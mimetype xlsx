--- v3 (2026-06-30)
+++ v4 (2026-07-20)
@@ -12,150 +12,227 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3240">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3651">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Kurmancî
 # Source: https://hadeethenc.com/kmr
-# Last update: 2026-06-17 11:36:51 (v1.7.0)
-# Check for updates: https://hadeethenc.com/en/check/kmr/v1.7.0
+# Last update: 2026-07-16 11:04:44 (v1.10.0)
+# Check for updates: https://hadeethenc.com/en/check/kmr/v1.10.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
     <t>benefits_ar</t>
   </si>
   <si>
     <t>benefits</t>
   </si>
   <si>
     <t>grade_ar</t>
   </si>
   <si>
     <t>takhrij_ar</t>
   </si>
   <si>
     <t>grade</t>
   </si>
   <si>
     <t>takhrij</t>
   </si>
   <si>
     <t>lang</t>
   </si>
   <si>
     <t>link</t>
   </si>
   <si>
+    <t>فإذا جاء رمضان فاعتمري، فإن عمرة فيه تعدل حجة</t>
+  </si>
+  <si>
+    <t>ئه‌گه‌ر ڕه‌مه‌زان هات؛ عومرێ بكه‌، چونكی عومره‌ك د ڕه‌مه‌زانێدا به‌رامبه‌ری حه‌جه‌كێیه‌</t>
+  </si>
+  <si>
+    <t>عَنِ ابْنِ عَبَّاسٍ رضي الله عنهما قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ لِامْرَأَةٍ مِنَ الْأَنْصَارِ سَمَّاهَا ابْنُ عَبَّاسٍ فَنَسِيتُ اسْمَهَا: «مَا مَنَعَكِ أَنْ تَحُجِّي مَعَنَا؟» قَالَتْ: لَمْ يَكُنْ لَنَا إِلَّا نَاضِحَانِ فَحَجَّ أَبُو وَلَدِهَا وَابْنُهَا عَلَى نَاضِحٍ وَتَرَكَ لَنَا نَاضِحًا نَنْضِحُ عَلَيْهِ، قَالَ: «فَإِذَا جَاءَ رَمَضَانُ فَاعْتَمِرِي، فَإِنَّ عُمْرَةً فِيهِ تَعْدِلُ حَجَّةً».</t>
+  </si>
+  <si>
+    <t>عه‌بدولڵاھێ كوڕێ عه‌بباسی (خودێ ژ هه‌ردووكان ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆته‌ ژنه‌كا ئه‌نصاری - ئبن عه‌بباسی ناڤێ وێ ئینا بوو، به‌لێ من یێ ژبیركری‌-: «چ تشت بوویه‌ ئه‌گه‌ر كو تو د گه‌ل مه‌ نه‌هێیه‌ حه‌جێ؟» وێ ژنێ گۆت: مه‌ ب تنێ دوو حێشترێن ئاڤكێشانێ هه‌بوون، بابێ زارۆكێ من (زه‌لامێ من) و كوڕێ من ل سه‌ر ئێكێ ژ وان چوونه‌ حه‌جێ، و ئێك ژی بۆ مه‌ هێلا دا ئاڤێ پێ بكێشین، (ئینا پێغه‌مبه‌ری) گۆت: «ئه‌گه‌ر ڕه‌مه‌زان هات؛ عومرێ بكه‌، چونكی عومره‌ك د ڕه‌مه‌زانێدا به‌رامبه‌ری حه‌جه‌كێیه‌».</t>
+  </si>
+  <si>
+    <t>لمَّا رَجَعَ النبيُّ صلى الله عليه وسلم من حَجة الوداع، قال لامرأةٍ من الأنصار لم تحج: ما الذي منعك من الحج معنا؟ 
+فاعتذرت بأن لهم بَعيرين، فحج زوجها وابنها على أحدهما، وترك الآخر ليستقوا به الماء من البئر.
+فأخبرها النبي عليه الصلاة والسلام أن أداء العمرة في شهر رمضان يماثل أجرُها أجرَ حجة.</t>
+  </si>
+  <si>
+    <t>ده‌مێ پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ژ حه‌جا خاترخواستنێ زڤڕی، گۆته‌ ژنه‌كا ئه‌نصاری كو نه‌چووبوو حه‌جێ: چ تشت ڕێگر بوو ل به‌ر ته‌ كو تو د گه‌ل مه‌ نه‌هێیه‌ حه‌جێ؟
+ئینا وێ ئه‌گه‌ر و هێجه‌تا خۆ ئینا و گۆت كو وان دوو حێشتر هه‌بوون، زه‌لام و كوڕێ وێ ل سه‌ر ئێكێ ژ وان چوونه‌ حه‌جێ و ئه‌وا دی هێلا دا ئاڤێ پێ ژ بیرێ بكێشن.
+پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ئه‌و ئاگه‌هدار كر كو ئه‌نجامدانا عومرێ د هه‌یڤا ڕه‌مه‌زانێدا، خێرا وێ وه‌كی خێرا حه‌جه‌كێیه‌.</t>
+  </si>
+  <si>
+    <t>فضيلة العمرة في شهر رمضان.
+العمرة في رمضان تساوي حجةً في الثواب، لا في إسقاط فرض الحج.
+ثواب الأعمال يزيد بزيادة شرف الأوقات، ومن ذلك الأعمال في رمضان.</t>
+  </si>
+  <si>
+    <t>قه‌در و بها و خێرا عومرێ د هه‌یڤا ڕه‌مه‌زانێدا.
+كرنا عومرێ‌ د ڕه‌مه‌زانێدا د خێر و خه‌لاتیدا به‌رامبه‌ری حه‌جێیه‌، نه‌كو فه‌ڕزا حه‌جێ ل سه‌ر مرۆڤی ڕاكه‌ت.
+خێرا كریاران زێده‌ دبیت ب زێده‌بوونا قه‌در و بها و مه‌زناهییا ده‌مان، ژ وان ژی ئه‌و كریارێن د ڕه‌مه‌زانێدا دهێنه‌ كرن.</t>
+  </si>
+  <si>
+    <t>صحيح</t>
+  </si>
+  <si>
+    <t>متفق عليه</t>
+  </si>
+  <si>
+    <t>[صحيح]</t>
+  </si>
+  <si>
+    <t>[متفق عليه]</t>
+  </si>
+  <si>
+    <t>kmr</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/2753</t>
+  </si>
+  <si>
     <t>من حج لله فلم يرفث ولم يفسق رجع كيوم ولدته أمه</t>
   </si>
   <si>
     <t>((هەر کەسێ بۆ خودێ بچیته‌ حەجێ و د ڤێ حه‌جێدا نه‌چیته‌ نڤینا هه‌ڤژینا خۆ و ئاخڤتنێن نه‌دروست نه‌كه‌ت و خه‌به‌ران نه‌بێژیت و گونه‌هان نه‌كه‌ت؛ دێ زڤڕیته‌ وی ده‌مێ ژ نوی ژ دایكا خۆ بووی))</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: سمعت النبي صلى الله عليه وسلم يقول: «مَنْ حَجَّ لِلهِ فَلَمْ يَرْفُثْ وَلَمْ يَفْسُقْ رَجَعَ كَيَوْمِ وَلَدَتْهُ أُمُّهُ».</t>
   </si>
   <si>
     <t>ژ ئه‌بو هوره‌یره‌ی (خودێ ژێ ڕازی بیت) گۆت: من گوهـ ل پێغەمبەری (صەلات و سەلامێن خودێ ل سەر بن) بوو دگۆت: ((هەر کەسێ بۆ خودێ بچیته‌ حەجێ و د ڤێ حه‌جێدا نه‌چیته‌ نڤینا هه‌ڤژینا خۆ و ئاخڤتنێن نه‌دروست نه‌كه‌ت و خه‌به‌ران نه‌بێژیت و گونه‌هان نه‌كه‌ت؛ دێ زڤڕیته‌ وی ده‌مێ ژ نوی ژ دایكا خۆ بووی)).</t>
   </si>
   <si>
     <t>يُبَيِّن النبي صلى الله عليه وسلم أنَّ مَنْ حَجَّ لله تعالى ولم يرفث، والرَّفَث الجماع ومقدماته من التقبيل والمباشرة، ويطلق أيضًا على القول الفاحش، ولم يفسق، بفعل المعاصي والسيئات، 
 ومن الفسوق فعل محظورات الإحرام، رَجع من حَجِّهِ مغفورًا له، كما يولد الصّبِي سالمًا من الذنوب.</t>
   </si>
   <si>
     <t>پێغەمبەر (صەلات و سەلامێن خودێ ل سەر بن) دیار دكه‌ت كو هه‌ر كه‌سێ بۆ خودێ حه‌جێ بكه‌ت و د ڤێ حه‌جێدا نه‌چیته‌ نڤینا هه‌ڤژینا خۆ، (الرفث) جووتبوون و پێشه‌كییێن وێنه‌ ژ ماچیكرن و ده‌ستكرنێ، هه‌روه‌سا بۆ گۆتنێن كرێت ژی دهێته‌ گۆتن، دیسان ب كرنا گونه‌ھ و تاوانان تووشی فاسقییێ ژی نه‌بیت، و ژ وان فاسقییێن مرۆڤ دكه‌ت؛ ئه‌نجامدانا وان كارانه‌ یێن بۆ وی كه‌سێ ل بن ئیحراماندا بیت حه‌رامه‌ بكه‌ت، (هه‌ر كه‌سێ ب ڤی ڕه‌نگی حه‌جێ بكه‌ت) دێ ژ حه‌جا خۆ زڤڕیته‌ڤه‌ و گونه‌هێن وی هه‌مییێن ژێچووین، هه‌روه‌كی كا چاوا زارۆك بێی گونه‌ھ و پاقژ ژ دایكا خۆ دبیت.</t>
   </si>
   <si>
     <t>الفُسُوق وإن كان ممنوعًا في جميع الأحوال، فيتأكد النهيُ عنه في الحج تعظيمًا لمناسك الحج.
 الإنسان يولد بدون خطايا مُبرَّءًا من الذنوب؛ فهو لا يحمل خطيئة غيره.</t>
   </si>
   <si>
     <t>فاسقی و ده‌ركه‌ڤتنا ژ بن فه‌رمانا خودێ ب كرنا گونه‌هان، هه‌ر چه‌نده‌ د هه‌می ده‌م و ڕه‌وشاندا كاره‌كێ حه‌رامه‌، به‌لێ ل ده‌مێ كرنا حه‌جێ زێده‌تر پشتڕاستكرن ل سه‌ر پاشڤه‌برنا ژ وێ هاتییه‌ كرن، ئه‌ڤه‌ ژی وه‌ك مه‌زنكرنه‌ك بۆ مه‌ناسك و ڕێوڕه‌سمێن حه‌جێ.
 مرۆڤ بێی خه‌له‌تی و پاقژ ژ گونه‌هان ژ دایك دبیت، ڤێجا مرۆڤ گونه‌هێن چ مرۆڤێن دی هه‌لناگریت.</t>
   </si>
   <si>
-    <t>صحيح</t>
-[...13 lines deleted...]
-  <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/2758</t>
+  </si>
+  <si>
+    <t>يا رسول الله، نرى الجهاد أفضل العمل، أفلا نجاهد؟ قال: لا، لكن أفضل الجهاد: حج مبرور</t>
+  </si>
+  <si>
+    <t>ئه‌ی پێغه‌مبه‌رێ خودێ؛ ئه‌م وه‌سا دبینین كو جیهاد باشترین كریاره‌، ئه‌رێ ئه‌م جیهادێ نه‌كه‌ین؟ گۆت: «نه‌خێر، به‌لكی باشترین جیهاد بۆ هه‌وه‌: حه‌جه‌كه‌ ب دروستی هاتبیته‌ ئه‌نجامدان</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ أُمِّ المُؤْمِنِينَ رَضِيَ اللَّهُ عَنْهَا أَنَّهَا قَالَتْ: يَا رَسُولَ اللَّهِ، نَرَى الجِهَادَ أَفْضَلَ العَمَلِ، أَفَلاَ نُجَاهِدُ؟ قَالَ: «لَا، لَكُنَّ أَفْضَلُ الجِهَادِ: حَجٌّ مَبْرُورٌ».</t>
+  </si>
+  <si>
+    <t>عائیشا دایكا باوه‌رداران (خودێ ژێ ڕازی بیت) دبێژیت: کو وێ گۆت: ئه‌ی پێغه‌مبه‌رێ خودێ؛ ئه‌م وه‌سا دبینین كو جیهاد باشترین كریاره‌، ئه‌رێ ئه‌م جیهادێ نه‌كه‌ین؟ گۆت: «نه‌خێر، به‌لكی باشترین جیهاد بۆ هه‌وه‌: حه‌جه‌كه‌ ب دروستی هاتبیته‌ ئه‌نجامدان».</t>
+  </si>
+  <si>
+    <t>كَانَ الصحابةُ رضيَ الله عنهم يَرون الجهادَ في سبيل الله ومقاتلة الأعداء من أفضل الأعمال، 
+فسألت عائشة رضي الله عنها النبي صلى الله عليه وسلم أنْ يجاهِدْن؟ 
+فأرشَدَهُنَّ صلى الله عليه وسلم إلى أفضل الجهاد في حقِّهن وهو الحج المبرور الموافق للكتاب والسنة، السالم من الإثم والرياء.</t>
+  </si>
+  <si>
+    <t>صه‌حابییان (خودێ ژ وان ڕازی بیت) وه‌سا ددیت كو جیهادا د ڕێكا خودێدا و شه‌ڕێ دوژمنان ژ باشترین كریارانه‌. ڤێجا عائیشایێ (خودێ ژێ ڕازی بیت) پرسیار ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) كر كا ئه‌رێ ئه‌و ژی (وه‌ك ژن) دشێن جیهادێ بكه‌ن؟
+ئینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ڕێبه‌رییا وان كر و به‌رێ وان دا باشترین جیهاد بۆ وان، ئه‌و ژی حه‌جا دروست (و مه‌بروره)‌؛ ئه‌و حه‌جا د گه‌ل قورئان و سوننه‌تێ دگونجیت و ژ گونه‌هـ و ڕویمه‌تییێ یا پاقژ و دویر بیت.</t>
+  </si>
+  <si>
+    <t>الجهاد مِن أفضل الأعمال للرجال.
+الحجُّ للنِّساء أفضلُ من الجهاد، وهو من أفضل الأعمال لهن.
+الأعمال تتفاضلُ وتتفاوت بحسب العامل.
+سُمِّيَ الحجُّ جهادًا؛ لأنه جهادٌ للنفس، وفيه بذلٌ للمال، وطاقة للبدن، فهو عبادة بدنية ومالية كالجهاد في سبيل الله.</t>
+  </si>
+  <si>
+    <t>جیهاد ژ باشترین كریارانه‌ بۆ زه‌لامان.
+حه‌ج بۆ ژنان باشتره‌ ژ جیهادێ و ئه‌و ژ باشترین كریارانه‌ بۆ وان.
+خێر و مه‌زناهییا كریاران یا جودایه‌ و ل دویڤ وی كه‌سێ كریارێ ئه‌نجام دده‌ت دهێته‌ گوهۆڕین.
+حه‌ج ب جیهادێ هاته‌ ناڤكرن، چونكی ئه‌و جیهاده‌ د گه‌ل نه‌فسێ و مه‌زاختنا مالی و هێزا له‌شی تێدایه‌، ڤێجا ئه‌و ژی وه‌كی جیهادا د ڕێكا خودێدا په‌رستنه‌كا مالی و له‌شییه‌.</t>
+  </si>
+  <si>
+    <t>رواه البخاري</t>
+  </si>
+  <si>
+    <t>[رواه البخاري]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/2759</t>
   </si>
   <si>
     <t>ألا أنبئكم بأكبر الكبائر؟</t>
   </si>
   <si>
     <t>((ئه‌رێ ما ئه‌ز بۆ هه‌وه‌ نه‌بێژم كا مه‌زنترین گونه‌ھ كیژكن؟</t>
   </si>
   <si>
     <t>عن أبي بكرة رضي الله عنه قال: قال النبي صلى الله عليه وسلم: «‌أَلَا ‌أُنَبِّئُكُمْ بِأَكْبَرِ الْكَبَائِرِ؟» ثَلَاثًا، قَالُوا: بَلَى يَا رَسُولَ اللهِ، قَالَ: «الْإِشْرَاكُ بِاللهِ، وَعُقُوقُ الْوَالِدَيْنِ» وَجَلَسَ وَكَانَ مُتَّكِئًا، فَقَالَ: «أَلَا وَقَوْلُ الزُّورِ»، قَالَ: فَمَا زَالَ يُكَرِّرُهَا حَتَّى قُلْنَا: لَيْتَهُ سَكَتَ.</t>
   </si>
   <si>
     <t>ئه‌بو به‌كره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((ئه‌رێ ما ئه‌ز بۆ هه‌وه‌ نه‌بێژم كا مه‌زنترین گونه‌ھ كیژكن؟)) سێ جاران ئه‌ڤه‌ گۆت، وان گۆت: به‌لێ ئه‌ی پێغه‌مبه‌رێ خودێ، گۆت: ((دروستكرنا شركێ بۆ خودێ، خرابییا د گه‌ل دایك و بابان)) و ڕوینشت و به‌ری هنگی یێ پالڤه‌دایی بوو و گۆت: ((هشیاری گۆتن (و شاهده‌دانا) ژ دره‌و بن))، گۆت: ڤێجا ئه‌ڤ گۆتنه‌ هه‌ر دووباره‌ دكر، هه‌تا مه‌ گۆت: خۆزی بێده‌نگ ببا.</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أصحابَه عن أعظم الكبائر، فذَكرَ هذه الثلاث:
 1. الإشراك بالله: وهو صَرْفُ أيِّ نوعٍ من أنواع العبادة لغير الله، وتسويةُ غيرِ الله بالله في ألوهيته وربوبيته وأسمائه وصفاته. 
 2. عقوق الوالدين: وهو كلُّ أذى للأبوين، قولًا كان أو فعلًا، وترك الإحسان إليهما. 
 3. قول الزور ومنه شهادة الزور: وهو كل قول مُزوَّر ومكذوب يراد به انتقاص مَن وقع عليه بأخذ ماله أو الاعتداء على عرضه أو نحو ذلك.
 وقد كَرَّر النبيُّ صلى الله عليه وسلم التحذيرَ من قول الزور تنبيهًا على استقباحِه وآثارِه السيئة على المجتمع، حتى قال الصحابة: ليته سكت؛ شَفقةً عليه، وكراهية لِما يُزعجه.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بۆ صه‌حابییێن خۆ به‌حسێ مه‌زنترین گونه‌هێن مه‌زن دكه‌ت، ڤێجا ئه‌ڤ سێ گونه‌هه‌ به‌حسكرن:
 1. دروستكرنا شركێ بۆ خودێ: كو ئه‌ڤه‌یه‌ مرۆڤ هه‌ر جۆره‌ عیباده‌ته‌كێ هه‌بیت بۆ ئێكێ دی ژ بلی خودێ بكه‌ت، و تشته‌كێ دی بینیته‌ ڕاستا خودێ و د گه‌ل وی یه‌كسان بكه‌ت د ئولوهییه‌ت و ڕبوبییه‌ت و باشناڤ و سالۆخه‌تێن ویدا.
 2. خرابییا د گه‌ل دایك و بابان: ئه‌ڤه‌ ژی هه‌ر تشته‌كێ نه‌خۆشییێ بۆ دایك و بابان دروست بكه‌ت ب خۆڤه‌ دگریت، چ گۆتن بیت یان كریار و هێلانا باشیكرنێیه‌ د گه‌ل وان.
 3. گۆتنا ژ دره‌و و شاهده‌دانا ژ دره‌و كو ئه‌و ژی هه‌ر دچیته‌ دبنڤه‌: كو هه‌ر گۆتنه‌كا نه‌دروست و ژ دره‌و دچیته‌ دبنڤه‌ كو مه‌ره‌م پێ زیان گه‌هاندنه‌ ب وی كه‌سێ ئه‌و گۆتن دژی وی هاتییه‌ كرن، ئه‌ڤه‌ ژی بۆ برنا مالێ وی یان ده‌ستدرێژیكرنا سه‌ر كه‌سایه‌تی و كه‌رامه‌تا وی یان هه‌ر تشته‌كێ ب وی ڕه‌نگی.
@@ -214,84 +291,197 @@
   </si>
   <si>
     <t>عَنْ عَبْدِ اللهِ بنِ مَسْعُودٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَوَّلُ مَا يُقْضَى بَيْنَ النَّاسِ يَوْمَ الْقِيَامَةِ فِي الدِّمَاءِ».</t>
   </si>
   <si>
     <t>عه‌بدولڵاهێ كوڕێ مه‌سعوودی (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((ئێكه‌م تشتێ ل ڕۆژا قیامه‌تێ د ناڤبه‌را خه‌لكیدا بڕیار ل سه‌ر بهێته‌ دان، د بابه‌تێ خوینڕشتنێدایه‌)).</t>
   </si>
   <si>
     <t>ذَكَرَ النبيُّ صلى الله عليه وسلم أنَّ أوَّلَ ما يُحْكَمُ بين الناس في ظُلمِ بعضِهم بعضًا يومَ القيامة: في الدماء، كالقتل والجروح.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حس كر كو ئێكه‌م بڕیار و دادگه‌هـ ل ڕۆژا قیامه‌تێ د ناڤبه‌را خه‌لكیدا دهێته‌ كرن د ئه‌وێ زۆردارییا وان ل ئێكودوو كری؛ د بابه‌تێ خوینڕشتنێدایه‌، وه‌كی كوشتن و برینداركرنێ.</t>
   </si>
   <si>
     <t>عِظَمُ أمر الدِّماء، فإنَّ البَدَاءةَ تكونُ بالأهم.
 الذنوب تَعْظُمُ بحسب عِظَمِ المَفسدة الواقعة بها، وإزهاق الأنفس البريئة من أعظم المفاسد ولا أعظم منها إلا الكفر والشرك بالله تعالى.</t>
   </si>
   <si>
     <t>مه‌زناهییا بابه‌تێ خوینڕشتنێ، چونكی هه‌می گاڤا ده‌ستپێك ب تشتێن گرنگتر دهێته‌ كرن.
 گونه‌هـ مه‌زن دبن ل دویڤ مه‌زناهییا وێ زیانا ژێ په‌یدا دبیت، و كوشتنا مرۆڤێن بێگونه‌هـ ژ مه‌زنترین زیانانه‌ و چ گونه‌هـ ژ وێ مه‌زنتر نینن، ژ بلی كوفری و شركێ بۆ خودایێ مه‌زن.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/2962</t>
   </si>
   <si>
+    <t>من قاتل لتكون كلمة الله هي العليا، فهو في سبيل الله</t>
+  </si>
+  <si>
+    <t>هه‌ر كه‌سێ شه‌ڕی بكه‌ت دا كو په‌یڤا خودێ ژ هه‌مییان بلندتر بیت؛ ئه‌و د ڕێكا خودێدایه‌</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي مُوسَى رضي الله عنه قَالَ: سُئِلَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ عَنِ الرَّجُلِ يُقَاتِلُ شَجَاعَةً، وَيُقَاتِلُ حَمِيَّةً، وَيُقَاتِلُ رِيَاءً، أَيُّ ذَلِكَ فِي سَبِيلِ اللهِ؟ فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ قَاتَلَ لِتَكُونَ كَلِمَةُ اللهِ هِيَ الْعُلْيَا، فَهُوَ فِي سَبِيلِ اللهِ».</t>
+  </si>
+  <si>
+    <t>ئه‌بو مووسا (خودێ ژێ ڕازی بیت) دبێژیت: پرسیار ژ پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هاته‌ كرن ده‌رباره‌ی وی كه‌سێ شه‌ڕی دكه‌ت ژ به‌ر مێرخواسییێ، یان ژ به‌ر ده‌مارگیرییێ (ته‌عه‌صوبێ)، یان ژ به‌ر ڕویمه‌تییێ، ئه‌رێ كا كیژك ژ ڤانه‌ د ڕێكا خودێدایه‌؟ پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: «هه‌ر كه‌سێ شه‌ڕی بكه‌ت دا كو په‌یڤا خودێ ژ هه‌مییان بلندتر بیت؛ ئه‌و د ڕێكا خودێدایه‌».</t>
+  </si>
+  <si>
+    <t>سُئلَ النبيُّ صلى الله عليه وسلم عن اختلاف مقاصد المقاتلين؛ مَن قاتَل شجاعة أو حَميَّة أو ليرى مكانه من الناس أو غير ذلك، أيُّها في سبيل الله؟ 
+فأخبرَ النبيُّ صلى الله عليه وسلم أن المقاتل في سبيل الله هو: مَنْ قَاتَلَ لِتَكُونَ كَلِمَةُ اللهِ هِيَ الْعُلْيَا.</t>
+  </si>
+  <si>
+    <t>پرسیار ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هاته‌ كرن ده‌رباره‌ی جوداهییا ئارمانج و مه‌ره‌مێن شه‌ڕكه‌ران؛ ئه‌وێ ژ به‌ر مێرخواسییێ شه‌ڕی دكه‌ت یان ژ به‌ر ده‌مارگیرییێ شه‌رى دكه‌ت یان شه‌ڕی دكه‌ت دا خه‌لك په‌سنێن وی بكه‌ن، ئه‌رێ كیژك ژ ڤانه‌ د ڕێكا خودێدایه‌؟ ئینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسكر كو شه‌ڕكه‌رێ د ڕێكا خودێدا ئه‌وه‌: یێ شه‌ڕی دكه‌ت دا كو په‌یڤا خودێ (دینێ خودێ) ژ هه‌مییان بلندتر بیت.</t>
+  </si>
+  <si>
+    <t>الأصل في صلاح الأعمال وفسادها النية وإخلاص العمل لله.
+إذا كان القصد من الجهاد إعلاء كلمة الله، وانضم إليه قصد آخر مشروع كالحصول على المغنم، فإنه لا يضر أصلَ نيته.
+مدافعة الأعداء عن الأوطان والحرمات من القتال في سبيل الله.
+الفضل الوارد في المجاهدين يختص بمن قاتل لتكون كلمة الله تعالى هي العليا.</t>
+  </si>
+  <si>
+    <t>بناخه‌ د دروستی یان خراببوونا كریاراندا؛ ئنیه‌ت و دلسۆزییا د كریارێدایه‌‌ بۆ خودێ ب تنێ.
+ئه‌گه‌ر مه‌ره‌م ژ جیهادێ بلندكرنا په‌یڤا خودێ بیت و مه‌ره‌مه‌كا دی یا دروست د گه‌لدا بیت، وه‌كی بده‌ستڤه‌ئینانا ده‌ستكه‌ڤتێن شه‌ڕی، ئه‌ڤه‌ زیانێ ناگه‌هینیته‌ بنیاتێ ئنیه‌تا وی.
+به‌ڕه‌ڤانیكرن و پاشڤه‌برنا دوژمنان ژ وه‌لاتی و پیرۆزییان، ژ شه‌ڕێ د ڕێكا خودێدایه‌.
+ئه‌و قه‌در و بها و خێرا ل دۆر موجاهدان هاتی؛ ب تنێ بۆ وی كه‌سییه‌ یێ شه‌ڕی دكه‌ت دا په‌یڤا خودێ ژ هه‌مییان بلندتر بیت.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/2969</t>
+  </si>
+  <si>
+    <t>لا تلبسوا الحرير ولا الديباج، ولا تشربوا في آنية الذهب والفضة، ولا تأكلوا في صحافها، فإنها لهم في الدنيا ولنا في الآخرة</t>
+  </si>
+  <si>
+    <t>ئاڤرمیشی و دیباجی نه‌كه‌نه‌ به‌ر خۆ و د ئامانێن زێڕ و زیڤیدا ئاڤێ ڤه‌نه‌خۆن و د واندا خوارنێ ژی نه‌خۆن، چونكی ئه‌و ل دونیایێ بۆ وانه‌ و ل ئاخره‌تێ بۆ مه‌نه‌</t>
+  </si>
+  <si>
+    <t>عَن عَبْدِ الرَّحْمَنِ بْنِ أَبِي لَيْلَى أَنَّهُمْ كَانُوا عِنْدَ حُذَيْفَةَ، فَاسْتَسْقَى فَسَقَاهُ مَجُوسِيٌّ، فَلَمَّا وَضَعَ القَدَحَ فِي يَدِهِ رَمَاهُ بِهِ، وَقَالَ: لَوْلاَ أَنِّي نَهَيْتُهُ غَيْرَ مَرَّةٍ وَلاَ مَرَّتَيْنِ -كَأَنَّهُ يَقُولُ: لَمْ أَفْعَلْ هَذَا-، وَلَكِنِّي سَمِعْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «لاَ تَلْبَسُوا الحَرِيرَ وَلاَ الدِّيبَاجَ، وَلاَ تَشْرَبُوا فِي آنِيَةِ الذَّهَبِ وَالفِضَّةِ، وَلاَ تَأْكُلُوا فِي صِحَافِهَا، فَإِنَّهَا لَهُمْ فِي الدُّنْيَا وَلَنَا فِي الآخِرَةِ».</t>
+  </si>
+  <si>
+    <t>عه‌بدولڕه‌حمانێ كوڕێ ئه‌بو له‌یلای دبێژیت: ئه‌و ل ده‌ڤ حوزه‌یفه‌ی بوون، ئینا حوزه‌یفه‌ی داخوازا ئاڤێ كر و مه‌جووسییه‌كی ئاڤ بۆ ئینا، ده‌مێ په‌رداخ دایه‌ ده‌ستێ وی؛ حوزه‌یفه‌ی په‌رداخ هاڤێتێ و گۆت: ئه‌گه‌ر من جاره‌كێ و دوو جاران ژی ئه‌و ژ ڤی كاری پاشڤه‌نه‌بربا‌ -هه‌روه‌كی یێ دبێژیت: من ئه‌ڤ چه‌نده‌ ل به‌رامبه‌ری وی نه‌دكر-، به‌لێ من گوھ ل پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بوو دگۆت: «ئاڤرمیشی و دیباجی نه‌كه‌نه‌ به‌ر خۆ و د ئامانێن زێڕ و زیڤیدا ئاڤێ ڤه‌نه‌خۆن و د واندا خوارنێ ژی نه‌خۆن، چونكی ئه‌و ل دونیایێ بۆ وانه‌ و ل ئاخره‌تێ بۆ مه‌نه‌».</t>
+  </si>
+  <si>
+    <t>نَهَى النبيُّ صلى الله عليه وسلم الرجالَ عن لُبس الحرير بأنواعه. 
+ونهى الرجالَ والنساءَ عن الأكل والشرب في آنية وأوعية الذهب والفضة. 
+وأخبر بأنها خالصة للمؤمنين يوم القيامة؛ لأنهم اجتنبوها في الدنيا طاعة لله، 
+وأما الكفار فليست لهم في الآخرة؛ لأنهم تعجَّلوا طيباتِهم في حياتهم الدنيا باتخاذهم لها، ومعصيتهم أمر الله.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) زه‌لام پاشڤه‌برن كو جلكێ ئاڤرمیشی ب هه‌می جۆرێن خۆڤه‌ بكه‌نه‌ به‌ر خۆ. و زه‌لام و ژن پاشڤه‌برن ژ خوارن و ڤه‌خوارنێ د ناڤ ئامان و ترارێن زێڕ و زیڤیدا. به‌حسێ هندێ ژی كر كو ل ڕۆژا قیامه‌تێ ئه‌و ئامان ب تنێ بۆ باوه‌ردارانه‌؛ چونكی وان د دونیایێدا ژ به‌ر گوهدارییا خودێ خۆ ژێ دویر كربوو، به‌لێ ل ئاخره‌تێ ئه‌و ئامان و ترار بۆ كافران نینن؛ چونكی وان له‌ز د خۆشییێن خۆدا كر، ئه‌ڤه‌ ژی ب بكارئینانا وان د ژیانا دونیایێدا و سه‌رپێچیكرنا فه‌رمانا خودێ.</t>
+  </si>
+  <si>
+    <t>تحريم لبس الحرير والديباج على الذكور، والوعيد الشديد على مَن لَبِسه.
+يباح للنساء لبسُ الحرير والديباج.
+تحريم الأكل والشرب في صحاف الذهب والفضة وآنيتهما على الذكور والإناث.
+تغليظ حذيفة رضي الله عنه في الإنكار، وعلل ذلك بأنَّه نهاه أكثَرَ مِن مَرَّةٍ عن استعمالِ آنِيَةِ الذَّهَبِ والفِضَّةِ، لكنَّه لَمَّا لم يَنْتَهِ.</t>
+  </si>
+  <si>
+    <t>حه‌رامبوونا لبه‌ركرنا ئاڤرمیش و دیباجی بۆ ڕه‌گه‌زێ نێر و گه‌فه‌كا دژوار بۆ وی كه‌سێ دكه‌ته‌ به‌ر خۆ.
+دروسته‌ ژن ئاڤرمیش و دیباجی بكه‌نه‌ به‌ر خۆ.
+حه‌رامبوونا خوارن و ڤه‌خوارنێ د ئامان و ترارێن زێڕ و زیڤیدا بۆ نێر و مێیان وه‌كی ئێك.
+توندبوونا حوزه‌یفه‌ی (خودێ ژێ ڕازی بیت) د لۆمه‌كرنێدا و ئه‌گه‌ر و هێجه‌تا وی ئه‌و بوو كو وی پتر ژ جاره‌كێ ئه‌و كه‌س ژ بكارئینانا ئامانێن زێڕ و زیڤی پاشڤه‌بربوو، به‌لێ ئه‌و نه‌هاته‌ سه‌ر چ ڕێكان و ده‌ست ژ وی كاری به‌رنه‌دان.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/2985</t>
+  </si>
+  <si>
     <t>من حمل علينا السلاح فليس منا</t>
   </si>
   <si>
     <t>((هه‌ر كه‌سێ چه‌كی ل دژی مه‌ ڕاكه‌ت، ئه‌و نه‌ ژ مه‌یه‌))</t>
   </si>
   <si>
     <t>عن أبي موسى الأشعري رضي الله عنه عن النبي صلى الله عليه وسلم قال: «مَنْ حَمَلَ عَلَيْنَا السِّلَاحَ فَلَيْسَ مِنَّا».</t>
   </si>
   <si>
     <t>ئه‌بو مووسایێ ئه‌شعه‌ری (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((هه‌ر كه‌سێ چه‌كی ل دژی مه‌ ڕاكه‌ت، ئه‌و نه‌ ژ مه‌یه‌)).</t>
   </si>
   <si>
     <t>نهى النبي صلى الله عليه وسلم وحذر من حمل السلاح على المسلمين بغير حق لإخافتهم أو نهبهم، وأن من فعل ذلك فليس منا.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هشیاركرنێ دكه‌ت ژ هه‌لگرتنا چه‌كی ل دژی موسلمانان، بۆ ترساندنا وان یان برنا مالێ وان، ڤێجا هه‌ر كه‌سێ ڤێ چه‌ندێ ب نه‌حه‌قی بكه‌ت، ئه‌ڤه‌ وی تاوانه‌كا مه‌زن و ئێك ژ گونه‌هێن مه‌زن ئه‌نجام دایه‌ و یی ژ هه‌ژی ڤێ گه‌فا دژوارە.</t>
   </si>
   <si>
     <t>هذا الوعيد في الحديث يدل على أن هذا العمل من كبائر الذنوب.
 التحذير الشديد من قتال المسلم لإخوانه المسلمين.
 من أعظم المنكرات والفساد العظيم في الأرض إِشْهَارُ السلاحِ على المسلمين، والإفسادِ بالقتل.
 الوعيد المذكور لا يتناول القتال بحقٍّ، كقتال البُغَاة والمفسدين وغيرِهم.
 تحريم إِخَافَةِ المسلمين بالسلاح أو غيره -ولو على وجه المزاح-.</t>
   </si>
   <si>
     <t>هشیاركرنه‌كا دژوار ژ شه‌ڕكرنا موسلمانی د گه‌ل برایێن خۆ یێن موسلمان.
 ئێك ژ مه‌زنترین خەلەتی و خرابییان ل سه‌ر ئه‌ردی؛ ئاراسته‌كرنا چه‌كییه‌ ل دژی موسلمانان و تێكدانا ئارامییێیه‌ ب كوشتنێ.
 ئه‌ڤ گه‌فا هاتییه‌ كرن ئه‌وی شه‌ڕی ب خۆڤه‌‌ ناگریت یێ ب حه‌قی بیت، وه‌كی شه‌ڕكرنا د گه‌ل تێكده‌ر و خرابكاران و ژ بلی وان.
 حه‌رامبوونا ترساندنا موسلمانان ب چه‌كی یان ب هه‌ر تشته‌كێ دی - هه‌ر چه‌نده‌ ب مه‌ره‌ما یاریكرن و تڕانه‌كرنێ ژی بیت-.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/2997</t>
   </si>
   <si>
+    <t>أما إني لم أستحلفكم تهمة لكم، ولكنه أتاني جبريل فأخبرني أن الله عز وجل يباهي بكم الملائكة</t>
+  </si>
+  <si>
+    <t>ب ڕاستی من هوین نه‌دانه‌ سویندێ ژ به‌ر كو ئه‌ز گومانێ ژ هه‌وه‌ ببه‌م و من باوه‌ری ب هه‌وه‌ نه‌بیت، به‌لێ جبریل هاته‌ ده‌ڤ من و گۆته‌ من كو خودایێ مه‌زن شانازییێ ب هه‌وه دبه‌ت‌ ل ده‌ڤ مه‌لائیكه‌تان</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ قَالَ: خَرَجَ مُعَاوِيَةُ عَلَى حَلْقَةٍ فِي الْمَسْجِدِ، فَقَالَ: مَا أَجْلَسَكُمْ؟ قَالُوا: جَلَسْنَا نَذْكُرُ اللهَ، قَالَ آللَّهِ مَا أَجْلَسَكُمْ إِلَّا ذَاكَ؟ قَالُوا: وَاللهِ مَا أَجْلَسَنَا إِلَّا ذَاكَ، قَالَ: أَمَا إِنِّي لَمْ أَسْتَحْلِفْكُمْ تُهْمَةً لَكُمْ، وَمَا كَانَ أَحَدٌ بِمَنْزِلَتِي مِنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أَقَلَّ عَنْهُ حَدِيثًا مِنِّي: وَإِنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ خَرَجَ عَلَى حَلْقَةٍ مِنْ أَصْحَابِهِ، فَقَالَ: «مَا أَجْلَسَكُمْ؟» قَالُوا: جَلَسْنَا نَذْكُرُ اللهَ وَنَحْمَدُهُ عَلَى مَا هَدَانَا لِلْإِسْلَامِ، وَمَنَّ بِهِ عَلَيْنَا، قَالَ: «آللَّهِ مَا أَجْلَسَكُمْ إِلَّا ذَاكَ؟» قَالُوا: وَاللهِ مَا أَجْلَسَنَا إِلَّا ذَاكَ، قَالَ: «أَمَا إِنِّي لَمْ أَسْتَحْلِفْكُمْ تُهْمَةً لَكُمْ، وَلَكِنَّهُ أَتَانِي جِبْرِيلُ فَأَخْبَرَنِي أَنَّ اللهَ عَزَّ وَجَلَّ يُبَاهِي بِكُمُ الْمَلَائِكَةَ».</t>
+  </si>
+  <si>
+    <t>ئه‌بو سه‌عیدێ خودری دبێژیت: موعاویه‌ چوو ده‌ڤ كۆمه‌كا صه‌حابییان د مزگه‌فتێڤه‌، ئینا گۆتێ: چ تشت بوویه‌ ئه‌گه‌ر هوین ل ڤێرێ ڕویننه‌ خوار؟ گۆتن: ئه‌م ب تنێ یێن ڕوینشتین دا زكرێ خودێ بكه‌ین، گۆت: كا سویند بخۆن كو هوین ژ به‌ر هندێ یێن ڕوینشتینه‌ خوار؟ گۆتن: سویند ب خودێ ئه‌م ب تنێ ژ به‌ر هندێ یێن ڕوینشتین، گۆت: ب ڕاستی من هوین نه‌دانه‌ سویندێ ژ به‌ر كو ئه‌ز گومانێ ژ هه‌وه‌ ببه‌م و من باوه‌ری ب هه‌وه‌ نه‌بیت، و چ كه‌سان د پله‌ و جهێ مندا ل ده‌ڤ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) وه‌كی من كێم فه‌رمووده‌ ڤه‌نه‌گوهاستینه‌: و ب ڕاستی پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) چوو ده‌ڤ كۆمه‌كا صه‌حابییان كو دیوانه‌ك دروستكربوو و گۆت: «چ تشت بوویه‌ ئه‌گه‌ر هوین ل ڤێرێ ڕویننه‌ خوار؟ گۆتن: ئه‌م یێن ڕوینشتین دا زكرێ خودێ بكه‌ین و سوپاسییا وی بكه‌ین كو به‌رێ مه‌ دایه‌ ئیسلامێ و ئه‌م ڕاسته‌ڕێ كرین و ئه‌و قه‌نجی یا د گه‌ل مه‌ كری، گۆت: كا سویند بخۆن كو هوین ب تنێ ژ به‌ر هندێ یێن ڕوینشتینه‌ خوار؟ گۆتن: سویند ب خودێ ئه‌م  ب تنێ ژ به‌ر هندێ یێن ڕوینشتین، گۆت: ب ڕاستی من هوین نه‌دانه‌ سویندێ ژ به‌ر كو ئه‌ز گومانێ ژ هه‌وه‌ ببه‌م و من باوه‌ری ب هه‌وه‌ نه‌بیت، به‌لێ جبریل هاته‌ ده‌ڤ من و گۆته‌ من كو خودایێ مه‌زن شانازییێ ب هه‌وه دبه‌ت‌ ل ده‌ڤ مه‌لائیكه‌تان».</t>
+  </si>
+  <si>
+    <t>خَرَجَ معاويةُ بن أبي سفيان رضي الله عنهما على حلقة في المسجد، فسألهم على أي شيء اجتمعوا، 
+فقالوا: نذكر الله، 
+فاستحلفهم رضي الله عنه أنهم ما أرادوا بجلوسهم واجتماعهم إلا الذكر، 
+فحلفوا له، 
+ثم قال لهم: إني لم أستحلفكم تهمة لكم وشكًّا في صدقكم، ثم أخبر عن منزلته من النبي صلى الله عليه وسلم وأنه ما كان أحد بمنزلة قربه منه؛ لكون أم حبيبة أخته زوجة النبي صلى الله عليه وسلم، ولكونه من كتبة الوحي، ومع ذلك فهو قليل الرواية للأحاديث، 
+فحدثهم أن النبي صلى الله عليه وسلم خرج يومًا من بيته، فوجدهم جالسين في المسجد يذكرون الله ويحمدونه على ما هداهم للإسلام، ومنَّ به عليهم، فسألهم صلى الله عليه وسلم واستحلفهم  بمثل ما فعل معاوية رضي الله عنه مع أصحابه، 
+ثم قال لهم النبي صلى الله عليه وسلم عن سبب سؤاله لهم واستحلافهم: أنه أتاه المَلك جبريل عليه السلام فأخبره أن الله عز وجل يباهي ويفاخر بكم الملائكة، ويظهر فضلكم لهم ويريهم حسن عملكم، ويثني عليكم عندهم.</t>
+  </si>
+  <si>
+    <t>موعاویه‌یێ كوڕێ ئه‌بی سوفیانی (خودێ ژ هه‌ردووكان ڕازی بیت) چوو ده‌ڤ كۆمه‌كا خه‌لكی د مزگه‌فتێڤه‌ كو دیوانه‌ك بۆ خۆ چێكربوو، ڤێجا پرسیار ژ وان كر كا ئه‌و ژ به‌ر چ تشت كۆم بووینه‌. وان گۆت: ئه‌م یێ زكرێ خودێ دكه‌ین. ئینا موعاویه‌ی (خودێ ژێ ڕازی بیت) ئه‌و ب خودێ دانه‌ سویندێ كا ئه‌رێ مه‌ره‌ما وان ژ ڤێ روینشتنێ ب تنێ زكرێ خودێ بوویه‌. وان ژی سویند بۆ وی خوار. پاشی گۆته‌ وان: من هوین نه‌دانه‌ سویندێ ژ به‌ر هه‌بوونا گومانێ د ڕاستگۆییا هه‌وه‌دا، پاشی به‌حسێ پله‌ و جهێ خۆ ل ده‌ڤ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) كر و كو كه‌س وه‌كی وی یێ نێزیكی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) نه‌بوو؛ چونكی ئوم حه‌بیبه‌ یا خویشكا وی هه‌ڤژینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بوو، و ئه‌و ئێك ژ نڤیسه‌رێن وه‌حییێ بوو، د گه‌ل هندێ ژی ئه‌وی كێم فه‌رمووده‌ ڤه‌گوهاستینه‌. پاشی بۆ وان به‌حسێ هندێ كر‌ كو ڕۆژه‌كێ پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ژ مالا خۆ ده‌ركه‌ڤت و دیت صه‌حابییێن وی د مزگه‌فتێڤه‌ د ڕوینشتینه‌ و یێ زكرێ خودێ و سوپاسییا وی دكه‌ن ل سه‌ر ڕاسته‌ڕێكرنا وان بۆ ئیسلامێ و ئەو قەنجی یا دگەل وان کری، ئینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) پرسیار ژ وان كر و ئه‌و دانه‌ سویندێ هه‌روه‌كی موعاویه‌ی (خودێ ژێ ڕازی بیت) ئه‌ڤه‌ د گه‌ل هه‌ڤالێن خۆ كری. پاشی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ئه‌گه‌رێ پرسیار و دانه‌سویندا خۆ بۆ وان دیار كر: كو جبریل (سلاڤ لێ بن) هاته‌ ده‌ڤ وی و ئه‌و ئاگه‌هدار كرن كو خودایێ مه‌زن ل ده‌ڤ مه‌لائیكه‌تان په‌سنێن هه‌وه‌ دكه‌ت و شانازییێ ب هه‌وه‌ دکە‌ت و قەدر و بهایێ هەوە بۆ وان دیار دکەت و كریارێن هه‌وه‌ یێن باش نیشانی وان دده‌ت.</t>
+  </si>
+  <si>
+    <t>فضل معاوية رضي الله عنه وحرصه على الاقتداء برسول الله صلى الله عليه وسلم في تبليغ العلم.
+جواز الاستحلاف من غير تهمة للتنبيه على أهمية الخبر.
+فضل مجالس الذكر والعلم وأن الله يحبها ويباهي بها الملائكة.</t>
+  </si>
+  <si>
+    <t>قه‌در و بها و مه‌زناهییا موعاویه‌ی (خودێ ژێ ڕازی بیت) و ڕژدبوونا وی ل سه‌ر چاڤلێكرنا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) د گه‌هاندنا زانستیدا.
+دروستییا دانه‌سویندێ بێی كو گومان ل كه‌سێ هه‌بیت، ئه‌ڤه‌ ژی بۆ هندێ دا مرۆڤ گرنگییا وی ده‌نگوباسی دیار بكه‌ت.
+قه‌در و بهایێ ڕوینشتنێن زكری و زانینێ و كو خودێ حه‌ز ژێ دكه‌ت و ل ده‌ڤ مه‌لائیكه‌تان شانازییێ ب وان دكه‌ت.</t>
+  </si>
+  <si>
+    <t>رواه مسلم</t>
+  </si>
+  <si>
+    <t>[رواه مسلم]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3007</t>
+  </si>
+  <si>
     <t>إنهما ليعذبان، وما يعذبان في كبير، أما أحدهما فكان لا يستتر من البول، وأما الآخر فكان يمشي بالنميمة</t>
   </si>
   <si>
     <t>ئه‌و هه‌ردوو یێن دهێنه‌ سزادان و ئه‌و ل سه‌ر تشته‌كێ وه‌سا ناهێنه‌ سزادان كو ل ده‌ڤ هه‌وه‌ یێ مه‌زن بیت (به‌لێ ل ده‌ڤ خودێ یێ مه‌زنه‌)، یێ ئێكێ خۆ ژ میزێ نه‌دپاراست، یێ دی ژی ئاخڤتن ڤه‌دگوهاستن (فه‌سادی دكر</t>
   </si>
   <si>
     <t>عَنِ ابْنِ عَبَّاسٍ رضي الله عنهما قَالَ: مَرَّ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ بِقَبْرَيْنِ، فَقَالَ: «إِنَّهُمَا لَيُعَذَّبَانِ، وَمَا يُعَذَّبَانِ فِي كَبِيرٍ، أَمَّا أَحَدُهُمَا فَكَانَ لاَ يَسْتَتِرُ مِنَ البَوْلِ، وَأَمَّا الآخَرُ فَكَانَ يَمْشِي بِالنَّمِيمَةِ» ثُمَّ أَخَذَ جَرِيدَةً رَطْبَةً، فَشَقَّهَا نِصْفَيْنِ، فَغَرَزَ فِي كُلِّ قَبْرٍ وَاحِدَةً، قَالُوا: يَا رَسُولَ اللَّهِ، لِمَ فَعَلْتَ هَذَا؟ قَالَ: «لَعَلَّهُ يُخَفِّفُ عَنْهُمَا مَا لَمْ يَيْبَسَا».</t>
   </si>
   <si>
     <t>ئبن عه‌بباس (خودێ ژ هه‌ردووكان ڕازی بیت) دبێژیت: پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) د به‌ر دوو گۆڕاندا ده‌ربازبوو و گۆت: ((ئه‌و هه‌ردوو یێن دهێنه‌ سزادان و ئه‌و ل سه‌ر تشته‌كێ وه‌سا ناهێنه‌ سزادان كو ل ده‌ڤ هه‌وه‌ یێ مه‌زن بیت (به‌لێ ل ده‌ڤ خودێ یێ مه‌زنه‌)، یێ ئێكێ خۆ ژ میزێ نه‌دپاراست، یێ دی ژی ئاخڤتن ڤه‌دگوهاستن (فه‌سادی دكر))). پاشی چه‌قه‌كێ ته‌ڕ یێ دارخورمێ ئینا و كره‌ دوو كه‌ر و ل سه‌ر هه‌ر گۆڕه‌كی ئێك چكلاند. گۆتنێ: ئه‌ی پێغه‌مبه‌رێ خودێ، ته بۆچی‌ ئه‌ڤه‌ كر؟ گۆت: ((دا به‌لكی هندی هشك نه‌بووین سزای ل سه‌ر وان سڤك بكه‌ن)).</t>
   </si>
   <si>
     <t>مَرَّ النبيُّ صلى الله عليه وسلم بقبرين فقال: 
 إنَّ صاحبَي هذين القبرين لَيُعذّبان؛ وما يعذبان في أمر كبير في نظركم، وإن كان كبيرًا عند الله، 
 أمّا أحدُهما فكان لا يَهتَمُّ بحفظ جَسَدِه وثيابِه مِن البول حين يَقْضي حاجتَه، 
 والآخَرُ كان يمشي بالنميمة بين الناس، فيَنْقُلُ كلامَ غيرِه بقصد الإضرار وإيقاع الخلاف والوقيعة بين الناس.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) د به‌ر دوو گۆڕاندا چوو و گۆت: خودانێن ڤان هه‌ردوو گۆڕان یێن دهێنه‌ سزادان، و ئه‌و ژ به‌ر تشته‌كێ كو د دیتنا هه‌وه‌دا یێ مه‌زن بیت ناهێنه‌ سزادان، هه‌ر چه‌نده‌ ل ده‌ڤ خودێ یێ مه‌زنه‌. یێ ئێكێ ده‌مێ دچوو تاره‌تێ؛ گرنگی ب پاراستنا له‌شێ خۆ و جلكێن خۆ نه‌ددا ژ میزێ، یێ دی ژی فه‌سادی دكر و ئاخڤتن ژ كه‌سه‌كی دبرنه‌ ده‌ڤ ئێكێ دی ب مه‌ره‌ما زیان گه‌هاندن و په‌یداكرنا ئاریشه‌‌ و ناكۆكییان د ناڤبه‌را خه‌لكیدا.</t>
   </si>
   <si>
     <t>النميمةُ وتركُ التنزُّهِ مِن البول مِن كبائر الذنوب ومِن أسباب عذاب القبر.
 كَشف الله سبحانه بعض المغيبات -كعذاب القبر- إظهارًا لعلامة نبوتِهِ صلى الله عليه وسلم.
 هذا الفعلُ مِن شَقِّ الجريدتين ووضعِها على القبر خاصٌّ بالنبي صلى الله عليه وسلم؛ لأن الله أطْلَعَه على حالِ صاحبَي القبر، فلا يقاس غيره به لأنه لا أحد يعلم أحوال أصحاب القبور.</t>
   </si>
@@ -426,50 +616,79 @@
 فقال لها النبي صلى الله عليه وسلم: إنه دم استحاضة، وهو دم مَرَضِيٌّ ينشأ عن انقطاع عرق في الرحم، وليس بدم حيض، 
 فإذا جاء وقت الحيض الذي كنت تحيضين فيه على عادتك الشهرية قبل أن تمرضين بالاستحاضة، فاتركي الصلاة والصوم وغيرَهما مما تُمنَع منه الحائض وقت الحيض. 
 فإذا انتهى مقدار تلك المدة، فتكوني قد طهرتي من الحيض، فاغسلي موضع الدم، ثم اغسلي بدنك اغتسالًا كاملًا لرفع الحدث، ثم صلي.</t>
   </si>
   <si>
     <t>فاتیمایا كچا ئه‌بو حوبه‌یشی پرسیار ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) كر و گۆت: خوینا من ڕاناوه‌ستیت هه‌تا د غه‌یری وه‌ختێ زڤڕۆكا هه‌یڤانه‌ ژیدا، ئه‌رێ حوكمێ وێ وه‌كی حوكمێ زڤڕۆكا هه‌یڤانه‌یه‌‌ دا ئه‌ز نڤێژێ بهێلم؟ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆتێ: ئه‌و خوینا ئیستیحازێیه‌، و خوینه‌كا نه‌خۆشییه‌ ژ په‌قین و پڕچیانا ڕه‌هه‌كێ د ناڤ ڕه‌حمیدا په‌یدا دبیت و نه‌ خوینا زڤڕۆكا هه‌یڤانه‌یه‌‌. ڤێجا ئه‌گه‌ر ده‌مێ زڤڕۆكا ته‌ یا هه‌یڤانه‌‌ هات یا تو به‌ری نوكه‌ پێ فێربووی و ته‌ تێدا زڤڕۆكا هه‌یڤا دگرت، به‌ری تو تووشی خوینا ئیستیحازێ ببی، د وى ده‌میدا تو نڤێژ و ڕۆژییان و ئه‌و تشتێن ل سه‌ر وێ ژنا دكه‌ڤیته‌ د زڤڕۆكا هه‌یڤانه‌دا د حه‌رامن ئه‌نجام نه‌ده‌. هه‌ر گاڤا ئه‌و ده‌مه‌ ب دویماهیك هات، ئه‌ڤه‌ تو ژ زڤڕۆكا هه‌یڤانه‌ پاقژ بووی، ڤێجا جهێ خوینێ پاقژ بكه‌ و پاشی هه‌می له‌شێ خۆ ب ته‌مامی بشۆ بۆ پاقژبوونا ژ بێده‌ستنڤێژییا مه‌زن و پاشی نڤێژا خۆ بكه‌.</t>
   </si>
   <si>
     <t>وجوب الغسل على المرأة عند انتهاء أيام حيضها.
 وجوب الصلاة على المستحاضة.
 الحيض: دمُ طبيعةٍ يُرْخِيْه الرَّحِمُ عَبْرَ فَرْجِ المرأةِ البالغة، يصيبها في أيام معلومة. 
 الاستحاضة: سَيَلانُ الدمِ في غير وقته من أدنى الرحم دون قَعْرِه. 
 الفرق بين دم الحيض ودم الاستحاضة: أنَّ دمَ الحيضِ أسود ثخين مُنْتِن الرائحة، أما دم الاستحاضة فأحمر رقيق ليس له رائحة منتنة.</t>
   </si>
   <si>
     <t>فه‌ربوونا خۆشویشتنێ (غوسلێ) ل سه‌ر ژنێ، ده‌مێ ڕۆژێن زڤڕۆكا وێ یا هه‌یڤانه‌ ب دویماهیك دهێن.
 فه‌ربوونا نڤێژێ ل سه‌ر وێ ژنا تووشی خوینا (ئیستیحازێ) بووی.
 حه‌یز: خوینه‌كا سرۆشتییه،‌ ڕه‌حم ب ڕێكا عه‌وره‌تێ ژنێن بالغ دهنێریت و د هنده‌ك ڕۆژێن دیاركریدا تووشی وێ دبیت.
 ئیستیحازە: هاتنا خوینێیە د دەمەکێ نەدیاردا (نە د دەمێ خوینا هەیڤانە یان یا زارۆکبوونێدا)، کو ژ جهەکێ نێزیکی ڕەحمی دهێت نەکو ژ بنێ ڕەحمی.
 جوداهی د ناڤبه‌را خوینا زڤڕۆكا هه‌یڤانه‌ (حه‌یزێ) و خوینا ئیستیحازێدا: خوینا زڤڕۆكا هه‌یڤانه‌ خوینه‌كا ڕه‌ش و تیره و بێهنه‌كا پیس ژێ دهێت، به‌لێ خوینا ئیستیحازێ خوینه‌كا سۆر و رونه‌ و بێهنا پیس ژێ ناهێت.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3029</t>
   </si>
   <si>
+    <t>سووا صفوفكم، فإن تسوية الصف من تمام الصلاة</t>
+  </si>
+  <si>
+    <t>ڕێزێن خۆ (د نڤێژێدا) ڕاست بكه‌ن، چونكی ڕاستكرنا ڕێزان ژ ته‌مامبوونا نڤێژێیه‌</t>
+  </si>
+  <si>
+    <t>عَنْ أَنَسِ بْنِ مَالِكٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «سَوُّوا صُفُوفَكُمْ، فَإِنَّ تَسْوِيَةَ الصَّفِّ مِنْ تَمَامِ الصَّلَاةِ».</t>
+  </si>
+  <si>
+    <t>ئه‌نه‌سێ كوڕێ مالكی (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: «ڕێزێن خۆ (د نڤێژێدا) ڕاست بكه‌ن، چونكی ڕاستكرنا ڕێزان ژ ته‌مامبوونا نڤێژێیه‌».</t>
+  </si>
+  <si>
+    <t>يَأْمُرُ النبيُّ صلى الله عليه وسلم المصلين إلى أن يُسووا صفوفَهم، وأن لا يتقدم بعضهم على بعض ولا يتأخر، وأن تسويتها من تمام الصلاة وكمالها، وأنّ اعوجاج الصف خللٌ ونقص فيها.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) فه‌رمانێ ل نڤێژكه‌ران دكه‌ت كو ڕێزێن خۆ ڕاست بكه‌ن و كو كه‌س نه‌چیته‌ به‌ری كه‌سێ و نه‌چیته‌ پشتی كه‌سێ، و ڕاستكرنا ڕێزان نیشانا ته‌مامبوونا نڤێژێیه‌ و خواربوونا ڕێزێ ژی كێماسی و زیانه‌ د نڤێژێدا.</t>
+  </si>
+  <si>
+    <t>مشروعية العناية بكل ما يُكمل الصلاة ويبعدها عن النقص.
+حكمة النبي صلى الله عليه وسلم في التعليم، حيث قَرَن الحُكم مع عِلَّته؛ لتتبين حكمة التشريع، وتنشط النفوس على الامتثال.</t>
+  </si>
+  <si>
+    <t>دروستییا گرنگیدانێ ب هه‌ر تشتێ نڤێژێ ته‌مام دكه‌ت و ژ كێماسییان دویر دكه‌ت.
+حیكمه‌ت و داناییا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) د فێركرنێدا، ژ به‌ر كو حوكم د گه‌ل ئه‌گه‌رێ وی گۆت، دا دیار بیت كا شه‌ریعه‌تی ئه‌و حوكم ژ به‌ر چ دانایه‌ و چ حیكمه‌ت پێ هه‌یه‌ و دا مرۆڤ ب دلخۆشی فه‌رمانێ بجهبینیت و یێ چالاك بیت ل ده‌مێ كرنا وی.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3031</t>
+  </si>
+  <si>
     <t>إذا توضأ أحدكم فليجعل في أنفه ثم لينثر، ومن استجمر فليوتر</t>
   </si>
   <si>
     <t>((ئه‌گه‌ر ئێك ژ هه‌وه‌ ده‌ستنڤێژ گرت، بلا ئاڤێ بكه‌ته‌ د دفنا خۆدا و پاشی ده‌ربێخیت، و هه‌ر كه‌سێ خۆ ب به‌ران پاقژ بكه‌ت بلا هژمارا به‌رێن خۆ بكه‌ته‌ تاك</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِذَا تَوَضَّأَ أَحَدُكُمْ فَلْيَجْعَلْ فِي أَنْفِهِ ثُمَّ لِيَنْثُرْ، وَمَنِ اسْتَجْمَرَ فَلْيُوتِرْ، وَإِذَا اسْتَيْقَظَ أَحَدُكُمْ مِنْ نَوْمِهِ فَلْيَغْسِلْ يَدَهُ قَبْلَ أَنْ يُدْخِلَهَا فِي وَضُوئِهِ، فَإِنَّ أَحَدَكُمْ لاَ يَدْرِي أَيْنَ بَاتَتْ يَدُهُ».
 ولفظ مسلم: «إِذَا اسْتَيْقَظَ أَحَدُكُمْ مِنْ نَوْمِهِ فَلَا يَغْمِسْ يَدَهُ فِي الْإِنَاءِ حَتَّى يَغْسِلَهَا ثَلَاثًا، فَإِنَّهُ لَا يَدْرِي أَيْنَ بَاتَتْ يَدُهُ».</t>
   </si>
   <si>
     <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((ئه‌گه‌ر ئێك ژ هه‌وه‌ ده‌ستنڤێژ گرت، بلا ئاڤێ بكه‌ته‌ د دفنا خۆدا و پاشی ده‌ربێخیت، و هه‌ر كه‌سێ خۆ ب به‌ران پاقژ بكه‌ت بلا هژمارا به‌رێن خۆ بكه‌ته‌ تاك، و ده‌مێ ئێك ژ هه‌وه‌ ژ خه‌و ڕابوو؛ بلا ده‌ستێ خۆ بشۆت به‌ری بكه‌ته‌ د ئاڤا ده‌ستنڤێژێدا، چونكی ئێك ژ هه‌وه‌ نزانیت كا ب شه‌ڤ ده‌ستێ وی ل كیرێ مایه‌)). و د ڤه‌گوهاستنا موسلمیدا هاتییه‌: ((ده‌مێ ئێك ژ هه‌وه‌ ژ خه‌و ڕابوو؛ بلا ده‌ستێ خۆ نه‌كه‌ته‌ د ناڤ ئامانیدا هه‌تا سێ جاران نه‌شۆت، چونكی ئه‌و نزانیت كا ب شه‌ڤ ده‌ستێ وی ل كیرێ مایه‌)).</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم بعضَ أحكام الطهارة، ومنها: 
 لأول: أنَّ مَن توضأ فعليه أنْ يُدخِلَ الماءَ في أنفِهِ بالنَّفَسِ، ثم يُخرجه بالنَّفَسِ أيضًا. 
 والثاني: أنَّ مَن أراد تنظيفَ الأذى الخارج منه وإزالتَه بغير الماء كالحجارة ونحوها فيكون تنظيفُه على عدد فَرْدِيٍّ أقله ثلاثًا وأعلاه ما ينقطع به الخارج وينظف المحل. 
 والثالث: أن من استيقظ من نوم الليل لا يُدْخِلُ كفَّه في الإناء ليتوضأ حتى يغسلها ثلاث مرات خارج الإناء، فإنه لا يدري أين باتت يده، فلا يأمن النجاسة عليها، وقد يكون عبث بها الشيطان وحمل إليها أشياء مُضِرة للإنسان أو مُفسِدة للماء.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌رى (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هنده‌ك حوكمێن پاقژكرنێ دیار كرینه‌، ژ وان ژی: حوكمێ ئێكێ: ئه‌و كه‌سێ ده‌ستنڤێژێ بگریت؛ یا فه‌ره‌ ئاڤێ ب هه‌لكێشانێ ببه‌ته‌ د ناڤ دفنا خۆدا و پاشی ب پالدانێ بهاڤێژیته‌ ژ ده‌رڤه‌. حوكمێ دووێ: هه‌ر كه‌سێ بڤێت خۆ ب غه‌یری ئاڤێ ژ وی تشتێ ژ وی دەرکەفتی پاقژ بكه‌ت (وه‌كی به‌ران و تشتێن وه‌سا)، بلا ب ژماره‌یه‌كا تاك بیت، كێمترینێ وان ژی سێنه‌ و پترین ژی هه‌تا وی ڕاده‌ی كو پاشییا وی ب ته‌مامی پاقژ دبیت. حوكمێ سێیێ: ئه‌و كه‌سێ ژ خه‌وا شه‌ڤێ ڕادبیت؛ نابیت بۆ ده‌ستنڤێژێ ده‌ستێ خۆ بكه‌ته‌ د ناڤ ئامانێ ئاڤێدا هه‌تا سێ جاران ژ ده‌رڤه‌ی ئامانی نه‌شۆت، چونكی ئه‌و نزانیت كا ده‌ستێ وی ل كیرێ مایه‌، نه‌ دویره‌ پیساتیه‌ك پێڤه‌بیت، یان شه‌یتانی یاری پێ كربیت‌ و تشتێن زیانبه‌خش بۆ مرۆڤی یان بۆ ئاڤێ پێڤه‌ كربن.</t>
   </si>
   <si>
     <t>يجب الاستنشاق في الوضوء، وهو: إدخال الماء في الأنف بواسطة النَّفَس، وكذلك يجب الاستنثار، وهو: إخراج الماء من الأنف بواسطة النَّفَس. 
 استحباب الاستجمار وترًا.
 مشروعية غسل اليدين بعد نوم الليل ثلاثًا.</t>
@@ -490,101 +709,89 @@
   </si>
   <si>
     <t>عَنْ جَابِرِ بْنِ عَبْدِ اللهِ رضي الله عنهما أَنَّهُ سَمِعَ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إِذَا دَخَلَ الرَّجُلُ بَيْتَهُ، فَذَكَرَ اللهَ عِنْدَ دُخُولِهِ وَعِنْدَ طَعَامِهِ، قَالَ الشَّيْطَانُ: لَا مَبِيتَ لَكُمْ، وَلَا عَشَاءَ، وَإِذَا دَخَلَ، فَلَمْ يَذْكُرِ اللهَ عِنْدَ دُخُولِهِ، قَالَ الشَّيْطَانُ: أَدْرَكْتُمُ الْمَبِيتَ، وَإِذَا لَمْ يَذْكُرِ اللهَ عِنْدَ طَعَامِهِ، قَالَ: أَدْرَكْتُمُ الْمَبِيتَ وَالْعَشَاءَ».</t>
   </si>
   <si>
     <t>عه‌بدولڵاهێ كوڕێ جابری (خودێ ژ هه‌ردووكان ڕازی بیت) دبێژیت: من گوهـ ل پێغه‌مبه‌ری بوو (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دگۆت: ((ئه‌گه‌ر مرۆڤ چوو‌ مالا خۆ و ل ده‌مێ چوونێ و ل ده‌مێ خوارنێ ناڤێ خودێ ئینا و زكرێ وی كر، شه‌یتان دێ بێژیت: هوین نه‌ ل ڤێرێ دنڤن و نه‌ ل ڤێرێ‌ شیڤێ دخۆن، به‌لێ ئه‌گه‌ر چوو مال و ناڤێ خودێ نه‌ئینا، شه‌یتان دێ بێژیت: هه‌وه‌ جهێ نڤستنێ دیت و هوین گه‌هشتنێ و ئه‌گه‌ر ده‌مێ خوارنێ ژی ناڤێ خودێ نه‌ئینا، دێ بێژیت: هه‌وه‌ جهێ نڤستنێ و شیڤ ژی دیت و هوین گه‌هشتنێ)).</t>
   </si>
   <si>
     <t>أَمَرَ النبيُّ صلى الله عليه وسلم بِذِكْر الله عند دخول البيت وقبل تَنَاوُلِ الطعام، وأنه إذا ذَكَرَ اللهَ بقوله: (باسم الله) عند دخوله لبيتِه وعند بدء طعامِه، قال الشيطان لأعوانه: لا حَظَّ لكم بالمبيت ولا العشاء في هذا البيت الذي تَحَصَّنَ صاحبُه منكم بذكر الله تعالى. 
 وأما إذا دخل الرجل بيته فلم يذكر الله عند دخوله ولا عند تناوله الطعام، فيخبر الشيطان أعوانه أنهم أدركوا المبيت، والعشاء في هذا البيت.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌رى (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) فه‌رمان ب ئینانا ناڤێ خودێ كرییه‌ ده‌مێ چوونێ بۆ مال و به‌ری ده‌ستپێكرنا خوارنێ، و ده‌مێ كه‌سه‌ك ب په‌یڤا (باسم الله) دچیته‌ مالا خۆ و ل سه‌ر خوارنا خۆ ڤێ په‌یڤێ دئینیت، شه‌یتان دبێژیته‌ هه‌ڤالێن خۆ: چ پشكا هه‌وه‌ د نڤستن و شیڤا ڤێ مالێدا نینه‌ یا خودانێ وێ خۆ ب ناڤێ خودێ پاراستی. به‌لێ ئه‌گه‌ر مرۆڤ چوو مال و ناڤێ خودێ نه‌ئینا ل ده‌مێ چوونێ و ل ده‌مێ خوارنێ، وی ده‌می شه‌یتان دێ مزگینییێ ده‌ته‌ هه‌ڤالێن خۆ كو وان جهێ نڤستنێ و شیڤ ل ڤێ مالێ دیت و بده‌ست خۆڤه‌ ئینا.</t>
   </si>
   <si>
     <t>استحباب ذِكرِ الله عند دخول البيت وعند الطعام، فإن الشيطان يبيت في البيوت، ويأكل من طعام أهلها إذا لم يذكروا اسم الله تعالى.
 الشيطان يُراقِبُ ابنَ آدم في عملِهِ وتَصَرُّفِه وفي أموره كلِّها، فإذا غَفَل عن الذكر نال مُرادَه منه.
 الذكر يطرد الشيطان.
 لكل شيطان أتباع وأولياء يستبشرون بقوله ويَتَّبعون أمرَه.</t>
   </si>
   <si>
     <t>سوننه‌ته‌ ده‌مێ مرۆڤ دچیته‌ مال و ده‌مێ خوارنێ ژی ناڤێ خودێ بینیت، چونكی شه‌یتان د مالاندا دمینیت و خوارنێ د گه‌ل خه‌لكی دخۆت ئه‌گه‌ر ناڤێ خودێ نه‌ئینن.
 شه‌یتان د هه‌می كاروبار و كریارێن مرۆڤیدا چاڤدێرییا مرۆڤی دكه‌ت، ڤێجا ده‌مێ مرۆڤ ژ زكر و ناڤێ خودێ بێ ئاگه‌هـ دبیت؛ هنگی شه‌یتان ده‌لیڤێ بۆ خۆ دبینیت و مه‌ره‌ما خۆ ب جهـ دئینیت.
 زكر و ناڤێ خودێ شه‌یتانی دویر دكه‌ت.
 هه‌ر شه‌یتانه‌كی هنده‌ك دویكه‌ڤتی و هه‌ڤال هه‌نه‌، ب ئاخڤتنێن وی كه‌یفخۆش دبن و ل دویڤ فه‌رمانێن وی دچن.</t>
-  </si>
-[...4 lines deleted...]
-    <t>[رواه مسلم]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3037</t>
   </si>
   <si>
     <t>الكبائر: الإشراك بالله، وعقوق الوالدين، وقتل النفس، واليمين الغموس</t>
   </si>
   <si>
     <t>((گونه‌هێن مه‌زن ئه‌ڤه‌نه‌: دروستكرنا شركێ بۆ خودێ، خرابییا د گه‌ل دایك و بابان، كوشتنا نه‌فسێ و سویندخوارنا ژ دره‌و))</t>
   </si>
   <si>
     <t>عن عبد الله بن عمرو بن العاص رضي الله عنهما عن النبي صلى الله عليه وسلم قال: «الْكَبَائِرُ: الْإِشْرَاكُ بِاللهِ، وَعُقُوقُ الْوَالِدَيْنِ، وَقَتْلُ النَّفْسِ، وَالْيَمِينُ الْغَمُوسُ».</t>
   </si>
   <si>
     <t>عه‌بدولڵاهێ كوڕێ عه‌مرێ كوڕێ عاصی (خودێ ژ هه‌ردووکان ڕازی بیت) دبێژیت:  پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((گونه‌هێن مه‌زن ئه‌ڤه‌نه‌: دروستكرنا شركێ بۆ خودێ، خرابییا د گه‌ل دایك و بابان، كوشتنا نه‌فسێ و سویندخوارنا ژ دره‌و)).</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم كبائر الذنوب، وهي التي تُوُعِّدَ فاعلُها بوعيد شديد في الدنيا أو الآخرة. 
 فأوَّلُها "الإِشرَاكُ بِالله": وهو صَرْفُ أيِّ نوع من أنواع العبادة لغير الله، وتسوية غير الله بالله فيما هو من خصائص الله في ألوهيته وربوبيته وأسمائه وصفاته. 
 وثانيها "عُقُوقُ الوَالِدَينِ": وهو كلُّ ما يوجب الأذى للأبوين قولًا كان أو فعلًا، وترك الإحسان إليهما. 
 وثالثها "قَتْل النَّفْس": بغير حق، كالقتل ظلمًا وعدوانًا. 
 ورابعها "اليَمِين الغَمُوسُ": وهي الحلف كاذبًا على علم منه بكذبه، سميت بذلك؛ لأنَّها تَغْمِسُ صاحبَها في الإِثم أو في النار.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گونه‌هێن مه‌زن دیار دكه‌ت، كو ئه‌و گونه‌هن یێن بكه‌ر و ئه‌نجامده‌رێ وێ ب گه‌فه‌كا دژوار ل دونیایێ یان ل ئاخره‌تێ هاتبیته‌ گه‌فكرن.
 ڤێجا یا ئێكێ (دروستكرنا شركێیه‌ بۆ خودێ): كو ئه‌ڤه‌یه‌ مرۆڤ هه‌ر جۆره‌ عیباده‌ته‌كێ هه‌بیت بۆ ئێكێ دی ژ بلی خودێ بكه‌ت، و تشته‌كێ دی بینیته‌ ڕاستا خودێ و د گه‌ل وی یه‌كسان بكه‌ت د ئولوهییه‌ت و ڕبوبییه‌ت و باشناڤ و سالۆخه‌تێن ویدا.
 یا دووێ (خرابییا د گه‌ل دایك و بابان): كو ئه‌ڤه‌ ژی هه‌ر تشته‌كێ نه‌خۆشییێ بۆ دایك و بابان دروست بكه‌ت ب خۆڤه‌ دگریت، چ گۆتن بیت یان كریار و هێلانا باشیكرنێیه‌ د گه‌ل وان.
 یا سێیێ (كوشتنا نه‌فسێیه‌): ب نه‌حه‌قی، وه‌كی كوشتنا كه‌سه‌كی ب زۆڕداری یان ده‌ستدرێژیكرنێ.
 یا چارێ (سویندخوارنا نقۆمكه‌ر): كو ئه‌ڤه‌یه‌ مرۆڤ ژ دره‌و سویند ب خودێ بخۆت، د ده‌مه‌كیدا دزانیت كو یێ دره‌وان دكه‌ت، ئه‌ڤ سوینده‌ ب ڤی ناڤی هاتییه‌ ناڤكرن، چونكی خودانێ خۆ د ناڤ گونه‌هێدا یان د ناڤ ئاگرێ جه‌هنه‌مێدا نقۆم دكه‌ت.</t>
   </si>
   <si>
     <t>اليمين الغموس لا كفارة لها؛ لشدة خطرها وجرمها، وإنما فيها التوبة.
 الاقتصار على ذكر هذه الكبائر الأربع في الحديث لعظيم إثمها، وليس لحصرها.
 الذنوب تنقسم إلى كبائر وصغائر، والكبيرة هي: كلُّ ذنب فيه عقوبة دنيوية، كالحدود واللعن، أو وعيد أُخروي، كالوعيد بدخول النار، وأن الكبائر دركات بعضها أغلظ من بعض في التحريم، وصغائر الذنوب هي ما سوى الكبائر.</t>
   </si>
   <si>
     <t>سویندخوارنا ژ دره‌و چ كه‌فاره‌ت ل سه‌ر نینن، ئه‌ڤه‌ ژی هندی هند گونه‌هه‌كا مه‌زن و مه‌تڕسیداره‌، به‌لكی بۆ وێ سویندێ دڤێت مرۆڤ ته‌وبه‌ بكه‌ت.
 فه‌رمووده‌یێ ب تنێ به‌حسێ ڤان چار گونه‌هێن مه‌زن كر و چ یێن دی به‌حس نه‌كرن، ئه‌ڤه‌ ژی چونكی ئه‌و گه‌له‌ك د مه‌زنن، نه‌ كو مه‌ره‌م پێ ئه‌ڤه‌ بیت گونه‌ھێن مه‌زن ب تنێ ئه‌ڤ چارنه‌.
 گونه‌ھ دابه‌ش دبنه‌ سه‌ر گونه‌هێن مه‌زن و گونه‌هێن بچویك، گونه‌ها مه‌زن: ئه‌و گونه‌هه‌ یا سزایه‌كێ دونیایێ ل سه‌ر هاتبیته‌ دانان، وه‌كی سزایێن شه‌رعی و نه‌فره‌تلێكرنێ، یان گه‌فكرنه‌كا ئاخره‌تێ ل سه‌ر هاتبیت، وه‌كی گه‌فكرنێ ب چوونا ئاگرێ جه‌هنه‌مێ، پله‌یا گونه‌هێن مه‌زن ژی ژ لایێ حه‌رامبوونێڤه‌ ژ ئێك جودانه‌ و هنده‌ك ژ هنده‌كان مه‌زنترن، ژ بلی گونه‌هێن مه‌زن ژی یێن دی هه‌می گونه‌هێن بچویكن.</t>
-  </si>
-[...4 lines deleted...]
-    <t>[رواه البخاري]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3044</t>
   </si>
   <si>
     <t>إن الدنيا حلوة خضرة، وإن الله مستخلفكم فيها، فينظر كيف تعملون، فاتقوا الدنيا واتقوا النساء</t>
   </si>
   <si>
     <t>((هندی دونیایه‌ یا شرین و ب كه‌سكاتییە‌، و خودێ هوین د ناڤدا یێن كرینه‌ جێگرێن ئێكدوو، دا ببینیت كا هوین دێ چ كار كه‌ن، ڤێجا خۆ ژ دونیایێ بپارێزن و خۆ ژ ژنان بپارێزن</t>
   </si>
   <si>
     <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ الدُّنْيَا حُلْوَةٌ خَضِرَةٌ، وَإِنَّ اللهَ مُسْتَخْلِفُكُمْ فِيهَا، فَيَنْظُرُ كَيْفَ تَعْمَلُونَ، فَاتَّقُوا الدُّنْيَا وَاتَّقُوا النِّسَاءَ، فَإِنَّ أَوَّلَ فِتْنَةِ بَنِي إِسْرَائِيلَ كَانَتْ فِي النِّسَاءِ».</t>
   </si>
   <si>
     <t>ئه‌بو سه‌عیدێ خودری (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((هندی دونیایه‌ یا شرین و ب كه‌سكاتییە‌، و خودێ هوین د ناڤدا یێن كرینه‌ جێگرێن ئێكدوو، دا ببینیت كا هوین دێ چ كار كه‌ن، ڤێجا خۆ ژ دونیایێ بپارێزن و خۆ ژ ژنان بپارێزن، چونكی ئێكه‌م فتنه‌یا به‌نو ئیسرائیلی تێدا كه‌فتین یا ژنان بوو)).</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ الدنيا حُلوةٌ في المذاق، خَضِرَةٌ في المَرْأَى، فيغتر الإنسان بها وينهمك فيها ويجعلها أكبرَ همه. 
 وأنَّ الله سبحانه وتعالى جعل بعضَنا يَخلُف بعضًا في هذه الحياة الدنيا، لينظر كيف نعمل، أفنقوم بطاعته، أم نعصيه؟ 
 ثم قال: احذروا أنْ يَخدَعَكم متاعُ الدنيا وزينتُها، فتحملكم على ترك ما أمركم الله به، والوقوع فيما نهاكم عنه. 
 ومن أعظم ما يجب الحذر منه من فتن الدنيا فتنة النساء، وأنها كانت أول فتنة وقع فيها بنو إسرائيل.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار دكه‌ت كو دونیا د تامێدا یا شرینه‌ و د دیتنێدا یا جوان و ب كه‌سكاتییه‌، ڤێجا مرۆڤ پێ دهێته‌ خاپاندن و خۆ تێدا نوقۆم دكه‌ت و دكه‌ته‌ خه‌ما خۆ یا ژ هه‌مییان مه‌زنتر. خودایێ مه‌زن ژی ئه‌م د ڤێ ژیانێدا كرینه‌ جێگرێن ئێك، دا ببینیت كا ئه‌م دێ چ كه‌ین، ئه‌رێ ئه‌م دێ گوهدارییا وی كه‌ین یان دێ سه‌رپێچیێ كه‌ین؟ پاشی گۆت: هشیار بن بلا خۆشی و خه‌مل و جوانییا دونیایێ هه‌وه‌ نه‌خاپینیت، دا نه‌بیته‌ ئه‌گه‌رێ هندێ هوین فه‌رمانێن خودێ بهێلن و بكه‌ڤنه د‌ ناڤ وان تشتاندا یێن وی هوین ژێ داینه‌ پاش. ژ مه‌زنترین تشتێن پێدڤییه‌ مرۆڤ خۆ ژێ بپارێزیت ژ فتنه‌یێن دونیایێ؛ فتنه‌یا ژنایه‌ و ئه‌و ئێكه‌مین فتنه‌ بوو به‌نو ئیسرائیلی كه‌ڤتینه‌ تێدا.</t>
   </si>
@@ -656,50 +863,185 @@
 وقبل الفجر ركعتين، 
 فتمَّتْ عشر ركعات. 
 وأما صلاة الجمعة فيصلي بعدها ركعتين.</t>
   </si>
   <si>
     <t>عه‌بدولڵاهێ كوڕێ عومه‌ری (خودێ ژ هه‌ردووكان ڕازی بیت) دیار دكه‌ت: كو ژ وان نڤێژێن سوننه‌ت یێن وی ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ژبه‌ركرین؛ ده‌هـ ڕكاعه‌تن و ئه‌ڤ ڕكاعه‌ته‌ ب سوننه‌تێن ڕه‌واتب دهێنه‌ ناڤكرن، دوو ڕكاعه‌ت به‌ری نیڤڕۆ و دوو ڕكاعه‌ت پشتی وێ، دوو ڕكاعه‌ت پشتی مه‌غره‌ب ل مالا وی، دوو ڕكاعه‌ت پشتی عه‌یشا ل مالا وی، به‌ری سپێدێ ژی دوو ڕكاعه‌ت، ئه‌ڤه‌ ده‌هـ ڕكاعه‌ت ته‌مام بوون. پشتی نڤێژا ئه‌ینییێ ژی دوو ڕكاعه‌ت دكرن.</t>
   </si>
   <si>
     <t>استحباب هذه الرواتب، والمواظبة عليها.
 مشروعية أداء السنة في البيت.</t>
   </si>
   <si>
     <t>سوننه‌تبوونا ڤان سوننه‌تێن ڕه‌واتب و به‌رده‌وامبوونا ل سه‌ر وان.
 دروستییا ئه‌نجامدانا نڤێژێن سوننه‌ت ل مال.</t>
   </si>
   <si>
     <t>متفق عليه بجميع رواياته</t>
   </si>
   <si>
     <t>[متفق عليه بجميع رواياته]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3062</t>
   </si>
   <si>
+    <t>لا يفرك مؤمن مؤمنة، إن كره منها خلقا رضي منها آخر</t>
+  </si>
+  <si>
+    <t>بلا باوه‌رداره‌كی كه‌رب ژ باوه‌رداره‌كێ ڤه‌نه‌بن، ئه‌گه‌ر حه‌ز ژ ڕه‌وشته‌كێ وێ نه‌كه‌ت؛ دێ حه‌ز ژ ئێكێ دی كه‌ت</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي لله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا يَفْرَكْ مُؤْمِنٌ مُؤْمِنَةً، إِنْ كَرِهَ مِنْهَا خُلُقًا رَضِيَ مِنْهَا آخَرَ» أَوْ قَالَ: «غَيْرَهُ».</t>
+  </si>
+  <si>
+    <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: «بلا باوه‌رداره‌كی كه‌رب ژ باوه‌رداره‌كێ ڤه‌نه‌بن، ئه‌گه‌ر حه‌ز ژ ڕه‌وشته‌كێ وێ نه‌كه‌ت؛ دێ حه‌ز ژ ئێكێ دی كه‌ت».</t>
+  </si>
+  <si>
+    <t>نَهَى النبيُّ صلى الله عليه وسلم الزوج أن يُبغض زوجتَه بُغضًا يؤدّي إلى ظلمها وتركها والإعراض عنها؛ 
+فإن الإنسان مجبول على النقص، وإن كره منها خُلقًا سيئًا، وجد فيها خلقًا آخر حسنًا؛ فيرضى بالحَسَن الذي يوافقه، ويصبر على ما لا يرضى من السيئ، مما يجعله يصبر ولا يكرهها كرهًا يحمله على فراقها.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) زه‌لام ژ هندێ پاشڤه‌بر كو كه‌ربێن خۆ ژ هه‌ڤژینا خۆ ڤه‌كه‌ت؛ ب ڕه‌نگه‌كێ وه‌سا كو ببیته‌ ئه‌گه‌ر زۆردارییێ ل وێ بكه‌ت یان بهێلیت یان پشتا خۆ بده‌تێ. چونكی مرۆڤ ل سه‌ر كێماسییێ یێ هاتییه‌ ئافراندن و ئه‌گه‌ر زه‌لامی حه‌ز ژ ڕه‌وشته‌كێ خراب یێ وێ نه‌كر، دێ ڕه‌وشته‌كێ دی یێ باش تێدا بینیت؛ ڤێجا بلا ب وێ باشییێ ڕازی بیت و ل سه‌ر وێ خرابییێ بێهنفره‌ھ بیت، ئه‌ڤ چه‌نده‌ دێ ئێكا هند ژ وی چێكه‌ت ئه‌و هه‌دارێ بكێشیت و كه‌ربه‌كا وه‌سا ژ وێ ڤه‌نه‌كه‌ت كو وی پالبده‌ت ئه‌و هه‌ڤژینا خۆ بهێلیت و ژێ جودا بیت.</t>
+  </si>
+  <si>
+    <t>دعوة المؤمن إلى العدل وتحكيم العقل في أي خلاف ينشأ مع زوجته، وعدم اللجوء إلى تحكيم العاطفة والانفعالات المؤقتة.
+شأن المؤمن أن لا يبغض المؤمنة بغضًا كليًّا يحمله على فراقها، بل الذي  ينبغي عليه أن يتغاضى عما يكره بما يحب.
+الحث على حسن العشرة والصحبة بين الزوجين.
+الإيمان داع لمكارم الأخلاق، فلا يخلو المؤمن والمؤمنة من خلق حسن؛ فالإيمان يستلزم وجود خصال محمودة فيهما.</t>
+  </si>
+  <si>
+    <t>گازیكرنا زه‌لامێ باوه‌ردار بۆ دادپه‌روه‌رییێ و بكارئینانا ئه‌قلی د هه‌ر ناكوكی و ڤێكنه‌كرنه‌كێدا كو د ناڤبه‌را وی و هه‌ڤژینا ویدا په‌یدا دبیت و نه‌چوونا ل دویڤ هه‌ست و سۆز و كارڤه‌دانێن ده‌مكی.
+نیشانه‌كا باوه‌ردارێ ڕاست و دروست ئه‌وه‌ كه‌ربه‌كا ته‌مام ژ هه‌ڤژینا خۆ ڤه‌نه‌کەت كو ببیته‌ ئه‌گه‌ر ژ وێ جودا بیت و وێ بهێلیت، به‌لكی یا پێدڤی ئه‌وه‌ چاڤێ خۆ ژ ئه‌وێ خرابییێ ڤه‌گێڕیت ژ پێخه‌مه‌ت وێ باشییا د وێدا هه‌ی.
+هاندان ل سه‌ر جوان سه‌ره‌ده‌ریكرن و هه‌ڤالینییێ د ناڤبه‌را هه‌ڤژیناندا.
+باوه‌ری مرۆڤی پال دده‌ت و گازی دكه‌ت بۆ ڕه‌وشتێن بلند و چ باوه‌ردار (نێر و مێ) ژ ڕه‌وشتێن جوان د بێبه‌هر نینن؛ چونكی باوه‌ری ب خۆ پێدڤی ب ڕه‌وشتێن جوان هه‌یه‌.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3071</t>
+  </si>
+  <si>
+    <t>كنت مع النبي صلى الله عليه وسلم فانتهى إلى سباطة قوم، فبال قائما،</t>
+  </si>
+  <si>
+    <t>ئه‌ز د گه‌ل پێغه‌مبه‌ری بووم (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) و ئه‌و چوو سه‌ر گلێشێ هنده‌ك كه‌سان و ده‌ستنڤێژا خۆ یا زراڤ ژ پیاڤه كر‌‌،</t>
+  </si>
+  <si>
+    <t>عَنْ حُذَيْفَةَ رضي الله عنه قَالَ: كُنْتُ مَعَ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فَانْتَهَى إِلَى سُبَاطَةِ قَوْمٍ، فَبَالَ قَائِمًا، فَتَنَحَّيْتُ فَقَالَ: «ادْنُهْ» فَدَنَوْتُ حَتَّى قُمْتُ عِنْدَ عَقِبَيْهِ فَتَوَضَّأَ فَمَسَحَ عَلَى خُفَّيْهِ.</t>
+  </si>
+  <si>
+    <t>حوزه‌یفه‌ (خودێ ژێ ڕازی بیت) دبێژیت: ئه‌ز د گه‌ل پێغه‌مبه‌ری بووم (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) و ئه‌و چوو سه‌ر گلێشێ هنده‌ك كه‌سان و ده‌ستنڤێژا خۆ یا زراڤ ژ پیاڤه كر‌‌، ئه‌ز ژێ دویر كه‌ڤتم، ئینا گۆت: «نێزیك ببه‌»، ئه‌ز ژی نێزیك بووم هه‌تا كو ل پشتا پێیێن وی ڕاوه‌ستیام، پاشی ده‌ستنڤێژ گرت و مه‌سحا ل سه‌ر خۆفكێن خۆ كر.</t>
+  </si>
+  <si>
+    <t>يُخبِرُ حذيفةُ بن اليمان رضي الله عنهما أنه كان مع النبي صلى الله عليه وسلم، فأراد صلى الله عليه وسلم أن يَتبوَّل، فدخل سباطة قوم؛ وهي الموضع الذي يُلقى فيه القمامة والتراب الذي يكنس من المنازل، فتبول وهو واقف، وكان غالب عادته أن يبول قاعدًا. 
+فتباعد عنه حذيفة، فقال له صلى الله عليه وسلم: اقترب، فاقترب حذيفة منه حتى قام خلفه عند مؤخر قدميه؛ ليكون كالسترة له عن النظر إليه في تلك الحالة. 
+ثم توضأ صلى الله عليه وسلم، وعند غسل الرجلين، اكتفى بالمسح على خفيه -وهما ما يلبس في الرجل من جلد رقيق ونحوه ويكون ساترًا للكعبين- ولم يخلعهما.</t>
+  </si>
+  <si>
+    <t>حوزه‌یفه‌یێ كوڕێ یه‌مانی (خودێ ژ هه‌ردووكان ڕازی بیت) به‌حسێ هندێ دكه‌ت كو ئه‌و د گه‌ل پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بوو، ڤێجا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ڤیا ده‌ستنڤێژا خۆ یا زراڤ بكه‌ت، ئینا چوو سه‌ر گلێشێ هنده‌ك كه‌سان كو جهێ هاڤێتنا پیساتی و ئاخا مالان بوو و ده‌ستنڤێژا خۆ یا زراڤ ژ پیاڤه‌‌ كر، د ده‌مه‌كیدا كو پتریا جاران ئه‌وی ڕوینشتی دكر.
+حوزه‌یفه ژی‌ ژێ دویر كه‌ڤت، ئینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆتێ: نێزیك ببه‌، حوزه‌یفه‌ ژی نێزیك بوو هه‌تا ل پشت وی ل ده‌ڤ پشتا پێیێن وی ڕاوه‌ستیا؛ دا كو ببیته‌ په‌رده‌ بۆ وی دا كه‌س وی د وێ ڕه‌وشێدا نه‌بینیت.
+پاشی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ده‌ستنڤێژ گرت، و د ده‌مێ شویشتنا پێیاندا، ب تنێ مه‌سحا ل سه‌ر خۆفكێن خۆ كر -خۆفكه‌ ژی ئه‌و چه‌رمێ ته‌نكه‌ و تشتێن وه‌كی وانه‌ یێن زه‌لام دكه‌نه‌ پێ خۆ و گۆزه‌كان ژی دنخێڤن- و ژ پێیێن خۆ نه‌كرن.</t>
+  </si>
+  <si>
+    <t>مشروعية المسح على الخفين.
+جواز البول قائمًا بشرط أن لا يصيبَه منه شيء.
+اختيار النبي صلى الله عليه وسلم السباطة وهي مكان المزبلة والكناسة لأنها في الغالب سهلة لا يرتد فيها البول على البائل.</t>
+  </si>
+  <si>
+    <t>دروستییا مه‌سحكرنێ ل سه‌ر خۆفكان.
+دروستییا میزتنێ ژ پیاڤه‌، ب مه‌رجه‌كی كو چ پیساتی ب مرۆڤی نه‌كه‌ڤیت.
+هه‌لبژارتنا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بۆ جهێ گلێشی، ژ به‌ر هندێ بوو چونكی ئه‌و جهه‌ یێ نه‌رمه‌ و میز تێدا ناپه‌شیت و نازڤڕیته‌‌ ب مرۆڤیڤه‌.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3075</t>
+  </si>
+  <si>
+    <t>إذا أتيتم الغائط فلا تستقبلوا القبلة، ولا تستدبروها ولكن شرقوا أو غربوا</t>
+  </si>
+  <si>
+    <t>ده‌مێ هوین چوونه‌ تاره‌تێ؛ به‌رێ خۆ نه‌ده‌نه‌ قیبلێ و پشتا خۆ ژی نه‌كه‌نێ، به‌لكی به‌رێ خۆ بده‌نه‌ لایێ ڕۆژهه‌لاتێ یان ڕۆژئاڤایێ</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي أَيُّوبَ الأَنْصَارِيِّ رضي الله عنه أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِذَا أَتَيْتُمُ الغَائِطَ فَلاَ تَسْتَقْبِلُوا القِبْلَةَ، وَلاَ تَسْتَدْبِرُوهَا وَلَكِنْ شَرِّقُوا أَوْ غَرِّبُوا» قَالَ أَبُو أَيُّوبَ: فَقَدِمْنَا الشَّأْمَ فَوَجَدْنَا مَرَاحِيضَ بُنِيَتْ قِبَلَ القِبْلَةِ فَنَنْحَرِفُ، وَنَسْتَغْفِرُ اللَّهَ تَعَالَى.</t>
+  </si>
+  <si>
+    <t>ئه‌بو ئه‌یوبێ ئه‌نصاری (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: «ده‌مێ هوین چوونه‌ تاره‌تێ؛ به‌رێ خۆ نه‌ده‌نه‌ قیبلێ و پشتا خۆ ژی نه‌كه‌نێ، به‌لكی به‌رێ خۆ بده‌نه‌ لایێ ڕۆژهه‌لاتێ یان ڕۆژئاڤایێ». ئه‌بو ئه‌یووبی گۆت: ئه‌م چووینه‌ وه‌لاتێ شامێ و مه‌ دیت كو ئاڤده‌ستێن وان یێن به‌ره‌ڤ قیبلێڤه‌ هاتینه‌ ئاڤاكرن، مه‌ ژی خۆ خوار دكر و داخوازا لێبوورینێ ژ خودێ دكر.</t>
+  </si>
+  <si>
+    <t>نَهَى النبيُّ صلى الله عليه وسلم مَن أراد قضاء حاجته من بول أو غائط أن يستقبل القبلة وجهة الكعبة، ولا يستدبرها بأن يجعلها خلف ظهره؛ بل عليه أن ينحرف عنها قِبَلَ المشرق أو المغرب إذا كانت قبلته كقبلة أهل المدينة. 
+ثم أخبر أبو أيوب رضي الله عنه أنهم لما قدموا الشام وجدُوا فيها المراحيض المعدة لقضاء الحاجة قد بُنيت متجهة إلى الكعبة، فكانوا ينحرفون بأجسادهم عن القبلة، ومع ذلك يستغفرون الله.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ئه‌و كه‌سێ دڤێت بچیته‌ تاره‌تێ، چ بۆ ده‌ستنڤێژا زراڤ بیت یان یا ستویر ژ هندێ پاشڤەبر كو به‌رێ خۆ بده‌ته‌ لایێ قیبلێ یان پشتا خۆ بكه‌تێ؛ به‌لكی یا پێدڤی ئه‌وه‌ خۆ ژێ خوار بكه‌ت به‌ره‌ڤ ڕۆژهه‌لاتێ یان ڕۆژئاڤایێ (ئه‌گه‌ر قیبلا وی وه‌كی یا خه‌لكێ مه‌دینێ بیت). پاشی ئه‌بو ئه‌یووبی (خودێ ژێ ڕازی بیت) به‌حسێ هندێ كر كو ده‌مێ ئه‌و چووینه‌ شامێ؛ وان دیت ئه‌و تاره‌تێن ل وێرێ هاتینه‌ دروستكرن؛ یێن به‌ره‌ڤ ڕویێ قیبلێ هاتینه‌ ئاڤاكرن، ڤێجا وان خۆ خوار دكر ژ قیبلێ و د گه‌ل هندێ ژی داخوازا لێبوورینێ ژ خودێ دكر.</t>
+  </si>
+  <si>
+    <t>الحكمة في ذلك تعظيم الكعبة المشرفة واحترامها.
+الاستغفار بعد الخروج من مكان قضاء الحاجة.
+حسن تعليم النبي صلى الله عليه وسلم؛ لأنه لما ذكر الممنوع أرشد إلى الجائز.</t>
+  </si>
+  <si>
+    <t>حیكمه‌ت ژ ڤێ چه‌ندێ؛ مه‌زنڕاگرتن و ڕێزگرتنا ل كه‌عبه‌یا پیرۆزه‌.
+داخوازا لێبوورینێ (كرنا ئیستیغفاران) پشتی مرۆڤ ژ تاره‌تێ ده‌ركه‌ڤیت.
+جوانییا فێركرنا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن)؛ چونكی ده‌مێ تشتێ حه‌رام و قه‌ده‌غه‌كرن به‌حس كری، ڕێبه‌ری بۆ تشتێ دروست ژی كر.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3078</t>
+  </si>
+  <si>
+    <t>لا يمسكن أحدكم ذكره بيمينه وهو يبول، ولا يتمسح من الخلاء بيمينه، ولا يتنفس في الإناء</t>
+  </si>
+  <si>
+    <t>بلا كه‌س ژ هه‌وه‌ ل ده‌مێ میزكرنێ ئه‌ندامێ خۆ ب ده‌ستێ ڕاستێ نه‌گریت و بلا ب ده‌ستێ ڕاستێ پیساتییا خۆ پاقژ نه‌كه‌ت و بلا د ناڤ ئامانیدا هه‌ناسێ نه‌ده‌ت</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي قَتَادَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا يُمْسِكَنَّ أَحَدُكُمْ ذَكَرَهُ بِيَمِينِهِ وَهُوَ يَبُولُ، وَلَا يَتَمَسَّحْ مِنَ الْخَلَاءِ بِيَمِينِهِ، وَلَا يَتَنَفَّسْ فِي الْإِنَاءِ».</t>
+  </si>
+  <si>
+    <t>ئه‌بو قه‌تاده‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: «بلا كه‌س ژ هه‌وه‌ ل ده‌مێ میزكرنێ ئه‌ندامێ خۆ ب ده‌ستێ ڕاستێ نه‌گریت و بلا ب ده‌ستێ ڕاستێ پیساتییا خۆ پاقژ نه‌كه‌ت و بلا د ناڤ ئامانیدا هه‌ناسێ نه‌ده‌ت».</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم بعض الآداب؛ حيث نهى أنْ يُمْسِكَ الرجل ذكره حال البول بيده اليمنى، وأن تُزال النجاسة من القُبُلِ أو الدُّبُرِ باليد اليمنى؛ لأن اليمين أعدت للمكارم، 
+كما نهى أن يتنفس الإنسان في الإناء الذي يشرب فيه.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هنده‌ك تۆره‌ و ئاداب دیاركرن؛ ب هندێ كو پاشڤه‌برن كر زه‌لام ئه‌ندامێ خۆ یێ نێرینه‌ د ده‌مێ میزكرنێدا ب ده‌ستێ ڕاستێ بگریت و كو پیساتییا خۆ ب ده‌ستێ ڕاستێ پاقژ بكه‌ت، چونكی ده‌ستێ ڕاستێ بۆ كارێن مه‌زن و پیرۆز یێ هاتییه‌ دانان. هه‌روه‌سا پاشڤه‌برن كر كو مرۆڤ د ناڤ وی ئامانێ تشتی ژێ ڤه‌دخۆت هه‌ناسێ بده‌ت.</t>
+  </si>
+  <si>
+    <t>بيان سَبْق الإسلام في الآداب والنظافة.
+اجتناب الأشياء القذرة، فإذا اضطر إلى مباشرتها، فليكن باليسار.
+بيان شرف اليمين وفضلها على اليسار.
+كمال الشريعة الإسلامية وشمول تعاليمها.</t>
+  </si>
+  <si>
+    <t>دیاركرنا ده‌ستپێشخه‌رییا ئیسلامێ د تۆره‌ و ئاداب و پاقژییێدا.
+خۆدویركرن ژ تشتێن پیس، و ئه‌گه‌ر مرۆڤ نه‌چار بوو ده‌ستێ خۆ بكه‌تێ، بلا ب ده‌ستێ چه‌پێ بیت.
+دیاركرنا مه‌زناهییا ده‌ستێ ڕاستێ و باشتربوونا وی ل سه‌ر ده‌ستێ چه‌پێ.
+ته‌مامبوونا شه‌ریعه‌تێ ئیسلامێ و كو ئه‌و هه‌می بیاڤێن ژیانێ ب خۆڤه‌ دگریت.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3079</t>
+  </si>
+  <si>
     <t>أما يخشى أحدكم  أو: لا يخشى أحدكم  إذا رفع رأسه قبل الإمام، أن يجعل الله رأسه رأس حمار، أو يجعل الله صورته صورة حمار</t>
   </si>
   <si>
     <t>((ئه‌رێ ما ئێك ژ هه‌وه ناترسیت ده‌مێ سه‌رێ خۆ به‌ری پێشنڤێژی (ئیمامی) بلند دكه‌ت، كو خودێ سه‌رێ وی وه‌كی‌ سه‌رێ كه‌ری لێ بكه‌ت، یان شێوه‌یێ وی وه‌كی شێوه‌یێ كه‌ری لێ بكه‌ت))</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «أَمَا يَخْشَى أَحَدُكُمْ - أَوْ: لاَ يَخْشَى أَحَدُكُمْ - إِذَا رَفَعَ رَأْسَهُ قَبْلَ الإِمَامِ، أَنْ يَجْعَلَ اللَّهُ رَأْسَهُ رَأْسَ حِمَارٍ، أَوْ يَجْعَلَ اللَّهُ صُورَتَهُ صُورَةَ حِمَارٍ».</t>
   </si>
   <si>
     <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((ئه‌رێ ما ئێك ژ هه‌وه ناترسیت ده‌مێ سه‌رێ خۆ به‌ری پێشنڤێژی (ئیمامی) بلند دكه‌ت، كو خودێ سه‌رێ وی وه‌كی‌ سه‌رێ كه‌ری لێ بكه‌ت، یان شێوه‌یێ وی وه‌كی شێوه‌یێ كه‌ری لێ بكه‌ت)).</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم الوعيدَ الشديدَ على مَن يَرفَعُ رأسَه قبل إمامِهِ، بأنْ يجعلَ اللهُ رأسَه رأسَ حِمار، أو يَجعلَ صورتَه صورةَ حمار.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گه‌فه‌كا دژوار ل وی كه‌سی دكه‌ت یێ سه‌رێ خۆ به‌ری پێشنڤێژی بلند دكه‌ت، ب وێ چه‌ندێ كو خودێ سه‌رێ وی وه‌كی سه‌رێ كه‌ری لێ بكه‌ت، یان شێوه‌یێ وی وه‌كی شێوه‌یێ كه‌ری لێ بكه‌ت.</t>
   </si>
   <si>
     <t>للمأموم مع الإمام أربع حالات: ثلاث منهي عنها، وهي: المسابقة والموافقة والتأخر، والمشروع للمأموم: المتابعة للإمام.
 وجوب متابعة المأموم للإمام في الصلاة.
 الوعيدُ بتغيير صورة من يرفع رأسه قبل الإمام إلى صورة حمار أَمْرٌ ممكن، وهو مِن المسخ.</t>
   </si>
   <si>
     <t>نڤێژكه‌ری د گه‌ل پێشنڤێژی چار ڕه‌وش هه‌نه‌: سێ ژ وان پاشڤه‌برن لێ هاتییه‌ كرن، ئه‌و ژی: پێشكه‌ڤتن و د گه‌لچوون (ئانكو د گه‌ل وی ڕابیت و ڕوینیت) و پاشكه‌ڤتن، یا دروست بۆ نڤێژكه‌ری: دویڤچوونا پێشنڤێژییه‌.
 فه‌ربوونا دویڤچوونا پێشنڤێژی د نڤێژێدا.
@@ -714,50 +1056,93 @@
   <si>
     <t>((چ نڤێژ نینن ل ده‌مێ خوارن یا ئاماده‌ بیت و ل ده‌مێ مرۆڤ هه‌ردوو پیساتییان (ده‌ستنڤێژا زراڤ و ستویر) پالدده‌ت))</t>
   </si>
   <si>
     <t>عن عَائِشَةَ رضيَ الله عنها قالت: إِنِّي سمعْتُ رسولَ الله صلى الله عليه وسلم يقول: «لَا صَلَاةَ بِحَضْرَةِ الطَّعَامِ، وَلَا هُوَ يُدَافِعُهُ الْأَخْبَثَانِ».</t>
   </si>
   <si>
     <t>عائیشا (خودێ ژێ ڕازی بیت) دبێژیت: من گوھ ل پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بوو دگۆت: ((چ نڤێژ نینن ل ده‌مێ خوارن یا ئاماده‌ بیت و ل ده‌مێ مرۆڤ هه‌ردوو پیساتییان (ده‌ستنڤێژا زراڤ و ستویر) پالدده‌ت)).</t>
   </si>
   <si>
     <t>نَهى رسولُ الله صلى الله عليه وسلم عن الصلاة بحضور الطعام الذي تَتُوْقُ نَفسُ المُصلي إليه، ويَتعلق قلبُه به.
 وكذلك نهى عن الصلاة مع مدافعة الأخبثين -وهما البول والغائط--، لانشغاله بمدافعة الأذى.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) پاشڤه‌برنێ ژ هندێ دكه‌ت مرۆڤ نڤێژێ بكه‌ت ل ده‌مێ خوارنه‌ك یا ئاماده‌ بیت كو دلێ نڤێژكه‌ری یێ دچیتێ و هزر و دلێ وی یێ ل سه‌ر وێ خوارنێ.
 كا چاوا پاشڤه‌برن ژ كرنا نڤێژێ كر ده‌مێ مرۆڤ هه‌ردوو پیساتییان پالدده‌ت - كو ئه‌و ژی میز و ده‌ستنڤێژا ستویرن - ئه‌ڤه‌ ژی چونكی ل ڤی ده‌می دێ هزرا مرۆڤی هه‌ر ل سه‌ر پالدان و نه‌هێلانا هاتنا وان بیت.</t>
   </si>
   <si>
     <t>ينبغي للمصلي إبعاد كلِّ ما يَشْغَلُه في صلاته قبل الدخول فيها.</t>
   </si>
   <si>
     <t>پێدڤییه‌ نڤێژكه‌ر به‌ری بهێته‌ د ناڤ نڤێژێدا؛ خۆ ژ هه‌ر تشته‌كێ وی ژ نڤێژێ مژویل دكه‌ت دویر بێخیت.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3088</t>
+  </si>
+  <si>
+    <t>أن رسول الله صلى الله عليه وسلم كان يرفع يديه حذو منكبيه إذا افتتح الصلاة،</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ده‌مێ ده‌ست ب نڤێژێ دكر ده‌ستێن خۆ هه‌تا ڕاستا هه‌ردوو ملێن خۆ بلند دكرن،</t>
+  </si>
+  <si>
+    <t>عَن ابْنِ عُمَرَ رضي الله عنهما: أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كَانَ يَرْفَعُ يَدَيْهِ حَذْوَ مَنْكِبَيْهِ إِذَا افْتَتَحَ الصَّلَاةَ، وَإِذَا كَبَّرَ لِلرُّكُوعِ، وَإِذَا رَفَعَ رَأْسَهُ مِنَ الرُّكُوعِ، رَفَعَهُمَا كَذَلِكَ أَيْضًا، وَقَالَ: «سَمِعَ اللَّهُ لِمَنْ حَمِدَهُ، رَبَّنَا وَلَكَ الحَمْدُ»، وَكَانَ لاَ يَفْعَلُ ذَلِكَ فِي السُّجُودِ.</t>
+  </si>
+  <si>
+    <t>ئبن عومه‌ر (خودێ ژ هه‌ردووكان ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ده‌مێ ده‌ست ب نڤێژێ دكر ده‌ستێن خۆ هه‌تا ڕاستا هه‌ردوو ملێن خۆ بلند دكرن، ده‌مێ ته‌كبیرا چوونا ڕكوعێ دكر و ده‌مێ سه‌رێ خۆ ژ ڕوكوعێ بلند دكر، هه‌ر ده‌ستێن خۆ بلند دكرن و دگۆت: «سَمِعَ اللَّهُ لِمَنْ حَمِدَهُ، رَبَّنَا وَلَكَ الحَمْدُ»، و ئه‌ڤه‌ د سوجدێدا نه‌دكر.</t>
+  </si>
+  <si>
+    <t>كانَ النبيُّ صلى الله عليه وسلم  يرفع يديه في ثلاثةِ مواضع من الصلاة إزاء أو مقابل المنكب الذي هو: مجمع عظم الكتف والعضد. 
+الموضع الأول: إذا افتتح الصلاة عند تكبيرة الإحرام. 
+الثاني: إذا كبّر للركوع. 
+الثالث: إذا رفع رأسه من الركوع وقال: سمع الله لمن حمده ربنا ولك الحمد.
+وكان لا يرفع يديه عند ابتداء السجود، ولا عند الرفع منه.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) د سێ جهاندا د نڤێژێدا ده‌ستێن خۆ هه‌تا ڕاستا هه‌ردوو ملێن خۆ بلند دكرن كو ئه‌و جهه‌ یێ هه‌ستیكێن مل و زه‌ندكی دگه‌هنه‌ ئێك.
+جهێ ئێكێ: ده‌مێ ده‌ستپێكرنا نڤێژێ ل ده‌مێ گۆتنا ته‌كبیرا ئیحرامێ.
+جهێ دووێ: ده‌مێ ته‌كبیرا چوونا ڕكوعێ.
+جهێ سێیێ: ده‌مێ سه‌رێ خۆ ژ ڕكوعێ بلند دكر و دگۆت: سمع الله لمن حمده ربنا ولك الحمد.
+و وی ده‌ستێن خۆ بلند نه‌دكرن ده‌مێ دچوو سوجدێ، نه‌ ژی ده‌مێ ژ سوجدێ ڕادبوو.</t>
+  </si>
+  <si>
+    <t>من حِكَم رفع اليدين في الصلاة أنها زينة للصلاة وتعظيم لله سبحانه.
+ثبت عنه صلى الله عليه وسلم رفع يديه في موضع رابع كما في رواية أبي حميد الساعدي عند أبي داود وغيره، وهو عند القيام من التشهد الأول في الصلاة الثلاثية والرباعية.
+ثبت عنه صلى الله عليه وسلم أيضًا أنه يرفع يديه حذو أذنيه دون لمس كما في رواية مالك بن الحويرث في الصحيحين: «أن رسول الله صلى الله عليه وسلم كان إذا كبر رفع يديه حتى يحاذي بهما أذنيه».
+الجمع بين التسميع والتحميد خاص بالإمام والمنفرد، أما المأموم فيقول: ربنا ولك الحمد.
+قول: "رَبَّنَا وَلَكَ الحَمْدُ" بعد الركوع صح عن النبي صلى الله عليه وسلم فيه أربع صيغ، وهذه واحدة منها، والأفضل أن يتتبع المرء هذه الصيغ ويأتي بهذا مرة، وهذه مرة.</t>
+  </si>
+  <si>
+    <t>ژ حیكمه‌تێن بلندكرنا ده‌ستان د نڤێژێدا ئه‌ڤه‌یه‌ كو ئه‌و جوانییه‌ بۆ نڤێژێ و مه‌زنڕاگرتنه‌ بۆ خودایێ مه‌زن.
+د فه‌رمووده‌یه‌كا دیدا ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بنه‌جھ بوویه‌ كو وی ل جهێ چوارێ ژی ده‌ست بلند دكرن،‌ هەروەکی د ڤەگوهاستنا ئەبو حومەیدێ ساعدی ل دەڤ ئەبو داوودی و ژ بلی وی هاتی، ئەو ژی ده‌مێ ڕابوونا ژ ته‌حیاتا ئێكێیه‌ د نڤێژێن سێ ڕكاعه‌تی و چوار ڕكاعه‌تیدا.
+هه‌روه‌سا یا ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بنه‌جھ بووی كو وی ده‌ستێن خۆ هه‌تا ڕاستا گوهێن خۆ بلند دكرن بێی كو ده‌ست بكه‌ته‌ گوهێن خۆ، هه‌روه‌كی د ڤه‌گوهاستنا مالكێ كوڕێ حوه‌یریسیدا هاتی كو د هه‌ردوو صه‌حیحێن بۆخاری و موسلمیدا بنه‌جهبوویه‌: ((ده‌مێ پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ته‌كبیرا ئیحرامێ دكر؛ ده‌ستێن خۆ هه‌تا ڕاستا هه‌ردوو گوهێن خۆ بلند دكرن)).
+كۆمكرن د ناڤبه‌را گۆتنا "سمع الله لمن حمده" و "ربنا ولك الحمد" تشته‌كێ تایبه‌ته‌ ب ئیمام و پێشنڤێژیڤه‌ و وی كه‌سێ ب تنێ نڤێژێ دكه‌ت، به‌لێ ئه‌وێ ل دویڤ پێشنڤێژی دكه‌ڤیت ب تنێ دێ بێژیت: ربنا ولك الحمد.
+گۆتنا "ربنا ولك الحمد" پشتی ڕكوعێ ب چار شێوازان ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) یا هاتی و ب ڕه‌نگه‌كێ دروست بنه‌جھ بووی، ئه‌ڤه‌ ئێك ژ وانه‌ و باشتر ئه‌وه‌ مرۆڤ هنده‌ك جاران ڤێ بێژیت و هنده‌ك جاران یێن دی.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3095</t>
   </si>
   <si>
     <t>علمني رسول الله صلى الله عليه وسلم، وكفي بين كفيه، التشهد، كما يعلمني السورة من القرآن</t>
   </si>
   <si>
     <t>پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ته‌حیات (ته‌شه‌هود) نیشا من دا، د ده‌مه‌كیدا ده‌ستێ من د ناڤبه‌را هه‌ردوو ده‌ستێن ویدا بوو، هه‌روه‌كی چاوا سووڕه‌ته‌كا قورئانێ نیشا من ددا</t>
   </si>
   <si>
     <t>عَنِ ابْنَ مَسْعُودٍ رضي الله عنه قَالَ: عَلَّمَنِي رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، وَكَفِّي بَيْنَ كَفَّيْهِ، التَّشَهُّدَ، كَمَا يُعَلِّمُنِي السُّورَةَ مِنَ القُرْآنِ: «التَّحِيَّاتُ لِلَّهِ، وَالصَّلَوَاتُ وَالطَّيِّبَاتُ، السَّلاَمُ عَلَيْكَ أَيُّهَا النَّبِيُّ وَرَحْمَةُ اللَّهِ وَبَرَكَاتُهُ، السَّلاَمُ عَلَيْنَا وَعَلَى عِبَادِ اللَّهِ الصَّالِحِينَ، أَشْهَدُ أَنْ لاَ إِلَهَ إِلَّا اللَّهُ، وَأَشْهَدُ أَنَّ مُحَمَّدًا عَبْدُهُ وَرَسُولُهُ».
 وفي لفظ لهما: «إِنَّ اللهَ هُوَ السَّلَامُ، فَإِذَا قَعَدَ أَحَدُكُمْ فِي الصَّلَاةِ فَلْيَقُلْ: التَّحِيَّاتُ لِلَّهِ وَالصَّلَوَاتُ وَالطَّيِّبَاتُ السَّلَامُ عَلَيْكَ أَيُّهَا النَّبِيُّ وَرَحْمَةُ اللهِ وَبَرَكَاتُهُ، السَّلَامُ عَلَيْنَا وَعَلَى عِبَادِ اللهِ الصَّالِحِينَ، فَإِذَا قَالَهَا أَصَابَتْ كُلَّ عَبْدٍ لِلَّهِ صَالِحٍ فِي السَّمَاءِ وَالْأَرْضِ، أَشْهَدُ أَنْ لَا إِلَهَ إِلَّا اللهُ، وَأَشْهَدُ أَنَّ مُحَمَّدًا عَبْدُهُ وَرَسُولُهُ، ثُمَّ يَتَخَيَّرُ مِنَ الْمَسْأَلَةِ مَا شَاءَ».</t>
   </si>
   <si>
     <t>ئبن مه‌سعوود (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ته‌حیات (ته‌شه‌هود) نیشا من دا، د ده‌مه‌كیدا ده‌ستێ من د ناڤبه‌را هه‌ردوو ده‌ستێن ویدا بوو، هه‌روه‌كی چاوا سووڕه‌ته‌كا قورئانێ نیشا من ددا: ((التَّحِيَّاتُ لِلَّهِ، وَالصَّلَوَاتُ وَالطَّيِّبَاتُ، السَّلاَمُ عَلَيْكَ أَيُّهَا النَّبِيُّ وَرَحْمَةُ اللَّهِ وَبَرَكَاتُهُ، السَّلاَمُ عَلَيْنَا وَعَلَى عِبَادِ اللَّهِ الصَّالِحِينَ، أَشْهَدُ أَنْ لاَ إِلَهَ إِلَّا اللَّهُ، وَأَشْهَدُ أَنَّ مُحَمَّدًا عَبْدُهُ وَرَسُولُهُ)) ئانكو: ((سلاڤ و په‌رستن بۆ خودێنه‌، نڤێژ و كریارێن پاقژ بۆ خودێنه‌، سلاڤ ل سه‌ر ته‌ بن ئه‌ی پێغه‌مبه‌ر و دلۆڤانی و به‌ره‌كه‌تێن خودێ ل سه‌ر ته‌ بن، سلاڤ ل سه‌ر مه‌ و ل سه‌ر عه‌بدێن خودێ یێن چاك بن، ئه‌ز شاهده‌ییێ دده‌م كو ژ ئه‌لڵاهی پێڤه‌تر چ خودایێن ژ هه‌ژی په‌رستنێ نینن و ئه‌ز شاهده‌ییێ دده‌م كو موحه‌ممه‌د عه‌بدێ خودێ و پێغه‌مبه‌رێ وییه‌)). و د ڤه‌گوهاستنه‌كا دیدا هاتییه‌: ((إِنَّ اللهَ هُوَ السَّلَامُ، فَإِذَا قَعَدَ أَحَدُكُمْ فِي الصَّلَاةِ فَلْيَقُلْ: التَّحِيَّاتُ لِلَّهِ وَالصَّلَوَاتُ وَالطَّيِّبَاتُ السَّلَامُ عَلَيْكَ أَيُّهَا النَّبِيُّ وَرَحْمَةُ اللهِ وَبَرَكَاتُهُ، السَّلَامُ عَلَيْنَا وَعَلَى عِبَادِ اللهِ الصَّالِحِينَ، فَإِذَا قَالَهَا أَصَابَتْ كُلَّ عَبْدٍ لِلَّهِ صَالِحٍ فِي السَّمَاءِ وَالْأَرْضِ، أَشْهَدُ أَنْ لَا إِلَهَ إِلَّا اللهُ، وَأَشْهَدُ أَنَّ مُحَمَّدًا عَبْدُهُ وَرَسُولُهُ، ثُمَّ يَتَخَيَّرُ مِنَ الْمَسْأَلَةِ مَا شَاءَ)) ئانكو: ((ب ڕاستی خودێ بخۆ سه‌لامه‌، ڤێجا ده‌مێ ئێك ژ هه‌وه‌ د نڤێژێدا ڕوینشت بلا بێژیت: سلاڤ و په‌رستن بۆ خودێنه‌، نڤێژ و كریارێن پاقژ بۆ خودێنه‌، سلاڤ ل سه‌ر ته‌ بن ئه‌ی پێغه‌مبه‌ر و دلۆڤانی و به‌ره‌كه‌تێن خودێ ل سه‌ر ته‌ بن، سلاڤ ل سه‌ر مه‌ و ل سه‌ر عه‌بدێن خودێ یێن چاك بن، ده‌مێ ئه‌ڤه‌ گۆت؛ دێ گه‌هیته‌ هه‌ر عه‌بده‌كێ چاك يێ خودێ ل ئه‌سمان و ئه‌ردی، ئه‌ز شاهده‌ییێ دده‌م كو ژ ئه‌لڵاهی پێڤه‌تر چ خودایێن ژ هه‌ژی په‌رستنێ نینن و ئه‌ز شاهده‌ییێ دده‌م كو موحه‌ممه‌د عه‌بدێ خودێ و پێغه‌مبه‌رێ وییه، پاشی تشتێ وی دڤێت دێ بۆ خۆ داخواز کەت‌)).</t>
   </si>
   <si>
     <t>عَلَّمَ النبيُّ صلى الله عليه وسلم ابنَ مسعود رضي الله عنه التشهدَ الذي يقال في الصلاة، وقد جَعل يدَه في يديه، لِيَصْرِفَ انتباهَ ابنِ مسعود إليه. كما يُعَلِّمُه السورة من القرآن مما يدل على اعتناء النبي صلى الله عليه وسلم بهذا التشهد لفظًا ومعنى. 
 فقال: 
 "التَّحِيَّات لله":
  وهي كل قول أو فعل دَالٍّ على التعظيم، كلُّها مُسْتَحَقَّة لله عز وجل. 
 "الصَّلَوَاتُ": 
 وهي الصلاة المعروفة فرضُها ونفلُها لله تعالى. 
 "الطَّيِّبَاتُ": 
 هي الأقوال والأفعال والأوصاف الطيبة والدالّة على الكمال، كلُّها مستحقة لله تعالى. 
 "السلام عليك أيها النبي ورحمة الله وبركاته": 
 دعاء له بالسلامة من كل آفَةٍ ومكروه، والزيادة والكثرة من كل خير. 
@@ -813,112 +1198,255 @@
 یێ ئێكێ: ژ سزایێ گۆڕی.
 یێ دووێ: ژ سزایێ ئاگرێ جه‌هنه‌مێ ل ڕۆژا قیامه‌تێ.
 یێ سێیێ: ژ فتنه‌یا ژیانێ وه‌كی حه‌ز و دلچوونێن حه‌رام و گومانێن مرۆڤی به‌ره‌ڤ لادانێ دبه‌ن و ژ فتنه‌یا مرنێ، وه‌كی ده‌مێ ڕحا مرۆڤی دهێته‌ كێشان و ژ لادان و سه‌رداچوونا ژ ئیسلام و سوننه‌تێ، یان ژ فتنه‌یا گۆڕی وه‌كی پرسیارێن هه‌ردوو مه‌لائیكه‌تان.
 یێ چارێ: فتنه‌یا مه‌سیحێ ده‌جال، ئه‌وێ كو ل دویماهیكا زه‌مانی ده‌ردكه‌ڤیت و خودێ عه‌بدێن خۆ پێ تاقی دكه‌ت؛ ب تایبه‌تی به‌حسێ ده‌جالی كر ژ به‌ر مه‌زناهییا فتنه‌ و لادان و سه‌ردابرنا وی.</t>
   </si>
   <si>
     <t>هذه الاستعاذة من مهمات الأدعية وجوامعها، لاشتمالها على الاستعاذة من شرور الدنيا والآخرة.
 ثبوت عذاب القبر وأنه حق.
 خطورة الفتن وأهمية الاستعانة بالله والدعاء للنجاة منها.
 إثبات خروج الدَّجَّال وعظم فتنته.
 استحباب هذا الدعاء عقب التشهد الأخير.
 استحباب الدعاء بعد العمل الصالح.</t>
   </si>
   <si>
     <t>ئه‌ڤ خۆپاراستنه‌ ب خودێ؛ ژ گرنگترین و ڤه‌گرترین دوعایانه، چونكی خۆپاراستنا ژ خرابییا دونیایێ و ئاخره‌تێ تێدایه‌.
 پشتڕاستكرنا سزایێ گۆڕی و كو ئه‌و تشته‌كێ حه‌ق و ڕاسته‌.
 مه‌ترسییا فتنه‌یان و گرنگییا هه‌واركرن و هاریكاری خواستنێ ژ خودێ و دوعاكرنێ بۆ ڕزگاربوونا ژ وان.
 پشتڕاستكرنا ده‌ركه‌ڤتنا ده‌جالی و مه‌زناهییا فتنه‌یا وی.
 سوننه‌تبوونا ڤێ دوعایێ پشتی ته‌حیاتا دویماهیكێ.
 سوننه‌تبوونا دوعاكرنێ پشتی كارێ باش.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3103</t>
   </si>
   <si>
+    <t>اللهم باعد بيني وبين خطاياي كما باعدت بين المشرق والمغرب</t>
+  </si>
+  <si>
+    <t>خودایێ من؛ تو دویراتییێ بێخه‌ د ناڤبه‌را من و گونه‌هێن مندا وه‌كی چاوا ته‌ دویراتی ئێخستییه‌ د ناڤبه‌را ڕۆژهه‌لات و ڕۆژئاڤایێدا</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: كَانَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، إِذَا كَبَّرَ فِي الصَّلَاةِ، سَكَتَ هُنَيَّةً قَبْلَ أَنْ يَقْرَأَ، فَقُلْتُ: يَا رَسُولَ اللهِ بِأَبِي أَنْتَ وَأُمِّي أَرَأَيْتَ سُكُوتَكَ بَيْنَ التَّكْبِيرِ وَالْقِرَاءَةِ، مَا تَقُولُ؟ قَالَ «أَقُولُ: اللهُمَّ بَاعِدْ بَيْنِي وَبَيْنَ خَطَايَايَ كَمَا بَاعَدْتَ بَيْنَ الْمَشْرِقِ وَالْمَغْرِبِ، اللهُمَّ نَقِّنِي مِنْ خَطَايَايَ كَمَا يُنَقَّى الثَّوْبُ الْأَبْيَضُ مِنَ الدَّنَسِ، اللهُمَّ اغْسِلْنِي مِنْ خَطَايَايَ بِالثَّلْجِ وَالْمَاءِ وَالْبَرَدِ».</t>
+  </si>
+  <si>
+    <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ده‌مێ ته‌كبیرا (ئیحرامێ بۆ) نڤێژێ دكر، بۆ ده‌مه‌كێ كێم بێده‌نگ دبوو به‌ری قورئانێ بخوینیت، ڤێجا من گۆتێ: ئه‌ی پێغه‌مبه‌رێ خودێ؛ باب و دایكا من گۆری ته‌ بن، ئه‌رێ تو د ئه‌وێ بێده‌نگییا د ناڤبه‌را ته‌كبیرا ئیحرامێ و خواندنێدا چ دبێژی؟ گۆت: «ئه‌ز دبێژم: خودایێ من؛ تو دویراتییێ بێخه‌ د ناڤبه‌را من و گونه‌هێن مندا وه‌كی چاوا ته‌ دویراتی ئێخستییه‌ د ناڤبه‌را ڕۆژهه‌لات و ڕۆژئاڤایێدا. خودایێ من؛ من ژ گونه‌هێن من پاقژ بكه‌ وه‌كی چاوا جلكێ سپی ژ پیساتییێ دهێته‌ پاقژكرن. خودایێ من؛ گونه‌هێن من ب ئاڤ و به‌فر و گژلۆكێ بشۆ».</t>
+  </si>
+  <si>
+    <t>كَانَ النبيُّ صلى الله عليه وسلم إذا كبَّر للصلاة  يسكت سكتة لطيفة قبل أن يقرأ الفاتحة، يستفتح فيها صلاته ببعض الأدعية، ومما ورد من هذه الأدعية قوله: 
+«اللهم باعد بيني وبين خطاياي كما باعدت بين المشرق والمغرب، اللهم نقني من خطاياي، كما ينقى الثوب الأبيض من الدنس، اللهم اغسلني من خطاياي بالثلج والماء والبرد»، 
+فهو يدعو الله عز وجل أن يباعد بينه وبين الخطايا بأن لا يقع فيها، إبعادًا لا يحصل معه لقاء، كما لا لقاء بين المشرق والمغرب أبدًا، وإن وقع فيها أن ينقيه منها ويزيلها كما يزال الوسخ من الثوب الأبيض، وأن يغسله من خطاياه ويبرد لهيبها وحرها، بهذه المطهرات الباردة؛ الماء، والثلج، والبرد.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ده‌مێ ته‌كبیرا ئیحرامێ دكر، بۆ ده‌مه‌كێ كێم بێده‌نگ دما به‌ری سووڕه‌ت فاتیحه‌ بخوینیت، دا كو ده‌ستپێكا نڤێژا خۆ ب هنده‌ك دوعایان ده‌ست پێ بكه‌ت، ژ ڤان دوعایێن هاتین ژی ئه‌ڤه‌ بوو: «اللهُمَّ بَاعِدْ بَيْنِي وَبَيْنَ خَطَايَايَ كَمَا بَاعَدْتَ بَيْنَ الْمَشْرِقِ وَالْمَغْرِبِ، اللهُمَّ نَقِّنِي مِنْ خَطَايَايَ كَمَا يُنَقَّى الثَّوْبُ الْأَبْيَضُ مِنَ الدَّنَسِ، اللهُمَّ اغْسِلْنِي مِنْ خَطَايَايَ بِالثَّلْجِ وَالْمَاءِ وَالْبَرَدِ»، ئانكو: ((ئه‌ز دبێژم: خودایێ من؛ تو دویراتییێ بێخه‌ د ناڤبه‌را من و گونه‌هێن مندا وه‌كی چاوا ته‌ دویراتی ئێخستییه‌ د ناڤبه‌را ڕۆژهه‌لات و ڕۆژئاڤایێدا. خودایێ من؛ من ژ گونه‌هێن من پاقژ بكه‌ وه‌كی چاوا جلكێ سپی ژ پیساتییێ دهێته‌ پاقژكرن. خودایێ من؛ گونه‌هێن من ب ئاڤ و به‌فر و گژلۆكێ بشۆ)). ئه‌و دوعایێ ژ خودێ دكه‌ت كو دویراتییێ بێخیته‌ د ناڤبه‌را وی و گونه‌هاندا دا كو نه‌كه‌ڤیته‌ تێدا، دویراتییه‌كێ كو قه‌ت ئێكودوو نه‌بینن، هه‌روه‌كی چاوا ڕۆژهه‌لات و ڕۆژئاڤا قه‌ت ناگه‌هنه‌ ئێك و ئه‌گه‌ر كه‌فتبیتێ ژی؛ خودێ وی ژێ پاقژ بكه‌ت هه‌روه‌كی جلكێ سپی ژ پیساتییێ دهێته‌ پاقژكرن و گونه‌هێن وی بشۆت و گه‌رماتی و سۆتنا وان سار بكه‌ت ب ڤان تشتێن سار و پاقژكه‌ر؛ ئاڤ و به‌فر و گژلۆكێ.</t>
+  </si>
+  <si>
+    <t>الإسرار بدعاء الاستفتاح  ولو كانت الصلاة جهرية.
+حرص الصحابة رضي الله عنهم على معرفة أحوال الرسول صلى الله عليه وسلم في حركاته وسكناته.
+وردت صيغ أخرى لدعاء الاستفتاح، والأفضل أن يتتبع المرء الاستفتاحات الواردة والثابتة عنه صلى الله عليه وسلم، فيأتي بهذا مرة، وهذا مرة.</t>
+  </si>
+  <si>
+    <t>ب نهێنی گۆتنا دوعایا ده‌ستپێكرنا نڤێژێ، خۆ ئه‌گه‌ر نڤێژ ب ده‌نگێ بلند ژی بیت.
+ڕژدبوونا صه‌حابییان (خودێ ژ وان ڕازی بیت) ل سه‌ر زانینا حال و ڕه‌وشێن پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) د هه‌می لڤین و بێده‌نگییێن ویدا.
+هنده‌ك شێوازێن دی ژی بۆ دوعایا ده‌ستپێكرنێ یێن هاتین و باشتر ئه‌وه‌ مرۆڤ بده‌ته‌ ب دویڤ ئێك و هنده‌ك جاران ڤێ بێژیت و هنده‌ك جاران یێن دی بێژیت ئه‌وێن ب دروستی ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بنه‌جھ بووین.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3104</t>
+  </si>
+  <si>
     <t>إذا قلت لصاحبك: أنصت، يوم الجمعة، والإمام يخطب، فقد لغوت</t>
   </si>
   <si>
     <t>((ئه‌گه‌ر ل ڕۆژا ئه‌ینییێ ل ده‌مێ گۆتارخوین گۆتارێ دخوینیت ته‌ گۆته‌ هه‌ڤالێ خۆ: بێده‌نگ به‌؛ ئه‌ڤه‌ ته‌ گۆتنه‌كا بێمفا و به‌تال كر))</t>
   </si>
   <si>
     <t>عن أبِي هُرَيرةَ رضي الله عنه أنَّ رسول الله صلى الله عليه وسلمَ قال: «إذا قُلْتَ لِصَاحِبِكَ: أَنْصِتْ، يومَ الجمعةِ، والْإِمامُ يَخْطُبُ، فَقَدْ لَغَوْتَ».</t>
   </si>
   <si>
     <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((ئه‌گه‌ر ل ڕۆژا ئه‌ینییێ ل ده‌مێ گۆتارخوین گۆتارێ دخوینیت ته‌ گۆته‌ هه‌ڤالێ خۆ: بێده‌نگ به‌؛ ئه‌ڤه‌ ته‌ گۆتنه‌كا بێمفا و به‌تال كر)).</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ مِن الآداب الواجبة لِمَن حَضَرَ خطبةَ الجمعة: الإنصاتَ للخطيب؛ ليتدبَّر المواعظ، وأنَّ مَن تَكَلَّمَ -ولو بأقلِّ شيء- والإمام يخطب، فقال لغيره: "اسكت" و"استمع"، فقد فاته فَضْلُ صلاةِ الجمعة.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار دكه‌ت كو ئێك ژ تۆره‌ و ئادابێن پێدڤی ل سه‌ر وی كه‌سێ ئاماده‌یی گۆتارا ڕۆژا ئه‌ینییێ دبیت ئه‌ڤه‌یه‌ ئه‌و: گۆهدارییا گۆتارخوینی بكه‌ت و نه‌ئاخڤیت، ئه‌ڤه‌ ژی دا هزرێن خۆ د شیره‌تێن ویدا بكه‌ت، و هه‌ر كه‌سێ ل ده‌مێ گۆتارخوین گۆتارێ دخوینیت باخڤیت - خۆ ئه‌گه‌ر كێمترین تشت ژی بێژیت - و بێژیته‌ كه‌سه‌كێ دی: (بێده‌نگ به‌، گوهێ خۆ بدێ)، ئه‌ڤه‌ خێرا نڤێژا ئه‌ینییێ ژ وی چوو.</t>
   </si>
   <si>
     <t>تحريم الكلام حال سماع الخطبة، ولو بالنهي عن المنكر أو ردِّ السلام وتشميت العاطس.
 يُستثنى مِن هذا مَن يخاطِبُ الإمامَ أو يُخاطِبُهُ الإمامُ.
 جواز الكلام بين الخطبتين عند الحاجة.
 إذا ذُكِرَ النبيُّ صلى الله عليه وسلم والإمامُ يَخطب فإنك تُصلي عليه وتُسلِّم سِرًّا، وكذلك التأمين على الدعاء.</t>
   </si>
   <si>
     <t>حه‌رامبوونا ئاخڤتنێ ل ده‌مێ گوهداریكرنا گۆتارا ڕۆژا ئه‌ینییێ، خۆ ئه‌گه‌ر ئه‌ڤ ئاخڤتنه‌ بۆ پاشڤه‌برنا ژ خرابییێ یان به‌رسڤدانا سلاڤێ یان به‌رسڤدانا وی كه‌سی بیت یێ بێهنشی ژی بیت.
 ئه‌و كه‌سێ د گه‌ل گۆتارخوینی باخڤیت یان گۆتارخوین د گه‌ل وی باخڤیت ناكه‌ڤیته‌ د بن ڤێ چه‌ندێڤه‌.
 دروسته‌ مرۆڤ د ناڤبه‌را هه‌ردوو گۆتاراندا باخڤیت ئه‌گه‌ر كاره‌كێ پێدڤی هه‌بوو.
 ئه‌گه‌ر ناڤێ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هاته‌ ئینان و گۆتارخوین یێ گۆتارێ دخوینیت؛ هنگی تو دێ ب نهێنیڤه‌ صه‌لات و سه‌لامان ده‌یه‌ سه‌ر پێغه‌مبه‌ری، هه‌روه‌سا بۆ گۆتنا په‌یڤا (ئامین) پشتی دوعایان ژی هه‌ر ب ڤی ڕه‌نگییه‌.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3107</t>
   </si>
   <si>
+    <t>ألا أحدثكم حديثا عن الدجال، ما حدث به نبي قومه؟ إنه أعور، وإنه يجيء معه بمثال الجنة والنار،</t>
+  </si>
+  <si>
+    <t>ئه‌رێ ئه‌ز تشته‌كی ده‌رباره‌ی ده‌ججالی بۆ هه‌وه‌ نه‌بێژم كو چ پێغه‌مبه‌ران به‌ری من بۆ ملله‌تێ خۆ به‌حس نه‌كربیت؟ ئه‌و یێ كوره‌یه ب چاڤه‌كی‌ و ئه‌و دێ هێت و دێ تشته‌كێ وه‌كی به‌حه‌شت و جه‌هنه‌مێ د گه‌لدا بیت،</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَلاَ أُحَدِّثُكُمْ حَدِيثًا عَنِ الدَّجَّالِ، مَا حَدَّثَ بِهِ نَبِيٌّ قَوْمَهُ؟ إِنَّهُ أَعْوَرُ، وَإِنَّهُ يَجِيءُ مَعَهُ بِمِثَالِ الجَنَّةِ وَالنَّارِ، فَالَّتِي يَقُولُ إِنَّهَا الجَنَّةُ هِيَ النَّارُ، وَإِنِّي أُنْذِرُكُمْ كَمَا أَنْذَرَ بِهِ نُوحٌ قَوْمَهُ».</t>
+  </si>
+  <si>
+    <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: «ئه‌رێ ئه‌ز تشته‌كی ده‌رباره‌ی ده‌ججالی بۆ هه‌وه‌ نه‌بێژم كو چ پێغه‌مبه‌ران به‌ری من بۆ ملله‌تێ خۆ به‌حس نه‌كربیت؟ ئه‌و یێ كوره‌یه ب چاڤه‌كی‌ و ئه‌و دێ هێت و دێ تشته‌كێ وه‌كی به‌حه‌شت و جه‌هنه‌مێ د گه‌لدا بیت، ڤێجا ئه‌وا ئه‌و دبێژیتێ به‌حه‌شته؛‌ ئه‌و ب ڕاستی جه‌هنه‌مه‌، و ئه‌ز هه‌وه‌ ژێ هشیار دكه‌م وهه‌وه‌ ژێ دترسینم هه‌روه‌كی چاوا نووحی ملله‌تێ خۆ ژێ ترساندی».</t>
+  </si>
+  <si>
+    <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أصحابه عن الدجال وصفاته وعلاماته بما لم يحدِّث به نبي قبله، فمن ذلك:
+ أنه أعور العين.
+وأن الله تعالى جعل معه مثل الجنة والنار، بحسب رؤيا العين.
+ لكن جنته نار، وناره جنة، من أطاعه أدخله هذه الجنة فيما يرى الناس، ولكنها نار محرقة، ومن عصاه أدخله النار فيما يراه الناس، ولكنها جنة طيبة، 
+ثم حذرنا النبي صلى الله عليه وسلم من فتنته كما حذّر به نوح قومه.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) صه‌حابییان ئاگه‌هدار دكه‌ت ده‌رباره‌ی ده‌ججالی و سالۆخه‌ت و نیشانێن وی ب تشتێن وه‌سا كو چ پێغه‌مبه‌ران به‌ری وی به‌حس نه‌كربوون، ژ وان ژی:
+كو ئه‌و ب چاڤه‌كی یێ كوره‌یه‌.
+و كو خودایێ مه‌زن تشته‌كێ وه‌كی به‌حه‌شت و جه‌هنه‌مێ دایه‌ د گه‌ل وی، ئه‌ڤه‌ ژی‌ ل به‌ر چاڤێن مرۆڤان هۆسایه‌.
+به‌لێ به‌حه‌شتا وی جه‌هنه‌مه‌ و جه‌هنه‌ما وی به‌حه‌شته‌، هه‌ر كه‌سێ گوهدارییا وی بكه‌ت؛ ئه‌و دێ وی كه‌ته‌ د وێ به‌حه‌شتێدا ل به‌ر چاڤێن خه‌لكی، به‌لێ ئه‌و ئاگره‌كێ سۆژه‌كه‌، هه‌ر كه‌سێ سه‌رپێچییا وی بكه‌ت؛ ئه‌و دێ وی كه‌ته‌ د ئاگرێ خۆدا ل به‌ر چاڤێن خه‌لكی، به‌لێ ئه‌و به‌حه‌شته‌كا خۆشه‌. پاشی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ئه‌م ژ فتنه‌یا وی هشیاركرین و ترساندین، هه‌روه‌كی چاوا نووحی ملله‌تێ خۆ ژێ ترساندی.</t>
+  </si>
+  <si>
+    <t>عظم فتنة الدجال.
+النجاة من فتنة الدجال تكون بصدق الإيمان واللجوء إلى الله تعالى والاستعاذة بالله منه في التشهد الأخير، وحفظ عشر آيات من أول سورة الكهف.
+شدة حرص النبي صلى الله عليه وسلم على أمته، حيث بين للمسلمين من صفات الدجال ما لم يبينه نبي قبله.</t>
+  </si>
+  <si>
+    <t>مه‌زناهییا فتنه‌یا ده‌ججالی.
+ڕزگاربوون ژ فتنه‌یا ده‌ججالی دێ ب ڕاستگۆیییا د باوه‌رییێدا بیت و ب په‌نابرنا بۆ ده‌ڤ خودێ و داخوازكرنا پاراستنێ ژێ د ته‌حیاتا دویماهیكێدا، هه‌روه‌سا ب ژبه‌ركرنا ده‌هـ ئایه‌تێن ده‌ستپێكێ ژ سوره‌تا (الكهف).
+ڕژدبوونا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) یا دژوار ل سه‌ر ئوممه‌تا وی، ب هندێ كو هنده‌ك سالۆخه‌تێن ده‌ججالی بۆ موسلمانان ڕوهنكرن یێن چ پێغه‌مبه‌رێن دی به‌ری وی به‌حس نه‌كرین.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3110</t>
+  </si>
+  <si>
+    <t>إنما مثل الجليس الصالح والجليس السوء كحامل المسك ونافخ الكير،</t>
+  </si>
+  <si>
+    <t>مه‌ته‌لا هه‌ڤالێ باش و هه‌ڤالێ خراب وه‌كی خودانێ مسكێ و ئه‌وێ كویرها ئاسنی (كو ئاسنگه‌ره‌) خۆش دكه‌ت،‌</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي مُوسَى رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّمَا مَثَلُ الْجَلِيسِ الصَّالِحِ وَالْجَلِيسِ السَّوْءِ كَحَامِلِ الْمِسْكِ وَنَافِخِ الْكِيرِ، فَحَامِلُ الْمِسْكِ: إِمَّا أَنْ يُحْذِيَكَ، وَإِمَّا أَنْ تَبْتَاعَ مِنْهُ، وَإِمَّا أَنْ تَجِدَ مِنْهُ رِيحًا طَيِّبَةً، وَنَافِخُ الْكِيرِ: إِمَّا أَنْ يُحْرِقَ ثِيَابَكَ، وَإِمَّا أَنْ تَجِدَ رِيحًا خَبِيثَةً».</t>
+  </si>
+  <si>
+    <t>ئه‌بو موسا (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: «مه‌ته‌لا هه‌ڤالێ باش و هه‌ڤالێ خراب وه‌كی خودانێ مسكێ و ئه‌وێ كویرها ئاسنی (كو ئاسنگه‌ره‌) خۆش دكه‌ت،‌ خودانێ مسكێ: یان دێ هنده‌كێ ده‌ته‌ ته‌، یان دێ ژێ كڕی، یان ژی دێ بێهنه‌كا خۆش ژێ هێته‌ ته‌. به‌لێ هندیكه‌ ئه‌وه‌ یێ كویرها ئاسنی خۆش دكه‌ت‌: یان دێ جلكێن ته‌ سۆژیت، یان ژی دێ بێهنه‌كا پیس ژێ هێته‌ ته‌».</t>
+  </si>
+  <si>
+    <t>ضَرَبَ صلى الله عليه وسلم المَثل لنوعين من الناس:
+النوع الأول: الجليس والصديق الصالح الذي يدل على الله وما فيه رضاه، ويعين على الطاعة، 
+فمثله كبائع المسك إما أن يعطيك، وإما أن تشتري منه، وإما أن تجد وتشم منه ريحا طيبة. 
+والنوع الثاني: جليس وصديق السوء؛ الذي يصدُّ عن سبيل الله، ويعين على فعل المعاصي، وترى منه الفعل القبيح، ويطالك الذم لمصاحبة ومجالسة مثله، 
+فمثله كالحداد الذي ينفخ ناره؛ إما أن يحرق ثيابك من شرره المتطاير، أو تجد من قربه ريحًا خبيثة.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) مه‌ته‌ل بۆ دوو جۆرێن مرۆڤان ئینا:
+جۆرێ ئێكێ: هه‌ڤالێ باشه‌، ئه‌وێ به‌رێ مرۆڤی دده‌ته‌ خودێ و وی تشتێ خودێ ژێ ڕازی دبیت و هاریكارییا مرۆڤی دكه‌ت ل سه‌ر گوهدارییا خودێ. مه‌ته‌لا وی وه‌كی مه‌ته‌لا وی كه‌سییه‌ یێ مسكێ (كو بێهنخۆشییه‌كه‌) دفرۆشیت؛ یان دێ هنده‌كێ ب دیاری ده‌ته‌ ته‌، یان دێ ژێ كڕی، یان ژی دێ بێهنه‌كا خۆش ژێ هێته‌ ته‌.
+جۆرێ دووێ: هه‌ڤالێ خرابه‌، ئه‌وێ دبیته‌ ڕێگر ل به‌ر ڕێكا خودێ و هاریكارییا مرۆڤی دكه‌ت ل سه‌ر ئه‌نجامدانا گونه‌هان و تو كارێن خراب ژێ دبینی، ئه‌وێ كو ژ به‌ر هه‌ڤالینییا كه‌سه‌كێ وه‌كی وی و ڕوینشتنا د گه‌ل وی دێ لۆمه‌ی ته‌ هێته‌ كرن. مه‌ته‌لا وی وه‌كی مه‌ته‌لا وی ئاسنگه‌رییه‌ یێ پف دكه‌ته‌ ئاگرێ خۆ؛ یان دێ جلكێن ته‌ سۆژیت ب وێ چریسكا ژ ئاگرێ وی دپه‌شیت، یان ژی دێ بێهنه‌كا پیس ژێ هێته‌ ته‌ ژ به‌ر نێزیكبوونا ته‌ ل وی.</t>
+  </si>
+  <si>
+    <t>جواز ضرب الأمثال لتقريب المعنى للسامع.
+الحث والترغيب على مجالسة أهل الطاعة والصلاح، ومجانبة أهل الفساد وأصحاب الخُلق السيئ.</t>
+  </si>
+  <si>
+    <t>دروستییا ئینانا مه‌ته‌لان دا كو ڕامان بۆ گوهداری پتر ڕوهن ببیت.
+هاندان و شرینكرن ل سه‌ر هه‌ڤالینیكرنا كه‌سێن باش و چاكه‌كار و دویركه‌ڤتن ژ مرۆڤێن خراب و ڕه‌وشت پیس.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3127</t>
+  </si>
+  <si>
     <t>الساعي على الأرملة والمسكين، كالمجاهد في سبيل الله، أو القائم الليل الصائم النهار</t>
   </si>
   <si>
     <t>((ئه‌و كه‌سێ ڕادبیت بڕێڤه‌برنا كاروبارێن بیژنێ و كه‌سێن هه‌ژار و به‌لەنگاز؛ وه‌كی وی موجاهدییه‌ یێ د ڕێكا خودێدا جیهادێ دكه‌ت، یان وه‌كی وی كه‌سییه‌ یێ شه‌ڤێ شه‌ڤنڤێژان دكه‌ت و ڕۆژێ یێ ب ڕۆژی بیت))</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ قَالَ: قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «السَّاعِي عَلَى الأَرْمَلَةِ وَالمِسْكِينِ، كَالْمُجَاهِدِ فِي سَبِيلِ اللَّهِ، أَوِ القَائِمِ اللَّيْلَ الصَّائِمِ النَّهَارَ».</t>
   </si>
   <si>
     <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((ئه‌و كه‌سێ ڕادبیت بڕێڤه‌برنا كاروبارێن بیژنێ و كه‌سێن هه‌ژار و به‌لەنگاز؛ وه‌كی وی موجاهدییه‌ یێ د ڕێكا خودێدا جیهادێ دكه‌ت، یان وه‌كی وی كه‌سییه‌ یێ شه‌ڤێ شه‌ڤنڤێژان دكه‌ت و ڕۆژێ یێ ب ڕۆژی بیت)).</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ الذي يقوم بمصالِحِ المرأةِ التي مات عنها زوجُها وليس لها أحدٌ يقوم بشؤونِها، والمسكينِ المُحتاج، ويُنفِقُ عليهم محتسبًا الأجرَ عند الله تعالى، فهو في الأجر كالمجاهد في سبيل الله، أو كالقائم في صلاة التهجد الذي لا يَتعب، الصائم الذي لا يفطر.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) مه‌ ئاگه‌هدار دكه‌ت كو ئه‌و كه‌سێ ڕادبیت ب دابینكرنا پێدڤیاتیێن وێ ژنا هەڤژینێ وێ مری و كه‌س نه‌بیت كارێن وێ بۆ بكه‌ت، هه‌روه‌سا یێ هاریكارییا هه‌ژارێن نه‌دار دكه‌ت و مالێ خۆ ب مه‌ره‌ما ده‌ستكه‌ڤتنا خێرێ دده‌تێ؛ خێرا وی وه‌كی خێرا وی كه‌سییه‌ یێ د ڕێكا خودێدا جیهادێ دكه‌ت‌، یان وه‌كی خێرا وی كه‌سییه‌ یێ شه‌ڤنڤێژان دكه‌ت و نه‌وه‌ستیێت، و یێ ڕۆژییان دگریت و چ ڕۆژان نه‌خۆت .</t>
   </si>
   <si>
     <t>الحثُّ على التعاون والتكافل وسَدّ حاجات الضعفاء.
 العبادة تشمل كلَّ عمل صالح، ومن العبادة السعي على الأرملة والمسكين.
 قال ابن هبيرة: والمراد أن الله تعالى يجمع له ثواب الصائم والقائم والمجاهد في دفعة؛ وذلك أنه قام للأرملة مقام زوجها ...، وقام على ذلك المسكين الذي عجز عن قيامه بنفسه، فأنفق هذا فضل قوته، وتصدق بجَلَدِه، فكان نفعه إذًا  يكافئ الصوم والقيام والجهاد.</t>
   </si>
   <si>
     <t>هاندان ل سه‌ر هاریكاری و پشته‌ڤانییێ و دابینكرنا پێدڤیاتیێن كه‌سێن لاواز.
 عیباده‌ت هه‌می كارێن باش ب خۆڤه‌ دگریت، ئێك ژ عیباده‌تان ژی بڕێڤه‌برنا كاروبارێن بیژن و كه‌سێن هه‌ژاره‌‌.
 ئبن هوبه‌یره‌ دبێژیت: مه‌ره‌م پێ ئه‌ڤه‌یه‌‌ كو خودایێ مه‌زن خێرا ڕۆژیگری و شه‌ڤنڤێژكه‌ری و موجاهدی هه‌مییان ب ئێكجار بۆ وی كۆم دكه‌ت و دده‌تێ، چونكی ئه‌و بۆ بیژنێ بوویه‌ جهێ هەڤژینێ وێ و جهێ وى پڕ كرییه‌ و بوویه‌ پشته‌ڤان بۆ وی هه‌ژارێ نه‌شێت كارێ خۆ ب خۆ بكه‌ت، ڤێجا وی زێده‌هییا هێزا خۆ مه‌زاخت و ب هێزا خۆ خێرا خۆ كر، له‌وا مفا و خێرا وی به‌رامبه‌ر ڕۆژی و شه‌ڤنڤێژ و جیهادێ بوو.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3135</t>
+  </si>
+  <si>
+    <t>بادروا بالأعمال فتنا كقطع الليل المظلم،</t>
+  </si>
+  <si>
+    <t>له‌زێ د كریارێن (باش)ـدا بكه‌ن به‌ری هنده‌ك فتنه‌ ب سه‌ر هه‌وه‌دا بهێن كو وه‌كی پارچه‌یێن شه‌ڤا تاڕینه‌،</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «بَادِرُوا بِالْأَعْمَالِ فِتَنًا كَقِطَعِ اللَّيْلِ الْمُظْلِمِ، يُصْبِحُ الرَّجُلُ مُؤْمِنًا وَيُمْسِي كَافِرًا، أَوْ يُمْسِي مُؤْمِنًا وَيُصْبِحُ كَافِرًا، يَبِيعُ دِينَهُ بِعَرَضٍ مِنَ الدُّنْيَا».</t>
+  </si>
+  <si>
+    <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: «له‌زێ د كریارێن (باش)ـدا بكه‌ن به‌ری هنده‌ك فتنه‌ ب سه‌ر هه‌وه‌دا بهێن كو وه‌كی پارچه‌یێن شه‌ڤا تاڕینه‌، سپێدێ مرۆڤ باوه‌رداره‌ و ئێڤاری دبیتە كافر، یان ئێڤاری باوه‌رداره‌ و سپێدێ دبیتە كافر، دینێ خۆ ب ئالاڤه‌كێ كێم یێ دونیایێ دفڕۆشیت».</t>
+  </si>
+  <si>
+    <t>يَحُثُّ النبيُّ صلى الله عليه وسلم المؤمنَ بالمسارعة والإكثار من الأعمال الصالحة قبل تعذُّرِها والاشتغال عنها بمجيء الفتن والشبهات التي تمنع منها، وتصد عنها، وهي مظلمة كقطع الليل، يختلط فيها الحق بالباطل، فيصعب على الناس التمييز بينهما، ومن شدتها يتخبط الإنسان حتى إنه يصبح مؤمنًا ويمسي كافرًا، ويمسي مؤمنًا ويصبح كافرًا، يترك دينه بمتاع من الدنيا زائل.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) باوه‌رداری هاندده‌ت كو له‌زێ بكه‌ت و كریارێن باش زێده‌ بكه‌ت به‌ری فتنه‌ و گومانێن مه‌زن ب سه‌ر ویدا بهێن و ببنه‌ ڕێگر ل به‌ر كریارێن باش، ئه‌و فتنه‌ وه‌كی پارچه‌یێن شه‌ڤێ د تاڕینه‌، حه‌قی و نه‌حه‌قی تێدا تێكه‌لی ئێك دبن و بۆ خه‌لكی ب زه‌حمه‌ت دكه‌ڤیت وان ژێكجودا بكه‌ن، هه‌تا وی ڕاده‌ی ژ به‌ر دژواریا وان مرۆڤ وه‌سا تێكدچیت كو سپێدێ موسلمانه‌ و ئێڤاری دبیتە كافر، ئێڤاری موسلمانە و سپێدێ دبیتە کافر، دینێ خۆ بۆ هنده‌ك خۆشییێن به‌روه‌ختێن دونیایێ ژ ده‌ست دده‌ت و دهێلیت.</t>
+  </si>
+  <si>
+    <t>وجوب التمسُّك بالدين، والمبادرة إلى العمل الصالح قبل أن تَحوْل الموانع دونه.
+الإشارة إلى تتابع الفتن المضلة آخر الزمان، وأنه كلما ذهبت فتنة أعقبتها فتنة أخرى.
+إذا ضَعُف دين الإنسان وتنازل عنه مقابل الأمور الدنيوية من مال أو غيره كان ذلك سببًا في انحرافه وتركه للدين وانسياقه مع الفتن.
+في الحديث دليل على أن الأعمال الصالحة سبب للنجاة من الفتن.
+الفتن قسمان: فتن شبهات وعلاجها العلم، وفتن شهوات وعلاجها الإيمان والصبر.
+في الحديث إشارة إلى أن مَن قلَّ عمله كانت الفتنة إليه أسرع، وأن من كثر عمله ينبغي ألّا يغتر بما عنده بل يستزيد.</t>
+  </si>
+  <si>
+    <t>فه‌ربوونا پێگیربوون و ده‌ستگرتنێ ب ئایینی‌ و ده‌ستپێشخه‌ریكرن د كریارێن باشدا به‌ری كو ڕێگر په‌یدا ببن، و وی ژ وان كاران دویر بكه‌ن .
+ئاماژه‌دان بۆ دویڤئێكهاتنا فتنه‌یێن تاڕی ل دویماهیكا زه‌مانی و كو هه‌ر فتنه‌یه‌كا بچیت؛ ئێكا دی دێ ب دویڤدا هێت.
+ئه‌گه‌ر ئایینێ مرۆڤی لاواز بوو و ل به‌رامبه‌ری تشتێن دونیایێ ده‌ست ژێ به‌ردا، وه‌كی مال و سامان و هه‌ر تشته‌كێ دی؛ ئه‌ڤه‌ دێ بیته‌ ئه‌گه‌رێ لادانا وی و هێلانا ئایینی و كه‌فتنا د ناڤ فتنه‌یاندا.
+به‌ڵگه‌یه‌ك د فه‌رمووده‌یێدا هه‌یه‌ ل سه‌ر هندێ كو كریارێن باش ئه‌گه‌رن بۆ ڕزگاربوونێ ژ فتنه‌یان.
+فتنه‌ دوو جۆرن: فتنه‌یێن گومانان ، و چاره‌سه‌رییا وان زانسته‌ و فتنه‌یێن حه‌ز و شه‌هوه‌تان ،و چاره‌سه‌رییا وان باوه‌ری و بێهنفره‌هییه‌.
+فه‌رمووده‌یێ ئاماژه‌یه‌ك تێدا هه‌یه‌ ل سه‌ر هندێ كو هه‌ر كه‌سێ كریارێن وی یێن باش دكێم بن؛ فتنه‌ زویتر دگه‌هیتێ و هه‌ر كه‌سێ كریارێن وی یێن باش گه‌له‌ك بن؛ نابیت ب كریارێن خۆ ب سه‌ردا‌ بچیت و (پێ مه‌غرور بیت)، به‌لكی بلا یێ به‌رده‌وام بیت ل سه‌ر زێده‌كرنا وان.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3138</t>
   </si>
   <si>
     <t>الفطرة خمس: الختان والاستحداد وقص الشارب وتقليم الأظفار ونتف الآباط</t>
   </si>
   <si>
     <t>((پێنج تشت ژ خۆرستییێنه‌: سوننه‌تكرن، تڕاشینا وان مویێن ل دۆرێن عه‌وره‌تی هه‌ین، كورتكرنا سمبێلان، بڕینا نینۆكان و هه‌لكێشانا مویێن بنكه‌فشان))</t>
   </si>
   <si>
     <t>عن أبِي هريرة رضي اللَّه عنه: سمعتُ النبِيّ صلى الله عليه وسلم يقول: «الفِطْرَةُ خمسٌ: الخِتَانُ والاستحدادُ وقصُّ الشَّارِبِ وتقليمُ الأظفارِ وَنَتْفُ الآبَاطِ».</t>
   </si>
   <si>
     <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: من گوھ ل پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بوو دگۆت: ((پێنج تشت ژ خۆرستییێنه‌: سوننه‌تكرن، تڕاشینا وان مویێن ل دۆرێن عه‌وره‌تی هه‌ین، كورتكرنا سمبێلان، بڕینا نینۆكان و هه‌لكێشانا مویێن بنكه‌فشان)).</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم خمسَ خصالٍ من دينِ الإسلام وسنن المرسلين:
 أولها: الختان، وهو قطع جِلْدَةٍ زائدةٍ على الذَّكَرِ فوق الحَشَفَة، وقطعُ رأسِ جِلدةٍ في فرج الأنثى فوق مَحَلِّ الإيلاج. 
 وثانيها: الاستحداد، وهو حَلْقُ شَعَرِ العَانَة الذي حول القُبُل. 
 وثالثها: قص الشارب، وهو قصُّ ما نبت على شفة الرجل العليا بحيث تظهر الشفة. 
 ورابعها: قص الأظفار. 
 وخامسها: نتف الإبط.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) پێنج سالۆخه‌ت و خه‌سله‌تێن دینێ ئیسلامێ و پێنج سوننه‌تێن پێغه‌مبه‌ران ئاشكه‌را دكه‌ت:
 یا ئێكێ: سوننه‌تكرنه‌، كو ئه‌ڤه‌ ژی بڕینا چه‌رمێ زێده‌یه‌ ل سه‌ر عه‌وره‌تێ زارۆكێ كوڕ، و بڕینا سه‌رێ چه‌رمییه‌ ل سه‌ر عه‌وره‌تێ زارۆكا كچ كو دكه‌ڤیته‌ پشكا سه‌ری یا عه‌وره‌تێ وێ.
 دوو: تڕاشینا وان مویێن ل دۆرێن عه‌وره‌تێ مرۆڤی هه‌ین.
@@ -990,50 +1518,118 @@
 فأخبرهم صلى الله عليه وسلم أنه لا يمنعكم انفرادُهم بالمال أنْ تَمْنَعوا ما يجب عليكم نحوَهم من السمع والطاعة، بل اصبروا واسمعوا وأطيعوا ولا تنازعوهم الأمر، واسألوا الحق الذي لكم من الله، وأن يُصلحَهم ويَدفعَ شرَّهم وظلمَهم.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) مه‌ ئاگه‌هدار دكه‌ت كو دێ هنده‌ك كه‌س بنه‌ سه‌رۆك و ڕێبه‌ر و كاربده‌ست ل سه‌ر موسلمانان كو دێ مالێ موسلمانان و تشتێن دونیایێ بۆ مه‌ره‌مێن خۆ بكارئینن و موسلمانان ژ حه‌قێ وان بێبار كه‌ن. و د بابه‌تێن ئایینی ژیدا دێ هنده‌ك تشت ژ وان په‌یدا بن كو ب دژی شه‌ریعه‌تینه و خه‌لك یێ پێ ڕازی نینه‌‌. ئینا صه‌حابییان پرسیار كر: وی ده‌می ئه‌م چ بكه‌ین؟ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆته‌ وان كو بلا ئه‌ڤ زۆردارییا وان کو مالێ هەوە ل دەڤ خۆ هێلای نه‌بیته‌ ئه‌گه‌ر هوین ب وی حه‌قێ وان ل سه‌ر هه‌وه هه‌ی‌ (كو گوهداری و نه‌ڕابوونه‌ ل دژی وان) ڕانه‌بن، به‌لكی سه‌بر و هه‌دارێ بكێشن و گوهدارییێ بكه‌ن و نه‌بنه‌ ئه‌گه‌رێ په‌یدابوونا فتنێ، و داخوازا حه‌قێ خۆ ژ خودێ بكه‌ن و دوعا بكه‌ن خودێ وان باش بكه‌ت و خرابی و زۆردارییا وان دویر بكه‌ت.</t>
   </si>
   <si>
     <t>الحديثُ من دلائل نبوَّتِه صلى الله عليه وسلم حيث أخبر بما سيكون في أمته فوقع كما أخبر.
 جوازُ إعلام المُبتلى بما يُتَوَقَع له من البلاء؛ لِيُوَطِّنَ نفسَه فإذا أتاه كان صابرًا محتسبًا.
 الاعتصام بالكتاب والسنة مخرج من الفتن والاختلاف.
 الحث على السمع والطاعة لولاة الأمور بالمعروف، وعدم الخروج عليهم، وإنْ وقع منهم ظلم.
 استعمال الحكمة واتباع السنة في زمن الفتن.
 على الإنسان القيام بالحق الذي عليه وإنْ حَصَل عليه شيء من الظلم.
 فيه دليلٌ على القاعدة: يختار أهون الشرين أو أخف الضررين.</t>
   </si>
   <si>
     <t>فه‌رمووده‌ ئێكه‌ ژ نیشان و به‌ڵگه‌یێن ڕاستییا پێغه‌مبه‌رینییا وی‌، چونكی به‌حسێ تشته‌كی كر كو دێ ل پاشه‌ڕۆژێ د ناڤ ئوممه‌تا ویدا په‌یدا بیت و وه‌كی وی گۆتی ڕویدا.
 دروستییا ئاگه‌هداركرنا كه‌سێ تووشی به‌لایێ دبیت ب وێ به‌لایا دێ ب سه‌ردا هێت؛ دا كو ده‌روونێ خۆ بۆ ئاماده‌ بكەت و ده‌مێ دهێت سه‌بر و هه‌دارێ ل سه‌ر بكێشیت و بۆ خۆ ب خێر حسێب بكه‌ت.
 ده‌ستگرتن ب قورئان و سوننه‌تێڤه‌ ڕێكا ڕزگاربوونێیه‌ ژ فتنه‌ و جوداهی و ژێكڤه‌بوونان.
 هاندان ل سه‌ر گوهدارییا ده‌سه‌لاتداران د كارێن باشدا و نه‌ڕابوون ل دژی وان هه‌تا ئه‌گه‌ر زۆرداری ژی ژێ په‌یدا ببیت.
 بكارئینانا دانایی و حیكمه‌تێ و دویڤچوونا سوننه‌تێ ل ده‌مێ په‌یدابوونا فتنه‌یان.
 پێدڤییه‌ مرۆڤ ئه‌ركێ ل سه‌ر ملێن خۆ ئه‌نجام بده‌ت هه‌تا ئه‌گه‌ر زۆرداری ژی لێ هاتبیته‌ كرن.
 د ڤێ فه‌رمووده‌یێدا به‌ڵگه‌یه‌ك ل سه‌ر وی بناخه‌ی هه‌یه یێ‌ كو دبێژیت: مرۆڤ دناڤبه‌را دوو خرابییاندا، خرابییا كێمتر هه‌لدبژێریت.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3156</t>
+  </si>
+  <si>
+    <t>أن النبي صلى الله عليه وسلم كان إذا صلى فرج بين يديه حتى يبدو بياض إبطيه</t>
+  </si>
+  <si>
+    <t>ده‌مێ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) نڤێژ دكر؛ (د سوجدێدا) هه‌ردوو ده‌ستێن خۆ ژ ئێك جودا دكرن هه‌تا كو سپیاتییا بن كه‌فشێن وی دیار دبوو</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللَّهِ بْنِ مَالِكٍ ابْنِ بُحَيْنَةَ رضي الله عنه: أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كَانَ إِذَا صَلَّى فَرَّجَ بَيْنَ يَدَيْهِ حَتَّى يَبْدُوَ بَيَاضُ إِبْطَيْهِ.</t>
+  </si>
+  <si>
+    <t>عه‌بدولڵاھێ كوڕێ مالكێ كوڕێ بوحەینەی (خودێ ژێ ڕازی بیت) دبێژیت: ده‌مێ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) نڤێژ دكر؛ (د سوجدێدا) هه‌ردوو ده‌ستێن خۆ ژ ئێك جودا دكرن هه‌تا كو سپیاتییا بن كه‌فشێن وی دیار دبوو.</t>
+  </si>
+  <si>
+    <t>كَانَ صلى الله عليه وسلم إذا سجد فرَّج بين يديه أثناء السجود؛ فنحَّى كلَّ يد عن الجنب الذي يليها، مثل الجناحين، حتى يبدو لون جلد إبطيه؛ 
+وهذا من المبالغة في تجنيح الذراعين ومباعدتهما عن جانبيه.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) د سوجدێدا هه‌ردوو ده‌ستێن خۆ ژ ته‌نشتێن خۆ دویر دكرن، وه‌كی دوو په‌ڕێن بالنده‌یان، هه‌تا كو ڕه‌نگێ پیستێ بن كه‌فشێن وی دیار دبوو. ئه‌ڤه‌ ژی ئاماژه‌یه‌ بۆ زێده‌گاڤیكرنێ د ڤه‌كرنا زه‌ندكێن هه‌ردوو ده‌ستان و دویركرنا وان ژ ته‌نشتێن وی.</t>
+  </si>
+  <si>
+    <t>استحباب هذه الهيئة في السجود، وهي مباعدة عَضُديه عن جنبيه.
+المأموم الذي يتأذَّى جارُه بالمجافاة؛ فلا يُشرع له ذلك.
+في المجافاة في السجود حِكم وفوائد كثيرة، منها: إظهار النشاط والرغبة في الصلاة، وأنه إذا اعتمد على كل أعضاء السجود أخذ كل عضو حقه من العبادة. وقيل: الحكمة في ذلك أنه أشبه بالتواضع، وأبلغ في تمكين الجبهة والأنف من الأرض، وأيضًا ليتميز كل عضو بنفسه.</t>
+  </si>
+  <si>
+    <t>سوننه‌ته‌ مرۆڤ ڤی شێوازی د سوجدێدا ئه‌نجام بده‌ت، ئه‌و ژی دویركرنا زه‌ندكانه‌ ژ ته‌نشتان.
+ئه‌و نڤێژكه‌رێ ب ڤی كاری هه‌ڤالێ خۆ ب ڕه‌خ خۆڤه‌ ئه‌زییه‌ت بده‌ت و بۆ وی نه‌خۆش كه‌ت؛ بلا ڤێ چه‌ندێ نه‌كه‌ت.
+د جوداكرن و ژێكڤه‌كرنا ده‌ستان د سوجدێدا گه‌له‌ك مفا و حیكمه‌ت هه‌نه‌، ژ وان ژی: دیاركرنا چالاكی و حه‌زكرنێ بۆ نڤێژێ، هه‌روه‌سا ده‌مێ پشتبه‌ستنێ ل سه‌ر هه‌می ئه‌ندامێن سوجدێ دكه‌ت؛ هه‌ر ئه‌ندامه‌ك دێ حه‌قێ خۆ ژ په‌رستنێ وه‌رگریت. هاتییه‌ گۆتن ژی: حیكمه‌ت ژ ڤی كاری ئه‌ڤه‌یه‌‌ ئه‌و پتر وه‌كی خۆبكێمزانینێیه‌ و باشتره‌ بۆ جێگیركرنا ئه‌نی و دفنێ ل سه‌ر ئه‌ردی، هه‌ردیسان دا هه‌ر ئه‌ندامه‌ك ب خۆ ژ یێ دی جودا بیت.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3220</t>
+  </si>
+  <si>
+    <t>أفضل دينار ينفقه الرجل، دينار ينفقه على عياله، ودينار ينفقه الرجل على دابته في سبيل الله، ودينار ينفقه على أصحابه في سبيل الله</t>
+  </si>
+  <si>
+    <t>باشترین دینار زه‌لام دمه‌زێخیت؛ ئه‌و دیناره‌ یا ل خێزان و زارۆكێن خۆ دمه‌زێخیت و ئه‌و دیناره‌ یا زه‌لام ل حێشتر یان هه‌سپێ خۆ یێ شه‌ڕی د ڕێكا خودێدا دمه‌زێخیت و ئه‌و دیناره‌ یا ل هه‌ڤالێن خۆ د ڕێكا خودێدا دمه‌زێخیت</t>
+  </si>
+  <si>
+    <t>عَنْ ثَوْبَانَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَفْضَلُ دِينَارٍ يُنْفِقُهُ الرَّجُلُ، دِينَارٌ يُنْفِقُهُ عَلَى عِيَالِهِ، وَدِينَارٌ يُنْفِقُهُ الرَّجُلُ عَلَى دَابَّتِهِ فِي سَبِيلِ اللهِ، وَدِينَارٌ يُنْفِقُهُ عَلَى أَصْحَابِهِ فِي سَبِيلِ اللهِ» قَالَ أَبُو قِلَابَةَ: وَبَدَأَ بِالْعِيَالِ، ثُمَّ قَالَ أَبُو قِلَابَةَ: وَأَيُّ رَجُلٍ أَعْظَمُ أَجْرًا مِنْ رَجُلٍ يُنْفِقُ عَلَى عِيَالٍ صِغَارٍ، يُعِفُّهُمْ أَوْ يَنْفَعُهُمُ اللهُ بِهِ وَيُغْنِيهِمْ.</t>
+  </si>
+  <si>
+    <t>ثه‌وبان (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: «باشترین دینار زه‌لام دمه‌زێخیت؛ ئه‌و دیناره‌ یا ل خێزان و زارۆكێن خۆ دمه‌زێخیت و ئه‌و دیناره‌ یا زه‌لام ل حێشتر یان هه‌سپێ خۆ یێ شه‌ڕی د ڕێكا خودێدا دمه‌زێخیت و ئه‌و دیناره‌ یا ل هه‌ڤالێن خۆ د ڕێكا خودێدا دمه‌زێخیت». ئه‌بو قیلابه‌ی گۆت: ب خێزان و زارۆكان ده‌ستپێكر، پاشی ئه‌بو قیلابه‌ی گۆت: و ما خێرا كێ ژ یا وی زه‌لامی مه‌زنتره یێ مه‌زاختنێ ل‌ زارۆكێن بچویك دكه‌ت دا كو وان ژ هه‌ژارییێ بپارێزیت، یان خودێ ب ڕێكا وی مفای و زه‌نگینییێ بدەته‌ وان.</t>
+  </si>
+  <si>
+    <t>بَيَّنَ صلى الله عليه وسلم صورًا في الإنفاق، ورتّبها إذا تزاحمت أوجه الإنفاق حسب الأوجب عليك، فبدأ بالأهم فالأهم؛ 
+فأخبر أن أكثر المال ثوابًا هو الذي ينفقه المسلم على من تَلزمه نفقته؛ من نحو زوجة وولد، 
+ثم الإنفاق على المركوب المُعَدّ للحرب في سبيل الله، 
+ثم الإنفاق على أصحابه ورفقته حال كونهم مجاهدين في سبيل الله.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هنده‌ك شێوازێن مه‌زاختنا مالی (نه‌فه‌قێ) دیار كرن و ئه‌و ب ڕێزبه‌ندی گۆتن و دانان، ئه‌گه‌ر هات و هه‌می د گه‌ل ئێك‌ هاتن، ڤێجا ب یا ژ هه‌مییان گرنگتر ده‌ستپێكر. گۆت كو بخێرترین مال مرۆڤ دكه‌ته‌ خێر؛ ئه‌وه‌ یێ موسلمان ل وان كه‌سان دمه‌زێخیت یێن مه‌زاختنا وان ل سه‌ر وی فه‌ڕزه‌، وه‌كی هه‌ڤژین و زارۆكان. پاشی مه‌زاختن ل ئالاڤێ سویاربوونێ یێ كو بۆ جیهادێ و شه‌ڕێ د ڕێكا خودێدا هاتییه‌ به‌رهه‌ڤكرن. پاشی مه‌زاختن ل هه‌ڤالێن خۆ ل ده‌مێ جیهادێ د ڕێكا خودێدا.</t>
+  </si>
+  <si>
+    <t>ترتيب النفقة في الفضل على الوجه الذي ذُكِر، فيُراعى ذلك عند التزاحم.
+بيان أولوية النفقة على العيال في الفضل على غيرها.
+النفقة على الجهاد في سبيل الله من أعظم النفقات، مثل إعداد الأدوات والرجال للجهاد.
+قيل: المراد بسبيل الله كل طاعة كالحج مثلًا.</t>
+  </si>
+  <si>
+    <t>ڕێزبه‌ندییا مه‌زاختنێ د قه‌در و بها و خێرێدا ب وێ ڕێكێیه‌ یا هاتییه‌ به‌حسكرن و دڤێت مرۆڤ ڤێ ڕێزبه‌ندییێ به‌رچاڤ وه‌ربگریت.
+دیاركرنا هندێ كو مه‌زاختن ل خێزانێ و زارۆكان خێره‌كا مه‌زنتر هه‌یه‌ ژ یێن دی.
+مه‌زاختن بۆ جیهادێ د ڕێكا خودێدا ژ مه‌زنترین مه‌زاختنانه‌، وه‌كی به‌رهه‌ڤكرنا كه‌ره‌سته و ئالاڤ‌ و زه‌لامان بۆ جیهادێ.
+هاتییه‌ گۆتن ژی: مه‌ره‌م ب "ڕێكا خودێ" هه‌می كریارێن باش و عیباده‌تینە، وه‌كی حه‌جێ بۆ نموونه‌.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3267</t>
   </si>
   <si>
     <t>والذي نفس محمد بيده لا يسمع بي أحد من هذه الأمة يهودي ولا نصراني، ثم يموت ولم يؤمن بالذي أرسلت به إلا كان من أصحاب النار</t>
   </si>
   <si>
     <t>((سویند ب وی خودایێ نه‌فسا موحه‌ممه‌دی د ده‌ستیدا، هه‌ر كه‌سه‌كێ ڤێ ئوممه‌تێ (ڤێ جیهانێ) گوهـ ل من ببیت، چ جوهی بیت یان فه‌له‌، پاشی بمریت و باوه‌رییێ ب وێ په‌یامێ نه‌ئینیت یا ئه‌ز پێ هاتیمه‌ هنارتن؛ هنگی دێ ژ وان كه‌سان بیت یێن دچنه‌ جه‌هنه‌مێ))</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنْ رَسُولِ اللهِ صلى الله عليه وسلم أنه قال: «وَالَّذِي نَفْسُ مُحَمَّدٍ بِيَدِهِ لَا يَسْمَعُ بِي أَحَدٌ مِنْ هَذِهِ الْأُمَّةِ يَهُودِيٌّ وَلَا نَصْرَانِيٌّ، ثُمَّ يَمُوتُ وَلَمْ يُؤْمِنْ بِالَّذِي أُرْسِلْتُ بِهِ إِلَّا كَانَ مِنْ أَصْحَابِ النَّارِ».</t>
   </si>
   <si>
     <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((سویند ب وی خودایێ نه‌فسا موحه‌ممه‌دی د ده‌ستیدا، هه‌ر كه‌سه‌كێ ڤێ ئوممه‌تێ (ڤێ جیهانێ) گوهـ ل من ببیت، چ جوهی بیت یان فه‌له‌، پاشی بمریت و باوه‌رییێ ب وێ په‌یامێ نه‌ئینیت یا ئه‌ز پێ هاتیمه‌ هنارتن؛ هنگی دێ ژ وان كه‌سان بیت یێن دچنه‌ جه‌هنه‌مێ)).</t>
   </si>
   <si>
     <t>يَحْلِفُ النبيُّ صلى الله عليه وسلم بالله أنه لا يَسمعُ به أَحَدٌ مِن هذه الأمة، يَهوديٌّ أو نصرانيٌّ أو غيرُهما تَبْلُغُه دعوةُ النبي صلى الله عليه وسلم ثم يموت ولم يؤمن به إلا كان من أصحاب النار خالدًا فيها أبدًا.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) سویند ب خودێ دخۆت كو هه‌ر كه‌سه‌كێ ڤێ ئوممه‌تێ گوهـ لێ ببیت، چ جوهی بیت یان فه‌له‌ یان هه‌ر كه‌سه‌كێ دی كو گازییا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گه‌هشتبیتێ و پاشی بمریت و باوه‌رییێ پێ نه‌ئینیت؛ دێ بیته‌ ئێك ژ وان كه‌سێن دچنه‌ ئاگرێ جه‌هنه‌مێ و دێ بۆ هه‌تا هه‌تایێ تێدا مینیت.</t>
   </si>
   <si>
     <t>عموم رسالةِ النبيِّ صلى الله عليه وسلم إلى جميع العالم، ووجوب اتِّباعِه، ونسخ جميع الشرائع بشرعه. 
 مَن كَفَرَ بالنبي صلى الله عليه وسلم لم ينفعه زَعْمُه إيمانَه بغيرِه من الأنبياء صلوات الله عليهم أجمعين.
 من لم يَسمع بالنبي صلى الله عليه وسلم، ولم تَبْلغْه دعوةُ الإسلام فهو معذور، وأَمْرُه في الآخرة إلى الله تعالى.
 يتحقق الانتفاع بالإسلام وإن كان قُبيل الموت، ولو في المرض الشديد، ما لم تبلغ الروح الحلقوم.
 تصحيح دين الكفار -ومنهم اليهود والنصارى- كُفْرٌ.
@@ -2232,50 +2828,86 @@
     <t>عن عبد الله بن مسعود قال: قال رسول الله صلى الله عليه وسلم: «هَلَكَ الْمُتَنَطِّعُون» قالها ثلاثًا.</t>
   </si>
   <si>
     <t>ژ عه‌بدولڵاهێ كوڕێ مه‌سعوودی گۆت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((كه‌سێن توندڕه‌و تێچوون (ئه‌وێن زێده‌گاڤییێ د دینداری و گۆتن و كریاراندا دكه‌ن و گه‌له‌گ د ناڤ تشتیدا دچن)، سێ جاران گۆت)).</t>
   </si>
   <si>
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم عن خَيْبَةِ وخَسارة المُتَشَدِّدين -على غير هدى وعلم- في دينِهم ودنياهم، وفي أقوالهم وأفعالهم، المتجاوزين بها الحدَّ الشرعيَّ الذي جاء به النبي صلى الله عليه وسلم.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ ژ ده‌ستدان و خوساره‌تبوونا كه‌سێن توندڕه‌و - ئه‌وێن ل سه‌ر ڕاسته‌ڕێبوون و زانینێ نینن - د دینێ خۆ و دونیایا خۆدا و د گۆتن و كریارێن خۆدا دكه‌ت، ئه‌ڤه‌ ژی ئه‌و كه‌سن یێن وی سنوورێ شه‌رعی ده‌رباز دكه‌ن یێ پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) پێ هاتی.</t>
   </si>
   <si>
     <t>تحريم التشدُّد والتكلُّف في الأمور كلِّها، والحث على اجتنابه في كل شيء؛ لا سيَّما في العبادات وتعظيم الصالحين.
 طلب الأكمل في العبادة وغيرها أمر محمود؛ ويكون بمتابعة الشرع.
 استحباب تأكيد الأمر الهام؛ لأن النبي صلى الله عليه وسلم كرَّر هذه الجملة ثلاثًا.
 سماحة الإسلام ويُسْره.</t>
   </si>
   <si>
     <t>حه‌رامبوونا توندڕه‌وی و زۆڕی ل خۆكرنێ د هه‌می كاراندا و هاندان ل سه‌ر خودویركرنا ژ ڤێ چه‌ندێ د هه‌می تشتاندا، نه‌خاسمه‌ د كرنا عیباده‌تان و مه‌زنكرنا مرۆڤێن چاكدا.
 داخوازكرنا عیباده‌تێ ژ هه‌مییان ته‌مامتر و تشتێن دی كاره‌كێ باشه‌، ئه‌ڤه‌ ژی دێ ب دویڤچوونا شه‌ریعه‌تی بده‌ست مرۆڤیڤه‌ هێت.
 سوننه‌ته‌ بابه‌تێ گرنگ پشتڕاستی ل سه‌ر بهێته‌ كرن، چونكی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ئه‌ڤ ڕسته‌یه‌ سێ جاران دووباره‌ كر.
 لێبوورین و ب ساناهیبوونا ئیسلامێ.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3420</t>
+  </si>
+  <si>
+    <t>لا عدوى، ولا طيرة، ويعجبني الفأل قال قيل: وما الفأل؟ قال: الكلمة الطيبة</t>
+  </si>
+  <si>
+    <t>((عه‌دوا (ڤه‌گوهاستنا نه‌خۆشییێ ژ ئێكی بۆ ئێكی ب خۆرستی ئانكو ئه‌و ب خۆ كارتێكرنێ بكه‌ت) نينه‌ (به‌لكی ئه‌و ب حه‌زا خودێیه‌)، طيه‌ره‌ (فالگرتن ب بالنده‌یان و تشتێن دی) نينه‌ و كه‌یفا من ب گه‌شبینییێ (فه‌ئلێ) دهێت)) گۆتن: فه‌ئل چییه‌؟ گۆت: ((په‌یڤا خۆش و جوانه‌))</t>
+  </si>
+  <si>
+    <t>عَنْ أَنَسِ بْنِ مَالِكٍ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَا عَدْوَى، وَلَا طِيَرَةَ، وَيُعْجِبُنِي الْفَأْلُ» قَالَ قِيلَ: وَمَا الْفَأْلُ؟ قَالَ: «الْكَلِمَةُ الطَّيِّبَةُ».</t>
+  </si>
+  <si>
+    <t>ئه‌نه‌سێ كوڕێ مالكی (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((عه‌دوا (ڤه‌گوهاستنا نه‌خۆشییێ ژ ئێكی بۆ ئێكی ب خۆرستی ئانكو ئه‌و ب خۆ كارتێكرنێ بكه‌ت) نينه‌ (به‌لكی ئه‌و ب حه‌زا خودێیه‌)، طيه‌ره‌ (فالگرتن ب بالنده‌یان و تشتێن دی) نينه‌ و كه‌یفا من ب گه‌شبینییێ (فه‌ئلێ) دهێت)) گۆتن: فه‌ئل چییه‌؟ گۆت: ((په‌یڤا خۆش و جوانه‌)).</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم بأنَّ العدوى التي كان يَعتقدُها أهلَ الجاهلية بأنَّ المَرضَ يَنتقل بنفسه إلى الآخر من دون قَدَرِ الله بأنها باطلة، 
+وأنَّ الطيرة باطلة، وهي التشاؤم من أيِّ شيءٍ مسموعًا كان أو مرئيًّا، من الطيور أو الحيوانات أو أصحاب العَاهَات أو الأرقام أو الأيام أو غير ذلك،
+وإنما ذَكَرَ الطيرَ لأنه كان المشهور عند الجاهلية، وأصله إطلاق الطير عند الشروع في عملٍ من سفر أو تجارة أو غير ذلك، فإن طار جهة اليمين تفاءل ومضى لما يريد، وإن طار جهة الشمال تشاءم وكَفَّ عمّا يريد. 
+ثم أخبر صلى الله عليه وسلم أنه يُعجبه الفَأْل، وهو ما يَحْدُثُ للإنسانِ من الفرح والسرور من كلمة طيبة يسمعها، وتجعله يحسن الظن بربه.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) مه‌ ئاگه‌هدار دكه‌ت كو ئه‌و باوه‌رییا خه‌لكێ سه‌رده‌مێ نه‌زانینێ هه‌ی كو نه‌خۆشی ب خۆ و بێی قه‌ده‌را خودێ دهێته‌ ڤه‌گوهاستن و دچیته‌ د ناڤ كه‌سێن دیدا یا خه‌له‌ته‌ و چ ڕاستی بۆ نینن. و (طیه‌ره‌) ژی یا خه‌له‌ته‌ و چ ڕاستی بۆ نینن كو ئه‌و ژی ب شوم دیتن و بێئیفله‌ح دیتنا هه‌ر تشته‌كێ بهێته‌ گوهلێبوون یان دیتنه‌، وه‌كی بالنده‌یان، گیانه‌وه‌ران، كه‌سێن كێمئه‌ندام، ژماره‌یان، ڕۆژان یان هه‌ر تشته‌كێ دی. ب تنێ و ڕه‌نگه‌كێ تایبه‌ت به‌حسێ بالنده‌یان كرییه‌، چونكی ل سه‌رده‌مێ نه‌زانیێ (جاهلییه‌تێ) ئه‌ڤ چه‌نده‌ یا به‌لاڤ بوو، بابه‌ت ژی یێ ب ڤی ڕه‌نگی بوو: ده‌مێ ئێكی ڤیابا ده‌ست ب كاره‌كی یان گه‌شته‌كێ یان بازرگانییه‌كێ یان هه‌ر تشته‌كێ دی بكه‌ت؛ دا بالنده‌كی به‌رده‌ت، ئه‌گه‌ر ئه‌ڤ بالندە‌ بۆ لایێ ڕاستێ فڕیبا؛ دا بێژیت ئه‌ڤ كاره‌ یێ ب خێره‌ و دا ده‌ست ب وی كاری كه‌ت، به‌لێ ئه‌گه‌ر بۆ لایێ چه‌پێ فڕیبا؛ دا بێژیت خێر د ڤی كاریدا نینه‌ و بێئیفله‌حییه‌ و دا ده‌ست ژ كاری به‌رده‌ت. پاشی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ هندێ كر كو كه‌یفا وی ب گه‌شبینییێ (فه‌ئلێ) دهێت، فه‌ئل ژی ئه‌و كه‌یفخۆشییه‌ یا ب سه‌ر مرۆڤیدا دهێت ژ به‌ر په‌یڤه‌كا جوان كو گوهلێ دبیت و وه‌ ل وی دكه‌ت هزرێن باش ب خودایێ خۆ ببه‌ت.</t>
+  </si>
+  <si>
+    <t>التوكُّل على الله تعالى، وأنه لا يأتي بالخير إلا الله، ولا يدفع الشر إلا الله.
+النهي عن الطيرة، وهي ما يُتشاءم منه، ويصد عن العمل.
+الفأل ليس من الطيرة المنهي عنها، بل هو من حُسْنِ الظن بالله تعالى.
+كل شيء يحصل بتقدير الله عز وجل وحده لا شريك له.</t>
+  </si>
+  <si>
+    <t>خۆهێلانا ب هیڤییا خودایێ مه‌زنڤه‌ و كو كه‌س خێر و باشییێ نائینیت و شه‌ڕ و خرابییێ دویر ناكه‌ت ژ بلی خودێ.
+پاشڤه‌برن ژ طیه‌ره‌یێ كو ئه‌و ژی ب خراب و بێئیفله‌ح دیتنا تشتانه‌، چونكی مرۆڤی ژ كار دئێخیت و ناهێلیت كار بكه‌ت.
+گه‌شبینی (فه‌ئل) نه‌ ژ وی جۆرێ طیه‌ره‌یێیه‌ یا پاشڤه‌برن ژێ هاتییه‌ كرن، به‌لكی ئه‌و ژ گومانا باشه‌ ب خودایێ مه‌زن.
+هه‌ر تشته‌كێ ڕویدده‌ت؛ ئه‌و ب قه‌زا و قه‌ده‌را خودایێ مه‌زنه‌، ئه‌و خودایێ ب تنێ و چ شریك و هه‌ڤپشك نینن.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3422</t>
   </si>
   <si>
     <t>عن النبي صلى الله عليه وسلم أنه قال في الأنصار: لا يحبهم إلا مؤمن، ولا يبغضهم إلا منافق، من أحبهم أحبه الله ومن أبغضهم أبغضه الله</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ده‌رباره‌ی ئه‌نصاڕییان گۆت: ((كه‌س حه‌ز ژ وان ناكه‌ت ب تنێ باوه‌ردار نه‌بیت، و كه‌سێ كه‌رب ژ وان ڤه‌نابن ب تنێ مونافق نه‌بیت، هه‌ر كه‌سێ حه‌ز ژ وان بكه‌ت؛ خودێ دێ حه‌ز ژێ كه‌ت، و هه‌ر كه‌سێ كه‌رب ژ وان ڤه‌ببن؛ خودێ ژی دێ كه‌رب ژ وی ڤه‌بن))</t>
   </si>
   <si>
     <t>عَنِ الْبَرَاءِ رضي الله عنه: عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أَنَّهُ قَالَ فِي الْأَنْصَارِ: «لَا يُحِبُّهُمْ إِلَّا مُؤْمِنٌ، وَلَا يُبْغِضُهُمْ إِلَّا مُنَافِقٌ، مَنْ أَحَبَّهُمْ أَحَبَّهُ اللهُ وَمَنْ أَبْغَضَهُمْ أَبْغَضَهُ اللهُ».</t>
   </si>
   <si>
     <t>به‌رائێ كوڕێ عازبی (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ده‌رباره‌ی ئه‌نصاڕییان گۆت: ((كه‌س حه‌ز ژ وان ناكه‌ت ب تنێ باوه‌ردار نه‌بیت، و كه‌سێ كه‌رب ژ وان ڤه‌نابن ب تنێ مونافق نه‌بیت، هه‌ر كه‌سێ حه‌ز ژ وان بكه‌ت؛ خودێ دێ حه‌ز ژێ كه‌ت، و هه‌ر كه‌سێ كه‌رب ژ وان ڤه‌ببن؛ خودێ ژی دێ كه‌رب ژ وی ڤه‌بن)).</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ حُبَّ الأنصار مِن أهل المدينة، علامةٌ على كمال الإيمان؛ وهذا لسابِقَتِهم في نُصرة الإسلام والنبي عليه الصلاة والسلام، والسعي في إيواء المسلمين، وبذلهم أموالهم وأنفسهم في سبيل الله، وأنَّ بُغضَهم عَلامةٌ على النفاق. 
 ثم بَيَّنَ صلى الله عليه وسلم أنَّ مَن أَحَبَّ الأنصار أحبَّه الله، ومَن أبغضهم أبغضَه الله.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) مه‌ ئاگه‌هدار دكه‌ت كو حه‌زژێكرنا ئه‌نصاڕان (خه‌لكێ مه‌دینێ) نیشانه‌كا ته‌مامبوونا باوه‌رییێیه‌‌؛ ئه‌ڤه‌ ژی ژ به‌ر هندێ چونكی ئه‌و ده‌ستپێشخه‌ربوون د به‌ڕه‌ڤانیكرنا ئیسلامێ و پێغه‌مبه‌ری و به‌رده‌وام بزاڤ دكرن بۆ حه‌واندن و پشته‌ڤانیكرنا موسلمانان و مالێ خۆ و ڕحا خۆ د ڕێكا خودێدا پێشكێش دكر، كا چاوا كه‌ربڤه‌بوون ژ وان ژی نیشانه‌كا مونافقییێیه‌. پاشی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار كر كو هه‌ر كه‌سێ حه‌ز ژ ئه‌نصاڕان بكه‌ت؛ خودێ ژی دێ حه‌ز ژێ كه‌ت، و هه‌ر كه‌سێ كه‌رب ژ وان ڤه‌ببن؛ خودێ ژی دێ كه‌رب ژ وی ڤه‌بن.</t>
   </si>
   <si>
     <t>فيه مَنْقَبَة عظيمة للأنصار، فحُبُّهم علامةٌ على الإيمان وبراءةٌ من النفاق.
 حُبُّ أولياء الله ونصرتهم سبب في حب الله للعبد.
 فضل السابقين الأولين في الإسلام.</t>
   </si>
@@ -5754,50 +6386,81 @@
 فكما تفضلت على آل إبراهيم عليه السلام وهم إبراهيم وإسماعيل وإسحاق وذريتهم وأتباعهم المؤمنين، فأَلْحِقْ فضلك بمحمدٍ صلى الله عليه وسلم. 
 "إنك حميد مجيد" 
 أي: المحمود في ذاتك وصفاتك وأفعالك، الواسع في عظمتك وسلطانك وعطائك. 
 "اللهم بارك على محمدٍ وعلى آل محمد كما باركتَ على آل إبراهيم" 
 أي أعطِهِ من الخير والكرامة أعظمَها وزِدْها وثَبِّتْها.</t>
   </si>
   <si>
     <t>صه‌حابییان پرسیار ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) كر ده‌رباره‌ی شێواز و چاوانییا صه‌له‌واتدانێ ل سه‌ر وی؟ پشتی كو شێوازێ سلاڤكرنێ ل سه‌ر وی د ته‌حیاتێدا (ته‌شه‌هودێدا) زانی: "السلام عليك أيها النبي ورحمة الله وبركاته..."؟ ڤێجا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) شێوازێ صه‌له‌واتدانێ نیشا وان دا، و ڕامانا وێ ژی ئه‌ڤه‌یه‌: " اللَّهُمَّ صَلِّ عَلَى مُحَمَّدٍ وَعَلَى آلِ مُحَمَّدٍ" ئانكو: مه‌دح و په‌سنا وی ب ئاخڤتنێن جوان د ناڤ مه‌لائیكه‌تێن بلنددا بكه‌، و هه‌روه‌سا ل سه‌ر دویكه‌ڤتییێن ئایینێ وی و باوه‌ردارێن ژ كه‌س و كارێن وی. "كَمَا صَلَّيْتَ عَلَى آلِ إِبْرَاهِيمَ" ڤێجا هه‌روه‌كی كا چاوا ته‌ قه‌نجی د گه‌ل مالباتا ئیبراهیمی (سلاڤ لێ بن) كرییه كو ئه‌و ژی ئیبراهیم و ئیسماعیل و ئیسحاق و دوینده‌ھ و دویكه‌ڤتییێن وان یێن باوه‌ردارن، ئاها وه‌سا تو قه‌نجییا خۆ بگه‌هینه‌ موحه‌ممه‌دی ژی (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن).‌ " إِنَّكَ حَمِيدٌ مَجِيدٌ". تو یێ په‌سنكریی د زات و سالۆخه‌ت و كریارێن خۆدا و تو گه‌له‌كێ مه‌زن و خودان ده‌ستهه‌لاتی و دان و به‌خشینا ته‌ ژی یا مه‌زنه‌. "اللَّهُمَّ بَارِكْ عَلَى مُحَمَّدٍ وَعَلَى آلِ مُحَمَّدٍ، كَمَا بَارَكْتَ عَلَى آلِ إِبْرَاهِيمَ". ژ خێر و كه‌ره‌م و قه‌نجییا خۆ؛ مه‌زنترین پشك بده‌ وی و بۆ وی زێده‌ بكه‌ و بۆ بنه‌جھ و به‌رده‌وام بكه‌.</t>
   </si>
   <si>
     <t>السَّلَفُ كانوا يتهادَوْن مسائلَ العلم.
 وجوب الصلاة على النبي صلى الله عليه وسلم في التشهد الأخير من الصلاة.
 النبي صلى الله عليه وسلم علَّم أصحابَه السلامَ والصلاةَ عليه.
 هذه الصيغة هي أكملُ الصِّيَغِ في الصلاةِ على النبيِّ صلى الله عليه وسلم.</t>
   </si>
   <si>
     <t>سه‌له‌فێن مه‌ یێن باش بابه‌تێن زانستی دكرنه‌ دیاری بۆ ئێكودوو.
 فه‌ربوونا صه‌له‌واتدانێ ل سه‌ر پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) د ته‌حیاتا دویماهیكێدا ژ نڤێژێ.
 پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) شێوازێ سلاڤ و صه‌له‌واتدانێ نیشا صه‌حابییان دا.
 ئه‌ڤ شێوازه‌ ته‌مامترین شێوازێ صه‌له‌واتدانێیه‌ ل سه‌ر پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن).</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/5377</t>
   </si>
   <si>
+    <t>لا صلاة لمن لم يقرأ بفاتحة الكتاب</t>
+  </si>
+  <si>
+    <t>((چ نڤێژ بۆ وی كه‌سی نینن‌ یێ سووڕه‌ت فاتیحه‌ تێدا نه‌خوینیت))</t>
+  </si>
+  <si>
+    <t>عَنْ عُبَادَةَ بْنِ الصَّامِتِ رضي الله عنه أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَا صَلَاةَ لِمَنْ لَمْ يَقْرَأْ بِفَاتِحَةِ الكِتَابِ».</t>
+  </si>
+  <si>
+    <t>عوباده‌تێ كوڕێ سامتی (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((چ نڤێژ بۆ وی كه‌سی نینن‌ یێ سووڕه‌ت فاتیحه‌ تێدا نه‌خوینیت)).</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلمَ أنَّ الصلاةَ لا تَصِحُّ إلا بقراءة سورة الفاتحة، فهي ركن من أركان الصلاة في كلِّ ركعة.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار كر كو نڤێژ یا دروست نابیت ئه‌گه‌ر سووڕه‌ت فاتیحه‌ تێدا نه‌هێته‌ خواندن، چونكی ئه‌و ستوینه‌كه‌ ژ ستوینین نڤێژێ د هه‌می ڕكاعه‌تاندا.</t>
+  </si>
+  <si>
+    <t>لا يُجْزِىءُ عن قراءةِ الفاتحةِ غيرُها مع القُدرةِ عليها.
+بُطلان الركعة التي لم يُقرأْ فيها بالفاتحة، مِن المُتَعَمِّدِ والجاهلِ والناسي؛ لأنها ركن، والأركان لا تسقط مطلقًا.
+تسقط قراءةُ الفاتحةِ عن المأموم إذا أدركَ الإمام راكعًا.</t>
+  </si>
+  <si>
+    <t>چ تشتێن دی جهێ سووڕه‌ت فاتیحه‌ ناگرن، ئه‌گه‌ر مرۆڤی شیان هه‌بن وێ بخوینیت.
+به‌تالبوونا وێ ڕكاعه‌تا فاتیحه‌ تێدا نه‌هێته‌ خواندن، چ ب مه‌ره‌م بیت یان ژی ب نه‌زانين بیت یان ژبیركرن، چونكی ئه‌و ستوینه‌كه‌ و ستوین ب چ شێوه‌یان نابیت بهێنه‌ هێلان.
+خواندنا سووڕه‌ت فاتیحه‌ ژ سه‌ر نڤێژكه‌ری دكه‌ڤیت ئه‌گه‌ر گه‌هشتبیته‌ پێشنڤێژی و ئه‌و یێ د ڕكوعێدا.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/5378</t>
+  </si>
+  <si>
     <t>أقرب ما يكون العبد من ربه وهو ساجد، فأكثروا الدعاء</t>
   </si>
   <si>
     <t>((نێزیكترین جھ و ده‌م مرۆڤ تێدا یێ نێزیكی خودێ بیت؛ ئه‌وه‌ ده‌مێ مرۆڤ تێدا دچیته‌ سوجدێ، له‌وا هوین گه‌له‌ك دوعایان د سوجدێدا بكه‌ن))</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «أَقْرَبُ مَا يَكُونُ الْعَبْدُ مِنْ رَبِّهِ وَهُوَ سَاجِدٌ، فَأَكْثِرُوا الدُّعَاءَ».</t>
   </si>
   <si>
     <t>ژ ئه‌بو هورەیرەی (خودێ ژێ ڕازی بیت) ژ پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) گۆت: ((نێزیكترین جھ و ده‌م مرۆڤ تێدا یێ نێزیكی خودێ بیت؛ ئه‌وه‌ ده‌مێ مرۆڤ تێدا دچیته‌ سوجدێ، له‌وا هوین گه‌له‌ك دوعایان د سوجدێدا بكه‌ن)).</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ أقربَ ما يكون العبد من ربه وهو ساجد؛ وذلك أنّ المصليَ يَضعُ أعلى وأشرف ما في جسده على الأرض خضوعًا وتَذَلُّلًا وتواضعًا لله عز وجل وهو ساجد.
 وقد أمر صلى الله عليه وسلم بالإكثار من الدعاء في السجود، فيجتمع في ذلك التَذَلُّلُ لله بالقول والفعل.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار دكه‌ت كو نێزیكترین ده‌م مرۆڤ تێدا یێ نێزیكی خودێ بیت، ئه‌وه‌ ده‌مێ مرۆڤ تێدا دچیته‌ سوجدێ، ئه‌ڤه‌ ژی چونكی نڤێژكه‌ر ده‌مێ دچیته‌ سوجدێ؛ بلندترین و ب قه‌درترین ئه‌ندامێ له‌شێ خۆ ددانیته‌ سه‌ر ئه‌ردی، وه‌ك خۆشكاندن و سه‌رچه‌مییان و خۆكێمكرن بۆ خودایێ مه‌زن.
 و پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) فه‌رمانكرییه‌ مرۆڤ د سوجدێدا گه‌له‌ك دوعایان بكه‌ت، ب ڤێ چه‌ندێ خۆشكاندن و خۆكێمكرنا بۆ خودێ ب گۆتن و كریاران د سوجدێدا كۆم دبن.</t>
   </si>
   <si>
     <t>الطاعة تزيدُ العبدَ قُرْبًا مِن الله سبحانه وتعالى.
 استحبابِ كثرةِ الدعاء في السجود؛ لأنه من مواطن الإجابة.</t>
   </si>
   <si>
     <t>عیباده‌ت و گوهدانا خودێ؛ مرۆڤی پتر نێزیكی خودایێ مه‌زن دكه‌ن.
@@ -6082,82 +6745,192 @@
   <si>
     <t>ژ عه‌بدولڵاهێ كوڕێ عومه‌ری (خودێ ژ هه‌ردووكان ڕازی بیت) گۆت: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گوھ ل زه‌لامه‌كی بوو ده‌رباره‌ی شه‌رمێ (حه‌یائێ) شیره‌ت ل برایێ خۆ دكرن، ئینا گۆت: ((شه‌رم ژ باوه‌رییێیه‌)).</t>
   </si>
   <si>
     <t>سَمِعَ النبيُّ صلى الله عليه وسلم رجلًا ينصح أخاه أن يترك كثرةَ الحياء! فبَيَّن له أن الحياء من الإيمان، وأنه لا يأتي إلا بخير.
 والحياء خُلقٌ يَحْمِلُ على فِعْل الجميل وترك القبيح.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گوھ ل زه‌لامه‌كی بوو شیره‌ت ل برایێ خۆ دكرن كو ڤێ شه‌رما زێده‌ بهێلیت و هند یێ شه‌رمین نه‌بیت! ئینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بۆ وی كه‌سی دیار كر كو شه‌رم ژ باوه‌رییێیه‌ و ئه‌و ژ باشییێ زێده‌تر چ ب دویڤ خۆڕا نائینیت.
 شه‌رم ڕه‌وشته‌كه‌ خودانی پالدده‌ت بۆ كرنا كارێن باش و جوان و هێلانا كارێن كرێت و خراب.</t>
   </si>
   <si>
     <t>ما يَمنعُك من الخير لا يُسمَّى حياءً، بل يُسمى خَجَلًا وعَجْزًا وخَوَرًا وجُبْنًا.
 الحياء من الله عز وجل يكون بفعل المأمورات، وترك المحظورات.
 الحياء مِن الخَلق يكون باحترامهم، وإنزالهم منازلهم، واجتناب ما يقبح عادةً.</t>
   </si>
   <si>
     <t>ئه‌وا نه‌هێلیت تو كارێن باش بكه‌ی؛ نابێژنێ شه‌رم (حه‌یاء)، به‌لكی دبێژنێ شه‌رمكرنا نه‌باش (خه‌جه‌ل) و بێشیانی و ته‌مبه‌لی و ترسنوكى.
 شه‌رمكرنا ژ خودایێ مه‌زن دێ ب ئه‌نجامدانا وان تشتان بیت یێن وی فه‌رمان پێ كری و هێلانا وان تشتان بیت یێن وی حه‌رام كرین.
 شه‌رمكرنا ژ خه‌لكی دێ ب ڕێزگرتنا ل وان بیت و دانانا وان بیت ل وێ پله‌یا ئه‌و ژ هه‌ژی، دیسان دویركه‌ڤتنا ژ وان تشتێن كو ب گشتی د كرێت و خرابن.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/5478</t>
   </si>
   <si>
+    <t>المؤمن القوي، خير وأحب إلى الله من المؤمن الضعيف، وفي كل خير،</t>
+  </si>
+  <si>
+    <t>((باوه‌ردارێ ب هێز، باشتر و خۆشتڤیتره‌ ل ده‌ڤ خودێ ژ باوه‌ردارێ لاواز و د هه‌ردووكاندا خێر یا هه‌ی</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «الْمُؤْمِنُ الْقَوِيُّ، خَيْرٌ وَأَحَبُّ إِلَى اللهِ مِنَ الْمُؤْمِنِ الضَّعِيفِ، وَفِي كُلٍّ خَيْرٌ، احْرِصْ عَلَى مَا يَنْفَعُكَ، وَاسْتَعِنْ بِاللهِ وَلَا تَعْجَزْ، وَإِنْ أَصَابَكَ شَيْءٌ، فَلَا تَقُلْ لَوْ أَنِّي فَعَلْتُ كَانَ كَذَا وَكَذَا، وَلَكِنْ قُلْ قَدَرُ اللهِ وَمَا شَاءَ فَعَلَ، فَإِنَّ (لَوْ) تَفْتَحُ عَمَلَ الشَّيْطَانِ».</t>
+  </si>
+  <si>
+    <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((باوه‌ردارێ ب هێز، باشتر و خۆشتڤیتره‌ ل ده‌ڤ خودێ ژ باوه‌ردارێ لاواز و د هه‌ردووكاندا خێر یا هه‌ی (هه‌ردووك د باشن)، یێ ڕژدبه‌ ل سه‌ر وی تشتێ مفایێ ته‌ تێدا و داخوازا هاریكارییێ ژ خودێ بكه‌ و سست نه‌به‌، و ئه‌گه‌ر تشته‌كێ نه‌خۆش ب سه‌رێ ته‌ هات، نه‌بێژه‌: ئه‌گه‌ر من فلان تشت كربا؛ دا هۆسا و هۆسا چێبیت، به‌لكی بێژه‌: ئه‌ڤه‌ قه‌ده‌را خودێیه‌ و تشتێ وی ڤیایی كر، چونكی ب ڕاستی په‌یڤا (ئه‌گه‌ر - لَوْ) ده‌رگه‌هێ كریارێن شه‌یتانی ڤه‌دكه‌ت)).</t>
+  </si>
+  <si>
+    <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ المؤمنَ خيرٌ كلُّه، ولكن المؤمن القوي في إيمانِهِ وعزيمتِهِ ومالِهِ وغيرِها مِن أوجه القوة خيرٌ وأحبُّ إلى الله عز وجل من المؤمن الضعيف. 
+ثم أوصى النبيُّ صلى الله عليه وسلم المؤمنَ بالأخذِ بالأسبابِ فيما ينفعه من أمور الدنيا والآخرة، مع الاعتماد على الله سبحانه وتعالى، والاستعانة به، والتوكل عليه. 
+ثم نَهى صلى الله عليه وسلم عن العَجْزِ والكَسَلِ والتَّثَاقُلِ عن فِعْلِ ما ينفع في الدارين. 
+فإذا اجتهد المؤمن في العمل، وأخذ بالأسباب، مستعينًا بالله، وطلب الخير من الله، فلا عليه بعدها إلا أنْ يُفَوِّضَ أمرَه كلَّه لله، وليعلم أنَّ اختيار الله عز وجل هو الخير، 
+فإذا أصابته بعد ذلك مصيبة، فلا يقل: 
+"لو أني فعلتُ كان كذا وكذا"؛ 
+"فإن (لو) تفتح عمل الشيطان" في الاعتراض على القدر، والتَّحَسُّرِ على ما فات، ولكن يقول مستسلمًا وراضيًا: "قَدر الله، وما شاء فعل"،
+فما وقع إنما هو بمقتضى ما أراده الله، فإنه فعَّالٌ لما يريد، ولا رادّ لقضائه، ولا مُعَقِّب لحُكْمِهِ.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار دكه‌ت كو باوه‌ردار هه‌می خێر و باشییه‌، به‌لێ باوه‌ردارێ ب هێز د باوه‌ری و حه‌ز و ئیراده‌ و مال و هه‌می لایه‌نێن دی یێن هێزێدا، باشتر و خۆشتڤیتره‌ ل ده‌ڤ خودایێ مه‌زن ژ باوه‌ردارێ لاواز. پاشی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) شیره‌ت ل باوه‌رداری كر كو ئه‌گه‌رێن سه‌ركه‌ڤتنێ وه‌رگریت د وان تشتێن مفا بۆ دونیا و ئاخره‌تا وی تێدا هه‌ی، د گه‌ل هندێ دڤێت پشتا خۆ ب خودایێ مه‌زنڤه‌ گرێده‌ت و داخوازا هاریكارییێ ژ وی بكه‌ت و خۆ بهێلیته ب هیڤییا ویڤه‌، پاشی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) پاشڤه‌برن ل سستی و ته‌مبه‌لی و بێهێزیێ كر د ئه‌نجامدانا وان كاراندا یێن مفایێ هه‌ردوو مالێن دونیا و ئاخره‌تێ تیدا هه‌ی. ڤێجا ئه‌گه‌ر باوه‌رداری خۆ د کاریدا زه‌حمه‌ت دا و ده‌ست ب ئه‌گه‌رانڤه‌ گرت و پشتا خۆ ب خودایێ خۆڤه‌ گرێدا و داخوازا باشی و هاریكارییێ ژ خودێ كر، ئێدی پشتی هنگی چ ل سه‌ر وی نینه‌ ژ بلی هندێ ئه‌و كارێ خۆ هه‌مییێ ڕاده‌ستی خودایێ خۆ بكه‌ت و بلا بزانیت كو هه‌لبژارتنا خودایێ مه‌زن بۆ وی خێره‌ و باشتره . پاشی ئه‌گه‌ر پشتی هنگی تووشی نه‌خۆشی یان مۆسیبه‌ته‌كێ بوو، بلا نه‌بێژیت: "ئه‌گه‌ر من فلان تشت كربا؛ دا هۆسا و هۆسا چێبیت"، "چونكی په‌یڤا (ئه‌گه‌ر - لَوْ) ده‌رگه‌هێ كریارێن شه‌یتانی ڤه‌دكه‌ت" بۆ نه‌ڕازیبوونێ ل سه‌ر قه‌ده‌را خودێ و خه‌مخوارنا ل سه‌ر تشتێ بووری، به‌لكی بلا ب ڕازیبوونڤه‌ بێژیت: "قه‌ده‌را خودێیه‌ و تشتێ وی ڤیای كر"، چونكی ئه‌وا ڕویدای هه‌می ب ڤیانا خودێ بوویه‌ و ئه‌وی چ بڤێت دكه‌ت و كه‌س نه‌شێت بڕیارا وی بزڤڕینیت.</t>
+  </si>
+  <si>
+    <t>تَفاوُت الناس في الإيمان.
+استحباب القوة في الأعمال؛ لأنه يحصل بها من الفائدةِ ما لا يحصل بالضعف.
+الإنسانُ ينبغي أنْ يحرصَ على ما ينفعُه، ويترك ما لا ينفعه.
+يجب على المؤمن أنْ يَطلُبَ معونةَ الله له في كل أموره، ولا يعتمد على نفسه.
+إثبات القضاء والقدر، وأنه لا ينافي بَذْلَ الأسباب والسعي في طلب الخيرات.
+النهي عن قول «لو» على وجه التَّسَخُّطِ عند نزول المصائب، وتحريم الاعتراض على القضاء والقدر لله تعالى.</t>
+  </si>
+  <si>
+    <t>جوداهییا خه‌لكی د پله‌یێن باوه‌رییێدا.
+سوننه‌تبوونا هێزێ د كار و كریاراندا، چونكی ئه‌و مفایێ ژ كه‌سێ بهێزڤه‌ دهێت؛ ژ كه‌سێ لاوازڤه‌ ناهێت.
+پێدڤییه‌ مرۆڤ یێ ڕژد بیت ل سه‌ر وی تشتێ مفایێ وی تێدا هه‌ی و ده‌ست ژ تشتێ بێمفا به‌رده‌ت.
+پێدڤییه‌ باوه‌ردار د هه‌می كارێن خۆدا داخوازا هاریكارییێ ژ خودێ بكه‌ت و ب تنێ پشتبه‌ستنێ ل سه‌ر خۆ نه‌كه‌ت.
+پشتڕاستكرنا قه‌زا و قه‌ده‌رێ و كو ئه‌و دژی ئه‌گه‌ر وه‌رگرتن و خۆزه‌حمه‌تدانێ نینه بۆ داخوازکرنا خێر و باشییان‌.
+پاشڤه‌برن ژ گۆتنا (ئه‌گه‌ر - لَوْ) ب مه‌ره‌ما نه‌ڕازیبوونێ ده‌مێ نه‌خۆشی دهێن و حه‌رامبوونا نه‌ڕازیبوونێ ل سه‌ر بڕیار و قه‌ده‌را خودایێ مه‌زن.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/5493</t>
+  </si>
+  <si>
     <t>الدعاء هو العبادة</t>
   </si>
   <si>
     <t>((دوعا عیباده‌ت ب خۆیه‌</t>
   </si>
   <si>
     <t>عن النعمان بن بَشِير رضي الله عنه قال: سمعت النبيَّ صلى الله عليه وسلم يقول: «الدُّعَاءُ هُوَ الْعِبَادَةُ»، ثُمَّ قَرَأَ: «{وَقَالَ رَبُّكُمُ ادْعُونِي أَسْتَجِبْ لَكُمْ إِنَّ الَّذِينَ يَسْتَكْبِرُونَ عَنْ عِبَادَتِي سَيَدْخُلُونَ جَهَنَّمَ دَاخِرِينَ} [غافر: 60]».</t>
   </si>
   <si>
     <t>ژ نوعمانێ كوڕێ به‌شیری (خودێ ژێ ڕازی بیت) گۆت: من گوھ ل پێغەمبەری (صەلات و سەلامێن خودێ ل سەر بن) بوو دگۆت: ((دوعا عیباده‌ت ب خۆیه‌))، پاشی ئه‌ڤ ئایه‌ته‌ خواند: {وَقَالَ رَبُّكُمُ ادْعُونِي أَسْتَجِبْ لَكُمْ إِنَّ الَّذِينَ يَسْتَكْبِرُونَ عَنْ عِبَادَتِي سَيَدْخُلُونَ جَهَنَّمَ دَاخِرِينَ} [غافر: 60]، ئانكو: ((و خودايێ هه‌وه‌ - گه‌لی عيباده‌تكه‌ران - گۆت: هوين دوعايان ژ من ب تنێ بكه‌ن و عيباده‌تێ من بكه‌ن ئه‌ز دێ د به‌رسڤا هه‌وه‌ هێم، هندى ئه‌ون يێن خۆ ژ باوه‌رى ئينانا ب په‌رستنا من ب تنێ مه‌زنتر لێ دكه‌ن، ئه‌و ب ڕه‌زيلی و شه‌رمزاریڤه‌ دێ چنه‌ جه‌هنه‌مێ)).</t>
   </si>
   <si>
     <t>أَخبرَ النبيُّ صلى الله عليه وسلم أن الدعاء هو العبادة، فالواجب أن يكون كلُّه خالصًا لله، سواء كان دعاء مسألة وطلب، بأن يسأل الله تعالى ما ينفعه، ودفع ما يضره في الدنيا والآخرة، أو كان دعاء عبادة، وهي كلُّ ما يحبه الله ويرضاه من الأقوال والأعمال الظاهرةِ والباطنة، العبادات القلبية أو البدنية أو المالية.
 ثم استدلَّ النبي صلى الله عليه وسلم على ذلك حيث قال: قال الله: 
 {ادعوني أستجب لكم إن الذين يستكبرون عن عبادتي سيدخلون جهنم داخرين}.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ هندێ دكه‌ت كو دوعا عیباده‌ته‌، له‌وا دڤێت ئه‌ڤ عیباده‌ته‌ هه‌می ب دلسۆزی بۆ خودێ بتنێ بهێته‌ كرن، چ ئه‌ڤ دوعایه‌ دوعایا داخوازكرنێ بیت، ئانكو ئه‌ڤه‌ بیت مرۆڤ داخوازا تشته‌كێ مفایێ مرۆڤی تێدا بۆ خۆ ژ خودێ بكه‌ت و داخوازێ ژێ بكه‌ت وی تشتێ د دونیا و قیامه‌تێدا زیانێ دگه‌هینیته‌ وی ژ وی بده‌ته‌ پاش، یان ژی دوعایا عیباده‌تی بیت، كو ئه‌و ژی هه‌ر تشته‌كی ب خۆڤه‌ دگریت یێ خودێ حه‌ز ژێ دكه‌ت و پێ ڕازی دبیت ژ گۆتن و كریارێن سه‌رڤه‌ و ناڤدا ژ عیباده‌تێن گرێدایی دلی و له‌شی و مال و سامانی.
 پاشی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بۆ ڤێ چه‌ندێ به‌ڵگه‌ ئینا، ئه‌ڤه‌ ژی ده‌مێ گۆتی: خودێ گۆت: ((و خودايێ هه‌وه‌ - گه‌لی عيباده‌تكه‌ران - گۆت: هوين دوعايان ژ من ب تنێ بكه‌ن و عيباده‌تێ من بكه‌ن ئه‌ز دێ د به‌رسڤا هه‌وه‌ هێم، هندى ئه‌ون يێن خۆ ژ باوه‌ری ئينانا ب په‌رستنا من ب تنێ مه‌زنتر لێ دكه‌ن، ئه‌و ب ڕه‌زيلی و شه‌رمزاریڤه‌ دێ چنه‌ جه‌هنه‌مێ)).</t>
   </si>
   <si>
     <t>الدعاء أصل العبادة ولا يجوز صرفه لغير الله.
 الدعاء يتضمَّن حقيقة العبودية والاعتراف بغنى الرب وقدرته تعالى، وافتقار العبد إليه.
 الوعيد الشديد جزاء الاستكبار عن عبادة الله وترك دعائه، وأن الذين يستكبرون عن دعاء الله سيدخلون جهنم صاغرين حقيرين.</t>
   </si>
   <si>
     <t>دوعا بنیاتێ عیباده‌تییه‌ و نابیت ژ تشته‌كێ دی ژ بلی خودێ بهێته‌ كرن.
 دوعا ڕاستی و حه‌قیقه‌تا عه‌بدینییێ و دانپێدانا ب زه‌نگینی و هێز و شیانێن خودێ و هه‌ژارییا عه‌بدی بۆ لایێ وی بخۆڤه‌ دگریت.
 گه‌فێن دژوار وه‌ك جزایه‌ك ژ به‌ر خۆمه‌زنكرنا ل سه‌ر عیباده‌تێ خودێ و هێلانا دوعاكرنێ ژ وی و كو ئه‌و كه‌سێن خۆ ژ دوعاكرنێ مه‌زنتر دبینن و خۆ مه‌زن دكه‌ن؛ دێ ب ڕه‌زیلی و سه‌رشووڕی چنه‌ جه‌هنه‌مێ.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/5496</t>
+  </si>
+  <si>
+    <t>كان أكثر دعاء النبي صلى الله عليه وسلم: اللهم ربنا آتنا في الدنيا حسنة، وفي الآخرة حسنة، وقنا عذاب النار</t>
+  </si>
+  <si>
+    <t>پترییا دوعایێن پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ئه‌ڤه‌ بوون: ((خودایێ مه‌؛ تو د دونیایێدا چاكییێ بده‌ مه‌ و د ئاخره‌تێ ژیدا چاكییێ بده‌ مه‌ و مه‌ ژ سزایێ ئاگرێ جه‌هنه‌مێ بپارێزه‌))</t>
+  </si>
+  <si>
+    <t>عَنْ أَنَسٍ رضي الله عنه قَالَ: كَانَ أَكْثَرُ دُعَاءِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «اللَّهُمَّ رَبَّنَا آتِنَا فِي الدُّنْيَا حَسَنَةً، وَفِي الآخِرَةِ حَسَنَةً، وَقِنَا عَذَابَ النَّارِ».</t>
+  </si>
+  <si>
+    <t>ئه‌نه‌س (خودێ ژێ ڕازی بیت) دبێژیت: پترییا دوعایێن پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ئه‌ڤه‌ بوون: ((خودایێ مه‌؛ تو د دونیایێدا چاكییێ بده‌ مه‌ و د ئاخره‌تێ ژیدا چاكییێ بده‌ مه‌ و مه‌ ژ سزایێ ئاگرێ جه‌هنه‌مێ بپارێزه‌)).</t>
+  </si>
+  <si>
+    <t>كانَ النبيُّ صلى الله عليه وسلم يُكْثِرُ الدعاءَ بِجَوامِعِ الدعاء، ومنها: 
+"اللهم ربنا آتنا في الدنيا حسنة، وفي الآخرة حسنة، وقنا عذاب النار"،
+فهو يشتمل على حسنة الدنيا من رزق هنيءٍ واسع حلال، وزوجة صالحة، وولدٍ تقَرُّ به العين، وراحة، وعلمٍ نافع، وعمل صالح، ونحو ذلك من المطالب المحبوبة والمباحة، وحسنة الآخرة من السلامة من العقوبات في القبر والموقف والنار، وحصول رضا الله، والفوز بالنعيم المُقيم، والقرب من الرب الرحيم.</t>
+  </si>
+  <si>
+    <t>گه‌له‌ك جاران پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دوعایێن ڤه‌گر دكرن، ژ وان ژی: " خودایێ مه‌؛ تو د دونیایێدا چاكییێ بده‌ مه‌ و د ئاخره‌تێ ژیدا چاكییێ بده‌ مه‌ و مه‌ ژ سزایێ ئاگرێ جه‌هنه‌مێ بپارێزه‌"؛ ئه‌ڤ دوعایه‌ باشی و چاكییا دونیایێ ب خۆڤه‌ دگریت، وه‌كی: ڕزقێ حه‌لال و به‌رفره‌هـ، هه‌ڤژینا باش، زارۆكێن دلخۆشكه‌ر، ئارامی، زانستێ ب مفا، كریارا باش و هه‌ر تشته‌كێ مرۆڤ حه‌ز ژێ بكه‌ت و حه‌لال بیت. هه‌روه‌سا باشی و چاكییا ئاخره‌تێ ژی ب خۆڤه‌ دگریت، وه‌كی: سلامه‌تییا ژ سزایێن قه‌بری و قیامه‌ت و ئاگرێ جه‌هنه‌مێ و بدستڤه‌ئینانا ڕازیبوونا خودێ و خۆشییێن به‌رده‌وام د به‌حه‌شتێدا و نێزیکبوون ل خودایێ دلۆڤان.</t>
+  </si>
+  <si>
+    <t>استحباب الدعاء بالأدعية الجامعة، تأسيًا بالنبي صلى الله عليه وسلم.
+الأكمل أنْ يَجمعَ الإنسانُ في دعائه بين خير الدنيا والآخرة.</t>
+  </si>
+  <si>
+    <t>سوننه‌تبوونا دوعاكرنێ ب دوعایێن ڤه‌گر، ئه‌ڤه‌ ژی وه‌ك چاڤلێكرن ب پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن).
+یا ته‌مام و باشتر ئه‌وه‌ مرۆڤ د دوعایا خۆدا خێرا دونیا و ئاخره‌تێ پێكڤه‌ بخوازیت.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/5502</t>
+  </si>
+  <si>
+    <t>سيد الاستغفار</t>
+  </si>
+  <si>
+    <t>((سه‌روه‌را ئیستیغفاران</t>
+  </si>
+  <si>
+    <t>عَنْ شَدَّادِ بْنِ أَوْسٍ رَضِيَ اللَّهُ عَنْهُ عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «سَيِّدُ الِاسْتِغْفَارِ أَنْ تَقُولَ: اللَّهُمَّ أَنْتَ رَبِّي لاَ إِلَهَ إِلَّا أَنْتَ، خَلَقْتَنِي وَأَنَا عَبْدُكَ، وَأَنَا عَلَى عَهْدِكَ وَوَعْدِكَ مَا اسْتَطَعْتُ، أَعُوذُ بِكَ مِنْ شَرِّ مَا صَنَعْتُ، أَبُوءُ لَكَ بِنِعْمَتِكَ عَلَيَّ، وَأَبُوءُ لَكَ بِذَنْبِي فَاغْفِرْ لِي، فَإِنَّهُ لاَ يَغْفِرُ الذُّنُوبَ إِلَّا أَنْتَ» قَالَ: «وَمَنْ قَالَهَا مِنَ النَّهَارِ مُوقِنًا بِهَا، فَمَاتَ مِنْ يَوْمِهِ قَبْلَ أَنْ يُمْسِيَ، فَهُوَ مِنْ أَهْلِ الجَنَّةِ، وَمَنْ قَالَهَا مِنَ اللَّيْلِ وَهُوَ مُوقِنٌ بِهَا، فَمَاتَ قَبْلَ أَنْ يُصْبِحَ، فَهُوَ مِنْ أَهْلِ الجَنَّةِ».</t>
+  </si>
+  <si>
+    <t>شه‌ددادێ كوڕێ ئه‌وسی (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((سه‌روه‌را ئیستیغفاران ئه‌ڤه‌یه‌‌ تو بێژی: "اللَّهُمَّ أَنْتَ رَبِّي لاَ إِلَهَ إِلَّا أَنْتَ، خَلَقْتَنِي وَأَنَا عَبْدُكَ، وَأَنَا عَلَى عَهْدِكَ وَوَعْدِكَ مَا اسْتَطَعْتُ، أَعُوذُ بِكَ مِنْ شَرِّ مَا صَنَعْتُ، أَبُوءُ لَكَ بِنِعْمَتِكَ عَلَيَّ، وَأَبُوءُ لَكَ بِذَنْبِي فَاغْفِرْ لِي، فَإِنَّهُ لاَ يَغْفِرُ الذُّنُوبَ إِلَّا أَنْتَ"، ئانكو: ((خودایێ من؛ تو خودایێ منی، ژ ته‌ پێڤه‌تر چ خودایێن ژ هه‌ژی په‌رستنێ نینن، ته‌ ئه‌ز یێ ئافراندیم و ئه‌ز عه‌بدێ ته‌مه‌ و هندی ئه‌ز بشێم ژی ئه‌ز یێ ل سه‌ر سۆز و په‌یمانا ته‌، ئه‌ز خۆ ب ته‌ دپارێزم ژ خرابییا وان كارێن من ئه‌نجام داین، ئه‌ز دانپێدانێ ب نیعمه‌تێن ته‌ ل سه‌ر خۆ دكه‌م و ئه‌ز دانپێدانێ ب گونه‌هێن خۆ دكه‌م، ڤێجا تو گونه‌هێن من ژێببه‌، چونكی ب ڕاستی ژ بلی ته‌ كه‌س گونه‌هان ژێنابه‌ت)). گۆت: ((و هه‌ر كه‌سێ ل ڕۆژێ ب باوه‌ری ڤێ بێژیت و ل وێ ڕۆژێ به‌ری ئێڤاری بمریت؛ دێ ژ ئه‌هلێ به‌حه‌شتێ بیت، و هه‌ر كه‌سێ ب شه‌ڤ ب باوه‌ری ڤێ بێژیت و به‌ری سپێدێ بمریت؛ دێ ژ ئه‌هلێ به‌حه‌شتێ بیت)).</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ للاستغفار ألفاظًا، وأنَّ أفضلَها وأعظمَها أنْ يقولَ العبد: 
+"اللهم أنت ربي لا إله إلا أنت خلقتني وأنا عبدك وأنا على عَهْدِكَ وَوَعْدِكَ ما اسْتَطَعْتُ أعوذ بك من شر ما صنعتُ أَبُوءُ لك بنعمتك عليَّ وأَبُوءُ لك بذنبي فَاغْفرْ لي فإنه لا يغفر الذنوب إلا أنت" 
+فيُقِرُّ العبدُ لله بالتوحيد أولًا، وأنَّ الله خالقُه ومعبوده لا شريك له، وأنه على ما عاهد الله سبحانه عليه من الإيمان به والطاعة له، بحسب استطاعته؛ لأن العبد مهما قام به من العبادة لا يَقْدِرُ أن يأتيَ بجميع ما أمره الله به ولا القيام بما يجب من شكر النعم، وأنه يلتجئ إلى الله، ويعتصم به، فإنه المستعاذ به من الشر الذي صنعه العبد، 
+وأنه يقر ويعترف له طوعًا بنعمته عليه، ويرجع على نفسه بالإقرار والاعتراف بإثمه ومعصيته، 
+وبعد هذا التوسل إلى الله، يدعو ربه أن يغفر له بأن يستر ذنوبه ويقيه آثامَها بعفوه وفضله ورحمته، فإنه لا يغفر الذنوب إلا هو عز وجل. 
+ثم أخبر عليه الصلاة والسلام أنها من أذكار الصباح والليل، فمن قالها بيقين واستحضار لمعانيها وإيمان بها في أول يومه، ما بين طلوع الشمس إلى زوالها، وهو وقت النهار، فمات، دخل الجنة، 
+ومن قالها ليلًا، وهو من غروب الشمس إلى طلوع الفجر، فمات قبل أن يصبح، دخل الجنة.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) مه‌ ئاگه‌هدار دكه‌ت كو بۆ داخوازا ژێبرنا گونه‌هان ژ خودێ (ئیستیغفاران) گه‌له‌ك په‌یڤ و شێواز هه‌نه‌، به‌لێ باشترین و مه‌زنترینا وان ئه‌ڤه‌یه‌‌ مرۆڤ بێژیت: "اللهم أنت ربي لا إله إلا أنت خلقتني وأنا عبدك وأنا على عَهْدِكَ وَوَعْدِكَ ما اسْتَطَعْتُ أعوذ بك من شر ما صنعتُ أَبُوءُ لك بنعمتك عليَّ وأَبُوءُ لك بذنبي فَاغْفرْ لي فإنه لا يغفر الذنوب إلا أنت" ل ڤێره‌ عه‌بد ده‌ستپێكێ دانپێدانێ ب ته‌وحیدێ دكه‌ت و ب هندێ كو خودێ دروستكه‌رێ وییه‌ و هه‌ر وی ب تنێ د په‌رێسیت و چ شریك بۆ نینن، و ئه‌و یێ ل سه‌ر وێ په‌یمانێ ‌یا وی دایه‌ خودێ ژ باوه‌ریئینانا ب وی و گوهداریكرن و عیباده‌تێ وی هندی ئه‌و دشێت، چونكی عه‌بد هندی عیباده‌تان بكه‌ت نه‌شێت هه‌می فه‌رمانێن خودێ ل وی کرین ب ته‌مامی بجھ بینیت یان وه‌كی پێدڤی سوپاسییا نیعمه‌تان بكه‌ت، كا چاوا ئه‌و هه‌وارێن خۆ بۆ خودێ دبه‌ت و پشتا خۆ ب وی گه‌رم دكه‌ت و خۆ دهێلیته‌ ب هیڤییا ویڤه‌، چونكی هه‌ر ئه‌وه‌ یێ مرۆڤ خۆ پێ دپارێزیت ژ خرابییا وی كارێ مرۆڤی كری. هه‌روه‌سا ب حه‌زا خۆ دانپێدانێ ب نیعمه‌تێن خودێ و گونه‌هێن خۆ ژی دكه‌ت، پشتی ڤێ هه‌واربرن و داخوازكرنا ژ خودێ؛ داخوازێ ژ خودایێ خۆ دكه‌ت ل وی ببووریت، ب وێ چەندێ کو گونه‌هێن وی ڤه‌شێریت و ئاشکەرا نەکەت و ب لێبوورین و قەنجی و دلۆڤانیا خۆ وی ژ زیان و خرابییێن وان بپارێزیت، چونكی ب ڕاستی كه‌س گونه‌هان ژێنابه‌ت ژ بلی خودایێ مه‌زن. پاشی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار كر كو ئه‌ڤه‌ ژ زكرێن سپێده‌ و ئێڤارانه‌، هه‌ر كه‌سێ ب باوه‌ری و تێگەهشتن ل دەستپێکا ڕۆژا خۆ ڤی زکری بکەت کو دەمێ وێ ژی د ناڤبەرا دەرکەڤتنا ڕۆژێیە هەتا ڕۆژ ژ نیڤەکا ئەسمانی دەرباز دبیت و ئەڤە دەمێ ڕۆژێیە، پاشی د وێ ڕۆژێدا بمریت؛ دێ چیته‌ به‌حه‌شتێ، و هه‌ر كه‌سێ ڤی زکری ب شه‌ڤ بکەت كو شه‌ڤ د ئیسلامێدا ژ ئاڤابوونا ڕۆژێ ده‌ستپێدكه‌ت هه‌تا ده‌مێ نڤێژا سپێدێ و به‌ری ببیته‌ سپێده‌ بمریت؛ دێ چیته‌ به‌حه‌شتێ.</t>
+  </si>
+  <si>
+    <t>صيغ الاستغفار تختلف وبعضها أفضل من بعض.
+أنه ينبغي للعبد أن يحرص على دعاء الله بهذا الدعاء؛ لأنه سيد الاستغفار.</t>
+  </si>
+  <si>
+    <t>شێوازێن ئیستیغفاركرنێ د جودانه‌ و هنده‌ك ژ هنده‌كان باشتر و بخێرترن.
+پێدڤییه‌ مرۆڤ یێ ڕژد بیت ل سه‌ر دوعاكرنا ژ خودێ ب ڤێ دوعایێ؛ چونكی ئه‌و سه‌ید و سه‌روه‌را ئیستیغفارانه‌.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/5503</t>
   </si>
   <si>
     <t>كلمتان خفيفتان على اللسان، ثقيلتان في الميزان، حبيبتان إلى الرحمن</t>
   </si>
   <si>
     <t>((دوو په‌یڤ یێن هه‌ین، د سڤكن ل سه‌ر ئه‌زمانی، د گرانن د ته‌ڕازییێدا و د خۆشتڤینه‌ ل ده‌ڤ خودایێ دلۆڤان</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه عن النبي صلى الله عليه وسلم قال: «كَلِمَتَانِ خَفِيفَتَانِ عَلَى اللِّسَانِ، ثَقِيلَتَانِ فِي الْمِيزَانِ، حَبِيبَتَانِ إِلَى الرَّحْمَنِ: سُبْحَانَ اللهِ الْعَظِيمِ، سُبْحَانَ اللهِ وَبِحَمْدِهِ».</t>
   </si>
   <si>
     <t>ژ ئه‌بو هوره‌یره‌ی (خودێ ژێ ڕازی بیت) ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((دوو په‌یڤ یێن هه‌ین، د سڤكن ل سه‌ر ئه‌زمانی، د گرانن د ته‌ڕازییێدا و د خۆشتڤینه‌ ل ده‌ڤ خودایێ دلۆڤان: پاقژی و بلنداهی ژ هه‌می كێماسییان بۆ خودایێ مه‌زن بن (سُبْحَانَ اللهِ الْعَظِيمِ) و پاقژی و بلنداهی ژ هه‌می كێماسییان و سوپاسی بۆ خودایێ مه‌زن بن (سُبْحَانَ اللهِ وَبِحَمْدِهِ) )).</t>
   </si>
   <si>
     <t>أَخبرَ النبيُّ صلى الله عليه وسلم عن كلمتين يَنطِقُهما الإنسان بلا مَشقَّة وعلى كل حال، وأنهما عظيم أجرهما في الميزان، وأنَّ ربَّنا الرحمن تبارك وتعالى يُحبُّهما: 
 سبحان الله العظيم، سبحان الله وبحمده؛ لما تَضَمَّنتاه من وصف الله بالعظمة والكمال، وتنزيهه عن النقائص تبارك وتعالى.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ دوو په‌یڤان دكه‌ت كو مرۆڤ دشێت بێی زه‌حمه‌ت و د هه‌می ڕه‌وشاندا بێژیت، خێرا وان ژی د ته‌ڕازییێدا یا مه‌زنه‌ و خودایێ مه‌ یێ دلۆڤان حه‌ز ژ وان دوو په‌یڤان دكه‌ت:
 ئه‌و دوو په‌یڤ ژی ئه‌ڤه‌نه‌: (سُبْحَانَ اللَّهِ الْعَظِيمِ، سُبْحَانَ اللَّهِ وَبِحَمْدِهِ)، ئه‌گه‌رێ وێ خێرا مه‌زن یا د ڤان په‌یڤاندا هه‌ی ژی بۆ وێ چه‌ندێ دزڤڕیت كو سالۆخه‌تكرنا خودێ ب مه‌زناهی و ته‌مامه‌تییێ د ناڤ خۆدا هه‌لدگرن، دیسان خودایێ مه‌زن ژ هه‌می كێماسییان پاقژ و بلند ڕادگرن.</t>
   </si>
   <si>
     <t>أعظم الذكر أن يُجْمَعَ فيه بين تنزيهِ الله والثناءِ عليه.
 بيان سعة رحمة الله بعباده، فهو يجزي على العمل القليل بالثواب الجزيل.</t>
   </si>
@@ -6428,50 +7201,84 @@
     <t>عن أنس بن مالك رضي الله عنه: أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كَانَ لَا يَرُدُّ الطِّيبَ.</t>
   </si>
   <si>
     <t>ئه‌نه‌سێ کوڕێ مالکی (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بێهنخۆشی ڕه‌د نه‌دكر.</t>
   </si>
   <si>
     <t>كان مِن هَديِ النبيِّ صلى الله عليه وسلم أنه لا يَرُدُّ الطِّيْبَ ويَقْبَلَه؛ لأنه خفيفُ المَحمل وطَيِّبُ الرَّائحة.</t>
   </si>
   <si>
     <t>ژ ڕێبازا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بوو وی بێهنخۆشی ڕه‌د نه‌دكر و وه‌ردگرت، چونكی ئه‌و بۆ هه‌لگرتنێ یا ب ساناهی و سڤكه‌ و بێهنا وێ یا خۆشه‌.</t>
   </si>
   <si>
     <t>استحباب قبول عَطِيَّةِ الطِّيْبِ؛ لأنه لا مُؤْنَة لحملِه ولا مِنَّةَ في قبوله.
 كمال وحسن خلق النبي صلى الله عليه وسلم في عدم رد الطيب، وقبول هدية من يهدي إليه.
  الترغيب في استعمال الطيب.</t>
   </si>
   <si>
     <t>سوننه‌ته‌ ئه‌گه‌ر كه‌سه‌كی گۆلاڤ و بێهنخۆشییه‌ك بۆ مرۆڤی كره‌ دیاری؛ مرۆڤ وه‌رگریت و ڕه‌د نه‌كه‌ت، چونكی چ زه‌حمه‌ت د هه‌لگرتنا وێدا نینن و چ مننه‌ت د قه‌بویلكرنا وێدا نینن.
 ته‌مامه‌تییا ڕه‌وشتێ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) د ڕه‌دنه‌كرنا بێهنخۆشییێدا و وه‌رگرتنا دیارییا وی كه‌سێ دیارییه‌ك دایێ.
 هاندان ل سه‌ر بكارئینانا گۆلاڤ و بێهنخۆشییێ.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/5733</t>
   </si>
   <si>
+    <t>اتقوا الظلم، فإن الظلم ظلمات يوم القيامة، واتقوا الشح، فإن الشح أهلك من كان قبلكم،</t>
+  </si>
+  <si>
+    <t>((خۆ ژ زۆردارییێ بپارێزن، چونكی زۆرداری ل ڕۆژا قیامه‌تێ تارییاتییه‌، خۆ ژ چڕویكییێ بپارێزن، چونكی چڕویكییێ ملله‌تێن به‌ری هه‌وه‌ ژ ناڤ برن</t>
+  </si>
+  <si>
+    <t>عَنْ جَابِرِ بْنِ عَبْدِ اللهِ رضي الله عنهما أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «اتَّقُوا الظُّلْمَ، فَإِنَّ الظُّلْمَ ظُلُمَاتٌ يَوْمَ الْقِيَامَةِ، وَاتَّقُوا الشُّحَّ، فَإِنَّ الشُّحَّ أَهْلَكَ مَنْ كَانَ قَبْلَكُمْ، حَمَلَهُمْ عَلَى أَنْ سَفَكُوا دِمَاءَهُمْ وَاسْتَحَلُّوا مَحَارِمَهُمْ».</t>
+  </si>
+  <si>
+    <t>جابرێ‌ كوڕێ عه‌بدولڵاھی(خودێ ژ هه‌ردووكان ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((خۆ ژ زۆردارییێ بپارێزن، چونكی زۆرداری ل ڕۆژا قیامه‌تێ تارییاتییه‌، خۆ ژ چڕویكییێ بپارێزن، چونكی چڕویكییێ ملله‌تێن به‌ری هه‌وه‌ ژ ناڤ برن، بوو ئه‌گه‌رێ هندێ خوینا ئێكودوو بڕێژن و ئه‌و تشتێن ل سه‌ر وان د حه‌رام ب حه‌لال بزانن)).</t>
+  </si>
+  <si>
+    <t>حَذَّرَ النبيُّ صلى الله عليه وسلم من الظلم، ومنه: ظلم الناس وظلم النفس والظلم في حق الله تعالى، 
+وهو تَرْكُ إعطاءِ كلِّ ذِي حقٍّ حقَّه، وأنَّ الظلم ظلمات على أصحابِه يوم القيامة من حصول الشدائد والأهوال، 
+ونهى عن الشح الذي هو شدة البخل مع الحرص، ومنه التقصير في أداء الحقوق المالية وشدة الحرص على الدنيا، 
+وهذا النوع من الظلم أَهْلَكَ من كان قبلنا من الأمم، حيث حَمَلَهم على قتل بعضهم، وإباحة ما حرم الله من المحرمات.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هشیاری ژ زۆردارییێ کر، ژ وان ژی: زۆرداری ل خه‌لكی، زۆرداری ل نه‌فسا خۆ و زۆرداری د ده‌رحه‌قێ خودایێ مه‌زندا. زۆرداری ژی: نه‌دانا مافێ هه‌ر خودان مافه‌كییه‌، و ئه‌ڤ زۆردارییه‌ ل ڕۆژا قیامه‌تێ دێ بیته‌ تارییاتی ژ به‌ر په‌یداكرنا سزایێن گران بۆ خودانێن خۆ. هه‌روه‌سا پاشڤه‌برن ژ چڕویكییێ ژی كر، كو ئه‌و ژی ئه‌ڤه‌یه‌ مرۆڤ گه‌له‌ك ژ ڕزقێ خۆ ب ترسیت و یێ ڕژد بیت ل سه‌ر نه‌دانا وی، نه‌دانا مافێن مالی یێن واجب و پێگیربوونا زێده‌ ب دونیایێڤه ژی هه‌ر ژ چڕویكییێیه‌‌. ئه‌ڤ جۆره‌ زۆڕدارییه‌ بوو ئه‌گه‌رێ ژناڤچوونا ملله‌تێن به‌ری مه‌، چونكی ئه‌و بوو ئه‌گه‌رێ هندێ ئێكودوو بكوژن و وان تشتان ب حه‌لال بزانن یێن خودێ ل سه‌ر وان حه‌رام كرین.</t>
+  </si>
+  <si>
+    <t>بذل المال ومواساة الإخوان من أسباب التَّحَابِّ والتواصل.
+البخل والشح يَجُرُّ إلى المعاصي والفواحش والآثام.
+الاعتبار بأحوال الأمم السابقة.</t>
+  </si>
+  <si>
+    <t>مەزاختنا مالی و هاریكاریكرنا برایان ئێكه‌ ژ ئه‌گه‌رێن حەزژێكرن و ڤێككرنێ.
+چڕویكی و چاڤبرسیبوون مرۆڤی به‌ره‌ڤ گونه‌هـ و كارێن پیس و تاوانان دبه‌ت.
+وه‌رگرتنا په‌ند و عیبره‌تان ژ ڕه‌وش و كاودانێن ملله‌تێن به‌ری مه‌.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/5787</t>
+  </si>
+  <si>
     <t>أكمل المؤمنين إيمانا أحسنهم خلقا، وخيركم خيركم لنسائهم</t>
   </si>
   <si>
     <t>((باوه‌ردارێ باوه‌رییا وی ژ یا هه‌مییان ته‌مامتر؛ ئه‌وه‌ یێ ڕه‌وشتێ وی ژ یێ هه‌مییان جوانتر، باشترینێ هه‌وه‌ ژی ئه‌وه‌ یێ ژ هه‌مییان باشتر بیت بۆ ئافره‌تێن مالا خۆ))</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «أَكْمَلُ الْمُؤْمِنِينَ إِيمَانًا أَحْسَنُهُمْ خُلُقًا، وَخَيْرُكُمْ خَيْرُكُمْ لِنِسَائِهِمْ».</t>
   </si>
   <si>
     <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((باوه‌ردارێ باوه‌رییا وی ژ یا هه‌مییان ته‌مامتر؛ ئه‌وه‌ یێ ڕه‌وشتێ وی ژ یێ هه‌مییان جوانتر، باشترینێ هه‌وه‌ ژی ئه‌وه‌ یێ ژ هه‌مییان باشتر بیت بۆ ئافره‌تێن مالا خۆ)).</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ أَكْمَلَ الناس إيمانًا مَن حَسُنَ خُلُقُه، وذلك بطَلَاقَةِ الوجه، وبذل المعروف، وحسن الكلام، وكف الأذى.
 وخَيْرَ المؤمنين خيرُهم لنسائِهِ، كزَوجتِه وبَناتِه وأخواتِه وقَريباتِه؛ لأنهن مِن أحقِّ الناس بحُسْنِ الخُلُق.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ هندێ دكه‌ت كو ئه‌و كه‌سێ باوه‌رییا وی ژ یا هه‌مییان ته‌مامتر؛ ئه‌وه‌ یێ ڕه‌وشتێ وی یێ جوان و تازه‌ بیت، ئه‌ڤه‌ ژی ب ڕویگه‌شی و ده‌ڤ گڕنژینا خۆ و باشیكرنا د گه‌ل كه‌سێن دی و ئاخڤتنا خۆش و جوان و هێلانا دروستكرنا نه‌خۆشییێ بۆ خه‌لكی.
 كا چاوا باشترین باوه‌ردار ئه‌ون یێن ژ هه‌مییان باشتر بن بۆ ئافره‌تێن مالا خۆ، وه‌كی هه‌ڤژینا خۆ و كچێن خۆ و خویشكێن خۆ و مرۆڤێن خۆ یێن نێزیك، چونكی ئه‌ڤه‌ ژ هه‌می كه‌سێن دی ژ هه‌ژیتر و نێزیكترن ڕه‌وشتێ مرۆڤی د گه‌ل یێ جوان و تازه‌ بیت.</t>
   </si>
   <si>
     <t>فضيلة الأخلاق الحسنة وأنها من الإيمان.
  العمل من الإيمان، والإيمان يزيد وينقص.
 إكرام الإسلام للمرأة والترغيب في الإحسان إليها.</t>
   </si>
   <si>
@@ -6647,85 +7454,158 @@
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «قَالَ اللهُ: أَنْفِقْ يَا ابْنَ آدَمَ أُنْفِقْ عَلَيْكَ».</t>
   </si>
   <si>
     <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((خودێ گۆت: ئه‌ی كوڕێ ئاده‌می؛ مالێ خۆ (د ڕێكا مندا) بمه‌زێخه‌، ئه‌ز ژی دێ (مال و سامانی) ده‌مه‌ ته‌)).</t>
   </si>
   <si>
     <t>يَخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ الله تبارك وتعالى قال: أنفق يا ابن آدم -من النفقات الواجبة والمستحبة- أُوَسِّعْ عليك وآتِك عِوَضًا عن ذلك وأباركْ لك فيه.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ هندێ دكه‌ت كو خودایێ مه‌زن گۆت: ئه‌ی كوڕێ ئاده‌می؛ مالێ خۆ بمه‌زێخه‌ - ب دانا مه‌زاختنێن واجب و سوننه‌ت - ؛ ئه‌ز ژی دێ مال و سامانێ ته‌ زێده‌ و به‌رفره‌ھ كه‌م و دێ ژ پێش وی تشتێ ته مه‌زاختی ژی ده‌مه‌ ته‌ و دێ بۆ ته‌ به‌ره‌كه‌تێ ئێخمه‌ مالێ ته‌.</t>
   </si>
   <si>
     <t>الحث على الصدقة والإنفاق في سبيل الله.
 الإنفاق في وجوه الخير من أعظم أسباب البركة في الرزق ومضاعفته، وإخلاف الله على العبد ما أنفقه.
 هذا الحديث مما يرويه النبي صلى الله عليه وسلم عن ربه، ويسمى بالحديث القدسي أو الإلهي، وهو الذي لفظه ومعناه من الله، غير أنه ليست فيه خصائص القرآن التي امتاز بها عما سواه، من التعبد بتلاوته والطهارة له والتحدي والإعجاز وغير ذلك.</t>
   </si>
   <si>
     <t>هاندان ل سه‌ر خێر و صه‌ده‌قه‌كرن و مه‌زاختنا مالی د ڕێكا خودێدا.
 مه‌زاختنا مالی د ڕێكێن خێرێدا؛ ژ مه‌زنترین ئه‌گه‌رێن به‌ركه‌تێ و زێده‌بوونێیه‌ د ڕزقیدا، هه‌ر دیسان ژ مه‌زنترین ئه‌گه‌رێن به‌ده‌لڤه‌كرنا وی تشتییه‌ ژ لایێ خودێڤه‌ یێ مرۆڤی مه‌زاختی.
 ئەڤ فه‌رمووده‌یە ژ وان فه‌رمووده‌یانە یێن کو پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) ژ خودایێ خۆ ڤه‌دگێڕیت و ب فه‌رمووده‌یا قودسی یان ئیلاهی دهێتە ناڤکرن، فه‌رمووده‌یا قودسی ژی ئەوە یا کو ئاخڤتن و ڕامانا وێ ژ ده‌ڤ خودێ بیت، ب تنێ ئه‌و نه‌بیت کو ئه‌و تایبەتمەندییێن قورئانێ تێدا نینن یێن کو ب وان ژ یێن دی جودا بوویە، ژ كرنا عیباده‌تی ب خواندنا وێ و هه‌بوونا ده‌ستنڤێژێ بۆ خواندنا وێ و هه‌ڤڕكیكرن و قه‌بخواستن و موعجیزه‌بوون و ژ بلی ڤان.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/5805</t>
+  </si>
+  <si>
+    <t>أن رجلا سأل النبي صلى الله عليه وسلم: أي الإسلام خير؟ قال: تطعم الطعام، وتقرأ السلام على من عرفت ومن لم تعرف</t>
+  </si>
+  <si>
+    <t>زه‌لامه‌كی پرسیار ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) كر: كیژ كریارا ئیسلامێ باشتره‌؟ گۆت: ((تو خوارنێ بده‌ی و سلاڤ كه‌یه‌ وی كه‌سێ تو دنیاسی و یێ تو نەنیاسی))</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللَّهِ بْنِ عَمْرٍو رَضِيَ اللَّهُ عَنْهُمَا: أَنَّ رَجُلًا سَأَلَ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: أَيُّ الإِسْلاَمِ خَيْرٌ؟ قَالَ: «تُطْعِمُ الطَّعَامَ، وَتَقْرَأُ السَّلاَمَ عَلَى مَنْ عَرَفْتَ وَمَنْ لَمْ تَعْرِفْ».</t>
+  </si>
+  <si>
+    <t>عه‌بدولڵاھێ كوڕێ عه‌مری (خودێ ژ هه‌ردووكان ڕازی بیت) دبێژیت: زه‌لامه‌كی پرسیار ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) كر: كیژ كریارا ئیسلامێ باشتره‌؟ گۆت: ((تو خوارنێ بده‌ی و سلاڤ كه‌یه‌ وی كه‌سێ تو دنیاسی و یێ تو نەنیاسی)).</t>
+  </si>
+  <si>
+    <t>سُئِلَ النبيُّ صلى الله عليه وسلم: أيُّ خِصَالِ الإسلامِ أفضلُ؟ فَذَكَرَ خَصْلتين:
+الأولى: الإكثار من إطعام الفقراء، ويدخل فيه الصدقة والهدية والضيافة والوليمة، وتتأكد فضيلة الإطعام في أوقات المجاعة وغلاء الأسعار. 
+والثانية: إلقاء السلام على كلِّ مسلم، عَرَفْتَه أوْ لم تَعْرِفْه.</t>
+  </si>
+  <si>
+    <t>پرسیار ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هاته‌ كرن: كیژ ڕه‌وشتێ ئیسلامێ ژ هه‌مییان باشتره؟ وی به‌حسێ دوو ڕه‌وشتان كر:
+یێ ئێكێ: گه‌له‌ك دانا خوارنێ بۆ هه‌ژاران، و ئه‌ڤه‌ خێر و دیاری و مێهڤانداری و (وه‌لیمێ) ژی ب خۆڤه‌ دگریت، ئه‌ڤ خێره‌ ل ده‌مێ برسیبوونێ و گرانبوونا بهایێ تشتان هێشتا مه‌زنتر دبیت.
+یێ دووێ: سلاڤكرن ل هه‌ر موسلمانه‌كی، چ تو بنیاسی یان نه‌نیاسی.</t>
+  </si>
+  <si>
+    <t>حرص الصحابة على معرفة الخِصال التي تنفع في الدنيا والآخرة.
+السلام وإطعام الطعام من أفضل الأعمال في الإسلام؛ لفضلها وحاجة الناس إليها في كل وقت.
+بهاتين الخصلتين يجتمع الإحسان بالقول والفعل، وهو أكمل الإحسان.
+هذه الخصال فيما يتعلَّق بتعامل المسلمين فيما بينهم، وهناك خِصالٌ في تعامُلِ العبد مع ربِّه.
+البدء بالسلام مخصوص بين المسلمين، فلا يُسلَّم ابتداءً على كافر.</t>
+  </si>
+  <si>
+    <t>خه‌مخورییا صه‌حابییان ل سه‌ر زانین و نیاسینا وان كریارێن د دونیا و ئاخره‌تێدا مفای دگه‌هیننه‌ مرۆڤی.
+سلاڤكرن و دانا خوارنێ ژ باشترین كارانه‌ د ئیسلامێدا، ئه‌ڤه‌ ژی ژ به‌ر خێرا وان و پێدڤیبوونا خه‌لكی ب وان د هه‌می ده‌ماندا.
+ب ڤان هه‌ردوو ڕه‌وشتان؛ چاككاری (ئیحسان) ب ئاخڤتن و كریار پێكڤه‌ كۆم دبیت و ئه‌ڤه‌ ژی ته‌مامترین جۆرێ (ئیحسانێیه)‌.
+ڤان ڕه‌وشتان‌ په‌یوه‌ندی ب سه‌ره‌ده‌ریكرنا موسلمانان د گه‌ل ئێك هه‌یه‌، هنده‌ك ڕه‌وشتێن دی ژی هه‌نه‌ تایبه‌تن ب سه‌ره‌ده‌ریكرنا عه‌بدی د گه‌ل خودایێ خۆ.
+ده‌ستپێكرنا سلاڤێ ب تنێ بۆ موسلمانانه‌ و ده‌ستپێكێ سلاڤی كافران ناهێته‌ كرن.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/5808</t>
   </si>
   <si>
     <t>إن الله ليملي للظالم، حتى إذا أخذه لم يفلته</t>
   </si>
   <si>
     <t>((مسوگه‌ر خودێ دێ ل دویڤ زۆڕداری درێژكه‌ت هه‌تا دگریت، ده‌مێ گرت ئێدی به‌رناده‌ت</t>
   </si>
   <si>
     <t>عن أبي موسى رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «إِنَّ اللهَ لَيُمْلِي لِلظَّالِمِ، حَتَّى إِذَا أَخَذَهُ لَمْ يُفْلِتْهُ» قَالَ: ثُمَّ قَرَأَ: «{وَكَذَلِكَ أَخْذُ رَبِّكَ إِذَا أَخَذَ الْقُرَى وَهِيَ ظَالِمَةٌ إِنَّ أَخْذَهُ أَلِيمٌ شَدِيدٌ}[هود: 102]»</t>
   </si>
   <si>
     <t>ئه‌بو مووسا (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((مسوگه‌ر خودێ دێ ل دویڤ زۆڕداری درێژكه‌ت هه‌تا دگریت، ده‌مێ گرت ئێدی به‌رناده‌ت)) گۆت: پاشی ئه‌ڤ ئایه‌ته‌ خواند: {وَكَذَلِكَ أَخْذُ رَبِّكَ إِذَا أَخَذَ الْقُرَى وَهِيَ ظَالِمَةٌ إِنَّ أَخْذَهُ أَلِيمٌ شَدِيدٌ}[هود: 102]، ئانكو: ((و كانێ چاوا من خه‌لكێ وان گوندێن زۆڕدار ب عه‌زابێ گرتن ده‌مێ وان بێئه‌مرییا من كرى، وه‌سا ئه‌ز دێ خه‌لكێ گوندێن دى ژى ب عه‌زابێ گرم ئه‌گه‌ر وان ب كوفرا ب خودێ و نه‌گوهدارییا وى زۆڕدارى ل خۆ كر. هندى گرتنا وییه‌ ب عه‌زابێ يا ب ئێش و دژواره‌)).</t>
   </si>
   <si>
     <t>يُحَذِّرُ النبيُّ صلى الله عليه وسلم من التَّمادِي في الظلم بالمعاصي والشرك وظلم الناس في حقوقهم، فإن الله تعالى يُمْهِلُ الظالمَ ويؤخِّرُه ويُطيل له في عُمُرِه ومالِه فلا يُعاجِلُه العقوبةَ؛ فإنْ لم يتب أَخَذَه ولم يُطْلِقْه ولم يَتْرُكْه لكثرة ظلمه.
 ثم قرأ صلى الله عليه وسلم: {وكذلك أخذ ربك إذا أخذ القرى وهي ظالمة إن أخذه أليم شديد} [هود: 102].</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هشیاركرنێ دكه‌ت ژ زێده‌گاڤیكرن و به‌رده‌وامیدانێ ل سه‌ر زۆڕدارییێ ب كرنا گونه‌هان و شركێ و زۆڕداریكرنا ل خه‌لكی د مافێن واندا، چونكی خودایێ مه‌زن به‌ڕكێ ل دویڤ زۆڕداری درێژ دكه‌ت و خۆ لێ دگریت و ژییێ وی درێژ دكه‌ت و مالێ وی زێده‌ دكه‌ت و له‌زێ ل سزادانا وی ناكه‌ت، به‌لێ ئه‌گه‌ر ڤی زۆڕداری هه‌ر ته‌وبه‌ نه‌كر و نه‌زڤڕی بۆ لایێ خودێ؛ هنگێ خودێ دێ وی گریت و به‌رناكه‌ت، ژ به‌ر كو وی گه‌له‌ك گونه‌ھ یێن كرین.
 پاشی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ئه‌ڤ ئایه‌ته‌ خواند: {وَكَذَلِكَ أَخْذُ رَبِّكَ إِذَا أَخَذَ الْقُرَى وَهِيَ ظَالِمَةٌ إِنَّ أَخْذَهُ أَلِيمٌ شَدِيدٌ}[هود: 102]، ئانكو: ((و كانێ چاوا من خه‌لكێ وان گوندێن زۆڕدار ب عه‌زابێ گرتن ده‌مێ وان بێئه‌مرییا من كرى، وه‌سا ئه‌ز دێ خه‌لكێ گوندێن دى ژى ب عه‌زابێ گرم ئه‌گه‌ر وان ب كوفرا ب خودێ و نه‌گوهدارییا وى زۆڕدارى ل خۆ كر. هندى گرتنا وییه‌ ب عه‌زابێ يا ب ئێش و دژواره‌)).</t>
   </si>
   <si>
     <t>على العاقل المبادرة إلى التوبة، وأن لا يَأمَنْ من مَكْرِ الله إذا كان مُقيمًا على الظلم.
 إمهال الله عز وجل للظالمين وعدم مُعاجَلتِهم بالعقوبة استدراجًا لهم ومضاعفة للعذاب إن لم يتوبوا.
 الظلم من أسباب عقوبة الله للأمم.
 إذا أهلك الله قرية فقد يكون فيها صالحون، فهؤلاء يُبعثون يوم القيامة على ما ماتوا عليه من الصلاح، ولا يضرهم أنْ شَمِلَتْهم العقوبةُ.</t>
   </si>
   <si>
     <t>مرۆڤێ ب ئاقل دڤێت له‌زێ د ته‌وبه‌كرنێدا بكه‌ت و نابیت ژ سزایێ خودێ پشتڕاست و بێمننه‌ت بیت، ئه‌گه‌ر هات و یێ به‌رده‌وام بوو ل سه‌ر زۆڕدارییا خۆ.
 درێژكرنا به‌ڕكێ ل دویڤ زۆڕداران و هێلانا وان و له‌زنه‌كرن د سزادانا واندا ژ لایێ خودێڤه‌؛ هه‌می ڕاكێشان (ئیستیدراجه‌) و زێده‌كرنه‌ بۆ عه‌زابێ ئه‌گه‌ر هات و وان ته‌وبه‌ نه‌كر.
 زۆڕداری ژ ئه‌گه‌رێن سزادانا خودایێ مه‌زنه‌ بۆ ملله‌تان.
 ئه‌گه‌ر خودێ جهه‌ك یان باژێره‌ك ژ ناڤبر و سزا ب سه‌ردا ئینا خوار؛ هنگی دبیت مرۆڤێن باش ژی د ناڤدا هه‌بن، ڤێجا ئه‌ڤ مرۆڤێن باش ل ڕۆژا قیامه‌تێ دێ ل سه‌ر وی تشتێ ئه‌و ل سه‌ر مرین كو باشییه‌ هێنه‌ ساخكرن و چ زیان ب وان ناكه‌ڤیت كو سزایێ دونیایێ ژ وان ژی گرتی.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/5811</t>
+  </si>
+  <si>
+    <t>كلكم راع فمسئول عن رعيته،</t>
+  </si>
+  <si>
+    <t>((هوین هه‌می شڤانن (به‌رپرسن) و هه‌ر ئێك ژ هه‌وه‌ به‌رپرسه‌ ژ وان كه‌سێن ل بن به‌رپرسیارییا خۆ</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللَّهِ بنِ عُمرَ رَضِيَ اللَّهُ عَنْهُما أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «كُلُّكُمْ رَاعٍ فَمَسْئُولٌ عَنْ رَعِيَّتِهِ، فَالأَمِيرُ الَّذِي عَلَى النَّاسِ رَاعٍ وَهُوَ مَسْئُولٌ عَنْهُمْ، وَالرَّجُلُ رَاعٍ عَلَى أَهْلِ بَيْتِهِ وَهُوَ مَسْئُولٌ عَنْهُمْ، وَالمَرْأَةُ رَاعِيَةٌ عَلَى بَيْتِ بَعْلِهَا وَوَلَدِهِ وَهِيَ مَسْئُولَةٌ عَنْهُمْ، وَالعَبْدُ رَاعٍ عَلَى مَالِ سَيِّدِهِ وَهُوَ مَسْئُولٌ عَنْهُ، أَلاَ فَكُلُّكُمْ رَاعٍ وَكُلُّكُمْ مَسْئُولٌ عَنْ رَعِيَّتِهِ».</t>
+  </si>
+  <si>
+    <t>عه‌بدولڵاھێ كوڕێ عومه‌ری (خودێ ژ هه‌ردووكان ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((هوین هه‌می شڤانن (به‌رپرسن) و هه‌ر ئێك ژ هه‌وه‌ به‌رپرسه‌ ژ وان كه‌سێن ل بن به‌رپرسیارییا خۆ، سه‌رۆك و ڕێبه‌ر شڤانه‌ ل سه‌ر خه‌لكی و به‌رپرسه‌ ژ وان، زه‌لام شڤانه‌ ل سه‌ر كه‌سوكارێن مالا خۆ و به‌رپرسه‌ ژ وان، ژن شڤانه‌ د مالا زه‌لامێ خۆدا و ل سه‌ر زارۆكێن وی و به‌رپرسه‌ ژ وان، عه‌بد (خزمه‌تكار) شڤانه‌ ل سه‌ر مالێ مه‌زنێ خۆ و به‌رپرسه‌ ژێ، ڤێجا بزانن كو هوین هه‌می شڤانن و هوین هه‌می به‌رپرسن ژ ژ وان كه‌سێن ل بن به‌رپرسیارییا هه‌وه‌)).</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ على كلِّ مسلم في المجتمع مسؤوليةً يرعاها ويَتَحَمّلُها، 
+فالإمامُ والأمير راعٍ فيما استرعاه الله، فعليه حفظُ شرائعهم، وحمايتُهم ممّن جارَ عليهم، ومجاهدة عدوهم، وعدم تضييع حقوقهم،
+والرجل في أهل بيته مُكَلَّف بالقيام عليهم بالنفقة، وحسن المعاشرة، وتعليمهم وتأديبهم،
+والمرأة في بيت زوجها راعية بحسن تدبير بيته، وتربية أولاده، وهي مسؤولة عن ذلك،
+والخادم المملوك والأجير مسؤول في مال سيده بالقيام بحفظ ما في يده منه، وخدمته، وهو مسؤول عن ذلك،
+فكل أحد راع فيما استُرْعِيَ عليه، وكل أحد مسؤول عن رعيته.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) مه‌ ئاگه‌هدار دكه‌ت كو ل سه‌ر هه‌ر موسلمانه‌كی د جڤاكیدا به‌رپرسیارییه‌ك هه‌یه‌ كو پێدڤییه‌ ل سه‌ر ڕاوه‌ستیت و خۆ ل به‌ر بگریت و هه‌دارێ ل سه‌ر بكێشیت. ڤێجا سه‌رۆك و ڕێبه‌ر و مه‌زنێ موسلمانان به‌رپرسه‌ د وان تشتێن خودێ كرینه‌ د ده‌ستێ ویدا، له‌وا پێدڤییه‌ ئه‌و شه‌ریعه‌تێ وان بپارێزیت و وان ژ وان كه‌سێن زۆردارییێ دكه‌نه‌ سه‌ر بپارێزیت و به‌ڕه‌ڤانییێ ژ وان بكه‌ت و جیهادێ د گه‌ل دوژمنێن وان بكه‌ت و مافێن وان به‌رزه‌ نه‌كه‌ت. زه‌لام د ناڤ مالا خۆدا به‌رپرسه‌ ب دابینكرنا مه‌زاختنێ و جوان سه‌ره‌ده‌ریكرنێ و فێركرن و تۆره‌ و ئه‌ده‌بدانا وان. ژن د مالا زه‌لامێ خۆدا به‌رپرسه بڕێڤه‌برنا كاروبارێن مالا وی و په‌روه‌رده‌كرنا زارۆكێن وی و دێ پرسیار ل سه‌ر ڤێ چه‌ندێ ژ وێ هێته‌ كرن. خزمه‌تكارێ عه‌بد و ئه‌وێ ب پاره‌ كار دكه‌ت به‌رپرسه‌ د مالێ خودانێ خۆدا، ب پاراستنا وان تشتێن د ده‌ستێ ویدا و خزمه‌تكرنا وی و دێ پرسیار ل سه‌ر ڤێ چه‌ندێ ژ وی هێته‌ كرن. ڤێجا هه‌ر كه‌سه‌ك به‌رپرسه‌ د وێ پشكا بۆ هاتییه‌ دیاركرن و ل بن ده‌ستێ ویدا و هه‌ر كه‌سه‌كی دێ پرسیار ژێ هێته‌ كرن ل سه‌ر وان كه‌سێن ل بن ده‌ستێ وی و ب وی هاتینه‌ ڕاسپاردن.</t>
+  </si>
+  <si>
+    <t>المسؤولية في المجتمع المسلم عامَّة، وكلٌّ بِحَسَبِهِ وقدرتِه ومسؤوليتِه.
+عِظَمُ مسؤولية المرأة، وذلك بالقيام بحقِّ بيت زوجها وواجباتِها نحو أولادِها.</t>
+  </si>
+  <si>
+    <t>به‌رپرسیاری د جڤاكێ موسلماندا یا گشتییه‌، هه‌ر كه‌سه‌ك ل دویڤ پله‌ و شیان و به‌رپرسیارییا خۆ.
+مه‌زناهییا به‌رپرسیارییا ژنێ، ب هندێ كو حه‌قێ مالا زه‌لامێ خۆ و ئه‌ركێن خۆ به‌رامبه‌ر زارۆكێن خۆ ئه‌نجام بده‌ت.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/5819</t>
   </si>
   <si>
     <t>ما تركت بعدي فتنة أضر على الرجال من النساء</t>
   </si>
   <si>
     <t>((من چ فتنه‌ و تاقیكرن ل پشت خۆ نه‌هێلاینه‌ كو وه‌كی ئافره‌تان ب زیان و خراب بن ل سه‌ر زه‌لامان))</t>
   </si>
   <si>
     <t>عن أسامة بن زيد رضي الله عنهما عن النبي صلى الله عليه وسلم قال: «مَا تَرَكْتُ بَعْدِي فِتْنَةً أَضَرَّ عَلَى الرِّجَالِ مِنَ النِّسَاءِ».</t>
   </si>
   <si>
     <t>ئوسامه‌یێ كوڕێ زه‌یدی (خودێ ژ هه‌ردووكان ڕازی بیت) دبێژیت: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((من چ فتنه‌ و تاقیكرن ل پشت خۆ نه‌هێلاینه‌ كو وه‌كی ئافره‌تان ب زیان و خراب بن ل سه‌ر زه‌لامان)).</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّه ما تَرَكَ بعدَه ابتلاءً واختبارًا أضرَّ على الرجال من النساء؛ فإن كانتْ مِن أهلِه فقد يَحصُلُ منه متابعةً لها في مُخالفةِ الشرع، وإن كانت أجنبيةً عنه فباختلاطِه وخَلوتِه بها وما ينتج عن ذلك من مفاسد.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ هندێ دكه‌ت كو ئه‌وی چ فتنه‌ و تاقیكرن و جه‌ڕباندن ل پشت خۆ نه‌هێلاینه‌ كو وه‌كی ئافره‌تان ب زیانبن ل سه‌ر زه‌لامان، ڤێجا ئه‌گه‌ر ئه‌ڤ ئافره‌ته‌ ژ مرۆڤێن وی یێن نێزیك بیت؛ هنگی دبیت زه‌لام هێدی هێدی ل دویڤ وێ بكه‌ڤیت د سه‌رپێچیكرنا شه‌ریعه‌تیدا و ئه‌گه‌ر ئه‌ڤ ئافره‌ته‌ یا بیانی بیت؛ هنگی ب تێكه‌لیكرن و مانا د گه‌ل وێ ب تنێ و ئه‌و خرابییێن ژ ڤێ چه‌ندێ په‌یدا دبن.</t>
   </si>
   <si>
     <t>على المسلم الحذر من فتنة النساء، وسدُّ كلِّ طريق يوجب الفتنة بها.
 ينبغي للمؤمن الاعتصام بالله، والرغبة إليه في السلامة من الفتن.</t>
   </si>
   <si>
     <t>پێدڤییه‌ زه‌لامێ موسلمان یێ هشیاری فتنه‌ و تاقیكرنا ئافره‌تان بیت و هه‌ر ڕێك و ده‌رگه‌هه‌كێ سه‌ربكێشیت بۆ فتنه‌ و خرابییێ بگریت.
@@ -6847,50 +7727,184 @@
     <t>عن عثمان رضي الله عنه عن النبي صلى الله عليه وسلم قال: «خَيْرُكُمْ مَنْ تَعَلَّمَ الْقُرْآنَ وَعَلَّمَهُ».</t>
   </si>
   <si>
     <t>عوسمان (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((باشترینێ هه‌وه‌ ئه‌وه‌ یێ خۆ فێری قورئانێ دكه‌ت و خه‌لكی ژی فێری قورئانێ دكه‌ت)).</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ أفضلَ المسلمين وأعلاهم عند الله درجة: مَن تَعَلَّم القرآنَ، تلاوةً وحفظًا وترتيلًا وفقهًا وتفسيرًا، وعَلَّمَ غيرَه ما عنده من علوم القرآن مع عَمَلِهِ به.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ هندێ دكه‌ت كو باشترین موسلمان و ئه‌وێ پله‌یا وی ل ده‌ڤ خودێ ژ پله‌یا هه‌می موسلمانێن دی بلندتر، ئه‌وه‌ یێ: خۆ فێری قورئانێ دكه‌ت، ب خواندن و ژبه‌ركرن و جوان خواندن و تێگه‌هشتن و ته‌فسیرڤه‌، پاشی ڤێ زانینا وی ب قورئانێ هه‌ی نیشا كه‌سه‌كێ دی ژی بده‌ت، د گه‌ل كاركرنا وی ب وێ قورئانێ.</t>
   </si>
   <si>
     <t>بيان شرف القرآن، وأنه خير الكلام؛ لأنه كلام الله.
 خير المُتعلمين مَن يُعَلِّمُ غيرَه لا مَن يَقتصِرُ على نفسِه.
 تَعَلُّمُ القرآنِ وتَعْلِيْمُه يشمل التلاوةَ والمعاني والأحكام.</t>
   </si>
   <si>
     <t>دیاركرنا قه‌در و بهایێ قورئانێ و كو ئه‌و باشترین ئاخڤتنه‌، چونكی ئاخڤتنا خودێیە.
 باشترین فێركار ئه‌وه‌ یێ وی تشتێ فێربووی نیشا كه‌سه‌كێ دی ژی دده‌ت، نه‌ ب تنێ ل ده‌ڤ خۆ دهێلیت.
 فێربوونا قورئانێ و فێركرنا وێ؛ خواندن و ڕامان و حوكمێن وێ ژی ب خۆڤه‌ دگریت.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/5913</t>
   </si>
   <si>
+    <t>والذي نفسي بيده لتركبن سنة من كان قبلكم</t>
+  </si>
+  <si>
+    <t>ئه‌ز ب وی كه‌مه‌ یێ نه‌فسا من د ده‌ستیدا؛ هوین دێ ل دویڤ ڕێك و نه‌ریتێن ملله‌تێن به‌ری خۆ كه‌ڤن))</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي وَاقِدٍ اللَّيْثِيِّ رضي الله عنه: أَنَّ رَسُولَ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ لَمَّا خَرَجَ إِلَى حُنَيْنٍ مَرَّ بِشَجَرَةٍ لِلْمُشْرِكِينَ يُقَالُ لَهَا: ذَاتُ أَنْوَاطٍ يُعَلِّقُونَ عَلَيْهَا أَسْلِحَتَهُمْ، فَقَالُوا: يَا رَسُولَ اللهِ، اجْعَلْ لَنَا ذَاتَ أَنْوَاطٍ كَمَا لَهُمْ ذَاتُ أَنْوَاطٍ، فَقَالَ النَّبِيُّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «سُبْحَانَ اللهِ! هَذَا كَمَا قَالَ قَوْمُ مُوسَى {اجْعَلْ لَنَا إِلَهًا كَمَا لَهُمْ آلِهَةٌ} [الأعراف: 138] وَالَّذِي نَفْسِي بِيَدِهِ لَتَرْكَبُنَّ سُنَّةَ مَنْ كَانَ قَبْلَكُمْ».</t>
+  </si>
+  <si>
+    <t>ئه‌بو واقدێ له‌یسی (خودێ ژێ ڕازی بیت) دبێژیت: ده‌مێ پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌ره‌ڤ حونه‌ینێ ده‌ركه‌ڤتی، د به‌ر داره‌كا موشركانڕا ده‌ربازبوو كو دگۆتێ: (ذات أنواط)، موشركان (بۆ به‌ره‌كه‌تێ) چه‌كێن خۆ پێڤه‌ د هه‌لاویستن، ڤێجا هنده‌ك ژ وان صه‌حابییێن ژ نوی هاتینه‌ د ناڤ ئیسلامێدا گۆتن: ئه‌ی پێغه‌مبه‌رێ خودێ؛ داره‌كا ب ڤی ڕه‌نگی بۆ مه‌ ژی ده‌ستنیشان بكه‌ وه‌كی كا چاوا وان هه‌ی. ئینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((پاقژی ژ هه‌می كێماسییان هه‌ر بۆ خودێ بیت! ئه‌ڤه‌ هه‌روه‌كی وێ گۆتنێیه‌ یا ملله‌تێ مووسای گۆتییه‌ وی: {اجْعَلْ لَنَا إِلَهًا كَمَا لَهُمْ آلِهَةٌ} [الأعراف: 138]، ئانكو: ((بۆ مه‌ ژی خودایه‌كی ده‌ستنیشان بكه هه‌روه‌كی كا چاوا وان خوداوه‌ندێن خۆ هه‌نه‌))،  ئه‌ز ب وی كه‌مه‌ یێ نه‌فسا من د ده‌ستیدا؛ هوین دێ ل دویڤ ڕێك و نه‌ریتێن ملله‌تێن به‌ری خۆ كه‌ڤن)).</t>
+  </si>
+  <si>
+    <t>خَرَجَ رسولُ الله صلى الله عليه وسلم إلى حُنَيْن وهو: وادٍ بين الطائف ومكة، وكان معه بعضُ الصحابة الذين دخلوا في الإسلام قريبًا، 
+فمرُّوا بشجرة يقال لها: "ذات أنواط"، أي: ذات مُعَلَّقات، كان المشركون يُعَظِّمونها ويعلِّقون عليها أسلحتَهم وغيرَها طلبًا للبركة، 
+فطلبوا مِن الرسول صلى الله عليه وسلم أن يَجْعَلَ لهم شجرةً مثلَها، يُعلِّقون عليها أسلحتهم، طلبًا للبركة؛ ظَنًّا منهم أنَّ هذا أمرٌ جائز، 
+فسبَّح النبيُّ صلى الله عليه وسلم استنكارًا لهذه المقالة، وتعظيمًا لله، وأخبَر أنّ هذه المقالة تُشْبِهُ مقالةَ قوم موسى له: {اجعل لنا إلهًا كما لهم آلهة}، 
+لمَّا رَأَوْا مَن يَعْبُدُ الأصنام فطلبوا أن يكونَ لهم أصنامٌ كما للمشركين أصنامٌ، وأنَّ هذا اتّباعٌ لطريقتِهم، 
+ثم أخبَر صلى الله عليه وسلم أنَّ هذه الأمة ستَتَّبِع طريقةَ اليهود والنصارى وتفعل فِعلَهم، مُحَذِّرًا من ذلك.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌ره‌ڤ حونه‌ینێ ده‌ركه‌ڤت: حونه‌ین ژی نهاله‌كه‌ د ناڤبه‌را تائیف و مه‌كه‌هێدا، و هنده‌ك صه‌حابی د گه‌ل بوون كو تازه‌ موسلمان بووبوون. ڤێجا د به‌ر داره‌كێڕا چوون كو دگۆتێ "ذات أنواط"، ئانكو: ئه‌و دارا تشت پێڤه‌ دهێنه‌ هه‌لاویستن. موشركان ئه‌و داره ب چاڤه‌كێ‌ مه‌زن و پیرۆز ددیت و چه‌كێن خۆ و تشتێن دی پێڤه‌ دكرن دا كو به‌ره‌كه‌ت ب گه‌هیته‌ وان، ڤێجا وان صه‌حابییان داخواز ژ پێغه‌مبه‌ری (صەلات و سەلامێن خودێ ل سەر بن) كر كو داره‌كا وه‌سا بۆ وان ژی ده‌ستنیشان بكه‌ت دا چه‌كێن خۆ پێڤه‌ بكه‌ن بۆ به‌ره‌كه‌تێ، وان وه‌سا هزر كر ئه‌ڤه‌ كاره‌كێ دروسته. ئینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ته‌سبیحا خودێ كر وه‌ك نه‌ڕازیبوونه‌ك ل سه‌ر وێ ئاخڤتنێ و مەزنڕاگرتنەك بۆ خودێ، و دیار كر كو ئه‌ڤ ئاخڤتنه‌ وه‌كی ئاخڤتنا ملله‌تێ مووسایه‌ ده‌مێ گۆتینه‌ وی: {اجْعَلْ لَنَا إِلَهًا كَمَا لَهُمْ آلِهَةٌ} [الأعراف: 138]، ئانكو: ((بۆ مه‌ ژی خودایه‌كی ده‌ستنیشان بكه هه‌روه‌كی كا چاوا وان خوداوه‌ندێن خۆ هه‌نه‌)). ده‌مێ دویكه‌ڤتییێن مووسای هنده‌ك مرۆڤ دیتین یێ بت و صه‌نه‌مان دپه‌رێسن، وان ژی داخوازا بت و صه‌نه‌مان كر كا چاوا موشركان بت و صه‌نه‌م هه‌نه‌ و ئه‌ڤه‌ دویكه‌ڤتنا ڕێكا وانه‌. پاشی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار كر كو ئه‌ڤ ئوممه‌ته‌ دێ ل دویڤ ڕێكا جوهی و فه‌له‌یان چیت و دێ كریارێن وان ئه‌نجام ده‌ت، و هشیاركرن ژ ڤێ چه‌ندێ دا.</t>
+  </si>
+  <si>
+    <t>الإنسانُ قد يَستحسنُ شيئًا يَظُنُّه يُقَرِّبُه إلى الله تعالى، وهو يُبْعِدُه عنه.
+ينبغي للمسلم أن يُسَبِّح ويُكَبِّر إذا سمِع ما لا ينبغي أن يُقَال في الدين، وعند التَّعَجُّب.
+من الشرك التَّبَرُّك بالأشجارِ والأحجارِ وغيرها، والبَرَكة إنما تطلب من الله وحده.
+سبب عبادة الأصنام هو تعظيمها، والعكوف عندها، والتَبَرُّك بها.
+وجوب سَدِّ الأبواب والطُّرُق التي تُوصل إلى الشرك.
+ما جاء من النصوص في ذمِّ اليهود والنصارى هو تحذيرٌ لنا.
+النَّهْيُ عن التَّشَبُّه بأهل الجاهلية واليهود والنصارى، إلا ما دلَّ الدليل على أنه من ديننا.</t>
+  </si>
+  <si>
+    <t>دبیت مرۆڤ تشته‌كی ب باش بزانیت و وه‌سا هزر بكه‌ت كو ئه‌و تشت وی نێزیكی خودێ دكه‌ت، به‌لێ د ڕاستیدا ئه‌و تشت وی ژ خودێ دویر دكه‌ت.
+پێدڤییه‌ موسلمان ته‌سبیح و ته‌كبیران بكه‌ت ده‌مێ تشته‌كێ نه‌دروست د ئایینیدا گوهلێ دبیت، یان ده‌مێ تووشی مه‌نده‌هۆشییێ دبیت.
+به‌ره‌كه‌ت وه‌رگرتن (ته‌به‌ڕوك) ب دار و به‌ر و تشتێن وه‌سا شركه‌ و به‌ره‌كه‌ت ب تنێ ژ خودێ دهێته‌ خواستن.
+ئه‌گه‌رێ په‌رستنا بت و صه‌نه‌مان مه‌زنكرنا وان و مانه‌ڤه‌یا ل ده‌ڤ وان و به‌ره‌كه‌ت وه‌رگرتنا ژ وان بوویه‌.
+فه‌ربوونا گرتنا وان هه‌می ده‌رگه‌هـ و ڕێكێن مرۆڤی به‌ره‌ڤ شركێ دبه‌ن.
+ئه‌و تشتێن ل دۆر خراب به‌حسكرنا جوهی و فه‌له‌یان د ده‌قێن شه‌رعیدا هاتین، هشیاركرنن بۆ مه‌.
+پاشڤه‌برن ژ هندێ مرۆڤ خۆ وه‌كی كه‌سێن نه‌زان و جوهی و فه‌له‌یان بكه‌ت، ژ بلی وان تشتێن به‌ڵگه‌ ل سه‌ر هه‌ی كو ئه‌و ژ ئایینێ مه‌نه‌.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/5927</t>
+  </si>
+  <si>
+    <t>أن رجلا أتى النبي صلى الله عليه وسلم، فكلمه في بعض الأمر، فقال: ما شاء الله وشئت، فقال النبي صلى الله عليه وسلم: أجعلتني لله عدلا؟ قل: ما شاء الله وحده</t>
+  </si>
+  <si>
+    <t>زه‌لامه‌ك هاته‌ ده‌ڤ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) و ده‌رباره‌ی كاره‌كی د گه‌ل ئاخڤت، پاشی گۆت: ئه‌وا خودێ بڤێت و ته‌ بڤێت. ئینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((ئه‌رێ ته‌ ئه‌ز كرمه‌ هه‌ڤئاست و شریك بۆ خودێ؟ بێژه‌: ئه‌وا خودێ ب تنێ بڤێت))</t>
+  </si>
+  <si>
+    <t>عَنِ ابْنِ عَبَّاسٍ رضي الله عنهما: أَنَّ رَجُلًا أَتَى النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَكَلَّمَهُ فِي بَعْضِ الْأَمْرِ، فَقَالَ: مَا شَاءَ اللهُ وَشِئْتَ، فَقَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَجَعَلْتَنِي لِلَّهِ عَدْلًا؟ قُلْ: مَا شَاءَ اللهُ وَحْدَهُ».</t>
+  </si>
+  <si>
+    <t>عه‌بدولڵاھێ كوڕێ عه‌بباسی (خودێ ژ هه‌ردووكان ڕازی بیت) دبێژیت: زه‌لامه‌ك هاته‌ ده‌ڤ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) و ده‌رباره‌ی كاره‌كی د گه‌ل ئاخڤت، پاشی گۆت: ئه‌وا خودێ بڤێت و ته‌ بڤێت. ئینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((ئه‌رێ ته‌ ئه‌ز كرمه‌ هه‌ڤئاست و شریك بۆ خودێ؟ بێژه‌: ئه‌وا خودێ ب تنێ بڤێت)).</t>
+  </si>
+  <si>
+    <t>جاءَ رجلٌ إلى النبيِّ صلى الله عليه وسلم فكَلَّمَه في أمرٍ له، ثم قال: "ما شاء الله وشئت"، 
+فأنكر عليه النبيُّ صلى الله عليه وسلم هذا القول، وأخبره أنّ عَطْف مشيئة المخلوق على مشيئة الله بالواو شِركٌ أصغر، لا يجوز للمسلم أن يَتَلَفَّظَ به، 
+ثم أَرْشَدَه إلى القول الحق: "ما شاء الله وحده"، فيُفْرِد الله في مشيئته، ولا يَعْطِف عليه مشيئة أحدٍ بأيِّ نوع من أنواع العَطْف.</t>
+  </si>
+  <si>
+    <t>زه‌لامه‌ك هاته‌ ده‌ڤ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) و ده‌رباره‌ی كاره‌كێ خۆ د گه‌ل ئاخڤت، پاشی گۆت: "ئه‌وا خودێ بڤێت و ته‌ بڤێت". ئینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ئه‌ڤ ئاخڤتنه‌ ب دلی نه‌بوو و ب ئاخڤتنه‌كا خراب دانا و خودانێ وێ ئاگه‌هدار كر كو گرێدانا ڤیانا چێكری ب ڤیانا خودێ ب ڕێكا پیتا (واو) شركا بچویكه‌ و چێنابیت مرۆڤێ موسلمان ڤی تشتی بێژیت. پاشی ڕێكا ڕاست نیشا وی دا و گۆتێ بێژه‌: "ئه‌وا خودێ ب تنێ بڤێت"، ڤێجا بلا ڤیان و مه‌شیئه‌تێ ب تنێ بۆ خودێ بدانیت و چ كه‌سێن دی نه‌كه‌ته‌ هه‌ڤپشك د گه‌ل ویدا بۆ چ ڕه‌نگێن په‌یوه‌ندییێ.</t>
+  </si>
+  <si>
+    <t>النهي عن قول: ما شاء الله وشئت، وما أشبهه مما فيه عَطْف مشيئة العبد على مشيئة الله بالواو؛ لأنه شرك أصغر.
+وجوب إنكار المنكر.
+رسول الله صلى الله عليه وسلم قد حَمَى حِمَى التوحيد، وسدَّ طرق الشرك.
+عند إنكار المنكر يحسن توجيه المدعو إلى بديل مباح، اقتداءً بالنبي صلى الله عليه وسلم.
+الجمع بين قوله صلى الله عليه وسلم في هذا الحديث: «ما شاء الله وَحْدَه»، وقوله في الحديث الآخر: «قل: ما شاء الله ثم شئت» أن قول الشخص: «ما شاء الله ثم شئت» جائز، لكن قوله: «ما شاء الله وحده» أفضل.
+يجوز أن تقول: «ما شاء الله ثم شئت» ولكن الأفضل قول: «ما شاء الله وحده».</t>
+  </si>
+  <si>
+    <t>پاشڤه‌برن ژ گۆتنا: "ئه‌وا خودێ بڤێت و ته‌ بڤێت" و هه‌ر تشتێ وه‌كی وێ كو پیتا (واو) تێدا بیت بۆ هه‌ڤئاستكرنا ڤیانا عه‌بدی د گه‌ل ڤیانا خودێ، چونكی ئه‌ڤه‌ شركا بچویكه‌.
+پێدڤییه‌ مرۆڤ خرابییێ ڕه‌د بكه‌ت و پێ ڕازی نه‌بیت.
+پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) سنوورێن ته‌وحیدێ پاراستینه‌ و ڕێك ل به‌ر هه‌می جۆرێن شركێ گرتییه‌.
+ل ده‌مێ ڕه‌دكرنا كاره‌كێ خراب یان ئاخڤتنه‌كێ؛ باشتره‌ مرۆڤ پێگوهۆڕكه‌كێ حه‌لال و دروست نیشا كه‌سێ به‌رامبه‌ر بدەت، ئه‌ڤه‌ ژی وه‌ك چاڤلێكرن بۆ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن).
+كۆمكرن د ناڤبه‌را گۆتنا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) د ڤێ فه‌رمووده‌یێدا: "ئه‌وا خودێ ب تنێ بڤێت"، و گۆتنا وی د فه‌رمووده‌یه‌كا دیدا: "بێژه‌: ئه‌وا خودێ بڤێت، پاشی ته‌ بڤێت" یا ب ڤی ڕه‌نگییه‌: گۆتنا "ئه‌وا خودێ بڤێت پاشی ته‌ بڤێت" یا دروسته، به‌لێ گۆتنا "ئه‌وا خودێ ب تنێ بڤێت" باشتره‌.
+دروسته‌ تو بێژی: "ئه‌وا خودێ بڤێت پاشی ته‌ بڤێت"، به‌لێ یا باشتر ئه‌ڤه‌یه‌ تو بێژی: "ئه‌وا خودێ ب تنێ بڤێت".</t>
+  </si>
+  <si>
+    <t>إسناده حسن</t>
+  </si>
+  <si>
+    <t>رواه ابن ماجه والنسائي في الكبرى وأحمد</t>
+  </si>
+  <si>
+    <t>[إسناده حسن]</t>
+  </si>
+  <si>
+    <t>[رواه ابن ماجه والنسائي في الكبرى وأحمد]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/5928</t>
+  </si>
+  <si>
+    <t>أشد الناس عذابا عند الله يوم القيامة الذين يضاهون بخلق الله</t>
+  </si>
+  <si>
+    <t>دژوارترین سزایێ مرۆڤان ل ده‌ڤ خودێ ل ڕۆژا قیامه‌تێ سزایێ وان كه‌سانه‌ یێن چاڤ ل دروستكرنا خودێ دكه‌ن</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ أُمِّ المُؤمنينَ رضي الله عنها قَالَتْ: دَخَلَ عَلَيَّ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، وَقَدْ سَتَرْتُ سَهْوَةً لِي بِقِرَامٍ فِيهِ تَمَاثِيلُ، فَلَمَّا رَآهُ هَتَكَهُ وَتَلَوَّنَ وَجْهُهُ وَقَالَ: «يَا عَائِشَةُ، أَشَدُّ النَّاسِ عَذَابًا عِنْدَ اللهِ يَوْمَ الْقِيَامَةِ الَّذِينَ يُضَاهُونَ بِخَلْقِ اللهِ» قَالَتْ عَائِشَةُ: «فَقَطَعْنَاهُ فَجَعَلْنَا مِنْهُ وِسَادَةً أَوْ وِسَادَتَيْنِ».</t>
+  </si>
+  <si>
+    <t>عایشایا دایكا باوه‌رداران (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هاته‌ ژوور بۆ لایێ من و وی ده‌می من په‌رده‌یه‌ك ل سه‌ر دولابه‌كا خۆ دانا بوو و وێنه‌یێن (تشتێن خودان ڕح) ل سه‌ر بوون، ڤێجا ده‌مێ دیتی په‌رده‌ دڕاند و ڕه‌نگێ ناڤچاڤێن وی هاته‌ گوهارتن و گۆت: ((عائیشا؛ دژوارترین سزایێ مرۆڤان ل ده‌ڤ خودێ ل ڕۆژا قیامه‌تێ سزایێ وان كه‌سانه‌ یێن چاڤ ل دروستكرنا خودێ دكه‌ن (وێنه‌یان چێدكه‌ن))). عائیشایێ گۆت: ((مه‌ په‌رده‌ بڕی و مه‌ بالیفكه‌ك یان دوو بالیفك ژێ چێكرن)).</t>
+  </si>
+  <si>
+    <t>دَخَلَ النبيُّ صلى الله عليه وسلم بيتَه على عائشة رضي الله عنها فوجدَها قد سترتْ الخِزانة الصغيرة التي يُوضَع فيها المتاع بقماش فيه تصاوير لذوات الأرواح، فتَغَيَّرَ لونُ وجهِهِ غضبًا لله ونَزَعَه، وقال: 
+أشدُّ الناس عذابًا يوم القيامة الذين يُشابِهون بتصاويرهم خلقَ الله. 
+قالت عائشة: فجعلناه وِسَادَة أو وسادتين.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هاته‌ مالا عائیشایێ (خودێ ژێ ڕازی بیت) و دیت كو وێ په‌رده‌یه‌ك یێ دانایه‌ سه‌ر دولابه‌كا بچویك كو تشتان دكه‌نه‌ تێدا و وێنه‌یێن تشتێن خودان ڕح ل سه‌ر بوون، ڤێجا ڕه‌نگێ ناڤچاڤێن وی ژ به‌ر توڕه‌بوونا بۆ خاترا خودێ هاتە گوهارتن و په‌رده‌ ژێڤه‌كر و گۆت: دژوارترین سزایێ مرۆڤان ل ده‌ڤ خودێ ل ڕۆژا قیامه‌تێ سزایێ وان كه‌سانه‌ یێن ب ڕێكا وێنه‌یێن خۆ چاڤ ل دروستكرنا خودێ دكه‌ن. عائیشایێ گۆت: ڤێجا مه‌ ئه‌و په‌رده كره‌‌ بالیفكه‌ك یان دوو بالیفك.</t>
+  </si>
+  <si>
+    <t>إنكار المنكر وقتَ رؤيتِه وعدم التراخي في ذلك، ما لم يكن في ذلك مفسدة أكبر.
+العذاب يوم القيامة يتفاوت بحسب عِظَمِ الذنب.
+تصوير ذوات الأرواح من كبائر الذنوب.
+من حِكَمِ تحريم التصوير مضاهاة خلق الله تعالى، سواءً قصد المصوِّرُ المضاهاة أو لم يقصد.
+حرص الشريعة على حفظ الأموال بالاستفادة منها بعد تجنيبِها ما يحرم فيها.
+المنع من صناعة صور ذات الأرواح على أيِّ شَكْلٍ كان، ولو كانت ممتهنة.</t>
+  </si>
+  <si>
+    <t>ڕه‌دكرنا كریارا خراب ل ده‌مێ دیتنا خرابییێ و گیرۆنه‌كرنا ڤێ چه‌ندێ، ئه‌گه‌ر چ زیانێن مه‌زنتر ب دویڤدا نه‌هێن.
+سزایێ ڕۆژا قیامه‌تێ ل دویڤ مه‌زناهییا گونه‌هێ دهێته‌ گوهارتن.
+دروستكرنا وێنه‌یێن تشتێن خودان ڕح ژ گونه‌هێن مه‌زنه‌.
+ئێك ژ ئه‌گه‌ر و حیكمه‌تێن حه‌رامبوونا وێنه‌كێشانێ ئه‌ڤه‌یه‌‌ مرۆڤ چاڤ ل دروستكرنا خودایێ مه‌زن دكه‌ت، چ مه‌ره‌ما وێنه‌كێشی ئه‌و بیت یان نه‌.
+ڕژدبوونا شه‌ریعه‌تی ل سه‌ر پاراستنا مال و سامانی ب مفا وه‌رگرتنێ ژ وی مالی پشتی دویرئێخستنا پشكا حه‌رام.
+چێكرنا وێنه‌یێن تشتێن خودان ڕح ب هه‌ر شێوه‌یه‌كی بن نه‌یا دروسته‌، هه‌تا ئه‌گه‌ر سڤكاتی ژی بۆ وی وێنه‌یی تێدا هه‌بیت.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/5931</t>
+  </si>
+  <si>
     <t>من نزل منزلا ثم قال: أعوذ بكلمات الله التامات من شر ما خلق، لم يضره شيء حتى يرتحل من منزله ذلك</t>
   </si>
   <si>
     <t>((هه‌ر كه‌سێ ل جهه‌كى ب روينيته‌ خوار، پاشی گۆت: ئه‌ز خۆ ب په‌یڤێن خودێ یێن ته‌مام دپارێزم، ژ خرابییا وی تشتێ ئافراندی، خۆ تشته‌ك زیانێ ناگه‌هینیته‌ وی هه‌تا ئه‌و ژ وی جهی دچیت و باردكه‌ت))</t>
   </si>
   <si>
     <t>عن خَوْلَةَ بِنْتَ حَكِيمٍ السُّلَمِيَّةَ قَالتْ: سَمِعْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَنْ نَزَلَ مَنْزِلًا ثُمَّ قَالَ: أَعُوذُ بِكَلِمَاتِ اللهِ التَّامَّاتِ مِنْ شَرِّ مَا خَلَقَ، لَمْ يَضُرَّهُ شَيْءٌ حَتَّى يَرْتَحِلَ مِنْ مَنْزِلِهِ ذَلِكَ».</t>
   </si>
   <si>
     <t>خه‌ولایا كچا حه‌كیمێ سوله‌می (خودێ ژێ ڕازی بیت) دبێژیت: من گوھ ل پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بوو دگۆت: ((هه‌ر كه‌سێ ل جهه‌كى ب روينيته‌ خوار، پاشی گۆت: ئه‌ز خۆ ب په‌یڤێن خودێ یێن ته‌مام دپارێزم، ژ خرابییا وی تشتێ ئافراندی، خۆ تشته‌ك زیانێ ناگه‌هینیته‌ وی هه‌تا ئه‌و ژ وی جهی دچیت و باردكه‌ت)).</t>
   </si>
   <si>
     <t>يُرْشِدُ النبيُّ صلى الله عليه وسلم أُمَّتَه إلى الاعتصام والالتجاء النافع الذي يَندفِعُ به كلُّ محذورٍ يخافُه الإنسان عندما يَنزِل مكانًا من الأرض، سواء كان في سفر أو نزهة أو غير ذلك: بأنْ يعتصمَ ويلتجئَ بكلمات الله الكاملة في فضلها وبركتها ونفعها، السالمة من كل عيب ونقص، من شر كل مخلوق فيه شر، فيَأْمَنَ في منزلِه ذلك ما دام مُقيمًا فيه مِن كلِّ ما يؤذي.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ڕێنیشاندانا ئوممه‌تا خۆ دكه‌ت بۆ وێ ده‌ستگرتن و په‌نابرنا بمفا یا ب وێ هه‌ر تشتێ مرۆڤ ژێ بترسیت نامینیت ئه‌گه‌ر چوو ل  جهه‌كی ڕوينشته‌ خوار ، چ ئه‌ڤ چوونه‌ بۆ گه‌شتكرنێ بیت یان بۆ گه‌ڕیان و خۆشییێ بیت یان بۆ هه‌ر مه‌ره‌مه‌كا دی بیت: ئه‌ڤه‌ ژی ب وێ چه‌ندێ كو ده‌ستبگریت و په‌نایێ ببه‌ت بۆ په‌یڤێن خودێ یێن ته‌مام د قه‌در و بها و به‌ره‌كه‌ت و مفایێ خۆدا، ئه‌و په‌یڤێن پاراستی ژ هه‌ر عه‌یب و كێماسییه‌كێ، ژ خرابییا هه‌ر چێكرییه‌كێ خرابی تێدا هه‌بیت، ئه‌گه‌ر ئه‌ڤه‌ گۆت؛ دێ ل وی جهێ لێ مایه‌ڤه‌ هێته‌ پاراستن ژ هه‌ر تشته‌كێ نه‌خۆشییێ بگه‌هینیتێ، هندی ئه‌و لێ بمینیت و ژێ بارنه‌كه‌ت.</t>
   </si>
   <si>
     <t>الاستعاذة عبادة، وهي ما كانت بالله تعالى أو بأسمائه وصفاته.
 جواز الاستعاذة بكلام الله، لأنه صفة من صفاته سبحانه، بخلاف الاستعاذة بأي مخلوق فهي شرك.
 فضيلة هذا الدعاء وبركته.
 التَّحَصُّن بالأذكار سببٌ لحماية العبد من الشرور.
 إبطال الاستعاذة بغير الله من الجن والسَّحَرة والدجَّالين وغيرهم.
 مشروعية هذا الدعاء لمَن نزل مكانًا في الحضر أو السَّفر.</t>
   </si>
@@ -7090,50 +8104,147 @@
   </si>
   <si>
     <t>عن عقبة بن عامر رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «أَحَقُّ الشُّرُوطِ أَنْ تُوفُوا بِهِ مَا اسْتَحْلَلْتُمْ بِهِ الْفُرُوجَ».</t>
   </si>
   <si>
     <t>عوقبه‌یێ كوڕێ عامری (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((ژ هه‌ژیترین ماف هوین پێگیرییێ پێ بكه‌ن؛ ئه‌و مه‌رجن یێن هه‌وه‌ عه‌وره‌ت (یێن هه‌ڤژينێن خۆ) پێ حه‌لال كرین)).</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ أولى الشروط بالوفاء هو ما كان سببًا في حِلِّ التَّمَتُّعِ بالمرأة، وهي الشروط المباحة التي تطلبها الزوجة في عقد النكاح.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار دكه‌ت كو ژ هه‌ژیترین ماف هوین پێگیرییێ پێ بكه‌ن و د گه‌ل وه‌فادار بن؛ ئه‌و مافه‌ یێ بوویه‌ ئه‌گه‌رێ حه‌لالبوونا خۆشیبرنێ ب ژن و ئافره‌تێ، مه‌ره‌م پێ ئه‌و مه‌رجێن حه‌لالن یێن هه‌ڤژین د گرێبه‌ستا هه‌ڤژینییێدا ل سه‌ر زه‌لامێ خۆ دكه‌ته‌ مه‌رج.</t>
   </si>
   <si>
     <t>وجوب الوفاء بالشروط التي التزم بها أحد الزوجين للآخر، إلا شرطًا حَرَّمَ حلالًا أو أَحَلَّ حرامًا.
 الوفاء بشروط النكاح آكَدُ من غيرها؛ لأنها في مُقابل استحلال الفروج.
 عظم مكانة الزواج في الإسلام، حيث أَكَّدَ على الوفاء بشروطه.</t>
   </si>
   <si>
     <t>فه‌ربوونا وه‌فاداربوون و پێگیریكرنێ ب وان مه‌رجێن ئێك ژ هه‌ڤژینان ل به‌رامبه‌ری یێ دی ل سه‌ر خۆ كرییه‌ مه‌رج، ئه‌و مه‌رج نه‌بیت یێ حه‌لاله‌كی حه‌رام بكه‌ت یان حه‌رامه‌كی حه‌لال بكه‌ت.
 وه‌فاداری و پێگیربوون ب مه‌رجێن گرێبه‌ستا هه‌ڤژینییێ ژ پێگیربوونا ب مه‌رجێن دی ژ هه‌ژیتر و پێدڤیترن، چونكی ئه‌و ل به‌رامبه‌ری حه‌لالكرنا عه‌وره‌تانه‌.
 مه‌زناهییا جهێ پرۆسه‌یا هه‌ڤژینییێ د ئیسلامێدا، ژ به‌ر كو ئیسلامێ پشتڕاسكرن ل سه‌ر وه‌فاداربوون و پێگیربوونا ب مه‌رجێن وێ كرییه‌.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/6021</t>
+  </si>
+  <si>
+    <t>قل هو الله أحد والمعوذتين حين تمسي وتصبح ثلاث مرات، تكفيك من كل شيء</t>
+  </si>
+  <si>
+    <t>ده‌مێ ل ته دبیته‌ ئێڤار و ده‌مێ ل ته‌ دبیته‌ سپێده‌ تو {قل هو الله أحد} و هه‌ردوو سووڕه‌تێن خۆپاراستنێ (الفلق و الناس) سێ جاران بخوینه‌؛ ئه‌ڤ سووڕه‌ته‌ تێرا ته‌ هه‌نه‌ ژ هه‌ر تشته‌كی))</t>
+  </si>
+  <si>
+    <t>عَن عبدِ اللهِ بن خُبَيب رضي الله عنه أنه قال: خَرَجْنَا فِي لَيْلَةٍ مَطِيرَةٍ وَظُلْمَةٍ شَدِيدَةٍ، نَطْلُبُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ؛ يُصَلِّي لَنَا، قَالَ: فَأَدْرَكْتُهُ، فَقَالَ: «قُلْ»، فَلَمْ أَقُلْ شَيْئًا، ثُمَّ قَالَ: «قُلْ»، فَلَمْ أَقُلْ شَيْئًا، قَالَ: «قُلْ»، فَقُلْتُ: مَا أَقُولُ؟ قَالَ: «{قُلْ هُوَ اللهُ أَحَدٌ} وَالْمُعَوِّذَتَيْنِ حِينَ تُمْسِي وَتُصْبِحُ ثَلَاثَ مَرَّاتٍ، تَكْفِيكَ مِنْ كُلِّ شَيْءٍ».</t>
+  </si>
+  <si>
+    <t>عه‌بدولڵاھێ كوڕێ خوبه‌یبی (خودێ ژێ ڕازی بیت) دبێژیت: د شه‌ڤه‌كا باراناوی و گه‌له‌ك تاڕیدا ئه‌م ده‌ركه‌فتین دا ل پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بگەڕیێین دا نڤێژێ بۆ مه‌ بكه‌ت، پاشی من ئه‌و دیت، ئینا گۆت: ((بێژه‌))، من ژی چ نه‌گۆت، دیسا گۆت: ((بێژه‌))، من هه‌ر چ نه‌گۆت، دیسا گۆت: ((بێژه‌))، من گۆتێ: ئه‌ی پێغه‌مبه‌رێ خودێ؛ ما ئه‌ز چ بێژم؟ گۆت: (( ده‌مێ ل ته دبیته‌ ئێڤار و ده‌مێ ل ته‌ دبیته‌ سپێده‌ تو {قل هو الله أحد} و هه‌ردوو سووڕه‌تێن خۆپاراستنێ (الفلق و الناس) سێ جاران بخوینه‌؛ ئه‌ڤ سووڕه‌ته‌ تێرا ته‌ هه‌نه‌ ژ هه‌ر تشته‌كی)).</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ الصحابيُّ الجليلُ عبدُ الله بن خبيب رضي الله عنه: أنهم خَرَجوا في ليلةٍ كثيرة المطر وكانت الظلمةُ شديدةً، للبحث عن رسول الله صلى الله عليه وسلم؛ ليصلي بهم، فوجدوه، 
+فقال له النبي صلى الله عليه وسلم: "قل" أي اقرأ، فلم يقرأ شيئًا، 
+فأعاد عليه النبي صلى الله عليه وسلم قولَه، فقال عبد الله: ماذا أقرأ يا رسول الله؟ 
+فقال النبي صلى الله عليه وسلم: اقرأ سورة الإخلاص {قل هو الله أحد}، والمعوذتين {قل أعوذ برب الفلق}، و{قل أعوذ برب الناس}، وقتَ المساء، ووقت الصباح، ثلاث مرات تحفظك من كل شرٍّ، وتقيك من كل سوء.</t>
+  </si>
+  <si>
+    <t>صه‌حابییێ هێژا عه‌بدولڵاھێ كوڕێ خوبه‌یبی (خودێ ژێ ڕازی بیت) مه‌ ئاگه‌هدار دكه‌ت كو ئه‌و د شه‌ڤه‌كا تاڕی و باراناویدا ده‌ركه‌ڤتن دا ل پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بگەڕیێن دا نڤێژێ ل به‌را وان بكه‌ت، ئه‌وان ژی پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیت و په‌یداكر. ئینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆته‌ وی: "بێژه‌" ئانكو بخوینه‌، به‌لێ ئه‌وی چ نه‌خواند، پاشی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ئاخڤتنا خۆ هه‌ر دووباره‌ كر، ئینا عه‌بدولڵاھی گۆت: ئه‌ی پێغه‌مبه‌رێ خودێ؛ ئه‌ز چ بخوینم؟ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆتێ: سێ جاران ل ده‌مێ ئێڤارێ و سپێدێ سووڕه‌تا (الإخلاص) و هه‌ردوو سووڕه‌تێن (الفلق و الناس) بخوینه‌، ئه‌و دێ ته‌ ژ هه‌می خرابییان پارێزن و دێ ته‌ ژ هه‌می خرابییان ڕزگار كه‌ن.</t>
+  </si>
+  <si>
+    <t>استحباب قراءة سورة الإخلاص والمعوذتين في الصباح والمساء وأنها حِرْزٌ من كلِّ شَرٍّ.
+فضل قراءة سورة الإخلاص والمعوذتين.</t>
+  </si>
+  <si>
+    <t>سوننه‌تبوونا خواندنا سووڕه‌تێن (ئیخلاص و الفلق و الناس) ل سپێده‌ و ئێڤاران، و كو ئه‌و پارێزه‌رن ژ هه‌می خرابییان.
+قه‌در و بها و خێرا خواندنا سووڕه‌تێن (ئیخلاص و الفلق و الناس).</t>
+  </si>
+  <si>
+    <t>رواه أبو داود والترمذي والنسائي</t>
+  </si>
+  <si>
+    <t>[رواه أبو داود والترمذي والنسائي]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/6082</t>
+  </si>
+  <si>
+    <t>قل: لا إله إلا الله وحده لا شريك له، الله أكبر كبيرا، والحمد لله كثيرا، سبحان الله رب العالمين، لا حول ولا قوة إلا بالله العزيز الحكيم</t>
+  </si>
+  <si>
+    <t>بێژه‌: (لَا إِلَهَ إِلَّا اللهُ وَحْدَهُ لَا شَرِيكَ لَهُ، اللهُ أَكْبَرُ كَبِيرًا، وَالْحَمْدُ لِلَّهِ كَثِيرًا، سُبْحَانَ اللهِ رَبِّ الْعَالَمِينَ، لَا حَوْلَ وَلَا قُوَّةَ إِلَّا بِاللهِ الْعَزِيزِ الْحَكِيمِ)، ئانكو: ((ژ ئه‌لڵاهی پێڤه‌تر چ خودایێن ژ هه‌ژی په‌رستنێ نینن، ئه‌و ئێكێ ب تنێیه‌ و وی چ شریك و هه‌ڤال نینن، خودێ مه‌زنترینه‌ و مه‌زناهییا ته‌مام بۆ وییه‌، حه‌مد و سوپاسییێن زێده‌ بۆ خودێنه‌، پاقژی و دویربوون ژ هه‌می كێماسییان هه‌ر بۆ خودایێ هه‌می جیهانانه‌، چ هێز و شیان نینن ژ بلی وێ هێزا خودایێ مه‌زن و دانا دده‌ت</t>
+  </si>
+  <si>
+    <t>عَنْ سَعْدٍ رضي الله عنها قَالَ: جَاءَ أَعْرَابِيٌّ إِلَى رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقَالَ: عَلِّمْنِي كَلَامًا أَقُولُهُ، قَالَ: «قُلْ: لَا إِلَهَ إِلَّا اللهُ وَحْدَهُ لَا شَرِيكَ لَهُ، اللهُ أَكْبَرُ كَبِيرًا، وَالْحَمْدُ لِلَّهِ كَثِيرًا، سُبْحَانَ اللهِ رَبِّ الْعَالَمِينَ، لَا حَوْلَ وَلَا قُوَّةَ إِلَّا بِاللهِ الْعَزِيزِ الْحَكِيمِ» قَالَ: فَهَؤُلَاءِ لِرَبِّي، فَمَا لِي؟ قَالَ: «قُلْ: اللهُمَّ اغْفِرْ لِي وَارْحَمْنِي وَاهْدِنِي وَارْزُقْنِي».</t>
+  </si>
+  <si>
+    <t>سه‌عد (خودێ ژێ ڕازی بیت) دبێژیت: عه‌ره‌به‌كێ ده‌شتێ هاته‌ ده‌ڤ پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) و گۆت: ئاخڤتنه‌كێ (زكره‌كی) نیشا من بده‌ دا بێژم، گۆت: ((بێژه‌: (لَا إِلَهَ إِلَّا اللهُ وَحْدَهُ لَا شَرِيكَ لَهُ، اللهُ أَكْبَرُ كَبِيرًا، وَالْحَمْدُ لِلَّهِ كَثِيرًا، سُبْحَانَ اللهِ رَبِّ الْعَالَمِينَ، لَا حَوْلَ وَلَا قُوَّةَ إِلَّا بِاللهِ الْعَزِيزِ الْحَكِيمِ)، ئانكو: ((ژ ئه‌لڵاهی پێڤه‌تر چ خودایێن ژ هه‌ژی په‌رستنێ نینن، ئه‌و ئێكێ ب تنێیه‌ و وی چ شریك و هه‌ڤال نینن، خودێ مه‌زنترینه‌ و مه‌زناهییا ته‌مام بۆ وییه‌، حه‌مد و سوپاسییێن زێده‌ بۆ خودێنه‌، پاقژی و دویربوون ژ هه‌می كێماسییان هه‌ر بۆ خودایێ هه‌می جیهانانه‌، چ هێز و شیان نینن ژ بلی وێ هێزا خودایێ مه‌زن و دانا دده‌ت)). (ئه‌وی زه‌لامی) گۆت: ئه‌ڤه‌ هه‌می بۆ خودایێ من بوون، كا بۆ من‌؟ گۆت: ((بێژه‌: (اللهُمَّ اغْفِرْ لِي وَارْحَمْنِي وَاهْدِنِي وَارْزُقْنِي)، ئانكو: (خودایێ من؛ گونه‌هێن من ژێببه‌ و دلۆڤانییێ ب من ببه‌ و من ڕاسته‌ڕێ بكه‌ و ڕزقێ من بده‌)).</t>
+  </si>
+  <si>
+    <t>سَأَلَ رجلٌ من سُكّانِ الباديةِ رسولَ الله صلى الله عليه وسلم أنْ يُعلِّمه ذكرًا يقوله، 
+فقال له عليه الصلاة والسلام: قل: 
+"لا إله إلا الله وحده لا شريك له" بدأ بشهادة التوحيد، ومعناها لا معبود بحق إلا الله، 
+"الله أكبر كبيرًا" 
+أي: الله أكبر من كلِّ شيءٍ وأعظم، 
+"والحمد لله كثيرًا" 
+أي: حمدًا لله كثيرًا، على صفاته وأفعاله ونعمه التي لا تحصى، 
+"سبحان الله رب العالمين" 
+أي: تَنَزَّهَ وتَقَدَّسَ عن النقص، 
+"لا حول ولا قوة إلا بالله العزيز الحكيم" 
+أي: لا تَحَوُّلٌ من حَالٍ إلى حالٍ إلا بالله وإعانتِه وتوفيقِه، 
+فقال الرجل: هؤلاء الكلمات لربي لِذِكْرِهِ وتعظيمِه، فما لي من الدعاء لنفسي؟ 
+فقال له عليه الصلاة والسلام: قل: 
+"اللهم اغفر لي" 
+بمحو السيئات وسترها، 
+"وارحمني" 
+بإيصال المنافع والمصالح الدينية والدنيوية لي، 
+"واهدني" 
+لأحسن الأحوال وإلى الصراط المستقيم، 
+"وارزقني" 
+المال الحلال والصحة وكل خير وعافية.</t>
+  </si>
+  <si>
+    <t>زه‌لامه‌كێ ئاكنجییێ ده‌شتێ پرسیار ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) كر كو زكره‌كی نیشا بده‌ت دا بۆ خۆ بكه‌ت. ئینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆته‌ وی، بێژه‌: " لَا إِلَهَ إِلَّا اللهُ وَحْدَهُ لَا شَرِيكَ لَهُ" به‌ری هه‌ر تشته‌كی ب په‌یڤا ته‌وحیدێ و شاهده‌دانێ ده‌ستپێكر كو ڕامانا وێ ژی ئه‌ڤه‌یه‌: ژ ئه‌لڵاهی پێڤه‌تر چ خودایێن ژ هه‌ژی په‌رستنێ نینن. " اللهُ أَكْبَرُ كَبِيرًا" ئانكو: خودێ ژ هه‌ر تشته‌كی مه‌زنتره‌. " وَالْحَمْدُ لِلَّهِ كَثِيرًا" ئانكو: حه‌مد و سوپاسییێن مه‌زن و گه‌له‌ك هه‌ر بۆ خودێنه‌، ژ به‌ر سالۆخه‌ت و كریار و نیعمه‌تێن وی یێن ناهێنه‌ هژمارتن. " سُبْحَانَ اللهِ رَبِّ الْعَالَمِينَ" ئانكو: خودێ یێ دویر و پاقژه‌ ژ هه‌ر كێماسییه‌كێ. "لَا حَوْلَ وَلَا قُوَّةَ إِلَّا بِاللهِ الْعَزِيزِ الْحَكِيمِ‌" ئانكو: ڕه‌وشا مرۆڤی ژ ڕه‌وشه‌كێ بۆ ئێكا دی ناهێته‌ گوهارتن ئه‌گه‌ر ب هاریكاری و ته‌وفیقا خودێ نه‌بیت. ئینا وی زه‌لامی گۆت: ئه‌ڤ په‌یڤه‌ هه‌می بۆ بیرئینان و په‌سن و مه‌زناهییا خودێ بوون، باشه‌ چ دوعا هه‌نه‌ ئه‌ز بۆ خۆ بكه‌م؟ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆتێ، بێژه‌: " اللهُمَّ اغْفِرْ لِي" ئانكو: خودایێ من گونه‌هێن من ژێببه، ب پاقژكرنا من ژ گونه‌هان و په‌چنتنا وان، " وَارْحَمْنِي" ئانكو: دلۆڤانییێ ب من ببه‌، ب گه‌هاندنا خێر و به‌رژه‌وه‌ندییێن دونیا و ئاخره‌تێ بۆ من. " وَاهْدِنِي‌" ئانكو: من ڕاسته‌ڕێ بكه‌ بۆ باشترین ڕه‌وش و بۆ سه‌ر ڕێكا ڕاست. " وَارْزُقْنِي" ئانكو: ڕزقێ من بده، و مالێ حه‌لال و ساخله‌می و هه‌ر خێره‌كێ بده‌ من.</t>
+  </si>
+  <si>
+    <t>الحث على ذكر الله بالتهليل والتكبير والتحميد والتسبيح.
+استحباب ذكر الله والثناء عليه قبل الدعاء.
+استحباب دعاء الإنسان بأطيب الدعاء، وبما هو مأثور مما فيه جوامع خير الدنيا والآخرة، وله أن يدعو بما يشاء.
+ينبغي للعبد الحرص على تَعَلُّم ما ينفعه في الدنيا والآخرة.
+الحث على طلب المغفرة والرحمة والرزق، فهي جِمَاع الخير.
+شفقته صلى الله عليه وسلم على تعليمِ أمتِهِ ما ينفعهم.
+ذُكِرَت الرحمة بعد المغفرة ليتكامل التطهير، فالمغفرة ستر الذنوب ومحوها والزحزحة عن النار، والرحمة إيصال الخيرات ودخول الجنة، وهذا هو الفوز العظيم.</t>
+  </si>
+  <si>
+    <t>هاندان ل سه‌ر زكرێ خودێ ب لێدانا تەهلیل (لا إله إلا الله)، تەكبیر (الله أكبر)، تەحمید (الحمدلله) و تەسبیحان (سبحان الله).
+سوننه‌تبوونا زكرێ خودێ و په‌سنكرنا خودێ به‌ری مرۆڤ دوعا بۆ خۆ بكه‌ت.
+سوننه‌تبوونا دوعاكرنێ ب جوانترین و ڤه‌گرترین دوعایێن خێرا دونیا و ئاخره‌تێ تێدا هه‌ی و ئەو دشێت هەر تشتەکێ وی دڤێت بخوازیت و دوعا بۆ بکەت.
+پێدڤییه‌ عه‌بد یێ ڕژد بیت ل سه‌ر فێربوونا وان تشتێن د دونیا و ئاخره‌تێدا مفای ل وی دكه‌ن.
+هاندان ل سه‌ر داخوازكرنا لێبوورین و دلۆڤانی و ڕزقی، چونكی ئه‌و سه‌رێ هه‌می خێر و باشییانن.
+دلۆڤانییا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) د فێركرنا ئوممه‌تا خۆدا بۆ وی تشتێ مفایێ وان تێدا هه‌ی.
+دلۆڤانی پشتی ژێبرنا گونه‌هان و لێبوورینێ هاته‌ به‌حسكرن؛ ئه‌گه‌ر ژی ئه‌ڤه‌یه‌‌ دا كو پاقژبوونه‌كا ته‌مام په‌یدا ببیت، چونكی لێبوورین ڤه‌شارتن و ژێبرنا گونه‌هانه‌ و دویركه‌ڤتنا ژ ئاگرییه‌ و دلۆڤانی گه‌هشتنا خێران و چوونا به‌حه‌شتێیه‌ و ئه‌ڤه‌ سه‌رفرازییا مه‌زنه‌.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/6112</t>
   </si>
   <si>
     <t>كان رسول الله صلى الله عليه وسلم أحسن الناس خلقا</t>
   </si>
   <si>
     <t>ڕه‌وشتێ پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ژ یێ هه‌می مرۆڤان جوانتر بوو</t>
   </si>
   <si>
     <t>عن أنس بن مالك رضي الله عنه قال: كَانَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أَحْسَنَ النَّاسِ خُلُقًا.</t>
   </si>
   <si>
     <t>ئه‌نه‌سێ كوڕێ مالكی (خودێ ژێ ڕازی بیت) دبێژیت: ڕه‌وشتێ پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ژ یێ هه‌می مرۆڤان جوانتر بوو.</t>
   </si>
   <si>
     <t>كان النبيُّ صلى الله عليه وسلم أكملَ الناس خُلُقًا، وله السَّبْقُ في جميع الأخلاق والمحاسن، من طِيْبِ الكلام، وبذلِ الخير، وطَلَاقة الوجه، وكَفِّ الأذى واحتمالِهِ من الآخرين.</t>
   </si>
   <si>
     <t>ڕه‌وشتێ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ژ يێ هه‌می مرۆڤێن دی ته‌مامتر بوو، بۆ هه‌می ڕه‌وشت و جوانییان ژی ئه‌و ل به‌ری هه‌مییان دهات و ل پێشییا وان بوو، ژ ئاخڤتنا خۆش و جوان، گه‌هاندنا باشییێ بۆ كه‌سێن دی، ڕویگه‌شی و ده‌ڤ گڕنژینێ و نه‌خۆشی دروستنەكرن و ئه‌زیه‌ت نەدانا خه‌لكی و هه‌دارکێشانا ل سه‌ر نه‌خۆشییا وان.</t>
   </si>
   <si>
     <t>كمال خُلق النبي صلى الله عليه وسلم.
 النبي صلى الله عليه وسلم هو القدوة الكاملة في حسن الخُلُق.
 الحث على التأسي بالنبي صلى الله عليه وسلم في حسن خُلُقه.</t>
   </si>
   <si>
@@ -7248,88 +8359,195 @@
 "الحمد لله": ثناء عليه بصفات الكمال مع محبته وتعظيمه.
 "لا إله إلا الله": لا معبود بحق إلا الله.
 "الله أكبر": أعظم وأجل من كلِّ شيء.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ هندێ دكه‌ت كو كرنا زكرێ خودایێ مه‌زن ب ڤان په‌یڤێن مه‌زن؛ باشتر و بخێرتره‌ ژ دونیایێ و هه‌ر تشته‌كێ تێدا، ئه‌و په‌یڤ ژی ئه‌ڤه‌نه‌:
 (سُبْحَانَ اللهِ): پاقژڕاگرتنا خودێیه‌ ژ هه‌می كێماسییان.
 (الْحَمْدُ لِلهِ): په‌سنكرنا خودێیه‌ ب سالۆخه‌تێن ته‌مامه‌تییێ د گه‌ل ڤیان و مه‌زنڕاگرتنێ.
 (لَا إِلَهَ إِلَّا اللهُ): ژ ئه‌لڵاهی پێڤه‌تر چ خودایێن ژ هه‌ژی په‌رستنێ نینن.
 (وَاللهُ أَكْبَرُ): خودێ مه‌زنتر و پیرۆزتره‌ ژ هه‌ر تشته‌كی.</t>
   </si>
   <si>
     <t>الحث على ذكر الله، وأنه أحب مما طلعت عليه الشمس.
 الحض على الإكثار من الذكر؛ لما فيه من الأجر والفضل.
 متاع الدنيا قليل وشهواتها زائلة.</t>
   </si>
   <si>
     <t>هاندان ل سه‌ر كرنا زكرێ خودێ و كو ئه‌و خۆشتڤیتر و بخێرتره‌ ژ هه‌ر تشته‌كێ ڕۆژ ل سه‌ر هه‌لاتی.
 هاندان ل سه‌ر زێده‌كرنا زكرێ خودێ، ژ به‌ر وێ خێر و باشییا تێدا هه‌ی.
 په‌ڕتالێن دونیایێ د كێمن و خۆشی و شه‌هوه‌تێن وێ ژی دێ چن و نامینن.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/6211</t>
   </si>
   <si>
+    <t>ما من امرئ مسلم تحضره صلاة مكتوبة فيحسن وضوءها وخشوعها وركوعها، إلا كانت كفارة لما قبلها من الذنوب، ما لم يؤت كبيرة، وذلك الدهر كله</t>
+  </si>
+  <si>
+    <t>((نینه‌ مرۆڤه‌كێ موسلمان هه‌بیت ده‌مێ نڤێژه‌كا فه‌ڕز ب سه‌ر ویدا بهێت، ئه‌و ژی ب شێوه‌یه‌كێ جوان ده‌ستنڤێژێ بۆ وێ نڤێژێ بگریت و خشۆع و ڕكوعه‌كا ته‌مام تێدا ئه‌نجام بده‌ت؛ هنگی ئه‌و نڤێژ دێ بیته‌ كه‌فاره‌تا گونه‌هێن وی یێن به‌ری هنگی، هندی چ گونه‌هێن مه‌زن ئه‌نجام نه‌دابن و ئه‌ڤ چه‌نده‌ ژی بۆ هه‌می ده‌مایه‌‌))</t>
+  </si>
+  <si>
+    <t>عَنْ عُثْمَانَ رضي الله عنه قَالَ: سَمِعْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَا مِنَ امْرِئٍ مُسْلِمٍ تَحْضُرُهُ صَلَاةٌ مَكْتُوبَةٌ فَيُحْسِنُ وُضُوءَهَا وَخُشُوعَهَا وَرُكُوعَهَا، إِلَّا كَانَتْ كَفَّارَةً لِمَا قَبْلَهَا مِنَ الذُّنُوبِ، مَا لَمْ يُؤْتِ كَبِيرَةً، وَذَلِكَ الدَّهْرَ كُلَّهُ».</t>
+  </si>
+  <si>
+    <t>عوسمان (خودێ ژێ ڕازی بیت) دبێژیت: من گوهـ ل پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بوو دگۆت: ((نینه‌ مرۆڤه‌كێ موسلمان هه‌بیت ده‌مێ نڤێژه‌كا فه‌ڕز ب سه‌ر ویدا بهێت، ئه‌و ژی ب شێوه‌یه‌كێ جوان ده‌ستنڤێژێ بۆ وێ نڤێژێ بگریت و خشۆع و ڕكوعه‌كا ته‌مام تێدا ئه‌نجام بده‌ت؛ هنگی ئه‌و نڤێژ دێ بیته‌ كه‌فاره‌تا گونه‌هێن وی یێن به‌ری هنگی، هندی چ گونه‌هێن مه‌زن ئه‌نجام نه‌دابن و ئه‌ڤ چه‌نده‌ ژی بۆ هه‌می ده‌مایه‌‌)).</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّه ما مِن مُسلم يَدخل عليه وقت الصلاة المفروضة فيحسن وضوءها ويُتِمُّه، ثم يَخشع في صلاته بحيث يكون قلبُه وجوارحُه كلُّها مُقبلةً على الله مستحضرةً عظمتَه، ويُتم أفعالَ الصلاةِ كالركوعِ والسجود وغيرِهِ، إلا كانت هذه الصلاةُ مُكفِّرَةً لما قبلها من المعاصي الصغائر، ما لم يعمل كبيرة من كبائر الذنوب، وهذا الفضل مُمْتَدٌّ على مَرِّ الزمان وفي كل صلاة.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار كر كو نینه‌ مرۆڤه‌كێ موسلمان هه‌بیت ده‌مێ نڤێژه‌كا فه‌ڕز ب سه‌ر ویدا بهێت، ئه‌و ژی ب شێوه‌یه‌كێ جوان ده‌ستنڤێژێ بۆ وێ نڤێژێ بگریت و چ كێماسییان تێدا نه‌كه‌ت و د نڤێژا خۆدا یێ ب خشۆع بیت، وه‌سا كو دل و ئه‌ندامێن له‌شێ وی هه‌می د ئاماده‌بن و به‌ره‌ڤ خودێڤه‌ بچن و مه‌زناهییا وی ل ده‌ڤ وی یا ئاماده‌ بیت، كریارێن نڤێژێ ژی ب ته‌مامی بكه‌ت، وه‌كی ڕكوع و سوجود و یێن دی، هنگی ئه‌ڤ نڤێژه‌ دێ بیته‌ ئه‌گه‌رێ ژێبرنا گونه‌هێن وی یێن بچویك یێن به‌ری هنگی وی كرین، هندی ئه‌وی مرۆڤی چ گونه‌هێن مه‌زن ئه‌نجام نه‌دابن. ئه‌ڤ خێر و قه‌نجییه‌ ژی یا به‌رده‌وامه‌ د هه‌می ده‌ماندا و د هه‌ر نڤێژه‌كێدا.</t>
+  </si>
+  <si>
+    <t>الصلاة المكفرة للذنوب هي التي أحسن العبد وضوءَها، وأدَّاها خاشعًا يبتغي بها وجه الله تعالى.
+فضل المداومة على العبادات، وأنها سبب لمغفرة صغائر الذنوب.
+فضل إحسان الوضوء، وإحسان الصلاة والخشوع فيها. 
+أهمية اجتناب كبائر الذنوب لمغفرة الذنوب الصغائر.
+كبائر الذنوب لا تُكَفَّر إلا بالتوبة.</t>
+  </si>
+  <si>
+    <t>ئه‌و نڤێژا گونه‌هان ژێدبه‌ت ئه‌وه‌ یا عه‌بدی ب جوانی ده‌ستنڤێژ بۆ گرتی و ب خشۆع ئه‌نجام دابیت و ب وێ مه‌ره‌مێ بیت خودێ ژێ ڕازی ببیت.
+خێرا به‌رده‌وامبوونێ ل سه‌ر عیباده‌تان و كو ئه‌و ئه‌گه‌ره‌ بۆ لێبوورینا گونه‌هێن بچویك.
+خێرا جوانگرتنا ده‌ستنڤێژێ و نڤێژكرنه‌كا جوان و خشۆعێ د نڤێژێدا.
+گرنگییا دویركه‌ڤتنێ ژ گونه‌هێن مه‌زن دا گونه‌هێن بچویك پێ بهێنه‌ ژێبرن.
+گونه‌هێن مه‌زن ب تنێ ب ته‌وبه‌كرنێ ژێدچن.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/6254</t>
+  </si>
+  <si>
     <t>ما من أيام العمل الصالح فيها أحب إلى الله من هذه الأيام يعني أيام العشر</t>
   </si>
   <si>
     <t>((چ ڕۆژ نینن كریارێن باش تێدا خۆشتڤیتر بن ل ده‌ڤ خودێ ژ ڤان ڕۆژان))، ئانكو: ده‌هكێن حاجییان</t>
   </si>
   <si>
     <t>عن ابن عباس رضي الله عنهما قال: قال رسول الله صلى الله عليه وسلم: «ما مِنْ أيَّامٍ العمَلُ الصَّالِحُ فيها أحبُّ إلى اللهِ مِن هذه الأيام» يعني أيامَ العشر، قالوا: يا رسُولَ الله، ولا الجهادُ في سبيلِ الله؟ قال: «ولا الجهادُ في سبيلِ الله، إلا رجلٌ خَرَجَ بنفسِه ومالِه فلم يَرْجِعْ من ذلك بشيءٍ».</t>
   </si>
   <si>
     <t>ئبن عه‌باس (خودێ ژ هه‌ردووكان ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((چ ڕۆژ نینن كریارێن باش تێدا خۆشتڤیتر بن ل ده‌ڤ خودێ ژ ڤان ڕۆژان))، ئانكو: ده‌هكێن حاجییان، گۆتن: ئه‌ی پێغه‌مبه‌رێ خودێ، خۆ جیهادا د ڕێكا خودێ ژیدا؟ گۆت: ((خۆ جیهادا د ڕێكا خودێ ژیدا، ب تنێ ئه‌و نه‌بیت زه‌لامه‌ك ب نه‌فسا خۆ و مالێ خۆ ده‌ركه‌ڤیت و خۆ تشته‌ك ژ وان نه‌زڤڕیته‌ڤه‌)).</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ العملَ الصالح في العشر أيام الأولى من شهر ذي الحجة أفضل من سائر أيام السنة.
 وسَألَ الصحابةُ رضي الله عنهم النبيَّ صلى الله عليه وسلم عن الجهاد في غير هذه الأيام العشر هل هو أفضل أم الأعمال الصالحة في هذه الأيام؟ لِمَا تَقَرَّرَ عندهم أن الجهاد من أفضل الأعمال.
 فأجاب صلى الله عليه وسلم: بأنَّ العمل الصالح في هذه الأيام أفضل من الجهاد في غيرها، إلا رجل خرج مجاهدًا ومخاطرًا بنفسِهِ ومالِهِ في سبيل الله، فَفَقَدَ مالَه وفاضت روحُه في سبيل الله، 
 فهذا هو الذي يَفْضُل على العمل الصالح في هذه الأيام الفاضلة.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار دكه‌ت كو كارێ باش د ده‌ھ ڕۆژێن ده‌ستپێكێدا ژ هه‌یڤا زیلحیججه‌؛ باشتر و بخێرترن ژ هه‌می ڕۆژێن دی یێن سالێ.
 صه‌حابییان (خودێ ژ هه‌مییان ڕازی بیت) ده‌رباره‌ی جیهادێ پرسیار ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) کر ئه‌گه‌ر د ڤان ده‌ھ ڕۆژاندا نه‌بیت كا ئه‌رێ ئه‌و باشتر و بخێرتره‌، یان ژی كارێن باش یێن د ڤان ده‌ھ ڕۆژاندا دهێنه‌ كرن؟ ئه‌گه‌رێ ڤێ پرسیارێ ژی ئه‌و بوو كو ل ده‌ڤ وان تشته‌كێ بنه‌جھ و ئاشكه‌را بوو كو جیهاد ژ باشترین كریارانه‌.
 ئینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌رسڤا وان دا كو: كارێ باش د ڤان ڕۆژاندا ژ كرنا جیهادێ د ڕۆژێن دیدا بخێرتره‌، ب تنێ زه‌لامه‌ك نه‌بیت كو ژ مالا خۆ ده‌ركه‌ڤتبیت و چووبیته‌ جیهادێ و ڕۆحا خۆ و مالێ خۆ د ڕێكا خودێدا ئێخستبنه‌ د مه‌تڕسییێدا، پاشی مالێ خۆ هه‌می ژ ده‌ست دا و ڕۆحا وی ژی د ڕێكا خودێدا ژ له‌شێ وی ده‌ركه‌ڤت. ئاها ئه‌ڤ كاره‌ ژ كرنا كارێ باش د ڤان ڕۆژێن خێرێدا باشتره‌.</t>
   </si>
   <si>
     <t>فضل العمل الصالح في عشر ذي الحجة، فعلى المسلم أن يغتنم هذه الأيام ويكثر فيها الطاعات، من ذكر الله عز وجل، وقراءة القرآن، والتكبير والتهليل والتحميد، والصلاة والصدقة والصيام، وجميع أعمال البِرّ.</t>
   </si>
   <si>
     <t>خێرا كارێ باش د ده‌هكێن حاجییاندا، له‌وا پێدڤییه‌ ل سه‌ر مرۆڤێ موسلمان ئه‌و ڤان ڕۆژان بۆ خۆ ب ده‌رفه‌ت وه‌ربگریت و گه‌له‌ك عیباده‌تی تێدا بكه‌ت، ژ كرنا زكرێ خودێ و خواندنا قورئانێ و ته‌كبیر (گۆتنا: ألله أكبر) و ته‌هیلیل (گۆتنا: لا إله إلا الله) و ته‌حمیدان (گۆتنا: الحمدلله)، زێده‌باری كرنا نڤێژان و دانا خێر و صه‌ده‌قه‌یان و گرتنا ڕۆژییان و هه‌می كارێن دی یێ یێن خێرێ.</t>
   </si>
   <si>
     <t>رواه البخاري وأبو داود، واللفظ له</t>
   </si>
   <si>
     <t>[رواه البخاري وأبو داود، واللفظ له]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/6255</t>
   </si>
   <si>
+    <t>مثل المؤمن الذي يقرأ القرآن كمثل الأترجة، ريحها طيب وطعمها طيب، ومثل المؤمن الذي لا يقرأ القرآن كمثل التمرة، لا ريح لها وطعمها حلو</t>
+  </si>
+  <si>
+    <t>((مه‌ته‌لا وی باوه‌ردارێ قورئانێ دخوینیت؛ وه‌كی مه‌ته‌لا نارنجێیه‌ (فێقییه‌كێ تڕشه‌ وه‌كی لیمون و پڕته‌قالێیه‌، به‌لێ د قه‌باره‌یدا ژ وان مه‌زنتره‌)، تاما وێ یا خۆشه‌ و بێهنا وێ ژی یا خۆشه‌، و مه‌ته‌لا وی باوه‌ردارێ قورئانێ ناخوینیت؛ وه‌كی مه‌ته‌لا خورمێیه‌، چ بێهن نینن و تاما وێ یا شرینه‌</t>
+  </si>
+  <si>
+    <t>عَن أَبي مُوْسى الأَشْعريِّ رضي الله عنه قال: قال رسولُ اللهِ صلى اللهُ عليه وسلم: «مَثَلُ الْمُؤْمِنِ الَّذِي يَقْرَأُ الْقُرْآنَ كَمَثَلِ الْأُتْرُجَّةِ، رِيحُهَا طَيِّبٌ وَطَعْمُهَا طَيِّبٌ، وَمَثَلُ الْمُؤْمِنِ الَّذِي لَا يَقْرَأُ الْقُرْآنَ كَمَثَلِ التَّمْرَةِ، لَا رِيحَ لَهَا وَطَعْمُهَا حُلْوٌ، وَمَثَلُ الْمُنَافِقِ الَّذِي يَقْرَأُ الْقُرْآنَ مَثَلُ الرَّيْحَانَةِ، رِيحُهَا طَيِّبٌ وَطَعْمُهَا مُرٌّ، وَمَثَلُ الْمُنَافِقِ الَّذِي لَا يَقْرَأُ الْقُرْآنَ كَمَثَلِ الْحَنْظَلَةِ، لَيْسَ لَهَا رِيحٌ وَطَعْمُهَا مُرٌّ».</t>
+  </si>
+  <si>
+    <t>ئه‌بو مووسایێ ئه‌شعه‌ری (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((مه‌ته‌لا وی باوه‌ردارێ قورئانێ دخوینیت؛ وه‌كی مه‌ته‌لا نارنجێیه‌ (فێقییه‌كێ تڕشه‌ وه‌كی لیمون و پڕته‌قالێیه‌، به‌لێ د قه‌باره‌یدا ژ وان مه‌زنتره‌)، تاما وێ یا خۆشه‌ و بێهنا وێ ژی یا خۆشه‌، و مه‌ته‌لا وی باوه‌ردارێ قورئانێ ناخوینیت؛ وه‌كی مه‌ته‌لا خورمێیه‌، چ بێهن نینن و تاما وێ یا شرینه‌، و مه‌ته‌لا وی مونافق و دووڕوییێ قورئانێ دخوینیت؛ وه‌كی مه‌ته‌لا ڕحانێیه‌، بێهنا وێ یا خۆشه‌ و تاما وێ یا ته‌عله‌، و مه‌ته‌لا وی مونافق و دووڕوییێ قورئانێ ناخوینیت؛ وه‌كی مه‌ته‌لا په‌تریشۆكێیه (گیایه‌كێ گه‌له‌ك ته‌عله‌، ژ لایێ شكلێ خۆڤه‌ وه‌كی شتییه، به‌لێ ب كێر خوارنێ ناهێت، ژ به‌ر كو گه‌له‌كێ ته‌عله و یێ ژه‌هراوییه)‌‌، چ بێهن نینن و تاما وێ یا ته‌عله‌)).</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أقسامَ الناسِ في قراءة القرآن والانتفاع به: 
+فالقسم الأول: المؤمن الذي يقرأ القرآنَ وينتفع به، فهو كَثَمَرَةِ الأترجة، طَيِّبُ الطعم والرائحة وحَسَن اللون، ومنافعه كثيرة، فهو يعمل بما يقرأ، وينفع عبادَ الله. 
+الثاني: المُؤمن الذي لا يقرأ القرآن، فهو كالتَّمْرَة، طعمُها حُلْو، ولا ريح لها، فقلبُه مُشتملٌ على الإيمان كاشتمال التمرة على الحلاوة في طعمها وباطنها، وعدم ظهور ريح لها يَشُمُّه الناسُ؛ لعدم ظهور قراءة منه يرتاح الناس بسماعها. 
+الثالث: المنافق الذي يقرأ القرآن، فهو كالريحانة، لها رائحة طيبة وطعمها مُرّ، حيث لم يُصلِح قلبَه بالإيمان، ولم يعملْ بالقرآن، ويَظهرُ أمامَ الناس أنه مؤمن، فريحُها الطيب يُشبه قراءتَه، وطعمُها المُرُّ يُشبه كُفرَه. 
+الرابع: المنافق الذي لا يقرأ القرآن، فهو كالحَنْظَلَة، حيثُ إنها لا رائحة لها، ومُرٌّ مذاقُها، فانعدام ريحِها أَشبَهَ انعدامَ ريحِه؛ لعدم قراءته، ومَرَارةُ طعمِها شَبيهٌ بمرارة كفرِه، فباطنُه خَالٍ من الإيمان، وظاهره لا نفع فيه، بل هو ضارٌّ.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) پله‌یێن خه‌لكی د خواندنا قورئانێ و مفا وه‌رگرتنا ژ وێ دیار كرن، ڤێجا ئه‌و‌ ب ڤی ڕه‌نگینه‌:
+پشكا ئێكێ: باوه‌ردارێ قورئانێ دخوینیت و كار پێ دكه‌ت، ئه‌و وه‌كی فێقییێ نارنجێیه‌، تام و بێهن و ڕه‌نگێ وێ یێ خۆش و جوانه‌ و مفایێن وێ ژی گه‌له‌كن‌، چونكی ئه‌و كاری ب وێ قورئانێ دكه‌ت یا دخوینیت و مفای دگه‌هینیته‌ عه‌بدێن خودێ.
+یا دووێ: باوه‌ردارێ قورئانێ نه‌خوینیت، ئه‌و وه‌كی خورمێیه‌، تاما وێ یا شرینه‌، به‌لێ چ بێهن نینه‌‌. دلێ وی یێ پڕه‌ ژ باوه‌رییێ وه‌كی شریناهییا ناڤا خورمێ، به‌لێ چونكی قورئانێ ناخوینیت؛ بێهنه‌كا وه‌سا ژێ ناهێت كو خه‌لك پێ ب حه‌سییێن و ب گوهلێبوونا وێ ئارام ببن.
+یا سێیێ: مونافقێ قورئانێ دخوینیت، ئه‌و وه‌كی ڕحانێیه‌، بێهنا وێ یا خوشه‌، به‌لێ تاما وێ یا ته‌عله‌‌. ڤی كه‌سی‌ دلێ خۆ ب باوه‌رییێ چاك نه‌كرییه‌ و كار ب قورئانێ ناكه‌ت، به‌لێ ل پێش چاڤێن خه‌لكی خۆ وه‌ك باوه‌ردار نیشان دده‌ت، ڤێجا بێهنا وێ یا خوش وه‌كی خواندنا وییه‌ و تاما وێ یا ته‌عل وه‌كی كوفر و نیفاقا وییه‌.
+یا چارێ: مونافقێ قورئانێ نه‌خوینیت، ئه‌و وه‌كی په‌تریشۆكێیه‌، ئه‌وێ چ بێهن نینن و تاما وێ گه‌له‌ك یا ته‌عله‌. نه‌مانا بێهنێ وه‌كی نه‌خواندنا وییه‌، و ته‌علییا تاما وێ وه‌كی كوفرا وییه‌، ناخێ وی ژ باوه‌رییێ یێ ڤالایه‌ و سه‌رڤه‌هییا وی ژی چ مفا تێدا نینه‌، به‌لكی یێ ب زیانه‌ ژی.</t>
+  </si>
+  <si>
+    <t>بيان فضيلة حامل القرآن العامل به.
+مِن طُرُق التعليم ضَرْبُ المَثَل؛ لتقريب الفهم.
+ينبغي للمسلم أن يكونَ له وِرْدٌ مُسْتَمِرٌّ مِن كتاب الله تعالى.</t>
+  </si>
+  <si>
+    <t>دیاركرنا قه‌در و بهایێ وی كه‌سێ قورئانێ دخوینیت و كار پێ دكه‌ت.
+ژ ڕێكێن فێركرنێ؛ ئینانا نموونه‌ و مه‌ته‌لانه‌‌ بۆ نێزیككرنا تێگه‌هشتنێ.
+پێدڤییه‌ موسلمانی پشكه‌كا به‌رده‌وام یا خواندنا قورئانێ هه‌بیت.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/6258</t>
+  </si>
+  <si>
+    <t>معقبات لا يخيب قائلهن أو فاعلهن دبر كل صلاة مكتوبة، ثلاث وثلاثون تسبيحة، وثلاث وثلاثون تحميدة، وأربع وثلاثون تكبيرة</t>
+  </si>
+  <si>
+    <t>((هنده‌ك زكرێن هه‌ین یێ پشتی هه‌ر نڤێژه‌كا فه‌ڕز بخوینیت په‌شیمان نابیت: سیهـ و سێ جاران "سبحان الله"، سیهـ و سێ جاران "الحمدلله"، سیهـ و چوار جاران "الله أكبر"))</t>
+  </si>
+  <si>
+    <t>عَنْ كَعْبِ بْنِ عُجْرَةَ رضي الله عنه عَنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مُعَقِّبَاتٌ لَا يَخِيبُ قَائِلُهُنَّ -أَوْ فَاعِلُهُنَّ- دُبُرَ كُلِّ صَلَاةٍ مَكْتُوبَةٍ، ثَلَاثٌ وَثَلَاثُونَ تَسْبِيحَةً، وَثَلَاثٌ وَثَلَاثُونَ تَحْمِيدَةً، وَأَرْبَعٌ وَثَلَاثُونَ تَكْبِيرَةً».</t>
+  </si>
+  <si>
+    <t>كه‌عبێ كوڕێ عۆجره‌ی (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((هنده‌ك زكرێن هه‌ین یێ پشتی هه‌ر نڤێژه‌كا فه‌ڕز بخوینیت په‌شیمان نابیت: سیهـ و سێ جاران "سبحان الله"، سیهـ و سێ جاران "الحمدلله"، سیهـ و چوار جاران "الله أكبر")).</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم عن أذكارٍ لا يَخْسَرُ ولا يَنْدَمُ قائلُها، بل له ثوابُ هذه الكلمات، ويأتي بعضُها عَقِبَ بعضٍ، وتُقال عَقِب الصلاة المفروضة، وهي: 
+"سبحان الله" ثلاثًا وثلاثين مرة، أي تنزيهه تعالى عن كل نقص. 
+و"الحمد لله" ثلاثًا وثلاثين مرة، وهي وصف الله بالكمال التامِّ مع محبته وتعظيمه. 
+و"الله أكبر" أربعًا وثلاثين مرة، فالله أكبر وأعظم وأعزُّ من كل شيء.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ هنده‌ك زكران دكه‌ت كو هه‌ر كه‌سێ بخوینیت؛ خسارەت و په‌شیمان نابیت، به‌لكی خێر و خه‌لاتێ ڤان په‌یڤان بۆ هه‌یه‌ كو پشتی نڤێژێن فه‌ڕز ئێك ل دویڤ ئێكێ دهێنه‌ گۆتن، ئه‌و په‌یڤ ژی ئه‌ڤه‌نه‌:
+" سبحان الله" سیهـ و سێ جاران: كو ئه‌ڤه‌ ژی سالۆخه‌تكرنا خودێیه‌ ب هندێ كو خودێ یێ پاقژ و بلنده‌ ژ هه‌ر كێماسییه‌كێ.
+"الحمدلله" سیهـ و سێ جاران: كو ئه‌و ژی په‌سنكرنا خودێیه‌ ب ته‌مامترین سالۆخه‌تان د گه‌ل حه‌زژێكرن و مه‌زناهییێ.
+"الله أكبر" سیهـ و چوار جاران: ئانكو خودێ ژ هه‌ر تشته‌كی مه‌زنتر و ب هێزترە‌.</t>
+  </si>
+  <si>
+    <t>فضل التسبيح والتحميد والتكبير، فهُنَّ الباقيات الصالحات.</t>
+  </si>
+  <si>
+    <t>قه‌در و بها و خێرا ته‌سبیح و ته‌حمید و ته‌كبیران، چونكی ئه‌و پاشمایێن چاكن (الباقيات الصالحات).</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/6259</t>
+  </si>
+  <si>
     <t>من ترك صلاة العصر فقد حبط عمله</t>
   </si>
   <si>
     <t>هه‌ر كه‌سێ نڤێژا ئێڤاری بهێلیت و نه‌كه‌ت؛ ئه‌ڤه‌ كارێ وی پویچ بوو))</t>
   </si>
   <si>
     <t>عن بريدة بن الحصيب رضي الله عنه أنه قال: بَكِّرُوا بِصَلَاةِ الْعَصْرِ، فَإِنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَنْ تَرَكَ صَلَاةَ الْعَصْرِ فَقَدْ حَبِطَ عَمَلُهُ».</t>
   </si>
   <si>
     <t>بوڕه‌یده‌یێ كوڕێ حوصه‌یبی (خودێ ژێ ڕازی بیت) دبێژیت: نڤێژا ئێڤاری زوی بكه‌ن، چونكی ب ڕاستی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((هه‌ر كه‌سێ نڤێژا ئێڤاری بهێلیت و نه‌كه‌ت؛ ئه‌ڤه‌ كارێ وی پویچ بوو)).</t>
   </si>
   <si>
     <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن تأخيرِ صلاةِ العصر عن وقتها مُتَعمِّدًا، وأنَّ من فعل ذلك بَطَل وفَسَدَ عملُه وذهب سُدًى.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هشیاركرن ژ گیرۆكرنا نڤێژا ئێڤاری كر، وه‌سا كو مرۆڤ ب مه‌ره‌م وێ ژ ده‌مێ وێ یێ دیاركری ده‌ربێخیت، هه‌ر كه‌سێ ڤی كاری بكه‌ت ژی؛ كارێ وی دێ ب هه‌ده‌ر چیت و دێ پویچ بیت.</t>
   </si>
   <si>
     <t>الحث على المحافظة على صلاة العصر في أول وقتها والمبادرة إلى ذلك.
 الوعيد الشديد لمن ترك صلاة العصر، وتفويتها عن وقتها أعظم من تفويت غيرها، فإنها الصلاة الوسطى المخصوصة بالأمر في قوله تعالى: (حَافِظُواْ عَلَى الصَّلَوَاتِ والصَّلاَةِ الْوُسْطَى) [البقرة: 238].</t>
   </si>
   <si>
     <t>هاندان ل سه‌ر پاراستنا ل سه‌ر كرنا نڤێژا ئێڤاری د ده‌ستپێكا ده‌مێ وێدا و له‌زكرن د كرنا وێدا.
 هه‌بوونا گه‌فێن دژوار بۆ وی كه‌سێ نڤێژا ئێڤاری دهێلیت و نه‌كه‌ت، و گیرۆكرنا وێ ژ ده‌مێ وێ مه‌زنتره‌ ژ گیرۆكرنا نڤێژێن دی ژ ده‌مێن وان، چونكی ئه‌و نڤێژا نیڤه‌كێیه‌ (الصلاة الوسطى) ئه‌وا خودایێ مه‌زن تایبه‌ت فه‌رمان ب پاراستنا ل سه‌ر وێ كری، ئه‌ڤه‌ ژی ده‌مێ گۆتی: ((حَافِظُواْ عَلَى الصَّلَوَاتِ والصَّلاَةِ الْوُسْطَى)) [البقرة: 238]، ئانكو: ((گه‌لى موسلمانان هوين كرنا هه‌ر پێنج نڤێژێن فه‌ر بپارێزن كو به‌رده‌وام وان ل ده‌مێن وان بكه‌ن ب هه‌مى مه‌رج و ستوين و واجبێن وانڤه‌، و هوين نڤێژا ناڤێ ژى بپارێزن كو نڤێژا ئێڤارییه‌)).</t>
   </si>
@@ -7348,50 +8566,84 @@
   <si>
     <t>عوسمانێ كوڕێ عه‌ففانی (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((هه‌ر كه‌سێ ده‌ستنڤێژه‌كا جوان و تازه‌ بگریت؛ دێ گونه‌هێن وی ژ له‌شێ وی ده‌ركه‌ڤن، هه‌تا دێ ژ بن نینوكێن وی ژی ده‌ركه‌ڤن)).</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ مَن توضَّأ مع مُراعاةِ سُننِ الوضوء وآدابِه، كان ذلك من أسبابِ تكفيرِ السيئات وحَطِّ الخطايا، «حتى تخرج» ذنوبُه من تحت أظفار يديه ورجليه.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ هندێ دكه‌ت كو هه‌ر كه‌سێ ده‌ستنڤێژه‌كێ بگریت كو سوننه‌ت و ئادابێن ده‌ستنڤێژێ تێدا به‌رچاڤ وه‌ربگریت و گرنگییێ پێ بده‌ت، ئه‌ڤ ده‌ستنڤێژگرتنه‌ ژ ئه‌گه‌رێن ژێبرن و نه‌مانا گونه‌هانه‌، هه‌تا وی ڕاده‌ی گونه‌هێن وی دێ ژ بن نینوكێن ده‌ست و پێیێن وی ژی ده‌ركه‌ڤن.</t>
   </si>
   <si>
     <t>الحث على الاعتناء بتعلُّم الوضوء وسننه وآدابه، والعمل بذلك.
 فضل الوضوء، وأنه كفارة للذنوب الصغائر، أما الكبائر فلا بد من التوبة.
 شرط خروج الخطايا هو إكمال الوضوء والإتيان به بدون إخلال كما بينه النبي -صلى الله عليه وسلم-.
 تكفير الذنوب في هذا الحديث مُقيَّدٌ باجتناب الكبائر والتوبة منها، قال تعالى: (إِنْ تَجْتَنِبُوا كَبَائِرَ مَا تُنْهَوْنَ عَنْهُ نُكَفِّرْ عَنْكُمْ سَيِّئَاتِكُمْ) [النساء:31].</t>
   </si>
   <si>
     <t>هاندان ل سه‌ر گرنگیدانێ ب فێربوونا ده‌ستنڤێژێ و سوننه‌ت و ئادابێن وێ و كاركرنا ب ڤێ زانینێ.
 قه‌در و بها و خێرا ده‌ستنڤێژێ و كو ئه‌و كه‌فاره‌ته‌ و گونه‌هێن بچویك پێ ژێدچن، به‌لێ گونه‌هێن مه‌زن پێدڤی ب ته‌وبه‌كرنێنه‌.
 مه‌رجێ ده‌ركه‌ڤتنا گونه‌هان ئه‌ڤه‌یه‌ مرۆڤ ده‌ستنڤێژه‌كا ته‌مام بگریت و وه‌سا بگریت وه‌كی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار كری و چ كێماسییان نه‌ئێخیته‌ تێدا.
 ژێچوونا گونه‌هان د ڤێ فه‌رمووده‌یێدا یا گرێداییه‌ ب خۆدویركرن و نه‌كرنا گونه‌هێن مه‌زن و ته‌وبه‌كرنا ژ وان، خودێ گۆت: ((إِنْ تَجْتَنِبُوا كَبَائِرَ مَا تُنْهَوْنَ عَنْهُ نُكَفِّرْ عَنْكُمْ سَيِّئَاتِكُمْ)) [النساء:31]، ئانكو: ((ئه‌گه‌ر هوین خۆ ژ وان گونه‌هێن مه‌زن یێن هوین ژێ هاتینه‌ پاشڤه‌برن دویر بێخن؛ ئه‌م دێ گونه‌هێن هه‌وه‌ (یێن بچویك) ژێبه‌ین)).</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/6263</t>
   </si>
   <si>
+    <t>من قال حين يسمع المؤذن أشهد أن لا إله إلا الله وحده لا شريك له، وأن محمدا عبده ورسوله، رضيت بالله ربا وبمحمد رسولا، وبالإسلام دينا، غفر له ذنبه</t>
+  </si>
+  <si>
+    <t>((هه‌ر كه‌سێ ده‌مێ گوهـ ل بانگهلدێری دبیت بێژیت: (أَشْهَدُ أَنْ لَا إِلَهَ إِلَّا اللهُ وَحْدَهُ لَا شَرِيكَ لَهُ، وَأَنَّ مُحَمَّدًا عَبْدُهُ وَرَسُولُهُ، رَضِيتُ بِاللهِ رَبًّا وَبِمُحَمَّدٍ رَسُولًا، وَبِالْإِسْلَامِ دِينًا، غُفِرَ لَهُ ذَنْبُهُ)، ئانكو: (ئه‌ز شاهده‌ییێ دده‌م كو ژ ئه‌لڵاهی پێڤه‌تر چ خودایێن ژ هه‌ژی په‌رستنێ نینن، ئه‌و ئێكێ ب تنێیه‌ و وی چ شریك و هه‌ڤال نینن و كو موحه‌ممه‌د عه‌بدێ خودێ و پێغه‌مبه‌رێ وییه‌، ئه‌ز ڕازی بووم خودێ خودایێ من بیت و موحه‌ممه‌د پێغه‌مبه‌رێ من بیت و ئیسلام ئایینێ من بیت)؛ گونه‌هێن وی دێ هێنه‌ ژێبرن))</t>
+  </si>
+  <si>
+    <t>عَنْ سَعْدِ بْنِ أَبِي وَقَّاصٍ رضي الله عنه عَنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أَنَّهُ قَالَ: «مَنْ قَالَ حِينَ يَسْمَعُ الْمُؤَذِّنَ أَشْهَدُ أَنْ لَا إِلَهَ إِلَّا اللهُ وَحْدَهُ لَا شَرِيكَ لَهُ، وَأَنَّ مُحَمَّدًا عَبْدُهُ وَرَسُولُهُ، رَضِيتُ بِاللهِ رَبًّا وَبِمُحَمَّدٍ رَسُولًا، وَبِالْإِسْلَامِ دِينًا، غُفِرَ لَهُ ذَنْبُهُ».</t>
+  </si>
+  <si>
+    <t>سه‌عدێ كوڕێ ئه‌بی وه‌ققاصی (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دبێژیت: ((هه‌ر كه‌سێ ده‌مێ گوهـ ل بانگهلدێری دبیت بێژیت: (أَشْهَدُ أَنْ لَا إِلَهَ إِلَّا اللهُ وَحْدَهُ لَا شَرِيكَ لَهُ، وَأَنَّ مُحَمَّدًا عَبْدُهُ وَرَسُولُهُ، رَضِيتُ بِاللهِ رَبًّا وَبِمُحَمَّدٍ رَسُولًا، وَبِالْإِسْلَامِ دِينًا، غُفِرَ لَهُ ذَنْبُهُ)، ئانكو: (ئه‌ز شاهده‌ییێ دده‌م كو ژ ئه‌لڵاهی پێڤه‌تر چ خودایێن ژ هه‌ژی په‌رستنێ نینن، ئه‌و ئێكێ ب تنێیه‌ و وی چ شریك و هه‌ڤال نینن و كو موحه‌ممه‌د عه‌بدێ خودێ و پێغه‌مبه‌رێ وییه‌، ئه‌ز ڕازی بووم خودێ خودایێ من بیت و موحه‌ممه‌د پێغه‌مبه‌رێ من بیت و ئیسلام ئایینێ من بیت)؛ گونه‌هێن وی دێ هێنه‌ ژێبرن)).</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنه مَن قال حين يَسمعُ المؤذنَ 
+"أشهد أن لا إله إلا الله وحده لا شريك له" أي: أُقِرُّ وأعترفُ وأُخبِر أنه لا معبود بحق إلا الله، وكل معبود سواه فهو باطل، 
+"وأن محمدًا عبده ورسوله" أي: أنه عَبْدٌ لا يُعبَد، ورسول لا يَكذِب، 
+"رضيت بالله ربًّا" أي: بربوبيته وألوهيته وأسمائه وصفاته، 
+"وبمحمد رسولًا" أي: بجميع ما أرسل به، وبلغه إلينا،
+"وبالإسلام" أي: بجميع أحكام الإسلام من الأوامر والنواهي،
+"دينًا" أي: اعتقادًا وانقيادًا،
+"غفر له ذنبه" أي: من الصغائر.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) مه‌ ئاگه‌هدار دكه‌ت كو هه‌ر كه‌سێ ده‌مێ گوهـ ل بانگهلدێری دبیت بێژیت: "أَشْهَدُ أَنْ لَا إِلَهَ إِلَّا اللهُ وَحْدَهُ لَا شَرِيكَ لَهُ"، ئانكو: ئه‌ز دانپێدانێ دكه‌م و دبێژم كو چ خودایێن ژ هه‌ژی په‌رستنێ نینن ژ بلی ئه‌لڵاهی و هه‌ر تشته‌كێ ژ بلی وی بهێته‌ په‌رستن؛ عیباده‌تێ وی یێ خه‌له‌ت و باتله‌. "وَأَنَّ مُحَمَّدًا عَبْدُهُ وَرَسُولُهُ"، ئانكو: ئه‌و عه‌بده‌ و عیباده‌تێ وی ناهێـته‌ كرن، پێغه‌مبه‌ره‌ و ناهێته‌ دره‌و ده‌رئێخستن. " رَضِيتُ بِاللهِ رَبًّا"، ئانكو: ب ڕبوبییه‌ت و ئولوهییه‌ت و باشناڤ و سالۆخه‌تێن وی، " وَبِمُحَمَّدٍ رَسُولًا"، ئانكو: ب وان هه‌می تشتێن ئه‌و پێ هاتییه‌ هنارتن و وی گه‌هاندینه‌ مه‌. " وَبِالْإِسْلَامِ"، ئانكو: ب هه‌می ئه‌حكامێن ئیسلامێ ژ فه‌رمان و پاشڤه‌برییان. " دِينًا"، ئانكو: ب باوه‌ری و سه‌رچه‌مییانڤه‌. " غُفِرَ لَهُ ذَنْبُهُ"، ئانكو: گونه‌هێن بچویك.</t>
+  </si>
+  <si>
+    <t>ترديد هذا الدعاء عند سماع النداء من مُكَفِّرات الذنوب.</t>
+  </si>
+  <si>
+    <t>دووباره‌كرنا ڤێ دوعایێ ده‌مێ بانگی؛ ئێكه‌ ژ ئه‌گه‌رێن ژێبرنا گونه‌هان.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/6272</t>
+  </si>
+  <si>
     <t>من قرأ بالآيتين من آخر سورة البقرة في ليلة كفتاه</t>
   </si>
   <si>
     <t>((هه‌ر كه‌سێ ب شه‌ڤێ هه‌ردوو ئایه‌تێن دویماهیكا سووڕه‌ت به‌قه‌ڕه‌ بخوینیت؛ ئه‌و تێرا وی هه‌نه‌))</t>
   </si>
   <si>
     <t>عن أبي مسعود رضي الله عنه قال: قال النبي صلى الله عليه وسلم: «مَنْ قَرَأَ بِالْآيَتَيْنِ مِنْ آخِرِ سُورَةِ الْبَقَرَةِ فِي لَيْلَةٍ كَفَتَاهُ».</t>
   </si>
   <si>
     <t>ئه‌بو مه‌سعوود (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((هه‌ر كه‌سێ ب شه‌ڤێ هه‌ردوو ئایه‌تێن دویماهیكا سووڕه‌ت به‌قه‌ڕه‌ بخوینیت؛ ئه‌و تێرا وی هه‌نه‌)).</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ مَن قَرأ الآيتين الأخيرتين من سورة البقرة في الليل فإنَّ الله يكفيه الشر والمكروه، وقيل: تكفيه عن قيام الليل، وقيل: تكفيه عن سائر الأوراد، وقيل: إنهما أقلُّ ما يجزىء من قراءة القرآن في قيام الليل، وقيل غير ذلك، ولعل كلَّ ما ذُكِرَ صحيح يَشملُه اللفظ.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ هندێ دكه‌ت كو هه‌ر كه‌سێ ب شه‌ڤێ هه‌ردوو ئایه‌تێن دویماهیكا سووڕه‌ت به‌قه‌ڕه‌ بخوینیت؛ هنگی ئه‌ڤه‌ تێرا وی هه‌نه‌ خودێ وی ژ خرابی و تشتێ نه‌خۆشییێ دگه‌هینیته‌ وی بپارێزیت. هاتییه‌ گۆتن: ئه‌ڤه‌ تێرا وی هه‌نه‌ و پێدڤی ناكه‌ت نڤێژێن شه‌ڤێ بكه‌ت. هاتییه‌ گۆتن: تێرا وی هه‌نه‌ و پێدڤی ناكه‌ت چ زكرێن دی یێن شه‌ڤێ بخوینیت. هاتییه‌ گۆتن: ئه‌ڤه‌ كێمترین ئاستێ خواندنا قورئانێیه‌ كو مرۆڤ د نڤێژێن شه‌ڤێدا بخوینیت و هنده‌ك تشتێن دی ژی هاتینه‌ گۆتن، به‌لكی ئه‌و تشتێن هاتینه‌ گۆتن هه‌می د دروست بن و ئه‌و په‌یڤا د فه‌رمووده‌یێدا هاتی ب خۆڤه‌ بگریت.</t>
   </si>
   <si>
     <t>بيان فضل أواخر سورة البقرة، وهي من قوله تعالى : (آمن الرسول ...)  إلى آخر السورة.
 أواخر سورة البقرة تدفع عن صاحبها السوءَ والشرَّ والشيطانَ إذا قرأها من الليل.
 الليلة تبدأ بغروب الشمس، وتنتهي بطلوع الفجر.</t>
   </si>
   <si>
     <t>دیاركرنا قه‌در و بها و خێرا ئایه‌تێن دویماهیكا سووڕه‌ت به‌قه‌ڕه‌، كو ئه‌و ژی ژ گۆتنا خودێ: (آمن الرسول...) ده‌ستپێدكه‌ن هه‌تا دویماهیكا سووڕه‌تێ.
 دویماهیكا سووڕه‌ت به‌قه‌ڕه‌ خودانێ خۆ ژ خرابی و نه‌خۆشییان و شه‌یتانی دپارێزیت، ئه‌گه‌ر مرۆڤی ئه‌و ب شه‌ڤێ خواندن.
@@ -7412,50 +8664,90 @@
   <si>
     <t>عه‌بدولڵاهێ كوڕێ مه‌سعوودی (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((هه‌ر كه‌سێ پیته‌كێ ژ په‌ڕتووكا خودێ بخوینیت؛ دێ خێره‌ك بۆ وی ژ وێ خواندنێ هێته‌ نڤیسین، خێر ژی ب ده‌ھ خێرێن وه‌كی خۆیه‌، ئه‌ز نابێژم (الم) هه‌می پیته‌كه‌، به‌لكی (ئه‌لیف) پیته‌كه‌ و (لام) پیته‌كه‌ و (میم) پیته‌كه‌)).</t>
   </si>
   <si>
     <t>أَخْبرَ النبيُّ صلى الله عليه وسلم أنَّ كلَّ مسلمٍ يقرأ حرفًا من كتاب اللّه فله به حسنة، ويُضاعَفُ له الأجرُ إلى عشَرةِ أمثالِه.
 ثم بَيَّنَ ذلك بقوله: (لا أقول "ألم" حرف، ولكن ألف حرف، ولام حرف، وميم حرف): فتكون ثلاثة فيها ثلاثون حسنة.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ هندێ دكه‌ت كو هه‌ر موسلمانه‌كێ پیته‌كێ ژ په‌ڕتووكا خودێ (كو قورئانه‌) بخوینیت، دێ خێره‌ك بۆ وی ب ڤێ پیتێ هێته‌ نڤیسین، خێرا وی ژی دێ ده‌ھ جاران زێده‌تر لێ هێت.
 پاشی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ئه‌ڤ چه‌نده‌ ب گۆتنا خۆ دیار كر: (ئه‌ز نابێژم (الم) هه‌می پیته‌كه‌، به‌لكی (ئه‌لیف) پیته‌كه‌ و (لام) پیته‌كه‌ و (میم) پیته‌كه‌): ب ڤێ چه‌ندێ دبنه‌ سێ پیت و سیھ خێر پێ بده‌ست مرۆڤیڤه‌ دهێن.</t>
   </si>
   <si>
     <t>الحث على الإكثار من تلاوة القرآن.
 للقارئ بكل حرف من كل كلمة يتلوها حسنة مضاعفة بعشر أمثالها.
 سعة رحمة الله وكرمه حيث ضاعف للعباد الأجر فضلًا منه وكرمًا.
 فضل القرآن على غيره من الكلام، والتعبد بتلاوته؛ وذلك بأنه كلام الله تعالى.</t>
   </si>
   <si>
     <t>هاندان ل سه‌ر گه‌له‌ك خواندنا قورئانێ.
 خوانده‌ڤانێ قورئانێ بۆ هه‌ر پیته‌كا د هه‌ر په‌یڤه‌كێدا دخوینیت؛ خێره‌ك هه‌یه‌ و خێر ب ده‌ھ خێرێن وه‌كی خۆیه‌.
 به‌رفره‌هییا دلۆڤانییا خودایێ مه‌زن و قه‌نجییا وی، ژ به‌ر كو وی ب قه‌نجی و مه‌ردینییا خۆ؛ خێر و خه‌لات بۆ عه‌بدێن خۆ چه‌ند جاران زێده‌تر لێ كر.
 قه‌در و بهایێ قورئانێ ل سه‌ر هه‌ر ئاخڤتنەکا دی، ئه‌و قورئانا مرۆڤ ب خواندنا وێ عیباده‌تی دكه‌ت، ئه‌ڤه‌ ژی چونكی ئه‌و ئاخڤتنا خودایێ مه‌زنه‌.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/6275</t>
+  </si>
+  <si>
+    <t>كذبني ابن آدم ولم يكن له ذلك، وشتمني ولم يكن له ذلك</t>
+  </si>
+  <si>
+    <t>كوڕێ ئاده‌می ئه‌ز ب دره‌و ده‌رئێخستم و بۆ وی نه‌بوو ئه‌و وه‌بكه‌ت، كوڕێ ئاده‌می بێڕێزی ب من كر و گۆتنێن كرێت گۆتنه‌ من و بۆ وی نه‌بوو ئه‌و وه‌بێژیت</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ: عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «قَالَ اللَّهُ: كَذَّبَنِي ابْنُ آدَمَ وَلَمْ يَكُنْ لَهُ ذَلِكَ، وَشَتَمَنِي وَلَمْ يَكُنْ لَهُ ذَلِكَ، فَأَمَّا تَكْذِيبُهُ إِيَّايَ فَقَوْلُهُ: لَنْ يُعِيدَنِي، كَمَا بَدَأَنِي، وَلَيْسَ أَوَّلُ الخَلْقِ بِأَهْوَنَ عَلَيَّ مِنْ إِعَادَتِهِ، وَأَمَّا شَتْمُهُ إِيَّايَ فَقَوْلُهُ: اتَّخَذَ اللَّهُ وَلَدًا وَأَنَا الأَحَدُ الصَّمَدُ، لَمْ أَلِدْ وَلَمْ أُولَدْ، وَلَمْ يَكُنْ لِي كُفْؤًا أَحَدٌ».</t>
+  </si>
+  <si>
+    <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت:
+((خودایێ مه‌زن گۆت: كوڕێ ئاده‌می ئه‌ز ب دره‌و ده‌رئێخستم و بۆ وی نه‌بوو ئه‌و وه‌بكه‌ت، كوڕێ ئاده‌می بێڕێزی ب من كر و گۆتنێن كرێت گۆتنه‌ من و بۆ وی نه‌بوو ئه‌و وه‌بێژیت، هندیكه‌ ب دره‌و ده‌رئێخستنا وییه‌ بۆ من‌، ئه‌ڤه‌یه‌ ده‌مێ دبێژیت‌: جاره‌كا دی خودێ من ساخ ناكه‌ت و نازڤڕینیته‌ڤه‌ وه‌كی كا چاوا جارا ئێكێ ئه‌ز دروست كریم، د ده‌مه‌كیدا دروستكرنا جارا ئێكێ نه‌ ب ساناهیتره‌ بۆ من ژ زڤڕاندنا وان و هندیكه بێڕێزیكرنا وییه‌ و‌ گۆتنێن وی یێن كرێتن بۆ من، ئه‌ڤه‌یه‌ ده‌مێ دبێژیت: خودێ بۆ خۆ زارۆكه‌كێ دانای، د ده‌مه‌كیدا ئه‌ز خودایێ ئێكانه‌ و ب تنێ مه‌، هه‌می پێدڤی ب منن، نه‌ كه‌س ژ من بوویه‌ و نه‌ ئه‌ز ژ كه‌سێ بوویمه‌ و چ هه‌ڤكویف ژی بۆ من نینن)).</t>
+  </si>
+  <si>
+    <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم في الحديث القُدْسِيِّ أنّ اللهَ عز وجل أَخْبَرَ عن المشركين والكفار أنهم يُكذِّبونه ويَصِفُونه بالنقائص والمعايب، وما كان ينبغي لهم ذلك. 
+فأما تكذيبُهم لله: فَزَعْمُهم أنَّ الله لن يُعيدَهم بعد موتِهم مرة أخرى كما خلقهم أول مرة من عَدَم، فردَّ عليهم بأن الذي بَدَأ الخَلْقَ مِن العَدَم قادرٌ على إعادتهم بل أهون، وإن كان الأمر بالنسبة لله مستويان الخلق والإعادة، فالله على كل شيء قدير.
+وأما شتمهم: فقولهم: إن له ولدًا، فَرَدَّ عليهم بأنه الأحد المُتَفَرِّدُ بجميع الكمالات في أسمائه وصفاته وأفعاله، المُنَزَّه عن كل نقص وعيب، الصمد الذي لا يحتاج إلى أحد، ويحتاج إليه كل أحد، ولم يكن والدًا لأحد، ولم يكن ولدًا لأحد، ولم يكن لي كفؤًا أحدٌ من مثيلٍ أو نظيرٍ سبحانه وتعالى.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) د فه‌رمووده‌یا قودسیدا دیار دكه‌ت كو خودایێ مه‌زن به‌حسێ وان موشرك و كافران دكه‌ت یێن وی ب دره‌و ده‌ردئێخن و سالۆخه‌تێن كێماسییێ دده‌نه‌ پال وی و بۆ وان نه‌بوو ئه‌و ڤێ چه‌ندێ بكه‌ن.
+ڤێجا هندیكه‌ ب دره‌و ده‌رئێخستنا وانه‌ بۆ خودێ: ئه‌وان دگۆت خودێ پشتی مرنێ جاره‌كا دی مه‌ نازڤڕینیته‌ڤه‌، وه‌كی كا چاوا جارا ئێكێ ئه‌م دروست كرین و ئافراندین، خودێ ژی به‌رسڤا وان دا كو ئه‌وێ جارا ئێكێ مرۆڤ ژ نه‌بوونێ دروست كری؛ یێ خودان شیانه‌ جارا دووێ ژی وان بزڤڕینیت و ساخ بكه‌ته‌ڤه‌، به‌لكی ئه‌ڤه‌ بۆ خودێ ب ساناهیتره ژی، هه‌ر چه‌نده‌ هه‌ردوو ل ده‌ڤ خودێ وه‌كی ئێكن و چ تشت ل ده‌ڤ وی یێ ب زه‌حمه‌ت نینه‌،‌ چونكی ئه‌و ل سه‌ر هه‌ر تشته‌كی یێ خودان شیانه‌.
+سه‌باره‌ت بێڕێزیكرنا وان و گۆتنێن وان یێن كرێت د ڕاستا خودێدا: ئه‌وان گۆت خودێ زارۆكه‌ك یێ هه‌ی، خودێ ژی به‌رسڤا وان دا كو ئه‌و یێ ب تنێیه‌ د هه‌می تەمامییاندا د باشناڤ و سالۆخه‌ت و کریارێن خۆدا، یێ بلند و پاقژه‌ ژ هه‌ر كێماسییه‌كێ، هه‌می چێكری پێدڤی ب وینه‌ و ئه‌و پێدڤی ب كه‌سێ نینه‌، نه‌ بابێ كه‌سێیه‌‌ و نه‌ كوڕێ كه‌سێیه‌ و چ هه‌ڤكویف ژی بۆ وی نینن.</t>
+  </si>
+  <si>
+    <t>إثبات كمال القدرة لله تعالى.
+إثبات البعث بعد الموت.
+كفر من أنكر البعث أو نسب الولد لله تعالى.
+ليس لله تعالى مثيل ولا نظير.
+سعة حلم الله سبحانه، وإمهاله للكافرين لعلهم أن يتوبوا ويرجعوا.</t>
+  </si>
+  <si>
+    <t>پشتڕاستكرنا شیانێن ته‌مام یێن خودایێ مه‌زن.
+پشتڕاستكرنا ساخبوونا پشتی مرنێ.
+كافربوونا وی كه‌سێ ساخبوونا پشتی مرنێ ڕه‌د دكه‌ت یان بێژیت خودێ زارۆكه‌ك یێ هه‌ی.
+چ هه‌ڤكویف بۆ خودایێ مه‌زن نینن.
+به‌رفره‌هییا نه‌رم و حه‌لیمییا خودایێ مه‌زن د گه‌ل كافران، دا كو ته‌وبه‌ بكه‌ن و ل خۆ بزڤڕن.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/6327</t>
   </si>
   <si>
     <t>من عادى لي وليا فقد آذنته بالحرب، وما تقرب إلي عبدي بشيء أحب إلي مما افترضت عليه</t>
   </si>
   <si>
     <t>هه‌ر كه‌سێ دوژمناهییا وه‌لییه‌كێ من بكه‌ت؛ دێ شه‌ڕی ل دژی وی ڕاگه‌هینم، و نینه‌ عه‌بدێ من ب تشته‌كی خۆ نێزیكی من بكه‌ت خۆشتڤیتر بیت ل ده‌ڤ من ژ وی تشتێ من ل سه‌ر وی فه‌ڕزكری</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِنَّ اللَّهَ قَالَ: مَنْ عَادَى لِي وَلِيًّا فَقَدْ آذَنْتُهُ بِالحَرْبِ، وَمَا تَقَرَّبَ إِلَيَّ عَبْدِي بِشَيْءٍ أَحَبَّ إِلَيَّ مِمَّا افْتَرَضْتُ عَلَيْهِ، وَمَا يَزَالُ عَبْدِي يَتَقَرَّبُ إِلَيَّ بِالنَّوَافِلِ حَتَّى أُحِبَّهُ، فَإِذَا أَحْبَبْتُهُ: كُنْتُ سَمْعَهُ الَّذِي يَسْمَعُ بِهِ، وَبَصَرَهُ الَّذِي يُبْصِرُ بِهِ، وَيَدَهُ الَّتِي يَبْطِشُ بِهَا، وَرِجْلَهُ الَّتِي يَمْشِي بِهَا، وَإِنْ سَأَلَنِي لَأُعْطِيَنَّهُ، وَلَئِنِ اسْتَعَاذَنِي لَأُعِيذَنَّهُ، وَمَا تَرَدَّدْتُ عَنْ شَيْءٍ أَنَا فَاعِلُهُ تَرَدُّدِي عَنْ نَفْسِ المُؤْمِنِ، يَكْرَهُ المَوْتَ وَأَنَا أَكْرَهُ مَسَاءَتَهُ».</t>
   </si>
   <si>
     <t>ژ ئه‌بو هوره‌یره‌ی (خودێ ژێ ڕازی بیت) گۆت: پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) گۆت: ((ب ڕاستی خودێ گۆت: هه‌ر كه‌سێ دوژمناهییا وه‌لییه‌كێ من بكه‌ت؛ دێ شه‌ڕی ل دژی وی ڕاگه‌هینم، و نینه‌ عه‌بدێ من ب تشته‌كی خۆ نێزیكی من بكه‌ت خۆشتڤیتر بیت ل ده‌ڤ من ژ وی تشتێ من ل سه‌ر وی فه‌ڕزكری و به‌رده‌وام عه‌بدێ من ب ئه‌نجامدانا سوننه‌تان دێ خۆ نێزیكی من كه‌ت هه‌تا ئه‌ز حه‌ز ژێ دكه‌م، گاڤا من حه‌ز ژێ كر: دێ بمه‌ گوهێ وی یێ ئه‌و تشتی پێ گوهلێ دبیت، دێ بمه‌ چاڤێ وی یێ ئه‌و تشتی پێ دبینیت، دێ بمه‌ ده‌ستێ وی يێ ئه‌و تشتی پێ دگریت، دێ بمه‌ پێ وی یێ ئه‌و ل سه‌ر ب ڕێڤه‌ دچیت (ئانكو خودێ دێ ئه‌ندامێن وی مرۆڤی ژ كرنا كارێن خه‌له‌ت پارێزیت)، و ئه‌گه‌ر داخوازا تشته‌كی ژ من كر؛ دێ ده‌مه‌ وی و ئه‌گه‌ر خۆ ب من پاراست ژ تشته‌كی؛ دێ وی پارێزم، و ئه‌ز بۆ چ كارێن من كرین دوودل نه‌بوویمه‌ (دوودلبوونا خودێ ژ به‌ر په‌یدابوونا شك و گومانێ نینه‌، به‌لكی ژ به‌ر حه‌زژێكرنا وییه‌ بۆ باوه‌رداری) وه‌كی وی ده‌مێ ئه‌ز ڕۆحا باوه‌رداری ژێ وه‌ردگرم، ئەو حه‌زناكه‌ت بمریت و ئه‌ز ژی حه‌زناكه‌م بێدلییا وی بكه‌م)).</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم في الحديثِ القُدْسِيِّ أنَّ الله عز وجل قال: 
 مَن آذى وَليًّا من أوليائي وأغضبَه وأبغضَه فقد أَعْلمتُه وأعلنتُ له العداوة. 
 والوليُّ هو: المؤمنُ التَّقي، وعلى قدر ما للعبد من الإيمان والتقوى يكون نصيبُه من ولاية الله. 
 وما تقرَّب المسلم إلى ربِّه بشيء أحب إليه مما افترضه وأوجبه عليه من فعل الطاعات وترك المحرمات، وما يزال المسلم يتقرّب إلى ربه بالنوافل مع الفرائض؛ حتى ينال محبة الله. 
 فإذا أحبه الله كان الله مُسددًا له في هذه الأعضاء الأربعة:
 يُسدِّدُه في سمعه، فلا يسمع إلا ما يرضي الله. 
 ويُسدده في بصره، فلا ينظر إلا إلى ما يحب الله النظر إليه ويرضاه.
 ويُسدده في يده، فلا يعمل بيده إلا ما يرضي الله. 
 ويُسدده في رجله، فلا يمشي إلا إلى ما يرضي الله، ولا يسعى إلا إلى ما فيه الخير. 
 ومع هذا إنْ سأل اللهَ شيئًا فإنَّ الله يعطيه ما سأل، فيكون مجابَ الدعوة، ولئن استعاذ بالله ولجأ إليه طلبًا للحماية، فإن الله سبحانه يُعيذه ويحميه مما يخاف. 
 ثم قال الله تعالى: وما تَردَّدتُ عن شيءٍ أنا فاعله تَرَدُّدي في قَبْضِ نَفْس المؤمن رحمة به؛ لأنه يكره الموت لما فيه من الألم، والله يكره ما يُؤلم المؤمن.</t>
@@ -7573,50 +8865,82 @@
   <si>
     <t>ژ ئه‌بو به‌شیرێ ئه‌نصاڕی (خودێ ژێ ڕازی بیت) دهێته‌ ڤه‌گوهاستن كو : ئه‌و د گه‌ل پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بوو د گه‌شته‌كا ویدا، گۆت: ئینا پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) كه‌سه‌ك هنارت - خه‌لك ژی ل جهێن ڤه‌حه‌ویانا خۆ بوون -: ((بلا چ ڕستكێن ژ داڤێ تیركڤانێ یان هه‌ر تشته‌كێ دی هاتبنه‌ دروستكرن ب ستویێ حێشترانڤه‌ نه‌مینن و پێدڤییه‌ هه‌می بهێنه‌ بڕین و پڕچاندن)).</t>
   </si>
   <si>
     <t>كان النبيُّ صلى الله عليه وسلم في بعض أسفاره، والناسُ في مكان نومِهم الذي يَبِيْتُون فيه في رِحالِهم وخيامِهم، فأَرْسَلَ شخصًا إلى الناس يأمرهم بِقَطْع القَلَائد التي تُعَلَّق على البعير سواء كانت من الوَتَر -وَتَر القَوْس- أو من غيره كالجَرَس أو النعل، وذلك لأنهم كانوا يُقَلِّدونها حذرًا من العين، فأُمِرُوا بقطعها؛ لأنها لا تَرُدُّ عنهم شيئًا، وأنَّ النفعَ والضرَّ بيد الله وحده لا شريك له.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) د گه‌شته‌كا خۆدا بوو و خه‌لك ل جهێن نڤستنا خۆ بوون، ئه‌و جهێ د بن خیڤه‌تێن خۆڤه‌ لێ دمینن، ئینا كه‌سه‌ك هنارته‌ ده‌ڤ وی خه‌لكی و فه‌رمان ل وان كر ئه‌و ڕستكێن ب ستویێ حێشترانڤه‌ هاتینه‌ گرێدان و هه‌لاویستن بهێنه‌ بڕین و پڕچاندن، چ ئه‌ڤ ڕستكه‌ ئه‌وبن یێن ژ داڤێ تیركڤانێ یان هه‌ر تشته‌كێ دی بن وه‌كی زه‌نگلێ یان نه‌عالێ، ئه‌گه‌رێ ڤێ پاشڤه‌برنێ ژی ئه‌و بوو كو وان ئه‌ڤ ڕستكه‌ ب ستویێ حێشترانڤه‌ دكرن ژ ترسێن چاڤلێدانێ، له‌وا فه‌رمان ل وان هاته‌ كرن ئه‌ڤان ڕستكان ببڕن و نه‌هێلنه‌ ب ستویێ وانڤه‌، چونكی ئه‌ڤ ڕستكه‌ نه‌شێن چ تشتان ل وان پاشڤه‌ ببه‌ن و مفا و زیان هه‌می یێن د ده‌ستێ خودێدا كو یێ بێ شریك و هه‌ڤاله‌.</t>
   </si>
   <si>
     <t>تحريم تعليق الأوتار والقلائد لجلب النفع أو دفع الضر؛ لأن ذلك من الشرك.
 ربط القلادة من غير الوتر إذا كان للزينة أو لقيادة الدابة أو لربطها به فلا بأس به.
 وجوب إنكار المنكر بحسب الاستطاعة.
 وجوب تعلق القلب بالله وحده لا شريك له.</t>
   </si>
   <si>
     <t>حه‌رامبوونا هه‌لاویستنا ڕستكان بۆ ئینانا مفایان یان پاشڤه‌برنا زیانان، چونكی ئه‌ڤه‌ ژ شركێیه‌.
 كرنا ڕستكێ ئه‌گه‌ر نه‌ ژ داڤێ تیركڤانێ بیت و ب تنێ بۆ جوانی و خه‌ملێ بیت یان ژی بۆ هاژووتنا گیانه‌وه‌ری بیت یان بۆ هندێ بیتن دا پێ بهێته‌ گرێدان؛ ئه‌ڤێ هه‌مییێ چ ئاریشه‌ تێدا نینن.
 پێدڤییه‌ خرابی ل دویڤ شیانان بهێته‌ ڕه‌دكرن.
 پێدڤییه‌ دل ب خودایێ بێ شریك و هه‌ڤال و ب تنێڤه‌ بهێته‌ گرێدان.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/6761</t>
   </si>
   <si>
+    <t>من علق تميمة فقد أشرك</t>
+  </si>
+  <si>
+    <t>((هه‌ر كه‌سێ نڤشتییه‌كێ (ب مه‌ره‌ما پاراستنێ) ب خۆڤه‌ بكه‌ت، ئه‌ڤه‌ وی شرك كر))</t>
+  </si>
+  <si>
+    <t>عَنْ عُقْبَةَ بْنِ عَامِرٍ الْجُهَنِيِّ رضي الله عنه: أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أَقْبَلَ إِلَيْهِ رَهْطٌ، فَبَايَعَ تِسْعَةً وَأَمْسَكَ عَنْ وَاحِدٍ، فَقَالُوا: يَا رَسُولَ اللهِ، بَايَعْتَ تِسْعَةً وَتَرَكْتَ هَذَا؟ قَالَ: «إِنَّ عَلَيْهِ تَمِيمَةً»، فَأَدْخَلَ يَدَهُ فَقَطَعَهَا، فَبَايَعَهُ، وَقَالَ: «مَنْ عَلَّقَ تَمِيمَةً فَقَدْ أَشْرَكَ».</t>
+  </si>
+  <si>
+    <t>عۆقبه‌یێ كوڕێ عامرێ جۆهه‌نی (خودێ ژێ ڕازی بیت) دبێژیت: كۆمه‌كا خه‌لكی (ده‌هـ كه‌س بوون) هاتنه‌ ده‌ڤ پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن)، به‌یعه‌ت ژ نه‌ھ كه‌سان وه‌رگرت، به‌لێ ئێك ژ وان هێلا و به‌یعه‌ت ژێ وه‌رنه‌گرت. گۆتن: ئه‌ی پێغه‌مبه‌رێ خودێ، ته‌ به‌یعه‌ت ژ نه‌ھ كه‌سان وه‌رگرت و ته‌ ئه‌ڤه‌ هێلا؟ گۆت: ((چونكی نڤشتییه‌ك یا ب ویڤه‌))، ڤێجا وی زه‌لامی ده‌ستێ خۆ بره‌ وێ نڤشتییێ و ژ ستۆیێ خۆ ڤه‌كر و پڕچاند، پاشی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌یعه‌ت ژێ وه‌رگرت و گۆت: ((هه‌ر كه‌سێ نڤشتییه‌كێ (ب مه‌ره‌ما پاراستنێ) ب خۆڤه‌ بكه‌ت، ئه‌ڤه‌ وی شرك كر)).</t>
+  </si>
+  <si>
+    <t>قَدِمَ جماعةٌ إلى النبيّ صلى الله عليه وسلم، وكان عددُهم عشرة، فبايع تسعةً منهم على الإسلام والمتابعة، ولم يبايع العاشر، فلما سُئل عن سببِ ذلك قال عليه الصلاة والسلام: 
+إنّ عليه تميمة، وهي ما يُربط أو يُعلَّق مِن الخَرَز وغيرِها لِدَفع العين أو الضرر. 
+فأدخلَ الرجلُ يدَه لموضع التميمة وقَطَعَها وتَخلَّص منها، فبايعه النبي صلى الله عليه وسلم عند ذلك، وقال مُحَذِّرًا من التمائم ومُبَيِّنًا حكمَها: 
+"مَن علَّقَ تَميمة فقد أشرك".</t>
+  </si>
+  <si>
+    <t>كۆمه‌كا مرۆڤان هاتنه‌ ده‌ڤ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) كو هژمارا وان ده‌ھ كه‌س بوون، ڤێجا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌یعه‌ت ل سه‌ر ئیسلامێ و دویڤچوونێ ژ نه‌هـ ژ وان كه‌سان وه‌رگرت و ژ كه‌سێ ده‌هێ وه‌رنه‌گرت‌. ده‌مێ پرسیارا ئه‌گه‌ری هاتییه‌ كرن، پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: نڤشتییه‌ك یا ب وی كه‌سیڤه‌، كو ئه‌و ژی هنده‌ك مۆرك یان تشتێن وه‌سانه‌ خه‌لك بۆ دویركرنا چاڤان یان زیانێ ب خۆڤه‌ دكه‌ن. ڤێجا وی زه‌لامی ده‌ستێ خۆ بره‌ جهێ نڤشتییێ و پڕچاند و خۆ ژێ ڕزگاركر و ژ خۆ دویركر، ژ نوی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌یعه‌ت ژێ وه‌رگرت و هشیاركرن ژ نڤشتییان دا و حوكمێ وێ ژی دیار كر و گۆت: ((هه‌ر كه‌سێ نڤشتییه‌كێ (ب مه‌ره‌ما پاراستنێ) ب خۆڤه‌ بكه‌ت، ئه‌ڤه‌ وی شرك كر)).</t>
+  </si>
+  <si>
+    <t>مَن اعتَمَدَ على غير الله عامَلَه الله بِنَقِيْضِ قَصْدِه.
+اعتقاد أنَّ تَعليقَ التمائمِ سببٌ في دفع الأذى والعين شركٌ أصغر، أما إن اعتقد أنها تنفع بذاتها فهو شرك أكبر.</t>
+  </si>
+  <si>
+    <t>هه‌ر كه‌سێ پشتبه‌ستنێ ل سه‌ر غه‌یری خودێ بكه‌ت؛ خودێ دێ سه‌ره‌ده‌رییه‌كا به‌روڤاژی مه‌ره‌م و ئارمانجا وی د گه‌ل وی كه‌ت.
+هه‌بوونا باوه‌رییێ كو هه‌لاویستنا نڤشتییان ئه‌گه‌ره‌كه‌ بۆ دویرئێخستنا زیانێ و چاڤان ژ سه‌ر مرۆڤی؛ شركا بچویكتره‌، به‌لێ هه‌بوونا باوه‌رییێ كو ئه‌ڤ نڤشتییه‌ ب خۆ مفای دگه‌هیننه‌ مرۆڤی (و زیانێ ل سه‌ر مرۆڤی ڕادكه‌ن)؛ ئه‌ڤه‌ شركا مه‌زنتره‌.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/6762</t>
+  </si>
+  <si>
     <t>من قال: لا إله إلا الله، وكفر بما يعبد من دون الله حرم ماله ودمه، وحسابه على الله</t>
   </si>
   <si>
     <t>((هه‌ر كه‌سێ بێژیت: ژ ئه‌لڵاهی پێڤه‌تر چ خودایێن ژ هه‌ژی په‌رستنێ نینن (لَا إِلَهَ إِلَّا اللهُ) و كوفرێ ب هه‌ر تشته‌كێ دی بكه‌ت كو ژ بلی خودێ عیباده‌ت بۆ بهێته‌ كرن؛ هنگی مالا وی و خوینا وی دێ حه‌رام بن، حساب و لێپرسینا وی ژی ل سه‌ر خودێیه‌))</t>
   </si>
   <si>
     <t>عن طارق بن أشيم الأشجعي رضي الله عنه قال: سمعت رسول الله صلى الله عليه وسلم يقول: «مَنْ قَالَ: لَا إِلَهَ إِلَّا اللهُ، وَكَفَرَ بِمَا يُعْبَدُ مِنْ دُونِ اللهِ حَرُمَ مَالُهُ وَدَمُهُ، وَحِسَابُهُ عَلَى اللهِ».</t>
   </si>
   <si>
     <t>طاڕقێ كوڕێ ئه‌شیمێ ئه‌شجه‌عی (خودێ ژێ ڕازی بیت) دبێژیت: من گوھ ل پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بوو دگۆت: ((هه‌ر كه‌سێ بێژیت: ژ ئه‌لڵاهی پێڤه‌تر چ خودایێن ژ هه‌ژی په‌رستنێ نینن (لَا إِلَهَ إِلَّا اللهُ) و كوفرێ ب هه‌ر تشته‌كێ دی بكه‌ت كو ژ بلی خودێ عیباده‌ت بۆ بهێته‌ كرن؛ هنگی مالا وی و خوینا وی دێ حه‌رام بن، حساب و لێپرسینا وی ژی ل سه‌ر خودێیه‌)).</t>
   </si>
   <si>
     <t>يُخبِرُ النَّبيُّ صلَّى اللهُ عليه وسلَّمَ أنَّ مَن قالَ وشَهِدَ بلِسانِه أنَّه «لا إلهَ إلَّا اللهُ»، أي: لا مَعبودَ بِحَقٍّ إلا اللهُ، وكفَرَ بما يُعبَدُ من دُونِ اللهِ، وتَبرَّأ من كلِّ الأديانِ سِوى الإسلامِ، فقد حَرُمَ مالُه ودمُه على المُسلِمينَ، فليس لنا إلا الظاهر من عمله، فلا يُسلَبُ مالُه ولا يُسفَكُ دمُه، إلَّا إذا ارتكَبَ جَريمةً أو جِنايةً توجب ذلك بمُوجِبِ أحكامِ الإسلامِ.
 والله يتولَّى حسابَهُ يوم القيامة، فإن كان صادقًا أثابه، وإن كان منافقًا عَذَّبه.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ هندێ دكه‌ت كو هه‌ر كه‌سێ بێژیت و ب ئه‌زمانێ خۆ شاهده‌ بده‌ت كو (لا إلهَ إلَّا اللهُ)، ئانكو: ژ ئه‌لڵاهی پێڤه‌تر چ خودایێن ژ هه‌ژی په‌رستنێ نینن و كوفرێ ب هه‌ر تشته‌كێ دی بكه‌ت كو ژ بلی خودێ عیباده‌ت بۆ بهێته‌ كرن و به‌رائه‌تا خۆ ژ هه‌می ئایینان بكه‌ت ژ بلی ئیسلامێ؛ هنگی مالا وی و خوینا وی دێ ل سه‌ر موسلمانان حه‌رام بن، چونكی یا ل سه‌ر مه‌ پێدڤی ب تنێ سه‌رڤه‌هییا كریارانه‌، له‌وا ده‌ست ب سه‌ر مالێ ویدا ناهێته‌ گرتن و خوینا وی ناهێته‌ ڕێتن، ئه‌و نه‌بیت ئه‌گه‌ر تاوانه‌كێ بكه‌ت كو ل دویڤ ئه‌حكامێن ئیسلامێ پێدڤی ب ڤێ چه‌ندێ بكه‌ت.
 ل ڕۆژا قیامه‌تێ ژی خودێ دێ لێپرسینێ د گه‌ل وی كه‌ت، ڤێجا ئه‌گه‌ر یێ ڕاست و دروست بیت؛ خودێ دێ وی خه‌لات كه‌ت و ئه‌گه‌ر كه‌سه‌كێ مونافق و دووڕوی بیت؛ دێ وی سزا و عه‌زاب ده‌ت.</t>
   </si>
   <si>
     <t>النُّطْقُ بلا إله إلا الله، والكفر بكلِّ ما يُعبد من دون الله، شرطٌ في دخول الإسلام.
 معنى (لا إله إلا الله) هو الكفر بكل ما يُعبد من دون الله من الأصنام والقبور وغيرها، وإفراده سبحانه بالعبادة.
 من أتى بالتوحيد والتَزمَ شرائعه ظاهرًا وَجَبَ الكَفُّ عنه حتى يَتَبَيَّنَ منه ما يخالف ذلك.
 حُرْمةُ مالِ المسلم ودمِه وعرضِه إلا بحق.
 الحُكْم في الدنيا على الظاهر، وفي الآخرة على النيات والمقاصد.</t>
@@ -7682,81 +9006,205 @@
   <si>
     <t>عه‌بدولڵاهێ كوڕێ عه‌مری (خودێ ژ هه‌ردووکان ڕازی بیت)  دبێژیت: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((كه‌سێن دلۆڤان، خودایێ دلۆڤان دلۆڤانییێ پێ دبه‌ت، دلۆڤانییێ ب یێن ل ئه‌‌ردی ببه‌ن، ئه‌وێ ل ئه‌سمانی دێ دلۆڤانییێ ب هه‌وه‌ به‌ت)).</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ الذين يرحمون غيرَهم يرحمُهم الرحمنُ برحمتِه التي وسعت كلَّ شيء؛ جزاءً وفاقًا.
 ثم أَمَرَ صلى الله عليه وسلم برحمةِ جميعِ مَن في الأرض مِن إنسانٍ أو حيوانٍ أو طيرٍ أو غيرِه من أنواع الخلق وجزاء ذلك أنْ يرحمَكم الله من فوق سمواته.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار دكه‌ت كو ئه‌و كه‌سێن دلۆڤانییێ ب یێن دی دبه‌ن، خودایێ دلۆڤان ب دلۆڤانییا خۆ یا كو هه‌می تشت ڤه‌گرتین دلۆڤانییێ ب وان دبه‌ت، ئه‌ڤه‌ ژی وه‌كی خه‌لاته‌كێ وه‌كهه‌ڤ د گه‌ل كریارا وان.
 پاشى پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) فه‌رمان ب دلۆڤانیكرنێ كر ب هه‌می تشتێن ل سه‌ر ئه‌ردی هه‌ی، ژ مرۆڤان یان گیانه‌وه‌ران یان بالنده‌یان و هه‌ر چێكرییه‌كێ دی یێ خودێ، خه‌لاتێ ڤێ چه‌ندێ ژی ئه‌وه‌ كو خودێ ل سه‌ر ئه‌سمانێن خۆ دلۆڤانییێ ب هه‌وه‌ ببه‌ت.</t>
   </si>
   <si>
     <t>دين الإسلام دين الرحمة، وهو قائم كله على طاعة الله والإحسان إلى الخلق.
  الله عز وجل متصف بالرحمة، وهو سبحانه الرحمن الرحيم، مُوْصِلُ الرحمة إلى عباده.
 الجزاء من جنس العمل، فالراحمون يرحمهم الله.</t>
   </si>
   <si>
     <t>دینێ ئیسلامێ دینێ دلۆڤانیيێیه‌، و هه‌می ل سه‌ر گوهدارییا خودێ و چاكيیا د گه‌ل دروستكریان ئاڤا بوویه‌.
 خودایێ مه‌زن ب دلۆڤانییێ دهێته‌ سالۆخه‌تكرن و ئه‌و یێ ڕه‌حمان و ڕه‌حیمه‌، و دلۆڤانییێ دگه‌هینيته‌ عه‌بدێن خۆ.
 خه‌لات ژ جۆر و ڕه‌گه‌زێ كریارێیه‌، یێن دلۆڤان خودێ دلۆڤانییێ پێ دبه‌ت.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/8289</t>
   </si>
   <si>
+    <t>أن رجلا توضأ فترك موضع ظفر على قدمه فأبصره النبي صلى الله عليه وسلم فقال: ارجع فأحسن وضوءك فرجع، ثم صلى</t>
+  </si>
+  <si>
+    <t>((زه‌لامه‌كی ده‌ستنڤێژ گرت و هندی نینۆكه‌كێ ژ پێیێ خۆ هێلا (ئاڤ نه‌گه‌هشتبوویێ)، پێغه‌مبه‌ری ژی (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیت و گۆتێ: ((بزڤڕه‌ڤه‌ و ده‌ستنڤێژا خۆ ب جوانی بگره‌))، ئه‌و ژی زڤڕی و پاشی نڤێژا خۆ كر))</t>
+  </si>
+  <si>
+    <t>عَنْ جَابِرٍ رضي الله عنه قال: أَخْبَرَنِي عُمَرُ بْنُ الْخَطَّابِ: أَنَّ رَجُلًا تَوَضَّأَ فَتَرَكَ مَوْضِعَ ظُفُرٍ عَلَى قَدَمِهِ فَأَبْصَرَهُ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فَقَالَ: «ارْجِعْ فَأَحْسِنْ وُضُوءَكَ» فَرَجَعَ، ثُمَّ صَلَّى.</t>
+  </si>
+  <si>
+    <t>جابر (خودێ ژێ ڕازی بیت) دبێژیت: عومه‌رێ كوڕێ خه‌طابی گۆته‌ من: ((زه‌لامه‌كی ده‌ستنڤێژ گرت و هندی نینۆكه‌كێ ژ پێیێ خۆ هێلا (ئاڤ نه‌گه‌هشتبوویێ)، پێغه‌مبه‌ری ژی (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیت و گۆتێ: ((بزڤڕه‌ڤه‌ و ده‌ستنڤێژا خۆ ب جوانی بگره‌))، ئه‌و ژی زڤڕی و پاشی نڤێژا خۆ كر)).</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ عُمَرُ رضي الله عنه أنَّ النبيَّ صلى الله عليه وسلم أَبْصَرَ رَجلًا انتهى مِن وضوئه، فتَرَكَ قَدْرَ ظُفرٍ في قَدَمه لم يُصِبْهُ ماءُ الوضوء، 
+فقال له مشيرًا إلى موضع التقصير: ارجع فأحسن وضوءك وأَتِمَّه وأعْطِ كلَّ عُضوٍ حقَّه من الماء، 
+فرجع الرجل فأتمّ وضوءه ثم صلى.</t>
+  </si>
+  <si>
+    <t>عومه‌ر (خودێ ژێ ڕازی بیت) به‌حس دكه‌ت كو پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) زه‌لامه‌ك دیت پشتی ژ ده‌ستنڤێژێ ب دویماهیك هاتی، هندی نینۆكه‌كێ ل سه‌ر پێیێ وی ئاڤ نه‌گه‌هشتبوویێ، ڤێجا ئاماژه‌ بۆ وی جهی كر یێ خه‌مساری تێدا هاتییه‌ كرن و گۆتێ: بزڤڕه‌ڤه‌ و ده‌ستنڤێژا خۆ ته‌مام بكه‌ و ب جوانی بگره‌ و حەقێ هه‌ر ئه‌ندامه‌كی ژ ئاڤێ بدێ، ئه‌و زه‌لام ژی زڤڕی و ده‌ستنڤێژا خۆ ته‌مام كر و پاشی نڤێژ كر.</t>
+  </si>
+  <si>
+    <t>وجوبُ المبَادَرة إلى الأمرِ بالمعروف، وإرشادِ الجاهلِ والغَافل، وخصوصًا إذا كان المُنكَر يترتَّب عليه فسادُ عبادته.
+وجوب تعميم أعضاء الوضوء بالماء، وأنَّ من ترك جزءًا من العضو -ولو يسيرًا- لم يصحّ معه الوضوء ولزمته الإعادة إذا كان الفاصل طويلًا.
+مشروعية إحسان الوضوء، وذلك بإتمامه وإسْبَاغه على الوجه المأمور به شرعًا.
+القدمان من أعضاء الوضوء، ولا يكفي فيهما المسح، بل لابدَّ من الغسل.
+ينبغي الموالاة بين أعضاء الوضوء، بحيث يَغسل كلَّ عضو قبل أن يَجِفَّ الذي قبله.
+الجهل والنسيان لا يُسقِطان الواجبَ، وإنما يُسقِطان الإثمَ، فهذا الرجل الذي لم يُسْبِغ وضوءه لجهله لم يُسقِط عنه النبيُّ صلى الله عليه وسلم الواجبَ، وهو الوضوء، وإنما أمره أن يعيدَه.</t>
+  </si>
+  <si>
+    <t>فه‌ربوونا له‌زكرنێ د فه‌رمانكرنا ب باشییێ و ڕێبه‌ریكرنا كه‌سێن نه‌زان و بێ ئاگه‌هـ، ب تایبه‌تی ئه‌گه‌ر ئه‌و خرابی ژ وان بیت یێن خه‌له‌تییه‌كێ د عیباده‌تیدا په‌یدا بكه‌ت.
+فه‌ربوونا گه‌هاندنا ئاڤێ بۆ هه‌می ئه‌ندامێن ده‌ستنڤێژێ و ئه‌گه‌ر پشكه‌كا بچویك ژی مابیت ده‌ستنڤێژ دروست نابیت و دڤێت بهێته‌ دووباره‌كرن ئه‌گه‌ر ده‌مه‌كێ درێژ ب سه‌رڤه‌‌ ده‌رباز ببیت.
+دروستییا جوانگرتنا ده‌ستنڤێژێ ب وی ڕه‌نگێ شه‌ریعه‌تی فه‌رمان پێ كری.
+هه‌ردوو پێ ژ ئه‌ندامێن ده‌ستنڤێژێنه‌، و مه‌سحكرن ل سه‌ر وان ب تنێ به‌س نینه‌، به‌لكی دڤێت بهێنه‌ شویشتن.
+پێدڤییه‌ ئه‌ندامێن ده‌ستنڤێژێ ئێك ل دویڤ ئێكی بهێنه‌ شویشتن به‌ری یێ دی هشك ببیت.
+نه‌زانین و ژبیركرن تشتێن واجب ل سه‌ر مرۆڤی ڕاناكه‌ت، به‌لكی ب تنێ گونه‌هێ ل سه‌ر مرۆڤی ڕادكه‌ن، ئه‌ڤی زه‌لامێ جوان ده‌ستنڤێژ نه‌گرتی ژ به‌ر نه‌زانینا خۆ؛ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) نه‌گۆتێ ده‌ستنڤێژ ل سه‌ر ته‌ ڕابوو، به‌لكی فه‌رمان لێ كر كو دووباره‌ بكه‌ت.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/8386</t>
+  </si>
+  <si>
     <t>كان النبي صلى الله عليه وسلم يذكر الله على كل أحيانه</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) د هه‌می ڕه‌وشاندا زكرێ خودێ دكر</t>
   </si>
   <si>
     <t>عن عائشة رضي الله عنها قالت: كَانَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَذْكُرُ اللهَ عَلَى كُلِّ أَحْيَانِهِ.</t>
   </si>
   <si>
     <t>عائیشا (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) د هه‌می ڕه‌وشاندا زكرێ خودێ دكر.</t>
   </si>
   <si>
     <t>تُخْبِرُ عائشةُ أمُّ المؤمنين رضي الله عنها أنَّ النبيَّ صلى الله عليه وسلم كان شديدَ الحِرْصِ على ذِكْرِ الله تعالى، وأنَّه كان يَذكرُ اللهَ تعالى في كلِّ زمانٍ ومكانٍ وحالٍ.</t>
   </si>
   <si>
     <t>دایكا باوه‌رداران عائیشا (خودێ ژێ ڕازی بیت) به‌حسێ هندێ دكه‌ت كو پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گه‌له‌ك یێ ڕژد و چالاك بوو ل سه‌ر كرنا زكرێ خودایێ مه‌زن و وی د هه‌می ده‌م و جھ و ڕه‌وشاندا زكرێ خودایێ مه‌زن دكر.</t>
   </si>
   <si>
     <t>لا تُشترط الطهارةُ من الحَدَثِ الأصغر والأكبر لذِكْر الله تعالى.
 مداومة النبي صلى الله عليه وسلم لذِكْر الله تعالى.
 الحث على الإكثار من ذكر الله تعالى في كل الأحيان اقتداء بالنبي صلى الله عليه وسلم، إلا في الحالات التي يمتنع فيها عن الذكر، كقضاء الحاجة.</t>
   </si>
   <si>
     <t>بۆ كرنا زكرێ خودایێ مه‌زن مه‌رج نینه‌ مرۆڤ ده‌ستنڤێژا خۆ بگریت، چ ده‌ستنڤێژگرتنا بچویك بیت یان یا مه‌زن بیت.
 به‌رده‌وامبوونا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ل سه‌ر زكرێ خودایێ مه‌زن.
 هاندان ل سه‌ر گه‌له‌ك كرنا زكرێ خودایێ مه‌زن د هه‌می ڕه‌وشاندا، ئه‌ڤه‌ ژی وه‌ك چاڤلێكرنه‌ك ب پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن)، ب تنێ د وان ڕه‌وشاندا نه‌بیت یێن چێنابیت مرۆڤ تێدا زكرێ خودێ بكه‌ت، وه‌كی چوونا تاره‌تێ.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/8402</t>
   </si>
   <si>
+    <t>صنفان من أهل النار لم أرهما، قوم معهم سياط كأذناب البقر يضربون بها الناس، ونساء كاسيات عاريات مميلات مائلات</t>
+  </si>
+  <si>
+    <t>((دوو كۆم ژ ئه‌هلێ ئاگرینه‌ كو من نه‌دیتینه‌: هنده‌ك مرۆڤ كو قامچی یێن د ده‌ستیدا‌ وه‌كی کورییێن چێلان و ل خه‌لكی دده‌ن و هنده‌ك ژن كو جلك یێن لبه‌ر (به‌س د ڕاستیدا د ڕویسن)، ئه‌و ب خۆ د خراب و سه‌رداچوویینه‌ و خه‌لكی ژی خراب دكه‌ن و سه‌ردا دبه‌ن</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «صِنْفَانِ مِنْ أَهْلِ النَّارِ لَمْ أَرَهُمَا، قَوْمٌ مَعَهُمْ سِيَاطٌ كَأَذْنَابِ الْبَقَرِ يَضْرِبُونَ بِهَا النَّاسَ، وَنِسَاءٌ كَاسِيَاتٌ عَارِيَاتٌ مُمِيلَاتٌ مَائِلَاتٌ، رُؤُوسُهُنَّ كَأَسْنِمَةِ الْبُخْتِ الْمَائِلَةِ، لَا يَدْخُلْنَ الْجَنَّةَ، وَلَا يَجِدْنَ رِيحَهَا، وَإِنَّ رِيحَهَا لَيُوجَدُ مِنْ مَسِيرَةِ كَذَا وَكَذَا».</t>
+  </si>
+  <si>
+    <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((دوو كۆم ژ ئه‌هلێ ئاگرینه‌ كو من نه‌دیتینه‌: هنده‌ك مرۆڤ كو قامچی یێن د ده‌ستیدا‌ وه‌كی کورییێن چێلان و ل خه‌لكی دده‌ن و هنده‌ك ژن كو جلك یێن لبه‌ر (به‌س د ڕاستیدا د ڕویسن)، ئه‌و ب خۆ د خراب و سه‌رداچوویینه‌ و خه‌لكی ژی خراب دكه‌ن و سه‌ردا دبه‌ن، سه‌رێن وان وه‌كی پشتا حێشترانه‌ یێن هاتینه‌ ده‌ر و بلند بووین، ئه‌ڤه‌ ناچنه‌ به‌حه‌شتێ و بێهنا به‌حه‌شتێ ژی ناكه‌ن، د ده‌مه‌كیدا بێهنا به‌حه‌شتێ ژ دویراتییا هندێ و هندێ دهێت)).</t>
+  </si>
+  <si>
+    <t>يُحَذِّرُ النبيُّ صلى الله عليه وسلم مِن صِنفين مِن الناس مِن أهل النار لم يَرَهما ولم يُوجدا في عَصرِه، بل سيكونان بعده:
+الصنف الأول: قومٌ معهم سِيَاطٌ كذُيول البقر طويلة، يضربون بها الناس، وهم الشُّرَطُ وأعوانُ الظلمة الذين يضربون الناس بغير حق. 
+والصنف الثاني: نساءٌ خَلَعْنَ ثوبَ العِفَّة والحياء الذي فُطِرَتْ عليه الأنثى عادةً.
+ووصفهن: كاسيات في الحقيقة، عاريات في المعنى؛ لأنهن يَلبَسنَ ثيابًا رقاقًا تَصِفُ البَشَرَة، ويَستُرْنَ بعضَ بَدنِهِن ويَكشفنَ بعضَه؛ إظهارًا للجمال، 
+مُمِيْلات قلوب الرجال إليهنَّ بِلبسِهنّ وتَبَخْتُرِهُنّ بالمشي، مميلات لأكتافِهن، ويُمِلْنَ غيرَهنَّ إلى الانحراف والزيغ الواقعات فيه، 
+ومن صفاتهن: رؤوسُهنَّ مِثلُ سنام الجمل المائل، فهنّ يُعَظِّمْنَ حَجْمَ رؤوسِهِنَّ ويُكبرنها بلف عصابة ونحوها، 
+والتشبيه بأسنمة البُخت إنما هو لارتفاع شعرِهنّ وظفائرِهنّ فوقَ رؤوسهن، وتَكَسُّرها بما يضفرنه حتى تميلَ إلى ناحية من نواحي الرأس كما يميل سنام البعير. 
+فمَنْ كُنّ بهذه الصفات ففيهن هذا الوعيد الشديد بأنْ لا يَدخُلْنَ الجنة ولا يَجِدْنَ ريحَها ولا يَقْرَبْنَ منها، وريح الجنة يوجد ويُشَمُّ من مسافة بعيدة.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هشیاركرنێ ژ دوو جۆرێن مرۆڤان دده‌ت ژ ئه‌هلێ ئاگرێ جه‌هنه‌مێنه‌ كو د سه‌رده‌مێ ویدا نه‌بوون و دێ پشتی وی په‌یدا بن:
+جۆرێ ئێكێ: هنده‌ك مرۆڤن قامچی یێن د ده‌ستێ واندا،‌ وه‌كی کورییێن چێلان د درێژن و ب نه‌حه‌قی ل خه‌لكی دده‌ن و وان پێ د قۆتن، ئه‌و ژی پۆلیس و هاریكارێن زۆردارانن یێن بێی حه‌ق ل خه‌لكی دده‌ن.
+جۆرێ دووێ: ئه‌و ژنن یێن جلكێ ده‌همه‌نپاقژی و شه‌رمێ ژ به‌ر خۆ كری، ئه‌و جلكێ ب گشتی ڕه‌گه‌زێ مێ ل سه‌ر هاتییه‌ ئافراندن.
+پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ئه‌و ب ڤی ڕه‌نگی سالۆخه‌ت كرن: د ڕاستییێدا جلك یێن لبه‌ر وان، به‌لێ هه‌روه‌كی وێیه‌ ئه‌و د ڕویس بن، چونكی جلكێن ته‌نك دكه‌نه‌ به‌ر خۆ كو له‌شێ وان دیار دكه‌ن، هنده‌ك ژ له‌شێ خۆ د ڤه‌شێرن و هنده‌كێ دیار دكه‌ن، مه‌ره‌ما وان ژی ئه‌ڤه‌یه‌ جوانییا خۆ دیار بكه‌ن. ب جلكێ خۆ و بێهنخۆشییا خۆ و ب ڕێڤه‌چوونا خۆ دلێ زه‌لامان به‌ره‌ڤ خۆ خوار دكه‌ن و ژ ڕێكا ڕاست ده‌ردئێخن، ده‌مێ ب ڕێڤه‌ دچن ملێن خۆ ژی خوار دكه‌ن و غه‌یری خۆ ژی خوار دكه‌ن و به‌رێ وان دده‌نه‌ ڕێكا سه‌رداچوون و خرابییێ یا ئه‌و كه‌ڤتینه‌ تێدا. ژ سالۆخه‌تێن وان ئه‌ڤه‌نه‌‌: سه‌رێن وان وه‌كی پشتا حێشترێنه‌ كو یا بلند و خواره‌، ئانكو ئه‌و ب ده‌ستێ خۆ قه‌بارێ سه‌رێ خۆ مه‌زن دیار دكه‌ن ب گرێدانا پرچا سه‌رێ خۆ ل پشتا سه‌ری و تشتێن وەکی وێ. وه‌كئێكلێكرن د گه‌ل پشتا حێشترێ ژ به‌ر هندێیه‌ كو ئه‌و پرچا خۆ و كه‌زییێن خۆ بۆ سه‌ری بلند دكه‌ن، پاشی ل سه‌ری‌ د شكێنن و بۆ خوارێ دئینن كو وه‌كی پشتا حێشترێ خوار دیار دكه‌ت. ڤێجا هه‌ر كه‌سێ ئه‌ڤ سالۆخه‌ته‌ تێدا هه‌بن؛ ئه‌ڤ گه‌فه‌ ل سه‌ر هه‌یه‌ كو ناچیته‌ به‌حه‌شتێ و بێهنا وێ ژی ناكه‌ت و نێزیكی وێ ژی نابن، د ده‌مه‌كیدا بێهنا به‌حه‌شتێ ژ دویراتییه‌كا مه‌زن دهێته‌ مرۆڤی.</t>
+  </si>
+  <si>
+    <t>تحريم ضربِ الناس وإيذائهم دون إثم فعلوه أو ذنب اقترفوه.
+تحريم إعانة الظلمة على ظلمهم.
+تحذير النساء من التبرُّج والسفور ولبس الضيق والشَّفاف الذي يَصف العورة أو يُجَسِّمها.
+حث المرأة المسلمة على الالتزام بأوامر الله، والبُعد عمّا يُسخِطه ويجعلها تستحق العذاب الأليم المقيم في الآخرة.
+الحديث من دلائل نبوَّته عليه الصلاة والسلام، حيث أخبر عليه الصلاة والسلام عن الأمور الغيبية التي لم تقع، ووقعت كما أخبر.</t>
+  </si>
+  <si>
+    <t>حه‌رامبوونا لێدان و قۆتانا خه‌لكی و ئازاردانا وان بێی كو وان چ گونه‌هـ كربن.
+حه‌رامبوونا هاریكاریكرنا زۆرداران د زۆردارییا واندا.
+هشیاركرنا ژنان ژ خۆ نیشاندان و خۆڕویسكرنێ و لبه‌ركرنا جلكێن ته‌نگ و ته‌نك یێن عه‌وره‌تێ وان دیار دكه‌ن یان ب له‌شێ وانڤه‌ دمینن.
+هاندانا ژنا موسلمان كو پێگیرییێ ب فه‌رمانێن خودێ بكه‌ت و خۆ ژ هه‌ر تشته‌كێ خودێ پێ توڕه‌ دبیت و ئێكا هند دكه‌ت ئه‌و ژ هه‌ژی عه‌زابه‌كا دژوار بیت ل ئاخره‌تێ دویر بكه‌ت.
+ئه‌ڤ فه‌رمووده‌یه‌ نیشان و به‌ڵگه‌یه‌كه‌ ل سه‌ر پێغه‌مبه‌رینییا وی‌ (صەلات و سەلامێن خودێ ل سەر بن)، چونكی به‌حسێ هنده‌ك تشتێن ڤه‌شارتی كر هێشتا ڕوی نه‌دابوون و پاشی وه‌كی وی گۆتی په‌یدا بوون.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/8903</t>
+  </si>
+  <si>
+    <t>لا ينظر الرجل إلى عورة الرجل، ولا المرأة إلى عورة المرأة</t>
+  </si>
+  <si>
+    <t>((بلا زه‌لام به‌رێ خۆ نه‌ده‌ته‌ عه‌وره‌تێ زه‌لامی و بلا ژن به‌رێ خۆ نه‌ده‌ته‌ عه‌وره‌تێ ژنێ</t>
+  </si>
+  <si>
+    <t>عَن أَبِي سَعِيدٍ الْخُدْرِيِّ رضي الله عنه أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَا يَنْظُرُ الرَّجُلُ إِلَى عَوْرَةِ الرَّجُلِ، وَلَا الْمَرْأَةُ إِلَى عَوْرَةِ الْمَرْأَةِ، وَلَا يُفْضِي الرَّجُلُ إِلَى الرَّجُلِ فِي ثَوْبٍ وَاحِدٍ، وَلَا تُفْضِي الْمَرْأَةُ إِلَى الْمَرْأَةِ فِي الثَّوْبِ الْوَاحِدِ».</t>
+  </si>
+  <si>
+    <t>ئه‌بو سه‌عیدێ خودری (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((بلا زه‌لام به‌رێ خۆ نه‌ده‌ته‌ عه‌وره‌تێ زه‌لامی و بلا ژن به‌رێ خۆ نه‌ده‌ته‌ عه‌وره‌تێ ژنێ، بلا زه‌لام د گه‌ل زه‌لامی د بن ئێك جلكدا نه‌بیت و بلا ژن د گه‌ل ژنێ د بن ئێك جلكدا نه‌بیت)).</t>
+  </si>
+  <si>
+    <t>نَهَى النبيُّ صلى الله عليه وسلم أن يَنظُرَ الرجلُ إلى عورة الرجل، أو تنظرَ المرأةُ إلى عورة المرأة. 
+والعورة: هي كل ما يُسْتَحْيَا منه إذا ظَهَر، وعورة الرجل هي ما بين سُرَّتِه ورُكبتِه، 
+والمرأةُ كلُّها عورةٌ بالنسبة للرجال الأجانب، وبالنسبة للنساء ولمحارمِها فإنها تُظْهِرُ ما يَظْهَر عادةً عند عملِها في البيت. 
+ونَهى النبيُّ صلى الله عليه وسلم عن أنْ يَخْلُوَ الرجلُ إلى الرجل في ثوبٍ واحدٍ أو تحت غطاء واحدٍ مُتَجَرِّدَيْن، وعن أنْ تَخْلُوَ المرأةُ إلى المرأة في ثوب واحد أو تحت غطاء واحد مُتَجَرِّدَتين؛ لأن ذلك قد يُؤدِّي إلى لَمْسِ كلٍّ منهما عورةَ صاحبه، ولمسُها مَنهيٌّ عنه كالنظر إليها، بل هو أشد في النهي؛ لما يؤدي ذلك إلى مفاسد أكبر.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) پاشڤه‌برن كر كو زه‌لام به‌رێ خۆ بده‌ته‌ عه‌وره‌تێ زه‌لامی، یان ژن به‌رێ خۆ بده‌ته‌ عه‌وره‌تێ ژنێ.
+عه‌وره‌ت ئه‌و جهه‌ یێ مرۆڤ شه‌رم دكه‌ت ئه‌گه‌ر دیار بیت، و عه‌وره‌تێ زه‌لامی د ناڤبه‌را ناڤكا وی و هه‌ردوو چۆكان دایه‌‌، و ژن هه‌می عه‌وره‌ته‌ به‌رامبه‌ر زه‌لامێن بیانی‌، به‌لێ به‌رامبه‌ر ژن و مه‌حره‌مێن خۆ؛ ئه‌و تشتێن ب گشتی ل ده‌مێ كارێ مالێ دیار دبن دروسته بۆ وان ژی دیاركه‌ت.
+هه‌روه‌سا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) پاشڤه‌برن كر كو دوو زه‌لام د بن ئێك جلك یان ئێك نڤین و به‌ته‌نییێدا بێی چ جلك ل به‌ر وان، یان دوو ژن د بن ئێك جلك یان ئێك نڤین و به‌ته‌نییێدا بن بێی چ جلك ل به‌ر وان، چونكی دبیت ئه‌ڤه‌ ببیته‌ ئه‌گه‌رێ هندێ ده‌ستێ وان ب عه‌وره‌تێ ئێكودوو بكه‌ڤیت و ده‌ستلێدانا ل عه‌وره‌تی ژی وه‌كی به‌رێخۆدانا وی كاره‌كه‌ پاشڤه‌برن ژێ هاتییه‌ كرن و نه‌یێ دروسته‌، به‌لكی پاشڤه‌برنا ژ وی هێشتا پترە ژی، چونكی ئه‌و دبیته‌ ئه‌گه‌رێ په‌یدابوونا زیان و خرابییێن مه‌زنتر.</t>
+  </si>
+  <si>
+    <t>النهي عن النظر إلى العورات ماعدا الزوج وزوجته.
+حرص الإسلام على طهارة المجتمع وإغلاق الطرق المؤدِّية للفواحش.
+جواز النظر إلى العورة إذا دعت الحاجة إلى ذلك كالتَّطَبُّب ونحوه، على أن يكون بغير شهوة.
+المسلم مأمور بستر عورته وغضِّ بصره عن عورة غيره.
+خُصَّ النهي بالرجال مع الرجال والنساء مع النساء؛ لأنه أدعى للنظر وكشف العورات.</t>
+  </si>
+  <si>
+    <t>حه‌رامبوونا به‌رێخۆدانا عه‌وره‌تان، ژ بلی ژن و مێران.
+ڕژدییا ئیسلامێ ل سه‌ر پاقژبوونا جڤاكی و گرتنا وان هه‌می ڕێكێن مرۆڤی به‌ره‌ڤ كارێ خراب و زینایێڤه‌ دبه‌ن.
+دروسته‌ به‌رێخۆدان بۆ عه‌وره‌تی بهێته‌ كرن ئه‌گه‌ر پێدڤی ب ڤێ چه‌ندێ هه‌بیت، وه‌كی بۆ چاره‌سه‌رییا پزیشكی و نه‌خۆشییان، ب مه‌رجه‌كی ئه‌ڤه‌ بێی شه‌هوه‌ت بیت.
+فه‌رمان ل موسلمانی هاتییه‌ كرن ئه‌و عه‌وره‌تێ خۆ ڤه‌شێریت و چاڤێن خۆ ژ به‌رێخۆدانا عه‌وره‌تێ خه‌لكی ژی بگریت.
+ئه‌ڤ پاشڤه‌برنه‌ ب تایبه‌تی بۆ زه‌لامان د گه‌ل زه‌لامان و ژنان د گه‌ل ژنان هاتییه‌ كرن؛ چونكی ئه‌ڤ چه‌نده‌ د ناڤ واندا زویتر په‌یدا دبیت و زێده‌تر د ناڤ ئێكدا عه‌وره‌تێ وان دیار دبیت.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/8904</t>
+  </si>
+  <si>
     <t>أن رسول الله صلى الله عليه وسلم نهى عن القزع</t>
   </si>
   <si>
     <t>پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) پاشڤه‌برن ژ قه‌زه‌عێ كر (قه‌زه‌ع ژی ئه‌ڤه‌یه‌ مرۆڤ هنده‌ك ژ پرچا خۆ بتڕاشیت و هنده‌كێ بهێلیت)</t>
   </si>
   <si>
     <t>عن ابن عمر رضي الله عنهما: أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ نَهَى عَنِ الْقَزَعِ.</t>
   </si>
   <si>
     <t>ئبن عومه‌ر (خودێ ژ هه‌ردووكان ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) پاشڤه‌برن ژ قه‌زه‌عێ كر (قه‌زه‌ع ژی ئه‌ڤه‌یه‌ مرۆڤ هنده‌ك ژ پرچا خۆ بتڕاشیت و هنده‌كێ بهێلیت).</t>
   </si>
   <si>
     <t>نَهى النبيُّ صلى الله عليه وسلم عن حَلْقِ بَعض شَعر الرأس وتركِ بعضه.
 والنهيُ عامٌّ للذكور الصغار والكبار، أما المرأةُ فليس لها أن تَحلِقَ شعرَ رأسِها.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) پاشڤه‌برن ژ تڕاشینا هنده‌ك پرچا سه‌ری و هێلانا هنده‌كا دی كر.
 پاشڤه‌برن یا گشتییه‌ بۆ هه‌می ڕه‌گه‌زێ نێر، چ بچویك و زارۆك بن یان ژی مه‌زن بن، به‌لێ هندیكه‌ ئافره‌ت و ژنه‌؛ چێنابیت ئه‌و پرچا سه‌رێ خۆ بتڕاشیت.</t>
   </si>
   <si>
     <t>اهتمام الشريعة الإسلامية بِمَظْهَرِ الإنسان.</t>
   </si>
   <si>
     <t>گرنگیدانا شه‌ریعه‌تێ ئیسلامێ ب سه‌رڤه‌هییا مرۆڤی.</t>
   </si>
@@ -7806,126 +9254,369 @@
   </si>
   <si>
     <t>عن أنس رضي الله عنه قال: كُنَّا عِنْدَ عُمَرَ فَقَالَ: «نُهِينَا عَنِ التَّكَلُّفِ».</t>
   </si>
   <si>
     <t>ئه‌نه‌س (خودێ ژێ ڕازی بیت) دبێژیت: ئه‌م ل ده‌ڤ عومه‌ری بووین، ئینا گۆت: ((ئه‌م یێن هاتینه‌ پاشڤه‌برن كو بارێ خۆ گران بكه‌ین)).</t>
   </si>
   <si>
     <t>يُخبِرُ عمرُ رضي الله عنه أنَّ رسولَ الله صلى الله عليه وسلم نهاهم عن تعاطي ما فيه مَشَقّة من دون حاجة إلى ذلك، سواء كان قولًا أو فعلًا.</t>
   </si>
   <si>
     <t>عومه‌ر (خودێ ژێ ڕازی بیت) به‌حسێ هندێ دكه‌ت كو پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ئه‌و ژ وێ چه‌ندێ پاشڤه‌برینه‌ كو تشته‌كی بكه‌ن كو زه‌حمه‌ت و نه‌خۆشی تێدا بیت و بارێ وان گران بیت، بێی چ پێدڤییاتی ب ڤێ چه‌ندێ هه‌بن، چ ئه‌ڤ تشته‌ گۆتن یان كریار بن.</t>
   </si>
   <si>
     <t>من التكلف المنهي عنه: كثرة السؤال، أو أن يتكلّف ما لا علم له به، أو يُشدِّد في أمر جعل الله فيه سعة.
 ينبغي للمسلم أن يُعَوّد نفسَه السماحةَ وعدم التكلف في القول والعمل: في طعامه، وشرابه، وأقواله، وسائر أحواله.
 الإسلام دين يسر.</t>
   </si>
   <si>
     <t>ژ وێ خۆزه‌حمه‌تدان و بارگرانییا پاشڤه‌برن ژێ هاتییه‌ كرن: گه‌له‌ك پرسیاركرنه‌، یان ئه‌ڤه‌یه‌ مرۆڤ بارێ خۆ د تشته‌كیدا گران بكه‌ت كو چ زانین پێ نه‌بیت، یان تشته‌كی ل به‌ر خۆ ب زه‌حمه‌ت بێخیت و به‌ڕته‌نگ بكه‌ت كو خودێ به‌رفره‌هی یا كرییه‌ تێدا و یێ ب ساناهی لێ كری.
 پێدڤییه‌ مرۆڤێ موسلمان نه‌فسا خۆ ل سه‌ر لێبوورین و ساناهیكرنێڕا بینیت و د گۆتن و كریاراندا بارێ خۆ گران نه‌كه‌ت و خۆ زه‌حمه‌ت نه‌ده‌ت: د خوارن و ڤه‌خوارن و گۆتنێن خۆدا و د هه‌می ڕه‌وشێن خۆدا.
 ئیسلام دینێ ب ساناهیكرنێیه‌.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/8945</t>
+  </si>
+  <si>
+    <t>لا تصحب الملائكة رفقة فيها كلب ولا جرس</t>
+  </si>
+  <si>
+    <t>((مه‌لائیكه‌ت ناچنه‌ د گه‌ل وێ كۆمێ یا صه‌ یان زه‌نگل د گه‌ل بیت))</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَا تَصْحَبُ الْمَلَائِكَةُ رُفْقَةً فِيهَا كَلْبٌ وَلَا جَرَسٌ».</t>
+  </si>
+  <si>
+    <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((مه‌لائیكه‌ت ناچنه‌ د گه‌ل وێ كۆمێ یا صه‌ یان زه‌نگل د گه‌ل بیت)).</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الملائكةَ لا تُرافِق صحبةً في سفرٍ وفي رُفْقَتِهم كلبٌ، أو الجرس الذي يُعلّق على الدوابِّ فيُحْدِث صوتًا إذا تَحرَّكت.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) مه‌ ئاگه‌هدار دكه‌ت كو مه‌لائیكه‌ت د گه‌ل وێ كۆمێ ناچنه‌ گه‌شتێ یێن صه‌ د گه‌ل بن، یان ئه‌و زه‌نگل د گه‌ل بن یێن ل ستۆیێ گیانه‌وه‌ران دهێنه‌ هه‌لاویستن و ده‌مێ دچن ده‌نگ ژێ دهێت.</t>
+  </si>
+  <si>
+    <t>النهي عن اقتناء الكلاب واستصحابها، ويستثنى من النهي كلبُ الصَّيد أو الحِراسة.
+الملائكة الذين يَمتنعون عن المرافقة هم ملائكة الرحمة، أما الحَفَظَة فهم لا يفارقون العِباد في حِلِّهم وتَرْحَالهم.
+النهي عن الجَرَس؛ لأنه مِزْمَار مِن مَزَامِيْر الشيطان، وفيه تَشَبُّه بناقوس النصارى.
+على المسلم أن يحرص على الابتعاد عن كلِّ ما مِن شأنه إبعاد الملائكة عنه.</t>
+  </si>
+  <si>
+    <t>پاشڤه‌برن ژ ب خودانكرنا صه‌یان و برنا وان بۆ گه‌شتێ، صه‌یێ نێچیرێ و یێ زێره‌ڤانییێ ناكه‌ڤنه‌ د بن ڤێ پاشڤه‌برنێڤه‌.
+ئه‌و مه‌لائیكه‌تێن ناهێنه‌ د گه‌ل وان مه‌لائیكه‌تێن دلۆڤانییێنه‌، به‌لێ ئه‌و مه‌لائیكه‌تێن كریارێن مرۆڤی دپارێزن و تۆمار دكه‌ن؛ ئه‌و د هه‌می ڕه‌وشاندا یێن د گه‌ل مرۆڤی و ژ مرۆڤی ڤه‌نابن، نه‌ ل ده‌مێ مرۆڤ ل مال و نه‌ ل ده‌مێ گه‌شتێ.
+پاشڤه‌برن ژ زه‌نگلێ ژ به‌ر هندێیه‌ چونكی ئه‌و ئامیره‌كێ مۆزیكا شه‌یتانییه‌ و خۆشوبهاندنه‌ ب زه‌نگلا فه‌له‌یان.
+پێدڤییه‌ مرۆڤێ موسلمان یێ ڕژد بیت ل سه‌ر دویركه‌ڤتنا ژ هه‌ر تشته‌كێ مه‌لائیكه‌تان ژ وی دویر دكه‌ت.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/8951</t>
+  </si>
+  <si>
+    <t>كنا لا نعد الكدرة والصفرة بعد الطهر شيئا</t>
+  </si>
+  <si>
+    <t>مه‌ ئه‌و ئاڤا شێلی و زه‌ر یا پشتی پاقژبوونا ژ زڤڕۆكا هه‌یڤانه‌ دهێت ب چ هژمار نه‌دكر</t>
+  </si>
+  <si>
+    <t>عن أُمِّ عَطِيَّةَ رَضي الله عنها، وكَانَتْ بايَعَت النبيَّ صلى الله عليه وسلم، قالت: كُنَّا لا نَعُدّ الكُدرَةَ والصُّفْرَةَ بعدَ الطُّهرِ شيئًا.</t>
+  </si>
+  <si>
+    <t>ئوم عه‌طییه‌ (خودێ ژێ ڕازی بیت) كو وێ به‌یعه‌ت دابوو پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دبێژیت: مه‌ ئه‌و ئاڤا شێلی و زه‌ر یا پشتی پاقژبوونا ژ زڤڕۆكا هه‌یڤانه‌ دهێت ب چ هژمار نه‌دكر.</t>
+  </si>
+  <si>
+    <t>أَخْبَرتْ الصحابيّةُ أُمُّ عَطية رضي الله عنها أنَّ النساء في عَهد النبيِّ صلى الله عليه وسلم لا يَعْتَبِرْنَ الماءَ الذي يَخرُج من الفَرْج -والذي يَميل لونُه إلى السواد، أو إلى الاصفرار- بعدَ رؤية الطُّهرِ مِن الحيض: حيضًا، فلا يَتْرُكْنَ الصَّلاة ولا الصوم لأجله.</t>
+  </si>
+  <si>
+    <t>صه‌حابییا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ئوم عه‌طییه‌ (خودێ ژێ ڕازی بیت) مه‌ ئاگه‌هدار دكه‌ت كو ژنێن سه‌رده‌مێ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ئه‌و ئاڤا ژ عه‌وره‌تێ ژنێ دهێت پشتی پاقژبوونا ته‌مام ژ زڤڕۆكا هه‌یڤانه‌ -ئه‌وا ڕه‌نگێ وێ به‌ره‌ڤ ڕه‌شاتی و شێلیبوونێڤه‌ دچیت یان به‌ره‌ڤ زه‌ریڤه‌ دچیت- ب زڤڕۆكا هه‌یڤانه‌ هژمار نه‌دكر و نڤێژ و ڕۆژییێن خۆ ژ به‌ر وێ نه‌دهێلان.</t>
+  </si>
+  <si>
+    <t>الماء الذي ينزل من فرج المرأة -بعد الطهر من الحيض- لا يُعتبر ولو كان فيه الكدرة والصفرة المكتسبة من الدم.
+نزول الكدرة والصفرة زمن الحيض والعادة يعتبر حيضًا؛ لأنه دم في وقته، إلا أنه ممتزج بماء.
+لا تترك المرأة الصلاة ولا الصوم لأجل الكدرة والصفرة التي بعد الطهر، بل تتوضأ وتصلي.</t>
+  </si>
+  <si>
+    <t>ئه‌و ئاڤا -پشتی پاقژبوونا ژ زڤڕۆكا هه‌یڤانه‌- ژ عه‌وره‌تێ ژنێ دهێت؛ ب چ ناهێته‌ هژمارتن، خۆ ئه‌گه‌ر شێلیبوون و زه‌راتییه‌ك ژی پێڤه‌بیت كو ژ خوینێ هاتبیته‌ وه‌رگرتن.
+هاتنا وێ ئاڤا شێلی و زه‌ر ل ده‌مێ زڤڕۆكا هه‌یڤانه‌دا؛ ب زڤڕۆكا هه‌یڤانه‌ دهێته‌ هژمارتن، چونكی ئه‌و خوینه‌كه‌ د ده‌مێ زڤڕۆكا هه‌یڤانه‌دا هاتییه‌ خوار، ب تنێ یا تێكه‌لی ئاڤێ بووی.
+ژن نڤێژ و ڕۆژییێن خۆ ژ به‌ر وێ ئاڤا شێلی و زه‌ر یا پشتی پاقژبوونی ناهێلیت، به‌لكی دێ ده‌ستنڤێژێ گریت و نڤێژا خۆ كه‌ت.</t>
+  </si>
+  <si>
+    <t>رواه أبو داود بهذا اللفظ، ورواه البخاري  بدون زيادة (بعد الطهر)</t>
+  </si>
+  <si>
+    <t>[رواه أبو داود بهذا اللفظ ورواه البخاري بدون زيادة (بعد الطهر)]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/10014</t>
+  </si>
+  <si>
+    <t>امكثي قدر ما كانت تحبسك حيضتك، ثم اغتسلي</t>
+  </si>
+  <si>
+    <t>((ب ته‌مه‌ت ده‌مێ زڤڕۆكا خۆ یا هه‌یڤانه بمینه و خۆ بگره‌‌، پاشی سه‌رێ خۆ بشۆ))</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ أُمِّ المُؤْمِنينَ رَضي الله عنها أَنَّهَا قَالَتْ: إِنَّ أُمَّ حَبِيبَةَ بِنْتَ جَحْشٍ الَّتِي كَانَتْ تَحْتَ عَبْدِ الرَّحْمَنِ بْنِ عَوْفٍ شَكَتْ إِلَى رَسُولِ اللهِ صلى الله عليه وسلم الدَّمَ، فَقَالَ لَهَا: «امْكُثِي قَدْرَ مَا كَانَتْ تَحْبِسُكِ حَيْضَتُكِ، ثُمَّ اغْتَسِلِي». فَكَانَتْ تَغْتَسِلُ عِنْدَ كُلِّ صَلَاةٍ.</t>
+  </si>
+  <si>
+    <t>عائیشایا دایكا باوه‌رداران (خودێ ژێ ڕازی بیت) دبێژیت: ئوم حه‌بیبه‌یا كچا جه‌حشی (كو هه‌ڤژینا عه‌بدولڕه‌حمانێ كوڕێ عه‌وفی بوو) گازنده‌یا زێده‌بوونا خوینێ بۆ پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) كر، ئینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆتێ: ((ب ته‌مه‌ت ده‌مێ زڤڕۆكا خۆ یا هه‌یڤانه بمینه و خۆ بگره‌‌، پاشی سه‌رێ خۆ بشۆ)). وێ ژی بۆ هه‌ر نڤێژه‌كێ سه‌رێ خۆ دشویشت.</t>
+  </si>
+  <si>
+    <t>اشْتَكتْ إِحدى الصحابيَّات للنبيِّ صلى الله عليه وسلم استمرارَ نزولِ الدَّم معها، 
+فأمَرَها أن تنقطع عن الصلاة قَدْرَ ما كانت حيضتُها تحبِسُها قبلَ نزولِ هذا الأمر الطارئ بها، ثم تغتسل وتصلي، فكانت تغتسل تطوُّعًا لكل صلاة.</t>
+  </si>
+  <si>
+    <t>ئێك ژ ژنێن صه‌حابی گازنده‌ بۆ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) كرن كو خوینا وێ ڕاناوه‌ستیت و به‌رده‌وام دهێته‌ خوار. ئینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) فه‌رمان ل وێ كر كو ب ته‌مه‌ت ده‌مێ زڤڕۆكا خۆ یا هه‌یڤانه (به‌ری تووشی ڤێ ڕه‌وشێ ببیت) بمینیت و خۆ بگریت و نڤێژێ نه‌كه‌ت‌‌، و ده‌مێ ئه‌ڤ ده‌مه‌ ب دویماهیك هات؛ سه‌رێ خۆ بشۆت و نڤێژا خۆ بكه‌ت. ئه‌وێ ژی وه‌ك سوننه‌ت بۆ هه‌ر نڤێژه‌كێ خۆ دشویشت.</t>
+  </si>
+  <si>
+    <t>الاستحاضة هي: أن يَسْتَمرَّ بالمرأة خروجُ الدم بعد أيام حيضِها المُعتاد.
+المستحاضة تَعتَبِر نفسَها حائضًا قَدْر الأيَّام التي كان يأتيها فيها الحيض، قبل أن يُصيبها ما أصابها من الاستحاضة.
+إذا مَضَت قَدْرُ أيَّام عادتِها الأصلية، فإنَّها تُعتَبر طاهرةً من الحيض -ولو أنَّ دم الاستحاضة معها- فتغتسل من الحيض.
+المستحاضة لا يجب عليها الغسل لكل صلاة؛ لأنَّ اغتسالَها رضي الله عنها كان باجتهاد منها، ولو كان واجبًا لَبَيَّنَه لها رسولُ الله صلى الله عليه وسلم.
+المستحاضة يلزمها أن تتوضأ لكل صلاة؛ لأن حَدَثَها دائم لا ينقطع، ومثلُها كلُّ مَن حَدَثه دائم كالذي به سَلَسُ بول، أو خروج ريح مستمر.
+سؤال أهل العلم عمّا يُشكل في أمور الدين، حيث إنّ هذه المرأة شَكَت إلى النبي صلى الله عليه وسلم، وسألته عن كثرة الدم الذي يصيبها.</t>
+  </si>
+  <si>
+    <t>(ئیستیحازه‌) ئه‌ڤه‌یه‌‌: كو خوینا ژنێ به‌رده‌وام بهێت، خۆ پشتی ب دویماهیك هاتنا ڕۆژێن زڤڕۆكا هه‌یڤانه‌ یێن ئاسایی.
+ئه‌و ژنا تووشی (ئیستیحازه‌یێ) بووی، ب ته‌مه‌ت وان ڕۆژێن به‌ری هنگی ئه‌و تێدا دكه‌ڤیته‌ د زڤڕۆكا هه‌یڤانه‌دا و به‌ری تووشی ڤێ (ئیستیحازه‌یێ) ببیت دێ بۆ خۆ ب زڤڕۆكا هه‌یڤانه‌ دانیت.
+ئه‌گه‌ر ڕۆژێن زڤڕۆكا وێ یا جاران ب دویماهیك هاتن و ده‌رباز بوون؛ ئێدی ئه‌و یا پاقژه‌ -هه‌تا ئه‌گه‌ر هێشتا ژی خوین بهێت- و دێ سه‌رێ خۆ شۆت.
+ل سه‌ر وێ ژنا تووشی (ئیستیحازه‌یێ) بووی واجب نینه‌ بۆ هه‌ر نڤێژه‌كێ سه‌رێ خۆ بشۆت؛ چونكی سه‌رشویشتنا وێ صه‌حابییێ ب (ئیجتیهاد)  و حه‌ز و ڤیانا وێ بوو، ئه‌گه‌ر واجب با دا پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بۆ وێ دیار كه‌ت.
+پێدڤییه ل سه‌ر‌ وێ ژنا تووشی (ئیستیحازه‌یێ) بووی؛ ئه‌و بۆ هه‌ر نڤێژه‌كێ ده‌ستنڤێژێ بگریت، چونكی بێده‌ستنڤێژییا وێ یا به‌رده‌وامه‌ و هه‌ر كه‌سێ بێده‌ستنڤێژییه‌كا به‌رده‌وام هه‌بیت، وه‌كی وی یێ میزا وی ڕاناوه‌ستیت یان ئه‌وێ به‌رده‌وام با ژ زكێ وی دهێت؛ ئه‌ڤان ژی هه‌مان حوكم بۆ هه‌یه‌.
+پرسیاركرن ژ زانایان ل دۆر وان تشتێن ئایینی یێن بۆ مرۆڤی دبنه‌ جهێ گومان و پرسیارێ، هه‌روه‌كی ڤێ ژنێ گازنده‌ برییه‌ ده‌ڤ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) و پرسیار ژێ كری ده‌رباره‌ی گه‌له‌كییا وێ خوینا تووشی وێ دبیت.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/10015</t>
+  </si>
+  <si>
+    <t>الغسل يوم الجمعة واجب على كل محتلم، وأن يستن، وأن يمس طيبا إن وجد</t>
+  </si>
+  <si>
+    <t>((سه‌رشویشتنا ڕۆژا ئه‌ینییێ واجبه‌ ل سه‌ر هه‌ر كه‌سه‌كێ بالغ و كو ئه‌و سیواكی بكار بینیت و كو بێهنه‌كا خۆش ل خۆ بكەت ئه‌گه‌ر ب ده‌ست بكه‌ڤیت))</t>
+  </si>
+  <si>
+    <t>عَنْ عَمْرِو بْنُ سُلَيْمٍ الأَنْصَارِيُّ قَالَ: أَشْهَدُ عَلَى أَبِي سَعِيدٍ قَالَ: أَشْهَدُ عَلَى رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «الغُسْلُ يَوْمَ الجُمُعَةِ وَاجِبٌ عَلَى كُلِّ مُحْتَلِمٍ، وَأَنْ يَسْتَنَّ، وَأَنْ يَمَسَّ طِيبًا إِنْ وَجَدَ».</t>
+  </si>
+  <si>
+    <t>عه‌مرێ كوڕێ سوله‌یمێ ئه‌نصاڕی دبێژیت: ئه‌ز شاهده‌ییێ ل سه‌ر ئه‌بو سه‌عیدی دده‌م كو وی گۆت: ئه‌ز شاهده‌ییێ ل سه‌ر پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دده‌م كو وی گۆت: ((سه‌رشویشتنا ڕۆژا ئه‌ینییێ واجبه‌ ل سه‌ر هه‌ر كه‌سه‌كێ بالغ و كو ئه‌و سیواكی بكار بینیت و كو بێهنه‌كا خۆش ل خۆ بكەت ئه‌گه‌ر ب ده‌ست بكه‌ڤیت)).</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ الغُسل يوم الجمعة مُتأكِّد كالواجب في حقِّ كلِّ ذَكَرٍ بالِغ من المسلمين ممّن وَجبت عليه الجمعة، 
+وأن ينظِّف أسنانَه بالسواك ونحوه، 
+وأن يتطيَّب بأيِّ رائحة عِطْرية طيبة.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار كر كو سه‌رشویشتنا ڕۆژا ئه‌ینییێ وه‌كی كارێ فه‌ر و واجب؛ كاره‌كێ پێدڤییه‌ و پشتڕاستكرن ل سه‌ر هاتییه‌ كرن بۆ هه‌ر زه‌لامه‌كێ بالغ یێ نڤێژا ئه‌ینییێ ل سه‌ر فه‌ڕز بیت، و كو ددانێن خۆ ب سیواكی یان تشتێن وه‌كی وی پاقژ بكه‌ت، و كو بێهنه‌كا خۆش ل خۆ بكەت.</t>
+  </si>
+  <si>
+    <t>تأكُّد استحباب غُسل يوم الجمعة على كلِّ رجل مسلم بالغ.
+النَّظافة وإزالة الروائح الكَريهة مطلوبة شرعًا للمسلم.
+تعظِيم يوم الجمعة، والاستعداد له.
+تأكيد استحباب الاسْتِيَاك للجمعة.
+استحباب التطيُّب بأيِّ رائحة عطرية طيبة قبل الذهاب للجمعة.
+المرأة إذا خرجت من بيتها للصلاة أو غيرها، فلا يجوز لها التَّطَيُّب؛ لدلالة السُّنة على تحريم ذلك.
+المحتلم هو البالغ، والبلوغ يحصل بعلامات، ثلاث منها يشترك فيها الرجل والمرأة وهي: الأولى: إكمال خمس عشرة سنة، والثانية: إذا نَبَتَ الشعر الخشن حول الفرج، والثالثة: إنزل المني بالاحتلام أو بالشهوة ولو بغير احتلام، وأما العلامة الرابعة فهي تخص المرأة وهي: الحيض، فإذا حاضت المرأة صارت بالغة.</t>
+  </si>
+  <si>
+    <t>گرنگی و پشتڕاستكرن ل سه‌ر سوننه‌تبوونا سه‌رشویشتنا ڕۆژا ئه‌ینییێ بۆ هه‌ر زه‌لامه‌كێ موسلمانێ بالغ.
+خۆپاقژكرن و نه‌هێلانا بێهنێن نه‌خۆش كاره‌كێ داخوازكرییه‌ ژ لایێ شه‌ریعه‌تیڤه‌ بۆ موسلمانی.
+مه‌زنكرنا ڕۆژا ئه‌ینییێ و خۆ بۆ ئاماده‌كرن.
+گرنگی و پشتڕاستكرن ل سه‌ر بكارئینانا سیواكی بۆ ڕۆژا ئه‌ینییێ.
+سوننه‌تبوونا بێهنخۆشكرنێ ب هه‌ر بێهنه‌كا خۆش به‌ری چوونێ بۆ نڤێژا ئه‌ینییێ.
+ژن ده‌مێ ژ مال ده‌ردكه‌ڤیت بۆ نڤێژێ یان بۆ هه‌ر كاره‌كی، دروست نینه‌ بێهنێن خۆش ل خۆ بكەت؛ ژ به‌ر كو سوننه‌ت و فه‌رمووده‌ وێ چه‌ندێ دیار دكه‌ن كو ئه‌ڤ كاره‌ ل سه‌ر ژنێ یێ حه‌رامه‌.
+كه‌سێ بالغ ئه‌وه‌ یێ گه‌هشتبیته‌ ژییێ بالغبوونێ و بالغبوون ب چه‌ندین نیشانان دهێته‌ ناسین: سێ ژ وان زه‌لام و ژن تێدا دهه‌ڤپشكن: یا ئێكێ: ته‌مامكرنا پازده‌ سالییێ. یا دووێ: شینبوونا مویێن ستویر و زڤڕ ل ده‌ورێن عه‌وره‌تی. یا سێیێ: هاتنا ئاڤا شه‌هوه‌تێ (مه‌نی) چ ب خه‌ون بیت یان ب شه‌هوه‌ت بیت، هه‌تا ئه‌گه‌ر بێی خه‌ون ژی بیت. به‌لێ نیشانا چارێ یا تایبه‌ته‌ ب ژنێڤه‌ كو ئه‌و ژی: زڤڕۆكا هه‌یڤانه‌یه‌، ڤێجا ئه‌گه‌ر ژن تووشی زڤڕۆكا هه‌یڤانه‌ بوو؛ ئه‌ڤه‌ ئه‌و بالغ بوو‌.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/10036</t>
   </si>
   <si>
     <t>ما من أحد يشهد أن لا إله إلا الله وأن محمدا رسول الله صدقا من قلبه إلا حرمه الله على النار</t>
   </si>
   <si>
     <t>هه‌ر كه‌سێ ب دروستی و ژ دل شاهده‌ بده‌ت كو ژ ئه‌لڵاهی پێڤه‌تر چ خودایێن ژ هه‌ژی په‌رستنێ نینن و كو موحه‌ممه‌د پێغه‌مبه‌رێ خودێیه‌؛ خودێ دێ وی ل سه‌ر ئاگری حه‌رام كه‌ت</t>
   </si>
   <si>
     <t>عن أنس بن مالك رضي الله عنه: أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ وَمُعَاذٌ رَدِيفُهُ عَلَى الرَّحْلِ قَالَ: «يَا مُعَاذُ بْنَ جَبَلٍ»، قَالَ: لَبَّيْكَ يَا رَسُولَ اللهِ وَسَعْدَيْكَ، قَالَ: «يَا مُعَاذُ»، قَالَ: لَبَّيْكَ يَا رَسُولَ اللهِ وَسَعْدَيْكَ، ثَلَاثًا، قَالَ: «مَا مِنْ أَحَدٍ يَشْهَدُ أَنْ لَا إِلَهَ إِلَّا اللهُ وَأَنَّ مُحَمَّدًا رَسُولُ اللهِ صِدْقًا مِنْ قَلْبِهِ إِلَّا حَرَّمَهُ اللهُ عَلَى النَّارِ»، قَالَ: يَا رَسُولَ اللهِ، أَفَلَا أُخْبِرُ بِهِ النَّاسَ فَيَسْتَبْشِرُوا؟ قَالَ: «إِذًا يَتَّكِلُوا». وَأَخْبَرَ بِهَا مُعَاذٌ عِنْدَ مَوْتِهِ تَأَثُّمًا.</t>
   </si>
   <si>
     <t>ئه‌نه‌سێ كوڕێ مالكی (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ل سه‌ر ده‌واری بوو و موعاز ل پشت وی یێ سویار بوو، ئینا گۆت: ((ئه‌ی موعازێ كوڕێ جه‌به‌لی))، گۆت: ئه‌ز یێ ل بن فه‌رمانا ته‌ ئه‌ی پێغه‌مبه‌رێ خودێ و به‌رده‌وام دێ د به‌رسڤا ته‌دا هێم و من داخوازا به‌خته‌وه‌رییێ یا كری ب به‌رسڤدانا ته‌، گۆت: ((ئه‌ی موعاز))، گۆت: ئه‌ز یێ ل بن فه‌رمانا ته‌ ئه‌ی پێغه‌مبه‌رێ خودێ و به‌رده‌وام دێ د به‌رسڤا ته‌دا هێم و من داخوازا به‌خته‌وه‌رییێ یا كری ب به‌رسڤدانا ته‌، سێ جاران ئه‌ڤه‌ گۆت، پاشی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((هه‌ر كه‌سێ ب دروستی و ژ دل شاهده‌ بده‌ت كو ژ ئه‌لڵاهی پێڤه‌تر چ خودایێن ژ هه‌ژی په‌رستنێ نینن و كو موحه‌ممه‌د پێغه‌مبه‌رێ خودێیه‌؛ خودێ دێ وی ل سه‌ر ئاگری حه‌رام كه‌ت))، گۆت: ئه‌ی پێغه‌مبه‌رێ خودێ؛ ئه‌رێ ما ئه‌ز ڤی ده‌نگوباسی نه‌گه‌هینمه‌ خه‌لكی و دا پێ كه‌یفخۆش بن و ببیته‌ مزگینییه‌ك بۆ وان؟ گۆت: ((ئه‌گه‌ر ته‌ گۆتێ؛ دێ خۆ هێلنه‌ ب هیڤییا هندێڤه‌)). ده‌مێ مرنا موعازی نێزیك بووی؛ ئه‌ڤ تشته‌ گۆت، بۆ هندێ دا گونه‌هكار نه‌بیت.</t>
   </si>
   <si>
     <t>كان معاذ بن جبل رضي الله عنه راكبًا خَلْفَ النبيِّ صلى الله عليه وسلم على دابته، فناداه: يا معاذ؟ وكرر النداء له ثلاث مرات؛ تأكيدًا لأهمية ما سيقوله له.
 وكل ذلك يجيبه معاذ رضي الله عنه بقوله: «لبيك يا رسول الله وسعديك»، أي: أُجِيبُك يا رسول الله إجابةً لك بعد إجابة، وطلبتُ السعادةَ لإجابتِك.
 فأخبره صلى الله عليه وسلم أنه ما من أحد يشهد أن لا إله إلا الله، أي: لا معبود بحق إلا الله، وأن محمدًا رسول الله، صِدْقًا من قلبه غير كاذب، فإنْ مات على هذه الحال حَرَّمه الله على النار.
 فسَألَ معاذٌ رضي الله عنه النبيَّ صلى الله عليه وسلم أنْ يُخبِر الناسَ ليَفرَحوا ويستبشروا خيرًا؟
 فخشي النبي صلى الله عليه وسلم أن يَتَّكلوا عليها، ويَقِلَّ عَمَلُهُم.
 فلم يُحَدِّثْ بها معاذٌ أحدًا إلا قبل موتِهِ؛ مَخافةَ الوقوع في إثمِ كِتْمَانِ العِلْم.</t>
   </si>
   <si>
     <t>موعازێ كوڕێ جه‌به‌لی (خودێ ژێ ڕازی بیت) ل پشت پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ل سه‌ر ده‌وارێ وی یێ سویار بوو، ئینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گازی وی كر و گۆتێ: ئه‌ی موعاز؟ سێ جاران ئه‌ڤ گازییا خۆ دووباره‌ كر، ئه‌ڤه‌ ژی ژ به‌ر گرنگییا وی تشتێ دێ بێژیته‌ وی.
 هه‌ر جاره‌كا گازی موعازی دكر؛ موعازی (خودێ ژێ ڕازی بیت) به‌رسڤا وی ددا و دگۆتێ: (لَبَّيْكَ يَا رَسُولَ اللهِ وَسَعْدَيْكَ)، ئانكو: ئه‌ز یێ ل بن فه‌رمانا ته‌ ئه‌ی پێغه‌مبه‌رێ خودێ و به‌رده‌وام دێ د به‌رسڤا ته‌دا هێم و من داخوازا به‌خته‌وه‌رییێ یا كری ب به‌رسڤدانا ته‌.
 پاشی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆته‌ وی كو هه‌ر كه‌سێ ژ دل و بێی دره‌و شاهده‌ بده‌ت كو ژ ئه‌لڵاهی پێڤه‌تر چ خودایێن ژ هه‌ژی په‌رستنێ نینن و كو موحه‌ممه‌د پێغه‌مبه‌رێ خودێیه‌، پاشی ئه‌گه‌ر ل سه‌ره ڤێ ڕه‌وشێ مر؛ خودێ دێ وی ل سه‌ر ئاگری حه‌رام كه‌ت.
 ئینا موعازی (خودێ ژێ ڕازی بیت) پرسیار ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) كر كا ئه‌رێ ڤی ده‌نگوباسی نه‌گه‌هینیته‌ خه‌لكی و دا پێ كه‌یفخۆش بن و ببیته‌ مزگینییه‌ك بۆ وان؟
 پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ترسا خه‌لك خۆ ب هێلنه‌ ب هیڤییا ڤێ په‌یڤێڤه‌ و كارێ وان یێ باش كێم بیت.
 له‌وا موعازی ئه‌و تشت بۆ كه‌سێ نه‌گۆت، هه‌تا به‌ری مرن بسه‌ردا بهێت، وی ده‌می گۆت، ئه‌ڤه‌ ژی ژ ترسێن هندێدا نه‌كو بكه‌ڤیته‌ د ناڤ گونه‌ها ڤه‌شارتنا زانینێدا.</t>
   </si>
   <si>
     <t>تواضع النبي صلى الله عليه وسلم في إردافه معاذًا خلفه على دابته.
 طريقة تعليم النبي صلى الله عليه وسلم، حيث كرر المناداة لمعاذ ليَشُدَّ انتباهَه لِمَا سيقول.
 من شروط شهادة: أن لا إله إلا الله وأن محمدًا رسول الله أنْ يكون قائلها صادقًا متيقنًا غير كاذب أو شاك.
 أهل التوحيد لا يُخلَّدون في نار جهنم، وإن دخلوها بسبب ذنوبهم؛ أخرجوا منها بعد أن يطهروا .
 فضل الشهادتين لمن قالها صادقًا.
 جواز ترك التحديث بحديثٍ في بعض الأحوال إذا ترتب عليه مفسدة.</t>
   </si>
   <si>
     <t>خۆبكێمزانینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن)، ئه‌ڤه‌ ژی ده‌مێ موعاز ل پشت خۆ ل سه‌ر ده‌وارێ خۆ سویار كری.
 ڕێكا فێركرنا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن)، چونكی وی گازیكرنا موعازی دووباره‌ كر، دا ئاگه‌هییا وی بۆ لایێ خۆ ڕاكێشیت ژ به‌ر وی تشتێ دێ بێژیت.
 ژ مه‌رجێن شاهده‌دانا: (أَنْ لَا إِلَهَ إِلَّا اللهُ وَأَنَّ مُحَمَّدًا رَسُولُ اللهِ) ئه‌ڤه‌یه‌ خودانێ ئه‌ڤێ شاهده‌دانێ یێ ڕاستگۆ بیت و یێ پشتڕاست بیت، نه‌ كو دره‌وان بكه‌ت یان گومان ل دۆر هه‌بن.
 كه‌سێن ئێكتاپه‌رست هه‌تا هه‌تایێ نامیننه‌ د ناڤ ئاگرێ جه‌هنه‌مێدا، و ئه‌گه‌ر ژ به‌ر گونه‌هێن خۆ بۆ چه‌نده‌كێ بچنه‌ تێدا؛ پشتی ژ گونه‌هێن خۆ دهێنه‌ پاقژكرن دێ ژێ هێنه‌ ده‌رئێخستن.
 قه‌در و بهایێ هه‌ردوو شاهده‌دانان بۆ وی كه‌سێ ژ دل و ڕاستگۆیانه‌ وان دبێژیت.
 دروسته‌ مرۆڤ د هنده‌ك ڕه‌وش و كاوداناندا فه‌رمووده‌یێ ڤه‌نه‌گێڕیت ئه‌گه‌ر زانی دێ خرابییه‌ك ل سه‌ر ڤێ ڤه‌گێڕانێ په‌یدا بیت.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/10098</t>
   </si>
   <si>
+    <t>المسلم من سلم المسلمون من لسانه ويده، والمهاجر من هجر ما نهى الله عنه</t>
+  </si>
+  <si>
+    <t>((موسلمان ئه‌وه‌ یێ موسلمانێن دی ژ ئه‌زمان و ده‌ستێ وی د پاراستی و سلامه‌ت بن، و مشه‌ختی ئه‌وه‌ یێ ژ وان تشتان دویر بكه‌ڤیت یێن خودێ پاشڤه‌برن ژێ كری))</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللَّهِ بْنِ عَمْرٍو رَضِيَ اللَّهُ عَنْهُمَا عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «المُسْلِمُ مَنْ سَلِمَ المُسْلِمُونَ مِنْ لِسَانِهِ وَيَدِهِ، وَالمُهَاجِرُ مَنْ هَجَرَ مَا نَهَى اللَّهُ عَنْهُ».</t>
+  </si>
+  <si>
+    <t>عه‌بدولڵاھێ كوڕێ عه‌مری (خودێ ژ هه‌ردووكان ڕازی بیت) دبێژیت: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((موسلمان ئه‌وه‌ یێ موسلمانێن دی ژ ئه‌زمان و ده‌ستێ وی د پاراستی و سلامه‌ت بن، و مشه‌ختی ئه‌وه‌ یێ ژ وان تشتان دویر بكه‌ڤیت یێن خودێ پاشڤه‌برن ژێ كری)).</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ المسلمَ كاملَ الإسلامِ هو مَن سَلِم المسلمون من لسانه فلا يَسُبُّهم، ولا يَلعنُهم، ولا يغتابهم، ولا يسعى بينهم بأيِّ نوع من أنواع الأذى بلسانه، 
+وسلِموا مِن يده فلا يَعتدي عليهم، ولا يأخذ أموالَهم بغير حق، وما أشبه ذلك، 
+والمهاجر من ترك ما حرَّم الله تعالى.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) مه‌ ئاگه‌هدار دكه‌ت كو موسلمانێ دروست و ته‌مام ئه‌وه‌ یێ موسلمانێن دی ژ ئه‌زمانێ وی د پاراستی و سلامه‌ت بن، ڤێجا نه‌ خه‌به‌ران دبێژیته‌ وان، نه‌ نه‌فره‌تان ل وان دكه‌ت، نه‌ (غه‌یبه‌تا) وان د‌كه‌ت و چ ئازاران ب ئه‌زمانێ خۆ نا‌گه‌هینیتێ، و ژ ده‌ستێ وی ژی د پاراستی و سلامه‌ت بن، ڤێجا ده‌ستدرێژییێ ناكه‌ته‌ سه‌ر وان و مالێ وان ب نه‌حه‌قی نابه‌ت و تشتێن وەکی ڤان. و مشه‌ختییێ ڕاست و دروست ئه‌وه‌ یێ ژ وان تشتان دویر بكه‌ڤیت یێن خودایێ مه‌زن حه‌رام كرین.</t>
+  </si>
+  <si>
+    <t>كمال الإسلام لا يكون إلا بِعَدَم إِلْحاقِ الأذى بالآخرين ماديًّا كان أو معنويًّا.
+خص اللسان واليد بالذكر؛ لكثرة أخطائهما وأضرارهما، فإنَّ معظم الشرور تصدر عنهما.
+الحث على ترك المعاصي والتزام ما أمر الله تعالى به.
+أفضل المسلمين مَن أدَّى حقوق الله تعالى وحقوق المسلمين.
+الاعتداء قد يكون قولًا أو فعلًا.
+الهجرة الكاملة هي هَجْرُ ما حرَّم الله تعالى.</t>
+  </si>
+  <si>
+    <t>ته‌مامبوونا ئیسلامێ ب هندێ دبیت مرۆڤ نه‌خۆشییێ بۆ كه‌سێ دروست نه‌كه‌ت، چ ب كریار بیت یان ب ئاخڤتن.
+به‌حسێ ئه‌زمان و ده‌ستی ب تایبه‌تی هاته‌ كرن، چونكی پترییا شه‌ڕ و خرابییان ژ ڤان هه‌ردووكان په‌یدا دبن.
+هاندان ل سه‌ر هێلانا گونه‌هان و پێگیربوون ب فه‌رمانێن خودایێ مه‌زن.
+باشترینێ موسلمانان ئه‌وه‌ یێ مافێن خودێ و مافێن خه‌لكی بجهـ بینیت.
+ده‌ستدرێژیكرن دبیت ب ئاخڤتنێ بیت یان ب كریارێ بیت.
+مشه‌ختبوونا ته‌مام ئه‌وه‌ مرۆڤ ژ حه‌رامكریێن خودێ دویر بكه‌ڤیت.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/10101</t>
+  </si>
+  <si>
     <t>ينزل ربنا تبارك وتعالى كل ليلة إلى السماء الدنيا حين يبقى ثلث الليل الآخر</t>
   </si>
   <si>
     <t>((خودایێ مه‌ یێ مه‌زن و دلۆڤان هه‌می شه‌ڤان ده‌مێ سێئێکا دویماهیكێ ژ شه‌ڤێ دمینیت دهێته‌ ئه‌سمانێ دونیایێ</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه: أن رسول الله صلى الله عليه وسلم قال: «يَنْزِلُ رَبُّنَا تَبَارَكَ وَتَعَالَى كُلَّ لَيْلَةٍ إِلَى السَّمَاءِ الدُّنْيَا حِينَ يَبْقَى ثُلُثُ اللَّيْلِ الْآخِرُ، يَقُولُ: «مَنْ يَدْعُونِي فَأَسْتَجِيبَ لَهُ؟ مَنْ يَسْأَلُنِي فَأُعْطِيَهُ؟ مَنْ يَسْتَغْفِرُنِي فَأَغْفِرَ لَهُ؟».</t>
   </si>
   <si>
     <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((خودایێ مه‌ یێ مه‌زن و دلۆڤان هه‌می شه‌ڤان ده‌مێ سێئێکا دویماهیكێ ژ شه‌ڤێ دمینیت دهێته‌ ئه‌سمانێ دونیایێ، دبێژیت: ((كی هه‌یه‌ دوعا ژ من بكه‌ت دا به‌رسڤا وی بده‌م؟ كی هه‌یه‌ داخواز ژ من بكه‌ت دا بده‌مێ؟ كی هه‌یه‌ داخوازا ژێبرنا گونه‌هان ژ من بكه‌ت دا گونه‌هێن وی ژێببه‌م؟)).</t>
   </si>
   <si>
     <t>بيَّن النبيُّ صلَّى اللهُ عليه وسلَّمَ أنَّ اللهَ تَبارَك وتعالَى يَنزِلُ كلَّ لَيلةٍ إلى السماء الدنيا حِينَ يَبْقى الثُّلثُ الأخيرُ مِن اللَّيل، ويُرَغِّبُ عبادَه أن يَدْعُوْهُ، فهو يَستجيب لمَن دَعاه، ويَحُثُّهم أن يَسألوه ما يُريدون، فهو يُعطي مَن سأله، ويَنْدُبُهم أنْ يَستغفروه مِن ذنوبِهم فهو يَغفِرُ لعبادِه المؤمنين.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار كر كو خودایێ مه‌زن و دلۆڤان هه‌می شه‌ڤان ده‌مێ سێئێکا دویماهیكێ ژ شه‌ڤێ دمینیت دهێته‌ ئه‌سمانێ دونیایێ و عه‌بدێن خۆ هاندده‌ت و وێ حه‌زێ ل ده‌ڤ وان په‌یدا دكه‌ت كو دوعا ژ وی بكه‌ن، چونكی ل ڤی ده‌می ئه‌و به‌رسڤا وی كه‌سی دده‌ت یێ دوعا ژێ بكه‌ت، دیسان وان هاندده‌ت كو داخوازا وی تشتێ وان دڤێت ژ وی بكه‌ن، چونكی ئه‌و وی كه‌سێ داخوازێ ژ وی دكه‌ت ده‌ستڤالا نازڤڕینیت و تشتێ ژێ دخوازیت دده‌تێ، دیسان وان پالدده‌ت كو داخوازا ژێبرنا گونه‌هان ژ وی بكه‌ن، چونكی ئه‌و گونه‌هێن عه‌بدێن خۆ یێن باوه‌ردار ژێدبه‌ت.</t>
   </si>
   <si>
     <t>فضل الثلث الأخير من الليل والصلاة والدعاء والاستغفار فيه.
 ينبغي للإنسان عند سماع هذا الحديث أن يكون شديد الحرص على اغتنام أوقات الإجابة للدعاء.</t>
   </si>
   <si>
     <t>قه‌در و بهایێ سێئێكا دویماهیكێ ژ شه‌ڤێ و كرنا نڤێژێن شه‌ڤێ و دوعایان و داخوازا ژێبرنا گونه‌هان ل وی ده‌می.
 پێدڤییه‌ ده‌مێ مرۆڤی گوھ ل ڤێ فه‌رمووده‌یێ دبیت؛ گه‌له‌ك ڕژدبیت ل سه‌ر ب ده‌رفه‌ت وه‌رگرتن و مفاوه‌رگرتنێ ژ ده‌مێن قه‌بویلبوونا دوعایێ.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/10412</t>
+  </si>
+  <si>
+    <t>لا تسافر المرأة مسيرة يومين إلا ومعها زوجها أو ذو محرم</t>
+  </si>
+  <si>
+    <t>((بلا چ ژن بێی هه‌ڤژینێ خۆ یان مه‌حره‌مه‌كێ خۆ قویناغا دوو ڕۆژان گه‌شتێ نه‌كه‌ت</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي سَعِيدٍ الخُدْرِيَّ رَضِيَ اللَّهُ عَنْهُ -وَكَانَ غَزَا مَعَ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ ثِنْتَيْ عَشْرَةَ غَزْوَةً- قَالَ: سَمِعْتُ أَرْبَعًا مِنَ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَأَعْجَبْنَنِي، قَالَ: «لاَ تُسَافِرِ المَرْأَةُ مَسِيرَةَ يَوْمَيْنِ إِلَّا وَمَعَهَا زَوْجُهَا أَوْ ذُو مَحْرَمٍ، وَلاَ صَوْمَ فِي يَوْمَيْنِ: الفِطْرِ وَالأَضْحَى، وَلاَ صَلاَةَ بَعْدَ الصُّبْحِ حَتَّى تَطْلُعَ الشَّمْسُ، وَلاَ بَعْدَ العَصْرِ حَتَّى تَغْرُبَ، وَلاَ تُشَدُّ الرِّحَالُ إِلَّا إِلَى ثَلاَثَةِ مَسَاجِدَ: مَسْجِدِ الحَرَامِ، وَمَسْجِدِ الأَقْصَى، وَمَسْجِدِي هَذَا».</t>
+  </si>
+  <si>
+    <t>ئه‌بو سه‌عیدێ خودری (خودێ ژێ ڕازی بیت) -یێ كو دوازده‌ شه‌ڕان د گه‌ل پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) پشكدار بووی- دبێژیت: من چوار تشت ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بهیستن و ب دلێ من بوون، گۆت: ((بلا چ ژن بێی هه‌ڤژینێ خۆ یان مه‌حره‌مه‌كێ خۆ قویناغا دوو ڕۆژان گه‌شتێ نه‌كه‌ت، و ڕۆژی د دوو ڕۆژاندا نینه‌: ڕۆژا جه‌ژنا ڕه‌مه‌زانێ و ڕۆژا جه‌ژنا قوربانێ، نڤێژ ژی نینه‌ پشتی نڤێژا سپێدێ هه‌تا ڕۆژ هه‌لاتنێ و پشتی نڤێژا ئێڤاری هه‌تا ڕۆژ ئاڤابوونێ، و بار ناهێته‌ پێچان و گه‌شت ناهێته‌ كرن (ب مه‌ره‌ما عیباده‌تێ تایبه‌ت) ب تنێ بۆ سێ مزگه‌فتان نه‌بیت: مزگه‌فتا حه‌رام (ل مه‌كه‌هێ)، مزگه‌فتا ئه‌قصایێ و ئه‌ڤ مزگه‌فتا من (ل مه‌دینێ))).</t>
+  </si>
+  <si>
+    <t>نَهَى النبيُّ صلى الله عليه وسلم عَن أربعة أمور: 
+أولها: منع المرأة من السفر مَسيرة يومين بدون زوجِها أو أحدٍ محارمِها وهو مَن حَرُمتْ عليه تحريمًا مؤبدًا مِن الأقارب، كالابن والأب، وابن الأخ وابن الأخت، والعم والخال، ونحو ذلك. 
+ثانيها: النهي عن صوم يوم عيد الفطر ويوم عيد الأضحى، وسواء صامهما المسلم عن نَذْر، أو تطوُّع، أو كفارة. 
+ثالثها: النهي عن صلاة التطوع بعد صلاة العصر حتى تغرب الشمس، وبعد طلوع الصبح حتى تطلع الشمس. 
+رابعها: النهي عن السفر إلى بُقْعَة من البِقاع واعتقاد فضلها واعتقاد مضاعفة الحسنات فيها غير هذه المساجد الثلاثة فلا تُشد الرحال لغيرها لأجل الصلاة فيها، فإنَّ الأجر لا يُضاعف إلا في هذه المساجد الثلاثة، المسجد الحرام، والمسجد النبوي، والمسجد الأقصى.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) پاشڤه‌برن ژ چوار تشتان كر:
+یا ئێكێ: قه‌ده‌غه‌كرنا گه‌شتكرنێ بۆ ژنێ كو بێی هه‌ڤژینێ خۆ یان مه‌حره‌مه‌كێ خۆ قویناغا دوو ڕۆژان گه‌شتێ بكه‌ت، مه‌حره‌م ژی ئه‌و كه‌سه‌ یێ بۆ هه‌تا هه‌تایێ پێكئینانا هه‌ڤژینییێ د گه‌ل حه‌رام بیت ژ كه‌سوكاران، وه‌كی باب، كوڕ، برازا و خوارزا و مام، خال و یێن وه‌كی وان.
+یا دووێ: پاشڤه‌برن ژ ڕۆژیگرتنا ڕۆژا جه‌ژنا ڕه‌مه‌زانێ و جه‌ژنا قوربانێ، چ وه‌كی نه‌زر بیت یان سوننه‌ت بیت یان كه‌فاره‌ت.
+یا سێیێ: پاشڤه‌برن ژ نڤێژێن سوننه‌ت پشتی نڤێژا ئێڤاری هه‌تا ڕۆژ ئاڤا دبیت و پشتی نڤێژا سپێدێ هه‌تا ڕۆژ دهه‌لێت.
+یا چارێ: پاشڤه‌برن ژ گه‌شتكرنێ بۆ هه‌ر جهه‌كی كو مرۆڤی باوه‌ری هه‌بیت خێر ل وێرێ یا زێده‌یه‌ یان ئه‌و جهه‌ یێ پیرۆزه‌، ژ بلی ڤان سێ مزگه‌فتان، ڤێجا ژ بلی وان هه‌رسێكان بار بۆ چ جهێن دی ناهێته‌ پێچان و گه‌شت بۆ ناهێته‌ كرن ب تنێ بۆ مه‌ره‌ما كرنا نڤێژێ تێدا، چونكی خێر د وان هه‌رسێ مزگه‌فتاندا دهێته‌ چه‌ند جار كرن و نه‌ وه‌كی یێن دییه‌، ئه‌و سێ مزگه‌فت ژی: مزگه‌فتا حه‌رام، مزگه‌فتا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) و مزگه‌فتا ئه‌قصایێ.</t>
+  </si>
+  <si>
+    <t>عَدم جواز سَفر المرأة بلا مَحْرم.
+المرأة ليست محرمًا للمرأة في السَّفر؛ لقوله: "زوجُها أو ذو محرم".
+كلُّ ما يُسمى سفرًا فإن المرأة تُنهى عنه بغير زوج أو مَحرم، وهذا الحديث كان بحسب حال السائل وموطنه.
+مَحْرَم المرأة هو زوجها أو من يحرم عليها الزواج منه بالتأبيد بسببِ قرابةٍ كالأب والابن والعم والخال، أو رضاع كالأب من الرضاع والعم من الرضاع، أو مصاهرة كأبي الزوج، ويكون مسلمًا بالغًا عاقلًا ثقة مأمونًا، فإنَّ المقصود من المحرم حمايةُ المرأة وصيانتُها والقيام بشأنها.
+اعتناء الشريعة الإسلامية بالمرأة، وحمايتها وصَونها.
+عدم صحة صلاة التطوع المُطْلق بعد صلاة الفجر والعصر، ويُستثنى مِن ذلك قضاء الفرائض الفوائت، وذوات الأسباب كتحيَّة المسجد ونحو ذلك.
+تَحْرُم الصلاة بعد طلوع الشمس مباشرة، بل لابد من ارتفاعها قَدْرَ رمحٍ، بما يُقارب عشرَ دقائق إلى ربع ساعة تقريبًا.
+وقت العصر يَمتدُّ إلى غروب الشمس.
+فيه جواز شَد الرِّحال إلى المساجد الثلاثة.
+فضل المساجد الثلاثة ومَزِيَّتُها على غيرها.
+عدم جواز السفر لزيارة القبور ولو كان قَبر النبي صلى الله عليه وسلم، وتجوز زيارته لمن كان في المدينة، أو أتى إليها لغرضٍ مشروعٍ أو جائز.</t>
+  </si>
+  <si>
+    <t>دروست نینه‌ ژن بێی مه‌حره‌م گه‌شتێ بكه‌ت.
+ژن بۆ ژنێ نه‌ مه‌حره‌مه‌ د گه‌شتێدا، ژ به‌ر گۆتنا وی: "هه‌ڤژینێ وێ یان مه‌حره‌مه‌ك".
+هه‌ر تشتێ بێژنێ گه‌شتكرن، پاشڤه‌برن ل ژنێ هاتییه‌ كرن بێی هه‌ڤژین یان بێی مه‌حره‌م وێ گه‌شتێ ئه‌نجام بده‌ت، و ئه‌ڤ فه‌رمووده‌ ل دویڤ ڕه‌وش و حالێ پرسیاركه‌ری و جهێ وی بوویه‌.
+مه‌حره‌مێ ژنێ هه‌ڤژینێ وێیه‌ یان ئه‌وه‌ یێ پێکئیكانا هه‌ڤژینییێ بۆ هه‌تا هه‌تایێ د گه‌ل حه‌رام بیت، چ ژ به‌ر نێزیكاتییێ بیت وه‌كی، باب و كوڕ و مام و خال، یان ژ به‌ر شیرخوارنێ بیت، وه‌كی بابێ شیری یان مامێ شیری، یان ژ به‌ر خزماتییێ بیت وه‌كی بابێ هه‌ڤژینی (ئانكو خه‌زیری). دڤێت مه‌حره‌م یێ موسلمان و بالغ و ئاقل و جهێ باوه‌رییێ بیت؛ چونكی مه‌ره‌م پێ پاراستنا ژنێیه و ب ڕێڤه‌برنا كاروبارێن وێیه‌‌.
+گرنگیپێدانا شه‌ریعه‌تێ ئیسلامێ ب ژنێ و پاراستن و ڕێزگرتنا وێ.
+دروست نه‌بوونا نڤێژێن سوننه‌ت یێن بێی ئه‌گه‌ر پشتی سپێدێ و ئێڤاری، به‌لێ نڤێژێن فه‌ڕز یێن ژ خودانی چووین یان نڤێژێن خودان ئه‌گه‌ر وه‌كی ته‌حییه‌تول مه‌سجد و یێن هۆسا دروستن.
+كرنا نڤێژێ ئێكسه‌ر پشتی هه‌لاتنا ڕۆژێ یا حه‌رامه‌، به‌لكی دڤێت ب ته‌مه‌ت ڕمه‌كێ بلند ببیت، كو نێزیكی ده‌هـ هه‌تا پازده‌ خوله‌كان دكێشیت.
+ده‌مێ نڤێژا ئێڤاری یێ به‌رده‌وامه‌ هه‌تا ڕۆژ ئاڤا دبیت.
+دروسته‌ گه‌شت بۆ وان هه‌رسێ مزگه‌فتان بهێته‌ كرن.
+قه‌در و بهایێ وان هه‌رسێ مزگه‌فتان ل سه‌ر هه‌میێن دی.
+دروست نه‌بوونا گه‌شتكرنێ ب تایبه‌تی بۆ سه‌ره‌دانا گۆڕان، هه‌تا ئه‌گه‌ر گۆڕێ پێغه‌مبه‌ری ژی بیت (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن)، به‌لێ بۆ وی كه‌سێ ل مه‌دینێ بیت یان بۆ مه‌ره‌مه‌كا دی یا دروست هاتبیته‌ مه‌دینێ دروسته‌ سه‌ره‌دانا گۆڕێ وی بكه‌ت.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/10603</t>
   </si>
   <si>
     <t>لا تجلسوا على القبور، ولا تصلوا إليها</t>
   </si>
   <si>
     <t>((ل سه‌ر قه‌بران نه‌ڕوینن و نڤێژان ل به‌رامبه‌ری وان نه‌كه‌ن))</t>
   </si>
   <si>
     <t>عن أبي مَرْثَدٍ الغَنَوِيّ رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «لَا تَجْلِسُوا عَلَى الْقُبُورِ، وَلَا تُصَلُّوا إِلَيْهَا».</t>
   </si>
   <si>
     <t>ئه‌بو مه‌رثه‌دێ غه‌نه‌وی (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((ل سه‌ر قه‌بران نه‌ڕوینن و نڤێژان ل به‌رامبه‌ری وان نه‌كه‌ن)).</t>
   </si>
   <si>
     <t>نَهى النبيُّ صلى الله عليه وسلم عن الجُلوسِ على القبور.
 كما نهى عن الصلاةِ إلى القبور، بأن يكون القبر في جهة قِبْلة المُصلي؛ لأن ذلك من وسائل الشرك.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) پاشڤه‌برن ژ ڕوینشتنا ل سه‌ر قه‌بران كر.
 كا چاوا پاشڤه‌برن ژ هندێ كر مرۆڤ نڤێژێ ل به‌رامبه‌ری قه‌بران بكه‌ت، وه‌سا كو قه‌بر بكه‌ڤیته‌ لایێ قیبلا نڤێژكه‌ری، چونكی ئه‌ڤه‌ ژ ڕێكێن شركێنه‌.</t>
   </si>
   <si>
     <t>النهي عن الصلاة في المقابر أو بينها أو إليها إلا صلاة الجنازة كما ثبت بالسنة.
 النهي عن الصلاة إلى القبور سَدًّا لذريعة الشرك.
 نهى الإسلام عن الغُلوِّ في القبور وعن امْتِهانها، فلا إفْرَاط ولا تَفْريط.
@@ -9725,56 +11416,50 @@
 ثم قال الله عز وجل: يا جبريل! اذهب فانظر إلى الجنة، بعد ما أحاطها بالمكاره، 
 فذهب فنظر إليها، ثم جاء فقال: أي رب، وعزتك أخاف ألا يدخلها أحد بسبب الصعوبات والشدائد التي في طريقها. 
 ولما خلق الله النار، قال: يا جبريل! اذهب فانظر إليها، فذهب فنظر إليها، 
 ثم جاء فقال جبريل: أي رب، وعزتك لا يسمع أحد بما فيها من العذاب والكروب والتنكيل إلا كره أن يدخلها وابتعد عن أسبابها. 
 ثم حَفَّ الله عز وجل النار وجعل السبيل إليها بالشهوات والملذات، ثم قال: يا جبريل، اذهب فانظر إليها، 
 فذهب جبريل فنظر إليها، ثم جاء فقال: أي رب، وعزتك لقد خشيت وخفت وأشفقت ألا ينجو منها أحد؛ لما حولها من الشهوات والملذات.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات وسه‌لامێن خودێ ل سه‌ر بن) ده‌نگوباسی ب وێ ئێكێ دده‌ت كو ده‌مێ خودێ به‌حه‌شت و جه‌هنه‌م ئافراندین، وی گۆته‌ جبریلی (سلاڤ لێ بن): هه‌ڕه‌ به‌حه‌شتێ و به‌رێ خۆ بدێ. ئه‌و ژی چوو به‌رێ خۆ دایێ و پاشی زڤڕی، ڤێجا جبریلی گۆت: خودایێ من؛ ئه‌ز ب مه‌زناهییا ته‌ كه‌م؛ هه‌ر كه‌سێ گوھ ل وێ بیت و كا چ خۆشی و قه‌نجی و ڕێزگرتن و باشی یێن تێدا هه‌ین؛ دێ هه‌ر حه‌زكه‌ت بچیته‌ تێدا و دێ بۆ وێ كاركه‌ت. پاشی خودێ به‌حه‌شت ب نه‌خۆشی و ئاسته‌نگان ژ ئه‌نجامدانا فه‌رمانان و دویركه‌ڤتن و هێلانا پاشڤه‌برنان دۆرپێچكر، ڤێجا هه‌ر كه‌سێ بڤێت بچیته‌ تێدا؛ پێدڤییه‌ ئه‌و ڤان نه‌خۆشی و ئاسته‌نگان ده‌رباز بكه‌ت. پاشی خودایێ مه‌زن گۆت: جبریل؛ جاره‌كا دی هه‌ڕه‌ به‌رێ خۆ بده‌ به‌حه‌شتێ، پشتی كو ب نه‌خۆشی و ئاسته‌نگان دۆرپێچكری، ئه‌و ژی چوو به‌رێ خۆ دایێ، پاشی هات و گۆت: خودایێ من؛ ئه‌ز ب مه‌زناهییا ته‌ كه‌م؛ ئه‌ز دترسم كه‌س نه‌چیته‌ تێدا ژ به‌ر وان زه‌حمه‌تی و نه‌خۆشی و ته‌نگاڤییێن د ڕێكا وێدا هه‌ین. و ده‌مێ خودێ جه‌هنه‌م ئافراندی، گۆت: جبریل؛ هه‌ڕه‌ به‌رێ خۆ بده‌ جه‌هنه‌مێ، ئه‌و ژی چوو به‌رێ خۆ دایێ، پاشی جبریل هات و گۆت: خودایێ من؛ ئه‌ز ب مه‌زناهییا ته‌ كه‌م؛ هه‌ر كه‌سێ گوھلێ بیت كا چ نه‌خۆشی و عه‌زاب و ئێش و ئازار یێن د وێدا هه‌ین؛ حه‌ز ناكه‌ت بچیته‌ تێدا و دێ خۆ ژ وان تشتان دویر ئێخیت یێن دبنه‌ ئه‌گه‌رێ چوونا وێ. پاشی خودێ جه‌هنه‌م په‌رجان كر و دۆر لێ گرت و ڕێكا گه‌هشتنا ب وێ كره‌ ئه‌نجامدانا حه‌ز و شه‌هوه‌ت و خۆشییان، پاشی گۆت: جبریل؛ جاره‌كا دی هه‌ڕه‌ به‌رێ خۆ بده‌ وێ، جبریل ژی چوو به‌رێ خۆ دایێ، پاشی زڤڕی و گۆت: خودایێ من؛ ئه‌ز ب مه‌زناهییا ته‌ كه‌م؛ ئه‌ز ترسیام كه‌س ژێ ڕزگار نه‌بیت و هه‌می بچنه‌ تێدا و دلێ من ما ب خه‌لكیڤه‌، ژ به‌ر وان خۆشی و حه‌ز و شه‌هوه‌تێن ل دۆرێن وێ هه‌ین.</t>
   </si>
   <si>
     <t>الإيمان بأن الجنة والنار موجودتان الآن.
 وجوب الإيمان بالغيب وبكل ما جاء عن الله ورسوله صلى الله عليه وسلم.
 أهمية الصبر على المكاره لأنها السبيل المُوْصِل إلى الجنة.
 أهمية اجتناب المحرمات؛ لأنها السبيل الموصل إلى النار.
 جعل الجنة محفوفة بالمكاره، والنار بالشهوات، هو مقتضى الابتلاء والامتحان في الحياة الدنيا.
 طريق الجنة صعب وشاق، ويحتاج إلى الصبر والمعاناة مع الإيمان، وطريق النار مملوء بالملذات والشهوات في الدنيا.</t>
   </si>
   <si>
     <t>باوه‌ریئینان كو به‌حه‌شت و جه‌هنه‌م نوكه‌ یێن هه‌ین.
 پێدڤییه‌ مرۆڤ باوه‌رییێ ب تشتێ نه‌په‌نی (غه‌یبی) بینیت و ب هه‌ر تشته‌كێ ژ ده‌ڤ خودێ و پێغه‌مبه‌رێ وی (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هاتی.
 گرنگییا هه‌داركێشانێ ل سه‌ر نه‌خۆشییان، چونكی ئه‌و ڕێكا گه‌هشتنا به‌حه‌شتێیه‌.
 گرنگییا دویركه‌ڤتنا ژ تشتێن حه‌رام، چونكی ئه‌و ڕێكا گه‌هشتنا جه‌هنه‌مێیه‌.
 خودێ به‌حه‌شت ب نه‌خۆشییان و جه‌هنه‌م ب خۆشی و شه‌هوه‌تان دورپێچكر، چونكی تاقیكرن و جه‌ڕباندنا د ژیانا دونیایێدا ڤێ چه‌ندێ دخوازن.
 ڕێكا به‌حه‌شتێ یا نه‌خۆش و ب زه‌حمه‌ته‌ و پێدڤی ب هه‌دارێكشان و نه‌خۆشییێیە د گەل باوه‌رییێ‌، ڕێكا جه‌هنه‌مێ ژی یا پڕه‌ ژ خۆشی و شه‌هوه‌تان د دونیایێدا.</t>
-  </si>
-[...4 lines deleted...]
-    <t>[رواه أبو داود والترمذي والنسائي]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/65034</t>
   </si>
   <si>
     <t>يؤتى بالموت كهيئة كبش أملح</t>
   </si>
   <si>
     <t>((مرن دێ ل سه‌ر شێوه‌یێ به‌رانه‌كێ ڕه‌ش و سپی هێته‌ ئینان</t>
   </si>
   <si>
     <t>عَنْ أَبِي سَعِيدٍ الخُدْرِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «يُؤْتَى بِالْمَوْتِ كَهَيْئَةِ كَبْشٍ أَمْلَحَ، فَيُنَادِي مُنَادٍ: يَا أَهْلَ الجَنَّةِ، فَيَشْرَئِبُّونَ وَيَنْظُرُونَ، فَيَقُولُ: هَلْ تَعْرِفُونَ هَذَا؟ فَيَقُولُونَ: نَعَمْ، هَذَا المَوْتُ، وَكُلُّهُمْ قَدْ رَآهُ، ثُمَّ يُنَادِي: يَا أَهْلَ النَّارِ، فَيَشْرَئِبُّونَ وَيَنْظُرُونَ، فَيَقُولُ: وهَلْ تَعْرِفُونَ هَذَا؟ فَيَقُولُونَ: نَعَمْ، هَذَا المَوْتُ، وَكُلُّهُمْ قَدْ رَآهُ، فَيُذْبَحُ ثُمَّ يَقُولُ: يَا أَهْلَ الجَنَّةِ خُلُودٌ فَلاَ مَوْتَ، وَيَا أَهْلَ النَّارِ خُلُودٌ فَلاَ مَوْتَ، ثُمَّ قَرَأَ: {وَأَنْذِرْهُمْ يَوْمَ الحَسْرَةِ إِذْ قُضِيَ الأَمْرُ وَهُمْ فِي غَفْلَةٍ} [مريم: 39]، وَهَؤُلاَءِ فِي غَفْلَةٍ أَهْلُ الدُّنْيَا {وَهُمْ لاَ يُؤْمِنُونَ} [مريم: 39]».</t>
   </si>
   <si>
     <t>ژ ئەبو سەعیدێ خودری (خودێ ژێ ڕازی بیت) گۆت: پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) گۆت: ((مرن دێ ل سه‌ر شێوه‌یێ به‌رانه‌كێ ڕه‌ش و سپی هێته‌ ئینان پاشی گازیكه‌ره‌ك دێ كه‌ته‌ گازی: ئه‌ی خه‌لكێ به‌حه‌شتێ؛ ئه‌و ژی دێ سه‌رێ خۆ بلند كه‌ن و به‌رێ خۆ ده‌نێ، گازیكه‌ر دێ بێژیت: ئه‌رێ هوین ڤى دنیاسن؟ دێ بێژن: به‌لێ، ئه‌ڤه‌ مرنه‌، هه‌مییان ئه‌و یا دیتی، پاشی دێ كه‌ته‌ گازی: ئه‌ی خه‌لكێ جه‌هنه‌مێ؛ ئه‌و ژی دێ سه‌رێ خۆ بلند كه‌ن و به‌رێ خۆ ده‌نێ، گازیكه‌ر دێ بێژیت: ئه‌رێ هوین ڤى دنیاسن؟ دێ بێژن: به‌لێ، ئه‌ڤه‌ مرنه‌، هه‌مییان ئه‌و یا دیتی، پاشی دێ هێته‌ ڤه‌كوژتن، پشتی هنگی دێ هێته‌ گۆتن: گه‌لی خه‌لكێ به‌حه‌شتێ؛ ئێدی مانه‌ڤه‌یا هه‌روهه‌ره‌ و مرن نینه‌ و گه‌لی خه‌لكێ جه‌هنه‌مێ؛ ئێدی مانه‌ڤه‌یا هه‌روهه‌ره‌ و مرن نینه‌، پاشی ئه‌ڤ ئایه‌ته‌ خواند:  {وَأَنْذِرْهُمْ يَوْمَ الحَسْرَةِ إِذْ قُضِيَ الأَمْرُ وَهُمْ فِي غَفْلَةٍ} [مريم: 39]، ئانكو: ((و تو - ئه‌ى موحه‌ممه‌د - مرۆڤان ژ ڕۆژا په‌شیمانییێ بترسينه‌ ده‌مێ كار دهێته‌ پێكئينان و مرنێ دئينن وه‌كى به‌رانه‌كێیه‌ و ڤه‌دكوژن و حوكم د ناڤبه‌را خه‌لكیدا دهێته‌ كرن، ڤێجا خودان باوه‌ر دچنه‌ به‌حه‌شتێ و كافر دچنه‌ جه‌هنه‌مێ و ئه‌و ئه‌ڤرۆ د ڤێ دونيايێدا ژ وى تشتێ ئه‌و ژێ دهێنه‌ ترساندن دبێ ئاگه‌هن))، و ئه‌و خه‌لكێ دونیایێ یێن د بێئاگه‌هییێدا {وَهُمْ لاَ يُؤْمِنُونَ} [مريم: 39]، ئانكو: ((و ئه‌و باوه‌رییێ نائينن و كارێ چاك ناكه‌ن)).</t>
   </si>
   <si>
     <t>يبين النبي صلى الله عليه وسلم أن الموت يؤتى به يوم القيامة، كهيئة ذَكَر الضأن وفيه بياض وسواد، 
 فيٌنَادى: يا أهل الجنة! فيمدُّون أعناقهم ورقابهم ويرفعون رؤوسهم وينظرون، 
 فيقول لهم: هل تعرفون هذا؟ 
 فيقولون: نعم، هذا الموت، وكلهم قد رآه وعرفه، 
 ثم ينادي المنادي: يا أهل النار، فيمدون أعناقهم ورقابهم ويرفعون رؤوسهم وينظرون، 
 فيقول: هل تعرفون هذا؟ 
 فيقولون: نعم، هذا الموت، وكلهم قد رآه؛ 
 فيُذبَح، ثم يقول المنادي: يا أهل الجنة بقاء أبد الآبدين فلا موت، ويا أهل النار بقاء أبد الآبدين فلا موت. 
@@ -12941,51 +14626,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O355"/>
+  <dimension ref="A1:O400"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -13003,16637 +14688,18752 @@
       </c>
       <c r="I2" t="s">
         <v>9</v>
       </c>
       <c r="J2" t="s">
         <v>10</v>
       </c>
       <c r="K2" t="s">
         <v>11</v>
       </c>
       <c r="L2" t="s">
         <v>12</v>
       </c>
       <c r="M2" t="s">
         <v>13</v>
       </c>
       <c r="N2" t="s">
         <v>14</v>
       </c>
       <c r="O2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3">
-        <v>2758</v>
+        <v>2753</v>
       </c>
       <c r="B3" t="s">
         <v>16</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>19</v>
       </c>
       <c r="F3" t="s">
         <v>20</v>
       </c>
       <c r="G3" t="s">
         <v>21</v>
       </c>
       <c r="H3" t="s">
         <v>22</v>
       </c>
       <c r="I3" t="s">
         <v>23</v>
       </c>
       <c r="J3" t="s">
         <v>24</v>
       </c>
       <c r="K3" t="s">
         <v>25</v>
       </c>
       <c r="L3" t="s">
         <v>26</v>
       </c>
       <c r="M3" t="s">
         <v>27</v>
       </c>
       <c r="N3" t="s">
         <v>28</v>
       </c>
       <c r="O3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4">
-        <v>2941</v>
+        <v>2758</v>
       </c>
       <c r="B4" t="s">
         <v>30</v>
       </c>
       <c r="C4" t="s">
         <v>31</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>33</v>
       </c>
       <c r="F4" t="s">
         <v>34</v>
       </c>
       <c r="G4" t="s">
         <v>35</v>
       </c>
       <c r="H4" t="s">
         <v>36</v>
       </c>
       <c r="I4" t="s">
         <v>37</v>
       </c>
       <c r="J4" t="s">
         <v>24</v>
       </c>
       <c r="K4" t="s">
         <v>25</v>
       </c>
       <c r="L4" t="s">
         <v>26</v>
       </c>
       <c r="M4" t="s">
         <v>27</v>
       </c>
       <c r="N4" t="s">
         <v>28</v>
       </c>
       <c r="O4" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5">
-        <v>2945</v>
+        <v>2759</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" t="s">
         <v>40</v>
       </c>
       <c r="D5" t="s">
         <v>41</v>
       </c>
       <c r="E5" t="s">
         <v>42</v>
       </c>
       <c r="F5" t="s">
         <v>43</v>
       </c>
       <c r="G5" t="s">
         <v>44</v>
       </c>
       <c r="H5" t="s">
         <v>45</v>
       </c>
       <c r="I5" t="s">
         <v>46</v>
       </c>
       <c r="J5" t="s">
         <v>24</v>
       </c>
       <c r="K5" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L5" t="s">
         <v>26</v>
       </c>
       <c r="M5" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N5" t="s">
         <v>28</v>
       </c>
       <c r="O5" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6">
-        <v>2962</v>
+        <v>2941</v>
       </c>
       <c r="B6" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C6" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D6" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E6" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F6" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="G6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H6" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="I6" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="J6" t="s">
         <v>24</v>
       </c>
       <c r="K6" t="s">
         <v>25</v>
       </c>
       <c r="L6" t="s">
         <v>26</v>
       </c>
       <c r="M6" t="s">
         <v>27</v>
       </c>
       <c r="N6" t="s">
         <v>28</v>
       </c>
       <c r="O6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7">
-        <v>2997</v>
+        <v>2945</v>
       </c>
       <c r="B7" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C7" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D7" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E7" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F7" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="G7" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H7" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="I7" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="J7" t="s">
         <v>24</v>
       </c>
       <c r="K7" t="s">
         <v>25</v>
       </c>
       <c r="L7" t="s">
         <v>26</v>
       </c>
       <c r="M7" t="s">
         <v>27</v>
       </c>
       <c r="N7" t="s">
         <v>28</v>
       </c>
       <c r="O7" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8">
-        <v>3010</v>
+        <v>2962</v>
       </c>
       <c r="B8" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C8" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D8" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E8" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="F8" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="G8" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="H8" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I8" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="J8" t="s">
         <v>24</v>
       </c>
       <c r="K8" t="s">
         <v>25</v>
       </c>
       <c r="L8" t="s">
         <v>26</v>
       </c>
       <c r="M8" t="s">
         <v>27</v>
       </c>
       <c r="N8" t="s">
         <v>28</v>
       </c>
       <c r="O8" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9">
-        <v>3013</v>
+        <v>2969</v>
       </c>
       <c r="B9" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C9" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D9" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="E9" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="F9" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="G9" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="H9" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="I9" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="J9" t="s">
         <v>24</v>
       </c>
       <c r="K9" t="s">
         <v>25</v>
       </c>
       <c r="L9" t="s">
         <v>26</v>
       </c>
       <c r="M9" t="s">
         <v>27</v>
       </c>
       <c r="N9" t="s">
         <v>28</v>
       </c>
       <c r="O9" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10">
-        <v>3014</v>
+        <v>2985</v>
       </c>
       <c r="B10" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C10" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D10" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E10" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="F10" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="G10" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="H10" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="I10" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="J10" t="s">
         <v>24</v>
       </c>
       <c r="K10" t="s">
         <v>25</v>
       </c>
       <c r="L10" t="s">
         <v>26</v>
       </c>
       <c r="M10" t="s">
         <v>27</v>
       </c>
       <c r="N10" t="s">
         <v>28</v>
       </c>
       <c r="O10" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11">
-        <v>3017</v>
+        <v>2997</v>
       </c>
       <c r="B11" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C11" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D11" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E11" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="F11" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="G11" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="H11" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I11" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="J11" t="s">
         <v>24</v>
       </c>
       <c r="K11" t="s">
-        <v>101</v>
+        <v>25</v>
       </c>
       <c r="L11" t="s">
         <v>26</v>
       </c>
       <c r="M11" t="s">
-        <v>102</v>
+        <v>27</v>
       </c>
       <c r="N11" t="s">
         <v>28</v>
       </c>
       <c r="O11" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12">
-        <v>3029</v>
+        <v>3007</v>
       </c>
       <c r="B12" t="s">
         <v>104</v>
       </c>
       <c r="C12" t="s">
         <v>105</v>
       </c>
       <c r="D12" t="s">
         <v>106</v>
       </c>
       <c r="E12" t="s">
         <v>107</v>
       </c>
       <c r="F12" t="s">
         <v>108</v>
       </c>
       <c r="G12" t="s">
         <v>109</v>
       </c>
       <c r="H12" t="s">
         <v>110</v>
       </c>
       <c r="I12" t="s">
         <v>111</v>
       </c>
       <c r="J12" t="s">
         <v>24</v>
       </c>
       <c r="K12" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="L12" t="s">
         <v>26</v>
       </c>
       <c r="M12" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="N12" t="s">
         <v>28</v>
       </c>
       <c r="O12" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13">
-        <v>3033</v>
+        <v>3010</v>
       </c>
       <c r="B13" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D13" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="E13" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="F13" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G13" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="H13" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I13" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="J13" t="s">
         <v>24</v>
       </c>
       <c r="K13" t="s">
         <v>25</v>
       </c>
       <c r="L13" t="s">
         <v>26</v>
       </c>
       <c r="M13" t="s">
         <v>27</v>
       </c>
       <c r="N13" t="s">
         <v>28</v>
       </c>
       <c r="O13" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14">
-        <v>3037</v>
+        <v>3013</v>
       </c>
       <c r="B14" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C14" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="D14" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="E14" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="F14" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="G14" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H14" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="I14" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="J14" t="s">
         <v>24</v>
       </c>
       <c r="K14" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="L14" t="s">
         <v>26</v>
       </c>
       <c r="M14" t="s">
-        <v>131</v>
+        <v>27</v>
       </c>
       <c r="N14" t="s">
         <v>28</v>
       </c>
       <c r="O14" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15">
-        <v>3044</v>
+        <v>3014</v>
       </c>
       <c r="B15" t="s">
         <v>133</v>
       </c>
       <c r="C15" t="s">
         <v>134</v>
       </c>
       <c r="D15" t="s">
         <v>135</v>
       </c>
       <c r="E15" t="s">
         <v>136</v>
       </c>
       <c r="F15" t="s">
         <v>137</v>
       </c>
       <c r="G15" t="s">
         <v>138</v>
       </c>
       <c r="H15" t="s">
         <v>139</v>
       </c>
       <c r="I15" t="s">
         <v>140</v>
       </c>
       <c r="J15" t="s">
         <v>24</v>
       </c>
       <c r="K15" t="s">
+        <v>25</v>
+      </c>
+      <c r="L15" t="s">
+        <v>26</v>
+      </c>
+      <c r="M15" t="s">
+        <v>27</v>
+      </c>
+      <c r="N15" t="s">
+        <v>28</v>
+      </c>
+      <c r="O15" t="s">
         <v>141</v>
-      </c>
-[...10 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16">
-        <v>3053</v>
+        <v>3017</v>
       </c>
       <c r="B16" t="s">
+        <v>142</v>
+      </c>
+      <c r="C16" t="s">
+        <v>143</v>
+      </c>
+      <c r="D16" t="s">
         <v>144</v>
       </c>
-      <c r="C16" t="s">
+      <c r="E16" t="s">
         <v>145</v>
       </c>
-      <c r="D16" t="s">
+      <c r="F16" t="s">
         <v>146</v>
       </c>
-      <c r="E16" t="s">
+      <c r="G16" t="s">
         <v>147</v>
       </c>
-      <c r="F16" t="s">
+      <c r="H16" t="s">
         <v>148</v>
       </c>
-      <c r="G16" t="s">
+      <c r="I16" t="s">
         <v>149</v>
       </c>
-      <c r="H16" t="s">
+      <c r="J16" t="s">
+        <v>24</v>
+      </c>
+      <c r="K16" t="s">
         <v>150</v>
       </c>
-      <c r="I16" t="s">
+      <c r="L16" t="s">
+        <v>26</v>
+      </c>
+      <c r="M16" t="s">
         <v>151</v>
-      </c>
-[...10 lines deleted...]
-        <v>131</v>
       </c>
       <c r="N16" t="s">
         <v>28</v>
       </c>
       <c r="O16" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17">
-        <v>3061</v>
+        <v>3029</v>
       </c>
       <c r="B17" t="s">
         <v>153</v>
       </c>
       <c r="C17" t="s">
         <v>154</v>
       </c>
       <c r="D17" t="s">
         <v>155</v>
       </c>
       <c r="E17" t="s">
         <v>156</v>
       </c>
       <c r="F17" t="s">
         <v>157</v>
       </c>
       <c r="G17" t="s">
         <v>158</v>
       </c>
       <c r="H17" t="s">
         <v>159</v>
       </c>
       <c r="I17" t="s">
         <v>160</v>
       </c>
       <c r="J17" t="s">
         <v>24</v>
       </c>
       <c r="K17" t="s">
         <v>25</v>
       </c>
       <c r="L17" t="s">
         <v>26</v>
       </c>
       <c r="M17" t="s">
         <v>27</v>
       </c>
       <c r="N17" t="s">
         <v>28</v>
       </c>
       <c r="O17" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18">
-        <v>3062</v>
+        <v>3031</v>
       </c>
       <c r="B18" t="s">
         <v>162</v>
       </c>
       <c r="C18" t="s">
         <v>163</v>
       </c>
       <c r="D18" t="s">
         <v>164</v>
       </c>
       <c r="E18" t="s">
         <v>165</v>
       </c>
       <c r="F18" t="s">
         <v>166</v>
       </c>
       <c r="G18" t="s">
         <v>167</v>
       </c>
       <c r="H18" t="s">
         <v>168</v>
       </c>
       <c r="I18" t="s">
         <v>169</v>
       </c>
       <c r="J18" t="s">
         <v>24</v>
       </c>
       <c r="K18" t="s">
+        <v>25</v>
+      </c>
+      <c r="L18" t="s">
+        <v>26</v>
+      </c>
+      <c r="M18" t="s">
+        <v>27</v>
+      </c>
+      <c r="N18" t="s">
+        <v>28</v>
+      </c>
+      <c r="O18" t="s">
         <v>170</v>
-      </c>
-[...10 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19">
-        <v>3086</v>
+        <v>3033</v>
       </c>
       <c r="B19" t="s">
+        <v>171</v>
+      </c>
+      <c r="C19" t="s">
+        <v>172</v>
+      </c>
+      <c r="D19" t="s">
         <v>173</v>
       </c>
-      <c r="C19" t="s">
+      <c r="E19" t="s">
         <v>174</v>
       </c>
-      <c r="D19" t="s">
+      <c r="F19" t="s">
         <v>175</v>
       </c>
-      <c r="E19" t="s">
+      <c r="G19" t="s">
         <v>176</v>
       </c>
-      <c r="F19" t="s">
+      <c r="H19" t="s">
         <v>177</v>
       </c>
-      <c r="G19" t="s">
+      <c r="I19" t="s">
         <v>178</v>
-      </c>
-[...4 lines deleted...]
-        <v>180</v>
       </c>
       <c r="J19" t="s">
         <v>24</v>
       </c>
       <c r="K19" t="s">
         <v>25</v>
       </c>
       <c r="L19" t="s">
         <v>26</v>
       </c>
       <c r="M19" t="s">
         <v>27</v>
       </c>
       <c r="N19" t="s">
         <v>28</v>
       </c>
       <c r="O19" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20">
-        <v>3088</v>
+        <v>3037</v>
       </c>
       <c r="B20" t="s">
+        <v>180</v>
+      </c>
+      <c r="C20" t="s">
+        <v>181</v>
+      </c>
+      <c r="D20" t="s">
         <v>182</v>
       </c>
-      <c r="C20" t="s">
+      <c r="E20" t="s">
         <v>183</v>
       </c>
-      <c r="D20" t="s">
+      <c r="F20" t="s">
         <v>184</v>
       </c>
-      <c r="E20" t="s">
+      <c r="G20" t="s">
         <v>185</v>
       </c>
-      <c r="F20" t="s">
+      <c r="H20" t="s">
         <v>186</v>
       </c>
-      <c r="G20" t="s">
+      <c r="I20" t="s">
         <v>187</v>
       </c>
-      <c r="H20" t="s">
+      <c r="J20" t="s">
+        <v>24</v>
+      </c>
+      <c r="K20" t="s">
+        <v>112</v>
+      </c>
+      <c r="L20" t="s">
+        <v>26</v>
+      </c>
+      <c r="M20" t="s">
+        <v>113</v>
+      </c>
+      <c r="N20" t="s">
+        <v>28</v>
+      </c>
+      <c r="O20" t="s">
         <v>188</v>
-      </c>
-[...19 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21">
-        <v>3096</v>
+        <v>3044</v>
       </c>
       <c r="B21" t="s">
+        <v>189</v>
+      </c>
+      <c r="C21" t="s">
+        <v>190</v>
+      </c>
+      <c r="D21" t="s">
         <v>191</v>
       </c>
-      <c r="C21" t="s">
+      <c r="E21" t="s">
         <v>192</v>
       </c>
-      <c r="D21" t="s">
+      <c r="F21" t="s">
         <v>193</v>
       </c>
-      <c r="E21" t="s">
+      <c r="G21" t="s">
         <v>194</v>
       </c>
-      <c r="F21" t="s">
+      <c r="H21" t="s">
         <v>195</v>
       </c>
-      <c r="G21" t="s">
+      <c r="I21" t="s">
         <v>196</v>
       </c>
-      <c r="H21" t="s">
+      <c r="J21" t="s">
+        <v>24</v>
+      </c>
+      <c r="K21" t="s">
+        <v>47</v>
+      </c>
+      <c r="L21" t="s">
+        <v>26</v>
+      </c>
+      <c r="M21" t="s">
+        <v>48</v>
+      </c>
+      <c r="N21" t="s">
+        <v>28</v>
+      </c>
+      <c r="O21" t="s">
         <v>197</v>
-      </c>
-[...19 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22">
-        <v>3103</v>
+        <v>3053</v>
       </c>
       <c r="B22" t="s">
+        <v>198</v>
+      </c>
+      <c r="C22" t="s">
+        <v>199</v>
+      </c>
+      <c r="D22" t="s">
         <v>200</v>
       </c>
-      <c r="C22" t="s">
+      <c r="E22" t="s">
         <v>201</v>
       </c>
-      <c r="D22" t="s">
+      <c r="F22" t="s">
         <v>202</v>
       </c>
-      <c r="E22" t="s">
+      <c r="G22" t="s">
         <v>203</v>
       </c>
-      <c r="F22" t="s">
+      <c r="H22" t="s">
         <v>204</v>
       </c>
-      <c r="G22" t="s">
+      <c r="I22" t="s">
         <v>205</v>
       </c>
-      <c r="H22" t="s">
+      <c r="J22" t="s">
+        <v>24</v>
+      </c>
+      <c r="K22" t="s">
+        <v>112</v>
+      </c>
+      <c r="L22" t="s">
+        <v>26</v>
+      </c>
+      <c r="M22" t="s">
+        <v>113</v>
+      </c>
+      <c r="N22" t="s">
+        <v>28</v>
+      </c>
+      <c r="O22" t="s">
         <v>206</v>
-      </c>
-[...19 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23">
-        <v>3107</v>
+        <v>3061</v>
       </c>
       <c r="B23" t="s">
+        <v>207</v>
+      </c>
+      <c r="C23" t="s">
+        <v>208</v>
+      </c>
+      <c r="D23" t="s">
         <v>209</v>
       </c>
-      <c r="C23" t="s">
+      <c r="E23" t="s">
         <v>210</v>
       </c>
-      <c r="D23" t="s">
+      <c r="F23" t="s">
         <v>211</v>
       </c>
-      <c r="E23" t="s">
+      <c r="G23" t="s">
         <v>212</v>
       </c>
-      <c r="F23" t="s">
+      <c r="H23" t="s">
         <v>213</v>
       </c>
-      <c r="G23" t="s">
+      <c r="I23" t="s">
         <v>214</v>
-      </c>
-[...4 lines deleted...]
-        <v>216</v>
       </c>
       <c r="J23" t="s">
         <v>24</v>
       </c>
       <c r="K23" t="s">
         <v>25</v>
       </c>
       <c r="L23" t="s">
         <v>26</v>
       </c>
       <c r="M23" t="s">
         <v>27</v>
       </c>
       <c r="N23" t="s">
         <v>28</v>
       </c>
       <c r="O23" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24">
-        <v>3135</v>
+        <v>3062</v>
       </c>
       <c r="B24" t="s">
+        <v>216</v>
+      </c>
+      <c r="C24" t="s">
+        <v>217</v>
+      </c>
+      <c r="D24" t="s">
         <v>218</v>
       </c>
-      <c r="C24" t="s">
+      <c r="E24" t="s">
         <v>219</v>
       </c>
-      <c r="D24" t="s">
+      <c r="F24" t="s">
         <v>220</v>
       </c>
-      <c r="E24" t="s">
+      <c r="G24" t="s">
         <v>221</v>
       </c>
-      <c r="F24" t="s">
+      <c r="H24" t="s">
         <v>222</v>
       </c>
-      <c r="G24" t="s">
+      <c r="I24" t="s">
         <v>223</v>
       </c>
-      <c r="H24" t="s">
+      <c r="J24" t="s">
+        <v>24</v>
+      </c>
+      <c r="K24" t="s">
         <v>224</v>
       </c>
-      <c r="I24" t="s">
+      <c r="L24" t="s">
+        <v>26</v>
+      </c>
+      <c r="M24" t="s">
         <v>225</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N24" t="s">
         <v>28</v>
       </c>
       <c r="O24" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25">
-        <v>3144</v>
+        <v>3071</v>
       </c>
       <c r="B25" t="s">
         <v>227</v>
       </c>
       <c r="C25" t="s">
         <v>228</v>
       </c>
       <c r="D25" t="s">
         <v>229</v>
       </c>
       <c r="E25" t="s">
         <v>230</v>
       </c>
       <c r="F25" t="s">
         <v>231</v>
       </c>
       <c r="G25" t="s">
         <v>232</v>
       </c>
       <c r="H25" t="s">
         <v>233</v>
       </c>
       <c r="I25" t="s">
         <v>234</v>
       </c>
       <c r="J25" t="s">
         <v>24</v>
       </c>
       <c r="K25" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="L25" t="s">
         <v>26</v>
       </c>
       <c r="M25" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="N25" t="s">
         <v>28</v>
       </c>
       <c r="O25" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26">
-        <v>3150</v>
+        <v>3075</v>
       </c>
       <c r="B26" t="s">
         <v>236</v>
       </c>
       <c r="C26" t="s">
         <v>237</v>
       </c>
       <c r="D26" t="s">
         <v>238</v>
       </c>
       <c r="E26" t="s">
         <v>239</v>
       </c>
       <c r="F26" t="s">
         <v>240</v>
       </c>
       <c r="G26" t="s">
         <v>241</v>
       </c>
       <c r="H26" t="s">
         <v>242</v>
       </c>
       <c r="I26" t="s">
         <v>243</v>
       </c>
       <c r="J26" t="s">
         <v>24</v>
       </c>
       <c r="K26" t="s">
         <v>25</v>
       </c>
       <c r="L26" t="s">
         <v>26</v>
       </c>
       <c r="M26" t="s">
         <v>27</v>
       </c>
       <c r="N26" t="s">
         <v>28</v>
       </c>
       <c r="O26" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27">
-        <v>3156</v>
+        <v>3078</v>
       </c>
       <c r="B27" t="s">
         <v>245</v>
       </c>
       <c r="C27" t="s">
         <v>246</v>
       </c>
       <c r="D27" t="s">
         <v>247</v>
       </c>
       <c r="E27" t="s">
         <v>248</v>
       </c>
       <c r="F27" t="s">
         <v>249</v>
       </c>
       <c r="G27" t="s">
         <v>250</v>
       </c>
       <c r="H27" t="s">
         <v>251</v>
       </c>
       <c r="I27" t="s">
         <v>252</v>
       </c>
       <c r="J27" t="s">
         <v>24</v>
       </c>
       <c r="K27" t="s">
         <v>25</v>
       </c>
       <c r="L27" t="s">
         <v>26</v>
       </c>
       <c r="M27" t="s">
         <v>27</v>
       </c>
       <c r="N27" t="s">
         <v>28</v>
       </c>
       <c r="O27" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28">
-        <v>3272</v>
+        <v>3079</v>
       </c>
       <c r="B28" t="s">
         <v>254</v>
       </c>
       <c r="C28" t="s">
         <v>255</v>
       </c>
       <c r="D28" t="s">
         <v>256</v>
       </c>
       <c r="E28" t="s">
         <v>257</v>
       </c>
       <c r="F28" t="s">
         <v>258</v>
       </c>
       <c r="G28" t="s">
         <v>259</v>
       </c>
       <c r="H28" t="s">
         <v>260</v>
       </c>
       <c r="I28" t="s">
         <v>261</v>
       </c>
       <c r="J28" t="s">
         <v>24</v>
       </c>
       <c r="K28" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="L28" t="s">
         <v>26</v>
       </c>
       <c r="M28" t="s">
-        <v>131</v>
+        <v>27</v>
       </c>
       <c r="N28" t="s">
         <v>28</v>
       </c>
       <c r="O28" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29">
-        <v>3279</v>
+        <v>3086</v>
       </c>
       <c r="B29" t="s">
         <v>263</v>
       </c>
       <c r="C29" t="s">
         <v>264</v>
       </c>
       <c r="D29" t="s">
         <v>265</v>
       </c>
       <c r="E29" t="s">
         <v>266</v>
       </c>
       <c r="F29" t="s">
         <v>267</v>
       </c>
       <c r="G29" t="s">
         <v>268</v>
       </c>
       <c r="H29" t="s">
         <v>269</v>
       </c>
       <c r="I29" t="s">
         <v>270</v>
       </c>
       <c r="J29" t="s">
         <v>24</v>
       </c>
       <c r="K29" t="s">
         <v>25</v>
       </c>
       <c r="L29" t="s">
         <v>26</v>
       </c>
       <c r="M29" t="s">
         <v>27</v>
       </c>
       <c r="N29" t="s">
         <v>28</v>
       </c>
       <c r="O29" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30">
-        <v>3313</v>
+        <v>3088</v>
       </c>
       <c r="B30" t="s">
         <v>272</v>
       </c>
       <c r="C30" t="s">
         <v>273</v>
       </c>
       <c r="D30" t="s">
         <v>274</v>
       </c>
       <c r="E30" t="s">
         <v>275</v>
       </c>
       <c r="F30" t="s">
         <v>276</v>
       </c>
       <c r="G30" t="s">
         <v>277</v>
       </c>
       <c r="H30" t="s">
         <v>278</v>
       </c>
       <c r="I30" t="s">
         <v>279</v>
       </c>
       <c r="J30" t="s">
         <v>24</v>
       </c>
       <c r="K30" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="L30" t="s">
         <v>26</v>
       </c>
       <c r="M30" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="N30" t="s">
         <v>28</v>
       </c>
       <c r="O30" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31">
-        <v>3316</v>
+        <v>3095</v>
       </c>
       <c r="B31" t="s">
         <v>281</v>
       </c>
       <c r="C31" t="s">
         <v>282</v>
       </c>
       <c r="D31" t="s">
         <v>283</v>
       </c>
       <c r="E31" t="s">
         <v>284</v>
       </c>
       <c r="F31" t="s">
         <v>285</v>
       </c>
       <c r="G31" t="s">
         <v>286</v>
       </c>
       <c r="H31" t="s">
         <v>287</v>
       </c>
       <c r="I31" t="s">
         <v>288</v>
       </c>
       <c r="J31" t="s">
         <v>24</v>
       </c>
       <c r="K31" t="s">
-        <v>141</v>
+        <v>25</v>
       </c>
       <c r="L31" t="s">
         <v>26</v>
       </c>
       <c r="M31" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="N31" t="s">
         <v>28</v>
       </c>
       <c r="O31" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32">
-        <v>3330</v>
+        <v>3096</v>
       </c>
       <c r="B32" t="s">
         <v>290</v>
       </c>
       <c r="C32" t="s">
         <v>291</v>
       </c>
       <c r="D32" t="s">
         <v>292</v>
       </c>
       <c r="E32" t="s">
         <v>293</v>
       </c>
       <c r="F32" t="s">
         <v>294</v>
       </c>
       <c r="G32" t="s">
         <v>295</v>
       </c>
       <c r="H32" t="s">
         <v>296</v>
       </c>
       <c r="I32" t="s">
         <v>297</v>
       </c>
       <c r="J32" t="s">
         <v>24</v>
       </c>
       <c r="K32" t="s">
         <v>25</v>
       </c>
       <c r="L32" t="s">
         <v>26</v>
       </c>
       <c r="M32" t="s">
         <v>27</v>
       </c>
       <c r="N32" t="s">
         <v>28</v>
       </c>
       <c r="O32" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33">
-        <v>3331</v>
+        <v>3103</v>
       </c>
       <c r="B33" t="s">
         <v>299</v>
       </c>
       <c r="C33" t="s">
         <v>300</v>
       </c>
       <c r="D33" t="s">
         <v>301</v>
       </c>
       <c r="E33" t="s">
         <v>302</v>
       </c>
       <c r="F33" t="s">
         <v>303</v>
       </c>
       <c r="G33" t="s">
         <v>304</v>
       </c>
       <c r="H33" t="s">
         <v>305</v>
       </c>
       <c r="I33" t="s">
         <v>306</v>
       </c>
       <c r="J33" t="s">
         <v>24</v>
       </c>
       <c r="K33" t="s">
         <v>25</v>
       </c>
       <c r="L33" t="s">
         <v>26</v>
       </c>
       <c r="M33" t="s">
         <v>27</v>
       </c>
       <c r="N33" t="s">
         <v>28</v>
       </c>
       <c r="O33" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34">
-        <v>3336</v>
+        <v>3104</v>
       </c>
       <c r="B34" t="s">
         <v>308</v>
       </c>
       <c r="C34" t="s">
         <v>309</v>
       </c>
       <c r="D34" t="s">
         <v>310</v>
       </c>
       <c r="E34" t="s">
         <v>311</v>
       </c>
       <c r="F34" t="s">
         <v>312</v>
       </c>
       <c r="G34" t="s">
         <v>313</v>
       </c>
       <c r="H34" t="s">
         <v>314</v>
       </c>
       <c r="I34" t="s">
         <v>315</v>
       </c>
       <c r="J34" t="s">
         <v>24</v>
       </c>
       <c r="K34" t="s">
+        <v>25</v>
+      </c>
+      <c r="L34" t="s">
+        <v>26</v>
+      </c>
+      <c r="M34" t="s">
+        <v>27</v>
+      </c>
+      <c r="N34" t="s">
+        <v>28</v>
+      </c>
+      <c r="O34" t="s">
         <v>316</v>
-      </c>
-[...10 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35">
-        <v>3341</v>
+        <v>3107</v>
       </c>
       <c r="B35" t="s">
+        <v>317</v>
+      </c>
+      <c r="C35" t="s">
+        <v>318</v>
+      </c>
+      <c r="D35" t="s">
         <v>319</v>
       </c>
-      <c r="C35" t="s">
+      <c r="E35" t="s">
         <v>320</v>
       </c>
-      <c r="D35" t="s">
+      <c r="F35" t="s">
         <v>321</v>
       </c>
-      <c r="E35" t="s">
+      <c r="G35" t="s">
         <v>322</v>
       </c>
-      <c r="F35" t="s">
+      <c r="H35" t="s">
         <v>323</v>
       </c>
-      <c r="G35" t="s">
+      <c r="I35" t="s">
         <v>324</v>
       </c>
-      <c r="H35" t="s">
+      <c r="J35" t="s">
+        <v>24</v>
+      </c>
+      <c r="K35" t="s">
+        <v>25</v>
+      </c>
+      <c r="L35" t="s">
+        <v>26</v>
+      </c>
+      <c r="M35" t="s">
+        <v>27</v>
+      </c>
+      <c r="N35" t="s">
+        <v>28</v>
+      </c>
+      <c r="O35" t="s">
         <v>325</v>
-      </c>
-[...19 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36">
-        <v>3342</v>
+        <v>3110</v>
       </c>
       <c r="B36" t="s">
+        <v>326</v>
+      </c>
+      <c r="C36" t="s">
+        <v>327</v>
+      </c>
+      <c r="D36" t="s">
         <v>328</v>
       </c>
-      <c r="C36" t="s">
+      <c r="E36" t="s">
         <v>329</v>
       </c>
-      <c r="D36" t="s">
+      <c r="F36" t="s">
         <v>330</v>
       </c>
-      <c r="E36" t="s">
+      <c r="G36" t="s">
         <v>331</v>
       </c>
-      <c r="F36" t="s">
+      <c r="H36" t="s">
         <v>332</v>
       </c>
-      <c r="G36" t="s">
+      <c r="I36" t="s">
         <v>333</v>
       </c>
-      <c r="H36" t="s">
+      <c r="J36" t="s">
+        <v>24</v>
+      </c>
+      <c r="K36" t="s">
+        <v>25</v>
+      </c>
+      <c r="L36" t="s">
+        <v>26</v>
+      </c>
+      <c r="M36" t="s">
+        <v>27</v>
+      </c>
+      <c r="N36" t="s">
+        <v>28</v>
+      </c>
+      <c r="O36" t="s">
         <v>334</v>
-      </c>
-[...19 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37">
-        <v>3347</v>
+        <v>3127</v>
       </c>
       <c r="B37" t="s">
+        <v>335</v>
+      </c>
+      <c r="C37" t="s">
+        <v>336</v>
+      </c>
+      <c r="D37" t="s">
         <v>337</v>
       </c>
-      <c r="C37" t="s">
+      <c r="E37" t="s">
         <v>338</v>
       </c>
-      <c r="D37" t="s">
+      <c r="F37" t="s">
         <v>339</v>
       </c>
-      <c r="E37" t="s">
+      <c r="G37" t="s">
         <v>340</v>
       </c>
-      <c r="F37" t="s">
+      <c r="H37" t="s">
         <v>341</v>
       </c>
-      <c r="G37" t="s">
+      <c r="I37" t="s">
         <v>342</v>
       </c>
-      <c r="H37" t="s">
+      <c r="J37" t="s">
+        <v>24</v>
+      </c>
+      <c r="K37" t="s">
+        <v>25</v>
+      </c>
+      <c r="L37" t="s">
+        <v>26</v>
+      </c>
+      <c r="M37" t="s">
+        <v>27</v>
+      </c>
+      <c r="N37" t="s">
+        <v>28</v>
+      </c>
+      <c r="O37" t="s">
         <v>343</v>
-      </c>
-[...19 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38">
-        <v>3348</v>
+        <v>3135</v>
       </c>
       <c r="B38" t="s">
+        <v>344</v>
+      </c>
+      <c r="C38" t="s">
+        <v>345</v>
+      </c>
+      <c r="D38" t="s">
         <v>346</v>
       </c>
-      <c r="C38" t="s">
+      <c r="E38" t="s">
         <v>347</v>
       </c>
-      <c r="D38" t="s">
+      <c r="F38" t="s">
         <v>348</v>
       </c>
-      <c r="E38" t="s">
+      <c r="G38" t="s">
         <v>349</v>
       </c>
-      <c r="F38" t="s">
+      <c r="H38" t="s">
         <v>350</v>
       </c>
-      <c r="G38" t="s">
+      <c r="I38" t="s">
         <v>351</v>
-      </c>
-[...4 lines deleted...]
-        <v>353</v>
       </c>
       <c r="J38" t="s">
         <v>24</v>
       </c>
       <c r="K38" t="s">
         <v>25</v>
       </c>
       <c r="L38" t="s">
         <v>26</v>
       </c>
       <c r="M38" t="s">
         <v>27</v>
       </c>
       <c r="N38" t="s">
         <v>28</v>
       </c>
       <c r="O38" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39">
-        <v>3350</v>
+        <v>3138</v>
       </c>
       <c r="B39" t="s">
+        <v>353</v>
+      </c>
+      <c r="C39" t="s">
+        <v>354</v>
+      </c>
+      <c r="D39" t="s">
         <v>355</v>
       </c>
-      <c r="C39" t="s">
+      <c r="E39" t="s">
         <v>356</v>
       </c>
-      <c r="D39" t="s">
+      <c r="F39" t="s">
         <v>357</v>
       </c>
-      <c r="E39" t="s">
+      <c r="G39" t="s">
         <v>358</v>
       </c>
-      <c r="F39" t="s">
+      <c r="H39" t="s">
         <v>359</v>
       </c>
-      <c r="G39" t="s">
+      <c r="I39" t="s">
         <v>360</v>
       </c>
-      <c r="H39" t="s">
+      <c r="J39" t="s">
+        <v>24</v>
+      </c>
+      <c r="K39" t="s">
+        <v>112</v>
+      </c>
+      <c r="L39" t="s">
+        <v>26</v>
+      </c>
+      <c r="M39" t="s">
+        <v>113</v>
+      </c>
+      <c r="N39" t="s">
+        <v>28</v>
+      </c>
+      <c r="O39" t="s">
         <v>361</v>
-      </c>
-[...19 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40">
-        <v>3352</v>
+        <v>3144</v>
       </c>
       <c r="B40" t="s">
+        <v>362</v>
+      </c>
+      <c r="C40" t="s">
+        <v>363</v>
+      </c>
+      <c r="D40" t="s">
+        <v>364</v>
+      </c>
+      <c r="E40" t="s">
+        <v>365</v>
+      </c>
+      <c r="F40" t="s">
+        <v>366</v>
+      </c>
+      <c r="G40" t="s">
+        <v>367</v>
+      </c>
+      <c r="H40" t="s">
         <v>368</v>
       </c>
-      <c r="C40" t="s">
+      <c r="I40" t="s">
         <v>369</v>
       </c>
-      <c r="D40" t="s">
+      <c r="J40" t="s">
+        <v>24</v>
+      </c>
+      <c r="K40" t="s">
+        <v>25</v>
+      </c>
+      <c r="L40" t="s">
+        <v>26</v>
+      </c>
+      <c r="M40" t="s">
+        <v>27</v>
+      </c>
+      <c r="N40" t="s">
+        <v>28</v>
+      </c>
+      <c r="O40" t="s">
         <v>370</v>
-      </c>
-[...31 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41">
-        <v>3354</v>
+        <v>3150</v>
       </c>
       <c r="B41" t="s">
-        <v>381</v>
+        <v>371</v>
       </c>
       <c r="C41" t="s">
-        <v>382</v>
+        <v>372</v>
       </c>
       <c r="D41" t="s">
-        <v>383</v>
+        <v>373</v>
       </c>
       <c r="E41" t="s">
-        <v>384</v>
+        <v>374</v>
       </c>
       <c r="F41" t="s">
-        <v>385</v>
+        <v>375</v>
       </c>
       <c r="G41" t="s">
-        <v>386</v>
+        <v>376</v>
       </c>
       <c r="H41" t="s">
-        <v>387</v>
+        <v>377</v>
       </c>
       <c r="I41" t="s">
-        <v>388</v>
+        <v>378</v>
       </c>
       <c r="J41" t="s">
         <v>24</v>
       </c>
       <c r="K41" t="s">
         <v>25</v>
       </c>
       <c r="L41" t="s">
         <v>26</v>
       </c>
       <c r="M41" t="s">
         <v>27</v>
       </c>
       <c r="N41" t="s">
         <v>28</v>
       </c>
       <c r="O41" t="s">
-        <v>389</v>
+        <v>379</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42">
-        <v>3359</v>
+        <v>3156</v>
       </c>
       <c r="B42" t="s">
-        <v>390</v>
+        <v>380</v>
       </c>
       <c r="C42" t="s">
-        <v>391</v>
+        <v>381</v>
       </c>
       <c r="D42" t="s">
-        <v>392</v>
+        <v>382</v>
       </c>
       <c r="E42" t="s">
-        <v>393</v>
+        <v>383</v>
       </c>
       <c r="F42" t="s">
-        <v>394</v>
+        <v>384</v>
       </c>
       <c r="G42" t="s">
-        <v>395</v>
+        <v>385</v>
       </c>
       <c r="H42" t="s">
-        <v>396</v>
+        <v>386</v>
       </c>
       <c r="I42" t="s">
-        <v>397</v>
+        <v>387</v>
       </c>
       <c r="J42" t="s">
         <v>24</v>
       </c>
       <c r="K42" t="s">
-        <v>398</v>
+        <v>25</v>
       </c>
       <c r="L42" t="s">
         <v>26</v>
       </c>
       <c r="M42" t="s">
-        <v>399</v>
+        <v>27</v>
       </c>
       <c r="N42" t="s">
         <v>28</v>
       </c>
       <c r="O42" t="s">
-        <v>400</v>
+        <v>388</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43">
-        <v>3361</v>
+        <v>3220</v>
       </c>
       <c r="B43" t="s">
-        <v>401</v>
+        <v>389</v>
       </c>
       <c r="C43" t="s">
-        <v>402</v>
+        <v>390</v>
       </c>
       <c r="D43" t="s">
-        <v>403</v>
+        <v>391</v>
       </c>
       <c r="E43" t="s">
-        <v>404</v>
+        <v>392</v>
       </c>
       <c r="F43" t="s">
-        <v>405</v>
+        <v>393</v>
       </c>
       <c r="G43" t="s">
-        <v>406</v>
+        <v>394</v>
       </c>
       <c r="H43" t="s">
-        <v>407</v>
+        <v>395</v>
       </c>
       <c r="I43" t="s">
-        <v>408</v>
+        <v>396</v>
       </c>
       <c r="J43" t="s">
         <v>24</v>
       </c>
       <c r="K43" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="L43" t="s">
         <v>26</v>
       </c>
       <c r="M43" t="s">
-        <v>131</v>
+        <v>27</v>
       </c>
       <c r="N43" t="s">
         <v>28</v>
       </c>
       <c r="O43" t="s">
-        <v>409</v>
+        <v>397</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44">
-        <v>3365</v>
+        <v>3267</v>
       </c>
       <c r="B44" t="s">
-        <v>410</v>
+        <v>398</v>
       </c>
       <c r="C44" t="s">
-        <v>411</v>
+        <v>399</v>
       </c>
       <c r="D44" t="s">
-        <v>412</v>
+        <v>400</v>
       </c>
       <c r="E44" t="s">
-        <v>413</v>
+        <v>401</v>
       </c>
       <c r="F44" t="s">
-        <v>414</v>
+        <v>402</v>
       </c>
       <c r="G44" t="s">
-        <v>415</v>
+        <v>403</v>
       </c>
       <c r="H44" t="s">
-        <v>416</v>
+        <v>404</v>
       </c>
       <c r="I44" t="s">
-        <v>417</v>
+        <v>405</v>
       </c>
       <c r="J44" t="s">
         <v>24</v>
       </c>
       <c r="K44" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="L44" t="s">
         <v>26</v>
       </c>
       <c r="M44" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="N44" t="s">
         <v>28</v>
       </c>
       <c r="O44" t="s">
-        <v>418</v>
+        <v>406</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45">
-        <v>3366</v>
+        <v>3272</v>
       </c>
       <c r="B45" t="s">
-        <v>419</v>
+        <v>407</v>
       </c>
       <c r="C45" t="s">
-        <v>420</v>
+        <v>408</v>
       </c>
       <c r="D45" t="s">
-        <v>421</v>
+        <v>409</v>
       </c>
       <c r="E45" t="s">
-        <v>422</v>
+        <v>410</v>
       </c>
       <c r="F45" t="s">
-        <v>423</v>
+        <v>411</v>
       </c>
       <c r="G45" t="s">
-        <v>424</v>
+        <v>412</v>
       </c>
       <c r="H45" t="s">
-        <v>425</v>
+        <v>413</v>
       </c>
       <c r="I45" t="s">
-        <v>426</v>
+        <v>414</v>
       </c>
       <c r="J45" t="s">
         <v>24</v>
       </c>
       <c r="K45" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="L45" t="s">
         <v>26</v>
       </c>
       <c r="M45" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="N45" t="s">
         <v>28</v>
       </c>
       <c r="O45" t="s">
-        <v>427</v>
+        <v>415</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="A46">
-        <v>3372</v>
+        <v>3279</v>
       </c>
       <c r="B46" t="s">
-        <v>428</v>
+        <v>416</v>
       </c>
       <c r="C46" t="s">
-        <v>429</v>
+        <v>417</v>
       </c>
       <c r="D46" t="s">
-        <v>430</v>
+        <v>418</v>
       </c>
       <c r="E46" t="s">
-        <v>431</v>
+        <v>419</v>
       </c>
       <c r="F46" t="s">
-        <v>432</v>
+        <v>420</v>
       </c>
       <c r="G46" t="s">
-        <v>433</v>
+        <v>421</v>
       </c>
       <c r="H46" t="s">
-        <v>434</v>
+        <v>422</v>
       </c>
       <c r="I46" t="s">
-        <v>435</v>
+        <v>423</v>
       </c>
       <c r="J46" t="s">
         <v>24</v>
       </c>
       <c r="K46" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="L46" t="s">
         <v>26</v>
       </c>
       <c r="M46" t="s">
-        <v>131</v>
+        <v>27</v>
       </c>
       <c r="N46" t="s">
         <v>28</v>
       </c>
       <c r="O46" t="s">
-        <v>436</v>
+        <v>424</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47">
-        <v>3373</v>
+        <v>3313</v>
       </c>
       <c r="B47" t="s">
-        <v>437</v>
+        <v>425</v>
       </c>
       <c r="C47" t="s">
-        <v>438</v>
+        <v>426</v>
       </c>
       <c r="D47" t="s">
-        <v>439</v>
+        <v>427</v>
       </c>
       <c r="E47" t="s">
-        <v>440</v>
+        <v>428</v>
       </c>
       <c r="F47" t="s">
-        <v>441</v>
+        <v>429</v>
       </c>
       <c r="G47" t="s">
-        <v>442</v>
+        <v>430</v>
       </c>
       <c r="H47" t="s">
-        <v>443</v>
+        <v>431</v>
       </c>
       <c r="I47" t="s">
-        <v>444</v>
+        <v>432</v>
       </c>
       <c r="J47" t="s">
         <v>24</v>
       </c>
       <c r="K47" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="L47" t="s">
         <v>26</v>
       </c>
       <c r="M47" t="s">
-        <v>131</v>
+        <v>27</v>
       </c>
       <c r="N47" t="s">
         <v>28</v>
       </c>
       <c r="O47" t="s">
-        <v>445</v>
+        <v>433</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="A48">
-        <v>3375</v>
+        <v>3316</v>
       </c>
       <c r="B48" t="s">
-        <v>446</v>
+        <v>434</v>
       </c>
       <c r="C48" t="s">
-        <v>447</v>
+        <v>435</v>
       </c>
       <c r="D48" t="s">
-        <v>448</v>
+        <v>436</v>
       </c>
       <c r="E48" t="s">
-        <v>449</v>
+        <v>437</v>
       </c>
       <c r="F48" t="s">
-        <v>450</v>
+        <v>438</v>
       </c>
       <c r="G48" t="s">
-        <v>451</v>
+        <v>439</v>
       </c>
       <c r="H48" t="s">
-        <v>452</v>
+        <v>440</v>
       </c>
       <c r="I48" t="s">
-        <v>453</v>
+        <v>441</v>
       </c>
       <c r="J48" t="s">
-        <v>363</v>
+        <v>24</v>
       </c>
       <c r="K48" t="s">
-        <v>316</v>
+        <v>47</v>
       </c>
       <c r="L48" t="s">
-        <v>365</v>
+        <v>26</v>
       </c>
       <c r="M48" t="s">
-        <v>317</v>
+        <v>48</v>
       </c>
       <c r="N48" t="s">
         <v>28</v>
       </c>
       <c r="O48" t="s">
-        <v>454</v>
+        <v>442</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49">
-        <v>3381</v>
+        <v>3330</v>
       </c>
       <c r="B49" t="s">
-        <v>455</v>
+        <v>443</v>
       </c>
       <c r="C49" t="s">
-        <v>456</v>
+        <v>444</v>
       </c>
       <c r="D49" t="s">
-        <v>457</v>
+        <v>445</v>
       </c>
       <c r="E49" t="s">
-        <v>458</v>
+        <v>446</v>
       </c>
       <c r="F49" t="s">
-        <v>459</v>
+        <v>447</v>
       </c>
       <c r="G49" t="s">
-        <v>460</v>
+        <v>448</v>
       </c>
       <c r="H49" t="s">
-        <v>461</v>
+        <v>449</v>
       </c>
       <c r="I49" t="s">
-        <v>462</v>
+        <v>450</v>
       </c>
       <c r="J49" t="s">
-        <v>363</v>
+        <v>24</v>
       </c>
       <c r="K49" t="s">
-        <v>316</v>
+        <v>25</v>
       </c>
       <c r="L49" t="s">
-        <v>365</v>
+        <v>26</v>
       </c>
       <c r="M49" t="s">
-        <v>317</v>
+        <v>27</v>
       </c>
       <c r="N49" t="s">
         <v>28</v>
       </c>
       <c r="O49" t="s">
-        <v>463</v>
+        <v>451</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50">
-        <v>3383</v>
+        <v>3331</v>
       </c>
       <c r="B50" t="s">
-        <v>464</v>
+        <v>452</v>
       </c>
       <c r="C50" t="s">
-        <v>465</v>
+        <v>453</v>
       </c>
       <c r="D50" t="s">
-        <v>466</v>
+        <v>454</v>
       </c>
       <c r="E50" t="s">
-        <v>467</v>
+        <v>455</v>
       </c>
       <c r="F50" t="s">
-        <v>468</v>
+        <v>456</v>
       </c>
       <c r="G50" t="s">
-        <v>469</v>
+        <v>457</v>
       </c>
       <c r="H50" t="s">
-        <v>470</v>
+        <v>458</v>
       </c>
       <c r="I50" t="s">
-        <v>471</v>
+        <v>459</v>
       </c>
       <c r="J50" t="s">
         <v>24</v>
       </c>
       <c r="K50" t="s">
-        <v>472</v>
+        <v>25</v>
       </c>
       <c r="L50" t="s">
         <v>26</v>
       </c>
       <c r="M50" t="s">
-        <v>473</v>
+        <v>27</v>
       </c>
       <c r="N50" t="s">
         <v>28</v>
       </c>
       <c r="O50" t="s">
-        <v>474</v>
+        <v>460</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51">
-        <v>3389</v>
+        <v>3336</v>
       </c>
       <c r="B51" t="s">
-        <v>475</v>
+        <v>461</v>
       </c>
       <c r="C51" t="s">
-        <v>476</v>
+        <v>462</v>
       </c>
       <c r="D51" t="s">
-        <v>477</v>
+        <v>463</v>
       </c>
       <c r="E51" t="s">
-        <v>478</v>
+        <v>464</v>
       </c>
       <c r="F51" t="s">
-        <v>479</v>
+        <v>465</v>
       </c>
       <c r="G51" t="s">
-        <v>480</v>
+        <v>466</v>
       </c>
       <c r="H51" t="s">
-        <v>481</v>
+        <v>467</v>
       </c>
       <c r="I51" t="s">
-        <v>482</v>
+        <v>468</v>
       </c>
       <c r="J51" t="s">
         <v>24</v>
       </c>
       <c r="K51" t="s">
-        <v>483</v>
+        <v>469</v>
       </c>
       <c r="L51" t="s">
         <v>26</v>
       </c>
       <c r="M51" t="s">
-        <v>484</v>
+        <v>470</v>
       </c>
       <c r="N51" t="s">
         <v>28</v>
       </c>
       <c r="O51" t="s">
-        <v>485</v>
+        <v>471</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52">
-        <v>3390</v>
+        <v>3341</v>
       </c>
       <c r="B52" t="s">
-        <v>486</v>
+        <v>472</v>
       </c>
       <c r="C52" t="s">
-        <v>487</v>
+        <v>473</v>
       </c>
       <c r="D52" t="s">
-        <v>488</v>
+        <v>474</v>
       </c>
       <c r="E52" t="s">
-        <v>489</v>
+        <v>475</v>
       </c>
       <c r="F52" t="s">
-        <v>490</v>
+        <v>476</v>
       </c>
       <c r="G52" t="s">
-        <v>491</v>
+        <v>477</v>
       </c>
       <c r="H52" t="s">
-        <v>492</v>
+        <v>478</v>
       </c>
       <c r="I52" t="s">
-        <v>493</v>
+        <v>479</v>
       </c>
       <c r="J52" t="s">
         <v>24</v>
       </c>
       <c r="K52" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L52" t="s">
         <v>26</v>
       </c>
       <c r="M52" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N52" t="s">
         <v>28</v>
       </c>
       <c r="O52" t="s">
-        <v>494</v>
+        <v>480</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53">
-        <v>3395</v>
+        <v>3342</v>
       </c>
       <c r="B53" t="s">
-        <v>495</v>
+        <v>481</v>
       </c>
       <c r="C53" t="s">
-        <v>496</v>
+        <v>482</v>
       </c>
       <c r="D53" t="s">
-        <v>497</v>
+        <v>483</v>
       </c>
       <c r="E53" t="s">
-        <v>498</v>
+        <v>484</v>
       </c>
       <c r="F53" t="s">
-        <v>499</v>
+        <v>485</v>
       </c>
       <c r="G53" t="s">
-        <v>500</v>
+        <v>486</v>
       </c>
       <c r="H53" t="s">
-        <v>501</v>
+        <v>487</v>
       </c>
       <c r="I53" t="s">
-        <v>502</v>
+        <v>488</v>
       </c>
       <c r="J53" t="s">
         <v>24</v>
       </c>
       <c r="K53" t="s">
-        <v>503</v>
+        <v>112</v>
       </c>
       <c r="L53" t="s">
         <v>26</v>
       </c>
       <c r="M53" t="s">
-        <v>504</v>
+        <v>113</v>
       </c>
       <c r="N53" t="s">
         <v>28</v>
       </c>
       <c r="O53" t="s">
-        <v>505</v>
+        <v>489</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="A54">
-        <v>3406</v>
+        <v>3347</v>
       </c>
       <c r="B54" t="s">
-        <v>506</v>
+        <v>490</v>
       </c>
       <c r="C54" t="s">
-        <v>507</v>
+        <v>491</v>
       </c>
       <c r="D54" t="s">
-        <v>508</v>
+        <v>492</v>
       </c>
       <c r="E54" t="s">
-        <v>509</v>
+        <v>493</v>
       </c>
       <c r="F54" t="s">
-        <v>510</v>
+        <v>494</v>
       </c>
       <c r="G54" t="s">
-        <v>511</v>
+        <v>495</v>
       </c>
       <c r="H54" t="s">
-        <v>512</v>
+        <v>496</v>
       </c>
       <c r="I54" t="s">
-        <v>513</v>
+        <v>497</v>
       </c>
       <c r="J54" t="s">
         <v>24</v>
       </c>
       <c r="K54" t="s">
-        <v>141</v>
+        <v>112</v>
       </c>
       <c r="L54" t="s">
         <v>26</v>
       </c>
       <c r="M54" t="s">
-        <v>142</v>
+        <v>113</v>
       </c>
       <c r="N54" t="s">
         <v>28</v>
       </c>
       <c r="O54" t="s">
-        <v>514</v>
+        <v>498</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55">
-        <v>3410</v>
+        <v>3348</v>
       </c>
       <c r="B55" t="s">
-        <v>515</v>
+        <v>499</v>
       </c>
       <c r="C55" t="s">
-        <v>516</v>
+        <v>500</v>
       </c>
       <c r="D55" t="s">
-        <v>517</v>
+        <v>501</v>
       </c>
       <c r="E55" t="s">
-        <v>518</v>
+        <v>502</v>
       </c>
       <c r="F55" t="s">
-        <v>519</v>
+        <v>503</v>
       </c>
       <c r="G55" t="s">
-        <v>520</v>
+        <v>504</v>
       </c>
       <c r="H55" t="s">
-        <v>521</v>
+        <v>505</v>
       </c>
       <c r="I55" t="s">
-        <v>522</v>
+        <v>506</v>
       </c>
       <c r="J55" t="s">
         <v>24</v>
       </c>
       <c r="K55" t="s">
         <v>25</v>
       </c>
       <c r="L55" t="s">
         <v>26</v>
       </c>
       <c r="M55" t="s">
         <v>27</v>
       </c>
       <c r="N55" t="s">
         <v>28</v>
       </c>
       <c r="O55" t="s">
-        <v>523</v>
+        <v>507</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56">
-        <v>3414</v>
+        <v>3350</v>
       </c>
       <c r="B56" t="s">
-        <v>524</v>
+        <v>508</v>
       </c>
       <c r="C56" t="s">
-        <v>525</v>
+        <v>509</v>
       </c>
       <c r="D56" t="s">
-        <v>526</v>
+        <v>510</v>
       </c>
       <c r="E56" t="s">
-        <v>527</v>
+        <v>511</v>
       </c>
       <c r="F56" t="s">
-        <v>528</v>
+        <v>512</v>
       </c>
       <c r="G56" t="s">
-        <v>529</v>
+        <v>513</v>
       </c>
       <c r="H56" t="s">
-        <v>530</v>
+        <v>514</v>
       </c>
       <c r="I56" t="s">
-        <v>531</v>
+        <v>515</v>
       </c>
       <c r="J56" t="s">
-        <v>24</v>
+        <v>516</v>
       </c>
       <c r="K56" t="s">
-        <v>141</v>
+        <v>517</v>
       </c>
       <c r="L56" t="s">
-        <v>26</v>
+        <v>518</v>
       </c>
       <c r="M56" t="s">
-        <v>142</v>
+        <v>519</v>
       </c>
       <c r="N56" t="s">
         <v>28</v>
       </c>
       <c r="O56" t="s">
-        <v>532</v>
+        <v>520</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57">
-        <v>3417</v>
+        <v>3352</v>
       </c>
       <c r="B57" t="s">
+        <v>521</v>
+      </c>
+      <c r="C57" t="s">
+        <v>522</v>
+      </c>
+      <c r="D57" t="s">
+        <v>523</v>
+      </c>
+      <c r="E57" t="s">
+        <v>524</v>
+      </c>
+      <c r="F57" t="s">
+        <v>525</v>
+      </c>
+      <c r="G57" t="s">
+        <v>526</v>
+      </c>
+      <c r="H57" t="s">
+        <v>527</v>
+      </c>
+      <c r="I57" t="s">
+        <v>528</v>
+      </c>
+      <c r="J57" t="s">
+        <v>529</v>
+      </c>
+      <c r="K57" t="s">
+        <v>530</v>
+      </c>
+      <c r="L57" t="s">
+        <v>531</v>
+      </c>
+      <c r="M57" t="s">
+        <v>532</v>
+      </c>
+      <c r="N57" t="s">
+        <v>28</v>
+      </c>
+      <c r="O57" t="s">
         <v>533</v>
-      </c>
-[...37 lines deleted...]
-        <v>541</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58">
-        <v>3418</v>
+        <v>3354</v>
       </c>
       <c r="B58" t="s">
+        <v>534</v>
+      </c>
+      <c r="C58" t="s">
+        <v>535</v>
+      </c>
+      <c r="D58" t="s">
+        <v>536</v>
+      </c>
+      <c r="E58" t="s">
+        <v>537</v>
+      </c>
+      <c r="F58" t="s">
+        <v>538</v>
+      </c>
+      <c r="G58" t="s">
+        <v>539</v>
+      </c>
+      <c r="H58" t="s">
+        <v>540</v>
+      </c>
+      <c r="I58" t="s">
+        <v>541</v>
+      </c>
+      <c r="J58" t="s">
+        <v>24</v>
+      </c>
+      <c r="K58" t="s">
+        <v>25</v>
+      </c>
+      <c r="L58" t="s">
+        <v>26</v>
+      </c>
+      <c r="M58" t="s">
+        <v>27</v>
+      </c>
+      <c r="N58" t="s">
+        <v>28</v>
+      </c>
+      <c r="O58" t="s">
         <v>542</v>
-      </c>
-[...37 lines deleted...]
-        <v>550</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59">
-        <v>3419</v>
+        <v>3359</v>
       </c>
       <c r="B59" t="s">
+        <v>543</v>
+      </c>
+      <c r="C59" t="s">
+        <v>544</v>
+      </c>
+      <c r="D59" t="s">
+        <v>545</v>
+      </c>
+      <c r="E59" t="s">
+        <v>546</v>
+      </c>
+      <c r="F59" t="s">
+        <v>547</v>
+      </c>
+      <c r="G59" t="s">
+        <v>548</v>
+      </c>
+      <c r="H59" t="s">
+        <v>549</v>
+      </c>
+      <c r="I59" t="s">
+        <v>550</v>
+      </c>
+      <c r="J59" t="s">
+        <v>24</v>
+      </c>
+      <c r="K59" t="s">
         <v>551</v>
       </c>
-      <c r="C59" t="s">
+      <c r="L59" t="s">
+        <v>26</v>
+      </c>
+      <c r="M59" t="s">
         <v>552</v>
       </c>
-      <c r="D59" t="s">
+      <c r="N59" t="s">
+        <v>28</v>
+      </c>
+      <c r="O59" t="s">
         <v>553</v>
-      </c>
-[...31 lines deleted...]
-        <v>559</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60">
-        <v>3420</v>
+        <v>3361</v>
       </c>
       <c r="B60" t="s">
+        <v>554</v>
+      </c>
+      <c r="C60" t="s">
+        <v>555</v>
+      </c>
+      <c r="D60" t="s">
+        <v>556</v>
+      </c>
+      <c r="E60" t="s">
+        <v>557</v>
+      </c>
+      <c r="F60" t="s">
+        <v>558</v>
+      </c>
+      <c r="G60" t="s">
+        <v>559</v>
+      </c>
+      <c r="H60" t="s">
         <v>560</v>
       </c>
-      <c r="C60" t="s">
+      <c r="I60" t="s">
         <v>561</v>
       </c>
-      <c r="D60" t="s">
+      <c r="J60" t="s">
+        <v>24</v>
+      </c>
+      <c r="K60" t="s">
+        <v>112</v>
+      </c>
+      <c r="L60" t="s">
+        <v>26</v>
+      </c>
+      <c r="M60" t="s">
+        <v>113</v>
+      </c>
+      <c r="N60" t="s">
+        <v>28</v>
+      </c>
+      <c r="O60" t="s">
         <v>562</v>
-      </c>
-[...31 lines deleted...]
-        <v>568</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61">
-        <v>3438</v>
+        <v>3365</v>
       </c>
       <c r="B61" t="s">
+        <v>563</v>
+      </c>
+      <c r="C61" t="s">
+        <v>564</v>
+      </c>
+      <c r="D61" t="s">
+        <v>565</v>
+      </c>
+      <c r="E61" t="s">
+        <v>566</v>
+      </c>
+      <c r="F61" t="s">
+        <v>567</v>
+      </c>
+      <c r="G61" t="s">
+        <v>568</v>
+      </c>
+      <c r="H61" t="s">
         <v>569</v>
       </c>
-      <c r="C61" t="s">
+      <c r="I61" t="s">
         <v>570</v>
-      </c>
-[...16 lines deleted...]
-        <v>576</v>
       </c>
       <c r="J61" t="s">
         <v>24</v>
       </c>
       <c r="K61" t="s">
         <v>25</v>
       </c>
       <c r="L61" t="s">
         <v>26</v>
       </c>
       <c r="M61" t="s">
         <v>27</v>
       </c>
       <c r="N61" t="s">
         <v>28</v>
       </c>
       <c r="O61" t="s">
-        <v>577</v>
+        <v>571</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62">
-        <v>3444</v>
+        <v>3366</v>
       </c>
       <c r="B62" t="s">
+        <v>572</v>
+      </c>
+      <c r="C62" t="s">
+        <v>573</v>
+      </c>
+      <c r="D62" t="s">
+        <v>574</v>
+      </c>
+      <c r="E62" t="s">
+        <v>575</v>
+      </c>
+      <c r="F62" t="s">
+        <v>576</v>
+      </c>
+      <c r="G62" t="s">
+        <v>577</v>
+      </c>
+      <c r="H62" t="s">
         <v>578</v>
       </c>
-      <c r="C62" t="s">
+      <c r="I62" t="s">
         <v>579</v>
-      </c>
-[...16 lines deleted...]
-        <v>585</v>
       </c>
       <c r="J62" t="s">
         <v>24</v>
       </c>
       <c r="K62" t="s">
         <v>25</v>
       </c>
       <c r="L62" t="s">
         <v>26</v>
       </c>
       <c r="M62" t="s">
         <v>27</v>
       </c>
       <c r="N62" t="s">
         <v>28</v>
       </c>
       <c r="O62" t="s">
-        <v>586</v>
+        <v>580</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63">
-        <v>3461</v>
+        <v>3372</v>
       </c>
       <c r="B63" t="s">
+        <v>581</v>
+      </c>
+      <c r="C63" t="s">
+        <v>582</v>
+      </c>
+      <c r="D63" t="s">
+        <v>583</v>
+      </c>
+      <c r="E63" t="s">
+        <v>584</v>
+      </c>
+      <c r="F63" t="s">
+        <v>585</v>
+      </c>
+      <c r="G63" t="s">
+        <v>586</v>
+      </c>
+      <c r="H63" t="s">
         <v>587</v>
       </c>
-      <c r="C63" t="s">
+      <c r="I63" t="s">
         <v>588</v>
       </c>
-      <c r="D63" t="s">
+      <c r="J63" t="s">
+        <v>24</v>
+      </c>
+      <c r="K63" t="s">
+        <v>112</v>
+      </c>
+      <c r="L63" t="s">
+        <v>26</v>
+      </c>
+      <c r="M63" t="s">
+        <v>113</v>
+      </c>
+      <c r="N63" t="s">
+        <v>28</v>
+      </c>
+      <c r="O63" t="s">
         <v>589</v>
-      </c>
-[...31 lines deleted...]
-        <v>595</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="A64">
-        <v>3475</v>
+        <v>3373</v>
       </c>
       <c r="B64" t="s">
+        <v>590</v>
+      </c>
+      <c r="C64" t="s">
+        <v>591</v>
+      </c>
+      <c r="D64" t="s">
+        <v>592</v>
+      </c>
+      <c r="E64" t="s">
+        <v>593</v>
+      </c>
+      <c r="F64" t="s">
+        <v>594</v>
+      </c>
+      <c r="G64" t="s">
+        <v>595</v>
+      </c>
+      <c r="H64" t="s">
         <v>596</v>
       </c>
-      <c r="C64" t="s">
+      <c r="I64" t="s">
         <v>597</v>
       </c>
-      <c r="D64" t="s">
+      <c r="J64" t="s">
+        <v>24</v>
+      </c>
+      <c r="K64" t="s">
+        <v>112</v>
+      </c>
+      <c r="L64" t="s">
+        <v>26</v>
+      </c>
+      <c r="M64" t="s">
+        <v>113</v>
+      </c>
+      <c r="N64" t="s">
+        <v>28</v>
+      </c>
+      <c r="O64" t="s">
         <v>598</v>
-      </c>
-[...31 lines deleted...]
-        <v>604</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65">
-        <v>3476</v>
+        <v>3375</v>
       </c>
       <c r="B65" t="s">
+        <v>599</v>
+      </c>
+      <c r="C65" t="s">
+        <v>600</v>
+      </c>
+      <c r="D65" t="s">
+        <v>601</v>
+      </c>
+      <c r="E65" t="s">
+        <v>602</v>
+      </c>
+      <c r="F65" t="s">
+        <v>603</v>
+      </c>
+      <c r="G65" t="s">
+        <v>604</v>
+      </c>
+      <c r="H65" t="s">
         <v>605</v>
       </c>
-      <c r="C65" t="s">
+      <c r="I65" t="s">
         <v>606</v>
       </c>
-      <c r="D65" t="s">
+      <c r="J65" t="s">
+        <v>516</v>
+      </c>
+      <c r="K65" t="s">
+        <v>469</v>
+      </c>
+      <c r="L65" t="s">
+        <v>518</v>
+      </c>
+      <c r="M65" t="s">
+        <v>470</v>
+      </c>
+      <c r="N65" t="s">
+        <v>28</v>
+      </c>
+      <c r="O65" t="s">
         <v>607</v>
-      </c>
-[...31 lines deleted...]
-        <v>613</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="A66">
-        <v>3481</v>
+        <v>3381</v>
       </c>
       <c r="B66" t="s">
+        <v>608</v>
+      </c>
+      <c r="C66" t="s">
+        <v>609</v>
+      </c>
+      <c r="D66" t="s">
+        <v>610</v>
+      </c>
+      <c r="E66" t="s">
+        <v>611</v>
+      </c>
+      <c r="F66" t="s">
+        <v>612</v>
+      </c>
+      <c r="G66" t="s">
+        <v>613</v>
+      </c>
+      <c r="H66" t="s">
         <v>614</v>
       </c>
-      <c r="C66" t="s">
+      <c r="I66" t="s">
         <v>615</v>
       </c>
-      <c r="D66" t="s">
+      <c r="J66" t="s">
+        <v>516</v>
+      </c>
+      <c r="K66" t="s">
+        <v>469</v>
+      </c>
+      <c r="L66" t="s">
+        <v>518</v>
+      </c>
+      <c r="M66" t="s">
+        <v>470</v>
+      </c>
+      <c r="N66" t="s">
+        <v>28</v>
+      </c>
+      <c r="O66" t="s">
         <v>616</v>
-      </c>
-[...31 lines deleted...]
-        <v>622</v>
       </c>
     </row>
     <row r="67" spans="1:15">
       <c r="A67">
-        <v>3512</v>
+        <v>3383</v>
       </c>
       <c r="B67" t="s">
+        <v>617</v>
+      </c>
+      <c r="C67" t="s">
+        <v>618</v>
+      </c>
+      <c r="D67" t="s">
+        <v>619</v>
+      </c>
+      <c r="E67" t="s">
+        <v>620</v>
+      </c>
+      <c r="F67" t="s">
+        <v>621</v>
+      </c>
+      <c r="G67" t="s">
+        <v>622</v>
+      </c>
+      <c r="H67" t="s">
         <v>623</v>
       </c>
-      <c r="C67" t="s">
+      <c r="I67" t="s">
         <v>624</v>
       </c>
-      <c r="D67" t="s">
+      <c r="J67" t="s">
+        <v>24</v>
+      </c>
+      <c r="K67" t="s">
         <v>625</v>
       </c>
-      <c r="E67" t="s">
+      <c r="L67" t="s">
+        <v>26</v>
+      </c>
+      <c r="M67" t="s">
         <v>626</v>
       </c>
-      <c r="F67" t="s">
+      <c r="N67" t="s">
+        <v>28</v>
+      </c>
+      <c r="O67" t="s">
         <v>627</v>
-      </c>
-[...25 lines deleted...]
-        <v>631</v>
       </c>
     </row>
     <row r="68" spans="1:15">
       <c r="A68">
-        <v>3520</v>
+        <v>3389</v>
       </c>
       <c r="B68" t="s">
+        <v>628</v>
+      </c>
+      <c r="C68" t="s">
+        <v>629</v>
+      </c>
+      <c r="D68" t="s">
+        <v>630</v>
+      </c>
+      <c r="E68" t="s">
+        <v>631</v>
+      </c>
+      <c r="F68" t="s">
         <v>632</v>
       </c>
-      <c r="C68" t="s">
+      <c r="G68" t="s">
         <v>633</v>
       </c>
-      <c r="D68" t="s">
+      <c r="H68" t="s">
         <v>634</v>
       </c>
-      <c r="E68" t="s">
+      <c r="I68" t="s">
         <v>635</v>
       </c>
-      <c r="F68" t="s">
+      <c r="J68" t="s">
+        <v>24</v>
+      </c>
+      <c r="K68" t="s">
         <v>636</v>
       </c>
-      <c r="G68" t="s">
+      <c r="L68" t="s">
+        <v>26</v>
+      </c>
+      <c r="M68" t="s">
         <v>637</v>
       </c>
-      <c r="H68" t="s">
+      <c r="N68" t="s">
+        <v>28</v>
+      </c>
+      <c r="O68" t="s">
         <v>638</v>
-      </c>
-[...19 lines deleted...]
-        <v>642</v>
       </c>
     </row>
     <row r="69" spans="1:15">
       <c r="A69">
-        <v>3534</v>
+        <v>3390</v>
       </c>
       <c r="B69" t="s">
+        <v>639</v>
+      </c>
+      <c r="C69" t="s">
+        <v>640</v>
+      </c>
+      <c r="D69" t="s">
+        <v>641</v>
+      </c>
+      <c r="E69" t="s">
+        <v>642</v>
+      </c>
+      <c r="F69" t="s">
         <v>643</v>
       </c>
-      <c r="C69" t="s">
+      <c r="G69" t="s">
         <v>644</v>
       </c>
-      <c r="D69" t="s">
+      <c r="H69" t="s">
         <v>645</v>
       </c>
-      <c r="E69" t="s">
+      <c r="I69" t="s">
         <v>646</v>
-      </c>
-[...10 lines deleted...]
-        <v>650</v>
       </c>
       <c r="J69" t="s">
         <v>24</v>
       </c>
       <c r="K69" t="s">
         <v>25</v>
       </c>
       <c r="L69" t="s">
         <v>26</v>
       </c>
       <c r="M69" t="s">
         <v>27</v>
       </c>
       <c r="N69" t="s">
         <v>28</v>
       </c>
       <c r="O69" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
     </row>
     <row r="70" spans="1:15">
       <c r="A70">
-        <v>3553</v>
+        <v>3395</v>
       </c>
       <c r="B70" t="s">
+        <v>648</v>
+      </c>
+      <c r="C70" t="s">
+        <v>649</v>
+      </c>
+      <c r="D70" t="s">
+        <v>650</v>
+      </c>
+      <c r="E70" t="s">
+        <v>651</v>
+      </c>
+      <c r="F70" t="s">
         <v>652</v>
       </c>
-      <c r="C70" t="s">
+      <c r="G70" t="s">
         <v>653</v>
       </c>
-      <c r="D70" t="s">
+      <c r="H70" t="s">
         <v>654</v>
       </c>
-      <c r="E70" t="s">
+      <c r="I70" t="s">
         <v>655</v>
       </c>
-      <c r="F70" t="s">
+      <c r="J70" t="s">
+        <v>24</v>
+      </c>
+      <c r="K70" t="s">
         <v>656</v>
       </c>
-      <c r="G70" t="s">
+      <c r="L70" t="s">
+        <v>26</v>
+      </c>
+      <c r="M70" t="s">
         <v>657</v>
       </c>
-      <c r="H70" t="s">
+      <c r="N70" t="s">
+        <v>28</v>
+      </c>
+      <c r="O70" t="s">
         <v>658</v>
-      </c>
-[...19 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="71" spans="1:15">
       <c r="A71">
-        <v>3567</v>
+        <v>3406</v>
       </c>
       <c r="B71" t="s">
+        <v>659</v>
+      </c>
+      <c r="C71" t="s">
+        <v>660</v>
+      </c>
+      <c r="D71" t="s">
         <v>661</v>
       </c>
-      <c r="C71" t="s">
+      <c r="E71" t="s">
         <v>662</v>
       </c>
-      <c r="D71" t="s">
+      <c r="F71" t="s">
         <v>663</v>
       </c>
-      <c r="E71" t="s">
+      <c r="G71" t="s">
         <v>664</v>
       </c>
-      <c r="F71" t="s">
+      <c r="H71" t="s">
         <v>665</v>
       </c>
-      <c r="G71" t="s">
+      <c r="I71" t="s">
         <v>666</v>
       </c>
-      <c r="H71" t="s">
+      <c r="J71" t="s">
+        <v>24</v>
+      </c>
+      <c r="K71" t="s">
+        <v>47</v>
+      </c>
+      <c r="L71" t="s">
+        <v>26</v>
+      </c>
+      <c r="M71" t="s">
+        <v>48</v>
+      </c>
+      <c r="N71" t="s">
+        <v>28</v>
+      </c>
+      <c r="O71" t="s">
         <v>667</v>
-      </c>
-[...19 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="A72">
-        <v>3581</v>
+        <v>3410</v>
       </c>
       <c r="B72" t="s">
+        <v>668</v>
+      </c>
+      <c r="C72" t="s">
+        <v>669</v>
+      </c>
+      <c r="D72" t="s">
+        <v>670</v>
+      </c>
+      <c r="E72" t="s">
+        <v>671</v>
+      </c>
+      <c r="F72" t="s">
         <v>672</v>
       </c>
-      <c r="C72" t="s">
+      <c r="G72" t="s">
         <v>673</v>
       </c>
-      <c r="D72" t="s">
+      <c r="H72" t="s">
         <v>674</v>
       </c>
-      <c r="E72" t="s">
+      <c r="I72" t="s">
         <v>675</v>
       </c>
-      <c r="F72" t="s">
+      <c r="J72" t="s">
+        <v>24</v>
+      </c>
+      <c r="K72" t="s">
+        <v>25</v>
+      </c>
+      <c r="L72" t="s">
+        <v>26</v>
+      </c>
+      <c r="M72" t="s">
+        <v>27</v>
+      </c>
+      <c r="N72" t="s">
+        <v>28</v>
+      </c>
+      <c r="O72" t="s">
         <v>676</v>
-      </c>
-[...25 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="73" spans="1:15">
       <c r="A73">
-        <v>3588</v>
+        <v>3414</v>
       </c>
       <c r="B73" t="s">
+        <v>677</v>
+      </c>
+      <c r="C73" t="s">
+        <v>678</v>
+      </c>
+      <c r="D73" t="s">
+        <v>679</v>
+      </c>
+      <c r="E73" t="s">
+        <v>680</v>
+      </c>
+      <c r="F73" t="s">
         <v>681</v>
       </c>
-      <c r="C73" t="s">
+      <c r="G73" t="s">
         <v>682</v>
       </c>
-      <c r="D73" t="s">
+      <c r="H73" t="s">
         <v>683</v>
       </c>
-      <c r="E73" t="s">
+      <c r="I73" t="s">
         <v>684</v>
       </c>
-      <c r="F73" t="s">
+      <c r="J73" t="s">
+        <v>24</v>
+      </c>
+      <c r="K73" t="s">
+        <v>47</v>
+      </c>
+      <c r="L73" t="s">
+        <v>26</v>
+      </c>
+      <c r="M73" t="s">
+        <v>48</v>
+      </c>
+      <c r="N73" t="s">
+        <v>28</v>
+      </c>
+      <c r="O73" t="s">
         <v>685</v>
-      </c>
-[...25 lines deleted...]
-        <v>691</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="A74">
-        <v>3591</v>
+        <v>3417</v>
       </c>
       <c r="B74" t="s">
+        <v>686</v>
+      </c>
+      <c r="C74" t="s">
+        <v>687</v>
+      </c>
+      <c r="D74" t="s">
+        <v>688</v>
+      </c>
+      <c r="E74" t="s">
+        <v>689</v>
+      </c>
+      <c r="F74" t="s">
+        <v>690</v>
+      </c>
+      <c r="G74" t="s">
+        <v>691</v>
+      </c>
+      <c r="H74" t="s">
         <v>692</v>
       </c>
-      <c r="C74" t="s">
+      <c r="I74" t="s">
         <v>693</v>
       </c>
-      <c r="D74" t="s">
+      <c r="J74" t="s">
+        <v>24</v>
+      </c>
+      <c r="K74" t="s">
+        <v>25</v>
+      </c>
+      <c r="L74" t="s">
+        <v>26</v>
+      </c>
+      <c r="M74" t="s">
+        <v>27</v>
+      </c>
+      <c r="N74" t="s">
+        <v>28</v>
+      </c>
+      <c r="O74" t="s">
         <v>694</v>
-      </c>
-[...31 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75">
-        <v>3686</v>
+        <v>3418</v>
       </c>
       <c r="B75" t="s">
+        <v>695</v>
+      </c>
+      <c r="C75" t="s">
+        <v>696</v>
+      </c>
+      <c r="D75" t="s">
+        <v>697</v>
+      </c>
+      <c r="E75" t="s">
+        <v>698</v>
+      </c>
+      <c r="F75" t="s">
+        <v>699</v>
+      </c>
+      <c r="G75" t="s">
+        <v>700</v>
+      </c>
+      <c r="H75" t="s">
         <v>701</v>
       </c>
-      <c r="C75" t="s">
+      <c r="I75" t="s">
         <v>702</v>
       </c>
-      <c r="D75" t="s">
+      <c r="J75" t="s">
+        <v>24</v>
+      </c>
+      <c r="K75" t="s">
+        <v>112</v>
+      </c>
+      <c r="L75" t="s">
+        <v>26</v>
+      </c>
+      <c r="M75" t="s">
+        <v>113</v>
+      </c>
+      <c r="N75" t="s">
+        <v>28</v>
+      </c>
+      <c r="O75" t="s">
         <v>703</v>
-      </c>
-[...31 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="A76">
-        <v>3689</v>
+        <v>3419</v>
       </c>
       <c r="B76" t="s">
+        <v>704</v>
+      </c>
+      <c r="C76" t="s">
+        <v>705</v>
+      </c>
+      <c r="D76" t="s">
+        <v>706</v>
+      </c>
+      <c r="E76" t="s">
+        <v>707</v>
+      </c>
+      <c r="F76" t="s">
+        <v>708</v>
+      </c>
+      <c r="G76" t="s">
+        <v>709</v>
+      </c>
+      <c r="H76" t="s">
         <v>710</v>
       </c>
-      <c r="C76" t="s">
+      <c r="I76" t="s">
         <v>711</v>
-      </c>
-[...16 lines deleted...]
-        <v>717</v>
       </c>
       <c r="J76" t="s">
         <v>24</v>
       </c>
       <c r="K76" t="s">
         <v>25</v>
       </c>
       <c r="L76" t="s">
         <v>26</v>
       </c>
       <c r="M76" t="s">
         <v>27</v>
       </c>
       <c r="N76" t="s">
         <v>28</v>
       </c>
       <c r="O76" t="s">
-        <v>718</v>
+        <v>712</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77">
-        <v>3701</v>
+        <v>3420</v>
       </c>
       <c r="B77" t="s">
+        <v>713</v>
+      </c>
+      <c r="C77" t="s">
+        <v>714</v>
+      </c>
+      <c r="D77" t="s">
+        <v>715</v>
+      </c>
+      <c r="E77" t="s">
+        <v>716</v>
+      </c>
+      <c r="F77" t="s">
+        <v>717</v>
+      </c>
+      <c r="G77" t="s">
+        <v>718</v>
+      </c>
+      <c r="H77" t="s">
         <v>719</v>
       </c>
-      <c r="C77" t="s">
+      <c r="I77" t="s">
         <v>720</v>
       </c>
-      <c r="D77" t="s">
+      <c r="J77" t="s">
+        <v>24</v>
+      </c>
+      <c r="K77" t="s">
+        <v>112</v>
+      </c>
+      <c r="L77" t="s">
+        <v>26</v>
+      </c>
+      <c r="M77" t="s">
+        <v>113</v>
+      </c>
+      <c r="N77" t="s">
+        <v>28</v>
+      </c>
+      <c r="O77" t="s">
         <v>721</v>
-      </c>
-[...31 lines deleted...]
-        <v>727</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="A78">
-        <v>3702</v>
+        <v>3422</v>
       </c>
       <c r="B78" t="s">
+        <v>722</v>
+      </c>
+      <c r="C78" t="s">
+        <v>723</v>
+      </c>
+      <c r="D78" t="s">
+        <v>724</v>
+      </c>
+      <c r="E78" t="s">
+        <v>725</v>
+      </c>
+      <c r="F78" t="s">
+        <v>726</v>
+      </c>
+      <c r="G78" t="s">
+        <v>727</v>
+      </c>
+      <c r="H78" t="s">
         <v>728</v>
       </c>
-      <c r="C78" t="s">
+      <c r="I78" t="s">
         <v>729</v>
       </c>
-      <c r="D78" t="s">
+      <c r="J78" t="s">
+        <v>24</v>
+      </c>
+      <c r="K78" t="s">
+        <v>25</v>
+      </c>
+      <c r="L78" t="s">
+        <v>26</v>
+      </c>
+      <c r="M78" t="s">
+        <v>27</v>
+      </c>
+      <c r="N78" t="s">
+        <v>28</v>
+      </c>
+      <c r="O78" t="s">
         <v>730</v>
-      </c>
-[...31 lines deleted...]
-        <v>736</v>
       </c>
     </row>
     <row r="79" spans="1:15">
       <c r="A79">
-        <v>3706</v>
+        <v>3438</v>
       </c>
       <c r="B79" t="s">
+        <v>731</v>
+      </c>
+      <c r="C79" t="s">
+        <v>732</v>
+      </c>
+      <c r="D79" t="s">
+        <v>733</v>
+      </c>
+      <c r="E79" t="s">
+        <v>734</v>
+      </c>
+      <c r="F79" t="s">
+        <v>735</v>
+      </c>
+      <c r="G79" t="s">
+        <v>736</v>
+      </c>
+      <c r="H79" t="s">
         <v>737</v>
       </c>
-      <c r="C79" t="s">
+      <c r="I79" t="s">
         <v>738</v>
-      </c>
-[...16 lines deleted...]
-        <v>744</v>
       </c>
       <c r="J79" t="s">
         <v>24</v>
       </c>
       <c r="K79" t="s">
         <v>25</v>
       </c>
       <c r="L79" t="s">
         <v>26</v>
       </c>
       <c r="M79" t="s">
         <v>27</v>
       </c>
       <c r="N79" t="s">
         <v>28</v>
       </c>
       <c r="O79" t="s">
-        <v>745</v>
+        <v>739</v>
       </c>
     </row>
     <row r="80" spans="1:15">
       <c r="A80">
-        <v>3716</v>
+        <v>3444</v>
       </c>
       <c r="B80" t="s">
+        <v>740</v>
+      </c>
+      <c r="C80" t="s">
+        <v>741</v>
+      </c>
+      <c r="D80" t="s">
+        <v>742</v>
+      </c>
+      <c r="E80" t="s">
+        <v>743</v>
+      </c>
+      <c r="F80" t="s">
+        <v>744</v>
+      </c>
+      <c r="G80" t="s">
+        <v>745</v>
+      </c>
+      <c r="H80" t="s">
         <v>746</v>
       </c>
-      <c r="C80" t="s">
+      <c r="I80" t="s">
         <v>747</v>
       </c>
-      <c r="D80" t="s">
+      <c r="J80" t="s">
+        <v>24</v>
+      </c>
+      <c r="K80" t="s">
+        <v>25</v>
+      </c>
+      <c r="L80" t="s">
+        <v>26</v>
+      </c>
+      <c r="M80" t="s">
+        <v>27</v>
+      </c>
+      <c r="N80" t="s">
+        <v>28</v>
+      </c>
+      <c r="O80" t="s">
         <v>748</v>
-      </c>
-[...31 lines deleted...]
-        <v>754</v>
       </c>
     </row>
     <row r="81" spans="1:15">
       <c r="A81">
-        <v>3753</v>
+        <v>3461</v>
       </c>
       <c r="B81" t="s">
+        <v>749</v>
+      </c>
+      <c r="C81" t="s">
+        <v>750</v>
+      </c>
+      <c r="D81" t="s">
+        <v>751</v>
+      </c>
+      <c r="E81" t="s">
+        <v>752</v>
+      </c>
+      <c r="F81" t="s">
+        <v>753</v>
+      </c>
+      <c r="G81" t="s">
+        <v>754</v>
+      </c>
+      <c r="H81" t="s">
         <v>755</v>
       </c>
-      <c r="C81" t="s">
+      <c r="I81" t="s">
         <v>756</v>
-      </c>
-[...16 lines deleted...]
-        <v>762</v>
       </c>
       <c r="J81" t="s">
         <v>24</v>
       </c>
       <c r="K81" t="s">
         <v>25</v>
       </c>
       <c r="L81" t="s">
         <v>26</v>
       </c>
       <c r="M81" t="s">
         <v>27</v>
       </c>
       <c r="N81" t="s">
         <v>28</v>
       </c>
       <c r="O81" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="82" spans="1:15">
       <c r="A82">
-        <v>3756</v>
+        <v>3475</v>
       </c>
       <c r="B82" t="s">
+        <v>758</v>
+      </c>
+      <c r="C82" t="s">
+        <v>759</v>
+      </c>
+      <c r="D82" t="s">
+        <v>760</v>
+      </c>
+      <c r="E82" t="s">
+        <v>761</v>
+      </c>
+      <c r="F82" t="s">
+        <v>762</v>
+      </c>
+      <c r="G82" t="s">
+        <v>763</v>
+      </c>
+      <c r="H82" t="s">
         <v>764</v>
       </c>
-      <c r="C82" t="s">
+      <c r="I82" t="s">
         <v>765</v>
       </c>
-      <c r="D82" t="s">
+      <c r="J82" t="s">
+        <v>24</v>
+      </c>
+      <c r="K82" t="s">
+        <v>47</v>
+      </c>
+      <c r="L82" t="s">
+        <v>26</v>
+      </c>
+      <c r="M82" t="s">
+        <v>48</v>
+      </c>
+      <c r="N82" t="s">
+        <v>28</v>
+      </c>
+      <c r="O82" t="s">
         <v>766</v>
-      </c>
-[...31 lines deleted...]
-        <v>772</v>
       </c>
     </row>
     <row r="83" spans="1:15">
       <c r="A83">
-        <v>3854</v>
+        <v>3476</v>
       </c>
       <c r="B83" t="s">
+        <v>767</v>
+      </c>
+      <c r="C83" t="s">
+        <v>768</v>
+      </c>
+      <c r="D83" t="s">
+        <v>769</v>
+      </c>
+      <c r="E83" t="s">
+        <v>770</v>
+      </c>
+      <c r="F83" t="s">
+        <v>771</v>
+      </c>
+      <c r="G83" t="s">
+        <v>772</v>
+      </c>
+      <c r="H83" t="s">
         <v>773</v>
       </c>
-      <c r="C83" t="s">
+      <c r="I83" t="s">
         <v>774</v>
       </c>
-      <c r="D83" t="s">
+      <c r="J83" t="s">
+        <v>24</v>
+      </c>
+      <c r="K83" t="s">
+        <v>25</v>
+      </c>
+      <c r="L83" t="s">
+        <v>26</v>
+      </c>
+      <c r="M83" t="s">
+        <v>27</v>
+      </c>
+      <c r="N83" t="s">
+        <v>28</v>
+      </c>
+      <c r="O83" t="s">
         <v>775</v>
-      </c>
-[...31 lines deleted...]
-        <v>781</v>
       </c>
     </row>
     <row r="84" spans="1:15">
       <c r="A84">
-        <v>4176</v>
+        <v>3481</v>
       </c>
       <c r="B84" t="s">
+        <v>776</v>
+      </c>
+      <c r="C84" t="s">
+        <v>777</v>
+      </c>
+      <c r="D84" t="s">
+        <v>778</v>
+      </c>
+      <c r="E84" t="s">
+        <v>779</v>
+      </c>
+      <c r="F84" t="s">
+        <v>780</v>
+      </c>
+      <c r="G84" t="s">
+        <v>781</v>
+      </c>
+      <c r="H84" t="s">
         <v>782</v>
       </c>
-      <c r="C84" t="s">
+      <c r="I84" t="s">
         <v>783</v>
       </c>
-      <c r="D84" t="s">
+      <c r="J84" t="s">
+        <v>24</v>
+      </c>
+      <c r="K84" t="s">
+        <v>112</v>
+      </c>
+      <c r="L84" t="s">
+        <v>26</v>
+      </c>
+      <c r="M84" t="s">
+        <v>113</v>
+      </c>
+      <c r="N84" t="s">
+        <v>28</v>
+      </c>
+      <c r="O84" t="s">
         <v>784</v>
-      </c>
-[...31 lines deleted...]
-        <v>790</v>
       </c>
     </row>
     <row r="85" spans="1:15">
       <c r="A85">
-        <v>4186</v>
+        <v>3512</v>
       </c>
       <c r="B85" t="s">
+        <v>785</v>
+      </c>
+      <c r="C85" t="s">
+        <v>786</v>
+      </c>
+      <c r="D85" t="s">
+        <v>787</v>
+      </c>
+      <c r="E85" t="s">
+        <v>788</v>
+      </c>
+      <c r="F85" t="s">
+        <v>789</v>
+      </c>
+      <c r="G85" t="s">
+        <v>790</v>
+      </c>
+      <c r="H85" t="s">
         <v>791</v>
       </c>
-      <c r="C85" t="s">
+      <c r="I85" t="s">
         <v>792</v>
       </c>
-      <c r="D85" t="s">
+      <c r="J85" t="s">
+        <v>24</v>
+      </c>
+      <c r="K85" t="s">
+        <v>25</v>
+      </c>
+      <c r="L85" t="s">
+        <v>26</v>
+      </c>
+      <c r="M85" t="s">
+        <v>27</v>
+      </c>
+      <c r="N85" t="s">
+        <v>28</v>
+      </c>
+      <c r="O85" t="s">
         <v>793</v>
-      </c>
-[...31 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="86" spans="1:15">
       <c r="A86">
-        <v>4196</v>
+        <v>3520</v>
       </c>
       <c r="B86" t="s">
+        <v>794</v>
+      </c>
+      <c r="C86" t="s">
+        <v>795</v>
+      </c>
+      <c r="D86" t="s">
+        <v>796</v>
+      </c>
+      <c r="E86" t="s">
+        <v>797</v>
+      </c>
+      <c r="F86" t="s">
+        <v>798</v>
+      </c>
+      <c r="G86" t="s">
+        <v>799</v>
+      </c>
+      <c r="H86" t="s">
         <v>800</v>
       </c>
-      <c r="C86" t="s">
+      <c r="I86" t="s">
         <v>801</v>
       </c>
-      <c r="D86" t="s">
+      <c r="J86" t="s">
+        <v>24</v>
+      </c>
+      <c r="K86" t="s">
         <v>802</v>
       </c>
-      <c r="E86" t="s">
+      <c r="L86" t="s">
+        <v>26</v>
+      </c>
+      <c r="M86" t="s">
         <v>803</v>
       </c>
-      <c r="F86" t="s">
+      <c r="N86" t="s">
+        <v>28</v>
+      </c>
+      <c r="O86" t="s">
         <v>804</v>
-      </c>
-[...25 lines deleted...]
-        <v>808</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87">
-        <v>4202</v>
+        <v>3534</v>
       </c>
       <c r="B87" t="s">
+        <v>805</v>
+      </c>
+      <c r="C87" t="s">
+        <v>806</v>
+      </c>
+      <c r="D87" t="s">
+        <v>807</v>
+      </c>
+      <c r="E87" t="s">
+        <v>808</v>
+      </c>
+      <c r="F87" t="s">
         <v>809</v>
       </c>
-      <c r="C87" t="s">
+      <c r="G87" t="s">
         <v>810</v>
       </c>
-      <c r="D87" t="s">
+      <c r="H87" t="s">
         <v>811</v>
       </c>
-      <c r="E87" t="s">
+      <c r="I87" t="s">
         <v>812</v>
-      </c>
-[...10 lines deleted...]
-        <v>816</v>
       </c>
       <c r="J87" t="s">
         <v>24</v>
       </c>
       <c r="K87" t="s">
         <v>25</v>
       </c>
       <c r="L87" t="s">
         <v>26</v>
       </c>
       <c r="M87" t="s">
         <v>27</v>
       </c>
       <c r="N87" t="s">
         <v>28</v>
       </c>
       <c r="O87" t="s">
-        <v>817</v>
+        <v>813</v>
       </c>
     </row>
     <row r="88" spans="1:15">
       <c r="A88">
-        <v>4204</v>
+        <v>3553</v>
       </c>
       <c r="B88" t="s">
+        <v>814</v>
+      </c>
+      <c r="C88" t="s">
+        <v>815</v>
+      </c>
+      <c r="D88" t="s">
+        <v>816</v>
+      </c>
+      <c r="E88" t="s">
+        <v>817</v>
+      </c>
+      <c r="F88" t="s">
         <v>818</v>
       </c>
-      <c r="C88" t="s">
+      <c r="G88" t="s">
         <v>819</v>
       </c>
-      <c r="D88" t="s">
+      <c r="H88" t="s">
         <v>820</v>
       </c>
-      <c r="E88" t="s">
+      <c r="I88" t="s">
         <v>821</v>
       </c>
-      <c r="F88" t="s">
+      <c r="J88" t="s">
+        <v>24</v>
+      </c>
+      <c r="K88" t="s">
+        <v>47</v>
+      </c>
+      <c r="L88" t="s">
+        <v>26</v>
+      </c>
+      <c r="M88" t="s">
+        <v>48</v>
+      </c>
+      <c r="N88" t="s">
+        <v>28</v>
+      </c>
+      <c r="O88" t="s">
         <v>822</v>
-      </c>
-[...25 lines deleted...]
-        <v>826</v>
       </c>
     </row>
     <row r="89" spans="1:15">
       <c r="A89">
-        <v>4211</v>
+        <v>3567</v>
       </c>
       <c r="B89" t="s">
+        <v>823</v>
+      </c>
+      <c r="C89" t="s">
+        <v>824</v>
+      </c>
+      <c r="D89" t="s">
+        <v>825</v>
+      </c>
+      <c r="E89" t="s">
+        <v>826</v>
+      </c>
+      <c r="F89" t="s">
         <v>827</v>
       </c>
-      <c r="C89" t="s">
+      <c r="G89" t="s">
         <v>828</v>
       </c>
-      <c r="D89" t="s">
+      <c r="H89" t="s">
         <v>829</v>
       </c>
-      <c r="E89" t="s">
+      <c r="I89" t="s">
         <v>830</v>
       </c>
-      <c r="F89" t="s">
+      <c r="J89" t="s">
+        <v>516</v>
+      </c>
+      <c r="K89" t="s">
         <v>831</v>
       </c>
-      <c r="G89" t="s">
+      <c r="L89" t="s">
+        <v>518</v>
+      </c>
+      <c r="M89" t="s">
         <v>832</v>
       </c>
-      <c r="H89" t="s">
+      <c r="N89" t="s">
+        <v>28</v>
+      </c>
+      <c r="O89" t="s">
         <v>833</v>
-      </c>
-[...19 lines deleted...]
-        <v>835</v>
       </c>
     </row>
     <row r="90" spans="1:15">
       <c r="A90">
-        <v>4216</v>
+        <v>3581</v>
       </c>
       <c r="B90" t="s">
+        <v>834</v>
+      </c>
+      <c r="C90" t="s">
+        <v>835</v>
+      </c>
+      <c r="D90" t="s">
         <v>836</v>
       </c>
-      <c r="C90" t="s">
+      <c r="E90" t="s">
         <v>837</v>
       </c>
-      <c r="D90" t="s">
+      <c r="F90" t="s">
         <v>838</v>
       </c>
-      <c r="E90" t="s">
+      <c r="G90" t="s">
         <v>839</v>
       </c>
-      <c r="F90" t="s">
+      <c r="H90" t="s">
         <v>840</v>
       </c>
-      <c r="G90" t="s">
+      <c r="I90" t="s">
         <v>841</v>
       </c>
-      <c r="H90" t="s">
+      <c r="J90" t="s">
+        <v>24</v>
+      </c>
+      <c r="K90" t="s">
+        <v>47</v>
+      </c>
+      <c r="L90" t="s">
+        <v>26</v>
+      </c>
+      <c r="M90" t="s">
+        <v>48</v>
+      </c>
+      <c r="N90" t="s">
+        <v>28</v>
+      </c>
+      <c r="O90" t="s">
         <v>842</v>
-      </c>
-[...19 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="91" spans="1:15">
       <c r="A91">
-        <v>4243</v>
+        <v>3588</v>
       </c>
       <c r="B91" t="s">
+        <v>843</v>
+      </c>
+      <c r="C91" t="s">
+        <v>844</v>
+      </c>
+      <c r="D91" t="s">
+        <v>845</v>
+      </c>
+      <c r="E91" t="s">
+        <v>846</v>
+      </c>
+      <c r="F91" t="s">
+        <v>847</v>
+      </c>
+      <c r="G91" t="s">
+        <v>848</v>
+      </c>
+      <c r="H91" t="s">
         <v>849</v>
       </c>
-      <c r="C91" t="s">
+      <c r="I91" t="s">
         <v>850</v>
       </c>
-      <c r="D91" t="s">
+      <c r="J91" t="s">
+        <v>24</v>
+      </c>
+      <c r="K91" t="s">
         <v>851</v>
       </c>
-      <c r="E91" t="s">
+      <c r="L91" t="s">
+        <v>26</v>
+      </c>
+      <c r="M91" t="s">
         <v>852</v>
       </c>
-      <c r="F91" t="s">
+      <c r="N91" t="s">
+        <v>28</v>
+      </c>
+      <c r="O91" t="s">
         <v>853</v>
-      </c>
-[...25 lines deleted...]
-        <v>857</v>
       </c>
     </row>
     <row r="92" spans="1:15">
       <c r="A92">
-        <v>4295</v>
+        <v>3591</v>
       </c>
       <c r="B92" t="s">
+        <v>854</v>
+      </c>
+      <c r="C92" t="s">
+        <v>855</v>
+      </c>
+      <c r="D92" t="s">
+        <v>856</v>
+      </c>
+      <c r="E92" t="s">
+        <v>857</v>
+      </c>
+      <c r="F92" t="s">
         <v>858</v>
       </c>
-      <c r="C92" t="s">
+      <c r="G92" t="s">
         <v>859</v>
       </c>
-      <c r="D92" t="s">
+      <c r="H92" t="s">
         <v>860</v>
       </c>
-      <c r="E92" t="s">
+      <c r="I92" t="s">
         <v>861</v>
       </c>
-      <c r="F92" t="s">
+      <c r="J92" t="s">
+        <v>24</v>
+      </c>
+      <c r="K92" t="s">
+        <v>112</v>
+      </c>
+      <c r="L92" t="s">
+        <v>26</v>
+      </c>
+      <c r="M92" t="s">
+        <v>113</v>
+      </c>
+      <c r="N92" t="s">
+        <v>28</v>
+      </c>
+      <c r="O92" t="s">
         <v>862</v>
-      </c>
-[...25 lines deleted...]
-        <v>866</v>
       </c>
     </row>
     <row r="93" spans="1:15">
       <c r="A93">
-        <v>4302</v>
+        <v>3686</v>
       </c>
       <c r="B93" t="s">
+        <v>863</v>
+      </c>
+      <c r="C93" t="s">
+        <v>864</v>
+      </c>
+      <c r="D93" t="s">
+        <v>865</v>
+      </c>
+      <c r="E93" t="s">
+        <v>866</v>
+      </c>
+      <c r="F93" t="s">
         <v>867</v>
       </c>
-      <c r="C93" t="s">
+      <c r="G93" t="s">
         <v>868</v>
       </c>
-      <c r="D93" t="s">
+      <c r="H93" t="s">
         <v>869</v>
       </c>
-      <c r="E93" t="s">
+      <c r="I93" t="s">
         <v>870</v>
       </c>
-      <c r="F93" t="s">
+      <c r="J93" t="s">
+        <v>24</v>
+      </c>
+      <c r="K93" t="s">
+        <v>47</v>
+      </c>
+      <c r="L93" t="s">
+        <v>26</v>
+      </c>
+      <c r="M93" t="s">
+        <v>48</v>
+      </c>
+      <c r="N93" t="s">
+        <v>28</v>
+      </c>
+      <c r="O93" t="s">
         <v>871</v>
-      </c>
-[...25 lines deleted...]
-        <v>879</v>
       </c>
     </row>
     <row r="94" spans="1:15">
       <c r="A94">
-        <v>4303</v>
+        <v>3689</v>
       </c>
       <c r="B94" t="s">
+        <v>872</v>
+      </c>
+      <c r="C94" t="s">
+        <v>873</v>
+      </c>
+      <c r="D94" t="s">
+        <v>874</v>
+      </c>
+      <c r="E94" t="s">
+        <v>875</v>
+      </c>
+      <c r="F94" t="s">
+        <v>876</v>
+      </c>
+      <c r="G94" t="s">
+        <v>877</v>
+      </c>
+      <c r="H94" t="s">
+        <v>878</v>
+      </c>
+      <c r="I94" t="s">
+        <v>879</v>
+      </c>
+      <c r="J94" t="s">
+        <v>24</v>
+      </c>
+      <c r="K94" t="s">
+        <v>25</v>
+      </c>
+      <c r="L94" t="s">
+        <v>26</v>
+      </c>
+      <c r="M94" t="s">
+        <v>27</v>
+      </c>
+      <c r="N94" t="s">
+        <v>28</v>
+      </c>
+      <c r="O94" t="s">
         <v>880</v>
-      </c>
-[...37 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="95" spans="1:15">
       <c r="A95">
-        <v>4304</v>
+        <v>3701</v>
       </c>
       <c r="B95" t="s">
-        <v>891</v>
+        <v>881</v>
       </c>
       <c r="C95" t="s">
-        <v>892</v>
+        <v>882</v>
       </c>
       <c r="D95" t="s">
-        <v>893</v>
+        <v>883</v>
       </c>
       <c r="E95" t="s">
-        <v>894</v>
+        <v>884</v>
       </c>
       <c r="F95" t="s">
-        <v>895</v>
+        <v>885</v>
       </c>
       <c r="G95" t="s">
-        <v>896</v>
+        <v>886</v>
       </c>
       <c r="H95" t="s">
-        <v>897</v>
+        <v>887</v>
       </c>
       <c r="I95" t="s">
-        <v>898</v>
+        <v>888</v>
       </c>
       <c r="J95" t="s">
         <v>24</v>
       </c>
       <c r="K95" t="s">
         <v>25</v>
       </c>
       <c r="L95" t="s">
         <v>26</v>
       </c>
       <c r="M95" t="s">
         <v>27</v>
       </c>
       <c r="N95" t="s">
         <v>28</v>
       </c>
       <c r="O95" t="s">
-        <v>899</v>
+        <v>889</v>
       </c>
     </row>
     <row r="96" spans="1:15">
       <c r="A96">
-        <v>4307</v>
+        <v>3702</v>
       </c>
       <c r="B96" t="s">
-        <v>900</v>
+        <v>890</v>
       </c>
       <c r="C96" t="s">
-        <v>901</v>
+        <v>891</v>
       </c>
       <c r="D96" t="s">
-        <v>902</v>
+        <v>892</v>
       </c>
       <c r="E96" t="s">
-        <v>903</v>
+        <v>893</v>
       </c>
       <c r="F96" t="s">
-        <v>904</v>
+        <v>894</v>
       </c>
       <c r="G96" t="s">
-        <v>905</v>
+        <v>895</v>
       </c>
       <c r="H96" t="s">
-        <v>906</v>
+        <v>896</v>
       </c>
       <c r="I96" t="s">
-        <v>907</v>
+        <v>897</v>
       </c>
       <c r="J96" t="s">
-        <v>844</v>
+        <v>24</v>
       </c>
       <c r="K96" t="s">
-        <v>908</v>
+        <v>47</v>
       </c>
       <c r="L96" t="s">
-        <v>846</v>
+        <v>26</v>
       </c>
       <c r="M96" t="s">
-        <v>909</v>
+        <v>48</v>
       </c>
       <c r="N96" t="s">
         <v>28</v>
       </c>
       <c r="O96" t="s">
-        <v>910</v>
+        <v>898</v>
       </c>
     </row>
     <row r="97" spans="1:15">
       <c r="A97">
-        <v>4308</v>
+        <v>3706</v>
       </c>
       <c r="B97" t="s">
-        <v>911</v>
+        <v>899</v>
       </c>
       <c r="C97" t="s">
-        <v>912</v>
+        <v>900</v>
       </c>
       <c r="D97" t="s">
-        <v>913</v>
+        <v>901</v>
       </c>
       <c r="E97" t="s">
-        <v>914</v>
+        <v>902</v>
       </c>
       <c r="F97" t="s">
-        <v>915</v>
+        <v>903</v>
       </c>
       <c r="G97" t="s">
-        <v>916</v>
+        <v>904</v>
       </c>
       <c r="H97" t="s">
-        <v>917</v>
+        <v>905</v>
       </c>
       <c r="I97" t="s">
-        <v>918</v>
+        <v>906</v>
       </c>
       <c r="J97" t="s">
         <v>24</v>
       </c>
       <c r="K97" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="L97" t="s">
         <v>26</v>
       </c>
       <c r="M97" t="s">
-        <v>131</v>
+        <v>27</v>
       </c>
       <c r="N97" t="s">
         <v>28</v>
       </c>
       <c r="O97" t="s">
-        <v>919</v>
+        <v>907</v>
       </c>
     </row>
     <row r="98" spans="1:15">
       <c r="A98">
-        <v>4309</v>
+        <v>3716</v>
       </c>
       <c r="B98" t="s">
-        <v>920</v>
+        <v>908</v>
       </c>
       <c r="C98" t="s">
-        <v>921</v>
+        <v>909</v>
       </c>
       <c r="D98" t="s">
-        <v>922</v>
+        <v>910</v>
       </c>
       <c r="E98" t="s">
-        <v>923</v>
+        <v>911</v>
       </c>
       <c r="F98" t="s">
-        <v>924</v>
+        <v>912</v>
       </c>
       <c r="G98" t="s">
-        <v>925</v>
+        <v>913</v>
       </c>
       <c r="H98" t="s">
-        <v>926</v>
+        <v>914</v>
       </c>
       <c r="I98" t="s">
-        <v>927</v>
+        <v>915</v>
       </c>
       <c r="J98" t="s">
         <v>24</v>
       </c>
       <c r="K98" t="s">
-        <v>130</v>
+        <v>47</v>
       </c>
       <c r="L98" t="s">
         <v>26</v>
       </c>
       <c r="M98" t="s">
-        <v>131</v>
+        <v>48</v>
       </c>
       <c r="N98" t="s">
         <v>28</v>
       </c>
       <c r="O98" t="s">
-        <v>928</v>
+        <v>916</v>
       </c>
     </row>
     <row r="99" spans="1:15">
       <c r="A99">
-        <v>4311</v>
+        <v>3753</v>
       </c>
       <c r="B99" t="s">
-        <v>929</v>
+        <v>917</v>
       </c>
       <c r="C99" t="s">
-        <v>930</v>
+        <v>918</v>
       </c>
       <c r="D99" t="s">
-        <v>931</v>
+        <v>919</v>
       </c>
       <c r="E99" t="s">
-        <v>932</v>
+        <v>920</v>
       </c>
       <c r="F99" t="s">
-        <v>933</v>
+        <v>921</v>
       </c>
       <c r="G99" t="s">
-        <v>934</v>
+        <v>922</v>
       </c>
       <c r="H99" t="s">
-        <v>935</v>
+        <v>923</v>
       </c>
       <c r="I99" t="s">
-        <v>936</v>
+        <v>924</v>
       </c>
       <c r="J99" t="s">
         <v>24</v>
       </c>
       <c r="K99" t="s">
         <v>25</v>
       </c>
       <c r="L99" t="s">
         <v>26</v>
       </c>
       <c r="M99" t="s">
         <v>27</v>
       </c>
       <c r="N99" t="s">
         <v>28</v>
       </c>
       <c r="O99" t="s">
-        <v>937</v>
+        <v>925</v>
       </c>
     </row>
     <row r="100" spans="1:15">
       <c r="A100">
-        <v>4314</v>
+        <v>3756</v>
       </c>
       <c r="B100" t="s">
-        <v>938</v>
+        <v>926</v>
       </c>
       <c r="C100" t="s">
-        <v>939</v>
+        <v>927</v>
       </c>
       <c r="D100" t="s">
-        <v>940</v>
+        <v>928</v>
       </c>
       <c r="E100" t="s">
-        <v>941</v>
+        <v>929</v>
       </c>
       <c r="F100" t="s">
-        <v>942</v>
+        <v>930</v>
       </c>
       <c r="G100" t="s">
-        <v>943</v>
+        <v>931</v>
       </c>
       <c r="H100" t="s">
-        <v>944</v>
+        <v>932</v>
       </c>
       <c r="I100" t="s">
-        <v>945</v>
+        <v>933</v>
       </c>
       <c r="J100" t="s">
         <v>24</v>
       </c>
       <c r="K100" t="s">
         <v>25</v>
       </c>
       <c r="L100" t="s">
         <v>26</v>
       </c>
       <c r="M100" t="s">
         <v>27</v>
       </c>
       <c r="N100" t="s">
         <v>28</v>
       </c>
       <c r="O100" t="s">
-        <v>946</v>
+        <v>934</v>
       </c>
     </row>
     <row r="101" spans="1:15">
       <c r="A101">
-        <v>4316</v>
+        <v>3854</v>
       </c>
       <c r="B101" t="s">
-        <v>947</v>
+        <v>935</v>
       </c>
       <c r="C101" t="s">
-        <v>948</v>
+        <v>936</v>
       </c>
       <c r="D101" t="s">
-        <v>949</v>
+        <v>937</v>
       </c>
       <c r="E101" t="s">
-        <v>950</v>
+        <v>938</v>
       </c>
       <c r="F101" t="s">
-        <v>951</v>
+        <v>939</v>
       </c>
       <c r="G101" t="s">
-        <v>952</v>
+        <v>940</v>
       </c>
       <c r="H101" t="s">
-        <v>953</v>
+        <v>941</v>
       </c>
       <c r="I101" t="s">
-        <v>954</v>
+        <v>942</v>
       </c>
       <c r="J101" t="s">
         <v>24</v>
       </c>
       <c r="K101" t="s">
-        <v>130</v>
+        <v>47</v>
       </c>
       <c r="L101" t="s">
         <v>26</v>
       </c>
       <c r="M101" t="s">
-        <v>131</v>
+        <v>48</v>
       </c>
       <c r="N101" t="s">
         <v>28</v>
       </c>
       <c r="O101" t="s">
-        <v>955</v>
+        <v>943</v>
       </c>
     </row>
     <row r="102" spans="1:15">
       <c r="A102">
-        <v>4319</v>
+        <v>4176</v>
       </c>
       <c r="B102" t="s">
-        <v>956</v>
+        <v>944</v>
       </c>
       <c r="C102" t="s">
-        <v>957</v>
+        <v>945</v>
       </c>
       <c r="D102" t="s">
-        <v>958</v>
+        <v>946</v>
       </c>
       <c r="E102" t="s">
-        <v>959</v>
+        <v>947</v>
       </c>
       <c r="F102" t="s">
-        <v>960</v>
+        <v>948</v>
       </c>
       <c r="G102" t="s">
-        <v>961</v>
+        <v>949</v>
       </c>
       <c r="H102" t="s">
-        <v>962</v>
+        <v>950</v>
       </c>
       <c r="I102" t="s">
-        <v>963</v>
+        <v>951</v>
       </c>
       <c r="J102" t="s">
         <v>24</v>
       </c>
       <c r="K102" t="s">
-        <v>130</v>
+        <v>112</v>
       </c>
       <c r="L102" t="s">
         <v>26</v>
       </c>
       <c r="M102" t="s">
-        <v>131</v>
+        <v>113</v>
       </c>
       <c r="N102" t="s">
         <v>28</v>
       </c>
       <c r="O102" t="s">
-        <v>964</v>
+        <v>952</v>
       </c>
     </row>
     <row r="103" spans="1:15">
       <c r="A103">
-        <v>4322</v>
+        <v>4186</v>
       </c>
       <c r="B103" t="s">
-        <v>965</v>
+        <v>953</v>
       </c>
       <c r="C103" t="s">
-        <v>966</v>
+        <v>954</v>
       </c>
       <c r="D103" t="s">
-        <v>967</v>
+        <v>955</v>
       </c>
       <c r="E103" t="s">
-        <v>968</v>
+        <v>956</v>
       </c>
       <c r="F103" t="s">
-        <v>969</v>
+        <v>957</v>
       </c>
       <c r="G103" t="s">
-        <v>970</v>
+        <v>958</v>
       </c>
       <c r="H103" t="s">
-        <v>971</v>
+        <v>959</v>
       </c>
       <c r="I103" t="s">
-        <v>972</v>
+        <v>960</v>
       </c>
       <c r="J103" t="s">
         <v>24</v>
       </c>
       <c r="K103" t="s">
-        <v>25</v>
+        <v>802</v>
       </c>
       <c r="L103" t="s">
         <v>26</v>
       </c>
       <c r="M103" t="s">
-        <v>27</v>
+        <v>803</v>
       </c>
       <c r="N103" t="s">
         <v>28</v>
       </c>
       <c r="O103" t="s">
-        <v>973</v>
+        <v>961</v>
       </c>
     </row>
     <row r="104" spans="1:15">
       <c r="A104">
-        <v>4555</v>
+        <v>4196</v>
       </c>
       <c r="B104" t="s">
-        <v>974</v>
+        <v>962</v>
       </c>
       <c r="C104" t="s">
-        <v>975</v>
+        <v>963</v>
       </c>
       <c r="D104" t="s">
-        <v>976</v>
+        <v>964</v>
       </c>
       <c r="E104" t="s">
-        <v>977</v>
+        <v>965</v>
       </c>
       <c r="F104" t="s">
-        <v>978</v>
+        <v>966</v>
       </c>
       <c r="G104" t="s">
-        <v>979</v>
+        <v>967</v>
       </c>
       <c r="H104" t="s">
-        <v>980</v>
+        <v>968</v>
       </c>
       <c r="I104" t="s">
-        <v>981</v>
+        <v>969</v>
       </c>
       <c r="J104" t="s">
         <v>24</v>
       </c>
       <c r="K104" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="L104" t="s">
         <v>26</v>
       </c>
       <c r="M104" t="s">
-        <v>131</v>
+        <v>27</v>
       </c>
       <c r="N104" t="s">
         <v>28</v>
       </c>
       <c r="O104" t="s">
-        <v>982</v>
+        <v>970</v>
       </c>
     </row>
     <row r="105" spans="1:15">
       <c r="A105">
-        <v>4556</v>
+        <v>4202</v>
       </c>
       <c r="B105" t="s">
-        <v>983</v>
+        <v>971</v>
       </c>
       <c r="C105" t="s">
-        <v>984</v>
+        <v>972</v>
       </c>
       <c r="D105" t="s">
-        <v>985</v>
+        <v>973</v>
       </c>
       <c r="E105" t="s">
-        <v>986</v>
+        <v>974</v>
       </c>
       <c r="F105" t="s">
-        <v>987</v>
+        <v>975</v>
       </c>
       <c r="G105" t="s">
-        <v>988</v>
+        <v>976</v>
       </c>
       <c r="H105" t="s">
-        <v>989</v>
+        <v>977</v>
       </c>
       <c r="I105" t="s">
-        <v>990</v>
+        <v>978</v>
       </c>
       <c r="J105" t="s">
         <v>24</v>
       </c>
       <c r="K105" t="s">
         <v>25</v>
       </c>
       <c r="L105" t="s">
         <v>26</v>
       </c>
       <c r="M105" t="s">
         <v>27</v>
       </c>
       <c r="N105" t="s">
         <v>28</v>
       </c>
       <c r="O105" t="s">
-        <v>991</v>
+        <v>979</v>
       </c>
     </row>
     <row r="106" spans="1:15">
       <c r="A106">
-        <v>4558</v>
+        <v>4204</v>
       </c>
       <c r="B106" t="s">
-        <v>992</v>
+        <v>980</v>
       </c>
       <c r="C106" t="s">
-        <v>993</v>
+        <v>981</v>
       </c>
       <c r="D106" t="s">
-        <v>994</v>
+        <v>982</v>
       </c>
       <c r="E106" t="s">
-        <v>995</v>
+        <v>983</v>
       </c>
       <c r="F106" t="s">
-        <v>996</v>
+        <v>984</v>
       </c>
       <c r="G106" t="s">
-        <v>997</v>
+        <v>985</v>
       </c>
       <c r="H106" t="s">
-        <v>998</v>
+        <v>986</v>
       </c>
       <c r="I106" t="s">
-        <v>999</v>
+        <v>987</v>
       </c>
       <c r="J106" t="s">
         <v>24</v>
       </c>
       <c r="K106" t="s">
-        <v>130</v>
+        <v>47</v>
       </c>
       <c r="L106" t="s">
         <v>26</v>
       </c>
       <c r="M106" t="s">
-        <v>131</v>
+        <v>48</v>
       </c>
       <c r="N106" t="s">
         <v>28</v>
       </c>
       <c r="O106" t="s">
-        <v>1000</v>
+        <v>988</v>
       </c>
     </row>
     <row r="107" spans="1:15">
       <c r="A107">
-        <v>4559</v>
+        <v>4211</v>
       </c>
       <c r="B107" t="s">
-        <v>1001</v>
+        <v>989</v>
       </c>
       <c r="C107" t="s">
-        <v>1002</v>
+        <v>990</v>
       </c>
       <c r="D107" t="s">
-        <v>1003</v>
+        <v>991</v>
       </c>
       <c r="E107" t="s">
-        <v>1004</v>
+        <v>992</v>
       </c>
       <c r="F107" t="s">
-        <v>1005</v>
+        <v>993</v>
       </c>
       <c r="G107" t="s">
-        <v>1006</v>
+        <v>994</v>
       </c>
       <c r="H107" t="s">
-        <v>1007</v>
+        <v>995</v>
       </c>
       <c r="I107" t="s">
-        <v>1008</v>
+        <v>996</v>
       </c>
       <c r="J107" t="s">
         <v>24</v>
       </c>
       <c r="K107" t="s">
-        <v>141</v>
+        <v>25</v>
       </c>
       <c r="L107" t="s">
         <v>26</v>
       </c>
       <c r="M107" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="N107" t="s">
         <v>28</v>
       </c>
       <c r="O107" t="s">
-        <v>1009</v>
+        <v>997</v>
       </c>
     </row>
     <row r="108" spans="1:15">
       <c r="A108">
-        <v>4560</v>
+        <v>4216</v>
       </c>
       <c r="B108" t="s">
+        <v>998</v>
+      </c>
+      <c r="C108" t="s">
+        <v>999</v>
+      </c>
+      <c r="D108" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E108" t="s">
+        <v>1001</v>
+      </c>
+      <c r="F108" t="s">
+        <v>1002</v>
+      </c>
+      <c r="G108" t="s">
+        <v>1003</v>
+      </c>
+      <c r="H108" t="s">
+        <v>1004</v>
+      </c>
+      <c r="I108" t="s">
+        <v>1005</v>
+      </c>
+      <c r="J108" t="s">
+        <v>1006</v>
+      </c>
+      <c r="K108" t="s">
+        <v>1007</v>
+      </c>
+      <c r="L108" t="s">
+        <v>1008</v>
+      </c>
+      <c r="M108" t="s">
+        <v>1009</v>
+      </c>
+      <c r="N108" t="s">
+        <v>28</v>
+      </c>
+      <c r="O108" t="s">
         <v>1010</v>
-      </c>
-[...37 lines deleted...]
-        <v>1018</v>
       </c>
     </row>
     <row r="109" spans="1:15">
       <c r="A109">
-        <v>4563</v>
+        <v>4243</v>
       </c>
       <c r="B109" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C109" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D109" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E109" t="s">
+        <v>1014</v>
+      </c>
+      <c r="F109" t="s">
+        <v>1015</v>
+      </c>
+      <c r="G109" t="s">
+        <v>1016</v>
+      </c>
+      <c r="H109" t="s">
+        <v>1017</v>
+      </c>
+      <c r="I109" t="s">
+        <v>1018</v>
+      </c>
+      <c r="J109" t="s">
+        <v>24</v>
+      </c>
+      <c r="K109" t="s">
+        <v>25</v>
+      </c>
+      <c r="L109" t="s">
+        <v>26</v>
+      </c>
+      <c r="M109" t="s">
+        <v>27</v>
+      </c>
+      <c r="N109" t="s">
+        <v>28</v>
+      </c>
+      <c r="O109" t="s">
         <v>1019</v>
-      </c>
-[...37 lines deleted...]
-        <v>1027</v>
       </c>
     </row>
     <row r="110" spans="1:15">
       <c r="A110">
-        <v>4564</v>
+        <v>4295</v>
       </c>
       <c r="B110" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C110" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D110" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E110" t="s">
+        <v>1023</v>
+      </c>
+      <c r="F110" t="s">
+        <v>1024</v>
+      </c>
+      <c r="G110" t="s">
+        <v>1025</v>
+      </c>
+      <c r="H110" t="s">
+        <v>1026</v>
+      </c>
+      <c r="I110" t="s">
+        <v>1027</v>
+      </c>
+      <c r="J110" t="s">
+        <v>24</v>
+      </c>
+      <c r="K110" t="s">
+        <v>25</v>
+      </c>
+      <c r="L110" t="s">
+        <v>26</v>
+      </c>
+      <c r="M110" t="s">
+        <v>27</v>
+      </c>
+      <c r="N110" t="s">
+        <v>28</v>
+      </c>
+      <c r="O110" t="s">
         <v>1028</v>
-      </c>
-[...37 lines deleted...]
-        <v>1038</v>
       </c>
     </row>
     <row r="111" spans="1:15">
       <c r="A111">
-        <v>4566</v>
+        <v>4302</v>
       </c>
       <c r="B111" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C111" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D111" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E111" t="s">
+        <v>1032</v>
+      </c>
+      <c r="F111" t="s">
+        <v>1033</v>
+      </c>
+      <c r="G111" t="s">
+        <v>1034</v>
+      </c>
+      <c r="H111" t="s">
+        <v>1035</v>
+      </c>
+      <c r="I111" t="s">
+        <v>1036</v>
+      </c>
+      <c r="J111" t="s">
+        <v>1037</v>
+      </c>
+      <c r="K111" t="s">
+        <v>1038</v>
+      </c>
+      <c r="L111" t="s">
         <v>1039</v>
       </c>
-      <c r="C111" t="s">
+      <c r="M111" t="s">
         <v>1040</v>
       </c>
-      <c r="D111" t="s">
+      <c r="N111" t="s">
+        <v>28</v>
+      </c>
+      <c r="O111" t="s">
         <v>1041</v>
-      </c>
-[...31 lines deleted...]
-        <v>1047</v>
       </c>
     </row>
     <row r="112" spans="1:15">
       <c r="A112">
-        <v>4568</v>
+        <v>4303</v>
       </c>
       <c r="B112" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C112" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D112" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E112" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F112" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G112" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H112" t="s">
         <v>1048</v>
       </c>
-      <c r="C112" t="s">
+      <c r="I112" t="s">
         <v>1049</v>
       </c>
-      <c r="D112" t="s">
+      <c r="J112" t="s">
+        <v>529</v>
+      </c>
+      <c r="K112" t="s">
         <v>1050</v>
       </c>
-      <c r="E112" t="s">
+      <c r="L112" t="s">
+        <v>531</v>
+      </c>
+      <c r="M112" t="s">
         <v>1051</v>
       </c>
-      <c r="F112" t="s">
+      <c r="N112" t="s">
+        <v>28</v>
+      </c>
+      <c r="O112" t="s">
         <v>1052</v>
-      </c>
-[...25 lines deleted...]
-        <v>1056</v>
       </c>
     </row>
     <row r="113" spans="1:15">
       <c r="A113">
-        <v>4704</v>
+        <v>4304</v>
       </c>
       <c r="B113" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C113" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D113" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E113" t="s">
+        <v>1056</v>
+      </c>
+      <c r="F113" t="s">
         <v>1057</v>
       </c>
-      <c r="C113" t="s">
+      <c r="G113" t="s">
         <v>1058</v>
       </c>
-      <c r="D113" t="s">
+      <c r="H113" t="s">
         <v>1059</v>
       </c>
-      <c r="E113" t="s">
+      <c r="I113" t="s">
         <v>1060</v>
       </c>
-      <c r="F113" t="s">
+      <c r="J113" t="s">
+        <v>24</v>
+      </c>
+      <c r="K113" t="s">
+        <v>25</v>
+      </c>
+      <c r="L113" t="s">
+        <v>26</v>
+      </c>
+      <c r="M113" t="s">
+        <v>27</v>
+      </c>
+      <c r="N113" t="s">
+        <v>28</v>
+      </c>
+      <c r="O113" t="s">
         <v>1061</v>
-      </c>
-[...25 lines deleted...]
-        <v>1065</v>
       </c>
     </row>
     <row r="114" spans="1:15">
       <c r="A114">
-        <v>4706</v>
+        <v>4307</v>
       </c>
       <c r="B114" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C114" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D114" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E114" t="s">
+        <v>1065</v>
+      </c>
+      <c r="F114" t="s">
         <v>1066</v>
       </c>
-      <c r="C114" t="s">
+      <c r="G114" t="s">
         <v>1067</v>
       </c>
-      <c r="D114" t="s">
+      <c r="H114" t="s">
         <v>1068</v>
       </c>
-      <c r="E114" t="s">
+      <c r="I114" t="s">
         <v>1069</v>
       </c>
-      <c r="F114" t="s">
+      <c r="J114" t="s">
+        <v>1006</v>
+      </c>
+      <c r="K114" t="s">
         <v>1070</v>
       </c>
-      <c r="G114" t="s">
+      <c r="L114" t="s">
+        <v>1008</v>
+      </c>
+      <c r="M114" t="s">
         <v>1071</v>
       </c>
-      <c r="H114" t="s">
+      <c r="N114" t="s">
+        <v>28</v>
+      </c>
+      <c r="O114" t="s">
         <v>1072</v>
-      </c>
-[...19 lines deleted...]
-        <v>1074</v>
       </c>
     </row>
     <row r="115" spans="1:15">
       <c r="A115">
-        <v>4709</v>
+        <v>4308</v>
       </c>
       <c r="B115" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C115" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D115" t="s">
         <v>1075</v>
       </c>
-      <c r="C115" t="s">
+      <c r="E115" t="s">
         <v>1076</v>
       </c>
-      <c r="D115" t="s">
+      <c r="F115" t="s">
         <v>1077</v>
       </c>
-      <c r="E115" t="s">
+      <c r="G115" t="s">
         <v>1078</v>
       </c>
-      <c r="F115" t="s">
+      <c r="H115" t="s">
         <v>1079</v>
       </c>
-      <c r="G115" t="s">
+      <c r="I115" t="s">
         <v>1080</v>
       </c>
-      <c r="H115" t="s">
+      <c r="J115" t="s">
+        <v>24</v>
+      </c>
+      <c r="K115" t="s">
+        <v>112</v>
+      </c>
+      <c r="L115" t="s">
+        <v>26</v>
+      </c>
+      <c r="M115" t="s">
+        <v>113</v>
+      </c>
+      <c r="N115" t="s">
+        <v>28</v>
+      </c>
+      <c r="O115" t="s">
         <v>1081</v>
-      </c>
-[...19 lines deleted...]
-        <v>1083</v>
       </c>
     </row>
     <row r="116" spans="1:15">
       <c r="A116">
-        <v>4711</v>
+        <v>4309</v>
       </c>
       <c r="B116" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C116" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D116" t="s">
         <v>1084</v>
       </c>
-      <c r="C116" t="s">
+      <c r="E116" t="s">
         <v>1085</v>
       </c>
-      <c r="D116" t="s">
+      <c r="F116" t="s">
         <v>1086</v>
       </c>
-      <c r="E116" t="s">
+      <c r="G116" t="s">
         <v>1087</v>
       </c>
-      <c r="F116" t="s">
+      <c r="H116" t="s">
         <v>1088</v>
       </c>
-      <c r="G116" t="s">
+      <c r="I116" t="s">
         <v>1089</v>
       </c>
-      <c r="H116" t="s">
+      <c r="J116" t="s">
+        <v>24</v>
+      </c>
+      <c r="K116" t="s">
+        <v>112</v>
+      </c>
+      <c r="L116" t="s">
+        <v>26</v>
+      </c>
+      <c r="M116" t="s">
+        <v>113</v>
+      </c>
+      <c r="N116" t="s">
+        <v>28</v>
+      </c>
+      <c r="O116" t="s">
         <v>1090</v>
-      </c>
-[...19 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
     <row r="117" spans="1:15">
       <c r="A117">
-        <v>4714</v>
+        <v>4311</v>
       </c>
       <c r="B117" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C117" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D117" t="s">
+        <v>1093</v>
+      </c>
+      <c r="E117" t="s">
+        <v>1094</v>
+      </c>
+      <c r="F117" t="s">
+        <v>1095</v>
+      </c>
+      <c r="G117" t="s">
+        <v>1096</v>
+      </c>
+      <c r="H117" t="s">
         <v>1097</v>
       </c>
-      <c r="C117" t="s">
+      <c r="I117" t="s">
         <v>1098</v>
-      </c>
-[...16 lines deleted...]
-        <v>1104</v>
       </c>
       <c r="J117" t="s">
         <v>24</v>
       </c>
       <c r="K117" t="s">
         <v>25</v>
       </c>
       <c r="L117" t="s">
         <v>26</v>
       </c>
       <c r="M117" t="s">
         <v>27</v>
       </c>
       <c r="N117" t="s">
         <v>28</v>
       </c>
       <c r="O117" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="118" spans="1:15">
       <c r="A118">
-        <v>4716</v>
+        <v>4314</v>
       </c>
       <c r="B118" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C118" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D118" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E118" t="s">
+        <v>1103</v>
+      </c>
+      <c r="F118" t="s">
+        <v>1104</v>
+      </c>
+      <c r="G118" t="s">
+        <v>1105</v>
+      </c>
+      <c r="H118" t="s">
         <v>1106</v>
       </c>
-      <c r="C118" t="s">
+      <c r="I118" t="s">
         <v>1107</v>
       </c>
-      <c r="D118" t="s">
+      <c r="J118" t="s">
+        <v>24</v>
+      </c>
+      <c r="K118" t="s">
+        <v>25</v>
+      </c>
+      <c r="L118" t="s">
+        <v>26</v>
+      </c>
+      <c r="M118" t="s">
+        <v>27</v>
+      </c>
+      <c r="N118" t="s">
+        <v>28</v>
+      </c>
+      <c r="O118" t="s">
         <v>1108</v>
-      </c>
-[...31 lines deleted...]
-        <v>1114</v>
       </c>
     </row>
     <row r="119" spans="1:15">
       <c r="A119">
-        <v>4717</v>
+        <v>4316</v>
       </c>
       <c r="B119" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C119" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D119" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E119" t="s">
+        <v>1112</v>
+      </c>
+      <c r="F119" t="s">
+        <v>1113</v>
+      </c>
+      <c r="G119" t="s">
+        <v>1114</v>
+      </c>
+      <c r="H119" t="s">
         <v>1115</v>
       </c>
-      <c r="C119" t="s">
+      <c r="I119" t="s">
         <v>1116</v>
       </c>
-      <c r="D119" t="s">
+      <c r="J119" t="s">
+        <v>24</v>
+      </c>
+      <c r="K119" t="s">
+        <v>112</v>
+      </c>
+      <c r="L119" t="s">
+        <v>26</v>
+      </c>
+      <c r="M119" t="s">
+        <v>113</v>
+      </c>
+      <c r="N119" t="s">
+        <v>28</v>
+      </c>
+      <c r="O119" t="s">
         <v>1117</v>
-      </c>
-[...31 lines deleted...]
-        <v>1123</v>
       </c>
     </row>
     <row r="120" spans="1:15">
       <c r="A120">
-        <v>4721</v>
+        <v>4319</v>
       </c>
       <c r="B120" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C120" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D120" t="s">
+        <v>1120</v>
+      </c>
+      <c r="E120" t="s">
+        <v>1121</v>
+      </c>
+      <c r="F120" t="s">
+        <v>1122</v>
+      </c>
+      <c r="G120" t="s">
+        <v>1123</v>
+      </c>
+      <c r="H120" t="s">
         <v>1124</v>
       </c>
-      <c r="C120" t="s">
+      <c r="I120" t="s">
         <v>1125</v>
       </c>
-      <c r="D120" t="s">
+      <c r="J120" t="s">
+        <v>24</v>
+      </c>
+      <c r="K120" t="s">
+        <v>112</v>
+      </c>
+      <c r="L120" t="s">
+        <v>26</v>
+      </c>
+      <c r="M120" t="s">
+        <v>113</v>
+      </c>
+      <c r="N120" t="s">
+        <v>28</v>
+      </c>
+      <c r="O120" t="s">
         <v>1126</v>
-      </c>
-[...31 lines deleted...]
-        <v>1132</v>
       </c>
     </row>
     <row r="121" spans="1:15">
       <c r="A121">
-        <v>4722</v>
+        <v>4322</v>
       </c>
       <c r="B121" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C121" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D121" t="s">
+        <v>1129</v>
+      </c>
+      <c r="E121" t="s">
+        <v>1130</v>
+      </c>
+      <c r="F121" t="s">
+        <v>1131</v>
+      </c>
+      <c r="G121" t="s">
+        <v>1132</v>
+      </c>
+      <c r="H121" t="s">
         <v>1133</v>
       </c>
-      <c r="C121" t="s">
+      <c r="I121" t="s">
         <v>1134</v>
       </c>
-      <c r="D121" t="s">
+      <c r="J121" t="s">
+        <v>24</v>
+      </c>
+      <c r="K121" t="s">
+        <v>25</v>
+      </c>
+      <c r="L121" t="s">
+        <v>26</v>
+      </c>
+      <c r="M121" t="s">
+        <v>27</v>
+      </c>
+      <c r="N121" t="s">
+        <v>28</v>
+      </c>
+      <c r="O121" t="s">
         <v>1135</v>
-      </c>
-[...31 lines deleted...]
-        <v>1143</v>
       </c>
     </row>
     <row r="122" spans="1:15">
       <c r="A122">
-        <v>4723</v>
+        <v>4555</v>
       </c>
       <c r="B122" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C122" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D122" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E122" t="s">
+        <v>1139</v>
+      </c>
+      <c r="F122" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G122" t="s">
+        <v>1141</v>
+      </c>
+      <c r="H122" t="s">
+        <v>1142</v>
+      </c>
+      <c r="I122" t="s">
+        <v>1143</v>
+      </c>
+      <c r="J122" t="s">
+        <v>24</v>
+      </c>
+      <c r="K122" t="s">
+        <v>112</v>
+      </c>
+      <c r="L122" t="s">
+        <v>26</v>
+      </c>
+      <c r="M122" t="s">
+        <v>113</v>
+      </c>
+      <c r="N122" t="s">
+        <v>28</v>
+      </c>
+      <c r="O122" t="s">
         <v>1144</v>
-      </c>
-[...37 lines deleted...]
-        <v>1154</v>
       </c>
     </row>
     <row r="123" spans="1:15">
       <c r="A123">
-        <v>4792</v>
+        <v>4556</v>
       </c>
       <c r="B123" t="s">
-        <v>1155</v>
+        <v>1145</v>
       </c>
       <c r="C123" t="s">
-        <v>1156</v>
+        <v>1146</v>
       </c>
       <c r="D123" t="s">
-        <v>1157</v>
+        <v>1147</v>
       </c>
       <c r="E123" t="s">
-        <v>1158</v>
+        <v>1148</v>
       </c>
       <c r="F123" t="s">
-        <v>1159</v>
+        <v>1149</v>
       </c>
       <c r="G123" t="s">
-        <v>1160</v>
+        <v>1150</v>
       </c>
       <c r="H123" t="s">
-        <v>1161</v>
+        <v>1151</v>
       </c>
       <c r="I123" t="s">
-        <v>1162</v>
+        <v>1152</v>
       </c>
       <c r="J123" t="s">
         <v>24</v>
       </c>
       <c r="K123" t="s">
         <v>25</v>
       </c>
       <c r="L123" t="s">
         <v>26</v>
       </c>
       <c r="M123" t="s">
         <v>27</v>
       </c>
       <c r="N123" t="s">
         <v>28</v>
       </c>
       <c r="O123" t="s">
-        <v>1163</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="124" spans="1:15">
       <c r="A124">
-        <v>4801</v>
+        <v>4558</v>
       </c>
       <c r="B124" t="s">
-        <v>1164</v>
+        <v>1154</v>
       </c>
       <c r="C124" t="s">
-        <v>1165</v>
+        <v>1155</v>
       </c>
       <c r="D124" t="s">
-        <v>1166</v>
+        <v>1156</v>
       </c>
       <c r="E124" t="s">
-        <v>1167</v>
+        <v>1157</v>
       </c>
       <c r="F124" t="s">
-        <v>1168</v>
+        <v>1158</v>
       </c>
       <c r="G124" t="s">
-        <v>1169</v>
+        <v>1159</v>
       </c>
       <c r="H124" t="s">
-        <v>1170</v>
+        <v>1160</v>
       </c>
       <c r="I124" t="s">
-        <v>1171</v>
+        <v>1161</v>
       </c>
       <c r="J124" t="s">
         <v>24</v>
       </c>
       <c r="K124" t="s">
-        <v>130</v>
+        <v>112</v>
       </c>
       <c r="L124" t="s">
         <v>26</v>
       </c>
       <c r="M124" t="s">
-        <v>131</v>
+        <v>113</v>
       </c>
       <c r="N124" t="s">
         <v>28</v>
       </c>
       <c r="O124" t="s">
-        <v>1172</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="125" spans="1:15">
       <c r="A125">
-        <v>4810</v>
+        <v>4559</v>
       </c>
       <c r="B125" t="s">
-        <v>1173</v>
+        <v>1163</v>
       </c>
       <c r="C125" t="s">
-        <v>1174</v>
+        <v>1164</v>
       </c>
       <c r="D125" t="s">
-        <v>1175</v>
+        <v>1165</v>
       </c>
       <c r="E125" t="s">
-        <v>1176</v>
+        <v>1166</v>
       </c>
       <c r="F125" t="s">
-        <v>1177</v>
+        <v>1167</v>
       </c>
       <c r="G125" t="s">
-        <v>1178</v>
+        <v>1168</v>
       </c>
       <c r="H125" t="s">
-        <v>1179</v>
+        <v>1169</v>
       </c>
       <c r="I125" t="s">
-        <v>1180</v>
+        <v>1170</v>
       </c>
       <c r="J125" t="s">
         <v>24</v>
       </c>
       <c r="K125" t="s">
-        <v>130</v>
+        <v>47</v>
       </c>
       <c r="L125" t="s">
         <v>26</v>
       </c>
       <c r="M125" t="s">
-        <v>131</v>
+        <v>48</v>
       </c>
       <c r="N125" t="s">
         <v>28</v>
       </c>
       <c r="O125" t="s">
-        <v>1181</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="126" spans="1:15">
       <c r="A126">
-        <v>4811</v>
+        <v>4560</v>
       </c>
       <c r="B126" t="s">
-        <v>1182</v>
+        <v>1172</v>
       </c>
       <c r="C126" t="s">
-        <v>1183</v>
+        <v>1173</v>
       </c>
       <c r="D126" t="s">
-        <v>1184</v>
+        <v>1174</v>
       </c>
       <c r="E126" t="s">
-        <v>1185</v>
+        <v>1175</v>
       </c>
       <c r="F126" t="s">
-        <v>1186</v>
+        <v>1176</v>
       </c>
       <c r="G126" t="s">
-        <v>1187</v>
+        <v>1177</v>
       </c>
       <c r="H126" t="s">
-        <v>1188</v>
+        <v>1178</v>
       </c>
       <c r="I126" t="s">
-        <v>1189</v>
+        <v>1179</v>
       </c>
       <c r="J126" t="s">
         <v>24</v>
       </c>
       <c r="K126" t="s">
-        <v>876</v>
+        <v>25</v>
       </c>
       <c r="L126" t="s">
         <v>26</v>
       </c>
       <c r="M126" t="s">
-        <v>878</v>
+        <v>27</v>
       </c>
       <c r="N126" t="s">
         <v>28</v>
       </c>
       <c r="O126" t="s">
-        <v>1190</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="127" spans="1:15">
       <c r="A127">
-        <v>4817</v>
+        <v>4563</v>
       </c>
       <c r="B127" t="s">
-        <v>1191</v>
+        <v>1181</v>
       </c>
       <c r="C127" t="s">
-        <v>1192</v>
+        <v>1182</v>
       </c>
       <c r="D127" t="s">
-        <v>1193</v>
+        <v>1183</v>
       </c>
       <c r="E127" t="s">
-        <v>1194</v>
+        <v>1184</v>
       </c>
       <c r="F127" t="s">
-        <v>1195</v>
+        <v>1185</v>
       </c>
       <c r="G127" t="s">
-        <v>1196</v>
+        <v>1186</v>
       </c>
       <c r="H127" t="s">
-        <v>1197</v>
+        <v>1187</v>
       </c>
       <c r="I127" t="s">
-        <v>1198</v>
+        <v>1188</v>
       </c>
       <c r="J127" t="s">
         <v>24</v>
       </c>
       <c r="K127" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="L127" t="s">
         <v>26</v>
       </c>
       <c r="M127" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="N127" t="s">
         <v>28</v>
       </c>
       <c r="O127" t="s">
-        <v>1199</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="128" spans="1:15">
       <c r="A128">
-        <v>4935</v>
+        <v>4564</v>
       </c>
       <c r="B128" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C128" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D128" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E128" t="s">
+        <v>1193</v>
+      </c>
+      <c r="F128" t="s">
+        <v>1194</v>
+      </c>
+      <c r="G128" t="s">
+        <v>1195</v>
+      </c>
+      <c r="H128" t="s">
+        <v>1196</v>
+      </c>
+      <c r="I128" t="s">
+        <v>1197</v>
+      </c>
+      <c r="J128" t="s">
+        <v>24</v>
+      </c>
+      <c r="K128" t="s">
+        <v>1198</v>
+      </c>
+      <c r="L128" t="s">
+        <v>26</v>
+      </c>
+      <c r="M128" t="s">
+        <v>1199</v>
+      </c>
+      <c r="N128" t="s">
+        <v>28</v>
+      </c>
+      <c r="O128" t="s">
         <v>1200</v>
-      </c>
-[...37 lines deleted...]
-        <v>1208</v>
       </c>
     </row>
     <row r="129" spans="1:15">
       <c r="A129">
-        <v>4947</v>
+        <v>4566</v>
       </c>
       <c r="B129" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C129" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D129" t="s">
+        <v>1203</v>
+      </c>
+      <c r="E129" t="s">
+        <v>1204</v>
+      </c>
+      <c r="F129" t="s">
+        <v>1205</v>
+      </c>
+      <c r="G129" t="s">
+        <v>1206</v>
+      </c>
+      <c r="H129" t="s">
+        <v>1207</v>
+      </c>
+      <c r="I129" t="s">
+        <v>1208</v>
+      </c>
+      <c r="J129" t="s">
+        <v>24</v>
+      </c>
+      <c r="K129" t="s">
+        <v>25</v>
+      </c>
+      <c r="L129" t="s">
+        <v>26</v>
+      </c>
+      <c r="M129" t="s">
+        <v>27</v>
+      </c>
+      <c r="N129" t="s">
+        <v>28</v>
+      </c>
+      <c r="O129" t="s">
         <v>1209</v>
-      </c>
-[...37 lines deleted...]
-        <v>1217</v>
       </c>
     </row>
     <row r="130" spans="1:15">
       <c r="A130">
-        <v>4950</v>
+        <v>4568</v>
       </c>
       <c r="B130" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C130" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D130" t="s">
+        <v>1212</v>
+      </c>
+      <c r="E130" t="s">
+        <v>1213</v>
+      </c>
+      <c r="F130" t="s">
+        <v>1214</v>
+      </c>
+      <c r="G130" t="s">
+        <v>1215</v>
+      </c>
+      <c r="H130" t="s">
+        <v>1216</v>
+      </c>
+      <c r="I130" t="s">
+        <v>1217</v>
+      </c>
+      <c r="J130" t="s">
+        <v>24</v>
+      </c>
+      <c r="K130" t="s">
+        <v>25</v>
+      </c>
+      <c r="L130" t="s">
+        <v>26</v>
+      </c>
+      <c r="M130" t="s">
+        <v>27</v>
+      </c>
+      <c r="N130" t="s">
+        <v>28</v>
+      </c>
+      <c r="O130" t="s">
         <v>1218</v>
-      </c>
-[...37 lines deleted...]
-        <v>1226</v>
       </c>
     </row>
     <row r="131" spans="1:15">
       <c r="A131">
-        <v>4965</v>
+        <v>4704</v>
       </c>
       <c r="B131" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C131" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D131" t="s">
+        <v>1221</v>
+      </c>
+      <c r="E131" t="s">
+        <v>1222</v>
+      </c>
+      <c r="F131" t="s">
+        <v>1223</v>
+      </c>
+      <c r="G131" t="s">
+        <v>1224</v>
+      </c>
+      <c r="H131" t="s">
+        <v>1225</v>
+      </c>
+      <c r="I131" t="s">
+        <v>1226</v>
+      </c>
+      <c r="J131" t="s">
+        <v>24</v>
+      </c>
+      <c r="K131" t="s">
+        <v>47</v>
+      </c>
+      <c r="L131" t="s">
+        <v>26</v>
+      </c>
+      <c r="M131" t="s">
+        <v>48</v>
+      </c>
+      <c r="N131" t="s">
+        <v>28</v>
+      </c>
+      <c r="O131" t="s">
         <v>1227</v>
-      </c>
-[...37 lines deleted...]
-        <v>1235</v>
       </c>
     </row>
     <row r="132" spans="1:15">
       <c r="A132">
-        <v>4968</v>
+        <v>4706</v>
       </c>
       <c r="B132" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C132" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D132" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E132" t="s">
+        <v>1231</v>
+      </c>
+      <c r="F132" t="s">
+        <v>1232</v>
+      </c>
+      <c r="G132" t="s">
+        <v>1233</v>
+      </c>
+      <c r="H132" t="s">
+        <v>1234</v>
+      </c>
+      <c r="I132" t="s">
+        <v>1235</v>
+      </c>
+      <c r="J132" t="s">
+        <v>24</v>
+      </c>
+      <c r="K132" t="s">
+        <v>112</v>
+      </c>
+      <c r="L132" t="s">
+        <v>26</v>
+      </c>
+      <c r="M132" t="s">
+        <v>113</v>
+      </c>
+      <c r="N132" t="s">
+        <v>28</v>
+      </c>
+      <c r="O132" t="s">
         <v>1236</v>
-      </c>
-[...37 lines deleted...]
-        <v>1244</v>
       </c>
     </row>
     <row r="133" spans="1:15">
       <c r="A133">
-        <v>4969</v>
+        <v>4709</v>
       </c>
       <c r="B133" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C133" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D133" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E133" t="s">
+        <v>1240</v>
+      </c>
+      <c r="F133" t="s">
+        <v>1241</v>
+      </c>
+      <c r="G133" t="s">
+        <v>1242</v>
+      </c>
+      <c r="H133" t="s">
+        <v>1243</v>
+      </c>
+      <c r="I133" t="s">
+        <v>1244</v>
+      </c>
+      <c r="J133" t="s">
+        <v>24</v>
+      </c>
+      <c r="K133" t="s">
+        <v>47</v>
+      </c>
+      <c r="L133" t="s">
+        <v>26</v>
+      </c>
+      <c r="M133" t="s">
+        <v>48</v>
+      </c>
+      <c r="N133" t="s">
+        <v>28</v>
+      </c>
+      <c r="O133" t="s">
         <v>1245</v>
-      </c>
-[...37 lines deleted...]
-        <v>1253</v>
       </c>
     </row>
     <row r="134" spans="1:15">
       <c r="A134">
-        <v>5272</v>
+        <v>4711</v>
       </c>
       <c r="B134" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C134" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D134" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E134" t="s">
+        <v>1249</v>
+      </c>
+      <c r="F134" t="s">
+        <v>1250</v>
+      </c>
+      <c r="G134" t="s">
+        <v>1251</v>
+      </c>
+      <c r="H134" t="s">
+        <v>1252</v>
+      </c>
+      <c r="I134" t="s">
+        <v>1253</v>
+      </c>
+      <c r="J134" t="s">
         <v>1254</v>
       </c>
-      <c r="C134" t="s">
+      <c r="K134" t="s">
         <v>1255</v>
       </c>
-      <c r="D134" t="s">
+      <c r="L134" t="s">
         <v>1256</v>
       </c>
-      <c r="E134" t="s">
+      <c r="M134" t="s">
         <v>1257</v>
       </c>
-      <c r="F134" t="s">
+      <c r="N134" t="s">
+        <v>28</v>
+      </c>
+      <c r="O134" t="s">
         <v>1258</v>
-      </c>
-[...25 lines deleted...]
-        <v>1262</v>
       </c>
     </row>
     <row r="135" spans="1:15">
       <c r="A135">
-        <v>5273</v>
+        <v>4714</v>
       </c>
       <c r="B135" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C135" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D135" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E135" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F135" t="s">
         <v>1263</v>
       </c>
-      <c r="C135" t="s">
+      <c r="G135" t="s">
         <v>1264</v>
       </c>
-      <c r="D135" t="s">
+      <c r="H135" t="s">
         <v>1265</v>
       </c>
-      <c r="E135" t="s">
+      <c r="I135" t="s">
         <v>1266</v>
       </c>
-      <c r="F135" t="s">
+      <c r="J135" t="s">
+        <v>24</v>
+      </c>
+      <c r="K135" t="s">
+        <v>25</v>
+      </c>
+      <c r="L135" t="s">
+        <v>26</v>
+      </c>
+      <c r="M135" t="s">
+        <v>27</v>
+      </c>
+      <c r="N135" t="s">
+        <v>28</v>
+      </c>
+      <c r="O135" t="s">
         <v>1267</v>
-      </c>
-[...25 lines deleted...]
-        <v>1273</v>
       </c>
     </row>
     <row r="136" spans="1:15">
       <c r="A136">
-        <v>5326</v>
+        <v>4716</v>
       </c>
       <c r="B136" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C136" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D136" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E136" t="s">
+        <v>1271</v>
+      </c>
+      <c r="F136" t="s">
+        <v>1272</v>
+      </c>
+      <c r="G136" t="s">
+        <v>1273</v>
+      </c>
+      <c r="H136" t="s">
         <v>1274</v>
       </c>
-      <c r="C136" t="s">
+      <c r="I136" t="s">
         <v>1275</v>
       </c>
-      <c r="D136" t="s">
+      <c r="J136" t="s">
+        <v>24</v>
+      </c>
+      <c r="K136" t="s">
+        <v>1050</v>
+      </c>
+      <c r="L136" t="s">
+        <v>26</v>
+      </c>
+      <c r="M136" t="s">
+        <v>1051</v>
+      </c>
+      <c r="N136" t="s">
+        <v>28</v>
+      </c>
+      <c r="O136" t="s">
         <v>1276</v>
-      </c>
-[...31 lines deleted...]
-        <v>1282</v>
       </c>
     </row>
     <row r="137" spans="1:15">
       <c r="A137">
-        <v>5330</v>
+        <v>4717</v>
       </c>
       <c r="B137" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C137" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D137" t="s">
+        <v>1279</v>
+      </c>
+      <c r="E137" t="s">
+        <v>1280</v>
+      </c>
+      <c r="F137" t="s">
+        <v>1281</v>
+      </c>
+      <c r="G137" t="s">
+        <v>1282</v>
+      </c>
+      <c r="H137" t="s">
         <v>1283</v>
       </c>
-      <c r="C137" t="s">
+      <c r="I137" t="s">
         <v>1284</v>
       </c>
-      <c r="D137" t="s">
+      <c r="J137" t="s">
+        <v>24</v>
+      </c>
+      <c r="K137" t="s">
+        <v>25</v>
+      </c>
+      <c r="L137" t="s">
+        <v>26</v>
+      </c>
+      <c r="M137" t="s">
+        <v>27</v>
+      </c>
+      <c r="N137" t="s">
+        <v>28</v>
+      </c>
+      <c r="O137" t="s">
         <v>1285</v>
-      </c>
-[...31 lines deleted...]
-        <v>1291</v>
       </c>
     </row>
     <row r="138" spans="1:15">
       <c r="A138">
-        <v>5331</v>
+        <v>4721</v>
       </c>
       <c r="B138" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C138" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D138" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E138" t="s">
+        <v>1289</v>
+      </c>
+      <c r="F138" t="s">
+        <v>1290</v>
+      </c>
+      <c r="G138" t="s">
+        <v>1291</v>
+      </c>
+      <c r="H138" t="s">
         <v>1292</v>
       </c>
-      <c r="C138" t="s">
+      <c r="I138" t="s">
         <v>1293</v>
       </c>
-      <c r="D138" t="s">
+      <c r="J138" t="s">
+        <v>24</v>
+      </c>
+      <c r="K138" t="s">
+        <v>1050</v>
+      </c>
+      <c r="L138" t="s">
+        <v>26</v>
+      </c>
+      <c r="M138" t="s">
+        <v>1051</v>
+      </c>
+      <c r="N138" t="s">
+        <v>28</v>
+      </c>
+      <c r="O138" t="s">
         <v>1294</v>
-      </c>
-[...31 lines deleted...]
-        <v>1300</v>
       </c>
     </row>
     <row r="139" spans="1:15">
       <c r="A139">
-        <v>5332</v>
+        <v>4722</v>
       </c>
       <c r="B139" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C139" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D139" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E139" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F139" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G139" t="s">
+        <v>1300</v>
+      </c>
+      <c r="H139" t="s">
         <v>1301</v>
       </c>
-      <c r="C139" t="s">
+      <c r="I139" t="s">
         <v>1302</v>
       </c>
-      <c r="D139" t="s">
+      <c r="J139" t="s">
+        <v>24</v>
+      </c>
+      <c r="K139" t="s">
         <v>1303</v>
       </c>
-      <c r="E139" t="s">
+      <c r="L139" t="s">
+        <v>26</v>
+      </c>
+      <c r="M139" t="s">
         <v>1304</v>
       </c>
-      <c r="F139" t="s">
+      <c r="N139" t="s">
+        <v>28</v>
+      </c>
+      <c r="O139" t="s">
         <v>1305</v>
-      </c>
-[...25 lines deleted...]
-        <v>1309</v>
       </c>
     </row>
     <row r="140" spans="1:15">
       <c r="A140">
-        <v>5335</v>
+        <v>4723</v>
       </c>
       <c r="B140" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C140" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D140" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E140" t="s">
+        <v>1309</v>
+      </c>
+      <c r="F140" t="s">
         <v>1310</v>
       </c>
-      <c r="C140" t="s">
+      <c r="G140" t="s">
         <v>1311</v>
       </c>
-      <c r="D140" t="s">
+      <c r="H140" t="s">
         <v>1312</v>
       </c>
-      <c r="E140" t="s">
+      <c r="I140" t="s">
         <v>1313</v>
       </c>
-      <c r="F140" t="s">
+      <c r="J140" t="s">
+        <v>24</v>
+      </c>
+      <c r="K140" t="s">
         <v>1314</v>
       </c>
-      <c r="G140" t="s">
+      <c r="L140" t="s">
+        <v>26</v>
+      </c>
+      <c r="M140" t="s">
         <v>1315</v>
       </c>
-      <c r="H140" t="s">
+      <c r="N140" t="s">
+        <v>28</v>
+      </c>
+      <c r="O140" t="s">
         <v>1316</v>
-      </c>
-[...19 lines deleted...]
-        <v>1318</v>
       </c>
     </row>
     <row r="141" spans="1:15">
       <c r="A141">
-        <v>5346</v>
+        <v>4792</v>
       </c>
       <c r="B141" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C141" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D141" t="s">
         <v>1319</v>
       </c>
-      <c r="C141" t="s">
+      <c r="E141" t="s">
         <v>1320</v>
       </c>
-      <c r="D141" t="s">
+      <c r="F141" t="s">
         <v>1321</v>
       </c>
-      <c r="E141" t="s">
+      <c r="G141" t="s">
         <v>1322</v>
       </c>
-      <c r="F141" t="s">
+      <c r="H141" t="s">
         <v>1323</v>
       </c>
-      <c r="G141" t="s">
+      <c r="I141" t="s">
         <v>1324</v>
       </c>
-      <c r="H141" t="s">
+      <c r="J141" t="s">
+        <v>24</v>
+      </c>
+      <c r="K141" t="s">
+        <v>25</v>
+      </c>
+      <c r="L141" t="s">
+        <v>26</v>
+      </c>
+      <c r="M141" t="s">
+        <v>27</v>
+      </c>
+      <c r="N141" t="s">
+        <v>28</v>
+      </c>
+      <c r="O141" t="s">
         <v>1325</v>
-      </c>
-[...19 lines deleted...]
-        <v>1329</v>
       </c>
     </row>
     <row r="142" spans="1:15">
       <c r="A142">
-        <v>5348</v>
+        <v>4801</v>
       </c>
       <c r="B142" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C142" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D142" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E142" t="s">
+        <v>1329</v>
+      </c>
+      <c r="F142" t="s">
         <v>1330</v>
       </c>
-      <c r="C142" t="s">
+      <c r="G142" t="s">
         <v>1331</v>
       </c>
-      <c r="D142" t="s">
+      <c r="H142" t="s">
         <v>1332</v>
       </c>
-      <c r="E142" t="s">
+      <c r="I142" t="s">
         <v>1333</v>
       </c>
-      <c r="F142" t="s">
+      <c r="J142" t="s">
+        <v>24</v>
+      </c>
+      <c r="K142" t="s">
+        <v>112</v>
+      </c>
+      <c r="L142" t="s">
+        <v>26</v>
+      </c>
+      <c r="M142" t="s">
+        <v>113</v>
+      </c>
+      <c r="N142" t="s">
+        <v>28</v>
+      </c>
+      <c r="O142" t="s">
         <v>1334</v>
-      </c>
-[...25 lines deleted...]
-        <v>1338</v>
       </c>
     </row>
     <row r="143" spans="1:15">
       <c r="A143">
-        <v>5351</v>
+        <v>4810</v>
       </c>
       <c r="B143" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C143" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D143" t="s">
+        <v>1337</v>
+      </c>
+      <c r="E143" t="s">
+        <v>1338</v>
+      </c>
+      <c r="F143" t="s">
         <v>1339</v>
       </c>
-      <c r="C143" t="s">
+      <c r="G143" t="s">
         <v>1340</v>
       </c>
-      <c r="D143" t="s">
+      <c r="H143" t="s">
         <v>1341</v>
       </c>
-      <c r="E143" t="s">
+      <c r="I143" t="s">
         <v>1342</v>
       </c>
-      <c r="F143" t="s">
+      <c r="J143" t="s">
+        <v>24</v>
+      </c>
+      <c r="K143" t="s">
+        <v>112</v>
+      </c>
+      <c r="L143" t="s">
+        <v>26</v>
+      </c>
+      <c r="M143" t="s">
+        <v>113</v>
+      </c>
+      <c r="N143" t="s">
+        <v>28</v>
+      </c>
+      <c r="O143" t="s">
         <v>1343</v>
-      </c>
-[...25 lines deleted...]
-        <v>1347</v>
       </c>
     </row>
     <row r="144" spans="1:15">
       <c r="A144">
-        <v>5353</v>
+        <v>4811</v>
       </c>
       <c r="B144" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C144" t="s">
+        <v>1345</v>
+      </c>
+      <c r="D144" t="s">
+        <v>1346</v>
+      </c>
+      <c r="E144" t="s">
+        <v>1347</v>
+      </c>
+      <c r="F144" t="s">
         <v>1348</v>
       </c>
-      <c r="C144" t="s">
+      <c r="G144" t="s">
         <v>1349</v>
       </c>
-      <c r="D144" t="s">
+      <c r="H144" t="s">
         <v>1350</v>
       </c>
-      <c r="E144" t="s">
+      <c r="I144" t="s">
         <v>1351</v>
       </c>
-      <c r="F144" t="s">
+      <c r="J144" t="s">
+        <v>24</v>
+      </c>
+      <c r="K144" t="s">
+        <v>1038</v>
+      </c>
+      <c r="L144" t="s">
+        <v>26</v>
+      </c>
+      <c r="M144" t="s">
+        <v>1040</v>
+      </c>
+      <c r="N144" t="s">
+        <v>28</v>
+      </c>
+      <c r="O144" t="s">
         <v>1352</v>
-      </c>
-[...25 lines deleted...]
-        <v>1356</v>
       </c>
     </row>
     <row r="145" spans="1:15">
       <c r="A145">
-        <v>5354</v>
+        <v>4817</v>
       </c>
       <c r="B145" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C145" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D145" t="s">
+        <v>1355</v>
+      </c>
+      <c r="E145" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F145" t="s">
         <v>1357</v>
       </c>
-      <c r="C145" t="s">
+      <c r="G145" t="s">
         <v>1358</v>
       </c>
-      <c r="D145" t="s">
+      <c r="H145" t="s">
         <v>1359</v>
       </c>
-      <c r="E145" t="s">
+      <c r="I145" t="s">
         <v>1360</v>
       </c>
-      <c r="F145" t="s">
+      <c r="J145" t="s">
+        <v>24</v>
+      </c>
+      <c r="K145" t="s">
+        <v>25</v>
+      </c>
+      <c r="L145" t="s">
+        <v>26</v>
+      </c>
+      <c r="M145" t="s">
+        <v>27</v>
+      </c>
+      <c r="N145" t="s">
+        <v>28</v>
+      </c>
+      <c r="O145" t="s">
         <v>1361</v>
-      </c>
-[...25 lines deleted...]
-        <v>1365</v>
       </c>
     </row>
     <row r="146" spans="1:15">
       <c r="A146">
-        <v>5359</v>
+        <v>4935</v>
       </c>
       <c r="B146" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C146" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D146" t="s">
+        <v>1364</v>
+      </c>
+      <c r="E146" t="s">
+        <v>1365</v>
+      </c>
+      <c r="F146" t="s">
         <v>1366</v>
       </c>
-      <c r="C146" t="s">
+      <c r="G146" t="s">
         <v>1367</v>
       </c>
-      <c r="D146" t="s">
+      <c r="H146" t="s">
         <v>1368</v>
       </c>
-      <c r="E146" t="s">
+      <c r="I146" t="s">
         <v>1369</v>
       </c>
-      <c r="F146" t="s">
+      <c r="J146" t="s">
+        <v>24</v>
+      </c>
+      <c r="K146" t="s">
+        <v>112</v>
+      </c>
+      <c r="L146" t="s">
+        <v>26</v>
+      </c>
+      <c r="M146" t="s">
+        <v>113</v>
+      </c>
+      <c r="N146" t="s">
+        <v>28</v>
+      </c>
+      <c r="O146" t="s">
         <v>1370</v>
-      </c>
-[...25 lines deleted...]
-        <v>1374</v>
       </c>
     </row>
     <row r="147" spans="1:15">
       <c r="A147">
-        <v>5364</v>
+        <v>4947</v>
       </c>
       <c r="B147" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C147" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D147" t="s">
+        <v>1373</v>
+      </c>
+      <c r="E147" t="s">
+        <v>1374</v>
+      </c>
+      <c r="F147" t="s">
         <v>1375</v>
       </c>
-      <c r="C147" t="s">
+      <c r="G147" t="s">
         <v>1376</v>
       </c>
-      <c r="D147" t="s">
+      <c r="H147" t="s">
         <v>1377</v>
       </c>
-      <c r="E147" t="s">
+      <c r="I147" t="s">
         <v>1378</v>
       </c>
-      <c r="F147" t="s">
+      <c r="J147" t="s">
+        <v>24</v>
+      </c>
+      <c r="K147" t="s">
+        <v>47</v>
+      </c>
+      <c r="L147" t="s">
+        <v>26</v>
+      </c>
+      <c r="M147" t="s">
+        <v>48</v>
+      </c>
+      <c r="N147" t="s">
+        <v>28</v>
+      </c>
+      <c r="O147" t="s">
         <v>1379</v>
-      </c>
-[...25 lines deleted...]
-        <v>1383</v>
       </c>
     </row>
     <row r="148" spans="1:15">
       <c r="A148">
-        <v>5365</v>
+        <v>4950</v>
       </c>
       <c r="B148" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C148" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D148" t="s">
+        <v>1382</v>
+      </c>
+      <c r="E148" t="s">
+        <v>1383</v>
+      </c>
+      <c r="F148" t="s">
         <v>1384</v>
       </c>
-      <c r="C148" t="s">
+      <c r="G148" t="s">
         <v>1385</v>
       </c>
-      <c r="D148" t="s">
+      <c r="H148" t="s">
         <v>1386</v>
       </c>
-      <c r="E148" t="s">
+      <c r="I148" t="s">
         <v>1387</v>
       </c>
-      <c r="F148" t="s">
+      <c r="J148" t="s">
+        <v>24</v>
+      </c>
+      <c r="K148" t="s">
+        <v>1038</v>
+      </c>
+      <c r="L148" t="s">
+        <v>26</v>
+      </c>
+      <c r="M148" t="s">
+        <v>1040</v>
+      </c>
+      <c r="N148" t="s">
+        <v>28</v>
+      </c>
+      <c r="O148" t="s">
         <v>1388</v>
-      </c>
-[...25 lines deleted...]
-        <v>1392</v>
       </c>
     </row>
     <row r="149" spans="1:15">
       <c r="A149">
-        <v>5367</v>
+        <v>4965</v>
       </c>
       <c r="B149" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C149" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D149" t="s">
+        <v>1391</v>
+      </c>
+      <c r="E149" t="s">
+        <v>1392</v>
+      </c>
+      <c r="F149" t="s">
         <v>1393</v>
       </c>
-      <c r="C149" t="s">
+      <c r="G149" t="s">
         <v>1394</v>
       </c>
-      <c r="D149" t="s">
+      <c r="H149" t="s">
         <v>1395</v>
       </c>
-      <c r="E149" t="s">
+      <c r="I149" t="s">
         <v>1396</v>
-      </c>
-[...10 lines deleted...]
-        <v>1400</v>
       </c>
       <c r="J149" t="s">
         <v>24</v>
       </c>
       <c r="K149" t="s">
         <v>25</v>
       </c>
       <c r="L149" t="s">
         <v>26</v>
       </c>
       <c r="M149" t="s">
         <v>27</v>
       </c>
       <c r="N149" t="s">
         <v>28</v>
       </c>
       <c r="O149" t="s">
-        <v>1401</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="150" spans="1:15">
       <c r="A150">
-        <v>5368</v>
+        <v>4968</v>
       </c>
       <c r="B150" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C150" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D150" t="s">
+        <v>1400</v>
+      </c>
+      <c r="E150" t="s">
+        <v>1401</v>
+      </c>
+      <c r="F150" t="s">
         <v>1402</v>
       </c>
-      <c r="C150" t="s">
+      <c r="G150" t="s">
         <v>1403</v>
       </c>
-      <c r="D150" t="s">
+      <c r="H150" t="s">
         <v>1404</v>
       </c>
-      <c r="E150" t="s">
+      <c r="I150" t="s">
         <v>1405</v>
-      </c>
-[...10 lines deleted...]
-        <v>1409</v>
       </c>
       <c r="J150" t="s">
         <v>24</v>
       </c>
       <c r="K150" t="s">
         <v>25</v>
       </c>
       <c r="L150" t="s">
         <v>26</v>
       </c>
       <c r="M150" t="s">
         <v>27</v>
       </c>
       <c r="N150" t="s">
         <v>28</v>
       </c>
       <c r="O150" t="s">
-        <v>1410</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="151" spans="1:15">
       <c r="A151">
-        <v>5371</v>
+        <v>4969</v>
       </c>
       <c r="B151" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C151" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D151" t="s">
+        <v>1409</v>
+      </c>
+      <c r="E151" t="s">
+        <v>1410</v>
+      </c>
+      <c r="F151" t="s">
         <v>1411</v>
       </c>
-      <c r="C151" t="s">
+      <c r="G151" t="s">
         <v>1412</v>
       </c>
-      <c r="D151" t="s">
+      <c r="H151" t="s">
         <v>1413</v>
       </c>
-      <c r="E151" t="s">
+      <c r="I151" t="s">
         <v>1414</v>
       </c>
-      <c r="F151" t="s">
+      <c r="J151" t="s">
+        <v>24</v>
+      </c>
+      <c r="K151" t="s">
+        <v>25</v>
+      </c>
+      <c r="L151" t="s">
+        <v>26</v>
+      </c>
+      <c r="M151" t="s">
+        <v>27</v>
+      </c>
+      <c r="N151" t="s">
+        <v>28</v>
+      </c>
+      <c r="O151" t="s">
         <v>1415</v>
-      </c>
-[...25 lines deleted...]
-        <v>1421</v>
       </c>
     </row>
     <row r="152" spans="1:15">
       <c r="A152">
-        <v>5372</v>
+        <v>5272</v>
       </c>
       <c r="B152" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C152" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D152" t="s">
+        <v>1418</v>
+      </c>
+      <c r="E152" t="s">
+        <v>1419</v>
+      </c>
+      <c r="F152" t="s">
+        <v>1420</v>
+      </c>
+      <c r="G152" t="s">
+        <v>1421</v>
+      </c>
+      <c r="H152" t="s">
         <v>1422</v>
       </c>
-      <c r="C152" t="s">
+      <c r="I152" t="s">
         <v>1423</v>
       </c>
-      <c r="D152" t="s">
+      <c r="J152" t="s">
+        <v>516</v>
+      </c>
+      <c r="K152" t="s">
+        <v>517</v>
+      </c>
+      <c r="L152" t="s">
+        <v>518</v>
+      </c>
+      <c r="M152" t="s">
+        <v>519</v>
+      </c>
+      <c r="N152" t="s">
+        <v>28</v>
+      </c>
+      <c r="O152" t="s">
         <v>1424</v>
-      </c>
-[...31 lines deleted...]
-        <v>1430</v>
       </c>
     </row>
     <row r="153" spans="1:15">
       <c r="A153">
-        <v>5375</v>
+        <v>5273</v>
       </c>
       <c r="B153" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C153" t="s">
+        <v>1426</v>
+      </c>
+      <c r="D153" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E153" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F153" t="s">
+        <v>1429</v>
+      </c>
+      <c r="G153" t="s">
+        <v>1430</v>
+      </c>
+      <c r="H153" t="s">
         <v>1431</v>
       </c>
-      <c r="C153" t="s">
+      <c r="I153" t="s">
         <v>1432</v>
       </c>
-      <c r="D153" t="s">
+      <c r="J153" t="s">
+        <v>24</v>
+      </c>
+      <c r="K153" t="s">
         <v>1433</v>
       </c>
-      <c r="E153" t="s">
+      <c r="L153" t="s">
+        <v>26</v>
+      </c>
+      <c r="M153" t="s">
         <v>1434</v>
       </c>
-      <c r="F153" t="s">
+      <c r="N153" t="s">
+        <v>28</v>
+      </c>
+      <c r="O153" t="s">
         <v>1435</v>
-      </c>
-[...25 lines deleted...]
-        <v>1439</v>
       </c>
     </row>
     <row r="154" spans="1:15">
       <c r="A154">
-        <v>5377</v>
+        <v>5326</v>
       </c>
       <c r="B154" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C154" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D154" t="s">
+        <v>1438</v>
+      </c>
+      <c r="E154" t="s">
+        <v>1439</v>
+      </c>
+      <c r="F154" t="s">
         <v>1440</v>
       </c>
-      <c r="C154" t="s">
+      <c r="G154" t="s">
         <v>1441</v>
       </c>
-      <c r="D154" t="s">
+      <c r="H154" t="s">
         <v>1442</v>
       </c>
-      <c r="E154" t="s">
+      <c r="I154" t="s">
         <v>1443</v>
       </c>
-      <c r="F154" t="s">
+      <c r="J154" t="s">
+        <v>24</v>
+      </c>
+      <c r="K154" t="s">
+        <v>112</v>
+      </c>
+      <c r="L154" t="s">
+        <v>26</v>
+      </c>
+      <c r="M154" t="s">
+        <v>113</v>
+      </c>
+      <c r="N154" t="s">
+        <v>28</v>
+      </c>
+      <c r="O154" t="s">
         <v>1444</v>
-      </c>
-[...25 lines deleted...]
-        <v>1448</v>
       </c>
     </row>
     <row r="155" spans="1:15">
       <c r="A155">
-        <v>5382</v>
+        <v>5330</v>
       </c>
       <c r="B155" t="s">
+        <v>1445</v>
+      </c>
+      <c r="C155" t="s">
+        <v>1446</v>
+      </c>
+      <c r="D155" t="s">
+        <v>1447</v>
+      </c>
+      <c r="E155" t="s">
+        <v>1448</v>
+      </c>
+      <c r="F155" t="s">
         <v>1449</v>
       </c>
-      <c r="C155" t="s">
+      <c r="G155" t="s">
         <v>1450</v>
       </c>
-      <c r="D155" t="s">
+      <c r="H155" t="s">
         <v>1451</v>
       </c>
-      <c r="E155" t="s">
+      <c r="I155" t="s">
         <v>1452</v>
       </c>
-      <c r="F155" t="s">
+      <c r="J155" t="s">
+        <v>24</v>
+      </c>
+      <c r="K155" t="s">
+        <v>112</v>
+      </c>
+      <c r="L155" t="s">
+        <v>26</v>
+      </c>
+      <c r="M155" t="s">
+        <v>113</v>
+      </c>
+      <c r="N155" t="s">
+        <v>28</v>
+      </c>
+      <c r="O155" t="s">
         <v>1453</v>
-      </c>
-[...25 lines deleted...]
-        <v>1457</v>
       </c>
     </row>
     <row r="156" spans="1:15">
       <c r="A156">
-        <v>5435</v>
+        <v>5331</v>
       </c>
       <c r="B156" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C156" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D156" t="s">
+        <v>1456</v>
+      </c>
+      <c r="E156" t="s">
+        <v>1457</v>
+      </c>
+      <c r="F156" t="s">
         <v>1458</v>
       </c>
-      <c r="C156" t="s">
+      <c r="G156" t="s">
         <v>1459</v>
       </c>
-      <c r="D156" t="s">
+      <c r="H156" t="s">
         <v>1460</v>
       </c>
-      <c r="E156" t="s">
+      <c r="I156" t="s">
         <v>1461</v>
       </c>
-      <c r="F156" t="s">
+      <c r="J156" t="s">
+        <v>24</v>
+      </c>
+      <c r="K156" t="s">
+        <v>47</v>
+      </c>
+      <c r="L156" t="s">
+        <v>26</v>
+      </c>
+      <c r="M156" t="s">
+        <v>48</v>
+      </c>
+      <c r="N156" t="s">
+        <v>28</v>
+      </c>
+      <c r="O156" t="s">
         <v>1462</v>
-      </c>
-[...25 lines deleted...]
-        <v>1466</v>
       </c>
     </row>
     <row r="157" spans="1:15">
       <c r="A157">
-        <v>5437</v>
+        <v>5332</v>
       </c>
       <c r="B157" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C157" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D157" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E157" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F157" t="s">
         <v>1467</v>
       </c>
-      <c r="C157" t="s">
+      <c r="G157" t="s">
         <v>1468</v>
       </c>
-      <c r="D157" t="s">
+      <c r="H157" t="s">
         <v>1469</v>
       </c>
-      <c r="E157" t="s">
+      <c r="I157" t="s">
         <v>1470</v>
-      </c>
-[...10 lines deleted...]
-        <v>1474</v>
       </c>
       <c r="J157" t="s">
         <v>24</v>
       </c>
       <c r="K157" t="s">
         <v>25</v>
       </c>
       <c r="L157" t="s">
         <v>26</v>
       </c>
       <c r="M157" t="s">
         <v>27</v>
       </c>
       <c r="N157" t="s">
         <v>28</v>
       </c>
       <c r="O157" t="s">
-        <v>1475</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="158" spans="1:15">
       <c r="A158">
-        <v>5439</v>
+        <v>5335</v>
       </c>
       <c r="B158" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C158" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D158" t="s">
+        <v>1474</v>
+      </c>
+      <c r="E158" t="s">
+        <v>1475</v>
+      </c>
+      <c r="F158" t="s">
         <v>1476</v>
       </c>
-      <c r="C158" t="s">
+      <c r="G158" t="s">
         <v>1477</v>
       </c>
-      <c r="D158" t="s">
+      <c r="H158" t="s">
         <v>1478</v>
       </c>
-      <c r="E158" t="s">
+      <c r="I158" t="s">
         <v>1479</v>
-      </c>
-[...10 lines deleted...]
-        <v>1483</v>
       </c>
       <c r="J158" t="s">
         <v>24</v>
       </c>
       <c r="K158" t="s">
         <v>25</v>
       </c>
       <c r="L158" t="s">
         <v>26</v>
       </c>
       <c r="M158" t="s">
         <v>27</v>
       </c>
       <c r="N158" t="s">
         <v>28</v>
       </c>
       <c r="O158" t="s">
-        <v>1484</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="159" spans="1:15">
       <c r="A159">
-        <v>5456</v>
+        <v>5346</v>
       </c>
       <c r="B159" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C159" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D159" t="s">
+        <v>1483</v>
+      </c>
+      <c r="E159" t="s">
+        <v>1484</v>
+      </c>
+      <c r="F159" t="s">
         <v>1485</v>
       </c>
-      <c r="C159" t="s">
+      <c r="G159" t="s">
         <v>1486</v>
       </c>
-      <c r="D159" t="s">
+      <c r="H159" t="s">
         <v>1487</v>
       </c>
-      <c r="E159" t="s">
+      <c r="I159" t="s">
         <v>1488</v>
       </c>
-      <c r="F159" t="s">
+      <c r="J159" t="s">
+        <v>24</v>
+      </c>
+      <c r="K159" t="s">
         <v>1489</v>
       </c>
-      <c r="G159" t="s">
+      <c r="L159" t="s">
+        <v>26</v>
+      </c>
+      <c r="M159" t="s">
         <v>1490</v>
       </c>
-      <c r="H159" t="s">
+      <c r="N159" t="s">
+        <v>28</v>
+      </c>
+      <c r="O159" t="s">
         <v>1491</v>
-      </c>
-[...19 lines deleted...]
-        <v>1493</v>
       </c>
     </row>
     <row r="160" spans="1:15">
       <c r="A160">
-        <v>5474</v>
+        <v>5348</v>
       </c>
       <c r="B160" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C160" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D160" t="s">
         <v>1494</v>
       </c>
-      <c r="C160" t="s">
+      <c r="E160" t="s">
         <v>1495</v>
       </c>
-      <c r="D160" t="s">
+      <c r="F160" t="s">
         <v>1496</v>
       </c>
-      <c r="E160" t="s">
+      <c r="G160" t="s">
         <v>1497</v>
       </c>
-      <c r="F160" t="s">
+      <c r="H160" t="s">
         <v>1498</v>
       </c>
-      <c r="G160" t="s">
+      <c r="I160" t="s">
         <v>1499</v>
       </c>
-      <c r="H160" t="s">
+      <c r="J160" t="s">
+        <v>24</v>
+      </c>
+      <c r="K160" t="s">
+        <v>112</v>
+      </c>
+      <c r="L160" t="s">
+        <v>26</v>
+      </c>
+      <c r="M160" t="s">
+        <v>113</v>
+      </c>
+      <c r="N160" t="s">
+        <v>28</v>
+      </c>
+      <c r="O160" t="s">
         <v>1500</v>
-      </c>
-[...19 lines deleted...]
-        <v>1502</v>
       </c>
     </row>
     <row r="161" spans="1:15">
       <c r="A161">
-        <v>5475</v>
+        <v>5351</v>
       </c>
       <c r="B161" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C161" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D161" t="s">
         <v>1503</v>
       </c>
-      <c r="C161" t="s">
+      <c r="E161" t="s">
         <v>1504</v>
       </c>
-      <c r="D161" t="s">
+      <c r="F161" t="s">
         <v>1505</v>
       </c>
-      <c r="E161" t="s">
+      <c r="G161" t="s">
         <v>1506</v>
       </c>
-      <c r="F161" t="s">
+      <c r="H161" t="s">
         <v>1507</v>
       </c>
-      <c r="G161" t="s">
+      <c r="I161" t="s">
         <v>1508</v>
       </c>
-      <c r="H161" t="s">
+      <c r="J161" t="s">
+        <v>24</v>
+      </c>
+      <c r="K161" t="s">
+        <v>25</v>
+      </c>
+      <c r="L161" t="s">
+        <v>26</v>
+      </c>
+      <c r="M161" t="s">
+        <v>27</v>
+      </c>
+      <c r="N161" t="s">
+        <v>28</v>
+      </c>
+      <c r="O161" t="s">
         <v>1509</v>
-      </c>
-[...19 lines deleted...]
-        <v>1511</v>
       </c>
     </row>
     <row r="162" spans="1:15">
       <c r="A162">
-        <v>5476</v>
+        <v>5353</v>
       </c>
       <c r="B162" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C162" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D162" t="s">
         <v>1512</v>
       </c>
-      <c r="C162" t="s">
+      <c r="E162" t="s">
         <v>1513</v>
       </c>
-      <c r="D162" t="s">
+      <c r="F162" t="s">
         <v>1514</v>
       </c>
-      <c r="E162" t="s">
+      <c r="G162" t="s">
         <v>1515</v>
       </c>
-      <c r="F162" t="s">
+      <c r="H162" t="s">
         <v>1516</v>
       </c>
-      <c r="G162" t="s">
+      <c r="I162" t="s">
         <v>1517</v>
       </c>
-      <c r="H162" t="s">
+      <c r="J162" t="s">
+        <v>516</v>
+      </c>
+      <c r="K162" t="s">
+        <v>636</v>
+      </c>
+      <c r="L162" t="s">
+        <v>518</v>
+      </c>
+      <c r="M162" t="s">
+        <v>637</v>
+      </c>
+      <c r="N162" t="s">
+        <v>28</v>
+      </c>
+      <c r="O162" t="s">
         <v>1518</v>
-      </c>
-[...19 lines deleted...]
-        <v>1522</v>
       </c>
     </row>
     <row r="163" spans="1:15">
       <c r="A163">
-        <v>5478</v>
+        <v>5354</v>
       </c>
       <c r="B163" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C163" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D163" t="s">
+        <v>1521</v>
+      </c>
+      <c r="E163" t="s">
+        <v>1522</v>
+      </c>
+      <c r="F163" t="s">
         <v>1523</v>
       </c>
-      <c r="C163" t="s">
+      <c r="G163" t="s">
         <v>1524</v>
       </c>
-      <c r="D163" t="s">
+      <c r="H163" t="s">
         <v>1525</v>
       </c>
-      <c r="E163" t="s">
+      <c r="I163" t="s">
         <v>1526</v>
       </c>
-      <c r="F163" t="s">
+      <c r="J163" t="s">
+        <v>24</v>
+      </c>
+      <c r="K163" t="s">
+        <v>112</v>
+      </c>
+      <c r="L163" t="s">
+        <v>26</v>
+      </c>
+      <c r="M163" t="s">
+        <v>113</v>
+      </c>
+      <c r="N163" t="s">
+        <v>28</v>
+      </c>
+      <c r="O163" t="s">
         <v>1527</v>
-      </c>
-[...25 lines deleted...]
-        <v>1531</v>
       </c>
     </row>
     <row r="164" spans="1:15">
       <c r="A164">
-        <v>5496</v>
+        <v>5359</v>
       </c>
       <c r="B164" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C164" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D164" t="s">
+        <v>1530</v>
+      </c>
+      <c r="E164" t="s">
+        <v>1531</v>
+      </c>
+      <c r="F164" t="s">
         <v>1532</v>
       </c>
-      <c r="C164" t="s">
+      <c r="G164" t="s">
         <v>1533</v>
       </c>
-      <c r="D164" t="s">
+      <c r="H164" t="s">
         <v>1534</v>
       </c>
-      <c r="E164" t="s">
+      <c r="I164" t="s">
         <v>1535</v>
       </c>
-      <c r="F164" t="s">
+      <c r="J164" t="s">
+        <v>24</v>
+      </c>
+      <c r="K164" t="s">
+        <v>25</v>
+      </c>
+      <c r="L164" t="s">
+        <v>26</v>
+      </c>
+      <c r="M164" t="s">
+        <v>27</v>
+      </c>
+      <c r="N164" t="s">
+        <v>28</v>
+      </c>
+      <c r="O164" t="s">
         <v>1536</v>
-      </c>
-[...25 lines deleted...]
-        <v>1540</v>
       </c>
     </row>
     <row r="165" spans="1:15">
       <c r="A165">
-        <v>5507</v>
+        <v>5364</v>
       </c>
       <c r="B165" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C165" t="s">
+        <v>1538</v>
+      </c>
+      <c r="D165" t="s">
+        <v>1539</v>
+      </c>
+      <c r="E165" t="s">
+        <v>1540</v>
+      </c>
+      <c r="F165" t="s">
         <v>1541</v>
       </c>
-      <c r="C165" t="s">
+      <c r="G165" t="s">
         <v>1542</v>
       </c>
-      <c r="D165" t="s">
+      <c r="H165" t="s">
         <v>1543</v>
       </c>
-      <c r="E165" t="s">
+      <c r="I165" t="s">
         <v>1544</v>
       </c>
-      <c r="F165" t="s">
+      <c r="J165" t="s">
+        <v>24</v>
+      </c>
+      <c r="K165" t="s">
+        <v>47</v>
+      </c>
+      <c r="L165" t="s">
+        <v>26</v>
+      </c>
+      <c r="M165" t="s">
+        <v>48</v>
+      </c>
+      <c r="N165" t="s">
+        <v>28</v>
+      </c>
+      <c r="O165" t="s">
         <v>1545</v>
-      </c>
-[...25 lines deleted...]
-        <v>1549</v>
       </c>
     </row>
     <row r="166" spans="1:15">
       <c r="A166">
-        <v>5509</v>
+        <v>5365</v>
       </c>
       <c r="B166" t="s">
+        <v>1546</v>
+      </c>
+      <c r="C166" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D166" t="s">
+        <v>1548</v>
+      </c>
+      <c r="E166" t="s">
+        <v>1549</v>
+      </c>
+      <c r="F166" t="s">
         <v>1550</v>
       </c>
-      <c r="C166" t="s">
+      <c r="G166" t="s">
         <v>1551</v>
       </c>
-      <c r="D166" t="s">
+      <c r="H166" t="s">
         <v>1552</v>
       </c>
-      <c r="E166" t="s">
+      <c r="I166" t="s">
         <v>1553</v>
       </c>
-      <c r="F166" t="s">
+      <c r="J166" t="s">
+        <v>24</v>
+      </c>
+      <c r="K166" t="s">
+        <v>25</v>
+      </c>
+      <c r="L166" t="s">
+        <v>26</v>
+      </c>
+      <c r="M166" t="s">
+        <v>27</v>
+      </c>
+      <c r="N166" t="s">
+        <v>28</v>
+      </c>
+      <c r="O166" t="s">
         <v>1554</v>
-      </c>
-[...25 lines deleted...]
-        <v>1558</v>
       </c>
     </row>
     <row r="167" spans="1:15">
       <c r="A167">
-        <v>5512</v>
+        <v>5367</v>
       </c>
       <c r="B167" t="s">
+        <v>1555</v>
+      </c>
+      <c r="C167" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D167" t="s">
+        <v>1557</v>
+      </c>
+      <c r="E167" t="s">
+        <v>1558</v>
+      </c>
+      <c r="F167" t="s">
         <v>1559</v>
       </c>
-      <c r="C167" t="s">
+      <c r="G167" t="s">
         <v>1560</v>
       </c>
-      <c r="D167" t="s">
+      <c r="H167" t="s">
         <v>1561</v>
       </c>
-      <c r="E167" t="s">
+      <c r="I167" t="s">
         <v>1562</v>
       </c>
-      <c r="F167" t="s">
+      <c r="J167" t="s">
+        <v>24</v>
+      </c>
+      <c r="K167" t="s">
+        <v>25</v>
+      </c>
+      <c r="L167" t="s">
+        <v>26</v>
+      </c>
+      <c r="M167" t="s">
+        <v>27</v>
+      </c>
+      <c r="N167" t="s">
+        <v>28</v>
+      </c>
+      <c r="O167" t="s">
         <v>1563</v>
-      </c>
-[...25 lines deleted...]
-        <v>1567</v>
       </c>
     </row>
     <row r="168" spans="1:15">
       <c r="A168">
-        <v>5514</v>
+        <v>5368</v>
       </c>
       <c r="B168" t="s">
+        <v>1564</v>
+      </c>
+      <c r="C168" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D168" t="s">
+        <v>1566</v>
+      </c>
+      <c r="E168" t="s">
+        <v>1567</v>
+      </c>
+      <c r="F168" t="s">
         <v>1568</v>
       </c>
-      <c r="C168" t="s">
+      <c r="G168" t="s">
         <v>1569</v>
       </c>
-      <c r="D168" t="s">
+      <c r="H168" t="s">
         <v>1570</v>
       </c>
-      <c r="E168" t="s">
+      <c r="I168" t="s">
         <v>1571</v>
       </c>
-      <c r="F168" t="s">
+      <c r="J168" t="s">
+        <v>24</v>
+      </c>
+      <c r="K168" t="s">
+        <v>25</v>
+      </c>
+      <c r="L168" t="s">
+        <v>26</v>
+      </c>
+      <c r="M168" t="s">
+        <v>27</v>
+      </c>
+      <c r="N168" t="s">
+        <v>28</v>
+      </c>
+      <c r="O168" t="s">
         <v>1572</v>
-      </c>
-[...25 lines deleted...]
-        <v>1576</v>
       </c>
     </row>
     <row r="169" spans="1:15">
       <c r="A169">
-        <v>5516</v>
+        <v>5371</v>
       </c>
       <c r="B169" t="s">
+        <v>1573</v>
+      </c>
+      <c r="C169" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D169" t="s">
+        <v>1575</v>
+      </c>
+      <c r="E169" t="s">
+        <v>1576</v>
+      </c>
+      <c r="F169" t="s">
         <v>1577</v>
       </c>
-      <c r="C169" t="s">
+      <c r="G169" t="s">
         <v>1578</v>
       </c>
-      <c r="D169" t="s">
+      <c r="H169" t="s">
         <v>1579</v>
       </c>
-      <c r="E169" t="s">
+      <c r="I169" t="s">
         <v>1580</v>
       </c>
-      <c r="F169" t="s">
+      <c r="J169" t="s">
+        <v>24</v>
+      </c>
+      <c r="K169" t="s">
         <v>1581</v>
       </c>
-      <c r="G169" t="s">
+      <c r="L169" t="s">
+        <v>26</v>
+      </c>
+      <c r="M169" t="s">
         <v>1582</v>
       </c>
-      <c r="H169" t="s">
+      <c r="N169" t="s">
+        <v>28</v>
+      </c>
+      <c r="O169" t="s">
         <v>1583</v>
-      </c>
-[...19 lines deleted...]
-        <v>1585</v>
       </c>
     </row>
     <row r="170" spans="1:15">
       <c r="A170">
-        <v>5517</v>
+        <v>5372</v>
       </c>
       <c r="B170" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C170" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D170" t="s">
         <v>1586</v>
       </c>
-      <c r="C170" t="s">
+      <c r="E170" t="s">
         <v>1587</v>
       </c>
-      <c r="D170" t="s">
+      <c r="F170" t="s">
         <v>1588</v>
       </c>
-      <c r="E170" t="s">
+      <c r="G170" t="s">
         <v>1589</v>
       </c>
-      <c r="F170" t="s">
+      <c r="H170" t="s">
         <v>1590</v>
       </c>
-      <c r="G170" t="s">
+      <c r="I170" t="s">
         <v>1591</v>
-      </c>
-[...4 lines deleted...]
-        <v>1593</v>
       </c>
       <c r="J170" t="s">
         <v>24</v>
       </c>
       <c r="K170" t="s">
         <v>25</v>
       </c>
       <c r="L170" t="s">
         <v>26</v>
       </c>
       <c r="M170" t="s">
         <v>27</v>
       </c>
       <c r="N170" t="s">
         <v>28</v>
       </c>
       <c r="O170" t="s">
-        <v>1594</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="171" spans="1:15">
       <c r="A171">
-        <v>5518</v>
+        <v>5375</v>
       </c>
       <c r="B171" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C171" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D171" t="s">
         <v>1595</v>
       </c>
-      <c r="C171" t="s">
+      <c r="E171" t="s">
         <v>1596</v>
       </c>
-      <c r="D171" t="s">
+      <c r="F171" t="s">
         <v>1597</v>
       </c>
-      <c r="E171" t="s">
+      <c r="G171" t="s">
         <v>1598</v>
       </c>
-      <c r="F171" t="s">
+      <c r="H171" t="s">
         <v>1599</v>
       </c>
-      <c r="G171" t="s">
+      <c r="I171" t="s">
         <v>1600</v>
       </c>
-      <c r="H171" t="s">
+      <c r="J171" t="s">
+        <v>516</v>
+      </c>
+      <c r="K171" t="s">
+        <v>625</v>
+      </c>
+      <c r="L171" t="s">
+        <v>518</v>
+      </c>
+      <c r="M171" t="s">
+        <v>626</v>
+      </c>
+      <c r="N171" t="s">
+        <v>28</v>
+      </c>
+      <c r="O171" t="s">
         <v>1601</v>
-      </c>
-[...19 lines deleted...]
-        <v>1603</v>
       </c>
     </row>
     <row r="172" spans="1:15">
       <c r="A172">
-        <v>5545</v>
+        <v>5377</v>
       </c>
       <c r="B172" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C172" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D172" t="s">
         <v>1604</v>
       </c>
-      <c r="C172" t="s">
+      <c r="E172" t="s">
         <v>1605</v>
       </c>
-      <c r="D172" t="s">
+      <c r="F172" t="s">
         <v>1606</v>
       </c>
-      <c r="E172" t="s">
+      <c r="G172" t="s">
         <v>1607</v>
       </c>
-      <c r="F172" t="s">
+      <c r="H172" t="s">
         <v>1608</v>
       </c>
-      <c r="G172" t="s">
+      <c r="I172" t="s">
         <v>1609</v>
       </c>
-      <c r="H172" t="s">
+      <c r="J172" t="s">
+        <v>24</v>
+      </c>
+      <c r="K172" t="s">
+        <v>25</v>
+      </c>
+      <c r="L172" t="s">
+        <v>26</v>
+      </c>
+      <c r="M172" t="s">
+        <v>27</v>
+      </c>
+      <c r="N172" t="s">
+        <v>28</v>
+      </c>
+      <c r="O172" t="s">
         <v>1610</v>
-      </c>
-[...19 lines deleted...]
-        <v>1612</v>
       </c>
     </row>
     <row r="173" spans="1:15">
       <c r="A173">
-        <v>5657</v>
+        <v>5378</v>
       </c>
       <c r="B173" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C173" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D173" t="s">
         <v>1613</v>
       </c>
-      <c r="C173" t="s">
+      <c r="E173" t="s">
         <v>1614</v>
       </c>
-      <c r="D173" t="s">
+      <c r="F173" t="s">
         <v>1615</v>
       </c>
-      <c r="E173" t="s">
+      <c r="G173" t="s">
         <v>1616</v>
       </c>
-      <c r="F173" t="s">
+      <c r="H173" t="s">
         <v>1617</v>
       </c>
-      <c r="G173" t="s">
+      <c r="I173" t="s">
         <v>1618</v>
-      </c>
-[...4 lines deleted...]
-        <v>1620</v>
       </c>
       <c r="J173" t="s">
         <v>24</v>
       </c>
       <c r="K173" t="s">
         <v>25</v>
       </c>
       <c r="L173" t="s">
         <v>26</v>
       </c>
       <c r="M173" t="s">
         <v>27</v>
       </c>
       <c r="N173" t="s">
         <v>28</v>
       </c>
       <c r="O173" t="s">
-        <v>1621</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="174" spans="1:15">
       <c r="A174">
-        <v>5733</v>
+        <v>5382</v>
       </c>
       <c r="B174" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C174" t="s">
+        <v>1621</v>
+      </c>
+      <c r="D174" t="s">
         <v>1622</v>
       </c>
-      <c r="C174" t="s">
+      <c r="E174" t="s">
         <v>1623</v>
       </c>
-      <c r="D174" t="s">
+      <c r="F174" t="s">
         <v>1624</v>
       </c>
-      <c r="E174" t="s">
+      <c r="G174" t="s">
         <v>1625</v>
       </c>
-      <c r="F174" t="s">
+      <c r="H174" t="s">
         <v>1626</v>
       </c>
-      <c r="G174" t="s">
+      <c r="I174" t="s">
         <v>1627</v>
       </c>
-      <c r="H174" t="s">
+      <c r="J174" t="s">
+        <v>24</v>
+      </c>
+      <c r="K174" t="s">
+        <v>112</v>
+      </c>
+      <c r="L174" t="s">
+        <v>26</v>
+      </c>
+      <c r="M174" t="s">
+        <v>113</v>
+      </c>
+      <c r="N174" t="s">
+        <v>28</v>
+      </c>
+      <c r="O174" t="s">
         <v>1628</v>
-      </c>
-[...19 lines deleted...]
-        <v>1630</v>
       </c>
     </row>
     <row r="175" spans="1:15">
       <c r="A175">
-        <v>5792</v>
+        <v>5435</v>
       </c>
       <c r="B175" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C175" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D175" t="s">
         <v>1631</v>
       </c>
-      <c r="C175" t="s">
+      <c r="E175" t="s">
         <v>1632</v>
       </c>
-      <c r="D175" t="s">
+      <c r="F175" t="s">
         <v>1633</v>
       </c>
-      <c r="E175" t="s">
+      <c r="G175" t="s">
         <v>1634</v>
       </c>
-      <c r="F175" t="s">
+      <c r="H175" t="s">
         <v>1635</v>
       </c>
-      <c r="G175" t="s">
+      <c r="I175" t="s">
         <v>1636</v>
       </c>
-      <c r="H175" t="s">
+      <c r="J175" t="s">
+        <v>24</v>
+      </c>
+      <c r="K175" t="s">
+        <v>112</v>
+      </c>
+      <c r="L175" t="s">
+        <v>26</v>
+      </c>
+      <c r="M175" t="s">
+        <v>113</v>
+      </c>
+      <c r="N175" t="s">
+        <v>28</v>
+      </c>
+      <c r="O175" t="s">
         <v>1637</v>
-      </c>
-[...19 lines deleted...]
-        <v>1639</v>
       </c>
     </row>
     <row r="176" spans="1:15">
       <c r="A176">
-        <v>5794</v>
+        <v>5437</v>
       </c>
       <c r="B176" t="s">
+        <v>1638</v>
+      </c>
+      <c r="C176" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D176" t="s">
         <v>1640</v>
       </c>
-      <c r="C176" t="s">
+      <c r="E176" t="s">
         <v>1641</v>
       </c>
-      <c r="D176" t="s">
+      <c r="F176" t="s">
         <v>1642</v>
       </c>
-      <c r="E176" t="s">
+      <c r="G176" t="s">
         <v>1643</v>
       </c>
-      <c r="F176" t="s">
+      <c r="H176" t="s">
         <v>1644</v>
       </c>
-      <c r="G176" t="s">
+      <c r="I176" t="s">
         <v>1645</v>
       </c>
-      <c r="H176" t="s">
+      <c r="J176" t="s">
+        <v>24</v>
+      </c>
+      <c r="K176" t="s">
+        <v>25</v>
+      </c>
+      <c r="L176" t="s">
+        <v>26</v>
+      </c>
+      <c r="M176" t="s">
+        <v>27</v>
+      </c>
+      <c r="N176" t="s">
+        <v>28</v>
+      </c>
+      <c r="O176" t="s">
         <v>1646</v>
-      </c>
-[...19 lines deleted...]
-        <v>1648</v>
       </c>
     </row>
     <row r="177" spans="1:15">
       <c r="A177">
-        <v>5796</v>
+        <v>5439</v>
       </c>
       <c r="B177" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C177" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D177" t="s">
         <v>1649</v>
       </c>
-      <c r="C177" t="s">
+      <c r="E177" t="s">
         <v>1650</v>
       </c>
-      <c r="D177" t="s">
+      <c r="F177" t="s">
         <v>1651</v>
       </c>
-      <c r="E177" t="s">
+      <c r="G177" t="s">
         <v>1652</v>
       </c>
-      <c r="F177" t="s">
+      <c r="H177" t="s">
         <v>1653</v>
       </c>
-      <c r="G177" t="s">
+      <c r="I177" t="s">
         <v>1654</v>
       </c>
-      <c r="H177" t="s">
+      <c r="J177" t="s">
+        <v>24</v>
+      </c>
+      <c r="K177" t="s">
+        <v>25</v>
+      </c>
+      <c r="L177" t="s">
+        <v>26</v>
+      </c>
+      <c r="M177" t="s">
+        <v>27</v>
+      </c>
+      <c r="N177" t="s">
+        <v>28</v>
+      </c>
+      <c r="O177" t="s">
         <v>1655</v>
-      </c>
-[...19 lines deleted...]
-        <v>1657</v>
       </c>
     </row>
     <row r="178" spans="1:15">
       <c r="A178">
-        <v>5798</v>
+        <v>5456</v>
       </c>
       <c r="B178" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C178" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D178" t="s">
         <v>1658</v>
       </c>
-      <c r="C178" t="s">
+      <c r="E178" t="s">
         <v>1659</v>
       </c>
-      <c r="D178" t="s">
+      <c r="F178" t="s">
         <v>1660</v>
       </c>
-      <c r="E178" t="s">
+      <c r="G178" t="s">
         <v>1661</v>
       </c>
-      <c r="F178" t="s">
+      <c r="H178" t="s">
         <v>1662</v>
       </c>
-      <c r="G178" t="s">
+      <c r="I178" t="s">
         <v>1663</v>
       </c>
-      <c r="H178" t="s">
+      <c r="J178" t="s">
+        <v>516</v>
+      </c>
+      <c r="K178" t="s">
+        <v>1038</v>
+      </c>
+      <c r="L178" t="s">
+        <v>518</v>
+      </c>
+      <c r="M178" t="s">
+        <v>1040</v>
+      </c>
+      <c r="N178" t="s">
+        <v>28</v>
+      </c>
+      <c r="O178" t="s">
         <v>1664</v>
-      </c>
-[...19 lines deleted...]
-        <v>1666</v>
       </c>
     </row>
     <row r="179" spans="1:15">
       <c r="A179">
-        <v>5799</v>
+        <v>5474</v>
       </c>
       <c r="B179" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C179" t="s">
+        <v>1666</v>
+      </c>
+      <c r="D179" t="s">
         <v>1667</v>
       </c>
-      <c r="C179" t="s">
+      <c r="E179" t="s">
         <v>1668</v>
       </c>
-      <c r="D179" t="s">
+      <c r="F179" t="s">
         <v>1669</v>
       </c>
-      <c r="E179" t="s">
+      <c r="G179" t="s">
         <v>1670</v>
       </c>
-      <c r="F179" t="s">
+      <c r="H179" t="s">
         <v>1671</v>
       </c>
-      <c r="G179" t="s">
+      <c r="I179" t="s">
         <v>1672</v>
       </c>
-      <c r="H179" t="s">
+      <c r="J179" t="s">
+        <v>24</v>
+      </c>
+      <c r="K179" t="s">
+        <v>25</v>
+      </c>
+      <c r="L179" t="s">
+        <v>26</v>
+      </c>
+      <c r="M179" t="s">
+        <v>27</v>
+      </c>
+      <c r="N179" t="s">
+        <v>28</v>
+      </c>
+      <c r="O179" t="s">
         <v>1673</v>
-      </c>
-[...19 lines deleted...]
-        <v>1675</v>
       </c>
     </row>
     <row r="180" spans="1:15">
       <c r="A180">
-        <v>5803</v>
+        <v>5475</v>
       </c>
       <c r="B180" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C180" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D180" t="s">
         <v>1676</v>
       </c>
-      <c r="C180" t="s">
+      <c r="E180" t="s">
         <v>1677</v>
       </c>
-      <c r="D180" t="s">
+      <c r="F180" t="s">
         <v>1678</v>
       </c>
-      <c r="E180" t="s">
+      <c r="G180" t="s">
         <v>1679</v>
       </c>
-      <c r="F180" t="s">
+      <c r="H180" t="s">
         <v>1680</v>
       </c>
-      <c r="G180" t="s">
+      <c r="I180" t="s">
         <v>1681</v>
       </c>
-      <c r="H180" t="s">
+      <c r="J180" t="s">
+        <v>24</v>
+      </c>
+      <c r="K180" t="s">
+        <v>112</v>
+      </c>
+      <c r="L180" t="s">
+        <v>26</v>
+      </c>
+      <c r="M180" t="s">
+        <v>113</v>
+      </c>
+      <c r="N180" t="s">
+        <v>28</v>
+      </c>
+      <c r="O180" t="s">
         <v>1682</v>
-      </c>
-[...19 lines deleted...]
-        <v>1684</v>
       </c>
     </row>
     <row r="181" spans="1:15">
       <c r="A181">
-        <v>5805</v>
+        <v>5476</v>
       </c>
       <c r="B181" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C181" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D181" t="s">
         <v>1685</v>
       </c>
-      <c r="C181" t="s">
+      <c r="E181" t="s">
         <v>1686</v>
       </c>
-      <c r="D181" t="s">
+      <c r="F181" t="s">
         <v>1687</v>
       </c>
-      <c r="E181" t="s">
+      <c r="G181" t="s">
         <v>1688</v>
       </c>
-      <c r="F181" t="s">
+      <c r="H181" t="s">
         <v>1689</v>
       </c>
-      <c r="G181" t="s">
+      <c r="I181" t="s">
         <v>1690</v>
       </c>
-      <c r="H181" t="s">
+      <c r="J181" t="s">
         <v>1691</v>
       </c>
-      <c r="I181" t="s">
+      <c r="K181" t="s">
+        <v>1050</v>
+      </c>
+      <c r="L181" t="s">
         <v>1692</v>
       </c>
-      <c r="J181" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M181" t="s">
-        <v>27</v>
+        <v>1051</v>
       </c>
       <c r="N181" t="s">
         <v>28</v>
       </c>
       <c r="O181" t="s">
         <v>1693</v>
       </c>
     </row>
     <row r="182" spans="1:15">
       <c r="A182">
-        <v>5811</v>
+        <v>5478</v>
       </c>
       <c r="B182" t="s">
         <v>1694</v>
       </c>
       <c r="C182" t="s">
         <v>1695</v>
       </c>
       <c r="D182" t="s">
         <v>1696</v>
       </c>
       <c r="E182" t="s">
         <v>1697</v>
       </c>
       <c r="F182" t="s">
         <v>1698</v>
       </c>
       <c r="G182" t="s">
         <v>1699</v>
       </c>
       <c r="H182" t="s">
         <v>1700</v>
       </c>
       <c r="I182" t="s">
         <v>1701</v>
       </c>
       <c r="J182" t="s">
         <v>24</v>
       </c>
       <c r="K182" t="s">
         <v>25</v>
       </c>
       <c r="L182" t="s">
         <v>26</v>
       </c>
       <c r="M182" t="s">
         <v>27</v>
       </c>
       <c r="N182" t="s">
         <v>28</v>
       </c>
       <c r="O182" t="s">
         <v>1702</v>
       </c>
     </row>
     <row r="183" spans="1:15">
       <c r="A183">
-        <v>5830</v>
+        <v>5493</v>
       </c>
       <c r="B183" t="s">
         <v>1703</v>
       </c>
       <c r="C183" t="s">
         <v>1704</v>
       </c>
       <c r="D183" t="s">
         <v>1705</v>
       </c>
       <c r="E183" t="s">
         <v>1706</v>
       </c>
       <c r="F183" t="s">
         <v>1707</v>
       </c>
       <c r="G183" t="s">
         <v>1708</v>
       </c>
       <c r="H183" t="s">
         <v>1709</v>
       </c>
       <c r="I183" t="s">
         <v>1710</v>
       </c>
       <c r="J183" t="s">
         <v>24</v>
       </c>
       <c r="K183" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="L183" t="s">
         <v>26</v>
       </c>
       <c r="M183" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="N183" t="s">
         <v>28</v>
       </c>
       <c r="O183" t="s">
         <v>1711</v>
       </c>
     </row>
     <row r="184" spans="1:15">
       <c r="A184">
-        <v>5866</v>
+        <v>5496</v>
       </c>
       <c r="B184" t="s">
         <v>1712</v>
       </c>
       <c r="C184" t="s">
         <v>1713</v>
       </c>
       <c r="D184" t="s">
         <v>1714</v>
       </c>
       <c r="E184" t="s">
         <v>1715</v>
       </c>
       <c r="F184" t="s">
         <v>1716</v>
       </c>
       <c r="G184" t="s">
         <v>1717</v>
       </c>
       <c r="H184" t="s">
         <v>1718</v>
       </c>
       <c r="I184" t="s">
         <v>1719</v>
       </c>
       <c r="J184" t="s">
         <v>24</v>
       </c>
       <c r="K184" t="s">
-        <v>25</v>
+        <v>625</v>
       </c>
       <c r="L184" t="s">
         <v>26</v>
       </c>
       <c r="M184" t="s">
-        <v>27</v>
+        <v>626</v>
       </c>
       <c r="N184" t="s">
         <v>28</v>
       </c>
       <c r="O184" t="s">
         <v>1720</v>
       </c>
     </row>
     <row r="185" spans="1:15">
       <c r="A185">
-        <v>5887</v>
+        <v>5502</v>
       </c>
       <c r="B185" t="s">
         <v>1721</v>
       </c>
       <c r="C185" t="s">
         <v>1722</v>
       </c>
       <c r="D185" t="s">
         <v>1723</v>
       </c>
       <c r="E185" t="s">
         <v>1724</v>
       </c>
       <c r="F185" t="s">
         <v>1725</v>
       </c>
       <c r="G185" t="s">
         <v>1726</v>
       </c>
       <c r="H185" t="s">
         <v>1727</v>
       </c>
       <c r="I185" t="s">
         <v>1728</v>
       </c>
       <c r="J185" t="s">
         <v>24</v>
       </c>
       <c r="K185" t="s">
         <v>25</v>
       </c>
       <c r="L185" t="s">
         <v>26</v>
       </c>
       <c r="M185" t="s">
         <v>27</v>
       </c>
       <c r="N185" t="s">
         <v>28</v>
       </c>
       <c r="O185" t="s">
         <v>1729</v>
       </c>
     </row>
     <row r="186" spans="1:15">
       <c r="A186">
-        <v>5907</v>
+        <v>5503</v>
       </c>
       <c r="B186" t="s">
         <v>1730</v>
       </c>
       <c r="C186" t="s">
         <v>1731</v>
       </c>
       <c r="D186" t="s">
         <v>1732</v>
       </c>
       <c r="E186" t="s">
         <v>1733</v>
       </c>
       <c r="F186" t="s">
         <v>1734</v>
       </c>
       <c r="G186" t="s">
         <v>1735</v>
       </c>
       <c r="H186" t="s">
         <v>1736</v>
       </c>
       <c r="I186" t="s">
         <v>1737</v>
       </c>
       <c r="J186" t="s">
         <v>24</v>
       </c>
       <c r="K186" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L186" t="s">
         <v>26</v>
       </c>
       <c r="M186" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N186" t="s">
         <v>28</v>
       </c>
       <c r="O186" t="s">
         <v>1738</v>
       </c>
     </row>
     <row r="187" spans="1:15">
       <c r="A187">
-        <v>5913</v>
+        <v>5507</v>
       </c>
       <c r="B187" t="s">
         <v>1739</v>
       </c>
       <c r="C187" t="s">
         <v>1740</v>
       </c>
       <c r="D187" t="s">
         <v>1741</v>
       </c>
       <c r="E187" t="s">
         <v>1742</v>
       </c>
       <c r="F187" t="s">
         <v>1743</v>
       </c>
       <c r="G187" t="s">
         <v>1744</v>
       </c>
       <c r="H187" t="s">
         <v>1745</v>
       </c>
       <c r="I187" t="s">
         <v>1746</v>
       </c>
       <c r="J187" t="s">
         <v>24</v>
       </c>
       <c r="K187" t="s">
-        <v>141</v>
+        <v>25</v>
       </c>
       <c r="L187" t="s">
         <v>26</v>
       </c>
       <c r="M187" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="N187" t="s">
         <v>28</v>
       </c>
       <c r="O187" t="s">
         <v>1747</v>
       </c>
     </row>
     <row r="188" spans="1:15">
       <c r="A188">
-        <v>5932</v>
+        <v>5509</v>
       </c>
       <c r="B188" t="s">
         <v>1748</v>
       </c>
       <c r="C188" t="s">
         <v>1749</v>
       </c>
       <c r="D188" t="s">
         <v>1750</v>
       </c>
       <c r="E188" t="s">
         <v>1751</v>
       </c>
       <c r="F188" t="s">
         <v>1752</v>
       </c>
       <c r="G188" t="s">
         <v>1753</v>
       </c>
       <c r="H188" t="s">
         <v>1754</v>
       </c>
       <c r="I188" t="s">
         <v>1755</v>
       </c>
       <c r="J188" t="s">
-        <v>24</v>
+        <v>516</v>
       </c>
       <c r="K188" t="s">
-        <v>130</v>
+        <v>1050</v>
       </c>
       <c r="L188" t="s">
-        <v>26</v>
+        <v>518</v>
       </c>
       <c r="M188" t="s">
-        <v>131</v>
+        <v>1051</v>
       </c>
       <c r="N188" t="s">
         <v>28</v>
       </c>
       <c r="O188" t="s">
         <v>1756</v>
       </c>
     </row>
     <row r="189" spans="1:15">
       <c r="A189">
-        <v>5934</v>
+        <v>5512</v>
       </c>
       <c r="B189" t="s">
         <v>1757</v>
       </c>
       <c r="C189" t="s">
         <v>1758</v>
       </c>
       <c r="D189" t="s">
         <v>1759</v>
       </c>
       <c r="E189" t="s">
         <v>1760</v>
       </c>
       <c r="F189" t="s">
         <v>1761</v>
       </c>
       <c r="G189" t="s">
         <v>1762</v>
       </c>
       <c r="H189" t="s">
         <v>1763</v>
       </c>
       <c r="I189" t="s">
         <v>1764</v>
       </c>
       <c r="J189" t="s">
         <v>24</v>
       </c>
       <c r="K189" t="s">
-        <v>130</v>
+        <v>112</v>
       </c>
       <c r="L189" t="s">
         <v>26</v>
       </c>
       <c r="M189" t="s">
-        <v>131</v>
+        <v>113</v>
       </c>
       <c r="N189" t="s">
         <v>28</v>
       </c>
       <c r="O189" t="s">
         <v>1765</v>
       </c>
     </row>
     <row r="190" spans="1:15">
       <c r="A190">
-        <v>5953</v>
+        <v>5514</v>
       </c>
       <c r="B190" t="s">
         <v>1766</v>
       </c>
       <c r="C190" t="s">
         <v>1767</v>
       </c>
       <c r="D190" t="s">
         <v>1768</v>
       </c>
       <c r="E190" t="s">
         <v>1769</v>
       </c>
       <c r="F190" t="s">
         <v>1770</v>
       </c>
       <c r="G190" t="s">
         <v>1771</v>
       </c>
       <c r="H190" t="s">
         <v>1772</v>
       </c>
       <c r="I190" t="s">
         <v>1773</v>
       </c>
       <c r="J190" t="s">
         <v>24</v>
       </c>
       <c r="K190" t="s">
-        <v>25</v>
+        <v>802</v>
       </c>
       <c r="L190" t="s">
         <v>26</v>
       </c>
       <c r="M190" t="s">
-        <v>27</v>
+        <v>803</v>
       </c>
       <c r="N190" t="s">
         <v>28</v>
       </c>
       <c r="O190" t="s">
         <v>1774</v>
       </c>
     </row>
     <row r="191" spans="1:15">
       <c r="A191">
-        <v>5981</v>
+        <v>5516</v>
       </c>
       <c r="B191" t="s">
         <v>1775</v>
       </c>
       <c r="C191" t="s">
         <v>1776</v>
       </c>
       <c r="D191" t="s">
         <v>1777</v>
       </c>
       <c r="E191" t="s">
         <v>1778</v>
       </c>
       <c r="F191" t="s">
         <v>1779</v>
       </c>
       <c r="G191" t="s">
         <v>1780</v>
       </c>
       <c r="H191" t="s">
         <v>1781</v>
       </c>
       <c r="I191" t="s">
         <v>1782</v>
       </c>
       <c r="J191" t="s">
-        <v>363</v>
+        <v>24</v>
       </c>
       <c r="K191" t="s">
+        <v>25</v>
+      </c>
+      <c r="L191" t="s">
+        <v>26</v>
+      </c>
+      <c r="M191" t="s">
+        <v>27</v>
+      </c>
+      <c r="N191" t="s">
+        <v>28</v>
+      </c>
+      <c r="O191" t="s">
         <v>1783</v>
-      </c>
-[...10 lines deleted...]
-        <v>1785</v>
       </c>
     </row>
     <row r="192" spans="1:15">
       <c r="A192">
-        <v>5986</v>
+        <v>5517</v>
       </c>
       <c r="B192" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C192" t="s">
+        <v>1785</v>
+      </c>
+      <c r="D192" t="s">
         <v>1786</v>
       </c>
-      <c r="C192" t="s">
+      <c r="E192" t="s">
         <v>1787</v>
       </c>
-      <c r="D192" t="s">
+      <c r="F192" t="s">
         <v>1788</v>
       </c>
-      <c r="E192" t="s">
+      <c r="G192" t="s">
         <v>1789</v>
       </c>
-      <c r="F192" t="s">
+      <c r="H192" t="s">
         <v>1790</v>
       </c>
-      <c r="G192" t="s">
+      <c r="I192" t="s">
         <v>1791</v>
       </c>
-      <c r="H192" t="s">
+      <c r="J192" t="s">
+        <v>24</v>
+      </c>
+      <c r="K192" t="s">
+        <v>25</v>
+      </c>
+      <c r="L192" t="s">
+        <v>26</v>
+      </c>
+      <c r="M192" t="s">
+        <v>27</v>
+      </c>
+      <c r="N192" t="s">
+        <v>28</v>
+      </c>
+      <c r="O192" t="s">
         <v>1792</v>
-      </c>
-[...19 lines deleted...]
-        <v>1794</v>
       </c>
     </row>
     <row r="193" spans="1:15">
       <c r="A193">
-        <v>5989</v>
+        <v>5518</v>
       </c>
       <c r="B193" t="s">
+        <v>1793</v>
+      </c>
+      <c r="C193" t="s">
+        <v>1794</v>
+      </c>
+      <c r="D193" t="s">
         <v>1795</v>
       </c>
-      <c r="C193" t="s">
+      <c r="E193" t="s">
         <v>1796</v>
       </c>
-      <c r="D193" t="s">
+      <c r="F193" t="s">
         <v>1797</v>
       </c>
-      <c r="E193" t="s">
+      <c r="G193" t="s">
         <v>1798</v>
       </c>
-      <c r="F193" t="s">
+      <c r="H193" t="s">
         <v>1799</v>
       </c>
-      <c r="G193" t="s">
+      <c r="I193" t="s">
         <v>1800</v>
       </c>
-      <c r="H193" t="s">
+      <c r="J193" t="s">
+        <v>24</v>
+      </c>
+      <c r="K193" t="s">
+        <v>25</v>
+      </c>
+      <c r="L193" t="s">
+        <v>26</v>
+      </c>
+      <c r="M193" t="s">
+        <v>27</v>
+      </c>
+      <c r="N193" t="s">
+        <v>28</v>
+      </c>
+      <c r="O193" t="s">
         <v>1801</v>
-      </c>
-[...19 lines deleted...]
-        <v>1803</v>
       </c>
     </row>
     <row r="194" spans="1:15">
       <c r="A194">
-        <v>6021</v>
+        <v>5545</v>
       </c>
       <c r="B194" t="s">
+        <v>1802</v>
+      </c>
+      <c r="C194" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D194" t="s">
         <v>1804</v>
       </c>
-      <c r="C194" t="s">
+      <c r="E194" t="s">
         <v>1805</v>
       </c>
-      <c r="D194" t="s">
+      <c r="F194" t="s">
         <v>1806</v>
       </c>
-      <c r="E194" t="s">
+      <c r="G194" t="s">
         <v>1807</v>
       </c>
-      <c r="F194" t="s">
+      <c r="H194" t="s">
         <v>1808</v>
       </c>
-      <c r="G194" t="s">
+      <c r="I194" t="s">
         <v>1809</v>
       </c>
-      <c r="H194" t="s">
+      <c r="J194" t="s">
+        <v>24</v>
+      </c>
+      <c r="K194" t="s">
+        <v>112</v>
+      </c>
+      <c r="L194" t="s">
+        <v>26</v>
+      </c>
+      <c r="M194" t="s">
+        <v>113</v>
+      </c>
+      <c r="N194" t="s">
+        <v>28</v>
+      </c>
+      <c r="O194" t="s">
         <v>1810</v>
-      </c>
-[...19 lines deleted...]
-        <v>1812</v>
       </c>
     </row>
     <row r="195" spans="1:15">
       <c r="A195">
-        <v>6180</v>
+        <v>5657</v>
       </c>
       <c r="B195" t="s">
+        <v>1811</v>
+      </c>
+      <c r="C195" t="s">
+        <v>1812</v>
+      </c>
+      <c r="D195" t="s">
         <v>1813</v>
       </c>
-      <c r="C195" t="s">
+      <c r="E195" t="s">
         <v>1814</v>
       </c>
-      <c r="D195" t="s">
+      <c r="F195" t="s">
         <v>1815</v>
       </c>
-      <c r="E195" t="s">
+      <c r="G195" t="s">
         <v>1816</v>
       </c>
-      <c r="F195" t="s">
+      <c r="H195" t="s">
         <v>1817</v>
       </c>
-      <c r="G195" t="s">
+      <c r="I195" t="s">
         <v>1818</v>
-      </c>
-[...4 lines deleted...]
-        <v>1820</v>
       </c>
       <c r="J195" t="s">
         <v>24</v>
       </c>
       <c r="K195" t="s">
         <v>25</v>
       </c>
       <c r="L195" t="s">
         <v>26</v>
       </c>
       <c r="M195" t="s">
         <v>27</v>
       </c>
       <c r="N195" t="s">
         <v>28</v>
       </c>
       <c r="O195" t="s">
-        <v>1821</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="196" spans="1:15">
       <c r="A196">
-        <v>6203</v>
+        <v>5733</v>
       </c>
       <c r="B196" t="s">
+        <v>1820</v>
+      </c>
+      <c r="C196" t="s">
+        <v>1821</v>
+      </c>
+      <c r="D196" t="s">
         <v>1822</v>
       </c>
-      <c r="C196" t="s">
+      <c r="E196" t="s">
         <v>1823</v>
       </c>
-      <c r="D196" t="s">
+      <c r="F196" t="s">
         <v>1824</v>
       </c>
-      <c r="E196" t="s">
+      <c r="G196" t="s">
         <v>1825</v>
       </c>
-      <c r="F196" t="s">
+      <c r="H196" t="s">
         <v>1826</v>
       </c>
-      <c r="G196" t="s">
+      <c r="I196" t="s">
         <v>1827</v>
       </c>
-      <c r="H196" t="s">
+      <c r="J196" t="s">
+        <v>24</v>
+      </c>
+      <c r="K196" t="s">
+        <v>47</v>
+      </c>
+      <c r="L196" t="s">
+        <v>26</v>
+      </c>
+      <c r="M196" t="s">
+        <v>48</v>
+      </c>
+      <c r="N196" t="s">
+        <v>28</v>
+      </c>
+      <c r="O196" t="s">
         <v>1828</v>
-      </c>
-[...19 lines deleted...]
-        <v>1830</v>
       </c>
     </row>
     <row r="197" spans="1:15">
       <c r="A197">
-        <v>6208</v>
+        <v>5787</v>
       </c>
       <c r="B197" t="s">
+        <v>1829</v>
+      </c>
+      <c r="C197" t="s">
+        <v>1830</v>
+      </c>
+      <c r="D197" t="s">
         <v>1831</v>
       </c>
-      <c r="C197" t="s">
+      <c r="E197" t="s">
         <v>1832</v>
       </c>
-      <c r="D197" t="s">
+      <c r="F197" t="s">
         <v>1833</v>
       </c>
-      <c r="E197" t="s">
+      <c r="G197" t="s">
         <v>1834</v>
       </c>
-      <c r="F197" t="s">
+      <c r="H197" t="s">
         <v>1835</v>
       </c>
-      <c r="G197" t="s">
+      <c r="I197" t="s">
         <v>1836</v>
       </c>
-      <c r="H197" t="s">
+      <c r="J197" t="s">
+        <v>24</v>
+      </c>
+      <c r="K197" t="s">
+        <v>112</v>
+      </c>
+      <c r="L197" t="s">
+        <v>26</v>
+      </c>
+      <c r="M197" t="s">
+        <v>113</v>
+      </c>
+      <c r="N197" t="s">
+        <v>28</v>
+      </c>
+      <c r="O197" t="s">
         <v>1837</v>
-      </c>
-[...19 lines deleted...]
-        <v>1839</v>
       </c>
     </row>
     <row r="198" spans="1:15">
       <c r="A198">
-        <v>6211</v>
+        <v>5792</v>
       </c>
       <c r="B198" t="s">
+        <v>1838</v>
+      </c>
+      <c r="C198" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D198" t="s">
         <v>1840</v>
       </c>
-      <c r="C198" t="s">
+      <c r="E198" t="s">
         <v>1841</v>
       </c>
-      <c r="D198" t="s">
+      <c r="F198" t="s">
         <v>1842</v>
       </c>
-      <c r="E198" t="s">
+      <c r="G198" t="s">
         <v>1843</v>
       </c>
-      <c r="F198" t="s">
+      <c r="H198" t="s">
         <v>1844</v>
       </c>
-      <c r="G198" t="s">
+      <c r="I198" t="s">
         <v>1845</v>
       </c>
-      <c r="H198" t="s">
+      <c r="J198" t="s">
+        <v>516</v>
+      </c>
+      <c r="K198" t="s">
+        <v>551</v>
+      </c>
+      <c r="L198" t="s">
+        <v>518</v>
+      </c>
+      <c r="M198" t="s">
+        <v>552</v>
+      </c>
+      <c r="N198" t="s">
+        <v>28</v>
+      </c>
+      <c r="O198" t="s">
         <v>1846</v>
-      </c>
-[...19 lines deleted...]
-        <v>1848</v>
       </c>
     </row>
     <row r="199" spans="1:15">
       <c r="A199">
-        <v>6255</v>
+        <v>5794</v>
       </c>
       <c r="B199" t="s">
+        <v>1847</v>
+      </c>
+      <c r="C199" t="s">
+        <v>1848</v>
+      </c>
+      <c r="D199" t="s">
         <v>1849</v>
       </c>
-      <c r="C199" t="s">
+      <c r="E199" t="s">
         <v>1850</v>
       </c>
-      <c r="D199" t="s">
+      <c r="F199" t="s">
         <v>1851</v>
       </c>
-      <c r="E199" t="s">
+      <c r="G199" t="s">
         <v>1852</v>
       </c>
-      <c r="F199" t="s">
+      <c r="H199" t="s">
         <v>1853</v>
       </c>
-      <c r="G199" t="s">
+      <c r="I199" t="s">
         <v>1854</v>
       </c>
-      <c r="H199" t="s">
+      <c r="J199" t="s">
+        <v>24</v>
+      </c>
+      <c r="K199" t="s">
+        <v>112</v>
+      </c>
+      <c r="L199" t="s">
+        <v>26</v>
+      </c>
+      <c r="M199" t="s">
+        <v>113</v>
+      </c>
+      <c r="N199" t="s">
+        <v>28</v>
+      </c>
+      <c r="O199" t="s">
         <v>1855</v>
-      </c>
-[...19 lines deleted...]
-        <v>1859</v>
       </c>
     </row>
     <row r="200" spans="1:15">
       <c r="A200">
-        <v>6261</v>
+        <v>5796</v>
       </c>
       <c r="B200" t="s">
+        <v>1856</v>
+      </c>
+      <c r="C200" t="s">
+        <v>1857</v>
+      </c>
+      <c r="D200" t="s">
+        <v>1858</v>
+      </c>
+      <c r="E200" t="s">
+        <v>1859</v>
+      </c>
+      <c r="F200" t="s">
         <v>1860</v>
       </c>
-      <c r="C200" t="s">
+      <c r="G200" t="s">
         <v>1861</v>
       </c>
-      <c r="D200" t="s">
+      <c r="H200" t="s">
         <v>1862</v>
       </c>
-      <c r="E200" t="s">
+      <c r="I200" t="s">
         <v>1863</v>
       </c>
-      <c r="F200" t="s">
+      <c r="J200" t="s">
+        <v>24</v>
+      </c>
+      <c r="K200" t="s">
+        <v>112</v>
+      </c>
+      <c r="L200" t="s">
+        <v>26</v>
+      </c>
+      <c r="M200" t="s">
+        <v>113</v>
+      </c>
+      <c r="N200" t="s">
+        <v>28</v>
+      </c>
+      <c r="O200" t="s">
         <v>1864</v>
-      </c>
-[...25 lines deleted...]
-        <v>1868</v>
       </c>
     </row>
     <row r="201" spans="1:15">
       <c r="A201">
-        <v>6263</v>
+        <v>5798</v>
       </c>
       <c r="B201" t="s">
+        <v>1865</v>
+      </c>
+      <c r="C201" t="s">
+        <v>1866</v>
+      </c>
+      <c r="D201" t="s">
+        <v>1867</v>
+      </c>
+      <c r="E201" t="s">
+        <v>1868</v>
+      </c>
+      <c r="F201" t="s">
         <v>1869</v>
       </c>
-      <c r="C201" t="s">
+      <c r="G201" t="s">
         <v>1870</v>
       </c>
-      <c r="D201" t="s">
+      <c r="H201" t="s">
         <v>1871</v>
       </c>
-      <c r="E201" t="s">
+      <c r="I201" t="s">
         <v>1872</v>
       </c>
-      <c r="F201" t="s">
+      <c r="J201" t="s">
+        <v>24</v>
+      </c>
+      <c r="K201" t="s">
+        <v>112</v>
+      </c>
+      <c r="L201" t="s">
+        <v>26</v>
+      </c>
+      <c r="M201" t="s">
+        <v>113</v>
+      </c>
+      <c r="N201" t="s">
+        <v>28</v>
+      </c>
+      <c r="O201" t="s">
         <v>1873</v>
-      </c>
-[...25 lines deleted...]
-        <v>1877</v>
       </c>
     </row>
     <row r="202" spans="1:15">
       <c r="A202">
-        <v>6274</v>
+        <v>5799</v>
       </c>
       <c r="B202" t="s">
+        <v>1874</v>
+      </c>
+      <c r="C202" t="s">
+        <v>1875</v>
+      </c>
+      <c r="D202" t="s">
+        <v>1876</v>
+      </c>
+      <c r="E202" t="s">
+        <v>1877</v>
+      </c>
+      <c r="F202" t="s">
         <v>1878</v>
       </c>
-      <c r="C202" t="s">
+      <c r="G202" t="s">
         <v>1879</v>
       </c>
-      <c r="D202" t="s">
+      <c r="H202" t="s">
         <v>1880</v>
       </c>
-      <c r="E202" t="s">
+      <c r="I202" t="s">
         <v>1881</v>
       </c>
-      <c r="F202" t="s">
+      <c r="J202" t="s">
+        <v>1254</v>
+      </c>
+      <c r="K202" t="s">
+        <v>636</v>
+      </c>
+      <c r="L202" t="s">
+        <v>1256</v>
+      </c>
+      <c r="M202" t="s">
+        <v>637</v>
+      </c>
+      <c r="N202" t="s">
+        <v>28</v>
+      </c>
+      <c r="O202" t="s">
         <v>1882</v>
-      </c>
-[...25 lines deleted...]
-        <v>1886</v>
       </c>
     </row>
     <row r="203" spans="1:15">
       <c r="A203">
-        <v>6275</v>
+        <v>5803</v>
       </c>
       <c r="B203" t="s">
+        <v>1883</v>
+      </c>
+      <c r="C203" t="s">
+        <v>1884</v>
+      </c>
+      <c r="D203" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E203" t="s">
+        <v>1886</v>
+      </c>
+      <c r="F203" t="s">
         <v>1887</v>
       </c>
-      <c r="C203" t="s">
+      <c r="G203" t="s">
         <v>1888</v>
       </c>
-      <c r="D203" t="s">
+      <c r="H203" t="s">
         <v>1889</v>
       </c>
-      <c r="E203" t="s">
+      <c r="I203" t="s">
         <v>1890</v>
       </c>
-      <c r="F203" t="s">
+      <c r="J203" t="s">
+        <v>24</v>
+      </c>
+      <c r="K203" t="s">
+        <v>25</v>
+      </c>
+      <c r="L203" t="s">
+        <v>26</v>
+      </c>
+      <c r="M203" t="s">
+        <v>27</v>
+      </c>
+      <c r="N203" t="s">
+        <v>28</v>
+      </c>
+      <c r="O203" t="s">
         <v>1891</v>
-      </c>
-[...25 lines deleted...]
-        <v>1895</v>
       </c>
     </row>
     <row r="204" spans="1:15">
       <c r="A204">
-        <v>6337</v>
+        <v>5805</v>
       </c>
       <c r="B204" t="s">
+        <v>1892</v>
+      </c>
+      <c r="C204" t="s">
+        <v>1893</v>
+      </c>
+      <c r="D204" t="s">
+        <v>1894</v>
+      </c>
+      <c r="E204" t="s">
+        <v>1895</v>
+      </c>
+      <c r="F204" t="s">
         <v>1896</v>
       </c>
-      <c r="C204" t="s">
+      <c r="G204" t="s">
         <v>1897</v>
       </c>
-      <c r="D204" t="s">
+      <c r="H204" t="s">
         <v>1898</v>
       </c>
-      <c r="E204" t="s">
+      <c r="I204" t="s">
         <v>1899</v>
       </c>
-      <c r="F204" t="s">
+      <c r="J204" t="s">
+        <v>24</v>
+      </c>
+      <c r="K204" t="s">
+        <v>25</v>
+      </c>
+      <c r="L204" t="s">
+        <v>26</v>
+      </c>
+      <c r="M204" t="s">
+        <v>27</v>
+      </c>
+      <c r="N204" t="s">
+        <v>28</v>
+      </c>
+      <c r="O204" t="s">
         <v>1900</v>
-      </c>
-[...25 lines deleted...]
-        <v>1904</v>
       </c>
     </row>
     <row r="205" spans="1:15">
       <c r="A205">
-        <v>6460</v>
+        <v>5808</v>
       </c>
       <c r="B205" t="s">
+        <v>1901</v>
+      </c>
+      <c r="C205" t="s">
+        <v>1902</v>
+      </c>
+      <c r="D205" t="s">
+        <v>1903</v>
+      </c>
+      <c r="E205" t="s">
+        <v>1904</v>
+      </c>
+      <c r="F205" t="s">
         <v>1905</v>
       </c>
-      <c r="C205" t="s">
+      <c r="G205" t="s">
         <v>1906</v>
       </c>
-      <c r="D205" t="s">
+      <c r="H205" t="s">
         <v>1907</v>
       </c>
-      <c r="E205" t="s">
+      <c r="I205" t="s">
         <v>1908</v>
-      </c>
-[...10 lines deleted...]
-        <v>1912</v>
       </c>
       <c r="J205" t="s">
         <v>24</v>
       </c>
       <c r="K205" t="s">
         <v>25</v>
       </c>
       <c r="L205" t="s">
         <v>26</v>
       </c>
       <c r="M205" t="s">
         <v>27</v>
       </c>
       <c r="N205" t="s">
         <v>28</v>
       </c>
       <c r="O205" t="s">
-        <v>1913</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="206" spans="1:15">
       <c r="A206">
-        <v>6468</v>
+        <v>5811</v>
       </c>
       <c r="B206" t="s">
+        <v>1910</v>
+      </c>
+      <c r="C206" t="s">
+        <v>1911</v>
+      </c>
+      <c r="D206" t="s">
+        <v>1912</v>
+      </c>
+      <c r="E206" t="s">
+        <v>1913</v>
+      </c>
+      <c r="F206" t="s">
         <v>1914</v>
       </c>
-      <c r="C206" t="s">
+      <c r="G206" t="s">
         <v>1915</v>
       </c>
-      <c r="D206" t="s">
+      <c r="H206" t="s">
         <v>1916</v>
       </c>
-      <c r="E206" t="s">
+      <c r="I206" t="s">
         <v>1917</v>
-      </c>
-[...10 lines deleted...]
-        <v>1921</v>
       </c>
       <c r="J206" t="s">
         <v>24</v>
       </c>
       <c r="K206" t="s">
         <v>25</v>
       </c>
       <c r="L206" t="s">
         <v>26</v>
       </c>
       <c r="M206" t="s">
         <v>27</v>
       </c>
       <c r="N206" t="s">
         <v>28</v>
       </c>
       <c r="O206" t="s">
-        <v>1922</v>
+        <v>1918</v>
       </c>
     </row>
     <row r="207" spans="1:15">
       <c r="A207">
-        <v>6761</v>
+        <v>5819</v>
       </c>
       <c r="B207" t="s">
+        <v>1919</v>
+      </c>
+      <c r="C207" t="s">
+        <v>1920</v>
+      </c>
+      <c r="D207" t="s">
+        <v>1921</v>
+      </c>
+      <c r="E207" t="s">
+        <v>1922</v>
+      </c>
+      <c r="F207" t="s">
         <v>1923</v>
       </c>
-      <c r="C207" t="s">
+      <c r="G207" t="s">
         <v>1924</v>
       </c>
-      <c r="D207" t="s">
+      <c r="H207" t="s">
         <v>1925</v>
       </c>
-      <c r="E207" t="s">
+      <c r="I207" t="s">
         <v>1926</v>
-      </c>
-[...10 lines deleted...]
-        <v>1930</v>
       </c>
       <c r="J207" t="s">
         <v>24</v>
       </c>
       <c r="K207" t="s">
         <v>25</v>
       </c>
       <c r="L207" t="s">
         <v>26</v>
       </c>
       <c r="M207" t="s">
         <v>27</v>
       </c>
       <c r="N207" t="s">
         <v>28</v>
       </c>
       <c r="O207" t="s">
-        <v>1931</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="208" spans="1:15">
       <c r="A208">
-        <v>6765</v>
+        <v>5830</v>
       </c>
       <c r="B208" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C208" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D208" t="s">
+        <v>1930</v>
+      </c>
+      <c r="E208" t="s">
+        <v>1931</v>
+      </c>
+      <c r="F208" t="s">
         <v>1932</v>
       </c>
-      <c r="C208" t="s">
+      <c r="G208" t="s">
         <v>1933</v>
       </c>
-      <c r="D208" t="s">
+      <c r="H208" t="s">
         <v>1934</v>
       </c>
-      <c r="E208" t="s">
+      <c r="I208" t="s">
         <v>1935</v>
       </c>
-      <c r="F208" t="s">
+      <c r="J208" t="s">
+        <v>24</v>
+      </c>
+      <c r="K208" t="s">
+        <v>25</v>
+      </c>
+      <c r="L208" t="s">
+        <v>26</v>
+      </c>
+      <c r="M208" t="s">
+        <v>27</v>
+      </c>
+      <c r="N208" t="s">
+        <v>28</v>
+      </c>
+      <c r="O208" t="s">
         <v>1936</v>
-      </c>
-[...25 lines deleted...]
-        <v>1940</v>
       </c>
     </row>
     <row r="209" spans="1:15">
       <c r="A209">
-        <v>8265</v>
+        <v>5866</v>
       </c>
       <c r="B209" t="s">
+        <v>1937</v>
+      </c>
+      <c r="C209" t="s">
+        <v>1938</v>
+      </c>
+      <c r="D209" t="s">
+        <v>1939</v>
+      </c>
+      <c r="E209" t="s">
+        <v>1940</v>
+      </c>
+      <c r="F209" t="s">
         <v>1941</v>
       </c>
-      <c r="C209" t="s">
+      <c r="G209" t="s">
         <v>1942</v>
       </c>
-      <c r="D209" t="s">
+      <c r="H209" t="s">
         <v>1943</v>
       </c>
-      <c r="E209" t="s">
+      <c r="I209" t="s">
         <v>1944</v>
       </c>
-      <c r="F209" t="s">
+      <c r="J209" t="s">
+        <v>24</v>
+      </c>
+      <c r="K209" t="s">
+        <v>25</v>
+      </c>
+      <c r="L209" t="s">
+        <v>26</v>
+      </c>
+      <c r="M209" t="s">
+        <v>27</v>
+      </c>
+      <c r="N209" t="s">
+        <v>28</v>
+      </c>
+      <c r="O209" t="s">
         <v>1945</v>
-      </c>
-[...25 lines deleted...]
-        <v>1951</v>
       </c>
     </row>
     <row r="210" spans="1:15">
       <c r="A210">
-        <v>8289</v>
+        <v>5887</v>
       </c>
       <c r="B210" t="s">
+        <v>1946</v>
+      </c>
+      <c r="C210" t="s">
+        <v>1947</v>
+      </c>
+      <c r="D210" t="s">
+        <v>1948</v>
+      </c>
+      <c r="E210" t="s">
+        <v>1949</v>
+      </c>
+      <c r="F210" t="s">
+        <v>1950</v>
+      </c>
+      <c r="G210" t="s">
+        <v>1951</v>
+      </c>
+      <c r="H210" t="s">
         <v>1952</v>
       </c>
-      <c r="C210" t="s">
+      <c r="I210" t="s">
         <v>1953</v>
       </c>
-      <c r="D210" t="s">
+      <c r="J210" t="s">
+        <v>24</v>
+      </c>
+      <c r="K210" t="s">
+        <v>25</v>
+      </c>
+      <c r="L210" t="s">
+        <v>26</v>
+      </c>
+      <c r="M210" t="s">
+        <v>27</v>
+      </c>
+      <c r="N210" t="s">
+        <v>28</v>
+      </c>
+      <c r="O210" t="s">
         <v>1954</v>
-      </c>
-[...31 lines deleted...]
-        <v>1960</v>
       </c>
     </row>
     <row r="211" spans="1:15">
       <c r="A211">
-        <v>8402</v>
+        <v>5907</v>
       </c>
       <c r="B211" t="s">
+        <v>1955</v>
+      </c>
+      <c r="C211" t="s">
+        <v>1956</v>
+      </c>
+      <c r="D211" t="s">
+        <v>1957</v>
+      </c>
+      <c r="E211" t="s">
+        <v>1958</v>
+      </c>
+      <c r="F211" t="s">
+        <v>1959</v>
+      </c>
+      <c r="G211" t="s">
+        <v>1960</v>
+      </c>
+      <c r="H211" t="s">
         <v>1961</v>
       </c>
-      <c r="C211" t="s">
+      <c r="I211" t="s">
         <v>1962</v>
       </c>
-      <c r="D211" t="s">
+      <c r="J211" t="s">
+        <v>24</v>
+      </c>
+      <c r="K211" t="s">
+        <v>25</v>
+      </c>
+      <c r="L211" t="s">
+        <v>26</v>
+      </c>
+      <c r="M211" t="s">
+        <v>27</v>
+      </c>
+      <c r="N211" t="s">
+        <v>28</v>
+      </c>
+      <c r="O211" t="s">
         <v>1963</v>
-      </c>
-[...31 lines deleted...]
-        <v>1969</v>
       </c>
     </row>
     <row r="212" spans="1:15">
       <c r="A212">
-        <v>8914</v>
+        <v>5913</v>
       </c>
       <c r="B212" t="s">
+        <v>1964</v>
+      </c>
+      <c r="C212" t="s">
+        <v>1965</v>
+      </c>
+      <c r="D212" t="s">
+        <v>1966</v>
+      </c>
+      <c r="E212" t="s">
+        <v>1967</v>
+      </c>
+      <c r="F212" t="s">
+        <v>1968</v>
+      </c>
+      <c r="G212" t="s">
+        <v>1969</v>
+      </c>
+      <c r="H212" t="s">
         <v>1970</v>
       </c>
-      <c r="C212" t="s">
+      <c r="I212" t="s">
         <v>1971</v>
       </c>
-      <c r="D212" t="s">
+      <c r="J212" t="s">
+        <v>24</v>
+      </c>
+      <c r="K212" t="s">
+        <v>47</v>
+      </c>
+      <c r="L212" t="s">
+        <v>26</v>
+      </c>
+      <c r="M212" t="s">
+        <v>48</v>
+      </c>
+      <c r="N212" t="s">
+        <v>28</v>
+      </c>
+      <c r="O212" t="s">
         <v>1972</v>
-      </c>
-[...31 lines deleted...]
-        <v>1978</v>
       </c>
     </row>
     <row r="213" spans="1:15">
       <c r="A213">
-        <v>8918</v>
+        <v>5927</v>
       </c>
       <c r="B213" t="s">
+        <v>1973</v>
+      </c>
+      <c r="C213" t="s">
+        <v>1974</v>
+      </c>
+      <c r="D213" t="s">
+        <v>1975</v>
+      </c>
+      <c r="E213" t="s">
+        <v>1976</v>
+      </c>
+      <c r="F213" t="s">
+        <v>1977</v>
+      </c>
+      <c r="G213" t="s">
+        <v>1978</v>
+      </c>
+      <c r="H213" t="s">
         <v>1979</v>
       </c>
-      <c r="C213" t="s">
+      <c r="I213" t="s">
         <v>1980</v>
       </c>
-      <c r="D213" t="s">
+      <c r="J213" t="s">
+        <v>24</v>
+      </c>
+      <c r="K213" t="s">
+        <v>802</v>
+      </c>
+      <c r="L213" t="s">
+        <v>26</v>
+      </c>
+      <c r="M213" t="s">
+        <v>803</v>
+      </c>
+      <c r="N213" t="s">
+        <v>28</v>
+      </c>
+      <c r="O213" t="s">
         <v>1981</v>
-      </c>
-[...31 lines deleted...]
-        <v>1987</v>
       </c>
     </row>
     <row r="214" spans="1:15">
       <c r="A214">
-        <v>8945</v>
+        <v>5928</v>
       </c>
       <c r="B214" t="s">
+        <v>1982</v>
+      </c>
+      <c r="C214" t="s">
+        <v>1983</v>
+      </c>
+      <c r="D214" t="s">
+        <v>1984</v>
+      </c>
+      <c r="E214" t="s">
+        <v>1985</v>
+      </c>
+      <c r="F214" t="s">
+        <v>1986</v>
+      </c>
+      <c r="G214" t="s">
+        <v>1987</v>
+      </c>
+      <c r="H214" t="s">
         <v>1988</v>
       </c>
-      <c r="C214" t="s">
+      <c r="I214" t="s">
         <v>1989</v>
       </c>
-      <c r="D214" t="s">
+      <c r="J214" t="s">
         <v>1990</v>
       </c>
-      <c r="E214" t="s">
+      <c r="K214" t="s">
         <v>1991</v>
       </c>
-      <c r="F214" t="s">
+      <c r="L214" t="s">
         <v>1992</v>
       </c>
-      <c r="G214" t="s">
+      <c r="M214" t="s">
         <v>1993</v>
       </c>
-      <c r="H214" t="s">
+      <c r="N214" t="s">
+        <v>28</v>
+      </c>
+      <c r="O214" t="s">
         <v>1994</v>
-      </c>
-[...19 lines deleted...]
-        <v>1996</v>
       </c>
     </row>
     <row r="215" spans="1:15">
       <c r="A215">
-        <v>10098</v>
+        <v>5931</v>
       </c>
       <c r="B215" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C215" t="s">
+        <v>1996</v>
+      </c>
+      <c r="D215" t="s">
         <v>1997</v>
       </c>
-      <c r="C215" t="s">
+      <c r="E215" t="s">
         <v>1998</v>
       </c>
-      <c r="D215" t="s">
+      <c r="F215" t="s">
         <v>1999</v>
       </c>
-      <c r="E215" t="s">
+      <c r="G215" t="s">
         <v>2000</v>
       </c>
-      <c r="F215" t="s">
+      <c r="H215" t="s">
         <v>2001</v>
       </c>
-      <c r="G215" t="s">
+      <c r="I215" t="s">
         <v>2002</v>
-      </c>
-[...4 lines deleted...]
-        <v>2004</v>
       </c>
       <c r="J215" t="s">
         <v>24</v>
       </c>
       <c r="K215" t="s">
         <v>25</v>
       </c>
       <c r="L215" t="s">
         <v>26</v>
       </c>
       <c r="M215" t="s">
         <v>27</v>
       </c>
       <c r="N215" t="s">
         <v>28</v>
       </c>
       <c r="O215" t="s">
-        <v>2005</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="216" spans="1:15">
       <c r="A216">
-        <v>10412</v>
+        <v>5932</v>
       </c>
       <c r="B216" t="s">
+        <v>2004</v>
+      </c>
+      <c r="C216" t="s">
+        <v>2005</v>
+      </c>
+      <c r="D216" t="s">
         <v>2006</v>
       </c>
-      <c r="C216" t="s">
+      <c r="E216" t="s">
         <v>2007</v>
       </c>
-      <c r="D216" t="s">
+      <c r="F216" t="s">
         <v>2008</v>
       </c>
-      <c r="E216" t="s">
+      <c r="G216" t="s">
         <v>2009</v>
       </c>
-      <c r="F216" t="s">
+      <c r="H216" t="s">
         <v>2010</v>
       </c>
-      <c r="G216" t="s">
+      <c r="I216" t="s">
         <v>2011</v>
       </c>
-      <c r="H216" t="s">
+      <c r="J216" t="s">
+        <v>24</v>
+      </c>
+      <c r="K216" t="s">
+        <v>112</v>
+      </c>
+      <c r="L216" t="s">
+        <v>26</v>
+      </c>
+      <c r="M216" t="s">
+        <v>113</v>
+      </c>
+      <c r="N216" t="s">
+        <v>28</v>
+      </c>
+      <c r="O216" t="s">
         <v>2012</v>
-      </c>
-[...19 lines deleted...]
-        <v>2014</v>
       </c>
     </row>
     <row r="217" spans="1:15">
       <c r="A217">
-        <v>10647</v>
+        <v>5934</v>
       </c>
       <c r="B217" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C217" t="s">
+        <v>2014</v>
+      </c>
+      <c r="D217" t="s">
         <v>2015</v>
       </c>
-      <c r="C217" t="s">
+      <c r="E217" t="s">
         <v>2016</v>
       </c>
-      <c r="D217" t="s">
+      <c r="F217" t="s">
         <v>2017</v>
       </c>
-      <c r="E217" t="s">
+      <c r="G217" t="s">
         <v>2018</v>
       </c>
-      <c r="F217" t="s">
+      <c r="H217" t="s">
         <v>2019</v>
       </c>
-      <c r="G217" t="s">
+      <c r="I217" t="s">
         <v>2020</v>
       </c>
-      <c r="H217" t="s">
+      <c r="J217" t="s">
+        <v>24</v>
+      </c>
+      <c r="K217" t="s">
+        <v>112</v>
+      </c>
+      <c r="L217" t="s">
+        <v>26</v>
+      </c>
+      <c r="M217" t="s">
+        <v>113</v>
+      </c>
+      <c r="N217" t="s">
+        <v>28</v>
+      </c>
+      <c r="O217" t="s">
         <v>2021</v>
-      </c>
-[...19 lines deleted...]
-        <v>2023</v>
       </c>
     </row>
     <row r="218" spans="1:15">
       <c r="A218">
-        <v>10887</v>
+        <v>5953</v>
       </c>
       <c r="B218" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C218" t="s">
+        <v>2023</v>
+      </c>
+      <c r="D218" t="s">
         <v>2024</v>
       </c>
-      <c r="C218" t="s">
+      <c r="E218" t="s">
         <v>2025</v>
       </c>
-      <c r="D218" t="s">
+      <c r="F218" t="s">
         <v>2026</v>
       </c>
-      <c r="E218" t="s">
+      <c r="G218" t="s">
         <v>2027</v>
       </c>
-      <c r="F218" t="s">
+      <c r="H218" t="s">
         <v>2028</v>
       </c>
-      <c r="G218" t="s">
+      <c r="I218" t="s">
         <v>2029</v>
-      </c>
-[...4 lines deleted...]
-        <v>2031</v>
       </c>
       <c r="J218" t="s">
         <v>24</v>
       </c>
       <c r="K218" t="s">
         <v>25</v>
       </c>
       <c r="L218" t="s">
         <v>26</v>
       </c>
       <c r="M218" t="s">
         <v>27</v>
       </c>
       <c r="N218" t="s">
         <v>28</v>
       </c>
       <c r="O218" t="s">
-        <v>2032</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="219" spans="1:15">
       <c r="A219">
-        <v>10925</v>
+        <v>5981</v>
       </c>
       <c r="B219" t="s">
+        <v>2031</v>
+      </c>
+      <c r="C219" t="s">
+        <v>2032</v>
+      </c>
+      <c r="D219" t="s">
         <v>2033</v>
       </c>
-      <c r="C219" t="s">
+      <c r="E219" t="s">
         <v>2034</v>
       </c>
-      <c r="D219" t="s">
+      <c r="F219" t="s">
         <v>2035</v>
       </c>
-      <c r="E219" t="s">
+      <c r="G219" t="s">
         <v>2036</v>
       </c>
-      <c r="F219" t="s">
+      <c r="H219" t="s">
         <v>2037</v>
       </c>
-      <c r="G219" t="s">
+      <c r="I219" t="s">
         <v>2038</v>
       </c>
-      <c r="H219" t="s">
+      <c r="J219" t="s">
+        <v>516</v>
+      </c>
+      <c r="K219" t="s">
         <v>2039</v>
       </c>
-      <c r="I219" t="s">
+      <c r="L219" t="s">
+        <v>518</v>
+      </c>
+      <c r="M219" t="s">
         <v>2040</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N219" t="s">
         <v>28</v>
       </c>
       <c r="O219" t="s">
         <v>2041</v>
       </c>
     </row>
     <row r="220" spans="1:15">
       <c r="A220">
-        <v>10930</v>
+        <v>5986</v>
       </c>
       <c r="B220" t="s">
         <v>2042</v>
       </c>
       <c r="C220" t="s">
         <v>2043</v>
       </c>
       <c r="D220" t="s">
         <v>2044</v>
       </c>
       <c r="E220" t="s">
         <v>2045</v>
       </c>
       <c r="F220" t="s">
         <v>2046</v>
       </c>
       <c r="G220" t="s">
         <v>2047</v>
       </c>
       <c r="H220" t="s">
         <v>2048</v>
       </c>
       <c r="I220" t="s">
         <v>2049</v>
       </c>
       <c r="J220" t="s">
+        <v>24</v>
+      </c>
+      <c r="K220" t="s">
+        <v>112</v>
+      </c>
+      <c r="L220" t="s">
+        <v>26</v>
+      </c>
+      <c r="M220" t="s">
+        <v>113</v>
+      </c>
+      <c r="N220" t="s">
+        <v>28</v>
+      </c>
+      <c r="O220" t="s">
         <v>2050</v>
-      </c>
-[...13 lines deleted...]
-        <v>2052</v>
       </c>
     </row>
     <row r="221" spans="1:15">
       <c r="A221">
-        <v>10947</v>
+        <v>5989</v>
       </c>
       <c r="B221" t="s">
+        <v>2051</v>
+      </c>
+      <c r="C221" t="s">
+        <v>2052</v>
+      </c>
+      <c r="D221" t="s">
         <v>2053</v>
       </c>
-      <c r="C221" t="s">
+      <c r="E221" t="s">
         <v>2054</v>
       </c>
-      <c r="D221" t="s">
+      <c r="F221" t="s">
         <v>2055</v>
       </c>
-      <c r="E221" t="s">
+      <c r="G221" t="s">
         <v>2056</v>
       </c>
-      <c r="F221" t="s">
+      <c r="H221" t="s">
         <v>2057</v>
       </c>
-      <c r="G221" t="s">
+      <c r="I221" t="s">
         <v>2058</v>
       </c>
-      <c r="H221" t="s">
+      <c r="J221" t="s">
+        <v>24</v>
+      </c>
+      <c r="K221" t="s">
+        <v>1433</v>
+      </c>
+      <c r="L221" t="s">
+        <v>26</v>
+      </c>
+      <c r="M221" t="s">
+        <v>1434</v>
+      </c>
+      <c r="N221" t="s">
+        <v>28</v>
+      </c>
+      <c r="O221" t="s">
         <v>2059</v>
-      </c>
-[...19 lines deleted...]
-        <v>2061</v>
       </c>
     </row>
     <row r="222" spans="1:15">
       <c r="A222">
-        <v>10951</v>
+        <v>6021</v>
       </c>
       <c r="B222" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C222" t="s">
+        <v>2061</v>
+      </c>
+      <c r="D222" t="s">
         <v>2062</v>
       </c>
-      <c r="C222" t="s">
+      <c r="E222" t="s">
         <v>2063</v>
       </c>
-      <c r="D222" t="s">
+      <c r="F222" t="s">
         <v>2064</v>
       </c>
-      <c r="E222" t="s">
+      <c r="G222" t="s">
         <v>2065</v>
       </c>
-      <c r="F222" t="s">
+      <c r="H222" t="s">
         <v>2066</v>
       </c>
-      <c r="G222" t="s">
+      <c r="I222" t="s">
         <v>2067</v>
       </c>
-      <c r="H222" t="s">
+      <c r="J222" t="s">
+        <v>24</v>
+      </c>
+      <c r="K222" t="s">
+        <v>25</v>
+      </c>
+      <c r="L222" t="s">
+        <v>26</v>
+      </c>
+      <c r="M222" t="s">
+        <v>27</v>
+      </c>
+      <c r="N222" t="s">
+        <v>28</v>
+      </c>
+      <c r="O222" t="s">
         <v>2068</v>
-      </c>
-[...19 lines deleted...]
-        <v>2070</v>
       </c>
     </row>
     <row r="223" spans="1:15">
       <c r="A223">
-        <v>11287</v>
+        <v>6082</v>
       </c>
       <c r="B223" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C223" t="s">
+        <v>2070</v>
+      </c>
+      <c r="D223" t="s">
         <v>2071</v>
       </c>
-      <c r="C223" t="s">
+      <c r="E223" t="s">
         <v>2072</v>
       </c>
-      <c r="D223" t="s">
+      <c r="F223" t="s">
         <v>2073</v>
       </c>
-      <c r="E223" t="s">
+      <c r="G223" t="s">
         <v>2074</v>
       </c>
-      <c r="F223" t="s">
+      <c r="H223" t="s">
         <v>2075</v>
       </c>
-      <c r="G223" t="s">
+      <c r="I223" t="s">
         <v>2076</v>
       </c>
-      <c r="H223" t="s">
+      <c r="J223" t="s">
+        <v>24</v>
+      </c>
+      <c r="K223" t="s">
         <v>2077</v>
       </c>
-      <c r="I223" t="s">
+      <c r="L223" t="s">
+        <v>26</v>
+      </c>
+      <c r="M223" t="s">
         <v>2078</v>
-      </c>
-[...10 lines deleted...]
-        <v>131</v>
       </c>
       <c r="N223" t="s">
         <v>28</v>
       </c>
       <c r="O223" t="s">
         <v>2079</v>
       </c>
     </row>
     <row r="224" spans="1:15">
       <c r="A224">
-        <v>58060</v>
+        <v>6112</v>
       </c>
       <c r="B224" t="s">
         <v>2080</v>
       </c>
       <c r="C224" t="s">
         <v>2081</v>
       </c>
       <c r="D224" t="s">
         <v>2082</v>
       </c>
       <c r="E224" t="s">
         <v>2083</v>
       </c>
       <c r="F224" t="s">
         <v>2084</v>
       </c>
       <c r="G224" t="s">
         <v>2085</v>
       </c>
       <c r="H224" t="s">
         <v>2086</v>
       </c>
       <c r="I224" t="s">
         <v>2087</v>
       </c>
       <c r="J224" t="s">
         <v>24</v>
       </c>
       <c r="K224" t="s">
+        <v>112</v>
+      </c>
+      <c r="L224" t="s">
+        <v>26</v>
+      </c>
+      <c r="M224" t="s">
+        <v>113</v>
+      </c>
+      <c r="N224" t="s">
+        <v>28</v>
+      </c>
+      <c r="O224" t="s">
         <v>2088</v>
-      </c>
-[...10 lines deleted...]
-        <v>2090</v>
       </c>
     </row>
     <row r="225" spans="1:15">
       <c r="A225">
-        <v>58066</v>
+        <v>6180</v>
       </c>
       <c r="B225" t="s">
+        <v>2089</v>
+      </c>
+      <c r="C225" t="s">
+        <v>2090</v>
+      </c>
+      <c r="D225" t="s">
         <v>2091</v>
       </c>
-      <c r="C225" t="s">
+      <c r="E225" t="s">
         <v>2092</v>
       </c>
-      <c r="D225" t="s">
+      <c r="F225" t="s">
         <v>2093</v>
       </c>
-      <c r="E225" t="s">
+      <c r="G225" t="s">
         <v>2094</v>
       </c>
-      <c r="F225" t="s">
+      <c r="H225" t="s">
         <v>2095</v>
       </c>
-      <c r="G225" t="s">
+      <c r="I225" t="s">
         <v>2096</v>
       </c>
-      <c r="H225" t="s">
+      <c r="J225" t="s">
+        <v>24</v>
+      </c>
+      <c r="K225" t="s">
+        <v>25</v>
+      </c>
+      <c r="L225" t="s">
+        <v>26</v>
+      </c>
+      <c r="M225" t="s">
+        <v>27</v>
+      </c>
+      <c r="N225" t="s">
+        <v>28</v>
+      </c>
+      <c r="O225" t="s">
         <v>2097</v>
-      </c>
-[...19 lines deleted...]
-        <v>2099</v>
       </c>
     </row>
     <row r="226" spans="1:15">
       <c r="A226">
-        <v>58120</v>
+        <v>6203</v>
       </c>
       <c r="B226" t="s">
+        <v>2098</v>
+      </c>
+      <c r="C226" t="s">
+        <v>2099</v>
+      </c>
+      <c r="D226" t="s">
         <v>2100</v>
       </c>
-      <c r="C226" t="s">
+      <c r="E226" t="s">
         <v>2101</v>
       </c>
-      <c r="D226" t="s">
+      <c r="F226" t="s">
         <v>2102</v>
       </c>
-      <c r="E226" t="s">
+      <c r="G226" t="s">
         <v>2103</v>
       </c>
-      <c r="F226" t="s">
+      <c r="H226" t="s">
         <v>2104</v>
       </c>
-      <c r="G226" t="s">
+      <c r="I226" t="s">
         <v>2105</v>
       </c>
-      <c r="H226" t="s">
+      <c r="J226" t="s">
+        <v>24</v>
+      </c>
+      <c r="K226" t="s">
+        <v>112</v>
+      </c>
+      <c r="L226" t="s">
+        <v>26</v>
+      </c>
+      <c r="M226" t="s">
+        <v>113</v>
+      </c>
+      <c r="N226" t="s">
+        <v>28</v>
+      </c>
+      <c r="O226" t="s">
         <v>2106</v>
-      </c>
-[...19 lines deleted...]
-        <v>2108</v>
       </c>
     </row>
     <row r="227" spans="1:15">
       <c r="A227">
-        <v>58122</v>
+        <v>6208</v>
       </c>
       <c r="B227" t="s">
+        <v>2107</v>
+      </c>
+      <c r="C227" t="s">
+        <v>2108</v>
+      </c>
+      <c r="D227" t="s">
         <v>2109</v>
       </c>
-      <c r="C227" t="s">
+      <c r="E227" t="s">
         <v>2110</v>
       </c>
-      <c r="D227" t="s">
+      <c r="F227" t="s">
         <v>2111</v>
       </c>
-      <c r="E227" t="s">
+      <c r="G227" t="s">
         <v>2112</v>
       </c>
-      <c r="F227" t="s">
+      <c r="H227" t="s">
         <v>2113</v>
       </c>
-      <c r="G227" t="s">
+      <c r="I227" t="s">
         <v>2114</v>
       </c>
-      <c r="H227" t="s">
+      <c r="J227" t="s">
+        <v>24</v>
+      </c>
+      <c r="K227" t="s">
+        <v>112</v>
+      </c>
+      <c r="L227" t="s">
+        <v>26</v>
+      </c>
+      <c r="M227" t="s">
+        <v>113</v>
+      </c>
+      <c r="N227" t="s">
+        <v>28</v>
+      </c>
+      <c r="O227" t="s">
         <v>2115</v>
-      </c>
-[...19 lines deleted...]
-        <v>2117</v>
       </c>
     </row>
     <row r="228" spans="1:15">
       <c r="A228">
-        <v>58218</v>
+        <v>6211</v>
       </c>
       <c r="B228" t="s">
+        <v>2116</v>
+      </c>
+      <c r="C228" t="s">
+        <v>2117</v>
+      </c>
+      <c r="D228" t="s">
         <v>2118</v>
       </c>
-      <c r="C228" t="s">
+      <c r="E228" t="s">
         <v>2119</v>
       </c>
-      <c r="D228" t="s">
+      <c r="F228" t="s">
         <v>2120</v>
       </c>
-      <c r="E228" t="s">
+      <c r="G228" t="s">
         <v>2121</v>
       </c>
-      <c r="F228" t="s">
+      <c r="H228" t="s">
         <v>2122</v>
       </c>
-      <c r="G228" t="s">
+      <c r="I228" t="s">
         <v>2123</v>
       </c>
-      <c r="H228" t="s">
+      <c r="J228" t="s">
+        <v>24</v>
+      </c>
+      <c r="K228" t="s">
+        <v>112</v>
+      </c>
+      <c r="L228" t="s">
+        <v>26</v>
+      </c>
+      <c r="M228" t="s">
+        <v>113</v>
+      </c>
+      <c r="N228" t="s">
+        <v>28</v>
+      </c>
+      <c r="O228" t="s">
         <v>2124</v>
-      </c>
-[...19 lines deleted...]
-        <v>2126</v>
       </c>
     </row>
     <row r="229" spans="1:15">
       <c r="A229">
-        <v>58223</v>
+        <v>6254</v>
       </c>
       <c r="B229" t="s">
+        <v>2125</v>
+      </c>
+      <c r="C229" t="s">
+        <v>2126</v>
+      </c>
+      <c r="D229" t="s">
         <v>2127</v>
       </c>
-      <c r="C229" t="s">
+      <c r="E229" t="s">
         <v>2128</v>
       </c>
-      <c r="D229" t="s">
+      <c r="F229" t="s">
         <v>2129</v>
       </c>
-      <c r="E229" t="s">
+      <c r="G229" t="s">
         <v>2130</v>
       </c>
-      <c r="F229" t="s">
+      <c r="H229" t="s">
         <v>2131</v>
       </c>
-      <c r="G229" t="s">
+      <c r="I229" t="s">
         <v>2132</v>
       </c>
-      <c r="H229" t="s">
+      <c r="J229" t="s">
+        <v>24</v>
+      </c>
+      <c r="K229" t="s">
+        <v>112</v>
+      </c>
+      <c r="L229" t="s">
+        <v>26</v>
+      </c>
+      <c r="M229" t="s">
+        <v>113</v>
+      </c>
+      <c r="N229" t="s">
+        <v>28</v>
+      </c>
+      <c r="O229" t="s">
         <v>2133</v>
-      </c>
-[...19 lines deleted...]
-        <v>2135</v>
       </c>
     </row>
     <row r="230" spans="1:15">
       <c r="A230">
-        <v>58240</v>
+        <v>6255</v>
       </c>
       <c r="B230" t="s">
+        <v>2134</v>
+      </c>
+      <c r="C230" t="s">
+        <v>2135</v>
+      </c>
+      <c r="D230" t="s">
         <v>2136</v>
       </c>
-      <c r="C230" t="s">
+      <c r="E230" t="s">
         <v>2137</v>
       </c>
-      <c r="D230" t="s">
+      <c r="F230" t="s">
         <v>2138</v>
       </c>
-      <c r="E230" t="s">
+      <c r="G230" t="s">
         <v>2139</v>
       </c>
-      <c r="F230" t="s">
+      <c r="H230" t="s">
         <v>2140</v>
       </c>
-      <c r="G230" t="s">
+      <c r="I230" t="s">
         <v>2141</v>
       </c>
-      <c r="H230" t="s">
+      <c r="J230" t="s">
+        <v>24</v>
+      </c>
+      <c r="K230" t="s">
         <v>2142</v>
       </c>
-      <c r="I230" t="s">
+      <c r="L230" t="s">
+        <v>26</v>
+      </c>
+      <c r="M230" t="s">
         <v>2143</v>
       </c>
-      <c r="J230" t="s">
-[...2 lines deleted...]
-      <c r="K230" t="s">
+      <c r="N230" t="s">
+        <v>28</v>
+      </c>
+      <c r="O230" t="s">
         <v>2144</v>
-      </c>
-[...10 lines deleted...]
-        <v>2146</v>
       </c>
     </row>
     <row r="231" spans="1:15">
       <c r="A231">
-        <v>58259</v>
+        <v>6258</v>
       </c>
       <c r="B231" t="s">
+        <v>2145</v>
+      </c>
+      <c r="C231" t="s">
+        <v>2146</v>
+      </c>
+      <c r="D231" t="s">
         <v>2147</v>
       </c>
-      <c r="C231" t="s">
+      <c r="E231" t="s">
         <v>2148</v>
       </c>
-      <c r="D231" t="s">
+      <c r="F231" t="s">
         <v>2149</v>
       </c>
-      <c r="E231" t="s">
+      <c r="G231" t="s">
         <v>2150</v>
       </c>
-      <c r="F231" t="s">
+      <c r="H231" t="s">
         <v>2151</v>
       </c>
-      <c r="G231" t="s">
+      <c r="I231" t="s">
         <v>2152</v>
       </c>
-      <c r="H231" t="s">
+      <c r="J231" t="s">
+        <v>24</v>
+      </c>
+      <c r="K231" t="s">
+        <v>25</v>
+      </c>
+      <c r="L231" t="s">
+        <v>26</v>
+      </c>
+      <c r="M231" t="s">
+        <v>27</v>
+      </c>
+      <c r="N231" t="s">
+        <v>28</v>
+      </c>
+      <c r="O231" t="s">
         <v>2153</v>
-      </c>
-[...19 lines deleted...]
-        <v>2157</v>
       </c>
     </row>
     <row r="232" spans="1:15">
       <c r="A232">
-        <v>64637</v>
+        <v>6259</v>
       </c>
       <c r="B232" t="s">
+        <v>2154</v>
+      </c>
+      <c r="C232" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D232" t="s">
+        <v>2156</v>
+      </c>
+      <c r="E232" t="s">
+        <v>2157</v>
+      </c>
+      <c r="F232" t="s">
         <v>2158</v>
       </c>
-      <c r="C232" t="s">
+      <c r="G232" t="s">
         <v>2159</v>
       </c>
-      <c r="D232" t="s">
+      <c r="H232" t="s">
         <v>2160</v>
       </c>
-      <c r="E232" t="s">
+      <c r="I232" t="s">
         <v>2161</v>
       </c>
-      <c r="F232" t="s">
+      <c r="J232" t="s">
+        <v>24</v>
+      </c>
+      <c r="K232" t="s">
+        <v>112</v>
+      </c>
+      <c r="L232" t="s">
+        <v>26</v>
+      </c>
+      <c r="M232" t="s">
+        <v>113</v>
+      </c>
+      <c r="N232" t="s">
+        <v>28</v>
+      </c>
+      <c r="O232" t="s">
         <v>2162</v>
-      </c>
-[...25 lines deleted...]
-        <v>2166</v>
       </c>
     </row>
     <row r="233" spans="1:15">
       <c r="A233">
-        <v>64689</v>
+        <v>6261</v>
       </c>
       <c r="B233" t="s">
+        <v>2163</v>
+      </c>
+      <c r="C233" t="s">
+        <v>2164</v>
+      </c>
+      <c r="D233" t="s">
+        <v>2165</v>
+      </c>
+      <c r="E233" t="s">
+        <v>2166</v>
+      </c>
+      <c r="F233" t="s">
         <v>2167</v>
       </c>
-      <c r="C233" t="s">
+      <c r="G233" t="s">
         <v>2168</v>
       </c>
-      <c r="D233" t="s">
+      <c r="H233" t="s">
         <v>2169</v>
       </c>
-      <c r="E233" t="s">
+      <c r="I233" t="s">
         <v>2170</v>
       </c>
-      <c r="F233" t="s">
+      <c r="J233" t="s">
+        <v>24</v>
+      </c>
+      <c r="K233" t="s">
+        <v>47</v>
+      </c>
+      <c r="L233" t="s">
+        <v>26</v>
+      </c>
+      <c r="M233" t="s">
+        <v>48</v>
+      </c>
+      <c r="N233" t="s">
+        <v>28</v>
+      </c>
+      <c r="O233" t="s">
         <v>2171</v>
-      </c>
-[...25 lines deleted...]
-        <v>2175</v>
       </c>
     </row>
     <row r="234" spans="1:15">
       <c r="A234">
-        <v>65000</v>
+        <v>6263</v>
       </c>
       <c r="B234" t="s">
+        <v>2172</v>
+      </c>
+      <c r="C234" t="s">
+        <v>2173</v>
+      </c>
+      <c r="D234" t="s">
+        <v>2174</v>
+      </c>
+      <c r="E234" t="s">
+        <v>2175</v>
+      </c>
+      <c r="F234" t="s">
         <v>2176</v>
       </c>
-      <c r="C234" t="s">
+      <c r="G234" t="s">
         <v>2177</v>
       </c>
-      <c r="D234" t="s">
+      <c r="H234" t="s">
         <v>2178</v>
       </c>
-      <c r="E234" t="s">
+      <c r="I234" t="s">
         <v>2179</v>
       </c>
-      <c r="F234" t="s">
+      <c r="J234" t="s">
+        <v>24</v>
+      </c>
+      <c r="K234" t="s">
+        <v>112</v>
+      </c>
+      <c r="L234" t="s">
+        <v>26</v>
+      </c>
+      <c r="M234" t="s">
+        <v>113</v>
+      </c>
+      <c r="N234" t="s">
+        <v>28</v>
+      </c>
+      <c r="O234" t="s">
         <v>2180</v>
-      </c>
-[...25 lines deleted...]
-        <v>2184</v>
       </c>
     </row>
     <row r="235" spans="1:15">
       <c r="A235">
-        <v>65001</v>
+        <v>6272</v>
       </c>
       <c r="B235" t="s">
+        <v>2181</v>
+      </c>
+      <c r="C235" t="s">
+        <v>2182</v>
+      </c>
+      <c r="D235" t="s">
+        <v>2183</v>
+      </c>
+      <c r="E235" t="s">
+        <v>2184</v>
+      </c>
+      <c r="F235" t="s">
         <v>2185</v>
       </c>
-      <c r="C235" t="s">
+      <c r="G235" t="s">
         <v>2186</v>
       </c>
-      <c r="D235" t="s">
+      <c r="H235" t="s">
         <v>2187</v>
       </c>
-      <c r="E235" t="s">
+      <c r="I235" t="s">
         <v>2188</v>
       </c>
-      <c r="F235" t="s">
+      <c r="J235" t="s">
+        <v>24</v>
+      </c>
+      <c r="K235" t="s">
+        <v>112</v>
+      </c>
+      <c r="L235" t="s">
+        <v>26</v>
+      </c>
+      <c r="M235" t="s">
+        <v>113</v>
+      </c>
+      <c r="N235" t="s">
+        <v>28</v>
+      </c>
+      <c r="O235" t="s">
         <v>2189</v>
-      </c>
-[...25 lines deleted...]
-        <v>2193</v>
       </c>
     </row>
     <row r="236" spans="1:15">
       <c r="A236">
-        <v>65002</v>
+        <v>6274</v>
       </c>
       <c r="B236" t="s">
+        <v>2190</v>
+      </c>
+      <c r="C236" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D236" t="s">
+        <v>2192</v>
+      </c>
+      <c r="E236" t="s">
+        <v>2193</v>
+      </c>
+      <c r="F236" t="s">
         <v>2194</v>
       </c>
-      <c r="C236" t="s">
+      <c r="G236" t="s">
         <v>2195</v>
       </c>
-      <c r="D236" t="s">
+      <c r="H236" t="s">
         <v>2196</v>
       </c>
-      <c r="E236" t="s">
+      <c r="I236" t="s">
         <v>2197</v>
-      </c>
-[...10 lines deleted...]
-        <v>2201</v>
       </c>
       <c r="J236" t="s">
         <v>24</v>
       </c>
       <c r="K236" t="s">
         <v>25</v>
       </c>
       <c r="L236" t="s">
         <v>26</v>
       </c>
       <c r="M236" t="s">
         <v>27</v>
       </c>
       <c r="N236" t="s">
         <v>28</v>
       </c>
       <c r="O236" t="s">
-        <v>2202</v>
+        <v>2198</v>
       </c>
     </row>
     <row r="237" spans="1:15">
       <c r="A237">
-        <v>65003</v>
+        <v>6275</v>
       </c>
       <c r="B237" t="s">
+        <v>2199</v>
+      </c>
+      <c r="C237" t="s">
+        <v>2200</v>
+      </c>
+      <c r="D237" t="s">
+        <v>2201</v>
+      </c>
+      <c r="E237" t="s">
+        <v>2202</v>
+      </c>
+      <c r="F237" t="s">
         <v>2203</v>
       </c>
-      <c r="C237" t="s">
+      <c r="G237" t="s">
         <v>2204</v>
       </c>
-      <c r="D237" t="s">
+      <c r="H237" t="s">
         <v>2205</v>
       </c>
-      <c r="E237" t="s">
+      <c r="I237" t="s">
         <v>2206</v>
       </c>
-      <c r="F237" t="s">
+      <c r="J237" t="s">
+        <v>516</v>
+      </c>
+      <c r="K237" t="s">
+        <v>1038</v>
+      </c>
+      <c r="L237" t="s">
+        <v>518</v>
+      </c>
+      <c r="M237" t="s">
+        <v>1040</v>
+      </c>
+      <c r="N237" t="s">
+        <v>28</v>
+      </c>
+      <c r="O237" t="s">
         <v>2207</v>
-      </c>
-[...25 lines deleted...]
-        <v>2211</v>
       </c>
     </row>
     <row r="238" spans="1:15">
       <c r="A238">
-        <v>65004</v>
+        <v>6327</v>
       </c>
       <c r="B238" t="s">
+        <v>2208</v>
+      </c>
+      <c r="C238" t="s">
+        <v>2209</v>
+      </c>
+      <c r="D238" t="s">
+        <v>2210</v>
+      </c>
+      <c r="E238" t="s">
+        <v>2211</v>
+      </c>
+      <c r="F238" t="s">
         <v>2212</v>
       </c>
-      <c r="C238" t="s">
+      <c r="G238" t="s">
         <v>2213</v>
       </c>
-      <c r="D238" t="s">
+      <c r="H238" t="s">
         <v>2214</v>
       </c>
-      <c r="E238" t="s">
+      <c r="I238" t="s">
         <v>2215</v>
       </c>
-      <c r="F238" t="s">
+      <c r="J238" t="s">
+        <v>24</v>
+      </c>
+      <c r="K238" t="s">
+        <v>47</v>
+      </c>
+      <c r="L238" t="s">
+        <v>26</v>
+      </c>
+      <c r="M238" t="s">
+        <v>48</v>
+      </c>
+      <c r="N238" t="s">
+        <v>28</v>
+      </c>
+      <c r="O238" t="s">
         <v>2216</v>
-      </c>
-[...25 lines deleted...]
-        <v>2220</v>
       </c>
     </row>
     <row r="239" spans="1:15">
       <c r="A239">
-        <v>65005</v>
+        <v>6337</v>
       </c>
       <c r="B239" t="s">
+        <v>2217</v>
+      </c>
+      <c r="C239" t="s">
+        <v>2218</v>
+      </c>
+      <c r="D239" t="s">
+        <v>2219</v>
+      </c>
+      <c r="E239" t="s">
+        <v>2220</v>
+      </c>
+      <c r="F239" t="s">
         <v>2221</v>
       </c>
-      <c r="C239" t="s">
+      <c r="G239" t="s">
         <v>2222</v>
       </c>
-      <c r="D239" t="s">
+      <c r="H239" t="s">
         <v>2223</v>
       </c>
-      <c r="E239" t="s">
+      <c r="I239" t="s">
         <v>2224</v>
       </c>
-      <c r="F239" t="s">
+      <c r="J239" t="s">
+        <v>24</v>
+      </c>
+      <c r="K239" t="s">
+        <v>47</v>
+      </c>
+      <c r="L239" t="s">
+        <v>26</v>
+      </c>
+      <c r="M239" t="s">
+        <v>48</v>
+      </c>
+      <c r="N239" t="s">
+        <v>28</v>
+      </c>
+      <c r="O239" t="s">
         <v>2225</v>
-      </c>
-[...25 lines deleted...]
-        <v>2231</v>
       </c>
     </row>
     <row r="240" spans="1:15">
       <c r="A240">
-        <v>65006</v>
+        <v>6460</v>
       </c>
       <c r="B240" t="s">
+        <v>2226</v>
+      </c>
+      <c r="C240" t="s">
+        <v>2227</v>
+      </c>
+      <c r="D240" t="s">
+        <v>2228</v>
+      </c>
+      <c r="E240" t="s">
+        <v>2229</v>
+      </c>
+      <c r="F240" t="s">
+        <v>2230</v>
+      </c>
+      <c r="G240" t="s">
+        <v>2231</v>
+      </c>
+      <c r="H240" t="s">
         <v>2232</v>
       </c>
-      <c r="C240" t="s">
+      <c r="I240" t="s">
         <v>2233</v>
       </c>
-      <c r="D240" t="s">
+      <c r="J240" t="s">
+        <v>24</v>
+      </c>
+      <c r="K240" t="s">
+        <v>25</v>
+      </c>
+      <c r="L240" t="s">
+        <v>26</v>
+      </c>
+      <c r="M240" t="s">
+        <v>27</v>
+      </c>
+      <c r="N240" t="s">
+        <v>28</v>
+      </c>
+      <c r="O240" t="s">
         <v>2234</v>
-      </c>
-[...31 lines deleted...]
-        <v>2242</v>
       </c>
     </row>
     <row r="241" spans="1:15">
       <c r="A241">
-        <v>65007</v>
+        <v>6468</v>
       </c>
       <c r="B241" t="s">
-        <v>2243</v>
+        <v>2235</v>
       </c>
       <c r="C241" t="s">
-        <v>2244</v>
+        <v>2236</v>
       </c>
       <c r="D241" t="s">
-        <v>2245</v>
+        <v>2237</v>
       </c>
       <c r="E241" t="s">
-        <v>2246</v>
+        <v>2238</v>
       </c>
       <c r="F241" t="s">
-        <v>2247</v>
+        <v>2239</v>
       </c>
       <c r="G241" t="s">
-        <v>2248</v>
+        <v>2240</v>
       </c>
       <c r="H241" t="s">
-        <v>2249</v>
+        <v>2241</v>
       </c>
       <c r="I241" t="s">
-        <v>2250</v>
+        <v>2242</v>
       </c>
       <c r="J241" t="s">
         <v>24</v>
       </c>
       <c r="K241" t="s">
         <v>25</v>
       </c>
       <c r="L241" t="s">
         <v>26</v>
       </c>
       <c r="M241" t="s">
         <v>27</v>
       </c>
       <c r="N241" t="s">
         <v>28</v>
       </c>
       <c r="O241" t="s">
-        <v>2251</v>
+        <v>2243</v>
       </c>
     </row>
     <row r="242" spans="1:15">
       <c r="A242">
-        <v>65008</v>
+        <v>6761</v>
       </c>
       <c r="B242" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C242" t="s">
+        <v>2245</v>
+      </c>
+      <c r="D242" t="s">
+        <v>2246</v>
+      </c>
+      <c r="E242" t="s">
+        <v>2247</v>
+      </c>
+      <c r="F242" t="s">
+        <v>2248</v>
+      </c>
+      <c r="G242" t="s">
+        <v>2249</v>
+      </c>
+      <c r="H242" t="s">
+        <v>2250</v>
+      </c>
+      <c r="I242" t="s">
+        <v>2251</v>
+      </c>
+      <c r="J242" t="s">
+        <v>24</v>
+      </c>
+      <c r="K242" t="s">
+        <v>25</v>
+      </c>
+      <c r="L242" t="s">
+        <v>26</v>
+      </c>
+      <c r="M242" t="s">
+        <v>27</v>
+      </c>
+      <c r="N242" t="s">
+        <v>28</v>
+      </c>
+      <c r="O242" t="s">
         <v>2252</v>
-      </c>
-[...37 lines deleted...]
-        <v>2260</v>
       </c>
     </row>
     <row r="243" spans="1:15">
       <c r="A243">
-        <v>65009</v>
+        <v>6762</v>
       </c>
       <c r="B243" t="s">
+        <v>2253</v>
+      </c>
+      <c r="C243" t="s">
+        <v>2254</v>
+      </c>
+      <c r="D243" t="s">
+        <v>2255</v>
+      </c>
+      <c r="E243" t="s">
+        <v>2256</v>
+      </c>
+      <c r="F243" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G243" t="s">
+        <v>2258</v>
+      </c>
+      <c r="H243" t="s">
+        <v>2259</v>
+      </c>
+      <c r="I243" t="s">
+        <v>2260</v>
+      </c>
+      <c r="J243" t="s">
+        <v>516</v>
+      </c>
+      <c r="K243" t="s">
+        <v>469</v>
+      </c>
+      <c r="L243" t="s">
+        <v>518</v>
+      </c>
+      <c r="M243" t="s">
+        <v>470</v>
+      </c>
+      <c r="N243" t="s">
+        <v>28</v>
+      </c>
+      <c r="O243" t="s">
         <v>2261</v>
-      </c>
-[...37 lines deleted...]
-        <v>2269</v>
       </c>
     </row>
     <row r="244" spans="1:15">
       <c r="A244">
-        <v>65010</v>
+        <v>6765</v>
       </c>
       <c r="B244" t="s">
+        <v>2262</v>
+      </c>
+      <c r="C244" t="s">
+        <v>2263</v>
+      </c>
+      <c r="D244" t="s">
+        <v>2264</v>
+      </c>
+      <c r="E244" t="s">
+        <v>2265</v>
+      </c>
+      <c r="F244" t="s">
+        <v>2266</v>
+      </c>
+      <c r="G244" t="s">
+        <v>2267</v>
+      </c>
+      <c r="H244" t="s">
+        <v>2268</v>
+      </c>
+      <c r="I244" t="s">
+        <v>2269</v>
+      </c>
+      <c r="J244" t="s">
+        <v>24</v>
+      </c>
+      <c r="K244" t="s">
+        <v>112</v>
+      </c>
+      <c r="L244" t="s">
+        <v>26</v>
+      </c>
+      <c r="M244" t="s">
+        <v>113</v>
+      </c>
+      <c r="N244" t="s">
+        <v>28</v>
+      </c>
+      <c r="O244" t="s">
         <v>2270</v>
-      </c>
-[...37 lines deleted...]
-        <v>2278</v>
       </c>
     </row>
     <row r="245" spans="1:15">
       <c r="A245">
-        <v>65011</v>
+        <v>8265</v>
       </c>
       <c r="B245" t="s">
+        <v>2271</v>
+      </c>
+      <c r="C245" t="s">
+        <v>2272</v>
+      </c>
+      <c r="D245" t="s">
+        <v>2273</v>
+      </c>
+      <c r="E245" t="s">
+        <v>2274</v>
+      </c>
+      <c r="F245" t="s">
+        <v>2275</v>
+      </c>
+      <c r="G245" t="s">
+        <v>2276</v>
+      </c>
+      <c r="H245" t="s">
+        <v>2277</v>
+      </c>
+      <c r="I245" t="s">
+        <v>2278</v>
+      </c>
+      <c r="J245" t="s">
+        <v>24</v>
+      </c>
+      <c r="K245" t="s">
         <v>2279</v>
       </c>
-      <c r="C245" t="s">
+      <c r="L245" t="s">
+        <v>26</v>
+      </c>
+      <c r="M245" t="s">
         <v>2280</v>
       </c>
-      <c r="D245" t="s">
+      <c r="N245" t="s">
+        <v>28</v>
+      </c>
+      <c r="O245" t="s">
         <v>2281</v>
-      </c>
-[...31 lines deleted...]
-        <v>2287</v>
       </c>
     </row>
     <row r="246" spans="1:15">
       <c r="A246">
-        <v>65012</v>
+        <v>8289</v>
       </c>
       <c r="B246" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C246" t="s">
+        <v>2283</v>
+      </c>
+      <c r="D246" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E246" t="s">
+        <v>2285</v>
+      </c>
+      <c r="F246" t="s">
+        <v>2286</v>
+      </c>
+      <c r="G246" t="s">
+        <v>2287</v>
+      </c>
+      <c r="H246" t="s">
         <v>2288</v>
       </c>
-      <c r="C246" t="s">
+      <c r="I246" t="s">
         <v>2289</v>
       </c>
-      <c r="D246" t="s">
+      <c r="J246" t="s">
+        <v>24</v>
+      </c>
+      <c r="K246" t="s">
+        <v>551</v>
+      </c>
+      <c r="L246" t="s">
+        <v>26</v>
+      </c>
+      <c r="M246" t="s">
+        <v>552</v>
+      </c>
+      <c r="N246" t="s">
+        <v>28</v>
+      </c>
+      <c r="O246" t="s">
         <v>2290</v>
-      </c>
-[...31 lines deleted...]
-        <v>2298</v>
       </c>
     </row>
     <row r="247" spans="1:15">
       <c r="A247">
-        <v>65013</v>
+        <v>8386</v>
       </c>
       <c r="B247" t="s">
+        <v>2291</v>
+      </c>
+      <c r="C247" t="s">
+        <v>2292</v>
+      </c>
+      <c r="D247" t="s">
+        <v>2293</v>
+      </c>
+      <c r="E247" t="s">
+        <v>2294</v>
+      </c>
+      <c r="F247" t="s">
+        <v>2295</v>
+      </c>
+      <c r="G247" t="s">
+        <v>2296</v>
+      </c>
+      <c r="H247" t="s">
+        <v>2297</v>
+      </c>
+      <c r="I247" t="s">
+        <v>2298</v>
+      </c>
+      <c r="J247" t="s">
+        <v>1254</v>
+      </c>
+      <c r="K247" t="s">
+        <v>112</v>
+      </c>
+      <c r="L247" t="s">
+        <v>1256</v>
+      </c>
+      <c r="M247" t="s">
+        <v>113</v>
+      </c>
+      <c r="N247" t="s">
+        <v>28</v>
+      </c>
+      <c r="O247" t="s">
         <v>2299</v>
-      </c>
-[...37 lines deleted...]
-        <v>2307</v>
       </c>
     </row>
     <row r="248" spans="1:15">
       <c r="A248">
-        <v>65014</v>
+        <v>8402</v>
       </c>
       <c r="B248" t="s">
+        <v>2300</v>
+      </c>
+      <c r="C248" t="s">
+        <v>2301</v>
+      </c>
+      <c r="D248" t="s">
+        <v>2302</v>
+      </c>
+      <c r="E248" t="s">
+        <v>2303</v>
+      </c>
+      <c r="F248" t="s">
+        <v>2304</v>
+      </c>
+      <c r="G248" t="s">
+        <v>2305</v>
+      </c>
+      <c r="H248" t="s">
+        <v>2306</v>
+      </c>
+      <c r="I248" t="s">
+        <v>2307</v>
+      </c>
+      <c r="J248" t="s">
+        <v>24</v>
+      </c>
+      <c r="K248" t="s">
+        <v>112</v>
+      </c>
+      <c r="L248" t="s">
+        <v>26</v>
+      </c>
+      <c r="M248" t="s">
+        <v>113</v>
+      </c>
+      <c r="N248" t="s">
+        <v>28</v>
+      </c>
+      <c r="O248" t="s">
         <v>2308</v>
-      </c>
-[...37 lines deleted...]
-        <v>2316</v>
       </c>
     </row>
     <row r="249" spans="1:15">
       <c r="A249">
-        <v>65015</v>
+        <v>8903</v>
       </c>
       <c r="B249" t="s">
+        <v>2309</v>
+      </c>
+      <c r="C249" t="s">
+        <v>2310</v>
+      </c>
+      <c r="D249" t="s">
+        <v>2311</v>
+      </c>
+      <c r="E249" t="s">
+        <v>2312</v>
+      </c>
+      <c r="F249" t="s">
+        <v>2313</v>
+      </c>
+      <c r="G249" t="s">
+        <v>2314</v>
+      </c>
+      <c r="H249" t="s">
+        <v>2315</v>
+      </c>
+      <c r="I249" t="s">
+        <v>2316</v>
+      </c>
+      <c r="J249" t="s">
+        <v>24</v>
+      </c>
+      <c r="K249" t="s">
+        <v>112</v>
+      </c>
+      <c r="L249" t="s">
+        <v>26</v>
+      </c>
+      <c r="M249" t="s">
+        <v>113</v>
+      </c>
+      <c r="N249" t="s">
+        <v>28</v>
+      </c>
+      <c r="O249" t="s">
         <v>2317</v>
-      </c>
-[...37 lines deleted...]
-        <v>2325</v>
       </c>
     </row>
     <row r="250" spans="1:15">
       <c r="A250">
-        <v>65016</v>
+        <v>8904</v>
       </c>
       <c r="B250" t="s">
+        <v>2318</v>
+      </c>
+      <c r="C250" t="s">
+        <v>2319</v>
+      </c>
+      <c r="D250" t="s">
+        <v>2320</v>
+      </c>
+      <c r="E250" t="s">
+        <v>2321</v>
+      </c>
+      <c r="F250" t="s">
+        <v>2322</v>
+      </c>
+      <c r="G250" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H250" t="s">
+        <v>2324</v>
+      </c>
+      <c r="I250" t="s">
+        <v>2325</v>
+      </c>
+      <c r="J250" t="s">
+        <v>24</v>
+      </c>
+      <c r="K250" t="s">
+        <v>112</v>
+      </c>
+      <c r="L250" t="s">
+        <v>26</v>
+      </c>
+      <c r="M250" t="s">
+        <v>113</v>
+      </c>
+      <c r="N250" t="s">
+        <v>28</v>
+      </c>
+      <c r="O250" t="s">
         <v>2326</v>
-      </c>
-[...37 lines deleted...]
-        <v>2334</v>
       </c>
     </row>
     <row r="251" spans="1:15">
       <c r="A251">
-        <v>65017</v>
+        <v>8914</v>
       </c>
       <c r="B251" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C251" t="s">
+        <v>2328</v>
+      </c>
+      <c r="D251" t="s">
+        <v>2329</v>
+      </c>
+      <c r="E251" t="s">
+        <v>2330</v>
+      </c>
+      <c r="F251" t="s">
+        <v>2331</v>
+      </c>
+      <c r="G251" t="s">
+        <v>2332</v>
+      </c>
+      <c r="H251" t="s">
+        <v>2333</v>
+      </c>
+      <c r="I251" t="s">
+        <v>2334</v>
+      </c>
+      <c r="J251" t="s">
+        <v>24</v>
+      </c>
+      <c r="K251" t="s">
+        <v>25</v>
+      </c>
+      <c r="L251" t="s">
+        <v>26</v>
+      </c>
+      <c r="M251" t="s">
+        <v>27</v>
+      </c>
+      <c r="N251" t="s">
+        <v>28</v>
+      </c>
+      <c r="O251" t="s">
         <v>2335</v>
-      </c>
-[...37 lines deleted...]
-        <v>2345</v>
       </c>
     </row>
     <row r="252" spans="1:15">
       <c r="A252">
-        <v>65018</v>
+        <v>8918</v>
       </c>
       <c r="B252" t="s">
-        <v>2346</v>
+        <v>2336</v>
       </c>
       <c r="C252" t="s">
-        <v>2347</v>
+        <v>2337</v>
       </c>
       <c r="D252" t="s">
-        <v>2348</v>
+        <v>2338</v>
       </c>
       <c r="E252" t="s">
-        <v>2349</v>
+        <v>2339</v>
       </c>
       <c r="F252" t="s">
-        <v>2350</v>
+        <v>2340</v>
       </c>
       <c r="G252" t="s">
-        <v>2351</v>
+        <v>2341</v>
       </c>
       <c r="H252" t="s">
-        <v>2352</v>
+        <v>2342</v>
       </c>
       <c r="I252" t="s">
-        <v>2353</v>
+        <v>2343</v>
       </c>
       <c r="J252" t="s">
         <v>24</v>
       </c>
       <c r="K252" t="s">
-        <v>2354</v>
+        <v>25</v>
       </c>
       <c r="L252" t="s">
         <v>26</v>
       </c>
       <c r="M252" t="s">
-        <v>2355</v>
+        <v>27</v>
       </c>
       <c r="N252" t="s">
         <v>28</v>
       </c>
       <c r="O252" t="s">
-        <v>2356</v>
+        <v>2344</v>
       </c>
     </row>
     <row r="253" spans="1:15">
       <c r="A253">
-        <v>65019</v>
+        <v>8945</v>
       </c>
       <c r="B253" t="s">
-        <v>2357</v>
+        <v>2345</v>
       </c>
       <c r="C253" t="s">
-        <v>2358</v>
+        <v>2346</v>
       </c>
       <c r="D253" t="s">
-        <v>2359</v>
+        <v>2347</v>
       </c>
       <c r="E253" t="s">
-        <v>2360</v>
+        <v>2348</v>
       </c>
       <c r="F253" t="s">
-        <v>2361</v>
+        <v>2349</v>
       </c>
       <c r="G253" t="s">
-        <v>2362</v>
+        <v>2350</v>
       </c>
       <c r="H253" t="s">
-        <v>2363</v>
+        <v>2351</v>
       </c>
       <c r="I253" t="s">
-        <v>2364</v>
+        <v>2352</v>
       </c>
       <c r="J253" t="s">
         <v>24</v>
       </c>
       <c r="K253" t="s">
-        <v>130</v>
+        <v>47</v>
       </c>
       <c r="L253" t="s">
         <v>26</v>
       </c>
       <c r="M253" t="s">
-        <v>131</v>
+        <v>48</v>
       </c>
       <c r="N253" t="s">
         <v>28</v>
       </c>
       <c r="O253" t="s">
-        <v>2365</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="254" spans="1:15">
       <c r="A254">
-        <v>65020</v>
+        <v>8951</v>
       </c>
       <c r="B254" t="s">
-        <v>2366</v>
+        <v>2354</v>
       </c>
       <c r="C254" t="s">
-        <v>2367</v>
+        <v>2355</v>
       </c>
       <c r="D254" t="s">
-        <v>2368</v>
+        <v>2356</v>
       </c>
       <c r="E254" t="s">
-        <v>2369</v>
+        <v>2357</v>
       </c>
       <c r="F254" t="s">
-        <v>2370</v>
+        <v>2358</v>
       </c>
       <c r="G254" t="s">
-        <v>2371</v>
+        <v>2359</v>
       </c>
       <c r="H254" t="s">
-        <v>2372</v>
+        <v>2360</v>
       </c>
       <c r="I254" t="s">
-        <v>2373</v>
+        <v>2361</v>
       </c>
       <c r="J254" t="s">
         <v>24</v>
       </c>
       <c r="K254" t="s">
-        <v>2374</v>
+        <v>112</v>
       </c>
       <c r="L254" t="s">
         <v>26</v>
       </c>
       <c r="M254" t="s">
-        <v>2375</v>
+        <v>113</v>
       </c>
       <c r="N254" t="s">
         <v>28</v>
       </c>
       <c r="O254" t="s">
-        <v>2376</v>
+        <v>2362</v>
       </c>
     </row>
     <row r="255" spans="1:15">
       <c r="A255">
-        <v>65021</v>
+        <v>10014</v>
       </c>
       <c r="B255" t="s">
-        <v>2377</v>
+        <v>2363</v>
       </c>
       <c r="C255" t="s">
-        <v>2378</v>
+        <v>2364</v>
       </c>
       <c r="D255" t="s">
-        <v>2379</v>
+        <v>2365</v>
       </c>
       <c r="E255" t="s">
-        <v>2380</v>
+        <v>2366</v>
       </c>
       <c r="F255" t="s">
-        <v>2381</v>
+        <v>2367</v>
       </c>
       <c r="G255" t="s">
-        <v>2382</v>
+        <v>2368</v>
       </c>
       <c r="H255" t="s">
-        <v>2383</v>
+        <v>2369</v>
       </c>
       <c r="I255" t="s">
-        <v>2384</v>
+        <v>2370</v>
       </c>
       <c r="J255" t="s">
         <v>24</v>
       </c>
       <c r="K255" t="s">
-        <v>25</v>
+        <v>2371</v>
       </c>
       <c r="L255" t="s">
         <v>26</v>
       </c>
       <c r="M255" t="s">
-        <v>27</v>
+        <v>2372</v>
       </c>
       <c r="N255" t="s">
         <v>28</v>
       </c>
       <c r="O255" t="s">
-        <v>2385</v>
+        <v>2373</v>
       </c>
     </row>
     <row r="256" spans="1:15">
       <c r="A256">
-        <v>65022</v>
+        <v>10015</v>
       </c>
       <c r="B256" t="s">
-        <v>2386</v>
+        <v>2374</v>
       </c>
       <c r="C256" t="s">
-        <v>2387</v>
+        <v>2375</v>
       </c>
       <c r="D256" t="s">
-        <v>2388</v>
+        <v>2376</v>
       </c>
       <c r="E256" t="s">
-        <v>2389</v>
+        <v>2377</v>
       </c>
       <c r="F256" t="s">
-        <v>2390</v>
+        <v>2378</v>
       </c>
       <c r="G256" t="s">
-        <v>2391</v>
+        <v>2379</v>
       </c>
       <c r="H256" t="s">
-        <v>2392</v>
+        <v>2380</v>
       </c>
       <c r="I256" t="s">
-        <v>2393</v>
+        <v>2381</v>
       </c>
       <c r="J256" t="s">
         <v>24</v>
       </c>
       <c r="K256" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="L256" t="s">
         <v>26</v>
       </c>
       <c r="M256" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="N256" t="s">
         <v>28</v>
       </c>
       <c r="O256" t="s">
-        <v>2394</v>
+        <v>2382</v>
       </c>
     </row>
     <row r="257" spans="1:15">
       <c r="A257">
-        <v>65023</v>
+        <v>10036</v>
       </c>
       <c r="B257" t="s">
-        <v>2395</v>
+        <v>2383</v>
       </c>
       <c r="C257" t="s">
-        <v>2396</v>
+        <v>2384</v>
       </c>
       <c r="D257" t="s">
-        <v>2397</v>
+        <v>2385</v>
       </c>
       <c r="E257" t="s">
-        <v>2398</v>
+        <v>2386</v>
       </c>
       <c r="F257" t="s">
-        <v>2399</v>
+        <v>2387</v>
       </c>
       <c r="G257" t="s">
-        <v>2400</v>
+        <v>2388</v>
       </c>
       <c r="H257" t="s">
-        <v>2401</v>
+        <v>2389</v>
       </c>
       <c r="I257" t="s">
-        <v>2402</v>
+        <v>2390</v>
       </c>
       <c r="J257" t="s">
         <v>24</v>
       </c>
       <c r="K257" t="s">
         <v>25</v>
       </c>
       <c r="L257" t="s">
         <v>26</v>
       </c>
       <c r="M257" t="s">
         <v>27</v>
       </c>
       <c r="N257" t="s">
         <v>28</v>
       </c>
       <c r="O257" t="s">
-        <v>2403</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="258" spans="1:15">
       <c r="A258">
-        <v>65025</v>
+        <v>10098</v>
       </c>
       <c r="B258" t="s">
-        <v>2404</v>
+        <v>2392</v>
       </c>
       <c r="C258" t="s">
-        <v>2405</v>
+        <v>2393</v>
       </c>
       <c r="D258" t="s">
-        <v>2406</v>
+        <v>2394</v>
       </c>
       <c r="E258" t="s">
-        <v>2407</v>
+        <v>2395</v>
       </c>
       <c r="F258" t="s">
-        <v>2408</v>
+        <v>2396</v>
       </c>
       <c r="G258" t="s">
-        <v>2409</v>
+        <v>2397</v>
       </c>
       <c r="H258" t="s">
-        <v>2410</v>
+        <v>2398</v>
       </c>
       <c r="I258" t="s">
-        <v>2411</v>
+        <v>2399</v>
       </c>
       <c r="J258" t="s">
         <v>24</v>
       </c>
       <c r="K258" t="s">
         <v>25</v>
       </c>
       <c r="L258" t="s">
         <v>26</v>
       </c>
       <c r="M258" t="s">
         <v>27</v>
       </c>
       <c r="N258" t="s">
         <v>28</v>
       </c>
       <c r="O258" t="s">
-        <v>2412</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="259" spans="1:15">
       <c r="A259">
-        <v>65026</v>
+        <v>10101</v>
       </c>
       <c r="B259" t="s">
-        <v>2413</v>
+        <v>2401</v>
       </c>
       <c r="C259" t="s">
-        <v>2414</v>
+        <v>2402</v>
       </c>
       <c r="D259" t="s">
-        <v>2415</v>
+        <v>2403</v>
       </c>
       <c r="E259" t="s">
-        <v>2416</v>
+        <v>2404</v>
       </c>
       <c r="F259" t="s">
-        <v>2417</v>
+        <v>2405</v>
       </c>
       <c r="G259" t="s">
-        <v>2418</v>
+        <v>2406</v>
       </c>
       <c r="H259" t="s">
-        <v>2419</v>
+        <v>2407</v>
       </c>
       <c r="I259" t="s">
-        <v>2420</v>
+        <v>2408</v>
       </c>
       <c r="J259" t="s">
         <v>24</v>
       </c>
       <c r="K259" t="s">
         <v>25</v>
       </c>
       <c r="L259" t="s">
         <v>26</v>
       </c>
       <c r="M259" t="s">
         <v>27</v>
       </c>
       <c r="N259" t="s">
         <v>28</v>
       </c>
       <c r="O259" t="s">
-        <v>2421</v>
+        <v>2409</v>
       </c>
     </row>
     <row r="260" spans="1:15">
       <c r="A260">
-        <v>65027</v>
+        <v>10412</v>
       </c>
       <c r="B260" t="s">
-        <v>2422</v>
+        <v>2410</v>
       </c>
       <c r="C260" t="s">
-        <v>2423</v>
+        <v>2411</v>
       </c>
       <c r="D260" t="s">
-        <v>2424</v>
+        <v>2412</v>
       </c>
       <c r="E260" t="s">
-        <v>2425</v>
+        <v>2413</v>
       </c>
       <c r="F260" t="s">
-        <v>2426</v>
+        <v>2414</v>
       </c>
       <c r="G260" t="s">
-        <v>2427</v>
+        <v>2415</v>
       </c>
       <c r="H260" t="s">
-        <v>2428</v>
+        <v>2416</v>
       </c>
       <c r="I260" t="s">
-        <v>2429</v>
+        <v>2417</v>
       </c>
       <c r="J260" t="s">
         <v>24</v>
       </c>
       <c r="K260" t="s">
-        <v>316</v>
+        <v>25</v>
       </c>
       <c r="L260" t="s">
         <v>26</v>
       </c>
       <c r="M260" t="s">
-        <v>317</v>
+        <v>27</v>
       </c>
       <c r="N260" t="s">
         <v>28</v>
       </c>
       <c r="O260" t="s">
-        <v>2430</v>
+        <v>2418</v>
       </c>
     </row>
     <row r="261" spans="1:15">
       <c r="A261">
-        <v>65028</v>
+        <v>10603</v>
       </c>
       <c r="B261" t="s">
-        <v>2431</v>
+        <v>2419</v>
       </c>
       <c r="C261" t="s">
-        <v>2432</v>
+        <v>2420</v>
       </c>
       <c r="D261" t="s">
-        <v>2433</v>
+        <v>2421</v>
       </c>
       <c r="E261" t="s">
-        <v>2434</v>
+        <v>2422</v>
       </c>
       <c r="F261" t="s">
-        <v>2435</v>
+        <v>2423</v>
       </c>
       <c r="G261" t="s">
-        <v>2436</v>
+        <v>2424</v>
       </c>
       <c r="H261" t="s">
-        <v>2437</v>
+        <v>2425</v>
       </c>
       <c r="I261" t="s">
-        <v>2438</v>
+        <v>2426</v>
       </c>
       <c r="J261" t="s">
         <v>24</v>
       </c>
       <c r="K261" t="s">
         <v>25</v>
       </c>
       <c r="L261" t="s">
         <v>26</v>
       </c>
       <c r="M261" t="s">
         <v>27</v>
       </c>
       <c r="N261" t="s">
         <v>28</v>
       </c>
       <c r="O261" t="s">
-        <v>2439</v>
+        <v>2427</v>
       </c>
     </row>
     <row r="262" spans="1:15">
       <c r="A262">
-        <v>65030</v>
+        <v>10647</v>
       </c>
       <c r="B262" t="s">
-        <v>2440</v>
+        <v>2428</v>
       </c>
       <c r="C262" t="s">
-        <v>2441</v>
+        <v>2429</v>
       </c>
       <c r="D262" t="s">
-        <v>2442</v>
+        <v>2430</v>
       </c>
       <c r="E262" t="s">
-        <v>2443</v>
+        <v>2431</v>
       </c>
       <c r="F262" t="s">
-        <v>2444</v>
+        <v>2432</v>
       </c>
       <c r="G262" t="s">
-        <v>2445</v>
+        <v>2433</v>
       </c>
       <c r="H262" t="s">
-        <v>2446</v>
+        <v>2434</v>
       </c>
       <c r="I262" t="s">
-        <v>2447</v>
+        <v>2435</v>
       </c>
       <c r="J262" t="s">
         <v>24</v>
       </c>
       <c r="K262" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="L262" t="s">
         <v>26</v>
       </c>
       <c r="M262" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="N262" t="s">
         <v>28</v>
       </c>
       <c r="O262" t="s">
-        <v>2448</v>
+        <v>2436</v>
       </c>
     </row>
     <row r="263" spans="1:15">
       <c r="A263">
-        <v>65031</v>
+        <v>10887</v>
       </c>
       <c r="B263" t="s">
-        <v>2449</v>
+        <v>2437</v>
       </c>
       <c r="C263" t="s">
-        <v>2450</v>
+        <v>2438</v>
       </c>
       <c r="D263" t="s">
-        <v>2451</v>
+        <v>2439</v>
       </c>
       <c r="E263" t="s">
-        <v>2452</v>
+        <v>2440</v>
       </c>
       <c r="F263" t="s">
-        <v>2453</v>
+        <v>2441</v>
       </c>
       <c r="G263" t="s">
-        <v>2454</v>
+        <v>2442</v>
       </c>
       <c r="H263" t="s">
-        <v>2455</v>
+        <v>2443</v>
       </c>
       <c r="I263" t="s">
-        <v>2456</v>
+        <v>2444</v>
       </c>
       <c r="J263" t="s">
         <v>24</v>
       </c>
       <c r="K263" t="s">
         <v>25</v>
       </c>
       <c r="L263" t="s">
         <v>26</v>
       </c>
       <c r="M263" t="s">
         <v>27</v>
       </c>
       <c r="N263" t="s">
         <v>28</v>
       </c>
       <c r="O263" t="s">
-        <v>2457</v>
+        <v>2445</v>
       </c>
     </row>
     <row r="264" spans="1:15">
       <c r="A264">
-        <v>65032</v>
+        <v>10925</v>
       </c>
       <c r="B264" t="s">
-        <v>2458</v>
+        <v>2446</v>
       </c>
       <c r="C264" t="s">
-        <v>2459</v>
+        <v>2447</v>
       </c>
       <c r="D264" t="s">
-        <v>2460</v>
+        <v>2448</v>
       </c>
       <c r="E264" t="s">
-        <v>2461</v>
+        <v>2449</v>
       </c>
       <c r="F264" t="s">
-        <v>2462</v>
+        <v>2450</v>
       </c>
       <c r="G264" t="s">
-        <v>2463</v>
+        <v>2451</v>
       </c>
       <c r="H264" t="s">
-        <v>2464</v>
+        <v>2452</v>
       </c>
       <c r="I264" t="s">
-        <v>2465</v>
+        <v>2453</v>
       </c>
       <c r="J264" t="s">
         <v>24</v>
       </c>
       <c r="K264" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="L264" t="s">
         <v>26</v>
       </c>
       <c r="M264" t="s">
-        <v>131</v>
+        <v>27</v>
       </c>
       <c r="N264" t="s">
         <v>28</v>
       </c>
       <c r="O264" t="s">
-        <v>2466</v>
+        <v>2454</v>
       </c>
     </row>
     <row r="265" spans="1:15">
       <c r="A265">
-        <v>65033</v>
+        <v>10930</v>
       </c>
       <c r="B265" t="s">
-        <v>2467</v>
+        <v>2455</v>
       </c>
       <c r="C265" t="s">
-        <v>2468</v>
+        <v>2456</v>
       </c>
       <c r="D265" t="s">
-        <v>2469</v>
+        <v>2457</v>
       </c>
       <c r="E265" t="s">
-        <v>2470</v>
+        <v>2458</v>
       </c>
       <c r="F265" t="s">
-        <v>2471</v>
+        <v>2459</v>
       </c>
       <c r="G265" t="s">
-        <v>2472</v>
+        <v>2460</v>
       </c>
       <c r="H265" t="s">
-        <v>2473</v>
+        <v>2461</v>
       </c>
       <c r="I265" t="s">
-        <v>2474</v>
+        <v>2462</v>
       </c>
       <c r="J265" t="s">
-        <v>24</v>
+        <v>2463</v>
       </c>
       <c r="K265" t="s">
-        <v>2475</v>
+        <v>625</v>
       </c>
       <c r="L265" t="s">
-        <v>26</v>
+        <v>2464</v>
       </c>
       <c r="M265" t="s">
-        <v>2476</v>
+        <v>626</v>
       </c>
       <c r="N265" t="s">
         <v>28</v>
       </c>
       <c r="O265" t="s">
-        <v>2477</v>
+        <v>2465</v>
       </c>
     </row>
     <row r="266" spans="1:15">
       <c r="A266">
-        <v>65034</v>
+        <v>10947</v>
       </c>
       <c r="B266" t="s">
-        <v>2478</v>
+        <v>2466</v>
       </c>
       <c r="C266" t="s">
-        <v>2479</v>
+        <v>2467</v>
       </c>
       <c r="D266" t="s">
-        <v>2480</v>
+        <v>2468</v>
       </c>
       <c r="E266" t="s">
-        <v>2481</v>
+        <v>2469</v>
       </c>
       <c r="F266" t="s">
-        <v>2482</v>
+        <v>2470</v>
       </c>
       <c r="G266" t="s">
-        <v>2483</v>
+        <v>2471</v>
       </c>
       <c r="H266" t="s">
-        <v>2484</v>
+        <v>2472</v>
       </c>
       <c r="I266" t="s">
-        <v>2485</v>
+        <v>2473</v>
       </c>
       <c r="J266" t="s">
-        <v>363</v>
+        <v>24</v>
       </c>
       <c r="K266" t="s">
-        <v>2486</v>
+        <v>112</v>
       </c>
       <c r="L266" t="s">
-        <v>365</v>
+        <v>26</v>
       </c>
       <c r="M266" t="s">
-        <v>2487</v>
+        <v>113</v>
       </c>
       <c r="N266" t="s">
         <v>28</v>
       </c>
       <c r="O266" t="s">
-        <v>2488</v>
+        <v>2474</v>
       </c>
     </row>
     <row r="267" spans="1:15">
       <c r="A267">
-        <v>65035</v>
+        <v>10951</v>
       </c>
       <c r="B267" t="s">
-        <v>2489</v>
+        <v>2475</v>
       </c>
       <c r="C267" t="s">
-        <v>2490</v>
+        <v>2476</v>
       </c>
       <c r="D267" t="s">
-        <v>2491</v>
+        <v>2477</v>
       </c>
       <c r="E267" t="s">
-        <v>2492</v>
+        <v>2478</v>
       </c>
       <c r="F267" t="s">
-        <v>2493</v>
+        <v>2479</v>
       </c>
       <c r="G267" t="s">
-        <v>2494</v>
+        <v>2480</v>
       </c>
       <c r="H267" t="s">
-        <v>2495</v>
+        <v>2481</v>
       </c>
       <c r="I267" t="s">
-        <v>2496</v>
+        <v>2482</v>
       </c>
       <c r="J267" t="s">
         <v>24</v>
       </c>
       <c r="K267" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L267" t="s">
         <v>26</v>
       </c>
       <c r="M267" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N267" t="s">
         <v>28</v>
       </c>
       <c r="O267" t="s">
-        <v>2497</v>
+        <v>2483</v>
       </c>
     </row>
     <row r="268" spans="1:15">
       <c r="A268">
-        <v>65036</v>
+        <v>11287</v>
       </c>
       <c r="B268" t="s">
-        <v>2498</v>
+        <v>2484</v>
       </c>
       <c r="C268" t="s">
-        <v>2499</v>
+        <v>2485</v>
       </c>
       <c r="D268" t="s">
-        <v>2500</v>
+        <v>2486</v>
       </c>
       <c r="E268" t="s">
-        <v>2501</v>
+        <v>2487</v>
       </c>
       <c r="F268" t="s">
-        <v>2502</v>
+        <v>2488</v>
       </c>
       <c r="G268" t="s">
-        <v>2503</v>
+        <v>2489</v>
       </c>
       <c r="H268" t="s">
-        <v>2504</v>
+        <v>2490</v>
       </c>
       <c r="I268" t="s">
-        <v>2505</v>
+        <v>2491</v>
       </c>
       <c r="J268" t="s">
         <v>24</v>
       </c>
       <c r="K268" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="L268" t="s">
         <v>26</v>
       </c>
       <c r="M268" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="N268" t="s">
         <v>28</v>
       </c>
       <c r="O268" t="s">
-        <v>2506</v>
+        <v>2492</v>
       </c>
     </row>
     <row r="269" spans="1:15">
       <c r="A269">
-        <v>65037</v>
+        <v>58060</v>
       </c>
       <c r="B269" t="s">
-        <v>2507</v>
+        <v>2493</v>
       </c>
       <c r="C269" t="s">
-        <v>2508</v>
+        <v>2494</v>
       </c>
       <c r="D269" t="s">
-        <v>2509</v>
+        <v>2495</v>
       </c>
       <c r="E269" t="s">
-        <v>2510</v>
+        <v>2496</v>
       </c>
       <c r="F269" t="s">
-        <v>2511</v>
+        <v>2497</v>
       </c>
       <c r="G269" t="s">
-        <v>2512</v>
+        <v>2498</v>
       </c>
       <c r="H269" t="s">
-        <v>2513</v>
+        <v>2499</v>
       </c>
       <c r="I269" t="s">
-        <v>2514</v>
+        <v>2500</v>
       </c>
       <c r="J269" t="s">
         <v>24</v>
       </c>
       <c r="K269" t="s">
-        <v>25</v>
+        <v>2501</v>
       </c>
       <c r="L269" t="s">
         <v>26</v>
       </c>
       <c r="M269" t="s">
-        <v>27</v>
+        <v>2502</v>
       </c>
       <c r="N269" t="s">
         <v>28</v>
       </c>
       <c r="O269" t="s">
-        <v>2515</v>
+        <v>2503</v>
       </c>
     </row>
     <row r="270" spans="1:15">
       <c r="A270">
-        <v>65038</v>
+        <v>58066</v>
       </c>
       <c r="B270" t="s">
-        <v>2516</v>
+        <v>2504</v>
       </c>
       <c r="C270" t="s">
-        <v>2517</v>
+        <v>2505</v>
       </c>
       <c r="D270" t="s">
-        <v>2518</v>
+        <v>2506</v>
       </c>
       <c r="E270" t="s">
-        <v>2519</v>
+        <v>2507</v>
       </c>
       <c r="F270" t="s">
-        <v>2520</v>
+        <v>2508</v>
       </c>
       <c r="G270" t="s">
-        <v>2521</v>
+        <v>2509</v>
       </c>
       <c r="H270" t="s">
-        <v>2522</v>
+        <v>2510</v>
       </c>
       <c r="I270" t="s">
-        <v>2523</v>
+        <v>2511</v>
       </c>
       <c r="J270" t="s">
         <v>24</v>
       </c>
       <c r="K270" t="s">
-        <v>130</v>
+        <v>625</v>
       </c>
       <c r="L270" t="s">
         <v>26</v>
       </c>
       <c r="M270" t="s">
-        <v>131</v>
+        <v>626</v>
       </c>
       <c r="N270" t="s">
         <v>28</v>
       </c>
       <c r="O270" t="s">
-        <v>2524</v>
+        <v>2512</v>
       </c>
     </row>
     <row r="271" spans="1:15">
       <c r="A271">
-        <v>65039</v>
+        <v>58120</v>
       </c>
       <c r="B271" t="s">
-        <v>2525</v>
+        <v>2513</v>
       </c>
       <c r="C271" t="s">
-        <v>2526</v>
+        <v>2514</v>
       </c>
       <c r="D271" t="s">
-        <v>2527</v>
+        <v>2515</v>
       </c>
       <c r="E271" t="s">
-        <v>2528</v>
+        <v>2516</v>
       </c>
       <c r="F271" t="s">
-        <v>2529</v>
+        <v>2517</v>
       </c>
       <c r="G271" t="s">
-        <v>2530</v>
+        <v>2518</v>
       </c>
       <c r="H271" t="s">
-        <v>2531</v>
+        <v>2519</v>
       </c>
       <c r="I271" t="s">
-        <v>2532</v>
+        <v>2520</v>
       </c>
       <c r="J271" t="s">
         <v>24</v>
       </c>
       <c r="K271" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="L271" t="s">
         <v>26</v>
       </c>
       <c r="M271" t="s">
-        <v>131</v>
+        <v>27</v>
       </c>
       <c r="N271" t="s">
         <v>28</v>
       </c>
       <c r="O271" t="s">
-        <v>2533</v>
+        <v>2521</v>
       </c>
     </row>
     <row r="272" spans="1:15">
       <c r="A272">
-        <v>65040</v>
+        <v>58122</v>
       </c>
       <c r="B272" t="s">
-        <v>2534</v>
+        <v>2522</v>
       </c>
       <c r="C272" t="s">
-        <v>2535</v>
+        <v>2523</v>
       </c>
       <c r="D272" t="s">
-        <v>2536</v>
+        <v>2524</v>
       </c>
       <c r="E272" t="s">
-        <v>2537</v>
+        <v>2525</v>
       </c>
       <c r="F272" t="s">
-        <v>2538</v>
+        <v>2526</v>
       </c>
       <c r="G272" t="s">
-        <v>2539</v>
+        <v>2527</v>
       </c>
       <c r="H272" t="s">
-        <v>2540</v>
+        <v>2528</v>
       </c>
       <c r="I272" t="s">
-        <v>2541</v>
+        <v>2529</v>
       </c>
       <c r="J272" t="s">
         <v>24</v>
       </c>
       <c r="K272" t="s">
-        <v>876</v>
+        <v>112</v>
       </c>
       <c r="L272" t="s">
         <v>26</v>
       </c>
       <c r="M272" t="s">
-        <v>878</v>
+        <v>113</v>
       </c>
       <c r="N272" t="s">
         <v>28</v>
       </c>
       <c r="O272" t="s">
-        <v>2542</v>
+        <v>2530</v>
       </c>
     </row>
     <row r="273" spans="1:15">
       <c r="A273">
-        <v>65043</v>
+        <v>58218</v>
       </c>
       <c r="B273" t="s">
-        <v>2543</v>
+        <v>2531</v>
       </c>
       <c r="C273" t="s">
-        <v>2544</v>
+        <v>2532</v>
       </c>
       <c r="D273" t="s">
-        <v>2545</v>
+        <v>2533</v>
       </c>
       <c r="E273" t="s">
-        <v>2546</v>
+        <v>2534</v>
       </c>
       <c r="F273" t="s">
-        <v>2547</v>
+        <v>2535</v>
       </c>
       <c r="G273" t="s">
-        <v>2548</v>
+        <v>2536</v>
       </c>
       <c r="H273" t="s">
-        <v>2549</v>
+        <v>2537</v>
       </c>
       <c r="I273" t="s">
-        <v>2550</v>
+        <v>2538</v>
       </c>
       <c r="J273" t="s">
         <v>24</v>
       </c>
       <c r="K273" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="L273" t="s">
         <v>26</v>
       </c>
       <c r="M273" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="N273" t="s">
         <v>28</v>
       </c>
       <c r="O273" t="s">
-        <v>2551</v>
+        <v>2539</v>
       </c>
     </row>
     <row r="274" spans="1:15">
       <c r="A274">
-        <v>65044</v>
+        <v>58223</v>
       </c>
       <c r="B274" t="s">
-        <v>2552</v>
+        <v>2540</v>
       </c>
       <c r="C274" t="s">
-        <v>2553</v>
+        <v>2541</v>
       </c>
       <c r="D274" t="s">
-        <v>2554</v>
+        <v>2542</v>
       </c>
       <c r="E274" t="s">
-        <v>2555</v>
+        <v>2543</v>
       </c>
       <c r="F274" t="s">
-        <v>2556</v>
+        <v>2544</v>
       </c>
       <c r="G274" t="s">
-        <v>2557</v>
+        <v>2545</v>
       </c>
       <c r="H274" t="s">
-        <v>2558</v>
+        <v>2546</v>
       </c>
       <c r="I274" t="s">
-        <v>2559</v>
+        <v>2547</v>
       </c>
       <c r="J274" t="s">
         <v>24</v>
       </c>
       <c r="K274" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="L274" t="s">
         <v>26</v>
       </c>
       <c r="M274" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="N274" t="s">
         <v>28</v>
       </c>
       <c r="O274" t="s">
-        <v>2560</v>
+        <v>2548</v>
       </c>
     </row>
     <row r="275" spans="1:15">
       <c r="A275">
-        <v>65045</v>
+        <v>58240</v>
       </c>
       <c r="B275" t="s">
-        <v>2561</v>
+        <v>2549</v>
       </c>
       <c r="C275" t="s">
-        <v>2562</v>
+        <v>2550</v>
       </c>
       <c r="D275" t="s">
-        <v>2563</v>
+        <v>2551</v>
       </c>
       <c r="E275" t="s">
-        <v>2564</v>
+        <v>2552</v>
       </c>
       <c r="F275" t="s">
-        <v>2565</v>
+        <v>2553</v>
       </c>
       <c r="G275" t="s">
-        <v>2566</v>
+        <v>2554</v>
       </c>
       <c r="H275" t="s">
-        <v>2567</v>
+        <v>2555</v>
       </c>
       <c r="I275" t="s">
-        <v>2568</v>
+        <v>2556</v>
       </c>
       <c r="J275" t="s">
-        <v>2569</v>
+        <v>24</v>
       </c>
       <c r="K275" t="s">
-        <v>2570</v>
+        <v>2557</v>
       </c>
       <c r="L275" t="s">
-        <v>2571</v>
+        <v>26</v>
       </c>
       <c r="M275" t="s">
-        <v>2572</v>
+        <v>2558</v>
       </c>
       <c r="N275" t="s">
         <v>28</v>
       </c>
       <c r="O275" t="s">
-        <v>2573</v>
+        <v>2559</v>
       </c>
     </row>
     <row r="276" spans="1:15">
       <c r="A276">
-        <v>65046</v>
+        <v>58259</v>
       </c>
       <c r="B276" t="s">
-        <v>2574</v>
+        <v>2560</v>
       </c>
       <c r="C276" t="s">
-        <v>2575</v>
+        <v>2561</v>
       </c>
       <c r="D276" t="s">
-        <v>2576</v>
+        <v>2562</v>
       </c>
       <c r="E276" t="s">
-        <v>2577</v>
+        <v>2563</v>
       </c>
       <c r="F276" t="s">
-        <v>2578</v>
+        <v>2564</v>
       </c>
       <c r="G276" t="s">
-        <v>2579</v>
+        <v>2565</v>
       </c>
       <c r="H276" t="s">
-        <v>2580</v>
+        <v>2566</v>
       </c>
       <c r="I276" t="s">
-        <v>2581</v>
+        <v>2567</v>
       </c>
       <c r="J276" t="s">
         <v>24</v>
       </c>
       <c r="K276" t="s">
-        <v>141</v>
+        <v>2568</v>
       </c>
       <c r="L276" t="s">
         <v>26</v>
       </c>
       <c r="M276" t="s">
-        <v>142</v>
+        <v>2569</v>
       </c>
       <c r="N276" t="s">
         <v>28</v>
       </c>
       <c r="O276" t="s">
-        <v>2582</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="277" spans="1:15">
       <c r="A277">
-        <v>65047</v>
+        <v>64637</v>
       </c>
       <c r="B277" t="s">
-        <v>2583</v>
+        <v>2571</v>
       </c>
       <c r="C277" t="s">
-        <v>2584</v>
+        <v>2572</v>
       </c>
       <c r="D277" t="s">
-        <v>2585</v>
+        <v>2573</v>
       </c>
       <c r="E277" t="s">
-        <v>2586</v>
+        <v>2574</v>
       </c>
       <c r="F277" t="s">
-        <v>2587</v>
+        <v>2575</v>
       </c>
       <c r="G277" t="s">
-        <v>2588</v>
+        <v>2576</v>
       </c>
       <c r="H277" t="s">
-        <v>2589</v>
+        <v>2577</v>
       </c>
       <c r="I277" t="s">
-        <v>2590</v>
+        <v>2578</v>
       </c>
       <c r="J277" t="s">
         <v>24</v>
       </c>
       <c r="K277" t="s">
-        <v>2570</v>
+        <v>47</v>
       </c>
       <c r="L277" t="s">
         <v>26</v>
       </c>
       <c r="M277" t="s">
-        <v>2572</v>
+        <v>48</v>
       </c>
       <c r="N277" t="s">
         <v>28</v>
       </c>
       <c r="O277" t="s">
-        <v>2591</v>
+        <v>2579</v>
       </c>
     </row>
     <row r="278" spans="1:15">
       <c r="A278">
-        <v>65049</v>
+        <v>64689</v>
       </c>
       <c r="B278" t="s">
-        <v>2592</v>
+        <v>2580</v>
       </c>
       <c r="C278" t="s">
-        <v>2593</v>
+        <v>2581</v>
       </c>
       <c r="D278" t="s">
-        <v>2594</v>
+        <v>2582</v>
       </c>
       <c r="E278" t="s">
-        <v>2595</v>
+        <v>2583</v>
       </c>
       <c r="F278" t="s">
-        <v>2596</v>
+        <v>2584</v>
       </c>
       <c r="G278" t="s">
-        <v>2597</v>
+        <v>2585</v>
       </c>
       <c r="H278" t="s">
-        <v>2598</v>
+        <v>2586</v>
       </c>
       <c r="I278" t="s">
-        <v>2599</v>
+        <v>2587</v>
       </c>
       <c r="J278" t="s">
         <v>24</v>
       </c>
       <c r="K278" t="s">
-        <v>640</v>
+        <v>802</v>
       </c>
       <c r="L278" t="s">
         <v>26</v>
       </c>
       <c r="M278" t="s">
-        <v>641</v>
+        <v>803</v>
       </c>
       <c r="N278" t="s">
         <v>28</v>
       </c>
       <c r="O278" t="s">
-        <v>2600</v>
+        <v>2588</v>
       </c>
     </row>
     <row r="279" spans="1:15">
       <c r="A279">
-        <v>65050</v>
+        <v>65000</v>
       </c>
       <c r="B279" t="s">
-        <v>2601</v>
+        <v>2589</v>
       </c>
       <c r="C279" t="s">
-        <v>2602</v>
+        <v>2590</v>
       </c>
       <c r="D279" t="s">
-        <v>2603</v>
+        <v>2591</v>
       </c>
       <c r="E279" t="s">
-        <v>2604</v>
+        <v>2592</v>
       </c>
       <c r="F279" t="s">
-        <v>2605</v>
+        <v>2593</v>
       </c>
       <c r="G279" t="s">
-        <v>2606</v>
+        <v>2594</v>
       </c>
       <c r="H279" t="s">
-        <v>2607</v>
+        <v>2595</v>
       </c>
       <c r="I279" t="s">
-        <v>2608</v>
+        <v>2596</v>
       </c>
       <c r="J279" t="s">
         <v>24</v>
       </c>
       <c r="K279" t="s">
         <v>25</v>
       </c>
       <c r="L279" t="s">
         <v>26</v>
       </c>
       <c r="M279" t="s">
         <v>27</v>
       </c>
       <c r="N279" t="s">
         <v>28</v>
       </c>
       <c r="O279" t="s">
-        <v>2609</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="280" spans="1:15">
       <c r="A280">
-        <v>65051</v>
+        <v>65001</v>
       </c>
       <c r="B280" t="s">
-        <v>2610</v>
+        <v>2598</v>
       </c>
       <c r="C280" t="s">
-        <v>2611</v>
+        <v>2599</v>
       </c>
       <c r="D280" t="s">
-        <v>2612</v>
+        <v>2600</v>
       </c>
       <c r="E280" t="s">
-        <v>2613</v>
+        <v>2601</v>
       </c>
       <c r="F280" t="s">
-        <v>2614</v>
+        <v>2602</v>
       </c>
       <c r="G280" t="s">
-        <v>2615</v>
+        <v>2603</v>
       </c>
       <c r="H280" t="s">
-        <v>2616</v>
+        <v>2604</v>
       </c>
       <c r="I280" t="s">
-        <v>2617</v>
+        <v>2605</v>
       </c>
       <c r="J280" t="s">
         <v>24</v>
       </c>
       <c r="K280" t="s">
-        <v>364</v>
+        <v>112</v>
       </c>
       <c r="L280" t="s">
         <v>26</v>
       </c>
       <c r="M280" t="s">
-        <v>366</v>
+        <v>113</v>
       </c>
       <c r="N280" t="s">
         <v>28</v>
       </c>
       <c r="O280" t="s">
-        <v>2618</v>
+        <v>2606</v>
       </c>
     </row>
     <row r="281" spans="1:15">
       <c r="A281">
-        <v>65053</v>
+        <v>65002</v>
       </c>
       <c r="B281" t="s">
-        <v>2619</v>
+        <v>2607</v>
       </c>
       <c r="C281" t="s">
-        <v>2620</v>
+        <v>2608</v>
       </c>
       <c r="D281" t="s">
-        <v>2621</v>
+        <v>2609</v>
       </c>
       <c r="E281" t="s">
-        <v>2622</v>
+        <v>2610</v>
       </c>
       <c r="F281" t="s">
-        <v>2623</v>
+        <v>2611</v>
       </c>
       <c r="G281" t="s">
-        <v>2624</v>
+        <v>2612</v>
       </c>
       <c r="H281" t="s">
-        <v>2625</v>
+        <v>2613</v>
       </c>
       <c r="I281" t="s">
-        <v>2626</v>
+        <v>2614</v>
       </c>
       <c r="J281" t="s">
         <v>24</v>
       </c>
       <c r="K281" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="L281" t="s">
         <v>26</v>
       </c>
       <c r="M281" t="s">
-        <v>131</v>
+        <v>27</v>
       </c>
       <c r="N281" t="s">
         <v>28</v>
       </c>
       <c r="O281" t="s">
-        <v>2627</v>
+        <v>2615</v>
       </c>
     </row>
     <row r="282" spans="1:15">
       <c r="A282">
-        <v>65054</v>
+        <v>65003</v>
       </c>
       <c r="B282" t="s">
-        <v>2628</v>
+        <v>2616</v>
       </c>
       <c r="C282" t="s">
-        <v>2629</v>
+        <v>2617</v>
       </c>
       <c r="D282" t="s">
-        <v>2630</v>
+        <v>2618</v>
       </c>
       <c r="E282" t="s">
-        <v>2631</v>
+        <v>2619</v>
       </c>
       <c r="F282" t="s">
-        <v>2632</v>
+        <v>2620</v>
       </c>
       <c r="G282" t="s">
-        <v>2633</v>
+        <v>2621</v>
       </c>
       <c r="H282" t="s">
-        <v>2634</v>
+        <v>2622</v>
       </c>
       <c r="I282" t="s">
-        <v>2635</v>
+        <v>2623</v>
       </c>
       <c r="J282" t="s">
-        <v>363</v>
+        <v>24</v>
       </c>
       <c r="K282" t="s">
-        <v>101</v>
+        <v>112</v>
       </c>
       <c r="L282" t="s">
-        <v>365</v>
+        <v>26</v>
       </c>
       <c r="M282" t="s">
-        <v>102</v>
+        <v>113</v>
       </c>
       <c r="N282" t="s">
         <v>28</v>
       </c>
       <c r="O282" t="s">
-        <v>2636</v>
+        <v>2624</v>
       </c>
     </row>
     <row r="283" spans="1:15">
       <c r="A283">
-        <v>65055</v>
+        <v>65004</v>
       </c>
       <c r="B283" t="s">
-        <v>2637</v>
+        <v>2625</v>
       </c>
       <c r="C283" t="s">
-        <v>2638</v>
+        <v>2626</v>
       </c>
       <c r="D283" t="s">
-        <v>2639</v>
+        <v>2627</v>
       </c>
       <c r="E283" t="s">
-        <v>2640</v>
+        <v>2628</v>
       </c>
       <c r="F283" t="s">
-        <v>2641</v>
+        <v>2629</v>
       </c>
       <c r="G283" t="s">
-        <v>2642</v>
+        <v>2630</v>
       </c>
       <c r="H283" t="s">
-        <v>2643</v>
+        <v>2631</v>
       </c>
       <c r="I283" t="s">
-        <v>2644</v>
+        <v>2632</v>
       </c>
       <c r="J283" t="s">
         <v>24</v>
       </c>
       <c r="K283" t="s">
-        <v>2486</v>
+        <v>112</v>
       </c>
       <c r="L283" t="s">
         <v>26</v>
       </c>
       <c r="M283" t="s">
-        <v>2487</v>
+        <v>113</v>
       </c>
       <c r="N283" t="s">
         <v>28</v>
       </c>
       <c r="O283" t="s">
-        <v>2645</v>
+        <v>2633</v>
       </c>
     </row>
     <row r="284" spans="1:15">
       <c r="A284">
-        <v>65057</v>
+        <v>65005</v>
       </c>
       <c r="B284" t="s">
-        <v>2646</v>
+        <v>2634</v>
       </c>
       <c r="C284" t="s">
-        <v>2647</v>
+        <v>2635</v>
       </c>
       <c r="D284" t="s">
-        <v>2648</v>
+        <v>2636</v>
       </c>
       <c r="E284" t="s">
-        <v>2649</v>
+        <v>2637</v>
       </c>
       <c r="F284" t="s">
-        <v>2650</v>
+        <v>2638</v>
       </c>
       <c r="G284" t="s">
-        <v>2651</v>
+        <v>2639</v>
       </c>
       <c r="H284" t="s">
-        <v>2652</v>
+        <v>2640</v>
       </c>
       <c r="I284" t="s">
-        <v>2653</v>
+        <v>2641</v>
       </c>
       <c r="J284" t="s">
         <v>24</v>
       </c>
       <c r="K284" t="s">
-        <v>472</v>
+        <v>2642</v>
       </c>
       <c r="L284" t="s">
         <v>26</v>
       </c>
       <c r="M284" t="s">
-        <v>473</v>
+        <v>2643</v>
       </c>
       <c r="N284" t="s">
         <v>28</v>
       </c>
       <c r="O284" t="s">
-        <v>2654</v>
+        <v>2644</v>
       </c>
     </row>
     <row r="285" spans="1:15">
       <c r="A285">
-        <v>65058</v>
+        <v>65006</v>
       </c>
       <c r="B285" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C285" t="s">
+        <v>2646</v>
+      </c>
+      <c r="D285" t="s">
+        <v>2647</v>
+      </c>
+      <c r="E285" t="s">
+        <v>2648</v>
+      </c>
+      <c r="F285" t="s">
+        <v>2649</v>
+      </c>
+      <c r="G285" t="s">
+        <v>2650</v>
+      </c>
+      <c r="H285" t="s">
+        <v>2651</v>
+      </c>
+      <c r="I285" t="s">
+        <v>2652</v>
+      </c>
+      <c r="J285" t="s">
+        <v>24</v>
+      </c>
+      <c r="K285" t="s">
+        <v>2653</v>
+      </c>
+      <c r="L285" t="s">
+        <v>26</v>
+      </c>
+      <c r="M285" t="s">
+        <v>2654</v>
+      </c>
+      <c r="N285" t="s">
+        <v>28</v>
+      </c>
+      <c r="O285" t="s">
         <v>2655</v>
-      </c>
-[...37 lines deleted...]
-        <v>2663</v>
       </c>
     </row>
     <row r="286" spans="1:15">
       <c r="A286">
-        <v>65059</v>
+        <v>65007</v>
       </c>
       <c r="B286" t="s">
+        <v>2656</v>
+      </c>
+      <c r="C286" t="s">
+        <v>2657</v>
+      </c>
+      <c r="D286" t="s">
+        <v>2658</v>
+      </c>
+      <c r="E286" t="s">
+        <v>2659</v>
+      </c>
+      <c r="F286" t="s">
+        <v>2660</v>
+      </c>
+      <c r="G286" t="s">
+        <v>2661</v>
+      </c>
+      <c r="H286" t="s">
+        <v>2662</v>
+      </c>
+      <c r="I286" t="s">
+        <v>2663</v>
+      </c>
+      <c r="J286" t="s">
+        <v>24</v>
+      </c>
+      <c r="K286" t="s">
+        <v>25</v>
+      </c>
+      <c r="L286" t="s">
+        <v>26</v>
+      </c>
+      <c r="M286" t="s">
+        <v>27</v>
+      </c>
+      <c r="N286" t="s">
+        <v>28</v>
+      </c>
+      <c r="O286" t="s">
         <v>2664</v>
-      </c>
-[...37 lines deleted...]
-        <v>2672</v>
       </c>
     </row>
     <row r="287" spans="1:15">
       <c r="A287">
-        <v>65060</v>
+        <v>65008</v>
       </c>
       <c r="B287" t="s">
+        <v>2665</v>
+      </c>
+      <c r="C287" t="s">
+        <v>2666</v>
+      </c>
+      <c r="D287" t="s">
+        <v>2667</v>
+      </c>
+      <c r="E287" t="s">
+        <v>2668</v>
+      </c>
+      <c r="F287" t="s">
+        <v>2669</v>
+      </c>
+      <c r="G287" t="s">
+        <v>2670</v>
+      </c>
+      <c r="H287" t="s">
+        <v>2671</v>
+      </c>
+      <c r="I287" t="s">
+        <v>2672</v>
+      </c>
+      <c r="J287" t="s">
+        <v>24</v>
+      </c>
+      <c r="K287" t="s">
+        <v>112</v>
+      </c>
+      <c r="L287" t="s">
+        <v>26</v>
+      </c>
+      <c r="M287" t="s">
+        <v>113</v>
+      </c>
+      <c r="N287" t="s">
+        <v>28</v>
+      </c>
+      <c r="O287" t="s">
         <v>2673</v>
-      </c>
-[...37 lines deleted...]
-        <v>2681</v>
       </c>
     </row>
     <row r="288" spans="1:15">
       <c r="A288">
-        <v>65061</v>
+        <v>65009</v>
       </c>
       <c r="B288" t="s">
+        <v>2674</v>
+      </c>
+      <c r="C288" t="s">
+        <v>2675</v>
+      </c>
+      <c r="D288" t="s">
+        <v>2676</v>
+      </c>
+      <c r="E288" t="s">
+        <v>2677</v>
+      </c>
+      <c r="F288" t="s">
+        <v>2678</v>
+      </c>
+      <c r="G288" t="s">
+        <v>2679</v>
+      </c>
+      <c r="H288" t="s">
+        <v>2680</v>
+      </c>
+      <c r="I288" t="s">
+        <v>2681</v>
+      </c>
+      <c r="J288" t="s">
+        <v>24</v>
+      </c>
+      <c r="K288" t="s">
+        <v>112</v>
+      </c>
+      <c r="L288" t="s">
+        <v>26</v>
+      </c>
+      <c r="M288" t="s">
+        <v>113</v>
+      </c>
+      <c r="N288" t="s">
+        <v>28</v>
+      </c>
+      <c r="O288" t="s">
         <v>2682</v>
-      </c>
-[...37 lines deleted...]
-        <v>2690</v>
       </c>
     </row>
     <row r="289" spans="1:15">
       <c r="A289">
-        <v>65062</v>
+        <v>65010</v>
       </c>
       <c r="B289" t="s">
-        <v>2691</v>
+        <v>2683</v>
       </c>
       <c r="C289" t="s">
-        <v>2692</v>
+        <v>2684</v>
       </c>
       <c r="D289" t="s">
-        <v>2693</v>
+        <v>2685</v>
       </c>
       <c r="E289" t="s">
-        <v>2694</v>
+        <v>2686</v>
       </c>
       <c r="F289" t="s">
-        <v>2695</v>
+        <v>2687</v>
       </c>
       <c r="G289" t="s">
-        <v>2696</v>
+        <v>2688</v>
       </c>
       <c r="H289" t="s">
-        <v>2697</v>
+        <v>2689</v>
       </c>
       <c r="I289" t="s">
-        <v>2698</v>
+        <v>2690</v>
       </c>
       <c r="J289" t="s">
         <v>24</v>
       </c>
       <c r="K289" t="s">
         <v>25</v>
       </c>
       <c r="L289" t="s">
         <v>26</v>
       </c>
       <c r="M289" t="s">
         <v>27</v>
       </c>
       <c r="N289" t="s">
         <v>28</v>
       </c>
       <c r="O289" t="s">
-        <v>2699</v>
+        <v>2691</v>
       </c>
     </row>
     <row r="290" spans="1:15">
       <c r="A290">
-        <v>65063</v>
+        <v>65011</v>
       </c>
       <c r="B290" t="s">
+        <v>2692</v>
+      </c>
+      <c r="C290" t="s">
+        <v>2693</v>
+      </c>
+      <c r="D290" t="s">
+        <v>2694</v>
+      </c>
+      <c r="E290" t="s">
+        <v>2695</v>
+      </c>
+      <c r="F290" t="s">
+        <v>2696</v>
+      </c>
+      <c r="G290" t="s">
+        <v>2697</v>
+      </c>
+      <c r="H290" t="s">
+        <v>2698</v>
+      </c>
+      <c r="I290" t="s">
+        <v>2699</v>
+      </c>
+      <c r="J290" t="s">
+        <v>24</v>
+      </c>
+      <c r="K290" t="s">
+        <v>112</v>
+      </c>
+      <c r="L290" t="s">
+        <v>26</v>
+      </c>
+      <c r="M290" t="s">
+        <v>113</v>
+      </c>
+      <c r="N290" t="s">
+        <v>28</v>
+      </c>
+      <c r="O290" t="s">
         <v>2700</v>
-      </c>
-[...37 lines deleted...]
-        <v>2710</v>
       </c>
     </row>
     <row r="291" spans="1:15">
       <c r="A291">
-        <v>65068</v>
+        <v>65012</v>
       </c>
       <c r="B291" t="s">
+        <v>2701</v>
+      </c>
+      <c r="C291" t="s">
+        <v>2702</v>
+      </c>
+      <c r="D291" t="s">
+        <v>2703</v>
+      </c>
+      <c r="E291" t="s">
+        <v>2704</v>
+      </c>
+      <c r="F291" t="s">
+        <v>2705</v>
+      </c>
+      <c r="G291" t="s">
+        <v>2706</v>
+      </c>
+      <c r="H291" t="s">
+        <v>2707</v>
+      </c>
+      <c r="I291" t="s">
+        <v>2708</v>
+      </c>
+      <c r="J291" t="s">
+        <v>24</v>
+      </c>
+      <c r="K291" t="s">
+        <v>2709</v>
+      </c>
+      <c r="L291" t="s">
+        <v>26</v>
+      </c>
+      <c r="M291" t="s">
+        <v>2710</v>
+      </c>
+      <c r="N291" t="s">
+        <v>28</v>
+      </c>
+      <c r="O291" t="s">
         <v>2711</v>
-      </c>
-[...37 lines deleted...]
-        <v>2719</v>
       </c>
     </row>
     <row r="292" spans="1:15">
       <c r="A292">
-        <v>65069</v>
+        <v>65013</v>
       </c>
       <c r="B292" t="s">
+        <v>2712</v>
+      </c>
+      <c r="C292" t="s">
+        <v>2713</v>
+      </c>
+      <c r="D292" t="s">
+        <v>2714</v>
+      </c>
+      <c r="E292" t="s">
+        <v>2715</v>
+      </c>
+      <c r="F292" t="s">
+        <v>2716</v>
+      </c>
+      <c r="G292" t="s">
+        <v>2717</v>
+      </c>
+      <c r="H292" t="s">
+        <v>2718</v>
+      </c>
+      <c r="I292" t="s">
+        <v>2719</v>
+      </c>
+      <c r="J292" t="s">
+        <v>24</v>
+      </c>
+      <c r="K292" t="s">
+        <v>25</v>
+      </c>
+      <c r="L292" t="s">
+        <v>26</v>
+      </c>
+      <c r="M292" t="s">
+        <v>27</v>
+      </c>
+      <c r="N292" t="s">
+        <v>28</v>
+      </c>
+      <c r="O292" t="s">
         <v>2720</v>
-      </c>
-[...37 lines deleted...]
-        <v>2728</v>
       </c>
     </row>
     <row r="293" spans="1:15">
       <c r="A293">
-        <v>65071</v>
+        <v>65014</v>
       </c>
       <c r="B293" t="s">
+        <v>2721</v>
+      </c>
+      <c r="C293" t="s">
+        <v>2722</v>
+      </c>
+      <c r="D293" t="s">
+        <v>2723</v>
+      </c>
+      <c r="E293" t="s">
+        <v>2724</v>
+      </c>
+      <c r="F293" t="s">
+        <v>2725</v>
+      </c>
+      <c r="G293" t="s">
+        <v>2726</v>
+      </c>
+      <c r="H293" t="s">
+        <v>2727</v>
+      </c>
+      <c r="I293" t="s">
+        <v>2728</v>
+      </c>
+      <c r="J293" t="s">
+        <v>516</v>
+      </c>
+      <c r="K293" t="s">
+        <v>469</v>
+      </c>
+      <c r="L293" t="s">
+        <v>518</v>
+      </c>
+      <c r="M293" t="s">
+        <v>470</v>
+      </c>
+      <c r="N293" t="s">
+        <v>28</v>
+      </c>
+      <c r="O293" t="s">
         <v>2729</v>
-      </c>
-[...37 lines deleted...]
-        <v>2737</v>
       </c>
     </row>
     <row r="294" spans="1:15">
       <c r="A294">
-        <v>65073</v>
+        <v>65015</v>
       </c>
       <c r="B294" t="s">
+        <v>2730</v>
+      </c>
+      <c r="C294" t="s">
+        <v>2731</v>
+      </c>
+      <c r="D294" t="s">
+        <v>2732</v>
+      </c>
+      <c r="E294" t="s">
+        <v>2733</v>
+      </c>
+      <c r="F294" t="s">
+        <v>2734</v>
+      </c>
+      <c r="G294" t="s">
+        <v>2735</v>
+      </c>
+      <c r="H294" t="s">
+        <v>2736</v>
+      </c>
+      <c r="I294" t="s">
+        <v>2737</v>
+      </c>
+      <c r="J294" t="s">
+        <v>24</v>
+      </c>
+      <c r="K294" t="s">
+        <v>112</v>
+      </c>
+      <c r="L294" t="s">
+        <v>26</v>
+      </c>
+      <c r="M294" t="s">
+        <v>113</v>
+      </c>
+      <c r="N294" t="s">
+        <v>28</v>
+      </c>
+      <c r="O294" t="s">
         <v>2738</v>
-      </c>
-[...37 lines deleted...]
-        <v>2746</v>
       </c>
     </row>
     <row r="295" spans="1:15">
       <c r="A295">
-        <v>65074</v>
+        <v>65016</v>
       </c>
       <c r="B295" t="s">
+        <v>2739</v>
+      </c>
+      <c r="C295" t="s">
+        <v>2740</v>
+      </c>
+      <c r="D295" t="s">
+        <v>2741</v>
+      </c>
+      <c r="E295" t="s">
+        <v>2742</v>
+      </c>
+      <c r="F295" t="s">
+        <v>2743</v>
+      </c>
+      <c r="G295" t="s">
+        <v>2744</v>
+      </c>
+      <c r="H295" t="s">
+        <v>2745</v>
+      </c>
+      <c r="I295" t="s">
+        <v>2746</v>
+      </c>
+      <c r="J295" t="s">
+        <v>24</v>
+      </c>
+      <c r="K295" t="s">
+        <v>25</v>
+      </c>
+      <c r="L295" t="s">
+        <v>26</v>
+      </c>
+      <c r="M295" t="s">
+        <v>27</v>
+      </c>
+      <c r="N295" t="s">
+        <v>28</v>
+      </c>
+      <c r="O295" t="s">
         <v>2747</v>
-      </c>
-[...37 lines deleted...]
-        <v>2757</v>
       </c>
     </row>
     <row r="296" spans="1:15">
       <c r="A296">
-        <v>65075</v>
+        <v>65017</v>
       </c>
       <c r="B296" t="s">
+        <v>2748</v>
+      </c>
+      <c r="C296" t="s">
+        <v>2749</v>
+      </c>
+      <c r="D296" t="s">
+        <v>2750</v>
+      </c>
+      <c r="E296" t="s">
+        <v>2751</v>
+      </c>
+      <c r="F296" t="s">
+        <v>2752</v>
+      </c>
+      <c r="G296" t="s">
+        <v>2753</v>
+      </c>
+      <c r="H296" t="s">
+        <v>2754</v>
+      </c>
+      <c r="I296" t="s">
+        <v>2755</v>
+      </c>
+      <c r="J296" t="s">
+        <v>24</v>
+      </c>
+      <c r="K296" t="s">
+        <v>2756</v>
+      </c>
+      <c r="L296" t="s">
+        <v>26</v>
+      </c>
+      <c r="M296" t="s">
+        <v>2757</v>
+      </c>
+      <c r="N296" t="s">
+        <v>28</v>
+      </c>
+      <c r="O296" t="s">
         <v>2758</v>
-      </c>
-[...37 lines deleted...]
-        <v>2766</v>
       </c>
     </row>
     <row r="297" spans="1:15">
       <c r="A297">
-        <v>65076</v>
+        <v>65018</v>
       </c>
       <c r="B297" t="s">
+        <v>2759</v>
+      </c>
+      <c r="C297" t="s">
+        <v>2760</v>
+      </c>
+      <c r="D297" t="s">
+        <v>2761</v>
+      </c>
+      <c r="E297" t="s">
+        <v>2762</v>
+      </c>
+      <c r="F297" t="s">
+        <v>2763</v>
+      </c>
+      <c r="G297" t="s">
+        <v>2764</v>
+      </c>
+      <c r="H297" t="s">
+        <v>2765</v>
+      </c>
+      <c r="I297" t="s">
+        <v>2766</v>
+      </c>
+      <c r="J297" t="s">
+        <v>24</v>
+      </c>
+      <c r="K297" t="s">
         <v>2767</v>
       </c>
-      <c r="C297" t="s">
+      <c r="L297" t="s">
+        <v>26</v>
+      </c>
+      <c r="M297" t="s">
         <v>2768</v>
       </c>
-      <c r="D297" t="s">
+      <c r="N297" t="s">
+        <v>28</v>
+      </c>
+      <c r="O297" t="s">
         <v>2769</v>
-      </c>
-[...31 lines deleted...]
-        <v>2775</v>
       </c>
     </row>
     <row r="298" spans="1:15">
       <c r="A298">
-        <v>65077</v>
+        <v>65019</v>
       </c>
       <c r="B298" t="s">
+        <v>2770</v>
+      </c>
+      <c r="C298" t="s">
+        <v>2771</v>
+      </c>
+      <c r="D298" t="s">
+        <v>2772</v>
+      </c>
+      <c r="E298" t="s">
+        <v>2773</v>
+      </c>
+      <c r="F298" t="s">
+        <v>2774</v>
+      </c>
+      <c r="G298" t="s">
+        <v>2775</v>
+      </c>
+      <c r="H298" t="s">
         <v>2776</v>
       </c>
-      <c r="C298" t="s">
+      <c r="I298" t="s">
         <v>2777</v>
       </c>
-      <c r="D298" t="s">
+      <c r="J298" t="s">
+        <v>24</v>
+      </c>
+      <c r="K298" t="s">
+        <v>112</v>
+      </c>
+      <c r="L298" t="s">
+        <v>26</v>
+      </c>
+      <c r="M298" t="s">
+        <v>113</v>
+      </c>
+      <c r="N298" t="s">
+        <v>28</v>
+      </c>
+      <c r="O298" t="s">
         <v>2778</v>
-      </c>
-[...31 lines deleted...]
-        <v>2784</v>
       </c>
     </row>
     <row r="299" spans="1:15">
       <c r="A299">
-        <v>65080</v>
+        <v>65020</v>
       </c>
       <c r="B299" t="s">
+        <v>2779</v>
+      </c>
+      <c r="C299" t="s">
+        <v>2780</v>
+      </c>
+      <c r="D299" t="s">
+        <v>2781</v>
+      </c>
+      <c r="E299" t="s">
+        <v>2782</v>
+      </c>
+      <c r="F299" t="s">
+        <v>2783</v>
+      </c>
+      <c r="G299" t="s">
+        <v>2784</v>
+      </c>
+      <c r="H299" t="s">
         <v>2785</v>
       </c>
-      <c r="C299" t="s">
+      <c r="I299" t="s">
         <v>2786</v>
       </c>
-      <c r="D299" t="s">
+      <c r="J299" t="s">
+        <v>24</v>
+      </c>
+      <c r="K299" t="s">
         <v>2787</v>
       </c>
-      <c r="E299" t="s">
+      <c r="L299" t="s">
+        <v>26</v>
+      </c>
+      <c r="M299" t="s">
         <v>2788</v>
       </c>
-      <c r="F299" t="s">
+      <c r="N299" t="s">
+        <v>28</v>
+      </c>
+      <c r="O299" t="s">
         <v>2789</v>
-      </c>
-[...25 lines deleted...]
-        <v>2793</v>
       </c>
     </row>
     <row r="300" spans="1:15">
       <c r="A300">
-        <v>65081</v>
+        <v>65021</v>
       </c>
       <c r="B300" t="s">
+        <v>2790</v>
+      </c>
+      <c r="C300" t="s">
+        <v>2791</v>
+      </c>
+      <c r="D300" t="s">
+        <v>2792</v>
+      </c>
+      <c r="E300" t="s">
+        <v>2793</v>
+      </c>
+      <c r="F300" t="s">
         <v>2794</v>
       </c>
-      <c r="C300" t="s">
+      <c r="G300" t="s">
         <v>2795</v>
       </c>
-      <c r="D300" t="s">
+      <c r="H300" t="s">
         <v>2796</v>
       </c>
-      <c r="E300" t="s">
+      <c r="I300" t="s">
         <v>2797</v>
       </c>
-      <c r="F300" t="s">
+      <c r="J300" t="s">
+        <v>24</v>
+      </c>
+      <c r="K300" t="s">
+        <v>25</v>
+      </c>
+      <c r="L300" t="s">
+        <v>26</v>
+      </c>
+      <c r="M300" t="s">
+        <v>27</v>
+      </c>
+      <c r="N300" t="s">
+        <v>28</v>
+      </c>
+      <c r="O300" t="s">
         <v>2798</v>
-      </c>
-[...25 lines deleted...]
-        <v>2802</v>
       </c>
     </row>
     <row r="301" spans="1:15">
       <c r="A301">
-        <v>65082</v>
+        <v>65022</v>
       </c>
       <c r="B301" t="s">
+        <v>2799</v>
+      </c>
+      <c r="C301" t="s">
+        <v>2800</v>
+      </c>
+      <c r="D301" t="s">
+        <v>2801</v>
+      </c>
+      <c r="E301" t="s">
+        <v>2802</v>
+      </c>
+      <c r="F301" t="s">
         <v>2803</v>
       </c>
-      <c r="C301" t="s">
+      <c r="G301" t="s">
         <v>2804</v>
       </c>
-      <c r="D301" t="s">
+      <c r="H301" t="s">
         <v>2805</v>
       </c>
-      <c r="E301" t="s">
+      <c r="I301" t="s">
         <v>2806</v>
       </c>
-      <c r="F301" t="s">
+      <c r="J301" t="s">
+        <v>24</v>
+      </c>
+      <c r="K301" t="s">
+        <v>25</v>
+      </c>
+      <c r="L301" t="s">
+        <v>26</v>
+      </c>
+      <c r="M301" t="s">
+        <v>27</v>
+      </c>
+      <c r="N301" t="s">
+        <v>28</v>
+      </c>
+      <c r="O301" t="s">
         <v>2807</v>
-      </c>
-[...25 lines deleted...]
-        <v>2811</v>
       </c>
     </row>
     <row r="302" spans="1:15">
       <c r="A302">
-        <v>65083</v>
+        <v>65023</v>
       </c>
       <c r="B302" t="s">
+        <v>2808</v>
+      </c>
+      <c r="C302" t="s">
+        <v>2809</v>
+      </c>
+      <c r="D302" t="s">
+        <v>2810</v>
+      </c>
+      <c r="E302" t="s">
+        <v>2811</v>
+      </c>
+      <c r="F302" t="s">
         <v>2812</v>
       </c>
-      <c r="C302" t="s">
+      <c r="G302" t="s">
         <v>2813</v>
       </c>
-      <c r="D302" t="s">
+      <c r="H302" t="s">
         <v>2814</v>
       </c>
-      <c r="E302" t="s">
+      <c r="I302" t="s">
         <v>2815</v>
       </c>
-      <c r="F302" t="s">
+      <c r="J302" t="s">
+        <v>24</v>
+      </c>
+      <c r="K302" t="s">
+        <v>25</v>
+      </c>
+      <c r="L302" t="s">
+        <v>26</v>
+      </c>
+      <c r="M302" t="s">
+        <v>27</v>
+      </c>
+      <c r="N302" t="s">
+        <v>28</v>
+      </c>
+      <c r="O302" t="s">
         <v>2816</v>
-      </c>
-[...25 lines deleted...]
-        <v>2820</v>
       </c>
     </row>
     <row r="303" spans="1:15">
       <c r="A303">
-        <v>65084</v>
+        <v>65025</v>
       </c>
       <c r="B303" t="s">
+        <v>2817</v>
+      </c>
+      <c r="C303" t="s">
+        <v>2818</v>
+      </c>
+      <c r="D303" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E303" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F303" t="s">
         <v>2821</v>
       </c>
-      <c r="C303" t="s">
+      <c r="G303" t="s">
         <v>2822</v>
       </c>
-      <c r="D303" t="s">
+      <c r="H303" t="s">
         <v>2823</v>
       </c>
-      <c r="E303" t="s">
+      <c r="I303" t="s">
         <v>2824</v>
-      </c>
-[...10 lines deleted...]
-        <v>2828</v>
       </c>
       <c r="J303" t="s">
         <v>24</v>
       </c>
       <c r="K303" t="s">
         <v>25</v>
       </c>
       <c r="L303" t="s">
         <v>26</v>
       </c>
       <c r="M303" t="s">
         <v>27</v>
       </c>
       <c r="N303" t="s">
         <v>28</v>
       </c>
       <c r="O303" t="s">
-        <v>2829</v>
+        <v>2825</v>
       </c>
     </row>
     <row r="304" spans="1:15">
       <c r="A304">
-        <v>65085</v>
+        <v>65026</v>
       </c>
       <c r="B304" t="s">
+        <v>2826</v>
+      </c>
+      <c r="C304" t="s">
+        <v>2827</v>
+      </c>
+      <c r="D304" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E304" t="s">
+        <v>2829</v>
+      </c>
+      <c r="F304" t="s">
         <v>2830</v>
       </c>
-      <c r="C304" t="s">
+      <c r="G304" t="s">
         <v>2831</v>
       </c>
-      <c r="D304" t="s">
+      <c r="H304" t="s">
         <v>2832</v>
       </c>
-      <c r="E304" t="s">
+      <c r="I304" t="s">
         <v>2833</v>
       </c>
-      <c r="F304" t="s">
+      <c r="J304" t="s">
+        <v>24</v>
+      </c>
+      <c r="K304" t="s">
+        <v>25</v>
+      </c>
+      <c r="L304" t="s">
+        <v>26</v>
+      </c>
+      <c r="M304" t="s">
+        <v>27</v>
+      </c>
+      <c r="N304" t="s">
+        <v>28</v>
+      </c>
+      <c r="O304" t="s">
         <v>2834</v>
-      </c>
-[...25 lines deleted...]
-        <v>2838</v>
       </c>
     </row>
     <row r="305" spans="1:15">
       <c r="A305">
-        <v>65086</v>
+        <v>65027</v>
       </c>
       <c r="B305" t="s">
+        <v>2835</v>
+      </c>
+      <c r="C305" t="s">
+        <v>2836</v>
+      </c>
+      <c r="D305" t="s">
+        <v>2837</v>
+      </c>
+      <c r="E305" t="s">
+        <v>2838</v>
+      </c>
+      <c r="F305" t="s">
         <v>2839</v>
       </c>
-      <c r="C305" t="s">
+      <c r="G305" t="s">
         <v>2840</v>
       </c>
-      <c r="D305" t="s">
+      <c r="H305" t="s">
         <v>2841</v>
       </c>
-      <c r="E305" t="s">
+      <c r="I305" t="s">
         <v>2842</v>
       </c>
-      <c r="F305" t="s">
+      <c r="J305" t="s">
+        <v>24</v>
+      </c>
+      <c r="K305" t="s">
+        <v>469</v>
+      </c>
+      <c r="L305" t="s">
+        <v>26</v>
+      </c>
+      <c r="M305" t="s">
+        <v>470</v>
+      </c>
+      <c r="N305" t="s">
+        <v>28</v>
+      </c>
+      <c r="O305" t="s">
         <v>2843</v>
-      </c>
-[...25 lines deleted...]
-        <v>2847</v>
       </c>
     </row>
     <row r="306" spans="1:15">
       <c r="A306">
-        <v>65087</v>
+        <v>65028</v>
       </c>
       <c r="B306" t="s">
+        <v>2844</v>
+      </c>
+      <c r="C306" t="s">
+        <v>2845</v>
+      </c>
+      <c r="D306" t="s">
+        <v>2846</v>
+      </c>
+      <c r="E306" t="s">
+        <v>2847</v>
+      </c>
+      <c r="F306" t="s">
         <v>2848</v>
       </c>
-      <c r="C306" t="s">
+      <c r="G306" t="s">
         <v>2849</v>
       </c>
-      <c r="D306" t="s">
+      <c r="H306" t="s">
         <v>2850</v>
       </c>
-      <c r="E306" t="s">
+      <c r="I306" t="s">
         <v>2851</v>
       </c>
-      <c r="F306" t="s">
+      <c r="J306" t="s">
+        <v>24</v>
+      </c>
+      <c r="K306" t="s">
+        <v>25</v>
+      </c>
+      <c r="L306" t="s">
+        <v>26</v>
+      </c>
+      <c r="M306" t="s">
+        <v>27</v>
+      </c>
+      <c r="N306" t="s">
+        <v>28</v>
+      </c>
+      <c r="O306" t="s">
         <v>2852</v>
-      </c>
-[...25 lines deleted...]
-        <v>2856</v>
       </c>
     </row>
     <row r="307" spans="1:15">
       <c r="A307">
-        <v>65088</v>
+        <v>65030</v>
       </c>
       <c r="B307" t="s">
+        <v>2853</v>
+      </c>
+      <c r="C307" t="s">
+        <v>2854</v>
+      </c>
+      <c r="D307" t="s">
+        <v>2855</v>
+      </c>
+      <c r="E307" t="s">
+        <v>2856</v>
+      </c>
+      <c r="F307" t="s">
         <v>2857</v>
       </c>
-      <c r="C307" t="s">
+      <c r="G307" t="s">
         <v>2858</v>
       </c>
-      <c r="D307" t="s">
+      <c r="H307" t="s">
         <v>2859</v>
       </c>
-      <c r="E307" t="s">
+      <c r="I307" t="s">
         <v>2860</v>
-      </c>
-[...10 lines deleted...]
-        <v>2864</v>
       </c>
       <c r="J307" t="s">
         <v>24</v>
       </c>
       <c r="K307" t="s">
         <v>25</v>
       </c>
       <c r="L307" t="s">
         <v>26</v>
       </c>
       <c r="M307" t="s">
         <v>27</v>
       </c>
       <c r="N307" t="s">
         <v>28</v>
       </c>
       <c r="O307" t="s">
-        <v>2865</v>
+        <v>2861</v>
       </c>
     </row>
     <row r="308" spans="1:15">
       <c r="A308">
-        <v>65089</v>
+        <v>65031</v>
       </c>
       <c r="B308" t="s">
+        <v>2862</v>
+      </c>
+      <c r="C308" t="s">
+        <v>2863</v>
+      </c>
+      <c r="D308" t="s">
+        <v>2864</v>
+      </c>
+      <c r="E308" t="s">
+        <v>2865</v>
+      </c>
+      <c r="F308" t="s">
         <v>2866</v>
       </c>
-      <c r="C308" t="s">
+      <c r="G308" t="s">
         <v>2867</v>
       </c>
-      <c r="D308" t="s">
+      <c r="H308" t="s">
         <v>2868</v>
       </c>
-      <c r="E308" t="s">
+      <c r="I308" t="s">
         <v>2869</v>
-      </c>
-[...10 lines deleted...]
-        <v>2873</v>
       </c>
       <c r="J308" t="s">
         <v>24</v>
       </c>
       <c r="K308" t="s">
         <v>25</v>
       </c>
       <c r="L308" t="s">
         <v>26</v>
       </c>
       <c r="M308" t="s">
         <v>27</v>
       </c>
       <c r="N308" t="s">
         <v>28</v>
       </c>
       <c r="O308" t="s">
-        <v>2874</v>
+        <v>2870</v>
       </c>
     </row>
     <row r="309" spans="1:15">
       <c r="A309">
-        <v>65090</v>
+        <v>65032</v>
       </c>
       <c r="B309" t="s">
+        <v>2871</v>
+      </c>
+      <c r="C309" t="s">
+        <v>2872</v>
+      </c>
+      <c r="D309" t="s">
+        <v>2873</v>
+      </c>
+      <c r="E309" t="s">
+        <v>2874</v>
+      </c>
+      <c r="F309" t="s">
         <v>2875</v>
       </c>
-      <c r="C309" t="s">
+      <c r="G309" t="s">
         <v>2876</v>
       </c>
-      <c r="D309" t="s">
+      <c r="H309" t="s">
         <v>2877</v>
       </c>
-      <c r="E309" t="s">
+      <c r="I309" t="s">
         <v>2878</v>
       </c>
-      <c r="F309" t="s">
+      <c r="J309" t="s">
+        <v>24</v>
+      </c>
+      <c r="K309" t="s">
+        <v>112</v>
+      </c>
+      <c r="L309" t="s">
+        <v>26</v>
+      </c>
+      <c r="M309" t="s">
+        <v>113</v>
+      </c>
+      <c r="N309" t="s">
+        <v>28</v>
+      </c>
+      <c r="O309" t="s">
         <v>2879</v>
-      </c>
-[...25 lines deleted...]
-        <v>2883</v>
       </c>
     </row>
     <row r="310" spans="1:15">
       <c r="A310">
-        <v>65091</v>
+        <v>65033</v>
       </c>
       <c r="B310" t="s">
+        <v>2880</v>
+      </c>
+      <c r="C310" t="s">
+        <v>2881</v>
+      </c>
+      <c r="D310" t="s">
+        <v>2882</v>
+      </c>
+      <c r="E310" t="s">
+        <v>2883</v>
+      </c>
+      <c r="F310" t="s">
         <v>2884</v>
       </c>
-      <c r="C310" t="s">
+      <c r="G310" t="s">
         <v>2885</v>
       </c>
-      <c r="D310" t="s">
+      <c r="H310" t="s">
         <v>2886</v>
       </c>
-      <c r="E310" t="s">
+      <c r="I310" t="s">
         <v>2887</v>
       </c>
-      <c r="F310" t="s">
+      <c r="J310" t="s">
+        <v>24</v>
+      </c>
+      <c r="K310" t="s">
         <v>2888</v>
       </c>
-      <c r="G310" t="s">
+      <c r="L310" t="s">
+        <v>26</v>
+      </c>
+      <c r="M310" t="s">
         <v>2889</v>
       </c>
-      <c r="H310" t="s">
+      <c r="N310" t="s">
+        <v>28</v>
+      </c>
+      <c r="O310" t="s">
         <v>2890</v>
-      </c>
-[...19 lines deleted...]
-        <v>2892</v>
       </c>
     </row>
     <row r="311" spans="1:15">
       <c r="A311">
-        <v>65092</v>
+        <v>65034</v>
       </c>
       <c r="B311" t="s">
+        <v>2891</v>
+      </c>
+      <c r="C311" t="s">
+        <v>2892</v>
+      </c>
+      <c r="D311" t="s">
         <v>2893</v>
       </c>
-      <c r="C311" t="s">
+      <c r="E311" t="s">
         <v>2894</v>
       </c>
-      <c r="D311" t="s">
+      <c r="F311" t="s">
         <v>2895</v>
       </c>
-      <c r="E311" t="s">
+      <c r="G311" t="s">
         <v>2896</v>
       </c>
-      <c r="F311" t="s">
+      <c r="H311" t="s">
         <v>2897</v>
       </c>
-      <c r="G311" t="s">
+      <c r="I311" t="s">
         <v>2898</v>
       </c>
-      <c r="H311" t="s">
+      <c r="J311" t="s">
+        <v>516</v>
+      </c>
+      <c r="K311" t="s">
+        <v>2077</v>
+      </c>
+      <c r="L311" t="s">
+        <v>518</v>
+      </c>
+      <c r="M311" t="s">
+        <v>2078</v>
+      </c>
+      <c r="N311" t="s">
+        <v>28</v>
+      </c>
+      <c r="O311" t="s">
         <v>2899</v>
-      </c>
-[...19 lines deleted...]
-        <v>2901</v>
       </c>
     </row>
     <row r="312" spans="1:15">
       <c r="A312">
-        <v>65093</v>
+        <v>65035</v>
       </c>
       <c r="B312" t="s">
+        <v>2900</v>
+      </c>
+      <c r="C312" t="s">
+        <v>2901</v>
+      </c>
+      <c r="D312" t="s">
         <v>2902</v>
       </c>
-      <c r="C312" t="s">
+      <c r="E312" t="s">
         <v>2903</v>
       </c>
-      <c r="D312" t="s">
+      <c r="F312" t="s">
         <v>2904</v>
       </c>
-      <c r="E312" t="s">
+      <c r="G312" t="s">
         <v>2905</v>
       </c>
-      <c r="F312" t="s">
+      <c r="H312" t="s">
         <v>2906</v>
       </c>
-      <c r="G312" t="s">
+      <c r="I312" t="s">
         <v>2907</v>
       </c>
-      <c r="H312" t="s">
+      <c r="J312" t="s">
+        <v>24</v>
+      </c>
+      <c r="K312" t="s">
+        <v>25</v>
+      </c>
+      <c r="L312" t="s">
+        <v>26</v>
+      </c>
+      <c r="M312" t="s">
+        <v>27</v>
+      </c>
+      <c r="N312" t="s">
+        <v>28</v>
+      </c>
+      <c r="O312" t="s">
         <v>2908</v>
-      </c>
-[...19 lines deleted...]
-        <v>2910</v>
       </c>
     </row>
     <row r="313" spans="1:15">
       <c r="A313">
-        <v>65094</v>
+        <v>65036</v>
       </c>
       <c r="B313" t="s">
+        <v>2909</v>
+      </c>
+      <c r="C313" t="s">
+        <v>2910</v>
+      </c>
+      <c r="D313" t="s">
         <v>2911</v>
       </c>
-      <c r="C313" t="s">
+      <c r="E313" t="s">
         <v>2912</v>
       </c>
-      <c r="D313" t="s">
+      <c r="F313" t="s">
         <v>2913</v>
       </c>
-      <c r="E313" t="s">
+      <c r="G313" t="s">
         <v>2914</v>
       </c>
-      <c r="F313" t="s">
+      <c r="H313" t="s">
         <v>2915</v>
       </c>
-      <c r="G313" t="s">
+      <c r="I313" t="s">
         <v>2916</v>
       </c>
-      <c r="H313" t="s">
+      <c r="J313" t="s">
+        <v>24</v>
+      </c>
+      <c r="K313" t="s">
+        <v>25</v>
+      </c>
+      <c r="L313" t="s">
+        <v>26</v>
+      </c>
+      <c r="M313" t="s">
+        <v>27</v>
+      </c>
+      <c r="N313" t="s">
+        <v>28</v>
+      </c>
+      <c r="O313" t="s">
         <v>2917</v>
-      </c>
-[...19 lines deleted...]
-        <v>2921</v>
       </c>
     </row>
     <row r="314" spans="1:15">
       <c r="A314">
-        <v>65095</v>
+        <v>65037</v>
       </c>
       <c r="B314" t="s">
+        <v>2918</v>
+      </c>
+      <c r="C314" t="s">
+        <v>2919</v>
+      </c>
+      <c r="D314" t="s">
+        <v>2920</v>
+      </c>
+      <c r="E314" t="s">
+        <v>2921</v>
+      </c>
+      <c r="F314" t="s">
         <v>2922</v>
       </c>
-      <c r="C314" t="s">
+      <c r="G314" t="s">
         <v>2923</v>
       </c>
-      <c r="D314" t="s">
+      <c r="H314" t="s">
         <v>2924</v>
       </c>
-      <c r="E314" t="s">
+      <c r="I314" t="s">
         <v>2925</v>
       </c>
-      <c r="F314" t="s">
+      <c r="J314" t="s">
+        <v>24</v>
+      </c>
+      <c r="K314" t="s">
+        <v>25</v>
+      </c>
+      <c r="L314" t="s">
+        <v>26</v>
+      </c>
+      <c r="M314" t="s">
+        <v>27</v>
+      </c>
+      <c r="N314" t="s">
+        <v>28</v>
+      </c>
+      <c r="O314" t="s">
         <v>2926</v>
-      </c>
-[...25 lines deleted...]
-        <v>2930</v>
       </c>
     </row>
     <row r="315" spans="1:15">
       <c r="A315">
-        <v>65096</v>
+        <v>65038</v>
       </c>
       <c r="B315" t="s">
+        <v>2927</v>
+      </c>
+      <c r="C315" t="s">
+        <v>2928</v>
+      </c>
+      <c r="D315" t="s">
+        <v>2929</v>
+      </c>
+      <c r="E315" t="s">
+        <v>2930</v>
+      </c>
+      <c r="F315" t="s">
         <v>2931</v>
       </c>
-      <c r="C315" t="s">
+      <c r="G315" t="s">
         <v>2932</v>
       </c>
-      <c r="D315" t="s">
+      <c r="H315" t="s">
         <v>2933</v>
       </c>
-      <c r="E315" t="s">
+      <c r="I315" t="s">
         <v>2934</v>
       </c>
-      <c r="F315" t="s">
+      <c r="J315" t="s">
+        <v>24</v>
+      </c>
+      <c r="K315" t="s">
+        <v>112</v>
+      </c>
+      <c r="L315" t="s">
+        <v>26</v>
+      </c>
+      <c r="M315" t="s">
+        <v>113</v>
+      </c>
+      <c r="N315" t="s">
+        <v>28</v>
+      </c>
+      <c r="O315" t="s">
         <v>2935</v>
-      </c>
-[...25 lines deleted...]
-        <v>2939</v>
       </c>
     </row>
     <row r="316" spans="1:15">
       <c r="A316">
-        <v>65097</v>
+        <v>65039</v>
       </c>
       <c r="B316" t="s">
+        <v>2936</v>
+      </c>
+      <c r="C316" t="s">
+        <v>2937</v>
+      </c>
+      <c r="D316" t="s">
+        <v>2938</v>
+      </c>
+      <c r="E316" t="s">
+        <v>2939</v>
+      </c>
+      <c r="F316" t="s">
         <v>2940</v>
       </c>
-      <c r="C316" t="s">
+      <c r="G316" t="s">
         <v>2941</v>
       </c>
-      <c r="D316" t="s">
+      <c r="H316" t="s">
         <v>2942</v>
       </c>
-      <c r="E316" t="s">
+      <c r="I316" t="s">
         <v>2943</v>
       </c>
-      <c r="F316" t="s">
+      <c r="J316" t="s">
+        <v>24</v>
+      </c>
+      <c r="K316" t="s">
+        <v>112</v>
+      </c>
+      <c r="L316" t="s">
+        <v>26</v>
+      </c>
+      <c r="M316" t="s">
+        <v>113</v>
+      </c>
+      <c r="N316" t="s">
+        <v>28</v>
+      </c>
+      <c r="O316" t="s">
         <v>2944</v>
-      </c>
-[...25 lines deleted...]
-        <v>2948</v>
       </c>
     </row>
     <row r="317" spans="1:15">
       <c r="A317">
-        <v>65098</v>
+        <v>65040</v>
       </c>
       <c r="B317" t="s">
+        <v>2945</v>
+      </c>
+      <c r="C317" t="s">
+        <v>2946</v>
+      </c>
+      <c r="D317" t="s">
+        <v>2947</v>
+      </c>
+      <c r="E317" t="s">
+        <v>2948</v>
+      </c>
+      <c r="F317" t="s">
         <v>2949</v>
       </c>
-      <c r="C317" t="s">
+      <c r="G317" t="s">
         <v>2950</v>
       </c>
-      <c r="D317" t="s">
+      <c r="H317" t="s">
         <v>2951</v>
       </c>
-      <c r="E317" t="s">
+      <c r="I317" t="s">
         <v>2952</v>
       </c>
-      <c r="F317" t="s">
+      <c r="J317" t="s">
+        <v>24</v>
+      </c>
+      <c r="K317" t="s">
+        <v>1038</v>
+      </c>
+      <c r="L317" t="s">
+        <v>26</v>
+      </c>
+      <c r="M317" t="s">
+        <v>1040</v>
+      </c>
+      <c r="N317" t="s">
+        <v>28</v>
+      </c>
+      <c r="O317" t="s">
         <v>2953</v>
-      </c>
-[...25 lines deleted...]
-        <v>2957</v>
       </c>
     </row>
     <row r="318" spans="1:15">
       <c r="A318">
-        <v>65099</v>
+        <v>65043</v>
       </c>
       <c r="B318" t="s">
+        <v>2954</v>
+      </c>
+      <c r="C318" t="s">
+        <v>2955</v>
+      </c>
+      <c r="D318" t="s">
+        <v>2956</v>
+      </c>
+      <c r="E318" t="s">
+        <v>2957</v>
+      </c>
+      <c r="F318" t="s">
         <v>2958</v>
       </c>
-      <c r="C318" t="s">
+      <c r="G318" t="s">
         <v>2959</v>
       </c>
-      <c r="D318" t="s">
+      <c r="H318" t="s">
         <v>2960</v>
       </c>
-      <c r="E318" t="s">
+      <c r="I318" t="s">
         <v>2961</v>
       </c>
-      <c r="F318" t="s">
+      <c r="J318" t="s">
+        <v>24</v>
+      </c>
+      <c r="K318" t="s">
+        <v>25</v>
+      </c>
+      <c r="L318" t="s">
+        <v>26</v>
+      </c>
+      <c r="M318" t="s">
+        <v>27</v>
+      </c>
+      <c r="N318" t="s">
+        <v>28</v>
+      </c>
+      <c r="O318" t="s">
         <v>2962</v>
-      </c>
-[...25 lines deleted...]
-        <v>2966</v>
       </c>
     </row>
     <row r="319" spans="1:15">
       <c r="A319">
-        <v>65100</v>
+        <v>65044</v>
       </c>
       <c r="B319" t="s">
+        <v>2963</v>
+      </c>
+      <c r="C319" t="s">
+        <v>2964</v>
+      </c>
+      <c r="D319" t="s">
+        <v>2965</v>
+      </c>
+      <c r="E319" t="s">
+        <v>2966</v>
+      </c>
+      <c r="F319" t="s">
         <v>2967</v>
       </c>
-      <c r="C319" t="s">
+      <c r="G319" t="s">
         <v>2968</v>
       </c>
-      <c r="D319" t="s">
+      <c r="H319" t="s">
         <v>2969</v>
       </c>
-      <c r="E319" t="s">
+      <c r="I319" t="s">
         <v>2970</v>
       </c>
-      <c r="F319" t="s">
+      <c r="J319" t="s">
+        <v>24</v>
+      </c>
+      <c r="K319" t="s">
+        <v>25</v>
+      </c>
+      <c r="L319" t="s">
+        <v>26</v>
+      </c>
+      <c r="M319" t="s">
+        <v>27</v>
+      </c>
+      <c r="N319" t="s">
+        <v>28</v>
+      </c>
+      <c r="O319" t="s">
         <v>2971</v>
-      </c>
-[...25 lines deleted...]
-        <v>2975</v>
       </c>
     </row>
     <row r="320" spans="1:15">
       <c r="A320">
-        <v>65101</v>
+        <v>65045</v>
       </c>
       <c r="B320" t="s">
+        <v>2972</v>
+      </c>
+      <c r="C320" t="s">
+        <v>2973</v>
+      </c>
+      <c r="D320" t="s">
+        <v>2974</v>
+      </c>
+      <c r="E320" t="s">
+        <v>2975</v>
+      </c>
+      <c r="F320" t="s">
         <v>2976</v>
       </c>
-      <c r="C320" t="s">
+      <c r="G320" t="s">
         <v>2977</v>
       </c>
-      <c r="D320" t="s">
+      <c r="H320" t="s">
         <v>2978</v>
       </c>
-      <c r="E320" t="s">
+      <c r="I320" t="s">
         <v>2979</v>
       </c>
-      <c r="F320" t="s">
+      <c r="J320" t="s">
         <v>2980</v>
       </c>
-      <c r="G320" t="s">
+      <c r="K320" t="s">
         <v>2981</v>
       </c>
-      <c r="H320" t="s">
+      <c r="L320" t="s">
         <v>2982</v>
       </c>
-      <c r="I320" t="s">
+      <c r="M320" t="s">
         <v>2983</v>
-      </c>
-[...10 lines deleted...]
-        <v>131</v>
       </c>
       <c r="N320" t="s">
         <v>28</v>
       </c>
       <c r="O320" t="s">
         <v>2984</v>
       </c>
     </row>
     <row r="321" spans="1:15">
       <c r="A321">
-        <v>65102</v>
+        <v>65046</v>
       </c>
       <c r="B321" t="s">
         <v>2985</v>
       </c>
       <c r="C321" t="s">
         <v>2986</v>
       </c>
       <c r="D321" t="s">
         <v>2987</v>
       </c>
       <c r="E321" t="s">
         <v>2988</v>
       </c>
       <c r="F321" t="s">
         <v>2989</v>
       </c>
       <c r="G321" t="s">
         <v>2990</v>
       </c>
       <c r="H321" t="s">
         <v>2991</v>
       </c>
       <c r="I321" t="s">
         <v>2992</v>
       </c>
       <c r="J321" t="s">
         <v>24</v>
       </c>
       <c r="K321" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L321" t="s">
         <v>26</v>
       </c>
       <c r="M321" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N321" t="s">
         <v>28</v>
       </c>
       <c r="O321" t="s">
         <v>2993</v>
       </c>
     </row>
     <row r="322" spans="1:15">
       <c r="A322">
-        <v>65104</v>
+        <v>65047</v>
       </c>
       <c r="B322" t="s">
         <v>2994</v>
       </c>
       <c r="C322" t="s">
         <v>2995</v>
       </c>
       <c r="D322" t="s">
         <v>2996</v>
       </c>
       <c r="E322" t="s">
         <v>2997</v>
       </c>
       <c r="F322" t="s">
         <v>2998</v>
       </c>
       <c r="G322" t="s">
         <v>2999</v>
       </c>
       <c r="H322" t="s">
         <v>3000</v>
       </c>
       <c r="I322" t="s">
         <v>3001</v>
       </c>
       <c r="J322" t="s">
         <v>24</v>
       </c>
       <c r="K322" t="s">
+        <v>2981</v>
+      </c>
+      <c r="L322" t="s">
+        <v>26</v>
+      </c>
+      <c r="M322" t="s">
+        <v>2983</v>
+      </c>
+      <c r="N322" t="s">
+        <v>28</v>
+      </c>
+      <c r="O322" t="s">
         <v>3002</v>
-      </c>
-[...10 lines deleted...]
-        <v>3004</v>
       </c>
     </row>
     <row r="323" spans="1:15">
       <c r="A323">
-        <v>65105</v>
+        <v>65049</v>
       </c>
       <c r="B323" t="s">
+        <v>3003</v>
+      </c>
+      <c r="C323" t="s">
+        <v>3004</v>
+      </c>
+      <c r="D323" t="s">
         <v>3005</v>
       </c>
-      <c r="C323" t="s">
+      <c r="E323" t="s">
         <v>3006</v>
       </c>
-      <c r="D323" t="s">
+      <c r="F323" t="s">
         <v>3007</v>
       </c>
-      <c r="E323" t="s">
+      <c r="G323" t="s">
         <v>3008</v>
       </c>
-      <c r="F323" t="s">
+      <c r="H323" t="s">
         <v>3009</v>
       </c>
-      <c r="G323" t="s">
+      <c r="I323" t="s">
         <v>3010</v>
       </c>
-      <c r="H323" t="s">
+      <c r="J323" t="s">
+        <v>24</v>
+      </c>
+      <c r="K323" t="s">
+        <v>802</v>
+      </c>
+      <c r="L323" t="s">
+        <v>26</v>
+      </c>
+      <c r="M323" t="s">
+        <v>803</v>
+      </c>
+      <c r="N323" t="s">
+        <v>28</v>
+      </c>
+      <c r="O323" t="s">
         <v>3011</v>
-      </c>
-[...19 lines deleted...]
-        <v>3013</v>
       </c>
     </row>
     <row r="324" spans="1:15">
       <c r="A324">
-        <v>65124</v>
+        <v>65050</v>
       </c>
       <c r="B324" t="s">
+        <v>3012</v>
+      </c>
+      <c r="C324" t="s">
+        <v>3013</v>
+      </c>
+      <c r="D324" t="s">
         <v>3014</v>
       </c>
-      <c r="C324" t="s">
+      <c r="E324" t="s">
         <v>3015</v>
       </c>
-      <c r="D324" t="s">
+      <c r="F324" t="s">
         <v>3016</v>
       </c>
-      <c r="E324" t="s">
+      <c r="G324" t="s">
         <v>3017</v>
       </c>
-      <c r="F324" t="s">
+      <c r="H324" t="s">
         <v>3018</v>
       </c>
-      <c r="G324" t="s">
+      <c r="I324" t="s">
         <v>3019</v>
-      </c>
-[...4 lines deleted...]
-        <v>3021</v>
       </c>
       <c r="J324" t="s">
         <v>24</v>
       </c>
       <c r="K324" t="s">
         <v>25</v>
       </c>
       <c r="L324" t="s">
         <v>26</v>
       </c>
       <c r="M324" t="s">
         <v>27</v>
       </c>
       <c r="N324" t="s">
         <v>28</v>
       </c>
       <c r="O324" t="s">
-        <v>3022</v>
+        <v>3020</v>
       </c>
     </row>
     <row r="325" spans="1:15">
       <c r="A325">
-        <v>65255</v>
+        <v>65051</v>
       </c>
       <c r="B325" t="s">
+        <v>3021</v>
+      </c>
+      <c r="C325" t="s">
+        <v>3022</v>
+      </c>
+      <c r="D325" t="s">
         <v>3023</v>
       </c>
-      <c r="C325" t="s">
+      <c r="E325" t="s">
         <v>3024</v>
       </c>
-      <c r="D325" t="s">
+      <c r="F325" t="s">
         <v>3025</v>
       </c>
-      <c r="E325" t="s">
+      <c r="G325" t="s">
         <v>3026</v>
       </c>
-      <c r="F325" t="s">
+      <c r="H325" t="s">
         <v>3027</v>
       </c>
-      <c r="G325" t="s">
+      <c r="I325" t="s">
         <v>3028</v>
       </c>
-      <c r="H325" t="s">
+      <c r="J325" t="s">
+        <v>24</v>
+      </c>
+      <c r="K325" t="s">
+        <v>517</v>
+      </c>
+      <c r="L325" t="s">
+        <v>26</v>
+      </c>
+      <c r="M325" t="s">
+        <v>519</v>
+      </c>
+      <c r="N325" t="s">
+        <v>28</v>
+      </c>
+      <c r="O325" t="s">
         <v>3029</v>
-      </c>
-[...19 lines deleted...]
-        <v>3033</v>
       </c>
     </row>
     <row r="326" spans="1:15">
       <c r="A326">
-        <v>66510</v>
+        <v>65053</v>
       </c>
       <c r="B326" t="s">
+        <v>3030</v>
+      </c>
+      <c r="C326" t="s">
+        <v>3031</v>
+      </c>
+      <c r="D326" t="s">
+        <v>3032</v>
+      </c>
+      <c r="E326" t="s">
+        <v>3033</v>
+      </c>
+      <c r="F326" t="s">
         <v>3034</v>
       </c>
-      <c r="C326" t="s">
+      <c r="G326" t="s">
         <v>3035</v>
       </c>
-      <c r="D326" t="s">
+      <c r="H326" t="s">
         <v>3036</v>
       </c>
-      <c r="E326" t="s">
+      <c r="I326" t="s">
         <v>3037</v>
       </c>
-      <c r="F326" t="s">
+      <c r="J326" t="s">
+        <v>24</v>
+      </c>
+      <c r="K326" t="s">
+        <v>112</v>
+      </c>
+      <c r="L326" t="s">
+        <v>26</v>
+      </c>
+      <c r="M326" t="s">
+        <v>113</v>
+      </c>
+      <c r="N326" t="s">
+        <v>28</v>
+      </c>
+      <c r="O326" t="s">
         <v>3038</v>
-      </c>
-[...25 lines deleted...]
-        <v>3044</v>
       </c>
     </row>
     <row r="327" spans="1:15">
       <c r="A327">
-        <v>66511</v>
+        <v>65054</v>
       </c>
       <c r="B327" t="s">
-        <v>1010</v>
+        <v>3039</v>
       </c>
       <c r="C327" t="s">
+        <v>3040</v>
+      </c>
+      <c r="D327" t="s">
+        <v>3041</v>
+      </c>
+      <c r="E327" t="s">
+        <v>3042</v>
+      </c>
+      <c r="F327" t="s">
+        <v>3043</v>
+      </c>
+      <c r="G327" t="s">
+        <v>3044</v>
+      </c>
+      <c r="H327" t="s">
         <v>3045</v>
       </c>
-      <c r="D327" t="s">
+      <c r="I327" t="s">
         <v>3046</v>
       </c>
-      <c r="E327" t="s">
+      <c r="J327" t="s">
+        <v>516</v>
+      </c>
+      <c r="K327" t="s">
+        <v>150</v>
+      </c>
+      <c r="L327" t="s">
+        <v>518</v>
+      </c>
+      <c r="M327" t="s">
+        <v>151</v>
+      </c>
+      <c r="N327" t="s">
+        <v>28</v>
+      </c>
+      <c r="O327" t="s">
         <v>3047</v>
-      </c>
-[...28 lines deleted...]
-        <v>3052</v>
       </c>
     </row>
     <row r="328" spans="1:15">
       <c r="A328">
-        <v>66512</v>
+        <v>65055</v>
       </c>
       <c r="B328" t="s">
-        <v>2176</v>
+        <v>3048</v>
       </c>
       <c r="C328" t="s">
-        <v>2177</v>
+        <v>3049</v>
       </c>
       <c r="D328" t="s">
+        <v>3050</v>
+      </c>
+      <c r="E328" t="s">
+        <v>3051</v>
+      </c>
+      <c r="F328" t="s">
+        <v>3052</v>
+      </c>
+      <c r="G328" t="s">
         <v>3053</v>
       </c>
-      <c r="E328" t="s">
+      <c r="H328" t="s">
         <v>3054</v>
       </c>
-      <c r="F328" t="s">
+      <c r="I328" t="s">
         <v>3055</v>
       </c>
-      <c r="G328" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J328" t="s">
         <v>24</v>
       </c>
       <c r="K328" t="s">
+        <v>2077</v>
+      </c>
+      <c r="L328" t="s">
+        <v>26</v>
+      </c>
+      <c r="M328" t="s">
+        <v>2078</v>
+      </c>
+      <c r="N328" t="s">
+        <v>28</v>
+      </c>
+      <c r="O328" t="s">
         <v>3056</v>
-      </c>
-[...10 lines deleted...]
-        <v>3058</v>
       </c>
     </row>
     <row r="329" spans="1:15">
       <c r="A329">
-        <v>66513</v>
+        <v>65057</v>
       </c>
       <c r="B329" t="s">
+        <v>3057</v>
+      </c>
+      <c r="C329" t="s">
+        <v>3058</v>
+      </c>
+      <c r="D329" t="s">
         <v>3059</v>
       </c>
-      <c r="C329" t="s">
+      <c r="E329" t="s">
         <v>3060</v>
       </c>
-      <c r="D329" t="s">
+      <c r="F329" t="s">
         <v>3061</v>
       </c>
-      <c r="E329" t="s">
+      <c r="G329" t="s">
         <v>3062</v>
       </c>
-      <c r="F329" t="s">
+      <c r="H329" t="s">
         <v>3063</v>
       </c>
-      <c r="G329" t="s">
-[...2 lines deleted...]
-      <c r="H329" t="s">
+      <c r="I329" t="s">
         <v>3064</v>
       </c>
-      <c r="I329" t="s">
+      <c r="J329" t="s">
+        <v>24</v>
+      </c>
+      <c r="K329" t="s">
+        <v>625</v>
+      </c>
+      <c r="L329" t="s">
+        <v>26</v>
+      </c>
+      <c r="M329" t="s">
+        <v>626</v>
+      </c>
+      <c r="N329" t="s">
+        <v>28</v>
+      </c>
+      <c r="O329" t="s">
         <v>3065</v>
-      </c>
-[...16 lines deleted...]
-        <v>3066</v>
       </c>
     </row>
     <row r="330" spans="1:15">
       <c r="A330">
-        <v>66514</v>
+        <v>65058</v>
       </c>
       <c r="B330" t="s">
+        <v>3066</v>
+      </c>
+      <c r="C330" t="s">
         <v>3067</v>
-      </c>
-[...1 lines deleted...]
-        <v>1156</v>
       </c>
       <c r="D330" t="s">
         <v>3068</v>
       </c>
       <c r="E330" t="s">
         <v>3069</v>
       </c>
       <c r="F330" t="s">
-        <v>1159</v>
+        <v>3070</v>
       </c>
       <c r="G330" t="s">
-        <v>1160</v>
+        <v>3071</v>
       </c>
       <c r="H330" t="s">
-        <v>3070</v>
+        <v>3072</v>
       </c>
       <c r="I330" t="s">
-        <v>3071</v>
+        <v>3073</v>
       </c>
       <c r="J330" t="s">
-        <v>24</v>
+        <v>516</v>
       </c>
       <c r="K330" t="s">
-        <v>3056</v>
+        <v>469</v>
       </c>
       <c r="L330" t="s">
-        <v>26</v>
+        <v>518</v>
       </c>
       <c r="M330" t="s">
-        <v>3057</v>
+        <v>470</v>
       </c>
       <c r="N330" t="s">
         <v>28</v>
       </c>
       <c r="O330" t="s">
-        <v>3072</v>
+        <v>3074</v>
       </c>
     </row>
     <row r="331" spans="1:15">
       <c r="A331">
-        <v>66515</v>
+        <v>65059</v>
       </c>
       <c r="B331" t="s">
-        <v>3073</v>
+        <v>3075</v>
       </c>
       <c r="C331" t="s">
-        <v>939</v>
+        <v>3076</v>
       </c>
       <c r="D331" t="s">
-        <v>3074</v>
+        <v>3077</v>
       </c>
       <c r="E331" t="s">
-        <v>3075</v>
+        <v>3078</v>
       </c>
       <c r="F331" t="s">
-        <v>3076</v>
+        <v>3079</v>
       </c>
       <c r="G331" t="s">
-        <v>943</v>
+        <v>3080</v>
       </c>
       <c r="H331" t="s">
-        <v>3077</v>
+        <v>3081</v>
       </c>
       <c r="I331" t="s">
-        <v>3078</v>
+        <v>3082</v>
       </c>
       <c r="J331" t="s">
         <v>24</v>
       </c>
       <c r="K331" t="s">
-        <v>3056</v>
+        <v>112</v>
       </c>
       <c r="L331" t="s">
         <v>26</v>
       </c>
       <c r="M331" t="s">
-        <v>3057</v>
+        <v>113</v>
       </c>
       <c r="N331" t="s">
         <v>28</v>
       </c>
       <c r="O331" t="s">
-        <v>3079</v>
+        <v>3083</v>
       </c>
     </row>
     <row r="332" spans="1:15">
       <c r="A332">
-        <v>66516</v>
+        <v>65060</v>
       </c>
       <c r="B332" t="s">
-        <v>920</v>
+        <v>3084</v>
       </c>
       <c r="C332" t="s">
-        <v>921</v>
+        <v>3085</v>
       </c>
       <c r="D332" t="s">
-        <v>3080</v>
+        <v>3086</v>
       </c>
       <c r="E332" t="s">
-        <v>3081</v>
+        <v>3087</v>
       </c>
       <c r="F332" t="s">
-        <v>3082</v>
+        <v>3088</v>
       </c>
       <c r="G332" t="s">
-        <v>3083</v>
+        <v>3089</v>
       </c>
       <c r="H332" t="s">
-        <v>3084</v>
+        <v>3090</v>
       </c>
       <c r="I332" t="s">
-        <v>927</v>
+        <v>3091</v>
       </c>
       <c r="J332" t="s">
         <v>24</v>
       </c>
       <c r="K332" t="s">
-        <v>130</v>
+        <v>47</v>
       </c>
       <c r="L332" t="s">
         <v>26</v>
       </c>
       <c r="M332" t="s">
-        <v>131</v>
+        <v>48</v>
       </c>
       <c r="N332" t="s">
         <v>28</v>
       </c>
       <c r="O332" t="s">
-        <v>3085</v>
+        <v>3092</v>
       </c>
     </row>
     <row r="333" spans="1:15">
       <c r="A333">
-        <v>66517</v>
+        <v>65061</v>
       </c>
       <c r="B333" t="s">
-        <v>3086</v>
+        <v>3093</v>
       </c>
       <c r="C333" t="s">
-        <v>3087</v>
+        <v>3094</v>
       </c>
       <c r="D333" t="s">
-        <v>3088</v>
+        <v>3095</v>
       </c>
       <c r="E333" t="s">
-        <v>3089</v>
+        <v>3096</v>
       </c>
       <c r="F333" t="s">
-        <v>3090</v>
+        <v>3097</v>
       </c>
       <c r="G333" t="s">
-        <v>3091</v>
+        <v>3098</v>
       </c>
       <c r="H333" t="s">
-        <v>3092</v>
+        <v>3099</v>
       </c>
       <c r="I333" t="s">
-        <v>3093</v>
+        <v>3100</v>
       </c>
       <c r="J333" t="s">
         <v>24</v>
       </c>
       <c r="K333" t="s">
-        <v>3056</v>
+        <v>1038</v>
       </c>
       <c r="L333" t="s">
         <v>26</v>
       </c>
       <c r="M333" t="s">
-        <v>3057</v>
+        <v>1040</v>
       </c>
       <c r="N333" t="s">
         <v>28</v>
       </c>
       <c r="O333" t="s">
-        <v>3094</v>
+        <v>3101</v>
       </c>
     </row>
     <row r="334" spans="1:15">
       <c r="A334">
-        <v>66518</v>
+        <v>65062</v>
       </c>
       <c r="B334" t="s">
-        <v>3095</v>
+        <v>3102</v>
       </c>
       <c r="C334" t="s">
-        <v>948</v>
+        <v>3103</v>
       </c>
       <c r="D334" t="s">
-        <v>3096</v>
+        <v>3104</v>
       </c>
       <c r="E334" t="s">
-        <v>3097</v>
+        <v>3105</v>
       </c>
       <c r="F334" t="s">
-        <v>3098</v>
+        <v>3106</v>
       </c>
       <c r="G334" t="s">
-        <v>952</v>
+        <v>3107</v>
       </c>
       <c r="H334" t="s">
-        <v>3099</v>
+        <v>3108</v>
       </c>
       <c r="I334" t="s">
-        <v>3100</v>
+        <v>3109</v>
       </c>
       <c r="J334" t="s">
         <v>24</v>
       </c>
       <c r="K334" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="L334" t="s">
         <v>26</v>
       </c>
       <c r="M334" t="s">
-        <v>131</v>
+        <v>27</v>
       </c>
       <c r="N334" t="s">
         <v>28</v>
       </c>
       <c r="O334" t="s">
-        <v>3101</v>
+        <v>3110</v>
       </c>
     </row>
     <row r="335" spans="1:15">
       <c r="A335">
-        <v>66519</v>
+        <v>65063</v>
       </c>
       <c r="B335" t="s">
-        <v>3102</v>
+        <v>3111</v>
       </c>
       <c r="C335" t="s">
-        <v>3103</v>
+        <v>3112</v>
       </c>
       <c r="D335" t="s">
-        <v>3104</v>
+        <v>3113</v>
       </c>
       <c r="E335" t="s">
-        <v>3105</v>
+        <v>3114</v>
       </c>
       <c r="F335" t="s">
-        <v>3106</v>
+        <v>3115</v>
       </c>
       <c r="G335" t="s">
-        <v>3107</v>
+        <v>3116</v>
       </c>
       <c r="H335" t="s">
-        <v>1034</v>
+        <v>3117</v>
       </c>
       <c r="I335" t="s">
-        <v>1035</v>
+        <v>3118</v>
       </c>
       <c r="J335" t="s">
         <v>24</v>
       </c>
       <c r="K335" t="s">
-        <v>3108</v>
+        <v>3119</v>
       </c>
       <c r="L335" t="s">
         <v>26</v>
       </c>
       <c r="M335" t="s">
-        <v>3109</v>
+        <v>3120</v>
       </c>
       <c r="N335" t="s">
         <v>28</v>
       </c>
       <c r="O335" t="s">
-        <v>3110</v>
+        <v>3121</v>
       </c>
     </row>
     <row r="336" spans="1:15">
       <c r="A336">
-        <v>66520</v>
+        <v>65068</v>
       </c>
       <c r="B336" t="s">
-        <v>1115</v>
+        <v>3122</v>
       </c>
       <c r="C336" t="s">
-        <v>1116</v>
+        <v>3123</v>
       </c>
       <c r="D336" t="s">
-        <v>3111</v>
+        <v>3124</v>
       </c>
       <c r="E336" t="s">
-        <v>3112</v>
+        <v>3125</v>
       </c>
       <c r="F336" t="s">
-        <v>1119</v>
+        <v>3126</v>
       </c>
       <c r="G336" t="s">
-        <v>1120</v>
+        <v>3127</v>
       </c>
       <c r="H336" t="s">
-        <v>1121</v>
+        <v>3128</v>
       </c>
       <c r="I336" t="s">
-        <v>1122</v>
+        <v>3129</v>
       </c>
       <c r="J336" t="s">
         <v>24</v>
       </c>
       <c r="K336" t="s">
         <v>25</v>
       </c>
       <c r="L336" t="s">
         <v>26</v>
       </c>
       <c r="M336" t="s">
         <v>27</v>
       </c>
       <c r="N336" t="s">
         <v>28</v>
       </c>
       <c r="O336" t="s">
-        <v>3113</v>
+        <v>3130</v>
       </c>
     </row>
     <row r="337" spans="1:15">
       <c r="A337">
-        <v>66521</v>
+        <v>65069</v>
       </c>
       <c r="B337" t="s">
-        <v>956</v>
+        <v>3131</v>
       </c>
       <c r="C337" t="s">
-        <v>957</v>
+        <v>3132</v>
       </c>
       <c r="D337" t="s">
-        <v>3114</v>
+        <v>3133</v>
       </c>
       <c r="E337" t="s">
-        <v>3115</v>
+        <v>3134</v>
       </c>
       <c r="F337" t="s">
-        <v>3116</v>
+        <v>3135</v>
       </c>
       <c r="G337" t="s">
-        <v>961</v>
+        <v>3136</v>
       </c>
       <c r="H337" t="s">
-        <v>3117</v>
+        <v>3137</v>
       </c>
       <c r="I337" t="s">
-        <v>963</v>
+        <v>3138</v>
       </c>
       <c r="J337" t="s">
         <v>24</v>
       </c>
       <c r="K337" t="s">
-        <v>130</v>
+        <v>112</v>
       </c>
       <c r="L337" t="s">
         <v>26</v>
       </c>
       <c r="M337" t="s">
-        <v>131</v>
+        <v>113</v>
       </c>
       <c r="N337" t="s">
         <v>28</v>
       </c>
       <c r="O337" t="s">
-        <v>3118</v>
+        <v>3139</v>
       </c>
     </row>
     <row r="338" spans="1:15">
       <c r="A338">
-        <v>66522</v>
+        <v>65071</v>
       </c>
       <c r="B338" t="s">
-        <v>3119</v>
+        <v>3140</v>
       </c>
       <c r="C338" t="s">
-        <v>3120</v>
+        <v>3141</v>
       </c>
       <c r="D338" t="s">
-        <v>3121</v>
+        <v>3142</v>
       </c>
       <c r="E338" t="s">
-        <v>3122</v>
+        <v>3143</v>
       </c>
       <c r="F338" t="s">
-        <v>3123</v>
+        <v>3144</v>
       </c>
       <c r="G338" t="s">
-        <v>3124</v>
+        <v>3145</v>
       </c>
       <c r="H338" t="s">
-        <v>3125</v>
+        <v>3146</v>
       </c>
       <c r="I338" t="s">
-        <v>3126</v>
+        <v>3147</v>
       </c>
       <c r="J338" t="s">
         <v>24</v>
       </c>
       <c r="K338" t="s">
-        <v>3031</v>
+        <v>25</v>
       </c>
       <c r="L338" t="s">
         <v>26</v>
       </c>
       <c r="M338" t="s">
-        <v>3032</v>
+        <v>27</v>
       </c>
       <c r="N338" t="s">
         <v>28</v>
       </c>
       <c r="O338" t="s">
-        <v>3127</v>
+        <v>3148</v>
       </c>
     </row>
     <row r="339" spans="1:15">
       <c r="A339">
-        <v>66523</v>
+        <v>65073</v>
       </c>
       <c r="B339" t="s">
-        <v>1001</v>
+        <v>3149</v>
       </c>
       <c r="C339" t="s">
-        <v>1002</v>
+        <v>3150</v>
       </c>
       <c r="D339" t="s">
-        <v>3128</v>
+        <v>3151</v>
       </c>
       <c r="E339" t="s">
-        <v>3129</v>
+        <v>3152</v>
       </c>
       <c r="F339" t="s">
-        <v>1005</v>
+        <v>3153</v>
       </c>
       <c r="G339" t="s">
-        <v>1006</v>
+        <v>3154</v>
       </c>
       <c r="H339" t="s">
-        <v>1007</v>
+        <v>3155</v>
       </c>
       <c r="I339" t="s">
-        <v>1008</v>
+        <v>3156</v>
       </c>
       <c r="J339" t="s">
         <v>24</v>
       </c>
       <c r="K339" t="s">
-        <v>141</v>
+        <v>25</v>
       </c>
       <c r="L339" t="s">
         <v>26</v>
       </c>
       <c r="M339" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="N339" t="s">
         <v>28</v>
       </c>
       <c r="O339" t="s">
-        <v>3130</v>
+        <v>3157</v>
       </c>
     </row>
     <row r="340" spans="1:15">
       <c r="A340">
-        <v>66524</v>
+        <v>65074</v>
       </c>
       <c r="B340" t="s">
-        <v>2346</v>
+        <v>3158</v>
       </c>
       <c r="C340" t="s">
-        <v>2347</v>
+        <v>3159</v>
       </c>
       <c r="D340" t="s">
-        <v>3131</v>
+        <v>3160</v>
       </c>
       <c r="E340" t="s">
-        <v>3132</v>
+        <v>3161</v>
       </c>
       <c r="F340" t="s">
-        <v>3133</v>
+        <v>3162</v>
       </c>
       <c r="G340" t="s">
-        <v>2351</v>
+        <v>3163</v>
       </c>
       <c r="H340" t="s">
-        <v>2352</v>
+        <v>3164</v>
       </c>
       <c r="I340" t="s">
-        <v>2353</v>
+        <v>3165</v>
       </c>
       <c r="J340" t="s">
         <v>24</v>
       </c>
       <c r="K340" t="s">
-        <v>130</v>
+        <v>3166</v>
       </c>
       <c r="L340" t="s">
         <v>26</v>
       </c>
       <c r="M340" t="s">
-        <v>131</v>
+        <v>3167</v>
       </c>
       <c r="N340" t="s">
         <v>28</v>
       </c>
       <c r="O340" t="s">
-        <v>3134</v>
+        <v>3168</v>
       </c>
     </row>
     <row r="341" spans="1:15">
       <c r="A341">
-        <v>66525</v>
+        <v>65075</v>
       </c>
       <c r="B341" t="s">
-        <v>3135</v>
+        <v>3169</v>
       </c>
       <c r="C341" t="s">
-        <v>2204</v>
+        <v>3170</v>
       </c>
       <c r="D341" t="s">
-        <v>3136</v>
+        <v>3171</v>
       </c>
       <c r="E341" t="s">
-        <v>3137</v>
+        <v>3172</v>
       </c>
       <c r="F341" t="s">
-        <v>2207</v>
+        <v>3173</v>
       </c>
       <c r="G341" t="s">
-        <v>2208</v>
+        <v>3174</v>
       </c>
       <c r="H341" t="s">
-        <v>2209</v>
+        <v>3175</v>
       </c>
       <c r="I341" t="s">
-        <v>2210</v>
+        <v>3176</v>
       </c>
       <c r="J341" t="s">
-        <v>24</v>
+        <v>516</v>
       </c>
       <c r="K341" t="s">
-        <v>130</v>
+        <v>2888</v>
       </c>
       <c r="L341" t="s">
-        <v>26</v>
+        <v>518</v>
       </c>
       <c r="M341" t="s">
-        <v>131</v>
+        <v>2889</v>
       </c>
       <c r="N341" t="s">
         <v>28</v>
       </c>
       <c r="O341" t="s">
-        <v>3138</v>
+        <v>3177</v>
       </c>
     </row>
     <row r="342" spans="1:15">
       <c r="A342">
-        <v>66526</v>
+        <v>65076</v>
       </c>
       <c r="B342" t="s">
-        <v>3139</v>
+        <v>3178</v>
       </c>
       <c r="C342" t="s">
-        <v>2213</v>
+        <v>3179</v>
       </c>
       <c r="D342" t="s">
-        <v>3140</v>
+        <v>3180</v>
       </c>
       <c r="E342" t="s">
-        <v>3141</v>
+        <v>3181</v>
       </c>
       <c r="F342" t="s">
-        <v>3142</v>
+        <v>3182</v>
       </c>
       <c r="G342" t="s">
-        <v>2217</v>
+        <v>3183</v>
       </c>
       <c r="H342" t="s">
-        <v>2218</v>
+        <v>3184</v>
       </c>
       <c r="I342" t="s">
-        <v>2219</v>
+        <v>3185</v>
       </c>
       <c r="J342" t="s">
         <v>24</v>
       </c>
       <c r="K342" t="s">
-        <v>130</v>
+        <v>112</v>
       </c>
       <c r="L342" t="s">
         <v>26</v>
       </c>
       <c r="M342" t="s">
-        <v>131</v>
+        <v>113</v>
       </c>
       <c r="N342" t="s">
         <v>28</v>
       </c>
       <c r="O342" t="s">
-        <v>3143</v>
+        <v>3186</v>
       </c>
     </row>
     <row r="343" spans="1:15">
       <c r="A343">
-        <v>66527</v>
+        <v>65077</v>
       </c>
       <c r="B343" t="s">
-        <v>1048</v>
+        <v>3187</v>
       </c>
       <c r="C343" t="s">
-        <v>1049</v>
+        <v>3188</v>
       </c>
       <c r="D343" t="s">
-        <v>3144</v>
+        <v>3189</v>
       </c>
       <c r="E343" t="s">
-        <v>1051</v>
+        <v>3190</v>
       </c>
       <c r="F343" t="s">
-        <v>3145</v>
+        <v>3191</v>
       </c>
       <c r="G343" t="s">
-        <v>1053</v>
+        <v>3192</v>
       </c>
       <c r="H343" t="s">
-        <v>1054</v>
+        <v>3193</v>
       </c>
       <c r="I343" t="s">
-        <v>1055</v>
+        <v>3194</v>
       </c>
       <c r="J343" t="s">
         <v>24</v>
       </c>
       <c r="K343" t="s">
-        <v>3056</v>
+        <v>517</v>
       </c>
       <c r="L343" t="s">
         <v>26</v>
       </c>
       <c r="M343" t="s">
-        <v>3057</v>
+        <v>519</v>
       </c>
       <c r="N343" t="s">
         <v>28</v>
       </c>
       <c r="O343" t="s">
-        <v>3146</v>
+        <v>3195</v>
       </c>
     </row>
     <row r="344" spans="1:15">
       <c r="A344">
-        <v>66529</v>
+        <v>65080</v>
       </c>
       <c r="B344" t="s">
-        <v>3147</v>
+        <v>3196</v>
       </c>
       <c r="C344" t="s">
-        <v>3148</v>
+        <v>3197</v>
       </c>
       <c r="D344" t="s">
-        <v>3149</v>
+        <v>3198</v>
       </c>
       <c r="E344" t="s">
-        <v>3150</v>
+        <v>3199</v>
       </c>
       <c r="F344" t="s">
-        <v>3151</v>
+        <v>3200</v>
       </c>
       <c r="G344" t="s">
-        <v>2651</v>
+        <v>3201</v>
       </c>
       <c r="H344" t="s">
-        <v>2652</v>
+        <v>3202</v>
       </c>
       <c r="I344" t="s">
-        <v>2653</v>
+        <v>3203</v>
       </c>
       <c r="J344" t="s">
         <v>24</v>
       </c>
       <c r="K344" t="s">
-        <v>1419</v>
+        <v>47</v>
       </c>
       <c r="L344" t="s">
         <v>26</v>
       </c>
       <c r="M344" t="s">
-        <v>1420</v>
+        <v>48</v>
       </c>
       <c r="N344" t="s">
         <v>28</v>
       </c>
       <c r="O344" t="s">
-        <v>3152</v>
+        <v>3204</v>
       </c>
     </row>
     <row r="345" spans="1:15">
       <c r="A345">
-        <v>66530</v>
+        <v>65081</v>
       </c>
       <c r="B345" t="s">
-        <v>3153</v>
+        <v>3205</v>
       </c>
       <c r="C345" t="s">
-        <v>881</v>
+        <v>3206</v>
       </c>
       <c r="D345" t="s">
-        <v>3154</v>
+        <v>3207</v>
       </c>
       <c r="E345" t="s">
-        <v>3155</v>
+        <v>3208</v>
       </c>
       <c r="F345" t="s">
-        <v>3156</v>
+        <v>3209</v>
       </c>
       <c r="G345" t="s">
-        <v>885</v>
+        <v>3210</v>
       </c>
       <c r="H345" t="s">
-        <v>886</v>
+        <v>3211</v>
       </c>
       <c r="I345" t="s">
-        <v>887</v>
+        <v>3212</v>
       </c>
       <c r="J345" t="s">
         <v>24</v>
       </c>
       <c r="K345" t="s">
-        <v>876</v>
+        <v>47</v>
       </c>
       <c r="L345" t="s">
         <v>26</v>
       </c>
       <c r="M345" t="s">
-        <v>878</v>
+        <v>48</v>
       </c>
       <c r="N345" t="s">
         <v>28</v>
       </c>
       <c r="O345" t="s">
-        <v>3157</v>
+        <v>3213</v>
       </c>
     </row>
     <row r="346" spans="1:15">
       <c r="A346">
-        <v>66531</v>
+        <v>65082</v>
       </c>
       <c r="B346" t="s">
-        <v>3158</v>
+        <v>3214</v>
       </c>
       <c r="C346" t="s">
-        <v>3159</v>
+        <v>3215</v>
       </c>
       <c r="D346" t="s">
-        <v>3160</v>
+        <v>3216</v>
       </c>
       <c r="E346" t="s">
-        <v>3161</v>
+        <v>3217</v>
       </c>
       <c r="F346" t="s">
-        <v>3162</v>
+        <v>3218</v>
       </c>
       <c r="G346" t="s">
-        <v>3163</v>
+        <v>3219</v>
       </c>
       <c r="H346" t="s">
-        <v>3164</v>
+        <v>3220</v>
       </c>
       <c r="I346" t="s">
-        <v>3165</v>
+        <v>3221</v>
       </c>
       <c r="J346" t="s">
-        <v>363</v>
+        <v>24</v>
       </c>
       <c r="K346" t="s">
-        <v>3166</v>
+        <v>47</v>
       </c>
       <c r="L346" t="s">
-        <v>365</v>
+        <v>26</v>
       </c>
       <c r="M346" t="s">
-        <v>3167</v>
+        <v>48</v>
       </c>
       <c r="N346" t="s">
         <v>28</v>
       </c>
       <c r="O346" t="s">
-        <v>3168</v>
+        <v>3222</v>
       </c>
     </row>
     <row r="347" spans="1:15">
       <c r="A347">
-        <v>66532</v>
+        <v>65083</v>
       </c>
       <c r="B347" t="s">
-        <v>3169</v>
+        <v>3223</v>
       </c>
       <c r="C347" t="s">
-        <v>1134</v>
+        <v>3224</v>
       </c>
       <c r="D347" t="s">
-        <v>3170</v>
+        <v>3225</v>
       </c>
       <c r="E347" t="s">
-        <v>3171</v>
+        <v>3226</v>
       </c>
       <c r="F347" t="s">
-        <v>1137</v>
+        <v>3227</v>
       </c>
       <c r="G347" t="s">
-        <v>1138</v>
+        <v>3228</v>
       </c>
       <c r="H347" t="s">
-        <v>1139</v>
+        <v>3229</v>
       </c>
       <c r="I347" t="s">
-        <v>1140</v>
+        <v>3230</v>
       </c>
       <c r="J347" t="s">
-        <v>363</v>
+        <v>24</v>
       </c>
       <c r="K347" t="s">
-        <v>3172</v>
+        <v>112</v>
       </c>
       <c r="L347" t="s">
-        <v>365</v>
+        <v>26</v>
       </c>
       <c r="M347" t="s">
-        <v>3173</v>
+        <v>113</v>
       </c>
       <c r="N347" t="s">
         <v>28</v>
       </c>
       <c r="O347" t="s">
-        <v>3174</v>
+        <v>3231</v>
       </c>
     </row>
     <row r="348" spans="1:15">
       <c r="A348">
-        <v>66533</v>
+        <v>65084</v>
       </c>
       <c r="B348" t="s">
-        <v>3175</v>
+        <v>3232</v>
       </c>
       <c r="C348" t="s">
-        <v>3176</v>
+        <v>3233</v>
       </c>
       <c r="D348" t="s">
-        <v>3177</v>
+        <v>3234</v>
       </c>
       <c r="E348" t="s">
-        <v>3178</v>
+        <v>3235</v>
       </c>
       <c r="F348" t="s">
-        <v>969</v>
+        <v>3236</v>
       </c>
       <c r="G348" t="s">
-        <v>970</v>
+        <v>3237</v>
       </c>
       <c r="H348" t="s">
-        <v>971</v>
+        <v>3238</v>
       </c>
       <c r="I348" t="s">
-        <v>972</v>
+        <v>3239</v>
       </c>
       <c r="J348" t="s">
         <v>24</v>
       </c>
       <c r="K348" t="s">
-        <v>3179</v>
+        <v>25</v>
       </c>
       <c r="L348" t="s">
         <v>26</v>
       </c>
       <c r="M348" t="s">
-        <v>3180</v>
+        <v>27</v>
       </c>
       <c r="N348" t="s">
         <v>28</v>
       </c>
       <c r="O348" t="s">
-        <v>3181</v>
+        <v>3240</v>
       </c>
     </row>
     <row r="349" spans="1:15">
       <c r="A349">
-        <v>66534</v>
+        <v>65085</v>
       </c>
       <c r="B349" t="s">
-        <v>3182</v>
+        <v>3241</v>
       </c>
       <c r="C349" t="s">
-        <v>3183</v>
+        <v>3242</v>
       </c>
       <c r="D349" t="s">
-        <v>3184</v>
+        <v>3243</v>
       </c>
       <c r="E349" t="s">
-        <v>3185</v>
+        <v>3244</v>
       </c>
       <c r="F349" t="s">
-        <v>3186</v>
+        <v>3245</v>
       </c>
       <c r="G349" t="s">
-        <v>3187</v>
+        <v>3246</v>
       </c>
       <c r="H349" t="s">
-        <v>1902</v>
+        <v>3247</v>
       </c>
       <c r="I349" t="s">
-        <v>1903</v>
+        <v>3248</v>
       </c>
       <c r="J349" t="s">
         <v>24</v>
       </c>
       <c r="K349" t="s">
-        <v>141</v>
+        <v>2077</v>
       </c>
       <c r="L349" t="s">
         <v>26</v>
       </c>
       <c r="M349" t="s">
-        <v>142</v>
+        <v>2078</v>
       </c>
       <c r="N349" t="s">
         <v>28</v>
       </c>
       <c r="O349" t="s">
-        <v>3188</v>
+        <v>3249</v>
       </c>
     </row>
     <row r="350" spans="1:15">
       <c r="A350">
-        <v>66535</v>
+        <v>65086</v>
       </c>
       <c r="B350" t="s">
-        <v>3189</v>
+        <v>3250</v>
       </c>
       <c r="C350" t="s">
-        <v>3190</v>
+        <v>3251</v>
       </c>
       <c r="D350" t="s">
-        <v>3191</v>
+        <v>3252</v>
       </c>
       <c r="E350" t="s">
-        <v>3192</v>
+        <v>3253</v>
       </c>
       <c r="F350" t="s">
-        <v>3193</v>
+        <v>3254</v>
       </c>
       <c r="G350" t="s">
-        <v>3194</v>
+        <v>3255</v>
       </c>
       <c r="H350" t="s">
-        <v>3195</v>
+        <v>3256</v>
       </c>
       <c r="I350" t="s">
-        <v>3196</v>
+        <v>3257</v>
       </c>
       <c r="J350" t="s">
-        <v>3197</v>
+        <v>24</v>
       </c>
       <c r="K350" t="s">
-        <v>3198</v>
+        <v>112</v>
       </c>
       <c r="L350" t="s">
-        <v>3199</v>
+        <v>26</v>
       </c>
       <c r="M350" t="s">
-        <v>3200</v>
+        <v>113</v>
       </c>
       <c r="N350" t="s">
         <v>28</v>
       </c>
       <c r="O350" t="s">
-        <v>3201</v>
+        <v>3258</v>
       </c>
     </row>
     <row r="351" spans="1:15">
       <c r="A351">
-        <v>66536</v>
+        <v>65087</v>
       </c>
       <c r="B351" t="s">
-        <v>3202</v>
+        <v>3259</v>
       </c>
       <c r="C351" t="s">
-        <v>3203</v>
+        <v>3260</v>
       </c>
       <c r="D351" t="s">
-        <v>3204</v>
+        <v>3261</v>
       </c>
       <c r="E351" t="s">
-        <v>3205</v>
+        <v>3262</v>
       </c>
       <c r="F351" t="s">
-        <v>3206</v>
+        <v>3263</v>
       </c>
       <c r="G351" t="s">
-        <v>3207</v>
+        <v>3264</v>
       </c>
       <c r="H351" t="s">
-        <v>3208</v>
+        <v>3265</v>
       </c>
       <c r="I351" t="s">
-        <v>3209</v>
+        <v>3266</v>
       </c>
       <c r="J351" t="s">
         <v>24</v>
       </c>
       <c r="K351" t="s">
-        <v>3056</v>
+        <v>112</v>
       </c>
       <c r="L351" t="s">
         <v>26</v>
       </c>
       <c r="M351" t="s">
-        <v>3057</v>
+        <v>113</v>
       </c>
       <c r="N351" t="s">
         <v>28</v>
       </c>
       <c r="O351" t="s">
-        <v>3210</v>
+        <v>3267</v>
       </c>
     </row>
     <row r="352" spans="1:15">
       <c r="A352">
-        <v>66537</v>
+        <v>65088</v>
       </c>
       <c r="B352" t="s">
-        <v>3211</v>
+        <v>3268</v>
       </c>
       <c r="C352" t="s">
-        <v>3015</v>
+        <v>3269</v>
       </c>
       <c r="D352" t="s">
-        <v>3212</v>
+        <v>3270</v>
       </c>
       <c r="E352" t="s">
-        <v>3213</v>
+        <v>3271</v>
       </c>
       <c r="F352" t="s">
-        <v>3214</v>
+        <v>3272</v>
       </c>
       <c r="G352" t="s">
-        <v>3019</v>
+        <v>3273</v>
       </c>
       <c r="H352" t="s">
-        <v>3020</v>
+        <v>3274</v>
       </c>
       <c r="I352" t="s">
-        <v>3021</v>
+        <v>3275</v>
       </c>
       <c r="J352" t="s">
         <v>24</v>
       </c>
       <c r="K352" t="s">
-        <v>3056</v>
+        <v>25</v>
       </c>
       <c r="L352" t="s">
         <v>26</v>
       </c>
       <c r="M352" t="s">
-        <v>3057</v>
+        <v>27</v>
       </c>
       <c r="N352" t="s">
         <v>28</v>
       </c>
       <c r="O352" t="s">
-        <v>3215</v>
+        <v>3276</v>
       </c>
     </row>
     <row r="353" spans="1:15">
       <c r="A353">
-        <v>66538</v>
+        <v>65089</v>
       </c>
       <c r="B353" t="s">
-        <v>3216</v>
+        <v>3277</v>
       </c>
       <c r="C353" t="s">
-        <v>1125</v>
+        <v>3278</v>
       </c>
       <c r="D353" t="s">
-        <v>3217</v>
+        <v>3279</v>
       </c>
       <c r="E353" t="s">
-        <v>3218</v>
+        <v>3280</v>
       </c>
       <c r="F353" t="s">
-        <v>3219</v>
+        <v>3281</v>
       </c>
       <c r="G353" t="s">
-        <v>1129</v>
+        <v>3282</v>
       </c>
       <c r="H353" t="s">
-        <v>1130</v>
+        <v>3283</v>
       </c>
       <c r="I353" t="s">
-        <v>1131</v>
+        <v>3284</v>
       </c>
       <c r="J353" t="s">
         <v>24</v>
       </c>
       <c r="K353" t="s">
-        <v>3220</v>
+        <v>25</v>
       </c>
       <c r="L353" t="s">
         <v>26</v>
       </c>
       <c r="M353" t="s">
-        <v>3221</v>
+        <v>27</v>
       </c>
       <c r="N353" t="s">
         <v>28</v>
       </c>
       <c r="O353" t="s">
-        <v>3222</v>
+        <v>3285</v>
       </c>
     </row>
     <row r="354" spans="1:15">
       <c r="A354">
-        <v>66540</v>
+        <v>65090</v>
       </c>
       <c r="B354" t="s">
-        <v>3223</v>
+        <v>3286</v>
       </c>
       <c r="C354" t="s">
-        <v>3224</v>
+        <v>3287</v>
       </c>
       <c r="D354" t="s">
-        <v>3225</v>
+        <v>3288</v>
       </c>
       <c r="E354" t="s">
-        <v>3226</v>
+        <v>3289</v>
       </c>
       <c r="F354" t="s">
-        <v>3227</v>
+        <v>3290</v>
       </c>
       <c r="G354" t="s">
-        <v>3228</v>
+        <v>3291</v>
       </c>
       <c r="H354" t="s">
-        <v>3229</v>
+        <v>3292</v>
       </c>
       <c r="I354" t="s">
-        <v>918</v>
+        <v>3293</v>
       </c>
       <c r="J354" t="s">
         <v>24</v>
       </c>
       <c r="K354" t="s">
-        <v>3230</v>
+        <v>25</v>
       </c>
       <c r="L354" t="s">
         <v>26</v>
       </c>
       <c r="M354" t="s">
-        <v>3231</v>
+        <v>27</v>
       </c>
       <c r="N354" t="s">
         <v>28</v>
       </c>
       <c r="O354" t="s">
-        <v>3232</v>
+        <v>3294</v>
       </c>
     </row>
     <row r="355" spans="1:15">
       <c r="A355">
+        <v>65091</v>
+      </c>
+      <c r="B355" t="s">
+        <v>3295</v>
+      </c>
+      <c r="C355" t="s">
+        <v>3296</v>
+      </c>
+      <c r="D355" t="s">
+        <v>3297</v>
+      </c>
+      <c r="E355" t="s">
+        <v>3298</v>
+      </c>
+      <c r="F355" t="s">
+        <v>3299</v>
+      </c>
+      <c r="G355" t="s">
+        <v>3300</v>
+      </c>
+      <c r="H355" t="s">
+        <v>3301</v>
+      </c>
+      <c r="I355" t="s">
+        <v>3302</v>
+      </c>
+      <c r="J355" t="s">
+        <v>24</v>
+      </c>
+      <c r="K355" t="s">
+        <v>25</v>
+      </c>
+      <c r="L355" t="s">
+        <v>26</v>
+      </c>
+      <c r="M355" t="s">
+        <v>27</v>
+      </c>
+      <c r="N355" t="s">
+        <v>28</v>
+      </c>
+      <c r="O355" t="s">
+        <v>3303</v>
+      </c>
+    </row>
+    <row r="356" spans="1:15">
+      <c r="A356">
+        <v>65092</v>
+      </c>
+      <c r="B356" t="s">
+        <v>3304</v>
+      </c>
+      <c r="C356" t="s">
+        <v>3305</v>
+      </c>
+      <c r="D356" t="s">
+        <v>3306</v>
+      </c>
+      <c r="E356" t="s">
+        <v>3307</v>
+      </c>
+      <c r="F356" t="s">
+        <v>3308</v>
+      </c>
+      <c r="G356" t="s">
+        <v>3309</v>
+      </c>
+      <c r="H356" t="s">
+        <v>3310</v>
+      </c>
+      <c r="I356" t="s">
+        <v>3311</v>
+      </c>
+      <c r="J356" t="s">
+        <v>24</v>
+      </c>
+      <c r="K356" t="s">
+        <v>112</v>
+      </c>
+      <c r="L356" t="s">
+        <v>26</v>
+      </c>
+      <c r="M356" t="s">
+        <v>113</v>
+      </c>
+      <c r="N356" t="s">
+        <v>28</v>
+      </c>
+      <c r="O356" t="s">
+        <v>3312</v>
+      </c>
+    </row>
+    <row r="357" spans="1:15">
+      <c r="A357">
+        <v>65093</v>
+      </c>
+      <c r="B357" t="s">
+        <v>3313</v>
+      </c>
+      <c r="C357" t="s">
+        <v>3314</v>
+      </c>
+      <c r="D357" t="s">
+        <v>3315</v>
+      </c>
+      <c r="E357" t="s">
+        <v>3316</v>
+      </c>
+      <c r="F357" t="s">
+        <v>3317</v>
+      </c>
+      <c r="G357" t="s">
+        <v>3318</v>
+      </c>
+      <c r="H357" t="s">
+        <v>3319</v>
+      </c>
+      <c r="I357" t="s">
+        <v>3320</v>
+      </c>
+      <c r="J357" t="s">
+        <v>24</v>
+      </c>
+      <c r="K357" t="s">
+        <v>112</v>
+      </c>
+      <c r="L357" t="s">
+        <v>26</v>
+      </c>
+      <c r="M357" t="s">
+        <v>113</v>
+      </c>
+      <c r="N357" t="s">
+        <v>28</v>
+      </c>
+      <c r="O357" t="s">
+        <v>3321</v>
+      </c>
+    </row>
+    <row r="358" spans="1:15">
+      <c r="A358">
+        <v>65094</v>
+      </c>
+      <c r="B358" t="s">
+        <v>3322</v>
+      </c>
+      <c r="C358" t="s">
+        <v>3323</v>
+      </c>
+      <c r="D358" t="s">
+        <v>3324</v>
+      </c>
+      <c r="E358" t="s">
+        <v>3325</v>
+      </c>
+      <c r="F358" t="s">
+        <v>3326</v>
+      </c>
+      <c r="G358" t="s">
+        <v>3327</v>
+      </c>
+      <c r="H358" t="s">
+        <v>3328</v>
+      </c>
+      <c r="I358" t="s">
+        <v>3329</v>
+      </c>
+      <c r="J358" t="s">
+        <v>24</v>
+      </c>
+      <c r="K358" t="s">
+        <v>3330</v>
+      </c>
+      <c r="L358" t="s">
+        <v>26</v>
+      </c>
+      <c r="M358" t="s">
+        <v>3331</v>
+      </c>
+      <c r="N358" t="s">
+        <v>28</v>
+      </c>
+      <c r="O358" t="s">
+        <v>3332</v>
+      </c>
+    </row>
+    <row r="359" spans="1:15">
+      <c r="A359">
+        <v>65095</v>
+      </c>
+      <c r="B359" t="s">
+        <v>3333</v>
+      </c>
+      <c r="C359" t="s">
+        <v>3334</v>
+      </c>
+      <c r="D359" t="s">
+        <v>3335</v>
+      </c>
+      <c r="E359" t="s">
+        <v>3336</v>
+      </c>
+      <c r="F359" t="s">
+        <v>3337</v>
+      </c>
+      <c r="G359" t="s">
+        <v>3338</v>
+      </c>
+      <c r="H359" t="s">
+        <v>3339</v>
+      </c>
+      <c r="I359" t="s">
+        <v>3340</v>
+      </c>
+      <c r="J359" t="s">
+        <v>24</v>
+      </c>
+      <c r="K359" t="s">
+        <v>517</v>
+      </c>
+      <c r="L359" t="s">
+        <v>26</v>
+      </c>
+      <c r="M359" t="s">
+        <v>519</v>
+      </c>
+      <c r="N359" t="s">
+        <v>28</v>
+      </c>
+      <c r="O359" t="s">
+        <v>3341</v>
+      </c>
+    </row>
+    <row r="360" spans="1:15">
+      <c r="A360">
+        <v>65096</v>
+      </c>
+      <c r="B360" t="s">
+        <v>3342</v>
+      </c>
+      <c r="C360" t="s">
+        <v>3343</v>
+      </c>
+      <c r="D360" t="s">
+        <v>3344</v>
+      </c>
+      <c r="E360" t="s">
+        <v>3345</v>
+      </c>
+      <c r="F360" t="s">
+        <v>3346</v>
+      </c>
+      <c r="G360" t="s">
+        <v>3347</v>
+      </c>
+      <c r="H360" t="s">
+        <v>3348</v>
+      </c>
+      <c r="I360" t="s">
+        <v>3349</v>
+      </c>
+      <c r="J360" t="s">
+        <v>24</v>
+      </c>
+      <c r="K360" t="s">
+        <v>25</v>
+      </c>
+      <c r="L360" t="s">
+        <v>26</v>
+      </c>
+      <c r="M360" t="s">
+        <v>27</v>
+      </c>
+      <c r="N360" t="s">
+        <v>28</v>
+      </c>
+      <c r="O360" t="s">
+        <v>3350</v>
+      </c>
+    </row>
+    <row r="361" spans="1:15">
+      <c r="A361">
+        <v>65097</v>
+      </c>
+      <c r="B361" t="s">
+        <v>3351</v>
+      </c>
+      <c r="C361" t="s">
+        <v>3352</v>
+      </c>
+      <c r="D361" t="s">
+        <v>3353</v>
+      </c>
+      <c r="E361" t="s">
+        <v>3354</v>
+      </c>
+      <c r="F361" t="s">
+        <v>3355</v>
+      </c>
+      <c r="G361" t="s">
+        <v>3356</v>
+      </c>
+      <c r="H361" t="s">
+        <v>3357</v>
+      </c>
+      <c r="I361" t="s">
+        <v>3358</v>
+      </c>
+      <c r="J361" t="s">
+        <v>24</v>
+      </c>
+      <c r="K361" t="s">
+        <v>112</v>
+      </c>
+      <c r="L361" t="s">
+        <v>26</v>
+      </c>
+      <c r="M361" t="s">
+        <v>113</v>
+      </c>
+      <c r="N361" t="s">
+        <v>28</v>
+      </c>
+      <c r="O361" t="s">
+        <v>3359</v>
+      </c>
+    </row>
+    <row r="362" spans="1:15">
+      <c r="A362">
+        <v>65098</v>
+      </c>
+      <c r="B362" t="s">
+        <v>3360</v>
+      </c>
+      <c r="C362" t="s">
+        <v>3361</v>
+      </c>
+      <c r="D362" t="s">
+        <v>3362</v>
+      </c>
+      <c r="E362" t="s">
+        <v>3363</v>
+      </c>
+      <c r="F362" t="s">
+        <v>3364</v>
+      </c>
+      <c r="G362" t="s">
+        <v>3365</v>
+      </c>
+      <c r="H362" t="s">
+        <v>3366</v>
+      </c>
+      <c r="I362" t="s">
+        <v>3367</v>
+      </c>
+      <c r="J362" t="s">
+        <v>24</v>
+      </c>
+      <c r="K362" t="s">
+        <v>25</v>
+      </c>
+      <c r="L362" t="s">
+        <v>26</v>
+      </c>
+      <c r="M362" t="s">
+        <v>27</v>
+      </c>
+      <c r="N362" t="s">
+        <v>28</v>
+      </c>
+      <c r="O362" t="s">
+        <v>3368</v>
+      </c>
+    </row>
+    <row r="363" spans="1:15">
+      <c r="A363">
+        <v>65099</v>
+      </c>
+      <c r="B363" t="s">
+        <v>3369</v>
+      </c>
+      <c r="C363" t="s">
+        <v>3370</v>
+      </c>
+      <c r="D363" t="s">
+        <v>3371</v>
+      </c>
+      <c r="E363" t="s">
+        <v>3372</v>
+      </c>
+      <c r="F363" t="s">
+        <v>3373</v>
+      </c>
+      <c r="G363" t="s">
+        <v>3374</v>
+      </c>
+      <c r="H363" t="s">
+        <v>3375</v>
+      </c>
+      <c r="I363" t="s">
+        <v>3376</v>
+      </c>
+      <c r="J363" t="s">
+        <v>24</v>
+      </c>
+      <c r="K363" t="s">
+        <v>112</v>
+      </c>
+      <c r="L363" t="s">
+        <v>26</v>
+      </c>
+      <c r="M363" t="s">
+        <v>113</v>
+      </c>
+      <c r="N363" t="s">
+        <v>28</v>
+      </c>
+      <c r="O363" t="s">
+        <v>3377</v>
+      </c>
+    </row>
+    <row r="364" spans="1:15">
+      <c r="A364">
+        <v>65100</v>
+      </c>
+      <c r="B364" t="s">
+        <v>3378</v>
+      </c>
+      <c r="C364" t="s">
+        <v>3379</v>
+      </c>
+      <c r="D364" t="s">
+        <v>3380</v>
+      </c>
+      <c r="E364" t="s">
+        <v>3381</v>
+      </c>
+      <c r="F364" t="s">
+        <v>3382</v>
+      </c>
+      <c r="G364" t="s">
+        <v>3383</v>
+      </c>
+      <c r="H364" t="s">
+        <v>3384</v>
+      </c>
+      <c r="I364" t="s">
+        <v>3385</v>
+      </c>
+      <c r="J364" t="s">
+        <v>24</v>
+      </c>
+      <c r="K364" t="s">
+        <v>2756</v>
+      </c>
+      <c r="L364" t="s">
+        <v>26</v>
+      </c>
+      <c r="M364" t="s">
+        <v>2757</v>
+      </c>
+      <c r="N364" t="s">
+        <v>28</v>
+      </c>
+      <c r="O364" t="s">
+        <v>3386</v>
+      </c>
+    </row>
+    <row r="365" spans="1:15">
+      <c r="A365">
+        <v>65101</v>
+      </c>
+      <c r="B365" t="s">
+        <v>3387</v>
+      </c>
+      <c r="C365" t="s">
+        <v>3388</v>
+      </c>
+      <c r="D365" t="s">
+        <v>3389</v>
+      </c>
+      <c r="E365" t="s">
+        <v>3390</v>
+      </c>
+      <c r="F365" t="s">
+        <v>3391</v>
+      </c>
+      <c r="G365" t="s">
+        <v>3392</v>
+      </c>
+      <c r="H365" t="s">
+        <v>3393</v>
+      </c>
+      <c r="I365" t="s">
+        <v>3394</v>
+      </c>
+      <c r="J365" t="s">
+        <v>24</v>
+      </c>
+      <c r="K365" t="s">
+        <v>112</v>
+      </c>
+      <c r="L365" t="s">
+        <v>26</v>
+      </c>
+      <c r="M365" t="s">
+        <v>113</v>
+      </c>
+      <c r="N365" t="s">
+        <v>28</v>
+      </c>
+      <c r="O365" t="s">
+        <v>3395</v>
+      </c>
+    </row>
+    <row r="366" spans="1:15">
+      <c r="A366">
+        <v>65102</v>
+      </c>
+      <c r="B366" t="s">
+        <v>3396</v>
+      </c>
+      <c r="C366" t="s">
+        <v>3397</v>
+      </c>
+      <c r="D366" t="s">
+        <v>3398</v>
+      </c>
+      <c r="E366" t="s">
+        <v>3399</v>
+      </c>
+      <c r="F366" t="s">
+        <v>3400</v>
+      </c>
+      <c r="G366" t="s">
+        <v>3401</v>
+      </c>
+      <c r="H366" t="s">
+        <v>3402</v>
+      </c>
+      <c r="I366" t="s">
+        <v>3403</v>
+      </c>
+      <c r="J366" t="s">
+        <v>24</v>
+      </c>
+      <c r="K366" t="s">
+        <v>25</v>
+      </c>
+      <c r="L366" t="s">
+        <v>26</v>
+      </c>
+      <c r="M366" t="s">
+        <v>27</v>
+      </c>
+      <c r="N366" t="s">
+        <v>28</v>
+      </c>
+      <c r="O366" t="s">
+        <v>3404</v>
+      </c>
+    </row>
+    <row r="367" spans="1:15">
+      <c r="A367">
+        <v>65104</v>
+      </c>
+      <c r="B367" t="s">
+        <v>3405</v>
+      </c>
+      <c r="C367" t="s">
+        <v>3406</v>
+      </c>
+      <c r="D367" t="s">
+        <v>3407</v>
+      </c>
+      <c r="E367" t="s">
+        <v>3408</v>
+      </c>
+      <c r="F367" t="s">
+        <v>3409</v>
+      </c>
+      <c r="G367" t="s">
+        <v>3410</v>
+      </c>
+      <c r="H367" t="s">
+        <v>3411</v>
+      </c>
+      <c r="I367" t="s">
+        <v>3412</v>
+      </c>
+      <c r="J367" t="s">
+        <v>24</v>
+      </c>
+      <c r="K367" t="s">
+        <v>3413</v>
+      </c>
+      <c r="L367" t="s">
+        <v>26</v>
+      </c>
+      <c r="M367" t="s">
+        <v>3414</v>
+      </c>
+      <c r="N367" t="s">
+        <v>28</v>
+      </c>
+      <c r="O367" t="s">
+        <v>3415</v>
+      </c>
+    </row>
+    <row r="368" spans="1:15">
+      <c r="A368">
+        <v>65105</v>
+      </c>
+      <c r="B368" t="s">
+        <v>3416</v>
+      </c>
+      <c r="C368" t="s">
+        <v>3417</v>
+      </c>
+      <c r="D368" t="s">
+        <v>3418</v>
+      </c>
+      <c r="E368" t="s">
+        <v>3419</v>
+      </c>
+      <c r="F368" t="s">
+        <v>3420</v>
+      </c>
+      <c r="G368" t="s">
+        <v>3421</v>
+      </c>
+      <c r="H368" t="s">
+        <v>3422</v>
+      </c>
+      <c r="I368" t="s">
+        <v>3423</v>
+      </c>
+      <c r="J368" t="s">
+        <v>24</v>
+      </c>
+      <c r="K368" t="s">
+        <v>112</v>
+      </c>
+      <c r="L368" t="s">
+        <v>26</v>
+      </c>
+      <c r="M368" t="s">
+        <v>113</v>
+      </c>
+      <c r="N368" t="s">
+        <v>28</v>
+      </c>
+      <c r="O368" t="s">
+        <v>3424</v>
+      </c>
+    </row>
+    <row r="369" spans="1:15">
+      <c r="A369">
+        <v>65124</v>
+      </c>
+      <c r="B369" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C369" t="s">
+        <v>3426</v>
+      </c>
+      <c r="D369" t="s">
+        <v>3427</v>
+      </c>
+      <c r="E369" t="s">
+        <v>3428</v>
+      </c>
+      <c r="F369" t="s">
+        <v>3429</v>
+      </c>
+      <c r="G369" t="s">
+        <v>3430</v>
+      </c>
+      <c r="H369" t="s">
+        <v>3431</v>
+      </c>
+      <c r="I369" t="s">
+        <v>3432</v>
+      </c>
+      <c r="J369" t="s">
+        <v>24</v>
+      </c>
+      <c r="K369" t="s">
+        <v>25</v>
+      </c>
+      <c r="L369" t="s">
+        <v>26</v>
+      </c>
+      <c r="M369" t="s">
+        <v>27</v>
+      </c>
+      <c r="N369" t="s">
+        <v>28</v>
+      </c>
+      <c r="O369" t="s">
+        <v>3433</v>
+      </c>
+    </row>
+    <row r="370" spans="1:15">
+      <c r="A370">
+        <v>65255</v>
+      </c>
+      <c r="B370" t="s">
+        <v>3434</v>
+      </c>
+      <c r="C370" t="s">
+        <v>3435</v>
+      </c>
+      <c r="D370" t="s">
+        <v>3436</v>
+      </c>
+      <c r="E370" t="s">
+        <v>3437</v>
+      </c>
+      <c r="F370" t="s">
+        <v>3438</v>
+      </c>
+      <c r="G370" t="s">
+        <v>3439</v>
+      </c>
+      <c r="H370" t="s">
+        <v>3440</v>
+      </c>
+      <c r="I370" t="s">
+        <v>3441</v>
+      </c>
+      <c r="J370" t="s">
+        <v>1006</v>
+      </c>
+      <c r="K370" t="s">
+        <v>3442</v>
+      </c>
+      <c r="L370" t="s">
+        <v>1008</v>
+      </c>
+      <c r="M370" t="s">
+        <v>3443</v>
+      </c>
+      <c r="N370" t="s">
+        <v>28</v>
+      </c>
+      <c r="O370" t="s">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="371" spans="1:15">
+      <c r="A371">
+        <v>66510</v>
+      </c>
+      <c r="B371" t="s">
+        <v>3445</v>
+      </c>
+      <c r="C371" t="s">
+        <v>3446</v>
+      </c>
+      <c r="D371" t="s">
+        <v>3447</v>
+      </c>
+      <c r="E371" t="s">
+        <v>3448</v>
+      </c>
+      <c r="F371" t="s">
+        <v>3449</v>
+      </c>
+      <c r="G371" t="s">
+        <v>3450</v>
+      </c>
+      <c r="H371" t="s">
+        <v>3451</v>
+      </c>
+      <c r="I371" t="s">
+        <v>3452</v>
+      </c>
+      <c r="J371" t="s">
+        <v>1006</v>
+      </c>
+      <c r="K371" t="s">
+        <v>3453</v>
+      </c>
+      <c r="L371" t="s">
+        <v>1008</v>
+      </c>
+      <c r="M371" t="s">
+        <v>3454</v>
+      </c>
+      <c r="N371" t="s">
+        <v>28</v>
+      </c>
+      <c r="O371" t="s">
+        <v>3455</v>
+      </c>
+    </row>
+    <row r="372" spans="1:15">
+      <c r="A372">
+        <v>66511</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C372" t="s">
+        <v>3456</v>
+      </c>
+      <c r="D372" t="s">
+        <v>3457</v>
+      </c>
+      <c r="E372" t="s">
+        <v>3458</v>
+      </c>
+      <c r="F372" t="s">
+        <v>1176</v>
+      </c>
+      <c r="G372" t="s">
+        <v>1177</v>
+      </c>
+      <c r="H372" t="s">
+        <v>3459</v>
+      </c>
+      <c r="I372" t="s">
+        <v>3460</v>
+      </c>
+      <c r="J372" t="s">
+        <v>24</v>
+      </c>
+      <c r="K372" t="s">
+        <v>3461</v>
+      </c>
+      <c r="L372" t="s">
+        <v>26</v>
+      </c>
+      <c r="M372" t="s">
+        <v>3462</v>
+      </c>
+      <c r="N372" t="s">
+        <v>28</v>
+      </c>
+      <c r="O372" t="s">
+        <v>3463</v>
+      </c>
+    </row>
+    <row r="373" spans="1:15">
+      <c r="A373">
+        <v>66512</v>
+      </c>
+      <c r="B373" t="s">
+        <v>2589</v>
+      </c>
+      <c r="C373" t="s">
+        <v>2590</v>
+      </c>
+      <c r="D373" t="s">
+        <v>3464</v>
+      </c>
+      <c r="E373" t="s">
+        <v>3465</v>
+      </c>
+      <c r="F373" t="s">
+        <v>3466</v>
+      </c>
+      <c r="G373" t="s">
+        <v>2594</v>
+      </c>
+      <c r="H373" t="s">
+        <v>2595</v>
+      </c>
+      <c r="I373" t="s">
+        <v>2596</v>
+      </c>
+      <c r="J373" t="s">
+        <v>24</v>
+      </c>
+      <c r="K373" t="s">
+        <v>3467</v>
+      </c>
+      <c r="L373" t="s">
+        <v>26</v>
+      </c>
+      <c r="M373" t="s">
+        <v>3468</v>
+      </c>
+      <c r="N373" t="s">
+        <v>28</v>
+      </c>
+      <c r="O373" t="s">
+        <v>3469</v>
+      </c>
+    </row>
+    <row r="374" spans="1:15">
+      <c r="A374">
+        <v>66513</v>
+      </c>
+      <c r="B374" t="s">
+        <v>3470</v>
+      </c>
+      <c r="C374" t="s">
+        <v>3471</v>
+      </c>
+      <c r="D374" t="s">
+        <v>3472</v>
+      </c>
+      <c r="E374" t="s">
+        <v>3473</v>
+      </c>
+      <c r="F374" t="s">
+        <v>3474</v>
+      </c>
+      <c r="G374" t="s">
+        <v>2923</v>
+      </c>
+      <c r="H374" t="s">
+        <v>3475</v>
+      </c>
+      <c r="I374" t="s">
+        <v>3476</v>
+      </c>
+      <c r="J374" t="s">
+        <v>24</v>
+      </c>
+      <c r="K374" t="s">
+        <v>3467</v>
+      </c>
+      <c r="L374" t="s">
+        <v>26</v>
+      </c>
+      <c r="M374" t="s">
+        <v>3468</v>
+      </c>
+      <c r="N374" t="s">
+        <v>28</v>
+      </c>
+      <c r="O374" t="s">
+        <v>3477</v>
+      </c>
+    </row>
+    <row r="375" spans="1:15">
+      <c r="A375">
+        <v>66514</v>
+      </c>
+      <c r="B375" t="s">
+        <v>3478</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D375" t="s">
+        <v>3479</v>
+      </c>
+      <c r="E375" t="s">
+        <v>3480</v>
+      </c>
+      <c r="F375" t="s">
+        <v>1321</v>
+      </c>
+      <c r="G375" t="s">
+        <v>1322</v>
+      </c>
+      <c r="H375" t="s">
+        <v>3481</v>
+      </c>
+      <c r="I375" t="s">
+        <v>3482</v>
+      </c>
+      <c r="J375" t="s">
+        <v>24</v>
+      </c>
+      <c r="K375" t="s">
+        <v>3467</v>
+      </c>
+      <c r="L375" t="s">
+        <v>26</v>
+      </c>
+      <c r="M375" t="s">
+        <v>3468</v>
+      </c>
+      <c r="N375" t="s">
+        <v>28</v>
+      </c>
+      <c r="O375" t="s">
+        <v>3483</v>
+      </c>
+    </row>
+    <row r="376" spans="1:15">
+      <c r="A376">
+        <v>66515</v>
+      </c>
+      <c r="B376" t="s">
+        <v>3484</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D376" t="s">
+        <v>3485</v>
+      </c>
+      <c r="E376" t="s">
+        <v>3486</v>
+      </c>
+      <c r="F376" t="s">
+        <v>3487</v>
+      </c>
+      <c r="G376" t="s">
+        <v>1105</v>
+      </c>
+      <c r="H376" t="s">
+        <v>3488</v>
+      </c>
+      <c r="I376" t="s">
+        <v>3489</v>
+      </c>
+      <c r="J376" t="s">
+        <v>24</v>
+      </c>
+      <c r="K376" t="s">
+        <v>3467</v>
+      </c>
+      <c r="L376" t="s">
+        <v>26</v>
+      </c>
+      <c r="M376" t="s">
+        <v>3468</v>
+      </c>
+      <c r="N376" t="s">
+        <v>28</v>
+      </c>
+      <c r="O376" t="s">
+        <v>3490</v>
+      </c>
+    </row>
+    <row r="377" spans="1:15">
+      <c r="A377">
+        <v>66516</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D377" t="s">
+        <v>3491</v>
+      </c>
+      <c r="E377" t="s">
+        <v>3492</v>
+      </c>
+      <c r="F377" t="s">
+        <v>3493</v>
+      </c>
+      <c r="G377" t="s">
+        <v>3494</v>
+      </c>
+      <c r="H377" t="s">
+        <v>3495</v>
+      </c>
+      <c r="I377" t="s">
+        <v>1089</v>
+      </c>
+      <c r="J377" t="s">
+        <v>24</v>
+      </c>
+      <c r="K377" t="s">
+        <v>112</v>
+      </c>
+      <c r="L377" t="s">
+        <v>26</v>
+      </c>
+      <c r="M377" t="s">
+        <v>113</v>
+      </c>
+      <c r="N377" t="s">
+        <v>28</v>
+      </c>
+      <c r="O377" t="s">
+        <v>3496</v>
+      </c>
+    </row>
+    <row r="378" spans="1:15">
+      <c r="A378">
+        <v>66517</v>
+      </c>
+      <c r="B378" t="s">
+        <v>3497</v>
+      </c>
+      <c r="C378" t="s">
+        <v>3498</v>
+      </c>
+      <c r="D378" t="s">
+        <v>3499</v>
+      </c>
+      <c r="E378" t="s">
+        <v>3500</v>
+      </c>
+      <c r="F378" t="s">
+        <v>3501</v>
+      </c>
+      <c r="G378" t="s">
+        <v>3502</v>
+      </c>
+      <c r="H378" t="s">
+        <v>3503</v>
+      </c>
+      <c r="I378" t="s">
+        <v>3504</v>
+      </c>
+      <c r="J378" t="s">
+        <v>24</v>
+      </c>
+      <c r="K378" t="s">
+        <v>3467</v>
+      </c>
+      <c r="L378" t="s">
+        <v>26</v>
+      </c>
+      <c r="M378" t="s">
+        <v>3468</v>
+      </c>
+      <c r="N378" t="s">
+        <v>28</v>
+      </c>
+      <c r="O378" t="s">
+        <v>3505</v>
+      </c>
+    </row>
+    <row r="379" spans="1:15">
+      <c r="A379">
+        <v>66518</v>
+      </c>
+      <c r="B379" t="s">
+        <v>3506</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D379" t="s">
+        <v>3507</v>
+      </c>
+      <c r="E379" t="s">
+        <v>3508</v>
+      </c>
+      <c r="F379" t="s">
+        <v>3509</v>
+      </c>
+      <c r="G379" t="s">
+        <v>1114</v>
+      </c>
+      <c r="H379" t="s">
+        <v>3510</v>
+      </c>
+      <c r="I379" t="s">
+        <v>3511</v>
+      </c>
+      <c r="J379" t="s">
+        <v>24</v>
+      </c>
+      <c r="K379" t="s">
+        <v>112</v>
+      </c>
+      <c r="L379" t="s">
+        <v>26</v>
+      </c>
+      <c r="M379" t="s">
+        <v>113</v>
+      </c>
+      <c r="N379" t="s">
+        <v>28</v>
+      </c>
+      <c r="O379" t="s">
+        <v>3512</v>
+      </c>
+    </row>
+    <row r="380" spans="1:15">
+      <c r="A380">
+        <v>66519</v>
+      </c>
+      <c r="B380" t="s">
+        <v>3513</v>
+      </c>
+      <c r="C380" t="s">
+        <v>3514</v>
+      </c>
+      <c r="D380" t="s">
+        <v>3515</v>
+      </c>
+      <c r="E380" t="s">
+        <v>3516</v>
+      </c>
+      <c r="F380" t="s">
+        <v>3517</v>
+      </c>
+      <c r="G380" t="s">
+        <v>3518</v>
+      </c>
+      <c r="H380" t="s">
+        <v>1196</v>
+      </c>
+      <c r="I380" t="s">
+        <v>1197</v>
+      </c>
+      <c r="J380" t="s">
+        <v>24</v>
+      </c>
+      <c r="K380" t="s">
+        <v>3519</v>
+      </c>
+      <c r="L380" t="s">
+        <v>26</v>
+      </c>
+      <c r="M380" t="s">
+        <v>3520</v>
+      </c>
+      <c r="N380" t="s">
+        <v>28</v>
+      </c>
+      <c r="O380" t="s">
+        <v>3521</v>
+      </c>
+    </row>
+    <row r="381" spans="1:15">
+      <c r="A381">
+        <v>66520</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D381" t="s">
+        <v>3522</v>
+      </c>
+      <c r="E381" t="s">
+        <v>3523</v>
+      </c>
+      <c r="F381" t="s">
+        <v>1281</v>
+      </c>
+      <c r="G381" t="s">
+        <v>1282</v>
+      </c>
+      <c r="H381" t="s">
+        <v>1283</v>
+      </c>
+      <c r="I381" t="s">
+        <v>1284</v>
+      </c>
+      <c r="J381" t="s">
+        <v>24</v>
+      </c>
+      <c r="K381" t="s">
+        <v>25</v>
+      </c>
+      <c r="L381" t="s">
+        <v>26</v>
+      </c>
+      <c r="M381" t="s">
+        <v>27</v>
+      </c>
+      <c r="N381" t="s">
+        <v>28</v>
+      </c>
+      <c r="O381" t="s">
+        <v>3524</v>
+      </c>
+    </row>
+    <row r="382" spans="1:15">
+      <c r="A382">
+        <v>66521</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D382" t="s">
+        <v>3525</v>
+      </c>
+      <c r="E382" t="s">
+        <v>3526</v>
+      </c>
+      <c r="F382" t="s">
+        <v>3527</v>
+      </c>
+      <c r="G382" t="s">
+        <v>1123</v>
+      </c>
+      <c r="H382" t="s">
+        <v>3528</v>
+      </c>
+      <c r="I382" t="s">
+        <v>1125</v>
+      </c>
+      <c r="J382" t="s">
+        <v>24</v>
+      </c>
+      <c r="K382" t="s">
+        <v>112</v>
+      </c>
+      <c r="L382" t="s">
+        <v>26</v>
+      </c>
+      <c r="M382" t="s">
+        <v>113</v>
+      </c>
+      <c r="N382" t="s">
+        <v>28</v>
+      </c>
+      <c r="O382" t="s">
+        <v>3529</v>
+      </c>
+    </row>
+    <row r="383" spans="1:15">
+      <c r="A383">
+        <v>66522</v>
+      </c>
+      <c r="B383" t="s">
+        <v>3530</v>
+      </c>
+      <c r="C383" t="s">
+        <v>3531</v>
+      </c>
+      <c r="D383" t="s">
+        <v>3532</v>
+      </c>
+      <c r="E383" t="s">
+        <v>3533</v>
+      </c>
+      <c r="F383" t="s">
+        <v>3534</v>
+      </c>
+      <c r="G383" t="s">
+        <v>3535</v>
+      </c>
+      <c r="H383" t="s">
+        <v>3536</v>
+      </c>
+      <c r="I383" t="s">
+        <v>3537</v>
+      </c>
+      <c r="J383" t="s">
+        <v>24</v>
+      </c>
+      <c r="K383" t="s">
+        <v>3442</v>
+      </c>
+      <c r="L383" t="s">
+        <v>26</v>
+      </c>
+      <c r="M383" t="s">
+        <v>3443</v>
+      </c>
+      <c r="N383" t="s">
+        <v>28</v>
+      </c>
+      <c r="O383" t="s">
+        <v>3538</v>
+      </c>
+    </row>
+    <row r="384" spans="1:15">
+      <c r="A384">
+        <v>66523</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D384" t="s">
+        <v>3539</v>
+      </c>
+      <c r="E384" t="s">
+        <v>3540</v>
+      </c>
+      <c r="F384" t="s">
+        <v>1167</v>
+      </c>
+      <c r="G384" t="s">
+        <v>1168</v>
+      </c>
+      <c r="H384" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I384" t="s">
+        <v>1170</v>
+      </c>
+      <c r="J384" t="s">
+        <v>24</v>
+      </c>
+      <c r="K384" t="s">
+        <v>47</v>
+      </c>
+      <c r="L384" t="s">
+        <v>26</v>
+      </c>
+      <c r="M384" t="s">
+        <v>48</v>
+      </c>
+      <c r="N384" t="s">
+        <v>28</v>
+      </c>
+      <c r="O384" t="s">
+        <v>3541</v>
+      </c>
+    </row>
+    <row r="385" spans="1:15">
+      <c r="A385">
+        <v>66524</v>
+      </c>
+      <c r="B385" t="s">
+        <v>2759</v>
+      </c>
+      <c r="C385" t="s">
+        <v>2760</v>
+      </c>
+      <c r="D385" t="s">
+        <v>3542</v>
+      </c>
+      <c r="E385" t="s">
+        <v>3543</v>
+      </c>
+      <c r="F385" t="s">
+        <v>3544</v>
+      </c>
+      <c r="G385" t="s">
+        <v>2764</v>
+      </c>
+      <c r="H385" t="s">
+        <v>2765</v>
+      </c>
+      <c r="I385" t="s">
+        <v>2766</v>
+      </c>
+      <c r="J385" t="s">
+        <v>24</v>
+      </c>
+      <c r="K385" t="s">
+        <v>112</v>
+      </c>
+      <c r="L385" t="s">
+        <v>26</v>
+      </c>
+      <c r="M385" t="s">
+        <v>113</v>
+      </c>
+      <c r="N385" t="s">
+        <v>28</v>
+      </c>
+      <c r="O385" t="s">
+        <v>3545</v>
+      </c>
+    </row>
+    <row r="386" spans="1:15">
+      <c r="A386">
+        <v>66525</v>
+      </c>
+      <c r="B386" t="s">
+        <v>3546</v>
+      </c>
+      <c r="C386" t="s">
+        <v>2617</v>
+      </c>
+      <c r="D386" t="s">
+        <v>3547</v>
+      </c>
+      <c r="E386" t="s">
+        <v>3548</v>
+      </c>
+      <c r="F386" t="s">
+        <v>2620</v>
+      </c>
+      <c r="G386" t="s">
+        <v>2621</v>
+      </c>
+      <c r="H386" t="s">
+        <v>2622</v>
+      </c>
+      <c r="I386" t="s">
+        <v>2623</v>
+      </c>
+      <c r="J386" t="s">
+        <v>24</v>
+      </c>
+      <c r="K386" t="s">
+        <v>112</v>
+      </c>
+      <c r="L386" t="s">
+        <v>26</v>
+      </c>
+      <c r="M386" t="s">
+        <v>113</v>
+      </c>
+      <c r="N386" t="s">
+        <v>28</v>
+      </c>
+      <c r="O386" t="s">
+        <v>3549</v>
+      </c>
+    </row>
+    <row r="387" spans="1:15">
+      <c r="A387">
+        <v>66526</v>
+      </c>
+      <c r="B387" t="s">
+        <v>3550</v>
+      </c>
+      <c r="C387" t="s">
+        <v>2626</v>
+      </c>
+      <c r="D387" t="s">
+        <v>3551</v>
+      </c>
+      <c r="E387" t="s">
+        <v>3552</v>
+      </c>
+      <c r="F387" t="s">
+        <v>3553</v>
+      </c>
+      <c r="G387" t="s">
+        <v>2630</v>
+      </c>
+      <c r="H387" t="s">
+        <v>2631</v>
+      </c>
+      <c r="I387" t="s">
+        <v>2632</v>
+      </c>
+      <c r="J387" t="s">
+        <v>24</v>
+      </c>
+      <c r="K387" t="s">
+        <v>112</v>
+      </c>
+      <c r="L387" t="s">
+        <v>26</v>
+      </c>
+      <c r="M387" t="s">
+        <v>113</v>
+      </c>
+      <c r="N387" t="s">
+        <v>28</v>
+      </c>
+      <c r="O387" t="s">
+        <v>3554</v>
+      </c>
+    </row>
+    <row r="388" spans="1:15">
+      <c r="A388">
+        <v>66527</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D388" t="s">
+        <v>3555</v>
+      </c>
+      <c r="E388" t="s">
+        <v>1213</v>
+      </c>
+      <c r="F388" t="s">
+        <v>3556</v>
+      </c>
+      <c r="G388" t="s">
+        <v>1215</v>
+      </c>
+      <c r="H388" t="s">
+        <v>1216</v>
+      </c>
+      <c r="I388" t="s">
+        <v>1217</v>
+      </c>
+      <c r="J388" t="s">
+        <v>24</v>
+      </c>
+      <c r="K388" t="s">
+        <v>3467</v>
+      </c>
+      <c r="L388" t="s">
+        <v>26</v>
+      </c>
+      <c r="M388" t="s">
+        <v>3468</v>
+      </c>
+      <c r="N388" t="s">
+        <v>28</v>
+      </c>
+      <c r="O388" t="s">
+        <v>3557</v>
+      </c>
+    </row>
+    <row r="389" spans="1:15">
+      <c r="A389">
+        <v>66529</v>
+      </c>
+      <c r="B389" t="s">
+        <v>3558</v>
+      </c>
+      <c r="C389" t="s">
+        <v>3559</v>
+      </c>
+      <c r="D389" t="s">
+        <v>3560</v>
+      </c>
+      <c r="E389" t="s">
+        <v>3561</v>
+      </c>
+      <c r="F389" t="s">
+        <v>3562</v>
+      </c>
+      <c r="G389" t="s">
+        <v>3062</v>
+      </c>
+      <c r="H389" t="s">
+        <v>3063</v>
+      </c>
+      <c r="I389" t="s">
+        <v>3064</v>
+      </c>
+      <c r="J389" t="s">
+        <v>24</v>
+      </c>
+      <c r="K389" t="s">
+        <v>1581</v>
+      </c>
+      <c r="L389" t="s">
+        <v>26</v>
+      </c>
+      <c r="M389" t="s">
+        <v>1582</v>
+      </c>
+      <c r="N389" t="s">
+        <v>28</v>
+      </c>
+      <c r="O389" t="s">
+        <v>3563</v>
+      </c>
+    </row>
+    <row r="390" spans="1:15">
+      <c r="A390">
+        <v>66530</v>
+      </c>
+      <c r="B390" t="s">
+        <v>3564</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D390" t="s">
+        <v>3565</v>
+      </c>
+      <c r="E390" t="s">
+        <v>3566</v>
+      </c>
+      <c r="F390" t="s">
+        <v>3567</v>
+      </c>
+      <c r="G390" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H390" t="s">
+        <v>1048</v>
+      </c>
+      <c r="I390" t="s">
+        <v>1049</v>
+      </c>
+      <c r="J390" t="s">
+        <v>24</v>
+      </c>
+      <c r="K390" t="s">
+        <v>1038</v>
+      </c>
+      <c r="L390" t="s">
+        <v>26</v>
+      </c>
+      <c r="M390" t="s">
+        <v>1040</v>
+      </c>
+      <c r="N390" t="s">
+        <v>28</v>
+      </c>
+      <c r="O390" t="s">
+        <v>3568</v>
+      </c>
+    </row>
+    <row r="391" spans="1:15">
+      <c r="A391">
+        <v>66531</v>
+      </c>
+      <c r="B391" t="s">
+        <v>3569</v>
+      </c>
+      <c r="C391" t="s">
+        <v>3570</v>
+      </c>
+      <c r="D391" t="s">
+        <v>3571</v>
+      </c>
+      <c r="E391" t="s">
+        <v>3572</v>
+      </c>
+      <c r="F391" t="s">
+        <v>3573</v>
+      </c>
+      <c r="G391" t="s">
+        <v>3574</v>
+      </c>
+      <c r="H391" t="s">
+        <v>3575</v>
+      </c>
+      <c r="I391" t="s">
+        <v>3576</v>
+      </c>
+      <c r="J391" t="s">
+        <v>516</v>
+      </c>
+      <c r="K391" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L391" t="s">
+        <v>518</v>
+      </c>
+      <c r="M391" t="s">
+        <v>3578</v>
+      </c>
+      <c r="N391" t="s">
+        <v>28</v>
+      </c>
+      <c r="O391" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="392" spans="1:15">
+      <c r="A392">
+        <v>66532</v>
+      </c>
+      <c r="B392" t="s">
+        <v>3580</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D392" t="s">
+        <v>3581</v>
+      </c>
+      <c r="E392" t="s">
+        <v>3582</v>
+      </c>
+      <c r="F392" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G392" t="s">
+        <v>1300</v>
+      </c>
+      <c r="H392" t="s">
+        <v>1301</v>
+      </c>
+      <c r="I392" t="s">
+        <v>1302</v>
+      </c>
+      <c r="J392" t="s">
+        <v>516</v>
+      </c>
+      <c r="K392" t="s">
+        <v>3583</v>
+      </c>
+      <c r="L392" t="s">
+        <v>518</v>
+      </c>
+      <c r="M392" t="s">
+        <v>3584</v>
+      </c>
+      <c r="N392" t="s">
+        <v>28</v>
+      </c>
+      <c r="O392" t="s">
+        <v>3585</v>
+      </c>
+    </row>
+    <row r="393" spans="1:15">
+      <c r="A393">
+        <v>66533</v>
+      </c>
+      <c r="B393" t="s">
+        <v>3586</v>
+      </c>
+      <c r="C393" t="s">
+        <v>3587</v>
+      </c>
+      <c r="D393" t="s">
+        <v>3588</v>
+      </c>
+      <c r="E393" t="s">
+        <v>3589</v>
+      </c>
+      <c r="F393" t="s">
+        <v>1131</v>
+      </c>
+      <c r="G393" t="s">
+        <v>1132</v>
+      </c>
+      <c r="H393" t="s">
+        <v>1133</v>
+      </c>
+      <c r="I393" t="s">
+        <v>1134</v>
+      </c>
+      <c r="J393" t="s">
+        <v>24</v>
+      </c>
+      <c r="K393" t="s">
+        <v>3590</v>
+      </c>
+      <c r="L393" t="s">
+        <v>26</v>
+      </c>
+      <c r="M393" t="s">
+        <v>3591</v>
+      </c>
+      <c r="N393" t="s">
+        <v>28</v>
+      </c>
+      <c r="O393" t="s">
+        <v>3592</v>
+      </c>
+    </row>
+    <row r="394" spans="1:15">
+      <c r="A394">
+        <v>66534</v>
+      </c>
+      <c r="B394" t="s">
+        <v>3593</v>
+      </c>
+      <c r="C394" t="s">
+        <v>3594</v>
+      </c>
+      <c r="D394" t="s">
+        <v>3595</v>
+      </c>
+      <c r="E394" t="s">
+        <v>3596</v>
+      </c>
+      <c r="F394" t="s">
+        <v>3597</v>
+      </c>
+      <c r="G394" t="s">
+        <v>3598</v>
+      </c>
+      <c r="H394" t="s">
+        <v>2223</v>
+      </c>
+      <c r="I394" t="s">
+        <v>2224</v>
+      </c>
+      <c r="J394" t="s">
+        <v>24</v>
+      </c>
+      <c r="K394" t="s">
+        <v>47</v>
+      </c>
+      <c r="L394" t="s">
+        <v>26</v>
+      </c>
+      <c r="M394" t="s">
+        <v>48</v>
+      </c>
+      <c r="N394" t="s">
+        <v>28</v>
+      </c>
+      <c r="O394" t="s">
+        <v>3599</v>
+      </c>
+    </row>
+    <row r="395" spans="1:15">
+      <c r="A395">
+        <v>66535</v>
+      </c>
+      <c r="B395" t="s">
+        <v>3600</v>
+      </c>
+      <c r="C395" t="s">
+        <v>3601</v>
+      </c>
+      <c r="D395" t="s">
+        <v>3602</v>
+      </c>
+      <c r="E395" t="s">
+        <v>3603</v>
+      </c>
+      <c r="F395" t="s">
+        <v>3604</v>
+      </c>
+      <c r="G395" t="s">
+        <v>3605</v>
+      </c>
+      <c r="H395" t="s">
+        <v>3606</v>
+      </c>
+      <c r="I395" t="s">
+        <v>3607</v>
+      </c>
+      <c r="J395" t="s">
+        <v>3608</v>
+      </c>
+      <c r="K395" t="s">
+        <v>3609</v>
+      </c>
+      <c r="L395" t="s">
+        <v>3610</v>
+      </c>
+      <c r="M395" t="s">
+        <v>3611</v>
+      </c>
+      <c r="N395" t="s">
+        <v>28</v>
+      </c>
+      <c r="O395" t="s">
+        <v>3612</v>
+      </c>
+    </row>
+    <row r="396" spans="1:15">
+      <c r="A396">
+        <v>66536</v>
+      </c>
+      <c r="B396" t="s">
+        <v>3613</v>
+      </c>
+      <c r="C396" t="s">
+        <v>3614</v>
+      </c>
+      <c r="D396" t="s">
+        <v>3615</v>
+      </c>
+      <c r="E396" t="s">
+        <v>3616</v>
+      </c>
+      <c r="F396" t="s">
+        <v>3617</v>
+      </c>
+      <c r="G396" t="s">
+        <v>3618</v>
+      </c>
+      <c r="H396" t="s">
+        <v>3619</v>
+      </c>
+      <c r="I396" t="s">
+        <v>3620</v>
+      </c>
+      <c r="J396" t="s">
+        <v>24</v>
+      </c>
+      <c r="K396" t="s">
+        <v>3467</v>
+      </c>
+      <c r="L396" t="s">
+        <v>26</v>
+      </c>
+      <c r="M396" t="s">
+        <v>3468</v>
+      </c>
+      <c r="N396" t="s">
+        <v>28</v>
+      </c>
+      <c r="O396" t="s">
+        <v>3621</v>
+      </c>
+    </row>
+    <row r="397" spans="1:15">
+      <c r="A397">
+        <v>66537</v>
+      </c>
+      <c r="B397" t="s">
+        <v>3622</v>
+      </c>
+      <c r="C397" t="s">
+        <v>3426</v>
+      </c>
+      <c r="D397" t="s">
+        <v>3623</v>
+      </c>
+      <c r="E397" t="s">
+        <v>3624</v>
+      </c>
+      <c r="F397" t="s">
+        <v>3625</v>
+      </c>
+      <c r="G397" t="s">
+        <v>3430</v>
+      </c>
+      <c r="H397" t="s">
+        <v>3431</v>
+      </c>
+      <c r="I397" t="s">
+        <v>3432</v>
+      </c>
+      <c r="J397" t="s">
+        <v>24</v>
+      </c>
+      <c r="K397" t="s">
+        <v>3467</v>
+      </c>
+      <c r="L397" t="s">
+        <v>26</v>
+      </c>
+      <c r="M397" t="s">
+        <v>3468</v>
+      </c>
+      <c r="N397" t="s">
+        <v>28</v>
+      </c>
+      <c r="O397" t="s">
+        <v>3626</v>
+      </c>
+    </row>
+    <row r="398" spans="1:15">
+      <c r="A398">
+        <v>66538</v>
+      </c>
+      <c r="B398" t="s">
+        <v>3627</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D398" t="s">
+        <v>3628</v>
+      </c>
+      <c r="E398" t="s">
+        <v>3629</v>
+      </c>
+      <c r="F398" t="s">
+        <v>3630</v>
+      </c>
+      <c r="G398" t="s">
+        <v>1291</v>
+      </c>
+      <c r="H398" t="s">
+        <v>1292</v>
+      </c>
+      <c r="I398" t="s">
+        <v>1293</v>
+      </c>
+      <c r="J398" t="s">
+        <v>24</v>
+      </c>
+      <c r="K398" t="s">
+        <v>3631</v>
+      </c>
+      <c r="L398" t="s">
+        <v>26</v>
+      </c>
+      <c r="M398" t="s">
+        <v>3632</v>
+      </c>
+      <c r="N398" t="s">
+        <v>28</v>
+      </c>
+      <c r="O398" t="s">
+        <v>3633</v>
+      </c>
+    </row>
+    <row r="399" spans="1:15">
+      <c r="A399">
+        <v>66540</v>
+      </c>
+      <c r="B399" t="s">
+        <v>3634</v>
+      </c>
+      <c r="C399" t="s">
+        <v>3635</v>
+      </c>
+      <c r="D399" t="s">
+        <v>3636</v>
+      </c>
+      <c r="E399" t="s">
+        <v>3637</v>
+      </c>
+      <c r="F399" t="s">
+        <v>3638</v>
+      </c>
+      <c r="G399" t="s">
+        <v>3639</v>
+      </c>
+      <c r="H399" t="s">
+        <v>3640</v>
+      </c>
+      <c r="I399" t="s">
+        <v>1080</v>
+      </c>
+      <c r="J399" t="s">
+        <v>24</v>
+      </c>
+      <c r="K399" t="s">
+        <v>3641</v>
+      </c>
+      <c r="L399" t="s">
+        <v>26</v>
+      </c>
+      <c r="M399" t="s">
+        <v>3642</v>
+      </c>
+      <c r="N399" t="s">
+        <v>28</v>
+      </c>
+      <c r="O399" t="s">
+        <v>3643</v>
+      </c>
+    </row>
+    <row r="400" spans="1:15">
+      <c r="A400">
         <v>66541</v>
       </c>
-      <c r="B355" t="s">
-[...39 lines deleted...]
-        <v>3239</v>
+      <c r="B400" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C400" t="s">
+        <v>3644</v>
+      </c>
+      <c r="D400" t="s">
+        <v>3645</v>
+      </c>
+      <c r="E400" t="s">
+        <v>3646</v>
+      </c>
+      <c r="F400" t="s">
+        <v>3647</v>
+      </c>
+      <c r="G400" t="s">
+        <v>1273</v>
+      </c>
+      <c r="H400" t="s">
+        <v>1274</v>
+      </c>
+      <c r="I400" t="s">
+        <v>1275</v>
+      </c>
+      <c r="J400" t="s">
+        <v>24</v>
+      </c>
+      <c r="K400" t="s">
+        <v>3648</v>
+      </c>
+      <c r="L400" t="s">
+        <v>26</v>
+      </c>
+      <c r="M400" t="s">
+        <v>3649</v>
+      </c>
+      <c r="N400" t="s">
+        <v>28</v>
+      </c>
+      <c r="O400" t="s">
+        <v>3650</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">