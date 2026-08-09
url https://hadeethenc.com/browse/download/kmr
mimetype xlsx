--- v4 (2026-07-20)
+++ v5 (2026-08-09)
@@ -12,58 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3651">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3842">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Kurmancî
 # Source: https://hadeethenc.com/kmr
-# Last update: 2026-07-16 11:04:44 (v1.10.0)
-# Check for updates: https://hadeethenc.com/en/check/kmr/v1.10.0
+# Last update: 2026-07-30 10:25:19 (v1.12.0)
+# Check for updates: https://hadeethenc.com/en/check/kmr/v1.12.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -1654,50 +1654,134 @@
   </si>
   <si>
     <t>عن ابن عمر رضي الله عنهما عن النبي صلى الله عليه وسلم قال: «أحْفُوا الشَّوَارِبَ وأَعْفُوا اللِّحَى».</t>
   </si>
   <si>
     <t>ئبن عومه‌ر (خودێ ژ هه‌ردووكان ڕازی بیت) دبێژیت: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((سمبێلان باش كورت بكه‌ن و ڕیهان بهێلن)).</t>
   </si>
   <si>
     <t>يَأْمُرُ النبيُّ صلى الله عليه وسلم بِالأخْذِ مِن الشَّارِبِ وألَّا يُتْرَكَ بل يُقَصّ منه، ويُبالَغ في ذلك.
 وفي المقابل يَأمر بإِعفاءِ اللحية وتركِها مَوْفُوْرة.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) فه‌رمانێ دكه‌ت كو مرۆڤ سمبێلێن خۆ ژێڤه‌كه‌ت و نه‌هێلیت هه‌ر درێژ بن، به‌لكی كورت بكه‌ت و زێده‌گاڤییێ ژی د ڤێ چه‌ندێدا دكه‌ت.
 ل به‌رامبه‌ری ڤێ ژی فه‌رمانێ دكه‌ت مرۆڤ ڕیهێن خۆ بهێلیت هه‌تا درێژ دبن.</t>
   </si>
   <si>
     <t>تحريم حَلْقِ اللحية.</t>
   </si>
   <si>
     <t>حه‌رامبوونا ڕیھ تڕاشینێ.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3279</t>
   </si>
   <si>
+    <t>عجبا لأمر المؤمن، إن أمره كله خير، وليس ذاك لأحد إلا للمؤمن</t>
+  </si>
+  <si>
+    <t>كارێ باوه‌رداری یێ سه‌یره‌، ب ڕاستی هه‌می كارێن وی خێرن و ئه‌ڤه‌ بۆ چ كه‌سێن دی نینه‌ ب تنێ باوه‌ردار نه‌بیت</t>
+  </si>
+  <si>
+    <t>عَنْ صُهَيْبٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «عَجَبًا لِأَمْرِ الْمُؤْمِنِ، إِنَّ أَمْرَهُ كُلَّهُ خَيْرٌ، وَلَيْسَ ذَاكَ لِأَحَدٍ إِلَّا لِلْمُؤْمِنِ، إِنْ أَصَابَتْهُ سَرَّاءُ شَكَرَ، فَكَانَ خَيْرًا لَهُ، وَإِنْ أَصَابَتْهُ ضَرَّاءُ صَبَرَ، فَكَانَ خَيْرًا لَهُ».</t>
+  </si>
+  <si>
+    <t>صوهه‌یب (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: «كارێ باوه‌رداری یێ سه‌یره‌، ب ڕاستی هه‌می كارێن وی خێرن و ئه‌ڤه‌ بۆ چ كه‌سێن دی نینه‌ ب تنێ باوه‌ردار نه‌بیت، ئه‌گه‌ر خۆشییه‌ك گه‌هشتێ؛ سوپاسییا خودێ دكه‌ت، ئه‌ڤه‌ بۆ وی خێره‌، ئه‌گه‌ر نه‌خۆشییه‌ك گه‌هشتێ؛ هه‌دارێ دكێشیت، ئه‌ڤه‌ ژی بۆ وی خێره‌».</t>
+  </si>
+  <si>
+    <t>يَتَعَجَّبُ صلى الله عليه وسلم مِن شأن المؤمن وأحواله على وجه الاستحسان؛ وذلك لأن أحواله كلها خير، وليس ذلك لأحد إلا للمؤمن؛ 
+إن أصابته سرّاءُ شكرَ اللهَ عليها؛ فيحصل له الأجر بالشكر، 
+وإن أصابته ضراءُ صبرَ واحتسب الأجر على الله، فيحصل له الأجر بالصبر، فهو في أجر على كل حال.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ب ڕه‌نگه‌كێ باش مه‌نده‌هۆشییا خۆ دیار دكه‌ت ژ ڕه‌وش و حالێن باوه‌رداری، چونكی هه‌می ڕه‌وشێن وی خێرن و ئه‌ڤه‌ ب تنێ بۆ باوه‌ردارییه‌. ئه‌گه‌ر خۆشییه‌ك گه‌هشتێ؛ سوپاسییا خودێ ل سه‌ر دكه‌ت، ڤێجا خێرا سوپاسیكرنێ بۆ دهێته‌ نڤیسین. و ئه‌گه‌ر نه‌خۆشی و زیانه‌ك گه‌هشتێ؛ هه‌دارێ دكێشیت و ڤێ نه‌خۆشییێ بۆ خۆ ل ده‌ڤ خودێ ب خێر هژمار دكه‌ت، ڤێجا خێرا هه‌داركێشانێ بۆ دهێته‌ نڤیسین، ئانكو ئه‌و د هه‌ر ڕه‌وشه‌كێدا بیت؛ هه‌ر یێ د ناڤ خێرێدا.</t>
+  </si>
+  <si>
+    <t>فضل الشكر على السراء والصبر على الضراء، فمَن فعَلَ ذلك حصل له خير الدارين، ومن لم يشكر على النعمة، ولم يصبر على المصيبة، فاته الأجر، وحصل له الوزر.
+فضل الإيمان، وأنّ الأجر في كل حال لا يكون إلا لأهل الإيمان.
+الشكر عند السراء، والصبر على الضراء من خصال المؤمنين.
+الإيمان بقضاء الله وقدره يجعل المؤمن في رضا كامل على كل أحواله، بخلاف غير المؤمن الذي يكون في سخط دائم عند وقوع ضرر عليه، وإذا ما حاز نعمة من الله عز وجل انشغل بها عن طاعة الله، فضلًا عن صرفها في معصيته.</t>
+  </si>
+  <si>
+    <t>خێرا سوپاسیكرنێ ل سه‌ر خۆشییان و هه‌داركێشانێ ل سه‌ر نه‌خۆشییان، هه‌ر كه‌سێ وێ چه‌ندێ بكه‌ت؛ خێرا هه‌ردوو جیهانان دێ ب ده‌ست ویڤه‌ هێت و ئه‌وێ سوپاسییا نیعمه‌تێ نه‌كه‌ت و هه‌دارێ ل سه‌ر به‌لا و نه‌خۆشییێ نه‌كێشیت؛ ئه‌ڤه‌ خێر ژ وی چوو و گونه‌هـ بۆ هاته‌ نڤیسین.
+قه‌در و بها و خێرا باوه‌رییێ و كو د هه‌می ڕه‌وشاندا خێر یا هه‌ی و ئه‌ڤه‌ ب تنێ بۆ خودانێن باوه‌رییێیه‌.
+سوپاسیكرن ل ده‌مێ خۆشییێ و هه‌داركێشان ل ده‌مێ نه‌خۆشییێ ژ سالۆخه‌تێن باوه‌ردارانه‌.
+باوه‌ریئینان ب قه‌زا و قه‌ده‌را خودێ وه‌ ل باوه‌رداری دكه‌ت كو د هه‌می ڕه‌وشاندا یێ ڕازی بیت، به‌روڤاژی كه‌سێن بێباوه‌ر كو ده‌مێ نه‌خۆشییه‌ك دگه‌هیتێ؛ یێ نه‌ڕازییه‌ و ده‌مێ خودێ خۆشی و نعیمه‌ته‌ك دایێ؛ دێ پێڤه‌ مژویل بیت و عیباده‌تێ خودێ ناكه‌ت و دێ هێلیت، ئه‌ڤه‌ ژ بلی وێ كو دبیت ئه‌ڤ خۆشییه‌ به‌رێ وی بده‌ته‌ كرنا گونه‌هێ.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3298</t>
+  </si>
+  <si>
+    <t>صفة الغسل من الجنابة</t>
+  </si>
+  <si>
+    <t>سالۆخه‌تێ سه‌رشویشتنا ژ به‌ر جه‌نابەتێ.</t>
+  </si>
+  <si>
+    <t>عَنْ مَيْمُونَةُ أُمِّ المؤمِنينَ رضي الله عنها قَالتْ: وَضَعْتُ لِلنَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ غُسْلًا، فَسَتَرْتُهُ بِثَوْبٍ، وَصَبَّ عَلَى يَدَيْهِ، فَغَسَلَهُمَا، ثُمَّ صَبَّ بِيَمِينِهِ عَلَى شِمَالِهِ، فَغَسَلَ فَرْجَهُ، فَضَرَبَ بِيَدِهِ الأَرْضَ، فَمَسَحَهَا، ثُمَّ غَسَلَهَا، فَمَضْمَضَ وَاسْتَنْشَقَ، وَغَسَلَ وَجْهَهُ وَذِرَاعَيْهِ، ثُمَّ صَبَّ عَلَى رَأْسِهِ وَأَفَاضَ عَلَى جَسَدِهِ، ثُمَّ تَنَحَّى، فَغَسَلَ قَدَمَيْهِ، فَنَاوَلْتُهُ ثَوْبًا فَلَمْ يَأْخُذْهُ، فَانْطَلَقَ وَهُوَ يَنْفُضُ يَدَيْهِ.</t>
+  </si>
+  <si>
+    <t>مه‌یمونه‌یا دایكا باوه‌رداران (خودێ ژێ ڕازی بیت) دبێژیت: من ئاڤ بۆ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ئاماده‌ كر دا سه‌رێ خۆ پێ بشۆت و من ب ڕێكا پارچه‌ قۆماشه‌كی په‌رده‌ بۆ گرت، ئینا ئاڤ ل ده‌ستێن خۆ كر و ئه‌و شویشتن، پاشی ب ده‌ستێ ڕاستێ ئاڤ ب سه‌ر یێ چه‌پێدا كر و عه‌وره‌تێ خۆ شویشت، پاشی ده‌ستێ خۆ ل ئه‌ردی دا و پاشی پاقژ كر (مه‌سحكر)، پاشی شویشت، پاشی ئاڤ د ده‌ڤ و دفنا خۆ وه‌ردا و سه‌روچاڤ و هه‌ردوو زه‌ندكێن خۆ شویشتن، پاشی ئاڤ ب سه‌ر سه‌رێ خۆدا كر و ب سه‌ر هه‌می له‌شێ خۆدا ئینا، پاشی ژ جهێ خۆ چوو و هه‌ردوو پێیێن خۆ شویشتن، من ژی پارچه‌كا قۆماشی داڤێ دا خۆ پێ پاقژ بكه‌ت به‌لێ وه‌رنه‌گرت، ڤێجا چوو و ده‌ستپێكر ب ده‌ستێن خۆ ئاڤ ل سه‌ر له‌شێ خۆ ڕاكر و خۆ هشك كر.</t>
+  </si>
+  <si>
+    <t>أَخْبرتْ أم المؤمنين ميمونة رضي الله عنها عن صفة اغتسال النبي صلى الله عليه وسلم من الجنابة، حيث وضعت له ماءً ليغتسل به، وسترتْه بساتر، ففعل النبي صلى الله عليه وسلم ما يلي:  
+أولًا: صب الماء على يديه فغسلهما قبل أن يدخلهما الإناء. 
+ثانيًا: صب الماء بيده اليمنى على اليسرى فغسل فرجه؛ لتنظيفه مما علق به من أثر الجنابة. 
+ثالثًا: ضرب بيده الأرض فمسحها ثم غسلها ليزيل الأذى عنها. 
+رابعًا: تمضمض؛ بأن أدخل الماء في فمه وحركه وأداره ثم ألقاه، واستنشق؛ بأن أدخل الماء في أنفه بِنَفَسِهِ، ثم أخرجه لينظفه.
+خامسًا: غسل وجهه وذراعيه. 
+سادسًا: صب الماء على رأسه. 
+سابعًا: صب الماء على بقية جسده. 
+ثامنًا: تحوّل من مكانه فغسل قدميه في مكان آخر حيث لم يغسلهما من قبل. 
+ثم أتته بخرقة ليتنشف بها، فلم يأخذها، وجعل يمسح الماء عن جسده بيده وينفضه.</t>
+  </si>
+  <si>
+    <t>مه‌یمونه‌یا دایكا باوه‌رداران (خودێ ژێ ڕازی بیت) به‌حسێ شێوازێ سه‌رشویشتنا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دكه‌ت ژ به‌ر جه‌نابەتێ، كو وێ ئاڤ بۆ ئاماده‌ كر دا خۆ پێ بشۆت و په‌رده‌ بۆ گرت، ئینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ئه‌ڤ كاره‌ ئه‌نجام دان:
+ئێك: ئاڤ ب سه‌ر ده‌ستێن خۆدا كر و ئه‌و شویشتن، به‌ری بكه‌ته‌ د ناڤ ئامانیدا.
+دوو: ئاڤ ب ده‌ستێ ڕاستێ ب سه‌ر ده‌ستێ چه‌پێدا كر و ئه‌ندامێ خۆ یێ نێرینه‌ شویشت دا شوینێن جه‌نابەتێ پاقژ بكه‌ت.
+سێ: ده‌ستێ خۆ ل ئه‌ردی دا و پاشی پاقژ كر و شویشت، دا پیساتی ل سه‌ر نه‌مینیت.
+چوار: (مه‌ضمه‌ضه‌) كر كو ئه‌و ژی ئه‌ڤه‌یه‌ ئاڤ كره‌ د ده‌ڤێ خۆدا و د ده‌ڤێ خۆدا ئینا و بر و پاشی هاڤێته‌ ژ ده‌رڤه‌، هه‌روه‌سا (ئیستینشاق) ژی كر، كو ئه‌و ژی ئه‌ڤه‌یه‌ ب هه‌ناسه‌دان و هه‌لكێشانێ ئاڤ بره‌ د دفنا خۆدا، پاشی ئه‌و ئاڤ ژێ ده‌رئێخست، ئه‌ڤه‌ ژی بۆ هندێ دا پاقژ ببیت.
+پێنج: سه‌روچاڤ و زه‌ندكێن خۆ شویشتن.
+شه‌ش: ئاڤ ب سه‌ر سه‌رێ خۆدا كر.
+حه‌فت: ئاڤ ب سه‌ر هه‌می له‌شێ خۆ یێ ماییدا ئینا.
+هه‌شت: ژ جهێ خۆ چوو و ل جهه‌كێ دی هه‌ردوو پێیێن خۆ شویشتن كو به‌ری هنگی نه‌شویشتبوون.
+پاشی مه‌یمونه‌یێ پارچه‌كا قۆماشی (خاولییه‌ك) بۆ ئینا دا له‌شێ خۆ پێ هشك بكه‌ت، به‌لێ وه‌رنه‌گرت و ده‌ستپێكر ب ده‌ستێن خۆ ئاڤ ژ له‌شێ خۆ ڤه‌دكر و دهاڤێت.</t>
+  </si>
+  <si>
+    <t>اهتمام أزواج النبي صلى الله وعليه وسلم بوصف أدقّ تفاصيل حياته؛ تعليمًا للأمة.
+صفة الغسل هذه هي إحدى الكيفيات التي ثبتت عن النبي صلى الله عليه وسلم في صفة الاغتسال الكامل من الجنابة، وأما الصفة المجزئة فهي أن يعم بدنه بالماء مع المضمضة والاستنشاق.
+تنشيف الجسد بخرقة أو تركه بعد الغسل أو الوضوء مباح.</t>
+  </si>
+  <si>
+    <t>گرنگیدانا هه‌ڤژینێن پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ب وه‌سفكرنا بچویكترین هویركارییێن ژیانا وی؛ دا كو ئوممه‌تێ فێر بكه‌ن.
+ئه‌ڤ شێوازێ سه‌رشویشتنێ ئێكه‌ ژ وان ڕێكێن ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بنه‌جھ بووین بۆ سه‌رشویشتنا ته‌مام ژ جه‌نابەتێ، به‌لێ شێوازێ فه‌ڕز ب تنێ ئه‌وه‌ یێ كو ئاڤ ب گه‌هیته‌ هه‌می له‌شێ مرۆڤی د گه‌ل ئاڤ تێوه‌ردانا د ده‌ڤ و دفنێدا.
+هشككرنا له‌شی ب پارچه‌ قۆماشه‌كی یان هێلانا وی پشتی سه‌رشویشتنێ یان ده‌ستنڤێژێ؛ تشته‌كێ دروسته‌ و هه‌ردوو چێدبن.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3310</t>
+  </si>
+  <si>
     <t>من توضأ نحو وضوئي هذا ثم صلى ركعتين لا يحدث فيهما نفسه غفر الله له ما تقدم من ذنبه</t>
   </si>
   <si>
     <t>هه‌ر كه‌سێ ده‌ستنڤێژه‌كا وه‌كی ڤێ ده‌ستنڤێژا من بگریت، پاشی دوو ڕكاعه‌تێن نڤێژێ بكه‌ت، وه‌سا كو خوشوع تێدا هه‌بیت و دلێ وی یێ ئاماده‌ بیت؛ هنگی خودێ دێ گونه‌هێن وی یێن بووری بۆ وی ژێبه‌ت</t>
   </si>
   <si>
     <t>عَنْ ‌حُمْرَانَ مَوْلَى عُثْمَانَ بْنِ عَفَّانَ رضي الله عنه: أَنَّهُ رَأَى عُثْمَانَ بْنَ عَفَّانَ دَعَا بِوَضُوءٍ، فَأَفْرَغَ عَلَى يَدَيْهِ مِنْ إِنَائِهِ، فَغَسَلَهُمَا ثَلَاثَ مَرَّاتٍ، ثُمَّ أَدْخَلَ يَمِينَهُ فِي الْوَضُوءِ، ثُمَّ تَمَضْمَضَ وَاسْتَنْشَقَ وَاسْتَنْثَرَ، ثُمَّ غَسَلَ وَجْهَهُ ثَلَاثًا، وَيَدَيْهِ إِلَى الْمِرْفَقَيْنِ ثَلَاثًا، ثُمَّ مَسَحَ بِرَأْسِهِ، ثُمَّ غَسَلَ كُلَّ رِجْلٍ ثَلَاثًا، ثُمَّ قَالَ: رَأَيْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَتَوَضَّأُ نَحْوَ وُضُوئِي هَذَا، وَقَالَ: «مَنْ تَوَضَّأَ نَحْوَ وُضُوئِي هَذَا ثُمَّ صَلَّى رَكْعَتَيْنِ لَا يُحَدِّثُ فِيهِمَا نَفْسَهُ غَفَرَ اللهُ لَهُ مَا تَقَدَّمَ مِنْ ذَنْبِهِ».</t>
   </si>
   <si>
     <t>حومڕانێ مه‌ولایێ (عه‌بدێ ئازاكری یێ) عوسمانێ كوڕێ عه‌ففانی دبێژیت كو: وی عوسمانێ كوڕێ عه‌ففانی دیت داخواز كر هنده‌ك ئاڤ بۆ بهێته‌ ئینان دا ده‌ستنڤێژا خۆ پێ بگریت، ڤێجا ژ وی ئامانێ ئاڤ تێدا هنده‌ك ئاڤ كره‌ سه‌ر ده‌ستێن خۆ، پاشی سێ جاران ده‌ستێن خۆ شویشتن، پاشی ده‌ستێ خۆ یێ ڕاستێ كره‌ د ناڤ ئاڤێدا، پاشی ئاڤ د ده‌ڤێ خۆ وه‌ردا و كره‌ د دفنا خۆدا و هه‌لكێشا، پاشی سێ جاران سه‌روچاڤێن خۆ شويشتن ، و هه‌ردوو ده‌ستێن خۆ هه‌تا ئه‌نیشكان شویشتن، پاشی سه‌رێ خۆ مه‌سح كر، پاشی هه‌ر پێیه‌كێ خۆ سێ جاران شویشت، پاشی گۆت: من پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیت وه‌كی ڤێ ده‌ستنڤێژا من نوكه‌ گرتی ده‌ستنڤێژ دگرت، و پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((هه‌ر كه‌سێ ده‌ستنڤێژه‌كا وه‌كی ڤێ ده‌ستنڤێژا من بگریت، پاشی دوو ڕكاعه‌تێن نڤێژێ بكه‌ت، وه‌سا كو خوشوع تێدا هه‌بیت و دلێ وی یێ ئاماده‌ بیت؛ هنگی خودێ دێ گونه‌هێن وی یێن بووری بۆ وی ژێبه‌ت)).</t>
   </si>
   <si>
     <t>عَلَّمَ عثمانُ رضي الله عنه صفةَ وضوءِ النبيِّ صلى الله عليه وسلم بطريقة عَمَليّة؛ ليكون أبلغ إيضاحًا، فطلب ماءً في إناء، فَصَبَّ على يديه ثلاثَ مرات، وبعد ذلك أدخل يدَه اليمنى في الإناء، وأخذ بها ماءً فأدَارَه في فَمِه وأخرجه، ثم سحب الماء بِنَفَسِهِ إلى باطن أَنفِهِ، ثم أخرجه ونثره، ثم غَسَلَ وجهَه ثلاث مرات، ثم غسل يديه مع المِرْفقين ثلاثًا، ثم أَمَرَّ يده على رأسه مَبلولةً بالماء مرة واحدة، ثم غسل رجليه مع الكعبين ثلاثًا.
 فلما فرغ رضي الله عنه أخبرهم أنه رأى النبيَّ صلى الله عليه وسلم توضأ مثل هذا الوضوء، وبشَّرهم صلى الله عليه وسلم أنه مَن توضأ مثل وضوئه، وصلى ركعتين، خاشعًا مُحْضرًا قلبَه بين يدي ربه عز وجل فيهما، فإن الله يجازيه على هذا الوضوء الكامل وهذه الصلاة الخالصة بغفران ما سبق من ذنوبه.</t>
   </si>
   <si>
     <t>عوسمانێ كوڕێ عه‌ففانی (خودێ ژێ ڕازی بیت) شێوازێ ده‌ستنڤێژگرتنا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ب ڕه‌نگه‌كێ كرداری نیشا خه‌لكی دا، ئه‌ڤه‌ ژی بۆ هندێ دا زێده‌تر ڕوهن بیت و خه‌لك تێبگه‌هیت، ڤێجا وی داخواز كر هنده‌ك ئاڤ بۆ بهێته‌ ئینان دا ده‌ستنڤێژا خۆ پێ بگریت، پاشی سێ جاران ئاڤ كره‌ سه‌ر ده‌ستێن خۆ و شويشتن، پشتی ڤێ چه‌ندێ ده‌ستێ خۆ یێ ڕاستێ كره‌ د ناڤ ئاڤێدا و هنده‌ك ئاڤ پێ هه‌لگرت و كره‌ د ناڤ ده‌ڤێ خۆدا و شلقاند و ده‌رئێخست، پاشی ئاڤ بۆ ناڤ دفنا خۆ هه‌لكێشا و پاشی ده‌رئێخست، پاشی سێ جاران سه‌روچاڤێن خۆشويشتن ، و هه‌ردوو ده‌ستێن خۆ ژی هه‌تا ئه‌نیشكان سێ جاران شویشتن، پاشی جاره‌كێ ده‌ستێن خۆ یێن ته‌ڕ ب سه‌رێ خۆدا ئینان و برن و سه‌رێ خۆ پێ مه‌سح كر، پاشی هه‌ردوو پێیێن خۆ سێ جاران شویشتن،
 پشتی ئه‌و (خودێ ژێ ڕازی بیت) ژ ده‌ستنڤێژگرتنێ ب دویماهیك هاتی؛ گۆته‌ وی خه‌لكێ ل وێرێ كو وی پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیت وه‌كی ڤێ ده‌ستنڤێژێ گرت و پاشی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) مزگینی دا خه‌لكی كو: هه‌ر كه‌سێ ده‌ستنڤێژه‌كا وه‌كی ده‌ستنڤێژا وی بگریت، پاشی دوو ڕكاعه‌تێن نڤێژێ بكه‌ت، وه‌سا كو خوشوع تێدا هه‌بیت و دلێ وی یێ ئاماده‌ بیت، هنگی  خودێ دێ ل به‌رامبه‌ری ڤێ ده‌ستنڤێژگرتنا ته‌مام و ڤێ نڤێژا دلسۆز و ب تنێ بۆ خودێ؛ دێ گونه‌هێن وی یێن بووری هه‌مییان بۆ وی ژێبه‌ت.</t>
   </si>
   <si>
     <t>استحباب غسل اليدين قبل إدخالهما في الإناء في ابتداء الوضوء، وإن لم يكن قائمًا من النوم، فإن كان مستيقظًا من نوم الليل فيجب غسلهما.
 ينبغي للمعلم أنْ يَسلك أقرب الطرق إلى الفهم ورسوخ العلم لدى المتعلم، ومن ذلك التعليم بالفعل.
 ينبغي للمصلي دفع الخواطر المتعلِّقة بأشغال الدنيا، فتمام الصلاة وكمالها في حضور القلب فيها، وإلا فالأفكار يتعذر السلامة منها، فعليه أن يجاهد نفسه ولا يسترسل في ذلك.
 استحباب التيامن في الوضوء.
 مشروعية الترتيب بين التمضمض والاستنشاق والاستنثار.
@@ -1730,50 +1814,91 @@
   <si>
     <t>عائیشایا دایكا باوه‌رداران (خودێ ژێ ڕازی بیت) دبێژیت: ده‌مێ پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) سه‌رێ خۆ ژ به‌ر جه‌نابه‌تێ شویشتبا؛ ل ده‌ستپێكێ هه‌ردوو ده‌ستێن خۆ دشویشتن و ده‌ستنڤێژه‌ك دگرت وه‌كی وێ یا بۆ نڤێژێ دگریت، پاشی سه‌رێ خۆ دشویشت، ب ده‌ستێن خۆ ئاڤ دگه‌هانده‌ بنێ پرچا خۆ، ده‌مێ پشتڕاست دبوو كو ئاڤ یا گه‌هشتییه‌ پیستێ سه‌رێ وی، سێ جاران ئاڤ ب سه‌ر سه‌رێ خۆدا دكر، پاشی هه‌می له‌شێ خۆ دشویشت. عائیشایێ گۆت: من و پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هه‌ردووكان د ئێك ته‌ستدا سه‌رێ خۆ دشویشت و مه‌ هه‌ردووكان ئاڤ ژێ وه‌ردگرت.</t>
   </si>
   <si>
     <t>كانَ النبيُّ صلى الله عليه وسلم إذا أراد الغسل من الجنابة بَدأ بغسل يديه، 
 ثم يتوضأ كما يتوضأ للصلاة، ثم يُفيضُ الماءَ على جسدِه، ثم يُخَلِّلُ شَعَرَ رأسِه بيديه، حتى إذا ظَنَّ أنه وَصَلَ الماءُ إلى أُصُولِ الشعر، وأروى البَشَرةَ، صَبَّ الماءَ على رأسِهِ ثلاثَ مَرَّات ثم غَسَلَ باقي جسدِه. 
 وقالتْ عائشةُ رضي الله عنها: كنتُ أَغْتَسِلُ أنا ورسولُ اللَّهِ صلى الله عليه وسلم مِنْ إِنَاءٍ واحدٍ، نَغْرِفُ منه جميعًا.</t>
   </si>
   <si>
     <t>ده‌مێ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) سه‌رێ خۆ ژ به‌ر جه‌نابه‌تێ شویشتبا؛ ل ده‌ستپێكێ هه‌ردوو ده‌ستێن خۆ دشویشتن، پاشی ده‌ستنڤێژه‌ك دگرت وه‌كی وێ یا بۆ نڤێژێ دگریت، پاشی ئاڤ ب له‌شێ خۆدا دكر، پاشی ب ده‌ستێن خۆ ئاڤ دگه‌هانده‌ بنێ پرچا خۆ و تبلێن خۆ د ناڤ مویاندا دئینان و دبرن، هه‌تا ده‌مێ پشتڕاست دبوو كو ئاڤ یا گه‌هشتییه‌ بنێ مویان و پیستێ سه‌ری یێ ته‌ڕ بووی، پاشی سێ جاران ئاڤ ب سه‌ر سه‌رێ خۆدا دكر، پاشی له‌شێ خۆ یێ دی هه‌می دشویشت. عائیشایێ (خودێ ژێ ڕازی بیت) گۆت: من و پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هه‌ردووكان د ئێك ته‌ستدا سه‌رێ خۆ دشویشت و مه‌ هه‌ردووكان ئاڤ ژێ وه‌ردگرت.</t>
   </si>
   <si>
     <t>الغسل نوعان: مُجْزِئٌ وكامِلٌ، أمَّا الغسلُ المُجزئ فيَنْوي الإنسانُ الطهارةَ، ثم يُعَمِّمُ جسدَه بالماءِ مع المضمضةِ والاستنشاق، وأمَّا الغسل الكامل فيَغتَسل كما اغتسل النبي صلى الله عليه وسلم في هذا الحديث.
 تطلق الجنابة على كل مَن أَنْزَل المَنِيَّ، أو جامَعَ ولو لم ينزل.
 جواز نظر أحد الزوجين لعورة الآخر، وغسلهما من إناء واحد.</t>
   </si>
   <si>
     <t>خۆشویشتن (بۆ ڕاكرنا جه‌نابه‌تێ) دوو جۆره‌: یا فه‌ڕز و یا ته‌مام. هندیكه‌ یا فه‌ڕزه‌؛ ئه‌ڤه‌یه‌ مرۆڤ ئنیه‌تا پاقژبوونی بینیت و ئاڤێ ب سه‌ر هه‌می له‌شێ خۆدا بكەت و ئاڤێ د ده‌ڤ و دفنێن خۆ ژی وه‌ربده‌ت. به‌لێ خۆشویشتنا ته‌مام ئه‌وه‌ یا وه‌كی وێ بیت یا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) د ڤێ فه‌رمووده‌یێدا ئه‌نجامدای.
 جه‌نابه‌ت بۆ هه‌ر كه‌سه‌كی دهێته‌ گۆتن كو ئاڤا وی (مه‌نی) هاتبیته‌ خوار، یان جووتبوون كربیت هه‌تا ئه‌گه‌ر ئاڤ ژی ده‌رنه‌كه‌ڤیت.
 دروستییا سه‌حكرنا ژن و مێران بۆ عه‌وره‌تێ ئێك و خۆشویشتنا وان د ئێك ته‌ستدا.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3316</t>
   </si>
   <si>
+    <t>كان رسول الله صلى الله عليه وسلم إذا عطس وضع يده أو ثوبه على فيه، وخفض أو غض بها صوته</t>
+  </si>
+  <si>
+    <t>ده‌مێ پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دبێهنشی؛ ده‌ستێ خۆ یان جلكێ خۆ ددانا سه‌ر ده‌ڤێ خۆ و ده‌نگێ خۆ پێ نزم دكر</t>
+  </si>
+  <si>
+    <t>عن أبي هريرة رضي الله عنه قال: كان رسولُ الله صلى الله عليه وسلم إذا عَطَس وضَعَ يَدَه -أو ثوبَهُ- على فيهِ، وخَفَضَ -أو غضَّ- بها صوتَهُ.</t>
+  </si>
+  <si>
+    <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: ده‌مێ پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دبێهنشی؛ ده‌ستێ خۆ یان جلكێ خۆ ددانا سه‌ر ده‌ڤێ خۆ و ده‌نگێ خۆ پێ نزم دكر.</t>
+  </si>
+  <si>
+    <t>كان صلى الله عليه وسلم إذا عَطَس:
+أولًا: يضع يدَه، أو ثوبَه على فيه؛ لئلا يخرج من فيه أو أنفه شيء يؤذي جليسَه. 
+ثانيًا: يخفض صوته ولا يرفعه.</t>
+  </si>
+  <si>
+    <t>ده‌مێ پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دبێهنشی:
+ئێك: ده‌ستێ خۆ یان جلكێ خۆ ددانا سه‌ر ده‌ڤێ خۆ؛ دا كو چ تشت ژ ده‌ڤێ وی یان دفنا وی ده‌رنه‌كه‌ڤیت كو ئه‌و كه‌سێ د گه‌ل وی ڕوینشتی پێ نه‌خۆش ببیت.
+دوو: ده‌نگێ خۆ نزم دكر و بلند نه‌دكر.</t>
+  </si>
+  <si>
+    <t>بيان هديه صلى الله عليه وسلم في العطاس والاقتداء به في ذلك.
+استحباب وضع الثوب أو منديل ونحوه على فمه وأنفه إذا عطس لئلا يخرج منه شيء يؤذي جليسه.
+خفض الصوت بالعطاس مطلوب، وهو من كمال الأدب، ومن مكارم الأخلاق.</t>
+  </si>
+  <si>
+    <t>دیاركرنا ڕێبازا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ل ده‌مێ بێهنشینێ و چاڤلێكرنا وی د وێ چه‌ندێدا.
+سوننه‌ته‌ مرۆڤ ل ده‌مێ بێهنشینێ جلكه‌كی یان ده‌ستماله‌كێ و تشتێن وه‌كی وێ بدانیته‌ سه‌ر ده‌ڤ و دفنا خۆ، دا كو چ تشت ژ وی ده‌رنه‌كه‌ڤن كو ئه‌و كه‌سێ د گه‌ل وی ڕوینشتی پێ نه‌خۆش ببیت.
+نزمكرنا ده‌نگی ل ده‌مێ بێهنشینێ كارەكێ داخوازكری و باشه‌ و ئه‌و ژ تۆره‌ و ئاداب و ڕه‌وشتێن بلنده‌.</t>
+  </si>
+  <si>
+    <t>رواه أبو داود والترمذي وأحمد</t>
+  </si>
+  <si>
+    <t>[رواه أبو داود والترمذي وأحمد]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3317</t>
+  </si>
+  <si>
     <t>لعنة الله على اليهود والنصارى، اتخذوا قبور أنبيائهم مساجد</t>
   </si>
   <si>
     <t>لَعْنَةُ اللَّهِ عَلَى اليَهُودِ وَالنَّصَارَى، اتَّخَذُوا قُبُورَ أَنْبِيَائِهِمْ مَسَاجِدَ</t>
   </si>
   <si>
     <t>عن عائشة أم المؤمنين وعبد الله بن عباس رضي الله عنهما قالا: لَمَّا نَزَلَ بِرَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ طَفِقَ يَطْرَحُ خَمِيصَةً لَهُ عَلَى وَجْهِهِ، فَإِذَا اغْتَمَّ بِهَا كَشَفَهَا عَنْ وَجْهِهِ، فَقَالَ وَهُوَ كَذَلِكَ: «لَعْنَةُ اللَّهِ عَلَى اليَهُودِ وَالنَّصَارَى، اتَّخَذُوا قُبُورَ أَنْبِيَائِهِمْ مَسَاجِدَ» يُحَذِّرُ مَا صَنَعُوا.</t>
   </si>
   <si>
     <t>عائیشا و عه‌بدولڵاهێ كوڕێ عه‌باسی (خودێ ژ هه‌ردووكان ڕازی بیت) دبێژن: ده‌مێ نه‌خۆشییا مرنێ ل ده‌ڤ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) په‌یدا بووی، پارچه‌كا قوماشێ (خه‌میصه‌) دهاڤێته‌ سه‌ر ڕویێ خۆ، ڤێجا ده‌مێ پێ بێزار ببا و بێهن لێ ته‌نگ ببا ڕادكر و د وێ ڕه‌وشا دژواردا گۆت: «لَعْنَةُ اللَّهِ عَلَى اليَهُودِ وَالنَّصَارَى، اتَّخَذُوا قُبُورَ أَنْبِيَائِهِمْ مَسَاجِدَ»، ئانكو: ((نه‌فره‌تا خودێ ل جوهی و فه‌له‌یان (نه‌صارایان) بیت، ئه‌وان قه‌برێن پێغه‌مبه‌رێن خۆ كرنه‌ مزگه‌فت))، هشیاری ددا ژ وێ كریارا وان كری.</t>
   </si>
   <si>
     <t>تُخبِرُنا عائشةُ أم المؤمنين وابنُ عباس رضي الله عنهما أنه حينما حَضرتْ النبيَّ صلى الله عليه وسلم الوفاةُ جعل يضع قطعةَ قماشٍ على وجهه، فإذا صعُب عليه التَّنفُّس بسبب سكرات الموت أزالها عن وجهه، فقال في تلك الحال الشديدة: لَعَنَ اللهُ اليهود والنصارى، وطَرَدَهم من رحمته؛ وذلك لأنهم اتخذوا قبور أنبيائهم مساجد؛ وذلك بالبناء عليها أو الصلاة عندها أو إليها. ولولا خطورة الأمر لَمَا ذكره في مثل هذا المقام، لذا نهى النبيُّ صلى الله عليه وسلم أمتَه عن مشابهة ذلك الفعل؛ لأنه من فعل اليهود والنصارى، ولأنه ذريعة موصلة للشرك بالله عز وجل.</t>
   </si>
   <si>
     <t>عائیشه‌ و ئبن عه‌بباس (خودێ ژ هه‌ردووكان ڕازی بیت) بۆ مه‌ ڤه‌دگوهێزن كو ده‌مێ مرنا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) نێزیك بووی و كه‌ڤتییه‌ د سه‌كه‌راتێن مرنێدا، پارچه‌یه‌كا قوماشی ددانا سه‌ر ڕویێ خۆ، ده‌مێ بێهنا وی ته‌نگ دبوو ژ به‌ر سه‌كه‌را‌تێن مرنێ؛ ئه‌و قوماشه‌ ل سه‌ر ڕویێ خۆ ڕادكر و د وێ ڕه‌وشا گراندا گۆت: خودێ نه‌فره‌تێن خودێ ل جوهی و فه‌له‌یان بن ژ دلوڤانییا خودێ دویرببن ؛ ژ به‌ر كو وان ل سه‌ر قه‌برێن پێغه‌مبه‌رێن خۆ مزگه‌فت ئاڤاكرن، و ئه‌گه‌ر ئه‌ڤ چه‌نده‌ یا مه‌زن و مه‌ترسیدار نه‌با؛ پێغه‌مبه‌ری د وێ ڕه‌وشا گراندا به‌حس نه‌دكر، له‌وا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ئوممه‌تا خۆ ژ هندێ پاشڤه‌بر كو وه‌كی وان بكه‌ن، چونكی ئه‌ڤه‌ كارێ جوهی و فه‌له‌یانه‌ و ڕێكه‌كه‌ مرۆڤی دگه‌هینیته‌ شركێ بۆ خودایێ مه‌زن.</t>
   </si>
   <si>
     <t>أن هذا من وصاياه الأخيرة مما يدل على أهميتها والعناية بها.
 النهي الأكيد، والتحريم الشديد من اتخاذ القبور مساجد، وقصد الصلاة عندها غير صلاة الجنازة؛ فذلك ذريعة إلى تعظيم الميت والطواف بقبره والتمسح بأركانه والنداء باسمه، وكل ذلك من الشرك ووسائله.
 شدة اهتمام رسول الله صلى الله عليه وسلم واعتنائه بالتوحيد وخوفِه مِن تعظيم القبور؛ لأن ذلك يفضي إلى الشرك.
 أن الله -تعالى- صان نبيه -عليه الصلاة والسلام- عن أن يُعْمَلَ الشرك عند قبره، فألهم أصحابه ومن بعدهم، أن يصونوا قبره من أن يبرز.
 النهي عن التشبه باليهود والنصارى، وأن البناء على القبور من سننهم.
 من اتخاذ القبور مساجد الصلاة عندها وإليها، ولو لم يُبْنَ مسجدٌ.</t>
   </si>
@@ -2126,80 +2251,107 @@
   <si>
     <t>((هندی خودێیه‌ غیره‌تێ دبه‌ت، و هندی باوه‌رداره‌ غیره‌تێ دبه‌ت، غیره‌تا خودێ ئه‌وه‌ كو باوه‌ردار ئه‌وێ كریارێ ئه‌نجام بده‌ت یا خودێ ل سه‌ر وی حه‌رام كری))</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قال: قال رَسُولُ الله صلى الله عليه وسلم: «إِنَّ اللهَ يَغَارُ، وَإِنَّ الْمُؤْمِنَ يَغَارُ، وَغَيْرَةُ اللهِ أَنْ يَأْتِيَ الْمُؤْمِنُ مَا حَرَّمَ عَلَيْهِ».</t>
   </si>
   <si>
     <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((هندی خودێیه‌ غیره‌تێ دبه‌ت، و هندی باوه‌رداره‌ غیره‌تێ دبه‌ت، غیره‌تا خودێ ئه‌وه‌ كو باوه‌ردار ئه‌وێ كریارێ ئه‌نجام بده‌ت یا خودێ ل سه‌ر وی حه‌رام كری)).</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ الله يغار ويُبْغِضُ ويَكره، كما أن المؤمن يغار ويبغض ويكره، وأنَّ سببَ غيرةِ الله أنْ يأتيَ المؤمن ما حَرَّمَ الله عليه من الفواحش كالزنا واللواط والسرقة وشرب الخمر وغيرها من الفواحش.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) مه‌ ئاگه‌هدار دكه‌ت كو خودایێ مه‌زن غیره‌تێ دبه‌ت و كه‌ربێن وی ڤه‌دبن و حه‌ز ژێ ناكه‌ت، هه‌روه‌كی چاوا باوه‌ردار غیره‌تێ دبه‌ت و كه‌ربێن وی ڤه‌دبن و حه‌ز ژ هنده‌ك تشتان ناكه‌ت (بێێ كو ئه‌ڤ سالوخه‌تێن وان وه‌كی ئێك بن)، ئه‌گه‌رێ غیره‌تا خودێ ژی ئه‌وه‌ ده‌مێ باوه‌ردار وان كریارێن پیس ئه‌نجام دده‌ت یێن خودێ حه‌رام كرین، وه‌كی زینایێ و نێربازیێ و دزیێ و ڤه‌خوارنا عه‌ره‌قێ و كریارێن دی یێن پیس.</t>
   </si>
   <si>
     <t>الحذر من غضب الله وعقوبته إذا انتُهِكت مَحارِمُه.</t>
   </si>
   <si>
     <t>هشیاربوون ژ توڕه‌بوونا خودێ و سزایێ وی ده‌مێ حه‌رامكریێن وی دهێنه‌ بنپێكرن.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3354</t>
   </si>
   <si>
+    <t>لتتبعن سنن الذين من قبلكم، شبرا بشبر، وذراعا بذراع</t>
+  </si>
+  <si>
+    <t>هوین دێ ل دویڤ ڕێکا ملله‌تێن به‌ری خۆ چن، بهۆست بهۆست و گه‌ز گه‌ز</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَتَتَّبِعُنَّ سَنَنَ الَّذِينَ مِنْ قَبْلِكُمْ، شِبْرًا بِشِبْرٍ، وَذِرَاعًا بِذِرَاعٍ، حَتَّى لَوْ دَخَلُوا فِي جُحْرِ ضَبٍّ لَاتَّبَعْتُمُوهُمْ» قُلْنَا: يَا رَسُولَ اللهِ آلْيَهُودَ وَالنَّصَارَى؟ قَالَ: «فَمَنْ؟».</t>
+  </si>
+  <si>
+    <t>ئه‌بو سه‌عیدێ خودری (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: «هوین دێ ل دویڤ ڕێکا ملله‌تێن به‌ری خۆ چن، بهۆست بهۆست و گه‌ز گه‌ز، هه‌تا ئه‌گه‌ر ئه‌و چووبنه‌ د ناڤ كۆنا بزنمشكی ژیڤه‌؛ هوین دێ هه‌ر ل دویڤ چن». مه‌ گۆت: ئه‌ی پێغه‌مبه‌رێ خودێ؛ مه‌ره‌ما ته‌ جوهی و فه‌له‌نه‌؟ گۆت: «پا كینه‌؟».</t>
+  </si>
+  <si>
+    <t>يُخبِرُ صلى الله عليه وسلم بما يكون عليه حال بعض أمته بعد زمانه، وهي متابعة طريقة اليهود والنصارى في عقائدهم وأفعالهم وعاداتهم وتقاليدهم متابعة دقيقة شديدة شبرًا بشبرٍ، وذراعًا بذراعٍ، حتى لو دخلوا جحر ضب لدخله هؤلاء وراءهم.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ده‌نگوباسی دده‌ت ده‌رباره‌ی ڕه‌وشا هنده‌ك كه‌سان ژ ئوممه‌تا وی پشتی وی، كو دێ چاڤلێكرنا جوهی و فه‌له‌یان كه‌ن د بیروباوه‌ر و كریار و نه‌ریتێن واندا ب شێوه‌یه‌كێ گه‌له‌ك هویر و دێ بهۆست بهۆست و گه‌ز گه‌ز ل دویڤ وان چن، هه‌تا ئه‌گه‌ر ئه‌و چووبنه‌ د ناڤ كۆنا بزنمشكیڤه‌؛ ئه‌ڤه ژی‌ دێ ل دویڤ وان چن.</t>
+  </si>
+  <si>
+    <t>علمٌ من أعلام نبوَّته حيث أخبر بذلك قبل وقوعه فوقع كما أخبر.
+النهي عن تشبُّه المسلمين بالكفار، سواء في عقائدهم أو عباداتهم أو أعيادهم أو أزيائهم الخاصة بهم.
+توضيح الأشياء المعنوية بالأمثلة الحسية من أساليب التعليم في الإسلام.
+الضب: حيوان جحره شديد الظلمة نَتِنُ الريح، وهو من الزواحف يكثر في الصحاري، ووجه التخصيص بجحر الضب: شدة ضيقه ورداءته، ومع ذلك فإنهم -لاقتفائهم آثارهم واتباعهم طرائقهم- لو دخلوا في مثل هذا الضيق الرديء لوافقوهم! والله المستعان.</t>
+  </si>
+  <si>
+    <t>ئه‌ڤه‌ نیشانه‌كه‌ ژ نیشانێن پێغه‌مبه‌رینییا وی، چونكی به‌ری چێببیت به‌حس كر و پاشی هه‌روه‌كی وی گۆتی چێبوو.
+پاشڤه‌برن ژ چاڤلێكرنا موسلمانان بۆ كافران، چ د بیروباوه‌راندا بیت یان د په‌رستن و جه‌ژن و جلكێن وان یێن تایبه‌تدا بیت.
+ڕوهنكرنا تشتێن مه‌عنه‌وی ب مه‌ته‌ل و نموونه‌یێن هه‌ستیاری؛ ژ شێوازێن فێركرنێیه‌ د ئیسلامێدا.
+بزنمشك (الضب): گیانه‌وه‌ره‌كه‌ كۆنا وی گه‌له‌ك یا تاڕی و بێهن گه‌نی و پیسه‌ و ئه‌و ئێك ژ گیانه‌وه‌رێن خشۆكه‌ و ل بیابان یێ مشه‌یه‌، لایه‌نێ تایبه‌تكرن و مه‌ته‌ل ئینانێ ب كۆنا بزنمشكی ئه‌ڤه‌یه‌: كو ئه‌و هند یا ته‌نگ و خرابه‌، د گه‌ل هندێ ژی ژ به‌ر كو موسلمان دێ ل دویڤ ڕێكا كافران چن، ئه‌گه‌ر ئه‌و بچنه‌ د جهه‌كێ وه‌سا ته‌نگ و خراب ژیڤه‌؛ ئه‌ڤ موسلمانه‌‌ دێ ل دویڤ وان چن! و خودێ هاریكار بیت.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3355</t>
+  </si>
+  <si>
     <t>من حلف بغير الله فقد كفر أو أشرك</t>
   </si>
   <si>
     <t>((هه‌ر كه‌سێ سویند ب تشته‌كێ دی ژ بلی خودێ بخۆت، ئه‌ڤه‌ وی كوفر یان شرك كر))</t>
   </si>
   <si>
     <t>عن ابْنِ عُمَرَ رضي الله عنهما أنه سَمِعَ رَجُلًا يَقُولُ: لَا وَالْكَعْبَةِ، فَقَالَ ابْنُ عُمَرَ: لَا يُحْلَفُ بِغَيْرِ اللَّهِ، فَإِنِّي سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَنْ حَلَفَ بِغَيْرِ اللهِ فَقَدْ كَفَرَ أَوْ أَشْرَكَ».</t>
   </si>
   <si>
     <t>ژ ئبن عومه‌ری (خودێ ژ هه‌ردووکان ڕازی بیت) كو وی گوھ ل زه‌لامه‌كی بوو دگۆت: نه‌خێر ئه‌ز ب كه‌عبێ سویند دخۆم، ئینا ئبن عومه‌ری گۆت: چێنابیت سویند ب تشه‌كێ دی ژ بلی خودێ بهێته‌ خوارن، چونكی من گوھ ل پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بوو دگۆت: ((هه‌ر كه‌سێ سویند ب تشته‌كێ دی ژ بلی خودێ بخۆت، ئه‌ڤه‌ وی كوفر یان شرك كر)).</t>
   </si>
   <si>
     <t>يُخبر النبيُّ صلى الله عليه وسلم أنَّ مَن حَلَف بغير الله وأسمائه وصفاته فقد كَفرَ بالله أو أشرك؛ لأن الحَلِفَ يقتضي تَعظيمَ المحلوفِ به، والعظمةُ إنَّما هي للهِ وحْدَه؛ فلا يُحلَفُ إلَّا باللهِ وأسمائِه وصِفاتِه سُبحانَه، وهذا الحلف من الشرك الأصغر؛ لكن لو أنَّ الحالِفَ عظَّم ما حَلَف به كتَعظيمِ اللهِ تعالى أو أشدَّ؛ فحينئذٍ يكونُ مِن الشِّركِ الأكبرِ.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حس ل وێ چه‌ندێ دكه‌ت كو هه‌ر كه‌سێ ژ بلی خودێ و باشناڤ و سالۆخه‌تێن وی، سویند ب تشته‌كێ دی بخۆت؛ ئه‌ڤه‌ مسوگه‌ر وی كوفر یان شرك كر، چونكی ب ڕاستی سویندخوارن دخوازیته‌ مه‌زنكرنا وی تشتێ سویند پێ هاتییه‌ خوارن و مه‌زناهی ب تنێ بۆ خودێیه‌، له‌وا چێنابیت ژ بلی خودێ و باشناڤ و سالۆخه‌تێن وی، سویند ب تشته‌كێ دی بهێته‌ خوارن. ئه‌ڤ سویندخوارنه‌ ژ جۆرێ شركا بچویكتره‌، به‌لێ ئه‌گه‌ر ئه‌و كه‌سێ سویند دخۆت ئه‌و تشتێ سویند پێ دخۆت وه‌كی خودێ مه‌زنكر یان هێتشا ژ خودێ ژی مه‌زنتر لێ كر؛ ل ڤی ده‌می ئه‌ڤ سویندخوارنه‌ دێ بیته‌ ژ جۆرێ شركا مه‌زنتر (و دێ مرۆڤ پێ ژ ئیسلامێ ده‌ركه‌ڤیت).</t>
   </si>
   <si>
     <t>التعظيم بالحلف حقّ لله سبحانه وتعالى فلا يُحلَف إلا بالله وأسمائه وصفاته.
 حرص الصحابة على الأمر بالمعروف والنهي عن المنكر، وخصوصًا إذا كان المنكر مما يتعلق بالشرك أو الكفر.</t>
   </si>
   <si>
     <t>مه‌زنكرن ب سویندخوارنێ ب تنێ مافێ خودێیه‌، له‌وا چێنابیت ژ بلی خودێ و باشناڤ و سالۆخه‌تێن وی، سویند ب تشته‌كێ دی بهێته‌ خوارن.
 صه‌حابی گه‌له‌ك د ڕژدبوون ل سه‌ر فه‌رمانكرنا ب باشییێ و پاشڤه‌برنا ژ خرابییێ، نه‌خاسمه‌ ئه‌گه‌ر خرابی ژ وی جۆری با یێ گرێدایی ب شركێ یان كوفرێڤه‌.</t>
-  </si>
-[...4 lines deleted...]
-    <t>[رواه أبو داود والترمذي وأحمد]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3359</t>
   </si>
   <si>
     <t>لا تدخلون الجنة حتى تؤمنوا، ولا تؤمنوا حتى تحابوا، أولا أدلكم على شيء إذا فعلتموه تحاببتم؟ أفشوا السلام بينكم</t>
   </si>
   <si>
     <t>((هوین ناچنه‌ به‌حه‌شتێ هه‌تا باوه‌رییێ نه‌ئینن، و باوه‌رییا هه‌وه‌ كامل نابیت هه‌تا حه‌ز ژ ئێكودوو نه‌كه‌ن، ئه‌رێ ما ئه‌ز به‌رێ هه‌وه‌ نه‌ده‌مه‌ تشته‌كی ئه‌گه‌ر هوین ئه‌نجام بده‌ن دێ حه‌ز ژ ئێكودوو كه‌ن؟ سلاڤێ د ناڤبه‌را خۆدا به‌لاڤ بكه‌ن))</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا تَدْخُلُونَ الْجَنَّةَ حَتَّى تُؤْمِنُوا، وَلَا تُؤْمِنُوا حَتَّى تَحَابُّوا، أَوَلَا أَدُلُّكُمْ عَلَى شَيْءٍ إِذَا فَعَلْتُمُوهُ تَحَابَبْتُمْ؟ أَفْشُوا السَّلَامَ بَيْنَكُمْ».</t>
   </si>
   <si>
     <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((هوین ناچنه‌ به‌حه‌شتێ هه‌تا باوه‌رییێ نه‌ئینن، و باوه‌رییا هه‌وه‌ كامل نابیت هه‌تا حه‌ز ژ ئێكودوو نه‌كه‌ن، ئه‌رێ ما ئه‌ز به‌رێ هه‌وه‌ نه‌ده‌مه‌ تشته‌كی ئه‌گه‌ر هوین ئه‌نجام بده‌ن دێ حه‌ز ژ ئێكودوو كه‌ن؟ سلاڤێ د ناڤبه‌را خۆدا به‌لاڤ بكه‌ن)).</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنه لن يدخل الجنة إلا المؤمنون، ولا يكتمل الإيمان ولا يَصلُحُ حَالَ المجتمعِ المسلم حتى يُحِبَّ بعضُهم بعضًا. 
 ثم أَرْشَدَ النبيُّ صلى الله عليه وسلم إلى أفضلِ الأُمور التي بها تَعُمُّ المَحبةُ، وهي إفشاء السلام بين المسلمين، الذي جعله الله تحية لعباده.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار كر كو كه‌س ناچیته‌ به‌حه‌شتێ ژ بلی باوه‌رداران، و باوه‌ری ته‌مام نابیت و ڕه‌وشا جڤاكێ موسلمانان باش نابیت هه‌تا حه‌زژێكرن د ناڤبه‌را واندا په‌یدا نه‌بیت. پاشی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ڕێكا باشترین كاری نیشا موسلمانان دا كو حه‌زژێكرنێ به‌لاڤ دكه‌ت، ئه‌و ژی به‌لاڤكرنا سلاڤێیه‌‌ د ناڤبه‌را موسلماناندا، ئه‌و سلاڤا خودێ كرییه‌ سلاڤا عه‌بدێن خۆ.</t>
   </si>
   <si>
     <t>دخول الجنة لا يكون إلّا بالإيمان.
@@ -2605,50 +2757,143 @@
   </si>
   <si>
     <t>ژ عومەرێ كوڕێ خه‌طابی (خودێ ژێ ڕازی بیت) گۆت کو: وی گوھ ل پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) بوو دگۆت: ((هوین زێده‌گاڤییێ د په‌سنكرنا مندا نه‌كه‌ن و من ژ ئاستێ من مه‌زنتر لێ نه‌كه‌ن وه‌كی فه‌ڵه‌یان زێده‌گاڤی د عیسایێ كوڕێ مه‌ریه‌مێدا كری، چونكی ئه‌ز ب تنێ عه‌بدێ خودێ مه‌، له‌وا هوین بێژین: عه‌بدێ خودێیه‌ و پێغه‌مبه‌رێ وییه‌)).</t>
   </si>
   <si>
     <t>ينهى النبي صلى الله عليه وسلم عن الإفراط ومجاوزة الحد الشرعي في مدحه ووصفه بأوصاف الله تعالى وأفعاله الخاصة به، أو أنه يعلم الغيب، أو يدعا مع الله، كما فعلت النصارى مع عيسى ابن مريم عليه السلام. 
 ثم بين أنه عبد من عباد لله، وأمر بأن نقول عنه: عبد الله ورسوله.</t>
   </si>
   <si>
     <t>پێغەمبەر (صەلات و سەلامێن خودێ ل سەر بن) پاشڤه‌برنێ ژ زێده‌گاڤیكرن و ده‌ربازكرنا سنوورێ شه‌رعی دكه‌ت د په‌سن و سالۆخه‌تكرنا وی ب هنده‌ك سالۆخه‌تێن تایبه‌ت ب خودایێ مه‌زن و كاروكریارێن ویڤه‌، یان ب وێ ئێكێڤه‌ كو ئه‌و غه‌یبێ دزانیت، یان د گه‌ل خودێ دوعا ژ وی ژی بهێنه‌ كرن و گازی وی ژی بهێته‌ كرن، هه‌روه‌كی كا چاوا فه‌ڵه‌یان ئه‌ڤ كاره‌ د گه‌ل عیسایێ كوڕێ مه‌ریه‌مێ (سلاڤ لێ بن) كری. پاشی دیار كر كو ئه‌و عه‌بده‌كه‌ ژ عه‌بدێن خودێ و فه‌رمان ل مه‌ كر ئه‌م ده‌رباره‌ی وی بێژین: عه‌بدێ خودێ و پێغه‌مبه‌رێ وییه‌.</t>
   </si>
   <si>
     <t>التحذير من مُجاوزةِ الحد الشرعي في التعظيم والمدح؛ لأن ذلك يُفضي إلى الشرك.
 ما حذَّر منه النبي صلى الله عليه وسلم قد وقع في هذه الأمة، فغَلَتْ طائفة بالرسول الله صلى الله عليه وسلم، وطائفة في أهل البيت، وطائفة في الأولياء، فوقعوا في الشرك.
 وَصَفَ رسولُ الله صلى الله عليه وسلم نفسَه بأنه عبدُ الله؛ ليبيِّن أنه عبدٌ مَربوبٌ لله لا يجوز أن يُصرفَ له شيءٌ من خصائص الرب.
 وَصَفَ رسولُ الله صلى الله عليه وسلم نفسه بأنه رسولُ الله؛  ليبين أنه رسولٌ مُرسلٌ من عند الله فيجبُ تصديقُه ومتابعتُه.</t>
   </si>
   <si>
     <t>هشیاركرن ژ ده‌ربازكرنا سنوورێ شه‌رعی د مه‌زنكرن و په‌سنكرنێدا، چونكی ئه‌ڤ چه‌نده‌ دێ سه‌ركێشیت بۆ شركێ.
 ئه‌و تشتێ پێغەمبەری (صەلات و سەلامێن خودێ ل سەر بن) هشیاركرن ژێ كری؛ د ناڤ ڤێ ئوممه‌تێدا په‌یدا بوو، ڤێجا كۆمه‌كێ زێده‌گاڤی د پێغەمبەرێ خودێدا كر (صەلات و سەلامێن خودێ ل سەر بن)، كۆمه‌كا دی زێده‌گاڤی د مالباتا ویدا كر، كۆمه‌كا دی زێده‌گاڤی د وه‌لییێن خودێدا كر و ب ڤی كارێ خۆ كه‌ڤتنه‌ د شركێدا.
 پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) خۆ وه‌سا سالۆخه‌تكر كو ئه‌و عه‌بدێ خودێیه‌، ئه‌ڤه‌ ژی بۆ هندێ دا دیار بكه‌ت كو ئه‌و ژی ئێك ژ عه‌بدێن خودێیه‌ و چێنابیت تشته‌ك ژ تایبه‌تمه‌ندییێن خودێ بۆ وی بهێنه‌ دانان.
 پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) خۆ وه‌سا سالۆخه‌تكر كو ئه‌و پێغه‌مبه‌رێ خودێیه‌، ئه‌ڤه‌ ژی بۆ هندێ دا دیار بكه‌ت كو ئه‌و پێغه‌مبه‌ره‌كه‌ یێ ژ ده‌ڤ خودێ هاتییه‌ هنارتن، له‌وا پێدڤییه‌ بهێته‌ ڕاستده‌رئێخستن و دویڤچوونا وی بهێته‌ كرن.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3406</t>
+  </si>
+  <si>
+    <t>لا عدوى ولا طيرة، ولا هامة ولا صفر، وفر من المجذوم كما تفر من الأسد</t>
+  </si>
+  <si>
+    <t>عه‌دوا (ڤه‌گوهاستنا نه‌خۆشییێ ژ ئێكی بۆ ئێكی ب خۆرستی ئانكو ئه‌و ب خۆ كارتێكرنێ بكه‌ت بێی حه‌زا خودێ ل سه‌ر بیت) نينه‌ (به‌لكی ئه‌و ب حه‌زا خودێیه‌)، طيه‌ره‌ (فالگرتن ب بالنده‌یان و تشتێن دی) نينه‌، هامه (باوه‌رییا ب گیانێ مرییان يان مرۆڤێن خراب) نينه‌، و صه‌فه‌ر (كو هه‌یڤا صه‌فه‌رێیه‌ یا ناڤدار، ئه‌وان باوه‌ری هه‌بوو ئه‌ڤ هه‌یڤه‌ باشی و خرابییان د گه‌ل خۆ دئینیت) نينه‌، و ژ كه‌سێ تووشی نه‌خۆشییا (جوزام)ـێ بووی بڕه‌ڤه‌ وه‌كی چاوا تو ژ شێری دڕه‌ڤی</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لاَ عَدْوَى وَلاَ طِيَرَةَ، وَلاَ هَامَةَ وَلاَ صَفَرَ، وَفِرَّ مِنَ المَجْذُومِ كَمَا تَفِرُّ مِنَ الأَسَدِ».</t>
+  </si>
+  <si>
+    <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: «عه‌دوا (ڤه‌گوهاستنا نه‌خۆشییێ ژ ئێكی بۆ ئێكی ب خۆرستی ئانكو ئه‌و ب خۆ كارتێكرنێ بكه‌ت بێی حه‌زا خودێ ل سه‌ر بیت) نينه‌ (به‌لكی ئه‌و ب حه‌زا خودێیه‌)، طيه‌ره‌ (فالگرتن ب بالنده‌یان و تشتێن دی) نينه‌، هامه (باوه‌رییا ب گیانێ مرییان يان مرۆڤێن خراب) نينه‌، و صه‌فه‌ر (كو هه‌یڤا صه‌فه‌رێیه‌ یا ناڤدار، ئه‌وان باوه‌ری هه‌بوو ئه‌ڤ هه‌یڤه‌ باشی و خرابییان د گه‌ل خۆ دئینیت) نينه‌، و ژ كه‌سێ تووشی نه‌خۆشییا (جوزام)ـێ بووی بڕه‌ڤه‌ وه‌كی چاوا تو ژ شێری دڕه‌ڤی».</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم بعضَ أمور الجاهلية تحذيرًا منها، وبيانًا أن الأمر بيد الله، وأنه لا يكون شيء إلا بأمره وتقديره، وهي: 
+الأول: كان أهل الجاهلية يظنون أن المرض يُعدي بنفسه؛ فنهى صلى الله عليه وسلم عن الاعتقاد بانتقال المرض من المريض إلى غيره بطبعه؛ فالله هو المتصرف في الكون؛ وهو الذي ينزل الداء ويرفعه، ولا يحدُث ذلك إلا بإرادته وتقديره. 
+الثاني: كان أهل الجاهلية إذا خرجوا لسفر أو تجارة، زجروا الطير، فإن طار جهة اليمين استبشروا، وإن طار جهة اليسار تشاءموا ورجعوا، فنهى صلى الله عليه وسلم عن هذا التشاؤم بالطير، وبيَّن أنه اعتقاد باطل. 
+الثالث: كان أهل الجاهلية يقولون: إذا وقع طائر البومة على دار حصل لأهله مصيبة؛ فنهى صلى الله عليه وسلم عن التشاؤم بذلك. 
+الرابع: نهى عن التشاؤم بشهر صفر، وهو الشهر الثاني من الأشهر القمرية. وقيل صفر هو: حيةٌ تكون في البطن تصيب الماشية والناس، يزعمون أنها أشد عدوى من مرض الجَرَب؛ فنفى هذا الاعتقاد.
+الخامس: أمر بالابتعاد عن المصاب بمرض الجذام كما تبتعد عن حيوان الأسد، وذلك احتياطٌ للنفس وطلبٌ لها السلامة وفعلٌ للأسباب التي أمر الله بها، والجذام: مرض تتآكل منه أعضاء الإنسان.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هنده‌ك كارێن سه‌رده‌مێ نه‌زانینێ (جاهلییه‌تێ) ڕوهنكرن دا مه‌ ژێ هشیار بكه‌ت و دیار بكه‌ت كو هه‌می تشت یێ د ده‌ستێ خودێدا و چ تشت بێی فه‌رمان و قه‌دره‌ا وی چێنابن، ئه‌و ژی ئه‌ڤه‌نه‌:
+ئێك: خه‌لكێ سه‌رده‌مێ نه‌زانینێ وه‌سا دزانی كو نه‌خۆشی ب خۆ و ب سروشتێ خۆ ڤه‌دگریت، ئینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) پاشڤه‌برن ژ ڤێ باوه‌ڕییێ كر كو نه‌خۆشی ب سروشتێ خۆ ژ كه‌سێ نه‌خۆش بۆ كه‌سێ دی دهێته‌ ڤه‌گوهاستن، چونكی خودێیه‌ جیهانێ ب ڕێڤه‌ دبه‌ت، ئه‌وه‌ یێ نه‌خۆشییێ دهنێریت و ڕادكه‌ت و ئه‌و چێنابیت بێی حه‌ز و ئیرادە و قه‌ده‌را وی.
+دوو: خه‌لكێ سه‌رده‌مێ نه‌زانینێ ده‌مێ دا چنه‌ گه‌شتێ یان بازرگانییێ، بالنده‌یه‌ك دفڕاند، ڤێجا ئه‌گه‌ر به‌ره‌ڤ لایێ ڕاستێ چووبا؛ دگۆتن خێر و باشی یا د ڤێ چه‌ندێدا هه‌ی‌، و ئه‌گه‌ر به‌ره‌ڤ لایێ چه‌پێ چووبا؛ دگۆتن بێئیفله‌حی و خرابی یا تێدا و پاشڤه‌ دزڤڕین، ڤێجا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ئه‌و ژ ڤێ هزرێ پاشڤه‌برن كو بێئیفله‌حییێ د بالنده‌یاندا ببینن و دیار كر كو ئه‌ڤه‌ باوه‌رییه‌كا پویچ و باتله‌‌.
+سێ: خه‌لكێ سه‌رده‌مێ نه‌زانینێ دگۆت ئه‌گه‌ر بالنده‌یێ (بوم)ـێ ل سه‌ر خانییه‌كی دادا و ڕوینشت، دێ به‌لایه‌ك ب سه‌ر خودانێن وی خانیدا هێت، پێغه‌مبه‌ری ژی (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ئه‌ڤ باوه‌رییه‌ ڕه‌دكر و نه‌هێلا.
+چار: دیسان پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) پاشڤه‌برن ژ هندێ كر مرۆڤی باوه‌ری هه‌بیت هه‌یڤا صه‌فه‌رێ بێئیفله‌حی یا تێدا هه‌ی کو ئەوژی هەیڤا دووێیە ژ هەیڤێن قەمەری. هاتییه‌ گۆتن ژی كو (صه‌فه‌ر) كرمه‌كه‌ د زكیدا تووشی په‌زی و مرۆڤان دبیت و زویتر ڤه‌دگریت ژ نه‌خۆشییا گوڕیبوونێ، ڤێجا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ئه‌ڤ باوه‌رییه‌ ژی پویچ كر.
+پێنچ: فه‌رمان كر ب دویركه‌ڤتنێ ژ كه‌سێ تووشی نه‌خۆشییا جوزامێ بووی (كو تێدا ئه‌ندامێن مرۆڤی دوه‌ڕمن و دپه‌قن)، هه‌روه‌كی چاوا مرۆڤ ژ شێری دڕه‌ڤیت، ئه‌ڤه‌ ژی بۆ پاراستنا نه‌فسێ و ساخلەمییا وێیە و گرتنه‌به‌را وان ئه‌گه‌رانه‌ یێن خودێ فه‌رمان پێ كری.</t>
+  </si>
+  <si>
+    <t>وجوب التوكل على الله والاعتماد عليه، وفعل الأسباب المشروعة.
+وجوب الإيمان بقضاء الله وقدره، وأن الأسباب بيد الله وهو الذي يجريها أو يسلب تأثيرها.
+إبطال ما يفعله بعض الناس من التشاؤم بالألوان، كالأسود والأحمر، أو بعض الأرقام والأسماء والأشخاص وذوي العاهات.
+في النهي عن القرب من المجذوم ومثله أصحاب الأمراض المعدية؛ هو من الأسباب التي أجرى الله العادة بأنها تفضي إلى مسبباتها؛ فالأسباب لا تستقل بذاتها، بل الله هو الذي إن شاء سلبها قواها فلا تؤثر شيئًا، وإن شاء أبقاها فأثرت.</t>
+  </si>
+  <si>
+    <t>فه‌ربوونا خۆهێلانا ب هیڤییا خودێڤه‌ (ته‌وەكولێ)، د گه‌ل ئه‌نجامدانا ئه‌گه‌رێن دروست یێن شه‌رعی.
+فه‌ربوونا باوه‌ریئینانێ ب قه‌زا و قه‌ده‌را خودێ و كو ئه‌گه‌ر هه‌می یێن د ده‌ستێ خودێدا، ئه‌وه‌ كارتێكرنێ دكه‌‌ته د‌ واندا یان ژێ دبه‌ت.
+پویچكرنا وی كارێ هنده‌ك ژ خه‌لكی دكه‌ن ژ دیتنا بێئیفله‌حییێ د ڕه‌نگاندا، وه‌كی ڕه‌نگێ ڕه‌ش یان سۆر، یان هنده‌ك ژماره‌یان یان ناڤان یان كه‌سێن كێمئه‌ندام.
+پاشڤه‌برن ژ نێزیكبوونا ل كه‌سێ تووشی نه‌خۆشییێن ڤه‌گر بووی؛ ژ وان ئه‌گه‌رانه‌ یێن خودێ وه‌سا داناین كو دبنه‌ ئه‌گه‌ر بۆ تووشبوونا كه‌سێن دی، ڤێجا ئه‌گه‌ر ب خۆ چ نینن، به‌لكی ئه‌گه‌ر خودێ بڤێت كارتێكرنێ ژێ دبه‌ت و ئه‌گه‌ر بڤێت دێ كارتێكرنێ تێدا هێلیت و ئه‌و دێ كارتێكرنێ كه‌ن.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3407</t>
+  </si>
+  <si>
+    <t>فوالله لأن يهدي الله بك رجلا واحدا، خير لك من أن يكون لك حمر النعم</t>
+  </si>
+  <si>
+    <t>چونكی ئه‌ز ب خودێ كه‌مه‌ ئه‌گه‌ر خودێ ب ڕێكا ته‌ زه‌لامه‌كێ ب تنێ ب هیدایه‌ت بینیت؛ بۆ ته‌ باشتره‌ ژ هندێ كو حێشترێن سۆر (كو گرانترین مالێ عه‌ره‌بان بوو) بۆ ته‌‌بن</t>
+  </si>
+  <si>
+    <t>عَنْ سَهْلُ بْنُ سَعْدٍ رَضِيَ اللَّهُ عَنْهُ أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ يَوْمَ خَيْبَرَ: «لَأُعْطِيَنَّ هَذِهِ الرَّايَةَ غَدًا رَجُلًا يَفْتَحُ اللَّهُ عَلَى يَدَيْهِ، يُحِبُّ اللَّهَ وَرَسُولَهُ وَيُحِبُّهُ اللَّهُ وَرَسُولُهُ»، قَالَ: فَبَاتَ النَّاسُ يَدُوكُونَ لَيْلَتَهُمْ أَيُّهُمْ يُعْطَاهَا، فَلَمَّا أَصْبَحَ النَّاسُ غَدَوْا عَلَى رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كُلُّهُمْ يَرْجُو أَنْ يُعْطَاهَا، فَقَالَ: «أَيْنَ عَلِيُّ بْنُ أَبِي طَالِبٍ؟» فَقِيلَ: هُوَ يَا رَسُولَ اللَّهِ يَشْتَكِي عَيْنَيْهِ، قَالَ: «فَأَرْسِلُوا إِلَيْهِ»، فَأُتِيَ بِهِ فَبَصَقَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِي عَيْنَيْهِ وَدَعَا لَهُ، فَبَرَأَ حَتَّى كَأَنْ لَمْ يَكُنْ بِهِ وَجَعٌ، فَأَعْطَاهُ الرَّايَةَ، فَقَالَ عَلِيٌّ: يَا رَسُولَ اللَّهِ، أُقَاتِلُهُمْ حَتَّى يَكُونُوا مِثْلَنَا؟ فَقَالَ: «انْفُذْ عَلَى رِسْلِكَ حَتَّى تَنْزِلَ بِسَاحَتِهِمْ، ثُمَّ ادْعُهُمْ إِلَى الإِسْلاَمِ، وَأَخْبِرْهُمْ بِمَا يَجِبُ عَلَيْهِمْ مِنْ حَقِّ اللَّهِ فِيهِ، فَوَاللَّهِ لَأَنْ يَهْدِيَ اللَّهُ بِكَ رَجُلًا وَاحِدًا، خَيْرٌ لَكَ مِنْ أَنْ يَكُونَ لَكَ حُمْرُ النَّعَمِ».</t>
+  </si>
+  <si>
+    <t>سه‌هلێ كوڕێ سه‌عدی (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ل ڕۆژا خه‌یبه‌رێ گۆت: «سوباهی ئه‌ز دێ ڤی ئالایی كه‌مه‌ د ده‌ستێ‌ زه‌لامه‌كیدا كو خودێ دێ وی جهێ د چیتێ ل سه‌ر ده‌ستێ وی ڤه‌كه‌ت، ئه‌و حه‌ز ژ خودێ و پێغه‌مبه‌ری دكه‌ت و خودێ و پێغه‌مبه‌ر ژی حه‌ز ژ وی دكه‌ن». گۆت: خه‌لكی هه‌می شه‌ڤا خۆ ب وێ چه‌ندێڤه‌ بره‌ سه‌ری كا دێ ئالا ب كێ هێته‌ دان، ده‌مێ بوویه‌ سپێده؛‌ چوونه‌ ده‌ڤ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) و هه‌مییان هیڤی دكر كو ئالا ب وی بهێته‌ دان، ئینا (پێغه‌مبه‌ری صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: «عه‌لییێ كوڕێ ئه‌بو طالبی ل كیڤه‌یه‌‌؟» گۆتن: ئه‌ی پێغه‌مبه‌رێ خودێ؛ ئه‌و یێ نه‌ساخه‌ و چاڤێن وی دئێشن، گۆت: «كه‌سه‌كی فڕێكه‌نه‌ ب دویڤ ویڕا»، ئینا ئه‌و هاته‌ ئینان و پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) تفا خۆ ل چاڤێن وی دا و دوعا بۆ كرن، چاڤێن وی چێبوون دا بێژی چ ئێش لێ نه‌بوون، ئینا ئالا دا ده‌ستێ وی. عه‌لی گۆت: ئه‌ی پێغه‌مبه‌رێ خودێ؛ ئه‌رێ ئه‌ز دێ شه‌ڕی د گه‌ل كه‌م هه‌تا وه‌كی مه‌ لێ بهێن (ببنه‌ موسلمان)؟ گۆت: «ل سه‌ر ‌خۆ هه‌ڕه‌ هه‌تا دگه‌هییه‌ ده‌ڤ وان، پاشی وان بۆ ئیسلامێ گازی بكه‌ و ئه‌و مافێ خودێ ل سه‌ر وان هه‌ی و ل سه‌ر وان فه‌ڕز كری بۆ وان ڕوهن بكه‌، چونكی ئه‌ز ب خودێ كه‌مه‌ ئه‌گه‌ر خودێ ب ڕێكا ته‌ زه‌لامه‌كێ ب تنێ ب هیدایه‌ت بینیت؛ بۆ ته‌ باشتره‌ ژ هندێ كو حێشترێن سۆر (كو گرانترین مالێ عه‌ره‌بان بوو) بۆ ته‌‌بن».</t>
+  </si>
+  <si>
+    <t>أَخْبرَ النبيُّ صلى الله عليه وسلم الصحابة بانتصار المسلمين على يهود خيبر من الغد، وذلك على يد رجل يعطيه الراية وهو العلم الذي يتخذه الجيش شعارًا له، 
+وهذا الرجل من صفاته أنه يحب الله ورسوله، ويحبه الله ورسوله، 
+فبات الصحابة ليلتهم يخوضون ويتحدثون عمن سيعطى الراية؟ رغبة في هذا الشرف العظيم، 
+فلما كان الصبح ذهبوا إلى النبيِّ صلى الله عليه وسلم، كلهم يرجوا أن يفوز بهذا الشرف، 
+فسأل صلى الله عليه وسلم عن علي بن أبي طالب رضي الله عنه؟ 
+فقيل: إنه مريض يشتكي عينيه.
+فأرسل إليه صلى الله عليه وسلم، فجاؤوا به، فبصق في عيني علي من ريقه الشريف، ودعا له، فشفي من مرضه وكأنه لم يكن به وجع، فأعطاه الراية، وأمره بالمضي برفق حتى يقترب من حصن العدو فيعرض عليهم الدخول في الإسلام، فإن أجابوه؛ أخبرهم بما يجب عليهم من الفرائض.
+ثم بيَّن صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ لعلي فضل الدعوة إلى الله وأن الداعية إذا كان سببًا في هداية رجل واحد فذلك خير له من أن تكون له الإبل الحُمْر التي هي أنفس أموال العرب، فيمتلكها أو يتصدق بها.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆته‌ صه‌حابییان كو سوباهی دێ موسلمان ب سه‌ر جوهییێن خه‌یبه‌رێ ب سه‌ركه‌ڤن و ئه‌و سه‌ركه‌ڤتن دێ ل سه‌ر ده‌ستێ زه‌لامه‌كی بیت كو دێ ئالا پێ هێته‌ دان، كو ئه‌و ئالایه‌ یێ له‌شكه‌ر وه‌ك نیشانه‌ك هه‌لدگریت. ئه‌و زه‌لامێ ئالایی هه‌لدگریت ژ سالۆخه‌تێن وی ئه‌ڤه‌یه‌‌ كو حه‌ز ژ خودێ و پێغه‌مبه‌ری دكه‌ت، خودێ و پێغه‌مبه‌ر ژی حه‌ز ژ وی دكه‌ن. صه‌حابییان هه‌می شه‌ڤا خۆ ب ئاخڤتنێ ل سه‌ر ڤێ چه‌ندێ بره‌ سه‌ری كا ئه‌ڤ ئالایه‌ دێ ب كێ هێته‌ دان؟ ئه‌ڤه‌ ژی وه‌ك حه‌زه‌ك ل ده‌ڤ وان بۆ ب ده‌ستڤه‌ئینانا ڤی قه‌در و بها و شه‌ره‌فا مه‌زن. ده‌مێ بوویه‌ سپێده‌، هه‌می چوونه‌ ده‌ڤ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) و هیڤی دكر ئه‌و بن یێن ڤێ شه‌ره‌فا مه‌زن دبه‌ن.
+ئینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) پرسیارا عه‌لییێ كوڕێ ئه‌بو طالبی (خودێ ژێ ڕازی بیت) كر.
+گۆتنێ: ئه‌و یێ نه‌ساخه‌ و چاڤێن وی دئێشن.
+ئینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) كه‌سه‌ك فرێكره‌ ب دویڤڕا، پاشی ئه‌و ئینا، پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ژی هنده‌ك ژ تفا خۆ یا پیرۆز كره‌ د چاڤێن عه‌لیدا و دوعا بۆ كرن، ئینا چاڤێن وی چێبوون، دا بێژی چ ئێش تێدا نه‌بوون و ئالا دا ده‌ستێ وی و فه‌رمان لێ كر كو هێدی هێدی بچیته‌ نێزیكی كه‌لها دوژمنی و گازی وان بكه‌ت بۆ ئیسلامێ، ئه‌گه‌ر قه‌بویل كر؛ دێ فه‌ڕزێن ئایینی بۆ وان ڕوهن كه‌ت.
+پاشی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) قه‌در و بها و خێرا گازییا بۆ ده‌ڤ خودێ بۆ عه‌لی ڕوهن كر و كو ئه‌گه‌ر گازیكار ببیته‌ ئه‌گه‌رێ هیدایه‌تا كه‌سه‌كێ ب تنێ، ئه‌ڤه‌ بۆ وی باشتره‌ ژ هندێ كو حێشترێن سۆر ب وی بهێنه‌ دان، ئه‌و حێشترێن كو گرانبهاترین مال بوون ل ده‌ڤ عه‌ره‌بان، ڤێجا چ ئه‌ڤ كه‌سه‌ وان حێشتران بۆ خۆ ڕاكه‌ت یان بكه‌ته‌ خێر و صه‌ده‌قه‌.</t>
+  </si>
+  <si>
+    <t>فضيلة علي بن أبي طالب -رضي الله عنه-، وشهادة رسول -صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ- له، بمحبة الله ورسوله له، ومحبته لله ورسوله.
+حرص الصحابة على الخير وتسابقهم إليه.
+مشروعية الأدب عند القتال وترك الطيش والأصوات المزعجة التي لا حاجة إليها.
+من دلائل نبوته صلى الله عليه وسلم إخباره بالنصر على اليهود، وشفاء عيني علي بن أبي طالب على يديه بإذن الله. 
+أن المقصود الأعظم من الجهاد هو دخول الناس في الإسلام.
+أن الدعوة تكون بالتدريج فيطلب من الكافر أولًا الدخول في الإسلام بالنطق بالشهادتين، ثم يُؤمر بفرائض الإسلام بعد ذلك.
+فضل الدعوة إلى الإسلام وما فيها من الخير للمدعو والداعي، فالمدعو قد يهتدي والداعي يُثاب ثوابًا عظيمًا.</t>
+  </si>
+  <si>
+    <t>قه‌در و بهایێ عه‌لییێ كوڕێ ئه‌بو طالبی (خودێ ژێ ڕازی بیت)، و شاهده‌یییا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بۆ وی كو ئه‌و حه‌ز ژ خودێ و پێغه‌مبه‌ری دكه‌ت و خودێ و پێغه‌مبه‌ر ژی حه‌ز ژ وی دكه‌ن.
+ڕژدبوونا صه‌حابییان ل سه‌ر كارێ خێرێ و هه‌ڤڕكیكرنا وان ل سه‌ر وێ چه‌ندێ.
+دروستییا به‌رچاڤ وه‌رگرتنا تۆره‌ و ئادابان ل ده‌مێ شه‌ڕی و هێلانا زێده‌گاڤیكرنێ و ده‌نگێن بێزاركه‌ر یێن چ پێدڤی پێ نینه‌.
+ژ نیشانێن پێغه‌مبه‌رینییا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن)؛ ده‌نگوباسدانا وییه‌ ب سه‌ركه‌ڤتنێ ل سه‌ر جوهییان و ساخكرنا چاڤێن عه‌لییه‌ ل سه‌ر ده‌ستێن وی ب ده‌ستویرییا خودێ.
+مه‌ره‌م و ئارمانجا ژ هه‌مییان مه‌زنتر ژ جیهادێ؛ هاتنا خه‌لكییه‌ بۆ ناڤ ئیسلامێ.
+گازییا بۆ ڕێكا خودێ دڤێت ب ڕێزبه‌ندی و پێنگاڤ پێنگاڤ بیت؛ ده‌ستپێكێ دێ داخواز ژ كافری هێته‌ كرن بهێتە د ناڤ ئیسلامێدا ب گۆتنا هه‌ردوو شاهده‌یان، پاشی فه‌رمان ب فه‌ڕزێن ئایینی لێ دهێته‌ كرن.
+قه‌در و بها و خێرا گازیكرنا خه‌لكی بۆ ئیسلامێ و خێرا وێ بۆ گازیكه‌ری و بۆ ئه‌وێ هاتییه‌ گازیكرن، ڤێجا ئەوێ هاتییە گازیکرن دبیت بهێتە سەر ڕێکا ڕاست و گازیکەر ژی دێ بیتە خودانێ خێرەکا مەزن.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3409</t>
   </si>
   <si>
     <t>أي عم، قل: لا إله إلا الله، كلمة أحاج لك بها عند الله</t>
   </si>
   <si>
     <t>((مامۆ، بێژه‌: (لا إله إلا الله)، ئه‌و په‌یڤه‌كه‌ ئه‌گه‌ر ته‌ گۆت؛ ئه‌ز دێ ل ده‌ڤ خودێ به‌ڕه‌ڤانییێ پێ ژ ته‌ كه‌م))</t>
   </si>
   <si>
     <t>عن سَعِيدِ بْنِ الْمُسَيَّبِ، عَنْ أَبِيهِ قَالَ: لَمَّا حَضَرَتْ أَبَا طَالِبٍ الْوَفَاةُ، جَاءَهُ رَسُولُ اللهِ صلى الله عليه وسلم فَوَجَدَ عِنْدَهُ أَبَا جَهْلٍ وَعَبْدَ اللهِ بْنَ أَبِي أُمَيَّةَ بْنِ الْمُغِيرَةِ، فَقَالَ: «أَيْ عَمِّ، قُلْ: لَا إِلَهَ إِلَّا اللهُ، كَلِمَةً أُحَاجُّ لَكَ بِهَا عِنْدَ اللهِ»، فَقَالَ أَبُو جَهْلٍ وَعَبْدُ اللهِ بْنُ أَبِي أُمَيَّةَ: أَتَرْغَبُ عَنْ مِلَّةِ عَبْدِ الْمُطَّلِبِ، فَلَمْ يَزَلْ رَسُولُ اللهِ صلى الله عليه وسلم يَعْرِضُهَا عَلَيْهِ، وَيُعِيدَانِهِ بِتِلْكَ الْمَقَالَةِ، حَتَّى قَالَ أَبُو طَالِبٍ آخِرَ مَا كَلَّمَهُمْ: عَلَى مِلَّةِ عَبْدِ الْمُطَّلِبِ، وَأَبَى أَنْ يَقُولَ: لَا إِلَهَ إِلَّا اللهُ، قَالَ: قَالَ رَسُولُ اللهِ صلى الله عليه وسلم: «وَاللهِ لَأَسْتَغْفِرَنَّ لَكَ مَا لَمْ أُنْهَ عَنْكَ»، فَأَنْزَلَ اللهُ: {مَا كَانَ لِلنَّبِيِّ وَالَّذِينَ آمَنُوا أَنْ يَسْتَغْفِرُوا لِلْمُشْرِكِينَ} [التوبة: 113]، وَأَنْزَلَ اللهُ فِي أَبِي طَالِبٍ، فَقَالَ لِرَسُولِ اللهِ صلى الله عليه وسلم: {إِنَّكَ لا تَهْدِي مَنْ أَحْبَبْتَ وَلَكِنَّ اللهَ يَهْدِي مَنْ يَشَاءُ} [القصص: 56].</t>
   </si>
   <si>
     <t>سه‌عیدێ كوڕێ موسه‌ییه‌بی ژ بابێ خۆ (عه‌بدولڵاھی) ڤه‌دگوهێزیت كو: ده‌مێ ئه‌بو طالب كه‌ڤتییه‌ د سه‌كه‌راتێن مرنێدا، پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هاته‌ ده‌ڤ وی و وی ده‌می ئه‌بو جه‌هل و عه‌بدولڵاھێ كوڕێ ئه‌بی ئومه‌ییه‌یێ کوڕێ موغیرەی ژی ل ده‌ڤ وی بوون، ئینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((مامۆ، بێژه‌: (لا إله إلا الله)، ئه‌و په‌یڤه‌كه‌ ئه‌گه‌ر ته‌ گۆت؛ ئه‌ز دێ ل ده‌ڤ خودێ به‌ڕه‌ڤانییێ پێ ژ ته‌ كه‌م))، ئینا ئه‌بو جه‌هل و عه‌بدولڵاھێ كوڕێ ئه‌بی ئومه‌ییه‌ی گۆت: ئه‌رێ تو دێ ده‌ست ژ ئایینێ عه‌بدولموطه‌لیبی به‌رده‌ی؟ ڤێجا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هه‌ر دگۆتێ بێژه‌ و وان ژی هه‌ر به‌رسڤا وی ددا ب وێ گۆتنا خۆ، هه‌تا ئاخڤتنا دویماهیكێ یا ئه‌بو طالبی گۆتی ئه‌ڤه‌ بوو: ئه‌ز یێ ل سه‌ر ئایینێ عه‌بدولموطه‌لیبی‌ و ڕازی نه‌بوو بێژیت (لا إله إلا الله). پاشی پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((سویند ب خودێ ئه‌ز دێ داخوازا ژێبرنا گونه‌هان بۆ ته‌ ژ خودێ كه‌م هندی خودێ ڕێگرییێ ل من نه‌كه‌ت))، ئینا خودایێ مه‌زن ئه‌ڤ ئایه‌ته‌ ئینا خوار: {مَا كَانَ لِلنَّبِيِّ وَالَّذِينَ آمَنُوا أَنْ يَسْتَغْفِرُوا لِلْمُشْرِكِينَ} [التوبة: 113]، ئانكو: ((نه‌ بۆ پێغه‌مبه‌ری و نه‌ بۆ ئه‌وێن باوه‌ری ئینای نه‌بوویه‌ كو داخوازا لێبوورینێ بۆ موشركان بكه‌ن)). خودایێ مه‌زن ده‌رباره‌ی ئه‌بو طالبی ئایه‌ته‌ك ئینا خوار و گۆته‌ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن): {إِنَّكَ لا تَهْدِي مَنْ أَحْبَبْتَ وَلَكِنَّ اللهَ يَهْدِي مَنْ يَشَاءُ} [القصص: 56]، ئانكو: ((تو نه‌شێی وی كه‌سی ب هیدایه‌ت بینی یێ تو حه‌ز ژێ دكه‌ی، به‌لكی خودێ هیدایه‌تا وی كه‌سی دده‌ت یێ وی بڤێت)).</t>
   </si>
   <si>
     <t>دَخَلَ النبيُّ صلى الله عليه وسلم على عَمِّه أبي طالب وهو يَحْتَضِرُ، فقال له: 
 يا عم، قل "لا إله إلا الله"، كلمة أشهد لك بها عند الله، 
 فقال أبو جهل وعبد الله بن أبي أمية: يا أبا طالب، تترك ملة أبيك عبد المطلب؟! وهي عبادة الأصنام، فلم يزالا يُكلِّمانه حتى قال آخر شيء كلَّمهم به: على مِلَّةِ عبد المطلب، ملة الشرك وعبادة الأصنام، 
 فقال النبي صلى الله عليه وسلم: سأدعوا لك بالمغفرة ما لم ينهني ربي عن ذلك، فنزل قول الله تعالى: 
 {مَا كَانَ لِلنَّبِيِّ وَالَّذِينَ آمَنُوا أَنْ يَسْتَغْفِرُوا لِلْمُشْرِكِينَ وَلَوْ كَانُوا أُولِي قُرْبَى مِنْ بَعْدِ مَا تَبَيَّنَ لَهُمْ أَنَّهُمْ أَصْحَابُ الْجَحِيمِ} [التوبة: 113]، 
 ونزل في أبي طالب قول الله تعالى: 
 {إِنَّكَ لا تَهْدِي مَنْ أَحْبَبْتَ وَلَكِنَّ اللَّهَ يَهْدِي مَنْ يَشَاءُ وَهُوَ أَعْلَمُ بِالْمُهْتَدِينَ} [القصص: 56]، 
 فإنك لا تهدي مَن أحببتَ هدايتَه، إنما عليك البلاغ، والله يهدي من يشاء.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) چوو ده‌ڤ مامێ خۆ ئه‌بو طالبی، د ده‌مه‌كیدا ئه‌و یێ د سه‌كه‌راتێن مرنێدا، ئینا گۆتێ: مامۆ؛ بێژه‌: لا إله إلا الله (ئانكو: ژ ئه‌لڵاهی پێڤه‌تر چ خودایێن ژ هه‌ژی په‌رستنێ نینن)، ئه‌ڤه‌ په‌یڤه‌كه‌ ئه‌ز دێ بۆ ته‌ شاهده‌ییێ پێ ده‌م ل ده‌ڤ خودێ، به‌لێ ئه‌بو جه‌هل و عه‌بدولڵاھێ كوڕێ ئه‌بی ئومه‌ییه‌ی گۆت: ئه‌بو طالب؛ ئه‌رێ تو دێ ده‌ست ژ ئایینێ بابێ خۆ عه‌بدولموطه‌لیبی به‌رده‌ی؟! كو ئه‌و ژی په‌رستنا بت و صه‌نه‌مان بوو، ڤێجا هه‌ر به‌رده‌وام بوون ل سه‌ر ڤێ ئاخڤتنێ هه‌تا ئه‌بو طالبی ل دویماهیكا ئاخڤتنا خۆ گۆتی: ئه‌ز یێ ل سه‌ر ئایینێ عه‌بدولموطه‌لیبی، ئایینێ شركێ و په‌رستنا بت و صه‌نه‌مان. ئینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ئه‌ز دێ داخوازا لێبوورینێ بۆ ته‌ كه‌م هندی خودایێ من ڕێگریێ ل من نه‌كه‌ت، پاشی ئه‌ڤ گۆتنا خودایێ مه‌زن هاته‌ خوار: {مَا كَانَ لِلنَّبِيِّ وَالَّذِينَ آمَنُوا أَنْ يَسْتَغْفِرُوا لِلْمُشْرِكِينَ وَلَوْ كَانُوا أُولِي قُرْبَى مِنْ بَعْدِ مَا تَبَيَّنَ لَهُمْ أَنَّهُمْ أَصْحَابُ الْجَحِيمِ} [التوبة: 113]، ئانكو: ((نه‌ بۆ پێغه‌مبه‌ری و نه‌ بۆ ئه‌وێن باوه‌ری ئینای نه‌بوویه‌ كو داخوازا لێبوورینێ بۆ موشركان بكه‌ن هه‌تا ئه‌گه‌ر كه‌سێن نێزیك ژی بن، پشتی كو بۆ وان دیار بووی كو ئه‌و ژ ئه‌هلێ جه‌هنه‌مێنه‌)). هه‌روه‌سا خودایێ مه‌زن ده‌رباره‌ی ئه‌بو طالبی ژی ئه‌ڤ ئایه‌ته‌ ئینا خوار: {إِنَّكَ لا تَهْدِي مَنْ أَحْبَبْتَ وَلَكِنَّ اللَّهَ يَهْدِي مَنْ يَشَاءُ وَهُوَ أَعْلَمُ بِالْمُهْتَدِينَ} [القصص: 56]، ئانكو: ((تو نه‌شێی وی كه‌سی ب هیدایه‌ت بینی یێ تو حه‌ز ژێ دكه‌ی، به‌لكی خودێ هیدایه‌تا وی كه‌سی دده‌ت یێ وی بڤێت و ئه‌و باشتر دزانیت كینه‌ ئه‌وێن هیدایه‌ت وه‌رگرتین)). ڤێجا تو نه‌شێی هیدایه‌تا وی كه‌سی بده‌ی یێ ته‌ دڤێت، ئه‌ركێ ته‌ ب تنێ گه‌هاندنا په‌یامێیه و خودێ هیدایه‌تا وی دده‌ت یێ وی بڤێت.</t>
@@ -2973,50 +3218,100 @@
   </si>
   <si>
     <t>بَعَثَ النبيُّ صلى الله عليه وسلم عَمّارَ بن ياسر رضي الله عنه في سَفَرٍ لبعض حاجاته، فأصابته جنابة بجماع أو نزول المني بشهوة، فلم يجد الماء ليغتسل منه، 
 وكان لا يعلم حكم التيمم للجنابة، وإنما يعلم حكمَه للحدث الأصغر، 
 فاجتهد وظَنّ أنه كما يَمسح بالتراب الذي على وجه الأرض بعض أعضاء الوضوء عن الحدث الأصغر، فلابد أن يكون التيمم من الجنابة بتعميم البدن بالتراب؛ قياسًا على الماء، فَتَقَلَّبَ في التراب حتى عَمَّم البدنَ وصَلَّى، 
 فلما جاء إلى النبيِّ صلى الله عليه وسلم، ذَكَرَ له ذلك؛ ليرى هل هو على صواب أو لا؟ 
 فَبَيَّنَ له النبيُّ صلى الله عليه وسلم كيفيةَ التَّطَهُّر مِن الحَدَثَين الأصغر كالبول، والأكبر كالجنابة: وهو أن يضرب بيديه على التراب ضربة واحدة، ثم يمسح الشمال على اليمين، وظاهر كفيه ووجهه.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بۆ كاره‌كێ تایبه‌ت عه‌ممارێ كوڕێ یاسری فرێكربوو گه‌شته‌كێ و ئه‌و تووشی جه‌نابه‌تێ بوو، ڤێجا چ ب جووتبوونێ بیت یان هه‌تا ب ڕێكا شه‌هوه‌تێ ئاڤا وی هاتبیته‌ خوار، و ئاڤ نه‌دیت دا سه‌رێ خۆ پێ بشۆت، و وی نه‌دزانی كو ته‌یه‌مموم بۆ جه‌نابه‌تێ ژی دروستە، به‌لكی هزر دكر ئه‌و ب تنێ بۆ ده‌ستنڤێژا بچویكه‌ و ئه‌ڤ چه‌نده‌ نه‌دزانی، ڤێجا وی هزرا خۆ كر (ئیجتیهاد كر) و وه‌سا زانی كا چاوا مرۆڤ هنده‌ك ئه‌ندامێن له‌شێ خۆ یێن كو بۆ ده‌ستنڤێژا بچویك دشۆت ب ئاخێ مه‌سح دكه‌ت، هنگی بۆ گرتنا ته‌یه‌ممومێ بۆ ڕاكرنا جه‌نابه‌تێ ژی دڤێت ئاخێ ل هه‌می له‌شێ خۆ بده‌ت، ئه‌ڤه‌ ژی وه‌ك قیاسكرن ل سه‌ر ئاڤێ، له‌وا ئه‌وی ژی خۆ د ئاخێ وه‌ركر هه‌تا ئاخێ هه‌می له‌شێ وی ڤه‌گرتی و پاشی نڤێژ كر، ده‌مێ هاتییه‌ ده‌ڤ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ئه‌ڤه‌ بۆ گۆت، دا بزانیت كا ئه‌رێ وی كاره‌كێ دروست كرییه‌ یان نه‌؟ پێغه‌مبه‌ری ژی شێوازێ پاقژبوونا ژ هەردوو بێده‌ستنڤێژییان یا بچویك وەکی میزێ و یا مه‌زن وەکی جەنابەتێ بۆ دیار كر: كو ئه‌و ژی ب تنێ ب هندێ دبیت مرۆڤ ئێك جار ده‌ستێن خۆ ل ئاخا سه‌رڤه‌هییا ئه‌ردی بدەت، پاشی مه‌سحا ده‌ستێ چه‌پێ ل سه‌ر یێ ڕاستێ بكه‌ت و پشتا هه‌ردوو ده‌ستان و سه‌روچاڤێن خۆ پێ مه‌سح بكه‌ت.</t>
   </si>
   <si>
     <t>وجوب طلب الماء قبل التيمم.
 مشروعية التيمم لمن عليه جنابة ولم يجد الماء.
 التيمم للحدث الأكبر، كالتيمم للحدث الأصغر.</t>
   </si>
   <si>
     <t>فه‌ربوونا ل دویڤ گه‌ڕیانا ئاڤێ به‌ری ته‌یه‌ممومێ.
 دروستییا ته‌یه‌ممومێ بۆ وی كه‌سێ جه‌نابه‌ت ل سه‌ر بیت و ئاڤێ نه‌بینیت.
 شێوازێ گرتنا ته‌یه‌ممومێ بۆ بێده‌ستنڤێژییا مه‌زن (وه‌كی جه‌نابه‌تێ) هه‌مان شێوازێ ته‌یه‌ممومێیه‌ بۆ بێده‌ستنڤێژییا بچویك.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3461</t>
   </si>
   <si>
+    <t>إن الناس إذا رأوا الظالم فلم يأخذوا على يديه أوشك أن يعمهم الله بعقاب منه</t>
+  </si>
+  <si>
+    <t>ب ڕاستی ئه‌گه‌ر خه‌لكی زۆردار دیت و ڕێگری لێ نه‌كر؛ نێزیكه‌ خودێ سزایه‌كی ژ ده‌ڤ خۆ‌ ب سه‌ر واندا بینیته‌ خوار و هه‌مییان ڤه‌گریت</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي بَكْرٍ الصِّدِّيقِ رضي الله عنه أَنَّهُ قَالَ: أَيُّهَا النَّاسُ، إِنَّكُمْ تَقْرَؤُونَ هَذِهِ الآيَةَ: {يَا أَيُّهَا الَّذِينَ آمَنُوا عَلَيْكُمْ أَنْفُسَكُمْ لاَ يَضُرُّكُمْ مَنْ ضَلَّ إِذَا اهْتَدَيْتُمْ}، وَإِنِّي سَمِعْتُ رَسُولَ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إِنَّ النَّاسَ إِذَا رَأَوْا الظَّالِمَ فَلَمْ يَأْخُذُوا عَلَى يَدَيْهِ أَوْشَكَ أَنْ يَعُمَّهُمُ اللَّهُ بِعِقَابٍ مِنْهُ».</t>
+  </si>
+  <si>
+    <t>ئه‌بو به‌كرێ ڕاستگۆ (خودێ ژێ ڕازی بیت) دبێژیت: گه‌لی خه‌لكی؛ هوین ڤێ ئایه‌تێ دخوینن: {یَا أَيُّهَا الَّذِينَ آمَنُوا عَلَيْكُمْ أَنْفُسَكُمْ لاَ يَضُرُّكُمْ مَنْ ضَلَّ إِذَا اهْتَدَيْتُمْ}، (ئانكو: گه‌لی باوه‌رداران؛ هوین ئاگه‌هداری نه‌فسێن خۆ بن، ئه‌وێ سه‌رداچووی؛ زیانێ ناگه‌هینیته‌ هه‌وه‌ ئه‌گه‌ر هوین ئه‌وبن یێن ب هیدایه‌ت هاتین)، و ب ڕاستی من گوھ ل پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بوو دگۆت: «ب ڕاستی ئه‌گه‌ر خه‌لكی زۆردار دیت و ڕێگری لێ نه‌كر؛ نێزیكه‌ خودێ سزایه‌كی ژ ده‌ڤ خۆ‌ ب سه‌ر واندا بینیته‌ خوار و هه‌مییان ڤه‌گریت».</t>
+  </si>
+  <si>
+    <t>يُخبِرُ أبو بكر الصديق رضي الله عنه: أن الناس يقرؤون هذه الآية: 
+{يَا أَيُّهَا الَّذِينَ آمَنُوا عَلَيْكُمْ أَنْفُسَكُمْ لاَ يَضُرُّكُمْ مَنْ ضَلَّ إِذَا اهْتَدَيْتُمْ} [المائدة: 105].
+ويفهمون منها أنّ على الإنسان السعي في إصلاح نفسه فقط، وأنه لا يضره بعد ذلك ضلال من ضل، وأنهم غير مطالَبين بالأمر بالمعروف والنهي عن المنكر! 
+فأعلمهم أنها ليست كذلك، وأنه سمع النبي صلى الله عليه وسلم يقول: 
+إن الناس إذا رأوا الظالم فلم يمنعوه من ظلمه، وعندهم القدرة على منعه، يوشك أن يعمَّ الله الجميعَ بعقاب من عنده، الفاعل للمنكر، والساكت عنه.</t>
+  </si>
+  <si>
+    <t>ئه‌بو به‌كرێ ڕاستگۆ (خودێ ژێ ڕازی بیت) به‌حس دكه‌ت كو: خه‌لك ڤێ ئایه‌تێ دخوینن:
+{یَا أَيُّهَا الَّذِينَ آمَنُوا عَلَيْكُمْ أَنْفُسَكُمْ لاَ يَضُرُّكُمْ مَنْ ضَلَّ إِذَا اهْتَدَيْتُمْ} [المائدة: 105]، ئانكو: (ئانكو: گه‌لی باوه‌رداران؛ هوین ئاگه‌هداری نه‌فسێن خۆ بن، ئه‌وێ سه‌رداچووی؛ زیانێ ناگه‌هینیته‌ هه‌وه‌ ئه‌گه‌ر هوین ئه‌وبن یێن ب هیدایه‌ت هاتین).
+و وه‌سا لێ تێدگه‌هن كو ب تنێ دڤێت مرۆڤ بزاڤێ بكه‌ت بۆ باشكرنا نه‌فسا خۆ و سه‌رداچوونا كه‌سێن دی زیانێ ناگه‌هینیته‌ وی و وه‌سا دبینن كو فه‌رمانكرنا ب باشییێ و پاشڤه‌برنا ژ خرابییێ (الأمر بالمعروف والنهي عن المنكر) ل سه‌ر وان‌ فه‌ڕز نینه‌‌!
+ئینا ئه‌بو به‌كری نیشا وان دا كو ڕامانا ئایه‌تێ یا وه‌سا نینه‌ و كو وی گوھ ل پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بوو دگۆت: ب ڕاستی ئه‌گه‌ر خه‌لكی دیت زۆردار یێ زۆردارییێ دكه‌ت و ئه‌و ژ ڤێ زۆردارییێ پاشڤه‌ نه‌بر و ڕێگری لێ نه‌كر، د ده‌مه‌كیدا وان هێزا ڕێگریكرنێ یا هه‌ی؛ هنگی نێزیكه‌ خودێ سزایه‌كێ گشتی بۆ هه‌مییان بهنێریت؛ بۆ ئه‌وێ خرابییێ دكه‌ت و بۆ ئه‌وێ ل به‌رامبه‌ری وێ خرابییێ بێده‌نگ بووی.</t>
+  </si>
+  <si>
+    <t>واجب المسلمين التناصح والأمر بالمعروف والنهي عن المنكر.
+عقاب الله العام يشمل الظالم لظلمه، ويشمل الساكت عن الإنكار إن كان قادرًا على الإنكار.
+تعليم العامة وإفهامهم النصوص القرآنية على الوجه الصحيح لها.
+أنه يجب على الإنسان العناية بفهم كتاب الله عز وجل، حتى لا يفهمه على غير ما أراد الله تعالى.
+الاهتداء لا يتحقق مع ترك الأمر بالمعروف والنهي عن المنكر.
+التفسير الصواب للآية: الزموا حفظ أنفسكم عن المعاصي، فإذا حفظتم أنفسكم لم يضركم إذا عجزتم عن الأمر بالمعروف والنهي عن المنكر ضلال من ضل بارتكاب المناهي إذا اهتديتم إلى اجتنابها.</t>
+  </si>
+  <si>
+    <t>ئه‌ركێ موسلمانانه‌ كو شیره‌تان ل ئێكودوو بكه‌ن و فه‌رمانێ ب باشییێ بكه‌ن و پاشڤه‌برنێ ژ خرابییێ بكه‌ن.
+سزایێ خودێ یێ ڤه‌گر زۆرداری ڤه‌دگریت‌ ژ به‌ر زۆرداریا وی، بێده‌نگی ژی ڤه‌دگریت،‌ ئه‌وێ ڕێگری لێ نه‌كری، د ده‌مه‌كیدا دشیا ڕێگرییێ لێ بكه‌ت و خۆ نه‌ڕازی بكه‌ت.
+فێركرنا خه‌لكی و تێگه‌هاندنا وان بۆ ده‌قێن قورئانێ ب شێوه‌یه‌كێ دروست.
+پێدڤییه‌ مرۆڤ گه‌له‌ك گرنگییێ ب‌ تێگه‌هشتنا په‌رتووكا خودێ بده‌ت، دا كو ب ڕه‌نگه‌كێ وه‌سا تێنه‌گه‌هیت كو مه‌ره‌ما خودێ پێ ئه‌و نینه‌.
+هیدایه‌تا ته‌مام ب ده‌ستڤه‌ ناهێت ئه‌گه‌ر مرۆڤ ده‌ست ژ فه‌رمانكرنا ب باشییێ و پاشڤه‌برنا ژ خرابییێ به‌رده‌ت.
+ته‌فسیر و ڕامانا دروست بۆ ئایه‌تێ ئه‌ڤه‌یه‌: هوین پێگیر بن ب پاراستنا نه‌فسێن خۆ ژ گونه‌هان، ڤێجا ئه‌گه‌ر هه‌وه‌ نه‌فسێن خۆ پاراستن؛ هنگی سه‌رداچوونا كه‌سێن دی یێن كو ژ به‌ر كرنا كارێن خراب و گونه‌هان سه‌رداچووین چ زیانێ ناگه‌هینیته‌ هه‌وه،‌ ئه‌گه‌ر هات و هوین نه‌شیان فه‌رمانێ ب باشییێ و پاشڤه‌برنێ ژ خرابییێ بكه‌ن و هه‌وه‌ خۆ ژ خرابییا وان پاراست.</t>
+  </si>
+  <si>
+    <t>رواه أبو داود والترمذي والنسائي في الكبرى وابن ماجه وأحمد</t>
+  </si>
+  <si>
+    <t>[رواه أبو داود والترمذي والنسائي في الكبرى وابن ماجه وأحمد]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3470</t>
+  </si>
+  <si>
     <t>من يضمن لي ما بين لحييه وما بين رجليه أضمن له الجنة</t>
   </si>
   <si>
     <t>((هه‌ر كه‌سێ گه‌ره‌نتییێ (زه‌مانه‌تێ) بده‌ته‌ من كو ئه‌و تشتێ د ناڤبه‌را هه‌ردوو ڵامێن خۆ (ئانكو: ئه‌زمانێ خۆ) و ئه‌و تشتێ د ناڤبه‌را هه‌ردوو لنگێن خۆ (ئانكو: عه‌وره‌تێ خۆ) بپارێزیت؛ ئه‌ز ژی دێ گه‌ره‌نتییا چوونا به‌هه‌شتێ ده‌مه‌ وی))</t>
   </si>
   <si>
     <t>عن سهل بن سعد رضي الله عنه عن رسول الله صلى الله عليه وسلم قال: «مَنْ يَضْمَنْ لِي مَا بَيْنَ لَحْيَيْهِ وَمَا بَيْنَ رِجْلَيْهِ أَضْمَنْ لَهُ الْجَنَّةَ».</t>
   </si>
   <si>
     <t>ژ سه‌هلێ كوڕێ سه‌عدی (خودێ ژێ ڕازی بیت) ژ پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) گۆت: ((هه‌ر كه‌سێ گه‌ره‌نتییێ (زه‌مانه‌تێ) بده‌ته‌ من كو ئه‌و تشتێ د ناڤبه‌را هه‌ردوو ڵامێن خۆ (ئانكو: ئه‌زمانێ خۆ) و ئه‌و تشتێ د ناڤبه‌را هه‌ردوو لنگێن خۆ (ئانكو: عه‌وره‌تێ خۆ) بپارێزیت؛ ئه‌ز ژی دێ گه‌ره‌نتییا چوونا به‌هه‌شتێ ده‌مه‌ وی)).</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم عن أمرين إذا التزَمَ المسلمُ بهما فإنه يدخل الجنة:
 الأول: حفظ اللسان من التكلم بما يغضب الله تعالى.
 والثاني: حفظ الفرج من الوقوع في الفاحشة.
 لأن هذين العضوين يكثر وقوع المعاصي بهما.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ دوو تشتان دكه‌ت، ئه‌گه‌ر مرۆڤێ موسلمان پێگیری پێ كر؛ دێ چیته‌ به‌هه‌شتێ،
 ئێك: پاراستنا ئه‌زمانی ژ گۆتنا وی تشتێ خودایێ مه‌زن پێ تووڕه‌ دبیت.
 دوو: پاراستنا عه‌وره‌تی ژ كه‌ڤتنا د ناڤ كارێ خراب و زینایێدا.
 چونكی ئه‌ڤ هه‌ردوو ئه‌ندامه‌؛ گه‌له‌ك گونه‌ھ پێ دهێنه‌ كرن.</t>
   </si>
   <si>
     <t>حفظ اللسان والفرج سبيلٌ لدخول الجنة.
@@ -3246,50 +3541,150 @@
     <t>عن جابر رضي الله عنه قال: سمعت رسول الله صلى الله عليه وسلم يقول: «أَفْضَلُ الذِّكْرِ: لَا إِلَهَ إِلَّا اللهُ، وَأَفْضَلُ الدُّعَاءِ: الْحَمْدُ لِلهِ».</t>
   </si>
   <si>
     <t>ژ جابری (خودێ ژێ ڕازی بیت) گۆت: من گوهـ ل پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) بوو دگۆت: ((باشترین زكر: گۆتنا: (لَا إِلَهَ إِلَّا اللهُ)ـیه‌ و باشترین دوعا ژی: (الْحَمْدُ لِلهِ)ـیه‌)).</t>
   </si>
   <si>
     <t>يُخبرُنا النبيُّ صلى الله عليه وسلم أن أفضل الذكر: "لا إله إلا الله" ومعناها لا معبود بحق إلا الله، وأن أفضل الدعاء: "الحمد لله" وهي الاعتراف بأن المُنعم هو الله سبحانه، المُستحِق للوصف الكامل الجميل.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بۆ مه‌ دیار دكه‌ت كو باشترین زكر: (لا إله إلا الله)ـیه‌، ڕامانا وێ ژی ئه‌ڤه‌یه‌ كو ژ ئه‌لڵاهی پێڤه‌تر چ خودایێن ژ هه‌ژی په‌رستنێ نینن، باشترین دوعا ژی (الحمدلله)ـیه‌، ڕامانا وێ ژی دانپێدانه‌ ب وێ ئێكێ كو خودانێ قه‌نجییان خودایێ مه‌زنه‌، ئه‌وێ ژ هه‌ژی سالۆخه‌تكرن و په‌سنكرنا ته‌مام و جوان.</t>
   </si>
   <si>
     <t>الحث على الإكثار من ذكر الله بكلمة التوحيد، والدعاء بالحمد.</t>
   </si>
   <si>
     <t>هاندان ل سه‌ر زێده‌كرنا زكرێ خودێ ب په‌یڤا ته‌وحیدێ و دوعاكرنێ ب حه‌مد و سوپاسیكرنێ.</t>
   </si>
   <si>
     <t>رواه الترمذي والنسائي في الكبرى وابن ماجه</t>
   </si>
   <si>
     <t>[رواه الترمذي والنسائي في الكبرى وابن ماجه]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3567</t>
+  </si>
+  <si>
+    <t>ألا أدلكم على ما يمحو الله به الخطايا، ويرفع به الدرجات؟</t>
+  </si>
+  <si>
+    <t>ئه‌رێ ئه‌ز به‌رێ هه‌وه‌ نه‌ده‌مه‌ هنده‌ك كاران كو خودێ گونه‌هان پێ ژێدبه‌ت و پله‌یان پێ بلند دكه‌ت؟</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «أَلَا أَدُلُّكُمْ عَلَى مَا يَمْحُو اللهُ بِهِ الْخَطَايَا، وَيَرْفَعُ بِهِ الدَّرَجَاتِ؟» قَالُوا بَلَى يَا رَسُولَ اللهِ قَالَ: «إِسْبَاغُ الْوُضُوءِ عَلَى الْمَكَارِهِ، وَكَثْرَةُ الْخُطَا إِلَى الْمَسَاجِدِ، وَانْتِظَارُ الصَّلَاةِ بَعْدَ الصَّلَاةِ، فَذَلِكُمُ الرِّبَاطُ».</t>
+  </si>
+  <si>
+    <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: «ئه‌رێ ئه‌ز به‌رێ هه‌وه‌ نه‌ده‌مه‌ هنده‌ك كاران كو خودێ گونه‌هان پێ ژێدبه‌ت و پله‌یان پێ بلند دكه‌ت؟» گۆتن: به‌لێ ئه‌ی پێغه‌مبه‌رێ خودێ، گۆت: «ته‌مامكرنا ده‌ستنڤێژێ د سه‌ر نه‌خۆشییاندا و گه‌له‌ك پێنگاڤ هاڤێتن و چوونا به‌ره‌ڤ مزگه‌فتان و چاڤه‌ڕێكرنا نڤێژێ پشتی نڤێژێ، ب ڕاستی ئه‌ڤه‌یه‌ زێره‌ڤانیكرن و چوونا د سه‌نگه‌ریدا بۆ خودێ».</t>
+  </si>
+  <si>
+    <t>سَألَ النبيُّ صلى الله عليه وسلم أصحابَه هل يُريدون أنْ يدلَّهم على أعمال تكون سببًا في مغفرة الذنوب، ومحوها من كُتب الحفظة، وعلو المنازل في الجنة؟ 
+قال الصحابة: نعم نريد ذلك. قال: 
+الأول: استيعاب وإتمام الوضوء على مشقة؛ كَبردٍ، وقلة ماء، وألم جسم، وماء حار. 
+الثاني: كثرة الخُطا -وهي ما بين القدمين- إلى المساجد ببعد الدار، وكثرة التكرار. 
+الثالث: انتظار وقت الصلاة، وتعلُّق القلب بها، والتأهب لها، والجلوس لها في المسجد لانتظار الجماعة، فإذا صلاها انتظر في مصلاه صلاةً أخرى. 
+ثم بيَّنَ صلى الله عليه وسلم أنَّ هذه الأمور هي المرابطة الحقيقية؛ لأنها تسد طرق الشيطان على النفس، وتقهر الهوى، وتمنعها من قبول الوساوس، فيغلب بها حزبُ الله جنودَ الشيطان؛ وذلك هو الجهاد الأكبر، فكانت بمنزلة الرباط على ثغر العدو.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) پرسیار ژ صه‌حابییان كر كا ئه‌رێ وان دڤێت ئه‌و به‌رێ وان بده‌ته‌ هنده‌ك كریاران كو ببنه‌ ئه‌گه‌رێ ژێبرنا گونەهان و ژێبرنا وان د پەڕتووکێن وان مەلائیکەتێن کریارێن مرۆڤی تومار دکەن و بلندبوونا پله‌یان ل به‌حه‌شتێ؟
+صه‌حابییان گۆت: به‌لێ مه‌ دڤێت. گۆت:
+ئێك: ته‌مامكرنا ده‌ستنڤێژێ و گه‌هاندنا ئاڤێ بۆ هه‌می ئه‌ندامان د ده‌مێن ب زه‌حمه‌تدا؛ وه‌كی سه‌رمایێ، یان كێمبوونا ئاڤێ، یان ئێشانا له‌شی و ئاڤا گه‌رم.
+دوو: گه‌له‌ك پێنگاڤ هاڤێتن بۆ چوونا به‌ره‌ڤ مزگه‌فتان؛ ب هندێ كو مالا مرۆڤی یا دویر بیت و مرۆڤ یێ به‌رده‌وام بیت ل سه‌ر چوونا مزگه‌فتێ.
+سێ: چاڤه‌ڕێكرنا ده‌مێ نڤێژێ و گرێدانا دلی ب نڤێژێڤه‌ و به‌رهه‌ڤبوونا بۆ وێ و ڕوینشتنا د مزگه‌فتێڤه‌ بۆ چاڤەڕێکرنێ دا كو ب جه‌ماعه‌ت نڤێژێ بكه‌ت و پشتی نڤێژێ ژی ل وێرێ بمینیت بۆ نڤێژا دی.
+پاشی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار كر كو ئه‌ڤ كاره‌ ڕیباطا ب دروستاهینه‌‌‌؛ چونكی ڕێكێن شه‌یتانی ل به‌ر نه‌فسێ دگرن و حه‌ز و دلچوونان بنده‌ست دكه‌ن و ڕێكێ ل به‌ر وان دگرن كو وه‌سواسێ قه‌بویل بكه‌ن و ده‌رگه‌هی بۆ ڤه‌كه‌ن، ب ڤێ چه‌ندێ ژی كۆما خودێ دێ ب سه‌ر كۆما شه‌یتانی كه‌ڤن و ئه‌ڤه‌ جیهادا ژ هه‌مییان مه‌زنتره‌، ڤێجا ئه‌و وه‌كی زێره‌ڤانیكرنێیه‌ ل سه‌ر سنوورێن دوژمنی.</t>
+  </si>
+  <si>
+    <t>أهمية المحافظة على صلاة الجماعة في المسجد، والاهتمام بالصلوات وعدم التشاغل عنها.
+حسن عرض النبي صلى الله عليه وسلم وتشويقه لأصحابه حيث بدأهم بثواب عظيم على طريقة السؤال، وهذه طريقة من طرق التعليم.
+فائدة عرض المسألة بالسؤال والجواب: أن يكون الكلام أوقع في النفس بحكم الإبهام والتبيين.
+قال النووي رحمه الله: فذلكم الرباط أي: الرباط المرغَّب فيه، وأصل الرباط الحبس على الشيء، كأنه حبس نفسه على هذه الطاعة، وقيل: إنه أفضل الرباط كما قيل: الجهاد جهاد النفس، ويحتمل أنه الرباط المتيسر الممكن، أي: إنه من أنواع الرباط.
+كررت كلمة "الرباط" وعرفت ب(ال) التعريف؛ ذلك تعظيمٌ لشأن هذه الأعمال.</t>
+  </si>
+  <si>
+    <t>گرنگییا پاراستنا نڤێژا ب جه‌ماعه‌ت د مزگه‌فتێڤه‌ و گرنگیدان ب نڤێژان و مژویل نه‌بوون ژ وان.
+جوانییا شێوازێ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) د فێركرنێدا، كو ب خێر و خه‌لاتێ مه‌زن و ب ڕێكا پرسیارێ ده‌ستپێكر دا كو صه‌حابییان هان بده‌ت و ئه‌ڤه‌ ڕێكه‌كه‌ ژ ڕێكێن فێركرنێ.
+مفایێ پرسیار و به‌رسڤێ ئه‌وه‌ كو: ئاخڤتن باشتر د دلێ مرۆڤیدا بنه‌جھ‌ دبیت ژ به‌ر هه‌بوونا ڤه‌شارتن و ڕوهنكرنێ.
+ئیمامێ نه‌وه‌وی (خودێ دلۆڤانییێ پێ ببه‌ت) دبێژیت: "ئه‌ڤه‌یه‌ ڕیباط" ئانكو: ئه‌و ڕیباطا مرۆڤ خێر و خه‌لاتی ل سه‌ر وه‌ردگریت، و بنیاتێ ڕیباطێ ئه‌وه‌ مرۆڤ نه‌فسا خۆ ل سه‌ر تشته‌كی بگریت، ڤێجا دێ بێژی ئه‌وی نه‌فسا خۆ ل سه‌ر ڤی عیباده‌تی گرێدایه‌، هاتییه‌ گۆتن ژی كو ئه‌ڤه‌ باشترین جۆرێ ڕیباطێیه‌، كا چاوا هاتییه‌ گۆتن: مه‌ره‌م ب جیهادێ جیهادا نه‌فسێیه‌ و دبیت مه‌ره‌م پێ ئه‌و زێره‌ڤانیكرن بیت یا ب ساناهی و د شیاندا هه‌ی، ئانكو ئه‌و ئێكه‌ ژ جۆرێن ڕیباطێ و زێره‌ڤانیكرنێ.
+په‌یڤا "الرباط" هاته‌ دووباره‌كرن و ب نیشانا (ئه‌لیف و لامێن ته‌عریفێ) هاته‌ نیاسین، ئه‌ڤه‌ ژی بۆ مه‌زنكرنا ڤان كریارانه‌.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3574</t>
+  </si>
+  <si>
+    <t>ألا أنبئكم بخير أعمالكم، وأزكاها عند مليككم، وأرفعها في درجاتكم</t>
+  </si>
+  <si>
+    <t>ئه‌رێ ئه‌ز هه‌وه‌ ئاگه‌هدار نه‌كه‌م ب باشترین كریارا هه‌وه‌ و پاقژترینا وان ل ده‌ڤ شاهێ هه‌وه‌ (كو خودێیه‌) و بلندترینا وان د پله‌یێن هه‌وه‌دا</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي الدَّرْدَاءِ رضي الله عنه قَالَ: قَالَ النَّبِيُّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «أَلاَ أُنَبِّئُكُمْ بِخَيْرِ أَعْمَالِكُمْ، وَأَزْكَاهَا عِنْدَ مَلِيكِكُمْ، وَأَرْفَعِهَا فِي دَرَجَاتِكُمْ وَخَيْرٌ لَكُمْ مِنْ إِنْفَاقِ الذَّهَبِ وَالوَرِقِ، وَخَيْرٌ لَكُمْ مِنْ أَنْ تَلْقَوْا عَدُوَّكُمْ فَتَضْرِبُوا أَعْنَاقَهُمْ وَيَضْرِبُوا أَعْنَاقَكُمْ؟» قَالُوا: بَلَى. قَالَ: «ذِكْرُ اللهِ تَعَالَى».</t>
+  </si>
+  <si>
+    <t>ئه‌بو ده‌رداء (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: «ئه‌رێ ئه‌ز هه‌وه‌ ئاگه‌هدار نه‌كه‌م ب باشترین كریارا هه‌وه‌ و پاقژترینا وان ل ده‌ڤ شاهێ هه‌وه‌ (كو خودێیه‌) و بلندترینا وان د پله‌یێن هه‌وه‌دا، كو باشتر بیت بۆ هه‌وه‌ ژ مه‌زاختنا زێڕ و زیڤی و باشتر بیت بۆ هه‌وه‌ ژ هندێ كو هوین بگه‌هنه‌ دوژمنێ خۆ، ڤێجا هوین ل ستۆیێن وان بده‌ن و ئه‌و ل ستۆیێن هه‌وه‌ بده‌ن؟» گۆتن: به‌لێ. گۆت: «زكرێ خودایێ مه‌زن».</t>
+  </si>
+  <si>
+    <t>سَألَ النبيُّ صلى الله عليه وسلم أصحابَه:
+هل تريدون أن أخبركم وأعلمكم بأفضل أعمالكم وأشرفها وأنماها وأطهرها وأنقاها عند الله المالك عز وجل؟
+وأرفعها في منازلكم في الجنة؟ 
+وخير لكم من التصدُّق بالذهب والفضة؟ 
+وخير لكم من أن تَلْقَوا الكفارَ للقتال، فتضربُوا أعناقَهم، ويضربوا أعناقَكم؟ 
+قال الصحابة: نعم نريد ذلك. 
+قال صلى الله عليه وسلم: ذكر الله تعالى في كل الأوقات وعلى جميع الهيئات والحالات.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) پرسیار ژ صه‌حابییێن خۆ كر:
+ئه‌رێ هه‌وه‌ دڤێت ئه‌ز بۆ هه‌وه‌ بێژم و هه‌وه‌ ئاگه‌هدار بكه‌م ب باشترین و بلندترین و پاقژترین كریارێن هه‌وه‌ ل ده‌ڤ خودایێ مه‌زن؟
+و بلندترین كریار د پله‌یێن هه‌وه‌دا ل به‌حه‌شتێ؟
+كو باشتر بیت بۆ هه‌وه‌ ژ خێر و صه‌ده‌قه‌كرنا زێڕ و زیڤی؟
+و باشتر بیت بۆ هه‌وه‌ ژ چوونا جیهادێ و شه‌ڕێ د گه‌ل كافران، ڤێجا هوین ل ستۆیێ وان بده‌ن و وان بكوژن و ئه‌و ل ستۆیێ هه‌وه‌ بده‌ن و هه‌وه‌ بكوژن؟
+صه‌حابییان گۆت: به‌لێ مه ئه‌ڤه‌‌ دڤێت.
+گۆت: زكرێ خودایێ مه‌زن د هه‌می ده‌ماندا و ب هه‌می شێوه‌ و ڕه‌وشان.</t>
+  </si>
+  <si>
+    <t>أن المداومة على ذكر الله تعالى ظاهرًا وباطنًا من أعظم القُرَب، وأنفعها عند الله تعالى.
+جميع الأعمال إنما شُرعت لإقامة ذكر الله تعالى، قال الله تعالى: (وَأَقِمِ الصَّلَاةَ لِذِكْرِي). وقال صلى الله عليه وسلم: إنَّما جُعل الطَّوافُ بالبيت وبين الصَّفا والمروة ورمي الجمار لإقامة ذكر الله تعالى. رواه أبو داود والترمذي.
+قال العز بن عبدالسلام في قواعده: هذا الحديث مما يدل على أن الثواب لا يترتب على قدر النَّصَب في جميع العبادات بل قد يأجر الله تعالى على قليل الأعمال أكثرَ مما يأجر على كثيرها، فالثواب يترتب على تفاوت الرتب في الشرف.
+قال المناوي في فيض القدير: هذا الحديث محمول على أن الذكر كان أفضل للمخاطبين به، ولو خوطب به شُجاع بَاسل حصل به نفع الإسلام في القتال لقيل له الجهاد، أو الغني الذي ينتفع به الفقراء بماله قيل له الصدقة، والقادر على الحج قيل له الحج، أو من له أبوان قيل له برهما، وبه يحصل التوفيق بين الأخبار.
+أكمل الذكر ما نطق به اللسانُ مع تدبُّر القلب، ثم ما كان بالقلب وحده كالتفكر، ثم ما كان باللسان وحده، وفي كلٍّ أجرٌ إن شاء الله تعالى.
+التزام المسلم بالأذكار المتعلقة بالأحوال كأذكار الصباح والمساء، ودخول المسجد والبيت والخلاء والخروج منها... وغير ذلك يجعله من الذاكرين الله كثيرًا.</t>
+  </si>
+  <si>
+    <t>به‌رده‌وامبوون ل سه‌ر زكرێ خودایێ مه‌زن ب دل و ب ئه‌زمان؛ ژ مه‌زنترین و بمفاترین كریارانه‌ ل ده‌ڤ خودایێ مه‌زن.
+هه‌می كریارێن دی هه‌ما ب تنێ بۆ هندێ هاتینه‌ دانان دا كو زكرێ خودێ پێ بهێته‌ كرن، خودایێ مه‌زن گۆت: ((وَأَقِمِ الصَّلَاةَ لِذِكْرِي)) ئانكو: ((تو نڤێژێ بكه‌؛ دا بیرا من بكه‌ی))، پێغه‌مبه‌ری ژی صه‌لات و سه‌لامێن خودێ ل سه‌ر بن گۆت: ((إنَّما جُعل الطَّوافُ بالبيت وبين الصَّفا والمروة ورمي الجمار لإقامة ذكر الله تعالى)). ئانكو: ((هه‌ما طه‌وافا ل دۆر كه‌عبێ و چوونا د ناڤبه‌را صه‌فا و مه‌ڕوه‌یێ و هاڤێتنا به‌رێن جه‌مه‌راتان ب تنێ بۆ بیرئینانا خودایێ مه‌زن هاتینه‌ دانان)) رواه أبو داود والترمذي.
+عززێ كوڕێ عه‌بدولسه‌لامی د (قه‌واعدا) خۆدا گۆتییه‌: ئه‌ڤ فه‌رمووده‌یه‌ ژ وان ده‌قانه‌ یێن نیشان دده‌ن و ئاماژه‌یێ دكه‌نه‌ سه‌ر هندێ كو خێر و خه‌لاتكرن ل سه‌ر ماندیبوونێ ناهێته‌ ئاڤاكرن د هه‌می عیباده‌تاندا‌، به‌لكی هنده‌ك جاران دبیت خودێ خێر و خه‌لاتێ كریاره‌كا كێم مه‌زنتر بده‌ت ژ كریاره‌كا گه‌له‌ك، ئانكو خێر و خه‌لاتكرن ل سه‌ر جوداهییا قه‌در و بهایێ عیباده‌تی دهێته‌ ئاڤاكرن.
+مه‌ناوی د (فیض القدیر)ـێدا دبێژیت: ئه‌ڤ فه‌رمووده‌یه‌ ل سه‌ر هندێ هاتییه‌ كو زكر و بیرئینانا خودایێ مه‌زن باشترین كریار بوو بۆ وان كه‌سێن پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ل وی ده‌می ئاخڤتن د گه‌لدا دكر، و ئه‌گه‌ر ئه‌ڤ ئاخڤتنه‌ بۆ كه‌سه‌كێ چه‌له‌نگ و مێرخواس هاتبا كرن كو د شه‌ڕیدا مفا دگه‌هانده‌ ئیسلامێ، دا بێژیتێ: (جیهاد) باشترین كریاره‌. یان ئه‌گه‌ر بۆ زه‌نگینه‌كی گۆتبا یێ كو هه‌ژار مفای ژ مالێ وی وه‌ردگرن، دا بێژیتێ: (خێر و صه‌ده‌قه‌كرن) باشترینه‌. بۆ وی كه‌سێ دشێت حه‌جێ بكه‌ت، دا بێژیتێ: (حه‌ج)؛ یان بۆ وی كه‌سێ دایك و بابێن وی د ژیانێدا مابن، دا بێژیتێ: (قه‌درگرتن و خزمەتكرنا وان) باشترینه‌. ب ڤی ڕه‌نگی، هه‌می فه‌رمووده‌ د گه‌ل ئێك دگونجن و ناكۆكی د ناڤبه‌را واندا نامینیت.
+زكرێ ژ هه‌مییان ته‌مامتر ئه‌وه‌ یێ ئه‌زمان بێژیت و دل تێبگه‌هیت، پاشی ئه‌و زكرێ ب دلی ب تنێ بیت وەکی هزرکرنێ، پاشی ئه‌و زكرێ ب ئه‌زمانی ب تنێ بیت و خێر یا د هه‌مییاندا هه‌ی‌ ب ئانه‌هییا خودایێ مه‌زن.
+پێگیربوونا موسلمانی ب زكرێن ڕۆژانه‌ وه‌كی زكرێن سپێده‌ و ئێڤاری و یێن چوونا د ناڤ مزگه‌فتێ و مالێ و تاره‌تێ و ده‌ركه‌ڤتنا ژ وان جهان و ژ بلی ڤانه‌؛ دێ وی كه‌ته‌ ئێك ژ وان كه‌سان یێن گه‌له‌ك زكرێ خودێ دكه‌ن.</t>
+  </si>
+  <si>
+    <t>رواه الترمذي وابن ماجه وأحمد</t>
+  </si>
+  <si>
+    <t>[رواه الترمذي وابن ماجه وأحمد]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3575</t>
   </si>
   <si>
     <t>الجنة أقرب إلى أحدكم من شراك نعله، والنار مثل ذلك</t>
   </si>
   <si>
     <t>((به‌هه‌شت بۆ هه‌ر ئێك ژ هه‌وه‌ ژ قه‌یتانا پێلاڤا وی نێزیكتره‌، جه‌هنه‌م ژی ب هه‌مان شێوه‌))</t>
   </si>
   <si>
     <t>عن ابن مسعود رضي الله عنه قال: قال النبي صلى الله عليه وسلم: «الْجَنَّةُ أَقْرَبُ إِلَى أَحَدِكُمْ مِنْ شِرَاكِ نَعْلِهِ، وَالنَّارُ مِثْلُ ذَلِكَ».</t>
   </si>
   <si>
     <t>ژ ئبن مه‌سعوودی (خودێ ژێ ڕازی بیت) گۆت: پێغەمبەری (صەلات و سەلامێن خودێ ل سەر بن) گۆت: ((به‌هه‌شت بۆ هه‌ر ئێك ژ هه‌وه‌ ژ قه‌یتانا پێلاڤا وی نێزیكتره‌، جه‌هنه‌م ژی ب هه‌مان شێوه‌)).</t>
   </si>
   <si>
     <t>أَخبَرَ النبيُّ صلى الله عليه وسلم أنَّ الجنة والنار قريبتان من الإنسان كقُربِ سَيْرِ الحِذاء الذي يكون على ظَهر القَدَم؛ لأنه قد يفعل طاعةً من رضوان الله عز وجل يدخل بها الجنة، أو معصيةً تكون سببًا لدخول النار.</t>
   </si>
   <si>
     <t>پێغەمبەری (صەلات و سەلامێن خودێ ل سەر بن) به‌حس ل هندێ كر كو به‌هه‌شت و جه‌هنه‌م هه‌ردوو گه‌له‌ك د نێزیكی مرۆڤینه‌، وه‌كی نێزیكییا وێ قه‌یتانا پێلاڤێ یا دكه‌ڤیته‌ سه‌رڤه‌هییا پێی، چونكی دبیت مرۆڤ كاره‌كێ باش بۆ ڕازیبوونا خودایێ مه‌زن بكه‌ت و پێ بچیته‌ به‌هه‌شتێ یان گونه‌هه‌كێ بكه‌ت و ئه‌و گونه‌ھ ببیته‌ ئه‌گه‌ره‌ك بۆ چوونا جه‌هنه‌مێ.</t>
   </si>
   <si>
     <t>الترغيب في الخير وإن قلَّ، والترهيب عن الشر وإن قلَّ.
 لا بد للمسلم في حياته من الجمع بين الرجاء والخوف، وسؤال الله سبحانه دومًا الثبات على الحق حتى يَسْلَمَ ولا يَغْتَرَّ بحالِه.</t>
   </si>
   <si>
     <t>هاندان ل سه‌ر كرنا خێر و باشییێ، خۆ ئه‌گه‌ر یا كێم و بچویك ژی بیت و ترساندن و پاشڤه‌برن ژ كرنا خرابی و گونه‌هێ، خۆ ئه‌گه‌ر یا كێم و بچویك ژی بیت.
@@ -3424,50 +3819,111 @@
 مَن سرَّه أن يَنظرَ إلى رجل من أهل الجنة فلينظر إلى هذا الأعرابي.</t>
   </si>
   <si>
     <t>زه‌لامه‌ك ژ خه‌لكێ ده‌شتێ هاته‌ ده‌ڤ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دا به‌رێ وی بده‌ته‌ كاره‌كی كو ببیته‌ ئه‌گه‌رێ چوونا وی بۆ به‌حه‌شتێ. پێغه‌مبه‌ری ژی (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌رسڤا وی دا كو چوونا به‌حه‌شتێ و ڕزگاربوونا ژ ئاگرێ جه‌هنه‌مێ یا گرێداییه‌ ب ئه‌نجامدانا ستوینێن ئیسلامێڤه‌: ژ په‌رستنا خودێ ب تنێ و كو تو چ شریكان بۆ وی چێنه‌كه‌ی. هه‌روه‌سا ئه‌نجامدانا وان پێنج نڤێژێن خودێ د شه‌ڤ و ڕۆژاندا ل سه‌ر عه‌بدێن خۆ فه‌ڕز كرین. و تو زه‌كاتا مالێ خۆ بده‌ی، ئه‌و مالێ خودێ ل سه‌ر ته‌ واجب كری و تو بده‌یه‌ كه‌سێن ژ هه‌ژی. دیسان تو پاراستنێ ل سه‌ر ڕۆژییێن هه‌یڤا ڕه‌مه‌زانێ د ده‌مێ واندا بكه‌ی. ئینا وی زه‌لامی گۆت: ئه‌ز ب وی كه‌مه‌ یێ نه‌فسا من د ده‌ستیدا؛ ئه‌ز تشته‌كی ژ عیباده‌تی ل سه‌ر ڤان كارێن فه‌ڕز یێن من ژ ته‌ گوهلێ بووین زێده‌ ناكه‌م و تشته‌كی ژێ كێم ژی ناكه‌م. پاشی ده‌مێ ئه‌و زه‌لام چووی، پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((هه‌ر كه‌سێ بڤێت به‌رێ خۆ بده‌ته‌ زه‌لامه‌كی ژ ئه‌هلێ به‌حه‌شتێ، بلا به‌رێ خۆ بده‌ته‌ ڤی عه‌ره‌بێ ده‌شتێ)).</t>
   </si>
   <si>
     <t>توحيد الله تعالى بالعبادة أول ما يُبدأ به في الدعوة إلى الله.
 الاكتفاء بتعليم الواجبات على مَن كان حديثَ عهدٍ بإسلام.
 الدعوة إلى الله تعالى لا بُد فيها من التدرُّج.
 حرص الرجل على تَعلُّم أمر دينه.
 إذا اقتصر المسلم على الواجبات فإنه يفلح، ولكن لا يعني هذا التساهل بالتطوعات؛ لأن التطوع يُكمل به النقص بالفرائض.
 تخصيص بعض العبادات بالذكر دليل على أهميتها والحض عليها، ولا يعني عدم وجوب غيرها.</t>
   </si>
   <si>
     <t>ته‌وحید و ئێكتاپه‌رستنا خودێ د عیباده‌تیدا ئێكه‌م تشته‌ ده‌ستپێكێ د گازییا بۆ ڕێكا خودێ دهێته‌ گۆتن.
 به‌سكرن ب فێركرنا كارێن فه‌ر و پێدڤی بۆ وی كه‌سێ ژ نوی هاتییه‌ د ناڤ ئیسلامێدا.
 گازییا بۆ ڕێكا خودایێ مه‌زن پێدڤی ب پله‌ پله‌بوونی (ته‌ده‌روجێ) هه‌یه‌.
 خه‌مخوری و ڕژدبوونا وی زه‌لامی ل سه‌ر فێربوونا كاروبارێن ئایینێ خۆ.
 ئه‌گه‌ر موسلمان ب تنێ پێگیری واجبان بیت و چ تشتێن دی ل سه‌ر زێده‌ نه‌كه‌ت ژی؛ دێ سه‌رفه‌راز بیت، به‌لێ ئه‌ڤه‌ ب وێ ڕامانێ ناهێت‌ مرۆڤ كێماسییێ د سوننه‌تاندا بكه‌ت؛ چونكی سوننه‌ت وان كێماسییان ته‌مام دكه‌ن یێن د فه‌ڕزاندا په‌یدا دبن.
 تایبه‌تكرنا هنده‌ك عیباده‌تان ب ناڤئینانێ، به‌ڵگه‌یه‌ ل سه‌ر گرنگییا وان عیباده‌تان و هاندانێ ل سه‌ر وان و ب وێ ڕامانێ ناهێت كو چ عیباده‌تێن دی‌ یێن واجب نینن.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3689</t>
   </si>
   <si>
+    <t>أفلح إن صدق</t>
+  </si>
+  <si>
+    <t>ئه‌و سه‌رفه‌راز بوو ئه‌گه‌ر ڕاست بێژیت</t>
+  </si>
+  <si>
+    <t>عَنْ طَلْحَةَ بْنِ عُبَيْدِ اللهِ رضي الله عنه قَالَ: جَاءَ رَجُلٌ إِلَى رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ مِنْ أَهْلِ نَجْدٍ ثَائِرُ الرَّأْسِ، نَسْمَعُ دَوِيَّ صَوْتِهِ، وَلَا نَفْقَهُ مَا يَقُولُ حَتَّى دَنَا مِنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَإِذَا هُوَ يَسْأَلُ عَنِ الْإِسْلَامِ، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «خَمْسُ صَلَوَاتٍ فِي الْيَوْمِ وَاللَّيْلَةِ» فَقَالَ: هَلْ عَلَيَّ غَيْرُهُنَّ؟ قَالَ: «لَا، إِلَّا أَنْ تَطَّوَّعَ، وَصِيَامُ شَهْرِ رَمَضَانَ»، فَقَالَ: هَلْ عَلَيَّ غَيْرُهُ؟ فَقَالَ: «لَا، إِلَّا أَنْ تَطَّوَّعَ»، وَذَكَرَ لَهُ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ الزَّكَاةَ، فَقَالَ: هَلْ عَلَيَّ غَيْرُهَا؟ قَالَ: «لَا، إِلَّا أَنْ تَطَّوَّعَ»، قَالَ: فَأَدْبَرَ الرَّجُلُ، وَهُوَ يَقُولُ: وَاللهِ، لَا أَزِيدُ عَلَى هَذَا، وَلَا أَنْقُصُ مِنْهُ، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَفْلَحَ إِنْ صَدَقَ».</t>
+  </si>
+  <si>
+    <t>طه‌لحه‌یێ كوڕێ عوبه‌یدوللاهی (خودێ ژێ ڕازی بیت) دبێژیت: زه‌لامه‌ك ژ خه‌لكێ نه‌جدێ هاته‌ ده‌ڤ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) كو پرچا وی یا بژاله‌ بوو، مه‌ گوھ ل ده‌نگێ وی دبوو، به‌لێ مه‌ نه‌دزانی و ئه‌م تێنه‌‌دگه‌هشتین ئه‌و چ دبێژیت، هه‌تا نێزیكی پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بووی، مه‌ دیت ‌ئه‌و یێ پرسیارا ئیسلامێ ژ وی دكه‌ت، ئینا پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: «پێنج نڤێژ د شه‌ڤه‌ك و ڕۆژه‌كێدا»، گۆت: ئه‌رێ ژ بلی ڤان نڤێژان؛ چ نڤێژێن دی ل سه‌ر من هه‌یه‌؟ گۆت: «نه‌خێر، ئه‌و نه‌بیت ئه‌گه‌ر تو ب خۆ ب حه‌زا خۆ نڤێژێن سوننه‌ت بكه‌ی، هه‌روه‌سا ڕۆژییێن هه‌یڤا ڕه‌مه‌زانێ ژی ل سه‌ر ته‌ هه‌نه‌»، گۆت: ئه‌رێ ژ بلی وان؛ چ ڕۆژییێن دی ل سه‌ر من هه‌نه‌؟ گۆت: «نه‌خێر، ئه‌و نه‌بیت ئه‌گه‌ر تو ب خۆ ب حه‌زا خۆ ڕۆژییێن سوننه‌ت بگری»، و پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ زه‌كاتێ ژی بۆ كر، گۆت: ئه‌رێ ژ بلی وێ چ دی ل سه‌ر من هه‌یه‌؟ گۆت: «نه‌خێر، ئه‌و نه‌بیت ئه‌گه‌ر تو ب خۆ ب حه‌زا خۆ خێر و صه‌ده‌قه‌یێن سوننه‌ت بكه‌ی»، ئینا ئه‌و زه‌لام زڤڕی و چوو و هه‌ر دگۆت: سویند ب خودێ؛ نه‌ ئه‌ز تشته‌كی ل سه‌ر‌ زێده‌ دكه‌م و نه تشته‌كی‌ ژێ كێم دكه‌م، پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: «ئه‌و سه‌رفه‌راز بوو ئه‌گه‌ر ڕاست بێژیت».</t>
+  </si>
+  <si>
+    <t>جاء رجلٌ من أهل نَجْدٍ إلى النبي صلى الله عليه وسلم وكان شعره مُنْتَفِشًا، وصوته مرتفعًا، ولا يُفقه ما يقول، حتى اقترب من النبي صلى الله عليه وسلم، فسأل عن فرائض الإسلام؟ 
+فبدأ النبيُّ صلى الله عليه وسلم بالصلاة، وأخبره أنَّ الله قد افترض عليه خمسَ صلوات في كل يوم وليلة.
+فقال: هل يلزمني شيء من الصلوات غير هذه الخَمس؟ 
+فقال: لا، إلا إذا تطوَّعت من صلوات النوافل. 
+ثم قال صلى الله عليه وسلم: ومما أوجبه الله عليك صوم شهر رمضان.
+فقال الرجل: هل يلزمني شيء من الصيام غير صوم رمضان؟ 
+فقال: لا، إلا أن تتطوّع بصوم. 
+ثم ذكر له صلى الله عليه وسلم الزكاة.
+فقال الرجل: هل يلزمني شيء من الصدقات بعد زكاة الفرض؟ 
+قال: لا، إلا أن تتطوّع. 
+وبعد أن سمع الرجل من النبي صلى الله عليه وسلم هذه الفرائض ولّى مدبرًا وأقسم بالله تعالى أنه سيلتزم بها من غير زيادة ولا نقصان، فقال صلى الله عليه وسلم على إثر ذلك: إذا صَدَقَ الرجل على ما حَلفَ عليه فإنه يكون من المُفلحين.</t>
+  </si>
+  <si>
+    <t>زه‌لامه‌ك ژ خه‌لكێ نه‌جدێ هاته‌ ده‌ڤ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن)، پرچا وی نه‌ یا ڕێكخستی بوو و ده‌نگێ وی یێ بلند بوو، به‌لێ كه‌س ژ مه‌ تێنه‌دگه‌هشت كا ‌چ دبێژیت، هه‌تا نێزیكی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن)  بووی و ده‌رباره‌ی فه‌ڕزێن ئیسلامێ پرسیار كرن.
+ڤێجا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ب نڤێژێ ده‌ستپێكر و ئه‌و ئاگه‌هدار كر كو خودێ پێنج نڤێژ د شه‌ڤه‌ك و ڕۆژه‌كێدا ل سه‌ر وی فه‌ڕز كرینه‌.
+وی گۆت: ئه‌رێ ژ بلی ڤان پێنجان؛ چ نڤێژێن دی ل سه‌ر من فه‌ڕزن؟
+گۆت: نه‌خێر، ب تنێ ئه‌و نه‌بن یێن تو ب حه‌زا خۆ وه‌كی سوننه‌ت ئه‌نجام دده‌ی.
+پاشی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: و ژ تشتێن خودێ ل سه‌ر ته‌ فه‌ڕز كرین؛ گرتنا ڕۆژییێن هه‌یڤا ڕه‌مه‌زانێیه‌.
+وی زه‌لامی گۆت: ئه‌رێ ژ بلی ڕۆژیێن ڕه‌مه‌زانێ؛ چ ڕۆژیێن دی ل سه‌ر من فه‌ڕزن؟
+گۆت: نه‌خێر، ب تنێ ئه‌گه‌ر تو ب حه‌زا خۆ هنده‌كێن سوننه‌ت بگری.
+پاشی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ زه‌كاتێ بۆ كر.
+زه‌لامی گۆت: ئه‌رێ ژ بلی زه‌كاتا فه‌ڕز؛ چ خێر و صه‌ده‌قه‌یێن دی ل سه‌ر من هه‌نه‌؟
+گۆت: نه‌خێر، ب تنێ ئه‌گه‌ر تو ب حه‌زا خۆ بده‌ی.
+پشتی زه‌لامی ئه‌ڤ فه‌ڕزه‌ ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گوهلێ بووین، پشتا خۆ دا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) و چوو و سویند خوار كو دێ پێگیری ڤان فه‌ڕزان بیت بێی زێده‌گاڤی و كێمكرن، ئینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ئه‌گه‌ر ئه‌و زه‌لام یێ ڕاستگۆ بیت ل سه‌ر وی تشتێ وی  سویند ل سه‌ر خواری؛ دێ ژ كه‌سێن سه‌ركه‌ڤتی و سه‌رفه‌راز بیت.</t>
+  </si>
+  <si>
+    <t>سماحةُ الشريعة الإسلامية وتيسيرها على المكلفين.
+حسن معاملته صلى الله عليه وسلم لهذا الرجل، فقد مَكَّنَه من الاقتراب منه وسؤاله.
+البدء في الدعوة إلى الله تعالى بالأهم فالأهم.
+الإسلام عقيدة وعمل، فلا ينفع عمل من غير إيمان، ولا ينفع إيمان من غير عمل.
+أهمية هذه الأعمال وأنها من أركان الإسلام.
+صلاة الجمعة داخلة في الصلوات الخمس الواجبة؛ لأنها بدلًا عن صلاة ظهر يوم الجمعة لمن وجبت عليه.
+بدأ النبيُّ صلى الله عليه وسلم تعليمه بآكد فرائض الإسلام وهي أركانه بعد الشهادتين؛ لأنه كان مسلمًا، ولم يذكر الحج؛ لأنه قبل فرضهِ، أو لأنه لم يأتِ وقته.
+الإنسان إذا اقتصر على الواجب في الشرع فإنه مُفلح، ولكن لا يعني هذا أنه لا يُسن أن يأتي بالتطوع؛ لأن التطوع تكمل به الفرائض يوم القيامة.</t>
+  </si>
+  <si>
+    <t>سادەیی و سا‌ناهیبوونا شه‌ریعه‌تێ ئیسلامێ بۆ موسلمانان.
+جوانییا سه‌ره‌ده‌رییا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) د گه‌ل ڤی زه‌لامی، كو ڕێك دایێ نێزیكی وی ببیت و پرسیارێ ژێ بكه‌ت.
+ده‌ستپێكرن د گازییا بۆ ڕێكا ده‌ڤ خودێ ب تشتێن گرنگتر.
+ئیسلام بیروباوه‌ر و كریاره‌، كریار بێی باوه‌ری مفای ناگه‌هینیت، باوه‌ری ژی بێی كریار ته‌مام نابیت.
+گرنگییا ڤان كریاران و كو ئه‌و ژ ستوینێن ئیسلامێنه‌.
+نڤێژا ئه‌ینییێ یا د ناڤ پێنج نڤێژێن فه‌ڕزدا؛ چونكی ئه‌و جهێ نڤێژا نیڤرۆ یا ڕۆژا ئەینییێ دگریت سەبارەت وی كه‌سێ ل سه‌ر فه‌ڕز بیت.
+پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ب فێركرنا ستوينێن ئیسلامێ یێن پشتی هەردوو شاهدەیییان دەستپێکر؛ چونکی ئەو موسلمان بوو و به‌حسێ حه‌جێ نه‌كر، چونكی هێشتا ئه‌و فه‌ڕز نه‌بووبوو، یان ژی ژ به‌ر كو وه‌ختێ وێ نه‌بوو.
+ئه‌گه‌ر مرۆڤ ب تنێ پێگیرییێ ب فه‌ڕزان بكه‌ت؛ دێ سه‌ركه‌ڤیت و ئه‌و كه‌سه‌كێ سه‌رفه‌رازه‌، به‌لێ پا‌ مه‌ره‌م ب ڤێ چه‌ندێ ئه‌و نینه‌ ئه‌و سوننه‌تان نه‌كه‌ت، چونكی سوننه‌ت كێماسییێن فه‌ڕزان ل ڕۆژا قیامه‌تێ ته‌مام دكه‌ن.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3700</t>
+  </si>
+  <si>
     <t>ما يصيب المسلم من نصب ولا وصب ولا هم ولا حزن ولا أذى ولا غم حتى الشوكة يشاكها إلا كفر الله بها من خطاياه</t>
   </si>
   <si>
     <t>((هه‌ر وه‌ستییانه‌ك، نه‌خۆشییه‌ك، خه‌مه‌ك، كۆڤانه‌ك، ئازاره‌ك یان ته‌نگاڤییه‌ك بگه‌هیته‌ موسلمانی، هه‌تا ئه‌و سترییا دچیته‌ د پێیێ وی ژیڕا؛ بۆ ڤێ هه‌مییێ خودێ دێ گونه‌هێن وی ژێبه‌ت))</t>
   </si>
   <si>
     <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ وَعَنْ أَبِي هُرَيْرَةَ رضي الله عنهما عَنِ النَّبِيِّ صلى الله عليه وسلم قَالَ: «مَا يُصِيبُ الْمُسْلِمَ مِنْ نَصَبٍ وَلَا وَصَبٍ وَلَا هَمٍّ وَلَا حُزْنٍ وَلَا أَذًى وَلَا غَمٍّ حَتَّى الشَّوْكَةِ يُشَاكُهَا إِلَّا كَفَّرَ اللهُ بِهَا مِنْ خَطَايَاهُ».</t>
   </si>
   <si>
     <t>ئه‌بو سه‌عیدێ خودری و ئه‌بو هوره‌یره‌ (خودێ ژ هه‌ردووكان ڕازی بیت) دبێژن: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((هه‌ر وه‌ستییانه‌ك، نه‌خۆشییه‌ك، خه‌مه‌ك، كۆڤانه‌ك، ئازاره‌ك یان ته‌نگاڤییه‌ك بگه‌هیته‌ موسلمانی، هه‌تا ئه‌و سترییا دچیته‌ د پێیێ وی ژیڕا؛ بۆ ڤێ هه‌مییێ خودێ دێ گونه‌هێن وی ژێبه‌ت)).</t>
   </si>
   <si>
     <t>يُبَيِّنُ الرسولُ صلى الله عليه وسلم أنَّ ما يُصاب به المسلمُ مِن أمراضٍ وهمومٍ وأحزانٍ وكروبٍ ومصائبَ وشدائدَ وخوفٍ وجوعٍ -حتى لو كانت شوكة تُصيبه فَتُؤْلِمُه-، يكونُ ذلك كفارةً لذنوبه وحطًّا لخطاياه.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار دكه‌ت كو هه‌ر نه‌خۆشی، خه‌م، كۆڤان، ته‌نگاڤی، ئێش و ئازار، ترس و برساتییه‌كا ب گه‌هیته‌ موسلمانی -هه‌تا ئه‌و سترییا وی دئێشینیت ژی-، ئه‌ڤه‌ هه‌می دبنه‌ كه‌فاره‌تا گونه‌هێن وی و گونه‌هێن وی پێ دهێنه‌ ژێبرن.</t>
   </si>
   <si>
     <t>بيان فضل الله على عباده المؤمنين ورحمته بهم بغفران الذنوب بأقل ضرر يصيبهم.
 ينبغي للمسلم أن يَحْتَسِبَ عند الله ما يُصيبه، ويَصبر على كل صغيرة وكبيرة، لتكون له رفعة في الدرجات وكفارة للسيئات.</t>
   </si>
   <si>
     <t>دیاركرنا قه‌نجییا خودێ ل سه‌ر عه‌بدێن وی یێن باوه‌ردار و دلۆڤانییا وی د گه‌ل وان، ب هندێ كو ب بچویكترین نه‌خۆشییا ب گه‌هیته‌ وان گونه‌هێن وان ژێدبه‌ت.
 پێدڤییه‌ موسلمانی هیڤییا بده‌ستڤه‌ئینانا خێرێ ل ده‌ڤ خودێ هه‌بیت ل سه‌ر هه‌ر نه‌خۆشییه‌كا ب گه‌هیتێ، و هه‌دارێ ل سه‌ر هه‌ر تشته‌كێ بچویك و مه‌زن بكێشیت، دا كو پله‌یێن وی پێ بلند ببن و گونه‌هێن وی پێ بهێنه‌ ژێبرن.</t>
   </si>
@@ -3521,80 +3977,217 @@
   <si>
     <t>يُبيِّنُ النبيُّ صلى الله عليه وسلم بعضَ حقوق المسلم على أخيه المسلم:
 أول هذه الحقوق: ردُّ السلام لمن ألقى عليك السلام.
 الحق الثاني: عيادة المريض وزيارته.
  الحق الثالث: اتباع الجنازة من بيته إلى المصلَّى إلى المقبرة حتى تُدفن.
  الحق الرابع: إجابة الدعوة إذا دعاه إلى وليمة عرس وغير ذلك.
  الحق الخامس: تَشميت العاطس، وهو أن يقول له إذا حَمِدَ الله: يرحمُك الله، ثم يقول العاطسُ: يهديكم الله ويُصلح بالَكم.</t>
   </si>
   <si>
     <t>پێغەمبەر (صەلات و سەلامێن خودێ ل سەر بن) هنده‌ك ژ مافێن موسلمانی ل سه‌ر برایێ وی یێ موسلمان دیار دكه‌ت، ئێكه‌مین ماف ژ ڤان مافان؛ به‌رسڤدانا سلاڤا وی كه‌سییه‌ یێ سلاڤ دكه‌ته‌ ته‌.
 مافێ دووێ: سه‌ره‌دانا نه‌ساخییه‌.
 مافێ سێیێ: دویچڤوونا جه‌نازه‌يیه‌، ژ مالا وی بۆ جهێ نڤێژ ل سه‌ر دهێته‌ كرن بۆ گۆڕستانێ و هه‌تا دهێته‌ ڤه‌شارتن.
 مافێ چارێ: به‌رسڤدانا گازی و ده‌عوه‌تێ، ئه‌گه‌ر ده‌عوه‌ت كر بۆ خوارنا داوەتێ یان تشته‌كێ دی.
 مافێ پێنجی: به‌رسڤدانا وی كه‌سێ د بێهنشیت، ئه‌و ژی ئه‌ڤه‌یه‌ مرۆڤ بێژیته‌ وی كه‌سێ د بێهنشیت ئه‌گه‌ر سوپاسییا خودێ كر (ئانكو ئه‌گه‌ر وی گۆت: الحمدلله): خودێ دلۆڤانییێ ب ته‌ ببه‌ت (یرحمك الله)، پاشی ئه‌و كه‌سێ بێهنشی دێ به‌رسڤا وی ده‌ت و بێژیتێ: خودێ هه‌وه‌ ڕاسته‌ڕێ بكه‌ت و ڕه‌وشا هه‌وه‌ باش بكه‌ت (يهديكم الله ويصلح بالكم).</t>
   </si>
   <si>
     <t>عظمة الإسلام في تأكيد الحقوق بين المسلمين وتوثيق الأُخوَّة والمحبة بينهم.</t>
   </si>
   <si>
     <t>مه‌زناهییا ئیسلامێ كو پشتڕاستی ل مافێن موسلمانان ل سه‌ر ئێك كری و په‌یوه‌ندییێن براینییێ و ڤیان و حه‌زژێكرنا د ناڤبه‌را واندا كری.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3706</t>
   </si>
   <si>
+    <t>خير يوم طلعت عليه الشمس يوم الجمعة</t>
+  </si>
+  <si>
+    <t>باشترین ڕۆژ كو ڕۆژ لێ هه‌لاتبیت ڕۆژا ئه‌ینییێیه‌</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «خَيْرُ يَوْمٍ طَلَعَتْ عَلَيْهِ الشَّمْسُ يَوْمُ الْجُمُعَةِ، فِيهِ خُلِقَ آدَمُ، وَفِيهِ أُدْخِلَ الْجَنَّةَ، وَفِيهِ أُخْرِجَ مِنْهَا، وَلَا تَقُومُ السَّاعَةُ إِلَّا فِي يَوْمِ الْجُمُعَةِ».</t>
+  </si>
+  <si>
+    <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: «باشترین ڕۆژ كو ڕۆژ لێ هه‌لاتبیت ڕۆژا ئه‌ینییێیه‌، تێدا ئاده‌م هاتییه‌ ئافراندن و تێدا كرییه‌ د به‌حه‌شتێدا و تێدا ژ به‌حه‌شتێ هاتییه‌ ده‌رئێخستن، قیامه‌ت ژی هه‌ر دێ د ڕۆژا ئه‌ینییێدا ڕابیت».</t>
+  </si>
+  <si>
+    <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أنَّ خيْرَ يومٍ طلعت عليه الشمس يومُ الجمعة، 
+ومن خصائصه: أن الله خلق فيه آدم عليه السلام، وفيه أدخله الجنة، وفيه أخرجه منها وأهبطه إلى الأرض، ولا تقوم الساعة إلا في يوم الجمعة.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حس دكه‌ت كو ڕۆژا ئه‌ینی باشترین ڕۆژا حه‌فتییێیه‌. ژ تایبه‌تمه‌ندییێن وێ: خودێ ئاده‌م (سلاڤ لێ بن) تێدا ئافراندییه‌ و تێدا ئه‌و برییه‌ د به‌حه‌شتێدا، هه‌ر د وێ ڕۆژێدا ژ به‌حه‌شتێ ده‌رئێخستییه‌ و هنارتییه‌ سه‌ر ئه‌ردی، ڕۆژا قیامه‌تێ ژی دێ د ڕۆژا ئه‌ینییێدا بیت.</t>
+  </si>
+  <si>
+    <t>فضل يوم الجمعة على سائر أيام الأسبوع.
+الحث والإكثار من الأعمال الصالحة في يوم الجمعة، والتأهب لنيل رحمة الله تعالى، ودفع نقمته.
+هذه الخصائص ليوم الجمعة التي ذكرت في الحديث قيل: أنها ليست لذكر فضيلة يوم الجمعة؛ لأن إخراج آدم وقيام الساعة لا يعد فضيلة، وقيل: بل جميعها فضائل وخروج آدم سبب وجود الذرية من الرسل والأنبياء والصالحين، وقيام الساعة سبب تعجيل جزاء الصالحين ونيلهم ما أعد الله لهم من الكرامات.
+ ذُكِرَ ليوم الجمعة خصائص أخرى غير ما ذكر في هذه الرواية، ومنها: فيه تِيْبَ على آدم، وفيه قُبض، وفيه ساعة لا يصادفها عبد مؤمن وهو يصلي يسأل الله شيئًا إلا أعطاه إياه.
+أفضل أيام السنة يوم عرفة، وقيل: يوم النحر، وأفضل أيام الأسبوع يوم الجمعة، وأفضل ليلة ليلة القدر.</t>
+  </si>
+  <si>
+    <t>قه‌در و بهایێ ڕۆژا ئه‌ینییێ ل سه‌ر هه‌می ڕۆژێن حه‌فتییێ.
+هاندان ل سه‌ر زێده‌كرنا كریارێن باش د ڕۆژا ئه‌ینییێدا و به‌رهه‌ڤبوونا بۆ ده‌ستكه‌ڤتنا دلۆڤانییا خودایێ مه‌زن و لادانا سزایێ وی.
+ئه‌ڤ تایبه‌تمه‌ندییێن ڕۆژا ئه‌ینییێ یێن د فه‌رمووده‌یێدا هاتینه‌ به‌حسكرن، هاتییه‌ گۆتن كو: ئه‌و نه‌ بۆ به‌حسكرنا قه‌در و بها و باشییێن ڕۆژا ئه‌ینییێنه‌، چونكی ده‌رئێخستنا ئاده‌می و ڕابوونا قیامه‌تێ ب قه‌در و باشی ناهێنه‌ هژمارتن. هاتییه‌ گۆتن ژی: به‌لێ، هه‌ر هه‌می قه‌در و بها و باشینه‌، ده‌ركه‌ڤتنا ئاده‌می ژ به‌حه‌شتێ بوو ئه‌گه‌رێ په‌یدابوونا پێغه‌مبه‌ر و مرۆڤێن چاك و ڕابوونا قیامه‌تێ ژی ئه‌گه‌ره‌كه‌ بۆ له‌زكرنێ د خه‌لاتكرنا مرۆڤێن باشدا و پێدانا وان قه‌نجی و باشییان یێن خودێ بۆ وان ئاماده‌ كرین.
+هنده‌ك تایبه‌تمه‌ندییێن دی ژی بۆ ڕۆژا ئه‌ینییێ یێن هاتینه‌ به‌حسكرن، ژ بلی وان یێن د ڤێ ڤه‌گوهاستنێدا هاتین، ژ وان ژی: د وێ ڕۆژێدا ته‌وبه‌یا ئاده‌می هاته‌ قه‌بویلكرن و تێدا ڕوحا ئاده‌می هاته‌ كێشان و وه‌غه‌ر كر، ده‌مه‌ك ژی تێدا هه‌یه‌ هه‌ر باوه‌رداره‌كێ دوعایێ د وی ده‌میدا بكه‌ت و ئەو یێ د نڤێژێدا؛ خودێ دێ دوعایا وی قه‌بویل كه‌ت و دێ وی تشتێ وی ژێ خواستی ده‌تێ.
+باشترین ڕۆژا سالێ ڕۆژا عه‌ره‌فێیه‌ و هاتییە گۆتن: ڕۆژا جەژنا قوربانێیە و باشترین ڕۆژا حه‌فتییێ ڕۆژا ئه‌ینییێیه‌، باشترین شه‌ڤ ژی شه‌ڤا قه‌درێیه‌.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3711</t>
+  </si>
+  <si>
     <t>رحم الله رجلا سمحا إذا باع، وإذا اشترى، وإذا اقتضى</t>
   </si>
   <si>
     <t>((خودێ دلۆڤانییێ ب زه‌لامه‌كی ببه‌ت كو یێ ب ساناهی بیت ئه‌گه‌ر تشته‌ك فرۆت و ئه‌گه‌ر تشته‌ك كڕی و ئه‌گه‌ر داخوازا ده‌ینێ خۆ كر))</t>
   </si>
   <si>
     <t>عن جابر رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «رَحِمَ اللهُ رَجُلًا سَمْحًا إِذَا بَاعَ، وَإِذَا اشْتَرَى، وَإِذَا اقْتَضَى».</t>
   </si>
   <si>
     <t>ژ جابری (خودێ ژێ ڕازی بیت) ژ پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) گۆت: ((خودێ دلۆڤانییێ ب زه‌لامه‌كی ببه‌ت كو یێ ب ساناهی بیت ئه‌گه‌ر تشته‌ك فرۆت و ئه‌گه‌ر تشته‌ك كڕی و ئه‌گه‌ر داخوازا ده‌ینێ خۆ كر)).</t>
   </si>
   <si>
     <t>دعا النبي صلى الله عليه وسلم بالرحمة لكل من كان:
 سهلًا جَوَادًا سَخِيًّا في بيعِه، فلا يُشدِّد على المشتري في سعرها ويعامله بخُلُقٍ حَسَن.
 سهلًا جوادًا سَخِيًّا إذا اشترى، فلا يَبْخَس ويُقَلِّل من قيمة البِضَاعَة.
 سهلًا جوادًا سخيًا إذا طَالَبَ بقضاءِ الدُّيون التي له، فلا يُشدِّد على الفقير والمُحتاج، بل يُطالِبه برفق ولُطف، ويُنْظِر المُعسر.</t>
   </si>
   <si>
     <t>پێغەمبەری (صەلات و سەلامێن خودێ ل سەر بن) دوعایێن دلۆڤانییێ بۆ هه‌ر كه‌سه‌كی كرن كو د فرۆتنا خۆدا یێ ساناهی و مه‌رد و ده‌ستڤه‌كری بیت، له‌وا یێ توند و ب زه‌حمه‌ت نابیت د گه‌ل بكڕی د بهایێ تشتیدا و دێ ب ڕه‌وشته‌كێ جوان سه‌ره‌ده‌رییێ د گه‌ل كه‌ت، دیسان دوعایێن دلۆڤانییێ بۆ هه‌ر كه‌سه‌كی كرن كو د كڕینا خۆدا یێ ساناهی و مه‌رد و ده‌ستڤه‌كری بیت، ڤێجا بهایێ تشتی کێم ناکەت. هه‌روه‌سا دوعایێن دلۆڤانییێ بۆ هه‌ر كه‌سه‌كی كرن كو د داخوازكرنا ده‌ینێ خۆدا یێ ساناهی و مه‌رد و ده‌ستڤه‌كری بیت، له‌وا یێ توند و نه‌خۆش نابیت د گه‌ل هه‌ژاری و كه‌سێ پێدڤی، به‌لێ دێ ب ڕه‌نگه‌كێ جوان و نه‌رم داخوازا ده‌ینێ خۆ ژێ كه‌ت و دێ خۆ ل كه‌سێ ده‌ستكورت گریت.</t>
   </si>
   <si>
     <t>مِن مَقاصد الشريعة الحِفاظ على ما يُصلِحُ العلاقاتِ بين الناس.
 الترغيب في استعمال معالي الأخلاق في المعاملات بين الناس من البيع والشراء ونحو ذلك.</t>
   </si>
   <si>
     <t>ژ مه‌به‌ستێن شه‌ریعه‌تی؛ پاراستنا وان تشتانه‌ یێن دبنه‌ ئه‌گه‌رێ باشبوونا په‌یوه‌ندییان د ناڤبه‌را مرۆڤاندا.
 هاندان ل سه‌ر بكارئینانا ڕه‌وشتێن بلند د سه‌ره‌ده‌ریكرنێن د گه‌ل خه‌لكیدا ژ كڕین و فرۆتن و سه‌ره‌ده‌رییێن وه‌كی وان.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3716</t>
+  </si>
+  <si>
+    <t>رغم أنف، ثم رغم أنف، ثم رغم أنف، قيل: من؟ يا رسول الله قال: من أدرك أبويه عند الكبر، أحدهما أو كليهما فلم يدخل الجنة</t>
+  </si>
+  <si>
+    <t>دفنا وى ب ئەردى بكه‌ڤیت، پاشى دفنا وى ب ئەردى بكه‌ڤیت، پاشى دفنا وى ب ئەردى بكه‌ڤیت»، هاته‌ گۆتن: یا كێ ئه‌ی پێغه‌مبه‌رێ خودێ؟ گۆت: «یا وی كه‌سێ بگه‌هیته‌ دایك و بابێن خۆ د ده‌مێ پیراتییێدا، ڤێجا چ بگه‌هیته‌ ئێك ژ وان یان هه‌ردووكان و پاشى نه‌چیته‌ د به‌حه‌شتێدا</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «رَغِمَ أَنْفُ، ثُمَّ رَغِمَ أَنْفُ، ثُمَّ رَغِمَ أَنْفُ»، قِيلَ: مَنْ؟ يَا رَسُولَ اللهِ قَالَ: «مَنْ أَدْرَكَ أَبَوَيْهِ عِنْدَ الْكِبَرِ، أَحَدَهُمَا أَوْ كِلَيْهِمَا فَلَمْ يَدْخُلِ الْجَنَّةَ».</t>
+  </si>
+  <si>
+    <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: «دفنا وى ب ئەردى بكه‌ڤیت، پاشى دفنا وى ب ئەردى بكه‌ڤیت، پاشى دفنا وى ب ئەردى بكه‌ڤیت»، هاته‌ گۆتن: یا كێ ئه‌ی پێغه‌مبه‌رێ خودێ؟ گۆت: «یا وی كه‌سێ بگه‌هیته‌ دایك و بابێن خۆ د ده‌مێ پیراتییێدا، ڤێجا چ بگه‌هیته‌ ئێك ژ وان یان هه‌ردووكان و پاشى نه‌چیته‌ د به‌حه‌شتێدا».</t>
+  </si>
+  <si>
+    <t>دَعا النبيُّ صلى الله عليه وسلم بالذّل والخِزْي حتى بلغ به كأنه وضع أنفَه في التراب -كررها ثلاثًا- فسُئِل: مَن هذا يا رسول الله الذي دعوتَ عليه؟ 
+فقال صلى الله عليه وسلم: من أدرك والديه عند الكبر -أحدهما أو كليهما-، فلم يكونَا سببًا بدخوله الجنة؛ وذلك بسبب عدم الإحسان إليهما وعقوقهما.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دوعایا سه‌رشۆڕی و ڕه‌زیلبوونێ ل وی كه‌سی كر ب ڕه‌نگه‌كێ وه‌سا كو دێ بێژی دفنا وی یا دانایه‌ ناڤ ئاخێ -سێ جاران ئه‌ڤ دوعایه‌ دووباره‌ كر- ئینا پرسیار ژێ هاته‌ كرن: ئه‌و كییه‌ ئه‌ی پێغه‌مبه‌رێ خودێ یێ ته‌ دوعا لێ كری؟
+ئینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ئه‌و كه‌سێ دایك و بابێن وی یان ئێك ژ وان بگه‌هنه‌ پیراتییێ و ئه‌و ل ده‌ڤ وان بیت، به‌لێ ئه‌و نه‌بنه‌ ئه‌گه‌رێ چوونا وی بۆ به‌حه‌شتێ، ئه‌ڤه‌ ژی ژ به‌ر هندێ چونكی باشی د گه‌ل وان نه‌كرییه‌ و یێ خراب و دلڕه‌ق بوو‌ د گه‌ل وان.</t>
+  </si>
+  <si>
+    <t>وجوب بِرِّ الوالدين وأنه من أسباب دخول الجنة، خصوصًا عند كبرهما وضعفهما.
+عقوق الوالدين من كبائر الذنوب.</t>
+  </si>
+  <si>
+    <t>فه‌ربوونا قه‌درگرتن و باشیكرنێ د گه‌ل دایك و بابان و كو ئه‌ڤه‌ ئه‌گه‌ره‌كێ مه‌زنه‌ بۆ چوونا به‌حه‌شتێ، ب تایبه‌تی ل ده‌مێ پیربوونێ و لاوازییا واندا.
+سه‌ره‌ده‌رییا خراب د گه‌ل دایك و بابان ژ گونه‌هێن هه‌ره‌ مه‌زنه‌.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3718</t>
+  </si>
+  <si>
+    <t>سبق المفردون</t>
+  </si>
+  <si>
+    <t>(الْمُفَرِّدُونَ) پێش كه‌ڤتن</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: كَانَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَسِيرُ فِي طَرِيقِ مَكَّةَ، فَمَرَّ عَلَى جَبَلٍ يُقَالُ لَهُ جُمْدَانُ، فَقَالَ: «سِيرُوا هَذَا جُمْدَانُ، سَبَقَ الْمُفَرِّدُونَ» قَالُوا: وَمَا الْمُفَرِّدُونَ يَا رَسُولَ اللهِ؟ قَالَ: «الذَّاكِرُونَ اللهَ كَثِيرًا وَالذَّاكِرَاتُ».</t>
+  </si>
+  <si>
+    <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) د ڕێكا مه‌ككه‌هێدا دچوو، ڤێجا ب ڕه‌خ چیایه‌كیڕا بووری كو دگۆتنێ (جومدان)، ئینا گۆت: «ب ڕێڤه‌ هه‌ڕن، ئه‌ڤه‌ جومدانه‌، (الْمُفَرِّدُونَ) پێش كه‌ڤتن»، گۆتن: (الْمُفَرِّدُونَ) كینه‌ ئه‌ی پێغه‌مبه‌رێ خودێ؟ گۆت: «ئه‌و زه‌لام و ژنێن گه‌له‌ك زكرێ خودێ دكه‌ن».</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم منزلة الذاكرين الله كثيرًا، وأنهم قد انفردوا وسبقوا غيرَهم بنيل الدرجات العُلَى في جنات النعيم، وشبَّههم بجبل جُمدان الذي انفرد عن غيره من الجبال.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) پله‌ و مه‌زناهییا وان كه‌سان دیار كر یێن گه‌له‌ك زكرێ خودێ دكه‌ن و كو ئه‌و ب تنێ پێش كه‌ڤتینه‌ و گه‌هشتینه‌ پله‌یێن بلند ل به‌حه‌شتێ، وه‌سفا وان ب چیایێ جومدان كر كو ژ چیایێن دی یێ جودایه‌ و یێ بلنده‌.</t>
+  </si>
+  <si>
+    <t>استحباب كثرة الذكر والانشغال به، فإنَّ السَّبْق في الآخرة إنما يكون بكثرة الطاعات، والإخلاص في العبادات.
+ذكر الله يكون باللسان فقط، أو بالقلب فقط، أو باللسان والقلب معًا، وهي أعلاها رتبة.
+من الذكر الأوراد الشرعية المقيدة، كأذكار الصباح والمساء، وأدبار الصلوات المكتوبات وغيرها.
+قال النووي: اعلم أن فضيلة الذكر غير منحصرة في التسبيح والتهليل والتحميد والتكبير ونحوها، بل كل عامل لله تعالى بطاعة فهو ذاكرٌ لله تعالى.
+ذكر الله من أعظم أسباب الثبات، قال سبحانه وتعالى: (يَا أَيُّهَا الَّذِينَ آمَنُوا إِذَا لَقِيتُمْ فِئَةً فَاثْبُتُوا وَاذْكُرُوا اللَّهَ كَثِيرًا لَّعَلَّكُمْ تُفْلِحُونَ) [الأنفال: 45]
+وجه التشبيه بينَ الذَّاكرينَ وجبل جُمدانَ هو الانفرادُ والاعتزالُ؛ فجبل جُمدانُ منفرد عن الجِبالِ، فكذا الذَّاكرينَ اللهَ تعالى فالمُنفَردُ هو الذي انفردَ قلبُه ولسانُه بذِكرِ ربَّه ولو كانَ بينَ النَّاسِ، واستأنس بأوقاتِ الخَلوةِ واستوحش من كثرةِ مُخالطةِ النَّاسِ، وقد يكون وجه التشبيه أن الذكر سبب التَّثبيت على الدين كما أن الجبال سبب لثبات الأرض، أو يكون السَّبقُ إلى الخَيراتِ في الدُّنيا والآخرةِ حيث كان المسافر من المدينة إلى مكة إذا وصل جُمدانَ كانَ علامةُ الوصولِ إلى مكةَ ومن وصلَ إليه كانَ سابقًا، فكذلك الذَّاكرُ للهِ تعالى فهو سابقٌ لغيرِه بكثرةِ ذِكرِه للهِ تعالى، والله أعلم.</t>
+  </si>
+  <si>
+    <t>سوننه‌ته‌ مرۆڤ گه‌له‌ك زكرێ خودێ بكه‌ت و خۆ پێڤه‌ مژویل بكه‌ت، چونكی به‌ریكانه‌ و هه‌ڤڕكی ل ئاخره‌تێ ب گه‌له‌كییا عیباده‌تان و پاقژییا ئنیه‌تێ و دلسۆزییێ د په‌رستناندا دهێته‌ كرن.
+زكرێ خودێ یان ب ئه‌زمانی ب تنێیه‌، یان ب دلى ب تنێیه‌، یان ب ئه‌زمانی و دلی پێكڤه‌یه‌ و ئه‌ڤه‌ ژ هه‌مییان باشتره‌.
+ژ وان زكرێن شه‌رعی یێن ب ده‌م و جهه‌كیڤه‌ هاتینه‌ گرێدان، وه‌كی زكرێن سپێده‌ و ئێڤاری و زكرێن پشتی نڤێژێن فه‌ڕز و یێن دی.
+ئیمامێ نه‌وه‌وی دبێژیت: بزانه‌ كو قه‌در و بها و خێرا زكرى ب تنێ د ته‌سبیح (سبحان الله) و ته‌هلیل (لا إله إلا الله) و ته‌حمید (الحمدلله) و ته‌كبیر (الله أكبر) یێن وه‌كی واندا نینه‌، به‌لكی هه‌ر كه‌سێ كریاره‌كا باش و عیباده‌ته‌كی بۆ خودێ ئه‌نجام بده‌ت؛ ئه‌ڤه‌ ئه‌و ژ وان كه‌سانه‌ یێن زكرێ خودێ دكه‌ن.
+زكرێ خودێ ئێكە ژ مەزنترین ئەگەرێن جێگیربوون و بنەجهبوونێ، خودایێ مەزن دبێژیت: ((يَا أَيُّهَا الَّذِينَ آمَنُوا إِذَا لَقِيتُمْ فِئَةً فَاثْبُتُوا وَاذْكُرُوا اللَّهَ كَثِيرًا لَّعَلَّكُمْ تُفْلِحُونَ)) [الأنفال: 45]، ئانكو: ((گەلی ئه‌و كه‌سێن باوەری ئینایی، ئەگەر هوین ڕویبڕوی كۆمەكا [دوژمنان] بوون، هوین یێن خۆڕاگر و جێگیربن و گەلەك زكرێ خودێ بكەن دا كو هوین سەرفەراز ببن)).
+لایەنێ لێكچوونێ د ناڤبەرا وان كەسێن زكرێ خودێ دكەن و چیایێ جومدانـدا؛ (ب تنێبوون و جوداهییە)، چونکی چیایێ جومدان یێ جودایە ژ چیایێن دی، ئاها هۆسا ئەو كەسێ زكرێ خودێ دكەت ژی یێ ب تنێ و جودایە ژ كه‌سێن دی، ئەو كەسە یێ دل و ئەزمانێ وی ب زكرێ خودایێ ویڤه‌ مژویل بیت، خۆ ئەگەر د ناڤ خەلكیدا ژی بیت. یێ ئارامە ب دەمێن خەلوەتێ (ده‌مێ ب تنێبوون د گەل خودێ) و حەز ژ تێكەلییا زێدە یا خەلكی ناكەت. یان ژی دبیت لایەنێ لێكچوونێ ئەو بیت كو زكر ئەگەرێ جێگیربوونێیە ل سەر ئایینی، هەروەکی چاوا چیا ئەگەرێن جێگیربوون و بنەجهبوونا ئەردینە.  یان ژی دبیت لایەنێ لێكچوونێ (پێشكەڤتن) بیت بەرەڤ خێر و چاكییان ل دونیا و ئاخره‌تێ، چونکی گه‌شتیار ژ مەدینێ بەرەڤ مەککەهێ دچوون و دەمێ دگەهشتنە چیایێ (جومدان)؛ ئه‌و نیشانا وێ چەندێ بوو كو یێن گەهشتینە مەککەهێ و هەر كەسێ گەهشتبا وى چیایی؛ ئه‌و كه‌س یێ پێشكەڤتی بوو، وەسا ئەو كەسێ زكرێ خودێ دكەت ژی یێ پێشكەڤتییە ل سەر كەسێن دی ب ئەگەرێ گەلەکییا زكرێ وی بۆ خودایێ مەزن، خودێ زاناتره‌.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3719</t>
+  </si>
+  <si>
+    <t>عليك بكثرة السجود لله، فإنك لا تسجد لله سجدة، إلا رفعك الله بها درجة، وحط عنك بها خطيئة</t>
+  </si>
+  <si>
+    <t>ته‌ ئه‌مانه‌ت گه‌له‌ك سوجدەیان بۆ خودێ ببه‌، چونكی هه‌ر سوجدەیه‌كا تو بۆ خودێ دبه‌ی؛ خودێ دێ پله‌یه‌كێ ته‌ پێ‌ بلند كه‌ت و دێ گونه‌هه‌كێ بۆ ته‌ پێ ژێبه‌ت‌</t>
+  </si>
+  <si>
+    <t>عَنْ مَعْدَانَ بْنِ أَبِي طَلْحَةَ الْيَعْمَرِيُّ قَالَ: لَقِيتُ ثَوْبَانَ مَوْلَى رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقُلْتُ: أَخْبِرْنِي بِعَمَلٍ أَعْمَلُهُ يُدْخِلُنِي اللهُ بِهِ الْجَنَّةَ؟ أَوْ قَالَ قُلْتُ: بِأَحَبِّ الْأَعْمَالِ إِلَى اللهِ، فَسَكَتَ. ثُمَّ سَأَلْتُهُ فَسَكَتَ. ثُمَّ سَأَلْتُهُ الثَّالِثَةَ فَقَالَ: سَأَلْتُ عَنْ ذَلِكَ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقَالَ: «عَلَيْكَ بِكَثْرَةِ السُّجُودِ لِلَّهِ، فَإِنَّكَ لَا تَسْجُدُ لِلَّهِ سَجْدَةً، إِلَّا رَفَعَكَ اللهُ بِهَا دَرَجَةً، وَحَطَّ عَنْكَ بِهَا خَطِيئَةً» قَالَ مَعْدَانُ: ثُمَّ لَقِيتُ أَبَا الدَّرْدَاءِ فَسَأَلْتُهُ فَقَالَ لِي: مِثْلَ مَا قَالَ لِي: ثَوْبَانُ.</t>
+  </si>
+  <si>
+    <t>مه‌عدانێ كوڕێ ئه‌بی طه‌لحه‌یێ یه‌عمه‌ری دبێژیت: ئه‌ز گه‌هشتمه‌ سه‌وبانێ مه‌ولایێ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن)، ئینا من گۆتێ: بۆ من كاره‌كی بێژه‌ كو ئه‌ز ئه‌نجام بده‌م و خودێ من پێ ببه‌ته‌ به‌حه‌شتێ؟ یان گۆت: خۆشتڤیترین كریار بیت ل ده‌ڤ خودێ؟ ئینا ئه‌و بێده‌نگ بوو. پاشى من دووباره‌ پرسیار ژێ كر هه‌ر بێده‌نگ بوو. بۆ جارا سێیێ من پرسیار ژێ كر، ئینا گۆت: من پرسیارا ڤێ چه‌ندێ ژ پێغه‌مبه‌ری‌ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) كر، ئینا گۆت: ((ته‌ ئه‌مانه‌ت گه‌له‌ك سوجدەیان بۆ خودێ ببه‌، چونكی هه‌ر سوجدەیه‌كا تو بۆ خودێ دبه‌ی؛ خودێ دێ پله‌یه‌كێ ته‌ پێ‌ بلند كه‌ت و دێ گونه‌هه‌كێ بۆ ته‌ پێ ژێبه‌ت‌)). مه‌عدانی گۆت: پاشى ئه‌ز گه‌هشتمه‌ ئه‌بو ده‌ردائی و من هه‌مان پرسیار ژ وی ژی كر، ئه‌وی ژی هه‌مان ئاخڤتنا سه‌وبانی بۆ من گۆت.</t>
+  </si>
+  <si>
+    <t>سُئِلَ النبيُّ صلى الله عليه وسلم عن العمل الذي يكون سببًا لدخول الجنة أو عن أحب الأعمال إلى الله؟ 
+فقال صلى الله عليه وسلم للسائل: الزم كثرة السجود في الصلاة، فإنك ما سجدت لله سجده إلا رفعك بها درجة، وغفر عنك بها خطيئة.</t>
+  </si>
+  <si>
+    <t>پرسیار ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هاته‌ كرن ده‌رباره‌ی وێ كریارا دبیته‌ ئه‌گه‌رێ چوونا به‌حه‌شتێ، یان خۆشتڤیترین كریار ل ده‌ڤ خودێ؟
+ئینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: پێگیر به‌ ب گه‌له‌ك سوجدەبرنێ د نڤێژێدا، چونكی هه‌ر سوجدەیه‌كا تو بۆ خودێ دبه‌ی؛ خودێ دێ پله‌یه‌كێ ته‌ پێ‌ بلند كه‌ت و دێ گونه‌هه‌كێ بۆ ته‌ پێ ژێبه‌ت‌.</t>
+  </si>
+  <si>
+    <t>حث المسلم على الحرص على الصلاة فرضًا وتطوعًا، لاشتمالها على السجود.
+بيان فقه الصحابة وعلمهم أن الجنة لا تنال -بعد رحمة الله- إلا بالعمل.
+السجود في الصلاة من أعظم أسباب رفعة الدرجات، وغفران الذنوب.</t>
+  </si>
+  <si>
+    <t>هاندانا موسلمانی ل سه‌ر پێگیربوونێ ب نڤێژێن فه‌ڕز و سوننه‌ت، چونكی نڤێژ سوجدەیێ ب خۆڤه‌ دگریت.
+دیاركرنا تێگه‌هشتن و زانینا صه‌حابییان كو به‌حه‌شت - پشتی دلۆڤانییا خودێ - بێ كریار ب ده‌ستڤه‌ ناهێت.
+سوجدەبرن د نڤێژێدا ژ مه‌زنترین ئه‌گه‌رێن بلندبوونا پله‌یان و ژێبرنا گونه‌هانه‌.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3732</t>
   </si>
   <si>
     <t>كان رجل يداين الناس، فكان يقول لفتاه: إذا أتيت معسرا فتجاوز عنه، لعل الله يتجاوز عنا</t>
   </si>
   <si>
     <t>((زه‌لامه‌ك هه‌بوو ده‌ین ددانه‌ خه‌لكی، ڤێجا دگۆته‌ وی كه‌سێ ل ده‌ڤ وی كار دكر: ئه‌گه‌ر تو (ب مه‌به‌ستا وه‌رگرتنا ده‌ینی) چوویه‌ ده‌ڤ كه‌سه‌كی و ته‌ دیت یێ ده‌ستكورته‌ و ڕه‌وشا وی نه‌یا باشه‌؛ هنگی تو ل وی ببووره‌، دا به‌لكی خودێ ژی ل مە ببووریت</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «كان رجلٌ يُدَايِنُ الناسَ، فكان يقول لفتاه: إذا أتيتَ مُعسِرًا فتجاوز عنه، لعل اللهَ يَتجاوزُ عنا، فلقي اللهَ فتجاوز عنه».</t>
   </si>
   <si>
     <t>ژ ئه‌بو هورەیرەی (خودێ ژێ ڕازی بیت) ژ پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) گۆت: ((زه‌لامه‌ك هه‌بوو ده‌ین ددانه‌ خه‌لكی، ڤێجا دگۆته‌ وی كه‌سێ ل ده‌ڤ وی كار دكر: ئه‌گه‌ر تو (ب مه‌به‌ستا وه‌رگرتنا ده‌ینی) چوویه‌ ده‌ڤ كه‌سه‌كی و ته‌ دیت یێ ده‌ستكورته‌ و ڕه‌وشا وی نه‌یا باشه‌؛ هنگی تو ل وی ببووره‌، دا به‌لكی خودێ ژی ل مە ببووریت، پاشی گه‌هشته‌ خودێ و خودێ ل وی بووری)).</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم عن رجُلٍ كان يتعامل مع الناس بالقَرْض، أو يَبِيعُهم بالآجِل، وكان يقول لغلامه الذي يَتَقاضى الدُّيون التي عند الناس: 
 إذا أتيتَ مَدِيْنًا ولم يكن عنده ما يقضي به الدَّين الذي عليه لعجزه "فَتَجَاوَزْ عنه"؛ إما بإمهالِه وعدم الإلحاح في المطالبة، أو بقبول ما عنده ولو مع ما فيه مِن نَقْص، وذلك رَغْبةٌ منه وطَمَعٌ في أنْ يتجاوزَ اللهُ عنه ويعفوَ عنه.
 فلما ماتَ عفا اللهُ عنه وتجاوزَ عن سيئاتِه.</t>
   </si>
   <si>
     <t>پێغەمبەر (صەلات و سەلامێن خودێ ل سەر بن) به‌حسێ زه‌لامه‌كی دكه‌ت كو ده‌ین دداننه‌ خه‌لكی، یان وه‌سا تشت دفرۆتنه‌ خه‌لكی كو پشتی هنگی بهایێ تشتی بۆ بینن، و وی زه‌لامی دگۆته‌ خزمه‌تكارێ خۆ یێ كو ده‌ینێن وی ژ خه‌لكی وه‌ردگرتن: ئه‌گه‌ر تو چوویه‌ ده‌ڤ ده‌ینداره‌كی و ژ به‌ر ده‌ستكورتییێ؛ چ د ده‌ستێن ویدا نه‌بوو كو ده‌ینێ خۆ پێ بده‌ت، هنگی تو ل وی ببووره‌، ڤێجا یان ب خۆلێگرتنا ل وی و كو به‌رده‌وام داخوازا ده‌ینی ژ وی نه‌كه‌ی، یان ژی ب ڕازیبوونا ب وی تشتێ وی هه‌ی، خۆ ئه‌گه‌ر یێ ته‌مام نه‌بیت و هنده‌ك یێ ژێ كێم ژی بیت، ئه‌ڤه‌ ژی وه‌ك حه‌ز و هیڤییه‌ك كو خودێ ژی ل وی ببووریت و گونه‌هێن وی ژێببه‌ت، گاڤا ئه‌و زه‌لام مری؛ خودێ ل وی بووری و گونه‌هێن وی ژێبرن.</t>
   </si>
   <si>
     <t>الإحسان في معاملة الناس والعفو عنهم والتجاوز عن معسرهم من أعظم أسباب نجاة العبد يوم القيامة.
 الإحسان إلى الخلق والإخلاص لله والرجاء في رحمته من أسباب مغفرة الذنوب.</t>
   </si>
@@ -3744,50 +4337,79 @@
   <si>
     <t>((هه‌ر كه‌سێ هه‌یڤا ڕه‌مه‌زانێ یێ ب ڕۆژی بیت، باوه‌ری پێ هه‌بیت و بۆ خۆ ب خێر بهژمێریت و ل هیڤییا خه‌لاتێ وێ بیت، گونه‌هێن وی یێن بووری هه‌می دێ هێنه‌ ژێبرن))</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «مَنْ صَامَ رَمَضَانَ إِيمَانًا وَاحْتِسَابًا غُفِرَ لَهُ مَا تَقَدَّمَ مِنْ ذَنْبِهِ»</t>
   </si>
   <si>
     <t>ژ ئه‌بو هورەیرەی (خودێ ژێ ڕازی بیت) گۆت: پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) گۆت: ((هه‌ر كه‌سێ هه‌یڤا ڕه‌مه‌زانێ یێ ب ڕۆژی بیت، باوه‌ری پێ هه‌بیت و بۆ خۆ ب خێر بهژمێریت و ل هیڤییا خه‌لاتێ وێ بیت، گونه‌هێن وی یێن بووری هه‌می دێ هێنه‌ ژێبرن))</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أنَّ مَن صام شهر رمضان إيمانًا بالله، وتصديقًا بفَرْضِيَّةِ الصيام وما أعدَّ الله تعالى للصائمين مِن جَزيل الأجور والثواب، قاصدًا به وجهَ الله تعالى لا رياء ولا سُمْعَة، غُفرتْ له ذنوبُه الماضية.</t>
   </si>
   <si>
     <t>پێغەمبەر (صەلات و سەلامێن خودێ ل سەر بن) به‌حسێ هندێ دكه‌ت كو هه‌ر كه‌سێ ڕۆژییێن هه‌یڤا ڕه‌مه‌زانێ بگریت، ئه‌ڤه‌ ژی ژ به‌ر باوه‌رییا وی ب خودێ و ڕاستده‌رئێخستن ب فه‌ڕزبوونا وێ و ژ به‌ر وی خه‌لات و خێرا مه‌زن یا خودایێ مه‌زن بۆ ڕۆژیگران ئاماده‌كری، مه‌ره‌ما وی ب ڤێ ڕۆژییێ ژی ڕازیبوونا خودایێ مه‌زن بیت، چ ڕویمه‌تی و خۆده‌رئێخستن تێدا نه‌بیت؛ هنگی گونه‌هێن وی یێن بووری دێ هێنه‌ ژێبرن.</t>
   </si>
   <si>
     <t>فضل الإخلاص وأهميته في صيام رمضان وغيره من الأعمال الصالحة.</t>
   </si>
   <si>
     <t>قه‌در و بها و خێرا دلسۆزییێ (ئیخلاصێ) و گرنگییا وێ د گرتنا ڕۆژییێن هه‌یڤا ڕه‌مه‌زانێدا و ژ بلی وێ ژ كارێن باش.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/4196</t>
   </si>
   <si>
+    <t>من صلى البردين دخل الجنة</t>
+  </si>
+  <si>
+    <t>هه‌ر كه‌سێ هه‌ردوو نڤێژێن هوین (به‌رده‌ین) بكه‌ت، دێ چیته‌ به‌حه‌شتێ</t>
+  </si>
+  <si>
+    <t>عن أَبِي مُوسَى الأَشْعَرِيِّ رضي الله عنه: أَنَّ رَسُولَ اللهِ صلى الله عليه وسلم قَالَ: «مَنْ صَلَّى ‌الْبَرْدَيْنِ دَخَلَ الْجَنَّةَ»</t>
+  </si>
+  <si>
+    <t>ئه‌بو موسایێ ئه‌شعه‌ری (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: «هه‌ر كه‌سێ هه‌ردوو نڤێژێن هوین (به‌رده‌ین) بكه‌ت، دێ چیته‌ به‌حه‌شتێ».</t>
+  </si>
+  <si>
+    <t>حَثَّ النبيُّ صلى الله عليه وسلم على الحرصِ على صلاة البردين وهما صلاة الفجر والعصر، وبشَّر مَن أتى بهما بحقهما من وقت وجماعة وغير ذلك كانتا سببًا في دخوله الجنة.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هاندان ل سه‌ر پاراستنا هه‌ردوو نڤێژێن هوین (به‌رده‌ین) كر كو نڤێژێن سپێدێ و ئێڤارینه‌‌، و مزگینی دا وی كه‌سێ وان نڤێژان ب دروستی و ب جه‌ماعه‌ت و د وه‌ختێ خۆدا ئه‌نجام بده‌ت كو دێ بنه‌ ئه‌گه‌ر بۆ چوونا وی بۆ به‌حه‌شتێ.</t>
+  </si>
+  <si>
+    <t>فضل المحافظة على صلاة الفجر والعصر؛ لأن الفجر يكون عند لذة النوم، والعصر يكون عند اشتغال الإنسان بعمله، فمن حافظ عليهما كان من باب أولى أن يحافظ على بقية الصلوات.
+سميت صلاة الفجر والعصر بالبردين؛ لأن صلاة الفجر فيها برد الليل، وصلاة العصر فيها برد النهار وإن كانت في وقتٍ حارٍ إلا أنه أخف من الوقت قبلها، أو تكون تسميتُها من باب التغليب كما يقال: القمران للشمس والقمر.</t>
+  </si>
+  <si>
+    <t>خێرا پاراستنا نڤێژا سپێدێ و ئێڤاری؛ چونكی نڤێژا سپێدێ د ده‌مێ خۆشێ خه‌وێدایه‌ و نڤێژا ئێڤاری د ده‌مێ مژویلبوونا مرۆڤی دایه‌ ب كاریڤه‌، ڤێجا یێ ڤان هه‌ردووكان بپارێزیت، لپێشتر دێ نڤێژێن دی ژی پارێزیت.
+نڤێژا سپێدێ و ئێڤاری ب هه‌ردوو نڤێژێن هوین (به‌رده‌ین) هاتینه‌ ناڤكرن، چونكی نڤێژا سپێدێ د هوینكاتییا شه‌ڤێدایه و یا ئێڤاری د هوینكاتییا ڕۆژێدایه‌ خۆ ئه‌گه‌ر ل ده‌مه‌كێ گه‌رم بیت ژی، به‌لێ سارتره‌ ژ ده‌مێ به‌ری خۆ. یان ژی ناڤكرنا وێ ژ بابه‌تێ زالبوونێیه‌، هه‌روه‌كی ب عه‌ره‌بی دبێژنه‌ هه‌یڤ و ڕۆژان (قه‌مه‌ران).</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/4198</t>
+  </si>
+  <si>
     <t>من يقم ليلة القدر إيمانا واحتسابا غفر له ما تقدم من ذنبه</t>
   </si>
   <si>
     <t>((هه‌ر كه‌سێ شه‌ڤا ب بها (لیلة القدر)ـێ ڕابیته‌ڤه‌ و وێ شه‌ڤێ ب كرنا عیباده‌تی ساخ بكه‌ت، باوه‌ری پێ هه‌بیت و بۆ خۆ ب خێر بهژمێریت و ل هیڤییا خه‌لاتێ وێ بیت، گونه‌هێن وی یێن بووری هه‌می دێ هێنه‌ ژێبرن))</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «مَنْ يَقُمْ لَيْلَةَ الْقَدْرِ إِيمَانًا وَاحْتِسَابًا غُفِرَ لَهُ مَا تَقَدَّمَ مِنْ ذَنْبِهِ»</t>
   </si>
   <si>
     <t>ژ ئه‌بو هورەیرەی (خودێ ژێ ڕازی بیت) گۆت: پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) گۆت: ((هه‌ر كه‌سێ شه‌ڤا ب بها (لیلة القدر)ـێ ڕابیته‌ڤه‌ و وێ شه‌ڤێ ب كرنا عیباده‌تی ساخ بكه‌ت، باوه‌ری پێ هه‌بیت و بۆ خۆ ب خێر بهژمێریت و ل هیڤییا خه‌لاتێ وێ بیت، گونه‌هێن وی یێن بووری هه‌می دێ هێنه‌ ژێبرن))</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم عن فضل قيام ليلة القدر التي تكون في العشر الأواخر من رمضان، وأنَّ مَن اجتهد فيها بالصلاة والدعاء وقراءة القرآن والذكر، مؤمنًا بها وبما جاء في فضلها، راجيًا بعمله ثوابَ الله تعالى، لا رياء ولا سُمعة، فإنه يُغفر له ما سَبَقَ مِن ذنوبِه.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ قه‌در و بها و خێرا ساخكرنا شه‌ڤا ب بها دكه‌ت، ئه‌و شه‌ڤا كو یا د ناڤ ده‌ھ شه‌ڤێن دویماهیكێ ژ هه‌یڤا ڕه‌مه‌زانێدا و به‌حسێ هندێ ژی دكه‌ت كو هه‌ر كه‌سێ د ڤێ شه‌ڤێدا ب كرنا نڤێژ و دوعایان و خواندنا قورئانێ و كرنا زكری خۆ زه‌حمه‌ت بده‌ت، باوه‌ری پێ هه‌بیت و باوه‌ری ب وی قه‌در و بهای و خێرا مه‌زن ژی هه‌بیت یا ده‌رباره‌ی وێ هاتی، ب كرنا ڤی كاری ژی هیڤییا وی بده‌ستڤه‌ئینانا خێر و خه‌لاتێ خودایێ مه‌زن بیت و مه‌ره‌ما وی ڕویمه‌تی و خۆده‌رئێخستن نه‌بیت؛ هنگی گونه‌هێن وی یێن بووری دێ هێنه‌ ژێبرن.</t>
   </si>
   <si>
     <t>فضل ليلة القَدْر والحَث على  قيامها.
 الأعمال الصالحة لا تُقبل إلا مع صِدْقِ النيَّات.
 فضل الله ورحمته، فإنّ مَن قام ليلة القدر إيمانًا واحتسابًا غُفر له ما تقدم من ذنبه.</t>
   </si>
   <si>
     <t>قه‌در و بها و خێرا شه‌ڤا ب بها و هاندان ل سه‌ر ساخكرنا وێ ب كرنا عیباده‌تی‌.
 كارێن باش قه‌بویل نابن و ناهێنه‌ وه‌رگرتن ئه‌گه‌ر ئنیه‌ته‌كا باش د گه‌ل نه‌بیت.
@@ -3804,50 +4426,87 @@
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «مَنْ يُرِدِ اللهُ بِهِ خَيْرًا يُصِبْ مِنْهُ».</t>
   </si>
   <si>
     <t>ژ ئه‌بو هورەیرەی (خودێ ژێ ڕازی بیت) گۆت: پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) گۆت: ((هه‌ر كه‌سێ خودێ خێر و باشی بۆ بڤێت؛ دێ تووشی به‌لا و نه‌خۆشییان كه‌ت)).</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أنَّ الله إذا أراد بأحدٍ من عباده المؤمنين خيرًا ابتلاهم في أنفسهم وأموالهم وأهلهم، لِمَا يحصل فيه للمؤمن من اللجوء إلى الله تعالى بالدعاء، وتكفير السيئات، ورِفْعَة الدرجات.</t>
   </si>
   <si>
     <t>پێغەمبەر (صەلات و سەلامێن خودێ ل سەر بن) به‌حس ل وێ چه‌ندێ دكه‌ت كو ئه‌گه‌ر خودێ خێر و باشی بۆ عه‌بده‌كێ خۆ یێ باوه‌ردار بڤێت؛ دێ وی عه‌بدی د نه‌فسا وی و مال و كه‌سوكارێن ویدا تاقی كه‌ت و جه‌ڕبینیت، ژ به‌ر كو ئه‌ڤ جه‌ڕبانده‌ دێ ئێكا هند ژ ڤی عه‌بدی چێكه‌ت ئه‌و په‌نایێ بۆ لایێ خودایێ مه‌زن ببه‌ت و ده‌ستێن خۆ ب كرنا دوعایان بۆ لایێ وی بلند بكه‌ت، كا چاوا دێ بیته‌ ئه‌گه‌ر گونه‌هێن وی ژێبچن و پله‌یێن وی بلند ببن.</t>
   </si>
   <si>
     <t>أن المؤمن مُعرَّض لأنواع من البلاء.
 الابتلاء قد يكون أمارة حُبِّ الله لعبده، حتى يرفع درجته، ويُعْلِي مَرتبته، ويكفِّر خطيئته.
  الحث على الصبر عند المصائب وعدم الجزع.</t>
   </si>
   <si>
     <t>دبیت مرۆڤێ باوه‌ردار تووشی گه‌له‌ك جۆرێن به‌لا و نه‌خۆشییان بیت.
 دبیت هه‌بوونا نه‌خۆشی و به‌لا و تاقیكرنێ نیشانه‌ك بیت ل سه‌ر ڤیان و حه‌زژێكرنا خودێ بۆ عه‌بدێ وی، خودێ ئه‌ڤ نه‌خۆشییه‌ یێن ب سه‌رێ وی ئیناین دا پله‌یا وی بلند بكه‌ت و گونه‌هێن وی پێ ژێببه‌ت.
 هاندان ل سه‌ر هه‌داركێشانێ ل ده‌مێ هه‌بوونا به‌لا و نه‌خۆشییان و تووڕه‌نه‌بوون و بێزارنه‌بوون ل سه‌ر قه‌ده‌را خودێ.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/4204</t>
+  </si>
+  <si>
+    <t>المسلم إذا سئل في القبر: يشهد أن لا إله إلا الله وأن محمدا رسول الله</t>
+  </si>
+  <si>
+    <t>ئه‌گه‌ر د قه‌بریدا پرسیار ژ موسلمانی هاته‌ كرن: دێ شاهده‌ییێ ده‌ت كو ژ ئه‌للاهی پێڤه‌تر چ خودایێن ژ هه‌ژی پەرستنێ نینن و كو موحه‌ممه‌د پێغه‌مبه‌رێ خودێیه‌</t>
+  </si>
+  <si>
+    <t>عَنِ البَرَاءِ بْنِ عَازِبٍ رضي الله عنه أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «المُسْلِمُ إِذَا سُئِلَ فِي القَبْرِ: يَشْهَدُ أَنْ لاَ إِلَهَ إِلَّا اللَّهُ وَأَنَّ مُحَمَّدًا رَسُولُ اللَّهِ»، فَذَلِكَ قَوْلُهُ: {يُثَبِّتُ اللَّهُ الَّذِينَ آمَنُوا بِالقَوْلِ الثَّابِتِ فِي الحَيَاةِ الدُّنْيَا وَفِي الآخِرَةِ} [إبراهيم: 27].</t>
+  </si>
+  <si>
+    <t>به‌رائێ كوڕێ عازبی (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: «ئه‌گه‌ر د قه‌بریدا پرسیار ژ موسلمانی هاته‌ كرن: دێ شاهده‌ییێ ده‌ت كو ژ ئه‌للاهی پێڤه‌تر چ خودایێن ژ هه‌ژی پەرستنێ نینن و كو موحه‌ممه‌د پێغه‌مبه‌رێ خودێیه‌»، ڤێجا ئه‌ڤه‌ ڕامانا ئایه‌تێیه‌: 
+{یُثَبِّتُ اللَّهُ الَّذِينَ آمَنُوا بِالْقَوْلِ الثَّابِتِ فِي الْحَيَاةِ الدُّنْيَا وَفِي الْآخِرَةِ} [إبراهيم: 27]. ئانكو: ((خودێ باوه‌رداران جێگیر دكه‌ت ل سه‌ر ئاخڤتنا ڕاست و جێگیر د ژیانا دونیایێ و ل ئاخره‌تێدا)).</t>
+  </si>
+  <si>
+    <t>يُسألُ المؤمنُ في القبر، فيسأله الملكان الموكَّلان بذلك وهما منكر ونكير، كما جاء تسميتهما في عدة أحاديث، 
+فيشهد أن لا إله إلا الله وأن محمدًا رسول الله، 
+قال النبي صلى الله عليه وسلم هذا هو القول الثابت الذي قال الله فيه: 
+{يُثَبِّتُ اللَّهُ الَّذِينَ آمَنُوا بِالْقَوْلِ الثَّابِتِ فِي الْحَيَاةِ الدُّنْيَا وَفِي الْآخِرَةِ} [إبراهيم: 27].</t>
+  </si>
+  <si>
+    <t>د قه‌بریدا پرسیار ژ باوه‌رداری دهێته‌ كرن ژ لایێ هه‌ردوو مه‌لائیكه‌تێن بۆ ڤێ چه‌ندێ هاتینه‌ ڕاسپاردن كو ئه‌و ژی (مونكه‌ر و نه‌كیرن)، هه‌روه‌كی ناڤكرنا وان ب ڤی ناڤی د چه‌ندین فه‌رمووده‌یاندا هاتی. ڤێجا ئه‌و د ڤی ده‌راڤیدا دێ شاهده‌ییێ ده‌ت كو ژ ئه‌للاهی پێڤه‌تر چ خودایێن ژ هه‌ژی پەرستنێ نینن و كو موحه‌ممه‌د پێغه‌مبه‌رێ خودێیه‌، پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ئه‌ڤه‌ ئه‌و ئاخڤتنا جێگیره‌ (القول الثابت) ئه‌وا خودێ ده‌رباره‌ی وێ گۆتی: {یُثَبِّتُ اللَّهُ الَّذِينَ آمَنُوا بِالْقَوْلِ الثَّابِتِ فِي الْحَيَاةِ الدُّنْيَا وَفِي الْآخِرَةِ} [إبراهيم: 27]. ئانكو: ((خودێ باوه‌رداران جێگیر دكه‌ت ل سه‌ر ئاخڤتنا ڕاست و جێگیر د ژیانا دونیایێ و ل ئاخره‌تێدا)).</t>
+  </si>
+  <si>
+    <t>أنَّ سؤال القبر حق.
+فضل الله على عباده المؤمنين في الدنيا والآخرة بتثبيتهم على القول الثابت.
+فضل شهادة التوحيد والموت عليها.
+تثبيت الله للمؤمن في الدنيا بالثبات على الإيمان، وسلوك الصراط المستقيم، وعند الموت بالموت على التوحيد، وفي القبر عند سؤال الملكين.</t>
+  </si>
+  <si>
+    <t>پرسیارا قه‌بری تشته‌كێ حه‌قه‌ و دێ چێبیت.
+قه‌نجییا خودێ ل سه‌ر عه‌بده‌ێن باوه‌ردار د دونیا و ئاخره‌تێدا ب هندێ كو وان جێگیر و بنه‌جھ دكه‌ت ل سه‌ر حه‌قیێ.
+قه‌در و بهایێ شاهده‌ییا ته‌وحیدێ و مرنێ ل سه‌ر وێ.
+بنه‌جهكرن و جێگیركرنا خودێ بۆ باوه‌رداری د دونیایێدا ب جێگیرییا ل سه‌ر باوه‌رییێ و ڕێكا ڕاست و ل ده‌مێ مرنێ ب مرنا ل سه‌ر ته‌وحیدێ و د قه‌بریدا ل ده‌مێ پرسیارا هه‌ردوو مه‌لائیكه‌تان.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/4206</t>
   </si>
   <si>
     <t>أمرت أن أقاتل الناس حتى يشهدوا أن لا إله إلا الله، وأن محمدا رسول الله، ويقيموا الصلاة، ويؤتوا الزكاة</t>
   </si>
   <si>
     <t>((فه‌رمان ل من هاتییه‌ كرن ئه‌ز شه‌ڕێ خه‌لكی بكه‌م هه‌تا ئه‌و شاهده‌ دده‌ن كو ژ ئه‌لڵاهی پێڤه‌تر چ خودایێن ژ هه‌ژی په‌رستنێ نینن و كو موحه‌ممه‌د پێغه‌مبه‌رێ خودێیه‌، و نڤێژان بكه‌ن و زه‌كاتێ بده‌ن</t>
   </si>
   <si>
     <t>عَنِ ابْنِ عُمَرَ رضي الله عنهما أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «أُمِرْتُ أَنْ أُقَاتِلَ النَّاسَ حَتَّى يَشْهَدُوا أَنْ لاَ إِلَهَ إِلَّا اللَّهُ، وَأَنَّ مُحَمَّدًا رَسُولُ اللَّهِ، وَيُقِيمُوا الصَّلاَةَ، وَيُؤْتُوا الزَّكَاةَ، فَإِذَا فَعَلُوا ذَلِكَ عَصَمُوا مِنِّي دِمَاءَهُمْ وَأَمْوَالَهُمْ إِلَّا بِحَقِّ الإِسْلاَمِ، وَحِسَابُهُمْ عَلَى اللَّهِ».</t>
   </si>
   <si>
     <t>ژ عه‌بدولڵاھێ کوڕێ عومه‌ری (خودێ ژ هه‌ردووکان ڕازی بیت) گۆت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((فه‌رمان ل من هاتییه‌ كرن ئه‌ز شه‌ڕێ خه‌لكی بكه‌م هه‌تا ئه‌و شاهده‌ دده‌ن كو ژ ئه‌لڵاهی پێڤه‌تر چ خودایێن ژ هه‌ژی په‌رستنێ نینن و كو موحه‌ممه‌د پێغه‌مبه‌رێ خودێیه‌، و نڤێژان بكه‌ن و زه‌كاتێ بده‌ن،  ڤێجا ئه‌گه‌ر وان ئه‌ڤ چه‌نده‌ كر؛ ئێدی خوین و مالێ وان دێ ل سه‌ر من هێته‌ قه‌ده‌غه‌كرن، ئه‌و تێنه‌بیت ئه‌گه‌ر ب حه‌قێ ئیسلامێ بهێته‌ وه‌رگرتن، و حسێب و لێپرسینا وان ل سه‌ر خودێیه‌».</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ اللهَ أمرَه بمقاتلة المشركين حتى يشهدوا بأن لا معبود بحق إلا الله وحده لا شريك له، ويشهدوا لمحمد صلى الله عليه وسلم بالرسالة، والعمل بمقتضى هذه الشهادة من المحافظة على الصلوات الخمس في اليوم والليلة، ويعطوا الزكاة المفروضة لمستحقيها. 
 فإذا فعلوا هذه الأمورَ فإنَّ الإسلام يَعْصِمُ دماءَهم وأموالَهم، فلا يَحِلُّ قتلُهم إلا إذا ارتكبوا جريمة أو جناية يستحقون عليها القتل بموجب أحكام الإسلام، ثم يوم القيامة يتولى الله تعالى حسابَهم حيث يعلم سرائرَهم.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حس دكه‌ت کو خودێ فه‌رمان لێ كرییه شه‌ڕێ موشرکان بکه‌ت هه‌تا شاهده‌ییێ دده‌ن کو ژ ئه‌لڵاهی پێڤه‌تر؛ چ خودایێن ژ هه‌ژی په‌رستنێ نینن، ئه‌و ئێكێ ب تنێیه‌ و وی چ شریك و هه‌ڤال نینن، و شاهده‌ییێ دده‌ن ب پێغه‌مبه‌رینییا موحه‌ممه‌دی (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن)، ئه‌ڤه‌ ژی ب پێگیربوونا ب ڤێ شاهده‌ییێ ب پاراستنا پێنج نڤێژان د شه‌ڤ و ڕۆژه‌کێدا و زه‌کاتا فه‌ڕز دده‌نه‌ كه‌سێن ژ هه‌ژی ڤێ زه‌كاتێ. ڤێجا ئه‌گه‌ر وان ئه‌و كر، ئیسلام دێ خوین و مالێن وان پارێزیت، و حه‌لال نینه‌ بهێنه‌ كوشتن ئەو نەبیت ئه‌گه‌ر تاوانه‌کێ بکه‌ن یان ژی گونه‌هه‌کێ بکه‌ن کو ل دویڤ حوکمێن ئیسلامێ سزایێ وان كوشتن بیت، پاشی ل ڕۆژا قیامه‌تێ خودێ دێ لێپرسینێ د گه‌ل وان كه‌ت، چونکی خودێ دزانیت كا چ د دل و ناخێن واندا هه‌یه‌.</t>
   </si>
   <si>
     <t>الأحكام إنما تَجْرِي على الظواهر، والله يتولَّى السرائر.
 أهمية الدعوة إلى التوحيد وأنه أول ما يُبدأ به في الدعوة.
 لا يعني هذا الحديث إكراه المشركين على الدخول في الإسلام، بل هم مُخَيَّرون بين الدخول في الإسلام أو دفع الجزية؛ فإنْ أبوا إلا مَنع الدعوة إلى الإسلام، فليس إلا المقاتلة بموجب أحكام الإسلام.</t>
   </si>
@@ -4092,56 +4751,50 @@
   <si>
     <t>حرص الصحابة رضي الله عنهم على العِلْم، ولهذا يَكثُرُ منهم سؤال النبي صلى الله عليه وسلم عنه.
 فقه الصحابة رضي الله عنهم لعلمهم أنَّ الأعمال سبب لدخول الجنة.
 السؤال الذي صَدَر من معاذ رضي الله عنه سؤال عظيم؛ لأنه في الحقيقة هو سِرُّ الحياة والوجود، فكل موجود في هذه الدنيا من بني آدم أو من الجنّ غايته إما الجنة وإما النار، فلذلك كان هذا السؤال عظيمًا.
 ترتُّب دخوله الجنة على الإتيان بأركان الإسلام الخمسة، وهي: الشهادتان والصلاة والزكاة والصيام والحج.
 رأس الدين وأغلى المُهمّات وأعلى الواجبات توحيد الله، بعبادته وحده لا شريك له.
 رحمة الله بعباده أنْ فتح لهم أبواب الخير ليتزوَّدوا من أسباب الأجر ومغفرة الذنوب.
 فضل التقرب بالنوافل بعد أداء الفرائض.
 الصلاة من الإسلام بمنزلة العمود الذي تقوم عليه الخَيْمَة، يَذهب الإسلام بذهابها، كما تسقط الخيمة بسقوط عمودها.
 وجوب حفظ اللسان عما يضر الإنسان في دينه.
 كَفُّ اللسان وضبطُه وحَبسُه هو أصل الخير كله.</t>
   </si>
   <si>
     <t>صه‌حابی (خودێ ژ هه‌مییان ڕازی بیت) گه‌له‌ك د ڕژدبوون ل سه‌ر بده‌ستڤه‌ئینانا زانینێ، ژ به‌ر ڤێ چه‌ندێ ژی گه‌له‌ك جاران وان پرسیارا هندێ ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دكر.
 ئه‌ڤه‌ نیشان و به‌ڵگه‌یه‌ ل سه‌ر فقهزانی و تێگه‌هشتنا صه‌حابییان (خودێ ژ هه‌مییان ڕازی بیت)، ژ به‌ر كو وان دزانی كو هنده‌ك كار هه‌نه‌ دبنه‌ ئه‌گه‌ر مرۆڤ پێ بچیته‌ به‌هه‌شتێ.
 ئه‌و پرسیارا ژ موعازی (خودێ ژێ ڕازی بیت) ده‌ركه‌ڤتی؛ پرسیاره‌كا مه‌زنه‌، چونكی د ڕاستییا خۆدا ئه‌و نهێنییا ژیان و هه‌بوونێیه‌، ژ به‌ر كو هه‌ر تشته‌كێ د ڤێ دونیایێدا هه‌بیت ژ مرۆڤان یان ژ ئه‌جنه‌یان؛ ئارمانجا وان یان به‌هه‌شته‌ یان جه‌هنه‌م، ژ به‌ر هندێ ژی ئه‌ڤ پرسیاره‌ پرسیاره‌كا مه‌زنه‌.
 چوونا به‌هه‌شتێ یا گرێداییه‌ ب ئه‌نجامدانا هه‌ر پێنج ستوینێن ئیسلامێڤه‌، ئه‌و ژی: هه‌ردوو شاهده‌دانن، كرنا نڤێژێ و دانا زه‌كاتێ و ڕۆژیگرتن و كرنا حه‌جێنه‌.
 سه‌رێ بابه‌تی و گرنگترین تشت و بلندترین و مه‌زنترین تشتێ ل سه‌ر مرۆڤی پێدڤی؛ ته‌وحید و ئێكتاپه‌رستییا خودێیه‌، ئه‌ڤه‌ ژی ب په‌رستنا وی ب تنێ و په‌یدانه‌كرنا چ شریكان بۆ وی.
 دلۆڤانییا خودێ ب عه‌بدێن وی، ئه‌ڤه‌ ژی ده‌مێ وی ده‌رگه‌هێن خێرێ ل به‌ر وان ڤه‌كری، دا زێده‌تر وان ئه‌گه‌ران بگرنه‌ ده‌ست یێن دبنه‌ ئه‌گه‌رێ بده‌ستڤه‌ئینانا خێران و ژێبرنا گونه‌هان.
 خێرا خۆنێزیككرنا ل خودێ ب كرنا سوننه‌تان پشتی ئه‌نجامدانا فه‌ڕزان.
 نڤێژ د ئیسلامێدا وه‌كی وی ستوینییه‌ یێ خیڤه‌ت ل سه‌ر دهێته‌ دانان، ئه‌گه‌ر نڤێژ نه‌ما؛ ئیسلام ژی دێ چیت و نامینیت، كا چاوا ئه‌گه‌ر ستوینا بنێ خیڤه‌تێ كه‌ڤت؛ خیڤه‌ت ژی دێ كه‌ڤیت.
 پێدڤییه‌ مرۆڤ ئه‌زمانێ خۆ ژ وی تشتێ زیان بۆ دینێ مرۆڤی تێدا هه‌ی بپارێزیت.
 پێدڤییه‌ مرۆڤ ئه‌زمانێ خۆ بگریت و ڕێكبێخیت و زیندانیكرنا وی بناخه‌یێ هه‌می خێر و باشییانه‌.</t>
   </si>
   <si>
-    <t>رواه الترمذي وابن ماجه وأحمد</t>
-[...4 lines deleted...]
-  <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/4303</t>
   </si>
   <si>
     <t>إذا التقى المسلمان بسيفيهما فالقاتل والمقتول في النار</t>
   </si>
   <si>
     <t>((ئه‌گه‌ر دوو موسلمان ب شیرێن خۆ هاتنه‌ به‌رامبه‌ری ئێك و شه‌ڕێ ئێك كر، هنگی كوشتی و بكوژ هه‌ردوو یێن د ئاگرێ جه‌هنه‌مێدا</t>
   </si>
   <si>
     <t>عن أبي بَكرة رضي الله عنه قال: سمعت رسول الله صلى الله عليه وسلم يقول: «إِذَا الْتَقَى الْمُسْلِمَانِ بِسَيْفَيْهِمَا فَالْقَاتِلُ وَالْمَقْتُولُ فِي النَّارِ»، فَقُلْتُ: يَا رَسُولَ اللهِ هَذَا الْقَاتِلُ، فَمَا بَالُ الْمَقْتُولِ؟ قَالَ: «إِنَّهُ كَانَ حَرِيصًا عَلَى قَتْلِ صَاحِبِهِ».</t>
   </si>
   <si>
     <t>ژ ئه‌بو به‌كره‌ی (خودێ ژێ ڕازی بیت) گۆت: من گوھ ل پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) بوو دگۆت: ((ئه‌گه‌ر دوو موسلمان ب شیرێن خۆ هاتنه‌ به‌رامبه‌ری ئێك و شه‌ڕێ ئێك كر، هنگی كوشتی و بكوژ هه‌ردوو یێن د ئاگرێ جه‌هنه‌مێدا))، من گۆت: ئه‌ی پێغه‌مبه‌رێ خودێ؛ ئه‌ڤه‌ بكوژه‌ (مه‌ زانی دێ چیته‌ جه‌هنه‌مێ)، به‌لێ بۆچی كوشتی دێ چیته‌ جه‌هنه‌مێ؟ گۆت: ((چونكی ئه‌و ژی یێ ڕژدبوو ل سه‌ر كوشتنا هه‌ڤالێ خۆ (ئه‌گه‌ر یێ دی ئه‌و نه‌كوشتبا؛ ئه‌و دا وی كوژیت))).</t>
   </si>
   <si>
     <t>يُخبر النبي صلى الله عليه وسلم أنه إذا التقى المسلمان بسيفيهما، قاصدًا كلٌّ منهما إتلافَ صاحبِه؛ فالقاتل في النار بسبب مباشرته قتلَ صاحبه،
 واستشكل الصحابةُ المقتولَ: كيف يكون في النار؟ فأخبر النبيُّ صلى الله عليه وسلم أنه أيضًا في النار لحرصِه على قتلِ صاحبه، ولم يَمنعه من القتلِ إلا مبادرةُ القاتل وسبقِه له.</t>
   </si>
   <si>
     <t>پێغەمبەر (صەلات و سەلامێن خودێ ل سەر بن) به‌حسێ هندێ دكه‌ت كو ئه‌گه‌ر دوو موسلمان ب شیرێن خۆ ڕویبڕوی ئێك بوون و شه‌ڕێ ئێك كر و ئارمانجا هه‌ردووكان ژ ناڤبرنا یێ دی بیت، وی ده‌می بكوژ یێ د ناڤ ئاگرێ جه‌هنه‌مێدا، ژ به‌ر كو هه‌ڤالێ خۆ كوشت، بابه‌تێ چوونا كوشتی بۆ جه‌هنه‌مێ ل به‌ر صه‌حابییان ئالۆز بوو و تێنه‌گه‌هشتن بۆچی، له‌وا پرسیاركر و گۆت: چاوا ئه‌و دێ چیته‌ جه‌هنه‌مێ (چونكی ئه‌وی كوشتن نه‌كرییه‌ و یێ هاتییه‌ كوشتن)؟ ئینا پێغەمبەری (صەلات و سەلامێن خودێ ل سەر بن) بۆ وان دیار كر كو ئه‌و ژی یێ ڕژدبوو ل سه‌ر كوشتنا هه‌ڤالێ خۆ و چ تشت نه‌بوو ڕێگر ئه‌و كوشتنێ نه‌كه‌ت، ب تنێ ئه‌و نه‌بیت بكوژی به‌رى وی ڕاكر و زویتر ژ وی ئه‌و كوشت.</t>
   </si>
   <si>
     <t>استحقاق العقاب على مَن عَزَمَ على المعصية بقلبه وباشَرَ أسبابَها.
 التحذير الشديد من اقتتال المسلمين والوعيد عليه بالنار.
 القتال بين المسلمين بحق لا يَدخل في الوعيد، مثل قتال البُغَاة والمُفسدين.
@@ -4382,50 +5035,83 @@
 دوو: قژبوون و به‌لاڤبوونا پرچێ ژ به‌ر شه‌نه‌كرنا وێ، و گوهۆڕینا ڕه‌نگێ وی و ڕه‌نگێ جلكێ وی ژ به‌ر ئاخێ و تۆزێ، ئه‌ڤه‌ ژی نیشانا هندێیه‌ ئه‌و یێ ته‌نگاڤه‌.
 سێ: ده‌مێ دوعاكرنێ ده‌ستێن خۆ بۆ ئه‌سمانی بلند دكه‌ت.
 چار: ب ناڤێن خودێ (یا ڕه‌ب یا ڕه‌ب) هه‌وارێن خۆ دگه‌هینیته‌ خودێ و (ئیلحاحێ) تێدا دكه‌ت!
 د گه‌ل هه‌بوونا ڤان هه‌می ئه‌گه‌رێن به‌رسڤدانا دوعایێ؛ به‌لێ به‌رسڤا وی نه‌هاته‌ دان، ئه‌ڤه‌ ژی چونكی خوارن و ڤه‌خوارن و جلكێ وی هه‌می ژ حه‌رامییێ بوون، و ب حه‌رامییێ یێ مه‌زن بووی، له‌وا ئه‌و كه‌سێ ئه‌ڤه‌ سالۆخه‌تێن وی بن؛ یێ دویره‌ ژ هندێ به‌رسڤا وی بهێته‌ دان، و ما چاوا دێ به‌رسڤا وی هێته‌ دان!</t>
   </si>
   <si>
     <t>كمال الله عزّ وجل في ذاته، وصفاته، وأفعاله، وأحكامه.
 الأمر بإخلاص العمل لله عز وجل، والمتابعة للنبي صلى الله عليه وسلم.
 استعمال ما يُشجِّع على العمل، حيث قال النبي صلى الله عليه وسلم: "إِنَّ الله أَمَرَ المُؤمنينَ بِمَا أَمَرَ بِهِ المُرسَلِيْنَ"، فإذا علم المؤمن أن هذا من مأمورات المرسلين فإنه يتقوَّى ويتشجّع على الامتثال.
 من موانع استجابة الدعاء أكل الحرام.
 من أسباب إجابة الدعاء خمسة أشياء: أحدها: إطالة السفر لما فيه من الانكسار الذي هو من أعظم أسباب الإجابة، الثاني: حالة الإضطرار، الثالث: مَدُّ اليدين إلى السماء، الرابع: الإلحاح على الله بتكرير ذكر ربوبيته، وهو من أعظم ما يُطلَب به إجابة الدعاء، الخامس: إطابة المأكل والمشرب.
 أكل الحلال الطيِّب من الأسباب المُعينة للعمل الصالح.
 قال القاضي: الطيب ضد الخبيث، فإذا وصفه به تعالى أريد به أنه مُنزَّه عن النقائص مُقدَّس عن الآفات، وإذا وُصِف به العبد مطلقًا أريد به أنه المُتعرِّي عن رذائل الأخلاق وقبائح الأعمال والمتحلي بأضداد ذلك، وإذا وُصف به الأموال أريد به كونه حلالًا من خيار الأموال.</t>
   </si>
   <si>
     <t>ته‌مامه‌تییا خودێ د زات و سالۆخه‌ت و كریار و بڕیارێن خۆدا.
 فه‌رمانكرن ب دلسۆزییا د كاركرنێدا بۆ خودایێ مه‌زن و دویڤچوونا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن).
 بكارئینانا وی تشتێ دبیته‌ هانده‌ر و پالده‌ر ل كاركرنێ، ئه‌ڤه‌ ژی ده‌مێ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆتی: ((ڕاستی خودێ ب وی تشتی فەرمان ل باوەرداران کرییە یێ فەرمان پێ ل پێغەمبەران کری))، ڤێجا ئه‌گه‌ر مرۆڤێ باوه‌ردار زانی كو ئه‌ڤه‌ ژ وان تشتانه‌ یێن خودێ فه‌رمان پێ ل پێغه‌مبه‌ران كری؛ وی ده‌می دێ هێزه‌كا زێده‌تر ده‌ته‌ وی و دێ بیته‌ پالده‌ره‌ك بۆ وی ل سه‌ر كرنێ.
 ژ وان تشتێن دبنه‌ ئه‌گه‌رێ نەبه‌رسڤدان و قه‌بویلنەبوونا دوعایێ؛ خوارنا حه‌رامه‌.
 ژ ئه‌گه‌رێن به‌رسڤدانا دوعایێ؛ پێنج تشتن: ئێك: درێژكرنا گه‌شتێ، ژ به‌ر كو ڤێ چه‌ندێ وه‌ستیان و شكه‌ستن تێدایه‌ كو ئێكه‌ ژ مه‌زنترین ئه‌گه‌رێن به‌رسڤدانێ. دوو: ل ده‌مێ ته‌نگاڤییان. سێ: بلندكرنا ده‌ستان به‌ره‌ڤ ئه‌سمانان. چار: پێڤه‌مان و (ئیلحاحكرن) د دوعایێدا، ئه‌ڤه‌ ژی ب دووباره‌كرنا ناڤێ خودێ (ڕه‌ب) كو ئه‌و ژی ژ مه‌زنترین خالانه‌ مرۆڤ پێ داخوازا به‌رسڤدانا دوعایێ بكه‌ت. پێنج: پاقژی و حه‌لالبوونا خوارن و ڤه‌خوارنێ.
 خوارنا حه‌لال و پاقژ ژ ئه‌گه‌رێن هاریكاره‌ ل سه‌ر كرنا كارێ باش.
 قازی دبێژیت: پاقژ دژی پیسه‌، ڤێجا ده‌مێ خودێ ب وێ چه‌ندێ بهێته‌ سالۆخه‌تكرن؛ ئه‌ڤه‌ ڕامانا هندێ دده‌ت كو ئه‌و یێ پاقژ و دویر و بلنده‌ ژ هه‌می كێماسییان و یێ پیرۆزه‌ ژ هه‌می خرابی و نه‌ساخییان، و ئه‌گه‌ر عه‌بد ب ڕه‌نگه‌كێ گشتی ب ڤێ چه‌ندێ هاته‌ سالۆخه‌تكرن؛ ئه‌ڤه‌ ڕامانا هندێ دده‌ت كو ئه‌و یێ پاقژ و خالییه‌ ژ ڕه‌وشتێن كرێت و كارێن پیس و سالۆخه‌تێن دژی ڤانه‌ یێن ل ده‌ڤ هه‌ین، و ئه‌گه‌ر مال و سامان ب وێ چه‌ندێ بهێته‌ سالۆخه‌تكرن؛ ئه‌ڤه‌ ڕامانا هندێ دده‌ت كو ئه‌و مال یێ حه‌لاله‌ و ژ باشترین مال و سامانایه‌.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/4316</t>
+  </si>
+  <si>
+    <t>إن الله عز وجل يبسط يده بالليل ليتوب مسيء النهار، ويبسط يده بالنهار ليتوب مسيء الليل، حتى تطلع الشمس من مغربها</t>
+  </si>
+  <si>
+    <t>ب ڕاستی خودایێ مه‌زن ب شه‌ڤێ ده‌ستێ خۆ درێژ دكه‌ت دا ئه‌وێ ب ڕۆژێ گونه‌هـ كری ته‌وبه‌ بكه‌ت و ب ڕۆژێ ده‌ستێ خۆ درێژ دكه‌ت دا ئه‌وێ ب شه‌ڤێ گونه‌هـ كری ته‌وبه‌ بكه‌ت، هه‌تا كو ڕۆژ ژ ڕۆژئاڤایێ ده‌ردكه‌ڤیت و دهه‌لێت</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي مُوسَى رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ اللهَ عَزَّ وَجَلَّ يَبْسُطُ يَدَهُ بِاللَّيْلِ لِيَتُوبَ مُسِيءُ النَّهَارِ، وَيَبْسُطُ يَدَهُ بِالنَّهَارِ لِيَتُوبَ مُسِيءُ اللَّيْلِ، حَتَّى تَطْلُعَ الشَّمْسُ مِنْ مَغْرِبِهَا».</t>
+  </si>
+  <si>
+    <t>ئه‌بو موسا (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: «ب ڕاستی خودایێ مه‌زن ب شه‌ڤێ ده‌ستێ خۆ درێژ دكه‌ت دا ئه‌وێ ب ڕۆژێ گونه‌هـ كری ته‌وبه‌ بكه‌ت و ب ڕۆژێ ده‌ستێ خۆ درێژ دكه‌ت دا ئه‌وێ ب شه‌ڤێ گونه‌هـ كری ته‌وبه‌ بكه‌ت، هه‌تا كو ڕۆژ ژ ڕۆژئاڤایێ ده‌ردكه‌ڤیت و دهه‌لێت».</t>
+  </si>
+  <si>
+    <t>يُخبِرُ النبيُّ صلى الله عليه وسلم: أنَّ الله تعالى يقبل التوبة من عباده، 
+فإن أذنب العبد ذنبًا بالنهار وتاب بالليل قَبِلَ الله توبته، وإن أذنب ذنبًا بالليل وتاب بالنهار قَبل الله توبته، 
+ويبسط يده سبحانه للتوبة فرحًا بها، وقبولًا لها، ولا يزال باب التوبة مفتوحًا حتى تطلع الشمس من مغربها إيذانًا بانتهاء الدنيا، فإذا طلعت فإن باب التوبة يُغلق.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) مه‌ ئاگه‌هدار دكه‌ت كو خودایێ مه‌زن ته‌وبێ ژ عه‌بده‌ێن خۆ قه‌بویل دكه‌ت. ئه‌گه‌ر عه‌بدی گونه‌هه‌ك ب ڕۆژێ كر و ب شه‌ڤێ ته‌وبه‌ كر، خودێ دێ ته‌وبه‌یا وی قه‌بویل كه‌ت و ئه‌گه‌ر ب شه‌ڤێ گونه‌هـه‌ك كر و ب ڕۆژێ ته‌وبه‌ كر، خودێ دێ ته‌وبه‌یا وی قه‌بویل كه‌ت. خودایێ مه‌زن ده‌ستێ خۆ بۆ ته‌وبێ درێژ دكه‌ت ژ به‌ر كه‌یفخۆشییا وی ب ته‌وبه‌كرنێ و قه‌بویلكرنا وێ و ده‌رگه‌هێ ته‌وبێ هه‌ر یێ ڤه‌كرییه‌ هه‌تا ڕۆژ ل ڕۆژئاڤایێ ده‌ردكه‌ڤیت و دهه‌لێت وه‌ك ئاگه‌هداركرنه‌ك بۆ ب دویماهیك هاتنا دونیایێ (ئه‌ڤه‌ ژی نیشانه‌كا قیامه‌تێیه‌)، د وی ده‌میدا ده‌رگه‌هێ ته‌وبێ دێ هێته‌ گرتن.</t>
+  </si>
+  <si>
+    <t>قبول التوبة مستمر ما دام بابها مفتوحًا، ويغلق بابها بمطلع الشمس من مغربها، وأن يتوب الإنسان قبل غرغرة الموت، وهي وصول الروح إلى الحلقوم.
+عدم اليأس والقنوط بسبب الذنب، فإن عفو الله سبحانه ورحمته واسعة، وباب التوبة مفتوح.
+ شروط التوبة: الأول: الإقلاع عن المعصية، والثاني: الندم على فعلها، والثالث: العزم على ألّا يعود إليها أبدًا، هذا إن كانت في حقوق الله تعالى، وإن كانت متعلِّقة بحق من حقوق العباد، فيشترط لصحة التوبة أن يؤدي ذلك الحق إلى صاحبه، أو يعفو عنه صاحب الحق.</t>
+  </si>
+  <si>
+    <t>قه‌بویلكرنا ته‌وبێ یا به‌رده‌وامه‌ هندی ده‌رگه‌هێ وێ یێ ڤه‌كری بیت و ده‌رگه‌هێ ته‌وبێ دێ هێته‌ گرتن ده‌مێ ڕۆژ ل ڕۆژئاڤایێ دهه‌لێت، یان ده‌مێ ڕۆح دگه‌هیته‌ حه‌فكێ د ده‌مێ مرنێدا.
+بێهیڤینه‌بوون ژ به‌ر گونه‌هان، چونكی لێبوورین و دلۆڤانییا خودێ یا به‌رفره‌هه‌ و ده‌رگه‌هێ ته‌وبێ یێ ڤه‌كرییه‌.
+مه‌رجێن ته‌وبێ ئه‌ڤه‌نه‌: ئێك: هێلانا گونه‌هێ. دوو: په‌شیمانبوون ل سه‌ر كرنا وێ گونه‌هێ. سێ: بڕیاردانه‌كا ژ دل كو ئێدی قه‌ت نه‌زڤڕیته‌ سه‌ر وێ گونه‌هێ. ئه‌ڤه‌ ئه‌گه‌ر مافێ خودێ بیت، به‌لێ ئه‌گه‌ر مافێ خه‌لكێ بیت، هنگی هه‌تا ته‌وبه‌ یا دروست بیت؛ دڤێت مافێ وان بۆ بزڤڕینیت یان لێبوورینێ ژ وان بخوازیت و خودانێ مافی ل وی ببووریت.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/4318</t>
   </si>
   <si>
     <t>إن الله كتب الإحسان على كل شيء</t>
   </si>
   <si>
     <t>((مسوگه‌ر خودێ چاكی ل سه‌ر هه‌می تشتان نڤیسییه</t>
   </si>
   <si>
     <t>عن شداد بن أوس رضي الله عنه قال: ثِنْتَانِ حَفِظْتُهُمَا عَنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ اللهَ كَتَبَ الْإِحْسَانَ عَلَى كُلِّ شَيْءٍ، فَإِذَا قَتَلْتُمْ فَأَحْسِنُوا الْقِتْلَةَ، وَإِذَا ذَبَحْتُمْ فَأَحْسِنُوا الذَّبْحَ، وَلْيُحِدَّ أَحَدُكُمْ شَفْرَتَهُ، فَلْيُرِحْ ذَبِيحَتَهُ».</t>
   </si>
   <si>
     <t>ژ شەددادێ کوڕێ ئەوسی (خودێ ژێ ڕازی بیت) گۆت: دوو تشت من ژ پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) ژبه‌ركرن، وی گۆت: ((مسوگه‌ر خودێ چاكی ل سه‌ر هه‌می تشتان نڤیسییه‌، ڤێجا ئه‌گه‌ر هه‌وه‌ كوشتن كر؛ هوین ب جوانی بكه‌ن، و ئه‌گه‌ر هه‌وه‌ ڤه‌كوشتن كر؛ هوین جوان ڤه‌كوژن، و بلا ئێك ژ هه‌وه‌ كێركا خۆ خۆش بكه‌ت و بلا قوربانی و ڤه‌كوشتییێ خۆ ژی ڕحه‌ت بكه‌ت)).</t>
   </si>
   <si>
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم أن الله تعالى أوجبَ علينا الإحسانَ في كل الأشياء، والإحسان: هو مراقبة الله على الدوام، في عبادته وفي بذل الخير وكف الأذى عن المخلوقين، ومن ذلك الإحسان في القتل والذبح.
 فالإحسان في القتل عند القصاص: بأن يختار أسهلَ الطُّرُق وأخَفَّها وأسرعَها زهوقًا للمقتول.
 والإحسان في الذبح عند الذكاة: بأن يرفق بالبهيمة بإحداد الآلة، وألّا تُحَدَّ أمام الذبيحة وهي تنظر إليها، وألَّا تُذبح وهناك من الماشية ما ينظر إليها.</t>
   </si>
   <si>
     <t>پێغەمبەر (صەلات و سەلامێن خودێ ل سەر بن) به‌حسێ هندێ دكه‌ت کو خودایێ مه‌زن چاکی و قه‌نجی د هەمی تشتاندا ل سەر مە واجب کرییه، چاکی و قه‌نجی: ئەوە کو هەردەم مرۆڤ هه‌ست ب چاڤدێریکرنا خودێ بكه‌ت، د پەرستنا ویدا و د دانا خێرێدا و ده‌ستكێشانێ ژ نه‌خۆشی گه‌هاندنا ب چێكرییان، ژ ڤێ چەندێ ژی چاکی و قه‌نجییە د کوشتن و سه‌رژێكرنێدا.
 چاکی د کوشتنێدا ل دەمێ تۆلڤه‌كرنێ: ب وێ چەندێ کو ب ڕێكێن ژ هه‌مییان ب ساناهیتر و سڤكتر و ب لەزتر بۆ كوشتنا وی كه‌سی هەلبژێریت.
 چاکی د سه‌رژێكرنێدا ل دەمێ گیانه‌وه‌ر دهێتە سه‌رژێكرن: ب وێ چەندێ کو دلۆڤانی ب گیانه‌وه‌ری بهێته‌ برن ب تیژکرنا ئامیرێ سه‌رژێكرنێ و ب وێ چه‌ندێ كو ئه‌و ئامیر ل پێش چاڤێن گیانه‌وه‌رێ دێ هێته‌ سه‌رژێكرن نه‌هێته‌ خۆشكرن، دیسان ئه‌و گیانه‌وه‌ر ل پێش چاڤێن گیانه‌وه‌رێن دی ژی نه‌هێته‌ سه‌رژێكرن.</t>
   </si>
   <si>
     <t>رحمة الله عزّ وجل ولطفه بالخلق.
@@ -9760,77 +10446,232 @@
     <t>عن ثَوْبَانَ رضي الله عنه قال: كَانَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ إِذَا انْصَرَفَ مِنْ صَلَاتِهِ اسْتَغْفَرَ ثَلَاثًا، وَقَالَ: «اللَّهُمَّ أَنْتَ السَّلَامُ، وَمِنْكَ السَّلَامُ، تَبَارَكْتَ ذَا الْجَلَالِ وَالْإِكْرَامِ»، قَالَ الْوَلِيدُ: فَقُلْتُ لِلْأَوْزَاعِيِّ: كَيْفَ الْاسْتِغْفَارُ؟ قَالَ: تَقُولُ: أَسْتَغْفِرُ اللهَ، أَسْتَغْفِرُ اللهَ.</t>
   </si>
   <si>
     <t>سه‌وبان (خودێ ژێ ڕازی بیت) دبێژیت: ئه‌گه‌ر پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ژ نڤێژا خۆ ب دویماهیك هاتبا؛ دا سێ جاران ئیستیغفاران كێشیت (ئانكو دا سێ جاران بێژیت: أستغفر الله)، پاشی دا بێژیت: ((خودایێ من؛ تو سه‌لامی (ئێك ژ ناڤێن ته‌یه‌)، سه‌لام و سلامه‌تی ژی ژ ده‌ڤ ته‌یه‌، تو یێ دویر و پاقژبی ژ هه‌می كێماسییان ئه‌ی خودانێ مه‌زناهی و مه‌ردینییێ))، وه‌لیدی گۆت: من گۆته‌ ئه‌وزاعی: ئیستیغفاركرن چاوایه‌؟ گۆت: دێ بێژی: أستغفر الله، أستغفر الله.</t>
   </si>
   <si>
     <t>كان النبيُّ صلى الله عليه وسلم يقول إذا انتهى من صلاته: أستغفر الله، أستغفر الله، أستغفر الله.
 ثم يُعَظِّم ربَّه بقوله: "اللَّهمَّ أنتَ السَّلامُ، ومنْكَ السَّلامُ، تباركْتَ ذا الجَلالِ والإكرامِ " فالله السالم الكامل في صفاته، المنزَّهُ عنَ كل عيب ونَقصٍ، وتَطْلُبُ منه سبحانه السَّلامةَ منْ شُرورِ الدُّنيا والآخرةِ لا مِنْ غَيره، وهو سبحانه قد تَكاثَرَ خَيْرُه في الدارين، صاحب العظَمةِ والإحسانِ.</t>
   </si>
   <si>
     <t>ئه‌گه‌ر پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ژ نڤێژا خۆ ب دویماهیك هاتبا؛ دا بێژیت: أستغفر الله، أستغفر الله، أستغفر الله (ئانكو: خودایێ من؛ ئه‌ز داخوازێ ژ ته‌ دكه‌م تو گونه‌هێن من ژێببه‌ی).
 پاشی دا ب ڤێ گۆتنا خۆ: (اللَّهمَّ أنتَ السَّلامُ، ومنْكَ السَّلامُ، تباركْتَ ذا الجَلالِ والإكرامِ) خودایێ خۆ مه‌زنڕاگریت، ڤێجا خودێ یێ پاراستی و سلامه‌ته‌ د سالۆخه‌تێن خۆدا، یێ دویر و پاقژه‌ ژ هه‌می كێماسییان، پاراستن و سلامه‌تی ژ هه‌می نه‌خۆشیێن دونیا و قیامه‌تێ ژی هه‌ر ژ وی دهێنه‌ داخوازكرن نە ژ کەسەکێ دی، و ب ڕاستی خێر و باشییێن خودێ د هه‌ردوو مالاندا (ل دونیا و قیامه‌تێ) گه‌له‌ك زێده‌ بووینه‌، خودانێ مه‌زناهی و باشی و مه‌ردینییێ.</t>
   </si>
   <si>
     <t>استحباب الاستغفار عَقِبَ الصلاةِ والمداومة عليه.
 استحباب الاستغفار لاستكمال النقص في العبادة وجَبْرًا للطاعة والتقصير فيها.</t>
   </si>
   <si>
     <t>سوننه‌ته‌ پشتی نڤێژێ مرۆڤ داخوازا ژێبرنا گونه‌هان بكه‌ت (بێژیت: أستغفر الله) و به‌رده‌وامییێ بده‌ته‌ ڤێ چه‌ندێ.
 كرنا ئیستیغفاران سوننه‌ته‌، بۆ هندێ دا ئه‌و كێماسی و خه‌مسارییێن د عیباده‌تیدا هاتینه‌ كرن ته‌مام و قه‌ره‌بوو بكه‌ت.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/10947</t>
   </si>
   <si>
+    <t>من سبح الله في دبر كل صلاة ثلاثا وثلاثين، وحمد الله ثلاثا وثلاثين، وكبر الله ثلاثا وثلاثين، فتلك تسعة وتسعون، وقال: تمام المائة: لا إله إلا الله وحده لا شريك له، له الملك وله الحمد وهو على كل شيء قدير غفرت خطاياه وإن كانت مثل زبد البحر</t>
+  </si>
+  <si>
+    <t>هه‌ر كه‌سێ پشتی هەر نڤێژەکێ سیھ و سێ جاران بێژیت (سبحان الله) و سیھ و سێ جاران بێژیت (الحمد لله) و سیھ و سێ جاران بێژیت (الله أكبر)، ئه‌ڤه‌ دێ بنه‌ نۆت و نه‌هـ، و بۆ ته‌مامكرنا سه‌دێ بێژیت: (لَا إِلَهَ إِلَّا اللهُ وَحْدَهُ لَا شَرِيكَ لَهُ، لَهُ الْمُلْكُ وَلَهُ الْحَمْدُ وَهُوَ عَلَى كُلِّ شَيْءٍ قَدِيرٌ)؛ هنگی گونه‌هێن وی دێ هێنه‌ ژێبرن ئه‌گه‌ر هندی كه‌فا سه‌ر ده‌ریایێ ژی بن</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ سَبَّحَ اللهَ فِي دُبُرِ كُلِّ صَلَاةٍ ثَلَاثًا وَثَلَاثِينَ، وَحَمِدَ اللهَ ثَلَاثًا وَثَلَاثِينَ، وَكَبَّرَ اللهَ ثَلَاثًا وَثَلَاثِينَ، فَتْلِكَ تِسْعَةٌ وَتِسْعُونَ، وَقَالَ: تَمَامَ الْمِائَةِ: لَا إِلَهَ إِلَّا اللهُ وَحْدَهُ لَا شَرِيكَ لَهُ، لَهُ الْمُلْكُ وَلَهُ الْحَمْدُ وَهُوَ عَلَى كُلِّ شَيْءٍ قَدِيرٌ غُفِرَتْ خَطَايَاهُ وَإِنْ كَانَتْ مِثْلَ زَبَدِ الْبَحْرِ».</t>
+  </si>
+  <si>
+    <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: «هه‌ر كه‌سێ پشتی هەر نڤێژەکێ سیھ و سێ جاران بێژیت (سبحان الله) و سیھ و سێ جاران بێژیت (الحمد لله) و سیھ و سێ جاران بێژیت (الله أكبر)، ئه‌ڤه‌ دێ بنه‌ نۆت و نه‌هـ، و بۆ ته‌مامكرنا سه‌دێ بێژیت: (لَا إِلَهَ إِلَّا اللهُ وَحْدَهُ لَا شَرِيكَ لَهُ، لَهُ الْمُلْكُ وَلَهُ الْحَمْدُ وَهُوَ عَلَى كُلِّ شَيْءٍ قَدِيرٌ)؛ هنگی گونه‌هێن وی دێ هێنه‌ ژێبرن ئه‌گه‌ر هندی كه‌فا سه‌ر ده‌ریایێ ژی بن».</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنّ من قال بعد انقضاء الصلاة المفروضة: 
+ثلاثًا وثلاثين مرة: "سبحان الله" وهو تنزيه الله عن النقائص. 
+وثلاثًا وثلاثين: "الحمد لله" وهو الثناء عليه بصفات الكمال مع محبته وتعظيمه. 
+وثلاثًا وثلاثين: "الله أكبر" وهو أن الله أعظم وأجل من كل شيء.
+وتكملة العدد مئة بقول: "لا إله إلا الله وحده لا شريك له، له الملك، وله الحمد، وهو على كل شيء قدير" ومعناه: لا معبود بحق إلا الله وحده لا شريك له، وأنه سبحانه المختص بالملك التام، والمستحق للثناء والمدح مع المحبة والتعظيم دون من سواه، وأنه قادر لا يعجزه شيء.
+فمن قال ذلك مُحِيَتْ خطاياه وغفرت، ولو كانت كثيرة مثل الرغوة البيضاء التي تعلو البحر عند تموُّجِه وهيجانِه.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار كر كو هه‌ر كه‌سێ پشتی ب دویماهیك هاتنا نڤێژێن فه‌ڕز بێژیت:
+سیهـ و سێ جاران: (سبحان الله) كو ڕامانا وێ پاقژدانانا خودێیه‌ ژ هه‌می كێماسییان.
+و سیهـ و سێ جاران: (الحمد لله) كو ڕامانا وێ په‌سنكرنا خودێیه‌ ب سالۆخه‌تێن ته‌مام د گه‌ل حه‌زژێكرن و مه‌زنڕاگرتنا وی.
+و سیهـ و سێ جاران: (الله أكبر) كو ڕامانا وێ ئه‌ڤه‌یه‌ خودایێ مه‌زن ژ هه‌می تشتان مه‌زنتر و بلندتره‌.
+و بۆ ته‌مامكرنا ژمارا سه‌دێ ژی بێژیت: (لَا إِلَهَ إِلَّا اللهُ وَحْدَهُ لَا شَرِيكَ لَهُ، لَهُ الْمُلْكُ وَلَهُ الْحَمْدُ وَهُوَ عَلَى كُلِّ شَيْءٍ قَدِيرٌ)، و ڕامانا وێ ئه‌ڤه‌یه‌‌: ژ ئه‌للاهی پێڤه‌تر چ خودایێن ژ هه‌ژی په‌رستنێ نینن، ئه‌و ئێكێ ب تنێیه‌ و وی چ شریك و هه‌ڤال نینن و ئه‌و ب تنێ خودانێ ده‌ستهه‌لات و شاهاتییا ته‌مامه‌ و یێ هه‌ژی په‌سن و مه‌دحكرنێیه‌ د گه‌ل حه‌زژێكرن و مه‌زنڕاگرتنێ و ئه‌و یێ خودان شیانه‌ و چ تشت وی بێزار ناكه‌ن.
+ڤێجا هه‌ر كه‌سێ ڤی زكری بێژیت؛ گونه‌هێن وی دێ هێنه‌ ژێبرن، ئه‌گه‌ر خۆ گه‌له‌ك ژی بن وه‌كی وێ كه‌فا سپی یا ل سه‌ر ده‌ریایێ په‌یدا دبیت ده‌مێ پێل دكه‌ڤنێ.</t>
+  </si>
+  <si>
+    <t>استحباب هذا الذِّكر بعد الصَّلوات المفروضة.
+هذا الذكر سبب لغفران الذنوب.
+عظيم فضل الله تعالى ورحمته ومغفرته.
+هذا الذِّكر سببٌ لمغفرة الذُّنوب، والمراد: تكفير صغائر الذُّنوب، أما الكبائر فلا يُكَفِّرها إلَّا التُّوبة.</t>
+  </si>
+  <si>
+    <t>سوننه‌ته‌ مرۆڤ ڤی زكری پشتی نڤێژێن فه‌ڕز ئه‌نجام بده‌ت.
+ئه‌ڤ زكره‌ ئه‌گه‌ره‌كه‌ بۆ ژێبرنا گونه‌هان.
+مه‌زناهییا قه‌نجییا خودایێ مه‌زن و دلۆڤانی و لێبوورینا وی.
+ئه‌ڤ زكره‌ دبیته‌ ئه‌گه‌رێ ژێبرنا گونه‌هان و مه‌ره‌م پێ گونه‌هێن بچویكن، به‌لێ گونه‌هێن مه‌زن پێدڤی ب ته‌وبه‌كرنێ هه‌یه‌.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/10948</t>
+  </si>
+  <si>
+    <t>من قرأ آية الكرسي في دبر كل صلاة مكتوبة لم يمنعه من دخول الجنة إلا أن يموت</t>
+  </si>
+  <si>
+    <t>هه‌ر كەسێ پشتی هەر نڤێژەکا فەڕز ئایەتول کورسییێ بخوینیت، چ تشت نابنه‌ ڕێگر ل بەر چوونا وی بۆ به‌حەشتێ ب تنێ مرن نەبیت</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي أُمَامَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ قَرَأَ آيَةَ الْكُرْسِيِّ فِي دُبُرِ كُلِّ صَلَاةٍ مَكْتُوبَةٍ لَمْ يَمْنَعْهُ مِنْ دُخُولِ الْجَنَّةِ إِلَّا أَنْ يَمُوتَ».</t>
+  </si>
+  <si>
+    <t>ئه‌بو ئومامه‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: «هه‌ر كەسێ پشتی هەر نڤێژەکا فەڕز ئایەتول کورسییێ بخوینیت، چ تشت نابنه‌ ڕێگر ل بەر چوونا وی بۆ به‌حەشتێ ب تنێ مرن نەبیت».</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ مَن قرأ آية الكرسي بعد انتهاء الصلاة المفروضة لم يمنعه من دخول الجنة إلا الموت؛ وهي في سورة البقرة، قوله تعالى: 
+{اللَّهُ لَا إِلَهَ إِلَّا هُوَ الْحَيُّ الْقَيُّومُ لَا تَأْخُذُهُ سِنَةٌ وَلَا نَوْمٌ لَهُ مَا فِي السَّمَاوَاتِ وَمَا فِي الْأَرْضِ مَنْ ذَا الَّذِي يَشْفَعُ عِنْدَهُ إِلَّا بِإِذْنِهِ يَعْلَمُ مَا بَيْنَ أَيْدِيهِمْ وَمَا خَلْفَهُمْ وَلَا يُحِيطُونَ بِشَيْءٍ مِنْ عِلْمِهِ إِلَّا بِمَا شَاءَ وَسِعَ كُرْسِيُّهُ السَّمَاوَاتِ وَالْأَرْضَ وَلَا يَئُودُهُ حِفْظُهُمَا وَهُوَ الْعَلِيُّ الْعَظِيمُ} 
+[البقرة: 255].</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ هندێ كر كو هه‌ر كه‌سێ پشتی ب دویماهیك هاتنا نڤێژێن فه‌ڕز ئایه‌تو‌ل كورسییێ بخوینیت؛ ئێدی ب تنێ مرن دێ بیته‌ ڕێگر دا بچیته‌ د به‌حه‌شتێدا؛ ئه‌و ئایه‌ت ژی د سووره‌تا (البقرة) دایه‌، كو خودایێ مه‌زن دبیژیت: {اللَّهُ لَا إِلَهَ إِلَّا هُوَ الْحَيُّ الْقَيُّومُ لَا تَأْخُذُهُ سِنَةٌ وَلَا نَوْمٌ لَهُ مَا فِي السَّمَاوَاتِ وَمَا فِي الْأَرْضِ مَنْ ذَا الَّذِي يَشْفَعُ عِنْدَهُ إِلَّا بِإِذْنِهِ يَعْلَمُ مَا بَيْنَ أَيْدِيهِمْ وَمَا خَلْفَهُمْ وَلَا يُحِيطُونَ بِشَيْءٍ مِنْ عِلْمِهِ إِلَّا بِمَا شَاءَ وَسِعَ كُرْسِيُّهُ السَّمَاوَاتِ وَالْأَرْضَ وَلَا يَئُودُهُ حِفْظُهُمَا وَهُوَ الْعَلِيُّ الْعَظِيمُ}.، ئانكو: ((خودێیه‌ يێ ژ وى پێڤه‌تر كه‌س هێژاى په‌رستنێ نه‌بیت، زێندى ئه‌وه‌ يێ هه‌مى ڕامانێن ژينا پێكهاتى و هێژاى وى وى هه‌ين، يێ ل سه‌ر هه‌ر تشته‌كى پێ ڕابووى، چ نقرۆسك و خه‌و ناگه‌هنه‌ وى، هه‌ر تشته‌كێ ل ئه‌سمانان و هه‌ر تشته‌كێ ل ئه‌ردى مولكێ وییه‌، بێ ده‌ستويرییا وى كه‌س بسته‌ ناكه‌ت ل نیك وى مه‌هده‌رێ بكه‌ت، زانينا وى دۆرا ل هه‌مى چێكرییان گرتى يێن به‌رێ و يێن نوكه‌ و يێن نه‌هاتين، ئه‌و كارێن ل به‌ر ده‌ستێ خه‌لكى ژ تشتێن هێشتا چێ نه‌بووين و يێن ل پاش وان ژ تشتێن بوورى ئه‌و دزانیت، كه‌س ژ چێكرییێن وى ب تشته‌كى ژ زانينا وى ئاگه‌هدار نابیت ب وێ نه‌بیت يا ئه‌و وى پێ ئاگه‌هدار بكه‌ت. كورسییا وى ئه‌سمان و ئه‌رد ڤه‌گرتییه‌ - و كورسى جهێ پییێن وينه‌ و ژ وى پێڤه‌تر كه‌س چاوانییا وێ نزانیت - ، پاراستنا ئه‌رد و ئه‌سمانان ل به‌ر وى يا گران نينه‌، ئه‌و ب ذات و سيفه‌تێن خۆڤه‌ ل سه‌ر هه‌مى چێكرییان يێ بلنده‌، كۆمكه‌رێ هه‌مى سالۆخه‌تێن مه‌زنییێیه‌)). ئه‌ڤ ئايه‌ته‌ مه‌زنترين ئايه‌ته‌ د قورئانێدا، دبێژنێ: (ئايه‌تا كورسییێ). [البقرة: 255].</t>
+  </si>
+  <si>
+    <t>فضل هذه الآية العظيمة؛ لما اشتملت عليه من الأسماء الحسنى، والصفات العلى.
+استحباب قراءة تلك الآية العظيمة بعد كل صلاة مفروضة.
+الأعمال الصالحة سبب لدخول الجنة.</t>
+  </si>
+  <si>
+    <t>قه‌در و بهایێ ڤێ ئایه‌تا مه‌زن، ژ به‌ر كو پێك دهێت ژ باشناڤێن خودێ و سالۆخه‌تێن وی یێن بلند و وان ب خۆڤه‌ دگریت.
+سوننه‌ته‌ مرۆڤ پشتی هه‌ر نڤێژه‌كا فه‌ڕز ڤێ ئایه‌تا مه‌زن بخوینیت.
+كریارێن باش ئه‌گه‌رن بۆ چوونا به‌حه‌شتێ.</t>
+  </si>
+  <si>
+    <t>رواه النسائي في الكبرى</t>
+  </si>
+  <si>
+    <t>[رواه النسائي في الكبرى]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/10950</t>
+  </si>
+  <si>
     <t>صل قائما، فإن لم تستطع فقاعدا، فإن لم تستطع فعلى جنب</t>
   </si>
   <si>
     <t>((نڤێژێ ژ پێرڤه‌ بكه‌، ئه‌گه‌ر تۆ نه‌شیای؛ ڕوینشتی بكه‌، ئه‌گه‌ر تو هه‌ر نه‌شیای؛ ل سه‌ر ته‌نشته‌كێ بكه‌))</t>
   </si>
   <si>
     <t>عن عمران بن حصين رضي الله عنه قال: كَانَتْ بِي بَوَاسِيرُ، فَسَأَلْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ عَنِ الصَّلَاةِ، فَقَالَ: «صَلِّ قَائِمًا، فَإِنْ لَمْ تَسْتَطِعْ فَقَاعِدًا، فَإِنْ لَمْ تَسْتَطِعْ فَعَلَى جَنْبٍ».</t>
   </si>
   <si>
     <t>عيمڕانێ كوڕێ حوصه‌ینی (خودێ ژێ ڕازی بیت) دبێژیت: به‌واسیر ل من بوو، من ژی پرسیار ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) كر كا چاوا نڤێژێ بكه‌م، ئینا گۆت: ((نڤێژێ ژ پێرڤه‌ بكه‌، ئه‌گه‌ر تۆ نه‌شیای؛ ڕوینشتی بكه‌، ئه‌گه‌ر تو هه‌ر نه‌شیای؛ ل سه‌ر ته‌نشته‌كێ بكه‌)).</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ الأصلَ في الصلاةِ القيامُ، إلّا في حال عدم الاستطاعة فيُصلِّي جالسًا، وإنْ لم يستطع الصلاةَ جالسًا فله أن يُصلِّي على جَنْبِه.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار دكه‌ت كو بناخه‌ د كرنا نڤێژێدا ئه‌ڤه‌یه‌ مرۆڤ ژ پێرڤه‌ نڤێژێ بكه‌ت، ب تنێ ئه‌گه‌ر مرۆڤی شیان نه‌بن ژ پێرڤه‌ بكه‌ت؛ هنگی دێ ڕوینشتی كه‌ت، به‌لێ ئه‌گه‌ر خۆ نه‌شیا ڕوینشتی ژی بكه‌ت؛ هنگی دێ ل سه‌ر ته‌نشتا خۆ كه‌ت.</t>
   </si>
   <si>
     <t>الصلاة لا تسقط ما دام العقلُ ثابتًا، فيكون الانتقال من حال إلى حال حسب  الاستطاعة.
 سماحة ويُسْر الإسلام في أنَّ العبدَ يفعل من العبادة ما يستطيع.</t>
   </si>
   <si>
     <t>فه‌ڕزبوونا نڤێژێ ل سه‌ر مرۆڤی لاناچیت هندی ئه‌قل ل جهێ خۆ بیت، كرنا وێ ژی دێ ب ڤه‌گوهاستنا ژ ڕه‌وشه‌كێ بۆ ڕه‌وشه‌كا دی بیت ل دویڤ شیانان.
 لێبوورین و ساناهیبوونا ئیسلامێ د وێ چه‌ندێدا كو عه‌بد دێ هند عیباده‌تی كه‌ت هندی د شیانێن ویدا هه‌بیت.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/10951</t>
+  </si>
+  <si>
+    <t>ليبلغن هذا الأمر ما بلغ الليل والنهار، ولا يترك الله بيت مدر ولا وبر إلا أدخله الله هذا الدين</t>
+  </si>
+  <si>
+    <t>ئەڤ ئایینه‌ دێ گەهیتە هەر جهەکێ شەڤ و ڕۆژ لێ هەبن، و خودێ چ مال و خانییان ناهێلیت ل باژێڕ و گوند و ده‌شت و بیابانان كو ڤی ئایینی نه‌گه‌هینیتێ و نه‌كه‌ته‌ تێڤه‌</t>
+  </si>
+  <si>
+    <t>عن تَميم الداري رضي الله عنه، قال: سمعتُ رسول الله صلى الله عليه وسلم يقول: «‌لَيَبْلُغَنَّ ‌هَذَا الأَمْرُ مَا بَلَغَ اللَّيْلُ وَالنَّهَارُ، وَلَا يَتْرُكُ اللهُ بَيْتَ مَدَرٍ وَلَا وَبَرٍ إِلَّا أَدْخَلَهُ اللهُ هَذَا الدِّينَ، بِعِزِّ عَزِيزٍ أَوْ بِذُلِّ ذَلِيلٍ، عِزًّا يُعِزُّ اللهُ بِهِ الإِسْلَامَ، وَذُلًّا يُذِلُّ اللهُ بِهِ الكُفْرَ» وَكَانَ تَمِيمٌ الدَّارِيُّ يَقُولُ: قَدْ عَرَفْتُ ذَلِكَ فِي أَهْلِ بَيْتِي، لَقَدْ أَصَابَ مَنْ أَسْلَمَ مِنْهُمُ الْخَيْرُ وَالشَّرَفُ وَالْعِزُّ، وَلَقَدْ أَصَابَ مَنْ كَانَ مِنْهُمْ كَافِرًا الذُّلُّ وَالصَّغَارُ وَالْجِزْيَةُ.</t>
+  </si>
+  <si>
+    <t>ته‌میمێ داری (خودێ ژێ ڕازی بیت) دبێژیت: من گوھ ل پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بوو دگۆت: «ئەڤ ئایینه‌ دێ گەهیتە هەر جهەکێ شەڤ و ڕۆژ لێ هەبن، و خودێ چ مال و خانییان ناهێلیت ل باژێڕ و گوند و ده‌شت و بیابانان كو ڤی ئایینی نه‌گه‌هینیتێ و نه‌كه‌ته‌ تێڤه‌، ب عیزەتا عەزیزەکی یان ب زەلیلییا زەلیلەکى، عیزەتەك کو خودێ ئیسلامێ پێ عەزیز بکەت و زەلیلییەك کو خودێ کوفرێ پێ زەلیل بکەت». تەمیمێ داری دگۆت: من ئەڤ چەندە د ناڤ مالا خۆدا دیت و من ژ وان زانی، هەر کەسەکێ ژ وان موسلمان بووی خێر و شەرەف و عیزەت بۆ پەیدا بوو، و هەر کەسەکێ ژ وان کافر مای زەلیلی و كێماتی و زێڕه‌سه‌ر گەهشتێ.</t>
+  </si>
+  <si>
+    <t>يُخبِرُ رسولُ الله صلى الله عليه وسلم أنَّ هذا الدين سوف يعمُّ جميع أجزاء الأرض، فأيّ مكان وصله الليل والنهار سيصله هذا الدين، 
+ولن يترك الله تعالى بيتًا في المدن والقرى ولا في البوادي والصحراء إلا أدخل عليه هذا الدين، 
+فمَن قَبِلَ هذا الدين وآمن به فإنه يكون عزيزًا بعزة الإسلام، 
+ومن رفضه وكفر به فإنه يكون ذليلًا مهانًا. 
+ثم أخبر الصحابي تميم الداري رضي الله عنه أنه عرف ذلك الذي أخبر به رسول الله صلى الله عليه وسلم في أهل بيته خاصة، فإنّ من أسلم منهم ناله الخير والشرف والعز، ومن كفر منهم ناله الذل والهوان هذا مع ما يدفعه للمسلمين من أموال.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) مه‌ ئاگه‌هدار دكه‌ت كو ئه‌ڤ ئایینه‌ دێ گه‌هیته‌ هه‌می جهێن ئه‌ردی، ڤێجا هەر جهەکێ شەڤ و ڕۆژ لێ هەبن ئەڤ دینە ژی دێ گەهیتێ. و خودایێ مه‌زن چ خانيیان ‌ل باژێڕ و گوندان، یان ده‌شت و بیابانان ناهێلیت و دێ ئه‌ڤی دینی به‌ته‌ تێڤه‌. ڤێجا هه‌ر كه‌سێ ڤی ئایینی قه‌بویل بكه‌ت و باوه‌رییێ پێ بینیت؛ دێ ب عیزه‌تا ئیسلامێ عه‌زیز بیت. و هه‌ر كه‌سێ ڤی ئایینی ڕه‌ت بكه‌ت و پێ كافر ببیت؛ دێ یێ زه‌لیل و كێم بیت.
+پاشی صه‌حابی ته‌میمێ داری (خودێ ژێ ڕازی بیت) دبێژیت كو وی ئه‌ڤ مزگینییا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) د ناڤ مالباتا خۆدا ب چاڤێن خۆ دیت، چونكی یێن موسلمان بووین خێر و شەرەف و عیزه‌ت بۆ وان په‌یدا بوو و یێن کافر ماین زه‌لیلی و كێماتی تووشی وان بوو د گه‌ل دانا وی پاره‌یێ ئه‌و دده‌نه‌ موسلمانان.</t>
+  </si>
+  <si>
+    <t>بشارة للمسلمين بأن دينهم سينتشر في جميع أجزاء الأرض.
+العزة للإسلام والمسلمين والذل للكفر والكافرين.
+فيه دليل من دلائل النبوة وعلم من أعلامها حيث وقع الأمر كما أخبر النبي صلى الله عليه وسلم.</t>
+  </si>
+  <si>
+    <t>مزگینیدان ب موسلمانان كو ئایینێ وان دێ ل هه‌می لایێن ئه‌ردی به‌لاڤ بیت.
+عیزه‌ت و سه‌رفه‌رازی بۆ ئیسلامێ و موسلمانانه‌، و زه‌لیلی بۆ كوفرێ و كافرانه‌.
+د ڤێ چه‌ندێدا به‌لگه‌یه‌ك هه‌یه‌ ل سه‌ر نیشانێن پێغه‌مبه‌رینییێ، چونكی ئه‌و تشت هه‌روه‌كی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ده‌نگوباس پێ دایی په‌یدا بوو.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/11220</t>
+  </si>
+  <si>
+    <t>إذا شك أحدكم في صلاته، فلم يدر كم صلى ثلاثا أم أربعا، فليطرح الشك، وليبن على ما استيقن، ثم يسجد سجدتين قبل أن يسلم</t>
+  </si>
+  <si>
+    <t>ئەگەر ئێك ژ هەوە د نڤێژا خۆدا ب گومان بكه‌ڤیت و نەزانی کا وی سێ ڕكاعەت کرینە یان چار، بلا وێ گومانێ بهاڤێژیت و بلا نڤێژا خۆ ل سەر وێ ته‌مام بکەت یا کو ئەو ژێ پشتڕاست، پاشى بلا دوو سوجدەیان ببەت بەری سلاڤا ملان ڤه‌دەت</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِذَا شَكَّ أَحَدُكُمْ فِي صَلَاتِهِ، فَلَمْ يَدْرِ كَمْ صَلَّى ثَلَاثًا أَمْ أَرْبَعًا، فَلْيَطْرَحِ الشَّكَّ، وَلْيَبْنِ عَلَى مَا اسْتَيْقَنَ، ثُمَّ يَسْجُدُ سَجْدَتَيْنِ قَبْلَ أَنْ يُسَلِّمَ، فَإِنْ كَانَ صَلَّى خَمْسًا شَفَعْنَ لَهُ صَلَاتَهُ، وَإِنْ كَانَ صَلَّى إِتْمَامًا لِأَرْبَعٍ كَانَتَا تَرْغِيمًا لِلشَّيْطَانِ».</t>
+  </si>
+  <si>
+    <t>ئه‌بو سه‌عیدێ خودری (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: «ئەگەر ئێك ژ هەوە د نڤێژا خۆدا ب گومان بكه‌ڤیت و نەزانی کا وی سێ ڕكاعەت کرینە یان چار، بلا وێ گومانێ بهاڤێژیت و بلا نڤێژا خۆ ل سەر وێ ته‌مام بکەت یا کو ئەو ژێ پشتڕاست، پاشى بلا دوو سوجدەیان ببەت بەری سلاڤا ملان ڤه‌دەت، ڤێجا ئەگەر پێنج ڕکاعەت کربن ئەڤە دێ بنە جووت بۆ نڤێژا وى، و ئەگەر نڤێژا وى چار ڕکاعەت بن ئەڤە دێ بنە ئەگەرێ سەرشۆڕیێ بۆ شەیتانى».</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ المصلي إذا تردد في صلاته ولم يدر كم صلى، ثلاثًا، أم أربعًا؟ فليبعد العددَ الزائدَ المشكوكَ فيه ولا يأخذ به؛ فالثلاث هو المتيقن، فيصلي ركعة رابعة، ثم يسجد سجدتين قبل أن يسلم.
+فإن كان ما صلّاه حقيقة أربعًا؛ صار خمسًا بإضافة ركعة، وسجدتي السهو عوضًا عن ركعة، فكان العدد شفعًا لا وترًا: وإن كان صلى بالركعة الزائدة أربعًا؛ فيكون قد أدى ما عليه من غير زيادة ولا نقصان.
+وسجدتا السهو كانتا إذلالًا للشيطان ودحرًا له، وردَّه خاسئًا مُبْعِدًا عن مراده؛ لأنه لَبَّسَ عليه صلاته، وتعرَّض لإفسادها، وكملت صلاة ابن آدم لمّا امتثل أمر الله تعالى بالسجود الذي عصى به إبليس، حينما امتنع من طاعة الله بالسجود لآدم.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار كر كو ئه‌و نڤێژكه‌رێ د نڤێژا خۆدا بمینیتە ب گومان و نه‌زانیت كا سێ ڕ‌كاعه‌ت كرینه‌ یان چار؟ بلا ژمارا زێده‌ یا گومان تێدا هه‌ی بدانیته‌ لایه‌كی و كار پێ نه‌كه‌ت و سێ ڕكاعه‌تان بهه‌ژمێریت، چونكی ئه‌و یا پشتڕاسته‌، ڤێجا بلا ڕ‌كاعه‌تا چوارێ بكه‌ت، پاشی بلا دوو سوجدەیێن سه‌هوێ ببه‌ت به‌ری سلاڤا ملان ڤه‌ده‌ت.
+ڤێجا ئه‌گه‌ر ئه‌وا وی كری ب ڕاستی چار بن، دێ بیته‌ پێنج ب زێده‌كرنا وێ ڕكاعه‌تێ و ئه‌و دوو سوجدەیه‌ دێ بنه‌ ل جهێ ڕ‌كاعه‌ته‌كێ و ژمارا ڕ‌كاعه‌تان دێ بنه‌ جووت نه‌كو تاك و ئه‌گه‌ر ب وێ ڕكاعه‌تا زێده‌ نڤێژا وی بوو چار، ئه‌ڤه‌ دێ هێته‌ هژمارتن كو نڤێژا خۆ ب دروستی و بێی زێده‌گاڤی ئه‌نجام دایه‌.
+ئه‌و دوو سوجدەیێن سه‌هوێ دبنه‌ ئه‌گه‌رێ زه‌لیلی و سه‌رشۆڕی بۆ شه‌یتانی و نه‌هێلانا مه‌ره‌ما وی، چونكی وی ڤیا نڤێژێ ل به‌ر مرۆڤی تێك بده‌ت، به‌لێ نڤێژا مرۆڤی ته‌مام بوو ب جێبه‌جێكرنا فه‌رمانا خودێ ب سوجدەبرنێ، ئه‌و سوجدەیا كو ئیبلیسی سه‌رپێچی تێدا كری ده‌مێ ڕازی نه‌بووی سوجدەیێ بۆ ئاده‌می ببه‌ت.</t>
+  </si>
+  <si>
+    <t>المصلي إذا شك في صلاته ولم يترجّح عنده أحد الأمرين فإنه يطرح الشك ويعمل باليقين، وهو الأقل، فيتم صلاته ويسجد للسهو قبل أن يسلِّم ثم يسلِّم.
+هاتان السجدتان طريق إلى جبر الصلاة، وردّ للشيطان خاسئًا ذليلًا مُبعدًا عن مُراده.
+الشك الذي في الحديث هو التردد بلا رجحان، فإذا وُجد الظن وترجّح عُمِل به.
+الحث على محاربة الوسواس ودفعه بامتثال أمر الشرع.</t>
+  </si>
+  <si>
+    <t>ئه‌گه‌ر نڤێژكه‌ر د نڤێژا خۆدا ب گومان كه‌ڤت و چ لایه‌ك ل ده‌ڤ وی ب هێزتر نه‌بوو، هنگی بلا گومانێ پاڤێژیت و بلا كار ب یا پشتڕاست كو ئه‌و ژی یا كێمتره‌ بكه‌ت، پاشی بلا نڤێژا خۆ ته‌مام بكه‌ت و سوجدەیێن سه‌هوێ به‌ری سلاڤا ملان ببه‌ت و پاشی سلاڤا ملان ڤه‌ده‌ت.
+ئه‌ڤ هه‌ردوو سوجدەیه‌ ڕێكه‌كن بۆ قه‌ره‌بووكرنا كێماسییا نڤێژێ و بۆ سه‌رشۆڕكرنا شه‌یتانی و نەهێلانا مەرەما وی.
+ئه‌و گومانا د فه‌رمووده‌یێدا به‌حسێ وێ هاتی؛ مه‌ره‌م پێ ئه‌وه‌ مرۆڤ نه‌زانیت كا كیژ لایه‌نێ ڕاسته‌، به‌لێ ئه‌گه‌ر گومانه‌كا ب هێز ل سه‌ر لایه‌كی هه‌بوو بلا كار ب وێ بكه‌ت.
+هاندان ل سه‌ر شه‌ڕكرنا وه‌سوەسه‌یان و پالدانا وان، ئه‌ڤه‌ ژی ب ڕێكا پێگیربوونێ ب فه‌رمانێن شه‌ریعه‌تی.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/11231</t>
   </si>
   <si>
     <t>هل تسمع النداء بالصلاة؟ فقال: نعم، قال: فأجب</t>
   </si>
   <si>
     <t>ئه‌رێ ته‌ گوھ ل بانگی هه‌یه‌؟))، گۆت: به‌لێ، گۆت: ((پا د به‌رسڤێ وه‌ره‌))</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: أَتَى النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ رَجُلٌ أَعْمَى، فَقَالَ: يَا رَسُولَ اللهِ، إِنَّهُ لَيْسَ لِي قَائِدٌ يَقُودُنِي إِلَى الْمَسْجِدِ، فَسَأَلَ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أَنْ يُرَخِّصَ لَهُ فَيُصَلِّيَ فِي بَيْتِهِ، فَرَخَّصَ لَهُ، فَلَمَّا وَلَّى دَعَاهُ، فَقَالَ: «هَلْ تَسْمَعُ النِّدَاءَ بِالصَّلَاةِ؟» فَقَالَ: نَعَمْ، قَالَ: «فَأَجِبْ».</t>
   </si>
   <si>
     <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: زه‌لامه‌كێ كۆره‌ هاته‌ ده‌ڤ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) و گۆت: ئه‌ی پێغه‌مبه‌رێ خودێ؛ كه‌س نینه‌ ده‌ستێ من بگریت و من بینیته‌ مزگه‌فتێ، ڤێجا داخواز ژ پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) كر ئه‌و ده‌ستویرییێ بده‌ته‌ وی ل مالا خۆ نڤێژێ بكه‌ت، پێغه‌مبه‌ری ژی (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ده‌ستویری دا وی، به‌لێ پشتی ئه‌وی زه‌لامی پشتا خۆ دایه‌ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) و چووی، پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گازی وی كر و گۆتێ: ((ئه‌رێ ته‌ گوھ ل بانگی هه‌یه‌؟))، گۆت: به‌لێ، گۆت: ((پا د به‌رسڤێ وه‌ره‌)).</t>
   </si>
   <si>
     <t>أتَى رجُلٌ أعْمَى إلى النبيِّ صلى الله عليه وسلم، فقال: يا رسول الله ليس عندي مَن يُساعدني ويأخذ بيدي إلى المسجد، في الصلوات الخمس، يريد أنْ يُرخِّصَ له النبيُّ صلى الله عليه وسلم في ترك الجماعة، فَرَخَّصَ له، فلمَّا أَدْبَرَ ناداه وقال: هل تسمع الأذان بالصلاة؟ قال: نعم، قال: فأجب المُنادي بالصلاة.</t>
   </si>
   <si>
     <t>زه‌لامه‌كێ كۆره‌ هاته‌ ده‌ڤ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) و گۆت: ئه‌ی پێغه‌مبه‌رێ خودێ؛ كه‌س ل ده‌ڤ من نینه‌ هاریكارییا من بكه‌ت و ده‌ستێ من بگریت و من بینیته‌ مزگه‌فتێ بۆ هه‌ر پێنج نڤێژان، وی زه‌لامی دڤیا پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ده‌ستویرییێ بده‌ته وی نه‌هێته‌ نڤێژێن ب جه‌ماعه‌ت، پێغه‌مبه‌ری ژی (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ده‌ستویری دا وی، به‌لێ پشتی ئه‌وی زه‌لامی پشتا خۆ دایه‌ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) و چووی، پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆتێ: ئه‌رێ ته‌ گوھ ل بانگی هه‌یه‌؟، گۆت: به‌لێ، گۆت: پا به‌رسڤا وی كه‌سی بده‌ یێ گازی دكه‌ت بۆ كرنا نڤێژا ب جه‌ماعه‌ت.</t>
   </si>
   <si>
     <t>وجوب صلاة الجماعة؛ لأن الرُّخصة لا تكون إلا من شيء لازم وواجب.
 قوله: «فأجب» لمن يسمع النداء يدل على وجوب صلاة الجماعة؛ لأن الأصل بالأمر للوجوب.</t>
   </si>
   <si>
     <t>نڤێژا ب جه‌ماعه‌ت واجبه‌، چونكی ده‌ستویریدان ب تنێ بۆ وی تشتییه‌ یێ واجب و پێدڤی بیت.
@@ -12268,56 +13109,50 @@
   <si>
     <t>((نینه‌ زه‌لامه‌ك هه‌بیت گونه‌هه‌كێ بكه‌ت، پاشی ڕابیت و ده‌ستنڤێژێ بگریت، پاشی نڤێژێ بكه‌ت، پاشی داخوازا ژێبرنا گونه‌هێ ژ خودێ بكه‌ت؛ خودێ دێ گونه‌ها وی بۆ وی ژێبه‌ت</t>
   </si>
   <si>
     <t>‌عن عَلِيٍّ قَالَ: إِنِّي كُنْتُ رَجُلًا إِذَا سَمِعْتُ مِنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ حَدِيثًا نَفَعَنِي اللهُ مِنْهُ بِمَا شَاءَ أَنْ يَنْفَعَنِي بِهِ، وَإِذَا حَدَّثَنِي رَجُلٌ مِنْ أَصْحَابِهِ اسْتَحْلَفْتُهُ، فَإِذَا حَلَفَ لِي صَدَّقْتُهُ، وَإِنَّهُ حَدَّثَنِي ‌أَبُو بَكْرٍ، وَصَدَقَ أَبُو بَكْرٍ، قَالَ: سَمِعْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَا مِنْ رَجُلٍ يُذْنِبُ ذَنْبًا، ثُمَّ يَقُومُ فَيَتَطَهَّرُ، ثُمَّ يُصَلِّي، ثُمَّ يَسْتَغْفِرُ اللهَ، إِلَّا غَفَرَ اللهُ لَهُ»، ثُمَّ قَرَأَ هَذِهِ الْآيَةَ: {وَالَّذِينَ إِذَا فَعَلُوا فَاحِشَةً أَوْ ظَلَمُوا أَنْفُسَهُمْ ذَكَرُوا اللهَ فَاسْتَغْفَرُوا لِذُنُوبِهِمْ} [آل عمران: 135].</t>
   </si>
   <si>
     <t>عه‌لی دبێژیت: ئه‌ز زه‌لامه‌ك بووم ئه‌گه‌ر من فه‌رمووده‌یه‌ك ژ پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گوهلێ ببا؛ خودێ ب وێ چه‌ندێ هند مفا دگه‌هانده‌ من هندی وی ڤیابا، به‌لێ ئه‌گه‌ر زه‌لامه‌كی ژ صه‌حابییان فه‌رمووده‌یه‌ك بۆ من گوتبا؛ من ئه‌و ددا سویندێ، ڤێجا ئه‌گه‌ر بۆ من سویند خواربا؛ هنگی من باوه‌ر ژێ دكر، و جاره‌كێ ئه‌بو به‌كری فه‌رمووده‌یه‌ك بۆ من گۆت -و ئه‌بو به‌كر ڕاست دبێژیت - گۆت: من گوهـ ل پێغه‌مبه‌رێ خودێ بوو (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دگۆت: ((نینه‌ زه‌لامه‌ك هه‌بیت گونه‌هه‌كێ بكه‌ت، پاشی ڕابیت و ده‌ستنڤێژێ بگریت، پاشی نڤێژێ بكه‌ت، پاشی داخوازا ژێبرنا گونه‌هێ ژ خودێ بكه‌ت؛ خودێ دێ گونه‌ها وی بۆ وی ژێبه‌ت))، پاشی ئه‌ڤ ئایه‌ته‌ خواند: {وَالَّذِينَ إِذَا فَعَلُوا فَاحِشَةً أَوْ ظَلَمُوا أَنْفُسَهُمْ ذَكَرُوا اللهَ فَاسْتَغْفَرُوا لِذُنُوبِهِمْ} [آل عمران: 135]. ئانكو: ((و ئه‌وێن هه‌ر ده‌مێ كاره‌كێ پیس ئه‌نجام دده‌ن یان زۆرداریێ ل نه‌فسا خۆ دكه‌ن، بیرا وان ل خودێ دئێته‌ڤه‌ و داخوازا لێبوورینێ بۆ گونه‌هێن خۆ دكه‌ن)).</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنه ما مِن عبدٍ يُذنبُ ذنبًا، فيحسن الوضوء، ثم يقوم فيصلي ركعتين بنية التوبة عن ذنبه هذا، ثم يستغفر الله، إلا غفر الله له. 
 ثم قَرأ النبيُّ صلى الله عليه وسلم قولَه تعالى: 
 {والذين إذا فعلوا فاحشة أو ظلموا أنفسهم ذكروا الله فاستغفروا لذنوبهم ومن يغفر الذنوب إلا الله ولم يصروا على ما فعلوا وهم يعلمون} 
 [آل عمران: 135].</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ هندێ دكه‌ت كو نینه‌ عه‌بده‌ك هه‌بیت گونه‌هه‌كێ بكه‌ت، پاشی ده‌ستنڤێژه‌كا جوان و تازه‌ بگریت، پاشی ڕابیت ب ئنیه‌تا ته‌وبه‌كرنێ ژ وێ گونه‌ها وی كری دوو ڕكاعه‌تان بكه‌ت، پاشی داخوازا ژێبرنا گونه‌هێ ژ خودێ بكه‌ت؛ خودێ دێ گونه‌ها وی بۆ وی ژێبه‌ت. پاشی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ئه‌ڤ ئایه‌ته‌ خواند: {وَالَّذِينَ إِذَا فَعَلُوا فَاحِشَةً أَوْ ظَلَمُوا أَنْفُسَهُمْ ذَكَرُوا اللهَ فَاسْتَغْفَرُوا لِذُنُوبِهِمْ} ئانكو: ((و ئه‌وێن هه‌ر ده‌مێ كاره‌كێ پیس ئه‌نجام دده‌ن یان زۆرداریێ ل نه‌فسا خۆ دكه‌ن، بیرا وان ل خودێ دئێته‌ڤه‌ و داخوازا لێبوورینێ بۆ گونه‌هێن خۆ دكه‌ن)). [آل عمران: 135].</t>
   </si>
   <si>
     <t>الحثُّ على الصلاة ثم الاستغفار بعد الذنب.
 سَعَةُ مغفرةِ الله عز وجل وقبوله للتوبة والاستغفار.</t>
   </si>
   <si>
     <t>هاندان ل سه‌ر نڤێژكرنێ و پاشی داخوازا ژێبرنا گونه‌هان پشتی هه‌ر گونه‌ھ و خه‌له‌تییه‌كێ.
 به‌رفره‌هییا لێبوورینا خودایێ مه‌زن و ئه‌و ته‌وبه‌ و ئیستیغفاران قه‌بویل دكه‌ت.</t>
-  </si>
-[...4 lines deleted...]
-    <t>[رواه أبو داود والترمذي والنسائي في الكبرى وابن ماجه وأحمد]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/65063</t>
   </si>
   <si>
     <t>أليس الذي أمشاه على الرجلين في الدنيا قادرا على أن يمشيه على وجهه يوم القيامة؟</t>
   </si>
   <si>
     <t>ئه‌رێ ما ئه‌و خودایێ د دونیایێدا وه‌ ل وی كری ل سه‌ر دوو پێیان بڕێڤه‌ بچیت نه‌شێت ل ڕۆژا قیامه‌تێ وه‌ ل وی بكه‌ت ل سه‌ر ڕویێ خۆ بڕێڤه‌ بچیت؟</t>
   </si>
   <si>
     <t>عَنْ ‌قَتَادَةَ رحمه الله قال: حَدَّثَنَا ‌أَنَسُ بْنُ مَالِكٍ رَضِيَ اللهُ عَنْهُ أَنَّ رَجُلًا قَالَ: يَا نَبِيَّ اللهِ كَيْفَ يُحْشَرُ الْكَافِرُ عَلَى وَجْهِهِ؟ قَالَ: «أَلَيْسَ الَّذِي أَمْشَاهُ عَلَى الرِّجْلَيْنِ فِي الدُّنْيَا قَادِرًا عَلَى أَنْ يُمْشِيَهُ عَلَى وَجْهِهِ يَوْمَ الْقِيَامَةِ؟» قَالَ قَتَادَةُ: بَلَى وَعِزَّةِ رَبِّنَا.</t>
   </si>
   <si>
     <t>ژ قه‌تاده‌ی (خودێ دلۆڤانییێ پێ ببه‌ت) گۆت: ئه‌نه‌سێ كوڕێ مالكی (خودێ ژێ ڕازی بیت) بۆ مه‌ ڤه‌گێڕا كو زه‌لامه‌كی گۆت: ئه‌ی پێغه‌مبه‌رێ خودێ؛ (ل ڕۆژا قیامه‌تێ) چاوا مرۆڤێ كافر دێ ل سه‌ر ڕویێ خۆ هێته‌ حه‌شركرن؟ گۆت: ((ئه‌رێ ما ئه‌و خودایێ د دونیایێدا وه‌ ل وی كری ل سه‌ر دوو پێیان بڕێڤه‌ بچیت نه‌شێت ل ڕۆژا قیامه‌تێ وه‌ ل وی بكه‌ت ل سه‌ر ڕویێ خۆ بڕێڤه‌ بچیت؟))، قه‌تاده‌ی گۆت: به‌لێ ب خودێ دشێت.</t>
   </si>
   <si>
     <t>سُئل النبي صلى الله عليه وسلم: كيف يُحشر الكافر على وجهه يوم القيامة؟! 
 فقال النبي صلى الله عليه وسلم: أليس الله الذي أمشاه على الرجلين في الدنيا قادرًا على أن يُمشيَه على وجهه يوم القيامة؟! فالله على كل شيء قدير.</t>
   </si>
   <si>
     <t>پرسیار ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هاته‌ كرن: ل ڕۆژا قیامه‌تێ چاوا مرۆڤێ كافر دێ ل سه‌ر ڕویێ خۆ هێته‌ حه‌شركرن؟! ئینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ئه‌رێ ما ئه‌و خودایێ د دونیایێدا وه‌ ل وی كری ل سه‌ر دوو پێیان بڕێڤه‌ بچیت نه‌شێت ل ڕۆژا قیامه‌تێ وه‌ ل وی بكه‌ت ل سه‌ر ڕویێ خۆ بڕێڤه‌ بچیت؟!، خودێ شیان ل سه‌ر هه‌ر تشته‌كی هه‌نه.</t>
   </si>
   <si>
     <t>هوان الكافر يوم القيامة وأنه يمشي على وجهه.</t>
@@ -14626,51 +15461,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O400"/>
+  <dimension ref="A1:O421"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -16756,16684 +17591,17671 @@
       </c>
       <c r="I46" t="s">
         <v>423</v>
       </c>
       <c r="J46" t="s">
         <v>24</v>
       </c>
       <c r="K46" t="s">
         <v>25</v>
       </c>
       <c r="L46" t="s">
         <v>26</v>
       </c>
       <c r="M46" t="s">
         <v>27</v>
       </c>
       <c r="N46" t="s">
         <v>28</v>
       </c>
       <c r="O46" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47">
-        <v>3313</v>
+        <v>3298</v>
       </c>
       <c r="B47" t="s">
         <v>425</v>
       </c>
       <c r="C47" t="s">
         <v>426</v>
       </c>
       <c r="D47" t="s">
         <v>427</v>
       </c>
       <c r="E47" t="s">
         <v>428</v>
       </c>
       <c r="F47" t="s">
         <v>429</v>
       </c>
       <c r="G47" t="s">
         <v>430</v>
       </c>
       <c r="H47" t="s">
         <v>431</v>
       </c>
       <c r="I47" t="s">
         <v>432</v>
       </c>
       <c r="J47" t="s">
         <v>24</v>
       </c>
       <c r="K47" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="L47" t="s">
         <v>26</v>
       </c>
       <c r="M47" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="N47" t="s">
         <v>28</v>
       </c>
       <c r="O47" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="A48">
-        <v>3316</v>
+        <v>3310</v>
       </c>
       <c r="B48" t="s">
         <v>434</v>
       </c>
       <c r="C48" t="s">
         <v>435</v>
       </c>
       <c r="D48" t="s">
         <v>436</v>
       </c>
       <c r="E48" t="s">
         <v>437</v>
       </c>
       <c r="F48" t="s">
         <v>438</v>
       </c>
       <c r="G48" t="s">
         <v>439</v>
       </c>
       <c r="H48" t="s">
         <v>440</v>
       </c>
       <c r="I48" t="s">
         <v>441</v>
       </c>
       <c r="J48" t="s">
         <v>24</v>
       </c>
       <c r="K48" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L48" t="s">
         <v>26</v>
       </c>
       <c r="M48" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N48" t="s">
         <v>28</v>
       </c>
       <c r="O48" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49">
-        <v>3330</v>
+        <v>3313</v>
       </c>
       <c r="B49" t="s">
         <v>443</v>
       </c>
       <c r="C49" t="s">
         <v>444</v>
       </c>
       <c r="D49" t="s">
         <v>445</v>
       </c>
       <c r="E49" t="s">
         <v>446</v>
       </c>
       <c r="F49" t="s">
         <v>447</v>
       </c>
       <c r="G49" t="s">
         <v>448</v>
       </c>
       <c r="H49" t="s">
         <v>449</v>
       </c>
       <c r="I49" t="s">
         <v>450</v>
       </c>
       <c r="J49" t="s">
         <v>24</v>
       </c>
       <c r="K49" t="s">
         <v>25</v>
       </c>
       <c r="L49" t="s">
         <v>26</v>
       </c>
       <c r="M49" t="s">
         <v>27</v>
       </c>
       <c r="N49" t="s">
         <v>28</v>
       </c>
       <c r="O49" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50">
-        <v>3331</v>
+        <v>3316</v>
       </c>
       <c r="B50" t="s">
         <v>452</v>
       </c>
       <c r="C50" t="s">
         <v>453</v>
       </c>
       <c r="D50" t="s">
         <v>454</v>
       </c>
       <c r="E50" t="s">
         <v>455</v>
       </c>
       <c r="F50" t="s">
         <v>456</v>
       </c>
       <c r="G50" t="s">
         <v>457</v>
       </c>
       <c r="H50" t="s">
         <v>458</v>
       </c>
       <c r="I50" t="s">
         <v>459</v>
       </c>
       <c r="J50" t="s">
         <v>24</v>
       </c>
       <c r="K50" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L50" t="s">
         <v>26</v>
       </c>
       <c r="M50" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N50" t="s">
         <v>28</v>
       </c>
       <c r="O50" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51">
-        <v>3336</v>
+        <v>3317</v>
       </c>
       <c r="B51" t="s">
         <v>461</v>
       </c>
       <c r="C51" t="s">
         <v>462</v>
       </c>
       <c r="D51" t="s">
         <v>463</v>
       </c>
       <c r="E51" t="s">
         <v>464</v>
       </c>
       <c r="F51" t="s">
         <v>465</v>
       </c>
       <c r="G51" t="s">
         <v>466</v>
       </c>
       <c r="H51" t="s">
         <v>467</v>
       </c>
       <c r="I51" t="s">
         <v>468</v>
       </c>
       <c r="J51" t="s">
         <v>24</v>
       </c>
       <c r="K51" t="s">
         <v>469</v>
       </c>
       <c r="L51" t="s">
         <v>26</v>
       </c>
       <c r="M51" t="s">
         <v>470</v>
       </c>
       <c r="N51" t="s">
         <v>28</v>
       </c>
       <c r="O51" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52">
-        <v>3341</v>
+        <v>3330</v>
       </c>
       <c r="B52" t="s">
         <v>472</v>
       </c>
       <c r="C52" t="s">
         <v>473</v>
       </c>
       <c r="D52" t="s">
         <v>474</v>
       </c>
       <c r="E52" t="s">
         <v>475</v>
       </c>
       <c r="F52" t="s">
         <v>476</v>
       </c>
       <c r="G52" t="s">
         <v>477</v>
       </c>
       <c r="H52" t="s">
         <v>478</v>
       </c>
       <c r="I52" t="s">
         <v>479</v>
       </c>
       <c r="J52" t="s">
         <v>24</v>
       </c>
       <c r="K52" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L52" t="s">
         <v>26</v>
       </c>
       <c r="M52" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N52" t="s">
         <v>28</v>
       </c>
       <c r="O52" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53">
-        <v>3342</v>
+        <v>3331</v>
       </c>
       <c r="B53" t="s">
         <v>481</v>
       </c>
       <c r="C53" t="s">
         <v>482</v>
       </c>
       <c r="D53" t="s">
         <v>483</v>
       </c>
       <c r="E53" t="s">
         <v>484</v>
       </c>
       <c r="F53" t="s">
         <v>485</v>
       </c>
       <c r="G53" t="s">
         <v>486</v>
       </c>
       <c r="H53" t="s">
         <v>487</v>
       </c>
       <c r="I53" t="s">
         <v>488</v>
       </c>
       <c r="J53" t="s">
         <v>24</v>
       </c>
       <c r="K53" t="s">
-        <v>112</v>
+        <v>25</v>
       </c>
       <c r="L53" t="s">
         <v>26</v>
       </c>
       <c r="M53" t="s">
-        <v>113</v>
+        <v>27</v>
       </c>
       <c r="N53" t="s">
         <v>28</v>
       </c>
       <c r="O53" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="A54">
-        <v>3347</v>
+        <v>3336</v>
       </c>
       <c r="B54" t="s">
         <v>490</v>
       </c>
       <c r="C54" t="s">
         <v>491</v>
       </c>
       <c r="D54" t="s">
         <v>492</v>
       </c>
       <c r="E54" t="s">
         <v>493</v>
       </c>
       <c r="F54" t="s">
         <v>494</v>
       </c>
       <c r="G54" t="s">
         <v>495</v>
       </c>
       <c r="H54" t="s">
         <v>496</v>
       </c>
       <c r="I54" t="s">
         <v>497</v>
       </c>
       <c r="J54" t="s">
         <v>24</v>
       </c>
       <c r="K54" t="s">
-        <v>112</v>
+        <v>498</v>
       </c>
       <c r="L54" t="s">
         <v>26</v>
       </c>
       <c r="M54" t="s">
-        <v>113</v>
+        <v>499</v>
       </c>
       <c r="N54" t="s">
         <v>28</v>
       </c>
       <c r="O54" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55">
-        <v>3348</v>
+        <v>3341</v>
       </c>
       <c r="B55" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="C55" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="D55" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="E55" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="F55" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="G55" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="H55" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="I55" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="J55" t="s">
         <v>24</v>
       </c>
       <c r="K55" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L55" t="s">
         <v>26</v>
       </c>
       <c r="M55" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N55" t="s">
         <v>28</v>
       </c>
       <c r="O55" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56">
-        <v>3350</v>
+        <v>3342</v>
       </c>
       <c r="B56" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="C56" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="D56" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="E56" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="F56" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="G56" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="H56" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="I56" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="J56" t="s">
-        <v>516</v>
+        <v>24</v>
       </c>
       <c r="K56" t="s">
-        <v>517</v>
+        <v>112</v>
       </c>
       <c r="L56" t="s">
+        <v>26</v>
+      </c>
+      <c r="M56" t="s">
+        <v>113</v>
+      </c>
+      <c r="N56" t="s">
+        <v>28</v>
+      </c>
+      <c r="O56" t="s">
         <v>518</v>
-      </c>
-[...7 lines deleted...]
-        <v>520</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57">
-        <v>3352</v>
+        <v>3347</v>
       </c>
       <c r="B57" t="s">
+        <v>519</v>
+      </c>
+      <c r="C57" t="s">
+        <v>520</v>
+      </c>
+      <c r="D57" t="s">
         <v>521</v>
       </c>
-      <c r="C57" t="s">
+      <c r="E57" t="s">
         <v>522</v>
       </c>
-      <c r="D57" t="s">
+      <c r="F57" t="s">
         <v>523</v>
       </c>
-      <c r="E57" t="s">
+      <c r="G57" t="s">
         <v>524</v>
       </c>
-      <c r="F57" t="s">
+      <c r="H57" t="s">
         <v>525</v>
       </c>
-      <c r="G57" t="s">
+      <c r="I57" t="s">
         <v>526</v>
       </c>
-      <c r="H57" t="s">
+      <c r="J57" t="s">
+        <v>24</v>
+      </c>
+      <c r="K57" t="s">
+        <v>112</v>
+      </c>
+      <c r="L57" t="s">
+        <v>26</v>
+      </c>
+      <c r="M57" t="s">
+        <v>113</v>
+      </c>
+      <c r="N57" t="s">
+        <v>28</v>
+      </c>
+      <c r="O57" t="s">
         <v>527</v>
-      </c>
-[...19 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58">
-        <v>3354</v>
+        <v>3348</v>
       </c>
       <c r="B58" t="s">
+        <v>528</v>
+      </c>
+      <c r="C58" t="s">
+        <v>529</v>
+      </c>
+      <c r="D58" t="s">
+        <v>530</v>
+      </c>
+      <c r="E58" t="s">
+        <v>531</v>
+      </c>
+      <c r="F58" t="s">
+        <v>532</v>
+      </c>
+      <c r="G58" t="s">
+        <v>533</v>
+      </c>
+      <c r="H58" t="s">
         <v>534</v>
       </c>
-      <c r="C58" t="s">
+      <c r="I58" t="s">
         <v>535</v>
-      </c>
-[...16 lines deleted...]
-        <v>541</v>
       </c>
       <c r="J58" t="s">
         <v>24</v>
       </c>
       <c r="K58" t="s">
         <v>25</v>
       </c>
       <c r="L58" t="s">
         <v>26</v>
       </c>
       <c r="M58" t="s">
         <v>27</v>
       </c>
       <c r="N58" t="s">
         <v>28</v>
       </c>
       <c r="O58" t="s">
-        <v>542</v>
+        <v>536</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59">
-        <v>3359</v>
+        <v>3350</v>
       </c>
       <c r="B59" t="s">
+        <v>537</v>
+      </c>
+      <c r="C59" t="s">
+        <v>538</v>
+      </c>
+      <c r="D59" t="s">
+        <v>539</v>
+      </c>
+      <c r="E59" t="s">
+        <v>540</v>
+      </c>
+      <c r="F59" t="s">
+        <v>541</v>
+      </c>
+      <c r="G59" t="s">
+        <v>542</v>
+      </c>
+      <c r="H59" t="s">
         <v>543</v>
       </c>
-      <c r="C59" t="s">
+      <c r="I59" t="s">
         <v>544</v>
       </c>
-      <c r="D59" t="s">
+      <c r="J59" t="s">
         <v>545</v>
       </c>
-      <c r="E59" t="s">
+      <c r="K59" t="s">
         <v>546</v>
       </c>
-      <c r="F59" t="s">
+      <c r="L59" t="s">
         <v>547</v>
       </c>
-      <c r="G59" t="s">
+      <c r="M59" t="s">
         <v>548</v>
       </c>
-      <c r="H59" t="s">
+      <c r="N59" t="s">
+        <v>28</v>
+      </c>
+      <c r="O59" t="s">
         <v>549</v>
-      </c>
-[...19 lines deleted...]
-        <v>553</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60">
-        <v>3361</v>
+        <v>3352</v>
       </c>
       <c r="B60" t="s">
+        <v>550</v>
+      </c>
+      <c r="C60" t="s">
+        <v>551</v>
+      </c>
+      <c r="D60" t="s">
+        <v>552</v>
+      </c>
+      <c r="E60" t="s">
+        <v>553</v>
+      </c>
+      <c r="F60" t="s">
         <v>554</v>
       </c>
-      <c r="C60" t="s">
+      <c r="G60" t="s">
         <v>555</v>
       </c>
-      <c r="D60" t="s">
+      <c r="H60" t="s">
         <v>556</v>
       </c>
-      <c r="E60" t="s">
+      <c r="I60" t="s">
         <v>557</v>
       </c>
-      <c r="F60" t="s">
+      <c r="J60" t="s">
         <v>558</v>
       </c>
-      <c r="G60" t="s">
+      <c r="K60" t="s">
         <v>559</v>
       </c>
-      <c r="H60" t="s">
+      <c r="L60" t="s">
         <v>560</v>
       </c>
-      <c r="I60" t="s">
+      <c r="M60" t="s">
         <v>561</v>
-      </c>
-[...10 lines deleted...]
-        <v>113</v>
       </c>
       <c r="N60" t="s">
         <v>28</v>
       </c>
       <c r="O60" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61">
-        <v>3365</v>
+        <v>3354</v>
       </c>
       <c r="B61" t="s">
         <v>563</v>
       </c>
       <c r="C61" t="s">
         <v>564</v>
       </c>
       <c r="D61" t="s">
         <v>565</v>
       </c>
       <c r="E61" t="s">
         <v>566</v>
       </c>
       <c r="F61" t="s">
         <v>567</v>
       </c>
       <c r="G61" t="s">
         <v>568</v>
       </c>
       <c r="H61" t="s">
         <v>569</v>
       </c>
       <c r="I61" t="s">
         <v>570</v>
       </c>
       <c r="J61" t="s">
         <v>24</v>
       </c>
       <c r="K61" t="s">
         <v>25</v>
       </c>
       <c r="L61" t="s">
         <v>26</v>
       </c>
       <c r="M61" t="s">
         <v>27</v>
       </c>
       <c r="N61" t="s">
         <v>28</v>
       </c>
       <c r="O61" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62">
-        <v>3366</v>
+        <v>3355</v>
       </c>
       <c r="B62" t="s">
         <v>572</v>
       </c>
       <c r="C62" t="s">
         <v>573</v>
       </c>
       <c r="D62" t="s">
         <v>574</v>
       </c>
       <c r="E62" t="s">
         <v>575</v>
       </c>
       <c r="F62" t="s">
         <v>576</v>
       </c>
       <c r="G62" t="s">
         <v>577</v>
       </c>
       <c r="H62" t="s">
         <v>578</v>
       </c>
       <c r="I62" t="s">
         <v>579</v>
       </c>
       <c r="J62" t="s">
         <v>24</v>
       </c>
       <c r="K62" t="s">
         <v>25</v>
       </c>
       <c r="L62" t="s">
         <v>26</v>
       </c>
       <c r="M62" t="s">
         <v>27</v>
       </c>
       <c r="N62" t="s">
         <v>28</v>
       </c>
       <c r="O62" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63">
-        <v>3372</v>
+        <v>3359</v>
       </c>
       <c r="B63" t="s">
         <v>581</v>
       </c>
       <c r="C63" t="s">
         <v>582</v>
       </c>
       <c r="D63" t="s">
         <v>583</v>
       </c>
       <c r="E63" t="s">
         <v>584</v>
       </c>
       <c r="F63" t="s">
         <v>585</v>
       </c>
       <c r="G63" t="s">
         <v>586</v>
       </c>
       <c r="H63" t="s">
         <v>587</v>
       </c>
       <c r="I63" t="s">
         <v>588</v>
       </c>
       <c r="J63" t="s">
         <v>24</v>
       </c>
       <c r="K63" t="s">
-        <v>112</v>
+        <v>469</v>
       </c>
       <c r="L63" t="s">
         <v>26</v>
       </c>
       <c r="M63" t="s">
-        <v>113</v>
+        <v>470</v>
       </c>
       <c r="N63" t="s">
         <v>28</v>
       </c>
       <c r="O63" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="A64">
-        <v>3373</v>
+        <v>3361</v>
       </c>
       <c r="B64" t="s">
         <v>590</v>
       </c>
       <c r="C64" t="s">
         <v>591</v>
       </c>
       <c r="D64" t="s">
         <v>592</v>
       </c>
       <c r="E64" t="s">
         <v>593</v>
       </c>
       <c r="F64" t="s">
         <v>594</v>
       </c>
       <c r="G64" t="s">
         <v>595</v>
       </c>
       <c r="H64" t="s">
         <v>596</v>
       </c>
       <c r="I64" t="s">
         <v>597</v>
       </c>
       <c r="J64" t="s">
         <v>24</v>
       </c>
       <c r="K64" t="s">
         <v>112</v>
       </c>
       <c r="L64" t="s">
         <v>26</v>
       </c>
       <c r="M64" t="s">
         <v>113</v>
       </c>
       <c r="N64" t="s">
         <v>28</v>
       </c>
       <c r="O64" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65">
-        <v>3375</v>
+        <v>3365</v>
       </c>
       <c r="B65" t="s">
         <v>599</v>
       </c>
       <c r="C65" t="s">
         <v>600</v>
       </c>
       <c r="D65" t="s">
         <v>601</v>
       </c>
       <c r="E65" t="s">
         <v>602</v>
       </c>
       <c r="F65" t="s">
         <v>603</v>
       </c>
       <c r="G65" t="s">
         <v>604</v>
       </c>
       <c r="H65" t="s">
         <v>605</v>
       </c>
       <c r="I65" t="s">
         <v>606</v>
       </c>
       <c r="J65" t="s">
-        <v>516</v>
+        <v>24</v>
       </c>
       <c r="K65" t="s">
-        <v>469</v>
+        <v>25</v>
       </c>
       <c r="L65" t="s">
-        <v>518</v>
+        <v>26</v>
       </c>
       <c r="M65" t="s">
-        <v>470</v>
+        <v>27</v>
       </c>
       <c r="N65" t="s">
         <v>28</v>
       </c>
       <c r="O65" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="A66">
-        <v>3381</v>
+        <v>3366</v>
       </c>
       <c r="B66" t="s">
         <v>608</v>
       </c>
       <c r="C66" t="s">
         <v>609</v>
       </c>
       <c r="D66" t="s">
         <v>610</v>
       </c>
       <c r="E66" t="s">
         <v>611</v>
       </c>
       <c r="F66" t="s">
         <v>612</v>
       </c>
       <c r="G66" t="s">
         <v>613</v>
       </c>
       <c r="H66" t="s">
         <v>614</v>
       </c>
       <c r="I66" t="s">
         <v>615</v>
       </c>
       <c r="J66" t="s">
-        <v>516</v>
+        <v>24</v>
       </c>
       <c r="K66" t="s">
-        <v>469</v>
+        <v>25</v>
       </c>
       <c r="L66" t="s">
-        <v>518</v>
+        <v>26</v>
       </c>
       <c r="M66" t="s">
-        <v>470</v>
+        <v>27</v>
       </c>
       <c r="N66" t="s">
         <v>28</v>
       </c>
       <c r="O66" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="67" spans="1:15">
       <c r="A67">
-        <v>3383</v>
+        <v>3372</v>
       </c>
       <c r="B67" t="s">
         <v>617</v>
       </c>
       <c r="C67" t="s">
         <v>618</v>
       </c>
       <c r="D67" t="s">
         <v>619</v>
       </c>
       <c r="E67" t="s">
         <v>620</v>
       </c>
       <c r="F67" t="s">
         <v>621</v>
       </c>
       <c r="G67" t="s">
         <v>622</v>
       </c>
       <c r="H67" t="s">
         <v>623</v>
       </c>
       <c r="I67" t="s">
         <v>624</v>
       </c>
       <c r="J67" t="s">
         <v>24</v>
       </c>
       <c r="K67" t="s">
+        <v>112</v>
+      </c>
+      <c r="L67" t="s">
+        <v>26</v>
+      </c>
+      <c r="M67" t="s">
+        <v>113</v>
+      </c>
+      <c r="N67" t="s">
+        <v>28</v>
+      </c>
+      <c r="O67" t="s">
         <v>625</v>
-      </c>
-[...10 lines deleted...]
-        <v>627</v>
       </c>
     </row>
     <row r="68" spans="1:15">
       <c r="A68">
-        <v>3389</v>
+        <v>3373</v>
       </c>
       <c r="B68" t="s">
+        <v>626</v>
+      </c>
+      <c r="C68" t="s">
+        <v>627</v>
+      </c>
+      <c r="D68" t="s">
         <v>628</v>
       </c>
-      <c r="C68" t="s">
+      <c r="E68" t="s">
         <v>629</v>
       </c>
-      <c r="D68" t="s">
+      <c r="F68" t="s">
         <v>630</v>
       </c>
-      <c r="E68" t="s">
+      <c r="G68" t="s">
         <v>631</v>
       </c>
-      <c r="F68" t="s">
+      <c r="H68" t="s">
         <v>632</v>
       </c>
-      <c r="G68" t="s">
+      <c r="I68" t="s">
         <v>633</v>
       </c>
-      <c r="H68" t="s">
+      <c r="J68" t="s">
+        <v>24</v>
+      </c>
+      <c r="K68" t="s">
+        <v>112</v>
+      </c>
+      <c r="L68" t="s">
+        <v>26</v>
+      </c>
+      <c r="M68" t="s">
+        <v>113</v>
+      </c>
+      <c r="N68" t="s">
+        <v>28</v>
+      </c>
+      <c r="O68" t="s">
         <v>634</v>
-      </c>
-[...19 lines deleted...]
-        <v>638</v>
       </c>
     </row>
     <row r="69" spans="1:15">
       <c r="A69">
-        <v>3390</v>
+        <v>3375</v>
       </c>
       <c r="B69" t="s">
+        <v>635</v>
+      </c>
+      <c r="C69" t="s">
+        <v>636</v>
+      </c>
+      <c r="D69" t="s">
+        <v>637</v>
+      </c>
+      <c r="E69" t="s">
+        <v>638</v>
+      </c>
+      <c r="F69" t="s">
         <v>639</v>
       </c>
-      <c r="C69" t="s">
+      <c r="G69" t="s">
         <v>640</v>
       </c>
-      <c r="D69" t="s">
+      <c r="H69" t="s">
         <v>641</v>
       </c>
-      <c r="E69" t="s">
+      <c r="I69" t="s">
         <v>642</v>
       </c>
-      <c r="F69" t="s">
+      <c r="J69" t="s">
+        <v>545</v>
+      </c>
+      <c r="K69" t="s">
+        <v>498</v>
+      </c>
+      <c r="L69" t="s">
+        <v>547</v>
+      </c>
+      <c r="M69" t="s">
+        <v>499</v>
+      </c>
+      <c r="N69" t="s">
+        <v>28</v>
+      </c>
+      <c r="O69" t="s">
         <v>643</v>
-      </c>
-[...25 lines deleted...]
-        <v>647</v>
       </c>
     </row>
     <row r="70" spans="1:15">
       <c r="A70">
-        <v>3395</v>
+        <v>3381</v>
       </c>
       <c r="B70" t="s">
+        <v>644</v>
+      </c>
+      <c r="C70" t="s">
+        <v>645</v>
+      </c>
+      <c r="D70" t="s">
+        <v>646</v>
+      </c>
+      <c r="E70" t="s">
+        <v>647</v>
+      </c>
+      <c r="F70" t="s">
         <v>648</v>
       </c>
-      <c r="C70" t="s">
+      <c r="G70" t="s">
         <v>649</v>
       </c>
-      <c r="D70" t="s">
+      <c r="H70" t="s">
         <v>650</v>
       </c>
-      <c r="E70" t="s">
+      <c r="I70" t="s">
         <v>651</v>
       </c>
-      <c r="F70" t="s">
+      <c r="J70" t="s">
+        <v>545</v>
+      </c>
+      <c r="K70" t="s">
+        <v>498</v>
+      </c>
+      <c r="L70" t="s">
+        <v>547</v>
+      </c>
+      <c r="M70" t="s">
+        <v>499</v>
+      </c>
+      <c r="N70" t="s">
+        <v>28</v>
+      </c>
+      <c r="O70" t="s">
         <v>652</v>
-      </c>
-[...25 lines deleted...]
-        <v>658</v>
       </c>
     </row>
     <row r="71" spans="1:15">
       <c r="A71">
-        <v>3406</v>
+        <v>3383</v>
       </c>
       <c r="B71" t="s">
+        <v>653</v>
+      </c>
+      <c r="C71" t="s">
+        <v>654</v>
+      </c>
+      <c r="D71" t="s">
+        <v>655</v>
+      </c>
+      <c r="E71" t="s">
+        <v>656</v>
+      </c>
+      <c r="F71" t="s">
+        <v>657</v>
+      </c>
+      <c r="G71" t="s">
+        <v>658</v>
+      </c>
+      <c r="H71" t="s">
         <v>659</v>
       </c>
-      <c r="C71" t="s">
+      <c r="I71" t="s">
         <v>660</v>
       </c>
-      <c r="D71" t="s">
+      <c r="J71" t="s">
+        <v>24</v>
+      </c>
+      <c r="K71" t="s">
         <v>661</v>
       </c>
-      <c r="E71" t="s">
+      <c r="L71" t="s">
+        <v>26</v>
+      </c>
+      <c r="M71" t="s">
         <v>662</v>
       </c>
-      <c r="F71" t="s">
+      <c r="N71" t="s">
+        <v>28</v>
+      </c>
+      <c r="O71" t="s">
         <v>663</v>
-      </c>
-[...25 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="A72">
-        <v>3410</v>
+        <v>3389</v>
       </c>
       <c r="B72" t="s">
+        <v>664</v>
+      </c>
+      <c r="C72" t="s">
+        <v>665</v>
+      </c>
+      <c r="D72" t="s">
+        <v>666</v>
+      </c>
+      <c r="E72" t="s">
+        <v>667</v>
+      </c>
+      <c r="F72" t="s">
         <v>668</v>
       </c>
-      <c r="C72" t="s">
+      <c r="G72" t="s">
         <v>669</v>
       </c>
-      <c r="D72" t="s">
+      <c r="H72" t="s">
         <v>670</v>
       </c>
-      <c r="E72" t="s">
+      <c r="I72" t="s">
         <v>671</v>
       </c>
-      <c r="F72" t="s">
+      <c r="J72" t="s">
+        <v>24</v>
+      </c>
+      <c r="K72" t="s">
         <v>672</v>
       </c>
-      <c r="G72" t="s">
+      <c r="L72" t="s">
+        <v>26</v>
+      </c>
+      <c r="M72" t="s">
         <v>673</v>
       </c>
-      <c r="H72" t="s">
+      <c r="N72" t="s">
+        <v>28</v>
+      </c>
+      <c r="O72" t="s">
         <v>674</v>
-      </c>
-[...19 lines deleted...]
-        <v>676</v>
       </c>
     </row>
     <row r="73" spans="1:15">
       <c r="A73">
-        <v>3414</v>
+        <v>3390</v>
       </c>
       <c r="B73" t="s">
+        <v>675</v>
+      </c>
+      <c r="C73" t="s">
+        <v>676</v>
+      </c>
+      <c r="D73" t="s">
         <v>677</v>
       </c>
-      <c r="C73" t="s">
+      <c r="E73" t="s">
         <v>678</v>
       </c>
-      <c r="D73" t="s">
+      <c r="F73" t="s">
         <v>679</v>
       </c>
-      <c r="E73" t="s">
+      <c r="G73" t="s">
         <v>680</v>
       </c>
-      <c r="F73" t="s">
+      <c r="H73" t="s">
         <v>681</v>
       </c>
-      <c r="G73" t="s">
+      <c r="I73" t="s">
         <v>682</v>
       </c>
-      <c r="H73" t="s">
+      <c r="J73" t="s">
+        <v>24</v>
+      </c>
+      <c r="K73" t="s">
+        <v>25</v>
+      </c>
+      <c r="L73" t="s">
+        <v>26</v>
+      </c>
+      <c r="M73" t="s">
+        <v>27</v>
+      </c>
+      <c r="N73" t="s">
+        <v>28</v>
+      </c>
+      <c r="O73" t="s">
         <v>683</v>
-      </c>
-[...19 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="A74">
-        <v>3417</v>
+        <v>3395</v>
       </c>
       <c r="B74" t="s">
+        <v>684</v>
+      </c>
+      <c r="C74" t="s">
+        <v>685</v>
+      </c>
+      <c r="D74" t="s">
         <v>686</v>
       </c>
-      <c r="C74" t="s">
+      <c r="E74" t="s">
         <v>687</v>
       </c>
-      <c r="D74" t="s">
+      <c r="F74" t="s">
         <v>688</v>
       </c>
-      <c r="E74" t="s">
+      <c r="G74" t="s">
         <v>689</v>
       </c>
-      <c r="F74" t="s">
+      <c r="H74" t="s">
         <v>690</v>
       </c>
-      <c r="G74" t="s">
+      <c r="I74" t="s">
         <v>691</v>
       </c>
-      <c r="H74" t="s">
+      <c r="J74" t="s">
+        <v>24</v>
+      </c>
+      <c r="K74" t="s">
         <v>692</v>
       </c>
-      <c r="I74" t="s">
+      <c r="L74" t="s">
+        <v>26</v>
+      </c>
+      <c r="M74" t="s">
         <v>693</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N74" t="s">
         <v>28</v>
       </c>
       <c r="O74" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75">
-        <v>3418</v>
+        <v>3406</v>
       </c>
       <c r="B75" t="s">
         <v>695</v>
       </c>
       <c r="C75" t="s">
         <v>696</v>
       </c>
       <c r="D75" t="s">
         <v>697</v>
       </c>
       <c r="E75" t="s">
         <v>698</v>
       </c>
       <c r="F75" t="s">
         <v>699</v>
       </c>
       <c r="G75" t="s">
         <v>700</v>
       </c>
       <c r="H75" t="s">
         <v>701</v>
       </c>
       <c r="I75" t="s">
         <v>702</v>
       </c>
       <c r="J75" t="s">
         <v>24</v>
       </c>
       <c r="K75" t="s">
-        <v>112</v>
+        <v>47</v>
       </c>
       <c r="L75" t="s">
         <v>26</v>
       </c>
       <c r="M75" t="s">
-        <v>113</v>
+        <v>48</v>
       </c>
       <c r="N75" t="s">
         <v>28</v>
       </c>
       <c r="O75" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="A76">
-        <v>3419</v>
+        <v>3407</v>
       </c>
       <c r="B76" t="s">
         <v>704</v>
       </c>
       <c r="C76" t="s">
         <v>705</v>
       </c>
       <c r="D76" t="s">
         <v>706</v>
       </c>
       <c r="E76" t="s">
         <v>707</v>
       </c>
       <c r="F76" t="s">
         <v>708</v>
       </c>
       <c r="G76" t="s">
         <v>709</v>
       </c>
       <c r="H76" t="s">
         <v>710</v>
       </c>
       <c r="I76" t="s">
         <v>711</v>
       </c>
       <c r="J76" t="s">
         <v>24</v>
       </c>
       <c r="K76" t="s">
         <v>25</v>
       </c>
       <c r="L76" t="s">
         <v>26</v>
       </c>
       <c r="M76" t="s">
         <v>27</v>
       </c>
       <c r="N76" t="s">
         <v>28</v>
       </c>
       <c r="O76" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77">
-        <v>3420</v>
+        <v>3409</v>
       </c>
       <c r="B77" t="s">
         <v>713</v>
       </c>
       <c r="C77" t="s">
         <v>714</v>
       </c>
       <c r="D77" t="s">
         <v>715</v>
       </c>
       <c r="E77" t="s">
         <v>716</v>
       </c>
       <c r="F77" t="s">
         <v>717</v>
       </c>
       <c r="G77" t="s">
         <v>718</v>
       </c>
       <c r="H77" t="s">
         <v>719</v>
       </c>
       <c r="I77" t="s">
         <v>720</v>
       </c>
       <c r="J77" t="s">
         <v>24</v>
       </c>
       <c r="K77" t="s">
-        <v>112</v>
+        <v>25</v>
       </c>
       <c r="L77" t="s">
         <v>26</v>
       </c>
       <c r="M77" t="s">
-        <v>113</v>
+        <v>27</v>
       </c>
       <c r="N77" t="s">
         <v>28</v>
       </c>
       <c r="O77" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="A78">
-        <v>3422</v>
+        <v>3410</v>
       </c>
       <c r="B78" t="s">
         <v>722</v>
       </c>
       <c r="C78" t="s">
         <v>723</v>
       </c>
       <c r="D78" t="s">
         <v>724</v>
       </c>
       <c r="E78" t="s">
         <v>725</v>
       </c>
       <c r="F78" t="s">
         <v>726</v>
       </c>
       <c r="G78" t="s">
         <v>727</v>
       </c>
       <c r="H78" t="s">
         <v>728</v>
       </c>
       <c r="I78" t="s">
         <v>729</v>
       </c>
       <c r="J78" t="s">
         <v>24</v>
       </c>
       <c r="K78" t="s">
         <v>25</v>
       </c>
       <c r="L78" t="s">
         <v>26</v>
       </c>
       <c r="M78" t="s">
         <v>27</v>
       </c>
       <c r="N78" t="s">
         <v>28</v>
       </c>
       <c r="O78" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="79" spans="1:15">
       <c r="A79">
-        <v>3438</v>
+        <v>3414</v>
       </c>
       <c r="B79" t="s">
         <v>731</v>
       </c>
       <c r="C79" t="s">
         <v>732</v>
       </c>
       <c r="D79" t="s">
         <v>733</v>
       </c>
       <c r="E79" t="s">
         <v>734</v>
       </c>
       <c r="F79" t="s">
         <v>735</v>
       </c>
       <c r="G79" t="s">
         <v>736</v>
       </c>
       <c r="H79" t="s">
         <v>737</v>
       </c>
       <c r="I79" t="s">
         <v>738</v>
       </c>
       <c r="J79" t="s">
         <v>24</v>
       </c>
       <c r="K79" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L79" t="s">
         <v>26</v>
       </c>
       <c r="M79" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N79" t="s">
         <v>28</v>
       </c>
       <c r="O79" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="80" spans="1:15">
       <c r="A80">
-        <v>3444</v>
+        <v>3417</v>
       </c>
       <c r="B80" t="s">
         <v>740</v>
       </c>
       <c r="C80" t="s">
         <v>741</v>
       </c>
       <c r="D80" t="s">
         <v>742</v>
       </c>
       <c r="E80" t="s">
         <v>743</v>
       </c>
       <c r="F80" t="s">
         <v>744</v>
       </c>
       <c r="G80" t="s">
         <v>745</v>
       </c>
       <c r="H80" t="s">
         <v>746</v>
       </c>
       <c r="I80" t="s">
         <v>747</v>
       </c>
       <c r="J80" t="s">
         <v>24</v>
       </c>
       <c r="K80" t="s">
         <v>25</v>
       </c>
       <c r="L80" t="s">
         <v>26</v>
       </c>
       <c r="M80" t="s">
         <v>27</v>
       </c>
       <c r="N80" t="s">
         <v>28</v>
       </c>
       <c r="O80" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="81" spans="1:15">
       <c r="A81">
-        <v>3461</v>
+        <v>3418</v>
       </c>
       <c r="B81" t="s">
         <v>749</v>
       </c>
       <c r="C81" t="s">
         <v>750</v>
       </c>
       <c r="D81" t="s">
         <v>751</v>
       </c>
       <c r="E81" t="s">
         <v>752</v>
       </c>
       <c r="F81" t="s">
         <v>753</v>
       </c>
       <c r="G81" t="s">
         <v>754</v>
       </c>
       <c r="H81" t="s">
         <v>755</v>
       </c>
       <c r="I81" t="s">
         <v>756</v>
       </c>
       <c r="J81" t="s">
         <v>24</v>
       </c>
       <c r="K81" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="L81" t="s">
         <v>26</v>
       </c>
       <c r="M81" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="N81" t="s">
         <v>28</v>
       </c>
       <c r="O81" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="82" spans="1:15">
       <c r="A82">
-        <v>3475</v>
+        <v>3419</v>
       </c>
       <c r="B82" t="s">
         <v>758</v>
       </c>
       <c r="C82" t="s">
         <v>759</v>
       </c>
       <c r="D82" t="s">
         <v>760</v>
       </c>
       <c r="E82" t="s">
         <v>761</v>
       </c>
       <c r="F82" t="s">
         <v>762</v>
       </c>
       <c r="G82" t="s">
         <v>763</v>
       </c>
       <c r="H82" t="s">
         <v>764</v>
       </c>
       <c r="I82" t="s">
         <v>765</v>
       </c>
       <c r="J82" t="s">
         <v>24</v>
       </c>
       <c r="K82" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L82" t="s">
         <v>26</v>
       </c>
       <c r="M82" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N82" t="s">
         <v>28</v>
       </c>
       <c r="O82" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="83" spans="1:15">
       <c r="A83">
-        <v>3476</v>
+        <v>3420</v>
       </c>
       <c r="B83" t="s">
         <v>767</v>
       </c>
       <c r="C83" t="s">
         <v>768</v>
       </c>
       <c r="D83" t="s">
         <v>769</v>
       </c>
       <c r="E83" t="s">
         <v>770</v>
       </c>
       <c r="F83" t="s">
         <v>771</v>
       </c>
       <c r="G83" t="s">
         <v>772</v>
       </c>
       <c r="H83" t="s">
         <v>773</v>
       </c>
       <c r="I83" t="s">
         <v>774</v>
       </c>
       <c r="J83" t="s">
         <v>24</v>
       </c>
       <c r="K83" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="L83" t="s">
         <v>26</v>
       </c>
       <c r="M83" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="N83" t="s">
         <v>28</v>
       </c>
       <c r="O83" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="84" spans="1:15">
       <c r="A84">
-        <v>3481</v>
+        <v>3422</v>
       </c>
       <c r="B84" t="s">
         <v>776</v>
       </c>
       <c r="C84" t="s">
         <v>777</v>
       </c>
       <c r="D84" t="s">
         <v>778</v>
       </c>
       <c r="E84" t="s">
         <v>779</v>
       </c>
       <c r="F84" t="s">
         <v>780</v>
       </c>
       <c r="G84" t="s">
         <v>781</v>
       </c>
       <c r="H84" t="s">
         <v>782</v>
       </c>
       <c r="I84" t="s">
         <v>783</v>
       </c>
       <c r="J84" t="s">
         <v>24</v>
       </c>
       <c r="K84" t="s">
-        <v>112</v>
+        <v>25</v>
       </c>
       <c r="L84" t="s">
         <v>26</v>
       </c>
       <c r="M84" t="s">
-        <v>113</v>
+        <v>27</v>
       </c>
       <c r="N84" t="s">
         <v>28</v>
       </c>
       <c r="O84" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="85" spans="1:15">
       <c r="A85">
-        <v>3512</v>
+        <v>3438</v>
       </c>
       <c r="B85" t="s">
         <v>785</v>
       </c>
       <c r="C85" t="s">
         <v>786</v>
       </c>
       <c r="D85" t="s">
         <v>787</v>
       </c>
       <c r="E85" t="s">
         <v>788</v>
       </c>
       <c r="F85" t="s">
         <v>789</v>
       </c>
       <c r="G85" t="s">
         <v>790</v>
       </c>
       <c r="H85" t="s">
         <v>791</v>
       </c>
       <c r="I85" t="s">
         <v>792</v>
       </c>
       <c r="J85" t="s">
         <v>24</v>
       </c>
       <c r="K85" t="s">
         <v>25</v>
       </c>
       <c r="L85" t="s">
         <v>26</v>
       </c>
       <c r="M85" t="s">
         <v>27</v>
       </c>
       <c r="N85" t="s">
         <v>28</v>
       </c>
       <c r="O85" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="86" spans="1:15">
       <c r="A86">
-        <v>3520</v>
+        <v>3444</v>
       </c>
       <c r="B86" t="s">
         <v>794</v>
       </c>
       <c r="C86" t="s">
         <v>795</v>
       </c>
       <c r="D86" t="s">
         <v>796</v>
       </c>
       <c r="E86" t="s">
         <v>797</v>
       </c>
       <c r="F86" t="s">
         <v>798</v>
       </c>
       <c r="G86" t="s">
         <v>799</v>
       </c>
       <c r="H86" t="s">
         <v>800</v>
       </c>
       <c r="I86" t="s">
         <v>801</v>
       </c>
       <c r="J86" t="s">
         <v>24</v>
       </c>
       <c r="K86" t="s">
+        <v>25</v>
+      </c>
+      <c r="L86" t="s">
+        <v>26</v>
+      </c>
+      <c r="M86" t="s">
+        <v>27</v>
+      </c>
+      <c r="N86" t="s">
+        <v>28</v>
+      </c>
+      <c r="O86" t="s">
         <v>802</v>
-      </c>
-[...10 lines deleted...]
-        <v>804</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87">
-        <v>3534</v>
+        <v>3461</v>
       </c>
       <c r="B87" t="s">
+        <v>803</v>
+      </c>
+      <c r="C87" t="s">
+        <v>804</v>
+      </c>
+      <c r="D87" t="s">
         <v>805</v>
       </c>
-      <c r="C87" t="s">
+      <c r="E87" t="s">
         <v>806</v>
       </c>
-      <c r="D87" t="s">
+      <c r="F87" t="s">
         <v>807</v>
       </c>
-      <c r="E87" t="s">
+      <c r="G87" t="s">
         <v>808</v>
       </c>
-      <c r="F87" t="s">
+      <c r="H87" t="s">
         <v>809</v>
       </c>
-      <c r="G87" t="s">
+      <c r="I87" t="s">
         <v>810</v>
-      </c>
-[...4 lines deleted...]
-        <v>812</v>
       </c>
       <c r="J87" t="s">
         <v>24</v>
       </c>
       <c r="K87" t="s">
         <v>25</v>
       </c>
       <c r="L87" t="s">
         <v>26</v>
       </c>
       <c r="M87" t="s">
         <v>27</v>
       </c>
       <c r="N87" t="s">
         <v>28</v>
       </c>
       <c r="O87" t="s">
-        <v>813</v>
+        <v>811</v>
       </c>
     </row>
     <row r="88" spans="1:15">
       <c r="A88">
-        <v>3553</v>
+        <v>3470</v>
       </c>
       <c r="B88" t="s">
+        <v>812</v>
+      </c>
+      <c r="C88" t="s">
+        <v>813</v>
+      </c>
+      <c r="D88" t="s">
         <v>814</v>
       </c>
-      <c r="C88" t="s">
+      <c r="E88" t="s">
         <v>815</v>
       </c>
-      <c r="D88" t="s">
+      <c r="F88" t="s">
         <v>816</v>
       </c>
-      <c r="E88" t="s">
+      <c r="G88" t="s">
         <v>817</v>
       </c>
-      <c r="F88" t="s">
+      <c r="H88" t="s">
         <v>818</v>
       </c>
-      <c r="G88" t="s">
+      <c r="I88" t="s">
         <v>819</v>
       </c>
-      <c r="H88" t="s">
+      <c r="J88" t="s">
+        <v>24</v>
+      </c>
+      <c r="K88" t="s">
         <v>820</v>
       </c>
-      <c r="I88" t="s">
+      <c r="L88" t="s">
+        <v>26</v>
+      </c>
+      <c r="M88" t="s">
         <v>821</v>
-      </c>
-[...10 lines deleted...]
-        <v>48</v>
       </c>
       <c r="N88" t="s">
         <v>28</v>
       </c>
       <c r="O88" t="s">
         <v>822</v>
       </c>
     </row>
     <row r="89" spans="1:15">
       <c r="A89">
-        <v>3567</v>
+        <v>3475</v>
       </c>
       <c r="B89" t="s">
         <v>823</v>
       </c>
       <c r="C89" t="s">
         <v>824</v>
       </c>
       <c r="D89" t="s">
         <v>825</v>
       </c>
       <c r="E89" t="s">
         <v>826</v>
       </c>
       <c r="F89" t="s">
         <v>827</v>
       </c>
       <c r="G89" t="s">
         <v>828</v>
       </c>
       <c r="H89" t="s">
         <v>829</v>
       </c>
       <c r="I89" t="s">
         <v>830</v>
       </c>
       <c r="J89" t="s">
-        <v>516</v>
+        <v>24</v>
       </c>
       <c r="K89" t="s">
+        <v>47</v>
+      </c>
+      <c r="L89" t="s">
+        <v>26</v>
+      </c>
+      <c r="M89" t="s">
+        <v>48</v>
+      </c>
+      <c r="N89" t="s">
+        <v>28</v>
+      </c>
+      <c r="O89" t="s">
         <v>831</v>
-      </c>
-[...10 lines deleted...]
-        <v>833</v>
       </c>
     </row>
     <row r="90" spans="1:15">
       <c r="A90">
-        <v>3581</v>
+        <v>3476</v>
       </c>
       <c r="B90" t="s">
+        <v>832</v>
+      </c>
+      <c r="C90" t="s">
+        <v>833</v>
+      </c>
+      <c r="D90" t="s">
         <v>834</v>
       </c>
-      <c r="C90" t="s">
+      <c r="E90" t="s">
         <v>835</v>
       </c>
-      <c r="D90" t="s">
+      <c r="F90" t="s">
         <v>836</v>
       </c>
-      <c r="E90" t="s">
+      <c r="G90" t="s">
         <v>837</v>
       </c>
-      <c r="F90" t="s">
+      <c r="H90" t="s">
         <v>838</v>
       </c>
-      <c r="G90" t="s">
+      <c r="I90" t="s">
         <v>839</v>
       </c>
-      <c r="H90" t="s">
+      <c r="J90" t="s">
+        <v>24</v>
+      </c>
+      <c r="K90" t="s">
+        <v>25</v>
+      </c>
+      <c r="L90" t="s">
+        <v>26</v>
+      </c>
+      <c r="M90" t="s">
+        <v>27</v>
+      </c>
+      <c r="N90" t="s">
+        <v>28</v>
+      </c>
+      <c r="O90" t="s">
         <v>840</v>
-      </c>
-[...19 lines deleted...]
-        <v>842</v>
       </c>
     </row>
     <row r="91" spans="1:15">
       <c r="A91">
-        <v>3588</v>
+        <v>3481</v>
       </c>
       <c r="B91" t="s">
+        <v>841</v>
+      </c>
+      <c r="C91" t="s">
+        <v>842</v>
+      </c>
+      <c r="D91" t="s">
         <v>843</v>
       </c>
-      <c r="C91" t="s">
+      <c r="E91" t="s">
         <v>844</v>
       </c>
-      <c r="D91" t="s">
+      <c r="F91" t="s">
         <v>845</v>
       </c>
-      <c r="E91" t="s">
+      <c r="G91" t="s">
         <v>846</v>
       </c>
-      <c r="F91" t="s">
+      <c r="H91" t="s">
         <v>847</v>
       </c>
-      <c r="G91" t="s">
+      <c r="I91" t="s">
         <v>848</v>
       </c>
-      <c r="H91" t="s">
+      <c r="J91" t="s">
+        <v>24</v>
+      </c>
+      <c r="K91" t="s">
+        <v>112</v>
+      </c>
+      <c r="L91" t="s">
+        <v>26</v>
+      </c>
+      <c r="M91" t="s">
+        <v>113</v>
+      </c>
+      <c r="N91" t="s">
+        <v>28</v>
+      </c>
+      <c r="O91" t="s">
         <v>849</v>
-      </c>
-[...19 lines deleted...]
-        <v>853</v>
       </c>
     </row>
     <row r="92" spans="1:15">
       <c r="A92">
-        <v>3591</v>
+        <v>3512</v>
       </c>
       <c r="B92" t="s">
+        <v>850</v>
+      </c>
+      <c r="C92" t="s">
+        <v>851</v>
+      </c>
+      <c r="D92" t="s">
+        <v>852</v>
+      </c>
+      <c r="E92" t="s">
+        <v>853</v>
+      </c>
+      <c r="F92" t="s">
         <v>854</v>
       </c>
-      <c r="C92" t="s">
+      <c r="G92" t="s">
         <v>855</v>
       </c>
-      <c r="D92" t="s">
+      <c r="H92" t="s">
         <v>856</v>
       </c>
-      <c r="E92" t="s">
+      <c r="I92" t="s">
         <v>857</v>
       </c>
-      <c r="F92" t="s">
+      <c r="J92" t="s">
+        <v>24</v>
+      </c>
+      <c r="K92" t="s">
+        <v>25</v>
+      </c>
+      <c r="L92" t="s">
+        <v>26</v>
+      </c>
+      <c r="M92" t="s">
+        <v>27</v>
+      </c>
+      <c r="N92" t="s">
+        <v>28</v>
+      </c>
+      <c r="O92" t="s">
         <v>858</v>
-      </c>
-[...25 lines deleted...]
-        <v>862</v>
       </c>
     </row>
     <row r="93" spans="1:15">
       <c r="A93">
-        <v>3686</v>
+        <v>3520</v>
       </c>
       <c r="B93" t="s">
+        <v>859</v>
+      </c>
+      <c r="C93" t="s">
+        <v>860</v>
+      </c>
+      <c r="D93" t="s">
+        <v>861</v>
+      </c>
+      <c r="E93" t="s">
+        <v>862</v>
+      </c>
+      <c r="F93" t="s">
         <v>863</v>
       </c>
-      <c r="C93" t="s">
+      <c r="G93" t="s">
         <v>864</v>
       </c>
-      <c r="D93" t="s">
+      <c r="H93" t="s">
         <v>865</v>
       </c>
-      <c r="E93" t="s">
+      <c r="I93" t="s">
         <v>866</v>
       </c>
-      <c r="F93" t="s">
+      <c r="J93" t="s">
+        <v>24</v>
+      </c>
+      <c r="K93" t="s">
         <v>867</v>
       </c>
-      <c r="G93" t="s">
+      <c r="L93" t="s">
+        <v>26</v>
+      </c>
+      <c r="M93" t="s">
         <v>868</v>
       </c>
-      <c r="H93" t="s">
+      <c r="N93" t="s">
+        <v>28</v>
+      </c>
+      <c r="O93" t="s">
         <v>869</v>
-      </c>
-[...19 lines deleted...]
-        <v>871</v>
       </c>
     </row>
     <row r="94" spans="1:15">
       <c r="A94">
-        <v>3689</v>
+        <v>3534</v>
       </c>
       <c r="B94" t="s">
+        <v>870</v>
+      </c>
+      <c r="C94" t="s">
+        <v>871</v>
+      </c>
+      <c r="D94" t="s">
         <v>872</v>
       </c>
-      <c r="C94" t="s">
+      <c r="E94" t="s">
         <v>873</v>
       </c>
-      <c r="D94" t="s">
+      <c r="F94" t="s">
         <v>874</v>
       </c>
-      <c r="E94" t="s">
+      <c r="G94" t="s">
         <v>875</v>
       </c>
-      <c r="F94" t="s">
+      <c r="H94" t="s">
         <v>876</v>
       </c>
-      <c r="G94" t="s">
+      <c r="I94" t="s">
         <v>877</v>
-      </c>
-[...4 lines deleted...]
-        <v>879</v>
       </c>
       <c r="J94" t="s">
         <v>24</v>
       </c>
       <c r="K94" t="s">
         <v>25</v>
       </c>
       <c r="L94" t="s">
         <v>26</v>
       </c>
       <c r="M94" t="s">
         <v>27</v>
       </c>
       <c r="N94" t="s">
         <v>28</v>
       </c>
       <c r="O94" t="s">
-        <v>880</v>
+        <v>878</v>
       </c>
     </row>
     <row r="95" spans="1:15">
       <c r="A95">
-        <v>3701</v>
+        <v>3553</v>
       </c>
       <c r="B95" t="s">
+        <v>879</v>
+      </c>
+      <c r="C95" t="s">
+        <v>880</v>
+      </c>
+      <c r="D95" t="s">
         <v>881</v>
       </c>
-      <c r="C95" t="s">
+      <c r="E95" t="s">
         <v>882</v>
       </c>
-      <c r="D95" t="s">
+      <c r="F95" t="s">
         <v>883</v>
       </c>
-      <c r="E95" t="s">
+      <c r="G95" t="s">
         <v>884</v>
       </c>
-      <c r="F95" t="s">
+      <c r="H95" t="s">
         <v>885</v>
       </c>
-      <c r="G95" t="s">
+      <c r="I95" t="s">
         <v>886</v>
       </c>
-      <c r="H95" t="s">
+      <c r="J95" t="s">
+        <v>24</v>
+      </c>
+      <c r="K95" t="s">
+        <v>47</v>
+      </c>
+      <c r="L95" t="s">
+        <v>26</v>
+      </c>
+      <c r="M95" t="s">
+        <v>48</v>
+      </c>
+      <c r="N95" t="s">
+        <v>28</v>
+      </c>
+      <c r="O95" t="s">
         <v>887</v>
-      </c>
-[...19 lines deleted...]
-        <v>889</v>
       </c>
     </row>
     <row r="96" spans="1:15">
       <c r="A96">
-        <v>3702</v>
+        <v>3567</v>
       </c>
       <c r="B96" t="s">
+        <v>888</v>
+      </c>
+      <c r="C96" t="s">
+        <v>889</v>
+      </c>
+      <c r="D96" t="s">
         <v>890</v>
       </c>
-      <c r="C96" t="s">
+      <c r="E96" t="s">
         <v>891</v>
       </c>
-      <c r="D96" t="s">
+      <c r="F96" t="s">
         <v>892</v>
       </c>
-      <c r="E96" t="s">
+      <c r="G96" t="s">
         <v>893</v>
       </c>
-      <c r="F96" t="s">
+      <c r="H96" t="s">
         <v>894</v>
       </c>
-      <c r="G96" t="s">
+      <c r="I96" t="s">
         <v>895</v>
       </c>
-      <c r="H96" t="s">
+      <c r="J96" t="s">
+        <v>545</v>
+      </c>
+      <c r="K96" t="s">
         <v>896</v>
       </c>
-      <c r="I96" t="s">
+      <c r="L96" t="s">
+        <v>547</v>
+      </c>
+      <c r="M96" t="s">
         <v>897</v>
-      </c>
-[...10 lines deleted...]
-        <v>48</v>
       </c>
       <c r="N96" t="s">
         <v>28</v>
       </c>
       <c r="O96" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="97" spans="1:15">
       <c r="A97">
-        <v>3706</v>
+        <v>3574</v>
       </c>
       <c r="B97" t="s">
         <v>899</v>
       </c>
       <c r="C97" t="s">
         <v>900</v>
       </c>
       <c r="D97" t="s">
         <v>901</v>
       </c>
       <c r="E97" t="s">
         <v>902</v>
       </c>
       <c r="F97" t="s">
         <v>903</v>
       </c>
       <c r="G97" t="s">
         <v>904</v>
       </c>
       <c r="H97" t="s">
         <v>905</v>
       </c>
       <c r="I97" t="s">
         <v>906</v>
       </c>
       <c r="J97" t="s">
         <v>24</v>
       </c>
       <c r="K97" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="L97" t="s">
         <v>26</v>
       </c>
       <c r="M97" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="N97" t="s">
         <v>28</v>
       </c>
       <c r="O97" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="98" spans="1:15">
       <c r="A98">
-        <v>3716</v>
+        <v>3575</v>
       </c>
       <c r="B98" t="s">
         <v>908</v>
       </c>
       <c r="C98" t="s">
         <v>909</v>
       </c>
       <c r="D98" t="s">
         <v>910</v>
       </c>
       <c r="E98" t="s">
         <v>911</v>
       </c>
       <c r="F98" t="s">
         <v>912</v>
       </c>
       <c r="G98" t="s">
         <v>913</v>
       </c>
       <c r="H98" t="s">
         <v>914</v>
       </c>
       <c r="I98" t="s">
         <v>915</v>
       </c>
       <c r="J98" t="s">
         <v>24</v>
       </c>
       <c r="K98" t="s">
-        <v>47</v>
+        <v>916</v>
       </c>
       <c r="L98" t="s">
         <v>26</v>
       </c>
       <c r="M98" t="s">
-        <v>48</v>
+        <v>917</v>
       </c>
       <c r="N98" t="s">
         <v>28</v>
       </c>
       <c r="O98" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
     </row>
     <row r="99" spans="1:15">
       <c r="A99">
-        <v>3753</v>
+        <v>3581</v>
       </c>
       <c r="B99" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="C99" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
       <c r="D99" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E99" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F99" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="G99" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="H99" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="I99" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="J99" t="s">
         <v>24</v>
       </c>
       <c r="K99" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L99" t="s">
         <v>26</v>
       </c>
       <c r="M99" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N99" t="s">
         <v>28</v>
       </c>
       <c r="O99" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
     </row>
     <row r="100" spans="1:15">
       <c r="A100">
-        <v>3756</v>
+        <v>3588</v>
       </c>
       <c r="B100" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="C100" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="D100" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E100" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="F100" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="G100" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="H100" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="I100" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="J100" t="s">
         <v>24</v>
       </c>
       <c r="K100" t="s">
-        <v>25</v>
+        <v>936</v>
       </c>
       <c r="L100" t="s">
         <v>26</v>
       </c>
       <c r="M100" t="s">
-        <v>27</v>
+        <v>937</v>
       </c>
       <c r="N100" t="s">
         <v>28</v>
       </c>
       <c r="O100" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="101" spans="1:15">
       <c r="A101">
-        <v>3854</v>
+        <v>3591</v>
       </c>
       <c r="B101" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="C101" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="D101" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E101" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F101" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
       <c r="G101" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="H101" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="I101" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="J101" t="s">
         <v>24</v>
       </c>
       <c r="K101" t="s">
-        <v>47</v>
+        <v>112</v>
       </c>
       <c r="L101" t="s">
         <v>26</v>
       </c>
       <c r="M101" t="s">
-        <v>48</v>
+        <v>113</v>
       </c>
       <c r="N101" t="s">
         <v>28</v>
       </c>
       <c r="O101" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
     </row>
     <row r="102" spans="1:15">
       <c r="A102">
-        <v>4176</v>
+        <v>3686</v>
       </c>
       <c r="B102" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="C102" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="D102" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E102" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F102" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="G102" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="H102" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="I102" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
       <c r="J102" t="s">
         <v>24</v>
       </c>
       <c r="K102" t="s">
-        <v>112</v>
+        <v>47</v>
       </c>
       <c r="L102" t="s">
         <v>26</v>
       </c>
       <c r="M102" t="s">
-        <v>113</v>
+        <v>48</v>
       </c>
       <c r="N102" t="s">
         <v>28</v>
       </c>
       <c r="O102" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
     </row>
     <row r="103" spans="1:15">
       <c r="A103">
-        <v>4186</v>
+        <v>3689</v>
       </c>
       <c r="B103" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="C103" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="D103" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E103" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F103" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
       <c r="G103" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="H103" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="I103" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="J103" t="s">
         <v>24</v>
       </c>
       <c r="K103" t="s">
-        <v>802</v>
+        <v>25</v>
       </c>
       <c r="L103" t="s">
         <v>26</v>
       </c>
       <c r="M103" t="s">
-        <v>803</v>
+        <v>27</v>
       </c>
       <c r="N103" t="s">
         <v>28</v>
       </c>
       <c r="O103" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
     </row>
     <row r="104" spans="1:15">
       <c r="A104">
-        <v>4196</v>
+        <v>3700</v>
       </c>
       <c r="B104" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="C104" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="D104" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E104" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F104" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="G104" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="H104" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="I104" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="J104" t="s">
         <v>24</v>
       </c>
       <c r="K104" t="s">
         <v>25</v>
       </c>
       <c r="L104" t="s">
         <v>26</v>
       </c>
       <c r="M104" t="s">
         <v>27</v>
       </c>
       <c r="N104" t="s">
         <v>28</v>
       </c>
       <c r="O104" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
     </row>
     <row r="105" spans="1:15">
       <c r="A105">
-        <v>4202</v>
+        <v>3701</v>
       </c>
       <c r="B105" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="C105" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="D105" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E105" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F105" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
       <c r="G105" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="H105" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="I105" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
       <c r="J105" t="s">
         <v>24</v>
       </c>
       <c r="K105" t="s">
         <v>25</v>
       </c>
       <c r="L105" t="s">
         <v>26</v>
       </c>
       <c r="M105" t="s">
         <v>27</v>
       </c>
       <c r="N105" t="s">
         <v>28</v>
       </c>
       <c r="O105" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
     </row>
     <row r="106" spans="1:15">
       <c r="A106">
-        <v>4204</v>
+        <v>3702</v>
       </c>
       <c r="B106" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="C106" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
       <c r="D106" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E106" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F106" t="s">
-        <v>984</v>
+        <v>988</v>
       </c>
       <c r="G106" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="H106" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
       <c r="I106" t="s">
-        <v>987</v>
+        <v>991</v>
       </c>
       <c r="J106" t="s">
         <v>24</v>
       </c>
       <c r="K106" t="s">
         <v>47</v>
       </c>
       <c r="L106" t="s">
         <v>26</v>
       </c>
       <c r="M106" t="s">
         <v>48</v>
       </c>
       <c r="N106" t="s">
         <v>28</v>
       </c>
       <c r="O106" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
     </row>
     <row r="107" spans="1:15">
       <c r="A107">
-        <v>4211</v>
+        <v>3706</v>
       </c>
       <c r="B107" t="s">
-        <v>989</v>
+        <v>993</v>
       </c>
       <c r="C107" t="s">
-        <v>990</v>
+        <v>994</v>
       </c>
       <c r="D107" t="s">
-        <v>991</v>
+        <v>995</v>
       </c>
       <c r="E107" t="s">
-        <v>992</v>
+        <v>996</v>
       </c>
       <c r="F107" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="G107" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="H107" t="s">
-        <v>995</v>
+        <v>999</v>
       </c>
       <c r="I107" t="s">
-        <v>996</v>
+        <v>1000</v>
       </c>
       <c r="J107" t="s">
         <v>24</v>
       </c>
       <c r="K107" t="s">
         <v>25</v>
       </c>
       <c r="L107" t="s">
         <v>26</v>
       </c>
       <c r="M107" t="s">
         <v>27</v>
       </c>
       <c r="N107" t="s">
         <v>28</v>
       </c>
       <c r="O107" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="108" spans="1:15">
       <c r="A108">
-        <v>4216</v>
+        <v>3711</v>
       </c>
       <c r="B108" t="s">
-        <v>998</v>
+        <v>1002</v>
       </c>
       <c r="C108" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="D108" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="E108" t="s">
-        <v>1001</v>
+        <v>1005</v>
       </c>
       <c r="F108" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="G108" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="H108" t="s">
-        <v>1004</v>
+        <v>1008</v>
       </c>
       <c r="I108" t="s">
-        <v>1005</v>
+        <v>1009</v>
       </c>
       <c r="J108" t="s">
-        <v>1006</v>
+        <v>24</v>
       </c>
       <c r="K108" t="s">
-        <v>1007</v>
+        <v>112</v>
       </c>
       <c r="L108" t="s">
-        <v>1008</v>
+        <v>26</v>
       </c>
       <c r="M108" t="s">
-        <v>1009</v>
+        <v>113</v>
       </c>
       <c r="N108" t="s">
         <v>28</v>
       </c>
       <c r="O108" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="109" spans="1:15">
       <c r="A109">
-        <v>4243</v>
+        <v>3716</v>
       </c>
       <c r="B109" t="s">
         <v>1011</v>
       </c>
       <c r="C109" t="s">
         <v>1012</v>
       </c>
       <c r="D109" t="s">
         <v>1013</v>
       </c>
       <c r="E109" t="s">
         <v>1014</v>
       </c>
       <c r="F109" t="s">
         <v>1015</v>
       </c>
       <c r="G109" t="s">
         <v>1016</v>
       </c>
       <c r="H109" t="s">
         <v>1017</v>
       </c>
       <c r="I109" t="s">
         <v>1018</v>
       </c>
       <c r="J109" t="s">
         <v>24</v>
       </c>
       <c r="K109" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L109" t="s">
         <v>26</v>
       </c>
       <c r="M109" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N109" t="s">
         <v>28</v>
       </c>
       <c r="O109" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="110" spans="1:15">
       <c r="A110">
-        <v>4295</v>
+        <v>3718</v>
       </c>
       <c r="B110" t="s">
         <v>1020</v>
       </c>
       <c r="C110" t="s">
         <v>1021</v>
       </c>
       <c r="D110" t="s">
         <v>1022</v>
       </c>
       <c r="E110" t="s">
         <v>1023</v>
       </c>
       <c r="F110" t="s">
         <v>1024</v>
       </c>
       <c r="G110" t="s">
         <v>1025</v>
       </c>
       <c r="H110" t="s">
         <v>1026</v>
       </c>
       <c r="I110" t="s">
         <v>1027</v>
       </c>
       <c r="J110" t="s">
         <v>24</v>
       </c>
       <c r="K110" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="L110" t="s">
         <v>26</v>
       </c>
       <c r="M110" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="N110" t="s">
         <v>28</v>
       </c>
       <c r="O110" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="111" spans="1:15">
       <c r="A111">
-        <v>4302</v>
+        <v>3719</v>
       </c>
       <c r="B111" t="s">
         <v>1029</v>
       </c>
       <c r="C111" t="s">
         <v>1030</v>
       </c>
       <c r="D111" t="s">
         <v>1031</v>
       </c>
       <c r="E111" t="s">
         <v>1032</v>
       </c>
       <c r="F111" t="s">
         <v>1033</v>
       </c>
       <c r="G111" t="s">
         <v>1034</v>
       </c>
       <c r="H111" t="s">
         <v>1035</v>
       </c>
       <c r="I111" t="s">
         <v>1036</v>
       </c>
       <c r="J111" t="s">
+        <v>24</v>
+      </c>
+      <c r="K111" t="s">
+        <v>112</v>
+      </c>
+      <c r="L111" t="s">
+        <v>26</v>
+      </c>
+      <c r="M111" t="s">
+        <v>113</v>
+      </c>
+      <c r="N111" t="s">
+        <v>28</v>
+      </c>
+      <c r="O111" t="s">
         <v>1037</v>
-      </c>
-[...13 lines deleted...]
-        <v>1041</v>
       </c>
     </row>
     <row r="112" spans="1:15">
       <c r="A112">
-        <v>4303</v>
+        <v>3732</v>
       </c>
       <c r="B112" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C112" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D112" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E112" t="s">
+        <v>1041</v>
+      </c>
+      <c r="F112" t="s">
         <v>1042</v>
       </c>
-      <c r="C112" t="s">
+      <c r="G112" t="s">
         <v>1043</v>
       </c>
-      <c r="D112" t="s">
+      <c r="H112" t="s">
         <v>1044</v>
       </c>
-      <c r="E112" t="s">
+      <c r="I112" t="s">
         <v>1045</v>
       </c>
-      <c r="F112" t="s">
+      <c r="J112" t="s">
+        <v>24</v>
+      </c>
+      <c r="K112" t="s">
+        <v>112</v>
+      </c>
+      <c r="L112" t="s">
+        <v>26</v>
+      </c>
+      <c r="M112" t="s">
+        <v>113</v>
+      </c>
+      <c r="N112" t="s">
+        <v>28</v>
+      </c>
+      <c r="O112" t="s">
         <v>1046</v>
-      </c>
-[...25 lines deleted...]
-        <v>1052</v>
       </c>
     </row>
     <row r="113" spans="1:15">
       <c r="A113">
-        <v>4304</v>
+        <v>3753</v>
       </c>
       <c r="B113" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C113" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D113" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E113" t="s">
+        <v>1050</v>
+      </c>
+      <c r="F113" t="s">
+        <v>1051</v>
+      </c>
+      <c r="G113" t="s">
+        <v>1052</v>
+      </c>
+      <c r="H113" t="s">
         <v>1053</v>
       </c>
-      <c r="C113" t="s">
+      <c r="I113" t="s">
         <v>1054</v>
-      </c>
-[...16 lines deleted...]
-        <v>1060</v>
       </c>
       <c r="J113" t="s">
         <v>24</v>
       </c>
       <c r="K113" t="s">
         <v>25</v>
       </c>
       <c r="L113" t="s">
         <v>26</v>
       </c>
       <c r="M113" t="s">
         <v>27</v>
       </c>
       <c r="N113" t="s">
         <v>28</v>
       </c>
       <c r="O113" t="s">
-        <v>1061</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="114" spans="1:15">
       <c r="A114">
-        <v>4307</v>
+        <v>3756</v>
       </c>
       <c r="B114" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C114" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D114" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E114" t="s">
+        <v>1059</v>
+      </c>
+      <c r="F114" t="s">
+        <v>1060</v>
+      </c>
+      <c r="G114" t="s">
+        <v>1061</v>
+      </c>
+      <c r="H114" t="s">
         <v>1062</v>
       </c>
-      <c r="C114" t="s">
+      <c r="I114" t="s">
         <v>1063</v>
       </c>
-      <c r="D114" t="s">
+      <c r="J114" t="s">
+        <v>24</v>
+      </c>
+      <c r="K114" t="s">
+        <v>25</v>
+      </c>
+      <c r="L114" t="s">
+        <v>26</v>
+      </c>
+      <c r="M114" t="s">
+        <v>27</v>
+      </c>
+      <c r="N114" t="s">
+        <v>28</v>
+      </c>
+      <c r="O114" t="s">
         <v>1064</v>
-      </c>
-[...31 lines deleted...]
-        <v>1072</v>
       </c>
     </row>
     <row r="115" spans="1:15">
       <c r="A115">
-        <v>4308</v>
+        <v>3854</v>
       </c>
       <c r="B115" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C115" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D115" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E115" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F115" t="s">
+        <v>1069</v>
+      </c>
+      <c r="G115" t="s">
+        <v>1070</v>
+      </c>
+      <c r="H115" t="s">
+        <v>1071</v>
+      </c>
+      <c r="I115" t="s">
+        <v>1072</v>
+      </c>
+      <c r="J115" t="s">
+        <v>24</v>
+      </c>
+      <c r="K115" t="s">
+        <v>47</v>
+      </c>
+      <c r="L115" t="s">
+        <v>26</v>
+      </c>
+      <c r="M115" t="s">
+        <v>48</v>
+      </c>
+      <c r="N115" t="s">
+        <v>28</v>
+      </c>
+      <c r="O115" t="s">
         <v>1073</v>
-      </c>
-[...37 lines deleted...]
-        <v>1081</v>
       </c>
     </row>
     <row r="116" spans="1:15">
       <c r="A116">
-        <v>4309</v>
+        <v>4176</v>
       </c>
       <c r="B116" t="s">
-        <v>1082</v>
+        <v>1074</v>
       </c>
       <c r="C116" t="s">
-        <v>1083</v>
+        <v>1075</v>
       </c>
       <c r="D116" t="s">
-        <v>1084</v>
+        <v>1076</v>
       </c>
       <c r="E116" t="s">
-        <v>1085</v>
+        <v>1077</v>
       </c>
       <c r="F116" t="s">
-        <v>1086</v>
+        <v>1078</v>
       </c>
       <c r="G116" t="s">
-        <v>1087</v>
+        <v>1079</v>
       </c>
       <c r="H116" t="s">
-        <v>1088</v>
+        <v>1080</v>
       </c>
       <c r="I116" t="s">
-        <v>1089</v>
+        <v>1081</v>
       </c>
       <c r="J116" t="s">
         <v>24</v>
       </c>
       <c r="K116" t="s">
         <v>112</v>
       </c>
       <c r="L116" t="s">
         <v>26</v>
       </c>
       <c r="M116" t="s">
         <v>113</v>
       </c>
       <c r="N116" t="s">
         <v>28</v>
       </c>
       <c r="O116" t="s">
-        <v>1090</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="117" spans="1:15">
       <c r="A117">
-        <v>4311</v>
+        <v>4186</v>
       </c>
       <c r="B117" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C117" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D117" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E117" t="s">
+        <v>1086</v>
+      </c>
+      <c r="F117" t="s">
+        <v>1087</v>
+      </c>
+      <c r="G117" t="s">
+        <v>1088</v>
+      </c>
+      <c r="H117" t="s">
+        <v>1089</v>
+      </c>
+      <c r="I117" t="s">
+        <v>1090</v>
+      </c>
+      <c r="J117" t="s">
+        <v>24</v>
+      </c>
+      <c r="K117" t="s">
+        <v>867</v>
+      </c>
+      <c r="L117" t="s">
+        <v>26</v>
+      </c>
+      <c r="M117" t="s">
+        <v>868</v>
+      </c>
+      <c r="N117" t="s">
+        <v>28</v>
+      </c>
+      <c r="O117" t="s">
         <v>1091</v>
-      </c>
-[...37 lines deleted...]
-        <v>1099</v>
       </c>
     </row>
     <row r="118" spans="1:15">
       <c r="A118">
-        <v>4314</v>
+        <v>4196</v>
       </c>
       <c r="B118" t="s">
-        <v>1100</v>
+        <v>1092</v>
       </c>
       <c r="C118" t="s">
-        <v>1101</v>
+        <v>1093</v>
       </c>
       <c r="D118" t="s">
-        <v>1102</v>
+        <v>1094</v>
       </c>
       <c r="E118" t="s">
-        <v>1103</v>
+        <v>1095</v>
       </c>
       <c r="F118" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="G118" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
       <c r="H118" t="s">
-        <v>1106</v>
+        <v>1098</v>
       </c>
       <c r="I118" t="s">
-        <v>1107</v>
+        <v>1099</v>
       </c>
       <c r="J118" t="s">
         <v>24</v>
       </c>
       <c r="K118" t="s">
         <v>25</v>
       </c>
       <c r="L118" t="s">
         <v>26</v>
       </c>
       <c r="M118" t="s">
         <v>27</v>
       </c>
       <c r="N118" t="s">
         <v>28</v>
       </c>
       <c r="O118" t="s">
-        <v>1108</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="119" spans="1:15">
       <c r="A119">
-        <v>4316</v>
+        <v>4198</v>
       </c>
       <c r="B119" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C119" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D119" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E119" t="s">
+        <v>1104</v>
+      </c>
+      <c r="F119" t="s">
+        <v>1105</v>
+      </c>
+      <c r="G119" t="s">
+        <v>1106</v>
+      </c>
+      <c r="H119" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I119" t="s">
+        <v>1108</v>
+      </c>
+      <c r="J119" t="s">
+        <v>24</v>
+      </c>
+      <c r="K119" t="s">
+        <v>25</v>
+      </c>
+      <c r="L119" t="s">
+        <v>26</v>
+      </c>
+      <c r="M119" t="s">
+        <v>27</v>
+      </c>
+      <c r="N119" t="s">
+        <v>28</v>
+      </c>
+      <c r="O119" t="s">
         <v>1109</v>
-      </c>
-[...37 lines deleted...]
-        <v>1117</v>
       </c>
     </row>
     <row r="120" spans="1:15">
       <c r="A120">
-        <v>4319</v>
+        <v>4202</v>
       </c>
       <c r="B120" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C120" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D120" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E120" t="s">
+        <v>1113</v>
+      </c>
+      <c r="F120" t="s">
+        <v>1114</v>
+      </c>
+      <c r="G120" t="s">
+        <v>1115</v>
+      </c>
+      <c r="H120" t="s">
+        <v>1116</v>
+      </c>
+      <c r="I120" t="s">
+        <v>1117</v>
+      </c>
+      <c r="J120" t="s">
+        <v>24</v>
+      </c>
+      <c r="K120" t="s">
+        <v>25</v>
+      </c>
+      <c r="L120" t="s">
+        <v>26</v>
+      </c>
+      <c r="M120" t="s">
+        <v>27</v>
+      </c>
+      <c r="N120" t="s">
+        <v>28</v>
+      </c>
+      <c r="O120" t="s">
         <v>1118</v>
-      </c>
-[...37 lines deleted...]
-        <v>1126</v>
       </c>
     </row>
     <row r="121" spans="1:15">
       <c r="A121">
-        <v>4322</v>
+        <v>4204</v>
       </c>
       <c r="B121" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C121" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D121" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E121" t="s">
+        <v>1122</v>
+      </c>
+      <c r="F121" t="s">
+        <v>1123</v>
+      </c>
+      <c r="G121" t="s">
+        <v>1124</v>
+      </c>
+      <c r="H121" t="s">
+        <v>1125</v>
+      </c>
+      <c r="I121" t="s">
+        <v>1126</v>
+      </c>
+      <c r="J121" t="s">
+        <v>24</v>
+      </c>
+      <c r="K121" t="s">
+        <v>47</v>
+      </c>
+      <c r="L121" t="s">
+        <v>26</v>
+      </c>
+      <c r="M121" t="s">
+        <v>48</v>
+      </c>
+      <c r="N121" t="s">
+        <v>28</v>
+      </c>
+      <c r="O121" t="s">
         <v>1127</v>
-      </c>
-[...37 lines deleted...]
-        <v>1135</v>
       </c>
     </row>
     <row r="122" spans="1:15">
       <c r="A122">
-        <v>4555</v>
+        <v>4206</v>
       </c>
       <c r="B122" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C122" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D122" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E122" t="s">
+        <v>1131</v>
+      </c>
+      <c r="F122" t="s">
+        <v>1132</v>
+      </c>
+      <c r="G122" t="s">
+        <v>1133</v>
+      </c>
+      <c r="H122" t="s">
+        <v>1134</v>
+      </c>
+      <c r="I122" t="s">
+        <v>1135</v>
+      </c>
+      <c r="J122" t="s">
+        <v>24</v>
+      </c>
+      <c r="K122" t="s">
+        <v>25</v>
+      </c>
+      <c r="L122" t="s">
+        <v>26</v>
+      </c>
+      <c r="M122" t="s">
+        <v>27</v>
+      </c>
+      <c r="N122" t="s">
+        <v>28</v>
+      </c>
+      <c r="O122" t="s">
         <v>1136</v>
-      </c>
-[...37 lines deleted...]
-        <v>1144</v>
       </c>
     </row>
     <row r="123" spans="1:15">
       <c r="A123">
-        <v>4556</v>
+        <v>4211</v>
       </c>
       <c r="B123" t="s">
-        <v>1145</v>
+        <v>1137</v>
       </c>
       <c r="C123" t="s">
-        <v>1146</v>
+        <v>1138</v>
       </c>
       <c r="D123" t="s">
-        <v>1147</v>
+        <v>1139</v>
       </c>
       <c r="E123" t="s">
-        <v>1148</v>
+        <v>1140</v>
       </c>
       <c r="F123" t="s">
-        <v>1149</v>
+        <v>1141</v>
       </c>
       <c r="G123" t="s">
-        <v>1150</v>
+        <v>1142</v>
       </c>
       <c r="H123" t="s">
-        <v>1151</v>
+        <v>1143</v>
       </c>
       <c r="I123" t="s">
-        <v>1152</v>
+        <v>1144</v>
       </c>
       <c r="J123" t="s">
         <v>24</v>
       </c>
       <c r="K123" t="s">
         <v>25</v>
       </c>
       <c r="L123" t="s">
         <v>26</v>
       </c>
       <c r="M123" t="s">
         <v>27</v>
       </c>
       <c r="N123" t="s">
         <v>28</v>
       </c>
       <c r="O123" t="s">
-        <v>1153</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="124" spans="1:15">
       <c r="A124">
-        <v>4558</v>
+        <v>4216</v>
       </c>
       <c r="B124" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C124" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D124" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E124" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F124" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G124" t="s">
+        <v>1151</v>
+      </c>
+      <c r="H124" t="s">
+        <v>1152</v>
+      </c>
+      <c r="I124" t="s">
+        <v>1153</v>
+      </c>
+      <c r="J124" t="s">
         <v>1154</v>
       </c>
-      <c r="C124" t="s">
+      <c r="K124" t="s">
         <v>1155</v>
       </c>
-      <c r="D124" t="s">
+      <c r="L124" t="s">
         <v>1156</v>
       </c>
-      <c r="E124" t="s">
+      <c r="M124" t="s">
         <v>1157</v>
       </c>
-      <c r="F124" t="s">
+      <c r="N124" t="s">
+        <v>28</v>
+      </c>
+      <c r="O124" t="s">
         <v>1158</v>
-      </c>
-[...25 lines deleted...]
-        <v>1162</v>
       </c>
     </row>
     <row r="125" spans="1:15">
       <c r="A125">
-        <v>4559</v>
+        <v>4243</v>
       </c>
       <c r="B125" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C125" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D125" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E125" t="s">
+        <v>1162</v>
+      </c>
+      <c r="F125" t="s">
         <v>1163</v>
       </c>
-      <c r="C125" t="s">
+      <c r="G125" t="s">
         <v>1164</v>
       </c>
-      <c r="D125" t="s">
+      <c r="H125" t="s">
         <v>1165</v>
       </c>
-      <c r="E125" t="s">
+      <c r="I125" t="s">
         <v>1166</v>
       </c>
-      <c r="F125" t="s">
+      <c r="J125" t="s">
+        <v>24</v>
+      </c>
+      <c r="K125" t="s">
+        <v>25</v>
+      </c>
+      <c r="L125" t="s">
+        <v>26</v>
+      </c>
+      <c r="M125" t="s">
+        <v>27</v>
+      </c>
+      <c r="N125" t="s">
+        <v>28</v>
+      </c>
+      <c r="O125" t="s">
         <v>1167</v>
-      </c>
-[...25 lines deleted...]
-        <v>1171</v>
       </c>
     </row>
     <row r="126" spans="1:15">
       <c r="A126">
-        <v>4560</v>
+        <v>4295</v>
       </c>
       <c r="B126" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C126" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D126" t="s">
+        <v>1170</v>
+      </c>
+      <c r="E126" t="s">
+        <v>1171</v>
+      </c>
+      <c r="F126" t="s">
         <v>1172</v>
       </c>
-      <c r="C126" t="s">
+      <c r="G126" t="s">
         <v>1173</v>
       </c>
-      <c r="D126" t="s">
+      <c r="H126" t="s">
         <v>1174</v>
       </c>
-      <c r="E126" t="s">
+      <c r="I126" t="s">
         <v>1175</v>
-      </c>
-[...10 lines deleted...]
-        <v>1179</v>
       </c>
       <c r="J126" t="s">
         <v>24</v>
       </c>
       <c r="K126" t="s">
         <v>25</v>
       </c>
       <c r="L126" t="s">
         <v>26</v>
       </c>
       <c r="M126" t="s">
         <v>27</v>
       </c>
       <c r="N126" t="s">
         <v>28</v>
       </c>
       <c r="O126" t="s">
-        <v>1180</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="127" spans="1:15">
       <c r="A127">
-        <v>4563</v>
+        <v>4302</v>
       </c>
       <c r="B127" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C127" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D127" t="s">
+        <v>1179</v>
+      </c>
+      <c r="E127" t="s">
+        <v>1180</v>
+      </c>
+      <c r="F127" t="s">
         <v>1181</v>
       </c>
-      <c r="C127" t="s">
+      <c r="G127" t="s">
         <v>1182</v>
       </c>
-      <c r="D127" t="s">
+      <c r="H127" t="s">
         <v>1183</v>
       </c>
-      <c r="E127" t="s">
+      <c r="I127" t="s">
         <v>1184</v>
       </c>
-      <c r="F127" t="s">
+      <c r="J127" t="s">
         <v>1185</v>
       </c>
-      <c r="G127" t="s">
+      <c r="K127" t="s">
         <v>1186</v>
       </c>
-      <c r="H127" t="s">
+      <c r="L127" t="s">
         <v>1187</v>
       </c>
-      <c r="I127" t="s">
+      <c r="M127" t="s">
         <v>1188</v>
-      </c>
-[...10 lines deleted...]
-        <v>113</v>
       </c>
       <c r="N127" t="s">
         <v>28</v>
       </c>
       <c r="O127" t="s">
         <v>1189</v>
       </c>
     </row>
     <row r="128" spans="1:15">
       <c r="A128">
-        <v>4564</v>
+        <v>4303</v>
       </c>
       <c r="B128" t="s">
         <v>1190</v>
       </c>
       <c r="C128" t="s">
         <v>1191</v>
       </c>
       <c r="D128" t="s">
         <v>1192</v>
       </c>
       <c r="E128" t="s">
         <v>1193</v>
       </c>
       <c r="F128" t="s">
         <v>1194</v>
       </c>
       <c r="G128" t="s">
         <v>1195</v>
       </c>
       <c r="H128" t="s">
         <v>1196</v>
       </c>
       <c r="I128" t="s">
         <v>1197</v>
       </c>
       <c r="J128" t="s">
-        <v>24</v>
+        <v>558</v>
       </c>
       <c r="K128" t="s">
+        <v>916</v>
+      </c>
+      <c r="L128" t="s">
+        <v>560</v>
+      </c>
+      <c r="M128" t="s">
+        <v>917</v>
+      </c>
+      <c r="N128" t="s">
+        <v>28</v>
+      </c>
+      <c r="O128" t="s">
         <v>1198</v>
-      </c>
-[...10 lines deleted...]
-        <v>1200</v>
       </c>
     </row>
     <row r="129" spans="1:15">
       <c r="A129">
-        <v>4566</v>
+        <v>4304</v>
       </c>
       <c r="B129" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C129" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D129" t="s">
         <v>1201</v>
       </c>
-      <c r="C129" t="s">
+      <c r="E129" t="s">
         <v>1202</v>
       </c>
-      <c r="D129" t="s">
+      <c r="F129" t="s">
         <v>1203</v>
       </c>
-      <c r="E129" t="s">
+      <c r="G129" t="s">
         <v>1204</v>
       </c>
-      <c r="F129" t="s">
+      <c r="H129" t="s">
         <v>1205</v>
       </c>
-      <c r="G129" t="s">
+      <c r="I129" t="s">
         <v>1206</v>
-      </c>
-[...4 lines deleted...]
-        <v>1208</v>
       </c>
       <c r="J129" t="s">
         <v>24</v>
       </c>
       <c r="K129" t="s">
         <v>25</v>
       </c>
       <c r="L129" t="s">
         <v>26</v>
       </c>
       <c r="M129" t="s">
         <v>27</v>
       </c>
       <c r="N129" t="s">
         <v>28</v>
       </c>
       <c r="O129" t="s">
-        <v>1209</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="130" spans="1:15">
       <c r="A130">
-        <v>4568</v>
+        <v>4307</v>
       </c>
       <c r="B130" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C130" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D130" t="s">
         <v>1210</v>
       </c>
-      <c r="C130" t="s">
+      <c r="E130" t="s">
         <v>1211</v>
       </c>
-      <c r="D130" t="s">
+      <c r="F130" t="s">
         <v>1212</v>
       </c>
-      <c r="E130" t="s">
+      <c r="G130" t="s">
         <v>1213</v>
       </c>
-      <c r="F130" t="s">
+      <c r="H130" t="s">
         <v>1214</v>
       </c>
-      <c r="G130" t="s">
+      <c r="I130" t="s">
         <v>1215</v>
       </c>
-      <c r="H130" t="s">
+      <c r="J130" t="s">
+        <v>1154</v>
+      </c>
+      <c r="K130" t="s">
         <v>1216</v>
       </c>
-      <c r="I130" t="s">
+      <c r="L130" t="s">
+        <v>1156</v>
+      </c>
+      <c r="M130" t="s">
         <v>1217</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N130" t="s">
         <v>28</v>
       </c>
       <c r="O130" t="s">
         <v>1218</v>
       </c>
     </row>
     <row r="131" spans="1:15">
       <c r="A131">
-        <v>4704</v>
+        <v>4308</v>
       </c>
       <c r="B131" t="s">
         <v>1219</v>
       </c>
       <c r="C131" t="s">
         <v>1220</v>
       </c>
       <c r="D131" t="s">
         <v>1221</v>
       </c>
       <c r="E131" t="s">
         <v>1222</v>
       </c>
       <c r="F131" t="s">
         <v>1223</v>
       </c>
       <c r="G131" t="s">
         <v>1224</v>
       </c>
       <c r="H131" t="s">
         <v>1225</v>
       </c>
       <c r="I131" t="s">
         <v>1226</v>
       </c>
       <c r="J131" t="s">
         <v>24</v>
       </c>
       <c r="K131" t="s">
-        <v>47</v>
+        <v>112</v>
       </c>
       <c r="L131" t="s">
         <v>26</v>
       </c>
       <c r="M131" t="s">
-        <v>48</v>
+        <v>113</v>
       </c>
       <c r="N131" t="s">
         <v>28</v>
       </c>
       <c r="O131" t="s">
         <v>1227</v>
       </c>
     </row>
     <row r="132" spans="1:15">
       <c r="A132">
-        <v>4706</v>
+        <v>4309</v>
       </c>
       <c r="B132" t="s">
         <v>1228</v>
       </c>
       <c r="C132" t="s">
         <v>1229</v>
       </c>
       <c r="D132" t="s">
         <v>1230</v>
       </c>
       <c r="E132" t="s">
         <v>1231</v>
       </c>
       <c r="F132" t="s">
         <v>1232</v>
       </c>
       <c r="G132" t="s">
         <v>1233</v>
       </c>
       <c r="H132" t="s">
         <v>1234</v>
       </c>
       <c r="I132" t="s">
         <v>1235</v>
       </c>
       <c r="J132" t="s">
         <v>24</v>
       </c>
       <c r="K132" t="s">
         <v>112</v>
       </c>
       <c r="L132" t="s">
         <v>26</v>
       </c>
       <c r="M132" t="s">
         <v>113</v>
       </c>
       <c r="N132" t="s">
         <v>28</v>
       </c>
       <c r="O132" t="s">
         <v>1236</v>
       </c>
     </row>
     <row r="133" spans="1:15">
       <c r="A133">
-        <v>4709</v>
+        <v>4311</v>
       </c>
       <c r="B133" t="s">
         <v>1237</v>
       </c>
       <c r="C133" t="s">
         <v>1238</v>
       </c>
       <c r="D133" t="s">
         <v>1239</v>
       </c>
       <c r="E133" t="s">
         <v>1240</v>
       </c>
       <c r="F133" t="s">
         <v>1241</v>
       </c>
       <c r="G133" t="s">
         <v>1242</v>
       </c>
       <c r="H133" t="s">
         <v>1243</v>
       </c>
       <c r="I133" t="s">
         <v>1244</v>
       </c>
       <c r="J133" t="s">
         <v>24</v>
       </c>
       <c r="K133" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L133" t="s">
         <v>26</v>
       </c>
       <c r="M133" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N133" t="s">
         <v>28</v>
       </c>
       <c r="O133" t="s">
         <v>1245</v>
       </c>
     </row>
     <row r="134" spans="1:15">
       <c r="A134">
-        <v>4711</v>
+        <v>4314</v>
       </c>
       <c r="B134" t="s">
         <v>1246</v>
       </c>
       <c r="C134" t="s">
         <v>1247</v>
       </c>
       <c r="D134" t="s">
         <v>1248</v>
       </c>
       <c r="E134" t="s">
         <v>1249</v>
       </c>
       <c r="F134" t="s">
         <v>1250</v>
       </c>
       <c r="G134" t="s">
         <v>1251</v>
       </c>
       <c r="H134" t="s">
         <v>1252</v>
       </c>
       <c r="I134" t="s">
         <v>1253</v>
       </c>
       <c r="J134" t="s">
+        <v>24</v>
+      </c>
+      <c r="K134" t="s">
+        <v>25</v>
+      </c>
+      <c r="L134" t="s">
+        <v>26</v>
+      </c>
+      <c r="M134" t="s">
+        <v>27</v>
+      </c>
+      <c r="N134" t="s">
+        <v>28</v>
+      </c>
+      <c r="O134" t="s">
         <v>1254</v>
-      </c>
-[...13 lines deleted...]
-        <v>1258</v>
       </c>
     </row>
     <row r="135" spans="1:15">
       <c r="A135">
-        <v>4714</v>
+        <v>4316</v>
       </c>
       <c r="B135" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C135" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D135" t="s">
+        <v>1257</v>
+      </c>
+      <c r="E135" t="s">
+        <v>1258</v>
+      </c>
+      <c r="F135" t="s">
         <v>1259</v>
       </c>
-      <c r="C135" t="s">
+      <c r="G135" t="s">
         <v>1260</v>
       </c>
-      <c r="D135" t="s">
+      <c r="H135" t="s">
         <v>1261</v>
       </c>
-      <c r="E135" t="s">
+      <c r="I135" t="s">
         <v>1262</v>
       </c>
-      <c r="F135" t="s">
+      <c r="J135" t="s">
+        <v>24</v>
+      </c>
+      <c r="K135" t="s">
+        <v>112</v>
+      </c>
+      <c r="L135" t="s">
+        <v>26</v>
+      </c>
+      <c r="M135" t="s">
+        <v>113</v>
+      </c>
+      <c r="N135" t="s">
+        <v>28</v>
+      </c>
+      <c r="O135" t="s">
         <v>1263</v>
-      </c>
-[...25 lines deleted...]
-        <v>1267</v>
       </c>
     </row>
     <row r="136" spans="1:15">
       <c r="A136">
-        <v>4716</v>
+        <v>4318</v>
       </c>
       <c r="B136" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C136" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D136" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E136" t="s">
+        <v>1267</v>
+      </c>
+      <c r="F136" t="s">
         <v>1268</v>
       </c>
-      <c r="C136" t="s">
+      <c r="G136" t="s">
         <v>1269</v>
       </c>
-      <c r="D136" t="s">
+      <c r="H136" t="s">
         <v>1270</v>
       </c>
-      <c r="E136" t="s">
+      <c r="I136" t="s">
         <v>1271</v>
       </c>
-      <c r="F136" t="s">
+      <c r="J136" t="s">
+        <v>24</v>
+      </c>
+      <c r="K136" t="s">
+        <v>112</v>
+      </c>
+      <c r="L136" t="s">
+        <v>26</v>
+      </c>
+      <c r="M136" t="s">
+        <v>113</v>
+      </c>
+      <c r="N136" t="s">
+        <v>28</v>
+      </c>
+      <c r="O136" t="s">
         <v>1272</v>
-      </c>
-[...25 lines deleted...]
-        <v>1276</v>
       </c>
     </row>
     <row r="137" spans="1:15">
       <c r="A137">
-        <v>4717</v>
+        <v>4319</v>
       </c>
       <c r="B137" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C137" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D137" t="s">
+        <v>1275</v>
+      </c>
+      <c r="E137" t="s">
+        <v>1276</v>
+      </c>
+      <c r="F137" t="s">
         <v>1277</v>
       </c>
-      <c r="C137" t="s">
+      <c r="G137" t="s">
         <v>1278</v>
       </c>
-      <c r="D137" t="s">
+      <c r="H137" t="s">
         <v>1279</v>
       </c>
-      <c r="E137" t="s">
+      <c r="I137" t="s">
         <v>1280</v>
       </c>
-      <c r="F137" t="s">
+      <c r="J137" t="s">
+        <v>24</v>
+      </c>
+      <c r="K137" t="s">
+        <v>112</v>
+      </c>
+      <c r="L137" t="s">
+        <v>26</v>
+      </c>
+      <c r="M137" t="s">
+        <v>113</v>
+      </c>
+      <c r="N137" t="s">
+        <v>28</v>
+      </c>
+      <c r="O137" t="s">
         <v>1281</v>
-      </c>
-[...25 lines deleted...]
-        <v>1285</v>
       </c>
     </row>
     <row r="138" spans="1:15">
       <c r="A138">
-        <v>4721</v>
+        <v>4322</v>
       </c>
       <c r="B138" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C138" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D138" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E138" t="s">
+        <v>1285</v>
+      </c>
+      <c r="F138" t="s">
         <v>1286</v>
       </c>
-      <c r="C138" t="s">
+      <c r="G138" t="s">
         <v>1287</v>
       </c>
-      <c r="D138" t="s">
+      <c r="H138" t="s">
         <v>1288</v>
       </c>
-      <c r="E138" t="s">
+      <c r="I138" t="s">
         <v>1289</v>
       </c>
-      <c r="F138" t="s">
+      <c r="J138" t="s">
+        <v>24</v>
+      </c>
+      <c r="K138" t="s">
+        <v>25</v>
+      </c>
+      <c r="L138" t="s">
+        <v>26</v>
+      </c>
+      <c r="M138" t="s">
+        <v>27</v>
+      </c>
+      <c r="N138" t="s">
+        <v>28</v>
+      </c>
+      <c r="O138" t="s">
         <v>1290</v>
-      </c>
-[...25 lines deleted...]
-        <v>1294</v>
       </c>
     </row>
     <row r="139" spans="1:15">
       <c r="A139">
-        <v>4722</v>
+        <v>4555</v>
       </c>
       <c r="B139" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C139" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D139" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E139" t="s">
+        <v>1294</v>
+      </c>
+      <c r="F139" t="s">
         <v>1295</v>
       </c>
-      <c r="C139" t="s">
+      <c r="G139" t="s">
         <v>1296</v>
       </c>
-      <c r="D139" t="s">
+      <c r="H139" t="s">
         <v>1297</v>
       </c>
-      <c r="E139" t="s">
+      <c r="I139" t="s">
         <v>1298</v>
       </c>
-      <c r="F139" t="s">
+      <c r="J139" t="s">
+        <v>24</v>
+      </c>
+      <c r="K139" t="s">
+        <v>112</v>
+      </c>
+      <c r="L139" t="s">
+        <v>26</v>
+      </c>
+      <c r="M139" t="s">
+        <v>113</v>
+      </c>
+      <c r="N139" t="s">
+        <v>28</v>
+      </c>
+      <c r="O139" t="s">
         <v>1299</v>
-      </c>
-[...25 lines deleted...]
-        <v>1305</v>
       </c>
     </row>
     <row r="140" spans="1:15">
       <c r="A140">
-        <v>4723</v>
+        <v>4556</v>
       </c>
       <c r="B140" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C140" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D140" t="s">
+        <v>1302</v>
+      </c>
+      <c r="E140" t="s">
+        <v>1303</v>
+      </c>
+      <c r="F140" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G140" t="s">
+        <v>1305</v>
+      </c>
+      <c r="H140" t="s">
         <v>1306</v>
       </c>
-      <c r="C140" t="s">
+      <c r="I140" t="s">
         <v>1307</v>
       </c>
-      <c r="D140" t="s">
+      <c r="J140" t="s">
+        <v>24</v>
+      </c>
+      <c r="K140" t="s">
+        <v>25</v>
+      </c>
+      <c r="L140" t="s">
+        <v>26</v>
+      </c>
+      <c r="M140" t="s">
+        <v>27</v>
+      </c>
+      <c r="N140" t="s">
+        <v>28</v>
+      </c>
+      <c r="O140" t="s">
         <v>1308</v>
-      </c>
-[...31 lines deleted...]
-        <v>1316</v>
       </c>
     </row>
     <row r="141" spans="1:15">
       <c r="A141">
-        <v>4792</v>
+        <v>4558</v>
       </c>
       <c r="B141" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C141" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D141" t="s">
+        <v>1311</v>
+      </c>
+      <c r="E141" t="s">
+        <v>1312</v>
+      </c>
+      <c r="F141" t="s">
+        <v>1313</v>
+      </c>
+      <c r="G141" t="s">
+        <v>1314</v>
+      </c>
+      <c r="H141" t="s">
+        <v>1315</v>
+      </c>
+      <c r="I141" t="s">
+        <v>1316</v>
+      </c>
+      <c r="J141" t="s">
+        <v>24</v>
+      </c>
+      <c r="K141" t="s">
+        <v>112</v>
+      </c>
+      <c r="L141" t="s">
+        <v>26</v>
+      </c>
+      <c r="M141" t="s">
+        <v>113</v>
+      </c>
+      <c r="N141" t="s">
+        <v>28</v>
+      </c>
+      <c r="O141" t="s">
         <v>1317</v>
-      </c>
-[...37 lines deleted...]
-        <v>1325</v>
       </c>
     </row>
     <row r="142" spans="1:15">
       <c r="A142">
-        <v>4801</v>
+        <v>4559</v>
       </c>
       <c r="B142" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C142" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D142" t="s">
+        <v>1320</v>
+      </c>
+      <c r="E142" t="s">
+        <v>1321</v>
+      </c>
+      <c r="F142" t="s">
+        <v>1322</v>
+      </c>
+      <c r="G142" t="s">
+        <v>1323</v>
+      </c>
+      <c r="H142" t="s">
+        <v>1324</v>
+      </c>
+      <c r="I142" t="s">
+        <v>1325</v>
+      </c>
+      <c r="J142" t="s">
+        <v>24</v>
+      </c>
+      <c r="K142" t="s">
+        <v>47</v>
+      </c>
+      <c r="L142" t="s">
+        <v>26</v>
+      </c>
+      <c r="M142" t="s">
+        <v>48</v>
+      </c>
+      <c r="N142" t="s">
+        <v>28</v>
+      </c>
+      <c r="O142" t="s">
         <v>1326</v>
-      </c>
-[...37 lines deleted...]
-        <v>1334</v>
       </c>
     </row>
     <row r="143" spans="1:15">
       <c r="A143">
-        <v>4810</v>
+        <v>4560</v>
       </c>
       <c r="B143" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C143" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D143" t="s">
+        <v>1329</v>
+      </c>
+      <c r="E143" t="s">
+        <v>1330</v>
+      </c>
+      <c r="F143" t="s">
+        <v>1331</v>
+      </c>
+      <c r="G143" t="s">
+        <v>1332</v>
+      </c>
+      <c r="H143" t="s">
+        <v>1333</v>
+      </c>
+      <c r="I143" t="s">
+        <v>1334</v>
+      </c>
+      <c r="J143" t="s">
+        <v>24</v>
+      </c>
+      <c r="K143" t="s">
+        <v>25</v>
+      </c>
+      <c r="L143" t="s">
+        <v>26</v>
+      </c>
+      <c r="M143" t="s">
+        <v>27</v>
+      </c>
+      <c r="N143" t="s">
+        <v>28</v>
+      </c>
+      <c r="O143" t="s">
         <v>1335</v>
-      </c>
-[...37 lines deleted...]
-        <v>1343</v>
       </c>
     </row>
     <row r="144" spans="1:15">
       <c r="A144">
-        <v>4811</v>
+        <v>4563</v>
       </c>
       <c r="B144" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C144" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D144" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E144" t="s">
+        <v>1339</v>
+      </c>
+      <c r="F144" t="s">
+        <v>1340</v>
+      </c>
+      <c r="G144" t="s">
+        <v>1341</v>
+      </c>
+      <c r="H144" t="s">
+        <v>1342</v>
+      </c>
+      <c r="I144" t="s">
+        <v>1343</v>
+      </c>
+      <c r="J144" t="s">
+        <v>24</v>
+      </c>
+      <c r="K144" t="s">
+        <v>112</v>
+      </c>
+      <c r="L144" t="s">
+        <v>26</v>
+      </c>
+      <c r="M144" t="s">
+        <v>113</v>
+      </c>
+      <c r="N144" t="s">
+        <v>28</v>
+      </c>
+      <c r="O144" t="s">
         <v>1344</v>
-      </c>
-[...37 lines deleted...]
-        <v>1352</v>
       </c>
     </row>
     <row r="145" spans="1:15">
       <c r="A145">
-        <v>4817</v>
+        <v>4564</v>
       </c>
       <c r="B145" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C145" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D145" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E145" t="s">
+        <v>1348</v>
+      </c>
+      <c r="F145" t="s">
+        <v>1349</v>
+      </c>
+      <c r="G145" t="s">
+        <v>1350</v>
+      </c>
+      <c r="H145" t="s">
+        <v>1351</v>
+      </c>
+      <c r="I145" t="s">
+        <v>1352</v>
+      </c>
+      <c r="J145" t="s">
+        <v>24</v>
+      </c>
+      <c r="K145" t="s">
         <v>1353</v>
       </c>
-      <c r="C145" t="s">
+      <c r="L145" t="s">
+        <v>26</v>
+      </c>
+      <c r="M145" t="s">
         <v>1354</v>
       </c>
-      <c r="D145" t="s">
+      <c r="N145" t="s">
+        <v>28</v>
+      </c>
+      <c r="O145" t="s">
         <v>1355</v>
-      </c>
-[...31 lines deleted...]
-        <v>1361</v>
       </c>
     </row>
     <row r="146" spans="1:15">
       <c r="A146">
-        <v>4935</v>
+        <v>4566</v>
       </c>
       <c r="B146" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C146" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D146" t="s">
+        <v>1358</v>
+      </c>
+      <c r="E146" t="s">
+        <v>1359</v>
+      </c>
+      <c r="F146" t="s">
+        <v>1360</v>
+      </c>
+      <c r="G146" t="s">
+        <v>1361</v>
+      </c>
+      <c r="H146" t="s">
         <v>1362</v>
       </c>
-      <c r="C146" t="s">
+      <c r="I146" t="s">
         <v>1363</v>
       </c>
-      <c r="D146" t="s">
+      <c r="J146" t="s">
+        <v>24</v>
+      </c>
+      <c r="K146" t="s">
+        <v>25</v>
+      </c>
+      <c r="L146" t="s">
+        <v>26</v>
+      </c>
+      <c r="M146" t="s">
+        <v>27</v>
+      </c>
+      <c r="N146" t="s">
+        <v>28</v>
+      </c>
+      <c r="O146" t="s">
         <v>1364</v>
-      </c>
-[...31 lines deleted...]
-        <v>1370</v>
       </c>
     </row>
     <row r="147" spans="1:15">
       <c r="A147">
-        <v>4947</v>
+        <v>4568</v>
       </c>
       <c r="B147" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C147" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D147" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E147" t="s">
+        <v>1368</v>
+      </c>
+      <c r="F147" t="s">
+        <v>1369</v>
+      </c>
+      <c r="G147" t="s">
+        <v>1370</v>
+      </c>
+      <c r="H147" t="s">
         <v>1371</v>
       </c>
-      <c r="C147" t="s">
+      <c r="I147" t="s">
         <v>1372</v>
       </c>
-      <c r="D147" t="s">
+      <c r="J147" t="s">
+        <v>24</v>
+      </c>
+      <c r="K147" t="s">
+        <v>25</v>
+      </c>
+      <c r="L147" t="s">
+        <v>26</v>
+      </c>
+      <c r="M147" t="s">
+        <v>27</v>
+      </c>
+      <c r="N147" t="s">
+        <v>28</v>
+      </c>
+      <c r="O147" t="s">
         <v>1373</v>
-      </c>
-[...31 lines deleted...]
-        <v>1379</v>
       </c>
     </row>
     <row r="148" spans="1:15">
       <c r="A148">
-        <v>4950</v>
+        <v>4704</v>
       </c>
       <c r="B148" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C148" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D148" t="s">
+        <v>1376</v>
+      </c>
+      <c r="E148" t="s">
+        <v>1377</v>
+      </c>
+      <c r="F148" t="s">
+        <v>1378</v>
+      </c>
+      <c r="G148" t="s">
+        <v>1379</v>
+      </c>
+      <c r="H148" t="s">
         <v>1380</v>
       </c>
-      <c r="C148" t="s">
+      <c r="I148" t="s">
         <v>1381</v>
       </c>
-      <c r="D148" t="s">
+      <c r="J148" t="s">
+        <v>24</v>
+      </c>
+      <c r="K148" t="s">
+        <v>47</v>
+      </c>
+      <c r="L148" t="s">
+        <v>26</v>
+      </c>
+      <c r="M148" t="s">
+        <v>48</v>
+      </c>
+      <c r="N148" t="s">
+        <v>28</v>
+      </c>
+      <c r="O148" t="s">
         <v>1382</v>
-      </c>
-[...31 lines deleted...]
-        <v>1388</v>
       </c>
     </row>
     <row r="149" spans="1:15">
       <c r="A149">
-        <v>4965</v>
+        <v>4706</v>
       </c>
       <c r="B149" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C149" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D149" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E149" t="s">
+        <v>1386</v>
+      </c>
+      <c r="F149" t="s">
+        <v>1387</v>
+      </c>
+      <c r="G149" t="s">
+        <v>1388</v>
+      </c>
+      <c r="H149" t="s">
         <v>1389</v>
       </c>
-      <c r="C149" t="s">
+      <c r="I149" t="s">
         <v>1390</v>
       </c>
-      <c r="D149" t="s">
+      <c r="J149" t="s">
+        <v>24</v>
+      </c>
+      <c r="K149" t="s">
+        <v>112</v>
+      </c>
+      <c r="L149" t="s">
+        <v>26</v>
+      </c>
+      <c r="M149" t="s">
+        <v>113</v>
+      </c>
+      <c r="N149" t="s">
+        <v>28</v>
+      </c>
+      <c r="O149" t="s">
         <v>1391</v>
-      </c>
-[...31 lines deleted...]
-        <v>1397</v>
       </c>
     </row>
     <row r="150" spans="1:15">
       <c r="A150">
-        <v>4968</v>
+        <v>4709</v>
       </c>
       <c r="B150" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C150" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D150" t="s">
+        <v>1394</v>
+      </c>
+      <c r="E150" t="s">
+        <v>1395</v>
+      </c>
+      <c r="F150" t="s">
+        <v>1396</v>
+      </c>
+      <c r="G150" t="s">
+        <v>1397</v>
+      </c>
+      <c r="H150" t="s">
         <v>1398</v>
       </c>
-      <c r="C150" t="s">
+      <c r="I150" t="s">
         <v>1399</v>
       </c>
-      <c r="D150" t="s">
+      <c r="J150" t="s">
+        <v>24</v>
+      </c>
+      <c r="K150" t="s">
+        <v>47</v>
+      </c>
+      <c r="L150" t="s">
+        <v>26</v>
+      </c>
+      <c r="M150" t="s">
+        <v>48</v>
+      </c>
+      <c r="N150" t="s">
+        <v>28</v>
+      </c>
+      <c r="O150" t="s">
         <v>1400</v>
-      </c>
-[...31 lines deleted...]
-        <v>1406</v>
       </c>
     </row>
     <row r="151" spans="1:15">
       <c r="A151">
-        <v>4969</v>
+        <v>4711</v>
       </c>
       <c r="B151" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C151" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D151" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E151" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F151" t="s">
+        <v>1405</v>
+      </c>
+      <c r="G151" t="s">
+        <v>1406</v>
+      </c>
+      <c r="H151" t="s">
         <v>1407</v>
       </c>
-      <c r="C151" t="s">
+      <c r="I151" t="s">
         <v>1408</v>
       </c>
-      <c r="D151" t="s">
+      <c r="J151" t="s">
         <v>1409</v>
       </c>
-      <c r="E151" t="s">
+      <c r="K151" t="s">
         <v>1410</v>
       </c>
-      <c r="F151" t="s">
+      <c r="L151" t="s">
         <v>1411</v>
       </c>
-      <c r="G151" t="s">
+      <c r="M151" t="s">
         <v>1412</v>
       </c>
-      <c r="H151" t="s">
+      <c r="N151" t="s">
+        <v>28</v>
+      </c>
+      <c r="O151" t="s">
         <v>1413</v>
-      </c>
-[...19 lines deleted...]
-        <v>1415</v>
       </c>
     </row>
     <row r="152" spans="1:15">
       <c r="A152">
-        <v>5272</v>
+        <v>4714</v>
       </c>
       <c r="B152" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C152" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D152" t="s">
         <v>1416</v>
       </c>
-      <c r="C152" t="s">
+      <c r="E152" t="s">
         <v>1417</v>
       </c>
-      <c r="D152" t="s">
+      <c r="F152" t="s">
         <v>1418</v>
       </c>
-      <c r="E152" t="s">
+      <c r="G152" t="s">
         <v>1419</v>
       </c>
-      <c r="F152" t="s">
+      <c r="H152" t="s">
         <v>1420</v>
       </c>
-      <c r="G152" t="s">
+      <c r="I152" t="s">
         <v>1421</v>
       </c>
-      <c r="H152" t="s">
+      <c r="J152" t="s">
+        <v>24</v>
+      </c>
+      <c r="K152" t="s">
+        <v>25</v>
+      </c>
+      <c r="L152" t="s">
+        <v>26</v>
+      </c>
+      <c r="M152" t="s">
+        <v>27</v>
+      </c>
+      <c r="N152" t="s">
+        <v>28</v>
+      </c>
+      <c r="O152" t="s">
         <v>1422</v>
-      </c>
-[...19 lines deleted...]
-        <v>1424</v>
       </c>
     </row>
     <row r="153" spans="1:15">
       <c r="A153">
-        <v>5273</v>
+        <v>4716</v>
       </c>
       <c r="B153" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C153" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D153" t="s">
         <v>1425</v>
       </c>
-      <c r="C153" t="s">
+      <c r="E153" t="s">
         <v>1426</v>
       </c>
-      <c r="D153" t="s">
+      <c r="F153" t="s">
         <v>1427</v>
       </c>
-      <c r="E153" t="s">
+      <c r="G153" t="s">
         <v>1428</v>
       </c>
-      <c r="F153" t="s">
+      <c r="H153" t="s">
         <v>1429</v>
       </c>
-      <c r="G153" t="s">
+      <c r="I153" t="s">
         <v>1430</v>
       </c>
-      <c r="H153" t="s">
+      <c r="J153" t="s">
+        <v>24</v>
+      </c>
+      <c r="K153" t="s">
+        <v>916</v>
+      </c>
+      <c r="L153" t="s">
+        <v>26</v>
+      </c>
+      <c r="M153" t="s">
+        <v>917</v>
+      </c>
+      <c r="N153" t="s">
+        <v>28</v>
+      </c>
+      <c r="O153" t="s">
         <v>1431</v>
-      </c>
-[...19 lines deleted...]
-        <v>1435</v>
       </c>
     </row>
     <row r="154" spans="1:15">
       <c r="A154">
-        <v>5326</v>
+        <v>4717</v>
       </c>
       <c r="B154" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C154" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D154" t="s">
+        <v>1434</v>
+      </c>
+      <c r="E154" t="s">
+        <v>1435</v>
+      </c>
+      <c r="F154" t="s">
         <v>1436</v>
       </c>
-      <c r="C154" t="s">
+      <c r="G154" t="s">
         <v>1437</v>
       </c>
-      <c r="D154" t="s">
+      <c r="H154" t="s">
         <v>1438</v>
       </c>
-      <c r="E154" t="s">
+      <c r="I154" t="s">
         <v>1439</v>
       </c>
-      <c r="F154" t="s">
+      <c r="J154" t="s">
+        <v>24</v>
+      </c>
+      <c r="K154" t="s">
+        <v>25</v>
+      </c>
+      <c r="L154" t="s">
+        <v>26</v>
+      </c>
+      <c r="M154" t="s">
+        <v>27</v>
+      </c>
+      <c r="N154" t="s">
+        <v>28</v>
+      </c>
+      <c r="O154" t="s">
         <v>1440</v>
-      </c>
-[...25 lines deleted...]
-        <v>1444</v>
       </c>
     </row>
     <row r="155" spans="1:15">
       <c r="A155">
-        <v>5330</v>
+        <v>4721</v>
       </c>
       <c r="B155" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C155" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D155" t="s">
+        <v>1443</v>
+      </c>
+      <c r="E155" t="s">
+        <v>1444</v>
+      </c>
+      <c r="F155" t="s">
         <v>1445</v>
       </c>
-      <c r="C155" t="s">
+      <c r="G155" t="s">
         <v>1446</v>
       </c>
-      <c r="D155" t="s">
+      <c r="H155" t="s">
         <v>1447</v>
       </c>
-      <c r="E155" t="s">
+      <c r="I155" t="s">
         <v>1448</v>
       </c>
-      <c r="F155" t="s">
+      <c r="J155" t="s">
+        <v>24</v>
+      </c>
+      <c r="K155" t="s">
+        <v>916</v>
+      </c>
+      <c r="L155" t="s">
+        <v>26</v>
+      </c>
+      <c r="M155" t="s">
+        <v>917</v>
+      </c>
+      <c r="N155" t="s">
+        <v>28</v>
+      </c>
+      <c r="O155" t="s">
         <v>1449</v>
-      </c>
-[...25 lines deleted...]
-        <v>1453</v>
       </c>
     </row>
     <row r="156" spans="1:15">
       <c r="A156">
-        <v>5331</v>
+        <v>4722</v>
       </c>
       <c r="B156" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C156" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D156" t="s">
+        <v>1452</v>
+      </c>
+      <c r="E156" t="s">
+        <v>1453</v>
+      </c>
+      <c r="F156" t="s">
         <v>1454</v>
       </c>
-      <c r="C156" t="s">
+      <c r="G156" t="s">
         <v>1455</v>
       </c>
-      <c r="D156" t="s">
+      <c r="H156" t="s">
         <v>1456</v>
       </c>
-      <c r="E156" t="s">
+      <c r="I156" t="s">
         <v>1457</v>
       </c>
-      <c r="F156" t="s">
+      <c r="J156" t="s">
+        <v>24</v>
+      </c>
+      <c r="K156" t="s">
         <v>1458</v>
       </c>
-      <c r="G156" t="s">
+      <c r="L156" t="s">
+        <v>26</v>
+      </c>
+      <c r="M156" t="s">
         <v>1459</v>
       </c>
-      <c r="H156" t="s">
+      <c r="N156" t="s">
+        <v>28</v>
+      </c>
+      <c r="O156" t="s">
         <v>1460</v>
-      </c>
-[...19 lines deleted...]
-        <v>1462</v>
       </c>
     </row>
     <row r="157" spans="1:15">
       <c r="A157">
-        <v>5332</v>
+        <v>4723</v>
       </c>
       <c r="B157" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C157" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D157" t="s">
         <v>1463</v>
       </c>
-      <c r="C157" t="s">
+      <c r="E157" t="s">
         <v>1464</v>
       </c>
-      <c r="D157" t="s">
+      <c r="F157" t="s">
         <v>1465</v>
       </c>
-      <c r="E157" t="s">
+      <c r="G157" t="s">
         <v>1466</v>
       </c>
-      <c r="F157" t="s">
+      <c r="H157" t="s">
         <v>1467</v>
       </c>
-      <c r="G157" t="s">
+      <c r="I157" t="s">
         <v>1468</v>
       </c>
-      <c r="H157" t="s">
+      <c r="J157" t="s">
+        <v>24</v>
+      </c>
+      <c r="K157" t="s">
         <v>1469</v>
       </c>
-      <c r="I157" t="s">
+      <c r="L157" t="s">
+        <v>26</v>
+      </c>
+      <c r="M157" t="s">
         <v>1470</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N157" t="s">
         <v>28</v>
       </c>
       <c r="O157" t="s">
         <v>1471</v>
       </c>
     </row>
     <row r="158" spans="1:15">
       <c r="A158">
-        <v>5335</v>
+        <v>4792</v>
       </c>
       <c r="B158" t="s">
         <v>1472</v>
       </c>
       <c r="C158" t="s">
         <v>1473</v>
       </c>
       <c r="D158" t="s">
         <v>1474</v>
       </c>
       <c r="E158" t="s">
         <v>1475</v>
       </c>
       <c r="F158" t="s">
         <v>1476</v>
       </c>
       <c r="G158" t="s">
         <v>1477</v>
       </c>
       <c r="H158" t="s">
         <v>1478</v>
       </c>
       <c r="I158" t="s">
         <v>1479</v>
       </c>
       <c r="J158" t="s">
         <v>24</v>
       </c>
       <c r="K158" t="s">
         <v>25</v>
       </c>
       <c r="L158" t="s">
         <v>26</v>
       </c>
       <c r="M158" t="s">
         <v>27</v>
       </c>
       <c r="N158" t="s">
         <v>28</v>
       </c>
       <c r="O158" t="s">
         <v>1480</v>
       </c>
     </row>
     <row r="159" spans="1:15">
       <c r="A159">
-        <v>5346</v>
+        <v>4801</v>
       </c>
       <c r="B159" t="s">
         <v>1481</v>
       </c>
       <c r="C159" t="s">
         <v>1482</v>
       </c>
       <c r="D159" t="s">
         <v>1483</v>
       </c>
       <c r="E159" t="s">
         <v>1484</v>
       </c>
       <c r="F159" t="s">
         <v>1485</v>
       </c>
       <c r="G159" t="s">
         <v>1486</v>
       </c>
       <c r="H159" t="s">
         <v>1487</v>
       </c>
       <c r="I159" t="s">
         <v>1488</v>
       </c>
       <c r="J159" t="s">
         <v>24</v>
       </c>
       <c r="K159" t="s">
+        <v>112</v>
+      </c>
+      <c r="L159" t="s">
+        <v>26</v>
+      </c>
+      <c r="M159" t="s">
+        <v>113</v>
+      </c>
+      <c r="N159" t="s">
+        <v>28</v>
+      </c>
+      <c r="O159" t="s">
         <v>1489</v>
-      </c>
-[...10 lines deleted...]
-        <v>1491</v>
       </c>
     </row>
     <row r="160" spans="1:15">
       <c r="A160">
-        <v>5348</v>
+        <v>4810</v>
       </c>
       <c r="B160" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C160" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D160" t="s">
         <v>1492</v>
       </c>
-      <c r="C160" t="s">
+      <c r="E160" t="s">
         <v>1493</v>
       </c>
-      <c r="D160" t="s">
+      <c r="F160" t="s">
         <v>1494</v>
       </c>
-      <c r="E160" t="s">
+      <c r="G160" t="s">
         <v>1495</v>
       </c>
-      <c r="F160" t="s">
+      <c r="H160" t="s">
         <v>1496</v>
       </c>
-      <c r="G160" t="s">
+      <c r="I160" t="s">
         <v>1497</v>
-      </c>
-[...4 lines deleted...]
-        <v>1499</v>
       </c>
       <c r="J160" t="s">
         <v>24</v>
       </c>
       <c r="K160" t="s">
         <v>112</v>
       </c>
       <c r="L160" t="s">
         <v>26</v>
       </c>
       <c r="M160" t="s">
         <v>113</v>
       </c>
       <c r="N160" t="s">
         <v>28</v>
       </c>
       <c r="O160" t="s">
-        <v>1500</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="161" spans="1:15">
       <c r="A161">
-        <v>5351</v>
+        <v>4811</v>
       </c>
       <c r="B161" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C161" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D161" t="s">
         <v>1501</v>
       </c>
-      <c r="C161" t="s">
+      <c r="E161" t="s">
         <v>1502</v>
       </c>
-      <c r="D161" t="s">
+      <c r="F161" t="s">
         <v>1503</v>
       </c>
-      <c r="E161" t="s">
+      <c r="G161" t="s">
         <v>1504</v>
       </c>
-      <c r="F161" t="s">
+      <c r="H161" t="s">
         <v>1505</v>
       </c>
-      <c r="G161" t="s">
+      <c r="I161" t="s">
         <v>1506</v>
       </c>
-      <c r="H161" t="s">
+      <c r="J161" t="s">
+        <v>24</v>
+      </c>
+      <c r="K161" t="s">
+        <v>1186</v>
+      </c>
+      <c r="L161" t="s">
+        <v>26</v>
+      </c>
+      <c r="M161" t="s">
+        <v>1188</v>
+      </c>
+      <c r="N161" t="s">
+        <v>28</v>
+      </c>
+      <c r="O161" t="s">
         <v>1507</v>
-      </c>
-[...19 lines deleted...]
-        <v>1509</v>
       </c>
     </row>
     <row r="162" spans="1:15">
       <c r="A162">
-        <v>5353</v>
+        <v>4817</v>
       </c>
       <c r="B162" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C162" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D162" t="s">
         <v>1510</v>
       </c>
-      <c r="C162" t="s">
+      <c r="E162" t="s">
         <v>1511</v>
       </c>
-      <c r="D162" t="s">
+      <c r="F162" t="s">
         <v>1512</v>
       </c>
-      <c r="E162" t="s">
+      <c r="G162" t="s">
         <v>1513</v>
       </c>
-      <c r="F162" t="s">
+      <c r="H162" t="s">
         <v>1514</v>
       </c>
-      <c r="G162" t="s">
+      <c r="I162" t="s">
         <v>1515</v>
       </c>
-      <c r="H162" t="s">
+      <c r="J162" t="s">
+        <v>24</v>
+      </c>
+      <c r="K162" t="s">
+        <v>25</v>
+      </c>
+      <c r="L162" t="s">
+        <v>26</v>
+      </c>
+      <c r="M162" t="s">
+        <v>27</v>
+      </c>
+      <c r="N162" t="s">
+        <v>28</v>
+      </c>
+      <c r="O162" t="s">
         <v>1516</v>
-      </c>
-[...19 lines deleted...]
-        <v>1518</v>
       </c>
     </row>
     <row r="163" spans="1:15">
       <c r="A163">
-        <v>5354</v>
+        <v>4935</v>
       </c>
       <c r="B163" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C163" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D163" t="s">
         <v>1519</v>
       </c>
-      <c r="C163" t="s">
+      <c r="E163" t="s">
         <v>1520</v>
       </c>
-      <c r="D163" t="s">
+      <c r="F163" t="s">
         <v>1521</v>
       </c>
-      <c r="E163" t="s">
+      <c r="G163" t="s">
         <v>1522</v>
       </c>
-      <c r="F163" t="s">
+      <c r="H163" t="s">
         <v>1523</v>
       </c>
-      <c r="G163" t="s">
+      <c r="I163" t="s">
         <v>1524</v>
-      </c>
-[...4 lines deleted...]
-        <v>1526</v>
       </c>
       <c r="J163" t="s">
         <v>24</v>
       </c>
       <c r="K163" t="s">
         <v>112</v>
       </c>
       <c r="L163" t="s">
         <v>26</v>
       </c>
       <c r="M163" t="s">
         <v>113</v>
       </c>
       <c r="N163" t="s">
         <v>28</v>
       </c>
       <c r="O163" t="s">
-        <v>1527</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="164" spans="1:15">
       <c r="A164">
-        <v>5359</v>
+        <v>4947</v>
       </c>
       <c r="B164" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C164" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D164" t="s">
         <v>1528</v>
       </c>
-      <c r="C164" t="s">
+      <c r="E164" t="s">
         <v>1529</v>
       </c>
-      <c r="D164" t="s">
+      <c r="F164" t="s">
         <v>1530</v>
       </c>
-      <c r="E164" t="s">
+      <c r="G164" t="s">
         <v>1531</v>
       </c>
-      <c r="F164" t="s">
+      <c r="H164" t="s">
         <v>1532</v>
       </c>
-      <c r="G164" t="s">
+      <c r="I164" t="s">
         <v>1533</v>
       </c>
-      <c r="H164" t="s">
+      <c r="J164" t="s">
+        <v>24</v>
+      </c>
+      <c r="K164" t="s">
+        <v>47</v>
+      </c>
+      <c r="L164" t="s">
+        <v>26</v>
+      </c>
+      <c r="M164" t="s">
+        <v>48</v>
+      </c>
+      <c r="N164" t="s">
+        <v>28</v>
+      </c>
+      <c r="O164" t="s">
         <v>1534</v>
-      </c>
-[...19 lines deleted...]
-        <v>1536</v>
       </c>
     </row>
     <row r="165" spans="1:15">
       <c r="A165">
-        <v>5364</v>
+        <v>4950</v>
       </c>
       <c r="B165" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C165" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D165" t="s">
         <v>1537</v>
       </c>
-      <c r="C165" t="s">
+      <c r="E165" t="s">
         <v>1538</v>
       </c>
-      <c r="D165" t="s">
+      <c r="F165" t="s">
         <v>1539</v>
       </c>
-      <c r="E165" t="s">
+      <c r="G165" t="s">
         <v>1540</v>
       </c>
-      <c r="F165" t="s">
+      <c r="H165" t="s">
         <v>1541</v>
       </c>
-      <c r="G165" t="s">
+      <c r="I165" t="s">
         <v>1542</v>
       </c>
-      <c r="H165" t="s">
+      <c r="J165" t="s">
+        <v>24</v>
+      </c>
+      <c r="K165" t="s">
+        <v>1186</v>
+      </c>
+      <c r="L165" t="s">
+        <v>26</v>
+      </c>
+      <c r="M165" t="s">
+        <v>1188</v>
+      </c>
+      <c r="N165" t="s">
+        <v>28</v>
+      </c>
+      <c r="O165" t="s">
         <v>1543</v>
-      </c>
-[...19 lines deleted...]
-        <v>1545</v>
       </c>
     </row>
     <row r="166" spans="1:15">
       <c r="A166">
-        <v>5365</v>
+        <v>4965</v>
       </c>
       <c r="B166" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C166" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D166" t="s">
         <v>1546</v>
       </c>
-      <c r="C166" t="s">
+      <c r="E166" t="s">
         <v>1547</v>
       </c>
-      <c r="D166" t="s">
+      <c r="F166" t="s">
         <v>1548</v>
       </c>
-      <c r="E166" t="s">
+      <c r="G166" t="s">
         <v>1549</v>
       </c>
-      <c r="F166" t="s">
+      <c r="H166" t="s">
         <v>1550</v>
       </c>
-      <c r="G166" t="s">
+      <c r="I166" t="s">
         <v>1551</v>
-      </c>
-[...4 lines deleted...]
-        <v>1553</v>
       </c>
       <c r="J166" t="s">
         <v>24</v>
       </c>
       <c r="K166" t="s">
         <v>25</v>
       </c>
       <c r="L166" t="s">
         <v>26</v>
       </c>
       <c r="M166" t="s">
         <v>27</v>
       </c>
       <c r="N166" t="s">
         <v>28</v>
       </c>
       <c r="O166" t="s">
-        <v>1554</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="167" spans="1:15">
       <c r="A167">
-        <v>5367</v>
+        <v>4968</v>
       </c>
       <c r="B167" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C167" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D167" t="s">
         <v>1555</v>
       </c>
-      <c r="C167" t="s">
+      <c r="E167" t="s">
         <v>1556</v>
       </c>
-      <c r="D167" t="s">
+      <c r="F167" t="s">
         <v>1557</v>
       </c>
-      <c r="E167" t="s">
+      <c r="G167" t="s">
         <v>1558</v>
       </c>
-      <c r="F167" t="s">
+      <c r="H167" t="s">
         <v>1559</v>
       </c>
-      <c r="G167" t="s">
+      <c r="I167" t="s">
         <v>1560</v>
-      </c>
-[...4 lines deleted...]
-        <v>1562</v>
       </c>
       <c r="J167" t="s">
         <v>24</v>
       </c>
       <c r="K167" t="s">
         <v>25</v>
       </c>
       <c r="L167" t="s">
         <v>26</v>
       </c>
       <c r="M167" t="s">
         <v>27</v>
       </c>
       <c r="N167" t="s">
         <v>28</v>
       </c>
       <c r="O167" t="s">
-        <v>1563</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="168" spans="1:15">
       <c r="A168">
-        <v>5368</v>
+        <v>4969</v>
       </c>
       <c r="B168" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C168" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D168" t="s">
         <v>1564</v>
       </c>
-      <c r="C168" t="s">
+      <c r="E168" t="s">
         <v>1565</v>
       </c>
-      <c r="D168" t="s">
+      <c r="F168" t="s">
         <v>1566</v>
       </c>
-      <c r="E168" t="s">
+      <c r="G168" t="s">
         <v>1567</v>
       </c>
-      <c r="F168" t="s">
+      <c r="H168" t="s">
         <v>1568</v>
       </c>
-      <c r="G168" t="s">
+      <c r="I168" t="s">
         <v>1569</v>
-      </c>
-[...4 lines deleted...]
-        <v>1571</v>
       </c>
       <c r="J168" t="s">
         <v>24</v>
       </c>
       <c r="K168" t="s">
         <v>25</v>
       </c>
       <c r="L168" t="s">
         <v>26</v>
       </c>
       <c r="M168" t="s">
         <v>27</v>
       </c>
       <c r="N168" t="s">
         <v>28</v>
       </c>
       <c r="O168" t="s">
-        <v>1572</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="169" spans="1:15">
       <c r="A169">
-        <v>5371</v>
+        <v>5272</v>
       </c>
       <c r="B169" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C169" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D169" t="s">
         <v>1573</v>
       </c>
-      <c r="C169" t="s">
+      <c r="E169" t="s">
         <v>1574</v>
       </c>
-      <c r="D169" t="s">
+      <c r="F169" t="s">
         <v>1575</v>
       </c>
-      <c r="E169" t="s">
+      <c r="G169" t="s">
         <v>1576</v>
       </c>
-      <c r="F169" t="s">
+      <c r="H169" t="s">
         <v>1577</v>
       </c>
-      <c r="G169" t="s">
+      <c r="I169" t="s">
         <v>1578</v>
       </c>
-      <c r="H169" t="s">
+      <c r="J169" t="s">
+        <v>545</v>
+      </c>
+      <c r="K169" t="s">
+        <v>546</v>
+      </c>
+      <c r="L169" t="s">
+        <v>547</v>
+      </c>
+      <c r="M169" t="s">
+        <v>548</v>
+      </c>
+      <c r="N169" t="s">
+        <v>28</v>
+      </c>
+      <c r="O169" t="s">
         <v>1579</v>
-      </c>
-[...19 lines deleted...]
-        <v>1583</v>
       </c>
     </row>
     <row r="170" spans="1:15">
       <c r="A170">
-        <v>5372</v>
+        <v>5273</v>
       </c>
       <c r="B170" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C170" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D170" t="s">
+        <v>1582</v>
+      </c>
+      <c r="E170" t="s">
+        <v>1583</v>
+      </c>
+      <c r="F170" t="s">
         <v>1584</v>
       </c>
-      <c r="C170" t="s">
+      <c r="G170" t="s">
         <v>1585</v>
       </c>
-      <c r="D170" t="s">
+      <c r="H170" t="s">
         <v>1586</v>
       </c>
-      <c r="E170" t="s">
+      <c r="I170" t="s">
         <v>1587</v>
       </c>
-      <c r="F170" t="s">
+      <c r="J170" t="s">
+        <v>24</v>
+      </c>
+      <c r="K170" t="s">
         <v>1588</v>
       </c>
-      <c r="G170" t="s">
+      <c r="L170" t="s">
+        <v>26</v>
+      </c>
+      <c r="M170" t="s">
         <v>1589</v>
       </c>
-      <c r="H170" t="s">
+      <c r="N170" t="s">
+        <v>28</v>
+      </c>
+      <c r="O170" t="s">
         <v>1590</v>
-      </c>
-[...19 lines deleted...]
-        <v>1592</v>
       </c>
     </row>
     <row r="171" spans="1:15">
       <c r="A171">
-        <v>5375</v>
+        <v>5326</v>
       </c>
       <c r="B171" t="s">
+        <v>1591</v>
+      </c>
+      <c r="C171" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D171" t="s">
         <v>1593</v>
       </c>
-      <c r="C171" t="s">
+      <c r="E171" t="s">
         <v>1594</v>
       </c>
-      <c r="D171" t="s">
+      <c r="F171" t="s">
         <v>1595</v>
       </c>
-      <c r="E171" t="s">
+      <c r="G171" t="s">
         <v>1596</v>
       </c>
-      <c r="F171" t="s">
+      <c r="H171" t="s">
         <v>1597</v>
       </c>
-      <c r="G171" t="s">
+      <c r="I171" t="s">
         <v>1598</v>
       </c>
-      <c r="H171" t="s">
+      <c r="J171" t="s">
+        <v>24</v>
+      </c>
+      <c r="K171" t="s">
+        <v>112</v>
+      </c>
+      <c r="L171" t="s">
+        <v>26</v>
+      </c>
+      <c r="M171" t="s">
+        <v>113</v>
+      </c>
+      <c r="N171" t="s">
+        <v>28</v>
+      </c>
+      <c r="O171" t="s">
         <v>1599</v>
-      </c>
-[...19 lines deleted...]
-        <v>1601</v>
       </c>
     </row>
     <row r="172" spans="1:15">
       <c r="A172">
-        <v>5377</v>
+        <v>5330</v>
       </c>
       <c r="B172" t="s">
+        <v>1600</v>
+      </c>
+      <c r="C172" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D172" t="s">
         <v>1602</v>
       </c>
-      <c r="C172" t="s">
+      <c r="E172" t="s">
         <v>1603</v>
       </c>
-      <c r="D172" t="s">
+      <c r="F172" t="s">
         <v>1604</v>
       </c>
-      <c r="E172" t="s">
+      <c r="G172" t="s">
         <v>1605</v>
       </c>
-      <c r="F172" t="s">
+      <c r="H172" t="s">
         <v>1606</v>
       </c>
-      <c r="G172" t="s">
+      <c r="I172" t="s">
         <v>1607</v>
       </c>
-      <c r="H172" t="s">
+      <c r="J172" t="s">
+        <v>24</v>
+      </c>
+      <c r="K172" t="s">
+        <v>112</v>
+      </c>
+      <c r="L172" t="s">
+        <v>26</v>
+      </c>
+      <c r="M172" t="s">
+        <v>113</v>
+      </c>
+      <c r="N172" t="s">
+        <v>28</v>
+      </c>
+      <c r="O172" t="s">
         <v>1608</v>
-      </c>
-[...19 lines deleted...]
-        <v>1610</v>
       </c>
     </row>
     <row r="173" spans="1:15">
       <c r="A173">
-        <v>5378</v>
+        <v>5331</v>
       </c>
       <c r="B173" t="s">
+        <v>1609</v>
+      </c>
+      <c r="C173" t="s">
+        <v>1610</v>
+      </c>
+      <c r="D173" t="s">
         <v>1611</v>
       </c>
-      <c r="C173" t="s">
+      <c r="E173" t="s">
         <v>1612</v>
       </c>
-      <c r="D173" t="s">
+      <c r="F173" t="s">
         <v>1613</v>
       </c>
-      <c r="E173" t="s">
+      <c r="G173" t="s">
         <v>1614</v>
       </c>
-      <c r="F173" t="s">
+      <c r="H173" t="s">
         <v>1615</v>
       </c>
-      <c r="G173" t="s">
+      <c r="I173" t="s">
         <v>1616</v>
       </c>
-      <c r="H173" t="s">
+      <c r="J173" t="s">
+        <v>24</v>
+      </c>
+      <c r="K173" t="s">
+        <v>47</v>
+      </c>
+      <c r="L173" t="s">
+        <v>26</v>
+      </c>
+      <c r="M173" t="s">
+        <v>48</v>
+      </c>
+      <c r="N173" t="s">
+        <v>28</v>
+      </c>
+      <c r="O173" t="s">
         <v>1617</v>
-      </c>
-[...19 lines deleted...]
-        <v>1619</v>
       </c>
     </row>
     <row r="174" spans="1:15">
       <c r="A174">
-        <v>5382</v>
+        <v>5332</v>
       </c>
       <c r="B174" t="s">
+        <v>1618</v>
+      </c>
+      <c r="C174" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D174" t="s">
         <v>1620</v>
       </c>
-      <c r="C174" t="s">
+      <c r="E174" t="s">
         <v>1621</v>
       </c>
-      <c r="D174" t="s">
+      <c r="F174" t="s">
         <v>1622</v>
       </c>
-      <c r="E174" t="s">
+      <c r="G174" t="s">
         <v>1623</v>
       </c>
-      <c r="F174" t="s">
+      <c r="H174" t="s">
         <v>1624</v>
       </c>
-      <c r="G174" t="s">
+      <c r="I174" t="s">
         <v>1625</v>
       </c>
-      <c r="H174" t="s">
+      <c r="J174" t="s">
+        <v>24</v>
+      </c>
+      <c r="K174" t="s">
+        <v>25</v>
+      </c>
+      <c r="L174" t="s">
+        <v>26</v>
+      </c>
+      <c r="M174" t="s">
+        <v>27</v>
+      </c>
+      <c r="N174" t="s">
+        <v>28</v>
+      </c>
+      <c r="O174" t="s">
         <v>1626</v>
-      </c>
-[...19 lines deleted...]
-        <v>1628</v>
       </c>
     </row>
     <row r="175" spans="1:15">
       <c r="A175">
-        <v>5435</v>
+        <v>5335</v>
       </c>
       <c r="B175" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C175" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D175" t="s">
         <v>1629</v>
       </c>
-      <c r="C175" t="s">
+      <c r="E175" t="s">
         <v>1630</v>
       </c>
-      <c r="D175" t="s">
+      <c r="F175" t="s">
         <v>1631</v>
       </c>
-      <c r="E175" t="s">
+      <c r="G175" t="s">
         <v>1632</v>
       </c>
-      <c r="F175" t="s">
+      <c r="H175" t="s">
         <v>1633</v>
       </c>
-      <c r="G175" t="s">
+      <c r="I175" t="s">
         <v>1634</v>
       </c>
-      <c r="H175" t="s">
+      <c r="J175" t="s">
+        <v>24</v>
+      </c>
+      <c r="K175" t="s">
+        <v>25</v>
+      </c>
+      <c r="L175" t="s">
+        <v>26</v>
+      </c>
+      <c r="M175" t="s">
+        <v>27</v>
+      </c>
+      <c r="N175" t="s">
+        <v>28</v>
+      </c>
+      <c r="O175" t="s">
         <v>1635</v>
-      </c>
-[...19 lines deleted...]
-        <v>1637</v>
       </c>
     </row>
     <row r="176" spans="1:15">
       <c r="A176">
-        <v>5437</v>
+        <v>5346</v>
       </c>
       <c r="B176" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C176" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D176" t="s">
         <v>1638</v>
       </c>
-      <c r="C176" t="s">
+      <c r="E176" t="s">
         <v>1639</v>
       </c>
-      <c r="D176" t="s">
+      <c r="F176" t="s">
         <v>1640</v>
       </c>
-      <c r="E176" t="s">
+      <c r="G176" t="s">
         <v>1641</v>
       </c>
-      <c r="F176" t="s">
+      <c r="H176" t="s">
         <v>1642</v>
       </c>
-      <c r="G176" t="s">
+      <c r="I176" t="s">
         <v>1643</v>
       </c>
-      <c r="H176" t="s">
+      <c r="J176" t="s">
+        <v>24</v>
+      </c>
+      <c r="K176" t="s">
         <v>1644</v>
       </c>
-      <c r="I176" t="s">
+      <c r="L176" t="s">
+        <v>26</v>
+      </c>
+      <c r="M176" t="s">
         <v>1645</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N176" t="s">
         <v>28</v>
       </c>
       <c r="O176" t="s">
         <v>1646</v>
       </c>
     </row>
     <row r="177" spans="1:15">
       <c r="A177">
-        <v>5439</v>
+        <v>5348</v>
       </c>
       <c r="B177" t="s">
         <v>1647</v>
       </c>
       <c r="C177" t="s">
         <v>1648</v>
       </c>
       <c r="D177" t="s">
         <v>1649</v>
       </c>
       <c r="E177" t="s">
         <v>1650</v>
       </c>
       <c r="F177" t="s">
         <v>1651</v>
       </c>
       <c r="G177" t="s">
         <v>1652</v>
       </c>
       <c r="H177" t="s">
         <v>1653</v>
       </c>
       <c r="I177" t="s">
         <v>1654</v>
       </c>
       <c r="J177" t="s">
         <v>24</v>
       </c>
       <c r="K177" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="L177" t="s">
         <v>26</v>
       </c>
       <c r="M177" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="N177" t="s">
         <v>28</v>
       </c>
       <c r="O177" t="s">
         <v>1655</v>
       </c>
     </row>
     <row r="178" spans="1:15">
       <c r="A178">
-        <v>5456</v>
+        <v>5351</v>
       </c>
       <c r="B178" t="s">
         <v>1656</v>
       </c>
       <c r="C178" t="s">
         <v>1657</v>
       </c>
       <c r="D178" t="s">
         <v>1658</v>
       </c>
       <c r="E178" t="s">
         <v>1659</v>
       </c>
       <c r="F178" t="s">
         <v>1660</v>
       </c>
       <c r="G178" t="s">
         <v>1661</v>
       </c>
       <c r="H178" t="s">
         <v>1662</v>
       </c>
       <c r="I178" t="s">
         <v>1663</v>
       </c>
       <c r="J178" t="s">
-        <v>516</v>
+        <v>24</v>
       </c>
       <c r="K178" t="s">
-        <v>1038</v>
+        <v>25</v>
       </c>
       <c r="L178" t="s">
-        <v>518</v>
+        <v>26</v>
       </c>
       <c r="M178" t="s">
-        <v>1040</v>
+        <v>27</v>
       </c>
       <c r="N178" t="s">
         <v>28</v>
       </c>
       <c r="O178" t="s">
         <v>1664</v>
       </c>
     </row>
     <row r="179" spans="1:15">
       <c r="A179">
-        <v>5474</v>
+        <v>5353</v>
       </c>
       <c r="B179" t="s">
         <v>1665</v>
       </c>
       <c r="C179" t="s">
         <v>1666</v>
       </c>
       <c r="D179" t="s">
         <v>1667</v>
       </c>
       <c r="E179" t="s">
         <v>1668</v>
       </c>
       <c r="F179" t="s">
         <v>1669</v>
       </c>
       <c r="G179" t="s">
         <v>1670</v>
       </c>
       <c r="H179" t="s">
         <v>1671</v>
       </c>
       <c r="I179" t="s">
         <v>1672</v>
       </c>
       <c r="J179" t="s">
-        <v>24</v>
+        <v>545</v>
       </c>
       <c r="K179" t="s">
-        <v>25</v>
+        <v>672</v>
       </c>
       <c r="L179" t="s">
-        <v>26</v>
+        <v>547</v>
       </c>
       <c r="M179" t="s">
-        <v>27</v>
+        <v>673</v>
       </c>
       <c r="N179" t="s">
         <v>28</v>
       </c>
       <c r="O179" t="s">
         <v>1673</v>
       </c>
     </row>
     <row r="180" spans="1:15">
       <c r="A180">
-        <v>5475</v>
+        <v>5354</v>
       </c>
       <c r="B180" t="s">
         <v>1674</v>
       </c>
       <c r="C180" t="s">
         <v>1675</v>
       </c>
       <c r="D180" t="s">
         <v>1676</v>
       </c>
       <c r="E180" t="s">
         <v>1677</v>
       </c>
       <c r="F180" t="s">
         <v>1678</v>
       </c>
       <c r="G180" t="s">
         <v>1679</v>
       </c>
       <c r="H180" t="s">
         <v>1680</v>
       </c>
       <c r="I180" t="s">
         <v>1681</v>
       </c>
       <c r="J180" t="s">
         <v>24</v>
       </c>
       <c r="K180" t="s">
         <v>112</v>
       </c>
       <c r="L180" t="s">
         <v>26</v>
       </c>
       <c r="M180" t="s">
         <v>113</v>
       </c>
       <c r="N180" t="s">
         <v>28</v>
       </c>
       <c r="O180" t="s">
         <v>1682</v>
       </c>
     </row>
     <row r="181" spans="1:15">
       <c r="A181">
-        <v>5476</v>
+        <v>5359</v>
       </c>
       <c r="B181" t="s">
         <v>1683</v>
       </c>
       <c r="C181" t="s">
         <v>1684</v>
       </c>
       <c r="D181" t="s">
         <v>1685</v>
       </c>
       <c r="E181" t="s">
         <v>1686</v>
       </c>
       <c r="F181" t="s">
         <v>1687</v>
       </c>
       <c r="G181" t="s">
         <v>1688</v>
       </c>
       <c r="H181" t="s">
         <v>1689</v>
       </c>
       <c r="I181" t="s">
         <v>1690</v>
       </c>
       <c r="J181" t="s">
+        <v>24</v>
+      </c>
+      <c r="K181" t="s">
+        <v>25</v>
+      </c>
+      <c r="L181" t="s">
+        <v>26</v>
+      </c>
+      <c r="M181" t="s">
+        <v>27</v>
+      </c>
+      <c r="N181" t="s">
+        <v>28</v>
+      </c>
+      <c r="O181" t="s">
         <v>1691</v>
-      </c>
-[...13 lines deleted...]
-        <v>1693</v>
       </c>
     </row>
     <row r="182" spans="1:15">
       <c r="A182">
-        <v>5478</v>
+        <v>5364</v>
       </c>
       <c r="B182" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C182" t="s">
+        <v>1693</v>
+      </c>
+      <c r="D182" t="s">
         <v>1694</v>
       </c>
-      <c r="C182" t="s">
+      <c r="E182" t="s">
         <v>1695</v>
       </c>
-      <c r="D182" t="s">
+      <c r="F182" t="s">
         <v>1696</v>
       </c>
-      <c r="E182" t="s">
+      <c r="G182" t="s">
         <v>1697</v>
       </c>
-      <c r="F182" t="s">
+      <c r="H182" t="s">
         <v>1698</v>
       </c>
-      <c r="G182" t="s">
+      <c r="I182" t="s">
         <v>1699</v>
       </c>
-      <c r="H182" t="s">
+      <c r="J182" t="s">
+        <v>24</v>
+      </c>
+      <c r="K182" t="s">
+        <v>47</v>
+      </c>
+      <c r="L182" t="s">
+        <v>26</v>
+      </c>
+      <c r="M182" t="s">
+        <v>48</v>
+      </c>
+      <c r="N182" t="s">
+        <v>28</v>
+      </c>
+      <c r="O182" t="s">
         <v>1700</v>
-      </c>
-[...19 lines deleted...]
-        <v>1702</v>
       </c>
     </row>
     <row r="183" spans="1:15">
       <c r="A183">
-        <v>5493</v>
+        <v>5365</v>
       </c>
       <c r="B183" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C183" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D183" t="s">
         <v>1703</v>
       </c>
-      <c r="C183" t="s">
+      <c r="E183" t="s">
         <v>1704</v>
       </c>
-      <c r="D183" t="s">
+      <c r="F183" t="s">
         <v>1705</v>
       </c>
-      <c r="E183" t="s">
+      <c r="G183" t="s">
         <v>1706</v>
       </c>
-      <c r="F183" t="s">
+      <c r="H183" t="s">
         <v>1707</v>
       </c>
-      <c r="G183" t="s">
+      <c r="I183" t="s">
         <v>1708</v>
       </c>
-      <c r="H183" t="s">
+      <c r="J183" t="s">
+        <v>24</v>
+      </c>
+      <c r="K183" t="s">
+        <v>25</v>
+      </c>
+      <c r="L183" t="s">
+        <v>26</v>
+      </c>
+      <c r="M183" t="s">
+        <v>27</v>
+      </c>
+      <c r="N183" t="s">
+        <v>28</v>
+      </c>
+      <c r="O183" t="s">
         <v>1709</v>
-      </c>
-[...19 lines deleted...]
-        <v>1711</v>
       </c>
     </row>
     <row r="184" spans="1:15">
       <c r="A184">
-        <v>5496</v>
+        <v>5367</v>
       </c>
       <c r="B184" t="s">
+        <v>1710</v>
+      </c>
+      <c r="C184" t="s">
+        <v>1711</v>
+      </c>
+      <c r="D184" t="s">
         <v>1712</v>
       </c>
-      <c r="C184" t="s">
+      <c r="E184" t="s">
         <v>1713</v>
       </c>
-      <c r="D184" t="s">
+      <c r="F184" t="s">
         <v>1714</v>
       </c>
-      <c r="E184" t="s">
+      <c r="G184" t="s">
         <v>1715</v>
       </c>
-      <c r="F184" t="s">
+      <c r="H184" t="s">
         <v>1716</v>
       </c>
-      <c r="G184" t="s">
+      <c r="I184" t="s">
         <v>1717</v>
       </c>
-      <c r="H184" t="s">
+      <c r="J184" t="s">
+        <v>24</v>
+      </c>
+      <c r="K184" t="s">
+        <v>25</v>
+      </c>
+      <c r="L184" t="s">
+        <v>26</v>
+      </c>
+      <c r="M184" t="s">
+        <v>27</v>
+      </c>
+      <c r="N184" t="s">
+        <v>28</v>
+      </c>
+      <c r="O184" t="s">
         <v>1718</v>
-      </c>
-[...19 lines deleted...]
-        <v>1720</v>
       </c>
     </row>
     <row r="185" spans="1:15">
       <c r="A185">
-        <v>5502</v>
+        <v>5368</v>
       </c>
       <c r="B185" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C185" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D185" t="s">
         <v>1721</v>
       </c>
-      <c r="C185" t="s">
+      <c r="E185" t="s">
         <v>1722</v>
       </c>
-      <c r="D185" t="s">
+      <c r="F185" t="s">
         <v>1723</v>
       </c>
-      <c r="E185" t="s">
+      <c r="G185" t="s">
         <v>1724</v>
       </c>
-      <c r="F185" t="s">
+      <c r="H185" t="s">
         <v>1725</v>
       </c>
-      <c r="G185" t="s">
+      <c r="I185" t="s">
         <v>1726</v>
-      </c>
-[...4 lines deleted...]
-        <v>1728</v>
       </c>
       <c r="J185" t="s">
         <v>24</v>
       </c>
       <c r="K185" t="s">
         <v>25</v>
       </c>
       <c r="L185" t="s">
         <v>26</v>
       </c>
       <c r="M185" t="s">
         <v>27</v>
       </c>
       <c r="N185" t="s">
         <v>28</v>
       </c>
       <c r="O185" t="s">
-        <v>1729</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="186" spans="1:15">
       <c r="A186">
-        <v>5503</v>
+        <v>5371</v>
       </c>
       <c r="B186" t="s">
+        <v>1728</v>
+      </c>
+      <c r="C186" t="s">
+        <v>1729</v>
+      </c>
+      <c r="D186" t="s">
         <v>1730</v>
       </c>
-      <c r="C186" t="s">
+      <c r="E186" t="s">
         <v>1731</v>
       </c>
-      <c r="D186" t="s">
+      <c r="F186" t="s">
         <v>1732</v>
       </c>
-      <c r="E186" t="s">
+      <c r="G186" t="s">
         <v>1733</v>
       </c>
-      <c r="F186" t="s">
+      <c r="H186" t="s">
         <v>1734</v>
       </c>
-      <c r="G186" t="s">
+      <c r="I186" t="s">
         <v>1735</v>
       </c>
-      <c r="H186" t="s">
+      <c r="J186" t="s">
+        <v>24</v>
+      </c>
+      <c r="K186" t="s">
         <v>1736</v>
       </c>
-      <c r="I186" t="s">
+      <c r="L186" t="s">
+        <v>26</v>
+      </c>
+      <c r="M186" t="s">
         <v>1737</v>
-      </c>
-[...10 lines deleted...]
-        <v>48</v>
       </c>
       <c r="N186" t="s">
         <v>28</v>
       </c>
       <c r="O186" t="s">
         <v>1738</v>
       </c>
     </row>
     <row r="187" spans="1:15">
       <c r="A187">
-        <v>5507</v>
+        <v>5372</v>
       </c>
       <c r="B187" t="s">
         <v>1739</v>
       </c>
       <c r="C187" t="s">
         <v>1740</v>
       </c>
       <c r="D187" t="s">
         <v>1741</v>
       </c>
       <c r="E187" t="s">
         <v>1742</v>
       </c>
       <c r="F187" t="s">
         <v>1743</v>
       </c>
       <c r="G187" t="s">
         <v>1744</v>
       </c>
       <c r="H187" t="s">
         <v>1745</v>
       </c>
       <c r="I187" t="s">
         <v>1746</v>
       </c>
       <c r="J187" t="s">
         <v>24</v>
       </c>
       <c r="K187" t="s">
         <v>25</v>
       </c>
       <c r="L187" t="s">
         <v>26</v>
       </c>
       <c r="M187" t="s">
         <v>27</v>
       </c>
       <c r="N187" t="s">
         <v>28</v>
       </c>
       <c r="O187" t="s">
         <v>1747</v>
       </c>
     </row>
     <row r="188" spans="1:15">
       <c r="A188">
-        <v>5509</v>
+        <v>5375</v>
       </c>
       <c r="B188" t="s">
         <v>1748</v>
       </c>
       <c r="C188" t="s">
         <v>1749</v>
       </c>
       <c r="D188" t="s">
         <v>1750</v>
       </c>
       <c r="E188" t="s">
         <v>1751</v>
       </c>
       <c r="F188" t="s">
         <v>1752</v>
       </c>
       <c r="G188" t="s">
         <v>1753</v>
       </c>
       <c r="H188" t="s">
         <v>1754</v>
       </c>
       <c r="I188" t="s">
         <v>1755</v>
       </c>
       <c r="J188" t="s">
-        <v>516</v>
+        <v>545</v>
       </c>
       <c r="K188" t="s">
-        <v>1050</v>
+        <v>661</v>
       </c>
       <c r="L188" t="s">
-        <v>518</v>
+        <v>547</v>
       </c>
       <c r="M188" t="s">
-        <v>1051</v>
+        <v>662</v>
       </c>
       <c r="N188" t="s">
         <v>28</v>
       </c>
       <c r="O188" t="s">
         <v>1756</v>
       </c>
     </row>
     <row r="189" spans="1:15">
       <c r="A189">
-        <v>5512</v>
+        <v>5377</v>
       </c>
       <c r="B189" t="s">
         <v>1757</v>
       </c>
       <c r="C189" t="s">
         <v>1758</v>
       </c>
       <c r="D189" t="s">
         <v>1759</v>
       </c>
       <c r="E189" t="s">
         <v>1760</v>
       </c>
       <c r="F189" t="s">
         <v>1761</v>
       </c>
       <c r="G189" t="s">
         <v>1762</v>
       </c>
       <c r="H189" t="s">
         <v>1763</v>
       </c>
       <c r="I189" t="s">
         <v>1764</v>
       </c>
       <c r="J189" t="s">
         <v>24</v>
       </c>
       <c r="K189" t="s">
-        <v>112</v>
+        <v>25</v>
       </c>
       <c r="L189" t="s">
         <v>26</v>
       </c>
       <c r="M189" t="s">
-        <v>113</v>
+        <v>27</v>
       </c>
       <c r="N189" t="s">
         <v>28</v>
       </c>
       <c r="O189" t="s">
         <v>1765</v>
       </c>
     </row>
     <row r="190" spans="1:15">
       <c r="A190">
-        <v>5514</v>
+        <v>5378</v>
       </c>
       <c r="B190" t="s">
         <v>1766</v>
       </c>
       <c r="C190" t="s">
         <v>1767</v>
       </c>
       <c r="D190" t="s">
         <v>1768</v>
       </c>
       <c r="E190" t="s">
         <v>1769</v>
       </c>
       <c r="F190" t="s">
         <v>1770</v>
       </c>
       <c r="G190" t="s">
         <v>1771</v>
       </c>
       <c r="H190" t="s">
         <v>1772</v>
       </c>
       <c r="I190" t="s">
         <v>1773</v>
       </c>
       <c r="J190" t="s">
         <v>24</v>
       </c>
       <c r="K190" t="s">
-        <v>802</v>
+        <v>25</v>
       </c>
       <c r="L190" t="s">
         <v>26</v>
       </c>
       <c r="M190" t="s">
-        <v>803</v>
+        <v>27</v>
       </c>
       <c r="N190" t="s">
         <v>28</v>
       </c>
       <c r="O190" t="s">
         <v>1774</v>
       </c>
     </row>
     <row r="191" spans="1:15">
       <c r="A191">
-        <v>5516</v>
+        <v>5382</v>
       </c>
       <c r="B191" t="s">
         <v>1775</v>
       </c>
       <c r="C191" t="s">
         <v>1776</v>
       </c>
       <c r="D191" t="s">
         <v>1777</v>
       </c>
       <c r="E191" t="s">
         <v>1778</v>
       </c>
       <c r="F191" t="s">
         <v>1779</v>
       </c>
       <c r="G191" t="s">
         <v>1780</v>
       </c>
       <c r="H191" t="s">
         <v>1781</v>
       </c>
       <c r="I191" t="s">
         <v>1782</v>
       </c>
       <c r="J191" t="s">
         <v>24</v>
       </c>
       <c r="K191" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="L191" t="s">
         <v>26</v>
       </c>
       <c r="M191" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="N191" t="s">
         <v>28</v>
       </c>
       <c r="O191" t="s">
         <v>1783</v>
       </c>
     </row>
     <row r="192" spans="1:15">
       <c r="A192">
-        <v>5517</v>
+        <v>5435</v>
       </c>
       <c r="B192" t="s">
         <v>1784</v>
       </c>
       <c r="C192" t="s">
         <v>1785</v>
       </c>
       <c r="D192" t="s">
         <v>1786</v>
       </c>
       <c r="E192" t="s">
         <v>1787</v>
       </c>
       <c r="F192" t="s">
         <v>1788</v>
       </c>
       <c r="G192" t="s">
         <v>1789</v>
       </c>
       <c r="H192" t="s">
         <v>1790</v>
       </c>
       <c r="I192" t="s">
         <v>1791</v>
       </c>
       <c r="J192" t="s">
         <v>24</v>
       </c>
       <c r="K192" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="L192" t="s">
         <v>26</v>
       </c>
       <c r="M192" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="N192" t="s">
         <v>28</v>
       </c>
       <c r="O192" t="s">
         <v>1792</v>
       </c>
     </row>
     <row r="193" spans="1:15">
       <c r="A193">
-        <v>5518</v>
+        <v>5437</v>
       </c>
       <c r="B193" t="s">
         <v>1793</v>
       </c>
       <c r="C193" t="s">
         <v>1794</v>
       </c>
       <c r="D193" t="s">
         <v>1795</v>
       </c>
       <c r="E193" t="s">
         <v>1796</v>
       </c>
       <c r="F193" t="s">
         <v>1797</v>
       </c>
       <c r="G193" t="s">
         <v>1798</v>
       </c>
       <c r="H193" t="s">
         <v>1799</v>
       </c>
       <c r="I193" t="s">
         <v>1800</v>
       </c>
       <c r="J193" t="s">
         <v>24</v>
       </c>
       <c r="K193" t="s">
         <v>25</v>
       </c>
       <c r="L193" t="s">
         <v>26</v>
       </c>
       <c r="M193" t="s">
         <v>27</v>
       </c>
       <c r="N193" t="s">
         <v>28</v>
       </c>
       <c r="O193" t="s">
         <v>1801</v>
       </c>
     </row>
     <row r="194" spans="1:15">
       <c r="A194">
-        <v>5545</v>
+        <v>5439</v>
       </c>
       <c r="B194" t="s">
         <v>1802</v>
       </c>
       <c r="C194" t="s">
         <v>1803</v>
       </c>
       <c r="D194" t="s">
         <v>1804</v>
       </c>
       <c r="E194" t="s">
         <v>1805</v>
       </c>
       <c r="F194" t="s">
         <v>1806</v>
       </c>
       <c r="G194" t="s">
         <v>1807</v>
       </c>
       <c r="H194" t="s">
         <v>1808</v>
       </c>
       <c r="I194" t="s">
         <v>1809</v>
       </c>
       <c r="J194" t="s">
         <v>24</v>
       </c>
       <c r="K194" t="s">
-        <v>112</v>
+        <v>25</v>
       </c>
       <c r="L194" t="s">
         <v>26</v>
       </c>
       <c r="M194" t="s">
-        <v>113</v>
+        <v>27</v>
       </c>
       <c r="N194" t="s">
         <v>28</v>
       </c>
       <c r="O194" t="s">
         <v>1810</v>
       </c>
     </row>
     <row r="195" spans="1:15">
       <c r="A195">
-        <v>5657</v>
+        <v>5456</v>
       </c>
       <c r="B195" t="s">
         <v>1811</v>
       </c>
       <c r="C195" t="s">
         <v>1812</v>
       </c>
       <c r="D195" t="s">
         <v>1813</v>
       </c>
       <c r="E195" t="s">
         <v>1814</v>
       </c>
       <c r="F195" t="s">
         <v>1815</v>
       </c>
       <c r="G195" t="s">
         <v>1816</v>
       </c>
       <c r="H195" t="s">
         <v>1817</v>
       </c>
       <c r="I195" t="s">
         <v>1818</v>
       </c>
       <c r="J195" t="s">
-        <v>24</v>
+        <v>545</v>
       </c>
       <c r="K195" t="s">
-        <v>25</v>
+        <v>1186</v>
       </c>
       <c r="L195" t="s">
-        <v>26</v>
+        <v>547</v>
       </c>
       <c r="M195" t="s">
-        <v>27</v>
+        <v>1188</v>
       </c>
       <c r="N195" t="s">
         <v>28</v>
       </c>
       <c r="O195" t="s">
         <v>1819</v>
       </c>
     </row>
     <row r="196" spans="1:15">
       <c r="A196">
-        <v>5733</v>
+        <v>5474</v>
       </c>
       <c r="B196" t="s">
         <v>1820</v>
       </c>
       <c r="C196" t="s">
         <v>1821</v>
       </c>
       <c r="D196" t="s">
         <v>1822</v>
       </c>
       <c r="E196" t="s">
         <v>1823</v>
       </c>
       <c r="F196" t="s">
         <v>1824</v>
       </c>
       <c r="G196" t="s">
         <v>1825</v>
       </c>
       <c r="H196" t="s">
         <v>1826</v>
       </c>
       <c r="I196" t="s">
         <v>1827</v>
       </c>
       <c r="J196" t="s">
         <v>24</v>
       </c>
       <c r="K196" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L196" t="s">
         <v>26</v>
       </c>
       <c r="M196" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N196" t="s">
         <v>28</v>
       </c>
       <c r="O196" t="s">
         <v>1828</v>
       </c>
     </row>
     <row r="197" spans="1:15">
       <c r="A197">
-        <v>5787</v>
+        <v>5475</v>
       </c>
       <c r="B197" t="s">
         <v>1829</v>
       </c>
       <c r="C197" t="s">
         <v>1830</v>
       </c>
       <c r="D197" t="s">
         <v>1831</v>
       </c>
       <c r="E197" t="s">
         <v>1832</v>
       </c>
       <c r="F197" t="s">
         <v>1833</v>
       </c>
       <c r="G197" t="s">
         <v>1834</v>
       </c>
       <c r="H197" t="s">
         <v>1835</v>
       </c>
       <c r="I197" t="s">
         <v>1836</v>
       </c>
       <c r="J197" t="s">
         <v>24</v>
       </c>
       <c r="K197" t="s">
         <v>112</v>
       </c>
       <c r="L197" t="s">
         <v>26</v>
       </c>
       <c r="M197" t="s">
         <v>113</v>
       </c>
       <c r="N197" t="s">
         <v>28</v>
       </c>
       <c r="O197" t="s">
         <v>1837</v>
       </c>
     </row>
     <row r="198" spans="1:15">
       <c r="A198">
-        <v>5792</v>
+        <v>5476</v>
       </c>
       <c r="B198" t="s">
         <v>1838</v>
       </c>
       <c r="C198" t="s">
         <v>1839</v>
       </c>
       <c r="D198" t="s">
         <v>1840</v>
       </c>
       <c r="E198" t="s">
         <v>1841</v>
       </c>
       <c r="F198" t="s">
         <v>1842</v>
       </c>
       <c r="G198" t="s">
         <v>1843</v>
       </c>
       <c r="H198" t="s">
         <v>1844</v>
       </c>
       <c r="I198" t="s">
         <v>1845</v>
       </c>
       <c r="J198" t="s">
-        <v>516</v>
+        <v>1846</v>
       </c>
       <c r="K198" t="s">
-        <v>551</v>
+        <v>916</v>
       </c>
       <c r="L198" t="s">
-        <v>518</v>
+        <v>1847</v>
       </c>
       <c r="M198" t="s">
-        <v>552</v>
+        <v>917</v>
       </c>
       <c r="N198" t="s">
         <v>28</v>
       </c>
       <c r="O198" t="s">
-        <v>1846</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="199" spans="1:15">
       <c r="A199">
-        <v>5794</v>
+        <v>5478</v>
       </c>
       <c r="B199" t="s">
-        <v>1847</v>
+        <v>1849</v>
       </c>
       <c r="C199" t="s">
-        <v>1848</v>
+        <v>1850</v>
       </c>
       <c r="D199" t="s">
-        <v>1849</v>
+        <v>1851</v>
       </c>
       <c r="E199" t="s">
-        <v>1850</v>
+        <v>1852</v>
       </c>
       <c r="F199" t="s">
-        <v>1851</v>
+        <v>1853</v>
       </c>
       <c r="G199" t="s">
-        <v>1852</v>
+        <v>1854</v>
       </c>
       <c r="H199" t="s">
-        <v>1853</v>
+        <v>1855</v>
       </c>
       <c r="I199" t="s">
-        <v>1854</v>
+        <v>1856</v>
       </c>
       <c r="J199" t="s">
         <v>24</v>
       </c>
       <c r="K199" t="s">
-        <v>112</v>
+        <v>25</v>
       </c>
       <c r="L199" t="s">
         <v>26</v>
       </c>
       <c r="M199" t="s">
-        <v>113</v>
+        <v>27</v>
       </c>
       <c r="N199" t="s">
         <v>28</v>
       </c>
       <c r="O199" t="s">
-        <v>1855</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="200" spans="1:15">
       <c r="A200">
-        <v>5796</v>
+        <v>5493</v>
       </c>
       <c r="B200" t="s">
-        <v>1856</v>
+        <v>1858</v>
       </c>
       <c r="C200" t="s">
-        <v>1857</v>
+        <v>1859</v>
       </c>
       <c r="D200" t="s">
-        <v>1858</v>
+        <v>1860</v>
       </c>
       <c r="E200" t="s">
-        <v>1859</v>
+        <v>1861</v>
       </c>
       <c r="F200" t="s">
-        <v>1860</v>
+        <v>1862</v>
       </c>
       <c r="G200" t="s">
-        <v>1861</v>
+        <v>1863</v>
       </c>
       <c r="H200" t="s">
-        <v>1862</v>
+        <v>1864</v>
       </c>
       <c r="I200" t="s">
-        <v>1863</v>
+        <v>1865</v>
       </c>
       <c r="J200" t="s">
         <v>24</v>
       </c>
       <c r="K200" t="s">
         <v>112</v>
       </c>
       <c r="L200" t="s">
         <v>26</v>
       </c>
       <c r="M200" t="s">
         <v>113</v>
       </c>
       <c r="N200" t="s">
         <v>28</v>
       </c>
       <c r="O200" t="s">
-        <v>1864</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="201" spans="1:15">
       <c r="A201">
-        <v>5798</v>
+        <v>5496</v>
       </c>
       <c r="B201" t="s">
-        <v>1865</v>
+        <v>1867</v>
       </c>
       <c r="C201" t="s">
-        <v>1866</v>
+        <v>1868</v>
       </c>
       <c r="D201" t="s">
-        <v>1867</v>
+        <v>1869</v>
       </c>
       <c r="E201" t="s">
-        <v>1868</v>
+        <v>1870</v>
       </c>
       <c r="F201" t="s">
-        <v>1869</v>
+        <v>1871</v>
       </c>
       <c r="G201" t="s">
-        <v>1870</v>
+        <v>1872</v>
       </c>
       <c r="H201" t="s">
-        <v>1871</v>
+        <v>1873</v>
       </c>
       <c r="I201" t="s">
-        <v>1872</v>
+        <v>1874</v>
       </c>
       <c r="J201" t="s">
         <v>24</v>
       </c>
       <c r="K201" t="s">
-        <v>112</v>
+        <v>661</v>
       </c>
       <c r="L201" t="s">
         <v>26</v>
       </c>
       <c r="M201" t="s">
-        <v>113</v>
+        <v>662</v>
       </c>
       <c r="N201" t="s">
         <v>28</v>
       </c>
       <c r="O201" t="s">
-        <v>1873</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="202" spans="1:15">
       <c r="A202">
-        <v>5799</v>
+        <v>5502</v>
       </c>
       <c r="B202" t="s">
-        <v>1874</v>
+        <v>1876</v>
       </c>
       <c r="C202" t="s">
-        <v>1875</v>
+        <v>1877</v>
       </c>
       <c r="D202" t="s">
-        <v>1876</v>
+        <v>1878</v>
       </c>
       <c r="E202" t="s">
-        <v>1877</v>
+        <v>1879</v>
       </c>
       <c r="F202" t="s">
-        <v>1878</v>
+        <v>1880</v>
       </c>
       <c r="G202" t="s">
-        <v>1879</v>
+        <v>1881</v>
       </c>
       <c r="H202" t="s">
-        <v>1880</v>
+        <v>1882</v>
       </c>
       <c r="I202" t="s">
-        <v>1881</v>
+        <v>1883</v>
       </c>
       <c r="J202" t="s">
-        <v>1254</v>
+        <v>24</v>
       </c>
       <c r="K202" t="s">
-        <v>636</v>
+        <v>25</v>
       </c>
       <c r="L202" t="s">
-        <v>1256</v>
+        <v>26</v>
       </c>
       <c r="M202" t="s">
-        <v>637</v>
+        <v>27</v>
       </c>
       <c r="N202" t="s">
         <v>28</v>
       </c>
       <c r="O202" t="s">
-        <v>1882</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="203" spans="1:15">
       <c r="A203">
-        <v>5803</v>
+        <v>5503</v>
       </c>
       <c r="B203" t="s">
-        <v>1883</v>
+        <v>1885</v>
       </c>
       <c r="C203" t="s">
-        <v>1884</v>
+        <v>1886</v>
       </c>
       <c r="D203" t="s">
-        <v>1885</v>
+        <v>1887</v>
       </c>
       <c r="E203" t="s">
-        <v>1886</v>
+        <v>1888</v>
       </c>
       <c r="F203" t="s">
-        <v>1887</v>
+        <v>1889</v>
       </c>
       <c r="G203" t="s">
-        <v>1888</v>
+        <v>1890</v>
       </c>
       <c r="H203" t="s">
-        <v>1889</v>
+        <v>1891</v>
       </c>
       <c r="I203" t="s">
-        <v>1890</v>
+        <v>1892</v>
       </c>
       <c r="J203" t="s">
         <v>24</v>
       </c>
       <c r="K203" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L203" t="s">
         <v>26</v>
       </c>
       <c r="M203" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N203" t="s">
         <v>28</v>
       </c>
       <c r="O203" t="s">
-        <v>1891</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="204" spans="1:15">
       <c r="A204">
-        <v>5805</v>
+        <v>5507</v>
       </c>
       <c r="B204" t="s">
-        <v>1892</v>
+        <v>1894</v>
       </c>
       <c r="C204" t="s">
-        <v>1893</v>
+        <v>1895</v>
       </c>
       <c r="D204" t="s">
-        <v>1894</v>
+        <v>1896</v>
       </c>
       <c r="E204" t="s">
-        <v>1895</v>
+        <v>1897</v>
       </c>
       <c r="F204" t="s">
-        <v>1896</v>
+        <v>1898</v>
       </c>
       <c r="G204" t="s">
-        <v>1897</v>
+        <v>1899</v>
       </c>
       <c r="H204" t="s">
-        <v>1898</v>
+        <v>1900</v>
       </c>
       <c r="I204" t="s">
-        <v>1899</v>
+        <v>1901</v>
       </c>
       <c r="J204" t="s">
         <v>24</v>
       </c>
       <c r="K204" t="s">
         <v>25</v>
       </c>
       <c r="L204" t="s">
         <v>26</v>
       </c>
       <c r="M204" t="s">
         <v>27</v>
       </c>
       <c r="N204" t="s">
         <v>28</v>
       </c>
       <c r="O204" t="s">
-        <v>1900</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="205" spans="1:15">
       <c r="A205">
-        <v>5808</v>
+        <v>5509</v>
       </c>
       <c r="B205" t="s">
-        <v>1901</v>
+        <v>1903</v>
       </c>
       <c r="C205" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="D205" t="s">
-        <v>1903</v>
+        <v>1905</v>
       </c>
       <c r="E205" t="s">
-        <v>1904</v>
+        <v>1906</v>
       </c>
       <c r="F205" t="s">
-        <v>1905</v>
+        <v>1907</v>
       </c>
       <c r="G205" t="s">
-        <v>1906</v>
+        <v>1908</v>
       </c>
       <c r="H205" t="s">
-        <v>1907</v>
+        <v>1909</v>
       </c>
       <c r="I205" t="s">
-        <v>1908</v>
+        <v>1910</v>
       </c>
       <c r="J205" t="s">
-        <v>24</v>
+        <v>545</v>
       </c>
       <c r="K205" t="s">
-        <v>25</v>
+        <v>916</v>
       </c>
       <c r="L205" t="s">
-        <v>26</v>
+        <v>547</v>
       </c>
       <c r="M205" t="s">
-        <v>27</v>
+        <v>917</v>
       </c>
       <c r="N205" t="s">
         <v>28</v>
       </c>
       <c r="O205" t="s">
-        <v>1909</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="206" spans="1:15">
       <c r="A206">
-        <v>5811</v>
+        <v>5512</v>
       </c>
       <c r="B206" t="s">
-        <v>1910</v>
+        <v>1912</v>
       </c>
       <c r="C206" t="s">
-        <v>1911</v>
+        <v>1913</v>
       </c>
       <c r="D206" t="s">
-        <v>1912</v>
+        <v>1914</v>
       </c>
       <c r="E206" t="s">
-        <v>1913</v>
+        <v>1915</v>
       </c>
       <c r="F206" t="s">
-        <v>1914</v>
+        <v>1916</v>
       </c>
       <c r="G206" t="s">
-        <v>1915</v>
+        <v>1917</v>
       </c>
       <c r="H206" t="s">
-        <v>1916</v>
+        <v>1918</v>
       </c>
       <c r="I206" t="s">
-        <v>1917</v>
+        <v>1919</v>
       </c>
       <c r="J206" t="s">
         <v>24</v>
       </c>
       <c r="K206" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="L206" t="s">
         <v>26</v>
       </c>
       <c r="M206" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="N206" t="s">
         <v>28</v>
       </c>
       <c r="O206" t="s">
-        <v>1918</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="207" spans="1:15">
       <c r="A207">
-        <v>5819</v>
+        <v>5514</v>
       </c>
       <c r="B207" t="s">
-        <v>1919</v>
+        <v>1921</v>
       </c>
       <c r="C207" t="s">
-        <v>1920</v>
+        <v>1922</v>
       </c>
       <c r="D207" t="s">
-        <v>1921</v>
+        <v>1923</v>
       </c>
       <c r="E207" t="s">
-        <v>1922</v>
+        <v>1924</v>
       </c>
       <c r="F207" t="s">
-        <v>1923</v>
+        <v>1925</v>
       </c>
       <c r="G207" t="s">
-        <v>1924</v>
+        <v>1926</v>
       </c>
       <c r="H207" t="s">
-        <v>1925</v>
+        <v>1927</v>
       </c>
       <c r="I207" t="s">
-        <v>1926</v>
+        <v>1928</v>
       </c>
       <c r="J207" t="s">
         <v>24</v>
       </c>
       <c r="K207" t="s">
-        <v>25</v>
+        <v>867</v>
       </c>
       <c r="L207" t="s">
         <v>26</v>
       </c>
       <c r="M207" t="s">
-        <v>27</v>
+        <v>868</v>
       </c>
       <c r="N207" t="s">
         <v>28</v>
       </c>
       <c r="O207" t="s">
-        <v>1927</v>
+        <v>1929</v>
       </c>
     </row>
     <row r="208" spans="1:15">
       <c r="A208">
-        <v>5830</v>
+        <v>5516</v>
       </c>
       <c r="B208" t="s">
-        <v>1928</v>
+        <v>1930</v>
       </c>
       <c r="C208" t="s">
-        <v>1929</v>
+        <v>1931</v>
       </c>
       <c r="D208" t="s">
-        <v>1930</v>
+        <v>1932</v>
       </c>
       <c r="E208" t="s">
-        <v>1931</v>
+        <v>1933</v>
       </c>
       <c r="F208" t="s">
-        <v>1932</v>
+        <v>1934</v>
       </c>
       <c r="G208" t="s">
-        <v>1933</v>
+        <v>1935</v>
       </c>
       <c r="H208" t="s">
-        <v>1934</v>
+        <v>1936</v>
       </c>
       <c r="I208" t="s">
-        <v>1935</v>
+        <v>1937</v>
       </c>
       <c r="J208" t="s">
         <v>24</v>
       </c>
       <c r="K208" t="s">
         <v>25</v>
       </c>
       <c r="L208" t="s">
         <v>26</v>
       </c>
       <c r="M208" t="s">
         <v>27</v>
       </c>
       <c r="N208" t="s">
         <v>28</v>
       </c>
       <c r="O208" t="s">
-        <v>1936</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="209" spans="1:15">
       <c r="A209">
-        <v>5866</v>
+        <v>5517</v>
       </c>
       <c r="B209" t="s">
-        <v>1937</v>
+        <v>1939</v>
       </c>
       <c r="C209" t="s">
-        <v>1938</v>
+        <v>1940</v>
       </c>
       <c r="D209" t="s">
-        <v>1939</v>
+        <v>1941</v>
       </c>
       <c r="E209" t="s">
-        <v>1940</v>
+        <v>1942</v>
       </c>
       <c r="F209" t="s">
-        <v>1941</v>
+        <v>1943</v>
       </c>
       <c r="G209" t="s">
-        <v>1942</v>
+        <v>1944</v>
       </c>
       <c r="H209" t="s">
-        <v>1943</v>
+        <v>1945</v>
       </c>
       <c r="I209" t="s">
-        <v>1944</v>
+        <v>1946</v>
       </c>
       <c r="J209" t="s">
         <v>24</v>
       </c>
       <c r="K209" t="s">
         <v>25</v>
       </c>
       <c r="L209" t="s">
         <v>26</v>
       </c>
       <c r="M209" t="s">
         <v>27</v>
       </c>
       <c r="N209" t="s">
         <v>28</v>
       </c>
       <c r="O209" t="s">
-        <v>1945</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="210" spans="1:15">
       <c r="A210">
-        <v>5887</v>
+        <v>5518</v>
       </c>
       <c r="B210" t="s">
-        <v>1946</v>
+        <v>1948</v>
       </c>
       <c r="C210" t="s">
-        <v>1947</v>
+        <v>1949</v>
       </c>
       <c r="D210" t="s">
-        <v>1948</v>
+        <v>1950</v>
       </c>
       <c r="E210" t="s">
-        <v>1949</v>
+        <v>1951</v>
       </c>
       <c r="F210" t="s">
-        <v>1950</v>
+        <v>1952</v>
       </c>
       <c r="G210" t="s">
-        <v>1951</v>
+        <v>1953</v>
       </c>
       <c r="H210" t="s">
-        <v>1952</v>
+        <v>1954</v>
       </c>
       <c r="I210" t="s">
-        <v>1953</v>
+        <v>1955</v>
       </c>
       <c r="J210" t="s">
         <v>24</v>
       </c>
       <c r="K210" t="s">
         <v>25</v>
       </c>
       <c r="L210" t="s">
         <v>26</v>
       </c>
       <c r="M210" t="s">
         <v>27</v>
       </c>
       <c r="N210" t="s">
         <v>28</v>
       </c>
       <c r="O210" t="s">
-        <v>1954</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="211" spans="1:15">
       <c r="A211">
-        <v>5907</v>
+        <v>5545</v>
       </c>
       <c r="B211" t="s">
-        <v>1955</v>
+        <v>1957</v>
       </c>
       <c r="C211" t="s">
-        <v>1956</v>
+        <v>1958</v>
       </c>
       <c r="D211" t="s">
-        <v>1957</v>
+        <v>1959</v>
       </c>
       <c r="E211" t="s">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="F211" t="s">
-        <v>1959</v>
+        <v>1961</v>
       </c>
       <c r="G211" t="s">
-        <v>1960</v>
+        <v>1962</v>
       </c>
       <c r="H211" t="s">
-        <v>1961</v>
+        <v>1963</v>
       </c>
       <c r="I211" t="s">
-        <v>1962</v>
+        <v>1964</v>
       </c>
       <c r="J211" t="s">
         <v>24</v>
       </c>
       <c r="K211" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="L211" t="s">
         <v>26</v>
       </c>
       <c r="M211" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="N211" t="s">
         <v>28</v>
       </c>
       <c r="O211" t="s">
-        <v>1963</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="212" spans="1:15">
       <c r="A212">
-        <v>5913</v>
+        <v>5657</v>
       </c>
       <c r="B212" t="s">
-        <v>1964</v>
+        <v>1966</v>
       </c>
       <c r="C212" t="s">
-        <v>1965</v>
+        <v>1967</v>
       </c>
       <c r="D212" t="s">
-        <v>1966</v>
+        <v>1968</v>
       </c>
       <c r="E212" t="s">
-        <v>1967</v>
+        <v>1969</v>
       </c>
       <c r="F212" t="s">
-        <v>1968</v>
+        <v>1970</v>
       </c>
       <c r="G212" t="s">
-        <v>1969</v>
+        <v>1971</v>
       </c>
       <c r="H212" t="s">
-        <v>1970</v>
+        <v>1972</v>
       </c>
       <c r="I212" t="s">
-        <v>1971</v>
+        <v>1973</v>
       </c>
       <c r="J212" t="s">
         <v>24</v>
       </c>
       <c r="K212" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L212" t="s">
         <v>26</v>
       </c>
       <c r="M212" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N212" t="s">
         <v>28</v>
       </c>
       <c r="O212" t="s">
-        <v>1972</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="213" spans="1:15">
       <c r="A213">
-        <v>5927</v>
+        <v>5733</v>
       </c>
       <c r="B213" t="s">
-        <v>1973</v>
+        <v>1975</v>
       </c>
       <c r="C213" t="s">
-        <v>1974</v>
+        <v>1976</v>
       </c>
       <c r="D213" t="s">
-        <v>1975</v>
+        <v>1977</v>
       </c>
       <c r="E213" t="s">
-        <v>1976</v>
+        <v>1978</v>
       </c>
       <c r="F213" t="s">
-        <v>1977</v>
+        <v>1979</v>
       </c>
       <c r="G213" t="s">
-        <v>1978</v>
+        <v>1980</v>
       </c>
       <c r="H213" t="s">
-        <v>1979</v>
+        <v>1981</v>
       </c>
       <c r="I213" t="s">
-        <v>1980</v>
+        <v>1982</v>
       </c>
       <c r="J213" t="s">
         <v>24</v>
       </c>
       <c r="K213" t="s">
-        <v>802</v>
+        <v>47</v>
       </c>
       <c r="L213" t="s">
         <v>26</v>
       </c>
       <c r="M213" t="s">
-        <v>803</v>
+        <v>48</v>
       </c>
       <c r="N213" t="s">
         <v>28</v>
       </c>
       <c r="O213" t="s">
-        <v>1981</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="214" spans="1:15">
       <c r="A214">
-        <v>5928</v>
+        <v>5787</v>
       </c>
       <c r="B214" t="s">
-        <v>1982</v>
+        <v>1984</v>
       </c>
       <c r="C214" t="s">
-        <v>1983</v>
+        <v>1985</v>
       </c>
       <c r="D214" t="s">
-        <v>1984</v>
+        <v>1986</v>
       </c>
       <c r="E214" t="s">
-        <v>1985</v>
+        <v>1987</v>
       </c>
       <c r="F214" t="s">
-        <v>1986</v>
+        <v>1988</v>
       </c>
       <c r="G214" t="s">
-        <v>1987</v>
+        <v>1989</v>
       </c>
       <c r="H214" t="s">
-        <v>1988</v>
+        <v>1990</v>
       </c>
       <c r="I214" t="s">
-        <v>1989</v>
+        <v>1991</v>
       </c>
       <c r="J214" t="s">
-        <v>1990</v>
+        <v>24</v>
       </c>
       <c r="K214" t="s">
-        <v>1991</v>
+        <v>112</v>
       </c>
       <c r="L214" t="s">
+        <v>26</v>
+      </c>
+      <c r="M214" t="s">
+        <v>113</v>
+      </c>
+      <c r="N214" t="s">
+        <v>28</v>
+      </c>
+      <c r="O214" t="s">
         <v>1992</v>
-      </c>
-[...7 lines deleted...]
-        <v>1994</v>
       </c>
     </row>
     <row r="215" spans="1:15">
       <c r="A215">
-        <v>5931</v>
+        <v>5792</v>
       </c>
       <c r="B215" t="s">
+        <v>1993</v>
+      </c>
+      <c r="C215" t="s">
+        <v>1994</v>
+      </c>
+      <c r="D215" t="s">
         <v>1995</v>
       </c>
-      <c r="C215" t="s">
+      <c r="E215" t="s">
         <v>1996</v>
       </c>
-      <c r="D215" t="s">
+      <c r="F215" t="s">
         <v>1997</v>
       </c>
-      <c r="E215" t="s">
+      <c r="G215" t="s">
         <v>1998</v>
       </c>
-      <c r="F215" t="s">
+      <c r="H215" t="s">
         <v>1999</v>
       </c>
-      <c r="G215" t="s">
+      <c r="I215" t="s">
         <v>2000</v>
       </c>
-      <c r="H215" t="s">
+      <c r="J215" t="s">
+        <v>545</v>
+      </c>
+      <c r="K215" t="s">
+        <v>469</v>
+      </c>
+      <c r="L215" t="s">
+        <v>547</v>
+      </c>
+      <c r="M215" t="s">
+        <v>470</v>
+      </c>
+      <c r="N215" t="s">
+        <v>28</v>
+      </c>
+      <c r="O215" t="s">
         <v>2001</v>
-      </c>
-[...19 lines deleted...]
-        <v>2003</v>
       </c>
     </row>
     <row r="216" spans="1:15">
       <c r="A216">
-        <v>5932</v>
+        <v>5794</v>
       </c>
       <c r="B216" t="s">
+        <v>2002</v>
+      </c>
+      <c r="C216" t="s">
+        <v>2003</v>
+      </c>
+      <c r="D216" t="s">
         <v>2004</v>
       </c>
-      <c r="C216" t="s">
+      <c r="E216" t="s">
         <v>2005</v>
       </c>
-      <c r="D216" t="s">
+      <c r="F216" t="s">
         <v>2006</v>
       </c>
-      <c r="E216" t="s">
+      <c r="G216" t="s">
         <v>2007</v>
       </c>
-      <c r="F216" t="s">
+      <c r="H216" t="s">
         <v>2008</v>
       </c>
-      <c r="G216" t="s">
+      <c r="I216" t="s">
         <v>2009</v>
-      </c>
-[...4 lines deleted...]
-        <v>2011</v>
       </c>
       <c r="J216" t="s">
         <v>24</v>
       </c>
       <c r="K216" t="s">
         <v>112</v>
       </c>
       <c r="L216" t="s">
         <v>26</v>
       </c>
       <c r="M216" t="s">
         <v>113</v>
       </c>
       <c r="N216" t="s">
         <v>28</v>
       </c>
       <c r="O216" t="s">
-        <v>2012</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="217" spans="1:15">
       <c r="A217">
-        <v>5934</v>
+        <v>5796</v>
       </c>
       <c r="B217" t="s">
+        <v>2011</v>
+      </c>
+      <c r="C217" t="s">
+        <v>2012</v>
+      </c>
+      <c r="D217" t="s">
         <v>2013</v>
       </c>
-      <c r="C217" t="s">
+      <c r="E217" t="s">
         <v>2014</v>
       </c>
-      <c r="D217" t="s">
+      <c r="F217" t="s">
         <v>2015</v>
       </c>
-      <c r="E217" t="s">
+      <c r="G217" t="s">
         <v>2016</v>
       </c>
-      <c r="F217" t="s">
+      <c r="H217" t="s">
         <v>2017</v>
       </c>
-      <c r="G217" t="s">
+      <c r="I217" t="s">
         <v>2018</v>
-      </c>
-[...4 lines deleted...]
-        <v>2020</v>
       </c>
       <c r="J217" t="s">
         <v>24</v>
       </c>
       <c r="K217" t="s">
         <v>112</v>
       </c>
       <c r="L217" t="s">
         <v>26</v>
       </c>
       <c r="M217" t="s">
         <v>113</v>
       </c>
       <c r="N217" t="s">
         <v>28</v>
       </c>
       <c r="O217" t="s">
-        <v>2021</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="218" spans="1:15">
       <c r="A218">
-        <v>5953</v>
+        <v>5798</v>
       </c>
       <c r="B218" t="s">
+        <v>2020</v>
+      </c>
+      <c r="C218" t="s">
+        <v>2021</v>
+      </c>
+      <c r="D218" t="s">
         <v>2022</v>
       </c>
-      <c r="C218" t="s">
+      <c r="E218" t="s">
         <v>2023</v>
       </c>
-      <c r="D218" t="s">
+      <c r="F218" t="s">
         <v>2024</v>
       </c>
-      <c r="E218" t="s">
+      <c r="G218" t="s">
         <v>2025</v>
       </c>
-      <c r="F218" t="s">
+      <c r="H218" t="s">
         <v>2026</v>
       </c>
-      <c r="G218" t="s">
+      <c r="I218" t="s">
         <v>2027</v>
       </c>
-      <c r="H218" t="s">
+      <c r="J218" t="s">
+        <v>24</v>
+      </c>
+      <c r="K218" t="s">
+        <v>112</v>
+      </c>
+      <c r="L218" t="s">
+        <v>26</v>
+      </c>
+      <c r="M218" t="s">
+        <v>113</v>
+      </c>
+      <c r="N218" t="s">
+        <v>28</v>
+      </c>
+      <c r="O218" t="s">
         <v>2028</v>
-      </c>
-[...19 lines deleted...]
-        <v>2030</v>
       </c>
     </row>
     <row r="219" spans="1:15">
       <c r="A219">
-        <v>5981</v>
+        <v>5799</v>
       </c>
       <c r="B219" t="s">
+        <v>2029</v>
+      </c>
+      <c r="C219" t="s">
+        <v>2030</v>
+      </c>
+      <c r="D219" t="s">
         <v>2031</v>
       </c>
-      <c r="C219" t="s">
+      <c r="E219" t="s">
         <v>2032</v>
       </c>
-      <c r="D219" t="s">
+      <c r="F219" t="s">
         <v>2033</v>
       </c>
-      <c r="E219" t="s">
+      <c r="G219" t="s">
         <v>2034</v>
       </c>
-      <c r="F219" t="s">
+      <c r="H219" t="s">
         <v>2035</v>
       </c>
-      <c r="G219" t="s">
+      <c r="I219" t="s">
         <v>2036</v>
       </c>
-      <c r="H219" t="s">
+      <c r="J219" t="s">
+        <v>1409</v>
+      </c>
+      <c r="K219" t="s">
+        <v>672</v>
+      </c>
+      <c r="L219" t="s">
+        <v>1411</v>
+      </c>
+      <c r="M219" t="s">
+        <v>673</v>
+      </c>
+      <c r="N219" t="s">
+        <v>28</v>
+      </c>
+      <c r="O219" t="s">
         <v>2037</v>
-      </c>
-[...19 lines deleted...]
-        <v>2041</v>
       </c>
     </row>
     <row r="220" spans="1:15">
       <c r="A220">
-        <v>5986</v>
+        <v>5803</v>
       </c>
       <c r="B220" t="s">
+        <v>2038</v>
+      </c>
+      <c r="C220" t="s">
+        <v>2039</v>
+      </c>
+      <c r="D220" t="s">
+        <v>2040</v>
+      </c>
+      <c r="E220" t="s">
+        <v>2041</v>
+      </c>
+      <c r="F220" t="s">
         <v>2042</v>
       </c>
-      <c r="C220" t="s">
+      <c r="G220" t="s">
         <v>2043</v>
       </c>
-      <c r="D220" t="s">
+      <c r="H220" t="s">
         <v>2044</v>
       </c>
-      <c r="E220" t="s">
+      <c r="I220" t="s">
         <v>2045</v>
       </c>
-      <c r="F220" t="s">
+      <c r="J220" t="s">
+        <v>24</v>
+      </c>
+      <c r="K220" t="s">
+        <v>25</v>
+      </c>
+      <c r="L220" t="s">
+        <v>26</v>
+      </c>
+      <c r="M220" t="s">
+        <v>27</v>
+      </c>
+      <c r="N220" t="s">
+        <v>28</v>
+      </c>
+      <c r="O220" t="s">
         <v>2046</v>
-      </c>
-[...25 lines deleted...]
-        <v>2050</v>
       </c>
     </row>
     <row r="221" spans="1:15">
       <c r="A221">
-        <v>5989</v>
+        <v>5805</v>
       </c>
       <c r="B221" t="s">
+        <v>2047</v>
+      </c>
+      <c r="C221" t="s">
+        <v>2048</v>
+      </c>
+      <c r="D221" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E221" t="s">
+        <v>2050</v>
+      </c>
+      <c r="F221" t="s">
         <v>2051</v>
       </c>
-      <c r="C221" t="s">
+      <c r="G221" t="s">
         <v>2052</v>
       </c>
-      <c r="D221" t="s">
+      <c r="H221" t="s">
         <v>2053</v>
       </c>
-      <c r="E221" t="s">
+      <c r="I221" t="s">
         <v>2054</v>
       </c>
-      <c r="F221" t="s">
+      <c r="J221" t="s">
+        <v>24</v>
+      </c>
+      <c r="K221" t="s">
+        <v>25</v>
+      </c>
+      <c r="L221" t="s">
+        <v>26</v>
+      </c>
+      <c r="M221" t="s">
+        <v>27</v>
+      </c>
+      <c r="N221" t="s">
+        <v>28</v>
+      </c>
+      <c r="O221" t="s">
         <v>2055</v>
-      </c>
-[...25 lines deleted...]
-        <v>2059</v>
       </c>
     </row>
     <row r="222" spans="1:15">
       <c r="A222">
-        <v>6021</v>
+        <v>5808</v>
       </c>
       <c r="B222" t="s">
+        <v>2056</v>
+      </c>
+      <c r="C222" t="s">
+        <v>2057</v>
+      </c>
+      <c r="D222" t="s">
+        <v>2058</v>
+      </c>
+      <c r="E222" t="s">
+        <v>2059</v>
+      </c>
+      <c r="F222" t="s">
         <v>2060</v>
       </c>
-      <c r="C222" t="s">
+      <c r="G222" t="s">
         <v>2061</v>
       </c>
-      <c r="D222" t="s">
+      <c r="H222" t="s">
         <v>2062</v>
       </c>
-      <c r="E222" t="s">
+      <c r="I222" t="s">
         <v>2063</v>
-      </c>
-[...10 lines deleted...]
-        <v>2067</v>
       </c>
       <c r="J222" t="s">
         <v>24</v>
       </c>
       <c r="K222" t="s">
         <v>25</v>
       </c>
       <c r="L222" t="s">
         <v>26</v>
       </c>
       <c r="M222" t="s">
         <v>27</v>
       </c>
       <c r="N222" t="s">
         <v>28</v>
       </c>
       <c r="O222" t="s">
-        <v>2068</v>
+        <v>2064</v>
       </c>
     </row>
     <row r="223" spans="1:15">
       <c r="A223">
-        <v>6082</v>
+        <v>5811</v>
       </c>
       <c r="B223" t="s">
+        <v>2065</v>
+      </c>
+      <c r="C223" t="s">
+        <v>2066</v>
+      </c>
+      <c r="D223" t="s">
+        <v>2067</v>
+      </c>
+      <c r="E223" t="s">
+        <v>2068</v>
+      </c>
+      <c r="F223" t="s">
         <v>2069</v>
       </c>
-      <c r="C223" t="s">
+      <c r="G223" t="s">
         <v>2070</v>
       </c>
-      <c r="D223" t="s">
+      <c r="H223" t="s">
         <v>2071</v>
       </c>
-      <c r="E223" t="s">
+      <c r="I223" t="s">
         <v>2072</v>
       </c>
-      <c r="F223" t="s">
+      <c r="J223" t="s">
+        <v>24</v>
+      </c>
+      <c r="K223" t="s">
+        <v>25</v>
+      </c>
+      <c r="L223" t="s">
+        <v>26</v>
+      </c>
+      <c r="M223" t="s">
+        <v>27</v>
+      </c>
+      <c r="N223" t="s">
+        <v>28</v>
+      </c>
+      <c r="O223" t="s">
         <v>2073</v>
-      </c>
-[...25 lines deleted...]
-        <v>2079</v>
       </c>
     </row>
     <row r="224" spans="1:15">
       <c r="A224">
-        <v>6112</v>
+        <v>5819</v>
       </c>
       <c r="B224" t="s">
+        <v>2074</v>
+      </c>
+      <c r="C224" t="s">
+        <v>2075</v>
+      </c>
+      <c r="D224" t="s">
+        <v>2076</v>
+      </c>
+      <c r="E224" t="s">
+        <v>2077</v>
+      </c>
+      <c r="F224" t="s">
+        <v>2078</v>
+      </c>
+      <c r="G224" t="s">
+        <v>2079</v>
+      </c>
+      <c r="H224" t="s">
         <v>2080</v>
       </c>
-      <c r="C224" t="s">
+      <c r="I224" t="s">
         <v>2081</v>
       </c>
-      <c r="D224" t="s">
+      <c r="J224" t="s">
+        <v>24</v>
+      </c>
+      <c r="K224" t="s">
+        <v>25</v>
+      </c>
+      <c r="L224" t="s">
+        <v>26</v>
+      </c>
+      <c r="M224" t="s">
+        <v>27</v>
+      </c>
+      <c r="N224" t="s">
+        <v>28</v>
+      </c>
+      <c r="O224" t="s">
         <v>2082</v>
-      </c>
-[...31 lines deleted...]
-        <v>2088</v>
       </c>
     </row>
     <row r="225" spans="1:15">
       <c r="A225">
-        <v>6180</v>
+        <v>5830</v>
       </c>
       <c r="B225" t="s">
+        <v>2083</v>
+      </c>
+      <c r="C225" t="s">
+        <v>2084</v>
+      </c>
+      <c r="D225" t="s">
+        <v>2085</v>
+      </c>
+      <c r="E225" t="s">
+        <v>2086</v>
+      </c>
+      <c r="F225" t="s">
+        <v>2087</v>
+      </c>
+      <c r="G225" t="s">
+        <v>2088</v>
+      </c>
+      <c r="H225" t="s">
         <v>2089</v>
       </c>
-      <c r="C225" t="s">
+      <c r="I225" t="s">
         <v>2090</v>
-      </c>
-[...16 lines deleted...]
-        <v>2096</v>
       </c>
       <c r="J225" t="s">
         <v>24</v>
       </c>
       <c r="K225" t="s">
         <v>25</v>
       </c>
       <c r="L225" t="s">
         <v>26</v>
       </c>
       <c r="M225" t="s">
         <v>27</v>
       </c>
       <c r="N225" t="s">
         <v>28</v>
       </c>
       <c r="O225" t="s">
-        <v>2097</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="226" spans="1:15">
       <c r="A226">
-        <v>6203</v>
+        <v>5866</v>
       </c>
       <c r="B226" t="s">
+        <v>2092</v>
+      </c>
+      <c r="C226" t="s">
+        <v>2093</v>
+      </c>
+      <c r="D226" t="s">
+        <v>2094</v>
+      </c>
+      <c r="E226" t="s">
+        <v>2095</v>
+      </c>
+      <c r="F226" t="s">
+        <v>2096</v>
+      </c>
+      <c r="G226" t="s">
+        <v>2097</v>
+      </c>
+      <c r="H226" t="s">
         <v>2098</v>
       </c>
-      <c r="C226" t="s">
+      <c r="I226" t="s">
         <v>2099</v>
       </c>
-      <c r="D226" t="s">
+      <c r="J226" t="s">
+        <v>24</v>
+      </c>
+      <c r="K226" t="s">
+        <v>25</v>
+      </c>
+      <c r="L226" t="s">
+        <v>26</v>
+      </c>
+      <c r="M226" t="s">
+        <v>27</v>
+      </c>
+      <c r="N226" t="s">
+        <v>28</v>
+      </c>
+      <c r="O226" t="s">
         <v>2100</v>
-      </c>
-[...31 lines deleted...]
-        <v>2106</v>
       </c>
     </row>
     <row r="227" spans="1:15">
       <c r="A227">
-        <v>6208</v>
+        <v>5887</v>
       </c>
       <c r="B227" t="s">
+        <v>2101</v>
+      </c>
+      <c r="C227" t="s">
+        <v>2102</v>
+      </c>
+      <c r="D227" t="s">
+        <v>2103</v>
+      </c>
+      <c r="E227" t="s">
+        <v>2104</v>
+      </c>
+      <c r="F227" t="s">
+        <v>2105</v>
+      </c>
+      <c r="G227" t="s">
+        <v>2106</v>
+      </c>
+      <c r="H227" t="s">
         <v>2107</v>
       </c>
-      <c r="C227" t="s">
+      <c r="I227" t="s">
         <v>2108</v>
       </c>
-      <c r="D227" t="s">
+      <c r="J227" t="s">
+        <v>24</v>
+      </c>
+      <c r="K227" t="s">
+        <v>25</v>
+      </c>
+      <c r="L227" t="s">
+        <v>26</v>
+      </c>
+      <c r="M227" t="s">
+        <v>27</v>
+      </c>
+      <c r="N227" t="s">
+        <v>28</v>
+      </c>
+      <c r="O227" t="s">
         <v>2109</v>
-      </c>
-[...31 lines deleted...]
-        <v>2115</v>
       </c>
     </row>
     <row r="228" spans="1:15">
       <c r="A228">
-        <v>6211</v>
+        <v>5907</v>
       </c>
       <c r="B228" t="s">
+        <v>2110</v>
+      </c>
+      <c r="C228" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D228" t="s">
+        <v>2112</v>
+      </c>
+      <c r="E228" t="s">
+        <v>2113</v>
+      </c>
+      <c r="F228" t="s">
+        <v>2114</v>
+      </c>
+      <c r="G228" t="s">
+        <v>2115</v>
+      </c>
+      <c r="H228" t="s">
         <v>2116</v>
       </c>
-      <c r="C228" t="s">
+      <c r="I228" t="s">
         <v>2117</v>
       </c>
-      <c r="D228" t="s">
+      <c r="J228" t="s">
+        <v>24</v>
+      </c>
+      <c r="K228" t="s">
+        <v>25</v>
+      </c>
+      <c r="L228" t="s">
+        <v>26</v>
+      </c>
+      <c r="M228" t="s">
+        <v>27</v>
+      </c>
+      <c r="N228" t="s">
+        <v>28</v>
+      </c>
+      <c r="O228" t="s">
         <v>2118</v>
-      </c>
-[...31 lines deleted...]
-        <v>2124</v>
       </c>
     </row>
     <row r="229" spans="1:15">
       <c r="A229">
-        <v>6254</v>
+        <v>5913</v>
       </c>
       <c r="B229" t="s">
+        <v>2119</v>
+      </c>
+      <c r="C229" t="s">
+        <v>2120</v>
+      </c>
+      <c r="D229" t="s">
+        <v>2121</v>
+      </c>
+      <c r="E229" t="s">
+        <v>2122</v>
+      </c>
+      <c r="F229" t="s">
+        <v>2123</v>
+      </c>
+      <c r="G229" t="s">
+        <v>2124</v>
+      </c>
+      <c r="H229" t="s">
         <v>2125</v>
       </c>
-      <c r="C229" t="s">
+      <c r="I229" t="s">
         <v>2126</v>
       </c>
-      <c r="D229" t="s">
+      <c r="J229" t="s">
+        <v>24</v>
+      </c>
+      <c r="K229" t="s">
+        <v>47</v>
+      </c>
+      <c r="L229" t="s">
+        <v>26</v>
+      </c>
+      <c r="M229" t="s">
+        <v>48</v>
+      </c>
+      <c r="N229" t="s">
+        <v>28</v>
+      </c>
+      <c r="O229" t="s">
         <v>2127</v>
-      </c>
-[...31 lines deleted...]
-        <v>2133</v>
       </c>
     </row>
     <row r="230" spans="1:15">
       <c r="A230">
-        <v>6255</v>
+        <v>5927</v>
       </c>
       <c r="B230" t="s">
+        <v>2128</v>
+      </c>
+      <c r="C230" t="s">
+        <v>2129</v>
+      </c>
+      <c r="D230" t="s">
+        <v>2130</v>
+      </c>
+      <c r="E230" t="s">
+        <v>2131</v>
+      </c>
+      <c r="F230" t="s">
+        <v>2132</v>
+      </c>
+      <c r="G230" t="s">
+        <v>2133</v>
+      </c>
+      <c r="H230" t="s">
         <v>2134</v>
       </c>
-      <c r="C230" t="s">
+      <c r="I230" t="s">
         <v>2135</v>
       </c>
-      <c r="D230" t="s">
+      <c r="J230" t="s">
+        <v>24</v>
+      </c>
+      <c r="K230" t="s">
+        <v>867</v>
+      </c>
+      <c r="L230" t="s">
+        <v>26</v>
+      </c>
+      <c r="M230" t="s">
+        <v>868</v>
+      </c>
+      <c r="N230" t="s">
+        <v>28</v>
+      </c>
+      <c r="O230" t="s">
         <v>2136</v>
-      </c>
-[...31 lines deleted...]
-        <v>2144</v>
       </c>
     </row>
     <row r="231" spans="1:15">
       <c r="A231">
-        <v>6258</v>
+        <v>5928</v>
       </c>
       <c r="B231" t="s">
+        <v>2137</v>
+      </c>
+      <c r="C231" t="s">
+        <v>2138</v>
+      </c>
+      <c r="D231" t="s">
+        <v>2139</v>
+      </c>
+      <c r="E231" t="s">
+        <v>2140</v>
+      </c>
+      <c r="F231" t="s">
+        <v>2141</v>
+      </c>
+      <c r="G231" t="s">
+        <v>2142</v>
+      </c>
+      <c r="H231" t="s">
+        <v>2143</v>
+      </c>
+      <c r="I231" t="s">
+        <v>2144</v>
+      </c>
+      <c r="J231" t="s">
         <v>2145</v>
       </c>
-      <c r="C231" t="s">
+      <c r="K231" t="s">
         <v>2146</v>
       </c>
-      <c r="D231" t="s">
+      <c r="L231" t="s">
         <v>2147</v>
       </c>
-      <c r="E231" t="s">
+      <c r="M231" t="s">
         <v>2148</v>
       </c>
-      <c r="F231" t="s">
+      <c r="N231" t="s">
+        <v>28</v>
+      </c>
+      <c r="O231" t="s">
         <v>2149</v>
-      </c>
-[...25 lines deleted...]
-        <v>2153</v>
       </c>
     </row>
     <row r="232" spans="1:15">
       <c r="A232">
-        <v>6259</v>
+        <v>5931</v>
       </c>
       <c r="B232" t="s">
+        <v>2150</v>
+      </c>
+      <c r="C232" t="s">
+        <v>2151</v>
+      </c>
+      <c r="D232" t="s">
+        <v>2152</v>
+      </c>
+      <c r="E232" t="s">
+        <v>2153</v>
+      </c>
+      <c r="F232" t="s">
         <v>2154</v>
       </c>
-      <c r="C232" t="s">
+      <c r="G232" t="s">
         <v>2155</v>
       </c>
-      <c r="D232" t="s">
+      <c r="H232" t="s">
         <v>2156</v>
       </c>
-      <c r="E232" t="s">
+      <c r="I232" t="s">
         <v>2157</v>
       </c>
-      <c r="F232" t="s">
+      <c r="J232" t="s">
+        <v>24</v>
+      </c>
+      <c r="K232" t="s">
+        <v>25</v>
+      </c>
+      <c r="L232" t="s">
+        <v>26</v>
+      </c>
+      <c r="M232" t="s">
+        <v>27</v>
+      </c>
+      <c r="N232" t="s">
+        <v>28</v>
+      </c>
+      <c r="O232" t="s">
         <v>2158</v>
-      </c>
-[...25 lines deleted...]
-        <v>2162</v>
       </c>
     </row>
     <row r="233" spans="1:15">
       <c r="A233">
-        <v>6261</v>
+        <v>5932</v>
       </c>
       <c r="B233" t="s">
+        <v>2159</v>
+      </c>
+      <c r="C233" t="s">
+        <v>2160</v>
+      </c>
+      <c r="D233" t="s">
+        <v>2161</v>
+      </c>
+      <c r="E233" t="s">
+        <v>2162</v>
+      </c>
+      <c r="F233" t="s">
         <v>2163</v>
       </c>
-      <c r="C233" t="s">
+      <c r="G233" t="s">
         <v>2164</v>
       </c>
-      <c r="D233" t="s">
+      <c r="H233" t="s">
         <v>2165</v>
       </c>
-      <c r="E233" t="s">
+      <c r="I233" t="s">
         <v>2166</v>
       </c>
-      <c r="F233" t="s">
+      <c r="J233" t="s">
+        <v>24</v>
+      </c>
+      <c r="K233" t="s">
+        <v>112</v>
+      </c>
+      <c r="L233" t="s">
+        <v>26</v>
+      </c>
+      <c r="M233" t="s">
+        <v>113</v>
+      </c>
+      <c r="N233" t="s">
+        <v>28</v>
+      </c>
+      <c r="O233" t="s">
         <v>2167</v>
-      </c>
-[...25 lines deleted...]
-        <v>2171</v>
       </c>
     </row>
     <row r="234" spans="1:15">
       <c r="A234">
-        <v>6263</v>
+        <v>5934</v>
       </c>
       <c r="B234" t="s">
+        <v>2168</v>
+      </c>
+      <c r="C234" t="s">
+        <v>2169</v>
+      </c>
+      <c r="D234" t="s">
+        <v>2170</v>
+      </c>
+      <c r="E234" t="s">
+        <v>2171</v>
+      </c>
+      <c r="F234" t="s">
         <v>2172</v>
       </c>
-      <c r="C234" t="s">
+      <c r="G234" t="s">
         <v>2173</v>
       </c>
-      <c r="D234" t="s">
+      <c r="H234" t="s">
         <v>2174</v>
       </c>
-      <c r="E234" t="s">
+      <c r="I234" t="s">
         <v>2175</v>
-      </c>
-[...10 lines deleted...]
-        <v>2179</v>
       </c>
       <c r="J234" t="s">
         <v>24</v>
       </c>
       <c r="K234" t="s">
         <v>112</v>
       </c>
       <c r="L234" t="s">
         <v>26</v>
       </c>
       <c r="M234" t="s">
         <v>113</v>
       </c>
       <c r="N234" t="s">
         <v>28</v>
       </c>
       <c r="O234" t="s">
-        <v>2180</v>
+        <v>2176</v>
       </c>
     </row>
     <row r="235" spans="1:15">
       <c r="A235">
-        <v>6272</v>
+        <v>5953</v>
       </c>
       <c r="B235" t="s">
+        <v>2177</v>
+      </c>
+      <c r="C235" t="s">
+        <v>2178</v>
+      </c>
+      <c r="D235" t="s">
+        <v>2179</v>
+      </c>
+      <c r="E235" t="s">
+        <v>2180</v>
+      </c>
+      <c r="F235" t="s">
         <v>2181</v>
       </c>
-      <c r="C235" t="s">
+      <c r="G235" t="s">
         <v>2182</v>
       </c>
-      <c r="D235" t="s">
+      <c r="H235" t="s">
         <v>2183</v>
       </c>
-      <c r="E235" t="s">
+      <c r="I235" t="s">
         <v>2184</v>
       </c>
-      <c r="F235" t="s">
+      <c r="J235" t="s">
+        <v>24</v>
+      </c>
+      <c r="K235" t="s">
+        <v>25</v>
+      </c>
+      <c r="L235" t="s">
+        <v>26</v>
+      </c>
+      <c r="M235" t="s">
+        <v>27</v>
+      </c>
+      <c r="N235" t="s">
+        <v>28</v>
+      </c>
+      <c r="O235" t="s">
         <v>2185</v>
-      </c>
-[...25 lines deleted...]
-        <v>2189</v>
       </c>
     </row>
     <row r="236" spans="1:15">
       <c r="A236">
-        <v>6274</v>
+        <v>5981</v>
       </c>
       <c r="B236" t="s">
+        <v>2186</v>
+      </c>
+      <c r="C236" t="s">
+        <v>2187</v>
+      </c>
+      <c r="D236" t="s">
+        <v>2188</v>
+      </c>
+      <c r="E236" t="s">
+        <v>2189</v>
+      </c>
+      <c r="F236" t="s">
         <v>2190</v>
       </c>
-      <c r="C236" t="s">
+      <c r="G236" t="s">
         <v>2191</v>
       </c>
-      <c r="D236" t="s">
+      <c r="H236" t="s">
         <v>2192</v>
       </c>
-      <c r="E236" t="s">
+      <c r="I236" t="s">
         <v>2193</v>
       </c>
-      <c r="F236" t="s">
+      <c r="J236" t="s">
+        <v>545</v>
+      </c>
+      <c r="K236" t="s">
         <v>2194</v>
       </c>
-      <c r="G236" t="s">
+      <c r="L236" t="s">
+        <v>547</v>
+      </c>
+      <c r="M236" t="s">
         <v>2195</v>
       </c>
-      <c r="H236" t="s">
+      <c r="N236" t="s">
+        <v>28</v>
+      </c>
+      <c r="O236" t="s">
         <v>2196</v>
-      </c>
-[...19 lines deleted...]
-        <v>2198</v>
       </c>
     </row>
     <row r="237" spans="1:15">
       <c r="A237">
-        <v>6275</v>
+        <v>5986</v>
       </c>
       <c r="B237" t="s">
+        <v>2197</v>
+      </c>
+      <c r="C237" t="s">
+        <v>2198</v>
+      </c>
+      <c r="D237" t="s">
         <v>2199</v>
       </c>
-      <c r="C237" t="s">
+      <c r="E237" t="s">
         <v>2200</v>
       </c>
-      <c r="D237" t="s">
+      <c r="F237" t="s">
         <v>2201</v>
       </c>
-      <c r="E237" t="s">
+      <c r="G237" t="s">
         <v>2202</v>
       </c>
-      <c r="F237" t="s">
+      <c r="H237" t="s">
         <v>2203</v>
       </c>
-      <c r="G237" t="s">
+      <c r="I237" t="s">
         <v>2204</v>
       </c>
-      <c r="H237" t="s">
+      <c r="J237" t="s">
+        <v>24</v>
+      </c>
+      <c r="K237" t="s">
+        <v>112</v>
+      </c>
+      <c r="L237" t="s">
+        <v>26</v>
+      </c>
+      <c r="M237" t="s">
+        <v>113</v>
+      </c>
+      <c r="N237" t="s">
+        <v>28</v>
+      </c>
+      <c r="O237" t="s">
         <v>2205</v>
-      </c>
-[...19 lines deleted...]
-        <v>2207</v>
       </c>
     </row>
     <row r="238" spans="1:15">
       <c r="A238">
-        <v>6327</v>
+        <v>5989</v>
       </c>
       <c r="B238" t="s">
+        <v>2206</v>
+      </c>
+      <c r="C238" t="s">
+        <v>2207</v>
+      </c>
+      <c r="D238" t="s">
         <v>2208</v>
       </c>
-      <c r="C238" t="s">
+      <c r="E238" t="s">
         <v>2209</v>
       </c>
-      <c r="D238" t="s">
+      <c r="F238" t="s">
         <v>2210</v>
       </c>
-      <c r="E238" t="s">
+      <c r="G238" t="s">
         <v>2211</v>
       </c>
-      <c r="F238" t="s">
+      <c r="H238" t="s">
         <v>2212</v>
       </c>
-      <c r="G238" t="s">
+      <c r="I238" t="s">
         <v>2213</v>
       </c>
-      <c r="H238" t="s">
+      <c r="J238" t="s">
+        <v>24</v>
+      </c>
+      <c r="K238" t="s">
+        <v>1588</v>
+      </c>
+      <c r="L238" t="s">
+        <v>26</v>
+      </c>
+      <c r="M238" t="s">
+        <v>1589</v>
+      </c>
+      <c r="N238" t="s">
+        <v>28</v>
+      </c>
+      <c r="O238" t="s">
         <v>2214</v>
-      </c>
-[...19 lines deleted...]
-        <v>2216</v>
       </c>
     </row>
     <row r="239" spans="1:15">
       <c r="A239">
-        <v>6337</v>
+        <v>6021</v>
       </c>
       <c r="B239" t="s">
+        <v>2215</v>
+      </c>
+      <c r="C239" t="s">
+        <v>2216</v>
+      </c>
+      <c r="D239" t="s">
         <v>2217</v>
       </c>
-      <c r="C239" t="s">
+      <c r="E239" t="s">
         <v>2218</v>
       </c>
-      <c r="D239" t="s">
+      <c r="F239" t="s">
         <v>2219</v>
       </c>
-      <c r="E239" t="s">
+      <c r="G239" t="s">
         <v>2220</v>
       </c>
-      <c r="F239" t="s">
+      <c r="H239" t="s">
         <v>2221</v>
       </c>
-      <c r="G239" t="s">
+      <c r="I239" t="s">
         <v>2222</v>
       </c>
-      <c r="H239" t="s">
+      <c r="J239" t="s">
+        <v>24</v>
+      </c>
+      <c r="K239" t="s">
+        <v>25</v>
+      </c>
+      <c r="L239" t="s">
+        <v>26</v>
+      </c>
+      <c r="M239" t="s">
+        <v>27</v>
+      </c>
+      <c r="N239" t="s">
+        <v>28</v>
+      </c>
+      <c r="O239" t="s">
         <v>2223</v>
-      </c>
-[...19 lines deleted...]
-        <v>2225</v>
       </c>
     </row>
     <row r="240" spans="1:15">
       <c r="A240">
-        <v>6460</v>
+        <v>6082</v>
       </c>
       <c r="B240" t="s">
+        <v>2224</v>
+      </c>
+      <c r="C240" t="s">
+        <v>2225</v>
+      </c>
+      <c r="D240" t="s">
         <v>2226</v>
       </c>
-      <c r="C240" t="s">
+      <c r="E240" t="s">
         <v>2227</v>
       </c>
-      <c r="D240" t="s">
+      <c r="F240" t="s">
         <v>2228</v>
       </c>
-      <c r="E240" t="s">
+      <c r="G240" t="s">
         <v>2229</v>
       </c>
-      <c r="F240" t="s">
+      <c r="H240" t="s">
         <v>2230</v>
       </c>
-      <c r="G240" t="s">
+      <c r="I240" t="s">
         <v>2231</v>
       </c>
-      <c r="H240" t="s">
+      <c r="J240" t="s">
+        <v>24</v>
+      </c>
+      <c r="K240" t="s">
         <v>2232</v>
       </c>
-      <c r="I240" t="s">
+      <c r="L240" t="s">
+        <v>26</v>
+      </c>
+      <c r="M240" t="s">
         <v>2233</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N240" t="s">
         <v>28</v>
       </c>
       <c r="O240" t="s">
         <v>2234</v>
       </c>
     </row>
     <row r="241" spans="1:15">
       <c r="A241">
-        <v>6468</v>
+        <v>6112</v>
       </c>
       <c r="B241" t="s">
         <v>2235</v>
       </c>
       <c r="C241" t="s">
         <v>2236</v>
       </c>
       <c r="D241" t="s">
         <v>2237</v>
       </c>
       <c r="E241" t="s">
         <v>2238</v>
       </c>
       <c r="F241" t="s">
         <v>2239</v>
       </c>
       <c r="G241" t="s">
         <v>2240</v>
       </c>
       <c r="H241" t="s">
         <v>2241</v>
       </c>
       <c r="I241" t="s">
         <v>2242</v>
       </c>
       <c r="J241" t="s">
         <v>24</v>
       </c>
       <c r="K241" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="L241" t="s">
         <v>26</v>
       </c>
       <c r="M241" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="N241" t="s">
         <v>28</v>
       </c>
       <c r="O241" t="s">
         <v>2243</v>
       </c>
     </row>
     <row r="242" spans="1:15">
       <c r="A242">
-        <v>6761</v>
+        <v>6180</v>
       </c>
       <c r="B242" t="s">
         <v>2244</v>
       </c>
       <c r="C242" t="s">
         <v>2245</v>
       </c>
       <c r="D242" t="s">
         <v>2246</v>
       </c>
       <c r="E242" t="s">
         <v>2247</v>
       </c>
       <c r="F242" t="s">
         <v>2248</v>
       </c>
       <c r="G242" t="s">
         <v>2249</v>
       </c>
       <c r="H242" t="s">
         <v>2250</v>
       </c>
       <c r="I242" t="s">
         <v>2251</v>
       </c>
       <c r="J242" t="s">
         <v>24</v>
       </c>
       <c r="K242" t="s">
         <v>25</v>
       </c>
       <c r="L242" t="s">
         <v>26</v>
       </c>
       <c r="M242" t="s">
         <v>27</v>
       </c>
       <c r="N242" t="s">
         <v>28</v>
       </c>
       <c r="O242" t="s">
         <v>2252</v>
       </c>
     </row>
     <row r="243" spans="1:15">
       <c r="A243">
-        <v>6762</v>
+        <v>6203</v>
       </c>
       <c r="B243" t="s">
         <v>2253</v>
       </c>
       <c r="C243" t="s">
         <v>2254</v>
       </c>
       <c r="D243" t="s">
         <v>2255</v>
       </c>
       <c r="E243" t="s">
         <v>2256</v>
       </c>
       <c r="F243" t="s">
         <v>2257</v>
       </c>
       <c r="G243" t="s">
         <v>2258</v>
       </c>
       <c r="H243" t="s">
         <v>2259</v>
       </c>
       <c r="I243" t="s">
         <v>2260</v>
       </c>
       <c r="J243" t="s">
-        <v>516</v>
+        <v>24</v>
       </c>
       <c r="K243" t="s">
-        <v>469</v>
+        <v>112</v>
       </c>
       <c r="L243" t="s">
-        <v>518</v>
+        <v>26</v>
       </c>
       <c r="M243" t="s">
-        <v>470</v>
+        <v>113</v>
       </c>
       <c r="N243" t="s">
         <v>28</v>
       </c>
       <c r="O243" t="s">
         <v>2261</v>
       </c>
     </row>
     <row r="244" spans="1:15">
       <c r="A244">
-        <v>6765</v>
+        <v>6208</v>
       </c>
       <c r="B244" t="s">
         <v>2262</v>
       </c>
       <c r="C244" t="s">
         <v>2263</v>
       </c>
       <c r="D244" t="s">
         <v>2264</v>
       </c>
       <c r="E244" t="s">
         <v>2265</v>
       </c>
       <c r="F244" t="s">
         <v>2266</v>
       </c>
       <c r="G244" t="s">
         <v>2267</v>
       </c>
       <c r="H244" t="s">
         <v>2268</v>
       </c>
       <c r="I244" t="s">
         <v>2269</v>
       </c>
       <c r="J244" t="s">
         <v>24</v>
       </c>
       <c r="K244" t="s">
         <v>112</v>
       </c>
       <c r="L244" t="s">
         <v>26</v>
       </c>
       <c r="M244" t="s">
         <v>113</v>
       </c>
       <c r="N244" t="s">
         <v>28</v>
       </c>
       <c r="O244" t="s">
         <v>2270</v>
       </c>
     </row>
     <row r="245" spans="1:15">
       <c r="A245">
-        <v>8265</v>
+        <v>6211</v>
       </c>
       <c r="B245" t="s">
         <v>2271</v>
       </c>
       <c r="C245" t="s">
         <v>2272</v>
       </c>
       <c r="D245" t="s">
         <v>2273</v>
       </c>
       <c r="E245" t="s">
         <v>2274</v>
       </c>
       <c r="F245" t="s">
         <v>2275</v>
       </c>
       <c r="G245" t="s">
         <v>2276</v>
       </c>
       <c r="H245" t="s">
         <v>2277</v>
       </c>
       <c r="I245" t="s">
         <v>2278</v>
       </c>
       <c r="J245" t="s">
         <v>24</v>
       </c>
       <c r="K245" t="s">
+        <v>112</v>
+      </c>
+      <c r="L245" t="s">
+        <v>26</v>
+      </c>
+      <c r="M245" t="s">
+        <v>113</v>
+      </c>
+      <c r="N245" t="s">
+        <v>28</v>
+      </c>
+      <c r="O245" t="s">
         <v>2279</v>
-      </c>
-[...10 lines deleted...]
-        <v>2281</v>
       </c>
     </row>
     <row r="246" spans="1:15">
       <c r="A246">
-        <v>8289</v>
+        <v>6254</v>
       </c>
       <c r="B246" t="s">
+        <v>2280</v>
+      </c>
+      <c r="C246" t="s">
+        <v>2281</v>
+      </c>
+      <c r="D246" t="s">
         <v>2282</v>
       </c>
-      <c r="C246" t="s">
+      <c r="E246" t="s">
         <v>2283</v>
       </c>
-      <c r="D246" t="s">
+      <c r="F246" t="s">
         <v>2284</v>
       </c>
-      <c r="E246" t="s">
+      <c r="G246" t="s">
         <v>2285</v>
       </c>
-      <c r="F246" t="s">
+      <c r="H246" t="s">
         <v>2286</v>
       </c>
-      <c r="G246" t="s">
+      <c r="I246" t="s">
         <v>2287</v>
       </c>
-      <c r="H246" t="s">
+      <c r="J246" t="s">
+        <v>24</v>
+      </c>
+      <c r="K246" t="s">
+        <v>112</v>
+      </c>
+      <c r="L246" t="s">
+        <v>26</v>
+      </c>
+      <c r="M246" t="s">
+        <v>113</v>
+      </c>
+      <c r="N246" t="s">
+        <v>28</v>
+      </c>
+      <c r="O246" t="s">
         <v>2288</v>
-      </c>
-[...19 lines deleted...]
-        <v>2290</v>
       </c>
     </row>
     <row r="247" spans="1:15">
       <c r="A247">
-        <v>8386</v>
+        <v>6255</v>
       </c>
       <c r="B247" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C247" t="s">
+        <v>2290</v>
+      </c>
+      <c r="D247" t="s">
         <v>2291</v>
       </c>
-      <c r="C247" t="s">
+      <c r="E247" t="s">
         <v>2292</v>
       </c>
-      <c r="D247" t="s">
+      <c r="F247" t="s">
         <v>2293</v>
       </c>
-      <c r="E247" t="s">
+      <c r="G247" t="s">
         <v>2294</v>
       </c>
-      <c r="F247" t="s">
+      <c r="H247" t="s">
         <v>2295</v>
       </c>
-      <c r="G247" t="s">
+      <c r="I247" t="s">
         <v>2296</v>
       </c>
-      <c r="H247" t="s">
+      <c r="J247" t="s">
+        <v>24</v>
+      </c>
+      <c r="K247" t="s">
         <v>2297</v>
       </c>
-      <c r="I247" t="s">
+      <c r="L247" t="s">
+        <v>26</v>
+      </c>
+      <c r="M247" t="s">
         <v>2298</v>
-      </c>
-[...10 lines deleted...]
-        <v>113</v>
       </c>
       <c r="N247" t="s">
         <v>28</v>
       </c>
       <c r="O247" t="s">
         <v>2299</v>
       </c>
     </row>
     <row r="248" spans="1:15">
       <c r="A248">
-        <v>8402</v>
+        <v>6258</v>
       </c>
       <c r="B248" t="s">
         <v>2300</v>
       </c>
       <c r="C248" t="s">
         <v>2301</v>
       </c>
       <c r="D248" t="s">
         <v>2302</v>
       </c>
       <c r="E248" t="s">
         <v>2303</v>
       </c>
       <c r="F248" t="s">
         <v>2304</v>
       </c>
       <c r="G248" t="s">
         <v>2305</v>
       </c>
       <c r="H248" t="s">
         <v>2306</v>
       </c>
       <c r="I248" t="s">
         <v>2307</v>
       </c>
       <c r="J248" t="s">
         <v>24</v>
       </c>
       <c r="K248" t="s">
-        <v>112</v>
+        <v>25</v>
       </c>
       <c r="L248" t="s">
         <v>26</v>
       </c>
       <c r="M248" t="s">
-        <v>113</v>
+        <v>27</v>
       </c>
       <c r="N248" t="s">
         <v>28</v>
       </c>
       <c r="O248" t="s">
         <v>2308</v>
       </c>
     </row>
     <row r="249" spans="1:15">
       <c r="A249">
-        <v>8903</v>
+        <v>6259</v>
       </c>
       <c r="B249" t="s">
         <v>2309</v>
       </c>
       <c r="C249" t="s">
         <v>2310</v>
       </c>
       <c r="D249" t="s">
         <v>2311</v>
       </c>
       <c r="E249" t="s">
         <v>2312</v>
       </c>
       <c r="F249" t="s">
         <v>2313</v>
       </c>
       <c r="G249" t="s">
         <v>2314</v>
       </c>
       <c r="H249" t="s">
         <v>2315</v>
       </c>
       <c r="I249" t="s">
         <v>2316</v>
       </c>
       <c r="J249" t="s">
         <v>24</v>
       </c>
       <c r="K249" t="s">
         <v>112</v>
       </c>
       <c r="L249" t="s">
         <v>26</v>
       </c>
       <c r="M249" t="s">
         <v>113</v>
       </c>
       <c r="N249" t="s">
         <v>28</v>
       </c>
       <c r="O249" t="s">
         <v>2317</v>
       </c>
     </row>
     <row r="250" spans="1:15">
       <c r="A250">
-        <v>8904</v>
+        <v>6261</v>
       </c>
       <c r="B250" t="s">
         <v>2318</v>
       </c>
       <c r="C250" t="s">
         <v>2319</v>
       </c>
       <c r="D250" t="s">
         <v>2320</v>
       </c>
       <c r="E250" t="s">
         <v>2321</v>
       </c>
       <c r="F250" t="s">
         <v>2322</v>
       </c>
       <c r="G250" t="s">
         <v>2323</v>
       </c>
       <c r="H250" t="s">
         <v>2324</v>
       </c>
       <c r="I250" t="s">
         <v>2325</v>
       </c>
       <c r="J250" t="s">
         <v>24</v>
       </c>
       <c r="K250" t="s">
-        <v>112</v>
+        <v>47</v>
       </c>
       <c r="L250" t="s">
         <v>26</v>
       </c>
       <c r="M250" t="s">
-        <v>113</v>
+        <v>48</v>
       </c>
       <c r="N250" t="s">
         <v>28</v>
       </c>
       <c r="O250" t="s">
         <v>2326</v>
       </c>
     </row>
     <row r="251" spans="1:15">
       <c r="A251">
-        <v>8914</v>
+        <v>6263</v>
       </c>
       <c r="B251" t="s">
         <v>2327</v>
       </c>
       <c r="C251" t="s">
         <v>2328</v>
       </c>
       <c r="D251" t="s">
         <v>2329</v>
       </c>
       <c r="E251" t="s">
         <v>2330</v>
       </c>
       <c r="F251" t="s">
         <v>2331</v>
       </c>
       <c r="G251" t="s">
         <v>2332</v>
       </c>
       <c r="H251" t="s">
         <v>2333</v>
       </c>
       <c r="I251" t="s">
         <v>2334</v>
       </c>
       <c r="J251" t="s">
         <v>24</v>
       </c>
       <c r="K251" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="L251" t="s">
         <v>26</v>
       </c>
       <c r="M251" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="N251" t="s">
         <v>28</v>
       </c>
       <c r="O251" t="s">
         <v>2335</v>
       </c>
     </row>
     <row r="252" spans="1:15">
       <c r="A252">
-        <v>8918</v>
+        <v>6272</v>
       </c>
       <c r="B252" t="s">
         <v>2336</v>
       </c>
       <c r="C252" t="s">
         <v>2337</v>
       </c>
       <c r="D252" t="s">
         <v>2338</v>
       </c>
       <c r="E252" t="s">
         <v>2339</v>
       </c>
       <c r="F252" t="s">
         <v>2340</v>
       </c>
       <c r="G252" t="s">
         <v>2341</v>
       </c>
       <c r="H252" t="s">
         <v>2342</v>
       </c>
       <c r="I252" t="s">
         <v>2343</v>
       </c>
       <c r="J252" t="s">
         <v>24</v>
       </c>
       <c r="K252" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="L252" t="s">
         <v>26</v>
       </c>
       <c r="M252" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="N252" t="s">
         <v>28</v>
       </c>
       <c r="O252" t="s">
         <v>2344</v>
       </c>
     </row>
     <row r="253" spans="1:15">
       <c r="A253">
-        <v>8945</v>
+        <v>6274</v>
       </c>
       <c r="B253" t="s">
         <v>2345</v>
       </c>
       <c r="C253" t="s">
         <v>2346</v>
       </c>
       <c r="D253" t="s">
         <v>2347</v>
       </c>
       <c r="E253" t="s">
         <v>2348</v>
       </c>
       <c r="F253" t="s">
         <v>2349</v>
       </c>
       <c r="G253" t="s">
         <v>2350</v>
       </c>
       <c r="H253" t="s">
         <v>2351</v>
       </c>
       <c r="I253" t="s">
         <v>2352</v>
       </c>
       <c r="J253" t="s">
         <v>24</v>
       </c>
       <c r="K253" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L253" t="s">
         <v>26</v>
       </c>
       <c r="M253" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N253" t="s">
         <v>28</v>
       </c>
       <c r="O253" t="s">
         <v>2353</v>
       </c>
     </row>
     <row r="254" spans="1:15">
       <c r="A254">
-        <v>8951</v>
+        <v>6275</v>
       </c>
       <c r="B254" t="s">
         <v>2354</v>
       </c>
       <c r="C254" t="s">
         <v>2355</v>
       </c>
       <c r="D254" t="s">
         <v>2356</v>
       </c>
       <c r="E254" t="s">
         <v>2357</v>
       </c>
       <c r="F254" t="s">
         <v>2358</v>
       </c>
       <c r="G254" t="s">
         <v>2359</v>
       </c>
       <c r="H254" t="s">
         <v>2360</v>
       </c>
       <c r="I254" t="s">
         <v>2361</v>
       </c>
       <c r="J254" t="s">
-        <v>24</v>
+        <v>545</v>
       </c>
       <c r="K254" t="s">
-        <v>112</v>
+        <v>1186</v>
       </c>
       <c r="L254" t="s">
-        <v>26</v>
+        <v>547</v>
       </c>
       <c r="M254" t="s">
-        <v>113</v>
+        <v>1188</v>
       </c>
       <c r="N254" t="s">
         <v>28</v>
       </c>
       <c r="O254" t="s">
         <v>2362</v>
       </c>
     </row>
     <row r="255" spans="1:15">
       <c r="A255">
-        <v>10014</v>
+        <v>6327</v>
       </c>
       <c r="B255" t="s">
         <v>2363</v>
       </c>
       <c r="C255" t="s">
         <v>2364</v>
       </c>
       <c r="D255" t="s">
         <v>2365</v>
       </c>
       <c r="E255" t="s">
         <v>2366</v>
       </c>
       <c r="F255" t="s">
         <v>2367</v>
       </c>
       <c r="G255" t="s">
         <v>2368</v>
       </c>
       <c r="H255" t="s">
         <v>2369</v>
       </c>
       <c r="I255" t="s">
         <v>2370</v>
       </c>
       <c r="J255" t="s">
         <v>24</v>
       </c>
       <c r="K255" t="s">
+        <v>47</v>
+      </c>
+      <c r="L255" t="s">
+        <v>26</v>
+      </c>
+      <c r="M255" t="s">
+        <v>48</v>
+      </c>
+      <c r="N255" t="s">
+        <v>28</v>
+      </c>
+      <c r="O255" t="s">
         <v>2371</v>
-      </c>
-[...10 lines deleted...]
-        <v>2373</v>
       </c>
     </row>
     <row r="256" spans="1:15">
       <c r="A256">
-        <v>10015</v>
+        <v>6337</v>
       </c>
       <c r="B256" t="s">
+        <v>2372</v>
+      </c>
+      <c r="C256" t="s">
+        <v>2373</v>
+      </c>
+      <c r="D256" t="s">
         <v>2374</v>
       </c>
-      <c r="C256" t="s">
+      <c r="E256" t="s">
         <v>2375</v>
       </c>
-      <c r="D256" t="s">
+      <c r="F256" t="s">
         <v>2376</v>
       </c>
-      <c r="E256" t="s">
+      <c r="G256" t="s">
         <v>2377</v>
       </c>
-      <c r="F256" t="s">
+      <c r="H256" t="s">
         <v>2378</v>
       </c>
-      <c r="G256" t="s">
+      <c r="I256" t="s">
         <v>2379</v>
       </c>
-      <c r="H256" t="s">
+      <c r="J256" t="s">
+        <v>24</v>
+      </c>
+      <c r="K256" t="s">
+        <v>47</v>
+      </c>
+      <c r="L256" t="s">
+        <v>26</v>
+      </c>
+      <c r="M256" t="s">
+        <v>48</v>
+      </c>
+      <c r="N256" t="s">
+        <v>28</v>
+      </c>
+      <c r="O256" t="s">
         <v>2380</v>
-      </c>
-[...19 lines deleted...]
-        <v>2382</v>
       </c>
     </row>
     <row r="257" spans="1:15">
       <c r="A257">
-        <v>10036</v>
+        <v>6460</v>
       </c>
       <c r="B257" t="s">
+        <v>2381</v>
+      </c>
+      <c r="C257" t="s">
+        <v>2382</v>
+      </c>
+      <c r="D257" t="s">
         <v>2383</v>
       </c>
-      <c r="C257" t="s">
+      <c r="E257" t="s">
         <v>2384</v>
       </c>
-      <c r="D257" t="s">
+      <c r="F257" t="s">
         <v>2385</v>
       </c>
-      <c r="E257" t="s">
+      <c r="G257" t="s">
         <v>2386</v>
       </c>
-      <c r="F257" t="s">
+      <c r="H257" t="s">
         <v>2387</v>
       </c>
-      <c r="G257" t="s">
+      <c r="I257" t="s">
         <v>2388</v>
-      </c>
-[...4 lines deleted...]
-        <v>2390</v>
       </c>
       <c r="J257" t="s">
         <v>24</v>
       </c>
       <c r="K257" t="s">
         <v>25</v>
       </c>
       <c r="L257" t="s">
         <v>26</v>
       </c>
       <c r="M257" t="s">
         <v>27</v>
       </c>
       <c r="N257" t="s">
         <v>28</v>
       </c>
       <c r="O257" t="s">
-        <v>2391</v>
+        <v>2389</v>
       </c>
     </row>
     <row r="258" spans="1:15">
       <c r="A258">
-        <v>10098</v>
+        <v>6468</v>
       </c>
       <c r="B258" t="s">
+        <v>2390</v>
+      </c>
+      <c r="C258" t="s">
+        <v>2391</v>
+      </c>
+      <c r="D258" t="s">
         <v>2392</v>
       </c>
-      <c r="C258" t="s">
+      <c r="E258" t="s">
         <v>2393</v>
       </c>
-      <c r="D258" t="s">
+      <c r="F258" t="s">
         <v>2394</v>
       </c>
-      <c r="E258" t="s">
+      <c r="G258" t="s">
         <v>2395</v>
       </c>
-      <c r="F258" t="s">
+      <c r="H258" t="s">
         <v>2396</v>
       </c>
-      <c r="G258" t="s">
+      <c r="I258" t="s">
         <v>2397</v>
-      </c>
-[...4 lines deleted...]
-        <v>2399</v>
       </c>
       <c r="J258" t="s">
         <v>24</v>
       </c>
       <c r="K258" t="s">
         <v>25</v>
       </c>
       <c r="L258" t="s">
         <v>26</v>
       </c>
       <c r="M258" t="s">
         <v>27</v>
       </c>
       <c r="N258" t="s">
         <v>28</v>
       </c>
       <c r="O258" t="s">
-        <v>2400</v>
+        <v>2398</v>
       </c>
     </row>
     <row r="259" spans="1:15">
       <c r="A259">
-        <v>10101</v>
+        <v>6761</v>
       </c>
       <c r="B259" t="s">
+        <v>2399</v>
+      </c>
+      <c r="C259" t="s">
+        <v>2400</v>
+      </c>
+      <c r="D259" t="s">
         <v>2401</v>
       </c>
-      <c r="C259" t="s">
+      <c r="E259" t="s">
         <v>2402</v>
       </c>
-      <c r="D259" t="s">
+      <c r="F259" t="s">
         <v>2403</v>
       </c>
-      <c r="E259" t="s">
+      <c r="G259" t="s">
         <v>2404</v>
       </c>
-      <c r="F259" t="s">
+      <c r="H259" t="s">
         <v>2405</v>
       </c>
-      <c r="G259" t="s">
+      <c r="I259" t="s">
         <v>2406</v>
-      </c>
-[...4 lines deleted...]
-        <v>2408</v>
       </c>
       <c r="J259" t="s">
         <v>24</v>
       </c>
       <c r="K259" t="s">
         <v>25</v>
       </c>
       <c r="L259" t="s">
         <v>26</v>
       </c>
       <c r="M259" t="s">
         <v>27</v>
       </c>
       <c r="N259" t="s">
         <v>28</v>
       </c>
       <c r="O259" t="s">
-        <v>2409</v>
+        <v>2407</v>
       </c>
     </row>
     <row r="260" spans="1:15">
       <c r="A260">
-        <v>10412</v>
+        <v>6762</v>
       </c>
       <c r="B260" t="s">
+        <v>2408</v>
+      </c>
+      <c r="C260" t="s">
+        <v>2409</v>
+      </c>
+      <c r="D260" t="s">
         <v>2410</v>
       </c>
-      <c r="C260" t="s">
+      <c r="E260" t="s">
         <v>2411</v>
       </c>
-      <c r="D260" t="s">
+      <c r="F260" t="s">
         <v>2412</v>
       </c>
-      <c r="E260" t="s">
+      <c r="G260" t="s">
         <v>2413</v>
       </c>
-      <c r="F260" t="s">
+      <c r="H260" t="s">
         <v>2414</v>
       </c>
-      <c r="G260" t="s">
+      <c r="I260" t="s">
         <v>2415</v>
       </c>
-      <c r="H260" t="s">
+      <c r="J260" t="s">
+        <v>545</v>
+      </c>
+      <c r="K260" t="s">
+        <v>498</v>
+      </c>
+      <c r="L260" t="s">
+        <v>547</v>
+      </c>
+      <c r="M260" t="s">
+        <v>499</v>
+      </c>
+      <c r="N260" t="s">
+        <v>28</v>
+      </c>
+      <c r="O260" t="s">
         <v>2416</v>
-      </c>
-[...19 lines deleted...]
-        <v>2418</v>
       </c>
     </row>
     <row r="261" spans="1:15">
       <c r="A261">
-        <v>10603</v>
+        <v>6765</v>
       </c>
       <c r="B261" t="s">
+        <v>2417</v>
+      </c>
+      <c r="C261" t="s">
+        <v>2418</v>
+      </c>
+      <c r="D261" t="s">
         <v>2419</v>
       </c>
-      <c r="C261" t="s">
+      <c r="E261" t="s">
         <v>2420</v>
       </c>
-      <c r="D261" t="s">
+      <c r="F261" t="s">
         <v>2421</v>
       </c>
-      <c r="E261" t="s">
+      <c r="G261" t="s">
         <v>2422</v>
       </c>
-      <c r="F261" t="s">
+      <c r="H261" t="s">
         <v>2423</v>
       </c>
-      <c r="G261" t="s">
+      <c r="I261" t="s">
         <v>2424</v>
       </c>
-      <c r="H261" t="s">
+      <c r="J261" t="s">
+        <v>24</v>
+      </c>
+      <c r="K261" t="s">
+        <v>112</v>
+      </c>
+      <c r="L261" t="s">
+        <v>26</v>
+      </c>
+      <c r="M261" t="s">
+        <v>113</v>
+      </c>
+      <c r="N261" t="s">
+        <v>28</v>
+      </c>
+      <c r="O261" t="s">
         <v>2425</v>
-      </c>
-[...19 lines deleted...]
-        <v>2427</v>
       </c>
     </row>
     <row r="262" spans="1:15">
       <c r="A262">
-        <v>10647</v>
+        <v>8265</v>
       </c>
       <c r="B262" t="s">
+        <v>2426</v>
+      </c>
+      <c r="C262" t="s">
+        <v>2427</v>
+      </c>
+      <c r="D262" t="s">
         <v>2428</v>
       </c>
-      <c r="C262" t="s">
+      <c r="E262" t="s">
         <v>2429</v>
       </c>
-      <c r="D262" t="s">
+      <c r="F262" t="s">
         <v>2430</v>
       </c>
-      <c r="E262" t="s">
+      <c r="G262" t="s">
         <v>2431</v>
       </c>
-      <c r="F262" t="s">
+      <c r="H262" t="s">
         <v>2432</v>
       </c>
-      <c r="G262" t="s">
+      <c r="I262" t="s">
         <v>2433</v>
       </c>
-      <c r="H262" t="s">
+      <c r="J262" t="s">
+        <v>24</v>
+      </c>
+      <c r="K262" t="s">
         <v>2434</v>
       </c>
-      <c r="I262" t="s">
+      <c r="L262" t="s">
+        <v>26</v>
+      </c>
+      <c r="M262" t="s">
         <v>2435</v>
-      </c>
-[...10 lines deleted...]
-        <v>113</v>
       </c>
       <c r="N262" t="s">
         <v>28</v>
       </c>
       <c r="O262" t="s">
         <v>2436</v>
       </c>
     </row>
     <row r="263" spans="1:15">
       <c r="A263">
-        <v>10887</v>
+        <v>8289</v>
       </c>
       <c r="B263" t="s">
         <v>2437</v>
       </c>
       <c r="C263" t="s">
         <v>2438</v>
       </c>
       <c r="D263" t="s">
         <v>2439</v>
       </c>
       <c r="E263" t="s">
         <v>2440</v>
       </c>
       <c r="F263" t="s">
         <v>2441</v>
       </c>
       <c r="G263" t="s">
         <v>2442</v>
       </c>
       <c r="H263" t="s">
         <v>2443</v>
       </c>
       <c r="I263" t="s">
         <v>2444</v>
       </c>
       <c r="J263" t="s">
         <v>24</v>
       </c>
       <c r="K263" t="s">
-        <v>25</v>
+        <v>469</v>
       </c>
       <c r="L263" t="s">
         <v>26</v>
       </c>
       <c r="M263" t="s">
-        <v>27</v>
+        <v>470</v>
       </c>
       <c r="N263" t="s">
         <v>28</v>
       </c>
       <c r="O263" t="s">
         <v>2445</v>
       </c>
     </row>
     <row r="264" spans="1:15">
       <c r="A264">
-        <v>10925</v>
+        <v>8386</v>
       </c>
       <c r="B264" t="s">
         <v>2446</v>
       </c>
       <c r="C264" t="s">
         <v>2447</v>
       </c>
       <c r="D264" t="s">
         <v>2448</v>
       </c>
       <c r="E264" t="s">
         <v>2449</v>
       </c>
       <c r="F264" t="s">
         <v>2450</v>
       </c>
       <c r="G264" t="s">
         <v>2451</v>
       </c>
       <c r="H264" t="s">
         <v>2452</v>
       </c>
       <c r="I264" t="s">
         <v>2453</v>
       </c>
       <c r="J264" t="s">
-        <v>24</v>
+        <v>1409</v>
       </c>
       <c r="K264" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="L264" t="s">
-        <v>26</v>
+        <v>1411</v>
       </c>
       <c r="M264" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="N264" t="s">
         <v>28</v>
       </c>
       <c r="O264" t="s">
         <v>2454</v>
       </c>
     </row>
     <row r="265" spans="1:15">
       <c r="A265">
-        <v>10930</v>
+        <v>8402</v>
       </c>
       <c r="B265" t="s">
         <v>2455</v>
       </c>
       <c r="C265" t="s">
         <v>2456</v>
       </c>
       <c r="D265" t="s">
         <v>2457</v>
       </c>
       <c r="E265" t="s">
         <v>2458</v>
       </c>
       <c r="F265" t="s">
         <v>2459</v>
       </c>
       <c r="G265" t="s">
         <v>2460</v>
       </c>
       <c r="H265" t="s">
         <v>2461</v>
       </c>
       <c r="I265" t="s">
         <v>2462</v>
       </c>
       <c r="J265" t="s">
+        <v>24</v>
+      </c>
+      <c r="K265" t="s">
+        <v>112</v>
+      </c>
+      <c r="L265" t="s">
+        <v>26</v>
+      </c>
+      <c r="M265" t="s">
+        <v>113</v>
+      </c>
+      <c r="N265" t="s">
+        <v>28</v>
+      </c>
+      <c r="O265" t="s">
         <v>2463</v>
-      </c>
-[...13 lines deleted...]
-        <v>2465</v>
       </c>
     </row>
     <row r="266" spans="1:15">
       <c r="A266">
-        <v>10947</v>
+        <v>8903</v>
       </c>
       <c r="B266" t="s">
+        <v>2464</v>
+      </c>
+      <c r="C266" t="s">
+        <v>2465</v>
+      </c>
+      <c r="D266" t="s">
         <v>2466</v>
       </c>
-      <c r="C266" t="s">
+      <c r="E266" t="s">
         <v>2467</v>
       </c>
-      <c r="D266" t="s">
+      <c r="F266" t="s">
         <v>2468</v>
       </c>
-      <c r="E266" t="s">
+      <c r="G266" t="s">
         <v>2469</v>
       </c>
-      <c r="F266" t="s">
+      <c r="H266" t="s">
         <v>2470</v>
       </c>
-      <c r="G266" t="s">
+      <c r="I266" t="s">
         <v>2471</v>
-      </c>
-[...4 lines deleted...]
-        <v>2473</v>
       </c>
       <c r="J266" t="s">
         <v>24</v>
       </c>
       <c r="K266" t="s">
         <v>112</v>
       </c>
       <c r="L266" t="s">
         <v>26</v>
       </c>
       <c r="M266" t="s">
         <v>113</v>
       </c>
       <c r="N266" t="s">
         <v>28</v>
       </c>
       <c r="O266" t="s">
-        <v>2474</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="267" spans="1:15">
       <c r="A267">
-        <v>10951</v>
+        <v>8904</v>
       </c>
       <c r="B267" t="s">
+        <v>2473</v>
+      </c>
+      <c r="C267" t="s">
+        <v>2474</v>
+      </c>
+      <c r="D267" t="s">
         <v>2475</v>
       </c>
-      <c r="C267" t="s">
+      <c r="E267" t="s">
         <v>2476</v>
       </c>
-      <c r="D267" t="s">
+      <c r="F267" t="s">
         <v>2477</v>
       </c>
-      <c r="E267" t="s">
+      <c r="G267" t="s">
         <v>2478</v>
       </c>
-      <c r="F267" t="s">
+      <c r="H267" t="s">
         <v>2479</v>
       </c>
-      <c r="G267" t="s">
+      <c r="I267" t="s">
         <v>2480</v>
       </c>
-      <c r="H267" t="s">
+      <c r="J267" t="s">
+        <v>24</v>
+      </c>
+      <c r="K267" t="s">
+        <v>112</v>
+      </c>
+      <c r="L267" t="s">
+        <v>26</v>
+      </c>
+      <c r="M267" t="s">
+        <v>113</v>
+      </c>
+      <c r="N267" t="s">
+        <v>28</v>
+      </c>
+      <c r="O267" t="s">
         <v>2481</v>
-      </c>
-[...19 lines deleted...]
-        <v>2483</v>
       </c>
     </row>
     <row r="268" spans="1:15">
       <c r="A268">
-        <v>11287</v>
+        <v>8914</v>
       </c>
       <c r="B268" t="s">
+        <v>2482</v>
+      </c>
+      <c r="C268" t="s">
+        <v>2483</v>
+      </c>
+      <c r="D268" t="s">
         <v>2484</v>
       </c>
-      <c r="C268" t="s">
+      <c r="E268" t="s">
         <v>2485</v>
       </c>
-      <c r="D268" t="s">
+      <c r="F268" t="s">
         <v>2486</v>
       </c>
-      <c r="E268" t="s">
+      <c r="G268" t="s">
         <v>2487</v>
       </c>
-      <c r="F268" t="s">
+      <c r="H268" t="s">
         <v>2488</v>
       </c>
-      <c r="G268" t="s">
+      <c r="I268" t="s">
         <v>2489</v>
       </c>
-      <c r="H268" t="s">
+      <c r="J268" t="s">
+        <v>24</v>
+      </c>
+      <c r="K268" t="s">
+        <v>25</v>
+      </c>
+      <c r="L268" t="s">
+        <v>26</v>
+      </c>
+      <c r="M268" t="s">
+        <v>27</v>
+      </c>
+      <c r="N268" t="s">
+        <v>28</v>
+      </c>
+      <c r="O268" t="s">
         <v>2490</v>
-      </c>
-[...19 lines deleted...]
-        <v>2492</v>
       </c>
     </row>
     <row r="269" spans="1:15">
       <c r="A269">
-        <v>58060</v>
+        <v>8918</v>
       </c>
       <c r="B269" t="s">
+        <v>2491</v>
+      </c>
+      <c r="C269" t="s">
+        <v>2492</v>
+      </c>
+      <c r="D269" t="s">
         <v>2493</v>
       </c>
-      <c r="C269" t="s">
+      <c r="E269" t="s">
         <v>2494</v>
       </c>
-      <c r="D269" t="s">
+      <c r="F269" t="s">
         <v>2495</v>
       </c>
-      <c r="E269" t="s">
+      <c r="G269" t="s">
         <v>2496</v>
       </c>
-      <c r="F269" t="s">
+      <c r="H269" t="s">
         <v>2497</v>
       </c>
-      <c r="G269" t="s">
+      <c r="I269" t="s">
         <v>2498</v>
       </c>
-      <c r="H269" t="s">
+      <c r="J269" t="s">
+        <v>24</v>
+      </c>
+      <c r="K269" t="s">
+        <v>25</v>
+      </c>
+      <c r="L269" t="s">
+        <v>26</v>
+      </c>
+      <c r="M269" t="s">
+        <v>27</v>
+      </c>
+      <c r="N269" t="s">
+        <v>28</v>
+      </c>
+      <c r="O269" t="s">
         <v>2499</v>
-      </c>
-[...19 lines deleted...]
-        <v>2503</v>
       </c>
     </row>
     <row r="270" spans="1:15">
       <c r="A270">
-        <v>58066</v>
+        <v>8945</v>
       </c>
       <c r="B270" t="s">
+        <v>2500</v>
+      </c>
+      <c r="C270" t="s">
+        <v>2501</v>
+      </c>
+      <c r="D270" t="s">
+        <v>2502</v>
+      </c>
+      <c r="E270" t="s">
+        <v>2503</v>
+      </c>
+      <c r="F270" t="s">
         <v>2504</v>
       </c>
-      <c r="C270" t="s">
+      <c r="G270" t="s">
         <v>2505</v>
       </c>
-      <c r="D270" t="s">
+      <c r="H270" t="s">
         <v>2506</v>
       </c>
-      <c r="E270" t="s">
+      <c r="I270" t="s">
         <v>2507</v>
       </c>
-      <c r="F270" t="s">
+      <c r="J270" t="s">
+        <v>24</v>
+      </c>
+      <c r="K270" t="s">
+        <v>47</v>
+      </c>
+      <c r="L270" t="s">
+        <v>26</v>
+      </c>
+      <c r="M270" t="s">
+        <v>48</v>
+      </c>
+      <c r="N270" t="s">
+        <v>28</v>
+      </c>
+      <c r="O270" t="s">
         <v>2508</v>
-      </c>
-[...25 lines deleted...]
-        <v>2512</v>
       </c>
     </row>
     <row r="271" spans="1:15">
       <c r="A271">
-        <v>58120</v>
+        <v>8951</v>
       </c>
       <c r="B271" t="s">
+        <v>2509</v>
+      </c>
+      <c r="C271" t="s">
+        <v>2510</v>
+      </c>
+      <c r="D271" t="s">
+        <v>2511</v>
+      </c>
+      <c r="E271" t="s">
+        <v>2512</v>
+      </c>
+      <c r="F271" t="s">
         <v>2513</v>
       </c>
-      <c r="C271" t="s">
+      <c r="G271" t="s">
         <v>2514</v>
       </c>
-      <c r="D271" t="s">
+      <c r="H271" t="s">
         <v>2515</v>
       </c>
-      <c r="E271" t="s">
+      <c r="I271" t="s">
         <v>2516</v>
       </c>
-      <c r="F271" t="s">
+      <c r="J271" t="s">
+        <v>24</v>
+      </c>
+      <c r="K271" t="s">
+        <v>112</v>
+      </c>
+      <c r="L271" t="s">
+        <v>26</v>
+      </c>
+      <c r="M271" t="s">
+        <v>113</v>
+      </c>
+      <c r="N271" t="s">
+        <v>28</v>
+      </c>
+      <c r="O271" t="s">
         <v>2517</v>
-      </c>
-[...25 lines deleted...]
-        <v>2521</v>
       </c>
     </row>
     <row r="272" spans="1:15">
       <c r="A272">
-        <v>58122</v>
+        <v>10014</v>
       </c>
       <c r="B272" t="s">
+        <v>2518</v>
+      </c>
+      <c r="C272" t="s">
+        <v>2519</v>
+      </c>
+      <c r="D272" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E272" t="s">
+        <v>2521</v>
+      </c>
+      <c r="F272" t="s">
         <v>2522</v>
       </c>
-      <c r="C272" t="s">
+      <c r="G272" t="s">
         <v>2523</v>
       </c>
-      <c r="D272" t="s">
+      <c r="H272" t="s">
         <v>2524</v>
       </c>
-      <c r="E272" t="s">
+      <c r="I272" t="s">
         <v>2525</v>
       </c>
-      <c r="F272" t="s">
+      <c r="J272" t="s">
+        <v>24</v>
+      </c>
+      <c r="K272" t="s">
         <v>2526</v>
       </c>
-      <c r="G272" t="s">
+      <c r="L272" t="s">
+        <v>26</v>
+      </c>
+      <c r="M272" t="s">
         <v>2527</v>
       </c>
-      <c r="H272" t="s">
+      <c r="N272" t="s">
+        <v>28</v>
+      </c>
+      <c r="O272" t="s">
         <v>2528</v>
-      </c>
-[...19 lines deleted...]
-        <v>2530</v>
       </c>
     </row>
     <row r="273" spans="1:15">
       <c r="A273">
-        <v>58218</v>
+        <v>10015</v>
       </c>
       <c r="B273" t="s">
+        <v>2529</v>
+      </c>
+      <c r="C273" t="s">
+        <v>2530</v>
+      </c>
+      <c r="D273" t="s">
         <v>2531</v>
       </c>
-      <c r="C273" t="s">
+      <c r="E273" t="s">
         <v>2532</v>
       </c>
-      <c r="D273" t="s">
+      <c r="F273" t="s">
         <v>2533</v>
       </c>
-      <c r="E273" t="s">
+      <c r="G273" t="s">
         <v>2534</v>
       </c>
-      <c r="F273" t="s">
+      <c r="H273" t="s">
         <v>2535</v>
       </c>
-      <c r="G273" t="s">
+      <c r="I273" t="s">
         <v>2536</v>
-      </c>
-[...4 lines deleted...]
-        <v>2538</v>
       </c>
       <c r="J273" t="s">
         <v>24</v>
       </c>
       <c r="K273" t="s">
         <v>112</v>
       </c>
       <c r="L273" t="s">
         <v>26</v>
       </c>
       <c r="M273" t="s">
         <v>113</v>
       </c>
       <c r="N273" t="s">
         <v>28</v>
       </c>
       <c r="O273" t="s">
-        <v>2539</v>
+        <v>2537</v>
       </c>
     </row>
     <row r="274" spans="1:15">
       <c r="A274">
-        <v>58223</v>
+        <v>10036</v>
       </c>
       <c r="B274" t="s">
+        <v>2538</v>
+      </c>
+      <c r="C274" t="s">
+        <v>2539</v>
+      </c>
+      <c r="D274" t="s">
         <v>2540</v>
       </c>
-      <c r="C274" t="s">
+      <c r="E274" t="s">
         <v>2541</v>
       </c>
-      <c r="D274" t="s">
+      <c r="F274" t="s">
         <v>2542</v>
       </c>
-      <c r="E274" t="s">
+      <c r="G274" t="s">
         <v>2543</v>
       </c>
-      <c r="F274" t="s">
+      <c r="H274" t="s">
         <v>2544</v>
       </c>
-      <c r="G274" t="s">
+      <c r="I274" t="s">
         <v>2545</v>
       </c>
-      <c r="H274" t="s">
+      <c r="J274" t="s">
+        <v>24</v>
+      </c>
+      <c r="K274" t="s">
+        <v>25</v>
+      </c>
+      <c r="L274" t="s">
+        <v>26</v>
+      </c>
+      <c r="M274" t="s">
+        <v>27</v>
+      </c>
+      <c r="N274" t="s">
+        <v>28</v>
+      </c>
+      <c r="O274" t="s">
         <v>2546</v>
-      </c>
-[...19 lines deleted...]
-        <v>2548</v>
       </c>
     </row>
     <row r="275" spans="1:15">
       <c r="A275">
-        <v>58240</v>
+        <v>10098</v>
       </c>
       <c r="B275" t="s">
+        <v>2547</v>
+      </c>
+      <c r="C275" t="s">
+        <v>2548</v>
+      </c>
+      <c r="D275" t="s">
         <v>2549</v>
       </c>
-      <c r="C275" t="s">
+      <c r="E275" t="s">
         <v>2550</v>
       </c>
-      <c r="D275" t="s">
+      <c r="F275" t="s">
         <v>2551</v>
       </c>
-      <c r="E275" t="s">
+      <c r="G275" t="s">
         <v>2552</v>
       </c>
-      <c r="F275" t="s">
+      <c r="H275" t="s">
         <v>2553</v>
       </c>
-      <c r="G275" t="s">
+      <c r="I275" t="s">
         <v>2554</v>
       </c>
-      <c r="H275" t="s">
+      <c r="J275" t="s">
+        <v>24</v>
+      </c>
+      <c r="K275" t="s">
+        <v>25</v>
+      </c>
+      <c r="L275" t="s">
+        <v>26</v>
+      </c>
+      <c r="M275" t="s">
+        <v>27</v>
+      </c>
+      <c r="N275" t="s">
+        <v>28</v>
+      </c>
+      <c r="O275" t="s">
         <v>2555</v>
-      </c>
-[...19 lines deleted...]
-        <v>2559</v>
       </c>
     </row>
     <row r="276" spans="1:15">
       <c r="A276">
-        <v>58259</v>
+        <v>10101</v>
       </c>
       <c r="B276" t="s">
+        <v>2556</v>
+      </c>
+      <c r="C276" t="s">
+        <v>2557</v>
+      </c>
+      <c r="D276" t="s">
+        <v>2558</v>
+      </c>
+      <c r="E276" t="s">
+        <v>2559</v>
+      </c>
+      <c r="F276" t="s">
         <v>2560</v>
       </c>
-      <c r="C276" t="s">
+      <c r="G276" t="s">
         <v>2561</v>
       </c>
-      <c r="D276" t="s">
+      <c r="H276" t="s">
         <v>2562</v>
       </c>
-      <c r="E276" t="s">
+      <c r="I276" t="s">
         <v>2563</v>
       </c>
-      <c r="F276" t="s">
+      <c r="J276" t="s">
+        <v>24</v>
+      </c>
+      <c r="K276" t="s">
+        <v>25</v>
+      </c>
+      <c r="L276" t="s">
+        <v>26</v>
+      </c>
+      <c r="M276" t="s">
+        <v>27</v>
+      </c>
+      <c r="N276" t="s">
+        <v>28</v>
+      </c>
+      <c r="O276" t="s">
         <v>2564</v>
-      </c>
-[...25 lines deleted...]
-        <v>2570</v>
       </c>
     </row>
     <row r="277" spans="1:15">
       <c r="A277">
-        <v>64637</v>
+        <v>10412</v>
       </c>
       <c r="B277" t="s">
+        <v>2565</v>
+      </c>
+      <c r="C277" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D277" t="s">
+        <v>2567</v>
+      </c>
+      <c r="E277" t="s">
+        <v>2568</v>
+      </c>
+      <c r="F277" t="s">
+        <v>2569</v>
+      </c>
+      <c r="G277" t="s">
+        <v>2570</v>
+      </c>
+      <c r="H277" t="s">
         <v>2571</v>
       </c>
-      <c r="C277" t="s">
+      <c r="I277" t="s">
         <v>2572</v>
       </c>
-      <c r="D277" t="s">
+      <c r="J277" t="s">
+        <v>24</v>
+      </c>
+      <c r="K277" t="s">
+        <v>25</v>
+      </c>
+      <c r="L277" t="s">
+        <v>26</v>
+      </c>
+      <c r="M277" t="s">
+        <v>27</v>
+      </c>
+      <c r="N277" t="s">
+        <v>28</v>
+      </c>
+      <c r="O277" t="s">
         <v>2573</v>
-      </c>
-[...31 lines deleted...]
-        <v>2579</v>
       </c>
     </row>
     <row r="278" spans="1:15">
       <c r="A278">
-        <v>64689</v>
+        <v>10603</v>
       </c>
       <c r="B278" t="s">
+        <v>2574</v>
+      </c>
+      <c r="C278" t="s">
+        <v>2575</v>
+      </c>
+      <c r="D278" t="s">
+        <v>2576</v>
+      </c>
+      <c r="E278" t="s">
+        <v>2577</v>
+      </c>
+      <c r="F278" t="s">
+        <v>2578</v>
+      </c>
+      <c r="G278" t="s">
+        <v>2579</v>
+      </c>
+      <c r="H278" t="s">
         <v>2580</v>
       </c>
-      <c r="C278" t="s">
+      <c r="I278" t="s">
         <v>2581</v>
       </c>
-      <c r="D278" t="s">
+      <c r="J278" t="s">
+        <v>24</v>
+      </c>
+      <c r="K278" t="s">
+        <v>25</v>
+      </c>
+      <c r="L278" t="s">
+        <v>26</v>
+      </c>
+      <c r="M278" t="s">
+        <v>27</v>
+      </c>
+      <c r="N278" t="s">
+        <v>28</v>
+      </c>
+      <c r="O278" t="s">
         <v>2582</v>
-      </c>
-[...31 lines deleted...]
-        <v>2588</v>
       </c>
     </row>
     <row r="279" spans="1:15">
       <c r="A279">
-        <v>65000</v>
+        <v>10647</v>
       </c>
       <c r="B279" t="s">
+        <v>2583</v>
+      </c>
+      <c r="C279" t="s">
+        <v>2584</v>
+      </c>
+      <c r="D279" t="s">
+        <v>2585</v>
+      </c>
+      <c r="E279" t="s">
+        <v>2586</v>
+      </c>
+      <c r="F279" t="s">
+        <v>2587</v>
+      </c>
+      <c r="G279" t="s">
+        <v>2588</v>
+      </c>
+      <c r="H279" t="s">
         <v>2589</v>
       </c>
-      <c r="C279" t="s">
+      <c r="I279" t="s">
         <v>2590</v>
       </c>
-      <c r="D279" t="s">
+      <c r="J279" t="s">
+        <v>24</v>
+      </c>
+      <c r="K279" t="s">
+        <v>112</v>
+      </c>
+      <c r="L279" t="s">
+        <v>26</v>
+      </c>
+      <c r="M279" t="s">
+        <v>113</v>
+      </c>
+      <c r="N279" t="s">
+        <v>28</v>
+      </c>
+      <c r="O279" t="s">
         <v>2591</v>
-      </c>
-[...31 lines deleted...]
-        <v>2597</v>
       </c>
     </row>
     <row r="280" spans="1:15">
       <c r="A280">
-        <v>65001</v>
+        <v>10887</v>
       </c>
       <c r="B280" t="s">
+        <v>2592</v>
+      </c>
+      <c r="C280" t="s">
+        <v>2593</v>
+      </c>
+      <c r="D280" t="s">
+        <v>2594</v>
+      </c>
+      <c r="E280" t="s">
+        <v>2595</v>
+      </c>
+      <c r="F280" t="s">
+        <v>2596</v>
+      </c>
+      <c r="G280" t="s">
+        <v>2597</v>
+      </c>
+      <c r="H280" t="s">
         <v>2598</v>
       </c>
-      <c r="C280" t="s">
+      <c r="I280" t="s">
         <v>2599</v>
       </c>
-      <c r="D280" t="s">
+      <c r="J280" t="s">
+        <v>24</v>
+      </c>
+      <c r="K280" t="s">
+        <v>25</v>
+      </c>
+      <c r="L280" t="s">
+        <v>26</v>
+      </c>
+      <c r="M280" t="s">
+        <v>27</v>
+      </c>
+      <c r="N280" t="s">
+        <v>28</v>
+      </c>
+      <c r="O280" t="s">
         <v>2600</v>
-      </c>
-[...31 lines deleted...]
-        <v>2606</v>
       </c>
     </row>
     <row r="281" spans="1:15">
       <c r="A281">
-        <v>65002</v>
+        <v>10925</v>
       </c>
       <c r="B281" t="s">
+        <v>2601</v>
+      </c>
+      <c r="C281" t="s">
+        <v>2602</v>
+      </c>
+      <c r="D281" t="s">
+        <v>2603</v>
+      </c>
+      <c r="E281" t="s">
+        <v>2604</v>
+      </c>
+      <c r="F281" t="s">
+        <v>2605</v>
+      </c>
+      <c r="G281" t="s">
+        <v>2606</v>
+      </c>
+      <c r="H281" t="s">
         <v>2607</v>
       </c>
-      <c r="C281" t="s">
+      <c r="I281" t="s">
         <v>2608</v>
-      </c>
-[...16 lines deleted...]
-        <v>2614</v>
       </c>
       <c r="J281" t="s">
         <v>24</v>
       </c>
       <c r="K281" t="s">
         <v>25</v>
       </c>
       <c r="L281" t="s">
         <v>26</v>
       </c>
       <c r="M281" t="s">
         <v>27</v>
       </c>
       <c r="N281" t="s">
         <v>28</v>
       </c>
       <c r="O281" t="s">
-        <v>2615</v>
+        <v>2609</v>
       </c>
     </row>
     <row r="282" spans="1:15">
       <c r="A282">
-        <v>65003</v>
+        <v>10930</v>
       </c>
       <c r="B282" t="s">
+        <v>2610</v>
+      </c>
+      <c r="C282" t="s">
+        <v>2611</v>
+      </c>
+      <c r="D282" t="s">
+        <v>2612</v>
+      </c>
+      <c r="E282" t="s">
+        <v>2613</v>
+      </c>
+      <c r="F282" t="s">
+        <v>2614</v>
+      </c>
+      <c r="G282" t="s">
+        <v>2615</v>
+      </c>
+      <c r="H282" t="s">
         <v>2616</v>
       </c>
-      <c r="C282" t="s">
+      <c r="I282" t="s">
         <v>2617</v>
       </c>
-      <c r="D282" t="s">
+      <c r="J282" t="s">
         <v>2618</v>
       </c>
-      <c r="E282" t="s">
+      <c r="K282" t="s">
+        <v>661</v>
+      </c>
+      <c r="L282" t="s">
         <v>2619</v>
       </c>
-      <c r="F282" t="s">
+      <c r="M282" t="s">
+        <v>662</v>
+      </c>
+      <c r="N282" t="s">
+        <v>28</v>
+      </c>
+      <c r="O282" t="s">
         <v>2620</v>
-      </c>
-[...25 lines deleted...]
-        <v>2624</v>
       </c>
     </row>
     <row r="283" spans="1:15">
       <c r="A283">
-        <v>65004</v>
+        <v>10947</v>
       </c>
       <c r="B283" t="s">
+        <v>2621</v>
+      </c>
+      <c r="C283" t="s">
+        <v>2622</v>
+      </c>
+      <c r="D283" t="s">
+        <v>2623</v>
+      </c>
+      <c r="E283" t="s">
+        <v>2624</v>
+      </c>
+      <c r="F283" t="s">
         <v>2625</v>
       </c>
-      <c r="C283" t="s">
+      <c r="G283" t="s">
         <v>2626</v>
       </c>
-      <c r="D283" t="s">
+      <c r="H283" t="s">
         <v>2627</v>
       </c>
-      <c r="E283" t="s">
+      <c r="I283" t="s">
         <v>2628</v>
-      </c>
-[...10 lines deleted...]
-        <v>2632</v>
       </c>
       <c r="J283" t="s">
         <v>24</v>
       </c>
       <c r="K283" t="s">
         <v>112</v>
       </c>
       <c r="L283" t="s">
         <v>26</v>
       </c>
       <c r="M283" t="s">
         <v>113</v>
       </c>
       <c r="N283" t="s">
         <v>28</v>
       </c>
       <c r="O283" t="s">
-        <v>2633</v>
+        <v>2629</v>
       </c>
     </row>
     <row r="284" spans="1:15">
       <c r="A284">
-        <v>65005</v>
+        <v>10948</v>
       </c>
       <c r="B284" t="s">
+        <v>2630</v>
+      </c>
+      <c r="C284" t="s">
+        <v>2631</v>
+      </c>
+      <c r="D284" t="s">
+        <v>2632</v>
+      </c>
+      <c r="E284" t="s">
+        <v>2633</v>
+      </c>
+      <c r="F284" t="s">
         <v>2634</v>
       </c>
-      <c r="C284" t="s">
+      <c r="G284" t="s">
         <v>2635</v>
       </c>
-      <c r="D284" t="s">
+      <c r="H284" t="s">
         <v>2636</v>
       </c>
-      <c r="E284" t="s">
+      <c r="I284" t="s">
         <v>2637</v>
       </c>
-      <c r="F284" t="s">
+      <c r="J284" t="s">
+        <v>24</v>
+      </c>
+      <c r="K284" t="s">
+        <v>112</v>
+      </c>
+      <c r="L284" t="s">
+        <v>26</v>
+      </c>
+      <c r="M284" t="s">
+        <v>113</v>
+      </c>
+      <c r="N284" t="s">
+        <v>28</v>
+      </c>
+      <c r="O284" t="s">
         <v>2638</v>
-      </c>
-[...25 lines deleted...]
-        <v>2644</v>
       </c>
     </row>
     <row r="285" spans="1:15">
       <c r="A285">
-        <v>65006</v>
+        <v>10950</v>
       </c>
       <c r="B285" t="s">
+        <v>2639</v>
+      </c>
+      <c r="C285" t="s">
+        <v>2640</v>
+      </c>
+      <c r="D285" t="s">
+        <v>2641</v>
+      </c>
+      <c r="E285" t="s">
+        <v>2642</v>
+      </c>
+      <c r="F285" t="s">
+        <v>2643</v>
+      </c>
+      <c r="G285" t="s">
+        <v>2644</v>
+      </c>
+      <c r="H285" t="s">
         <v>2645</v>
       </c>
-      <c r="C285" t="s">
+      <c r="I285" t="s">
         <v>2646</v>
       </c>
-      <c r="D285" t="s">
+      <c r="J285" t="s">
+        <v>24</v>
+      </c>
+      <c r="K285" t="s">
         <v>2647</v>
       </c>
-      <c r="E285" t="s">
+      <c r="L285" t="s">
+        <v>26</v>
+      </c>
+      <c r="M285" t="s">
         <v>2648</v>
       </c>
-      <c r="F285" t="s">
+      <c r="N285" t="s">
+        <v>28</v>
+      </c>
+      <c r="O285" t="s">
         <v>2649</v>
-      </c>
-[...25 lines deleted...]
-        <v>2655</v>
       </c>
     </row>
     <row r="286" spans="1:15">
       <c r="A286">
-        <v>65007</v>
+        <v>10951</v>
       </c>
       <c r="B286" t="s">
+        <v>2650</v>
+      </c>
+      <c r="C286" t="s">
+        <v>2651</v>
+      </c>
+      <c r="D286" t="s">
+        <v>2652</v>
+      </c>
+      <c r="E286" t="s">
+        <v>2653</v>
+      </c>
+      <c r="F286" t="s">
+        <v>2654</v>
+      </c>
+      <c r="G286" t="s">
+        <v>2655</v>
+      </c>
+      <c r="H286" t="s">
         <v>2656</v>
       </c>
-      <c r="C286" t="s">
+      <c r="I286" t="s">
         <v>2657</v>
       </c>
-      <c r="D286" t="s">
+      <c r="J286" t="s">
+        <v>24</v>
+      </c>
+      <c r="K286" t="s">
+        <v>47</v>
+      </c>
+      <c r="L286" t="s">
+        <v>26</v>
+      </c>
+      <c r="M286" t="s">
+        <v>48</v>
+      </c>
+      <c r="N286" t="s">
+        <v>28</v>
+      </c>
+      <c r="O286" t="s">
         <v>2658</v>
-      </c>
-[...31 lines deleted...]
-        <v>2664</v>
       </c>
     </row>
     <row r="287" spans="1:15">
       <c r="A287">
-        <v>65008</v>
+        <v>11220</v>
       </c>
       <c r="B287" t="s">
+        <v>2659</v>
+      </c>
+      <c r="C287" t="s">
+        <v>2660</v>
+      </c>
+      <c r="D287" t="s">
+        <v>2661</v>
+      </c>
+      <c r="E287" t="s">
+        <v>2662</v>
+      </c>
+      <c r="F287" t="s">
+        <v>2663</v>
+      </c>
+      <c r="G287" t="s">
+        <v>2664</v>
+      </c>
+      <c r="H287" t="s">
         <v>2665</v>
       </c>
-      <c r="C287" t="s">
+      <c r="I287" t="s">
         <v>2666</v>
       </c>
-      <c r="D287" t="s">
+      <c r="J287" t="s">
+        <v>24</v>
+      </c>
+      <c r="K287" t="s">
+        <v>498</v>
+      </c>
+      <c r="L287" t="s">
+        <v>26</v>
+      </c>
+      <c r="M287" t="s">
+        <v>499</v>
+      </c>
+      <c r="N287" t="s">
+        <v>28</v>
+      </c>
+      <c r="O287" t="s">
         <v>2667</v>
-      </c>
-[...31 lines deleted...]
-        <v>2673</v>
       </c>
     </row>
     <row r="288" spans="1:15">
       <c r="A288">
-        <v>65009</v>
+        <v>11231</v>
       </c>
       <c r="B288" t="s">
+        <v>2668</v>
+      </c>
+      <c r="C288" t="s">
+        <v>2669</v>
+      </c>
+      <c r="D288" t="s">
+        <v>2670</v>
+      </c>
+      <c r="E288" t="s">
+        <v>2671</v>
+      </c>
+      <c r="F288" t="s">
+        <v>2672</v>
+      </c>
+      <c r="G288" t="s">
+        <v>2673</v>
+      </c>
+      <c r="H288" t="s">
         <v>2674</v>
       </c>
-      <c r="C288" t="s">
+      <c r="I288" t="s">
         <v>2675</v>
-      </c>
-[...16 lines deleted...]
-        <v>2681</v>
       </c>
       <c r="J288" t="s">
         <v>24</v>
       </c>
       <c r="K288" t="s">
         <v>112</v>
       </c>
       <c r="L288" t="s">
         <v>26</v>
       </c>
       <c r="M288" t="s">
         <v>113</v>
       </c>
       <c r="N288" t="s">
         <v>28</v>
       </c>
       <c r="O288" t="s">
-        <v>2682</v>
+        <v>2676</v>
       </c>
     </row>
     <row r="289" spans="1:15">
       <c r="A289">
-        <v>65010</v>
+        <v>11287</v>
       </c>
       <c r="B289" t="s">
+        <v>2677</v>
+      </c>
+      <c r="C289" t="s">
+        <v>2678</v>
+      </c>
+      <c r="D289" t="s">
+        <v>2679</v>
+      </c>
+      <c r="E289" t="s">
+        <v>2680</v>
+      </c>
+      <c r="F289" t="s">
+        <v>2681</v>
+      </c>
+      <c r="G289" t="s">
+        <v>2682</v>
+      </c>
+      <c r="H289" t="s">
         <v>2683</v>
       </c>
-      <c r="C289" t="s">
+      <c r="I289" t="s">
         <v>2684</v>
       </c>
-      <c r="D289" t="s">
+      <c r="J289" t="s">
+        <v>24</v>
+      </c>
+      <c r="K289" t="s">
+        <v>112</v>
+      </c>
+      <c r="L289" t="s">
+        <v>26</v>
+      </c>
+      <c r="M289" t="s">
+        <v>113</v>
+      </c>
+      <c r="N289" t="s">
+        <v>28</v>
+      </c>
+      <c r="O289" t="s">
         <v>2685</v>
-      </c>
-[...31 lines deleted...]
-        <v>2691</v>
       </c>
     </row>
     <row r="290" spans="1:15">
       <c r="A290">
-        <v>65011</v>
+        <v>58060</v>
       </c>
       <c r="B290" t="s">
+        <v>2686</v>
+      </c>
+      <c r="C290" t="s">
+        <v>2687</v>
+      </c>
+      <c r="D290" t="s">
+        <v>2688</v>
+      </c>
+      <c r="E290" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F290" t="s">
+        <v>2690</v>
+      </c>
+      <c r="G290" t="s">
+        <v>2691</v>
+      </c>
+      <c r="H290" t="s">
         <v>2692</v>
       </c>
-      <c r="C290" t="s">
+      <c r="I290" t="s">
         <v>2693</v>
       </c>
-      <c r="D290" t="s">
+      <c r="J290" t="s">
+        <v>24</v>
+      </c>
+      <c r="K290" t="s">
         <v>2694</v>
       </c>
-      <c r="E290" t="s">
+      <c r="L290" t="s">
+        <v>26</v>
+      </c>
+      <c r="M290" t="s">
         <v>2695</v>
       </c>
-      <c r="F290" t="s">
+      <c r="N290" t="s">
+        <v>28</v>
+      </c>
+      <c r="O290" t="s">
         <v>2696</v>
-      </c>
-[...25 lines deleted...]
-        <v>2700</v>
       </c>
     </row>
     <row r="291" spans="1:15">
       <c r="A291">
-        <v>65012</v>
+        <v>58066</v>
       </c>
       <c r="B291" t="s">
+        <v>2697</v>
+      </c>
+      <c r="C291" t="s">
+        <v>2698</v>
+      </c>
+      <c r="D291" t="s">
+        <v>2699</v>
+      </c>
+      <c r="E291" t="s">
+        <v>2700</v>
+      </c>
+      <c r="F291" t="s">
         <v>2701</v>
       </c>
-      <c r="C291" t="s">
+      <c r="G291" t="s">
         <v>2702</v>
       </c>
-      <c r="D291" t="s">
+      <c r="H291" t="s">
         <v>2703</v>
       </c>
-      <c r="E291" t="s">
+      <c r="I291" t="s">
         <v>2704</v>
       </c>
-      <c r="F291" t="s">
+      <c r="J291" t="s">
+        <v>24</v>
+      </c>
+      <c r="K291" t="s">
+        <v>661</v>
+      </c>
+      <c r="L291" t="s">
+        <v>26</v>
+      </c>
+      <c r="M291" t="s">
+        <v>662</v>
+      </c>
+      <c r="N291" t="s">
+        <v>28</v>
+      </c>
+      <c r="O291" t="s">
         <v>2705</v>
-      </c>
-[...25 lines deleted...]
-        <v>2711</v>
       </c>
     </row>
     <row r="292" spans="1:15">
       <c r="A292">
-        <v>65013</v>
+        <v>58120</v>
       </c>
       <c r="B292" t="s">
+        <v>2706</v>
+      </c>
+      <c r="C292" t="s">
+        <v>2707</v>
+      </c>
+      <c r="D292" t="s">
+        <v>2708</v>
+      </c>
+      <c r="E292" t="s">
+        <v>2709</v>
+      </c>
+      <c r="F292" t="s">
+        <v>2710</v>
+      </c>
+      <c r="G292" t="s">
+        <v>2711</v>
+      </c>
+      <c r="H292" t="s">
         <v>2712</v>
       </c>
-      <c r="C292" t="s">
+      <c r="I292" t="s">
         <v>2713</v>
-      </c>
-[...16 lines deleted...]
-        <v>2719</v>
       </c>
       <c r="J292" t="s">
         <v>24</v>
       </c>
       <c r="K292" t="s">
         <v>25</v>
       </c>
       <c r="L292" t="s">
         <v>26</v>
       </c>
       <c r="M292" t="s">
         <v>27</v>
       </c>
       <c r="N292" t="s">
         <v>28</v>
       </c>
       <c r="O292" t="s">
-        <v>2720</v>
+        <v>2714</v>
       </c>
     </row>
     <row r="293" spans="1:15">
       <c r="A293">
-        <v>65014</v>
+        <v>58122</v>
       </c>
       <c r="B293" t="s">
+        <v>2715</v>
+      </c>
+      <c r="C293" t="s">
+        <v>2716</v>
+      </c>
+      <c r="D293" t="s">
+        <v>2717</v>
+      </c>
+      <c r="E293" t="s">
+        <v>2718</v>
+      </c>
+      <c r="F293" t="s">
+        <v>2719</v>
+      </c>
+      <c r="G293" t="s">
+        <v>2720</v>
+      </c>
+      <c r="H293" t="s">
         <v>2721</v>
       </c>
-      <c r="C293" t="s">
+      <c r="I293" t="s">
         <v>2722</v>
       </c>
-      <c r="D293" t="s">
+      <c r="J293" t="s">
+        <v>24</v>
+      </c>
+      <c r="K293" t="s">
+        <v>112</v>
+      </c>
+      <c r="L293" t="s">
+        <v>26</v>
+      </c>
+      <c r="M293" t="s">
+        <v>113</v>
+      </c>
+      <c r="N293" t="s">
+        <v>28</v>
+      </c>
+      <c r="O293" t="s">
         <v>2723</v>
-      </c>
-[...31 lines deleted...]
-        <v>2729</v>
       </c>
     </row>
     <row r="294" spans="1:15">
       <c r="A294">
-        <v>65015</v>
+        <v>58218</v>
       </c>
       <c r="B294" t="s">
+        <v>2724</v>
+      </c>
+      <c r="C294" t="s">
+        <v>2725</v>
+      </c>
+      <c r="D294" t="s">
+        <v>2726</v>
+      </c>
+      <c r="E294" t="s">
+        <v>2727</v>
+      </c>
+      <c r="F294" t="s">
+        <v>2728</v>
+      </c>
+      <c r="G294" t="s">
+        <v>2729</v>
+      </c>
+      <c r="H294" t="s">
         <v>2730</v>
       </c>
-      <c r="C294" t="s">
+      <c r="I294" t="s">
         <v>2731</v>
-      </c>
-[...16 lines deleted...]
-        <v>2737</v>
       </c>
       <c r="J294" t="s">
         <v>24</v>
       </c>
       <c r="K294" t="s">
         <v>112</v>
       </c>
       <c r="L294" t="s">
         <v>26</v>
       </c>
       <c r="M294" t="s">
         <v>113</v>
       </c>
       <c r="N294" t="s">
         <v>28</v>
       </c>
       <c r="O294" t="s">
-        <v>2738</v>
+        <v>2732</v>
       </c>
     </row>
     <row r="295" spans="1:15">
       <c r="A295">
-        <v>65016</v>
+        <v>58223</v>
       </c>
       <c r="B295" t="s">
+        <v>2733</v>
+      </c>
+      <c r="C295" t="s">
+        <v>2734</v>
+      </c>
+      <c r="D295" t="s">
+        <v>2735</v>
+      </c>
+      <c r="E295" t="s">
+        <v>2736</v>
+      </c>
+      <c r="F295" t="s">
+        <v>2737</v>
+      </c>
+      <c r="G295" t="s">
+        <v>2738</v>
+      </c>
+      <c r="H295" t="s">
         <v>2739</v>
       </c>
-      <c r="C295" t="s">
+      <c r="I295" t="s">
         <v>2740</v>
       </c>
-      <c r="D295" t="s">
+      <c r="J295" t="s">
+        <v>24</v>
+      </c>
+      <c r="K295" t="s">
+        <v>112</v>
+      </c>
+      <c r="L295" t="s">
+        <v>26</v>
+      </c>
+      <c r="M295" t="s">
+        <v>113</v>
+      </c>
+      <c r="N295" t="s">
+        <v>28</v>
+      </c>
+      <c r="O295" t="s">
         <v>2741</v>
-      </c>
-[...31 lines deleted...]
-        <v>2747</v>
       </c>
     </row>
     <row r="296" spans="1:15">
       <c r="A296">
-        <v>65017</v>
+        <v>58240</v>
       </c>
       <c r="B296" t="s">
+        <v>2742</v>
+      </c>
+      <c r="C296" t="s">
+        <v>2743</v>
+      </c>
+      <c r="D296" t="s">
+        <v>2744</v>
+      </c>
+      <c r="E296" t="s">
+        <v>2745</v>
+      </c>
+      <c r="F296" t="s">
+        <v>2746</v>
+      </c>
+      <c r="G296" t="s">
+        <v>2747</v>
+      </c>
+      <c r="H296" t="s">
         <v>2748</v>
       </c>
-      <c r="C296" t="s">
+      <c r="I296" t="s">
         <v>2749</v>
       </c>
-      <c r="D296" t="s">
+      <c r="J296" t="s">
+        <v>24</v>
+      </c>
+      <c r="K296" t="s">
         <v>2750</v>
       </c>
-      <c r="E296" t="s">
+      <c r="L296" t="s">
+        <v>26</v>
+      </c>
+      <c r="M296" t="s">
         <v>2751</v>
       </c>
-      <c r="F296" t="s">
+      <c r="N296" t="s">
+        <v>28</v>
+      </c>
+      <c r="O296" t="s">
         <v>2752</v>
-      </c>
-[...25 lines deleted...]
-        <v>2758</v>
       </c>
     </row>
     <row r="297" spans="1:15">
       <c r="A297">
-        <v>65018</v>
+        <v>58259</v>
       </c>
       <c r="B297" t="s">
+        <v>2753</v>
+      </c>
+      <c r="C297" t="s">
+        <v>2754</v>
+      </c>
+      <c r="D297" t="s">
+        <v>2755</v>
+      </c>
+      <c r="E297" t="s">
+        <v>2756</v>
+      </c>
+      <c r="F297" t="s">
+        <v>2757</v>
+      </c>
+      <c r="G297" t="s">
+        <v>2758</v>
+      </c>
+      <c r="H297" t="s">
         <v>2759</v>
       </c>
-      <c r="C297" t="s">
+      <c r="I297" t="s">
         <v>2760</v>
       </c>
-      <c r="D297" t="s">
+      <c r="J297" t="s">
+        <v>24</v>
+      </c>
+      <c r="K297" t="s">
         <v>2761</v>
       </c>
-      <c r="E297" t="s">
+      <c r="L297" t="s">
+        <v>26</v>
+      </c>
+      <c r="M297" t="s">
         <v>2762</v>
       </c>
-      <c r="F297" t="s">
+      <c r="N297" t="s">
+        <v>28</v>
+      </c>
+      <c r="O297" t="s">
         <v>2763</v>
-      </c>
-[...25 lines deleted...]
-        <v>2769</v>
       </c>
     </row>
     <row r="298" spans="1:15">
       <c r="A298">
-        <v>65019</v>
+        <v>64637</v>
       </c>
       <c r="B298" t="s">
+        <v>2764</v>
+      </c>
+      <c r="C298" t="s">
+        <v>2765</v>
+      </c>
+      <c r="D298" t="s">
+        <v>2766</v>
+      </c>
+      <c r="E298" t="s">
+        <v>2767</v>
+      </c>
+      <c r="F298" t="s">
+        <v>2768</v>
+      </c>
+      <c r="G298" t="s">
+        <v>2769</v>
+      </c>
+      <c r="H298" t="s">
         <v>2770</v>
       </c>
-      <c r="C298" t="s">
+      <c r="I298" t="s">
         <v>2771</v>
       </c>
-      <c r="D298" t="s">
+      <c r="J298" t="s">
+        <v>24</v>
+      </c>
+      <c r="K298" t="s">
+        <v>47</v>
+      </c>
+      <c r="L298" t="s">
+        <v>26</v>
+      </c>
+      <c r="M298" t="s">
+        <v>48</v>
+      </c>
+      <c r="N298" t="s">
+        <v>28</v>
+      </c>
+      <c r="O298" t="s">
         <v>2772</v>
-      </c>
-[...31 lines deleted...]
-        <v>2778</v>
       </c>
     </row>
     <row r="299" spans="1:15">
       <c r="A299">
-        <v>65020</v>
+        <v>64689</v>
       </c>
       <c r="B299" t="s">
+        <v>2773</v>
+      </c>
+      <c r="C299" t="s">
+        <v>2774</v>
+      </c>
+      <c r="D299" t="s">
+        <v>2775</v>
+      </c>
+      <c r="E299" t="s">
+        <v>2776</v>
+      </c>
+      <c r="F299" t="s">
+        <v>2777</v>
+      </c>
+      <c r="G299" t="s">
+        <v>2778</v>
+      </c>
+      <c r="H299" t="s">
         <v>2779</v>
       </c>
-      <c r="C299" t="s">
+      <c r="I299" t="s">
         <v>2780</v>
       </c>
-      <c r="D299" t="s">
+      <c r="J299" t="s">
+        <v>24</v>
+      </c>
+      <c r="K299" t="s">
+        <v>867</v>
+      </c>
+      <c r="L299" t="s">
+        <v>26</v>
+      </c>
+      <c r="M299" t="s">
+        <v>868</v>
+      </c>
+      <c r="N299" t="s">
+        <v>28</v>
+      </c>
+      <c r="O299" t="s">
         <v>2781</v>
-      </c>
-[...31 lines deleted...]
-        <v>2789</v>
       </c>
     </row>
     <row r="300" spans="1:15">
       <c r="A300">
-        <v>65021</v>
+        <v>65000</v>
       </c>
       <c r="B300" t="s">
-        <v>2790</v>
+        <v>2782</v>
       </c>
       <c r="C300" t="s">
-        <v>2791</v>
+        <v>2783</v>
       </c>
       <c r="D300" t="s">
-        <v>2792</v>
+        <v>2784</v>
       </c>
       <c r="E300" t="s">
-        <v>2793</v>
+        <v>2785</v>
       </c>
       <c r="F300" t="s">
-        <v>2794</v>
+        <v>2786</v>
       </c>
       <c r="G300" t="s">
-        <v>2795</v>
+        <v>2787</v>
       </c>
       <c r="H300" t="s">
-        <v>2796</v>
+        <v>2788</v>
       </c>
       <c r="I300" t="s">
-        <v>2797</v>
+        <v>2789</v>
       </c>
       <c r="J300" t="s">
         <v>24</v>
       </c>
       <c r="K300" t="s">
         <v>25</v>
       </c>
       <c r="L300" t="s">
         <v>26</v>
       </c>
       <c r="M300" t="s">
         <v>27</v>
       </c>
       <c r="N300" t="s">
         <v>28</v>
       </c>
       <c r="O300" t="s">
-        <v>2798</v>
+        <v>2790</v>
       </c>
     </row>
     <row r="301" spans="1:15">
       <c r="A301">
-        <v>65022</v>
+        <v>65001</v>
       </c>
       <c r="B301" t="s">
+        <v>2791</v>
+      </c>
+      <c r="C301" t="s">
+        <v>2792</v>
+      </c>
+      <c r="D301" t="s">
+        <v>2793</v>
+      </c>
+      <c r="E301" t="s">
+        <v>2794</v>
+      </c>
+      <c r="F301" t="s">
+        <v>2795</v>
+      </c>
+      <c r="G301" t="s">
+        <v>2796</v>
+      </c>
+      <c r="H301" t="s">
+        <v>2797</v>
+      </c>
+      <c r="I301" t="s">
+        <v>2798</v>
+      </c>
+      <c r="J301" t="s">
+        <v>24</v>
+      </c>
+      <c r="K301" t="s">
+        <v>112</v>
+      </c>
+      <c r="L301" t="s">
+        <v>26</v>
+      </c>
+      <c r="M301" t="s">
+        <v>113</v>
+      </c>
+      <c r="N301" t="s">
+        <v>28</v>
+      </c>
+      <c r="O301" t="s">
         <v>2799</v>
-      </c>
-[...37 lines deleted...]
-        <v>2807</v>
       </c>
     </row>
     <row r="302" spans="1:15">
       <c r="A302">
-        <v>65023</v>
+        <v>65002</v>
       </c>
       <c r="B302" t="s">
-        <v>2808</v>
+        <v>2800</v>
       </c>
       <c r="C302" t="s">
-        <v>2809</v>
+        <v>2801</v>
       </c>
       <c r="D302" t="s">
-        <v>2810</v>
+        <v>2802</v>
       </c>
       <c r="E302" t="s">
-        <v>2811</v>
+        <v>2803</v>
       </c>
       <c r="F302" t="s">
-        <v>2812</v>
+        <v>2804</v>
       </c>
       <c r="G302" t="s">
-        <v>2813</v>
+        <v>2805</v>
       </c>
       <c r="H302" t="s">
-        <v>2814</v>
+        <v>2806</v>
       </c>
       <c r="I302" t="s">
-        <v>2815</v>
+        <v>2807</v>
       </c>
       <c r="J302" t="s">
         <v>24</v>
       </c>
       <c r="K302" t="s">
         <v>25</v>
       </c>
       <c r="L302" t="s">
         <v>26</v>
       </c>
       <c r="M302" t="s">
         <v>27</v>
       </c>
       <c r="N302" t="s">
         <v>28</v>
       </c>
       <c r="O302" t="s">
-        <v>2816</v>
+        <v>2808</v>
       </c>
     </row>
     <row r="303" spans="1:15">
       <c r="A303">
-        <v>65025</v>
+        <v>65003</v>
       </c>
       <c r="B303" t="s">
+        <v>2809</v>
+      </c>
+      <c r="C303" t="s">
+        <v>2810</v>
+      </c>
+      <c r="D303" t="s">
+        <v>2811</v>
+      </c>
+      <c r="E303" t="s">
+        <v>2812</v>
+      </c>
+      <c r="F303" t="s">
+        <v>2813</v>
+      </c>
+      <c r="G303" t="s">
+        <v>2814</v>
+      </c>
+      <c r="H303" t="s">
+        <v>2815</v>
+      </c>
+      <c r="I303" t="s">
+        <v>2816</v>
+      </c>
+      <c r="J303" t="s">
+        <v>24</v>
+      </c>
+      <c r="K303" t="s">
+        <v>112</v>
+      </c>
+      <c r="L303" t="s">
+        <v>26</v>
+      </c>
+      <c r="M303" t="s">
+        <v>113</v>
+      </c>
+      <c r="N303" t="s">
+        <v>28</v>
+      </c>
+      <c r="O303" t="s">
         <v>2817</v>
-      </c>
-[...37 lines deleted...]
-        <v>2825</v>
       </c>
     </row>
     <row r="304" spans="1:15">
       <c r="A304">
-        <v>65026</v>
+        <v>65004</v>
       </c>
       <c r="B304" t="s">
+        <v>2818</v>
+      </c>
+      <c r="C304" t="s">
+        <v>2819</v>
+      </c>
+      <c r="D304" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E304" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F304" t="s">
+        <v>2822</v>
+      </c>
+      <c r="G304" t="s">
+        <v>2823</v>
+      </c>
+      <c r="H304" t="s">
+        <v>2824</v>
+      </c>
+      <c r="I304" t="s">
+        <v>2825</v>
+      </c>
+      <c r="J304" t="s">
+        <v>24</v>
+      </c>
+      <c r="K304" t="s">
+        <v>112</v>
+      </c>
+      <c r="L304" t="s">
+        <v>26</v>
+      </c>
+      <c r="M304" t="s">
+        <v>113</v>
+      </c>
+      <c r="N304" t="s">
+        <v>28</v>
+      </c>
+      <c r="O304" t="s">
         <v>2826</v>
-      </c>
-[...37 lines deleted...]
-        <v>2834</v>
       </c>
     </row>
     <row r="305" spans="1:15">
       <c r="A305">
-        <v>65027</v>
+        <v>65005</v>
       </c>
       <c r="B305" t="s">
+        <v>2827</v>
+      </c>
+      <c r="C305" t="s">
+        <v>2828</v>
+      </c>
+      <c r="D305" t="s">
+        <v>2829</v>
+      </c>
+      <c r="E305" t="s">
+        <v>2830</v>
+      </c>
+      <c r="F305" t="s">
+        <v>2831</v>
+      </c>
+      <c r="G305" t="s">
+        <v>2832</v>
+      </c>
+      <c r="H305" t="s">
+        <v>2833</v>
+      </c>
+      <c r="I305" t="s">
+        <v>2834</v>
+      </c>
+      <c r="J305" t="s">
+        <v>24</v>
+      </c>
+      <c r="K305" t="s">
         <v>2835</v>
       </c>
-      <c r="C305" t="s">
+      <c r="L305" t="s">
+        <v>26</v>
+      </c>
+      <c r="M305" t="s">
         <v>2836</v>
       </c>
-      <c r="D305" t="s">
+      <c r="N305" t="s">
+        <v>28</v>
+      </c>
+      <c r="O305" t="s">
         <v>2837</v>
-      </c>
-[...31 lines deleted...]
-        <v>2843</v>
       </c>
     </row>
     <row r="306" spans="1:15">
       <c r="A306">
-        <v>65028</v>
+        <v>65006</v>
       </c>
       <c r="B306" t="s">
+        <v>2838</v>
+      </c>
+      <c r="C306" t="s">
+        <v>2839</v>
+      </c>
+      <c r="D306" t="s">
+        <v>2840</v>
+      </c>
+      <c r="E306" t="s">
+        <v>2841</v>
+      </c>
+      <c r="F306" t="s">
+        <v>2842</v>
+      </c>
+      <c r="G306" t="s">
+        <v>2843</v>
+      </c>
+      <c r="H306" t="s">
         <v>2844</v>
       </c>
-      <c r="C306" t="s">
+      <c r="I306" t="s">
         <v>2845</v>
       </c>
-      <c r="D306" t="s">
+      <c r="J306" t="s">
+        <v>24</v>
+      </c>
+      <c r="K306" t="s">
         <v>2846</v>
       </c>
-      <c r="E306" t="s">
+      <c r="L306" t="s">
+        <v>26</v>
+      </c>
+      <c r="M306" t="s">
         <v>2847</v>
       </c>
-      <c r="F306" t="s">
+      <c r="N306" t="s">
+        <v>28</v>
+      </c>
+      <c r="O306" t="s">
         <v>2848</v>
-      </c>
-[...25 lines deleted...]
-        <v>2852</v>
       </c>
     </row>
     <row r="307" spans="1:15">
       <c r="A307">
-        <v>65030</v>
+        <v>65007</v>
       </c>
       <c r="B307" t="s">
+        <v>2849</v>
+      </c>
+      <c r="C307" t="s">
+        <v>2850</v>
+      </c>
+      <c r="D307" t="s">
+        <v>2851</v>
+      </c>
+      <c r="E307" t="s">
+        <v>2852</v>
+      </c>
+      <c r="F307" t="s">
         <v>2853</v>
       </c>
-      <c r="C307" t="s">
+      <c r="G307" t="s">
         <v>2854</v>
       </c>
-      <c r="D307" t="s">
+      <c r="H307" t="s">
         <v>2855</v>
       </c>
-      <c r="E307" t="s">
+      <c r="I307" t="s">
         <v>2856</v>
-      </c>
-[...10 lines deleted...]
-        <v>2860</v>
       </c>
       <c r="J307" t="s">
         <v>24</v>
       </c>
       <c r="K307" t="s">
         <v>25</v>
       </c>
       <c r="L307" t="s">
         <v>26</v>
       </c>
       <c r="M307" t="s">
         <v>27</v>
       </c>
       <c r="N307" t="s">
         <v>28</v>
       </c>
       <c r="O307" t="s">
-        <v>2861</v>
+        <v>2857</v>
       </c>
     </row>
     <row r="308" spans="1:15">
       <c r="A308">
-        <v>65031</v>
+        <v>65008</v>
       </c>
       <c r="B308" t="s">
+        <v>2858</v>
+      </c>
+      <c r="C308" t="s">
+        <v>2859</v>
+      </c>
+      <c r="D308" t="s">
+        <v>2860</v>
+      </c>
+      <c r="E308" t="s">
+        <v>2861</v>
+      </c>
+      <c r="F308" t="s">
         <v>2862</v>
       </c>
-      <c r="C308" t="s">
+      <c r="G308" t="s">
         <v>2863</v>
       </c>
-      <c r="D308" t="s">
+      <c r="H308" t="s">
         <v>2864</v>
       </c>
-      <c r="E308" t="s">
+      <c r="I308" t="s">
         <v>2865</v>
       </c>
-      <c r="F308" t="s">
+      <c r="J308" t="s">
+        <v>24</v>
+      </c>
+      <c r="K308" t="s">
+        <v>112</v>
+      </c>
+      <c r="L308" t="s">
+        <v>26</v>
+      </c>
+      <c r="M308" t="s">
+        <v>113</v>
+      </c>
+      <c r="N308" t="s">
+        <v>28</v>
+      </c>
+      <c r="O308" t="s">
         <v>2866</v>
-      </c>
-[...25 lines deleted...]
-        <v>2870</v>
       </c>
     </row>
     <row r="309" spans="1:15">
       <c r="A309">
-        <v>65032</v>
+        <v>65009</v>
       </c>
       <c r="B309" t="s">
+        <v>2867</v>
+      </c>
+      <c r="C309" t="s">
+        <v>2868</v>
+      </c>
+      <c r="D309" t="s">
+        <v>2869</v>
+      </c>
+      <c r="E309" t="s">
+        <v>2870</v>
+      </c>
+      <c r="F309" t="s">
         <v>2871</v>
       </c>
-      <c r="C309" t="s">
+      <c r="G309" t="s">
         <v>2872</v>
       </c>
-      <c r="D309" t="s">
+      <c r="H309" t="s">
         <v>2873</v>
       </c>
-      <c r="E309" t="s">
+      <c r="I309" t="s">
         <v>2874</v>
-      </c>
-[...10 lines deleted...]
-        <v>2878</v>
       </c>
       <c r="J309" t="s">
         <v>24</v>
       </c>
       <c r="K309" t="s">
         <v>112</v>
       </c>
       <c r="L309" t="s">
         <v>26</v>
       </c>
       <c r="M309" t="s">
         <v>113</v>
       </c>
       <c r="N309" t="s">
         <v>28</v>
       </c>
       <c r="O309" t="s">
-        <v>2879</v>
+        <v>2875</v>
       </c>
     </row>
     <row r="310" spans="1:15">
       <c r="A310">
-        <v>65033</v>
+        <v>65010</v>
       </c>
       <c r="B310" t="s">
+        <v>2876</v>
+      </c>
+      <c r="C310" t="s">
+        <v>2877</v>
+      </c>
+      <c r="D310" t="s">
+        <v>2878</v>
+      </c>
+      <c r="E310" t="s">
+        <v>2879</v>
+      </c>
+      <c r="F310" t="s">
         <v>2880</v>
       </c>
-      <c r="C310" t="s">
+      <c r="G310" t="s">
         <v>2881</v>
       </c>
-      <c r="D310" t="s">
+      <c r="H310" t="s">
         <v>2882</v>
       </c>
-      <c r="E310" t="s">
+      <c r="I310" t="s">
         <v>2883</v>
       </c>
-      <c r="F310" t="s">
+      <c r="J310" t="s">
+        <v>24</v>
+      </c>
+      <c r="K310" t="s">
+        <v>25</v>
+      </c>
+      <c r="L310" t="s">
+        <v>26</v>
+      </c>
+      <c r="M310" t="s">
+        <v>27</v>
+      </c>
+      <c r="N310" t="s">
+        <v>28</v>
+      </c>
+      <c r="O310" t="s">
         <v>2884</v>
-      </c>
-[...25 lines deleted...]
-        <v>2890</v>
       </c>
     </row>
     <row r="311" spans="1:15">
       <c r="A311">
-        <v>65034</v>
+        <v>65011</v>
       </c>
       <c r="B311" t="s">
+        <v>2885</v>
+      </c>
+      <c r="C311" t="s">
+        <v>2886</v>
+      </c>
+      <c r="D311" t="s">
+        <v>2887</v>
+      </c>
+      <c r="E311" t="s">
+        <v>2888</v>
+      </c>
+      <c r="F311" t="s">
+        <v>2889</v>
+      </c>
+      <c r="G311" t="s">
+        <v>2890</v>
+      </c>
+      <c r="H311" t="s">
         <v>2891</v>
       </c>
-      <c r="C311" t="s">
+      <c r="I311" t="s">
         <v>2892</v>
       </c>
-      <c r="D311" t="s">
+      <c r="J311" t="s">
+        <v>24</v>
+      </c>
+      <c r="K311" t="s">
+        <v>112</v>
+      </c>
+      <c r="L311" t="s">
+        <v>26</v>
+      </c>
+      <c r="M311" t="s">
+        <v>113</v>
+      </c>
+      <c r="N311" t="s">
+        <v>28</v>
+      </c>
+      <c r="O311" t="s">
         <v>2893</v>
-      </c>
-[...31 lines deleted...]
-        <v>2899</v>
       </c>
     </row>
     <row r="312" spans="1:15">
       <c r="A312">
-        <v>65035</v>
+        <v>65012</v>
       </c>
       <c r="B312" t="s">
+        <v>2894</v>
+      </c>
+      <c r="C312" t="s">
+        <v>2895</v>
+      </c>
+      <c r="D312" t="s">
+        <v>2896</v>
+      </c>
+      <c r="E312" t="s">
+        <v>2897</v>
+      </c>
+      <c r="F312" t="s">
+        <v>2898</v>
+      </c>
+      <c r="G312" t="s">
+        <v>2899</v>
+      </c>
+      <c r="H312" t="s">
         <v>2900</v>
       </c>
-      <c r="C312" t="s">
+      <c r="I312" t="s">
         <v>2901</v>
       </c>
-      <c r="D312" t="s">
+      <c r="J312" t="s">
+        <v>24</v>
+      </c>
+      <c r="K312" t="s">
         <v>2902</v>
       </c>
-      <c r="E312" t="s">
+      <c r="L312" t="s">
+        <v>26</v>
+      </c>
+      <c r="M312" t="s">
         <v>2903</v>
       </c>
-      <c r="F312" t="s">
+      <c r="N312" t="s">
+        <v>28</v>
+      </c>
+      <c r="O312" t="s">
         <v>2904</v>
-      </c>
-[...25 lines deleted...]
-        <v>2908</v>
       </c>
     </row>
     <row r="313" spans="1:15">
       <c r="A313">
-        <v>65036</v>
+        <v>65013</v>
       </c>
       <c r="B313" t="s">
+        <v>2905</v>
+      </c>
+      <c r="C313" t="s">
+        <v>2906</v>
+      </c>
+      <c r="D313" t="s">
+        <v>2907</v>
+      </c>
+      <c r="E313" t="s">
+        <v>2908</v>
+      </c>
+      <c r="F313" t="s">
         <v>2909</v>
       </c>
-      <c r="C313" t="s">
+      <c r="G313" t="s">
         <v>2910</v>
       </c>
-      <c r="D313" t="s">
+      <c r="H313" t="s">
         <v>2911</v>
       </c>
-      <c r="E313" t="s">
+      <c r="I313" t="s">
         <v>2912</v>
-      </c>
-[...10 lines deleted...]
-        <v>2916</v>
       </c>
       <c r="J313" t="s">
         <v>24</v>
       </c>
       <c r="K313" t="s">
         <v>25</v>
       </c>
       <c r="L313" t="s">
         <v>26</v>
       </c>
       <c r="M313" t="s">
         <v>27</v>
       </c>
       <c r="N313" t="s">
         <v>28</v>
       </c>
       <c r="O313" t="s">
-        <v>2917</v>
+        <v>2913</v>
       </c>
     </row>
     <row r="314" spans="1:15">
       <c r="A314">
-        <v>65037</v>
+        <v>65014</v>
       </c>
       <c r="B314" t="s">
+        <v>2914</v>
+      </c>
+      <c r="C314" t="s">
+        <v>2915</v>
+      </c>
+      <c r="D314" t="s">
+        <v>2916</v>
+      </c>
+      <c r="E314" t="s">
+        <v>2917</v>
+      </c>
+      <c r="F314" t="s">
         <v>2918</v>
       </c>
-      <c r="C314" t="s">
+      <c r="G314" t="s">
         <v>2919</v>
       </c>
-      <c r="D314" t="s">
+      <c r="H314" t="s">
         <v>2920</v>
       </c>
-      <c r="E314" t="s">
+      <c r="I314" t="s">
         <v>2921</v>
       </c>
-      <c r="F314" t="s">
+      <c r="J314" t="s">
+        <v>545</v>
+      </c>
+      <c r="K314" t="s">
+        <v>498</v>
+      </c>
+      <c r="L314" t="s">
+        <v>547</v>
+      </c>
+      <c r="M314" t="s">
+        <v>499</v>
+      </c>
+      <c r="N314" t="s">
+        <v>28</v>
+      </c>
+      <c r="O314" t="s">
         <v>2922</v>
-      </c>
-[...25 lines deleted...]
-        <v>2926</v>
       </c>
     </row>
     <row r="315" spans="1:15">
       <c r="A315">
-        <v>65038</v>
+        <v>65015</v>
       </c>
       <c r="B315" t="s">
+        <v>2923</v>
+      </c>
+      <c r="C315" t="s">
+        <v>2924</v>
+      </c>
+      <c r="D315" t="s">
+        <v>2925</v>
+      </c>
+      <c r="E315" t="s">
+        <v>2926</v>
+      </c>
+      <c r="F315" t="s">
         <v>2927</v>
       </c>
-      <c r="C315" t="s">
+      <c r="G315" t="s">
         <v>2928</v>
       </c>
-      <c r="D315" t="s">
+      <c r="H315" t="s">
         <v>2929</v>
       </c>
-      <c r="E315" t="s">
+      <c r="I315" t="s">
         <v>2930</v>
-      </c>
-[...10 lines deleted...]
-        <v>2934</v>
       </c>
       <c r="J315" t="s">
         <v>24</v>
       </c>
       <c r="K315" t="s">
         <v>112</v>
       </c>
       <c r="L315" t="s">
         <v>26</v>
       </c>
       <c r="M315" t="s">
         <v>113</v>
       </c>
       <c r="N315" t="s">
         <v>28</v>
       </c>
       <c r="O315" t="s">
-        <v>2935</v>
+        <v>2931</v>
       </c>
     </row>
     <row r="316" spans="1:15">
       <c r="A316">
-        <v>65039</v>
+        <v>65016</v>
       </c>
       <c r="B316" t="s">
+        <v>2932</v>
+      </c>
+      <c r="C316" t="s">
+        <v>2933</v>
+      </c>
+      <c r="D316" t="s">
+        <v>2934</v>
+      </c>
+      <c r="E316" t="s">
+        <v>2935</v>
+      </c>
+      <c r="F316" t="s">
         <v>2936</v>
       </c>
-      <c r="C316" t="s">
+      <c r="G316" t="s">
         <v>2937</v>
       </c>
-      <c r="D316" t="s">
+      <c r="H316" t="s">
         <v>2938</v>
       </c>
-      <c r="E316" t="s">
+      <c r="I316" t="s">
         <v>2939</v>
       </c>
-      <c r="F316" t="s">
+      <c r="J316" t="s">
+        <v>24</v>
+      </c>
+      <c r="K316" t="s">
+        <v>25</v>
+      </c>
+      <c r="L316" t="s">
+        <v>26</v>
+      </c>
+      <c r="M316" t="s">
+        <v>27</v>
+      </c>
+      <c r="N316" t="s">
+        <v>28</v>
+      </c>
+      <c r="O316" t="s">
         <v>2940</v>
-      </c>
-[...25 lines deleted...]
-        <v>2944</v>
       </c>
     </row>
     <row r="317" spans="1:15">
       <c r="A317">
-        <v>65040</v>
+        <v>65017</v>
       </c>
       <c r="B317" t="s">
+        <v>2941</v>
+      </c>
+      <c r="C317" t="s">
+        <v>2942</v>
+      </c>
+      <c r="D317" t="s">
+        <v>2943</v>
+      </c>
+      <c r="E317" t="s">
+        <v>2944</v>
+      </c>
+      <c r="F317" t="s">
         <v>2945</v>
       </c>
-      <c r="C317" t="s">
+      <c r="G317" t="s">
         <v>2946</v>
       </c>
-      <c r="D317" t="s">
+      <c r="H317" t="s">
         <v>2947</v>
       </c>
-      <c r="E317" t="s">
+      <c r="I317" t="s">
         <v>2948</v>
       </c>
-      <c r="F317" t="s">
+      <c r="J317" t="s">
+        <v>24</v>
+      </c>
+      <c r="K317" t="s">
         <v>2949</v>
       </c>
-      <c r="G317" t="s">
+      <c r="L317" t="s">
+        <v>26</v>
+      </c>
+      <c r="M317" t="s">
         <v>2950</v>
       </c>
-      <c r="H317" t="s">
+      <c r="N317" t="s">
+        <v>28</v>
+      </c>
+      <c r="O317" t="s">
         <v>2951</v>
-      </c>
-[...19 lines deleted...]
-        <v>2953</v>
       </c>
     </row>
     <row r="318" spans="1:15">
       <c r="A318">
-        <v>65043</v>
+        <v>65018</v>
       </c>
       <c r="B318" t="s">
+        <v>2952</v>
+      </c>
+      <c r="C318" t="s">
+        <v>2953</v>
+      </c>
+      <c r="D318" t="s">
         <v>2954</v>
       </c>
-      <c r="C318" t="s">
+      <c r="E318" t="s">
         <v>2955</v>
       </c>
-      <c r="D318" t="s">
+      <c r="F318" t="s">
         <v>2956</v>
       </c>
-      <c r="E318" t="s">
+      <c r="G318" t="s">
         <v>2957</v>
       </c>
-      <c r="F318" t="s">
+      <c r="H318" t="s">
         <v>2958</v>
       </c>
-      <c r="G318" t="s">
+      <c r="I318" t="s">
         <v>2959</v>
       </c>
-      <c r="H318" t="s">
+      <c r="J318" t="s">
+        <v>24</v>
+      </c>
+      <c r="K318" t="s">
         <v>2960</v>
       </c>
-      <c r="I318" t="s">
+      <c r="L318" t="s">
+        <v>26</v>
+      </c>
+      <c r="M318" t="s">
         <v>2961</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N318" t="s">
         <v>28</v>
       </c>
       <c r="O318" t="s">
         <v>2962</v>
       </c>
     </row>
     <row r="319" spans="1:15">
       <c r="A319">
-        <v>65044</v>
+        <v>65019</v>
       </c>
       <c r="B319" t="s">
         <v>2963</v>
       </c>
       <c r="C319" t="s">
         <v>2964</v>
       </c>
       <c r="D319" t="s">
         <v>2965</v>
       </c>
       <c r="E319" t="s">
         <v>2966</v>
       </c>
       <c r="F319" t="s">
         <v>2967</v>
       </c>
       <c r="G319" t="s">
         <v>2968</v>
       </c>
       <c r="H319" t="s">
         <v>2969</v>
       </c>
       <c r="I319" t="s">
         <v>2970</v>
       </c>
       <c r="J319" t="s">
         <v>24</v>
       </c>
       <c r="K319" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="L319" t="s">
         <v>26</v>
       </c>
       <c r="M319" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="N319" t="s">
         <v>28</v>
       </c>
       <c r="O319" t="s">
         <v>2971</v>
       </c>
     </row>
     <row r="320" spans="1:15">
       <c r="A320">
-        <v>65045</v>
+        <v>65020</v>
       </c>
       <c r="B320" t="s">
         <v>2972</v>
       </c>
       <c r="C320" t="s">
         <v>2973</v>
       </c>
       <c r="D320" t="s">
         <v>2974</v>
       </c>
       <c r="E320" t="s">
         <v>2975</v>
       </c>
       <c r="F320" t="s">
         <v>2976</v>
       </c>
       <c r="G320" t="s">
         <v>2977</v>
       </c>
       <c r="H320" t="s">
         <v>2978</v>
       </c>
       <c r="I320" t="s">
         <v>2979</v>
       </c>
       <c r="J320" t="s">
+        <v>24</v>
+      </c>
+      <c r="K320" t="s">
         <v>2980</v>
       </c>
-      <c r="K320" t="s">
+      <c r="L320" t="s">
+        <v>26</v>
+      </c>
+      <c r="M320" t="s">
         <v>2981</v>
       </c>
-      <c r="L320" t="s">
+      <c r="N320" t="s">
+        <v>28</v>
+      </c>
+      <c r="O320" t="s">
         <v>2982</v>
-      </c>
-[...7 lines deleted...]
-        <v>2984</v>
       </c>
     </row>
     <row r="321" spans="1:15">
       <c r="A321">
-        <v>65046</v>
+        <v>65021</v>
       </c>
       <c r="B321" t="s">
+        <v>2983</v>
+      </c>
+      <c r="C321" t="s">
+        <v>2984</v>
+      </c>
+      <c r="D321" t="s">
         <v>2985</v>
       </c>
-      <c r="C321" t="s">
+      <c r="E321" t="s">
         <v>2986</v>
       </c>
-      <c r="D321" t="s">
+      <c r="F321" t="s">
         <v>2987</v>
       </c>
-      <c r="E321" t="s">
+      <c r="G321" t="s">
         <v>2988</v>
       </c>
-      <c r="F321" t="s">
+      <c r="H321" t="s">
         <v>2989</v>
       </c>
-      <c r="G321" t="s">
+      <c r="I321" t="s">
         <v>2990</v>
       </c>
-      <c r="H321" t="s">
+      <c r="J321" t="s">
+        <v>24</v>
+      </c>
+      <c r="K321" t="s">
+        <v>25</v>
+      </c>
+      <c r="L321" t="s">
+        <v>26</v>
+      </c>
+      <c r="M321" t="s">
+        <v>27</v>
+      </c>
+      <c r="N321" t="s">
+        <v>28</v>
+      </c>
+      <c r="O321" t="s">
         <v>2991</v>
-      </c>
-[...19 lines deleted...]
-        <v>2993</v>
       </c>
     </row>
     <row r="322" spans="1:15">
       <c r="A322">
-        <v>65047</v>
+        <v>65022</v>
       </c>
       <c r="B322" t="s">
+        <v>2992</v>
+      </c>
+      <c r="C322" t="s">
+        <v>2993</v>
+      </c>
+      <c r="D322" t="s">
         <v>2994</v>
       </c>
-      <c r="C322" t="s">
+      <c r="E322" t="s">
         <v>2995</v>
       </c>
-      <c r="D322" t="s">
+      <c r="F322" t="s">
         <v>2996</v>
       </c>
-      <c r="E322" t="s">
+      <c r="G322" t="s">
         <v>2997</v>
       </c>
-      <c r="F322" t="s">
+      <c r="H322" t="s">
         <v>2998</v>
       </c>
-      <c r="G322" t="s">
+      <c r="I322" t="s">
         <v>2999</v>
       </c>
-      <c r="H322" t="s">
+      <c r="J322" t="s">
+        <v>24</v>
+      </c>
+      <c r="K322" t="s">
+        <v>25</v>
+      </c>
+      <c r="L322" t="s">
+        <v>26</v>
+      </c>
+      <c r="M322" t="s">
+        <v>27</v>
+      </c>
+      <c r="N322" t="s">
+        <v>28</v>
+      </c>
+      <c r="O322" t="s">
         <v>3000</v>
-      </c>
-[...19 lines deleted...]
-        <v>3002</v>
       </c>
     </row>
     <row r="323" spans="1:15">
       <c r="A323">
-        <v>65049</v>
+        <v>65023</v>
       </c>
       <c r="B323" t="s">
+        <v>3001</v>
+      </c>
+      <c r="C323" t="s">
+        <v>3002</v>
+      </c>
+      <c r="D323" t="s">
         <v>3003</v>
       </c>
-      <c r="C323" t="s">
+      <c r="E323" t="s">
         <v>3004</v>
       </c>
-      <c r="D323" t="s">
+      <c r="F323" t="s">
         <v>3005</v>
       </c>
-      <c r="E323" t="s">
+      <c r="G323" t="s">
         <v>3006</v>
       </c>
-      <c r="F323" t="s">
+      <c r="H323" t="s">
         <v>3007</v>
       </c>
-      <c r="G323" t="s">
+      <c r="I323" t="s">
         <v>3008</v>
       </c>
-      <c r="H323" t="s">
+      <c r="J323" t="s">
+        <v>24</v>
+      </c>
+      <c r="K323" t="s">
+        <v>25</v>
+      </c>
+      <c r="L323" t="s">
+        <v>26</v>
+      </c>
+      <c r="M323" t="s">
+        <v>27</v>
+      </c>
+      <c r="N323" t="s">
+        <v>28</v>
+      </c>
+      <c r="O323" t="s">
         <v>3009</v>
-      </c>
-[...19 lines deleted...]
-        <v>3011</v>
       </c>
     </row>
     <row r="324" spans="1:15">
       <c r="A324">
-        <v>65050</v>
+        <v>65025</v>
       </c>
       <c r="B324" t="s">
+        <v>3010</v>
+      </c>
+      <c r="C324" t="s">
+        <v>3011</v>
+      </c>
+      <c r="D324" t="s">
         <v>3012</v>
       </c>
-      <c r="C324" t="s">
+      <c r="E324" t="s">
         <v>3013</v>
       </c>
-      <c r="D324" t="s">
+      <c r="F324" t="s">
         <v>3014</v>
       </c>
-      <c r="E324" t="s">
+      <c r="G324" t="s">
         <v>3015</v>
       </c>
-      <c r="F324" t="s">
+      <c r="H324" t="s">
         <v>3016</v>
       </c>
-      <c r="G324" t="s">
+      <c r="I324" t="s">
         <v>3017</v>
-      </c>
-[...4 lines deleted...]
-        <v>3019</v>
       </c>
       <c r="J324" t="s">
         <v>24</v>
       </c>
       <c r="K324" t="s">
         <v>25</v>
       </c>
       <c r="L324" t="s">
         <v>26</v>
       </c>
       <c r="M324" t="s">
         <v>27</v>
       </c>
       <c r="N324" t="s">
         <v>28</v>
       </c>
       <c r="O324" t="s">
-        <v>3020</v>
+        <v>3018</v>
       </c>
     </row>
     <row r="325" spans="1:15">
       <c r="A325">
-        <v>65051</v>
+        <v>65026</v>
       </c>
       <c r="B325" t="s">
+        <v>3019</v>
+      </c>
+      <c r="C325" t="s">
+        <v>3020</v>
+      </c>
+      <c r="D325" t="s">
         <v>3021</v>
       </c>
-      <c r="C325" t="s">
+      <c r="E325" t="s">
         <v>3022</v>
       </c>
-      <c r="D325" t="s">
+      <c r="F325" t="s">
         <v>3023</v>
       </c>
-      <c r="E325" t="s">
+      <c r="G325" t="s">
         <v>3024</v>
       </c>
-      <c r="F325" t="s">
+      <c r="H325" t="s">
         <v>3025</v>
       </c>
-      <c r="G325" t="s">
+      <c r="I325" t="s">
         <v>3026</v>
       </c>
-      <c r="H325" t="s">
+      <c r="J325" t="s">
+        <v>24</v>
+      </c>
+      <c r="K325" t="s">
+        <v>25</v>
+      </c>
+      <c r="L325" t="s">
+        <v>26</v>
+      </c>
+      <c r="M325" t="s">
+        <v>27</v>
+      </c>
+      <c r="N325" t="s">
+        <v>28</v>
+      </c>
+      <c r="O325" t="s">
         <v>3027</v>
-      </c>
-[...19 lines deleted...]
-        <v>3029</v>
       </c>
     </row>
     <row r="326" spans="1:15">
       <c r="A326">
-        <v>65053</v>
+        <v>65027</v>
       </c>
       <c r="B326" t="s">
+        <v>3028</v>
+      </c>
+      <c r="C326" t="s">
+        <v>3029</v>
+      </c>
+      <c r="D326" t="s">
         <v>3030</v>
       </c>
-      <c r="C326" t="s">
+      <c r="E326" t="s">
         <v>3031</v>
       </c>
-      <c r="D326" t="s">
+      <c r="F326" t="s">
         <v>3032</v>
       </c>
-      <c r="E326" t="s">
+      <c r="G326" t="s">
         <v>3033</v>
       </c>
-      <c r="F326" t="s">
+      <c r="H326" t="s">
         <v>3034</v>
       </c>
-      <c r="G326" t="s">
+      <c r="I326" t="s">
         <v>3035</v>
       </c>
-      <c r="H326" t="s">
+      <c r="J326" t="s">
+        <v>24</v>
+      </c>
+      <c r="K326" t="s">
+        <v>498</v>
+      </c>
+      <c r="L326" t="s">
+        <v>26</v>
+      </c>
+      <c r="M326" t="s">
+        <v>499</v>
+      </c>
+      <c r="N326" t="s">
+        <v>28</v>
+      </c>
+      <c r="O326" t="s">
         <v>3036</v>
-      </c>
-[...19 lines deleted...]
-        <v>3038</v>
       </c>
     </row>
     <row r="327" spans="1:15">
       <c r="A327">
-        <v>65054</v>
+        <v>65028</v>
       </c>
       <c r="B327" t="s">
+        <v>3037</v>
+      </c>
+      <c r="C327" t="s">
+        <v>3038</v>
+      </c>
+      <c r="D327" t="s">
         <v>3039</v>
       </c>
-      <c r="C327" t="s">
+      <c r="E327" t="s">
         <v>3040</v>
       </c>
-      <c r="D327" t="s">
+      <c r="F327" t="s">
         <v>3041</v>
       </c>
-      <c r="E327" t="s">
+      <c r="G327" t="s">
         <v>3042</v>
       </c>
-      <c r="F327" t="s">
+      <c r="H327" t="s">
         <v>3043</v>
       </c>
-      <c r="G327" t="s">
+      <c r="I327" t="s">
         <v>3044</v>
       </c>
-      <c r="H327" t="s">
+      <c r="J327" t="s">
+        <v>24</v>
+      </c>
+      <c r="K327" t="s">
+        <v>25</v>
+      </c>
+      <c r="L327" t="s">
+        <v>26</v>
+      </c>
+      <c r="M327" t="s">
+        <v>27</v>
+      </c>
+      <c r="N327" t="s">
+        <v>28</v>
+      </c>
+      <c r="O327" t="s">
         <v>3045</v>
-      </c>
-[...19 lines deleted...]
-        <v>3047</v>
       </c>
     </row>
     <row r="328" spans="1:15">
       <c r="A328">
-        <v>65055</v>
+        <v>65030</v>
       </c>
       <c r="B328" t="s">
+        <v>3046</v>
+      </c>
+      <c r="C328" t="s">
+        <v>3047</v>
+      </c>
+      <c r="D328" t="s">
         <v>3048</v>
       </c>
-      <c r="C328" t="s">
+      <c r="E328" t="s">
         <v>3049</v>
       </c>
-      <c r="D328" t="s">
+      <c r="F328" t="s">
         <v>3050</v>
       </c>
-      <c r="E328" t="s">
+      <c r="G328" t="s">
         <v>3051</v>
       </c>
-      <c r="F328" t="s">
+      <c r="H328" t="s">
         <v>3052</v>
       </c>
-      <c r="G328" t="s">
+      <c r="I328" t="s">
         <v>3053</v>
       </c>
-      <c r="H328" t="s">
+      <c r="J328" t="s">
+        <v>24</v>
+      </c>
+      <c r="K328" t="s">
+        <v>25</v>
+      </c>
+      <c r="L328" t="s">
+        <v>26</v>
+      </c>
+      <c r="M328" t="s">
+        <v>27</v>
+      </c>
+      <c r="N328" t="s">
+        <v>28</v>
+      </c>
+      <c r="O328" t="s">
         <v>3054</v>
-      </c>
-[...19 lines deleted...]
-        <v>3056</v>
       </c>
     </row>
     <row r="329" spans="1:15">
       <c r="A329">
-        <v>65057</v>
+        <v>65031</v>
       </c>
       <c r="B329" t="s">
+        <v>3055</v>
+      </c>
+      <c r="C329" t="s">
+        <v>3056</v>
+      </c>
+      <c r="D329" t="s">
         <v>3057</v>
       </c>
-      <c r="C329" t="s">
+      <c r="E329" t="s">
         <v>3058</v>
       </c>
-      <c r="D329" t="s">
+      <c r="F329" t="s">
         <v>3059</v>
       </c>
-      <c r="E329" t="s">
+      <c r="G329" t="s">
         <v>3060</v>
       </c>
-      <c r="F329" t="s">
+      <c r="H329" t="s">
         <v>3061</v>
       </c>
-      <c r="G329" t="s">
+      <c r="I329" t="s">
         <v>3062</v>
       </c>
-      <c r="H329" t="s">
+      <c r="J329" t="s">
+        <v>24</v>
+      </c>
+      <c r="K329" t="s">
+        <v>25</v>
+      </c>
+      <c r="L329" t="s">
+        <v>26</v>
+      </c>
+      <c r="M329" t="s">
+        <v>27</v>
+      </c>
+      <c r="N329" t="s">
+        <v>28</v>
+      </c>
+      <c r="O329" t="s">
         <v>3063</v>
-      </c>
-[...19 lines deleted...]
-        <v>3065</v>
       </c>
     </row>
     <row r="330" spans="1:15">
       <c r="A330">
-        <v>65058</v>
+        <v>65032</v>
       </c>
       <c r="B330" t="s">
+        <v>3064</v>
+      </c>
+      <c r="C330" t="s">
+        <v>3065</v>
+      </c>
+      <c r="D330" t="s">
         <v>3066</v>
       </c>
-      <c r="C330" t="s">
+      <c r="E330" t="s">
         <v>3067</v>
       </c>
-      <c r="D330" t="s">
+      <c r="F330" t="s">
         <v>3068</v>
       </c>
-      <c r="E330" t="s">
+      <c r="G330" t="s">
         <v>3069</v>
       </c>
-      <c r="F330" t="s">
+      <c r="H330" t="s">
         <v>3070</v>
       </c>
-      <c r="G330" t="s">
+      <c r="I330" t="s">
         <v>3071</v>
       </c>
-      <c r="H330" t="s">
+      <c r="J330" t="s">
+        <v>24</v>
+      </c>
+      <c r="K330" t="s">
+        <v>112</v>
+      </c>
+      <c r="L330" t="s">
+        <v>26</v>
+      </c>
+      <c r="M330" t="s">
+        <v>113</v>
+      </c>
+      <c r="N330" t="s">
+        <v>28</v>
+      </c>
+      <c r="O330" t="s">
         <v>3072</v>
-      </c>
-[...19 lines deleted...]
-        <v>3074</v>
       </c>
     </row>
     <row r="331" spans="1:15">
       <c r="A331">
-        <v>65059</v>
+        <v>65033</v>
       </c>
       <c r="B331" t="s">
+        <v>3073</v>
+      </c>
+      <c r="C331" t="s">
+        <v>3074</v>
+      </c>
+      <c r="D331" t="s">
         <v>3075</v>
       </c>
-      <c r="C331" t="s">
+      <c r="E331" t="s">
         <v>3076</v>
       </c>
-      <c r="D331" t="s">
+      <c r="F331" t="s">
         <v>3077</v>
       </c>
-      <c r="E331" t="s">
+      <c r="G331" t="s">
         <v>3078</v>
       </c>
-      <c r="F331" t="s">
+      <c r="H331" t="s">
         <v>3079</v>
       </c>
-      <c r="G331" t="s">
+      <c r="I331" t="s">
         <v>3080</v>
       </c>
-      <c r="H331" t="s">
+      <c r="J331" t="s">
+        <v>24</v>
+      </c>
+      <c r="K331" t="s">
         <v>3081</v>
       </c>
-      <c r="I331" t="s">
+      <c r="L331" t="s">
+        <v>26</v>
+      </c>
+      <c r="M331" t="s">
         <v>3082</v>
-      </c>
-[...10 lines deleted...]
-        <v>113</v>
       </c>
       <c r="N331" t="s">
         <v>28</v>
       </c>
       <c r="O331" t="s">
         <v>3083</v>
       </c>
     </row>
     <row r="332" spans="1:15">
       <c r="A332">
-        <v>65060</v>
+        <v>65034</v>
       </c>
       <c r="B332" t="s">
         <v>3084</v>
       </c>
       <c r="C332" t="s">
         <v>3085</v>
       </c>
       <c r="D332" t="s">
         <v>3086</v>
       </c>
       <c r="E332" t="s">
         <v>3087</v>
       </c>
       <c r="F332" t="s">
         <v>3088</v>
       </c>
       <c r="G332" t="s">
         <v>3089</v>
       </c>
       <c r="H332" t="s">
         <v>3090</v>
       </c>
       <c r="I332" t="s">
         <v>3091</v>
       </c>
       <c r="J332" t="s">
-        <v>24</v>
+        <v>545</v>
       </c>
       <c r="K332" t="s">
-        <v>47</v>
+        <v>2232</v>
       </c>
       <c r="L332" t="s">
-        <v>26</v>
+        <v>547</v>
       </c>
       <c r="M332" t="s">
-        <v>48</v>
+        <v>2233</v>
       </c>
       <c r="N332" t="s">
         <v>28</v>
       </c>
       <c r="O332" t="s">
         <v>3092</v>
       </c>
     </row>
     <row r="333" spans="1:15">
       <c r="A333">
-        <v>65061</v>
+        <v>65035</v>
       </c>
       <c r="B333" t="s">
         <v>3093</v>
       </c>
       <c r="C333" t="s">
         <v>3094</v>
       </c>
       <c r="D333" t="s">
         <v>3095</v>
       </c>
       <c r="E333" t="s">
         <v>3096</v>
       </c>
       <c r="F333" t="s">
         <v>3097</v>
       </c>
       <c r="G333" t="s">
         <v>3098</v>
       </c>
       <c r="H333" t="s">
         <v>3099</v>
       </c>
       <c r="I333" t="s">
         <v>3100</v>
       </c>
       <c r="J333" t="s">
         <v>24</v>
       </c>
       <c r="K333" t="s">
-        <v>1038</v>
+        <v>25</v>
       </c>
       <c r="L333" t="s">
         <v>26</v>
       </c>
       <c r="M333" t="s">
-        <v>1040</v>
+        <v>27</v>
       </c>
       <c r="N333" t="s">
         <v>28</v>
       </c>
       <c r="O333" t="s">
         <v>3101</v>
       </c>
     </row>
     <row r="334" spans="1:15">
       <c r="A334">
-        <v>65062</v>
+        <v>65036</v>
       </c>
       <c r="B334" t="s">
         <v>3102</v>
       </c>
       <c r="C334" t="s">
         <v>3103</v>
       </c>
       <c r="D334" t="s">
         <v>3104</v>
       </c>
       <c r="E334" t="s">
         <v>3105</v>
       </c>
       <c r="F334" t="s">
         <v>3106</v>
       </c>
       <c r="G334" t="s">
         <v>3107</v>
       </c>
       <c r="H334" t="s">
         <v>3108</v>
       </c>
       <c r="I334" t="s">
         <v>3109</v>
       </c>
       <c r="J334" t="s">
         <v>24</v>
       </c>
       <c r="K334" t="s">
         <v>25</v>
       </c>
       <c r="L334" t="s">
         <v>26</v>
       </c>
       <c r="M334" t="s">
         <v>27</v>
       </c>
       <c r="N334" t="s">
         <v>28</v>
       </c>
       <c r="O334" t="s">
         <v>3110</v>
       </c>
     </row>
     <row r="335" spans="1:15">
       <c r="A335">
-        <v>65063</v>
+        <v>65037</v>
       </c>
       <c r="B335" t="s">
         <v>3111</v>
       </c>
       <c r="C335" t="s">
         <v>3112</v>
       </c>
       <c r="D335" t="s">
         <v>3113</v>
       </c>
       <c r="E335" t="s">
         <v>3114</v>
       </c>
       <c r="F335" t="s">
         <v>3115</v>
       </c>
       <c r="G335" t="s">
         <v>3116</v>
       </c>
       <c r="H335" t="s">
         <v>3117</v>
       </c>
       <c r="I335" t="s">
         <v>3118</v>
       </c>
       <c r="J335" t="s">
         <v>24</v>
       </c>
       <c r="K335" t="s">
+        <v>25</v>
+      </c>
+      <c r="L335" t="s">
+        <v>26</v>
+      </c>
+      <c r="M335" t="s">
+        <v>27</v>
+      </c>
+      <c r="N335" t="s">
+        <v>28</v>
+      </c>
+      <c r="O335" t="s">
         <v>3119</v>
-      </c>
-[...10 lines deleted...]
-        <v>3121</v>
       </c>
     </row>
     <row r="336" spans="1:15">
       <c r="A336">
-        <v>65068</v>
+        <v>65038</v>
       </c>
       <c r="B336" t="s">
+        <v>3120</v>
+      </c>
+      <c r="C336" t="s">
+        <v>3121</v>
+      </c>
+      <c r="D336" t="s">
         <v>3122</v>
       </c>
-      <c r="C336" t="s">
+      <c r="E336" t="s">
         <v>3123</v>
       </c>
-      <c r="D336" t="s">
+      <c r="F336" t="s">
         <v>3124</v>
       </c>
-      <c r="E336" t="s">
+      <c r="G336" t="s">
         <v>3125</v>
       </c>
-      <c r="F336" t="s">
+      <c r="H336" t="s">
         <v>3126</v>
       </c>
-      <c r="G336" t="s">
+      <c r="I336" t="s">
         <v>3127</v>
       </c>
-      <c r="H336" t="s">
+      <c r="J336" t="s">
+        <v>24</v>
+      </c>
+      <c r="K336" t="s">
+        <v>112</v>
+      </c>
+      <c r="L336" t="s">
+        <v>26</v>
+      </c>
+      <c r="M336" t="s">
+        <v>113</v>
+      </c>
+      <c r="N336" t="s">
+        <v>28</v>
+      </c>
+      <c r="O336" t="s">
         <v>3128</v>
-      </c>
-[...19 lines deleted...]
-        <v>3130</v>
       </c>
     </row>
     <row r="337" spans="1:15">
       <c r="A337">
-        <v>65069</v>
+        <v>65039</v>
       </c>
       <c r="B337" t="s">
+        <v>3129</v>
+      </c>
+      <c r="C337" t="s">
+        <v>3130</v>
+      </c>
+      <c r="D337" t="s">
         <v>3131</v>
       </c>
-      <c r="C337" t="s">
+      <c r="E337" t="s">
         <v>3132</v>
       </c>
-      <c r="D337" t="s">
+      <c r="F337" t="s">
         <v>3133</v>
       </c>
-      <c r="E337" t="s">
+      <c r="G337" t="s">
         <v>3134</v>
       </c>
-      <c r="F337" t="s">
+      <c r="H337" t="s">
         <v>3135</v>
       </c>
-      <c r="G337" t="s">
+      <c r="I337" t="s">
         <v>3136</v>
-      </c>
-[...4 lines deleted...]
-        <v>3138</v>
       </c>
       <c r="J337" t="s">
         <v>24</v>
       </c>
       <c r="K337" t="s">
         <v>112</v>
       </c>
       <c r="L337" t="s">
         <v>26</v>
       </c>
       <c r="M337" t="s">
         <v>113</v>
       </c>
       <c r="N337" t="s">
         <v>28</v>
       </c>
       <c r="O337" t="s">
-        <v>3139</v>
+        <v>3137</v>
       </c>
     </row>
     <row r="338" spans="1:15">
       <c r="A338">
-        <v>65071</v>
+        <v>65040</v>
       </c>
       <c r="B338" t="s">
+        <v>3138</v>
+      </c>
+      <c r="C338" t="s">
+        <v>3139</v>
+      </c>
+      <c r="D338" t="s">
         <v>3140</v>
       </c>
-      <c r="C338" t="s">
+      <c r="E338" t="s">
         <v>3141</v>
       </c>
-      <c r="D338" t="s">
+      <c r="F338" t="s">
         <v>3142</v>
       </c>
-      <c r="E338" t="s">
+      <c r="G338" t="s">
         <v>3143</v>
       </c>
-      <c r="F338" t="s">
+      <c r="H338" t="s">
         <v>3144</v>
       </c>
-      <c r="G338" t="s">
+      <c r="I338" t="s">
         <v>3145</v>
       </c>
-      <c r="H338" t="s">
+      <c r="J338" t="s">
+        <v>24</v>
+      </c>
+      <c r="K338" t="s">
+        <v>1186</v>
+      </c>
+      <c r="L338" t="s">
+        <v>26</v>
+      </c>
+      <c r="M338" t="s">
+        <v>1188</v>
+      </c>
+      <c r="N338" t="s">
+        <v>28</v>
+      </c>
+      <c r="O338" t="s">
         <v>3146</v>
-      </c>
-[...19 lines deleted...]
-        <v>3148</v>
       </c>
     </row>
     <row r="339" spans="1:15">
       <c r="A339">
-        <v>65073</v>
+        <v>65043</v>
       </c>
       <c r="B339" t="s">
+        <v>3147</v>
+      </c>
+      <c r="C339" t="s">
+        <v>3148</v>
+      </c>
+      <c r="D339" t="s">
         <v>3149</v>
       </c>
-      <c r="C339" t="s">
+      <c r="E339" t="s">
         <v>3150</v>
       </c>
-      <c r="D339" t="s">
+      <c r="F339" t="s">
         <v>3151</v>
       </c>
-      <c r="E339" t="s">
+      <c r="G339" t="s">
         <v>3152</v>
       </c>
-      <c r="F339" t="s">
+      <c r="H339" t="s">
         <v>3153</v>
       </c>
-      <c r="G339" t="s">
+      <c r="I339" t="s">
         <v>3154</v>
-      </c>
-[...4 lines deleted...]
-        <v>3156</v>
       </c>
       <c r="J339" t="s">
         <v>24</v>
       </c>
       <c r="K339" t="s">
         <v>25</v>
       </c>
       <c r="L339" t="s">
         <v>26</v>
       </c>
       <c r="M339" t="s">
         <v>27</v>
       </c>
       <c r="N339" t="s">
         <v>28</v>
       </c>
       <c r="O339" t="s">
-        <v>3157</v>
+        <v>3155</v>
       </c>
     </row>
     <row r="340" spans="1:15">
       <c r="A340">
-        <v>65074</v>
+        <v>65044</v>
       </c>
       <c r="B340" t="s">
+        <v>3156</v>
+      </c>
+      <c r="C340" t="s">
+        <v>3157</v>
+      </c>
+      <c r="D340" t="s">
         <v>3158</v>
       </c>
-      <c r="C340" t="s">
+      <c r="E340" t="s">
         <v>3159</v>
       </c>
-      <c r="D340" t="s">
+      <c r="F340" t="s">
         <v>3160</v>
       </c>
-      <c r="E340" t="s">
+      <c r="G340" t="s">
         <v>3161</v>
       </c>
-      <c r="F340" t="s">
+      <c r="H340" t="s">
         <v>3162</v>
       </c>
-      <c r="G340" t="s">
+      <c r="I340" t="s">
         <v>3163</v>
       </c>
-      <c r="H340" t="s">
+      <c r="J340" t="s">
+        <v>24</v>
+      </c>
+      <c r="K340" t="s">
+        <v>25</v>
+      </c>
+      <c r="L340" t="s">
+        <v>26</v>
+      </c>
+      <c r="M340" t="s">
+        <v>27</v>
+      </c>
+      <c r="N340" t="s">
+        <v>28</v>
+      </c>
+      <c r="O340" t="s">
         <v>3164</v>
-      </c>
-[...19 lines deleted...]
-        <v>3168</v>
       </c>
     </row>
     <row r="341" spans="1:15">
       <c r="A341">
-        <v>65075</v>
+        <v>65045</v>
       </c>
       <c r="B341" t="s">
+        <v>3165</v>
+      </c>
+      <c r="C341" t="s">
+        <v>3166</v>
+      </c>
+      <c r="D341" t="s">
+        <v>3167</v>
+      </c>
+      <c r="E341" t="s">
+        <v>3168</v>
+      </c>
+      <c r="F341" t="s">
         <v>3169</v>
       </c>
-      <c r="C341" t="s">
+      <c r="G341" t="s">
         <v>3170</v>
       </c>
-      <c r="D341" t="s">
+      <c r="H341" t="s">
         <v>3171</v>
       </c>
-      <c r="E341" t="s">
+      <c r="I341" t="s">
         <v>3172</v>
       </c>
-      <c r="F341" t="s">
+      <c r="J341" t="s">
         <v>3173</v>
       </c>
-      <c r="G341" t="s">
+      <c r="K341" t="s">
         <v>3174</v>
       </c>
-      <c r="H341" t="s">
+      <c r="L341" t="s">
         <v>3175</v>
       </c>
-      <c r="I341" t="s">
+      <c r="M341" t="s">
         <v>3176</v>
-      </c>
-[...10 lines deleted...]
-        <v>2889</v>
       </c>
       <c r="N341" t="s">
         <v>28</v>
       </c>
       <c r="O341" t="s">
         <v>3177</v>
       </c>
     </row>
     <row r="342" spans="1:15">
       <c r="A342">
-        <v>65076</v>
+        <v>65046</v>
       </c>
       <c r="B342" t="s">
         <v>3178</v>
       </c>
       <c r="C342" t="s">
         <v>3179</v>
       </c>
       <c r="D342" t="s">
         <v>3180</v>
       </c>
       <c r="E342" t="s">
         <v>3181</v>
       </c>
       <c r="F342" t="s">
         <v>3182</v>
       </c>
       <c r="G342" t="s">
         <v>3183</v>
       </c>
       <c r="H342" t="s">
         <v>3184</v>
       </c>
       <c r="I342" t="s">
         <v>3185</v>
       </c>
       <c r="J342" t="s">
         <v>24</v>
       </c>
       <c r="K342" t="s">
-        <v>112</v>
+        <v>47</v>
       </c>
       <c r="L342" t="s">
         <v>26</v>
       </c>
       <c r="M342" t="s">
-        <v>113</v>
+        <v>48</v>
       </c>
       <c r="N342" t="s">
         <v>28</v>
       </c>
       <c r="O342" t="s">
         <v>3186</v>
       </c>
     </row>
     <row r="343" spans="1:15">
       <c r="A343">
-        <v>65077</v>
+        <v>65047</v>
       </c>
       <c r="B343" t="s">
         <v>3187</v>
       </c>
       <c r="C343" t="s">
         <v>3188</v>
       </c>
       <c r="D343" t="s">
         <v>3189</v>
       </c>
       <c r="E343" t="s">
         <v>3190</v>
       </c>
       <c r="F343" t="s">
         <v>3191</v>
       </c>
       <c r="G343" t="s">
         <v>3192</v>
       </c>
       <c r="H343" t="s">
         <v>3193</v>
       </c>
       <c r="I343" t="s">
         <v>3194</v>
       </c>
       <c r="J343" t="s">
         <v>24</v>
       </c>
       <c r="K343" t="s">
-        <v>517</v>
+        <v>3174</v>
       </c>
       <c r="L343" t="s">
         <v>26</v>
       </c>
       <c r="M343" t="s">
-        <v>519</v>
+        <v>3176</v>
       </c>
       <c r="N343" t="s">
         <v>28</v>
       </c>
       <c r="O343" t="s">
         <v>3195</v>
       </c>
     </row>
     <row r="344" spans="1:15">
       <c r="A344">
-        <v>65080</v>
+        <v>65049</v>
       </c>
       <c r="B344" t="s">
         <v>3196</v>
       </c>
       <c r="C344" t="s">
         <v>3197</v>
       </c>
       <c r="D344" t="s">
         <v>3198</v>
       </c>
       <c r="E344" t="s">
         <v>3199</v>
       </c>
       <c r="F344" t="s">
         <v>3200</v>
       </c>
       <c r="G344" t="s">
         <v>3201</v>
       </c>
       <c r="H344" t="s">
         <v>3202</v>
       </c>
       <c r="I344" t="s">
         <v>3203</v>
       </c>
       <c r="J344" t="s">
         <v>24</v>
       </c>
       <c r="K344" t="s">
-        <v>47</v>
+        <v>867</v>
       </c>
       <c r="L344" t="s">
         <v>26</v>
       </c>
       <c r="M344" t="s">
-        <v>48</v>
+        <v>868</v>
       </c>
       <c r="N344" t="s">
         <v>28</v>
       </c>
       <c r="O344" t="s">
         <v>3204</v>
       </c>
     </row>
     <row r="345" spans="1:15">
       <c r="A345">
-        <v>65081</v>
+        <v>65050</v>
       </c>
       <c r="B345" t="s">
         <v>3205</v>
       </c>
       <c r="C345" t="s">
         <v>3206</v>
       </c>
       <c r="D345" t="s">
         <v>3207</v>
       </c>
       <c r="E345" t="s">
         <v>3208</v>
       </c>
       <c r="F345" t="s">
         <v>3209</v>
       </c>
       <c r="G345" t="s">
         <v>3210</v>
       </c>
       <c r="H345" t="s">
         <v>3211</v>
       </c>
       <c r="I345" t="s">
         <v>3212</v>
       </c>
       <c r="J345" t="s">
         <v>24</v>
       </c>
       <c r="K345" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L345" t="s">
         <v>26</v>
       </c>
       <c r="M345" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N345" t="s">
         <v>28</v>
       </c>
       <c r="O345" t="s">
         <v>3213</v>
       </c>
     </row>
     <row r="346" spans="1:15">
       <c r="A346">
-        <v>65082</v>
+        <v>65051</v>
       </c>
       <c r="B346" t="s">
         <v>3214</v>
       </c>
       <c r="C346" t="s">
         <v>3215</v>
       </c>
       <c r="D346" t="s">
         <v>3216</v>
       </c>
       <c r="E346" t="s">
         <v>3217</v>
       </c>
       <c r="F346" t="s">
         <v>3218</v>
       </c>
       <c r="G346" t="s">
         <v>3219</v>
       </c>
       <c r="H346" t="s">
         <v>3220</v>
       </c>
       <c r="I346" t="s">
         <v>3221</v>
       </c>
       <c r="J346" t="s">
         <v>24</v>
       </c>
       <c r="K346" t="s">
-        <v>47</v>
+        <v>546</v>
       </c>
       <c r="L346" t="s">
         <v>26</v>
       </c>
       <c r="M346" t="s">
-        <v>48</v>
+        <v>548</v>
       </c>
       <c r="N346" t="s">
         <v>28</v>
       </c>
       <c r="O346" t="s">
         <v>3222</v>
       </c>
     </row>
     <row r="347" spans="1:15">
       <c r="A347">
-        <v>65083</v>
+        <v>65053</v>
       </c>
       <c r="B347" t="s">
         <v>3223</v>
       </c>
       <c r="C347" t="s">
         <v>3224</v>
       </c>
       <c r="D347" t="s">
         <v>3225</v>
       </c>
       <c r="E347" t="s">
         <v>3226</v>
       </c>
       <c r="F347" t="s">
         <v>3227</v>
       </c>
       <c r="G347" t="s">
         <v>3228</v>
       </c>
       <c r="H347" t="s">
         <v>3229</v>
       </c>
       <c r="I347" t="s">
         <v>3230</v>
       </c>
       <c r="J347" t="s">
         <v>24</v>
       </c>
       <c r="K347" t="s">
         <v>112</v>
       </c>
       <c r="L347" t="s">
         <v>26</v>
       </c>
       <c r="M347" t="s">
         <v>113</v>
       </c>
       <c r="N347" t="s">
         <v>28</v>
       </c>
       <c r="O347" t="s">
         <v>3231</v>
       </c>
     </row>
     <row r="348" spans="1:15">
       <c r="A348">
-        <v>65084</v>
+        <v>65054</v>
       </c>
       <c r="B348" t="s">
         <v>3232</v>
       </c>
       <c r="C348" t="s">
         <v>3233</v>
       </c>
       <c r="D348" t="s">
         <v>3234</v>
       </c>
       <c r="E348" t="s">
         <v>3235</v>
       </c>
       <c r="F348" t="s">
         <v>3236</v>
       </c>
       <c r="G348" t="s">
         <v>3237</v>
       </c>
       <c r="H348" t="s">
         <v>3238</v>
       </c>
       <c r="I348" t="s">
         <v>3239</v>
       </c>
       <c r="J348" t="s">
-        <v>24</v>
+        <v>545</v>
       </c>
       <c r="K348" t="s">
-        <v>25</v>
+        <v>150</v>
       </c>
       <c r="L348" t="s">
-        <v>26</v>
+        <v>547</v>
       </c>
       <c r="M348" t="s">
-        <v>27</v>
+        <v>151</v>
       </c>
       <c r="N348" t="s">
         <v>28</v>
       </c>
       <c r="O348" t="s">
         <v>3240</v>
       </c>
     </row>
     <row r="349" spans="1:15">
       <c r="A349">
-        <v>65085</v>
+        <v>65055</v>
       </c>
       <c r="B349" t="s">
         <v>3241</v>
       </c>
       <c r="C349" t="s">
         <v>3242</v>
       </c>
       <c r="D349" t="s">
         <v>3243</v>
       </c>
       <c r="E349" t="s">
         <v>3244</v>
       </c>
       <c r="F349" t="s">
         <v>3245</v>
       </c>
       <c r="G349" t="s">
         <v>3246</v>
       </c>
       <c r="H349" t="s">
         <v>3247</v>
       </c>
       <c r="I349" t="s">
         <v>3248</v>
       </c>
       <c r="J349" t="s">
         <v>24</v>
       </c>
       <c r="K349" t="s">
-        <v>2077</v>
+        <v>2232</v>
       </c>
       <c r="L349" t="s">
         <v>26</v>
       </c>
       <c r="M349" t="s">
-        <v>2078</v>
+        <v>2233</v>
       </c>
       <c r="N349" t="s">
         <v>28</v>
       </c>
       <c r="O349" t="s">
         <v>3249</v>
       </c>
     </row>
     <row r="350" spans="1:15">
       <c r="A350">
-        <v>65086</v>
+        <v>65057</v>
       </c>
       <c r="B350" t="s">
         <v>3250</v>
       </c>
       <c r="C350" t="s">
         <v>3251</v>
       </c>
       <c r="D350" t="s">
         <v>3252</v>
       </c>
       <c r="E350" t="s">
         <v>3253</v>
       </c>
       <c r="F350" t="s">
         <v>3254</v>
       </c>
       <c r="G350" t="s">
         <v>3255</v>
       </c>
       <c r="H350" t="s">
         <v>3256</v>
       </c>
       <c r="I350" t="s">
         <v>3257</v>
       </c>
       <c r="J350" t="s">
         <v>24</v>
       </c>
       <c r="K350" t="s">
-        <v>112</v>
+        <v>661</v>
       </c>
       <c r="L350" t="s">
         <v>26</v>
       </c>
       <c r="M350" t="s">
-        <v>113</v>
+        <v>662</v>
       </c>
       <c r="N350" t="s">
         <v>28</v>
       </c>
       <c r="O350" t="s">
         <v>3258</v>
       </c>
     </row>
     <row r="351" spans="1:15">
       <c r="A351">
-        <v>65087</v>
+        <v>65058</v>
       </c>
       <c r="B351" t="s">
         <v>3259</v>
       </c>
       <c r="C351" t="s">
         <v>3260</v>
       </c>
       <c r="D351" t="s">
         <v>3261</v>
       </c>
       <c r="E351" t="s">
         <v>3262</v>
       </c>
       <c r="F351" t="s">
         <v>3263</v>
       </c>
       <c r="G351" t="s">
         <v>3264</v>
       </c>
       <c r="H351" t="s">
         <v>3265</v>
       </c>
       <c r="I351" t="s">
         <v>3266</v>
       </c>
       <c r="J351" t="s">
-        <v>24</v>
+        <v>545</v>
       </c>
       <c r="K351" t="s">
-        <v>112</v>
+        <v>498</v>
       </c>
       <c r="L351" t="s">
-        <v>26</v>
+        <v>547</v>
       </c>
       <c r="M351" t="s">
-        <v>113</v>
+        <v>499</v>
       </c>
       <c r="N351" t="s">
         <v>28</v>
       </c>
       <c r="O351" t="s">
         <v>3267</v>
       </c>
     </row>
     <row r="352" spans="1:15">
       <c r="A352">
-        <v>65088</v>
+        <v>65059</v>
       </c>
       <c r="B352" t="s">
         <v>3268</v>
       </c>
       <c r="C352" t="s">
         <v>3269</v>
       </c>
       <c r="D352" t="s">
         <v>3270</v>
       </c>
       <c r="E352" t="s">
         <v>3271</v>
       </c>
       <c r="F352" t="s">
         <v>3272</v>
       </c>
       <c r="G352" t="s">
         <v>3273</v>
       </c>
       <c r="H352" t="s">
         <v>3274</v>
       </c>
       <c r="I352" t="s">
         <v>3275</v>
       </c>
       <c r="J352" t="s">
         <v>24</v>
       </c>
       <c r="K352" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="L352" t="s">
         <v>26</v>
       </c>
       <c r="M352" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="N352" t="s">
         <v>28</v>
       </c>
       <c r="O352" t="s">
         <v>3276</v>
       </c>
     </row>
     <row r="353" spans="1:15">
       <c r="A353">
-        <v>65089</v>
+        <v>65060</v>
       </c>
       <c r="B353" t="s">
         <v>3277</v>
       </c>
       <c r="C353" t="s">
         <v>3278</v>
       </c>
       <c r="D353" t="s">
         <v>3279</v>
       </c>
       <c r="E353" t="s">
         <v>3280</v>
       </c>
       <c r="F353" t="s">
         <v>3281</v>
       </c>
       <c r="G353" t="s">
         <v>3282</v>
       </c>
       <c r="H353" t="s">
         <v>3283</v>
       </c>
       <c r="I353" t="s">
         <v>3284</v>
       </c>
       <c r="J353" t="s">
         <v>24</v>
       </c>
       <c r="K353" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L353" t="s">
         <v>26</v>
       </c>
       <c r="M353" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N353" t="s">
         <v>28</v>
       </c>
       <c r="O353" t="s">
         <v>3285</v>
       </c>
     </row>
     <row r="354" spans="1:15">
       <c r="A354">
-        <v>65090</v>
+        <v>65061</v>
       </c>
       <c r="B354" t="s">
         <v>3286</v>
       </c>
       <c r="C354" t="s">
         <v>3287</v>
       </c>
       <c r="D354" t="s">
         <v>3288</v>
       </c>
       <c r="E354" t="s">
         <v>3289</v>
       </c>
       <c r="F354" t="s">
         <v>3290</v>
       </c>
       <c r="G354" t="s">
         <v>3291</v>
       </c>
       <c r="H354" t="s">
         <v>3292</v>
       </c>
       <c r="I354" t="s">
         <v>3293</v>
       </c>
       <c r="J354" t="s">
         <v>24</v>
       </c>
       <c r="K354" t="s">
-        <v>25</v>
+        <v>1186</v>
       </c>
       <c r="L354" t="s">
         <v>26</v>
       </c>
       <c r="M354" t="s">
-        <v>27</v>
+        <v>1188</v>
       </c>
       <c r="N354" t="s">
         <v>28</v>
       </c>
       <c r="O354" t="s">
         <v>3294</v>
       </c>
     </row>
     <row r="355" spans="1:15">
       <c r="A355">
-        <v>65091</v>
+        <v>65062</v>
       </c>
       <c r="B355" t="s">
         <v>3295</v>
       </c>
       <c r="C355" t="s">
         <v>3296</v>
       </c>
       <c r="D355" t="s">
         <v>3297</v>
       </c>
       <c r="E355" t="s">
         <v>3298</v>
       </c>
       <c r="F355" t="s">
         <v>3299</v>
       </c>
       <c r="G355" t="s">
         <v>3300</v>
       </c>
       <c r="H355" t="s">
         <v>3301</v>
       </c>
       <c r="I355" t="s">
         <v>3302</v>
       </c>
       <c r="J355" t="s">
         <v>24</v>
       </c>
       <c r="K355" t="s">
         <v>25</v>
       </c>
       <c r="L355" t="s">
         <v>26</v>
       </c>
       <c r="M355" t="s">
         <v>27</v>
       </c>
       <c r="N355" t="s">
         <v>28</v>
       </c>
       <c r="O355" t="s">
         <v>3303</v>
       </c>
     </row>
     <row r="356" spans="1:15">
       <c r="A356">
-        <v>65092</v>
+        <v>65063</v>
       </c>
       <c r="B356" t="s">
         <v>3304</v>
       </c>
       <c r="C356" t="s">
         <v>3305</v>
       </c>
       <c r="D356" t="s">
         <v>3306</v>
       </c>
       <c r="E356" t="s">
         <v>3307</v>
       </c>
       <c r="F356" t="s">
         <v>3308</v>
       </c>
       <c r="G356" t="s">
         <v>3309</v>
       </c>
       <c r="H356" t="s">
         <v>3310</v>
       </c>
       <c r="I356" t="s">
         <v>3311</v>
       </c>
       <c r="J356" t="s">
         <v>24</v>
       </c>
       <c r="K356" t="s">
-        <v>112</v>
+        <v>820</v>
       </c>
       <c r="L356" t="s">
         <v>26</v>
       </c>
       <c r="M356" t="s">
-        <v>113</v>
+        <v>821</v>
       </c>
       <c r="N356" t="s">
         <v>28</v>
       </c>
       <c r="O356" t="s">
         <v>3312</v>
       </c>
     </row>
     <row r="357" spans="1:15">
       <c r="A357">
-        <v>65093</v>
+        <v>65068</v>
       </c>
       <c r="B357" t="s">
         <v>3313</v>
       </c>
       <c r="C357" t="s">
         <v>3314</v>
       </c>
       <c r="D357" t="s">
         <v>3315</v>
       </c>
       <c r="E357" t="s">
         <v>3316</v>
       </c>
       <c r="F357" t="s">
         <v>3317</v>
       </c>
       <c r="G357" t="s">
         <v>3318</v>
       </c>
       <c r="H357" t="s">
         <v>3319</v>
       </c>
       <c r="I357" t="s">
         <v>3320</v>
       </c>
       <c r="J357" t="s">
         <v>24</v>
       </c>
       <c r="K357" t="s">
-        <v>112</v>
+        <v>25</v>
       </c>
       <c r="L357" t="s">
         <v>26</v>
       </c>
       <c r="M357" t="s">
-        <v>113</v>
+        <v>27</v>
       </c>
       <c r="N357" t="s">
         <v>28</v>
       </c>
       <c r="O357" t="s">
         <v>3321</v>
       </c>
     </row>
     <row r="358" spans="1:15">
       <c r="A358">
-        <v>65094</v>
+        <v>65069</v>
       </c>
       <c r="B358" t="s">
         <v>3322</v>
       </c>
       <c r="C358" t="s">
         <v>3323</v>
       </c>
       <c r="D358" t="s">
         <v>3324</v>
       </c>
       <c r="E358" t="s">
         <v>3325</v>
       </c>
       <c r="F358" t="s">
         <v>3326</v>
       </c>
       <c r="G358" t="s">
         <v>3327</v>
       </c>
       <c r="H358" t="s">
         <v>3328</v>
       </c>
       <c r="I358" t="s">
         <v>3329</v>
       </c>
       <c r="J358" t="s">
         <v>24</v>
       </c>
       <c r="K358" t="s">
+        <v>112</v>
+      </c>
+      <c r="L358" t="s">
+        <v>26</v>
+      </c>
+      <c r="M358" t="s">
+        <v>113</v>
+      </c>
+      <c r="N358" t="s">
+        <v>28</v>
+      </c>
+      <c r="O358" t="s">
         <v>3330</v>
-      </c>
-[...10 lines deleted...]
-        <v>3332</v>
       </c>
     </row>
     <row r="359" spans="1:15">
       <c r="A359">
-        <v>65095</v>
+        <v>65071</v>
       </c>
       <c r="B359" t="s">
+        <v>3331</v>
+      </c>
+      <c r="C359" t="s">
+        <v>3332</v>
+      </c>
+      <c r="D359" t="s">
         <v>3333</v>
       </c>
-      <c r="C359" t="s">
+      <c r="E359" t="s">
         <v>3334</v>
       </c>
-      <c r="D359" t="s">
+      <c r="F359" t="s">
         <v>3335</v>
       </c>
-      <c r="E359" t="s">
+      <c r="G359" t="s">
         <v>3336</v>
       </c>
-      <c r="F359" t="s">
+      <c r="H359" t="s">
         <v>3337</v>
       </c>
-      <c r="G359" t="s">
+      <c r="I359" t="s">
         <v>3338</v>
       </c>
-      <c r="H359" t="s">
+      <c r="J359" t="s">
+        <v>24</v>
+      </c>
+      <c r="K359" t="s">
+        <v>25</v>
+      </c>
+      <c r="L359" t="s">
+        <v>26</v>
+      </c>
+      <c r="M359" t="s">
+        <v>27</v>
+      </c>
+      <c r="N359" t="s">
+        <v>28</v>
+      </c>
+      <c r="O359" t="s">
         <v>3339</v>
-      </c>
-[...19 lines deleted...]
-        <v>3341</v>
       </c>
     </row>
     <row r="360" spans="1:15">
       <c r="A360">
-        <v>65096</v>
+        <v>65073</v>
       </c>
       <c r="B360" t="s">
+        <v>3340</v>
+      </c>
+      <c r="C360" t="s">
+        <v>3341</v>
+      </c>
+      <c r="D360" t="s">
         <v>3342</v>
       </c>
-      <c r="C360" t="s">
+      <c r="E360" t="s">
         <v>3343</v>
       </c>
-      <c r="D360" t="s">
+      <c r="F360" t="s">
         <v>3344</v>
       </c>
-      <c r="E360" t="s">
+      <c r="G360" t="s">
         <v>3345</v>
       </c>
-      <c r="F360" t="s">
+      <c r="H360" t="s">
         <v>3346</v>
       </c>
-      <c r="G360" t="s">
+      <c r="I360" t="s">
         <v>3347</v>
-      </c>
-[...4 lines deleted...]
-        <v>3349</v>
       </c>
       <c r="J360" t="s">
         <v>24</v>
       </c>
       <c r="K360" t="s">
         <v>25</v>
       </c>
       <c r="L360" t="s">
         <v>26</v>
       </c>
       <c r="M360" t="s">
         <v>27</v>
       </c>
       <c r="N360" t="s">
         <v>28</v>
       </c>
       <c r="O360" t="s">
-        <v>3350</v>
+        <v>3348</v>
       </c>
     </row>
     <row r="361" spans="1:15">
       <c r="A361">
-        <v>65097</v>
+        <v>65074</v>
       </c>
       <c r="B361" t="s">
+        <v>3349</v>
+      </c>
+      <c r="C361" t="s">
+        <v>3350</v>
+      </c>
+      <c r="D361" t="s">
         <v>3351</v>
       </c>
-      <c r="C361" t="s">
+      <c r="E361" t="s">
         <v>3352</v>
       </c>
-      <c r="D361" t="s">
+      <c r="F361" t="s">
         <v>3353</v>
       </c>
-      <c r="E361" t="s">
+      <c r="G361" t="s">
         <v>3354</v>
       </c>
-      <c r="F361" t="s">
+      <c r="H361" t="s">
         <v>3355</v>
       </c>
-      <c r="G361" t="s">
+      <c r="I361" t="s">
         <v>3356</v>
       </c>
-      <c r="H361" t="s">
+      <c r="J361" t="s">
+        <v>24</v>
+      </c>
+      <c r="K361" t="s">
         <v>3357</v>
       </c>
-      <c r="I361" t="s">
+      <c r="L361" t="s">
+        <v>26</v>
+      </c>
+      <c r="M361" t="s">
         <v>3358</v>
-      </c>
-[...10 lines deleted...]
-        <v>113</v>
       </c>
       <c r="N361" t="s">
         <v>28</v>
       </c>
       <c r="O361" t="s">
         <v>3359</v>
       </c>
     </row>
     <row r="362" spans="1:15">
       <c r="A362">
-        <v>65098</v>
+        <v>65075</v>
       </c>
       <c r="B362" t="s">
         <v>3360</v>
       </c>
       <c r="C362" t="s">
         <v>3361</v>
       </c>
       <c r="D362" t="s">
         <v>3362</v>
       </c>
       <c r="E362" t="s">
         <v>3363</v>
       </c>
       <c r="F362" t="s">
         <v>3364</v>
       </c>
       <c r="G362" t="s">
         <v>3365</v>
       </c>
       <c r="H362" t="s">
         <v>3366</v>
       </c>
       <c r="I362" t="s">
         <v>3367</v>
       </c>
       <c r="J362" t="s">
-        <v>24</v>
+        <v>545</v>
       </c>
       <c r="K362" t="s">
-        <v>25</v>
+        <v>3081</v>
       </c>
       <c r="L362" t="s">
-        <v>26</v>
+        <v>547</v>
       </c>
       <c r="M362" t="s">
-        <v>27</v>
+        <v>3082</v>
       </c>
       <c r="N362" t="s">
         <v>28</v>
       </c>
       <c r="O362" t="s">
         <v>3368</v>
       </c>
     </row>
     <row r="363" spans="1:15">
       <c r="A363">
-        <v>65099</v>
+        <v>65076</v>
       </c>
       <c r="B363" t="s">
         <v>3369</v>
       </c>
       <c r="C363" t="s">
         <v>3370</v>
       </c>
       <c r="D363" t="s">
         <v>3371</v>
       </c>
       <c r="E363" t="s">
         <v>3372</v>
       </c>
       <c r="F363" t="s">
         <v>3373</v>
       </c>
       <c r="G363" t="s">
         <v>3374</v>
       </c>
       <c r="H363" t="s">
         <v>3375</v>
       </c>
       <c r="I363" t="s">
         <v>3376</v>
       </c>
       <c r="J363" t="s">
         <v>24</v>
       </c>
       <c r="K363" t="s">
         <v>112</v>
       </c>
       <c r="L363" t="s">
         <v>26</v>
       </c>
       <c r="M363" t="s">
         <v>113</v>
       </c>
       <c r="N363" t="s">
         <v>28</v>
       </c>
       <c r="O363" t="s">
         <v>3377</v>
       </c>
     </row>
     <row r="364" spans="1:15">
       <c r="A364">
-        <v>65100</v>
+        <v>65077</v>
       </c>
       <c r="B364" t="s">
         <v>3378</v>
       </c>
       <c r="C364" t="s">
         <v>3379</v>
       </c>
       <c r="D364" t="s">
         <v>3380</v>
       </c>
       <c r="E364" t="s">
         <v>3381</v>
       </c>
       <c r="F364" t="s">
         <v>3382</v>
       </c>
       <c r="G364" t="s">
         <v>3383</v>
       </c>
       <c r="H364" t="s">
         <v>3384</v>
       </c>
       <c r="I364" t="s">
         <v>3385</v>
       </c>
       <c r="J364" t="s">
         <v>24</v>
       </c>
       <c r="K364" t="s">
-        <v>2756</v>
+        <v>546</v>
       </c>
       <c r="L364" t="s">
         <v>26</v>
       </c>
       <c r="M364" t="s">
-        <v>2757</v>
+        <v>548</v>
       </c>
       <c r="N364" t="s">
         <v>28</v>
       </c>
       <c r="O364" t="s">
         <v>3386</v>
       </c>
     </row>
     <row r="365" spans="1:15">
       <c r="A365">
-        <v>65101</v>
+        <v>65080</v>
       </c>
       <c r="B365" t="s">
         <v>3387</v>
       </c>
       <c r="C365" t="s">
         <v>3388</v>
       </c>
       <c r="D365" t="s">
         <v>3389</v>
       </c>
       <c r="E365" t="s">
         <v>3390</v>
       </c>
       <c r="F365" t="s">
         <v>3391</v>
       </c>
       <c r="G365" t="s">
         <v>3392</v>
       </c>
       <c r="H365" t="s">
         <v>3393</v>
       </c>
       <c r="I365" t="s">
         <v>3394</v>
       </c>
       <c r="J365" t="s">
         <v>24</v>
       </c>
       <c r="K365" t="s">
-        <v>112</v>
+        <v>47</v>
       </c>
       <c r="L365" t="s">
         <v>26</v>
       </c>
       <c r="M365" t="s">
-        <v>113</v>
+        <v>48</v>
       </c>
       <c r="N365" t="s">
         <v>28</v>
       </c>
       <c r="O365" t="s">
         <v>3395</v>
       </c>
     </row>
     <row r="366" spans="1:15">
       <c r="A366">
-        <v>65102</v>
+        <v>65081</v>
       </c>
       <c r="B366" t="s">
         <v>3396</v>
       </c>
       <c r="C366" t="s">
         <v>3397</v>
       </c>
       <c r="D366" t="s">
         <v>3398</v>
       </c>
       <c r="E366" t="s">
         <v>3399</v>
       </c>
       <c r="F366" t="s">
         <v>3400</v>
       </c>
       <c r="G366" t="s">
         <v>3401</v>
       </c>
       <c r="H366" t="s">
         <v>3402</v>
       </c>
       <c r="I366" t="s">
         <v>3403</v>
       </c>
       <c r="J366" t="s">
         <v>24</v>
       </c>
       <c r="K366" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L366" t="s">
         <v>26</v>
       </c>
       <c r="M366" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N366" t="s">
         <v>28</v>
       </c>
       <c r="O366" t="s">
         <v>3404</v>
       </c>
     </row>
     <row r="367" spans="1:15">
       <c r="A367">
-        <v>65104</v>
+        <v>65082</v>
       </c>
       <c r="B367" t="s">
         <v>3405</v>
       </c>
       <c r="C367" t="s">
         <v>3406</v>
       </c>
       <c r="D367" t="s">
         <v>3407</v>
       </c>
       <c r="E367" t="s">
         <v>3408</v>
       </c>
       <c r="F367" t="s">
         <v>3409</v>
       </c>
       <c r="G367" t="s">
         <v>3410</v>
       </c>
       <c r="H367" t="s">
         <v>3411</v>
       </c>
       <c r="I367" t="s">
         <v>3412</v>
       </c>
       <c r="J367" t="s">
         <v>24</v>
       </c>
       <c r="K367" t="s">
+        <v>47</v>
+      </c>
+      <c r="L367" t="s">
+        <v>26</v>
+      </c>
+      <c r="M367" t="s">
+        <v>48</v>
+      </c>
+      <c r="N367" t="s">
+        <v>28</v>
+      </c>
+      <c r="O367" t="s">
         <v>3413</v>
-      </c>
-[...10 lines deleted...]
-        <v>3415</v>
       </c>
     </row>
     <row r="368" spans="1:15">
       <c r="A368">
-        <v>65105</v>
+        <v>65083</v>
       </c>
       <c r="B368" t="s">
+        <v>3414</v>
+      </c>
+      <c r="C368" t="s">
+        <v>3415</v>
+      </c>
+      <c r="D368" t="s">
         <v>3416</v>
       </c>
-      <c r="C368" t="s">
+      <c r="E368" t="s">
         <v>3417</v>
       </c>
-      <c r="D368" t="s">
+      <c r="F368" t="s">
         <v>3418</v>
       </c>
-      <c r="E368" t="s">
+      <c r="G368" t="s">
         <v>3419</v>
       </c>
-      <c r="F368" t="s">
+      <c r="H368" t="s">
         <v>3420</v>
       </c>
-      <c r="G368" t="s">
+      <c r="I368" t="s">
         <v>3421</v>
-      </c>
-[...4 lines deleted...]
-        <v>3423</v>
       </c>
       <c r="J368" t="s">
         <v>24</v>
       </c>
       <c r="K368" t="s">
         <v>112</v>
       </c>
       <c r="L368" t="s">
         <v>26</v>
       </c>
       <c r="M368" t="s">
         <v>113</v>
       </c>
       <c r="N368" t="s">
         <v>28</v>
       </c>
       <c r="O368" t="s">
-        <v>3424</v>
+        <v>3422</v>
       </c>
     </row>
     <row r="369" spans="1:15">
       <c r="A369">
-        <v>65124</v>
+        <v>65084</v>
       </c>
       <c r="B369" t="s">
+        <v>3423</v>
+      </c>
+      <c r="C369" t="s">
+        <v>3424</v>
+      </c>
+      <c r="D369" t="s">
         <v>3425</v>
       </c>
-      <c r="C369" t="s">
+      <c r="E369" t="s">
         <v>3426</v>
       </c>
-      <c r="D369" t="s">
+      <c r="F369" t="s">
         <v>3427</v>
       </c>
-      <c r="E369" t="s">
+      <c r="G369" t="s">
         <v>3428</v>
       </c>
-      <c r="F369" t="s">
+      <c r="H369" t="s">
         <v>3429</v>
       </c>
-      <c r="G369" t="s">
+      <c r="I369" t="s">
         <v>3430</v>
-      </c>
-[...4 lines deleted...]
-        <v>3432</v>
       </c>
       <c r="J369" t="s">
         <v>24</v>
       </c>
       <c r="K369" t="s">
         <v>25</v>
       </c>
       <c r="L369" t="s">
         <v>26</v>
       </c>
       <c r="M369" t="s">
         <v>27</v>
       </c>
       <c r="N369" t="s">
         <v>28</v>
       </c>
       <c r="O369" t="s">
-        <v>3433</v>
+        <v>3431</v>
       </c>
     </row>
     <row r="370" spans="1:15">
       <c r="A370">
-        <v>65255</v>
+        <v>65085</v>
       </c>
       <c r="B370" t="s">
+        <v>3432</v>
+      </c>
+      <c r="C370" t="s">
+        <v>3433</v>
+      </c>
+      <c r="D370" t="s">
         <v>3434</v>
       </c>
-      <c r="C370" t="s">
+      <c r="E370" t="s">
         <v>3435</v>
       </c>
-      <c r="D370" t="s">
+      <c r="F370" t="s">
         <v>3436</v>
       </c>
-      <c r="E370" t="s">
+      <c r="G370" t="s">
         <v>3437</v>
       </c>
-      <c r="F370" t="s">
+      <c r="H370" t="s">
         <v>3438</v>
       </c>
-      <c r="G370" t="s">
+      <c r="I370" t="s">
         <v>3439</v>
       </c>
-      <c r="H370" t="s">
+      <c r="J370" t="s">
+        <v>24</v>
+      </c>
+      <c r="K370" t="s">
+        <v>2232</v>
+      </c>
+      <c r="L370" t="s">
+        <v>26</v>
+      </c>
+      <c r="M370" t="s">
+        <v>2233</v>
+      </c>
+      <c r="N370" t="s">
+        <v>28</v>
+      </c>
+      <c r="O370" t="s">
         <v>3440</v>
-      </c>
-[...19 lines deleted...]
-        <v>3444</v>
       </c>
     </row>
     <row r="371" spans="1:15">
       <c r="A371">
-        <v>66510</v>
+        <v>65086</v>
       </c>
       <c r="B371" t="s">
+        <v>3441</v>
+      </c>
+      <c r="C371" t="s">
+        <v>3442</v>
+      </c>
+      <c r="D371" t="s">
+        <v>3443</v>
+      </c>
+      <c r="E371" t="s">
+        <v>3444</v>
+      </c>
+      <c r="F371" t="s">
         <v>3445</v>
       </c>
-      <c r="C371" t="s">
+      <c r="G371" t="s">
         <v>3446</v>
       </c>
-      <c r="D371" t="s">
+      <c r="H371" t="s">
         <v>3447</v>
       </c>
-      <c r="E371" t="s">
+      <c r="I371" t="s">
         <v>3448</v>
       </c>
-      <c r="F371" t="s">
+      <c r="J371" t="s">
+        <v>24</v>
+      </c>
+      <c r="K371" t="s">
+        <v>112</v>
+      </c>
+      <c r="L371" t="s">
+        <v>26</v>
+      </c>
+      <c r="M371" t="s">
+        <v>113</v>
+      </c>
+      <c r="N371" t="s">
+        <v>28</v>
+      </c>
+      <c r="O371" t="s">
         <v>3449</v>
-      </c>
-[...25 lines deleted...]
-        <v>3455</v>
       </c>
     </row>
     <row r="372" spans="1:15">
       <c r="A372">
-        <v>66511</v>
+        <v>65087</v>
       </c>
       <c r="B372" t="s">
-        <v>1172</v>
+        <v>3450</v>
       </c>
       <c r="C372" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D372" t="s">
+        <v>3452</v>
+      </c>
+      <c r="E372" t="s">
+        <v>3453</v>
+      </c>
+      <c r="F372" t="s">
+        <v>3454</v>
+      </c>
+      <c r="G372" t="s">
+        <v>3455</v>
+      </c>
+      <c r="H372" t="s">
         <v>3456</v>
       </c>
-      <c r="D372" t="s">
+      <c r="I372" t="s">
         <v>3457</v>
       </c>
-      <c r="E372" t="s">
+      <c r="J372" t="s">
+        <v>24</v>
+      </c>
+      <c r="K372" t="s">
+        <v>112</v>
+      </c>
+      <c r="L372" t="s">
+        <v>26</v>
+      </c>
+      <c r="M372" t="s">
+        <v>113</v>
+      </c>
+      <c r="N372" t="s">
+        <v>28</v>
+      </c>
+      <c r="O372" t="s">
         <v>3458</v>
-      </c>
-[...28 lines deleted...]
-        <v>3463</v>
       </c>
     </row>
     <row r="373" spans="1:15">
       <c r="A373">
-        <v>66512</v>
+        <v>65088</v>
       </c>
       <c r="B373" t="s">
-        <v>2589</v>
+        <v>3459</v>
       </c>
       <c r="C373" t="s">
-        <v>2590</v>
+        <v>3460</v>
       </c>
       <c r="D373" t="s">
+        <v>3461</v>
+      </c>
+      <c r="E373" t="s">
+        <v>3462</v>
+      </c>
+      <c r="F373" t="s">
+        <v>3463</v>
+      </c>
+      <c r="G373" t="s">
         <v>3464</v>
       </c>
-      <c r="E373" t="s">
+      <c r="H373" t="s">
         <v>3465</v>
       </c>
-      <c r="F373" t="s">
+      <c r="I373" t="s">
         <v>3466</v>
       </c>
-      <c r="G373" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J373" t="s">
         <v>24</v>
       </c>
       <c r="K373" t="s">
+        <v>25</v>
+      </c>
+      <c r="L373" t="s">
+        <v>26</v>
+      </c>
+      <c r="M373" t="s">
+        <v>27</v>
+      </c>
+      <c r="N373" t="s">
+        <v>28</v>
+      </c>
+      <c r="O373" t="s">
         <v>3467</v>
-      </c>
-[...10 lines deleted...]
-        <v>3469</v>
       </c>
     </row>
     <row r="374" spans="1:15">
       <c r="A374">
-        <v>66513</v>
+        <v>65089</v>
       </c>
       <c r="B374" t="s">
+        <v>3468</v>
+      </c>
+      <c r="C374" t="s">
+        <v>3469</v>
+      </c>
+      <c r="D374" t="s">
         <v>3470</v>
       </c>
-      <c r="C374" t="s">
+      <c r="E374" t="s">
         <v>3471</v>
       </c>
-      <c r="D374" t="s">
+      <c r="F374" t="s">
         <v>3472</v>
       </c>
-      <c r="E374" t="s">
+      <c r="G374" t="s">
         <v>3473</v>
       </c>
-      <c r="F374" t="s">
+      <c r="H374" t="s">
         <v>3474</v>
       </c>
-      <c r="G374" t="s">
-[...2 lines deleted...]
-      <c r="H374" t="s">
+      <c r="I374" t="s">
         <v>3475</v>
       </c>
-      <c r="I374" t="s">
+      <c r="J374" t="s">
+        <v>24</v>
+      </c>
+      <c r="K374" t="s">
+        <v>25</v>
+      </c>
+      <c r="L374" t="s">
+        <v>26</v>
+      </c>
+      <c r="M374" t="s">
+        <v>27</v>
+      </c>
+      <c r="N374" t="s">
+        <v>28</v>
+      </c>
+      <c r="O374" t="s">
         <v>3476</v>
-      </c>
-[...16 lines deleted...]
-        <v>3477</v>
       </c>
     </row>
     <row r="375" spans="1:15">
       <c r="A375">
-        <v>66514</v>
+        <v>65090</v>
       </c>
       <c r="B375" t="s">
+        <v>3477</v>
+      </c>
+      <c r="C375" t="s">
         <v>3478</v>
-      </c>
-[...1 lines deleted...]
-        <v>1318</v>
       </c>
       <c r="D375" t="s">
         <v>3479</v>
       </c>
       <c r="E375" t="s">
         <v>3480</v>
       </c>
       <c r="F375" t="s">
-        <v>1321</v>
+        <v>3481</v>
       </c>
       <c r="G375" t="s">
-        <v>1322</v>
+        <v>3482</v>
       </c>
       <c r="H375" t="s">
-        <v>3481</v>
+        <v>3483</v>
       </c>
       <c r="I375" t="s">
-        <v>3482</v>
+        <v>3484</v>
       </c>
       <c r="J375" t="s">
         <v>24</v>
       </c>
       <c r="K375" t="s">
-        <v>3467</v>
+        <v>25</v>
       </c>
       <c r="L375" t="s">
         <v>26</v>
       </c>
       <c r="M375" t="s">
-        <v>3468</v>
+        <v>27</v>
       </c>
       <c r="N375" t="s">
         <v>28</v>
       </c>
       <c r="O375" t="s">
-        <v>3483</v>
+        <v>3485</v>
       </c>
     </row>
     <row r="376" spans="1:15">
       <c r="A376">
-        <v>66515</v>
+        <v>65091</v>
       </c>
       <c r="B376" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="C376" t="s">
-        <v>1101</v>
+        <v>3487</v>
       </c>
       <c r="D376" t="s">
-        <v>3485</v>
+        <v>3488</v>
       </c>
       <c r="E376" t="s">
-        <v>3486</v>
+        <v>3489</v>
       </c>
       <c r="F376" t="s">
-        <v>3487</v>
+        <v>3490</v>
       </c>
       <c r="G376" t="s">
-        <v>1105</v>
+        <v>3491</v>
       </c>
       <c r="H376" t="s">
-        <v>3488</v>
+        <v>3492</v>
       </c>
       <c r="I376" t="s">
-        <v>3489</v>
+        <v>3493</v>
       </c>
       <c r="J376" t="s">
         <v>24</v>
       </c>
       <c r="K376" t="s">
-        <v>3467</v>
+        <v>25</v>
       </c>
       <c r="L376" t="s">
         <v>26</v>
       </c>
       <c r="M376" t="s">
-        <v>3468</v>
+        <v>27</v>
       </c>
       <c r="N376" t="s">
         <v>28</v>
       </c>
       <c r="O376" t="s">
-        <v>3490</v>
+        <v>3494</v>
       </c>
     </row>
     <row r="377" spans="1:15">
       <c r="A377">
-        <v>66516</v>
+        <v>65092</v>
       </c>
       <c r="B377" t="s">
-        <v>1082</v>
+        <v>3495</v>
       </c>
       <c r="C377" t="s">
-        <v>1083</v>
+        <v>3496</v>
       </c>
       <c r="D377" t="s">
-        <v>3491</v>
+        <v>3497</v>
       </c>
       <c r="E377" t="s">
-        <v>3492</v>
+        <v>3498</v>
       </c>
       <c r="F377" t="s">
-        <v>3493</v>
+        <v>3499</v>
       </c>
       <c r="G377" t="s">
-        <v>3494</v>
+        <v>3500</v>
       </c>
       <c r="H377" t="s">
-        <v>3495</v>
+        <v>3501</v>
       </c>
       <c r="I377" t="s">
-        <v>1089</v>
+        <v>3502</v>
       </c>
       <c r="J377" t="s">
         <v>24</v>
       </c>
       <c r="K377" t="s">
         <v>112</v>
       </c>
       <c r="L377" t="s">
         <v>26</v>
       </c>
       <c r="M377" t="s">
         <v>113</v>
       </c>
       <c r="N377" t="s">
         <v>28</v>
       </c>
       <c r="O377" t="s">
-        <v>3496</v>
+        <v>3503</v>
       </c>
     </row>
     <row r="378" spans="1:15">
       <c r="A378">
-        <v>66517</v>
+        <v>65093</v>
       </c>
       <c r="B378" t="s">
-        <v>3497</v>
+        <v>3504</v>
       </c>
       <c r="C378" t="s">
-        <v>3498</v>
+        <v>3505</v>
       </c>
       <c r="D378" t="s">
-        <v>3499</v>
+        <v>3506</v>
       </c>
       <c r="E378" t="s">
-        <v>3500</v>
+        <v>3507</v>
       </c>
       <c r="F378" t="s">
-        <v>3501</v>
+        <v>3508</v>
       </c>
       <c r="G378" t="s">
-        <v>3502</v>
+        <v>3509</v>
       </c>
       <c r="H378" t="s">
-        <v>3503</v>
+        <v>3510</v>
       </c>
       <c r="I378" t="s">
-        <v>3504</v>
+        <v>3511</v>
       </c>
       <c r="J378" t="s">
         <v>24</v>
       </c>
       <c r="K378" t="s">
-        <v>3467</v>
+        <v>112</v>
       </c>
       <c r="L378" t="s">
         <v>26</v>
       </c>
       <c r="M378" t="s">
-        <v>3468</v>
+        <v>113</v>
       </c>
       <c r="N378" t="s">
         <v>28</v>
       </c>
       <c r="O378" t="s">
-        <v>3505</v>
+        <v>3512</v>
       </c>
     </row>
     <row r="379" spans="1:15">
       <c r="A379">
-        <v>66518</v>
+        <v>65094</v>
       </c>
       <c r="B379" t="s">
-        <v>3506</v>
+        <v>3513</v>
       </c>
       <c r="C379" t="s">
-        <v>1110</v>
+        <v>3514</v>
       </c>
       <c r="D379" t="s">
-        <v>3507</v>
+        <v>3515</v>
       </c>
       <c r="E379" t="s">
-        <v>3508</v>
+        <v>3516</v>
       </c>
       <c r="F379" t="s">
-        <v>3509</v>
+        <v>3517</v>
       </c>
       <c r="G379" t="s">
-        <v>1114</v>
+        <v>3518</v>
       </c>
       <c r="H379" t="s">
-        <v>3510</v>
+        <v>3519</v>
       </c>
       <c r="I379" t="s">
-        <v>3511</v>
+        <v>3520</v>
       </c>
       <c r="J379" t="s">
         <v>24</v>
       </c>
       <c r="K379" t="s">
-        <v>112</v>
+        <v>3521</v>
       </c>
       <c r="L379" t="s">
         <v>26</v>
       </c>
       <c r="M379" t="s">
-        <v>113</v>
+        <v>3522</v>
       </c>
       <c r="N379" t="s">
         <v>28</v>
       </c>
       <c r="O379" t="s">
-        <v>3512</v>
+        <v>3523</v>
       </c>
     </row>
     <row r="380" spans="1:15">
       <c r="A380">
-        <v>66519</v>
+        <v>65095</v>
       </c>
       <c r="B380" t="s">
-        <v>3513</v>
+        <v>3524</v>
       </c>
       <c r="C380" t="s">
-        <v>3514</v>
+        <v>3525</v>
       </c>
       <c r="D380" t="s">
-        <v>3515</v>
+        <v>3526</v>
       </c>
       <c r="E380" t="s">
-        <v>3516</v>
+        <v>3527</v>
       </c>
       <c r="F380" t="s">
-        <v>3517</v>
+        <v>3528</v>
       </c>
       <c r="G380" t="s">
-        <v>3518</v>
+        <v>3529</v>
       </c>
       <c r="H380" t="s">
-        <v>1196</v>
+        <v>3530</v>
       </c>
       <c r="I380" t="s">
-        <v>1197</v>
+        <v>3531</v>
       </c>
       <c r="J380" t="s">
         <v>24</v>
       </c>
       <c r="K380" t="s">
-        <v>3519</v>
+        <v>546</v>
       </c>
       <c r="L380" t="s">
         <v>26</v>
       </c>
       <c r="M380" t="s">
-        <v>3520</v>
+        <v>548</v>
       </c>
       <c r="N380" t="s">
         <v>28</v>
       </c>
       <c r="O380" t="s">
-        <v>3521</v>
+        <v>3532</v>
       </c>
     </row>
     <row r="381" spans="1:15">
       <c r="A381">
-        <v>66520</v>
+        <v>65096</v>
       </c>
       <c r="B381" t="s">
-        <v>1277</v>
+        <v>3533</v>
       </c>
       <c r="C381" t="s">
-        <v>1278</v>
+        <v>3534</v>
       </c>
       <c r="D381" t="s">
-        <v>3522</v>
+        <v>3535</v>
       </c>
       <c r="E381" t="s">
-        <v>3523</v>
+        <v>3536</v>
       </c>
       <c r="F381" t="s">
-        <v>1281</v>
+        <v>3537</v>
       </c>
       <c r="G381" t="s">
-        <v>1282</v>
+        <v>3538</v>
       </c>
       <c r="H381" t="s">
-        <v>1283</v>
+        <v>3539</v>
       </c>
       <c r="I381" t="s">
-        <v>1284</v>
+        <v>3540</v>
       </c>
       <c r="J381" t="s">
         <v>24</v>
       </c>
       <c r="K381" t="s">
         <v>25</v>
       </c>
       <c r="L381" t="s">
         <v>26</v>
       </c>
       <c r="M381" t="s">
         <v>27</v>
       </c>
       <c r="N381" t="s">
         <v>28</v>
       </c>
       <c r="O381" t="s">
-        <v>3524</v>
+        <v>3541</v>
       </c>
     </row>
     <row r="382" spans="1:15">
       <c r="A382">
-        <v>66521</v>
+        <v>65097</v>
       </c>
       <c r="B382" t="s">
-        <v>1118</v>
+        <v>3542</v>
       </c>
       <c r="C382" t="s">
-        <v>1119</v>
+        <v>3543</v>
       </c>
       <c r="D382" t="s">
-        <v>3525</v>
+        <v>3544</v>
       </c>
       <c r="E382" t="s">
-        <v>3526</v>
+        <v>3545</v>
       </c>
       <c r="F382" t="s">
-        <v>3527</v>
+        <v>3546</v>
       </c>
       <c r="G382" t="s">
-        <v>1123</v>
+        <v>3547</v>
       </c>
       <c r="H382" t="s">
-        <v>3528</v>
+        <v>3548</v>
       </c>
       <c r="I382" t="s">
-        <v>1125</v>
+        <v>3549</v>
       </c>
       <c r="J382" t="s">
         <v>24</v>
       </c>
       <c r="K382" t="s">
         <v>112</v>
       </c>
       <c r="L382" t="s">
         <v>26</v>
       </c>
       <c r="M382" t="s">
         <v>113</v>
       </c>
       <c r="N382" t="s">
         <v>28</v>
       </c>
       <c r="O382" t="s">
-        <v>3529</v>
+        <v>3550</v>
       </c>
     </row>
     <row r="383" spans="1:15">
       <c r="A383">
-        <v>66522</v>
+        <v>65098</v>
       </c>
       <c r="B383" t="s">
-        <v>3530</v>
+        <v>3551</v>
       </c>
       <c r="C383" t="s">
-        <v>3531</v>
+        <v>3552</v>
       </c>
       <c r="D383" t="s">
-        <v>3532</v>
+        <v>3553</v>
       </c>
       <c r="E383" t="s">
-        <v>3533</v>
+        <v>3554</v>
       </c>
       <c r="F383" t="s">
-        <v>3534</v>
+        <v>3555</v>
       </c>
       <c r="G383" t="s">
-        <v>3535</v>
+        <v>3556</v>
       </c>
       <c r="H383" t="s">
-        <v>3536</v>
+        <v>3557</v>
       </c>
       <c r="I383" t="s">
-        <v>3537</v>
+        <v>3558</v>
       </c>
       <c r="J383" t="s">
         <v>24</v>
       </c>
       <c r="K383" t="s">
-        <v>3442</v>
+        <v>25</v>
       </c>
       <c r="L383" t="s">
         <v>26</v>
       </c>
       <c r="M383" t="s">
-        <v>3443</v>
+        <v>27</v>
       </c>
       <c r="N383" t="s">
         <v>28</v>
       </c>
       <c r="O383" t="s">
-        <v>3538</v>
+        <v>3559</v>
       </c>
     </row>
     <row r="384" spans="1:15">
       <c r="A384">
-        <v>66523</v>
+        <v>65099</v>
       </c>
       <c r="B384" t="s">
-        <v>1163</v>
+        <v>3560</v>
       </c>
       <c r="C384" t="s">
-        <v>1164</v>
+        <v>3561</v>
       </c>
       <c r="D384" t="s">
-        <v>3539</v>
+        <v>3562</v>
       </c>
       <c r="E384" t="s">
-        <v>3540</v>
+        <v>3563</v>
       </c>
       <c r="F384" t="s">
-        <v>1167</v>
+        <v>3564</v>
       </c>
       <c r="G384" t="s">
-        <v>1168</v>
+        <v>3565</v>
       </c>
       <c r="H384" t="s">
-        <v>1169</v>
+        <v>3566</v>
       </c>
       <c r="I384" t="s">
-        <v>1170</v>
+        <v>3567</v>
       </c>
       <c r="J384" t="s">
         <v>24</v>
       </c>
       <c r="K384" t="s">
-        <v>47</v>
+        <v>112</v>
       </c>
       <c r="L384" t="s">
         <v>26</v>
       </c>
       <c r="M384" t="s">
-        <v>48</v>
+        <v>113</v>
       </c>
       <c r="N384" t="s">
         <v>28</v>
       </c>
       <c r="O384" t="s">
-        <v>3541</v>
+        <v>3568</v>
       </c>
     </row>
     <row r="385" spans="1:15">
       <c r="A385">
-        <v>66524</v>
+        <v>65100</v>
       </c>
       <c r="B385" t="s">
-        <v>2759</v>
+        <v>3569</v>
       </c>
       <c r="C385" t="s">
-        <v>2760</v>
+        <v>3570</v>
       </c>
       <c r="D385" t="s">
-        <v>3542</v>
+        <v>3571</v>
       </c>
       <c r="E385" t="s">
-        <v>3543</v>
+        <v>3572</v>
       </c>
       <c r="F385" t="s">
-        <v>3544</v>
+        <v>3573</v>
       </c>
       <c r="G385" t="s">
-        <v>2764</v>
+        <v>3574</v>
       </c>
       <c r="H385" t="s">
-        <v>2765</v>
+        <v>3575</v>
       </c>
       <c r="I385" t="s">
-        <v>2766</v>
+        <v>3576</v>
       </c>
       <c r="J385" t="s">
         <v>24</v>
       </c>
       <c r="K385" t="s">
-        <v>112</v>
+        <v>2949</v>
       </c>
       <c r="L385" t="s">
         <v>26</v>
       </c>
       <c r="M385" t="s">
-        <v>113</v>
+        <v>2950</v>
       </c>
       <c r="N385" t="s">
         <v>28</v>
       </c>
       <c r="O385" t="s">
-        <v>3545</v>
+        <v>3577</v>
       </c>
     </row>
     <row r="386" spans="1:15">
       <c r="A386">
-        <v>66525</v>
+        <v>65101</v>
       </c>
       <c r="B386" t="s">
-        <v>3546</v>
+        <v>3578</v>
       </c>
       <c r="C386" t="s">
-        <v>2617</v>
+        <v>3579</v>
       </c>
       <c r="D386" t="s">
-        <v>3547</v>
+        <v>3580</v>
       </c>
       <c r="E386" t="s">
-        <v>3548</v>
+        <v>3581</v>
       </c>
       <c r="F386" t="s">
-        <v>2620</v>
+        <v>3582</v>
       </c>
       <c r="G386" t="s">
-        <v>2621</v>
+        <v>3583</v>
       </c>
       <c r="H386" t="s">
-        <v>2622</v>
+        <v>3584</v>
       </c>
       <c r="I386" t="s">
-        <v>2623</v>
+        <v>3585</v>
       </c>
       <c r="J386" t="s">
         <v>24</v>
       </c>
       <c r="K386" t="s">
         <v>112</v>
       </c>
       <c r="L386" t="s">
         <v>26</v>
       </c>
       <c r="M386" t="s">
         <v>113</v>
       </c>
       <c r="N386" t="s">
         <v>28</v>
       </c>
       <c r="O386" t="s">
-        <v>3549</v>
+        <v>3586</v>
       </c>
     </row>
     <row r="387" spans="1:15">
       <c r="A387">
-        <v>66526</v>
+        <v>65102</v>
       </c>
       <c r="B387" t="s">
-        <v>3550</v>
+        <v>3587</v>
       </c>
       <c r="C387" t="s">
-        <v>2626</v>
+        <v>3588</v>
       </c>
       <c r="D387" t="s">
-        <v>3551</v>
+        <v>3589</v>
       </c>
       <c r="E387" t="s">
-        <v>3552</v>
+        <v>3590</v>
       </c>
       <c r="F387" t="s">
-        <v>3553</v>
+        <v>3591</v>
       </c>
       <c r="G387" t="s">
-        <v>2630</v>
+        <v>3592</v>
       </c>
       <c r="H387" t="s">
-        <v>2631</v>
+        <v>3593</v>
       </c>
       <c r="I387" t="s">
-        <v>2632</v>
+        <v>3594</v>
       </c>
       <c r="J387" t="s">
         <v>24</v>
       </c>
       <c r="K387" t="s">
-        <v>112</v>
+        <v>25</v>
       </c>
       <c r="L387" t="s">
         <v>26</v>
       </c>
       <c r="M387" t="s">
-        <v>113</v>
+        <v>27</v>
       </c>
       <c r="N387" t="s">
         <v>28</v>
       </c>
       <c r="O387" t="s">
-        <v>3554</v>
+        <v>3595</v>
       </c>
     </row>
     <row r="388" spans="1:15">
       <c r="A388">
-        <v>66527</v>
+        <v>65104</v>
       </c>
       <c r="B388" t="s">
-        <v>1210</v>
+        <v>3596</v>
       </c>
       <c r="C388" t="s">
-        <v>1211</v>
+        <v>3597</v>
       </c>
       <c r="D388" t="s">
-        <v>3555</v>
+        <v>3598</v>
       </c>
       <c r="E388" t="s">
-        <v>1213</v>
+        <v>3599</v>
       </c>
       <c r="F388" t="s">
-        <v>3556</v>
+        <v>3600</v>
       </c>
       <c r="G388" t="s">
-        <v>1215</v>
+        <v>3601</v>
       </c>
       <c r="H388" t="s">
-        <v>1216</v>
+        <v>3602</v>
       </c>
       <c r="I388" t="s">
-        <v>1217</v>
+        <v>3603</v>
       </c>
       <c r="J388" t="s">
         <v>24</v>
       </c>
       <c r="K388" t="s">
-        <v>3467</v>
+        <v>3604</v>
       </c>
       <c r="L388" t="s">
         <v>26</v>
       </c>
       <c r="M388" t="s">
-        <v>3468</v>
+        <v>3605</v>
       </c>
       <c r="N388" t="s">
         <v>28</v>
       </c>
       <c r="O388" t="s">
-        <v>3557</v>
+        <v>3606</v>
       </c>
     </row>
     <row r="389" spans="1:15">
       <c r="A389">
-        <v>66529</v>
+        <v>65105</v>
       </c>
       <c r="B389" t="s">
-        <v>3558</v>
+        <v>3607</v>
       </c>
       <c r="C389" t="s">
-        <v>3559</v>
+        <v>3608</v>
       </c>
       <c r="D389" t="s">
-        <v>3560</v>
+        <v>3609</v>
       </c>
       <c r="E389" t="s">
-        <v>3561</v>
+        <v>3610</v>
       </c>
       <c r="F389" t="s">
-        <v>3562</v>
+        <v>3611</v>
       </c>
       <c r="G389" t="s">
-        <v>3062</v>
+        <v>3612</v>
       </c>
       <c r="H389" t="s">
-        <v>3063</v>
+        <v>3613</v>
       </c>
       <c r="I389" t="s">
-        <v>3064</v>
+        <v>3614</v>
       </c>
       <c r="J389" t="s">
         <v>24</v>
       </c>
       <c r="K389" t="s">
-        <v>1581</v>
+        <v>112</v>
       </c>
       <c r="L389" t="s">
         <v>26</v>
       </c>
       <c r="M389" t="s">
-        <v>1582</v>
+        <v>113</v>
       </c>
       <c r="N389" t="s">
         <v>28</v>
       </c>
       <c r="O389" t="s">
-        <v>3563</v>
+        <v>3615</v>
       </c>
     </row>
     <row r="390" spans="1:15">
       <c r="A390">
-        <v>66530</v>
+        <v>65124</v>
       </c>
       <c r="B390" t="s">
-        <v>3564</v>
+        <v>3616</v>
       </c>
       <c r="C390" t="s">
-        <v>1043</v>
+        <v>3617</v>
       </c>
       <c r="D390" t="s">
-        <v>3565</v>
+        <v>3618</v>
       </c>
       <c r="E390" t="s">
-        <v>3566</v>
+        <v>3619</v>
       </c>
       <c r="F390" t="s">
-        <v>3567</v>
+        <v>3620</v>
       </c>
       <c r="G390" t="s">
-        <v>1047</v>
+        <v>3621</v>
       </c>
       <c r="H390" t="s">
-        <v>1048</v>
+        <v>3622</v>
       </c>
       <c r="I390" t="s">
-        <v>1049</v>
+        <v>3623</v>
       </c>
       <c r="J390" t="s">
         <v>24</v>
       </c>
       <c r="K390" t="s">
-        <v>1038</v>
+        <v>25</v>
       </c>
       <c r="L390" t="s">
         <v>26</v>
       </c>
       <c r="M390" t="s">
-        <v>1040</v>
+        <v>27</v>
       </c>
       <c r="N390" t="s">
         <v>28</v>
       </c>
       <c r="O390" t="s">
-        <v>3568</v>
+        <v>3624</v>
       </c>
     </row>
     <row r="391" spans="1:15">
       <c r="A391">
-        <v>66531</v>
+        <v>65255</v>
       </c>
       <c r="B391" t="s">
-        <v>3569</v>
+        <v>3625</v>
       </c>
       <c r="C391" t="s">
-        <v>3570</v>
+        <v>3626</v>
       </c>
       <c r="D391" t="s">
-        <v>3571</v>
+        <v>3627</v>
       </c>
       <c r="E391" t="s">
-        <v>3572</v>
+        <v>3628</v>
       </c>
       <c r="F391" t="s">
-        <v>3573</v>
+        <v>3629</v>
       </c>
       <c r="G391" t="s">
-        <v>3574</v>
+        <v>3630</v>
       </c>
       <c r="H391" t="s">
-        <v>3575</v>
+        <v>3631</v>
       </c>
       <c r="I391" t="s">
-        <v>3576</v>
+        <v>3632</v>
       </c>
       <c r="J391" t="s">
-        <v>516</v>
+        <v>1154</v>
       </c>
       <c r="K391" t="s">
-        <v>3577</v>
+        <v>3633</v>
       </c>
       <c r="L391" t="s">
-        <v>518</v>
+        <v>1156</v>
       </c>
       <c r="M391" t="s">
-        <v>3578</v>
+        <v>3634</v>
       </c>
       <c r="N391" t="s">
         <v>28</v>
       </c>
       <c r="O391" t="s">
-        <v>3579</v>
+        <v>3635</v>
       </c>
     </row>
     <row r="392" spans="1:15">
       <c r="A392">
-        <v>66532</v>
+        <v>66510</v>
       </c>
       <c r="B392" t="s">
-        <v>3580</v>
+        <v>3636</v>
       </c>
       <c r="C392" t="s">
-        <v>1296</v>
+        <v>3637</v>
       </c>
       <c r="D392" t="s">
-        <v>3581</v>
+        <v>3638</v>
       </c>
       <c r="E392" t="s">
-        <v>3582</v>
+        <v>3639</v>
       </c>
       <c r="F392" t="s">
-        <v>1299</v>
+        <v>3640</v>
       </c>
       <c r="G392" t="s">
-        <v>1300</v>
+        <v>3641</v>
       </c>
       <c r="H392" t="s">
-        <v>1301</v>
+        <v>3642</v>
       </c>
       <c r="I392" t="s">
-        <v>1302</v>
+        <v>3643</v>
       </c>
       <c r="J392" t="s">
-        <v>516</v>
+        <v>1154</v>
       </c>
       <c r="K392" t="s">
-        <v>3583</v>
+        <v>3644</v>
       </c>
       <c r="L392" t="s">
-        <v>518</v>
+        <v>1156</v>
       </c>
       <c r="M392" t="s">
-        <v>3584</v>
+        <v>3645</v>
       </c>
       <c r="N392" t="s">
         <v>28</v>
       </c>
       <c r="O392" t="s">
-        <v>3585</v>
+        <v>3646</v>
       </c>
     </row>
     <row r="393" spans="1:15">
       <c r="A393">
-        <v>66533</v>
+        <v>66511</v>
       </c>
       <c r="B393" t="s">
-        <v>3586</v>
+        <v>1327</v>
       </c>
       <c r="C393" t="s">
-        <v>3587</v>
+        <v>3647</v>
       </c>
       <c r="D393" t="s">
-        <v>3588</v>
+        <v>3648</v>
       </c>
       <c r="E393" t="s">
-        <v>3589</v>
+        <v>3649</v>
       </c>
       <c r="F393" t="s">
-        <v>1131</v>
+        <v>1331</v>
       </c>
       <c r="G393" t="s">
-        <v>1132</v>
+        <v>1332</v>
       </c>
       <c r="H393" t="s">
-        <v>1133</v>
+        <v>3650</v>
       </c>
       <c r="I393" t="s">
-        <v>1134</v>
+        <v>3651</v>
       </c>
       <c r="J393" t="s">
         <v>24</v>
       </c>
       <c r="K393" t="s">
-        <v>3590</v>
+        <v>3652</v>
       </c>
       <c r="L393" t="s">
         <v>26</v>
       </c>
       <c r="M393" t="s">
-        <v>3591</v>
+        <v>3653</v>
       </c>
       <c r="N393" t="s">
         <v>28</v>
       </c>
       <c r="O393" t="s">
-        <v>3592</v>
+        <v>3654</v>
       </c>
     </row>
     <row r="394" spans="1:15">
       <c r="A394">
-        <v>66534</v>
+        <v>66512</v>
       </c>
       <c r="B394" t="s">
-        <v>3593</v>
+        <v>2782</v>
       </c>
       <c r="C394" t="s">
-        <v>3594</v>
+        <v>2783</v>
       </c>
       <c r="D394" t="s">
-        <v>3595</v>
+        <v>3655</v>
       </c>
       <c r="E394" t="s">
-        <v>3596</v>
+        <v>3656</v>
       </c>
       <c r="F394" t="s">
-        <v>3597</v>
+        <v>3657</v>
       </c>
       <c r="G394" t="s">
-        <v>3598</v>
+        <v>2787</v>
       </c>
       <c r="H394" t="s">
-        <v>2223</v>
+        <v>2788</v>
       </c>
       <c r="I394" t="s">
-        <v>2224</v>
+        <v>2789</v>
       </c>
       <c r="J394" t="s">
         <v>24</v>
       </c>
       <c r="K394" t="s">
-        <v>47</v>
+        <v>3658</v>
       </c>
       <c r="L394" t="s">
         <v>26</v>
       </c>
       <c r="M394" t="s">
-        <v>48</v>
+        <v>3659</v>
       </c>
       <c r="N394" t="s">
         <v>28</v>
       </c>
       <c r="O394" t="s">
-        <v>3599</v>
+        <v>3660</v>
       </c>
     </row>
     <row r="395" spans="1:15">
       <c r="A395">
-        <v>66535</v>
+        <v>66513</v>
       </c>
       <c r="B395" t="s">
-        <v>3600</v>
+        <v>3661</v>
       </c>
       <c r="C395" t="s">
-        <v>3601</v>
+        <v>3662</v>
       </c>
       <c r="D395" t="s">
-        <v>3602</v>
+        <v>3663</v>
       </c>
       <c r="E395" t="s">
-        <v>3603</v>
+        <v>3664</v>
       </c>
       <c r="F395" t="s">
-        <v>3604</v>
+        <v>3665</v>
       </c>
       <c r="G395" t="s">
-        <v>3605</v>
+        <v>3116</v>
       </c>
       <c r="H395" t="s">
-        <v>3606</v>
+        <v>3666</v>
       </c>
       <c r="I395" t="s">
-        <v>3607</v>
+        <v>3667</v>
       </c>
       <c r="J395" t="s">
-        <v>3608</v>
+        <v>24</v>
       </c>
       <c r="K395" t="s">
-        <v>3609</v>
+        <v>3658</v>
       </c>
       <c r="L395" t="s">
-        <v>3610</v>
+        <v>26</v>
       </c>
       <c r="M395" t="s">
-        <v>3611</v>
+        <v>3659</v>
       </c>
       <c r="N395" t="s">
         <v>28</v>
       </c>
       <c r="O395" t="s">
-        <v>3612</v>
+        <v>3668</v>
       </c>
     </row>
     <row r="396" spans="1:15">
       <c r="A396">
-        <v>66536</v>
+        <v>66514</v>
       </c>
       <c r="B396" t="s">
-        <v>3613</v>
+        <v>3669</v>
       </c>
       <c r="C396" t="s">
-        <v>3614</v>
+        <v>1473</v>
       </c>
       <c r="D396" t="s">
-        <v>3615</v>
+        <v>3670</v>
       </c>
       <c r="E396" t="s">
-        <v>3616</v>
+        <v>3671</v>
       </c>
       <c r="F396" t="s">
-        <v>3617</v>
+        <v>1476</v>
       </c>
       <c r="G396" t="s">
-        <v>3618</v>
+        <v>1477</v>
       </c>
       <c r="H396" t="s">
-        <v>3619</v>
+        <v>3672</v>
       </c>
       <c r="I396" t="s">
-        <v>3620</v>
+        <v>3673</v>
       </c>
       <c r="J396" t="s">
         <v>24</v>
       </c>
       <c r="K396" t="s">
-        <v>3467</v>
+        <v>3658</v>
       </c>
       <c r="L396" t="s">
         <v>26</v>
       </c>
       <c r="M396" t="s">
-        <v>3468</v>
+        <v>3659</v>
       </c>
       <c r="N396" t="s">
         <v>28</v>
       </c>
       <c r="O396" t="s">
-        <v>3621</v>
+        <v>3674</v>
       </c>
     </row>
     <row r="397" spans="1:15">
       <c r="A397">
-        <v>66537</v>
+        <v>66515</v>
       </c>
       <c r="B397" t="s">
-        <v>3622</v>
+        <v>3675</v>
       </c>
       <c r="C397" t="s">
-        <v>3426</v>
+        <v>1247</v>
       </c>
       <c r="D397" t="s">
-        <v>3623</v>
+        <v>3676</v>
       </c>
       <c r="E397" t="s">
-        <v>3624</v>
+        <v>3677</v>
       </c>
       <c r="F397" t="s">
-        <v>3625</v>
+        <v>3678</v>
       </c>
       <c r="G397" t="s">
-        <v>3430</v>
+        <v>1251</v>
       </c>
       <c r="H397" t="s">
-        <v>3431</v>
+        <v>3679</v>
       </c>
       <c r="I397" t="s">
-        <v>3432</v>
+        <v>3680</v>
       </c>
       <c r="J397" t="s">
         <v>24</v>
       </c>
       <c r="K397" t="s">
-        <v>3467</v>
+        <v>3658</v>
       </c>
       <c r="L397" t="s">
         <v>26</v>
       </c>
       <c r="M397" t="s">
-        <v>3468</v>
+        <v>3659</v>
       </c>
       <c r="N397" t="s">
         <v>28</v>
       </c>
       <c r="O397" t="s">
-        <v>3626</v>
+        <v>3681</v>
       </c>
     </row>
     <row r="398" spans="1:15">
       <c r="A398">
-        <v>66538</v>
+        <v>66516</v>
       </c>
       <c r="B398" t="s">
-        <v>3627</v>
+        <v>1228</v>
       </c>
       <c r="C398" t="s">
-        <v>1287</v>
+        <v>1229</v>
       </c>
       <c r="D398" t="s">
-        <v>3628</v>
+        <v>3682</v>
       </c>
       <c r="E398" t="s">
-        <v>3629</v>
+        <v>3683</v>
       </c>
       <c r="F398" t="s">
-        <v>3630</v>
+        <v>3684</v>
       </c>
       <c r="G398" t="s">
-        <v>1291</v>
+        <v>3685</v>
       </c>
       <c r="H398" t="s">
-        <v>1292</v>
+        <v>3686</v>
       </c>
       <c r="I398" t="s">
-        <v>1293</v>
+        <v>1235</v>
       </c>
       <c r="J398" t="s">
         <v>24</v>
       </c>
       <c r="K398" t="s">
-        <v>3631</v>
+        <v>112</v>
       </c>
       <c r="L398" t="s">
         <v>26</v>
       </c>
       <c r="M398" t="s">
-        <v>3632</v>
+        <v>113</v>
       </c>
       <c r="N398" t="s">
         <v>28</v>
       </c>
       <c r="O398" t="s">
-        <v>3633</v>
+        <v>3687</v>
       </c>
     </row>
     <row r="399" spans="1:15">
       <c r="A399">
-        <v>66540</v>
+        <v>66517</v>
       </c>
       <c r="B399" t="s">
-        <v>3634</v>
+        <v>3688</v>
       </c>
       <c r="C399" t="s">
-        <v>3635</v>
+        <v>3689</v>
       </c>
       <c r="D399" t="s">
-        <v>3636</v>
+        <v>3690</v>
       </c>
       <c r="E399" t="s">
-        <v>3637</v>
+        <v>3691</v>
       </c>
       <c r="F399" t="s">
-        <v>3638</v>
+        <v>3692</v>
       </c>
       <c r="G399" t="s">
-        <v>3639</v>
+        <v>3693</v>
       </c>
       <c r="H399" t="s">
-        <v>3640</v>
+        <v>3694</v>
       </c>
       <c r="I399" t="s">
-        <v>1080</v>
+        <v>3695</v>
       </c>
       <c r="J399" t="s">
         <v>24</v>
       </c>
       <c r="K399" t="s">
-        <v>3641</v>
+        <v>3658</v>
       </c>
       <c r="L399" t="s">
         <v>26</v>
       </c>
       <c r="M399" t="s">
-        <v>3642</v>
+        <v>3659</v>
       </c>
       <c r="N399" t="s">
         <v>28</v>
       </c>
       <c r="O399" t="s">
-        <v>3643</v>
+        <v>3696</v>
       </c>
     </row>
     <row r="400" spans="1:15">
       <c r="A400">
+        <v>66518</v>
+      </c>
+      <c r="B400" t="s">
+        <v>3697</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D400" t="s">
+        <v>3698</v>
+      </c>
+      <c r="E400" t="s">
+        <v>3699</v>
+      </c>
+      <c r="F400" t="s">
+        <v>3700</v>
+      </c>
+      <c r="G400" t="s">
+        <v>1260</v>
+      </c>
+      <c r="H400" t="s">
+        <v>3701</v>
+      </c>
+      <c r="I400" t="s">
+        <v>3702</v>
+      </c>
+      <c r="J400" t="s">
+        <v>24</v>
+      </c>
+      <c r="K400" t="s">
+        <v>112</v>
+      </c>
+      <c r="L400" t="s">
+        <v>26</v>
+      </c>
+      <c r="M400" t="s">
+        <v>113</v>
+      </c>
+      <c r="N400" t="s">
+        <v>28</v>
+      </c>
+      <c r="O400" t="s">
+        <v>3703</v>
+      </c>
+    </row>
+    <row r="401" spans="1:15">
+      <c r="A401">
+        <v>66519</v>
+      </c>
+      <c r="B401" t="s">
+        <v>3704</v>
+      </c>
+      <c r="C401" t="s">
+        <v>3705</v>
+      </c>
+      <c r="D401" t="s">
+        <v>3706</v>
+      </c>
+      <c r="E401" t="s">
+        <v>3707</v>
+      </c>
+      <c r="F401" t="s">
+        <v>3708</v>
+      </c>
+      <c r="G401" t="s">
+        <v>3709</v>
+      </c>
+      <c r="H401" t="s">
+        <v>1351</v>
+      </c>
+      <c r="I401" t="s">
+        <v>1352</v>
+      </c>
+      <c r="J401" t="s">
+        <v>24</v>
+      </c>
+      <c r="K401" t="s">
+        <v>3710</v>
+      </c>
+      <c r="L401" t="s">
+        <v>26</v>
+      </c>
+      <c r="M401" t="s">
+        <v>3711</v>
+      </c>
+      <c r="N401" t="s">
+        <v>28</v>
+      </c>
+      <c r="O401" t="s">
+        <v>3712</v>
+      </c>
+    </row>
+    <row r="402" spans="1:15">
+      <c r="A402">
+        <v>66520</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D402" t="s">
+        <v>3713</v>
+      </c>
+      <c r="E402" t="s">
+        <v>3714</v>
+      </c>
+      <c r="F402" t="s">
+        <v>1436</v>
+      </c>
+      <c r="G402" t="s">
+        <v>1437</v>
+      </c>
+      <c r="H402" t="s">
+        <v>1438</v>
+      </c>
+      <c r="I402" t="s">
+        <v>1439</v>
+      </c>
+      <c r="J402" t="s">
+        <v>24</v>
+      </c>
+      <c r="K402" t="s">
+        <v>25</v>
+      </c>
+      <c r="L402" t="s">
+        <v>26</v>
+      </c>
+      <c r="M402" t="s">
+        <v>27</v>
+      </c>
+      <c r="N402" t="s">
+        <v>28</v>
+      </c>
+      <c r="O402" t="s">
+        <v>3715</v>
+      </c>
+    </row>
+    <row r="403" spans="1:15">
+      <c r="A403">
+        <v>66521</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D403" t="s">
+        <v>3716</v>
+      </c>
+      <c r="E403" t="s">
+        <v>3717</v>
+      </c>
+      <c r="F403" t="s">
+        <v>3718</v>
+      </c>
+      <c r="G403" t="s">
+        <v>1278</v>
+      </c>
+      <c r="H403" t="s">
+        <v>3719</v>
+      </c>
+      <c r="I403" t="s">
+        <v>1280</v>
+      </c>
+      <c r="J403" t="s">
+        <v>24</v>
+      </c>
+      <c r="K403" t="s">
+        <v>112</v>
+      </c>
+      <c r="L403" t="s">
+        <v>26</v>
+      </c>
+      <c r="M403" t="s">
+        <v>113</v>
+      </c>
+      <c r="N403" t="s">
+        <v>28</v>
+      </c>
+      <c r="O403" t="s">
+        <v>3720</v>
+      </c>
+    </row>
+    <row r="404" spans="1:15">
+      <c r="A404">
+        <v>66522</v>
+      </c>
+      <c r="B404" t="s">
+        <v>3721</v>
+      </c>
+      <c r="C404" t="s">
+        <v>3722</v>
+      </c>
+      <c r="D404" t="s">
+        <v>3723</v>
+      </c>
+      <c r="E404" t="s">
+        <v>3724</v>
+      </c>
+      <c r="F404" t="s">
+        <v>3725</v>
+      </c>
+      <c r="G404" t="s">
+        <v>3726</v>
+      </c>
+      <c r="H404" t="s">
+        <v>3727</v>
+      </c>
+      <c r="I404" t="s">
+        <v>3728</v>
+      </c>
+      <c r="J404" t="s">
+        <v>24</v>
+      </c>
+      <c r="K404" t="s">
+        <v>3633</v>
+      </c>
+      <c r="L404" t="s">
+        <v>26</v>
+      </c>
+      <c r="M404" t="s">
+        <v>3634</v>
+      </c>
+      <c r="N404" t="s">
+        <v>28</v>
+      </c>
+      <c r="O404" t="s">
+        <v>3729</v>
+      </c>
+    </row>
+    <row r="405" spans="1:15">
+      <c r="A405">
+        <v>66523</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D405" t="s">
+        <v>3730</v>
+      </c>
+      <c r="E405" t="s">
+        <v>3731</v>
+      </c>
+      <c r="F405" t="s">
+        <v>1322</v>
+      </c>
+      <c r="G405" t="s">
+        <v>1323</v>
+      </c>
+      <c r="H405" t="s">
+        <v>1324</v>
+      </c>
+      <c r="I405" t="s">
+        <v>1325</v>
+      </c>
+      <c r="J405" t="s">
+        <v>24</v>
+      </c>
+      <c r="K405" t="s">
+        <v>47</v>
+      </c>
+      <c r="L405" t="s">
+        <v>26</v>
+      </c>
+      <c r="M405" t="s">
+        <v>48</v>
+      </c>
+      <c r="N405" t="s">
+        <v>28</v>
+      </c>
+      <c r="O405" t="s">
+        <v>3732</v>
+      </c>
+    </row>
+    <row r="406" spans="1:15">
+      <c r="A406">
+        <v>66524</v>
+      </c>
+      <c r="B406" t="s">
+        <v>2952</v>
+      </c>
+      <c r="C406" t="s">
+        <v>2953</v>
+      </c>
+      <c r="D406" t="s">
+        <v>3733</v>
+      </c>
+      <c r="E406" t="s">
+        <v>3734</v>
+      </c>
+      <c r="F406" t="s">
+        <v>3735</v>
+      </c>
+      <c r="G406" t="s">
+        <v>2957</v>
+      </c>
+      <c r="H406" t="s">
+        <v>2958</v>
+      </c>
+      <c r="I406" t="s">
+        <v>2959</v>
+      </c>
+      <c r="J406" t="s">
+        <v>24</v>
+      </c>
+      <c r="K406" t="s">
+        <v>112</v>
+      </c>
+      <c r="L406" t="s">
+        <v>26</v>
+      </c>
+      <c r="M406" t="s">
+        <v>113</v>
+      </c>
+      <c r="N406" t="s">
+        <v>28</v>
+      </c>
+      <c r="O406" t="s">
+        <v>3736</v>
+      </c>
+    </row>
+    <row r="407" spans="1:15">
+      <c r="A407">
+        <v>66525</v>
+      </c>
+      <c r="B407" t="s">
+        <v>3737</v>
+      </c>
+      <c r="C407" t="s">
+        <v>2810</v>
+      </c>
+      <c r="D407" t="s">
+        <v>3738</v>
+      </c>
+      <c r="E407" t="s">
+        <v>3739</v>
+      </c>
+      <c r="F407" t="s">
+        <v>2813</v>
+      </c>
+      <c r="G407" t="s">
+        <v>2814</v>
+      </c>
+      <c r="H407" t="s">
+        <v>2815</v>
+      </c>
+      <c r="I407" t="s">
+        <v>2816</v>
+      </c>
+      <c r="J407" t="s">
+        <v>24</v>
+      </c>
+      <c r="K407" t="s">
+        <v>112</v>
+      </c>
+      <c r="L407" t="s">
+        <v>26</v>
+      </c>
+      <c r="M407" t="s">
+        <v>113</v>
+      </c>
+      <c r="N407" t="s">
+        <v>28</v>
+      </c>
+      <c r="O407" t="s">
+        <v>3740</v>
+      </c>
+    </row>
+    <row r="408" spans="1:15">
+      <c r="A408">
+        <v>66526</v>
+      </c>
+      <c r="B408" t="s">
+        <v>3741</v>
+      </c>
+      <c r="C408" t="s">
+        <v>2819</v>
+      </c>
+      <c r="D408" t="s">
+        <v>3742</v>
+      </c>
+      <c r="E408" t="s">
+        <v>3743</v>
+      </c>
+      <c r="F408" t="s">
+        <v>3744</v>
+      </c>
+      <c r="G408" t="s">
+        <v>2823</v>
+      </c>
+      <c r="H408" t="s">
+        <v>2824</v>
+      </c>
+      <c r="I408" t="s">
+        <v>2825</v>
+      </c>
+      <c r="J408" t="s">
+        <v>24</v>
+      </c>
+      <c r="K408" t="s">
+        <v>112</v>
+      </c>
+      <c r="L408" t="s">
+        <v>26</v>
+      </c>
+      <c r="M408" t="s">
+        <v>113</v>
+      </c>
+      <c r="N408" t="s">
+        <v>28</v>
+      </c>
+      <c r="O408" t="s">
+        <v>3745</v>
+      </c>
+    </row>
+    <row r="409" spans="1:15">
+      <c r="A409">
+        <v>66527</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D409" t="s">
+        <v>3746</v>
+      </c>
+      <c r="E409" t="s">
+        <v>1368</v>
+      </c>
+      <c r="F409" t="s">
+        <v>3747</v>
+      </c>
+      <c r="G409" t="s">
+        <v>1370</v>
+      </c>
+      <c r="H409" t="s">
+        <v>1371</v>
+      </c>
+      <c r="I409" t="s">
+        <v>1372</v>
+      </c>
+      <c r="J409" t="s">
+        <v>24</v>
+      </c>
+      <c r="K409" t="s">
+        <v>3658</v>
+      </c>
+      <c r="L409" t="s">
+        <v>26</v>
+      </c>
+      <c r="M409" t="s">
+        <v>3659</v>
+      </c>
+      <c r="N409" t="s">
+        <v>28</v>
+      </c>
+      <c r="O409" t="s">
+        <v>3748</v>
+      </c>
+    </row>
+    <row r="410" spans="1:15">
+      <c r="A410">
+        <v>66529</v>
+      </c>
+      <c r="B410" t="s">
+        <v>3749</v>
+      </c>
+      <c r="C410" t="s">
+        <v>3750</v>
+      </c>
+      <c r="D410" t="s">
+        <v>3751</v>
+      </c>
+      <c r="E410" t="s">
+        <v>3752</v>
+      </c>
+      <c r="F410" t="s">
+        <v>3753</v>
+      </c>
+      <c r="G410" t="s">
+        <v>3255</v>
+      </c>
+      <c r="H410" t="s">
+        <v>3256</v>
+      </c>
+      <c r="I410" t="s">
+        <v>3257</v>
+      </c>
+      <c r="J410" t="s">
+        <v>24</v>
+      </c>
+      <c r="K410" t="s">
+        <v>1736</v>
+      </c>
+      <c r="L410" t="s">
+        <v>26</v>
+      </c>
+      <c r="M410" t="s">
+        <v>1737</v>
+      </c>
+      <c r="N410" t="s">
+        <v>28</v>
+      </c>
+      <c r="O410" t="s">
+        <v>3754</v>
+      </c>
+    </row>
+    <row r="411" spans="1:15">
+      <c r="A411">
+        <v>66530</v>
+      </c>
+      <c r="B411" t="s">
+        <v>3755</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D411" t="s">
+        <v>3756</v>
+      </c>
+      <c r="E411" t="s">
+        <v>3757</v>
+      </c>
+      <c r="F411" t="s">
+        <v>3758</v>
+      </c>
+      <c r="G411" t="s">
+        <v>1195</v>
+      </c>
+      <c r="H411" t="s">
+        <v>1196</v>
+      </c>
+      <c r="I411" t="s">
+        <v>1197</v>
+      </c>
+      <c r="J411" t="s">
+        <v>24</v>
+      </c>
+      <c r="K411" t="s">
+        <v>1186</v>
+      </c>
+      <c r="L411" t="s">
+        <v>26</v>
+      </c>
+      <c r="M411" t="s">
+        <v>1188</v>
+      </c>
+      <c r="N411" t="s">
+        <v>28</v>
+      </c>
+      <c r="O411" t="s">
+        <v>3759</v>
+      </c>
+    </row>
+    <row r="412" spans="1:15">
+      <c r="A412">
+        <v>66531</v>
+      </c>
+      <c r="B412" t="s">
+        <v>3760</v>
+      </c>
+      <c r="C412" t="s">
+        <v>3761</v>
+      </c>
+      <c r="D412" t="s">
+        <v>3762</v>
+      </c>
+      <c r="E412" t="s">
+        <v>3763</v>
+      </c>
+      <c r="F412" t="s">
+        <v>3764</v>
+      </c>
+      <c r="G412" t="s">
+        <v>3765</v>
+      </c>
+      <c r="H412" t="s">
+        <v>3766</v>
+      </c>
+      <c r="I412" t="s">
+        <v>3767</v>
+      </c>
+      <c r="J412" t="s">
+        <v>545</v>
+      </c>
+      <c r="K412" t="s">
+        <v>3768</v>
+      </c>
+      <c r="L412" t="s">
+        <v>547</v>
+      </c>
+      <c r="M412" t="s">
+        <v>3769</v>
+      </c>
+      <c r="N412" t="s">
+        <v>28</v>
+      </c>
+      <c r="O412" t="s">
+        <v>3770</v>
+      </c>
+    </row>
+    <row r="413" spans="1:15">
+      <c r="A413">
+        <v>66532</v>
+      </c>
+      <c r="B413" t="s">
+        <v>3771</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D413" t="s">
+        <v>3772</v>
+      </c>
+      <c r="E413" t="s">
+        <v>3773</v>
+      </c>
+      <c r="F413" t="s">
+        <v>1454</v>
+      </c>
+      <c r="G413" t="s">
+        <v>1455</v>
+      </c>
+      <c r="H413" t="s">
+        <v>1456</v>
+      </c>
+      <c r="I413" t="s">
+        <v>1457</v>
+      </c>
+      <c r="J413" t="s">
+        <v>545</v>
+      </c>
+      <c r="K413" t="s">
+        <v>3774</v>
+      </c>
+      <c r="L413" t="s">
+        <v>547</v>
+      </c>
+      <c r="M413" t="s">
+        <v>3775</v>
+      </c>
+      <c r="N413" t="s">
+        <v>28</v>
+      </c>
+      <c r="O413" t="s">
+        <v>3776</v>
+      </c>
+    </row>
+    <row r="414" spans="1:15">
+      <c r="A414">
+        <v>66533</v>
+      </c>
+      <c r="B414" t="s">
+        <v>3777</v>
+      </c>
+      <c r="C414" t="s">
+        <v>3778</v>
+      </c>
+      <c r="D414" t="s">
+        <v>3779</v>
+      </c>
+      <c r="E414" t="s">
+        <v>3780</v>
+      </c>
+      <c r="F414" t="s">
+        <v>1286</v>
+      </c>
+      <c r="G414" t="s">
+        <v>1287</v>
+      </c>
+      <c r="H414" t="s">
+        <v>1288</v>
+      </c>
+      <c r="I414" t="s">
+        <v>1289</v>
+      </c>
+      <c r="J414" t="s">
+        <v>24</v>
+      </c>
+      <c r="K414" t="s">
+        <v>3781</v>
+      </c>
+      <c r="L414" t="s">
+        <v>26</v>
+      </c>
+      <c r="M414" t="s">
+        <v>3782</v>
+      </c>
+      <c r="N414" t="s">
+        <v>28</v>
+      </c>
+      <c r="O414" t="s">
+        <v>3783</v>
+      </c>
+    </row>
+    <row r="415" spans="1:15">
+      <c r="A415">
+        <v>66534</v>
+      </c>
+      <c r="B415" t="s">
+        <v>3784</v>
+      </c>
+      <c r="C415" t="s">
+        <v>3785</v>
+      </c>
+      <c r="D415" t="s">
+        <v>3786</v>
+      </c>
+      <c r="E415" t="s">
+        <v>3787</v>
+      </c>
+      <c r="F415" t="s">
+        <v>3788</v>
+      </c>
+      <c r="G415" t="s">
+        <v>3789</v>
+      </c>
+      <c r="H415" t="s">
+        <v>2378</v>
+      </c>
+      <c r="I415" t="s">
+        <v>2379</v>
+      </c>
+      <c r="J415" t="s">
+        <v>24</v>
+      </c>
+      <c r="K415" t="s">
+        <v>47</v>
+      </c>
+      <c r="L415" t="s">
+        <v>26</v>
+      </c>
+      <c r="M415" t="s">
+        <v>48</v>
+      </c>
+      <c r="N415" t="s">
+        <v>28</v>
+      </c>
+      <c r="O415" t="s">
+        <v>3790</v>
+      </c>
+    </row>
+    <row r="416" spans="1:15">
+      <c r="A416">
+        <v>66535</v>
+      </c>
+      <c r="B416" t="s">
+        <v>3791</v>
+      </c>
+      <c r="C416" t="s">
+        <v>3792</v>
+      </c>
+      <c r="D416" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E416" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F416" t="s">
+        <v>3795</v>
+      </c>
+      <c r="G416" t="s">
+        <v>3796</v>
+      </c>
+      <c r="H416" t="s">
+        <v>3797</v>
+      </c>
+      <c r="I416" t="s">
+        <v>3798</v>
+      </c>
+      <c r="J416" t="s">
+        <v>3799</v>
+      </c>
+      <c r="K416" t="s">
+        <v>3800</v>
+      </c>
+      <c r="L416" t="s">
+        <v>3801</v>
+      </c>
+      <c r="M416" t="s">
+        <v>3802</v>
+      </c>
+      <c r="N416" t="s">
+        <v>28</v>
+      </c>
+      <c r="O416" t="s">
+        <v>3803</v>
+      </c>
+    </row>
+    <row r="417" spans="1:15">
+      <c r="A417">
+        <v>66536</v>
+      </c>
+      <c r="B417" t="s">
+        <v>3804</v>
+      </c>
+      <c r="C417" t="s">
+        <v>3805</v>
+      </c>
+      <c r="D417" t="s">
+        <v>3806</v>
+      </c>
+      <c r="E417" t="s">
+        <v>3807</v>
+      </c>
+      <c r="F417" t="s">
+        <v>3808</v>
+      </c>
+      <c r="G417" t="s">
+        <v>3809</v>
+      </c>
+      <c r="H417" t="s">
+        <v>3810</v>
+      </c>
+      <c r="I417" t="s">
+        <v>3811</v>
+      </c>
+      <c r="J417" t="s">
+        <v>24</v>
+      </c>
+      <c r="K417" t="s">
+        <v>3658</v>
+      </c>
+      <c r="L417" t="s">
+        <v>26</v>
+      </c>
+      <c r="M417" t="s">
+        <v>3659</v>
+      </c>
+      <c r="N417" t="s">
+        <v>28</v>
+      </c>
+      <c r="O417" t="s">
+        <v>3812</v>
+      </c>
+    </row>
+    <row r="418" spans="1:15">
+      <c r="A418">
+        <v>66537</v>
+      </c>
+      <c r="B418" t="s">
+        <v>3813</v>
+      </c>
+      <c r="C418" t="s">
+        <v>3617</v>
+      </c>
+      <c r="D418" t="s">
+        <v>3814</v>
+      </c>
+      <c r="E418" t="s">
+        <v>3815</v>
+      </c>
+      <c r="F418" t="s">
+        <v>3816</v>
+      </c>
+      <c r="G418" t="s">
+        <v>3621</v>
+      </c>
+      <c r="H418" t="s">
+        <v>3622</v>
+      </c>
+      <c r="I418" t="s">
+        <v>3623</v>
+      </c>
+      <c r="J418" t="s">
+        <v>24</v>
+      </c>
+      <c r="K418" t="s">
+        <v>3658</v>
+      </c>
+      <c r="L418" t="s">
+        <v>26</v>
+      </c>
+      <c r="M418" t="s">
+        <v>3659</v>
+      </c>
+      <c r="N418" t="s">
+        <v>28</v>
+      </c>
+      <c r="O418" t="s">
+        <v>3817</v>
+      </c>
+    </row>
+    <row r="419" spans="1:15">
+      <c r="A419">
+        <v>66538</v>
+      </c>
+      <c r="B419" t="s">
+        <v>3818</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D419" t="s">
+        <v>3819</v>
+      </c>
+      <c r="E419" t="s">
+        <v>3820</v>
+      </c>
+      <c r="F419" t="s">
+        <v>3821</v>
+      </c>
+      <c r="G419" t="s">
+        <v>1446</v>
+      </c>
+      <c r="H419" t="s">
+        <v>1447</v>
+      </c>
+      <c r="I419" t="s">
+        <v>1448</v>
+      </c>
+      <c r="J419" t="s">
+        <v>24</v>
+      </c>
+      <c r="K419" t="s">
+        <v>3822</v>
+      </c>
+      <c r="L419" t="s">
+        <v>26</v>
+      </c>
+      <c r="M419" t="s">
+        <v>3823</v>
+      </c>
+      <c r="N419" t="s">
+        <v>28</v>
+      </c>
+      <c r="O419" t="s">
+        <v>3824</v>
+      </c>
+    </row>
+    <row r="420" spans="1:15">
+      <c r="A420">
+        <v>66540</v>
+      </c>
+      <c r="B420" t="s">
+        <v>3825</v>
+      </c>
+      <c r="C420" t="s">
+        <v>3826</v>
+      </c>
+      <c r="D420" t="s">
+        <v>3827</v>
+      </c>
+      <c r="E420" t="s">
+        <v>3828</v>
+      </c>
+      <c r="F420" t="s">
+        <v>3829</v>
+      </c>
+      <c r="G420" t="s">
+        <v>3830</v>
+      </c>
+      <c r="H420" t="s">
+        <v>3831</v>
+      </c>
+      <c r="I420" t="s">
+        <v>1226</v>
+      </c>
+      <c r="J420" t="s">
+        <v>24</v>
+      </c>
+      <c r="K420" t="s">
+        <v>3832</v>
+      </c>
+      <c r="L420" t="s">
+        <v>26</v>
+      </c>
+      <c r="M420" t="s">
+        <v>3833</v>
+      </c>
+      <c r="N420" t="s">
+        <v>28</v>
+      </c>
+      <c r="O420" t="s">
+        <v>3834</v>
+      </c>
+    </row>
+    <row r="421" spans="1:15">
+      <c r="A421">
         <v>66541</v>
       </c>
-      <c r="B400" t="s">
-[...39 lines deleted...]
-        <v>3650</v>
+      <c r="B421" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C421" t="s">
+        <v>3835</v>
+      </c>
+      <c r="D421" t="s">
+        <v>3836</v>
+      </c>
+      <c r="E421" t="s">
+        <v>3837</v>
+      </c>
+      <c r="F421" t="s">
+        <v>3838</v>
+      </c>
+      <c r="G421" t="s">
+        <v>1428</v>
+      </c>
+      <c r="H421" t="s">
+        <v>1429</v>
+      </c>
+      <c r="I421" t="s">
+        <v>1430</v>
+      </c>
+      <c r="J421" t="s">
+        <v>24</v>
+      </c>
+      <c r="K421" t="s">
+        <v>3839</v>
+      </c>
+      <c r="L421" t="s">
+        <v>26</v>
+      </c>
+      <c r="M421" t="s">
+        <v>3840</v>
+      </c>
+      <c r="N421" t="s">
+        <v>28</v>
+      </c>
+      <c r="O421" t="s">
+        <v>3841</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">