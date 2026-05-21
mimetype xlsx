--- v0 (2026-05-01)
+++ v1 (2026-05-21)
@@ -12,58 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2523">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3107">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Kurmancî
 # Source: https://hadeethenc.com/kmr
-# Last update: 2026-04-30 10:15:19 (v1.1.0)
-# Check for updates: https://hadeethenc.com/en/check/kmr/v1.1.0
+# Last update: 2026-05-14 20:54:53 (v1.2.0)
+# Check for updates: https://hadeethenc.com/en/check/kmr/v1.2.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -153,227 +153,708 @@
 2. عقوق الوالدين: وهو كلُّ أذى للأبوين، قولًا كان أو فعلًا، وترك الإحسان إليهما. 
 3. قول الزور ومنه شهادة الزور: وهو كل قول مُزوَّر ومكذوب يراد به انتقاص مَن وقع عليه بأخذ ماله أو الاعتداء على عرضه أو نحو ذلك.
 وقد كَرَّر النبيُّ صلى الله عليه وسلم التحذيرَ من قول الزور تنبيهًا على استقباحِه وآثارِه السيئة على المجتمع، حتى قال الصحابة: ليته سكت؛ شَفقةً عليه، وكراهية لِما يُزعجه.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بۆ صه‌حابییێن خۆ به‌حسێ مه‌زنترین گونه‌هێن مه‌زن دكه‌ت، ڤێجا ئه‌ڤ سێ گونه‌هه‌ به‌حسكرن:
 1. دروستكرنا شركێ بۆ خودێ: كو ئه‌ڤه‌یه‌ مرۆڤ هه‌ر جۆره‌ عیباده‌ته‌كێ هه‌بیت بۆ ئێكێ دی ژ بلی خودێ بكه‌ت، و تشته‌كێ دی بینیته‌ ڕاستا خودێ و د گه‌ل وی یه‌كسان بكه‌ت د ئولوهییه‌ت و ڕبوبییه‌ت و باشناڤ و سالۆخه‌تێن ویدا.
 2. خرابییا د گه‌ل دایك و بابان: ئه‌ڤه‌ ژی هه‌ر تشته‌كێ نه‌خۆشییێ بۆ دایك و بابان دروست بكه‌ت ب خۆڤه‌ دگریت، چ گۆتن بیت یان كریار و هێلانا باشیكرنێیه‌ د گه‌ل وان.
 3. گۆتنا ژ دره‌و و شاهده‌دانا ژ دره‌و كو ئه‌و ژی هه‌ر دچیته‌ دبنڤه‌: كو هه‌ر گۆتنه‌كا نه‌دروست و ژ دره‌و دچیته‌ دبنڤه‌ كو مه‌ره‌م پێ زیان گه‌هاندنه‌ ب وی كه‌سێ ئه‌و گۆتن دژی وی هاتییه‌ كرن، ئه‌ڤه‌ ژی بۆ برنا مالێ وی یان ده‌ستدرێژیكرنا سه‌ر كه‌سایه‌تی و كه‌رامه‌تا وی یان هه‌ر تشته‌كێ ب وی ڕه‌نگی.
 پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌رده‌وام هشیاركرن ژ گۆتن و شاهده‌دانا ژ دره‌و كر و هه‌ر دووباره‌ كر، ئه‌ڤه‌ ژی وه‌ك هشیاركرنه‌ك ل سه‌ر كرێتییا وێ و شینوارێن وێ یێن خراب ل سه‌ر جڤاكی، هه‌تا صه‌حابییان گۆت: خۆزی بێده‌نگ ببا، ئه‌ڤه‌ ژی وه‌ك دلپێڤه‌بوونه‌ك ب وی و نه‌ڤیانه‌ك بۆ وی تشتێ نه‌خۆشییێ بۆ وی دروست دكه‌ت و وی بێزار دكه‌ت.</t>
   </si>
   <si>
     <t>أعظم الذنوب الشركُ بالله؛ لأنه جعلَه صَدْرَ الكبائر وأكبرَها، ويؤكد هذا قوله تعالى {إن الله لا يَغْفِرُ أن يشرَكَ به وَيَغْفِرُ مَا دونَ ذلِكَ لِمَنْ يشَاء}.
 عظم حقوق الوالدين، إذ قَرَنَ حقَّهما بحق الله تعالى.
 الذنوب تنقسم إلى كبائر وصغائر، والكبيرة هي: كلُّ ذنب فيه عقوبة دنيوية، كالحدود واللعن، أو وعيد أُخروي، كالوعيد بدخول النار، وأن الكبائر دركات بعضها أغلظ من بعض في التحريم، وصغائر الذنوب هي ما سوى الكبائر.</t>
   </si>
   <si>
     <t>مه‌زنترین گونه‌ھ دروستكرنا شركێیه‌ بۆ خودێ، چونكی ئه‌و دانا سه‌رێ لیستا گونه‌هێن مه‌زن و ژ ناڤ گونه‌هێن مه‌زن ژی ب گونه‌ها ژ هه‌مییان مه‌زنتر دانا، تشتێ ڤێ چه‌ندێ پشتڕاستتر لێ دكه‌ت ژی؛ گۆتنا خودایێ مه‌زنه‌ ده‌مێ دبێژیت: {إِنَّ اللَّهَ لا يَغفِرُ أَن يُشرَكَ بِهِ وَيَغفِرُ ما دونَ ذلِكَ لِمَن يَشاءُ وَمَن يُشرِك بِاللَّهِ فَقَدِ افتَرى إِثمًا عَظيمًا}، ئانكو: ((هندى خودێیه‌ ل وى نابووریت و گونه‌هێ بۆ ژێنابه‌ت يێ كه‌سه‌كى ژ چێكرییێن وى بۆ وى بكه‌ته‌ هه‌ڤپشك، يان ب هه‌ر ڕه‌نگه‌كێ كوفرێ كافر ببیت، هه‌ر گونه‌هه‌كا دى يا ژ شركێ كێمتر بیت ئه‌و بۆ وى ژێدبه‌ت يێ وى بڤێت)).
 مه‌زناهییا مافێ دایك و بابان، ژ به‌ر كو مافێ وان هاته‌ گرێدان ب مافێ خودایێ مه‌زنڤه‌.
 گونه‌ھ دابه‌ش دبنه‌ سه‌ر گونه‌هێن مه‌زن و گونه‌هێن بچویك، گونه‌ها مه‌زن: ئه‌و گونه‌هه‌ یا سزایه‌كێ دونیایێ ل سه‌ر هاتبیته‌ دانان، وه‌كی سزایێن شه‌رعی و نه‌فره‌تلێكرنێ، یان گه‌فكرنه‌كا ئاخره‌تێ ل سه‌ر هاتبیت، وه‌كی گه‌فكرنێ ب چوونا ئاگرێ جه‌هنه‌مێ، پله‌یا گونه‌هێن مه‌زن ژی ژ لایێ حه‌رامبوونێڤه‌ ژ ئێك جۆدانه‌ و هنده‌ك ژ هنده‌كان مه‌زنترن، ژ بلی گونه‌هێن مه‌زن ژی یێن دی هه‌می گونه‌هێن بچویكن.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/2941</t>
   </si>
   <si>
+    <t>إن الله عز وجل ينهاكم أن تحلفوا بآبائكم</t>
+  </si>
+  <si>
+    <t>((ب ڕاستی خودایێ مه‌زن هه‌وه‌ پاشڤه‌ دبه‌ت كو سویند ب دایك و بابێن خۆ بخۆن</t>
+  </si>
+  <si>
+    <t>عَنْ عُمَرَ بْنِ الْخَطَّابِ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِنَّ اللهَ عَزَّ وَجَلَّ يَنْهَاكُمْ أَنْ تَحْلِفُوا بِآبَائِكُمْ»، قَالَ عُمَرُ: فَوَاللهِ مَا حَلَفْتُ بِهَا مُنْذُ سَمِعْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ نَهَى عَنْهَا ذَاكِرًا وَلَا آثِرًا.</t>
+  </si>
+  <si>
+    <t>عومه‌رێ كوڕێ خه‌طابی (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((ب ڕاستی خودایێ مه‌زن هه‌وه‌ پاشڤه‌ دبه‌ت كو سویند ب دایك و بابێن خۆ بخۆن)). عومه‌ری گۆت: ئه‌ز ب خودێ كه‌مه‌ ئه‌ڤه‌ ژ وێ ڕۆژا من گوهـ ل پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بووی پاشڤه‌برن ژ ڤێ چه‌ندێ كری من ئه‌و سوینده‌ نه‌خوارییه، نه‌ ب مه‌ره‌م و نه من‌ ژ كه‌سه‌كێ دی ڤه‌گوهاستییه‌.</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أَنَّ اللهَ تعالى يَنهى عن الحَلِف بالآباء، فمَن أراد الحلف فلا يحلف إلا بالله، ولا يحلف بغيره. 
+ثم ذكر عُمَرُ بن الخطاب رضي الله عنه أنَّه لم يحلِفْ بها منذُ سَمِعَ رسولَ الله صلى الله عليه وسلم ينهى عن ذلك، لا مُتعمِّدًا ولا ناقِلًا عن غيرِِه حَلِفَه بغيرِ الله.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) مه‌ ئاگه‌هدار دكه‌ت كو خودایێ مه‌زن هه‌وه‌ پاشڤه‌ دبه‌ت ژ سویندخوارنێ ب دایك و بابان، ڤێجا هه‌ر كه‌سێ بڤێت سویندێ بخۆت؛ بلا ب تنێ ب خودێ بخۆت و ب كه‌سێ دی نه‌خۆت. پاشی عومه‌رێ كوڕێ خه‌طابی (خودێ ژێ ڕازی بیت) به‌حس دكه‌ت كو ئه‌ڤه‌ ژ ده‌مێ گوهـ ل پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بووی وی ئه‌ڤ پاشڤه‌برنه‌ كرى؛ وی ئه‌و سوینده‌ نه‌خوارییه‌، نه‌ ب ڤیانا خۆ و نه‌ ژی ژ كه‌سێ دی ڤه‌گوهاستییه‌.</t>
+  </si>
+  <si>
+    <t>تحْريمُ الحلِف بغيرِ الله، وخصَّ الحلِف بِالآباء لأنَّه من عاداتِ الجَاهِلِيةِ.
+الحَلِف: هو القَسَم بالله أو بأسماء الله أو بصفات الله على أمر من الأمور لتأكيده.
+فَضِيلةُ عُمَر رضي الله عنه بِسُرْعَةِ امْتِثَالِه وَحُسْنِ فَهْمِهِ وتَوَرُّعِه.</t>
+  </si>
+  <si>
+    <t>حه‌رامبوونا سویندخوارنێ ب غه‌یری خودێ، و ب تایبه‌ت به‌حسێ دایك و بابان هاته‌كرن؛ چونكی ئه‌ڤه‌ ژ نه‌ریتێن سه‌رده‌مێ نه‌زانینێ (جاهلییه‌تێ) بوو.
+سویندخوارن: ئه‌وه‌ مرۆڤ سویند ب خودێ یان ب ناڤێن وی یان ب سالۆخه‌تێن وی بخۆت ل سه‌ر كاره‌كی بۆ پشتڕاستكرنا وی كاری.
+قه‌در و بهایێ عومه‌ری (خودێ ژێ ڕازی بیت) د له‌زاتییا به‌رسڤدان و بجهئینانا فه‌رمانان و جوان تێگه‌هشتنا وی و پارێزگارییا ویدا.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/2945</t>
+  </si>
+  <si>
+    <t>أول ما يقضى بين الناس يوم القيامة في الدماء</t>
+  </si>
+  <si>
+    <t>((ئێكه‌م تشتێ ل ڕۆژا قیامه‌تێ د ناڤبه‌را خه‌لكیدا بڕیار ل سه‌ر بهێته‌ دان، د بابه‌تێ خوینڕشتنێدایه‌))</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللهِ بنِ مَسْعُودٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَوَّلُ مَا يُقْضَى بَيْنَ النَّاسِ يَوْمَ الْقِيَامَةِ فِي الدِّمَاءِ».</t>
+  </si>
+  <si>
+    <t>عه‌بدولڵاهێ كوڕێ مه‌سعوودی (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((ئێكه‌م تشتێ ل ڕۆژا قیامه‌تێ د ناڤبه‌را خه‌لكیدا بڕیار ل سه‌ر بهێته‌ دان، د بابه‌تێ خوینڕشتنێدایه‌)).</t>
+  </si>
+  <si>
+    <t>ذَكَرَ النبيُّ صلى الله عليه وسلم أنَّ أوَّلَ ما يُحْكَمُ بين الناس في ظُلمِ بعضِهم بعضًا يومَ القيامة: في الدماء، كالقتل والجروح.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حس كر كو ئێكه‌م بڕیار و دادگه‌هـ ل ڕۆژا قیامه‌تێ د ناڤبه‌را خه‌لكیدا دهێته‌ كرن د ئه‌وێ زۆردارییا وان ل ئێكودوو كری؛ د بابه‌تێ خوینڕشتنێدایه‌، وه‌كی كوشتن و برینداركرنێ.</t>
+  </si>
+  <si>
+    <t>عِظَمُ أمر الدِّماء، فإنَّ البَدَاءةَ تكونُ بالأهم.
+الذنوب تَعْظُمُ بحسب عِظَمِ المَفسدة الواقعة بها، وإزهاق الأنفس البريئة من أعظم المفاسد ولا أعظم منها إلا الكفر والشرك بالله تعالى.</t>
+  </si>
+  <si>
+    <t>مه‌زناهییا بابه‌تێ خوینڕشتنێ، چونكی هه‌می گاڤا ده‌ستپێك ب تشتێن گرنگتر دهێته‌ كرن.
+گونه‌هـ مه‌زن دبن ل دویڤ مه‌زناهییا وێ زیانا ژێ په‌یدا دبیت، و كوشتنا مرۆڤێن بێگونه‌هـ ژ مه‌زنترین زیانانه‌ و چ گونه‌هـ ژ وێ مه‌زنتر نینن، ژ بلی كوفری و شركێ بۆ خودایێ مه‌زن.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/2962</t>
+  </si>
+  <si>
+    <t>من حمل علينا السلاح فليس منا</t>
+  </si>
+  <si>
+    <t>((هه‌ر كه‌سێ چه‌كی ل دژی مه‌ ڕاكه‌ت، ئه‌و نه‌ ژ مه‌یه‌))</t>
+  </si>
+  <si>
+    <t>عن أبي موسى الأشعري رضي الله عنه عن النبي صلى الله عليه وسلم قال: «مَنْ حَمَلَ عَلَيْنَا السِّلَاحَ فَلَيْسَ مِنَّا».</t>
+  </si>
+  <si>
+    <t>ئه‌بو مووسایێ ئه‌شعه‌ری (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((هه‌ر كه‌سێ چه‌كی ل دژی مه‌ ڕاكه‌ت، ئه‌و نه‌ ژ مه‌یه‌)).</t>
+  </si>
+  <si>
+    <t>نهى النبي صلى الله عليه وسلم وحذر من حمل السلاح على المسلمين بغير حق لإخافتهم أو نهبهم، وأن من فعل ذلك فليس منا.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هشیاركرنێ دكه‌ت ژ هه‌لگرتنا چه‌كی ل دژی موسلمانان، بۆ ترساندنا وان یان برنا مالێ وان، ڤێجا هه‌ر كه‌سێ ڤێ چه‌ندێ ب نه‌حه‌قی بكه‌ت، ئه‌ڤه‌ وی تاوانه‌كا مه‌زن و ئێك ژ گونه‌هێن مه‌زن ئه‌نجام دایه‌ و یی ژ هه‌ژی ڤێ گه‌فا دژوارە.</t>
+  </si>
+  <si>
+    <t>هذا الوعيد في الحديث يدل على أن هذا العمل من كبائر الذنوب.
+التحذير الشديد من قتال المسلم لإخوانه المسلمين.
+من أعظم المنكرات والفساد العظيم في الأرض إِشْهَارُ السلاحِ على المسلمين، والإفسادِ بالقتل.
+الوعيد المذكور لا يتناول القتال بحقٍّ، كقتال البُغَاة والمفسدين وغيرِهم.
+تحريم إِخَافَةِ المسلمين بالسلاح أو غيره -ولو على وجه المزاح-.</t>
+  </si>
+  <si>
+    <t>هشیاركرنه‌كا دژوار ژ شه‌ڕكرنا موسلمانی د گه‌ل برایێن خۆ یێن موسلمان.
+ئێك ژ مه‌زنترین خەلەتی و خرابییان ل سه‌ر ئه‌ردی؛ ئاراسته‌كرنا چه‌كییه‌ ل دژی موسلمانان و تێكدانا ئارامییێیه‌ ب كوشتنێ.
+ئه‌ڤ گه‌فا هاتییه‌ كرن ئه‌وی شه‌ڕی ب خۆڤه‌‌ ناگریت یێ ب حه‌قی بیت، وه‌كی شه‌ڕكرنا د گه‌ل تێكده‌ر و خرابكاران و ژ بلی وان.
+حه‌رامبوونا ترساندنا موسلمانان ب چه‌كی یان ب هه‌ر تشته‌كێ دی - هه‌ر چه‌نده‌ ب مه‌ره‌ما یاریكرن و تڕانه‌كرنێ ژی بیت-.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/2997</t>
+  </si>
+  <si>
+    <t>إنهما ليعذبان، وما يعذبان في كبير، أما أحدهما فكان لا يستتر من البول، وأما الآخر فكان يمشي بالنميمة</t>
+  </si>
+  <si>
+    <t>ئه‌و هه‌ردوو یێن دهێنه‌ سزادان و ئه‌و ل سه‌ر تشته‌كێ وه‌سا ناهێنه‌ سزادان كو ل ده‌ڤ هه‌وه‌ یێ مه‌زن بیت (به‌لێ ل ده‌ڤ خودێ یێ مه‌زنه‌)، یێ ئێكێ خۆ ژ میزێ نه‌دپاراست، یێ دی ژی ئاخڤتن ڤه‌دگوهاستن (فه‌سادی دكر</t>
+  </si>
+  <si>
+    <t>عَنِ ابْنِ عَبَّاسٍ رضي الله عنهما قَالَ: مَرَّ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ بِقَبْرَيْنِ، فَقَالَ: «إِنَّهُمَا لَيُعَذَّبَانِ، وَمَا يُعَذَّبَانِ فِي كَبِيرٍ، أَمَّا أَحَدُهُمَا فَكَانَ لاَ يَسْتَتِرُ مِنَ البَوْلِ، وَأَمَّا الآخَرُ فَكَانَ يَمْشِي بِالنَّمِيمَةِ» ثُمَّ أَخَذَ جَرِيدَةً رَطْبَةً، فَشَقَّهَا نِصْفَيْنِ، فَغَرَزَ فِي كُلِّ قَبْرٍ وَاحِدَةً، قَالُوا: يَا رَسُولَ اللَّهِ، لِمَ فَعَلْتَ هَذَا؟ قَالَ: «لَعَلَّهُ يُخَفِّفُ عَنْهُمَا مَا لَمْ يَيْبَسَا».</t>
+  </si>
+  <si>
+    <t>ئبن عه‌بباس (خودێ ژ هه‌ردووكان ڕازی بیت) دبێژیت: پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) د به‌ر دوو گۆڕاندا ده‌ربازبوو و گۆت: ((ئه‌و هه‌ردوو یێن دهێنه‌ سزادان و ئه‌و ل سه‌ر تشته‌كێ وه‌سا ناهێنه‌ سزادان كو ل ده‌ڤ هه‌وه‌ یێ مه‌زن بیت (به‌لێ ل ده‌ڤ خودێ یێ مه‌زنه‌)، یێ ئێكێ خۆ ژ میزێ نه‌دپاراست، یێ دی ژی ئاخڤتن ڤه‌دگوهاستن (فه‌سادی دكر))). پاشی چه‌قه‌كێ ته‌ڕ یێ دارخورمێ ئینا و كره‌ دوو كه‌ر و ل سه‌ر هه‌ر گۆڕه‌كی ئێك چكلاند. گۆتنێ: ئه‌ی پێغه‌مبه‌رێ خودێ، ته بۆچی‌ ئه‌ڤه‌ كر؟ گۆت: ((دا به‌لكی هندی هشك نه‌بووین سزای ل سه‌ر وان سڤك بكه‌ن)).</t>
+  </si>
+  <si>
+    <t>مَرَّ النبيُّ صلى الله عليه وسلم بقبرين فقال: 
+إنَّ صاحبَي هذين القبرين لَيُعذّبان؛ وما يعذبان في أمر كبير في نظركم، وإن كان كبيرًا عند الله، 
+أمّا أحدُهما فكان لا يَهتَمُّ بحفظ جَسَدِه وثيابِه مِن البول حين يَقْضي حاجتَه، 
+والآخَرُ كان يمشي بالنميمة بين الناس، فيَنْقُلُ كلامَ غيرِه بقصد الإضرار وإيقاع الخلاف والوقيعة بين الناس.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) د به‌ر دوو گۆڕاندا چوو و گۆت: خودانێن ڤان هه‌ردوو گۆڕان یێن دهێنه‌ سزادان، و ئه‌و ژ به‌ر تشته‌كێ كو د دیتنا هه‌وه‌دا یێ مه‌زن بیت ناهێنه‌ سزادان، هه‌ر چه‌نده‌ ل ده‌ڤ خودێ یێ مه‌زنه‌. یێ ئێكێ ده‌مێ دچوو تاره‌تێ؛ گرنگی ب پاراستنا له‌شێ خۆ و جلكێن خۆ نه‌ددا ژ میزێ، یێ دی ژی فه‌سادی دكر و ئاخڤتن ژ كه‌سه‌كی دبرنه‌ ده‌ڤ ئێكێ دی ب مه‌ره‌ما زیان گه‌هاندن و په‌یداكرنا ئاریشه‌‌ و ناكۆكییان د ناڤبه‌را خه‌لكیدا.</t>
+  </si>
+  <si>
+    <t>النميمةُ وتركُ التنزُّهِ مِن البول مِن كبائر الذنوب ومِن أسباب عذاب القبر.
+كَشف الله سبحانه بعض المغيبات -كعذاب القبر- إظهارًا لعلامة نبوتِهِ صلى الله عليه وسلم.
+هذا الفعلُ مِن شَقِّ الجريدتين ووضعِها على القبر خاصٌّ بالنبي صلى الله عليه وسلم؛ لأن الله أطْلَعَه على حالِ صاحبَي القبر، فلا يقاس غيره به لأنه لا أحد يعلم أحوال أصحاب القبور.</t>
+  </si>
+  <si>
+    <t>فه‌سادی و خۆنه‌پاراستنا ژ میزێ ژ گونه‌هێن مه‌زنن‌ و ژ ئه‌گه‌رێن سزایێ گۆڕینه‌.
+خودایێ مه‌زن هنده‌ك تشتێن ڤه‌شارتی -وه‌كی سزایێ گۆڕی- بۆ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) یێن ئاشكه‌را كری، ئه‌ڤه‌ ژی‌ وه‌ك نیشانه‌ك ل سه‌ر ڕاستییا پێغه‌مبه‌رینییا وی.
+ئه‌ڤ كاره‌ كو چه‌قێ دارێ كره‌ دوو كه‌ر و دانا سه‌ر گۆڕی، ب تنێ یێ تایبه‌ته‌ ب پێغه‌مبه‌ریڤه‌ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن)، چونكی خودێ ئه‌و ب ڕه‌وشا وان ئاگه‌هدار كربوو و نابیت كه‌سێن دی ڤی كاری بكه‌ن، چونكی كه‌س چ ژ ڕه‌وشا مرییان د گۆڕاندا نزانیت.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3010</t>
+  </si>
+  <si>
     <t>إذا سمعتم النداء، فقولوا مثل ما يقول المؤذن</t>
   </si>
   <si>
     <t>((ده‌مێ هه‌وه‌ گوهـ ل بانگی بوو؛ هوین ژی وه‌كی وێ یا بانگهلدێر دبێژیت ببێژن))</t>
   </si>
   <si>
     <t>عَنْ أَبِي سَعِيدٍ الخُدْرِيِّ رضي الله عنه أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِذَا سَمِعْتُمُ النِّدَاءَ، فَقُولُوا مِثْلَ مَا يَقُولُ المُؤَذِّنُ».</t>
   </si>
   <si>
     <t>ئه‌بو سه‌عیدێ خودری (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((ده‌مێ هه‌وه‌ گوهـ ل بانگی بوو؛ هوین ژی وه‌كی وێ یا بانگهلدێر دبێژیت ببێژن)).</t>
   </si>
   <si>
     <t>يَحُثُّ النبيُّ صلى الله عليه وسلم على إجابة المؤذِّن عند سماعه، وذلك بأنْ نقولَ مثل ما يقول، جُملةً بجملة، 
 فحينما يُكَبِّرُ نُكَبِّرُ بعدَه، وحينما يأتي بالشهادتين، نأتي بهما بعده، 
 ويستثنى لفظ: (حي على الصلاة، حي على الفلاح) فإنه يُقال بعدهما: لا حول ولا قوة إلا بالله.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هاندانێ ل سه‌ر به‌رسڤدانا بانگهلدێری دكه‌ت ده‌مێ مرۆڤی گوهـ لێ دبیت، ئه‌و ژی ب هندێ كو ئه‌م وه‌كی ئه‌وێ بێژین یا ئه‌و دبێژیت، ڕسته‌ ب ڕسته‌، ڤێجا ده‌مێ ئه‌و ته‌كبیرێ لێدده‌ت (ئانكو ده‌مێ دبێژیت: الله أكبر)، ئه‌م ژی پشتی وی دێ ته‌كبیرێ لێده‌ین، و ده‌مێ هه‌ردوو شاهده‌دانان دئینیت، ئه‌م ژی پشتی وی دێ هه‌ردوو شاهده‌دانان ئینین، ژ بلی ڤان هه‌ردوو ڕسته‌یان: (حي على الصلاة، حي على الفلاح) چونكی پشتی ڤان هه‌ردووكان دێ هێته‌ گۆتن: (لا حول ولا قوة إلا بالله).</t>
   </si>
   <si>
     <t>يتابع المؤذن الثاني بعد انتهاء الأول، وإنْ تعدَّد المؤذنون؛ لعموم الحديث.
 يُجيبُ المُؤذِّنَ في كلِّ أحوالِه، إنْ لم يكن في خَلاءٍ أو على حاجتِهِ.</t>
   </si>
   <si>
     <t>به‌رسڤا بانگهلدێرێ دووێ دهێته‌ دان پشتی یێ ئێكێ ب دویماهیك دهێت، خۆ ئه‌گه‌ر بانگهلدێر گه‌له‌ك ژی بن، ئه‌ڤه‌ ژی ژ به‌ر گشتیبوونا فه‌رمووده‌یێ.
 د هه‌می ڕه‌وش و بارودۆخاندا به‌رسڤا بانگهلدێری دهێته‌ دان، ئه‌ڤه‌ ئه‌گه‌ر مرۆڤ ل جهێ گرتنا تاره‌تێ (ئاڤده‌ستێ) نه‌بیت یان نه‌ ل ده‌مێ قه‌تاندنا هه‌وجه‌ییێ بیت.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3013</t>
   </si>
   <si>
+    <t>دعهما، فإني أدخلتهما طاهرتين</t>
+  </si>
+  <si>
+    <t>وان بهێله‌، چونكی من هه‌ردوو پێیێن خۆ ب پاقژی (ب ده‌ستنڤێژ) كرینه‌ د ناڤ واندا</t>
+  </si>
+  <si>
+    <t>عَنْ المُغِيرَةِ رضي الله عنه قَالَ: كُنْتُ مَعَ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِي سَفَرٍ، فَأَهْوَيْتُ لِأَنْزِعَ خُفَّيْهِ، فَقَالَ: «دَعْهُمَا، فَإِنِّي أَدْخَلْتُهُمَا طَاهِرَتَيْنِ» فَمَسَحَ عَلَيْهِمَا.</t>
+  </si>
+  <si>
+    <t>موغییره‌ (خودێ ژێ ڕازی بیت) دبێژیت: د گه‌شته‌كێدا ئه‌ز د گه‌ل پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بووم، ڤێجا من خۆ نزم كر دا خۆفكێن وی ژ پێیێن وی بكه‌م، ئینا گۆت: ((وان بهێله‌، چونكی من هه‌ردوو پێیێن خۆ ب پاقژی (ب ده‌ستنڤێژ) كرینه‌ د ناڤ واندا))، پاشی مه‌سح ل سه‌ر وان كر.</t>
+  </si>
+  <si>
+    <t>كان النبي صلى الله عليه وسلم في أَحَدِ أسفارِه فتوضأ، 
+فلما بلغ غسل الرجلين مَدَّ المغيرةُ بن شعبة رضي الله عنه يديه لِنَزْعِ ما كان على قَدَمِ النبيِّ صلى الله عليه وسلم مِن خُفٍّ لغسل رجليه! 
+فقال النبي صلى الله عليه وسلم: اتركهما ولا تنزعهما، فإني أدخلت رِجْلَيَّ في الخُفين وأنا على طهارة، 
+فمسح النبي صلى الله عليه وسلم على خفيه بَدل غسل رجليه.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) د ئێك ژ گه‌شتێن خۆدا بوو و ده‌ستنڤێژ گرت، ڤێجا ده‌مێ گه‌هشتییه‌ شویشتنا پێیان؛ موغیرەیێ كوڕێ شوعبه‌ی (خودێ ژێ ڕازی بیت) ده‌ستێن خۆ درێژ كرن دا كو وان خۆفكێن ل پێیێن پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هه‌ین ژ پێیێن وی بكه‌ت و داكو پێیێن خۆ بشۆت! ئینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: وان بهێله و ژ پێیێن من نه‌كه‌‌‌، چونكی من پێیێن خۆ كرینه‌ د ناڤ واندا د ده‌مه‌كیدا ئه‌ز یێ ب ده‌ستنڤێژ بووم، پاشی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ل شوینا شویشتنا پێیان؛ مه‌سح ل سه‌ر خۆفكێن خۆ كر.</t>
+  </si>
+  <si>
+    <t>مشروعية المسح على الخفين يكون عند الوضوء من حَدَثٍ أصغر، وأما الاغتسال للحدث الأكبر فلابد من غسل القدمين.
+المسح يكون مرة واحدة بإمرار اليد مبلولة على أعلى الخف دون أسفله.
+يشترط للمسح على الخفين أن يكون لبسهما بعد وضوء تامٍّ غَسَلَ فيه قدميه بالماء، وأن يكون الخف طاهرًا، ساترًا لمحل الفرض من القدم، وأنْ يكون مسحهما في الحَدَث الأصغر لا في الجنابة أو ما يوجب الغُسل، وأنْ يكون المسح في الوقت المحدَّد شرعًا وهو يومٌ وليلةٌ للمُقيم وثلاثة أيام بلياليها للمسافر.
+يقاس على الخفين كل ما يستر الرجلين من الجوارب وغيرها، فيجوز المسح عليها.
+حسن خلق النبي صلى الله عليه وسلم وتعليمه، حيث منع المغيرة من خلعهما، وبيَّن له السبب: أنه أدخلهما طاهرتين؛ لتطمئن نفسه، ويعرف الحكم.</t>
+  </si>
+  <si>
+    <t>دروستییا مه‌سحكرنا ل سه‌ر خۆفكان بۆ هنگییه‌ ده‌مێ مرۆڤ ده‌ستنڤێژا خۆ دگریت پشتی ده‌ستنڤێژا مرۆڤی یا بچویك دشكێت، به‌لێ ئه‌گه‌ر مرۆڤ پێدڤی ب سه‌رشویشتنا مه‌زن بیت (ب جه‌نابه‌ت بكه‌ڤیت)؛ وی ده‌می دڤێت مرۆڤ پێیێن خۆ ژی بشۆت.
+مه‌سحكرن ب تنێ ئێك جاره،‌ ئه‌ڤه‌ ژی ب پێدائینانا ده‌ستێ ته‌ڕكری ل سه‌ر سه‌رڤه‌هییا خۆفكێ نه‌كو بنێ وێ.
+مه‌رجێن مه‌سحكرنا ل سه‌ر خۆفكان ئه‌ڤه‌نه‌‌: پێدڤییه‌ مرۆڤی ئه‌و خۆفكه‌ پشتی ده‌ستنڤێژه‌كا ته‌مام و شویشتنا پێیان كربنه‌ پێیێن خۆ، پێدڤییه‌ هه‌ردوو خۆفكه‌ دپاقژ بن و ئه‌و جهێ پێدڤی ژ پێی ڤه‌شارتبن (كو هه‌تا گوزه‌كانه‌)، هه‌روه‌سا مه‌سحكرن ب تنێ بۆ ده‌ستنڤێژكه‌ڤتنا بچویكه‌ نه‌ بۆ جه‌نابه‌تێ یان وی تشتێ سەرشویشتنێ فەر دکەت، كا چاوا دڤێت د وه‌ختێ خۆ یێ شه‌رعیدا بیت كو شه‌ڤه‌ك و ڕۆژه‌كه‌ بۆ كه‌سێ ل مال و سێ شه‌ڤ و سێ ڕۆژن بۆ كه‌سێ گه‌شتیار (موسافر).
+هه‌ر تشتێ پێیان ڤه‌شێریت و بنخێڤیت وه‌كی گۆره‌یان و ژ بلی وان، ئه‌و ژی دكه‌ڤنه د‌ بن حوكمێ خۆفكانڤه‌ و مه‌سحكرن ل سه‌ر وان یا دروسته.
+ڕه‌وشتێ جوانێ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) و فێرکرنا وی، ئه‌ڤه‌ ژی ده‌مێ موغیره‌ ژ ژێكرنا خۆفكان پاشڤه‌بری و نه‌هێلای خۆفكێن وی ژ پێیێن وی بكه‌ت و ئه‌گه‌ر ژی بۆ دیار كری: كو وی ئه‌و ب پاقژی كرینه‌ پێیێن خۆ، ئه‌ڤه‌ ژی دا كو دلێ وی ئارام بیت و حوكمێ شه‌رعی بزانیت.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3014</t>
+  </si>
+  <si>
     <t>إذا أحب الرجل أخاه فليخبره أنه يحبه</t>
   </si>
   <si>
     <t>((ئەگەر ئێكی حه‌ز ژ برایێ خۆ (یێ موسلمان) كر، هنگی بلا بێژیته‌ وی كو حه‌ز ژێ دكه‌ت))</t>
   </si>
   <si>
     <t>عن المِقدام بن معدي كرب رضي الله عنه عن النبي صلى الله عليه وسلم قال: «إِذَا أَحَبَّ الرَّجُلُ أَخَاهُ فَلْيُخْبِرْهُ أَنَّهُ يُحِبُّهُ».</t>
   </si>
   <si>
     <t>ژ میقدامێ كوڕێ مه‌عدی كه‌ریبی (خودێ ژێ ڕازی بیت) ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((ئەگەر ئێكی حه‌ز ژ برایێ خۆ (یێ موسلمان) كر، هنگی بلا بێژیته‌ وی كو حه‌ز ژێ دكه‌ت)).</t>
   </si>
   <si>
     <t>يُبَيِّن النبي صلى الله عليه وسلم أحد الأسباب التي تُقوِّي العلاقة بين المؤمنين وتنشر المحبة بينهم، وهو أنه إذا أحبَّ أحدٌ أخاه فليخبره بأنه يحبه.</t>
   </si>
   <si>
     <t>پێغەمبەر (صەلات و سەلامێن خودێ ل سەر بن) ئێك ژ ئه‌گه‌رێن په‌یوه‌ندییێ د ناڤبه‌را باوه‌رداران بهێز دئێخن و ڤیان و حه‌زژێكرنێ د ناڤبه‌را واندا به‌لاڤ دكه‌ن دیار دكه‌ت، ئه‌و ئه‌گه‌ر ژی ئه‌ڤه‌یه‌ ئه‌گه‌ر كه‌سه‌كی حه‌ز ژ برایێ خۆ یێ موسلمان كر و ڤیا؛ هنگی بلا بێژیته‌ وی كو حه‌ز ژێ دكه‌ت.</t>
   </si>
   <si>
     <t>فضل المحبة الخالصة لله تعالى، لا لمصلحة دنيوية.
 استحباب إخبار المحبوب في الله بحبِّه، لتزداد المحبة والألفة.
 إشاعة المحبة بين المؤمنين يقوّي الأخوة الإيمانية، ويحافظ على المجتمع من التفكُّك والفُرْقة.</t>
   </si>
   <si>
     <t>قه‌در و بهایێ ڤیان و حه‌زژێكرنا تایبه‌ت بۆ خودایێ مه‌زن، نه‌ بۆ به‌رژه‌وه‌ندییا دونیایێ.
 سوننه‌ته‌ مرۆڤ وی كه‌سێ ژ به‌ر خودێ حه‌ز ژێ دكه‌ت ئاگه‌هدار بكه‌ت كو حه‌ز ژێ دكه‌ت، دا كو ئه‌ڤ حه‌زژێكرن و ڤێككرنه‌ هێشتا زێده‌تر و بهێزتر بكه‌ڤیت.
 به‌لاڤكرنا ڤیان و حه‌زژێكرنێ د ناڤبه‌را باوه‌رداراندا؛ براینییا باوه‌رییێ بهێز دئێخیت و جڤاكی ژ ژێكڤه‌بوون و جودابوونێ دپارێزیت.</t>
   </si>
   <si>
     <t>رواه أبو داود والترمذي والنسائي في الكبرى وأحمد</t>
   </si>
   <si>
     <t>[رواه أبو داود والترمذي والنسائي في الكبرى وأحمد]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3017</t>
+  </si>
+  <si>
+    <t>إن ذلك عرق، ولكن دعي الصلاة قدر الأيام التي كنت تحيضين فيها، ثم اغتسلي وصلي</t>
+  </si>
+  <si>
+    <t>ئه‌ڤه‌ ڕه‌هه‌كه‌‌، به‌لكی تو ب قه‌ده‌ر وان ڕۆژێن ته‌ به‌ری نوكه‌ ب ده‌مێ زڤڕۆكا هه‌یڤانه‌ (حه‌یز) دگرتن نڤێژێ بهێله‌، پاشی سه‌رێ خۆ بشۆ و نڤێژا خۆ بكه‌))</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ أُمِّ المؤمنين رضي الله عنها أَنَّ فَاطِمَةَ بِنْتَ أَبِي حُبَيْشٍ سَأَلَتِ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَتْ: إِنِّي أُسْتَحَاضُ فَلاَ أَطْهُرُ، أَفَأَدَعُ الصَّلاَةَ؟ فَقَالَ: «لَا، إِنَّ ذَلِكِ عِرْقٌ، وَلَكِنْ دَعِي الصَّلاَةَ قَدْرَ الأَيَّامِ الَّتِي كُنْتِ تَحِيضِينَ فِيهَا، ثُمَّ اغْتَسِلِي وَصَلِّي».</t>
+  </si>
+  <si>
+    <t>عائیشایا دایكا باوه‌رداران (خودێ ژێ ڕازی بیت) دبێژیت: فاتیمایا كچا ئه‌بو حوبه‌یشی پرسیار ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) كر و گۆت: ئه‌ز تووشی زڤڕۆكا هه‌یڤانه‌ دبم و ئه‌ز پاقژ نابم (خوینا من ڕاناوه‌ستیت)، ئه‌رێ ئه‌ز نڤێژێ بهێلم؟ گۆت: ((نه‌خێر، ئه‌ڤه‌ ڕه‌هه‌كه‌‌، به‌لكی تو ب قه‌ده‌ر وان ڕۆژێن ته‌ به‌ری نوكه‌ ب ده‌مێ زڤڕۆكا هه‌یڤانه‌ (حه‌یز) دگرتن نڤێژێ بهێله‌، پاشی سه‌رێ خۆ بشۆ و نڤێژا خۆ بكه‌)).</t>
+  </si>
+  <si>
+    <t>سَألتْ فاطمةُ بنت حبيش النبيَّ صلى الله عليه وسلم فقالت: إني لا ينقطع عني الدم ويستمر حتى في غير زمن الحيض، فهل يكون حكم ذلك حكم الحيض فأترك الصلاة؟ 
+فقال لها النبي صلى الله عليه وسلم: إنه دم استحاضة، وهو دم مَرَضِيٌّ ينشأ عن انقطاع عرق في الرحم، وليس بدم حيض، 
+فإذا جاء وقت الحيض الذي كنت تحيضين فيه على عادتك الشهرية قبل أن تمرضين بالاستحاضة، فاتركي الصلاة والصوم وغيرَهما مما تُمنَع منه الحائض وقت الحيض. 
+فإذا انتهى مقدار تلك المدة، فتكوني قد طهرتي من الحيض، فاغسلي موضع الدم، ثم اغسلي بدنك اغتسالًا كاملًا لرفع الحدث، ثم صلي.</t>
+  </si>
+  <si>
+    <t>فاتیمایا كچا ئه‌بو حوبه‌یشی پرسیار ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) كر و گۆت: خوینا من ڕاناوه‌ستیت هه‌تا د غه‌یری وه‌ختێ زڤڕۆكا هه‌یڤانه‌ ژیدا، ئه‌رێ حوكمێ وێ وه‌كی حوكمێ زڤڕۆكا هه‌یڤانه‌یه‌‌ دا ئه‌ز نڤێژێ بهێلم؟ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆتێ: ئه‌و خوینا ئیستیحازێیه‌، و خوینه‌كا نه‌خۆشییه‌ ژ په‌قین و پڕچیانا ڕه‌هه‌كێ د ناڤ ڕه‌حمیدا په‌یدا دبیت و نه‌ خوینا زڤڕۆكا هه‌یڤانه‌یه‌‌. ڤێجا ئه‌گه‌ر ده‌مێ زڤڕۆكا ته‌ یا هه‌یڤانه‌‌ هات یا تو به‌ری نوكه‌ پێ فێربووی و ته‌ تێدا زڤڕۆكا هه‌یڤا دگرت، به‌ری تو تووشی خوینا ئیستیحازێ ببی، د وى ده‌میدا تو نڤێژ و ڕۆژییان و ئه‌و تشتێن ل سه‌ر وێ ژنا دكه‌ڤیته‌ د زڤڕۆكا هه‌یڤانه‌دا د حه‌رامن ئه‌نجام نه‌ده‌. هه‌ر گاڤا ئه‌و ده‌مه‌ ب دویماهیك هات، ئه‌ڤه‌ تو ژ زڤڕۆكا هه‌یڤانه‌ پاقژ بووی، ڤێجا جهێ خوینێ پاقژ بكه‌ و پاشی هه‌می له‌شێ خۆ ب ته‌مامی بشۆ بۆ پاقژبوونا ژ بێده‌ستنڤێژییا مه‌زن و پاشی نڤێژا خۆ بكه‌.</t>
+  </si>
+  <si>
+    <t>وجوب الغسل على المرأة عند انتهاء أيام حيضها.
+وجوب الصلاة على المستحاضة.
+الحيض: دمُ طبيعةٍ يُرْخِيْه الرَّحِمُ عَبْرَ فَرْجِ المرأةِ البالغة، يصيبها في أيام معلومة. 
+الاستحاضة: سَيَلانُ الدمِ في غير وقته من أدنى الرحم دون قَعْرِه. 
+الفرق بين دم الحيض ودم الاستحاضة: أنَّ دمَ الحيضِ أسود ثخين مُنْتِن الرائحة، أما دم الاستحاضة فأحمر رقيق ليس له رائحة منتنة.</t>
+  </si>
+  <si>
+    <t>فه‌ربوونا خۆشویشتنێ (غوسلێ) ل سه‌ر ژنێ، ده‌مێ ڕۆژێن زڤڕۆكا وێ یا هه‌یڤانه‌ ب دویماهیك دهێن.
+فه‌ربوونا نڤێژێ ل سه‌ر وێ ژنا تووشی خوینا (ئیستیحازێ) بووی.
+حه‌یز: خوینه‌كا سرۆشتییه،‌ ڕه‌حم ب ڕێكا عه‌وره‌تێ ژنێن بالغ دهنێریت و د هنده‌ك ڕۆژێن دیاركریدا تووشی وێ دبیت.
+ئیستیحازە: هاتنا خوینێیە د دەمەکێ نەدیاردا (نە د دەمێ خوینا هەیڤانە یان یا زارۆکبوونێدا)، کو ژ جهەکێ نێزیکی ڕەحمی دهێت نەکو ژ بنێ ڕەحمی.
+جوداهی د ناڤبه‌را خوینا زڤڕۆكا هه‌یڤانه‌ (حه‌یزێ) و خوینا ئیستیحازێدا: خوینا زڤڕۆكا هه‌یڤانه‌ خوینه‌كا ڕه‌ش و تیره و بێهنه‌كا پیس ژێ دهێت، به‌لێ خوینا ئیستیحازێ خوینه‌كا سۆر و رونه‌ و بێهنا پیس ژێ ناهێت.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3029</t>
+  </si>
+  <si>
+    <t>إذا توضأ أحدكم فليجعل في أنفه ثم لينثر، ومن استجمر فليوتر</t>
+  </si>
+  <si>
+    <t>((ئه‌گه‌ر ئێك ژ هه‌وه‌ ده‌ستنڤێژ گرت، بلا ئاڤێ بكه‌ته‌ د دفنا خۆدا و پاشی ده‌ربێخیت، و هه‌ر كه‌سێ خۆ ب به‌ران پاقژ بكه‌ت بلا هژمارا به‌رێن خۆ بكه‌ته‌ تاك</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِذَا تَوَضَّأَ أَحَدُكُمْ فَلْيَجْعَلْ فِي أَنْفِهِ ثُمَّ لِيَنْثُرْ، وَمَنِ اسْتَجْمَرَ فَلْيُوتِرْ، وَإِذَا اسْتَيْقَظَ أَحَدُكُمْ مِنْ نَوْمِهِ فَلْيَغْسِلْ يَدَهُ قَبْلَ أَنْ يُدْخِلَهَا فِي وَضُوئِهِ، فَإِنَّ أَحَدَكُمْ لاَ يَدْرِي أَيْنَ بَاتَتْ يَدُهُ».
+ولفظ مسلم: «إِذَا اسْتَيْقَظَ أَحَدُكُمْ مِنْ نَوْمِهِ فَلَا يَغْمِسْ يَدَهُ فِي الْإِنَاءِ حَتَّى يَغْسِلَهَا ثَلَاثًا، فَإِنَّهُ لَا يَدْرِي أَيْنَ بَاتَتْ يَدُهُ».</t>
+  </si>
+  <si>
+    <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((ئه‌گه‌ر ئێك ژ هه‌وه‌ ده‌ستنڤێژ گرت، بلا ئاڤێ بكه‌ته‌ د دفنا خۆدا و پاشی ده‌ربێخیت، و هه‌ر كه‌سێ خۆ ب به‌ران پاقژ بكه‌ت بلا هژمارا به‌رێن خۆ بكه‌ته‌ تاك، و ده‌مێ ئێك ژ هه‌وه‌ ژ خه‌و ڕابوو؛ بلا ده‌ستێ خۆ بشۆت به‌ری بكه‌ته‌ د ئاڤا ده‌ستنڤێژێدا، چونكی ئێك ژ هه‌وه‌ نزانیت كا ب شه‌ڤ ده‌ستێ وی ل كیرێ مایه‌)). و د ڤه‌گوهاستنا موسلمیدا هاتییه‌: ((ده‌مێ ئێك ژ هه‌وه‌ ژ خه‌و ڕابوو؛ بلا ده‌ستێ خۆ نه‌كه‌ته‌ د ناڤ ئامانیدا هه‌تا سێ جاران نه‌شۆت، چونكی ئه‌و نزانیت كا ب شه‌ڤ ده‌ستێ وی ل كیرێ مایه‌)).</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم بعضَ أحكام الطهارة، ومنها: 
+لأول: أنَّ مَن توضأ فعليه أنْ يُدخِلَ الماءَ في أنفِهِ بالنَّفَسِ، ثم يُخرجه بالنَّفَسِ أيضًا. 
+والثاني: أنَّ مَن أراد تنظيفَ الأذى الخارج منه وإزالتَه بغير الماء كالحجارة ونحوها فيكون تنظيفُه على عدد فَرْدِيٍّ أقله ثلاثًا وأعلاه ما ينقطع به الخارج وينظف المحل. 
+والثالث: أن من استيقظ من نوم الليل لا يُدْخِلُ كفَّه في الإناء ليتوضأ حتى يغسلها ثلاث مرات خارج الإناء، فإنه لا يدري أين باتت يده، فلا يأمن النجاسة عليها، وقد يكون عبث بها الشيطان وحمل إليها أشياء مُضِرة للإنسان أو مُفسِدة للماء.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌رى (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هنده‌ك حوكمێن پاقژكرنێ دیار كرینه‌، ژ وان ژی: حوكمێ ئێكێ: ئه‌و كه‌سێ ده‌ستنڤێژێ بگریت؛ یا فه‌ره‌ ئاڤێ ب هه‌لكێشانێ ببه‌ته‌ د ناڤ دفنا خۆدا و پاشی ب پالدانێ بهاڤێژیته‌ ژ ده‌رڤه‌. حوكمێ دووێ: هه‌ر كه‌سێ بڤێت خۆ ب غه‌یری ئاڤێ ژ وی تشتێ ژ وی دەرکەفتی پاقژ بكه‌ت (وه‌كی به‌ران و تشتێن وه‌سا)، بلا ب ژماره‌یه‌كا تاك بیت، كێمترینێ وان ژی سێنه‌ و پترین ژی هه‌تا وی ڕاده‌ی كو پاشییا وی ب ته‌مامی پاقژ دبیت. حوكمێ سێیێ: ئه‌و كه‌سێ ژ خه‌وا شه‌ڤێ ڕادبیت؛ نابیت بۆ ده‌ستنڤێژێ ده‌ستێ خۆ بكه‌ته‌ د ناڤ ئامانێ ئاڤێدا هه‌تا سێ جاران ژ ده‌رڤه‌ی ئامانی نه‌شۆت، چونكی ئه‌و نزانیت كا ده‌ستێ وی ل كیرێ مایه‌، نه‌ دویره‌ پیساتیه‌ك پێڤه‌بیت، یان شه‌یتانی یاری پێ كربیت‌ و تشتێن زیانبه‌خش بۆ مرۆڤی یان بۆ ئاڤێ پێڤه‌ كربن.</t>
+  </si>
+  <si>
+    <t>يجب الاستنشاق في الوضوء، وهو: إدخال الماء في الأنف بواسطة النَّفَس، وكذلك يجب الاستنثار، وهو: إخراج الماء من الأنف بواسطة النَّفَس. 
+استحباب الاستجمار وترًا.
+مشروعية غسل اليدين بعد نوم الليل ثلاثًا.</t>
+  </si>
+  <si>
+    <t>پێدڤییه‌ بۆ ده‌ستنڤێژێ ئاڤ ب ڕێكا هه‌لكێشانێ بهێته‌ برن بۆ ناڤ دفنێ كو ئه‌ڤه‌یه‌ مرۆڤ ب ڕێكا هه‌ناسه‌دانێ ئاڤێ ببه‌ته‌ د ناڤ دفنا خۆدا، هه‌روه‌سا پێدڤییه‌ هه‌ر ب ڕێكا كفكرنێ ئه‌ڤ ئاڤه‌ ژ دفنێ بهێته‌ ده‌رئێخستن.
+سوننه‌ته‌ مرۆڤ د پاقژكرنا ب به‌راندا ژماره‌یه‌كا تاك بكاربینیت.
+دروستییا سێ جار شويشتنا هه‌ردوو ده‌ستان پشتی ڕابوونا ژ خه‌وا شه‌ڤێ.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3033</t>
+  </si>
+  <si>
+    <t>إذا دخل الرجل بيته، فذكر الله عند دخوله وعند طعامه، قال الشيطان: لا مبيت لكم، ولا عشاء</t>
+  </si>
+  <si>
+    <t>((ئه‌گه‌ر مرۆڤ چوو‌ مالا خۆ و ل ده‌مێ چوونێ و ل ده‌مێ خوارنێ ناڤێ خودێ ئینا و زكرێ وی كر، شه‌یتان دێ بێژیت: هوین نه‌ ل ڤێرێ دنڤن و نه‌ ل ڤێرێ‌ شیڤێ دخۆن</t>
+  </si>
+  <si>
+    <t>عَنْ جَابِرِ بْنِ عَبْدِ اللهِ رضي الله عنهما أَنَّهُ سَمِعَ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إِذَا دَخَلَ الرَّجُلُ بَيْتَهُ، فَذَكَرَ اللهَ عِنْدَ دُخُولِهِ وَعِنْدَ طَعَامِهِ، قَالَ الشَّيْطَانُ: لَا مَبِيتَ لَكُمْ، وَلَا عَشَاءَ، وَإِذَا دَخَلَ، فَلَمْ يَذْكُرِ اللهَ عِنْدَ دُخُولِهِ، قَالَ الشَّيْطَانُ: أَدْرَكْتُمُ الْمَبِيتَ، وَإِذَا لَمْ يَذْكُرِ اللهَ عِنْدَ طَعَامِهِ، قَالَ: أَدْرَكْتُمُ الْمَبِيتَ وَالْعَشَاءَ».</t>
+  </si>
+  <si>
+    <t>عه‌بدولڵاهێ كوڕێ جابری (خودێ ژ هه‌ردووكان ڕازی بیت) دبێژیت: من گوهـ ل پێغه‌مبه‌ری بوو (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دگۆت: ((ئه‌گه‌ر مرۆڤ چوو‌ مالا خۆ و ل ده‌مێ چوونێ و ل ده‌مێ خوارنێ ناڤێ خودێ ئینا و زكرێ وی كر، شه‌یتان دێ بێژیت: هوین نه‌ ل ڤێرێ دنڤن و نه‌ ل ڤێرێ‌ شیڤێ دخۆن، به‌لێ ئه‌گه‌ر چوو مال و ناڤێ خودێ نه‌ئینا، شه‌یتان دێ بێژیت: هه‌وه‌ جهێ نڤستنێ دیت و هوین گه‌هشتنێ و ئه‌گه‌ر ده‌مێ خوارنێ ژی ناڤێ خودێ نه‌ئینا، دێ بێژیت: هه‌وه‌ جهێ نڤستنێ و شیڤ ژی دیت و هوین گه‌هشتنێ)).</t>
+  </si>
+  <si>
+    <t>أَمَرَ النبيُّ صلى الله عليه وسلم بِذِكْر الله عند دخول البيت وقبل تَنَاوُلِ الطعام، وأنه إذا ذَكَرَ اللهَ بقوله: (باسم الله) عند دخوله لبيتِه وعند بدء طعامِه، قال الشيطان لأعوانه: لا حَظَّ لكم بالمبيت ولا العشاء في هذا البيت الذي تَحَصَّنَ صاحبُه منكم بذكر الله تعالى. 
+وأما إذا دخل الرجل بيته فلم يذكر الله عند دخوله ولا عند تناوله الطعام، فيخبر الشيطان أعوانه أنهم أدركوا المبيت، والعشاء في هذا البيت.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌رى (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) فه‌رمان ب ئینانا ناڤێ خودێ كرییه‌ ده‌مێ چوونێ بۆ مال و به‌ری ده‌ستپێكرنا خوارنێ، و ده‌مێ كه‌سه‌ك ب په‌یڤا (باسم الله) دچیته‌ مالا خۆ و ل سه‌ر خوارنا خۆ ڤێ په‌یڤێ دئینیت، شه‌یتان دبێژیته‌ هه‌ڤالێن خۆ: چ پشكا هه‌وه‌ د نڤستن و شیڤا ڤێ مالێدا نینه‌ یا خودانێ وێ خۆ ب ناڤێ خودێ پاراستی. به‌لێ ئه‌گه‌ر مرۆڤ چوو مال و ناڤێ خودێ نه‌ئینا ل ده‌مێ چوونێ و ل ده‌مێ خوارنێ، وی ده‌می شه‌یتان دێ مزگینییێ ده‌ته‌ هه‌ڤالێن خۆ كو وان جهێ نڤستنێ و شیڤ ل ڤێ مالێ دیت و بده‌ست خۆڤه‌ ئینا.</t>
+  </si>
+  <si>
+    <t>استحباب ذِكرِ الله عند دخول البيت وعند الطعام، فإن الشيطان يبيت في البيوت، ويأكل من طعام أهلها إذا لم يذكروا اسم الله تعالى.
+الشيطان يُراقِبُ ابنَ آدم في عملِهِ وتَصَرُّفِه وفي أموره كلِّها، فإذا غَفَل عن الذكر نال مُرادَه منه.
+الذكر يطرد الشيطان.
+لكل شيطان أتباع وأولياء يستبشرون بقوله ويَتَّبعون أمرَه.</t>
+  </si>
+  <si>
+    <t>سوننه‌ته‌ ده‌مێ مرۆڤ دچیته‌ مال و ده‌مێ خوارنێ ژی ناڤێ خودێ بینیت، چونكی شه‌یتان د مالاندا دمینیت و خوارنێ د گه‌ل خه‌لكی دخۆت ئه‌گه‌ر ناڤێ خودێ نه‌ئینن.
+شه‌یتان د هه‌می كاروبار و كریارێن مرۆڤیدا چاڤدێرییا مرۆڤی دكه‌ت، ڤێجا ده‌مێ مرۆڤ ژ زكر و ناڤێ خودێ بێ ئاگه‌هـ دبیت؛ هنگی شه‌یتان ده‌لیڤێ بۆ خۆ دبینیت و مه‌ره‌ما خۆ ب جهـ دئینیت.
+زكر و ناڤێ خودێ شه‌یتانی دویر دكه‌ت.
+هه‌ر شه‌یتانه‌كی هنده‌ك دویكه‌ڤتی و هه‌ڤال هه‌نه‌، ب ئاخڤتنێن وی كه‌یفخۆش دبن و ل دویڤ فه‌رمانێن وی دچن.</t>
+  </si>
+  <si>
+    <t>رواه مسلم</t>
+  </si>
+  <si>
+    <t>[رواه مسلم]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3037</t>
   </si>
   <si>
     <t>الكبائر: الإشراك بالله، وعقوق الوالدين، وقتل النفس، واليمين الغموس</t>
   </si>
   <si>
     <t>((گونه‌هێن مه‌زن ئه‌ڤه‌نه‌: دروستكرنا شركێ بۆ خودێ، خرابییا د گه‌ل دایك و بابان، كوشتنا نه‌فسێ و سویندخوارنا ژ دره‌و))</t>
   </si>
   <si>
     <t>عن عبد الله بن عمرو بن العاص رضي الله عنهما عن النبي صلى الله عليه وسلم قال: «الْكَبَائِرُ: الْإِشْرَاكُ بِاللهِ، وَعُقُوقُ الْوَالِدَيْنِ، وَقَتْلُ النَّفْسِ، وَالْيَمِينُ الْغَمُوسُ».</t>
   </si>
   <si>
     <t>عه‌بدولڵاهێ كوڕێ عه‌مرێ كوڕێ عاصی (خودێ ژ هه‌ردووکان ڕازی بیت) دبێژیت:  پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((گونه‌هێن مه‌زن ئه‌ڤه‌نه‌: دروستكرنا شركێ بۆ خودێ، خرابییا د گه‌ل دایك و بابان، كوشتنا نه‌فسێ و سویندخوارنا ژ دره‌و)).</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم كبائر الذنوب، وهي التي تُوُعِّدَ فاعلُها بوعيد شديد في الدنيا أو الآخرة. 
 فأوَّلُها "الإِشرَاكُ بِالله": وهو صَرْفُ أيِّ نوع من أنواع العبادة لغير الله، وتسوية غير الله بالله فيما هو من خصائص الله في ألوهيته وربوبيته وأسمائه وصفاته. 
 وثانيها "عُقُوقُ الوَالِدَينِ": وهو كلُّ ما يوجب الأذى للأبوين قولًا كان أو فعلًا، وترك الإحسان إليهما. 
 وثالثها "قَتْل النَّفْس": بغير حق، كالقتل ظلمًا وعدوانًا. 
 ورابعها "اليَمِين الغَمُوسُ": وهي الحلف كاذبًا على علم منه بكذبه، سميت بذلك؛ لأنَّها تَغْمِسُ صاحبَها في الإِثم أو في النار.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گونه‌هێن مه‌زن دیار دكه‌ت، كو ئه‌و گونه‌هن یێن بكه‌ر و ئه‌نجامده‌رێ وێ ب گه‌فه‌كا دژوار ل دونیایێ یان ل ئاخره‌تێ هاتبیته‌ گه‌فكرن.
 ڤێجا یا ئێكێ (دروستكرنا شركێیه‌ بۆ خودێ): كو ئه‌ڤه‌یه‌ مرۆڤ هه‌ر جۆره‌ عیباده‌ته‌كێ هه‌بیت بۆ ئێكێ دی ژ بلی خودێ بكه‌ت، و تشته‌كێ دی بینیته‌ ڕاستا خودێ و د گه‌ل وی یه‌كسان بكه‌ت د ئولوهییه‌ت و ڕبوبییه‌ت و باشناڤ و سالۆخه‌تێن ویدا.
 یا دووێ (خرابییا د گه‌ل دایك و بابان): كو ئه‌ڤه‌ ژی هه‌ر تشته‌كێ نه‌خۆشییێ بۆ دایك و بابان دروست بكه‌ت ب خۆڤه‌ دگریت، چ گۆتن بیت یان كریار و هێلانا باشیكرنێیه‌ د گه‌ل وان.
 یا سێیێ (كوشتنا نه‌فسێیه‌): ب نه‌حه‌قی، وه‌كی كوشتنا كه‌سه‌كی ب زۆڕداری یان ده‌ستدرێژیكرنێ.
 یا چارێ (سویندخوارنا نقۆمكه‌ر): كو ئه‌ڤه‌یه‌ مرۆڤ ژ دره‌و سویند ب خودێ بخۆت، د ده‌مه‌كیدا دزانیت كو یێ دره‌وان دكه‌ت، ئه‌ڤ سوینده‌ ب ڤی ناڤی هاتییه‌ ناڤكرن، چونكی خودانێ خۆ د ناڤ گونه‌هێدا یان د ناڤ ئاگرێ جه‌هنه‌مێدا نقۆم دكه‌ت.</t>
   </si>
   <si>
     <t>اليمين الغموس لا كفارة لها؛ لشدة خطرها وجرمها، وإنما فيها التوبة.
 الاقتصار على ذكر هذه الكبائر الأربع في الحديث لعظيم إثمها، وليس لحصرها.
 الذنوب تنقسم إلى كبائر وصغائر، والكبيرة هي: كلُّ ذنب فيه عقوبة دنيوية، كالحدود واللعن، أو وعيد أُخروي، كالوعيد بدخول النار، وأن الكبائر دركات بعضها أغلظ من بعض في التحريم، وصغائر الذنوب هي ما سوى الكبائر.</t>
   </si>
   <si>
     <t>سویندخوارنا ژ دره‌و چ كه‌فاره‌ت ل سه‌ر نینن، ئه‌ڤه‌ ژی هندی هند گونه‌هه‌كا مه‌زن و مه‌تڕسیداره‌، به‌لكی بۆ وێ سویندێ دڤێت مرۆڤ ته‌وبه‌ بكه‌ت.
 فه‌رمووده‌یێ ب تنێ به‌حسێ ڤان چار گونه‌هێن مه‌زن كر و چ یێن دی به‌حس نه‌كرن، ئه‌ڤه‌ ژی چونكی ئه‌و گه‌له‌ك د مه‌زنن، نه‌ كو مه‌ره‌م پێ ئه‌ڤه‌ بیت گونه‌ھێن مه‌زن ب تنێ ئه‌ڤ چارنه‌.
 گونه‌ھ دابه‌ش دبنه‌ سه‌ر گونه‌هێن مه‌زن و گونه‌هێن بچویك، گونه‌ها مه‌زن: ئه‌و گونه‌هه‌ یا سزایه‌كێ دونیایێ ل سه‌ر هاتبیته‌ دانان، وه‌كی سزایێن شه‌رعی و نه‌فره‌تلێكرنێ، یان گه‌فكرنه‌كا ئاخره‌تێ ل سه‌ر هاتبیت، وه‌كی گه‌فكرنێ ب چوونا ئاگرێ جه‌هنه‌مێ، پله‌یا گونه‌هێن مه‌زن ژی ژ لایێ حه‌رامبوونێڤه‌ ژ ئێك جودانه‌ و هنده‌ك ژ هنده‌كان مه‌زنترن، ژ بلی گونه‌هێن مه‌زن ژی یێن دی هه‌می گونه‌هێن بچویكن.</t>
   </si>
   <si>
     <t>رواه البخاري</t>
   </si>
   <si>
     <t>[رواه البخاري]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3044</t>
   </si>
   <si>
+    <t>إن الدنيا حلوة خضرة، وإن الله مستخلفكم فيها، فينظر كيف تعملون، فاتقوا الدنيا واتقوا النساء</t>
+  </si>
+  <si>
+    <t>((هندی دونیایه‌ یا شرین و ب كه‌سكاتییە‌، و خودێ هوین د ناڤدا یێن كرینه‌ جێگرێن ئێكدوو، دا ببینیت كا هوین دێ چ كار كه‌ن، ڤێجا خۆ ژ دونیایێ بپارێزن و خۆ ژ ژنان بپارێزن</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ الدُّنْيَا حُلْوَةٌ خَضِرَةٌ، وَإِنَّ اللهَ مُسْتَخْلِفُكُمْ فِيهَا، فَيَنْظُرُ كَيْفَ تَعْمَلُونَ، فَاتَّقُوا الدُّنْيَا وَاتَّقُوا النِّسَاءَ، فَإِنَّ أَوَّلَ فِتْنَةِ بَنِي إِسْرَائِيلَ كَانَتْ فِي النِّسَاءِ».</t>
+  </si>
+  <si>
+    <t>ئه‌بو سه‌عیدێ خودری (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((هندی دونیایه‌ یا شرین و ب كه‌سكاتییە‌، و خودێ هوین د ناڤدا یێن كرینه‌ جێگرێن ئێكدوو، دا ببینیت كا هوین دێ چ كار كه‌ن، ڤێجا خۆ ژ دونیایێ بپارێزن و خۆ ژ ژنان بپارێزن، چونكی ئێكه‌م فتنه‌یا به‌نو ئیسرائیلی تێدا كه‌فتین یا ژنان بوو)).</t>
+  </si>
+  <si>
+    <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ الدنيا حُلوةٌ في المذاق، خَضِرَةٌ في المَرْأَى، فيغتر الإنسان بها وينهمك فيها ويجعلها أكبرَ همه. 
+وأنَّ الله سبحانه وتعالى جعل بعضَنا يَخلُف بعضًا في هذه الحياة الدنيا، لينظر كيف نعمل، أفنقوم بطاعته، أم نعصيه؟ 
+ثم قال: احذروا أنْ يَخدَعَكم متاعُ الدنيا وزينتُها، فتحملكم على ترك ما أمركم الله به، والوقوع فيما نهاكم عنه. 
+ومن أعظم ما يجب الحذر منه من فتن الدنيا فتنة النساء، وأنها كانت أول فتنة وقع فيها بنو إسرائيل.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار دكه‌ت كو دونیا د تامێدا یا شرینه‌ و د دیتنێدا یا جوان و ب كه‌سكاتییه‌، ڤێجا مرۆڤ پێ دهێته‌ خاپاندن و خۆ تێدا نوقۆم دكه‌ت و دكه‌ته‌ خه‌ما خۆ یا ژ هه‌مییان مه‌زنتر. خودایێ مه‌زن ژی ئه‌م د ڤێ ژیانێدا كرینه‌ جێگرێن ئێك، دا ببینیت كا ئه‌م دێ چ كه‌ین، ئه‌رێ ئه‌م دێ گوهدارییا وی كه‌ین یان دێ سه‌رپێچیێ كه‌ین؟ پاشی گۆت: هشیار بن بلا خۆشی و خه‌مل و جوانییا دونیایێ هه‌وه‌ نه‌خاپینیت، دا نه‌بیته‌ ئه‌گه‌رێ هندێ هوین فه‌رمانێن خودێ بهێلن و بكه‌ڤنه د‌ ناڤ وان تشتاندا یێن وی هوین ژێ داینه‌ پاش. ژ مه‌زنترین تشتێن پێدڤییه‌ مرۆڤ خۆ ژێ بپارێزیت ژ فتنه‌یێن دونیایێ؛ فتنه‌یا ژنایه‌ و ئه‌و ئێكه‌مین فتنه‌ بوو به‌نو ئیسرائیلی كه‌ڤتینه‌ تێدا.</t>
+  </si>
+  <si>
+    <t>الحثُّ على مُلازمة التقوى، وعدم الانشغال بظواهر الدنيا وزينتها.
+الحذر من الافتتان بالنساء، مِن نَظَرٍ أو تساهُلٍ باختلاطِهن بالرجال الأجانب، أو غير ذلك.
+فتنة النساء من أعظم الفتن في الدنيا.
+الاتَّعاظ وأخذ العبرة من الأمم السالفة، فالذي حصل لبني إسرائيل قد يحصل لغيرهم.
+فتنة النساء إذا كانت زوجة فإنها قد تُكَلِّفُ الرجلَ مِن النفقة ما لا يطيق، فتشغله عن طلب أمور الدِّين، وتحمله على التهالك على طلب الدنيا، وإن كانت أجنبيةً ففتنتُها بإغراء الرجال وإمالتِهم عن الحق إذا خَرَجْنَ واختلطْنَ بهم، خصوصًا إذا كُنَّ سافراتٍ متبرجاتٍ، وهذا قد يؤدِّي إلى الوقوع في الزنا بدرجاته، فينبغي للمؤمن الاعتصام بالله، والرغبة إليه في النجاة من فتنتهن.</t>
+  </si>
+  <si>
+    <t>هاندان ل سه‌ر پارێزگاری و ته‌قوایێ و مژویل نه‌بوون ب سه‌رڤه‌هی و خه‌مل و جوانییا دونیایێ.
+هشیاربوون ژ كه‌ڤتنا د ناڤ فتنه‌یا ژناندا، چ ب سه‌حكرنێ بیت یان ب كێمڤه‌گرتنێ بیت بۆ بابه‌تێ تێكه‌لبوونا وان د گه‌ل زه‌لامێن بیانی، یان هه‌ر تشته‌كێ دی.
+فتنه‌یا ژنان ژ مه‌زنترین فتنه‌یێن دونیایێنه‌.
+وه‌رگرتنا په‌ند و عیبره‌تان ژ ملله‌تێن بوری، چونكی ئه‌و تشتێ ب سه‌ر به‌نو ئیسرائیلییاندا هاتی، نه‌ دویره‌ ب سه‌ر یێن دی ژیدا بهێت.
+فتنه‌یا ژنان ئه‌گه‌ر ئه‌ڤ ژنه‌ هه‌ڤژینا مرۆڤی بیت؛ دبیت داخوازا هند مه‌زاختنێ ژ زه‌لامێ خۆ بكه‌ت كو ئه‌وی شیانێن وێ نه‌بن، ڤێجا وی ژ كاروبارێن ئایینێ وی مژویل بكه‌ت و وی دهیلاك ببه‌ت ب كۆمكرنا مالێ دونیایێڤه‌، و ئه‌گه‌ر ژنه‌كا بیانی بیت؛ فتنه‌یا وێ ب هندێیه‌ زه‌لامان به‌ره‌ڤ لادان و سه‌رداچوونێ ببه‌ت ئه‌گه‌ر ده‌ركه‌ڤتن و تێكه‌لی زه‌لامان بوون، نه‌خاسمه‌ ئه‌گه‌ر ئه‌و ژن بن یێن خۆ سه‌ركول و بێستاره‌ دكه‌ن، و ئه‌ڤه‌ دبیت سه‌ربكێشیته‌ كه‌ڤتنا د ناڤ زینایێ ژیدا ب هه‌می پله‌یێن وێڤه‌، له‌وا یا فه‌ره‌ ل سه‌ر باوه‌رداری خۆ ب خودێ بپارێزیت و ده‌ست ب وه‌ریسێ ویڤه‌ بگریت و دوعا بكه‌ت دا وی ژ فتنه‌یا وان ڕزگار بكه‌ت.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3053</t>
+  </si>
+  <si>
     <t>بايعنا رسول الله صلى الله عليه وسلم على السمع والطاعة في العسر واليسر، والمنشط والمكره، وعلى أثرة علينا</t>
   </si>
   <si>
     <t>پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌یعه‌ت دامه‌ (سۆز و په‌یمان ژ مه‌ وه‌رگرتن) ل سه‌ر گوهداریكرنێ و جێبه‌جێكرنا فه‌رمانێن كاربده‌ستان ل ده‌مێ به‌رته‌نگی و به‌رفره‌هییێ، د وی تشتێ بۆ مرۆڤی یێ خۆش و د وی تشتێ بۆ مرۆڤی یێ نه‌خۆش، بگره‌ خۆ ل ده‌مێ ئه‌و مافێن خۆ ل پێش مه‌ دئێخن</t>
   </si>
   <si>
     <t>عن عُبَادَةَ بن الصَّامتِ رضي الله عنه قال: بَايَعْنَا رسولَ اللهِ صلى الله عليه وسلم على السَّمْعِ وَالطَّاعَةِ فِي الْعُسْرِ وَالْيُسْرِ، وَالْمَنْشَطِ وَالْمَكْرَهِ، وعلى أَثَرَةٍ علينا، وعلى أَلَّا نُنَازِعَ الْأَمْرَ أهلَه، وعلى أَنْ نَقُولَ بِالْحَقِّ أينما كُنَّا، لا نَخَافُ في الله لَوْمَةَ لَائِمٍ.</t>
   </si>
   <si>
     <t>عوباده‌یێ كوڕێ صامتی (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌یعه‌ت دامه‌ (سۆز و په‌یمان ژ مه‌ وه‌رگرتن) ل سه‌ر گوهداریكرنێ و جێبه‌جێكرنا فه‌رمانێن كاربده‌ستان ل ده‌مێ به‌رته‌نگی و به‌رفره‌هییێ، د وی تشتێ بۆ مرۆڤی یێ خۆش و د وی تشتێ بۆ مرۆڤی یێ نه‌خۆش، بگره‌ خۆ ل ده‌مێ ئه‌و مافێن خۆ ل پێش مه‌ دئێخن، هه‌روه‌سا كو ئه‌م هه‌ڤڕكییێ ل سه‌ر ده‌ستهه‌لاتێ د گه‌ل خودانێن ده‌ستهه‌لاتێ نه‌كه‌ین، و ل سه‌ر هندێ كو ئه‌م ئاخڤتنا حه‌قییێ بێژین خۆ ئه‌م ل كیڤه‌ بین، بۆ ڤێ چه‌ندێ ژی ئه‌م ژ لۆمه‌كرنا چ لۆمه‌كه‌ران نه‌ترسین.</t>
   </si>
   <si>
     <t>أَخَذَ النبيُّ صلى الله عليه وسلم العهدَ والميثاقَ من الصحابة في الانقياد لأولي الأمر والحُكَّام في السهل والصعب وحالة الغنى والفقر، وسواء كانت أوامرهم مما تهواه النفس أو تكرهه، حتى ولو استأثر الولاةُ على الرعية بالمال العام أو المناصب أو غير ذلك، فإنه يجب لهم السمع والطاعة بالمعروف، وأن لا يخرجوا عليهم لأن الفتنة والفساد في قتالهم أعظم وأشد من الفساد الحاصل بظلمهم، ومما عاهدوا عليه أن يقولوا الحقَّ في أيِّ مكانٍ مُخلِصين في ذلك لله لا يخافون مَن يَلُوْمُهم.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) سۆز و په‌یمان ژ صه‌حابییان وه‌رگرت ل سه‌ر گوهداریكرنا مه‌زن و كاربده‌ستێن خۆ د كاروبارێن بۆ وان ب ساناهی و یێن ب زه‌حمه‌ت و ل ده‌مێ ئه‌و د زه‌نگین و ل ده‌مێ ئه‌و د هه‌ژار، چ ئه‌ڤ فه‌رمانێن كاربده‌ستێن وان ل وان دكه‌ن ژ وان تشتان بن یێن نه‌فسێن وان حه‌ز ژێ دكه‌ن یان ژی ئه‌و بن یێن بۆ نه‌فسێن وان د نه‌خۆش، خۆ ئه‌گه‌ر مه‌زن و كاربده‌ستان مال و سامانێ گشتی یان پۆست و پله‌ و تشتێن دی دانه‌ هنده‌ك كه‌سان ژ ملله‌تێ خۆ و نه‌دانه‌ هنده‌كێن دی، خۆ ل ڤی ده‌می ژی پێدڤییه‌ ئه‌و د باشییێدا گوهدارییا وان بكه‌ن و ژ بن فه‌رمانا وان ده‌رنه‌كه‌ڤن، چونكی ئه‌و فتنه‌ و  خرابییا د شه‌ڕكرنا د گه‌ل واندا په‌یدا دبیت؛ مه‌زنتره‌ ژ وێ خرابییا ژ به‌ر زۆڕدارییا كاربده‌ستان په‌یدا دبیت، هه‌ر ژ وی تشتێ سۆز و په‌یمان پێ داینه‌ وان ئه‌ڤه‌یه‌ ئه‌و ئاخڤتنا حه‌قییێ بێژن خۆ ل كیڤه‌ بن، بۆ ڤێ چه‌ندێ ژی دلسۆز بن د گه‌ل خودێ و د ڕیكا خودێدا ژ لۆمه‌كرنا چ لۆمه‌كه‌ران نه‌ترسن.</t>
   </si>
   <si>
     <t>ثمرة السمع والطاعة لولاة الأمر اجتماعُ كلمةِ المسلمين ونَبْذُ الفُرْقة.
 وجوب السمع والطاعة لولاة الأمور في غير معصية الله في اليُسْر والعُسْر، والمنشط والمكره والأَثَرَةِ التي يستأثرون بها.
 وجوب قول الحق أينما كُنَّا، من غير أن نخاف في الله لومة لائم.</t>
   </si>
   <si>
     <t>به‌رهه‌مێ گوهداریكرن و جێبه‌جێكرنا فه‌رمانێن سه‌رۆك و كاربده‌ستان كۆمبوون و ئێكگرتنا په‌یڤا موسلمانان و هێلانا دووبه‌ره‌كی و ژێكڤه‌بوونێیه‌.
 فه‌ربوونا گوهداریكرن و جێبه‌جێكرنا فه‌رمانێن سه‌رۆك و كاربده‌ستان ئه‌گه‌ر ئه‌و فه‌رمانێ ب گونه‌هێ نه‌كه‌ن، ئه‌ڤ گوهداریكرنه‌ ژی ل ده‌مێ به‌رفره‌هی و به‌رته‌نگییێ و د وی تشتێ بۆ مرۆڤی یێ خۆش و ئه‌وێ نه‌خۆش و ده‌مێ ئه‌و هنده‌كێن دی ب سه‌ر مرۆڤی دئێخن و مافێ مرۆڤی ژی دخۆن.
 فه‌ربوونا گۆتنا حه‌قییێ ل هه‌ر جهه‌كێ مرۆڤ لێ هه‌بیت، بێی كو مرۆڤ د ڤێ چه‌ندێدا ژ بەر خودێ ژ لۆمه‌كرنا چ لۆمه‌كه‌ران بترسیت.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3061</t>
   </si>
   <si>
+    <t>حفظت من النبي صلى الله عليه وسلم عشر ركعات</t>
+  </si>
+  <si>
+    <t>من ده‌ھ ڕكاعه‌ت (یێن سوننه‌ت) ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ژبه‌ركرن</t>
+  </si>
+  <si>
+    <t>عَنِ ابْنِ عُمَرَ رَضِيَ اللَّهُ عَنْهُمَا قَالَ: حَفِظْتُ مِنَ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ عَشْرَ رَكَعَاتٍ: رَكْعَتَيْنِ قَبْلَ الظُّهْرِ، وَرَكْعَتَيْنِ بَعْدَهَا، وَرَكْعَتَيْنِ بَعْدَ المَغْرِبِ فِي بَيْتِهِ، وَرَكْعَتَيْنِ بَعْدَ العِشَاءِ فِي بَيْتِهِ، وَرَكْعَتَيْنِ قَبْلَ صَلاَةِ الصُّبْحِ، وَكَانَتْ سَاعَةً لاَ يُدْخَلُ عَلَى النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِيهَا، حَدَّثَتْنِي حَفْصَةُ أَنَّهُ كَانَ إِذَا أَذَّنَ المُؤَذِّنُ وَطَلَعَ الفَجْرُ صَلَّى رَكْعَتَيْنِ، وَفِي لَفْظٍ: أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كَانَ يُصَلِّي بَعْدَ الْجُمُعَةِ رَكْعَتَيْنِ.</t>
+  </si>
+  <si>
+    <t>عه‌بدولڵاهێ كوڕێ عومه‌ری (خودێ ژ هه‌ردووكان ڕازی بیت) دبێژیت: من ده‌ھ ڕكاعه‌ت (یێن سوننه‌ت) ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ژبه‌ركرن‌: دوو ڕكاعه‌ت به‌ری نڤێژا نیڤڕۆ، دوو ڕكاعه‌ت پشتی وێ، دوو ڕكاعه‌ت پشتی نڤێژا مه‌غره‌ب ل مالا وی، دوو ڕكاعه‌ت پشتی نڤێژا عه‌یشا ل مالا وی و دوو ڕكاعه‌ت به‌ری نڤێژا سپێدێ، ئه‌و ده‌مه‌ك بوو كه‌س تێدا نه‌دچوو ده‌ڤ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن). حه‌فصایێ بۆ من گۆت كو ده‌مێ بانگهلدێری بانگ ددا و ده‌مێ نڤێژێ هاتبا سپێده‌ هه‌لاتبا ؛ وی دوو ڕكاعه‌ت دكرن. د ڤه‌گوهاستنه‌كا دیدا هاتییه‌: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) پشتی نڤێژا ئه‌ینییێ ژی دوو ڕكاعه‌ت دكرن.</t>
+  </si>
+  <si>
+    <t>يُبَيِّنُ عبدُ الله بن عمر رضي الله عنهما: أنَّ مِن النوافل التي حفظها عن النبي صلى الله عليه وسلم عشر ركعات وتسمى السنن الرواتب، 
+ركعتين قبل الظهر، وركعتين بعدها، 
+وركعتين بعد المغرب في بيتِه، 
+وركعتين بعد العشاء في بيتِه، 
+وقبل الفجر ركعتين، 
+فتمَّتْ عشر ركعات. 
+وأما صلاة الجمعة فيصلي بعدها ركعتين.</t>
+  </si>
+  <si>
+    <t>عه‌بدولڵاهێ كوڕێ عومه‌ری (خودێ ژ هه‌ردووكان ڕازی بیت) دیار دكه‌ت: كو ژ وان نڤێژێن سوننه‌ت یێن وی ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ژبه‌ركرین؛ ده‌هـ ڕكاعه‌تن و ئه‌ڤ ڕكاعه‌ته‌ ب سوننه‌تێن ڕه‌واتب دهێنه‌ ناڤكرن، دوو ڕكاعه‌ت به‌ری نیڤڕۆ و دوو ڕكاعه‌ت پشتی وێ، دوو ڕكاعه‌ت پشتی مه‌غره‌ب ل مالا وی، دوو ڕكاعه‌ت پشتی عه‌یشا ل مالا وی، به‌ری سپێدێ ژی دوو ڕكاعه‌ت، ئه‌ڤه‌ ده‌هـ ڕكاعه‌ت ته‌مام بوون. پشتی نڤێژا ئه‌ینییێ ژی دوو ڕكاعه‌ت دكرن.</t>
+  </si>
+  <si>
+    <t>استحباب هذه الرواتب، والمواظبة عليها.
+مشروعية أداء السنة في البيت.</t>
+  </si>
+  <si>
+    <t>سوننه‌تبوونا ڤان سوننه‌تێن ڕه‌واتب و به‌رده‌وامبوونا ل سه‌ر وان.
+دروستییا ئه‌نجامدانا نڤێژێن سوننه‌ت ل مال.</t>
+  </si>
+  <si>
+    <t>متفق عليه بجميع رواياته</t>
+  </si>
+  <si>
+    <t>[متفق عليه بجميع رواياته]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3062</t>
+  </si>
+  <si>
+    <t>أما يخشى أحدكم  أو: لا يخشى أحدكم  إذا رفع رأسه قبل الإمام، أن يجعل الله رأسه رأس حمار، أو يجعل الله صورته صورة حمار</t>
+  </si>
+  <si>
+    <t>((ئه‌رێ ما ئێك ژ هه‌وه ناترسیت ده‌مێ سه‌رێ خۆ به‌ری پێشنڤێژی (ئیمامی) بلند دكه‌ت، كو خودێ سه‌رێ وی وه‌كی‌ سه‌رێ كه‌ری لێ بكه‌ت، یان شێوه‌یێ وی وه‌كی شێوه‌یێ كه‌ری لێ بكه‌ت))</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «أَمَا يَخْشَى أَحَدُكُمْ - أَوْ: لاَ يَخْشَى أَحَدُكُمْ - إِذَا رَفَعَ رَأْسَهُ قَبْلَ الإِمَامِ، أَنْ يَجْعَلَ اللَّهُ رَأْسَهُ رَأْسَ حِمَارٍ، أَوْ يَجْعَلَ اللَّهُ صُورَتَهُ صُورَةَ حِمَارٍ».</t>
+  </si>
+  <si>
+    <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((ئه‌رێ ما ئێك ژ هه‌وه ناترسیت ده‌مێ سه‌رێ خۆ به‌ری پێشنڤێژی (ئیمامی) بلند دكه‌ت، كو خودێ سه‌رێ وی وه‌كی‌ سه‌رێ كه‌ری لێ بكه‌ت، یان شێوه‌یێ وی وه‌كی شێوه‌یێ كه‌ری لێ بكه‌ت)).</t>
+  </si>
+  <si>
+    <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم الوعيدَ الشديدَ على مَن يَرفَعُ رأسَه قبل إمامِهِ، بأنْ يجعلَ اللهُ رأسَه رأسَ حِمار، أو يَجعلَ صورتَه صورةَ حمار.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گه‌فه‌كا دژوار ل وی كه‌سی دكه‌ت یێ سه‌رێ خۆ به‌ری پێشنڤێژی بلند دكه‌ت، ب وێ چه‌ندێ كو خودێ سه‌رێ وی وه‌كی سه‌رێ كه‌ری لێ بكه‌ت، یان شێوه‌یێ وی وه‌كی شێوه‌یێ كه‌ری لێ بكه‌ت.</t>
+  </si>
+  <si>
+    <t>للمأموم مع الإمام أربع حالات: ثلاث منهي عنها، وهي: المسابقة والموافقة والتأخر، والمشروع للمأموم: المتابعة للإمام.
+وجوب متابعة المأموم للإمام في الصلاة.
+الوعيدُ بتغيير صورة من يرفع رأسه قبل الإمام إلى صورة حمار أَمْرٌ ممكن، وهو مِن المسخ.</t>
+  </si>
+  <si>
+    <t>نڤێژكه‌ری د گه‌ل پێشنڤێژی چار ڕه‌وش هه‌نه‌: سێ ژ وان پاشڤه‌برن لێ هاتییه‌ كرن، ئه‌و ژی: پێشكه‌ڤتن و د گه‌لچوون (ئانكو د گه‌ل وی ڕابیت و ڕوینیت) و پاشكه‌ڤتن، یا دروست بۆ نڤێژكه‌ری: دویڤچوونا پێشنڤێژییه‌.
+فه‌ربوونا دویڤچوونا پێشنڤێژی د نڤێژێدا.
+ئه‌و گه‌فا ب گوهۆڕینا شێوه‌یێ وی كه‌سێ سه‌رێ خۆ به‌ری یێ پێشنڤێژی بلند دكه‌ت بۆ شێوه‌یێ كه‌ره‌كی، تشته‌كه‌ د شیاندا هه‌یه‌ و نه‌یێ مه‌حاله‌ و ئه‌و ژ جۆره‌كێ مه‌سخكرنێیه‌.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3086</t>
+  </si>
+  <si>
     <t>لا صلاة بحضرة الطعام، ولا هو يدافعه الأخبثان</t>
   </si>
   <si>
     <t>((چ نڤێژ نینن ل ده‌مێ خوارن یا ئاماده‌ بیت و ل ده‌مێ مرۆڤ هه‌ردوو پیساتییان (ده‌ستنڤێژا زراڤ و ستویر) پالدده‌ت))</t>
   </si>
   <si>
     <t>عن عَائِشَةَ رضيَ الله عنها قالت: إِنِّي سمعْتُ رسولَ الله صلى الله عليه وسلم يقول: «لَا صَلَاةَ بِحَضْرَةِ الطَّعَامِ، وَلَا هُوَ يُدَافِعُهُ الْأَخْبَثَانِ».</t>
   </si>
   <si>
     <t>عائیشا (خودێ ژێ ڕازی بیت) دبێژیت: من گوھ ل پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بوو دگۆت: ((چ نڤێژ نینن ل ده‌مێ خوارن یا ئاماده‌ بیت و ل ده‌مێ مرۆڤ هه‌ردوو پیساتییان (ده‌ستنڤێژا زراڤ و ستویر) پالدده‌ت)).</t>
   </si>
   <si>
     <t>نَهى رسولُ الله صلى الله عليه وسلم عن الصلاة بحضور الطعام الذي تَتُوْقُ نَفسُ المُصلي إليه، ويَتعلق قلبُه به.
 وكذلك نهى عن الصلاة مع مدافعة الأخبثين -وهما البول والغائط--، لانشغاله بمدافعة الأذى.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) پاشڤه‌برنێ ژ هندێ دكه‌ت مرۆڤ نڤێژێ بكه‌ت ل ده‌مێ خوارنه‌ك یا ئاماده‌ بیت كو دلێ نڤێژكه‌ری یێ دچیتێ و هزر و دلێ وی یێ ل سه‌ر وێ خوارنێ.
 كا چاوا پاشڤه‌برن ژ كرنا نڤێژێ كر ده‌مێ مرۆڤ هه‌ردوو پیساتییان پالدده‌ت - كو ئه‌و ژی میز و ده‌ستنڤێژا ستویرن - ئه‌ڤه‌ ژی چونكی ل ڤی ده‌می دێ هزرا مرۆڤی هه‌ر ل سه‌ر پالدان و نه‌هێلانا هاتنا وان بیت.</t>
   </si>
   <si>
     <t>ينبغي للمصلي إبعاد كلِّ ما يَشْغَلُه في صلاته قبل الدخول فيها.</t>
   </si>
   <si>
     <t>پێدڤییه‌ نڤێژكه‌ر به‌ری بهێته‌ د ناڤ نڤێژێدا؛ خۆ ژ هه‌ر تشته‌كێ وی ژ نڤێژێ مژویل دكه‌ت دویر بێخیت.</t>
   </si>
   <si>
-    <t>رواه مسلم</t>
-[...4 lines deleted...]
-  <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3088</t>
+  </si>
+  <si>
+    <t>علمني رسول الله صلى الله عليه وسلم، وكفي بين كفيه، التشهد، كما يعلمني السورة من القرآن</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ته‌حیات (ته‌شه‌هود) نیشا من دا، د ده‌مه‌كیدا ده‌ستێ من د ناڤبه‌را هه‌ردوو ده‌ستێن ویدا بوو، هه‌روه‌كی چاوا سووڕه‌ته‌كا قورئانێ نیشا من ددا</t>
+  </si>
+  <si>
+    <t>عَنِ ابْنَ مَسْعُودٍ رضي الله عنه قَالَ: عَلَّمَنِي رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، وَكَفِّي بَيْنَ كَفَّيْهِ، التَّشَهُّدَ، كَمَا يُعَلِّمُنِي السُّورَةَ مِنَ القُرْآنِ: «التَّحِيَّاتُ لِلَّهِ، وَالصَّلَوَاتُ وَالطَّيِّبَاتُ، السَّلاَمُ عَلَيْكَ أَيُّهَا النَّبِيُّ وَرَحْمَةُ اللَّهِ وَبَرَكَاتُهُ، السَّلاَمُ عَلَيْنَا وَعَلَى عِبَادِ اللَّهِ الصَّالِحِينَ، أَشْهَدُ أَنْ لاَ إِلَهَ إِلَّا اللَّهُ، وَأَشْهَدُ أَنَّ مُحَمَّدًا عَبْدُهُ وَرَسُولُهُ».
+وفي لفظ لهما: «إِنَّ اللهَ هُوَ السَّلَامُ، فَإِذَا قَعَدَ أَحَدُكُمْ فِي الصَّلَاةِ فَلْيَقُلْ: التَّحِيَّاتُ لِلَّهِ وَالصَّلَوَاتُ وَالطَّيِّبَاتُ السَّلَامُ عَلَيْكَ أَيُّهَا النَّبِيُّ وَرَحْمَةُ اللهِ وَبَرَكَاتُهُ، السَّلَامُ عَلَيْنَا وَعَلَى عِبَادِ اللهِ الصَّالِحِينَ، فَإِذَا قَالَهَا أَصَابَتْ كُلَّ عَبْدٍ لِلَّهِ صَالِحٍ فِي السَّمَاءِ وَالْأَرْضِ، أَشْهَدُ أَنْ لَا إِلَهَ إِلَّا اللهُ، وَأَشْهَدُ أَنَّ مُحَمَّدًا عَبْدُهُ وَرَسُولُهُ، ثُمَّ يَتَخَيَّرُ مِنَ الْمَسْأَلَةِ مَا شَاءَ».</t>
+  </si>
+  <si>
+    <t>ئبن مه‌سعوود (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ته‌حیات (ته‌شه‌هود) نیشا من دا، د ده‌مه‌كیدا ده‌ستێ من د ناڤبه‌را هه‌ردوو ده‌ستێن ویدا بوو، هه‌روه‌كی چاوا سووڕه‌ته‌كا قورئانێ نیشا من ددا: ((التَّحِيَّاتُ لِلَّهِ، وَالصَّلَوَاتُ وَالطَّيِّبَاتُ، السَّلاَمُ عَلَيْكَ أَيُّهَا النَّبِيُّ وَرَحْمَةُ اللَّهِ وَبَرَكَاتُهُ، السَّلاَمُ عَلَيْنَا وَعَلَى عِبَادِ اللَّهِ الصَّالِحِينَ، أَشْهَدُ أَنْ لاَ إِلَهَ إِلَّا اللَّهُ، وَأَشْهَدُ أَنَّ مُحَمَّدًا عَبْدُهُ وَرَسُولُهُ)) ئانكو: ((سلاڤ و په‌رستن بۆ خودێنه‌، نڤێژ و كریارێن پاقژ بۆ خودێنه‌، سلاڤ ل سه‌ر ته‌ بن ئه‌ی پێغه‌مبه‌ر و دلۆڤانی و به‌ره‌كه‌تێن خودێ ل سه‌ر ته‌ بن، سلاڤ ل سه‌ر مه‌ و ل سه‌ر عه‌بدێن خودێ یێن چاك بن، ئه‌ز شاهده‌ییێ دده‌م كو ژ ئه‌لڵاهی پێڤه‌تر چ خودایێن ژ هه‌ژی په‌رستنێ نینن و ئه‌ز شاهده‌ییێ دده‌م كو موحه‌ممه‌د عه‌بدێ خودێ و پێغه‌مبه‌رێ وییه‌)). و د ڤه‌گوهاستنه‌كا دیدا هاتییه‌: ((إِنَّ اللهَ هُوَ السَّلَامُ، فَإِذَا قَعَدَ أَحَدُكُمْ فِي الصَّلَاةِ فَلْيَقُلْ: التَّحِيَّاتُ لِلَّهِ وَالصَّلَوَاتُ وَالطَّيِّبَاتُ السَّلَامُ عَلَيْكَ أَيُّهَا النَّبِيُّ وَرَحْمَةُ اللهِ وَبَرَكَاتُهُ، السَّلَامُ عَلَيْنَا وَعَلَى عِبَادِ اللهِ الصَّالِحِينَ، فَإِذَا قَالَهَا أَصَابَتْ كُلَّ عَبْدٍ لِلَّهِ صَالِحٍ فِي السَّمَاءِ وَالْأَرْضِ، أَشْهَدُ أَنْ لَا إِلَهَ إِلَّا اللهُ، وَأَشْهَدُ أَنَّ مُحَمَّدًا عَبْدُهُ وَرَسُولُهُ، ثُمَّ يَتَخَيَّرُ مِنَ الْمَسْأَلَةِ مَا شَاءَ)) ئانكو: ((ب ڕاستی خودێ بخۆ سه‌لامه‌، ڤێجا ده‌مێ ئێك ژ هه‌وه‌ د نڤێژێدا ڕوینشت بلا بێژیت: سلاڤ و په‌رستن بۆ خودێنه‌، نڤێژ و كریارێن پاقژ بۆ خودێنه‌، سلاڤ ل سه‌ر ته‌ بن ئه‌ی پێغه‌مبه‌ر و دلۆڤانی و به‌ره‌كه‌تێن خودێ ل سه‌ر ته‌ بن، سلاڤ ل سه‌ر مه‌ و ل سه‌ر عه‌بدێن خودێ یێن چاك بن، ده‌مێ ئه‌ڤه‌ گۆت؛ دێ گه‌هیته‌ هه‌ر عه‌بده‌كێ چاك يێ خودێ ل ئه‌سمان و ئه‌ردی، ئه‌ز شاهده‌ییێ دده‌م كو ژ ئه‌لڵاهی پێڤه‌تر چ خودایێن ژ هه‌ژی په‌رستنێ نینن و ئه‌ز شاهده‌ییێ دده‌م كو موحه‌ممه‌د عه‌بدێ خودێ و پێغه‌مبه‌رێ وییه، پاشی تشتێ وی دڤێت دێ بۆ خۆ داخواز کەت‌)).</t>
+  </si>
+  <si>
+    <t>عَلَّمَ النبيُّ صلى الله عليه وسلم ابنَ مسعود رضي الله عنه التشهدَ الذي يقال في الصلاة، وقد جَعل يدَه في يديه، لِيَصْرِفَ انتباهَ ابنِ مسعود إليه. كما يُعَلِّمُه السورة من القرآن مما يدل على اعتناء النبي صلى الله عليه وسلم بهذا التشهد لفظًا ومعنى. 
+فقال: 
+"التَّحِيَّات لله":
+ وهي كل قول أو فعل دَالٍّ على التعظيم، كلُّها مُسْتَحَقَّة لله عز وجل. 
+"الصَّلَوَاتُ": 
+وهي الصلاة المعروفة فرضُها ونفلُها لله تعالى. 
+"الطَّيِّبَاتُ": 
+هي الأقوال والأفعال والأوصاف الطيبة والدالّة على الكمال، كلُّها مستحقة لله تعالى. 
+"السلام عليك أيها النبي ورحمة الله وبركاته": 
+دعاء له بالسلامة من كل آفَةٍ ومكروه، والزيادة والكثرة من كل خير. 
+"السلام علينا وعلى عباد الله الصالحين": 
+دعاء بالسلامة للمُصلي ولكل عبد صالح في السماء والأرض. 
+"أشهد أن لا إله إلا الله": 
+أي أُقِرُّ إقرارًا جازمًا به بأنه لا معبود حق إلا الله. 
+"وأَنَّ مُحَمَّدًا عَبْدُهُ ورسولُهُ": 
+أُقِرُّ له بالعبودية والرسالة الخاتمة.
+ثم حَثَّ النبيُّ صلى الله عليه وسلم المصليَ أن يَختارَ مِن الدعاء ما شاء.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ئه‌و ته‌حیاتا د نڤێژێدا دهێته‌ گۆتن نیشا ئبن مه‌سعوودی دا، ڤێجا ده‌ستێ وی گرت دا كو باش هشیار بیت و وه‌كی سووڕه‌ته‌كا قورئانێ نیشا ویدا، ئه‌ڤه‌ ژی مه‌زناهییا گرنگیپێدانا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ب ڤێ ته‌حیاتێ نیشا دده‌ت ژ لایێ په‌یڤ و ڕامانا وێڤه‌. ڤێجا گۆت: "سلاڤ و په‌رستن بۆ خودێنه‌": ئانكو هه‌ر ئاخڤتن یان كریاره‌كا ئاماژه‌ بیت بۆ مه‌زناهییێ و وێ نیشان بده‌ت، هه‌می بۆ خودایێ مه‌زنن و ژ هه‌ژی وی ب تنێنه‌. "نڤێژ": ئانكو ئه‌و نڤێژێن فه‌ڕزبوون و سوننه‌تبوونا وان یا دیاره‌، ئه‌ڤه‌ ژی هه‌می بۆ خودێنه‌. "كریارێن پاقژ": ئانكو ئاخڤتن و كریار و سالۆخه‌تێن جوان یێن مه‌زناهییا خودێ نیشان دده‌ن؛ هه‌می ژ هەژی خودایێ مەزنن. "سلاڤ ل سه‌ر ته‌ بن ئه‌ی پێغه‌مبه‌ر و دلۆڤانی و به‌ره‌كه‌تێن خودێ ل سه‌ر ته‌ بن": دوعایه‌ بۆ وی ب سلامه‌تییێ ژ هه‌ر زیان و خرابییه‌كێ و زێده‌بوونا هه‌ر خێره‌كێ. "سلاڤ ل سه‌ر مه‌ و ل سه‌ر عه‌بدێن خودێ یێن چاك بن": دوعایا سلامه‌تیێیه‌ بۆ نڤێژكه‌ری و بۆ هه‌ر عه‌بده‌كێ چاك ل ئه‌سمان و ئه‌ردی. "ئه‌ز شاهده‌ییێ دده‌م كو ژ ئه‌لڵاهی پێڤه‌تر چ خودایێن ژ هه‌ژی په‌رستنێ نینن": ئانكو ئه‌ز ب بڕیاره‌كا ڤه‌بڕی دانپێدانێ دكه‌م كو چ خودایێن ب حه‌ق نینن كو ژ هه‌ژی په‌رستن و عیباده‌تی بن‌ ژ بلی خودێ. "و ئه‌ز شاهده‌ییێ دده‌م كو موحه‌ممه‌د عه‌بدێ خودێ و پێغه‌مبه‌رێ وییه‌‌": ئانكو دانپێدانێ ب عه‌بدینی و پێغه‌مبه‌رینییا وی كو یا دویماهیكێیه‌ دكه‌م.
+پاشی پێغه‌مبه‌ری هاندانا نڤێژكه‌ری كر كو هه‌ر دوعایه‌كا وی بڤێت بۆ خۆ هه‌لبژێریت و بكه‌ت.</t>
+  </si>
+  <si>
+    <t>مَحلُّ هذا التشهدِ القعودُ بعد السجدة الأخيرة في كل صلاة، وبعد الركعة الثانية في الثلاثية والرباعية.
+وجوب التحيات في التشهد، ويجوز أن يتشهدَ بأيِّ لفظ من ألفاظ التشهد مما ثبت عن النبي صلى الله عليه وسلم.
+جواز الدعاء في الصلاة بما أحب ما لم يكن إثمًا.
+استحباب البداءة بالنَّفْس في الدعاء.</t>
+  </si>
+  <si>
+    <t>جهێ ڤێ ته‌حیاتێ ڕوینشتنا پشتی سوجدا دویماهیكێیه‌ د هه‌می نڤێژاندا، و پشتی ڕكاعه‌تا دووێ د نڤێژێن سێ و چار ڕكاعه‌تیدا.
+فه‌ربوونا خواندنا ته‌حیاتێ د ته‌شه‌هودێدا (جوداهی د ناڤبه‌را ته‌حیات و ته‌شه‌هودێدا ب تنێ ئه‌ڤه‌یه‌ ته‌حیات صه‌له‌واتان ب خۆڤه‌ ناگریت، ئانكو ده‌مێ دهێته‌ گۆتن: ته‌شه‌هود، هنگی صه‌له‌وات ژی یێن تێدا و ته‌حیات یا بێ صه‌له‌واته‌)  كو دروسته‌ مرۆڤ هه‌ر ده‌قه‌كێ ته‌حیاتێ یێ ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بنه‌جھ بووی بخوینیت.
+دروستییا دوعاكرنێ د نڤێژێدا ب هه‌ر تشته‌كێ مرۆڤ حه‌ز لێ بكه‌ت ئه‌گه‌ر نه‌ گونه‌هـ بیت.
+سوننه‌ته‌ مرۆڤ د دوعاكرنێدا ده‌ستپێكێ ژ خۆ ده‌ستپێبكه‌ت و بۆ خۆ بكه‌ت.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3096</t>
+  </si>
+  <si>
+    <t>اللهم إني أعوذ بك من عذاب القبر، ومن عذاب النار، ومن فتنة المحيا والممات، ومن فتنة المسيح الدجال</t>
+  </si>
+  <si>
+    <t>خودایێ من؛ ئه‌ز خۆ ب ته‌ دپارێزم ژ سزایێ گۆڕی، ژ سزایێ ئاگرێ جه‌هنه‌مێ، ژ فتنه‌یا ژیان و مرنێ و ژ فتنه‌یا مه‌سیحێ ده‌جال</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: كَانَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَدْعُو وَيَقُولُ: «اللَّهُمَّ إِنِّي أَعُوذُ بِكَ مِنْ عَذَابِ القَبْرِ، وَمِنْ عَذَابِ النَّارِ، وَمِنْ فِتْنَةِ المَحْيَا وَالمَمَاتِ، وَمِنْ فِتْنَةِ المَسِيحِ الدَّجَّالِ».
+وفِي لَفْظٍ لِمُسْلِمٍ: «إِذَا فَرَغَ أَحَدُكُمْ مِنَ التَّشَهُّدِ الْآخِرِ، فَلْيَتَعَوَّذْ بِاللهِ مِنْ أَرْبَعٍ: مِنْ عَذَابِ جَهَنَّمَ، وَمِنْ عَذَابِ الْقَبْرِ، وَمِنْ فِتْنَةِ الْمَحْيَا وَالْمَمَاتِ، وَمِنْ شَرِّ الْمَسِيحِ الدَّجَّالِ».</t>
+  </si>
+  <si>
+    <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دوعا دكر و دگۆت: ((خودایێ من؛ ئه‌ز خۆ ب ته‌ دپارێزم ژ سزایێ گۆڕی، ژ سزایێ ئاگرێ جه‌هنه‌مێ، ژ فتنه‌یا ژیان و مرنێ و ژ فتنه‌یا مه‌سیحێ ده‌جال)). د ڤه‌گوهاستنا موسلمیدا هاتییه‌: ((ده‌مێ ئێك ژ هه‌وه‌ ژ ته‌حیاتا دویماهیكێ ب دویماهیك هات؛ بلا خۆ ب خودێ بپارێزیت ژ چار تشتان: ژ سزایێ جه‌هنه‌مێ، ژ سزایێ گۆڕی، ژ فتنه‌یا ژیان و مرنێ و ژ خرابییا مه‌سیحێ ده‌جال)).</t>
+  </si>
+  <si>
+    <t>كانَ النبيُّ صلى الله عليه وسلم يَستعيذُ بالله مِن أربع، بعد التشهد الأخير وقبل السلام في الصلاة، وأَمَرَنا أن نستعيذَ بالله منها، 
+الأولى: مِن عذاب القبر. 
+الثانية: مِن عذاب النار وذلك يوم القيامة. 
+الثالثة: مِن فتنة المَحيا مِن شَهَوات الدنيا المحرمة ومن شبهاتها المُضِلَّة، ومن فتنة المَمَات، أي ساعة الاحتضار، من الزيغ عن الإسلام أو السنة، أو فتنة القبر كسؤال المَلَكين. 
+الرابعة: فتنة المسيح الدَّجَّال الذي يَخْرُج في آخر الزمان، يَبتلي الله به عباده؛ وخَصَّه بالذكر لعظيم فتنته وإضلاله.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) پشتی ته‌حیاتا دویماهیكێ و به‌ری سلاڤا ملان د نڤێژێدا خۆ ب خودێ دپاراست ژ چار تشتان و فه‌رمان ل مه‌ كرییه‌ ئه‌م ژی خۆ پێ بپارێزین، ژ وان ژی:
+یێ ئێكێ: ژ سزایێ گۆڕی.
+یێ دووێ: ژ سزایێ ئاگرێ جه‌هنه‌مێ ل ڕۆژا قیامه‌تێ.
+یێ سێیێ: ژ فتنه‌یا ژیانێ وه‌كی حه‌ز و دلچوونێن حه‌رام و گومانێن مرۆڤی به‌ره‌ڤ لادانێ دبه‌ن و ژ فتنه‌یا مرنێ، وه‌كی ده‌مێ ڕحا مرۆڤی دهێته‌ كێشان و ژ لادان و سه‌رداچوونا ژ ئیسلام و سوننه‌تێ، یان ژ فتنه‌یا گۆڕی وه‌كی پرسیارێن هه‌ردوو مه‌لائیكه‌تان.
+یێ چارێ: فتنه‌یا مه‌سیحێ ده‌جال، ئه‌وێ كو ل دویماهیكا زه‌مانی ده‌ردكه‌ڤیت و خودێ عه‌بدێن خۆ پێ تاقی دكه‌ت؛ ب تایبه‌تی به‌حسێ ده‌جالی كر ژ به‌ر مه‌زناهییا فتنه‌ و لادان و سه‌ردابرنا وی.</t>
+  </si>
+  <si>
+    <t>هذه الاستعاذة من مهمات الأدعية وجوامعها، لاشتمالها على الاستعاذة من شرور الدنيا والآخرة.
+ثبوت عذاب القبر وأنه حق.
+خطورة الفتن وأهمية الاستعانة بالله والدعاء للنجاة منها.
+إثبات خروج الدَّجَّال وعظم فتنته.
+استحباب هذا الدعاء عقب التشهد الأخير.
+استحباب الدعاء بعد العمل الصالح.</t>
+  </si>
+  <si>
+    <t>ئه‌ڤ خۆپاراستنه‌ ب خودێ؛ ژ گرنگترین و ڤه‌گرترین دوعایانه، چونكی خۆپاراستنا ژ خرابییا دونیایێ و ئاخره‌تێ تێدایه‌.
+پشتڕاستكرنا سزایێ گۆڕی و كو ئه‌و تشته‌كێ حه‌ق و ڕاسته‌.
+مه‌ترسییا فتنه‌یان و گرنگییا هه‌واركرن و هاریكاری خواستنێ ژ خودێ و دوعاكرنێ بۆ ڕزگاربوونا ژ وان.
+پشتڕاستكرنا ده‌ركه‌ڤتنا ده‌جالی و مه‌زناهییا فتنه‌یا وی.
+سوننه‌تبوونا ڤێ دوعایێ پشتی ته‌حیاتا دویماهیكێ.
+سوننه‌تبوونا دوعاكرنێ پشتی كارێ باش.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3103</t>
   </si>
   <si>
     <t>إذا قلت لصاحبك: أنصت، يوم الجمعة، والإمام يخطب، فقد لغوت</t>
   </si>
   <si>
     <t>((ئه‌گه‌ر ل ڕۆژا ئه‌ینییێ ل ده‌مێ گۆتارخوین گۆتارێ دخوینیت ته‌ گۆته‌ هه‌ڤالێ خۆ: بێده‌نگ به‌؛ ئه‌ڤه‌ ته‌ گۆتنه‌كا بێمفا و به‌تال كر))</t>
   </si>
   <si>
     <t>عن أبِي هُرَيرةَ رضي الله عنه أنَّ رسول الله صلى الله عليه وسلمَ قال: «إذا قُلْتَ لِصَاحِبِكَ: أَنْصِتْ، يومَ الجمعةِ، والْإِمامُ يَخْطُبُ، فَقَدْ لَغَوْتَ».</t>
   </si>
   <si>
     <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((ئه‌گه‌ر ل ڕۆژا ئه‌ینییێ ل ده‌مێ گۆتارخوین گۆتارێ دخوینیت ته‌ گۆته‌ هه‌ڤالێ خۆ: بێده‌نگ به‌؛ ئه‌ڤه‌ ته‌ گۆتنه‌كا بێمفا و به‌تال كر)).</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ مِن الآداب الواجبة لِمَن حَضَرَ خطبةَ الجمعة: الإنصاتَ للخطيب؛ ليتدبَّر المواعظ، وأنَّ مَن تَكَلَّمَ -ولو بأقلِّ شيء- والإمام يخطب، فقال لغيره: "اسكت" و"استمع"، فقد فاته فَضْلُ صلاةِ الجمعة.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار دكه‌ت كو ئێك ژ تۆره‌ و ئادابێن پێدڤی ل سه‌ر وی كه‌سێ ئاماده‌یی گۆتارا ڕۆژا ئه‌ینییێ دبیت ئه‌ڤه‌یه‌ ئه‌و: گۆهدارییا گۆتارخوینی بكه‌ت و نه‌ئاخڤیت، ئه‌ڤه‌ ژی دا هزرێن خۆ د شیره‌تێن ویدا بكه‌ت، و هه‌ر كه‌سێ ل ده‌مێ گۆتارخوین گۆتارێ دخوینیت باخڤیت - خۆ ئه‌گه‌ر كێمترین تشت ژی بێژیت - و بێژیته‌ كه‌سه‌كێ دی: (بێده‌نگ به‌، گوهێ خۆ بدێ)، ئه‌ڤه‌ خێرا نڤێژا ئه‌ینییێ ژ وی چوو.</t>
   </si>
   <si>
     <t>تحريم الكلام حال سماع الخطبة، ولو بالنهي عن المنكر أو ردِّ السلام وتشميت العاطس.
 يُستثنى مِن هذا مَن يخاطِبُ الإمامَ أو يُخاطِبُهُ الإمامُ.
 جواز الكلام بين الخطبتين عند الحاجة.
 إذا ذُكِرَ النبيُّ صلى الله عليه وسلم والإمامُ يَخطب فإنك تُصلي عليه وتُسلِّم سِرًّا، وكذلك التأمين على الدعاء.</t>
   </si>
@@ -437,50 +918,122 @@
 ورابعها: قص الأظفار. 
 وخامسها: نتف الإبط.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) پێنج سالۆخه‌ت و خه‌سله‌تێن دینێ ئیسلامێ و پێنج سوننه‌تێن پێغه‌مبه‌ران ئاشكه‌را دكه‌ت:
 یا ئێكێ: سوننه‌تكرنه‌، كو ئه‌ڤه‌ ژی بڕینا چه‌رمێ زێده‌یه‌ ل سه‌ر عه‌وره‌تێ زارۆكێ كوڕ، و بڕینا سه‌رێ چه‌رمییه‌ ل سه‌ر عه‌وره‌تێ زارۆكا كچ كو دكه‌ڤیته‌ پشكا سه‌ری یا عه‌وره‌تێ وێ.
 دوو: تڕاشینا وان مویێن ل دۆرێن عه‌وره‌تێ مرۆڤی هه‌ین.
 سێ: كورتكرنا سمبێلان، كو ئه‌ڤه‌ ژی كورتكرنا وان مویانه‌ یێن ل سه‌ر لێڤا زه‌لامی یا سه‌ری شوین دبن، هه‌تا وی ڕاده‌ی كو لێڤا وی دیار بكه‌ت و بهێته‌ دیتن.
 چار: كورتكرنا نینۆكان.
 پێنج: هه‌لكێشانا مویێن بنكه‌فشان.</t>
   </si>
   <si>
     <t>سُنَنُ المرسلين التي يُحِبُّها الله ويرتضيها ويأمر بها تدعو إلى الكمال والنزاهة والجمال.
 مشروعية تَعَاهُدِ هذه الأشياء، وعدم الغفلة عنها.
 لهذه الخصال فوائد دينية ودنيوية، منها: تحسين الهيئة، وتنظيف البدن، والاحتياط للطهارة، ومخالفة الكفار، وامتثال أمر الله.
 ذُكِرَ في أحاديث أخرى زيادةُ خصالٍ للفطرةِ غيرِ هذه الخمس، مثل: إعفاء اللحية، والسواك، وغيرها.</t>
   </si>
   <si>
     <t>سوننه‌تێن پێغه‌مبه‌ران، ئه‌وێن كو خودێ حه‌ز ژێ دكه‌ت و پێ ڕازی دبیت و فه‌رمانێ پێ دكه‌ت؛ سه‌ردكێشن بۆ ته‌مامه‌تی و پاقژی و جوانییێ.
 پێدڤییه‌ مرۆڤ به‌رده‌وامییێ ل سه‌ر ڤان تشتان بكه‌ت و ژێ بێئاگه‌ھ نه‌بیت.
 ڤان خه‌سله‌تان كۆمه‌كان مفایێن دین و دونیایێ هه‌نه‌، ژ وان ژی: جوانبوونا سه‌روبه‌رێ مرۆڤی، پاقژبوونا له‌شێ مرۆڤی، مرۆڤ ب ڤێ چه‌ندێ یه‌ده‌گێ خۆ وه‌ردگریت بۆ پاقژبوونێ، هه‌روه‌سا سه‌رپێچیكرنا كافران تێدایه‌ و جێبه‌جێكرنا فه‌رمانا خودێ ژی تێدایه‌.
 د هنده‌ك فه‌رمووده‌یێن دیدا ژ بلی ڤان پێنج خه‌سله‌تان به‌حسێ هنده‌كێن دی ژی هاتییه‌ كرن، وه‌كی: به‌ردانا ڕیهان و بكارئینانا سیواكی و ژ بلی وان.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3144</t>
+  </si>
+  <si>
+    <t>كان النبي صلى الله عليه وسلم إذا دخل الخلاء قال: اللهم إني أعوذ بك من الخبث والخبائث</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ده‌مێ چووبا تاره‌تێ دگۆت: ((خودایێ من؛ ئه‌ز خۆ ب ته‌ دپارێزم ژ شه‌یتانێن نێر و مێ))</t>
+  </si>
+  <si>
+    <t>عَنْ أَنَسٍ رضي الله عنه قَألَ: كَانَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ إِذَا دَخَلَ الخَلاَءَ قَالَ: «اللَّهُمَّ إِنِّي أَعُوذُ بِكَ مِنَ الخُبُثِ وَالخَبَائِثِ».</t>
+  </si>
+  <si>
+    <t>ئه‌نه‌س (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ده‌مێ چووبا تاره‌تێ دگۆت: ((خودایێ من؛ ئه‌ز خۆ ب ته‌ دپارێزم ژ شه‌یتانێن نێر و مێ)).</t>
+  </si>
+  <si>
+    <t>كانَ النبيُّ صلى الله عليه وسلم إذا أراد دُخولَ المكانِ الذي سيَقضي فيه حاجتَه، بَولًا أو غائِطًا، استعاذ بالله، والتجأ إليه أنْ يَقِيَه شَرَّ الشياطين من ذكور وإناث، 
+وفُسِّر الخبث والخبائث أيضًا بالشر وبالنجاسات.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ده‌مێ ڤیابا بچیته‌ وی جهێ ده‌ستئاڤا خۆ لێ خۆش بكه‌ت، چ ده‌ستئاڤا زراڤ بایه‌ یان یا ستویر، خۆ ب خودێ دپاراست و هه‌وارێن خۆ دبرنه‌ ده‌ڤ وی دا كو وی ژ خرابییا شه‌یتانێن نێر و مێ بپارێزیت. په‌یڤێن (الخبث والخبائث) ب ڕامانا خرابی و پیساتییێ ژی هاتییه‌ ڕاڤه‌كرن.</t>
+  </si>
+  <si>
+    <t>استحباب هذا الدعاء عند إرادة دخول الخلاء.
+جميع الخلق مفتقرون إلى ربهم في دفع ما يؤذيهم أو يضرهم في كل أحوالهم.</t>
+  </si>
+  <si>
+    <t>سوننه‌تبوونا ڤێ دوعایێ ده‌مێ مرۆڤی بڤێت بچیته‌ تاره‌تێ.
+هه‌می چێكری پێدڤی ب خودایێ خۆنه‌ بۆ دویركرنا وان ژ هه‌ر تشته‌كێ زیانێ دگه‌هینیته‌ وان د هه‌می ڕه‌وشێن واندا.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3150</t>
+  </si>
+  <si>
+    <t>ستكون أثرة وأمور تنكرونها قالوا: يا رسول الله فما تأمرنا؟ قال: تؤدون الحق الذي عليكم، وتسألون الله الذي لكم</t>
+  </si>
+  <si>
+    <t>((دێ هنده‌ك سه‌رۆك و ڕێبه‌ر په‌یدا بن كو مال و تشتێن دونیایێ بۆ خۆ دبه‌ن و دێ هنده‌ك كاران ئه‌نجام ده‌ن كو هوین ب خراب دبینن و پێ د ڕازی نینن))، گۆتن: ئه‌ی پێغه‌مبه‌رێ خودێ؛ تو فه‌رمانێ ب چ ل مه‌ دكه‌ی؟ گۆت: ((هوین وی حه‌قێ ل سه‌ر ملێن هه‌وه‌ هه‌ی ئه‌نجام بده‌ن، و داخوازا وی حه‌قێ هه‌وه‌ ل ده‌ڤ وان هه‌ی ژ خودێ بكه‌ن))</t>
+  </si>
+  <si>
+    <t>عَنِ ابْنِ مَسْعُودٍ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «سَتَكُونُ أَثَرَةٌ وَأُمُورٌ تُنْكِرُونَهَا» قَالُوا: يَا رَسُولَ اللَّهِ فَمَا تَأْمُرُنَا؟ قَالَ: «تُؤَدُّونَ الحَقَّ الَّذِي عَلَيْكُمْ، وَتَسْأَلُونَ اللَّهَ الَّذِي لَكُمْ».</t>
+  </si>
+  <si>
+    <t>ئبن مه‌سعوود (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((دێ هنده‌ك سه‌رۆك و ڕێبه‌ر په‌یدا بن كو مال و تشتێن دونیایێ بۆ خۆ دبه‌ن و دێ هنده‌ك كاران ئه‌نجام ده‌ن كو هوین ب خراب دبینن و پێ د ڕازی نینن))، گۆتن: ئه‌ی پێغه‌مبه‌رێ خودێ؛ تو فه‌رمانێ ب چ ل مه‌ دكه‌ی؟ گۆت: ((هوین وی حه‌قێ ل سه‌ر ملێن هه‌وه‌ هه‌ی ئه‌نجام بده‌ن، و داخوازا وی حه‌قێ هه‌وه‌ ل ده‌ڤ وان هه‌ی ژ خودێ بكه‌ن)).</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنه سيتولى على المسلمين وُلاةٌ يَستأثِرون بأموال المسلمين وغيرِها مِن أمور الدنيا، يَصْرِفُونها كما شاؤوا ويمنعون المسلمين حقَّهم فيها. 
+وسيكون منهم في الدِّين أمورٌ تُنْكَر. 
+فسَألَ الصحابةُ رضي الله عنهم: ماذا يفعلون في تلك الحال؟ 
+فأخبرهم صلى الله عليه وسلم أنه لا يمنعكم انفرادُهم بالمال أنْ تَمْنَعوا ما يجب عليكم نحوَهم من السمع والطاعة، بل اصبروا واسمعوا وأطيعوا ولا تنازعوهم الأمر، واسألوا الحق الذي لكم من الله، وأن يُصلحَهم ويَدفعَ شرَّهم وظلمَهم.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) مه‌ ئاگه‌هدار دكه‌ت كو دێ هنده‌ك كه‌س بنه‌ سه‌رۆك و ڕێبه‌ر و كاربده‌ست ل سه‌ر موسلمانان كو دێ مالێ موسلمانان و تشتێن دونیایێ بۆ مه‌ره‌مێن خۆ بكارئینن و موسلمانان ژ حه‌قێ وان بێبار كه‌ن. و د بابه‌تێن ئایینی ژیدا دێ هنده‌ك تشت ژ وان په‌یدا بن كو ب دژی شه‌ریعه‌تینه و خه‌لك یێ پێ ڕازی نینه‌‌. ئینا صه‌حابییان پرسیار كر: وی ده‌می ئه‌م چ بكه‌ین؟ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆته‌ وان كو بلا ئه‌ڤ زۆردارییا وان کو مالێ هەوە ل دەڤ خۆ هێلای نه‌بیته‌ ئه‌گه‌ر هوین ب وی حه‌قێ وان ل سه‌ر هه‌وه هه‌ی‌ (كو گوهداری و نه‌ڕابوونه‌ ل دژی وان) ڕانه‌بن، به‌لكی سه‌بر و هه‌دارێ بكێشن و گوهدارییێ بكه‌ن و نه‌بنه‌ ئه‌گه‌رێ په‌یدابوونا فتنێ، و داخوازا حه‌قێ خۆ ژ خودێ بكه‌ن و دوعا بكه‌ن خودێ وان باش بكه‌ت و خرابی و زۆردارییا وان دویر بكه‌ت.</t>
+  </si>
+  <si>
+    <t>الحديثُ من دلائل نبوَّتِه صلى الله عليه وسلم حيث أخبر بما سيكون في أمته فوقع كما أخبر.
+جوازُ إعلام المُبتلى بما يُتَوَقَع له من البلاء؛ لِيُوَطِّنَ نفسَه فإذا أتاه كان صابرًا محتسبًا.
+الاعتصام بالكتاب والسنة مخرج من الفتن والاختلاف.
+الحث على السمع والطاعة لولاة الأمور بالمعروف، وعدم الخروج عليهم، وإنْ وقع منهم ظلم.
+استعمال الحكمة واتباع السنة في زمن الفتن.
+على الإنسان القيام بالحق الذي عليه وإنْ حَصَل عليه شيء من الظلم.
+فيه دليلٌ على القاعدة: يختار أهون الشرين أو أخف الضررين.</t>
+  </si>
+  <si>
+    <t>فه‌رمووده‌ ئێكه‌ ژ نیشان و به‌ڵگه‌یێن ڕاستییا پێغه‌مبه‌رینییا وی‌، چونكی به‌حسێ تشته‌كی كر كو دێ ل پاشه‌ڕۆژێ د ناڤ ئوممه‌تا ویدا په‌یدا بیت و وه‌كی وی گۆتی ڕویدا.
+دروستییا ئاگه‌هداركرنا كه‌سێ تووشی به‌لایێ دبیت ب وێ به‌لایا دێ ب سه‌ردا هێت؛ دا كو ده‌روونێ خۆ بۆ ئاماده‌ بكەت و ده‌مێ دهێت سه‌بر و هه‌دارێ ل سه‌ر بكێشیت و بۆ خۆ ب خێر حسێب بكه‌ت.
+ده‌ستگرتن ب قورئان و سوننه‌تێڤه‌ ڕێكا ڕزگاربوونێیه‌ ژ فتنه‌ و جوداهی و ژێكڤه‌بوونان.
+هاندان ل سه‌ر گوهدارییا ده‌سه‌لاتداران د كارێن باشدا و نه‌ڕابوون ل دژی وان هه‌تا ئه‌گه‌ر زۆرداری ژی ژێ په‌یدا ببیت.
+بكارئینانا دانایی و حیكمه‌تێ و دویڤچوونا سوننه‌تێ ل ده‌مێ په‌یدابوونا فتنه‌یان.
+پێدڤییه‌ مرۆڤ ئه‌ركێ ل سه‌ر ملێن خۆ ئه‌نجام بده‌ت هه‌تا ئه‌گه‌ر زۆرداری ژی لێ هاتبیته‌ كرن.
+د ڤێ فه‌رمووده‌یێدا به‌ڵگه‌یه‌ك ل سه‌ر وی بناخه‌ی هه‌یه یێ‌ كو دبێژیت: مرۆڤ دناڤبه‌را دوو خرابییاندا، خرابییا كێمتر هه‌لدبژێریت.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3156</t>
   </si>
   <si>
     <t>والذي نفس محمد بيده لا يسمع بي أحد من هذه الأمة يهودي ولا نصراني، ثم يموت ولم يؤمن بالذي أرسلت به إلا كان من أصحاب النار</t>
   </si>
   <si>
     <t>((سویند ب وی خودایێ نه‌فسا موحه‌ممه‌دی د ده‌ستیدا، هه‌ر كه‌سه‌كێ ڤێ ئوممه‌تێ (ڤێ جیهانێ) گوهـ ل من ببیت، چ جوهی بیت یان فه‌له‌، پاشی بمریت و باوه‌رییێ ب وێ په‌یامێ نه‌ئینیت یا ئه‌ز پێ هاتیمه‌ هنارتن؛ هنگی دێ ژ وان كه‌سان بیت یێن دچنه‌ جه‌هنه‌مێ))</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنْ رَسُولِ اللهِ صلى الله عليه وسلم أنه قال: «وَالَّذِي نَفْسُ مُحَمَّدٍ بِيَدِهِ لَا يَسْمَعُ بِي أَحَدٌ مِنْ هَذِهِ الْأُمَّةِ يَهُودِيٌّ وَلَا نَصْرَانِيٌّ، ثُمَّ يَمُوتُ وَلَمْ يُؤْمِنْ بِالَّذِي أُرْسِلْتُ بِهِ إِلَّا كَانَ مِنْ أَصْحَابِ النَّارِ».</t>
   </si>
   <si>
     <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((سویند ب وی خودایێ نه‌فسا موحه‌ممه‌دی د ده‌ستیدا، هه‌ر كه‌سه‌كێ ڤێ ئوممه‌تێ (ڤێ جیهانێ) گوهـ ل من ببیت، چ جوهی بیت یان فه‌له‌، پاشی بمریت و باوه‌رییێ ب وێ په‌یامێ نه‌ئینیت یا ئه‌ز پێ هاتیمه‌ هنارتن؛ هنگی دێ ژ وان كه‌سان بیت یێن دچنه‌ جه‌هنه‌مێ)).</t>
   </si>
   <si>
     <t>يَحْلِفُ النبيُّ صلى الله عليه وسلم بالله أنه لا يَسمعُ به أَحَدٌ مِن هذه الأمة، يَهوديٌّ أو نصرانيٌّ أو غيرُهما تَبْلُغُه دعوةُ النبي صلى الله عليه وسلم ثم يموت ولم يؤمن به إلا كان من أصحاب النار خالدًا فيها أبدًا.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) سویند ب خودێ دخۆت كو هه‌ر كه‌سه‌كێ ڤێ ئوممه‌تێ گوهـ لێ ببیت، چ جوهی بیت یان فه‌له‌ یان هه‌ر كه‌سه‌كێ دی كو گازییا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گه‌هشتبیتێ و پاشی بمریت و باوه‌رییێ پێ نه‌ئینیت؛ دێ بیته‌ ئێك ژ وان كه‌سێن دچنه‌ ئاگرێ جه‌هنه‌مێ و دێ بۆ هه‌تا هه‌تایێ تێدا مینیت.</t>
   </si>
   <si>
     <t>عموم رسالةِ النبيِّ صلى الله عليه وسلم إلى جميع العالم، ووجوب اتِّباعِه، ونسخ جميع الشرائع بشرعه. 
 مَن كَفَرَ بالنبي صلى الله عليه وسلم لم ينفعه زَعْمُه إيمانَه بغيرِه من الأنبياء صلوات الله عليهم أجمعين.
 من لم يَسمع بالنبي صلى الله عليه وسلم، ولم تَبْلغْه دعوةُ الإسلام فهو معذور، وأَمْرُه في الآخرة إلى الله تعالى.
 يتحقق الانتفاع بالإسلام وإن كان قُبيل الموت، ولو في المرض الشديد، ما لم تبلغ الروح الحلقوم.
 تصحيح دين الكفار -ومنهم اليهود والنصارى- كُفْرٌ.
@@ -548,50 +1101,83 @@
   </si>
   <si>
     <t>استحباب غسل اليدين قبل إدخالهما في الإناء في ابتداء الوضوء، وإن لم يكن قائمًا من النوم، فإن كان مستيقظًا من نوم الليل فيجب غسلهما.
 ينبغي للمعلم أنْ يَسلك أقرب الطرق إلى الفهم ورسوخ العلم لدى المتعلم، ومن ذلك التعليم بالفعل.
 ينبغي للمصلي دفع الخواطر المتعلِّقة بأشغال الدنيا، فتمام الصلاة وكمالها في حضور القلب فيها، وإلا فالأفكار يتعذر السلامة منها، فعليه أن يجاهد نفسه ولا يسترسل في ذلك.
 استحباب التيامن في الوضوء.
 مشروعية الترتيب بين التمضمض والاستنشاق والاستنثار.
 استحباب غسل الوجه واليدين والرجلين ثلاثًا، والواجب مرة.
 مغفرة الله ما سبق من الذنوب يترتب على مجموع الأمرين: الوضوء، وصلاة ركعتين، على الصفة المذكورة في الحديث.
 لكل عضو من أعضاء الوضوء حد: فحد الوجه: من منابت شعر الرأس المعتاد، إلى ما نزل من اللحية والذقن طولًا، ومن الأذن إلى الأذن عرضًا. وحد اليد: من أطراف الأصابع إلى المرفق وهو المفصل بين الساعد والعَضُد. وحد الرأس: من منابت الشعر المعتاد من جوانب الوجه إلى أعلى الرقبة، ومسح الأذنين من الرأس. وحد الرِّجْل: القدم كاملة مع المفصل بينها وبين الساق.</t>
   </si>
   <si>
     <t>سوننه‌ته‌ به‌ری مرۆڤ ده‌ستێن خۆ بكه‌ته‌ د ناڤ ئامانێ ئاڤێدا بۆ گرتنا ده‌ستنڤێژێ؛ ده‌ستێن خۆ بشووت، خۆ ئه‌گه‌ر وێ گاڤێ ژ خه‌و نه‌ڕاببیت ژی، به‌لێ ئه‌گه‌ر وێ گاڤێ ژ خه‌وا شه‌ڤێ ڕاببیت؛ هنگی پێدڤییه‌ و واجبه‌ ئه‌و هه‌ردوو ده‌ستێن خۆ بشووت (نه‌ كو ب تنێ سوننه‌ته‌).
 پێدڤییه‌ مامۆستا نێزیكترین ڕێك بگریته‌ به‌ر بۆ تێگه‌هشتن و چاندنا زانینێ ل ده‌ڤ قۆتابی، ژ ڤان ڕێكان ژی فێركرنه‌ ب ڕێكا كاروكریارێ.
 پێدڤییه‌ نڤێژكه‌ر هزر و خه‌یالێن گرێدایی دونیایێ ژ سه‌ر هزرا خۆ ببه‌ت، چونكی ته‌مامه‌تییا نڤێژێ یا د هندێدا دلێ مرۆڤی تێدا یێ ئاماده‌ بیت، به‌لێ گومان تێدا نینه‌ كو مرۆڤ نه‌شێت هزرا خۆ ڕاگریت و نه‌هێلیت چ جاران ژ نڤێژێ ده‌ركه‌ڤیت، ژ به‌ر هندێ پێدڤییه‌ نڤێژكه‌ر خۆ زه‌حمه‌ت بده‌ت بۆ ڤێ چه‌ندێ و گه‌له‌ك تێدا نه‌چیته‌ خوار.
 سوننه‌ته‌ مرۆڤ ل ده‌مێ ده‌ستنڤێژگرتنێ؛ ژ لایێ ڕاستێ ده‌ست پێ بكه‌ت.
 پێدڤییه‌ مرۆڤ بۆ ئاڤوه‌ردانا د ده‌ڤ و دفنێدا و ده‌رئێخستنا ئاڤێ ژ دفنێ ڕێزبه‌ندییێ به‌رچاڤ وه‌ربگریت و ل دویڤ بچیت.
 سوننه‌ته‌ مرۆڤ سێ جاران سه‌روچاڤێن خۆ و هه‌ردوو ده‌ست و هه‌ردوو پێیێن خۆ بشووت، یا فه‌ر و پێدڤی ژی ب تنێ جاره‌كه‌.
 ژێبرنا گونه‌هێن به‌ری هنگی مرۆڤی كرین ژ لایێ خودێڤه‌ دمینیته‌ سه‌ر كرنا دوو تشتان: گرتنا ده‌ستنڤێژێ و كرنا دوو ڕكاعه‌تان، ب وی شێوازێ د فه‌رمووده‌یێدا هاتییه‌ به‌حسكرن.
 هه‌ر ئه‌ندامه‌كێ ده‌ستنڤێژێ سنووره‌كێ هه‌ی و دڤێت مرۆڤ ئاڤێ بگه‌هینیتێ: سنوورێ سه‌روچاڤان: بۆ درێژاهییێ ژ وی جهییه‌ یێ مویێن سه‌ری لێ شوین دبن هه‌تا ژ ڕیهان دهێته‌ خوار و دگه‌هیته‌ ئه‌رزینكێ، بۆ پاناتییێ ژی ژ گوهی بۆ گوهییه‌. سنوورێ ده‌ستی ژی: ژ سه‌رێن تبلان هه‌تا ئه‌نیشكێیه‌ كو ئه‌و زه‌ندك و زه‌ڤله‌كێن ملی ژێك جودا دكه‌ت. سنوورێ سه‌ری ژی: ژ وی جهییه‌ یێ موی لێ شوین دبن ل ڕه‌خ و دۆرێن ڕوی، هه‌تا دگه‌هییه‌ بلنداهییا ستوی، و مه‌سحكرنا هه‌ردوو گوهان ژی هه‌ر ژ سه‌ری دهێته‌ هژمارتن. سنوورێ پێی: پێ هه‌مییه‌ د گه‌ل وێ گه‌ها پێی ژ ساقێ مرۆڤی جودا دكه‌ت.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3313</t>
   </si>
   <si>
+    <t>كان رسول الله صلى الله عليه وسلم إذا اغتسل من الجنابة، غسل يديه، وتوضأ وضوءه للصلاة، ثم اغتسل</t>
+  </si>
+  <si>
+    <t>ده‌مێ پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) سه‌رێ خۆ ژ به‌ر جه‌نابه‌تێ شویشتبا؛ ل ده‌ستپێكێ هه‌ردوو ده‌ستێن خۆ دشویشتن و ده‌ستنڤێژه‌ك دگرت وه‌كی وێ یا بۆ نڤێژێ دگریت، پاشی سه‌رێ خۆ دشویشت</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ أُمِّ المؤمنين رضي الله عنها قَالَتْ: كَانَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ إِذَا اغْتَسَلَ مِنَ الجَنَابَةِ، غَسَلَ يَدَيْهِ، وَتَوَضَّأَ وُضُوءَهُ لِلصَّلاَةِ، ثُمَّ اغْتَسَلَ، ثُمَّ يُخَلِّلُ بِيَدِهِ شَعَرَهُ، حَتَّى إِذَا ظَنَّ أَنَّهُ قَدْ أَرْوَى بَشَرَتَهُ، أَفَاضَ عَلَيْهِ المَاءَ ثَلاَثَ مَرَّاتٍ، ثُمَّ غَسَلَ سَائِرَ جَسَدِهِ، وَقَالَتْ: كُنْتُ أَغْتَسِلُ أَنَا وَرَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ مِنْ إِنَاءٍ وَاحِدٍ، نَغْرِفُ مِنْهُ جَمِيعًا.</t>
+  </si>
+  <si>
+    <t>عائیشایا دایكا باوه‌رداران (خودێ ژێ ڕازی بیت) دبێژیت: ده‌مێ پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) سه‌رێ خۆ ژ به‌ر جه‌نابه‌تێ شویشتبا؛ ل ده‌ستپێكێ هه‌ردوو ده‌ستێن خۆ دشویشتن و ده‌ستنڤێژه‌ك دگرت وه‌كی وێ یا بۆ نڤێژێ دگریت، پاشی سه‌رێ خۆ دشویشت، ب ده‌ستێن خۆ ئاڤ دگه‌هانده‌ بنێ پرچا خۆ، ده‌مێ پشتڕاست دبوو كو ئاڤ یا گه‌هشتییه‌ پیستێ سه‌رێ وی، سێ جاران ئاڤ ب سه‌ر سه‌رێ خۆدا دكر، پاشی هه‌می له‌شێ خۆ دشویشت. عائیشایێ گۆت: من و پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هه‌ردووكان د ئێك ته‌ستدا سه‌رێ خۆ دشویشت و مه‌ هه‌ردووكان ئاڤ ژێ وه‌ردگرت.</t>
+  </si>
+  <si>
+    <t>كانَ النبيُّ صلى الله عليه وسلم إذا أراد الغسل من الجنابة بَدأ بغسل يديه، 
+ثم يتوضأ كما يتوضأ للصلاة، ثم يُفيضُ الماءَ على جسدِه، ثم يُخَلِّلُ شَعَرَ رأسِه بيديه، حتى إذا ظَنَّ أنه وَصَلَ الماءُ إلى أُصُولِ الشعر، وأروى البَشَرةَ، صَبَّ الماءَ على رأسِهِ ثلاثَ مَرَّات ثم غَسَلَ باقي جسدِه. 
+وقالتْ عائشةُ رضي الله عنها: كنتُ أَغْتَسِلُ أنا ورسولُ اللَّهِ صلى الله عليه وسلم مِنْ إِنَاءٍ واحدٍ، نَغْرِفُ منه جميعًا.</t>
+  </si>
+  <si>
+    <t>ده‌مێ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) سه‌رێ خۆ ژ به‌ر جه‌نابه‌تێ شویشتبا؛ ل ده‌ستپێكێ هه‌ردوو ده‌ستێن خۆ دشویشتن، پاشی ده‌ستنڤێژه‌ك دگرت وه‌كی وێ یا بۆ نڤێژێ دگریت، پاشی ئاڤ ب له‌شێ خۆدا دكر، پاشی ب ده‌ستێن خۆ ئاڤ دگه‌هانده‌ بنێ پرچا خۆ و تبلێن خۆ د ناڤ مویاندا دئینان و دبرن، هه‌تا ده‌مێ پشتڕاست دبوو كو ئاڤ یا گه‌هشتییه‌ بنێ مویان و پیستێ سه‌ری یێ ته‌ڕ بووی، پاشی سێ جاران ئاڤ ب سه‌ر سه‌رێ خۆدا دكر، پاشی له‌شێ خۆ یێ دی هه‌می دشویشت. عائیشایێ (خودێ ژێ ڕازی بیت) گۆت: من و پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هه‌ردووكان د ئێك ته‌ستدا سه‌رێ خۆ دشویشت و مه‌ هه‌ردووكان ئاڤ ژێ وه‌ردگرت.</t>
+  </si>
+  <si>
+    <t>الغسل نوعان: مُجْزِئٌ وكامِلٌ، أمَّا الغسلُ المُجزئ فيَنْوي الإنسانُ الطهارةَ، ثم يُعَمِّمُ جسدَه بالماءِ مع المضمضةِ والاستنشاق، وأمَّا الغسل الكامل فيَغتَسل كما اغتسل النبي صلى الله عليه وسلم في هذا الحديث.
+تطلق الجنابة على كل مَن أَنْزَل المَنِيَّ، أو جامَعَ ولو لم ينزل.
+جواز نظر أحد الزوجين لعورة الآخر، وغسلهما من إناء واحد.</t>
+  </si>
+  <si>
+    <t>خۆشویشتن (بۆ ڕاكرنا جه‌نابه‌تێ) دوو جۆره‌: یا فه‌ڕز و یا ته‌مام. هندیكه‌ یا فه‌ڕزه‌؛ ئه‌ڤه‌یه‌ مرۆڤ ئنیه‌تا پاقژبوونی بینیت و ئاڤێ ب سه‌ر هه‌می له‌شێ خۆدا بكەت و ئاڤێ د ده‌ڤ و دفنێن خۆ ژی وه‌ربده‌ت. به‌لێ خۆشویشتنا ته‌مام ئه‌وه‌ یا وه‌كی وێ بیت یا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) د ڤێ فه‌رمووده‌یێدا ئه‌نجامدای.
+جه‌نابه‌ت بۆ هه‌ر كه‌سه‌كی دهێته‌ گۆتن كو ئاڤا وی (مه‌نی) هاتبیته‌ خوار، یان جووتبوون كربیت هه‌تا ئه‌گه‌ر ئاڤ ژی ده‌رنه‌كه‌ڤیت.
+دروستییا سه‌حكرنا ژن و مێران بۆ عه‌وره‌تێ ئێك و خۆشویشتنا وان د ئێك ته‌ستدا.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3316</t>
+  </si>
+  <si>
     <t>لعنة الله على اليهود والنصارى، اتخذوا قبور أنبيائهم مساجد</t>
   </si>
   <si>
     <t>لَعْنَةُ اللَّهِ عَلَى اليَهُودِ وَالنَّصَارَى، اتَّخَذُوا قُبُورَ أَنْبِيَائِهِمْ مَسَاجِدَ</t>
   </si>
   <si>
     <t>عن عائشة أم المؤمنين وعبد الله بن عباس رضي الله عنهما قالا: لَمَّا نَزَلَ بِرَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ طَفِقَ يَطْرَحُ خَمِيصَةً لَهُ عَلَى وَجْهِهِ، فَإِذَا اغْتَمَّ بِهَا كَشَفَهَا عَنْ وَجْهِهِ، فَقَالَ وَهُوَ كَذَلِكَ: «لَعْنَةُ اللَّهِ عَلَى اليَهُودِ وَالنَّصَارَى، اتَّخَذُوا قُبُورَ أَنْبِيَائِهِمْ مَسَاجِدَ» يُحَذِّرُ مَا صَنَعُوا.</t>
   </si>
   <si>
     <t>عائیشا و عه‌بدولڵاهێ كوڕێ عه‌باسی (خودێ ژ هه‌ردووكان ڕازی بیت) دبێژن: ده‌مێ نه‌خۆشییا مرنێ ل ده‌ڤ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) په‌یدا بووی، پارچه‌كا قوماشێ (خه‌میصه‌) دهاڤێته‌ سه‌ر ڕویێ خۆ، ڤێجا ده‌مێ پێ بێزار ببا و بێهن لێ ته‌نگ ببا ڕادكر و د وێ ڕه‌وشا دژواردا گۆت: «لَعْنَةُ اللَّهِ عَلَى اليَهُودِ وَالنَّصَارَى، اتَّخَذُوا قُبُورَ أَنْبِيَائِهِمْ مَسَاجِدَ»، ئانكو: ((نه‌فره‌تا خودێ ل جوهی و فه‌له‌یان (نه‌صارایان) بیت، ئه‌وان قه‌برێن پێغه‌مبه‌رێن خۆ كرنه‌ مزگه‌فت))، هشیاری ددا ژ وێ كریارا وان كری.</t>
   </si>
   <si>
     <t>تُخبِرُنا عائشةُ أم المؤمنين وابنُ عباس رضي الله عنهما أنه حينما حَضرتْ النبيَّ صلى الله عليه وسلم الوفاةُ جعل يضع قطعةَ قماشٍ على وجهه، فإذا صعُب عليه التَّنفُّس بسبب سكرات الموت أزالها عن وجهه، فقال في تلك الحال الشديدة: لَعَنَ اللهُ اليهود والنصارى، وطَرَدَهم من رحمته؛ وذلك لأنهم اتخذوا قبور أنبيائهم مساجد؛ وذلك بالبناء عليها أو الصلاة عندها أو إليها. ولولا خطورة الأمر لَمَا ذكره في مثل هذا المقام، لذا نهى النبيُّ صلى الله عليه وسلم أمتَه عن مشابهة ذلك الفعل؛ لأنه من فعل اليهود والنصارى، ولأنه ذريعة موصلة للشرك بالله عز وجل.</t>
   </si>
   <si>
     <t>عائیشه‌ و ئبن عه‌بباس (خودێ ژ هه‌ردووكان ڕازی بیت) بۆ مه‌ ڤه‌دگوهێزن كو ده‌مێ مرنا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) نێزیك بووی و كه‌ڤتییه‌ د سه‌كه‌راتێن مرنێدا، پارچه‌یه‌كا قوماشی ددانا سه‌ر ڕویێ خۆ، ده‌مێ بێهنا وی ته‌نگ دبوو ژ به‌ر سه‌كه‌را‌تێن مرنێ؛ ئه‌و قوماشه‌ ل سه‌ر ڕویێ خۆ ڕادكر و د وێ ڕه‌وشا گراندا گۆت: خودێ نه‌فره‌تێن خودێ ل جوهی و فه‌له‌یان بن ژ دلوڤانییا خودێ دویرببن ؛ ژ به‌ر كو وان ل سه‌ر قه‌برێن پێغه‌مبه‌رێن خۆ مزگه‌فت ئاڤاكرن، و ئه‌گه‌ر ئه‌ڤ چه‌نده‌ یا مه‌زن و مه‌ترسیدار نه‌با؛ پێغه‌مبه‌ری د وێ ڕه‌وشا گراندا به‌حس نه‌دكر، له‌وا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ئوممه‌تا خۆ ژ هندێ پاشڤه‌بر كو وه‌كی وان بكه‌ن، چونكی ئه‌ڤه‌ كارێ جوهی و فه‌له‌یانه‌ و ڕێكه‌كه‌ مرۆڤی دگه‌هینیته‌ شركێ بۆ خودایێ مه‌زن.</t>
   </si>
   <si>
     <t>أن هذا من وصاياه الأخيرة مما يدل على أهميتها والعناية بها.
 النهي الأكيد، والتحريم الشديد من اتخاذ القبور مساجد، وقصد الصلاة عندها غير صلاة الجنازة؛ فذلك ذريعة إلى تعظيم الميت والطواف بقبره والتمسح بأركانه والنداء باسمه، وكل ذلك من الشرك ووسائله.
 شدة اهتمام رسول الله صلى الله عليه وسلم واعتنائه بالتوحيد وخوفِه مِن تعظيم القبور؛ لأن ذلك يفضي إلى الشرك.
 أن الله -تعالى- صان نبيه -عليه الصلاة والسلام- عن أن يُعْمَلَ الشرك عند قبره، فألهم أصحابه ومن بعدهم، أن يصونوا قبره من أن يبرز.
 النهي عن التشبه باليهود والنصارى، وأن البناء على القبور من سننهم.
 من اتخاذ القبور مساجد الصلاة عندها وإليها، ولو لم يُبْنَ مسجدٌ.</t>
   </si>
@@ -651,64 +1237,106 @@
   <si>
     <t>اللهم لا تجعل قبري وثنا</t>
   </si>
   <si>
     <t>((خودایێ من؛ تو قه‌برێ من نه‌كه‌ په‌یكه‌ره‌ك</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه عن النبي صلى الله عليه وسلم: «اللهُمَّ لَا تَجْعَلْ قَبْرِي وَثَنًا، لَعَنَ اللهُ قَوْمًا اتَّخَذُوا قُبُورَ أَنْبِيَائِهِمْ مَسَاجِدَ».</t>
   </si>
   <si>
     <t>ژ ئه‌بو هوره‌یره‌ی (خودێ ژێ ڕازی بیت) ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((خودایێ من؛ تو قه‌برێ من نه‌كه‌ په‌یكه‌ره‌ك عیباده‌ت بۆ بهێته‌ كرن، خودێ نه‌فره‌ت یێن ل وان كه‌سان كرین یێن قه‌برێن پێغه‌مبه‌رێن خۆ كرینه‌ مزگه‌فت)).</t>
   </si>
   <si>
     <t>دعا النبيُّ صلى الله عليه وسلم ربَّه أن لا يجعَلْ قَبْره مثلَ الصَّنمِ الذي يَعبُدُه النَّاسُ بتَعظيمِه واستِقبالِه في السُّجودِ، ثم أخبر صلى الله عليه وسلم بأنَّ اللهَ أَبْعَدَ وطَرَدَ من رحمتِه مَن اتخذَ  قبورَ الأنبياءِ مساجد؛ لأنَّ اتخاذَها مساجدَ ذريعةٌ إلى عِبادَتِها والاعتِقادِ فيها.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دوعا ژ خودایێ خۆ كرن كو ئه‌و قه‌برێ وی وه‌كی وی صه‌نه‌م و په‌یكه‌ری لێنه‌كه‌ت یێ خه‌لك عیباده‌تی بۆ دكه‌ن، ئه‌ڤه‌ ژی ب مه‌زنكرنا وی و سوجده‌برنا ب ڕویێ وی، پاشی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حس ل وێ ئێكێ كر كو خودێ ئه‌و كه‌س یێ ژ دلۆڤانییا خۆ دویر ئێخستی  و ده‌رئێخستى یێ قه‌برێن پێغه‌مبه‌ران دكه‌ته‌ مزگه‌فت، ژ به‌ر كو ده‌مێ ئه‌ڤ قه‌بره‌ وه‌كی مزگه‌فتێ لێ دهێنه‌ كرن؛ ئه‌ڤه‌ دێ بیته‌ ئه‌گه‌ر كو عیباده‌تێ وان بهێته‌ كرن و خه‌لكی باوه‌ری ب وان هه‌بیت كو مفا و زیان یێن د ده‌ستێ واندا.</t>
   </si>
   <si>
     <t>مجاوزة الحد الشرعي في قبور الأنبياء والصالحين يجعلُها تُعبد من دون الله، فيَجِبُ الحَذرُ من وسائل الشرك.
 لا يجوز قَصْدُ القبور لتعظيمِها والعبادةِ عندها مهما كان قُرْبُ صاحبِها من الله تعالى.
 تحريم بناء المساجد على القبور.
 تحريم الصلاة عند القبور ولو لم يُبْنَ مسجدٌ إلا صلاة الجنازة التي لم يُصلّ عليها.</t>
   </si>
   <si>
-    <t>زێده‌گاڤیكرن و ده‌ربازكرنا وی سنوورێ شه‌ریعه‌تی بۆ قه‌برێن پێغه‌مبه‌ران و مرۆڤێن چاك داناین؛ دێ وه‌ ل ڤان قه‌بران كه‌ت عیباده‌تێ وان د گه‌ل خودێ بهێته‌ كرن، له‌وا دڤێت موسلمان ژ وان
-تشتان بهێنه‌ هشیاركرن یێن سه‌ردكێشن بۆ شركێ.
+    <t>زێده‌گاڤیكرن و ده‌ربازكرنا وی سنوورێ شه‌ریعه‌تی بۆ قه‌برێن پێغه‌مبه‌ران و مرۆڤێن چاك داناین؛ دێ وه‌ ل ڤان قه‌بران كه‌ت عیباده‌تێ وان د گه‌ل خودێ بهێته‌ كرن، له‌وا دڤێت موسلمان ژ وان تشتان بهێنه‌ هشیاركرن یێن سه‌ردكێشن بۆ شركێ.
 چێنابیت مرۆڤ سه‌ره‌دانا قه‌بران بكه‌ت ب مه‌ره‌ما مه‌زنكرن و عیباده‌تكرنێ ل ده‌ڤ وان؛ خۆ خۆدانێن ڤان قه‌بران چه‌ند نێزیكی خودایێ مه‌زن ژی بن.
 حه‌رامبوونا ئاڤاكرنا مزگه‌فتان ل سه‌ر قه‌بران.
 حه‌رامبوونا نڤێژكرنێ ل ده‌ڤ قه‌بران، خۆ ئه‌گه‌ر چ مزگه‌فت ژی ل سه‌ر نه‌هاتبنه‌ دروستكرن، ب تنێ نڤێژا جه‌نازه‌ی نه‌بیت كو ئه‌و دروسته‌ ل وێرێ بهێته‌ كرن.</t>
   </si>
   <si>
     <t>رواه أحمد</t>
   </si>
   <si>
     <t>[رواه أحمد]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3336</t>
+  </si>
+  <si>
+    <t>مثل القائم على حدود الله والواقع فيها، كمثل قوم استهموا على سفينة، فأصاب بعضهم أعلاها وبعضهم أسفلها</t>
+  </si>
+  <si>
+    <t>((مه‌ته‌لا وی كه‌سێ ل ده‌ڤ سنوورێن خودێ ڕادوه‌ستیت و وان سنووران نابه‌زینیت و وی كه‌سێ سنوورێن خودێ دبه‌زینیت، وه‌كی مه‌ته‌لا هنده‌ك مرۆڤایه‌ چووینه‌ د كه‌شتییه‌كێدا و ب ڕێكا پشك كێشانێ هنده‌ك چووینه‌ سه‌ر بانێ وێ و هنده‌كێن دی بنێ وێ بوویه‌ بارا وان</t>
+  </si>
+  <si>
+    <t>عَنِ النُّعْمَانِ بْنِ بَشِيرٍ رَضِيَ اللَّهُ عَنْهُمَا عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَثَلُ القَائِمِ عَلَى حُدُودِ اللَّهِ وَالوَاقِعِ فِيهَا، كَمَثَلِ قَوْمٍ اسْتَهَمُوا عَلَى سَفِينَةٍ، فَأَصَابَ بَعْضُهُمْ أَعْلاَهَا وَبَعْضُهُمْ أَسْفَلَهَا، فَكَانَ الَّذِينَ فِي أَسْفَلِهَا إِذَا اسْتَقَوْا مِنَ المَاءِ مَرُّوا عَلَى مَنْ فَوْقَهُمْ، فَقَالُوا: لَوْ أَنَّا خَرَقْنَا فِي نَصِيبِنَا خَرْقًا وَلَمْ نُؤْذِ مَنْ فَوْقَنَا، فَإِنْ يَتْرُكُوهُمْ وَمَا أَرَادُوا هَلَكُوا جَمِيعًا، وَإِنْ أَخَذُوا عَلَى أَيْدِيهِمْ نَجَوْا، وَنَجَوْا جَمِيعًا».</t>
+  </si>
+  <si>
+    <t>نوعمانێ كوڕێ به‌شیری (خودێ ژ هه‌ردووكان ڕازی بیت) دبێژیت: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((مه‌ته‌لا وی كه‌سێ ل ده‌ڤ سنوورێن خودێ ڕادوه‌ستیت و وان سنووران نابه‌زینیت و وی كه‌سێ سنوورێن خودێ دبه‌زینیت، وه‌كی مه‌ته‌لا هنده‌ك مرۆڤایه‌ چووینه‌ د كه‌شتییه‌كێدا و ب ڕێكا پشك كێشانێ هنده‌ك چووینه‌ سه‌ر بانێ وێ و هنده‌كێن دی بنێ وێ بوویه‌ بارا وان، ڤێجا ئه‌وێن ل خوارێ هه‌ر گاڤا پێدڤی ب ئاڤێ بان؛ دا ب ڕه‌خ یێن سه‌ر خۆدا ده‌ربازبن، پاشی دا بێژن: ئه‌گه‌ر ل جهێ ئه‌م هنده‌ نه‌خۆشییێ بۆ یێن د سه‌ر خۆدا چێدكه‌ین و وان بێزار دكه‌ین؛ كونه‌كێ ژ بارا خۆ ل كه‌شتییێ بكه‌ین باشتره‌، ل ڤێرێ ئه‌گه‌ر ئه‌وێن ل سه‌ری ڕێ ب واندا وێ كونێ ل كه‌شتییێ بكه‌ن؛ وی ده‌می هه‌می دێ ژ ناڤچن، به‌لێ ئه‌گه‌ر ده‌ستێ وان گرت و نه‌هێلا ئه‌و وی كاری بكه‌ن؛ هنگی هه‌می دێ ڕزگاربن)).</t>
+  </si>
+  <si>
+    <t>ضَرَبَ النبيُّّ صلى الله عليه وسلم مَثَلًا للقائمين بحدود الله، المستقيمين على أمر الله، الآمرين بالمعروف، الناهين عن المنكر، 
+ومثل الواقعين في حدود الله التاركين للمعروف، المرتكبين للمنكر، وأثر ذلك في نجاة المجتمع، كمثل قوم ركبوا في سفينة، فاقترعوا على مَن يَجلس أعلى السفينة ومَن يَجلس أسفلَها، فنال بعضُهم أعلاها، وبعضُهم أسفلَها، وكان الذين في الأسفل إذا أرادوا جَلْبَ الماءِ مَرُّوا على من فوقهم، 
+فقال الذين في الأسفل: لو أنَّا خَرَقْنا خرقًا في مكاننا في الأسفل نستقي منه، حتى لا نؤذي من فوقنا، فلو تركهم مَن بالأعلى يَفعلون ذلك، لَغَرِقَت السفينةُ بهم جميعًا، ولو قاموا بنهيهم عن ذلك ومنعوهم، لنجى الفريقان جميعًا.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) مه‌ته‌له‌ك و نموونه‌یه‌ك ئینا ل سه‌ر وان كه‌سێن ل سه‌ر سنوورێن خودێ ڕادوه‌ستن و ل سه‌ر ڕێكا خودێ و دینێ وی ڕاست دبن، ئه‌وێن فه‌رمانێ ب باشییێ دكه‌ن و پاشڤه‌برنێ ژ خرابییێ دكه‌ن، و ل سه‌ر وان كه‌سێن دكه‌ڤنه‌ د ناڤ سنوورێن خودێدا و سه‌رپێچییا فه‌رمانان دكه‌ن و كریارێن خراب ئه‌نجام دده‌ن، و كا كارتێكرنا ڤێ چه‌ندێ چییه‌ ل سه‌ر ڕزگاربوونا جڤاكی. ڤێجا نموونه‌ ئینا و دیاركر كو مه‌ته‌لا وان وه‌كی مه‌ته‌لا هنده‌ك مرۆڤایه‌ چووینه‌ د كه‌شتییه‌كێدا و ب ڕێكا پشك كێشانێ هنده‌ك چووینه‌ سه‌ر بانێ وێ و هنده‌كێن دی بنێ وێ بوویه‌ بارا وان، ڤێجا ئه‌وێن ل خوارێ هه‌ر گاڤا پێدڤی ب ئاڤێ بان؛ دا ب ڕه‌خ یێن سه‌ر خۆدا ده‌ربازبن، پاشی ئه‌وێن ل خوارێ گۆتن: ئه‌گه‌ر ئه‌م كونه‌كێ بۆ خۆ ل ڤی جهێ خۆ بكه‌ین و ئاڤێ بۆ خۆ ژێ بكێشین باشتره‌، دا نه‌خۆشییێ بۆ یێن د سه‌ر خۆدا چێنه‌كه‌ین و وان بێزار نه‌كه‌ین؛ ل ڤێرێ ئه‌گه‌ر ئه‌وێن ل سه‌ری ڕێ ب واندا وێ كونێ ل كه‌شتییێ بكه‌ن؛ وی ده‌می هه‌می دێ ژ ناڤچن، به‌لێ ئه‌گه‌ر ده‌ستێ وان گرت و نه‌هێلا ئه‌و وی كاری بكه‌ن؛ هنگی هه‌می دێ ڕزگاربن.</t>
+  </si>
+  <si>
+    <t>أهمية الأمر بالمعروف والنهي عن المنكر في حفظِ المجتمعات ونجاتِها.
+من طُرُقِ التعليم ضَرْبُ الأمثال، لتقريب المعاني للعقول بصورة المحسوس.
+فِعْلُ المنكرِ الظاهرِ مع عدم الإنكار عليه مفسدةٌ تعود على الجميع بالضرر.
+هلاك المجتمع مُتَرَتِّب على ترك أصحاب المنكر يعيثون في الأرض فسادًا.
+التصرف الخاطئ والنية الحسنة لا تكفي في صلاح العمل.
+المسؤولية في المجتمع المسلم مشتركة لا تُناط بفرد بعينه.
+تعذيب العامة بذنوب الخاصة إن لم تُنكر.
+أصحاب المنكرات يُظهرون مُنكرَهم في قالب خير للمجتمع كما أهل النفاق.</t>
+  </si>
+  <si>
+    <t>گرنگییا فه‌رمانكرنێ ب باشییێ و پاشڤه‌برنا ژ خرابییێ بۆ پاراستنا جڤاكی و ڕزگاربوونا وی.
+ژ ڕێكێن فێركرنێ؛ ئینانا نموونه‌ و مه‌ته‌لانه‌، دا كو ب ڕه‌نگه‌كێ هه‌ستیاری  ڕامان بۆ ئه‌قلی بهێنه‌ نێزیككرن و پتر تێبگه‌هیت.
+ئه‌نجامدانا كاره‌كێ خراب ب ئاشكه‌رایی و بێده‌نگبوون ل هه‌مبه‌ری وێ؛ زیانه‌كا گشتییه‌ و خرابییا وێ دێ ب سه‌ر هه‌مییاندا هێت.
+ژناڤچوونا جڤاكی یا گرێداییه‌ ب هندێڤه‌ مرۆڤ ڕێكێ ل به‌ر وان كه‌سان نه‌گریت یێن خرابیێ د ئه‌ردیدا دكه‌ن.
+كریار و ڕه‌فتارا خه‌له‌ت خۆ ئه‌گه‌ر مه‌ره‌م پێ باشی ژی بیت، ناچیته‌ د خانه‌یا كریارێن باشدا.
+به‌رپرسیارییا جڤاكێ موسلمان به‌رپرسیارییه‌كا گشتییه‌ و ناكه‌ڤیته‌ سه‌ر ملێ كه‌سه‌كێ ب تنێ.
+سزادانا گشتی ب سه‌ر خه‌لكیدا دهێت ژ به‌ر گونه‌هێن كه‌سێن دی ئه‌گه‌ر ڕێگری لێ نه‌هێته‌ كرن.
+خودانێن كریارێن خراب، خرابییا خۆ د قالبێ باشییێدا نیشا جڤاكی دده‌ن، هه‌روه‌كی مونافقان.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3341</t>
   </si>
   <si>
     <t>أنا أغنى الشركاء عن الشرك، من عمل عملا أشرك فيه معي غيري تركته وشركه</t>
   </si>
   <si>
     <t>ئه‌ز ژ هه‌می كه‌سان بێمننه‌تترم كو شریك و هه‌ڤپشكه‌ك بۆ من بهێته‌ دروستكرن، له‌وا هه‌ر كه‌سێ كاره‌كی بكه‌ت و د وی كاریدا كه‌سه‌كێ دی د گه‌ل من بكه‌ته‌ شریك و هه‌ڤپشك؛ وی ده‌می دێ وی كه‌سی و هه‌ڤپشك دروستكرنا وی هێلم</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «قَالَ اللهُ تَبَارَكَ وَتَعَالَى: أَنَا أَغْنَى الشُّرَكَاءِ عَنِ الشِّرْكِ، مَنْ عَمِلَ عَمَلًا أَشْرَكَ فِيهِ مَعِي غَيْرِي تَرَكْتُهُ وَشِرْكَهُ».</t>
   </si>
   <si>
     <t>ژ ئه‌بو هوره‌یره‌ی (خودێ ژێ ڕازی بیت) گۆت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((خودایێ مه‌زن گۆت: ئه‌ز ژ هه‌می كه‌سان بێمننه‌تترم كو شریك و هه‌ڤپشكه‌ك بۆ من بهێته‌ دروستكرن، له‌وا هه‌ر كه‌سێ كاره‌كی بكه‌ت و د وی كاریدا كه‌سه‌كێ دی د گه‌ل من بكه‌ته‌ شریك و هه‌ڤپشك؛ وی ده‌می دێ وی كه‌سی و هه‌ڤپشك دروستكرنا وی هێلم و وی كاری ژێ وه‌رناگرم)).</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أنَّ الله تبارك وتعالى قال بأنه أغنى الشركاء عن الشرك، فهو الغني عن كل شيء، وأنَّ الإنسانَ إذا عَمِل عملًا من الطاعات وجَعَلَه لله ولغير الله؛ تَركَه اللهُ ولم يقبلْه منه، وردَّه على صاحبِه؛ 
 فيجبُ إخلاصُ العمل لله تعالى؛ لأنه سبحانه لا يَقبل إلا ما كان خالصًا لوجهِه الكريم.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ڤه‌دگێڕیت كو خودایێ مه‌زن گۆتییه‌: ئه‌و ژ هه‌می كه‌سان زه‌نگینتر و بێمننه‌تتره‌ كو شریك و هه‌ڤپشكه‌ك بۆ بهێته‌ دروستكرن، خودێ یێ زه‌نگین و بێمننه‌ته‌ ژ هه‌ر تشته‌كی و ئه‌گه‌ر مرۆڤی كاره‌كێ باش ئه‌نجامدا و ئه‌ڤ كاره‌ بۆ خودێ و بۆ تشته‌كێ دی ژ بلی خودێ ژی كر؛ هنگی خودێ دێ ڤی كاری هێلیت و ژ خودانی وه‌رناگریت و دێ ل خودانی زڤڕینیت و ژێ قه‌بویل ناكه‌ت؛ له‌وا دڤێت مرۆڤ كارێ باش ب دلسۆزی (ئیخلاص) بۆ خودایێ مه‌زن بكه‌ت، چونكی خودێ ب تنێ وی كاری ژ مرۆڤی وه‌ردگریت و قه‌بویل دكه‌ت یێ تایبه‌ت و دلسۆز بۆ وی هاتبیته‌ كرن.</t>
   </si>
   <si>
     <t>التحذير من الشرك بجميع أشكاله، وأنه مانعٌ من قبول العمل.
 استشعار غنى الله وعظمته مما يعين على الإخلاص في العمل.</t>
   </si>
   <si>
@@ -731,50 +1359,91 @@
     <t>ژ جوندوبی (خودێ ژێ ڕازی بیت) گۆت: من گوھ ل پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بوو پێنج شه‌ڤان به‌ری بمریت دگۆت: ((ئه‌ز به‌رائه‌تا خۆ ل ده‌ڤ خودێ دكه‌م كو ئێك ژ هه‌وه‌ بكه‌مه‌ خه‌لیلێ خۆ (بلندترين پله‌يا ڤيان و حه‌زژێكرنێيه‌)، چونكی ب ڕاستی خودایێ مه‌زن ئه‌ز یێ كریمه‌ خه‌لیلێ خۆ، هه‌روه‌كی كا چاوا ئیبراهیم كريه‌ خه‌لیلێ خۆ، و ئه‌گه‌ر من كه‌سه‌ك ژ ناڤ ئوممه‌تا خۆ كربا خه‌لیلێ خۆ؛ ئه‌ز دا ئه‌بو به‌كری كه‌مه‌ خه‌لیلێ خۆ، بزانن كو یێن به‌ری هه‌وه‌ قه‌برێن پێغه‌مبه‌ر و مرۆڤێن چاك د ناڤ خۆدا دكرنه‌ مزگه‌فت، هشیاربن هوین قه‌بران نه‌كه‌نه‌ مزگه‌فت، ئه‌ز هه‌وه‌ ژ ڤێ چه‌ندێ پاشڤه‌ دبه‌م)).</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم عن مكانتِه عند الله تعالى، وأنها بَلَغتْ أعلى درجات المحبة، كما نالها إبراهيم عليه السلام، ولذلك نفى أن يكون له خليلٌ غيرُ الله؛ لأنَّ قلبه امتلأ من محبة الله تعالى وتعظيمه ومعرفته، فلا يَتَّسع لأحد غير الله، ولو كان له خليلٌ من الخلق لكان أبا بكر الصديق رضي الله عنه.
 ثم حَذَّر من مجاوزة الحد الجائز في المحبة كما فعلت اليهود والنصارى في قبور أنبيائهم وصالحيهم حتى صيّروها آلهة شركية تُعبَد من دون الله، وشَيَّدوا على قبورهم مساجد ومعابد، ونهى صلى الله عليه وسلم أمته أن يفعلوا مثل فعلهم.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ قه‌در و بها و پله‌یا خۆ ل ده‌ڤ خودایێ مه‌زن دكه‌ت و به‌حس دكه‌ت كو ئه‌ڤ پله‌یه‌ یا گه‌هشتییه‌ بلندترین پله‌یێن ڤیان و حه‌زژێكرنێ، هه‌روه‌كی كا چاوا ئیبراهیمی (سلاڤ لێ بن) ئه‌ڤ پله‌یه‌ بده‌ست خۆڤه‌ ئینابوو، له‌وا وی ڕه‌دكر ژ خودێ پێڤه‌تر چ خه‌لیلێن دی هه‌بن، چونكی دلێ وی یێ پڕ بووی ژ ڤیان و حه‌زژێكرن و مه‌زنڕاگرتن و نیاسینا خودایێ مه‌زن، ژ به‌ر هندێ ژی ژ خودێ پێڤه‌تر جهێ چ كه‌سێن دی تێدا ناكه‌ت، و ئه‌گه‌ر وی ژ مرۆڤ و چێكرییان خه‌لیل و خۆشتڤییه‌ك هه‌با؛ دا ئه‌بو به‌كرێ ڕاستگۆ بیت (خودێ ژێ ڕازی بیت). پاشی هشیاركرن ژ ده‌ربازكرنا سنوورێ دروست و شه‌رعی د ڤیان و حه‌زژێكرنێدا كر، كا چاوا جوهی و فه‌ڵه‌یان ئه‌ڤ چه‌نده‌ د ده‌رحه‌قی قه‌برێن پێغه‌مبه‌ر و مرۆڤێن خۆ یێن چاكدا كر، هه‌تا د ئه‌نجامدا ئه‌و كرینه‌ هنده‌ك خودایێن هه‌ڤپشك د گه‌ل خودێ و عیباده‌تێ وان ژی د گه‌ل خودێ هاته‌ كرن و مزگه‌فت و په‌رستگه‌ھ ل سه‌ر قه‌برێن وان دروستكرن، ڤێجا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ئوممه‌تا خۆ ژ ئه‌نجامدانا ڤی كاری پاشڤه‌بر كو ئه‌و ژى وه‌كى وى كارى ئه‌نجام بده‌ن .</t>
   </si>
   <si>
     <t>فضل أبي بكر الصديق رضي الله عنه، وأنه أفضل الصحابة وأولى الناس بخلافة رسول الله صلى الله عليه وسلم بعد موته.
 بناء المساجد على القبور من منكرات الأمم السابقة.
 النهي عن اتخاذ القبور أمكنة للعبادة يُصلى عندها أو إليها ويُبنى عليها مساجد أو قبابٌ، حذرًا من الوقوع في الشرك بسبب ذلك.
 التحذير من الغلو في الصالحين لإفضائه إلى الشرك.
 خطورة ما حذَّر منه النبي صلى الله عليه وسلم حيث أكَّد عليه قبل موته بخمس ليال.</t>
   </si>
   <si>
     <t>قه‌در و بهایێ ئه‌بو به‌كرێ ڕاستگۆ (خودێ ژێ ڕازی بیت) و كو ئه‌و باشترین صه‌حابییه‌ و پشتی مرنا پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ژ هه‌ژیترین مرۆڤه‌ بۆ خیلافه‌ت و جێگرییا وی.
 ئاڤاكرنا مزگه‌فتان ل سه‌ر قه‌بران ژ خرابییێن ملله‌تێن بوورییه‌.
 پاشڤه‌برن ژ هندێ مرۆڤ قه‌بران و گۆڕستانان بكه‌ته‌ جهێن كرنا عیباده‌تی، وه‌سا كو نڤێژ ل ده‌ڤ وان یان ب ڕویێ وان بهێته‌ كرن و مزگه‌فت یان قوببه‌ ل سه‌ر بهێنه‌ ئاڤاكرن، ئه‌ڤه‌ ژی وه‌ك هشیاربوونه‌ك ژ كه‌ڤتنا د ناڤ شركێدا ژ به‌ر ڤی كاری.
 هشیاركرن ژ زێده‌گاڤیكرنا د مرۆڤێن چاكدا، ژ به‌ر كو ئه‌ڤ زێده‌گاڤیكرنه‌ دێ سه‌ركێشیت بۆ شركێ.
 مه‌ترسییا وی تشتێ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هشیاركرن ژێ كری، ژ به‌ر كو ب پێنج شه‌ڤان به‌ری مرنا خۆ ئه‌ڤ چه‌نده‌ پشتڕاست كر.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3347</t>
+  </si>
+  <si>
+    <t>كنت رجلا مذاء وكنت أستحيي أن أسأل النبي صلى الله عليه وسلم لمكان ابنته فأمرت المقداد بن الأسود فسأله فقال: يغسل ذكره ويتوضأ</t>
+  </si>
+  <si>
+    <t>ئه‌ز زه‌لامه‌ك بووم گه‌له‌ك مه‌زی ژ من دهات و من شه‌رم دكر پرسیارێ ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بكه‌م، چونكی كچا وی ل ده‌ڤ من بوو (هه‌ڤژینا من بوو)، ڤێجا من فه‌رمان ل میقدادێ كوڕێ ئه‌سوه‌دی كر كو ئه‌و پرسیارێ ژێ بكه‌ت، ئینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((دێ ئه‌ندامێ خۆ یێ نێرینه‌ شۆت، پاشی دێ ده‌ستنڤێژێ گریت</t>
+  </si>
+  <si>
+    <t>عَنْ عَلِيٍّ رضي الله عنه قَالَ: كُنْتُ رَجُلًا مَذَّاءً وَكُنْتُ أَسْتَحْيِي أَنْ أَسْأَلَ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ لِمَكَانِ ابْنَتِهِ فَأَمَرْتُ الْمِقْدَادَ بْنَ الْأَسْوَدِ فَسَأَلَهُ فَقَالَ: «يَغْسِلُ ذَكَرَهُ وَيَتَوَضَّأُ».
+وَلِلبُخَاريِّ: فَقَالَ: «تَوَضَّأْ وَاغْسِلْ ذَكَرَكَ».</t>
+  </si>
+  <si>
+    <t>عه‌لی (خودێ ژێ ڕازی بیت) دبێژیت: ئه‌ز زه‌لامه‌ك بووم گه‌له‌ك مه‌زی ژ من دهات و من شه‌رم دكر پرسیارێ ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بكه‌م، چونكی كچا وی ل ده‌ڤ من بوو (هه‌ڤژینا من بوو)، ڤێجا من فه‌رمان ل میقدادێ كوڕێ ئه‌سوه‌دی كر كو ئه‌و پرسیارێ ژێ بكه‌ت، ئینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((دێ ئه‌ندامێ خۆ یێ نێرینه‌ شۆت، پاشی دێ ده‌ستنڤێژێ گریت)). د ڤه‌گوهاستنا بۆخاریدا هاتییه‌: ((ده‌ستنڤێژێ بگره‌ و ئه‌ندامێ خۆ یێ نێرینه‌ بشۆ)).</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ عليّ بن أبي طالب رضي الله عنه أنه كان كثيرًا ما يَخْرُجُ منه المَذي -وهو ماءٌ أبيض رقيق لَزِجٌ يَخرج مِن الذَّكَرِ عند الشهوة أو قبل الجماع-، 
+ولا يَعرف كيف يفعل مع خروجه، فاستحيا أن يسألَ النبيَّ صلى الله عليه وسلم؛ لأنه زوجُ فاطمة ابنة النبي صلى الله عليه وسلم، 
+فطلب من المقداد بن الأسود أن يسأل النبيَّ صلى الله عليه وسلم عن ذلك،
+فأجابه صلى الله عليه وسلم: بأن يَغسل ذَكَرَه ثم يتوضأ.</t>
+  </si>
+  <si>
+    <t>عه‌لییێ كوڕێ ئه‌بو طالبی (خودێ ژێ ڕازی بیت) به‌حسێ هندێ دكه‌ت كو گه‌له‌ك جاران مه‌زی ژێ دهات (مه‌زی: ئاڤه‌كا سپی و ته‌نك و نیسه‌كه‌،‌ ل ده‌مێ په‌یدابوونا شه‌هوه‌تێ یان به‌ری جووتبوونێ ژ زه‌لامی دهێت)، و وی نه‌دزانی ده‌مێ ئه‌و ئاڤ ژێ دهێت دێ چ كه‌ت، ڤێجا شه‌رم كر پرسیارێ ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بكه‌ت؛ چونكی هه‌ڤژینێ فاتیمایا كچا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بوو، ڤێجا داخواز ژ میقدادی كر كو ئه‌و پرسیارا ڤێ ئاڤێ ژ پێغه‌مبه‌ری بكه‌ت، پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌رسڤا ویدا و گۆت: كو پێدڤییه‌ ئه‌ندامێ خۆ یێ نێرینه‌ بشۆت و پاشی ده‌ستنڤێژێ بگریت.</t>
+  </si>
+  <si>
+    <t>فضيلة علي بن أبي طالب رضي الله عنه، حيث لم يمنعه الحياء من ترك السؤال بواسطة.
+جواز الاستنابة في الاستفتاء. 
+جواز إخبار الإنسان عن نفسه بما يَستحي منه للمصلحة.
+ نجاسة المَذيِ، ووجوب غسله من البدن والثوب.
+ خروج المذي من نواقض الوضوء.
+ وجوب غسل الذكر والخصيتين لوروده في حديث آخر.</t>
+  </si>
+  <si>
+    <t>قه‌در و بهایێ عه‌لییێ كوڕێ ئه‌بو طالبی (خودێ ژێ ڕازی بیت)، چونكی شه‌رمێ ڕێگری لێ نه‌كر كو ب ڕێكا كه‌سه‌كێ دی پرسیارا خۆ بگه‌هینیت.
+دروسته‌ مرۆڤ كه‌سه‌كێ دی بكه‌ته‌ وه‌كیل بۆ پرسیاركرنا بابه‌تێن ئایینی.
+دروسته‌ مرۆڤ به‌حسێ هنده‌ك تشتێن شه‌رم تێدا هه‌ی بكه‌ت بۆ به‌رژه‌وه‌ندییه‌كا شه‌رعی.
+پیساتییا مه‌زییێ و فه‌ربوونا شویشتنا وێ ژ سه‌ر له‌شی و جلكان.
+هاتنا مه‌زییێ ئێكه‌ ژ ئه‌گه‌رێن شكاندنا ده‌ستنڤێژێ.
+فه‌ربوونا شویشتنا ئه‌ندامێ نێرینه‌ و هه‌ردوو گونان ژی، چونكی د فه‌رمووده‌یه‌كا دیدا وه‌سا هاتییه‌.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3348</t>
   </si>
   <si>
     <t>لا تجعلوا بيوتكم قبورا، ولا تجعلوا قبري عيدا، وصلوا علي؛ فإن صلاتكم تبلغني حيث كنتم</t>
   </si>
   <si>
     <t>((مالێن خۆ نه‌كه‌نه‌ گۆڕستان، قه‌برێ من ژی نه‌كه‌نه‌ جه‌ژن (كو به‌رده‌وام بهێنه‌ سه‌ر) و صه‌له‌واتان بده‌نه‌ سه‌ر من، چونكی ب ڕاستی هه‌ر جهێ هوین لێ بن؛ صه‌له‌واتێن هه‌وه‌ دگه‌هنه‌ من))</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «لَا تَجْعَلُوا بُيُوتَكُمْ قُبُورًا، وَلَا تَجْعَلُوا قَبْرِي عِيدًا، وَصَلُّوا عَلَيَّ؛ فَإِنَّ صَلَاتَكُمْ تَبْلُغُنِي حَيْثُ كُنْتُمْ».</t>
   </si>
   <si>
     <t>ژ ئه‌بو هوره‌یره‌ی (خودێ ژێ ڕازی بیت) گۆت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((مالێن خۆ نه‌كه‌نه‌ گۆڕستان، قه‌برێ من ژی نه‌كه‌نه‌ جه‌ژن (كو به‌رده‌وام بهێنه‌ سه‌ر) و صه‌له‌واتان بده‌نه‌ سه‌ر من، چونكی ب ڕاستی هه‌ر جهێ هوین لێ بن؛ صه‌له‌واتێن هه‌وه‌ دگه‌هنه‌ من)).</t>
   </si>
   <si>
     <t>يَنهى النبيُّ صلى الله عليه وسلم عن تعطيل البيوت من الصلاة فتكون كالمقابر التي لا يصلى فيها.
 ونهى عن تَكرار زيارة قبره والاجتماع عنده على وجهٍ معتاد؛ لأن ذلك وسيلةٌ إلى الشرك.
 وأمر بالصلاة والسلام عليه في أي مكان من الأرض؛ لأن ذلك يبلغه من القريب والبعيد على حدٍّ سواء، فلا حاجة إلى التردد إلى قبره.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) پاشڤه‌برنێ ژ نه‌كرنا نڤێژان ل مال دكه‌ت كو ب ڤێ نه‌كرنێ ئه‌ڤ ماله‌ دێ وه‌كی گۆڕستان و قه‌بران لێ هێن كو نڤێژ لێ ناهێنه‌ كرن، كا چاوا پاشڤه‌برنێ دكه‌ت ژ گه‌له‌ك سه‌ره‌دانكرنا گۆڕستان و قه‌برێ وی و كۆمبوونا ل ده‌ڤ وی ب به‌رده‌وامی، چونكی ئه‌ڤه‌ ڕێك و ئه‌گه‌ره‌كه‌ بۆ شركێ. دیسان پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) فه‌رمان ب صه‌له‌واتدانێ كر ل هه‌ر جهه‌كێ ئه‌ردی یێ مرۆڤ لێ هه‌بیت، چونكی ئه‌ڤ صه‌له‌واته‌ ژ كه‌سێن نێزیك و یێن دویر وه‌كی ئێك دگه‌هنه‌ وی، له‌وا چ پێدڤی ب هندێ ناكه‌ت مرۆڤ به‌رده‌وام و گه‌له‌ك سه‌ره‌دانا قه‌برێ وی بكه‌ت.</t>
   </si>
   <si>
     <t>النهي عن تعطيل البيوت من عبادة الله تعالى.
 المنع من السفر لزيارة قبر النبي عليه الصلاة والسلام؛ لأنه أمر بالصلاة عليه وأخبر أنها تبلغه، وإنما تُشَدُّ الرحال لقصد المسجد والصلاة فيه.
 تحريم جعل زيارة قبر النبي صلى الله عليه وسلم عيدًا، بتكرير زيارته على وجه مخصوص في زمن مخصوص، وكذلك زيارة كل قبر.
@@ -813,53 +1482,53 @@
     <t>عَنْ حُذَيْفَةَ رضي الله عنه أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَا تَقُولُوا: مَا شَاءَ اللهُ وَشَاءَ فُلَانٌ، وَلَكِنْ قُولُوا: مَا شَاءَ اللهُ ثُمَّ شَاءَ فُلَانٌ».</t>
   </si>
   <si>
     <t>حوزه‌یفه‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((نه‌بێژن: ئه‌وا خودێ بڤێت و فلان كه‌سی بڤێت، به‌لكی بێژن: ئه‌وا خودێ بڤێت، پاشی فلان كه‌سی بڤێت)).</t>
   </si>
   <si>
     <t>نَهَى النبيُّ صلى الله عليه وسلم أنْ يقولَ المسلمُ في كلامه: "ما شاء الله وشاء فلان"، 
 أو ما شاء الله وفلان؛ 
 وذلك لأنَّ مَشيئةَ الله وإرادتَه مُطْلَقَةٌ ولا يشاركه فيها أحد، 
 وفي استخدام الواو في العطف إشعارٌ بمشاركةِ أحدٍ مع الله والتسوية بينهما. 
 ولكن يقول: ما شاء الله، ثم شاء فلان، 
 فيجعل مشيئةَ العبدِ تابعةً لمشيئة الله بقول: "ثم" بدلًا من "و"، لأن "ثم" تفييد التعقيب والتراخي.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) پاشڤه‌برن ژ هندێ كر كو موسلمان د ئاخڤتنا خۆدا بێژیت: "ئه‌وا خودێ بڤێت و فلان كه‌سی بڤێت"، یان "ئه‌وا خودێ و فلان كه‌سی بڤێت"؛ ئه‌ڤه‌ ژی چونكی ڤیان و مه‌ره‌ما خودێ یا ڕه‌هایه‌ و كه‌س تێدا نابیته‌ هه‌ڤپشك‌ و بكارئینانا پیتا (واو) وه‌ك هندێیه‌ تو كه‌سه‌كی د گه‌ل خودێ بكه‌یه‌ هه‌ڤپشك و وان وه‌كی ئێك لێ بكه‌ی. به‌لكی بلا بێژیت: ئه‌وا خودێ بڤێت، پاشی فلان كه‌سی بڤێت، دا كو ڤیانا عه‌بدی بێخیته‌ ب دویڤ ڤیانا خودێڕا ب بكارئینانا په‌یڤا پاشی (ثُمَّ) ل جهێ (واوێ)؛ چونكی پاشی ((ثُمَّ)) ڕامانا دویڤچوونێ دده‌ت و ڕامانا هندێ ژی دده‌ت كو یێ دووێ پشتی یێ ئێكێیه‌ و ب دویڤ ویڕا دهێت.</t>
   </si>
   <si>
     <t>تحريم قول: "ما شاء الله وشئت"، وما أشبه ذلك من الألفاظ مما فيه العطف على الله بالواو؛ لأنه من شرك الألفاظ والأقوال.
 جواز قول: "ما شاء الله ثم شئت"، وما أشبه ذلك مما فيه العطف على الله بثُمَّ؛ لانتفاء المحذور فيه.
 إثبات المشيئة لله، وإثبات المشيئة للعبد، وأن مشيئة العبد تابعة لمشيئة الله تعالى.
 النهي عن إشراك الخلق في مشيئة الله ولو باللفظ.
 إن اعتقد القائل أن مشيئة العبد كمشيئة الله جل وعلا مساوية لها في الشمول والإطلاق، أو أن العبد له مشيئة مستقلة فهو شرك أكبر، أما إن اعتقد أنه دونه؛ فهو شرك أصغر.</t>
   </si>
   <si>
     <t>حه‌رامبوونا گۆتنا: "ئه‌وا خودێ بڤێت و ته‌ بڤێت"، و هه‌ر په‌یڤه‌كا وه‌سا كو پیتا (و) تێدا بیت بۆ ئینانا كه‌سه‌كێ دی د گه‌ل خودێ؛ چونكی ئه‌ڤه‌ ژ جۆرێ شركا په‌یڤ و ئاخڤتنانه‌.
-دروستییا گۆتنا: "ئه‌وا خودێ بڤێت، پاشی ته‌ بڤێت"، و هه‌ر په‌یڤه‌كا وه‌سا كو په‌یڤا پاشی (ثُمَّ) تێدا بیت؛ چونكی ئه‌گه‌رێ حه‌رامییێ تێدا نامینیت.
+دروستییا گۆتنا: "ئه‌وا خودێ بڤێت، پاشی ته‌ بڤێت"، و هه‌ر په‌یڤه‌كا وه‌سا كو په‌یڤا پاشی (ثُمَّ) تێدا بیت پشتی ناڤێ خودێ؛ چونكی ئه‌گه‌رێ حه‌رامییێ تێدا نامینیت.
 پشتڕاستكرنا ڤیان و مه‌ره‌مێ بۆ خودێ و پشتڕاستكرنا ڤیانێ بۆ عه‌بدی ژی و كو ڤیانا عه‌بدی یا گرێداییه ‌ب ڤیانا خودایێ مه‌زنڤه‌.
-رێگریكرن ژ پشكداركرنا چێكرییان د ڤیانا خودێدا، هه‌تا ئه‌گه‌ر ب په‌یڤ و ئاخڤتنێ ژی بیت.
+ڕێگریكرن ژ پشكداركرنا چێكرییان د ڤیانا خودێدا، هه‌تا ئه‌گه‌ر ب په‌یڤ و ئاخڤتنێ ژی بیت.
 ئه‌گه‌ر ئاخڤتنكه‌ری باوه‌ری هه‌بیت كو ڤیانا عه‌بدی وه‌كی ڤیانا خودێ یا گشتی و ڕه‌هایه‌، یان عه‌بدی ڤیانه‌كا سه‌ربخۆ یا هه‌ی، ئه‌ڤه‌ شركا مه‌زنه‌، به‌لێ ئه‌گه‌ر باوه‌ری هه‌بیت كو ڤیانا عه‌بدی یا ل بن ڤیانا خودێ و هه‌ما ب تنێ د ئاخڤتنێدا خه‌له‌ت بوو؛ هنگی ئه‌ڤه‌ شركا بچویكه‌.</t>
   </si>
   <si>
     <t>صحيح بمجموع طرقه</t>
   </si>
   <si>
     <t>رواه أبو داود والنسائي في الكبرى وأحمد</t>
   </si>
   <si>
     <t>[صحيح بمجموع طرقه]</t>
   </si>
   <si>
     <t>[رواه أبو داود والنسائي في الكبرى وأحمد]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3352</t>
   </si>
   <si>
     <t>إن الله يغار، وإن المؤمن يغار، وغيرة الله أن يأتي المؤمن ما حرم عليه</t>
   </si>
   <si>
     <t>((هندی خودێیه‌ غیره‌تێ دبه‌ت، و هندی باوه‌رداره‌ غیره‌تێ دبه‌ت، غیره‌تا خودێ ئه‌وه‌ كو باوه‌ردار ئه‌وێ كریارێ ئه‌نجام بده‌ت یا خودێ ل سه‌ر وی حه‌رام كری))</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قال: قال رَسُولُ الله صلى الله عليه وسلم: «إِنَّ اللهَ يَغَارُ، وَإِنَّ الْمُؤْمِنَ يَغَارُ، وَغَيْرَةُ اللهِ أَنْ يَأْتِيَ الْمُؤْمِنُ مَا حَرَّمَ عَلَيْهِ».</t>
@@ -894,87 +1563,233 @@
   <si>
     <t>ژ ئبن عومه‌ری (خودێ ژ هه‌ردووکان ڕازی بیت) كو وی گوھ ل زه‌لامه‌كی بوو دگۆت: نه‌خێر ئه‌ز ب كه‌عبێ سویند دخۆم، ئینا ئبن عومه‌ری گۆت: چێنابیت سویند ب تشه‌كێ دی ژ بلی خودێ بهێته‌ خوارن، چونكی من گوھ ل پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بوو دگۆت: ((هه‌ر كه‌سێ سویند ب تشته‌كێ دی ژ بلی خودێ بخۆت، ئه‌ڤه‌ وی كوفر یان شرك كر)).</t>
   </si>
   <si>
     <t>يُخبر النبيُّ صلى الله عليه وسلم أنَّ مَن حَلَف بغير الله وأسمائه وصفاته فقد كَفرَ بالله أو أشرك؛ لأن الحَلِفَ يقتضي تَعظيمَ المحلوفِ به، والعظمةُ إنَّما هي للهِ وحْدَه؛ فلا يُحلَفُ إلَّا باللهِ وأسمائِه وصِفاتِه سُبحانَه، وهذا الحلف من الشرك الأصغر؛ لكن لو أنَّ الحالِفَ عظَّم ما حَلَف به كتَعظيمِ اللهِ تعالى أو أشدَّ؛ فحينئذٍ يكونُ مِن الشِّركِ الأكبرِ.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حس ل وێ چه‌ندێ دكه‌ت كو هه‌ر كه‌سێ ژ بلی خودێ و باشناڤ و سالۆخه‌تێن وی، سویند ب تشته‌كێ دی بخۆت؛ ئه‌ڤه‌ مسوگه‌ر وی كوفر یان شرك كر، چونكی ب ڕاستی سویندخوارن دخوازیته‌ مه‌زنكرنا وی تشتێ سویند پێ هاتییه‌ خوارن و مه‌زناهی ب تنێ بۆ خودێیه‌، له‌وا چێنابیت ژ بلی خودێ و باشناڤ و سالۆخه‌تێن وی، سویند ب تشته‌كێ دی بهێته‌ خوارن. ئه‌ڤ سویندخوارنه‌ ژ جۆرێ شركا بچویكتره‌، به‌لێ ئه‌گه‌ر ئه‌و كه‌سێ سویند دخۆت ئه‌و تشتێ سویند پێ دخۆت وه‌كی خودێ مه‌زنكر یان هێتشا ژ خودێ ژی مه‌زنتر لێ كر؛ ل ڤی ده‌می ئه‌ڤ سویندخوارنه‌ دێ بیته‌ ژ جۆرێ شركا مه‌زنتر (و دێ مرۆڤ پێ ژ ئیسلامێ ده‌ركه‌ڤیت).</t>
   </si>
   <si>
     <t>التعظيم بالحلف حقّ لله سبحانه وتعالى فلا يُحلَف إلا بالله وأسمائه وصفاته.
 حرص الصحابة على الأمر بالمعروف والنهي عن المنكر، وخصوصًا إذا كان المنكر مما يتعلق بالشرك أو الكفر.</t>
   </si>
   <si>
     <t>مه‌زنكرن ب سویندخوارنێ ب تنێ مافێ خودێیه‌، له‌وا چێنابیت ژ بلی خودێ و باشناڤ و سالۆخه‌تێن وی، سویند ب تشته‌كێ دی بهێته‌ خوارن.
 صه‌حابی گه‌له‌ك د ڕژدبوون ل سه‌ر فه‌رمانكرنا ب باشییێ و پاشڤه‌برنا ژ خرابییێ، نه‌خاسمه‌ ئه‌گه‌ر خرابی ژ وی جۆری با یێ گرێدایی ب شركێ یان كوفرێڤه‌.</t>
   </si>
   <si>
     <t>رواه أبو داود والترمذي وأحمد</t>
   </si>
   <si>
     <t>[رواه أبو داود والترمذي وأحمد]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3359</t>
+  </si>
+  <si>
+    <t>لا تدخلون الجنة حتى تؤمنوا، ولا تؤمنوا حتى تحابوا، أولا أدلكم على شيء إذا فعلتموه تحاببتم؟ أفشوا السلام بينكم</t>
+  </si>
+  <si>
+    <t>((هوین ناچنه‌ به‌حه‌شتێ هه‌تا باوه‌رییێ نه‌ئینن، و باوه‌رییا هه‌وه‌ كامل نابیت هه‌تا حه‌ز ژ ئێكودوو نه‌كه‌ن، ئه‌رێ ما ئه‌ز به‌رێ هه‌وه‌ نه‌ده‌مه‌ تشته‌كی ئه‌گه‌ر هوین ئه‌نجام بده‌ن دێ حه‌ز ژ ئێكودوو كه‌ن؟ سلاڤێ د ناڤبه‌را خۆدا به‌لاڤ بكه‌ن))</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا تَدْخُلُونَ الْجَنَّةَ حَتَّى تُؤْمِنُوا، وَلَا تُؤْمِنُوا حَتَّى تَحَابُّوا، أَوَلَا أَدُلُّكُمْ عَلَى شَيْءٍ إِذَا فَعَلْتُمُوهُ تَحَابَبْتُمْ؟ أَفْشُوا السَّلَامَ بَيْنَكُمْ».</t>
+  </si>
+  <si>
+    <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((هوین ناچنه‌ به‌حه‌شتێ هه‌تا باوه‌رییێ نه‌ئینن، و باوه‌رییا هه‌وه‌ كامل نابیت هه‌تا حه‌ز ژ ئێكودوو نه‌كه‌ن، ئه‌رێ ما ئه‌ز به‌رێ هه‌وه‌ نه‌ده‌مه‌ تشته‌كی ئه‌گه‌ر هوین ئه‌نجام بده‌ن دێ حه‌ز ژ ئێكودوو كه‌ن؟ سلاڤێ د ناڤبه‌را خۆدا به‌لاڤ بكه‌ن)).</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنه لن يدخل الجنة إلا المؤمنون، ولا يكتمل الإيمان ولا يَصلُحُ حَالَ المجتمعِ المسلم حتى يُحِبَّ بعضُهم بعضًا. 
+ثم أَرْشَدَ النبيُّ صلى الله عليه وسلم إلى أفضلِ الأُمور التي بها تَعُمُّ المَحبةُ، وهي إفشاء السلام بين المسلمين، الذي جعله الله تحية لعباده.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار كر كو كه‌س ناچیته‌ به‌حه‌شتێ ژ بلی باوه‌رداران، و باوه‌ری ته‌مام نابیت و ڕه‌وشا جڤاكێ موسلمانان باش نابیت هه‌تا حه‌زژێكرن د ناڤبه‌را واندا په‌یدا نه‌بیت. پاشی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ڕێكا باشترین كاری نیشا موسلمانان دا كو حه‌زژێكرنێ به‌لاڤ دكه‌ت، ئه‌و ژی به‌لاڤكرنا سلاڤێیه‌‌ د ناڤبه‌را موسلماناندا، ئه‌و سلاڤا خودێ كرییه‌ سلاڤا عه‌بدێن خۆ.</t>
+  </si>
+  <si>
+    <t>دخول الجنة لا يكون إلّا بالإيمان.
+من كمال الإيمان أن يُحِبَّ المُسلمُ لأخيه ما يحب لنفسه.
+استحباب إفشاء السلام وبذله للمسلمين؛ لما فيه من نشر المحبة والأمان بين الناس.
+السلام لا يُلْقَى إلا على مسلم؛ لقوله -صلى الله عليه وسلم-: "بينكم".
+بذل السلام فيه رَفْعُ التقاطُعِ والتهاجر والشحناء.
+أهمية المحبة بين المسلمين وأنها من كمال الإيمان.
+جاء في حديث آخر أن صيغه السلام الكاملة: "السلام عليكم ورحمة الله وبركاته"، ويكفي: "السلام عليكم".</t>
+  </si>
+  <si>
+    <t>چوونا به‌حه‌شتێ ب ده‌ستڤه‌ ناهێت ئه‌گه‌ر باوه‌ری نه‌بیت.
+ژ نیشانێن ته‌مامبوونا باوه‌رییێ ئه‌ڤه‌یه‌‌ مرۆڤێ موسلمان ئه‌و تشت بۆ برایێ خۆ یێ موسلمان بڤێت یێ بۆ خۆ دڤێت.
+سوننه‌ته‌ سلاڤ د ناڤ موسلماناندا بهێته‌ به‌لاڤكرن، چونكی ئه‌و دبیته‌ ئه‌گه‌رێ به‌لاڤبوونا ڤیان و حه‌زژێكرن و ته‌ناهییێ د ناڤبه‌را خه‌لكیدا.
+سلاڤ ب تنێ ل موسلمانی دهێته‌ كرن، ژ به‌ر گۆتنا وی (صەلات و سەلامێن خودێ ل سەر بن): "د ناڤبه‌را خۆدا".
+به‌لاڤكرنا سلاڤێ دبیته‌ ئه‌گه‌رێ نه‌مانا په‌یوه‌ندی بڕینێ و كه‌رب و كینێ.
+گرنگییا ڤیان و حه‌زژێكرنێ د ناڤبه‌را موسلماناندا و كو ئه‌و نیشانه‌كا ته‌مامبوونا باوه‌رییێیه‌.
+د فه‌رمووده‌یه‌كا دیدا هاتییه‌ كو شێوازێ ته‌مامێ سلاڤێ ئه‌ڤه‌یه‌: "السلام عليكم ورحمة الله وبركاته"، و ئه‌گه‌ر بێژیت "السلام عليكم" ژی هه‌ر دروسته‌ و تێرا هه‌یه‌.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3361</t>
+  </si>
+  <si>
+    <t>أي العمل أحب إلى الله؟ قال: الصلاة على وقتها، قال: ثم أي؟ قال: ثم بر الوالدين قال: ثم أي؟ قال: الجهاد في سبيل الله</t>
+  </si>
+  <si>
+    <t>كیژ كریار ل ده‌ڤ خودێ ژ هه‌مییان خۆشتڤیتره‌؟ گۆت: ((نڤێژ د ده‌مێ وێدا))، گۆت: پاشی كیژ؟ گۆت: ((پاشی باشبوون د گه‌ل دایك و بابان))، گۆت: پاشی كیژ؟ گۆت: ((جیهاد د ڕێكا خودێدا))</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللَّهِ بِن مَسْعُودٍ رضي الله عنه قَالَ: سَأَلْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: أَيُّ العَمَلِ أَحَبُّ إِلَى اللَّهِ؟ قَالَ: «الصَّلاَةُ عَلَى وَقْتِهَا»، قَالَ: ثُمَّ أَيٌّ؟ قَالَ: «ثُمَّ بِرُّ الوَالِدَيْنِ» قَالَ: ثُمَّ أَيٌّ؟ قَالَ: «الجِهَادُ فِي سَبِيلِ اللَّهِ» قَالَ: حَدَّثَنِي بِهِنَّ، وَلَوِ اسْتَزَدْتُهُ لَزَادَنِي.</t>
+  </si>
+  <si>
+    <t>عه‌بدولڵاهێ كوڕێ مه‌سعوودی (خودێ ژێ ڕازی بیت) دبێژیت: من پرسیار ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) كر: كیژ كریار ل ده‌ڤ خودێ ژ هه‌مییان خۆشتڤیتره‌؟ گۆت: ((نڤێژ د ده‌مێ وێدا))، گۆت: پاشی كیژ؟ گۆت: ((پاشی باشبوون د گه‌ل دایك و بابان))، گۆت: پاشی كیژ؟ گۆت: ((جیهاد د ڕێكا خودێدا)). ئبن مه‌سعوودی گۆت: ئه‌ڤه‌ هه‌می بۆ من گۆتن و ئه‌گه‌ر من پرسیارێن زێده‌تر ژی كربان دا بۆ من زێده‌تر بێژیت.</t>
+  </si>
+  <si>
+    <t>سُئلَ النبيُّ صلى الله عليه وسلم: أيُّ العمل أحب إلى الله؟ 
+فقال: الصلاة المفروضة في وقتِها الذي حَدَّده الشارع، 
+ثم بر الوالدين، بالإحسان إليهما، والقيام بحقهما، وترك عقوقهما، 
+ثم الجهاد في سبيل الله، لإعلاء كلمة الله عز وجل، والدفاع عن دين الإسلام وأهله، وإظهار شعائره، وذلك بالنفس والمال.
+قال ابن مسعود رضي الله عنه: أخبرني بهذه الأعمال؛ ولو قلت له: ثم أي؟ لزادني.</t>
+  </si>
+  <si>
+    <t>پرسیار ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هاته‌ كرن: كیژ كریار ل ده‌ڤ خودێ خۆشتڤیتره‌؟ وی ژی گۆت: نڤێژا فه‌ڕز د ده‌مێ وێدا یێ شه‌ریعه‌تی دیاركری، پاشی باشبوون د گه‌ل دایك و بابان ب باش سه‌ره‌ده‌ریكرنا د گه‌ل وان و بجهئینانا مافێن وان و دویركه‌ڤتن ژ ئازاردان و ئێشاندنا وان، پاشی جیهاد د ڕێكا خودێدا بۆ بلندكرنا په‌یڤا خودایێ مه‌زن و بەڕەڤانیکرن ژ ئایینێ ئیسلامێ و هەلگرێن وی و دیارکرنا شەئاعیرێن وی، ئەڤە ژی ب ڕوح و مالی.
+ئبن مه‌سعوودی (خودێ ژێ ڕازی بیت) گۆت: ئه‌ڤ كریاره‌ بۆ من گۆتن و ئه‌گه‌ر من گۆتبایێ: پاشی كیژ؟ دا هێشتا بۆ من بێژیت.</t>
+  </si>
+  <si>
+    <t>تَفَاضُل الأعمال فيما بينها بحسب محبة الله لها.
+حثُّ المسلم على الحرص على الأعمال الأفضل فالأفضل.
+تَتَفاوَتُ إجاباتُ النبيِّ صلى الله عليه وسلم عن أفضل الأعمال بحسب اختلاف الأشخاص وأحوالهم، وما هو أكثر نفعًا لكل واحد منهم.</t>
+  </si>
+  <si>
+    <t>كریارێن باش ژ لایێ خێرێڤه‌ ل دویڤ ڤیان و حه‌زژێكرنا خودێ بۆ وان كریاران ژ ئێك دجودانه‌.
+هاندانا موسلمانی ل سه‌ر پێگیریكرنێ ب ئه‌نجامدانا باشترین كریار پاشی یا د بن وێدا.
+به‌رسڤێن پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ل سه‌ر باشترین كار و كریاران ل دویڤ كه‌سان و ڕه‌وشا وان دهاتنه‌ گوهاڕتن و كا كیژ كریار بۆ هه‌ر ئێكی ب مفاتر بوو.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3365</t>
   </si>
   <si>
     <t>إن أثقل صلاة على المنافقين صلاة العشاء وصلاة الفجر، ولو يعلمون ما فيهما لأتوهما ولو حبوا</t>
   </si>
   <si>
     <t>((ب ڕاستی گرانترین نڤێژ ل سه‌ر مونافقان نڤێژا عه‌یشا و نڤێژا سپێدێیه‌ و ئه‌گه‌ر وان زانیبا كا چ خێر و خه‌لات تێدانه‌، دا هێنێ ئه‌گه‌ر خۆ ل سه‌ر چۆكان بایه‌</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «‌إِنَّ ‌أَثْقَلَ صَلَاةٍ عَلَى الْمُنَافِقِينَ صَلَاةُ الْعِشَاءِ وَصَلَاةُ الْفَجْرِ، وَلَوْ يَعْلَمُونَ مَا فِيهِمَا لَأَتَوْهُمَا وَلَوْ حَبْوًا، وَلَقَدْ هَمَمْتُ أَنْ آمُرَ بِالصَّلَاةِ فَتُقَامَ، ثُمَّ آمُرَ رَجُلًا فَيُصَلِّيَ بِالنَّاسِ، ثُمَّ أَنْطَلِقَ مَعِي بِرِجَالٍ مَعَهُمْ حُزَمٌ مِنْ حَطَبٍ إِلَى قَوْمٍ لَا يَشْهَدُونَ الصَّلَاةَ، فَأُحَرِّقَ عَلَيْهِمْ بُيُوتَهُمْ بِالنَّارِ».</t>
   </si>
   <si>
     <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((ب ڕاستی گرانترین نڤێژ ل سه‌ر مونافقان نڤێژا عه‌یشا و نڤێژا سپێدێیه‌ و ئه‌گه‌ر وان زانیبا كا چ خێر و خه‌لات تێدانه‌، دا هێنێ ئه‌گه‌ر خۆ ل سه‌ر چۆكان بایه‌، و من كربوو دلێ خۆ كو فه‌رمانێ بكه‌م قامه‌ت بۆ نڤێژێ بهێته‌ گرتن و پاشی فه‌رمانێ ل زه‌لامه‌كی بكه‌م نڤێژێ ل به‌را خه‌لكی بكه‌ت، پاشى د گه‌ل هنده‌ك زه‌لامان چه‌ند باره‌كێن داران د گه‌ل خۆ ببه‌م و بچینه‌ وی خه‌لكێ ئاماده‌یی نڤێژێ نه‌بووین و خانیێن وان ب سه‌ر واندا ب سۆژم)).</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم عن المنافقين وتَكَاسُلِهم عن حضور الصلاة، خاصة صلاتي العشاء والفجر، وأنهم لو يعلمون قَدْرَ الأجر والثواب في حضورهما مع جماعة المسلمين لأتوهما ولو حَبْوًا كَحَبْوِ الطفل بالأيدي والركب.
 ولقد عَزَمَ النبيُّ صلى الله عليه وسلم بأن يأمر بالصلاة فتقام، ويَجعل رجلًا يؤم الناسَ مكانه، ثم ينطلق ومعه من يحمل حُزَمًا من حطبٍ إلى رجال لا يشهدون صلاة الجماعة فيُحرِّق عليهم بيوتهم بالنار؛ لشدة ما ارتكبوه من الإثم في ذلك، -ولكنه لم يفعل- لما في البيوت من النساء والصبيان الأبرياء وغيرهم من المعذورين، الذين لا ذنب لهم.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ مونافقان و ته‌مبه‌لییا وان بۆ ئاماده‌بوونا نڤێژێ دكه‌ت، ب تایبه‌ت نڤێژا عه‌شا و سپێدێ، و دبێژیت: ئه‌گه‌ر وان قه‌درێ خێرا ئاماده‌بوونا د گه‌ل جه‌ماعه‌تێ زانیبا، دا وه‌كی زارۆكان ب سه‌ر ده‌ست و چۆكان هێن، تنێ دا ب گه‌هنێ.
 پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ب ته‌مامی كره‌ دلێ خۆ كو فه‌رمانێ بكه‌ت قامه‌ت بۆ نڤێژێ بهێته‌ گرتن و زه‌لامه‌كی بدانیته‌ جهێ خۆ كو‌ نڤێژێ ل به‌را خه‌لكی بكه‌ت، پاشی د گه‌ل هنده‌ك زه‌لامان بچیت و چه‌ند باره‌كێن داران د گه‌ل خۆ ببه‌ت و بچنه‌ وی خه‌لكێ ئاماده‌یی نڤێژێ نه‌بووین و خانییێن وان ب سه‌ر واندا ب سۆژیت، ژ به‌ر مه‌زناهییا وێ گونه‌ها وان كری، - به‌لێ وه‌ نه‌كر - ژ به‌ر هه‌بوونا ژن و زارۆكێن بێگونه‌ھ و كه‌سێن خودان هێجه‌ت و ئه‌گه‌رێن شه‌رعی د ناڤ مالاندا، یێن كو د بێ گونه‌هن .</t>
   </si>
   <si>
     <t>خطورة التَّخَلُّف عن صلاة الجماعة في المسجد.
 المنافقون لم يقصدوا بعبادتهم إلا الرياء والسمعة، فلا يأتون إلى الصلاة إلا حين يشاهدهم الناس.
 عِظَم الثواب في صلاتي العشاء والفجر مع الجماعة، وأنهما جديرتان بالإتيان إليهما ولو حبوًا.
 الحفاظ على صلاة العِشاء والفجر سلامة من النفاق، والتخلف عنهما من صفات المنافقين.</t>
   </si>
   <si>
     <t>مه‌ترسییا نه‌چوون و پاشكه‌ڤتنێ ژ نڤێژا ب جه‌ماعه‌ت د مزگه‌فتێدا.
 مه‌ره‌م و ئارمانجا مونافقان ب عیباده‌تێ خۆ ب تنێ ڕیمه‌تی بوو، له‌وا نه‌دهاتنه‌ نڤێژێ ب تنێ ل ده‌مێ خه‌لكی ئه‌و ددیتن.
 مه‌زناهییا خێرا نڤێژا عه‌یشا و سپێدێ د گه‌ل جه‌ماعه‌تێ، و ئه‌و هه‌ردوو نڤێژ ژ هه‌ژی هندێنه‌ مرۆڤ ب سه‌ر چۆكان ژی بۆ وان بچیت.
 پاراستنا نڤێژا عه‌یشا و سپێدێ نیشانا سلامه‌تییێیه‌ ژ نیفاقێ، و پاشكه‌ڤتن و نه‌چوونا وان نڤێژان ژ سالۆخه‌تێن مونافقانه‌.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3366</t>
   </si>
   <si>
+    <t>أن رجلا أكل عند رسول الله صلى الله عليه وسلم بشماله، فقال: كل بيمينك، قال: لا أستطيع، قال: لا استطعت</t>
+  </si>
+  <si>
+    <t>زه‌لامه‌كی ل ده‌ڤ پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ب ده‌ستێ چه‌پێ خوارن دخوار، ئینا گۆتێ: ((ب ده‌ستێ خۆ یێ ڕاستێ بخۆ))، گۆت: ئه‌ز نه‌شێم، گۆت: ((خودێ نه‌كه‌ت تو بشێی</t>
+  </si>
+  <si>
+    <t>عَنْ سَلَمَةَ بْنِ الْأَكْوَعِ رضي الله عنه: أَنَّ رَجُلًا أَكَلَ عِنْدَ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ بِشِمَالِهِ، فَقَالَ: «كُلْ بِيَمِينِكَ»، قَالَ: لَا أَسْتَطِيعُ، قَالَ: «لَا اسْتَطَعْتَ»، مَا مَنَعَهُ إِلَّا الْكِبْرُ، قَالَ: فَمَا رَفَعَهَا إِلَى فِيهِ.</t>
+  </si>
+  <si>
+    <t>سه‌له‌مه‌یێ كوڕێ ئه‌كوه‌عی (خودێ ژێ ڕازی بیت) دبێژیت: زه‌لامه‌كی ل ده‌ڤ پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ب ده‌ستێ چه‌پێ خوارن دخوار، ئینا گۆتێ: ((ب ده‌ستێ خۆ یێ ڕاستێ بخۆ))، گۆت: ئه‌ز نه‌شێم، گۆت: ((خودێ نه‌كه‌ت تو بشێی))، چ تشتان ڕێگری لێ نه‌كر ژ بلی خۆمه‌زنكرنا وی، ڤێجا پشتی هنگی نه‌شیا ده‌ستێ خۆ بۆ ده‌ڤێ خۆ بلند بكه‌ت.</t>
+  </si>
+  <si>
+    <t>رَأى النبيُّ صلى الله عليه وسلم رجلًا يَأكلُ بيدِه الشمال، فأَمَرَه أن يَأكلَ بيدِه اليمنى، 
+فأجابه الرجل تَكَبُّرًا وكَذِبًا بأنه لا يستطيع! 
+فدعا عليه النبيُّ صلى الله عليه وسلم أن يُحْرَمَ الأكلَ باليمين، 
+فأجاب الله دعوةَ نبيِّه بأنْ شُلَّتْ يَمينُه، فلم يرفعْها إلى فمِهِ بعد ذلك بطعام أو شراب.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) زه‌لامه‌ك دیت یێ ب ده‌ستێ چه‌پێ خوارنێ دخۆت، ڤێجا فه‌رمان لێ كر كو ب ده‌ستێ ڕاستێ بخۆت، به‌لێ وی زه‌لامی ب خۆمه‌زنكرن و ب دره‌وڤه‌ به‌رسڤ دا كو ئه‌و نه‌شێت! ئینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دوعا لێ كر كو بێبار ببیت ژ خوارنا ب ده‌ستێ ڕاستێ، خودێ ژی دوعایا پێغه‌مبه‌رێ خۆ قه‌بویل كر و ده‌ستێ وی یێ ڕاستێ شه‌له‌لی بوو و ئێدی پشتی هنگی نه‌شیا ده‌ستێ خۆ بۆ خوارن و ڤه‌خوارنێ بلند بكه‌ته‌ ده‌ڤێ خۆ.</t>
+  </si>
+  <si>
+    <t>وجوب الأكل باليمين، وحرمة الأكل بالشمال.
+الاستكبار عن تطبيق الأحكام الشرعية يستحق فاعلُه العقوبةَ.
+إكرام الله لنبيه محمد صلى الله عليه وسلم بإجابة دعوته.
+مشروعية الأمر بالمعروف والنهي عن المنكر على كل حالٍ حتى في حالِ الأكل.</t>
+  </si>
+  <si>
+    <t>فه‌ربوونا خوارنێ ب ده‌ستێ ڕاستێ و حه‌رامبوونا خوارنێ ب ده‌ستێ چه‌پێ.
+بكه‌رێ خۆمه‌زنكرنێ ل به‌رامبه‌ری بجهئینانا حوكمێن شه‌رعی ژ هه‌ژی سزادانێ دبیت.
+ڕێزگرتنا خودێ بۆ پێغه‌مبه‌رێ وی موحه‌ممه‌دی (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ب قه‌بویلكرنا دوعایێن وی.
+دروستییا فه‌رمانكرنێ ب باشییێ و پاشڤه‌برن ژ خرابییێ د هه‌می ڕه‌وشاندا، هه‌تا ل ده‌مێ خوارنێ ژی.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3372</t>
+  </si>
+  <si>
+    <t>من دعا إلى هدى كان له من الأجر مثل أجور من تبعه، لا ينقص ذلك من أجورهم شيئا</t>
+  </si>
+  <si>
+    <t>((هه‌ر كه‌سێ گازییێ بۆ ڕێكه‌كا ڕاست بكه‌ت، خێرا وی وه‌كی خێرا وان كه‌سان هه‌مییانه‌‌ یێن ل دویڤ وی كه‌ڤتین، بێی كو تشته‌ك ژ خێرا وان كێم ببیت</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَنْ دَعَا إِلَى هُدًى كَانَ لَهُ مِنَ الْأَجْرِ مِثْلُ أُجُورِ مَنْ تَبِعَهُ، لَا يَنْقُصُ ذَلِكَ مِنْ أُجُورِهِمْ شَيْئًا، وَمَنْ دَعَا إِلَى ضَلَالَةٍ كَانَ عَلَيْهِ مِنَ الْإِثْمِ مِثْلُ آثَامِ مَنْ تَبِعَهُ، لَا يَنْقُصُ ذَلِكَ مِنْ آثَامِهِمْ شَيْئًا».</t>
+  </si>
+  <si>
+    <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((هه‌ر كه‌سێ گازییێ بۆ ڕێكه‌كا ڕاست بكه‌ت، خێرا وی وه‌كی خێرا وان كه‌سان هه‌مییانه‌‌ یێن ل دویڤ وی كه‌ڤتین، بێی كو تشته‌ك ژ خێرا وان كێم ببیت، و هه‌ر كه‌سێ گازییێ بۆ ڕێكه‌كا لادان و سه‌رداچوونێ بكه‌ت، گونه‌ها وی وه‌كی گونه‌ها وان كه‌سان هه‌مییانه‌‌ یێن ل دویڤ وی كه‌ڤتین، بێی كو تشته‌ك ژ گونه‌ها وان كێم ببیت)).</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ مَن أَرشَدَ وَدَلَّ وحَضَّ الناسَ على طريقٍ فيه حقٌّ وخيرٌ بقولٍ أو فعلٍ كان له مِثْلُ أجرِ مَن تَبِعَه دون أنْ ينقص ذلك من أجر التابع شيئًا. 
+ومَن أَرشَدَ ودَلَّ الناسَ إلى طريقِ باطلٍ وشرٍّ فيه ذنب وخطيئة أو أمر لا يَحِلّ، بقول أو فعل، كان عليه مِثْلُ وِزْرِ وإِثمِ مَن تَبِعَه مِن غير أن ينقص ذلك من آثامِهِم شيئًا.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار كر كو هه‌ر كه‌سێ به‌رێ خه‌لكی بده‌ته‌ ڕێكه‌كێ كو خێر و باشی و حه‌قی تێدا هه‌بیت، چ ب ئاخڤتن بیت یان ب كریار؛ هنگی خێرا وی وه‌كی خێرا وان كه‌سان هه‌مییانه‌‌‌ یێن كار ب شیره‌تا وی كری، بێی كو تشته‌ك ژ خێرا وان كێم ببیت و هه‌ر كه‌سێ خه‌لكی به‌ره‌ڤ ڕێكه‌كا خه‌له‌ت و خراب و گونه‌هێ یان تشته‌كێ نه‌دروستڤه‌ ببه‌ت، چ ب ئاخڤتن بیت یان ب كریار؛ هنگی گونه‌ها وی وه‌كی گونه‌ها وان كه‌سان هه‌مییانه‌‌ یێن كار ب فه‌رمانا وی كری، بێی كو تشته‌ك ژ گونه‌ها وان كێم ببیت.</t>
+  </si>
+  <si>
+    <t>فضل الدعوة إلى الهدى، قليلًا كان أو كثيرًا، وأنَّ الدّاعي له مِثلُ أجر العامل، وذلك من عظيم فضل الله وكمال كرمه.
+خطورة الدعوة إلى الضلال، قليلًا كان أو كثيرًا، وأنّ الداعي عليه مِثل وِزْر العامل.
+الجزاء من جنس العمل، فمن دعا إلى الخير كان له مثل أجر فاعله، ومن دعا إلى الشر كان عليه مثل وزر فاعله.
+على المسلم أن يَحذَرَ مَن أن يُقتَدَى به بمجاهرته بالمعصية والناس يَرونه، فإنه يأثم بِمَن قَلَّدَه ولو لم يَحُثَّه على ذلك.</t>
+  </si>
+  <si>
+    <t>قه‌در و بهایێ گازییا بۆ ڕێكا ڕاست، چ كێم بیت یان زێده‌ و خێرا وی كه‌سێ ب ئه‌ركێ گازییێ ڕادبیت وه‌كی خێرا وی كه‌سییه‌ یێ كار پێ دكه‌ت و ئه‌ڤه‌ ژ قه‌نجی و كه‌ره‌ما خودێ يا مەزنە‌.
+مه‌ترسییا گازییا بۆ لادان و سه‌رداچوونێ، چ كێم بیت یان زێده‌، و گونه‌ها وان كه‌سان هه‌مییان دكه‌ڤیته‌ سه‌ر ملێ گازیكاری یێن كار ب وی تشتی كری یێ وی به‌رێ وان دایێ.
+خه‌لات ژ ڕه‌گه‌زێ كریارێیه‌، یێ گازییێ بۆ خێرێ بكه‌ت؛ خێرا وی ژی دێ بۆ هێت یێ كار ب وێ خێرێ دكه‌ت، و یێ گازییێ بۆ خرابییێ بكه‌ت؛ گونه‌ها وی ژی دێ بۆ هێت یێ كار ب وێ گونه‌هێ دكه‌ت.
+پێدڤییه‌ موسلمان یێ هشیار بیت نه‌بیته‌ نموونه‌یه‌كا خراب بۆ خه‌لكی، ب ئه‌نجامدانا گونه‌هان ب ئاشكه‌رایی و ل ده‌مێ خه‌لك دبینن، چونكی گونه‌ها هه‌ر كه‌سێ چاڤ ل وی بكه‌ت دكه‌ڤیته‌ سه‌ر ملێ وی، هه‌تا ئه‌گه‌ر ب ئه‌زمانێ خۆ ژی نه‌گۆتبیتێ وێ گونه‌هێ بكه‌.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3373</t>
+  </si>
+  <si>
     <t>إن من شرار الناس من تدركه الساعة وهم أحياء، ومن يتخذ القبور مساجد</t>
   </si>
   <si>
     <t>((ب ڕاستی ژ خرابترینێ مرۆڤان ئه‌ون یێن قیامه‌ت ب سه‌ر واندا دهێت و ئه‌و د ساخ و ئه‌وێن گۆڕان (قه‌بران) دكه‌نه‌ مزگه‌فت))</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بن مسعودٍ رضي الله عنه قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إِنَّ مِنْ شِرَارِ النَّاسِ مَنْ تُدْرِكُهُ السَّاعَةُ وَهُمْ أَحْيَاءٌ، وَمَنْ يَتَّخِذُ الْقُبُورَ مَسَاجِدَ».</t>
   </si>
   <si>
     <t>عه‌بدولڵاهێ كوڕێ مه‌سعوودی (خودێ ژێ ڕازی بیت) دبێژیت: من گوهـ ل پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بوو دگۆت: ((ب ڕاستی ژ خرابترینێ مرۆڤان ئه‌ون یێن قیامه‌ت ب سه‌ر واندا دهێت و ئه‌و د ساخ و ئه‌وێن گۆڕان (قه‌بران) دكه‌نه‌ مزگه‌فت)).</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم عن شِرَار الناس، وأنهم مَن تقومُ الساعةُ عليهم وهم أحياءٌ، والذين يتَّخذون القبور مساجد، يُصَلُّون عندها وإليها.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ خرابترینێ مرۆڤان دكه‌ت، ئه‌و ژی ئه‌ون یێن قیامه‌ت ب سه‌ر واندا دهێت و ئه‌و هێشتا د ساخن، و ئه‌وێن گۆڕستانان دكه‌نه‌ مزگه‌فت و ل ده‌ڤ وان و به‌ره‌ڤ وان نڤێژان دكه‌ن.</t>
   </si>
   <si>
     <t>تحريم بناء المساجد على القبور؛ لأنه وسيلةٌ إلى الشرك.
 تحريم الصلاة عند القبور ولو بدون بناء؛ لأن المسجد اسم لما يسجد فيه ولو لم يكن فيه بناء.
 مَن اتخذ قبورَ الصالحين مساجدَ للصلاة فيها فهو من شرار الخلق، وإنْ زعم أنَّ قصدَه التقرُّبُ إلى الله تعالى.</t>
   </si>
   <si>
     <t>حه‌رامبوونا ئاڤاكرنا مزگه‌فتان ل سه‌ر گۆڕان، چونكی ئه‌ڤه‌ ڕێكه‌كه‌ بۆ هه‌ڤپشك دروستكرنێ بۆ خودێ (شركێ).
 حه‌رامبوونا نڤێژكرنێ ل ده‌ڤ گۆڕان هه‌تا ئه‌گه‌ر ئاڤاهی ژی نه‌بیت، چونكی مزگه‌فت ناڤه‌ بۆ هه‌ر جهه‌كێ سوجده‌ لێ بهێته‌ برن، هه‌تا ئه‌گه‌ر ئاڤاهی ژی نه‌بیت.
@@ -992,121 +1807,306 @@
   <si>
     <t>عَنْ مَحْمُودِ بْنِ لَبِيدٍ رضي الله عنه أَنَّ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ أَخْوَفَ مَا أَخَافُ عَلَيْكُمُ الشِّرْكُ الْأَصْغَرُ» قَالُوا: وَمَا الشِّرْكُ الْأَصْغَرُ يَا رَسُولَ اللهِ؟ قَالَ: «الرِّيَاءُ، يَقُولُ اللهُ عز وجل لَهُمْ يَوْمَ الْقِيَامَةِ إِذَا جُزِيَ النَّاسُ بِأَعْمَالِهِمْ: اذْهَبُوا إِلَى الَّذِينَ كُنْتُمْ تُرَاؤُونَ فِي الدُّنْيَا، فَانْظُرُوا هَلْ تَجِدُونَ عِنْدَهُمْ جَزَاءً؟».</t>
   </si>
   <si>
     <t>مه‌حموودێ كوڕێ له‌بیدی (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((ب راستی ئه‌و تشتێ ئه‌ز پتر ژ هه‌مییان ژێ دترسم ب سه‌ر هه‌وه‌دا بهێت: شركا بچویكه‌))، گۆتن: ئه‌ی پێغه‌مبه‌رێ خودێ، شركا بچویك چ جۆره‌ شركه‌؟ گۆت: ((ڕویمه‌تییه‌‌، خودایێ مه‌زن ل ڕۆژا قیامه‌تێ ده‌مێ خه‌لكی ل سه‌ر كریارێن وان خه‌لات دكه‌ت؛ دبێژیته‌ وان: هه‌ڕنه‌ ده‌ڤ وان كه‌سێن هه‌وه‌ ل دونیایێ ڕویمه‌تی بۆ دكر و ژ به‌ر وان كارێ باش دكر، ڤێجا به‌رێ خۆ بده‌نێ كا دێ هوین چ خێر و خه‌لاتان ل ده‌ڤ وان بینن؟)).</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ أكثرَ شيءٍ يَخافُه على أُمّتِه: الشرك الأصغر وهو: الرياء؛ بأنْ يعمل من أجل الناس. 
 ثم أخبر عن عقوبةِ المرائين يوم القيامة بأنْ يقال لهم: اذهبوا إلى مَن كنتم تعملون لأجلهم، فانظروا هل يملكون إثابتَكم ومَنْحَ الأجرِ لكم على ذلك العمل؟!</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) مه‌ ئاگه‌هدار دكه‌ت كو ئه‌و تشتێ پترییا هه‌مییان ئه‌و ژێ دترسیت ب سه‌ر ئوممه‌تا ویدا بهێت: شركا بچویكه‌ كو ئه‌و ژی (ڕویمه‌تییه‌)؛ ب هندێ كو مرۆڤ كارێ باش بۆ خاترا خه‌لكی بكه‌ت. پاشی مه‌ ئاگه‌هدار دكه‌ت ژ سزایێ وان كه‌سێن كارێ باش ژ به‌ر خه‌لكی دكه‌ن ل ڕۆژا قیامه‌تێ ب هندێ كو دێ ب وان هێته‌ گۆتن: هه‌ڕنه‌ ده‌ڤ وان كه‌سێن هه‌وه‌ ل دونیایێ ڕویمه‌تی بۆ دكر و ژ به‌ر وان كارێ باش دكر، ڤێجا به‌رێ خۆ بده‌نێ كا دێ هوین چ خێر و خه‌لاتان ل ده‌ڤ وان بینن و کا دێ وان شیان هەبن هەوە خەلات بکەن ؟!</t>
   </si>
   <si>
     <t>وجوب إخلاص العمل لله عز وجل، والحَذَر من الرياء.
 شدة شفقتِه صلى الله عليه وسلم على أمته وحرصه على هدايتِهم ونصحه لهم.
 إذا كان هذا خوفُه صلى الله عليه وسلم وهو يُخاطب الصحابةَ وهم ساداتُ الصالحين فالخوفُ على مَن بعدهم أشدّ.</t>
   </si>
   <si>
     <t>فه‌ربوونا دلسۆزیێ (ئیخلاصێ) د كریاراندا بۆ خودایێ مه‌زن، و هشیاربوون ژ ڕویمه‌تییێ.
 دلسۆزی و دلپێڤه‌بوونا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) یا دژوار بۆ ئوممه‌تا خۆ و پێگیرییا وی ل سه‌ر ڕاسته‌ڕێكرن و شیره‌تكرنا وان.
 ئه‌گه‌ر ئه‌ڤه‌ ترسا پێغه‌مبه‌ری بیت (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) و ئه‌و د گه‌ل صه‌حابییان باخڤیت كو ئه‌و سه‌روه‌رێن كه‌سێن چاكن؛ هنگی ترس ل سه‌ر كه‌سێن پشتی وان گه‌له‌ك مه‌زنتره‌.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3381</t>
+  </si>
+  <si>
+    <t>الطيرة شرك، الطيرة شرك، الطيرة شرك، ثلاثا، وما منا إلا، ولكن الله عز وجل يذهبه بالتوكل</t>
+  </si>
+  <si>
+    <t>((طیه‌ره‌ شركه‌، طیه‌ره‌ شركه‌، طیه‌ره‌ شركه‌ -سێ جاران گۆت-))، و كه‌س ژ مه‌ نینه‌ هنده‌ك جاران ئه‌ڤ هه‌سته‌ بۆ په‌یدا نه‌بیت، به‌لێ خودایێ مه‌زن ب خۆ هێلانا ب هیڤییا ویڤه‌ وێ چه‌ندێ ژ ناڤ دبه‌ت</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللهِ بْنِ مَسعودٍ رضي الله عنه عن رَسولِ اللهِ صلى الله عليه وسلم قال: «الطِّيَرَةُ شِرْكٌ، الطِّيَرَةُ شِرْكٌ، الطِّيَرَةُ شِرْكٌ، -ثلاثًا-»، وَمَا مِنَّا إِلَّا، وَلَكِنَّ اللهَ عَزَّ وَجَلَّ يُذْهِبُهُ بِالتَّوَكُّلِ.</t>
+  </si>
+  <si>
+    <t>عه‌بدولڵاهێ كوڕێ مه‌سعوودی (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((طیه‌ره‌ شركه‌، طیه‌ره‌ شركه‌، طیه‌ره‌ شركه‌ -سێ جاران گۆت-))، و كه‌س ژ مه‌ نینه‌ هنده‌ك جاران ئه‌ڤ هه‌سته‌ بۆ په‌یدا نه‌بیت، به‌لێ خودایێ مه‌زن ب خۆ هێلانا ب هیڤییا ویڤه‌ وێ چه‌ندێ ژ ناڤ دبه‌ت.</t>
+  </si>
+  <si>
+    <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن الطيرة وهي التشاؤُمُ مِن أيِّ شيءٍ مسموعًا كان أو مرئيًّا، من الطيور أو الحيوانات أو أصحاب العاهات أو الأرقام أو الأيام أو غير ذلك، 
+وإنما ذَكَرَ الطَّيْرَ لأنه كان المشهور عند الجاهلية، وأصله إطلاق الطير عند الشُّروع في عملٍ مِن سَفَرٍ أو تجارة أو غير ذلك، فإنْ طار جهة اليمين تَفاءَلَ ومَضى لِمَا يُريد، وإن طار جهة الشمال تشاءَمَ وكَفَّ عمّا يُريد. 
+وأخبر بأنها شرك، وإنما كان التشاؤم شركًا؛ لأنه لا يأتي بالخير إلا الله ولا يَدفع الشر إلا الله وحده لا شريك له.
+وذَكَرَ ابنُ مسعود رضي الله عنه أنه قد يقع في قلب المسلم شيءٌ من التشاؤم، ولكنْ عليه أن يَدفعَه بالتوكل على الله، مع فعل الأسباب.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هشیاركرن ژ (طیه‌ره‌یێ) دا كو ئه‌و ژی ب شووم دیتن و بێئیفله‌ح دیتنا هه‌ر تشته‌كێ بهێته‌ گوهلێبوون یان دیتن‌، وه‌كی‌ بالنده‌یان، گیانه‌وه‌ران، كه‌سێن كێمئه‌ندام، ژماره‌یان، ڕۆژان یان هه‌ر تشته‌كێ دی. و به‌حسێ بالنده‌یان كرییه‌، چونكی ل سه‌رده‌مێ نه‌زانیێ (جاهلییه‌تێ) ئه‌ڤ چه‌نده‌ یا به‌لاڤ بوو، بابه‌ت ژی یێ ب ڤی ڕه‌نگی بوو: ده‌مێ ئێكی ڤیابا ده‌ست ب كاره‌كی یان گه‌شته‌كێ یان بازرگانییه‌كێ یان هه‌ر تشته‌كێ دی بكه‌ت؛ دا بالنده‌یەكی به‌رده‌ت، ئه‌گه‌ر ئه‌ڤ بالنده‌ بۆ لایێ ڕاستێ فڕیبا؛ دا بێژیت ئه‌ڤ كاره‌ یێ ب خێره‌ و دا ده‌ست ب وی كاری كه‌ت، به‌لێ ئه‌گه‌ر بۆ لایێ چه‌پێ فڕیبا؛ دا بێژیت خێر د ڤی كاریدا نینه‌ و بێئیفله‌حییه‌ و دا ده‌ست ژ كاری به‌رده‌ت. و دیار كر كو ئه‌ڤه‌ شركه‌، بێئیفله‌حی و ب شووم دیتن‌ شركە؛ چونكی كه‌س خێرێ نائینیت و كه‌س خرابییێ دویر ناكه‌ت ژ بلی خودایێ ئێكانه‌.
+ئبن مه‌سعوودی (خودێ ژێ ڕازی بیت) ژی ئاماژه‌ ب هندێ كر كو دبیت تشتەك ژ بێئيفلەحی و شووم دیتنێ د دلێ موسلمانیدا په‌یدا ببیت، به‌لێ پێدڤییه‌ ب پشتبه‌ستن و خۆهێلانا ب هیڤییا خودێڤه‌ و ئه‌نجامدانا ئه‌گه‌ران وی تشتی ژ ناڤ ببه‌ت.</t>
+  </si>
+  <si>
+    <t>الطيرة شركٌ؛ لأن فيها تَعَلُّقَ القلب على غير الله.
+أهمية تكرار المسائل المهمة، لتُحفظَ وتَستَقر في القلوب.
+الطيرة يُذْهِبُها التوكّلُ على الله تعالى.
+الأمر بالتوكل على الله وحده وتعلق القلب به سبحانه.</t>
+  </si>
+  <si>
+    <t>طیه‌ره‌ شركه‌؛ چونكی دبیته‌ ئه‌گه‌رێ گرێدانا دلی ب غه‌یری خودێڤه‌.
+گرنگییا دووباره‌كرنا بابه‌تێن مه‌زن، دا كو باش بهێنه‌ ژبه‌ركرن و د دلاندا جێگر و بنه‌جھ ببن.
+طیه‌ره‌ ب پشتبه‌ستن و خۆهێلانا ب هیڤییا خودایێ مه‌زنڤه‌ ژ ناڤ دچیت.
+فه‌رمانكرن ب پشتبه‌ستن و خۆهێلانا ب هیڤییا خودێ ب تنێڤه‌ و گرێدانا دلی ب ویڤه‌.</t>
+  </si>
+  <si>
+    <t>رواه أبو داود والترمذي وابن ماجه وأحمد</t>
+  </si>
+  <si>
+    <t>[رواه أبو داود والترمذي وابن ماجه وأحمد]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3383</t>
+  </si>
+  <si>
+    <t>فقلنا: أنت سيدنا، فقال: السيد الله، قلنا: وأفضلنا فضلا، وأعظمنا طولا، فقال: قولوا بقولكم، أو بعض قولكم، ولا يستجرينكم الشيطان</t>
+  </si>
+  <si>
+    <t>مه‌ گۆت: تو سه‌ید و مه‌زنێ مه‌ی، گۆت: ((سه‌ید و مه‌زن ب تنێ خودێیه‌‌))، مه‌ گۆت: و تو ژ مه هه‌مییان باشتری و ژ مە هەمییان مەزنتری، گۆت: ((ب ئاخڤتنا خۆ یا ئاسایی باخڤن، یان ب هنده‌ك ئاخڤتنێن خۆ و بلا شه‌یتان هه‌وه‌ ڕانه‌كێشیت (بۆ زێده‌گاڤیكرنێ د مه‌دحكرنێدا)))</t>
+  </si>
+  <si>
+    <t>عَن عَبدِ الله بنِ الشِّخِّير رضي الله عنه قَالَ: انْطَلَقْتُ في وَفدِ بَنِي عَامِرٍ إِلى رَسُولِ الله صلى الله عليه وسلم، فَقُلنا: أَنتَ سيّدُنَا، فقال: «السَّيدُ اللهُ»، قُلنا: وَأَفْضَلُنا فَضْلاً، وأعظَمُنا طَوْلاً، فقال: «قُولُوا بِقَولِكُم، أَو بَعضِ قولِكُم، وَلَا يَسْتَجْرِيَنَّكُم الشَّيطَانُ».</t>
+  </si>
+  <si>
+    <t>عه‌بدولڵاھێ كوڕێ شیخخیری (خودێ ژێ ڕازی بیت) دبێژیت: ئه‌ز د گه‌ل شاندا به‌نی عامرییان چوومه‌‌ ده‌ڤ پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن)، مه‌ گۆت: تو سه‌ید و مه‌زنێ مه‌ی، گۆت: ((سه‌ید و مه‌زن ب تنێ خودێیه‌‌))، مه‌ گۆت: و تو ژ مه هه‌مییان باشتری و ژ مە هەمییان مەزنتری، گۆت: ((ب ئاخڤتنا خۆ یا ئاسایی باخڤن، یان ب هنده‌ك ئاخڤتنێن خۆ و بلا شه‌یتان هه‌وه‌ ڕانه‌كێشیت (بۆ زێده‌گاڤیكرنێ د مه‌دحكرنێدا))).</t>
+  </si>
+  <si>
+    <t>جاءَ جماعةٌ إلى النبيِّ صلى الله عليه وسلم، فلمّا وَصَلَوا إليه قالوا -مَادِحِين له- بعضَ الكلمات التي كَرِهَها صلى الله عليه وسلم، 
+فقالوا: "أنت سيدُنا"، 
+فقال لهم صلى الله عليه وسلم: 
+"السيدُ الله" 
+فله السُّؤْدَدُ التامُّ على خلقِهِ وهم عبيدُهُ. 
+وقالوا: أنت "أَفْضَلُنا فَضْلًا" وأعلانا رُتبةً وشرفًا ومزيةً. 
+وأنت "أعظَمُنا طَوْلًا" وأكثرنا عطاءً وعُلوًّا ورفعةً. 
+ثم أرشدَهم النبيُّ صلى الله عليه وسلم أن يقولوا قولهم المعتاد ولا يتكلَّفوا الألفاظ، وألَّا يَجُرَّهم الشيطان إلى الغلو والإطراء الذي يُوقِع فيما حُرِّم من الشرك ووسائله.</t>
+  </si>
+  <si>
+    <t>كۆمه‌كا خه‌لكی هاتنه‌ ده‌ڤ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن)، ڤێجا ده‌مێ گه‌هشتینه‌ ده‌ڤ وی؛ ب هنده‌ك په‌یڤان ده‌ست ب مه‌دحكرنا وی كر كو پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) پێ خۆش نه‌بوو. وان گۆت: "تو سه‌ید و مه‌زنێ مه‌ی"، ئینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆته‌ وان: "سه‌ید و مه‌زن ب تنێ خودێیه‌‌"؛ چونكی مه‌زناهییا ته‌مام ب تنێ بۆ خودێیه‌ ل سه‌ر چێكرییێن وی و چێكری هه‌می عه‌بدێن وینه‌. و گۆتن: تو "ژ مه‌ هه‌مییان باشتری" و پله‌یا ته‌ ژ یا مه‌ هه‌مییان بلندتره‌ و قه‌در و بها و تایبه‌تمه‌ندییێن ته‌ ژ یێن مه‌ هه‌مییان باشترن، و تو "ژ مە هەميیان مەزنتری" و ژ مە هەمییان بەخشندەتر و بلندتری. پاشی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ڕێبه‌رییا وان كر كو بلا ئاخڤتنێن خۆ یێن ئاسایی بكه‌ن و ب هنده‌ك په‌یڤێن گرانڤه‌ و هنده‌ك په‌سن و مه‌دحانڤه‌ خۆ مژویل نه‌كه‌ن، دا كو شه‌یتان وان به‌ره‌ڤ زێده‌گاڤیكرنێ و مه‌دحكرنه‌كا وه‌ساڤه‌ نه‌به‌ت كو مرۆڤی تووشی شركێ و ئه‌گه‌رێن وێ بكه‌ت.</t>
+  </si>
+  <si>
+    <t>عظم قدر النبي صلى الله عليه وسلم في نفوس أصحابه واحترامهم له.
+النهي عن التكلّف في الألفاظ، والاقتصاد في المقال.
+حماية التوحيد عما يُخِلُّ به من الأقوال والأعمال.
+النهي عن الغلو في المدح، فهو من مداخل الشيطان.
+النبي صلى الله عليه وسلم هو سيِّدُ ولد آدم، وما جاء في الحديث هو من باب التواضع، ومن باب الخوف عليهم أن يغلو فيه.</t>
+  </si>
+  <si>
+    <t>مه‌زناهییا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) د دلێن صه‌حابییاندا و ڕێزگرتنا وان بۆ وی.
+ڕێگریكرن ژ بكارئینانا په‌یڤێن گران و ب زه‌حمه‌ت د ئاخڤتنێدا و ناڤنجیبوون د ئاخڤتنێدا.
+پاراستنا ته‌وحیدێ ژ هه‌ر ئاخڤتن و كریاره‌كا كێماسییێ د وێدا په‌یدا بكه‌ت.
+ڕێگریكرن ژ زێده‌گاڤیكرنێ د مه‌دحكرنێدا، چونكی ئه‌ڤه‌ ده‌رگه‌هه‌كێ شه‌یتانییه‌.
+پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) سه‌ید و مه‌زنێ هه‌می مرۆڤایه‌ و ئه‌وا د فه‌رمووده‌یێدا هاتی ژ خۆبكێمزانین (و ته‌وازوعا) وی بوو و ژ ترسا هندێ بوو كو نه‌بیته‌ ئه‌گه‌ر خه‌لك زێده‌گاڤییێ د ویدا بكه‌ن.</t>
+  </si>
+  <si>
+    <t>رواه أبو داود وأحمد</t>
+  </si>
+  <si>
+    <t>[رواه أبو داود وأحمد]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3389</t>
   </si>
   <si>
     <t>إنك ستأتي قوما أهل كتاب، فإذا جئتهم فادعهم إلى أن يشهدوا أن لا إله إلا الله، وأن محمدا رسول الله</t>
   </si>
   <si>
     <t>بزانه‌ تو دێ چییه‌ د ناڤ هنده‌ك كه‌سێن خودانێن په‌ڕتووكێدا، ڤێجا ئه‌گه‌ر تو چوویه‌ د ناڤ واندا؛ ده‌ستپێكێ تو گازی وان بكه‌ ئه‌و شاهده‌ بده‌ن كو ژ ئه‌لڵاهی پێڤه‌تر چ خودایێن ژ هه‌ژی په‌رستنێ نینن و كو موحه‌ممه‌د پێغه‌مبه‌رێ خودێیه‌</t>
   </si>
   <si>
     <t>عَنِ ابْنِ عَبَّاسٍ رَضِيَ اللَّهُ عَنْهُمَا قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ لِمُعَاذِ بْنِ جَبَلٍ، حِينَ بَعَثَهُ إِلَى الْيَمَنِ: «إِنَّكَ سَتَأْتِي قَوْمًا أَهْلَ كِتَابٍ، فَإِذَا جِئْتَهُمْ فَادْعُهُمْ إِلَى أَنْ يَشْهَدُوا أَنْ لَا إِلَهَ إِلَّا اللهُ، وَأَنَّ مُحَمَّدًا رَسُولُ اللهِ، فَإِنْ هُمْ أَطَاعُوا لَكَ بِذَلِكَ، فَأَخْبِرْهُمْ أَنَّ اللهَ قَدْ فَرَضَ عَلَيْهِمْ خَمْسَ صَلَوَاتٍ فِي كُلِّ يَوْمٍ وَلَيْلَةٍ، فَإِنْ هُمْ أَطَاعُوا لَكَ بِذَلِكَ، فَأَخْبِرْهُمْ أَنَّ اللهَ قَدْ فَرَضَ عَلَيْهِمْ صَدَقَةً تُؤْخَذُ مِنْ أَغْنِيَائِهِمْ فَتُرَدُّ عَلَى فُقَرَائِهِمْ، فَإِنْ هُمْ أَطَاعُوا لَكَ بِذَلِكَ، فَإِيَّاكَ وَكَرَائِمَ أَمْوَالِهِمْ، وَاتَّقِ دَعْوَةَ الْمَظْلُومِ، فَإِنَّهُ لَيْسَ بَيْنَهُ وَبَيْنَ اللهِ حِجَابٌ».</t>
   </si>
   <si>
     <t>ژ ئبن عەباسی (خودێ ژ هەردووكان ڕازی بیت) گۆت: ده‌مێ پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) موعازێ كوڕێ جه‌به‌لی هنارتییه‌ یه‌مه‌نێ، گۆته‌ وی: ((بزانه‌ تو دێ چییه‌ د ناڤ هنده‌ك كه‌سێن خودانێن په‌ڕتووكێدا، ڤێجا ئه‌گه‌ر تو چوویه‌ د ناڤ واندا؛ ده‌ستپێكێ تو گازی وان بكه‌ ئه‌و شاهده‌ بده‌ن كو ژ ئه‌لڵاهی پێڤه‌تر چ خودایێن ژ هه‌ژی په‌رستنێ نینن و كو موحه‌ممه‌د پێغه‌مبه‌رێ خودێیه‌، ئه‌گه‌ر وان بۆ ڤێ چه‌ندێ گوهدارییا ته‌ كر، هنگی تو بێژه‌ وان كو خودێ د هه‌ر شه‌ڤه‌ك و ڕۆژه‌كێدا پێنج نڤێژ یێن ل سه‌ر وان فه‌ڕزكرین و ئه‌گه‌ر بۆ ڤێ چه‌ندێ گوهدارییا ته‌ كر، هنگی تو بێژه‌ وان كو خودێ صه‌ده‌قه‌یه‌ك (زه‌كات) یا ل سه‌ر وان فه‌ڕزكری، ژ زه‌نگینێن وان دهێته‌ وه‌رگرتن و ل سه‌ر هه‌ژارێن وان دهێته‌ دابه‌شكرن، ئه‌گه‌ر وان بۆ ڤێ چه‌ندێ گوهدارییا ته‌ كر، هنگی هشیاربه‌ نه‌چی مالێ وان یێ ژ هه‌مییان باشتر ژ وان وه‌ربگری و خۆ ژ دوعایێن مرۆڤێ سته‌ملێكری بپارێزه‌، چونكی ب ڕاستی چ په‌رده‌ و ناڤبڕ د ناڤبه‌را دوعایا وی و خودێدا نینن)).</t>
   </si>
   <si>
     <t>لما أَرسلَ النبيُّ صلى الله عليه وسلم معاذَ بن جبل رضي الله عنه إلى بلاد اليمن داعيًا إلى الله ومُعلِّمًا، بَيَّنَ له أنه سيواجه قومًا من النصارى؛ ليكون على استعداد لهم، ثم ليبدأ في دعوتهم بالأهم فالأهم، فيدعوهم إلى إصلاح العقيدة أولًا؛ بأن يشهدوا أن لا إله إلا الله، وأن محمدا رسول الله؛ لأنهم بها يدخلون الإسلام، فإذا انقادوا لذلك أمرهم بإقام الصلاة؛ لأنها أعظم الواجبات بعد التوحيد، فإذا أقاموها أمر أغنياءهم بدفع زكاة أموالهم إلى فقرائهم.
 ثم حذّره من أخذ أفضل المال؛ لأن الواجب الوسط.
 ثم أوصاه باجتناب الظلم؛ لئلا يدعو عليه المظلوم، فإن دعوته مستجابة.</t>
   </si>
   <si>
     <t>ده‌مێ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) موعازێ كوڕێ جه‌به‌لی (خودێ ژێ ڕازی بیت) وه‌ك گازیكاره‌ك بۆ ڕێكا خودێ و مامۆستایه‌ك هنارتییه‌ وه‌لاتێ یه‌مه‌نێ؛ بۆ دیار كر كو ئه‌و دێ ڕویبڕوی هنده‌ك مرۆڤێن فه‌ڵه‌ بیت، ئه‌ڤه‌ ژی دا یێ ئاماده‌بیت بۆ ڕویبڕویبوونا وان، پاشی دا گازییا خۆ د گه‌ل وان ژ تشتێ گرنگتر بۆ یێ گرنگ ده‌ست پێ بكه‌ت، ڤێجا ل ده‌ستپێكێ و به‌ری هه‌ر تشته‌كی دێ وان بۆ پاقژكرن و چاككرنا عه‌قیده‌ و بیروباوه‌ران گازی كه‌ت، ئه‌ڤه‌ ژی ب وێ چه‌ندێ كو شاهده‌ بده‌ن كو ژ ئه‌لڵاهی پێڤه‌تر چ خودایێن ژ هه‌ژی په‌رستنێ نینن و کو موحەممەد پێغەمبەرێ خودێیە. چونكی ئه‌و ب ڕێكا ڤێ شاهده‌دانێ دێ هێنه‌ د ناڤ ئیسلامێدا، ئه‌گه‌ر گوهداری بۆ ڤێ چه‌ندێ كر؛ دێ فه‌رمانێ ب كرنا نڤێژێ ل وان كه‌ت، چونكی نڤێژ مه‌زنترین واجب و كارێ فه‌ره‌ ل سه‌ر مرۆڤی پشتی ته‌وحید و ئێكتاپه‌رستییێ، ئه‌گه‌ر وان ئه‌ڤ نڤێژه‌ ژی ب دروستی كر؛ دێ فه‌رمانێ ل زه‌نگینێن وان كه‌ت ئه‌و زه‌كاتا مالێ خۆ بده‌نه‌ هه‌ژارێن خۆ، پاشی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) موعاز ژ وێ چه‌ندێ هشیاركر كو ئه‌و بچیت مالێ وان یێ ژ هه‌مییان باشتر ژ وان وه‌ربگریت بۆ زه‌كاتێ، چونكی یا واجب و پێدڤی مال و سامانێ ناڤنجییه‌، پاشی شیره‌ت ل وی كر خۆ ژ زۆڕدارییێ بپارێزیت، دا كه‌سێ زۆڕیلێكری چ دوعایان ل وی نه‌كه‌ت، چونكی ب ڕاستی دوعایا وی كه‌سی یا وه‌رگرتی و قه‌بویلكرییه‌.</t>
   </si>
   <si>
     <t>معنى شهادة أن لا إله إلا الله هو إفراد الله بالعبادة، وترك عبادة ما سواه.
 معنى شهادة أن محمدًا رسول الله هو الإيمان به وبما جاء به وتصديقه وأنه آخر رسل الله إلى البشرية.
 مخاطبة العالِم ومَن لديه شُبهات ليست كمخاطبة الجاهل؛ لذا نَبَّه معاذًا بقوله: "إنك تأتي قومًا أهل كتاب".
 أهمية أن يكون المسلم على بصيرة من دينه؛ ليَتَخلَّص من شُبهات المشبِّهين، وذلك بطلب العلم.
 بطلان دين اليهود والنصارى بعد بعثة الرسول صلى الله عليه وسلم، وأنهم ليسوا من أهل النجاة يوم القيامة حتى يدخلوا في دين الإسلام، ويؤمنوا بالنبي صلى الله عليه وسلم.</t>
   </si>
   <si>
     <t>ڕامانا شاهده‌دانا (لا إله إلا الله) ئه‌ڤه‌یه‌ مرۆڤ عیباده‌تێ خودێ ب تنێ بكه‌ت و عیباده‌تێ هه‌ر تشته‌كێ دی ژ بلی وی بهێلیت.
 ڕامانا شاهده‌دانا (محمد رسول الله) ئه‌ڤه‌یه‌ مرۆڤ باوه‌رییێ ب وی و ئه‌و تشتێ ئه‌و پێ هاتی بینیت و وی د وی تشتیدا ڕاست ده‌ربێخیت یێ ده‌نگوباسی پێ دده‌ت و دبێژیت و كو ئه‌و دویماهیك پێغه‌مبه‌رێ خودێیه‌ بۆ مرۆڤایه‌تییێ هاتییه‌ هنارتن.
 ئاخڤتنا د گه‌ل كه‌سێ زانا و ئه‌و كه‌سێ گومان ل ده‌ڤ هه‌ین؛ وه‌كی ئاخڤتنا د گه‌ل كه‌سێ نه‌زان نینه‌، ژ به‌ر ڤێ چه‌ندێ ژی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) موعاز ژ ڤێ ئێكێ هشیاركر ده‌مێ گۆتییێ: ((تو دێ چییه‌ د ناڤ هنده‌ك كه‌سێن خودانێن په‌ڕتووكێدا)).
 یا فه‌ر و گرنگه‌ مرۆڤێ موسلمان زانین ل سه‌ر دینێ خۆ هه‌بیت و دیندارییا خۆ ل سه‌ر چاڤڕۆهنییێ بڕێڤه‌ ببه‌ت، دا ژ گومانێن گوماندروستكه‌ران ڕزگار بیت، ئه‌ڤه‌ ژی دێ ب داخوازكرنا زانینێ بده‌ستڤه‌ هێت.
 به‌تالبوونا دینێ جوهی و فه‌ڵه‌یان پشتی هنارتنا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) و كو ل ڕۆژا قیامه‌تێ ئه‌و ژ وان كه‌سان نابن یێن ژ ئاگرێ جه‌هنه‌مێ ڕزگار دبن هه‌تا باوه‌رییێ ب دینێ ئیسلامێ نه‌ئینن و باوه‌رییێ ب پێغه‌مبه‌ری ژی (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) نه‌ئینن.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3390</t>
   </si>
   <si>
+    <t>أيها الناس، إياكم والغلو في الدين، فإنما أهلك من كان قبلكم الغلو في الدين</t>
+  </si>
+  <si>
+    <t>((گه‌لی خه‌لكی؛ هشیاری زێده‌گاڤییێ بن د ئایینیدا، چونكی ب ڕاستی تشتێ ملله‌تێن به‌ری هه‌وه‌ ژ ناڤ برین؛ زێده‌گاڤیكرن بوو د ئایینیدا))</t>
+  </si>
+  <si>
+    <t>عَنْ ابْنِ عَبَّاسٍ رضي الله عنهما قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ غَدَاةَ الْعَقَبَةِ وَهُوَ عَلَى نَاقَتِهِ: «الْقُطْ لِي حَصًى» فَلَقَطْتُ لَهُ سَبْعَ حَصَيَاتٍ، هُنَّ حَصَى الْخَذْفِ، فَجَعَلَ يَنْفُضُهُنَّ فِي كَفِّهِ وَيَقُولُ: «أَمْثَالَ هَؤُلَاءِ فَارْمُوا» ثُمَّ قَالَ: «أَيُّهَا النَّاسُ، إِيَّاكُمْ وَالْغُلُوَّ فِي الدِّينِ، فَإِنَّما أَهْلَكَ مَنْ كَانَ قَبْلَكُمْ الْغُلُوُّ فِي الدِّينِ».</t>
+  </si>
+  <si>
+    <t>عه‌بدولڵاھێ كوڕێ عه‌بباسی (خودێ ژ هه‌ردووكان ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ل سپێده‌هییا ڕۆژا عه‌قه‌به‌یێ د ده‌مه‌كیدا كو ل سه‌ر حێشترا خۆ بوو، گۆت: ((هنده‌ك به‌رکان بۆ من كۆم بكه‌))، من ژی حه‌فت به‌رك (به‌ركێن بچویك) بۆ وی كۆم كرن كو هه‌ر ئێك ژ وان هندی دنکه‌كێ یان بنده‌قه‌كێ بوو، ڤێجا وی ئه‌و به‌رك دانانه‌ د ده‌ستێ خۆدا و لڤاندن و گۆت: ((ب هنده‌ك به‌ركێن وه‌كی ڤانه‌ ڕه‌مییێ (ڕه‌جما شه‌یتانی) بكه‌ن))، پاشی گۆت: ((گه‌لی خه‌لكی؛ هشیاری زێده‌گاڤییێ بن د ئایینیدا، چونكی ب ڕاستی تشتێ ملله‌تێن به‌ری هه‌وه‌ ژ ناڤ برین؛ زێده‌گاڤیكرن بوو د ئایینیدا)).</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ ابنُ عباس رضي الله عنهما أنه كان مع النبيِّ صلى الله عليه وسلم يومَ النحر صباحَ رَمي جمرةِ العقبةِ في حجة الوداع، 
+فأمره أن يَلقُط له حصى الجمار، فلقط له سبعَ حصيات، الواحدة منها بحجم الحِمَّص أو البُنْدُق، فوضَعَها النبيُّ صلى الله عليه وسلم في يدِه ثم حَرَّكَها، وقال: 
+بمثلِها في الحجم أرموا، 
+ثم حَذَّر النبيُّ صلى الله عليه وسلم مِن الغُلُوِّ والتشدد ومُجاوَزَةِ الحَدِّ في أمور الدين، فإنما أهلك الأمم السابقة مجاوزة الحد والإفراط والتشدد في الدين.</t>
+  </si>
+  <si>
+    <t>عه‌بدولڵاھێ كوڕێ عه‌بباسی (خودێ ژ هه‌ردووكان ڕازی بیت) به‌حسێ هندێ دكه‌ت كو ل ڕۆژا جه‌ژنێ ل سپێده‌هییا جه‌مره‌یا عه‌قه‌به‌یێ ل حه‌جا خاترخواستنێ ئه‌و د گه‌ل پێغه‌مبه‌ری بوو (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن)، ئینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) فه‌رمان ل وی كر كو هنده‌ك به‌رکان بۆ ڕه‌می و ڕه‌جما شه‌یتانی بۆ وی كۆم بكه‌ت، ئه‌وی ژی حه‌فت به‌رك بۆ كۆم كرن كو هه‌ر ئێك ژ وان هندی دنکه‌كێ یان بنده‌قه‌كێ بوو، پاشی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ئه‌و دانانه‌ د ده‌ستێ خۆدا و پاشی لڤاندن و گۆت: ب هنده‌ك به‌ركێن وه‌كی ڤانه‌ ڕه‌مییێ (ڕه‌جما شه‌یتانی) بكه‌ن، پاشی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هشیاری ژ زێده‌گاڤی و توندڕه‌وی و ده‌ربازكرنا سنوورێن ئایینێ خودێ كر، چونكی تشتێ بوویه‌ ئه‌گه‌رێ ژناڤچوونا ملله‌تێن به‌ری هه‌وه‌ ئه‌و بوو كو ئه‌و ژ سنوورێن ئایینێ خودێ ده‌رباز بوون و زێده‌گاڤی تێدا كر.</t>
+  </si>
+  <si>
+    <t>النهي عن الغلو في الدين، وبيان سوء عاقبته، وأنه سبب للهلاك.
+الاعتبار بمن سبقنا من الأمم لِتَجَنُّبِ ما وقعوا فيه من الأخطاء.
+الحث على الاقتداء بالسُّنّة.</t>
+  </si>
+  <si>
+    <t>پاشڤه‌برن ژ زێده‌گاڤیكرنێ د ئایینیدا و دیاركرنا ده‌رئه‌نجامێ وێ یێ خراب كو دبیته‌ ئه‌گه‌رێ ژناڤچوونێ.
+وه‌رگرتنا په‌ند و عیبره‌تان ژ ملله‌تێن به‌ری مه‌، دا كو ئه‌م نه‌كه‌ڤینه د‌ ناڤ وان خه‌له‌تییاندا یێن ئه‌و كه‌ڤتینه‌ تێدا.
+هاندان ل سه‌ر دویڤچوونا سوننه‌تێ.</t>
+  </si>
+  <si>
+    <t>رواه ابن ماجه والنسائي وأحمد</t>
+  </si>
+  <si>
+    <t>[رواه ابن ماجه والنسائي وأحمد]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3395</t>
+  </si>
+  <si>
     <t>لا تطروني كما أطرت النصارى ابن مريم؛ فإنما أنا عبده، فقولوا: عبد الله ورسوله</t>
   </si>
   <si>
     <t>((هوین زێده‌گاڤییێ د په‌سنكرنا مندا نه‌كه‌ن و من ژ ئاستێ من مه‌زنتر لێ نه‌كه‌ن وه‌كی فه‌ڵه‌یان زێده‌گاڤی د عیسایێ كوڕێ مه‌ریه‌مێدا كری، چونكی ئه‌ز ب تنێ عه‌بدێ خودێ مه‌، له‌وا هوین بێژین: عه‌بدێ خودێیه‌ و پێغه‌مبه‌رێ وییه‌))</t>
   </si>
   <si>
     <t>عَن عُمَرَ بنِ الخَطَّابِ رَضِيَ اللَّهُ عَنْهُ قال: سَمِعْتُ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «لَا تُطْرُونِي كَمَا أَطْرَتِ النَّصَارَى ابْنَ مَرْيَمَ؛ فَإِنَّمَا أَنَا عَبْدُهُ، فَقُولُوا: عَبْدُ اللهِ وَرَسُولُهُ».</t>
   </si>
   <si>
     <t>ژ عومەرێ كوڕێ خه‌طابی (خودێ ژێ ڕازی بیت) گۆت کو: وی گوھ ل پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) بوو دگۆت: ((هوین زێده‌گاڤییێ د په‌سنكرنا مندا نه‌كه‌ن و من ژ ئاستێ من مه‌زنتر لێ نه‌كه‌ن وه‌كی فه‌ڵه‌یان زێده‌گاڤی د عیسایێ كوڕێ مه‌ریه‌مێدا كری، چونكی ئه‌ز ب تنێ عه‌بدێ خودێ مه‌، له‌وا هوین بێژین: عه‌بدێ خودێیه‌ و پێغه‌مبه‌رێ وییه‌)).</t>
   </si>
   <si>
     <t>ينهى النبي صلى الله عليه وسلم عن الإفراط ومجاوزة الحد الشرعي في مدحه ووصفه بأوصاف الله تعالى وأفعاله الخاصة به، أو أنه يعلم الغيب، أو يدعا مع الله، كما فعلت النصارى مع عيسى ابن مريم عليه السلام. 
 ثم بين أنه عبد من عباد لله، وأمر بأن نقول عنه: عبد الله ورسوله.</t>
   </si>
   <si>
     <t>پێغەمبەر (صەلات و سەلامێن خودێ ل سەر بن) پاشڤه‌برنێ ژ زێده‌گاڤیكرن و ده‌ربازكرنا سنوورێ شه‌رعی دكه‌ت د په‌سن و سالۆخه‌تكرنا وی ب هنده‌ك سالۆخه‌تێن تایبه‌ت ب خودایێ مه‌زن و كاروكریارێن ویڤه‌، یان ب وێ ئێكێڤه‌ كو ئه‌و غه‌یبێ دزانیت، یان د گه‌ل خودێ دوعا ژ وی ژی بهێنه‌ كرن و گازی وی ژی بهێته‌ كرن، هه‌روه‌كی كا چاوا فه‌ڵه‌یان ئه‌ڤ كاره‌ د گه‌ل عیسایێ كوڕێ مه‌ریه‌مێ (سلاڤ لێ بن) كری. پاشی دیار كر كو ئه‌و عه‌بده‌كه‌ ژ عه‌بدێن خودێ و فه‌رمان ل مه‌ كر ئه‌م ده‌رباره‌ی وی بێژین: عه‌بدێ خودێ و پێغه‌مبه‌رێ وییه‌.</t>
   </si>
   <si>
     <t>التحذير من مُجاوزةِ الحد الشرعي في التعظيم والمدح؛ لأن ذلك يُفضي إلى الشرك.
 ما حذَّر منه النبي صلى الله عليه وسلم قد وقع في هذه الأمة، فغَلَتْ طائفة بالرسول الله صلى الله عليه وسلم، وطائفة في أهل البيت، وطائفة في الأولياء، فوقعوا في الشرك.
 وَصَفَ رسولُ الله صلى الله عليه وسلم نفسَه بأنه عبدُ الله؛ ليبيِّن أنه عبدٌ مَربوبٌ لله لا يجوز أن يُصرفَ له شيءٌ من خصائص الرب.
 وَصَفَ رسولُ الله صلى الله عليه وسلم نفسه بأنه رسولُ الله؛  ليبين أنه رسولٌ مُرسلٌ من عند الله فيجبُ تصديقُه ومتابعتُه.</t>
   </si>
   <si>
     <t>هشیاركرن ژ ده‌ربازكرنا سنوورێ شه‌رعی د مه‌زنكرن و په‌سنكرنێدا، چونكی ئه‌ڤ چه‌نده‌ دێ سه‌ركێشیت بۆ شركێ.
 ئه‌و تشتێ پێغەمبەری (صەلات و سەلامێن خودێ ل سەر بن) هشیاركرن ژێ كری؛ د ناڤ ڤێ ئوممه‌تێدا په‌یدا بوو، ڤێجا كۆمه‌كێ زێده‌گاڤی د پێغەمبەرێ خودێدا كر (صەلات و سەلامێن خودێ ل سەر بن)، كۆمه‌كا دی زێده‌گاڤی د مالباتا ویدا كر، كۆمه‌كا دی زێده‌گاڤی د وه‌لییێن خودێدا كر و ب ڤی كارێ خۆ كه‌ڤتنه‌ د شركێدا.
 پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) خۆ وه‌سا سالۆخه‌تكر كو ئه‌و عه‌بدێ خودێیه‌، ئه‌ڤه‌ ژی بۆ هندێ دا دیار بكه‌ت كو ئه‌و ژی ئێك ژ عه‌بدێن خودێیه‌ و چێنابیت تشته‌ك ژ تایبه‌تمه‌ندییێن خودێ بۆ وی بهێنه‌ دانان.
 پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) خۆ وه‌سا سالۆخه‌تكر كو ئه‌و پێغه‌مبه‌رێ خودێیه‌، ئه‌ڤه‌ ژی بۆ هندێ دا دیار بكه‌ت كو ئه‌و پێغه‌مبه‌ره‌كه‌ یێ ژ ده‌ڤ خودێ هاتییه‌ هنارتن، له‌وا پێدڤییه‌ بهێته‌ ڕاستده‌رئێخستن و دویڤچوونا وی بهێته‌ كرن.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3406</t>
+  </si>
+  <si>
+    <t>أي عم، قل: لا إله إلا الله، كلمة أحاج لك بها عند الله</t>
+  </si>
+  <si>
+    <t>((مامۆ، بێژه‌: (لا إله إلا الله)، ئه‌و په‌یڤه‌كه‌ ئه‌گه‌ر ته‌ گۆت؛ ئه‌ز دێ ل ده‌ڤ خودێ به‌ڕه‌ڤانییێ پێ ژ ته‌ كه‌م))</t>
+  </si>
+  <si>
+    <t>عن سَعِيدِ بْنِ الْمُسَيَّبِ، عَنْ أَبِيهِ قَالَ: لَمَّا حَضَرَتْ أَبَا طَالِبٍ الْوَفَاةُ، جَاءَهُ رَسُولُ اللهِ صلى الله عليه وسلم فَوَجَدَ عِنْدَهُ أَبَا جَهْلٍ وَعَبْدَ اللهِ بْنَ أَبِي أُمَيَّةَ بْنِ الْمُغِيرَةِ، فَقَالَ: «أَيْ عَمِّ، قُلْ: لَا إِلَهَ إِلَّا اللهُ، كَلِمَةً أُحَاجُّ لَكَ بِهَا عِنْدَ اللهِ»، فَقَالَ أَبُو جَهْلٍ وَعَبْدُ اللهِ بْنُ أَبِي أُمَيَّةَ: أَتَرْغَبُ عَنْ مِلَّةِ عَبْدِ الْمُطَّلِبِ، فَلَمْ يَزَلْ رَسُولُ اللهِ صلى الله عليه وسلم يَعْرِضُهَا عَلَيْهِ، وَيُعِيدَانِهِ بِتِلْكَ الْمَقَالَةِ، حَتَّى قَالَ أَبُو طَالِبٍ آخِرَ مَا كَلَّمَهُمْ: عَلَى مِلَّةِ عَبْدِ الْمُطَّلِبِ، وَأَبَى أَنْ يَقُولَ: لَا إِلَهَ إِلَّا اللهُ، قَالَ: قَالَ رَسُولُ اللهِ صلى الله عليه وسلم: «وَاللهِ لَأَسْتَغْفِرَنَّ لَكَ مَا لَمْ أُنْهَ عَنْكَ»، فَأَنْزَلَ اللهُ: {مَا كَانَ لِلنَّبِيِّ وَالَّذِينَ آمَنُوا أَنْ يَسْتَغْفِرُوا لِلْمُشْرِكِينَ} [التوبة: 113]، وَأَنْزَلَ اللهُ فِي أَبِي طَالِبٍ، فَقَالَ لِرَسُولِ اللهِ صلى الله عليه وسلم: {إِنَّكَ لا تَهْدِي مَنْ أَحْبَبْتَ وَلَكِنَّ اللهَ يَهْدِي مَنْ يَشَاءُ} [القصص: 56].</t>
+  </si>
+  <si>
+    <t>سه‌عیدێ كوڕێ موسه‌ییه‌بی ژ بابێ خۆ (عه‌بدولڵاھی) ڤه‌دگوهێزیت كو: ده‌مێ ئه‌بو طالبی كه‌ڤتییه‌ د سه‌كه‌راتێن مرنێدا، پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هاته‌ ده‌ڤ وی و وی ده‌می ئه‌بو جه‌هل و عه‌بدولڵاھێ كوڕێ ئه‌بی ئومه‌ییه‌ی ژی ل ده‌ڤ وی بوون، ئینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((مامۆ، بێژه‌: (لا إله إلا الله)، ئه‌و په‌یڤه‌كه‌ ئه‌گه‌ر ته‌ گۆت؛ ئه‌ز دێ ل ده‌ڤ خودێ به‌ڕه‌ڤانییێ پێ ژ ته‌ كه‌م))، ئینا ئه‌بو جه‌هل و عه‌بدولڵاھێ كوڕێ ئه‌بی ئومه‌ییه‌ی گۆت: ئه‌رێ تو دێ ده‌ست ژ ئایینێ عه‌بدولموطه‌لیبی به‌رده‌ی؟ ڤێجا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هه‌ر دگۆتێ بێژه‌ و وان ژی هه‌ر به‌رسڤا وی ددا ب وێ گۆتنا خۆ، هه‌تا ئاخڤتنا دویماهیكێ یا ئه‌بو طالبی گۆتی ئه‌ڤه‌ بوو: ئه‌ز یێ ل سه‌ر ئایینێ عه‌بدولموطه‌لیبی‌ و ڕازی نه‌بوو بێژیت (لا إله إلا الله). پاشی پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((سویند ب خودێ ئه‌ز دێ داخوازا ژێبرنا گونه‌هان بۆ ته‌ ژ خودێ كه‌م هندی خودێ رێگرییێ ل من نه‌كه‌ت))، ئینا خودایێ مه‌زن ئه‌ڤ ئایه‌ته‌ ئینا خوار: {مَا كَانَ لِلنَّبِيِّ وَالَّذِينَ آمَنُوا أَنْ يَسْتَغْفِرُوا لِلْمُشْرِكِينَ} [التوبة: 113]، ئانكو: ((نه‌ بۆ پێغه‌مبه‌ری و نه‌ بۆ ئه‌وێن باوه‌ری ئینای نه‌بوویه‌ كو داخوازا لێبورینێ بۆ موشركان بكه‌ن)). خودایێ مه‌زن ده‌رباره‌ی ئه‌بو طالبی ئایه‌ته‌ك ئینا خوار و گۆته‌ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن): {إِنَّكَ لا تَهْدِي مَنْ أَحْبَبْتَ وَلَكِنَّ اللهَ يَهْدِي مَنْ يَشَاءُ} [القصص: 56]، ئانكو: ((تو نه‌شێی وی كه‌سی ب هیدایه‌ت بینی یێ تو حه‌ز ژێ دكه‌ی، به‌لكی خودێ هیدایه‌تا وی كه‌سی دده‌ت یێ وی بڤێت)).</t>
+  </si>
+  <si>
+    <t>دَخَلَ النبيُّ صلى الله عليه وسلم على عَمِّه أبي طالب وهو يَحْتَضِرُ، فقال له: 
+يا عم، قل "لا إله إلا الله"، كلمة أشهد لك بها عند الله، 
+فقال أبو جهل وعبد الله بن أبي أمية: يا أبا طالب، تترك ملة أبيك عبد المطلب؟! وهي عبادة الأصنام، فلم يزالا يُكلِّمانه حتى قال آخر شيء كلَّمهم به: على مِلَّةِ عبد المطلب، ملة الشرك وعبادة الأصنام، 
+فقال النبي صلى الله عليه وسلم: سأدعوا لك بالمغفرة ما لم ينهني ربي عن ذلك، فنزل قول الله تعالى: 
+{مَا كَانَ لِلنَّبِيِّ وَالَّذِينَ آمَنُوا أَنْ يَسْتَغْفِرُوا لِلْمُشْرِكِينَ وَلَوْ كَانُوا أُولِي قُرْبَى مِنْ بَعْدِ مَا تَبَيَّنَ لَهُمْ أَنَّهُمْ أَصْحَابُ الْجَحِيمِ} [التوبة: 113]، 
+ونزل في أبي طالب قول الله تعالى: 
+{إِنَّكَ لا تَهْدِي مَنْ أَحْبَبْتَ وَلَكِنَّ اللَّهَ يَهْدِي مَنْ يَشَاءُ وَهُوَ أَعْلَمُ بِالْمُهْتَدِينَ} [القصص: 56]، 
+فإنك لا تهدي مَن أحببتَ هدايتَه، إنما عليك البلاغ، والله يهدي من يشاء.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) چوو ده‌ڤ مامێ خۆ ئه‌بو طالبی، د ده‌مه‌كیدا ئه‌و یێ د سه‌كه‌راتێن مرنێدا، ئینا گۆتێ: مامۆ؛ بێژه‌: لا إله إلا الله (ئانكو: ژ ئه‌لڵاهی پێڤه‌تر چ خودایێن ژ هه‌ژی په‌رستنێ نینن)، ئه‌ڤه‌ په‌یڤه‌كه‌ ئه‌ز دێ بۆ ته‌ شاهده‌ییێ پێ ده‌م ل ده‌ڤ خودێ، به‌لێ ئه‌بو جه‌هل و عه‌بدولڵاھێ كوڕێ ئه‌بی ئومه‌ییه‌ی گۆت: ئه‌بو طالب؛ ئه‌رێ تو دێ ده‌ست ژ ئایینێ بابێ خۆ عه‌بدولموطه‌لیبی به‌رده‌ی؟! كو ئه‌و ژی په‌رستنا بت و صه‌نه‌مان بوو، ڤێجا هه‌ر به‌رده‌وام بوون ل سه‌ر ڤێ ئاخڤتنێ هه‌تا ئه‌بو طالبی ل دویماهیكا ئاخڤتنا خۆ گۆتی: ئه‌ز یێ ل سه‌ر ئایینێ عه‌بدولموطه‌لیبی، ئایینێ شركێ و په‌رستنا بت و صه‌نه‌مان. ئینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ئه‌ز دێ داخوازا لێبوورینێ بۆ ته‌ كه‌م هندی خودایێ من ڕێگریێ ل من نه‌كه‌ت، پاشی ئه‌ڤ گۆتنا خودایێ مه‌زن هاته‌ خوار: {مَا كَانَ لِلنَّبِيِّ وَالَّذِينَ آمَنُوا أَنْ يَسْتَغْفِرُوا لِلْمُشْرِكِينَ وَلَوْ كَانُوا أُولِي قُرْبَى مِنْ بَعْدِ مَا تَبَيَّنَ لَهُمْ أَنَّهُمْ أَصْحَابُ الْجَحِيمِ} [التوبة: 113]، ئانكو: ((نه‌ بۆ پێغه‌مبه‌ری و نه‌ بۆ ئه‌وێن باوه‌ری ئینای نه‌بوویه‌ كو داخوازا لێبوورینێ بۆ موشركان بكه‌ن هه‌تا ئه‌گه‌ر كه‌سێن نێزیك ژی بن، پشتی كو بۆ وان دیار بووی كو ئه‌و ژ ئه‌هلێ جه‌هنه‌مێنه‌)). هه‌روه‌سا خودایێ مه‌زن ده‌رباره‌ی ئه‌بو طالبی ژی ئه‌ڤ ئایه‌ته‌ ئینا خوار: {إِنَّكَ لا تَهْدِي مَنْ أَحْبَبْتَ وَلَكِنَّ اللَّهَ يَهْدِي مَنْ يَشَاءُ وَهُوَ أَعْلَمُ بِالْمُهْتَدِينَ} [القصص: 56]، ئانكو: ((تو نه‌شێی وی كه‌سی ب هیدایه‌ت بینی یێ تو حه‌ز ژێ دكه‌ی، به‌لكی خودێ هیدایه‌تا وی كه‌سی دده‌ت یێ وی بڤێت و ئه‌و باشتر دزانیت كینه‌ ئه‌وێن هیدایه‌ت وه‌رگرتین)). ڤێجا تو نه‌شێی هیدایه‌تا وی كه‌سی بده‌ی یێ ته‌ دڤێت، ئه‌ركێ ته‌ ب تنێ گه‌هاندنا په‌یامێیه و خودێ هیدایه‌تا وی دده‌ت یێ وی بڤێت.</t>
+  </si>
+  <si>
+    <t>تحريم الاستغفار للمشركين مهما كانت قرابتهم وعملهم وإحسانهم.
+تقليدُ الآباء والأكابر بالباطل مِن فِعْل أهل الجاهلية.
+كمالُ شفقة النبيِّ صلى الله عليه وسلم وحرصِه على دعوة الناس وهدايتهم.
+الرد على مَن زعم إسلام أبي طالب.
+الأعمال بالخواتيم.
+بطلان التعلُّق بالنبيِّ عليه الصلاة والسلام وغيره لِجَلْب النفع أو دفع الضرر.
+من قال "لا إله إلا الله" عن علمٍ ويقين واعتقادٍ دخل في الإسلام.
+مضرة أصحاب السوء وقرناء الشر على الإنسان.
+معنى "لا إله إلا الله": تركُ عبادة الأصنام والأولياء والصالحين وإفراد الله بالعبادة، وأنّ المشركين يعرفون معناها.
+جواز عيادة المريض المشرك إذا رُجي إسلامُه.
+هداية التوفيق بيد الله وحده لا شريك له،  وإنما على الرسول صلى الله عليه وسلم هداية الدلالة والإرشاد والبلاغ.</t>
+  </si>
+  <si>
+    <t>حه‌رامبوونا داخوازا لێبوورینێ (كرنا ئیستیغفاران) بۆ موشركان، خۆ نێزیكی و كار و باشییا وان چ بیت.
+چاڤلێكرنا باب و باپیر و كه‌سێن مه‌زن د كارێن نه‌دروستدا؛ ژ نه‌ریتێن سه‌رده‌مێ نه‌زانینێیه‌.
+دلۆڤانییا ته‌مام یا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) و پێگیرییا وی ل سه‌ر گازی و هیدایه‌تا خه‌لكی.
+به‌رسڤدانا وان كه‌سێن بانگه‌شه‌یا هندێ دكه‌ن كو ئه‌بو طالب موسلمان بوویه‌‌.
+كریار ب دویماهیكێڤه‌ د گرێداینه‌.
+بێمفابوونا گرێدانا دلی ب پێغه‌مبه‌ریڤه‌ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) یان كه‌سێن دی بۆ ده‌ستكه‌ڤتنا مفای یان دویركرنا زیانێ.
+هه‌ر كه‌سێ ژ دل و ب زانین و ب باوه‌ری بێژیت (لا إله إلا الله)، دێ هێته‌‌ د ناڤ ئیسلامێدا.
+زیانا هه‌ڤالێن خراب ل سه‌ر مرۆڤی.
+ڕامانا (لا إله إلا الله): هێلانا په‌رستنا بت و صه‌نه‌م و وه‌لییێن خودێ و زه‌لامێن باشه‌ و په‌رستنا خودێ ب تنێیه‌، و كو موشرك ڕامانا وێ دزانن.
+دروستییا سه‌ره‌دانا نه‌ساخێ موشرك ئه‌گه‌ر هیڤییا موسلمانبوونا وی هه‌بیت.
+هیدایه‌تا ته‌وفیقێ ب تنێ یا د ده‌ستێ خودێدا، ئه‌ركێ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ب تنێ ڕێبه‌ری و شیره‌تكرن و گه‌هاندنا په‌یامێیه‌.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3410</t>
   </si>
   <si>
     <t>أسعد الناس بشفاعتي يوم القيامة، من قال لا إله إلا الله خالصا من قلبه أو نفسه</t>
   </si>
   <si>
     <t>به‌خته‌وه‌رترین مرۆڤ ب شه‌فاعه‌تا من ل ڕۆژا قیامه‌تێ ئه‌وه‌ یێ ژ نیڤا دلێ خۆ گۆتی: ژ ئه‌لڵاهی پێڤه‌تر چ خودایێن ژ هه‌ژی په‌رستنێ نینن (لا إله إلا الله)))</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّهُ قَالَ: قِيلَ: يَا رَسُولَ اللهِ، مَنْ أَسْعَدُ النَّاسِ بِشَفَاعَتِكَ يَوْمَ الْقِيَامَةِ؟ قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَقَدْ ظَنَنْتُ يَا أَبَا هُرَيْرَةَ أَنْ لَا يَسْأَلَنِي عَنْ هَذَا الْحَدِيثِ أَحَدٌ أَوَّلُ مِنْكَ؛ لِمَا رَأَيْتُ مِنْ حِرْصِكَ عَلَى الْحَدِيثِ، أَسْعَدُ النَّاسِ بِشَفَاعَتِي يَوْمَ الْقِيَامَةِ، مَنْ قَالَ لَا إِلَهَ إِلَّا اللهُ خَالِصًا مِنْ قَلْبِهِ أَوْ نَفْسِهِ»».</t>
   </si>
   <si>
     <t>ژ ئه‌بو هوره‌یره‌ی (خودێ ژێ ڕازی بیت) گۆت: هاته‌ گۆتن: ئه‌ی پێغه‌مبه‌رێ خودێ؛ ل ڕۆژا قیامه‌تێ كیژ مرۆڤ ژ هه‌مییان پتر دێ ب شه‌فاعه‌تا ته‌ به‌خته‌وه‌ر بیت؟ گۆت: ((ئه‌بو هوره‌یره‌؛ من گومان دبر كو ژ ته‌ پێڤه‌تر كه‌سه‌ك پرسیارا ڤێ فه‌رمووده‌یێ ژ من ناكه‌ت، ئه‌ڤه‌ ژی ژ به‌ر وێ ڕژدییا ئه‌ز ل ده‌ڤ ته‌ دبینم ل سه‌ر ب ده‌ستڤه‌ئینانا فه‌رمووده‌یان، به‌خته‌وه‌رترین مرۆڤ ب شه‌فاعه‌تا من ل ڕۆژا قیامه‌تێ ئه‌وه‌ یێ ژ نیڤا دلێ خۆ گۆتی: ژ ئه‌لڵاهی پێڤه‌تر چ خودایێن ژ هه‌ژی په‌رستنێ نینن (لا إله إلا الله))).</t>
   </si>
   <si>
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم أنَّ أسعد الناس بشفاعتِه يوم القيامة هو من قال: "لا إله إلا الله" خالصًا من قبله، أي لا معبود بحق إلا الله، وأن يكون سالمًا من الشرك ومن الرياء.</t>
   </si>
   <si>
     <t>پێغەمبەر (صەلات و سەلامێن خودێ ل سەر بن) ده‌نگوباسی ب وێ چه‌ندێ دده‌ت كو به‌خته‌وه‌رترین مرۆڤ ب مه‌هده‌را وی ل ڕۆژا قیامه‌تێ ئه‌و كه‌سه‌ (یێ ژ نیڤا دلێ خۆ و ب دلسۆزی گۆتی: لا إله إلا الله)، ئانكو: ژ ئه‌لڵاهی پێڤه‌تر چ خودایێن ژ هه‌ژی په‌رستنێ نینن، كا چاوا دڤێت یێ پاراستی و ب سلامه‌ت بیت ژ شرك و ڕویمه‌تییێ ژی.</t>
   </si>
   <si>
     <t>إثبات الشفاعة للنبي صلى الله عليه وسلم في الآخرة وأنها لا تكون إلا للموحِّدين.
 شفاعته صلى الله عليه وسلم هي تَوَسُّلُه إلى الله تعالى لِمَن استحقَّ النارَ مِن الموحّدين أنْ لا يَدخلَها، ومَن دخلَها أن يَخرج منها.
 فضل كلمة التوحيد الخالصة لله تعالى وعظيم أثرها.
 تحقيق كلمة التوحيد يكون بالعلم بمعناها، والعمل بمقتضاها.
 فضل أبي هريرة رضي الله عنه، وحِرصُه على العِلم.</t>
@@ -1234,85 +2234,194 @@
   <si>
     <t>ژ عه‌بدولڵاهێ كوڕێ مه‌سعوودی گۆت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((كه‌سێن توندڕه‌و تێچوون (ئه‌وێن زێده‌گاڤییێ د دینداری و گۆتن و كریاراندا دكه‌ن و گه‌له‌گ د ناڤ تشتیدا دچن)، سێ جاران گۆت)).</t>
   </si>
   <si>
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم عن خَيْبَةِ وخَسارة المُتَشَدِّدين -على غير هدى وعلم- في دينِهم ودنياهم، وفي أقوالهم وأفعالهم، المتجاوزين بها الحدَّ الشرعيَّ الذي جاء به النبي صلى الله عليه وسلم.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ ژ ده‌ستدان و خوساره‌تبوونا كه‌سێن توندڕه‌و - ئه‌وێن ل سه‌ر ڕاسته‌ڕێبوون و زانینێ نینن - د دینێ خۆ و دونیایا خۆدا و د گۆتن و كریارێن خۆدا دكه‌ت، ئه‌ڤه‌ ژی ئه‌و كه‌سن یێن وی سنوورێ شه‌رعی ده‌رباز دكه‌ن یێ پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) پێ هاتی.</t>
   </si>
   <si>
     <t>تحريم التشدُّد والتكلُّف في الأمور كلِّها، والحث على اجتنابه في كل شيء؛ لا سيَّما في العبادات وتعظيم الصالحين.
 طلب الأكمل في العبادة وغيرها أمر محمود؛ ويكون بمتابعة الشرع.
 استحباب تأكيد الأمر الهام؛ لأن النبي صلى الله عليه وسلم كرَّر هذه الجملة ثلاثًا.
 سماحة الإسلام ويُسْره.</t>
   </si>
   <si>
     <t>حه‌رامبوونا توندڕه‌وی و زۆڕی ل خۆكرنێ د هه‌می كاراندا و هاندان ل سه‌ر خودویركرنا ژ ڤێ چه‌ندێ د هه‌می تشتاندا، نه‌خاسمه‌ د كرنا عیباده‌تان و مه‌زنكرنا مرۆڤێن چاكدا.
 داخوازكرنا عیباده‌تێ ژ هه‌مییان ته‌مامتر و تشتێن دی كاره‌كێ باشه‌، ئه‌ڤه‌ ژی دێ ب دویڤچوونا شه‌ریعه‌تی بده‌ست مرۆڤیڤه‌ هێت.
 سوننه‌ته‌ بابه‌تێ گرنگ پشتڕاستی ل سه‌ر بهێته‌ كرن، چونكی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ئه‌ڤ ڕسته‌یه‌ سێ جاران دووباره‌ كر.
 لێبوورین و ب ساناهیبوونا ئیسلامێ.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3420</t>
   </si>
   <si>
+    <t>فتوضأ لهم وضوء النبي صلى الله عليه وسلم</t>
+  </si>
+  <si>
+    <t>ده‌ستنڤێژه‌كا وه‌كی یا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بۆ وان گرت</t>
+  </si>
+  <si>
+    <t>عَنْ يحيى بنِ عُمَارةَ المَازِنِيِّ قَالَ: شَهِدْتُ عَمْرَو بْنَ أَبِي حَسَنٍ سَأَلَ عَبْدَ اللَّهِ بْنَ زَيْدٍ، عَنْ وُضُوءِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فَدَعَا بِتَوْرٍ مِنْ مَاءٍ، فَتَوَضَّأَ لَهُمْ وُضُوءَ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَأَكْفَأَ عَلَى يَدِهِ مِنَ التَّوْرِ، فَغَسَلَ يَدَيْهِ ثَلاَثًا، ثُمَّ أَدْخَلَ يَدَهُ فِي التَّوْرِ، فَمَضْمَضَ وَاسْتَنْشَقَ وَاسْتَنْثَرَ، ثَلاَثَ غَرَفَاتٍ، ثُمَّ أَدْخَلَ يَدَهُ فَغَسَلَ وَجْهَهُ ثَلاَثًا، ثُمَّ غَسَلَ يَدَيْهِ مَرَّتَيْنِ إِلَى المِرْفَقَيْنِ، ثُمَّ أَدْخَلَ يَدَهُ فَمَسَحَ رَأْسَهُ، فَأَقْبَلَ بِهِمَا وَأَدْبَرَ مَرَّةً وَاحِدَةً، ثُمَّ غَسَلَ رِجْلَيْهِ إِلَى الكَعْبَيْنِ.</t>
+  </si>
+  <si>
+    <t>یه‌حیایێ كوڕێ عوماره‌یێ مازنی دبێژیت: ئه‌ز ل وێرێ یێ ئاماده‌بووم ده‌مێ عه‌مرێ كوڕێ ئه‌بو حه‌سه‌نی پرسیار ژ عه‌بدولڵاھێ كوڕێ زه‌یدی كری ده‌رباره‌ی ده‌ستنڤێژا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن)، ئینا عه‌بدولڵاھی داخوازا ئامانه‌كێ ئاڤێ كر، پاشی ده‌ستنڤێژه‌كا وه‌كی یا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بۆ وان گرت، ڤێجا دۆلكه‌ وه‌رگێڕا و ئاڤ ب سه‌ر ده‌ستێ خۆدا كر و سێ جاران ده‌ستێن خۆ شویشتن، پاشی ده‌ستێ خۆ كره‌ د ئاڤێدا و ئاڤ د ده‌ڤ و دفنێن خۆ وه‌ردا و پاشی ئینا ده‌ر، ئه‌ڤه‌ ژی سێ جاران ئه‌نجام دا، پاشی ده‌ستێ خۆ كره‌ تێدا و سێ جاران سه‌روچاڤێن خۆ شویشتن، پاشی هه‌ردوو ده‌ستێن خۆ هه‌تا ئه‌نیشكان دوو جاران شویشتن، پاشی ده‌ستێ خۆ كره‌ تێدا و مه‌سحا سه‌رێ خۆ كر، ڤێجا ب هه‌ردوو ده‌ستان ژ پێشییا سه‌ری چوو هه‌تا پاشییا سه‌ری و پاشی زڤڕانده‌ جهێ ده‌ستپێكێ، ئه‌ڤه‌ ئێك جار ئه‌نجامدا، پاشی هه‌ردوو پێیێن خۆ هه‌تا گۆزه‌كان شویشتن.</t>
+  </si>
+  <si>
+    <t>بَيَّنَ عبدُ الله بن زيدٍ رضي الله عنه كيفيةَ وضوءِ النبيِّ صلى الله عليه وسلم، بصورة فِعليَّة، 
+فطلب إناءً صغيرًا مِن ماء، 
+فبدأ أوّلًا بغسل كفيه، ثم أمال الإناء وصَبَّ مِن الماء فغسلهما ثلاثًا خارج الإناء، 
+ثم أَدخلَ يدَه في الإناء، فاغْتَرَفَ منه ثلاثَ غَرفات يتمضمض في كل غرفة ويستنشق ويستنثر، 
+ثم اغترف من الإناء فغسل وجهه ثلاث مرات، 
+ثم اغترف منه فغسل يديه إلى المرفقين مرتين مرتين، 
+ثم أدخل يديه في الإناء فمسح رأسه بيديه بَدَأَ بِمُقَدَّم رأسِهِ حتى وصل إلى قَفَاه أعلى الرقبة، ثم ردَّهما حتى وصل إلى المكان الذي بدأ منه، 
+ثم غسل رجليه مع الكعبين.</t>
+  </si>
+  <si>
+    <t>عه‌بدولڵاھێ كوڕێ زه‌یدی (خودێ ژێ ڕازی بیت) ب شێوازه‌كێ كریاری شێواز و چاوانییا ده‌ستنڤێژا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ڕوهنكر، ڤێجا ئامانه‌كێ ئاڤێ یێ بچویك كر، ڤێجا ده‌ستپێكێ به‌ری هه‌ر تشته‌كی هه‌ردوو ده‌ستێن خۆ شویشتن، پاشی ئه‌و ئامانێ ئاڤێ خواركر و ئاڤ ژێ كره‌ سه‌ر ده‌ستێ خۆ و سێ جاران ژ ده‌رڤه‌ی ئامانی ده‌ستێن خۆ شویشتن، پاشی ده‌ستێ خۆ كره‌ د ناڤ ئامانێ ئاڤێدا و سێ جاران ئاڤ ژێ وه‌رگرت و د هه‌ر جاره‌كێدا ئاڤ د ده‌ڤ و دفنا خۆ وه‌رددا، پاشی هنده‌ك ئاڤا دی كره‌ د ده‌ستێ خۆدا و سێ جاران سه‌روچاڤێن خۆ شویشتن، پاشی هه‌ردوو ده‌ستێن خۆ هه‌تا ئه‌نیشكان دوو جاران دوو جاران شویشتن، پاشی مه‌سحا سه‌رێ خۆ كر ب هندێ كو ژ پێشییا سه‌رێ خۆ ده‌ستپێكر هه‌تا گه‌هشتییه‌ پاشی و دویماهیكا ستۆی، پاشی زڤڕاندنه‌ڤه‌‌ بۆ ئه‌وی جهێ ژێ ده‌ستپێكری، پاشی هه‌ردوو پێیێن خۆ هه‌تا گۆزه‌كان شویشتن.</t>
+  </si>
+  <si>
+    <t>سُلُوْكُ المُعلِّم أقربَ الوسائل إلى الفهم ورسوخ العلم، ومن ذلك التعليم بالعمل.
+جواز التكرار ثلاثًا في بعض أعضاء الوضوء واثنتين في بعضها، والواجب مرة واحدة.
+وجوب الترتيب بين أعضاء الوضوء كما جاء في الحديث.
+حَدُّ الوجه مِن مَنابت شعر الرأس المعتاد، إلى ما نزل من اللحية والذقن طولًا، ومن الأذن إلى الأذن عرضًا.</t>
+  </si>
+  <si>
+    <t>بكارئینانا مامۆستای بۆ نێزیكترین ڕێك بۆ تێگه‌هشتن و بنه‌جهبوونا زانستی، ژ ڤان ڕێكان ژی فێركرنه‌ ب ڕێكا كاركرن و كریارێ.
+دروستییا دووباره‌كرنا سێ جاران د هنده‌ك ئه‌ندامێن ده‌ستنڤێژێدا و دوو جاران د هنده‌كێن دیدا، و یا فه‌ڕز ب تنێ ئێك جاره‌.
+فه‌ربوونا ڕێزبه‌ندییێ د ناڤبه‌را ئه‌ندامێن ده‌ستنڤێژێدا، هه‌روه‌كی د فه‌رمووده‌یێدا هاتی.
+سنۆرێ سه‌روچاڤان (وه‌جهی) ژ جهێ شینبوونا مویێن پرچا سه‌ری هه‌تا ئه‌رزینكێ و جهێ درێژبوونا ڕیھان ب درێژاهی، و ژ گوهی بۆ گوهی ب پاناتی.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3444</t>
+  </si>
+  <si>
     <t>من يضمن لي ما بين لحييه وما بين رجليه أضمن له الجنة</t>
   </si>
   <si>
     <t>((هه‌ر كه‌سێ گه‌ره‌نتییێ (زه‌مانه‌تێ) بده‌ته‌ من كو ئه‌و تشتێ د ناڤبه‌را هه‌ردوو ڵامێن خۆ (ئانكو: ئه‌زمانێ خۆ) و ئه‌و تشتێ د ناڤبه‌را هه‌ردوو لنگێن خۆ (ئانكو: عه‌وره‌تێ خۆ) بپارێزیت؛ ئه‌ز ژی دێ گه‌ره‌نتییا چوونا به‌هه‌شتێ ده‌مه‌ وی))</t>
   </si>
   <si>
     <t>عن سهل بن سعد رضي الله عنه عن رسول الله صلى الله عليه وسلم قال: «مَنْ يَضْمَنْ لِي مَا بَيْنَ لَحْيَيْهِ وَمَا بَيْنَ رِجْلَيْهِ أَضْمَنْ لَهُ الْجَنَّةَ».</t>
   </si>
   <si>
     <t>ژ سه‌هلێ كوڕێ سه‌عدی (خودێ ژێ ڕازی بیت) ژ پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) گۆت: ((هه‌ر كه‌سێ گه‌ره‌نتییێ (زه‌مانه‌تێ) بده‌ته‌ من كو ئه‌و تشتێ د ناڤبه‌را هه‌ردوو ڵامێن خۆ (ئانكو: ئه‌زمانێ خۆ) و ئه‌و تشتێ د ناڤبه‌را هه‌ردوو لنگێن خۆ (ئانكو: عه‌وره‌تێ خۆ) بپارێزیت؛ ئه‌ز ژی دێ گه‌ره‌نتییا چوونا به‌هه‌شتێ ده‌مه‌ وی)).</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم عن أمرين إذا التزَمَ المسلمُ بهما فإنه يدخل الجنة:
 الأول: حفظ اللسان من التكلم بما يغضب الله تعالى.
 والثاني: حفظ الفرج من الوقوع في الفاحشة.
 لأن هذين العضوين يكثر وقوع المعاصي بهما.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ دوو تشتان دكه‌ت، ئه‌گه‌ر مرۆڤێ موسلمان پێگیری پێ كر؛ دێ چیته‌ به‌هه‌شتێ،
 ئێك: پاراستنا ئه‌زمانی ژ گۆتنا وی تشتێ خودایێ مه‌زن پێ تووڕه‌ دبیت.
 دوو: پاراستنا عه‌وره‌تی ژ كه‌ڤتنا د ناڤ كارێ خراب و زینایێدا.
 چونكی ئه‌ڤ هه‌ردوو ئه‌ندامه‌؛ گه‌له‌ك گونه‌ھ پێ دهێنه‌ كرن.</t>
   </si>
   <si>
     <t>حفظ اللسان والفرج سبيلٌ لدخول الجنة.
 خُصَّ اللسان والفرج؛ لأنهما أعظم مَصدَر للبلاء على الإنسان في الدنيا والآخرة.</t>
   </si>
   <si>
     <t>پاراستنا ئه‌زمانی و عه‌وره‌تی ڕێكه‌كه‌ بۆ چوونا به‌هه‌شتێ.
 ب تایبه‌ت به‌حسێ ئه‌زمانی و عه‌وره‌تی هاته‌ كرن؛ ژ به‌ر كو ئه‌و مه‌زنترین ژێده‌رێن به‌لا و موسیبه‌تێنه‌ بۆ سه‌ر مرۆڤی ل دونیا و قیامه‌تێ.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3475</t>
   </si>
   <si>
+    <t>ستكون أمراء فتعرفون وتنكرون، فمن عرف برئ، ومن أنكر سلم، ولكن من رضي وتابع</t>
+  </si>
+  <si>
+    <t>((دێ هنده‌ك سه‌رۆك و ڕێبه‌ر (ئه‌میر) د ناڤ هه‌وه‌دا په‌یدا بن، هوین دێ هنده‌ك كارێن وان ب باش و دروست زانن و هنده‌كان ژی ب خراب دانن، ڤێجا هه‌ر كه‌سێ (كارێن وان یێن خراب ب خراب) بزانیت؛ ئه‌ڤه‌ ئه‌و بێگونه‌ھ بوو (به‌رائه‌تا خۆ كر)، و هه‌ر كه‌سێ (كارێن وان یێن خراب) ڕه‌دكرن؛ ئه‌ڤه‌ ئه‌و هاته‌ پاراستن (و ڕزگاربوو)، به‌لێ (گونه‌هكار ئه‌وه‌) یێ (ب كارێن وان یێن خراب) ڕازی بیت و دویڤچوونا وان بكه‌ت</t>
+  </si>
+  <si>
+    <t>عَنْ أُمِّ سَلَمَةَ أُمِّ المُؤمنين رضي الله عنها: أَنَّ رَسُولَ اللهِ صلى الله عليه وسلم قَالَ: «سَتَكُونُ أُمَرَاءُ فَتَعْرِفُونَ وَتُنْكِرُونَ، فَمَنْ عَرَفَ بَرِئَ، وَمَنْ أَنْكَرَ سَلِمَ، وَلَكِنْ مَنْ رَضِيَ وَتَابَعَ» قَالُوا: أَفَلَا نُقَاتِلُهُمْ؟ قَالَ: «لَا، مَا صَلَّوْا».</t>
+  </si>
+  <si>
+    <t>ئۆم سه‌له‌مه‌یا دایكا باوه‌رداران (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((دێ هنده‌ك سه‌رۆك و ڕێبه‌ر (ئه‌میر) د ناڤ هه‌وه‌دا په‌یدا بن، هوین دێ هنده‌ك كارێن وان ب باش و دروست زانن و هنده‌كان ژی ب خراب دانن، ڤێجا هه‌ر كه‌سێ (كارێن وان یێن خراب ب خراب) بزانیت؛ ئه‌ڤه‌ ئه‌و بێگونه‌ھ بوو (به‌رائه‌تا خۆ كر)، و هه‌ر كه‌سێ (كارێن وان یێن خراب) ڕه‌دكرن؛ ئه‌ڤه‌ ئه‌و هاته‌ پاراستن (و ڕزگاربوو)، به‌لێ (گونه‌هكار ئه‌وه‌) یێ (ب كارێن وان یێن خراب) ڕازی بیت و دویڤچوونا وان بكه‌ت))، گۆتن: ئه‌رێ ما ئه‌م شه‌ڕێ وان نه‌كه‌ین؟ گۆت: ((نه‌خێر، هندی ئه‌و نڤێژان بكه‌ن)).</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ عليه الصلاة والسلام أنه يُولَّى علينا أمراء، نَعرف بعضَ أعمالِهم؛ لموافقتِها ما عُرِف من الشرع، ونُنْكر بعضَها؛ لمخالفتِه ذلك، 
+فمَن كَرِهَ بقلبِه المنكر ولم يَقدر على الإنكار؛ فقد برىء من الإثم والنفاق، 
+ومن قدر على الإنكار باليد أو باللسان فأنكر عليهم ذلك فقد سَلِم مِن المعصية والمشاركة فيها، 
+ولكنْ مَن رضي فِعْلَهم وتابَعَهم عليه يهلك كما هلكوا.
+ثم سألوا النبي صلى الله عليه وسلم: ألا نقاتل وُلاةَ الأمرِ الذين هذه صفتُهم؟ فنهاهم عن ذلك، وقال: لا، ما أقاموا فيكم الصلاة.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) مه‌ ئاگه‌هدار دكه‌ت كو دێ هنده‌ك كه‌س بنه‌ ده‌ستهه‌لاتدار و كاربده‌ست ل سه‌ر مه‌، ئه‌م دێ هنده‌ك كریارێن وان ب باش زانین، چونكی د گه‌ل شه‌ریعه‌تێ خودێ دگونجن‌، و دێ هنده‌كێن دی ژی ب خراب و نه‌باش ل قه‌له‌م ده‌ین، چونكی دژی شه‌ریعه‌تینه‌، ڤێجا هه‌ر كه‌سێ ب دلێ خۆ ژ وێ كریارا خراب توڕه‌ بیت و نه‌شێت گوهاڕتنێ تێدا بكه‌ت؛ ئه‌ڤه‌ ئه‌و ژ گونه‌هـ و دووڕویاتییێ (نیفاقێ) هاته‌ پاراستن و بێگونه‌هـ بوو، و هه‌ر كه‌سێ بشێت ب ده‌ستی یان ب ئه‌زمانی وێ خرابییێ ڕه‌د بكه‌ت و ئه‌و خرابی ل سه‌ر وان ڕه‌دكر و پێ ڕازی نه‌بوو؛ ئه‌ڤه‌ ئه‌و ژ گونه‌هێ و پشكداربوونا تێدا ڕزگار بوو، به‌لێ ئه‌و كه‌سێ ب كریارا وان ڕازی بیت و دویڤچوونا وان بكه‌ت؛ هنگی ئه‌و دێ ژ ناڤ چیت هه‌روه‌كی چاوا ئه‌و ژ ناڤ چووین .
+پاشی (صه‌حابییان) پرسیار ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) كر: ئه‌رێ ئه‌م شه‌ڕێ وان ده‌ستهه‌لاتداران نه‌كه‌ین یێن ئه‌ڤه‌ سالۆخه‌تێن وانن؟ ئینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ئه‌و ژ ڤێ چه‌ندێ پاشڤه‌برن و گۆت: نه‌خێر، هندی ئه‌و نڤێژێ د ناڤ هه‌وه‌دا بكه‌ن.</t>
+  </si>
+  <si>
+    <t>من دلالات نبوة النبي صلى الله عليه وسلم إخباره عما سيقع من المغيبات ووقوعه كما أخبر.
+لا يجوز الرضا عن المنكر ولا المشاركة فيه، ويجب إنكاره.
+إذا أَحدَثَ الأمراءُ ما يُخَالف الشريعة فلا تجوز طاعتُهم في ذلك.
+عدم جواز الخروج على ولاة الأمر المسلمين؛ لما يَتَرَتَّب على ذلك مِن المَفسدةِ وسَفْكِ الدماء وذهابِ الأمن، فَتَحَمُّلُ مُنكرِ الولاةِ العصاة، والصبرُ على أذاهم أَهْوَنُ من ذلك.
+الصلاةُ شأنُها عظيمٌ، فهي الفارقة بين الكفر والإسلام.</t>
+  </si>
+  <si>
+    <t>ئێك ژ نیشانێن پێغه‌مبه‌رینییا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ئه‌وه‌ كو به‌حسێ هنده‌ك تشتێن ڤه‌شارتی (غه‌یبی) دكه‌ت یێن كو دێ ل پاشه‌ڕۆژێ ڕویده‌ن، ئه‌و تشت ژی هه‌می ب وی ڕه‌نگی ڕویدان و په‌یدا بوون وه‌كی وی گۆتی.
+دروست نینه‌ مرۆڤ ب كریارێن خراب ڕازی بیت یان پشكدارییێ تێدا بكه‌ت، و یا فه‌ره‌ ئه‌و كریاره‌ بهێته‌ ڕه‌دكرن.
+ئه‌گه‌ر ده‌ستهه‌لاتداران تشتێن دژی شه‌ریعه‌تی ئه‌نجام دان و ئینانه‌ ده‌ر؛ هنگی دروست نینه‌ گوهدارییا وان ل سه‌ر وێ چه‌ندێ بهێته‌ كرن.
+دروست نینه‌ مرۆڤ ل دژی ده‌ستهه‌لاتدارێن موسلمان ڕاببیت (و خروجێ ل سه‌ر بكه‌ت)؛ ئه‌ڤه‌ ژی ژ به‌ر وان ئه‌نجامێن خراب یێن ژ ڤی كاری په‌یدا دبن، وه‌كی ڕێتنا خوینێ و نه‌مانا ئارامی و ته‌ناهییێ، له‌وا هه‌داركێشان ل سه‌ر خرابییا ده‌ستهه‌لاتدارێن گونه‌هكار و بێهنفره‌هی ل سه‌ر نه‌خۆشییا وان؛ سڤكتر و باشتره‌‌ ژ ڤێ چه‌ندێ.
+قه‌در و بهایێ نڤێژێ گه‌له‌كێ مه‌زنه‌ و ئه‌و جوداكه‌ره‌ د ناڤبه‌را كوفرێ و ئیسلامێدا.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3481</t>
+  </si>
+  <si>
+    <t>لا يقبل الله صلاة أحدكم إذا أحدث حتى يتوضأ</t>
+  </si>
+  <si>
+    <t>((خودێ نڤێژا ئێك ژ هه‌وه‌ قه‌بویل ناكه‌ت ده‌مێ ده‌ستنڤێژا وی دشكێت، هه‌تا ده‌ستنڤێژێ نه‌گریت))</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صلى الله عليه وسلم قَالَ: «لَا يَقْبَلُ اللهُ صَلَاةَ أَحَدِكُمْ إِذَا أَحْدَثَ حَتَّى يَتَوَضَّأَ».</t>
+  </si>
+  <si>
+    <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((خودێ نڤێژا ئێك ژ هه‌وه‌ قه‌بویل ناكه‌ت ده‌مێ ده‌ستنڤێژا وی دشكێت، هه‌تا ده‌ستنڤێژێ نه‌گریت)).</t>
+  </si>
+  <si>
+    <t>بَيّنَ النبيُّ صلى الله عليه وسلم أنَّ مِن شروط صِحةِ الصلاةِ: الطهارةُ، فيَجبُ على مَن أرادَ الصلاةَ أنْ يتوضأ إنْ كان قد حصل منه ناقِضٌ من نواقض الوضوء؛ كالغائط أو البول أو النوم أو غيرِها.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار كرییه‌ كو ئێك ژ مه‌رجێن دروستبوونا نڤێژێ پاقژییه‌، له‌وا پێدڤییه‌ ل سه‌ر وی كه‌سێ دڤێت نڤێژێ بكه‌ت كو ده‌ستنڤێژێ بگریت ئه‌گه‌ر ئێك ژ ئه‌گه‌رێن شكاندنا ده‌ستنڤێژێ ل ده‌ڤ وی په‌یدا بوون، وه‌كی چوونا تاره‌تێ یان نڤستنێ یان تشتێن دی.</t>
+  </si>
+  <si>
+    <t>صلاةُ المُحْدِثِ لا تُقبل حتى يتطهرَ بالغسل من الحَدَث الأكبر وبالوضوء من الأصغر.
+الوضوء هو أَخْذُ ماءٍ وإدارته في الفم وإخراجه، ثم سحب الماء بنَفَسه إلى باطن أنفه، ثم إخراجه ونثره، ثم غسل وجهه ثلاث مرات، ثم غسل يديه مع المرفقين ثلاثًا، ثم مسح جميع رأسه مرة واحدة، ثم غسل رجليه مع الكعبين ثلاثًا.</t>
+  </si>
+  <si>
+    <t>نڤێژا كه‌سێ بێده‌ستنڤێژ ناهێته‌ قه‌بویلكرن هه‌تا خۆ پاقژ نه‌كه‌ت ب سه‌رشویشتنێ ژ به‌ر جه‌نابه‌تێ و ب ده‌ستنڤێژگرتنێ ژ به‌ر بێده‌ستنڤێژییا بچویك.
+ده‌ستنڤێژ ئه‌وه‌: مرۆڤ ئاڤێ هه‌لبگریت و د ده‌ڤێ خۆ وه‌رده‌ت و پاشی بینیته‌ ده‌رێ، پاشی ئاڤێ ب هه‌لكێشانێ ببه‌ته‌ د ناڤ دفنا خۆدا و بینیته‌ ده‌رێ، پاشی سێ جاران سه‌روچاڤێن خۆ بشۆت، پاشی سێ جاران هه‌ردوو ده‌ستێن خۆ د گه‌ل ئه‌نیشكان بشۆت، پاشی ئێك جار مه‌سحا هه‌می سه‌رێ خۆ بكه‌ت، پاشی سێ جاران هه‌ردوو پێیێن خۆ د گه‌ل گۆزه‌كان بشۆت.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3534</t>
+  </si>
+  <si>
     <t>إذا مرض العبد أو سافر كتب له مثل ما كان يعمل مقيما صحيحا</t>
   </si>
   <si>
     <t>((ئه‌گه‌ر مرۆڤ نه‌ساخ بوو یان چوو گه‌شتێ؛ هنگی خێرا وان كارێن وی ل ده‌مێ ل مال و یێ ساخله‌م دكرن دێ بۆ هێته‌ نڤیسین))</t>
   </si>
   <si>
     <t>عن أبي موسى الأشعري رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «إِذَا مَرِضَ الْعَبْدُ أَوْ سَافَرَ كُتِبَ لَهُ مِثْلُ مَا كَانَ يَعْمَلُ مُقِيمًا صَحِيحًا».</t>
   </si>
   <si>
     <t>ژ ئەبو مووسایێ ئەشعەری (خودێ ژێ ڕازی بیت) گۆت: پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) گۆت: ((ئه‌گه‌ر مرۆڤ نه‌ساخ بوو یان چوو گه‌شتێ؛ هنگی خێرا وان كارێن وی ل ده‌مێ ل مال و یێ ساخله‌م دكرن دێ بۆ هێته‌ نڤیسین)).</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم عن فضل الله ورحمته، وأنَّ المسلمَ إذا كان من عادته أن يعمل عملًا صالحًا حال صحته وإقامته ثم حَصَلَ له عذر فمرض فلم يَقدرْ على الإتيان به، أو انشغل بالسَّفر عنه، أو أي عذر؛ فإنه يكتب له الأجر كاملًا، كما لو عَمِلَه في حال الصحة والإقامة.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ قه‌نجی و دلۆڤانییا خودێ دكه‌ت و به‌حس ل وێ ئێكێ دكه‌ت كو ئه‌گه‌ر مرۆڤێ موسلمان به‌رده‌وام كاره‌كێ باش ل ده‌مێ ساخله‌می و ئاكنجیبوونا خۆدا بكه‌ت، پاشی هێجه‌ت و ئه‌گه‌ره‌كێ شه‌رعی بۆ چێبیت و نه‌ساخ بیت و نه‌شێت وی كارێ به‌ری هنگی به‌رده‌وام دكر ئه‌نجام بده‌ت، یان ژی ژ به‌ر چوونا گه‌شتێ نه‌شێت وی كاری بكه‌ت، یان ژ به‌ر هه‌ر ئه‌گه‌ره‌كێ دی شیانێن ئه‌نجامدانا وی كاری نه‌مینن، هنگی خێرا وی كاری ب ته‌مامی دێ بۆ هێته‌ نڤیسين، هه‌روه‌كی وی ئه‌ڤ كاره‌ كربیت و ئه‌و یێ دروست و ل مالا خۆ.</t>
   </si>
   <si>
     <t>سعة فضل الله على عباده.
 الحث على الاجتهاد في الطاعات واستغلال الأوقات في حال الصحة والفراغ.</t>
   </si>
   <si>
     <t>قه‌نجی و باشییا خودێ یا به‌رفره‌ھ د گه‌ل عه‌بدێن خۆ.
 هاندان ل سه‌ر خۆزه‌حمه‌تدانێ د كرنا عیباده‌تاندا و ب ده‌رفه‌ت وه‌رگرتنا وی ده‌مێ مرۆڤ تێدا یێ ساخله‌م و بێكار بیت.</t>
   </si>
@@ -1461,50 +2570,79 @@
   <si>
     <t>ژ عه‌بدولڵاهێ كوڕێ عه‌مری (خودێ ژ هه‌ردووکان ڕازی بیت)  ژ پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((ژ من ڤه‌گێڕن و به‌لاڤ بكه‌ن ئه‌گه‌ر خۆ ئایه‌ته‌كا ب تنێ بیت، ئاخڤتنان ژ به‌نو ئیسرائیلییان ڤه‌گوهێزن و چ ل سه‌ر هه‌وه‌ نینه‌ (ماده‌م دژی قورئان و فه‌رمووده‌یان نینه‌) و هه‌ر كه‌سێ ب مه‌ره‌م دره‌وه‌كێ ب زار ده‌ڤێ من بكه‌ت؛ بلا جهه‌كی بۆ خۆ ل ناڤ ئاگرێ جه‌هنه‌مێ ئاماده‌ بكه‌ت)).</t>
   </si>
   <si>
     <t>يأمرُ النبيُّ صلى الله عليه وسلم بتبليغ العلم عنه من كتاب أو سنة، ولو كان الشيء قليلًا كآية من القرآن أو حديث، بشرط أن يكون عالمًا بما يبلِّغُ به ويدعو إليه. 
 ثم بيَّن صلى الله عليه وسلم أنه لا بأس بالتحديث عن بني إسرائيل بما وقع لهم من وقائع بما لا يتعارض مع شرعنا. 
 ثم حذَّر من الكذب عليه، وأنَّ من كذَب عليه متعمِّدًا فليتخذْ لنفسه مَنزلًا في النار.</t>
   </si>
   <si>
     <t>پێغەمبەر (صەلات و سەلامێن خودێ ل سەر بن) فه‌رمانێ دكه‌ت ب به‌لاڤكرنا زانینێ ژ وی ژ قورئانێ یان سوننه‌تێ، خۆ ئه‌گه‌ر تشته‌كێ كێم ژی بیت، وه‌كی ئایه‌ته‌كێ یان فه‌رمووده‌یه‌كێ، ب وی مه‌رجی ئه‌و كه‌سێ ڤێ زانینێ دگه‌هینیت بزانیت چ دگه‌هینیت و گازی بۆ دكه‌ت. پاشی پێغەمبەری (صەلات و سەلامێن خودێ ل سەر بن) دیار كر كو ڤه‌گێڕان ژ به‌نو ئیسرائیلییان بۆ وی تشتێ ب سه‌رێ وان هاتی كاره‌كێ دروست و ئاساییه‌، به‌لێ نابیت ئه‌ڤ ڤه‌گێڕانه‌ دژی شه‌ریعه‌تێ مه‌ بن. پاشی پێغەمبەری (صەلات و سەلامێن خودێ ل سەر بن) هشیاركرن ژ وێ ئێكێ كر مرۆڤ دره‌وێ ل سه‌ر وی بكه‌ت (ئانكو ژ دره‌و ئاخڤتنه‌كێ بده‌ته‌ پال وی و وی ئه‌و ئاخڤتن نه‌كربیت) و هه‌ر كه‌سێ ب مه‌ره‌م دره‌وه‌كێ ب زار ده‌ڤێ ویڤه‌ بكه‌ت؛ بلا جهه‌كی بۆ خۆ ل ناڤ ئاگرێ جه‌هنه‌مێ ئاماده‌ بكه‌ت.</t>
   </si>
   <si>
     <t>الترغيب في تبليغ شريعة الله، وأن المرء عليه أنْ يؤديَ ما حفِظَ وفَهِمَ ولو كان يسيرًا.
 وجوب طلب العلم الشرعي؛ ليتمكَّن من عبادة الله وتبليغ شريعته بصورة صحيحة.
 وجوب التأكد من صحة أي حديث قبل تبليغه أو نشره حذرًا من الدخول في هذا الوعيد الشديد.
 الحث على الصدق في الكلام والحيطة في الحديث، حتى لا يقع في الكذب، وخاصة في شرع الله عز وجل.</t>
   </si>
   <si>
     <t>هاندان ل سه‌ر گه‌هاندنا شه‌ریعه‌تێ خودێ و كو ئه‌و چه‌ند ل سه‌ر مرۆڤییه‌ یا مرۆڤی ژبه‌ركری و تێگه‌هشتی، خۆ ئه‌گه‌ر تشته‌كێ كێم ژی بیت.
 پێدڤییه‌ مرۆڤ داخوازا زانینا شه‌رعی بكه‌ت و خۆ شاره‌زا بكه‌ت، دا بشێت ب ڕه‌نگه‌كێ دروست عیباده‌تێ خودێ بكه‌ت و شه‌ریعه‌تێ وی بگه‌هینیت.
 پێدڤییه‌ مرۆڤ خۆ ژ دروستییا هه‌ر فه‌رمووده‌یه‌كا ڤه‌دگێڕیت یان به‌لاڤ دكه‌ت پشتڕاست بكه‌ت، ئه‌ڤه‌ ژی وه‌ك هشیاربوونه‌ك ژ هندێ بچیته‌ د بن ڤێ گه‌فا دژوارڤه‌.
 هاندان ل سه‌ر ڕاستگۆییێ د ئاخڤتنێدا و هشیاربوونێ د ڤێ ئاخڤتنێدا، هه‌تا نه‌كه‌ڤیته‌ د ناڤ دره‌وێدا، ب تایبه‌تی ژی د شه‌ریعه‌تێ خودایێ مه‌زندا.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3686</t>
+  </si>
+  <si>
+    <t>ما يصيب المسلم من نصب ولا وصب ولا هم ولا حزن ولا أذى ولا غم حتى الشوكة يشاكها إلا كفر الله بها من خطاياه</t>
+  </si>
+  <si>
+    <t>((هه‌ر وه‌ستییانه‌ك، نه‌خۆشییه‌ك، خه‌مه‌ك، كۆڤانه‌ك، ئازاره‌ك یان ته‌نگاڤییه‌ك بگه‌هیته‌ موسلمانی، هه‌تا ئه‌و سترییا دچیته‌ د پێیێ وی ژیڕا؛ بۆ ڤێ هه‌مییێ خودێ دێ گونه‌هێن وی ژێبه‌ت))</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ وَعَنْ أَبِي هُرَيْرَةَ رضي الله عنهما عَنِ النَّبِيِّ صلى الله عليه وسلم قَالَ: «مَا يُصِيبُ الْمُسْلِمَ مِنْ نَصَبٍ وَلَا وَصَبٍ وَلَا هَمٍّ وَلَا حُزْنٍ وَلَا أَذًى وَلَا غَمٍّ حَتَّى الشَّوْكَةِ يُشَاكُهَا إِلَّا كَفَّرَ اللهُ بِهَا مِنْ خَطَايَاهُ».</t>
+  </si>
+  <si>
+    <t>ئه‌بو سه‌عیدێ خودری و ئه‌بو هوره‌یره‌ (خودێ ژ هه‌ردووكان ڕازی بیت) دبێژن: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((هه‌ر وه‌ستییانه‌ك، نه‌خۆشییه‌ك، خه‌مه‌ك، كۆڤانه‌ك، ئازاره‌ك یان ته‌نگاڤییه‌ك بگه‌هیته‌ موسلمانی، هه‌تا ئه‌و سترییا دچیته‌ د پێیێ وی ژیڕا؛ بۆ ڤێ هه‌مییێ خودێ دێ گونه‌هێن وی ژێبه‌ت)).</t>
+  </si>
+  <si>
+    <t>يُبَيِّنُ الرسولُ صلى الله عليه وسلم أنَّ ما يُصاب به المسلمُ مِن أمراضٍ وهمومٍ وأحزانٍ وكروبٍ ومصائبَ وشدائدَ وخوفٍ وجوعٍ -حتى لو كانت شوكة تُصيبه فَتُؤْلِمُه-، يكونُ ذلك كفارةً لذنوبه وحطًّا لخطاياه.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار دكه‌ت كو هه‌ر نه‌خۆشی، خه‌م، كۆڤان، ته‌نگاڤی، ئێش و ئازار، ترس و برساتییه‌كا ب گه‌هیته‌ موسلمانی -هه‌تا ئه‌و سترییا وی دئێشینیت ژی-، ئه‌ڤه‌ هه‌می دبنه‌ كه‌فاره‌تا گونه‌هێن وی و گونه‌هێن وی پێ دهێنه‌ ژێبرن.</t>
+  </si>
+  <si>
+    <t>بيان فضل الله على عباده المؤمنين ورحمته بهم بغفران الذنوب بأقل ضرر يصيبهم.
+ينبغي للمسلم أن يَحْتَسِبَ عند الله ما يُصيبه، ويَصبر على كل صغيرة وكبيرة، لتكون له رفعة في الدرجات وكفارة للسيئات.</t>
+  </si>
+  <si>
+    <t>دیاركرنا قه‌نجییا خودێ ل سه‌ر عه‌بدێن وی یێن باوه‌ردار و دلۆڤانییا وی د گه‌ل وان، ب هندێ كو ب بچویكترین نه‌خۆشییا ب گه‌هیته‌ وان گونه‌هێن وان ژێدبه‌ت.
+پێدڤییه‌ موسلمانی هیڤییا بده‌ستڤه‌ئینانا خێرێ ل ده‌ڤ خودێ هه‌بیت ل سه‌ر هه‌ر نه‌خۆشییه‌كا ب گه‌هیتێ، و هه‌دارێ ل سه‌ر هه‌ر تشته‌كێ بچویك و مه‌زن بكێشیت، دا كو پله‌یێن وی پێ بلند ببن و گونه‌هێن وی پێ بهێنه‌ ژێبرن.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3701</t>
   </si>
   <si>
     <t>حجبت النار بالشهوات، وحجبت الجنة بالمكاره</t>
   </si>
   <si>
     <t>((جه‌هنه‌م یا ب حه‌ز و شه‌هوه‌تان هاتییه‌ دۆرپێچكرن و به‌هه‌شت یا ب نه‌خۆشی و تاقیكرنان هاتییه‌ دۆرپێچكرن))</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «حُجِبَتِ النَّارُ بِالشَّهَوَاتِ، وَحُجِبَتِ الْجَنَّةُ بِالْمَكَارِهِ».</t>
   </si>
   <si>
     <t>ژ ئه‌بو هورەیرەی (خودێ ژێ ڕازی بیت) ژ پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) گۆت: ((جه‌هنه‌م یا ب حه‌ز و شه‌هوه‌تان هاتییه‌ دۆرپێچكرن و به‌هه‌شت یا ب نه‌خۆشی و تاقیكرنان هاتییه‌ دۆرپێچكرن)).</t>
   </si>
   <si>
     <t>يُبيِّنُ النبيُّ صلى الله عليه وسلم أنَّ النارَ مَحفوفةٌ مُحاطةٌ بالأمور التي تَشتَهيها النفس مِن فِعْل المحرّمات أو التقصير في الواجبات، فمن أَتْبعَ نفسَه هواها في ذلك استحقَّ النار.
 وأنَّ الجنةَ محفوفةٌ محاطةٌ بالأمور التي تَكرهها النفس؛ كالمُواظَبةِ على المأمورات وترك المحرمات والصبر على ذلك، فإذا صبر وجاهد نفسه على فعل الطاعة وترك المعصية؛ دخل الجنة.</t>
   </si>
   <si>
     <t>پێغەمبەر (صەلات و سەلامێن خودێ ل سەر بن) دیار دكه‌ت كو ئاگرێ جه‌هنه‌مێ یێ ده‌ورداییه‌ ب هنده‌ك تشتانڤه‌ كو نه‌فسا مرۆڤی حه‌ز ژێ دكه‌ت، ژ كرنا كارێن حه‌رام یان خه‌مساریكرن د ڕاستا كارێن پێدڤی و ئه‌ركاندا، له‌وا هه‌ر كه‌سێ دویڤچوونا حه‌زێن نه‌فسا خۆ بكه‌ت د ڤێ چه‌ندێدا؛ دێ ژ هه‌ژی ئاگرێ جه‌هنه‌مێ بیت، كا چاوا به‌هه‌شت ژی یا ده‌ورداییه‌ ب هنده‌ك تشتانڤه‌ كو نه‌فس حه‌ز ژێ ناكه‌ت و ل به‌ر وێ دگران و نه‌خۆشن، وه‌كی پێگیربوونێ ب وان تشتێن فه‌رمان پێ هاتییه‌ كرن و هێلانا تشتێن حه‌رام و هه‌داركێشان ل سه‌ر ڤێ چه‌ندێ، ڤێجا ئه‌گه‌ر مرۆڤی خۆزه‌حمه‌ت دا و ژ به‌ر ڤێ چه‌ندێ جیهاد د گه‌ل نه‌فسا خۆ كر؛ دێ ژ هه‌ژی چوونا به‌هه‌شتێ بیت.</t>
   </si>
   <si>
     <t>من أسباب الوقوع في الشهوات تزيينُ الشيطانِ المنكرَ والقبيحَ، حتى تراه النفس حسنًا فتَميلُ إليه.
 الأمر بالابتعاد عن الشهوات المحرمة؛ لأنها الطريق إلى النار، والصبر على المكاره؛ لأنها الطريق إلى الجنة.
 فضل مجاهدة النفس والاجتهاد في العبادة والصبر على المكاره والمشاق التي تحيط بالطاعات.</t>
   </si>
@@ -3572,50 +4710,99 @@
   <si>
     <t>ژ خه‌ولایا ئه‌نصاڕی (خودێ ژێ ڕازی بیت) گۆت: من گوهـ ل پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) بوو دگۆت: ((هنده‌ك زه‌لام ب نه‌حه‌قی ده‌ستوه‌ردانێ د مالێ خودێدا دكه‌ن، ل ڕۆژا قیامه‌تێ ئاگر بۆ وانه‌)).</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم عن أناسٍ يَتَصَرَّفُون في أموال المسلمين بالباطل، ويأخذونها بغير حق، وهذا معنى عامٌّ في المال من حيث جَمْعِهِ وكسبِهِ من غير حِلِّه، وإنفاقه في غير مواضعه الصحيحة، ويدخل في ذلك أكل أموال اليتامى وأموال الوَقْف وجَحْد الأمانات والأخذ بغير استحقاق من الأموال العامة.
 ثم أخبر صلى الله عليه وسلم أن جزاءهم النار يوم القيامة.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ هنده‌ك كه‌سان دكه‌ت كو ب نه‌حه‌قی ده‌ستوه‌ردانێ د مال و سامانێ موسلماناندا دكه‌ن و وی مالی ب نه‌حه‌قی وه‌ردگرن، ئه‌ڤه‌ ژی ڕامانه‌كا گشتییه‌ ده‌رباره‌ی مال و سامانی ژ لایێ كۆمكرن و بده‌ستڤه‌ئینانا وی ئه‌گه‌ر ب ڕێكه‌كا حه‌لال نه‌بیت، دیسان نه‌مه‌زاختنا وی د جهێن وی یێن دروستدا، خوارنا مالێ ئێتیمان و خوارنا مالێن وه‌فقێ و ڕه‌دكرن (و ئینكاركرنا) ئه‌مانه‌تان و وه‌رگرتنا مالێ گشتی ب نه‌حه‌قی ژی هه‌می دچنه‌ د بن ڤێ چه‌ندێڤه‌.
 پاشی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ هندێ كر كو جزایێ ڤان كه‌سان ل ڕۆژا قیامه‌تێ ئاگرێ جه‌هنه‌مێیه‌.</t>
   </si>
   <si>
     <t>المال الذي بأيدي الناس هو مال الله، استَخْلَفَهم عليه لينفقوه بالطرق المشروعة، ويجتنبوا التصرف فيه بالباطل، وهذا عامٌّ في الولاة وغيرهم من سائر الناس.
 تشديد الشرع في المال العام،  وأنه من ولي منه شيئًا فإنه سيحاسب يوم القيامة على جِبَايَتِه وإنفاقه.
 يدخل في هذا الوعيد مَن يتصرَّفُ تصرُّفًا غير شرعي في المال سواء كان ماله أو مال غيره.</t>
   </si>
   <si>
     <t>ئه‌و مال و سامانێ د ده‌ستێ خه‌لكیدا؛ مالێ خودێیه‌، خودێ ئه‌و مال یێ كرییه‌ د ده‌ستێ واندا؛ دا ب ڕێكێن دروست بمه‌زێخن و خۆ ژ مه‌زاختنا وی ب ڕیكێن نه‌دروست بده‌نه‌ پاش، ئه‌ڤه‌ ژی یا گشتییه‌ و مه‌زن و كاربده‌ستان و ژ بلی وان ژ خه‌لكی هه‌مییێ بخۆڤه‌ دگریت.
 شه‌ریعه‌تی گه‌له‌ك گرنگی ب مالێ گشتی دایه‌ و بابه‌تێ وێ مه‌زن دانایه‌ و كو هه‌ر كه‌سێ به‌رپرسیاره‌تییا تشته‌ك ژ وی بكه‌ڤیته‌ د ده‌ستیدا؛ ل ڕۆژا قیامه‌تێ دێ لێپرسین د گه‌ل وی هێته‌ كرن ل سه‌ر چاوانییا بده‌ستڤه‌ئینان و مه‌زاختنا وی.
 ئه‌ڤ گه‌فه‌ وی كه‌سی ژی بخۆڤه‌ دگریت یێ ب ڕێكه‌كا نه‌یا دروست ده‌ستوه‌ردانێ د مال و سامانیدا دكه‌ت، چ ئه‌ڤ ماله‌ یێ وی بیت یان مالێ کەسەکێ دی ‌بیت.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/5331</t>
   </si>
   <si>
+    <t>إياكم والظن؛ فإن الظن أكذب الحديث</t>
+  </si>
+  <si>
+    <t>((خۆ ژ گومانا خراب بپارێزن؛ چونكی گومان دره‌وترین ئاخڤتنه</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صلى الله عليه وسلم قَالَ: «إِيَّاكُمْ وَالظَّنَّ؛ فَإِنَّ الظَّنَّ أَكْذَبُ الْحَدِيثِ، وَلَا تَحَسَّسُوا، وَلَا تَجَسَّسُوا، وَلَا تَحَاسَدُوا، وَلَا تَدَابَرُوا، وَلَا تَبَاغَضُوا، وَكُونُوا عِبَادَ اللهِ إِخْوَانًا».</t>
+  </si>
+  <si>
+    <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((خۆ ژ گومانا خراب بپارێزن؛ چونكی گومان دره‌وترین ئاخڤتنه‌، دویڤچوونا كێماسییێن ئێكودوو نه‌كه‌ن و ل دویڤ نهێنییێن ئێكودوو نه‌گه‌ڕییێن، حه‌سویدییێ ب ئێكودوو نه‌به‌ن، پشتا خۆ نه‌ده‌نه‌ ئێكودوو، كه‌رب و كینێ ل دژی ئێكودوو ڕانه‌كه‌ن و ببنه‌ عه‌بدێن خودێ و برایێن ئێك)).</t>
+  </si>
+  <si>
+    <t>يَنْهَى النبيُّ صلى الله عليه وسلم ويُحَذِّرُ مِن بعضِ ما يؤدِّي إلى الفُرْقة والعداوة بين المسلمين، 
+ومن ذلك: 
+(الظن) وهو تُهمةٌ تقَعُ في القَلبِ بلا دَليلٍ، وبَيَّنَ أنه مِن أَكْذَب الحديث. 
+وعن (التَّحَسُّس): وهو البحث عن عورات الناس بالعين أو الأذن. 
+و(التَّجَسُّس): وهو البحث عن ما خفي من الأمور، وأكثر ما يقال ذلك في الشر. 
+وعن: (الحسد) وهو كراهية حصول النعمة للآخرين. 
+وعن: (التدابر) بأنْ يَعْرِضَ بعضُهم عن بعض، فلا يسلِّم ولا يزور أخاه المسلم، 
+وعن: (التباغض) والكراهية والنفرة، كأذية الآخرين، والعبوس وسوء المقابلة. 
+ثم قال كلمة جامعة تصلح بها أحوال المسلمين بعضهم مع بعض: (وكونوا عباد الله إخوانًا) 
+فالأخوة رابطة تلتئم بها العلاقات بين الناس، وتزيد المحبة والأُلْفة بينهم.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) پاشڤه‌برنێ دكه‌ت و مه‌ ژ هنده‌ك كریاران هشیار دكه‌ت كو دبنه‌ ئه‌گه‌رێ دووبه‌ره‌كی و ژێكڤه‌بوون و دوژمناهییێ د ناڤبه‌را موسلماناندا، ژ وان ژی:
+(گومان): كو ئه‌و ژی تومه‌تباركرنه‌كا د ناڤ دلیدا په‌یدا دبیت بێی به‌ڵگه‌، و دیار كر كو ئه‌و دره‌وترین ئاخڤتنه‌.
+هه‌روه‌سا ژ (دویڤچوونا كێماسییان): كو ئه‌و ژی گه‌ڕیان و دویڤچوونه‌‌ ل دویڤ كێماسییێن خه‌لكی ب چاڤی یان ب گوهی.
+ژ (گه‌ڕیانا ل دویڤ نهێنییان): كو ئه‌و ژی ل دویڤگه‌ڕیانه‌ ل سه‌ر تشتێن ڤه‌شارتی و پتر د كریارێن خرابدا بكار دهێت.
+ژ (حه‌سویدییێ): كو ئه‌و ژی ئه‌ڤه‌یه‌ مرۆڤ حه‌ز نه‌كه‌ت خۆشی و نیعمه‌ت بگه‌هنه‌ كه‌سێن دی.
+ژ (پشتدانێ): ب هندێ كو هنده‌ك پشتا خۆ بده‌نه‌ هنده‌كێن دی، ڤێجا نه‌ سلاڤی ئێك بكه‌ن و نه‌ سه‌ره‌دانا برایێ خۆ یێ موسلمان بكه‌ن.
+ژ (كه‌رب و كینێ): و حه‌زنه‌كرن و ژێ دویركه‌ڤتنێ، وه‌كی ئێشاندنا خه‌لكی و گرژكرن و تێكدانا ناڤچاڤان و خراب سه‌ره‌ده‌ریكرنێ.
+پاشی په‌یڤه‌كا گشتی و ڤه‌گر گۆت كو ڕه‌وشا موسلمانان پێ د گه‌ل ئێك باش دبیت: ((و ببنه‌ عه‌بدێن خودێ و برایێن ئێك)). چونكی برایینی ئه‌و په‌یوه‌ندییه‌ یا په‌یوه‌ندییێن خه‌لكی پێ پێكڤه‌ دهێنه‌ گرێدان و ڤیان و حه‌زژێكرن و ئێكڕێزی و ڤێككرنێ د ناڤبه‌را واندا زێده‌ دكه‌ت.</t>
+  </si>
+  <si>
+    <t>لا يَضُرُّ الظنُّ السيءُ بمَن ظهرتْ منه علاماتُه، وعلى المؤمن أن يكون كَيِّسًا فَطِنًا لا يَنْخدع بأهل السوء والفسوق.
+المراد التحذير من التهمة التي تستقر في النفس، ومن الإصرار عليها، أما ما يَعرِض في النفس ولا يستقر فهذا لا يُكلف به.
+تحريم أسباب التنافر والقطيعة بين أفراد المجتمع المسلم، من التجسس والحسد ونحوِهما.
+الوصية بمعاملة المسلم معاملة الأخ في النصيحة والتَّوَادّ.</t>
+  </si>
+  <si>
+    <t>گومانا خراب زیانێ ناگه‌هینیته‌ وی كه‌سێ نیشانێن خرابییێ ل سه‌ر دیار دبن، و پێدڤییه‌ باوه‌ردار یێ ژیر و هشیار بیت و ب كه‌سێن خراب و گونه‌هكار نه‌هێته‌ خاپاندن.
+مه‌ره‌م پێ هشیاركرنه‌ ژ وێ تومه‌تێ یا د ناڤ ده‌روونیدا جێگر و بنه‌جھ دبیت و مرۆڤ ل سه‌ر به‌رده‌وام دبیت، به‌لێ ئه‌و تشتێ د سه‌ر دلێ مرۆڤیڕا دهێت و نامینیت، ئه‌ڤا هه‌نێ مرۆڤ ل سه‌ر ناهێته‌ سزادان.
+حه‌رامبوونا ئه‌گه‌رێن ژ ئێك جودابوون و بڕینا په‌یوه‌ندییێ د ناڤبه‌را ئه‌ندامێن جڤاكێ موسلماندا، وه‌كی سیخۆریكرن و حه‌سویدیبرن و تشتێن ب وی ڕه‌نگی.
+وه‌سییه‌تكرن ب هندێ كو سه‌ره‌ده‌ری د گه‌ل موسلمانی وه‌كی سه‌ره‌ده‌رییا برایینییێ بهێته‌ كرن د شیره‌تكرن و ڤیان و حه‌زژێكرنێدا.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/5332</t>
+  </si>
+  <si>
     <t>ما من عبد يسترعيه الله رعية، يموت يوم يموت وهو غاش لرعيته، إلا حرم الله عليه الجنة</t>
   </si>
   <si>
     <t>((هه‌ر مرۆڤه‌كێ خودێ كاروبارێن ملله‌ته‌كی بكه‌ته‌ د ده‌ستیدا و ئه‌و مرۆڤ فێلبازییێ ل وی ملله‌تی بكه‌ت و وەسا بمریت؛ هنگی خودێ دێ به‌حه‌شتێ ل سه‌ر وی مرۆڤی حه‌رام كه‌ت))</t>
   </si>
   <si>
     <t>عن مَعقِلِ بن يَسار المُزَنِيّ رضي الله عنه قال: إني سمعت رسول الله صلى الله عليه وسلم يقول: «مَا مِنْ عَبْدٍ يَسْتَرْعِيهِ اللهُ رَعِيَّةً، يَمُوتُ يَوْمَ يَمُوتُ وَهُوَ غَاشٌّ لِرَعِيَّتِهِ، إِلَّا حَرَّمَ اللهُ عَلَيْهِ الْجَنَّةَ».</t>
   </si>
   <si>
     <t>ژ مەعقیلێ‌ كوڕێ یه‌سارێ موزه‌نى (خودێ ژێ ڕازی بیت) گۆت: من گوهـ ل پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) بوو دگۆت: ((هه‌ر مرۆڤه‌كێ خودێ كاروبارێن ملله‌ته‌كی بكه‌ته‌ د ده‌ستیدا و ئه‌و مرۆڤ فێلبازییێ ل وی ملله‌تی بكه‌ت و وەسا بمریت؛ هنگی خودێ دێ به‌حه‌شتێ ل سه‌ر وی مرۆڤی حه‌رام كه‌ت)).</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أنَّ كلَّ أحدٍ جَعَلَه الله تعالى واليًا ومسؤولًا على الناس، سواء كانت ولاية عامّة كالأمير، أو ولاية خاصة كالرجل في بيته والمرأة في بيتها، فقَصَّرَ في حق رعيته، وغَشَّها ولم ينصحْ لها، فَضَيَّعَ حقوقَها الدينية والدنيوية، فقد استحقَّ هذه العقوبة الشديدة.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ هندێ دكه‌ت كو هه‌ر كه‌سه‌كێ خودایێ مه‌زن وى بكه‌ته‌ مه‌زن و ده‌ستهه‌لاتدار ل سه‌ر خه‌لكی، چ ئه‌ڤ ده‌ستهه‌لاته‌؛ ده‌ستهه‌لاته‌كا ته‌مام و گشتی بیت وه‌كی ڕێبه‌ری و والیبوونێ، یان ژی ده‌ستهه‌لاته‌كا تایبه‌ت بیت وەکی دەستهەلاتا زەلامی ل سەر مالا وی و دەستهەلاتا ئافرەتێ د مالا وێدا، پاشی ئه‌ڤ كه‌سه‌ خه‌مسارییێ د وان كه‌ساندا بكه‌ت یێن ل بن ده‌ستهه‌لاتا وی و فێلبازییێ ل وان بكه‌ت و شیره‌تێ ل وان نه‌كه‌ت، ب ڤێ چه‌ندێ ژی مافێن وان یێن دین و دونیایێ به‌رزه‌ بكه‌ت؛ هنگی ئه‌ڤ كه‌سه‌ یێ ژ هه‌ژی ڤی سزایێ دژوار و مه‌زنه‌.</t>
   </si>
   <si>
     <t>هذا الوعيد ليس خاصًّا بالإمام الأعظم ونُوَّابِه، بل هو عامٌّ في كل مَن استرعاه الله رعية.
 الواجب على كل مَن وَلي شيئًا من أمر المسلمين أن يَنصحَ لهم، وأن يجتهد في أداء الأمانة، وأن يَحذَرَ الخيانة.
 عِظَم مسؤولية كلِّ مَن ولي رعية عامّة أو خاصّة، كبيرة أو صغيرة.</t>
   </si>
   <si>
     <t>ئه‌ڤ گه‌فه‌ یا تایبه‌ت نینه‌ ب سه‌رۆك و ڕێبه‌رێ مه‌زن و جێگرێن وی، به‌لكی گه‌فه‌كا گشتییه‌ و وان هه‌می كه‌سان ب خۆڤه‌ دگریت یێن خودێ وان دكه‌ته‌ مه‌زنێ هنده‌ك كه‌سان.
 پێدڤییه‌ ل سه‌ر هه‌ر كه‌سه‌كێ تشته‌ك ژ كاروبارێن موسلمانان دكه‌ڤیته‌ د ده‌ستیدا؛ ئه‌و شیره‌تێ ل وان بكه‌ت و خۆزه‌حمه‌ت بده‌ت بۆ زڤڕاندن و بجھئینانا وی ئه‌مانه‌تێ ل سه‌ر ملێن وی هه‌ی، كا چاوا دڤێت یێ هشیاری خیانه‌تكرنێ بیت.
@@ -3738,94 +4925,127 @@
   </si>
   <si>
     <t>ژ ئبن عومه‌ری (خودێ ژ هه‌ردووکان ڕازی بیت) گۆت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((هه‌ر كه‌سێ خۆ وه‌كی هنده‌كێن دی لێ بكه‌ت؛ ئه‌و ژ وانه‌)).</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ مَن تَشَبَّهَ بقومٍ من الكفارِ أو الفُسَّاق أو الصالحين -وذلك بأنْ يَفعَلَ شيئًا من خصائصِهم من العقائد أو العبادات أو العادات- فهو منهم؛ لأنَّ التَّشَبُّهَ بهم في الظاهر يؤدِّي إلى التشبه بهم في الباطن، ولا شك أنَّ التشبهَ بالقوم ناتجٌ عن إعجاب، وقد يؤدِّي إلى محبتهم وتعظيمهم والركون إليهم، وهذا قد يَجرُّ المرءَ إلى أنْ يتشبه بهم حتى في الباطن والعبادة -والعياذ بالله-.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ هندێ دكه‌ت كو هه‌ر كه‌سێ خۆ وه‌كی هنده‌ك مرۆڤان لێ بكه‌ت ژ كافران یان فاسقان یان مرۆڤێن باش - ئه‌ڤه‌ ژی ب ئه‌نجامدانا تشته‌كێ تایبه‌ت ب وانڤه‌ ژ بیروباوه‌ران یان عیباده‌تان یان نه‌ریتان -؛ هنگی ئه‌و ژ وانه‌، چونكی خۆوه‌كلێكرنا ب سه‌رڤه‌ دێ سه‌ركێشیت بۆ خۆوه‌كلێكرنا ژ ناڤدا ژی و گومان تێدا نینه‌ خۆوه‌كلێكرنا د گه‌ل هنده‌ك كه‌سان ژ ئه‌نجامێ كه‌يف پێ هاتنا ب وان كه‌سان په‌یدا دبیت و دبیت سه‌ربكێشیت بۆ حه‌زژێكرن و مه‌زنكرن و چوونا به‌ره‌ڤ وانڤه‌، ئه‌ڤه‌ ژی دبیت مرۆڤی ڕاكێشیت بۆ هندێ كو هه‌تا د ناڤداهی و عیبادەتی ژیدا خۆ وه‌كی وان لێ بكه‌ت - خودێ مه‌ بپارێزیت -.</t>
   </si>
   <si>
     <t>التحذير من التشبُّه بالكفار والفساق.
 الحث على التشبه بالصالحين والاقتداء بهم.
 التشبه في الظاهر يورث المحبة في الباطن.
 يَنالُ الإنسان من الوعيد والإثم بحسب التشبه ونوعه.
 النهي عن التشبه بالكفار في دينهم وفي عاداتهم المختصة بهم، أما ما لم يكن كذلك كتعلُّم الصناعات ونحوها فلا يدخل في النهي.</t>
   </si>
   <si>
     <t>هشیاركرن ژ هندێ مرۆڤێ موسلمان خۆ وه‌كی كافر و فاسقان لێ بكه‌ت.
 هاندان ل سه‌ر هندێ مرۆڤێ موسلمان خۆ وه‌كی مرۆڤێن باش لێ بكه‌ت و چاڤ ل وان بكه‌ت.
 ئه‌گه‌ر مرۆڤی ب سه‌رڤه‌ خۆ وه‌كی ئێكی لێكر؛ ئه‌ڤ چه‌نده‌ دێ حه‌زژێكرنا ناڤداهی ب دویڤ خۆدا ئینیت.
 مرۆڤ ل دویڤ ئاستێ خۆوه‌كلێكرن و جۆرێ وێ دێ گه‌ف و گونه‌هێ وه‌رگریت.
 پاشڤه‌برن ژ هندێ مرۆڤ خۆ وه‌كی كافران لێ بكه‌ت د دین و نه‌ریتێن تایبه‌ت ب وانڤه‌، به‌لێ ئه‌گه‌ر بابه‌ت یێ گرێدایی دین و نه‌ریتێ وان نه‌بیت؛ وه‌كی فێربوونا پیشه‌ و كاران و تشتێن وه‌سا؛ ئه‌ڤێن هه‌نێ ناچنه‌ د بن پاشڤه‌برنێڤه‌.</t>
   </si>
   <si>
-    <t>رواه أبو داود وأحمد</t>
-[...4 lines deleted...]
-  <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/5353</t>
   </si>
   <si>
     <t>من دل على خير فله مثل أجر فاعله</t>
   </si>
   <si>
     <t>هەر کەسێ به‌رێ ئێكی بده‌ته‌ خێر و باشییه‌كێ، دێ هندی وی كه‌سێ وێ خێرێ دكه‌ت؛ خێر گه‌هیته‌ وی كه‌سێ به‌رێ وی دایێ</t>
   </si>
   <si>
     <t>عن أبي مسعود الأنصاري رضي الله عنه قال: جَاءَ رَجُلٌ إِلَى النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فَقَالَ: إِنِّي أُبْدِعَ بِي فَاحْمِلْنِي، فَقَالَ: «مَا عِنْدِي»، فَقَالَ رَجُلٌ: يَا رَسُولَ اللهِ، أَنَا أَدُلُّهُ عَلَى مَنْ يَحْمِلُهُ، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ دَلَّ عَلَى خَيْرٍ فَلَهُ مِثْلُ أَجْرِ فَاعِلِهِ».</t>
   </si>
   <si>
     <t>ژ ئه‌بو مه‌سعوودێ ئه‌نصاڕی (خودێ ژێ ڕازی بیت) گۆت: زه‌لامه‌ك هاته‌ ده‌ڤ پێغەمبەری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) و گۆت: ده‌وارێ من یێ مری، ڤێجا ده‌واره‌كی بده‌ من لێ سویار بم، ئینا گۆت: ((من (چ ده‌وار) نینن))، ئینا زه‌لامه‌كی گۆت: ئه‌ی پێغه‌مبه‌رێ خودێ؛ ئه‌ز دێ به‌رێ وی ده‌مه‌ ئێكی كو ده‌واره‌كی بده‌تێ، پێغەمبەرێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((هەر کەسێ به‌رێ ئێكی بده‌ته‌ خێر و باشییه‌كێ، دێ هندی وی كه‌سێ وێ خێرێ دكه‌ت؛ خێر گه‌هیته‌ وی كه‌سێ به‌رێ وی دایێ)).</t>
   </si>
   <si>
     <t>جاء رجلٌ إلى النبي صلى الله عليه وسلم فقال: إني هَلَكَتْ راحلتي، فاحملني على دابةٍ، وأعطني مركوبًا يوصلني، فاعتذر له النبي صلى الله عليه وسلم أنه ليس عنده شيء يحمله عليه، فقال رجلٌ وكان حاضرًا: يا رسول الله، أنا أَدُلُّه على مَن يَحمله، فأخبرَ رسولُ الله صلى الله عليه وسلم أنه شريكٌ للمتصدِّق في الأجر، لأنه دلَّ المحتاجَ عليه.</t>
   </si>
   <si>
     <t>زه‌لامه‌ك هاته‌ ده‌ڤ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) و گۆت: ده‌وارێ من یێ مری، ڤێجا ده‌واره‌كی بده‌ من دا لێ سویاربم و من ب هه‌لگریت و من بگه‌هینیته‌ جهێ من دڤێت بچمێ، پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) داخوازا لێبوورینێ ژێ خواست و گۆتێ كو چ ده‌وار د ده‌ستێ ویدا نینن وی لێ سویار بكه‌ت و بده‌ته‌ وی، ئینا زه‌لامه‌كێ ل وێرێ ئاماده‌ گۆت: ئه‌ی پێغه‌مبه‌رێ خودێ؛ ئه‌ز دێ به‌رێ وی ده‌مه‌ كه‌سه‌كی كو ئه‌و دێ ده‌واره‌كی ده‌ته‌ وی و لێ سویار كه‌ت، له‌وا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ده‌نگوباس دا وی كه‌سی كو ئه‌و ژی هه‌ڤپشك و شریكێ وێ خێرێیه‌، چونكی ئه‌وی به‌رێ كه‌سێ پێدڤی دا وی كه‌سی.</t>
   </si>
   <si>
     <t>الحث على الدلالة على الخير.
 الحضُّ على فعل الخير من أسباب تَكَافُل المجتمع المسلم وتكامله.
 سَعَة فضل الله تعالى.
 الحديث قاعدة عامة فيدخل فيه كلُّ أعمال الخير.
 الإنسان إذا لم يتمكَّن مِن تحقيق رغبة السائل، فإنه يَدُلُّه على غيره.</t>
   </si>
   <si>
     <t>هاندان ل سه‌ر ڕێنیشاندانێ ل سه‌ر خێر و باشییێ.
 هاندان ل سه‌ر كرنا خێر و باشییێ ژ ئه‌گه‌رێن بهێزبوون و ته‌مامبوونا جڤاكێ موسلمانه‌.
 به‌رفره‌هییا قه‌نجی و باشییا خودایێ مه‌زن.
 فەرموودە بناخه‌یه‌كێ گشتییه‌ و هه‌می كارێن باش دكه‌ڤنه‌ د بنڤه‌.
 ئه‌گه‌ر مرۆڤی شیانێن بجھئینانا داخوازا داخوازكه‌ری نه‌بن؛ دێ به‌رێ وی ده‌ته‌ كه‌سه‌كێ دی.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/5354</t>
   </si>
   <si>
+    <t>سألت النبي صلى الله عليه وسلم: أي الذنب أعظم عند الله؟ قال: أن تجعل لله ندا وهو خلقك</t>
+  </si>
+  <si>
+    <t>من پرسیار ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) كر: كیژ گونه‌هـ ل ده‌ڤ خودێ ژ هه‌مییان مه‌زنتره‌؟ گۆت: ((ئه‌وه‌ تو هه‌ڤپشكه‌كی بۆ خودێ په‌یدا بكه‌ی د ده‌مه‌كیدا وی تو یێ دروست كری</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللهِ بنِ مَسْعُودٍ رضي الله عنه قال: سَأَلْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: أَيُّ الذَّنْبِ أَعْظَمُ عِنْدَ اللهِ؟ قَالَ: «أَنْ تَجْعَلَ لِلهِ نِدًّا وَهُوَ خَلَقَكَ» قُلْتُ: إِنَّ ذَلِكَ لَعَظِيمٌ، قُلْتُ: ثُمَّ أَيُّ؟ قَالَ: «وَأَنْ تَقْتُلَ وَلَدَكَ؛ تَخَافُ أَنْ يَطْعَمَ مَعَكَ» قُلْتُ: ثُمَّ أَيُّ؟ قَالَ: «أَنْ تُزَانِيَ حَلِيلَةَ جَارِكَ».</t>
+  </si>
+  <si>
+    <t>عه‌بدولڵاهێ كوڕێ مه‌سعوودی (خودێ ژێ ڕازی بیت) دبێژیت: من پرسیار ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) كر: كیژ گونه‌هـ ل ده‌ڤ خودێ ژ هه‌مییان مه‌زنتره‌؟ گۆت: ((ئه‌وه‌ تو هه‌ڤپشكه‌كی بۆ خودێ په‌یدا بكه‌ی د ده‌مه‌كیدا وی تو یێ دروست كری))، من گۆت: ب ڕاستی ئه‌و گونه‌هه‌كا مه‌زنه‌، پاشی من گۆت: پاشی كیژ؟ گۆت: ((ئه‌وه‌ تو زارۆكێ خۆ بكوژی ژ ترسا هندێ كو د گه‌ل ته‌ خوارنێ بخۆت))، من گۆت: پاشی كیژ؟ گۆت: ((ئه‌وه‌ تو زینایێ د گه‌ل ژنا جیرانێ خۆ بكه‌ی)).</t>
+  </si>
+  <si>
+    <t>سُئِلَ النبيُّ صلى الله عليه وسلم عن أَعْظَمِ الذنوب فقال: 
+أعظمُها الشركُ الأكبر، وهو أن تجعل لله مَثِيْلًا أو نظيرًا في ألوهيته أو ربوبيته أو أسمائه وصفاته، وهذا الذنب لا يغفره الله تعالى إلا بالتوبة، وإن مات صاحبه عليه فهو مُخَلَّدٌ في النار. 
+ثم قَتْلُ المرءِ ولدَه خشيةَ أن يأكل معه، وقتلُ النفس حرام، لكن يعظم إثمه إذا كان المقتول ذا رَحِمٍ من القاتل، ويعظم إثمه أيضًا حين يكون مقصودُ القاتل الخشيةَ من أنْ يشاركه المقتول في رزق الله. 
+ثم أنْ يُزانيَ الرجل بزوجة جاره بأنْ يُحاول التَّغْرِيرَ بزوجة جاره حتى يَزنيَ بها وتنقاد له، 
+والزنا حرام ولكن يعظم إثمه إذا كانت المزنيُّ بها زوجةَ الجار الذي أوصى الشرع بالإحسان إليه وبره وحسن صحبته.</t>
+  </si>
+  <si>
+    <t>پرسیار ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هاته‌ كرن ده‌رباره‌ی مه‌زنترین گونه‌هان، وی ژی گۆت: مه‌زنترین گونه‌ھ شركا مه‌زنه‌، كو ئه‌و ژی په‌یداكرنا هه‌ڤپشك و شریكه‌كییه‌‌ بۆ خودێ د ئولوهییه‌ت یان ڕبوبییه‌ت یان ناڤ و سالۆخه‌تێن ویدا، و خودێ ل ڤێ گونه‌هێ نابووریت ب تنێ ب ته‌وبه‌كرنێ نه‌بیت و ئه‌گه‌ر خودانێ وێ ل سه‌ر بمریت؛ دێ بۆ هه‌تا هه‌تایێ د ناڤ ئاگرێ جه‌هنه‌مێدا مینیت. پاشی كوشتنا زارۆكی ژ ترسا هندێ كو د گه‌ل وی خوارنێ بخۆت، كوشتنا نه‌فسێ كاره‌كێ حه‌رامه‌، به‌لێ گونه‌ها وێ مه‌زنتر دبیت ئه‌گه‌ر ئه‌و كه‌سێ هاتییه‌ كوشتن كه‌سێ نێزیكێ بكوژێ خۆ بیت و گونه‌ها وێ هێشتا مه‌زنتر دبیت ده‌مێ مه‌ره‌ما بكوژی ترس بیت ژ پشكداربوونا وی كه‌سی د رزقێ خودێدا. پاشی ئه‌وه‌ مرۆڤ زینایێ د گه‌ل ژنا جیرانێ خۆ بكه‌ت، ب هندێ كو بزاڤان بكه‌ت وێ بخاپینیت هه‌تا خۆ ب ده‌ست ویڤه‌ به‌ردده‌ت و زینایێ د گه‌ل دكه‌ت، زینا ژ كارێن حه‌رامه،‌ به‌لێ گونه‌ها وێ مه‌زنتر دبیت ئه‌گه‌ر د گه‌ل ژنا جیرانی بیت، چونكی شه‌ریعه‌تی وه‌سییه‌تا چاكیكرن و باشیكرنێ د گه‌ل جیرانیدا كرییه‌.</t>
+  </si>
+  <si>
+    <t>تفاوت الذنوب في العِظَم، كما أن الأعمال الصالحة تَتَفاوت في الفضل.
+أعظم الذنوب: الشرك بالله تعالى، ثم قتل الولد خشية أن يطعم معك، ثم أن تُزاني زوجة جارك.
+الرزق بيد الله وقد تَكَفَّلَ سبحانه بأرزاق المخلوقين.
+عِظَم حق الجار، وأنَّ أذيتَه أَعظم إثمًا من أذية غيرِه.
+الخالق هو المستحق للعبادة وحده لا شريك له.</t>
+  </si>
+  <si>
+    <t>گونه‌هـ ژ لایێ مه‌زناهیێڤه‌ ژ ئێك دجودانه‌، هه‌روه‌كی كا چاوا كریارێن چاك ژ لایێ خێر و قه‌در و بهایڤه‌‌ ژ ئێك دجودانه‌.
+مه‌زنترین گونه‌هـ: دروستكرنا شریكه‌كییه‌ بۆ خودایێ مه‌زن، پاشی كوشتنا زارۆكی ژ ترسا هندێ خوارنێ د گه‌ل ته‌ بخۆت، پاشی زیناكرن د گه‌ل ژنا جیرانی.
+ڕزق یێ د ده‌ستێ خودێدا‌ و وی ب ئه‌ركێ خۆ دانایه‌ (كه‌فاله‌تا هندێ كرییه‌) كو ڕزقێ هه‌می چێكرییان دابین بكه‌ت.
+مه‌زناهییا مافێ جیرانی و ئێشاندنا وی گونه‌ها وێ مه‌زنتره‌ ژ ئێشاندنا كه‌سێن دی.
+ئه‌و خودایێ ئافراندن كری ب تنێ یێ ژ هەژی په‌رستنێیه‌، ئه‌و ئێكێ ب تنێیه‌ و وی چ شریك نینن.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/5359</t>
+  </si>
+  <si>
     <t>لا تسبوا الأموات، فإنهم قد أفضوا إلى ما قدموا</t>
   </si>
   <si>
     <t>((خه‌به‌ران نه‌بێژنه‌ مرییان، چونكی ئه‌و یێن گه‌هشتینه‌ وی كارێ وان به‌ری خۆ فڕێكری و ئه‌نجامدای))</t>
   </si>
   <si>
     <t>عن عائشة رضي الله عنها قالت: قال النبي صلى الله عليه وسلم: «لَا تَسُبُّوا الْأَمْوَاتَ، فَإِنَّهُمْ قَدْ أَفْضَوْا إِلَى مَا قَدَّمُوا».</t>
   </si>
   <si>
     <t>ژ عائیشایێ (خودێ ژێ ڕازی بیت) گۆت: پێغەمبەری (صەلات و سەلامێن خودێ ل سەر بن) گۆت: ((خه‌به‌ران نه‌بێژنه‌ مرییان، چونكی ئه‌و یێن گه‌هشتینه‌ وی كارێ وان به‌ری خۆ فڕێكری و ئه‌نجامدای)).</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم حُرْمةَ سبِّ الأموات والوقوع في أعراضهم، وأنَّ هذا من مَسَاوِئ الأخلاق، فإنهم وَصَلُوا إلى ما قدَّموه من أعمال صالحة أو طالحة، وكما أنّ هذا السبَّ لا يبلغهم فإنّه إنما يؤذي الأحياء.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ڕۆهن دكه‌ت كو حه‌رامه‌ مرۆڤ خه‌به‌ران بێژیته‌ مرییان و به‌حسێ كه‌سایه‌تی و كه‌رامه‌تا وان بكه‌ت و دیار دكه‌ت كو ئه‌ڤ كاره‌ ژ ڕه‌وشتێن خراب و كرێته‌، ژ به‌ر كو ئه‌ڤ مرییه‌ یێن گه‌هشتینه‌ وان كارێن وان ئه‌نجامداین، چ ئه‌ڤ كاره‌ د باش بن یان د خراب بن، كا چاوا ئه‌ڤ خه‌به‌ره‌ ناگه‌هنه‌ وان و ب تنێ یێن ساخ پێ دئیشن و نه‌خۆشییێ بۆ وان دروست دكه‌ت.</t>
   </si>
   <si>
     <t>الحديث دليل على تحريم سب الأموات.
 ترك سب الأموات فيه مراعاة لمصلحة الأحياء، والحفاظ على سلامة المجتمع من التشاحن والتباغض.
 الحكمة من النهي عن سبهم أنهم وصلوا إلى ما قدموا فلا ينفع سبهم، وفيه إيذاء لأقاربه الأحياء.
 أنه لا ينبغي للإنسان أن يقول ما لا مصلحة فيه.</t>
   </si>
   <si>
     <t>فه‌رمووده‌ به‌ڵگه‌یه‌ ل سه‌ر حه‌رامبوونا خه‌به‌رگۆتنا ب مرییان.
@@ -3965,56 +5185,50 @@
   <si>
     <t>من ضار ضار الله به، ومن شاق شق الله عليه</t>
   </si>
   <si>
     <t>((هه‌ر كه‌سێ زیانێ بگه‌هینیته‌ موسلمانه‌كی؛ خودێ ژی دێ زیانێ گه‌هینیته‌ وی و هه‌ر كه‌سێ زه‌حمه‌ت و بارگرانییێ بۆ موسلمانه‌كی دروست بكه‌ت؛ خودێ ژی دێ زه‌حمه‌ت و بارگرانییێ بۆ دروست كه‌ت))</t>
   </si>
   <si>
     <t>عن أبي صِرْمة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «مَنْ ضَارَّ ضَارَّ اللهُ بِهِ، وَمَنْ شَاقَّ شَقَّ اللهُ عَلَيْهِ».</t>
   </si>
   <si>
     <t>ژ ئه‌بو صیڕمه‌ی (خودێ ژێ ڕازی بیت) ژ پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) گۆت: ((هه‌ر كه‌سێ زیانێ بگه‌هینیته‌ موسلمانه‌كی؛ خودێ ژی دێ زیانێ گه‌هینیته‌ وی و هه‌ر كه‌سێ زه‌حمه‌ت و بارگرانییێ بۆ موسلمانه‌كی دروست بكه‌ت؛ خودێ ژی دێ زه‌حمه‌ت و بارگرانییێ بۆ دروست كه‌ت)).</t>
   </si>
   <si>
     <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن إدخالِ المَضَرَّة على المسلم، أو إلحاق المَشَقَّة به في أي أمر من أموره؛ في نفسه أو ماله أو أهله، وأنَّ من فعل ذلك فإن الله يُجازيه ويعاقبُه من جِنْسِ عملِه.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هشیاركرن ژ زیانگه‌هاندنا ب موسلمانی كرییه‌، یان ژی نه‌خۆشی دروستكرن و په‌یداكرنا زه‌حمه‌تێ د كاره‌ك ژ كارێن ویدا، چ د وی ب خۆدا بیت یان ژی د مالێ ویدا بیت یان ژی د كه‌سوكارێن ویدا بیت، كا چاوا هشیاركرن ژ هندێ كرییه‌ كو هه‌ر كه‌سێ ڤێ چه‌ندێ بكه‌ت؛ خودێ ژی دێ هه‌ر ژ جۆرێ كارێ وی جزایێ وی ده‌ت و دێ وی ب ڤێ چه‌ندێ سزا ده‌ت.</t>
   </si>
   <si>
     <t>تحريم الإضرار بالمسلم وإلحاق المشقة به.
 انتقام الله لعباده.</t>
   </si>
   <si>
     <t>حه‌رامبوونا زیانگه‌هاندنا ب موسلمانی و نه‌خۆشی دروستكرنێ بۆ وی.
 تۆلڤه‌كرنا خودێ بۆ عه‌بدێن خۆ.</t>
-  </si>
-[...4 lines deleted...]
-    <t>[رواه أبو داود والترمذي وابن ماجه وأحمد]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/5375</t>
   </si>
   <si>
     <t>أقرب ما يكون العبد من ربه وهو ساجد، فأكثروا الدعاء</t>
   </si>
   <si>
     <t>((نێزیكترین جھ و ده‌م مرۆڤ تێدا یێ نێزیكی خودێ بیت؛ ئه‌وه‌ ده‌مێ مرۆڤ تێدا دچیته‌ سوجدێ، له‌وا هوین گه‌له‌ك دوعایان د سوجدێدا بكه‌ن))</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «أَقْرَبُ مَا يَكُونُ الْعَبْدُ مِنْ رَبِّهِ وَهُوَ سَاجِدٌ، فَأَكْثِرُوا الدُّعَاءَ».</t>
   </si>
   <si>
     <t>ژ ئه‌بو هورەیرەی (خودێ ژێ ڕازی بیت) ژ پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) گۆت: ((نێزیكترین جھ و ده‌م مرۆڤ تێدا یێ نێزیكی خودێ بیت؛ ئه‌وه‌ ده‌مێ مرۆڤ تێدا دچیته‌ سوجدێ، له‌وا هوین گه‌له‌ك دوعایان د سوجدێدا بكه‌ن)).</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ أقربَ ما يكون العبد من ربه وهو ساجد؛ وذلك أنّ المصليَ يَضعُ أعلى وأشرف ما في جسده على الأرض خضوعًا وتَذَلُّلًا وتواضعًا لله عز وجل وهو ساجد.
 وقد أمر صلى الله عليه وسلم بالإكثار من الدعاء في السجود، فيجتمع في ذلك التَذَلُّلُ لله بالقول والفعل.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار دكه‌ت كو نێزیكترین ده‌م مرۆڤ تێدا یێ نێزیكی خودێ بیت، ئه‌وه‌ ده‌مێ مرۆڤ تێدا دچیته‌ سوجدێ، ئه‌ڤه‌ ژی چونكی نڤێژكه‌ر ده‌مێ دچیته‌ سوجدێ؛ بلندترین و ب قه‌درترین ئه‌ندامێ له‌شێ خۆ ددانیته‌ سه‌ر ئه‌ردی، وه‌ك خۆشكاندن و سه‌رچه‌مییان و خۆكێمكرن بۆ خودایێ مه‌زن.
 و پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) فه‌رمانكرییه‌ مرۆڤ د سوجدێدا گه‌له‌ك دوعایان بكه‌ت، ب ڤێ چه‌ندێ خۆشكاندن و خۆكێمكرنا بۆ خودێ ب گۆتن و كریاران د سوجدێدا كۆم دبن.</t>
   </si>
   <si>
@@ -4583,50 +5797,84 @@
     <t>عن سعد بن أبي وقاص رضي الله عنه قال: سمعت رسول الله صلى الله عليه وسلم يقول: «إِنَّ اللهَ يُحِبُّ الْعَبْدَ التَّقِيَّ الْغَنِيَّ الْخَفِيَّ».</t>
   </si>
   <si>
     <t>سه‌عدێ كوڕێ ئه‌بو وه‌ققاصی (خودێ ژێ ڕازی بیت) دبێژیت: من گوھ ل پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بوو دگۆت: ((ب ڕاستی خودێ حه‌ز ژ عه‌بدێ ته‌قوادارێ زه‌نگینێ ڤه‌شارتی دكه‌ت)).</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ الله عزَّ وجلَّ يُحِبُّ بعضَ عباده، 
 ومنهم التقي: المُمْتَثِل لأوامر الله، المجتنب لنواهِيهِ.
 ويُحِبُّ الغنيَّ: الذي استغنى عن الناسِ بالله عز وجل لا يَلْتَفِتُ إلى غيره.
 ويُحبُّ الخفيَّ: المُتَواضِع، المُتَعَبِّد لربِّه، المُشتغل بما ينفعه، الذي لا يَهْتَمُّ أنْ يَعْرِفَه أحدٌ أو يَتَحَدَّث عنه بمدحٍ وثَنَاءٍ.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ هندێ دكه‌ت كو خودایێ مه‌زن حه‌ز ژ هنده‌ك عه‌بدێن خۆ دكه‌ت،
 ژ وان ژی عه‌بدێ ته‌قواداره‌: ئه‌وێ فه‌رمانێن خودێ جێبه‌جێ دكه‌ت و خۆ ژ وان تشتان دده‌ته‌ پاش یێن خودێ ئه‌و ژێ دایه‌ پاش.
 حه‌ز ژ عه‌بدێ زه‌نگین دكه‌ت: ئه‌وێ ب خودایێ مه‌زن یێ زه‌نگین و بێمننه‌ته‌ ژ خه‌لكی و ژ خودێ پێڤه‌تر چاڤێ وی ل ده‌ستێ كه‌سێ دی نینه‌.
 حه‌ز ژ عه‌بدێ ڤه‌شارتی دكه‌ت: ئه‌وێ خۆ ب كێم دزانیت و خۆ مه‌زن ناكه‌ت، ئه‌وێ عیباده‌تێ خودێ دكه‌ت، ئه‌وێ خۆ ب وی تشتیڤه‌ مژویلكری یێ مفایێ وی دكه‌ت، ئه‌وێ گرنگییێ ب هندێ ناده‌ت كه‌س وی بنياسیت یان مه‌دحێن وی بكه‌ت.</t>
   </si>
   <si>
     <t>بيان بعض الصفات المُقْتَضِيَة لمحبةِ الله لعباده، وهي التقوى والتواضع والرضى بما قَسَمَ الله.</t>
   </si>
   <si>
     <t>دیاركرنا هنده‌ك ژ وان سالۆخه‌تێن حه‌زژێكرنا خودێ بۆ عه‌بدی بده‌ستڤه‌ دئینن، ئه‌و سالۆخه‌ت ژی ته‌قوا و خۆبكێمزانین و ڕازیبوونه‌ ب وی تشتێ خودێ دابه‌شكری.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/5545</t>
+  </si>
+  <si>
+    <t>إنكم سترون ربكم كما ترون هذا القمر، لا تضامون في رؤيته</t>
+  </si>
+  <si>
+    <t>مسوگه‌ر هوین دێ خودایێ خۆ بینن، هه‌روه‌كی كا چاوا هوین ڤێ هه‌یڤێ دبینن، و هوین چ نه‌خۆشییێ د دیتنا ویدا نابینن</t>
+  </si>
+  <si>
+    <t>عن جَرِيْر بنِ عبدِ الله رضي الله عنه قال: كُنَّا عِنْدَ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَنَظَرَ إِلَى الْقَمَرِ لَيْلَةً -يَعْنِي الْبَدْرَ- فَقَالَ: «إِنَّكُمْ سَتَرَوْنَ رَبَّكُمْ كَمَا تَرَوْنَ هَذَا الْقَمَرَ، لَا تُضَامُونَ فِي رُؤْيَتِهِ، فَإِنِ اسْتَطَعْتُمْ أَنْ لَا تُغْلَبُوا عَلَى صَلَاةٍ قَبْلَ طُلُوعِ الشَّمْسِ وَقَبْلَ غُرُوبِهَا فَافْعَلُوا» ثُمَّ قَرَأَ: «{وَسَبِّحْ بِحَمْدِ رَبِّكَ قَبْلَ طُلُوعِ الشَّمْسِ وَقَبْلَ الْغُرُوبِ}»</t>
+  </si>
+  <si>
+    <t>جه‌ریرێ كوڕێ عه‌بدولڵاهی (خودێ ژێ ڕازی بیت) دبێژیت: ئه‌م ل ده‌ڤ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بووین، وی سه‌حكره‌ هه‌یڤێ د شه‌ڤه‌كا ته‌مامدا - ئانكو هه‌یڤ یا چارده‌ شه‌ڤی بوو - و گۆت: ((مسوگه‌ر هوین دێ خودایێ خۆ بینن، هه‌روه‌كی كا چاوا هوین ڤێ هه‌یڤێ دبینن، و هوین چ نه‌خۆشییێ د دیتنا ویدا نابینن، ڤێجا ئه‌گه‌ر هوین بشێن كو چ تشت نه‌بنه‌ ڕێگر ل سه‌ر كرنا نڤێژه‌كا به‌ری هه‌لاتنا ڕۆژێ و به‌ری ئاڤابوونا وێ؛ هوین ئه‌ڤێ چه‌ندێ بكه‌ن))، پاشی ئه‌ڤ ئایه‌ته‌ خواند: {وَسَبِّحْ بِحَمْدِ رَبِّكَ قَبْلَ طُلُوعِ الشَّمْسِ وَقَبْلَ الْغُرُوبِ} ، ئانكو: ((و‌ به‌ری هه‌لاتنا ڕۆژێ و به‌ری ئاڤابوونا وێ تو خودایێ خۆ ژ هه‌می كێماسییان بلند ڕابگره‌ و حه‌مد و سوپاسییا وی بكه‌)).</t>
+  </si>
+  <si>
+    <t>كان الصحابةُ مع النبيِّ صلى الله عليه وسلم ذات ليلةٍ فنَظَرَ إلى القمر -ليلة الرابع عشر-، فقال: 
+إنَّ المؤمنين سيرون ربَّهم حقيقةً بالعين دون اشتباه، وأنهم لا يتزاحمون ولا يصيبهم تعب ولا مشقة عند رؤيته تعالى. 
+ثم قال رسول الله صلى الله عليه وسلم: 
+فإن استطعتم قطعَ الأسبابِ التي تَصرفُكم عن صلاةِ الفجر وصلاةِ العصر فافعلوا، وأتوا بهما كاملتين في وقتهما في جماعة، فإن ذلك من أسباب النظر إلى وجه الله عز وجل، 
+ثم قرأ صلى الله عليه وسلم الآية: 
+{وَسَبِّحْ بِحَمْدِ رَبِّكَ قَبْلَ طُلُوعِ الشَّمْسِ وَقَبْلَ الْغُرُوبِ}.</t>
+  </si>
+  <si>
+    <t>شه‌ڤه‌كێ صه‌حابی د گه‌ل پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بوون، ئینا وی به‌رێ خۆ دا هه‌یڤێ -ل شه‌ڤا چاردێ- و گۆت: مسوگه‌ر باوه‌ردار دێ خودایێ خۆ ب دروستی و ب چاڤێن خۆ بینن بێی چ گومان و شێلیاتی تیدا هه‌بیت و ئه‌و تووشی چ په‌ستان و وه‌ستییان و نه‌خۆشییێ نابن ل ده‌مێ دیتنا خودایێ مه‌زن. پاشی پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ئه‌گه‌ر هوین بشێن وان ئه‌گه‌ران ده‌رباز بكه‌ن یێن هه‌وه‌ ژ نڤێژا سپێدێ و نڤێژا ئێڤاری پاشڤه‌ دبه‌ن؛ ئه‌ڤێ چه‌ندێ بكه‌ن، و وان هه‌ردووكان ب ته‌مامی و د وه‌ختێ واندا و ب جه‌ماعه‌ت بكه‌ن؛ چونكی ئه‌ڤه‌ ئێكه‌ ژ ئه‌گه‌رێن به‌رێخۆدان و دیتنا وه‌جهێ خودایێ مه‌زن. پاشی صه‌لات و سه‌لامێن خودێ ل سه‌ر بن ئه‌ڤ ئایه‌ته‌ خواند: ((و‌ به‌ری هه‌لاتنا ڕۆژێ و به‌ری ئاڤابوونا وێ تو خودایێ خۆ ژ هه‌می كێماسییان بلند ڕابگره‌ و حه‌مد و سوپاسییا وی بكه‌)).</t>
+  </si>
+  <si>
+    <t>البشرى لأهل الإيمان برؤية الله تعالى في الجنة.
+مِن أساليب الدعوة: التوكيدُ والترغيبُ وضَرْبُ الأمثال.</t>
+  </si>
+  <si>
+    <t>مزگینیدان ب كه‌سێن باوه‌ردار ب دیتنا خودایێ مه‌زن د به‌حه‌شتێدا.
+ژ ڕێك و شێوازێن گازییا د ڕێكا خودێدا: پشتڕاستكرن و هاندان و ئینانا نموونه‌یانه‌.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/5657</t>
   </si>
   <si>
     <t>أن النبي صلى الله عليه وسلم كان لا يرد الطيب</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بێهنخۆشی ڕه‌د نه‌دكر</t>
   </si>
   <si>
     <t>عن أنس بن مالك رضي الله عنه: أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كَانَ لَا يَرُدُّ الطِّيبَ.</t>
   </si>
   <si>
     <t>ئه‌نه‌سێ کوڕێ مالکی (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بێهنخۆشی ڕه‌د نه‌دكر.</t>
   </si>
   <si>
     <t>كان مِن هَديِ النبيِّ صلى الله عليه وسلم أنه لا يَرُدُّ الطِّيْبَ ويَقْبَلَه؛ لأنه خفيفُ المَحمل وطَيِّبُ الرَّائحة.</t>
   </si>
   <si>
     <t>ژ ڕێبازا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بوو وی بێهنخۆشی ڕه‌د نه‌دكر و وه‌ردگرت، چونكی ئه‌و بۆ هه‌لگرتنێ یا ب ساناهی و سڤكه‌ و بێهنا وێ یا خۆشه‌.</t>
   </si>
   <si>
     <t>استحباب قبول عَطِيَّةِ الطِّيْبِ؛ لأنه لا مُؤْنَة لحملِه ولا مِنَّةَ في قبوله.
 كمال وحسن خلق النبي صلى الله عليه وسلم في عدم رد الطيب، وقبول هدية من يهدي إليه.
  الترغيب في استعمال الطيب.</t>
   </si>
   <si>
@@ -6105,50 +7353,134 @@
   <si>
     <t>ئه‌بو مه‌رثه‌دێ غه‌نه‌وی (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((ل سه‌ر قه‌بران نه‌ڕوینن و نڤێژان ل به‌رامبه‌ری وان نه‌كه‌ن)).</t>
   </si>
   <si>
     <t>نَهى النبيُّ صلى الله عليه وسلم عن الجُلوسِ على القبور.
 كما نهى عن الصلاةِ إلى القبور، بأن يكون القبر في جهة قِبْلة المُصلي؛ لأن ذلك من وسائل الشرك.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) پاشڤه‌برن ژ ڕوینشتنا ل سه‌ر قه‌بران كر.
 كا چاوا پاشڤه‌برن ژ هندێ كر مرۆڤ نڤێژێ ل به‌رامبه‌ری قه‌بران بكه‌ت، وه‌سا كو قه‌بر بكه‌ڤیته‌ لایێ قیبلا نڤێژكه‌ری، چونكی ئه‌ڤه‌ ژ ڕێكێن شركێنه‌.</t>
   </si>
   <si>
     <t>النهي عن الصلاة في المقابر أو بينها أو إليها إلا صلاة الجنازة كما ثبت بالسنة.
 النهي عن الصلاة إلى القبور سَدًّا لذريعة الشرك.
 نهى الإسلام عن الغُلوِّ في القبور وعن امْتِهانها، فلا إفْرَاط ولا تَفْريط.
 حُرمة المُسلم باقية بعد موته، لقوله صلى الله عليه وسلم: (كَسْرُ عَظْمِ المَيّت كَكَسْرِه حيًّا).</t>
   </si>
   <si>
     <t>پاشڤه‌برن ژ نڤێژكرنێ ل گۆڕستانان یان د ناڤبه‌را قه‌براندا یان ل به‌رامبه‌ر وان، ب تنێ نڤێژا جه‌نازه‌ی نه‌بیت، هه‌روه‌كی ئه‌ڤ چه‌نده‌ د سوننه‌تێدا بنه‌جھ بووین.
 پاشڤه‌برن ژ نڤێژكرنێ ل به‌رامبه‌ری قه‌بران هاته‌ كرن، دا ببیته‌ گرتنه‌ك بۆ هه‌ر ده‌رگه‌هه‌كێ سه‌ربكێشیت بۆ شركێ.
 ئیسلامێ پاشڤه‌برن ژ زێده‌گاڤیكرنا د قه‌براندا كرییه‌، كا چاوا پاشڤه‌برن ژ بێڕێزیكرنا ل قه‌بران ژی كرییه‌، له‌وا نه‌ زێده‌گاڤی و نه‌ سستاهی د دروست نینن.
 قه‌در و بها و ڕێزا موسلمانی دێ هه‌ر مینیت، هه‌تا پشتی دمریت ژی، ژ به‌ر گۆتنا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن): ((شكاندنا هه‌ستیكێ مری؛ وه‌كی شكاندنا هه‌ستیكێ وییه‌ ب ساخی)).</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/10647</t>
+  </si>
+  <si>
+    <t>أولئك قوم إذا مات فيهم العبد الصالح، أو الرجل الصالح، بنوا على قبره مسجدا</t>
+  </si>
+  <si>
+    <t>‌ ئه‌و ملله‌ته‌كه‌ ئه‌گه‌ر عه‌بده‌كێ باش یان زه‌لامه‌كێ باش د ناڤ واندا مربا؛ دا مزگه‌فته‌كێ ل سه‌ر گۆڕێ وی ئاڤا كه‌ن</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ أُمِّ المؤمنين رضي الله عنها: أَنَّ أُمَّ سَلَمَةَ ذَكَرَتْ لِرَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كَنِيسَةً رَأَتْهَا بِأَرْضِ الْحَبَشَةِ، يُقَالُ لَهَا مَارِيَةُ، فَذَكَرَتْ لَهُ مَا رَأَتْ فِيهَا مِنَ الصُّوَرِ، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أُولَئِكَ قَوْمٌ إِذَا مَاتَ فِيهِمُ الْعَبْدُ الصَّالِحُ، أَوِ الرَّجُلُ الصَّالِحُ، بَنَوْا عَلَى قَبْرِهِ مَسْجِدًا، وَصَوَّرُوا فِيهِ تِلْكَ الصُّوَرَ، أُولَئِكَ شِرَارُ الْخَلْقِ عِنْدَ اللهِ».</t>
+  </si>
+  <si>
+    <t>عائیشا‌یا دایكا باوه‌رداران (خودێ ژێ ڕازی بیت) دبێژیت: ئۆم سه‌له‌مه‌یێ بۆ پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ كەنیسەیەکێ كر كو وێ یا ل ئه‌ردێ حه‌به‌شه‌ دیتی، دگۆتنێ (ماریا)، ڤێجا به‌حسێ وان وێنەیێن وێ تێدا دیتین بۆ وی كر، ئینا پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((‌ ئه‌و ملله‌ته‌كه‌ ئه‌گه‌ر عه‌بده‌كێ باش یان زه‌لامه‌كێ باش د ناڤ واندا مربا؛ دا مزگه‌فته‌كێ ل سه‌ر گۆڕێ وی ئاڤا كه‌ن و دا ئه‌وان وێنه‌یان تێدا چێكه‌ن، ب ڕاستی ئه‌و‌ خرابترین چێكرینه‌ ل ده‌ڤ خودێ)).</t>
+  </si>
+  <si>
+    <t>ذَكَرَتْ أُمُّ المؤمنين أُمُّ سَلَمَة رضي الله عنها للنبيِّ صلى الله عليه وسلم أنها لمَّا كانت بأرض الحَبَشة رأتْ كَنِيسة -يُقال لها مَارِيَة- فيها صورٌ وزَخارِفُ وتصاويرُ؛ تَعَجُّبًّا من ذلك! 
+فبَيَّنَ النبيُّ صلى الله عليه وسلم أسباب وضع هذه الصور؛ 
+فقال: إن هؤلاء الذين تذكرين كانوا إذا مات فيهم الرجلُ الصالحُ بَنَوا على قبره مَسجدًا يُصَلُّون فيه، وصَوَّرُوا تلك الصور، 
+وبَيَّنَ أنَّ فاعلَ ذلك شَرُّ الخلقِ عند الله تعالى؛ لأنَّ فِعلَه يؤدِّي إلى الشرك بالله تعالى.</t>
+  </si>
+  <si>
+    <t>ئۆم سه‌له‌مه‌یا دایكا باوه‌رداران (خودێ ژێ ڕازی بیت) بۆ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ هندێ كر كو ده‌مێ ئه‌و ل ئه‌ردێ حه‌به‌شه‌یێ بوو، وێ کەنیسەیەك دیتییه‌ -دگۆتنێ ماریا‌- وێنه‌ و نه‌خش و نیگار تێدا بوون؛ ڤێجا وێ ئه‌ڤ چه‌نده‌ وه‌ك سه‌رسورمانه‌ك به‌حسكر! ئینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ئه‌گه‌رێ دانانا ڤان وێنه‌یان بۆ وێ دیار كر ڤێجا گۆت: ئه‌وێن تو به‌حس ژێ دكه‌ی، هه‌ر ده‌مێ زه‌لامه‌كێ باش د ناڤ واندا مربا؛ دا مزگه‌فته‌کێ ل سه‌ر گۆڕێ وی ئاڤا كه‌ن دا كو نڤێژێ تێدا بكه‌ن و ئه‌و وێنه‌ تێدا دكێشان و دیار كر كو ئه‌و كه‌سێ ڤی كاری بكه‌ت؛ خرابترینێ چێكرییانه‌ ل ده‌ڤ خودایێ مه‌زن؛ چونكی كریارا وی سه‌ردكێشیت بۆ په‌یداكرنا شركێ بۆ خودایێ مه‌زن.</t>
+  </si>
+  <si>
+    <t>تحريم بناء المساجد على القُبور، أو الصلاة عندها، أو دَفن الموتى في المساجد؛ سَدَّا لذَريعة الشِّرك.
+بناء المساجد على القُبور، ونَصب الصُّور فيها، هو عمل اليَّهود والنَّصارى، وأنَّ من فعل هذا، فقد شَابَهَهم.
+تحريم اتخاذ الصُّور لذَوَات الأرواح.
+مَن بَنى مسجدًا على قَبر وصَوَّر فيه التصاوير، فهو مِن شَرِّ خَلْقِ الله تعالى.
+حِماية الشَّريعة لجَنَاب التوحيد حماية كاملة، بسد جميع الوسائل التي قد تُؤدي إلى الشِّرك.
+ النهي عن الغلو في الصالحين؛ لأنه سببٌ للوقوع في الشرك.</t>
+  </si>
+  <si>
+    <t>حه‌رامبوونا ئاڤاكرنا مزگه‌فتان ل سه‌ر گۆڕان، یان نڤێژكرنا ل ده‌ڤ وان، یان ڤه‌شارتنا مریان د ناڤ مزگه‌فتاندا؛ بۆ هندێ دا كو ڕێك ل به‌ر شركێ بهێته‌ گرتن.
+ئاڤاكرنا مزگه‌فتان ل سه‌ر گۆڕان و دانانا وێنه‌یان تێدا، كریارا جوهی و فه‌له‌یانه‌ و هه‌ر كه‌سێ ڤی كاری بكه‌ت؛ ئه‌ڤه‌ ئه‌و وه‌كی لێ هات د ڤی كاریدا.
+حه‌رامبوونا دروستكرن و كێشانا وێنه‌یێن تشتێن خودان ڕح.
+هه‌ر كه‌سێ مزگه‌فته‌كێ ل سه‌ر گۆڕه‌كی ئاڤا بكه‌ت و وێنه‌یان تێدا بكێشیت، ئه‌و ژ خرابترینێ چێكرییێن خودێیه‌.
+پاراستنا ته‌مام یا شه‌ریعه‌تی بۆ ته‌وحیدێ، ب ڕێگریكرن ژ وان هه‌می ئه‌گه‌رێن به‌ره‌ڤ شركێ دچن.
+ڕێگریكرن ژ زێده‌گاڤیكرنێ د مرۆڤێن باشدا؛ چونكی ئه‌ڤه‌ ئه‌گه‌رێ كه‌ڤتنا د ناڤ شركێدایه‌.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/10887</t>
+  </si>
+  <si>
+    <t>أمرت أن أسجد على سبعة أعظم</t>
+  </si>
+  <si>
+    <t>((فه‌رمان ل من هاتییه‌ كرن كو سوجدێ ل سه‌ر حه‌فت هه‌ستییان ببه‌م</t>
+  </si>
+  <si>
+    <t>عن ابنِ عَبَّاسٍ رضي الله عنهما عن النبيِّ صلى الله عليه وسلم قال: «أُمِرْتُ أَنْ أَسْجُدَ عَلَى سَبْعَةِ أَعْظُمٍ: عَلَى الْجَبْهَةِ وَأَشَارَ بِيَدِهِ عَلَى أَنْفِهِ، وَالْيَدَيْنِ، وَالرُّكْبَتَيْنِ، وَأَطْرَافِ الْقَدَمَيْنِ، وَلَا نَكْفِتَ الثِّيَابَ وَالشَّعَرَ».</t>
+  </si>
+  <si>
+    <t>ئبن عه‌بباس (خودێ ژ هه‌ردووكان ڕازی بیت) دبێژیت: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((فه‌رمان ل من هاتییه‌ كرن كو سوجدێ ل سه‌ر حه‌فت هه‌ستییان ببه‌م: ل سه‌ر ئه‌نییێ -و ب ده‌ستێ خۆ ئاماژه‌ كره‌ دفنا خۆ-، هه‌ردوو ده‌ستان، هه‌ردوو چۆكان و سه‌رێ تبلێن پێیان و كو جلك و پرچا خۆ كۆم نه‌كه‌م)).</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم بأنَّ اللهَ أَمَرَه عند الصلاة أنْ يَسجُدَ على سبعةٍ من أعضاء الجسم؛ وهي: 
+أولاً: الجبهة: وهي: صفحة الوجه فوق الأنف والعينين، 
+وأشار صلى الله عليه وسلم بيده إلى أنفِه، مُبَيِّنًا أن الجَبْهةَ والأنف عضو واحد من السبعة، وتأكيدًا على أنَّ الساجِد يُلامِسُ بأنفِه الأرضَ. 
+العضو الثاني والثالث: اليدان. 
+الرابع والخامس: الرُّكْبتان. 
+السادس والسابع: أصابع القدمين. 
+وأَمَرَنا أنْ لا نَربِطَ شعورنًا، أو نَجمعَ ثيابَنا بعضَها على بعض عند السجود على الأرض صيانةً لها؛ بل نُرسِلُها حتى تقع على الأرض، فتسجد مع الأعضاء.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار كر كو خودێ فه‌رمان ل وی كرییه‌ ئه‌و د نڤێژێدا سوجدێ ل سه‌ر حه‌فت ئه‌ندامێن له‌شی ببه‌ت، ئه‌و ژی ئه‌ڤه‌نه‌:
+یێ ئێكێ: ئه‌نییه‌ كو ئه‌و ژی ئه‌و پاناتییه‌ یا ل سه‌ر دفنێ و هه‌ردوو چاڤان هه‌ی‌، و پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ب ده‌ستێ خۆ ئاماژه‌ كره‌ دفنا خۆ، دا دیار بكه‌ت كو ئه‌نی و دفن هه‌ردوو پێكڤه‌ دبنه‌ ئێك ئه‌ندام ژ وان حه‌فتان، و بۆ پشتڕاستكرنێ كو پێدڤییه‌ دفنا وی كه‌سێ ‌سوجدێ دبەت بگه‌هیته‌ ئه‌ردی.
+ئه‌ندامێ دووێ و سێیێ: هه‌ردوو ده‌ستن.
+یێ چارێ و پێنجێ: هه‌ردوو چۆكن.
+یێ شه‌شێ و حه‌فتێ: تبلێن هه‌ردوو پێیانه‌.
+و فه‌رمان ل مه‌ كر ل ده‌مێ سوجده‌برنێ ئه‌م پرچێن خۆ گرێنه‌ده‌ین و جلكێن خۆ ل سه‌ر ئێك كۆم نه‌كه‌ین بۆ پاراستنا وان، به‌لكی ئه‌م دێ وان به‌رده‌ین دا كو ئه‌و ژی ب ئه‌ردی بكه‌ڤن و سوجدێ د گه‌ل ئه‌ندامێن دی ببه‌ن.</t>
+  </si>
+  <si>
+    <t>وجوب السُّجود في الصلاة على الأعَضاء السَّبعة.
+كراهية جَمْعِ وضَمِّ الثَّوب والشَّعَر في الصلاة.
+يجب على المصلي أن يطمئن في صلاته، وذلك بأنْ يضع أعضاء السجود السبعة على الأرض، ويستقر عليها حتى يأتي بالذكر المشروع.
+النهيُ عن كَفِّ الشَّعَرِ خاصٌّ بالرجال دون النساء؛ لأن المرأة في الصلاة مأمورة بالتستر.</t>
+  </si>
+  <si>
+    <t>فه‌ربوونا سوجده‌برنێ ل سه‌ر حه‌فت ئه‌ندامان د نڤێژێدا.
+نه‌باشییا كۆمكرن و هه‌لدانا جلكان و پرچێ د نڤێژێدا.
+پێدڤییه‌ نڤێژكه‌ر د نڤێژا خۆدا یێ ئارام و جێگر بیت (تومه‌ئنینه ل ده‌ڤ په‌یدا ببیت‌)، ب هندێ كو هه‌ر حه‌فت ئه‌ندامێن سوجدێ ل سه‌ر ئه‌ردی دانیت و ل سه‌ر وان بمینیت هه‌تا ئه‌وی زكرێ شه‌ریعه‌تی د نڤێژێدا دیاركری ته‌مام دكه‌ت.
+پاشڤه‌برن ژ كۆمكرنا پرچی ب تنێ بۆ زه‌لامانه‌ نه‌ بۆ ژنان؛ چونكی ژن د نڤێژێدا فه‌رمان لێ هاتییه‌ كرن كو ب ته‌مامی خۆ ب په‌چنیت.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/10925</t>
   </si>
   <si>
     <t>كان النبي صلى الله عليه وسلم يقول بين السجدتين: اللهم اغفر لي، وارحمني، وعافني، واهدني، وارزقني</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) د ناڤبه‌را هه‌ردوو سوجده‌یاندا دگۆت: ((خودایێ من؛ تو گونه‌هێن من ژێببه‌ و دلۆڤانییێ ب من ببه‌ و سلامه‌تی و ڕاسته‌ڕێبوون و ڕزقی بده‌ من))</t>
   </si>
   <si>
     <t>عن ابن عباس رضي الله عنهما: كان النبي صلى الله عليه وسلم يقول بين السجدتين: «اللَّهمَّ اغْفِرْ لي، وارْحَمْنِي، وعافِني، واهْدِني، وارزقْنِي».</t>
   </si>
   <si>
     <t>ئبن عه‌باس (خودێ ژ هه‌ردووكان ڕازی بیت) دبێژیت: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) د ناڤبه‌را هه‌ردوو سوجده‌یاندا دگۆت: ((خودایێ من؛ تو گونه‌هێن من ژێببه‌ و دلۆڤانییێ ب من ببه‌ و سلامه‌تی و ڕاسته‌ڕێبوون و ڕزقی بده‌ من)).</t>
   </si>
   <si>
     <t>كان النبيُّ صلى الله عليه وسلم يدعو بين السَّجدتَين في صلاتِه بهذه الدعوات الخمس التي يحتاج المسلم إليها حاجة عظيمة، واشتملت على خَيرَي الدنيا والآخرة، مِنْ طَلَبِ المغفرة وستر الذنوب والتجاوز عنها، وإسباغ الرحمة، والعافية من الشبهات والشهوات والأمراض والأسقام، وسؤال الله الهداية للحق والثبات عليه، والرزق من الإيمان والعلم والعمل الصالح، ومن المال الحلال الطيب.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) د نڤێژا خۆدا د ناڤبه‌را هه‌ردوو سوجده‌یاندا ئه‌ڤ پێنج دوعایه‌ دكرن كو موسلمان گه‌له‌ك یێ پێدڤی ب وان تشتانه‌ و ئه‌ڤ دوعایه‌ خێر و باشییێن دونیا و ئاخره‌تێ ب خۆڤه‌ دگرن، ژ داخوازا ژێبرنا گونه‌هان و په‌چنتنا گونه‌هان و لێبوورینا ل وان و دلۆڤانی پێكرن و سلامه‌تبوون و پاراستنا ژ گومان و حه‌ز و نه‌ساخی و ئێش و ئازاران، دیسان داخوازا هیدایه‌ت و ڕاسته‌ڕێبوونا دروست و بنه‌جهبوونا ل سه‌ر وێ ژ خودێ، زێده‌باری دانا ڕزقی ژ باوه‌ری و زانینێ و كارێ باش و ژ مال و سامانێ حه‌لال و پاقژ.</t>
   </si>
   <si>
     <t>مشروعية هذا الدعاء في الجلسة التي بين السَّجدتين.
 فضل هذه الأدعية لِمَا اشتملتْ عليه من خيري الدنيا والآخرة.</t>
   </si>
   <si>
     <t>دروسته‌ مرۆڤ ڤێ دوعایێ د ڕوینشتنا د ناڤبه‌را هه‌ردوو سوجده‌یاندا بكه‌ت.
@@ -7443,117 +8775,244 @@
   </si>
   <si>
     <t>ئه‌نه‌س (خودێ ژێ ڕازی بیت) دبێژیت: ئه‌ز دێ بۆ هه‌وه‌ فه‌رمووده‌یه‌كێ ڤه‌گێڕم كو من یا ژ پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گوهلێ بووی و پشتی من كه‌س بۆ هه‌وه‌ ڤه‌ناگێڕیت: من گوھ ل پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بوو دگۆت: ((مسوگه‌ر ئێك ژ نیشانێن قیامه‌تێ ئه‌ڤه‌یه‌ زانین نه‌مینیت و نه‌زانین زێده‌ بیت، زینا زێده‌ بیت، ڤه‌خوارنا عه‌ره‌قێ زێده‌ بیت، زه‌لام كێم بن و ئافره‌ت ببنه‌ گه‌له‌ك، هه‌تا وی ڕاده‌ی هه‌ر پێنجی ئافره‌ت دێ زه‌لامەك ب كارێن وان ڕابیت و سه‌رپه‌رشتییا كارێن وان كه‌ت)).</t>
   </si>
   <si>
     <t>بيّن النبي صلى الله عليه وسلم أن من علامات قرب قيام الساعة أن يرفع العلم بالشريعة وذلك بموت العلماء، 
 ونتيجة ذلك يكثر وينتشر الجهل، وينتشر الزنا والفاحشة، ويكثر شرب الخمر، ويقل عدد الرجال ويزيد عدد النساء؛ حتى إنه يكون لخمسين امرأة رجلٌ واحد يقوم بأمورهن ويتولى مصالحهن.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار دكه‌ت كو ئێك ژ نیشانێن نێزیكبوونا ڕابوونا قیامه‌تێ ئه‌ڤه‌یه‌ زانین ب شه‌ریعه‌تێ ئیسلامێ نه‌مینیت، ئه‌ڤه‌ ژی ب مرنا زانایانه‌، ژ ئه‌نجامێ ڤێ چه‌ندێ دێ نه‌زانین زێده‌ بیت و به‌لاڤ بیت، و دێ زینا و ده‌همه‌نپیسی به‌لاڤ بیت، ڤه‌خوارنا عه‌ره‌قێ دێ زێده‌ بیت و هژمارا زه‌لامان دێ كێم بیت و هژمارا ئافره‌تان دێ زێده‌ بیت، هه‌تا وی ڕاده‌ی هه‌ر پێنجی ئافره‌تان دێ زه‌لامه‌ك هه‌بیت ب كاروبارێن وان ڕابیت و به‌رژه‌وه‌ندییێن وان بۆ به‌رده‌ست كه‌ت.</t>
   </si>
   <si>
     <t>بيان بعض علامات الساعة.
 علم وقت الساعة من الأمور الغيبية التي استأثر الله بها.
 الحث على تعلم العلم الشرعي قبل فقده.</t>
   </si>
   <si>
     <t>دیاركرنا هنده‌ك ژ نیشانێن قیامه‌تێ.
 زانینا ده‌مێ ڕابوونا قیامه‌تێ ژ وان بابه‌تێن غه‌یبییه‌ یێن خودێ ل ده‌ڤ خۆ ڤه‌شارتی و بۆ كه‌سێ نه‌گۆتی.
 هاندان ل سه‌ر فێربوونا زانینا شه‌رعی، به‌ری نه‌مینیت و ژ ده‌ست بچیت.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/65021</t>
   </si>
   <si>
+    <t>لا تقوم الساعة حتى يمر الرجل بقبر الرجل فيقول: يا ليتني مكانه</t>
+  </si>
+  <si>
+    <t>((قیامه‌ت ڕانابیت هه‌تا كه‌سه‌ك د به‌ر گۆڕێ كه‌سه‌كیڕا بچیت و بێژیت: خۆزی ئه‌ز ل شوینا وی بام))</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لاَ تَقُومُ السَّاعَةُ حَتَّى يَمُرَّ الرَّجُلُ بِقَبْرِ الرَّجُلِ فَيَقُولُ: يَا لَيْتَنِي مَكَانَهُ».</t>
+  </si>
+  <si>
+    <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((قیامه‌ت ڕانابیت هه‌تا كه‌سه‌ك د به‌ر گۆڕێ كه‌سه‌كیڕا بچیت و بێژیت: خۆزی ئه‌ز ل شوینا وی بام)).</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الساعةَ لن تقوم حتى يَمُرَّ الرجلُ بالقبر فيتمنى أن يكون ميتًا مكانه، والسبب هو خوفُه على نفسِه من ذهاب دينه بِغَلَبَة الباطل وأهله، وظهور الفتن والمعاصي والمنكرات.</t>
+  </si>
+  <si>
+    <t>‌‌پێغەمبەری (صەلات و سەلامێن خودێ ل سەر بن) بەحسێ هندێ کر کو قیامەت ڕانابیت هەتا زەلام د بەر گۆڕیڕا دەرباز نەبیت و هیڤییان بخوازیت ئەو ل جهێ وی کەسی مربایە یێ نوکە د وی گۆڕیدا، ئه‌گه‌رێ ڤێ چه‌ندێ ژی ترسه‌ ل سه‌ر ئایینێ وی ژ به‌ر زێده‌بوونا خرابییێ و خه‌لكێ خراب و په‌یدابوونا فتنه‌ و گونه‌هـ و كارێن خه‌له‌ت.</t>
+  </si>
+  <si>
+    <t>الإشارة بظهور المعاصي والفتن آخر الزمان.
+الحث على أخذ الحذر والاستعداد للموت بالإيمان والأعمال الصالحة، والبعد عن مواطن الفتن والبلاء.</t>
+  </si>
+  <si>
+    <t>ئاماژه‌دان ب په‌یدابوونا گونه‌هـ و فتنه‌یان ل دویماهیكا زه‌مانی.
+هاندان ل سه‌ر هشیاربوونێ و خۆئاماده‌كرنێ بۆ مرنێ ب هه‌بوونا باوه‌رییێ و كریارێن باش و دویركه‌ڤتنا ژ جهێن هه‌بوونا فتنه‌ و به‌لایان.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/65022</t>
+  </si>
+  <si>
     <t>لا تقوم الساعة حتى تقاتلوا اليهود، حتى يقول الحجر وراءه اليهودي: يا مسلم، هذا يهودي ورائي فاقتله</t>
   </si>
   <si>
     <t>((قیامه‌ت ڕانابیت هه‌تا هوین شه‌ڕێ جوهییان دكه‌ن، هه‌تا به‌ر كو جوهییه‌كی یا خۆ ل پشت ڤه‌شارتی دبێژیت: ئه‌ی موسلمانۆ؛ ئه‌ڤه‌ جوهییه‌كه‌ ل پشت من، ڤێجا وی بكوژه‌))</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لاَ تَقُومُ السَّاعَةُ حَتَّى تُقَاتِلُوا اليَهُودَ، حَتَّى يَقُولَ الحَجَرُ وَرَاءَهُ اليَهُودِيُّ: يَا مُسْلِمُ، هَذَا يَهُودِيٌّ وَرَائِي فَاقْتُلْهُ».</t>
   </si>
   <si>
     <t>ژ ئه‌بو هورەیرەی (خودێ ژێ ڕازی بیت) ژ پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) گۆت: ((قیامه‌ت ڕانابیت هه‌تا هوین شه‌ڕێ جوهییان دكه‌ن، هه‌تا به‌ر كو جوهییه‌كی یا خۆ ل پشت ڤه‌شارتی دبێژیت: ئه‌ی موسلمانۆ؛ ئه‌ڤه‌ جوهییه‌كه‌ ل پشت من، ڤێجا وی بكوژه‌)).</t>
   </si>
   <si>
     <t>أخبر النبي صلى الله عليه وسلم أن الساعة لن تقوم حتى يتقاتل المسلمون واليهود، 
 حتى إذا هرب اليهوديُّ وراء الحجر ليستتر به عن المسلمين؛ أنطق اللهُ الحجَرَ ونادى المسلمَ: بأنَّ يهوديًّا وراءه حتَّى يأتي لِقتله.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ده‌نگوباسی ب وێ چه‌ندێ دده‌ت كو قیامه‌ت ڕانابیت هه‌تا موسلمان و جوهی شه‌ڕێ ئێكودوو دكه‌ن، هه‌تا ده‌مێ جوهی دڕه‌ڤیت و دچیته‌ پشت به‌ری دا خۆ ل به‌ر موسلمانان ڤه‌شێریت، ل ڤێرێ خودێ دێ به‌ری ب ئه‌زمان ئێخیت و دێ ئاخڤیت و گازی موسلمانی كه‌ت كو: جوهییه‌ك یێ ل پشت من، دا ئه‌و ژی بهێت‌ و وی جوهی بكوژیت.</t>
   </si>
   <si>
     <t>إخبار النبي صلى الله عليه وسلم ببعض الغيب والمستقبل، حسبما أطلعه الله تعالى، وهو سيقع لا محالة.
 محاربة المسلمين لليهود في آخر الزمان، وأن ذلك من علامات الساعة.
 بقاء دين الإسلام إلى يوم القيامة، وظهوره على الدين كله.
 نصر الله للمسلمين على عدوهم، ومن ذلك جعل الحجر ينطق في أخر الزمان.</t>
   </si>
   <si>
     <t>ده‌نگوباسدانا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ب هنده‌ك بابه‌تێن غه‌یبی یێن كو دێ ل پاشه‌ڕۆژێ ڕویده‌ن، وه‌كی خودایێ مه‌زن بۆ وی گۆتین و ئه‌و پێ ئاگەهدارکری، ئه‌ڤ ڕویدانه‌ ژی دێ هه‌ر هێن و مسوگه‌ر دێ ڕویده‌ن.
 شه‌ڕكرنا موسلمانان د گه‌ل جوهییان ل دویماهیكا زه‌مانی و كو ئه‌ڤه‌ ئێكه‌ ژ نیشانێن قیامه‌تێ.
 مانه‌ڤه‌یا دینێ ئیسلامێ هه‌تا ڕۆژا قیامه‌تێ و كو ئه‌و دێ ب سه‌ر هه‌می دینێن دی كه‌ڤیت و زال بیت.
 خودێ دێ موسلمانان ب سه‌ر دوژمنێن وان ئێخیت و ژ ڤێ سه‌رئێخستنێ ئه‌ڤه‌یه‌ دێ وه‌ ل به‌ری كه‌ت ل دویماهیكا زه‌مانی باخڤیت.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/65023</t>
+  </si>
+  <si>
+    <t>والذي نفسي بيده، ليوشكن أن ينزل فيكم ابن مريم حكما مقسطا، فيكسر الصليب، ويقتل الخنزير، ويضع الجزية، ويفيض المال حتى لا يقبله أحد</t>
+  </si>
+  <si>
+    <t>((ئه‌ز ب وی كه‌مه‌ یێ نه‌فسا من د ده‌ستیدا، نێزیكه‌ كوڕێ مه‌ریه‌مێ (عیسا) د ناڤ هه‌وه‌دا بهێته‌ خوار وه‌ك دادوه‌ره‌كێ دادپه‌روه‌ر، ڤێجا دێ خاچێ شكێنیت، دێ به‌ڕازی كوژیت، دێ زێڕه‌سه‌رێ (جزیێ) ڕاكه‌ت و ناهێلیت و مال و سامان ژی دێ هند زێده‌ بیت هه‌تا وی ڕاده‌ی كه‌س وه‌رناگریت))</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «وَالَّذِي نَفْسِي بِيَدِهِ، لَيُوشِكَنَّ أَنْ يَنْزِلَ فِيكُمْ ابْنُ مَرْيَمَ حَكَمًا مُقْسِطًا، فَيَكْسِرَ الصَّلِيبَ، وَيَقْتُلَ الخِنْزِيرَ، وَيَضَعَ الجِزْيَةَ، وَيَفِيضَ المَالُ حَتَّى لاَ يَقْبَلَهُ أَحَدٌ».</t>
+  </si>
+  <si>
+    <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((ئه‌ز ب وی كه‌مه‌ یێ نه‌فسا من د ده‌ستیدا، نێزیكه‌ كوڕێ مه‌ریه‌مێ (عیسا) د ناڤ هه‌وه‌دا بهێته‌ خوار وه‌ك دادوه‌ره‌كێ دادپه‌روه‌ر، ڤێجا دێ خاچێ شكێنیت، دێ به‌ڕازی كوژیت، دێ زێڕه‌سه‌رێ (جزیێ) ڕاكه‌ت و ناهێلیت و مال و سامان ژی دێ هند زێده‌ بیت هه‌تا وی ڕاده‌ی كه‌س وه‌رناگریت)).</t>
+  </si>
+  <si>
+    <t>يُقْسِمُ النبيُّ صلى الله عليه وسلم على قُرْبِ نزول عيسى بن مريم عليه السلام لِيَحْكُمَ بين الناس بالعدل بالشريعة المحمدية، 
+وأنه سيكسر الصليب الذي تُعظِّمُه النصارى، 
+وأنَّ عيسى عليه السلام يَقْتُل الخنزير، 
+وأنه عليه السلام يضع الجزية ويحمل الناس كلهم على الدخول في الإسلام. 
+وأنَّ المالَ سيفيض فلا يقبله أحد؛ وذلك لكثرته، واستغناء كلِّ أَحدٍ بما في يديه، ونزول البركات وتوالي الخيرات.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) سویند دخۆت ل سه‌ر نێزیكبوونا هاتنه‌خوارا عیسایێ كوڕێ مه‌ریه‌مێ (سلاڤ لێ بن) دا كو ب دادپه‌روه‌ری و ب شه‌ریعه‌تێ موحه‌ممه‌دی (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بڕیارێ د ناڤبه‌را خه‌لكیدا بدەت، ئه‌و دێ وێ خاچێ شكێنیت یا فه‌له‌ ب مه‌زن ڕادگرن، هه‌روه‌سا عیسا (سلاڤ لێ بن) دێ به‌ڕازی كوژیت، كا چاوا ئه‌و (سلاڤ لێ بن) دێ زێڕه‌سه‌رێ ژ ناڤ خه‌لكی ڕاكه‌ت و دێ خه‌لكی هه‌مییێ هانده‌ت بهێنه‌ د ناڤ ئیسلامێدا. مال و سامان ژی دێ هند زێده‌ بیت هه‌تا وی ڕاده‌ی كه‌س وه‌رناگریت ژ به‌ر زه‌نگینییا خه‌لكی و هاتنه‌خوارا به‌ره‌كه‌ت و خێرێن زێده‌.</t>
+  </si>
+  <si>
+    <t>إثبات نزول عيسى عليه السلام آخر الزمان، وأنه من علامات الساعة.
+شريعة النبي صلى الله عليه وسلم لا ينسخها غيرها.
+نزول البركات في المال آخر الزمان، مع زُهد النّاس فيه.
+البشارة ببقاء الدين الإسلامي حيث يحكم به عيسى عليه السلام في آخر الزمان.</t>
+  </si>
+  <si>
+    <t>پشتڕاستكرن و بنه‌جهكرنا هاتنه‌خوارا عیسای (سلاڤ لێ بن) ل دویماهیكا زه‌مانی و كو ئه‌و نیشانه‌كا (مه‌زنا) قیامه‌تێیه‌.
+شه‌ریعه‌تێ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ب چ شه‌ریعه‌تێن دی ناهێته‌ هه‌لوه‌شاندن.
+هاتنه‌خوارا به‌ره‌كه‌تێ د مالیدا ل دویماهیكا زه‌مانی، د گه‌ل هندێ خه‌لك دێ دلێ خۆ ژێ كێشن و ئێدی گرنگییێ پێ ناده‌ن.
+مزگینیدان ب مانا ئایینێ ئیسلامێ، چونكی عیسا (سلاڤ لێ بن)ل دویماهیکا زەمانی دێ ل دویڤ ئیسلامێ بڕیاران ده‌ت.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/65025</t>
   </si>
   <si>
     <t>لا تقوم الساعة حتى تطلع الشمس من مغربها، فإذا طلعت فرآها الناس آمنوا أجمعون</t>
   </si>
   <si>
     <t>((قیامه‌ت ڕانابیت هه‌تا ڕۆژ ل ڕۆژئاڤایێ ده‌ردكه‌ڤیت، ڤێجا ئه‌گه‌ر ڕۆژ (ژ وی ڕه‌خی) ده‌ركه‌ڤت و خه‌لكی (ئه‌و ب وی سه‌روبه‌ری) دیت؛ هه‌می دێ باوه‌رییێ ئینن</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ: أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لاَ تَقُومُ السَّاعَةُ حَتَّى تَطْلُعَ الشَّمْسُ مِنْ مَغْرِبِهَا، فَإِذَا طَلَعَتْ فَرَآهَا النَّاسُ آمَنُوا أَجْمَعُونَ، فَذَلِكَ حِينَ: {لاَ يَنْفَعُ نَفْسًا إِيمَانُهَا لَمْ تَكُنْ آمَنَتْ مِنْ قَبْلُ، أَوْ كَسَبَتْ فِي إِيمَانِهَا خَيْرًا} [الأنعام: 158] وَلَتَقُومَنَّ السَّاعَةُ وَقَدْ نَشَرَ الرَّجُلاَنِ ثَوْبَهُمَا بَيْنَهُمَا فَلاَ يَتَبَايَعَانِهِ، وَلاَ يَطْوِيَانِهِ، وَلَتَقُومَنَّ السَّاعَةُ وَقَدِ انْصَرَفَ الرَّجُلُ بِلَبَنِ لِقْحَتِهِ فَلاَ يَطْعَمُهُ، وَلَتَقُومَنَّ السَّاعَةُ وَهُوَ يَلِيطُ حَوْضَهُ فَلاَ يَسْقِي فِيهِ، وَلَتَقُومَنَّ السَّاعَةُ وَقَدْ رَفَعَ أَحَدُكُمْ أُكْلَتَهُ إِلَى فِيهِ فَلاَ يَطْعَمُهَا».</t>
   </si>
   <si>
     <t>ژ ئه‌بو هورەیرەی (خودێ ژێ ڕازی بیت) ژ پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) گۆت: ((قیامه‌ت ڕانابیت هه‌تا ڕۆژ ل ڕۆژئاڤایێ ده‌ردكه‌ڤیت، ڤێجا ئه‌گه‌ر ڕۆژ (ژ وی ڕه‌خی) ده‌ركه‌ڤت و خه‌لكی (ئه‌و ب وی سه‌روبه‌ری) دیت؛ هه‌می دێ باوه‌رییێ ئینن، ئه‌ڤه‌ ئه‌و ده‌مه‌ یێ: {لاَ يَنْفَعُ نَفْسًا إِيمَانُهَا لَمْ تَكُنْ آمَنَتْ مِنْ قَبْلُ، أَوْ كَسَبَتْ فِي إِيمَانِهَا خَيْرًا} [الأنعام: 158]، ئانكو: ((باوه‌ریئینانا چ مرۆڤان مفای ل وی ناكه‌ت ئه‌گه‌ر به‌ری هنگی باوه‌ری نه‌ئینابیت یان كاره‌كێ باش بۆ خۆ نه‌كربیت))، قیامه‌ت دێ ڕابیت و دوو زه‌لامان جلكێ خۆ یێ به‌لاڤكری د ناڤبه‌را خۆدا، به‌لێ نه‌ دشێن وێ كڕین و فرۆتنێ ب دویماهیك بینن و نه‌ دشێن وی جلكی جاره‌كا دی وه‌رپێچن. قیامه‌ت دێ ڕابیت و زه‌لامی شیرێ حێشترا خۆ یا شیرده‌ر یێ دۆتی و یێ گرتی، به‌لێ ناگه‌هیت ڤه‌خۆت. قیامه‌ت دێ ڕابیت و زه‌لام یێ حه‌وزا خۆ یا ئاڤێ نوژه‌ن دكه‌ت و ته‌قنێ ل دۆرێن وێ دده‌ت، به‌لێ ناگه‌هیت ئاڤێ ژێ ڤه‌خۆت. قیامه‌ت دێ ڕابیت و ئێك ژ هه‌وه‌ پارییێ خۆ یێ بلندكرییه‌ ڕاستا ده‌ڤێ خۆ دا بخۆت، به‌لێ ناگه‌هیت بخۆت)).</t>
   </si>
   <si>
     <t>يخبر رسول الله صلى الله عليه وسلم أن من علامات الساعة الكبرى أن تطلع الشمس من المغرب بدلًا من المشرق، وعندما يراها الناس يؤمنون جميعًا، 
 فعند ذلك لا ينفع الكافرَ إيمانُه، ولا ينفع العمل الصالح ولا التوبة. 
 ثم أخبر صلى الله عليه وسلم أن الساعة تأتي بغتة؛ حتى إنها تقوم والناس في أحوالهم وشؤون حياتهم؛ 
 فتقوم الساعة والبائع والمشتري قد نشرا ثوبهما بينهما فلا يتبايعانه، ولا يطويانه، 
 وتقوم الساعة والرجل قد أخذ لبن ناقته الحلوب فلا يشربه، 
 وتقوم الساعة والرجل يصلح حوضه ويُطيِّنُه فلا يسقي فيه، 
 وتقوم الساعة والرجل قد رفع لقمته إلى فمه ليأكل فلا يأكلها.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ده‌نگوباسی ب وێ چه‌ندێ دده‌ت كو ئێك ژ نیشانێن قیامه‌تێ یێن مه‌زن ئه‌ڤه‌یه‌ ڕۆژ ژ ڕۆژئاڤایێ ده‌ركه‌ڤیت ل جهێ ل ڕۆژهه‌لاتێ ده‌ركه‌ڤیت و ب هه‌لێت، و ده‌مێ خه‌لك دبینن ڕۆژ یا ل ڕۆژئاڤایێ دهه‌لێت؛ هه‌می دێ باوه‌رییێ ئینن و موسلمان بن، به‌لێ ل ڤی ده‌می باوه‌ریئینانا كافری چ مفای ل وی ناكه‌ت و ل ڤی ده‌می نه‌ كارێ باش و نه‌ ته‌وبه‌كرن مفای ل خودانێ خۆ ناكه‌ن. پاشی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ هندێ كر كو قیامه‌ت دێ ژ نیشكه‌كێڤه‌ هێت، هه‌تا وی ڕاده‌ی ئه‌و دێ ڕابیت و خه‌لك ب شوول و كارێن خۆ یێن ژیانا خۆ یا ڕۆژانه‌ڤه‌ د مژویلن، ڤێجا قیامه‌ت دێ ڕابیت و فرۆشیار و بكڕی جلكێ خۆ یێ به‌لاڤكری، به‌لێ نه‌ دشێن وێ كڕین و فرۆتنێ ب دویماهیك بینن و نه‌ دشێن وی جلكی جاره‌كا دی وه‌رپێچن، قیامه‌ت دێ ڕابیت و زه‌لامی شیرێ حێشترا خۆ یا شیرده‌ر یێ دۆتی و یێ گرتی، به‌لێ ناگه‌هیت ڤه‌خۆت، قیامه‌ت دێ ڕابیت و زه‌لام يێ حه‌وزا خۆ یا ئاڤێ یا نوژه‌ن دكه‌ت و يێ ته‌قنێ ل دۆرێن وێ دده‌ت، به‌لێ ناگه‌هیت ئاڤدانێ پێ بكه‌ت، قیامه‌ت دێ ڕابیت و زه‌لامی پارییێ خۆ یێ بلندكرییه‌ هنداڤ ده‌ڤێ خۆ دا بخۆت، به‌لێ ناگه‌هیت بخۆت.</t>
   </si>
   <si>
     <t>الإسلام والتوبة مقبولة ما لم تطلع الشمس من مغربها.
 الحث على الاستعداد للساعة بالإيمان والعمل الصالح؛ لأن الساعة تأتي بغتة.</t>
   </si>
   <si>
     <t>هندی ڕۆژ ژ ڕۆژئاڤایێ ده‌رنه‌كه‌ڤتبیت؛ موسلمانبوون و ته‌وبه‌كرن دهێنه‌ وه‌رگرتن و د قه‌بویلكرینه‌.
 هاندان ل سه‌ر خۆئاماده‌كرنێ بۆ قیامه‌تێ ب باوه‌ریئینان و كارێ باش، چونكی قیامه‌ت ژ نیشكه‌كێڤه‌ دهێت.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/65026</t>
+  </si>
+  <si>
+    <t>لا تقوم الساعة حتى يتقارب الزمان</t>
+  </si>
+  <si>
+    <t>((قیامه‌ت ڕانابیت هه‌تا ده‌م نێزیكی ئێك نه‌‌بیت</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا تَقُومُ السَّاعَةُ حَتَّى يَتَقَارَبَ الزَّمَانُ، فَتَكُونَ السَّنَةُ كَالشَّهْرِ، وَيَكُونَ الشَّهْرُ كَالْجُمُعَةِ، وَتَكُونَ الْجُمُعَةُ كَالْيَوْمِ، وَيَكُونَ الْيَوْمُ كَالسَّاعَةِ، وَتَكُونَ السَّاعَةُ كَاحْتِرَاقِ السَّعَفَةِ الْخُوصَةُ».</t>
+  </si>
+  <si>
+    <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((قیامه‌ت ڕانابیت هه‌تا ده‌م نێزیكی ئێك نه‌‌بیت، ڤێجا سال وه‌كی هه‌یڤێ لێ دهێت، هه‌یڤ وه‌كی حه‌فتییێ، حه‌فتی وه‌كی ڕۆژێ، ڕۆژ وه‌كی ده‌مژمێرێ و ده‌مژمێر ژی وه‌كی سۆتنا چه‌قه‌كێ دارێ)).</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ مِن علامات الساعة تَقَارُبَ الزمان، 
+فتَمُرُّ السَّنَة كما يَمُرُّ الشهر، 
+ويمر الشهر كما يمر الأسبوع، 
+وتمر الجمعة كما يمر اليوم، 
+ويمر اليوم كما تمر الساعة الواحدة، 
+وتمر الساعة بسرعة شديدة كما تُحْرَقُ السَّعَفَة وهي ورقة النخل.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) مه‌ ئاگه‌هدار دكه‌ت كو ئێك ژ نیشانێن قیامه‌تێ نێزیكبوونا ده‌مییه‌، ڤێجا سال وه‌كی هه‌یڤێ دبووریت، هه‌یڤ وه‌كی حه‌فتییێ دبووریت، حه‌فتی وه‌كی ڕۆژێ دبووریت، ڕۆژ وه‌كی ده‌مژمێره‌كێ دبووریت، و ده‌مژمێر ژی ب له‌زاتییه‌كا وه‌سا دبووریت، وه‌كی كا چاوا به‌لگێ دارخورمێ بله‌ز دسۆژیت.</t>
+  </si>
+  <si>
+    <t>من علامات الساعة نزع البركة من الزمان أو سرعته.</t>
+  </si>
+  <si>
+    <t>ژ نیشانێن قیامه‌تێ نه‌مانا به‌ره‌كه‌تێیه‌ د ده‌میدا یان له‌زاتییا چوونا وییه‌.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/65027</t>
+  </si>
+  <si>
+    <t>يقبض الله الأرض، ويطوي السموات بيمينه، ثم يقول: أنا الملك، أين ملوك الأرض</t>
+  </si>
+  <si>
+    <t>((خودێ ئه‌ردی دگریت و ئه‌سمانان ب ده‌ستێ خۆ یێ ڕاستێ دپێچیت، پاشی دبێژیت: ئه‌زم شاھ و مه‌لك، كانێنه‌‌ شاھ و مه‌لكێن ئه‌ردی؟))</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «يَقْبِضُ اللَّهُ الأَرْضَ، وَيَطْوِي السَّمَوَاتِ بِيَمِينِهِ، ثُمَّ يَقُولُ: أَنَا المَلِكُ، أَيْنَ مُلُوكُ الأَرْضِ».</t>
+  </si>
+  <si>
+    <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: من گوهـ ل پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بوو دگۆت: ((خودێ ئه‌ردی دگریت و ئه‌سمانان ب ده‌ستێ خۆ یێ ڕاستێ دپێچیت، پاشی دبێژیت: ئه‌زم شاھ و مه‌لك، كانێنه‌‌ شاھ و مه‌لكێن ئه‌ردی؟)).</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الله تعالى يوم القيامة يقبض الأرضَ ويجمعُها، ويَطوي السماءَ بيمينه ويلفّ بعضَها فوق بعض ويذهب بها ويفنيها، ثم يقول: أنا المَلك، أين ملوك الأرض؟!</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ هندێ دكه‌ت كو ل ڕۆژا قیامه‌تێ خودایێ مه‌زن ئه‌ردی دگریت و كۆم دكه‌ت و ئەسمانان ب دەستێ خۆ یێ ڕاستێ دگریت و هندەکان ل سەر هندەکێن دێ دپێچیت و ژناڤ دبەت ‌، پاشی دبێژیت: ئه‌ز شاھ و مه‌لكێ دروستم، كانێنه‌‌ شاھ و مه‌لكێن ئه‌ردی؟!</t>
+  </si>
+  <si>
+    <t>التذكير بأنَّ مُلْكَ الله هو الباقي ومُلْكُ غيرِه زائل.
+جلال الله وعظمة قدرته وسلطانه وتمام ملكه.</t>
+  </si>
+  <si>
+    <t>بیرئینان ب وێ چه‌ندێ كو ده‌ستهه‌لاتا خودێ دێ هەروهەر مینیت‌ و یا خه‌لكی دێ چیت و نامینیت.
+مه‌زناهییا خودێ و شیانێن وی یێن مه‌زن و ده‌ستهه‌لات و مولکێ وی یێ ته‌مام.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/65028</t>
   </si>
   <si>
     <t>حوضي مسيرة شهر، ماؤه أبيض من اللبن، وريحه أطيب من المسك</t>
   </si>
   <si>
     <t>((حه‌وزا من قوناغا هه‌یڤه‌كێ یا دویره‌، ئاڤا وێ ژ شیری سپیتره‌، بێهنا وێ ژ مسكێ خۆشتره‌</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بْنِ عَمْرٍو رضي الله عنهما قَالَ: قالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «حَوْضِي مَسِيرَةُ شَهْرٍ، مَاؤُهُ أَبْيَضُ مِنَ اللَّبَنِ، وَرِيحُهُ أَطْيَبُ مِنَ المِسْكِ، وَكِيزَانُهُ كَنُجُومِ السَّمَاءِ، مَنْ شَرِبَ مِنْهَا فَلاَ يَظْمَأُ أَبَدًا».</t>
   </si>
   <si>
     <t>ژ عه‌بدولڵاهێ كوڕێ عه‌مری (خودێ ژ هه‌ردووکان ڕازی بیت) گۆت: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((حه‌وزا من قوناغا هه‌یڤه‌كێ یا دویره‌، ئاڤا وێ ژ شیری سپیتره‌، بێهنا وێ ژ مسكێ خۆشتره‌، ترار و كۆپێن وێ هندی ستێرێن ئه‌سمانینه‌، هه‌ر كه‌سێ ژێ ڤه‌خۆت؛ ئێدی جاره‌كا دی تێهنی نابیت)).</t>
   </si>
   <si>
     <t>أخبر النبي صلى الله عليه وسلم أنّ له حوضًا يوم القيامة، طوله مسيرة شهر وعرضه كذلك، 
 وأنّ ماءَه أشدّ بياضًا مِن اللَّبن، 
 وأنّ رائِحتَه زكيَّة أطيب من ريح المسك، 
 وأباريقه مثل نجوم السماء في كثرتها، 
 مَن شرب مِن الحوض بتلك الأباريق لا يعطش أبدًا.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ده‌نگوباسی ب وێ ئێكێ دده‌ت كو ل ڕۆژا قیامه‌تێ وی حه‌وزه‌كا ئاڤێ یا هه‌ی، درێژاهییا وێ قوناغا هه‌یڤه‌كێیه‌ و پاناتییا وێ ژی هه‌ر هنده‌، ئاڤا وێ ژ شیری سپیتره‌، بێهنا وێ گه‌له‌ك یا خۆشه‌ و ژ بێهنا مسكێ ژی خۆشتره‌، كۆپ و په‌رداخێن وێ هندی ستێرێن ئه‌سمانینه‌ هندی گه‌له‌كن، هه‌ر كه‌سێ ب ڤان په‌رداغان ئاڤێ ژ وێ حه‌وزێ ڤه‌خۆت؛ پشتی هنگی چ جاران تێهنی نابیت.</t>
   </si>
   <si>
     <t>حوض النبي صلى الله عليه وسلم مجمع ماء عظيم يرده المؤمنون من أمته يوم القيامة.
@@ -7923,50 +9382,81 @@
     <t>إذا قضى الله لعبد أن يموت بأرض جعل له إليها حاجة</t>
   </si>
   <si>
     <t>((ئه‌گه‌ر خودێ د قه‌ده‌رێدا بۆ عه‌بده‌كێ خۆ نڤیسی كو ل ئه‌رده‌كی بمریت؛ دێ وه‌ لێ كه‌ت وى كاره‌ك ل وی ئه‌ردی هه‌بیت))</t>
   </si>
   <si>
     <t>عَنْ مَطَرِ بْنِ عُكَامِسٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «إِذَا قَضَى اللَّهُ لِعَبْدٍ أَنْ يَمُوتَ بِأَرْضٍ جَعَلَ لَهُ إِلَيْهَا حَاجَةً».</t>
   </si>
   <si>
     <t>ژ مه‌طه‌ڕێ كوڕێ عوكامیسی (خودێ ژێ ڕازی بیت) گۆت: پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) گۆت: ((ئه‌گه‌ر خودێ د قه‌ده‌رێدا بۆ عه‌بده‌كێ خۆ نڤیسی كو ل ئه‌رده‌كی بمریت؛ دێ وه‌ لێ كه‌ت وى كاره‌ك ل وی ئه‌ردی هه‌بیت)).</t>
   </si>
   <si>
     <t>يخبر النبي صلى الله عليه وسلم: أن الله إذا قضى وقدَّر لعبد أن يموت بأرض وهو غير موجود فيها؛ جعل له إليها حاجة فيأتي إليها، فتقبض روحه فيها.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ هندێ دكه‌ت كو ئه‌گه‌ر خودێ د قه‌زا و قه‌ده‌را عه‌بده‌كیدا نڤیسی كو ل ئه‌رده‌كی بمریت و ئه‌و كه‌س ل وی ئه‌ردی و وی جهی نه‌بیت؛ دێ وه‌ ل وی كه‌سی كه‌ت كاره‌ك ل وی جهی هه‌بیت، ئه‌و ژی دێ هێته‌ وی جهی و ل وێرێ دێ ڕۆحا وی هێته‌ كێشان.</t>
   </si>
   <si>
     <t>الحديث مصداق لقول الله عز وجل: {وما تدري نفس بأي أرض تموت}.</t>
   </si>
   <si>
     <t>فه‌رمووده‌ ڕاستده‌رئێخه‌را گۆتنا خودایێ مه‌زنه‌:  {وَمَا تَدْرِي نَفْسٌ بِأَيِّ أَرْضٍ تَمُوتُ} [لقمان: 34]، ئانكو: ((و خۆ نه‌فسه‌ك نزانیت كانێ دێ ل كيژ ئه‌ردى مریت)).</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/65040</t>
+  </si>
+  <si>
+    <t>من كذب علي متعمدا فليتبوأ مقعده من النار</t>
+  </si>
+  <si>
+    <t>((هه‌ر كه‌سێ ب مه‌ره‌م دره‌وێ ب ناڤێ من بكه‌ت، بلا جهێ خۆ د ناڤ ئاگرێ جه‌هنه‌مێدا ئاماده‌ بكات))</t>
+  </si>
+  <si>
+    <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «مَنْ كَذَبَ عَلَيَّ مُتَعَمِّدًا فَلْيَتَبَوَّأْ مَقْعَدَهُ مِنَ النَّارِ».</t>
+  </si>
+  <si>
+    <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((هه‌ر كه‌سێ ب مه‌ره‌م دره‌وێ ب ناڤێ من بكه‌ت، بلا جهێ خۆ د ناڤ ئاگرێ جه‌هنه‌مێدا ئاماده‌ بكات)).</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ مَن كَذَبَ عليه مُتعمدًا بنِسبةِ قولٍ أو فعلٍ له كَذبًا، فإنّ له في الآخرة مَجلسًا في النار؛ جزاء له على كذبه عليه.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار كر كو هه‌ر كه‌سێ ب مه‌ره‌م ئاخڤتنه‌كێ یان كریاره‌كێ ب دره‌و بده‌ته‌ پال وی، ل ئاخره‌تێ جهێ وی ئاگرێ جه‌هنه‌مێیه‌، ئه‌ڤه‌ ژی وه‌ك سزایه‌ك بۆ دره‌وا وی.</t>
+  </si>
+  <si>
+    <t>الكَذب على النبيِّ صلى الله عليه وسلم بالقصد والعَمْد سببٌ لدخول النار.
+الكذب على النبي عليه الصلاة والسلام ليس كالكذب على سائر الناس، لِمَا يَترتَّب على ذلك من مفاسد عظيمة في الدين والدنيا.
+التحذير من نشر الأحاديث قبل التثبُّت والتأكد من صحة نسبتها إلى النبي صلى الله عليه وسلم.</t>
+  </si>
+  <si>
+    <t>دره‌وكرن ب ناڤێ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ب مه‌ره‌م و ژ كه‌یف؛ ئه‌گه‌ره‌كه‌ بۆ چوونا ئاگرێ جه‌هنه‌مێ‌.
+دره‌وكرن ب ناڤێ پێغه‌مبه‌ری نه‌ وه‌كی دره‌وكرنێیه‌ ب ناڤێ خه‌لكێ دی، ئه‌ڤه‌ ژی ژ به‌ر وان زیانێن مه‌زن یێن ئه‌ڤ كاره‌ د ئایین و دونیایێدا په‌یدا دكه‌ت.
+هشیاركرن ژ به‌لاڤكرنا فه‌رمووده‌یان به‌ری پشتڕاستبوونێ ژ دروستییا پالدانا وان بۆ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن).</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/65043</t>
   </si>
   <si>
     <t>وأنا ضمام بن ثعلبة أخو بني سعد بن بكر</t>
   </si>
   <si>
     <t>و ئه‌ز ضه‌مامێ كوڕێ سه‌عله‌بەیمه‌ براگه‌وره‌يێ هۆزا سه‌عدێ كوڕێ به‌كری</t>
   </si>
   <si>
     <t>عن أَنَسَ بْنَ مَالِكٍ رضي الله عنه قال: بينما نحن جلوس مع النبي صلى الله عليه وسلم في المسجد دخل رجل على جمل، فأناخه في المسجد ثم عقله، ثم قال لهم: أيكم محمد؟ والنبي صلى الله عليه وسلم متكئ بين ظهرانيهم، فقلنا: هذا الرجل الأبيض المتكئ. فقال له الرجل: يا ابن عبد المطلب فقال له النبي صلى الله عليه وسلم: «قد أجبتك». فقال الرجل للنبي صلى الله عليه وسلم: إني سائلك فمشدد عليك في المسألة، فلا تجد علي في نفسك؟ فقال: «سل عما بدا لك» فقال: أسألك بربك ورب من قبلك، آلله أرسلك إلى الناس كلهم؟ فقال: «اللهم نعم». قال: أنشدك بالله، آلله أمرك أن نصلي الصلوات الخمس في اليوم والليلة؟ قال: «اللهم نعم». قال: أنشدك بالله، آلله أمرك أن نصوم هذا الشهر من السنة؟ قال: «اللهم نعم». قال: أنشدك بالله، آلله أمرك أن تأخذ هذه الصدقة من أغنيائنا فتقسمها على فقرائنا؟ فقال النبي صلى الله عليه وسلم: «اللهم نعم». فقال الرجل: آمنت بما جئت به، وأنا رسول من ورائي من قومي، وأنا ضمام بن ثعلبة أخو بني سعد بن بكر.</t>
   </si>
   <si>
     <t>ژ ئه‌نه‌سێ کوڕێ مالكی (خودێ ژێ ڕازی بیت) گۆت: ده‌مه‌كی ئه‌م د مزگه‌فتێڤه‌ د گه‌ل پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) د ڕوینشتی بووین، ژ نیشكه‌كێڤه‌ زه‌لامه‌ك ل سه‌ر حێشتره‌كێ هات، حێشترا خۆ ل ناڤ مزگه‌فتێ ل سه‌ر چۆكان ڕاگرت و پاشی گرێدا، پاشی گۆته‌ وان: كیژ ژ هه‌وه‌ موحه‌ممه‌ده‌؟ و پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) د ناڤ واندا یێ ڕوینشتی بوو و پالڤه‌دابوو، مە ژی گۆته‌ وی: ئاها ئه‌ڤ زه‌لامێ سپی یێ پالڤه‌داییه‌. ئینا وی زه‌لامی گۆته‌ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن): ئه‌ی كوڕێ عه‌بدولموطه‌لیبی! پێغه‌مبه‌ری ژی (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆته‌ وی: ((من به‌رسڤا ته‌ دا))، زه‌لامی گۆته‌ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن): ئه‌ز دێ هنده‌ك پرسیاران ژ ته‌ كه‌م و دێ د پرسیاركرنا خۆدا ل سه‌ر ته‌ گران و نه‌خۆش كه‌م، ڤێجا ژ من توڕه‌ نه‌به‌ و بلا دلێ ته‌ ژ من نه‌مینیت و چ نه‌كه‌ دلێ خۆ! پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆتێ: ((پرسیارا ته‌ دڤێت بكه‌))، گۆت: ئه‌ز ته‌ ب خودایێ ته‌ و خودایێ یێن به‌ری ته‌ دده‌مه‌ سویندێ؛ ئه‌رێ ژ ڕاستا خودێ تو بۆ هه‌می مرۆڤان هنارتییه‌؟ گۆت: ((به‌لێ)). گۆت: ئه‌ز ته‌ ب خودێ دده‌مه‌ سویندێ، ئه‌رێ خودێ فه‌رمان ل ته‌ كرییه‌ ئه‌م د شه‌ڤه‌ك و ڕۆژه‌كێدا پێنج نڤێژان بكه‌ین؟ گۆت: ((به‌لێ)). گۆت: ئه‌ز ته‌ ب خودێ دده‌مه‌ سویندێ؛ ئه‌رێ خودێ فه‌رمان ل ته‌ كرییه‌ ئه‌م د ڤێ هه‌یڤێدا ژ سالێ ب ڕۆژی بین؟ گۆت: ((به‌لێ)). گۆت: ئه‌ز ته‌ ب خودێ دده‌مه‌ سویندێ؛ ئه‌رێ خودێ فه‌رمان ل ته‌ كرییه‌ تو ڤێ زه‌كاتێ ژ زه‌نگینێن مه‌ وه‌ربگری و ل سه‌ر هه‌ژارێن مه‌ دابه‌ش بكه‌ی؟ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((به‌لێ)). ئینا وی زه‌لامی گۆت: من باوه‌ری ب تشتێ تو پێ هاتی ئینا و ئه‌ز هنارتیمه‌ بۆ وان كه‌سێن من ل پشت خۆ هێلاین ژ ملله‌تێ خۆ، و ئه‌ز ضه‌مامێ كوڕێ سه‌عله‌بەیمه‌ براگه‌وره‌يێ هۆزا سه‌عدێ كوڕێ به‌كری.</t>
   </si>
   <si>
     <t>يخبر أنس بن مالك رضي الله عنه: بينما الصحابة جلوس مع النبي صلى الله عليه وسلم في المسجد إذ دخل رجل على جمل، فأبركَه ثم ربطَه، 
 ثمّ سألهم: أيُّكم محمد؟ 
 والنبي صلى الله عليه وسلم متكئ بين القوم، فقلنا: هذا الرَّجل الأبيض المتَّكئ، 
 فقال له الرَّجل: يا ابن عبد المطلب، 
 فقال له النبي صلى الله عليه وسلم: سمعتك، فسل أُجبْك. 
 فقال الرجل للنبي صلى الله عليه وسلم: إني سائلك فَمُشَدِّد عليك في المسألة، فلا تجد عليَّ في نفسك.
  أي: فلا تغضب عليَّ ولا يصبْك ضيق، 
 فقال: سل عَمّا تريد، 
 فقال: أسألك بِربِّك وربِّ مَن قبلك، آلله أرسلَك إلى الناس؟ 
 فقال: اللَّهم نعم، تأكيدًا لِصِدقه، 
 قال الرَّجل: أنشدك بالله، أي: أسألك بالله، آلله أمرَك أن نُصلِّي الصَّلوات الخمس في اليوم واللَّيلة؟ وهي الصَّلوات المفروضة، 
@@ -8418,50 +9908,82 @@
     <t>عَنْ ‌عَائِشَةَ رضي الله عنها: أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كَانَ إِذَا أَوَى إِلَى فِرَاشِهِ كُلَّ لَيْلَةٍ جَمَعَ كَفَّيْهِ، ثُمَّ نَفَثَ فِيهِمَا فَقَرَأَ فِيهِمَا: {قُلْ هُوَ اللهُ أَحَدٌ}، وَ{قُلْ أَعُوذُ بِرَبِّ الْفَلَقِ}، وَ{قُلْ أَعُوذُ بِرَبِّ النَّاسِ}، ثُمَّ يَمْسَحُ بِهِمَا مَا اسْتَطَاعَ مِنْ جَسَدِهِ، يَبْدَأُ بِهِمَا عَلَى رَأْسِهِ وَوَجْهِهِ وَمَا أَقْبَلَ مِنْ جَسَدِهِ، يَفْعَلُ ذَلِكَ ثَلَاثَ مَرَّاتٍ.</t>
   </si>
   <si>
     <t>ژ عائیشایێ (خودێ ژێ ڕازی بیت): هه‌ر شه‌ڤ، ده‌مێ پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دهاته‌ سه‌ر جهێ خۆ یێ نڤستنێ؛ دا له‌پێن ده‌ستێ خۆ گه‌هینیته‌ ئێك (وه‌كی ده‌مێ ئه‌م دوعا دكه‌ین)، پاشی دا پفكه‌ته‌ تێدا و دا ڤان سووڕه‌تان تێدا خوینیت: {قُلْ هُوَ اللهُ أَحَدٌ} و {قُلْ أَعُوذُ بِرَبِّ الْفَلَقِ} و {قُلْ أَعُوذُ بِرَبِّ النَّاسِ}، پاشی دا ده‌ستێن خۆ ب له‌شێ خۆدا ئینیت و هندی جهه‌كێ شیابا دا ڤه‌مالیت، دا ژ سه‌رێ خۆ و ناڤچاڤێن خۆ و پشكا سینگی ژ له‌شێ خۆ ده‌ستپێكه‌ت، ئه‌ڤ چه‌نده‌ ژی سێ جاران دووباره‌ دكر.</t>
   </si>
   <si>
     <t>كان من هديه صلى الله عليه وسلم إذا أوى إلى فراشه لينام جَمَعَ كفـيه ورفعهما -كما يفعل الداعي- ونَفَخَ فيهما من فمِه نفخًا لطيفًا مع رِيْق يسير ويقرأ السور الثلاث: 
 {قل هو الله أحد} 
 و{قل أعوذ برب الفلق} 
 و{قل أعوذ برب الناس}، 
 ثم يمسح بكفيه ما استطاع من جسده؛ بادئًا برأسه ووجهه وبالجزء الأمامي من بدنه، يكرر هذا الفعل ثلاث مرات.</t>
   </si>
   <si>
     <t>ژ ڕێبازا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بوو ده‌مێ دهاته‌ سه‌ر جهێ خۆ یێ نڤستنێ دا بنڤیت؛ دا له‌پێن ده‌ستێ خۆ گه‌هینیته‌ ئێك و دا بلند كه‌ت - وه‌كی ده‌مێ ئه‌م دوعا دكه‌ین -، پاشی دا پفكه‌ته‌ تێدا، ب پفكرنه‌كا ساده‌ كو ته‌ڕاتییه‌كا كێم پێڤه‌ بیت (نه‌كو دێ تف كه‌ته‌ پێڤه‌)، پاشی دا ڤان سێ سووڕه‌تان خوینیت: {قُلْ هُوَ اللهُ أَحَدٌ} و {قُلْ أَعُوذُ بِرَبِّ الْفَلَقِ} و {قُلْ أَعُوذُ بِرَبِّ النَّاسِ}*، پاشی دا ده‌ستێن خۆ ب له‌شێ خۆدا ئینیت و هندی جهه‌كێ شیابا دا ڤه‌مالیت، دا ژ سه‌رێ خۆ و ناڤچاڤێن خۆ و پشكا سینگی ژ له‌شێ خۆ ده‌ستپێكه‌ت، ئه‌ڤ چه‌نده‌ ژی سێ جاران دووباره‌ دكر.</t>
   </si>
   <si>
     <t>استحباب قراءة سورة الإخلاص والمعوذتين قبل النوم والنفث بهنَّ، ومسح ما استطاع من جسده.</t>
   </si>
   <si>
     <t>سوننه‌ته‌ مرۆڤ به‌ری نڤستنێ سووڕه‌ت (ئیخلاص) و هه‌ردوو موعه‌ویزاتان (سووڕه‌ت فه‌له‌ق و سووڕه‌ت ناس) بخوینیت و پاشی پفكه‌ته‌ ناڤ ده‌ستێن خۆ و هندی جهه‌كێ د شیانێن ویدا بیت ژ له‌شێ خۆ پێ بڤه‌مالیت و ده‌ستێ خۆ پێدا بینیت.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/65060</t>
   </si>
   <si>
+    <t>اليهود مغضوب عليهم، والنصارى ضلال</t>
+  </si>
+  <si>
+    <t>((جوهی ئه‌ون یێن خودێ ژێ توڕه‌ بووی و فه‌له یێن سه‌رداچوویینه‌))</t>
+  </si>
+  <si>
+    <t>عَنْ ‌عَدِيِّ بْنِ حَاتِمٍ عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «الْيَهُودُ مَغْضُوبٌ عَلَيْهِمْ، وَالنَّصَارَى ضُلَّالٌ».</t>
+  </si>
+  <si>
+    <t>عه‌دیێ كوڕێ حاته‌می دبێژیت: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((جوهی ئه‌ون یێن خودێ ژێ توڕه‌ بووی و فه‌له یێن سه‌رداچوویینه‌)).</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ اليهودَ قومٌ غَضِبَ اللهُ عليهم؛ لأنهم عرفوا الحقَّ ولم يعملوا به. 
+والنصارى قومٌ ضلال؛ لأنهم عَمِلوا بغير علم.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) مه‌ ئاگه‌هدار دكه‌ت كو جوهی ئه‌و كه‌سن یێن خودێ توڕه‌بوونا خۆ باراندییه‌ سه‌ر وان؛ چونكی ئه‌وان حه‌قی نیاسی و كار پێ نه‌كر. فه‌له‌ ژی ملله‌ته‌كێ سه‌رداچووییه‌؛ چونكی بێی زانست و زانین كار ئه‌نجام دان.</t>
+  </si>
+  <si>
+    <t>الجَمْعُ بين العلم والعمل نجاةٌ من سبيل المغضوب عليهم والضالين.
+التحذير من سبيل اليهود والنصارى، ولزوم الصراط المستقيم الذي هو الإسلام.
+كل من اليهود والنصارى ضال مغضوب عليه، لكن أَخَصُّ أوصافِ اليهود الغضبُ، وأَخَصُّ أوصاف النصارى الضلال.</t>
+  </si>
+  <si>
+    <t>كۆمكرنا د ناڤبه‌را زانست و كریارێدا ڕزگاربوونه‌ ژ ڕێكا وان كه‌سێن خودێ ژێ توڕه‌ بووی و ئه‌وێن سه‌رداچووین ژی.
+هشیاركرن ژ ڕێكا جوهی و فه‌له‌یان و پێگیربوون ل سه‌ر ڕێكا ڕاست كو ئیسلامه‌.
+جوهی و فه‌له هه‌ردوو ژ وان كه‌سانه‌ یێن خودێ ژێ توڕه‌ بووی و د سه‌رداچووین ژی، به‌لێ سالۆخه‌تێ سه‌ره‌كی یێ جوهییان توڕه‌بوونا خودێیه‌ و یێ فه‌له‌یان لادان و سه‌رداچوونه‌‌.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/65061</t>
+  </si>
+  <si>
     <t>فإذا رأيت الذين يتبعون ما تشابه منه فأولئك الذين سمى الله، فاحذروهم</t>
   </si>
   <si>
     <t>ڤێجا ئه‌گه‌ر ته‌ دیت هنده‌ك كه‌س یێ دویڤچوونا وان ئایه‌تان دكه‌ن یێن ڕامانا وان نه‌یا ئاشكه‌رایه‌؛ هنگی بزانه‌ ئه‌ڤه‌ ئه‌ون یێن خودێ ناڤێ وان ئینای (به‌حسێ وان كری)، ڤێجا هشیاری وان به‌</t>
   </si>
   <si>
     <t>عَنْ ‌عَائِشَةَ رَضِيَ اللهُ عَنْهَا قَالَتْ: تَلَا رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ هَذِهِ الْآيَةَ: {هُوَ الَّذِي أَنْزَلَ عَلَيْكَ الْكِتَابَ مِنْهُ آيَاتٌ مُحْكَمَاتٌ هُنَّ أُمُّ الْكِتَابِ وَأُخَرُ مُتَشَابِهَاتٌ فَأَمَّا الَّذِينَ فِي قُلُوبِهِمْ زَيْغٌ فَيَتَّبِعُونَ مَا تَشَابَهَ مِنْهُ ابْتِغَاءَ الْفِتْنَةِ وَابْتِغَاءَ تَأْوِيلِهِ، وَمَا يَعْلَمُ تَأْوِيلَهُ إِلَّا اللَّهُ، وَالرَّاسِخُونَ فِي الْعِلْمِ يَقُولُونَ آمَنَّا بِهِ كُلٌّ مِنْ عِنْدِ رَبِّنَا وَمَا يَذَّكَّرُ إِلَّا أُولُو الْأَلْبَابِ} [آل عمران: 7]. قَالَتْ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «فَإِذَا رَأَيْتِ الَّذِينَ يَتَّبِعُونَ مَا تَشَابَهَ مِنْهُ فَأُولَئِكَ الَّذِينَ سَمَّى اللهُ، فَاحْذَرُوهُمْ».</t>
   </si>
   <si>
     <t>ژ عائیشایێ (خودێ ژێ ڕازی بیت) گۆت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ئه‌ڤ ئایه‌ته‌ خواند: {هُوَ الَّذِي أَنْزَلَ عَلَيْكَ الْكِتَابَ مِنْهُ آيَاتٌ مُحْكَمَاتٌ هُنَّ أُمُّ الْكِتَابِ وَأُخَرُ مُتَشَابِهَاتٌ فَأَمَّا الَّذِينَ فِي قُلُوبِهِمْ زَيْغٌ فَيَتَّبِعُونَ مَا تَشَابَهَ مِنْهُ ابْتِغَاءَ الْفِتْنَةِ وَابْتِغَاءَ تَأْوِيلِهِ، وَمَا يَعْلَمُ تَأْوِيلَهُ إِلَّا اللَّهُ، وَالرَّاسِخُونَ فِي الْعِلْمِ يَقُولُونَ آمَنَّا بِهِ كُلٌّ مِنْ عِنْدِ رَبِّنَا وَمَا يَذَّكَّرُ إِلَّا أُولُو الْأَلْبَابِ} [آل عمران: 7]، ئانكو: ((ئه‌و ب تنێیه‌ يێ قورئان بۆ ته‌ ئينايه ‌خوارێ: هنده‌ك ئايه‌ت ژێ د بنه‌جهـ و ڕامان ئاشكه‌رانه‌، ئه‌ون بناخه‌يێ په‌ڕتووكێ يێ كو ل ده‌مێ تێك ئالۆزییێ دڤێت لێزڤڕين بۆ بهێته‌كرن و هنده‌ك ئايه‌تێن دى ژێ نه‌ د ئاشكه‌رانه‌ پتر ژ ڕامانه‌كێ ژێ دچیت و ڕامانا وان ئاشكه‌را نابیت هه‌تا نه‌هێنه‌ دانان ب ڕه‌خ وانڤه‌ يێن ئاشكه‌را، ڤێجا خودانێن مه‌ژییێن نه‌ساخ و سه‌رداچووى، ژ به‌ر دلێ وان يێ خراب دويڤچوونا ڤان ئايه‌تێن نه‌ئاشكه‌را دكه‌ن، دا ل به‌ر خه‌لكى به‌رزه‌كه‌ن و وان د سه‌ردا ببه‌ن و دا وه‌سا وه‌ربادانێ بێخنێ كو ل دويڤ بۆچوونێن وان يێن نه‌حه‌ق بچن. ژ خودێ پێڤه‌تر كه‌س ڕامانا ڤان ئايه‌تان نزانیت، و يێن موكوم د زانينێدا دبێژن: مه‌ باوه‌رى ب ڤێ قورئانێ هه‌يه‌، ئه‌و هه‌مى ژ ده‌ڤ خودايێ مه‌ و ل سه‌ر ئه‌زمانێ پێغه‌مبه‌رێ وى (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بۆ مه‌ هاتییه‌ و ئه‌و تشتێ نه‌ئاشكه‌را ژێ دداننه‌ د گه‌ل يێ ئاشكه‌را، هه‌ما ئه‌و ب دروستى د ڕامانان دگه‌هن و بيرا خۆ لێ دئيننه‌ڤه‌ يێن خودان ئه‌قلێن دروست)). گۆت: پاشی پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((ڤێجا ئه‌گه‌ر ته‌ دیت هنده‌ك كه‌س یێ دویڤچوونا وان ئایه‌تان دكه‌ن یێن ڕامانا وان نه‌یا ئاشكه‌رایه‌؛ هنگی بزانه‌ ئه‌ڤه‌ ئه‌ون یێن خودێ ناڤێ وان ئینای (به‌حسێ وان كری)، ڤێجا هشیاری وان به‌)).</t>
   </si>
   <si>
     <t>قرأ رسول الله صلى الله عليه وسلم هذه الآية: 
 {هُوَ الَّذِي أَنْزَلَ عَلَيْكَ الْكِتَابَ مِنْهُ آيَاتٌ مُحْكَمَاتٌ هُنَّ أُمُّ الْكِتَابِ وَأُخَرُ مُتَشَابِهَاتٌ فَأَمَّا الَّذِينَ فِي قُلُوبِهِمْ زَيْغٌ فَيَتَّبِعُونَ مَا تَشَابَهَ مِنْهُ ابْتِغَاءَ الْفِتْنَةِ وَابْتِغَاءَ تَأْوِيلِهِ وَمَا يَعْلَمُ تَأْوِيلَهُ إِلَّا اللَّهُ وَالرَّاسِخُونَ فِي الْعِلْمِ يَقُولُونَ آمَنَّا بِهِ كُلٌّ مِنْ عِنْدِ رَبِّنَا وَمَا يَذَّكَّرُ إِلَّا أُولُو الْأَلْبَابِ}، 
 وفيها أخبر الله سبحانه أنه هو الذي أنزل على نبيه القرآن، الذي منه آيات واضحة الدلالة، معلومة الأحكام لا لبس فيها، هي أصل الكتاب ومرجعه، وهي المرجع عند الاختلاف، 
 ومنه آيات أُخر محتملة لأكثر من معنى، يلتبس معناها على بعض الناس، أو يظن أن بينها وبين الآية الأخرى تعارض، 
 ثم بين الله تعامل الناس مع هذا الآيات، 
 فالذين في قلوبهم مَيْلٌ عن الحق فيتركون المُحْكم، ويأخذون بالمتشابه المُحْتمل، يبتغون بذلك إثارة الشبهة وإضلال الناس، ويبتغون بذلك تأويلها على ما يوافق أهواءهم، 
 وأما الثابتون في العلم فإنهم يعلمون هذا المتشابه، ويردُّونه للمحكم، ويؤمنون به وأنه من عند الله سبحانه وتعالى، ولا يمكن أن يلتبس أو يتعارض، ولكن ما يتذكر بذلك ولا يتعظ إلا أصحاب العقول السليمة. 
 ثم قال النبي صلى الله عليه وسلم لأم المؤمنين عائشة رضي الله عنها أنها إذا رأت الذين يتبعون المتشابه فإنهم هم الذين سمَّى الله في قوله: 
 {فأما الذين في قلوبهم زيغ} 
 فاحذروهم ولا تصغوا إليهم.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ئه‌ڤ ئایه‌ته‌ خواند: {هُوَ الَّذِي أَنْزَلَ عَلَيْكَ الْكِتَابَ مِنْهُ آيَاتٌ مُحْكَمَاتٌ هُنَّ أُمُّ الْكِتَابِ وَأُخَرُ مُتَشَابِهَاتٌ فَأَمَّا الَّذِينَ فِي قُلُوبِهِمْ زَيْغٌ فَيَتَّبِعُونَ مَا تَشَابَهَ مِنْهُ ابْتِغَاءَ الْفِتْنَةِ وَابْتِغَاءَ تَأْوِيلِهِ، وَمَا يَعْلَمُ تَأْوِيلَهُ إِلَّا اللَّهُ، وَالرَّاسِخُونَ فِي الْعِلْمِ يَقُولُونَ آمَنَّا بِهِ كُلٌّ مِنْ عِنْدِ رَبِّنَا وَمَا يَذَّكَّرُ إِلَّا أُولُو الْأَلْبَابِ} [آل عمران: 7]، خودایێ مه‌زن د ڤێ ئایه‌تێدا به‌حسێ هندێ دكه‌ت كو ئه‌وی قورئان بۆ پێغه‌مبه‌رێ خۆ ئینایه‌ خوار، ئه‌و قورئانا كو هنده‌ك ئايه‌ت ژێ د بنه‌جهـ و ڕامان ئاشكه‌رانه‌ و حوكمێن وان د دیارن و چ ئالۆزی تێدا نینه‌، ئه‌ون بناخه‌ و لێڤه‌گه‌ڕێ په‌ڕتووكێنه‌ كو ل ده‌مێ تێك ئالۆزییێ دڤێت لێزڤڕين بۆ بهێته ‌كرن، كا چاوا هنده‌ك ئايه‌تێن دى ژێ نه‌ د ئاشكه‌رانه‌ پتر ژ ڕامانه‌كێ ژێ دچن و ڕامانا وان ل به‌ر هندەك خه‌لكی یا ڕۆهن و ئاشكه‌را نینه‌، یان خه‌لك هزر دكه‌ت كو هه‌ڤدژی یا د ناڤبه‌را وێ ئایه‌تێ و ئایه‌تا دیدا هه‌ی، پاشی خودێ سه‌ره‌ده‌رییا خه‌لكی د گه‌ل ڤان جۆره‌ ئایه‌تان دیار كر، ڤێجا ئه‌وێن دلێ وان خواربوونه‌ك تێدا هه‌ی ژ حه‌قییێ؛ ئایه‌تێن ڕامانا وان یا ئاشكه‌را دهێلن و دويڤچوونا ئايه‌تێن نه‌ئاشكه‌را دكه‌ن، مه‌ره‌ما وان ب ڤێ چه‌ندێ ئه‌ڤه‌یه‌ دا گومانان به‌لاڤ بكه‌ن و ل به‌ر خه‌لكى به‌رزه‌كه‌ن و وان د سه‌ردا ببه‌ن و دا وه‌سا وه‌ربادانێ بێخنێ كو ل دويڤ بۆچوونێن وان يێن نه‌حه‌ق بچن. به‌لێ كه‌سێن بنه‌جھ د زانينێدا؛ ئه‌و ڤان ئایه‌تێن ڕامانان وان یا ئاشكه‌را نینه‌ دزانن و وان بۆ ئایه‌تێن ڕامانا وان یا ئاشكه‌را بیت دزڤڕینن، و باوه‌رییێ ب وێ دئینن و كو ئه‌و هه‌مى ژ ده‌ڤ خودايێ مه‌زنه‌ و د شیاندا نینه‌ ڕامانا وێ یا به‌رزه‌ و ئالۆز بیت یان هه‌ڤدژی بكه‌ڤیته‌ تێدا، به‌لێ كه‌س بیرا خۆ ل ڤێ نائینیت و بۆ خۆ وانه‌یان ژ ڤێ چه‌ندێ وه‌رناگریت ب تنێ كه‌سێن خودان ئه‌قلێن دروست نه‌بن. پاشی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆته‌ عائیشایا دایكا باوه‌رداران (خودێ ژێ ڕازی بیت) كو ئه‌گه‌ر ته‌ ئه‌و كه‌س دیتن یێن دویڤچوونا وان ئایه‌تان دكه‌ن یێن ڕامانا وان نه‌یا ئاشكه‌رایه‌؛ هنگی بزانه‌ ئه‌ڤه‌ ئه‌ون یێن خودێ د گۆتنا خۆدا: {فَأَمَّا الَّذِينَ فِي قُلُوبِهِمْ زَيْغٌ} ناڤێ وان ئینای (به‌حسێ وان كری)، ڤێجا هشیاری وان به‌ و گوهدارییا وان نه‌كه‌.</t>
@@ -8470,50 +9992,88 @@
     <t>المحكم من آيات القرآن: ما اتضحت دلالته وظهر معناه، والمتشابه: ما احتمل أكثر من معنى واحتاج إلى نظر وفهم.
 التحذير مِن مخالطة أهل الزيغ وأصحاب البدع ومَن يطرح المشكلات لإضلال الناس وتشكيكهم. 
 في ختم الآية بقوله تعالى: {وما يذكر إلا أولو الألباب} تعريض بالزائغين، ومدح للراسخين، يعني: مَن لم يتذكَّر ويتَّعظ، واتَّبع هواه ليس مِن أولي الألباب.
 اتباع المتشابه سبب لزيغ القلب.
 وجوب رد الآيات المتشابهة التي قد لا يُفهم معناها إلى الآيات المحكمة.
 جعل الله سبحانه بعضَ القرآن محكمًا وبعضَه متشابهًا؛ ابتلاءً للناس ليتميز أهل الإيمان من أهل الضلال.
 في وقوع المتشابه في القرآن: إظهار فضل العلماء على غيرهم، وإعلام للعقول بقصورها؛ لتستسلم لبارئها وتعترف بعجزها.
 فضيلة الرسوخ في العلم وضرورة الثبات فيه.
 للمفسرين في الوقوف على {الله} من قوله: { وما يعلم تأويله إلا الله والراسخون في العلم } قولان، فمن وقف على {الله}، فيكون المراد بالتأويل علم حقيقة الشيء وكنهه وما لا سبيل إلى إدراكه كأمر الروح والساعة مما استأثر الله بعلمه، والراسخون في العلم يؤمنون به ويكلون حقائقه إلى الله فيسلمون ويسلمون، ومن وصل ولم يقف على {الله} ، فيكون المراد بالتأويل التفسير والكشف والإيضاح، فيكون الله يعلمه والراسخون في العلم يعلمونه أيضا، فيؤمنون بها ويردونها للمحكم.</t>
   </si>
   <si>
     <t>ئایه‌تێن قورئانێ یێن موحكه‌م: ئه‌و ئایه‌تن یێن به‌ڵگه‌بوونا وان یا ڕۆهن بیت و ڕامانا وان یا دیار و ئاشكه‌را بیت، ئایه‌تێن موته‌شابیھ ژی: ئه‌و ئایه‌تن یێن پتری ڕامانه‌كێ د ناڤ خۆدا هه‌لدگرن و پێدڤی ب به‌رێخۆدان و تێگه‌هشتنێنه‌.
 هشیاربوون ژ تێكه‌لیكرنا كه‌سێن سه‌رداچووی و بیدعه‌چی و ئه‌و كه‌سێن ئاریشه‌ و گومانان به‌لاڤ دكه‌ن پێخه‌مه‌ت سه‌ردابرنا خه‌لكی و بۆ هندێ دا گومانان بۆ وان دروست بكه‌ن.
 ب دویماهیك ئینانا ئایه‌تێ ب ڤێ گۆتنێ: {وَمَا يَذَّكَّرُ إِلَّا أُولُو الْأَلْبَابِ} ب ڕه‌نگه‌كێ نه‌یێ ئاشكه‌را دهاڤێژیته‌ كه‌سێن سه‌رداچووی و په‌سنێن كه‌سێن بنه‌جھ و موكوم د زانینێدا دكه‌ت، ئانكو: ئه‌و كه‌سێ بیرا خۆ لێ نه‌ئینیته‌ڤه‌ و بۆ خۆ وانه‌یان ژێ وه‌رنه‌گریت و دویڤچوونا حه‌ز و دلچوونێن خۆ بكه‌ت؛ ژ خودانێن ئه‌قلێن دروست نینه‌.
 دویڤچوونا وان ئایه‌تێن پتری ڕامانه‌كێ ژێ دچن؛ ئه‌گه‌ره‌كه‌ بۆ سه‌رداچوونا دلی.
 پێدڤییه‌ ئایه‌تێن موته‌شابیھ یێن كو دبیت ڕامانا وان نه‌هێته‌ زانین بۆ ئایه‌تێن موحكه‌م بهێنه‌ زڤڕاندن.
 خودێ هنده‌ك ئایه‌تێن قورئانێ یێن كرینه‌ موحكه‌م و هنده‌كێن دی یێن كرینه‌ موته‌شابیھ، ئه‌ڤه‌ ژی وه‌ك تاقیكرنه‌ك بۆ خه‌لكی، دا خودانێن باوه‌رییێ ژ خودانێن سه‌رداچوونێ بهێنه‌ جوداكرن.
 هه‌بوونا ئایه‌تێن موته‌شابیھ د قورئانێدا: دیاركرنا قه‌در و بهایێ زانایان تێدایه‌ ل سه‌ر كه‌سێن دی و ئاماژه‌یه‌ ب وێ چه‌ندێ كو ئه‌قل نه‌شێت دۆرێ ل هه‌می تشتان بگریت و هه‌می تشتان بزانیت، ئه‌ڤه‌ ژی بۆ هندێ دا خۆ ڕاده‌ستی خودایێ خۆ بكه‌ن و دانپێدانێ ب بێشیانییا خۆ بكه‌ن.
 قه‌در و بهایێ بنه‌جھبوونێ د زانینێدا و گرنگییا خۆڕاگرییێ ل سه‌ر وێ ڕێكێ.
 موفه‌سر و ڕاڤه‌كه‌رێن قورئانێ ل دۆر ڕاوه‌ستیانا ل سه‌ر په‌یڤا (الله) ئه‌وا كو د ڤێ ئایه‌تێدا هاتی: {وَمَا يَعْلَمُ تَأْوِيلَهُ إِلَّا اللَّهُ، وَالرَّاسِخُونَ فِي الْعِلْمِ}، دوو بۆچوون هه‌نه‌: ئه‌و كه‌سێ ل سه‌ر په‌یڤا (الله) ڕاوه‌ستیا؛ هنگی ڕامانا (التأویل) د ئایه‌تێدا زانینا ڕاستی و حه‌قیقه‌ت و چاوانییا تشتییه‌ و به‌حسێ وی تشتییه‌ یێ چ شیان و ڕێك نینن بۆ زانین و تێگه‌هشتنا ل وی تشتی، وه‌كی بابه‌تێ ڕۆحێ و ڕابوونا قیامه‌تێ، كو ئه‌ڤه‌ ژ وان تشتانه‌ یێن خودێ زانینا وان ل ده‌ڤ خۆ هه‌لگرتی و كه‌س چ ژێ نزانیت، كه‌سێن ڕاسخ و بنه‌جھ د زانینێدا باوه‌رییێ ب وان دئینن و ڕاستییێن وان دهێلن بۆ خودێ و خۆ ته‌سلیمی خودێ دكه‌ن و سلامه‌ت دبن. به‌لێ هه‌ر كه‌سێ ل سه‌ر په‌یڤا (الله) ڕانه‌وه‌ستیت و به‌رده‌وامییێ بده‌ته‌ خواندنێ؛ هنگی ڕامانا (التأویل) د ئایه‌تێدا دێ بیته‌ ته‌فسیر و دیاركرن و ڕۆهنكرن، ڕامان دێ یا هوسا بیت: خودێ دزانیت و ئه‌و كه‌سێن ڕاسخ و بنه‌جھ د زانینێ ژیدا دزانن، ڤێجا باوه‌رییێ پێ دئینن و بۆ ئایه‌تێن موحكه‌م دزڤڕینن.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/65062</t>
   </si>
   <si>
+    <t>ما من رجل يذنب ذنبا، ثم يقوم فيتطهر، ثم يصلي، ثم يستغفر الله، إلا غفر الله له</t>
+  </si>
+  <si>
+    <t>((نینه‌ زه‌لامه‌ك هه‌بیت گونه‌هه‌كێ بكه‌ت، پاشی ڕابیت و ده‌ستنڤێژێ بگریت، پاشی نڤێژێ بكه‌ت، پاشی داخوازا ژێبرنا گونه‌هێ ژ خودێ بكه‌ت؛ خودێ دێ گونه‌ها وی بۆ وی ژێبه‌ت</t>
+  </si>
+  <si>
+    <t>‌عن عَلِيٍّ قَالَ: إِنِّي كُنْتُ رَجُلًا إِذَا سَمِعْتُ مِنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ حَدِيثًا نَفَعَنِي اللهُ مِنْهُ بِمَا شَاءَ أَنْ يَنْفَعَنِي بِهِ، وَإِذَا حَدَّثَنِي رَجُلٌ مِنْ أَصْحَابِهِ اسْتَحْلَفْتُهُ، فَإِذَا حَلَفَ لِي صَدَّقْتُهُ، وَإِنَّهُ حَدَّثَنِي ‌أَبُو بَكْرٍ، وَصَدَقَ أَبُو بَكْرٍ، قَالَ: سَمِعْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَا مِنْ رَجُلٍ يُذْنِبُ ذَنْبًا، ثُمَّ يَقُومُ فَيَتَطَهَّرُ، ثُمَّ يُصَلِّي، ثُمَّ يَسْتَغْفِرُ اللهَ، إِلَّا غَفَرَ اللهُ لَهُ»، ثُمَّ قَرَأَ هَذِهِ الْآيَةَ: {وَالَّذِينَ إِذَا فَعَلُوا فَاحِشَةً أَوْ ظَلَمُوا أَنْفُسَهُمْ ذَكَرُوا اللهَ فَاسْتَغْفَرُوا لِذُنُوبِهِمْ} [آل عمران: 135].</t>
+  </si>
+  <si>
+    <t>عه‌لی دبێژیت: ئه‌ز زه‌لامه‌ك بووم ئه‌گه‌ر من فه‌رمووده‌یه‌ك ژ پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گوهلێ ببا؛ خودێ ب وێ چه‌ندێ هند مفا دگه‌هانده‌ من هندی وی ڤیابا، به‌لێ ئه‌گه‌ر زه‌لامه‌كی ژ صه‌حابییان فه‌رمووده‌یه‌ك بۆ من گوتبا؛ من ئه‌و ددا سویندێ، ڤێجا ئه‌گه‌ر بۆ من سویند خواربا؛ هنگی من باوه‌ر ژێ دكر، و جاره‌كێ ئه‌بو به‌كری فه‌رمووده‌یه‌ك بۆ من گۆت -و ئه‌بو به‌كر ڕاست دبێژیت - گۆت: من گوهـ ل پێغه‌مبه‌رێ خودێ بوو (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دگۆت: ((نینه‌ زه‌لامه‌ك هه‌بیت گونه‌هه‌كێ بكه‌ت، پاشی ڕابیت و ده‌ستنڤێژێ بگریت، پاشی نڤێژێ بكه‌ت، پاشی داخوازا ژێبرنا گونه‌هێ ژ خودێ بكه‌ت؛ خودێ دێ گونه‌ها وی بۆ وی ژێبه‌ت))، پاشی ئه‌ڤ ئایه‌ته‌ خواند: {وَالَّذِينَ إِذَا فَعَلُوا فَاحِشَةً أَوْ ظَلَمُوا أَنْفُسَهُمْ ذَكَرُوا اللهَ فَاسْتَغْفَرُوا لِذُنُوبِهِمْ} [آل عمران: 135]. ئانكو: ((و ئه‌وێن هه‌ر ده‌مێ كاره‌كێ پیس ئه‌نجام دده‌ن یان زۆرداریێ ل نه‌فسا خۆ دكه‌ن، بیرا وان ل خودێ دئێته‌ڤه‌ و داخوازا لێبوورینێ بۆ گونه‌هێن خۆ دكه‌ن)).</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنه ما مِن عبدٍ يُذنبُ ذنبًا، فيحسن الوضوء، ثم يقوم فيصلي ركعتين بنية التوبة عن ذنبه هذا، ثم يستغفر الله، إلا غفر الله له. 
+ثم قَرأ النبيُّ صلى الله عليه وسلم قولَه تعالى: 
+{والذين إذا فعلوا فاحشة أو ظلموا أنفسهم ذكروا الله فاستغفروا لذنوبهم ومن يغفر الذنوب إلا الله ولم يصروا على ما فعلوا وهم يعلمون} 
+[آل عمران: 135].</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ هندێ دكه‌ت كو نینه‌ عه‌بده‌ك هه‌بیت گونه‌هه‌كێ بكه‌ت، پاشی ده‌ستنڤێژه‌كا جوان و تازه‌ بگریت، پاشی ڕابیت ب ئنیه‌تا ته‌وبه‌كرنێ ژ وێ گونه‌ها وی كری دوو ڕكاعه‌تان بكه‌ت، پاشی داخوازا ژێبرنا گونه‌هێ ژ خودێ بكه‌ت؛ خودێ دێ گونه‌ها وی بۆ وی ژێبه‌ت. پاشی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ئه‌ڤ ئایه‌ته‌ خواند: {وَالَّذِينَ إِذَا فَعَلُوا فَاحِشَةً أَوْ ظَلَمُوا أَنْفُسَهُمْ ذَكَرُوا اللهَ فَاسْتَغْفَرُوا لِذُنُوبِهِمْ} ئانكو: ((و ئه‌وێن هه‌ر ده‌مێ كاره‌كێ پیس ئه‌نجام دده‌ن یان زۆرداریێ ل نه‌فسا خۆ دكه‌ن، بیرا وان ل خودێ دئێته‌ڤه‌ و داخوازا لێبوورینێ بۆ گونه‌هێن خۆ دكه‌ن)). [آل عمران: 135].</t>
+  </si>
+  <si>
+    <t>الحثُّ على الصلاة ثم الاستغفار بعد الذنب.
+سَعَةُ مغفرةِ الله عز وجل وقبوله للتوبة والاستغفار.</t>
+  </si>
+  <si>
+    <t>هاندان ل سه‌ر نڤێژكرنێ و پاشی داخوازا ژێبرنا گونه‌هان پشتی هه‌ر گونه‌ھ و خه‌له‌تییه‌كێ.
+به‌رفره‌هییا لێبوورینا خودایێ مه‌زن و ئه‌و ته‌وبه‌ و ئیستیغفاران قه‌بویل دكه‌ت.</t>
+  </si>
+  <si>
+    <t>رواه أبو داود والترمذي والنسائي في الكبرى وابن ماجه وأحمد</t>
+  </si>
+  <si>
+    <t>[رواه أبو داود والترمذي والنسائي في الكبرى وابن ماجه وأحمد]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/65063</t>
+  </si>
+  <si>
     <t>أليس الذي أمشاه على الرجلين في الدنيا قادرا على أن يمشيه على وجهه يوم القيامة؟</t>
   </si>
   <si>
     <t>ئه‌رێ ما ئه‌و خودایێ د دونیایێدا وه‌ ل وی كری ل سه‌ر دوو پێیان بڕێڤه‌ بچیت نه‌شێت ل ڕۆژا قیامه‌تێ وه‌ ل وی بكه‌ت ل سه‌ر ڕویێ خۆ بڕێڤه‌ بچیت؟</t>
   </si>
   <si>
     <t>عَنْ ‌قَتَادَةَ رحمه الله قال: حَدَّثَنَا ‌أَنَسُ بْنُ مَالِكٍ رَضِيَ اللهُ عَنْهُ أَنَّ رَجُلًا قَالَ: يَا نَبِيَّ اللهِ كَيْفَ يُحْشَرُ الْكَافِرُ عَلَى وَجْهِهِ؟ قَالَ: «أَلَيْسَ الَّذِي أَمْشَاهُ عَلَى الرِّجْلَيْنِ فِي الدُّنْيَا قَادِرًا عَلَى أَنْ يُمْشِيَهُ عَلَى وَجْهِهِ يَوْمَ الْقِيَامَةِ؟» قَالَ قَتَادَةُ: بَلَى وَعِزَّةِ رَبِّنَا.</t>
   </si>
   <si>
     <t>ژ قه‌تاده‌ی (خودێ دلۆڤانییێ پێ ببه‌ت) گۆت: ئه‌نه‌سێ كوڕێ مالكی (خودێ ژێ ڕازی بیت) بۆ مه‌ ڤه‌گێڕا كو زه‌لامه‌كی گۆت: ئه‌ی پێغه‌مبه‌رێ خودێ؛ (ل ڕۆژا قیامه‌تێ) چاوا مرۆڤێ كافر دێ ل سه‌ر ڕویێ خۆ هێته‌ حه‌شركرن؟ گۆت: ((ئه‌رێ ما ئه‌و خودایێ د دونیایێدا وه‌ ل وی كری ل سه‌ر دوو پێیان بڕێڤه‌ بچیت نه‌شێت ل ڕۆژا قیامه‌تێ وه‌ ل وی بكه‌ت ل سه‌ر ڕویێ خۆ بڕێڤه‌ بچیت؟))، قه‌تاده‌ی گۆت: به‌لێ ب خودێ دشێت.</t>
   </si>
   <si>
     <t>سُئل النبي صلى الله عليه وسلم: كيف يُحشر الكافر على وجهه يوم القيامة؟! 
 فقال النبي صلى الله عليه وسلم: أليس الله الذي أمشاه على الرجلين في الدنيا قادرًا على أن يُمشيَه على وجهه يوم القيامة؟! فالله على كل شيء قدير.</t>
   </si>
   <si>
     <t>پرسیار ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هاته‌ كرن: ل ڕۆژا قیامه‌تێ چاوا مرۆڤێ كافر دێ ل سه‌ر ڕویێ خۆ هێته‌ حه‌شركرن؟! ئینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ئه‌رێ ما ئه‌و خودایێ د دونیایێدا وه‌ ل وی كری ل سه‌ر دوو پێیان بڕێڤه‌ بچیت نه‌شێت ل ڕۆژا قیامه‌تێ وه‌ ل وی بكه‌ت ل سه‌ر ڕویێ خۆ بڕێڤه‌ بچیت؟!، خودێ شیان ل سه‌ر هه‌ر تشته‌كی هه‌نه.</t>
   </si>
   <si>
     <t>هوان الكافر يوم القيامة وأنه يمشي على وجهه.</t>
   </si>
   <si>
     <t>كێمی و بێبهاییا كافری ل ڕۆژا قیامه‌تێ و كو ئه‌و دێ ل سه‌ر ڕویێ خۆ بڕێڤه‌ چیت.</t>
   </si>
   <si>
@@ -8676,127 +10236,555 @@
   <si>
     <t>عَنْ ‌الزُّبَيْرِ بْنِ الْعَوَّامِ قَالَ: لَمَّا نَزَلَتْ: {ثُمَّ لَتُسْأَلُنَّ يَوْمَئِذٍ عَنِ النَّعِيمِ} [التكاثر: 8]، قَالَ الزُّبَيْرُ: يَا رَسُولَ اللهِ، وَأَيُّ النَّعِيمِ نُسْأَلُ عَنْهُ، وَإِنَّمَا هُمَا الْأَسْوَدَانِ التَّمْرُ وَالْمَاءُ؟ قَالَ: «أَمَا إِنَّهُ سَيَكُونُ».</t>
   </si>
   <si>
     <t>زۆبه‌یرێ كوڕێ عه‌ووامی (خودێ ژێ ڕازی بیت) دبێژیت: ده‌مێ ئایه‌تا: {ثُمَّ لَتُسْأَلُنَّ يَوْمَئِذٍ عَنِ النَّعِيمِ} هاتییه‌ خوارێ، زۆبه‌یری گۆت: ئه‌ی پێغه‌مبه‌رێ خودێ؛ ئه‌رێ دێ ل سه‌ر كیژ خۆشی و نیعمه‌تان پرسیار ژ مه‌ هێته‌ كرن، ئه‌رێ ئه‌و ب تنێ هه‌ردوو ڕه‌شاتینه‌ (قه‌سپ و ئاڤ)؟ گۆت: ((ئه‌و (پرسیاركرن) دێ هه‌ر هێت)).</t>
   </si>
   <si>
     <t>لما نزلت آية: 
 {ثم لتسألن يومئذ عن النعيم} أي: سوف تُسألون عن القيام بِشُكْر ما أنعم الله به عليكم من النعم، قال الزبير بن العوام رضي الله عنه: يا رسول الله، أيّ نعيمٍ سنُسأل عنه؟! إنما هما نِعْمَتان لَيْسَتا ممّا يستَدِعي السؤال وهما التَّمر والماء!
 فقال النبي صلى الله عليه وسلم: أما إنكم ستسألون عن النَّعيم مع هذه الحالة التي أنتم عليها، فإنهما نِعمتان عظيمتان مِن نِعَم الله تعالى.</t>
   </si>
   <si>
     <t>ده‌مێ ئایه‌تا: {ثُمَّ لَتُسْأَلُنَّ يَوْمَئِذٍ عَنِ النَّعِيمِ} هاتییه‌ خوارێ، ئانكو: دێ پرسیار ژ هه‌وه‌ هێته‌ كرن كا هه‌وه‌ سوپاسییا وان نیعمه‌تان چاوا كرییه‌ یێن خودێ دایینه‌ هه‌وه‌، زۆبه‌یرێ كورێ عه‌ووامی (خودێ ژێ ڕازی بیت) گۆت: ئه‌ی پێغه‌مبه‌رێ خودێ، ئه‌رێ دێ ل سه‌ر كیژ نیعمه‌تان پرسیار ژ مه‌ هێته‌ كرن؟! هندى ئه‌و هه‌ردوو نیعمه‌تن؛ مرۆڤ هزر ناكه‌ت به‌ربكه‌ڤن پرسیار ل سه‌ر بهێته‌كرن كو ئه‌و ژی قه‌سپ و ئاڤن!
 ئینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: دێ پرسیارا نیعمه‌تان ژ هه‌وه‌ هێته‌ كرن د گه‌ل ڤێ ڕه‌وشا هوین تێدا، چونكی ئه‌و دوو نیعمه‌تێن مه‌زنن ژ نیعمه‌تێن خودایێ مه‌زن.</t>
   </si>
   <si>
     <t>التَّأكيد على شكر الله تعالى على النِّعم.
 النّعيم ممّا سيُسأل عنه العبد يوم القيامة قليلًا كان أو كثيرًا.</t>
   </si>
   <si>
     <t>فه‌ربوونا سوپاسیكرنا خودایێ مه‌زن ل سه‌ر نیعمه‌تان.
 قه‌نجی و نیعمه‌ت ژ وان تشتانن یێن كو ل ڕۆژا قیامه‌تێ دێ پرسیارا وان ژ عه‌بدی هێته‌ كرن، ڤێجا چ ئه‌ڤ قه‌نجی و نیعمه‌ته‌ د كێم بن یان ژی گه‌له‌ك بن.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/65075</t>
+  </si>
+  <si>
+    <t>سيكون في آخر أمتي أناس يحدثونكم ما لم تسمعوا أنتم ولا آباؤكم، فإياكم وإياهم</t>
+  </si>
+  <si>
+    <t>((ل دویماهییا ئوممه‌تا من دێ هنده‌ك مرۆڤ په‌یدا بن كو دێ هنده‌ك ئاخڤتنێن وه‌سا بۆ هه‌وه‌ بێژن نه‌ هه‌وه‌ و نه‌ باب و باپیرێن هه‌وه‌ چ جاران گوهـ لێ نه‌بووینه‌، ڤێجا هشیاری وان بن و خۆ ژ وان بپارێزن و وان ژ خۆ دویر بكه‌ن))</t>
+  </si>
+  <si>
+    <t>عَنْ ‌أَبِي هُرَيْرَةَ عَنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أَنَّهُ قَالَ: «سَيَكُونُ فِي آخِرِ أُمَّتِي أُنَاسٌ يُحَدِّثُونَكُمْ مَا لَمْ تَسْمَعُوا أَنْتُمْ وَلَا آبَاؤُكُمْ، فَإِيَّاكُمْ وَإِيَّاهُمْ».</t>
+  </si>
+  <si>
+    <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((ل دویماهییا ئوممه‌تا من دێ هنده‌ك مرۆڤ په‌یدا بن كو دێ هنده‌ك ئاخڤتنێن وه‌سا بۆ هه‌وه‌ بێژن نه‌ هه‌وه‌ و نه‌ باب و باپیرێن هه‌وه‌ چ جاران گوهـ لێ نه‌بووینه‌، ڤێجا هشیاری وان بن و خۆ ژ وان بپارێزن و وان ژ خۆ دویر بكه‌ن)).</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم بأنه سيَظهر أُناسٌ في آخِر أُمتِه يَفْتَرون الكذب، ويقولون ما لم يقلْه أحدٌ من قبلهم، فيُخبِرون بالأحاديث المكذوبة والمُخْتَلَقة، فأمَرَنا عليه الصلاة والسلام أنْ نَبْتَعِدَ عنهم ولا نجالسهم، ولا نسمع أحاديثهم؛ لئلا يتقرر ذلك الحديث المختلق في النفوس، فنعجز عن التخلُّص منه.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ هندێ كر كو دێ هنده‌ك مرۆڤ ل دویماهیكا ئوممه‌تا وی په‌یدا بن دره‌وان دكه‌ن و تشتێن وه‌سا دبێژن كو كه‌سێ به‌ری وان نه‌گۆتینه‌ و فه‌رمووده‌یێن دره‌و و چێكری به‌لاڤ دكه‌ن، ڤێجا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) فه‌رمان ل مه‌ كر‌ ئه‌م خۆ ژ وان دویر بكه‌ین و د گه‌ل وان نه‌ڕوینینه‌ خوار و گوهـێ خۆ نه‌ده‌ینه‌ ئاخڤتنێن وان؛ دا كو ئه‌و دره‌وه جهێ خۆ‌ د دل و ده‌روونێن مه‌دا نه‌كه‌ن و پاشی نه‌شێین خۆ ژێ ڕزگار بكه‌ین.</t>
+  </si>
+  <si>
+    <t>فيه عَلَم من أعلام النبوة، حيث إن النبي صلى الله عليه وسلم أخبر بما سيقع في أمته، فكان كما أخبر.
+الابتعاد عمّن يَكْذِبُ على رسول الله صلى الله عليه وسلم وعلى دين الإسلام، وعدم الاستماع لكذبهم.
+التحذير من قبولِ الأحاديث أو نشرِها إلا بعد التأكُّد من صحتِها وثبوتِها.</t>
+  </si>
+  <si>
+    <t>د ڤێ فه‌رمووده‌یێدا نیشانه‌ك ژ نیشانێن پێغه‌مبه‌رینییێ هه‌یه‌، چونكی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ تشته‌كی كر كو دێ ل پاشه‌ڕۆژێ د ناڤ ئوممەتا ویدا ڕویده‌ت و هه‌روه‌كی وی گۆتی ڕوی دا و هاته‌ڤه‌.
+دویركه‌ڤتن ژ وان كه‌سێن دره‌وان ب زارده‌ڤێ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) و ب زارده‌ڤێ ئایینێ ئیسلامێ دكه‌ن، و گوهنه‌دان بۆ دره‌وێن وان.
+هشیاربوون ژ قه‌بویلكرنا فه‌رمووده‌یان یان به‌لاڤكرنا وان هه‌تا مرۆڤ پشتڕاست نه‌بیت ژ دروستی و ڕاستییا وێ.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/65076</t>
+  </si>
+  <si>
+    <t>اكتب، فوالذي نفسي بيده، ما يخرج منه إلا حق</t>
+  </si>
+  <si>
+    <t>بـنڤیسه‌، چونكی ئه‌ز ب وی خودایی كه‌مه‌ یێ نه‌فسا من د ده‌ستێ ویدا، چ تشت ژ ڤی ده‌ڤی ده‌رناكه‌ڤیت ئه‌گه‌ر حه‌قی نه‌بیت))</t>
+  </si>
+  <si>
+    <t>عن عبدِ الله بن عمرو رضي الله عنهما قال: كنتُ أكتبُ كلَّ شيءٍ أسمعُه من رسولِ الله صلَّى الله عليه وسلم أُريدُ حفْظَه، فنهتْني قريشٌ، وقالوا: أتكْتبُ كلَّ شيءٍ تَسمَعُه من رسول الله صلَّى الله عليه وسلم، ورسولُ الله صلَّى الله عليه وسلم بَشَرٌ يتكلَّمُ في الغضَبِ والرِّضا؟ فأمسَكتُ عن الكتاب، فذكرتُ ذلك لرسول الله صلَّى الله عليه وسلم، فأومأ بإصبَعِه إلى فيه، فقال: «اكتُبْ، فوالذي نفسي بيدِه، ما يَخرُجُ منه إلا حقٌّ».</t>
+  </si>
+  <si>
+    <t>عه‌بدولڵاهێ كوڕێ عه‌مری (خودێ ژ هه‌ردووكان ڕازی بیت) دبێژیت: هه‌ر تشته‌كێ من ژ پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گوهـ لێ ببا دا نڤێسم دا كو ژبه‌ر بكه‌م، ڤێجا قوڕه‌یشییان ئه‌ز ژ ڤێ چه‌ندێ پاشڤه‌برم و گۆتن: ئه‌رێ تو هه‌ر تشته‌كێ ژ پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گوهـ لێ دبی د نڤێسی و پێغه‌مبه‌رێ خودێ ژی (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) مرۆڤه‌ و ده‌مێ توڕه‌بوون و ده‌مێ كه‌یفخۆشییێ ژی دئاخڤیت؟ له‌وا من ده‌ست ژ نڤێسینێ كێشان و ئه‌ز ڕاوه‌ستیام، پاشی من ئه‌و چه‌نده‌ بۆ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حس كر، وی ژی ب تبلێن خۆ ئیشاره‌ت بۆ ده‌ڤێ خۆ كر و گۆت: ((بـنڤیسه‌، چونكی ئه‌ز ب وی خودایی كه‌مه‌ یێ نه‌فسا من د ده‌ستێ ویدا، چ تشت ژ ڤی ده‌ڤی ده‌رناكه‌ڤیت ئه‌گه‌ر حه‌قی نه‌بیت)).</t>
+  </si>
+  <si>
+    <t>قال عبدُ الله بن عَمْرو رضي الله عنه: كنتُ أكتبُ كلَّ شيءٍ أسمعه مِن رسول الله صلى الله عليه وسلم لكي أحفَظَه بالكتابة، فنهاني رجالٌ من قريش، وقالوا: رسولُ الله صلى الله عليه وسلم بشرٌ يتكلَّم في الرِّضا والغضب، وقد يُخطئ، فتوقَّفت عن الكتابة.
+فأخبرتُ النبيَّ صلى الله عليه وسلم بما قالوه، فأشار بإصبعه إلى فَمِهِ فقال: اكتب، فوالذي نفسي بيده ما يَخرجُ منه إلّا حقّ على كل حال، وفي الرِّضا والغضب.
+وقد قال تعالى عن نبيه صلى الله عليه وسلم:
+﴿وَمَا یَنطِقُ عَنِ ٱلۡهَوَىٰۤ * إِنۡ هُوَ إِلَّا وَحۡیࣱ یُوحَىٰ﴾ [النجم ٣-٤].</t>
+  </si>
+  <si>
+    <t>عه‌بدولڵاهێ كوڕێ عه‌مری (خودێ ژێ ڕازی بیت) گۆت: هه‌ر تشته‌كێ من ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گوهـ لێ بووبا دنڤێسی دا كو ب ڕێكا نڤێسینێ بۆ خۆ ژبه‌ر بكه‌م، به‌لێ هنده‌ك زه‌لامان ژ قوڕه‌یشییان ئه‌ز پاشڤه‌برم و گۆتن: پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) مرۆڤه‌ و ده‌مێ كه‌یفخۆشی و توڕه‌بوونێ ژی دئاخڤیت و دبیت خه‌له‌تییێ ژی بكه‌ت، ڤێجا من ده‌ست ژ نڤێسینێ به‌ردان.
+پاشی من بۆ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت كا وان چ گۆتییه‌ من، وی ژی ب تبلێن خۆ ئیشاره‌ت بۆ ده‌ڤێ خۆ كر و گۆت: بـنڤیسه‌، چونكی ئه‌ز ب وی خودایی كه‌مه‌ یێ نه‌فسا من د ده‌ستێ ویدا، د هه‌می ڕه‌وش و ده‌ماندا چ تشت ژ ڤی ده‌ڤی ده‌رناكه‌ڤیت ئه‌گه‌ر حه‌قی نه‌بیت، چ د ده‌مێ كه‌یفخۆشییێ دا بیت یان یێ توڕه‌بوونێ.
+و ب ڕاستی خودایێ مه‌زن ده‌رباره‌ی پێغه‌مبه‌رێ خۆ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆتییه‌: ئانكو: ((و پێغه‌مبه‌ر ژ ده‌ڤ خۆ نائاخڤیت * به‌لكی ئه‌و ئاخڤتنه‌ وه‌حییه‌كه‌ بۆ دهێته‌ هنارتن)) [النجم ۳-٤].</t>
+  </si>
+  <si>
+    <t>النبي صلى الله عليه وسلم معصوم فيما يُبَلِّغُه عن ربه عز وجل، في الرضا والغضب.
+حرص الصحابة رضي الله عنهم على حفظِ السنة وتبليغِها.
+جواز الحلف ولو بغير تحليفٍ لمصلحة، كتوكيد أمر.
+ كتابة العلم من أهم الأسباب التي تحفظ العلم.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) یێ پاراستییه‌ ژ خه‌له‌تبوونێ (معصومه‌) د ڤه‌گوهاستنا په‌یاما خودایێ مه‌زندا، چ ل ده‌مێ كه‌یفخۆشییێ بیت یان ل ده‌مێ توڕه‌بوونێ.
+ڕژدبوون و گرنگیپێدانا صه‌حابییان (خودێ ژێ ڕازی بیت) بۆ پاراستن و گه‌هاندنا سوننه‌تێ.
+دروستبوونا سویندخوارنێ ئه‌گه‌ر بۆ مه‌ره‌مه‌كا ب مفا بیت، خۆ ئه‌گه‌ر كه‌سێ داخوازا سویندێ ژ مرۆڤی نه‌كربیت ژی، ئه‌ڤه‌ ژی بۆ پشتڕاستكرنا تشته‌كی.
+نڤیسینا زانستی ئێكه‌ ژ ئه‌گه‌رێن هه‌ره‌ گرنگ بۆ پاراستنا زانستی.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/65077</t>
+  </si>
+  <si>
+    <t>كان النبي صلى الله عليه وسلم يتوضأ عند كل صلاة</t>
+  </si>
+  <si>
+    <t>((پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بۆ هه‌ر نڤێژه‌كێ ده‌ستنڤێژه‌ك دگرت</t>
+  </si>
+  <si>
+    <t>عن عَمْرُو بْنُ عَامِرٍ عَنْ ‌أَنَس بن مالك قَالَ: كَانَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَتَوَضَّأُ عِنْدَ كُلِّ صَلَاةٍ، قُلْتُ: كَيْفَ كُنْتُمْ تَصْنَعُونَ؟ قَالَ: يُجْزِئُ أَحَدَنَا الْوُضُوءُ مَا لَمْ يُحْدِثْ.</t>
+  </si>
+  <si>
+    <t>عه‌مرێ كوڕێ عامری دبێژیت ئه‌نه‌سێ كوڕێ مالكی گۆت: ((پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بۆ هه‌ر نڤێژه‌كێ ده‌ستنڤێژه‌ك دگرت، (ئه‌نه‌سی) گۆت: من گۆت: ئه‌رێ هوین چ دكه‌ن؟ گۆت: هندی ده‌ستنڤێژا مه‌ نه‌كه‌ڤتبا؛ ده‌ستنڤێژا مه‌ تێرا مه‌ دكر و مه‌ نوی نه‌دكر)).</t>
+  </si>
+  <si>
+    <t>كان النبيُّ صلى الله عليه وسلم يتوضأ لكلِّ صلاةٍ مفروضةٍ وإنْ لم يَنْتَقِضْ وضوؤُه؛ وذلك لتحصيل الأجر والفضل.
+ويجوز أن يُصلِّي أكثرَ مِن صلاةٍ مفروضةٍ بوضوء واحد ما دام على وضوئه.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بۆ هه‌ر نڤێژه‌كا فه‌ڕز؛ ده‌ستنڤێژه‌كا نوی دگرت، خۆ ئه‌گه‌ر‌ ده‌ستنڤێژا وی نه‌كه‌ڤتبا‌ ژی، ئه‌ڤه‌ ژی بۆ ب ده‌ستڤه‌ئینانا خێرێ.
+و دروسته‌ مرۆڤ چه‌ندین نڤێژێن فه‌ڕز ب ئێك ده‌ستنڤێژ ئه‌نجام بده‌ت هندی ئه‌و ده‌ستنڤێژ نه‌شكێت و نه‌كه‌ڤیت.</t>
+  </si>
+  <si>
+    <t>أكثرُ فِعْلِ النبيِّ صلى الله عليه وسلم هو الوضوء لكل صلاة؛ طلبًا للأكمل.
+استحباب الوضوء عند كل صلاة.
+جواز تأدية أكثر من صلاة بوضوء واحد.</t>
+  </si>
+  <si>
+    <t>پترییا كریارێن پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ئه‌ڤه‌ بوو كو وی بۆ هه‌ر نڤێژه‌كێ ده‌ستنڤێژه‌كا نوی دگرت، بۆ هندێ دا كارێ وی یێ بێ كێماسی بیت.
+سوننه‌ته‌ مرۆڤ بۆ هه‌ر نڤێژه‌كێ ده‌ستنڤێژا خۆ نوی بكه‌ته‌ڤه‌.
+دروستبوونا ئه‌نجامدانا زێده‌تر ژ نڤێژه‌كێ ب ئێك ده‌ستنڤێژ.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/65080</t>
+  </si>
+  <si>
+    <t>توضأ النبي صلى الله عليه وسلم مرة مرة</t>
+  </si>
+  <si>
+    <t>((پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ده‌ستنڤێژ گرت و هه‌ر ئه‌ندامه‌ك جاره‌كێ شویشت))</t>
+  </si>
+  <si>
+    <t>عَنِ ‌ابْنِ عَبَّاسٍ رضي الله عنهما قَالَ: تَوَضَّأَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ مَرَّةً مَرَّةً.</t>
+  </si>
+  <si>
+    <t>ئبن عەباس (خودێ ژ هەردووكان ڕازی بیت) دبێژیت: ((پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ده‌ستنڤێژ گرت و هه‌ر ئه‌ندامه‌ك جاره‌كێ شویشت)).</t>
+  </si>
+  <si>
+    <t>كان النبيُّ صلى الله عليه وسلم في بعض أحيانه إذا توضأ غَسَلَ كلَّ عُضوٍ من أعضاء الوضوء مرة واحدة، فيَغْسِلُ الوجهَ -ومنه المضمضة والاستنشاق-، واليدين والرجلين مرة واحدة، وهذا هو القَدْرُ الواجب.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) د هنده‌ك ده‌ماندا ده‌مێ ده‌ستنڤێژ دگرت هه‌ر ئه‌ندامه‌كێ ده‌ستنڤێژێ ب تنێ جاره‌كێ دشویشت، ڤێجا ناڤچاڤ - كو ئاڤ تێوه‌ردانا د ده‌ڤ و دفنێ ژیدا د گه‌لدایه‌-، و ده‌ست و پێ هه‌می جاره‌كێ دشویشتن، و ئه‌ڤه‌ ئه‌و ئه‌ندازه‌یه‌ یا كو واجبه بهێته‌ شویشتن‌.</t>
+  </si>
+  <si>
+    <t>الواجب في غَسْلِ الأعضاء مرة واحدة، وما زاد فهو مستحب.
+ مشروعية الوضوء مَرّةً مرةً في بعض الأحيان.
+ المشروع في مسح الرأس مرة واحدة.</t>
+  </si>
+  <si>
+    <t>ئه‌وا واجب د شویشتنا ئه‌ندامێن ده‌ستنڤێژێدا ئه‌ڤه‌یه‌ كو هه‌ر ئه‌ندامه‌ك جاره‌كێ هه‌ر بهێته شویشتن‌ و هه‌ر تشتێ ژ وێ زێده‌تر بیت سوننه‌ته‌.
+دروستبوونا ده‌ستنڤێژگرتنێ ب شویشتنا هه‌ر ئه‌ندامه‌كی ب جاره‌كێ د هنده‌ك ده‌ماندا.
+یا دروست بۆ مه‌سحكرنا سه‌ری ئه‌ڤه‌یه‌ كو ئه‌و جاره‌كا ب تنێیه‌.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/65081</t>
+  </si>
+  <si>
+    <t>أن النبي صلى الله عليه وسلم توضأ مرتين مرتين</t>
+  </si>
+  <si>
+    <t>((پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ده‌ستنڤێژ گرت و هه‌ر ئه‌ندامه‌ك دوو جاران شویشت))</t>
+  </si>
+  <si>
+    <t>عَنْ ‌عَبْدِ اللهِ بْنِ زَيْدٍ رضي الله عنه: أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ تَوَضَّأَ مَرَّتَيْنِ مَرَّتَيْنِ.</t>
+  </si>
+  <si>
+    <t>عه‌بدولڵاهێ كوڕێ زه‌یدی (خودێ ژێ ڕازی بیت) دبێژیت: ((پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ده‌ستنڤێژ گرت و هه‌ر ئه‌ندامه‌ك دوو جاران شویشت)).</t>
+  </si>
+  <si>
+    <t>كان النبيُّ صلى الله عليه وسلم في بعض أحيانِه إذا توضأ غَسَلَ كلَّ عضو من أعضاء الوضوء مرتين، فيَغْسِل الوجهَ -ومنه المضمضة والاستنشاق- واليدين والرجلين مرتين.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) د هنده‌ك ده‌ماندا ده‌مێ ده‌ستنڤێژ دگرت؛ هه‌ر ئه‌ندامه‌كێ ده‌ستنڤێژێ دوو جاران دشویشت، ڤێجا ناڤچاڤ - كو ئاڤ تێوه‌ردانا د ده‌ڤ و دفنێ ژیدا د گه‌لدایه‌-، و ده‌ست و پێ هه‌می دوو جاران دشویشتن.</t>
+  </si>
+  <si>
+    <t>الواجب في غسل الأعضاء مرة واحدة وما زاد فهو مستحب.
+ مشروعية الوضوء مرتين مرتين في بعض الأحيان.
+ المشروع في مسح الرأس مرة واحدة.</t>
+  </si>
+  <si>
+    <t>یا واجب و پێدڤی د شویشتنا ئه‌نداماندا جاره‌كه‌ و هه‌ر تشتێ ژ وێ زێده‌تر بیت سوننه‌ته‌.
+دروستبوونا ده‌ستنڤێژ گرتنێ ب شویشتنا هه‌ر ئه‌ندامه‌كی ب دوو جاران د هنده‌ك ده‌ماندا.
+یا دروست بۆ مه‌سحكرنا سه‌ری ئه‌ڤه‌یه‌ كو ئه‌و جاره‌كا ب تنێیه‌.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/65082</t>
+  </si>
+  <si>
+    <t>إذا وجد أحدكم في بطنه شيئا، فأشكل عليه أخرج منه شيء أم لا، فلا يخرجن من المسجد حتى يسمع صوتا، أو يجد ريحا</t>
+  </si>
+  <si>
+    <t>((ئه‌گه‌ر ئێك ژ هه‌وه‌ هه‌ست ب تشته‌كی د زكێ خۆدا كر، و ل سه‌ر وی گران بوو كا ئه‌رێ تشته‌ك ژێ ده‌ركه‌ڤت یان نه‌؛ هنگی بلا ژ مزگه‌فتێ ده‌رنه‌كه‌ڤیت هه‌تا گوھ ل ده‌نگه‌كی نه‌بیت یان بێهنه‌ك نه‌هێتێ))</t>
+  </si>
+  <si>
+    <t>عَنْ ‌أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِذَا وَجَدَ أَحَدُكُمْ فِي بَطْنِهِ شَيْئًا، فَأَشْكَلَ عَلَيْهِ أَخَرَجَ مِنْهُ شَيْءٌ أَمْ لَا، فَلَا يَخْرُجَنَّ مِنَ الْمَسْجِدِ حَتَّى يَسْمَعَ صَوْتًا، أَوْ يَجِدَ رِيحًا».</t>
+  </si>
+  <si>
+    <t>ئه‌بو هورەیرە (خودێ ژێ ڕازی بیت) دبێژیت: پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) گۆت: ((ئه‌گه‌ر ئێك ژ هه‌وه‌ هه‌ست ب تشته‌كی د زكێ خۆدا كر، و ل سه‌ر وی گران بوو كا ئه‌رێ تشته‌ك ژێ ده‌ركه‌ڤت یان نه‌؛ هنگی بلا ژ مزگه‌فتێ ده‌رنه‌كه‌ڤیت هه‌تا گوھ ل ده‌نگه‌كی نه‌بیت یان بێهنه‌ك نه‌هێتێ)).</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّه إذا تردَّد في بطن المصلي شيءٌ، فالتَبَسَ عليه أَخَرَجَ منه شيءٌ أم لا؟ فلا ينصَرف مِن صلاته ويقطعها لإعادة الوضوء، حتى يتيقَّن وجودَ الحَدَثِ الناقِضِ لوضوئه؛ بأنْ يسمعَ صوتَ الرِّيح، أو يَشمَّ الرائحة؛ لأن المتَيقَّن لا يبطلُه الشَّك، وهو قد تيقَّن الطَّهارةَ، والحَدَثُ مشكوكٌ فيه.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار كر كو ئه‌گه‌ر نڤێژكه‌ری هه‌ست ب لڤینه‌كێ د زكێ خۆدا كر و تێكچوو كا ئه‌رێ تشته‌ك ژێ ده‌ركه‌ڤت یان نه‌؟ بلا ژ نڤێژا خۆ ده‌رنه‌كه‌ڤیت و نڤێژێ به‌تال نه‌كه‌ت دا بچیت ده‌ستنڤێژا خۆ نوی بكه‌ته‌ڤه‌، هه‌تا كو ب ته‌مامی پشتڕاست نه‌بیت كو ده‌ستنڤێژا وی یا كه‌ڤتی، ئه‌ڤه‌ ژی ب گوهلێبوونا ده‌نگێ بای، یان بێهنكرنا وێ، چونكی ئه‌و تشتێ مرۆڤ ل سه‌ر پشتڕاست بیت (یه‌قین پێ هه‌بیت)؛ ب گومانێ پویچ نابیت، و ئه‌و یێ پشتڕاسته‌ كو یێ ب ده‌ستنڤێژه‌، و كه‌ڤتنا ده‌ستنڤێژێ ب تنێ گومانه‌.</t>
+  </si>
+  <si>
+    <t>هذا الحديث أصل من أصول الإسلام وقاعدة من قواعد الفقه، وهي: أن اليقين لا يزول بالشك، والأصل بقاء ما كان على ما كان، حتى يتيقن خلاف ذلك.
+الشك غير مؤثر في الطهارة، والمصلي باقٍ على طهارته ما لم يتيقن حَدَثًا.</t>
+  </si>
+  <si>
+    <t>ئه‌ڤ فه‌رمووده‌یه‌ بناخه‌یه‌كه‌ ژ بناخه‌یێن ئیسلامێ و قاعیده‌یه‌كه‌ ژ قاعیده‌یێن فیقهی، ئه‌و ژی: (پشتڕاستی ب گومانێ ژ ناڤ ناچیت)، و قاعیده‌ ئه‌وه كو ئه‌و‌ تشت دێ ل سه‌ر ڕه‌وشا خۆ یا به‌رێ مینیت هه‌تا كو به‌روڤاژی وێ پشتڕاست ببیت.
+گومان كارتێكرنێ ل پاقژی و ده‌ستنڤێژێ ناكه‌ت و نڤێژكه‌ر یێ ب ده‌ستنڤێژه‌ هه‌تا كو ب ته‌مامی پشتڕاست نه‌بیت كو ده‌ستنڤێژا وی یا كه‌ڤتی.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/65083</t>
+  </si>
+  <si>
+    <t>حق على كل مسلم أن يغتسل في كل سبعة أيام يوما، يغسل فيه رأسه وجسده</t>
+  </si>
+  <si>
+    <t>((پێدڤییه‌ ل سه‌ر هه‌ر موسلمانه‌كی كو د هه‌ر حه‌فت ڕۆژاندا ڕۆژه‌كێ خۆ بشۆت، و د وێ ڕۆژێدا سه‌رێ خۆ و له‌شێ خۆ هه‌مییێ بشۆت))</t>
+  </si>
+  <si>
+    <t>عن أبي هريرة قال: قال رسول الله صلى الله عليه وسلم: «حَقٌّ عَلَى كُلِّ مُسْلِمٍ أَنْ يَغْتَسِلَ فِي كُلِّ سَبْعَةِ أَيَّامٍ يَوْمًا، يَغْسِلُ فِيهِ رَأْسَهُ وَجَسَدَهُ».</t>
+  </si>
+  <si>
+    <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((پێدڤییه‌ ل سه‌ر هه‌ر موسلمانه‌كی كو د هه‌ر حه‌فت ڕۆژاندا ڕۆژه‌كێ خۆ بشۆت، و د وێ ڕۆژێدا سه‌رێ خۆ و له‌شێ خۆ هه‌مییێ بشۆت)).</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ رسولُ الله صلى الله عليه وسلم: أنه حقٌّ متأكد على كل مسلم بالغ عاقل أنْ يغتسلَ في كل سبعة أيام من الأسبوع يومًا، فيغسل في هذا اليوم رأسَه وجسدَه، طلبًا للطهارة والنظافة، وأَولى هذه الأيام يومُ الجمعة، كما يُفهم من بعض الروايات، والاغتسال يوم الجمعة قبل الصلاة مستحب استحبابًا مؤكدًا، ولو كان اغتسل يوم الخميس مثلًا، والصارف عن الوجوب قول عائشة رضي الله عنها: "كان الناسُ مَهَنَةَ أنفسهم، وكانوا إذا راحوا إلى الجمعة راحوا في هيئتهم: فقيل لهم: لو اغتسلتم"، رواه البخاري، وفي رواية له: "لهم أرواح" أي رائحة العَرَقِ ونحوِه، ومع ذلك قيل لهم "لو اغتسلتم"، فغيرُهم من باب أولى.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ڕاگه‌هاند: كو مافه‌كێ مۆكم و پشتڕاسته‌ ل سه‌ر هه‌ر موسلمانه‌كێ پێگه‌هشتی و خودان ئه‌قڵ كو د هه‌ر حه‌فت ڕۆژێن حه‌فتییێدا ڕۆژه‌كێ سه‌رێ خۆ بشۆت، ڤێجا د وێ ڕۆژێدا سه‌رێ خۆ و له‌شێ خۆ پاقژ بكەت، دا كو هه‌رده‌م یێ پاقژ بیت و باشترین ڕۆژ ژی بۆ ڤێ چه‌ندێ ڕۆژا ئه‌ینییێیه،‌ وه‌كی د هنده‌ك ڤه‌گوهاستنێن دیدا هاتی، و خۆشویشتن ل ڕۆژا ئه‌ینییێ به‌ری نڤێژێ سوننه‌ته‌كا بهێز و پشتڕاستكرییه‌‌، خۆ ئه‌گه‌ر ل ڕۆژا پێنجشه‌مبییێ ژی سه‌رێ خۆ شویشتبیت. ئه‌و تشتێ ڤێ فه‌رمانێ ژ واجببوونێ دگوهۆڕیت بۆ سوننه‌تبوونێ؛ گۆتنا دایكا مه‌ عائیشایێیه‌‌ (خودێ ژێ ڕازی بیت) ده‌مێ گۆتی: ((خه‌لك خودان كار بوون و ده‌مێ دچوونه‌ نڤێژا ئه‌ینییێ ب وێ ڕه‌وشا خۆ (ل سه‌ر كاری) دچوون، ڤێجا بۆ وان هاته‌ گۆتن: خۆزی هه‌وه سه‌رێ‌ خۆ شویشتبا)) بۆخاری ڤێ فه‌رمووده‌یێ ڤه‌دگوهێزیت، د ڤه‌گوهاستنه‌كا دی یا ویدا هاتییه: ((بێهن ژ وان دهاتن))، ئانكو: بێهنا خۆهێ و یێن وه‌كی وێ ژ وان دهات، د گه‌ل ڤێ چه‌ندێ ژی ب وان هاته‌ گۆتن: خۆزی هه‌وه‌ سه‌رێ خۆ شویشتبا))، ڤێجا كه‌سێن دی هێشتا ژ هه‌ژیتره‌ بۆ وان ئه‌و سه‌رێ خۆ بشوون.</t>
+  </si>
+  <si>
+    <t>اهتمام وعناية الإسلام بالنظافة والطهارة.
+غسل الجمعة مستحب استحبابًا مُؤكدًا للصلاة.
+ذِكْر الرَّأس وإن كان ذِكْر الجسد يشمله؛ للاهتمام به.
+ﻳﺠﺐ ﺍﻟﻐﺴﻞ ﻋﻠﻰ ﻛﻞ ﻣﻦ ﻭُﺟِﺪﺕْ ﺑﻪ ﺭﺍﺋﺤﺔٌ ﻛﺮﻳﻬﺔٌ ﻳﺘﺄﺫﻯ ﺑﻬﺎ ﺍﻟﻨﺎس.
+آكَدُ يومٍ للاغتسال يوم الجمعة؛ لفضله.</t>
+  </si>
+  <si>
+    <t>گرنگیدانا ئیسلامێ ب پاقژییێ و خۆشویشتنێ.
+خۆشویشتن ل ڕۆژا ئه‌ینییێ سوننه‌ته‌كا بهێز و پشتڕاستكرییه‌ بۆ نڤێژێ.
+بەحسکرنا سەری ب ڕەنگەکێ تایبەت، هەر چەندە بەحسکرنا لەشی سەر ژی دکەڤیتە د بنڤە، ئەڤە ژی بۆ گرنگیدانێیە ب سەری.
+خۆشویشتن واجب دبیت ل سه‌ر هه‌ر كه‌سه‌كێ بێهنه‌كا خراب و نه‌خۆش ژێ بهێت كو ببیته‌ ئه‌گه‌رێ بێزاركرنا خه‌لكی.
+باشترین ڕۆژ بۆ خۆشویشتنێ ڕۆژا ئه‌ینییێیه‌ ژ به‌ر قه‌در و بهایێ وێ.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/65084</t>
+  </si>
+  <si>
+    <t>أتيت النبي صلى الله عليه وسلم أريد الإسلام، فأمرني أن أغتسل بماء وسدر</t>
+  </si>
+  <si>
+    <t>((ئه‌ز هاتمه‌ ده‌ڤ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دا كو ببمه‌ موسلمان، ڤێجا فه‌رمان ل من كر كو ئه‌ز سه‌رێ خۆ ب ئاڤ و سیدرێ بشۆم))</t>
+  </si>
+  <si>
+    <t>عن قيس بن عاصم رضي الله عنه قال: أتيتُ النبيَّ صلى الله عليه وسلم أُريدُ الإسلامَ، فأَمَرَني أن أغتَسِلَ بماءٍ وسِدرٍ.</t>
+  </si>
+  <si>
+    <t>قه‌یسێ كوڕێ عاصمی (خودێ ژێ ڕازی بیت) دبێژیت: ((ئه‌ز هاتمه‌ ده‌ڤ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دا كو ببمه‌ موسلمان، ڤێجا فه‌رمان ل من كر كو ئه‌ز سه‌رێ خۆ ب ئاڤ و سیدرێ بشۆم)).</t>
+  </si>
+  <si>
+    <t>جاء قيسُ بن عاصم إلى النبيِّ صلى الله عليه وسلم وهو يريد أن يُسْلِم، فأمرَه النبيُّ صلى الله عليه وسلم أن يَغتسِلَ بماء وشَجَرِ السِدْر؛ لكون أوراقِهِِ تُستَعمل في التنظيف؛ ولِمَا له من رائحة طيبة.</t>
+  </si>
+  <si>
+    <t>قه‌یسێ كوڕێ عاصمی هاته‌ ده‌ڤ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) و دڤیا ببیته‌ موسلمان، پێغه‌مبه‌ری ژی فه‌رمان لێ كر كو سه‌رێ خۆ ب ئاڤێ و به‌لگێن دارا سیدرێ بشۆت؛ ژ به‌ر كو به‌لگێن وێ دارێ بۆ پاقژكرنێ دهێنه‌ بكارئینان و بێهنه‌كا خۆش ژی هه‌یه‌.</t>
+  </si>
+  <si>
+    <t>مشروعيَّة اغتسال الكافر عند دخوله في الإسلام.
+شرف الإسلام واهتمامه بالجسد والرُّوح معًا.
+اختلاط الماء بالأشياء الطّاهرة لا يخرِجه عن الطّهوريَّة.
+يقوم مقام السدر المنظفات الحديثة، كالصابون ونحوه.</t>
+  </si>
+  <si>
+    <t>دروستبوونا خۆشویشتنا كافری ده‌مێ دچیته‌ د ناڤ ئایینێ ئیسلامێدا.
+قه‌در و بها و ڕێزا ئیسلامێ و گرنگیدانا وێ ب له‌شی‌ و ڕوحێ پێكڤه‌.
+تێكهه‌لبوونا ئاڤێ د گه‌ل تشتێن پاقژ، ئاڤێ ژ پاقژییا وێ ده‌رنائێخیت.
+پاقژكه‌رێن سه‌رده‌م وه‌ك صابوین و تشتێن دی، جهێ سیدرێ دگرن.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/65085</t>
   </si>
   <si>
     <t>إذا قال المؤذن: الله أكبر الله أكبر، فقال أحدكم: الله أكبر الله أكبر</t>
   </si>
   <si>
     <t>((ئه‌گه‌ر بانگهلدێری گۆت: (الله أكبر الله أكبر)، و ئێك ژ هه‌وه‌ ژی گۆت: (الله أكبر الله أكبر)</t>
   </si>
   <si>
     <t>عن عمر بن الخطاب رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «إِذَا قَالَ الْمُؤَذِّنُ: اللهُ أَكْبَرُ اللهُ أَكْبَرُ، فَقَالَ أَحَدُكُمُ: اللهُ أَكْبَرُ اللهُ أَكْبَرُ، ثُمَّ قَالَ: أَشْهَدُ أَنْ لَا إِلَهَ إِلَّا اللهُ، قَالَ: أَشْهَدُ أَنْ لَا إِلَهَ إِلَّا اللهُ، ثُمَّ قَالَ: أَشْهَدُ أَنَّ مُحَمَّدًا رَسُولُ اللهِ، قَالَ: أَشْهَدُ أَنَّ مُحَمَّدًا رَسُولُ اللهِ، ثُمَّ قَالَ: حَيَّ عَلَى الصَّلَاةِ، قَالَ: لَا حَوْلَ وَلَا قُوَّةَ إِلَّا بِاللهِ، ثُمَّ قَالَ: حَيَّ عَلَى الْفَلَاحِ، قَالَ: لَا حَوْلَ وَلَا قُوَّةَ إِلَّا بِاللهِ، ثُمَّ قَالَ: اللهُ أَكْبَرُ اللهُ أَكْبَرُ، قَالَ: اللهُ أَكْبَرُ اللهُ أَكْبَرُ، ثُمَّ قَالَ: لَا إِلَهَ إِلَّا اللهُ، قَالَ: لَا إِلَهَ إِلَّا اللهُ مِنْ قَلْبِهِ دَخَلَ الْجَنَّةَ».</t>
   </si>
   <si>
     <t>عومەرێ کورێ خەطابی (خودێ ژێ ڕازی بیت) دبێژیت: پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) گۆت: ((ئه‌گه‌ر بانگهلدێری گۆت: (الله أكبر الله أكبر)، و ئێك ژ هه‌وه‌ ژی گۆت: (الله أكبر الله أكبر)، پاشی (بانگهلدێری) گۆت: (أشهد أن لا إله إلا الله)، وی ژی گۆت: (أشهد أن لا إله إلا الله)، پاشی گۆت: (أشهد أن محمدا رسول الله)، وی ژی گۆت: (أشهد أن محمدا رسول الله)، پاشی گۆت: (حي على الصلاة)، وی گۆت: (لا حول ولا قوة إلا بالله)، پاشی گۆت: (حي على الفلاح)، وی گۆت: (لا حول ولا قوة إلا بالله)، پاشی گۆت: (الله أكبر الله أكبر)، وی گۆت: (الله أكبر الله أكبر)، پاشی گۆت: (لا إله إلا الله)، و وی ژی گۆت: (لا إله إلا الله)، ئه‌گه‌ر ئه‌ڤه‌ ژ دلێ خۆ گۆت؛ دێ چیته‌ د به‌حەشتێدا)).</t>
   </si>
   <si>
     <t>الأذان هو إعلام الناس بدخول وقت الصلاة، وكلمات الأذان كلمات جامعة لعقيدة الإيمان.
 وفي هذا الحديث بَيَّنَ النبيُّ صلى الله عليه وسلم المشروعَ عند سماع الأذان، وهو أن يقول السامع مثل ما يقول المؤذن، فإذا قال المؤذن " الله أكبر" قال السامع: "الله أكبر"، وهكذا؛ إلا عند قول المؤذن "حي على الصلاة"، "حي على الفلاح"، فيقول السامع: "لا حول ولا قوة إلا بالله".
 وبَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ مَن رَدَّد مع المؤذن خالصًا من قلبه دخل الجنة. 
 ومعاني كلمات الأذان:
 "الله أكبر": أي أنه سبحانه أعظم وأجل وأكبر من كل شيء.
 "أشهد أن لا إله إلا الله": أي لا معبود حق إلا الله.
 "أشهد أن محمّدًا رسول الله": أي أقرُّ وأشهد بلساني وقلبي، بأن محمدًا رسول الله، أرسله الله عز وجل، وتجب طاعته.
 "حيَّ على الصَّلاة"، أي تَعالَوا إلى الصَّلاة، وقول السامع: "لا حول ولا قوَّة إلّا بالله"، أي لا حِيلَة في الخَلاص مِن مَوانع الطاعة، ولا قوَّة على فِعْلِها ولا قدرة على شيءٍ مِن الأشياء إلّا بتوفيق الله تعالى.
 "حيَّ على الفلاح"، أي تعالَوا إلى سبب الفلاح، وهو الفوز بالجنة والنجاة من النار.</t>
   </si>
   <si>
     <t>بانگدان: ڕاگه‌هاندن و ئاگه‌هداركرنا خه‌لكییه‌ ب ده‌سپێكرنا ده‌مێ نڤێژێ و په‌یڤێن بانگدانێ په‌یڤێن ڤه‌گرن بۆ عه‌قیده‌یا ئیمانێ.
 د ڤێ فه‌رمووده‌یێدا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ئه‌و تشتێ دروست و شه‌رعی دیار كرییه یێ‌ ده‌مێ مرۆڤی گوھ ل بانگی دبیت، ئه‌و ژی ئه‌ڤه‌یه‌ كو ئه‌و كه‌سێ گوھ ل بانگی بوو هه‌مان په‌یڤان بێژیت و دووباره‌ بكه‌ت یێن بانگهلدێر دبێژیت، ئانكو ئه‌گه‌ر بانگهلدێری گۆت: (الله أكبر)؛ ئه‌وێ گوهلێ بوو ژی بێژیت: (الله أكبر)، و ب ڤی ڕه‌نگی هه‌تا دویماهیكێ، ژ بلی ده‌مێ بانگهلدێر دبێژیت: (حي على الصلاة) و (حي على الفلاح)، ل ڤێره‌ ئه‌و كه‌سێ گوهلێ دبیت دێ بێژیت: (لا حول ولا قوة إلا بالله).
 دیسان پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار كرییه‌ كو هه‌ر كه‌سێ ب دلسۆزی و ژ دلێ خۆ ڤان په‌یڤان ل دویڤ بانگهلدێری دووباره‌ بكه‌ت، دێ چیته‌ به‌حه‌شتێ.
 ڕامانا په‌یڤێن بانگی: (الله أكبر): ئانكو خودێ مه‌زنتر و بلندتر و ب ڕێزتره‌ ژ هه‌می تشتان.
 (أشهد أن لا إله إلا الله): ئانكو ب ئه‌زمان و دلێ خۆ دانپێدانێ دكه‌م و شاهده‌دیێ دده‌م كو ژ ئه‌لڵاهی پێڤه‌تر چ خودایێن ب حه‌ق و ژ هه‌ژی په‌رستنێ نینن‌.
 (أشهد أن محمدا رسول الله): ئانكو ب ئه‌زمان و دلێ خۆ دانپێدانێ دكه‌م و شاهده‌دیێ دده‌م كو موحه‌ممه‌د پێغه‌مبه‌رێ خودێیه‌، و خودایێ مه‌زن ئه‌و یێ هنارتی، و گوهداریكرنا وی واجبه‌.
 (حي على الصلاة): ئانكو وه‌رن بۆ نڤێژێ. و گۆتنا وی كه‌سێ گوهلێ دبیت: (لا حول ولا قوة إلا بالله): ئانكو مرۆڤی چ هێز و شیان و ڕێك نینه‌ بۆ ڕزگاربوونێ ژ وان تشتێن دبنه‌ ڕێگر بۆ عیباده‌ت و گوهداریكرنا خودێ، و چ هێز نینه‌ بۆ ئه‌نجامدانا عیباده‌تی و چ شیان ل سه‌ر چ تشتان ژی نینن، ئه‌گه‌ر ب ته‌وفیقا خودایێ مه‌زن نه‌بیت.
 (حي على الفلاح): ئانكو وه‌رن بۆ ئه‌گه‌رێ سه‌رفه‌رازییێ، كو ئه‌و ژی سه‌ركه‌ڤتنه‌‌ ب به‌حەشتێ و ڕزگاربوونه‌ ژ ئاگرێ جه‌هنه‌مێ.</t>
   </si>
   <si>
     <t>فضل إجابة المؤذن بمثل ما يقول، إلا في الحَيْعَلَتَيْن، فيقول " لا حول ولا قوة إلا بالله".</t>
   </si>
   <si>
     <t>قه‌در و بهایێ به‌رسڤدانا بانگهلدێری ب هه‌مان په‌یڤێن وی، ژ بلی هه‌ردوو حه‌یعه‌لان (حي على الصلاة و حي على الفلاح)، كو ل جهێ وان مرۆڤ دێ بێژیت: (لا حول ولا قوة إلا بالله).</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/65086</t>
   </si>
   <si>
+    <t>إذا سمعتم المؤذن فقولوا مثل ما يقول، ثم صلوا علي</t>
+  </si>
+  <si>
+    <t>((ئه‌گه‌ر هه‌وه‌ گوهـ ل بانگهلدێری بوو؛ هنگی هوین ژی هه‌مان گۆتنێن وی بێژن، پاشی صه‌له‌واتان بده‌نه‌ سه‌ر من</t>
+  </si>
+  <si>
+    <t>عَنْ ‌عَبْدِ اللهِ بْنِ عَمْرِو بْنِ الْعَاصِ رضي الله عنها أَنَّهُ سَمِعَ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إِذَا سَمِعْتُمُ الْمُؤَذِّنَ فَقُولُوا مِثْلَ مَا يَقُولُ، ثُمَّ صَلُّوا عَلَيَّ، فَإِنَّهُ مَنْ صَلَّى عَلَيَّ صَلَاةً صَلَّى اللهُ عَلَيْهِ بِهَا عَشْرًا، ثُمَّ سَلُوا اللهَ لِيَ الْوَسِيلَةَ، فَإِنَّهَا مَنْزِلَةٌ فِي الْجَنَّةِ، لَا تَنْبَغِي إِلَّا لِعَبْدٍ مِنْ عِبَادِ اللهِ، وَأَرْجُو أَنْ أَكُونَ أَنَا هُوَ، فَمَنْ سَأَلَ لِيَ الْوَسِيلَةَ حَلَّتْ لَهُ الشَّفَاعَةُ».</t>
+  </si>
+  <si>
+    <t>عه‌بدولڵاهێ كوڕێ عه‌مرێ كوڕێ عاص (خودێ ژ هه‌ردووکان ڕازی بیت) دبێژیت: من گوھ ل پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بوو دگۆت: ((ئه‌گه‌ر هه‌وه‌ گوهـ ل بانگهلدێری بوو؛ هنگی هوین ژی هه‌مان گۆتنێن وی بێژن، پاشی صه‌له‌واتان بده‌نه‌ سه‌ر من، چونكی هه‌ر كه‌سێ صه‌له‌واته‌كێ بده‌ته‌ سه‌ر من؛ خودێ دێ ده‌هـ صه‌له‌واتان ده‌ته‌ سه‌ر وی. پاشی داخوازا (وه‌سیلێ) بۆ من ژ خودێ بكه‌ن، چونكی ئه‌و پله‌یه‌كه‌ د به‌حه‌شتێدا و ب تنێ دێ بۆ عه‌بده‌كی ژ عه‌بدێن خودێ ‌بیت و ئه‌ز هيڤیدارم ئه‌و كه‌سه‌ ئه‌ز بم، ڤێجا هه‌ر كه‌سێ داخوازا (وه‌سیلێ) بۆ من بكه‌ت؛ شه‌فاعه‌تا من بۆ وی حه‌لال بوو)).</t>
+  </si>
+  <si>
+    <t>أَرْشَدَ النبيُّ صلى الله عليه وسلم مَن سمع المؤذِّنَ للصلاة أنْ يُردِّدَ خلفه فيقول مثلَ قولِه، ما عدا الحَيْعَلَتَيْن، فإنه يقول بعدهما: لا حول ولا قوة إلا بالله، ثم يصلي على النبي صلى الله عليه وسلم عقب الانتهاء من الأذان، فإنه من صلّى عليه صلاةً واحدة صلى الله عليه بسببِها عشر صلوات، ومعنى صلاة الله على عبدِه: ثناؤه على العبد عند الملائكة.
+ثم أمر بسؤال الله الوسيلةَ له صلى الله عليه وسلم، وهي مَنْزِلَةٌ في الجنة، وهي أعلاها، لا تصلح ولا تتيسر تلك المنزلة إلا لعبد واحد من جميع عباد الله تعالى، وأرجو أن أكون هو أنا، وإنما قال صلى الله عليه وسلم ذلك تواضعًا؛ لأنه إذا كانت تلك المنزلة الرفيعة لا تكون إلا لواحد، فلا يكون ذلك الواحد إلا هو صلى الله عليه وسلم؛ لأنه أفضل الخلق.
+ثم بَيَّنَ صلى الله عليه وسلم أنَّ مَن دعا للنبيِّ صلى الله عليه وسلم بالوسيلةِ حَصَلَتْ له شفاعتُه صلى الله عليه وسلم.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ڕێك نیشا وی كه‌سی دا یێ گوهـ ل بانگی دبیت، كو هه‌مان په‌یڤێن بانگهلدێری بێژیت، ژ بلی هه‌ردوو حه‌یعه‌له‌یان (حي على الصلاة و حي على الفلاح)، و پشتی ب دویماهیك هاتنا بانگی صه‌له‌واتان بده‌ته‌ سه‌ر پێغه‌مبه‌ری، چونكی هه‌ر كه‌سێ صه‌له‌واته‌كێ بده‌ته‌ سه‌ر پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن)؛ خودێ دێ ده‌هـ صه‌له‌واتان ده‌ته‌ سه‌ر وی، و مه‌ره‌م ب صه‌له‌واتدانا خودێ ل سه‌ر عه‌بدی: مه‌دح و په‌سنكرنا وی عه‌بدییه‌ ل ده‌ڤ مه‌لائیكه‌تان.
+پاشی فه‌رمان كر كو دوعا و داخوازا (وه‌سیلێ) بۆ وی ژ خودێ بكه‌ین، كو ئه‌و ژی بلندترین پله‌یه‌ د به‌حه‌شتێدا، و ئه‌و پله‌یه‌ ب تنێ دێ بۆ عه‌بده‌كی بیت ژ ناڤ هه‌می عه‌بدێن خودایێ مه‌زن، و ئه‌ز هیڤیدارم ئه‌ز ئه‌و كه‌سه‌ بم. پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ئه‌ڤ چه‌نده‌ ژ خۆبكێمزانین (و ته‌وازعا) خۆ گۆتییه‌؛ چونكی ئه‌گه‌ر ئه‌و پله‌یا بلند ب تنێ بۆ ئێك كه‌س بیت، هنگی مسوگه‌ر ئه‌و كه‌سه‌ هه‌ر ئه‌وه‌ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن)، چونكی ئه‌و چێترینێ هه‌می دروستكرییانه‌.
+پاشی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار كر كو هه‌ر كه‌سێ دوعایا (وه‌سیلێ) بۆ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بكه‌ت، شه‌فاعه‌تا وی دێ بۆ وی بجھ هێت و حه‌لال بیت.</t>
+  </si>
+  <si>
+    <t>الحث على إجابة المؤذن.
+فضل الصلاة على النبي صلى الله عليه وسلم بعد إجابة المؤذن.
+الحث على سؤال الوسيلة للنبي صلى الله عليه وسلم بعد الصلاة عليه.
+بيان معنى الوسيلة، وعلو شأنها، حيث لا تصلح إلا لعبد واحد.
+بيان فضل النبي صلى الله عليه وسلم حيث اختُص بتلك المنزلة الرفيعة.
+من سأل الله تعالى الوسيلة للنبي صلى الله عليه وسلم حلت له الشفاعة.
+بيان تواضعه صلى الله عليه وسلم حيث طلب من أمته الدعاء له بتلك المنزلة، مع أنها ستكون له.
+سعة فضل الله ورحمته، فالحسنة بعشر أمثالها.</t>
+  </si>
+  <si>
+    <t>پالدانا مروڤی بۆ به‌رسڤدانا بانگهلدێری.
+قه‌در و بهایێ صه‌له‌واتدانێ ل سه‌ر پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) پشتی به‌رسڤدانا بانگی.
+هاندان ل سەر داخوازكرنا (وه‌سیلێ) بۆ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) پشتی صه‌له‌واتدانێ.
+دیاركرنا ڕامانا (وه‌سیلێ) كا چ تشته‌ و بلندییا پله‌یا وێ، ژ به‌ر كو ئه‌و  ب تنێ بۆ ئێك كه‌سه‌.
+دیاركرنا قه‌در و بهایێ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) كو ئه‌و پله‌یا بلند تەنێ بۆ وییه‌.
+هه‌ر كه‌سێ داخوازا (وه‌سیلێ) بۆ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بكه‌ت، شه‌فاعه‌ت بۆ وی مسوگه‌ر دبیت.
+دیاركرنا خۆبكێمزانین (و ته‌وازعا) پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن)، چونكی داخواز ژ ئوممه‌تا خۆ كرییه‌ دوعایێ بۆ وی بكه‌ن كو بگه‌هیته‌ وێ پله‌یێ، هه‌ر چه‌نده‌ ئه‌و پله‌ دێ بۆ وی بیت.
+به‌رفره‌هییا قه‌نجی و دلۆڤانییا خودێ، چونكی خێر ل ده‌ڤ وی ب ده‌هـ خێرانه‌.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/65087</t>
+  </si>
+  <si>
     <t>من نسي صلاة فليصل إذا ذكرها، لا كفارة لها إلا ذلك</t>
   </si>
   <si>
     <t>((هه‌ر كه‌سێ نڤێژه‌ك ژبیركر؛ بلا ل ده‌مێ هاته‌ بیرا وی ئێكسه‌ر بكه‌ت و ژ بلی ڤێ چه‌ندێ چ كه‌فاره‌ت بۆ وێ نینه‌‌</t>
   </si>
   <si>
     <t>عن أنس بن مالك رضي الله عنه عن النبي صلى الله عليه وسلم قال: «مَنْ نَسِيَ صَلَاةً فَلْيُصَلِّ إِذَا ذَكَرَهَا، لَا كَفَّارَةَ لَهَا إِلَّا ذَلِكَ: {وَأَقِمِ الصَّلاةَ لِذِكْرِي} [طه: 14]».</t>
   </si>
   <si>
     <t>ئه‌نه‌سێ كوڕێ مالكی (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((هه‌ر كه‌سێ نڤێژه‌ك ژبیركر؛ بلا ل ده‌مێ هاته‌ بیرا وی ئێكسه‌ر بكه‌ت و ژ بلی ڤێ چه‌ندێ چ كه‌فاره‌ت بۆ وێ نینه‌‌: {وَأَقِمِ الصَّلاةَ لِذِكْرِي}، ئانكو: ((و نڤێژێ بكه‌ دا كو من ب وێ نڤێژێ بینییه‌ بیرا خۆ)).</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ مَن نَسِيَ أداءَ أيِّ صلاةٍ مفروضةٍ حتى خرج وقتُها، فعليه أن يبادرَ ويُسرع إلى قضائها حال تَذَكُّرِه لها، فلا محو وستر لذنبِ تركِها إلا أنْ يُصليَها المسلمُ عند تذكُّرِها، قال الله في كتابه الكريم: {وأقم الصلاة لذكري} [طه: 14]،  أي: أقم الصلاة المنسية إذا ذكرتَها.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار دكه‌ت كو هه‌ر كه‌سێ كرنا نڤێژه‌كا فه‌ڕز ژبیر بكه‌ت هه‌تا ده‌مێ وێ بچیت، هنگی پێدڤییه‌ ل سه‌ر وی ئه‌و ده‌ستپێشخه‌رییێ و له‌زێ بكه‌ت و هه‌ما ده‌مێ هاته‌ بیرا وی ئێكسه‌ر وێ نڤێژێ قه‌زا بكه‌ته‌ڤه‌، چونكی چ تشت گونه‌ها هێلانا نڤێژێ ژێنابه‌ت و ڤه‌ناشێریت، ئه‌گه‌ر ئه‌و نەبیت كو مرۆڤ ده‌مێ هاته‌ بیرا وی ئه‌نجام بده‌ت، وه‌كی خودێ د په‌ڕتووكا خۆدا گۆتی: {وأقم الصلاة لذكري}، ئانكو: ((ئه‌و نڤێژا ته‌ ژبیركری؛ ئه‌نجام بده‌ ده‌مێ دهێته‌ بیرا ته))‌.</t>
   </si>
   <si>
     <t>بيان أهمية الصلاة وعدم التهاون في أدائها وقضائها.
 لا يجوز تأخيرُ الصلاة عن وقتِها عَمْدًا بدون عذر.
 وجوب قضاء الصلاة على الناسي إذا ذَكَرَ والنائم إذا استيقظ.
 وجوب قضاء الصلوات على الفور ولو في أوقات النهي.</t>
   </si>
   <si>
     <t>دیاركرنا گرنگییا نڤێژێ و نه‌كرنا سستییێ د ئه‌نجامدان و قه‌زاكرنا وێدا.
 دروست نینه‌ مرۆڤ ژ كه‌یف و ب مه‌ره‌م و بێی (عوزر) نڤێژێ ژ ده‌مێ وێ پاش بێخیت.
 پێدڤییه‌ ئه‌و كه‌سێ نڤێژێ ژبیر دكه‌ت نڤێژێ قه‌زا بكه‌ت ده‌مێ دهێته‌ بیرا وی و كه‌سێ نڤستی ژی ده‌مێ ژ خه‌و ڕادبیت.
 پێدڤیبوونا قه‌زاكرنا نڤێژان ب زویترین ده‌م، هه‌ر چه‌نده‌ د وان ده‌مان ژیدا بیت یێن كو نڤێژ تێدا هاتینه‌ قه‌ده‌غه‌كرن.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/65088</t>
   </si>
   <si>
+    <t>من بنى مسجدا لله بنى الله له في الجنة مثله</t>
+  </si>
+  <si>
+    <t>هه‌ر كه‌سێ مزگه‌فته‌كێ بۆ خودێ ئاڤا بكه‌ت، خودێ دێ (ماله‌كا) وه‌كی وێ بۆ وی ل به‌حه‌شتێ ئاڤا كه‌ت))</t>
+  </si>
+  <si>
+    <t>عَنْ ‌مَحْمُودِ بْنِ لَبِيدٍ رضي الله عنه: أَنَّ ‌عُثْمَانَ بْنَ عَفَّانَ أَرَادَ بِنَاءَ الْمَسْجِدِ فَكَرِهَ النَّاسُ ذَلِكَ، وَأَحَبُّوا أَنْ يَدَعَهُ عَلَى هَيْئَتِهِ، فَقَالَ: سَمِعْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَنْ بَنَى مَسْجِدًا لِلهِ بَنَى اللهُ لَهُ فِي الْجَنَّةِ مِثْلَهُ».</t>
+  </si>
+  <si>
+    <t>مه‌حموودێ كوڕێ له‌بیدی (خودێ ژێ ڕازی بیت) دبێژیت: عوسمانێ كوڕێ عه‌ففانی (خودێ ژێ ڕازی بیت) ڤیا جاره‌كا دی مزگه‌فتێ ئاڤا بكه‌ته‌ڤه‌، به‌لێ خه‌لكی نه‌ڤیا و حه‌زكر ل سه‌ر ڕه‌وشا خۆ یا به‌رێ بمینیت، ڤێجا وی گۆت: من گوهـ ل پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بوو دگۆت: ((هه‌ر كه‌سێ مزگه‌فته‌كێ بۆ خودێ ئاڤا بكه‌ت، خودێ دێ (ماله‌كا) وه‌كی وێ بۆ وی ل به‌حه‌شتێ ئاڤا كه‌ت)).</t>
+  </si>
+  <si>
+    <t>أراد عثمانُ بن عفان رضي الله عنه إعادةَ بناءِ مسجدِ النبيِّ صلى الله عليه وسلم على وجهٍ أحسن من بنائه الأول، فكَرِه الناسُ ذلك؛ لِمَا فيه من تغيير بناء المسجد عن هيئةِ بُنْيانِه في عهد النبي صلى الله عليه وسلم، فكان المسجد مَبْنِيًّا باللَّبِن، وسَقْفُه كان من الجَرِيْد، ولكن عثمان أراد أن يَبنيَه بالأحجار والجَصّ، فأخبرهم عثمان رضي الله عنه، أنه سمع النبي صلى الله عليه وسلم يقول: مَن بَنى مسجدًا طلبًا لمرضاته تعالى لا رياء ولا سمعة، جزاه الله أفضلَ جزاءٍ مِن جِنسِ عملِه، وهذا الجزاء هو بناءُ الله له مثلَه في الجنة.</t>
+  </si>
+  <si>
+    <t>عوسمانێ كوڕێ عه‌ففانی (خودێ ژێ ڕازی بیت) ڤیا مزگه‌فتا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ب شێوه‌یه‌كێ جوانتر و باشتر ژ به‌رێ ئاڤا بكه‌ته‌ڤه‌، به‌لێ خه‌لكی ئه‌ڤ چه‌نده‌ نه‌ڤیا، چونكی وان حه‌ز نه‌دكر شێوه‌یێ مزگه‌فتێ بهێته‌ گوهۆڕین ژ وی شێوه‌یێ ل سه‌رده‌مێ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هه‌ی، چونكی مزگه‌فت ب خشت و لبنه‌یان ئاڤا بووبوو و سه‌رێ وێ ژ به‌ڵگێن دارخورمێ بوو، به‌لێ عوسمانی ڤیا ب به‌ر و گێچێ ئاڤا بكه‌ت، ڤێجا عوسمانی ده‌نگوباس دا وان كو وی گوھ ل پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بوویه‌ دگۆت: هه‌ر كه‌سێ مزگه‌فته‌كێ بۆ خودێ ئاڤا بكه‌ت بۆ بدستڤه‌ئینانا ڕازیبوونا وی نه‌كو بۆ مه‌دحه‌ و پێگۆتن و ناڤ و ده‌نگی؛ هنگی خودێ دێ باشترین خه‌لاتی ده‌تێ ژ هه‌مان جۆرێ كارێ وی، ئه‌و ژی ئاڤاكرنا خانییه‌كییه‌ بۆ وی د به‌حه‌شتێدا.</t>
+  </si>
+  <si>
+    <t>الحث على بناء المساجد وفضل ذلك.
+توسيع المسجد وتجديده داخِلٌ في فضل البناء.
+أهمية الإخلاص لله تعالى في جميع الأعمال.</t>
+  </si>
+  <si>
+    <t>هاندانا مرۆڤان بۆ ئاڤاكرنا مزگه‌فتان و خێرا ڤی كاری.
+به‌رفره‌هكرنا مزگه‌فتێ و نویژه‌نكرنا وێ ژی دچیته‌ د بن خێرا ئاڤاكرنێدا.
+گرنگییا دلسۆزیێ (ئیخلاصێ) بۆ خودایێ مه‌زن د هه‌می كاراندا.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/65089</t>
+  </si>
+  <si>
+    <t>صلاة في مسجدي هذا خير من ألف صلاة فيما سواه إلا المسجد الحرام</t>
+  </si>
+  <si>
+    <t>((نڤێژه‌ك د ڤێ مزگه‌فتا منڤه‌؛ چێتر و بخێرتره‌‌ ژ هزار نڤێژان د جهێن دیڤه‌، ژ بلی مزگه‌فتا حه‌رام (ل مه‌كه‌هێ) ))</t>
+  </si>
+  <si>
+    <t>عَنْ ‌أَبِي هُرَيْرَةَ رَضِيَ اللهُ عَنْهُ: أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «صَلَاةٌ فِي مَسْجِدِي هَذَا خَيْرٌ مِنْ أَلْفِ صَلَاةٍ فِيمَا سِوَاهُ إِلَّا الْمَسْجِدَ الْحَرَامَ».</t>
+  </si>
+  <si>
+    <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((نڤێژه‌ك د ڤێ مزگه‌فتا منڤه‌؛ چێتر و بخێرتره‌‌ ژ هزار نڤێژان د جهێن دیڤه‌، ژ بلی مزگه‌فتا حه‌رام (ل مه‌كه‌هێ) )).</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم فضْلَ الصلاةِ في مسجده، وأنه أفضل ثوابًا من ألف صلاة فيما سواه من مساجد الأرض، إلا المسجد الحرام بمكة، فهي أفضل من الصلاة في مسجده صلى الله عليه وسلم.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) خێرا نڤێژێ د مزگه‌فتا خۆڤه‌ دیار كرییه‌، كو خێرا وێ زێده‌تره‌ ژ هزار نڤێژان د هه‌ر مزگه‌فته‌كا دی یا ل سه‌ر ئه‌ردی، ژ بلی مزگه‌فتا حه‌رام ل مه‌كه‌هێ، كو ئه‌و ژ نڤێژا د مزگه‌فتا پێغه‌مبه‌ری ژیڤه‌ ب خێرتره‌.</t>
+  </si>
+  <si>
+    <t>مُضاعَفة أجر الصلاة في المسجد الحرام، والمسجد النبوي.
+الصلاةَ في المسجد الحرام خيرٌ مِن مائة ألفِ صلاةٍ في غيره مِن المساجد.</t>
+  </si>
+  <si>
+    <t>زێده‌بوونا خێرا نڤێژێ د مزگه‌فتا حه‌رام و مزگه‌فتا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن).
+نڤێژه‌ك د مزگه‌فتا حه‌رامڤه‌ چێتر و بخێرتره‌ ژ سه‌د هزار نڤێژان د هه‌ر مزگه‌فته‌كا دیڤه‌.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/65090</t>
+  </si>
+  <si>
+    <t>إذا دخل أحدكم المسجد فليركع ركعتين قبل أن يجلس</t>
+  </si>
+  <si>
+    <t>((ئه‌گه‌ر ئێك ژ هه‌وه‌ چوو د ناڤ مزگه‌فتێڤه‌؛ بلا به‌ری بڕوینیته‌ خوارێ دوو ڕكاعه‌تان بكه‌ت))</t>
+  </si>
+  <si>
+    <t>عَنْ ‌أَبِي قَتَادَةَ السَّلَمِيِّ رضي الله عنه أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِذَا دَخَلَ أَحَدُكُمُ الْمَسْجِدَ فَلْيَرْكَعْ رَكْعَتَيْنِ قَبْلَ أَنْ يَجْلِسَ».</t>
+  </si>
+  <si>
+    <t>ئه‌بو قه‌تاده‌یێ سه‌له‌می (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((ئه‌گه‌ر ئێك ژ هه‌وه‌ چوو د ناڤ مزگه‌فتێڤه‌؛ بلا به‌ری بڕوینیته‌ خوارێ دوو ڕكاعه‌تان بكه‌ت)).</t>
+  </si>
+  <si>
+    <t>حَثَّ النبيُّ صلى الله عليه وسلم مَن أتى المسجدَ ودَخَلَه في أيِّ وقت، ولأيِّ غَرَضٍ، أنْ يُصليَ ركعتين قبل أنْ يَجلس، وهما ركعتا تحية المسجد.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هاندان ل سه‌ر وێ چه‌ندێ كر كو هه‌ر كه‌سێ بچیته‌ د ناڤ مزگه‌فتێڤه‌ د هه‌ر ده‌مه‌كیدا بیت و بۆ هه‌ر مه‌ره‌مه‌كێ بیت، بلا به‌ری بڕوینیته‌ خوار دوو ڕ‌كاعه‌تان بكه‌ت، كو ئه‌و ژی ئه‌و هه‌ردوو ڕكاعه‌تن یێن دبێژنێ (تحية المسجد)‌.</t>
+  </si>
+  <si>
+    <t>استحبابُ صلاةِ ركعتين تحيةً للمسجد قبل الجلوس.
+هذا الأمر لمن أراد الجلوس، فمن دخل المسجد وخرج قبل أن يجلس لا يتناوله الأمر.
+إذا دخل المصلي والناس في الصلاة فدخل معهم فيها أغناه عن الركعتين.</t>
+  </si>
+  <si>
+    <t>سوننه‌تبوونا ئه‌نجامدانا دوو ڕ‌كاعه‌تێن (تحية المسجد) به‌ری ڕوینشتنێ.
+ئه‌ڤ فه‌رمانه بۆ وی كه‌سییه‌ یێ بڤێت ڕوینیته‌ خوار، به‌لێ ئه‌گه‌ر ئێك چوو د ناڤ مزگه‌فتێڤه‌ و به‌ری بڕوینیته‌ خوار ده‌ركه‌ڤت؛ ئه‌ڤ گۆتنه‌ ژ‌ وی ناگریت.
+ئه‌گه‌ر نڤێژكه‌ر چوو د ناڤ مزگه‌فتێڤه‌ و دیت خه‌لك یێ نڤێژێ دكه‌ن؛ هنگی ئه‌گه‌ر د گه‌ل وان چوو د ناڤ نڤێژێدا، ئه‌ڤه‌ جهێ وان دوو ڕكاعه‌تان دگریت.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/65091</t>
+  </si>
+  <si>
+    <t>إذا دخل أحدكم المسجد فليقل: اللهم افتح لي أبواب رحمتك، وإذا خرج فليقل: اللهم إني أسألك من فضلك</t>
+  </si>
+  <si>
+    <t>((ئه‌گه‌ر ئێك ژ هه‌وه‌ چوو د ناڤ مزگه‌فتێڤه‌ بلا بێژیت: خودایێ من؛ تو ده‌رگه‌هێن دلۆڤانییا خۆ ل به‌ر من ڤه‌كه‌، و ئه‌گه‌ر ده‌ركه‌ڤت بلا بێژیت: خودایێ من؛ ئه‌ز داخوازا قه‌نجییا ته‌ دكه‌م))</t>
+  </si>
+  <si>
+    <t>عَنْ ‌أَبِي حُمَيْدٍ أَوْ عَنْ ‌أَبِي أُسَيْدٍ قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِذَا دَخَلَ أَحَدُكُمُ الْمَسْجِدَ فَلْيَقُلِ: اللَّهُمَّ افْتَحْ لِي أَبْوَابَ رَحْمَتِكَ، وَإِذَا خَرَجَ فَلْيَقُلِ: اللَّهُمَّ إِنِّي أَسْأَلُكَ مِنْ فَضْلِكَ».</t>
+  </si>
+  <si>
+    <t>ئه‌بو حومه‌ید یان ئه‌بو ئوسه‌ید دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((ئه‌گه‌ر ئێك ژ هه‌وه‌ چوو د ناڤ مزگه‌فتێڤه‌ بلا بێژیت: خودایێ من؛ تو ده‌رگه‌هێن دلۆڤانییا خۆ ل به‌ر من ڤه‌كه‌، و ئه‌گه‌ر ده‌ركه‌ڤت بلا بێژیت: خودایێ من؛ ئه‌ز داخوازا قه‌نجییا ته‌ دكه‌م)).</t>
+  </si>
+  <si>
+    <t>أَرْشَدَ النبيُّ صلى الله عليه وسلم أمَّتَه إلى الدّعاء الذي يقال عند دخول المسجد: (اللَّهُمَّ افْتَحْ لي أَبْوابَ رَحْمَتِكَ)، فيسألُ اللهَ تعالى أن يهيئ له أسباب رحمته، وإذا أراد الخروج فليقل: (اللَّهُمَّ إني أَسْأَلُك مِن فَضْلِكَ)، فيسألُ اللهَ مِن فضلِه ومَزيدِ إحسانِه من الرِّزقِ الحلالِ.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ڕێك نیشا ئوممه‌تا خۆ دایه‌ كا دوعایا چوونا د ناڤ مزگه‌فتێدا چییه‌: (اللَّهُمَّ افْتَحْ لي أَبْوابَ رَحْمَتِكَ)، ڤێجا مرۆڤ داخوازێ ژ خودێ دكه‌ت ئه‌گه‌رێن دلۆڤانییا خۆ بۆ وی به‌رهه‌ڤ بكه‌ت، و ئه‌گه‌ر ڤیا ده‌ركه‌ڤیت بلا بێژیت: (اللَّهُمَّ إني أَسْأَلُك مِن فَضْلِكَ)، كو ل ڤێره‌ داخوازا قه‌نجی و زێده‌كرنا چاكی و ڕزقێ حه‌لال ژ خودێ دكه‌ت.</t>
+  </si>
+  <si>
+    <t>استحباب هذا الدعاء عند دخول المسجد والخروج منه.
+تخصيص ذكر الرَّحمة بالدّخول، والفضل بالخروج: أنّ الدّاخل اشتغل بما يقرِّبه إلى الله وإلى جنته فناسَب أن يذكُر الرَّحمة، فإذا خرج سعى في الأرض ابتِغاء فضل الله مِن الرِّزق، فناسَب ذكر الفَضْل.
+هذه الأذكار تقال عند إرادة دخول المسجد، وعند إرادة الخروج منه.</t>
+  </si>
+  <si>
+    <t>سوننه‌تبوونا ڤێ دوعایێ ده‌مێ مرۆڤ دچیته‌ د ناڤ مزگه‌فتێڤه‌ و ژێ ده‌ردكه‌ڤیت.
+تایبه‌تكرنا به‌حسێ (دلۆڤانییێ) ده‌مێ چوونا د ناڤ مزگه‌فتێڤه‌، و تایبه‌تكرنا به‌حسێ (قه‌نجییێ) ده‌مێ ده‌ركه‌ڤتنێ؛ ژ به‌ر هندێیه‌ چونكی ئه‌وێ دچیته‌ د ناڤ مزگه‌فتێڤه‌ یێ مژویلی هندێیه‌ كو خۆ نێزیكی خودێ و به‌حه‌شتێ بكه‌ت، ڤێجا یا گونجاییه‌ به‌حسێ دلۆڤانییێ بكه‌ت، به‌لێ ده‌مێ ده‌ردكه‌ڤیت دا كو ل دویڤ ڕزقێ خودێ بگه‌ڕیێت، یا گونجاییه‌ به‌حسێ قه‌نجییێ بكه‌ت.
+ئه‌ڤ زكر و دوعایه‌ هنگی دهێنه‌ گۆتن ده‌مێ مرۆڤی مه‌ره‌ما چوونا د ناڤ مزگه‌فتێڤه‌ هه‌بیت، و ده‌مێ مه‌ره‌ما ده‌ركه‌ڤتنێ هه‌بیت.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/65092</t>
+  </si>
+  <si>
     <t>إن بين الرجل وبين الشرك والكفر ترك الصلاة</t>
   </si>
   <si>
     <t>((هندى د ناڤبه‌را مرۆڤى و شرك و كوفرێدايە؛ هێلانا نڤێژێیه‌))</t>
   </si>
   <si>
     <t>عن جابرٍ رضي الله عنه قال: سمعت النبي صلى الله عليه وسلم يقول: «إِنَّ بَيْنَ الرَّجُلِ وَبَيْنَ الشِّرْكِ وَالْكُفْرِ تَرْكَ الصَّلَاةِ».</t>
   </si>
   <si>
     <t>جابر (خودێ ژێ ڕازی بیت) دبێژیت: من گوهـ ل پێغەمبەری (صەلات و سەلامێن خودێ ل سەر بن) بوو دگۆت: ((هندى د ناڤبه‌را مرۆڤى و شرك و كوفرێدايە؛ هێلانا نڤێژێیه‌)).</t>
   </si>
   <si>
     <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن تَرْكِ الصلاة المفروضة، وأخبر أنَّ بَين الرجلِ وبين الوقوعِ في الشرك والكفر تركَ الصلاة، فالصلاةُ الركنُ الثاني من أركان الإسلام، وشأنُها عظيمٌ في الإسلام، فمَن تَرَكَها جاحدًا لوجوبها كَفَرَ بإجماع المسلمين، وإنَّ تركها بالكلية تهاونًا وكسلًا فهو كافر، ونُقل إجماع الصحابة على ذلك، وإنَّ كان يترك أحيانًا ويُصلّي أحيانًا فهو مُعَرَّض لهذا الوعيد الشديد.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هشیاری ژ هێلانا نڤێژێن فه‌ڕز کر و ئه‌و ئێك ڕاگه‌هاند كو ئه‌و تشتێ دكه‌ڤیته‌ د ناڤبه‌را مرۆڤی و كه‌ڤتنا د ناڤ شرك و كوفرێدا هێلانا نڤێژێیه‌؛ چونكی نڤێژ ستوینا دویێیه‌ ژ ستوینێن ئیسلامێ، و قه‌در و بهایه‌كێ مه‌زن د ئیسلامێدا هه‌یه‌، ڤێجا هه‌ر كه‌سێ ژ به‌ر نه‌دانپێدانێ ب واجببوونا وێ نڤێژێ بهێلیت، ئه‌و ب ئێكدەنگییا موسلمانان كافر دبیت، هه‌روه‌سا ئه‌و كه‌سێ وێ ب ئێكجاری ژی دهێلیت ژ به‌ر سستی و خه‌مسارییێ؛ ئه‌و ژی كافره‌، و ڤێ چه‌ندێ ئێكده‌نگییا (إجماعا) صه‌حابییان ل سه‌ر هاتییه‌ ڤه‌گوهاستن، و به‌لێ ئه‌گه‌ر هنده‌ك جاران نڤێژێ بكه‌ت و هنده‌ك جاران نه‌كه‌ت، هنگی ئه‌ڤ كه‌سه‌ یێ ژ هه‌ژییه‌ بۆ ڤێ گه‌فا دژوار.</t>
   </si>
   <si>
     <t>أهميَّة الصلاة والمحافظة عليها، فهي الفارق بين الكفر والإيمان.
  التحذير الشديد من ترك الصلاة وإضاعتها.</t>
   </si>
   <si>
     <t>گرنگییا نڤێژێ و پاراستنا وێ، چونكی ئه‌و نیشانا جوداكه‌رە د ناڤبه‌را كوفر و باوه‌رییێدا.
 هشیاركرنه‌كا گه‌له‌ك دژوار ژ هێلانا نڤێژێ و ژ ده‌ستدانا وێ.</t>
   </si>
@@ -8815,98 +10803,398 @@
   <si>
     <t>بوره‌یده‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((ب ڕاستی ئه‌و په‌یمانا د ناڤبه‌را مه‌ و واندا هه‌ی‌؛ نڤێژه‌، ڤێجا هه‌ر كه‌سێ وێ بهێلیت؛ ئه‌ڤه‌ مسوگه‌ر ئه‌و كافر بوو)).</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ العهدَ والميثاقَ بين المسلمين وبين غيرهم من الكفار والمنافقين الصلاةُ، فمَن تَرَكَها فقد كَفَر.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار كرییه‌ كو ئه‌و په‌یمانا د ناڤبه‌را موسلمانان و كه‌سێن دی یێن كافر و مونافقدا هه‌ی؛ نڤێژه‌، ڤێجا هه‌ر كه‌سێ وێ بهێلیت، ئه‌ڤه‌ مسوگه‌ر ئه‌و كافر بوو.</t>
   </si>
   <si>
     <t>عِظَم شأن الصلاة، وأنّها الفارق بين المؤمن والكافر.
 ثبوت أحكام الإسلام بالظاهر من حال الرجل دون باطنه.</t>
   </si>
   <si>
     <t>مه‌زناهییا قه‌در و بهایێ نڤێژێ، و كو ئه‌و تشتێ جوداكه‌رە د ناڤبه‌را باوه‌ردار و كافراندا.
 حوكمێن ئیسلامێ ب سه‌رڤه‌هییا مرۆڤی دیار دبن و دهێنه‌ سه‌لماندن، نه‌كو ب ناخ و ناڤخۆییا وی.</t>
   </si>
   <si>
     <t>رواه الترمذي والنسائي وابن ماجه وأحمد</t>
   </si>
   <si>
     <t>[رواه الترمذي والنسائي وابن ماجه وأحمد]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/65094</t>
+  </si>
+  <si>
+    <t>يا بلال، أقم الصلاة، أرحنا بها</t>
+  </si>
+  <si>
+    <t>((بیلال؛ قامه‌تێ بۆ كرنا نڤێژێ بگره‌، مه‌ ب وێ ڕحه‌ت بكه‌))</t>
+  </si>
+  <si>
+    <t>عن سالم بن أبي الجَعْدِ قال: قال رجل: ليتني صَلَّيتُ فاسترحْتُ، فكأنّهم عابُوا ذلك عليه، فقال: سمعتُ رسولَ الله صلى الله عليه وسلم يقول: «يا بلالُ، أقِمِ الصَّلاةَ، أرِحْنا بها».</t>
+  </si>
+  <si>
+    <t>سالمێ كوڕێ جه‌عدی گۆت: زه‌لامه‌كی گۆت: خۆزی من نڤێژ كربا و ئه‌ز ڕحه‌ت ببام، ڤێجا وه‌سا دیار بوو كه‌سێن ل ده‌وروبه‌رێن وی ئه‌و تشت ل سه‌ر وی ب كێماسی دیت، ڤێجا وی گۆت: من گوهـ ل پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بوو دگۆت: ((بیلال؛ قامه‌تێ بۆ كرنا نڤێژێ بگره‌، مه‌ ب وێ ڕحه‌ت بكه‌)).</t>
+  </si>
+  <si>
+    <t>قال رجلٌ من الصحابة: ليتني صَليتُ فاستَرحتُ، فكأنَّ مَن حَوله عابُوا ذلك عليه، فقال: سمعتُ النبيَّ صلى الله عليه وسلم يقول: يا بلال! ارفع أذانَ الصلاةِ وأقِمْها؛ لنَستريحَ بها؛ وذلك لِمَا فيها من مناجاة لله تعالى، وراحة للروح والقلب.</t>
+  </si>
+  <si>
+    <t>زه‌لامه‌كی ژ صه‌حابییان گۆت: خۆزی من نڤێژ كربا و ئه‌ز ڕحه‌ت ببام، وه‌سا دیار بوو كۆ كه‌سێن ل ده‌وروبه‌رێن وی ئه‌و تشت ل سه‌ر وی ب كێماسی دیت، ڤێجا وی گۆت: من گوهـ ل پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بوو دگۆت: بیلال؛ بانگ بدە و قامەتێ بگرە دا ئەم ب کرنا نڤێژێ ڕحەت بین‌؛ ئه‌ڤه‌ ژی ژ به‌ر هندێ چونكی د نڤێژێدا ئێكسه‌ر مرۆڤ د گه‌ل خودێ دئاخڤیت و ئارامییه‌كه‌ بۆ ڕوح و دلێ مرۆڤی.</t>
+  </si>
+  <si>
+    <t>راحة القلب تكون بالصلاة؛ لما فيها من مناجاة الله تعالى.
+الإنكار على مَن تَثَاقَلَ عن العبادة.
+مَن أدَّى الواجِبَ الذي عليه، وأبرأ ذِمَّتَه منه، حَصَلتْ له بذلك راحةٌ وشعورٌ بالاطمئنان.</t>
+  </si>
+  <si>
+    <t>ئارامییا دلی د نڤێژێدایه‌؛ ژ به‌ر وێ موناجاتێ ئه‌وا تێدا د گه‌ل خودایێ مه‌زن دهێته‌ كرن.
+خۆنه‌ڕازیكرن ل سه‌ر وی كه‌سێ عیباده‌ت ل به‌ر وی یێ گران بیت.
+هه‌ر كه‌سێ واجبێ ل سه‌ر ملێ خۆ ب جھ ئینا و ئه‌ركێ خۆ ئه‌دا كر، ب ڤێ چه‌ندێ دێ ئارامی و ڕحه‌تی ل ده‌ڤ په‌یدا بیت.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/65095</t>
+  </si>
+  <si>
+    <t>أيها الناس، إنما صنعت هذا لتأتموا ولتعلموا صلاتي</t>
+  </si>
+  <si>
+    <t>گه‌لی خه‌لكی؛ من ئه‌ڤ چه‌نده‌ كر، ب تنێ بۆ هندێ دا‌ هوین دویڤچوونا من بكه‌ن و فێری نڤێژا من ببن))</t>
+  </si>
+  <si>
+    <t>عن أَبِي حَازِمِ بْن دِينَارٍ: أَنَّ رِجَالًا أَتَوْا سَهْلَ بْنَ سَعْدٍ السَّاعِدِيَّ، وَقَدِ امْتَرَوْا فِي الْمِنْبَرِ مِمَّ عُودُهُ، فَسَأَلُوهُ عَنْ ذَلِكَ، فَقَالَ: وَاللهِ إِنِّي لَأَعْرِفُ مِمَّا هُوَ، وَلَقَدْ رَأَيْتُهُ أَوَّلَ يَوْمٍ وُضِعَ، وَأَوَّلَ يَوْمٍ جَلَسَ عَلَيْهِ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، أَرْسَلَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ إِلَى فُلَانَةَ -امْرَأَةٍ من الأنصار قَدْ سَمَّاهَا سَهْلٌ-: «مُرِي غُلَامَكِ النَّجَّارَ أَنْ يَعْمَلَ لِي أَعْوَادًا أَجْلِسُ عَلَيْهِنَّ إِذَا كَلَّمْتُ النَّاسَ»، فَأَمَرَتْهُ فَعَمِلَهَا مِنْ طَرْفَاءِ الْغَابَةِ، ثُمَّ جَاءَ بِهَا، فَأَرْسَلَتْ إِلَى رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَأَمَرَ بِهَا فَوُضِعَتْ هَاهُنَا، ثُمَّ رَأَيْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ صَلَّى عَلَيْهَا وَكَبَّرَ وَهُوَ عَلَيْهَا، ثُمَّ رَكَعَ وَهُوَ عَلَيْهَا، ثُمَّ نَزَلَ الْقَهْقَرَى، فَسَجَدَ فِي أَصْلِ الْمِنْبَرِ ثُمَّ عَادَ، فَلَمَّا فَرَغَ أَقْبَلَ عَلَى النَّاسِ فَقَالَ: «أَيُّهَا النَّاسُ، إِنَّمَا صَنَعْتُ هَذَا لِتَأْتَمُّوا وَلِتَعَلَّمُوا صَلَاتِي».</t>
+  </si>
+  <si>
+    <t>ئه‌بو حازمێ كوڕێ دیناری (خودێ ژێ ڕازی بیت) دبێژیت: هنده‌ك زه‌لام هاتنه‌ ده‌ڤ سه‌هلێ كوڕێ سه‌عدێ ساعدی و ناكوكی و دووبه‌ره‌كی كه‌ڤتبوو د ناڤبه‌را واندا ل سه‌ر وێ ئێكێ كا ئه‌رێ مینبه‌را (پێغه‌مبه‌ری) ژ كیژ داری بوو، ڤێجا وان پرسیار ژێ كر، وی ژی گۆت: سویند ب خودێ ئه‌ز دزانم كا ئه‌و ژ چییه‌ و من ئه‌و ل ڕۆژا ئێكێ یا هاتییه‌ دانان دیت و ل وێ ڕۆژا پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ل سه‌ر ڕوینشتی، پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) كه‌سه‌ك فرێكره‌ ده‌ڤ فلان ژنێ - ژنه‌كا ئه‌نصاڕی بوو سه‌هلی ناڤێ وێ گۆت - و گۆتێ: ((فه‌رمانێ ل خولامێ خۆ یێ دارتاش بكه‌ كو هنده‌ك پارچه‌ داران (مینبه‌ره‌كێ) بۆ من چێكه‌ت دا ده‌مێ ئه‌ز بۆ خه‌لكی دئاخڤم ل سه‌ر ڕوینمه‌ خوار))، وێ ژنێ ژی فه‌رمان لێ كر و وی ژی ژ دارا (طرفاء الغابة) - جهه‌كه‌ ل نێزیك مه‌دینێ بۆ لایێ شامێ - بۆ چێكر، پاشی مینبه‌ر ئینا و وێ ژنێ ژی بۆ پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) فرێكر، وی ژی فه‌رمان كر و ل ڤێره‌ هاته‌ دانان، پاشی من دیت پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) نڤێژ ل سه‌ر كر و (الله أكبر) گۆت و هێشتا ئه‌و یێ ل سه‌ر، پاشی چوو ڕكوعێ و هێشتا یێ ل سه‌ر، پاشی پاشڤه‌ هات و ل بنێ مینبه‌رێ چوو سوجدێ، پاشی زڤڕیڤه‌، ده‌مێ ب دویماهیك هاتی؛ به‌ره‌ڤ خه‌لكی زڤڕی و گۆت: ((گه‌لی خه‌لكی؛ من ئه‌ڤ چه‌نده‌ كر، ب تنێ بۆ هندێ دا‌ هوین دویڤچوونا من بكه‌ن و فێری نڤێژا من ببن)).</t>
+  </si>
+  <si>
+    <t>جاء رجالٌ إلى أحدِ الصحابة يسألونه عن المنبرِ النبويِّ الذي اتخذه رسولُ الله صلى الله عليه وسلم: ممَّ صُنع؟ وقد تجادلوا وتنازعوا في ذلك، فَذَكَرَ لهم أنه صلى الله عليه وسلم بَعث إلى امرأةٍ من الأنصار كان لها خادمٌ نجَّار، فقال لها: مُرِيْ غلامَك أنْ يَصنعَ لي منبرًا أَجلِسُ عليه حين أُكَلِّمُ الناسَ، فأجابت المرأةُ، وأمَرتْ غلامَها أن يصنع للنبي صلى الله عليه وسلم منبرًا من شجر الطَّرْفاء، ولَمَّا فَرَغَ أَرسلت المرأةُ به إلى النبي صلى الله عليه وسلم، فأَمََرَ به فوُضع مكانَه من المسجد، ثم صلى النبي صلى الله عليه وسلم عليه وكَبَّرَ وهو عليه، ثم ركع وهو عليه، ثم نزل يمشي إلى خلف من غير أن يَلْفِتَ وجهَه إلى جهة الخلف فسجد في أَصْلِ المنبر ثم عاد، فلما فرغ من الصلاة أقبل على الناس، وقال: أيها الناس، إنما صنعتُ هذا لتأتموا ولِتَعَلَّموا صلاتي.</t>
+  </si>
+  <si>
+    <t>هنده‌ك زه‌لام هاتنه‌ ده‌ڤ ئێك ژ صه‌حابییان و پرسیار ل سه‌ر مینبه‌را پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ژێ كر كا ئه‌و ژ چ هاتییه‌ چێكرن؟ چونكی ناكوكی و ڤێكنه‌كرن‌ كه‌ڤتبوو د ناڤبه‌را واندا، ڤێجا وی بۆ وان به‌حس كر كو پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) كه‌سه‌ك فرێكره‌ ده‌ڤ ژنه‌كا ئه‌نصاڕی كو خولامه‌كێ دارتاش هه‌بوو، و گۆتێ: فه‌رمانێ ل خولامێ خۆ بكه‌ كو مینبه‌ره‌كێ بۆ من چێكه‌ت دا ده‌مێ ئه‌ز بۆ خه‌لكی دئاخڤم ل سه‌ر ڕوینمه‌ خوار، وێ ژنێ ژی به‌رسڤ دا و فه‌رمان ل خولامێ خۆ كر كو مینبه‌ره‌كێ ژ دارا (طرفاء) بۆ پێغه‌مبه‌ری چێكه‌ت، و ده‌مێ ب دویماهیك هاتی؛ ئه‌و مینبه‌ره‌ بۆ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) فرێكر، و وی ژی فه‌رمان كر كو ل ڤی جهێ مزگه‌فتێ بدانن، پاشی من دیت پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) نڤێژ ل سه‌ر مینبه‌رێ كر و (الله أكبر) گۆت و هێشتا یێ ل سه‌ر مینبه‌رێ، پاشی هەر ل سه‌ر مینبه‌رێ چوو ڕكوعێ، پاشی پاشڤه‌ هات بێی كو ڕویێ خۆ بزڤڕینیت و ل بنێ مینبه‌رێ چوو سوجدێ، پاشی زڤڕی‌ سه‌ر مینبه‌رێ، ڤێجا ده‌مێ ژ نڤێژێ ب دویماهیك هاتی، به‌ره‌ڤ خه‌لكی زڤڕی و گۆت: گه‌لی خه‌لكی؛ من ئه‌ڤ چه‌نده‌ كر، ب تنێ بۆ هندێ دا‌ هوین دویڤچوونا من بكه‌ن و فێری نڤێژا من ببن.</t>
+  </si>
+  <si>
+    <t>استحباب اتخاذ المنبر وارتقاء الخطيب عليه، وفائدته الإبلاغ والإسماع.
+جواز الصلاة على المنبر للتعليم، وجواز ارتفاع الإمام على المأموم لحاجة.
+جواز الاستعانة بأهل الصناعات في حوائج المسلمين.
+جواز الحركة اليسيرة في الصلاة للحاجة.
+جواز نظر المأموم إلى إمامه في الصلاة؛ ليتعلم منه وأن ذلك لا ينافي الخشوع.</t>
+  </si>
+  <si>
+    <t>سوننه‌تبوونا دانانا مینبه‌رێ و بسه‌ركه‌ڤتنا گۆتارخوینی بۆ سه‌ر مینبه‌رێ و مفایێ وێ ژی گه‌هشتنا ده‌نگی و په‌یامێیه‌ بۆ خه‌لكی.
+دروستبوونا نڤێژكرنێ ل سه‌ر مینبه‌رێ بۆ مه‌ره‌ما فێركرنێ و دروستبوونا بلندبوونا پێشنڤێژی ژ ئه‌وێن ل پشت وی نڤێژێ دكه‌ن، ئه‌گه‌ر پێدڤی ب ڤێ چه‌ندێ هه‌بیت.
+دروستبوونا وه‌رگرتنا هاریكارییێ ژ خودان كار و پیشه‌یان بۆ پێدڤیاتییێن موسلمانان.
+دروستبوونا لڤینا كێم د نڤێژێدا ئه‌گه‌ر پێدڤی پێ هه‌بیت.
+دروستبوونا به‌رێخۆدانا نڤێژكه‌ری بۆ پێشنڤێژی د نڤێژێدا دا كو فێری كریارێن وی ببیت و ئه‌ڤ چه‌نده‌ دژی خشووعێ نینه‌.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/65096</t>
+  </si>
+  <si>
+    <t>إذا صليتم فأقيموا صفوفكم، ثم ليؤمكم أحدكم فإذا كبر فكبروا</t>
+  </si>
+  <si>
+    <t>((ئه‌گه‌ر هوین چوونه‌ د نڤێژێدا؛ ڕێزێن خۆ ڕاست بكه‌ن، پاشی بلا ئێك ژ هه‌وه‌ ببيته‌ پێشنڤێژێ هه‌وه‌، ڤێجا ئه‌گه‌ر پێشنڤێژی (تكبيرة الإحرام) كر (ئانكو گۆت: الله أكبر)؛ هوین ژی وێ بێژن</t>
+  </si>
+  <si>
+    <t>عَنْ ‌حِطَّانَ بْنِ عَبْدِ اللهِ الرَّقَاشِيِّ قَالَ: صَلَّيْتُ مَعَ ‌أَبِي مُوسَى الْأَشْعَرِيِّ صَلَاةً، فَلَمَّا كَانَ عِنْدَ الْقَعْدَةِ قَالَ رَجُلٌ مِنَ الْقَوْمِ: أُقِرَّتِ الصَّلَاةُ بِالْبِرِّ وَالزَّكَاةِ، قَالَ: فَلَمَّا قَضَى أَبُو مُوسَى الصَّلَاةَ وَسَلَّمَ انْصَرَفَ فَقَالَ: أَيُّكُمُ الْقَائِلُ كَلِمَةَ كَذَا وَكَذَا؟ قَالَ: فَأَرَمَّ الْقَوْمُ، ثُمَّ قَالَ: أَيُّكُمُ الْقَائِلُ كَلِمَةَ كَذَا وَكَذَا؟ فَأَرَمَّ الْقَوْمُ، فَقَالَ: لَعَلَّكَ يَا حِطَّانُ قُلْتَهَا؟ قَالَ: مَا قُلْتُهَا، وَلَقَدْ رَهِبْتُ أَنْ تَبْكَعَنِي بِهَا، فَقَالَ رَجُلٌ مِنَ الْقَوْمِ: أَنَا قُلْتُهَا، وَلَمْ أُرِدْ بِهَا إِلَّا الْخَيْرَ، فَقَالَ أَبُو مُوسَى: أَمَا تَعْلَمُونَ كَيْفَ تَقُولُونَ فِي صَلَاتِكُمْ؟ إِنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ خَطَبَنَا فَبَيَّنَ لَنَا سُنَّتَنَا وَعَلَّمَنَا صَلَاتَنَا، فَقَالَ: «إِذَا صَلَّيْتُمْ فَأَقِيمُوا صُفُوفَكُمْ، ثُمَّ لِيَؤُمَّكُمْ أَحَدُكُمْ فَإِذَا كَبَّرَ فَكَبِّرُوا، وَإِذْ قَالَ: {غَيْرِ الْمَغْضُوبِ عَلَيْهِمْ وَلا الضَّالِّينَ} [الفاتحة: 7]، فَقُولُوا: آمِينَ، يُجِبْكُمُ اللهُ، فَإِذَا كَبَّرَ وَرَكَعَ فَكَبِّرُوا وَارْكَعُوا، فَإِنَّ الْإِمَامَ يَرْكَعُ قَبْلَكُمْ، وَيَرْفَعُ قَبْلَكُمْ»، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «فَتِلْكَ بِتِلْكَ، وَإِذَا قَالَ: سَمِعَ اللهُ لِمَنْ حَمِدَهُ، فَقُولُوا: اللَّهُمَّ رَبَّنَا لَكَ الْحَمْدُ، يَسْمَعِ اللهُ لَكُمْ، فَإِنَّ اللهَ تَبَارَكَ وَتَعَالَى قَالَ عَلَى لِسَانِ نَبِيِّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: سَمِعَ اللهُ لِمَنْ حَمِدَهُ، وَإِذَا كَبَّرَ وَسَجَدَ فَكَبِّرُوا وَاسْجُدُوا، فَإِنَّ الْإِمَامَ يَسْجُدُ قَبْلَكُمْ وَيَرْفَعُ قَبْلَكُمْ»، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «فَتِلْكَ بِتِلْكَ، وَإِذَا كَانَ عِنْدَ الْقَعْدَةِ فَلْيَكُنْ مِنْ أَوَّلِ قَوْلِ أَحَدِكُمُ: التَّحِيَّاتُ الطَّيِّبَاتُ الصَّلَوَاتُ لِلهِ، السَّلَامُ عَلَيْكَ أَيُّهَا النَّبِيُّ وَرَحْمَةُ اللهِ وَبَرَكَاتُهُ، السَّلَامُ عَلَيْنَا وَعَلَى عِبَادِ اللهِ الصَّالِحِينَ، أَشْهَدُ أَنْ لَا إِلَهَ إِلَّا اللهُ وَأَشْهَدُ أَنَّ مُحَمَّدًا عَبْدُهُ وَرَسُولُهُ».</t>
+  </si>
+  <si>
+    <t>حطانێ كورێ عه‌بدولڵاهی گۆت: من د گه‌ل ئه‌بو موسایێ ئه‌شعه‌ری نڤێژه‌ك كر، ڤێجا ده‌مێ د ته‌حیاتێدا زه‌لامه‌كی گۆت: (د قورئانێدا) نڤێژ د گه‌ل چاكی و زه‌كاتێ هاتییه‌ به‌حسكرن و یه‌كسانكرن، ده‌مێ ئه‌بو موسای نڤێژ ب دویماهیك ئینای و سلاڤا ملان ڤه‌دای، زڤڕی و گۆت: ئه‌و كی بوو ئه‌و تشت گۆتی؟ خه‌لك بێده‌نگ بوو، دیسا گۆته‌ڤه‌: ئه‌و كی بوو ئه‌و تشت گۆتی؟ دیسا بێده‌نگ بوون، ڤێجا گۆت: حیتتان به‌لكی تو بووی ته‌ گۆتی؟ حیتانی گۆت: من نه‌گۆتییه‌ و ئه‌ز ترسام تو گازنده‌ و ڕه‌خنه‌یان ل من بگری، زه‌لامه‌كی گۆت: ئه‌و ئه‌ز بووم گۆتی و مه‌ره‌ما من ب تنێ پێ خێر بوو، ئه‌بو موسای گۆت: ئه‌رێ هوین نزانن د نڤێژێن خۆدا دێ چ بێژن؟! پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆتار بۆ مه‌ خواند و سوننه‌تا مه‌ بۆ مه‌ دیار كر و نڤێژا مه‌ نیشا مه‌ دا و گۆت: ((ئه‌گه‌ر هوین چوونه‌ د نڤێژێدا؛ ڕێزێن خۆ ڕاست بكه‌ن، پاشی بلا ئێك ژ هه‌وه‌ ببيته‌ پێشنڤێژێ هه‌وه‌، ڤێجا ئه‌گه‌ر پێشنڤێژی (تكبيرة الإحرام) كر (ئانكو گۆت: الله أكبر)؛ هوین ژی وێ بێژن، و ئه‌گه‌ر فاتیحه‌ خواند و گه‌هشته‌: غَيْرِ الْمَغْضُوبِ عَلَيْهِمْ وَلا الضَّالِّينَ} [الفاتحة: 7]، هوین بێژن: ئامین؛ ئه‌گه‌ر هوین ڤێ بكه‌ن؛ خودێ دێ به‌رسڤا دوعایا هه‌وه‌ ده‌ت، و ئه‌گه‌ر پێشنڤێژی گۆت (الله أكبر) و چوو ڕكوعێ؛ هوین ژی وه‌بكه‌ن، چونكی پێشنڤێژ به‌ری هه‌وه‌ دچیته‌ ڕكوعێ و به‌ری هه‌وه‌ ژی ڕادبیت))، پاشی پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((ڤێجا ئه‌و ده‌مێ كێم یێ پێشنڤێژ به‌ری هه‌وه‌ دچیته‌ ڕكوعێ دێ بۆ هه‌وه‌ هێته‌ قه‌ره‌بووكرن ب وێ پاشكه‌ڤتنا هه‌وه‌ پشتی پێشنڤێژ ڕادبیت و ب ڤێ چه‌ندێ ده‌مێ ڕكوعا هه‌وه‌ و یا پێشنڤێژی دێ وه‌ك ئێك بیت))، و ئه‌گه‌ر پێشنڤێژی گۆت: (سَمِعَ اللهُ لِمَنْ حَمِدَهُ)، هوین بێژن: (اللَّهُمَّ رَبَّنَا لَكَ الْحَمْدُ)، ئه‌گه‌ر مه‌ئمومان ئه‌و گۆت، خودایێ مه‌زن دێ گوهـ ل دوعا و گۆتنا وان بیت، چونكی خودایێ مه‌زن ل سه‌ر ئه‌زمانێ پێغه‌مبه‌رێ خۆ گۆتییه‌: (سَمِعَ اللهُ لِمَنْ حَمِدَهُ). پاشی ئه‌گه‌ر پێشنڤێژی گۆت (الله أكبر) و چوو سوجدێ؛ هوین ژی وەبکەن، پێشنڤێژ به‌ری هه‌وه‌ دچیته‌ سوجدێ و به‌ری هه‌وه‌ ژی سه‌رێ خۆ ڕادكه‌ت))، پاشی پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((ڤێجا ئه‌و ده‌مێ كێم یێ پێشنڤێژ به‌ری هه‌وه‌ دچته‌ سوجدێ دێ بۆ هه‌وه‌ هێته‌ قه‌ره‌بووكرن ب وێ پاشكه‌ڤتنا هه‌وه‌ پشتی پێشنڤێژ ڕادبیت و ب ڤێ چه‌ندێ ده‌مێ سوجدا هه‌وه‌ و یا پێشنڤێژی دێ وه‌ك ئێك بیت، و ده‌مێ ڕوینشتنا بۆ ته‌حیاتێ؛ بلا ده‌سپێكا ئاخڤتنا هه‌وه‌ ئه‌ڤه‌ بیت هوین بێژن: (التَّحِيَّاتُ الطَّيِّبَاتُ الصَّلَوَاتُ لِلهِ، السَّلَامُ عَلَيْكَ أَيُّهَا النَّبِيُّ وَرَحْمَةُ اللهِ وَبَرَكَاتُهُ، السَّلَامُ عَلَيْنَا وَعَلَى عِبَادِ اللهِ الصَّالِحِينَ، أَشْهَدُ أَنْ لَا إِلَهَ إِلَّا اللهُ وَأَشْهَدُ أَنَّ مُحَمَّدًا عَبْدُهُ وَرَسُولُهُ) )).</t>
+  </si>
+  <si>
+    <t>صلى الصحابيُّ أبو موسى الأشعري رضي الله عنه صلاةً، فلما كان عند القَعدة التي فيها التشهد، قال رجل من المصلين خلفه: قُرِنَتْ الصلاة في القرآن بالبر والزكاة، فلما انتهى أبو موسى رضي الله عنه من الصلاة توجَّه إلى المأمومين، فسألهم: أيكم القائل كلمة: قرنت الصلاة في القرآن بالبر والزكاة؟! فسكت القوم، ولم يتكلم منهم أحد، فكرر عليهم السؤال مرة أخرى، فلما لم يَرُد عليه أحد، قال أبو موسى رضي الله عنه: لعلك يا حطان قلتها! لجَسَارَتِه وقربِه منه وصِلَتِه به، مما لا يؤذيه اتهامُه، وليدفع الفاعل الحقيقي إلى الاعتراف، فنفى حِطَّانُ ذلك، وقال: لقد خفت أنْ تُوَبِّخَني ظنًا منك أني قلتها؛ وهنا قال رجل من القوم: أنا قلتُها، ولم أقصد بها إلا خيرًا، فقال أبو موسى مُعلِّمًا له: أما تعلمون كيف تقولون في صلاتكم؟! وهذا استنكار منه، ثم أخبر أبو موسى أن النبي صلى الله عليه وسلم خَطَبَهم ذات مرة، فَبَيَّنَ لهم شريْعَتَهم، وعلَّمَهم صلاتَهم، فقال صلى الله عليه وسلم:
+إذا صليتم فأقيموا صفوفكم واعتدلوا فيها، ثم يؤم الناسَ واحدٌ منهم، فإذا كَبّر الإمام تكبيرة الإحرام، فكبروا مثله، وإذا قرأ الفاتحة وبلغ: {غير المغضوب عليهم ولا الضالين} [الفاتحة: 7]، فقولوا: آمين؛ فإذا فعلتم ذلك يستجيب الله دعاءكم، فإذا كبر وركع فكبروا واركعوا؛ فإن الإمام يركع قبلكم ويرفع قبلكم فلا تسبقوه؛ لأن اللحظة التي سبقكم الإمام بها في تقدمه إلى الركوع، تنجبر لكم بتأخيركم في الركوع بعد رفعه لحظة، فتلك اللحظة بتلك اللحظة، وصار قدر ركوعكم كقدر ركوعه، وإذا قال الإمام: سمع الله لمن حمده، فقولوا: اللهم ربنا لك الحمد، فإذا قال المصلون ذلك فإن الله سبحانه يسمع دعاءهم وقولَهم، فإن الله تبارك وتعالى قال على لسان نبيه صلى الله عليه وسلم: سمع الله لمن حمده،ثم إذا كبر الإمام وسجد، فعلى المأمومين أن يكبروا ويسجدوا، فإن الإمام يسجد قبلهم، ويرفع قبلهم، فتلك اللحظة بتلك اللحظة، وصار قدر سجود المأموم كقدر سجود الإمام،وإذا كان عند القعود للتشهد فليكن أول قول المصلي: "التحيات الطيبات الصلوات لله" فالمُلْكُ والبقاءُ والعَظَمةُ كلُّها مُسْتَحَقَّة لله تعالى، وكذا الصلوات الخمس كلُّها لله، "السلام عليك أيها النبي ورحمة الله وبركاته، السلام علينا وعلى عباد الله الصالحين"، فادعوا الله السلامة من كل عيب وآفة ونقص وفساد؛ ونخص نبينا محمد صلى الله عليه وسلم بالتسليم، ثم نسلم على أنفسنا، ثم نسلم على عباد الله الصالحين القائمين بما يجب عليهم من حقوق الله تعالى وحقوق عباده، ثم نشهد أن لا إله إلا الله، ونشهد أن محمدًا عبده ورسوله.</t>
+  </si>
+  <si>
+    <t>صه‌حابی ئه‌بو موسایێ ئه‌شعه‌ری (خودێ ژێ ڕازی بیت) نڤێژەك كر، ڤێجا ده‌مێ گه‌هشتییه‌ وێ ڕوینشتنا ته‌حیات تێدا هه‌ی؛ زه‌لامه‌كی ژ نڤێژكه‌ران گۆت: (د قورئانێدا) نڤێژ د گه‌ل چاكی و زه‌كاتێ هاتییه‌ به‌حسكرن و یه‌كسانكرن، ڤێجا ده‌مێ ئه‌بو موسا (خودێ ژێ ڕازی بیت) ژ نڤێژێ ب دویماهیك هاتی و سلاڤا ملان ڤه‌دای، زڤڕی و به‌رێ خۆ دا نڤێژكه‌ران و پرسیار ژ وان كر و گۆتێ: ئه‌و كی بوو گۆتی: (د قورئانێدا) نڤێژ د گه‌ل چاكی و زه‌كاتێ هاتییه‌ به‌حسكرن و یه‌كسانكرن؟ خه‌لك هه‌می بێده‌نگ بوو و خۆ ئێك نه‌ئاخڤت، پاشی جاره‌كا دی پرسیار ژ وان كره‌ڤه‌، ده‌مێ دیتی كه‌س به‌رسڤا وی ناده‌ت، ئه‌بو مووسای گۆت: وه‌سا دیاره‌ حیتتان تو بووی ته‌ ئه‌و تشت گۆتی! ئه‌ڤه‌ ژی ژ به‌ر وێره‌كی و جورعه‌ت و نێزیكبوون و په‌یوه‌ندییا وی د گه‌ل ئه‌بو مووسای كو ئه‌بو مووسای دزانی ئه‌و ڤی تشتی بێژیتێ ژی پێ عاجز نابیت و دا بکەرێ وێ یێ دروستاهی هانبدەت بۆ دانپێدانێ، ئینا حیتتانی ئه‌ڤ چه‌نده‌ ڕه‌دكر و گۆتێ: ئه‌ز ترسام تو گازندا‌ ژ من بكه‌ی و ڕه‌خنه‌یان ل من بگری، ژ به‌ر كو هزر بكه‌ی من ئه‌و تشت یێ گۆتی، ل ڤێرێ زه‌لامه‌كی گۆت: ئه‌و ئه‌ز بووم ئه‌و په‌یڤ گۆتی و مه‌ره‌ما من ب تنێ پێ خێر بوو، ئینا ئه‌بو موسای ب مه‌ره‌ما نیشاندان و فێركرنێ بۆ وی گۆت: ئه‌رێ هوین نزانن د نڤێژێن خۆدا دێ چ بێژن؟! ئه‌ڤه‌ نه‌ڕازیبوونه‌كه‌ ژ ده‌ڤ وی، پاشی ئه‌بو مووسای بۆ وان دیاركر و گۆتێ كو جاره‌كێ پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆتاره‌ك بۆ وان خواند و شه‌ریعه‌تێ وان بۆ وان ڕوهن كر و نڤێژا وان نیشا وان دا، ڤێجا پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت:
+((ئه‌گه‌ر هه‌وه‌ ده‌ست ب نڤێژێ كر؛ به‌ری هه‌ر تشته‌كی ڕێزێن خۆ ڕاست بكه‌ن و تێدا ڕاست ببن، پاشی بلا ئێك پێشنڤێژییێ بۆ خه‌لكی بكه‌ت‌، ڤێجا ئه‌گه‌ر پێشنڤێژی (تكبيرة الإحرام) كر (ئانكو گۆت: الله أكبر)؛ هوین ژی وێ ته‌كبیرێ بكه‌ن، و ئه‌گه‌ر فاتیحه‌ خواند و گه‌هشته‌: (غَيْرِ الْمَغْضُوبِ عَلَيْهِمْ وَلا الضَّالِّينَ} [الفاتحة: 7]، هوین بێژن: ئامین؛ ئه‌گه‌ر هوین ڤێ بكه‌ن؛ خودێ دێ به‌رسڤا دوعایا هه‌وه‌ ده‌ت، و ئه‌گه‌ر پێشنڤێژی گۆت (الله أكبر) و چوو ڕكوعێ؛ هوین ژی وه‌بكه‌ن، چونكی پێشنڤێژ به‌ری هه‌وه‌ دچیته‌ ڕكوعێ و به‌ری هه‌وه‌ ژی ڕادبیت، ڤێجا هوین به‌ری وی ڕانه‌كه‌ن، چونكی ئه‌و ده‌مێ كێم یێ پێشنڤێژ به‌ری هه‌وه‌ دچیته‌ ڕكوعێ دێ بۆ هه‌وه‌ هێته‌ قه‌ره‌بووكرن ب وێ پاشكه‌ڤتنا هه‌وه‌ پشتی پێشنڤێژ ڕادبیت و ب ڤێ چه‌ندێ ده‌مێ ڕكوعا هه‌وه‌ و یا پێشنڤێژی دێ وه‌ك ئێك بیت، و ئه‌گه‌ر پێشنڤێژی گۆت: (سَمِعَ اللهُ لِمَنْ حَمِدَهُ)، هوین بێژن: (اللَّهُمَّ رَبَّنَا لَكَ الْحَمْدُ)، ئه‌گه‌ر نڤێژكه‌ران ئه‌و گۆت، خودایێ مه‌زن دێ گوهـ ل دوعا و گۆتنا وان بیت، چونكی خودایێ مه‌زن ل سه‌ر ئه‌زمانێ پێغه‌مبه‌رێ خۆ گۆتییه‌: (سَمِعَ اللهُ لِمَنْ حَمِدَهُ). پاشی ئه‌گه‌ر پێشنڤێژی گۆت (الله أكبر) و چوو سوجدێ؛ هوین ژی وەبکەن، پێشنڤێژ به‌ری هه‌وه‌ دچیته‌ سوجدێ و به‌ری هه‌وه‌ ژی سه‌رێ خۆ ڕادكه‌ت، ڤێجا هوین به‌ری وی ڕانه‌كه‌ن، چونكی ئه‌و ده‌مێ كێم یێ پێشنڤێژ به‌ری هه‌وه‌ دچیته‌ سوجدێ دێ بۆ هه‌وه‌ هێته‌ قه‌ره‌بووكرن ب وێ پاشكه‌ڤتنا هه‌وه‌ پشتی پێشنڤێژ ڕادبیت و ب ڤێ چه‌ندێ ده‌مێ سوجدا هه‌وه‌ و یا پێشنڤێژی دێ وه‌ك ئێك بیت، و ده‌مێ ڕوینشتنا بۆ ته‌حیاتێ؛ بلا ئێكه‌مین گۆتنا نڤێژكه‌ری ئه‌ڤه‌ بیت ئه‌و بێژیت: (التَّحِيَّاتُ الطَّيِّبَاتُ الصَّلَوَاتُ لِلهِ)؛ ئانکو: مولك و ده‌ستهه‌لات و مان و سلاڤ و مەزناهی هەمی ب ڕاستی هەژی خودایێ مەزنن، و ب ڤی ڕەنگی هەر پێنج نڤێژ ژی هەر بۆ خودێنە. (السَّلَامُ عَلَيْكَ أَيُّهَا النَّبِيُّ وَرَحْمَةُ اللهِ وَبَرَكَاتُهُ، السَّلَامُ عَلَيْنَا وَعَلَى عِبَادِ اللهِ الصَّالِحِينَ)؛ ل ڤێرێ هوین داخوازا سلامەتیێ ژ خودێ بکەن ژ هەر عەیب و کێماسی و خرابییەکێ؛ و ئەم پێغەمبەرێ خۆ موحه‌ممه‌دی (صەلات و سەلامێن خودێ ل سەر بن) ب تایبەتی بۆ سلاڤان تایبه‌ت دكه‌ین، پاشی ئەم سلاڤان ل خۆ دکەین، پاشی ئەم سلاڤان ل عەبدێن خودێ یێن چاك دکەین، ئەوێن ب وان ئەرکان ڕادبن یێن ل سەر وان فەڕز ژ مافێن خودایێ مەزن و مافێن عەبدێن وی، پاشی ئەم شاهدەییێ ددەین کو چ خودایێن ب حەق نینن ژ بلی خودێ و ئەم شاهدەییێ ددەین کو ب ڕاستی موحه‌ممه‌د عەبدێ خودێ و پێغەمبەرێ وییە.</t>
+  </si>
+  <si>
+    <t>بيان صيغة من صيغ التشهد.
+أفعال الصلاة وأقوالها لا بد أن تكون مما ثبت عن النبي صلى الله عليه وسلم، فلا يجوز لأحد أن يبتدع فيها قولًا أو فعلًا لم يثبت في السنة.
+عدم جواز مسابقة الإمام والتأخُّر عنه، والمشروع للمأموم متابعة الإمام في أفعاله.
+ذكر ما كان عليه النبي صلى الله عليه وسلم من الاهتمام في التبليغ، وتعليم أمته أحكام الدين.
+الإمام هو القدوة للمأموم، فلا يجوز له أنْ يُسابِقَه في أفعال الصلاة ولا أن يقارنَه ولا أن يتأخر عنه، بل يكون ابتداء متابعته بعد تأكده من دخوله في الفعل الذي يريد أن يفعله، وأن السنة اتباعه فيها.
+مشروعية إقامة الصفوف في الصلاة.</t>
+  </si>
+  <si>
+    <t>دیاركرنا شێوازه‌ك ژ شێوازێن ته‌حیاتێ.
+كریار و گۆتنێن نڤێژێ دڤێت ئه‌و بن یێن بۆ مه‌ ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بنه‌جهبووین و دروست نینه‌ كه‌س چ گۆتن یان كریاران ژ ده‌ڤ خۆ بكه‌ته‌ تێدا كو د سوننه‌تێدا بنه‌جھ نه‌بنن.
+دروست نینه‌ نڤێژكه‌ر به‌ری پێشنڤێژی كریارێن نڤێژێ بكه‌ت یان گه‌له‌ك ژێ پاش بكه‌ڤیت، به‌لكی یا دروست ئه‌وه‌ نڤێژكه‌ر ل دویڤ پێشنڤێژی بیت د كریاراندا.
+به‌حسكرنا گرنگیدانا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بۆ گه‌هاندن و فێركرنا حوكمێن ئایینی بۆ ئوممه‌تا خۆ.
+پێشنڤێژ ڕێبه‌ر و چاڤلێكرییێ نڤێژكه‌رییه‌، ڤێجا چێنابیت نڤێژکەر نە بەری پێشنڤێژی و نە د گەل وی کریارێن نڤێژێ ئەنجام بدەت، نە ژی ژێ پاشڤە بمینیت، به‌لكی پێدڤییه‌ پشتی ئه‌و پشتڕاست دبیت كو پێشنڤێژی ده‌ست ب كریارێ كرییه‌، ژ نوی ئه‌و ل دویڤ وی ئه‌نجام بده‌ت و سوننەتە ئەو دویڤچوونا وی تێدا بکەت.
+دروستبوونا ڕێكخستنا ڕێزێن نڤێژێ.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/65097</t>
+  </si>
+  <si>
+    <t>والذي نفسي بيده، إني لأقربكم شبها بصلاة رسول الله صلى الله عليه وسلم، إن كانت هذه لصلاته حتى فارق الدنيا</t>
+  </si>
+  <si>
+    <t>ئه‌ز ب وی كه‌مه‌ یێ نه‌فسا من د ده‌ستیدا، ئه‌ز ژ هه‌مییان نێزیكترم ب نڤێژا پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن)، ئه‌ڤه‌ نڤێژا وی بوو هه‌تا ژ دونیایێ وه‌غه‌ر كری))</t>
+  </si>
+  <si>
+    <t>عن أَبي هُرَيْرَةَ رضي الله عنه: أنه كَانَ يُكَبِّرُ فِي كُلِّ صَلَاةٍ مِنَ الْمَكْتُوبَةِ وَغَيْرِهَا، فِي رَمَضَانَ وَغَيْرِهِ، فَيُكَبِّرُ حِينَ يَقُومُ، ثُمَّ يُكَبِّرُ حِينَ يَرْكَعُ، ثُمَّ يَقُولُ: سَمِعَ اللهُ لِمَنْ حَمِدَهُ، ثُمَّ يَقُولُ: رَبَّنَا وَلَكَ الْحَمْدُ، قَبْلَ أَنْ يَسْجُدَ، ثُمَّ يَقُولُ: اللهُ أَكْبَرُ حِينَ يَهْوِي سَاجِدًا، ثُمَّ يُكَبِّرُ حِينَ يَرْفَعُ رَأْسَهُ مِنَ السُّجُودِ، ثُمَّ يُكَبِّرُ حِينَ يَسْجُدُ، ثُمَّ يُكَبِّرُ حِينَ يَرْفَعُ رَأْسَهُ مِنَ السُّجُودِ، ثُمَّ يُكَبِّرُ حِينَ يَقُومُ مِنَ الْجُلُوسِ فِي الِاثْنَتَيْنِ، وَيَفْعَلُ ذَلِكَ فِي كُلِّ رَكْعَةٍ، حَتَّى يَفْرُغَ مِنَ الصَّلَاةِ، ثُمَّ يَقُولُ حِينَ يَنْصَرِفُ: وَالَّذِي نَفْسِي بِيَدِهِ، إِنِّي لَأَقْرَبُكُمْ شَبَهًا بِصَلَاةِ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، إِنْ كَانَتْ هَذِهِ لَصَلَاتَهُ حَتَّى فَارَقَ الدُّنْيَا.</t>
+  </si>
+  <si>
+    <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: ((ئه‌وی د هه‌می نڤێژێن فه‌ڕز و یێن دی دا، د ڕه‌مه‌زانێدا و د ده‌مێن دیدا (الله أكبر) دگۆت، ده‌مێ بۆ نڤێژێ ڕادبوو (الله أكبر) دگۆت، پاشی ده‌مێ دچوو ڕكوعێ (الله أكبر) دگۆت، پاشی دگۆت: سمع الله لمن حمده، پاشی دگۆت: ربنا ولك الحمد، به‌ری كو بچیته‌ سوجدێ، پاشی دگۆت: الله أكبر ده‌مێ دچوو سوجدێ، پاشی دگۆت: الله أكبر ده‌مێ سه‌رێ خۆ ژ سوجدێ ڕادكر، پاشی دگۆت: الله أكبر ده‌مێ سوجده‌ دبر، پاشی دگۆت: الله أكبر ده‌مێ سه‌رێ خۆ ژ سوجدێ ڕادكر، پاشی (الله أكبر) دگۆت ده‌مێ پشتی ته‌حیاتا ئێكێ ڕادبووڤه‌ بۆ ڕ‌كاعه‌تا سێیێ، و ئه‌ڤه‌ د هه‌می ڕكاعه‌تاندا دكر هه‌تا نڤێژ ب دویماهیك دهات، پاشی ده‌مێ نڤێژ ب دویماهیك دئینا دگۆت:  ئه‌ز ب وی كه‌مه‌ یێ نه‌فسا من د ده‌ستیدا، ئه‌ز ژ هه‌مییان نێزیكترم ب نڤێژا پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن)، ئه‌ڤه‌ نڤێژا وی بوو هه‌تا ژ دونیایێ وه‌غه‌ر كری)).</t>
+  </si>
+  <si>
+    <t>يَروي أبو هريرة رضي الله عنه جزءًا من صفة صلاة النبي صلى الله عليه وسلم، ويخبر أنه كان إذا قام إلى الصلاة يكبر حين يقوم تكبيرة الإحرام، ثم يكبر حين يَنْتَقل إلى الركوع، وحين يسجد، وحين يرفع رأسه من السجود، وحين يسجد السجدة الثانية، وحين يرفع رأسه منها، وحين يقوم من الركعتين الأوليين بعد الجلوس للتشهد الأول في الصلاة الثلاثية أو الرباعية، ثم يفعل ذلك في الصلاة كلها حتى يقضيَها، وكان يقول حين يرفع ظهره من الركوع: سمع الله لمن حمده، ثم يقول وهو قائم: ربنا لك الحمد.
+ثم يقول أبو هريرة حين ينصرف من الصلاة: والذي نفسي بيده، إني لأقربكم شَبَهًا بصلاة رسول الله صلى الله عليه وسلم، إن كانت هذه صفة صلاته حتى فارق الدنيا.</t>
+  </si>
+  <si>
+    <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) پشكه‌كێ ژ شێوازێ نڤێژا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ڤه‌دگوهێزیت، و دبێژیت: ده‌مێ پێغه‌مبه‌ر بۆ كرنا نڤێژێ ڕادبوو؛ (تكبيرة الإحرام) دگۆت، پاشی (الله أكبر) دگۆت ده‌مێ دچوو ڕكوعێ و ده‌مێ دچوو سوجدێ و ده‌مێ سه‌رێ خۆ ژ سوجدێ ڕادكر و ده‌مێ دچوو سوجده‌یا دووێ و ده‌مێ سه‌رێ خۆ ژێ ڕادكر و ده‌مێ پشتی ته‌حیاتا ئێكێ ژ نڤێژێن سێ ڕ‌كاعه‌تی یان چار ڕ‌كاعه‌تی ڕادبوو بۆ ڕكاعه‌تا سێیێ، ئه‌ڤ كاره‌ د هه‌می نڤێژێدا دكر هه‌تا ته‌مام دبوو، ده‌مێ پشتا خۆ ژ ڕكوعێ ڕاست دكر دگۆت: سمع الله لمن حمده، پاشی ده‌مێ ڕادبوو دگۆت: ربنا ولك الحمد.
+پاشی ئه‌بو هوره‌یره‌ ده‌مێ ژ نڤێژێ دزڤڕی دگۆت: ئه‌ز ب وی كه‌مه‌ یێ نه‌فسا من د ده‌ستیدا، ئه‌ز ژ هه‌مییان نێزیكترم ب نڤێژا پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن)، ئه‌ڤه‌ نڤێژا وی بوو هه‌تا ژ دونیایێ وه‌غه‌ر كری.</t>
+  </si>
+  <si>
+    <t>يكون التكبير أثناء كلِّ خَفْضٍ ورَفْعٍ إلا في رفعه من الركوع فيقول سمع الله لمن حمده.
+حرص الصحابة على الاقتداء بالنبي صلى الله عليه وسلم وحفظ سُنَّتِه.</t>
+  </si>
+  <si>
+    <t>ته‌كبیر لێدان (گۆتنا: الله أكبر) د هه‌می ڕوینشتن و ڕابوونه‌كێدا د نڤێژێدا هه‌یه‌، ب تنێ ڕابوونا ژ ڕكوعێ نەبیت كو مرۆڤ دبێژیت: سمع الله لمن حمده.
+حه‌زا صه‌حابییان بۆ دویڤچوونا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) و پاراستنا سوننه‌تا وی.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/65098</t>
   </si>
   <si>
     <t>قال الله تعالى: قسمت الصلاة بيني وبين عبدي نصفين، ولعبدي ما سأل</t>
   </si>
   <si>
     <t>((خودایێ مه‌زن گۆت: من نڤێژ (ئانكو سووڕه‌تا فاتیحه‌) د ناڤبه‌را خۆ و عه‌بدێ خۆ دا كرییه‌ دوو پشك، و بۆ عه‌بدێ منه‌ چ تشتێ ئه‌و بخوازیت</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللهُ عنه سَمِعْتُ رَسُولَ اللهِ صلى الله عليه وسلم يَقُولُ: «قَالَ اللهُ تَعَالَى: قَسَمْتُ الصَّلَاةَ بَيْنِي وَبَيْنَ عَبْدِي نِصْفَيْنِ، وَلِعَبْدِي مَا سَأَلَ، فَإِذَا قَالَ الْعَبْدُ: {الْحَمْدُ لِلهِ رَبِّ الْعَالَمِينَ}، قَالَ اللهُ تَعَالَى: حَمِدَنِي عَبْدِي، وَإِذَا قَالَ: {الرَّحْمَنِ الرَّحِيمِ}، قَالَ اللهُ تَعَالَى: أَثْنَى عَلَيَّ عَبْدِي، وَإِذَا قَالَ: {مَالِكِ يَوْمِ الدِّينِ}، قَالَ: مَجَّدَنِي عَبْدِي، -وَقَالَ مَرَّةً: فَوَّضَ إِلَيَّ عَبْدِي-، فَإِذَا قَالَ: {إِيَّاكَ نَعْبُدُ وَإِيَّاكَ نَسْتَعِينُ}، قَالَ: هَذَا بَيْنِي وَبَيْنَ عَبْدِي وَلِعَبْدِي مَا سَأَلَ، فَإِذَا قَالَ: {اهْدِنَا الصِّرَاطَ الْمُسْتَقِيمَ، صِرَاطَ الَّذِينَ أَنْعَمْتَ عَلَيْهِمْ غَيْرِ الْمَغْضُوبِ عَلَيْهِمْ وَلا الضَّالِّينَ}، قَالَ: هَذَا لِعَبْدِي وَلِعَبْدِي مَا سَأَلَ».</t>
   </si>
   <si>
     <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: من گوھ ل پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بوو دگۆت: ((خودایێ مه‌زن گۆت: من نڤێژ (ئانكو سووڕه‌تا فاتیحه‌) د ناڤبه‌را خۆ و عه‌بدێ خۆ دا كرییه‌ دوو پشك، و بۆ عه‌بدێ منه‌ چ تشتێ ئه‌و بخوازیت. ڤێجا ئه‌گه‌ر عه‌بدی گۆت: {الْحَمْدُ لِلَّهِ رَبِّ الْعَالَمِينَ}، خودایێ مه‌زن دبێژیت: عه‌بدێ من حه‌مد و سوپاسییا من كر. ئه‌گه‌ر گۆت: {الرَّحْمَنِ الرَّحِيمِ}، خودایێ مه‌زن دبێژیت: عه‌بدێ من په‌سن و مه‌دحێن من كرن. ئه‌گه‌ر گۆت: {مَالِكِ يَوْمِ الدِّينِ}، خودێ دبێژیت: عه‌بدێ من ئه‌ز ب مه‌زن دانام -و جاره‌كێ ژی گۆت: عه‌بدێ من كارێ خۆ ب من سپارد-، ڤێجا ئه‌گه‌ر گۆت: {إِيَّاكَ نَعْبُدُ وَإِيَّاكَ نَسْتَعِينُ}، خودێ دبێژیت: ئه‌ڤه‌ د ناڤبه‌را من و عه‌بدێ مندایه‌ و بۆ عه‌بدێ منه‌ چ تشتێ ئه‌و بخوازیت. ڤێجا ئه‌گه‌ر گۆت: {اهْدِنَا الصِّرَاطَ الْمُسْتَقِيمَ  صِرَاطَ الَّذِينَ أَنْعَمْتَ عَلَيْهِمْ غَيْرِ الْمَغْضُوبِ عَلَيْهِمْ وَلا الضَّالِّينَ}، خودێ دبێژیت: ئه‌ڤه‌ بۆ عه‌بدێ منه‌ و بۆ عه‌بدێ منه‌ چ تشتێ ئه‌و بخوازیت)).</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الله تعالى قال في الحديث القدسي: قسمت سورة الفاتحة في الصلاة بيني وبين عبدي نصفين، لي نصفُها، وله نصفُها.
 فنصفُها الأول: حمدٌ وثناءٌ وتمجيدٌ لله، أجزيه عليه خير الجزاء.
 ونصفُها الثاني: تَضَرُّعٌ ودعاء، أستجيب له وأعطيه ما سأل. 
 فإذا قال المصلي: {الحمد لله رب العالمين}، قال الله: حمدني عبدي، وإذا قال: {الرحمن الرحيم}، قال الله: أثنى عليَّ عبدي فمدحني واعتراف لي بعموم الإنعام على خَلْقي، وإذا قال: {مالك يوم الدين}، قال الله: مَجَّدني عبدي، وهو الشرف الواسع.
 فإذا قال: {إياك نعبد وإياك نستعين}، قال الله: هذا بيني وبين عبدي.
 فالنصف الأول من هذه الآية لله وهو: (إياك نعبد) وهو اعتراف بالألوهية لله، والاستجابة بالعبادة، وبه ينتهي النصف الذي لله. 
 والنصف الثاني من الآية وهو للعبد: (إياك نستعين) طلب العون من الله، ووعده بالإعانة.
 فإذا قال: {اهدنا الصراط المستقيم * صراط الذين أنعمت عليهم غير المغضوب عليهم ولا الضالين}، قال الله: هذا تضرُّع ودعاء من عبدي، ولعبدي ما سأل، وقد أجبتُ دعاءه.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ڕاگه‌هاند كو خودایێ مه‌زن د فه‌رمووده‌یا قۆدسیدا گۆتییه‌‌: من سووڕه‌تا فاتیحه‌ د نڤێژێدا د ناڤبه‌را خۆ و عه‌بدێ خۆ دا كرییه‌ دوو پشك، نیڤه‌كا وێ بۆ منه‌ و نیڤا دی ژی بۆ وییه‌.
 نیڤا وێ یا ئێكێ: حه‌مد و په‌سن و مه‌زنڕاگرتنا خودێیه‌‌، كو ئه‌ز دێ ب باشترین شێوه‌ خێرا وێ ده‌مێ.
 نیڤا وێ یا دووێ: خۆشكاندن و دوعاكرنه‌، كو ئه‌ز دێ به‌رسڤا وی ده‌م و چ تشتێ وی بڤێت دێ ده‌مێ.
 ڤێجا ئه‌گه‌ر نڤێژكه‌ری گۆت: {الحمد لله رب العالمين}، خودێ دبێژیت: عه‌بدێ من حه‌مد و سوپاسییا من كر. ئه‌گه‌ر گۆت: {الرحمن الرحيم}، خودێ دبێژیت: عه‌بدێ من په‌سن و مه‌دحێن من كرن و دانپێدان ب هندێ كر كو من دلۆڤانی و قه‌نجییا خۆ ب سه‌ر هه‌می چێكرییێن خۆدا ڕێژتییه‌. ئه‌گه‌ر گۆت: {مالك يوم الدين}، خودێ دبێژیت: عه‌بدێ من ئه‌ز ب مه‌زن و ب ڕێز دانام و ئەڤەیە قەدر و بهایێ مەزن و بەرفرەهــ.
 و ئه‌گه‌ر گۆت: {إياك نعبد وإياك نستعين}، خودێ دبێژیت: ئه‌ڤه‌ د ناڤبه‌را من و عه‌بدێ مندا نه‌.
 نیڤا ئێكێ ژ ڤێ ئایه‌تێ بۆ خودێیه‌، ئه‌و ژی: (إياك نعبد) كو دانپێدانه‌ ب په‌رستنا خودێ ب تنێ و به‌رسڤدانا فه‌رمانا وییه‌ ب عیباده‌تی، ب ڤێ چه‌ندێ ژی ئه‌و نیڤا بۆ خودایێ مه‌زن ب دویماهیك دهێت.
 نیڤا دووێ ژ ئایه‌تێ بۆ عه‌بدییه‌، ئه‌و ژی: (إياك نستعين) داخوازكرنا هاریكارییێیه‌ ژ خودێ، و خودێ ژی په‌یمانێ دده‌تێ كو هاریكارییا وی بكه‌ت.
 ڤێجا ئه‌گه‌ر گۆت: {اهدنا الصراط المستقيم * صراط الذين أنعمت عليهم غير المغضوب عليهم ولا الضالين}، خودێ دبێژیت: ئه‌ڤه‌ خۆشكاندن و دوعایه‌كه‌ ژ عه‌بدێ من، و بۆ عه‌بدێ منه‌ چ تشتێ وی بڤێت، و من به‌رسڤا دوعایا وی دا.</t>
   </si>
   <si>
     <t>هذا الحديث مما يرويه النبي صلى الله عليه وسلم عن ربه، ويسمى بالحديث القدسي أو الإلهي، وهو الذي لفظه ومعناه من الله، غير أنه ليست فيه خصائص القرآن التي امتاز بها عما سواه، من التعبد بتلاوته والطهارة له والتحدي والإعجاز وغير ذلك.
 عظم شأن الفاتحة فقد سماها الله تعالى (الصلاة).
 بيان عناية الله تعالى بعبده، حيث مَدَحَه بسبب حَمْدِه وثنائِه وتمجيدِه، ووَعدَه أنْ يُعطيَه ما سأل.
 اشتملت هذه السورة الكريمة، على حمد الله، وذكر المعاد، ودعاء الله، وإخلاص العبادة له، وسؤال الهداية إلى الصراط المستقيم، والتحذير من مسالك الباطل.
 استشعار المصلي هذا الحديث -اذا قرأ الفاتحة- يَزيدُ مِن خشوعِه في الصلاة.</t>
   </si>
   <si>
     <t>مه‌زناهییا سووڕه‌تا فاتیحه‌، چونكی خودایێ مه‌زن ناڤێ (نڤێژ) ل سه‌ر دانایه‌.
 دیاركرنا گرنگیپێدانا خودایێ مه‌زن ب عه‌بدێ خۆ، چونكی خودێ مه‌دحێن وی كرن ژ به‌ر حه‌مد و سوپاسی و پەسن و مەزنڕاگرتنا وی بۆ خودێ و په‌یمان دایێ كو چ تشتێ وی بڤێت دێ ده‌تێ.
 ڤێ سووڕه‌تا پیرۆز حه‌مد و په‌سنێن خودێ و به‌حسێ ڕۆژا قیامه‌تێ و دوعاكرنا ژ خودێ، دلسۆزی د عیباده‌تیدا و داخوازكرنا هیدایه‌تێ بۆ سه‌ر ڕێكا ڕاست و هشیاركرن ژ ڕێكێن نه‌دروست و خراب ب خۆڤه‌ گرتییه‌.
 هه‌ستكرنا نڤێژكه‌ری ب ڤێ فه‌رمووده‌یێ -ل ده‌مێ سووڕه‌تا فاتیحه‌ دخوینیت- دبیتە ئه‌گه‌رێ زێده‌بوونا خشووعا وی د نڤێژێدا.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/65099</t>
+  </si>
+  <si>
+    <t>أسوأ الناس سرقة الذي يسرق صلاته قال: وكيف يسرق صلاته؟ قال: لا يتم ركوعها، ولا سجودها</t>
+  </si>
+  <si>
+    <t>((خرابترین مرۆڤ د دزیێدا ئه‌وه‌ یێ دزیێ ژ نڤێژا خۆ دكه‌ت))، گۆتن: ئه‌ی پێغه‌مبه‌رێ خودێ دێ چاوا دزیێ ژ نڤێژا خۆ كه‌ت؟ گۆت: ((ب هندێ كو ڕكوع و سوجده‌یێن وێ ب ته‌مامی نه‌به‌‌ت))</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «أَسْوَأُ النَّاسِ سَرَقَةً الَّذِي يَسْرِقُ صَلَاتَهُ» قَالَ: وَكَيْفَ يَسْرِقُ صَلَاتَهُ؟ قال: «لَا يُتِمُّ رُكُوعَهَا، وَلَا سُجُودَهَا».</t>
+  </si>
+  <si>
+    <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((خرابترین مرۆڤ د دزیێدا ئه‌وه‌ یێ دزیێ ژ نڤێژا خۆ دكه‌ت))، گۆتن: ئه‌ی پێغه‌مبه‌رێ خودێ دێ چاوا دزیێ ژ نڤێژا خۆ كه‌ت؟ گۆت: ((ب هندێ كو ڕكوع و سوجده‌یێن وێ ب ته‌مامی نه‌به‌‌ت)).</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ أشدَّ الناسِ قُبْحًا في السَّرِقَة الذي يَسْرِقُ مِن صلاتِه؛ وذلك لأنَّ أَخْذَ مالِ الغيرِ ربما ينتفع به في الدنيا، بخلاف هذا السارق، فإنه سَرَقَ حقَّ نفسِه مِن الثواب والأجر، قالوا: يا رسول الله، وكيف يسرق من صلاته؟ قال: لا يتم ركوعها ولا سجودها؛ وذلك بأنْ يستعجل في الركوع والسجود، فلا يأتي بهما على الوجه الأكمل.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار كر كو كرێتترین دز ئه‌وه‌ یێ دزیێ ژ نڤێژا خۆ دكه‌ت؛ چونكی برنا مالێ خه‌لكی دبیت مرۆڤ د دونیایێدا مفای ژێ وه‌رگریت، به‌لێ ئه‌ڤ دزه‌ مافێ خۆ ژ خێر و خه‌لاتی ددزیت، گۆتن: ئه‌ی پێغه‌مبه‌رێ خودێ، دێ چاوا دزیێ ژ نڤێژا خۆ كه‌ت؟ گۆت: ڕكوع و سوجده‌یێن وێ ب دروستی ئه‌نجام ناده‌ت؛ ئه‌و ژی ب هندێ كو له‌زێ د ڕكوع و سوجدێدا بكه‌ت و وان ب شێوه‌یه‌كێ بێ كێماسی و ب ته‌مامی ب جھ نه‌ئینیت.</t>
+  </si>
+  <si>
+    <t>أهمية إحسان الصلاة والإتيان بأركانها بطمأنينة وخشوع.
+وصف مَن لا يتم ركوعه وسجوده بأنه سارقٌ تنفيرٌ عن ذلك، وتنبيهٌ على تحريمِه.
+وجوب إتمام الركوع والسجود في الصلاة والاعتدال منهما.</t>
+  </si>
+  <si>
+    <t>گرنگییا جوان ئه‌نجامدانا نڤێژێ و بجهئینانا ستوینێن وێ ب ئارامی و ل سه‌رخۆیی و خشووعڤه‌.
+ناڤكرنا وی كه‌سێ ڕكوع و سوجده‌یا خۆ ته‌مام نه‌به‌ت ب (دزیكه‌ری)، بۆ هندێیه‌ دا كو مرۆڤ ژ وی كاری دویر بكه‌ڤیت و هشیاركرنه‌كه‌ ل سه‌ر حه‌رامبوونا وی كاری.
+پێدڤیبوونا ته‌مامكرنا ڕكوع و سوجدێ د نڤێژێدا و ڕاستبوونا پشتی وان.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/65100</t>
+  </si>
+  <si>
+    <t>كان رسول الله صلى الله عليه وسلم إذا رفع ظهره من الركوع قال: سمع الله لمن حمده</t>
+  </si>
+  <si>
+    <t>((پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ده‌مێ پشتا خۆ ژ ڕكوعێ ڕاست دكر دگۆت: (سَمِعَ اللهُ لِمَنْ حَمِدَهُ</t>
+  </si>
+  <si>
+    <t>عَنِ ‌ابْنِ أَبِي أَوْفَى رضي الله عنه قَالَ: كَانَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ إِذَا رَفَعَ ظَهْرَهُ مِنَ الرُّكُوعِ قَالَ: «سَمِعَ اللهُ لِمَنْ حَمِدَهُ، اللَّهُمَّ رَبَّنَا لَكَ الْحَمْدُ، مِلْءَ السَّمَاوَاتِ وَمِلْءَ الْأَرْضِ وَمِلْءَ مَا شِئْتَ مِنْ شَيْءٍ بَعْدُ».</t>
+  </si>
+  <si>
+    <t>ئبن ئه‌بو ئه‌وفا (خودێ ژێ ڕازی بیت) دبێژیت: ((پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ده‌مێ پشتا خۆ ژ ڕكوعێ ڕاست دكر دگۆت: (سَمِعَ اللهُ لِمَنْ حَمِدَهُ) ئانكو: خودێ گوھ ل وی بوو یێ حه‌مد و سوپاسییا وی كری، یا خودێ؛ خودایێ مه‌، حه‌مد و سوپاسی هه‌می بۆ ته‌نه‌، پڕی ئه‌سمانان و پڕی ئه‌ردی و پڕی هه‌ر تشته‌كێ دی یێ پاشی ته‌ بڤێت)).</t>
+  </si>
+  <si>
+    <t>كان النبيُّ صلى الله عليه وسلم إذا رفع ظهرَه مِن الركوع في الصلاة يقول: "سمع الله لِمَن حمده"، أي: أنّ مَن حَمِدَ الله تعالى استجاب الله تعالى له، وقَبِل حَمْدَه وأثابَه، ثم يحمد الله بقوله: " اللَّهُمَّ رَبَّنَا لَكَ الْحَمْدُ، مِلْءَ السَّمَاوَاتِ وَمِلْءَ الْأَرْضِ وَمِلْءَ مَا شِئْتَ مِنْ شَيْءٍ بَعْدُ "، حَمْدًا يملأُ السماوات والأرضين وما بينهما، ويملأ ما شاء الله من شيء.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ده‌مێ د نڤێژێدا پشتا خۆ ژ ڕكوعێ ڕاست دكر دگۆت: "سمع الله لمن حمده"، ئانكو: هه‌ر كه‌سێ حه‌مد و سوپاسییا خودایێ مه‌زن بكه‌ت، خودێ دێ به‌رسڤا وی ده‌ت و دێ حه‌مد و سوپاسیكرنا وی ژ وی قه‌بویل كه‌ت و خه‌لاتكه‌ت، پاشی حه‌مد و سوپاسییا خودێ دكر ب گۆتنا: " اللَّهُمَّ رَبَّنَا لَكَ الْحَمْدُ، مِلْءَ السَّمَاوَاتِ وَمِلْءَ الْأَرْضِ وَمِلْءَ مَا شِئْتَ مِنْ شَيْءٍ بَعْدُ "، ئانكو حه‌مدكرنه‌كا وه‌سا كو ئه‌سمان و ئه‌ردان و د ناڤبه‌را واندا پڕ بكه‌ت، و هه‌ر تشته‌كێ دی یێ خودێ بڤێت پڕ بكه‌ت.</t>
+  </si>
+  <si>
+    <t>بيان ما يُستَحبُّ أن يقولَه المصلي إذا رفع رأسه من الركوع.
+مشروعية الاعتدال والطمأنينة بعد الرفع من الركوع؛ لأنه لا يمكن أن يقول هذا الذكر إلا إذا اعتدل واطمأن.
+هذا الذكر مشروع في جميع الصلوات سواء كانت فرضًا أو نفلًا.</t>
+  </si>
+  <si>
+    <t>دیاركرنا وێ گۆتنا سوننه‌ته‌ نڤێژكه‌ر بێژیت ده‌مێ سه‌رێ خۆ ژ ڕكوعێ ڕادكه‌ت.
+دروستبوونا ڕاستكرنا پشتێ و ئارامبوونێ (طمأنينة) پشتی ڕابوونا ژ ڕكوعێ؛ چونكی مرۆڤ نه‌شێت ڤی زكری بێژیت ئه‌گه‌ر ب ته‌مامی ڕاست نه‌بیت و ئارام نه‌بیت.
+ئه‌ڤ زیكره‌ د هه‌می نڤێژاندا یێ دروسته‌، چ نڤێژێن فه‌ڕز بن یان یێن سوننه‌ت.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/65101</t>
+  </si>
+  <si>
+    <t>أن النبي صلى الله عليه وسلم كان يقول في دبر كل صلاة مكتوبة</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) پشتی هه‌ر نڤێژه‌كا فه‌ڕز دگۆت</t>
+  </si>
+  <si>
+    <t>عَنْ ‌وَرَّادٍ كَاتِبِ الْمُغِيرَةِ بْنِ شُعْبَةَ قَالَ: أَمْلَى عَلَيَّ الْمُغِيرَةُ بْنُ شُعْبَةَ فِي كِتَابٍ إِلَى مُعَاوِيَةَ: أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كَانَ يَقُولُ فِي دُبُرِ كُلِّ صَلَاةٍ مَكْتُوبَةٍ: «لَا إِلَهَ إِلَّا اللهُ وَحْدَهُ لَا شَرِيكَ لَهُ، لَهُ الْمُلْكُ وَلَهُ الْحَمْدُ، وَهُوَ عَلَى كُلِّ شَيْءٍ قَدِيرٌ، اللَّهُمَّ لَا مَانِعَ لِمَا أَعْطَيْتَ، وَلَا مُعْطِيَ لِمَا مَنَعْتَ، وَلَا يَنْفَعُ ذَا الْجَدِّ مِنْكَ الْجَدُّ».</t>
+  </si>
+  <si>
+    <t>وه‌رڕادێ نڤیسكارێ موغیره‌یێ كوڕێ شوعبه‌ی دبێژیت: موغيره‌یێ كوڕێ شوعبه‌ى نامه‌یه‌ك ل سه‌ر من دخواند دا كو بنڤیسم و بۆ موعاویه‌ی فڕێكه‌ت: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) پشتی هه‌ر نڤێژه‌كا فه‌ڕز دگۆت: «لَا إِلَهَ إِلَّا اللهُ وَحْدَهُ لَا شَرِيكَ لَهُ، لَهُ الْمُلْكُ وَلَهُ الْحَمْدُ، وَهُوَ عَلَى كُلِّ شَيْءٍ قَدِيرٌ، اللَّهُمَّ لَا مَانِعَ لِمَا أَعْطَيْتَ، وَلَا مُعْطِيَ لِمَا مَنَعْتَ، وَلَا يَنْفَعُ ذَا الْجَدِّ مِنْكَ الْجَدُّ»، ئانكو: ((ژ ئه‌لڵاهی پێڤه‌تر چ خودایێن ژ هه‌ژی په‌رستنێ نینن، ئه‌و ئێكێ ب تنێیه‌ و وی چ شریك و هه‌ڤال نینن، مولك و ده‌ستهه‌لات و حه‌مد و سوپاسی هه‌می بۆ وینه‌، ئه‌و ل سه‌ر هه‌ر تشته‌كی یێ خودان شیانه‌، خودایێ من؛ چ ڕێگر نینن بۆ تشته‌كێ ته‌ دابیت و بۆ تشته‌كێ ته‌ قه‌ده‌غه‌ كربیت كه‌سه‌ك نه‌شێت بده‌ت، مال و سامان و مه‌زناهی (ل ڕۆژا قیامه‌تێ) مفای ناگه‌هیننه‌ خودانێ خۆ ل هه‌مبه‌ر ته‌)).</t>
+  </si>
+  <si>
+    <t>كان النبيُّ صلى الله عليه وسلم يقول عَقِيب كلِّ صلاةِ فريضة: " لَا إِلَهَ إِلَّا اللهُ وَحْدَهُ لَا شَرِيكَ لَهُ، لَهُ الْمُلْكُ وَلَهُ الْحَمْدُ، وَهُوَ عَلَى كُلِّ شَيْءٍ قَدِيرٌ، اللَّهُمَّ لَا مَانِعَ لِمَا أَعْطَيْتَ، وَلَا مُعْطِيَ لِمَا مَنَعْتَ، وَلَا يَنْفَعُ ذَا الْجَدِّ مِنْكَ الْجَدُّ".
+أي: أُقِرُّ واعترفُ بكلمة التَّوحيد لا إله إلا الله، فالعبادة الحَقَّة أُثْبِتُها لله، وأَنفيها عمّا سواه، فلا معبود بحق إلا الله، ومُقِرٌّ أنَّ المُلْك الحقيقيّ التام لله، وجميع حمد أهل السموات والأرض مُستَحقٌّ لله تعالى، حيث هو قادر على كل شيء، وما قدَّره الله مِن عطاءٍ أو منعٍ لا رادَّ له، وعنده لا ينفع ذا الغنى غِناه، إنما ينفعه العمل الصالح.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) پشتی هه‌ر نڤێژه‌كا فه‌ڕز دگۆت: " لَا إِلَهَ إِلَّا اللهُ وَحْدَهُ لَا شَرِيكَ لَهُ، لَهُ الْمُلْكُ وَلَهُ الْحَمْدُ، وَهُوَ عَلَى كُلِّ شَيْءٍ قَدِيرٌ، اللَّهُمَّ لَا مَانِعَ لِمَا أَعْطَيْتَ، وَلَا مُعْطِيَ لِمَا مَنَعْتَ، وَلَا يَنْفَعُ ذَا الْجَدِّ مِنْكَ الْجَدُّ".
+ئانكو: ئه‌ز دانپێدانێ ب په‌یڤا ته‌وحیدێ دكه‌م (لا إله إلا الله)، ڤێجا ئه‌ز په‌رستنا ب حه‌ق ب تنێ بۆ خودێ بنه‌جھ دكه‌م و ژ هه‌ر ئێكێ دی ژ بلی وی ڕه‌د دكه‌م، ژ خودێ پێڤەتر چ تشتێن دی ژ هەژی نینن کو عیبادەت بۆ بهێتە کرن و ئه‌ز دانپێدانێ دكه‌م كو مولك و ده‌ستهه‌لاتا ڕاست و ته‌مام ب تنێ بۆ خودێیه‌، هه‌می حه‌مد و سوپاسییێن خه‌لكێ ئه‌سمانی و یێ ئه‌ردی ب تنێ ژ هه‌ژی خودایێ مه‌زنن، چونكی ئه‌و یێ خودان شیانه‌ ل سه‌ر هه‌می تشتان، ئه‌و تشتێ خودێ بڕیارا دانا وی دابیت یان بڕیارا قه‌ده‌غه‌كرنا وی دابیت كه‌س نه‌شێت ڕێ لێ بگریت و ل ده‌ڤ خودێ مال و سامان و مه‌زناهییا چ كه‌سان مفای ناگه‌هینیته‌ وی، به‌لكو ب تنێ كارێ باش مفای دگه‌هینیت.</t>
+  </si>
+  <si>
+    <t>استحباب هذا الذكر عقيب الصلوات لما اشتمل عليه من ألفاظ التوحيد والحمد.
+المبادرة إلى امتثال السنن، وإشاعتها.</t>
+  </si>
+  <si>
+    <t>سوننه‌ته‌ ئه‌ڤ زكره‌ پشتی نڤێژان بهێته‌ كرن، ژ به‌ر كو په‌یڤێن ته‌وحیدێ و حه‌مد و سوپاسیكرنێ ب خۆڤه‌ دگریت.
+له‌زكرن بۆ ب جهئینانا سوننه‌تان و به‌لاڤكرنا وان.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/65102</t>
+  </si>
+  <si>
+    <t>أن النبي صلى الله عليه وسلم كان يقول بين السجدتين: رب اغفر لي، رب اغفر لي</t>
+  </si>
+  <si>
+    <t>((پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) د ناڤبه‌را هه‌ردوو سوجده‌یاندا دگۆت: خودایێ من؛ ل من ببووره‌، خودایێ من؛ ل من ببووره‌))</t>
+  </si>
+  <si>
+    <t>عن حُذَيْفَةَ رضي الله عنه: أَنَّ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ كَانَ يَقُولُ بَيْنَ السَّجْدَتَيْنِ: «رَبِّ اغْفِرْ لِي، رَبِّ اغْفِرْ لِي».</t>
+  </si>
+  <si>
+    <t>حوزه‌یفه‌ (خودێ ژێ ڕازی بیت) دبێژیت: ((پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) د ناڤبه‌را هه‌ردوو سوجده‌یاندا دگۆت: خودایێ من؛ ل من ببووره‌، خودایێ من؛ ل من ببووره‌)).</t>
+  </si>
+  <si>
+    <t>كان النبيُّ صلى الله عليه وسلم يقول عند الجلوس بين السجدتين: رب اغفر لي رب اغفر لي، ويكررها.
+ومعنى رب اغفر لي: طَلَبُ العبدِ مِن ربِّه أنْ يَمْحُوَ ذنوبَه ويَستُرَ عيوبَه.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ده‌مێ د ناڤبه‌را هه‌ردوو سوجده‌یاندا دڕوینشت دگۆت: (رب اغفر لي رب اغفر لي)، و ئه‌ڤه‌ دووباره‌ دكر.
+ڕامانا (رب اغفر لي): داخوازكرنا عه‌بدییه‌ ژ خودایێ خۆ دا كو گونه‌هێن وی ژێببه‌ت و كێماسییێن وی ڤه‌شێریت.</t>
+  </si>
+  <si>
+    <t>مشروعية هذا الدعاء بين السجدتين في صلاة الفَرْضِ والنَّفْلِ.
+استحباب تكرار قول: رب اغفر لي، والواجب مرة واحدة.</t>
+  </si>
+  <si>
+    <t>دروستبوونا كرنا ڤێ دوعایێ د ناڤبه‌را هه‌ردوو سوجده‌یاندا د نڤێژێن فه‌ڕز و سوننه‌تدا.
+سوننه‌ته‌ مرۆڤ گۆتنا (رب اغفر لي) دووباره‌ بكه‌ت و یا واجب ژی ب تنێ جاره‌كه‌.</t>
+  </si>
+  <si>
+    <t>رواه أبو داود والنسائي وابن ماجه وأحمد</t>
+  </si>
+  <si>
+    <t>[رواه أبو داود والنسائي وابن ماجه وأحمد]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/65104</t>
+  </si>
+  <si>
+    <t>ذاك شيطان يقال له خنزب، فإذا أحسسته فتعوذ بالله منه، واتفل على يسارك ثلاثا</t>
+  </si>
+  <si>
+    <t>ئه‌و شه‌یتانه‌كه‌ ناڤێ وی خینزه‌به‌، ئه‌گه‌ر ته‌ هه‌ست پێ كر؛ ئێكسه‌ر خۆ ب خودێ بپارێزه‌ ژ وی و سێ جاران تفكه‌‌ لایێ خۆ یێ چه‌پێ</t>
+  </si>
+  <si>
+    <t>عن عُثْمَانَ بْنَ أَبِي الْعَاصِ رضي الله عنه: أنه أَتَى النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فَقَالَ: يَا رَسُولَ اللهِ، إِنَّ الشَّيْطَانَ قَدْ حَالَ بَيْنِي وَبَيْنَ صَلَاتِي وَقِرَاءَتِي يَلْبِسُهَا عَلَيَّ، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «ذَاكَ شَيْطَانٌ يُقَالُ لَهُ خِنْزَِبٌ، فَإِذَا أَحْسَسْتَهُ فَتَعَوَّذْ بِاللهِ مِنْهُ، وَاتْفُلْ عَلَى يَسَارِكَ ثَلَاثًا»، قَالَ: فَفَعَلْتُ ذَلِكَ فَأَذْهَبَهُ اللهُ عَنِّي.</t>
+  </si>
+  <si>
+    <t>عوسمانێ كوڕێ ئه‌بول عاص (خودێ ژێ ڕازی بیت) دبێژیت كو: ((ئه‌و هاته‌ ده‌ڤ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) و گۆت: ئه‌ی پێغه‌مبه‌رێ خودێ، ب ڕاستی شه‌یتان یێ كه‌ڤتییه‌ د ناڤبه‌را من و نڤێژ و قورئان خواندنا مندا و ل به‌ر من تێكدده‌ت، ئینا پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((ئه‌و شه‌یتانه‌كه‌ ناڤێ وی خینزه‌به‌، ئه‌گه‌ر ته‌ هه‌ست پێ كر؛ ئێكسه‌ر خۆ ب خودێ بپارێزه‌ ژ وی و سێ جاران تفكه‌‌ لایێ خۆ یێ چه‌پێ))، گۆت: من ژی ئه‌و كار كر و خودێ ئه‌و (شه‌یتانه‌) ژ من دویر ئێخست)).</t>
+  </si>
+  <si>
+    <t>أتى عثمانُ بن أبي العاص رضي الله عنه إلى النبيِّ صلى الله عليه وسلم فقال: يا رسول الله إن الشيطان قد حَجَزَ بيني وبين صلاتي، ومَنَعني الخشوعَ فيها، وخَلَطَ عليَّ قراءتي وشَكَّكَني فيها، 
+فقال له رسول الله صلى الله عليه وسلم: ذاك هو شيطان يقال له خِنْزَبٌ، فإذا وَجَدْتَ هذا وشَعَرتَ به فاعتصم بالله، واستعذ بالله منه، وانفخ عن يسارك مع يَسِيْرٍ مِن الرِّيْق ثلاث مرات، قال عثمان: ففعلتُ ما أَمَرَني به النبيُّ صلى الله عليه وسلم فأذْهَبَه الله عني.</t>
+  </si>
+  <si>
+    <t>عوسمانێ كورێ ئه‌بول عاصی (خودێ ژێ ڕازی بیت) هاته‌ ده‌ڤ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) و گۆتێ: ئه‌ی پێغه‌مبه‌رێ خودێ؛ ب ڕاستی شه‌یتان یێ كه‌ڤتییه‌ د ناڤبه‌را من و نڤێژا مندا و نه‌هێلایه‌ خشووع بۆ من تێدا دروست بیت و قورئان خواندنا من ل به‌ر من تێكدایه‌ و گومان بۆ من تێدا دروست كرییه‌، ئینا پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆتێ: ئه‌و شه‌یتانه‌كه‌ ناڤێ وی خینزه‌به‌، ڤێجا ئه‌گه‌ر ته‌ ئه‌ڤ چه‌نده‌ دیت و ته‌ هه‌ست پێ كر؛ هه‌وارێن خۆ بگه‌هینه‌ خودێ و خۆ ب خودێ بپارێزه دا ته‌ ژ وی شه‌یتانی بپارێزیت و (ب تفه‌كا گه‌له‌ك كێم) سێ جاران تفكه‌ لایێ خۆ یێ چه‌پێ، عوسمانی گۆت: ڤێجا من ئه‌و كار كر یێ پێغه‌مبه‌ری فه‌رمان پێ ل من كری، ئینا خودێ ئه‌و وه‌سوه‌سه‌ ژ ده‌ڤ من بر.</t>
+  </si>
+  <si>
+    <t>أهمية الخشوعِ وحضورِ القلب في الصلاة، وأن الشيطان يجتهد في التَّشْوِيْشِ والتَّشْكِيْكِ فيها.
+استحباب التَّعَوُّذِ من الشيطان عند وسوسته في الصلاة، مع التَّفْل عن اليسار ثلاثًا.
+بيان ما كان عليه الصحابة رضي الله عنهم من رجوعِهم إلى النبي صلى الله عليه وسلم فيما يحصل لهم من المشكلات حتى يحلها لهم.
+حياة قلوب الصحابة، وأنّ همَّهم الآخرة.</t>
+  </si>
+  <si>
+    <t>گرنگییا خشووعێ و ئاماده‌بوونا دلی د نڤێژێدا و كو شه‌یتان هه‌می بزاڤان دكه‌ت دا كو مرۆڤی ئالۆز بكه‌ت وگومانێ بۆ مرۆڤی د نڤێژێدا دروست بكه‌ت.
+سوننه‌تبوونا خۆپاراستنا ب خودێ ژ شه‌یتانی ده‌مێ وه‌سوه‌سه‌یێ د نڤێژێدا دروست دكه‌ت، د گه‌ل سێ جاران تفكرنێ بۆ لایێ چه‌پێ.
+دیاركرنا وێ چه‌ندێ كو هه‌ر گاڤا ئاریشه‌یه‌ك بۆ صه‌حابییان (خودێ ژێ ڕازی بیت) په‌یدا بووبا؛ ئێكسه‌ر ئه‌و دزڤڕینه‌ ده‌ڤ پێغه‌مبه‌ری، دا كو بۆ وان چاره‌سه‌ر بكه‌ت.
+ژیان و زیندیبوونا دلێن صه‌حابییان و كو خه‌ما وان هه‌می ئاخره‌ت بوو.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/65105</t>
   </si>
   <si>
     <t>أربع من كن فيه كان منافقا خالصا، ومن كانت فيه خلة منهن كانت فيه خلة من نفاق حتى يدعها: إذا حدث كذب، وإذا عاهد غدر، وإذا وعد أخلف، وإذا خاصم فجر</t>
   </si>
   <si>
     <t>((چار خه‌سله‌ت و سالۆخه‌ت یێن هه‌ین، هه‌ر كه‌سێ ل ده‌ڤ هه‌بن، ئه‌و منافق و دووڕویه‌كێ خۆڕییه‌، و هه‌ر كه‌سێ سالۆخه‌ته‌ك ژ وان چاران ل ده‌ڤ هه‌بیت، ئه‌ڤه‌ سالۆخه‌ته‌ك ژ سالۆخه‌تێن نیفاق و دووڕویاتییێ یێ ل ده‌ڤ وی هه‌ی هه‌تا دهێلیت: ئه‌گه‌ر ئاخڤت؛ دێ دره‌وێ كه‌ت، ئه‌گه‌ر كه‌سه‌كی باوه‌رییا خۆ پێ ئینا؛ دێ خیانه‌تێ كه‌ت،  ئه‌گه‌ر سۆز و په‌یمانه‌ك دا؛ دێ لێڤه‌بیت و ئه‌گه‌ر گه‌نگه‌شه‌ك كر دێ ژ حه‌قییێ دویر كه‌ڤیت و دێ سنووران به‌زینیت))</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بْنِ عَمْرٍو رضي الله عنهما قال: قال رَسولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَرْبَعٌ مَنْ كُنَّ فِيهِ كَانَ مُنَافِقًا خَالِصًا، وَمَنْ كَانَتْ فِيهِ خَلَّةٌ مِنْهُنَّ كَانَتْ فِيهِ خَلَّةٌ مِنْ نِفَاقٍ حَتَّى يَدَعَهَا: إِذَا حَدَّثَ كَذَبَ، وَإِذَا عَاهَدَ غَدَرَ، وَإِذَا وَعَدَ أَخْلَفَ، وَإِذَا خَاصَمَ فَجَرَ».</t>
   </si>
   <si>
     <t>ژ عه‌بدولڵاهێ كوڕێ عه‌مری (خودێ ژ هه‌ردووکان ڕازی بیت) گۆت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((چار خه‌سله‌ت و سالۆخه‌ت یێن هه‌ین، هه‌ر كه‌سێ ل ده‌ڤ هه‌بن، ئه‌و منافق و دووڕویه‌كێ خۆڕییه‌، و هه‌ر كه‌سێ سالۆخه‌ته‌ك ژ وان چاران ل ده‌ڤ هه‌بیت، ئه‌ڤه‌ سالۆخه‌ته‌ك ژ سالۆخه‌تێن نیفاق و دووڕویاتییێ یێ ل ده‌ڤ وی هه‌ی هه‌تا دهێلیت: ئه‌گه‌ر ئاخڤت؛ دێ دره‌وێ كه‌ت، ئه‌گه‌ر كه‌سه‌كی باوه‌رییا خۆ پێ ئینا؛ دێ خیانه‌تێ كه‌ت،  ئه‌گه‌ر سۆز و په‌یمانه‌ك دا؛ دێ لێڤه‌بیت و ئه‌گه‌ر گه‌نگه‌شه‌ك كر دێ ژ حه‌قییێ دویر كه‌ڤیت و دێ سنووران به‌زینیت)).</t>
   </si>
   <si>
     <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن أربعِ خِصال إذا اجتمعت في مسلم كان شديدَ الشَّبَهِ بالمنافقين بسبب هذه الخصال، وهذا فيمن كانت هذه الخصال غالبةً عليه، وأما من يَنْدُرُ فليس داخلًا فيه، وهي: 
 الأولى: إذا حَدَّث تعمَّد الكذب وعدم الصدق في كلامه.
 الثانية: إذا عاهد عهدًا لم يُوْفِ به، وغَدَرَ بصاحبِه.
 الثالثة: إذا وَعَدَ وَعْدًا لم يَفِ به وأَخلَفَه.
 الرابعة: إذا تَخَاصَم وتَشَاجَرَ مع أحد كان خصامُه شديدًا، ومالَ عن الحق، واحتال في رده وإبطاله، وقال الباطلَ والكذبَ.
 فإنّ النفاق هو إظهار ما يُبطِنُ خلافَه، وهذا المعنى موجود في صاحب هذه الخصال، ويكون نفاقُه في حق مَن حَدَّثه، ووعدَه، وائتمنَه، وخاصمَه، وعاهدَه من الناس، لا أنه منافق في الإسلام فيظهره وهو يبطن الكفر، ومن كانت فيه خصلة من هذه الخصال؛ كان فيه صفة من النفاق حتى يَتْركَها.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هشیاركرن ژ چار سالۆخه‌تان كر كو ئه‌گه‌ر ئه‌و چار سالۆخه‌ت ل ده‌ڤ موسلمانه‌كی كۆمبوون؛ ئه‌ڤه‌ ئه‌و گه‌له‌ك وه‌كی مرۆڤێ مونافق و دووڕوی لێ دهێت ژ به‌ر ڤان سالۆخه‌تان، ئه‌ڤه‌ ژی سه‌باره‌ت وی كه‌سێ ئه‌ڤ سالۆخه‌ته‌ ب ڕه‌نگه‌كێ به‌رده‌وام و زێده‌ ل ده‌ڤ هه‌بن و ل سه‌ر وی د زال بن، به‌لێ سه‌باره‌ت وی كه‌سێ كێم جاران سالۆخه‌ته‌ك ژ ڤانه‌ ل ده‌ڤ په‌یدا دبیت؛ ئه‌ڤێ هه‌نێ ناچیته‌ د بن فه‌رمووده‌یێڤه‌، ئه‌و چار سالۆخه‌ت ژی ئه‌ڤه‌نه‌:
 ئێك: ئه‌گه‌ر ئاخڤت؛ دێ ب مه‌ره‌م دره‌وێ كه‌ت و د ئاخڤتنا خۆدا ڕاستییێ نابێژیت.
 دوو: ئه‌گه‌ر په‌یمانه‌ك دا؛ پێگیرییێ پێ ناكه‌ت و دێ خیانه‌تێ ل هه‌ڤالێ خۆ كه‌ت.
@@ -10135,51 +12423,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O275"/>
+  <dimension ref="A1:O339"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -10291,12783 +12579,15791 @@
       </c>
       <c r="I4" t="s">
         <v>37</v>
       </c>
       <c r="J4" t="s">
         <v>24</v>
       </c>
       <c r="K4" t="s">
         <v>25</v>
       </c>
       <c r="L4" t="s">
         <v>26</v>
       </c>
       <c r="M4" t="s">
         <v>27</v>
       </c>
       <c r="N4" t="s">
         <v>28</v>
       </c>
       <c r="O4" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5">
-        <v>3013</v>
+        <v>2945</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" t="s">
         <v>40</v>
       </c>
       <c r="D5" t="s">
         <v>41</v>
       </c>
       <c r="E5" t="s">
         <v>42</v>
       </c>
       <c r="F5" t="s">
         <v>43</v>
       </c>
       <c r="G5" t="s">
         <v>44</v>
       </c>
       <c r="H5" t="s">
         <v>45</v>
       </c>
       <c r="I5" t="s">
         <v>46</v>
       </c>
       <c r="J5" t="s">
         <v>24</v>
       </c>
       <c r="K5" t="s">
         <v>25</v>
       </c>
       <c r="L5" t="s">
         <v>26</v>
       </c>
       <c r="M5" t="s">
         <v>27</v>
       </c>
       <c r="N5" t="s">
         <v>28</v>
       </c>
       <c r="O5" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6">
-        <v>3017</v>
+        <v>2962</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" t="s">
         <v>49</v>
       </c>
       <c r="D6" t="s">
         <v>50</v>
       </c>
       <c r="E6" t="s">
         <v>51</v>
       </c>
       <c r="F6" t="s">
         <v>52</v>
       </c>
       <c r="G6" t="s">
         <v>53</v>
       </c>
       <c r="H6" t="s">
         <v>54</v>
       </c>
       <c r="I6" t="s">
         <v>55</v>
       </c>
       <c r="J6" t="s">
         <v>24</v>
       </c>
       <c r="K6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L6" t="s">
+        <v>26</v>
+      </c>
+      <c r="M6" t="s">
+        <v>27</v>
+      </c>
+      <c r="N6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O6" t="s">
         <v>56</v>
-      </c>
-[...10 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7">
-        <v>3044</v>
+        <v>2997</v>
       </c>
       <c r="B7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D7" t="s">
         <v>59</v>
       </c>
-      <c r="C7" t="s">
+      <c r="E7" t="s">
         <v>60</v>
       </c>
-      <c r="D7" t="s">
+      <c r="F7" t="s">
         <v>61</v>
       </c>
-      <c r="E7" t="s">
+      <c r="G7" t="s">
         <v>62</v>
       </c>
-      <c r="F7" t="s">
+      <c r="H7" t="s">
         <v>63</v>
       </c>
-      <c r="G7" t="s">
+      <c r="I7" t="s">
         <v>64</v>
       </c>
-      <c r="H7" t="s">
+      <c r="J7" t="s">
+        <v>24</v>
+      </c>
+      <c r="K7" t="s">
+        <v>25</v>
+      </c>
+      <c r="L7" t="s">
+        <v>26</v>
+      </c>
+      <c r="M7" t="s">
+        <v>27</v>
+      </c>
+      <c r="N7" t="s">
+        <v>28</v>
+      </c>
+      <c r="O7" t="s">
         <v>65</v>
-      </c>
-[...19 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8">
-        <v>3061</v>
+        <v>3010</v>
       </c>
       <c r="B8" t="s">
+        <v>66</v>
+      </c>
+      <c r="C8" t="s">
+        <v>67</v>
+      </c>
+      <c r="D8" t="s">
+        <v>68</v>
+      </c>
+      <c r="E8" t="s">
+        <v>69</v>
+      </c>
+      <c r="F8" t="s">
         <v>70</v>
       </c>
-      <c r="C8" t="s">
+      <c r="G8" t="s">
         <v>71</v>
       </c>
-      <c r="D8" t="s">
+      <c r="H8" t="s">
         <v>72</v>
       </c>
-      <c r="E8" t="s">
+      <c r="I8" t="s">
         <v>73</v>
-      </c>
-[...10 lines deleted...]
-        <v>77</v>
       </c>
       <c r="J8" t="s">
         <v>24</v>
       </c>
       <c r="K8" t="s">
         <v>25</v>
       </c>
       <c r="L8" t="s">
         <v>26</v>
       </c>
       <c r="M8" t="s">
         <v>27</v>
       </c>
       <c r="N8" t="s">
         <v>28</v>
       </c>
       <c r="O8" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9">
-        <v>3088</v>
+        <v>3013</v>
       </c>
       <c r="B9" t="s">
+        <v>75</v>
+      </c>
+      <c r="C9" t="s">
+        <v>76</v>
+      </c>
+      <c r="D9" t="s">
+        <v>77</v>
+      </c>
+      <c r="E9" t="s">
+        <v>78</v>
+      </c>
+      <c r="F9" t="s">
         <v>79</v>
       </c>
-      <c r="C9" t="s">
+      <c r="G9" t="s">
         <v>80</v>
       </c>
-      <c r="D9" t="s">
+      <c r="H9" t="s">
         <v>81</v>
       </c>
-      <c r="E9" t="s">
+      <c r="I9" t="s">
         <v>82</v>
       </c>
-      <c r="F9" t="s">
+      <c r="J9" t="s">
+        <v>24</v>
+      </c>
+      <c r="K9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L9" t="s">
+        <v>26</v>
+      </c>
+      <c r="M9" t="s">
+        <v>27</v>
+      </c>
+      <c r="N9" t="s">
+        <v>28</v>
+      </c>
+      <c r="O9" t="s">
         <v>83</v>
-      </c>
-[...25 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10">
-        <v>3107</v>
+        <v>3014</v>
       </c>
       <c r="B10" t="s">
+        <v>84</v>
+      </c>
+      <c r="C10" t="s">
+        <v>85</v>
+      </c>
+      <c r="D10" t="s">
+        <v>86</v>
+      </c>
+      <c r="E10" t="s">
+        <v>87</v>
+      </c>
+      <c r="F10" t="s">
+        <v>88</v>
+      </c>
+      <c r="G10" t="s">
+        <v>89</v>
+      </c>
+      <c r="H10" t="s">
         <v>90</v>
       </c>
-      <c r="C10" t="s">
+      <c r="I10" t="s">
         <v>91</v>
-      </c>
-[...16 lines deleted...]
-        <v>97</v>
       </c>
       <c r="J10" t="s">
         <v>24</v>
       </c>
       <c r="K10" t="s">
         <v>25</v>
       </c>
       <c r="L10" t="s">
         <v>26</v>
       </c>
       <c r="M10" t="s">
         <v>27</v>
       </c>
       <c r="N10" t="s">
         <v>28</v>
       </c>
       <c r="O10" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11">
-        <v>3135</v>
+        <v>3017</v>
       </c>
       <c r="B11" t="s">
+        <v>93</v>
+      </c>
+      <c r="C11" t="s">
+        <v>94</v>
+      </c>
+      <c r="D11" t="s">
+        <v>95</v>
+      </c>
+      <c r="E11" t="s">
+        <v>96</v>
+      </c>
+      <c r="F11" t="s">
+        <v>97</v>
+      </c>
+      <c r="G11" t="s">
+        <v>98</v>
+      </c>
+      <c r="H11" t="s">
         <v>99</v>
       </c>
-      <c r="C11" t="s">
+      <c r="I11" t="s">
         <v>100</v>
       </c>
-      <c r="D11" t="s">
+      <c r="J11" t="s">
+        <v>24</v>
+      </c>
+      <c r="K11" t="s">
         <v>101</v>
       </c>
-      <c r="E11" t="s">
+      <c r="L11" t="s">
+        <v>26</v>
+      </c>
+      <c r="M11" t="s">
         <v>102</v>
       </c>
-      <c r="F11" t="s">
+      <c r="N11" t="s">
+        <v>28</v>
+      </c>
+      <c r="O11" t="s">
         <v>103</v>
-      </c>
-[...25 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12">
-        <v>3144</v>
+        <v>3029</v>
       </c>
       <c r="B12" t="s">
+        <v>104</v>
+      </c>
+      <c r="C12" t="s">
+        <v>105</v>
+      </c>
+      <c r="D12" t="s">
+        <v>106</v>
+      </c>
+      <c r="E12" t="s">
+        <v>107</v>
+      </c>
+      <c r="F12" t="s">
         <v>108</v>
       </c>
-      <c r="C12" t="s">
+      <c r="G12" t="s">
         <v>109</v>
       </c>
-      <c r="D12" t="s">
+      <c r="H12" t="s">
         <v>110</v>
       </c>
-      <c r="E12" t="s">
+      <c r="I12" t="s">
         <v>111</v>
-      </c>
-[...10 lines deleted...]
-        <v>115</v>
       </c>
       <c r="J12" t="s">
         <v>24</v>
       </c>
       <c r="K12" t="s">
         <v>25</v>
       </c>
       <c r="L12" t="s">
         <v>26</v>
       </c>
       <c r="M12" t="s">
         <v>27</v>
       </c>
       <c r="N12" t="s">
         <v>28</v>
       </c>
       <c r="O12" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13">
-        <v>3272</v>
+        <v>3033</v>
       </c>
       <c r="B13" t="s">
+        <v>113</v>
+      </c>
+      <c r="C13" t="s">
+        <v>114</v>
+      </c>
+      <c r="D13" t="s">
+        <v>115</v>
+      </c>
+      <c r="E13" t="s">
+        <v>116</v>
+      </c>
+      <c r="F13" t="s">
         <v>117</v>
       </c>
-      <c r="C13" t="s">
+      <c r="G13" t="s">
         <v>118</v>
       </c>
-      <c r="D13" t="s">
+      <c r="H13" t="s">
         <v>119</v>
       </c>
-      <c r="E13" t="s">
+      <c r="I13" t="s">
         <v>120</v>
       </c>
-      <c r="F13" t="s">
+      <c r="J13" t="s">
+        <v>24</v>
+      </c>
+      <c r="K13" t="s">
+        <v>25</v>
+      </c>
+      <c r="L13" t="s">
+        <v>26</v>
+      </c>
+      <c r="M13" t="s">
+        <v>27</v>
+      </c>
+      <c r="N13" t="s">
+        <v>28</v>
+      </c>
+      <c r="O13" t="s">
         <v>121</v>
-      </c>
-[...25 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14">
-        <v>3279</v>
+        <v>3037</v>
       </c>
       <c r="B14" t="s">
+        <v>122</v>
+      </c>
+      <c r="C14" t="s">
+        <v>123</v>
+      </c>
+      <c r="D14" t="s">
+        <v>124</v>
+      </c>
+      <c r="E14" t="s">
+        <v>125</v>
+      </c>
+      <c r="F14" t="s">
         <v>126</v>
       </c>
-      <c r="C14" t="s">
+      <c r="G14" t="s">
         <v>127</v>
       </c>
-      <c r="D14" t="s">
+      <c r="H14" t="s">
         <v>128</v>
       </c>
-      <c r="E14" t="s">
+      <c r="I14" t="s">
         <v>129</v>
       </c>
-      <c r="F14" t="s">
+      <c r="J14" t="s">
+        <v>24</v>
+      </c>
+      <c r="K14" t="s">
         <v>130</v>
       </c>
-      <c r="G14" t="s">
+      <c r="L14" t="s">
+        <v>26</v>
+      </c>
+      <c r="M14" t="s">
         <v>131</v>
       </c>
-      <c r="H14" t="s">
+      <c r="N14" t="s">
+        <v>28</v>
+      </c>
+      <c r="O14" t="s">
         <v>132</v>
-      </c>
-[...19 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15">
-        <v>3313</v>
+        <v>3044</v>
       </c>
       <c r="B15" t="s">
+        <v>133</v>
+      </c>
+      <c r="C15" t="s">
+        <v>134</v>
+      </c>
+      <c r="D15" t="s">
         <v>135</v>
       </c>
-      <c r="C15" t="s">
+      <c r="E15" t="s">
         <v>136</v>
       </c>
-      <c r="D15" t="s">
+      <c r="F15" t="s">
         <v>137</v>
       </c>
-      <c r="E15" t="s">
+      <c r="G15" t="s">
         <v>138</v>
       </c>
-      <c r="F15" t="s">
+      <c r="H15" t="s">
         <v>139</v>
       </c>
-      <c r="G15" t="s">
+      <c r="I15" t="s">
         <v>140</v>
       </c>
-      <c r="H15" t="s">
+      <c r="J15" t="s">
+        <v>24</v>
+      </c>
+      <c r="K15" t="s">
         <v>141</v>
       </c>
-      <c r="I15" t="s">
+      <c r="L15" t="s">
+        <v>26</v>
+      </c>
+      <c r="M15" t="s">
         <v>142</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N15" t="s">
         <v>28</v>
       </c>
       <c r="O15" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16">
-        <v>3330</v>
+        <v>3053</v>
       </c>
       <c r="B16" t="s">
         <v>144</v>
       </c>
       <c r="C16" t="s">
         <v>145</v>
       </c>
       <c r="D16" t="s">
         <v>146</v>
       </c>
       <c r="E16" t="s">
         <v>147</v>
       </c>
       <c r="F16" t="s">
         <v>148</v>
       </c>
       <c r="G16" t="s">
         <v>149</v>
       </c>
       <c r="H16" t="s">
         <v>150</v>
       </c>
       <c r="I16" t="s">
         <v>151</v>
       </c>
       <c r="J16" t="s">
         <v>24</v>
       </c>
       <c r="K16" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L16" t="s">
         <v>26</v>
       </c>
       <c r="M16" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N16" t="s">
         <v>28</v>
       </c>
       <c r="O16" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17">
-        <v>3331</v>
+        <v>3061</v>
       </c>
       <c r="B17" t="s">
         <v>153</v>
       </c>
       <c r="C17" t="s">
         <v>154</v>
       </c>
       <c r="D17" t="s">
         <v>155</v>
       </c>
       <c r="E17" t="s">
         <v>156</v>
       </c>
       <c r="F17" t="s">
         <v>157</v>
       </c>
       <c r="G17" t="s">
         <v>158</v>
       </c>
       <c r="H17" t="s">
         <v>159</v>
       </c>
       <c r="I17" t="s">
         <v>160</v>
       </c>
       <c r="J17" t="s">
         <v>24</v>
       </c>
       <c r="K17" t="s">
         <v>25</v>
       </c>
       <c r="L17" t="s">
         <v>26</v>
       </c>
       <c r="M17" t="s">
         <v>27</v>
       </c>
       <c r="N17" t="s">
         <v>28</v>
       </c>
       <c r="O17" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18">
-        <v>3336</v>
+        <v>3062</v>
       </c>
       <c r="B18" t="s">
         <v>162</v>
       </c>
       <c r="C18" t="s">
         <v>163</v>
       </c>
       <c r="D18" t="s">
         <v>164</v>
       </c>
       <c r="E18" t="s">
         <v>165</v>
       </c>
       <c r="F18" t="s">
         <v>166</v>
       </c>
       <c r="G18" t="s">
         <v>167</v>
       </c>
       <c r="H18" t="s">
         <v>168</v>
       </c>
       <c r="I18" t="s">
         <v>169</v>
       </c>
       <c r="J18" t="s">
         <v>24</v>
       </c>
       <c r="K18" t="s">
         <v>170</v>
       </c>
       <c r="L18" t="s">
         <v>26</v>
       </c>
       <c r="M18" t="s">
         <v>171</v>
       </c>
       <c r="N18" t="s">
         <v>28</v>
       </c>
       <c r="O18" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19">
-        <v>3342</v>
+        <v>3086</v>
       </c>
       <c r="B19" t="s">
         <v>173</v>
       </c>
       <c r="C19" t="s">
         <v>174</v>
       </c>
       <c r="D19" t="s">
         <v>175</v>
       </c>
       <c r="E19" t="s">
         <v>176</v>
       </c>
       <c r="F19" t="s">
         <v>177</v>
       </c>
       <c r="G19" t="s">
         <v>178</v>
       </c>
       <c r="H19" t="s">
         <v>179</v>
       </c>
       <c r="I19" t="s">
         <v>180</v>
       </c>
       <c r="J19" t="s">
         <v>24</v>
       </c>
       <c r="K19" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="L19" t="s">
         <v>26</v>
       </c>
       <c r="M19" t="s">
-        <v>88</v>
+        <v>27</v>
       </c>
       <c r="N19" t="s">
         <v>28</v>
       </c>
       <c r="O19" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20">
-        <v>3347</v>
+        <v>3088</v>
       </c>
       <c r="B20" t="s">
         <v>182</v>
       </c>
       <c r="C20" t="s">
         <v>183</v>
       </c>
       <c r="D20" t="s">
         <v>184</v>
       </c>
       <c r="E20" t="s">
         <v>185</v>
       </c>
       <c r="F20" t="s">
         <v>186</v>
       </c>
       <c r="G20" t="s">
         <v>187</v>
       </c>
       <c r="H20" t="s">
         <v>188</v>
       </c>
       <c r="I20" t="s">
         <v>189</v>
       </c>
       <c r="J20" t="s">
         <v>24</v>
       </c>
       <c r="K20" t="s">
-        <v>87</v>
+        <v>130</v>
       </c>
       <c r="L20" t="s">
         <v>26</v>
       </c>
       <c r="M20" t="s">
-        <v>88</v>
+        <v>131</v>
       </c>
       <c r="N20" t="s">
         <v>28</v>
       </c>
       <c r="O20" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21">
-        <v>3350</v>
+        <v>3096</v>
       </c>
       <c r="B21" t="s">
         <v>191</v>
       </c>
       <c r="C21" t="s">
         <v>192</v>
       </c>
       <c r="D21" t="s">
         <v>193</v>
       </c>
       <c r="E21" t="s">
         <v>194</v>
       </c>
       <c r="F21" t="s">
         <v>195</v>
       </c>
       <c r="G21" t="s">
         <v>196</v>
       </c>
       <c r="H21" t="s">
         <v>197</v>
       </c>
       <c r="I21" t="s">
         <v>198</v>
       </c>
       <c r="J21" t="s">
+        <v>24</v>
+      </c>
+      <c r="K21" t="s">
+        <v>25</v>
+      </c>
+      <c r="L21" t="s">
+        <v>26</v>
+      </c>
+      <c r="M21" t="s">
+        <v>27</v>
+      </c>
+      <c r="N21" t="s">
+        <v>28</v>
+      </c>
+      <c r="O21" t="s">
         <v>199</v>
-      </c>
-[...13 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22">
-        <v>3352</v>
+        <v>3103</v>
       </c>
       <c r="B22" t="s">
+        <v>200</v>
+      </c>
+      <c r="C22" t="s">
+        <v>201</v>
+      </c>
+      <c r="D22" t="s">
+        <v>202</v>
+      </c>
+      <c r="E22" t="s">
+        <v>203</v>
+      </c>
+      <c r="F22" t="s">
         <v>204</v>
       </c>
-      <c r="C22" t="s">
+      <c r="G22" t="s">
         <v>205</v>
       </c>
-      <c r="D22" t="s">
+      <c r="H22" t="s">
         <v>206</v>
       </c>
-      <c r="E22" t="s">
+      <c r="I22" t="s">
         <v>207</v>
       </c>
-      <c r="F22" t="s">
+      <c r="J22" t="s">
+        <v>24</v>
+      </c>
+      <c r="K22" t="s">
+        <v>25</v>
+      </c>
+      <c r="L22" t="s">
+        <v>26</v>
+      </c>
+      <c r="M22" t="s">
+        <v>27</v>
+      </c>
+      <c r="N22" t="s">
+        <v>28</v>
+      </c>
+      <c r="O22" t="s">
         <v>208</v>
-      </c>
-[...25 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23">
-        <v>3354</v>
+        <v>3107</v>
       </c>
       <c r="B23" t="s">
-        <v>217</v>
+        <v>209</v>
       </c>
       <c r="C23" t="s">
-        <v>218</v>
+        <v>210</v>
       </c>
       <c r="D23" t="s">
-        <v>219</v>
+        <v>211</v>
       </c>
       <c r="E23" t="s">
-        <v>220</v>
+        <v>212</v>
       </c>
       <c r="F23" t="s">
-        <v>221</v>
+        <v>213</v>
       </c>
       <c r="G23" t="s">
-        <v>222</v>
+        <v>214</v>
       </c>
       <c r="H23" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
       <c r="I23" t="s">
-        <v>224</v>
+        <v>216</v>
       </c>
       <c r="J23" t="s">
         <v>24</v>
       </c>
       <c r="K23" t="s">
         <v>25</v>
       </c>
       <c r="L23" t="s">
         <v>26</v>
       </c>
       <c r="M23" t="s">
         <v>27</v>
       </c>
       <c r="N23" t="s">
         <v>28</v>
       </c>
       <c r="O23" t="s">
-        <v>225</v>
+        <v>217</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24">
-        <v>3359</v>
+        <v>3135</v>
       </c>
       <c r="B24" t="s">
+        <v>218</v>
+      </c>
+      <c r="C24" t="s">
+        <v>219</v>
+      </c>
+      <c r="D24" t="s">
+        <v>220</v>
+      </c>
+      <c r="E24" t="s">
+        <v>221</v>
+      </c>
+      <c r="F24" t="s">
+        <v>222</v>
+      </c>
+      <c r="G24" t="s">
+        <v>223</v>
+      </c>
+      <c r="H24" t="s">
+        <v>224</v>
+      </c>
+      <c r="I24" t="s">
+        <v>225</v>
+      </c>
+      <c r="J24" t="s">
+        <v>24</v>
+      </c>
+      <c r="K24" t="s">
+        <v>25</v>
+      </c>
+      <c r="L24" t="s">
+        <v>26</v>
+      </c>
+      <c r="M24" t="s">
+        <v>27</v>
+      </c>
+      <c r="N24" t="s">
+        <v>28</v>
+      </c>
+      <c r="O24" t="s">
         <v>226</v>
-      </c>
-[...37 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25">
-        <v>3366</v>
+        <v>3144</v>
       </c>
       <c r="B25" t="s">
-        <v>237</v>
+        <v>227</v>
       </c>
       <c r="C25" t="s">
-        <v>238</v>
+        <v>228</v>
       </c>
       <c r="D25" t="s">
-        <v>239</v>
+        <v>229</v>
       </c>
       <c r="E25" t="s">
-        <v>240</v>
+        <v>230</v>
       </c>
       <c r="F25" t="s">
-        <v>241</v>
+        <v>231</v>
       </c>
       <c r="G25" t="s">
-        <v>242</v>
+        <v>232</v>
       </c>
       <c r="H25" t="s">
-        <v>243</v>
+        <v>233</v>
       </c>
       <c r="I25" t="s">
-        <v>244</v>
+        <v>234</v>
       </c>
       <c r="J25" t="s">
         <v>24</v>
       </c>
       <c r="K25" t="s">
         <v>25</v>
       </c>
       <c r="L25" t="s">
         <v>26</v>
       </c>
       <c r="M25" t="s">
         <v>27</v>
       </c>
       <c r="N25" t="s">
         <v>28</v>
       </c>
       <c r="O25" t="s">
-        <v>245</v>
+        <v>235</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26">
-        <v>3375</v>
+        <v>3150</v>
       </c>
       <c r="B26" t="s">
-        <v>246</v>
+        <v>236</v>
       </c>
       <c r="C26" t="s">
-        <v>247</v>
+        <v>237</v>
       </c>
       <c r="D26" t="s">
-        <v>248</v>
+        <v>238</v>
       </c>
       <c r="E26" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
       <c r="F26" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
       <c r="G26" t="s">
-        <v>251</v>
+        <v>241</v>
       </c>
       <c r="H26" t="s">
-        <v>252</v>
+        <v>242</v>
       </c>
       <c r="I26" t="s">
-        <v>253</v>
+        <v>243</v>
       </c>
       <c r="J26" t="s">
-        <v>199</v>
+        <v>24</v>
       </c>
       <c r="K26" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L26" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="M26" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N26" t="s">
         <v>28</v>
       </c>
       <c r="O26" t="s">
-        <v>254</v>
+        <v>244</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27">
-        <v>3381</v>
+        <v>3156</v>
       </c>
       <c r="B27" t="s">
-        <v>255</v>
+        <v>245</v>
       </c>
       <c r="C27" t="s">
-        <v>256</v>
+        <v>246</v>
       </c>
       <c r="D27" t="s">
-        <v>257</v>
+        <v>247</v>
       </c>
       <c r="E27" t="s">
-        <v>258</v>
+        <v>248</v>
       </c>
       <c r="F27" t="s">
-        <v>259</v>
+        <v>249</v>
       </c>
       <c r="G27" t="s">
-        <v>260</v>
+        <v>250</v>
       </c>
       <c r="H27" t="s">
-        <v>261</v>
+        <v>251</v>
       </c>
       <c r="I27" t="s">
-        <v>262</v>
+        <v>252</v>
       </c>
       <c r="J27" t="s">
-        <v>199</v>
+        <v>24</v>
       </c>
       <c r="K27" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L27" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="M27" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N27" t="s">
         <v>28</v>
       </c>
       <c r="O27" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28">
-        <v>3390</v>
+        <v>3272</v>
       </c>
       <c r="B28" t="s">
-        <v>264</v>
+        <v>254</v>
       </c>
       <c r="C28" t="s">
-        <v>265</v>
+        <v>255</v>
       </c>
       <c r="D28" t="s">
-        <v>266</v>
+        <v>256</v>
       </c>
       <c r="E28" t="s">
-        <v>267</v>
+        <v>257</v>
       </c>
       <c r="F28" t="s">
-        <v>268</v>
+        <v>258</v>
       </c>
       <c r="G28" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="H28" t="s">
-        <v>270</v>
+        <v>260</v>
       </c>
       <c r="I28" t="s">
-        <v>271</v>
+        <v>261</v>
       </c>
       <c r="J28" t="s">
         <v>24</v>
       </c>
       <c r="K28" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L28" t="s">
         <v>26</v>
       </c>
       <c r="M28" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N28" t="s">
         <v>28</v>
       </c>
       <c r="O28" t="s">
-        <v>272</v>
+        <v>262</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29">
-        <v>3406</v>
+        <v>3279</v>
       </c>
       <c r="B29" t="s">
-        <v>273</v>
+        <v>263</v>
       </c>
       <c r="C29" t="s">
-        <v>274</v>
+        <v>264</v>
       </c>
       <c r="D29" t="s">
-        <v>275</v>
+        <v>265</v>
       </c>
       <c r="E29" t="s">
-        <v>276</v>
+        <v>266</v>
       </c>
       <c r="F29" t="s">
-        <v>277</v>
+        <v>267</v>
       </c>
       <c r="G29" t="s">
-        <v>278</v>
+        <v>268</v>
       </c>
       <c r="H29" t="s">
-        <v>279</v>
+        <v>269</v>
       </c>
       <c r="I29" t="s">
-        <v>280</v>
+        <v>270</v>
       </c>
       <c r="J29" t="s">
         <v>24</v>
       </c>
       <c r="K29" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="L29" t="s">
         <v>26</v>
       </c>
       <c r="M29" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="N29" t="s">
         <v>28</v>
       </c>
       <c r="O29" t="s">
-        <v>281</v>
+        <v>271</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30">
-        <v>3414</v>
+        <v>3313</v>
       </c>
       <c r="B30" t="s">
-        <v>282</v>
+        <v>272</v>
       </c>
       <c r="C30" t="s">
-        <v>283</v>
+        <v>273</v>
       </c>
       <c r="D30" t="s">
-        <v>284</v>
+        <v>274</v>
       </c>
       <c r="E30" t="s">
-        <v>285</v>
+        <v>275</v>
       </c>
       <c r="F30" t="s">
-        <v>286</v>
+        <v>276</v>
       </c>
       <c r="G30" t="s">
-        <v>287</v>
+        <v>277</v>
       </c>
       <c r="H30" t="s">
-        <v>288</v>
+        <v>278</v>
       </c>
       <c r="I30" t="s">
-        <v>289</v>
+        <v>279</v>
       </c>
       <c r="J30" t="s">
         <v>24</v>
       </c>
       <c r="K30" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="L30" t="s">
         <v>26</v>
       </c>
       <c r="M30" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="N30" t="s">
         <v>28</v>
       </c>
       <c r="O30" t="s">
-        <v>290</v>
+        <v>280</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31">
-        <v>3417</v>
+        <v>3316</v>
       </c>
       <c r="B31" t="s">
-        <v>291</v>
+        <v>281</v>
       </c>
       <c r="C31" t="s">
-        <v>292</v>
+        <v>282</v>
       </c>
       <c r="D31" t="s">
-        <v>293</v>
+        <v>283</v>
       </c>
       <c r="E31" t="s">
-        <v>294</v>
+        <v>284</v>
       </c>
       <c r="F31" t="s">
-        <v>295</v>
+        <v>285</v>
       </c>
       <c r="G31" t="s">
-        <v>296</v>
+        <v>286</v>
       </c>
       <c r="H31" t="s">
-        <v>297</v>
+        <v>287</v>
       </c>
       <c r="I31" t="s">
-        <v>298</v>
+        <v>288</v>
       </c>
       <c r="J31" t="s">
         <v>24</v>
       </c>
       <c r="K31" t="s">
-        <v>25</v>
+        <v>141</v>
       </c>
       <c r="L31" t="s">
         <v>26</v>
       </c>
       <c r="M31" t="s">
-        <v>27</v>
+        <v>142</v>
       </c>
       <c r="N31" t="s">
         <v>28</v>
       </c>
       <c r="O31" t="s">
-        <v>299</v>
+        <v>289</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32">
-        <v>3418</v>
+        <v>3330</v>
       </c>
       <c r="B32" t="s">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="C32" t="s">
-        <v>301</v>
+        <v>291</v>
       </c>
       <c r="D32" t="s">
-        <v>302</v>
+        <v>292</v>
       </c>
       <c r="E32" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F32" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
       <c r="G32" t="s">
-        <v>305</v>
+        <v>295</v>
       </c>
       <c r="H32" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
       <c r="I32" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="J32" t="s">
         <v>24</v>
       </c>
       <c r="K32" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="L32" t="s">
         <v>26</v>
       </c>
       <c r="M32" t="s">
-        <v>88</v>
+        <v>27</v>
       </c>
       <c r="N32" t="s">
         <v>28</v>
       </c>
       <c r="O32" t="s">
-        <v>308</v>
+        <v>298</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33">
-        <v>3419</v>
+        <v>3331</v>
       </c>
       <c r="B33" t="s">
-        <v>309</v>
+        <v>299</v>
       </c>
       <c r="C33" t="s">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="D33" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
       <c r="E33" t="s">
-        <v>312</v>
+        <v>302</v>
       </c>
       <c r="F33" t="s">
-        <v>313</v>
+        <v>303</v>
       </c>
       <c r="G33" t="s">
-        <v>314</v>
+        <v>304</v>
       </c>
       <c r="H33" t="s">
-        <v>315</v>
+        <v>305</v>
       </c>
       <c r="I33" t="s">
-        <v>316</v>
+        <v>306</v>
       </c>
       <c r="J33" t="s">
         <v>24</v>
       </c>
       <c r="K33" t="s">
         <v>25</v>
       </c>
       <c r="L33" t="s">
         <v>26</v>
       </c>
       <c r="M33" t="s">
         <v>27</v>
       </c>
       <c r="N33" t="s">
         <v>28</v>
       </c>
       <c r="O33" t="s">
-        <v>317</v>
+        <v>307</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34">
-        <v>3420</v>
+        <v>3336</v>
       </c>
       <c r="B34" t="s">
+        <v>308</v>
+      </c>
+      <c r="C34" t="s">
+        <v>309</v>
+      </c>
+      <c r="D34" t="s">
+        <v>310</v>
+      </c>
+      <c r="E34" t="s">
+        <v>311</v>
+      </c>
+      <c r="F34" t="s">
+        <v>312</v>
+      </c>
+      <c r="G34" t="s">
+        <v>313</v>
+      </c>
+      <c r="H34" t="s">
+        <v>314</v>
+      </c>
+      <c r="I34" t="s">
+        <v>315</v>
+      </c>
+      <c r="J34" t="s">
+        <v>24</v>
+      </c>
+      <c r="K34" t="s">
+        <v>316</v>
+      </c>
+      <c r="L34" t="s">
+        <v>26</v>
+      </c>
+      <c r="M34" t="s">
+        <v>317</v>
+      </c>
+      <c r="N34" t="s">
+        <v>28</v>
+      </c>
+      <c r="O34" t="s">
         <v>318</v>
-      </c>
-[...37 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35">
-        <v>3475</v>
+        <v>3341</v>
       </c>
       <c r="B35" t="s">
+        <v>319</v>
+      </c>
+      <c r="C35" t="s">
+        <v>320</v>
+      </c>
+      <c r="D35" t="s">
+        <v>321</v>
+      </c>
+      <c r="E35" t="s">
+        <v>322</v>
+      </c>
+      <c r="F35" t="s">
+        <v>323</v>
+      </c>
+      <c r="G35" t="s">
+        <v>324</v>
+      </c>
+      <c r="H35" t="s">
+        <v>325</v>
+      </c>
+      <c r="I35" t="s">
+        <v>326</v>
+      </c>
+      <c r="J35" t="s">
+        <v>24</v>
+      </c>
+      <c r="K35" t="s">
+        <v>141</v>
+      </c>
+      <c r="L35" t="s">
+        <v>26</v>
+      </c>
+      <c r="M35" t="s">
+        <v>142</v>
+      </c>
+      <c r="N35" t="s">
+        <v>28</v>
+      </c>
+      <c r="O35" t="s">
         <v>327</v>
-      </c>
-[...37 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36">
-        <v>3553</v>
+        <v>3342</v>
       </c>
       <c r="B36" t="s">
+        <v>328</v>
+      </c>
+      <c r="C36" t="s">
+        <v>329</v>
+      </c>
+      <c r="D36" t="s">
+        <v>330</v>
+      </c>
+      <c r="E36" t="s">
+        <v>331</v>
+      </c>
+      <c r="F36" t="s">
+        <v>332</v>
+      </c>
+      <c r="G36" t="s">
+        <v>333</v>
+      </c>
+      <c r="H36" t="s">
+        <v>334</v>
+      </c>
+      <c r="I36" t="s">
+        <v>335</v>
+      </c>
+      <c r="J36" t="s">
+        <v>24</v>
+      </c>
+      <c r="K36" t="s">
+        <v>130</v>
+      </c>
+      <c r="L36" t="s">
+        <v>26</v>
+      </c>
+      <c r="M36" t="s">
+        <v>131</v>
+      </c>
+      <c r="N36" t="s">
+        <v>28</v>
+      </c>
+      <c r="O36" t="s">
         <v>336</v>
-      </c>
-[...37 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37">
-        <v>3567</v>
+        <v>3347</v>
       </c>
       <c r="B37" t="s">
+        <v>337</v>
+      </c>
+      <c r="C37" t="s">
+        <v>338</v>
+      </c>
+      <c r="D37" t="s">
+        <v>339</v>
+      </c>
+      <c r="E37" t="s">
+        <v>340</v>
+      </c>
+      <c r="F37" t="s">
+        <v>341</v>
+      </c>
+      <c r="G37" t="s">
+        <v>342</v>
+      </c>
+      <c r="H37" t="s">
+        <v>343</v>
+      </c>
+      <c r="I37" t="s">
+        <v>344</v>
+      </c>
+      <c r="J37" t="s">
+        <v>24</v>
+      </c>
+      <c r="K37" t="s">
+        <v>130</v>
+      </c>
+      <c r="L37" t="s">
+        <v>26</v>
+      </c>
+      <c r="M37" t="s">
+        <v>131</v>
+      </c>
+      <c r="N37" t="s">
+        <v>28</v>
+      </c>
+      <c r="O37" t="s">
         <v>345</v>
-      </c>
-[...37 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38">
-        <v>3581</v>
+        <v>3348</v>
       </c>
       <c r="B38" t="s">
-        <v>356</v>
+        <v>346</v>
       </c>
       <c r="C38" t="s">
-        <v>357</v>
+        <v>347</v>
       </c>
       <c r="D38" t="s">
-        <v>358</v>
+        <v>348</v>
       </c>
       <c r="E38" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="F38" t="s">
-        <v>360</v>
+        <v>350</v>
       </c>
       <c r="G38" t="s">
-        <v>361</v>
+        <v>351</v>
       </c>
       <c r="H38" t="s">
-        <v>362</v>
+        <v>352</v>
       </c>
       <c r="I38" t="s">
-        <v>363</v>
+        <v>353</v>
       </c>
       <c r="J38" t="s">
         <v>24</v>
       </c>
       <c r="K38" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="L38" t="s">
         <v>26</v>
       </c>
       <c r="M38" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="N38" t="s">
         <v>28</v>
       </c>
       <c r="O38" t="s">
-        <v>364</v>
+        <v>354</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39">
-        <v>3588</v>
+        <v>3350</v>
       </c>
       <c r="B39" t="s">
+        <v>355</v>
+      </c>
+      <c r="C39" t="s">
+        <v>356</v>
+      </c>
+      <c r="D39" t="s">
+        <v>357</v>
+      </c>
+      <c r="E39" t="s">
+        <v>358</v>
+      </c>
+      <c r="F39" t="s">
+        <v>359</v>
+      </c>
+      <c r="G39" t="s">
+        <v>360</v>
+      </c>
+      <c r="H39" t="s">
+        <v>361</v>
+      </c>
+      <c r="I39" t="s">
+        <v>362</v>
+      </c>
+      <c r="J39" t="s">
+        <v>363</v>
+      </c>
+      <c r="K39" t="s">
+        <v>364</v>
+      </c>
+      <c r="L39" t="s">
         <v>365</v>
       </c>
-      <c r="C39" t="s">
+      <c r="M39" t="s">
         <v>366</v>
       </c>
-      <c r="D39" t="s">
+      <c r="N39" t="s">
+        <v>28</v>
+      </c>
+      <c r="O39" t="s">
         <v>367</v>
-      </c>
-[...31 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40">
-        <v>3591</v>
+        <v>3352</v>
       </c>
       <c r="B40" t="s">
+        <v>368</v>
+      </c>
+      <c r="C40" t="s">
+        <v>369</v>
+      </c>
+      <c r="D40" t="s">
+        <v>370</v>
+      </c>
+      <c r="E40" t="s">
+        <v>371</v>
+      </c>
+      <c r="F40" t="s">
+        <v>372</v>
+      </c>
+      <c r="G40" t="s">
+        <v>373</v>
+      </c>
+      <c r="H40" t="s">
+        <v>374</v>
+      </c>
+      <c r="I40" t="s">
+        <v>375</v>
+      </c>
+      <c r="J40" t="s">
         <v>376</v>
       </c>
-      <c r="C40" t="s">
+      <c r="K40" t="s">
         <v>377</v>
       </c>
-      <c r="D40" t="s">
+      <c r="L40" t="s">
         <v>378</v>
       </c>
-      <c r="E40" t="s">
+      <c r="M40" t="s">
         <v>379</v>
       </c>
-      <c r="F40" t="s">
+      <c r="N40" t="s">
+        <v>28</v>
+      </c>
+      <c r="O40" t="s">
         <v>380</v>
-      </c>
-[...25 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41">
-        <v>3686</v>
+        <v>3354</v>
       </c>
       <c r="B41" t="s">
+        <v>381</v>
+      </c>
+      <c r="C41" t="s">
+        <v>382</v>
+      </c>
+      <c r="D41" t="s">
+        <v>383</v>
+      </c>
+      <c r="E41" t="s">
+        <v>384</v>
+      </c>
+      <c r="F41" t="s">
         <v>385</v>
       </c>
-      <c r="C41" t="s">
+      <c r="G41" t="s">
         <v>386</v>
       </c>
-      <c r="D41" t="s">
+      <c r="H41" t="s">
         <v>387</v>
       </c>
-      <c r="E41" t="s">
+      <c r="I41" t="s">
         <v>388</v>
       </c>
-      <c r="F41" t="s">
+      <c r="J41" t="s">
+        <v>24</v>
+      </c>
+      <c r="K41" t="s">
+        <v>25</v>
+      </c>
+      <c r="L41" t="s">
+        <v>26</v>
+      </c>
+      <c r="M41" t="s">
+        <v>27</v>
+      </c>
+      <c r="N41" t="s">
+        <v>28</v>
+      </c>
+      <c r="O41" t="s">
         <v>389</v>
-      </c>
-[...25 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42">
-        <v>3702</v>
+        <v>3359</v>
       </c>
       <c r="B42" t="s">
+        <v>390</v>
+      </c>
+      <c r="C42" t="s">
+        <v>391</v>
+      </c>
+      <c r="D42" t="s">
+        <v>392</v>
+      </c>
+      <c r="E42" t="s">
+        <v>393</v>
+      </c>
+      <c r="F42" t="s">
         <v>394</v>
       </c>
-      <c r="C42" t="s">
+      <c r="G42" t="s">
         <v>395</v>
       </c>
-      <c r="D42" t="s">
+      <c r="H42" t="s">
         <v>396</v>
       </c>
-      <c r="E42" t="s">
+      <c r="I42" t="s">
         <v>397</v>
       </c>
-      <c r="F42" t="s">
+      <c r="J42" t="s">
+        <v>24</v>
+      </c>
+      <c r="K42" t="s">
         <v>398</v>
       </c>
-      <c r="G42" t="s">
+      <c r="L42" t="s">
+        <v>26</v>
+      </c>
+      <c r="M42" t="s">
         <v>399</v>
       </c>
-      <c r="H42" t="s">
+      <c r="N42" t="s">
+        <v>28</v>
+      </c>
+      <c r="O42" t="s">
         <v>400</v>
-      </c>
-[...19 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43">
-        <v>3706</v>
+        <v>3361</v>
       </c>
       <c r="B43" t="s">
+        <v>401</v>
+      </c>
+      <c r="C43" t="s">
+        <v>402</v>
+      </c>
+      <c r="D43" t="s">
         <v>403</v>
       </c>
-      <c r="C43" t="s">
+      <c r="E43" t="s">
         <v>404</v>
       </c>
-      <c r="D43" t="s">
+      <c r="F43" t="s">
         <v>405</v>
       </c>
-      <c r="E43" t="s">
+      <c r="G43" t="s">
         <v>406</v>
       </c>
-      <c r="F43" t="s">
+      <c r="H43" t="s">
         <v>407</v>
       </c>
-      <c r="G43" t="s">
+      <c r="I43" t="s">
         <v>408</v>
       </c>
-      <c r="H43" t="s">
+      <c r="J43" t="s">
+        <v>24</v>
+      </c>
+      <c r="K43" t="s">
+        <v>130</v>
+      </c>
+      <c r="L43" t="s">
+        <v>26</v>
+      </c>
+      <c r="M43" t="s">
+        <v>131</v>
+      </c>
+      <c r="N43" t="s">
+        <v>28</v>
+      </c>
+      <c r="O43" t="s">
         <v>409</v>
-      </c>
-[...19 lines deleted...]
-        <v>411</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44">
-        <v>3716</v>
+        <v>3365</v>
       </c>
       <c r="B44" t="s">
+        <v>410</v>
+      </c>
+      <c r="C44" t="s">
+        <v>411</v>
+      </c>
+      <c r="D44" t="s">
         <v>412</v>
       </c>
-      <c r="C44" t="s">
+      <c r="E44" t="s">
         <v>413</v>
       </c>
-      <c r="D44" t="s">
+      <c r="F44" t="s">
         <v>414</v>
       </c>
-      <c r="E44" t="s">
+      <c r="G44" t="s">
         <v>415</v>
       </c>
-      <c r="F44" t="s">
+      <c r="H44" t="s">
         <v>416</v>
       </c>
-      <c r="G44" t="s">
+      <c r="I44" t="s">
         <v>417</v>
       </c>
-      <c r="H44" t="s">
+      <c r="J44" t="s">
+        <v>24</v>
+      </c>
+      <c r="K44" t="s">
+        <v>25</v>
+      </c>
+      <c r="L44" t="s">
+        <v>26</v>
+      </c>
+      <c r="M44" t="s">
+        <v>27</v>
+      </c>
+      <c r="N44" t="s">
+        <v>28</v>
+      </c>
+      <c r="O44" t="s">
         <v>418</v>
-      </c>
-[...19 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45">
-        <v>3753</v>
+        <v>3366</v>
       </c>
       <c r="B45" t="s">
+        <v>419</v>
+      </c>
+      <c r="C45" t="s">
+        <v>420</v>
+      </c>
+      <c r="D45" t="s">
         <v>421</v>
       </c>
-      <c r="C45" t="s">
+      <c r="E45" t="s">
         <v>422</v>
       </c>
-      <c r="D45" t="s">
+      <c r="F45" t="s">
         <v>423</v>
       </c>
-      <c r="E45" t="s">
+      <c r="G45" t="s">
         <v>424</v>
       </c>
-      <c r="F45" t="s">
+      <c r="H45" t="s">
         <v>425</v>
       </c>
-      <c r="G45" t="s">
+      <c r="I45" t="s">
         <v>426</v>
-      </c>
-[...4 lines deleted...]
-        <v>428</v>
       </c>
       <c r="J45" t="s">
         <v>24</v>
       </c>
       <c r="K45" t="s">
         <v>25</v>
       </c>
       <c r="L45" t="s">
         <v>26</v>
       </c>
       <c r="M45" t="s">
         <v>27</v>
       </c>
       <c r="N45" t="s">
         <v>28</v>
       </c>
       <c r="O45" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="A46">
-        <v>3854</v>
+        <v>3372</v>
       </c>
       <c r="B46" t="s">
+        <v>428</v>
+      </c>
+      <c r="C46" t="s">
+        <v>429</v>
+      </c>
+      <c r="D46" t="s">
         <v>430</v>
       </c>
-      <c r="C46" t="s">
+      <c r="E46" t="s">
         <v>431</v>
       </c>
-      <c r="D46" t="s">
+      <c r="F46" t="s">
         <v>432</v>
       </c>
-      <c r="E46" t="s">
+      <c r="G46" t="s">
         <v>433</v>
       </c>
-      <c r="F46" t="s">
+      <c r="H46" t="s">
         <v>434</v>
       </c>
-      <c r="G46" t="s">
+      <c r="I46" t="s">
         <v>435</v>
       </c>
-      <c r="H46" t="s">
+      <c r="J46" t="s">
+        <v>24</v>
+      </c>
+      <c r="K46" t="s">
+        <v>130</v>
+      </c>
+      <c r="L46" t="s">
+        <v>26</v>
+      </c>
+      <c r="M46" t="s">
+        <v>131</v>
+      </c>
+      <c r="N46" t="s">
+        <v>28</v>
+      </c>
+      <c r="O46" t="s">
         <v>436</v>
-      </c>
-[...19 lines deleted...]
-        <v>438</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47">
-        <v>4186</v>
+        <v>3373</v>
       </c>
       <c r="B47" t="s">
+        <v>437</v>
+      </c>
+      <c r="C47" t="s">
+        <v>438</v>
+      </c>
+      <c r="D47" t="s">
         <v>439</v>
       </c>
-      <c r="C47" t="s">
+      <c r="E47" t="s">
         <v>440</v>
       </c>
-      <c r="D47" t="s">
+      <c r="F47" t="s">
         <v>441</v>
       </c>
-      <c r="E47" t="s">
+      <c r="G47" t="s">
         <v>442</v>
       </c>
-      <c r="F47" t="s">
+      <c r="H47" t="s">
         <v>443</v>
       </c>
-      <c r="G47" t="s">
+      <c r="I47" t="s">
         <v>444</v>
       </c>
-      <c r="H47" t="s">
+      <c r="J47" t="s">
+        <v>24</v>
+      </c>
+      <c r="K47" t="s">
+        <v>130</v>
+      </c>
+      <c r="L47" t="s">
+        <v>26</v>
+      </c>
+      <c r="M47" t="s">
+        <v>131</v>
+      </c>
+      <c r="N47" t="s">
+        <v>28</v>
+      </c>
+      <c r="O47" t="s">
         <v>445</v>
-      </c>
-[...19 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="A48">
-        <v>4196</v>
+        <v>3375</v>
       </c>
       <c r="B48" t="s">
+        <v>446</v>
+      </c>
+      <c r="C48" t="s">
+        <v>447</v>
+      </c>
+      <c r="D48" t="s">
+        <v>448</v>
+      </c>
+      <c r="E48" t="s">
+        <v>449</v>
+      </c>
+      <c r="F48" t="s">
         <v>450</v>
       </c>
-      <c r="C48" t="s">
+      <c r="G48" t="s">
         <v>451</v>
       </c>
-      <c r="D48" t="s">
+      <c r="H48" t="s">
         <v>452</v>
       </c>
-      <c r="E48" t="s">
+      <c r="I48" t="s">
         <v>453</v>
       </c>
-      <c r="F48" t="s">
+      <c r="J48" t="s">
+        <v>363</v>
+      </c>
+      <c r="K48" t="s">
+        <v>316</v>
+      </c>
+      <c r="L48" t="s">
+        <v>365</v>
+      </c>
+      <c r="M48" t="s">
+        <v>317</v>
+      </c>
+      <c r="N48" t="s">
+        <v>28</v>
+      </c>
+      <c r="O48" t="s">
         <v>454</v>
-      </c>
-[...25 lines deleted...]
-        <v>458</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49">
-        <v>4202</v>
+        <v>3381</v>
       </c>
       <c r="B49" t="s">
+        <v>455</v>
+      </c>
+      <c r="C49" t="s">
+        <v>456</v>
+      </c>
+      <c r="D49" t="s">
+        <v>457</v>
+      </c>
+      <c r="E49" t="s">
+        <v>458</v>
+      </c>
+      <c r="F49" t="s">
         <v>459</v>
       </c>
-      <c r="C49" t="s">
+      <c r="G49" t="s">
         <v>460</v>
       </c>
-      <c r="D49" t="s">
+      <c r="H49" t="s">
         <v>461</v>
       </c>
-      <c r="E49" t="s">
+      <c r="I49" t="s">
         <v>462</v>
       </c>
-      <c r="F49" t="s">
+      <c r="J49" t="s">
+        <v>363</v>
+      </c>
+      <c r="K49" t="s">
+        <v>316</v>
+      </c>
+      <c r="L49" t="s">
+        <v>365</v>
+      </c>
+      <c r="M49" t="s">
+        <v>317</v>
+      </c>
+      <c r="N49" t="s">
+        <v>28</v>
+      </c>
+      <c r="O49" t="s">
         <v>463</v>
-      </c>
-[...25 lines deleted...]
-        <v>467</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50">
-        <v>4204</v>
+        <v>3383</v>
       </c>
       <c r="B50" t="s">
+        <v>464</v>
+      </c>
+      <c r="C50" t="s">
+        <v>465</v>
+      </c>
+      <c r="D50" t="s">
+        <v>466</v>
+      </c>
+      <c r="E50" t="s">
+        <v>467</v>
+      </c>
+      <c r="F50" t="s">
         <v>468</v>
       </c>
-      <c r="C50" t="s">
+      <c r="G50" t="s">
         <v>469</v>
       </c>
-      <c r="D50" t="s">
+      <c r="H50" t="s">
         <v>470</v>
       </c>
-      <c r="E50" t="s">
+      <c r="I50" t="s">
         <v>471</v>
       </c>
-      <c r="F50" t="s">
+      <c r="J50" t="s">
+        <v>24</v>
+      </c>
+      <c r="K50" t="s">
         <v>472</v>
       </c>
-      <c r="G50" t="s">
+      <c r="L50" t="s">
+        <v>26</v>
+      </c>
+      <c r="M50" t="s">
         <v>473</v>
       </c>
-      <c r="H50" t="s">
+      <c r="N50" t="s">
+        <v>28</v>
+      </c>
+      <c r="O50" t="s">
         <v>474</v>
-      </c>
-[...19 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51">
-        <v>4211</v>
+        <v>3389</v>
       </c>
       <c r="B51" t="s">
+        <v>475</v>
+      </c>
+      <c r="C51" t="s">
+        <v>476</v>
+      </c>
+      <c r="D51" t="s">
         <v>477</v>
       </c>
-      <c r="C51" t="s">
+      <c r="E51" t="s">
         <v>478</v>
       </c>
-      <c r="D51" t="s">
+      <c r="F51" t="s">
         <v>479</v>
       </c>
-      <c r="E51" t="s">
+      <c r="G51" t="s">
         <v>480</v>
       </c>
-      <c r="F51" t="s">
+      <c r="H51" t="s">
         <v>481</v>
       </c>
-      <c r="G51" t="s">
+      <c r="I51" t="s">
         <v>482</v>
       </c>
-      <c r="H51" t="s">
+      <c r="J51" t="s">
+        <v>24</v>
+      </c>
+      <c r="K51" t="s">
         <v>483</v>
       </c>
-      <c r="I51" t="s">
+      <c r="L51" t="s">
+        <v>26</v>
+      </c>
+      <c r="M51" t="s">
         <v>484</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N51" t="s">
         <v>28</v>
       </c>
       <c r="O51" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52">
-        <v>4216</v>
+        <v>3390</v>
       </c>
       <c r="B52" t="s">
         <v>486</v>
       </c>
       <c r="C52" t="s">
         <v>487</v>
       </c>
       <c r="D52" t="s">
         <v>488</v>
       </c>
       <c r="E52" t="s">
         <v>489</v>
       </c>
       <c r="F52" t="s">
         <v>490</v>
       </c>
       <c r="G52" t="s">
         <v>491</v>
       </c>
       <c r="H52" t="s">
         <v>492</v>
       </c>
       <c r="I52" t="s">
         <v>493</v>
       </c>
       <c r="J52" t="s">
+        <v>24</v>
+      </c>
+      <c r="K52" t="s">
+        <v>25</v>
+      </c>
+      <c r="L52" t="s">
+        <v>26</v>
+      </c>
+      <c r="M52" t="s">
+        <v>27</v>
+      </c>
+      <c r="N52" t="s">
+        <v>28</v>
+      </c>
+      <c r="O52" t="s">
         <v>494</v>
-      </c>
-[...13 lines deleted...]
-        <v>498</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53">
-        <v>4295</v>
+        <v>3395</v>
       </c>
       <c r="B53" t="s">
+        <v>495</v>
+      </c>
+      <c r="C53" t="s">
+        <v>496</v>
+      </c>
+      <c r="D53" t="s">
+        <v>497</v>
+      </c>
+      <c r="E53" t="s">
+        <v>498</v>
+      </c>
+      <c r="F53" t="s">
         <v>499</v>
       </c>
-      <c r="C53" t="s">
+      <c r="G53" t="s">
         <v>500</v>
       </c>
-      <c r="D53" t="s">
+      <c r="H53" t="s">
         <v>501</v>
       </c>
-      <c r="E53" t="s">
+      <c r="I53" t="s">
         <v>502</v>
       </c>
-      <c r="F53" t="s">
+      <c r="J53" t="s">
+        <v>24</v>
+      </c>
+      <c r="K53" t="s">
         <v>503</v>
       </c>
-      <c r="G53" t="s">
+      <c r="L53" t="s">
+        <v>26</v>
+      </c>
+      <c r="M53" t="s">
         <v>504</v>
       </c>
-      <c r="H53" t="s">
+      <c r="N53" t="s">
+        <v>28</v>
+      </c>
+      <c r="O53" t="s">
         <v>505</v>
-      </c>
-[...19 lines deleted...]
-        <v>507</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="A54">
-        <v>4302</v>
+        <v>3406</v>
       </c>
       <c r="B54" t="s">
+        <v>506</v>
+      </c>
+      <c r="C54" t="s">
+        <v>507</v>
+      </c>
+      <c r="D54" t="s">
         <v>508</v>
       </c>
-      <c r="C54" t="s">
+      <c r="E54" t="s">
         <v>509</v>
       </c>
-      <c r="D54" t="s">
+      <c r="F54" t="s">
         <v>510</v>
       </c>
-      <c r="E54" t="s">
+      <c r="G54" t="s">
         <v>511</v>
       </c>
-      <c r="F54" t="s">
+      <c r="H54" t="s">
         <v>512</v>
       </c>
-      <c r="G54" t="s">
+      <c r="I54" t="s">
         <v>513</v>
       </c>
-      <c r="H54" t="s">
+      <c r="J54" t="s">
+        <v>24</v>
+      </c>
+      <c r="K54" t="s">
+        <v>141</v>
+      </c>
+      <c r="L54" t="s">
+        <v>26</v>
+      </c>
+      <c r="M54" t="s">
+        <v>142</v>
+      </c>
+      <c r="N54" t="s">
+        <v>28</v>
+      </c>
+      <c r="O54" t="s">
         <v>514</v>
-      </c>
-[...19 lines deleted...]
-        <v>520</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55">
-        <v>4303</v>
+        <v>3410</v>
       </c>
       <c r="B55" t="s">
+        <v>515</v>
+      </c>
+      <c r="C55" t="s">
+        <v>516</v>
+      </c>
+      <c r="D55" t="s">
+        <v>517</v>
+      </c>
+      <c r="E55" t="s">
+        <v>518</v>
+      </c>
+      <c r="F55" t="s">
+        <v>519</v>
+      </c>
+      <c r="G55" t="s">
+        <v>520</v>
+      </c>
+      <c r="H55" t="s">
         <v>521</v>
       </c>
-      <c r="C55" t="s">
+      <c r="I55" t="s">
         <v>522</v>
       </c>
-      <c r="D55" t="s">
+      <c r="J55" t="s">
+        <v>24</v>
+      </c>
+      <c r="K55" t="s">
+        <v>25</v>
+      </c>
+      <c r="L55" t="s">
+        <v>26</v>
+      </c>
+      <c r="M55" t="s">
+        <v>27</v>
+      </c>
+      <c r="N55" t="s">
+        <v>28</v>
+      </c>
+      <c r="O55" t="s">
         <v>523</v>
-      </c>
-[...31 lines deleted...]
-        <v>531</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56">
-        <v>4304</v>
+        <v>3414</v>
       </c>
       <c r="B56" t="s">
+        <v>524</v>
+      </c>
+      <c r="C56" t="s">
+        <v>525</v>
+      </c>
+      <c r="D56" t="s">
+        <v>526</v>
+      </c>
+      <c r="E56" t="s">
+        <v>527</v>
+      </c>
+      <c r="F56" t="s">
+        <v>528</v>
+      </c>
+      <c r="G56" t="s">
+        <v>529</v>
+      </c>
+      <c r="H56" t="s">
+        <v>530</v>
+      </c>
+      <c r="I56" t="s">
+        <v>531</v>
+      </c>
+      <c r="J56" t="s">
+        <v>24</v>
+      </c>
+      <c r="K56" t="s">
+        <v>141</v>
+      </c>
+      <c r="L56" t="s">
+        <v>26</v>
+      </c>
+      <c r="M56" t="s">
+        <v>142</v>
+      </c>
+      <c r="N56" t="s">
+        <v>28</v>
+      </c>
+      <c r="O56" t="s">
         <v>532</v>
-      </c>
-[...37 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57">
-        <v>4307</v>
+        <v>3417</v>
       </c>
       <c r="B57" t="s">
+        <v>533</v>
+      </c>
+      <c r="C57" t="s">
+        <v>534</v>
+      </c>
+      <c r="D57" t="s">
+        <v>535</v>
+      </c>
+      <c r="E57" t="s">
+        <v>536</v>
+      </c>
+      <c r="F57" t="s">
+        <v>537</v>
+      </c>
+      <c r="G57" t="s">
+        <v>538</v>
+      </c>
+      <c r="H57" t="s">
+        <v>539</v>
+      </c>
+      <c r="I57" t="s">
+        <v>540</v>
+      </c>
+      <c r="J57" t="s">
+        <v>24</v>
+      </c>
+      <c r="K57" t="s">
+        <v>25</v>
+      </c>
+      <c r="L57" t="s">
+        <v>26</v>
+      </c>
+      <c r="M57" t="s">
+        <v>27</v>
+      </c>
+      <c r="N57" t="s">
+        <v>28</v>
+      </c>
+      <c r="O57" t="s">
         <v>541</v>
-      </c>
-[...37 lines deleted...]
-        <v>551</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58">
-        <v>4308</v>
+        <v>3418</v>
       </c>
       <c r="B58" t="s">
-        <v>552</v>
+        <v>542</v>
       </c>
       <c r="C58" t="s">
-        <v>553</v>
+        <v>543</v>
       </c>
       <c r="D58" t="s">
-        <v>554</v>
+        <v>544</v>
       </c>
       <c r="E58" t="s">
-        <v>555</v>
+        <v>545</v>
       </c>
       <c r="F58" t="s">
-        <v>556</v>
+        <v>546</v>
       </c>
       <c r="G58" t="s">
-        <v>557</v>
+        <v>547</v>
       </c>
       <c r="H58" t="s">
-        <v>558</v>
+        <v>548</v>
       </c>
       <c r="I58" t="s">
-        <v>559</v>
+        <v>549</v>
       </c>
       <c r="J58" t="s">
         <v>24</v>
       </c>
       <c r="K58" t="s">
-        <v>87</v>
+        <v>130</v>
       </c>
       <c r="L58" t="s">
         <v>26</v>
       </c>
       <c r="M58" t="s">
-        <v>88</v>
+        <v>131</v>
       </c>
       <c r="N58" t="s">
         <v>28</v>
       </c>
       <c r="O58" t="s">
-        <v>560</v>
+        <v>550</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59">
-        <v>4309</v>
+        <v>3419</v>
       </c>
       <c r="B59" t="s">
-        <v>561</v>
+        <v>551</v>
       </c>
       <c r="C59" t="s">
-        <v>562</v>
+        <v>552</v>
       </c>
       <c r="D59" t="s">
-        <v>563</v>
+        <v>553</v>
       </c>
       <c r="E59" t="s">
-        <v>564</v>
+        <v>554</v>
       </c>
       <c r="F59" t="s">
-        <v>565</v>
+        <v>555</v>
       </c>
       <c r="G59" t="s">
-        <v>566</v>
+        <v>556</v>
       </c>
       <c r="H59" t="s">
-        <v>567</v>
+        <v>557</v>
       </c>
       <c r="I59" t="s">
-        <v>568</v>
+        <v>558</v>
       </c>
       <c r="J59" t="s">
         <v>24</v>
       </c>
       <c r="K59" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="L59" t="s">
         <v>26</v>
       </c>
       <c r="M59" t="s">
-        <v>88</v>
+        <v>27</v>
       </c>
       <c r="N59" t="s">
         <v>28</v>
       </c>
       <c r="O59" t="s">
-        <v>569</v>
+        <v>559</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60">
-        <v>4311</v>
+        <v>3420</v>
       </c>
       <c r="B60" t="s">
-        <v>570</v>
+        <v>560</v>
       </c>
       <c r="C60" t="s">
-        <v>571</v>
+        <v>561</v>
       </c>
       <c r="D60" t="s">
-        <v>572</v>
+        <v>562</v>
       </c>
       <c r="E60" t="s">
-        <v>573</v>
+        <v>563</v>
       </c>
       <c r="F60" t="s">
-        <v>574</v>
+        <v>564</v>
       </c>
       <c r="G60" t="s">
-        <v>575</v>
+        <v>565</v>
       </c>
       <c r="H60" t="s">
-        <v>576</v>
+        <v>566</v>
       </c>
       <c r="I60" t="s">
-        <v>577</v>
+        <v>567</v>
       </c>
       <c r="J60" t="s">
         <v>24</v>
       </c>
       <c r="K60" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L60" t="s">
         <v>26</v>
       </c>
       <c r="M60" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N60" t="s">
         <v>28</v>
       </c>
       <c r="O60" t="s">
-        <v>578</v>
+        <v>568</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61">
-        <v>4314</v>
+        <v>3444</v>
       </c>
       <c r="B61" t="s">
-        <v>579</v>
+        <v>569</v>
       </c>
       <c r="C61" t="s">
-        <v>580</v>
+        <v>570</v>
       </c>
       <c r="D61" t="s">
-        <v>581</v>
+        <v>571</v>
       </c>
       <c r="E61" t="s">
-        <v>582</v>
+        <v>572</v>
       </c>
       <c r="F61" t="s">
-        <v>583</v>
+        <v>573</v>
       </c>
       <c r="G61" t="s">
-        <v>584</v>
+        <v>574</v>
       </c>
       <c r="H61" t="s">
-        <v>585</v>
+        <v>575</v>
       </c>
       <c r="I61" t="s">
-        <v>586</v>
+        <v>576</v>
       </c>
       <c r="J61" t="s">
         <v>24</v>
       </c>
       <c r="K61" t="s">
         <v>25</v>
       </c>
       <c r="L61" t="s">
         <v>26</v>
       </c>
       <c r="M61" t="s">
         <v>27</v>
       </c>
       <c r="N61" t="s">
         <v>28</v>
       </c>
       <c r="O61" t="s">
-        <v>587</v>
+        <v>577</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62">
-        <v>4316</v>
+        <v>3475</v>
       </c>
       <c r="B62" t="s">
-        <v>588</v>
+        <v>578</v>
       </c>
       <c r="C62" t="s">
-        <v>589</v>
+        <v>579</v>
       </c>
       <c r="D62" t="s">
-        <v>590</v>
+        <v>580</v>
       </c>
       <c r="E62" t="s">
-        <v>591</v>
+        <v>581</v>
       </c>
       <c r="F62" t="s">
-        <v>592</v>
+        <v>582</v>
       </c>
       <c r="G62" t="s">
-        <v>593</v>
+        <v>583</v>
       </c>
       <c r="H62" t="s">
-        <v>594</v>
+        <v>584</v>
       </c>
       <c r="I62" t="s">
-        <v>595</v>
+        <v>585</v>
       </c>
       <c r="J62" t="s">
         <v>24</v>
       </c>
       <c r="K62" t="s">
-        <v>87</v>
+        <v>141</v>
       </c>
       <c r="L62" t="s">
         <v>26</v>
       </c>
       <c r="M62" t="s">
-        <v>88</v>
+        <v>142</v>
       </c>
       <c r="N62" t="s">
         <v>28</v>
       </c>
       <c r="O62" t="s">
-        <v>596</v>
+        <v>586</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63">
-        <v>4319</v>
+        <v>3481</v>
       </c>
       <c r="B63" t="s">
-        <v>597</v>
+        <v>587</v>
       </c>
       <c r="C63" t="s">
-        <v>598</v>
+        <v>588</v>
       </c>
       <c r="D63" t="s">
-        <v>599</v>
+        <v>589</v>
       </c>
       <c r="E63" t="s">
-        <v>600</v>
+        <v>590</v>
       </c>
       <c r="F63" t="s">
-        <v>601</v>
+        <v>591</v>
       </c>
       <c r="G63" t="s">
-        <v>602</v>
+        <v>592</v>
       </c>
       <c r="H63" t="s">
-        <v>603</v>
+        <v>593</v>
       </c>
       <c r="I63" t="s">
-        <v>604</v>
+        <v>594</v>
       </c>
       <c r="J63" t="s">
         <v>24</v>
       </c>
       <c r="K63" t="s">
-        <v>87</v>
+        <v>130</v>
       </c>
       <c r="L63" t="s">
         <v>26</v>
       </c>
       <c r="M63" t="s">
-        <v>88</v>
+        <v>131</v>
       </c>
       <c r="N63" t="s">
         <v>28</v>
       </c>
       <c r="O63" t="s">
-        <v>605</v>
+        <v>595</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="A64">
-        <v>4322</v>
+        <v>3534</v>
       </c>
       <c r="B64" t="s">
-        <v>606</v>
+        <v>596</v>
       </c>
       <c r="C64" t="s">
-        <v>607</v>
+        <v>597</v>
       </c>
       <c r="D64" t="s">
-        <v>608</v>
+        <v>598</v>
       </c>
       <c r="E64" t="s">
-        <v>609</v>
+        <v>599</v>
       </c>
       <c r="F64" t="s">
-        <v>610</v>
+        <v>600</v>
       </c>
       <c r="G64" t="s">
-        <v>611</v>
+        <v>601</v>
       </c>
       <c r="H64" t="s">
-        <v>612</v>
+        <v>602</v>
       </c>
       <c r="I64" t="s">
-        <v>613</v>
+        <v>603</v>
       </c>
       <c r="J64" t="s">
         <v>24</v>
       </c>
       <c r="K64" t="s">
         <v>25</v>
       </c>
       <c r="L64" t="s">
         <v>26</v>
       </c>
       <c r="M64" t="s">
         <v>27</v>
       </c>
       <c r="N64" t="s">
         <v>28</v>
       </c>
       <c r="O64" t="s">
-        <v>614</v>
+        <v>604</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65">
-        <v>4555</v>
+        <v>3553</v>
       </c>
       <c r="B65" t="s">
-        <v>615</v>
+        <v>605</v>
       </c>
       <c r="C65" t="s">
-        <v>616</v>
+        <v>606</v>
       </c>
       <c r="D65" t="s">
-        <v>617</v>
+        <v>607</v>
       </c>
       <c r="E65" t="s">
-        <v>618</v>
+        <v>608</v>
       </c>
       <c r="F65" t="s">
-        <v>619</v>
+        <v>609</v>
       </c>
       <c r="G65" t="s">
-        <v>620</v>
+        <v>610</v>
       </c>
       <c r="H65" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
       <c r="I65" t="s">
-        <v>622</v>
+        <v>612</v>
       </c>
       <c r="J65" t="s">
         <v>24</v>
       </c>
       <c r="K65" t="s">
-        <v>87</v>
+        <v>141</v>
       </c>
       <c r="L65" t="s">
         <v>26</v>
       </c>
       <c r="M65" t="s">
-        <v>88</v>
+        <v>142</v>
       </c>
       <c r="N65" t="s">
         <v>28</v>
       </c>
       <c r="O65" t="s">
-        <v>623</v>
+        <v>613</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="A66">
-        <v>4556</v>
+        <v>3567</v>
       </c>
       <c r="B66" t="s">
+        <v>614</v>
+      </c>
+      <c r="C66" t="s">
+        <v>615</v>
+      </c>
+      <c r="D66" t="s">
+        <v>616</v>
+      </c>
+      <c r="E66" t="s">
+        <v>617</v>
+      </c>
+      <c r="F66" t="s">
+        <v>618</v>
+      </c>
+      <c r="G66" t="s">
+        <v>619</v>
+      </c>
+      <c r="H66" t="s">
+        <v>620</v>
+      </c>
+      <c r="I66" t="s">
+        <v>621</v>
+      </c>
+      <c r="J66" t="s">
+        <v>363</v>
+      </c>
+      <c r="K66" t="s">
+        <v>622</v>
+      </c>
+      <c r="L66" t="s">
+        <v>365</v>
+      </c>
+      <c r="M66" t="s">
+        <v>623</v>
+      </c>
+      <c r="N66" t="s">
+        <v>28</v>
+      </c>
+      <c r="O66" t="s">
         <v>624</v>
-      </c>
-[...37 lines deleted...]
-        <v>632</v>
       </c>
     </row>
     <row r="67" spans="1:15">
       <c r="A67">
-        <v>4558</v>
+        <v>3581</v>
       </c>
       <c r="B67" t="s">
+        <v>625</v>
+      </c>
+      <c r="C67" t="s">
+        <v>626</v>
+      </c>
+      <c r="D67" t="s">
+        <v>627</v>
+      </c>
+      <c r="E67" t="s">
+        <v>628</v>
+      </c>
+      <c r="F67" t="s">
+        <v>629</v>
+      </c>
+      <c r="G67" t="s">
+        <v>630</v>
+      </c>
+      <c r="H67" t="s">
+        <v>631</v>
+      </c>
+      <c r="I67" t="s">
+        <v>632</v>
+      </c>
+      <c r="J67" t="s">
+        <v>24</v>
+      </c>
+      <c r="K67" t="s">
+        <v>141</v>
+      </c>
+      <c r="L67" t="s">
+        <v>26</v>
+      </c>
+      <c r="M67" t="s">
+        <v>142</v>
+      </c>
+      <c r="N67" t="s">
+        <v>28</v>
+      </c>
+      <c r="O67" t="s">
         <v>633</v>
-      </c>
-[...37 lines deleted...]
-        <v>641</v>
       </c>
     </row>
     <row r="68" spans="1:15">
       <c r="A68">
-        <v>4559</v>
+        <v>3588</v>
       </c>
       <c r="B68" t="s">
+        <v>634</v>
+      </c>
+      <c r="C68" t="s">
+        <v>635</v>
+      </c>
+      <c r="D68" t="s">
+        <v>636</v>
+      </c>
+      <c r="E68" t="s">
+        <v>637</v>
+      </c>
+      <c r="F68" t="s">
+        <v>638</v>
+      </c>
+      <c r="G68" t="s">
+        <v>639</v>
+      </c>
+      <c r="H68" t="s">
+        <v>640</v>
+      </c>
+      <c r="I68" t="s">
+        <v>641</v>
+      </c>
+      <c r="J68" t="s">
+        <v>24</v>
+      </c>
+      <c r="K68" t="s">
         <v>642</v>
       </c>
-      <c r="C68" t="s">
+      <c r="L68" t="s">
+        <v>26</v>
+      </c>
+      <c r="M68" t="s">
         <v>643</v>
       </c>
-      <c r="D68" t="s">
+      <c r="N68" t="s">
+        <v>28</v>
+      </c>
+      <c r="O68" t="s">
         <v>644</v>
-      </c>
-[...31 lines deleted...]
-        <v>650</v>
       </c>
     </row>
     <row r="69" spans="1:15">
       <c r="A69">
-        <v>4560</v>
+        <v>3591</v>
       </c>
       <c r="B69" t="s">
+        <v>645</v>
+      </c>
+      <c r="C69" t="s">
+        <v>646</v>
+      </c>
+      <c r="D69" t="s">
+        <v>647</v>
+      </c>
+      <c r="E69" t="s">
+        <v>648</v>
+      </c>
+      <c r="F69" t="s">
+        <v>649</v>
+      </c>
+      <c r="G69" t="s">
+        <v>650</v>
+      </c>
+      <c r="H69" t="s">
         <v>651</v>
       </c>
-      <c r="C69" t="s">
+      <c r="I69" t="s">
         <v>652</v>
       </c>
-      <c r="D69" t="s">
+      <c r="J69" t="s">
+        <v>24</v>
+      </c>
+      <c r="K69" t="s">
+        <v>130</v>
+      </c>
+      <c r="L69" t="s">
+        <v>26</v>
+      </c>
+      <c r="M69" t="s">
+        <v>131</v>
+      </c>
+      <c r="N69" t="s">
+        <v>28</v>
+      </c>
+      <c r="O69" t="s">
         <v>653</v>
-      </c>
-[...31 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="70" spans="1:15">
       <c r="A70">
-        <v>4563</v>
+        <v>3686</v>
       </c>
       <c r="B70" t="s">
+        <v>654</v>
+      </c>
+      <c r="C70" t="s">
+        <v>655</v>
+      </c>
+      <c r="D70" t="s">
+        <v>656</v>
+      </c>
+      <c r="E70" t="s">
+        <v>657</v>
+      </c>
+      <c r="F70" t="s">
+        <v>658</v>
+      </c>
+      <c r="G70" t="s">
+        <v>659</v>
+      </c>
+      <c r="H70" t="s">
         <v>660</v>
       </c>
-      <c r="C70" t="s">
+      <c r="I70" t="s">
         <v>661</v>
       </c>
-      <c r="D70" t="s">
+      <c r="J70" t="s">
+        <v>24</v>
+      </c>
+      <c r="K70" t="s">
+        <v>141</v>
+      </c>
+      <c r="L70" t="s">
+        <v>26</v>
+      </c>
+      <c r="M70" t="s">
+        <v>142</v>
+      </c>
+      <c r="N70" t="s">
+        <v>28</v>
+      </c>
+      <c r="O70" t="s">
         <v>662</v>
-      </c>
-[...31 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="71" spans="1:15">
       <c r="A71">
-        <v>4564</v>
+        <v>3701</v>
       </c>
       <c r="B71" t="s">
+        <v>663</v>
+      </c>
+      <c r="C71" t="s">
+        <v>664</v>
+      </c>
+      <c r="D71" t="s">
+        <v>665</v>
+      </c>
+      <c r="E71" t="s">
+        <v>666</v>
+      </c>
+      <c r="F71" t="s">
+        <v>667</v>
+      </c>
+      <c r="G71" t="s">
+        <v>668</v>
+      </c>
+      <c r="H71" t="s">
         <v>669</v>
       </c>
-      <c r="C71" t="s">
+      <c r="I71" t="s">
         <v>670</v>
       </c>
-      <c r="D71" t="s">
+      <c r="J71" t="s">
+        <v>24</v>
+      </c>
+      <c r="K71" t="s">
+        <v>25</v>
+      </c>
+      <c r="L71" t="s">
+        <v>26</v>
+      </c>
+      <c r="M71" t="s">
+        <v>27</v>
+      </c>
+      <c r="N71" t="s">
+        <v>28</v>
+      </c>
+      <c r="O71" t="s">
         <v>671</v>
-      </c>
-[...31 lines deleted...]
-        <v>679</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="A72">
-        <v>4568</v>
+        <v>3702</v>
       </c>
       <c r="B72" t="s">
+        <v>672</v>
+      </c>
+      <c r="C72" t="s">
+        <v>673</v>
+      </c>
+      <c r="D72" t="s">
+        <v>674</v>
+      </c>
+      <c r="E72" t="s">
+        <v>675</v>
+      </c>
+      <c r="F72" t="s">
+        <v>676</v>
+      </c>
+      <c r="G72" t="s">
+        <v>677</v>
+      </c>
+      <c r="H72" t="s">
+        <v>678</v>
+      </c>
+      <c r="I72" t="s">
+        <v>679</v>
+      </c>
+      <c r="J72" t="s">
+        <v>24</v>
+      </c>
+      <c r="K72" t="s">
+        <v>141</v>
+      </c>
+      <c r="L72" t="s">
+        <v>26</v>
+      </c>
+      <c r="M72" t="s">
+        <v>142</v>
+      </c>
+      <c r="N72" t="s">
+        <v>28</v>
+      </c>
+      <c r="O72" t="s">
         <v>680</v>
-      </c>
-[...37 lines deleted...]
-        <v>688</v>
       </c>
     </row>
     <row r="73" spans="1:15">
       <c r="A73">
-        <v>4704</v>
+        <v>3706</v>
       </c>
       <c r="B73" t="s">
+        <v>681</v>
+      </c>
+      <c r="C73" t="s">
+        <v>682</v>
+      </c>
+      <c r="D73" t="s">
+        <v>683</v>
+      </c>
+      <c r="E73" t="s">
+        <v>684</v>
+      </c>
+      <c r="F73" t="s">
+        <v>685</v>
+      </c>
+      <c r="G73" t="s">
+        <v>686</v>
+      </c>
+      <c r="H73" t="s">
+        <v>687</v>
+      </c>
+      <c r="I73" t="s">
+        <v>688</v>
+      </c>
+      <c r="J73" t="s">
+        <v>24</v>
+      </c>
+      <c r="K73" t="s">
+        <v>25</v>
+      </c>
+      <c r="L73" t="s">
+        <v>26</v>
+      </c>
+      <c r="M73" t="s">
+        <v>27</v>
+      </c>
+      <c r="N73" t="s">
+        <v>28</v>
+      </c>
+      <c r="O73" t="s">
         <v>689</v>
-      </c>
-[...37 lines deleted...]
-        <v>697</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="A74">
-        <v>4706</v>
+        <v>3716</v>
       </c>
       <c r="B74" t="s">
+        <v>690</v>
+      </c>
+      <c r="C74" t="s">
+        <v>691</v>
+      </c>
+      <c r="D74" t="s">
+        <v>692</v>
+      </c>
+      <c r="E74" t="s">
+        <v>693</v>
+      </c>
+      <c r="F74" t="s">
+        <v>694</v>
+      </c>
+      <c r="G74" t="s">
+        <v>695</v>
+      </c>
+      <c r="H74" t="s">
+        <v>696</v>
+      </c>
+      <c r="I74" t="s">
+        <v>697</v>
+      </c>
+      <c r="J74" t="s">
+        <v>24</v>
+      </c>
+      <c r="K74" t="s">
+        <v>141</v>
+      </c>
+      <c r="L74" t="s">
+        <v>26</v>
+      </c>
+      <c r="M74" t="s">
+        <v>142</v>
+      </c>
+      <c r="N74" t="s">
+        <v>28</v>
+      </c>
+      <c r="O74" t="s">
         <v>698</v>
-      </c>
-[...37 lines deleted...]
-        <v>706</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75">
-        <v>4709</v>
+        <v>3753</v>
       </c>
       <c r="B75" t="s">
+        <v>699</v>
+      </c>
+      <c r="C75" t="s">
+        <v>700</v>
+      </c>
+      <c r="D75" t="s">
+        <v>701</v>
+      </c>
+      <c r="E75" t="s">
+        <v>702</v>
+      </c>
+      <c r="F75" t="s">
+        <v>703</v>
+      </c>
+      <c r="G75" t="s">
+        <v>704</v>
+      </c>
+      <c r="H75" t="s">
+        <v>705</v>
+      </c>
+      <c r="I75" t="s">
+        <v>706</v>
+      </c>
+      <c r="J75" t="s">
+        <v>24</v>
+      </c>
+      <c r="K75" t="s">
+        <v>25</v>
+      </c>
+      <c r="L75" t="s">
+        <v>26</v>
+      </c>
+      <c r="M75" t="s">
+        <v>27</v>
+      </c>
+      <c r="N75" t="s">
+        <v>28</v>
+      </c>
+      <c r="O75" t="s">
         <v>707</v>
-      </c>
-[...37 lines deleted...]
-        <v>715</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="A76">
-        <v>4711</v>
+        <v>3854</v>
       </c>
       <c r="B76" t="s">
+        <v>708</v>
+      </c>
+      <c r="C76" t="s">
+        <v>709</v>
+      </c>
+      <c r="D76" t="s">
+        <v>710</v>
+      </c>
+      <c r="E76" t="s">
+        <v>711</v>
+      </c>
+      <c r="F76" t="s">
+        <v>712</v>
+      </c>
+      <c r="G76" t="s">
+        <v>713</v>
+      </c>
+      <c r="H76" t="s">
+        <v>714</v>
+      </c>
+      <c r="I76" t="s">
+        <v>715</v>
+      </c>
+      <c r="J76" t="s">
+        <v>24</v>
+      </c>
+      <c r="K76" t="s">
+        <v>141</v>
+      </c>
+      <c r="L76" t="s">
+        <v>26</v>
+      </c>
+      <c r="M76" t="s">
+        <v>142</v>
+      </c>
+      <c r="N76" t="s">
+        <v>28</v>
+      </c>
+      <c r="O76" t="s">
         <v>716</v>
-      </c>
-[...37 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77">
-        <v>4714</v>
+        <v>4186</v>
       </c>
       <c r="B77" t="s">
-        <v>729</v>
+        <v>717</v>
       </c>
       <c r="C77" t="s">
-        <v>730</v>
+        <v>718</v>
       </c>
       <c r="D77" t="s">
-        <v>731</v>
+        <v>719</v>
       </c>
       <c r="E77" t="s">
-        <v>732</v>
+        <v>720</v>
       </c>
       <c r="F77" t="s">
-        <v>733</v>
+        <v>721</v>
       </c>
       <c r="G77" t="s">
-        <v>734</v>
+        <v>722</v>
       </c>
       <c r="H77" t="s">
-        <v>735</v>
+        <v>723</v>
       </c>
       <c r="I77" t="s">
-        <v>736</v>
+        <v>724</v>
       </c>
       <c r="J77" t="s">
         <v>24</v>
       </c>
       <c r="K77" t="s">
-        <v>25</v>
+        <v>725</v>
       </c>
       <c r="L77" t="s">
         <v>26</v>
       </c>
       <c r="M77" t="s">
-        <v>27</v>
+        <v>726</v>
       </c>
       <c r="N77" t="s">
         <v>28</v>
       </c>
       <c r="O77" t="s">
-        <v>737</v>
+        <v>727</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="A78">
-        <v>4716</v>
+        <v>4196</v>
       </c>
       <c r="B78" t="s">
-        <v>738</v>
+        <v>728</v>
       </c>
       <c r="C78" t="s">
-        <v>739</v>
+        <v>729</v>
       </c>
       <c r="D78" t="s">
-        <v>740</v>
+        <v>730</v>
       </c>
       <c r="E78" t="s">
-        <v>741</v>
+        <v>731</v>
       </c>
       <c r="F78" t="s">
-        <v>742</v>
+        <v>732</v>
       </c>
       <c r="G78" t="s">
-        <v>743</v>
+        <v>733</v>
       </c>
       <c r="H78" t="s">
-        <v>744</v>
+        <v>734</v>
       </c>
       <c r="I78" t="s">
-        <v>745</v>
+        <v>735</v>
       </c>
       <c r="J78" t="s">
         <v>24</v>
       </c>
       <c r="K78" t="s">
-        <v>529</v>
+        <v>25</v>
       </c>
       <c r="L78" t="s">
         <v>26</v>
       </c>
       <c r="M78" t="s">
-        <v>530</v>
+        <v>27</v>
       </c>
       <c r="N78" t="s">
         <v>28</v>
       </c>
       <c r="O78" t="s">
-        <v>746</v>
+        <v>736</v>
       </c>
     </row>
     <row r="79" spans="1:15">
       <c r="A79">
-        <v>4717</v>
+        <v>4202</v>
       </c>
       <c r="B79" t="s">
-        <v>747</v>
+        <v>737</v>
       </c>
       <c r="C79" t="s">
-        <v>748</v>
+        <v>738</v>
       </c>
       <c r="D79" t="s">
-        <v>749</v>
+        <v>739</v>
       </c>
       <c r="E79" t="s">
-        <v>750</v>
+        <v>740</v>
       </c>
       <c r="F79" t="s">
-        <v>751</v>
+        <v>741</v>
       </c>
       <c r="G79" t="s">
-        <v>752</v>
+        <v>742</v>
       </c>
       <c r="H79" t="s">
-        <v>753</v>
+        <v>743</v>
       </c>
       <c r="I79" t="s">
-        <v>754</v>
+        <v>744</v>
       </c>
       <c r="J79" t="s">
         <v>24</v>
       </c>
       <c r="K79" t="s">
         <v>25</v>
       </c>
       <c r="L79" t="s">
         <v>26</v>
       </c>
       <c r="M79" t="s">
         <v>27</v>
       </c>
       <c r="N79" t="s">
         <v>28</v>
       </c>
       <c r="O79" t="s">
-        <v>755</v>
+        <v>745</v>
       </c>
     </row>
     <row r="80" spans="1:15">
       <c r="A80">
-        <v>4721</v>
+        <v>4204</v>
       </c>
       <c r="B80" t="s">
-        <v>756</v>
+        <v>746</v>
       </c>
       <c r="C80" t="s">
-        <v>757</v>
+        <v>747</v>
       </c>
       <c r="D80" t="s">
-        <v>758</v>
+        <v>748</v>
       </c>
       <c r="E80" t="s">
-        <v>759</v>
+        <v>749</v>
       </c>
       <c r="F80" t="s">
-        <v>760</v>
+        <v>750</v>
       </c>
       <c r="G80" t="s">
-        <v>761</v>
+        <v>751</v>
       </c>
       <c r="H80" t="s">
-        <v>762</v>
+        <v>752</v>
       </c>
       <c r="I80" t="s">
-        <v>763</v>
+        <v>753</v>
       </c>
       <c r="J80" t="s">
         <v>24</v>
       </c>
       <c r="K80" t="s">
-        <v>529</v>
+        <v>141</v>
       </c>
       <c r="L80" t="s">
         <v>26</v>
       </c>
       <c r="M80" t="s">
-        <v>530</v>
+        <v>142</v>
       </c>
       <c r="N80" t="s">
         <v>28</v>
       </c>
       <c r="O80" t="s">
-        <v>764</v>
+        <v>754</v>
       </c>
     </row>
     <row r="81" spans="1:15">
       <c r="A81">
-        <v>4722</v>
+        <v>4211</v>
       </c>
       <c r="B81" t="s">
-        <v>765</v>
+        <v>755</v>
       </c>
       <c r="C81" t="s">
-        <v>766</v>
+        <v>756</v>
       </c>
       <c r="D81" t="s">
-        <v>767</v>
+        <v>757</v>
       </c>
       <c r="E81" t="s">
-        <v>768</v>
+        <v>758</v>
       </c>
       <c r="F81" t="s">
-        <v>769</v>
+        <v>759</v>
       </c>
       <c r="G81" t="s">
-        <v>770</v>
+        <v>760</v>
       </c>
       <c r="H81" t="s">
-        <v>771</v>
+        <v>761</v>
       </c>
       <c r="I81" t="s">
-        <v>772</v>
+        <v>762</v>
       </c>
       <c r="J81" t="s">
         <v>24</v>
       </c>
       <c r="K81" t="s">
-        <v>773</v>
+        <v>25</v>
       </c>
       <c r="L81" t="s">
         <v>26</v>
       </c>
       <c r="M81" t="s">
-        <v>774</v>
+        <v>27</v>
       </c>
       <c r="N81" t="s">
         <v>28</v>
       </c>
       <c r="O81" t="s">
-        <v>775</v>
+        <v>763</v>
       </c>
     </row>
     <row r="82" spans="1:15">
       <c r="A82">
-        <v>4723</v>
+        <v>4216</v>
       </c>
       <c r="B82" t="s">
+        <v>764</v>
+      </c>
+      <c r="C82" t="s">
+        <v>765</v>
+      </c>
+      <c r="D82" t="s">
+        <v>766</v>
+      </c>
+      <c r="E82" t="s">
+        <v>767</v>
+      </c>
+      <c r="F82" t="s">
+        <v>768</v>
+      </c>
+      <c r="G82" t="s">
+        <v>769</v>
+      </c>
+      <c r="H82" t="s">
+        <v>770</v>
+      </c>
+      <c r="I82" t="s">
+        <v>771</v>
+      </c>
+      <c r="J82" t="s">
+        <v>772</v>
+      </c>
+      <c r="K82" t="s">
+        <v>773</v>
+      </c>
+      <c r="L82" t="s">
+        <v>774</v>
+      </c>
+      <c r="M82" t="s">
+        <v>775</v>
+      </c>
+      <c r="N82" t="s">
+        <v>28</v>
+      </c>
+      <c r="O82" t="s">
         <v>776</v>
-      </c>
-[...37 lines deleted...]
-        <v>786</v>
       </c>
     </row>
     <row r="83" spans="1:15">
       <c r="A83">
-        <v>4792</v>
+        <v>4295</v>
       </c>
       <c r="B83" t="s">
-        <v>787</v>
+        <v>777</v>
       </c>
       <c r="C83" t="s">
-        <v>788</v>
+        <v>778</v>
       </c>
       <c r="D83" t="s">
-        <v>789</v>
+        <v>779</v>
       </c>
       <c r="E83" t="s">
-        <v>790</v>
+        <v>780</v>
       </c>
       <c r="F83" t="s">
-        <v>791</v>
+        <v>781</v>
       </c>
       <c r="G83" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="H83" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="I83" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
       <c r="J83" t="s">
         <v>24</v>
       </c>
       <c r="K83" t="s">
         <v>25</v>
       </c>
       <c r="L83" t="s">
         <v>26</v>
       </c>
       <c r="M83" t="s">
         <v>27</v>
       </c>
       <c r="N83" t="s">
         <v>28</v>
       </c>
       <c r="O83" t="s">
-        <v>795</v>
+        <v>785</v>
       </c>
     </row>
     <row r="84" spans="1:15">
       <c r="A84">
-        <v>4801</v>
+        <v>4302</v>
       </c>
       <c r="B84" t="s">
+        <v>786</v>
+      </c>
+      <c r="C84" t="s">
+        <v>787</v>
+      </c>
+      <c r="D84" t="s">
+        <v>788</v>
+      </c>
+      <c r="E84" t="s">
+        <v>789</v>
+      </c>
+      <c r="F84" t="s">
+        <v>790</v>
+      </c>
+      <c r="G84" t="s">
+        <v>791</v>
+      </c>
+      <c r="H84" t="s">
+        <v>792</v>
+      </c>
+      <c r="I84" t="s">
+        <v>793</v>
+      </c>
+      <c r="J84" t="s">
+        <v>794</v>
+      </c>
+      <c r="K84" t="s">
+        <v>795</v>
+      </c>
+      <c r="L84" t="s">
         <v>796</v>
       </c>
-      <c r="C84" t="s">
+      <c r="M84" t="s">
         <v>797</v>
       </c>
-      <c r="D84" t="s">
+      <c r="N84" t="s">
+        <v>28</v>
+      </c>
+      <c r="O84" t="s">
         <v>798</v>
-      </c>
-[...31 lines deleted...]
-        <v>804</v>
       </c>
     </row>
     <row r="85" spans="1:15">
       <c r="A85">
-        <v>4810</v>
+        <v>4303</v>
       </c>
       <c r="B85" t="s">
+        <v>799</v>
+      </c>
+      <c r="C85" t="s">
+        <v>800</v>
+      </c>
+      <c r="D85" t="s">
+        <v>801</v>
+      </c>
+      <c r="E85" t="s">
+        <v>802</v>
+      </c>
+      <c r="F85" t="s">
+        <v>803</v>
+      </c>
+      <c r="G85" t="s">
+        <v>804</v>
+      </c>
+      <c r="H85" t="s">
         <v>805</v>
       </c>
-      <c r="C85" t="s">
+      <c r="I85" t="s">
         <v>806</v>
       </c>
-      <c r="D85" t="s">
+      <c r="J85" t="s">
+        <v>376</v>
+      </c>
+      <c r="K85" t="s">
         <v>807</v>
       </c>
-      <c r="E85" t="s">
+      <c r="L85" t="s">
+        <v>378</v>
+      </c>
+      <c r="M85" t="s">
         <v>808</v>
       </c>
-      <c r="F85" t="s">
+      <c r="N85" t="s">
+        <v>28</v>
+      </c>
+      <c r="O85" t="s">
         <v>809</v>
-      </c>
-[...25 lines deleted...]
-        <v>813</v>
       </c>
     </row>
     <row r="86" spans="1:15">
       <c r="A86">
-        <v>4811</v>
+        <v>4304</v>
       </c>
       <c r="B86" t="s">
+        <v>810</v>
+      </c>
+      <c r="C86" t="s">
+        <v>811</v>
+      </c>
+      <c r="D86" t="s">
+        <v>812</v>
+      </c>
+      <c r="E86" t="s">
+        <v>813</v>
+      </c>
+      <c r="F86" t="s">
         <v>814</v>
       </c>
-      <c r="C86" t="s">
+      <c r="G86" t="s">
         <v>815</v>
       </c>
-      <c r="D86" t="s">
+      <c r="H86" t="s">
         <v>816</v>
       </c>
-      <c r="E86" t="s">
+      <c r="I86" t="s">
         <v>817</v>
       </c>
-      <c r="F86" t="s">
+      <c r="J86" t="s">
+        <v>24</v>
+      </c>
+      <c r="K86" t="s">
+        <v>25</v>
+      </c>
+      <c r="L86" t="s">
+        <v>26</v>
+      </c>
+      <c r="M86" t="s">
+        <v>27</v>
+      </c>
+      <c r="N86" t="s">
+        <v>28</v>
+      </c>
+      <c r="O86" t="s">
         <v>818</v>
-      </c>
-[...25 lines deleted...]
-        <v>822</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87">
-        <v>4817</v>
+        <v>4307</v>
       </c>
       <c r="B87" t="s">
+        <v>819</v>
+      </c>
+      <c r="C87" t="s">
+        <v>820</v>
+      </c>
+      <c r="D87" t="s">
+        <v>821</v>
+      </c>
+      <c r="E87" t="s">
+        <v>822</v>
+      </c>
+      <c r="F87" t="s">
         <v>823</v>
       </c>
-      <c r="C87" t="s">
+      <c r="G87" t="s">
         <v>824</v>
       </c>
-      <c r="D87" t="s">
+      <c r="H87" t="s">
         <v>825</v>
       </c>
-      <c r="E87" t="s">
+      <c r="I87" t="s">
         <v>826</v>
       </c>
-      <c r="F87" t="s">
+      <c r="J87" t="s">
+        <v>772</v>
+      </c>
+      <c r="K87" t="s">
         <v>827</v>
       </c>
-      <c r="G87" t="s">
+      <c r="L87" t="s">
+        <v>774</v>
+      </c>
+      <c r="M87" t="s">
         <v>828</v>
       </c>
-      <c r="H87" t="s">
+      <c r="N87" t="s">
+        <v>28</v>
+      </c>
+      <c r="O87" t="s">
         <v>829</v>
-      </c>
-[...19 lines deleted...]
-        <v>831</v>
       </c>
     </row>
     <row r="88" spans="1:15">
       <c r="A88">
-        <v>4935</v>
+        <v>4308</v>
       </c>
       <c r="B88" t="s">
+        <v>830</v>
+      </c>
+      <c r="C88" t="s">
+        <v>831</v>
+      </c>
+      <c r="D88" t="s">
         <v>832</v>
       </c>
-      <c r="C88" t="s">
+      <c r="E88" t="s">
         <v>833</v>
       </c>
-      <c r="D88" t="s">
+      <c r="F88" t="s">
         <v>834</v>
       </c>
-      <c r="E88" t="s">
+      <c r="G88" t="s">
         <v>835</v>
       </c>
-      <c r="F88" t="s">
+      <c r="H88" t="s">
         <v>836</v>
       </c>
-      <c r="G88" t="s">
+      <c r="I88" t="s">
         <v>837</v>
       </c>
-      <c r="H88" t="s">
+      <c r="J88" t="s">
+        <v>24</v>
+      </c>
+      <c r="K88" t="s">
+        <v>130</v>
+      </c>
+      <c r="L88" t="s">
+        <v>26</v>
+      </c>
+      <c r="M88" t="s">
+        <v>131</v>
+      </c>
+      <c r="N88" t="s">
+        <v>28</v>
+      </c>
+      <c r="O88" t="s">
         <v>838</v>
-      </c>
-[...19 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="89" spans="1:15">
       <c r="A89">
-        <v>4947</v>
+        <v>4309</v>
       </c>
       <c r="B89" t="s">
+        <v>839</v>
+      </c>
+      <c r="C89" t="s">
+        <v>840</v>
+      </c>
+      <c r="D89" t="s">
         <v>841</v>
       </c>
-      <c r="C89" t="s">
+      <c r="E89" t="s">
         <v>842</v>
       </c>
-      <c r="D89" t="s">
+      <c r="F89" t="s">
         <v>843</v>
       </c>
-      <c r="E89" t="s">
+      <c r="G89" t="s">
         <v>844</v>
       </c>
-      <c r="F89" t="s">
+      <c r="H89" t="s">
         <v>845</v>
       </c>
-      <c r="G89" t="s">
+      <c r="I89" t="s">
         <v>846</v>
       </c>
-      <c r="H89" t="s">
+      <c r="J89" t="s">
+        <v>24</v>
+      </c>
+      <c r="K89" t="s">
+        <v>130</v>
+      </c>
+      <c r="L89" t="s">
+        <v>26</v>
+      </c>
+      <c r="M89" t="s">
+        <v>131</v>
+      </c>
+      <c r="N89" t="s">
+        <v>28</v>
+      </c>
+      <c r="O89" t="s">
         <v>847</v>
-      </c>
-[...19 lines deleted...]
-        <v>849</v>
       </c>
     </row>
     <row r="90" spans="1:15">
       <c r="A90">
-        <v>4965</v>
+        <v>4311</v>
       </c>
       <c r="B90" t="s">
+        <v>848</v>
+      </c>
+      <c r="C90" t="s">
+        <v>849</v>
+      </c>
+      <c r="D90" t="s">
         <v>850</v>
       </c>
-      <c r="C90" t="s">
+      <c r="E90" t="s">
         <v>851</v>
       </c>
-      <c r="D90" t="s">
+      <c r="F90" t="s">
         <v>852</v>
       </c>
-      <c r="E90" t="s">
+      <c r="G90" t="s">
         <v>853</v>
       </c>
-      <c r="F90" t="s">
+      <c r="H90" t="s">
         <v>854</v>
       </c>
-      <c r="G90" t="s">
+      <c r="I90" t="s">
         <v>855</v>
-      </c>
-[...4 lines deleted...]
-        <v>857</v>
       </c>
       <c r="J90" t="s">
         <v>24</v>
       </c>
       <c r="K90" t="s">
         <v>25</v>
       </c>
       <c r="L90" t="s">
         <v>26</v>
       </c>
       <c r="M90" t="s">
         <v>27</v>
       </c>
       <c r="N90" t="s">
         <v>28</v>
       </c>
       <c r="O90" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="91" spans="1:15">
       <c r="A91">
-        <v>5273</v>
+        <v>4314</v>
       </c>
       <c r="B91" t="s">
+        <v>857</v>
+      </c>
+      <c r="C91" t="s">
+        <v>858</v>
+      </c>
+      <c r="D91" t="s">
         <v>859</v>
       </c>
-      <c r="C91" t="s">
+      <c r="E91" t="s">
         <v>860</v>
       </c>
-      <c r="D91" t="s">
+      <c r="F91" t="s">
         <v>861</v>
       </c>
-      <c r="E91" t="s">
+      <c r="G91" t="s">
         <v>862</v>
       </c>
-      <c r="F91" t="s">
+      <c r="H91" t="s">
         <v>863</v>
       </c>
-      <c r="G91" t="s">
+      <c r="I91" t="s">
         <v>864</v>
       </c>
-      <c r="H91" t="s">
+      <c r="J91" t="s">
+        <v>24</v>
+      </c>
+      <c r="K91" t="s">
+        <v>25</v>
+      </c>
+      <c r="L91" t="s">
+        <v>26</v>
+      </c>
+      <c r="M91" t="s">
+        <v>27</v>
+      </c>
+      <c r="N91" t="s">
+        <v>28</v>
+      </c>
+      <c r="O91" t="s">
         <v>865</v>
-      </c>
-[...19 lines deleted...]
-        <v>869</v>
       </c>
     </row>
     <row r="92" spans="1:15">
       <c r="A92">
-        <v>5326</v>
+        <v>4316</v>
       </c>
       <c r="B92" t="s">
+        <v>866</v>
+      </c>
+      <c r="C92" t="s">
+        <v>867</v>
+      </c>
+      <c r="D92" t="s">
+        <v>868</v>
+      </c>
+      <c r="E92" t="s">
+        <v>869</v>
+      </c>
+      <c r="F92" t="s">
         <v>870</v>
       </c>
-      <c r="C92" t="s">
+      <c r="G92" t="s">
         <v>871</v>
       </c>
-      <c r="D92" t="s">
+      <c r="H92" t="s">
         <v>872</v>
       </c>
-      <c r="E92" t="s">
+      <c r="I92" t="s">
         <v>873</v>
       </c>
-      <c r="F92" t="s">
+      <c r="J92" t="s">
+        <v>24</v>
+      </c>
+      <c r="K92" t="s">
+        <v>130</v>
+      </c>
+      <c r="L92" t="s">
+        <v>26</v>
+      </c>
+      <c r="M92" t="s">
+        <v>131</v>
+      </c>
+      <c r="N92" t="s">
+        <v>28</v>
+      </c>
+      <c r="O92" t="s">
         <v>874</v>
-      </c>
-[...25 lines deleted...]
-        <v>878</v>
       </c>
     </row>
     <row r="93" spans="1:15">
       <c r="A93">
-        <v>5330</v>
+        <v>4319</v>
       </c>
       <c r="B93" t="s">
+        <v>875</v>
+      </c>
+      <c r="C93" t="s">
+        <v>876</v>
+      </c>
+      <c r="D93" t="s">
+        <v>877</v>
+      </c>
+      <c r="E93" t="s">
+        <v>878</v>
+      </c>
+      <c r="F93" t="s">
         <v>879</v>
       </c>
-      <c r="C93" t="s">
+      <c r="G93" t="s">
         <v>880</v>
       </c>
-      <c r="D93" t="s">
+      <c r="H93" t="s">
         <v>881</v>
       </c>
-      <c r="E93" t="s">
+      <c r="I93" t="s">
         <v>882</v>
       </c>
-      <c r="F93" t="s">
+      <c r="J93" t="s">
+        <v>24</v>
+      </c>
+      <c r="K93" t="s">
+        <v>130</v>
+      </c>
+      <c r="L93" t="s">
+        <v>26</v>
+      </c>
+      <c r="M93" t="s">
+        <v>131</v>
+      </c>
+      <c r="N93" t="s">
+        <v>28</v>
+      </c>
+      <c r="O93" t="s">
         <v>883</v>
-      </c>
-[...25 lines deleted...]
-        <v>887</v>
       </c>
     </row>
     <row r="94" spans="1:15">
       <c r="A94">
-        <v>5331</v>
+        <v>4322</v>
       </c>
       <c r="B94" t="s">
+        <v>884</v>
+      </c>
+      <c r="C94" t="s">
+        <v>885</v>
+      </c>
+      <c r="D94" t="s">
+        <v>886</v>
+      </c>
+      <c r="E94" t="s">
+        <v>887</v>
+      </c>
+      <c r="F94" t="s">
         <v>888</v>
       </c>
-      <c r="C94" t="s">
+      <c r="G94" t="s">
         <v>889</v>
       </c>
-      <c r="D94" t="s">
+      <c r="H94" t="s">
         <v>890</v>
       </c>
-      <c r="E94" t="s">
+      <c r="I94" t="s">
         <v>891</v>
       </c>
-      <c r="F94" t="s">
+      <c r="J94" t="s">
+        <v>24</v>
+      </c>
+      <c r="K94" t="s">
+        <v>25</v>
+      </c>
+      <c r="L94" t="s">
+        <v>26</v>
+      </c>
+      <c r="M94" t="s">
+        <v>27</v>
+      </c>
+      <c r="N94" t="s">
+        <v>28</v>
+      </c>
+      <c r="O94" t="s">
         <v>892</v>
-      </c>
-[...25 lines deleted...]
-        <v>896</v>
       </c>
     </row>
     <row r="95" spans="1:15">
       <c r="A95">
-        <v>5335</v>
+        <v>4555</v>
       </c>
       <c r="B95" t="s">
+        <v>893</v>
+      </c>
+      <c r="C95" t="s">
+        <v>894</v>
+      </c>
+      <c r="D95" t="s">
+        <v>895</v>
+      </c>
+      <c r="E95" t="s">
+        <v>896</v>
+      </c>
+      <c r="F95" t="s">
         <v>897</v>
       </c>
-      <c r="C95" t="s">
+      <c r="G95" t="s">
         <v>898</v>
       </c>
-      <c r="D95" t="s">
+      <c r="H95" t="s">
         <v>899</v>
       </c>
-      <c r="E95" t="s">
+      <c r="I95" t="s">
         <v>900</v>
       </c>
-      <c r="F95" t="s">
+      <c r="J95" t="s">
+        <v>24</v>
+      </c>
+      <c r="K95" t="s">
+        <v>130</v>
+      </c>
+      <c r="L95" t="s">
+        <v>26</v>
+      </c>
+      <c r="M95" t="s">
+        <v>131</v>
+      </c>
+      <c r="N95" t="s">
+        <v>28</v>
+      </c>
+      <c r="O95" t="s">
         <v>901</v>
-      </c>
-[...25 lines deleted...]
-        <v>905</v>
       </c>
     </row>
     <row r="96" spans="1:15">
       <c r="A96">
-        <v>5346</v>
+        <v>4556</v>
       </c>
       <c r="B96" t="s">
+        <v>902</v>
+      </c>
+      <c r="C96" t="s">
+        <v>903</v>
+      </c>
+      <c r="D96" t="s">
+        <v>904</v>
+      </c>
+      <c r="E96" t="s">
+        <v>905</v>
+      </c>
+      <c r="F96" t="s">
         <v>906</v>
       </c>
-      <c r="C96" t="s">
+      <c r="G96" t="s">
         <v>907</v>
       </c>
-      <c r="D96" t="s">
+      <c r="H96" t="s">
         <v>908</v>
       </c>
-      <c r="E96" t="s">
+      <c r="I96" t="s">
         <v>909</v>
       </c>
-      <c r="F96" t="s">
+      <c r="J96" t="s">
+        <v>24</v>
+      </c>
+      <c r="K96" t="s">
+        <v>25</v>
+      </c>
+      <c r="L96" t="s">
+        <v>26</v>
+      </c>
+      <c r="M96" t="s">
+        <v>27</v>
+      </c>
+      <c r="N96" t="s">
+        <v>28</v>
+      </c>
+      <c r="O96" t="s">
         <v>910</v>
-      </c>
-[...25 lines deleted...]
-        <v>916</v>
       </c>
     </row>
     <row r="97" spans="1:15">
       <c r="A97">
-        <v>5348</v>
+        <v>4558</v>
       </c>
       <c r="B97" t="s">
+        <v>911</v>
+      </c>
+      <c r="C97" t="s">
+        <v>912</v>
+      </c>
+      <c r="D97" t="s">
+        <v>913</v>
+      </c>
+      <c r="E97" t="s">
+        <v>914</v>
+      </c>
+      <c r="F97" t="s">
+        <v>915</v>
+      </c>
+      <c r="G97" t="s">
+        <v>916</v>
+      </c>
+      <c r="H97" t="s">
         <v>917</v>
       </c>
-      <c r="C97" t="s">
+      <c r="I97" t="s">
         <v>918</v>
       </c>
-      <c r="D97" t="s">
+      <c r="J97" t="s">
+        <v>24</v>
+      </c>
+      <c r="K97" t="s">
+        <v>130</v>
+      </c>
+      <c r="L97" t="s">
+        <v>26</v>
+      </c>
+      <c r="M97" t="s">
+        <v>131</v>
+      </c>
+      <c r="N97" t="s">
+        <v>28</v>
+      </c>
+      <c r="O97" t="s">
         <v>919</v>
-      </c>
-[...31 lines deleted...]
-        <v>925</v>
       </c>
     </row>
     <row r="98" spans="1:15">
       <c r="A98">
-        <v>5351</v>
+        <v>4559</v>
       </c>
       <c r="B98" t="s">
+        <v>920</v>
+      </c>
+      <c r="C98" t="s">
+        <v>921</v>
+      </c>
+      <c r="D98" t="s">
+        <v>922</v>
+      </c>
+      <c r="E98" t="s">
+        <v>923</v>
+      </c>
+      <c r="F98" t="s">
+        <v>924</v>
+      </c>
+      <c r="G98" t="s">
+        <v>925</v>
+      </c>
+      <c r="H98" t="s">
         <v>926</v>
       </c>
-      <c r="C98" t="s">
+      <c r="I98" t="s">
         <v>927</v>
       </c>
-      <c r="D98" t="s">
+      <c r="J98" t="s">
+        <v>24</v>
+      </c>
+      <c r="K98" t="s">
+        <v>141</v>
+      </c>
+      <c r="L98" t="s">
+        <v>26</v>
+      </c>
+      <c r="M98" t="s">
+        <v>142</v>
+      </c>
+      <c r="N98" t="s">
+        <v>28</v>
+      </c>
+      <c r="O98" t="s">
         <v>928</v>
-      </c>
-[...31 lines deleted...]
-        <v>934</v>
       </c>
     </row>
     <row r="99" spans="1:15">
       <c r="A99">
-        <v>5353</v>
+        <v>4560</v>
       </c>
       <c r="B99" t="s">
+        <v>929</v>
+      </c>
+      <c r="C99" t="s">
+        <v>930</v>
+      </c>
+      <c r="D99" t="s">
+        <v>931</v>
+      </c>
+      <c r="E99" t="s">
+        <v>932</v>
+      </c>
+      <c r="F99" t="s">
+        <v>933</v>
+      </c>
+      <c r="G99" t="s">
+        <v>934</v>
+      </c>
+      <c r="H99" t="s">
         <v>935</v>
       </c>
-      <c r="C99" t="s">
+      <c r="I99" t="s">
         <v>936</v>
       </c>
-      <c r="D99" t="s">
+      <c r="J99" t="s">
+        <v>24</v>
+      </c>
+      <c r="K99" t="s">
+        <v>25</v>
+      </c>
+      <c r="L99" t="s">
+        <v>26</v>
+      </c>
+      <c r="M99" t="s">
+        <v>27</v>
+      </c>
+      <c r="N99" t="s">
+        <v>28</v>
+      </c>
+      <c r="O99" t="s">
         <v>937</v>
-      </c>
-[...31 lines deleted...]
-        <v>945</v>
       </c>
     </row>
     <row r="100" spans="1:15">
       <c r="A100">
-        <v>5354</v>
+        <v>4563</v>
       </c>
       <c r="B100" t="s">
+        <v>938</v>
+      </c>
+      <c r="C100" t="s">
+        <v>939</v>
+      </c>
+      <c r="D100" t="s">
+        <v>940</v>
+      </c>
+      <c r="E100" t="s">
+        <v>941</v>
+      </c>
+      <c r="F100" t="s">
+        <v>942</v>
+      </c>
+      <c r="G100" t="s">
+        <v>943</v>
+      </c>
+      <c r="H100" t="s">
+        <v>944</v>
+      </c>
+      <c r="I100" t="s">
+        <v>945</v>
+      </c>
+      <c r="J100" t="s">
+        <v>24</v>
+      </c>
+      <c r="K100" t="s">
+        <v>130</v>
+      </c>
+      <c r="L100" t="s">
+        <v>26</v>
+      </c>
+      <c r="M100" t="s">
+        <v>131</v>
+      </c>
+      <c r="N100" t="s">
+        <v>28</v>
+      </c>
+      <c r="O100" t="s">
         <v>946</v>
-      </c>
-[...37 lines deleted...]
-        <v>954</v>
       </c>
     </row>
     <row r="101" spans="1:15">
       <c r="A101">
-        <v>5364</v>
+        <v>4564</v>
       </c>
       <c r="B101" t="s">
+        <v>947</v>
+      </c>
+      <c r="C101" t="s">
+        <v>948</v>
+      </c>
+      <c r="D101" t="s">
+        <v>949</v>
+      </c>
+      <c r="E101" t="s">
+        <v>950</v>
+      </c>
+      <c r="F101" t="s">
+        <v>951</v>
+      </c>
+      <c r="G101" t="s">
+        <v>952</v>
+      </c>
+      <c r="H101" t="s">
+        <v>953</v>
+      </c>
+      <c r="I101" t="s">
+        <v>954</v>
+      </c>
+      <c r="J101" t="s">
+        <v>24</v>
+      </c>
+      <c r="K101" t="s">
         <v>955</v>
       </c>
-      <c r="C101" t="s">
+      <c r="L101" t="s">
+        <v>26</v>
+      </c>
+      <c r="M101" t="s">
         <v>956</v>
       </c>
-      <c r="D101" t="s">
+      <c r="N101" t="s">
+        <v>28</v>
+      </c>
+      <c r="O101" t="s">
         <v>957</v>
-      </c>
-[...31 lines deleted...]
-        <v>963</v>
       </c>
     </row>
     <row r="102" spans="1:15">
       <c r="A102">
-        <v>5365</v>
+        <v>4568</v>
       </c>
       <c r="B102" t="s">
+        <v>958</v>
+      </c>
+      <c r="C102" t="s">
+        <v>959</v>
+      </c>
+      <c r="D102" t="s">
+        <v>960</v>
+      </c>
+      <c r="E102" t="s">
+        <v>961</v>
+      </c>
+      <c r="F102" t="s">
+        <v>962</v>
+      </c>
+      <c r="G102" t="s">
+        <v>963</v>
+      </c>
+      <c r="H102" t="s">
         <v>964</v>
       </c>
-      <c r="C102" t="s">
+      <c r="I102" t="s">
         <v>965</v>
-      </c>
-[...16 lines deleted...]
-        <v>971</v>
       </c>
       <c r="J102" t="s">
         <v>24</v>
       </c>
       <c r="K102" t="s">
         <v>25</v>
       </c>
       <c r="L102" t="s">
         <v>26</v>
       </c>
       <c r="M102" t="s">
         <v>27</v>
       </c>
       <c r="N102" t="s">
         <v>28</v>
       </c>
       <c r="O102" t="s">
-        <v>972</v>
+        <v>966</v>
       </c>
     </row>
     <row r="103" spans="1:15">
       <c r="A103">
-        <v>5367</v>
+        <v>4704</v>
       </c>
       <c r="B103" t="s">
+        <v>967</v>
+      </c>
+      <c r="C103" t="s">
+        <v>968</v>
+      </c>
+      <c r="D103" t="s">
+        <v>969</v>
+      </c>
+      <c r="E103" t="s">
+        <v>970</v>
+      </c>
+      <c r="F103" t="s">
+        <v>971</v>
+      </c>
+      <c r="G103" t="s">
+        <v>972</v>
+      </c>
+      <c r="H103" t="s">
         <v>973</v>
       </c>
-      <c r="C103" t="s">
+      <c r="I103" t="s">
         <v>974</v>
       </c>
-      <c r="D103" t="s">
+      <c r="J103" t="s">
+        <v>24</v>
+      </c>
+      <c r="K103" t="s">
+        <v>141</v>
+      </c>
+      <c r="L103" t="s">
+        <v>26</v>
+      </c>
+      <c r="M103" t="s">
+        <v>142</v>
+      </c>
+      <c r="N103" t="s">
+        <v>28</v>
+      </c>
+      <c r="O103" t="s">
         <v>975</v>
-      </c>
-[...31 lines deleted...]
-        <v>981</v>
       </c>
     </row>
     <row r="104" spans="1:15">
       <c r="A104">
-        <v>5368</v>
+        <v>4706</v>
       </c>
       <c r="B104" t="s">
+        <v>976</v>
+      </c>
+      <c r="C104" t="s">
+        <v>977</v>
+      </c>
+      <c r="D104" t="s">
+        <v>978</v>
+      </c>
+      <c r="E104" t="s">
+        <v>979</v>
+      </c>
+      <c r="F104" t="s">
+        <v>980</v>
+      </c>
+      <c r="G104" t="s">
+        <v>981</v>
+      </c>
+      <c r="H104" t="s">
         <v>982</v>
       </c>
-      <c r="C104" t="s">
+      <c r="I104" t="s">
         <v>983</v>
       </c>
-      <c r="D104" t="s">
+      <c r="J104" t="s">
+        <v>24</v>
+      </c>
+      <c r="K104" t="s">
+        <v>130</v>
+      </c>
+      <c r="L104" t="s">
+        <v>26</v>
+      </c>
+      <c r="M104" t="s">
+        <v>131</v>
+      </c>
+      <c r="N104" t="s">
+        <v>28</v>
+      </c>
+      <c r="O104" t="s">
         <v>984</v>
-      </c>
-[...31 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="105" spans="1:15">
       <c r="A105">
-        <v>5372</v>
+        <v>4709</v>
       </c>
       <c r="B105" t="s">
+        <v>985</v>
+      </c>
+      <c r="C105" t="s">
+        <v>986</v>
+      </c>
+      <c r="D105" t="s">
+        <v>987</v>
+      </c>
+      <c r="E105" t="s">
+        <v>988</v>
+      </c>
+      <c r="F105" t="s">
+        <v>989</v>
+      </c>
+      <c r="G105" t="s">
+        <v>990</v>
+      </c>
+      <c r="H105" t="s">
         <v>991</v>
       </c>
-      <c r="C105" t="s">
+      <c r="I105" t="s">
         <v>992</v>
       </c>
-      <c r="D105" t="s">
+      <c r="J105" t="s">
+        <v>24</v>
+      </c>
+      <c r="K105" t="s">
+        <v>141</v>
+      </c>
+      <c r="L105" t="s">
+        <v>26</v>
+      </c>
+      <c r="M105" t="s">
+        <v>142</v>
+      </c>
+      <c r="N105" t="s">
+        <v>28</v>
+      </c>
+      <c r="O105" t="s">
         <v>993</v>
-      </c>
-[...31 lines deleted...]
-        <v>999</v>
       </c>
     </row>
     <row r="106" spans="1:15">
       <c r="A106">
-        <v>5375</v>
+        <v>4711</v>
       </c>
       <c r="B106" t="s">
+        <v>994</v>
+      </c>
+      <c r="C106" t="s">
+        <v>995</v>
+      </c>
+      <c r="D106" t="s">
+        <v>996</v>
+      </c>
+      <c r="E106" t="s">
+        <v>997</v>
+      </c>
+      <c r="F106" t="s">
+        <v>998</v>
+      </c>
+      <c r="G106" t="s">
+        <v>999</v>
+      </c>
+      <c r="H106" t="s">
         <v>1000</v>
       </c>
-      <c r="C106" t="s">
+      <c r="I106" t="s">
         <v>1001</v>
       </c>
-      <c r="D106" t="s">
+      <c r="J106" t="s">
         <v>1002</v>
       </c>
-      <c r="E106" t="s">
+      <c r="K106" t="s">
         <v>1003</v>
       </c>
-      <c r="F106" t="s">
+      <c r="L106" t="s">
         <v>1004</v>
       </c>
-      <c r="G106" t="s">
+      <c r="M106" t="s">
         <v>1005</v>
       </c>
-      <c r="H106" t="s">
+      <c r="N106" t="s">
+        <v>28</v>
+      </c>
+      <c r="O106" t="s">
         <v>1006</v>
-      </c>
-[...19 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="107" spans="1:15">
       <c r="A107">
-        <v>5382</v>
+        <v>4714</v>
       </c>
       <c r="B107" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C107" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D107" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E107" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F107" t="s">
         <v>1011</v>
       </c>
-      <c r="C107" t="s">
+      <c r="G107" t="s">
         <v>1012</v>
       </c>
-      <c r="D107" t="s">
+      <c r="H107" t="s">
         <v>1013</v>
       </c>
-      <c r="E107" t="s">
+      <c r="I107" t="s">
         <v>1014</v>
       </c>
-      <c r="F107" t="s">
+      <c r="J107" t="s">
+        <v>24</v>
+      </c>
+      <c r="K107" t="s">
+        <v>25</v>
+      </c>
+      <c r="L107" t="s">
+        <v>26</v>
+      </c>
+      <c r="M107" t="s">
+        <v>27</v>
+      </c>
+      <c r="N107" t="s">
+        <v>28</v>
+      </c>
+      <c r="O107" t="s">
         <v>1015</v>
-      </c>
-[...25 lines deleted...]
-        <v>1019</v>
       </c>
     </row>
     <row r="108" spans="1:15">
       <c r="A108">
-        <v>5435</v>
+        <v>4716</v>
       </c>
       <c r="B108" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C108" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D108" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E108" t="s">
+        <v>1019</v>
+      </c>
+      <c r="F108" t="s">
         <v>1020</v>
       </c>
-      <c r="C108" t="s">
+      <c r="G108" t="s">
         <v>1021</v>
       </c>
-      <c r="D108" t="s">
+      <c r="H108" t="s">
         <v>1022</v>
       </c>
-      <c r="E108" t="s">
+      <c r="I108" t="s">
         <v>1023</v>
       </c>
-      <c r="F108" t="s">
+      <c r="J108" t="s">
+        <v>24</v>
+      </c>
+      <c r="K108" t="s">
+        <v>807</v>
+      </c>
+      <c r="L108" t="s">
+        <v>26</v>
+      </c>
+      <c r="M108" t="s">
+        <v>808</v>
+      </c>
+      <c r="N108" t="s">
+        <v>28</v>
+      </c>
+      <c r="O108" t="s">
         <v>1024</v>
-      </c>
-[...25 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="109" spans="1:15">
       <c r="A109">
-        <v>5437</v>
+        <v>4717</v>
       </c>
       <c r="B109" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C109" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D109" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E109" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F109" t="s">
         <v>1029</v>
       </c>
-      <c r="C109" t="s">
+      <c r="G109" t="s">
         <v>1030</v>
       </c>
-      <c r="D109" t="s">
+      <c r="H109" t="s">
         <v>1031</v>
       </c>
-      <c r="E109" t="s">
+      <c r="I109" t="s">
         <v>1032</v>
-      </c>
-[...10 lines deleted...]
-        <v>1036</v>
       </c>
       <c r="J109" t="s">
         <v>24</v>
       </c>
       <c r="K109" t="s">
         <v>25</v>
       </c>
       <c r="L109" t="s">
         <v>26</v>
       </c>
       <c r="M109" t="s">
         <v>27</v>
       </c>
       <c r="N109" t="s">
         <v>28</v>
       </c>
       <c r="O109" t="s">
-        <v>1037</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="110" spans="1:15">
       <c r="A110">
-        <v>5439</v>
+        <v>4721</v>
       </c>
       <c r="B110" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C110" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D110" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E110" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F110" t="s">
         <v>1038</v>
       </c>
-      <c r="C110" t="s">
+      <c r="G110" t="s">
         <v>1039</v>
       </c>
-      <c r="D110" t="s">
+      <c r="H110" t="s">
         <v>1040</v>
       </c>
-      <c r="E110" t="s">
+      <c r="I110" t="s">
         <v>1041</v>
       </c>
-      <c r="F110" t="s">
+      <c r="J110" t="s">
+        <v>24</v>
+      </c>
+      <c r="K110" t="s">
+        <v>807</v>
+      </c>
+      <c r="L110" t="s">
+        <v>26</v>
+      </c>
+      <c r="M110" t="s">
+        <v>808</v>
+      </c>
+      <c r="N110" t="s">
+        <v>28</v>
+      </c>
+      <c r="O110" t="s">
         <v>1042</v>
-      </c>
-[...25 lines deleted...]
-        <v>1046</v>
       </c>
     </row>
     <row r="111" spans="1:15">
       <c r="A111">
-        <v>5456</v>
+        <v>4722</v>
       </c>
       <c r="B111" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C111" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D111" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E111" t="s">
+        <v>1046</v>
+      </c>
+      <c r="F111" t="s">
         <v>1047</v>
       </c>
-      <c r="C111" t="s">
+      <c r="G111" t="s">
         <v>1048</v>
       </c>
-      <c r="D111" t="s">
+      <c r="H111" t="s">
         <v>1049</v>
       </c>
-      <c r="E111" t="s">
+      <c r="I111" t="s">
         <v>1050</v>
       </c>
-      <c r="F111" t="s">
+      <c r="J111" t="s">
+        <v>24</v>
+      </c>
+      <c r="K111" t="s">
         <v>1051</v>
       </c>
-      <c r="G111" t="s">
+      <c r="L111" t="s">
+        <v>26</v>
+      </c>
+      <c r="M111" t="s">
         <v>1052</v>
       </c>
-      <c r="H111" t="s">
+      <c r="N111" t="s">
+        <v>28</v>
+      </c>
+      <c r="O111" t="s">
         <v>1053</v>
-      </c>
-[...19 lines deleted...]
-        <v>1055</v>
       </c>
     </row>
     <row r="112" spans="1:15">
       <c r="A112">
-        <v>5474</v>
+        <v>4723</v>
       </c>
       <c r="B112" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C112" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D112" t="s">
         <v>1056</v>
       </c>
-      <c r="C112" t="s">
+      <c r="E112" t="s">
         <v>1057</v>
       </c>
-      <c r="D112" t="s">
+      <c r="F112" t="s">
         <v>1058</v>
       </c>
-      <c r="E112" t="s">
+      <c r="G112" t="s">
         <v>1059</v>
       </c>
-      <c r="F112" t="s">
+      <c r="H112" t="s">
         <v>1060</v>
       </c>
-      <c r="G112" t="s">
+      <c r="I112" t="s">
         <v>1061</v>
       </c>
-      <c r="H112" t="s">
+      <c r="J112" t="s">
+        <v>24</v>
+      </c>
+      <c r="K112" t="s">
         <v>1062</v>
       </c>
-      <c r="I112" t="s">
+      <c r="L112" t="s">
+        <v>26</v>
+      </c>
+      <c r="M112" t="s">
         <v>1063</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N112" t="s">
         <v>28</v>
       </c>
       <c r="O112" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="113" spans="1:15">
       <c r="A113">
-        <v>5475</v>
+        <v>4792</v>
       </c>
       <c r="B113" t="s">
         <v>1065</v>
       </c>
       <c r="C113" t="s">
         <v>1066</v>
       </c>
       <c r="D113" t="s">
         <v>1067</v>
       </c>
       <c r="E113" t="s">
         <v>1068</v>
       </c>
       <c r="F113" t="s">
         <v>1069</v>
       </c>
       <c r="G113" t="s">
         <v>1070</v>
       </c>
       <c r="H113" t="s">
         <v>1071</v>
       </c>
       <c r="I113" t="s">
         <v>1072</v>
       </c>
       <c r="J113" t="s">
         <v>24</v>
       </c>
       <c r="K113" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="L113" t="s">
         <v>26</v>
       </c>
       <c r="M113" t="s">
-        <v>88</v>
+        <v>27</v>
       </c>
       <c r="N113" t="s">
         <v>28</v>
       </c>
       <c r="O113" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="114" spans="1:15">
       <c r="A114">
-        <v>5476</v>
+        <v>4801</v>
       </c>
       <c r="B114" t="s">
         <v>1074</v>
       </c>
       <c r="C114" t="s">
         <v>1075</v>
       </c>
       <c r="D114" t="s">
         <v>1076</v>
       </c>
       <c r="E114" t="s">
         <v>1077</v>
       </c>
       <c r="F114" t="s">
         <v>1078</v>
       </c>
       <c r="G114" t="s">
         <v>1079</v>
       </c>
       <c r="H114" t="s">
         <v>1080</v>
       </c>
       <c r="I114" t="s">
         <v>1081</v>
       </c>
       <c r="J114" t="s">
+        <v>24</v>
+      </c>
+      <c r="K114" t="s">
+        <v>130</v>
+      </c>
+      <c r="L114" t="s">
+        <v>26</v>
+      </c>
+      <c r="M114" t="s">
+        <v>131</v>
+      </c>
+      <c r="N114" t="s">
+        <v>28</v>
+      </c>
+      <c r="O114" t="s">
         <v>1082</v>
-      </c>
-[...13 lines deleted...]
-        <v>1084</v>
       </c>
     </row>
     <row r="115" spans="1:15">
       <c r="A115">
-        <v>5478</v>
+        <v>4810</v>
       </c>
       <c r="B115" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C115" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D115" t="s">
         <v>1085</v>
       </c>
-      <c r="C115" t="s">
+      <c r="E115" t="s">
         <v>1086</v>
       </c>
-      <c r="D115" t="s">
+      <c r="F115" t="s">
         <v>1087</v>
       </c>
-      <c r="E115" t="s">
+      <c r="G115" t="s">
         <v>1088</v>
       </c>
-      <c r="F115" t="s">
+      <c r="H115" t="s">
         <v>1089</v>
       </c>
-      <c r="G115" t="s">
+      <c r="I115" t="s">
         <v>1090</v>
       </c>
-      <c r="H115" t="s">
+      <c r="J115" t="s">
+        <v>24</v>
+      </c>
+      <c r="K115" t="s">
+        <v>130</v>
+      </c>
+      <c r="L115" t="s">
+        <v>26</v>
+      </c>
+      <c r="M115" t="s">
+        <v>131</v>
+      </c>
+      <c r="N115" t="s">
+        <v>28</v>
+      </c>
+      <c r="O115" t="s">
         <v>1091</v>
-      </c>
-[...19 lines deleted...]
-        <v>1093</v>
       </c>
     </row>
     <row r="116" spans="1:15">
       <c r="A116">
-        <v>5496</v>
+        <v>4811</v>
       </c>
       <c r="B116" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C116" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D116" t="s">
         <v>1094</v>
       </c>
-      <c r="C116" t="s">
+      <c r="E116" t="s">
         <v>1095</v>
       </c>
-      <c r="D116" t="s">
+      <c r="F116" t="s">
         <v>1096</v>
       </c>
-      <c r="E116" t="s">
+      <c r="G116" t="s">
         <v>1097</v>
       </c>
-      <c r="F116" t="s">
+      <c r="H116" t="s">
         <v>1098</v>
       </c>
-      <c r="G116" t="s">
+      <c r="I116" t="s">
         <v>1099</v>
       </c>
-      <c r="H116" t="s">
+      <c r="J116" t="s">
+        <v>24</v>
+      </c>
+      <c r="K116" t="s">
+        <v>795</v>
+      </c>
+      <c r="L116" t="s">
+        <v>26</v>
+      </c>
+      <c r="M116" t="s">
+        <v>797</v>
+      </c>
+      <c r="N116" t="s">
+        <v>28</v>
+      </c>
+      <c r="O116" t="s">
         <v>1100</v>
-      </c>
-[...19 lines deleted...]
-        <v>1102</v>
       </c>
     </row>
     <row r="117" spans="1:15">
       <c r="A117">
-        <v>5507</v>
+        <v>4817</v>
       </c>
       <c r="B117" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C117" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D117" t="s">
         <v>1103</v>
       </c>
-      <c r="C117" t="s">
+      <c r="E117" t="s">
         <v>1104</v>
       </c>
-      <c r="D117" t="s">
+      <c r="F117" t="s">
         <v>1105</v>
       </c>
-      <c r="E117" t="s">
+      <c r="G117" t="s">
         <v>1106</v>
       </c>
-      <c r="F117" t="s">
+      <c r="H117" t="s">
         <v>1107</v>
       </c>
-      <c r="G117" t="s">
+      <c r="I117" t="s">
         <v>1108</v>
-      </c>
-[...4 lines deleted...]
-        <v>1110</v>
       </c>
       <c r="J117" t="s">
         <v>24</v>
       </c>
       <c r="K117" t="s">
         <v>25</v>
       </c>
       <c r="L117" t="s">
         <v>26</v>
       </c>
       <c r="M117" t="s">
         <v>27</v>
       </c>
       <c r="N117" t="s">
         <v>28</v>
       </c>
       <c r="O117" t="s">
-        <v>1111</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="118" spans="1:15">
       <c r="A118">
-        <v>5509</v>
+        <v>4935</v>
       </c>
       <c r="B118" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C118" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D118" t="s">
         <v>1112</v>
       </c>
-      <c r="C118" t="s">
+      <c r="E118" t="s">
         <v>1113</v>
       </c>
-      <c r="D118" t="s">
+      <c r="F118" t="s">
         <v>1114</v>
       </c>
-      <c r="E118" t="s">
+      <c r="G118" t="s">
         <v>1115</v>
       </c>
-      <c r="F118" t="s">
+      <c r="H118" t="s">
         <v>1116</v>
       </c>
-      <c r="G118" t="s">
+      <c r="I118" t="s">
         <v>1117</v>
       </c>
-      <c r="H118" t="s">
+      <c r="J118" t="s">
+        <v>24</v>
+      </c>
+      <c r="K118" t="s">
+        <v>130</v>
+      </c>
+      <c r="L118" t="s">
+        <v>26</v>
+      </c>
+      <c r="M118" t="s">
+        <v>131</v>
+      </c>
+      <c r="N118" t="s">
+        <v>28</v>
+      </c>
+      <c r="O118" t="s">
         <v>1118</v>
-      </c>
-[...19 lines deleted...]
-        <v>1120</v>
       </c>
     </row>
     <row r="119" spans="1:15">
       <c r="A119">
-        <v>5512</v>
+        <v>4947</v>
       </c>
       <c r="B119" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C119" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D119" t="s">
         <v>1121</v>
       </c>
-      <c r="C119" t="s">
+      <c r="E119" t="s">
         <v>1122</v>
       </c>
-      <c r="D119" t="s">
+      <c r="F119" t="s">
         <v>1123</v>
       </c>
-      <c r="E119" t="s">
+      <c r="G119" t="s">
         <v>1124</v>
       </c>
-      <c r="F119" t="s">
+      <c r="H119" t="s">
         <v>1125</v>
       </c>
-      <c r="G119" t="s">
+      <c r="I119" t="s">
         <v>1126</v>
       </c>
-      <c r="H119" t="s">
+      <c r="J119" t="s">
+        <v>24</v>
+      </c>
+      <c r="K119" t="s">
+        <v>141</v>
+      </c>
+      <c r="L119" t="s">
+        <v>26</v>
+      </c>
+      <c r="M119" t="s">
+        <v>142</v>
+      </c>
+      <c r="N119" t="s">
+        <v>28</v>
+      </c>
+      <c r="O119" t="s">
         <v>1127</v>
-      </c>
-[...19 lines deleted...]
-        <v>1129</v>
       </c>
     </row>
     <row r="120" spans="1:15">
       <c r="A120">
-        <v>5514</v>
+        <v>4965</v>
       </c>
       <c r="B120" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C120" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D120" t="s">
         <v>1130</v>
       </c>
-      <c r="C120" t="s">
+      <c r="E120" t="s">
         <v>1131</v>
       </c>
-      <c r="D120" t="s">
+      <c r="F120" t="s">
         <v>1132</v>
       </c>
-      <c r="E120" t="s">
+      <c r="G120" t="s">
         <v>1133</v>
       </c>
-      <c r="F120" t="s">
+      <c r="H120" t="s">
         <v>1134</v>
       </c>
-      <c r="G120" t="s">
+      <c r="I120" t="s">
         <v>1135</v>
       </c>
-      <c r="H120" t="s">
+      <c r="J120" t="s">
+        <v>24</v>
+      </c>
+      <c r="K120" t="s">
+        <v>25</v>
+      </c>
+      <c r="L120" t="s">
+        <v>26</v>
+      </c>
+      <c r="M120" t="s">
+        <v>27</v>
+      </c>
+      <c r="N120" t="s">
+        <v>28</v>
+      </c>
+      <c r="O120" t="s">
         <v>1136</v>
-      </c>
-[...19 lines deleted...]
-        <v>1138</v>
       </c>
     </row>
     <row r="121" spans="1:15">
       <c r="A121">
-        <v>5516</v>
+        <v>5273</v>
       </c>
       <c r="B121" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C121" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D121" t="s">
         <v>1139</v>
       </c>
-      <c r="C121" t="s">
+      <c r="E121" t="s">
         <v>1140</v>
       </c>
-      <c r="D121" t="s">
+      <c r="F121" t="s">
         <v>1141</v>
       </c>
-      <c r="E121" t="s">
+      <c r="G121" t="s">
         <v>1142</v>
       </c>
-      <c r="F121" t="s">
+      <c r="H121" t="s">
         <v>1143</v>
       </c>
-      <c r="G121" t="s">
+      <c r="I121" t="s">
         <v>1144</v>
       </c>
-      <c r="H121" t="s">
+      <c r="J121" t="s">
+        <v>24</v>
+      </c>
+      <c r="K121" t="s">
         <v>1145</v>
       </c>
-      <c r="I121" t="s">
+      <c r="L121" t="s">
+        <v>26</v>
+      </c>
+      <c r="M121" t="s">
         <v>1146</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N121" t="s">
         <v>28</v>
       </c>
       <c r="O121" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="122" spans="1:15">
       <c r="A122">
-        <v>5517</v>
+        <v>5326</v>
       </c>
       <c r="B122" t="s">
         <v>1148</v>
       </c>
       <c r="C122" t="s">
         <v>1149</v>
       </c>
       <c r="D122" t="s">
         <v>1150</v>
       </c>
       <c r="E122" t="s">
         <v>1151</v>
       </c>
       <c r="F122" t="s">
         <v>1152</v>
       </c>
       <c r="G122" t="s">
         <v>1153</v>
       </c>
       <c r="H122" t="s">
         <v>1154</v>
       </c>
       <c r="I122" t="s">
         <v>1155</v>
       </c>
       <c r="J122" t="s">
         <v>24</v>
       </c>
       <c r="K122" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L122" t="s">
         <v>26</v>
       </c>
       <c r="M122" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N122" t="s">
         <v>28</v>
       </c>
       <c r="O122" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="123" spans="1:15">
       <c r="A123">
-        <v>5518</v>
+        <v>5330</v>
       </c>
       <c r="B123" t="s">
         <v>1157</v>
       </c>
       <c r="C123" t="s">
         <v>1158</v>
       </c>
       <c r="D123" t="s">
         <v>1159</v>
       </c>
       <c r="E123" t="s">
         <v>1160</v>
       </c>
       <c r="F123" t="s">
         <v>1161</v>
       </c>
       <c r="G123" t="s">
         <v>1162</v>
       </c>
       <c r="H123" t="s">
         <v>1163</v>
       </c>
       <c r="I123" t="s">
         <v>1164</v>
       </c>
       <c r="J123" t="s">
         <v>24</v>
       </c>
       <c r="K123" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L123" t="s">
         <v>26</v>
       </c>
       <c r="M123" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N123" t="s">
         <v>28</v>
       </c>
       <c r="O123" t="s">
         <v>1165</v>
       </c>
     </row>
     <row r="124" spans="1:15">
       <c r="A124">
-        <v>5545</v>
+        <v>5331</v>
       </c>
       <c r="B124" t="s">
         <v>1166</v>
       </c>
       <c r="C124" t="s">
         <v>1167</v>
       </c>
       <c r="D124" t="s">
         <v>1168</v>
       </c>
       <c r="E124" t="s">
         <v>1169</v>
       </c>
       <c r="F124" t="s">
         <v>1170</v>
       </c>
       <c r="G124" t="s">
         <v>1171</v>
       </c>
       <c r="H124" t="s">
         <v>1172</v>
       </c>
       <c r="I124" t="s">
         <v>1173</v>
       </c>
       <c r="J124" t="s">
         <v>24</v>
       </c>
       <c r="K124" t="s">
-        <v>87</v>
+        <v>141</v>
       </c>
       <c r="L124" t="s">
         <v>26</v>
       </c>
       <c r="M124" t="s">
-        <v>88</v>
+        <v>142</v>
       </c>
       <c r="N124" t="s">
         <v>28</v>
       </c>
       <c r="O124" t="s">
         <v>1174</v>
       </c>
     </row>
     <row r="125" spans="1:15">
       <c r="A125">
-        <v>5733</v>
+        <v>5332</v>
       </c>
       <c r="B125" t="s">
         <v>1175</v>
       </c>
       <c r="C125" t="s">
         <v>1176</v>
       </c>
       <c r="D125" t="s">
         <v>1177</v>
       </c>
       <c r="E125" t="s">
         <v>1178</v>
       </c>
       <c r="F125" t="s">
         <v>1179</v>
       </c>
       <c r="G125" t="s">
         <v>1180</v>
       </c>
       <c r="H125" t="s">
         <v>1181</v>
       </c>
       <c r="I125" t="s">
         <v>1182</v>
       </c>
       <c r="J125" t="s">
         <v>24</v>
       </c>
       <c r="K125" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="L125" t="s">
         <v>26</v>
       </c>
       <c r="M125" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="N125" t="s">
         <v>28</v>
       </c>
       <c r="O125" t="s">
         <v>1183</v>
       </c>
     </row>
     <row r="126" spans="1:15">
       <c r="A126">
-        <v>5792</v>
+        <v>5335</v>
       </c>
       <c r="B126" t="s">
         <v>1184</v>
       </c>
       <c r="C126" t="s">
         <v>1185</v>
       </c>
       <c r="D126" t="s">
         <v>1186</v>
       </c>
       <c r="E126" t="s">
         <v>1187</v>
       </c>
       <c r="F126" t="s">
         <v>1188</v>
       </c>
       <c r="G126" t="s">
         <v>1189</v>
       </c>
       <c r="H126" t="s">
         <v>1190</v>
       </c>
       <c r="I126" t="s">
         <v>1191</v>
       </c>
       <c r="J126" t="s">
-        <v>199</v>
+        <v>24</v>
       </c>
       <c r="K126" t="s">
-        <v>234</v>
+        <v>25</v>
       </c>
       <c r="L126" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="M126" t="s">
-        <v>235</v>
+        <v>27</v>
       </c>
       <c r="N126" t="s">
         <v>28</v>
       </c>
       <c r="O126" t="s">
         <v>1192</v>
       </c>
     </row>
     <row r="127" spans="1:15">
       <c r="A127">
-        <v>5794</v>
+        <v>5346</v>
       </c>
       <c r="B127" t="s">
         <v>1193</v>
       </c>
       <c r="C127" t="s">
         <v>1194</v>
       </c>
       <c r="D127" t="s">
         <v>1195</v>
       </c>
       <c r="E127" t="s">
         <v>1196</v>
       </c>
       <c r="F127" t="s">
         <v>1197</v>
       </c>
       <c r="G127" t="s">
         <v>1198</v>
       </c>
       <c r="H127" t="s">
         <v>1199</v>
       </c>
       <c r="I127" t="s">
         <v>1200</v>
       </c>
       <c r="J127" t="s">
         <v>24</v>
       </c>
       <c r="K127" t="s">
-        <v>87</v>
+        <v>1201</v>
       </c>
       <c r="L127" t="s">
         <v>26</v>
       </c>
       <c r="M127" t="s">
-        <v>88</v>
+        <v>1202</v>
       </c>
       <c r="N127" t="s">
         <v>28</v>
       </c>
       <c r="O127" t="s">
-        <v>1201</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="128" spans="1:15">
       <c r="A128">
-        <v>5796</v>
+        <v>5348</v>
       </c>
       <c r="B128" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
       <c r="C128" t="s">
-        <v>1203</v>
+        <v>1205</v>
       </c>
       <c r="D128" t="s">
-        <v>1204</v>
+        <v>1206</v>
       </c>
       <c r="E128" t="s">
-        <v>1205</v>
+        <v>1207</v>
       </c>
       <c r="F128" t="s">
-        <v>1206</v>
+        <v>1208</v>
       </c>
       <c r="G128" t="s">
-        <v>1207</v>
+        <v>1209</v>
       </c>
       <c r="H128" t="s">
-        <v>1208</v>
+        <v>1210</v>
       </c>
       <c r="I128" t="s">
-        <v>1209</v>
+        <v>1211</v>
       </c>
       <c r="J128" t="s">
         <v>24</v>
       </c>
       <c r="K128" t="s">
-        <v>87</v>
+        <v>130</v>
       </c>
       <c r="L128" t="s">
         <v>26</v>
       </c>
       <c r="M128" t="s">
-        <v>88</v>
+        <v>131</v>
       </c>
       <c r="N128" t="s">
         <v>28</v>
       </c>
       <c r="O128" t="s">
-        <v>1210</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="129" spans="1:15">
       <c r="A129">
-        <v>5798</v>
+        <v>5351</v>
       </c>
       <c r="B129" t="s">
-        <v>1211</v>
+        <v>1213</v>
       </c>
       <c r="C129" t="s">
-        <v>1212</v>
+        <v>1214</v>
       </c>
       <c r="D129" t="s">
-        <v>1213</v>
+        <v>1215</v>
       </c>
       <c r="E129" t="s">
-        <v>1214</v>
+        <v>1216</v>
       </c>
       <c r="F129" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
       <c r="G129" t="s">
-        <v>1216</v>
+        <v>1218</v>
       </c>
       <c r="H129" t="s">
-        <v>1217</v>
+        <v>1219</v>
       </c>
       <c r="I129" t="s">
-        <v>1218</v>
+        <v>1220</v>
       </c>
       <c r="J129" t="s">
         <v>24</v>
       </c>
       <c r="K129" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="L129" t="s">
         <v>26</v>
       </c>
       <c r="M129" t="s">
-        <v>88</v>
+        <v>27</v>
       </c>
       <c r="N129" t="s">
         <v>28</v>
       </c>
       <c r="O129" t="s">
-        <v>1219</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="130" spans="1:15">
       <c r="A130">
-        <v>5799</v>
+        <v>5353</v>
       </c>
       <c r="B130" t="s">
-        <v>1220</v>
+        <v>1222</v>
       </c>
       <c r="C130" t="s">
-        <v>1221</v>
+        <v>1223</v>
       </c>
       <c r="D130" t="s">
-        <v>1222</v>
+        <v>1224</v>
       </c>
       <c r="E130" t="s">
-        <v>1223</v>
+        <v>1225</v>
       </c>
       <c r="F130" t="s">
-        <v>1224</v>
+        <v>1226</v>
       </c>
       <c r="G130" t="s">
-        <v>1225</v>
+        <v>1227</v>
       </c>
       <c r="H130" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
       <c r="I130" t="s">
-        <v>1227</v>
+        <v>1229</v>
       </c>
       <c r="J130" t="s">
-        <v>724</v>
+        <v>363</v>
       </c>
       <c r="K130" t="s">
-        <v>943</v>
+        <v>483</v>
       </c>
       <c r="L130" t="s">
-        <v>726</v>
+        <v>365</v>
       </c>
       <c r="M130" t="s">
-        <v>944</v>
+        <v>484</v>
       </c>
       <c r="N130" t="s">
         <v>28</v>
       </c>
       <c r="O130" t="s">
-        <v>1228</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="131" spans="1:15">
       <c r="A131">
-        <v>5803</v>
+        <v>5354</v>
       </c>
       <c r="B131" t="s">
-        <v>1229</v>
+        <v>1231</v>
       </c>
       <c r="C131" t="s">
-        <v>1230</v>
+        <v>1232</v>
       </c>
       <c r="D131" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="E131" t="s">
-        <v>1232</v>
+        <v>1234</v>
       </c>
       <c r="F131" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
       <c r="G131" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
       <c r="H131" t="s">
-        <v>1235</v>
+        <v>1237</v>
       </c>
       <c r="I131" t="s">
-        <v>1236</v>
+        <v>1238</v>
       </c>
       <c r="J131" t="s">
         <v>24</v>
       </c>
       <c r="K131" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L131" t="s">
         <v>26</v>
       </c>
       <c r="M131" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N131" t="s">
         <v>28</v>
       </c>
       <c r="O131" t="s">
-        <v>1237</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="132" spans="1:15">
       <c r="A132">
-        <v>5805</v>
+        <v>5359</v>
       </c>
       <c r="B132" t="s">
-        <v>1238</v>
+        <v>1240</v>
       </c>
       <c r="C132" t="s">
-        <v>1239</v>
+        <v>1241</v>
       </c>
       <c r="D132" t="s">
-        <v>1240</v>
+        <v>1242</v>
       </c>
       <c r="E132" t="s">
-        <v>1241</v>
+        <v>1243</v>
       </c>
       <c r="F132" t="s">
-        <v>1242</v>
+        <v>1244</v>
       </c>
       <c r="G132" t="s">
-        <v>1243</v>
+        <v>1245</v>
       </c>
       <c r="H132" t="s">
-        <v>1244</v>
+        <v>1246</v>
       </c>
       <c r="I132" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
       <c r="J132" t="s">
         <v>24</v>
       </c>
       <c r="K132" t="s">
         <v>25</v>
       </c>
       <c r="L132" t="s">
         <v>26</v>
       </c>
       <c r="M132" t="s">
         <v>27</v>
       </c>
       <c r="N132" t="s">
         <v>28</v>
       </c>
       <c r="O132" t="s">
-        <v>1246</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="133" spans="1:15">
       <c r="A133">
-        <v>5811</v>
+        <v>5364</v>
       </c>
       <c r="B133" t="s">
-        <v>1247</v>
+        <v>1249</v>
       </c>
       <c r="C133" t="s">
-        <v>1248</v>
+        <v>1250</v>
       </c>
       <c r="D133" t="s">
-        <v>1249</v>
+        <v>1251</v>
       </c>
       <c r="E133" t="s">
-        <v>1250</v>
+        <v>1252</v>
       </c>
       <c r="F133" t="s">
-        <v>1251</v>
+        <v>1253</v>
       </c>
       <c r="G133" t="s">
-        <v>1252</v>
+        <v>1254</v>
       </c>
       <c r="H133" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
       <c r="I133" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="J133" t="s">
         <v>24</v>
       </c>
       <c r="K133" t="s">
-        <v>25</v>
+        <v>141</v>
       </c>
       <c r="L133" t="s">
         <v>26</v>
       </c>
       <c r="M133" t="s">
-        <v>27</v>
+        <v>142</v>
       </c>
       <c r="N133" t="s">
         <v>28</v>
       </c>
       <c r="O133" t="s">
-        <v>1255</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="134" spans="1:15">
       <c r="A134">
-        <v>5830</v>
+        <v>5365</v>
       </c>
       <c r="B134" t="s">
-        <v>1256</v>
+        <v>1258</v>
       </c>
       <c r="C134" t="s">
-        <v>1257</v>
+        <v>1259</v>
       </c>
       <c r="D134" t="s">
-        <v>1258</v>
+        <v>1260</v>
       </c>
       <c r="E134" t="s">
-        <v>1259</v>
+        <v>1261</v>
       </c>
       <c r="F134" t="s">
-        <v>1260</v>
+        <v>1262</v>
       </c>
       <c r="G134" t="s">
-        <v>1261</v>
+        <v>1263</v>
       </c>
       <c r="H134" t="s">
-        <v>1262</v>
+        <v>1264</v>
       </c>
       <c r="I134" t="s">
-        <v>1263</v>
+        <v>1265</v>
       </c>
       <c r="J134" t="s">
         <v>24</v>
       </c>
       <c r="K134" t="s">
         <v>25</v>
       </c>
       <c r="L134" t="s">
         <v>26</v>
       </c>
       <c r="M134" t="s">
         <v>27</v>
       </c>
       <c r="N134" t="s">
         <v>28</v>
       </c>
       <c r="O134" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="135" spans="1:15">
       <c r="A135">
-        <v>5866</v>
+        <v>5367</v>
       </c>
       <c r="B135" t="s">
-        <v>1265</v>
+        <v>1267</v>
       </c>
       <c r="C135" t="s">
-        <v>1266</v>
+        <v>1268</v>
       </c>
       <c r="D135" t="s">
-        <v>1267</v>
+        <v>1269</v>
       </c>
       <c r="E135" t="s">
-        <v>1268</v>
+        <v>1270</v>
       </c>
       <c r="F135" t="s">
-        <v>1269</v>
+        <v>1271</v>
       </c>
       <c r="G135" t="s">
-        <v>1270</v>
+        <v>1272</v>
       </c>
       <c r="H135" t="s">
-        <v>1271</v>
+        <v>1273</v>
       </c>
       <c r="I135" t="s">
-        <v>1272</v>
+        <v>1274</v>
       </c>
       <c r="J135" t="s">
         <v>24</v>
       </c>
       <c r="K135" t="s">
         <v>25</v>
       </c>
       <c r="L135" t="s">
         <v>26</v>
       </c>
       <c r="M135" t="s">
         <v>27</v>
       </c>
       <c r="N135" t="s">
         <v>28</v>
       </c>
       <c r="O135" t="s">
-        <v>1273</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="136" spans="1:15">
       <c r="A136">
-        <v>5887</v>
+        <v>5368</v>
       </c>
       <c r="B136" t="s">
-        <v>1274</v>
+        <v>1276</v>
       </c>
       <c r="C136" t="s">
-        <v>1275</v>
+        <v>1277</v>
       </c>
       <c r="D136" t="s">
-        <v>1276</v>
+        <v>1278</v>
       </c>
       <c r="E136" t="s">
-        <v>1277</v>
+        <v>1279</v>
       </c>
       <c r="F136" t="s">
-        <v>1278</v>
+        <v>1280</v>
       </c>
       <c r="G136" t="s">
-        <v>1279</v>
+        <v>1281</v>
       </c>
       <c r="H136" t="s">
-        <v>1280</v>
+        <v>1282</v>
       </c>
       <c r="I136" t="s">
-        <v>1281</v>
+        <v>1283</v>
       </c>
       <c r="J136" t="s">
         <v>24</v>
       </c>
       <c r="K136" t="s">
         <v>25</v>
       </c>
       <c r="L136" t="s">
         <v>26</v>
       </c>
       <c r="M136" t="s">
         <v>27</v>
       </c>
       <c r="N136" t="s">
         <v>28</v>
       </c>
       <c r="O136" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="137" spans="1:15">
       <c r="A137">
-        <v>5907</v>
+        <v>5372</v>
       </c>
       <c r="B137" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="C137" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="D137" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="E137" t="s">
-        <v>1286</v>
+        <v>1288</v>
       </c>
       <c r="F137" t="s">
-        <v>1287</v>
+        <v>1289</v>
       </c>
       <c r="G137" t="s">
-        <v>1288</v>
+        <v>1290</v>
       </c>
       <c r="H137" t="s">
-        <v>1289</v>
+        <v>1291</v>
       </c>
       <c r="I137" t="s">
-        <v>1290</v>
+        <v>1292</v>
       </c>
       <c r="J137" t="s">
         <v>24</v>
       </c>
       <c r="K137" t="s">
         <v>25</v>
       </c>
       <c r="L137" t="s">
         <v>26</v>
       </c>
       <c r="M137" t="s">
         <v>27</v>
       </c>
       <c r="N137" t="s">
         <v>28</v>
       </c>
       <c r="O137" t="s">
-        <v>1291</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="138" spans="1:15">
       <c r="A138">
-        <v>5913</v>
+        <v>5375</v>
       </c>
       <c r="B138" t="s">
-        <v>1292</v>
+        <v>1294</v>
       </c>
       <c r="C138" t="s">
-        <v>1293</v>
+        <v>1295</v>
       </c>
       <c r="D138" t="s">
-        <v>1294</v>
+        <v>1296</v>
       </c>
       <c r="E138" t="s">
-        <v>1295</v>
+        <v>1297</v>
       </c>
       <c r="F138" t="s">
-        <v>1296</v>
+        <v>1298</v>
       </c>
       <c r="G138" t="s">
-        <v>1297</v>
+        <v>1299</v>
       </c>
       <c r="H138" t="s">
-        <v>1298</v>
+        <v>1300</v>
       </c>
       <c r="I138" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
       <c r="J138" t="s">
-        <v>24</v>
+        <v>363</v>
       </c>
       <c r="K138" t="s">
-        <v>67</v>
+        <v>472</v>
       </c>
       <c r="L138" t="s">
-        <v>26</v>
+        <v>365</v>
       </c>
       <c r="M138" t="s">
-        <v>68</v>
+        <v>473</v>
       </c>
       <c r="N138" t="s">
         <v>28</v>
       </c>
       <c r="O138" t="s">
-        <v>1300</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="139" spans="1:15">
       <c r="A139">
-        <v>5932</v>
+        <v>5382</v>
       </c>
       <c r="B139" t="s">
-        <v>1301</v>
+        <v>1303</v>
       </c>
       <c r="C139" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="D139" t="s">
-        <v>1303</v>
+        <v>1305</v>
       </c>
       <c r="E139" t="s">
-        <v>1304</v>
+        <v>1306</v>
       </c>
       <c r="F139" t="s">
-        <v>1305</v>
+        <v>1307</v>
       </c>
       <c r="G139" t="s">
-        <v>1306</v>
+        <v>1308</v>
       </c>
       <c r="H139" t="s">
-        <v>1307</v>
+        <v>1309</v>
       </c>
       <c r="I139" t="s">
-        <v>1308</v>
+        <v>1310</v>
       </c>
       <c r="J139" t="s">
         <v>24</v>
       </c>
       <c r="K139" t="s">
-        <v>87</v>
+        <v>130</v>
       </c>
       <c r="L139" t="s">
         <v>26</v>
       </c>
       <c r="M139" t="s">
-        <v>88</v>
+        <v>131</v>
       </c>
       <c r="N139" t="s">
         <v>28</v>
       </c>
       <c r="O139" t="s">
-        <v>1309</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="140" spans="1:15">
       <c r="A140">
-        <v>5934</v>
+        <v>5435</v>
       </c>
       <c r="B140" t="s">
-        <v>1310</v>
+        <v>1312</v>
       </c>
       <c r="C140" t="s">
-        <v>1311</v>
+        <v>1313</v>
       </c>
       <c r="D140" t="s">
-        <v>1312</v>
+        <v>1314</v>
       </c>
       <c r="E140" t="s">
-        <v>1313</v>
+        <v>1315</v>
       </c>
       <c r="F140" t="s">
-        <v>1314</v>
+        <v>1316</v>
       </c>
       <c r="G140" t="s">
-        <v>1315</v>
+        <v>1317</v>
       </c>
       <c r="H140" t="s">
-        <v>1316</v>
+        <v>1318</v>
       </c>
       <c r="I140" t="s">
-        <v>1317</v>
+        <v>1319</v>
       </c>
       <c r="J140" t="s">
         <v>24</v>
       </c>
       <c r="K140" t="s">
-        <v>87</v>
+        <v>130</v>
       </c>
       <c r="L140" t="s">
         <v>26</v>
       </c>
       <c r="M140" t="s">
-        <v>88</v>
+        <v>131</v>
       </c>
       <c r="N140" t="s">
         <v>28</v>
       </c>
       <c r="O140" t="s">
-        <v>1318</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="141" spans="1:15">
       <c r="A141">
-        <v>5953</v>
+        <v>5437</v>
       </c>
       <c r="B141" t="s">
-        <v>1319</v>
+        <v>1321</v>
       </c>
       <c r="C141" t="s">
-        <v>1320</v>
+        <v>1322</v>
       </c>
       <c r="D141" t="s">
-        <v>1321</v>
+        <v>1323</v>
       </c>
       <c r="E141" t="s">
-        <v>1322</v>
+        <v>1324</v>
       </c>
       <c r="F141" t="s">
-        <v>1323</v>
+        <v>1325</v>
       </c>
       <c r="G141" t="s">
-        <v>1324</v>
+        <v>1326</v>
       </c>
       <c r="H141" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
       <c r="I141" t="s">
-        <v>1326</v>
+        <v>1328</v>
       </c>
       <c r="J141" t="s">
         <v>24</v>
       </c>
       <c r="K141" t="s">
         <v>25</v>
       </c>
       <c r="L141" t="s">
         <v>26</v>
       </c>
       <c r="M141" t="s">
         <v>27</v>
       </c>
       <c r="N141" t="s">
         <v>28</v>
       </c>
       <c r="O141" t="s">
-        <v>1327</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="142" spans="1:15">
       <c r="A142">
-        <v>5981</v>
+        <v>5439</v>
       </c>
       <c r="B142" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="C142" t="s">
-        <v>1329</v>
+        <v>1331</v>
       </c>
       <c r="D142" t="s">
-        <v>1330</v>
+        <v>1332</v>
       </c>
       <c r="E142" t="s">
-        <v>1331</v>
+        <v>1333</v>
       </c>
       <c r="F142" t="s">
-        <v>1332</v>
+        <v>1334</v>
       </c>
       <c r="G142" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
       <c r="H142" t="s">
-        <v>1334</v>
+        <v>1336</v>
       </c>
       <c r="I142" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
       <c r="J142" t="s">
-        <v>199</v>
+        <v>24</v>
       </c>
       <c r="K142" t="s">
-        <v>1336</v>
+        <v>25</v>
       </c>
       <c r="L142" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="M142" t="s">
-        <v>1337</v>
+        <v>27</v>
       </c>
       <c r="N142" t="s">
         <v>28</v>
       </c>
       <c r="O142" t="s">
         <v>1338</v>
       </c>
     </row>
     <row r="143" spans="1:15">
       <c r="A143">
-        <v>5986</v>
+        <v>5456</v>
       </c>
       <c r="B143" t="s">
         <v>1339</v>
       </c>
       <c r="C143" t="s">
         <v>1340</v>
       </c>
       <c r="D143" t="s">
         <v>1341</v>
       </c>
       <c r="E143" t="s">
         <v>1342</v>
       </c>
       <c r="F143" t="s">
         <v>1343</v>
       </c>
       <c r="G143" t="s">
         <v>1344</v>
       </c>
       <c r="H143" t="s">
         <v>1345</v>
       </c>
       <c r="I143" t="s">
         <v>1346</v>
       </c>
       <c r="J143" t="s">
-        <v>24</v>
+        <v>363</v>
       </c>
       <c r="K143" t="s">
-        <v>87</v>
+        <v>795</v>
       </c>
       <c r="L143" t="s">
-        <v>26</v>
+        <v>365</v>
       </c>
       <c r="M143" t="s">
-        <v>88</v>
+        <v>797</v>
       </c>
       <c r="N143" t="s">
         <v>28</v>
       </c>
       <c r="O143" t="s">
         <v>1347</v>
       </c>
     </row>
     <row r="144" spans="1:15">
       <c r="A144">
-        <v>5989</v>
+        <v>5474</v>
       </c>
       <c r="B144" t="s">
         <v>1348</v>
       </c>
       <c r="C144" t="s">
         <v>1349</v>
       </c>
       <c r="D144" t="s">
         <v>1350</v>
       </c>
       <c r="E144" t="s">
         <v>1351</v>
       </c>
       <c r="F144" t="s">
         <v>1352</v>
       </c>
       <c r="G144" t="s">
         <v>1353</v>
       </c>
       <c r="H144" t="s">
         <v>1354</v>
       </c>
       <c r="I144" t="s">
         <v>1355</v>
       </c>
       <c r="J144" t="s">
         <v>24</v>
       </c>
       <c r="K144" t="s">
-        <v>867</v>
+        <v>25</v>
       </c>
       <c r="L144" t="s">
         <v>26</v>
       </c>
       <c r="M144" t="s">
-        <v>868</v>
+        <v>27</v>
       </c>
       <c r="N144" t="s">
         <v>28</v>
       </c>
       <c r="O144" t="s">
         <v>1356</v>
       </c>
     </row>
     <row r="145" spans="1:15">
       <c r="A145">
-        <v>6021</v>
+        <v>5475</v>
       </c>
       <c r="B145" t="s">
         <v>1357</v>
       </c>
       <c r="C145" t="s">
         <v>1358</v>
       </c>
       <c r="D145" t="s">
         <v>1359</v>
       </c>
       <c r="E145" t="s">
         <v>1360</v>
       </c>
       <c r="F145" t="s">
         <v>1361</v>
       </c>
       <c r="G145" t="s">
         <v>1362</v>
       </c>
       <c r="H145" t="s">
         <v>1363</v>
       </c>
       <c r="I145" t="s">
         <v>1364</v>
       </c>
       <c r="J145" t="s">
         <v>24</v>
       </c>
       <c r="K145" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L145" t="s">
         <v>26</v>
       </c>
       <c r="M145" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N145" t="s">
         <v>28</v>
       </c>
       <c r="O145" t="s">
         <v>1365</v>
       </c>
     </row>
     <row r="146" spans="1:15">
       <c r="A146">
-        <v>6180</v>
+        <v>5476</v>
       </c>
       <c r="B146" t="s">
         <v>1366</v>
       </c>
       <c r="C146" t="s">
         <v>1367</v>
       </c>
       <c r="D146" t="s">
         <v>1368</v>
       </c>
       <c r="E146" t="s">
         <v>1369</v>
       </c>
       <c r="F146" t="s">
         <v>1370</v>
       </c>
       <c r="G146" t="s">
         <v>1371</v>
       </c>
       <c r="H146" t="s">
         <v>1372</v>
       </c>
       <c r="I146" t="s">
         <v>1373</v>
       </c>
       <c r="J146" t="s">
-        <v>24</v>
+        <v>1374</v>
       </c>
       <c r="K146" t="s">
-        <v>25</v>
+        <v>807</v>
       </c>
       <c r="L146" t="s">
-        <v>26</v>
+        <v>1375</v>
       </c>
       <c r="M146" t="s">
-        <v>27</v>
+        <v>808</v>
       </c>
       <c r="N146" t="s">
         <v>28</v>
       </c>
       <c r="O146" t="s">
-        <v>1374</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="147" spans="1:15">
       <c r="A147">
-        <v>6203</v>
+        <v>5478</v>
       </c>
       <c r="B147" t="s">
-        <v>1375</v>
+        <v>1377</v>
       </c>
       <c r="C147" t="s">
-        <v>1376</v>
+        <v>1378</v>
       </c>
       <c r="D147" t="s">
-        <v>1377</v>
+        <v>1379</v>
       </c>
       <c r="E147" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="F147" t="s">
-        <v>1379</v>
+        <v>1381</v>
       </c>
       <c r="G147" t="s">
-        <v>1380</v>
+        <v>1382</v>
       </c>
       <c r="H147" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="I147" t="s">
-        <v>1382</v>
+        <v>1384</v>
       </c>
       <c r="J147" t="s">
         <v>24</v>
       </c>
       <c r="K147" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="L147" t="s">
         <v>26</v>
       </c>
       <c r="M147" t="s">
-        <v>88</v>
+        <v>27</v>
       </c>
       <c r="N147" t="s">
         <v>28</v>
       </c>
       <c r="O147" t="s">
-        <v>1383</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="148" spans="1:15">
       <c r="A148">
-        <v>6208</v>
+        <v>5496</v>
       </c>
       <c r="B148" t="s">
-        <v>1384</v>
+        <v>1386</v>
       </c>
       <c r="C148" t="s">
-        <v>1385</v>
+        <v>1387</v>
       </c>
       <c r="D148" t="s">
-        <v>1386</v>
+        <v>1388</v>
       </c>
       <c r="E148" t="s">
-        <v>1387</v>
+        <v>1389</v>
       </c>
       <c r="F148" t="s">
-        <v>1388</v>
+        <v>1390</v>
       </c>
       <c r="G148" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
       <c r="H148" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
       <c r="I148" t="s">
-        <v>1391</v>
+        <v>1393</v>
       </c>
       <c r="J148" t="s">
         <v>24</v>
       </c>
       <c r="K148" t="s">
-        <v>87</v>
+        <v>472</v>
       </c>
       <c r="L148" t="s">
         <v>26</v>
       </c>
       <c r="M148" t="s">
-        <v>88</v>
+        <v>473</v>
       </c>
       <c r="N148" t="s">
         <v>28</v>
       </c>
       <c r="O148" t="s">
-        <v>1392</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="149" spans="1:15">
       <c r="A149">
-        <v>6211</v>
+        <v>5507</v>
       </c>
       <c r="B149" t="s">
-        <v>1393</v>
+        <v>1395</v>
       </c>
       <c r="C149" t="s">
-        <v>1394</v>
+        <v>1396</v>
       </c>
       <c r="D149" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="E149" t="s">
-        <v>1396</v>
+        <v>1398</v>
       </c>
       <c r="F149" t="s">
-        <v>1397</v>
+        <v>1399</v>
       </c>
       <c r="G149" t="s">
-        <v>1398</v>
+        <v>1400</v>
       </c>
       <c r="H149" t="s">
-        <v>1399</v>
+        <v>1401</v>
       </c>
       <c r="I149" t="s">
-        <v>1400</v>
+        <v>1402</v>
       </c>
       <c r="J149" t="s">
         <v>24</v>
       </c>
       <c r="K149" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="L149" t="s">
         <v>26</v>
       </c>
       <c r="M149" t="s">
-        <v>88</v>
+        <v>27</v>
       </c>
       <c r="N149" t="s">
         <v>28</v>
       </c>
       <c r="O149" t="s">
-        <v>1401</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="150" spans="1:15">
       <c r="A150">
-        <v>6255</v>
+        <v>5509</v>
       </c>
       <c r="B150" t="s">
-        <v>1402</v>
+        <v>1404</v>
       </c>
       <c r="C150" t="s">
-        <v>1403</v>
+        <v>1405</v>
       </c>
       <c r="D150" t="s">
-        <v>1404</v>
+        <v>1406</v>
       </c>
       <c r="E150" t="s">
-        <v>1405</v>
+        <v>1407</v>
       </c>
       <c r="F150" t="s">
-        <v>1406</v>
+        <v>1408</v>
       </c>
       <c r="G150" t="s">
-        <v>1407</v>
+        <v>1409</v>
       </c>
       <c r="H150" t="s">
-        <v>1408</v>
+        <v>1410</v>
       </c>
       <c r="I150" t="s">
-        <v>1409</v>
+        <v>1411</v>
       </c>
       <c r="J150" t="s">
-        <v>24</v>
+        <v>363</v>
       </c>
       <c r="K150" t="s">
-        <v>1410</v>
+        <v>807</v>
       </c>
       <c r="L150" t="s">
-        <v>26</v>
+        <v>365</v>
       </c>
       <c r="M150" t="s">
-        <v>1411</v>
+        <v>808</v>
       </c>
       <c r="N150" t="s">
         <v>28</v>
       </c>
       <c r="O150" t="s">
         <v>1412</v>
       </c>
     </row>
     <row r="151" spans="1:15">
       <c r="A151">
-        <v>6261</v>
+        <v>5512</v>
       </c>
       <c r="B151" t="s">
         <v>1413</v>
       </c>
       <c r="C151" t="s">
         <v>1414</v>
       </c>
       <c r="D151" t="s">
         <v>1415</v>
       </c>
       <c r="E151" t="s">
         <v>1416</v>
       </c>
       <c r="F151" t="s">
         <v>1417</v>
       </c>
       <c r="G151" t="s">
         <v>1418</v>
       </c>
       <c r="H151" t="s">
         <v>1419</v>
       </c>
       <c r="I151" t="s">
         <v>1420</v>
       </c>
       <c r="J151" t="s">
         <v>24</v>
       </c>
       <c r="K151" t="s">
-        <v>67</v>
+        <v>130</v>
       </c>
       <c r="L151" t="s">
         <v>26</v>
       </c>
       <c r="M151" t="s">
-        <v>68</v>
+        <v>131</v>
       </c>
       <c r="N151" t="s">
         <v>28</v>
       </c>
       <c r="O151" t="s">
         <v>1421</v>
       </c>
     </row>
     <row r="152" spans="1:15">
       <c r="A152">
-        <v>6263</v>
+        <v>5514</v>
       </c>
       <c r="B152" t="s">
         <v>1422</v>
       </c>
       <c r="C152" t="s">
         <v>1423</v>
       </c>
       <c r="D152" t="s">
         <v>1424</v>
       </c>
       <c r="E152" t="s">
         <v>1425</v>
       </c>
       <c r="F152" t="s">
         <v>1426</v>
       </c>
       <c r="G152" t="s">
         <v>1427</v>
       </c>
       <c r="H152" t="s">
         <v>1428</v>
       </c>
       <c r="I152" t="s">
         <v>1429</v>
       </c>
       <c r="J152" t="s">
         <v>24</v>
       </c>
       <c r="K152" t="s">
-        <v>87</v>
+        <v>725</v>
       </c>
       <c r="L152" t="s">
         <v>26</v>
       </c>
       <c r="M152" t="s">
-        <v>88</v>
+        <v>726</v>
       </c>
       <c r="N152" t="s">
         <v>28</v>
       </c>
       <c r="O152" t="s">
         <v>1430</v>
       </c>
     </row>
     <row r="153" spans="1:15">
       <c r="A153">
-        <v>6274</v>
+        <v>5516</v>
       </c>
       <c r="B153" t="s">
         <v>1431</v>
       </c>
       <c r="C153" t="s">
         <v>1432</v>
       </c>
       <c r="D153" t="s">
         <v>1433</v>
       </c>
       <c r="E153" t="s">
         <v>1434</v>
       </c>
       <c r="F153" t="s">
         <v>1435</v>
       </c>
       <c r="G153" t="s">
         <v>1436</v>
       </c>
       <c r="H153" t="s">
         <v>1437</v>
       </c>
       <c r="I153" t="s">
         <v>1438</v>
       </c>
       <c r="J153" t="s">
         <v>24</v>
       </c>
       <c r="K153" t="s">
         <v>25</v>
       </c>
       <c r="L153" t="s">
         <v>26</v>
       </c>
       <c r="M153" t="s">
         <v>27</v>
       </c>
       <c r="N153" t="s">
         <v>28</v>
       </c>
       <c r="O153" t="s">
         <v>1439</v>
       </c>
     </row>
     <row r="154" spans="1:15">
       <c r="A154">
-        <v>6275</v>
+        <v>5517</v>
       </c>
       <c r="B154" t="s">
         <v>1440</v>
       </c>
       <c r="C154" t="s">
         <v>1441</v>
       </c>
       <c r="D154" t="s">
         <v>1442</v>
       </c>
       <c r="E154" t="s">
         <v>1443</v>
       </c>
       <c r="F154" t="s">
         <v>1444</v>
       </c>
       <c r="G154" t="s">
         <v>1445</v>
       </c>
       <c r="H154" t="s">
         <v>1446</v>
       </c>
       <c r="I154" t="s">
         <v>1447</v>
       </c>
       <c r="J154" t="s">
-        <v>199</v>
+        <v>24</v>
       </c>
       <c r="K154" t="s">
-        <v>517</v>
+        <v>25</v>
       </c>
       <c r="L154" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="M154" t="s">
-        <v>519</v>
+        <v>27</v>
       </c>
       <c r="N154" t="s">
         <v>28</v>
       </c>
       <c r="O154" t="s">
         <v>1448</v>
       </c>
     </row>
     <row r="155" spans="1:15">
       <c r="A155">
-        <v>6337</v>
+        <v>5518</v>
       </c>
       <c r="B155" t="s">
         <v>1449</v>
       </c>
       <c r="C155" t="s">
         <v>1450</v>
       </c>
       <c r="D155" t="s">
         <v>1451</v>
       </c>
       <c r="E155" t="s">
         <v>1452</v>
       </c>
       <c r="F155" t="s">
         <v>1453</v>
       </c>
       <c r="G155" t="s">
         <v>1454</v>
       </c>
       <c r="H155" t="s">
         <v>1455</v>
       </c>
       <c r="I155" t="s">
         <v>1456</v>
       </c>
       <c r="J155" t="s">
         <v>24</v>
       </c>
       <c r="K155" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="L155" t="s">
         <v>26</v>
       </c>
       <c r="M155" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="N155" t="s">
         <v>28</v>
       </c>
       <c r="O155" t="s">
         <v>1457</v>
       </c>
     </row>
     <row r="156" spans="1:15">
       <c r="A156">
-        <v>6460</v>
+        <v>5545</v>
       </c>
       <c r="B156" t="s">
         <v>1458</v>
       </c>
       <c r="C156" t="s">
         <v>1459</v>
       </c>
       <c r="D156" t="s">
         <v>1460</v>
       </c>
       <c r="E156" t="s">
         <v>1461</v>
       </c>
       <c r="F156" t="s">
         <v>1462</v>
       </c>
       <c r="G156" t="s">
         <v>1463</v>
       </c>
       <c r="H156" t="s">
         <v>1464</v>
       </c>
       <c r="I156" t="s">
         <v>1465</v>
       </c>
       <c r="J156" t="s">
         <v>24</v>
       </c>
       <c r="K156" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L156" t="s">
         <v>26</v>
       </c>
       <c r="M156" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N156" t="s">
         <v>28</v>
       </c>
       <c r="O156" t="s">
         <v>1466</v>
       </c>
     </row>
     <row r="157" spans="1:15">
       <c r="A157">
-        <v>6468</v>
+        <v>5657</v>
       </c>
       <c r="B157" t="s">
         <v>1467</v>
       </c>
       <c r="C157" t="s">
         <v>1468</v>
       </c>
       <c r="D157" t="s">
         <v>1469</v>
       </c>
       <c r="E157" t="s">
         <v>1470</v>
       </c>
       <c r="F157" t="s">
         <v>1471</v>
       </c>
       <c r="G157" t="s">
         <v>1472</v>
       </c>
       <c r="H157" t="s">
         <v>1473</v>
       </c>
       <c r="I157" t="s">
         <v>1474</v>
       </c>
       <c r="J157" t="s">
         <v>24</v>
       </c>
       <c r="K157" t="s">
         <v>25</v>
       </c>
       <c r="L157" t="s">
         <v>26</v>
       </c>
       <c r="M157" t="s">
         <v>27</v>
       </c>
       <c r="N157" t="s">
         <v>28</v>
       </c>
       <c r="O157" t="s">
         <v>1475</v>
       </c>
     </row>
     <row r="158" spans="1:15">
       <c r="A158">
-        <v>6761</v>
+        <v>5733</v>
       </c>
       <c r="B158" t="s">
         <v>1476</v>
       </c>
       <c r="C158" t="s">
         <v>1477</v>
       </c>
       <c r="D158" t="s">
         <v>1478</v>
       </c>
       <c r="E158" t="s">
         <v>1479</v>
       </c>
       <c r="F158" t="s">
         <v>1480</v>
       </c>
       <c r="G158" t="s">
         <v>1481</v>
       </c>
       <c r="H158" t="s">
         <v>1482</v>
       </c>
       <c r="I158" t="s">
         <v>1483</v>
       </c>
       <c r="J158" t="s">
         <v>24</v>
       </c>
       <c r="K158" t="s">
-        <v>25</v>
+        <v>141</v>
       </c>
       <c r="L158" t="s">
         <v>26</v>
       </c>
       <c r="M158" t="s">
-        <v>27</v>
+        <v>142</v>
       </c>
       <c r="N158" t="s">
         <v>28</v>
       </c>
       <c r="O158" t="s">
         <v>1484</v>
       </c>
     </row>
     <row r="159" spans="1:15">
       <c r="A159">
-        <v>6765</v>
+        <v>5792</v>
       </c>
       <c r="B159" t="s">
         <v>1485</v>
       </c>
       <c r="C159" t="s">
         <v>1486</v>
       </c>
       <c r="D159" t="s">
         <v>1487</v>
       </c>
       <c r="E159" t="s">
         <v>1488</v>
       </c>
       <c r="F159" t="s">
         <v>1489</v>
       </c>
       <c r="G159" t="s">
         <v>1490</v>
       </c>
       <c r="H159" t="s">
         <v>1491</v>
       </c>
       <c r="I159" t="s">
         <v>1492</v>
       </c>
       <c r="J159" t="s">
-        <v>24</v>
+        <v>363</v>
       </c>
       <c r="K159" t="s">
-        <v>87</v>
+        <v>398</v>
       </c>
       <c r="L159" t="s">
-        <v>26</v>
+        <v>365</v>
       </c>
       <c r="M159" t="s">
-        <v>88</v>
+        <v>399</v>
       </c>
       <c r="N159" t="s">
         <v>28</v>
       </c>
       <c r="O159" t="s">
         <v>1493</v>
       </c>
     </row>
     <row r="160" spans="1:15">
       <c r="A160">
-        <v>8265</v>
+        <v>5794</v>
       </c>
       <c r="B160" t="s">
         <v>1494</v>
       </c>
       <c r="C160" t="s">
         <v>1495</v>
       </c>
       <c r="D160" t="s">
         <v>1496</v>
       </c>
       <c r="E160" t="s">
         <v>1497</v>
       </c>
       <c r="F160" t="s">
         <v>1498</v>
       </c>
       <c r="G160" t="s">
         <v>1499</v>
       </c>
       <c r="H160" t="s">
         <v>1500</v>
       </c>
       <c r="I160" t="s">
         <v>1501</v>
       </c>
       <c r="J160" t="s">
         <v>24</v>
       </c>
       <c r="K160" t="s">
+        <v>130</v>
+      </c>
+      <c r="L160" t="s">
+        <v>26</v>
+      </c>
+      <c r="M160" t="s">
+        <v>131</v>
+      </c>
+      <c r="N160" t="s">
+        <v>28</v>
+      </c>
+      <c r="O160" t="s">
         <v>1502</v>
-      </c>
-[...10 lines deleted...]
-        <v>1504</v>
       </c>
     </row>
     <row r="161" spans="1:15">
       <c r="A161">
-        <v>8289</v>
+        <v>5796</v>
       </c>
       <c r="B161" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C161" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D161" t="s">
         <v>1505</v>
       </c>
-      <c r="C161" t="s">
+      <c r="E161" t="s">
         <v>1506</v>
       </c>
-      <c r="D161" t="s">
+      <c r="F161" t="s">
         <v>1507</v>
       </c>
-      <c r="E161" t="s">
+      <c r="G161" t="s">
         <v>1508</v>
       </c>
-      <c r="F161" t="s">
+      <c r="H161" t="s">
         <v>1509</v>
       </c>
-      <c r="G161" t="s">
+      <c r="I161" t="s">
         <v>1510</v>
       </c>
-      <c r="H161" t="s">
+      <c r="J161" t="s">
+        <v>24</v>
+      </c>
+      <c r="K161" t="s">
+        <v>130</v>
+      </c>
+      <c r="L161" t="s">
+        <v>26</v>
+      </c>
+      <c r="M161" t="s">
+        <v>131</v>
+      </c>
+      <c r="N161" t="s">
+        <v>28</v>
+      </c>
+      <c r="O161" t="s">
         <v>1511</v>
-      </c>
-[...19 lines deleted...]
-        <v>1513</v>
       </c>
     </row>
     <row r="162" spans="1:15">
       <c r="A162">
-        <v>8402</v>
+        <v>5798</v>
       </c>
       <c r="B162" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C162" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D162" t="s">
         <v>1514</v>
       </c>
-      <c r="C162" t="s">
+      <c r="E162" t="s">
         <v>1515</v>
       </c>
-      <c r="D162" t="s">
+      <c r="F162" t="s">
         <v>1516</v>
       </c>
-      <c r="E162" t="s">
+      <c r="G162" t="s">
         <v>1517</v>
       </c>
-      <c r="F162" t="s">
+      <c r="H162" t="s">
         <v>1518</v>
       </c>
-      <c r="G162" t="s">
+      <c r="I162" t="s">
         <v>1519</v>
       </c>
-      <c r="H162" t="s">
+      <c r="J162" t="s">
+        <v>24</v>
+      </c>
+      <c r="K162" t="s">
+        <v>130</v>
+      </c>
+      <c r="L162" t="s">
+        <v>26</v>
+      </c>
+      <c r="M162" t="s">
+        <v>131</v>
+      </c>
+      <c r="N162" t="s">
+        <v>28</v>
+      </c>
+      <c r="O162" t="s">
         <v>1520</v>
-      </c>
-[...19 lines deleted...]
-        <v>1522</v>
       </c>
     </row>
     <row r="163" spans="1:15">
       <c r="A163">
-        <v>8914</v>
+        <v>5799</v>
       </c>
       <c r="B163" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C163" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D163" t="s">
         <v>1523</v>
       </c>
-      <c r="C163" t="s">
+      <c r="E163" t="s">
         <v>1524</v>
       </c>
-      <c r="D163" t="s">
+      <c r="F163" t="s">
         <v>1525</v>
       </c>
-      <c r="E163" t="s">
+      <c r="G163" t="s">
         <v>1526</v>
       </c>
-      <c r="F163" t="s">
+      <c r="H163" t="s">
         <v>1527</v>
       </c>
-      <c r="G163" t="s">
+      <c r="I163" t="s">
         <v>1528</v>
       </c>
-      <c r="H163" t="s">
+      <c r="J163" t="s">
+        <v>1002</v>
+      </c>
+      <c r="K163" t="s">
+        <v>483</v>
+      </c>
+      <c r="L163" t="s">
+        <v>1004</v>
+      </c>
+      <c r="M163" t="s">
+        <v>484</v>
+      </c>
+      <c r="N163" t="s">
+        <v>28</v>
+      </c>
+      <c r="O163" t="s">
         <v>1529</v>
-      </c>
-[...19 lines deleted...]
-        <v>1531</v>
       </c>
     </row>
     <row r="164" spans="1:15">
       <c r="A164">
-        <v>8918</v>
+        <v>5803</v>
       </c>
       <c r="B164" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C164" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D164" t="s">
         <v>1532</v>
       </c>
-      <c r="C164" t="s">
+      <c r="E164" t="s">
         <v>1533</v>
       </c>
-      <c r="D164" t="s">
+      <c r="F164" t="s">
         <v>1534</v>
       </c>
-      <c r="E164" t="s">
+      <c r="G164" t="s">
         <v>1535</v>
       </c>
-      <c r="F164" t="s">
+      <c r="H164" t="s">
         <v>1536</v>
       </c>
-      <c r="G164" t="s">
+      <c r="I164" t="s">
         <v>1537</v>
-      </c>
-[...4 lines deleted...]
-        <v>1539</v>
       </c>
       <c r="J164" t="s">
         <v>24</v>
       </c>
       <c r="K164" t="s">
         <v>25</v>
       </c>
       <c r="L164" t="s">
         <v>26</v>
       </c>
       <c r="M164" t="s">
         <v>27</v>
       </c>
       <c r="N164" t="s">
         <v>28</v>
       </c>
       <c r="O164" t="s">
-        <v>1540</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="165" spans="1:15">
       <c r="A165">
-        <v>8945</v>
+        <v>5805</v>
       </c>
       <c r="B165" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C165" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D165" t="s">
         <v>1541</v>
       </c>
-      <c r="C165" t="s">
+      <c r="E165" t="s">
         <v>1542</v>
       </c>
-      <c r="D165" t="s">
+      <c r="F165" t="s">
         <v>1543</v>
       </c>
-      <c r="E165" t="s">
+      <c r="G165" t="s">
         <v>1544</v>
       </c>
-      <c r="F165" t="s">
+      <c r="H165" t="s">
         <v>1545</v>
       </c>
-      <c r="G165" t="s">
+      <c r="I165" t="s">
         <v>1546</v>
       </c>
-      <c r="H165" t="s">
+      <c r="J165" t="s">
+        <v>24</v>
+      </c>
+      <c r="K165" t="s">
+        <v>25</v>
+      </c>
+      <c r="L165" t="s">
+        <v>26</v>
+      </c>
+      <c r="M165" t="s">
+        <v>27</v>
+      </c>
+      <c r="N165" t="s">
+        <v>28</v>
+      </c>
+      <c r="O165" t="s">
         <v>1547</v>
-      </c>
-[...19 lines deleted...]
-        <v>1549</v>
       </c>
     </row>
     <row r="166" spans="1:15">
       <c r="A166">
-        <v>10098</v>
+        <v>5811</v>
       </c>
       <c r="B166" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C166" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D166" t="s">
         <v>1550</v>
       </c>
-      <c r="C166" t="s">
+      <c r="E166" t="s">
         <v>1551</v>
       </c>
-      <c r="D166" t="s">
+      <c r="F166" t="s">
         <v>1552</v>
       </c>
-      <c r="E166" t="s">
+      <c r="G166" t="s">
         <v>1553</v>
       </c>
-      <c r="F166" t="s">
+      <c r="H166" t="s">
         <v>1554</v>
       </c>
-      <c r="G166" t="s">
+      <c r="I166" t="s">
         <v>1555</v>
-      </c>
-[...4 lines deleted...]
-        <v>1557</v>
       </c>
       <c r="J166" t="s">
         <v>24</v>
       </c>
       <c r="K166" t="s">
         <v>25</v>
       </c>
       <c r="L166" t="s">
         <v>26</v>
       </c>
       <c r="M166" t="s">
         <v>27</v>
       </c>
       <c r="N166" t="s">
         <v>28</v>
       </c>
       <c r="O166" t="s">
-        <v>1558</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="167" spans="1:15">
       <c r="A167">
-        <v>10412</v>
+        <v>5830</v>
       </c>
       <c r="B167" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C167" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D167" t="s">
         <v>1559</v>
       </c>
-      <c r="C167" t="s">
+      <c r="E167" t="s">
         <v>1560</v>
       </c>
-      <c r="D167" t="s">
+      <c r="F167" t="s">
         <v>1561</v>
       </c>
-      <c r="E167" t="s">
+      <c r="G167" t="s">
         <v>1562</v>
       </c>
-      <c r="F167" t="s">
+      <c r="H167" t="s">
         <v>1563</v>
       </c>
-      <c r="G167" t="s">
+      <c r="I167" t="s">
         <v>1564</v>
-      </c>
-[...4 lines deleted...]
-        <v>1566</v>
       </c>
       <c r="J167" t="s">
         <v>24</v>
       </c>
       <c r="K167" t="s">
         <v>25</v>
       </c>
       <c r="L167" t="s">
         <v>26</v>
       </c>
       <c r="M167" t="s">
         <v>27</v>
       </c>
       <c r="N167" t="s">
         <v>28</v>
       </c>
       <c r="O167" t="s">
-        <v>1567</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="168" spans="1:15">
       <c r="A168">
-        <v>10647</v>
+        <v>5866</v>
       </c>
       <c r="B168" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C168" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D168" t="s">
         <v>1568</v>
       </c>
-      <c r="C168" t="s">
+      <c r="E168" t="s">
         <v>1569</v>
       </c>
-      <c r="D168" t="s">
+      <c r="F168" t="s">
         <v>1570</v>
       </c>
-      <c r="E168" t="s">
+      <c r="G168" t="s">
         <v>1571</v>
       </c>
-      <c r="F168" t="s">
+      <c r="H168" t="s">
         <v>1572</v>
       </c>
-      <c r="G168" t="s">
+      <c r="I168" t="s">
         <v>1573</v>
       </c>
-      <c r="H168" t="s">
+      <c r="J168" t="s">
+        <v>24</v>
+      </c>
+      <c r="K168" t="s">
+        <v>25</v>
+      </c>
+      <c r="L168" t="s">
+        <v>26</v>
+      </c>
+      <c r="M168" t="s">
+        <v>27</v>
+      </c>
+      <c r="N168" t="s">
+        <v>28</v>
+      </c>
+      <c r="O168" t="s">
         <v>1574</v>
-      </c>
-[...19 lines deleted...]
-        <v>1576</v>
       </c>
     </row>
     <row r="169" spans="1:15">
       <c r="A169">
-        <v>10930</v>
+        <v>5887</v>
       </c>
       <c r="B169" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C169" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D169" t="s">
         <v>1577</v>
       </c>
-      <c r="C169" t="s">
+      <c r="E169" t="s">
         <v>1578</v>
       </c>
-      <c r="D169" t="s">
+      <c r="F169" t="s">
         <v>1579</v>
       </c>
-      <c r="E169" t="s">
+      <c r="G169" t="s">
         <v>1580</v>
       </c>
-      <c r="F169" t="s">
+      <c r="H169" t="s">
         <v>1581</v>
       </c>
-      <c r="G169" t="s">
+      <c r="I169" t="s">
         <v>1582</v>
       </c>
-      <c r="H169" t="s">
+      <c r="J169" t="s">
+        <v>24</v>
+      </c>
+      <c r="K169" t="s">
+        <v>25</v>
+      </c>
+      <c r="L169" t="s">
+        <v>26</v>
+      </c>
+      <c r="M169" t="s">
+        <v>27</v>
+      </c>
+      <c r="N169" t="s">
+        <v>28</v>
+      </c>
+      <c r="O169" t="s">
         <v>1583</v>
-      </c>
-[...19 lines deleted...]
-        <v>1587</v>
       </c>
     </row>
     <row r="170" spans="1:15">
       <c r="A170">
-        <v>10947</v>
+        <v>5907</v>
       </c>
       <c r="B170" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C170" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D170" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E170" t="s">
+        <v>1587</v>
+      </c>
+      <c r="F170" t="s">
         <v>1588</v>
       </c>
-      <c r="C170" t="s">
+      <c r="G170" t="s">
         <v>1589</v>
       </c>
-      <c r="D170" t="s">
+      <c r="H170" t="s">
         <v>1590</v>
       </c>
-      <c r="E170" t="s">
+      <c r="I170" t="s">
         <v>1591</v>
       </c>
-      <c r="F170" t="s">
+      <c r="J170" t="s">
+        <v>24</v>
+      </c>
+      <c r="K170" t="s">
+        <v>25</v>
+      </c>
+      <c r="L170" t="s">
+        <v>26</v>
+      </c>
+      <c r="M170" t="s">
+        <v>27</v>
+      </c>
+      <c r="N170" t="s">
+        <v>28</v>
+      </c>
+      <c r="O170" t="s">
         <v>1592</v>
-      </c>
-[...25 lines deleted...]
-        <v>1596</v>
       </c>
     </row>
     <row r="171" spans="1:15">
       <c r="A171">
-        <v>10951</v>
+        <v>5913</v>
       </c>
       <c r="B171" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C171" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D171" t="s">
+        <v>1595</v>
+      </c>
+      <c r="E171" t="s">
+        <v>1596</v>
+      </c>
+      <c r="F171" t="s">
         <v>1597</v>
       </c>
-      <c r="C171" t="s">
+      <c r="G171" t="s">
         <v>1598</v>
       </c>
-      <c r="D171" t="s">
+      <c r="H171" t="s">
         <v>1599</v>
       </c>
-      <c r="E171" t="s">
+      <c r="I171" t="s">
         <v>1600</v>
       </c>
-      <c r="F171" t="s">
+      <c r="J171" t="s">
+        <v>24</v>
+      </c>
+      <c r="K171" t="s">
+        <v>141</v>
+      </c>
+      <c r="L171" t="s">
+        <v>26</v>
+      </c>
+      <c r="M171" t="s">
+        <v>142</v>
+      </c>
+      <c r="N171" t="s">
+        <v>28</v>
+      </c>
+      <c r="O171" t="s">
         <v>1601</v>
-      </c>
-[...25 lines deleted...]
-        <v>1605</v>
       </c>
     </row>
     <row r="172" spans="1:15">
       <c r="A172">
-        <v>11287</v>
+        <v>5932</v>
       </c>
       <c r="B172" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C172" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D172" t="s">
+        <v>1604</v>
+      </c>
+      <c r="E172" t="s">
+        <v>1605</v>
+      </c>
+      <c r="F172" t="s">
         <v>1606</v>
       </c>
-      <c r="C172" t="s">
+      <c r="G172" t="s">
         <v>1607</v>
       </c>
-      <c r="D172" t="s">
+      <c r="H172" t="s">
         <v>1608</v>
       </c>
-      <c r="E172" t="s">
+      <c r="I172" t="s">
         <v>1609</v>
       </c>
-      <c r="F172" t="s">
+      <c r="J172" t="s">
+        <v>24</v>
+      </c>
+      <c r="K172" t="s">
+        <v>130</v>
+      </c>
+      <c r="L172" t="s">
+        <v>26</v>
+      </c>
+      <c r="M172" t="s">
+        <v>131</v>
+      </c>
+      <c r="N172" t="s">
+        <v>28</v>
+      </c>
+      <c r="O172" t="s">
         <v>1610</v>
-      </c>
-[...25 lines deleted...]
-        <v>1614</v>
       </c>
     </row>
     <row r="173" spans="1:15">
       <c r="A173">
-        <v>58060</v>
+        <v>5934</v>
       </c>
       <c r="B173" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C173" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D173" t="s">
+        <v>1613</v>
+      </c>
+      <c r="E173" t="s">
+        <v>1614</v>
+      </c>
+      <c r="F173" t="s">
         <v>1615</v>
       </c>
-      <c r="C173" t="s">
+      <c r="G173" t="s">
         <v>1616</v>
       </c>
-      <c r="D173" t="s">
+      <c r="H173" t="s">
         <v>1617</v>
       </c>
-      <c r="E173" t="s">
+      <c r="I173" t="s">
         <v>1618</v>
       </c>
-      <c r="F173" t="s">
+      <c r="J173" t="s">
+        <v>24</v>
+      </c>
+      <c r="K173" t="s">
+        <v>130</v>
+      </c>
+      <c r="L173" t="s">
+        <v>26</v>
+      </c>
+      <c r="M173" t="s">
+        <v>131</v>
+      </c>
+      <c r="N173" t="s">
+        <v>28</v>
+      </c>
+      <c r="O173" t="s">
         <v>1619</v>
-      </c>
-[...25 lines deleted...]
-        <v>1625</v>
       </c>
     </row>
     <row r="174" spans="1:15">
       <c r="A174">
-        <v>58066</v>
+        <v>5953</v>
       </c>
       <c r="B174" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C174" t="s">
+        <v>1621</v>
+      </c>
+      <c r="D174" t="s">
+        <v>1622</v>
+      </c>
+      <c r="E174" t="s">
+        <v>1623</v>
+      </c>
+      <c r="F174" t="s">
+        <v>1624</v>
+      </c>
+      <c r="G174" t="s">
+        <v>1625</v>
+      </c>
+      <c r="H174" t="s">
         <v>1626</v>
       </c>
-      <c r="C174" t="s">
+      <c r="I174" t="s">
         <v>1627</v>
       </c>
-      <c r="D174" t="s">
+      <c r="J174" t="s">
+        <v>24</v>
+      </c>
+      <c r="K174" t="s">
+        <v>25</v>
+      </c>
+      <c r="L174" t="s">
+        <v>26</v>
+      </c>
+      <c r="M174" t="s">
+        <v>27</v>
+      </c>
+      <c r="N174" t="s">
+        <v>28</v>
+      </c>
+      <c r="O174" t="s">
         <v>1628</v>
-      </c>
-[...31 lines deleted...]
-        <v>1634</v>
       </c>
     </row>
     <row r="175" spans="1:15">
       <c r="A175">
-        <v>58120</v>
+        <v>5981</v>
       </c>
       <c r="B175" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C175" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D175" t="s">
+        <v>1631</v>
+      </c>
+      <c r="E175" t="s">
+        <v>1632</v>
+      </c>
+      <c r="F175" t="s">
+        <v>1633</v>
+      </c>
+      <c r="G175" t="s">
+        <v>1634</v>
+      </c>
+      <c r="H175" t="s">
         <v>1635</v>
       </c>
-      <c r="C175" t="s">
+      <c r="I175" t="s">
         <v>1636</v>
       </c>
-      <c r="D175" t="s">
+      <c r="J175" t="s">
+        <v>363</v>
+      </c>
+      <c r="K175" t="s">
         <v>1637</v>
       </c>
-      <c r="E175" t="s">
+      <c r="L175" t="s">
+        <v>365</v>
+      </c>
+      <c r="M175" t="s">
         <v>1638</v>
       </c>
-      <c r="F175" t="s">
+      <c r="N175" t="s">
+        <v>28</v>
+      </c>
+      <c r="O175" t="s">
         <v>1639</v>
-      </c>
-[...25 lines deleted...]
-        <v>1643</v>
       </c>
     </row>
     <row r="176" spans="1:15">
       <c r="A176">
-        <v>58122</v>
+        <v>5986</v>
       </c>
       <c r="B176" t="s">
+        <v>1640</v>
+      </c>
+      <c r="C176" t="s">
+        <v>1641</v>
+      </c>
+      <c r="D176" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E176" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F176" t="s">
         <v>1644</v>
       </c>
-      <c r="C176" t="s">
+      <c r="G176" t="s">
         <v>1645</v>
       </c>
-      <c r="D176" t="s">
+      <c r="H176" t="s">
         <v>1646</v>
       </c>
-      <c r="E176" t="s">
+      <c r="I176" t="s">
         <v>1647</v>
       </c>
-      <c r="F176" t="s">
+      <c r="J176" t="s">
+        <v>24</v>
+      </c>
+      <c r="K176" t="s">
+        <v>130</v>
+      </c>
+      <c r="L176" t="s">
+        <v>26</v>
+      </c>
+      <c r="M176" t="s">
+        <v>131</v>
+      </c>
+      <c r="N176" t="s">
+        <v>28</v>
+      </c>
+      <c r="O176" t="s">
         <v>1648</v>
-      </c>
-[...25 lines deleted...]
-        <v>1652</v>
       </c>
     </row>
     <row r="177" spans="1:15">
       <c r="A177">
-        <v>58218</v>
+        <v>5989</v>
       </c>
       <c r="B177" t="s">
+        <v>1649</v>
+      </c>
+      <c r="C177" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D177" t="s">
+        <v>1651</v>
+      </c>
+      <c r="E177" t="s">
+        <v>1652</v>
+      </c>
+      <c r="F177" t="s">
         <v>1653</v>
       </c>
-      <c r="C177" t="s">
+      <c r="G177" t="s">
         <v>1654</v>
       </c>
-      <c r="D177" t="s">
+      <c r="H177" t="s">
         <v>1655</v>
       </c>
-      <c r="E177" t="s">
+      <c r="I177" t="s">
         <v>1656</v>
       </c>
-      <c r="F177" t="s">
+      <c r="J177" t="s">
+        <v>24</v>
+      </c>
+      <c r="K177" t="s">
+        <v>1145</v>
+      </c>
+      <c r="L177" t="s">
+        <v>26</v>
+      </c>
+      <c r="M177" t="s">
+        <v>1146</v>
+      </c>
+      <c r="N177" t="s">
+        <v>28</v>
+      </c>
+      <c r="O177" t="s">
         <v>1657</v>
-      </c>
-[...25 lines deleted...]
-        <v>1661</v>
       </c>
     </row>
     <row r="178" spans="1:15">
       <c r="A178">
-        <v>58223</v>
+        <v>6021</v>
       </c>
       <c r="B178" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C178" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D178" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E178" t="s">
+        <v>1661</v>
+      </c>
+      <c r="F178" t="s">
         <v>1662</v>
       </c>
-      <c r="C178" t="s">
+      <c r="G178" t="s">
         <v>1663</v>
       </c>
-      <c r="D178" t="s">
+      <c r="H178" t="s">
         <v>1664</v>
       </c>
-      <c r="E178" t="s">
+      <c r="I178" t="s">
         <v>1665</v>
       </c>
-      <c r="F178" t="s">
+      <c r="J178" t="s">
+        <v>24</v>
+      </c>
+      <c r="K178" t="s">
+        <v>25</v>
+      </c>
+      <c r="L178" t="s">
+        <v>26</v>
+      </c>
+      <c r="M178" t="s">
+        <v>27</v>
+      </c>
+      <c r="N178" t="s">
+        <v>28</v>
+      </c>
+      <c r="O178" t="s">
         <v>1666</v>
-      </c>
-[...25 lines deleted...]
-        <v>1670</v>
       </c>
     </row>
     <row r="179" spans="1:15">
       <c r="A179">
-        <v>58240</v>
+        <v>6180</v>
       </c>
       <c r="B179" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C179" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D179" t="s">
+        <v>1669</v>
+      </c>
+      <c r="E179" t="s">
+        <v>1670</v>
+      </c>
+      <c r="F179" t="s">
         <v>1671</v>
       </c>
-      <c r="C179" t="s">
+      <c r="G179" t="s">
         <v>1672</v>
       </c>
-      <c r="D179" t="s">
+      <c r="H179" t="s">
         <v>1673</v>
       </c>
-      <c r="E179" t="s">
+      <c r="I179" t="s">
         <v>1674</v>
       </c>
-      <c r="F179" t="s">
+      <c r="J179" t="s">
+        <v>24</v>
+      </c>
+      <c r="K179" t="s">
+        <v>25</v>
+      </c>
+      <c r="L179" t="s">
+        <v>26</v>
+      </c>
+      <c r="M179" t="s">
+        <v>27</v>
+      </c>
+      <c r="N179" t="s">
+        <v>28</v>
+      </c>
+      <c r="O179" t="s">
         <v>1675</v>
-      </c>
-[...25 lines deleted...]
-        <v>1681</v>
       </c>
     </row>
     <row r="180" spans="1:15">
       <c r="A180">
-        <v>58259</v>
+        <v>6203</v>
       </c>
       <c r="B180" t="s">
+        <v>1676</v>
+      </c>
+      <c r="C180" t="s">
+        <v>1677</v>
+      </c>
+      <c r="D180" t="s">
+        <v>1678</v>
+      </c>
+      <c r="E180" t="s">
+        <v>1679</v>
+      </c>
+      <c r="F180" t="s">
+        <v>1680</v>
+      </c>
+      <c r="G180" t="s">
+        <v>1681</v>
+      </c>
+      <c r="H180" t="s">
         <v>1682</v>
       </c>
-      <c r="C180" t="s">
+      <c r="I180" t="s">
         <v>1683</v>
       </c>
-      <c r="D180" t="s">
+      <c r="J180" t="s">
+        <v>24</v>
+      </c>
+      <c r="K180" t="s">
+        <v>130</v>
+      </c>
+      <c r="L180" t="s">
+        <v>26</v>
+      </c>
+      <c r="M180" t="s">
+        <v>131</v>
+      </c>
+      <c r="N180" t="s">
+        <v>28</v>
+      </c>
+      <c r="O180" t="s">
         <v>1684</v>
-      </c>
-[...31 lines deleted...]
-        <v>1692</v>
       </c>
     </row>
     <row r="181" spans="1:15">
       <c r="A181">
-        <v>64637</v>
+        <v>6208</v>
       </c>
       <c r="B181" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C181" t="s">
+        <v>1686</v>
+      </c>
+      <c r="D181" t="s">
+        <v>1687</v>
+      </c>
+      <c r="E181" t="s">
+        <v>1688</v>
+      </c>
+      <c r="F181" t="s">
+        <v>1689</v>
+      </c>
+      <c r="G181" t="s">
+        <v>1690</v>
+      </c>
+      <c r="H181" t="s">
+        <v>1691</v>
+      </c>
+      <c r="I181" t="s">
+        <v>1692</v>
+      </c>
+      <c r="J181" t="s">
+        <v>24</v>
+      </c>
+      <c r="K181" t="s">
+        <v>130</v>
+      </c>
+      <c r="L181" t="s">
+        <v>26</v>
+      </c>
+      <c r="M181" t="s">
+        <v>131</v>
+      </c>
+      <c r="N181" t="s">
+        <v>28</v>
+      </c>
+      <c r="O181" t="s">
         <v>1693</v>
-      </c>
-[...37 lines deleted...]
-        <v>1701</v>
       </c>
     </row>
     <row r="182" spans="1:15">
       <c r="A182">
-        <v>64689</v>
+        <v>6211</v>
       </c>
       <c r="B182" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C182" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D182" t="s">
+        <v>1696</v>
+      </c>
+      <c r="E182" t="s">
+        <v>1697</v>
+      </c>
+      <c r="F182" t="s">
+        <v>1698</v>
+      </c>
+      <c r="G182" t="s">
+        <v>1699</v>
+      </c>
+      <c r="H182" t="s">
+        <v>1700</v>
+      </c>
+      <c r="I182" t="s">
+        <v>1701</v>
+      </c>
+      <c r="J182" t="s">
+        <v>24</v>
+      </c>
+      <c r="K182" t="s">
+        <v>130</v>
+      </c>
+      <c r="L182" t="s">
+        <v>26</v>
+      </c>
+      <c r="M182" t="s">
+        <v>131</v>
+      </c>
+      <c r="N182" t="s">
+        <v>28</v>
+      </c>
+      <c r="O182" t="s">
         <v>1702</v>
-      </c>
-[...37 lines deleted...]
-        <v>1710</v>
       </c>
     </row>
     <row r="183" spans="1:15">
       <c r="A183">
-        <v>65000</v>
+        <v>6255</v>
       </c>
       <c r="B183" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C183" t="s">
+        <v>1704</v>
+      </c>
+      <c r="D183" t="s">
+        <v>1705</v>
+      </c>
+      <c r="E183" t="s">
+        <v>1706</v>
+      </c>
+      <c r="F183" t="s">
+        <v>1707</v>
+      </c>
+      <c r="G183" t="s">
+        <v>1708</v>
+      </c>
+      <c r="H183" t="s">
+        <v>1709</v>
+      </c>
+      <c r="I183" t="s">
+        <v>1710</v>
+      </c>
+      <c r="J183" t="s">
+        <v>24</v>
+      </c>
+      <c r="K183" t="s">
         <v>1711</v>
       </c>
-      <c r="C183" t="s">
+      <c r="L183" t="s">
+        <v>26</v>
+      </c>
+      <c r="M183" t="s">
         <v>1712</v>
       </c>
-      <c r="D183" t="s">
+      <c r="N183" t="s">
+        <v>28</v>
+      </c>
+      <c r="O183" t="s">
         <v>1713</v>
-      </c>
-[...31 lines deleted...]
-        <v>1719</v>
       </c>
     </row>
     <row r="184" spans="1:15">
       <c r="A184">
-        <v>65001</v>
+        <v>6261</v>
       </c>
       <c r="B184" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C184" t="s">
+        <v>1715</v>
+      </c>
+      <c r="D184" t="s">
+        <v>1716</v>
+      </c>
+      <c r="E184" t="s">
+        <v>1717</v>
+      </c>
+      <c r="F184" t="s">
+        <v>1718</v>
+      </c>
+      <c r="G184" t="s">
+        <v>1719</v>
+      </c>
+      <c r="H184" t="s">
         <v>1720</v>
       </c>
-      <c r="C184" t="s">
+      <c r="I184" t="s">
         <v>1721</v>
       </c>
-      <c r="D184" t="s">
+      <c r="J184" t="s">
+        <v>24</v>
+      </c>
+      <c r="K184" t="s">
+        <v>141</v>
+      </c>
+      <c r="L184" t="s">
+        <v>26</v>
+      </c>
+      <c r="M184" t="s">
+        <v>142</v>
+      </c>
+      <c r="N184" t="s">
+        <v>28</v>
+      </c>
+      <c r="O184" t="s">
         <v>1722</v>
-      </c>
-[...31 lines deleted...]
-        <v>1728</v>
       </c>
     </row>
     <row r="185" spans="1:15">
       <c r="A185">
-        <v>65002</v>
+        <v>6263</v>
       </c>
       <c r="B185" t="s">
+        <v>1723</v>
+      </c>
+      <c r="C185" t="s">
+        <v>1724</v>
+      </c>
+      <c r="D185" t="s">
+        <v>1725</v>
+      </c>
+      <c r="E185" t="s">
+        <v>1726</v>
+      </c>
+      <c r="F185" t="s">
+        <v>1727</v>
+      </c>
+      <c r="G185" t="s">
+        <v>1728</v>
+      </c>
+      <c r="H185" t="s">
         <v>1729</v>
       </c>
-      <c r="C185" t="s">
+      <c r="I185" t="s">
         <v>1730</v>
       </c>
-      <c r="D185" t="s">
+      <c r="J185" t="s">
+        <v>24</v>
+      </c>
+      <c r="K185" t="s">
+        <v>130</v>
+      </c>
+      <c r="L185" t="s">
+        <v>26</v>
+      </c>
+      <c r="M185" t="s">
+        <v>131</v>
+      </c>
+      <c r="N185" t="s">
+        <v>28</v>
+      </c>
+      <c r="O185" t="s">
         <v>1731</v>
-      </c>
-[...31 lines deleted...]
-        <v>1737</v>
       </c>
     </row>
     <row r="186" spans="1:15">
       <c r="A186">
-        <v>65003</v>
+        <v>6274</v>
       </c>
       <c r="B186" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C186" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D186" t="s">
+        <v>1734</v>
+      </c>
+      <c r="E186" t="s">
+        <v>1735</v>
+      </c>
+      <c r="F186" t="s">
+        <v>1736</v>
+      </c>
+      <c r="G186" t="s">
+        <v>1737</v>
+      </c>
+      <c r="H186" t="s">
         <v>1738</v>
       </c>
-      <c r="C186" t="s">
+      <c r="I186" t="s">
         <v>1739</v>
       </c>
-      <c r="D186" t="s">
+      <c r="J186" t="s">
+        <v>24</v>
+      </c>
+      <c r="K186" t="s">
+        <v>25</v>
+      </c>
+      <c r="L186" t="s">
+        <v>26</v>
+      </c>
+      <c r="M186" t="s">
+        <v>27</v>
+      </c>
+      <c r="N186" t="s">
+        <v>28</v>
+      </c>
+      <c r="O186" t="s">
         <v>1740</v>
-      </c>
-[...31 lines deleted...]
-        <v>1746</v>
       </c>
     </row>
     <row r="187" spans="1:15">
       <c r="A187">
-        <v>65004</v>
+        <v>6275</v>
       </c>
       <c r="B187" t="s">
+        <v>1741</v>
+      </c>
+      <c r="C187" t="s">
+        <v>1742</v>
+      </c>
+      <c r="D187" t="s">
+        <v>1743</v>
+      </c>
+      <c r="E187" t="s">
+        <v>1744</v>
+      </c>
+      <c r="F187" t="s">
+        <v>1745</v>
+      </c>
+      <c r="G187" t="s">
+        <v>1746</v>
+      </c>
+      <c r="H187" t="s">
         <v>1747</v>
       </c>
-      <c r="C187" t="s">
+      <c r="I187" t="s">
         <v>1748</v>
       </c>
-      <c r="D187" t="s">
+      <c r="J187" t="s">
+        <v>363</v>
+      </c>
+      <c r="K187" t="s">
+        <v>795</v>
+      </c>
+      <c r="L187" t="s">
+        <v>365</v>
+      </c>
+      <c r="M187" t="s">
+        <v>797</v>
+      </c>
+      <c r="N187" t="s">
+        <v>28</v>
+      </c>
+      <c r="O187" t="s">
         <v>1749</v>
-      </c>
-[...31 lines deleted...]
-        <v>1755</v>
       </c>
     </row>
     <row r="188" spans="1:15">
       <c r="A188">
-        <v>65005</v>
+        <v>6337</v>
       </c>
       <c r="B188" t="s">
+        <v>1750</v>
+      </c>
+      <c r="C188" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D188" t="s">
+        <v>1752</v>
+      </c>
+      <c r="E188" t="s">
+        <v>1753</v>
+      </c>
+      <c r="F188" t="s">
+        <v>1754</v>
+      </c>
+      <c r="G188" t="s">
+        <v>1755</v>
+      </c>
+      <c r="H188" t="s">
         <v>1756</v>
       </c>
-      <c r="C188" t="s">
+      <c r="I188" t="s">
         <v>1757</v>
       </c>
-      <c r="D188" t="s">
+      <c r="J188" t="s">
+        <v>24</v>
+      </c>
+      <c r="K188" t="s">
+        <v>141</v>
+      </c>
+      <c r="L188" t="s">
+        <v>26</v>
+      </c>
+      <c r="M188" t="s">
+        <v>142</v>
+      </c>
+      <c r="N188" t="s">
+        <v>28</v>
+      </c>
+      <c r="O188" t="s">
         <v>1758</v>
-      </c>
-[...31 lines deleted...]
-        <v>1766</v>
       </c>
     </row>
     <row r="189" spans="1:15">
       <c r="A189">
-        <v>65006</v>
+        <v>6460</v>
       </c>
       <c r="B189" t="s">
+        <v>1759</v>
+      </c>
+      <c r="C189" t="s">
+        <v>1760</v>
+      </c>
+      <c r="D189" t="s">
+        <v>1761</v>
+      </c>
+      <c r="E189" t="s">
+        <v>1762</v>
+      </c>
+      <c r="F189" t="s">
+        <v>1763</v>
+      </c>
+      <c r="G189" t="s">
+        <v>1764</v>
+      </c>
+      <c r="H189" t="s">
+        <v>1765</v>
+      </c>
+      <c r="I189" t="s">
+        <v>1766</v>
+      </c>
+      <c r="J189" t="s">
+        <v>24</v>
+      </c>
+      <c r="K189" t="s">
+        <v>25</v>
+      </c>
+      <c r="L189" t="s">
+        <v>26</v>
+      </c>
+      <c r="M189" t="s">
+        <v>27</v>
+      </c>
+      <c r="N189" t="s">
+        <v>28</v>
+      </c>
+      <c r="O189" t="s">
         <v>1767</v>
-      </c>
-[...37 lines deleted...]
-        <v>1777</v>
       </c>
     </row>
     <row r="190" spans="1:15">
       <c r="A190">
-        <v>65007</v>
+        <v>6468</v>
       </c>
       <c r="B190" t="s">
-        <v>1778</v>
+        <v>1768</v>
       </c>
       <c r="C190" t="s">
-        <v>1779</v>
+        <v>1769</v>
       </c>
       <c r="D190" t="s">
-        <v>1780</v>
+        <v>1770</v>
       </c>
       <c r="E190" t="s">
-        <v>1781</v>
+        <v>1771</v>
       </c>
       <c r="F190" t="s">
-        <v>1782</v>
+        <v>1772</v>
       </c>
       <c r="G190" t="s">
-        <v>1783</v>
+        <v>1773</v>
       </c>
       <c r="H190" t="s">
-        <v>1784</v>
+        <v>1774</v>
       </c>
       <c r="I190" t="s">
-        <v>1785</v>
+        <v>1775</v>
       </c>
       <c r="J190" t="s">
         <v>24</v>
       </c>
       <c r="K190" t="s">
         <v>25</v>
       </c>
       <c r="L190" t="s">
         <v>26</v>
       </c>
       <c r="M190" t="s">
         <v>27</v>
       </c>
       <c r="N190" t="s">
         <v>28</v>
       </c>
       <c r="O190" t="s">
-        <v>1786</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="191" spans="1:15">
       <c r="A191">
-        <v>65008</v>
+        <v>6761</v>
       </c>
       <c r="B191" t="s">
-        <v>1787</v>
+        <v>1777</v>
       </c>
       <c r="C191" t="s">
-        <v>1788</v>
+        <v>1778</v>
       </c>
       <c r="D191" t="s">
-        <v>1789</v>
+        <v>1779</v>
       </c>
       <c r="E191" t="s">
-        <v>1790</v>
+        <v>1780</v>
       </c>
       <c r="F191" t="s">
-        <v>1791</v>
+        <v>1781</v>
       </c>
       <c r="G191" t="s">
-        <v>1792</v>
+        <v>1782</v>
       </c>
       <c r="H191" t="s">
-        <v>1793</v>
+        <v>1783</v>
       </c>
       <c r="I191" t="s">
-        <v>1794</v>
+        <v>1784</v>
       </c>
       <c r="J191" t="s">
         <v>24</v>
       </c>
       <c r="K191" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="L191" t="s">
         <v>26</v>
       </c>
       <c r="M191" t="s">
-        <v>88</v>
+        <v>27</v>
       </c>
       <c r="N191" t="s">
         <v>28</v>
       </c>
       <c r="O191" t="s">
-        <v>1795</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="192" spans="1:15">
       <c r="A192">
-        <v>65009</v>
+        <v>6765</v>
       </c>
       <c r="B192" t="s">
-        <v>1796</v>
+        <v>1786</v>
       </c>
       <c r="C192" t="s">
-        <v>1797</v>
+        <v>1787</v>
       </c>
       <c r="D192" t="s">
-        <v>1798</v>
+        <v>1788</v>
       </c>
       <c r="E192" t="s">
-        <v>1799</v>
+        <v>1789</v>
       </c>
       <c r="F192" t="s">
-        <v>1800</v>
+        <v>1790</v>
       </c>
       <c r="G192" t="s">
-        <v>1801</v>
+        <v>1791</v>
       </c>
       <c r="H192" t="s">
-        <v>1802</v>
+        <v>1792</v>
       </c>
       <c r="I192" t="s">
-        <v>1803</v>
+        <v>1793</v>
       </c>
       <c r="J192" t="s">
         <v>24</v>
       </c>
       <c r="K192" t="s">
-        <v>87</v>
+        <v>130</v>
       </c>
       <c r="L192" t="s">
         <v>26</v>
       </c>
       <c r="M192" t="s">
-        <v>88</v>
+        <v>131</v>
       </c>
       <c r="N192" t="s">
         <v>28</v>
       </c>
       <c r="O192" t="s">
-        <v>1804</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="193" spans="1:15">
       <c r="A193">
-        <v>65010</v>
+        <v>8265</v>
       </c>
       <c r="B193" t="s">
+        <v>1795</v>
+      </c>
+      <c r="C193" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D193" t="s">
+        <v>1797</v>
+      </c>
+      <c r="E193" t="s">
+        <v>1798</v>
+      </c>
+      <c r="F193" t="s">
+        <v>1799</v>
+      </c>
+      <c r="G193" t="s">
+        <v>1800</v>
+      </c>
+      <c r="H193" t="s">
+        <v>1801</v>
+      </c>
+      <c r="I193" t="s">
+        <v>1802</v>
+      </c>
+      <c r="J193" t="s">
+        <v>24</v>
+      </c>
+      <c r="K193" t="s">
+        <v>1803</v>
+      </c>
+      <c r="L193" t="s">
+        <v>26</v>
+      </c>
+      <c r="M193" t="s">
+        <v>1804</v>
+      </c>
+      <c r="N193" t="s">
+        <v>28</v>
+      </c>
+      <c r="O193" t="s">
         <v>1805</v>
-      </c>
-[...37 lines deleted...]
-        <v>1813</v>
       </c>
     </row>
     <row r="194" spans="1:15">
       <c r="A194">
-        <v>65011</v>
+        <v>8289</v>
       </c>
       <c r="B194" t="s">
+        <v>1806</v>
+      </c>
+      <c r="C194" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D194" t="s">
+        <v>1808</v>
+      </c>
+      <c r="E194" t="s">
+        <v>1809</v>
+      </c>
+      <c r="F194" t="s">
+        <v>1810</v>
+      </c>
+      <c r="G194" t="s">
+        <v>1811</v>
+      </c>
+      <c r="H194" t="s">
+        <v>1812</v>
+      </c>
+      <c r="I194" t="s">
+        <v>1813</v>
+      </c>
+      <c r="J194" t="s">
+        <v>24</v>
+      </c>
+      <c r="K194" t="s">
+        <v>398</v>
+      </c>
+      <c r="L194" t="s">
+        <v>26</v>
+      </c>
+      <c r="M194" t="s">
+        <v>399</v>
+      </c>
+      <c r="N194" t="s">
+        <v>28</v>
+      </c>
+      <c r="O194" t="s">
         <v>1814</v>
-      </c>
-[...37 lines deleted...]
-        <v>1822</v>
       </c>
     </row>
     <row r="195" spans="1:15">
       <c r="A195">
-        <v>65012</v>
+        <v>8402</v>
       </c>
       <c r="B195" t="s">
+        <v>1815</v>
+      </c>
+      <c r="C195" t="s">
+        <v>1816</v>
+      </c>
+      <c r="D195" t="s">
+        <v>1817</v>
+      </c>
+      <c r="E195" t="s">
+        <v>1818</v>
+      </c>
+      <c r="F195" t="s">
+        <v>1819</v>
+      </c>
+      <c r="G195" t="s">
+        <v>1820</v>
+      </c>
+      <c r="H195" t="s">
+        <v>1821</v>
+      </c>
+      <c r="I195" t="s">
+        <v>1822</v>
+      </c>
+      <c r="J195" t="s">
+        <v>24</v>
+      </c>
+      <c r="K195" t="s">
+        <v>130</v>
+      </c>
+      <c r="L195" t="s">
+        <v>26</v>
+      </c>
+      <c r="M195" t="s">
+        <v>131</v>
+      </c>
+      <c r="N195" t="s">
+        <v>28</v>
+      </c>
+      <c r="O195" t="s">
         <v>1823</v>
-      </c>
-[...37 lines deleted...]
-        <v>1833</v>
       </c>
     </row>
     <row r="196" spans="1:15">
       <c r="A196">
-        <v>65013</v>
+        <v>8914</v>
       </c>
       <c r="B196" t="s">
-        <v>1834</v>
+        <v>1824</v>
       </c>
       <c r="C196" t="s">
-        <v>1835</v>
+        <v>1825</v>
       </c>
       <c r="D196" t="s">
-        <v>1836</v>
+        <v>1826</v>
       </c>
       <c r="E196" t="s">
-        <v>1837</v>
+        <v>1827</v>
       </c>
       <c r="F196" t="s">
-        <v>1838</v>
+        <v>1828</v>
       </c>
       <c r="G196" t="s">
-        <v>1839</v>
+        <v>1829</v>
       </c>
       <c r="H196" t="s">
-        <v>1840</v>
+        <v>1830</v>
       </c>
       <c r="I196" t="s">
-        <v>1841</v>
+        <v>1831</v>
       </c>
       <c r="J196" t="s">
         <v>24</v>
       </c>
       <c r="K196" t="s">
         <v>25</v>
       </c>
       <c r="L196" t="s">
         <v>26</v>
       </c>
       <c r="M196" t="s">
         <v>27</v>
       </c>
       <c r="N196" t="s">
         <v>28</v>
       </c>
       <c r="O196" t="s">
-        <v>1842</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="197" spans="1:15">
       <c r="A197">
-        <v>65014</v>
+        <v>8918</v>
       </c>
       <c r="B197" t="s">
-        <v>1843</v>
+        <v>1833</v>
       </c>
       <c r="C197" t="s">
-        <v>1844</v>
+        <v>1834</v>
       </c>
       <c r="D197" t="s">
-        <v>1845</v>
+        <v>1835</v>
       </c>
       <c r="E197" t="s">
-        <v>1846</v>
+        <v>1836</v>
       </c>
       <c r="F197" t="s">
-        <v>1847</v>
+        <v>1837</v>
       </c>
       <c r="G197" t="s">
-        <v>1848</v>
+        <v>1838</v>
       </c>
       <c r="H197" t="s">
-        <v>1849</v>
+        <v>1839</v>
       </c>
       <c r="I197" t="s">
-        <v>1850</v>
+        <v>1840</v>
       </c>
       <c r="J197" t="s">
-        <v>199</v>
+        <v>24</v>
       </c>
       <c r="K197" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L197" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="M197" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N197" t="s">
         <v>28</v>
       </c>
       <c r="O197" t="s">
-        <v>1851</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="198" spans="1:15">
       <c r="A198">
-        <v>65015</v>
+        <v>8945</v>
       </c>
       <c r="B198" t="s">
-        <v>1852</v>
+        <v>1842</v>
       </c>
       <c r="C198" t="s">
-        <v>1853</v>
+        <v>1843</v>
       </c>
       <c r="D198" t="s">
-        <v>1854</v>
+        <v>1844</v>
       </c>
       <c r="E198" t="s">
-        <v>1855</v>
+        <v>1845</v>
       </c>
       <c r="F198" t="s">
-        <v>1856</v>
+        <v>1846</v>
       </c>
       <c r="G198" t="s">
-        <v>1857</v>
+        <v>1847</v>
       </c>
       <c r="H198" t="s">
-        <v>1858</v>
+        <v>1848</v>
       </c>
       <c r="I198" t="s">
-        <v>1859</v>
+        <v>1849</v>
       </c>
       <c r="J198" t="s">
         <v>24</v>
       </c>
       <c r="K198" t="s">
-        <v>87</v>
+        <v>141</v>
       </c>
       <c r="L198" t="s">
         <v>26</v>
       </c>
       <c r="M198" t="s">
-        <v>88</v>
+        <v>142</v>
       </c>
       <c r="N198" t="s">
         <v>28</v>
       </c>
       <c r="O198" t="s">
-        <v>1860</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="199" spans="1:15">
       <c r="A199">
-        <v>65016</v>
+        <v>10098</v>
       </c>
       <c r="B199" t="s">
-        <v>1861</v>
+        <v>1851</v>
       </c>
       <c r="C199" t="s">
-        <v>1862</v>
+        <v>1852</v>
       </c>
       <c r="D199" t="s">
-        <v>1863</v>
+        <v>1853</v>
       </c>
       <c r="E199" t="s">
-        <v>1864</v>
+        <v>1854</v>
       </c>
       <c r="F199" t="s">
-        <v>1865</v>
+        <v>1855</v>
       </c>
       <c r="G199" t="s">
-        <v>1866</v>
+        <v>1856</v>
       </c>
       <c r="H199" t="s">
-        <v>1867</v>
+        <v>1857</v>
       </c>
       <c r="I199" t="s">
-        <v>1868</v>
+        <v>1858</v>
       </c>
       <c r="J199" t="s">
         <v>24</v>
       </c>
       <c r="K199" t="s">
         <v>25</v>
       </c>
       <c r="L199" t="s">
         <v>26</v>
       </c>
       <c r="M199" t="s">
         <v>27</v>
       </c>
       <c r="N199" t="s">
         <v>28</v>
       </c>
       <c r="O199" t="s">
-        <v>1869</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="200" spans="1:15">
       <c r="A200">
-        <v>65017</v>
+        <v>10412</v>
       </c>
       <c r="B200" t="s">
-        <v>1870</v>
+        <v>1860</v>
       </c>
       <c r="C200" t="s">
-        <v>1871</v>
+        <v>1861</v>
       </c>
       <c r="D200" t="s">
-        <v>1872</v>
+        <v>1862</v>
       </c>
       <c r="E200" t="s">
-        <v>1873</v>
+        <v>1863</v>
       </c>
       <c r="F200" t="s">
-        <v>1874</v>
+        <v>1864</v>
       </c>
       <c r="G200" t="s">
-        <v>1875</v>
+        <v>1865</v>
       </c>
       <c r="H200" t="s">
-        <v>1876</v>
+        <v>1866</v>
       </c>
       <c r="I200" t="s">
-        <v>1877</v>
+        <v>1867</v>
       </c>
       <c r="J200" t="s">
         <v>24</v>
       </c>
       <c r="K200" t="s">
-        <v>1878</v>
+        <v>25</v>
       </c>
       <c r="L200" t="s">
         <v>26</v>
       </c>
       <c r="M200" t="s">
-        <v>1879</v>
+        <v>27</v>
       </c>
       <c r="N200" t="s">
         <v>28</v>
       </c>
       <c r="O200" t="s">
-        <v>1880</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="201" spans="1:15">
       <c r="A201">
-        <v>65018</v>
+        <v>10647</v>
       </c>
       <c r="B201" t="s">
-        <v>1881</v>
+        <v>1869</v>
       </c>
       <c r="C201" t="s">
-        <v>1882</v>
+        <v>1870</v>
       </c>
       <c r="D201" t="s">
-        <v>1883</v>
+        <v>1871</v>
       </c>
       <c r="E201" t="s">
-        <v>1884</v>
+        <v>1872</v>
       </c>
       <c r="F201" t="s">
-        <v>1885</v>
+        <v>1873</v>
       </c>
       <c r="G201" t="s">
-        <v>1886</v>
+        <v>1874</v>
       </c>
       <c r="H201" t="s">
-        <v>1887</v>
+        <v>1875</v>
       </c>
       <c r="I201" t="s">
-        <v>1888</v>
+        <v>1876</v>
       </c>
       <c r="J201" t="s">
         <v>24</v>
       </c>
       <c r="K201" t="s">
-        <v>1889</v>
+        <v>130</v>
       </c>
       <c r="L201" t="s">
         <v>26</v>
       </c>
       <c r="M201" t="s">
-        <v>1890</v>
+        <v>131</v>
       </c>
       <c r="N201" t="s">
         <v>28</v>
       </c>
       <c r="O201" t="s">
-        <v>1891</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="202" spans="1:15">
       <c r="A202">
-        <v>65019</v>
+        <v>10887</v>
       </c>
       <c r="B202" t="s">
-        <v>1892</v>
+        <v>1878</v>
       </c>
       <c r="C202" t="s">
-        <v>1893</v>
+        <v>1879</v>
       </c>
       <c r="D202" t="s">
-        <v>1894</v>
+        <v>1880</v>
       </c>
       <c r="E202" t="s">
-        <v>1895</v>
+        <v>1881</v>
       </c>
       <c r="F202" t="s">
-        <v>1896</v>
+        <v>1882</v>
       </c>
       <c r="G202" t="s">
-        <v>1897</v>
+        <v>1883</v>
       </c>
       <c r="H202" t="s">
-        <v>1898</v>
+        <v>1884</v>
       </c>
       <c r="I202" t="s">
-        <v>1899</v>
+        <v>1885</v>
       </c>
       <c r="J202" t="s">
         <v>24</v>
       </c>
       <c r="K202" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="L202" t="s">
         <v>26</v>
       </c>
       <c r="M202" t="s">
-        <v>88</v>
+        <v>27</v>
       </c>
       <c r="N202" t="s">
         <v>28</v>
       </c>
       <c r="O202" t="s">
-        <v>1900</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="203" spans="1:15">
       <c r="A203">
-        <v>65020</v>
+        <v>10925</v>
       </c>
       <c r="B203" t="s">
-        <v>1901</v>
+        <v>1887</v>
       </c>
       <c r="C203" t="s">
-        <v>1902</v>
+        <v>1888</v>
       </c>
       <c r="D203" t="s">
-        <v>1903</v>
+        <v>1889</v>
       </c>
       <c r="E203" t="s">
-        <v>1904</v>
+        <v>1890</v>
       </c>
       <c r="F203" t="s">
-        <v>1905</v>
+        <v>1891</v>
       </c>
       <c r="G203" t="s">
-        <v>1906</v>
+        <v>1892</v>
       </c>
       <c r="H203" t="s">
-        <v>1907</v>
+        <v>1893</v>
       </c>
       <c r="I203" t="s">
-        <v>1908</v>
+        <v>1894</v>
       </c>
       <c r="J203" t="s">
         <v>24</v>
       </c>
       <c r="K203" t="s">
-        <v>1909</v>
+        <v>25</v>
       </c>
       <c r="L203" t="s">
         <v>26</v>
       </c>
       <c r="M203" t="s">
-        <v>1910</v>
+        <v>27</v>
       </c>
       <c r="N203" t="s">
         <v>28</v>
       </c>
       <c r="O203" t="s">
-        <v>1911</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="204" spans="1:15">
       <c r="A204">
-        <v>65021</v>
+        <v>10930</v>
       </c>
       <c r="B204" t="s">
-        <v>1912</v>
+        <v>1896</v>
       </c>
       <c r="C204" t="s">
-        <v>1913</v>
+        <v>1897</v>
       </c>
       <c r="D204" t="s">
-        <v>1914</v>
+        <v>1898</v>
       </c>
       <c r="E204" t="s">
-        <v>1915</v>
+        <v>1899</v>
       </c>
       <c r="F204" t="s">
-        <v>1916</v>
+        <v>1900</v>
       </c>
       <c r="G204" t="s">
-        <v>1917</v>
+        <v>1901</v>
       </c>
       <c r="H204" t="s">
-        <v>1918</v>
+        <v>1902</v>
       </c>
       <c r="I204" t="s">
-        <v>1919</v>
+        <v>1903</v>
       </c>
       <c r="J204" t="s">
-        <v>24</v>
+        <v>1904</v>
       </c>
       <c r="K204" t="s">
-        <v>25</v>
+        <v>472</v>
       </c>
       <c r="L204" t="s">
-        <v>26</v>
+        <v>1905</v>
       </c>
       <c r="M204" t="s">
-        <v>27</v>
+        <v>473</v>
       </c>
       <c r="N204" t="s">
         <v>28</v>
       </c>
       <c r="O204" t="s">
-        <v>1920</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="205" spans="1:15">
       <c r="A205">
-        <v>65023</v>
+        <v>10947</v>
       </c>
       <c r="B205" t="s">
-        <v>1921</v>
+        <v>1907</v>
       </c>
       <c r="C205" t="s">
-        <v>1922</v>
+        <v>1908</v>
       </c>
       <c r="D205" t="s">
-        <v>1923</v>
+        <v>1909</v>
       </c>
       <c r="E205" t="s">
-        <v>1924</v>
+        <v>1910</v>
       </c>
       <c r="F205" t="s">
-        <v>1925</v>
+        <v>1911</v>
       </c>
       <c r="G205" t="s">
-        <v>1926</v>
+        <v>1912</v>
       </c>
       <c r="H205" t="s">
-        <v>1927</v>
+        <v>1913</v>
       </c>
       <c r="I205" t="s">
-        <v>1928</v>
+        <v>1914</v>
       </c>
       <c r="J205" t="s">
         <v>24</v>
       </c>
       <c r="K205" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L205" t="s">
         <v>26</v>
       </c>
       <c r="M205" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N205" t="s">
         <v>28</v>
       </c>
       <c r="O205" t="s">
-        <v>1929</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="206" spans="1:15">
       <c r="A206">
-        <v>65026</v>
+        <v>10951</v>
       </c>
       <c r="B206" t="s">
-        <v>1930</v>
+        <v>1916</v>
       </c>
       <c r="C206" t="s">
-        <v>1931</v>
+        <v>1917</v>
       </c>
       <c r="D206" t="s">
-        <v>1932</v>
+        <v>1918</v>
       </c>
       <c r="E206" t="s">
-        <v>1933</v>
+        <v>1919</v>
       </c>
       <c r="F206" t="s">
-        <v>1934</v>
+        <v>1920</v>
       </c>
       <c r="G206" t="s">
-        <v>1935</v>
+        <v>1921</v>
       </c>
       <c r="H206" t="s">
-        <v>1936</v>
+        <v>1922</v>
       </c>
       <c r="I206" t="s">
-        <v>1937</v>
+        <v>1923</v>
       </c>
       <c r="J206" t="s">
         <v>24</v>
       </c>
       <c r="K206" t="s">
-        <v>25</v>
+        <v>141</v>
       </c>
       <c r="L206" t="s">
         <v>26</v>
       </c>
       <c r="M206" t="s">
-        <v>27</v>
+        <v>142</v>
       </c>
       <c r="N206" t="s">
         <v>28</v>
       </c>
       <c r="O206" t="s">
-        <v>1938</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="207" spans="1:15">
       <c r="A207">
-        <v>65030</v>
+        <v>11287</v>
       </c>
       <c r="B207" t="s">
-        <v>1939</v>
+        <v>1925</v>
       </c>
       <c r="C207" t="s">
-        <v>1940</v>
+        <v>1926</v>
       </c>
       <c r="D207" t="s">
-        <v>1941</v>
+        <v>1927</v>
       </c>
       <c r="E207" t="s">
-        <v>1942</v>
+        <v>1928</v>
       </c>
       <c r="F207" t="s">
-        <v>1943</v>
+        <v>1929</v>
       </c>
       <c r="G207" t="s">
-        <v>1944</v>
+        <v>1930</v>
       </c>
       <c r="H207" t="s">
-        <v>1945</v>
+        <v>1931</v>
       </c>
       <c r="I207" t="s">
-        <v>1946</v>
+        <v>1932</v>
       </c>
       <c r="J207" t="s">
         <v>24</v>
       </c>
       <c r="K207" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L207" t="s">
         <v>26</v>
       </c>
       <c r="M207" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N207" t="s">
         <v>28</v>
       </c>
       <c r="O207" t="s">
-        <v>1947</v>
+        <v>1933</v>
       </c>
     </row>
     <row r="208" spans="1:15">
       <c r="A208">
-        <v>65031</v>
+        <v>58060</v>
       </c>
       <c r="B208" t="s">
-        <v>1948</v>
+        <v>1934</v>
       </c>
       <c r="C208" t="s">
-        <v>1949</v>
+        <v>1935</v>
       </c>
       <c r="D208" t="s">
-        <v>1950</v>
+        <v>1936</v>
       </c>
       <c r="E208" t="s">
-        <v>1951</v>
+        <v>1937</v>
       </c>
       <c r="F208" t="s">
-        <v>1952</v>
+        <v>1938</v>
       </c>
       <c r="G208" t="s">
-        <v>1953</v>
+        <v>1939</v>
       </c>
       <c r="H208" t="s">
-        <v>1954</v>
+        <v>1940</v>
       </c>
       <c r="I208" t="s">
-        <v>1955</v>
+        <v>1941</v>
       </c>
       <c r="J208" t="s">
         <v>24</v>
       </c>
       <c r="K208" t="s">
-        <v>25</v>
+        <v>1942</v>
       </c>
       <c r="L208" t="s">
         <v>26</v>
       </c>
       <c r="M208" t="s">
-        <v>27</v>
+        <v>1943</v>
       </c>
       <c r="N208" t="s">
         <v>28</v>
       </c>
       <c r="O208" t="s">
-        <v>1956</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="209" spans="1:15">
       <c r="A209">
-        <v>65032</v>
+        <v>58066</v>
       </c>
       <c r="B209" t="s">
-        <v>1957</v>
+        <v>1945</v>
       </c>
       <c r="C209" t="s">
-        <v>1958</v>
+        <v>1946</v>
       </c>
       <c r="D209" t="s">
-        <v>1959</v>
+        <v>1947</v>
       </c>
       <c r="E209" t="s">
-        <v>1960</v>
+        <v>1948</v>
       </c>
       <c r="F209" t="s">
-        <v>1961</v>
+        <v>1949</v>
       </c>
       <c r="G209" t="s">
-        <v>1962</v>
+        <v>1950</v>
       </c>
       <c r="H209" t="s">
-        <v>1963</v>
+        <v>1951</v>
       </c>
       <c r="I209" t="s">
-        <v>1964</v>
+        <v>1952</v>
       </c>
       <c r="J209" t="s">
         <v>24</v>
       </c>
       <c r="K209" t="s">
-        <v>87</v>
+        <v>472</v>
       </c>
       <c r="L209" t="s">
         <v>26</v>
       </c>
       <c r="M209" t="s">
-        <v>88</v>
+        <v>473</v>
       </c>
       <c r="N209" t="s">
         <v>28</v>
       </c>
       <c r="O209" t="s">
-        <v>1965</v>
+        <v>1953</v>
       </c>
     </row>
     <row r="210" spans="1:15">
       <c r="A210">
-        <v>65033</v>
+        <v>58120</v>
       </c>
       <c r="B210" t="s">
-        <v>1966</v>
+        <v>1954</v>
       </c>
       <c r="C210" t="s">
-        <v>1967</v>
+        <v>1955</v>
       </c>
       <c r="D210" t="s">
-        <v>1968</v>
+        <v>1956</v>
       </c>
       <c r="E210" t="s">
-        <v>1969</v>
+        <v>1957</v>
       </c>
       <c r="F210" t="s">
-        <v>1970</v>
+        <v>1958</v>
       </c>
       <c r="G210" t="s">
-        <v>1971</v>
+        <v>1959</v>
       </c>
       <c r="H210" t="s">
-        <v>1972</v>
+        <v>1960</v>
       </c>
       <c r="I210" t="s">
-        <v>1973</v>
+        <v>1961</v>
       </c>
       <c r="J210" t="s">
         <v>24</v>
       </c>
       <c r="K210" t="s">
-        <v>1974</v>
+        <v>25</v>
       </c>
       <c r="L210" t="s">
         <v>26</v>
       </c>
       <c r="M210" t="s">
-        <v>1975</v>
+        <v>27</v>
       </c>
       <c r="N210" t="s">
         <v>28</v>
       </c>
       <c r="O210" t="s">
-        <v>1976</v>
+        <v>1962</v>
       </c>
     </row>
     <row r="211" spans="1:15">
       <c r="A211">
-        <v>65034</v>
+        <v>58122</v>
       </c>
       <c r="B211" t="s">
-        <v>1977</v>
+        <v>1963</v>
       </c>
       <c r="C211" t="s">
-        <v>1978</v>
+        <v>1964</v>
       </c>
       <c r="D211" t="s">
-        <v>1979</v>
+        <v>1965</v>
       </c>
       <c r="E211" t="s">
-        <v>1980</v>
+        <v>1966</v>
       </c>
       <c r="F211" t="s">
-        <v>1981</v>
+        <v>1967</v>
       </c>
       <c r="G211" t="s">
-        <v>1982</v>
+        <v>1968</v>
       </c>
       <c r="H211" t="s">
-        <v>1983</v>
+        <v>1969</v>
       </c>
       <c r="I211" t="s">
-        <v>1984</v>
+        <v>1970</v>
       </c>
       <c r="J211" t="s">
-        <v>199</v>
+        <v>24</v>
       </c>
       <c r="K211" t="s">
-        <v>1985</v>
+        <v>130</v>
       </c>
       <c r="L211" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="M211" t="s">
-        <v>1986</v>
+        <v>131</v>
       </c>
       <c r="N211" t="s">
         <v>28</v>
       </c>
       <c r="O211" t="s">
-        <v>1987</v>
+        <v>1971</v>
       </c>
     </row>
     <row r="212" spans="1:15">
       <c r="A212">
-        <v>65035</v>
+        <v>58218</v>
       </c>
       <c r="B212" t="s">
-        <v>1988</v>
+        <v>1972</v>
       </c>
       <c r="C212" t="s">
-        <v>1989</v>
+        <v>1973</v>
       </c>
       <c r="D212" t="s">
-        <v>1990</v>
+        <v>1974</v>
       </c>
       <c r="E212" t="s">
-        <v>1991</v>
+        <v>1975</v>
       </c>
       <c r="F212" t="s">
-        <v>1992</v>
+        <v>1976</v>
       </c>
       <c r="G212" t="s">
-        <v>1993</v>
+        <v>1977</v>
       </c>
       <c r="H212" t="s">
-        <v>1994</v>
+        <v>1978</v>
       </c>
       <c r="I212" t="s">
-        <v>1995</v>
+        <v>1979</v>
       </c>
       <c r="J212" t="s">
         <v>24</v>
       </c>
       <c r="K212" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L212" t="s">
         <v>26</v>
       </c>
       <c r="M212" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N212" t="s">
         <v>28</v>
       </c>
       <c r="O212" t="s">
-        <v>1996</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="213" spans="1:15">
       <c r="A213">
-        <v>65036</v>
+        <v>58223</v>
       </c>
       <c r="B213" t="s">
-        <v>1997</v>
+        <v>1981</v>
       </c>
       <c r="C213" t="s">
-        <v>1998</v>
+        <v>1982</v>
       </c>
       <c r="D213" t="s">
-        <v>1999</v>
+        <v>1983</v>
       </c>
       <c r="E213" t="s">
-        <v>2000</v>
+        <v>1984</v>
       </c>
       <c r="F213" t="s">
-        <v>2001</v>
+        <v>1985</v>
       </c>
       <c r="G213" t="s">
-        <v>2002</v>
+        <v>1986</v>
       </c>
       <c r="H213" t="s">
-        <v>2003</v>
+        <v>1987</v>
       </c>
       <c r="I213" t="s">
-        <v>2004</v>
+        <v>1988</v>
       </c>
       <c r="J213" t="s">
         <v>24</v>
       </c>
       <c r="K213" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L213" t="s">
         <v>26</v>
       </c>
       <c r="M213" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N213" t="s">
         <v>28</v>
       </c>
       <c r="O213" t="s">
-        <v>2005</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="214" spans="1:15">
       <c r="A214">
-        <v>65037</v>
+        <v>58240</v>
       </c>
       <c r="B214" t="s">
-        <v>2006</v>
+        <v>1990</v>
       </c>
       <c r="C214" t="s">
-        <v>2007</v>
+        <v>1991</v>
       </c>
       <c r="D214" t="s">
-        <v>2008</v>
+        <v>1992</v>
       </c>
       <c r="E214" t="s">
-        <v>2009</v>
+        <v>1993</v>
       </c>
       <c r="F214" t="s">
-        <v>2010</v>
+        <v>1994</v>
       </c>
       <c r="G214" t="s">
-        <v>2011</v>
+        <v>1995</v>
       </c>
       <c r="H214" t="s">
-        <v>2012</v>
+        <v>1996</v>
       </c>
       <c r="I214" t="s">
-        <v>2013</v>
+        <v>1997</v>
       </c>
       <c r="J214" t="s">
         <v>24</v>
       </c>
       <c r="K214" t="s">
-        <v>25</v>
+        <v>1998</v>
       </c>
       <c r="L214" t="s">
         <v>26</v>
       </c>
       <c r="M214" t="s">
-        <v>27</v>
+        <v>1999</v>
       </c>
       <c r="N214" t="s">
         <v>28</v>
       </c>
       <c r="O214" t="s">
-        <v>2014</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="215" spans="1:15">
       <c r="A215">
-        <v>65038</v>
+        <v>58259</v>
       </c>
       <c r="B215" t="s">
-        <v>2015</v>
+        <v>2001</v>
       </c>
       <c r="C215" t="s">
-        <v>2016</v>
+        <v>2002</v>
       </c>
       <c r="D215" t="s">
-        <v>2017</v>
+        <v>2003</v>
       </c>
       <c r="E215" t="s">
-        <v>2018</v>
+        <v>2004</v>
       </c>
       <c r="F215" t="s">
-        <v>2019</v>
+        <v>2005</v>
       </c>
       <c r="G215" t="s">
-        <v>2020</v>
+        <v>2006</v>
       </c>
       <c r="H215" t="s">
-        <v>2021</v>
+        <v>2007</v>
       </c>
       <c r="I215" t="s">
-        <v>2022</v>
+        <v>2008</v>
       </c>
       <c r="J215" t="s">
         <v>24</v>
       </c>
       <c r="K215" t="s">
-        <v>87</v>
+        <v>2009</v>
       </c>
       <c r="L215" t="s">
         <v>26</v>
       </c>
       <c r="M215" t="s">
-        <v>88</v>
+        <v>2010</v>
       </c>
       <c r="N215" t="s">
         <v>28</v>
       </c>
       <c r="O215" t="s">
-        <v>2023</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="216" spans="1:15">
       <c r="A216">
-        <v>65039</v>
+        <v>64637</v>
       </c>
       <c r="B216" t="s">
-        <v>2024</v>
+        <v>2012</v>
       </c>
       <c r="C216" t="s">
-        <v>2025</v>
+        <v>2013</v>
       </c>
       <c r="D216" t="s">
-        <v>2026</v>
+        <v>2014</v>
       </c>
       <c r="E216" t="s">
-        <v>2027</v>
+        <v>2015</v>
       </c>
       <c r="F216" t="s">
-        <v>2028</v>
+        <v>2016</v>
       </c>
       <c r="G216" t="s">
-        <v>2029</v>
+        <v>2017</v>
       </c>
       <c r="H216" t="s">
-        <v>2030</v>
+        <v>2018</v>
       </c>
       <c r="I216" t="s">
-        <v>2031</v>
+        <v>2019</v>
       </c>
       <c r="J216" t="s">
         <v>24</v>
       </c>
       <c r="K216" t="s">
-        <v>87</v>
+        <v>141</v>
       </c>
       <c r="L216" t="s">
         <v>26</v>
       </c>
       <c r="M216" t="s">
-        <v>88</v>
+        <v>142</v>
       </c>
       <c r="N216" t="s">
         <v>28</v>
       </c>
       <c r="O216" t="s">
-        <v>2032</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="217" spans="1:15">
       <c r="A217">
-        <v>65040</v>
+        <v>64689</v>
       </c>
       <c r="B217" t="s">
-        <v>2033</v>
+        <v>2021</v>
       </c>
       <c r="C217" t="s">
-        <v>2034</v>
+        <v>2022</v>
       </c>
       <c r="D217" t="s">
-        <v>2035</v>
+        <v>2023</v>
       </c>
       <c r="E217" t="s">
-        <v>2036</v>
+        <v>2024</v>
       </c>
       <c r="F217" t="s">
-        <v>2037</v>
+        <v>2025</v>
       </c>
       <c r="G217" t="s">
-        <v>2038</v>
+        <v>2026</v>
       </c>
       <c r="H217" t="s">
-        <v>2039</v>
+        <v>2027</v>
       </c>
       <c r="I217" t="s">
-        <v>2040</v>
+        <v>2028</v>
       </c>
       <c r="J217" t="s">
         <v>24</v>
       </c>
       <c r="K217" t="s">
-        <v>517</v>
+        <v>725</v>
       </c>
       <c r="L217" t="s">
         <v>26</v>
       </c>
       <c r="M217" t="s">
-        <v>519</v>
+        <v>726</v>
       </c>
       <c r="N217" t="s">
         <v>28</v>
       </c>
       <c r="O217" t="s">
-        <v>2041</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="218" spans="1:15">
       <c r="A218">
-        <v>65044</v>
+        <v>65000</v>
       </c>
       <c r="B218" t="s">
-        <v>2042</v>
+        <v>2030</v>
       </c>
       <c r="C218" t="s">
-        <v>2043</v>
+        <v>2031</v>
       </c>
       <c r="D218" t="s">
-        <v>2044</v>
+        <v>2032</v>
       </c>
       <c r="E218" t="s">
-        <v>2045</v>
+        <v>2033</v>
       </c>
       <c r="F218" t="s">
-        <v>2046</v>
+        <v>2034</v>
       </c>
       <c r="G218" t="s">
-        <v>2047</v>
+        <v>2035</v>
       </c>
       <c r="H218" t="s">
-        <v>2048</v>
+        <v>2036</v>
       </c>
       <c r="I218" t="s">
-        <v>2049</v>
+        <v>2037</v>
       </c>
       <c r="J218" t="s">
         <v>24</v>
       </c>
       <c r="K218" t="s">
         <v>25</v>
       </c>
       <c r="L218" t="s">
         <v>26</v>
       </c>
       <c r="M218" t="s">
         <v>27</v>
       </c>
       <c r="N218" t="s">
         <v>28</v>
       </c>
       <c r="O218" t="s">
-        <v>2050</v>
+        <v>2038</v>
       </c>
     </row>
     <row r="219" spans="1:15">
       <c r="A219">
-        <v>65045</v>
+        <v>65001</v>
       </c>
       <c r="B219" t="s">
-        <v>2051</v>
+        <v>2039</v>
       </c>
       <c r="C219" t="s">
-        <v>2052</v>
+        <v>2040</v>
       </c>
       <c r="D219" t="s">
-        <v>2053</v>
+        <v>2041</v>
       </c>
       <c r="E219" t="s">
-        <v>2054</v>
+        <v>2042</v>
       </c>
       <c r="F219" t="s">
-        <v>2055</v>
+        <v>2043</v>
       </c>
       <c r="G219" t="s">
-        <v>2056</v>
+        <v>2044</v>
       </c>
       <c r="H219" t="s">
-        <v>2057</v>
+        <v>2045</v>
       </c>
       <c r="I219" t="s">
-        <v>2058</v>
+        <v>2046</v>
       </c>
       <c r="J219" t="s">
-        <v>2059</v>
+        <v>24</v>
       </c>
       <c r="K219" t="s">
-        <v>2060</v>
+        <v>130</v>
       </c>
       <c r="L219" t="s">
-        <v>2061</v>
+        <v>26</v>
       </c>
       <c r="M219" t="s">
-        <v>2062</v>
+        <v>131</v>
       </c>
       <c r="N219" t="s">
         <v>28</v>
       </c>
       <c r="O219" t="s">
-        <v>2063</v>
+        <v>2047</v>
       </c>
     </row>
     <row r="220" spans="1:15">
       <c r="A220">
-        <v>65046</v>
+        <v>65002</v>
       </c>
       <c r="B220" t="s">
-        <v>2064</v>
+        <v>2048</v>
       </c>
       <c r="C220" t="s">
-        <v>2065</v>
+        <v>2049</v>
       </c>
       <c r="D220" t="s">
-        <v>2066</v>
+        <v>2050</v>
       </c>
       <c r="E220" t="s">
-        <v>2067</v>
+        <v>2051</v>
       </c>
       <c r="F220" t="s">
-        <v>2068</v>
+        <v>2052</v>
       </c>
       <c r="G220" t="s">
-        <v>2069</v>
+        <v>2053</v>
       </c>
       <c r="H220" t="s">
-        <v>2070</v>
+        <v>2054</v>
       </c>
       <c r="I220" t="s">
-        <v>2071</v>
+        <v>2055</v>
       </c>
       <c r="J220" t="s">
         <v>24</v>
       </c>
       <c r="K220" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="L220" t="s">
         <v>26</v>
       </c>
       <c r="M220" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="N220" t="s">
         <v>28</v>
       </c>
       <c r="O220" t="s">
-        <v>2072</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="221" spans="1:15">
       <c r="A221">
-        <v>65047</v>
+        <v>65003</v>
       </c>
       <c r="B221" t="s">
-        <v>2073</v>
+        <v>2057</v>
       </c>
       <c r="C221" t="s">
-        <v>2074</v>
+        <v>2058</v>
       </c>
       <c r="D221" t="s">
-        <v>2075</v>
+        <v>2059</v>
       </c>
       <c r="E221" t="s">
-        <v>2076</v>
+        <v>2060</v>
       </c>
       <c r="F221" t="s">
-        <v>2077</v>
+        <v>2061</v>
       </c>
       <c r="G221" t="s">
-        <v>2078</v>
+        <v>2062</v>
       </c>
       <c r="H221" t="s">
-        <v>2079</v>
+        <v>2063</v>
       </c>
       <c r="I221" t="s">
-        <v>2080</v>
+        <v>2064</v>
       </c>
       <c r="J221" t="s">
         <v>24</v>
       </c>
       <c r="K221" t="s">
-        <v>2060</v>
+        <v>130</v>
       </c>
       <c r="L221" t="s">
         <v>26</v>
       </c>
       <c r="M221" t="s">
-        <v>2062</v>
+        <v>131</v>
       </c>
       <c r="N221" t="s">
         <v>28</v>
       </c>
       <c r="O221" t="s">
-        <v>2081</v>
+        <v>2065</v>
       </c>
     </row>
     <row r="222" spans="1:15">
       <c r="A222">
-        <v>65049</v>
+        <v>65004</v>
       </c>
       <c r="B222" t="s">
-        <v>2082</v>
+        <v>2066</v>
       </c>
       <c r="C222" t="s">
-        <v>2083</v>
+        <v>2067</v>
       </c>
       <c r="D222" t="s">
-        <v>2084</v>
+        <v>2068</v>
       </c>
       <c r="E222" t="s">
-        <v>2085</v>
+        <v>2069</v>
       </c>
       <c r="F222" t="s">
-        <v>2086</v>
+        <v>2070</v>
       </c>
       <c r="G222" t="s">
-        <v>2087</v>
+        <v>2071</v>
       </c>
       <c r="H222" t="s">
-        <v>2088</v>
+        <v>2072</v>
       </c>
       <c r="I222" t="s">
-        <v>2089</v>
+        <v>2073</v>
       </c>
       <c r="J222" t="s">
         <v>24</v>
       </c>
       <c r="K222" t="s">
-        <v>447</v>
+        <v>130</v>
       </c>
       <c r="L222" t="s">
         <v>26</v>
       </c>
       <c r="M222" t="s">
-        <v>448</v>
+        <v>131</v>
       </c>
       <c r="N222" t="s">
         <v>28</v>
       </c>
       <c r="O222" t="s">
-        <v>2090</v>
+        <v>2074</v>
       </c>
     </row>
     <row r="223" spans="1:15">
       <c r="A223">
-        <v>65050</v>
+        <v>65005</v>
       </c>
       <c r="B223" t="s">
-        <v>2091</v>
+        <v>2075</v>
       </c>
       <c r="C223" t="s">
-        <v>2092</v>
+        <v>2076</v>
       </c>
       <c r="D223" t="s">
-        <v>2093</v>
+        <v>2077</v>
       </c>
       <c r="E223" t="s">
-        <v>2094</v>
+        <v>2078</v>
       </c>
       <c r="F223" t="s">
-        <v>2095</v>
+        <v>2079</v>
       </c>
       <c r="G223" t="s">
-        <v>2096</v>
+        <v>2080</v>
       </c>
       <c r="H223" t="s">
-        <v>2097</v>
+        <v>2081</v>
       </c>
       <c r="I223" t="s">
-        <v>2098</v>
+        <v>2082</v>
       </c>
       <c r="J223" t="s">
         <v>24</v>
       </c>
       <c r="K223" t="s">
-        <v>25</v>
+        <v>2083</v>
       </c>
       <c r="L223" t="s">
         <v>26</v>
       </c>
       <c r="M223" t="s">
-        <v>27</v>
+        <v>2084</v>
       </c>
       <c r="N223" t="s">
         <v>28</v>
       </c>
       <c r="O223" t="s">
-        <v>2099</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="224" spans="1:15">
       <c r="A224">
-        <v>65051</v>
+        <v>65006</v>
       </c>
       <c r="B224" t="s">
-        <v>2100</v>
+        <v>2086</v>
       </c>
       <c r="C224" t="s">
-        <v>2101</v>
+        <v>2087</v>
       </c>
       <c r="D224" t="s">
-        <v>2102</v>
+        <v>2088</v>
       </c>
       <c r="E224" t="s">
-        <v>2103</v>
+        <v>2089</v>
       </c>
       <c r="F224" t="s">
-        <v>2104</v>
+        <v>2090</v>
       </c>
       <c r="G224" t="s">
-        <v>2105</v>
+        <v>2091</v>
       </c>
       <c r="H224" t="s">
-        <v>2106</v>
+        <v>2092</v>
       </c>
       <c r="I224" t="s">
-        <v>2107</v>
+        <v>2093</v>
       </c>
       <c r="J224" t="s">
         <v>24</v>
       </c>
       <c r="K224" t="s">
-        <v>200</v>
+        <v>2094</v>
       </c>
       <c r="L224" t="s">
         <v>26</v>
       </c>
       <c r="M224" t="s">
-        <v>202</v>
+        <v>2095</v>
       </c>
       <c r="N224" t="s">
         <v>28</v>
       </c>
       <c r="O224" t="s">
-        <v>2108</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="225" spans="1:15">
       <c r="A225">
-        <v>65053</v>
+        <v>65007</v>
       </c>
       <c r="B225" t="s">
-        <v>2109</v>
+        <v>2097</v>
       </c>
       <c r="C225" t="s">
-        <v>2110</v>
+        <v>2098</v>
       </c>
       <c r="D225" t="s">
-        <v>2111</v>
+        <v>2099</v>
       </c>
       <c r="E225" t="s">
-        <v>2112</v>
+        <v>2100</v>
       </c>
       <c r="F225" t="s">
-        <v>2113</v>
+        <v>2101</v>
       </c>
       <c r="G225" t="s">
-        <v>2114</v>
+        <v>2102</v>
       </c>
       <c r="H225" t="s">
-        <v>2115</v>
+        <v>2103</v>
       </c>
       <c r="I225" t="s">
-        <v>2116</v>
+        <v>2104</v>
       </c>
       <c r="J225" t="s">
         <v>24</v>
       </c>
       <c r="K225" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="L225" t="s">
         <v>26</v>
       </c>
       <c r="M225" t="s">
-        <v>88</v>
+        <v>27</v>
       </c>
       <c r="N225" t="s">
         <v>28</v>
       </c>
       <c r="O225" t="s">
-        <v>2117</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="226" spans="1:15">
       <c r="A226">
-        <v>65054</v>
+        <v>65008</v>
       </c>
       <c r="B226" t="s">
-        <v>2118</v>
+        <v>2106</v>
       </c>
       <c r="C226" t="s">
-        <v>2119</v>
+        <v>2107</v>
       </c>
       <c r="D226" t="s">
-        <v>2120</v>
+        <v>2108</v>
       </c>
       <c r="E226" t="s">
-        <v>2121</v>
+        <v>2109</v>
       </c>
       <c r="F226" t="s">
-        <v>2122</v>
+        <v>2110</v>
       </c>
       <c r="G226" t="s">
-        <v>2123</v>
+        <v>2111</v>
       </c>
       <c r="H226" t="s">
-        <v>2124</v>
+        <v>2112</v>
       </c>
       <c r="I226" t="s">
-        <v>2125</v>
+        <v>2113</v>
       </c>
       <c r="J226" t="s">
-        <v>199</v>
+        <v>24</v>
       </c>
       <c r="K226" t="s">
-        <v>56</v>
+        <v>130</v>
       </c>
       <c r="L226" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="M226" t="s">
-        <v>57</v>
+        <v>131</v>
       </c>
       <c r="N226" t="s">
         <v>28</v>
       </c>
       <c r="O226" t="s">
-        <v>2126</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="227" spans="1:15">
       <c r="A227">
-        <v>65055</v>
+        <v>65009</v>
       </c>
       <c r="B227" t="s">
-        <v>2127</v>
+        <v>2115</v>
       </c>
       <c r="C227" t="s">
-        <v>2128</v>
+        <v>2116</v>
       </c>
       <c r="D227" t="s">
-        <v>2129</v>
+        <v>2117</v>
       </c>
       <c r="E227" t="s">
-        <v>2130</v>
+        <v>2118</v>
       </c>
       <c r="F227" t="s">
-        <v>2131</v>
+        <v>2119</v>
       </c>
       <c r="G227" t="s">
-        <v>2132</v>
+        <v>2120</v>
       </c>
       <c r="H227" t="s">
-        <v>2133</v>
+        <v>2121</v>
       </c>
       <c r="I227" t="s">
-        <v>2134</v>
+        <v>2122</v>
       </c>
       <c r="J227" t="s">
         <v>24</v>
       </c>
       <c r="K227" t="s">
-        <v>1985</v>
+        <v>130</v>
       </c>
       <c r="L227" t="s">
         <v>26</v>
       </c>
       <c r="M227" t="s">
-        <v>1986</v>
+        <v>131</v>
       </c>
       <c r="N227" t="s">
         <v>28</v>
       </c>
       <c r="O227" t="s">
-        <v>2135</v>
+        <v>2123</v>
       </c>
     </row>
     <row r="228" spans="1:15">
       <c r="A228">
-        <v>65057</v>
+        <v>65010</v>
       </c>
       <c r="B228" t="s">
-        <v>2136</v>
+        <v>2124</v>
       </c>
       <c r="C228" t="s">
-        <v>2137</v>
+        <v>2125</v>
       </c>
       <c r="D228" t="s">
-        <v>2138</v>
+        <v>2126</v>
       </c>
       <c r="E228" t="s">
-        <v>2139</v>
+        <v>2127</v>
       </c>
       <c r="F228" t="s">
-        <v>2140</v>
+        <v>2128</v>
       </c>
       <c r="G228" t="s">
-        <v>2141</v>
+        <v>2129</v>
       </c>
       <c r="H228" t="s">
-        <v>2142</v>
+        <v>2130</v>
       </c>
       <c r="I228" t="s">
-        <v>2143</v>
+        <v>2131</v>
       </c>
       <c r="J228" t="s">
         <v>24</v>
       </c>
       <c r="K228" t="s">
-        <v>1008</v>
+        <v>25</v>
       </c>
       <c r="L228" t="s">
         <v>26</v>
       </c>
       <c r="M228" t="s">
-        <v>1009</v>
+        <v>27</v>
       </c>
       <c r="N228" t="s">
         <v>28</v>
       </c>
       <c r="O228" t="s">
-        <v>2144</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="229" spans="1:15">
       <c r="A229">
-        <v>65058</v>
+        <v>65011</v>
       </c>
       <c r="B229" t="s">
-        <v>2145</v>
+        <v>2133</v>
       </c>
       <c r="C229" t="s">
-        <v>2146</v>
+        <v>2134</v>
       </c>
       <c r="D229" t="s">
-        <v>2147</v>
+        <v>2135</v>
       </c>
       <c r="E229" t="s">
-        <v>2148</v>
+        <v>2136</v>
       </c>
       <c r="F229" t="s">
-        <v>2149</v>
+        <v>2137</v>
       </c>
       <c r="G229" t="s">
-        <v>2150</v>
+        <v>2138</v>
       </c>
       <c r="H229" t="s">
-        <v>2151</v>
+        <v>2139</v>
       </c>
       <c r="I229" t="s">
-        <v>2152</v>
+        <v>2140</v>
       </c>
       <c r="J229" t="s">
-        <v>199</v>
+        <v>24</v>
       </c>
       <c r="K229" t="s">
-        <v>170</v>
+        <v>130</v>
       </c>
       <c r="L229" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="M229" t="s">
-        <v>171</v>
+        <v>131</v>
       </c>
       <c r="N229" t="s">
         <v>28</v>
       </c>
       <c r="O229" t="s">
-        <v>2153</v>
+        <v>2141</v>
       </c>
     </row>
     <row r="230" spans="1:15">
       <c r="A230">
-        <v>65059</v>
+        <v>65012</v>
       </c>
       <c r="B230" t="s">
-        <v>2154</v>
+        <v>2142</v>
       </c>
       <c r="C230" t="s">
-        <v>2155</v>
+        <v>2143</v>
       </c>
       <c r="D230" t="s">
-        <v>2156</v>
+        <v>2144</v>
       </c>
       <c r="E230" t="s">
-        <v>2157</v>
+        <v>2145</v>
       </c>
       <c r="F230" t="s">
-        <v>2158</v>
+        <v>2146</v>
       </c>
       <c r="G230" t="s">
-        <v>2159</v>
+        <v>2147</v>
       </c>
       <c r="H230" t="s">
-        <v>2160</v>
+        <v>2148</v>
       </c>
       <c r="I230" t="s">
-        <v>2161</v>
+        <v>2149</v>
       </c>
       <c r="J230" t="s">
         <v>24</v>
       </c>
       <c r="K230" t="s">
-        <v>87</v>
+        <v>2150</v>
       </c>
       <c r="L230" t="s">
         <v>26</v>
       </c>
       <c r="M230" t="s">
-        <v>88</v>
+        <v>2151</v>
       </c>
       <c r="N230" t="s">
         <v>28</v>
       </c>
       <c r="O230" t="s">
-        <v>2162</v>
+        <v>2152</v>
       </c>
     </row>
     <row r="231" spans="1:15">
       <c r="A231">
-        <v>65060</v>
+        <v>65013</v>
       </c>
       <c r="B231" t="s">
-        <v>2163</v>
+        <v>2153</v>
       </c>
       <c r="C231" t="s">
-        <v>2164</v>
+        <v>2154</v>
       </c>
       <c r="D231" t="s">
-        <v>2165</v>
+        <v>2155</v>
       </c>
       <c r="E231" t="s">
-        <v>2166</v>
+        <v>2156</v>
       </c>
       <c r="F231" t="s">
-        <v>2167</v>
+        <v>2157</v>
       </c>
       <c r="G231" t="s">
-        <v>2168</v>
+        <v>2158</v>
       </c>
       <c r="H231" t="s">
-        <v>2169</v>
+        <v>2159</v>
       </c>
       <c r="I231" t="s">
-        <v>2170</v>
+        <v>2160</v>
       </c>
       <c r="J231" t="s">
         <v>24</v>
       </c>
       <c r="K231" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="L231" t="s">
         <v>26</v>
       </c>
       <c r="M231" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="N231" t="s">
         <v>28</v>
       </c>
       <c r="O231" t="s">
-        <v>2171</v>
+        <v>2161</v>
       </c>
     </row>
     <row r="232" spans="1:15">
       <c r="A232">
-        <v>65062</v>
+        <v>65014</v>
       </c>
       <c r="B232" t="s">
-        <v>2172</v>
+        <v>2162</v>
       </c>
       <c r="C232" t="s">
-        <v>2173</v>
+        <v>2163</v>
       </c>
       <c r="D232" t="s">
-        <v>2174</v>
+        <v>2164</v>
       </c>
       <c r="E232" t="s">
-        <v>2175</v>
+        <v>2165</v>
       </c>
       <c r="F232" t="s">
-        <v>2176</v>
+        <v>2166</v>
       </c>
       <c r="G232" t="s">
-        <v>2177</v>
+        <v>2167</v>
       </c>
       <c r="H232" t="s">
-        <v>2178</v>
+        <v>2168</v>
       </c>
       <c r="I232" t="s">
-        <v>2179</v>
+        <v>2169</v>
       </c>
       <c r="J232" t="s">
-        <v>24</v>
+        <v>363</v>
       </c>
       <c r="K232" t="s">
-        <v>25</v>
+        <v>316</v>
       </c>
       <c r="L232" t="s">
-        <v>26</v>
+        <v>365</v>
       </c>
       <c r="M232" t="s">
-        <v>27</v>
+        <v>317</v>
       </c>
       <c r="N232" t="s">
         <v>28</v>
       </c>
       <c r="O232" t="s">
-        <v>2180</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="233" spans="1:15">
       <c r="A233">
-        <v>65068</v>
+        <v>65015</v>
       </c>
       <c r="B233" t="s">
-        <v>2181</v>
+        <v>2171</v>
       </c>
       <c r="C233" t="s">
-        <v>2182</v>
+        <v>2172</v>
       </c>
       <c r="D233" t="s">
-        <v>2183</v>
+        <v>2173</v>
       </c>
       <c r="E233" t="s">
-        <v>2184</v>
+        <v>2174</v>
       </c>
       <c r="F233" t="s">
-        <v>2185</v>
+        <v>2175</v>
       </c>
       <c r="G233" t="s">
-        <v>2186</v>
+        <v>2176</v>
       </c>
       <c r="H233" t="s">
-        <v>2187</v>
+        <v>2177</v>
       </c>
       <c r="I233" t="s">
-        <v>2188</v>
+        <v>2178</v>
       </c>
       <c r="J233" t="s">
         <v>24</v>
       </c>
       <c r="K233" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L233" t="s">
         <v>26</v>
       </c>
       <c r="M233" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N233" t="s">
         <v>28</v>
       </c>
       <c r="O233" t="s">
-        <v>2189</v>
+        <v>2179</v>
       </c>
     </row>
     <row r="234" spans="1:15">
       <c r="A234">
-        <v>65069</v>
+        <v>65016</v>
       </c>
       <c r="B234" t="s">
-        <v>2190</v>
+        <v>2180</v>
       </c>
       <c r="C234" t="s">
-        <v>2191</v>
+        <v>2181</v>
       </c>
       <c r="D234" t="s">
-        <v>2192</v>
+        <v>2182</v>
       </c>
       <c r="E234" t="s">
-        <v>2193</v>
+        <v>2183</v>
       </c>
       <c r="F234" t="s">
-        <v>2194</v>
+        <v>2184</v>
       </c>
       <c r="G234" t="s">
-        <v>2195</v>
+        <v>2185</v>
       </c>
       <c r="H234" t="s">
-        <v>2196</v>
+        <v>2186</v>
       </c>
       <c r="I234" t="s">
-        <v>2197</v>
+        <v>2187</v>
       </c>
       <c r="J234" t="s">
         <v>24</v>
       </c>
       <c r="K234" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="L234" t="s">
         <v>26</v>
       </c>
       <c r="M234" t="s">
-        <v>88</v>
+        <v>27</v>
       </c>
       <c r="N234" t="s">
         <v>28</v>
       </c>
       <c r="O234" t="s">
-        <v>2198</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="235" spans="1:15">
       <c r="A235">
-        <v>65071</v>
+        <v>65017</v>
       </c>
       <c r="B235" t="s">
+        <v>2189</v>
+      </c>
+      <c r="C235" t="s">
+        <v>2190</v>
+      </c>
+      <c r="D235" t="s">
+        <v>2191</v>
+      </c>
+      <c r="E235" t="s">
+        <v>2192</v>
+      </c>
+      <c r="F235" t="s">
+        <v>2193</v>
+      </c>
+      <c r="G235" t="s">
+        <v>2194</v>
+      </c>
+      <c r="H235" t="s">
+        <v>2195</v>
+      </c>
+      <c r="I235" t="s">
+        <v>2196</v>
+      </c>
+      <c r="J235" t="s">
+        <v>24</v>
+      </c>
+      <c r="K235" t="s">
+        <v>2197</v>
+      </c>
+      <c r="L235" t="s">
+        <v>26</v>
+      </c>
+      <c r="M235" t="s">
+        <v>2198</v>
+      </c>
+      <c r="N235" t="s">
+        <v>28</v>
+      </c>
+      <c r="O235" t="s">
         <v>2199</v>
-      </c>
-[...37 lines deleted...]
-        <v>2207</v>
       </c>
     </row>
     <row r="236" spans="1:15">
       <c r="A236">
-        <v>65073</v>
+        <v>65018</v>
       </c>
       <c r="B236" t="s">
+        <v>2200</v>
+      </c>
+      <c r="C236" t="s">
+        <v>2201</v>
+      </c>
+      <c r="D236" t="s">
+        <v>2202</v>
+      </c>
+      <c r="E236" t="s">
+        <v>2203</v>
+      </c>
+      <c r="F236" t="s">
+        <v>2204</v>
+      </c>
+      <c r="G236" t="s">
+        <v>2205</v>
+      </c>
+      <c r="H236" t="s">
+        <v>2206</v>
+      </c>
+      <c r="I236" t="s">
+        <v>2207</v>
+      </c>
+      <c r="J236" t="s">
+        <v>24</v>
+      </c>
+      <c r="K236" t="s">
         <v>2208</v>
       </c>
-      <c r="C236" t="s">
+      <c r="L236" t="s">
+        <v>26</v>
+      </c>
+      <c r="M236" t="s">
         <v>2209</v>
       </c>
-      <c r="D236" t="s">
+      <c r="N236" t="s">
+        <v>28</v>
+      </c>
+      <c r="O236" t="s">
         <v>2210</v>
-      </c>
-[...31 lines deleted...]
-        <v>2216</v>
       </c>
     </row>
     <row r="237" spans="1:15">
       <c r="A237">
-        <v>65074</v>
+        <v>65019</v>
       </c>
       <c r="B237" t="s">
+        <v>2211</v>
+      </c>
+      <c r="C237" t="s">
+        <v>2212</v>
+      </c>
+      <c r="D237" t="s">
+        <v>2213</v>
+      </c>
+      <c r="E237" t="s">
+        <v>2214</v>
+      </c>
+      <c r="F237" t="s">
+        <v>2215</v>
+      </c>
+      <c r="G237" t="s">
+        <v>2216</v>
+      </c>
+      <c r="H237" t="s">
         <v>2217</v>
       </c>
-      <c r="C237" t="s">
+      <c r="I237" t="s">
         <v>2218</v>
       </c>
-      <c r="D237" t="s">
+      <c r="J237" t="s">
+        <v>24</v>
+      </c>
+      <c r="K237" t="s">
+        <v>130</v>
+      </c>
+      <c r="L237" t="s">
+        <v>26</v>
+      </c>
+      <c r="M237" t="s">
+        <v>131</v>
+      </c>
+      <c r="N237" t="s">
+        <v>28</v>
+      </c>
+      <c r="O237" t="s">
         <v>2219</v>
-      </c>
-[...31 lines deleted...]
-        <v>2227</v>
       </c>
     </row>
     <row r="238" spans="1:15">
       <c r="A238">
-        <v>65075</v>
+        <v>65020</v>
       </c>
       <c r="B238" t="s">
+        <v>2220</v>
+      </c>
+      <c r="C238" t="s">
+        <v>2221</v>
+      </c>
+      <c r="D238" t="s">
+        <v>2222</v>
+      </c>
+      <c r="E238" t="s">
+        <v>2223</v>
+      </c>
+      <c r="F238" t="s">
+        <v>2224</v>
+      </c>
+      <c r="G238" t="s">
+        <v>2225</v>
+      </c>
+      <c r="H238" t="s">
+        <v>2226</v>
+      </c>
+      <c r="I238" t="s">
+        <v>2227</v>
+      </c>
+      <c r="J238" t="s">
+        <v>24</v>
+      </c>
+      <c r="K238" t="s">
         <v>2228</v>
       </c>
-      <c r="C238" t="s">
+      <c r="L238" t="s">
+        <v>26</v>
+      </c>
+      <c r="M238" t="s">
         <v>2229</v>
       </c>
-      <c r="D238" t="s">
+      <c r="N238" t="s">
+        <v>28</v>
+      </c>
+      <c r="O238" t="s">
         <v>2230</v>
-      </c>
-[...31 lines deleted...]
-        <v>2236</v>
       </c>
     </row>
     <row r="239" spans="1:15">
       <c r="A239">
-        <v>65086</v>
+        <v>65021</v>
       </c>
       <c r="B239" t="s">
+        <v>2231</v>
+      </c>
+      <c r="C239" t="s">
+        <v>2232</v>
+      </c>
+      <c r="D239" t="s">
+        <v>2233</v>
+      </c>
+      <c r="E239" t="s">
+        <v>2234</v>
+      </c>
+      <c r="F239" t="s">
+        <v>2235</v>
+      </c>
+      <c r="G239" t="s">
+        <v>2236</v>
+      </c>
+      <c r="H239" t="s">
         <v>2237</v>
       </c>
-      <c r="C239" t="s">
+      <c r="I239" t="s">
         <v>2238</v>
       </c>
-      <c r="D239" t="s">
+      <c r="J239" t="s">
+        <v>24</v>
+      </c>
+      <c r="K239" t="s">
+        <v>25</v>
+      </c>
+      <c r="L239" t="s">
+        <v>26</v>
+      </c>
+      <c r="M239" t="s">
+        <v>27</v>
+      </c>
+      <c r="N239" t="s">
+        <v>28</v>
+      </c>
+      <c r="O239" t="s">
         <v>2239</v>
-      </c>
-[...31 lines deleted...]
-        <v>2245</v>
       </c>
     </row>
     <row r="240" spans="1:15">
       <c r="A240">
-        <v>65088</v>
+        <v>65022</v>
       </c>
       <c r="B240" t="s">
+        <v>2240</v>
+      </c>
+      <c r="C240" t="s">
+        <v>2241</v>
+      </c>
+      <c r="D240" t="s">
+        <v>2242</v>
+      </c>
+      <c r="E240" t="s">
+        <v>2243</v>
+      </c>
+      <c r="F240" t="s">
+        <v>2244</v>
+      </c>
+      <c r="G240" t="s">
+        <v>2245</v>
+      </c>
+      <c r="H240" t="s">
         <v>2246</v>
       </c>
-      <c r="C240" t="s">
+      <c r="I240" t="s">
         <v>2247</v>
-      </c>
-[...16 lines deleted...]
-        <v>2253</v>
       </c>
       <c r="J240" t="s">
         <v>24</v>
       </c>
       <c r="K240" t="s">
         <v>25</v>
       </c>
       <c r="L240" t="s">
         <v>26</v>
       </c>
       <c r="M240" t="s">
         <v>27</v>
       </c>
       <c r="N240" t="s">
         <v>28</v>
       </c>
       <c r="O240" t="s">
-        <v>2254</v>
+        <v>2248</v>
       </c>
     </row>
     <row r="241" spans="1:15">
       <c r="A241">
-        <v>65093</v>
+        <v>65023</v>
       </c>
       <c r="B241" t="s">
+        <v>2249</v>
+      </c>
+      <c r="C241" t="s">
+        <v>2250</v>
+      </c>
+      <c r="D241" t="s">
+        <v>2251</v>
+      </c>
+      <c r="E241" t="s">
+        <v>2252</v>
+      </c>
+      <c r="F241" t="s">
+        <v>2253</v>
+      </c>
+      <c r="G241" t="s">
+        <v>2254</v>
+      </c>
+      <c r="H241" t="s">
         <v>2255</v>
       </c>
-      <c r="C241" t="s">
+      <c r="I241" t="s">
         <v>2256</v>
       </c>
-      <c r="D241" t="s">
+      <c r="J241" t="s">
+        <v>24</v>
+      </c>
+      <c r="K241" t="s">
+        <v>25</v>
+      </c>
+      <c r="L241" t="s">
+        <v>26</v>
+      </c>
+      <c r="M241" t="s">
+        <v>27</v>
+      </c>
+      <c r="N241" t="s">
+        <v>28</v>
+      </c>
+      <c r="O241" t="s">
         <v>2257</v>
-      </c>
-[...31 lines deleted...]
-        <v>2263</v>
       </c>
     </row>
     <row r="242" spans="1:15">
       <c r="A242">
-        <v>65094</v>
+        <v>65025</v>
       </c>
       <c r="B242" t="s">
+        <v>2258</v>
+      </c>
+      <c r="C242" t="s">
+        <v>2259</v>
+      </c>
+      <c r="D242" t="s">
+        <v>2260</v>
+      </c>
+      <c r="E242" t="s">
+        <v>2261</v>
+      </c>
+      <c r="F242" t="s">
+        <v>2262</v>
+      </c>
+      <c r="G242" t="s">
+        <v>2263</v>
+      </c>
+      <c r="H242" t="s">
         <v>2264</v>
       </c>
-      <c r="C242" t="s">
+      <c r="I242" t="s">
         <v>2265</v>
       </c>
-      <c r="D242" t="s">
+      <c r="J242" t="s">
+        <v>24</v>
+      </c>
+      <c r="K242" t="s">
+        <v>25</v>
+      </c>
+      <c r="L242" t="s">
+        <v>26</v>
+      </c>
+      <c r="M242" t="s">
+        <v>27</v>
+      </c>
+      <c r="N242" t="s">
+        <v>28</v>
+      </c>
+      <c r="O242" t="s">
         <v>2266</v>
-      </c>
-[...31 lines deleted...]
-        <v>2274</v>
       </c>
     </row>
     <row r="243" spans="1:15">
       <c r="A243">
-        <v>65099</v>
+        <v>65026</v>
       </c>
       <c r="B243" t="s">
+        <v>2267</v>
+      </c>
+      <c r="C243" t="s">
+        <v>2268</v>
+      </c>
+      <c r="D243" t="s">
+        <v>2269</v>
+      </c>
+      <c r="E243" t="s">
+        <v>2270</v>
+      </c>
+      <c r="F243" t="s">
+        <v>2271</v>
+      </c>
+      <c r="G243" t="s">
+        <v>2272</v>
+      </c>
+      <c r="H243" t="s">
+        <v>2273</v>
+      </c>
+      <c r="I243" t="s">
+        <v>2274</v>
+      </c>
+      <c r="J243" t="s">
+        <v>24</v>
+      </c>
+      <c r="K243" t="s">
+        <v>25</v>
+      </c>
+      <c r="L243" t="s">
+        <v>26</v>
+      </c>
+      <c r="M243" t="s">
+        <v>27</v>
+      </c>
+      <c r="N243" t="s">
+        <v>28</v>
+      </c>
+      <c r="O243" t="s">
         <v>2275</v>
-      </c>
-[...37 lines deleted...]
-        <v>2283</v>
       </c>
     </row>
     <row r="244" spans="1:15">
       <c r="A244">
-        <v>65124</v>
+        <v>65027</v>
       </c>
       <c r="B244" t="s">
+        <v>2276</v>
+      </c>
+      <c r="C244" t="s">
+        <v>2277</v>
+      </c>
+      <c r="D244" t="s">
+        <v>2278</v>
+      </c>
+      <c r="E244" t="s">
+        <v>2279</v>
+      </c>
+      <c r="F244" t="s">
+        <v>2280</v>
+      </c>
+      <c r="G244" t="s">
+        <v>2281</v>
+      </c>
+      <c r="H244" t="s">
+        <v>2282</v>
+      </c>
+      <c r="I244" t="s">
+        <v>2283</v>
+      </c>
+      <c r="J244" t="s">
+        <v>24</v>
+      </c>
+      <c r="K244" t="s">
+        <v>316</v>
+      </c>
+      <c r="L244" t="s">
+        <v>26</v>
+      </c>
+      <c r="M244" t="s">
+        <v>317</v>
+      </c>
+      <c r="N244" t="s">
+        <v>28</v>
+      </c>
+      <c r="O244" t="s">
         <v>2284</v>
-      </c>
-[...37 lines deleted...]
-        <v>2292</v>
       </c>
     </row>
     <row r="245" spans="1:15">
       <c r="A245">
-        <v>65255</v>
+        <v>65028</v>
       </c>
       <c r="B245" t="s">
+        <v>2285</v>
+      </c>
+      <c r="C245" t="s">
+        <v>2286</v>
+      </c>
+      <c r="D245" t="s">
+        <v>2287</v>
+      </c>
+      <c r="E245" t="s">
+        <v>2288</v>
+      </c>
+      <c r="F245" t="s">
+        <v>2289</v>
+      </c>
+      <c r="G245" t="s">
+        <v>2290</v>
+      </c>
+      <c r="H245" t="s">
+        <v>2291</v>
+      </c>
+      <c r="I245" t="s">
+        <v>2292</v>
+      </c>
+      <c r="J245" t="s">
+        <v>24</v>
+      </c>
+      <c r="K245" t="s">
+        <v>25</v>
+      </c>
+      <c r="L245" t="s">
+        <v>26</v>
+      </c>
+      <c r="M245" t="s">
+        <v>27</v>
+      </c>
+      <c r="N245" t="s">
+        <v>28</v>
+      </c>
+      <c r="O245" t="s">
         <v>2293</v>
-      </c>
-[...37 lines deleted...]
-        <v>2303</v>
       </c>
     </row>
     <row r="246" spans="1:15">
       <c r="A246">
-        <v>66510</v>
+        <v>65030</v>
       </c>
       <c r="B246" t="s">
-        <v>2304</v>
+        <v>2294</v>
       </c>
       <c r="C246" t="s">
-        <v>2305</v>
+        <v>2295</v>
       </c>
       <c r="D246" t="s">
-        <v>2306</v>
+        <v>2296</v>
       </c>
       <c r="E246" t="s">
-        <v>2307</v>
+        <v>2297</v>
       </c>
       <c r="F246" t="s">
-        <v>2308</v>
+        <v>2298</v>
       </c>
       <c r="G246" t="s">
-        <v>2309</v>
+        <v>2299</v>
       </c>
       <c r="H246" t="s">
-        <v>2310</v>
+        <v>2300</v>
       </c>
       <c r="I246" t="s">
-        <v>2311</v>
+        <v>2301</v>
       </c>
       <c r="J246" t="s">
-        <v>494</v>
+        <v>24</v>
       </c>
       <c r="K246" t="s">
-        <v>2312</v>
+        <v>25</v>
       </c>
       <c r="L246" t="s">
-        <v>496</v>
+        <v>26</v>
       </c>
       <c r="M246" t="s">
-        <v>2313</v>
+        <v>27</v>
       </c>
       <c r="N246" t="s">
         <v>28</v>
       </c>
       <c r="O246" t="s">
-        <v>2314</v>
+        <v>2302</v>
       </c>
     </row>
     <row r="247" spans="1:15">
       <c r="A247">
-        <v>66511</v>
+        <v>65031</v>
       </c>
       <c r="B247" t="s">
-        <v>651</v>
+        <v>2303</v>
       </c>
       <c r="C247" t="s">
-        <v>2315</v>
+        <v>2304</v>
       </c>
       <c r="D247" t="s">
-        <v>2316</v>
+        <v>2305</v>
       </c>
       <c r="E247" t="s">
-        <v>2317</v>
+        <v>2306</v>
       </c>
       <c r="F247" t="s">
-        <v>655</v>
+        <v>2307</v>
       </c>
       <c r="G247" t="s">
-        <v>656</v>
+        <v>2308</v>
       </c>
       <c r="H247" t="s">
-        <v>2318</v>
+        <v>2309</v>
       </c>
       <c r="I247" t="s">
-        <v>2319</v>
+        <v>2310</v>
       </c>
       <c r="J247" t="s">
         <v>24</v>
       </c>
       <c r="K247" t="s">
-        <v>2320</v>
+        <v>25</v>
       </c>
       <c r="L247" t="s">
         <v>26</v>
       </c>
       <c r="M247" t="s">
-        <v>2321</v>
+        <v>27</v>
       </c>
       <c r="N247" t="s">
         <v>28</v>
       </c>
       <c r="O247" t="s">
-        <v>2322</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="248" spans="1:15">
       <c r="A248">
-        <v>66512</v>
+        <v>65032</v>
       </c>
       <c r="B248" t="s">
-        <v>1711</v>
+        <v>2312</v>
       </c>
       <c r="C248" t="s">
-        <v>2323</v>
+        <v>2313</v>
       </c>
       <c r="D248" t="s">
-        <v>2324</v>
+        <v>2314</v>
       </c>
       <c r="E248" t="s">
-        <v>2325</v>
+        <v>2315</v>
       </c>
       <c r="F248" t="s">
-        <v>2326</v>
+        <v>2316</v>
       </c>
       <c r="G248" t="s">
-        <v>1716</v>
+        <v>2317</v>
       </c>
       <c r="H248" t="s">
-        <v>1717</v>
+        <v>2318</v>
       </c>
       <c r="I248" t="s">
-        <v>1718</v>
+        <v>2319</v>
       </c>
       <c r="J248" t="s">
         <v>24</v>
       </c>
       <c r="K248" t="s">
-        <v>2327</v>
+        <v>130</v>
       </c>
       <c r="L248" t="s">
         <v>26</v>
       </c>
       <c r="M248" t="s">
-        <v>2328</v>
+        <v>131</v>
       </c>
       <c r="N248" t="s">
         <v>28</v>
       </c>
       <c r="O248" t="s">
-        <v>2329</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="249" spans="1:15">
       <c r="A249">
-        <v>66513</v>
+        <v>65033</v>
       </c>
       <c r="B249" t="s">
+        <v>2321</v>
+      </c>
+      <c r="C249" t="s">
+        <v>2322</v>
+      </c>
+      <c r="D249" t="s">
+        <v>2323</v>
+      </c>
+      <c r="E249" t="s">
+        <v>2324</v>
+      </c>
+      <c r="F249" t="s">
+        <v>2325</v>
+      </c>
+      <c r="G249" t="s">
+        <v>2326</v>
+      </c>
+      <c r="H249" t="s">
+        <v>2327</v>
+      </c>
+      <c r="I249" t="s">
+        <v>2328</v>
+      </c>
+      <c r="J249" t="s">
+        <v>24</v>
+      </c>
+      <c r="K249" t="s">
+        <v>2329</v>
+      </c>
+      <c r="L249" t="s">
+        <v>26</v>
+      </c>
+      <c r="M249" t="s">
         <v>2330</v>
       </c>
-      <c r="C249" t="s">
+      <c r="N249" t="s">
+        <v>28</v>
+      </c>
+      <c r="O249" t="s">
         <v>2331</v>
-      </c>
-[...34 lines deleted...]
-        <v>2337</v>
       </c>
     </row>
     <row r="250" spans="1:15">
       <c r="A250">
-        <v>66514</v>
+        <v>65034</v>
       </c>
       <c r="B250" t="s">
+        <v>2332</v>
+      </c>
+      <c r="C250" t="s">
+        <v>2333</v>
+      </c>
+      <c r="D250" t="s">
+        <v>2334</v>
+      </c>
+      <c r="E250" t="s">
+        <v>2335</v>
+      </c>
+      <c r="F250" t="s">
+        <v>2336</v>
+      </c>
+      <c r="G250" t="s">
+        <v>2337</v>
+      </c>
+      <c r="H250" t="s">
         <v>2338</v>
       </c>
-      <c r="C250" t="s">
-[...2 lines deleted...]
-      <c r="D250" t="s">
+      <c r="I250" t="s">
         <v>2339</v>
       </c>
-      <c r="E250" t="s">
+      <c r="J250" t="s">
+        <v>363</v>
+      </c>
+      <c r="K250" t="s">
         <v>2340</v>
       </c>
-      <c r="F250" t="s">
-[...5 lines deleted...]
-      <c r="H250" t="s">
+      <c r="L250" t="s">
+        <v>365</v>
+      </c>
+      <c r="M250" t="s">
         <v>2341</v>
       </c>
-      <c r="I250" t="s">
+      <c r="N250" t="s">
+        <v>28</v>
+      </c>
+      <c r="O250" t="s">
         <v>2342</v>
-      </c>
-[...16 lines deleted...]
-        <v>2343</v>
       </c>
     </row>
     <row r="251" spans="1:15">
       <c r="A251">
-        <v>66515</v>
+        <v>65035</v>
       </c>
       <c r="B251" t="s">
+        <v>2343</v>
+      </c>
+      <c r="C251" t="s">
         <v>2344</v>
       </c>
-      <c r="C251" t="s">
+      <c r="D251" t="s">
         <v>2345</v>
       </c>
-      <c r="D251" t="s">
+      <c r="E251" t="s">
         <v>2346</v>
       </c>
-      <c r="E251" t="s">
+      <c r="F251" t="s">
         <v>2347</v>
       </c>
-      <c r="F251" t="s">
+      <c r="G251" t="s">
         <v>2348</v>
-      </c>
-[...1 lines deleted...]
-        <v>584</v>
       </c>
       <c r="H251" t="s">
         <v>2349</v>
       </c>
       <c r="I251" t="s">
         <v>2350</v>
       </c>
       <c r="J251" t="s">
         <v>24</v>
       </c>
       <c r="K251" t="s">
-        <v>2327</v>
+        <v>25</v>
       </c>
       <c r="L251" t="s">
         <v>26</v>
       </c>
       <c r="M251" t="s">
-        <v>2328</v>
+        <v>27</v>
       </c>
       <c r="N251" t="s">
         <v>28</v>
       </c>
       <c r="O251" t="s">
         <v>2351</v>
       </c>
     </row>
     <row r="252" spans="1:15">
       <c r="A252">
-        <v>66516</v>
+        <v>65036</v>
       </c>
       <c r="B252" t="s">
-        <v>561</v>
+        <v>2352</v>
       </c>
       <c r="C252" t="s">
-        <v>2352</v>
+        <v>2353</v>
       </c>
       <c r="D252" t="s">
-        <v>2353</v>
+        <v>2354</v>
       </c>
       <c r="E252" t="s">
-        <v>2354</v>
+        <v>2355</v>
       </c>
       <c r="F252" t="s">
-        <v>2355</v>
+        <v>2356</v>
       </c>
       <c r="G252" t="s">
-        <v>2356</v>
+        <v>2357</v>
       </c>
       <c r="H252" t="s">
-        <v>2357</v>
+        <v>2358</v>
       </c>
       <c r="I252" t="s">
-        <v>568</v>
+        <v>2359</v>
       </c>
       <c r="J252" t="s">
         <v>24</v>
       </c>
       <c r="K252" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="L252" t="s">
         <v>26</v>
       </c>
       <c r="M252" t="s">
-        <v>88</v>
+        <v>27</v>
       </c>
       <c r="N252" t="s">
         <v>28</v>
       </c>
       <c r="O252" t="s">
-        <v>2358</v>
+        <v>2360</v>
       </c>
     </row>
     <row r="253" spans="1:15">
       <c r="A253">
-        <v>66517</v>
+        <v>65037</v>
       </c>
       <c r="B253" t="s">
-        <v>2359</v>
+        <v>2361</v>
       </c>
       <c r="C253" t="s">
-        <v>2360</v>
+        <v>2362</v>
       </c>
       <c r="D253" t="s">
-        <v>2361</v>
+        <v>2363</v>
       </c>
       <c r="E253" t="s">
-        <v>2362</v>
+        <v>2364</v>
       </c>
       <c r="F253" t="s">
-        <v>2363</v>
+        <v>2365</v>
       </c>
       <c r="G253" t="s">
-        <v>2364</v>
+        <v>2366</v>
       </c>
       <c r="H253" t="s">
-        <v>2365</v>
+        <v>2367</v>
       </c>
       <c r="I253" t="s">
-        <v>2366</v>
+        <v>2368</v>
       </c>
       <c r="J253" t="s">
         <v>24</v>
       </c>
       <c r="K253" t="s">
-        <v>2327</v>
+        <v>25</v>
       </c>
       <c r="L253" t="s">
         <v>26</v>
       </c>
       <c r="M253" t="s">
-        <v>2328</v>
+        <v>27</v>
       </c>
       <c r="N253" t="s">
         <v>28</v>
       </c>
       <c r="O253" t="s">
-        <v>2367</v>
+        <v>2369</v>
       </c>
     </row>
     <row r="254" spans="1:15">
       <c r="A254">
-        <v>66518</v>
+        <v>65038</v>
       </c>
       <c r="B254" t="s">
-        <v>2368</v>
+        <v>2370</v>
       </c>
       <c r="C254" t="s">
-        <v>2369</v>
+        <v>2371</v>
       </c>
       <c r="D254" t="s">
-        <v>2370</v>
+        <v>2372</v>
       </c>
       <c r="E254" t="s">
-        <v>2371</v>
+        <v>2373</v>
       </c>
       <c r="F254" t="s">
-        <v>2372</v>
+        <v>2374</v>
       </c>
       <c r="G254" t="s">
-        <v>593</v>
+        <v>2375</v>
       </c>
       <c r="H254" t="s">
-        <v>2373</v>
+        <v>2376</v>
       </c>
       <c r="I254" t="s">
-        <v>2374</v>
+        <v>2377</v>
       </c>
       <c r="J254" t="s">
         <v>24</v>
       </c>
       <c r="K254" t="s">
-        <v>87</v>
+        <v>130</v>
       </c>
       <c r="L254" t="s">
         <v>26</v>
       </c>
       <c r="M254" t="s">
-        <v>88</v>
+        <v>131</v>
       </c>
       <c r="N254" t="s">
         <v>28</v>
       </c>
       <c r="O254" t="s">
-        <v>2375</v>
+        <v>2378</v>
       </c>
     </row>
     <row r="255" spans="1:15">
       <c r="A255">
-        <v>66519</v>
+        <v>65039</v>
       </c>
       <c r="B255" t="s">
-        <v>2376</v>
+        <v>2379</v>
       </c>
       <c r="C255" t="s">
-        <v>2377</v>
+        <v>2380</v>
       </c>
       <c r="D255" t="s">
-        <v>2378</v>
+        <v>2381</v>
       </c>
       <c r="E255" t="s">
-        <v>2379</v>
+        <v>2382</v>
       </c>
       <c r="F255" t="s">
-        <v>2380</v>
+        <v>2383</v>
       </c>
       <c r="G255" t="s">
-        <v>2381</v>
+        <v>2384</v>
       </c>
       <c r="H255" t="s">
-        <v>675</v>
+        <v>2385</v>
       </c>
       <c r="I255" t="s">
-        <v>676</v>
+        <v>2386</v>
       </c>
       <c r="J255" t="s">
         <v>24</v>
       </c>
       <c r="K255" t="s">
-        <v>2382</v>
+        <v>130</v>
       </c>
       <c r="L255" t="s">
         <v>26</v>
       </c>
       <c r="M255" t="s">
-        <v>2383</v>
+        <v>131</v>
       </c>
       <c r="N255" t="s">
         <v>28</v>
       </c>
       <c r="O255" t="s">
-        <v>2384</v>
+        <v>2387</v>
       </c>
     </row>
     <row r="256" spans="1:15">
       <c r="A256">
-        <v>66520</v>
+        <v>65040</v>
       </c>
       <c r="B256" t="s">
-        <v>747</v>
+        <v>2388</v>
       </c>
       <c r="C256" t="s">
-        <v>2385</v>
+        <v>2389</v>
       </c>
       <c r="D256" t="s">
-        <v>2386</v>
+        <v>2390</v>
       </c>
       <c r="E256" t="s">
-        <v>2387</v>
+        <v>2391</v>
       </c>
       <c r="F256" t="s">
-        <v>751</v>
+        <v>2392</v>
       </c>
       <c r="G256" t="s">
-        <v>752</v>
+        <v>2393</v>
       </c>
       <c r="H256" t="s">
-        <v>753</v>
+        <v>2394</v>
       </c>
       <c r="I256" t="s">
-        <v>754</v>
+        <v>2395</v>
       </c>
       <c r="J256" t="s">
         <v>24</v>
       </c>
       <c r="K256" t="s">
-        <v>25</v>
+        <v>795</v>
       </c>
       <c r="L256" t="s">
         <v>26</v>
       </c>
       <c r="M256" t="s">
-        <v>27</v>
+        <v>797</v>
       </c>
       <c r="N256" t="s">
         <v>28</v>
       </c>
       <c r="O256" t="s">
-        <v>2388</v>
+        <v>2396</v>
       </c>
     </row>
     <row r="257" spans="1:15">
       <c r="A257">
-        <v>66521</v>
+        <v>65043</v>
       </c>
       <c r="B257" t="s">
-        <v>597</v>
+        <v>2397</v>
       </c>
       <c r="C257" t="s">
-        <v>598</v>
+        <v>2398</v>
       </c>
       <c r="D257" t="s">
-        <v>2389</v>
+        <v>2399</v>
       </c>
       <c r="E257" t="s">
-        <v>2390</v>
+        <v>2400</v>
       </c>
       <c r="F257" t="s">
-        <v>2391</v>
+        <v>2401</v>
       </c>
       <c r="G257" t="s">
-        <v>602</v>
+        <v>2402</v>
       </c>
       <c r="H257" t="s">
-        <v>2392</v>
+        <v>2403</v>
       </c>
       <c r="I257" t="s">
-        <v>604</v>
+        <v>2404</v>
       </c>
       <c r="J257" t="s">
         <v>24</v>
       </c>
       <c r="K257" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="L257" t="s">
         <v>26</v>
       </c>
       <c r="M257" t="s">
-        <v>88</v>
+        <v>27</v>
       </c>
       <c r="N257" t="s">
         <v>28</v>
       </c>
       <c r="O257" t="s">
-        <v>2393</v>
+        <v>2405</v>
       </c>
     </row>
     <row r="258" spans="1:15">
       <c r="A258">
-        <v>66522</v>
+        <v>65044</v>
       </c>
       <c r="B258" t="s">
-        <v>2394</v>
+        <v>2406</v>
       </c>
       <c r="C258" t="s">
-        <v>2395</v>
+        <v>2407</v>
       </c>
       <c r="D258" t="s">
-        <v>2396</v>
+        <v>2408</v>
       </c>
       <c r="E258" t="s">
-        <v>2397</v>
+        <v>2409</v>
       </c>
       <c r="F258" t="s">
-        <v>2398</v>
+        <v>2410</v>
       </c>
       <c r="G258" t="s">
-        <v>2399</v>
+        <v>2411</v>
       </c>
       <c r="H258" t="s">
-        <v>2400</v>
+        <v>2412</v>
       </c>
       <c r="I258" t="s">
-        <v>2401</v>
+        <v>2413</v>
       </c>
       <c r="J258" t="s">
         <v>24</v>
       </c>
       <c r="K258" t="s">
-        <v>2301</v>
+        <v>25</v>
       </c>
       <c r="L258" t="s">
         <v>26</v>
       </c>
       <c r="M258" t="s">
-        <v>2302</v>
+        <v>27</v>
       </c>
       <c r="N258" t="s">
         <v>28</v>
       </c>
       <c r="O258" t="s">
-        <v>2402</v>
+        <v>2414</v>
       </c>
     </row>
     <row r="259" spans="1:15">
       <c r="A259">
-        <v>66523</v>
+        <v>65045</v>
       </c>
       <c r="B259" t="s">
-        <v>642</v>
+        <v>2415</v>
       </c>
       <c r="C259" t="s">
-        <v>2403</v>
+        <v>2416</v>
       </c>
       <c r="D259" t="s">
-        <v>2404</v>
+        <v>2417</v>
       </c>
       <c r="E259" t="s">
-        <v>2405</v>
+        <v>2418</v>
       </c>
       <c r="F259" t="s">
-        <v>646</v>
+        <v>2419</v>
       </c>
       <c r="G259" t="s">
-        <v>647</v>
+        <v>2420</v>
       </c>
       <c r="H259" t="s">
-        <v>648</v>
+        <v>2421</v>
       </c>
       <c r="I259" t="s">
-        <v>649</v>
+        <v>2422</v>
       </c>
       <c r="J259" t="s">
-        <v>24</v>
+        <v>2423</v>
       </c>
       <c r="K259" t="s">
-        <v>67</v>
+        <v>2424</v>
       </c>
       <c r="L259" t="s">
-        <v>26</v>
+        <v>2425</v>
       </c>
       <c r="M259" t="s">
-        <v>68</v>
+        <v>2426</v>
       </c>
       <c r="N259" t="s">
         <v>28</v>
       </c>
       <c r="O259" t="s">
-        <v>2406</v>
+        <v>2427</v>
       </c>
     </row>
     <row r="260" spans="1:15">
       <c r="A260">
-        <v>66524</v>
+        <v>65046</v>
       </c>
       <c r="B260" t="s">
-        <v>1881</v>
+        <v>2428</v>
       </c>
       <c r="C260" t="s">
-        <v>2407</v>
+        <v>2429</v>
       </c>
       <c r="D260" t="s">
-        <v>2408</v>
+        <v>2430</v>
       </c>
       <c r="E260" t="s">
-        <v>2409</v>
+        <v>2431</v>
       </c>
       <c r="F260" t="s">
-        <v>2410</v>
+        <v>2432</v>
       </c>
       <c r="G260" t="s">
-        <v>1886</v>
+        <v>2433</v>
       </c>
       <c r="H260" t="s">
-        <v>1887</v>
+        <v>2434</v>
       </c>
       <c r="I260" t="s">
-        <v>1888</v>
+        <v>2435</v>
       </c>
       <c r="J260" t="s">
         <v>24</v>
       </c>
       <c r="K260" t="s">
-        <v>87</v>
+        <v>141</v>
       </c>
       <c r="L260" t="s">
         <v>26</v>
       </c>
       <c r="M260" t="s">
-        <v>88</v>
+        <v>142</v>
       </c>
       <c r="N260" t="s">
         <v>28</v>
       </c>
       <c r="O260" t="s">
-        <v>2411</v>
+        <v>2436</v>
       </c>
     </row>
     <row r="261" spans="1:15">
       <c r="A261">
-        <v>66525</v>
+        <v>65047</v>
       </c>
       <c r="B261" t="s">
-        <v>2412</v>
+        <v>2437</v>
       </c>
       <c r="C261" t="s">
-        <v>1739</v>
+        <v>2438</v>
       </c>
       <c r="D261" t="s">
-        <v>2413</v>
+        <v>2439</v>
       </c>
       <c r="E261" t="s">
-        <v>2414</v>
+        <v>2440</v>
       </c>
       <c r="F261" t="s">
-        <v>1742</v>
+        <v>2441</v>
       </c>
       <c r="G261" t="s">
-        <v>1743</v>
+        <v>2442</v>
       </c>
       <c r="H261" t="s">
-        <v>1744</v>
+        <v>2443</v>
       </c>
       <c r="I261" t="s">
-        <v>1745</v>
+        <v>2444</v>
       </c>
       <c r="J261" t="s">
         <v>24</v>
       </c>
       <c r="K261" t="s">
-        <v>87</v>
+        <v>2424</v>
       </c>
       <c r="L261" t="s">
         <v>26</v>
       </c>
       <c r="M261" t="s">
-        <v>88</v>
+        <v>2426</v>
       </c>
       <c r="N261" t="s">
         <v>28</v>
       </c>
       <c r="O261" t="s">
-        <v>2415</v>
+        <v>2445</v>
       </c>
     </row>
     <row r="262" spans="1:15">
       <c r="A262">
-        <v>66526</v>
+        <v>65049</v>
       </c>
       <c r="B262" t="s">
-        <v>2416</v>
+        <v>2446</v>
       </c>
       <c r="C262" t="s">
-        <v>1748</v>
+        <v>2447</v>
       </c>
       <c r="D262" t="s">
-        <v>2417</v>
+        <v>2448</v>
       </c>
       <c r="E262" t="s">
-        <v>2418</v>
+        <v>2449</v>
       </c>
       <c r="F262" t="s">
-        <v>2419</v>
+        <v>2450</v>
       </c>
       <c r="G262" t="s">
-        <v>1752</v>
+        <v>2451</v>
       </c>
       <c r="H262" t="s">
-        <v>1753</v>
+        <v>2452</v>
       </c>
       <c r="I262" t="s">
-        <v>1754</v>
+        <v>2453</v>
       </c>
       <c r="J262" t="s">
         <v>24</v>
       </c>
       <c r="K262" t="s">
-        <v>87</v>
+        <v>725</v>
       </c>
       <c r="L262" t="s">
         <v>26</v>
       </c>
       <c r="M262" t="s">
-        <v>88</v>
+        <v>726</v>
       </c>
       <c r="N262" t="s">
         <v>28</v>
       </c>
       <c r="O262" t="s">
-        <v>2420</v>
+        <v>2454</v>
       </c>
     </row>
     <row r="263" spans="1:15">
       <c r="A263">
-        <v>66527</v>
+        <v>65050</v>
       </c>
       <c r="B263" t="s">
-        <v>680</v>
+        <v>2455</v>
       </c>
       <c r="C263" t="s">
-        <v>2421</v>
+        <v>2456</v>
       </c>
       <c r="D263" t="s">
-        <v>2422</v>
+        <v>2457</v>
       </c>
       <c r="E263" t="s">
-        <v>683</v>
+        <v>2458</v>
       </c>
       <c r="F263" t="s">
-        <v>2423</v>
+        <v>2459</v>
       </c>
       <c r="G263" t="s">
-        <v>685</v>
+        <v>2460</v>
       </c>
       <c r="H263" t="s">
-        <v>686</v>
+        <v>2461</v>
       </c>
       <c r="I263" t="s">
-        <v>687</v>
+        <v>2462</v>
       </c>
       <c r="J263" t="s">
         <v>24</v>
       </c>
       <c r="K263" t="s">
-        <v>2327</v>
+        <v>25</v>
       </c>
       <c r="L263" t="s">
         <v>26</v>
       </c>
       <c r="M263" t="s">
-        <v>2328</v>
+        <v>27</v>
       </c>
       <c r="N263" t="s">
         <v>28</v>
       </c>
       <c r="O263" t="s">
-        <v>2424</v>
+        <v>2463</v>
       </c>
     </row>
     <row r="264" spans="1:15">
       <c r="A264">
-        <v>66529</v>
+        <v>65051</v>
       </c>
       <c r="B264" t="s">
-        <v>2425</v>
+        <v>2464</v>
       </c>
       <c r="C264" t="s">
-        <v>2426</v>
+        <v>2465</v>
       </c>
       <c r="D264" t="s">
-        <v>2427</v>
+        <v>2466</v>
       </c>
       <c r="E264" t="s">
-        <v>2428</v>
+        <v>2467</v>
       </c>
       <c r="F264" t="s">
-        <v>2429</v>
+        <v>2468</v>
       </c>
       <c r="G264" t="s">
-        <v>2141</v>
+        <v>2469</v>
       </c>
       <c r="H264" t="s">
-        <v>2142</v>
+        <v>2470</v>
       </c>
       <c r="I264" t="s">
-        <v>2143</v>
+        <v>2471</v>
       </c>
       <c r="J264" t="s">
         <v>24</v>
       </c>
       <c r="K264" t="s">
-        <v>2430</v>
+        <v>364</v>
       </c>
       <c r="L264" t="s">
         <v>26</v>
       </c>
       <c r="M264" t="s">
-        <v>2431</v>
+        <v>366</v>
       </c>
       <c r="N264" t="s">
         <v>28</v>
       </c>
       <c r="O264" t="s">
-        <v>2432</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="265" spans="1:15">
       <c r="A265">
-        <v>66530</v>
+        <v>65053</v>
       </c>
       <c r="B265" t="s">
-        <v>2433</v>
+        <v>2473</v>
       </c>
       <c r="C265" t="s">
-        <v>522</v>
+        <v>2474</v>
       </c>
       <c r="D265" t="s">
-        <v>2434</v>
+        <v>2475</v>
       </c>
       <c r="E265" t="s">
-        <v>2435</v>
+        <v>2476</v>
       </c>
       <c r="F265" t="s">
-        <v>2436</v>
+        <v>2477</v>
       </c>
       <c r="G265" t="s">
-        <v>526</v>
+        <v>2478</v>
       </c>
       <c r="H265" t="s">
-        <v>527</v>
+        <v>2479</v>
       </c>
       <c r="I265" t="s">
-        <v>528</v>
+        <v>2480</v>
       </c>
       <c r="J265" t="s">
         <v>24</v>
       </c>
       <c r="K265" t="s">
-        <v>517</v>
+        <v>130</v>
       </c>
       <c r="L265" t="s">
         <v>26</v>
       </c>
       <c r="M265" t="s">
-        <v>519</v>
+        <v>131</v>
       </c>
       <c r="N265" t="s">
         <v>28</v>
       </c>
       <c r="O265" t="s">
-        <v>2437</v>
+        <v>2481</v>
       </c>
     </row>
     <row r="266" spans="1:15">
       <c r="A266">
-        <v>66531</v>
+        <v>65054</v>
       </c>
       <c r="B266" t="s">
-        <v>2438</v>
+        <v>2482</v>
       </c>
       <c r="C266" t="s">
-        <v>2439</v>
+        <v>2483</v>
       </c>
       <c r="D266" t="s">
-        <v>2440</v>
+        <v>2484</v>
       </c>
       <c r="E266" t="s">
-        <v>2441</v>
+        <v>2485</v>
       </c>
       <c r="F266" t="s">
-        <v>2442</v>
+        <v>2486</v>
       </c>
       <c r="G266" t="s">
-        <v>2443</v>
+        <v>2487</v>
       </c>
       <c r="H266" t="s">
-        <v>2444</v>
+        <v>2488</v>
       </c>
       <c r="I266" t="s">
-        <v>2445</v>
+        <v>2489</v>
       </c>
       <c r="J266" t="s">
-        <v>199</v>
+        <v>363</v>
       </c>
       <c r="K266" t="s">
-        <v>2446</v>
+        <v>101</v>
       </c>
       <c r="L266" t="s">
-        <v>201</v>
+        <v>365</v>
       </c>
       <c r="M266" t="s">
-        <v>2447</v>
+        <v>102</v>
       </c>
       <c r="N266" t="s">
         <v>28</v>
       </c>
       <c r="O266" t="s">
-        <v>2448</v>
+        <v>2490</v>
       </c>
     </row>
     <row r="267" spans="1:15">
       <c r="A267">
-        <v>66532</v>
+        <v>65055</v>
       </c>
       <c r="B267" t="s">
-        <v>2449</v>
+        <v>2491</v>
       </c>
       <c r="C267" t="s">
-        <v>2450</v>
+        <v>2492</v>
       </c>
       <c r="D267" t="s">
-        <v>2451</v>
+        <v>2493</v>
       </c>
       <c r="E267" t="s">
-        <v>2452</v>
+        <v>2494</v>
       </c>
       <c r="F267" t="s">
-        <v>769</v>
+        <v>2495</v>
       </c>
       <c r="G267" t="s">
-        <v>770</v>
+        <v>2496</v>
       </c>
       <c r="H267" t="s">
-        <v>771</v>
+        <v>2497</v>
       </c>
       <c r="I267" t="s">
-        <v>772</v>
+        <v>2498</v>
       </c>
       <c r="J267" t="s">
-        <v>199</v>
+        <v>24</v>
       </c>
       <c r="K267" t="s">
-        <v>2453</v>
+        <v>2340</v>
       </c>
       <c r="L267" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="M267" t="s">
-        <v>2454</v>
+        <v>2341</v>
       </c>
       <c r="N267" t="s">
         <v>28</v>
       </c>
       <c r="O267" t="s">
-        <v>2455</v>
+        <v>2499</v>
       </c>
     </row>
     <row r="268" spans="1:15">
       <c r="A268">
-        <v>66533</v>
+        <v>65057</v>
       </c>
       <c r="B268" t="s">
-        <v>2456</v>
+        <v>2500</v>
       </c>
       <c r="C268" t="s">
-        <v>2457</v>
+        <v>2501</v>
       </c>
       <c r="D268" t="s">
-        <v>2458</v>
+        <v>2502</v>
       </c>
       <c r="E268" t="s">
-        <v>2459</v>
+        <v>2503</v>
       </c>
       <c r="F268" t="s">
-        <v>610</v>
+        <v>2504</v>
       </c>
       <c r="G268" t="s">
-        <v>611</v>
+        <v>2505</v>
       </c>
       <c r="H268" t="s">
-        <v>612</v>
+        <v>2506</v>
       </c>
       <c r="I268" t="s">
-        <v>2460</v>
+        <v>2507</v>
       </c>
       <c r="J268" t="s">
         <v>24</v>
       </c>
       <c r="K268" t="s">
-        <v>2461</v>
+        <v>472</v>
       </c>
       <c r="L268" t="s">
         <v>26</v>
       </c>
       <c r="M268" t="s">
-        <v>2462</v>
+        <v>473</v>
       </c>
       <c r="N268" t="s">
         <v>28</v>
       </c>
       <c r="O268" t="s">
-        <v>2463</v>
+        <v>2508</v>
       </c>
     </row>
     <row r="269" spans="1:15">
       <c r="A269">
-        <v>66534</v>
+        <v>65058</v>
       </c>
       <c r="B269" t="s">
-        <v>2464</v>
+        <v>2509</v>
       </c>
       <c r="C269" t="s">
-        <v>2465</v>
+        <v>2510</v>
       </c>
       <c r="D269" t="s">
-        <v>2466</v>
+        <v>2511</v>
       </c>
       <c r="E269" t="s">
-        <v>2467</v>
+        <v>2512</v>
       </c>
       <c r="F269" t="s">
-        <v>2468</v>
+        <v>2513</v>
       </c>
       <c r="G269" t="s">
-        <v>2469</v>
+        <v>2514</v>
       </c>
       <c r="H269" t="s">
-        <v>1455</v>
+        <v>2515</v>
       </c>
       <c r="I269" t="s">
-        <v>1456</v>
+        <v>2516</v>
       </c>
       <c r="J269" t="s">
-        <v>24</v>
+        <v>363</v>
       </c>
       <c r="K269" t="s">
-        <v>67</v>
+        <v>316</v>
       </c>
       <c r="L269" t="s">
-        <v>26</v>
+        <v>365</v>
       </c>
       <c r="M269" t="s">
-        <v>68</v>
+        <v>317</v>
       </c>
       <c r="N269" t="s">
         <v>28</v>
       </c>
       <c r="O269" t="s">
-        <v>2470</v>
+        <v>2517</v>
       </c>
     </row>
     <row r="270" spans="1:15">
       <c r="A270">
-        <v>66535</v>
+        <v>65059</v>
       </c>
       <c r="B270" t="s">
-        <v>2471</v>
+        <v>2518</v>
       </c>
       <c r="C270" t="s">
-        <v>2472</v>
+        <v>2519</v>
       </c>
       <c r="D270" t="s">
-        <v>2473</v>
+        <v>2520</v>
       </c>
       <c r="E270" t="s">
-        <v>2474</v>
+        <v>2521</v>
       </c>
       <c r="F270" t="s">
-        <v>2475</v>
+        <v>2522</v>
       </c>
       <c r="G270" t="s">
-        <v>2476</v>
+        <v>2523</v>
       </c>
       <c r="H270" t="s">
-        <v>2477</v>
+        <v>2524</v>
       </c>
       <c r="I270" t="s">
-        <v>2478</v>
+        <v>2525</v>
       </c>
       <c r="J270" t="s">
-        <v>2479</v>
+        <v>24</v>
       </c>
       <c r="K270" t="s">
-        <v>2480</v>
+        <v>130</v>
       </c>
       <c r="L270" t="s">
-        <v>2481</v>
+        <v>26</v>
       </c>
       <c r="M270" t="s">
-        <v>2482</v>
+        <v>131</v>
       </c>
       <c r="N270" t="s">
         <v>28</v>
       </c>
       <c r="O270" t="s">
-        <v>2483</v>
+        <v>2526</v>
       </c>
     </row>
     <row r="271" spans="1:15">
       <c r="A271">
-        <v>66536</v>
+        <v>65060</v>
       </c>
       <c r="B271" t="s">
-        <v>2484</v>
+        <v>2527</v>
       </c>
       <c r="C271" t="s">
-        <v>2485</v>
+        <v>2528</v>
       </c>
       <c r="D271" t="s">
-        <v>2486</v>
+        <v>2529</v>
       </c>
       <c r="E271" t="s">
-        <v>2487</v>
+        <v>2530</v>
       </c>
       <c r="F271" t="s">
-        <v>2488</v>
+        <v>2531</v>
       </c>
       <c r="G271" t="s">
-        <v>2489</v>
+        <v>2532</v>
       </c>
       <c r="H271" t="s">
-        <v>2490</v>
+        <v>2533</v>
       </c>
       <c r="I271" t="s">
-        <v>2491</v>
+        <v>2534</v>
       </c>
       <c r="J271" t="s">
         <v>24</v>
       </c>
       <c r="K271" t="s">
-        <v>2327</v>
+        <v>141</v>
       </c>
       <c r="L271" t="s">
         <v>26</v>
       </c>
       <c r="M271" t="s">
-        <v>2328</v>
+        <v>142</v>
       </c>
       <c r="N271" t="s">
         <v>28</v>
       </c>
       <c r="O271" t="s">
-        <v>2492</v>
+        <v>2535</v>
       </c>
     </row>
     <row r="272" spans="1:15">
       <c r="A272">
-        <v>66537</v>
+        <v>65061</v>
       </c>
       <c r="B272" t="s">
-        <v>2493</v>
+        <v>2536</v>
       </c>
       <c r="C272" t="s">
-        <v>2494</v>
+        <v>2537</v>
       </c>
       <c r="D272" t="s">
-        <v>2495</v>
+        <v>2538</v>
       </c>
       <c r="E272" t="s">
-        <v>2496</v>
+        <v>2539</v>
       </c>
       <c r="F272" t="s">
-        <v>2497</v>
+        <v>2540</v>
       </c>
       <c r="G272" t="s">
-        <v>2289</v>
+        <v>2541</v>
       </c>
       <c r="H272" t="s">
-        <v>2290</v>
+        <v>2542</v>
       </c>
       <c r="I272" t="s">
-        <v>2291</v>
+        <v>2543</v>
       </c>
       <c r="J272" t="s">
         <v>24</v>
       </c>
       <c r="K272" t="s">
-        <v>2327</v>
+        <v>795</v>
       </c>
       <c r="L272" t="s">
         <v>26</v>
       </c>
       <c r="M272" t="s">
-        <v>2328</v>
+        <v>797</v>
       </c>
       <c r="N272" t="s">
         <v>28</v>
       </c>
       <c r="O272" t="s">
-        <v>2498</v>
+        <v>2544</v>
       </c>
     </row>
     <row r="273" spans="1:15">
       <c r="A273">
-        <v>66538</v>
+        <v>65062</v>
       </c>
       <c r="B273" t="s">
-        <v>2499</v>
+        <v>2545</v>
       </c>
       <c r="C273" t="s">
-        <v>757</v>
+        <v>2546</v>
       </c>
       <c r="D273" t="s">
-        <v>2500</v>
+        <v>2547</v>
       </c>
       <c r="E273" t="s">
-        <v>2501</v>
+        <v>2548</v>
       </c>
       <c r="F273" t="s">
-        <v>2502</v>
+        <v>2549</v>
       </c>
       <c r="G273" t="s">
-        <v>761</v>
+        <v>2550</v>
       </c>
       <c r="H273" t="s">
-        <v>762</v>
+        <v>2551</v>
       </c>
       <c r="I273" t="s">
-        <v>763</v>
+        <v>2552</v>
       </c>
       <c r="J273" t="s">
         <v>24</v>
       </c>
       <c r="K273" t="s">
-        <v>2503</v>
+        <v>25</v>
       </c>
       <c r="L273" t="s">
         <v>26</v>
       </c>
       <c r="M273" t="s">
-        <v>2504</v>
+        <v>27</v>
       </c>
       <c r="N273" t="s">
         <v>28</v>
       </c>
       <c r="O273" t="s">
-        <v>2505</v>
+        <v>2553</v>
       </c>
     </row>
     <row r="274" spans="1:15">
       <c r="A274">
-        <v>66540</v>
+        <v>65063</v>
       </c>
       <c r="B274" t="s">
-        <v>2506</v>
+        <v>2554</v>
       </c>
       <c r="C274" t="s">
-        <v>2507</v>
+        <v>2555</v>
       </c>
       <c r="D274" t="s">
-        <v>2508</v>
+        <v>2556</v>
       </c>
       <c r="E274" t="s">
-        <v>2509</v>
+        <v>2557</v>
       </c>
       <c r="F274" t="s">
-        <v>2510</v>
+        <v>2558</v>
       </c>
       <c r="G274" t="s">
-        <v>2511</v>
+        <v>2559</v>
       </c>
       <c r="H274" t="s">
-        <v>2512</v>
+        <v>2560</v>
       </c>
       <c r="I274" t="s">
-        <v>559</v>
+        <v>2561</v>
       </c>
       <c r="J274" t="s">
         <v>24</v>
       </c>
       <c r="K274" t="s">
-        <v>2513</v>
+        <v>2562</v>
       </c>
       <c r="L274" t="s">
         <v>26</v>
       </c>
       <c r="M274" t="s">
-        <v>2514</v>
+        <v>2563</v>
       </c>
       <c r="N274" t="s">
         <v>28</v>
       </c>
       <c r="O274" t="s">
-        <v>2515</v>
+        <v>2564</v>
       </c>
     </row>
     <row r="275" spans="1:15">
       <c r="A275">
+        <v>65068</v>
+      </c>
+      <c r="B275" t="s">
+        <v>2565</v>
+      </c>
+      <c r="C275" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D275" t="s">
+        <v>2567</v>
+      </c>
+      <c r="E275" t="s">
+        <v>2568</v>
+      </c>
+      <c r="F275" t="s">
+        <v>2569</v>
+      </c>
+      <c r="G275" t="s">
+        <v>2570</v>
+      </c>
+      <c r="H275" t="s">
+        <v>2571</v>
+      </c>
+      <c r="I275" t="s">
+        <v>2572</v>
+      </c>
+      <c r="J275" t="s">
+        <v>24</v>
+      </c>
+      <c r="K275" t="s">
+        <v>25</v>
+      </c>
+      <c r="L275" t="s">
+        <v>26</v>
+      </c>
+      <c r="M275" t="s">
+        <v>27</v>
+      </c>
+      <c r="N275" t="s">
+        <v>28</v>
+      </c>
+      <c r="O275" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="276" spans="1:15">
+      <c r="A276">
+        <v>65069</v>
+      </c>
+      <c r="B276" t="s">
+        <v>2574</v>
+      </c>
+      <c r="C276" t="s">
+        <v>2575</v>
+      </c>
+      <c r="D276" t="s">
+        <v>2576</v>
+      </c>
+      <c r="E276" t="s">
+        <v>2577</v>
+      </c>
+      <c r="F276" t="s">
+        <v>2578</v>
+      </c>
+      <c r="G276" t="s">
+        <v>2579</v>
+      </c>
+      <c r="H276" t="s">
+        <v>2580</v>
+      </c>
+      <c r="I276" t="s">
+        <v>2581</v>
+      </c>
+      <c r="J276" t="s">
+        <v>24</v>
+      </c>
+      <c r="K276" t="s">
+        <v>130</v>
+      </c>
+      <c r="L276" t="s">
+        <v>26</v>
+      </c>
+      <c r="M276" t="s">
+        <v>131</v>
+      </c>
+      <c r="N276" t="s">
+        <v>28</v>
+      </c>
+      <c r="O276" t="s">
+        <v>2582</v>
+      </c>
+    </row>
+    <row r="277" spans="1:15">
+      <c r="A277">
+        <v>65071</v>
+      </c>
+      <c r="B277" t="s">
+        <v>2583</v>
+      </c>
+      <c r="C277" t="s">
+        <v>2584</v>
+      </c>
+      <c r="D277" t="s">
+        <v>2585</v>
+      </c>
+      <c r="E277" t="s">
+        <v>2586</v>
+      </c>
+      <c r="F277" t="s">
+        <v>2587</v>
+      </c>
+      <c r="G277" t="s">
+        <v>2588</v>
+      </c>
+      <c r="H277" t="s">
+        <v>2589</v>
+      </c>
+      <c r="I277" t="s">
+        <v>2590</v>
+      </c>
+      <c r="J277" t="s">
+        <v>24</v>
+      </c>
+      <c r="K277" t="s">
+        <v>25</v>
+      </c>
+      <c r="L277" t="s">
+        <v>26</v>
+      </c>
+      <c r="M277" t="s">
+        <v>27</v>
+      </c>
+      <c r="N277" t="s">
+        <v>28</v>
+      </c>
+      <c r="O277" t="s">
+        <v>2591</v>
+      </c>
+    </row>
+    <row r="278" spans="1:15">
+      <c r="A278">
+        <v>65073</v>
+      </c>
+      <c r="B278" t="s">
+        <v>2592</v>
+      </c>
+      <c r="C278" t="s">
+        <v>2593</v>
+      </c>
+      <c r="D278" t="s">
+        <v>2594</v>
+      </c>
+      <c r="E278" t="s">
+        <v>2595</v>
+      </c>
+      <c r="F278" t="s">
+        <v>2596</v>
+      </c>
+      <c r="G278" t="s">
+        <v>2597</v>
+      </c>
+      <c r="H278" t="s">
+        <v>2598</v>
+      </c>
+      <c r="I278" t="s">
+        <v>2599</v>
+      </c>
+      <c r="J278" t="s">
+        <v>24</v>
+      </c>
+      <c r="K278" t="s">
+        <v>25</v>
+      </c>
+      <c r="L278" t="s">
+        <v>26</v>
+      </c>
+      <c r="M278" t="s">
+        <v>27</v>
+      </c>
+      <c r="N278" t="s">
+        <v>28</v>
+      </c>
+      <c r="O278" t="s">
+        <v>2600</v>
+      </c>
+    </row>
+    <row r="279" spans="1:15">
+      <c r="A279">
+        <v>65074</v>
+      </c>
+      <c r="B279" t="s">
+        <v>2601</v>
+      </c>
+      <c r="C279" t="s">
+        <v>2602</v>
+      </c>
+      <c r="D279" t="s">
+        <v>2603</v>
+      </c>
+      <c r="E279" t="s">
+        <v>2604</v>
+      </c>
+      <c r="F279" t="s">
+        <v>2605</v>
+      </c>
+      <c r="G279" t="s">
+        <v>2606</v>
+      </c>
+      <c r="H279" t="s">
+        <v>2607</v>
+      </c>
+      <c r="I279" t="s">
+        <v>2608</v>
+      </c>
+      <c r="J279" t="s">
+        <v>24</v>
+      </c>
+      <c r="K279" t="s">
+        <v>2609</v>
+      </c>
+      <c r="L279" t="s">
+        <v>26</v>
+      </c>
+      <c r="M279" t="s">
+        <v>2610</v>
+      </c>
+      <c r="N279" t="s">
+        <v>28</v>
+      </c>
+      <c r="O279" t="s">
+        <v>2611</v>
+      </c>
+    </row>
+    <row r="280" spans="1:15">
+      <c r="A280">
+        <v>65075</v>
+      </c>
+      <c r="B280" t="s">
+        <v>2612</v>
+      </c>
+      <c r="C280" t="s">
+        <v>2613</v>
+      </c>
+      <c r="D280" t="s">
+        <v>2614</v>
+      </c>
+      <c r="E280" t="s">
+        <v>2615</v>
+      </c>
+      <c r="F280" t="s">
+        <v>2616</v>
+      </c>
+      <c r="G280" t="s">
+        <v>2617</v>
+      </c>
+      <c r="H280" t="s">
+        <v>2618</v>
+      </c>
+      <c r="I280" t="s">
+        <v>2619</v>
+      </c>
+      <c r="J280" t="s">
+        <v>363</v>
+      </c>
+      <c r="K280" t="s">
+        <v>2329</v>
+      </c>
+      <c r="L280" t="s">
+        <v>365</v>
+      </c>
+      <c r="M280" t="s">
+        <v>2330</v>
+      </c>
+      <c r="N280" t="s">
+        <v>28</v>
+      </c>
+      <c r="O280" t="s">
+        <v>2620</v>
+      </c>
+    </row>
+    <row r="281" spans="1:15">
+      <c r="A281">
+        <v>65076</v>
+      </c>
+      <c r="B281" t="s">
+        <v>2621</v>
+      </c>
+      <c r="C281" t="s">
+        <v>2622</v>
+      </c>
+      <c r="D281" t="s">
+        <v>2623</v>
+      </c>
+      <c r="E281" t="s">
+        <v>2624</v>
+      </c>
+      <c r="F281" t="s">
+        <v>2625</v>
+      </c>
+      <c r="G281" t="s">
+        <v>2626</v>
+      </c>
+      <c r="H281" t="s">
+        <v>2627</v>
+      </c>
+      <c r="I281" t="s">
+        <v>2628</v>
+      </c>
+      <c r="J281" t="s">
+        <v>24</v>
+      </c>
+      <c r="K281" t="s">
+        <v>130</v>
+      </c>
+      <c r="L281" t="s">
+        <v>26</v>
+      </c>
+      <c r="M281" t="s">
+        <v>131</v>
+      </c>
+      <c r="N281" t="s">
+        <v>28</v>
+      </c>
+      <c r="O281" t="s">
+        <v>2629</v>
+      </c>
+    </row>
+    <row r="282" spans="1:15">
+      <c r="A282">
+        <v>65077</v>
+      </c>
+      <c r="B282" t="s">
+        <v>2630</v>
+      </c>
+      <c r="C282" t="s">
+        <v>2631</v>
+      </c>
+      <c r="D282" t="s">
+        <v>2632</v>
+      </c>
+      <c r="E282" t="s">
+        <v>2633</v>
+      </c>
+      <c r="F282" t="s">
+        <v>2634</v>
+      </c>
+      <c r="G282" t="s">
+        <v>2635</v>
+      </c>
+      <c r="H282" t="s">
+        <v>2636</v>
+      </c>
+      <c r="I282" t="s">
+        <v>2637</v>
+      </c>
+      <c r="J282" t="s">
+        <v>24</v>
+      </c>
+      <c r="K282" t="s">
+        <v>364</v>
+      </c>
+      <c r="L282" t="s">
+        <v>26</v>
+      </c>
+      <c r="M282" t="s">
+        <v>366</v>
+      </c>
+      <c r="N282" t="s">
+        <v>28</v>
+      </c>
+      <c r="O282" t="s">
+        <v>2638</v>
+      </c>
+    </row>
+    <row r="283" spans="1:15">
+      <c r="A283">
+        <v>65080</v>
+      </c>
+      <c r="B283" t="s">
+        <v>2639</v>
+      </c>
+      <c r="C283" t="s">
+        <v>2640</v>
+      </c>
+      <c r="D283" t="s">
+        <v>2641</v>
+      </c>
+      <c r="E283" t="s">
+        <v>2642</v>
+      </c>
+      <c r="F283" t="s">
+        <v>2643</v>
+      </c>
+      <c r="G283" t="s">
+        <v>2644</v>
+      </c>
+      <c r="H283" t="s">
+        <v>2645</v>
+      </c>
+      <c r="I283" t="s">
+        <v>2646</v>
+      </c>
+      <c r="J283" t="s">
+        <v>24</v>
+      </c>
+      <c r="K283" t="s">
+        <v>141</v>
+      </c>
+      <c r="L283" t="s">
+        <v>26</v>
+      </c>
+      <c r="M283" t="s">
+        <v>142</v>
+      </c>
+      <c r="N283" t="s">
+        <v>28</v>
+      </c>
+      <c r="O283" t="s">
+        <v>2647</v>
+      </c>
+    </row>
+    <row r="284" spans="1:15">
+      <c r="A284">
+        <v>65081</v>
+      </c>
+      <c r="B284" t="s">
+        <v>2648</v>
+      </c>
+      <c r="C284" t="s">
+        <v>2649</v>
+      </c>
+      <c r="D284" t="s">
+        <v>2650</v>
+      </c>
+      <c r="E284" t="s">
+        <v>2651</v>
+      </c>
+      <c r="F284" t="s">
+        <v>2652</v>
+      </c>
+      <c r="G284" t="s">
+        <v>2653</v>
+      </c>
+      <c r="H284" t="s">
+        <v>2654</v>
+      </c>
+      <c r="I284" t="s">
+        <v>2655</v>
+      </c>
+      <c r="J284" t="s">
+        <v>24</v>
+      </c>
+      <c r="K284" t="s">
+        <v>141</v>
+      </c>
+      <c r="L284" t="s">
+        <v>26</v>
+      </c>
+      <c r="M284" t="s">
+        <v>142</v>
+      </c>
+      <c r="N284" t="s">
+        <v>28</v>
+      </c>
+      <c r="O284" t="s">
+        <v>2656</v>
+      </c>
+    </row>
+    <row r="285" spans="1:15">
+      <c r="A285">
+        <v>65082</v>
+      </c>
+      <c r="B285" t="s">
+        <v>2657</v>
+      </c>
+      <c r="C285" t="s">
+        <v>2658</v>
+      </c>
+      <c r="D285" t="s">
+        <v>2659</v>
+      </c>
+      <c r="E285" t="s">
+        <v>2660</v>
+      </c>
+      <c r="F285" t="s">
+        <v>2661</v>
+      </c>
+      <c r="G285" t="s">
+        <v>2662</v>
+      </c>
+      <c r="H285" t="s">
+        <v>2663</v>
+      </c>
+      <c r="I285" t="s">
+        <v>2664</v>
+      </c>
+      <c r="J285" t="s">
+        <v>24</v>
+      </c>
+      <c r="K285" t="s">
+        <v>141</v>
+      </c>
+      <c r="L285" t="s">
+        <v>26</v>
+      </c>
+      <c r="M285" t="s">
+        <v>142</v>
+      </c>
+      <c r="N285" t="s">
+        <v>28</v>
+      </c>
+      <c r="O285" t="s">
+        <v>2665</v>
+      </c>
+    </row>
+    <row r="286" spans="1:15">
+      <c r="A286">
+        <v>65083</v>
+      </c>
+      <c r="B286" t="s">
+        <v>2666</v>
+      </c>
+      <c r="C286" t="s">
+        <v>2667</v>
+      </c>
+      <c r="D286" t="s">
+        <v>2668</v>
+      </c>
+      <c r="E286" t="s">
+        <v>2669</v>
+      </c>
+      <c r="F286" t="s">
+        <v>2670</v>
+      </c>
+      <c r="G286" t="s">
+        <v>2671</v>
+      </c>
+      <c r="H286" t="s">
+        <v>2672</v>
+      </c>
+      <c r="I286" t="s">
+        <v>2673</v>
+      </c>
+      <c r="J286" t="s">
+        <v>24</v>
+      </c>
+      <c r="K286" t="s">
+        <v>130</v>
+      </c>
+      <c r="L286" t="s">
+        <v>26</v>
+      </c>
+      <c r="M286" t="s">
+        <v>131</v>
+      </c>
+      <c r="N286" t="s">
+        <v>28</v>
+      </c>
+      <c r="O286" t="s">
+        <v>2674</v>
+      </c>
+    </row>
+    <row r="287" spans="1:15">
+      <c r="A287">
+        <v>65084</v>
+      </c>
+      <c r="B287" t="s">
+        <v>2675</v>
+      </c>
+      <c r="C287" t="s">
+        <v>2676</v>
+      </c>
+      <c r="D287" t="s">
+        <v>2677</v>
+      </c>
+      <c r="E287" t="s">
+        <v>2678</v>
+      </c>
+      <c r="F287" t="s">
+        <v>2679</v>
+      </c>
+      <c r="G287" t="s">
+        <v>2680</v>
+      </c>
+      <c r="H287" t="s">
+        <v>2681</v>
+      </c>
+      <c r="I287" t="s">
+        <v>2682</v>
+      </c>
+      <c r="J287" t="s">
+        <v>24</v>
+      </c>
+      <c r="K287" t="s">
+        <v>25</v>
+      </c>
+      <c r="L287" t="s">
+        <v>26</v>
+      </c>
+      <c r="M287" t="s">
+        <v>27</v>
+      </c>
+      <c r="N287" t="s">
+        <v>28</v>
+      </c>
+      <c r="O287" t="s">
+        <v>2683</v>
+      </c>
+    </row>
+    <row r="288" spans="1:15">
+      <c r="A288">
+        <v>65085</v>
+      </c>
+      <c r="B288" t="s">
+        <v>2684</v>
+      </c>
+      <c r="C288" t="s">
+        <v>2685</v>
+      </c>
+      <c r="D288" t="s">
+        <v>2686</v>
+      </c>
+      <c r="E288" t="s">
+        <v>2687</v>
+      </c>
+      <c r="F288" t="s">
+        <v>2688</v>
+      </c>
+      <c r="G288" t="s">
+        <v>2689</v>
+      </c>
+      <c r="H288" t="s">
+        <v>2690</v>
+      </c>
+      <c r="I288" t="s">
+        <v>2691</v>
+      </c>
+      <c r="J288" t="s">
+        <v>24</v>
+      </c>
+      <c r="K288" t="s">
+        <v>2340</v>
+      </c>
+      <c r="L288" t="s">
+        <v>26</v>
+      </c>
+      <c r="M288" t="s">
+        <v>2341</v>
+      </c>
+      <c r="N288" t="s">
+        <v>28</v>
+      </c>
+      <c r="O288" t="s">
+        <v>2692</v>
+      </c>
+    </row>
+    <row r="289" spans="1:15">
+      <c r="A289">
+        <v>65086</v>
+      </c>
+      <c r="B289" t="s">
+        <v>2693</v>
+      </c>
+      <c r="C289" t="s">
+        <v>2694</v>
+      </c>
+      <c r="D289" t="s">
+        <v>2695</v>
+      </c>
+      <c r="E289" t="s">
+        <v>2696</v>
+      </c>
+      <c r="F289" t="s">
+        <v>2697</v>
+      </c>
+      <c r="G289" t="s">
+        <v>2698</v>
+      </c>
+      <c r="H289" t="s">
+        <v>2699</v>
+      </c>
+      <c r="I289" t="s">
+        <v>2700</v>
+      </c>
+      <c r="J289" t="s">
+        <v>24</v>
+      </c>
+      <c r="K289" t="s">
+        <v>130</v>
+      </c>
+      <c r="L289" t="s">
+        <v>26</v>
+      </c>
+      <c r="M289" t="s">
+        <v>131</v>
+      </c>
+      <c r="N289" t="s">
+        <v>28</v>
+      </c>
+      <c r="O289" t="s">
+        <v>2701</v>
+      </c>
+    </row>
+    <row r="290" spans="1:15">
+      <c r="A290">
+        <v>65087</v>
+      </c>
+      <c r="B290" t="s">
+        <v>2702</v>
+      </c>
+      <c r="C290" t="s">
+        <v>2703</v>
+      </c>
+      <c r="D290" t="s">
+        <v>2704</v>
+      </c>
+      <c r="E290" t="s">
+        <v>2705</v>
+      </c>
+      <c r="F290" t="s">
+        <v>2706</v>
+      </c>
+      <c r="G290" t="s">
+        <v>2707</v>
+      </c>
+      <c r="H290" t="s">
+        <v>2708</v>
+      </c>
+      <c r="I290" t="s">
+        <v>2709</v>
+      </c>
+      <c r="J290" t="s">
+        <v>24</v>
+      </c>
+      <c r="K290" t="s">
+        <v>130</v>
+      </c>
+      <c r="L290" t="s">
+        <v>26</v>
+      </c>
+      <c r="M290" t="s">
+        <v>131</v>
+      </c>
+      <c r="N290" t="s">
+        <v>28</v>
+      </c>
+      <c r="O290" t="s">
+        <v>2710</v>
+      </c>
+    </row>
+    <row r="291" spans="1:15">
+      <c r="A291">
+        <v>65088</v>
+      </c>
+      <c r="B291" t="s">
+        <v>2711</v>
+      </c>
+      <c r="C291" t="s">
+        <v>2712</v>
+      </c>
+      <c r="D291" t="s">
+        <v>2713</v>
+      </c>
+      <c r="E291" t="s">
+        <v>2714</v>
+      </c>
+      <c r="F291" t="s">
+        <v>2715</v>
+      </c>
+      <c r="G291" t="s">
+        <v>2716</v>
+      </c>
+      <c r="H291" t="s">
+        <v>2717</v>
+      </c>
+      <c r="I291" t="s">
+        <v>2718</v>
+      </c>
+      <c r="J291" t="s">
+        <v>24</v>
+      </c>
+      <c r="K291" t="s">
+        <v>25</v>
+      </c>
+      <c r="L291" t="s">
+        <v>26</v>
+      </c>
+      <c r="M291" t="s">
+        <v>27</v>
+      </c>
+      <c r="N291" t="s">
+        <v>28</v>
+      </c>
+      <c r="O291" t="s">
+        <v>2719</v>
+      </c>
+    </row>
+    <row r="292" spans="1:15">
+      <c r="A292">
+        <v>65089</v>
+      </c>
+      <c r="B292" t="s">
+        <v>2720</v>
+      </c>
+      <c r="C292" t="s">
+        <v>2721</v>
+      </c>
+      <c r="D292" t="s">
+        <v>2722</v>
+      </c>
+      <c r="E292" t="s">
+        <v>2723</v>
+      </c>
+      <c r="F292" t="s">
+        <v>2724</v>
+      </c>
+      <c r="G292" t="s">
+        <v>2725</v>
+      </c>
+      <c r="H292" t="s">
+        <v>2726</v>
+      </c>
+      <c r="I292" t="s">
+        <v>2727</v>
+      </c>
+      <c r="J292" t="s">
+        <v>24</v>
+      </c>
+      <c r="K292" t="s">
+        <v>25</v>
+      </c>
+      <c r="L292" t="s">
+        <v>26</v>
+      </c>
+      <c r="M292" t="s">
+        <v>27</v>
+      </c>
+      <c r="N292" t="s">
+        <v>28</v>
+      </c>
+      <c r="O292" t="s">
+        <v>2728</v>
+      </c>
+    </row>
+    <row r="293" spans="1:15">
+      <c r="A293">
+        <v>65090</v>
+      </c>
+      <c r="B293" t="s">
+        <v>2729</v>
+      </c>
+      <c r="C293" t="s">
+        <v>2730</v>
+      </c>
+      <c r="D293" t="s">
+        <v>2731</v>
+      </c>
+      <c r="E293" t="s">
+        <v>2732</v>
+      </c>
+      <c r="F293" t="s">
+        <v>2733</v>
+      </c>
+      <c r="G293" t="s">
+        <v>2734</v>
+      </c>
+      <c r="H293" t="s">
+        <v>2735</v>
+      </c>
+      <c r="I293" t="s">
+        <v>2736</v>
+      </c>
+      <c r="J293" t="s">
+        <v>24</v>
+      </c>
+      <c r="K293" t="s">
+        <v>25</v>
+      </c>
+      <c r="L293" t="s">
+        <v>26</v>
+      </c>
+      <c r="M293" t="s">
+        <v>27</v>
+      </c>
+      <c r="N293" t="s">
+        <v>28</v>
+      </c>
+      <c r="O293" t="s">
+        <v>2737</v>
+      </c>
+    </row>
+    <row r="294" spans="1:15">
+      <c r="A294">
+        <v>65091</v>
+      </c>
+      <c r="B294" t="s">
+        <v>2738</v>
+      </c>
+      <c r="C294" t="s">
+        <v>2739</v>
+      </c>
+      <c r="D294" t="s">
+        <v>2740</v>
+      </c>
+      <c r="E294" t="s">
+        <v>2741</v>
+      </c>
+      <c r="F294" t="s">
+        <v>2742</v>
+      </c>
+      <c r="G294" t="s">
+        <v>2743</v>
+      </c>
+      <c r="H294" t="s">
+        <v>2744</v>
+      </c>
+      <c r="I294" t="s">
+        <v>2745</v>
+      </c>
+      <c r="J294" t="s">
+        <v>24</v>
+      </c>
+      <c r="K294" t="s">
+        <v>25</v>
+      </c>
+      <c r="L294" t="s">
+        <v>26</v>
+      </c>
+      <c r="M294" t="s">
+        <v>27</v>
+      </c>
+      <c r="N294" t="s">
+        <v>28</v>
+      </c>
+      <c r="O294" t="s">
+        <v>2746</v>
+      </c>
+    </row>
+    <row r="295" spans="1:15">
+      <c r="A295">
+        <v>65092</v>
+      </c>
+      <c r="B295" t="s">
+        <v>2747</v>
+      </c>
+      <c r="C295" t="s">
+        <v>2748</v>
+      </c>
+      <c r="D295" t="s">
+        <v>2749</v>
+      </c>
+      <c r="E295" t="s">
+        <v>2750</v>
+      </c>
+      <c r="F295" t="s">
+        <v>2751</v>
+      </c>
+      <c r="G295" t="s">
+        <v>2752</v>
+      </c>
+      <c r="H295" t="s">
+        <v>2753</v>
+      </c>
+      <c r="I295" t="s">
+        <v>2754</v>
+      </c>
+      <c r="J295" t="s">
+        <v>24</v>
+      </c>
+      <c r="K295" t="s">
+        <v>130</v>
+      </c>
+      <c r="L295" t="s">
+        <v>26</v>
+      </c>
+      <c r="M295" t="s">
+        <v>131</v>
+      </c>
+      <c r="N295" t="s">
+        <v>28</v>
+      </c>
+      <c r="O295" t="s">
+        <v>2755</v>
+      </c>
+    </row>
+    <row r="296" spans="1:15">
+      <c r="A296">
+        <v>65093</v>
+      </c>
+      <c r="B296" t="s">
+        <v>2756</v>
+      </c>
+      <c r="C296" t="s">
+        <v>2757</v>
+      </c>
+      <c r="D296" t="s">
+        <v>2758</v>
+      </c>
+      <c r="E296" t="s">
+        <v>2759</v>
+      </c>
+      <c r="F296" t="s">
+        <v>2760</v>
+      </c>
+      <c r="G296" t="s">
+        <v>2761</v>
+      </c>
+      <c r="H296" t="s">
+        <v>2762</v>
+      </c>
+      <c r="I296" t="s">
+        <v>2763</v>
+      </c>
+      <c r="J296" t="s">
+        <v>24</v>
+      </c>
+      <c r="K296" t="s">
+        <v>130</v>
+      </c>
+      <c r="L296" t="s">
+        <v>26</v>
+      </c>
+      <c r="M296" t="s">
+        <v>131</v>
+      </c>
+      <c r="N296" t="s">
+        <v>28</v>
+      </c>
+      <c r="O296" t="s">
+        <v>2764</v>
+      </c>
+    </row>
+    <row r="297" spans="1:15">
+      <c r="A297">
+        <v>65094</v>
+      </c>
+      <c r="B297" t="s">
+        <v>2765</v>
+      </c>
+      <c r="C297" t="s">
+        <v>2766</v>
+      </c>
+      <c r="D297" t="s">
+        <v>2767</v>
+      </c>
+      <c r="E297" t="s">
+        <v>2768</v>
+      </c>
+      <c r="F297" t="s">
+        <v>2769</v>
+      </c>
+      <c r="G297" t="s">
+        <v>2770</v>
+      </c>
+      <c r="H297" t="s">
+        <v>2771</v>
+      </c>
+      <c r="I297" t="s">
+        <v>2772</v>
+      </c>
+      <c r="J297" t="s">
+        <v>24</v>
+      </c>
+      <c r="K297" t="s">
+        <v>2773</v>
+      </c>
+      <c r="L297" t="s">
+        <v>26</v>
+      </c>
+      <c r="M297" t="s">
+        <v>2774</v>
+      </c>
+      <c r="N297" t="s">
+        <v>28</v>
+      </c>
+      <c r="O297" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="298" spans="1:15">
+      <c r="A298">
+        <v>65095</v>
+      </c>
+      <c r="B298" t="s">
+        <v>2776</v>
+      </c>
+      <c r="C298" t="s">
+        <v>2777</v>
+      </c>
+      <c r="D298" t="s">
+        <v>2778</v>
+      </c>
+      <c r="E298" t="s">
+        <v>2779</v>
+      </c>
+      <c r="F298" t="s">
+        <v>2780</v>
+      </c>
+      <c r="G298" t="s">
+        <v>2781</v>
+      </c>
+      <c r="H298" t="s">
+        <v>2782</v>
+      </c>
+      <c r="I298" t="s">
+        <v>2783</v>
+      </c>
+      <c r="J298" t="s">
+        <v>24</v>
+      </c>
+      <c r="K298" t="s">
+        <v>364</v>
+      </c>
+      <c r="L298" t="s">
+        <v>26</v>
+      </c>
+      <c r="M298" t="s">
+        <v>366</v>
+      </c>
+      <c r="N298" t="s">
+        <v>28</v>
+      </c>
+      <c r="O298" t="s">
+        <v>2784</v>
+      </c>
+    </row>
+    <row r="299" spans="1:15">
+      <c r="A299">
+        <v>65096</v>
+      </c>
+      <c r="B299" t="s">
+        <v>2785</v>
+      </c>
+      <c r="C299" t="s">
+        <v>2786</v>
+      </c>
+      <c r="D299" t="s">
+        <v>2787</v>
+      </c>
+      <c r="E299" t="s">
+        <v>2788</v>
+      </c>
+      <c r="F299" t="s">
+        <v>2789</v>
+      </c>
+      <c r="G299" t="s">
+        <v>2790</v>
+      </c>
+      <c r="H299" t="s">
+        <v>2791</v>
+      </c>
+      <c r="I299" t="s">
+        <v>2792</v>
+      </c>
+      <c r="J299" t="s">
+        <v>24</v>
+      </c>
+      <c r="K299" t="s">
+        <v>25</v>
+      </c>
+      <c r="L299" t="s">
+        <v>26</v>
+      </c>
+      <c r="M299" t="s">
+        <v>27</v>
+      </c>
+      <c r="N299" t="s">
+        <v>28</v>
+      </c>
+      <c r="O299" t="s">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="300" spans="1:15">
+      <c r="A300">
+        <v>65097</v>
+      </c>
+      <c r="B300" t="s">
+        <v>2794</v>
+      </c>
+      <c r="C300" t="s">
+        <v>2795</v>
+      </c>
+      <c r="D300" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E300" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F300" t="s">
+        <v>2798</v>
+      </c>
+      <c r="G300" t="s">
+        <v>2799</v>
+      </c>
+      <c r="H300" t="s">
+        <v>2800</v>
+      </c>
+      <c r="I300" t="s">
+        <v>2801</v>
+      </c>
+      <c r="J300" t="s">
+        <v>24</v>
+      </c>
+      <c r="K300" t="s">
+        <v>130</v>
+      </c>
+      <c r="L300" t="s">
+        <v>26</v>
+      </c>
+      <c r="M300" t="s">
+        <v>131</v>
+      </c>
+      <c r="N300" t="s">
+        <v>28</v>
+      </c>
+      <c r="O300" t="s">
+        <v>2802</v>
+      </c>
+    </row>
+    <row r="301" spans="1:15">
+      <c r="A301">
+        <v>65098</v>
+      </c>
+      <c r="B301" t="s">
+        <v>2803</v>
+      </c>
+      <c r="C301" t="s">
+        <v>2804</v>
+      </c>
+      <c r="D301" t="s">
+        <v>2805</v>
+      </c>
+      <c r="E301" t="s">
+        <v>2806</v>
+      </c>
+      <c r="F301" t="s">
+        <v>2807</v>
+      </c>
+      <c r="G301" t="s">
+        <v>2808</v>
+      </c>
+      <c r="H301" t="s">
+        <v>2809</v>
+      </c>
+      <c r="I301" t="s">
+        <v>2810</v>
+      </c>
+      <c r="J301" t="s">
+        <v>24</v>
+      </c>
+      <c r="K301" t="s">
+        <v>25</v>
+      </c>
+      <c r="L301" t="s">
+        <v>26</v>
+      </c>
+      <c r="M301" t="s">
+        <v>27</v>
+      </c>
+      <c r="N301" t="s">
+        <v>28</v>
+      </c>
+      <c r="O301" t="s">
+        <v>2811</v>
+      </c>
+    </row>
+    <row r="302" spans="1:15">
+      <c r="A302">
+        <v>65099</v>
+      </c>
+      <c r="B302" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C302" t="s">
+        <v>2813</v>
+      </c>
+      <c r="D302" t="s">
+        <v>2814</v>
+      </c>
+      <c r="E302" t="s">
+        <v>2815</v>
+      </c>
+      <c r="F302" t="s">
+        <v>2816</v>
+      </c>
+      <c r="G302" t="s">
+        <v>2817</v>
+      </c>
+      <c r="H302" t="s">
+        <v>2818</v>
+      </c>
+      <c r="I302" t="s">
+        <v>2819</v>
+      </c>
+      <c r="J302" t="s">
+        <v>24</v>
+      </c>
+      <c r="K302" t="s">
+        <v>130</v>
+      </c>
+      <c r="L302" t="s">
+        <v>26</v>
+      </c>
+      <c r="M302" t="s">
+        <v>131</v>
+      </c>
+      <c r="N302" t="s">
+        <v>28</v>
+      </c>
+      <c r="O302" t="s">
+        <v>2820</v>
+      </c>
+    </row>
+    <row r="303" spans="1:15">
+      <c r="A303">
+        <v>65100</v>
+      </c>
+      <c r="B303" t="s">
+        <v>2821</v>
+      </c>
+      <c r="C303" t="s">
+        <v>2822</v>
+      </c>
+      <c r="D303" t="s">
+        <v>2823</v>
+      </c>
+      <c r="E303" t="s">
+        <v>2824</v>
+      </c>
+      <c r="F303" t="s">
+        <v>2825</v>
+      </c>
+      <c r="G303" t="s">
+        <v>2826</v>
+      </c>
+      <c r="H303" t="s">
+        <v>2827</v>
+      </c>
+      <c r="I303" t="s">
+        <v>2828</v>
+      </c>
+      <c r="J303" t="s">
+        <v>24</v>
+      </c>
+      <c r="K303" t="s">
+        <v>2197</v>
+      </c>
+      <c r="L303" t="s">
+        <v>26</v>
+      </c>
+      <c r="M303" t="s">
+        <v>2198</v>
+      </c>
+      <c r="N303" t="s">
+        <v>28</v>
+      </c>
+      <c r="O303" t="s">
+        <v>2829</v>
+      </c>
+    </row>
+    <row r="304" spans="1:15">
+      <c r="A304">
+        <v>65101</v>
+      </c>
+      <c r="B304" t="s">
+        <v>2830</v>
+      </c>
+      <c r="C304" t="s">
+        <v>2831</v>
+      </c>
+      <c r="D304" t="s">
+        <v>2832</v>
+      </c>
+      <c r="E304" t="s">
+        <v>2833</v>
+      </c>
+      <c r="F304" t="s">
+        <v>2834</v>
+      </c>
+      <c r="G304" t="s">
+        <v>2835</v>
+      </c>
+      <c r="H304" t="s">
+        <v>2836</v>
+      </c>
+      <c r="I304" t="s">
+        <v>2837</v>
+      </c>
+      <c r="J304" t="s">
+        <v>24</v>
+      </c>
+      <c r="K304" t="s">
+        <v>130</v>
+      </c>
+      <c r="L304" t="s">
+        <v>26</v>
+      </c>
+      <c r="M304" t="s">
+        <v>131</v>
+      </c>
+      <c r="N304" t="s">
+        <v>28</v>
+      </c>
+      <c r="O304" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="305" spans="1:15">
+      <c r="A305">
+        <v>65102</v>
+      </c>
+      <c r="B305" t="s">
+        <v>2839</v>
+      </c>
+      <c r="C305" t="s">
+        <v>2840</v>
+      </c>
+      <c r="D305" t="s">
+        <v>2841</v>
+      </c>
+      <c r="E305" t="s">
+        <v>2842</v>
+      </c>
+      <c r="F305" t="s">
+        <v>2843</v>
+      </c>
+      <c r="G305" t="s">
+        <v>2844</v>
+      </c>
+      <c r="H305" t="s">
+        <v>2845</v>
+      </c>
+      <c r="I305" t="s">
+        <v>2846</v>
+      </c>
+      <c r="J305" t="s">
+        <v>24</v>
+      </c>
+      <c r="K305" t="s">
+        <v>25</v>
+      </c>
+      <c r="L305" t="s">
+        <v>26</v>
+      </c>
+      <c r="M305" t="s">
+        <v>27</v>
+      </c>
+      <c r="N305" t="s">
+        <v>28</v>
+      </c>
+      <c r="O305" t="s">
+        <v>2847</v>
+      </c>
+    </row>
+    <row r="306" spans="1:15">
+      <c r="A306">
+        <v>65104</v>
+      </c>
+      <c r="B306" t="s">
+        <v>2848</v>
+      </c>
+      <c r="C306" t="s">
+        <v>2849</v>
+      </c>
+      <c r="D306" t="s">
+        <v>2850</v>
+      </c>
+      <c r="E306" t="s">
+        <v>2851</v>
+      </c>
+      <c r="F306" t="s">
+        <v>2852</v>
+      </c>
+      <c r="G306" t="s">
+        <v>2853</v>
+      </c>
+      <c r="H306" t="s">
+        <v>2854</v>
+      </c>
+      <c r="I306" t="s">
+        <v>2855</v>
+      </c>
+      <c r="J306" t="s">
+        <v>24</v>
+      </c>
+      <c r="K306" t="s">
+        <v>2856</v>
+      </c>
+      <c r="L306" t="s">
+        <v>26</v>
+      </c>
+      <c r="M306" t="s">
+        <v>2857</v>
+      </c>
+      <c r="N306" t="s">
+        <v>28</v>
+      </c>
+      <c r="O306" t="s">
+        <v>2858</v>
+      </c>
+    </row>
+    <row r="307" spans="1:15">
+      <c r="A307">
+        <v>65105</v>
+      </c>
+      <c r="B307" t="s">
+        <v>2859</v>
+      </c>
+      <c r="C307" t="s">
+        <v>2860</v>
+      </c>
+      <c r="D307" t="s">
+        <v>2861</v>
+      </c>
+      <c r="E307" t="s">
+        <v>2862</v>
+      </c>
+      <c r="F307" t="s">
+        <v>2863</v>
+      </c>
+      <c r="G307" t="s">
+        <v>2864</v>
+      </c>
+      <c r="H307" t="s">
+        <v>2865</v>
+      </c>
+      <c r="I307" t="s">
+        <v>2866</v>
+      </c>
+      <c r="J307" t="s">
+        <v>24</v>
+      </c>
+      <c r="K307" t="s">
+        <v>130</v>
+      </c>
+      <c r="L307" t="s">
+        <v>26</v>
+      </c>
+      <c r="M307" t="s">
+        <v>131</v>
+      </c>
+      <c r="N307" t="s">
+        <v>28</v>
+      </c>
+      <c r="O307" t="s">
+        <v>2867</v>
+      </c>
+    </row>
+    <row r="308" spans="1:15">
+      <c r="A308">
+        <v>65124</v>
+      </c>
+      <c r="B308" t="s">
+        <v>2868</v>
+      </c>
+      <c r="C308" t="s">
+        <v>2869</v>
+      </c>
+      <c r="D308" t="s">
+        <v>2870</v>
+      </c>
+      <c r="E308" t="s">
+        <v>2871</v>
+      </c>
+      <c r="F308" t="s">
+        <v>2872</v>
+      </c>
+      <c r="G308" t="s">
+        <v>2873</v>
+      </c>
+      <c r="H308" t="s">
+        <v>2874</v>
+      </c>
+      <c r="I308" t="s">
+        <v>2875</v>
+      </c>
+      <c r="J308" t="s">
+        <v>24</v>
+      </c>
+      <c r="K308" t="s">
+        <v>25</v>
+      </c>
+      <c r="L308" t="s">
+        <v>26</v>
+      </c>
+      <c r="M308" t="s">
+        <v>27</v>
+      </c>
+      <c r="N308" t="s">
+        <v>28</v>
+      </c>
+      <c r="O308" t="s">
+        <v>2876</v>
+      </c>
+    </row>
+    <row r="309" spans="1:15">
+      <c r="A309">
+        <v>65255</v>
+      </c>
+      <c r="B309" t="s">
+        <v>2877</v>
+      </c>
+      <c r="C309" t="s">
+        <v>2878</v>
+      </c>
+      <c r="D309" t="s">
+        <v>2879</v>
+      </c>
+      <c r="E309" t="s">
+        <v>2880</v>
+      </c>
+      <c r="F309" t="s">
+        <v>2881</v>
+      </c>
+      <c r="G309" t="s">
+        <v>2882</v>
+      </c>
+      <c r="H309" t="s">
+        <v>2883</v>
+      </c>
+      <c r="I309" t="s">
+        <v>2884</v>
+      </c>
+      <c r="J309" t="s">
+        <v>772</v>
+      </c>
+      <c r="K309" t="s">
+        <v>2885</v>
+      </c>
+      <c r="L309" t="s">
+        <v>774</v>
+      </c>
+      <c r="M309" t="s">
+        <v>2886</v>
+      </c>
+      <c r="N309" t="s">
+        <v>28</v>
+      </c>
+      <c r="O309" t="s">
+        <v>2887</v>
+      </c>
+    </row>
+    <row r="310" spans="1:15">
+      <c r="A310">
+        <v>66510</v>
+      </c>
+      <c r="B310" t="s">
+        <v>2888</v>
+      </c>
+      <c r="C310" t="s">
+        <v>2889</v>
+      </c>
+      <c r="D310" t="s">
+        <v>2890</v>
+      </c>
+      <c r="E310" t="s">
+        <v>2891</v>
+      </c>
+      <c r="F310" t="s">
+        <v>2892</v>
+      </c>
+      <c r="G310" t="s">
+        <v>2893</v>
+      </c>
+      <c r="H310" t="s">
+        <v>2894</v>
+      </c>
+      <c r="I310" t="s">
+        <v>2895</v>
+      </c>
+      <c r="J310" t="s">
+        <v>772</v>
+      </c>
+      <c r="K310" t="s">
+        <v>2896</v>
+      </c>
+      <c r="L310" t="s">
+        <v>774</v>
+      </c>
+      <c r="M310" t="s">
+        <v>2897</v>
+      </c>
+      <c r="N310" t="s">
+        <v>28</v>
+      </c>
+      <c r="O310" t="s">
+        <v>2898</v>
+      </c>
+    </row>
+    <row r="311" spans="1:15">
+      <c r="A311">
+        <v>66511</v>
+      </c>
+      <c r="B311" t="s">
+        <v>929</v>
+      </c>
+      <c r="C311" t="s">
+        <v>2899</v>
+      </c>
+      <c r="D311" t="s">
+        <v>2900</v>
+      </c>
+      <c r="E311" t="s">
+        <v>2901</v>
+      </c>
+      <c r="F311" t="s">
+        <v>933</v>
+      </c>
+      <c r="G311" t="s">
+        <v>934</v>
+      </c>
+      <c r="H311" t="s">
+        <v>2902</v>
+      </c>
+      <c r="I311" t="s">
+        <v>2903</v>
+      </c>
+      <c r="J311" t="s">
+        <v>24</v>
+      </c>
+      <c r="K311" t="s">
+        <v>2904</v>
+      </c>
+      <c r="L311" t="s">
+        <v>26</v>
+      </c>
+      <c r="M311" t="s">
+        <v>2905</v>
+      </c>
+      <c r="N311" t="s">
+        <v>28</v>
+      </c>
+      <c r="O311" t="s">
+        <v>2906</v>
+      </c>
+    </row>
+    <row r="312" spans="1:15">
+      <c r="A312">
+        <v>66512</v>
+      </c>
+      <c r="B312" t="s">
+        <v>2030</v>
+      </c>
+      <c r="C312" t="s">
+        <v>2907</v>
+      </c>
+      <c r="D312" t="s">
+        <v>2908</v>
+      </c>
+      <c r="E312" t="s">
+        <v>2909</v>
+      </c>
+      <c r="F312" t="s">
+        <v>2910</v>
+      </c>
+      <c r="G312" t="s">
+        <v>2035</v>
+      </c>
+      <c r="H312" t="s">
+        <v>2036</v>
+      </c>
+      <c r="I312" t="s">
+        <v>2037</v>
+      </c>
+      <c r="J312" t="s">
+        <v>24</v>
+      </c>
+      <c r="K312" t="s">
+        <v>2911</v>
+      </c>
+      <c r="L312" t="s">
+        <v>26</v>
+      </c>
+      <c r="M312" t="s">
+        <v>2912</v>
+      </c>
+      <c r="N312" t="s">
+        <v>28</v>
+      </c>
+      <c r="O312" t="s">
+        <v>2913</v>
+      </c>
+    </row>
+    <row r="313" spans="1:15">
+      <c r="A313">
+        <v>66513</v>
+      </c>
+      <c r="B313" t="s">
+        <v>2914</v>
+      </c>
+      <c r="C313" t="s">
+        <v>2915</v>
+      </c>
+      <c r="D313" t="s">
+        <v>2916</v>
+      </c>
+      <c r="E313" t="s">
+        <v>2917</v>
+      </c>
+      <c r="F313" t="s">
+        <v>2918</v>
+      </c>
+      <c r="G313" t="s">
+        <v>2366</v>
+      </c>
+      <c r="H313" t="s">
+        <v>2919</v>
+      </c>
+      <c r="I313" t="s">
+        <v>2920</v>
+      </c>
+      <c r="J313" t="s">
+        <v>24</v>
+      </c>
+      <c r="K313" t="s">
+        <v>2911</v>
+      </c>
+      <c r="L313" t="s">
+        <v>26</v>
+      </c>
+      <c r="M313" t="s">
+        <v>2912</v>
+      </c>
+      <c r="N313" t="s">
+        <v>28</v>
+      </c>
+      <c r="O313" t="s">
+        <v>2921</v>
+      </c>
+    </row>
+    <row r="314" spans="1:15">
+      <c r="A314">
+        <v>66514</v>
+      </c>
+      <c r="B314" t="s">
+        <v>2922</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D314" t="s">
+        <v>2923</v>
+      </c>
+      <c r="E314" t="s">
+        <v>2924</v>
+      </c>
+      <c r="F314" t="s">
+        <v>1069</v>
+      </c>
+      <c r="G314" t="s">
+        <v>1070</v>
+      </c>
+      <c r="H314" t="s">
+        <v>2925</v>
+      </c>
+      <c r="I314" t="s">
+        <v>2926</v>
+      </c>
+      <c r="J314" t="s">
+        <v>24</v>
+      </c>
+      <c r="K314" t="s">
+        <v>2911</v>
+      </c>
+      <c r="L314" t="s">
+        <v>26</v>
+      </c>
+      <c r="M314" t="s">
+        <v>2912</v>
+      </c>
+      <c r="N314" t="s">
+        <v>28</v>
+      </c>
+      <c r="O314" t="s">
+        <v>2927</v>
+      </c>
+    </row>
+    <row r="315" spans="1:15">
+      <c r="A315">
+        <v>66515</v>
+      </c>
+      <c r="B315" t="s">
+        <v>2928</v>
+      </c>
+      <c r="C315" t="s">
+        <v>2929</v>
+      </c>
+      <c r="D315" t="s">
+        <v>2930</v>
+      </c>
+      <c r="E315" t="s">
+        <v>2931</v>
+      </c>
+      <c r="F315" t="s">
+        <v>2932</v>
+      </c>
+      <c r="G315" t="s">
+        <v>862</v>
+      </c>
+      <c r="H315" t="s">
+        <v>2933</v>
+      </c>
+      <c r="I315" t="s">
+        <v>2934</v>
+      </c>
+      <c r="J315" t="s">
+        <v>24</v>
+      </c>
+      <c r="K315" t="s">
+        <v>2911</v>
+      </c>
+      <c r="L315" t="s">
+        <v>26</v>
+      </c>
+      <c r="M315" t="s">
+        <v>2912</v>
+      </c>
+      <c r="N315" t="s">
+        <v>28</v>
+      </c>
+      <c r="O315" t="s">
+        <v>2935</v>
+      </c>
+    </row>
+    <row r="316" spans="1:15">
+      <c r="A316">
+        <v>66516</v>
+      </c>
+      <c r="B316" t="s">
+        <v>839</v>
+      </c>
+      <c r="C316" t="s">
+        <v>2936</v>
+      </c>
+      <c r="D316" t="s">
+        <v>2937</v>
+      </c>
+      <c r="E316" t="s">
+        <v>2938</v>
+      </c>
+      <c r="F316" t="s">
+        <v>2939</v>
+      </c>
+      <c r="G316" t="s">
+        <v>2940</v>
+      </c>
+      <c r="H316" t="s">
+        <v>2941</v>
+      </c>
+      <c r="I316" t="s">
+        <v>846</v>
+      </c>
+      <c r="J316" t="s">
+        <v>24</v>
+      </c>
+      <c r="K316" t="s">
+        <v>130</v>
+      </c>
+      <c r="L316" t="s">
+        <v>26</v>
+      </c>
+      <c r="M316" t="s">
+        <v>131</v>
+      </c>
+      <c r="N316" t="s">
+        <v>28</v>
+      </c>
+      <c r="O316" t="s">
+        <v>2942</v>
+      </c>
+    </row>
+    <row r="317" spans="1:15">
+      <c r="A317">
+        <v>66517</v>
+      </c>
+      <c r="B317" t="s">
+        <v>2943</v>
+      </c>
+      <c r="C317" t="s">
+        <v>2944</v>
+      </c>
+      <c r="D317" t="s">
+        <v>2945</v>
+      </c>
+      <c r="E317" t="s">
+        <v>2946</v>
+      </c>
+      <c r="F317" t="s">
+        <v>2947</v>
+      </c>
+      <c r="G317" t="s">
+        <v>2948</v>
+      </c>
+      <c r="H317" t="s">
+        <v>2949</v>
+      </c>
+      <c r="I317" t="s">
+        <v>2950</v>
+      </c>
+      <c r="J317" t="s">
+        <v>24</v>
+      </c>
+      <c r="K317" t="s">
+        <v>2911</v>
+      </c>
+      <c r="L317" t="s">
+        <v>26</v>
+      </c>
+      <c r="M317" t="s">
+        <v>2912</v>
+      </c>
+      <c r="N317" t="s">
+        <v>28</v>
+      </c>
+      <c r="O317" t="s">
+        <v>2951</v>
+      </c>
+    </row>
+    <row r="318" spans="1:15">
+      <c r="A318">
+        <v>66518</v>
+      </c>
+      <c r="B318" t="s">
+        <v>2952</v>
+      </c>
+      <c r="C318" t="s">
+        <v>2953</v>
+      </c>
+      <c r="D318" t="s">
+        <v>2954</v>
+      </c>
+      <c r="E318" t="s">
+        <v>2955</v>
+      </c>
+      <c r="F318" t="s">
+        <v>2956</v>
+      </c>
+      <c r="G318" t="s">
+        <v>871</v>
+      </c>
+      <c r="H318" t="s">
+        <v>2957</v>
+      </c>
+      <c r="I318" t="s">
+        <v>2958</v>
+      </c>
+      <c r="J318" t="s">
+        <v>24</v>
+      </c>
+      <c r="K318" t="s">
+        <v>130</v>
+      </c>
+      <c r="L318" t="s">
+        <v>26</v>
+      </c>
+      <c r="M318" t="s">
+        <v>131</v>
+      </c>
+      <c r="N318" t="s">
+        <v>28</v>
+      </c>
+      <c r="O318" t="s">
+        <v>2959</v>
+      </c>
+    </row>
+    <row r="319" spans="1:15">
+      <c r="A319">
+        <v>66519</v>
+      </c>
+      <c r="B319" t="s">
+        <v>2960</v>
+      </c>
+      <c r="C319" t="s">
+        <v>2961</v>
+      </c>
+      <c r="D319" t="s">
+        <v>2962</v>
+      </c>
+      <c r="E319" t="s">
+        <v>2963</v>
+      </c>
+      <c r="F319" t="s">
+        <v>2964</v>
+      </c>
+      <c r="G319" t="s">
+        <v>2965</v>
+      </c>
+      <c r="H319" t="s">
+        <v>953</v>
+      </c>
+      <c r="I319" t="s">
+        <v>954</v>
+      </c>
+      <c r="J319" t="s">
+        <v>24</v>
+      </c>
+      <c r="K319" t="s">
+        <v>2966</v>
+      </c>
+      <c r="L319" t="s">
+        <v>26</v>
+      </c>
+      <c r="M319" t="s">
+        <v>2967</v>
+      </c>
+      <c r="N319" t="s">
+        <v>28</v>
+      </c>
+      <c r="O319" t="s">
+        <v>2968</v>
+      </c>
+    </row>
+    <row r="320" spans="1:15">
+      <c r="A320">
+        <v>66520</v>
+      </c>
+      <c r="B320" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C320" t="s">
+        <v>2969</v>
+      </c>
+      <c r="D320" t="s">
+        <v>2970</v>
+      </c>
+      <c r="E320" t="s">
+        <v>2971</v>
+      </c>
+      <c r="F320" t="s">
+        <v>1029</v>
+      </c>
+      <c r="G320" t="s">
+        <v>1030</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1031</v>
+      </c>
+      <c r="I320" t="s">
+        <v>1032</v>
+      </c>
+      <c r="J320" t="s">
+        <v>24</v>
+      </c>
+      <c r="K320" t="s">
+        <v>25</v>
+      </c>
+      <c r="L320" t="s">
+        <v>26</v>
+      </c>
+      <c r="M320" t="s">
+        <v>27</v>
+      </c>
+      <c r="N320" t="s">
+        <v>28</v>
+      </c>
+      <c r="O320" t="s">
+        <v>2972</v>
+      </c>
+    </row>
+    <row r="321" spans="1:15">
+      <c r="A321">
+        <v>66521</v>
+      </c>
+      <c r="B321" t="s">
+        <v>875</v>
+      </c>
+      <c r="C321" t="s">
+        <v>876</v>
+      </c>
+      <c r="D321" t="s">
+        <v>2973</v>
+      </c>
+      <c r="E321" t="s">
+        <v>2974</v>
+      </c>
+      <c r="F321" t="s">
+        <v>2975</v>
+      </c>
+      <c r="G321" t="s">
+        <v>880</v>
+      </c>
+      <c r="H321" t="s">
+        <v>2976</v>
+      </c>
+      <c r="I321" t="s">
+        <v>882</v>
+      </c>
+      <c r="J321" t="s">
+        <v>24</v>
+      </c>
+      <c r="K321" t="s">
+        <v>130</v>
+      </c>
+      <c r="L321" t="s">
+        <v>26</v>
+      </c>
+      <c r="M321" t="s">
+        <v>131</v>
+      </c>
+      <c r="N321" t="s">
+        <v>28</v>
+      </c>
+      <c r="O321" t="s">
+        <v>2977</v>
+      </c>
+    </row>
+    <row r="322" spans="1:15">
+      <c r="A322">
+        <v>66522</v>
+      </c>
+      <c r="B322" t="s">
+        <v>2978</v>
+      </c>
+      <c r="C322" t="s">
+        <v>2979</v>
+      </c>
+      <c r="D322" t="s">
+        <v>2980</v>
+      </c>
+      <c r="E322" t="s">
+        <v>2981</v>
+      </c>
+      <c r="F322" t="s">
+        <v>2982</v>
+      </c>
+      <c r="G322" t="s">
+        <v>2983</v>
+      </c>
+      <c r="H322" t="s">
+        <v>2984</v>
+      </c>
+      <c r="I322" t="s">
+        <v>2985</v>
+      </c>
+      <c r="J322" t="s">
+        <v>24</v>
+      </c>
+      <c r="K322" t="s">
+        <v>2885</v>
+      </c>
+      <c r="L322" t="s">
+        <v>26</v>
+      </c>
+      <c r="M322" t="s">
+        <v>2886</v>
+      </c>
+      <c r="N322" t="s">
+        <v>28</v>
+      </c>
+      <c r="O322" t="s">
+        <v>2986</v>
+      </c>
+    </row>
+    <row r="323" spans="1:15">
+      <c r="A323">
+        <v>66523</v>
+      </c>
+      <c r="B323" t="s">
+        <v>920</v>
+      </c>
+      <c r="C323" t="s">
+        <v>2987</v>
+      </c>
+      <c r="D323" t="s">
+        <v>2988</v>
+      </c>
+      <c r="E323" t="s">
+        <v>2989</v>
+      </c>
+      <c r="F323" t="s">
+        <v>924</v>
+      </c>
+      <c r="G323" t="s">
+        <v>925</v>
+      </c>
+      <c r="H323" t="s">
+        <v>926</v>
+      </c>
+      <c r="I323" t="s">
+        <v>927</v>
+      </c>
+      <c r="J323" t="s">
+        <v>24</v>
+      </c>
+      <c r="K323" t="s">
+        <v>141</v>
+      </c>
+      <c r="L323" t="s">
+        <v>26</v>
+      </c>
+      <c r="M323" t="s">
+        <v>142</v>
+      </c>
+      <c r="N323" t="s">
+        <v>28</v>
+      </c>
+      <c r="O323" t="s">
+        <v>2990</v>
+      </c>
+    </row>
+    <row r="324" spans="1:15">
+      <c r="A324">
+        <v>66524</v>
+      </c>
+      <c r="B324" t="s">
+        <v>2200</v>
+      </c>
+      <c r="C324" t="s">
+        <v>2991</v>
+      </c>
+      <c r="D324" t="s">
+        <v>2992</v>
+      </c>
+      <c r="E324" t="s">
+        <v>2993</v>
+      </c>
+      <c r="F324" t="s">
+        <v>2994</v>
+      </c>
+      <c r="G324" t="s">
+        <v>2205</v>
+      </c>
+      <c r="H324" t="s">
+        <v>2206</v>
+      </c>
+      <c r="I324" t="s">
+        <v>2207</v>
+      </c>
+      <c r="J324" t="s">
+        <v>24</v>
+      </c>
+      <c r="K324" t="s">
+        <v>130</v>
+      </c>
+      <c r="L324" t="s">
+        <v>26</v>
+      </c>
+      <c r="M324" t="s">
+        <v>131</v>
+      </c>
+      <c r="N324" t="s">
+        <v>28</v>
+      </c>
+      <c r="O324" t="s">
+        <v>2995</v>
+      </c>
+    </row>
+    <row r="325" spans="1:15">
+      <c r="A325">
+        <v>66525</v>
+      </c>
+      <c r="B325" t="s">
+        <v>2996</v>
+      </c>
+      <c r="C325" t="s">
+        <v>2058</v>
+      </c>
+      <c r="D325" t="s">
+        <v>2997</v>
+      </c>
+      <c r="E325" t="s">
+        <v>2998</v>
+      </c>
+      <c r="F325" t="s">
+        <v>2061</v>
+      </c>
+      <c r="G325" t="s">
+        <v>2062</v>
+      </c>
+      <c r="H325" t="s">
+        <v>2063</v>
+      </c>
+      <c r="I325" t="s">
+        <v>2064</v>
+      </c>
+      <c r="J325" t="s">
+        <v>24</v>
+      </c>
+      <c r="K325" t="s">
+        <v>130</v>
+      </c>
+      <c r="L325" t="s">
+        <v>26</v>
+      </c>
+      <c r="M325" t="s">
+        <v>131</v>
+      </c>
+      <c r="N325" t="s">
+        <v>28</v>
+      </c>
+      <c r="O325" t="s">
+        <v>2999</v>
+      </c>
+    </row>
+    <row r="326" spans="1:15">
+      <c r="A326">
+        <v>66526</v>
+      </c>
+      <c r="B326" t="s">
+        <v>3000</v>
+      </c>
+      <c r="C326" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D326" t="s">
+        <v>3001</v>
+      </c>
+      <c r="E326" t="s">
+        <v>3002</v>
+      </c>
+      <c r="F326" t="s">
+        <v>3003</v>
+      </c>
+      <c r="G326" t="s">
+        <v>2071</v>
+      </c>
+      <c r="H326" t="s">
+        <v>2072</v>
+      </c>
+      <c r="I326" t="s">
+        <v>2073</v>
+      </c>
+      <c r="J326" t="s">
+        <v>24</v>
+      </c>
+      <c r="K326" t="s">
+        <v>130</v>
+      </c>
+      <c r="L326" t="s">
+        <v>26</v>
+      </c>
+      <c r="M326" t="s">
+        <v>131</v>
+      </c>
+      <c r="N326" t="s">
+        <v>28</v>
+      </c>
+      <c r="O326" t="s">
+        <v>3004</v>
+      </c>
+    </row>
+    <row r="327" spans="1:15">
+      <c r="A327">
+        <v>66527</v>
+      </c>
+      <c r="B327" t="s">
+        <v>958</v>
+      </c>
+      <c r="C327" t="s">
+        <v>3005</v>
+      </c>
+      <c r="D327" t="s">
+        <v>3006</v>
+      </c>
+      <c r="E327" t="s">
+        <v>961</v>
+      </c>
+      <c r="F327" t="s">
+        <v>3007</v>
+      </c>
+      <c r="G327" t="s">
+        <v>963</v>
+      </c>
+      <c r="H327" t="s">
+        <v>964</v>
+      </c>
+      <c r="I327" t="s">
+        <v>965</v>
+      </c>
+      <c r="J327" t="s">
+        <v>24</v>
+      </c>
+      <c r="K327" t="s">
+        <v>2911</v>
+      </c>
+      <c r="L327" t="s">
+        <v>26</v>
+      </c>
+      <c r="M327" t="s">
+        <v>2912</v>
+      </c>
+      <c r="N327" t="s">
+        <v>28</v>
+      </c>
+      <c r="O327" t="s">
+        <v>3008</v>
+      </c>
+    </row>
+    <row r="328" spans="1:15">
+      <c r="A328">
+        <v>66529</v>
+      </c>
+      <c r="B328" t="s">
+        <v>3009</v>
+      </c>
+      <c r="C328" t="s">
+        <v>3010</v>
+      </c>
+      <c r="D328" t="s">
+        <v>3011</v>
+      </c>
+      <c r="E328" t="s">
+        <v>3012</v>
+      </c>
+      <c r="F328" t="s">
+        <v>3013</v>
+      </c>
+      <c r="G328" t="s">
+        <v>2505</v>
+      </c>
+      <c r="H328" t="s">
+        <v>2506</v>
+      </c>
+      <c r="I328" t="s">
+        <v>2507</v>
+      </c>
+      <c r="J328" t="s">
+        <v>24</v>
+      </c>
+      <c r="K328" t="s">
+        <v>3014</v>
+      </c>
+      <c r="L328" t="s">
+        <v>26</v>
+      </c>
+      <c r="M328" t="s">
+        <v>3015</v>
+      </c>
+      <c r="N328" t="s">
+        <v>28</v>
+      </c>
+      <c r="O328" t="s">
+        <v>3016</v>
+      </c>
+    </row>
+    <row r="329" spans="1:15">
+      <c r="A329">
+        <v>66530</v>
+      </c>
+      <c r="B329" t="s">
+        <v>3017</v>
+      </c>
+      <c r="C329" t="s">
+        <v>800</v>
+      </c>
+      <c r="D329" t="s">
+        <v>3018</v>
+      </c>
+      <c r="E329" t="s">
+        <v>3019</v>
+      </c>
+      <c r="F329" t="s">
+        <v>3020</v>
+      </c>
+      <c r="G329" t="s">
+        <v>804</v>
+      </c>
+      <c r="H329" t="s">
+        <v>805</v>
+      </c>
+      <c r="I329" t="s">
+        <v>806</v>
+      </c>
+      <c r="J329" t="s">
+        <v>24</v>
+      </c>
+      <c r="K329" t="s">
+        <v>795</v>
+      </c>
+      <c r="L329" t="s">
+        <v>26</v>
+      </c>
+      <c r="M329" t="s">
+        <v>797</v>
+      </c>
+      <c r="N329" t="s">
+        <v>28</v>
+      </c>
+      <c r="O329" t="s">
+        <v>3021</v>
+      </c>
+    </row>
+    <row r="330" spans="1:15">
+      <c r="A330">
+        <v>66531</v>
+      </c>
+      <c r="B330" t="s">
+        <v>3022</v>
+      </c>
+      <c r="C330" t="s">
+        <v>3023</v>
+      </c>
+      <c r="D330" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E330" t="s">
+        <v>3025</v>
+      </c>
+      <c r="F330" t="s">
+        <v>3026</v>
+      </c>
+      <c r="G330" t="s">
+        <v>3027</v>
+      </c>
+      <c r="H330" t="s">
+        <v>3028</v>
+      </c>
+      <c r="I330" t="s">
+        <v>3029</v>
+      </c>
+      <c r="J330" t="s">
+        <v>363</v>
+      </c>
+      <c r="K330" t="s">
+        <v>3030</v>
+      </c>
+      <c r="L330" t="s">
+        <v>365</v>
+      </c>
+      <c r="M330" t="s">
+        <v>3031</v>
+      </c>
+      <c r="N330" t="s">
+        <v>28</v>
+      </c>
+      <c r="O330" t="s">
+        <v>3032</v>
+      </c>
+    </row>
+    <row r="331" spans="1:15">
+      <c r="A331">
+        <v>66532</v>
+      </c>
+      <c r="B331" t="s">
+        <v>3033</v>
+      </c>
+      <c r="C331" t="s">
+        <v>3034</v>
+      </c>
+      <c r="D331" t="s">
+        <v>3035</v>
+      </c>
+      <c r="E331" t="s">
+        <v>3036</v>
+      </c>
+      <c r="F331" t="s">
+        <v>1047</v>
+      </c>
+      <c r="G331" t="s">
+        <v>1048</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1049</v>
+      </c>
+      <c r="I331" t="s">
+        <v>1050</v>
+      </c>
+      <c r="J331" t="s">
+        <v>363</v>
+      </c>
+      <c r="K331" t="s">
+        <v>3037</v>
+      </c>
+      <c r="L331" t="s">
+        <v>365</v>
+      </c>
+      <c r="M331" t="s">
+        <v>3038</v>
+      </c>
+      <c r="N331" t="s">
+        <v>28</v>
+      </c>
+      <c r="O331" t="s">
+        <v>3039</v>
+      </c>
+    </row>
+    <row r="332" spans="1:15">
+      <c r="A332">
+        <v>66533</v>
+      </c>
+      <c r="B332" t="s">
+        <v>3040</v>
+      </c>
+      <c r="C332" t="s">
+        <v>3041</v>
+      </c>
+      <c r="D332" t="s">
+        <v>3042</v>
+      </c>
+      <c r="E332" t="s">
+        <v>3043</v>
+      </c>
+      <c r="F332" t="s">
+        <v>888</v>
+      </c>
+      <c r="G332" t="s">
+        <v>889</v>
+      </c>
+      <c r="H332" t="s">
+        <v>890</v>
+      </c>
+      <c r="I332" t="s">
+        <v>3044</v>
+      </c>
+      <c r="J332" t="s">
+        <v>24</v>
+      </c>
+      <c r="K332" t="s">
+        <v>3045</v>
+      </c>
+      <c r="L332" t="s">
+        <v>26</v>
+      </c>
+      <c r="M332" t="s">
+        <v>3046</v>
+      </c>
+      <c r="N332" t="s">
+        <v>28</v>
+      </c>
+      <c r="O332" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="333" spans="1:15">
+      <c r="A333">
+        <v>66534</v>
+      </c>
+      <c r="B333" t="s">
+        <v>3048</v>
+      </c>
+      <c r="C333" t="s">
+        <v>3049</v>
+      </c>
+      <c r="D333" t="s">
+        <v>3050</v>
+      </c>
+      <c r="E333" t="s">
+        <v>3051</v>
+      </c>
+      <c r="F333" t="s">
+        <v>3052</v>
+      </c>
+      <c r="G333" t="s">
+        <v>3053</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1756</v>
+      </c>
+      <c r="I333" t="s">
+        <v>1757</v>
+      </c>
+      <c r="J333" t="s">
+        <v>24</v>
+      </c>
+      <c r="K333" t="s">
+        <v>141</v>
+      </c>
+      <c r="L333" t="s">
+        <v>26</v>
+      </c>
+      <c r="M333" t="s">
+        <v>142</v>
+      </c>
+      <c r="N333" t="s">
+        <v>28</v>
+      </c>
+      <c r="O333" t="s">
+        <v>3054</v>
+      </c>
+    </row>
+    <row r="334" spans="1:15">
+      <c r="A334">
+        <v>66535</v>
+      </c>
+      <c r="B334" t="s">
+        <v>3055</v>
+      </c>
+      <c r="C334" t="s">
+        <v>3056</v>
+      </c>
+      <c r="D334" t="s">
+        <v>3057</v>
+      </c>
+      <c r="E334" t="s">
+        <v>3058</v>
+      </c>
+      <c r="F334" t="s">
+        <v>3059</v>
+      </c>
+      <c r="G334" t="s">
+        <v>3060</v>
+      </c>
+      <c r="H334" t="s">
+        <v>3061</v>
+      </c>
+      <c r="I334" t="s">
+        <v>3062</v>
+      </c>
+      <c r="J334" t="s">
+        <v>3063</v>
+      </c>
+      <c r="K334" t="s">
+        <v>3064</v>
+      </c>
+      <c r="L334" t="s">
+        <v>3065</v>
+      </c>
+      <c r="M334" t="s">
+        <v>3066</v>
+      </c>
+      <c r="N334" t="s">
+        <v>28</v>
+      </c>
+      <c r="O334" t="s">
+        <v>3067</v>
+      </c>
+    </row>
+    <row r="335" spans="1:15">
+      <c r="A335">
+        <v>66536</v>
+      </c>
+      <c r="B335" t="s">
+        <v>3068</v>
+      </c>
+      <c r="C335" t="s">
+        <v>3069</v>
+      </c>
+      <c r="D335" t="s">
+        <v>3070</v>
+      </c>
+      <c r="E335" t="s">
+        <v>3071</v>
+      </c>
+      <c r="F335" t="s">
+        <v>3072</v>
+      </c>
+      <c r="G335" t="s">
+        <v>3073</v>
+      </c>
+      <c r="H335" t="s">
+        <v>3074</v>
+      </c>
+      <c r="I335" t="s">
+        <v>3075</v>
+      </c>
+      <c r="J335" t="s">
+        <v>24</v>
+      </c>
+      <c r="K335" t="s">
+        <v>2911</v>
+      </c>
+      <c r="L335" t="s">
+        <v>26</v>
+      </c>
+      <c r="M335" t="s">
+        <v>2912</v>
+      </c>
+      <c r="N335" t="s">
+        <v>28</v>
+      </c>
+      <c r="O335" t="s">
+        <v>3076</v>
+      </c>
+    </row>
+    <row r="336" spans="1:15">
+      <c r="A336">
+        <v>66537</v>
+      </c>
+      <c r="B336" t="s">
+        <v>3077</v>
+      </c>
+      <c r="C336" t="s">
+        <v>3078</v>
+      </c>
+      <c r="D336" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E336" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F336" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G336" t="s">
+        <v>2873</v>
+      </c>
+      <c r="H336" t="s">
+        <v>2874</v>
+      </c>
+      <c r="I336" t="s">
+        <v>2875</v>
+      </c>
+      <c r="J336" t="s">
+        <v>24</v>
+      </c>
+      <c r="K336" t="s">
+        <v>2911</v>
+      </c>
+      <c r="L336" t="s">
+        <v>26</v>
+      </c>
+      <c r="M336" t="s">
+        <v>2912</v>
+      </c>
+      <c r="N336" t="s">
+        <v>28</v>
+      </c>
+      <c r="O336" t="s">
+        <v>3082</v>
+      </c>
+    </row>
+    <row r="337" spans="1:15">
+      <c r="A337">
+        <v>66538</v>
+      </c>
+      <c r="B337" t="s">
+        <v>3083</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D337" t="s">
+        <v>3084</v>
+      </c>
+      <c r="E337" t="s">
+        <v>3085</v>
+      </c>
+      <c r="F337" t="s">
+        <v>3086</v>
+      </c>
+      <c r="G337" t="s">
+        <v>1039</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1040</v>
+      </c>
+      <c r="I337" t="s">
+        <v>1041</v>
+      </c>
+      <c r="J337" t="s">
+        <v>24</v>
+      </c>
+      <c r="K337" t="s">
+        <v>3087</v>
+      </c>
+      <c r="L337" t="s">
+        <v>26</v>
+      </c>
+      <c r="M337" t="s">
+        <v>3088</v>
+      </c>
+      <c r="N337" t="s">
+        <v>28</v>
+      </c>
+      <c r="O337" t="s">
+        <v>3089</v>
+      </c>
+    </row>
+    <row r="338" spans="1:15">
+      <c r="A338">
+        <v>66540</v>
+      </c>
+      <c r="B338" t="s">
+        <v>3090</v>
+      </c>
+      <c r="C338" t="s">
+        <v>3091</v>
+      </c>
+      <c r="D338" t="s">
+        <v>3092</v>
+      </c>
+      <c r="E338" t="s">
+        <v>3093</v>
+      </c>
+      <c r="F338" t="s">
+        <v>3094</v>
+      </c>
+      <c r="G338" t="s">
+        <v>3095</v>
+      </c>
+      <c r="H338" t="s">
+        <v>3096</v>
+      </c>
+      <c r="I338" t="s">
+        <v>837</v>
+      </c>
+      <c r="J338" t="s">
+        <v>24</v>
+      </c>
+      <c r="K338" t="s">
+        <v>3097</v>
+      </c>
+      <c r="L338" t="s">
+        <v>26</v>
+      </c>
+      <c r="M338" t="s">
+        <v>3098</v>
+      </c>
+      <c r="N338" t="s">
+        <v>28</v>
+      </c>
+      <c r="O338" t="s">
+        <v>3099</v>
+      </c>
+    </row>
+    <row r="339" spans="1:15">
+      <c r="A339">
         <v>66541</v>
       </c>
-      <c r="B275" t="s">
-[...39 lines deleted...]
-        <v>2522</v>
+      <c r="B339" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C339" t="s">
+        <v>3100</v>
+      </c>
+      <c r="D339" t="s">
+        <v>3101</v>
+      </c>
+      <c r="E339" t="s">
+        <v>3102</v>
+      </c>
+      <c r="F339" t="s">
+        <v>3103</v>
+      </c>
+      <c r="G339" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1022</v>
+      </c>
+      <c r="I339" t="s">
+        <v>1023</v>
+      </c>
+      <c r="J339" t="s">
+        <v>24</v>
+      </c>
+      <c r="K339" t="s">
+        <v>3104</v>
+      </c>
+      <c r="L339" t="s">
+        <v>26</v>
+      </c>
+      <c r="M339" t="s">
+        <v>3105</v>
+      </c>
+      <c r="N339" t="s">
+        <v>28</v>
+      </c>
+      <c r="O339" t="s">
+        <v>3106</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">