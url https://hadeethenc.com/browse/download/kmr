--- v1 (2026-05-21)
+++ v2 (2026-06-10)
@@ -12,58 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3159">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Kurmancî
 # Source: https://hadeethenc.com/kmr
-# Last update: 2026-05-14 20:54:53 (v1.2.0)
-# Check for updates: https://hadeethenc.com/en/check/kmr/v1.2.0
+# Last update: 2026-06-08 13:10:06 (v1.5.0)
+# Check for updates: https://hadeethenc.com/en/check/kmr/v1.5.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -1955,51 +1955,51 @@
 یا فه‌ر و گرنگه‌ مرۆڤێ موسلمان زانین ل سه‌ر دینێ خۆ هه‌بیت و دیندارییا خۆ ل سه‌ر چاڤڕۆهنییێ بڕێڤه‌ ببه‌ت، دا ژ گومانێن گوماندروستكه‌ران ڕزگار بیت، ئه‌ڤه‌ ژی دێ ب داخوازكرنا زانینێ بده‌ستڤه‌ هێت.
 به‌تالبوونا دینێ جوهی و فه‌ڵه‌یان پشتی هنارتنا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) و كو ل ڕۆژا قیامه‌تێ ئه‌و ژ وان كه‌سان نابن یێن ژ ئاگرێ جه‌هنه‌مێ ڕزگار دبن هه‌تا باوه‌رییێ ب دینێ ئیسلامێ نه‌ئینن و باوه‌رییێ ب پێغه‌مبه‌ری ژی (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) نه‌ئینن.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3390</t>
   </si>
   <si>
     <t>أيها الناس، إياكم والغلو في الدين، فإنما أهلك من كان قبلكم الغلو في الدين</t>
   </si>
   <si>
     <t>((گه‌لی خه‌لكی؛ هشیاری زێده‌گاڤییێ بن د ئایینیدا، چونكی ب ڕاستی تشتێ ملله‌تێن به‌ری هه‌وه‌ ژ ناڤ برین؛ زێده‌گاڤیكرن بوو د ئایینیدا))</t>
   </si>
   <si>
     <t>عَنْ ابْنِ عَبَّاسٍ رضي الله عنهما قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ غَدَاةَ الْعَقَبَةِ وَهُوَ عَلَى نَاقَتِهِ: «الْقُطْ لِي حَصًى» فَلَقَطْتُ لَهُ سَبْعَ حَصَيَاتٍ، هُنَّ حَصَى الْخَذْفِ، فَجَعَلَ يَنْفُضُهُنَّ فِي كَفِّهِ وَيَقُولُ: «أَمْثَالَ هَؤُلَاءِ فَارْمُوا» ثُمَّ قَالَ: «أَيُّهَا النَّاسُ، إِيَّاكُمْ وَالْغُلُوَّ فِي الدِّينِ، فَإِنَّما أَهْلَكَ مَنْ كَانَ قَبْلَكُمْ الْغُلُوُّ فِي الدِّينِ».</t>
   </si>
   <si>
     <t>عه‌بدولڵاھێ كوڕێ عه‌بباسی (خودێ ژ هه‌ردووكان ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ل سپێده‌هییا ڕۆژا عه‌قه‌به‌یێ د ده‌مه‌كیدا كو ل سه‌ر حێشترا خۆ بوو، گۆت: ((هنده‌ك به‌رکان بۆ من كۆم بكه‌))، من ژی حه‌فت به‌رك (به‌ركێن بچویك) بۆ وی كۆم كرن كو هه‌ر ئێك ژ وان هندی دنکه‌كێ یان بنده‌قه‌كێ بوو، ڤێجا وی ئه‌و به‌رك دانانه‌ د ده‌ستێ خۆدا و لڤاندن و گۆت: ((ب هنده‌ك به‌ركێن وه‌كی ڤانه‌ ڕه‌مییێ (ڕه‌جما شه‌یتانی) بكه‌ن))، پاشی گۆت: ((گه‌لی خه‌لكی؛ هشیاری زێده‌گاڤییێ بن د ئایینیدا، چونكی ب ڕاستی تشتێ ملله‌تێن به‌ری هه‌وه‌ ژ ناڤ برین؛ زێده‌گاڤیكرن بوو د ئایینیدا)).</t>
   </si>
   <si>
     <t>يُخْبِرُ ابنُ عباس رضي الله عنهما أنه كان مع النبيِّ صلى الله عليه وسلم يومَ النحر صباحَ رَمي جمرةِ العقبةِ في حجة الوداع، 
 فأمره أن يَلقُط له حصى الجمار، فلقط له سبعَ حصيات، الواحدة منها بحجم الحِمَّص أو البُنْدُق، فوضَعَها النبيُّ صلى الله عليه وسلم في يدِه ثم حَرَّكَها، وقال: 
 بمثلِها في الحجم أرموا، 
 ثم حَذَّر النبيُّ صلى الله عليه وسلم مِن الغُلُوِّ والتشدد ومُجاوَزَةِ الحَدِّ في أمور الدين، فإنما أهلك الأمم السابقة مجاوزة الحد والإفراط والتشدد في الدين.</t>
   </si>
   <si>
-    <t>عه‌بدولڵاھێ كوڕێ عه‌بباسی (خودێ ژ هه‌ردووكان ڕازی بیت) به‌حسێ هندێ دكه‌ت كو ل ڕۆژا جه‌ژنێ ل سپێده‌هییا جه‌مره‌یا عه‌قه‌به‌یێ ل حه‌جا خاترخواستنێ ئه‌و د گه‌ل پێغه‌مبه‌ری بوو (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن)، ئینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) فه‌رمان ل وی كر كو هنده‌ك به‌رکان بۆ ڕه‌می و ڕه‌جما شه‌یتانی بۆ وی كۆم بكه‌ت، ئه‌وی ژی حه‌فت به‌رك بۆ كۆم كرن كو هه‌ر ئێك ژ وان هندی دنکه‌كێ یان بنده‌قه‌كێ بوو، پاشی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ئه‌و دانانه‌ د ده‌ستێ خۆدا و پاشی لڤاندن و گۆت: ب هنده‌ك به‌ركێن وه‌كی ڤانه‌ ڕه‌مییێ (ڕه‌جما شه‌یتانی) بكه‌ن، پاشی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هشیاری ژ زێده‌گاڤی و توندڕه‌وی و ده‌ربازكرنا سنوورێن ئایینێ خودێ كر، چونكی تشتێ بوویه‌ ئه‌گه‌رێ ژناڤچوونا ملله‌تێن به‌ری هه‌وه‌ ئه‌و بوو كو ئه‌و ژ سنوورێن ئایینێ خودێ ده‌رباز بوون و زێده‌گاڤی تێدا كر.</t>
+    <t>عه‌بدولڵاھێ كوڕێ عه‌بباسی (خودێ ژ هه‌ردووكان ڕازی بیت) به‌حسێ هندێ دكه‌ت كو ل ڕۆژا جه‌ژنێ ل سپێده‌هییا جه‌مره‌یا عه‌قه‌به‌یێ ل حه‌جا خاترخواستنێ ئه‌و د گه‌ل پێغه‌مبه‌ری بوو (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن)، ئینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) فه‌رمان ل وی كر كو هنده‌ك به‌رکان بۆ ڕه‌می و ڕه‌جما شه‌یتانی بۆ وی كۆم بكه‌ت، ئه‌وی ژی حه‌فت به‌رك بۆ كۆم كرن كو هه‌ر ئێك ژ وان هندی دنکه‌كێ یان بنده‌قه‌كێ بوو، پاشی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ئه‌و دانانه‌ د ده‌ستێ خۆدا و پاشی لڤاندن و گۆت: ب هنده‌ك به‌ركێن هندی ڤانه‌ د قەبارەیدا ڕه‌مییێ (ڕه‌جما شه‌یتانی) بكه‌ن، پاشی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هشیاری ژ زێده‌گاڤی و توندڕه‌وی و ده‌ربازكرنا سنوورێن ئایینێ خودێ كر، چونكی تشتێ بوویه‌ ئه‌گه‌رێ ژناڤچوونا ملله‌تێن به‌ری هه‌وه‌ ئه‌و بوو كو ئه‌و ژ سنوورێن ئایینێ خودێ ده‌رباز بوون و زێده‌گاڤی تێدا كر.</t>
   </si>
   <si>
     <t>النهي عن الغلو في الدين، وبيان سوء عاقبته، وأنه سبب للهلاك.
 الاعتبار بمن سبقنا من الأمم لِتَجَنُّبِ ما وقعوا فيه من الأخطاء.
 الحث على الاقتداء بالسُّنّة.</t>
   </si>
   <si>
     <t>پاشڤه‌برن ژ زێده‌گاڤیكرنێ د ئایینیدا و دیاركرنا ده‌رئه‌نجامێ وێ یێ خراب كو دبیته‌ ئه‌گه‌رێ ژناڤچوونێ.
 وه‌رگرتنا په‌ند و عیبره‌تان ژ ملله‌تێن به‌ری مه‌، دا كو ئه‌م نه‌كه‌ڤینه د‌ ناڤ وان خه‌له‌تییاندا یێن ئه‌و كه‌ڤتینه‌ تێدا.
 هاندان ل سه‌ر دویڤچوونا سوننه‌تێ.</t>
   </si>
   <si>
     <t>رواه ابن ماجه والنسائي وأحمد</t>
   </si>
   <si>
     <t>[رواه ابن ماجه والنسائي وأحمد]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3395</t>
   </si>
   <si>
     <t>لا تطروني كما أطرت النصارى ابن مريم؛ فإنما أنا عبده، فقولوا: عبد الله ورسوله</t>
   </si>
   <si>
     <t>((هوین زێده‌گاڤییێ د په‌سنكرنا مندا نه‌كه‌ن و من ژ ئاستێ من مه‌زنتر لێ نه‌كه‌ن وه‌كی فه‌ڵه‌یان زێده‌گاڤی د عیسایێ كوڕێ مه‌ریه‌مێدا كری، چونكی ئه‌ز ب تنێ عه‌بدێ خودێ مه‌، له‌وا هوین بێژین: عه‌بدێ خودێیه‌ و پێغه‌مبه‌رێ وییه‌))</t>
@@ -2020,90 +2020,90 @@
   <si>
     <t>التحذير من مُجاوزةِ الحد الشرعي في التعظيم والمدح؛ لأن ذلك يُفضي إلى الشرك.
 ما حذَّر منه النبي صلى الله عليه وسلم قد وقع في هذه الأمة، فغَلَتْ طائفة بالرسول الله صلى الله عليه وسلم، وطائفة في أهل البيت، وطائفة في الأولياء، فوقعوا في الشرك.
 وَصَفَ رسولُ الله صلى الله عليه وسلم نفسَه بأنه عبدُ الله؛ ليبيِّن أنه عبدٌ مَربوبٌ لله لا يجوز أن يُصرفَ له شيءٌ من خصائص الرب.
 وَصَفَ رسولُ الله صلى الله عليه وسلم نفسه بأنه رسولُ الله؛  ليبين أنه رسولٌ مُرسلٌ من عند الله فيجبُ تصديقُه ومتابعتُه.</t>
   </si>
   <si>
     <t>هشیاركرن ژ ده‌ربازكرنا سنوورێ شه‌رعی د مه‌زنكرن و په‌سنكرنێدا، چونكی ئه‌ڤ چه‌نده‌ دێ سه‌ركێشیت بۆ شركێ.
 ئه‌و تشتێ پێغەمبەری (صەلات و سەلامێن خودێ ل سەر بن) هشیاركرن ژێ كری؛ د ناڤ ڤێ ئوممه‌تێدا په‌یدا بوو، ڤێجا كۆمه‌كێ زێده‌گاڤی د پێغەمبەرێ خودێدا كر (صەلات و سەلامێن خودێ ل سەر بن)، كۆمه‌كا دی زێده‌گاڤی د مالباتا ویدا كر، كۆمه‌كا دی زێده‌گاڤی د وه‌لییێن خودێدا كر و ب ڤی كارێ خۆ كه‌ڤتنه‌ د شركێدا.
 پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) خۆ وه‌سا سالۆخه‌تكر كو ئه‌و عه‌بدێ خودێیه‌، ئه‌ڤه‌ ژی بۆ هندێ دا دیار بكه‌ت كو ئه‌و ژی ئێك ژ عه‌بدێن خودێیه‌ و چێنابیت تشته‌ك ژ تایبه‌تمه‌ندییێن خودێ بۆ وی بهێنه‌ دانان.
 پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) خۆ وه‌سا سالۆخه‌تكر كو ئه‌و پێغه‌مبه‌رێ خودێیه‌، ئه‌ڤه‌ ژی بۆ هندێ دا دیار بكه‌ت كو ئه‌و پێغه‌مبه‌ره‌كه‌ یێ ژ ده‌ڤ خودێ هاتییه‌ هنارتن، له‌وا پێدڤییه‌ بهێته‌ ڕاستده‌رئێخستن و دویڤچوونا وی بهێته‌ كرن.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3406</t>
   </si>
   <si>
     <t>أي عم، قل: لا إله إلا الله، كلمة أحاج لك بها عند الله</t>
   </si>
   <si>
     <t>((مامۆ، بێژه‌: (لا إله إلا الله)، ئه‌و په‌یڤه‌كه‌ ئه‌گه‌ر ته‌ گۆت؛ ئه‌ز دێ ل ده‌ڤ خودێ به‌ڕه‌ڤانییێ پێ ژ ته‌ كه‌م))</t>
   </si>
   <si>
     <t>عن سَعِيدِ بْنِ الْمُسَيَّبِ، عَنْ أَبِيهِ قَالَ: لَمَّا حَضَرَتْ أَبَا طَالِبٍ الْوَفَاةُ، جَاءَهُ رَسُولُ اللهِ صلى الله عليه وسلم فَوَجَدَ عِنْدَهُ أَبَا جَهْلٍ وَعَبْدَ اللهِ بْنَ أَبِي أُمَيَّةَ بْنِ الْمُغِيرَةِ، فَقَالَ: «أَيْ عَمِّ، قُلْ: لَا إِلَهَ إِلَّا اللهُ، كَلِمَةً أُحَاجُّ لَكَ بِهَا عِنْدَ اللهِ»، فَقَالَ أَبُو جَهْلٍ وَعَبْدُ اللهِ بْنُ أَبِي أُمَيَّةَ: أَتَرْغَبُ عَنْ مِلَّةِ عَبْدِ الْمُطَّلِبِ، فَلَمْ يَزَلْ رَسُولُ اللهِ صلى الله عليه وسلم يَعْرِضُهَا عَلَيْهِ، وَيُعِيدَانِهِ بِتِلْكَ الْمَقَالَةِ، حَتَّى قَالَ أَبُو طَالِبٍ آخِرَ مَا كَلَّمَهُمْ: عَلَى مِلَّةِ عَبْدِ الْمُطَّلِبِ، وَأَبَى أَنْ يَقُولَ: لَا إِلَهَ إِلَّا اللهُ، قَالَ: قَالَ رَسُولُ اللهِ صلى الله عليه وسلم: «وَاللهِ لَأَسْتَغْفِرَنَّ لَكَ مَا لَمْ أُنْهَ عَنْكَ»، فَأَنْزَلَ اللهُ: {مَا كَانَ لِلنَّبِيِّ وَالَّذِينَ آمَنُوا أَنْ يَسْتَغْفِرُوا لِلْمُشْرِكِينَ} [التوبة: 113]، وَأَنْزَلَ اللهُ فِي أَبِي طَالِبٍ، فَقَالَ لِرَسُولِ اللهِ صلى الله عليه وسلم: {إِنَّكَ لا تَهْدِي مَنْ أَحْبَبْتَ وَلَكِنَّ اللهَ يَهْدِي مَنْ يَشَاءُ} [القصص: 56].</t>
   </si>
   <si>
-    <t>سه‌عیدێ كوڕێ موسه‌ییه‌بی ژ بابێ خۆ (عه‌بدولڵاھی) ڤه‌دگوهێزیت كو: ده‌مێ ئه‌بو طالبی كه‌ڤتییه‌ د سه‌كه‌راتێن مرنێدا، پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هاته‌ ده‌ڤ وی و وی ده‌می ئه‌بو جه‌هل و عه‌بدولڵاھێ كوڕێ ئه‌بی ئومه‌ییه‌ی ژی ل ده‌ڤ وی بوون، ئینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((مامۆ، بێژه‌: (لا إله إلا الله)، ئه‌و په‌یڤه‌كه‌ ئه‌گه‌ر ته‌ گۆت؛ ئه‌ز دێ ل ده‌ڤ خودێ به‌ڕه‌ڤانییێ پێ ژ ته‌ كه‌م))، ئینا ئه‌بو جه‌هل و عه‌بدولڵاھێ كوڕێ ئه‌بی ئومه‌ییه‌ی گۆت: ئه‌رێ تو دێ ده‌ست ژ ئایینێ عه‌بدولموطه‌لیبی به‌رده‌ی؟ ڤێجا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هه‌ر دگۆتێ بێژه‌ و وان ژی هه‌ر به‌رسڤا وی ددا ب وێ گۆتنا خۆ، هه‌تا ئاخڤتنا دویماهیكێ یا ئه‌بو طالبی گۆتی ئه‌ڤه‌ بوو: ئه‌ز یێ ل سه‌ر ئایینێ عه‌بدولموطه‌لیبی‌ و ڕازی نه‌بوو بێژیت (لا إله إلا الله). پاشی پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((سویند ب خودێ ئه‌ز دێ داخوازا ژێبرنا گونه‌هان بۆ ته‌ ژ خودێ كه‌م هندی خودێ رێگرییێ ل من نه‌كه‌ت))، ئینا خودایێ مه‌زن ئه‌ڤ ئایه‌ته‌ ئینا خوار: {مَا كَانَ لِلنَّبِيِّ وَالَّذِينَ آمَنُوا أَنْ يَسْتَغْفِرُوا لِلْمُشْرِكِينَ} [التوبة: 113]، ئانكو: ((نه‌ بۆ پێغه‌مبه‌ری و نه‌ بۆ ئه‌وێن باوه‌ری ئینای نه‌بوویه‌ كو داخوازا لێبورینێ بۆ موشركان بكه‌ن)). خودایێ مه‌زن ده‌رباره‌ی ئه‌بو طالبی ئایه‌ته‌ك ئینا خوار و گۆته‌ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن): {إِنَّكَ لا تَهْدِي مَنْ أَحْبَبْتَ وَلَكِنَّ اللهَ يَهْدِي مَنْ يَشَاءُ} [القصص: 56]، ئانكو: ((تو نه‌شێی وی كه‌سی ب هیدایه‌ت بینی یێ تو حه‌ز ژێ دكه‌ی، به‌لكی خودێ هیدایه‌تا وی كه‌سی دده‌ت یێ وی بڤێت)).</t>
+    <t>سه‌عیدێ كوڕێ موسه‌ییه‌بی ژ بابێ خۆ (عه‌بدولڵاھی) ڤه‌دگوهێزیت كو: ده‌مێ ئه‌بو طالب كه‌ڤتییه‌ د سه‌كه‌راتێن مرنێدا، پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هاته‌ ده‌ڤ وی و وی ده‌می ئه‌بو جه‌هل و عه‌بدولڵاھێ كوڕێ ئه‌بی ئومه‌ییه‌یێ کوڕێ موغیرەی ژی ل ده‌ڤ وی بوون، ئینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((مامۆ، بێژه‌: (لا إله إلا الله)، ئه‌و په‌یڤه‌كه‌ ئه‌گه‌ر ته‌ گۆت؛ ئه‌ز دێ ل ده‌ڤ خودێ به‌ڕه‌ڤانییێ پێ ژ ته‌ كه‌م))، ئینا ئه‌بو جه‌هل و عه‌بدولڵاھێ كوڕێ ئه‌بی ئومه‌ییه‌ی گۆت: ئه‌رێ تو دێ ده‌ست ژ ئایینێ عه‌بدولموطه‌لیبی به‌رده‌ی؟ ڤێجا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هه‌ر دگۆتێ بێژه‌ و وان ژی هه‌ر به‌رسڤا وی ددا ب وێ گۆتنا خۆ، هه‌تا ئاخڤتنا دویماهیكێ یا ئه‌بو طالبی گۆتی ئه‌ڤه‌ بوو: ئه‌ز یێ ل سه‌ر ئایینێ عه‌بدولموطه‌لیبی‌ و ڕازی نه‌بوو بێژیت (لا إله إلا الله). پاشی پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((سویند ب خودێ ئه‌ز دێ داخوازا ژێبرنا گونه‌هان بۆ ته‌ ژ خودێ كه‌م هندی خودێ ڕێگرییێ ل من نه‌كه‌ت))، ئینا خودایێ مه‌زن ئه‌ڤ ئایه‌ته‌ ئینا خوار: {مَا كَانَ لِلنَّبِيِّ وَالَّذِينَ آمَنُوا أَنْ يَسْتَغْفِرُوا لِلْمُشْرِكِينَ} [التوبة: 113]، ئانكو: ((نه‌ بۆ پێغه‌مبه‌ری و نه‌ بۆ ئه‌وێن باوه‌ری ئینای نه‌بوویه‌ كو داخوازا لێبوورینێ بۆ موشركان بكه‌ن)). خودایێ مه‌زن ده‌رباره‌ی ئه‌بو طالبی ئایه‌ته‌ك ئینا خوار و گۆته‌ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن): {إِنَّكَ لا تَهْدِي مَنْ أَحْبَبْتَ وَلَكِنَّ اللهَ يَهْدِي مَنْ يَشَاءُ} [القصص: 56]، ئانكو: ((تو نه‌شێی وی كه‌سی ب هیدایه‌ت بینی یێ تو حه‌ز ژێ دكه‌ی، به‌لكی خودێ هیدایه‌تا وی كه‌سی دده‌ت یێ وی بڤێت)).</t>
   </si>
   <si>
     <t>دَخَلَ النبيُّ صلى الله عليه وسلم على عَمِّه أبي طالب وهو يَحْتَضِرُ، فقال له: 
 يا عم، قل "لا إله إلا الله"، كلمة أشهد لك بها عند الله، 
 فقال أبو جهل وعبد الله بن أبي أمية: يا أبا طالب، تترك ملة أبيك عبد المطلب؟! وهي عبادة الأصنام، فلم يزالا يُكلِّمانه حتى قال آخر شيء كلَّمهم به: على مِلَّةِ عبد المطلب، ملة الشرك وعبادة الأصنام، 
 فقال النبي صلى الله عليه وسلم: سأدعوا لك بالمغفرة ما لم ينهني ربي عن ذلك، فنزل قول الله تعالى: 
 {مَا كَانَ لِلنَّبِيِّ وَالَّذِينَ آمَنُوا أَنْ يَسْتَغْفِرُوا لِلْمُشْرِكِينَ وَلَوْ كَانُوا أُولِي قُرْبَى مِنْ بَعْدِ مَا تَبَيَّنَ لَهُمْ أَنَّهُمْ أَصْحَابُ الْجَحِيمِ} [التوبة: 113]، 
 ونزل في أبي طالب قول الله تعالى: 
 {إِنَّكَ لا تَهْدِي مَنْ أَحْبَبْتَ وَلَكِنَّ اللَّهَ يَهْدِي مَنْ يَشَاءُ وَهُوَ أَعْلَمُ بِالْمُهْتَدِينَ} [القصص: 56]، 
 فإنك لا تهدي مَن أحببتَ هدايتَه، إنما عليك البلاغ، والله يهدي من يشاء.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) چوو ده‌ڤ مامێ خۆ ئه‌بو طالبی، د ده‌مه‌كیدا ئه‌و یێ د سه‌كه‌راتێن مرنێدا، ئینا گۆتێ: مامۆ؛ بێژه‌: لا إله إلا الله (ئانكو: ژ ئه‌لڵاهی پێڤه‌تر چ خودایێن ژ هه‌ژی په‌رستنێ نینن)، ئه‌ڤه‌ په‌یڤه‌كه‌ ئه‌ز دێ بۆ ته‌ شاهده‌ییێ پێ ده‌م ل ده‌ڤ خودێ، به‌لێ ئه‌بو جه‌هل و عه‌بدولڵاھێ كوڕێ ئه‌بی ئومه‌ییه‌ی گۆت: ئه‌بو طالب؛ ئه‌رێ تو دێ ده‌ست ژ ئایینێ بابێ خۆ عه‌بدولموطه‌لیبی به‌رده‌ی؟! كو ئه‌و ژی په‌رستنا بت و صه‌نه‌مان بوو، ڤێجا هه‌ر به‌رده‌وام بوون ل سه‌ر ڤێ ئاخڤتنێ هه‌تا ئه‌بو طالبی ل دویماهیكا ئاخڤتنا خۆ گۆتی: ئه‌ز یێ ل سه‌ر ئایینێ عه‌بدولموطه‌لیبی، ئایینێ شركێ و په‌رستنا بت و صه‌نه‌مان. ئینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ئه‌ز دێ داخوازا لێبوورینێ بۆ ته‌ كه‌م هندی خودایێ من ڕێگریێ ل من نه‌كه‌ت، پاشی ئه‌ڤ گۆتنا خودایێ مه‌زن هاته‌ خوار: {مَا كَانَ لِلنَّبِيِّ وَالَّذِينَ آمَنُوا أَنْ يَسْتَغْفِرُوا لِلْمُشْرِكِينَ وَلَوْ كَانُوا أُولِي قُرْبَى مِنْ بَعْدِ مَا تَبَيَّنَ لَهُمْ أَنَّهُمْ أَصْحَابُ الْجَحِيمِ} [التوبة: 113]، ئانكو: ((نه‌ بۆ پێغه‌مبه‌ری و نه‌ بۆ ئه‌وێن باوه‌ری ئینای نه‌بوویه‌ كو داخوازا لێبوورینێ بۆ موشركان بكه‌ن هه‌تا ئه‌گه‌ر كه‌سێن نێزیك ژی بن، پشتی كو بۆ وان دیار بووی كو ئه‌و ژ ئه‌هلێ جه‌هنه‌مێنه‌)). هه‌روه‌سا خودایێ مه‌زن ده‌رباره‌ی ئه‌بو طالبی ژی ئه‌ڤ ئایه‌ته‌ ئینا خوار: {إِنَّكَ لا تَهْدِي مَنْ أَحْبَبْتَ وَلَكِنَّ اللَّهَ يَهْدِي مَنْ يَشَاءُ وَهُوَ أَعْلَمُ بِالْمُهْتَدِينَ} [القصص: 56]، ئانكو: ((تو نه‌شێی وی كه‌سی ب هیدایه‌ت بینی یێ تو حه‌ز ژێ دكه‌ی، به‌لكی خودێ هیدایه‌تا وی كه‌سی دده‌ت یێ وی بڤێت و ئه‌و باشتر دزانیت كینه‌ ئه‌وێن هیدایه‌ت وه‌رگرتین)). ڤێجا تو نه‌شێی هیدایه‌تا وی كه‌سی بده‌ی یێ ته‌ دڤێت، ئه‌ركێ ته‌ ب تنێ گه‌هاندنا په‌یامێیه و خودێ هیدایه‌تا وی دده‌ت یێ وی بڤێت.</t>
   </si>
   <si>
     <t>تحريم الاستغفار للمشركين مهما كانت قرابتهم وعملهم وإحسانهم.
 تقليدُ الآباء والأكابر بالباطل مِن فِعْل أهل الجاهلية.
 كمالُ شفقة النبيِّ صلى الله عليه وسلم وحرصِه على دعوة الناس وهدايتهم.
 الرد على مَن زعم إسلام أبي طالب.
 الأعمال بالخواتيم.
 بطلان التعلُّق بالنبيِّ عليه الصلاة والسلام وغيره لِجَلْب النفع أو دفع الضرر.
 من قال "لا إله إلا الله" عن علمٍ ويقين واعتقادٍ دخل في الإسلام.
 مضرة أصحاب السوء وقرناء الشر على الإنسان.
 معنى "لا إله إلا الله": تركُ عبادة الأصنام والأولياء والصالحين وإفراد الله بالعبادة، وأنّ المشركين يعرفون معناها.
 جواز عيادة المريض المشرك إذا رُجي إسلامُه.
 هداية التوفيق بيد الله وحده لا شريك له،  وإنما على الرسول صلى الله عليه وسلم هداية الدلالة والإرشاد والبلاغ.</t>
   </si>
   <si>
     <t>حه‌رامبوونا داخوازا لێبوورینێ (كرنا ئیستیغفاران) بۆ موشركان، خۆ نێزیكی و كار و باشییا وان چ بیت.
 چاڤلێكرنا باب و باپیر و كه‌سێن مه‌زن د كارێن نه‌دروستدا؛ ژ نه‌ریتێن سه‌رده‌مێ نه‌زانینێیه‌.
 دلۆڤانییا ته‌مام یا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) و پێگیرییا وی ل سه‌ر گازی و هیدایه‌تا خه‌لكی.
 به‌رسڤدانا وان كه‌سێن بانگه‌شه‌یا هندێ دكه‌ن كو ئه‌بو طالب موسلمان بوویه‌‌.
 كریار ب دویماهیكێڤه‌ د گرێداینه‌.
 بێمفابوونا گرێدانا دلی ب پێغه‌مبه‌ریڤه‌ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) یان كه‌سێن دی بۆ ده‌ستكه‌ڤتنا مفای یان دویركرنا زیانێ.
 هه‌ر كه‌سێ ژ دل و ب زانین و ب باوه‌ری بێژیت (لا إله إلا الله)، دێ هێته‌‌ د ناڤ ئیسلامێدا.
 زیانا هه‌ڤالێن خراب ل سه‌ر مرۆڤی.
 ڕامانا (لا إله إلا الله): هێلانا په‌رستنا بت و صه‌نه‌م و وه‌لییێن خودێ و زه‌لامێن باشه‌ و په‌رستنا خودێ ب تنێیه‌، و كو موشرك ڕامانا وێ دزانن.
 دروستییا سه‌ره‌دانا نه‌ساخێ موشرك ئه‌گه‌ر هیڤییا موسلمانبوونا وی هه‌بیت.
-هیدایه‌تا ته‌وفیقێ ب تنێ یا د ده‌ستێ خودێدا، ئه‌ركێ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ب تنێ ڕێبه‌ری و شیره‌تكرن و گه‌هاندنا په‌یامێیه‌.</t>
+هیدایه‌تا ته‌وفیقێ ب تنێ یا د ده‌ستێ خودایێ مەزندا کو چ شریك و هەڤال نینن، ئه‌ركێ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ب تنێ ڕێبه‌ری و شیره‌تكرن و گه‌هاندنا په‌یامێیه‌.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3410</t>
   </si>
   <si>
     <t>أسعد الناس بشفاعتي يوم القيامة، من قال لا إله إلا الله خالصا من قلبه أو نفسه</t>
   </si>
   <si>
     <t>به‌خته‌وه‌رترین مرۆڤ ب شه‌فاعه‌تا من ل ڕۆژا قیامه‌تێ ئه‌وه‌ یێ ژ نیڤا دلێ خۆ گۆتی: ژ ئه‌لڵاهی پێڤه‌تر چ خودایێن ژ هه‌ژی په‌رستنێ نینن (لا إله إلا الله)))</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّهُ قَالَ: قِيلَ: يَا رَسُولَ اللهِ، مَنْ أَسْعَدُ النَّاسِ بِشَفَاعَتِكَ يَوْمَ الْقِيَامَةِ؟ قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَقَدْ ظَنَنْتُ يَا أَبَا هُرَيْرَةَ أَنْ لَا يَسْأَلَنِي عَنْ هَذَا الْحَدِيثِ أَحَدٌ أَوَّلُ مِنْكَ؛ لِمَا رَأَيْتُ مِنْ حِرْصِكَ عَلَى الْحَدِيثِ، أَسْعَدُ النَّاسِ بِشَفَاعَتِي يَوْمَ الْقِيَامَةِ، مَنْ قَالَ لَا إِلَهَ إِلَّا اللهُ خَالِصًا مِنْ قَلْبِهِ أَوْ نَفْسِهِ»».</t>
   </si>
   <si>
     <t>ژ ئه‌بو هوره‌یره‌ی (خودێ ژێ ڕازی بیت) گۆت: هاته‌ گۆتن: ئه‌ی پێغه‌مبه‌رێ خودێ؛ ل ڕۆژا قیامه‌تێ كیژ مرۆڤ ژ هه‌مییان پتر دێ ب شه‌فاعه‌تا ته‌ به‌خته‌وه‌ر بیت؟ گۆت: ((ئه‌بو هوره‌یره‌؛ من گومان دبر كو ژ ته‌ پێڤه‌تر كه‌سه‌ك پرسیارا ڤێ فه‌رمووده‌یێ ژ من ناكه‌ت، ئه‌ڤه‌ ژی ژ به‌ر وێ ڕژدییا ئه‌ز ل ده‌ڤ ته‌ دبینم ل سه‌ر ب ده‌ستڤه‌ئینانا فه‌رمووده‌یان، به‌خته‌وه‌رترین مرۆڤ ب شه‌فاعه‌تا من ل ڕۆژا قیامه‌تێ ئه‌وه‌ یێ ژ نیڤا دلێ خۆ گۆتی: ژ ئه‌لڵاهی پێڤه‌تر چ خودایێن ژ هه‌ژی په‌رستنێ نینن (لا إله إلا الله))).</t>
   </si>
   <si>
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم أنَّ أسعد الناس بشفاعتِه يوم القيامة هو من قال: "لا إله إلا الله" خالصًا من قبله، أي لا معبود بحق إلا الله، وأن يكون سالمًا من الشرك ومن الرياء.</t>
   </si>
   <si>
     <t>پێغەمبەر (صەلات و سەلامێن خودێ ل سەر بن) ده‌نگوباسی ب وێ چه‌ندێ دده‌ت كو به‌خته‌وه‌رترین مرۆڤ ب مه‌هده‌را وی ل ڕۆژا قیامه‌تێ ئه‌و كه‌سه‌ (یێ ژ نیڤا دلێ خۆ و ب دلسۆزی گۆتی: لا إله إلا الله)، ئانكو: ژ ئه‌لڵاهی پێڤه‌تر چ خودایێن ژ هه‌ژی په‌رستنێ نینن، كا چاوا دڤێت یێ پاراستی و ب سلامه‌ت بیت ژ شرك و ڕویمه‌تییێ ژی.</t>
   </si>
   <si>
     <t>إثبات الشفاعة للنبي صلى الله عليه وسلم في الآخرة وأنها لا تكون إلا للموحِّدين.
 شفاعته صلى الله عليه وسلم هي تَوَسُّلُه إلى الله تعالى لِمَن استحقَّ النارَ مِن الموحّدين أنْ لا يَدخلَها، ومَن دخلَها أن يَخرج منها.
@@ -2234,165 +2234,341 @@
   <si>
     <t>ژ عه‌بدولڵاهێ كوڕێ مه‌سعوودی گۆت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((كه‌سێن توندڕه‌و تێچوون (ئه‌وێن زێده‌گاڤییێ د دینداری و گۆتن و كریاراندا دكه‌ن و گه‌له‌گ د ناڤ تشتیدا دچن)، سێ جاران گۆت)).</t>
   </si>
   <si>
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم عن خَيْبَةِ وخَسارة المُتَشَدِّدين -على غير هدى وعلم- في دينِهم ودنياهم، وفي أقوالهم وأفعالهم، المتجاوزين بها الحدَّ الشرعيَّ الذي جاء به النبي صلى الله عليه وسلم.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ ژ ده‌ستدان و خوساره‌تبوونا كه‌سێن توندڕه‌و - ئه‌وێن ل سه‌ر ڕاسته‌ڕێبوون و زانینێ نینن - د دینێ خۆ و دونیایا خۆدا و د گۆتن و كریارێن خۆدا دكه‌ت، ئه‌ڤه‌ ژی ئه‌و كه‌سن یێن وی سنوورێ شه‌رعی ده‌رباز دكه‌ن یێ پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) پێ هاتی.</t>
   </si>
   <si>
     <t>تحريم التشدُّد والتكلُّف في الأمور كلِّها، والحث على اجتنابه في كل شيء؛ لا سيَّما في العبادات وتعظيم الصالحين.
 طلب الأكمل في العبادة وغيرها أمر محمود؛ ويكون بمتابعة الشرع.
 استحباب تأكيد الأمر الهام؛ لأن النبي صلى الله عليه وسلم كرَّر هذه الجملة ثلاثًا.
 سماحة الإسلام ويُسْره.</t>
   </si>
   <si>
     <t>حه‌رامبوونا توندڕه‌وی و زۆڕی ل خۆكرنێ د هه‌می كاراندا و هاندان ل سه‌ر خودویركرنا ژ ڤێ چه‌ندێ د هه‌می تشتاندا، نه‌خاسمه‌ د كرنا عیباده‌تان و مه‌زنكرنا مرۆڤێن چاكدا.
 داخوازكرنا عیباده‌تێ ژ هه‌مییان ته‌مامتر و تشتێن دی كاره‌كێ باشه‌، ئه‌ڤه‌ ژی دێ ب دویڤچوونا شه‌ریعه‌تی بده‌ست مرۆڤیڤه‌ هێت.
 سوننه‌ته‌ بابه‌تێ گرنگ پشتڕاستی ل سه‌ر بهێته‌ كرن، چونكی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ئه‌ڤ ڕسته‌یه‌ سێ جاران دووباره‌ كر.
 لێبوورین و ب ساناهیبوونا ئیسلامێ.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3420</t>
   </si>
   <si>
+    <t>عن النبي صلى الله عليه وسلم أنه قال في الأنصار: لا يحبهم إلا مؤمن، ولا يبغضهم إلا منافق، من أحبهم أحبه الله ومن أبغضهم أبغضه الله</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ده‌رباره‌ی ئه‌نصاڕییان گۆت: ((كه‌س حه‌ز ژ وان ناكه‌ت ب تنێ باوه‌ردار نه‌بیت، و كه‌سێ كه‌رب ژ وان ڤه‌نابن ب تنێ مونافق نه‌بیت، هه‌ر كه‌سێ حه‌ز ژ وان بكه‌ت؛ خودێ دێ حه‌ز ژێ كه‌ت، و هه‌ر كه‌سێ كه‌رب ژ وان ڤه‌ببن؛ خودێ ژی دێ كه‌رب ژ وی ڤه‌بن))</t>
+  </si>
+  <si>
+    <t>عَنِ الْبَرَاءِ رضي الله عنه: عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أَنَّهُ قَالَ فِي الْأَنْصَارِ: «لَا يُحِبُّهُمْ إِلَّا مُؤْمِنٌ، وَلَا يُبْغِضُهُمْ إِلَّا مُنَافِقٌ، مَنْ أَحَبَّهُمْ أَحَبَّهُ اللهُ وَمَنْ أَبْغَضَهُمْ أَبْغَضَهُ اللهُ».</t>
+  </si>
+  <si>
+    <t>به‌رائێ كوڕێ عازبی (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ده‌رباره‌ی ئه‌نصاڕییان گۆت: ((كه‌س حه‌ز ژ وان ناكه‌ت ب تنێ باوه‌ردار نه‌بیت، و كه‌سێ كه‌رب ژ وان ڤه‌نابن ب تنێ مونافق نه‌بیت، هه‌ر كه‌سێ حه‌ز ژ وان بكه‌ت؛ خودێ دێ حه‌ز ژێ كه‌ت، و هه‌ر كه‌سێ كه‌رب ژ وان ڤه‌ببن؛ خودێ ژی دێ كه‌رب ژ وی ڤه‌بن)).</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ حُبَّ الأنصار مِن أهل المدينة، علامةٌ على كمال الإيمان؛ وهذا لسابِقَتِهم في نُصرة الإسلام والنبي عليه الصلاة والسلام، والسعي في إيواء المسلمين، وبذلهم أموالهم وأنفسهم في سبيل الله، وأنَّ بُغضَهم عَلامةٌ على النفاق. 
+ثم بَيَّنَ صلى الله عليه وسلم أنَّ مَن أَحَبَّ الأنصار أحبَّه الله، ومَن أبغضهم أبغضَه الله.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) مه‌ ئاگه‌هدار دكه‌ت كو حه‌زژێكرنا ئه‌نصاڕان (خه‌لكێ مه‌دینێ) نیشانه‌كا ته‌مامبوونا باوه‌رییێیه‌‌؛ ئه‌ڤه‌ ژی ژ به‌ر هندێ چونكی ئه‌و ده‌ستپێشخه‌ربوون د به‌ڕه‌ڤانیكرنا ئیسلامێ و پێغه‌مبه‌ری و به‌رده‌وام بزاڤ دكرن بۆ حه‌واندن و پشته‌ڤانیكرنا موسلمانان و مالێ خۆ و ڕحا خۆ د ڕێكا خودێدا پێشكێش دكر، كا چاوا كه‌ربڤه‌بوون ژ وان ژی نیشانه‌كا مونافقییێیه‌. پاشی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار كر كو هه‌ر كه‌سێ حه‌ز ژ ئه‌نصاڕان بكه‌ت؛ خودێ ژی دێ حه‌ز ژێ كه‌ت، و هه‌ر كه‌سێ كه‌رب ژ وان ڤه‌ببن؛ خودێ ژی دێ كه‌رب ژ وی ڤه‌بن.</t>
+  </si>
+  <si>
+    <t>فيه مَنْقَبَة عظيمة للأنصار، فحُبُّهم علامةٌ على الإيمان وبراءةٌ من النفاق.
+حُبُّ أولياء الله ونصرتهم سبب في حب الله للعبد.
+فضل السابقين الأولين في الإسلام.</t>
+  </si>
+  <si>
+    <t>په‌سنكرنه‌كا مه‌زن د ڤێدا بۆ ئه‌نصاڕان هه‌یه‌‌ و حه‌زژێكرنا وان نیشانه‌كا باوه‌رییێیە و بێگونه‌هبوونه‌ ژ مونافقییێ.
+حه‌زژێكرنا وه‌لییێن خودێ و پشته‌ڤانیكرن و ب سه‌رئێخستنا وان ئه‌گه‌ره‌كه‌ بۆ حه‌زژێكرنا خودێ بۆ عه‌بدی.
+قه‌در و بهایێ كه‌سێن ئێكێ و ده‌ستپێكێ د ئیسلامێدا.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3438</t>
+  </si>
+  <si>
     <t>فتوضأ لهم وضوء النبي صلى الله عليه وسلم</t>
   </si>
   <si>
     <t>ده‌ستنڤێژه‌كا وه‌كی یا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بۆ وان گرت</t>
   </si>
   <si>
     <t>عَنْ يحيى بنِ عُمَارةَ المَازِنِيِّ قَالَ: شَهِدْتُ عَمْرَو بْنَ أَبِي حَسَنٍ سَأَلَ عَبْدَ اللَّهِ بْنَ زَيْدٍ، عَنْ وُضُوءِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فَدَعَا بِتَوْرٍ مِنْ مَاءٍ، فَتَوَضَّأَ لَهُمْ وُضُوءَ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَأَكْفَأَ عَلَى يَدِهِ مِنَ التَّوْرِ، فَغَسَلَ يَدَيْهِ ثَلاَثًا، ثُمَّ أَدْخَلَ يَدَهُ فِي التَّوْرِ، فَمَضْمَضَ وَاسْتَنْشَقَ وَاسْتَنْثَرَ، ثَلاَثَ غَرَفَاتٍ، ثُمَّ أَدْخَلَ يَدَهُ فَغَسَلَ وَجْهَهُ ثَلاَثًا، ثُمَّ غَسَلَ يَدَيْهِ مَرَّتَيْنِ إِلَى المِرْفَقَيْنِ، ثُمَّ أَدْخَلَ يَدَهُ فَمَسَحَ رَأْسَهُ، فَأَقْبَلَ بِهِمَا وَأَدْبَرَ مَرَّةً وَاحِدَةً، ثُمَّ غَسَلَ رِجْلَيْهِ إِلَى الكَعْبَيْنِ.</t>
   </si>
   <si>
-    <t>یه‌حیایێ كوڕێ عوماره‌یێ مازنی دبێژیت: ئه‌ز ل وێرێ یێ ئاماده‌بووم ده‌مێ عه‌مرێ كوڕێ ئه‌بو حه‌سه‌نی پرسیار ژ عه‌بدولڵاھێ كوڕێ زه‌یدی كری ده‌رباره‌ی ده‌ستنڤێژا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن)، ئینا عه‌بدولڵاھی داخوازا ئامانه‌كێ ئاڤێ كر، پاشی ده‌ستنڤێژه‌كا وه‌كی یا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بۆ وان گرت، ڤێجا دۆلكه‌ وه‌رگێڕا و ئاڤ ب سه‌ر ده‌ستێ خۆدا كر و سێ جاران ده‌ستێن خۆ شویشتن، پاشی ده‌ستێ خۆ كره‌ د ئاڤێدا و ئاڤ د ده‌ڤ و دفنێن خۆ وه‌ردا و پاشی ئینا ده‌ر، ئه‌ڤه‌ ژی سێ جاران ئه‌نجام دا، پاشی ده‌ستێ خۆ كره‌ تێدا و سێ جاران سه‌روچاڤێن خۆ شویشتن، پاشی هه‌ردوو ده‌ستێن خۆ هه‌تا ئه‌نیشكان دوو جاران شویشتن، پاشی ده‌ستێ خۆ كره‌ تێدا و مه‌سحا سه‌رێ خۆ كر، ڤێجا ب هه‌ردوو ده‌ستان ژ پێشییا سه‌ری چوو هه‌تا پاشییا سه‌ری و پاشی زڤڕانده‌ جهێ ده‌ستپێكێ، ئه‌ڤه‌ ئێك جار ئه‌نجامدا، پاشی هه‌ردوو پێیێن خۆ هه‌تا گۆزه‌كان شویشتن.</t>
+    <t>یه‌حیایێ كوڕێ عوماره‌یێ مازنی دبێژیت: ئه‌ز ل وێرێ یێ ئاماده‌بووم ده‌مێ عه‌مرێ كوڕێ ئه‌بو حه‌سه‌نی پرسیار ژ عه‌بدولڵاھێ كوڕێ زه‌یدی كری ده‌رباره‌ی ده‌ستنڤێژا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن)، ئینا عه‌بدولڵاھی داخوازا ئامانه‌كێ ئاڤێ كر، پاشی ده‌ستنڤێژه‌كا وه‌كی یا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بۆ وان گرت، ڤێجا ئامان وه‌رگێڕا و ئاڤ ب سه‌ر ده‌ستێ خۆدا كر و سێ جاران ده‌ستێن خۆ شویشتن، پاشی ده‌ستێ خۆ كره‌ د ئاڤێدا و ئاڤ د ده‌ڤ و دفنێن خۆ وه‌ردا و پاشی ئینا ده‌ر، ئه‌ڤه‌ ژی سێ جاران ئه‌نجام دا، پاشی ده‌ستێ خۆ كره‌ تێدا و سێ جاران سه‌روچاڤێن خۆ شویشتن، پاشی هه‌ردوو ده‌ستێن خۆ هه‌تا ئه‌نیشكان دوو جاران شویشتن، پاشی ده‌ستێ خۆ كره‌ تێدا و مه‌سحا سه‌رێ خۆ كر، ڤێجا ب هه‌ردوو ده‌ستان ژ پێشییا سه‌ری چوو هه‌تا پاشییا سه‌ری و پاشی زڤڕانده‌ جهێ ده‌ستپێكێ، ئه‌ڤه‌ ئێك جار ئه‌نجامدا، پاشی هه‌ردوو پێیێن خۆ هه‌تا گۆزه‌كان شویشتن.</t>
   </si>
   <si>
     <t>بَيَّنَ عبدُ الله بن زيدٍ رضي الله عنه كيفيةَ وضوءِ النبيِّ صلى الله عليه وسلم، بصورة فِعليَّة، 
 فطلب إناءً صغيرًا مِن ماء، 
 فبدأ أوّلًا بغسل كفيه، ثم أمال الإناء وصَبَّ مِن الماء فغسلهما ثلاثًا خارج الإناء، 
 ثم أَدخلَ يدَه في الإناء، فاغْتَرَفَ منه ثلاثَ غَرفات يتمضمض في كل غرفة ويستنشق ويستنثر، 
 ثم اغترف من الإناء فغسل وجهه ثلاث مرات، 
 ثم اغترف منه فغسل يديه إلى المرفقين مرتين مرتين، 
 ثم أدخل يديه في الإناء فمسح رأسه بيديه بَدَأَ بِمُقَدَّم رأسِهِ حتى وصل إلى قَفَاه أعلى الرقبة، ثم ردَّهما حتى وصل إلى المكان الذي بدأ منه، 
 ثم غسل رجليه مع الكعبين.</t>
   </si>
   <si>
-    <t>عه‌بدولڵاھێ كوڕێ زه‌یدی (خودێ ژێ ڕازی بیت) ب شێوازه‌كێ كریاری شێواز و چاوانییا ده‌ستنڤێژا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ڕوهنكر، ڤێجا ئامانه‌كێ ئاڤێ یێ بچویك كر، ڤێجا ده‌ستپێكێ به‌ری هه‌ر تشته‌كی هه‌ردوو ده‌ستێن خۆ شویشتن، پاشی ئه‌و ئامانێ ئاڤێ خواركر و ئاڤ ژێ كره‌ سه‌ر ده‌ستێ خۆ و سێ جاران ژ ده‌رڤه‌ی ئامانی ده‌ستێن خۆ شویشتن، پاشی ده‌ستێ خۆ كره‌ د ناڤ ئامانێ ئاڤێدا و سێ جاران ئاڤ ژێ وه‌رگرت و د هه‌ر جاره‌كێدا ئاڤ د ده‌ڤ و دفنا خۆ وه‌رددا، پاشی هنده‌ك ئاڤا دی كره‌ د ده‌ستێ خۆدا و سێ جاران سه‌روچاڤێن خۆ شویشتن، پاشی هه‌ردوو ده‌ستێن خۆ هه‌تا ئه‌نیشكان دوو جاران دوو جاران شویشتن، پاشی مه‌سحا سه‌رێ خۆ كر ب هندێ كو ژ پێشییا سه‌رێ خۆ ده‌ستپێكر هه‌تا گه‌هشتییه‌ پاشی و دویماهیكا ستۆی، پاشی زڤڕاندنه‌ڤه‌‌ بۆ ئه‌وی جهێ ژێ ده‌ستپێكری، پاشی هه‌ردوو پێیێن خۆ هه‌تا گۆزه‌كان شویشتن.</t>
+    <t>عه‌بدولڵاھێ كوڕێ زه‌یدی (خودێ ژێ ڕازی بیت) ب شێوازه‌كێ كریاری شێواز و چاوانییا ده‌ستنڤێژا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ڕوهنكر، ڤێجا داخوازا ئامانه‌كێ ئاڤێ یێ بچویك كر، ڤێجا ده‌ستپێكێ به‌ری هه‌ر تشته‌كی هه‌ردوو ده‌ستێن خۆ شویشتن، پاشی ئه‌و ئامانێ ئاڤێ خواركر و ئاڤ ژێ كره‌ سه‌ر ده‌ستێ خۆ و سێ جاران ژ ده‌رڤه‌ی ئامانی ده‌ستێن خۆ شویشتن، پاشی ده‌ستێ خۆ كره‌ د ناڤ ئامانێ ئاڤێدا و سێ جاران ئاڤ ژێ وه‌رگرت و د هه‌ر جاره‌كێدا ئاڤ د ده‌ڤ و دفنا خۆ وه‌رددا و پاشی دئینا دەر، پاشی هنده‌ك ئاڤا دی كره‌ د ده‌ستێ خۆدا و سێ جاران ڕوییێ خۆ شویشت، پاشی هه‌ردوو ده‌ستێن خۆ هه‌تا ئه‌نیشكان دوو جاران دوو جاران شویشتن، پاشی دەستێ خۆ کرە د ناڤ ئامانێ ئاڤێدا و مه‌سحا سه‌رێ خۆ كر ب هندێ كو ژ پێشییا سه‌رێ خۆ ده‌ستپێكر هه‌تا گه‌هشتییه‌ پاشی و دویماهیكا ستۆی، پاشی زڤڕاندنه‌ڤه‌‌ بۆ ئه‌وی جهێ ژێ ده‌ستپێكری، پاشی هه‌ردوو پێیێن خۆ هه‌تا گۆزه‌كان شویشتن.</t>
   </si>
   <si>
     <t>سُلُوْكُ المُعلِّم أقربَ الوسائل إلى الفهم ورسوخ العلم، ومن ذلك التعليم بالعمل.
 جواز التكرار ثلاثًا في بعض أعضاء الوضوء واثنتين في بعضها، والواجب مرة واحدة.
 وجوب الترتيب بين أعضاء الوضوء كما جاء في الحديث.
 حَدُّ الوجه مِن مَنابت شعر الرأس المعتاد، إلى ما نزل من اللحية والذقن طولًا، ومن الأذن إلى الأذن عرضًا.</t>
   </si>
   <si>
     <t>بكارئینانا مامۆستای بۆ نێزیكترین ڕێك بۆ تێگه‌هشتن و بنه‌جهبوونا زانستی، ژ ڤان ڕێكان ژی فێركرنه‌ ب ڕێكا كاركرن و كریارێ.
 دروستییا دووباره‌كرنا سێ جاران د هنده‌ك ئه‌ندامێن ده‌ستنڤێژێدا و دوو جاران د هنده‌كێن دیدا، و یا فه‌ڕز ب تنێ ئێك جاره‌.
 فه‌ربوونا ڕێزبه‌ندییێ د ناڤبه‌را ئه‌ندامێن ده‌ستنڤێژێدا، هه‌روه‌كی د فه‌رمووده‌یێدا هاتی.
-سنۆرێ سه‌روچاڤان (وه‌جهی) ژ جهێ شینبوونا مویێن پرچا سه‌ری هه‌تا ئه‌رزینكێ و جهێ درێژبوونا ڕیھان ب درێژاهی، و ژ گوهی بۆ گوهی ب پاناتی.</t>
+سنوورێ سه‌روچاڤان (ڕوی) ژ جهێ شینبوونا مویێن پرچا سه‌ری هه‌تا ئه‌رزینكێ و جهێ درێژبوونا ڕیھان ب درێژاهی، و ژ گوهی بۆ گوهی ب پاناتی.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3444</t>
+  </si>
+  <si>
+    <t>إنما كان يكفيك أن تقول بيديك هكذا ثم ضرب بيديه الأرض ضربة واحدة، ثم مسح الشمال على اليمين، وظاهر كفيه ووجهه</t>
+  </si>
+  <si>
+    <t>((ب تنێ به‌س بوو تو ب ده‌ستێن خۆ ئه‌ڤێ بكه‌ی))، پاشی هه‌ردوو ده‌ستێن خۆ ئێك جار ل ئه‌ردی دان و مه‌سحا ده‌ستێ چه‌پێ ل سه‌ر یێ ڕاستێ كر و پشتا ده‌ستێن خۆ و سه‌روچاڤێن خۆ پێ مه‌سح كرن</t>
+  </si>
+  <si>
+    <t>عَنْ عَمَّارِ بنِ ياسِرٍ رضي الله عنه قال: بَعَثَنِي رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِي حَاجَةٍ، فَأَجْنَبْتُ فَلَمْ أَجِدِ الْمَاءَ، فَتَمَرَّغْتُ فِي الصَّعِيدِ كَمَا تَمَرَّغُ الدَّابَّةُ ثُمَّ أَتَيْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَذَكَرْتُ ذَلِكَ لَهُ فَقَالَ: «إِنَّمَا كَانَ يَكْفِيكَ أَنْ تَقُولَ بِيَدَيْكَ هَكَذَا» ثُمَّ ضَرَبَ بِيَدَيْهِ الْأَرْضَ ضَرْبَةً وَاحِدَةً، ثُمَّ مَسَحَ الشِّمَالَ عَلَى الْيَمِينِ، وَظَاهِرَ كَفَّيْهِ وَوَجْهَهُ.</t>
+  </si>
+  <si>
+    <t>عه‌ممارێ كوڕێ یاسری (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ئه‌ز بۆ كاره‌كی فرێكرم و ئه‌ز تووشی جه‌نابه‌تێ بووم و من ئاڤ نه‌دیت، ڤێجا من خۆ د ناڤ ئاخا سه‌ر ئه‌ردیدا گه‌ڤزاند ، هه‌روه‌كی كا چاوا گیانه‌وه‌ر خۆ تێدا وه‌ردكه‌ن، پاشی ئه‌ز هاتمه‌ ده‌ڤ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) و من ئه‌ڤ چه‌نده‌ بۆ وی گۆت، گۆت: ((ب تنێ به‌س بوو تو ب ده‌ستێن خۆ ئه‌ڤێ بكه‌ی))، پاشی هه‌ردوو ده‌ستێن خۆ ئێك جار ل ئه‌ردی دان و مه‌سحا ده‌ستێ چه‌پێ ل سه‌ر یێ ڕاستێ كر و پشتا ده‌ستێن خۆ و سه‌روچاڤێن خۆ پێ مه‌سح كرن.</t>
+  </si>
+  <si>
+    <t>بَعَثَ النبيُّ صلى الله عليه وسلم عَمّارَ بن ياسر رضي الله عنه في سَفَرٍ لبعض حاجاته، فأصابته جنابة بجماع أو نزول المني بشهوة، فلم يجد الماء ليغتسل منه، 
+وكان لا يعلم حكم التيمم للجنابة، وإنما يعلم حكمَه للحدث الأصغر، 
+فاجتهد وظَنّ أنه كما يَمسح بالتراب الذي على وجه الأرض بعض أعضاء الوضوء عن الحدث الأصغر، فلابد أن يكون التيمم من الجنابة بتعميم البدن بالتراب؛ قياسًا على الماء، فَتَقَلَّبَ في التراب حتى عَمَّم البدنَ وصَلَّى، 
+فلما جاء إلى النبيِّ صلى الله عليه وسلم، ذَكَرَ له ذلك؛ ليرى هل هو على صواب أو لا؟ 
+فَبَيَّنَ له النبيُّ صلى الله عليه وسلم كيفيةَ التَّطَهُّر مِن الحَدَثَين الأصغر كالبول، والأكبر كالجنابة: وهو أن يضرب بيديه على التراب ضربة واحدة، ثم يمسح الشمال على اليمين، وظاهر كفيه ووجهه.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بۆ كاره‌كێ تایبه‌ت عه‌ممارێ كوڕێ یاسری فرێكربوو گه‌شته‌كێ و ئه‌و تووشی جه‌نابه‌تێ بوو، ڤێجا چ ب جووتبوونێ بیت یان هه‌تا ب ڕێكا شه‌هوه‌تێ ئاڤا وی هاتبیته‌ خوار، و ئاڤ نه‌دیت دا سه‌رێ خۆ پێ بشۆت، و وی نه‌دزانی كو ته‌یه‌مموم بۆ جه‌نابه‌تێ ژی دروستە، به‌لكی هزر دكر ئه‌و ب تنێ بۆ ده‌ستنڤێژا بچویكه‌ و ئه‌ڤ چه‌نده‌ نه‌دزانی، ڤێجا وی هزرا خۆ كر (ئیجتیهاد كر) و وه‌سا زانی كا چاوا مرۆڤ هنده‌ك ئه‌ندامێن له‌شێ خۆ یێن كو بۆ ده‌ستنڤێژا بچویك دشۆت ب ئاخێ مه‌سح دكه‌ت، هنگی بۆ گرتنا ته‌یه‌ممومێ بۆ ڕاكرنا جه‌نابه‌تێ ژی دڤێت ئاخێ ل هه‌می له‌شێ خۆ بده‌ت، ئه‌ڤه‌ ژی وه‌ك قیاسكرن ل سه‌ر ئاڤێ، له‌وا ئه‌وی ژی خۆ د ئاخێ وه‌ركر هه‌تا ئاخێ هه‌می له‌شێ وی ڤه‌گرتی و پاشی نڤێژ كر، ده‌مێ هاتییه‌ ده‌ڤ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ئه‌ڤه‌ بۆ گۆت، دا بزانیت كا ئه‌رێ وی كاره‌كێ دروست كرییه‌ یان نه‌؟ پێغه‌مبه‌ری ژی شێوازێ پاقژبوونا ژ هەردوو بێده‌ستنڤێژییان یا بچویك وەکی میزێ و یا مه‌زن وەکی جەنابەتێ بۆ دیار كر: كو ئه‌و ژی ب تنێ ب هندێ دبیت مرۆڤ ئێك جار ده‌ستێن خۆ ل ئاخا سه‌رڤه‌هییا ئه‌ردی بدەت، پاشی مه‌سحا ده‌ستێ چه‌پێ ل سه‌ر یێ ڕاستێ بكه‌ت و پشتا هه‌ردوو ده‌ستان و سه‌روچاڤێن خۆ پێ مه‌سح بكه‌ت.</t>
+  </si>
+  <si>
+    <t>وجوب طلب الماء قبل التيمم.
+مشروعية التيمم لمن عليه جنابة ولم يجد الماء.
+التيمم للحدث الأكبر، كالتيمم للحدث الأصغر.</t>
+  </si>
+  <si>
+    <t>فه‌ربوونا ل دویڤ گه‌ڕیانا ئاڤێ به‌ری ته‌یه‌ممومێ.
+دروستییا ته‌یه‌ممومێ بۆ وی كه‌سێ جه‌نابه‌ت ل سه‌ر بیت و ئاڤێ نه‌بینیت.
+شێوازێ گرتنا ته‌یه‌ممومێ بۆ بێده‌ستنڤێژییا مه‌زن (وه‌كی جه‌نابه‌تێ) هه‌مان شێوازێ ته‌یه‌ممومێیه‌ بۆ بێده‌ستنڤێژییا بچویك.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3461</t>
   </si>
   <si>
     <t>من يضمن لي ما بين لحييه وما بين رجليه أضمن له الجنة</t>
   </si>
   <si>
     <t>((هه‌ر كه‌سێ گه‌ره‌نتییێ (زه‌مانه‌تێ) بده‌ته‌ من كو ئه‌و تشتێ د ناڤبه‌را هه‌ردوو ڵامێن خۆ (ئانكو: ئه‌زمانێ خۆ) و ئه‌و تشتێ د ناڤبه‌را هه‌ردوو لنگێن خۆ (ئانكو: عه‌وره‌تێ خۆ) بپارێزیت؛ ئه‌ز ژی دێ گه‌ره‌نتییا چوونا به‌هه‌شتێ ده‌مه‌ وی))</t>
   </si>
   <si>
     <t>عن سهل بن سعد رضي الله عنه عن رسول الله صلى الله عليه وسلم قال: «مَنْ يَضْمَنْ لِي مَا بَيْنَ لَحْيَيْهِ وَمَا بَيْنَ رِجْلَيْهِ أَضْمَنْ لَهُ الْجَنَّةَ».</t>
   </si>
   <si>
     <t>ژ سه‌هلێ كوڕێ سه‌عدی (خودێ ژێ ڕازی بیت) ژ پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) گۆت: ((هه‌ر كه‌سێ گه‌ره‌نتییێ (زه‌مانه‌تێ) بده‌ته‌ من كو ئه‌و تشتێ د ناڤبه‌را هه‌ردوو ڵامێن خۆ (ئانكو: ئه‌زمانێ خۆ) و ئه‌و تشتێ د ناڤبه‌را هه‌ردوو لنگێن خۆ (ئانكو: عه‌وره‌تێ خۆ) بپارێزیت؛ ئه‌ز ژی دێ گه‌ره‌نتییا چوونا به‌هه‌شتێ ده‌مه‌ وی)).</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم عن أمرين إذا التزَمَ المسلمُ بهما فإنه يدخل الجنة:
 الأول: حفظ اللسان من التكلم بما يغضب الله تعالى.
 والثاني: حفظ الفرج من الوقوع في الفاحشة.
 لأن هذين العضوين يكثر وقوع المعاصي بهما.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ دوو تشتان دكه‌ت، ئه‌گه‌ر مرۆڤێ موسلمان پێگیری پێ كر؛ دێ چیته‌ به‌هه‌شتێ،
 ئێك: پاراستنا ئه‌زمانی ژ گۆتنا وی تشتێ خودایێ مه‌زن پێ تووڕه‌ دبیت.
 دوو: پاراستنا عه‌وره‌تی ژ كه‌ڤتنا د ناڤ كارێ خراب و زینایێدا.
 چونكی ئه‌ڤ هه‌ردوو ئه‌ندامه‌؛ گه‌له‌ك گونه‌ھ پێ دهێنه‌ كرن.</t>
   </si>
   <si>
     <t>حفظ اللسان والفرج سبيلٌ لدخول الجنة.
 خُصَّ اللسان والفرج؛ لأنهما أعظم مَصدَر للبلاء على الإنسان في الدنيا والآخرة.</t>
   </si>
   <si>
     <t>پاراستنا ئه‌زمانی و عه‌وره‌تی ڕێكه‌كه‌ بۆ چوونا به‌هه‌شتێ.
 ب تایبه‌ت به‌حسێ ئه‌زمانی و عه‌وره‌تی هاته‌ كرن؛ ژ به‌ر كو ئه‌و مه‌زنترین ژێده‌رێن به‌لا و موسیبه‌تێنه‌ بۆ سه‌ر مرۆڤی ل دونیا و قیامه‌تێ.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3475</t>
+  </si>
+  <si>
+    <t>كنت أغتسل أنا والنبي صلى الله عليه وسلم من إناء واحد كلانا جنب، وكان يأمرني، فأتزر، فيباشرني وأنا حائض،</t>
+  </si>
+  <si>
+    <t>من و پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) پێكڤه‌ د ئامانه‌كێ ئاڤێدا سه‌رێ خۆ دشویشت، د ده‌مه‌كیدا ئه‌م هه‌ردوو ب‌ جه‌نابه‌ت بووین، و وی فه‌رمان ل من دكر ئه‌ز جلكه‌كی ل ناڤته‌نگا خۆ گرێده‌م، پاشی قه‌ستا من دكر، د ده‌مه‌كیدا ئه‌ز د زڤڕۆكا هه‌یڤانه‌دا بووم</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ أُمِّ المُؤمنينَ رضي الله عنها قَالَتْ: كُنْتُ أَغْتَسِلُ أَنَا وَالنَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ مِنْ إِنَاءٍ وَاحِدٍ كِلاَنَا جُنُبٌ، وَكَانَ يَأْمُرُنِي، فَأَتَّزِرُ، فَيُبَاشِرُنِي وَأَنَا حَائِضٌ، وَكَانَ يُخْرِجُ رَأْسَهُ إِلَيَّ وَهُوَ مُعْتَكِفٌ فَأَغْسِلُهُ وَأَنَا حَائِضٌ.</t>
+  </si>
+  <si>
+    <t>عائیشا‌یا دایكا باوه‌رداران (خودێ ژێ ڕازی بیت) دبێژیت: من و پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) پێكڤه‌ د ئامانه‌كێ ئاڤێدا سه‌رێ خۆ دشویشت، د ده‌مه‌كیدا ئه‌م هه‌ردوو ب‌ جه‌نابه‌ت بووین، و وی فه‌رمان ل من دكر ئه‌ز جلكه‌كی ل ناڤته‌نگا خۆ گرێده‌م، پاشی قه‌ستا من دكر، د ده‌مه‌كیدا ئه‌ز د زڤڕۆكا هه‌یڤانه‌دا بووم، و وی سه‌رێ خۆ دئینا ده‌رێ بۆ ده‌ڤ من، د ده‌مه‌كیدا ئه‌و د ئیعتیكافێدا بوو و من سه‌رێ وی دشویشت و ئه‌ز د زڤڕۆكا هه‌یڤانەدا‌ بووم.</t>
+  </si>
+  <si>
+    <t>أَخْبَرَتْ عائشةُ أُمُّ المؤمنين رضي الله عنها عن بعض أحوالِها الخاصة معه صلى الله عليه وسلم، ومن ذلك: أنها كانت تغتسل من الجنابة معه صلى الله عليه وسلم مِن إناءٍ واحدٍ فيأخذان منه معًا. 
+وأنه صلى الله عليه وسلم إذا أراد إتيانَها وهي حائض أَمَرَها أَنْ تُغطي بدنَها مِن السُّرَّةِ إلى الركبة، فيباشرها بما دون الجماع. 
+وأنه صلى الله عليه وسلم كان يَعتكف في المسجد فيُخرِج رأسَه إلى عائشة فتغسله وهي في بيتها حائضٌ.</t>
+  </si>
+  <si>
+    <t>عائیشایا دایكا باوه‌رداران (خودێ ژێ ڕازی بیت) به‌حسێ هنده‌ك ڕه‌وشێن تایبه‌ت یێن د ناڤبه‌را وێ و پێغه‌مبه‌ریدا (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دكه‌ت، ژ وان ژی: وێ و پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) پێكڤه د ئامانه‌كێ ئاڤێدا سه‌رێ خۆ ژ به‌ر جه‌نابه‌تێ دشویشت، ڤێجا هه‌ردووكان ژ وی ئامانی ئاڤ ڕادكر. و ده‌مێ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ڤیابا نێزیكی وێ ببیت و ئه‌و د زڤڕۆكا هه‌یڤانه‌دابا؛ فه‌رمان ل وێ دكر كو ناڤته‌نگا خۆ د ناڤبه‌را ناڤك و چۆكاندا ب نخێڤیت و ڤه‌شێریت، پاشی سه‌ره‌ده‌ری د گه‌ل دكر و نێزیكی وێ دبوو، ب تنێ جووتبوون نه‌بیت. هه‌روه‌سا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) د مزگه‌فتێڤه‌ ئیعتیكاف دكر، ڤێجا سه‌رێ خۆ دئینا ژ ده‌رڤه‌ی مزگه‌فتێ دا كو عائیشا سه‌رێ وی بشۆت، د ده‌مه‌كیدا ئه‌و د مالا خۆڤه‌ بوو و یا د زڤڕۆكا هه‌یڤانه‌دا بوو.</t>
+  </si>
+  <si>
+    <t>جواز اغتسال الرجل وزوجتِه مِن إناءٍ واحد.
+جواز مباشرة الحائض فيما دون الفرج، وأنَّ بدنَها طاهر.
+استحباب لبسِها الإزارَ وقتَ المباشرة.
+اتخاذ الأسباب المانعة من الوقوع في المحرم.
+منع مُكْثِ الحائضِ في المسجد.
+إباحة مباشرتِها الأشياءَ رطبة أو يابسة، ومن ذلك غسل الشعر وترجيله.
+حسن عشرة النبي صلى الله عليه وسلم لأهله.</t>
+  </si>
+  <si>
+    <t>دروستییا خۆشویشتنا ژن و مێران پێكڤه‌ ژ ئێك ئامانێ ئاڤێ.
+دروستییا سه‌ره‌ده‌ریكرن و نێزیكبوونێ د گه‌ل وێ ژنا د زڤڕۆكا هه‌یڤانه‌دا، ب تنێ جووتبوون نه‌بیت، و كو هه‌می له‌شێ وێ یێ پاقژه‌.
+سوننه‌تبوونا لبه‌ركرنا جلكه‌كی ل ناڤته‌نگێ د وه‌ختێ نێزیكبوونا زه‌لامیدا.
+ئه‌نجامدان و گرتنه‌به‌را وان ئه‌گه‌رێن ڕێگرییێ ژ كه‌فتنا د ناڤ حه‌رامكریاندا دكه‌ن.
+ڕێگریكرن ل مانه‌ڤه‌یا وێ ژنا د زڤڕۆكا هه‌یڤانه‌دا د ناڤ مزگه‌فتێڤه‌.
+دروستییا ده‌ستکرن و سه‌ره‌ده‌رییا وێ، ب تشتێن ته‌ڕ یان یێن هشك، و ژ وان ژی شویشتنا پرچێ و شه‌كرنا وێ.
+ڕه‌وشتێ جوانێ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) د گه‌ل خێزانا وی.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3476</t>
   </si>
   <si>
     <t>ستكون أمراء فتعرفون وتنكرون، فمن عرف برئ، ومن أنكر سلم، ولكن من رضي وتابع</t>
   </si>
   <si>
     <t>((دێ هنده‌ك سه‌رۆك و ڕێبه‌ر (ئه‌میر) د ناڤ هه‌وه‌دا په‌یدا بن، هوین دێ هنده‌ك كارێن وان ب باش و دروست زانن و هنده‌كان ژی ب خراب دانن، ڤێجا هه‌ر كه‌سێ (كارێن وان یێن خراب ب خراب) بزانیت؛ ئه‌ڤه‌ ئه‌و بێگونه‌ھ بوو (به‌رائه‌تا خۆ كر)، و هه‌ر كه‌سێ (كارێن وان یێن خراب) ڕه‌دكرن؛ ئه‌ڤه‌ ئه‌و هاته‌ پاراستن (و ڕزگاربوو)، به‌لێ (گونه‌هكار ئه‌وه‌) یێ (ب كارێن وان یێن خراب) ڕازی بیت و دویڤچوونا وان بكه‌ت</t>
   </si>
   <si>
     <t>عَنْ أُمِّ سَلَمَةَ أُمِّ المُؤمنين رضي الله عنها: أَنَّ رَسُولَ اللهِ صلى الله عليه وسلم قَالَ: «سَتَكُونُ أُمَرَاءُ فَتَعْرِفُونَ وَتُنْكِرُونَ، فَمَنْ عَرَفَ بَرِئَ، وَمَنْ أَنْكَرَ سَلِمَ، وَلَكِنْ مَنْ رَضِيَ وَتَابَعَ» قَالُوا: أَفَلَا نُقَاتِلُهُمْ؟ قَالَ: «لَا، مَا صَلَّوْا».</t>
   </si>
   <si>
     <t>ئۆم سه‌له‌مه‌یا دایكا باوه‌رداران (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((دێ هنده‌ك سه‌رۆك و ڕێبه‌ر (ئه‌میر) د ناڤ هه‌وه‌دا په‌یدا بن، هوین دێ هنده‌ك كارێن وان ب باش و دروست زانن و هنده‌كان ژی ب خراب دانن، ڤێجا هه‌ر كه‌سێ (كارێن وان یێن خراب ب خراب) بزانیت؛ ئه‌ڤه‌ ئه‌و بێگونه‌ھ بوو (به‌رائه‌تا خۆ كر)، و هه‌ر كه‌سێ (كارێن وان یێن خراب) ڕه‌دكرن؛ ئه‌ڤه‌ ئه‌و هاته‌ پاراستن (و ڕزگاربوو)، به‌لێ (گونه‌هكار ئه‌وه‌) یێ (ب كارێن وان یێن خراب) ڕازی بیت و دویڤچوونا وان بكه‌ت))، گۆتن: ئه‌رێ ما ئه‌م شه‌ڕێ وان نه‌كه‌ین؟ گۆت: ((نه‌خێر، هندی ئه‌و نڤێژان بكه‌ن)).</t>
   </si>
   <si>
     <t>أَخْبَرَ عليه الصلاة والسلام أنه يُولَّى علينا أمراء، نَعرف بعضَ أعمالِهم؛ لموافقتِها ما عُرِف من الشرع، ونُنْكر بعضَها؛ لمخالفتِه ذلك، 
 فمَن كَرِهَ بقلبِه المنكر ولم يَقدر على الإنكار؛ فقد برىء من الإثم والنفاق، 
 ومن قدر على الإنكار باليد أو باللسان فأنكر عليهم ذلك فقد سَلِم مِن المعصية والمشاركة فيها، 
 ولكنْ مَن رضي فِعْلَهم وتابَعَهم عليه يهلك كما هلكوا.
 ثم سألوا النبي صلى الله عليه وسلم: ألا نقاتل وُلاةَ الأمرِ الذين هذه صفتُهم؟ فنهاهم عن ذلك، وقال: لا، ما أقاموا فيكم الصلاة.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) مه‌ ئاگه‌هدار دكه‌ت كو دێ هنده‌ك كه‌س بنه‌ ده‌ستهه‌لاتدار و كاربده‌ست ل سه‌ر مه‌، ئه‌م دێ هنده‌ك كریارێن وان ب باش زانین، چونكی د گه‌ل شه‌ریعه‌تێ خودێ دگونجن‌، و دێ هنده‌كێن دی ژی ب خراب و نه‌باش ل قه‌له‌م ده‌ین، چونكی دژی شه‌ریعه‌تینه‌، ڤێجا هه‌ر كه‌سێ ب دلێ خۆ ژ وێ كریارا خراب توڕه‌ بیت و نه‌شێت گوهاڕتنێ تێدا بكه‌ت؛ ئه‌ڤه‌ ئه‌و ژ گونه‌هـ و دووڕویاتییێ (نیفاقێ) هاته‌ پاراستن و بێگونه‌هـ بوو، و هه‌ر كه‌سێ بشێت ب ده‌ستی یان ب ئه‌زمانی وێ خرابییێ ڕه‌د بكه‌ت و ئه‌و خرابی ل سه‌ر وان ڕه‌دكر و پێ ڕازی نه‌بوو؛ ئه‌ڤه‌ ئه‌و ژ گونه‌هێ و پشكداربوونا تێدا ڕزگار بوو، به‌لێ ئه‌و كه‌سێ ب كریارا وان ڕازی بیت و دویڤچوونا وان بكه‌ت؛ هنگی ئه‌و دێ ژ ناڤ چیت هه‌روه‌كی چاوا ئه‌و ژ ناڤ چووین .
 پاشی (صه‌حابییان) پرسیار ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) كر: ئه‌رێ ئه‌م شه‌ڕێ وان ده‌ستهه‌لاتداران نه‌كه‌ین یێن ئه‌ڤه‌ سالۆخه‌تێن وانن؟ ئینا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ئه‌و ژ ڤێ چه‌ندێ پاشڤه‌برن و گۆت: نه‌خێر، هندی ئه‌و نڤێژێ د ناڤ هه‌وه‌دا بكه‌ن.</t>
   </si>
   <si>
     <t>من دلالات نبوة النبي صلى الله عليه وسلم إخباره عما سيقع من المغيبات ووقوعه كما أخبر.
 لا يجوز الرضا عن المنكر ولا المشاركة فيه، ويجب إنكاره.
 إذا أَحدَثَ الأمراءُ ما يُخَالف الشريعة فلا تجوز طاعتُهم في ذلك.
 عدم جواز الخروج على ولاة الأمر المسلمين؛ لما يَتَرَتَّب على ذلك مِن المَفسدةِ وسَفْكِ الدماء وذهابِ الأمن، فَتَحَمُّلُ مُنكرِ الولاةِ العصاة، والصبرُ على أذاهم أَهْوَنُ من ذلك.
 الصلاةُ شأنُها عظيمٌ، فهي الفارقة بين الكفر والإسلام.</t>
   </si>
   <si>
     <t>ئێك ژ نیشانێن پێغه‌مبه‌رینییا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ئه‌وه‌ كو به‌حسێ هنده‌ك تشتێن ڤه‌شارتی (غه‌یبی) دكه‌ت یێن كو دێ ل پاشه‌ڕۆژێ ڕویده‌ن، ئه‌و تشت ژی هه‌می ب وی ڕه‌نگی ڕویدان و په‌یدا بوون وه‌كی وی گۆتی.
 دروست نینه‌ مرۆڤ ب كریارێن خراب ڕازی بیت یان پشكدارییێ تێدا بكه‌ت، و یا فه‌ره‌ ئه‌و كریاره‌ بهێته‌ ڕه‌دكرن.
 ئه‌گه‌ر ده‌ستهه‌لاتداران تشتێن دژی شه‌ریعه‌تی ئه‌نجام دان و ئینانه‌ ده‌ر؛ هنگی دروست نینه‌ گوهدارییا وان ل سه‌ر وێ چه‌ندێ بهێته‌ كرن.
 دروست نینه‌ مرۆڤ ل دژی ده‌ستهه‌لاتدارێن موسلمان ڕاببیت (و خروجێ ل سه‌ر بكه‌ت)؛ ئه‌ڤه‌ ژی ژ به‌ر وان ئه‌نجامێن خراب یێن ژ ڤی كاری په‌یدا دبن، وه‌كی ڕێتنا خوینێ و نه‌مانا ئارامی و ته‌ناهییێ، له‌وا هه‌داركێشان ل سه‌ر خرابییا ده‌ستهه‌لاتدارێن گونه‌هكار و بێهنفره‌هی ل سه‌ر نه‌خۆشییا وان؛ سڤكتر و باشتره‌‌ ژ ڤێ چه‌ندێ.
 قه‌در و بهایێ نڤێژێ گه‌له‌كێ مه‌زنه‌ و ئه‌و جوداكه‌ره‌ د ناڤبه‌را كوفرێ و ئیسلامێدا.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3481</t>
   </si>
   <si>
+    <t>بايعت رسول الله صلى الله عليه وسلم على شهادة أن لا إله إلا الله، وأن محمدا رسول الله، وإقام الصلاة، وإيتاء الزكاة، والسمع والطاعة، والنصح لكل مسلم</t>
+  </si>
+  <si>
+    <t>من به‌یعه‌ت (په‌یمان) دا پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ل سه‌ر شاهده‌دانا (لا إله إلا الله و أن محمداً رسول الله) و ئه‌نجامدانا نڤێژێ و دانا زه‌كاتێ و گوهداری و جێبه‌جێكرنا فه‌رمانێن ده‌ستهه‌لاتداران و شیره‌تكرن و ڤیانا باشییێ بۆ هه‌می موسلمانان</t>
+  </si>
+  <si>
+    <t>عَنْ جَرِيرِِ بْنِ عَبْدِ اللَّهِ رضي الله عنه قَالَ: بَايَعْتُ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ عَلَى شَهَادَةِ أَنْ لاَ إِلَهَ إِلَّا اللَّهُ، وَأَنَّ مُحَمَّدًا رَسُولُ اللَّهِ، وَإِقَامِ الصَّلاَةِ، وَإِيتَاءِ الزَّكَاةِ، وَالسَّمْعِ وَالطَّاعَةِ، وَالنُّصْحِ لِكُلِّ مُسْلِمٍ.</t>
+  </si>
+  <si>
+    <t>جه‌ریریێ كوڕێ عه‌بدولڵاھی (خودێ ژێ ڕازی بیت) دبێژیت: من به‌یعه‌ت (په‌یمان) دا پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ل سه‌ر شاهده‌دانا (لا إله إلا الله و أن محمداً رسول الله) و ئه‌نجامدانا نڤێژێ و دانا زه‌كاتێ و گوهداری و جێبه‌جێكرنا فه‌رمانێن ده‌ستهه‌لاتداران و شیره‌تكرن و ڤیانا باشییێ بۆ هه‌می موسلمانان.</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ الصحابيُّ جريرُ بنِ عبدِ الله رضي الله عنه أنه التزمَ وعاهَدَ النبيَّ صلى الله عليه وسلم على التوحيد وأداء الصلوات الخمس المفروضات في اليوم والليلة، بشروطها وأركانها وواجباتها وسننها، وعلى أداء الزكاة المكتوبة، وهي عبادة مالية واجبة، تؤخذ من الأغنياء وتعطى المستحقين مِن الفقراء وغيرهم، وعلى الطاعة لولاة الأمر، والنصح لكل مسلم، وذلك بالحرص على منفعته، وإيصال الخير إليه، ودفع الشر عنه بالقول والفعل.</t>
+  </si>
+  <si>
+    <t>صه‌حابی جه‌ریری كوڕێ عه‌بدولڵاھی (خودێ ژێ ڕازی بیت) مه‌ ئاگه‌هدار دكه‌ت كو وی سۆز و په‌یمان دایه‌ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) و پێگیربوویە ل سه‌ر ته‌وحیدێ و ئه‌نجامدانا هه‌ر پێنج نڤێژێن فه‌ڕز یێن شه‌ڤ و ڕۆژا، ب هه‌می مه‌رج و ڕوكن و واجب و سوننه‌تێن وانڤه‌. هه‌روه‌سا ل سه‌ر دانا زه‌كاتا فه‌ڕز، كو ئه‌و عیباده‌ته‌كێ مالی یێ واجبـه‌ و ژ زه‌نگینان دهێته‌ وه‌رگرتن و ب كه‌سێن ژ هه‌ژی ژ هەژاران و ژ بلی وان دهێتە دان، و ل سه‌ر گوهدارییا ده‌ستهه‌لاتداران، و شیره‌تكرنا هه‌ر موسلمانه‌كی ب هندێ مرۆڤ یێ ڕژد بیت ل سه‌ر به‌رژه‌وه‌ندییا وی و گه‌هاندنا خێرێ بۆ وی و دویركرنا خرابییێ ژ وی ب ئاخڤتن و كریار.</t>
+  </si>
+  <si>
+    <t>أهمية الصلاة والزكاة، وهما من أركان الإسلام.
+أهمية النصح والتناصح بين المسلمين، حتى بايع رسول الله صلى الله عليه وسلم الصحابة رضي الله عنهم عليها.</t>
+  </si>
+  <si>
+    <t>گرنگییا نڤێژ و زه‌كاتێ و كو ئه‌و هه‌ردوو ژ ڕوكنێن ئیسلامێنه‌.
+گرنگییا شیره‌تكرن و ڤیانا باشییێ د ناڤبه‌را موسلماناندا، هه‌تا وی ڕاده‌ی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌یعه‌ت و په‌یمان ل سه‌ر هندێ ژ صه‌حابییان (خودێ ژ هه‌مییان ڕازی بیت) وه‌رگرتییه‌.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3512</t>
+  </si>
+  <si>
+    <t>اتقوا الله ربكم، وصلوا خمسكم، وصوموا شهركم، وأدوا زكاة أموالكم، وأطيعوا ذا أمركم تدخلوا جنة ربكم</t>
+  </si>
+  <si>
+    <t>((تەقوایا خودایێ خۆ بکەن، هەر پێنج نڤێژێن خۆ بکەن، ڕۆژیێن هەیڤا خۆ بگرن، زەکاتا مالێ خۆ بدەن و گوهدارییا دەستهەلاتدارێن خۆ بکەن؛ (ئه‌گه‌ر هه‌وه‌ ئه‌ڤه‌ كر؛) دێ چنە د ناڤ به‌حەشتا خودایێ خۆدا))</t>
+  </si>
+  <si>
+    <t>عَن أَبِي أُمَامَةَ رضي الله عنه قَالَ: سَمِعْتَ رَسُولَ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَخْطُبُ فِي حَجَّةِ الوَدَاعِ فَقَالَ: «اتَّقُوا اللَّهَ رَبَّكُمْ، وَصَلُّوا خَمْسَكُمْ، وَصُومُوا شَهْرَكُمْ، وَأَدُّوا زَكَاةَ أَمْوَالِكُمْ، وَأَطِيعُوا ذَا أَمْرِكُمْ تَدْخُلُوا جَنَّةَ رَبِّكُمْ».</t>
+  </si>
+  <si>
+    <t>ئه‌بو ئومامه‌ (خودێ ژێ ڕازی بیت) دبێژیت: من گوهـ ل پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بوو د حه‌جا خاترخواستنێدا گۆتار ددا و دگۆت: ((تەقوایا خودایێ خۆ بکەن، هەر پێنج نڤێژێن خۆ بکەن، ڕۆژیێن هەیڤا خۆ بگرن، زەکاتا مالێ خۆ بدەن و گوهدارییا دەستهەلاتدارێن خۆ بکەن؛ (ئه‌گه‌ر هه‌وه‌ ئه‌ڤه‌ كر؛) دێ چنە د ناڤ به‌حەشتا خودایێ خۆدا)).</t>
+  </si>
+  <si>
+    <t>خَطَبَ النبيُّ صلى الله عليه وسلم يومَ عرفة، في حجة الوداع، سَنة عشر من الهجرة، وسُمِّيَت بذلك؛ لأنه صلى الله عليه وسلم ودَّع الناس فيها،
+وأمر النَّاس جميعًا أن يتقوا ربَّهم بامتثال أوامره واجتناب نواهيه. 
+وأن يُصلُّوا الصلوات الخمس التي فَرَضَها الله عز وجل في اليوم والليلة. 
+وأن يصوموا شهر رمضان. 
+وأن يُعطوا زكاة الأموال إلى مستحقيها ولا يبخلوا بها. 
+وأن يطيعوا من جعلهم الله أمراء عليهم، في غير معصية الله، 
+فمن فعل هذه الأشياء المذكورة فثوابُه دخول الجنة.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ل ڕۆژا عه‌ره‌فێ د حه‌جا خاترخواستنێدا ل سالا ده‌هێ مشه‌ختی گۆتاره‌ك بۆ خه‌لكی خواند، و ب حه‌جا خاترخواستنێ هاته‌ ناڤكرن؛ چونكی پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) تێدا خاترا خۆ ژ خه‌لكی خواست. فه‌رمان ل هه‌می خه‌لكی كر كو ته‌قوایا خودایێ خۆ بكه‌ن، ب بجهئینانا فه‌رمانێن وی و دویركه‌ڤتن ژ پاشڤه‌برییێن وی. هه‌ر پێنج نڤێژێن خۆ یێن خودێ د شه‌ڤ و ڕۆژێدا ل سه‌ر وان فه‌ڕز كرین بكه‌ن. ڕۆژیێن هه‌یڤا ڕه‌مه‌زانێ بگرن. زه‌كاتا مالێ خۆ بده‌نه‌ كه‌سێن ژ هه‌ژی و چڕۆیكییێ تێدا نه‌كه‌ن. گوهدارییا وان كه‌سان بكه‌ن یێن خودێ كرینه‌ سه‌ركرده‌ و كاربده‌ست ل سه‌ر وان، ئه‌گه‌ر د سه‌رپێچیكرنا خودێدا نه‌بیت. ڤێجا هه‌ر كه‌سێ ڤان كاران ئه‌نجام بده‌ت؛ خه‌لاتێ وی چوونا به‌حه‌شتێیه‌.</t>
+  </si>
+  <si>
+    <t>هذه الأعمال من أسباب دخول الجنة.</t>
+  </si>
+  <si>
+    <t>ئه‌ڤ كاره‌ ژ ئه‌گه‌رێن چوونا به‌حه‌شتێنه‌.</t>
+  </si>
+  <si>
+    <t>رواه الترمذي وأحمد</t>
+  </si>
+  <si>
+    <t>[رواه الترمذي وأحمد]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3520</t>
+  </si>
+  <si>
     <t>لا يقبل الله صلاة أحدكم إذا أحدث حتى يتوضأ</t>
   </si>
   <si>
     <t>((خودێ نڤێژا ئێك ژ هه‌وه‌ قه‌بویل ناكه‌ت ده‌مێ ده‌ستنڤێژا وی دشكێت، هه‌تا ده‌ستنڤێژێ نه‌گریت))</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صلى الله عليه وسلم قَالَ: «لَا يَقْبَلُ اللهُ صَلَاةَ أَحَدِكُمْ إِذَا أَحْدَثَ حَتَّى يَتَوَضَّأَ».</t>
   </si>
   <si>
     <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((خودێ نڤێژا ئێك ژ هه‌وه‌ قه‌بویل ناكه‌ت ده‌مێ ده‌ستنڤێژا وی دشكێت، هه‌تا ده‌ستنڤێژێ نه‌گریت)).</t>
   </si>
   <si>
     <t>بَيّنَ النبيُّ صلى الله عليه وسلم أنَّ مِن شروط صِحةِ الصلاةِ: الطهارةُ، فيَجبُ على مَن أرادَ الصلاةَ أنْ يتوضأ إنْ كان قد حصل منه ناقِضٌ من نواقض الوضوء؛ كالغائط أو البول أو النوم أو غيرِها.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار كرییه‌ كو ئێك ژ مه‌رجێن دروستبوونا نڤێژێ پاقژییه‌، له‌وا پێدڤییه‌ ل سه‌ر وی كه‌سێ دڤێت نڤێژێ بكه‌ت كو ده‌ستنڤێژێ بگریت ئه‌گه‌ر ئێك ژ ئه‌گه‌رێن شكاندنا ده‌ستنڤێژێ ل ده‌ڤ وی په‌یدا بوون، وه‌كی چوونا تاره‌تێ یان نڤستنێ یان تشتێن دی.</t>
   </si>
   <si>
     <t>صلاةُ المُحْدِثِ لا تُقبل حتى يتطهرَ بالغسل من الحَدَث الأكبر وبالوضوء من الأصغر.
 الوضوء هو أَخْذُ ماءٍ وإدارته في الفم وإخراجه، ثم سحب الماء بنَفَسه إلى باطن أنفه، ثم إخراجه ونثره، ثم غسل وجهه ثلاث مرات، ثم غسل يديه مع المرفقين ثلاثًا، ثم مسح جميع رأسه مرة واحدة، ثم غسل رجليه مع الكعبين ثلاثًا.</t>
   </si>
   <si>
     <t>نڤێژا كه‌سێ بێده‌ستنڤێژ ناهێته‌ قه‌بویلكرن هه‌تا خۆ پاقژ نه‌كه‌ت ب سه‌رشویشتنێ ژ به‌ر جه‌نابه‌تێ و ب ده‌ستنڤێژگرتنێ ژ به‌ر بێده‌ستنڤێژییا بچویك.
 ده‌ستنڤێژ ئه‌وه‌: مرۆڤ ئاڤێ هه‌لبگریت و د ده‌ڤێ خۆ وه‌رده‌ت و پاشی بینیته‌ ده‌رێ، پاشی ئاڤێ ب هه‌لكێشانێ ببه‌ته‌ د ناڤ دفنا خۆدا و بینیته‌ ده‌رێ، پاشی سێ جاران سه‌روچاڤێن خۆ بشۆت، پاشی سێ جاران هه‌ردوو ده‌ستێن خۆ د گه‌ل ئه‌نیشكان بشۆت، پاشی ئێك جار مه‌سحا هه‌می سه‌رێ خۆ بكه‌ت، پاشی سێ جاران هه‌ردوو پێیێن خۆ د گه‌ل گۆزه‌كان بشۆت.</t>
   </si>
@@ -2570,50 +2746,94 @@
   <si>
     <t>ژ عه‌بدولڵاهێ كوڕێ عه‌مری (خودێ ژ هه‌ردووکان ڕازی بیت)  ژ پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((ژ من ڤه‌گێڕن و به‌لاڤ بكه‌ن ئه‌گه‌ر خۆ ئایه‌ته‌كا ب تنێ بیت، ئاخڤتنان ژ به‌نو ئیسرائیلییان ڤه‌گوهێزن و چ ل سه‌ر هه‌وه‌ نینه‌ (ماده‌م دژی قورئان و فه‌رمووده‌یان نینه‌) و هه‌ر كه‌سێ ب مه‌ره‌م دره‌وه‌كێ ب زار ده‌ڤێ من بكه‌ت؛ بلا جهه‌كی بۆ خۆ ل ناڤ ئاگرێ جه‌هنه‌مێ ئاماده‌ بكه‌ت)).</t>
   </si>
   <si>
     <t>يأمرُ النبيُّ صلى الله عليه وسلم بتبليغ العلم عنه من كتاب أو سنة، ولو كان الشيء قليلًا كآية من القرآن أو حديث، بشرط أن يكون عالمًا بما يبلِّغُ به ويدعو إليه. 
 ثم بيَّن صلى الله عليه وسلم أنه لا بأس بالتحديث عن بني إسرائيل بما وقع لهم من وقائع بما لا يتعارض مع شرعنا. 
 ثم حذَّر من الكذب عليه، وأنَّ من كذَب عليه متعمِّدًا فليتخذْ لنفسه مَنزلًا في النار.</t>
   </si>
   <si>
     <t>پێغەمبەر (صەلات و سەلامێن خودێ ل سەر بن) فه‌رمانێ دكه‌ت ب به‌لاڤكرنا زانینێ ژ وی ژ قورئانێ یان سوننه‌تێ، خۆ ئه‌گه‌ر تشته‌كێ كێم ژی بیت، وه‌كی ئایه‌ته‌كێ یان فه‌رمووده‌یه‌كێ، ب وی مه‌رجی ئه‌و كه‌سێ ڤێ زانینێ دگه‌هینیت بزانیت چ دگه‌هینیت و گازی بۆ دكه‌ت. پاشی پێغەمبەری (صەلات و سەلامێن خودێ ل سەر بن) دیار كر كو ڤه‌گێڕان ژ به‌نو ئیسرائیلییان بۆ وی تشتێ ب سه‌رێ وان هاتی كاره‌كێ دروست و ئاساییه‌، به‌لێ نابیت ئه‌ڤ ڤه‌گێڕانه‌ دژی شه‌ریعه‌تێ مه‌ بن. پاشی پێغەمبەری (صەلات و سەلامێن خودێ ل سەر بن) هشیاركرن ژ وێ ئێكێ كر مرۆڤ دره‌وێ ل سه‌ر وی بكه‌ت (ئانكو ژ دره‌و ئاخڤتنه‌كێ بده‌ته‌ پال وی و وی ئه‌و ئاخڤتن نه‌كربیت) و هه‌ر كه‌سێ ب مه‌ره‌م دره‌وه‌كێ ب زار ده‌ڤێ ویڤه‌ بكه‌ت؛ بلا جهه‌كی بۆ خۆ ل ناڤ ئاگرێ جه‌هنه‌مێ ئاماده‌ بكه‌ت.</t>
   </si>
   <si>
     <t>الترغيب في تبليغ شريعة الله، وأن المرء عليه أنْ يؤديَ ما حفِظَ وفَهِمَ ولو كان يسيرًا.
 وجوب طلب العلم الشرعي؛ ليتمكَّن من عبادة الله وتبليغ شريعته بصورة صحيحة.
 وجوب التأكد من صحة أي حديث قبل تبليغه أو نشره حذرًا من الدخول في هذا الوعيد الشديد.
 الحث على الصدق في الكلام والحيطة في الحديث، حتى لا يقع في الكذب، وخاصة في شرع الله عز وجل.</t>
   </si>
   <si>
     <t>هاندان ل سه‌ر گه‌هاندنا شه‌ریعه‌تێ خودێ و كو ئه‌و چه‌ند ل سه‌ر مرۆڤییه‌ یا مرۆڤی ژبه‌ركری و تێگه‌هشتی، خۆ ئه‌گه‌ر تشته‌كێ كێم ژی بیت.
 پێدڤییه‌ مرۆڤ داخوازا زانینا شه‌رعی بكه‌ت و خۆ شاره‌زا بكه‌ت، دا بشێت ب ڕه‌نگه‌كێ دروست عیباده‌تێ خودێ بكه‌ت و شه‌ریعه‌تێ وی بگه‌هینیت.
 پێدڤییه‌ مرۆڤ خۆ ژ دروستییا هه‌ر فه‌رمووده‌یه‌كا ڤه‌دگێڕیت یان به‌لاڤ دكه‌ت پشتڕاست بكه‌ت، ئه‌ڤه‌ ژی وه‌ك هشیاربوونه‌ك ژ هندێ بچیته‌ د بن ڤێ گه‌فا دژوارڤه‌.
 هاندان ل سه‌ر ڕاستگۆییێ د ئاخڤتنێدا و هشیاربوونێ د ڤێ ئاخڤتنێدا، هه‌تا نه‌كه‌ڤیته‌ د ناڤ دره‌وێدا، ب تایبه‌تی ژی د شه‌ریعه‌تێ خودایێ مه‌زندا.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3686</t>
+  </si>
+  <si>
+    <t>دلني على عمل إذا عملته دخلت الجنة، قال: تعبد الله لا تشرك به شيئا، وتقيم الصلاة المكتوبة، وتؤدي الزكاة المفروضة، وتصوم رمضان</t>
+  </si>
+  <si>
+    <t>كاره‌كی نیشا من بده‌، ئه‌گه‌ر من ئه‌نجام دا؛ پێ بچمه‌ به‌حه‌شتێ؟ گۆت: ((خودێ بپه‌رێسه‌ و چ شریكان بۆ چێنه‌كه‌، نڤێژێن فه‌ڕز دروست بكه‌‌، زه‌كاتا واجب بده‌، ڕۆژییێن ڕه‌مه‌زانێ بگره‌))</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ: أَنَّ أَعْرَابِيًّا أَتَى النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقَالَ: دُلَّنِي عَلَى عَمَلٍ إِذَا عَمِلْتُهُ دَخَلْتُ الجَنَّةَ، قَالَ: «تَعْبُدُ اللَّهَ لاَ تُشْرِكُ بِهِ شَيْئًا، وَتُقِيمُ الصَّلاَةَ المَكْتُوبَةَ، وَتُؤَدِّي الزَّكَاةَ المَفْرُوضَةَ، وَتَصُومُ رَمَضَانَ» قَالَ: وَالَّذِي نَفْسِي بِيَدِهِ لاَ أَزِيدُ عَلَى هَذَا، فَلَمَّا وَلَّى قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ سَرَّهُ أَنْ يَنْظُرَ إِلَى رَجُلٍ مِنْ أَهْلِ الجَنَّةِ، فَلْيَنْظُرْ إِلَى هَذَا».</t>
+  </si>
+  <si>
+    <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: عه‌ره‌به‌كێ ده‌شتێ (ئه‌عرابی) هاته‌ ده‌ڤ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) و گۆت: كاره‌كی نیشا من بده‌، ئه‌گه‌ر من ئه‌نجام دا؛ پێ بچمه‌ به‌حه‌شتێ؟ گۆت: ((خودێ بپه‌رێسه‌ و چ شریكان بۆ چێنه‌كه‌، نڤێژێن فه‌ڕز دروست بكه‌‌، زه‌كاتا واجب بده‌، ڕۆژییێن ڕه‌مه‌زانێ بگره‌)). گۆت: ئه‌ز ب وی كه‌مه‌ یێ نه‌فسا من د ده‌ستیدا؛ ئه‌ز تشته‌كی ل سه‌ر ڤانه‌ زێده‌ ناكه‌م. پاشی ده‌مێ ئه‌و زه‌لام چووی، پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((هه‌ر كه‌سێ بڤێت به‌رێ خۆ بده‌ته‌ زه‌لامه‌كی ژ ئه‌هلێ به‌حه‌شتێ، بلا به‌رێ خۆ بده‌ته‌ ڤی زه‌لامی)).</t>
+  </si>
+  <si>
+    <t>قَدِمَ رجلٌ مِن أهلِ الباديةِ على النبيِّ صلى الله عليه وسلم لِيَدُلَّه على عَملٍ يُدخله الجنة، 
+فأجابه النبي صلى الله عليه وسلم بأنَّ دخول الجنة والنجاة من النار يَتَوَقَّفانِ على أداء أركان الإسلام، من عبادة الله وحده، وأن لا تشرك به شيئًا. 
+وتقيم الصلوات الخمس التي أوجبها الله على عباده في كل يوم وليلة. 
+وتعطي زكاة المال التي أوجبها الله عليك، وتدفعها لمستحقها. 
+وتحافظ على صيام شهر رمضان في وقته. 
+قال الرجل والذي نفسي بيده لا أزيد على العمل المفروض الذي سمعته منك شيئًا من الطاعات، ولا أنقص منه. 
+فلما انصرف قال النبي صلى الله عليه وسلم: 
+مَن سرَّه أن يَنظرَ إلى رجل من أهل الجنة فلينظر إلى هذا الأعرابي.</t>
+  </si>
+  <si>
+    <t>زه‌لامه‌ك ژ خه‌لكێ ده‌شتێ هاته‌ ده‌ڤ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دا به‌رێ وی بده‌ته‌ كاره‌كی كو ببیته‌ ئه‌گه‌رێ چوونا وی بۆ به‌حه‌شتێ. پێغه‌مبه‌ری ژی (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌رسڤا وی دا كو چوونا به‌حه‌شتێ و ڕزگاربوونا ژ ئاگرێ جه‌هنه‌مێ یا گرێداییه‌ ب ئه‌نجامدانا ستوینێن ئیسلامێڤه‌: ژ په‌رستنا خودێ ب تنێ و كو تو چ شریكان بۆ وی چێنه‌كه‌ی. هه‌روه‌سا ئه‌نجامدانا وان پێنج نڤێژێن خودێ د شه‌ڤ و ڕۆژاندا ل سه‌ر عه‌بدێن خۆ فه‌ڕز كرین. و تو زه‌كاتا مالێ خۆ بده‌ی، ئه‌و مالێ خودێ ل سه‌ر ته‌ واجب كری و تو بده‌یه‌ كه‌سێن ژ هه‌ژی. دیسان تو پاراستنێ ل سه‌ر ڕۆژییێن هه‌یڤا ڕه‌مه‌زانێ د ده‌مێ واندا بكه‌ی. ئینا وی زه‌لامی گۆت: ئه‌ز ب وی كه‌مه‌ یێ نه‌فسا من د ده‌ستیدا؛ ئه‌ز تشته‌كی ژ عیباده‌تی ل سه‌ر ڤان كارێن فه‌ڕز یێن من ژ ته‌ گوهلێ بووین زێده‌ ناكه‌م و تشته‌كی ژێ كێم ژی ناكه‌م. پاشی ده‌مێ ئه‌و زه‌لام چووی، پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((هه‌ر كه‌سێ بڤێت به‌رێ خۆ بده‌ته‌ زه‌لامه‌كی ژ ئه‌هلێ به‌حه‌شتێ، بلا به‌رێ خۆ بده‌ته‌ ڤی عه‌ره‌بێ ده‌شتێ)).</t>
+  </si>
+  <si>
+    <t>توحيد الله تعالى بالعبادة أول ما يُبدأ به في الدعوة إلى الله.
+الاكتفاء بتعليم الواجبات على مَن كان حديثَ عهدٍ بإسلام.
+الدعوة إلى الله تعالى لا بُد فيها من التدرُّج.
+حرص الرجل على تَعلُّم أمر دينه.
+إذا اقتصر المسلم على الواجبات فإنه يفلح، ولكن لا يعني هذا التساهل بالتطوعات؛ لأن التطوع يُكمل به النقص بالفرائض.
+تخصيص بعض العبادات بالذكر دليل على أهميتها والحض عليها، ولا يعني عدم وجوب غيرها.</t>
+  </si>
+  <si>
+    <t>ته‌وحید و ئێكتاپه‌رستنا خودێ د عیباده‌تیدا ئێكه‌م تشته‌ ده‌ستپێكێ د گازییا بۆ ڕێكا خودێ دهێته‌ گۆتن.
+به‌سكرن ب فێركرنا كارێن فه‌ر و پێدڤی بۆ وی كه‌سێ ژ نوی هاتییه‌ د ناڤ ئیسلامێدا.
+گازییا بۆ ڕێكا خودایێ مه‌زن پێدڤی ب پله‌ پله‌بوونی (ته‌ده‌روجێ) هه‌یه‌.
+خه‌مخوری و ڕژدبوونا وی زه‌لامی ل سه‌ر فێربوونا كاروبارێن ئایینێ خۆ.
+ئه‌گه‌ر موسلمان ب تنێ پێگیری واجبان بیت و چ تشتێن دی ل سه‌ر زێده‌ نه‌كه‌ت ژی؛ دێ سه‌رفه‌راز بیت، به‌لێ ئه‌ڤه‌ ب وێ ڕامانێ ناهێت‌ مرۆڤ كێماسییێ د سوننه‌تاندا بكه‌ت؛ چونكی سوننه‌ت وان كێماسییان ته‌مام دكه‌ن یێن د فه‌ڕزاندا په‌یدا دبن.
+تایبه‌تكرنا هنده‌ك عیباده‌تان ب ناڤئینانێ، به‌ڵگه‌یه‌ ل سه‌ر گرنگییا وان عیباده‌تان و هاندانێ ل سه‌ر وان و ب وێ ڕامانێ ناهێت كو چ عیباده‌تێن دی‌ یێن واجب نینن.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3689</t>
   </si>
   <si>
     <t>ما يصيب المسلم من نصب ولا وصب ولا هم ولا حزن ولا أذى ولا غم حتى الشوكة يشاكها إلا كفر الله بها من خطاياه</t>
   </si>
   <si>
     <t>((هه‌ر وه‌ستییانه‌ك، نه‌خۆشییه‌ك، خه‌مه‌ك، كۆڤانه‌ك، ئازاره‌ك یان ته‌نگاڤییه‌ك بگه‌هیته‌ موسلمانی، هه‌تا ئه‌و سترییا دچیته‌ د پێیێ وی ژیڕا؛ بۆ ڤێ هه‌مییێ خودێ دێ گونه‌هێن وی ژێبه‌ت))</t>
   </si>
   <si>
     <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ وَعَنْ أَبِي هُرَيْرَةَ رضي الله عنهما عَنِ النَّبِيِّ صلى الله عليه وسلم قَالَ: «مَا يُصِيبُ الْمُسْلِمَ مِنْ نَصَبٍ وَلَا وَصَبٍ وَلَا هَمٍّ وَلَا حُزْنٍ وَلَا أَذًى وَلَا غَمٍّ حَتَّى الشَّوْكَةِ يُشَاكُهَا إِلَّا كَفَّرَ اللهُ بِهَا مِنْ خَطَايَاهُ».</t>
   </si>
   <si>
     <t>ئه‌بو سه‌عیدێ خودری و ئه‌بو هوره‌یره‌ (خودێ ژ هه‌ردووكان ڕازی بیت) دبێژن: پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((هه‌ر وه‌ستییانه‌ك، نه‌خۆشییه‌ك، خه‌مه‌ك، كۆڤانه‌ك، ئازاره‌ك یان ته‌نگاڤییه‌ك بگه‌هیته‌ موسلمانی، هه‌تا ئه‌و سترییا دچیته‌ د پێیێ وی ژیڕا؛ بۆ ڤێ هه‌مییێ خودێ دێ گونه‌هێن وی ژێبه‌ت)).</t>
   </si>
   <si>
     <t>يُبَيِّنُ الرسولُ صلى الله عليه وسلم أنَّ ما يُصاب به المسلمُ مِن أمراضٍ وهمومٍ وأحزانٍ وكروبٍ ومصائبَ وشدائدَ وخوفٍ وجوعٍ -حتى لو كانت شوكة تُصيبه فَتُؤْلِمُه-، يكونُ ذلك كفارةً لذنوبه وحطًّا لخطاياه.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار دكه‌ت كو هه‌ر نه‌خۆشی، خه‌م، كۆڤان، ته‌نگاڤی، ئێش و ئازار، ترس و برساتییه‌كا ب گه‌هیته‌ موسلمانی -هه‌تا ئه‌و سترییا وی دئێشینیت ژی-، ئه‌ڤه‌ هه‌می دبنه‌ كه‌فاره‌تا گونه‌هێن وی و گونه‌هێن وی پێ دهێنه‌ ژێبرن.</t>
   </si>
   <si>
     <t>بيان فضل الله على عباده المؤمنين ورحمته بهم بغفران الذنوب بأقل ضرر يصيبهم.
 ينبغي للمسلم أن يَحْتَسِبَ عند الله ما يُصيبه، ويَصبر على كل صغيرة وكبيرة، لتكون له رفعة في الدرجات وكفارة للسيئات.</t>
   </si>
   <si>
     <t>دیاركرنا قه‌نجییا خودێ ل سه‌ر عه‌بدێن وی یێن باوه‌ردار و دلۆڤانییا وی د گه‌ل وان، ب هندێ كو ب بچویكترین نه‌خۆشییا ب گه‌هیته‌ وان گونه‌هێن وان ژێدبه‌ت.
@@ -2732,50 +2952,85 @@
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «كان رجلٌ يُدَايِنُ الناسَ، فكان يقول لفتاه: إذا أتيتَ مُعسِرًا فتجاوز عنه، لعل اللهَ يَتجاوزُ عنا، فلقي اللهَ فتجاوز عنه».</t>
   </si>
   <si>
     <t>ژ ئه‌بو هورەیرەی (خودێ ژێ ڕازی بیت) ژ پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) گۆت: ((زه‌لامه‌ك هه‌بوو ده‌ین ددانه‌ خه‌لكی، ڤێجا دگۆته‌ وی كه‌سێ ل ده‌ڤ وی كار دكر: ئه‌گه‌ر تو (ب مه‌به‌ستا وه‌رگرتنا ده‌ینی) چوویه‌ ده‌ڤ كه‌سه‌كی و ته‌ دیت یێ ده‌ستكورته‌ و ڕه‌وشا وی نه‌یا باشه‌؛ هنگی تو ل وی ببووره‌، دا به‌لكی خودێ ژی ل مە ببووریت، پاشی گه‌هشته‌ خودێ و خودێ ل وی بووری)).</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم عن رجُلٍ كان يتعامل مع الناس بالقَرْض، أو يَبِيعُهم بالآجِل، وكان يقول لغلامه الذي يَتَقاضى الدُّيون التي عند الناس: 
 إذا أتيتَ مَدِيْنًا ولم يكن عنده ما يقضي به الدَّين الذي عليه لعجزه "فَتَجَاوَزْ عنه"؛ إما بإمهالِه وعدم الإلحاح في المطالبة، أو بقبول ما عنده ولو مع ما فيه مِن نَقْص، وذلك رَغْبةٌ منه وطَمَعٌ في أنْ يتجاوزَ اللهُ عنه ويعفوَ عنه.
 فلما ماتَ عفا اللهُ عنه وتجاوزَ عن سيئاتِه.</t>
   </si>
   <si>
     <t>پێغەمبەر (صەلات و سەلامێن خودێ ل سەر بن) به‌حسێ زه‌لامه‌كی دكه‌ت كو ده‌ین دداننه‌ خه‌لكی، یان وه‌سا تشت دفرۆتنه‌ خه‌لكی كو پشتی هنگی بهایێ تشتی بۆ بینن، و وی زه‌لامی دگۆته‌ خزمه‌تكارێ خۆ یێ كو ده‌ینێن وی ژ خه‌لكی وه‌ردگرتن: ئه‌گه‌ر تو چوویه‌ ده‌ڤ ده‌ینداره‌كی و ژ به‌ر ده‌ستكورتییێ؛ چ د ده‌ستێن ویدا نه‌بوو كو ده‌ینێ خۆ پێ بده‌ت، هنگی تو ل وی ببووره‌، ڤێجا یان ب خۆلێگرتنا ل وی و كو به‌رده‌وام داخوازا ده‌ینی ژ وی نه‌كه‌ی، یان ژی ب ڕازیبوونا ب وی تشتێ وی هه‌ی، خۆ ئه‌گه‌ر یێ ته‌مام نه‌بیت و هنده‌ك یێ ژێ كێم ژی بیت، ئه‌ڤه‌ ژی وه‌ك حه‌ز و هیڤییه‌ك كو خودێ ژی ل وی ببووریت و گونه‌هێن وی ژێببه‌ت، گاڤا ئه‌و زه‌لام مری؛ خودێ ل وی بووری و گونه‌هێن وی ژێبرن.</t>
   </si>
   <si>
     <t>الإحسان في معاملة الناس والعفو عنهم والتجاوز عن معسرهم من أعظم أسباب نجاة العبد يوم القيامة.
 الإحسان إلى الخلق والإخلاص لله والرجاء في رحمته من أسباب مغفرة الذنوب.</t>
   </si>
   <si>
     <t>باشی و چاكی د سه‌ره‌ده‌ریكرنا د گه‌ل خه‌لكی و لێبوورین و خۆلێگرتن ل ده‌ستكورتێن وان؛ ژ مه‌زنترین ئه‌گه‌رێن ڕزگاربوونا مرۆڤییه‌ ل ڕۆژا قیامه‌تێ.
 باشی و چاكییا د گه‌ل خه‌لكی و دلسۆزییا كاری بۆ خودێ و هه‌بوونا هیڤییان ب دلۆڤانییا خودێ؛ ژ ئه‌گه‌رێن ژێبرنا گونه‌هانه‌.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3753</t>
   </si>
   <si>
+    <t>كل أمتي معافى إلا المجاهرين</t>
+  </si>
+  <si>
+    <t>((ئوممه‌تا من هه‌می دێ لێ هێته‌ بوورین، ژ بلی ئه‌وێن ب ئاشكه‌رایی گونه‌هان دكه‌ن</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «كُلُّ أُمَّتِي مُعَافًى إِلَّا المُجَاهِرِينَ، وَإِنَّ مِنَ المُجَاهَرَةِ أَنْ يَعْمَلَ الرَّجُلُ بِاللَّيْلِ عَمَلًا، ثُمَّ يُصْبِحَ وَقَدْ سَتَرَهُ اللَّهُ عَلَيْهِ، فَيَقُولَ: يَا فُلاَنُ، عَمِلْتُ البَارِحَةَ كَذَا وَكَذَا، وَقَدْ بَاتَ يَسْتُرُهُ رَبُّهُ، وَيُصْبِحُ يَكْشِفُ سِتْرَ اللَّهِ عَنْهُ».</t>
+  </si>
+  <si>
+    <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: من گوهـ ل پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بوو دگۆت: ((ئوممه‌تا من هه‌می دێ لێ هێته‌ بوورین، ژ بلی ئه‌وێن ب ئاشكه‌رایی گونه‌هان دكه‌ن، ئێك ژ جۆرێن ئاشكه‌راكرنێ ئه‌ڤه‌یه‌‌: مرۆڤ ب شه‌ڤ كاره‌كی بكه‌ت و لێ ببیته‌ سپێده‌ و خودێ عه‌یب و كێماسییا وی ڤه‌شێریت، پاشی ئه‌و ب خۆ بێژیت: ئه‌ی فلان كه‌س؛ دوهی ب شه‌ڤ من ئه‌ڤ كاره‌‌ و ئه‌ڤ كاره‌ كر، د ده‌مه‌كیدا خودایێ وی عه‌یب و كێماسییا وی ڤه‌شارت بوو، به‌لێ ئه‌و ڕادبیت په‌رده‌یێ خودێ ل سه‌ر خۆ ڕادكه‌ت)).</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ المسلمَ المُذنبَ يُرجى له عفوُ الله ومغفرتُه، إلا المعلن بالمعصية تفاخُرًا ووقاحةً فلا يَستحقُّ العفو؛ حيث يَعملُ المعصيةَ بالليل، ثم يُصبِحُ وقد ستره الله، فيُحدِّث غَيرَه بأنه فَعَلَ المعصيةَ الفلانية أمس، وقد باتَ يَستُرُه ربُّه، ويُصبحُ يَكشِفُ سِتْرَ الله عليه!!</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار كر كو موسلمانێ گونه‌هكار، هیڤییا لێبوورین و ژێبرنا گونه‌هێ بۆ وی ژ ده‌ڤ خودێ هه‌یه‌، ژ بلی وی كه‌سێ ب شانازی و بێشه‌رمڤە‌‌ گونه‌هێ ئاشکەرا دكه‌ت؛ ئه‌ڤێ هه‌نێ یێ ژ هه‌ژی لێبوورینێ نینه‌، چونكی ئه‌و ب شه‌ڤ گونه‌هێ دكه‌ت و خودێ وێ گونه‌هێ بۆ وی ڤه‌دشێریت و خه‌لكی پێ ئاگه‌هدار ناكه‌ت، پاشی سپێدێ بۆ خه‌لكی به‌حس دكه‌ت كو وی دوهی شه‌ڤێ فلان گونه‌هـ كرییه‌، ب ڤێ چه‌ندێ ژی ئه‌و په‌رده‌یێ خودێ دانایه‌ سه‌ر وی؛ ئه‌و بخۆ ڕادكه‌ت!</t>
+  </si>
+  <si>
+    <t>قُبح المجاهرة بالمعصية بعد سِتْرِ الله تعالى عليه.
+في المجاهرة بالمعصية إشاعةُ الفاحشةِ بين المؤمنين.
+مَن سَتَرَه الله في الدنيا سَتَرَه في الآخرة، وهذا من سعة رحمة الله تعالى بعباده.
+مَن ابتُلي بمعصية عليه أن يَسْتُرَ على نفسِه وأن يَتوبَ إلى الله.
+عِظم ذنب المجاهرين الذين يتقصدون إظهار المعاصي، ويُفوِّتون على أنفسهم المعافاة.</t>
+  </si>
+  <si>
+    <t>كرێتییا ئاشكه‌راكرنا گونه‌هێ، پشتی خودایێ مه‌زن بۆ وی ڤه‌شارتی.
+د ئاشكه‌راكرنا گونه‌هێدا، به‌لاڤكرنا خرابی و بێڕه‌وشتییێ د ناڤ باوه‌رداراندا تێدایه‌.
+هه‌ر كه‌سێ خودێ ل دونیایێ عه‌یب و كێماسییێن وی ڤه‌شێریت؛ دێ ل ئاخره‌تێ ژی ڤه‌شێریت، و ئه‌ڤه‌ ژ به‌رفره‌هییا دلۆڤانییا خودێیه‌‌ د گه‌ل عه‌بدێن خۆ.
+هه‌ر كه‌سێ تووشی گونه‌هه‌كێ بوو؛ پێدڤییه‌ ئه‌و وێ گونه‌هێ ڤه‌شێریت و ته‌وبه‌ بكه‌ت بۆ لایێ خودێ.
+مه‌زناهییا گونه‌ها وان كه‌سێن ب مه‌ره‌م گونه‌هێن خۆ ئاشكه‌را دكه‌ن و ده‌لیڤێ ل سه‌ر خۆ دگرن كو خودێ ل وان ببووریت و وان ب په‌چنیت.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/3756</t>
+  </si>
+  <si>
     <t>ليس الواصل بالمكافئ، ولكن الواصل الذي إذا قطعت رحمه وصلها</t>
   </si>
   <si>
     <t>((گه‌هاندنا په‌یوه‌ندییێن مرۆڤاینییێ ب به‌رامبه‌رییێ نینه‌ (ئانكو تو هنگی بچی ده‌مێ ئه‌و دهێت و ئێك ب ئێك بیت)، به‌لكی ئه‌و كه‌سێ په‌یوه‌ندییێن مرۆڤاینییێ دگه‌هینیت ئه‌وه‌ یێ ئه‌گه‌ر كه‌سه‌كی سه‌را وی نه‌دا و ئه‌ڤ په‌یوه‌ندییه‌ بڕی؛ ئه‌و سه‌را وی بده‌ت و نه‌بڕیت))</t>
   </si>
   <si>
     <t>عن عبد الله بن عمرو رضي الله عنهما عن النبي صلى الله عليه وسلم قال: «لَيْسَ الْوَاصِلُ بِالْمُكَافِئِ، وَلَكِنِ الْوَاصِلُ الَّذِي إِذَا قُطِعَتْ رَحِمُهُ وَصَلَهَا».</t>
   </si>
   <si>
     <t>ژ عه‌بدولڵاهێ كوڕێ عه‌مری (خودێ ژ هه‌ردووکان ڕازی بیت)  ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((گه‌هاندنا په‌یوه‌ندییێن مرۆڤاینییێ ب به‌رامبه‌رییێ نینه‌ (ئانكو تو هنگی بچی ده‌مێ ئه‌و دهێت و ئێك ب ئێك بیت)، به‌لكی ئه‌و كه‌سێ په‌یوه‌ندییێن مرۆڤاینییێ دگه‌هینیت ئه‌وه‌ یێ ئه‌گه‌ر كه‌سه‌كی سه‌را وی نه‌دا و ئه‌ڤ په‌یوه‌ندییه‌ بڕی؛ ئه‌و سه‌را وی بده‌ت و نه‌بڕیت)).</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم بأنَّ الإنسانَ الكامِلَ في صِلَةِ الرَّحِم والإحسانِ إلى الأقاربِ ليس هو الشخصُ الذي يُقابِلُ الإحسانَ بالإحسان، بل الواصِلُ حقيقةً الكامِلُ في صلة الرحم هو الذي إذا قُطِعَتْ رَحِمُه وَصَلَها، وإن أساؤوا إليه فإنه يُقابِلُهم بالإحسان إليهم.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حس ل وێ چه‌ندێ دكه‌ت كو مرۆڤێ ته‌مام د گه‌هاندنا په‌یوه‌ندییێن مرۆڤاینییێدا و باشی و چاكیكرنا د گه‌ل مرۆڤێن خۆ یێن نێزیكدا، ئه‌و كه‌س نینه‌ یێ باشییێ ب باشییێ به‌رسڤ دده‌ت (ئانكو هنگی باشییێ بكه‌ت ده‌مێ كه‌سێ به‌رامبه‌ر ژی باشی د گه‌ل كر). به‌لكی ئه‌و كه‌سێ ب دروستی په‌یوه‌ندییێن مرۆڤاینییێ دگه‌هینیت؛ ئه‌و كه‌سه‌ یێ ئه‌گه‌ر مرۆڤێن وی په‌یوه‌ندییێن خۆ د گه‌ل وان بڕین؛ ئه‌و هه‌ر سه‌ره‌دانا وان بكه‌ت و په‌یوه‌ندییێن خۆ د گه‌ل وان نه‌بڕیت، و ئه‌گه‌ر مرۆڤێن وی خرابی د گه‌ل وی كر؛ ئه‌و ڤێ خرابییا وان ب باشییێ به‌رسڤ بده‌ت.</t>
   </si>
   <si>
     <t>صِلَةُ الرَّحِم الكاملة شَرْعًا أنْ تَصِلَ مَن قَطَعَك منهم، وتَعفوَ عمَّن ظَلمك، وتعطي من حرمك، وليست صِلَة المقابلة والمجازاة.
 صلة الرَّحم تكون بالزيارة واللقاء والتواصل، وإيصال ما أمكن من الخير من المال والدعاء والأمر بالعروف والنهي عن المنكر ونحوِها، ودفع ما أمكن من الشر عنهم.</t>
   </si>
   <si>
     <t>گه‌هاندنا په‌یوه‌ندییێن مرۆڤاینییێ یێن كو شه‌ریعه‌تی دانپێدان پێ كری و ئاماژه‌ پێ دای، ئه‌ڤه‌یه‌ تو سه‌ره‌دانا وی مرۆڤێ خۆ بكه‌ی یێ په‌یوه‌ندییێن خۆ د گه‌ل ته‌ بڕین، تو ل وی كه‌سی ببووری یێ زۆڕداری ل ته‌ كری، تو تشتی بده‌یه‌ وی كه‌سی یێ تو ژ تشتی بێبار كری، ئاها ئه‌ڤه‌یه‌ گه‌هاندنا په‌یوه‌ندییێن مرۆڤاینییێ؛ نه‌كو به‌رسڤدانا باشییێ بیت ب باشییێ و یه‌كسانی بیت د باشیكرنێدا.
 گه‌هاندنا په‌یوه‌ندییێن مرۆڤاینییێ دێ ب گه‌هاندنا وێ باشییێ بیت یا د شیانێن مرۆڤیدا هه‌ی ژ پێدانا مال و سامانی و دوعاكرنێ و فه‌رمانكرنا ب باشییێ و پاشڤه‌برنا ژ خرابییێ و تشتێن وه‌كی وان، هه‌روه‌سا دێ ب پاشڤه‌برنا وێ خرابییێ بیت ل سه‌ر وی یا د شیانێن مرۆڤیدا هه‌ی و مرۆڤی پێچێدبیت.</t>
   </si>
@@ -2786,56 +3041,50 @@
     <t>من أنظر معسرا، أو وضع له، أظله الله يوم القيامة تحت ظل عرشه يوم لا ظل إلا ظله</t>
   </si>
   <si>
     <t>((هه‌ر كه‌سێ خۆ ل ده‌ینداره‌كێ ده‌ستكورت بگریت یان تشته‌كی ژ ده‌ینێ خۆ ل سه‌ر وی كێم بكه‌ت، ل ڕۆژا قیامه‌تێ خودێ دێ وی كه‌سی دانیته‌ بن سیبه‌را عه‌رشێ خۆ، ل وێ ڕۆژا ژ بلی سیبه‌را وی؛ چ سیبه‌رێن دی نینن))</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «مَنْ أَنْظَرَ مُعْسِرًا، أَوْ وَضَعَ لَهُ، أَظَلَّهُ اللهُ يَوْمَ الْقِيَامَةِ تَحْتَ ظِلِّ عَرْشِهِ يَوْمَ لَا ظِلَّ إِلَّا ظِلُّهُ».</t>
   </si>
   <si>
     <t>ژ ئه‌بو هورەیرەی (خودێ ژێ ڕازی بیت) گۆت: پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) گۆت: ((هه‌ر كه‌سێ خۆ ل ده‌ینداره‌كێ ده‌ستكورت بگریت یان تشته‌كی ژ ده‌ینێ خۆ ل سه‌ر وی كێم بكه‌ت، ل ڕۆژا قیامه‌تێ خودێ دێ وی كه‌سی دانیته‌ بن سیبه‌را عه‌رشێ خۆ، ل وێ ڕۆژا ژ بلی سیبه‌را وی؛ چ سیبه‌رێن دی نینن)).</t>
   </si>
   <si>
     <t>أَخبَرَ النبيُّ عليه الصلاة والسلام أنّ مَن أمهل مديونًا أو حطَّ عنه من دَينه، فجزاؤه: أنّ الله يُظلُّه تحت عرشه يوم القيامة الذي تدنو فيه الشمس من رؤوس العباد ويشتدُّ عليهم حرُّها، 
 فلا يجد أحدٌ ظِلًّا إلا مَن أَظله الله.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ هندێ دكه‌ت كو هه‌ر كه‌سێ خۆ ل ده‌ینداره‌كێ خۆ بگریت و له‌زێ لێ نه‌كه‌ت، یان پشكه‌كا وی ده‌ینێ ل سه‌ر وی هه‌ی بۆ وی بهێلیت و ژێ وه‌رنه‌گریت، هنگی جزایێ وی ئه‌ڤه‌یه‌: ل ڕۆژا قیامه‌تێ خودێ دێ وی كه‌سی دانیته‌ بن سیبه‌را عه‌رشێ خۆ، ئه‌و ڕۆژا كو ڕۆژ تێدا نێزیكی سه‌رێن عه‌بدان دبیت و گه‌رما وێ ل سه‌ر وان دژوار دبیت، ڤێجا (ل وێ ڕۆژێ) كه‌سه‌ك چ سیبه‌ران نابینیت و په‌یدا ناكه‌ت، ئه‌و نه‌بیت یێ خودێ سیبه‌رێ لێ دكه‌ت.</t>
   </si>
   <si>
     <t>فضل التيسير على عباد الله تعالى، وأنه من الأسباب المُنجِيَة من أهوال يوم القيامة.
 الجزاء من جنس العمل.</t>
   </si>
   <si>
     <t>قه‌در و بها و خێرا ب ساناهیكرنێ ل سه‌ر عه‌بدێن خودایێ مه‌زن و كو ئه‌و ئێك ژ وان ئه‌گه‌رانه‌ یێن مرۆڤ پێ ژ نه‌خۆشی و ته‌نگاڤییێن ڕۆژا قیامه‌تێ ڕزگار دبیت.
 جزادان هه‌ر ژ جۆرێ کریارێیە.</t>
-  </si>
-[...4 lines deleted...]
-    <t>[رواه الترمذي وأحمد]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/4186</t>
   </si>
   <si>
     <t>من صام رمضان إيمانا واحتسابا غفر له ما تقدم من ذنبه</t>
   </si>
   <si>
     <t>((هه‌ر كه‌سێ هه‌یڤا ڕه‌مه‌زانێ یێ ب ڕۆژی بیت، باوه‌ری پێ هه‌بیت و بۆ خۆ ب خێر بهژمێریت و ل هیڤییا خه‌لاتێ وێ بیت، گونه‌هێن وی یێن بووری هه‌می دێ هێنه‌ ژێبرن))</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «مَنْ صَامَ رَمَضَانَ إِيمَانًا وَاحْتِسَابًا غُفِرَ لَهُ مَا تَقَدَّمَ مِنْ ذَنْبِهِ»</t>
   </si>
   <si>
     <t>ژ ئه‌بو هورەیرەی (خودێ ژێ ڕازی بیت) گۆت: پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) گۆت: ((هه‌ر كه‌سێ هه‌یڤا ڕه‌مه‌زانێ یێ ب ڕۆژی بیت، باوه‌ری پێ هه‌بیت و بۆ خۆ ب خێر بهژمێریت و ل هیڤییا خه‌لاتێ وێ بیت، گونه‌هێن وی یێن بووری هه‌می دێ هێنه‌ ژێبرن))</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أنَّ مَن صام شهر رمضان إيمانًا بالله، وتصديقًا بفَرْضِيَّةِ الصيام وما أعدَّ الله تعالى للصائمين مِن جَزيل الأجور والثواب، قاصدًا به وجهَ الله تعالى لا رياء ولا سُمْعَة، غُفرتْ له ذنوبُه الماضية.</t>
   </si>
   <si>
     <t>پێغەمبەر (صەلات و سەلامێن خودێ ل سەر بن) به‌حسێ هندێ دكه‌ت كو هه‌ر كه‌سێ ڕۆژییێن هه‌یڤا ڕه‌مه‌زانێ بگریت، ئه‌ڤه‌ ژی ژ به‌ر باوه‌رییا وی ب خودێ و ڕاستده‌رئێخستن ب فه‌ڕزبوونا وێ و ژ به‌ر وی خه‌لات و خێرا مه‌زن یا خودایێ مه‌زن بۆ ڕۆژیگران ئاماده‌كری، مه‌ره‌ما وی ب ڤێ ڕۆژییێ ژی ڕازیبوونا خودایێ مه‌زن بیت، چ ڕویمه‌تی و خۆده‌رئێخستن تێدا نه‌بیت؛ هنگی گونه‌هێن وی یێن بووری دێ هێنه‌ ژێبرن.</t>
   </si>
   <si>
     <t>فضل الإخلاص وأهميته في صيام رمضان وغيره من الأعمال الصالحة.</t>
   </si>
@@ -11318,162 +11567,152 @@
     <t>عَنْ أَمِيرِ المُؤْمِنِينَ أَبِي حَفْصٍ عُمَرَ بْنِ الخَطَّابِ رضي الله عنه قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إنَّمَا الأَعْمَالُ بِالنِّيَّاتِ، وَإِنَّمَا لِكُلِّ امْرِئٍ مَا نَوَى، فَمَنْ كَانَتْ هِجْرَتُهُ إلَى اللَّهِ وَرَسُولِهِ فَهِجْرَتُهُ إلَى اللَّهِ وَرَسُولِهِ، وَمَنْ كَانَتْ هِجْرَتُهُ لِدُنْيَا يُصِيبُهَا أَوْ امْرَأَةٍ يَنْكِحُهَا فَهِجْرَتُهُ إلَى مَا هَاجَرَ إلَيْهِ».</t>
   </si>
   <si>
     <t>ژ میرێ باوەرداران ئەبو حەفصی، عومەرێ کوڕێ خەطابی (خودێ ژێ ڕازی بیت) گۆت: من گوھ ل پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) بوو دگۆت: ((مسوگه‌ر هه‌می کار ب ئنیەتانە و مسوگه‌ر بۆ هەر کەسەکی ئەو دێ هه‌بیت یا وی ئنیەت بۆ ئینای، ڤێجا هه‌ر كه‌سێ مشه‌ختبوونا وی بۆ خودێ و پێغەمبەرێ وی بیت؛  ئه‌ڤه‌ مشه‌ختبوونا وی بۆ خودێ و پێغەمبەرێ وییە و هه‌ر كه‌سێ مشه‌ختبوونا وی بۆ په‌ڕتاله‌كێ دونیایێ بیت دا ب دەست خۆڤە بینیت یان بۆ ژنەکێ بیت دا بۆ خۆ بینیت؛ هنگی مشه‌ختبوونا وی بۆ وی تشتییه‌ یێ ئه‌و ژ به‌ر مشه‌ختبووی)).</t>
   </si>
   <si>
     <t>الحث على الإخلاص، فإن الله لا يقبل من العمل إلا ما ابتُغي به وجهه.
 الأعمال التي يُتَقَرَّبُ بها إلى الله عز وجل إذا فعلها المكلف على سبيل العادة ليس له ثواب عليها، حتى يقصِدَ بها التقرب إلى الله.
 النية يفرق بها بين العبادات بعضها عن بعض وأيضًا العبادات عن العادات.</t>
   </si>
   <si>
     <t>هاندان ل سه‌ر دلسۆزییێ (ئیخلاصێ)، چونکی خودێ ب تنێ وی كاری وه‌ردگریت و قه‌بویل دكه‌ت یێ ب تنێ بۆ وی هاتبیته‌ ئه‌نجامدان.
 ئه‌و کارێن مرۆڤ ب وان نێزیکی خودایێ مەزن دبیت، ئەگەر ئه‌و كه‌سێ پێنۆس ل سه‌ر هه‌ی و هاتییه‌ ڕاسپاردن (كه‌سێ موكه‌له‌ف) وه‌ك نه‌ریت و عاده‌ته‌ك ئه‌نجامدان؛ چ خێر ناگه‌هنێ هه‌تا ئنیه‌تا خۆ نه‌كه‌ته‌ خۆنێزیككرنا خودێ.
 عیباده‌ت ب ڕێكا ئنیه‌تێ دهێنه‌ ژێكجۆداكرن، هه‌روه‌سا عیباده‌ت و نه‌ریت (عاده‌ت) ژی هه‌ر ب ڕێكا ئنیه‌تێ دهێنه‌ ژێكجۆداكرن.</t>
   </si>
   <si>
     <t>رواه إماما المحدثين أبو عبد الله محمد بن إسماعيل بن إبراهيم بن المغيرة بن بردزبه البخاري،  وأبو الحسين مسلم بن الحجاج بن مسلم القشيري النيسابوري في صحيحيهما اللذين هما أصح الكتب المصنفة</t>
   </si>
   <si>
     <t>[رواه إماما المحدثين أبو عبد الله محمد بن إسماعيل بن إبراهيم بن المغيرة بن بردزبه البخاري وأبو الحسين مسلم بن الحجاج بن مسلم القشيري النيسابوري في صحيحيهما اللذين هما أصح الكتب المصنفة]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/66511</t>
   </si>
   <si>
-    <t>ژ ئه‌بو عەبدولڕەحمانی، عه‌بدولڵاهێ کوڕێ عومەرێ کوڕێ خه‌طابی (خودێ ژێ ڕازی بیت) گۆت: من گوھ ل پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) بوو دگۆت:||((ئيسلام ل سه‌ر پێنج ستوینان هاتییه‌ ئاڤاكرن: شاهده‌دان كو ژ ئه‌لڵاهی پێڤه‌تر چ خودایێن ژ هه‌ژی په‌رستنێ نینن و موحه‌ممه‌د پێغه‌مبه‌رێ خودێیه‌، كرنا نڤێژێ، دانا زه‌كاتێ، چوونا حه‌جێ و گرتنا ڕۆژییێن هه‌یڤا ڕه‌مه‌زانێ))</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي عَبْدِ الرَّحْمَنِ عَبْدِ اللَّهِ بْنِ عُمَرَ بْنِ الخَطَّابِ رَضِيَ اللَّهُ عَنْهُ قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «بُنِيَ الإِسْلَامُ عَلَى خَمْسٍ: شَهَادَةِ أَنْ لَا إلَهَ إلَّا اللَّهُ وَأَنَّ مُحَمَّدًا ‌عَبْدُهُ ‌وَرَسُولُهُ، وَإِقَامِ الصَّلَاةِ، وَإِيتَاءِ الزَّكَاةِ، وَحَجِّ الْبَيْتِ، وَصَوْمِ رَمَضَانَ».</t>
   </si>
   <si>
     <t>ژ ئه‌بو عەبدولڕەحمانی، عه‌بدولڵاهێ کوڕێ عومەرێ کوڕێ خه‌طابی (خودێ ژێ ڕازی بیت) گۆت: من گوھ ل پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) بوو دگۆت: ((ئيسلام ل سه‌ر پێنج ستوینان هاتییه‌ ئاڤاكرن: شاهده‌دان كو ژ ئه‌لڵاهی پێڤه‌تر چ خودایێن ژ هه‌ژی په‌رستنێ نینن و موحه‌ممه‌د پێغه‌مبه‌رێ خودێیه‌، كرنا نڤێژێ، دانا زه‌كاتێ، چوونا حه‌جێ و گرتنا ڕۆژییێن هه‌یڤا ڕه‌مه‌زانێ)).</t>
   </si>
   <si>
     <t>شَبَّهَ النبيُّ صلى الله عليه وسلم الإسلامَ بِبِناءٍ مُحْكَمٍ بأركانه الخمسة الحاملة لذلك البُنيان، وبقية خصال الإسلام كتتمة البنيان، وأولُ هذه الأركان: الشهادتان؛ شهادة أن لا إله إلا الله وأنَّ محمدًا رسول الله، وهما ركن واحد؛ لا تنفك إحداهما عن الأخرى، ينطق العبد بهما معترفًا بوحدانية الله واستحقاقه للعبادة وحده دون ما سواه، وعاملًا بمقتضاها، ومؤمنًا برسالة محمد صلى الله عليه وسلم مُتَّبِعًا له. والركن الثاني: إقامة الصلاة، وهي الصلوات الخمس المفروضات في اليوم والليلة: الفجر، والظهر، والعصر، والمغرب، والعشاء، بشروطها وأركانها وواجباتها. والركن الثالث: إخراج الزكاة المفروضة، وهي عبادة ماليَّة واجبة في كل مال بَلَغَ قَدْرًا مُحَدّدًا في الشرع، تُعطى لمستحقيها. والركن الرابع: الحج، وهو قَصْدُ مكة لإقامة المَناسك، تَعبُّدًا لله عز وجل. والركن الخامس: صوم رمضان، وهو الإمساك عن الأكل والشرب وغيرهما من المفطرات بِنِيَّةِ التعبُّد لله، من طلوع الفجر إلى غروب الشمس.</t>
   </si>
   <si>
     <t>رواه البخاري ومسلم</t>
   </si>
   <si>
     <t>[رواه البخاري ومسلم]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/66512</t>
   </si>
   <si>
     <t>إن أحدكم يجمع خلقه في بطن أمه أربعين يوما</t>
   </si>
   <si>
     <t>((مسوگه‌ر ئێك ژ هه‌وه‌ دروستبوونا وی د زکێ دایکا ویدا چل ڕۆژا دهێتە كۆمكرن</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَبْدِ الرَّحْمَنِ عَبْدِ اللَّهِ بْنِ مَسْعُودٍ رَضِيَ اللَّهُ عَنْهُ قَالَ: حَدَّثَنَا رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ وَهُوَ الصَّادِقُ المَصْدُوقُ: «إِنَّ أَحَدَكُمْ يُجْمَعُ خَلْقُهُ فِي بَطْنِ أُمِّهِ أَرْبَعِينَ يَوْمًا، ثُمَّ يَكُونُ عَلَقَةً مِثْلَ ذَلِكَ، ثُمَّ يَكُونُ مُضْغَةً مِثْلَ ذَلِكَ، ثُمَّ يُرْسَلُ إلَيْهِ المَلَكُ فَيَنْفُخُ فِيهِ الرُّوحَ، وَيُؤْمَرُ بِأَرْبَعِ كَلِمَاتٍ: بِكَتْبِ رِزْقِهِ، وَأَجَلِهِ، وَعَمَلِهِ، وَشَقِيٍّ أَوْ سَعِيدٍ؛ فَوَالَّذِي لَا إلَهَ غَيْرُهُ إنَّ أَحَدَكُمْ لَيَعْمَلُ بِعَمَلِ أَهْلِ الجَنَّةِ حَتَّى مَا يَكُونُ بَيْنَهُ وَبَيْنَهَا إلَّا ذِرَاعٌ فَيَسْبِقُ عَلَيْهِ الكِتَابُ فَيَعْمَلُ بِعَمَلِ أَهْلِ النَّارِ فَيَدْخُلُهَا، وَإِنَّ أَحَدَكُمْ لَيَعْمَلُ بِعَمَلِ أَهْلِ النَّارِ حَتَّى مَا يَكُونُ بَيْنَهُ وَبَيْنَهَا إلَّا ذِرَاعٌ، فَيَسْبِقُ عَلَيْهِ الكِتَابُ فَيَعْمَلُ بِعَمَلِ أَهْلِ الجَنَّةِ فَيَدْخُلُهَا».</t>
   </si>
   <si>
     <t>ژ ئه‌بو عەبدولڕەحمانى، عه‌بدولڵاهێ کوڕێ مەسعوودی (خودێ ژێ ڕازی بیت) گۆت: پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) - و ئەو ڕاستگۆیێ باوەرپێکرییە - بۆ مە گۆت كو: ((مسوگه‌ر ئێك ژ هه‌وه‌ دروستبوونا وی د زکێ دایکا ویدا چل ڕۆژا دهێتە كۆمكرن، پاشی دبيتە پارچەیه‌کا خوینێ وەکی وێ (چل ڕۆژێن دی)، پاشی دبيتە پارچەیه‌کا گوشتی وەکی وێ (چل ڕۆژێن دی). پاشی مه‌لائیكه‌ت بۆ دهێتە هنارتن و ڕحێ دكه‌ته به‌ر و فەرمانا چار پەیڤان ل وی مه‌لائیكه‌تی دهێتە کرن: ب نڤیسینا ڕزقێ وی، ژییێ وی، کارێ وی و كا مرۆڤه‌كێ به‌ختڕه‌شه یان به‌خته‌وه‌ره‌، ئه‌ز ب وی كه‌مه‌ یێ ژ وی پێڤه‌تر چ خودایێن ژ هه‌ژی په‌رستنێ نینن؛ مسوگه‌ر ئێك ژ هه‌وە دێ کارێ خەلکێ بەحەشتێ کەت، هەتا کو ب تنێ گه‌زه‌ك د ناڤبەرا وی و به‌حه‌شتێدا دمینیت، پاشی په‌ڕتووك (ئه‌وا ل سه‌ر وی هاتییه‌ نڤیسین) دێ به‌رى وی ڕاكه‌ت و دێ کارێ خەلکێ جه‌هنه‌مێ کەت و دێ چیتە د ناڤدا، مسوگه‌ر (ل به‌رامبه‌ری ڤێ ژی) ئێك ژ هه‌وە دێ کارێ خەلکێ جه‌هنه‌مێ کەت، هەتا کو ب تنێ گه‌زه‌ك د ناڤبەرا وی و جه‌هنه‌مێدا دمینیت، پاشی په‌ڕتووك (ئه‌وا ل سه‌ر وی هاتییه‌ نڤیسین) دێ به‌رى وی ڕاكه‌ت و دێ کارێ خەلکێ به‌حه‌شتێ کەت و دێ چیتە د ناڤدا)).</t>
   </si>
   <si>
     <t>قال ابن مسعود: حدثنا رسول الله صلى الله عليه وسلم وهو الصادق في قوله، والمصدوق حيث صَدَقَه الله تعالى، قال: إن أحدكم يُجمع خلقه، وذلك أن الرجل إذا أتى أهله فمَنِيُّه المتفرِّق يُجمع في بطن المرأة أربعين يومًا نطفة، ثم يكون علقة وهي الدم الغليظ الجامد، وهذا في الأربعين الثانية، ثم يكون مضغة وهي قطعة من اللحم قدر ما يُمضَغ، وهذا في الأربعين الثالثة، ثم يرسِل الله إليه الملك، فينفخ فيه الروح بعد انتهاء الأربعين الثالثة، ويُؤمر الملك أن يكتب أربع كلمات وهي: رزقه، وهو ما مقدار ما سيحصل عليه من النعم في عمره، وأجله، وهو مدة بقائه في الدنيا، وعمله، ما هو؟ وشقيٌ أو سعيد. ثم أقسم النبي صلى الله عليه وسلم أن الواحد ليعمل بعمل أهل الجنة ويكون عمله صالحًا، أي فيما يظهر للناس، ويظل كذلك حتى ما يكون بينه وبين الجنة إلا ذراع، أي: ما يبقى بينه وبين أن يصلها إلا كمن بقي بينه وبين موضع من الأرض ذراع، فيغلب عليه الكتاب وما قُدِّر عليه فعند ذلك يعمل بعمل أهل النار فيُختم له به فيدخل النار؛ لأن شرط قبول عمله أن يثبت عليه ولا يُبدِّل، وآخر من الناس يعمل أعمال أهل النار حتى يقترب من أن يدخلها، وكأن بينه وبين النار مقدار ذراع من الأرض، فيغلب عليه الكتاب وما قُدِّر عليه فيعمل بعمل أهل الجنة فيختم له بذلك فيدخل الجنة.</t>
   </si>
   <si>
     <t>بيان مراحل خلق الإنسان.
 الإيمان بالقضاء والقدر.
 الخوف من سوء العاقبة، والحث على سؤال الله الثبات إلى الممات.
 التحذير من الاغترار بصور الأعمال؛ فإنما الأعمال بالخواتيم.
 هذا الحديث في حق من لا يعمل إخلاصًا وإيمانًا، بل يعمل بعمل أهل الجنة فيما يبدو للناس فقط، أما من يعمل بعمل أهل الجنة حقيقة، إخلاصًا وإيمانًا، فالله تعالى أعدل وأكرم وأرحم من أن يخذله في نهاية عمره، قال تعالى: {يُثَبِّتُ اللَّهُ الَّذِينَ آمَنُوا بِالْقَوْلِ الثَّابِتِ فِي الْحَيَاةِ الدُّنْيَا وَفِي الْآخِرَةِ وَيُضِلُّ اللَّهُ الظَّالِمِينَ وَيَفْعَلُ اللَّهُ مَا يَشَاءُ}.</t>
   </si>
   <si>
     <t>ڕوهنکرنا قوناغێن ئافراندنا مرۆڤی.
 باوەریئینان ب قەزا و قەدەرێ.
 چارەنڤیسێ کاران د دویماهییێدا بۆ وێ چەندێیە یا قەزا و قه‌ده‌ر پێ هاتی و تێدا هاتییه‌ نڤیسین.
-هشیاركرن ژ خۆمه‌زنكرن و (مه‌غروربوونا) ب كارێن باش، چونكی یا گرنگ دویماهیكا كارانه‌.
-____</t>
+هشیاركرن ژ خۆمه‌زنكرن و (مه‌غروربوونا) ب كارێن باش، چونكی یا گرنگ دویماهیكا كارانه‌.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/66513</t>
   </si>
   <si>
     <t>من أحدث في أمرنا هذا ما ليس منه فهو رد</t>
   </si>
   <si>
     <t>عَنْ أُمِّ المُؤْمِنِينَ أُمِّ عَبْدِ اللَّهِ عَائِشَةَ رَضِيَ اللَّهُ عَنْهَا، قَالَتْ: قَالَ: رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم: «مَنْ أَحْدَثَ فِي أَمْرِنَا هَذَا مَا لَيْسَ مِنْهُ فَهُوَ رَدٌّ».
 وَفِي رِوَايَةٍ لِمُسْلِمٍ: «مَنْ عَمِلَ عَمَلًا لَيْسَ عَلَيْهِ أَمْرُنَا فَهُوَ رَدٌّ».</t>
   </si>
   <si>
     <t>ژ دایکا باوەرداران، دایکا عه‌بدولڵاهی، عائیشایێ (خودێ ژێ ڕازی بیت) گۆت: پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) گۆت: ((هەر کەسێ تشتەکی د ئه‌ڤی کارێ مەدا زێده‌ بکەت کو نە ژ وی بیت؛ ئەو تشت یێ ڕەدکرییه‌ و ژ وی كه‌سی ناهێته‌ وه‌رگرتن)). و د ڤه‌گوهاستنا موسلمیدا هاتییه‌: ((هەر کەسێ کارەکی بکەت کو فەرمانا مە ل سەر نەبیت؛ ئەو كار یێ ڕەدکرییە و ژ وی كه‌سی ناهێته‌ وه‌رگرتن)).</t>
   </si>
   <si>
     <t>العبادات مبناها على ما جاء في الكتاب والسنة، فلا نعبد الله تعالى إلا بما شَرَعَ لا بالبدع والمُحْدَثات.
 الدين ليس بالرأي والاستحسان، وإنما بالاتباع للرسول صلى الله عليه وسلم.
 هذا الحديث دليلٌ على كمال الدين.
 البدعة هي كل ما أُحْدِثَ في الدين ولم يَكنْ على عهدِ النبي صلى الله عليه وسلم وأصحابه من عقيدةٍ أو قولٍ أو عملٍ.
 هذا الحديث أصلٌ من أصول الإسلام، وهو كالميزان للأعمال، فكما أنَّ كلَّ عَمَلٍ لا يُراد به وجه الله تعالى، فليس لعامله فيه ثواب، فكذلك كلُّ عمل لا يكون وِفْقَ ما جاء به رسول الله صلى الله عليه وسلم فهو مردود على عامله.
 الحديث قاعدة في رد البدع المحدثات والمنكرات الواقعات.
 المُحْدَثات المنهي عنها ما كان من أمور الدين وليس الدنيا.</t>
   </si>
   <si>
     <t>هه‌می عیباده‌ت و پەرستن ل سەر وێ چەندێ د ئاڤاكرینه‌ یا کو د قورئانێ و سوننەتێدا هاتی، له‌وا ئەم عیباده‌تێ خودایێ مه‌زن ناكه‌ین ب تنێ ب وێ نه‌بیت یا وی د شه‌ریعه‌تێ خۆدا دیار كری و دانای، نه‌كو دێ ب بیدعەیان و تشتێن نوی عیباده‌تێ خودێ كه‌ین.
 دین ب بۆچوون و باش دیتنێ نینە (ئانكو ب هندێ نینه‌ مرۆڤ بێژیت ب بۆچوونا من هوسا باشتره‌)، بەلكی ب دویڤچوونا پێغەمبەرییە (صەلات و سەلامێن خودێ ل سەر بن).
 ئەڤ فه‌رمووده‌یە بەلگه‌يه‌ ل سەر تەمامه‌تییا دینی (ئانكو چ تشت یێ ژێ كێم نینه‌ و نابیت كه‌س چ تشتێن نوی تێدا ده‌ربێخیت).
 بیدعە ئەو تشته‌ یێ کو د دینیدا هاتییە داهێنان ژ بیروباوەران یان ئاخڤتنێ یان کریارێ و ل سەردەمێ پێغەمبەری (صەلات و سەلامێن خودێ ل سەر بن) و صه‌حابییێن وی نه‌بوو.
 ئەڤ فه‌رمووده‌یە بنیاته‌كه‌ ژ بنیاتێن ئیسلامێ، ئەو وەکی تەڕازيیەکێیە بۆ کریاران، ڤێجا كا چاوا هه‌ر كاره‌كێ بۆ خودێ نه‌بیت؛ چ خێر ناگه‌هنه‌ خودانێ وێ، ئاها هوسا هه‌ر كاره‌كێ ل دویڤ وێ ڕێك و ڕێبازێ ژی نه‌بیت یا پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) پێ هاتی و دیار كری؛ ئەو ژی یا ڕەدکرییە ل سەر بكه‌ری و چ خێر بۆ نینه‌.
 ئه‌ڤ فەرموودە بناخه‌یه‌كه‌ بۆ ڕەدکرنا بیدعه‌یێن داهێنایی و بۆ وان كارێن خه‌له‌ت یێن په‌یدا بووین.
 تشتێن نوی داهێنایی یێن كو پاشڤه‌برن ژێ هاتییه ‌كرن، ئه‌و تشتن یێن دینیدا هاتینه‌ ده‌رئینان نه‌كو دونیایێ‌ (ئانكو هه‌ر تشته‌كێ نوی داهێنایی بیت د دونیایێدا؛ چ ئاریشه‌ تێدا نینه‌ و دروسته‌ بهێته‌ بكارئینان، وه‌كی مۆبایل و ترۆمبێل و هتد...).</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/66514</t>
   </si>
   <si>
     <t>إن الحلال بين، وإن الحرام بين</t>
   </si>
   <si>
-    <t>ژ ئه‌بو عه‌بدولڵاهی، نوعمانێ کوڕێ بەشیری (خودێ ژێ ڕازی بیت) گۆت: من گوھ ل پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) بوو دگۆت:||((مسوگه‌ر حه‌لال یێ ئاشكه‌رایه‌ و حه‌رام ژی یێ ئاشكه‌رایه‌، د ناڤبه‌را وان هه‌ردووكان ژیدا هنده‌ك كارێن نه‌ئاشكه‌را هه‌نه‌ كو گه‌له‌ك كه‌س وان نزانن، ڤێجا هه‌ر كه‌سێ خۆ ژ كارێن نه‌ئاشكه‌را بپارێزیت؛ ئه‌ڤه‌ وی دینێ خۆ و نامویسا خۆ پاراست، و هه‌ر كه‌سێ بكه‌ڤیته‌ د ناڤ واندا؛ ئه‌ڤه‌ ئه‌و كه‌ڤته‌ د ناڤ حه‌رامییێدا. وه‌كی شڤانی ده‌مێ په‌زێ خۆ ل دۆر پاوانی دچه‌رینیت، نێزیكه‌ ئه‌ڤ په‌زه‌ بچیته‌ د ناڤدا و بچه‌رینیت، بزانن كو هه‌ر مه‌لكه‌كی پاوانه‌ك هه‌یه‌ و پاوانێ خودێ ژی ئه‌و تشتن یێن وی حه‌رام كرین، بزانن كو پارچه‌یه‌ك د له‌شیدا هه‌یه‌؛ ئه‌گه‌ر باش بوو؛ له‌ش هه‌می دێ باش بیت و ئه‌گه‌ر خراب بوو؛ له‌ش هه‌می دێ خراب بیت، ئه‌و پارچه‌ ژی دله‌))</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي عَبْدِ اللَّهِ النُّعْمَانِ بْنِ بَشِيرٍ رَضِيَ اللَّهُ عَنْهُ، قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم يَقُولُ: «إنَّ الحَلَالَ بَيِّنٌ، وَإِنَّ الحَرَامَ بَيِّنٌ، وَبَيْنَهُمَا مُشْتَبِهَاتٌ لَا يَعْلَمُهُنَّ كَثِيرٌ مِنَ النَّاسِ، فَمَنْ اتَّقَى الشُّبُهَاتِ اسْتَبْرَأَ لِدِينِهِ وَعِرْضِهِ، وَمَنْ وَقَعَ فِي الشُّبُهَاتِ وَقَعَ فِي الحَرَامِ، كَالرَّاعِي يَرْعَى حَوْلَ الحِمَى يُوشِكُ أَنْ يَرْتَعَ فِيهِ، أَلَا وَإِنَّ لِكُلِّ مَلِكٍ حِمًى، أَلَّا وَإِنَّ حِمَى اللَّهِ مَحَارِمُهُ، أَلَّا وَإِنَّ فِي الجَسَدِ مُضْغَةً إذَا صَلَحَتْ صَلَحَ الجَسَدُ كُلُّهُ، وَإذَا فَسَدَتْ فَسَدَ الجَسَدُ كُلُّهُ، أَلَا وَهِيَ القَلْبُ».</t>
   </si>
   <si>
     <t>ژ ئه‌بو عه‌بدولڵاهی، نوعمانێ کوڕێ بەشیری (خودێ ژێ ڕازی بیت) گۆت: من گوھ ل پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) بوو دگۆت: ((مسوگه‌ر حه‌لال یێ ئاشكه‌رایه‌ و حه‌رام ژی یێ ئاشكه‌رایه‌، د ناڤبه‌را وان هه‌ردووكان ژیدا هنده‌ك كارێن نه‌ئاشكه‌را هه‌نه‌ كو گه‌له‌ك كه‌س وان نزانن، ڤێجا هه‌ر كه‌سێ خۆ ژ كارێن نه‌ئاشكه‌را بپارێزیت؛ ئه‌ڤه‌ وی دینێ خۆ و نامویسا خۆ پاراست، و هه‌ر كه‌سێ بكه‌ڤیته‌ د ناڤ واندا؛ ئه‌ڤه‌ ئه‌و كه‌ڤته‌ د ناڤ حه‌رامییێدا. وه‌كی شڤانی ده‌مێ په‌زێ خۆ ل دۆر پاوانی دچه‌رینیت، نێزیكه‌ ئه‌ڤ په‌زه‌ بچیته‌ د ناڤدا و بچه‌رینیت، بزانن كو هه‌ر مه‌لكه‌كی پاوانه‌ك هه‌یه‌ و پاوانێ خودێ ژی ئه‌و تشتن یێن وی حه‌رام كرین، بزانن كو پارچه‌یه‌ك د له‌شیدا هه‌یه‌؛ ئه‌گه‌ر باش بوو؛ له‌ش هه‌می دێ باش بیت و ئه‌گه‌ر خراب بوو؛ له‌ش هه‌می دێ خراب بیت، ئه‌و پارچه‌ ژی دله‌)).</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم قاعدةً عامةً في الأشياء، وأنها تنقسم في الشريعة إلى ثلاثة أقسام: حَلال بَيِّن، وحرام بَيِّن، وأمور مشتبهات غير واضحة الحكم من حيث الحِلِّ والحُرْمة، لا يعلم حُكمَها كثير من الناس.
 فمَن ترك تلك الأشياء المشتبهة عليه سَلِم دينُه بالبُعد عن الوقوع في الحرام، وسَلِم له عِرضُه من كلام الناس بما يَعيبون عليه بسبب ارتكابه هذا المشتبه. ومَن لم يجتنب المشتبهات فقد عَرَّض نفسَه إما بالوقوع في الحرام، أو نيل الناس من عرضه. وضرب الرسول صلى الله عليه وسلم مثلًا ليُبيِّن حال من يرتكب الشبهات وأنه كالراعي يرعى ماشيتَه قُرْبَ أرضٍ قد حماها صاحبها، فتوشك ماشيةُ الراعي أن ترعى في هذا الحمى لقربها منه، فكذلك من يفعل ما فيه شبهة، فإنه بذلك يقترب من الحرام فيوشك أن يقع فيه. وبعدها أخبر النبي صلى الله عليه وسلم أن في الجسد مضغة (وهي القلب) يصلح الجسد بصلاحها، ويفسد بفسادها.</t>
   </si>
   <si>
     <t>الحديث قاعدة في اتقاء الشبهات.
 الترغيب في ترك المشتبِه، الذي لم يَتبيّن حكمُه.</t>
   </si>
   <si>
     <t>ئه‌ڤ فەرموودە بناخه‌یه‌كه‌ بۆ خۆپاراستنا ژ گۆمانان.
 هاندان بۆ هێلانا تشتێ گومانلێکری، ئه‌وێ کو حوکمێ وی دیار نەبووی.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/66515</t>
-  </si>
-[...1 lines deleted...]
-    <t>ژ ئه‌بو ڕوقەییەی، تەمیمێ کوڕێ ئەوسێ داری (خودێ ژێ ڕازی بیت) کو پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) گۆت:||((دین شیره‌ته‌)) من گۆت: بۆ كێ؟ گۆت: ((بۆ خودێ، بۆ په‌ڕتووكا وی، بۆ پێغه‌مبه‌رێ وی، بۆ مه‌زنێن موسلمانان و بۆ هه‌می موسلمانان))</t>
   </si>
   <si>
     <t>عَنْ أَبِي رُقَيَّةَ تَمِيمِ بْنِ أَوْسٍ الدَّارِيِّ رَضِيَ اللَّهُ عَنْهُ أَنَّ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «الدِّينُ النَّصِيحَةُ» قُلْنَا: لِمَنْ؟ قَالَ: «لِلهِ وَلِكِتَابِهِ وَلِرَسُولِهِ وَلِأَئِمَّةِ الْمُسْلِمِينَ وَعَامَّتِهِمْ».</t>
   </si>
   <si>
     <t>ژ ئه‌بو ڕوقەییەی، تەمیمێ کوڕێ ئەوسێ داری (خودێ ژێ ڕازی بیت) کو پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) گۆت: ((دین شیره‌ته‌)) من گۆت: بۆ كێ؟ گۆت: ((بۆ خودێ، بۆ په‌ڕتووكا وی، بۆ پێغه‌مبه‌رێ وی، بۆ مه‌زنێن موسلمانان و بۆ هه‌می موسلمانان)).</t>
   </si>
   <si>
     <t>أَخبَرَ النبيُّ صلى الله عليه وسلم بأنَّ الدين قائمٌ على الإخلاص والصدق، حتى يؤدَّى كما أوجب الله، كاملًا دون تقصير أو غش.
 فقيل للنبي صلى الله عليه وسلم: لمن تكون النصيحة؟ فقال:
 أولًا: النصيحة لله سبحانه وتعالى: بإخلاص العمل له، وعدم الإشراك به، وأن نؤمن بربوبيته وألوهيته وأسمائه وصفاته، وتعظيم أمره، والدعوة إلى الإيمان به.
 ثانيًا: النصيحة لكتابه وهو القرآن الكريم: بأن نعتقد أنه كلامُه، وآخِرُ كتبِه، وأنه ناسخ لجميع الشرائع قبله، ونعظِّمه، ونتلوه حق تلاوته، ونعمل بمُحْكَمِه، ونسلم بمتشابهه، ونَذُبُّ عن تأويل المُحرِّفين له، ونعتبر بمواعظه، وننشر علومه، وندعو إليه.
 ثالثًا: النصيحة لرسوله محمد صلى الله عليه وسلم: بأن نعتقدَ أنه آخِرُ الرسل، ونصدِّقَه فيما جاء به، ونَمتَثِلَ أمرَه، ونجتنبَ نهيَه، وأن لا نتعبدَ لله إلا بما جاء به، ونُعظِّمَ حقَّه، ونوقرَه، ونَبُثَّ دعوته، ونَنشُرَ شريعتَه، ونَنفيَ التُّهَمَ عنه.
 رابعًا: النصيحة لأئمة المسلمين: بمعاونتهم على الحق، وعدم منازعتهم الأمر، والسمع والطاعة لهم في طاعة الله.
 خامسًا: النصيحة للمسلمين: بالإحسان إليهم ودعوتهم، وكَفِّ الأذى عنهم، ومحبة الخير لهم، والتعاون معهم على البر والتقوى.</t>
   </si>
   <si>
     <t>پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) گۆت کو ئایین یێ ل سەر دلسۆزی (ئیخلاص) و ڕاستگۆییێ ڕاوەستیاییە، هەتا کو وەکو خودێ واجب کری بهێتە ئەنجامدان، ب ته‌مامەتی و بێی کێماسی یان غش و فێلبازی. ڤێجا بۆ پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) هاتە گۆتن: شیره‌ت بۆ کێیە؟ ئینا گۆت: ئێك: شیره‌ت بۆ خودایێ مه‌زن: ب دلسۆزیكرنا کاری بۆ وی ب تنێ و دروستنه‌كرنا چ شریك و هه‌ڤالان بۆ وی، و کو ئەم باوەرییێ ب ڕبوبییەت و ئولوهییەت و ناڤ و سالۆخه‌تێن وی بینین، دیسان شیره‌ت بۆ خودێ ب مەزنکرنا فەرمانا وی و گازیكرنێیه‌ بۆ باوەریئینانێ ب وی. دوو: شیره‌ت بۆ په‌ڕتووكا وی کو قورئانا پیرۆزە: ب وێ ئێكێ کو باوەرییێ بینین ئەو ئاخڤتنا خودێیه‌ و دویماهیك په‌ڕتووكا وییە و کو ئەو ناسخ و نه‌هێله‌ره‌ بۆ هەمی شەریعه‌تێن بەری خۆ، دیسان ئەم وێ مەزن بکەین و ب دروستی وه‌كی ئه‌و یا ژ هه‌ژی بخوینین و كار ب ئایه‌تێن وێ یێن موحكه‌م (ئه‌وێن بتنێ ئێك ڕامان ژێ دچيت) بكه‌ین و خۆڕاده‌ستی وان ئایه‌تێن موته‌شابیھ (ئه‌وێن ئه‌گه‌رێ پتر ژ ڕامانه‌كێ بۆ هه‌ى) بكه‌ین، بەڕەڤانییێ ژ وێ بكه‌ین ل هه‌مبه‌ری تەئویلکرنا وێ ب ڕێكا كه‌سێن وێ ته‌ئویل دكه‌ن و ژ ڕامانا وێ یا دروست لادده‌ن، هه‌روه‌سا پەند و وانه‌یان بۆ خۆ ژ شیره‌تێن وێ وه‌ربگرین و زانستێن وێ بەلاڤ بکەین و خه‌لكی بۆ وێ گازی بکەین. سێ: شیره‌ت بۆ پێغەمبەرێ وی موحه‌ممه‌دی (صەلات و سەلامێن خودێ ل سەر بن): ب وێ چه‌ندێ کو باوەرییێ بینین کو ئەو دویماهیك پێغەمبەرە و باوەرییێ پێ بینین د وێ ئێكێدا یا ئەو پێ هاتی و وی ڕاست ده‌ربێخین و فەرمانا وی جێبەجێ بکەین و خۆ ژ تشتێ وی پاشڤه‌برن ژێ كری بده‌ینه‌ پاش، دیسان ب تنێ ب وی شێوه‌ی عیباده‌تێ خودێ بكه‌ین یێ ئه‌و پێ هاتی و مافێ وی مەزن بکەین و ڕێزێ لێ بگرین و گازی و شەریعه‌تێ وی بەلاڤ بکەین و گۆمانان ل سەر وی ڕاكه‌ین و نه‌هێلین . چار: شیره‌ت بۆ مه‌زن و ده‌ستهه‌لاتدارێن موسلمانان: ب هاریکاریکرنا وانه‌ ل سەر حه‌قییێ و هه‌ڤڕكینه‌كرنه‌ د گه‌ل وان د ده‌ستهه‌لاتێدا و گوهداریکرن و بجهئینانا فەرمانێن وانه‌ د گوهداریکرنا خودێدا. پێنج: شیره‌ت بۆ موسلمانان: ب باشیكرن و گازیكرنا د گەل وانه‌، دیسان ب دروستنه‌كرنا نه‌خۆشی و ئه‌زیه‌تێیه‌ بۆ وان و حه‌زژێكرنا خێر و باشییێ بۆ وان و هاریکاریکرنا د گەل وان ل سەر باشی و ته‌قوایێ.</t>
   </si>
   <si>
     <t>الأمر بالنصيحة للجميع. 
 عِظَم منزلة النصيحة من الدين. 
 اشتمال الدين على الاعتقادات والأقوال والأعمال. 
 من النصيحة تصفية النفس من الغش للمنصوح له وإرادة الخير له. 
 حسن تعليم الرسول صلى الله عليه وسلم حيث يذكر الشيء مُجملًا ثم يُفصّله. 
@@ -11506,53 +11745,50 @@
 النهي لم يرخص في ارتكاب شيء منه، والأمر قيد بالاستطاعة؛ لأن الترك مقدور والفعل يحتاج إلى قدرة على إيجاد الفعل المأمور به.
 النهي عن كثرة السؤال، قد قسم العلماء السؤال إلى قسمين: أحدهما: ما كان على وجه التعليم لما يحتاج إليه من أمر الدين، فهذا مأمور به ومن هذا النوع أسئلة الصحابة. والثاني: ما كان على وجه التعنت والتكلف وهذا هو المنهي عنه.
 تحذير هذه الأمة من مخالفة نبيها، كما وقع في الأمم التي قبلها.
 المنهي عنه يشمل القليل والكثير؛ لأنه لا يتأتّى اجتنابه إلا باجتناب قليله وكثيره، فمثلًا: نهانا عن الرِّبا فيشمل قليله وكثيره.
 ترك الأسباب المفضية إلى المحرم؛ لأن ذلك من معنى الاجتناب.
 لا ينبغي للإنسان إذا سمع أمر الرسول صلى الله عليه وسلم أن يقول: هل هو واجب أم مستحبّ، بل عليه بالمبادرة إلى الفعل؛ لقوله: «فَأْتُوا مِنْهُ مَا استَطَعْتُمْ».
 كثرة المسائل سبب للهلاك ولا سيّما في الأمور التي لا يمكن الوصول إليها مثل المسائل الغيبية، وكيفية أحوال يوم القيامة، لا تكثر السؤال فيها فتهلك، وتكون متنطّعًا متعمّقًا.</t>
   </si>
   <si>
     <t>فەرموودە بناخه‌یه‌كه‌ بۆ ڕوهنکرنا پێدڤیبوونێ د ئەنجامدانا وی تشتێ فه‌رمان پێ هاتییه‌ كرن و دویرکەڤتنا ژ وی تشتێ هاتییه‌ حه‌رامكرن.
 پاشڤه‌برنێ ده‌ستویری ب وێ چه‌ندێ نەدایە كو تشتەك ژ وى كارێ حه‌رام بهێته‌ ئه‌نجامدان، فەرمان ژی ب شیانانڤه‌ هاتییە گرێدان، چونکی هێلان تشته‌كه‌ مرۆڤ دشێت بكه‌ت و یێ د شیاندا، به‌لێ كرن و ئەنجامدانێ پێدڤی ب شیانایه‌ بۆ په‌یداكرن و بده‌ستڤه‌ئینانا وى کارێ فەرمانا وی هاتییە کرن.
 پاشڤه‌برن ژ گه‌له‌ك پرسیاركرنێ، زانایان پرسیار دابه‌شكرینه‌ سه‌ر دوو پشكان، پشكا ئێكێ: ئه‌و پرسیارێن ب مه‌ره‌ما فێربوون و زانینا تشته‌كی بن كو مرۆڤ بۆ دینێ خۆ پێدڤی دبیتێ، ئه‌ڤا هه‌نێ فه‌رمان پێ هاتییه‌ كرن و پرسیارێن صه‌حابییان ژی هه‌ر ژ ڤی جۆری بوون، پشكا دووێ: ئه‌و پرسیارێن ب مه‌ره‌ما ڕكداری و خۆزه‌حمه‌تدانێ دهێنه‌ كرن، ئاها ئه‌ڤه‌ ئه‌و جۆره‌ یێ پاشڤه‌برن ژێ هاتییه‌ كرن.
 ئه‌ڤ ئوممه‌ته‌ ژ سه‌رپێچیكرنا پێغه‌مبه‌رێ خۆ هاتییه‌ پاشڤه‌برن، هه‌روه‌كی چاوا ئه‌ڤ چه‌نده‌ د ناڤ ئوممه‌تێن به‌رێدا چێبوو.
 ئەو تشتێ پاشڤه‌برن ژێ هاتییه‌ كرن؛ تشتێ كێم و یێ گه‌له‌ك ژی ب خۆڤه‌ دگریت، چونکی دویرکەڤتن ژێ ب دەستڤه‌ ناهێت هه‌تا ژ كێم و گه‌له‌كا وێ دویرنه‌كه‌ڤی، بۆ نموونه‌: ئه‌م ژ ڕیبایێ پاشڤه‌برینه‌، ڤێجا کێم و گه‌له‌كا وێ ژی ڤەدگریت و دچیته‌ د بنڤه‌.
 هێلانا وان ئەگەرێن سه‌ردكێشن بۆ حەرامییێ، چونکی ئەڤه‌ ژی دچیته‌ د بن ڕامانا دویرکەڤتنێڤه‌.
 بۆ مرۆڤى یا دروست نینه‌ ئه‌گه‌ر گوھ ل فەرمانا پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) بوو ئه‌و بێژیت: ئەرێ واجبه‌ یان سوننه‌ته‌، بەلکی پێدڤییە ئه‌و له‌زێ د ئه‌نجامدانا وێ فه‌رمانێدا بكه‌ت، ئه‌ڤه‌ ژی ژ بەر گۆتنا وی (صەلات و سەلامێن خودێ ل سەر بن): ((هوین ل دویڤ شیانێن خۆ ده‌ست پێڤه‌ بگرن و ئه‌نجام بده‌ن)).
 گه‌له‌ك پرسیاركرن ئەگەرە بۆ تێچوونێ، ب تایبەتی د وان تشتاندا یێن شیانێن گه‌هشتنێ پێ نینن، وەکی بابه‌تێن نه‌په‌نی (غەیبی) و چاوانییا كاودان و ڕویدانێن ڕۆژا قیامەتێ. گه‌له‌ك پرسیاران د ئه‌ڤان بابه‌تاندا نەکە، ئه‌گه‌ر نه‌ دێ تێچی و دێ بیە کەسەکێ گه‌له‌ك زێده‌گاڤییێ د تشتیدا دكه‌ت و كویر تێدا دچیت.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/66517</t>
   </si>
   <si>
     <t>إن الله طيب لا يقبل إلا طيبا، وإن الله أمر المؤمنين بما أمر به المرسلين</t>
   </si>
   <si>
-    <t>ژ ئه‌بو هوره‌یره‌ی (خودێ ژێ ڕازی بیت) گۆت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت:||((مسوگه‌ر خودێ یێ پاقژە و ژ تشتێ پاقژ پێڤه‌تر چ تشتان قەبویل ناکەت و ب ڕاستی خودێ ب وی تشتی فەرمان ل باوەرداران کرییە یێ فەرمان پێ ل پێغەمبەران کری. ڤێجا (خودایێ مه‌زن) گۆت: {يَا أَيُّهَا الرُّسُلُ كُلُوا مِنْ الطَّيِّبَاتِ وَاعْمَلُوا صَالِحًا}، ئانكو: ((گه‌لی پێغەمبەران؛ ژ تشتێن پاقژ بخۆن و کارێ باش بکەن))، دیسان (خودایێ مه‌زن) گۆت: {يَا أَيُّهَا الَّذِينَ آمَنُوا كُلُوا مِنْ طَيِّبَاتِ مَا رَزَقْنَاكُمْ}، ئانكو: ((گه‌لی ئەوێن هه‌وه‌ باوەری ئینای؛ ژ تشتێن پاقژ یێن مه‌ كرینه‌ ڕزقێ هه‌وه‌ بخۆن)). پاشی بەحسێ وى زه‌لامى کر کو گەشتەکا درێژ دکەت، پرچ و جلکێن وی دبەلاڤه‌ و تۆزه‌كينە، دەستێن خۆ بۆ ئەسمانی درێژ و بلند دکەت (دوعا ژ خودێ دكه‌ت و هه‌ر دكه‌ته گازی و دبێژیت): یا خودێ! یا خودێ! و خوارنا وی یا حەرامە، ڤەخوارنا وی یا حەرامە، جلکێن وی دحەرامن و ب حەرامییێ یێ مه‌زن بووی و گوشتێ خۆ ب حه‌رامی یێ گرتی، ڤێجا ما چاوا دێ به‌رسڤا وی هێته‌ دان (و دوعایێن وی هێنه‌ قه‌بویلكرن)!))</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إنَّ اللَّهَ طَيِّبٌ لَا يَقْبَلُ إلَّا طَيِّبًا، وَإِنَّ اللَّهَ أَمَرَ المُؤْمِنِينَ بِمَا أَمَرَ بِهِ المُرْسَلِينَ، فَقَالَ تَعَالَى: {يَا أَيُّهَا الرُّسُلُ كُلُوا مِنْ الطَّيِّبَاتِ وَاعْمَلُوا صَالِحًا}، وَقَالَ تَعَالَى: {يَا أَيُّهَا الَّذِينَ آمَنُوا كُلُوا مِنْ طَيِّبَاتِ مَا رَزَقْنَاكُمْ} ثُمَّ ذَكَرَ الرَّجُلَ، يُطِيلُ السَّفَرَ، أَشْعَثَ، أَغْبَرَ، يَمُدُّ يَدَيْهِ إلَى السَّمَاءِ: يَا رَبِّ! يَا رَبِّ! وَمَطْعَمُهُ حَرَامٌ، وَمَشْرَبُهُ حَرَامٌ، وَمَلْبَسُهُ حَرَامٌ، وَغُذِيَ بِالحَرَامِ، فَأَنَّى يُسْتَجَابُ لَذلك».</t>
   </si>
   <si>
     <t>ژ ئه‌بو هوره‌یره‌ی (خودێ ژێ ڕازی بیت) گۆت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((مسوگه‌ر خودێ یێ پاقژە و ژ تشتێ پاقژ پێڤه‌تر چ تشتان قەبویل ناکەت و ب ڕاستی خودێ ب وی تشتی فەرمان ل باوەرداران کرییە یێ فەرمان پێ ل پێغەمبەران کری. ڤێجا (خودایێ مه‌زن) گۆت: {يَا أَيُّهَا الرُّسُلُ كُلُوا مِنْ الطَّيِّبَاتِ وَاعْمَلُوا صَالِحًا}، ئانكو: ((گه‌لی پێغەمبەران؛ ژ تشتێن پاقژ بخۆن و کارێ باش بکەن))، دیسان (خودایێ مه‌زن) گۆت: {يَا أَيُّهَا الَّذِينَ آمَنُوا كُلُوا مِنْ طَيِّبَاتِ مَا رَزَقْنَاكُمْ}، ئانكو: ((گه‌لی ئەوێن هه‌وه‌ باوەری ئینای؛ ژ تشتێن پاقژ یێن مه‌ كرینه‌ ڕزقێ هه‌وه‌ بخۆن)). پاشی بەحسێ وى زه‌لامى کر کو گەشتەکا درێژ دکەت، پرچ و جلکێن وی دبەلاڤه‌ و تۆزه‌كينە، دەستێن خۆ بۆ ئەسمانی درێژ و بلند دکەت (دوعا ژ خودێ دكه‌ت و هه‌ر دكه‌ته گازی و دبێژیت): یا خودێ! یا خودێ! و خوارنا وی یا حەرامە، ڤەخوارنا وی یا حەرامە، جلکێن وی دحەرامن و ب حەرامییێ یێ مه‌زن بووی و گوشتێ خۆ ب حه‌رامی یێ گرتی، ڤێجا ما چاوا دێ به‌رسڤا وی هێته‌ دان (و دوعایێن وی هێنه‌ قه‌بویلكرن)!)).</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الله طيب قُدُّوس مُنَزَّهٌ عن النقائص والعيوب ومُتَّصِف بالكَمَالات، ولا يقبل من الأعمال والأقوال والاعتقادات إلا ما كان طيبًا، وهو الخالص لله، الموافق لهدي النبي صلى الله عليه وسلم، ولا ينبغي أن يتقرب إلى الله إلا بذلك، ومن أعظم ما يَحصُل به طِيْبة الأعمال للمؤمن طِيْبُ مَطعَمِه، وأن يكون من حلال، فبذلك يَزكُو عملُه، ولذا أمر الله المؤمنين بالذي أمر به المرسلين من أكل الحلال وعمل الصالحات، فقال: {يَا أَيُّهَا الرُّسُلُ كُلُوا مِنَ الطَّيِّبَاتِ وَاعْمَلُوا صَالِحًا، إِنِّي بِمَا تَعْمَلُونَ عَلِيمٌ} وقال: {يَا أَيُّهَا الَّذِينَ آمَنُوا كُلُوا مِنْ طَيِّبَاتِ مَا رَزَقْنَاكُمْ}.
 ثم حَذَّرَ صلى الله عليه وسلم من أكل الحرام الذي يُفسِد العمل ويَمنع قبولَه مهما بَذل من أسباب القبول الظاهرة؛ منها:
 أولًا: إطالة السفر في وجوه الطاعات كحج وجهاد وصلة رحم وغير ذلك.
 ثانيًا: مُتفرِّق الشعر لعدم تمشيطه، مُتغيِّر لونه ولون ثيابه من التراب، فهو مضطر.
 ثالثًا: يرفع يديه إلى السماء بالدعاء.
 رابعًا: يتوسل إلى الله بأسمائه ويُلِحُّ في ذلك: يا رب يا رب!
 ومع هذه الأسباب لإجابة الدعاء لم يسمع له؛ وذلك لأن مَطعومَه ومشروبَه وملبوسَه حرام، وغذي بالحرام، فبعيد أن يستجاب لمن هذه صفته، وكيف يستجاب له؟!</t>
   </si>
   <si>
     <t>كمال الله عزّ وجل في ذاته، وصفاته، وأفعاله، وأحكامه.
 الأمر بإخلاص العمل لله عز وجل، والمتابعة للنبي صلى الله عليه وسلم.
 استعمال ما يُشجِّع على العمل، حيث قال النبي صلى الله عليه وسلم: "إِنَّ الله أَمَرَ المُؤمنينَ بِمَا أَمَرَ بِهِ المُرسَلِيْنَ"، فإذا علم المؤمن أن هذا من مأمورات المرسلين فإنه يتقوَّى ويتشجّع على الامتثال.
 من موانع استجابة الدعاء أكل الحرام.
 من أسباب إجابة الدعاء خمسة أشياء: أحدها: إطالة السفر لما فيه من الانكسار الذي هو من أعظم أسباب الإجابة، الثاني: حالة الإضطرار، الثالث: مَدُّ اليدين إلى السماء، الرابع: الإلحاح على الله بتكرير ذكر ربوبيته، وهو من أعظم ما يُطلَب به إجابة الدعاء، الخامس: إطابة المأكل والمشرب.
 أكل الحلال الطيِّب من الأسباب المُعينة للعمل الصالح.
 قال القاضي: الطيب ضد الخبيث، فإذا وصف به تعالى أريد به أنه مُنزَّه عن النقائص مُقدَّس عن الآفات، وإذا وُصِف به العبد مطلقًا أريد به أنه المُتعرِّي عن رذائل الأخلاق وقبائح الأعمال والمتحلي بأضداد ذلك، وإذا وُصف به الأموال أريد به كونه حلالًا من خيار الأموال.</t>
   </si>
   <si>
     <t>ته‌مامه‌تییا خودێ د زات و سالۆخه‌ت و كریار و بڕیارێن خۆدا.
@@ -11572,53 +11808,50 @@
   <si>
     <t>((ئەو تشتێ تو یێ ژێ ب گۆمان بی بهێله‌ و هه‌ڕه‌ وی تشتێ تو یێ ژێ ب گۆمان نه‌بی))</t>
   </si>
   <si>
     <t>عَنْ أَبِي مُـحَمَّدٍ الحَسَنِ بْنِ عَلِيِّ بْنِ أَبِي طَالِبٍ - سِبْطِ رَسُولِ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ وَرَيْحَانَتِهِ-، قَالَ: حَفِظْتُ مِنْ رَسُولِ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «دَعْ مَا يَرِيبُك إلَى مَا لَا يَرِيبُكَ».</t>
   </si>
   <si>
     <t>ژ ئه‌بو موحه‌ممه‌دی، حەسەنێ کوڕێ عەلییێ کوڕێ ئه‌بو طالبی - نەڤییێ پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) و ڕحانا وی - گۆت: من (ئه‌ڤ گۆتنه‌) ژ پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) ژبه‌ركر (كو گۆت): ((ئەو تشتێ تو یێ ژێ ب گۆمان بی بهێله‌ و هه‌ڕه‌ وی تشتێ تو یێ ژێ ب گۆمان نه‌بی)).</t>
   </si>
   <si>
     <t>أَمَرَ النبيُّ صلى الله عليه وسلم بِتَرْك ما تَشُكُّ فيه مِن الأقوال والأعمال أنه مَنهيٌّ عنه أو لا، أهو حرام أو حلال، إلى ما لا شَكَّ فيه مما تَيَقَّنت حُسْنَه وحِلَّه.</t>
   </si>
   <si>
     <t>پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) فەرمانا هێلانا وی تشتی کر یێ تو یێ ژێ ب گۆمان بی ژ گۆتن و کریاران کا ئه‌و تشت ژ وان تشتانه‌ یێن پاشڤه‌برن ژێ هاتییه‌ كرن یان نه‌، كا ئه‌رێ ئه‌و ژ تشتێن حه‌رامه‌ یان حه‌لال، (فه‌رمان كر ب هێلانا ڤان تشتان) بۆ وی تشتێ چ گۆمان تێدا نینن یێن تە باوەری ب باشی و حەلالییا وى هه‌ی و تو یێ ژێ پشتڕاستی.</t>
   </si>
   <si>
     <t>رواه الترمذي والنسائي</t>
   </si>
   <si>
     <t>[رواه الترمذي والنسائي]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/66519</t>
   </si>
   <si>
-    <t>ژ ئه‌بو حەمزەی، ئەنەسێ کوڕێ مالکی (خودێ ژێ ڕازی بیت) - خزمەتکارێ پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) - ژ پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) گۆت:||ئانكو: ((ئێك ژ هه‌وه‌ باوه‌رییێ نائینیت، هه‌تا ئه‌وا وی بۆ خۆ دڤێت؛ بۆ برایێ خۆ ژی بڤێت))</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي حَمْزَةَ أَنَسِ بْنِ مَالِكٍ رَضِيَ اللَّهُ عَنْهُ -خَادِمِ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ- عَنْ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لاَ يُؤْمِنُ أَحَدُكُمْ، حَتَّى يُحِبَّ لِأَخِيهِ مَا يُحِبُّ لِنَفْسِهِ»</t>
   </si>
   <si>
     <t>ژ ئه‌بو حەمزەی، ئەنەسێ کوڕێ مالکی (خودێ ژێ ڕازی بیت) - خزمەتکارێ پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) - ژ پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) گۆت: ئانكو: ((ئێك ژ هه‌وه‌ باوه‌رییێ نائینیت، هه‌تا ئه‌وا وی بۆ خۆ دڤێت؛ بۆ برایێ خۆ ژی بڤێت)).</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/66520</t>
   </si>
   <si>
     <t>عَنْ أَبِي يَعْلَى شَدَّادِ بْنِ أَوْسٍ رَضِيَ اللَّهُ عَنْهُ عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ اللهَ كَتَبَ الْإِحْسَانَ عَلَى كُلِّ شَيْءٍ، فَإِذَا قَتَلْتُمْ فَأَحْسِنُوا القِتْلَةَ، وَإِذَا ذَبَحْتُمْ فَأَحْسِنُوا الذِّبْحَةَ، وَلْيُحِدَّ أَحَدُكُمْ شَفْرَتَهُ، وَلْيُرِحْ ذَبِيحَتَهُ».</t>
   </si>
   <si>
     <t>ژ ئه‌بو یەعلای، شەددادێ کوڕێ ئەوسی (خودێ ژێ ڕازی بیت) ژ پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) گۆت: ((مسوگه‌ر خودێ چاكی ل سه‌ر هه‌می تشتان نڤیسییه‌، ڤێجا ئه‌گه‌ر هه‌وه‌ كوشتن كر؛ هوین ب جوانی بكه‌ن، و ئه‌گه‌ر هه‌وه‌ ڤه‌كوشتن كر؛ هوین جوان ڤه‌كوژن، و بلا ئێك ژ هه‌وه‌ كێركا خۆ خۆش بكه‌ت و بلا قوربانی و ڤه‌كوشتییێ خۆ ژی ڕحه‌ت بكه‌ت)).</t>
   </si>
   <si>
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم أن الله تعالى أوجبَ علينا الإحسانَ في كل الأشياء، والإحسان: هو مراقبة الله على الدوام، في عبادته وفي بذل الخير وكف الأذى عن المخلوقين، ومن ذلك الإحسان في القتل والذبح.
 فالإحسان في القتل عند القصاص: بأن يختار أسهلَ الطُّرُق وأخَفَّها وأسرعَها زهوقًا للمقتول.
 والإحسان في الذبح عند الذكاة: بأن يرفق بالبهيمة بإحداد الآلة، وألّا تُحَدَّ أمام الذبيحة وهي تنظر إليها، وألَّا تُذبح وهناك من الماشية ما ينظر إليها.</t>
   </si>
   <si>
     <t>رحمة الله عزّ وجل ولطفه بالخلق.
 إحسان القتل والذبح بأن يكون على الوجه المشروع.
 كمال الشريعة واشتمالها على كل خير، ومن ذلك رحمة الحيوان والرفق به.
 النهي عن المُثْلة بالإنسان بعد قتله.
 تحريم كل ما فيه تعذيب للحيوان.</t>
@@ -11651,105 +11884,96 @@
   <si>
     <t>ئبن عه‌باس (خودێ ژێ ڕازی بیت) به‌حس ل وێ چه‌ندێ دكه‌ت كو ئه‌و یێ بچویك بوو و ل پشت پێغه‌مبه‌ری (صەلات و سەلامێن خودێ ل سەر بن) یێ سویار بوو، ئینا پێغەمبەری (صەلات و سەلامێن خودێ ل سەر بن) گۆته‌ وی: ئه‌ز دێ هنده‌ك تشتان نیشا تە ده‌م كو دێ خودێ بۆ ته‌ كه‌ته‌ جهێ مفای: خودێ بپارێزه‌ ب پاراستن و ئه‌نجامدانا فه‌رمانێن وی و دویركه‌ڤتن و نه‌كرنا پاشڤه‌برنێن وی، وه‌سا كو خودێ ته‌ د ناڤ عیباده‌ت و گوهدانا خۆدا ببینیت و ته‌ د ناڤ گونه‌ھ و سه‌رپێچییاندا نه‌بینیت، ئه‌گه‌ر ته‌ ئه‌ڤ چه‌نده‌ ئه‌نجامدا؛ هنگی جزا و خه‌لاتێ ته‌ دێ ئه‌ڤه‌ بیت خودێ دێ ته‌ ژ نه‌خۆشی و ته‌نگاڤییێن دونیا و ئاخره‌تێ پارێزیت و هه‌ر جهێ تو بچییێ و به‌رێ خۆ بده‌یێ دێ سه‌ركه‌ڤتنێ د ئه‌رك و كارێن ته‌دا ده‌ته‌ ته‌. ئه‌گه‌ر ته‌ ڤیا داخوازه‌كێ بكه‌ی؛ تو ڤێ داخوازا خۆ ب تنێ ژ خودێ بكه‌، چونكی خودێ ب تنێیه‌ به‌رسڤا داخوازكه‌ران دده‌ت. ئه‌گه‌ر ته‌ هاریكاری ڤیا؛ ژ خودێ پێڤه‌تر داخوازا هاریكارییێ ژ كه‌سێ دی نه‌كه‌. بلا ته‌ یه‌قین هه‌بیت و یێ پشتڕاستبه‌ كو ژ وی تشتێ خودێ بۆ ته‌ نڤیسی زێده‌تر؛ چ خێر و باشی ب ده‌ست ته‌ڤه‌ ناهێن، خۆ ئه‌گه‌ر خه‌لكێ ئه‌ردی هه‌می ل سه‌ر مفاگه‌هاندنا ب ته‌ كۆمببن، ل به‌رامبه‌ری ڤێ ژی ژ وی تشتێ خودێ ل سه‌ر ته‌ نڤیسی زێده‌تر؛ چ خرابی و نه‌خۆشی ب سه‌ر ته‌دا ناهێن، خۆ ئه‌گه‌ر خه‌لكێ ئه‌ردی هه‌می ل سه‌ر زیانگه‌هاندنا ب ته‌ كۆمببن. ئه‌ڤ تشتێ هه‌نێ ژی خودێ ل دویڤ حیكمه‌ت و زانینا خۆ د قه‌ده‌رێدا یێ نڤیسی و ئه‌و تشتێ خودێ نڤیسی؛ چ گوهاڕتن ب سه‌ردا ناهێن. هه‌روه‌سا ئه‌و كه‌سێ خودێ بپارێزیت ب پاراستن و ئه‌نجامدانا فه‌رمانێن وی و دویركه‌ڤتن و نه‌كرنا پاشڤه‌برنێن وی؛ خودایێ مه‌زن یێ ل به‌رامبه‌ری وی، دزانیت كا ئه‌و چ دكه‌ت و د چ ڕه‌وشدایه‌ و دێ وی بسه‌رئێخیت و پشته‌ڤانییێ لێ كه‌ت، و ئه‌گه‌ر مرۆڤی د به‌رفره‌هییێدا گوهدارییا خودێ كر؛ ل ده‌مێ ئه‌و مرۆڤ دكه‌ڤیته‌ د ته‌نگاڤی و به‌ڕته‌نگییێدا؛ خودێ دێ ده‌رگه‌هێن خێرێ و به‌رفره‌هییێ ل به‌ر وی ڤه‌كه‌ت، ڤێجا بلا عه‌بد یێ ڕازی بیت ب وی تشتێ خودێ د قه‌ده‌را ویدا نڤیسی ژ باشی و خرابییێ، دیسان بلا مرۆڤ ل ده‌مێ ته‌نگاڤی و به‌ڕته‌نگییێدا پێگیری صه‌بڕ و هه‌دارێ بیت، چونكی ب ڕاستی صه‌بڕ و هه‌دار كلیلا ڤه‌بوونا ده‌رگه‌هایه‌، نه‌خۆشی و ته‌نگاڤی ژی ده‌مێ دژوار بوو؛ به‌رفره‌هی و ڕزگاربوون دێ بۆ وی ژ ده‌ڤ خودێ هێت، كا چاوا ئه‌گه‌ر نه‌خۆشی هات؛ خودێ دێ خۆشییه‌كێ ب دویڤ وێ نه‌خۆشییێدا ئینیت.</t>
   </si>
   <si>
     <t>أهمية تعليم الصغار والأطفال أمورَ الدين من التوحيد والآداب وغير ذلك.
 الجزاء من جنس العمل.
 الأمر بالاعتماد على الله، والتوكل عليه دون غيره، وهو نعم الوكيل.
 الإيمان بالقضاء والقدر والرضا به، وأن الله قدر كل شيء.
 من أضاع أمر الله فإن الله يُضَيِّعُه ولا يَحفظُه. 
 البشارة العظيمة أن الإنسان إذا أصابه العسر فلينتظر اليسر.
 تسلية العبد عند حصول المصيبة، وفوات المحبوب في قوله: «وَاعْلَم أن مَا أَصَابَكَ لَمْ يَكُن لِيُخطِئكَ، وَمَا أخطأَكَ لَمْ يَكُن لِيصيبَك» فالجملة الأولى تسلية في حصول المكروه، والثانية تسلية في فوات المحبوب.</t>
   </si>
   <si>
     <t>گرنگییا فێرکرنا زارۆکێن بچویك ب کاروبارێن دینێ وان ژ ئێکتاپەرستییێ و تۆڕه‌ و ئادابان و ژ بلی وان.
 جزادان هه‌ر ژ جۆرێ کریارێیە.
 فەرمانكرن ب پشتبەستنا ل سه‌ر خودێ و خۆهێلانا ب هیڤییا خودێ ب تنێڤه‌، و خودێ باشترین پشته‌ڤان و وه‌كیله‌.
 باوەری ب قەزا و قەدەرێ و ڕازیبوونا ب قه‌ده‌رێ و کو خودێ هەمی تشت د قه‌ده‌رێدا نڤیسینه‌.
 هه‌ر كه‌سێ فەرمانا خودێ به‌رزه‌ بكه‌ت و جێبه‌جێ نه‌كه‌ت؛ خودێ ژی دێ وی به‌رزه‌كه‌ت و ناپارێزیت.
 مزگینییا مه‌زن ئه‌ڤه‌یه‌ كو ده‌مێ نه‌خۆشی ب سه‌ر مرۆڤیدا هات؛ بلا چاڤه‌ڕێی خۆشییێ بكه‌ت.
 دله‌دلدانا عه‌بدی ل ده‌مێ په‌یدابوونا موسیبه‌ت و نه‌خۆشییێ و ژ ده‌ستدانا وی تشتێ وی حه‌زژێكری، ئه‌ڤه‌ د گۆتنا ویدا ده‌مێ دبێژیت: ((بزانە کو ئەو تشتێ ب سه‌رێ ته‌ هاتى ؛ نەدبوو ژ ته‌ ببوريت و ئەو تشتێ ژته‌ بورى ؛ نەدبوو بگه‌هيته‌ ته‌))، ڤێجا ڕسته‌یا ئێكێ دله‌دلدانه‌ ژ به‌ر په‌یدابوونا تشتێ نه‌خۆش‌ و یا دووێ ژی دله‌دلدانه‌ ژ به‌ر ژ ده‌ستدانا تشتێ حه‌زژێكری و خۆش.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/66522</t>
   </si>
   <si>
-    <t>ژ ئه‌بو مه‌سعوودی، عوقبه‌یێ كوڕێ عه‌مرێ ئه‌نصاڕییێ به‌دری (خودێ ژێ ڕازی بیت) گۆت: پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) گۆت:||((ئه‌وا خه‌لك ڤێڕا گه‌هشتی ژ گۆتنا پێغه‌مبه‌رێن ده‌ستپێكێ (ئه‌ڤ تشته‌ ژ گۆتنا وان پێغه‌مبه‌ران یا بۆ مایه‌ڤه‌ و هنده‌كان ژ هنده‌كێن دی یا ڤه‌گێڕای)، ئه‌ڤه‌یه‌ كو ئه‌گه‌ر ته‌ شه‌رم نه‌كر؛ تشتێ ته‌ دڤێت بكه‌))</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي مَسْعُودٍ عُقْبَةَ بْنِ عَمْرٍو الأَنْصَارِيِّ البَدْرِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ: «إِنَّ مِمَّا أَدْرَكَ النَّاسُ مِنْ كَلاَمِ النُّبُوَّةِ الأُولَى: إِذَا لَمْ تَسْتَحْيِ فَاصْنَعْ مَا شِئْتَ».</t>
   </si>
   <si>
     <t>ژ ئه‌بو مه‌سعوودی، عوقبه‌یێ كوڕێ عه‌مرێ ئه‌نصاڕییێ به‌دری (خودێ ژێ ڕازی بیت) گۆت: پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) گۆت: ((ئه‌وا خه‌لك ڤێڕا گه‌هشتی ژ گۆتنا پێغه‌مبه‌رێن ده‌ستپێكێ (ئه‌ڤ تشته‌ ژ گۆتنا وان پێغه‌مبه‌ران یا بۆ مایه‌ڤه‌ و هنده‌كان ژ هنده‌كێن دی یا ڤه‌گێڕای)، ئه‌ڤه‌یه‌ كو ئه‌گه‌ر ته‌ شه‌رم نه‌كر؛ تشتێ ته‌ دڤێت بكه‌)).</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/66523</t>
   </si>
   <si>
-    <t>ژ ئه‌بو عه‌مری - و هاتییه‌ گۆتن: ئه‌بو عه‌مره‌ی -، سوفیانێ كوڕێ عه‌بدولڵاهی (خودێ ژێ ڕازی بیت) گۆت:||من گۆت: ئەی پێغەمبەرێ خودێ، ئاخڤتنه‌كێ د ئیسلامێدا بۆ من بێژە کو ژ بلی تە پرسیارێ ژ كه‌سه‌كێ دی نەکەم، گۆت: ((بێژە: من باوەری ب خودێ ئینا، پاشی ل سه‌ر ڤێ گۆتنێ به‌رده‌وامبه‌ و ڕاسته‌ڕێبه‌))</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي عَمْرٍو- وَقِيلَ: أَبِي عَمْرَةَ-، سُفْيَانَ بْنِ عَبْدِ اللَّهِ رَضِيَ اللَّهُ عَنْهُ قَالَ: قُلْتُ: يَا رَسُولَ اللهِ، قُلْ لِي فِي الْإِسْلَامِ قَوْلًا لَا أَسْأَلُ عَنْهُ أَحَدًا غَيْرَكَ، قَالَ: «قُلْ: آمَنْتُ بِاللهِ، ثُمَّ اسْتَقِمْ».</t>
   </si>
   <si>
     <t>ژ ئه‌بو عه‌مری - و هاتییه‌ گۆتن: ئه‌بو عه‌مره‌ی -، سوفیانێ كوڕێ عه‌بدولڵاهی (خودێ ژێ ڕازی بیت) گۆت: من گۆت: ئەی پێغەمبەرێ خودێ، ئاخڤتنه‌كێ د ئیسلامێدا بۆ من بێژە کو ژ بلی تە پرسیارێ ژ كه‌سه‌كێ دی نەکەم، گۆت: ((بێژە: من باوەری ب خودێ ئینا، پاشی ل سه‌ر ڤێ گۆتنێ به‌رده‌وامبه‌ و ڕاسته‌ڕێبه‌)).</t>
   </si>
   <si>
     <t>سَأَلَ الصحابيُّ سفيانُ بنِ عبدِ الله رضي الله عنه النبيَّ صلى الله عليه وسلم أنْ يُعَلِّمَه قولًا جامِعًا لمعاني الإسلام يَتَمَسَّكُ به ولا يَسأل عنه غيرَه؟ فقال له صلى الله عليه وسلم: قل: وَحَّدْتُ اللهَ، وآمنتُ أنه ربي وإلهي وخالقي ومعبودي الحق لا شريك له، ثم ينقاد لطاعة الله بأداء فرائض الله وترك محارم الله ويستمر عليها.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/66524</t>
   </si>
   <si>
     <t>أرأيت إذا صليت المكتوبات، وصمت رمضان، وأحللت الحلال، وحرمت الحرام</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَبْدِ اللَّهِ جَابِرِ بْنِ عَبْدِ اللَّهِ الْأَنْصَارِيِّ رَضِيَ اللَّهُ عَنْهُمَا: أَنَّ رَجُلًا سَأَلَ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقَالَ: أَرَأَيْتَ إِذَا صَلَّيْتُ المَكْتُوبَاتِ، وَصُمْتُ رَمَضَانَ، وَأَحْلَلْتُ الحَلَالَ، وَحَرَّمْتُ الحَرَامَ، وَلَمْ أَزِدْ عَلَى ذَلِكَ شَيْئًا، أَأَدْخُلُ الجَنَّةَ؟ قَالَ: «نَعَمْ».</t>
   </si>
   <si>
     <t>ژ ئه‌بو عه‌بدولڵاهی، جابرێ کوڕێ عه‌بدولڵاهێ ئەنصاڕی (خودێ ژ هەردووكان ڕازی بیت): کو زەلامەکی پرسیار ژ پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) کر و گۆت: تو چ دبێژی ئەگەر من نڤێژێن فەڕز کرن و ڕۆژییێن ڕەمەزانێ گرتن، حەلال حەلال کر و حەرام حەرام کر و من چ تشت ل سەر ڤانه‌ زێدە نەكرن، ئەرێ دێ چمە بەحشتێ؟ گۆت: ((بەلێ)).</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/66525</t>
   </si>
   <si>
     <t>الطهور شطر الإيمان، والحمد لله تملأ الميزان، وسبحان الله والحمد لله تملآن أو تملأ ما بين السماء والأرض</t>
   </si>
   <si>
     <t>عَنْ أَبِي مَالِكٍ الحَارِثِ بْنِ عَاصِمٍ الأَشْعَرِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «الطُّهُورُ شَطْرُ الْإِيمَانِ، وَالْحَمْدُ لِلهِ تَمْلَأُ الْمِيزَانَ، وَسُبْحَانَ اللهِ وَالْحَمْدُ لِلهِ تَمْلَآنِ -أَوْ تَمْلَأُ- مَا بَيْنَ السَّمَاءِ وَالأَرْضِ، وَالصَّلَاةُ نُورٌ، وَالصَّدَقَةُ بُرْهَانٌ، وَالصَّبْرُ ضِيَاءٌ، وَالْقُرْآنُ حُجَّةٌ لَكَ أَوْ عَلَيْكَ، كُلُّ النَّاسِ يَغْدُو، فَبَايِعٌ نَفْسَهُ فَمُعْتِقُهَا أَوْ مُوبِقُهَا»</t>
   </si>
   <si>
     <t>ژ ئه‌بو مالکی، حارسێ کوڕێ عاصمێ ئەشعەری (خودێ ژێ ڕازی بیت) گۆت: پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) گۆت: ((پاقژی نیڤا باوەرییێیە، و (الحَمدُ لِلهِ) تەڕازییێ تژی دکەت و (سُبحانَ اللهِ وَالحَمدُ لِلهِ) ژی د ناڤبەرا ئەسمان و ئەردیدا تژی دكه‌ن - یان تژی دکەت -. نڤێژ ڕۆناهییە، خێر و صه‌ده‌قه‌ بەڵگەیە، صەبڕ و هه‌دار ڕۆناهییە، قورئان بەڵگەیە بۆ تە یان ل سەر تە. هەمی خەلك سپێدێ زوی ژ مال ده‌ردكه‌ڤن (ئانكو ڕۆژا خۆ ده‌ستپێدكه‌ن و بۆ خۆ كار دكه‌ن) و نه‌فسێن خۆ دفرۆشن؛ ڤێجا یان ڤێ نه‌فسێ ئازاد دکەن یان ژ ناڤ دبەن)).</t>
   </si>
   <si>
     <t>يخبر النبي صلى الله عليه وسلم: أن طهارة الظاهر تكون بالوضوء والغسل وهي شرط في الصلاة. وأن قول: " الحمد لله تملا الميزان" وهو الثناء عليه سبحانه، ووصفه بصفات الكمال توزن يوم القيامة فتملأ ميزان الأعمال. وأن قول: "سبحان الله والحمد لله" وهو تنزيهه عن كل نَقْصٍ ووصفه بالكمال التام الذي يليق بجلاله مع محبته وتعظيمه تملأ ما بين السموات والأرض. وأن "الصلاة نور" للعبد في قلبه، وفي وجهه، وفي قبره، وفي حشره. وأن "الصدقة برهان" ودليل على صدق إيمان المؤمن، واختلافه عن المنافق الذي يمتنع منها لكونه لا يصدق بموعودها. وأن "الصبر ضياء" -وهو حبس النفس عن الجَزَع والتَّسَخُّط - نور يحصل معه حرارة وإحراق، كضياء الشمس؛ لأنه شاق ويحتاج إلى مجاهدة النفس وحبسها عما تهواه؛ فلا يزال صاحبه مستضيئًا مهتديًا مستمرًّا على الصواب. وهو صبر على طاعة الله، وعن معصيته، وصبر على المصائب وأنواع المكاره في الدنيا. وأن "القرآن حجة لك" بتلاوته والعمل به، أو "حجة عليك" بتركه دون عمل أو تلاوة. ثم أخبر صلى الله عليه وسلم أن كل الناس يسعون وينتشرون ويقومون من نومهم ويخرجون من بيوتهم لأعمالهم المختلفة، فمنهم من يستقيم على طاعة الله فيُعْتِق نفسَه من النار، ومنهم من ينحرف عن ذلك ويقع في المعاصي فيهلكها بدخولها النار.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/66526</t>
-  </si>
-[...1 lines deleted...]
-    <t>ژ ئه‌بو هوره‌یره‌ی (خودێ ژێ ڕازی بیت) گۆت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت:||((هه‌ر گه‌ھ و هه‌ستیكه‌ك ژ مرۆڤی خێره‌ك ل سه‌ر هه‌یه‌، ئه‌گه‌ر هه‌ر ڕۆژه‌كا ڕۆژ تێدا دهه‌لێت تو دوو كه‌سان تێدا پێكبینی؛ خێره‌. تو هاریكارییا زه‌لامی بكه‌ی د ده‌وارا ویدا، ڤێجا تو وی ل ده‌وارا وی سویار بكه‌ی یان بارێ وی هه‌لده‌یه‌ سه‌ر؛ خێره‌. گۆتنا باش خێره‌ و هه‌ر پێنگاڤه‌كا تو بۆ نڤێژێ بهاڤێژی؛ خێره‌ و تو وی تشتێ نه‌خۆشییێ بۆ خه‌لكی دروست دكه‌ت ل سه‌ر ڕێكێ لاده‌ی؛ خێره‌))</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «كُلُّ سُلَامَى مِنَ النَّاسِ عَلَيْهِ صَدَقَةٌ، كُلَّ يَوْمٍ تَطْلُعُ فِيهِ الشَّمْسُ تَعْدِلُ بَيْنَ الِاثْنَيْنِ صَدَقَةٌ، وَتُعِينُ الرَّجُلَ فِي دَابَّتِهِ فَتَحْمِلُهُ عَلَيْهَا أَوْ تَرْفَعُ لَهُ عَلَيْهَا مَتَاعَهُ صَدَقَةٌ، وَالكَلِمَةُ الطَّيِّبَةُ صَدَقَةٌ، وَكُلُّ خُطْوَةٍ تَمْشِيهَا إِلَى الصَّلَاةِ صَدَقَةٌ، وَتُمِيطُ الأَذَى عَنِ الطَّرِيقِ صَدَقَةٌ».</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ على كلِّ مسلم مُكلَّف كلّ يوم بعدد كل مفصل من مفاصل عظامه صدقة تطوع لله تعالى على سبيل الشكر له على العافية، وأن جعل عظامه مفاصل يتمكن بها من القبض والبسط، وأنّ تلك الصدقة تتأدّى بأعمال البر كلها ولا تتوقف على إعطاء مال، ومنها: عدلك وإصلاحك بيـن متخاصمين صدقةٌ، وفي إعانتك لعاجز في دابته فتحمله عليها أو ترفع له متاعه صدقةٌ، والكلمة الطيبة من ذكر ودعاء وسلام وغيرها صدقةٌ، وبكل خطوةٍ تمشيها إلى الصلاة صدقةٌ، وإزالة ما يُتَأذّى به عن الطريق صدقةٌ.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/66527</t>
   </si>
   <si>
     <t>أوصيكم بتقوى الله، والسمع والطاعة، وإن تأمر عليكم عبد، فإنه من يعش منكم بعدي فسيرى اختلافا كثيرا، فعليكم بسنتي وسنة الخلفاء الراشدين المهديين</t>
   </si>
   <si>
     <t>((ئەز شیره‌تێ ب ته‌قوا خودێ ل هه‌وە دکەم و ب گوهداریکرن و بجهئینانا فەرمانا مه‌زن و ده‌ستهه‌لاتدارێ موسلمان، خۆ ئەگەر عەبدەکی فەرمان ل سەر وە کر و بۆ مه‌زنێ هه‌وه‌. چونکی ب ڕاستی هەر کەسێ ژ هەوە پشتی من بژیت؛ دێ گه‌له‌ك ڤێكنه‌كرن و جۆداهییێ بینیت. ڤێجا هه‌وه‌ ئه‌مانه‌ت سوننەتا من و سوننەتا خەلیفەیێن من یێن سه‌رڕاست</t>
   </si>
   <si>
     <t>عَنْ أَبِي نَجِيحٍ العِرْبَاضِ بْنِ سَارِيَةَ رضي الله عنه قَالَ: وَعَظَنَا رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ مَوْعِظَةً وَجِلَتْ مِنْهَا القُلُوبُ، وَذَرَفَتْ مِنْهَا العُيُونُ، فَقُلْنَا: يَا رَسُولَ اللهِ! كَأَنَّهَا مَوْعِظَةُ مُوَدِّعٍ؛ فَأَوْصِنَا، قَالَ: «أُوصِيكُمْ بِتَقْوَى اللَّهِ، وَالسَّمْعِ وَالطَّاعَةِ، وَإِنْ تَأَمَّرَ عَلَيْكُمْ عَبْدٌ، فَإِنَّهُ مَنْ يَعِشْ مِنْكُمْ بَعْدِي فَسَيَرَى اخْتِلَافًا كَثِيرًا، فَعَلَيْكُمْ بِسُنَّتِي وَسُنَّةِ الخُلَفَاءِ الرَّاشِدِينَ المَهْدِيينَ، عَضُّوا عَلَيْهَا بِالنَّوَاجِذِ، وَإِيَّاكُمْ وَمُحْدَثَاتِ الأُمُورِ؛ فَإِنَّ كُلَّ بِدْعَةٍ ضَلَالَةٌ».</t>
   </si>
   <si>
     <t>ژ ئه‌بو نەجیح، عیربازێ کوڕێ ساریەی (خودێ ژێ ڕازی بیت) گۆت: پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) وه‌عزه‌ك ل مه‌ كر كو دل ژ به‌ر ترسیان و چاڤ ژ به‌ر گریان. ڤێجا مە گۆت: ئه‌ی پێغەمبەرێ خودێ؛ هه‌ر وه‌كی دێ بێژی ئه‌ڤه‌ شیره‌تا وی كه‌سییه‌ یێ خاترا خۆ دخوازیت، ڤێجا شیره‌تێ ل مە بکە. گۆت: ((ئەز شیره‌تێ ب ته‌قوا خودێ ل هه‌وە دکەم و ب گوهداریکرن و بجهئینانا فەرمانا مه‌زن و ده‌ستهه‌لاتدارێ موسلمان، خۆ ئەگەر عەبدەکی فەرمان ل سەر وە کر و بۆ مه‌زنێ هه‌وه‌. چونکی ب ڕاستی هەر کەسێ ژ هەوە پشتی من بژیت؛ دێ گه‌له‌ك ڤێكنه‌كرن و جۆداهییێ بینیت. ڤێجا هه‌وه‌ ئه‌مانه‌ت سوننەتا من و سوننەتا خەلیفەیێن من یێن سه‌رڕاست، وێ ب ددانێن خۆ یێن پشتێ بگرن و پدییێن خۆ ل سه‌ر بشدینن و هشیاری كارێن داهێنایی (بیدعه‌یان) بن د دینیدا، چونكی ب ڕاستی هەر بیدعەیەکا هه‌بیت سه‌رداچوون و به‌رزه‌بوونه‌)).</t>
   </si>
   <si>
     <t>وَعَظَ النبيُّ صلى الله عليه وسلم أصحابَه مَوعظةً بَلِيْغَةً خافتْ منها القلوبُ ودَمَعتْ منها العيونُ، فقالوا: يا رسول الله كأنها مَوعظةُ مُودِّعٍ لِمَا رأوا مِن مبالغتِه صلى الله عليه وسلم في الموعظة، فطلبوا وصيةً ليتمسكوا بها مِن بعده، قال: أوصيكم بتقوى الله عز وجل، وذلك بفعل الواجبات وترك المحرمات، والسمع والطاعة، أي: للأمراء، وإنْ تَأَمَّر عليكم عَبْدٌ أو استولى عليكم، أي صار أدنى الخَلْقِ أميرًا عليكم فلا تَسْتَنْكِفُوا عن ذلك وأطيعوه، مخافةَ إثارةِ الفتن، فإنه مَن يعِش منكم فسيرى اختلافًا كثيرًا، ثم بَيَّنَ لهم المَخْرَجَ مِن هذا الاختلاف، وذلك بالتمسُّك بِسُنَّتِهِ وسُنّةِ الخلفاء الراشدين المهديين مِن بعده، أبي بكر الصديق، وعمر بن الخطاب، وعثمان بن عفان، وعلي بن أبي طالب رضي الله عنهم أجمعين، والعَضُّ عليها بالنواجذ أي –الأضراس الأخيرة-: يعني بذلك الجِدُّ في لزوم السنة والتمسك بها، وحَذَّرَهم من الأمور المُحدَثة المُبْتَدَعة في الدِّين، فإنِّ كلَّ بدعةٍ ضلالةٌ.</t>
   </si>
@@ -11813,87 +12037,75 @@
   <si>
     <t>النهي عن المجازاة بأكثر من المِثْل.
 لم يأمر اللهُ عبادَه بشيء يضرُّهم.
 الحديث قاعدة في تحريم الضرر، والضرار بالقول أو بالفعل أو بالترك.
 من قواعد الشريعة: أن "الضرر يُزال"، فالشريعة لا تُقِرُّ الضرر، وتنكر الإضرار.</t>
   </si>
   <si>
     <t>پاشڤه‌برن ژ تۆلڤەکرنێ ب زێدەتر ژ یا كه‌سێ دی د گه‌ل وی كری.
 خودێ فەرمان ب چ تشتەکی ل عەبدێن خۆ نەکرییه‌ کو زیانێ بگه‌هینیته‌ وان.
 فەرموودە بناخه‌یه‌كه‌ بۆ حەرامکرنا زیانێ و زیانگەهاندنێ ب گۆتنێ یان ب کریارێ یان هێلانێ.
 ئێك ژ بناخه‌یێن شەریعەتی ئه‌ڤه‌یه‌ کو: (زیان دهێتە ڕاكرن)، ڤێجا شەریعەت زیان گه‌هاندنێ پەسەند ناکەت و ب تشته‌كێ باش نابینیت و زیان گه‌هاندنێ ڕه‌د دكەت.</t>
   </si>
   <si>
     <t>رواه ابن ماجه، والدارقطني، وغيرهما مسندًا</t>
   </si>
   <si>
     <t>[رواه ابن ماجه والدارقطني وغيرهما مسندًا]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/66531</t>
   </si>
   <si>
     <t>لو يعطى الناس بدعواهم لادعى رجال أموال قوم ودماءهم، لكن البينة على المدعى، واليمين على من أنكر</t>
   </si>
   <si>
-    <t>ژ ئبن عه‌باسی (خودێ ژ هه‌ردووکان ڕازی بیت) کو پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت:||((ئەگەر ب تنێ ژ به‌ر گۆتن و داخوازكرنا خه‌لكی تشت ب وان هاتبا دان؛ دا هنده‌ك مرۆڤ داخوازا خوین و مالێ خه‌لكی كه‌ن، به‌لێ (ل ده‌مێ هه‌بوونا ئاریشه‌یان) به‌ڵگه‌ئینان ل سه‌ر سكالاكه‌رییه‌ و سویندخوارن ل سه‌ر وی كه‌سییه‌ یێ ڤێ تۆمه‌تێ ل سه‌ر خۆ ڕه‌د دكه‌ت))</t>
-[...1 lines deleted...]
-  <si>
     <t>عَن ابنِ عباسٍ رضي الله عنهما أنَّ رسولَ اللهِ صلي الله عليه وسلم قال: «لَو يُعطَى النّاسُ بدَعواهُم لادَّعَى رِجالٌ أموالَ قَومٍ ودِماءَهُم، لَكِنَّ البَيِّنَةَ على المُدَّعِى، واليَمينَ على مَن أنكَرَ».</t>
   </si>
   <si>
     <t>ژ ئبن عه‌باسی (خودێ ژ هه‌ردووکان ڕازی بیت) کو پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((ئەگەر ب تنێ ژ به‌ر گۆتن و داخوازكرنا خه‌لكی تشت ب وان هاتبا دان؛ دا هنده‌ك مرۆڤ داخوازا خوین و مالێ خه‌لكی كه‌ن، به‌لێ (ل ده‌مێ هه‌بوونا ئاریشه‌یان) به‌ڵگه‌ئینان ل سه‌ر سكالاكه‌رییه‌ و سویندخوارن ل سه‌ر وی كه‌سییه‌ یێ ڤێ تۆمه‌تێ ل سه‌ر خۆ ڕه‌د دكه‌ت)).</t>
   </si>
   <si>
     <t>رواه البيهقي، وغيره هكذا، وبعضه في الصحيحين</t>
   </si>
   <si>
     <t>[رواه البيهقي وغيره هكذا وبعضه في الصحيحين]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/66532</t>
   </si>
   <si>
     <t>إن الله كتب الحسنات والسيئات، ثم بين ذلك</t>
   </si>
   <si>
     <t>((مسوگه‌ر خودێ خێر و گونه‌ھ نڤیسینە، پاشی ئه‌ڤ چه‌نده‌ ڕوهنكر</t>
   </si>
   <si>
     <t>عَنْ ابْنِ عَبَّاسٍ رَضِيَ اللَّهُ عَنْهُمَا عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِيمَا يَرْوِي عَنْ رَبِّهِ تَبَارَكَ وَتَعَالَى، قَالَ: «إنَّ اللهَ كَتَبَ الحَسَنَاتِ وَالسَّيِّئَاتِ، ثُمَّ بَيَّنَ ذَلِكَ، فَمَنْ هَمَّ بِحَسَنَةٍ فَلَمْ يَعْمَلْهَا؛ كَتَبَهَا اللهُ عِنْدَهُ حَسَنَةً كَامِلَةً، وَإِنْ هَمَّ بِهَا فَعَمِلَهَا؛ كَتَبَهَا اللهُ عِنْدَهُ عَشْرَ حَسَنَاتٍ إلَى سَبْعِمِائَةِ ضِعْفٍ إلَى أَضْعَافٍ كَثِيرَةٍ، وَإِنْ هَمَّ بِسَيِّئَةٍ فَلَمْ يَعْمَلْهَا؛ كَتَبَهَا اللهُ عِنْدَهُ حَسَنَةً كَامِلَةً، وَإِنْ هَمَّ بِهَا فَعَمِلَهَا؛ كَتَبَهَا اللهُ سَيِّئَةً وَاحِدَةً».</t>
   </si>
   <si>
     <t>ژ ئبن عەباسی (خودێ ژ هەردووكان ڕازی بیت) ژ پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) د وێ ئێكێدا یا ئه‌و ژ خودایێ خۆ ڤه‌دگوهێزیت، گۆت: ((مسوگه‌ر خودێ خێر و گونه‌ھ نڤیسینە، پاشی ئه‌ڤ چه‌نده‌ ڕوهنكر، ڤێجا هەر کەسێ دلێ خۆ ببه‌ته‌ خێر و باشییه‌كێ و وێ نه‌كه‌ت؛ خودێ دێ وێ ل ده‌ڤ خۆ بۆ وی ب خێره‌كا ته‌مام نڤیسیت، و ئه‌گه‌ر وی دلێ خۆ برێ و كر؛ خودێ دێ وێ ل ده‌ڤ خۆ ب ده‌ھ خێران نڤیسیت هه‌تا دچیته‌ حه‌فت سه‌دان و گه‌له‌ك پتر، و ئه‌گه‌ر وی دلێ خۆ بره‌ گونه‌ھ و خرابییه‌كێ و نه‌كر؛ خودێ دێ وێ ل ده‌ڤ خۆ بۆ وی ب خێره‌كا ته‌مام نڤیسیت، و ئه‌گه‌ر دلێ خۆ برێ و كر؛ دێ بۆ وی ب گونه‌هه‌كێ ب تنێ نڤیسیت)).</t>
-  </si>
-[...7 lines deleted...]
-____</t>
   </si>
   <si>
     <t>رواه البخاري ومسلم في صحيحيهما بهذه الحروف</t>
   </si>
   <si>
     <t>[رواه البخاري ومسلم في صحيحيهما بهذه الحروف]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/66533</t>
   </si>
   <si>
     <t>إن الله تعالى قال: من عادى لي وليا فقد آذنته بالحرب، وما تقرب إلي عبدي بشيء أحب إلي مما افترضت عليه</t>
   </si>
   <si>
     <t>((ب ڕاستی خودێ گۆت: هه‌ر كه‌سێ دوژمناهییا وه‌لییه‌كێ من بكه‌ت؛ دێ شه‌ڕی ل دژی وی ڕاگه‌هینم، و نینه‌ عه‌بدێ من ب تشته‌كی خۆ نێزیكی من بكه‌ت خۆشتڤیتر بیت ل ده‌ڤ من ژ وی تشتێ من ل سه‌ر وی فه‌ڕزكری</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَة رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُول اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إنَّ اللَّهَ تَعَالَى قَالَ: مَنْ عَادَى لِي وَلِيًّا فَقْد آذَنْتُهُ بِالحَرْبِ، وَمَا تَقَرَّبَ إلَيَّ عَبْدِي بِشَيْءٍ أَحَبَّ إلَيَّ مِمَّا افْتَرَضْتُ عَلَيْهِ، وما يَزَالُ عَبْدِي يَتَقَرَّبُ إلَيَّ بِالنَّوَافِلِ حَتَّى أُحِبَّهُ، فَإِذَا أَحْبَبْتُهُ كُنْتُ سَمْعَهُ الَّذِي يَسْمَعُ بِهِ، وَبَصَرَهُ الَّذِي يُبْصِرُ بِهِ، وَيَدَهُ الَّتِي يَبْطِشُ بِهَا، وَرِجْلَهُ الَّتِي يَمْشِي بِهَا، وَإِنْ سَأَلَنِي لَأُعْطِيَنَّهُ، وَلَئِنْ اسْتَعَاذَنِي لَأُعِيذَنَّهُ».</t>
   </si>
   <si>
     <t>ژ ئه‌بو هورەیرەی (خودێ ژێ ڕازی بیت) گۆت: پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) گۆت: ((ب ڕاستی خودێ گۆت: هه‌ر كه‌سێ دوژمناهییا وه‌لییه‌كێ من بكه‌ت؛ دێ شه‌ڕی ل دژی وی ڕاگه‌هینم، و نینه‌ عه‌بدێ من ب تشته‌كی خۆ نێزیكی من بكه‌ت خۆشتڤیتر بیت ل ده‌ڤ من ژ وی تشتێ من ل سه‌ر وی فه‌ڕزكری و به‌رده‌وام عه‌بدێ من ب ئه‌نجامدانا سوننه‌تان دێ خۆ نێزیكی من كه‌ت هه‌تا ئه‌ز حه‌ز ژێ دكه‌م، گاڤا من حه‌ز ژێ كر: دێ بمه‌ گوهێ وی یێ ئه‌و تشتی پێ گوهلێ دبیت، دێ بمه‌ چاڤێ وی یێ ئه‌و تشتی پێ دبینیت، دێ بمه‌ ده‌ستێ وی يێ ئه‌و تشتی پێ دگریت، دێ بمه‌ پێ وی یێ ئه‌و ل سه‌ر ب ڕێڤه‌ دچیت (ئانكو خودێ دێ ئه‌ندامێن وی مرۆڤی ژ كرنا كارێن خه‌له‌ت پارێزیت)، و ئه‌گه‌ر داخوازا تشته‌كی ژ من كر؛ دێ ده‌مه‌ وی و ئه‌گه‌ر خۆ ب من پاراست ژ تشته‌كی؛ دێ وی پارێزم)).</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم في الحديثِ القُدْسِيِّ أنَّ الله عز وجل قال: مَن آذى وَليًّا من أوليائي وأغضبَه وأبغضَه فقد أَعْلمتُه وأعلنتُ له العداوة.
 والوليُّ هو: المؤمنُ التَّقي، وعلى قدر ما للعبد من الإيمان والتقوى يكون نصيبُه من ولاية الله. وما تقرَّب المسلم إلى ربِّه بشيء أحب إليه مما افترضه وأوجبه عليه من فعل الطاعات وترك المحرمات، وما يزال المسلم يتقرّب إلى ربه بالنوافل مع الفرائض؛ حتى ينال محبة الله. فإذا أحبه الله كان الله مُسددًا له في هذه الأعضاء الأربعة:
@@ -11976,53 +12188,50 @@
   </si>
   <si>
     <t>ئه‌بو مووسایێ ئەشعەری (خودێ ژێ ڕازی بیت) به‌حس ل وێ چه‌ندێ دكه‌ت كو پێغەمبەری (صەلات و سەلامێن خودێ ل سەر بن) ئه‌و هنارته‌ یه‌مه‌نێ، ڤێجا ئه‌بو مووسای پرسیارا هنده‌ك ڤه‌خوارنان ژ وی كر كو ل وێرێ دهێنه‌ چێكرن، كا ئه‌رێ ئه‌ڤ ڤه‌خوارنه‌ د حه‌لالن یان ژی د حه‌رامن، ئینا پێغەمبەری (صەلات و سەلامێن خودێ ل سەر بن) داخواز ژ ئه‌بو مووسای كر بۆ وی دیاركه‌ت كا ئه‌و چ ڤه‌خوارنن و ڕوهنكرنه‌كێ ل سه‌ر بده‌ت. ئه‌بو مووسای ژی (خودێ ژێ ڕازی بیت) گۆت: (بیتع): نه‌بیزا هنگڤینییه‌، (مزر) ژی: نه‌بیزا جه‌هییه‌. ئینا پێغەمبەری (صەلات و سەلامێن خودێ ل سەر بن) گۆت كو په‌یڤێن كۆمكه‌ر ب وی هاتبوونه‌ دان: ((هه‌ر تشته‌كێ مرۆڤی سه‌رخۆش بكه‌ت؛ یێ حه‌رامه‌)).</t>
   </si>
   <si>
     <t>النبيذ: هو الماء الذي يلقى فيه التمر أو العسل أو الشعير ونحوها؛ فيكتسب منها طعمًا ومذاقًا حلوًا، وقد يتخمر بعد ذلك ويصبح مسكرًا.
 الحديث قاعدة في تحريم جميع أنواع المسكرات كالخمر والحشيشة وغيرها.
 أهمية السؤال عن ما يحتاج إليه المسلم.
 كان أول ما حرمت الخمر عند حضور وقت الصلاة لما صلى بعض المهاجرين وقرأ في صلاته فخلط في قراءته؛ فنزل قوله تعالى: {يَا أَيُّهَا الَّذِينَ آمَنُوا لَا تَقْرَبُوا الصَّلَاةَ وَأَنْتُمْ سُكَارَى حَتَّى تَعْلَمُوا مَا تَقُولُونَ} [النساء: 43].  وكان منادي رسول الله صلى الله عليه وسلم ينادي: لا يقرب الصلاةَ سكران. ثم إن الله حرمها على الإطلاق بقوله: {يَا أَيُّهَا الَّذِينَ آمَنُوا إِنَّمَا الْخَمْرُ وَالْمَيْسِرُ وَالْأَنْصَابُ وَالْأَزْلَامُ رِجْسٌ مِنْ عَمَلِ الشَّيْطَانِ فَاجْتَنِبُوهُ لَعَلَّكُمْ تُفْلِحُونَ 90 إِنَّمَا يُرِيدُ الشَّيْطَانُ أَنْ يُوقِعَ بَيْنَكُمُ الْعَدَاوَةَ وَالْبَغْضَاءَ فِي الْخَمْرِ وَالْمَيْسِرِ وَيَصُدَّكُمْ عَنْ ذِكْرِ اللَّهِ وَعَنِ الصَّلَاةِ فَهَلْ أَنْتُمْ مُنْتَهُونَ} [المائدة: 90، 91].
 أن الله تعالى حرَّم الخمر لما تشتمل عليه من الأضرار والمفاسد العظيمة.
 العبرة في التحريم وجود صفة الإسكار؛ فإذا اتصف النبيذ بالإسكار فهو محرم، وإذا لم يتصف بالإسكار فهو مباح.</t>
   </si>
   <si>
     <t>نه‌بیز: ئه‌و ئاڤه‌ یا خورمه‌ یان هنگڤین یان جه‌ھ و تشتێن وه‌كی وان دهێنه‌ هاڤێتن بۆ ناڤ، ب ڤێ چه‌ندێ تامه‌كا خۆش و شرین په‌یدا دكه‌ت و دبیت پشتی ڤێ قوناغێ ببیته‌ عه‌ره‌ق و مرۆڤی سه‌رخۆش بكه‌ت.
 فه‌رمووده‌ بناخه‌یه‌كه‌ ل دۆر حه‌رامكرنا هه‌می جۆرێن سه‌رخۆشكه‌ران، وه‌كی عه‌ره‌قێ و حه‌شیشێ (مادده‌یێن بێهۆشكه‌ر) و ژ بلی وان.
 گرنگییا پرسیاركرنێ بۆ وی تشتێ مرۆڤێ موسلمان پێدڤی دبیتێ.
 ئێكه‌م جار ده‌مێ عه‌ره‌ق هاتییه‌ حه‌رامكرن؛ ل ده‌مێ كرنا نڤێژێ بوو، ئه‌گه‌ر ژی ئه‌ڤه‌بوو هنده‌ك مشه‌ختییان ب سه‌رخۆشی نڤێژكر و ده‌مێ قورئان د نڤێژا خۆدا خواندی؛ خواندنا وان ل به‌ر وان تێكچوو، ژ به‌ر هندێ خودێ ئه‌ڤ ئایه‌ته‌ ئینا خوار:  {يَا أَيُّهَا الَّذِينَ آمَنُوا لَا تَقْرَبُوا الصَّلَاةَ وَأَنْتُمْ سُكَارَى حَتَّى تَعْلَمُوا مَا تَقُولُونَ} [النساء: 43]، ئانكو: ((ئه‌ى ئه‌وێن باوه‌رى ب خودێ ئيناى و دويكه‌ڤتنا پێغه‌مبه‌رێ وى كرى، ده‌مێ هوين د سه‌رخۆش؛ هوين نێزيكى نڤێژێ نه‌بن دا بزانن كانێ هوين چ دبێژن)). گازیكه‌رێ پێغه‌مبه‌ری ژی (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گازی دكر و دگۆت: بلا كه‌سێ سه‌رخۆش نێزیكی نڤێژێ نه‌بیت. پاشی خودێ ب ڤێ گۆتنا خۆ ب ڕه‌هایی و ئێكجاری عه‌ره‌ق حه‌رامكر: {يَا أَيُّهَا الَّذِينَ آمَنُوا إِنَّمَا الْخَمْرُ وَالْمَيْسِرُ وَالْأَنْصَابُ وَالْأَزْلَامُ رِجْسٌ مِنْ عَمَلِ الشَّيْطَانِ فَاجْتَنِبُوهُ لَعَلَّكُمْ تُفْلِحُونَ 90 إِنَّمَا يُرِيدُ الشَّيْطَانُ أَنْ يُوقِعَ بَيْنَكُمُ الْعَدَاوَةَ وَالْبَغْضَاءَ فِي الْخَمْرِ وَالْمَيْسِرِ وَيَصُدَّكُمْ عَنْ ذِكْرِ اللَّهِ وَعَنِ الصَّلَاةِ فَهَلْ أَنْتُمْ مُنْتَهُونَ} [المائدة: 90، 91]، ئانكو: ((گه‌لى ئه‌وێن باوه‌رى ئيناى هه‌ما هندى عه‌ره‌قه‌ (ئه‌و هه‌ر تشته‌كه‌ يێ ئه‌قلى ببه‌ت) و قوماره‌ (ئه‌ڤێ تالع و نه‌صيب ژى دكه‌ڤیته‌ د بنڤه‌ و هه‌ر تشته‌كێ ئێك ژ ئێكى ببه‌ت و پێڤه‌ موژيل ببن و خودێ ژ بير بكه‌ن) و صه‌نه‌مێن چكلاندينه‌ (و ئه‌ڤه‌ ئه‌و به‌ر بوون يێن بوتپه‌رێسان ددانان و قوربان ل نك ڤه‌دكوشتن، وه‌ك مه‌زنكرن بۆ وان و هه‌ر تشته‌كێ بۆ په‌رستنێ بهێته ‌دانان) و تالع زانينا ب ڕێكا تيركێشانێیه‌؛ ئه‌ڤه‌ هه‌مى گونه‌هه‌ و شه‌يتان ل به‌ر مرۆڤان شرين دكه‌ت، ڤێجا هوين خۆ ژ ڤان گونه‌هان بده‌نه‌ پاش؛ دا به‌لكى هوين ب چوونا به‌حه‌شتێ سه‌ركه‌ڤن * هه‌ما شه‌يتانى ب شرينكرنا گونه‌هان ل به‌ر هه‌وه‌ دڤێت نه‌ياره‌تییێ و كه‌ربێ بێخيته‌ ناڤبه‌را هه‌وه‌، ب ڕێكا عه‌ره‌قێ و قومارێ و به‌رێ هه‌وه‌ ژ بيرئينانا خودێ و نڤێژێ بده‌ته‌ پاش ژ به‌ر وێ سه‌رخۆشییا د ڤه‌خوارنا عه‌ره‌قێدا هه‌ى و وێ مژويلاهییا د كرنا قومارێدا هه‌ى، ڤێجا هوين وێ چه‌ندێ به‌س بكه‌ن و ده‌ستان ژێ به‌رده‌ن)).
 مسوگه‌ر خودێ عه‌ره‌ق حه‌رام كر، ژ به‌ر وان زیان و خرابییێن مه‌زن یێن ژ وێ په‌یدا دبن.
 ئه‌گه‌رێ حه‌رامكرنا عه‌ره‌قێ ژی سه‌رخۆشكرنه‌، له‌وا ئه‌گه‌ر نه‌بیز ببیته‌ ئه‌گه‌رێ سه‌رخۆشكرنێ؛ هنگی ئه‌و ژی یا حه‌رامه‌، به‌لێ ئه‌گه‌ر مرۆڤی سه‌رخۆش نه‌كه‌ت؛ هنگی ئه‌و یا حه‌لاله‌ و چ تێدا نینه‌.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/66536</t>
   </si>
   <si>
     <t>أربع من كن فيه كان منافقا، وإن كانت خصلة منهن فيه كانت فيه خصلة من النفاق حتى يدعها: من إذا حدث كذب، وإذا وعد أخلف، وإذا خاصم فجر، وإذا عاهد غدر</t>
-  </si>
-[...1 lines deleted...]
-    <t>ژ عه‌بدولڵاهێ كوڕێ عه‌مری (خودێ ژ هه‌ردووکان ڕازی بیت) گۆت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت:||((چار سالۆخه‌ت هه‌نه‌، هه‌ر كه‌سێ ئه‌و چار سالۆخه‌ت ل ده‌ڤ هه‌بن؛ ئه‌ڤه‌ ئه‌و كه‌سه‌كێ مونافق و دووڕویه‌، و ئه‌گه‌ر سالۆخه‌ته‌ك ژ وان ل ده‌ڤ وی هه‌بیت؛ ئه‌ڤه‌ سالۆخه‌ته‌ك ژ سالۆخه‌تێن نیفاق و دووڕویاتییێ یێ ل ده‌ڤ وی هه‌تا دهێلیت: ئه‌گه‌ر ئاخڤت؛ دێ دره‌وێ كه‌ت، ئه‌گه‌ر سۆز دا؛ دێ بنپێ كه‌ت و بجھ نائینیت، ئه‌گه‌ر هه‌ڤڕكی كر؛ دێ زێده‌گاڤییێ تێدا كه‌ت و ئه‌گه‌ر په‌یمانه‌ك دا؛ دێ خیانه‌تێ لێ كه‌ت))</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بْنِ عَمْرٍو رضي الله عنهما قال: قال رَسولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَرْبَعٌ مَنْ كُنَّ فِيهِ كَانَ مُنَافِقًا، وَإِنْ كَانَتْ خَصْلَةٌ مِنْهُنَّ فِيهِ كَانَتْ فِيهِ خَصْلَةٌ مِنَ النِّفَاقِ حَتَّى يَدَعَهَا: مَنْ إِذَا حَدَّثَ كَذَبَ، وإِذَا وَعَدَ أَخْلَفَ، وإذَا خَاصَمَ فَجَرَ، وَإِذَا عَاهَدَ غَدَرَ».</t>
   </si>
   <si>
     <t>ژ عه‌بدولڵاهێ كوڕێ عه‌مری (خودێ ژ هه‌ردووکان ڕازی بیت) گۆت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((چار سالۆخه‌ت هه‌نه‌، هه‌ر كه‌سێ ئه‌و چار سالۆخه‌ت ل ده‌ڤ هه‌بن؛ ئه‌ڤه‌ ئه‌و كه‌سه‌كێ مونافق و دووڕویه‌، و ئه‌گه‌ر سالۆخه‌ته‌ك ژ وان ل ده‌ڤ وی هه‌بیت؛ ئه‌ڤه‌ سالۆخه‌ته‌ك ژ سالۆخه‌تێن نیفاق و دووڕویاتییێ یێ ل ده‌ڤ وی هه‌تا دهێلیت: ئه‌گه‌ر ئاخڤت؛ دێ دره‌وێ كه‌ت، ئه‌گه‌ر سۆز دا؛ دێ بنپێ كه‌ت و بجھ نائینیت، ئه‌گه‌ر هه‌ڤڕكی كر؛ دێ زێده‌گاڤییێ تێدا كه‌ت و ئه‌گه‌ر په‌یمانه‌ك دا؛ دێ خیانه‌تێ لێ كه‌ت)).</t>
   </si>
   <si>
     <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن أربعِ خِصال إذا اجتمعت في مسلم كان شديدَ الشَّبَهِ بالمنافقين بسبب هذه الخصال، وهذا فيمن كانت هذه الخصال غالبةً عليه، وأما من يَنْدُرُ فليس داخلًا فيه، وهي:
 الأولى: إذا حَدَّث تعمَّد الكذب وعدم الصدق في كلامه.
 الثانية: إذا عاهد عهدًا لم يُوْفِ به، وغَدَرَ بصاحبِه.
 الثالثة: إذا وَعَدَ وَعْدًا لم يَفِ به وأَخلَفَه.
 الرابعة: إذا تَخَاصَم وتَشَاجَرَ مع أحد كان خصامُه شديدًا، ومالَ عن الحق، واحتال في رده وإبطاله، وقال الباطلَ والكذبَ.
 فإنّ النفاق هو إظهار ما يُبطِنُ خلافَه، وهذا المعنى موجود في صاحب هذه الخصال، ويكون نفاقُه في حق مَن حَدَّثه، ووعدَه، وائتمنَه، وخاصمَه، وعاهدَه من الناس، لا أنه منافق في الإسلام فيظهره وهو يبطن الكفر، ومن كانت فيه خصلة من هذه الخصال؛ كان فيه صفة من النفاق حتى يَتْركَها.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/66537</t>
   </si>
   <si>
     <t>لو أنكم كنتم توكلون على الله حق توكله لرزقكم كما يرزق الطير تغدو خماصا وتروح بطانا</t>
   </si>
   <si>
     <t>عَنْ عُمَرَ بْنِ الخَطَّابِ رَضِيَ اللَّهُ عَنْهُ عَنِ النَّبِيِّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَوْ أَنَّكُمْ كُنْتُمْ تَوَكَّلُونَ عَلَى اللهِ حَقَّ تَوَكُّلِهِ لَرَزَقَكُمْ كَمَا يَرْزَقُ الطَّيْرَ تَغْدُو خِمَاصًا وَتَرُوحُ بِطَانًا».</t>
   </si>
   <si>
@@ -12423,51 +12632,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O339"/>
+  <dimension ref="A1:O346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -15211,13159 +15420,13488 @@
       </c>
       <c r="I60" t="s">
         <v>567</v>
       </c>
       <c r="J60" t="s">
         <v>24</v>
       </c>
       <c r="K60" t="s">
         <v>130</v>
       </c>
       <c r="L60" t="s">
         <v>26</v>
       </c>
       <c r="M60" t="s">
         <v>131</v>
       </c>
       <c r="N60" t="s">
         <v>28</v>
       </c>
       <c r="O60" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61">
-        <v>3444</v>
+        <v>3438</v>
       </c>
       <c r="B61" t="s">
         <v>569</v>
       </c>
       <c r="C61" t="s">
         <v>570</v>
       </c>
       <c r="D61" t="s">
         <v>571</v>
       </c>
       <c r="E61" t="s">
         <v>572</v>
       </c>
       <c r="F61" t="s">
         <v>573</v>
       </c>
       <c r="G61" t="s">
         <v>574</v>
       </c>
       <c r="H61" t="s">
         <v>575</v>
       </c>
       <c r="I61" t="s">
         <v>576</v>
       </c>
       <c r="J61" t="s">
         <v>24</v>
       </c>
       <c r="K61" t="s">
         <v>25</v>
       </c>
       <c r="L61" t="s">
         <v>26</v>
       </c>
       <c r="M61" t="s">
         <v>27</v>
       </c>
       <c r="N61" t="s">
         <v>28</v>
       </c>
       <c r="O61" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62">
-        <v>3475</v>
+        <v>3444</v>
       </c>
       <c r="B62" t="s">
         <v>578</v>
       </c>
       <c r="C62" t="s">
         <v>579</v>
       </c>
       <c r="D62" t="s">
         <v>580</v>
       </c>
       <c r="E62" t="s">
         <v>581</v>
       </c>
       <c r="F62" t="s">
         <v>582</v>
       </c>
       <c r="G62" t="s">
         <v>583</v>
       </c>
       <c r="H62" t="s">
         <v>584</v>
       </c>
       <c r="I62" t="s">
         <v>585</v>
       </c>
       <c r="J62" t="s">
         <v>24</v>
       </c>
       <c r="K62" t="s">
-        <v>141</v>
+        <v>25</v>
       </c>
       <c r="L62" t="s">
         <v>26</v>
       </c>
       <c r="M62" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="N62" t="s">
         <v>28</v>
       </c>
       <c r="O62" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63">
-        <v>3481</v>
+        <v>3461</v>
       </c>
       <c r="B63" t="s">
         <v>587</v>
       </c>
       <c r="C63" t="s">
         <v>588</v>
       </c>
       <c r="D63" t="s">
         <v>589</v>
       </c>
       <c r="E63" t="s">
         <v>590</v>
       </c>
       <c r="F63" t="s">
         <v>591</v>
       </c>
       <c r="G63" t="s">
         <v>592</v>
       </c>
       <c r="H63" t="s">
         <v>593</v>
       </c>
       <c r="I63" t="s">
         <v>594</v>
       </c>
       <c r="J63" t="s">
         <v>24</v>
       </c>
       <c r="K63" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="L63" t="s">
         <v>26</v>
       </c>
       <c r="M63" t="s">
-        <v>131</v>
+        <v>27</v>
       </c>
       <c r="N63" t="s">
         <v>28</v>
       </c>
       <c r="O63" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="A64">
-        <v>3534</v>
+        <v>3475</v>
       </c>
       <c r="B64" t="s">
         <v>596</v>
       </c>
       <c r="C64" t="s">
         <v>597</v>
       </c>
       <c r="D64" t="s">
         <v>598</v>
       </c>
       <c r="E64" t="s">
         <v>599</v>
       </c>
       <c r="F64" t="s">
         <v>600</v>
       </c>
       <c r="G64" t="s">
         <v>601</v>
       </c>
       <c r="H64" t="s">
         <v>602</v>
       </c>
       <c r="I64" t="s">
         <v>603</v>
       </c>
       <c r="J64" t="s">
         <v>24</v>
       </c>
       <c r="K64" t="s">
-        <v>25</v>
+        <v>141</v>
       </c>
       <c r="L64" t="s">
         <v>26</v>
       </c>
       <c r="M64" t="s">
-        <v>27</v>
+        <v>142</v>
       </c>
       <c r="N64" t="s">
         <v>28</v>
       </c>
       <c r="O64" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65">
-        <v>3553</v>
+        <v>3476</v>
       </c>
       <c r="B65" t="s">
         <v>605</v>
       </c>
       <c r="C65" t="s">
         <v>606</v>
       </c>
       <c r="D65" t="s">
         <v>607</v>
       </c>
       <c r="E65" t="s">
         <v>608</v>
       </c>
       <c r="F65" t="s">
         <v>609</v>
       </c>
       <c r="G65" t="s">
         <v>610</v>
       </c>
       <c r="H65" t="s">
         <v>611</v>
       </c>
       <c r="I65" t="s">
         <v>612</v>
       </c>
       <c r="J65" t="s">
         <v>24</v>
       </c>
       <c r="K65" t="s">
-        <v>141</v>
+        <v>25</v>
       </c>
       <c r="L65" t="s">
         <v>26</v>
       </c>
       <c r="M65" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="N65" t="s">
         <v>28</v>
       </c>
       <c r="O65" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="A66">
-        <v>3567</v>
+        <v>3481</v>
       </c>
       <c r="B66" t="s">
         <v>614</v>
       </c>
       <c r="C66" t="s">
         <v>615</v>
       </c>
       <c r="D66" t="s">
         <v>616</v>
       </c>
       <c r="E66" t="s">
         <v>617</v>
       </c>
       <c r="F66" t="s">
         <v>618</v>
       </c>
       <c r="G66" t="s">
         <v>619</v>
       </c>
       <c r="H66" t="s">
         <v>620</v>
       </c>
       <c r="I66" t="s">
         <v>621</v>
       </c>
       <c r="J66" t="s">
-        <v>363</v>
+        <v>24</v>
       </c>
       <c r="K66" t="s">
+        <v>130</v>
+      </c>
+      <c r="L66" t="s">
+        <v>26</v>
+      </c>
+      <c r="M66" t="s">
+        <v>131</v>
+      </c>
+      <c r="N66" t="s">
+        <v>28</v>
+      </c>
+      <c r="O66" t="s">
         <v>622</v>
-      </c>
-[...10 lines deleted...]
-        <v>624</v>
       </c>
     </row>
     <row r="67" spans="1:15">
       <c r="A67">
-        <v>3581</v>
+        <v>3512</v>
       </c>
       <c r="B67" t="s">
+        <v>623</v>
+      </c>
+      <c r="C67" t="s">
+        <v>624</v>
+      </c>
+      <c r="D67" t="s">
         <v>625</v>
       </c>
-      <c r="C67" t="s">
+      <c r="E67" t="s">
         <v>626</v>
       </c>
-      <c r="D67" t="s">
+      <c r="F67" t="s">
         <v>627</v>
       </c>
-      <c r="E67" t="s">
+      <c r="G67" t="s">
         <v>628</v>
       </c>
-      <c r="F67" t="s">
+      <c r="H67" t="s">
         <v>629</v>
       </c>
-      <c r="G67" t="s">
+      <c r="I67" t="s">
         <v>630</v>
       </c>
-      <c r="H67" t="s">
+      <c r="J67" t="s">
+        <v>24</v>
+      </c>
+      <c r="K67" t="s">
+        <v>25</v>
+      </c>
+      <c r="L67" t="s">
+        <v>26</v>
+      </c>
+      <c r="M67" t="s">
+        <v>27</v>
+      </c>
+      <c r="N67" t="s">
+        <v>28</v>
+      </c>
+      <c r="O67" t="s">
         <v>631</v>
-      </c>
-[...19 lines deleted...]
-        <v>633</v>
       </c>
     </row>
     <row r="68" spans="1:15">
       <c r="A68">
-        <v>3588</v>
+        <v>3520</v>
       </c>
       <c r="B68" t="s">
+        <v>632</v>
+      </c>
+      <c r="C68" t="s">
+        <v>633</v>
+      </c>
+      <c r="D68" t="s">
         <v>634</v>
       </c>
-      <c r="C68" t="s">
+      <c r="E68" t="s">
         <v>635</v>
       </c>
-      <c r="D68" t="s">
+      <c r="F68" t="s">
         <v>636</v>
       </c>
-      <c r="E68" t="s">
+      <c r="G68" t="s">
         <v>637</v>
       </c>
-      <c r="F68" t="s">
+      <c r="H68" t="s">
         <v>638</v>
       </c>
-      <c r="G68" t="s">
+      <c r="I68" t="s">
         <v>639</v>
       </c>
-      <c r="H68" t="s">
+      <c r="J68" t="s">
+        <v>24</v>
+      </c>
+      <c r="K68" t="s">
         <v>640</v>
       </c>
-      <c r="I68" t="s">
+      <c r="L68" t="s">
+        <v>26</v>
+      </c>
+      <c r="M68" t="s">
         <v>641</v>
       </c>
-      <c r="J68" t="s">
-[...2 lines deleted...]
-      <c r="K68" t="s">
+      <c r="N68" t="s">
+        <v>28</v>
+      </c>
+      <c r="O68" t="s">
         <v>642</v>
-      </c>
-[...10 lines deleted...]
-        <v>644</v>
       </c>
     </row>
     <row r="69" spans="1:15">
       <c r="A69">
-        <v>3591</v>
+        <v>3534</v>
       </c>
       <c r="B69" t="s">
+        <v>643</v>
+      </c>
+      <c r="C69" t="s">
+        <v>644</v>
+      </c>
+      <c r="D69" t="s">
         <v>645</v>
       </c>
-      <c r="C69" t="s">
+      <c r="E69" t="s">
         <v>646</v>
       </c>
-      <c r="D69" t="s">
+      <c r="F69" t="s">
         <v>647</v>
       </c>
-      <c r="E69" t="s">
+      <c r="G69" t="s">
         <v>648</v>
       </c>
-      <c r="F69" t="s">
+      <c r="H69" t="s">
         <v>649</v>
       </c>
-      <c r="G69" t="s">
+      <c r="I69" t="s">
         <v>650</v>
       </c>
-      <c r="H69" t="s">
+      <c r="J69" t="s">
+        <v>24</v>
+      </c>
+      <c r="K69" t="s">
+        <v>25</v>
+      </c>
+      <c r="L69" t="s">
+        <v>26</v>
+      </c>
+      <c r="M69" t="s">
+        <v>27</v>
+      </c>
+      <c r="N69" t="s">
+        <v>28</v>
+      </c>
+      <c r="O69" t="s">
         <v>651</v>
-      </c>
-[...19 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="70" spans="1:15">
       <c r="A70">
-        <v>3686</v>
+        <v>3553</v>
       </c>
       <c r="B70" t="s">
+        <v>652</v>
+      </c>
+      <c r="C70" t="s">
+        <v>653</v>
+      </c>
+      <c r="D70" t="s">
         <v>654</v>
       </c>
-      <c r="C70" t="s">
+      <c r="E70" t="s">
         <v>655</v>
       </c>
-      <c r="D70" t="s">
+      <c r="F70" t="s">
         <v>656</v>
       </c>
-      <c r="E70" t="s">
+      <c r="G70" t="s">
         <v>657</v>
       </c>
-      <c r="F70" t="s">
+      <c r="H70" t="s">
         <v>658</v>
       </c>
-      <c r="G70" t="s">
+      <c r="I70" t="s">
         <v>659</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="J70" t="s">
         <v>24</v>
       </c>
       <c r="K70" t="s">
         <v>141</v>
       </c>
       <c r="L70" t="s">
         <v>26</v>
       </c>
       <c r="M70" t="s">
         <v>142</v>
       </c>
       <c r="N70" t="s">
         <v>28</v>
       </c>
       <c r="O70" t="s">
-        <v>662</v>
+        <v>660</v>
       </c>
     </row>
     <row r="71" spans="1:15">
       <c r="A71">
-        <v>3701</v>
+        <v>3567</v>
       </c>
       <c r="B71" t="s">
+        <v>661</v>
+      </c>
+      <c r="C71" t="s">
+        <v>662</v>
+      </c>
+      <c r="D71" t="s">
         <v>663</v>
       </c>
-      <c r="C71" t="s">
+      <c r="E71" t="s">
         <v>664</v>
       </c>
-      <c r="D71" t="s">
+      <c r="F71" t="s">
         <v>665</v>
       </c>
-      <c r="E71" t="s">
+      <c r="G71" t="s">
         <v>666</v>
       </c>
-      <c r="F71" t="s">
+      <c r="H71" t="s">
         <v>667</v>
       </c>
-      <c r="G71" t="s">
+      <c r="I71" t="s">
         <v>668</v>
       </c>
-      <c r="H71" t="s">
+      <c r="J71" t="s">
+        <v>363</v>
+      </c>
+      <c r="K71" t="s">
         <v>669</v>
       </c>
-      <c r="I71" t="s">
+      <c r="L71" t="s">
+        <v>365</v>
+      </c>
+      <c r="M71" t="s">
         <v>670</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N71" t="s">
         <v>28</v>
       </c>
       <c r="O71" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="A72">
-        <v>3702</v>
+        <v>3581</v>
       </c>
       <c r="B72" t="s">
         <v>672</v>
       </c>
       <c r="C72" t="s">
         <v>673</v>
       </c>
       <c r="D72" t="s">
         <v>674</v>
       </c>
       <c r="E72" t="s">
         <v>675</v>
       </c>
       <c r="F72" t="s">
         <v>676</v>
       </c>
       <c r="G72" t="s">
         <v>677</v>
       </c>
       <c r="H72" t="s">
         <v>678</v>
       </c>
       <c r="I72" t="s">
         <v>679</v>
       </c>
       <c r="J72" t="s">
         <v>24</v>
       </c>
       <c r="K72" t="s">
         <v>141</v>
       </c>
       <c r="L72" t="s">
         <v>26</v>
       </c>
       <c r="M72" t="s">
         <v>142</v>
       </c>
       <c r="N72" t="s">
         <v>28</v>
       </c>
       <c r="O72" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="73" spans="1:15">
       <c r="A73">
-        <v>3706</v>
+        <v>3588</v>
       </c>
       <c r="B73" t="s">
         <v>681</v>
       </c>
       <c r="C73" t="s">
         <v>682</v>
       </c>
       <c r="D73" t="s">
         <v>683</v>
       </c>
       <c r="E73" t="s">
         <v>684</v>
       </c>
       <c r="F73" t="s">
         <v>685</v>
       </c>
       <c r="G73" t="s">
         <v>686</v>
       </c>
       <c r="H73" t="s">
         <v>687</v>
       </c>
       <c r="I73" t="s">
         <v>688</v>
       </c>
       <c r="J73" t="s">
         <v>24</v>
       </c>
       <c r="K73" t="s">
-        <v>25</v>
+        <v>689</v>
       </c>
       <c r="L73" t="s">
         <v>26</v>
       </c>
       <c r="M73" t="s">
-        <v>27</v>
+        <v>690</v>
       </c>
       <c r="N73" t="s">
         <v>28</v>
       </c>
       <c r="O73" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="A74">
-        <v>3716</v>
+        <v>3591</v>
       </c>
       <c r="B74" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="C74" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="D74" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="E74" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="F74" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="G74" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="H74" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="I74" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="J74" t="s">
         <v>24</v>
       </c>
       <c r="K74" t="s">
-        <v>141</v>
+        <v>130</v>
       </c>
       <c r="L74" t="s">
         <v>26</v>
       </c>
       <c r="M74" t="s">
-        <v>142</v>
+        <v>131</v>
       </c>
       <c r="N74" t="s">
         <v>28</v>
       </c>
       <c r="O74" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75">
-        <v>3753</v>
+        <v>3686</v>
       </c>
       <c r="B75" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="C75" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="D75" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="E75" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="F75" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="G75" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="H75" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="I75" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="J75" t="s">
         <v>24</v>
       </c>
       <c r="K75" t="s">
-        <v>25</v>
+        <v>141</v>
       </c>
       <c r="L75" t="s">
         <v>26</v>
       </c>
       <c r="M75" t="s">
-        <v>27</v>
+        <v>142</v>
       </c>
       <c r="N75" t="s">
         <v>28</v>
       </c>
       <c r="O75" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="A76">
-        <v>3854</v>
+        <v>3689</v>
       </c>
       <c r="B76" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="C76" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="D76" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="E76" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="F76" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="G76" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="H76" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="I76" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="J76" t="s">
         <v>24</v>
       </c>
       <c r="K76" t="s">
-        <v>141</v>
+        <v>25</v>
       </c>
       <c r="L76" t="s">
         <v>26</v>
       </c>
       <c r="M76" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="N76" t="s">
         <v>28</v>
       </c>
       <c r="O76" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77">
-        <v>4186</v>
+        <v>3701</v>
       </c>
       <c r="B77" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="C77" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="D77" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="E77" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="F77" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="G77" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="H77" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="I77" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="J77" t="s">
         <v>24</v>
       </c>
       <c r="K77" t="s">
-        <v>725</v>
+        <v>25</v>
       </c>
       <c r="L77" t="s">
         <v>26</v>
       </c>
       <c r="M77" t="s">
-        <v>726</v>
+        <v>27</v>
       </c>
       <c r="N77" t="s">
         <v>28</v>
       </c>
       <c r="O77" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="A78">
-        <v>4196</v>
+        <v>3702</v>
       </c>
       <c r="B78" t="s">
         <v>728</v>
       </c>
       <c r="C78" t="s">
         <v>729</v>
       </c>
       <c r="D78" t="s">
         <v>730</v>
       </c>
       <c r="E78" t="s">
         <v>731</v>
       </c>
       <c r="F78" t="s">
         <v>732</v>
       </c>
       <c r="G78" t="s">
         <v>733</v>
       </c>
       <c r="H78" t="s">
         <v>734</v>
       </c>
       <c r="I78" t="s">
         <v>735</v>
       </c>
       <c r="J78" t="s">
         <v>24</v>
       </c>
       <c r="K78" t="s">
-        <v>25</v>
+        <v>141</v>
       </c>
       <c r="L78" t="s">
         <v>26</v>
       </c>
       <c r="M78" t="s">
-        <v>27</v>
+        <v>142</v>
       </c>
       <c r="N78" t="s">
         <v>28</v>
       </c>
       <c r="O78" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="79" spans="1:15">
       <c r="A79">
-        <v>4202</v>
+        <v>3706</v>
       </c>
       <c r="B79" t="s">
         <v>737</v>
       </c>
       <c r="C79" t="s">
         <v>738</v>
       </c>
       <c r="D79" t="s">
         <v>739</v>
       </c>
       <c r="E79" t="s">
         <v>740</v>
       </c>
       <c r="F79" t="s">
         <v>741</v>
       </c>
       <c r="G79" t="s">
         <v>742</v>
       </c>
       <c r="H79" t="s">
         <v>743</v>
       </c>
       <c r="I79" t="s">
         <v>744</v>
       </c>
       <c r="J79" t="s">
         <v>24</v>
       </c>
       <c r="K79" t="s">
         <v>25</v>
       </c>
       <c r="L79" t="s">
         <v>26</v>
       </c>
       <c r="M79" t="s">
         <v>27</v>
       </c>
       <c r="N79" t="s">
         <v>28</v>
       </c>
       <c r="O79" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="80" spans="1:15">
       <c r="A80">
-        <v>4204</v>
+        <v>3716</v>
       </c>
       <c r="B80" t="s">
         <v>746</v>
       </c>
       <c r="C80" t="s">
         <v>747</v>
       </c>
       <c r="D80" t="s">
         <v>748</v>
       </c>
       <c r="E80" t="s">
         <v>749</v>
       </c>
       <c r="F80" t="s">
         <v>750</v>
       </c>
       <c r="G80" t="s">
         <v>751</v>
       </c>
       <c r="H80" t="s">
         <v>752</v>
       </c>
       <c r="I80" t="s">
         <v>753</v>
       </c>
       <c r="J80" t="s">
         <v>24</v>
       </c>
       <c r="K80" t="s">
         <v>141</v>
       </c>
       <c r="L80" t="s">
         <v>26</v>
       </c>
       <c r="M80" t="s">
         <v>142</v>
       </c>
       <c r="N80" t="s">
         <v>28</v>
       </c>
       <c r="O80" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="81" spans="1:15">
       <c r="A81">
-        <v>4211</v>
+        <v>3753</v>
       </c>
       <c r="B81" t="s">
         <v>755</v>
       </c>
       <c r="C81" t="s">
         <v>756</v>
       </c>
       <c r="D81" t="s">
         <v>757</v>
       </c>
       <c r="E81" t="s">
         <v>758</v>
       </c>
       <c r="F81" t="s">
         <v>759</v>
       </c>
       <c r="G81" t="s">
         <v>760</v>
       </c>
       <c r="H81" t="s">
         <v>761</v>
       </c>
       <c r="I81" t="s">
         <v>762</v>
       </c>
       <c r="J81" t="s">
         <v>24</v>
       </c>
       <c r="K81" t="s">
         <v>25</v>
       </c>
       <c r="L81" t="s">
         <v>26</v>
       </c>
       <c r="M81" t="s">
         <v>27</v>
       </c>
       <c r="N81" t="s">
         <v>28</v>
       </c>
       <c r="O81" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="82" spans="1:15">
       <c r="A82">
-        <v>4216</v>
+        <v>3756</v>
       </c>
       <c r="B82" t="s">
         <v>764</v>
       </c>
       <c r="C82" t="s">
         <v>765</v>
       </c>
       <c r="D82" t="s">
         <v>766</v>
       </c>
       <c r="E82" t="s">
         <v>767</v>
       </c>
       <c r="F82" t="s">
         <v>768</v>
       </c>
       <c r="G82" t="s">
         <v>769</v>
       </c>
       <c r="H82" t="s">
         <v>770</v>
       </c>
       <c r="I82" t="s">
         <v>771</v>
       </c>
       <c r="J82" t="s">
+        <v>24</v>
+      </c>
+      <c r="K82" t="s">
+        <v>25</v>
+      </c>
+      <c r="L82" t="s">
+        <v>26</v>
+      </c>
+      <c r="M82" t="s">
+        <v>27</v>
+      </c>
+      <c r="N82" t="s">
+        <v>28</v>
+      </c>
+      <c r="O82" t="s">
         <v>772</v>
-      </c>
-[...13 lines deleted...]
-        <v>776</v>
       </c>
     </row>
     <row r="83" spans="1:15">
       <c r="A83">
-        <v>4295</v>
+        <v>3854</v>
       </c>
       <c r="B83" t="s">
+        <v>773</v>
+      </c>
+      <c r="C83" t="s">
+        <v>774</v>
+      </c>
+      <c r="D83" t="s">
+        <v>775</v>
+      </c>
+      <c r="E83" t="s">
+        <v>776</v>
+      </c>
+      <c r="F83" t="s">
         <v>777</v>
       </c>
-      <c r="C83" t="s">
+      <c r="G83" t="s">
         <v>778</v>
       </c>
-      <c r="D83" t="s">
+      <c r="H83" t="s">
         <v>779</v>
       </c>
-      <c r="E83" t="s">
+      <c r="I83" t="s">
         <v>780</v>
       </c>
-      <c r="F83" t="s">
+      <c r="J83" t="s">
+        <v>24</v>
+      </c>
+      <c r="K83" t="s">
+        <v>141</v>
+      </c>
+      <c r="L83" t="s">
+        <v>26</v>
+      </c>
+      <c r="M83" t="s">
+        <v>142</v>
+      </c>
+      <c r="N83" t="s">
+        <v>28</v>
+      </c>
+      <c r="O83" t="s">
         <v>781</v>
-      </c>
-[...25 lines deleted...]
-        <v>785</v>
       </c>
     </row>
     <row r="84" spans="1:15">
       <c r="A84">
-        <v>4302</v>
+        <v>4186</v>
       </c>
       <c r="B84" t="s">
+        <v>782</v>
+      </c>
+      <c r="C84" t="s">
+        <v>783</v>
+      </c>
+      <c r="D84" t="s">
+        <v>784</v>
+      </c>
+      <c r="E84" t="s">
+        <v>785</v>
+      </c>
+      <c r="F84" t="s">
         <v>786</v>
       </c>
-      <c r="C84" t="s">
+      <c r="G84" t="s">
         <v>787</v>
       </c>
-      <c r="D84" t="s">
+      <c r="H84" t="s">
         <v>788</v>
       </c>
-      <c r="E84" t="s">
+      <c r="I84" t="s">
         <v>789</v>
       </c>
-      <c r="F84" t="s">
+      <c r="J84" t="s">
+        <v>24</v>
+      </c>
+      <c r="K84" t="s">
+        <v>640</v>
+      </c>
+      <c r="L84" t="s">
+        <v>26</v>
+      </c>
+      <c r="M84" t="s">
+        <v>641</v>
+      </c>
+      <c r="N84" t="s">
+        <v>28</v>
+      </c>
+      <c r="O84" t="s">
         <v>790</v>
-      </c>
-[...25 lines deleted...]
-        <v>798</v>
       </c>
     </row>
     <row r="85" spans="1:15">
       <c r="A85">
-        <v>4303</v>
+        <v>4196</v>
       </c>
       <c r="B85" t="s">
+        <v>791</v>
+      </c>
+      <c r="C85" t="s">
+        <v>792</v>
+      </c>
+      <c r="D85" t="s">
+        <v>793</v>
+      </c>
+      <c r="E85" t="s">
+        <v>794</v>
+      </c>
+      <c r="F85" t="s">
+        <v>795</v>
+      </c>
+      <c r="G85" t="s">
+        <v>796</v>
+      </c>
+      <c r="H85" t="s">
+        <v>797</v>
+      </c>
+      <c r="I85" t="s">
+        <v>798</v>
+      </c>
+      <c r="J85" t="s">
+        <v>24</v>
+      </c>
+      <c r="K85" t="s">
+        <v>25</v>
+      </c>
+      <c r="L85" t="s">
+        <v>26</v>
+      </c>
+      <c r="M85" t="s">
+        <v>27</v>
+      </c>
+      <c r="N85" t="s">
+        <v>28</v>
+      </c>
+      <c r="O85" t="s">
         <v>799</v>
-      </c>
-[...37 lines deleted...]
-        <v>809</v>
       </c>
     </row>
     <row r="86" spans="1:15">
       <c r="A86">
-        <v>4304</v>
+        <v>4202</v>
       </c>
       <c r="B86" t="s">
-        <v>810</v>
+        <v>800</v>
       </c>
       <c r="C86" t="s">
-        <v>811</v>
+        <v>801</v>
       </c>
       <c r="D86" t="s">
-        <v>812</v>
+        <v>802</v>
       </c>
       <c r="E86" t="s">
-        <v>813</v>
+        <v>803</v>
       </c>
       <c r="F86" t="s">
-        <v>814</v>
+        <v>804</v>
       </c>
       <c r="G86" t="s">
-        <v>815</v>
+        <v>805</v>
       </c>
       <c r="H86" t="s">
-        <v>816</v>
+        <v>806</v>
       </c>
       <c r="I86" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="J86" t="s">
         <v>24</v>
       </c>
       <c r="K86" t="s">
         <v>25</v>
       </c>
       <c r="L86" t="s">
         <v>26</v>
       </c>
       <c r="M86" t="s">
         <v>27</v>
       </c>
       <c r="N86" t="s">
         <v>28</v>
       </c>
       <c r="O86" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87">
-        <v>4307</v>
+        <v>4204</v>
       </c>
       <c r="B87" t="s">
-        <v>819</v>
+        <v>809</v>
       </c>
       <c r="C87" t="s">
-        <v>820</v>
+        <v>810</v>
       </c>
       <c r="D87" t="s">
-        <v>821</v>
+        <v>811</v>
       </c>
       <c r="E87" t="s">
-        <v>822</v>
+        <v>812</v>
       </c>
       <c r="F87" t="s">
-        <v>823</v>
+        <v>813</v>
       </c>
       <c r="G87" t="s">
-        <v>824</v>
+        <v>814</v>
       </c>
       <c r="H87" t="s">
-        <v>825</v>
+        <v>815</v>
       </c>
       <c r="I87" t="s">
-        <v>826</v>
+        <v>816</v>
       </c>
       <c r="J87" t="s">
-        <v>772</v>
+        <v>24</v>
       </c>
       <c r="K87" t="s">
-        <v>827</v>
+        <v>141</v>
       </c>
       <c r="L87" t="s">
-        <v>774</v>
+        <v>26</v>
       </c>
       <c r="M87" t="s">
-        <v>828</v>
+        <v>142</v>
       </c>
       <c r="N87" t="s">
         <v>28</v>
       </c>
       <c r="O87" t="s">
-        <v>829</v>
+        <v>817</v>
       </c>
     </row>
     <row r="88" spans="1:15">
       <c r="A88">
-        <v>4308</v>
+        <v>4211</v>
       </c>
       <c r="B88" t="s">
-        <v>830</v>
+        <v>818</v>
       </c>
       <c r="C88" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="D88" t="s">
-        <v>832</v>
+        <v>820</v>
       </c>
       <c r="E88" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="F88" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="G88" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
       <c r="H88" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="I88" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="J88" t="s">
         <v>24</v>
       </c>
       <c r="K88" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="L88" t="s">
         <v>26</v>
       </c>
       <c r="M88" t="s">
-        <v>131</v>
+        <v>27</v>
       </c>
       <c r="N88" t="s">
         <v>28</v>
       </c>
       <c r="O88" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="89" spans="1:15">
       <c r="A89">
-        <v>4309</v>
+        <v>4216</v>
       </c>
       <c r="B89" t="s">
+        <v>827</v>
+      </c>
+      <c r="C89" t="s">
+        <v>828</v>
+      </c>
+      <c r="D89" t="s">
+        <v>829</v>
+      </c>
+      <c r="E89" t="s">
+        <v>830</v>
+      </c>
+      <c r="F89" t="s">
+        <v>831</v>
+      </c>
+      <c r="G89" t="s">
+        <v>832</v>
+      </c>
+      <c r="H89" t="s">
+        <v>833</v>
+      </c>
+      <c r="I89" t="s">
+        <v>834</v>
+      </c>
+      <c r="J89" t="s">
+        <v>835</v>
+      </c>
+      <c r="K89" t="s">
+        <v>836</v>
+      </c>
+      <c r="L89" t="s">
+        <v>837</v>
+      </c>
+      <c r="M89" t="s">
+        <v>838</v>
+      </c>
+      <c r="N89" t="s">
+        <v>28</v>
+      </c>
+      <c r="O89" t="s">
         <v>839</v>
-      </c>
-[...37 lines deleted...]
-        <v>847</v>
       </c>
     </row>
     <row r="90" spans="1:15">
       <c r="A90">
-        <v>4311</v>
+        <v>4295</v>
       </c>
       <c r="B90" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="C90" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="D90" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E90" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
       <c r="F90" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="G90" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="H90" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="I90" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="J90" t="s">
         <v>24</v>
       </c>
       <c r="K90" t="s">
         <v>25</v>
       </c>
       <c r="L90" t="s">
         <v>26</v>
       </c>
       <c r="M90" t="s">
         <v>27</v>
       </c>
       <c r="N90" t="s">
         <v>28</v>
       </c>
       <c r="O90" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
     </row>
     <row r="91" spans="1:15">
       <c r="A91">
-        <v>4314</v>
+        <v>4302</v>
       </c>
       <c r="B91" t="s">
+        <v>849</v>
+      </c>
+      <c r="C91" t="s">
+        <v>850</v>
+      </c>
+      <c r="D91" t="s">
+        <v>851</v>
+      </c>
+      <c r="E91" t="s">
+        <v>852</v>
+      </c>
+      <c r="F91" t="s">
+        <v>853</v>
+      </c>
+      <c r="G91" t="s">
+        <v>854</v>
+      </c>
+      <c r="H91" t="s">
+        <v>855</v>
+      </c>
+      <c r="I91" t="s">
+        <v>856</v>
+      </c>
+      <c r="J91" t="s">
         <v>857</v>
       </c>
-      <c r="C91" t="s">
+      <c r="K91" t="s">
         <v>858</v>
       </c>
-      <c r="D91" t="s">
+      <c r="L91" t="s">
         <v>859</v>
       </c>
-      <c r="E91" t="s">
+      <c r="M91" t="s">
         <v>860</v>
       </c>
-      <c r="F91" t="s">
+      <c r="N91" t="s">
+        <v>28</v>
+      </c>
+      <c r="O91" t="s">
         <v>861</v>
-      </c>
-[...25 lines deleted...]
-        <v>865</v>
       </c>
     </row>
     <row r="92" spans="1:15">
       <c r="A92">
-        <v>4316</v>
+        <v>4303</v>
       </c>
       <c r="B92" t="s">
+        <v>862</v>
+      </c>
+      <c r="C92" t="s">
+        <v>863</v>
+      </c>
+      <c r="D92" t="s">
+        <v>864</v>
+      </c>
+      <c r="E92" t="s">
+        <v>865</v>
+      </c>
+      <c r="F92" t="s">
         <v>866</v>
       </c>
-      <c r="C92" t="s">
+      <c r="G92" t="s">
         <v>867</v>
       </c>
-      <c r="D92" t="s">
+      <c r="H92" t="s">
         <v>868</v>
       </c>
-      <c r="E92" t="s">
+      <c r="I92" t="s">
         <v>869</v>
       </c>
-      <c r="F92" t="s">
+      <c r="J92" t="s">
+        <v>376</v>
+      </c>
+      <c r="K92" t="s">
         <v>870</v>
       </c>
-      <c r="G92" t="s">
+      <c r="L92" t="s">
+        <v>378</v>
+      </c>
+      <c r="M92" t="s">
         <v>871</v>
       </c>
-      <c r="H92" t="s">
+      <c r="N92" t="s">
+        <v>28</v>
+      </c>
+      <c r="O92" t="s">
         <v>872</v>
-      </c>
-[...19 lines deleted...]
-        <v>874</v>
       </c>
     </row>
     <row r="93" spans="1:15">
       <c r="A93">
-        <v>4319</v>
+        <v>4304</v>
       </c>
       <c r="B93" t="s">
+        <v>873</v>
+      </c>
+      <c r="C93" t="s">
+        <v>874</v>
+      </c>
+      <c r="D93" t="s">
         <v>875</v>
       </c>
-      <c r="C93" t="s">
+      <c r="E93" t="s">
         <v>876</v>
       </c>
-      <c r="D93" t="s">
+      <c r="F93" t="s">
         <v>877</v>
       </c>
-      <c r="E93" t="s">
+      <c r="G93" t="s">
         <v>878</v>
       </c>
-      <c r="F93" t="s">
+      <c r="H93" t="s">
         <v>879</v>
       </c>
-      <c r="G93" t="s">
+      <c r="I93" t="s">
         <v>880</v>
       </c>
-      <c r="H93" t="s">
+      <c r="J93" t="s">
+        <v>24</v>
+      </c>
+      <c r="K93" t="s">
+        <v>25</v>
+      </c>
+      <c r="L93" t="s">
+        <v>26</v>
+      </c>
+      <c r="M93" t="s">
+        <v>27</v>
+      </c>
+      <c r="N93" t="s">
+        <v>28</v>
+      </c>
+      <c r="O93" t="s">
         <v>881</v>
-      </c>
-[...19 lines deleted...]
-        <v>883</v>
       </c>
     </row>
     <row r="94" spans="1:15">
       <c r="A94">
-        <v>4322</v>
+        <v>4307</v>
       </c>
       <c r="B94" t="s">
+        <v>882</v>
+      </c>
+      <c r="C94" t="s">
+        <v>883</v>
+      </c>
+      <c r="D94" t="s">
         <v>884</v>
       </c>
-      <c r="C94" t="s">
+      <c r="E94" t="s">
         <v>885</v>
       </c>
-      <c r="D94" t="s">
+      <c r="F94" t="s">
         <v>886</v>
       </c>
-      <c r="E94" t="s">
+      <c r="G94" t="s">
         <v>887</v>
       </c>
-      <c r="F94" t="s">
+      <c r="H94" t="s">
         <v>888</v>
       </c>
-      <c r="G94" t="s">
+      <c r="I94" t="s">
         <v>889</v>
       </c>
-      <c r="H94" t="s">
+      <c r="J94" t="s">
+        <v>835</v>
+      </c>
+      <c r="K94" t="s">
         <v>890</v>
       </c>
-      <c r="I94" t="s">
+      <c r="L94" t="s">
+        <v>837</v>
+      </c>
+      <c r="M94" t="s">
         <v>891</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N94" t="s">
         <v>28</v>
       </c>
       <c r="O94" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="95" spans="1:15">
       <c r="A95">
-        <v>4555</v>
+        <v>4308</v>
       </c>
       <c r="B95" t="s">
         <v>893</v>
       </c>
       <c r="C95" t="s">
         <v>894</v>
       </c>
       <c r="D95" t="s">
         <v>895</v>
       </c>
       <c r="E95" t="s">
         <v>896</v>
       </c>
       <c r="F95" t="s">
         <v>897</v>
       </c>
       <c r="G95" t="s">
         <v>898</v>
       </c>
       <c r="H95" t="s">
         <v>899</v>
       </c>
       <c r="I95" t="s">
         <v>900</v>
       </c>
       <c r="J95" t="s">
         <v>24</v>
       </c>
       <c r="K95" t="s">
         <v>130</v>
       </c>
       <c r="L95" t="s">
         <v>26</v>
       </c>
       <c r="M95" t="s">
         <v>131</v>
       </c>
       <c r="N95" t="s">
         <v>28</v>
       </c>
       <c r="O95" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="96" spans="1:15">
       <c r="A96">
-        <v>4556</v>
+        <v>4309</v>
       </c>
       <c r="B96" t="s">
         <v>902</v>
       </c>
       <c r="C96" t="s">
         <v>903</v>
       </c>
       <c r="D96" t="s">
         <v>904</v>
       </c>
       <c r="E96" t="s">
         <v>905</v>
       </c>
       <c r="F96" t="s">
         <v>906</v>
       </c>
       <c r="G96" t="s">
         <v>907</v>
       </c>
       <c r="H96" t="s">
         <v>908</v>
       </c>
       <c r="I96" t="s">
         <v>909</v>
       </c>
       <c r="J96" t="s">
         <v>24</v>
       </c>
       <c r="K96" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L96" t="s">
         <v>26</v>
       </c>
       <c r="M96" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N96" t="s">
         <v>28</v>
       </c>
       <c r="O96" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="97" spans="1:15">
       <c r="A97">
-        <v>4558</v>
+        <v>4311</v>
       </c>
       <c r="B97" t="s">
         <v>911</v>
       </c>
       <c r="C97" t="s">
         <v>912</v>
       </c>
       <c r="D97" t="s">
         <v>913</v>
       </c>
       <c r="E97" t="s">
         <v>914</v>
       </c>
       <c r="F97" t="s">
         <v>915</v>
       </c>
       <c r="G97" t="s">
         <v>916</v>
       </c>
       <c r="H97" t="s">
         <v>917</v>
       </c>
       <c r="I97" t="s">
         <v>918</v>
       </c>
       <c r="J97" t="s">
         <v>24</v>
       </c>
       <c r="K97" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="L97" t="s">
         <v>26</v>
       </c>
       <c r="M97" t="s">
-        <v>131</v>
+        <v>27</v>
       </c>
       <c r="N97" t="s">
         <v>28</v>
       </c>
       <c r="O97" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="98" spans="1:15">
       <c r="A98">
-        <v>4559</v>
+        <v>4314</v>
       </c>
       <c r="B98" t="s">
         <v>920</v>
       </c>
       <c r="C98" t="s">
         <v>921</v>
       </c>
       <c r="D98" t="s">
         <v>922</v>
       </c>
       <c r="E98" t="s">
         <v>923</v>
       </c>
       <c r="F98" t="s">
         <v>924</v>
       </c>
       <c r="G98" t="s">
         <v>925</v>
       </c>
       <c r="H98" t="s">
         <v>926</v>
       </c>
       <c r="I98" t="s">
         <v>927</v>
       </c>
       <c r="J98" t="s">
         <v>24</v>
       </c>
       <c r="K98" t="s">
-        <v>141</v>
+        <v>25</v>
       </c>
       <c r="L98" t="s">
         <v>26</v>
       </c>
       <c r="M98" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="N98" t="s">
         <v>28</v>
       </c>
       <c r="O98" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="99" spans="1:15">
       <c r="A99">
-        <v>4560</v>
+        <v>4316</v>
       </c>
       <c r="B99" t="s">
         <v>929</v>
       </c>
       <c r="C99" t="s">
         <v>930</v>
       </c>
       <c r="D99" t="s">
         <v>931</v>
       </c>
       <c r="E99" t="s">
         <v>932</v>
       </c>
       <c r="F99" t="s">
         <v>933</v>
       </c>
       <c r="G99" t="s">
         <v>934</v>
       </c>
       <c r="H99" t="s">
         <v>935</v>
       </c>
       <c r="I99" t="s">
         <v>936</v>
       </c>
       <c r="J99" t="s">
         <v>24</v>
       </c>
       <c r="K99" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L99" t="s">
         <v>26</v>
       </c>
       <c r="M99" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N99" t="s">
         <v>28</v>
       </c>
       <c r="O99" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="100" spans="1:15">
       <c r="A100">
-        <v>4563</v>
+        <v>4319</v>
       </c>
       <c r="B100" t="s">
         <v>938</v>
       </c>
       <c r="C100" t="s">
         <v>939</v>
       </c>
       <c r="D100" t="s">
         <v>940</v>
       </c>
       <c r="E100" t="s">
         <v>941</v>
       </c>
       <c r="F100" t="s">
         <v>942</v>
       </c>
       <c r="G100" t="s">
         <v>943</v>
       </c>
       <c r="H100" t="s">
         <v>944</v>
       </c>
       <c r="I100" t="s">
         <v>945</v>
       </c>
       <c r="J100" t="s">
         <v>24</v>
       </c>
       <c r="K100" t="s">
         <v>130</v>
       </c>
       <c r="L100" t="s">
         <v>26</v>
       </c>
       <c r="M100" t="s">
         <v>131</v>
       </c>
       <c r="N100" t="s">
         <v>28</v>
       </c>
       <c r="O100" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="101" spans="1:15">
       <c r="A101">
-        <v>4564</v>
+        <v>4322</v>
       </c>
       <c r="B101" t="s">
         <v>947</v>
       </c>
       <c r="C101" t="s">
         <v>948</v>
       </c>
       <c r="D101" t="s">
         <v>949</v>
       </c>
       <c r="E101" t="s">
         <v>950</v>
       </c>
       <c r="F101" t="s">
         <v>951</v>
       </c>
       <c r="G101" t="s">
         <v>952</v>
       </c>
       <c r="H101" t="s">
         <v>953</v>
       </c>
       <c r="I101" t="s">
         <v>954</v>
       </c>
       <c r="J101" t="s">
         <v>24</v>
       </c>
       <c r="K101" t="s">
+        <v>25</v>
+      </c>
+      <c r="L101" t="s">
+        <v>26</v>
+      </c>
+      <c r="M101" t="s">
+        <v>27</v>
+      </c>
+      <c r="N101" t="s">
+        <v>28</v>
+      </c>
+      <c r="O101" t="s">
         <v>955</v>
-      </c>
-[...10 lines deleted...]
-        <v>957</v>
       </c>
     </row>
     <row r="102" spans="1:15">
       <c r="A102">
-        <v>4568</v>
+        <v>4555</v>
       </c>
       <c r="B102" t="s">
+        <v>956</v>
+      </c>
+      <c r="C102" t="s">
+        <v>957</v>
+      </c>
+      <c r="D102" t="s">
         <v>958</v>
       </c>
-      <c r="C102" t="s">
+      <c r="E102" t="s">
         <v>959</v>
       </c>
-      <c r="D102" t="s">
+      <c r="F102" t="s">
         <v>960</v>
       </c>
-      <c r="E102" t="s">
+      <c r="G102" t="s">
         <v>961</v>
       </c>
-      <c r="F102" t="s">
+      <c r="H102" t="s">
         <v>962</v>
       </c>
-      <c r="G102" t="s">
+      <c r="I102" t="s">
         <v>963</v>
       </c>
-      <c r="H102" t="s">
+      <c r="J102" t="s">
+        <v>24</v>
+      </c>
+      <c r="K102" t="s">
+        <v>130</v>
+      </c>
+      <c r="L102" t="s">
+        <v>26</v>
+      </c>
+      <c r="M102" t="s">
+        <v>131</v>
+      </c>
+      <c r="N102" t="s">
+        <v>28</v>
+      </c>
+      <c r="O102" t="s">
         <v>964</v>
-      </c>
-[...19 lines deleted...]
-        <v>966</v>
       </c>
     </row>
     <row r="103" spans="1:15">
       <c r="A103">
-        <v>4704</v>
+        <v>4556</v>
       </c>
       <c r="B103" t="s">
+        <v>965</v>
+      </c>
+      <c r="C103" t="s">
+        <v>966</v>
+      </c>
+      <c r="D103" t="s">
         <v>967</v>
       </c>
-      <c r="C103" t="s">
+      <c r="E103" t="s">
         <v>968</v>
       </c>
-      <c r="D103" t="s">
+      <c r="F103" t="s">
         <v>969</v>
       </c>
-      <c r="E103" t="s">
+      <c r="G103" t="s">
         <v>970</v>
       </c>
-      <c r="F103" t="s">
+      <c r="H103" t="s">
         <v>971</v>
       </c>
-      <c r="G103" t="s">
+      <c r="I103" t="s">
         <v>972</v>
       </c>
-      <c r="H103" t="s">
+      <c r="J103" t="s">
+        <v>24</v>
+      </c>
+      <c r="K103" t="s">
+        <v>25</v>
+      </c>
+      <c r="L103" t="s">
+        <v>26</v>
+      </c>
+      <c r="M103" t="s">
+        <v>27</v>
+      </c>
+      <c r="N103" t="s">
+        <v>28</v>
+      </c>
+      <c r="O103" t="s">
         <v>973</v>
-      </c>
-[...19 lines deleted...]
-        <v>975</v>
       </c>
     </row>
     <row r="104" spans="1:15">
       <c r="A104">
-        <v>4706</v>
+        <v>4558</v>
       </c>
       <c r="B104" t="s">
+        <v>974</v>
+      </c>
+      <c r="C104" t="s">
+        <v>975</v>
+      </c>
+      <c r="D104" t="s">
         <v>976</v>
       </c>
-      <c r="C104" t="s">
+      <c r="E104" t="s">
         <v>977</v>
       </c>
-      <c r="D104" t="s">
+      <c r="F104" t="s">
         <v>978</v>
       </c>
-      <c r="E104" t="s">
+      <c r="G104" t="s">
         <v>979</v>
       </c>
-      <c r="F104" t="s">
+      <c r="H104" t="s">
         <v>980</v>
       </c>
-      <c r="G104" t="s">
+      <c r="I104" t="s">
         <v>981</v>
-      </c>
-[...4 lines deleted...]
-        <v>983</v>
       </c>
       <c r="J104" t="s">
         <v>24</v>
       </c>
       <c r="K104" t="s">
         <v>130</v>
       </c>
       <c r="L104" t="s">
         <v>26</v>
       </c>
       <c r="M104" t="s">
         <v>131</v>
       </c>
       <c r="N104" t="s">
         <v>28</v>
       </c>
       <c r="O104" t="s">
-        <v>984</v>
+        <v>982</v>
       </c>
     </row>
     <row r="105" spans="1:15">
       <c r="A105">
-        <v>4709</v>
+        <v>4559</v>
       </c>
       <c r="B105" t="s">
+        <v>983</v>
+      </c>
+      <c r="C105" t="s">
+        <v>984</v>
+      </c>
+      <c r="D105" t="s">
         <v>985</v>
       </c>
-      <c r="C105" t="s">
+      <c r="E105" t="s">
         <v>986</v>
       </c>
-      <c r="D105" t="s">
+      <c r="F105" t="s">
         <v>987</v>
       </c>
-      <c r="E105" t="s">
+      <c r="G105" t="s">
         <v>988</v>
       </c>
-      <c r="F105" t="s">
+      <c r="H105" t="s">
         <v>989</v>
       </c>
-      <c r="G105" t="s">
+      <c r="I105" t="s">
         <v>990</v>
-      </c>
-[...4 lines deleted...]
-        <v>992</v>
       </c>
       <c r="J105" t="s">
         <v>24</v>
       </c>
       <c r="K105" t="s">
         <v>141</v>
       </c>
       <c r="L105" t="s">
         <v>26</v>
       </c>
       <c r="M105" t="s">
         <v>142</v>
       </c>
       <c r="N105" t="s">
         <v>28</v>
       </c>
       <c r="O105" t="s">
-        <v>993</v>
+        <v>991</v>
       </c>
     </row>
     <row r="106" spans="1:15">
       <c r="A106">
-        <v>4711</v>
+        <v>4560</v>
       </c>
       <c r="B106" t="s">
+        <v>992</v>
+      </c>
+      <c r="C106" t="s">
+        <v>993</v>
+      </c>
+      <c r="D106" t="s">
         <v>994</v>
       </c>
-      <c r="C106" t="s">
+      <c r="E106" t="s">
         <v>995</v>
       </c>
-      <c r="D106" t="s">
+      <c r="F106" t="s">
         <v>996</v>
       </c>
-      <c r="E106" t="s">
+      <c r="G106" t="s">
         <v>997</v>
       </c>
-      <c r="F106" t="s">
+      <c r="H106" t="s">
         <v>998</v>
       </c>
-      <c r="G106" t="s">
+      <c r="I106" t="s">
         <v>999</v>
       </c>
-      <c r="H106" t="s">
+      <c r="J106" t="s">
+        <v>24</v>
+      </c>
+      <c r="K106" t="s">
+        <v>25</v>
+      </c>
+      <c r="L106" t="s">
+        <v>26</v>
+      </c>
+      <c r="M106" t="s">
+        <v>27</v>
+      </c>
+      <c r="N106" t="s">
+        <v>28</v>
+      </c>
+      <c r="O106" t="s">
         <v>1000</v>
-      </c>
-[...19 lines deleted...]
-        <v>1006</v>
       </c>
     </row>
     <row r="107" spans="1:15">
       <c r="A107">
-        <v>4714</v>
+        <v>4563</v>
       </c>
       <c r="B107" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C107" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D107" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E107" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F107" t="s">
+        <v>1005</v>
+      </c>
+      <c r="G107" t="s">
+        <v>1006</v>
+      </c>
+      <c r="H107" t="s">
         <v>1007</v>
       </c>
-      <c r="C107" t="s">
+      <c r="I107" t="s">
         <v>1008</v>
       </c>
-      <c r="D107" t="s">
+      <c r="J107" t="s">
+        <v>24</v>
+      </c>
+      <c r="K107" t="s">
+        <v>130</v>
+      </c>
+      <c r="L107" t="s">
+        <v>26</v>
+      </c>
+      <c r="M107" t="s">
+        <v>131</v>
+      </c>
+      <c r="N107" t="s">
+        <v>28</v>
+      </c>
+      <c r="O107" t="s">
         <v>1009</v>
-      </c>
-[...31 lines deleted...]
-        <v>1015</v>
       </c>
     </row>
     <row r="108" spans="1:15">
       <c r="A108">
-        <v>4716</v>
+        <v>4564</v>
       </c>
       <c r="B108" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C108" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D108" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E108" t="s">
+        <v>1013</v>
+      </c>
+      <c r="F108" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G108" t="s">
+        <v>1015</v>
+      </c>
+      <c r="H108" t="s">
         <v>1016</v>
       </c>
-      <c r="C108" t="s">
+      <c r="I108" t="s">
         <v>1017</v>
       </c>
-      <c r="D108" t="s">
+      <c r="J108" t="s">
+        <v>24</v>
+      </c>
+      <c r="K108" t="s">
         <v>1018</v>
       </c>
-      <c r="E108" t="s">
+      <c r="L108" t="s">
+        <v>26</v>
+      </c>
+      <c r="M108" t="s">
         <v>1019</v>
       </c>
-      <c r="F108" t="s">
+      <c r="N108" t="s">
+        <v>28</v>
+      </c>
+      <c r="O108" t="s">
         <v>1020</v>
-      </c>
-[...25 lines deleted...]
-        <v>1024</v>
       </c>
     </row>
     <row r="109" spans="1:15">
       <c r="A109">
-        <v>4717</v>
+        <v>4568</v>
       </c>
       <c r="B109" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C109" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D109" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E109" t="s">
+        <v>1024</v>
+      </c>
+      <c r="F109" t="s">
         <v>1025</v>
       </c>
-      <c r="C109" t="s">
+      <c r="G109" t="s">
         <v>1026</v>
       </c>
-      <c r="D109" t="s">
+      <c r="H109" t="s">
         <v>1027</v>
       </c>
-      <c r="E109" t="s">
+      <c r="I109" t="s">
         <v>1028</v>
-      </c>
-[...10 lines deleted...]
-        <v>1032</v>
       </c>
       <c r="J109" t="s">
         <v>24</v>
       </c>
       <c r="K109" t="s">
         <v>25</v>
       </c>
       <c r="L109" t="s">
         <v>26</v>
       </c>
       <c r="M109" t="s">
         <v>27</v>
       </c>
       <c r="N109" t="s">
         <v>28</v>
       </c>
       <c r="O109" t="s">
-        <v>1033</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="110" spans="1:15">
       <c r="A110">
-        <v>4721</v>
+        <v>4704</v>
       </c>
       <c r="B110" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C110" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D110" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E110" t="s">
+        <v>1033</v>
+      </c>
+      <c r="F110" t="s">
         <v>1034</v>
       </c>
-      <c r="C110" t="s">
+      <c r="G110" t="s">
         <v>1035</v>
       </c>
-      <c r="D110" t="s">
+      <c r="H110" t="s">
         <v>1036</v>
       </c>
-      <c r="E110" t="s">
+      <c r="I110" t="s">
         <v>1037</v>
       </c>
-      <c r="F110" t="s">
+      <c r="J110" t="s">
+        <v>24</v>
+      </c>
+      <c r="K110" t="s">
+        <v>141</v>
+      </c>
+      <c r="L110" t="s">
+        <v>26</v>
+      </c>
+      <c r="M110" t="s">
+        <v>142</v>
+      </c>
+      <c r="N110" t="s">
+        <v>28</v>
+      </c>
+      <c r="O110" t="s">
         <v>1038</v>
-      </c>
-[...25 lines deleted...]
-        <v>1042</v>
       </c>
     </row>
     <row r="111" spans="1:15">
       <c r="A111">
-        <v>4722</v>
+        <v>4706</v>
       </c>
       <c r="B111" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C111" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D111" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E111" t="s">
+        <v>1042</v>
+      </c>
+      <c r="F111" t="s">
         <v>1043</v>
       </c>
-      <c r="C111" t="s">
+      <c r="G111" t="s">
         <v>1044</v>
       </c>
-      <c r="D111" t="s">
+      <c r="H111" t="s">
         <v>1045</v>
       </c>
-      <c r="E111" t="s">
+      <c r="I111" t="s">
         <v>1046</v>
       </c>
-      <c r="F111" t="s">
+      <c r="J111" t="s">
+        <v>24</v>
+      </c>
+      <c r="K111" t="s">
+        <v>130</v>
+      </c>
+      <c r="L111" t="s">
+        <v>26</v>
+      </c>
+      <c r="M111" t="s">
+        <v>131</v>
+      </c>
+      <c r="N111" t="s">
+        <v>28</v>
+      </c>
+      <c r="O111" t="s">
         <v>1047</v>
-      </c>
-[...25 lines deleted...]
-        <v>1053</v>
       </c>
     </row>
     <row r="112" spans="1:15">
       <c r="A112">
-        <v>4723</v>
+        <v>4709</v>
       </c>
       <c r="B112" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C112" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D112" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E112" t="s">
+        <v>1051</v>
+      </c>
+      <c r="F112" t="s">
+        <v>1052</v>
+      </c>
+      <c r="G112" t="s">
+        <v>1053</v>
+      </c>
+      <c r="H112" t="s">
         <v>1054</v>
       </c>
-      <c r="C112" t="s">
+      <c r="I112" t="s">
         <v>1055</v>
       </c>
-      <c r="D112" t="s">
+      <c r="J112" t="s">
+        <v>24</v>
+      </c>
+      <c r="K112" t="s">
+        <v>141</v>
+      </c>
+      <c r="L112" t="s">
+        <v>26</v>
+      </c>
+      <c r="M112" t="s">
+        <v>142</v>
+      </c>
+      <c r="N112" t="s">
+        <v>28</v>
+      </c>
+      <c r="O112" t="s">
         <v>1056</v>
-      </c>
-[...31 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="113" spans="1:15">
       <c r="A113">
-        <v>4792</v>
+        <v>4711</v>
       </c>
       <c r="B113" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C113" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D113" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E113" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F113" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G113" t="s">
+        <v>1062</v>
+      </c>
+      <c r="H113" t="s">
+        <v>1063</v>
+      </c>
+      <c r="I113" t="s">
+        <v>1064</v>
+      </c>
+      <c r="J113" t="s">
         <v>1065</v>
       </c>
-      <c r="C113" t="s">
+      <c r="K113" t="s">
         <v>1066</v>
       </c>
-      <c r="D113" t="s">
+      <c r="L113" t="s">
         <v>1067</v>
       </c>
-      <c r="E113" t="s">
+      <c r="M113" t="s">
         <v>1068</v>
       </c>
-      <c r="F113" t="s">
+      <c r="N113" t="s">
+        <v>28</v>
+      </c>
+      <c r="O113" t="s">
         <v>1069</v>
-      </c>
-[...25 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="114" spans="1:15">
       <c r="A114">
-        <v>4801</v>
+        <v>4714</v>
       </c>
       <c r="B114" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C114" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D114" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E114" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F114" t="s">
         <v>1074</v>
       </c>
-      <c r="C114" t="s">
+      <c r="G114" t="s">
         <v>1075</v>
       </c>
-      <c r="D114" t="s">
+      <c r="H114" t="s">
         <v>1076</v>
       </c>
-      <c r="E114" t="s">
+      <c r="I114" t="s">
         <v>1077</v>
       </c>
-      <c r="F114" t="s">
+      <c r="J114" t="s">
+        <v>24</v>
+      </c>
+      <c r="K114" t="s">
+        <v>25</v>
+      </c>
+      <c r="L114" t="s">
+        <v>26</v>
+      </c>
+      <c r="M114" t="s">
+        <v>27</v>
+      </c>
+      <c r="N114" t="s">
+        <v>28</v>
+      </c>
+      <c r="O114" t="s">
         <v>1078</v>
-      </c>
-[...25 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="115" spans="1:15">
       <c r="A115">
-        <v>4810</v>
+        <v>4716</v>
       </c>
       <c r="B115" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C115" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D115" t="s">
+        <v>1081</v>
+      </c>
+      <c r="E115" t="s">
+        <v>1082</v>
+      </c>
+      <c r="F115" t="s">
         <v>1083</v>
       </c>
-      <c r="C115" t="s">
+      <c r="G115" t="s">
         <v>1084</v>
       </c>
-      <c r="D115" t="s">
+      <c r="H115" t="s">
         <v>1085</v>
       </c>
-      <c r="E115" t="s">
+      <c r="I115" t="s">
         <v>1086</v>
       </c>
-      <c r="F115" t="s">
+      <c r="J115" t="s">
+        <v>24</v>
+      </c>
+      <c r="K115" t="s">
+        <v>870</v>
+      </c>
+      <c r="L115" t="s">
+        <v>26</v>
+      </c>
+      <c r="M115" t="s">
+        <v>871</v>
+      </c>
+      <c r="N115" t="s">
+        <v>28</v>
+      </c>
+      <c r="O115" t="s">
         <v>1087</v>
-      </c>
-[...25 lines deleted...]
-        <v>1091</v>
       </c>
     </row>
     <row r="116" spans="1:15">
       <c r="A116">
-        <v>4811</v>
+        <v>4717</v>
       </c>
       <c r="B116" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C116" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D116" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E116" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F116" t="s">
         <v>1092</v>
       </c>
-      <c r="C116" t="s">
+      <c r="G116" t="s">
         <v>1093</v>
       </c>
-      <c r="D116" t="s">
+      <c r="H116" t="s">
         <v>1094</v>
       </c>
-      <c r="E116" t="s">
+      <c r="I116" t="s">
         <v>1095</v>
       </c>
-      <c r="F116" t="s">
+      <c r="J116" t="s">
+        <v>24</v>
+      </c>
+      <c r="K116" t="s">
+        <v>25</v>
+      </c>
+      <c r="L116" t="s">
+        <v>26</v>
+      </c>
+      <c r="M116" t="s">
+        <v>27</v>
+      </c>
+      <c r="N116" t="s">
+        <v>28</v>
+      </c>
+      <c r="O116" t="s">
         <v>1096</v>
-      </c>
-[...25 lines deleted...]
-        <v>1100</v>
       </c>
     </row>
     <row r="117" spans="1:15">
       <c r="A117">
-        <v>4817</v>
+        <v>4721</v>
       </c>
       <c r="B117" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C117" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D117" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E117" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F117" t="s">
         <v>1101</v>
       </c>
-      <c r="C117" t="s">
+      <c r="G117" t="s">
         <v>1102</v>
       </c>
-      <c r="D117" t="s">
+      <c r="H117" t="s">
         <v>1103</v>
       </c>
-      <c r="E117" t="s">
+      <c r="I117" t="s">
         <v>1104</v>
       </c>
-      <c r="F117" t="s">
+      <c r="J117" t="s">
+        <v>24</v>
+      </c>
+      <c r="K117" t="s">
+        <v>870</v>
+      </c>
+      <c r="L117" t="s">
+        <v>26</v>
+      </c>
+      <c r="M117" t="s">
+        <v>871</v>
+      </c>
+      <c r="N117" t="s">
+        <v>28</v>
+      </c>
+      <c r="O117" t="s">
         <v>1105</v>
-      </c>
-[...25 lines deleted...]
-        <v>1109</v>
       </c>
     </row>
     <row r="118" spans="1:15">
       <c r="A118">
-        <v>4935</v>
+        <v>4722</v>
       </c>
       <c r="B118" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C118" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D118" t="s">
+        <v>1108</v>
+      </c>
+      <c r="E118" t="s">
+        <v>1109</v>
+      </c>
+      <c r="F118" t="s">
         <v>1110</v>
       </c>
-      <c r="C118" t="s">
+      <c r="G118" t="s">
         <v>1111</v>
       </c>
-      <c r="D118" t="s">
+      <c r="H118" t="s">
         <v>1112</v>
       </c>
-      <c r="E118" t="s">
+      <c r="I118" t="s">
         <v>1113</v>
       </c>
-      <c r="F118" t="s">
+      <c r="J118" t="s">
+        <v>24</v>
+      </c>
+      <c r="K118" t="s">
         <v>1114</v>
       </c>
-      <c r="G118" t="s">
+      <c r="L118" t="s">
+        <v>26</v>
+      </c>
+      <c r="M118" t="s">
         <v>1115</v>
       </c>
-      <c r="H118" t="s">
+      <c r="N118" t="s">
+        <v>28</v>
+      </c>
+      <c r="O118" t="s">
         <v>1116</v>
-      </c>
-[...19 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="119" spans="1:15">
       <c r="A119">
-        <v>4947</v>
+        <v>4723</v>
       </c>
       <c r="B119" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C119" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D119" t="s">
         <v>1119</v>
       </c>
-      <c r="C119" t="s">
+      <c r="E119" t="s">
         <v>1120</v>
       </c>
-      <c r="D119" t="s">
+      <c r="F119" t="s">
         <v>1121</v>
       </c>
-      <c r="E119" t="s">
+      <c r="G119" t="s">
         <v>1122</v>
       </c>
-      <c r="F119" t="s">
+      <c r="H119" t="s">
         <v>1123</v>
       </c>
-      <c r="G119" t="s">
+      <c r="I119" t="s">
         <v>1124</v>
       </c>
-      <c r="H119" t="s">
+      <c r="J119" t="s">
+        <v>24</v>
+      </c>
+      <c r="K119" t="s">
         <v>1125</v>
       </c>
-      <c r="I119" t="s">
+      <c r="L119" t="s">
+        <v>26</v>
+      </c>
+      <c r="M119" t="s">
         <v>1126</v>
-      </c>
-[...10 lines deleted...]
-        <v>142</v>
       </c>
       <c r="N119" t="s">
         <v>28</v>
       </c>
       <c r="O119" t="s">
         <v>1127</v>
       </c>
     </row>
     <row r="120" spans="1:15">
       <c r="A120">
-        <v>4965</v>
+        <v>4792</v>
       </c>
       <c r="B120" t="s">
         <v>1128</v>
       </c>
       <c r="C120" t="s">
         <v>1129</v>
       </c>
       <c r="D120" t="s">
         <v>1130</v>
       </c>
       <c r="E120" t="s">
         <v>1131</v>
       </c>
       <c r="F120" t="s">
         <v>1132</v>
       </c>
       <c r="G120" t="s">
         <v>1133</v>
       </c>
       <c r="H120" t="s">
         <v>1134</v>
       </c>
       <c r="I120" t="s">
         <v>1135</v>
       </c>
       <c r="J120" t="s">
         <v>24</v>
       </c>
       <c r="K120" t="s">
         <v>25</v>
       </c>
       <c r="L120" t="s">
         <v>26</v>
       </c>
       <c r="M120" t="s">
         <v>27</v>
       </c>
       <c r="N120" t="s">
         <v>28</v>
       </c>
       <c r="O120" t="s">
         <v>1136</v>
       </c>
     </row>
     <row r="121" spans="1:15">
       <c r="A121">
-        <v>5273</v>
+        <v>4801</v>
       </c>
       <c r="B121" t="s">
         <v>1137</v>
       </c>
       <c r="C121" t="s">
         <v>1138</v>
       </c>
       <c r="D121" t="s">
         <v>1139</v>
       </c>
       <c r="E121" t="s">
         <v>1140</v>
       </c>
       <c r="F121" t="s">
         <v>1141</v>
       </c>
       <c r="G121" t="s">
         <v>1142</v>
       </c>
       <c r="H121" t="s">
         <v>1143</v>
       </c>
       <c r="I121" t="s">
         <v>1144</v>
       </c>
       <c r="J121" t="s">
         <v>24</v>
       </c>
       <c r="K121" t="s">
+        <v>130</v>
+      </c>
+      <c r="L121" t="s">
+        <v>26</v>
+      </c>
+      <c r="M121" t="s">
+        <v>131</v>
+      </c>
+      <c r="N121" t="s">
+        <v>28</v>
+      </c>
+      <c r="O121" t="s">
         <v>1145</v>
-      </c>
-[...10 lines deleted...]
-        <v>1147</v>
       </c>
     </row>
     <row r="122" spans="1:15">
       <c r="A122">
-        <v>5326</v>
+        <v>4810</v>
       </c>
       <c r="B122" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C122" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D122" t="s">
         <v>1148</v>
       </c>
-      <c r="C122" t="s">
+      <c r="E122" t="s">
         <v>1149</v>
       </c>
-      <c r="D122" t="s">
+      <c r="F122" t="s">
         <v>1150</v>
       </c>
-      <c r="E122" t="s">
+      <c r="G122" t="s">
         <v>1151</v>
       </c>
-      <c r="F122" t="s">
+      <c r="H122" t="s">
         <v>1152</v>
       </c>
-      <c r="G122" t="s">
+      <c r="I122" t="s">
         <v>1153</v>
-      </c>
-[...4 lines deleted...]
-        <v>1155</v>
       </c>
       <c r="J122" t="s">
         <v>24</v>
       </c>
       <c r="K122" t="s">
         <v>130</v>
       </c>
       <c r="L122" t="s">
         <v>26</v>
       </c>
       <c r="M122" t="s">
         <v>131</v>
       </c>
       <c r="N122" t="s">
         <v>28</v>
       </c>
       <c r="O122" t="s">
-        <v>1156</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="123" spans="1:15">
       <c r="A123">
-        <v>5330</v>
+        <v>4811</v>
       </c>
       <c r="B123" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C123" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D123" t="s">
         <v>1157</v>
       </c>
-      <c r="C123" t="s">
+      <c r="E123" t="s">
         <v>1158</v>
       </c>
-      <c r="D123" t="s">
+      <c r="F123" t="s">
         <v>1159</v>
       </c>
-      <c r="E123" t="s">
+      <c r="G123" t="s">
         <v>1160</v>
       </c>
-      <c r="F123" t="s">
+      <c r="H123" t="s">
         <v>1161</v>
       </c>
-      <c r="G123" t="s">
+      <c r="I123" t="s">
         <v>1162</v>
       </c>
-      <c r="H123" t="s">
+      <c r="J123" t="s">
+        <v>24</v>
+      </c>
+      <c r="K123" t="s">
+        <v>858</v>
+      </c>
+      <c r="L123" t="s">
+        <v>26</v>
+      </c>
+      <c r="M123" t="s">
+        <v>860</v>
+      </c>
+      <c r="N123" t="s">
+        <v>28</v>
+      </c>
+      <c r="O123" t="s">
         <v>1163</v>
-      </c>
-[...19 lines deleted...]
-        <v>1165</v>
       </c>
     </row>
     <row r="124" spans="1:15">
       <c r="A124">
-        <v>5331</v>
+        <v>4817</v>
       </c>
       <c r="B124" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C124" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D124" t="s">
         <v>1166</v>
       </c>
-      <c r="C124" t="s">
+      <c r="E124" t="s">
         <v>1167</v>
       </c>
-      <c r="D124" t="s">
+      <c r="F124" t="s">
         <v>1168</v>
       </c>
-      <c r="E124" t="s">
+      <c r="G124" t="s">
         <v>1169</v>
       </c>
-      <c r="F124" t="s">
+      <c r="H124" t="s">
         <v>1170</v>
       </c>
-      <c r="G124" t="s">
+      <c r="I124" t="s">
         <v>1171</v>
       </c>
-      <c r="H124" t="s">
+      <c r="J124" t="s">
+        <v>24</v>
+      </c>
+      <c r="K124" t="s">
+        <v>25</v>
+      </c>
+      <c r="L124" t="s">
+        <v>26</v>
+      </c>
+      <c r="M124" t="s">
+        <v>27</v>
+      </c>
+      <c r="N124" t="s">
+        <v>28</v>
+      </c>
+      <c r="O124" t="s">
         <v>1172</v>
-      </c>
-[...19 lines deleted...]
-        <v>1174</v>
       </c>
     </row>
     <row r="125" spans="1:15">
       <c r="A125">
-        <v>5332</v>
+        <v>4935</v>
       </c>
       <c r="B125" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C125" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D125" t="s">
         <v>1175</v>
       </c>
-      <c r="C125" t="s">
+      <c r="E125" t="s">
         <v>1176</v>
       </c>
-      <c r="D125" t="s">
+      <c r="F125" t="s">
         <v>1177</v>
       </c>
-      <c r="E125" t="s">
+      <c r="G125" t="s">
         <v>1178</v>
       </c>
-      <c r="F125" t="s">
+      <c r="H125" t="s">
         <v>1179</v>
       </c>
-      <c r="G125" t="s">
+      <c r="I125" t="s">
         <v>1180</v>
       </c>
-      <c r="H125" t="s">
+      <c r="J125" t="s">
+        <v>24</v>
+      </c>
+      <c r="K125" t="s">
+        <v>130</v>
+      </c>
+      <c r="L125" t="s">
+        <v>26</v>
+      </c>
+      <c r="M125" t="s">
+        <v>131</v>
+      </c>
+      <c r="N125" t="s">
+        <v>28</v>
+      </c>
+      <c r="O125" t="s">
         <v>1181</v>
-      </c>
-[...19 lines deleted...]
-        <v>1183</v>
       </c>
     </row>
     <row r="126" spans="1:15">
       <c r="A126">
-        <v>5335</v>
+        <v>4947</v>
       </c>
       <c r="B126" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C126" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D126" t="s">
         <v>1184</v>
       </c>
-      <c r="C126" t="s">
+      <c r="E126" t="s">
         <v>1185</v>
       </c>
-      <c r="D126" t="s">
+      <c r="F126" t="s">
         <v>1186</v>
       </c>
-      <c r="E126" t="s">
+      <c r="G126" t="s">
         <v>1187</v>
       </c>
-      <c r="F126" t="s">
+      <c r="H126" t="s">
         <v>1188</v>
       </c>
-      <c r="G126" t="s">
+      <c r="I126" t="s">
         <v>1189</v>
       </c>
-      <c r="H126" t="s">
+      <c r="J126" t="s">
+        <v>24</v>
+      </c>
+      <c r="K126" t="s">
+        <v>141</v>
+      </c>
+      <c r="L126" t="s">
+        <v>26</v>
+      </c>
+      <c r="M126" t="s">
+        <v>142</v>
+      </c>
+      <c r="N126" t="s">
+        <v>28</v>
+      </c>
+      <c r="O126" t="s">
         <v>1190</v>
-      </c>
-[...19 lines deleted...]
-        <v>1192</v>
       </c>
     </row>
     <row r="127" spans="1:15">
       <c r="A127">
-        <v>5346</v>
+        <v>4965</v>
       </c>
       <c r="B127" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C127" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D127" t="s">
         <v>1193</v>
       </c>
-      <c r="C127" t="s">
+      <c r="E127" t="s">
         <v>1194</v>
       </c>
-      <c r="D127" t="s">
+      <c r="F127" t="s">
         <v>1195</v>
       </c>
-      <c r="E127" t="s">
+      <c r="G127" t="s">
         <v>1196</v>
       </c>
-      <c r="F127" t="s">
+      <c r="H127" t="s">
         <v>1197</v>
       </c>
-      <c r="G127" t="s">
+      <c r="I127" t="s">
         <v>1198</v>
       </c>
-      <c r="H127" t="s">
+      <c r="J127" t="s">
+        <v>24</v>
+      </c>
+      <c r="K127" t="s">
+        <v>25</v>
+      </c>
+      <c r="L127" t="s">
+        <v>26</v>
+      </c>
+      <c r="M127" t="s">
+        <v>27</v>
+      </c>
+      <c r="N127" t="s">
+        <v>28</v>
+      </c>
+      <c r="O127" t="s">
         <v>1199</v>
-      </c>
-[...19 lines deleted...]
-        <v>1203</v>
       </c>
     </row>
     <row r="128" spans="1:15">
       <c r="A128">
-        <v>5348</v>
+        <v>5273</v>
       </c>
       <c r="B128" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C128" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D128" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E128" t="s">
+        <v>1203</v>
+      </c>
+      <c r="F128" t="s">
         <v>1204</v>
       </c>
-      <c r="C128" t="s">
+      <c r="G128" t="s">
         <v>1205</v>
       </c>
-      <c r="D128" t="s">
+      <c r="H128" t="s">
         <v>1206</v>
       </c>
-      <c r="E128" t="s">
+      <c r="I128" t="s">
         <v>1207</v>
       </c>
-      <c r="F128" t="s">
+      <c r="J128" t="s">
+        <v>24</v>
+      </c>
+      <c r="K128" t="s">
         <v>1208</v>
       </c>
-      <c r="G128" t="s">
+      <c r="L128" t="s">
+        <v>26</v>
+      </c>
+      <c r="M128" t="s">
         <v>1209</v>
       </c>
-      <c r="H128" t="s">
+      <c r="N128" t="s">
+        <v>28</v>
+      </c>
+      <c r="O128" t="s">
         <v>1210</v>
-      </c>
-[...19 lines deleted...]
-        <v>1212</v>
       </c>
     </row>
     <row r="129" spans="1:15">
       <c r="A129">
-        <v>5351</v>
+        <v>5326</v>
       </c>
       <c r="B129" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C129" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D129" t="s">
         <v>1213</v>
       </c>
-      <c r="C129" t="s">
+      <c r="E129" t="s">
         <v>1214</v>
       </c>
-      <c r="D129" t="s">
+      <c r="F129" t="s">
         <v>1215</v>
       </c>
-      <c r="E129" t="s">
+      <c r="G129" t="s">
         <v>1216</v>
       </c>
-      <c r="F129" t="s">
+      <c r="H129" t="s">
         <v>1217</v>
       </c>
-      <c r="G129" t="s">
+      <c r="I129" t="s">
         <v>1218</v>
       </c>
-      <c r="H129" t="s">
+      <c r="J129" t="s">
+        <v>24</v>
+      </c>
+      <c r="K129" t="s">
+        <v>130</v>
+      </c>
+      <c r="L129" t="s">
+        <v>26</v>
+      </c>
+      <c r="M129" t="s">
+        <v>131</v>
+      </c>
+      <c r="N129" t="s">
+        <v>28</v>
+      </c>
+      <c r="O129" t="s">
         <v>1219</v>
-      </c>
-[...19 lines deleted...]
-        <v>1221</v>
       </c>
     </row>
     <row r="130" spans="1:15">
       <c r="A130">
-        <v>5353</v>
+        <v>5330</v>
       </c>
       <c r="B130" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C130" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D130" t="s">
         <v>1222</v>
       </c>
-      <c r="C130" t="s">
+      <c r="E130" t="s">
         <v>1223</v>
       </c>
-      <c r="D130" t="s">
+      <c r="F130" t="s">
         <v>1224</v>
       </c>
-      <c r="E130" t="s">
+      <c r="G130" t="s">
         <v>1225</v>
       </c>
-      <c r="F130" t="s">
+      <c r="H130" t="s">
         <v>1226</v>
       </c>
-      <c r="G130" t="s">
+      <c r="I130" t="s">
         <v>1227</v>
       </c>
-      <c r="H130" t="s">
+      <c r="J130" t="s">
+        <v>24</v>
+      </c>
+      <c r="K130" t="s">
+        <v>130</v>
+      </c>
+      <c r="L130" t="s">
+        <v>26</v>
+      </c>
+      <c r="M130" t="s">
+        <v>131</v>
+      </c>
+      <c r="N130" t="s">
+        <v>28</v>
+      </c>
+      <c r="O130" t="s">
         <v>1228</v>
-      </c>
-[...19 lines deleted...]
-        <v>1230</v>
       </c>
     </row>
     <row r="131" spans="1:15">
       <c r="A131">
-        <v>5354</v>
+        <v>5331</v>
       </c>
       <c r="B131" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C131" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D131" t="s">
         <v>1231</v>
       </c>
-      <c r="C131" t="s">
+      <c r="E131" t="s">
         <v>1232</v>
       </c>
-      <c r="D131" t="s">
+      <c r="F131" t="s">
         <v>1233</v>
       </c>
-      <c r="E131" t="s">
+      <c r="G131" t="s">
         <v>1234</v>
       </c>
-      <c r="F131" t="s">
+      <c r="H131" t="s">
         <v>1235</v>
       </c>
-      <c r="G131" t="s">
+      <c r="I131" t="s">
         <v>1236</v>
       </c>
-      <c r="H131" t="s">
+      <c r="J131" t="s">
+        <v>24</v>
+      </c>
+      <c r="K131" t="s">
+        <v>141</v>
+      </c>
+      <c r="L131" t="s">
+        <v>26</v>
+      </c>
+      <c r="M131" t="s">
+        <v>142</v>
+      </c>
+      <c r="N131" t="s">
+        <v>28</v>
+      </c>
+      <c r="O131" t="s">
         <v>1237</v>
-      </c>
-[...19 lines deleted...]
-        <v>1239</v>
       </c>
     </row>
     <row r="132" spans="1:15">
       <c r="A132">
-        <v>5359</v>
+        <v>5332</v>
       </c>
       <c r="B132" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C132" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D132" t="s">
         <v>1240</v>
       </c>
-      <c r="C132" t="s">
+      <c r="E132" t="s">
         <v>1241</v>
       </c>
-      <c r="D132" t="s">
+      <c r="F132" t="s">
         <v>1242</v>
       </c>
-      <c r="E132" t="s">
+      <c r="G132" t="s">
         <v>1243</v>
       </c>
-      <c r="F132" t="s">
+      <c r="H132" t="s">
         <v>1244</v>
       </c>
-      <c r="G132" t="s">
+      <c r="I132" t="s">
         <v>1245</v>
-      </c>
-[...4 lines deleted...]
-        <v>1247</v>
       </c>
       <c r="J132" t="s">
         <v>24</v>
       </c>
       <c r="K132" t="s">
         <v>25</v>
       </c>
       <c r="L132" t="s">
         <v>26</v>
       </c>
       <c r="M132" t="s">
         <v>27</v>
       </c>
       <c r="N132" t="s">
         <v>28</v>
       </c>
       <c r="O132" t="s">
-        <v>1248</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="133" spans="1:15">
       <c r="A133">
-        <v>5364</v>
+        <v>5335</v>
       </c>
       <c r="B133" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C133" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D133" t="s">
         <v>1249</v>
       </c>
-      <c r="C133" t="s">
+      <c r="E133" t="s">
         <v>1250</v>
       </c>
-      <c r="D133" t="s">
+      <c r="F133" t="s">
         <v>1251</v>
       </c>
-      <c r="E133" t="s">
+      <c r="G133" t="s">
         <v>1252</v>
       </c>
-      <c r="F133" t="s">
+      <c r="H133" t="s">
         <v>1253</v>
       </c>
-      <c r="G133" t="s">
+      <c r="I133" t="s">
         <v>1254</v>
       </c>
-      <c r="H133" t="s">
+      <c r="J133" t="s">
+        <v>24</v>
+      </c>
+      <c r="K133" t="s">
+        <v>25</v>
+      </c>
+      <c r="L133" t="s">
+        <v>26</v>
+      </c>
+      <c r="M133" t="s">
+        <v>27</v>
+      </c>
+      <c r="N133" t="s">
+        <v>28</v>
+      </c>
+      <c r="O133" t="s">
         <v>1255</v>
-      </c>
-[...19 lines deleted...]
-        <v>1257</v>
       </c>
     </row>
     <row r="134" spans="1:15">
       <c r="A134">
-        <v>5365</v>
+        <v>5346</v>
       </c>
       <c r="B134" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C134" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D134" t="s">
         <v>1258</v>
       </c>
-      <c r="C134" t="s">
+      <c r="E134" t="s">
         <v>1259</v>
       </c>
-      <c r="D134" t="s">
+      <c r="F134" t="s">
         <v>1260</v>
       </c>
-      <c r="E134" t="s">
+      <c r="G134" t="s">
         <v>1261</v>
       </c>
-      <c r="F134" t="s">
+      <c r="H134" t="s">
         <v>1262</v>
       </c>
-      <c r="G134" t="s">
+      <c r="I134" t="s">
         <v>1263</v>
       </c>
-      <c r="H134" t="s">
+      <c r="J134" t="s">
+        <v>24</v>
+      </c>
+      <c r="K134" t="s">
         <v>1264</v>
       </c>
-      <c r="I134" t="s">
+      <c r="L134" t="s">
+        <v>26</v>
+      </c>
+      <c r="M134" t="s">
         <v>1265</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N134" t="s">
         <v>28</v>
       </c>
       <c r="O134" t="s">
         <v>1266</v>
       </c>
     </row>
     <row r="135" spans="1:15">
       <c r="A135">
-        <v>5367</v>
+        <v>5348</v>
       </c>
       <c r="B135" t="s">
         <v>1267</v>
       </c>
       <c r="C135" t="s">
         <v>1268</v>
       </c>
       <c r="D135" t="s">
         <v>1269</v>
       </c>
       <c r="E135" t="s">
         <v>1270</v>
       </c>
       <c r="F135" t="s">
         <v>1271</v>
       </c>
       <c r="G135" t="s">
         <v>1272</v>
       </c>
       <c r="H135" t="s">
         <v>1273</v>
       </c>
       <c r="I135" t="s">
         <v>1274</v>
       </c>
       <c r="J135" t="s">
         <v>24</v>
       </c>
       <c r="K135" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L135" t="s">
         <v>26</v>
       </c>
       <c r="M135" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N135" t="s">
         <v>28</v>
       </c>
       <c r="O135" t="s">
         <v>1275</v>
       </c>
     </row>
     <row r="136" spans="1:15">
       <c r="A136">
-        <v>5368</v>
+        <v>5351</v>
       </c>
       <c r="B136" t="s">
         <v>1276</v>
       </c>
       <c r="C136" t="s">
         <v>1277</v>
       </c>
       <c r="D136" t="s">
         <v>1278</v>
       </c>
       <c r="E136" t="s">
         <v>1279</v>
       </c>
       <c r="F136" t="s">
         <v>1280</v>
       </c>
       <c r="G136" t="s">
         <v>1281</v>
       </c>
       <c r="H136" t="s">
         <v>1282</v>
       </c>
       <c r="I136" t="s">
         <v>1283</v>
       </c>
       <c r="J136" t="s">
         <v>24</v>
       </c>
       <c r="K136" t="s">
         <v>25</v>
       </c>
       <c r="L136" t="s">
         <v>26</v>
       </c>
       <c r="M136" t="s">
         <v>27</v>
       </c>
       <c r="N136" t="s">
         <v>28</v>
       </c>
       <c r="O136" t="s">
         <v>1284</v>
       </c>
     </row>
     <row r="137" spans="1:15">
       <c r="A137">
-        <v>5372</v>
+        <v>5353</v>
       </c>
       <c r="B137" t="s">
         <v>1285</v>
       </c>
       <c r="C137" t="s">
         <v>1286</v>
       </c>
       <c r="D137" t="s">
         <v>1287</v>
       </c>
       <c r="E137" t="s">
         <v>1288</v>
       </c>
       <c r="F137" t="s">
         <v>1289</v>
       </c>
       <c r="G137" t="s">
         <v>1290</v>
       </c>
       <c r="H137" t="s">
         <v>1291</v>
       </c>
       <c r="I137" t="s">
         <v>1292</v>
       </c>
       <c r="J137" t="s">
-        <v>24</v>
+        <v>363</v>
       </c>
       <c r="K137" t="s">
-        <v>25</v>
+        <v>483</v>
       </c>
       <c r="L137" t="s">
-        <v>26</v>
+        <v>365</v>
       </c>
       <c r="M137" t="s">
-        <v>27</v>
+        <v>484</v>
       </c>
       <c r="N137" t="s">
         <v>28</v>
       </c>
       <c r="O137" t="s">
         <v>1293</v>
       </c>
     </row>
     <row r="138" spans="1:15">
       <c r="A138">
-        <v>5375</v>
+        <v>5354</v>
       </c>
       <c r="B138" t="s">
         <v>1294</v>
       </c>
       <c r="C138" t="s">
         <v>1295</v>
       </c>
       <c r="D138" t="s">
         <v>1296</v>
       </c>
       <c r="E138" t="s">
         <v>1297</v>
       </c>
       <c r="F138" t="s">
         <v>1298</v>
       </c>
       <c r="G138" t="s">
         <v>1299</v>
       </c>
       <c r="H138" t="s">
         <v>1300</v>
       </c>
       <c r="I138" t="s">
         <v>1301</v>
       </c>
       <c r="J138" t="s">
-        <v>363</v>
+        <v>24</v>
       </c>
       <c r="K138" t="s">
-        <v>472</v>
+        <v>130</v>
       </c>
       <c r="L138" t="s">
-        <v>365</v>
+        <v>26</v>
       </c>
       <c r="M138" t="s">
-        <v>473</v>
+        <v>131</v>
       </c>
       <c r="N138" t="s">
         <v>28</v>
       </c>
       <c r="O138" t="s">
         <v>1302</v>
       </c>
     </row>
     <row r="139" spans="1:15">
       <c r="A139">
-        <v>5382</v>
+        <v>5359</v>
       </c>
       <c r="B139" t="s">
         <v>1303</v>
       </c>
       <c r="C139" t="s">
         <v>1304</v>
       </c>
       <c r="D139" t="s">
         <v>1305</v>
       </c>
       <c r="E139" t="s">
         <v>1306</v>
       </c>
       <c r="F139" t="s">
         <v>1307</v>
       </c>
       <c r="G139" t="s">
         <v>1308</v>
       </c>
       <c r="H139" t="s">
         <v>1309</v>
       </c>
       <c r="I139" t="s">
         <v>1310</v>
       </c>
       <c r="J139" t="s">
         <v>24</v>
       </c>
       <c r="K139" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="L139" t="s">
         <v>26</v>
       </c>
       <c r="M139" t="s">
-        <v>131</v>
+        <v>27</v>
       </c>
       <c r="N139" t="s">
         <v>28</v>
       </c>
       <c r="O139" t="s">
         <v>1311</v>
       </c>
     </row>
     <row r="140" spans="1:15">
       <c r="A140">
-        <v>5435</v>
+        <v>5364</v>
       </c>
       <c r="B140" t="s">
         <v>1312</v>
       </c>
       <c r="C140" t="s">
         <v>1313</v>
       </c>
       <c r="D140" t="s">
         <v>1314</v>
       </c>
       <c r="E140" t="s">
         <v>1315</v>
       </c>
       <c r="F140" t="s">
         <v>1316</v>
       </c>
       <c r="G140" t="s">
         <v>1317</v>
       </c>
       <c r="H140" t="s">
         <v>1318</v>
       </c>
       <c r="I140" t="s">
         <v>1319</v>
       </c>
       <c r="J140" t="s">
         <v>24</v>
       </c>
       <c r="K140" t="s">
-        <v>130</v>
+        <v>141</v>
       </c>
       <c r="L140" t="s">
         <v>26</v>
       </c>
       <c r="M140" t="s">
-        <v>131</v>
+        <v>142</v>
       </c>
       <c r="N140" t="s">
         <v>28</v>
       </c>
       <c r="O140" t="s">
         <v>1320</v>
       </c>
     </row>
     <row r="141" spans="1:15">
       <c r="A141">
-        <v>5437</v>
+        <v>5365</v>
       </c>
       <c r="B141" t="s">
         <v>1321</v>
       </c>
       <c r="C141" t="s">
         <v>1322</v>
       </c>
       <c r="D141" t="s">
         <v>1323</v>
       </c>
       <c r="E141" t="s">
         <v>1324</v>
       </c>
       <c r="F141" t="s">
         <v>1325</v>
       </c>
       <c r="G141" t="s">
         <v>1326</v>
       </c>
       <c r="H141" t="s">
         <v>1327</v>
       </c>
       <c r="I141" t="s">
         <v>1328</v>
       </c>
       <c r="J141" t="s">
         <v>24</v>
       </c>
       <c r="K141" t="s">
         <v>25</v>
       </c>
       <c r="L141" t="s">
         <v>26</v>
       </c>
       <c r="M141" t="s">
         <v>27</v>
       </c>
       <c r="N141" t="s">
         <v>28</v>
       </c>
       <c r="O141" t="s">
         <v>1329</v>
       </c>
     </row>
     <row r="142" spans="1:15">
       <c r="A142">
-        <v>5439</v>
+        <v>5367</v>
       </c>
       <c r="B142" t="s">
         <v>1330</v>
       </c>
       <c r="C142" t="s">
         <v>1331</v>
       </c>
       <c r="D142" t="s">
         <v>1332</v>
       </c>
       <c r="E142" t="s">
         <v>1333</v>
       </c>
       <c r="F142" t="s">
         <v>1334</v>
       </c>
       <c r="G142" t="s">
         <v>1335</v>
       </c>
       <c r="H142" t="s">
         <v>1336</v>
       </c>
       <c r="I142" t="s">
         <v>1337</v>
       </c>
       <c r="J142" t="s">
         <v>24</v>
       </c>
       <c r="K142" t="s">
         <v>25</v>
       </c>
       <c r="L142" t="s">
         <v>26</v>
       </c>
       <c r="M142" t="s">
         <v>27</v>
       </c>
       <c r="N142" t="s">
         <v>28</v>
       </c>
       <c r="O142" t="s">
         <v>1338</v>
       </c>
     </row>
     <row r="143" spans="1:15">
       <c r="A143">
-        <v>5456</v>
+        <v>5368</v>
       </c>
       <c r="B143" t="s">
         <v>1339</v>
       </c>
       <c r="C143" t="s">
         <v>1340</v>
       </c>
       <c r="D143" t="s">
         <v>1341</v>
       </c>
       <c r="E143" t="s">
         <v>1342</v>
       </c>
       <c r="F143" t="s">
         <v>1343</v>
       </c>
       <c r="G143" t="s">
         <v>1344</v>
       </c>
       <c r="H143" t="s">
         <v>1345</v>
       </c>
       <c r="I143" t="s">
         <v>1346</v>
       </c>
       <c r="J143" t="s">
-        <v>363</v>
+        <v>24</v>
       </c>
       <c r="K143" t="s">
-        <v>795</v>
+        <v>25</v>
       </c>
       <c r="L143" t="s">
-        <v>365</v>
+        <v>26</v>
       </c>
       <c r="M143" t="s">
-        <v>797</v>
+        <v>27</v>
       </c>
       <c r="N143" t="s">
         <v>28</v>
       </c>
       <c r="O143" t="s">
         <v>1347</v>
       </c>
     </row>
     <row r="144" spans="1:15">
       <c r="A144">
-        <v>5474</v>
+        <v>5372</v>
       </c>
       <c r="B144" t="s">
         <v>1348</v>
       </c>
       <c r="C144" t="s">
         <v>1349</v>
       </c>
       <c r="D144" t="s">
         <v>1350</v>
       </c>
       <c r="E144" t="s">
         <v>1351</v>
       </c>
       <c r="F144" t="s">
         <v>1352</v>
       </c>
       <c r="G144" t="s">
         <v>1353</v>
       </c>
       <c r="H144" t="s">
         <v>1354</v>
       </c>
       <c r="I144" t="s">
         <v>1355</v>
       </c>
       <c r="J144" t="s">
         <v>24</v>
       </c>
       <c r="K144" t="s">
         <v>25</v>
       </c>
       <c r="L144" t="s">
         <v>26</v>
       </c>
       <c r="M144" t="s">
         <v>27</v>
       </c>
       <c r="N144" t="s">
         <v>28</v>
       </c>
       <c r="O144" t="s">
         <v>1356</v>
       </c>
     </row>
     <row r="145" spans="1:15">
       <c r="A145">
-        <v>5475</v>
+        <v>5375</v>
       </c>
       <c r="B145" t="s">
         <v>1357</v>
       </c>
       <c r="C145" t="s">
         <v>1358</v>
       </c>
       <c r="D145" t="s">
         <v>1359</v>
       </c>
       <c r="E145" t="s">
         <v>1360</v>
       </c>
       <c r="F145" t="s">
         <v>1361</v>
       </c>
       <c r="G145" t="s">
         <v>1362</v>
       </c>
       <c r="H145" t="s">
         <v>1363</v>
       </c>
       <c r="I145" t="s">
         <v>1364</v>
       </c>
       <c r="J145" t="s">
-        <v>24</v>
+        <v>363</v>
       </c>
       <c r="K145" t="s">
-        <v>130</v>
+        <v>472</v>
       </c>
       <c r="L145" t="s">
-        <v>26</v>
+        <v>365</v>
       </c>
       <c r="M145" t="s">
-        <v>131</v>
+        <v>473</v>
       </c>
       <c r="N145" t="s">
         <v>28</v>
       </c>
       <c r="O145" t="s">
         <v>1365</v>
       </c>
     </row>
     <row r="146" spans="1:15">
       <c r="A146">
-        <v>5476</v>
+        <v>5382</v>
       </c>
       <c r="B146" t="s">
         <v>1366</v>
       </c>
       <c r="C146" t="s">
         <v>1367</v>
       </c>
       <c r="D146" t="s">
         <v>1368</v>
       </c>
       <c r="E146" t="s">
         <v>1369</v>
       </c>
       <c r="F146" t="s">
         <v>1370</v>
       </c>
       <c r="G146" t="s">
         <v>1371</v>
       </c>
       <c r="H146" t="s">
         <v>1372</v>
       </c>
       <c r="I146" t="s">
         <v>1373</v>
       </c>
       <c r="J146" t="s">
+        <v>24</v>
+      </c>
+      <c r="K146" t="s">
+        <v>130</v>
+      </c>
+      <c r="L146" t="s">
+        <v>26</v>
+      </c>
+      <c r="M146" t="s">
+        <v>131</v>
+      </c>
+      <c r="N146" t="s">
+        <v>28</v>
+      </c>
+      <c r="O146" t="s">
         <v>1374</v>
-      </c>
-[...13 lines deleted...]
-        <v>1376</v>
       </c>
     </row>
     <row r="147" spans="1:15">
       <c r="A147">
-        <v>5478</v>
+        <v>5435</v>
       </c>
       <c r="B147" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C147" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D147" t="s">
         <v>1377</v>
       </c>
-      <c r="C147" t="s">
+      <c r="E147" t="s">
         <v>1378</v>
       </c>
-      <c r="D147" t="s">
+      <c r="F147" t="s">
         <v>1379</v>
       </c>
-      <c r="E147" t="s">
+      <c r="G147" t="s">
         <v>1380</v>
       </c>
-      <c r="F147" t="s">
+      <c r="H147" t="s">
         <v>1381</v>
       </c>
-      <c r="G147" t="s">
+      <c r="I147" t="s">
         <v>1382</v>
       </c>
-      <c r="H147" t="s">
+      <c r="J147" t="s">
+        <v>24</v>
+      </c>
+      <c r="K147" t="s">
+        <v>130</v>
+      </c>
+      <c r="L147" t="s">
+        <v>26</v>
+      </c>
+      <c r="M147" t="s">
+        <v>131</v>
+      </c>
+      <c r="N147" t="s">
+        <v>28</v>
+      </c>
+      <c r="O147" t="s">
         <v>1383</v>
-      </c>
-[...19 lines deleted...]
-        <v>1385</v>
       </c>
     </row>
     <row r="148" spans="1:15">
       <c r="A148">
-        <v>5496</v>
+        <v>5437</v>
       </c>
       <c r="B148" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C148" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D148" t="s">
         <v>1386</v>
       </c>
-      <c r="C148" t="s">
+      <c r="E148" t="s">
         <v>1387</v>
       </c>
-      <c r="D148" t="s">
+      <c r="F148" t="s">
         <v>1388</v>
       </c>
-      <c r="E148" t="s">
+      <c r="G148" t="s">
         <v>1389</v>
       </c>
-      <c r="F148" t="s">
+      <c r="H148" t="s">
         <v>1390</v>
       </c>
-      <c r="G148" t="s">
+      <c r="I148" t="s">
         <v>1391</v>
       </c>
-      <c r="H148" t="s">
+      <c r="J148" t="s">
+        <v>24</v>
+      </c>
+      <c r="K148" t="s">
+        <v>25</v>
+      </c>
+      <c r="L148" t="s">
+        <v>26</v>
+      </c>
+      <c r="M148" t="s">
+        <v>27</v>
+      </c>
+      <c r="N148" t="s">
+        <v>28</v>
+      </c>
+      <c r="O148" t="s">
         <v>1392</v>
-      </c>
-[...19 lines deleted...]
-        <v>1394</v>
       </c>
     </row>
     <row r="149" spans="1:15">
       <c r="A149">
-        <v>5507</v>
+        <v>5439</v>
       </c>
       <c r="B149" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C149" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D149" t="s">
         <v>1395</v>
       </c>
-      <c r="C149" t="s">
+      <c r="E149" t="s">
         <v>1396</v>
       </c>
-      <c r="D149" t="s">
+      <c r="F149" t="s">
         <v>1397</v>
       </c>
-      <c r="E149" t="s">
+      <c r="G149" t="s">
         <v>1398</v>
       </c>
-      <c r="F149" t="s">
+      <c r="H149" t="s">
         <v>1399</v>
       </c>
-      <c r="G149" t="s">
+      <c r="I149" t="s">
         <v>1400</v>
-      </c>
-[...4 lines deleted...]
-        <v>1402</v>
       </c>
       <c r="J149" t="s">
         <v>24</v>
       </c>
       <c r="K149" t="s">
         <v>25</v>
       </c>
       <c r="L149" t="s">
         <v>26</v>
       </c>
       <c r="M149" t="s">
         <v>27</v>
       </c>
       <c r="N149" t="s">
         <v>28</v>
       </c>
       <c r="O149" t="s">
-        <v>1403</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="150" spans="1:15">
       <c r="A150">
-        <v>5509</v>
+        <v>5456</v>
       </c>
       <c r="B150" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C150" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D150" t="s">
         <v>1404</v>
       </c>
-      <c r="C150" t="s">
+      <c r="E150" t="s">
         <v>1405</v>
       </c>
-      <c r="D150" t="s">
+      <c r="F150" t="s">
         <v>1406</v>
       </c>
-      <c r="E150" t="s">
+      <c r="G150" t="s">
         <v>1407</v>
       </c>
-      <c r="F150" t="s">
+      <c r="H150" t="s">
         <v>1408</v>
       </c>
-      <c r="G150" t="s">
+      <c r="I150" t="s">
         <v>1409</v>
-      </c>
-[...4 lines deleted...]
-        <v>1411</v>
       </c>
       <c r="J150" t="s">
         <v>363</v>
       </c>
       <c r="K150" t="s">
-        <v>807</v>
+        <v>858</v>
       </c>
       <c r="L150" t="s">
         <v>365</v>
       </c>
       <c r="M150" t="s">
-        <v>808</v>
+        <v>860</v>
       </c>
       <c r="N150" t="s">
         <v>28</v>
       </c>
       <c r="O150" t="s">
-        <v>1412</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="151" spans="1:15">
       <c r="A151">
-        <v>5512</v>
+        <v>5474</v>
       </c>
       <c r="B151" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C151" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D151" t="s">
         <v>1413</v>
       </c>
-      <c r="C151" t="s">
+      <c r="E151" t="s">
         <v>1414</v>
       </c>
-      <c r="D151" t="s">
+      <c r="F151" t="s">
         <v>1415</v>
       </c>
-      <c r="E151" t="s">
+      <c r="G151" t="s">
         <v>1416</v>
       </c>
-      <c r="F151" t="s">
+      <c r="H151" t="s">
         <v>1417</v>
       </c>
-      <c r="G151" t="s">
+      <c r="I151" t="s">
         <v>1418</v>
       </c>
-      <c r="H151" t="s">
+      <c r="J151" t="s">
+        <v>24</v>
+      </c>
+      <c r="K151" t="s">
+        <v>25</v>
+      </c>
+      <c r="L151" t="s">
+        <v>26</v>
+      </c>
+      <c r="M151" t="s">
+        <v>27</v>
+      </c>
+      <c r="N151" t="s">
+        <v>28</v>
+      </c>
+      <c r="O151" t="s">
         <v>1419</v>
-      </c>
-[...19 lines deleted...]
-        <v>1421</v>
       </c>
     </row>
     <row r="152" spans="1:15">
       <c r="A152">
-        <v>5514</v>
+        <v>5475</v>
       </c>
       <c r="B152" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C152" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D152" t="s">
         <v>1422</v>
       </c>
-      <c r="C152" t="s">
+      <c r="E152" t="s">
         <v>1423</v>
       </c>
-      <c r="D152" t="s">
+      <c r="F152" t="s">
         <v>1424</v>
       </c>
-      <c r="E152" t="s">
+      <c r="G152" t="s">
         <v>1425</v>
       </c>
-      <c r="F152" t="s">
+      <c r="H152" t="s">
         <v>1426</v>
       </c>
-      <c r="G152" t="s">
+      <c r="I152" t="s">
         <v>1427</v>
       </c>
-      <c r="H152" t="s">
+      <c r="J152" t="s">
+        <v>24</v>
+      </c>
+      <c r="K152" t="s">
+        <v>130</v>
+      </c>
+      <c r="L152" t="s">
+        <v>26</v>
+      </c>
+      <c r="M152" t="s">
+        <v>131</v>
+      </c>
+      <c r="N152" t="s">
+        <v>28</v>
+      </c>
+      <c r="O152" t="s">
         <v>1428</v>
-      </c>
-[...19 lines deleted...]
-        <v>1430</v>
       </c>
     </row>
     <row r="153" spans="1:15">
       <c r="A153">
-        <v>5516</v>
+        <v>5476</v>
       </c>
       <c r="B153" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C153" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D153" t="s">
         <v>1431</v>
       </c>
-      <c r="C153" t="s">
+      <c r="E153" t="s">
         <v>1432</v>
       </c>
-      <c r="D153" t="s">
+      <c r="F153" t="s">
         <v>1433</v>
       </c>
-      <c r="E153" t="s">
+      <c r="G153" t="s">
         <v>1434</v>
       </c>
-      <c r="F153" t="s">
+      <c r="H153" t="s">
         <v>1435</v>
       </c>
-      <c r="G153" t="s">
+      <c r="I153" t="s">
         <v>1436</v>
       </c>
-      <c r="H153" t="s">
+      <c r="J153" t="s">
         <v>1437</v>
       </c>
-      <c r="I153" t="s">
+      <c r="K153" t="s">
+        <v>870</v>
+      </c>
+      <c r="L153" t="s">
         <v>1438</v>
       </c>
-      <c r="J153" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M153" t="s">
-        <v>27</v>
+        <v>871</v>
       </c>
       <c r="N153" t="s">
         <v>28</v>
       </c>
       <c r="O153" t="s">
         <v>1439</v>
       </c>
     </row>
     <row r="154" spans="1:15">
       <c r="A154">
-        <v>5517</v>
+        <v>5478</v>
       </c>
       <c r="B154" t="s">
         <v>1440</v>
       </c>
       <c r="C154" t="s">
         <v>1441</v>
       </c>
       <c r="D154" t="s">
         <v>1442</v>
       </c>
       <c r="E154" t="s">
         <v>1443</v>
       </c>
       <c r="F154" t="s">
         <v>1444</v>
       </c>
       <c r="G154" t="s">
         <v>1445</v>
       </c>
       <c r="H154" t="s">
         <v>1446</v>
       </c>
       <c r="I154" t="s">
         <v>1447</v>
       </c>
       <c r="J154" t="s">
         <v>24</v>
       </c>
       <c r="K154" t="s">
         <v>25</v>
       </c>
       <c r="L154" t="s">
         <v>26</v>
       </c>
       <c r="M154" t="s">
         <v>27</v>
       </c>
       <c r="N154" t="s">
         <v>28</v>
       </c>
       <c r="O154" t="s">
         <v>1448</v>
       </c>
     </row>
     <row r="155" spans="1:15">
       <c r="A155">
-        <v>5518</v>
+        <v>5496</v>
       </c>
       <c r="B155" t="s">
         <v>1449</v>
       </c>
       <c r="C155" t="s">
         <v>1450</v>
       </c>
       <c r="D155" t="s">
         <v>1451</v>
       </c>
       <c r="E155" t="s">
         <v>1452</v>
       </c>
       <c r="F155" t="s">
         <v>1453</v>
       </c>
       <c r="G155" t="s">
         <v>1454</v>
       </c>
       <c r="H155" t="s">
         <v>1455</v>
       </c>
       <c r="I155" t="s">
         <v>1456</v>
       </c>
       <c r="J155" t="s">
         <v>24</v>
       </c>
       <c r="K155" t="s">
-        <v>25</v>
+        <v>472</v>
       </c>
       <c r="L155" t="s">
         <v>26</v>
       </c>
       <c r="M155" t="s">
-        <v>27</v>
+        <v>473</v>
       </c>
       <c r="N155" t="s">
         <v>28</v>
       </c>
       <c r="O155" t="s">
         <v>1457</v>
       </c>
     </row>
     <row r="156" spans="1:15">
       <c r="A156">
-        <v>5545</v>
+        <v>5507</v>
       </c>
       <c r="B156" t="s">
         <v>1458</v>
       </c>
       <c r="C156" t="s">
         <v>1459</v>
       </c>
       <c r="D156" t="s">
         <v>1460</v>
       </c>
       <c r="E156" t="s">
         <v>1461</v>
       </c>
       <c r="F156" t="s">
         <v>1462</v>
       </c>
       <c r="G156" t="s">
         <v>1463</v>
       </c>
       <c r="H156" t="s">
         <v>1464</v>
       </c>
       <c r="I156" t="s">
         <v>1465</v>
       </c>
       <c r="J156" t="s">
         <v>24</v>
       </c>
       <c r="K156" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="L156" t="s">
         <v>26</v>
       </c>
       <c r="M156" t="s">
-        <v>131</v>
+        <v>27</v>
       </c>
       <c r="N156" t="s">
         <v>28</v>
       </c>
       <c r="O156" t="s">
         <v>1466</v>
       </c>
     </row>
     <row r="157" spans="1:15">
       <c r="A157">
-        <v>5657</v>
+        <v>5509</v>
       </c>
       <c r="B157" t="s">
         <v>1467</v>
       </c>
       <c r="C157" t="s">
         <v>1468</v>
       </c>
       <c r="D157" t="s">
         <v>1469</v>
       </c>
       <c r="E157" t="s">
         <v>1470</v>
       </c>
       <c r="F157" t="s">
         <v>1471</v>
       </c>
       <c r="G157" t="s">
         <v>1472</v>
       </c>
       <c r="H157" t="s">
         <v>1473</v>
       </c>
       <c r="I157" t="s">
         <v>1474</v>
       </c>
       <c r="J157" t="s">
-        <v>24</v>
+        <v>363</v>
       </c>
       <c r="K157" t="s">
-        <v>25</v>
+        <v>870</v>
       </c>
       <c r="L157" t="s">
-        <v>26</v>
+        <v>365</v>
       </c>
       <c r="M157" t="s">
-        <v>27</v>
+        <v>871</v>
       </c>
       <c r="N157" t="s">
         <v>28</v>
       </c>
       <c r="O157" t="s">
         <v>1475</v>
       </c>
     </row>
     <row r="158" spans="1:15">
       <c r="A158">
-        <v>5733</v>
+        <v>5512</v>
       </c>
       <c r="B158" t="s">
         <v>1476</v>
       </c>
       <c r="C158" t="s">
         <v>1477</v>
       </c>
       <c r="D158" t="s">
         <v>1478</v>
       </c>
       <c r="E158" t="s">
         <v>1479</v>
       </c>
       <c r="F158" t="s">
         <v>1480</v>
       </c>
       <c r="G158" t="s">
         <v>1481</v>
       </c>
       <c r="H158" t="s">
         <v>1482</v>
       </c>
       <c r="I158" t="s">
         <v>1483</v>
       </c>
       <c r="J158" t="s">
         <v>24</v>
       </c>
       <c r="K158" t="s">
-        <v>141</v>
+        <v>130</v>
       </c>
       <c r="L158" t="s">
         <v>26</v>
       </c>
       <c r="M158" t="s">
-        <v>142</v>
+        <v>131</v>
       </c>
       <c r="N158" t="s">
         <v>28</v>
       </c>
       <c r="O158" t="s">
         <v>1484</v>
       </c>
     </row>
     <row r="159" spans="1:15">
       <c r="A159">
-        <v>5792</v>
+        <v>5514</v>
       </c>
       <c r="B159" t="s">
         <v>1485</v>
       </c>
       <c r="C159" t="s">
         <v>1486</v>
       </c>
       <c r="D159" t="s">
         <v>1487</v>
       </c>
       <c r="E159" t="s">
         <v>1488</v>
       </c>
       <c r="F159" t="s">
         <v>1489</v>
       </c>
       <c r="G159" t="s">
         <v>1490</v>
       </c>
       <c r="H159" t="s">
         <v>1491</v>
       </c>
       <c r="I159" t="s">
         <v>1492</v>
       </c>
       <c r="J159" t="s">
-        <v>363</v>
+        <v>24</v>
       </c>
       <c r="K159" t="s">
-        <v>398</v>
+        <v>640</v>
       </c>
       <c r="L159" t="s">
-        <v>365</v>
+        <v>26</v>
       </c>
       <c r="M159" t="s">
-        <v>399</v>
+        <v>641</v>
       </c>
       <c r="N159" t="s">
         <v>28</v>
       </c>
       <c r="O159" t="s">
         <v>1493</v>
       </c>
     </row>
     <row r="160" spans="1:15">
       <c r="A160">
-        <v>5794</v>
+        <v>5516</v>
       </c>
       <c r="B160" t="s">
         <v>1494</v>
       </c>
       <c r="C160" t="s">
         <v>1495</v>
       </c>
       <c r="D160" t="s">
         <v>1496</v>
       </c>
       <c r="E160" t="s">
         <v>1497</v>
       </c>
       <c r="F160" t="s">
         <v>1498</v>
       </c>
       <c r="G160" t="s">
         <v>1499</v>
       </c>
       <c r="H160" t="s">
         <v>1500</v>
       </c>
       <c r="I160" t="s">
         <v>1501</v>
       </c>
       <c r="J160" t="s">
         <v>24</v>
       </c>
       <c r="K160" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="L160" t="s">
         <v>26</v>
       </c>
       <c r="M160" t="s">
-        <v>131</v>
+        <v>27</v>
       </c>
       <c r="N160" t="s">
         <v>28</v>
       </c>
       <c r="O160" t="s">
         <v>1502</v>
       </c>
     </row>
     <row r="161" spans="1:15">
       <c r="A161">
-        <v>5796</v>
+        <v>5517</v>
       </c>
       <c r="B161" t="s">
         <v>1503</v>
       </c>
       <c r="C161" t="s">
         <v>1504</v>
       </c>
       <c r="D161" t="s">
         <v>1505</v>
       </c>
       <c r="E161" t="s">
         <v>1506</v>
       </c>
       <c r="F161" t="s">
         <v>1507</v>
       </c>
       <c r="G161" t="s">
         <v>1508</v>
       </c>
       <c r="H161" t="s">
         <v>1509</v>
       </c>
       <c r="I161" t="s">
         <v>1510</v>
       </c>
       <c r="J161" t="s">
         <v>24</v>
       </c>
       <c r="K161" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="L161" t="s">
         <v>26</v>
       </c>
       <c r="M161" t="s">
-        <v>131</v>
+        <v>27</v>
       </c>
       <c r="N161" t="s">
         <v>28</v>
       </c>
       <c r="O161" t="s">
         <v>1511</v>
       </c>
     </row>
     <row r="162" spans="1:15">
       <c r="A162">
-        <v>5798</v>
+        <v>5518</v>
       </c>
       <c r="B162" t="s">
         <v>1512</v>
       </c>
       <c r="C162" t="s">
         <v>1513</v>
       </c>
       <c r="D162" t="s">
         <v>1514</v>
       </c>
       <c r="E162" t="s">
         <v>1515</v>
       </c>
       <c r="F162" t="s">
         <v>1516</v>
       </c>
       <c r="G162" t="s">
         <v>1517</v>
       </c>
       <c r="H162" t="s">
         <v>1518</v>
       </c>
       <c r="I162" t="s">
         <v>1519</v>
       </c>
       <c r="J162" t="s">
         <v>24</v>
       </c>
       <c r="K162" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="L162" t="s">
         <v>26</v>
       </c>
       <c r="M162" t="s">
-        <v>131</v>
+        <v>27</v>
       </c>
       <c r="N162" t="s">
         <v>28</v>
       </c>
       <c r="O162" t="s">
         <v>1520</v>
       </c>
     </row>
     <row r="163" spans="1:15">
       <c r="A163">
-        <v>5799</v>
+        <v>5545</v>
       </c>
       <c r="B163" t="s">
         <v>1521</v>
       </c>
       <c r="C163" t="s">
         <v>1522</v>
       </c>
       <c r="D163" t="s">
         <v>1523</v>
       </c>
       <c r="E163" t="s">
         <v>1524</v>
       </c>
       <c r="F163" t="s">
         <v>1525</v>
       </c>
       <c r="G163" t="s">
         <v>1526</v>
       </c>
       <c r="H163" t="s">
         <v>1527</v>
       </c>
       <c r="I163" t="s">
         <v>1528</v>
       </c>
       <c r="J163" t="s">
-        <v>1002</v>
+        <v>24</v>
       </c>
       <c r="K163" t="s">
-        <v>483</v>
+        <v>130</v>
       </c>
       <c r="L163" t="s">
-        <v>1004</v>
+        <v>26</v>
       </c>
       <c r="M163" t="s">
-        <v>484</v>
+        <v>131</v>
       </c>
       <c r="N163" t="s">
         <v>28</v>
       </c>
       <c r="O163" t="s">
         <v>1529</v>
       </c>
     </row>
     <row r="164" spans="1:15">
       <c r="A164">
-        <v>5803</v>
+        <v>5657</v>
       </c>
       <c r="B164" t="s">
         <v>1530</v>
       </c>
       <c r="C164" t="s">
         <v>1531</v>
       </c>
       <c r="D164" t="s">
         <v>1532</v>
       </c>
       <c r="E164" t="s">
         <v>1533</v>
       </c>
       <c r="F164" t="s">
         <v>1534</v>
       </c>
       <c r="G164" t="s">
         <v>1535</v>
       </c>
       <c r="H164" t="s">
         <v>1536</v>
       </c>
       <c r="I164" t="s">
         <v>1537</v>
       </c>
       <c r="J164" t="s">
         <v>24</v>
       </c>
       <c r="K164" t="s">
         <v>25</v>
       </c>
       <c r="L164" t="s">
         <v>26</v>
       </c>
       <c r="M164" t="s">
         <v>27</v>
       </c>
       <c r="N164" t="s">
         <v>28</v>
       </c>
       <c r="O164" t="s">
         <v>1538</v>
       </c>
     </row>
     <row r="165" spans="1:15">
       <c r="A165">
-        <v>5805</v>
+        <v>5733</v>
       </c>
       <c r="B165" t="s">
         <v>1539</v>
       </c>
       <c r="C165" t="s">
         <v>1540</v>
       </c>
       <c r="D165" t="s">
         <v>1541</v>
       </c>
       <c r="E165" t="s">
         <v>1542</v>
       </c>
       <c r="F165" t="s">
         <v>1543</v>
       </c>
       <c r="G165" t="s">
         <v>1544</v>
       </c>
       <c r="H165" t="s">
         <v>1545</v>
       </c>
       <c r="I165" t="s">
         <v>1546</v>
       </c>
       <c r="J165" t="s">
         <v>24</v>
       </c>
       <c r="K165" t="s">
-        <v>25</v>
+        <v>141</v>
       </c>
       <c r="L165" t="s">
         <v>26</v>
       </c>
       <c r="M165" t="s">
-        <v>27</v>
+        <v>142</v>
       </c>
       <c r="N165" t="s">
         <v>28</v>
       </c>
       <c r="O165" t="s">
         <v>1547</v>
       </c>
     </row>
     <row r="166" spans="1:15">
       <c r="A166">
-        <v>5811</v>
+        <v>5792</v>
       </c>
       <c r="B166" t="s">
         <v>1548</v>
       </c>
       <c r="C166" t="s">
         <v>1549</v>
       </c>
       <c r="D166" t="s">
         <v>1550</v>
       </c>
       <c r="E166" t="s">
         <v>1551</v>
       </c>
       <c r="F166" t="s">
         <v>1552</v>
       </c>
       <c r="G166" t="s">
         <v>1553</v>
       </c>
       <c r="H166" t="s">
         <v>1554</v>
       </c>
       <c r="I166" t="s">
         <v>1555</v>
       </c>
       <c r="J166" t="s">
-        <v>24</v>
+        <v>363</v>
       </c>
       <c r="K166" t="s">
-        <v>25</v>
+        <v>398</v>
       </c>
       <c r="L166" t="s">
-        <v>26</v>
+        <v>365</v>
       </c>
       <c r="M166" t="s">
-        <v>27</v>
+        <v>399</v>
       </c>
       <c r="N166" t="s">
         <v>28</v>
       </c>
       <c r="O166" t="s">
         <v>1556</v>
       </c>
     </row>
     <row r="167" spans="1:15">
       <c r="A167">
-        <v>5830</v>
+        <v>5794</v>
       </c>
       <c r="B167" t="s">
         <v>1557</v>
       </c>
       <c r="C167" t="s">
         <v>1558</v>
       </c>
       <c r="D167" t="s">
         <v>1559</v>
       </c>
       <c r="E167" t="s">
         <v>1560</v>
       </c>
       <c r="F167" t="s">
         <v>1561</v>
       </c>
       <c r="G167" t="s">
         <v>1562</v>
       </c>
       <c r="H167" t="s">
         <v>1563</v>
       </c>
       <c r="I167" t="s">
         <v>1564</v>
       </c>
       <c r="J167" t="s">
         <v>24</v>
       </c>
       <c r="K167" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L167" t="s">
         <v>26</v>
       </c>
       <c r="M167" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N167" t="s">
         <v>28</v>
       </c>
       <c r="O167" t="s">
         <v>1565</v>
       </c>
     </row>
     <row r="168" spans="1:15">
       <c r="A168">
-        <v>5866</v>
+        <v>5796</v>
       </c>
       <c r="B168" t="s">
         <v>1566</v>
       </c>
       <c r="C168" t="s">
         <v>1567</v>
       </c>
       <c r="D168" t="s">
         <v>1568</v>
       </c>
       <c r="E168" t="s">
         <v>1569</v>
       </c>
       <c r="F168" t="s">
         <v>1570</v>
       </c>
       <c r="G168" t="s">
         <v>1571</v>
       </c>
       <c r="H168" t="s">
         <v>1572</v>
       </c>
       <c r="I168" t="s">
         <v>1573</v>
       </c>
       <c r="J168" t="s">
         <v>24</v>
       </c>
       <c r="K168" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L168" t="s">
         <v>26</v>
       </c>
       <c r="M168" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N168" t="s">
         <v>28</v>
       </c>
       <c r="O168" t="s">
         <v>1574</v>
       </c>
     </row>
     <row r="169" spans="1:15">
       <c r="A169">
-        <v>5887</v>
+        <v>5798</v>
       </c>
       <c r="B169" t="s">
         <v>1575</v>
       </c>
       <c r="C169" t="s">
         <v>1576</v>
       </c>
       <c r="D169" t="s">
         <v>1577</v>
       </c>
       <c r="E169" t="s">
         <v>1578</v>
       </c>
       <c r="F169" t="s">
         <v>1579</v>
       </c>
       <c r="G169" t="s">
         <v>1580</v>
       </c>
       <c r="H169" t="s">
         <v>1581</v>
       </c>
       <c r="I169" t="s">
         <v>1582</v>
       </c>
       <c r="J169" t="s">
         <v>24</v>
       </c>
       <c r="K169" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L169" t="s">
         <v>26</v>
       </c>
       <c r="M169" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N169" t="s">
         <v>28</v>
       </c>
       <c r="O169" t="s">
         <v>1583</v>
       </c>
     </row>
     <row r="170" spans="1:15">
       <c r="A170">
-        <v>5907</v>
+        <v>5799</v>
       </c>
       <c r="B170" t="s">
         <v>1584</v>
       </c>
       <c r="C170" t="s">
         <v>1585</v>
       </c>
       <c r="D170" t="s">
         <v>1586</v>
       </c>
       <c r="E170" t="s">
         <v>1587</v>
       </c>
       <c r="F170" t="s">
         <v>1588</v>
       </c>
       <c r="G170" t="s">
         <v>1589</v>
       </c>
       <c r="H170" t="s">
         <v>1590</v>
       </c>
       <c r="I170" t="s">
         <v>1591</v>
       </c>
       <c r="J170" t="s">
-        <v>24</v>
+        <v>1065</v>
       </c>
       <c r="K170" t="s">
-        <v>25</v>
+        <v>483</v>
       </c>
       <c r="L170" t="s">
-        <v>26</v>
+        <v>1067</v>
       </c>
       <c r="M170" t="s">
-        <v>27</v>
+        <v>484</v>
       </c>
       <c r="N170" t="s">
         <v>28</v>
       </c>
       <c r="O170" t="s">
         <v>1592</v>
       </c>
     </row>
     <row r="171" spans="1:15">
       <c r="A171">
-        <v>5913</v>
+        <v>5803</v>
       </c>
       <c r="B171" t="s">
         <v>1593</v>
       </c>
       <c r="C171" t="s">
         <v>1594</v>
       </c>
       <c r="D171" t="s">
         <v>1595</v>
       </c>
       <c r="E171" t="s">
         <v>1596</v>
       </c>
       <c r="F171" t="s">
         <v>1597</v>
       </c>
       <c r="G171" t="s">
         <v>1598</v>
       </c>
       <c r="H171" t="s">
         <v>1599</v>
       </c>
       <c r="I171" t="s">
         <v>1600</v>
       </c>
       <c r="J171" t="s">
         <v>24</v>
       </c>
       <c r="K171" t="s">
-        <v>141</v>
+        <v>25</v>
       </c>
       <c r="L171" t="s">
         <v>26</v>
       </c>
       <c r="M171" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="N171" t="s">
         <v>28</v>
       </c>
       <c r="O171" t="s">
         <v>1601</v>
       </c>
     </row>
     <row r="172" spans="1:15">
       <c r="A172">
-        <v>5932</v>
+        <v>5805</v>
       </c>
       <c r="B172" t="s">
         <v>1602</v>
       </c>
       <c r="C172" t="s">
         <v>1603</v>
       </c>
       <c r="D172" t="s">
         <v>1604</v>
       </c>
       <c r="E172" t="s">
         <v>1605</v>
       </c>
       <c r="F172" t="s">
         <v>1606</v>
       </c>
       <c r="G172" t="s">
         <v>1607</v>
       </c>
       <c r="H172" t="s">
         <v>1608</v>
       </c>
       <c r="I172" t="s">
         <v>1609</v>
       </c>
       <c r="J172" t="s">
         <v>24</v>
       </c>
       <c r="K172" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="L172" t="s">
         <v>26</v>
       </c>
       <c r="M172" t="s">
-        <v>131</v>
+        <v>27</v>
       </c>
       <c r="N172" t="s">
         <v>28</v>
       </c>
       <c r="O172" t="s">
         <v>1610</v>
       </c>
     </row>
     <row r="173" spans="1:15">
       <c r="A173">
-        <v>5934</v>
+        <v>5811</v>
       </c>
       <c r="B173" t="s">
         <v>1611</v>
       </c>
       <c r="C173" t="s">
         <v>1612</v>
       </c>
       <c r="D173" t="s">
         <v>1613</v>
       </c>
       <c r="E173" t="s">
         <v>1614</v>
       </c>
       <c r="F173" t="s">
         <v>1615</v>
       </c>
       <c r="G173" t="s">
         <v>1616</v>
       </c>
       <c r="H173" t="s">
         <v>1617</v>
       </c>
       <c r="I173" t="s">
         <v>1618</v>
       </c>
       <c r="J173" t="s">
         <v>24</v>
       </c>
       <c r="K173" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="L173" t="s">
         <v>26</v>
       </c>
       <c r="M173" t="s">
-        <v>131</v>
+        <v>27</v>
       </c>
       <c r="N173" t="s">
         <v>28</v>
       </c>
       <c r="O173" t="s">
         <v>1619</v>
       </c>
     </row>
     <row r="174" spans="1:15">
       <c r="A174">
-        <v>5953</v>
+        <v>5830</v>
       </c>
       <c r="B174" t="s">
         <v>1620</v>
       </c>
       <c r="C174" t="s">
         <v>1621</v>
       </c>
       <c r="D174" t="s">
         <v>1622</v>
       </c>
       <c r="E174" t="s">
         <v>1623</v>
       </c>
       <c r="F174" t="s">
         <v>1624</v>
       </c>
       <c r="G174" t="s">
         <v>1625</v>
       </c>
       <c r="H174" t="s">
         <v>1626</v>
       </c>
       <c r="I174" t="s">
         <v>1627</v>
       </c>
       <c r="J174" t="s">
         <v>24</v>
       </c>
       <c r="K174" t="s">
         <v>25</v>
       </c>
       <c r="L174" t="s">
         <v>26</v>
       </c>
       <c r="M174" t="s">
         <v>27</v>
       </c>
       <c r="N174" t="s">
         <v>28</v>
       </c>
       <c r="O174" t="s">
         <v>1628</v>
       </c>
     </row>
     <row r="175" spans="1:15">
       <c r="A175">
-        <v>5981</v>
+        <v>5866</v>
       </c>
       <c r="B175" t="s">
         <v>1629</v>
       </c>
       <c r="C175" t="s">
         <v>1630</v>
       </c>
       <c r="D175" t="s">
         <v>1631</v>
       </c>
       <c r="E175" t="s">
         <v>1632</v>
       </c>
       <c r="F175" t="s">
         <v>1633</v>
       </c>
       <c r="G175" t="s">
         <v>1634</v>
       </c>
       <c r="H175" t="s">
         <v>1635</v>
       </c>
       <c r="I175" t="s">
         <v>1636</v>
       </c>
       <c r="J175" t="s">
-        <v>363</v>
+        <v>24</v>
       </c>
       <c r="K175" t="s">
+        <v>25</v>
+      </c>
+      <c r="L175" t="s">
+        <v>26</v>
+      </c>
+      <c r="M175" t="s">
+        <v>27</v>
+      </c>
+      <c r="N175" t="s">
+        <v>28</v>
+      </c>
+      <c r="O175" t="s">
         <v>1637</v>
-      </c>
-[...10 lines deleted...]
-        <v>1639</v>
       </c>
     </row>
     <row r="176" spans="1:15">
       <c r="A176">
-        <v>5986</v>
+        <v>5887</v>
       </c>
       <c r="B176" t="s">
+        <v>1638</v>
+      </c>
+      <c r="C176" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D176" t="s">
         <v>1640</v>
       </c>
-      <c r="C176" t="s">
+      <c r="E176" t="s">
         <v>1641</v>
       </c>
-      <c r="D176" t="s">
+      <c r="F176" t="s">
         <v>1642</v>
       </c>
-      <c r="E176" t="s">
+      <c r="G176" t="s">
         <v>1643</v>
       </c>
-      <c r="F176" t="s">
+      <c r="H176" t="s">
         <v>1644</v>
       </c>
-      <c r="G176" t="s">
+      <c r="I176" t="s">
         <v>1645</v>
       </c>
-      <c r="H176" t="s">
+      <c r="J176" t="s">
+        <v>24</v>
+      </c>
+      <c r="K176" t="s">
+        <v>25</v>
+      </c>
+      <c r="L176" t="s">
+        <v>26</v>
+      </c>
+      <c r="M176" t="s">
+        <v>27</v>
+      </c>
+      <c r="N176" t="s">
+        <v>28</v>
+      </c>
+      <c r="O176" t="s">
         <v>1646</v>
-      </c>
-[...19 lines deleted...]
-        <v>1648</v>
       </c>
     </row>
     <row r="177" spans="1:15">
       <c r="A177">
-        <v>5989</v>
+        <v>5907</v>
       </c>
       <c r="B177" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C177" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D177" t="s">
         <v>1649</v>
       </c>
-      <c r="C177" t="s">
+      <c r="E177" t="s">
         <v>1650</v>
       </c>
-      <c r="D177" t="s">
+      <c r="F177" t="s">
         <v>1651</v>
       </c>
-      <c r="E177" t="s">
+      <c r="G177" t="s">
         <v>1652</v>
       </c>
-      <c r="F177" t="s">
+      <c r="H177" t="s">
         <v>1653</v>
       </c>
-      <c r="G177" t="s">
+      <c r="I177" t="s">
         <v>1654</v>
       </c>
-      <c r="H177" t="s">
+      <c r="J177" t="s">
+        <v>24</v>
+      </c>
+      <c r="K177" t="s">
+        <v>25</v>
+      </c>
+      <c r="L177" t="s">
+        <v>26</v>
+      </c>
+      <c r="M177" t="s">
+        <v>27</v>
+      </c>
+      <c r="N177" t="s">
+        <v>28</v>
+      </c>
+      <c r="O177" t="s">
         <v>1655</v>
-      </c>
-[...19 lines deleted...]
-        <v>1657</v>
       </c>
     </row>
     <row r="178" spans="1:15">
       <c r="A178">
-        <v>6021</v>
+        <v>5913</v>
       </c>
       <c r="B178" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C178" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D178" t="s">
         <v>1658</v>
       </c>
-      <c r="C178" t="s">
+      <c r="E178" t="s">
         <v>1659</v>
       </c>
-      <c r="D178" t="s">
+      <c r="F178" t="s">
         <v>1660</v>
       </c>
-      <c r="E178" t="s">
+      <c r="G178" t="s">
         <v>1661</v>
       </c>
-      <c r="F178" t="s">
+      <c r="H178" t="s">
         <v>1662</v>
       </c>
-      <c r="G178" t="s">
+      <c r="I178" t="s">
         <v>1663</v>
       </c>
-      <c r="H178" t="s">
+      <c r="J178" t="s">
+        <v>24</v>
+      </c>
+      <c r="K178" t="s">
+        <v>141</v>
+      </c>
+      <c r="L178" t="s">
+        <v>26</v>
+      </c>
+      <c r="M178" t="s">
+        <v>142</v>
+      </c>
+      <c r="N178" t="s">
+        <v>28</v>
+      </c>
+      <c r="O178" t="s">
         <v>1664</v>
-      </c>
-[...19 lines deleted...]
-        <v>1666</v>
       </c>
     </row>
     <row r="179" spans="1:15">
       <c r="A179">
-        <v>6180</v>
+        <v>5932</v>
       </c>
       <c r="B179" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C179" t="s">
+        <v>1666</v>
+      </c>
+      <c r="D179" t="s">
         <v>1667</v>
       </c>
-      <c r="C179" t="s">
+      <c r="E179" t="s">
         <v>1668</v>
       </c>
-      <c r="D179" t="s">
+      <c r="F179" t="s">
         <v>1669</v>
       </c>
-      <c r="E179" t="s">
+      <c r="G179" t="s">
         <v>1670</v>
       </c>
-      <c r="F179" t="s">
+      <c r="H179" t="s">
         <v>1671</v>
       </c>
-      <c r="G179" t="s">
+      <c r="I179" t="s">
         <v>1672</v>
       </c>
-      <c r="H179" t="s">
+      <c r="J179" t="s">
+        <v>24</v>
+      </c>
+      <c r="K179" t="s">
+        <v>130</v>
+      </c>
+      <c r="L179" t="s">
+        <v>26</v>
+      </c>
+      <c r="M179" t="s">
+        <v>131</v>
+      </c>
+      <c r="N179" t="s">
+        <v>28</v>
+      </c>
+      <c r="O179" t="s">
         <v>1673</v>
-      </c>
-[...19 lines deleted...]
-        <v>1675</v>
       </c>
     </row>
     <row r="180" spans="1:15">
       <c r="A180">
-        <v>6203</v>
+        <v>5934</v>
       </c>
       <c r="B180" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C180" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D180" t="s">
         <v>1676</v>
       </c>
-      <c r="C180" t="s">
+      <c r="E180" t="s">
         <v>1677</v>
       </c>
-      <c r="D180" t="s">
+      <c r="F180" t="s">
         <v>1678</v>
       </c>
-      <c r="E180" t="s">
+      <c r="G180" t="s">
         <v>1679</v>
       </c>
-      <c r="F180" t="s">
+      <c r="H180" t="s">
         <v>1680</v>
       </c>
-      <c r="G180" t="s">
+      <c r="I180" t="s">
         <v>1681</v>
-      </c>
-[...4 lines deleted...]
-        <v>1683</v>
       </c>
       <c r="J180" t="s">
         <v>24</v>
       </c>
       <c r="K180" t="s">
         <v>130</v>
       </c>
       <c r="L180" t="s">
         <v>26</v>
       </c>
       <c r="M180" t="s">
         <v>131</v>
       </c>
       <c r="N180" t="s">
         <v>28</v>
       </c>
       <c r="O180" t="s">
-        <v>1684</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="181" spans="1:15">
       <c r="A181">
-        <v>6208</v>
+        <v>5953</v>
       </c>
       <c r="B181" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C181" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D181" t="s">
         <v>1685</v>
       </c>
-      <c r="C181" t="s">
+      <c r="E181" t="s">
         <v>1686</v>
       </c>
-      <c r="D181" t="s">
+      <c r="F181" t="s">
         <v>1687</v>
       </c>
-      <c r="E181" t="s">
+      <c r="G181" t="s">
         <v>1688</v>
       </c>
-      <c r="F181" t="s">
+      <c r="H181" t="s">
         <v>1689</v>
       </c>
-      <c r="G181" t="s">
+      <c r="I181" t="s">
         <v>1690</v>
       </c>
-      <c r="H181" t="s">
+      <c r="J181" t="s">
+        <v>24</v>
+      </c>
+      <c r="K181" t="s">
+        <v>25</v>
+      </c>
+      <c r="L181" t="s">
+        <v>26</v>
+      </c>
+      <c r="M181" t="s">
+        <v>27</v>
+      </c>
+      <c r="N181" t="s">
+        <v>28</v>
+      </c>
+      <c r="O181" t="s">
         <v>1691</v>
-      </c>
-[...19 lines deleted...]
-        <v>1693</v>
       </c>
     </row>
     <row r="182" spans="1:15">
       <c r="A182">
-        <v>6211</v>
+        <v>5981</v>
       </c>
       <c r="B182" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C182" t="s">
+        <v>1693</v>
+      </c>
+      <c r="D182" t="s">
         <v>1694</v>
       </c>
-      <c r="C182" t="s">
+      <c r="E182" t="s">
         <v>1695</v>
       </c>
-      <c r="D182" t="s">
+      <c r="F182" t="s">
         <v>1696</v>
       </c>
-      <c r="E182" t="s">
+      <c r="G182" t="s">
         <v>1697</v>
       </c>
-      <c r="F182" t="s">
+      <c r="H182" t="s">
         <v>1698</v>
       </c>
-      <c r="G182" t="s">
+      <c r="I182" t="s">
         <v>1699</v>
       </c>
-      <c r="H182" t="s">
+      <c r="J182" t="s">
+        <v>363</v>
+      </c>
+      <c r="K182" t="s">
         <v>1700</v>
       </c>
-      <c r="I182" t="s">
+      <c r="L182" t="s">
+        <v>365</v>
+      </c>
+      <c r="M182" t="s">
         <v>1701</v>
-      </c>
-[...10 lines deleted...]
-        <v>131</v>
       </c>
       <c r="N182" t="s">
         <v>28</v>
       </c>
       <c r="O182" t="s">
         <v>1702</v>
       </c>
     </row>
     <row r="183" spans="1:15">
       <c r="A183">
-        <v>6255</v>
+        <v>5986</v>
       </c>
       <c r="B183" t="s">
         <v>1703</v>
       </c>
       <c r="C183" t="s">
         <v>1704</v>
       </c>
       <c r="D183" t="s">
         <v>1705</v>
       </c>
       <c r="E183" t="s">
         <v>1706</v>
       </c>
       <c r="F183" t="s">
         <v>1707</v>
       </c>
       <c r="G183" t="s">
         <v>1708</v>
       </c>
       <c r="H183" t="s">
         <v>1709</v>
       </c>
       <c r="I183" t="s">
         <v>1710</v>
       </c>
       <c r="J183" t="s">
         <v>24</v>
       </c>
       <c r="K183" t="s">
+        <v>130</v>
+      </c>
+      <c r="L183" t="s">
+        <v>26</v>
+      </c>
+      <c r="M183" t="s">
+        <v>131</v>
+      </c>
+      <c r="N183" t="s">
+        <v>28</v>
+      </c>
+      <c r="O183" t="s">
         <v>1711</v>
-      </c>
-[...10 lines deleted...]
-        <v>1713</v>
       </c>
     </row>
     <row r="184" spans="1:15">
       <c r="A184">
-        <v>6261</v>
+        <v>5989</v>
       </c>
       <c r="B184" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C184" t="s">
+        <v>1713</v>
+      </c>
+      <c r="D184" t="s">
         <v>1714</v>
       </c>
-      <c r="C184" t="s">
+      <c r="E184" t="s">
         <v>1715</v>
       </c>
-      <c r="D184" t="s">
+      <c r="F184" t="s">
         <v>1716</v>
       </c>
-      <c r="E184" t="s">
+      <c r="G184" t="s">
         <v>1717</v>
       </c>
-      <c r="F184" t="s">
+      <c r="H184" t="s">
         <v>1718</v>
       </c>
-      <c r="G184" t="s">
+      <c r="I184" t="s">
         <v>1719</v>
       </c>
-      <c r="H184" t="s">
+      <c r="J184" t="s">
+        <v>24</v>
+      </c>
+      <c r="K184" t="s">
+        <v>1208</v>
+      </c>
+      <c r="L184" t="s">
+        <v>26</v>
+      </c>
+      <c r="M184" t="s">
+        <v>1209</v>
+      </c>
+      <c r="N184" t="s">
+        <v>28</v>
+      </c>
+      <c r="O184" t="s">
         <v>1720</v>
-      </c>
-[...19 lines deleted...]
-        <v>1722</v>
       </c>
     </row>
     <row r="185" spans="1:15">
       <c r="A185">
-        <v>6263</v>
+        <v>6021</v>
       </c>
       <c r="B185" t="s">
+        <v>1721</v>
+      </c>
+      <c r="C185" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D185" t="s">
         <v>1723</v>
       </c>
-      <c r="C185" t="s">
+      <c r="E185" t="s">
         <v>1724</v>
       </c>
-      <c r="D185" t="s">
+      <c r="F185" t="s">
         <v>1725</v>
       </c>
-      <c r="E185" t="s">
+      <c r="G185" t="s">
         <v>1726</v>
       </c>
-      <c r="F185" t="s">
+      <c r="H185" t="s">
         <v>1727</v>
       </c>
-      <c r="G185" t="s">
+      <c r="I185" t="s">
         <v>1728</v>
       </c>
-      <c r="H185" t="s">
+      <c r="J185" t="s">
+        <v>24</v>
+      </c>
+      <c r="K185" t="s">
+        <v>25</v>
+      </c>
+      <c r="L185" t="s">
+        <v>26</v>
+      </c>
+      <c r="M185" t="s">
+        <v>27</v>
+      </c>
+      <c r="N185" t="s">
+        <v>28</v>
+      </c>
+      <c r="O185" t="s">
         <v>1729</v>
-      </c>
-[...19 lines deleted...]
-        <v>1731</v>
       </c>
     </row>
     <row r="186" spans="1:15">
       <c r="A186">
-        <v>6274</v>
+        <v>6180</v>
       </c>
       <c r="B186" t="s">
+        <v>1730</v>
+      </c>
+      <c r="C186" t="s">
+        <v>1731</v>
+      </c>
+      <c r="D186" t="s">
         <v>1732</v>
       </c>
-      <c r="C186" t="s">
+      <c r="E186" t="s">
         <v>1733</v>
       </c>
-      <c r="D186" t="s">
+      <c r="F186" t="s">
         <v>1734</v>
       </c>
-      <c r="E186" t="s">
+      <c r="G186" t="s">
         <v>1735</v>
       </c>
-      <c r="F186" t="s">
+      <c r="H186" t="s">
         <v>1736</v>
       </c>
-      <c r="G186" t="s">
+      <c r="I186" t="s">
         <v>1737</v>
-      </c>
-[...4 lines deleted...]
-        <v>1739</v>
       </c>
       <c r="J186" t="s">
         <v>24</v>
       </c>
       <c r="K186" t="s">
         <v>25</v>
       </c>
       <c r="L186" t="s">
         <v>26</v>
       </c>
       <c r="M186" t="s">
         <v>27</v>
       </c>
       <c r="N186" t="s">
         <v>28</v>
       </c>
       <c r="O186" t="s">
-        <v>1740</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="187" spans="1:15">
       <c r="A187">
-        <v>6275</v>
+        <v>6203</v>
       </c>
       <c r="B187" t="s">
+        <v>1739</v>
+      </c>
+      <c r="C187" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D187" t="s">
         <v>1741</v>
       </c>
-      <c r="C187" t="s">
+      <c r="E187" t="s">
         <v>1742</v>
       </c>
-      <c r="D187" t="s">
+      <c r="F187" t="s">
         <v>1743</v>
       </c>
-      <c r="E187" t="s">
+      <c r="G187" t="s">
         <v>1744</v>
       </c>
-      <c r="F187" t="s">
+      <c r="H187" t="s">
         <v>1745</v>
       </c>
-      <c r="G187" t="s">
+      <c r="I187" t="s">
         <v>1746</v>
       </c>
-      <c r="H187" t="s">
+      <c r="J187" t="s">
+        <v>24</v>
+      </c>
+      <c r="K187" t="s">
+        <v>130</v>
+      </c>
+      <c r="L187" t="s">
+        <v>26</v>
+      </c>
+      <c r="M187" t="s">
+        <v>131</v>
+      </c>
+      <c r="N187" t="s">
+        <v>28</v>
+      </c>
+      <c r="O187" t="s">
         <v>1747</v>
-      </c>
-[...19 lines deleted...]
-        <v>1749</v>
       </c>
     </row>
     <row r="188" spans="1:15">
       <c r="A188">
-        <v>6337</v>
+        <v>6208</v>
       </c>
       <c r="B188" t="s">
+        <v>1748</v>
+      </c>
+      <c r="C188" t="s">
+        <v>1749</v>
+      </c>
+      <c r="D188" t="s">
         <v>1750</v>
       </c>
-      <c r="C188" t="s">
+      <c r="E188" t="s">
         <v>1751</v>
       </c>
-      <c r="D188" t="s">
+      <c r="F188" t="s">
         <v>1752</v>
       </c>
-      <c r="E188" t="s">
+      <c r="G188" t="s">
         <v>1753</v>
       </c>
-      <c r="F188" t="s">
+      <c r="H188" t="s">
         <v>1754</v>
       </c>
-      <c r="G188" t="s">
+      <c r="I188" t="s">
         <v>1755</v>
       </c>
-      <c r="H188" t="s">
+      <c r="J188" t="s">
+        <v>24</v>
+      </c>
+      <c r="K188" t="s">
+        <v>130</v>
+      </c>
+      <c r="L188" t="s">
+        <v>26</v>
+      </c>
+      <c r="M188" t="s">
+        <v>131</v>
+      </c>
+      <c r="N188" t="s">
+        <v>28</v>
+      </c>
+      <c r="O188" t="s">
         <v>1756</v>
-      </c>
-[...19 lines deleted...]
-        <v>1758</v>
       </c>
     </row>
     <row r="189" spans="1:15">
       <c r="A189">
-        <v>6460</v>
+        <v>6211</v>
       </c>
       <c r="B189" t="s">
+        <v>1757</v>
+      </c>
+      <c r="C189" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D189" t="s">
         <v>1759</v>
       </c>
-      <c r="C189" t="s">
+      <c r="E189" t="s">
         <v>1760</v>
       </c>
-      <c r="D189" t="s">
+      <c r="F189" t="s">
         <v>1761</v>
       </c>
-      <c r="E189" t="s">
+      <c r="G189" t="s">
         <v>1762</v>
       </c>
-      <c r="F189" t="s">
+      <c r="H189" t="s">
         <v>1763</v>
       </c>
-      <c r="G189" t="s">
+      <c r="I189" t="s">
         <v>1764</v>
       </c>
-      <c r="H189" t="s">
+      <c r="J189" t="s">
+        <v>24</v>
+      </c>
+      <c r="K189" t="s">
+        <v>130</v>
+      </c>
+      <c r="L189" t="s">
+        <v>26</v>
+      </c>
+      <c r="M189" t="s">
+        <v>131</v>
+      </c>
+      <c r="N189" t="s">
+        <v>28</v>
+      </c>
+      <c r="O189" t="s">
         <v>1765</v>
-      </c>
-[...19 lines deleted...]
-        <v>1767</v>
       </c>
     </row>
     <row r="190" spans="1:15">
       <c r="A190">
-        <v>6468</v>
+        <v>6255</v>
       </c>
       <c r="B190" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C190" t="s">
+        <v>1767</v>
+      </c>
+      <c r="D190" t="s">
         <v>1768</v>
       </c>
-      <c r="C190" t="s">
+      <c r="E190" t="s">
         <v>1769</v>
       </c>
-      <c r="D190" t="s">
+      <c r="F190" t="s">
         <v>1770</v>
       </c>
-      <c r="E190" t="s">
+      <c r="G190" t="s">
         <v>1771</v>
       </c>
-      <c r="F190" t="s">
+      <c r="H190" t="s">
         <v>1772</v>
       </c>
-      <c r="G190" t="s">
+      <c r="I190" t="s">
         <v>1773</v>
       </c>
-      <c r="H190" t="s">
+      <c r="J190" t="s">
+        <v>24</v>
+      </c>
+      <c r="K190" t="s">
         <v>1774</v>
       </c>
-      <c r="I190" t="s">
+      <c r="L190" t="s">
+        <v>26</v>
+      </c>
+      <c r="M190" t="s">
         <v>1775</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N190" t="s">
         <v>28</v>
       </c>
       <c r="O190" t="s">
         <v>1776</v>
       </c>
     </row>
     <row r="191" spans="1:15">
       <c r="A191">
-        <v>6761</v>
+        <v>6261</v>
       </c>
       <c r="B191" t="s">
         <v>1777</v>
       </c>
       <c r="C191" t="s">
         <v>1778</v>
       </c>
       <c r="D191" t="s">
         <v>1779</v>
       </c>
       <c r="E191" t="s">
         <v>1780</v>
       </c>
       <c r="F191" t="s">
         <v>1781</v>
       </c>
       <c r="G191" t="s">
         <v>1782</v>
       </c>
       <c r="H191" t="s">
         <v>1783</v>
       </c>
       <c r="I191" t="s">
         <v>1784</v>
       </c>
       <c r="J191" t="s">
         <v>24</v>
       </c>
       <c r="K191" t="s">
-        <v>25</v>
+        <v>141</v>
       </c>
       <c r="L191" t="s">
         <v>26</v>
       </c>
       <c r="M191" t="s">
-        <v>27</v>
+        <v>142</v>
       </c>
       <c r="N191" t="s">
         <v>28</v>
       </c>
       <c r="O191" t="s">
         <v>1785</v>
       </c>
     </row>
     <row r="192" spans="1:15">
       <c r="A192">
-        <v>6765</v>
+        <v>6263</v>
       </c>
       <c r="B192" t="s">
         <v>1786</v>
       </c>
       <c r="C192" t="s">
         <v>1787</v>
       </c>
       <c r="D192" t="s">
         <v>1788</v>
       </c>
       <c r="E192" t="s">
         <v>1789</v>
       </c>
       <c r="F192" t="s">
         <v>1790</v>
       </c>
       <c r="G192" t="s">
         <v>1791</v>
       </c>
       <c r="H192" t="s">
         <v>1792</v>
       </c>
       <c r="I192" t="s">
         <v>1793</v>
       </c>
       <c r="J192" t="s">
         <v>24</v>
       </c>
       <c r="K192" t="s">
         <v>130</v>
       </c>
       <c r="L192" t="s">
         <v>26</v>
       </c>
       <c r="M192" t="s">
         <v>131</v>
       </c>
       <c r="N192" t="s">
         <v>28</v>
       </c>
       <c r="O192" t="s">
         <v>1794</v>
       </c>
     </row>
     <row r="193" spans="1:15">
       <c r="A193">
-        <v>8265</v>
+        <v>6274</v>
       </c>
       <c r="B193" t="s">
         <v>1795</v>
       </c>
       <c r="C193" t="s">
         <v>1796</v>
       </c>
       <c r="D193" t="s">
         <v>1797</v>
       </c>
       <c r="E193" t="s">
         <v>1798</v>
       </c>
       <c r="F193" t="s">
         <v>1799</v>
       </c>
       <c r="G193" t="s">
         <v>1800</v>
       </c>
       <c r="H193" t="s">
         <v>1801</v>
       </c>
       <c r="I193" t="s">
         <v>1802</v>
       </c>
       <c r="J193" t="s">
         <v>24</v>
       </c>
       <c r="K193" t="s">
+        <v>25</v>
+      </c>
+      <c r="L193" t="s">
+        <v>26</v>
+      </c>
+      <c r="M193" t="s">
+        <v>27</v>
+      </c>
+      <c r="N193" t="s">
+        <v>28</v>
+      </c>
+      <c r="O193" t="s">
         <v>1803</v>
-      </c>
-[...10 lines deleted...]
-        <v>1805</v>
       </c>
     </row>
     <row r="194" spans="1:15">
       <c r="A194">
-        <v>8289</v>
+        <v>6275</v>
       </c>
       <c r="B194" t="s">
+        <v>1804</v>
+      </c>
+      <c r="C194" t="s">
+        <v>1805</v>
+      </c>
+      <c r="D194" t="s">
         <v>1806</v>
       </c>
-      <c r="C194" t="s">
+      <c r="E194" t="s">
         <v>1807</v>
       </c>
-      <c r="D194" t="s">
+      <c r="F194" t="s">
         <v>1808</v>
       </c>
-      <c r="E194" t="s">
+      <c r="G194" t="s">
         <v>1809</v>
       </c>
-      <c r="F194" t="s">
+      <c r="H194" t="s">
         <v>1810</v>
       </c>
-      <c r="G194" t="s">
+      <c r="I194" t="s">
         <v>1811</v>
       </c>
-      <c r="H194" t="s">
+      <c r="J194" t="s">
+        <v>363</v>
+      </c>
+      <c r="K194" t="s">
+        <v>858</v>
+      </c>
+      <c r="L194" t="s">
+        <v>365</v>
+      </c>
+      <c r="M194" t="s">
+        <v>860</v>
+      </c>
+      <c r="N194" t="s">
+        <v>28</v>
+      </c>
+      <c r="O194" t="s">
         <v>1812</v>
-      </c>
-[...19 lines deleted...]
-        <v>1814</v>
       </c>
     </row>
     <row r="195" spans="1:15">
       <c r="A195">
-        <v>8402</v>
+        <v>6337</v>
       </c>
       <c r="B195" t="s">
+        <v>1813</v>
+      </c>
+      <c r="C195" t="s">
+        <v>1814</v>
+      </c>
+      <c r="D195" t="s">
         <v>1815</v>
       </c>
-      <c r="C195" t="s">
+      <c r="E195" t="s">
         <v>1816</v>
       </c>
-      <c r="D195" t="s">
+      <c r="F195" t="s">
         <v>1817</v>
       </c>
-      <c r="E195" t="s">
+      <c r="G195" t="s">
         <v>1818</v>
       </c>
-      <c r="F195" t="s">
+      <c r="H195" t="s">
         <v>1819</v>
       </c>
-      <c r="G195" t="s">
+      <c r="I195" t="s">
         <v>1820</v>
       </c>
-      <c r="H195" t="s">
+      <c r="J195" t="s">
+        <v>24</v>
+      </c>
+      <c r="K195" t="s">
+        <v>141</v>
+      </c>
+      <c r="L195" t="s">
+        <v>26</v>
+      </c>
+      <c r="M195" t="s">
+        <v>142</v>
+      </c>
+      <c r="N195" t="s">
+        <v>28</v>
+      </c>
+      <c r="O195" t="s">
         <v>1821</v>
-      </c>
-[...19 lines deleted...]
-        <v>1823</v>
       </c>
     </row>
     <row r="196" spans="1:15">
       <c r="A196">
-        <v>8914</v>
+        <v>6460</v>
       </c>
       <c r="B196" t="s">
+        <v>1822</v>
+      </c>
+      <c r="C196" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D196" t="s">
         <v>1824</v>
       </c>
-      <c r="C196" t="s">
+      <c r="E196" t="s">
         <v>1825</v>
       </c>
-      <c r="D196" t="s">
+      <c r="F196" t="s">
         <v>1826</v>
       </c>
-      <c r="E196" t="s">
+      <c r="G196" t="s">
         <v>1827</v>
       </c>
-      <c r="F196" t="s">
+      <c r="H196" t="s">
         <v>1828</v>
       </c>
-      <c r="G196" t="s">
+      <c r="I196" t="s">
         <v>1829</v>
-      </c>
-[...4 lines deleted...]
-        <v>1831</v>
       </c>
       <c r="J196" t="s">
         <v>24</v>
       </c>
       <c r="K196" t="s">
         <v>25</v>
       </c>
       <c r="L196" t="s">
         <v>26</v>
       </c>
       <c r="M196" t="s">
         <v>27</v>
       </c>
       <c r="N196" t="s">
         <v>28</v>
       </c>
       <c r="O196" t="s">
-        <v>1832</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="197" spans="1:15">
       <c r="A197">
-        <v>8918</v>
+        <v>6468</v>
       </c>
       <c r="B197" t="s">
+        <v>1831</v>
+      </c>
+      <c r="C197" t="s">
+        <v>1832</v>
+      </c>
+      <c r="D197" t="s">
         <v>1833</v>
       </c>
-      <c r="C197" t="s">
+      <c r="E197" t="s">
         <v>1834</v>
       </c>
-      <c r="D197" t="s">
+      <c r="F197" t="s">
         <v>1835</v>
       </c>
-      <c r="E197" t="s">
+      <c r="G197" t="s">
         <v>1836</v>
       </c>
-      <c r="F197" t="s">
+      <c r="H197" t="s">
         <v>1837</v>
       </c>
-      <c r="G197" t="s">
+      <c r="I197" t="s">
         <v>1838</v>
-      </c>
-[...4 lines deleted...]
-        <v>1840</v>
       </c>
       <c r="J197" t="s">
         <v>24</v>
       </c>
       <c r="K197" t="s">
         <v>25</v>
       </c>
       <c r="L197" t="s">
         <v>26</v>
       </c>
       <c r="M197" t="s">
         <v>27</v>
       </c>
       <c r="N197" t="s">
         <v>28</v>
       </c>
       <c r="O197" t="s">
-        <v>1841</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="198" spans="1:15">
       <c r="A198">
-        <v>8945</v>
+        <v>6761</v>
       </c>
       <c r="B198" t="s">
+        <v>1840</v>
+      </c>
+      <c r="C198" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D198" t="s">
         <v>1842</v>
       </c>
-      <c r="C198" t="s">
+      <c r="E198" t="s">
         <v>1843</v>
       </c>
-      <c r="D198" t="s">
+      <c r="F198" t="s">
         <v>1844</v>
       </c>
-      <c r="E198" t="s">
+      <c r="G198" t="s">
         <v>1845</v>
       </c>
-      <c r="F198" t="s">
+      <c r="H198" t="s">
         <v>1846</v>
       </c>
-      <c r="G198" t="s">
+      <c r="I198" t="s">
         <v>1847</v>
       </c>
-      <c r="H198" t="s">
+      <c r="J198" t="s">
+        <v>24</v>
+      </c>
+      <c r="K198" t="s">
+        <v>25</v>
+      </c>
+      <c r="L198" t="s">
+        <v>26</v>
+      </c>
+      <c r="M198" t="s">
+        <v>27</v>
+      </c>
+      <c r="N198" t="s">
+        <v>28</v>
+      </c>
+      <c r="O198" t="s">
         <v>1848</v>
-      </c>
-[...19 lines deleted...]
-        <v>1850</v>
       </c>
     </row>
     <row r="199" spans="1:15">
       <c r="A199">
-        <v>10098</v>
+        <v>6765</v>
       </c>
       <c r="B199" t="s">
+        <v>1849</v>
+      </c>
+      <c r="C199" t="s">
+        <v>1850</v>
+      </c>
+      <c r="D199" t="s">
         <v>1851</v>
       </c>
-      <c r="C199" t="s">
+      <c r="E199" t="s">
         <v>1852</v>
       </c>
-      <c r="D199" t="s">
+      <c r="F199" t="s">
         <v>1853</v>
       </c>
-      <c r="E199" t="s">
+      <c r="G199" t="s">
         <v>1854</v>
       </c>
-      <c r="F199" t="s">
+      <c r="H199" t="s">
         <v>1855</v>
       </c>
-      <c r="G199" t="s">
+      <c r="I199" t="s">
         <v>1856</v>
       </c>
-      <c r="H199" t="s">
+      <c r="J199" t="s">
+        <v>24</v>
+      </c>
+      <c r="K199" t="s">
+        <v>130</v>
+      </c>
+      <c r="L199" t="s">
+        <v>26</v>
+      </c>
+      <c r="M199" t="s">
+        <v>131</v>
+      </c>
+      <c r="N199" t="s">
+        <v>28</v>
+      </c>
+      <c r="O199" t="s">
         <v>1857</v>
-      </c>
-[...19 lines deleted...]
-        <v>1859</v>
       </c>
     </row>
     <row r="200" spans="1:15">
       <c r="A200">
-        <v>10412</v>
+        <v>8265</v>
       </c>
       <c r="B200" t="s">
+        <v>1858</v>
+      </c>
+      <c r="C200" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D200" t="s">
         <v>1860</v>
       </c>
-      <c r="C200" t="s">
+      <c r="E200" t="s">
         <v>1861</v>
       </c>
-      <c r="D200" t="s">
+      <c r="F200" t="s">
         <v>1862</v>
       </c>
-      <c r="E200" t="s">
+      <c r="G200" t="s">
         <v>1863</v>
       </c>
-      <c r="F200" t="s">
+      <c r="H200" t="s">
         <v>1864</v>
       </c>
-      <c r="G200" t="s">
+      <c r="I200" t="s">
         <v>1865</v>
       </c>
-      <c r="H200" t="s">
+      <c r="J200" t="s">
+        <v>24</v>
+      </c>
+      <c r="K200" t="s">
         <v>1866</v>
       </c>
-      <c r="I200" t="s">
+      <c r="L200" t="s">
+        <v>26</v>
+      </c>
+      <c r="M200" t="s">
         <v>1867</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N200" t="s">
         <v>28</v>
       </c>
       <c r="O200" t="s">
         <v>1868</v>
       </c>
     </row>
     <row r="201" spans="1:15">
       <c r="A201">
-        <v>10647</v>
+        <v>8289</v>
       </c>
       <c r="B201" t="s">
         <v>1869</v>
       </c>
       <c r="C201" t="s">
         <v>1870</v>
       </c>
       <c r="D201" t="s">
         <v>1871</v>
       </c>
       <c r="E201" t="s">
         <v>1872</v>
       </c>
       <c r="F201" t="s">
         <v>1873</v>
       </c>
       <c r="G201" t="s">
         <v>1874</v>
       </c>
       <c r="H201" t="s">
         <v>1875</v>
       </c>
       <c r="I201" t="s">
         <v>1876</v>
       </c>
       <c r="J201" t="s">
         <v>24</v>
       </c>
       <c r="K201" t="s">
-        <v>130</v>
+        <v>398</v>
       </c>
       <c r="L201" t="s">
         <v>26</v>
       </c>
       <c r="M201" t="s">
-        <v>131</v>
+        <v>399</v>
       </c>
       <c r="N201" t="s">
         <v>28</v>
       </c>
       <c r="O201" t="s">
         <v>1877</v>
       </c>
     </row>
     <row r="202" spans="1:15">
       <c r="A202">
-        <v>10887</v>
+        <v>8402</v>
       </c>
       <c r="B202" t="s">
         <v>1878</v>
       </c>
       <c r="C202" t="s">
         <v>1879</v>
       </c>
       <c r="D202" t="s">
         <v>1880</v>
       </c>
       <c r="E202" t="s">
         <v>1881</v>
       </c>
       <c r="F202" t="s">
         <v>1882</v>
       </c>
       <c r="G202" t="s">
         <v>1883</v>
       </c>
       <c r="H202" t="s">
         <v>1884</v>
       </c>
       <c r="I202" t="s">
         <v>1885</v>
       </c>
       <c r="J202" t="s">
         <v>24</v>
       </c>
       <c r="K202" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L202" t="s">
         <v>26</v>
       </c>
       <c r="M202" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N202" t="s">
         <v>28</v>
       </c>
       <c r="O202" t="s">
         <v>1886</v>
       </c>
     </row>
     <row r="203" spans="1:15">
       <c r="A203">
-        <v>10925</v>
+        <v>8914</v>
       </c>
       <c r="B203" t="s">
         <v>1887</v>
       </c>
       <c r="C203" t="s">
         <v>1888</v>
       </c>
       <c r="D203" t="s">
         <v>1889</v>
       </c>
       <c r="E203" t="s">
         <v>1890</v>
       </c>
       <c r="F203" t="s">
         <v>1891</v>
       </c>
       <c r="G203" t="s">
         <v>1892</v>
       </c>
       <c r="H203" t="s">
         <v>1893</v>
       </c>
       <c r="I203" t="s">
         <v>1894</v>
       </c>
       <c r="J203" t="s">
         <v>24</v>
       </c>
       <c r="K203" t="s">
         <v>25</v>
       </c>
       <c r="L203" t="s">
         <v>26</v>
       </c>
       <c r="M203" t="s">
         <v>27</v>
       </c>
       <c r="N203" t="s">
         <v>28</v>
       </c>
       <c r="O203" t="s">
         <v>1895</v>
       </c>
     </row>
     <row r="204" spans="1:15">
       <c r="A204">
-        <v>10930</v>
+        <v>8918</v>
       </c>
       <c r="B204" t="s">
         <v>1896</v>
       </c>
       <c r="C204" t="s">
         <v>1897</v>
       </c>
       <c r="D204" t="s">
         <v>1898</v>
       </c>
       <c r="E204" t="s">
         <v>1899</v>
       </c>
       <c r="F204" t="s">
         <v>1900</v>
       </c>
       <c r="G204" t="s">
         <v>1901</v>
       </c>
       <c r="H204" t="s">
         <v>1902</v>
       </c>
       <c r="I204" t="s">
         <v>1903</v>
       </c>
       <c r="J204" t="s">
+        <v>24</v>
+      </c>
+      <c r="K204" t="s">
+        <v>25</v>
+      </c>
+      <c r="L204" t="s">
+        <v>26</v>
+      </c>
+      <c r="M204" t="s">
+        <v>27</v>
+      </c>
+      <c r="N204" t="s">
+        <v>28</v>
+      </c>
+      <c r="O204" t="s">
         <v>1904</v>
-      </c>
-[...13 lines deleted...]
-        <v>1906</v>
       </c>
     </row>
     <row r="205" spans="1:15">
       <c r="A205">
-        <v>10947</v>
+        <v>8945</v>
       </c>
       <c r="B205" t="s">
+        <v>1905</v>
+      </c>
+      <c r="C205" t="s">
+        <v>1906</v>
+      </c>
+      <c r="D205" t="s">
         <v>1907</v>
       </c>
-      <c r="C205" t="s">
+      <c r="E205" t="s">
         <v>1908</v>
       </c>
-      <c r="D205" t="s">
+      <c r="F205" t="s">
         <v>1909</v>
       </c>
-      <c r="E205" t="s">
+      <c r="G205" t="s">
         <v>1910</v>
       </c>
-      <c r="F205" t="s">
+      <c r="H205" t="s">
         <v>1911</v>
       </c>
-      <c r="G205" t="s">
+      <c r="I205" t="s">
         <v>1912</v>
       </c>
-      <c r="H205" t="s">
+      <c r="J205" t="s">
+        <v>24</v>
+      </c>
+      <c r="K205" t="s">
+        <v>141</v>
+      </c>
+      <c r="L205" t="s">
+        <v>26</v>
+      </c>
+      <c r="M205" t="s">
+        <v>142</v>
+      </c>
+      <c r="N205" t="s">
+        <v>28</v>
+      </c>
+      <c r="O205" t="s">
         <v>1913</v>
-      </c>
-[...19 lines deleted...]
-        <v>1915</v>
       </c>
     </row>
     <row r="206" spans="1:15">
       <c r="A206">
-        <v>10951</v>
+        <v>10098</v>
       </c>
       <c r="B206" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C206" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D206" t="s">
         <v>1916</v>
       </c>
-      <c r="C206" t="s">
+      <c r="E206" t="s">
         <v>1917</v>
       </c>
-      <c r="D206" t="s">
+      <c r="F206" t="s">
         <v>1918</v>
       </c>
-      <c r="E206" t="s">
+      <c r="G206" t="s">
         <v>1919</v>
       </c>
-      <c r="F206" t="s">
+      <c r="H206" t="s">
         <v>1920</v>
       </c>
-      <c r="G206" t="s">
+      <c r="I206" t="s">
         <v>1921</v>
       </c>
-      <c r="H206" t="s">
+      <c r="J206" t="s">
+        <v>24</v>
+      </c>
+      <c r="K206" t="s">
+        <v>25</v>
+      </c>
+      <c r="L206" t="s">
+        <v>26</v>
+      </c>
+      <c r="M206" t="s">
+        <v>27</v>
+      </c>
+      <c r="N206" t="s">
+        <v>28</v>
+      </c>
+      <c r="O206" t="s">
         <v>1922</v>
-      </c>
-[...19 lines deleted...]
-        <v>1924</v>
       </c>
     </row>
     <row r="207" spans="1:15">
       <c r="A207">
-        <v>11287</v>
+        <v>10412</v>
       </c>
       <c r="B207" t="s">
+        <v>1923</v>
+      </c>
+      <c r="C207" t="s">
+        <v>1924</v>
+      </c>
+      <c r="D207" t="s">
         <v>1925</v>
       </c>
-      <c r="C207" t="s">
+      <c r="E207" t="s">
         <v>1926</v>
       </c>
-      <c r="D207" t="s">
+      <c r="F207" t="s">
         <v>1927</v>
       </c>
-      <c r="E207" t="s">
+      <c r="G207" t="s">
         <v>1928</v>
       </c>
-      <c r="F207" t="s">
+      <c r="H207" t="s">
         <v>1929</v>
       </c>
-      <c r="G207" t="s">
+      <c r="I207" t="s">
         <v>1930</v>
       </c>
-      <c r="H207" t="s">
+      <c r="J207" t="s">
+        <v>24</v>
+      </c>
+      <c r="K207" t="s">
+        <v>25</v>
+      </c>
+      <c r="L207" t="s">
+        <v>26</v>
+      </c>
+      <c r="M207" t="s">
+        <v>27</v>
+      </c>
+      <c r="N207" t="s">
+        <v>28</v>
+      </c>
+      <c r="O207" t="s">
         <v>1931</v>
-      </c>
-[...19 lines deleted...]
-        <v>1933</v>
       </c>
     </row>
     <row r="208" spans="1:15">
       <c r="A208">
-        <v>58060</v>
+        <v>10647</v>
       </c>
       <c r="B208" t="s">
+        <v>1932</v>
+      </c>
+      <c r="C208" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D208" t="s">
         <v>1934</v>
       </c>
-      <c r="C208" t="s">
+      <c r="E208" t="s">
         <v>1935</v>
       </c>
-      <c r="D208" t="s">
+      <c r="F208" t="s">
         <v>1936</v>
       </c>
-      <c r="E208" t="s">
+      <c r="G208" t="s">
         <v>1937</v>
       </c>
-      <c r="F208" t="s">
+      <c r="H208" t="s">
         <v>1938</v>
       </c>
-      <c r="G208" t="s">
+      <c r="I208" t="s">
         <v>1939</v>
       </c>
-      <c r="H208" t="s">
+      <c r="J208" t="s">
+        <v>24</v>
+      </c>
+      <c r="K208" t="s">
+        <v>130</v>
+      </c>
+      <c r="L208" t="s">
+        <v>26</v>
+      </c>
+      <c r="M208" t="s">
+        <v>131</v>
+      </c>
+      <c r="N208" t="s">
+        <v>28</v>
+      </c>
+      <c r="O208" t="s">
         <v>1940</v>
-      </c>
-[...19 lines deleted...]
-        <v>1944</v>
       </c>
     </row>
     <row r="209" spans="1:15">
       <c r="A209">
-        <v>58066</v>
+        <v>10887</v>
       </c>
       <c r="B209" t="s">
+        <v>1941</v>
+      </c>
+      <c r="C209" t="s">
+        <v>1942</v>
+      </c>
+      <c r="D209" t="s">
+        <v>1943</v>
+      </c>
+      <c r="E209" t="s">
+        <v>1944</v>
+      </c>
+      <c r="F209" t="s">
         <v>1945</v>
       </c>
-      <c r="C209" t="s">
+      <c r="G209" t="s">
         <v>1946</v>
       </c>
-      <c r="D209" t="s">
+      <c r="H209" t="s">
         <v>1947</v>
       </c>
-      <c r="E209" t="s">
+      <c r="I209" t="s">
         <v>1948</v>
       </c>
-      <c r="F209" t="s">
+      <c r="J209" t="s">
+        <v>24</v>
+      </c>
+      <c r="K209" t="s">
+        <v>25</v>
+      </c>
+      <c r="L209" t="s">
+        <v>26</v>
+      </c>
+      <c r="M209" t="s">
+        <v>27</v>
+      </c>
+      <c r="N209" t="s">
+        <v>28</v>
+      </c>
+      <c r="O209" t="s">
         <v>1949</v>
-      </c>
-[...25 lines deleted...]
-        <v>1953</v>
       </c>
     </row>
     <row r="210" spans="1:15">
       <c r="A210">
-        <v>58120</v>
+        <v>10925</v>
       </c>
       <c r="B210" t="s">
+        <v>1950</v>
+      </c>
+      <c r="C210" t="s">
+        <v>1951</v>
+      </c>
+      <c r="D210" t="s">
+        <v>1952</v>
+      </c>
+      <c r="E210" t="s">
+        <v>1953</v>
+      </c>
+      <c r="F210" t="s">
         <v>1954</v>
       </c>
-      <c r="C210" t="s">
+      <c r="G210" t="s">
         <v>1955</v>
       </c>
-      <c r="D210" t="s">
+      <c r="H210" t="s">
         <v>1956</v>
       </c>
-      <c r="E210" t="s">
+      <c r="I210" t="s">
         <v>1957</v>
-      </c>
-[...10 lines deleted...]
-        <v>1961</v>
       </c>
       <c r="J210" t="s">
         <v>24</v>
       </c>
       <c r="K210" t="s">
         <v>25</v>
       </c>
       <c r="L210" t="s">
         <v>26</v>
       </c>
       <c r="M210" t="s">
         <v>27</v>
       </c>
       <c r="N210" t="s">
         <v>28</v>
       </c>
       <c r="O210" t="s">
-        <v>1962</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="211" spans="1:15">
       <c r="A211">
-        <v>58122</v>
+        <v>10930</v>
       </c>
       <c r="B211" t="s">
+        <v>1959</v>
+      </c>
+      <c r="C211" t="s">
+        <v>1960</v>
+      </c>
+      <c r="D211" t="s">
+        <v>1961</v>
+      </c>
+      <c r="E211" t="s">
+        <v>1962</v>
+      </c>
+      <c r="F211" t="s">
         <v>1963</v>
       </c>
-      <c r="C211" t="s">
+      <c r="G211" t="s">
         <v>1964</v>
       </c>
-      <c r="D211" t="s">
+      <c r="H211" t="s">
         <v>1965</v>
       </c>
-      <c r="E211" t="s">
+      <c r="I211" t="s">
         <v>1966</v>
       </c>
-      <c r="F211" t="s">
+      <c r="J211" t="s">
         <v>1967</v>
       </c>
-      <c r="G211" t="s">
+      <c r="K211" t="s">
+        <v>472</v>
+      </c>
+      <c r="L211" t="s">
         <v>1968</v>
       </c>
-      <c r="H211" t="s">
+      <c r="M211" t="s">
+        <v>473</v>
+      </c>
+      <c r="N211" t="s">
+        <v>28</v>
+      </c>
+      <c r="O211" t="s">
         <v>1969</v>
-      </c>
-[...19 lines deleted...]
-        <v>1971</v>
       </c>
     </row>
     <row r="212" spans="1:15">
       <c r="A212">
-        <v>58218</v>
+        <v>10947</v>
       </c>
       <c r="B212" t="s">
+        <v>1970</v>
+      </c>
+      <c r="C212" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D212" t="s">
         <v>1972</v>
       </c>
-      <c r="C212" t="s">
+      <c r="E212" t="s">
         <v>1973</v>
       </c>
-      <c r="D212" t="s">
+      <c r="F212" t="s">
         <v>1974</v>
       </c>
-      <c r="E212" t="s">
+      <c r="G212" t="s">
         <v>1975</v>
       </c>
-      <c r="F212" t="s">
+      <c r="H212" t="s">
         <v>1976</v>
       </c>
-      <c r="G212" t="s">
+      <c r="I212" t="s">
         <v>1977</v>
-      </c>
-[...4 lines deleted...]
-        <v>1979</v>
       </c>
       <c r="J212" t="s">
         <v>24</v>
       </c>
       <c r="K212" t="s">
         <v>130</v>
       </c>
       <c r="L212" t="s">
         <v>26</v>
       </c>
       <c r="M212" t="s">
         <v>131</v>
       </c>
       <c r="N212" t="s">
         <v>28</v>
       </c>
       <c r="O212" t="s">
-        <v>1980</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="213" spans="1:15">
       <c r="A213">
-        <v>58223</v>
+        <v>10951</v>
       </c>
       <c r="B213" t="s">
+        <v>1979</v>
+      </c>
+      <c r="C213" t="s">
+        <v>1980</v>
+      </c>
+      <c r="D213" t="s">
         <v>1981</v>
       </c>
-      <c r="C213" t="s">
+      <c r="E213" t="s">
         <v>1982</v>
       </c>
-      <c r="D213" t="s">
+      <c r="F213" t="s">
         <v>1983</v>
       </c>
-      <c r="E213" t="s">
+      <c r="G213" t="s">
         <v>1984</v>
       </c>
-      <c r="F213" t="s">
+      <c r="H213" t="s">
         <v>1985</v>
       </c>
-      <c r="G213" t="s">
+      <c r="I213" t="s">
         <v>1986</v>
       </c>
-      <c r="H213" t="s">
+      <c r="J213" t="s">
+        <v>24</v>
+      </c>
+      <c r="K213" t="s">
+        <v>141</v>
+      </c>
+      <c r="L213" t="s">
+        <v>26</v>
+      </c>
+      <c r="M213" t="s">
+        <v>142</v>
+      </c>
+      <c r="N213" t="s">
+        <v>28</v>
+      </c>
+      <c r="O213" t="s">
         <v>1987</v>
-      </c>
-[...19 lines deleted...]
-        <v>1989</v>
       </c>
     </row>
     <row r="214" spans="1:15">
       <c r="A214">
-        <v>58240</v>
+        <v>11287</v>
       </c>
       <c r="B214" t="s">
+        <v>1988</v>
+      </c>
+      <c r="C214" t="s">
+        <v>1989</v>
+      </c>
+      <c r="D214" t="s">
         <v>1990</v>
       </c>
-      <c r="C214" t="s">
+      <c r="E214" t="s">
         <v>1991</v>
       </c>
-      <c r="D214" t="s">
+      <c r="F214" t="s">
         <v>1992</v>
       </c>
-      <c r="E214" t="s">
+      <c r="G214" t="s">
         <v>1993</v>
       </c>
-      <c r="F214" t="s">
+      <c r="H214" t="s">
         <v>1994</v>
       </c>
-      <c r="G214" t="s">
+      <c r="I214" t="s">
         <v>1995</v>
       </c>
-      <c r="H214" t="s">
+      <c r="J214" t="s">
+        <v>24</v>
+      </c>
+      <c r="K214" t="s">
+        <v>130</v>
+      </c>
+      <c r="L214" t="s">
+        <v>26</v>
+      </c>
+      <c r="M214" t="s">
+        <v>131</v>
+      </c>
+      <c r="N214" t="s">
+        <v>28</v>
+      </c>
+      <c r="O214" t="s">
         <v>1996</v>
-      </c>
-[...19 lines deleted...]
-        <v>2000</v>
       </c>
     </row>
     <row r="215" spans="1:15">
       <c r="A215">
-        <v>58259</v>
+        <v>58060</v>
       </c>
       <c r="B215" t="s">
+        <v>1997</v>
+      </c>
+      <c r="C215" t="s">
+        <v>1998</v>
+      </c>
+      <c r="D215" t="s">
+        <v>1999</v>
+      </c>
+      <c r="E215" t="s">
+        <v>2000</v>
+      </c>
+      <c r="F215" t="s">
         <v>2001</v>
       </c>
-      <c r="C215" t="s">
+      <c r="G215" t="s">
         <v>2002</v>
       </c>
-      <c r="D215" t="s">
+      <c r="H215" t="s">
         <v>2003</v>
       </c>
-      <c r="E215" t="s">
+      <c r="I215" t="s">
         <v>2004</v>
       </c>
-      <c r="F215" t="s">
+      <c r="J215" t="s">
+        <v>24</v>
+      </c>
+      <c r="K215" t="s">
         <v>2005</v>
       </c>
-      <c r="G215" t="s">
+      <c r="L215" t="s">
+        <v>26</v>
+      </c>
+      <c r="M215" t="s">
         <v>2006</v>
       </c>
-      <c r="H215" t="s">
+      <c r="N215" t="s">
+        <v>28</v>
+      </c>
+      <c r="O215" t="s">
         <v>2007</v>
-      </c>
-[...19 lines deleted...]
-        <v>2011</v>
       </c>
     </row>
     <row r="216" spans="1:15">
       <c r="A216">
-        <v>64637</v>
+        <v>58066</v>
       </c>
       <c r="B216" t="s">
+        <v>2008</v>
+      </c>
+      <c r="C216" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D216" t="s">
+        <v>2010</v>
+      </c>
+      <c r="E216" t="s">
+        <v>2011</v>
+      </c>
+      <c r="F216" t="s">
         <v>2012</v>
       </c>
-      <c r="C216" t="s">
+      <c r="G216" t="s">
         <v>2013</v>
       </c>
-      <c r="D216" t="s">
+      <c r="H216" t="s">
         <v>2014</v>
       </c>
-      <c r="E216" t="s">
+      <c r="I216" t="s">
         <v>2015</v>
       </c>
-      <c r="F216" t="s">
+      <c r="J216" t="s">
+        <v>24</v>
+      </c>
+      <c r="K216" t="s">
+        <v>472</v>
+      </c>
+      <c r="L216" t="s">
+        <v>26</v>
+      </c>
+      <c r="M216" t="s">
+        <v>473</v>
+      </c>
+      <c r="N216" t="s">
+        <v>28</v>
+      </c>
+      <c r="O216" t="s">
         <v>2016</v>
-      </c>
-[...25 lines deleted...]
-        <v>2020</v>
       </c>
     </row>
     <row r="217" spans="1:15">
       <c r="A217">
-        <v>64689</v>
+        <v>58120</v>
       </c>
       <c r="B217" t="s">
+        <v>2017</v>
+      </c>
+      <c r="C217" t="s">
+        <v>2018</v>
+      </c>
+      <c r="D217" t="s">
+        <v>2019</v>
+      </c>
+      <c r="E217" t="s">
+        <v>2020</v>
+      </c>
+      <c r="F217" t="s">
         <v>2021</v>
       </c>
-      <c r="C217" t="s">
+      <c r="G217" t="s">
         <v>2022</v>
       </c>
-      <c r="D217" t="s">
+      <c r="H217" t="s">
         <v>2023</v>
       </c>
-      <c r="E217" t="s">
+      <c r="I217" t="s">
         <v>2024</v>
       </c>
-      <c r="F217" t="s">
+      <c r="J217" t="s">
+        <v>24</v>
+      </c>
+      <c r="K217" t="s">
+        <v>25</v>
+      </c>
+      <c r="L217" t="s">
+        <v>26</v>
+      </c>
+      <c r="M217" t="s">
+        <v>27</v>
+      </c>
+      <c r="N217" t="s">
+        <v>28</v>
+      </c>
+      <c r="O217" t="s">
         <v>2025</v>
-      </c>
-[...25 lines deleted...]
-        <v>2029</v>
       </c>
     </row>
     <row r="218" spans="1:15">
       <c r="A218">
-        <v>65000</v>
+        <v>58122</v>
       </c>
       <c r="B218" t="s">
+        <v>2026</v>
+      </c>
+      <c r="C218" t="s">
+        <v>2027</v>
+      </c>
+      <c r="D218" t="s">
+        <v>2028</v>
+      </c>
+      <c r="E218" t="s">
+        <v>2029</v>
+      </c>
+      <c r="F218" t="s">
         <v>2030</v>
       </c>
-      <c r="C218" t="s">
+      <c r="G218" t="s">
         <v>2031</v>
       </c>
-      <c r="D218" t="s">
+      <c r="H218" t="s">
         <v>2032</v>
       </c>
-      <c r="E218" t="s">
+      <c r="I218" t="s">
         <v>2033</v>
       </c>
-      <c r="F218" t="s">
+      <c r="J218" t="s">
+        <v>24</v>
+      </c>
+      <c r="K218" t="s">
+        <v>130</v>
+      </c>
+      <c r="L218" t="s">
+        <v>26</v>
+      </c>
+      <c r="M218" t="s">
+        <v>131</v>
+      </c>
+      <c r="N218" t="s">
+        <v>28</v>
+      </c>
+      <c r="O218" t="s">
         <v>2034</v>
-      </c>
-[...25 lines deleted...]
-        <v>2038</v>
       </c>
     </row>
     <row r="219" spans="1:15">
       <c r="A219">
-        <v>65001</v>
+        <v>58218</v>
       </c>
       <c r="B219" t="s">
+        <v>2035</v>
+      </c>
+      <c r="C219" t="s">
+        <v>2036</v>
+      </c>
+      <c r="D219" t="s">
+        <v>2037</v>
+      </c>
+      <c r="E219" t="s">
+        <v>2038</v>
+      </c>
+      <c r="F219" t="s">
         <v>2039</v>
       </c>
-      <c r="C219" t="s">
+      <c r="G219" t="s">
         <v>2040</v>
       </c>
-      <c r="D219" t="s">
+      <c r="H219" t="s">
         <v>2041</v>
       </c>
-      <c r="E219" t="s">
+      <c r="I219" t="s">
         <v>2042</v>
-      </c>
-[...10 lines deleted...]
-        <v>2046</v>
       </c>
       <c r="J219" t="s">
         <v>24</v>
       </c>
       <c r="K219" t="s">
         <v>130</v>
       </c>
       <c r="L219" t="s">
         <v>26</v>
       </c>
       <c r="M219" t="s">
         <v>131</v>
       </c>
       <c r="N219" t="s">
         <v>28</v>
       </c>
       <c r="O219" t="s">
-        <v>2047</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="220" spans="1:15">
       <c r="A220">
-        <v>65002</v>
+        <v>58223</v>
       </c>
       <c r="B220" t="s">
+        <v>2044</v>
+      </c>
+      <c r="C220" t="s">
+        <v>2045</v>
+      </c>
+      <c r="D220" t="s">
+        <v>2046</v>
+      </c>
+      <c r="E220" t="s">
+        <v>2047</v>
+      </c>
+      <c r="F220" t="s">
         <v>2048</v>
       </c>
-      <c r="C220" t="s">
+      <c r="G220" t="s">
         <v>2049</v>
       </c>
-      <c r="D220" t="s">
+      <c r="H220" t="s">
         <v>2050</v>
       </c>
-      <c r="E220" t="s">
+      <c r="I220" t="s">
         <v>2051</v>
       </c>
-      <c r="F220" t="s">
+      <c r="J220" t="s">
+        <v>24</v>
+      </c>
+      <c r="K220" t="s">
+        <v>130</v>
+      </c>
+      <c r="L220" t="s">
+        <v>26</v>
+      </c>
+      <c r="M220" t="s">
+        <v>131</v>
+      </c>
+      <c r="N220" t="s">
+        <v>28</v>
+      </c>
+      <c r="O220" t="s">
         <v>2052</v>
-      </c>
-[...25 lines deleted...]
-        <v>2056</v>
       </c>
     </row>
     <row r="221" spans="1:15">
       <c r="A221">
-        <v>65003</v>
+        <v>58240</v>
       </c>
       <c r="B221" t="s">
+        <v>2053</v>
+      </c>
+      <c r="C221" t="s">
+        <v>2054</v>
+      </c>
+      <c r="D221" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E221" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F221" t="s">
         <v>2057</v>
       </c>
-      <c r="C221" t="s">
+      <c r="G221" t="s">
         <v>2058</v>
       </c>
-      <c r="D221" t="s">
+      <c r="H221" t="s">
         <v>2059</v>
       </c>
-      <c r="E221" t="s">
+      <c r="I221" t="s">
         <v>2060</v>
       </c>
-      <c r="F221" t="s">
+      <c r="J221" t="s">
+        <v>24</v>
+      </c>
+      <c r="K221" t="s">
         <v>2061</v>
       </c>
-      <c r="G221" t="s">
+      <c r="L221" t="s">
+        <v>26</v>
+      </c>
+      <c r="M221" t="s">
         <v>2062</v>
       </c>
-      <c r="H221" t="s">
+      <c r="N221" t="s">
+        <v>28</v>
+      </c>
+      <c r="O221" t="s">
         <v>2063</v>
-      </c>
-[...19 lines deleted...]
-        <v>2065</v>
       </c>
     </row>
     <row r="222" spans="1:15">
       <c r="A222">
-        <v>65004</v>
+        <v>58259</v>
       </c>
       <c r="B222" t="s">
+        <v>2064</v>
+      </c>
+      <c r="C222" t="s">
+        <v>2065</v>
+      </c>
+      <c r="D222" t="s">
         <v>2066</v>
       </c>
-      <c r="C222" t="s">
+      <c r="E222" t="s">
         <v>2067</v>
       </c>
-      <c r="D222" t="s">
+      <c r="F222" t="s">
         <v>2068</v>
       </c>
-      <c r="E222" t="s">
+      <c r="G222" t="s">
         <v>2069</v>
       </c>
-      <c r="F222" t="s">
+      <c r="H222" t="s">
         <v>2070</v>
       </c>
-      <c r="G222" t="s">
+      <c r="I222" t="s">
         <v>2071</v>
       </c>
-      <c r="H222" t="s">
+      <c r="J222" t="s">
+        <v>24</v>
+      </c>
+      <c r="K222" t="s">
         <v>2072</v>
       </c>
-      <c r="I222" t="s">
+      <c r="L222" t="s">
+        <v>26</v>
+      </c>
+      <c r="M222" t="s">
         <v>2073</v>
-      </c>
-[...10 lines deleted...]
-        <v>131</v>
       </c>
       <c r="N222" t="s">
         <v>28</v>
       </c>
       <c r="O222" t="s">
         <v>2074</v>
       </c>
     </row>
     <row r="223" spans="1:15">
       <c r="A223">
-        <v>65005</v>
+        <v>64637</v>
       </c>
       <c r="B223" t="s">
         <v>2075</v>
       </c>
       <c r="C223" t="s">
         <v>2076</v>
       </c>
       <c r="D223" t="s">
         <v>2077</v>
       </c>
       <c r="E223" t="s">
         <v>2078</v>
       </c>
       <c r="F223" t="s">
         <v>2079</v>
       </c>
       <c r="G223" t="s">
         <v>2080</v>
       </c>
       <c r="H223" t="s">
         <v>2081</v>
       </c>
       <c r="I223" t="s">
         <v>2082</v>
       </c>
       <c r="J223" t="s">
         <v>24</v>
       </c>
       <c r="K223" t="s">
+        <v>141</v>
+      </c>
+      <c r="L223" t="s">
+        <v>26</v>
+      </c>
+      <c r="M223" t="s">
+        <v>142</v>
+      </c>
+      <c r="N223" t="s">
+        <v>28</v>
+      </c>
+      <c r="O223" t="s">
         <v>2083</v>
-      </c>
-[...10 lines deleted...]
-        <v>2085</v>
       </c>
     </row>
     <row r="224" spans="1:15">
       <c r="A224">
-        <v>65006</v>
+        <v>64689</v>
       </c>
       <c r="B224" t="s">
+        <v>2084</v>
+      </c>
+      <c r="C224" t="s">
+        <v>2085</v>
+      </c>
+      <c r="D224" t="s">
         <v>2086</v>
       </c>
-      <c r="C224" t="s">
+      <c r="E224" t="s">
         <v>2087</v>
       </c>
-      <c r="D224" t="s">
+      <c r="F224" t="s">
         <v>2088</v>
       </c>
-      <c r="E224" t="s">
+      <c r="G224" t="s">
         <v>2089</v>
       </c>
-      <c r="F224" t="s">
+      <c r="H224" t="s">
         <v>2090</v>
       </c>
-      <c r="G224" t="s">
+      <c r="I224" t="s">
         <v>2091</v>
       </c>
-      <c r="H224" t="s">
+      <c r="J224" t="s">
+        <v>24</v>
+      </c>
+      <c r="K224" t="s">
+        <v>640</v>
+      </c>
+      <c r="L224" t="s">
+        <v>26</v>
+      </c>
+      <c r="M224" t="s">
+        <v>641</v>
+      </c>
+      <c r="N224" t="s">
+        <v>28</v>
+      </c>
+      <c r="O224" t="s">
         <v>2092</v>
-      </c>
-[...19 lines deleted...]
-        <v>2096</v>
       </c>
     </row>
     <row r="225" spans="1:15">
       <c r="A225">
-        <v>65007</v>
+        <v>65000</v>
       </c>
       <c r="B225" t="s">
+        <v>2093</v>
+      </c>
+      <c r="C225" t="s">
+        <v>2094</v>
+      </c>
+      <c r="D225" t="s">
+        <v>2095</v>
+      </c>
+      <c r="E225" t="s">
+        <v>2096</v>
+      </c>
+      <c r="F225" t="s">
         <v>2097</v>
       </c>
-      <c r="C225" t="s">
+      <c r="G225" t="s">
         <v>2098</v>
       </c>
-      <c r="D225" t="s">
+      <c r="H225" t="s">
         <v>2099</v>
       </c>
-      <c r="E225" t="s">
+      <c r="I225" t="s">
         <v>2100</v>
-      </c>
-[...10 lines deleted...]
-        <v>2104</v>
       </c>
       <c r="J225" t="s">
         <v>24</v>
       </c>
       <c r="K225" t="s">
         <v>25</v>
       </c>
       <c r="L225" t="s">
         <v>26</v>
       </c>
       <c r="M225" t="s">
         <v>27</v>
       </c>
       <c r="N225" t="s">
         <v>28</v>
       </c>
       <c r="O225" t="s">
-        <v>2105</v>
+        <v>2101</v>
       </c>
     </row>
     <row r="226" spans="1:15">
       <c r="A226">
-        <v>65008</v>
+        <v>65001</v>
       </c>
       <c r="B226" t="s">
+        <v>2102</v>
+      </c>
+      <c r="C226" t="s">
+        <v>2103</v>
+      </c>
+      <c r="D226" t="s">
+        <v>2104</v>
+      </c>
+      <c r="E226" t="s">
+        <v>2105</v>
+      </c>
+      <c r="F226" t="s">
         <v>2106</v>
       </c>
-      <c r="C226" t="s">
+      <c r="G226" t="s">
         <v>2107</v>
       </c>
-      <c r="D226" t="s">
+      <c r="H226" t="s">
         <v>2108</v>
       </c>
-      <c r="E226" t="s">
+      <c r="I226" t="s">
         <v>2109</v>
-      </c>
-[...10 lines deleted...]
-        <v>2113</v>
       </c>
       <c r="J226" t="s">
         <v>24</v>
       </c>
       <c r="K226" t="s">
         <v>130</v>
       </c>
       <c r="L226" t="s">
         <v>26</v>
       </c>
       <c r="M226" t="s">
         <v>131</v>
       </c>
       <c r="N226" t="s">
         <v>28</v>
       </c>
       <c r="O226" t="s">
-        <v>2114</v>
+        <v>2110</v>
       </c>
     </row>
     <row r="227" spans="1:15">
       <c r="A227">
-        <v>65009</v>
+        <v>65002</v>
       </c>
       <c r="B227" t="s">
+        <v>2111</v>
+      </c>
+      <c r="C227" t="s">
+        <v>2112</v>
+      </c>
+      <c r="D227" t="s">
+        <v>2113</v>
+      </c>
+      <c r="E227" t="s">
+        <v>2114</v>
+      </c>
+      <c r="F227" t="s">
         <v>2115</v>
       </c>
-      <c r="C227" t="s">
+      <c r="G227" t="s">
         <v>2116</v>
       </c>
-      <c r="D227" t="s">
+      <c r="H227" t="s">
         <v>2117</v>
       </c>
-      <c r="E227" t="s">
+      <c r="I227" t="s">
         <v>2118</v>
       </c>
-      <c r="F227" t="s">
+      <c r="J227" t="s">
+        <v>24</v>
+      </c>
+      <c r="K227" t="s">
+        <v>25</v>
+      </c>
+      <c r="L227" t="s">
+        <v>26</v>
+      </c>
+      <c r="M227" t="s">
+        <v>27</v>
+      </c>
+      <c r="N227" t="s">
+        <v>28</v>
+      </c>
+      <c r="O227" t="s">
         <v>2119</v>
-      </c>
-[...25 lines deleted...]
-        <v>2123</v>
       </c>
     </row>
     <row r="228" spans="1:15">
       <c r="A228">
-        <v>65010</v>
+        <v>65003</v>
       </c>
       <c r="B228" t="s">
+        <v>2120</v>
+      </c>
+      <c r="C228" t="s">
+        <v>2121</v>
+      </c>
+      <c r="D228" t="s">
+        <v>2122</v>
+      </c>
+      <c r="E228" t="s">
+        <v>2123</v>
+      </c>
+      <c r="F228" t="s">
         <v>2124</v>
       </c>
-      <c r="C228" t="s">
+      <c r="G228" t="s">
         <v>2125</v>
       </c>
-      <c r="D228" t="s">
+      <c r="H228" t="s">
         <v>2126</v>
       </c>
-      <c r="E228" t="s">
+      <c r="I228" t="s">
         <v>2127</v>
       </c>
-      <c r="F228" t="s">
+      <c r="J228" t="s">
+        <v>24</v>
+      </c>
+      <c r="K228" t="s">
+        <v>130</v>
+      </c>
+      <c r="L228" t="s">
+        <v>26</v>
+      </c>
+      <c r="M228" t="s">
+        <v>131</v>
+      </c>
+      <c r="N228" t="s">
+        <v>28</v>
+      </c>
+      <c r="O228" t="s">
         <v>2128</v>
-      </c>
-[...25 lines deleted...]
-        <v>2132</v>
       </c>
     </row>
     <row r="229" spans="1:15">
       <c r="A229">
-        <v>65011</v>
+        <v>65004</v>
       </c>
       <c r="B229" t="s">
+        <v>2129</v>
+      </c>
+      <c r="C229" t="s">
+        <v>2130</v>
+      </c>
+      <c r="D229" t="s">
+        <v>2131</v>
+      </c>
+      <c r="E229" t="s">
+        <v>2132</v>
+      </c>
+      <c r="F229" t="s">
         <v>2133</v>
       </c>
-      <c r="C229" t="s">
+      <c r="G229" t="s">
         <v>2134</v>
       </c>
-      <c r="D229" t="s">
+      <c r="H229" t="s">
         <v>2135</v>
       </c>
-      <c r="E229" t="s">
+      <c r="I229" t="s">
         <v>2136</v>
-      </c>
-[...10 lines deleted...]
-        <v>2140</v>
       </c>
       <c r="J229" t="s">
         <v>24</v>
       </c>
       <c r="K229" t="s">
         <v>130</v>
       </c>
       <c r="L229" t="s">
         <v>26</v>
       </c>
       <c r="M229" t="s">
         <v>131</v>
       </c>
       <c r="N229" t="s">
         <v>28</v>
       </c>
       <c r="O229" t="s">
-        <v>2141</v>
+        <v>2137</v>
       </c>
     </row>
     <row r="230" spans="1:15">
       <c r="A230">
-        <v>65012</v>
+        <v>65005</v>
       </c>
       <c r="B230" t="s">
+        <v>2138</v>
+      </c>
+      <c r="C230" t="s">
+        <v>2139</v>
+      </c>
+      <c r="D230" t="s">
+        <v>2140</v>
+      </c>
+      <c r="E230" t="s">
+        <v>2141</v>
+      </c>
+      <c r="F230" t="s">
         <v>2142</v>
       </c>
-      <c r="C230" t="s">
+      <c r="G230" t="s">
         <v>2143</v>
       </c>
-      <c r="D230" t="s">
+      <c r="H230" t="s">
         <v>2144</v>
       </c>
-      <c r="E230" t="s">
+      <c r="I230" t="s">
         <v>2145</v>
       </c>
-      <c r="F230" t="s">
+      <c r="J230" t="s">
+        <v>24</v>
+      </c>
+      <c r="K230" t="s">
         <v>2146</v>
       </c>
-      <c r="G230" t="s">
+      <c r="L230" t="s">
+        <v>26</v>
+      </c>
+      <c r="M230" t="s">
         <v>2147</v>
       </c>
-      <c r="H230" t="s">
+      <c r="N230" t="s">
+        <v>28</v>
+      </c>
+      <c r="O230" t="s">
         <v>2148</v>
-      </c>
-[...19 lines deleted...]
-        <v>2152</v>
       </c>
     </row>
     <row r="231" spans="1:15">
       <c r="A231">
-        <v>65013</v>
+        <v>65006</v>
       </c>
       <c r="B231" t="s">
+        <v>2149</v>
+      </c>
+      <c r="C231" t="s">
+        <v>2150</v>
+      </c>
+      <c r="D231" t="s">
+        <v>2151</v>
+      </c>
+      <c r="E231" t="s">
+        <v>2152</v>
+      </c>
+      <c r="F231" t="s">
         <v>2153</v>
       </c>
-      <c r="C231" t="s">
+      <c r="G231" t="s">
         <v>2154</v>
       </c>
-      <c r="D231" t="s">
+      <c r="H231" t="s">
         <v>2155</v>
       </c>
-      <c r="E231" t="s">
+      <c r="I231" t="s">
         <v>2156</v>
       </c>
-      <c r="F231" t="s">
+      <c r="J231" t="s">
+        <v>24</v>
+      </c>
+      <c r="K231" t="s">
         <v>2157</v>
       </c>
-      <c r="G231" t="s">
+      <c r="L231" t="s">
+        <v>26</v>
+      </c>
+      <c r="M231" t="s">
         <v>2158</v>
       </c>
-      <c r="H231" t="s">
+      <c r="N231" t="s">
+        <v>28</v>
+      </c>
+      <c r="O231" t="s">
         <v>2159</v>
-      </c>
-[...19 lines deleted...]
-        <v>2161</v>
       </c>
     </row>
     <row r="232" spans="1:15">
       <c r="A232">
-        <v>65014</v>
+        <v>65007</v>
       </c>
       <c r="B232" t="s">
+        <v>2160</v>
+      </c>
+      <c r="C232" t="s">
+        <v>2161</v>
+      </c>
+      <c r="D232" t="s">
         <v>2162</v>
       </c>
-      <c r="C232" t="s">
+      <c r="E232" t="s">
         <v>2163</v>
       </c>
-      <c r="D232" t="s">
+      <c r="F232" t="s">
         <v>2164</v>
       </c>
-      <c r="E232" t="s">
+      <c r="G232" t="s">
         <v>2165</v>
       </c>
-      <c r="F232" t="s">
+      <c r="H232" t="s">
         <v>2166</v>
       </c>
-      <c r="G232" t="s">
+      <c r="I232" t="s">
         <v>2167</v>
       </c>
-      <c r="H232" t="s">
+      <c r="J232" t="s">
+        <v>24</v>
+      </c>
+      <c r="K232" t="s">
+        <v>25</v>
+      </c>
+      <c r="L232" t="s">
+        <v>26</v>
+      </c>
+      <c r="M232" t="s">
+        <v>27</v>
+      </c>
+      <c r="N232" t="s">
+        <v>28</v>
+      </c>
+      <c r="O232" t="s">
         <v>2168</v>
-      </c>
-[...19 lines deleted...]
-        <v>2170</v>
       </c>
     </row>
     <row r="233" spans="1:15">
       <c r="A233">
-        <v>65015</v>
+        <v>65008</v>
       </c>
       <c r="B233" t="s">
+        <v>2169</v>
+      </c>
+      <c r="C233" t="s">
+        <v>2170</v>
+      </c>
+      <c r="D233" t="s">
         <v>2171</v>
       </c>
-      <c r="C233" t="s">
+      <c r="E233" t="s">
         <v>2172</v>
       </c>
-      <c r="D233" t="s">
+      <c r="F233" t="s">
         <v>2173</v>
       </c>
-      <c r="E233" t="s">
+      <c r="G233" t="s">
         <v>2174</v>
       </c>
-      <c r="F233" t="s">
+      <c r="H233" t="s">
         <v>2175</v>
       </c>
-      <c r="G233" t="s">
+      <c r="I233" t="s">
         <v>2176</v>
-      </c>
-[...4 lines deleted...]
-        <v>2178</v>
       </c>
       <c r="J233" t="s">
         <v>24</v>
       </c>
       <c r="K233" t="s">
         <v>130</v>
       </c>
       <c r="L233" t="s">
         <v>26</v>
       </c>
       <c r="M233" t="s">
         <v>131</v>
       </c>
       <c r="N233" t="s">
         <v>28</v>
       </c>
       <c r="O233" t="s">
-        <v>2179</v>
+        <v>2177</v>
       </c>
     </row>
     <row r="234" spans="1:15">
       <c r="A234">
-        <v>65016</v>
+        <v>65009</v>
       </c>
       <c r="B234" t="s">
+        <v>2178</v>
+      </c>
+      <c r="C234" t="s">
+        <v>2179</v>
+      </c>
+      <c r="D234" t="s">
         <v>2180</v>
       </c>
-      <c r="C234" t="s">
+      <c r="E234" t="s">
         <v>2181</v>
       </c>
-      <c r="D234" t="s">
+      <c r="F234" t="s">
         <v>2182</v>
       </c>
-      <c r="E234" t="s">
+      <c r="G234" t="s">
         <v>2183</v>
       </c>
-      <c r="F234" t="s">
+      <c r="H234" t="s">
         <v>2184</v>
       </c>
-      <c r="G234" t="s">
+      <c r="I234" t="s">
         <v>2185</v>
       </c>
-      <c r="H234" t="s">
+      <c r="J234" t="s">
+        <v>24</v>
+      </c>
+      <c r="K234" t="s">
+        <v>130</v>
+      </c>
+      <c r="L234" t="s">
+        <v>26</v>
+      </c>
+      <c r="M234" t="s">
+        <v>131</v>
+      </c>
+      <c r="N234" t="s">
+        <v>28</v>
+      </c>
+      <c r="O234" t="s">
         <v>2186</v>
-      </c>
-[...19 lines deleted...]
-        <v>2188</v>
       </c>
     </row>
     <row r="235" spans="1:15">
       <c r="A235">
-        <v>65017</v>
+        <v>65010</v>
       </c>
       <c r="B235" t="s">
+        <v>2187</v>
+      </c>
+      <c r="C235" t="s">
+        <v>2188</v>
+      </c>
+      <c r="D235" t="s">
         <v>2189</v>
       </c>
-      <c r="C235" t="s">
+      <c r="E235" t="s">
         <v>2190</v>
       </c>
-      <c r="D235" t="s">
+      <c r="F235" t="s">
         <v>2191</v>
       </c>
-      <c r="E235" t="s">
+      <c r="G235" t="s">
         <v>2192</v>
       </c>
-      <c r="F235" t="s">
+      <c r="H235" t="s">
         <v>2193</v>
       </c>
-      <c r="G235" t="s">
+      <c r="I235" t="s">
         <v>2194</v>
       </c>
-      <c r="H235" t="s">
+      <c r="J235" t="s">
+        <v>24</v>
+      </c>
+      <c r="K235" t="s">
+        <v>25</v>
+      </c>
+      <c r="L235" t="s">
+        <v>26</v>
+      </c>
+      <c r="M235" t="s">
+        <v>27</v>
+      </c>
+      <c r="N235" t="s">
+        <v>28</v>
+      </c>
+      <c r="O235" t="s">
         <v>2195</v>
-      </c>
-[...19 lines deleted...]
-        <v>2199</v>
       </c>
     </row>
     <row r="236" spans="1:15">
       <c r="A236">
-        <v>65018</v>
+        <v>65011</v>
       </c>
       <c r="B236" t="s">
+        <v>2196</v>
+      </c>
+      <c r="C236" t="s">
+        <v>2197</v>
+      </c>
+      <c r="D236" t="s">
+        <v>2198</v>
+      </c>
+      <c r="E236" t="s">
+        <v>2199</v>
+      </c>
+      <c r="F236" t="s">
         <v>2200</v>
       </c>
-      <c r="C236" t="s">
+      <c r="G236" t="s">
         <v>2201</v>
       </c>
-      <c r="D236" t="s">
+      <c r="H236" t="s">
         <v>2202</v>
       </c>
-      <c r="E236" t="s">
+      <c r="I236" t="s">
         <v>2203</v>
       </c>
-      <c r="F236" t="s">
+      <c r="J236" t="s">
+        <v>24</v>
+      </c>
+      <c r="K236" t="s">
+        <v>130</v>
+      </c>
+      <c r="L236" t="s">
+        <v>26</v>
+      </c>
+      <c r="M236" t="s">
+        <v>131</v>
+      </c>
+      <c r="N236" t="s">
+        <v>28</v>
+      </c>
+      <c r="O236" t="s">
         <v>2204</v>
-      </c>
-[...25 lines deleted...]
-        <v>2210</v>
       </c>
     </row>
     <row r="237" spans="1:15">
       <c r="A237">
-        <v>65019</v>
+        <v>65012</v>
       </c>
       <c r="B237" t="s">
+        <v>2205</v>
+      </c>
+      <c r="C237" t="s">
+        <v>2206</v>
+      </c>
+      <c r="D237" t="s">
+        <v>2207</v>
+      </c>
+      <c r="E237" t="s">
+        <v>2208</v>
+      </c>
+      <c r="F237" t="s">
+        <v>2209</v>
+      </c>
+      <c r="G237" t="s">
+        <v>2210</v>
+      </c>
+      <c r="H237" t="s">
         <v>2211</v>
       </c>
-      <c r="C237" t="s">
+      <c r="I237" t="s">
         <v>2212</v>
       </c>
-      <c r="D237" t="s">
+      <c r="J237" t="s">
+        <v>24</v>
+      </c>
+      <c r="K237" t="s">
         <v>2213</v>
       </c>
-      <c r="E237" t="s">
+      <c r="L237" t="s">
+        <v>26</v>
+      </c>
+      <c r="M237" t="s">
         <v>2214</v>
       </c>
-      <c r="F237" t="s">
+      <c r="N237" t="s">
+        <v>28</v>
+      </c>
+      <c r="O237" t="s">
         <v>2215</v>
-      </c>
-[...25 lines deleted...]
-        <v>2219</v>
       </c>
     </row>
     <row r="238" spans="1:15">
       <c r="A238">
-        <v>65020</v>
+        <v>65013</v>
       </c>
       <c r="B238" t="s">
+        <v>2216</v>
+      </c>
+      <c r="C238" t="s">
+        <v>2217</v>
+      </c>
+      <c r="D238" t="s">
+        <v>2218</v>
+      </c>
+      <c r="E238" t="s">
+        <v>2219</v>
+      </c>
+      <c r="F238" t="s">
         <v>2220</v>
       </c>
-      <c r="C238" t="s">
+      <c r="G238" t="s">
         <v>2221</v>
       </c>
-      <c r="D238" t="s">
+      <c r="H238" t="s">
         <v>2222</v>
       </c>
-      <c r="E238" t="s">
+      <c r="I238" t="s">
         <v>2223</v>
       </c>
-      <c r="F238" t="s">
+      <c r="J238" t="s">
+        <v>24</v>
+      </c>
+      <c r="K238" t="s">
+        <v>25</v>
+      </c>
+      <c r="L238" t="s">
+        <v>26</v>
+      </c>
+      <c r="M238" t="s">
+        <v>27</v>
+      </c>
+      <c r="N238" t="s">
+        <v>28</v>
+      </c>
+      <c r="O238" t="s">
         <v>2224</v>
-      </c>
-[...25 lines deleted...]
-        <v>2230</v>
       </c>
     </row>
     <row r="239" spans="1:15">
       <c r="A239">
-        <v>65021</v>
+        <v>65014</v>
       </c>
       <c r="B239" t="s">
+        <v>2225</v>
+      </c>
+      <c r="C239" t="s">
+        <v>2226</v>
+      </c>
+      <c r="D239" t="s">
+        <v>2227</v>
+      </c>
+      <c r="E239" t="s">
+        <v>2228</v>
+      </c>
+      <c r="F239" t="s">
+        <v>2229</v>
+      </c>
+      <c r="G239" t="s">
+        <v>2230</v>
+      </c>
+      <c r="H239" t="s">
         <v>2231</v>
       </c>
-      <c r="C239" t="s">
+      <c r="I239" t="s">
         <v>2232</v>
       </c>
-      <c r="D239" t="s">
+      <c r="J239" t="s">
+        <v>363</v>
+      </c>
+      <c r="K239" t="s">
+        <v>316</v>
+      </c>
+      <c r="L239" t="s">
+        <v>365</v>
+      </c>
+      <c r="M239" t="s">
+        <v>317</v>
+      </c>
+      <c r="N239" t="s">
+        <v>28</v>
+      </c>
+      <c r="O239" t="s">
         <v>2233</v>
-      </c>
-[...31 lines deleted...]
-        <v>2239</v>
       </c>
     </row>
     <row r="240" spans="1:15">
       <c r="A240">
-        <v>65022</v>
+        <v>65015</v>
       </c>
       <c r="B240" t="s">
+        <v>2234</v>
+      </c>
+      <c r="C240" t="s">
+        <v>2235</v>
+      </c>
+      <c r="D240" t="s">
+        <v>2236</v>
+      </c>
+      <c r="E240" t="s">
+        <v>2237</v>
+      </c>
+      <c r="F240" t="s">
+        <v>2238</v>
+      </c>
+      <c r="G240" t="s">
+        <v>2239</v>
+      </c>
+      <c r="H240" t="s">
         <v>2240</v>
       </c>
-      <c r="C240" t="s">
+      <c r="I240" t="s">
         <v>2241</v>
       </c>
-      <c r="D240" t="s">
+      <c r="J240" t="s">
+        <v>24</v>
+      </c>
+      <c r="K240" t="s">
+        <v>130</v>
+      </c>
+      <c r="L240" t="s">
+        <v>26</v>
+      </c>
+      <c r="M240" t="s">
+        <v>131</v>
+      </c>
+      <c r="N240" t="s">
+        <v>28</v>
+      </c>
+      <c r="O240" t="s">
         <v>2242</v>
-      </c>
-[...31 lines deleted...]
-        <v>2248</v>
       </c>
     </row>
     <row r="241" spans="1:15">
       <c r="A241">
-        <v>65023</v>
+        <v>65016</v>
       </c>
       <c r="B241" t="s">
+        <v>2243</v>
+      </c>
+      <c r="C241" t="s">
+        <v>2244</v>
+      </c>
+      <c r="D241" t="s">
+        <v>2245</v>
+      </c>
+      <c r="E241" t="s">
+        <v>2246</v>
+      </c>
+      <c r="F241" t="s">
+        <v>2247</v>
+      </c>
+      <c r="G241" t="s">
+        <v>2248</v>
+      </c>
+      <c r="H241" t="s">
         <v>2249</v>
       </c>
-      <c r="C241" t="s">
+      <c r="I241" t="s">
         <v>2250</v>
-      </c>
-[...16 lines deleted...]
-        <v>2256</v>
       </c>
       <c r="J241" t="s">
         <v>24</v>
       </c>
       <c r="K241" t="s">
         <v>25</v>
       </c>
       <c r="L241" t="s">
         <v>26</v>
       </c>
       <c r="M241" t="s">
         <v>27</v>
       </c>
       <c r="N241" t="s">
         <v>28</v>
       </c>
       <c r="O241" t="s">
-        <v>2257</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="242" spans="1:15">
       <c r="A242">
-        <v>65025</v>
+        <v>65017</v>
       </c>
       <c r="B242" t="s">
+        <v>2252</v>
+      </c>
+      <c r="C242" t="s">
+        <v>2253</v>
+      </c>
+      <c r="D242" t="s">
+        <v>2254</v>
+      </c>
+      <c r="E242" t="s">
+        <v>2255</v>
+      </c>
+      <c r="F242" t="s">
+        <v>2256</v>
+      </c>
+      <c r="G242" t="s">
+        <v>2257</v>
+      </c>
+      <c r="H242" t="s">
         <v>2258</v>
       </c>
-      <c r="C242" t="s">
+      <c r="I242" t="s">
         <v>2259</v>
       </c>
-      <c r="D242" t="s">
+      <c r="J242" t="s">
+        <v>24</v>
+      </c>
+      <c r="K242" t="s">
         <v>2260</v>
       </c>
-      <c r="E242" t="s">
+      <c r="L242" t="s">
+        <v>26</v>
+      </c>
+      <c r="M242" t="s">
         <v>2261</v>
       </c>
-      <c r="F242" t="s">
+      <c r="N242" t="s">
+        <v>28</v>
+      </c>
+      <c r="O242" t="s">
         <v>2262</v>
-      </c>
-[...25 lines deleted...]
-        <v>2266</v>
       </c>
     </row>
     <row r="243" spans="1:15">
       <c r="A243">
-        <v>65026</v>
+        <v>65018</v>
       </c>
       <c r="B243" t="s">
+        <v>2263</v>
+      </c>
+      <c r="C243" t="s">
+        <v>2264</v>
+      </c>
+      <c r="D243" t="s">
+        <v>2265</v>
+      </c>
+      <c r="E243" t="s">
+        <v>2266</v>
+      </c>
+      <c r="F243" t="s">
         <v>2267</v>
       </c>
-      <c r="C243" t="s">
+      <c r="G243" t="s">
         <v>2268</v>
       </c>
-      <c r="D243" t="s">
+      <c r="H243" t="s">
         <v>2269</v>
       </c>
-      <c r="E243" t="s">
+      <c r="I243" t="s">
         <v>2270</v>
       </c>
-      <c r="F243" t="s">
+      <c r="J243" t="s">
+        <v>24</v>
+      </c>
+      <c r="K243" t="s">
         <v>2271</v>
       </c>
-      <c r="G243" t="s">
+      <c r="L243" t="s">
+        <v>26</v>
+      </c>
+      <c r="M243" t="s">
         <v>2272</v>
       </c>
-      <c r="H243" t="s">
+      <c r="N243" t="s">
+        <v>28</v>
+      </c>
+      <c r="O243" t="s">
         <v>2273</v>
-      </c>
-[...19 lines deleted...]
-        <v>2275</v>
       </c>
     </row>
     <row r="244" spans="1:15">
       <c r="A244">
-        <v>65027</v>
+        <v>65019</v>
       </c>
       <c r="B244" t="s">
+        <v>2274</v>
+      </c>
+      <c r="C244" t="s">
+        <v>2275</v>
+      </c>
+      <c r="D244" t="s">
         <v>2276</v>
       </c>
-      <c r="C244" t="s">
+      <c r="E244" t="s">
         <v>2277</v>
       </c>
-      <c r="D244" t="s">
+      <c r="F244" t="s">
         <v>2278</v>
       </c>
-      <c r="E244" t="s">
+      <c r="G244" t="s">
         <v>2279</v>
       </c>
-      <c r="F244" t="s">
+      <c r="H244" t="s">
         <v>2280</v>
       </c>
-      <c r="G244" t="s">
+      <c r="I244" t="s">
         <v>2281</v>
       </c>
-      <c r="H244" t="s">
+      <c r="J244" t="s">
+        <v>24</v>
+      </c>
+      <c r="K244" t="s">
+        <v>130</v>
+      </c>
+      <c r="L244" t="s">
+        <v>26</v>
+      </c>
+      <c r="M244" t="s">
+        <v>131</v>
+      </c>
+      <c r="N244" t="s">
+        <v>28</v>
+      </c>
+      <c r="O244" t="s">
         <v>2282</v>
-      </c>
-[...19 lines deleted...]
-        <v>2284</v>
       </c>
     </row>
     <row r="245" spans="1:15">
       <c r="A245">
-        <v>65028</v>
+        <v>65020</v>
       </c>
       <c r="B245" t="s">
+        <v>2283</v>
+      </c>
+      <c r="C245" t="s">
+        <v>2284</v>
+      </c>
+      <c r="D245" t="s">
         <v>2285</v>
       </c>
-      <c r="C245" t="s">
+      <c r="E245" t="s">
         <v>2286</v>
       </c>
-      <c r="D245" t="s">
+      <c r="F245" t="s">
         <v>2287</v>
       </c>
-      <c r="E245" t="s">
+      <c r="G245" t="s">
         <v>2288</v>
       </c>
-      <c r="F245" t="s">
+      <c r="H245" t="s">
         <v>2289</v>
       </c>
-      <c r="G245" t="s">
+      <c r="I245" t="s">
         <v>2290</v>
       </c>
-      <c r="H245" t="s">
+      <c r="J245" t="s">
+        <v>24</v>
+      </c>
+      <c r="K245" t="s">
         <v>2291</v>
       </c>
-      <c r="I245" t="s">
+      <c r="L245" t="s">
+        <v>26</v>
+      </c>
+      <c r="M245" t="s">
         <v>2292</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N245" t="s">
         <v>28</v>
       </c>
       <c r="O245" t="s">
         <v>2293</v>
       </c>
     </row>
     <row r="246" spans="1:15">
       <c r="A246">
-        <v>65030</v>
+        <v>65021</v>
       </c>
       <c r="B246" t="s">
         <v>2294</v>
       </c>
       <c r="C246" t="s">
         <v>2295</v>
       </c>
       <c r="D246" t="s">
         <v>2296</v>
       </c>
       <c r="E246" t="s">
         <v>2297</v>
       </c>
       <c r="F246" t="s">
         <v>2298</v>
       </c>
       <c r="G246" t="s">
         <v>2299</v>
       </c>
       <c r="H246" t="s">
         <v>2300</v>
       </c>
       <c r="I246" t="s">
         <v>2301</v>
       </c>
       <c r="J246" t="s">
         <v>24</v>
       </c>
       <c r="K246" t="s">
         <v>25</v>
       </c>
       <c r="L246" t="s">
         <v>26</v>
       </c>
       <c r="M246" t="s">
         <v>27</v>
       </c>
       <c r="N246" t="s">
         <v>28</v>
       </c>
       <c r="O246" t="s">
         <v>2302</v>
       </c>
     </row>
     <row r="247" spans="1:15">
       <c r="A247">
-        <v>65031</v>
+        <v>65022</v>
       </c>
       <c r="B247" t="s">
         <v>2303</v>
       </c>
       <c r="C247" t="s">
         <v>2304</v>
       </c>
       <c r="D247" t="s">
         <v>2305</v>
       </c>
       <c r="E247" t="s">
         <v>2306</v>
       </c>
       <c r="F247" t="s">
         <v>2307</v>
       </c>
       <c r="G247" t="s">
         <v>2308</v>
       </c>
       <c r="H247" t="s">
         <v>2309</v>
       </c>
       <c r="I247" t="s">
         <v>2310</v>
       </c>
       <c r="J247" t="s">
         <v>24</v>
       </c>
       <c r="K247" t="s">
         <v>25</v>
       </c>
       <c r="L247" t="s">
         <v>26</v>
       </c>
       <c r="M247" t="s">
         <v>27</v>
       </c>
       <c r="N247" t="s">
         <v>28</v>
       </c>
       <c r="O247" t="s">
         <v>2311</v>
       </c>
     </row>
     <row r="248" spans="1:15">
       <c r="A248">
-        <v>65032</v>
+        <v>65023</v>
       </c>
       <c r="B248" t="s">
         <v>2312</v>
       </c>
       <c r="C248" t="s">
         <v>2313</v>
       </c>
       <c r="D248" t="s">
         <v>2314</v>
       </c>
       <c r="E248" t="s">
         <v>2315</v>
       </c>
       <c r="F248" t="s">
         <v>2316</v>
       </c>
       <c r="G248" t="s">
         <v>2317</v>
       </c>
       <c r="H248" t="s">
         <v>2318</v>
       </c>
       <c r="I248" t="s">
         <v>2319</v>
       </c>
       <c r="J248" t="s">
         <v>24</v>
       </c>
       <c r="K248" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="L248" t="s">
         <v>26</v>
       </c>
       <c r="M248" t="s">
-        <v>131</v>
+        <v>27</v>
       </c>
       <c r="N248" t="s">
         <v>28</v>
       </c>
       <c r="O248" t="s">
         <v>2320</v>
       </c>
     </row>
     <row r="249" spans="1:15">
       <c r="A249">
-        <v>65033</v>
+        <v>65025</v>
       </c>
       <c r="B249" t="s">
         <v>2321</v>
       </c>
       <c r="C249" t="s">
         <v>2322</v>
       </c>
       <c r="D249" t="s">
         <v>2323</v>
       </c>
       <c r="E249" t="s">
         <v>2324</v>
       </c>
       <c r="F249" t="s">
         <v>2325</v>
       </c>
       <c r="G249" t="s">
         <v>2326</v>
       </c>
       <c r="H249" t="s">
         <v>2327</v>
       </c>
       <c r="I249" t="s">
         <v>2328</v>
       </c>
       <c r="J249" t="s">
         <v>24</v>
       </c>
       <c r="K249" t="s">
+        <v>25</v>
+      </c>
+      <c r="L249" t="s">
+        <v>26</v>
+      </c>
+      <c r="M249" t="s">
+        <v>27</v>
+      </c>
+      <c r="N249" t="s">
+        <v>28</v>
+      </c>
+      <c r="O249" t="s">
         <v>2329</v>
-      </c>
-[...10 lines deleted...]
-        <v>2331</v>
       </c>
     </row>
     <row r="250" spans="1:15">
       <c r="A250">
-        <v>65034</v>
+        <v>65026</v>
       </c>
       <c r="B250" t="s">
+        <v>2330</v>
+      </c>
+      <c r="C250" t="s">
+        <v>2331</v>
+      </c>
+      <c r="D250" t="s">
         <v>2332</v>
       </c>
-      <c r="C250" t="s">
+      <c r="E250" t="s">
         <v>2333</v>
       </c>
-      <c r="D250" t="s">
+      <c r="F250" t="s">
         <v>2334</v>
       </c>
-      <c r="E250" t="s">
+      <c r="G250" t="s">
         <v>2335</v>
       </c>
-      <c r="F250" t="s">
+      <c r="H250" t="s">
         <v>2336</v>
       </c>
-      <c r="G250" t="s">
+      <c r="I250" t="s">
         <v>2337</v>
       </c>
-      <c r="H250" t="s">
+      <c r="J250" t="s">
+        <v>24</v>
+      </c>
+      <c r="K250" t="s">
+        <v>25</v>
+      </c>
+      <c r="L250" t="s">
+        <v>26</v>
+      </c>
+      <c r="M250" t="s">
+        <v>27</v>
+      </c>
+      <c r="N250" t="s">
+        <v>28</v>
+      </c>
+      <c r="O250" t="s">
         <v>2338</v>
-      </c>
-[...19 lines deleted...]
-        <v>2342</v>
       </c>
     </row>
     <row r="251" spans="1:15">
       <c r="A251">
-        <v>65035</v>
+        <v>65027</v>
       </c>
       <c r="B251" t="s">
+        <v>2339</v>
+      </c>
+      <c r="C251" t="s">
+        <v>2340</v>
+      </c>
+      <c r="D251" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E251" t="s">
+        <v>2342</v>
+      </c>
+      <c r="F251" t="s">
         <v>2343</v>
       </c>
-      <c r="C251" t="s">
+      <c r="G251" t="s">
         <v>2344</v>
       </c>
-      <c r="D251" t="s">
+      <c r="H251" t="s">
         <v>2345</v>
       </c>
-      <c r="E251" t="s">
+      <c r="I251" t="s">
         <v>2346</v>
       </c>
-      <c r="F251" t="s">
+      <c r="J251" t="s">
+        <v>24</v>
+      </c>
+      <c r="K251" t="s">
+        <v>316</v>
+      </c>
+      <c r="L251" t="s">
+        <v>26</v>
+      </c>
+      <c r="M251" t="s">
+        <v>317</v>
+      </c>
+      <c r="N251" t="s">
+        <v>28</v>
+      </c>
+      <c r="O251" t="s">
         <v>2347</v>
-      </c>
-[...25 lines deleted...]
-        <v>2351</v>
       </c>
     </row>
     <row r="252" spans="1:15">
       <c r="A252">
-        <v>65036</v>
+        <v>65028</v>
       </c>
       <c r="B252" t="s">
+        <v>2348</v>
+      </c>
+      <c r="C252" t="s">
+        <v>2349</v>
+      </c>
+      <c r="D252" t="s">
+        <v>2350</v>
+      </c>
+      <c r="E252" t="s">
+        <v>2351</v>
+      </c>
+      <c r="F252" t="s">
         <v>2352</v>
       </c>
-      <c r="C252" t="s">
+      <c r="G252" t="s">
         <v>2353</v>
       </c>
-      <c r="D252" t="s">
+      <c r="H252" t="s">
         <v>2354</v>
       </c>
-      <c r="E252" t="s">
+      <c r="I252" t="s">
         <v>2355</v>
-      </c>
-[...10 lines deleted...]
-        <v>2359</v>
       </c>
       <c r="J252" t="s">
         <v>24</v>
       </c>
       <c r="K252" t="s">
         <v>25</v>
       </c>
       <c r="L252" t="s">
         <v>26</v>
       </c>
       <c r="M252" t="s">
         <v>27</v>
       </c>
       <c r="N252" t="s">
         <v>28</v>
       </c>
       <c r="O252" t="s">
-        <v>2360</v>
+        <v>2356</v>
       </c>
     </row>
     <row r="253" spans="1:15">
       <c r="A253">
-        <v>65037</v>
+        <v>65030</v>
       </c>
       <c r="B253" t="s">
+        <v>2357</v>
+      </c>
+      <c r="C253" t="s">
+        <v>2358</v>
+      </c>
+      <c r="D253" t="s">
+        <v>2359</v>
+      </c>
+      <c r="E253" t="s">
+        <v>2360</v>
+      </c>
+      <c r="F253" t="s">
         <v>2361</v>
       </c>
-      <c r="C253" t="s">
+      <c r="G253" t="s">
         <v>2362</v>
       </c>
-      <c r="D253" t="s">
+      <c r="H253" t="s">
         <v>2363</v>
       </c>
-      <c r="E253" t="s">
+      <c r="I253" t="s">
         <v>2364</v>
-      </c>
-[...10 lines deleted...]
-        <v>2368</v>
       </c>
       <c r="J253" t="s">
         <v>24</v>
       </c>
       <c r="K253" t="s">
         <v>25</v>
       </c>
       <c r="L253" t="s">
         <v>26</v>
       </c>
       <c r="M253" t="s">
         <v>27</v>
       </c>
       <c r="N253" t="s">
         <v>28</v>
       </c>
       <c r="O253" t="s">
-        <v>2369</v>
+        <v>2365</v>
       </c>
     </row>
     <row r="254" spans="1:15">
       <c r="A254">
-        <v>65038</v>
+        <v>65031</v>
       </c>
       <c r="B254" t="s">
+        <v>2366</v>
+      </c>
+      <c r="C254" t="s">
+        <v>2367</v>
+      </c>
+      <c r="D254" t="s">
+        <v>2368</v>
+      </c>
+      <c r="E254" t="s">
+        <v>2369</v>
+      </c>
+      <c r="F254" t="s">
         <v>2370</v>
       </c>
-      <c r="C254" t="s">
+      <c r="G254" t="s">
         <v>2371</v>
       </c>
-      <c r="D254" t="s">
+      <c r="H254" t="s">
         <v>2372</v>
       </c>
-      <c r="E254" t="s">
+      <c r="I254" t="s">
         <v>2373</v>
       </c>
-      <c r="F254" t="s">
+      <c r="J254" t="s">
+        <v>24</v>
+      </c>
+      <c r="K254" t="s">
+        <v>25</v>
+      </c>
+      <c r="L254" t="s">
+        <v>26</v>
+      </c>
+      <c r="M254" t="s">
+        <v>27</v>
+      </c>
+      <c r="N254" t="s">
+        <v>28</v>
+      </c>
+      <c r="O254" t="s">
         <v>2374</v>
-      </c>
-[...25 lines deleted...]
-        <v>2378</v>
       </c>
     </row>
     <row r="255" spans="1:15">
       <c r="A255">
-        <v>65039</v>
+        <v>65032</v>
       </c>
       <c r="B255" t="s">
+        <v>2375</v>
+      </c>
+      <c r="C255" t="s">
+        <v>2376</v>
+      </c>
+      <c r="D255" t="s">
+        <v>2377</v>
+      </c>
+      <c r="E255" t="s">
+        <v>2378</v>
+      </c>
+      <c r="F255" t="s">
         <v>2379</v>
       </c>
-      <c r="C255" t="s">
+      <c r="G255" t="s">
         <v>2380</v>
       </c>
-      <c r="D255" t="s">
+      <c r="H255" t="s">
         <v>2381</v>
       </c>
-      <c r="E255" t="s">
+      <c r="I255" t="s">
         <v>2382</v>
-      </c>
-[...10 lines deleted...]
-        <v>2386</v>
       </c>
       <c r="J255" t="s">
         <v>24</v>
       </c>
       <c r="K255" t="s">
         <v>130</v>
       </c>
       <c r="L255" t="s">
         <v>26</v>
       </c>
       <c r="M255" t="s">
         <v>131</v>
       </c>
       <c r="N255" t="s">
         <v>28</v>
       </c>
       <c r="O255" t="s">
-        <v>2387</v>
+        <v>2383</v>
       </c>
     </row>
     <row r="256" spans="1:15">
       <c r="A256">
-        <v>65040</v>
+        <v>65033</v>
       </c>
       <c r="B256" t="s">
+        <v>2384</v>
+      </c>
+      <c r="C256" t="s">
+        <v>2385</v>
+      </c>
+      <c r="D256" t="s">
+        <v>2386</v>
+      </c>
+      <c r="E256" t="s">
+        <v>2387</v>
+      </c>
+      <c r="F256" t="s">
         <v>2388</v>
       </c>
-      <c r="C256" t="s">
+      <c r="G256" t="s">
         <v>2389</v>
       </c>
-      <c r="D256" t="s">
+      <c r="H256" t="s">
         <v>2390</v>
       </c>
-      <c r="E256" t="s">
+      <c r="I256" t="s">
         <v>2391</v>
       </c>
-      <c r="F256" t="s">
+      <c r="J256" t="s">
+        <v>24</v>
+      </c>
+      <c r="K256" t="s">
         <v>2392</v>
       </c>
-      <c r="G256" t="s">
+      <c r="L256" t="s">
+        <v>26</v>
+      </c>
+      <c r="M256" t="s">
         <v>2393</v>
       </c>
-      <c r="H256" t="s">
+      <c r="N256" t="s">
+        <v>28</v>
+      </c>
+      <c r="O256" t="s">
         <v>2394</v>
-      </c>
-[...19 lines deleted...]
-        <v>2396</v>
       </c>
     </row>
     <row r="257" spans="1:15">
       <c r="A257">
-        <v>65043</v>
+        <v>65034</v>
       </c>
       <c r="B257" t="s">
+        <v>2395</v>
+      </c>
+      <c r="C257" t="s">
+        <v>2396</v>
+      </c>
+      <c r="D257" t="s">
         <v>2397</v>
       </c>
-      <c r="C257" t="s">
+      <c r="E257" t="s">
         <v>2398</v>
       </c>
-      <c r="D257" t="s">
+      <c r="F257" t="s">
         <v>2399</v>
       </c>
-      <c r="E257" t="s">
+      <c r="G257" t="s">
         <v>2400</v>
       </c>
-      <c r="F257" t="s">
+      <c r="H257" t="s">
         <v>2401</v>
       </c>
-      <c r="G257" t="s">
+      <c r="I257" t="s">
         <v>2402</v>
       </c>
-      <c r="H257" t="s">
+      <c r="J257" t="s">
+        <v>363</v>
+      </c>
+      <c r="K257" t="s">
         <v>2403</v>
       </c>
-      <c r="I257" t="s">
+      <c r="L257" t="s">
+        <v>365</v>
+      </c>
+      <c r="M257" t="s">
         <v>2404</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N257" t="s">
         <v>28</v>
       </c>
       <c r="O257" t="s">
         <v>2405</v>
       </c>
     </row>
     <row r="258" spans="1:15">
       <c r="A258">
-        <v>65044</v>
+        <v>65035</v>
       </c>
       <c r="B258" t="s">
         <v>2406</v>
       </c>
       <c r="C258" t="s">
         <v>2407</v>
       </c>
       <c r="D258" t="s">
         <v>2408</v>
       </c>
       <c r="E258" t="s">
         <v>2409</v>
       </c>
       <c r="F258" t="s">
         <v>2410</v>
       </c>
       <c r="G258" t="s">
         <v>2411</v>
       </c>
       <c r="H258" t="s">
         <v>2412</v>
       </c>
       <c r="I258" t="s">
         <v>2413</v>
       </c>
       <c r="J258" t="s">
         <v>24</v>
       </c>
       <c r="K258" t="s">
         <v>25</v>
       </c>
       <c r="L258" t="s">
         <v>26</v>
       </c>
       <c r="M258" t="s">
         <v>27</v>
       </c>
       <c r="N258" t="s">
         <v>28</v>
       </c>
       <c r="O258" t="s">
         <v>2414</v>
       </c>
     </row>
     <row r="259" spans="1:15">
       <c r="A259">
-        <v>65045</v>
+        <v>65036</v>
       </c>
       <c r="B259" t="s">
         <v>2415</v>
       </c>
       <c r="C259" t="s">
         <v>2416</v>
       </c>
       <c r="D259" t="s">
         <v>2417</v>
       </c>
       <c r="E259" t="s">
         <v>2418</v>
       </c>
       <c r="F259" t="s">
         <v>2419</v>
       </c>
       <c r="G259" t="s">
         <v>2420</v>
       </c>
       <c r="H259" t="s">
         <v>2421</v>
       </c>
       <c r="I259" t="s">
         <v>2422</v>
       </c>
       <c r="J259" t="s">
+        <v>24</v>
+      </c>
+      <c r="K259" t="s">
+        <v>25</v>
+      </c>
+      <c r="L259" t="s">
+        <v>26</v>
+      </c>
+      <c r="M259" t="s">
+        <v>27</v>
+      </c>
+      <c r="N259" t="s">
+        <v>28</v>
+      </c>
+      <c r="O259" t="s">
         <v>2423</v>
-      </c>
-[...13 lines deleted...]
-        <v>2427</v>
       </c>
     </row>
     <row r="260" spans="1:15">
       <c r="A260">
-        <v>65046</v>
+        <v>65037</v>
       </c>
       <c r="B260" t="s">
+        <v>2424</v>
+      </c>
+      <c r="C260" t="s">
+        <v>2425</v>
+      </c>
+      <c r="D260" t="s">
+        <v>2426</v>
+      </c>
+      <c r="E260" t="s">
+        <v>2427</v>
+      </c>
+      <c r="F260" t="s">
         <v>2428</v>
       </c>
-      <c r="C260" t="s">
+      <c r="G260" t="s">
         <v>2429</v>
       </c>
-      <c r="D260" t="s">
+      <c r="H260" t="s">
         <v>2430</v>
       </c>
-      <c r="E260" t="s">
+      <c r="I260" t="s">
         <v>2431</v>
       </c>
-      <c r="F260" t="s">
+      <c r="J260" t="s">
+        <v>24</v>
+      </c>
+      <c r="K260" t="s">
+        <v>25</v>
+      </c>
+      <c r="L260" t="s">
+        <v>26</v>
+      </c>
+      <c r="M260" t="s">
+        <v>27</v>
+      </c>
+      <c r="N260" t="s">
+        <v>28</v>
+      </c>
+      <c r="O260" t="s">
         <v>2432</v>
-      </c>
-[...25 lines deleted...]
-        <v>2436</v>
       </c>
     </row>
     <row r="261" spans="1:15">
       <c r="A261">
-        <v>65047</v>
+        <v>65038</v>
       </c>
       <c r="B261" t="s">
+        <v>2433</v>
+      </c>
+      <c r="C261" t="s">
+        <v>2434</v>
+      </c>
+      <c r="D261" t="s">
+        <v>2435</v>
+      </c>
+      <c r="E261" t="s">
+        <v>2436</v>
+      </c>
+      <c r="F261" t="s">
         <v>2437</v>
       </c>
-      <c r="C261" t="s">
+      <c r="G261" t="s">
         <v>2438</v>
       </c>
-      <c r="D261" t="s">
+      <c r="H261" t="s">
         <v>2439</v>
       </c>
-      <c r="E261" t="s">
+      <c r="I261" t="s">
         <v>2440</v>
       </c>
-      <c r="F261" t="s">
+      <c r="J261" t="s">
+        <v>24</v>
+      </c>
+      <c r="K261" t="s">
+        <v>130</v>
+      </c>
+      <c r="L261" t="s">
+        <v>26</v>
+      </c>
+      <c r="M261" t="s">
+        <v>131</v>
+      </c>
+      <c r="N261" t="s">
+        <v>28</v>
+      </c>
+      <c r="O261" t="s">
         <v>2441</v>
-      </c>
-[...25 lines deleted...]
-        <v>2445</v>
       </c>
     </row>
     <row r="262" spans="1:15">
       <c r="A262">
-        <v>65049</v>
+        <v>65039</v>
       </c>
       <c r="B262" t="s">
+        <v>2442</v>
+      </c>
+      <c r="C262" t="s">
+        <v>2443</v>
+      </c>
+      <c r="D262" t="s">
+        <v>2444</v>
+      </c>
+      <c r="E262" t="s">
+        <v>2445</v>
+      </c>
+      <c r="F262" t="s">
         <v>2446</v>
       </c>
-      <c r="C262" t="s">
+      <c r="G262" t="s">
         <v>2447</v>
       </c>
-      <c r="D262" t="s">
+      <c r="H262" t="s">
         <v>2448</v>
       </c>
-      <c r="E262" t="s">
+      <c r="I262" t="s">
         <v>2449</v>
       </c>
-      <c r="F262" t="s">
+      <c r="J262" t="s">
+        <v>24</v>
+      </c>
+      <c r="K262" t="s">
+        <v>130</v>
+      </c>
+      <c r="L262" t="s">
+        <v>26</v>
+      </c>
+      <c r="M262" t="s">
+        <v>131</v>
+      </c>
+      <c r="N262" t="s">
+        <v>28</v>
+      </c>
+      <c r="O262" t="s">
         <v>2450</v>
-      </c>
-[...25 lines deleted...]
-        <v>2454</v>
       </c>
     </row>
     <row r="263" spans="1:15">
       <c r="A263">
-        <v>65050</v>
+        <v>65040</v>
       </c>
       <c r="B263" t="s">
+        <v>2451</v>
+      </c>
+      <c r="C263" t="s">
+        <v>2452</v>
+      </c>
+      <c r="D263" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E263" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F263" t="s">
         <v>2455</v>
       </c>
-      <c r="C263" t="s">
+      <c r="G263" t="s">
         <v>2456</v>
       </c>
-      <c r="D263" t="s">
+      <c r="H263" t="s">
         <v>2457</v>
       </c>
-      <c r="E263" t="s">
+      <c r="I263" t="s">
         <v>2458</v>
       </c>
-      <c r="F263" t="s">
+      <c r="J263" t="s">
+        <v>24</v>
+      </c>
+      <c r="K263" t="s">
+        <v>858</v>
+      </c>
+      <c r="L263" t="s">
+        <v>26</v>
+      </c>
+      <c r="M263" t="s">
+        <v>860</v>
+      </c>
+      <c r="N263" t="s">
+        <v>28</v>
+      </c>
+      <c r="O263" t="s">
         <v>2459</v>
-      </c>
-[...25 lines deleted...]
-        <v>2463</v>
       </c>
     </row>
     <row r="264" spans="1:15">
       <c r="A264">
-        <v>65051</v>
+        <v>65043</v>
       </c>
       <c r="B264" t="s">
+        <v>2460</v>
+      </c>
+      <c r="C264" t="s">
+        <v>2461</v>
+      </c>
+      <c r="D264" t="s">
+        <v>2462</v>
+      </c>
+      <c r="E264" t="s">
+        <v>2463</v>
+      </c>
+      <c r="F264" t="s">
         <v>2464</v>
       </c>
-      <c r="C264" t="s">
+      <c r="G264" t="s">
         <v>2465</v>
       </c>
-      <c r="D264" t="s">
+      <c r="H264" t="s">
         <v>2466</v>
       </c>
-      <c r="E264" t="s">
+      <c r="I264" t="s">
         <v>2467</v>
       </c>
-      <c r="F264" t="s">
+      <c r="J264" t="s">
+        <v>24</v>
+      </c>
+      <c r="K264" t="s">
+        <v>25</v>
+      </c>
+      <c r="L264" t="s">
+        <v>26</v>
+      </c>
+      <c r="M264" t="s">
+        <v>27</v>
+      </c>
+      <c r="N264" t="s">
+        <v>28</v>
+      </c>
+      <c r="O264" t="s">
         <v>2468</v>
-      </c>
-[...25 lines deleted...]
-        <v>2472</v>
       </c>
     </row>
     <row r="265" spans="1:15">
       <c r="A265">
-        <v>65053</v>
+        <v>65044</v>
       </c>
       <c r="B265" t="s">
+        <v>2469</v>
+      </c>
+      <c r="C265" t="s">
+        <v>2470</v>
+      </c>
+      <c r="D265" t="s">
+        <v>2471</v>
+      </c>
+      <c r="E265" t="s">
+        <v>2472</v>
+      </c>
+      <c r="F265" t="s">
         <v>2473</v>
       </c>
-      <c r="C265" t="s">
+      <c r="G265" t="s">
         <v>2474</v>
       </c>
-      <c r="D265" t="s">
+      <c r="H265" t="s">
         <v>2475</v>
       </c>
-      <c r="E265" t="s">
+      <c r="I265" t="s">
         <v>2476</v>
       </c>
-      <c r="F265" t="s">
+      <c r="J265" t="s">
+        <v>24</v>
+      </c>
+      <c r="K265" t="s">
+        <v>25</v>
+      </c>
+      <c r="L265" t="s">
+        <v>26</v>
+      </c>
+      <c r="M265" t="s">
+        <v>27</v>
+      </c>
+      <c r="N265" t="s">
+        <v>28</v>
+      </c>
+      <c r="O265" t="s">
         <v>2477</v>
-      </c>
-[...25 lines deleted...]
-        <v>2481</v>
       </c>
     </row>
     <row r="266" spans="1:15">
       <c r="A266">
-        <v>65054</v>
+        <v>65045</v>
       </c>
       <c r="B266" t="s">
+        <v>2478</v>
+      </c>
+      <c r="C266" t="s">
+        <v>2479</v>
+      </c>
+      <c r="D266" t="s">
+        <v>2480</v>
+      </c>
+      <c r="E266" t="s">
+        <v>2481</v>
+      </c>
+      <c r="F266" t="s">
         <v>2482</v>
       </c>
-      <c r="C266" t="s">
+      <c r="G266" t="s">
         <v>2483</v>
       </c>
-      <c r="D266" t="s">
+      <c r="H266" t="s">
         <v>2484</v>
       </c>
-      <c r="E266" t="s">
+      <c r="I266" t="s">
         <v>2485</v>
       </c>
-      <c r="F266" t="s">
+      <c r="J266" t="s">
         <v>2486</v>
       </c>
-      <c r="G266" t="s">
+      <c r="K266" t="s">
         <v>2487</v>
       </c>
-      <c r="H266" t="s">
+      <c r="L266" t="s">
         <v>2488</v>
       </c>
-      <c r="I266" t="s">
+      <c r="M266" t="s">
         <v>2489</v>
-      </c>
-[...10 lines deleted...]
-        <v>102</v>
       </c>
       <c r="N266" t="s">
         <v>28</v>
       </c>
       <c r="O266" t="s">
         <v>2490</v>
       </c>
     </row>
     <row r="267" spans="1:15">
       <c r="A267">
-        <v>65055</v>
+        <v>65046</v>
       </c>
       <c r="B267" t="s">
         <v>2491</v>
       </c>
       <c r="C267" t="s">
         <v>2492</v>
       </c>
       <c r="D267" t="s">
         <v>2493</v>
       </c>
       <c r="E267" t="s">
         <v>2494</v>
       </c>
       <c r="F267" t="s">
         <v>2495</v>
       </c>
       <c r="G267" t="s">
         <v>2496</v>
       </c>
       <c r="H267" t="s">
         <v>2497</v>
       </c>
       <c r="I267" t="s">
         <v>2498</v>
       </c>
       <c r="J267" t="s">
         <v>24</v>
       </c>
       <c r="K267" t="s">
-        <v>2340</v>
+        <v>141</v>
       </c>
       <c r="L267" t="s">
         <v>26</v>
       </c>
       <c r="M267" t="s">
-        <v>2341</v>
+        <v>142</v>
       </c>
       <c r="N267" t="s">
         <v>28</v>
       </c>
       <c r="O267" t="s">
         <v>2499</v>
       </c>
     </row>
     <row r="268" spans="1:15">
       <c r="A268">
-        <v>65057</v>
+        <v>65047</v>
       </c>
       <c r="B268" t="s">
         <v>2500</v>
       </c>
       <c r="C268" t="s">
         <v>2501</v>
       </c>
       <c r="D268" t="s">
         <v>2502</v>
       </c>
       <c r="E268" t="s">
         <v>2503</v>
       </c>
       <c r="F268" t="s">
         <v>2504</v>
       </c>
       <c r="G268" t="s">
         <v>2505</v>
       </c>
       <c r="H268" t="s">
         <v>2506</v>
       </c>
       <c r="I268" t="s">
         <v>2507</v>
       </c>
       <c r="J268" t="s">
         <v>24</v>
       </c>
       <c r="K268" t="s">
-        <v>472</v>
+        <v>2487</v>
       </c>
       <c r="L268" t="s">
         <v>26</v>
       </c>
       <c r="M268" t="s">
-        <v>473</v>
+        <v>2489</v>
       </c>
       <c r="N268" t="s">
         <v>28</v>
       </c>
       <c r="O268" t="s">
         <v>2508</v>
       </c>
     </row>
     <row r="269" spans="1:15">
       <c r="A269">
-        <v>65058</v>
+        <v>65049</v>
       </c>
       <c r="B269" t="s">
         <v>2509</v>
       </c>
       <c r="C269" t="s">
         <v>2510</v>
       </c>
       <c r="D269" t="s">
         <v>2511</v>
       </c>
       <c r="E269" t="s">
         <v>2512</v>
       </c>
       <c r="F269" t="s">
         <v>2513</v>
       </c>
       <c r="G269" t="s">
         <v>2514</v>
       </c>
       <c r="H269" t="s">
         <v>2515</v>
       </c>
       <c r="I269" t="s">
         <v>2516</v>
       </c>
       <c r="J269" t="s">
-        <v>363</v>
+        <v>24</v>
       </c>
       <c r="K269" t="s">
-        <v>316</v>
+        <v>640</v>
       </c>
       <c r="L269" t="s">
-        <v>365</v>
+        <v>26</v>
       </c>
       <c r="M269" t="s">
-        <v>317</v>
+        <v>641</v>
       </c>
       <c r="N269" t="s">
         <v>28</v>
       </c>
       <c r="O269" t="s">
         <v>2517</v>
       </c>
     </row>
     <row r="270" spans="1:15">
       <c r="A270">
-        <v>65059</v>
+        <v>65050</v>
       </c>
       <c r="B270" t="s">
         <v>2518</v>
       </c>
       <c r="C270" t="s">
         <v>2519</v>
       </c>
       <c r="D270" t="s">
         <v>2520</v>
       </c>
       <c r="E270" t="s">
         <v>2521</v>
       </c>
       <c r="F270" t="s">
         <v>2522</v>
       </c>
       <c r="G270" t="s">
         <v>2523</v>
       </c>
       <c r="H270" t="s">
         <v>2524</v>
       </c>
       <c r="I270" t="s">
         <v>2525</v>
       </c>
       <c r="J270" t="s">
         <v>24</v>
       </c>
       <c r="K270" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="L270" t="s">
         <v>26</v>
       </c>
       <c r="M270" t="s">
-        <v>131</v>
+        <v>27</v>
       </c>
       <c r="N270" t="s">
         <v>28</v>
       </c>
       <c r="O270" t="s">
         <v>2526</v>
       </c>
     </row>
     <row r="271" spans="1:15">
       <c r="A271">
-        <v>65060</v>
+        <v>65051</v>
       </c>
       <c r="B271" t="s">
         <v>2527</v>
       </c>
       <c r="C271" t="s">
         <v>2528</v>
       </c>
       <c r="D271" t="s">
         <v>2529</v>
       </c>
       <c r="E271" t="s">
         <v>2530</v>
       </c>
       <c r="F271" t="s">
         <v>2531</v>
       </c>
       <c r="G271" t="s">
         <v>2532</v>
       </c>
       <c r="H271" t="s">
         <v>2533</v>
       </c>
       <c r="I271" t="s">
         <v>2534</v>
       </c>
       <c r="J271" t="s">
         <v>24</v>
       </c>
       <c r="K271" t="s">
-        <v>141</v>
+        <v>364</v>
       </c>
       <c r="L271" t="s">
         <v>26</v>
       </c>
       <c r="M271" t="s">
-        <v>142</v>
+        <v>366</v>
       </c>
       <c r="N271" t="s">
         <v>28</v>
       </c>
       <c r="O271" t="s">
         <v>2535</v>
       </c>
     </row>
     <row r="272" spans="1:15">
       <c r="A272">
-        <v>65061</v>
+        <v>65053</v>
       </c>
       <c r="B272" t="s">
         <v>2536</v>
       </c>
       <c r="C272" t="s">
         <v>2537</v>
       </c>
       <c r="D272" t="s">
         <v>2538</v>
       </c>
       <c r="E272" t="s">
         <v>2539</v>
       </c>
       <c r="F272" t="s">
         <v>2540</v>
       </c>
       <c r="G272" t="s">
         <v>2541</v>
       </c>
       <c r="H272" t="s">
         <v>2542</v>
       </c>
       <c r="I272" t="s">
         <v>2543</v>
       </c>
       <c r="J272" t="s">
         <v>24</v>
       </c>
       <c r="K272" t="s">
-        <v>795</v>
+        <v>130</v>
       </c>
       <c r="L272" t="s">
         <v>26</v>
       </c>
       <c r="M272" t="s">
-        <v>797</v>
+        <v>131</v>
       </c>
       <c r="N272" t="s">
         <v>28</v>
       </c>
       <c r="O272" t="s">
         <v>2544</v>
       </c>
     </row>
     <row r="273" spans="1:15">
       <c r="A273">
-        <v>65062</v>
+        <v>65054</v>
       </c>
       <c r="B273" t="s">
         <v>2545</v>
       </c>
       <c r="C273" t="s">
         <v>2546</v>
       </c>
       <c r="D273" t="s">
         <v>2547</v>
       </c>
       <c r="E273" t="s">
         <v>2548</v>
       </c>
       <c r="F273" t="s">
         <v>2549</v>
       </c>
       <c r="G273" t="s">
         <v>2550</v>
       </c>
       <c r="H273" t="s">
         <v>2551</v>
       </c>
       <c r="I273" t="s">
         <v>2552</v>
       </c>
       <c r="J273" t="s">
-        <v>24</v>
+        <v>363</v>
       </c>
       <c r="K273" t="s">
-        <v>25</v>
+        <v>101</v>
       </c>
       <c r="L273" t="s">
-        <v>26</v>
+        <v>365</v>
       </c>
       <c r="M273" t="s">
-        <v>27</v>
+        <v>102</v>
       </c>
       <c r="N273" t="s">
         <v>28</v>
       </c>
       <c r="O273" t="s">
         <v>2553</v>
       </c>
     </row>
     <row r="274" spans="1:15">
       <c r="A274">
-        <v>65063</v>
+        <v>65055</v>
       </c>
       <c r="B274" t="s">
         <v>2554</v>
       </c>
       <c r="C274" t="s">
         <v>2555</v>
       </c>
       <c r="D274" t="s">
         <v>2556</v>
       </c>
       <c r="E274" t="s">
         <v>2557</v>
       </c>
       <c r="F274" t="s">
         <v>2558</v>
       </c>
       <c r="G274" t="s">
         <v>2559</v>
       </c>
       <c r="H274" t="s">
         <v>2560</v>
       </c>
       <c r="I274" t="s">
         <v>2561</v>
       </c>
       <c r="J274" t="s">
         <v>24</v>
       </c>
       <c r="K274" t="s">
+        <v>2403</v>
+      </c>
+      <c r="L274" t="s">
+        <v>26</v>
+      </c>
+      <c r="M274" t="s">
+        <v>2404</v>
+      </c>
+      <c r="N274" t="s">
+        <v>28</v>
+      </c>
+      <c r="O274" t="s">
         <v>2562</v>
-      </c>
-[...10 lines deleted...]
-        <v>2564</v>
       </c>
     </row>
     <row r="275" spans="1:15">
       <c r="A275">
-        <v>65068</v>
+        <v>65057</v>
       </c>
       <c r="B275" t="s">
+        <v>2563</v>
+      </c>
+      <c r="C275" t="s">
+        <v>2564</v>
+      </c>
+      <c r="D275" t="s">
         <v>2565</v>
       </c>
-      <c r="C275" t="s">
+      <c r="E275" t="s">
         <v>2566</v>
       </c>
-      <c r="D275" t="s">
+      <c r="F275" t="s">
         <v>2567</v>
       </c>
-      <c r="E275" t="s">
+      <c r="G275" t="s">
         <v>2568</v>
       </c>
-      <c r="F275" t="s">
+      <c r="H275" t="s">
         <v>2569</v>
       </c>
-      <c r="G275" t="s">
+      <c r="I275" t="s">
         <v>2570</v>
       </c>
-      <c r="H275" t="s">
+      <c r="J275" t="s">
+        <v>24</v>
+      </c>
+      <c r="K275" t="s">
+        <v>472</v>
+      </c>
+      <c r="L275" t="s">
+        <v>26</v>
+      </c>
+      <c r="M275" t="s">
+        <v>473</v>
+      </c>
+      <c r="N275" t="s">
+        <v>28</v>
+      </c>
+      <c r="O275" t="s">
         <v>2571</v>
-      </c>
-[...19 lines deleted...]
-        <v>2573</v>
       </c>
     </row>
     <row r="276" spans="1:15">
       <c r="A276">
-        <v>65069</v>
+        <v>65058</v>
       </c>
       <c r="B276" t="s">
+        <v>2572</v>
+      </c>
+      <c r="C276" t="s">
+        <v>2573</v>
+      </c>
+      <c r="D276" t="s">
         <v>2574</v>
       </c>
-      <c r="C276" t="s">
+      <c r="E276" t="s">
         <v>2575</v>
       </c>
-      <c r="D276" t="s">
+      <c r="F276" t="s">
         <v>2576</v>
       </c>
-      <c r="E276" t="s">
+      <c r="G276" t="s">
         <v>2577</v>
       </c>
-      <c r="F276" t="s">
+      <c r="H276" t="s">
         <v>2578</v>
       </c>
-      <c r="G276" t="s">
+      <c r="I276" t="s">
         <v>2579</v>
       </c>
-      <c r="H276" t="s">
+      <c r="J276" t="s">
+        <v>363</v>
+      </c>
+      <c r="K276" t="s">
+        <v>316</v>
+      </c>
+      <c r="L276" t="s">
+        <v>365</v>
+      </c>
+      <c r="M276" t="s">
+        <v>317</v>
+      </c>
+      <c r="N276" t="s">
+        <v>28</v>
+      </c>
+      <c r="O276" t="s">
         <v>2580</v>
-      </c>
-[...19 lines deleted...]
-        <v>2582</v>
       </c>
     </row>
     <row r="277" spans="1:15">
       <c r="A277">
-        <v>65071</v>
+        <v>65059</v>
       </c>
       <c r="B277" t="s">
+        <v>2581</v>
+      </c>
+      <c r="C277" t="s">
+        <v>2582</v>
+      </c>
+      <c r="D277" t="s">
         <v>2583</v>
       </c>
-      <c r="C277" t="s">
+      <c r="E277" t="s">
         <v>2584</v>
       </c>
-      <c r="D277" t="s">
+      <c r="F277" t="s">
         <v>2585</v>
       </c>
-      <c r="E277" t="s">
+      <c r="G277" t="s">
         <v>2586</v>
       </c>
-      <c r="F277" t="s">
+      <c r="H277" t="s">
         <v>2587</v>
       </c>
-      <c r="G277" t="s">
+      <c r="I277" t="s">
         <v>2588</v>
       </c>
-      <c r="H277" t="s">
+      <c r="J277" t="s">
+        <v>24</v>
+      </c>
+      <c r="K277" t="s">
+        <v>130</v>
+      </c>
+      <c r="L277" t="s">
+        <v>26</v>
+      </c>
+      <c r="M277" t="s">
+        <v>131</v>
+      </c>
+      <c r="N277" t="s">
+        <v>28</v>
+      </c>
+      <c r="O277" t="s">
         <v>2589</v>
-      </c>
-[...19 lines deleted...]
-        <v>2591</v>
       </c>
     </row>
     <row r="278" spans="1:15">
       <c r="A278">
-        <v>65073</v>
+        <v>65060</v>
       </c>
       <c r="B278" t="s">
+        <v>2590</v>
+      </c>
+      <c r="C278" t="s">
+        <v>2591</v>
+      </c>
+      <c r="D278" t="s">
         <v>2592</v>
       </c>
-      <c r="C278" t="s">
+      <c r="E278" t="s">
         <v>2593</v>
       </c>
-      <c r="D278" t="s">
+      <c r="F278" t="s">
         <v>2594</v>
       </c>
-      <c r="E278" t="s">
+      <c r="G278" t="s">
         <v>2595</v>
       </c>
-      <c r="F278" t="s">
+      <c r="H278" t="s">
         <v>2596</v>
       </c>
-      <c r="G278" t="s">
+      <c r="I278" t="s">
         <v>2597</v>
       </c>
-      <c r="H278" t="s">
+      <c r="J278" t="s">
+        <v>24</v>
+      </c>
+      <c r="K278" t="s">
+        <v>141</v>
+      </c>
+      <c r="L278" t="s">
+        <v>26</v>
+      </c>
+      <c r="M278" t="s">
+        <v>142</v>
+      </c>
+      <c r="N278" t="s">
+        <v>28</v>
+      </c>
+      <c r="O278" t="s">
         <v>2598</v>
-      </c>
-[...19 lines deleted...]
-        <v>2600</v>
       </c>
     </row>
     <row r="279" spans="1:15">
       <c r="A279">
-        <v>65074</v>
+        <v>65061</v>
       </c>
       <c r="B279" t="s">
+        <v>2599</v>
+      </c>
+      <c r="C279" t="s">
+        <v>2600</v>
+      </c>
+      <c r="D279" t="s">
         <v>2601</v>
       </c>
-      <c r="C279" t="s">
+      <c r="E279" t="s">
         <v>2602</v>
       </c>
-      <c r="D279" t="s">
+      <c r="F279" t="s">
         <v>2603</v>
       </c>
-      <c r="E279" t="s">
+      <c r="G279" t="s">
         <v>2604</v>
       </c>
-      <c r="F279" t="s">
+      <c r="H279" t="s">
         <v>2605</v>
       </c>
-      <c r="G279" t="s">
+      <c r="I279" t="s">
         <v>2606</v>
       </c>
-      <c r="H279" t="s">
+      <c r="J279" t="s">
+        <v>24</v>
+      </c>
+      <c r="K279" t="s">
+        <v>858</v>
+      </c>
+      <c r="L279" t="s">
+        <v>26</v>
+      </c>
+      <c r="M279" t="s">
+        <v>860</v>
+      </c>
+      <c r="N279" t="s">
+        <v>28</v>
+      </c>
+      <c r="O279" t="s">
         <v>2607</v>
-      </c>
-[...19 lines deleted...]
-        <v>2611</v>
       </c>
     </row>
     <row r="280" spans="1:15">
       <c r="A280">
-        <v>65075</v>
+        <v>65062</v>
       </c>
       <c r="B280" t="s">
+        <v>2608</v>
+      </c>
+      <c r="C280" t="s">
+        <v>2609</v>
+      </c>
+      <c r="D280" t="s">
+        <v>2610</v>
+      </c>
+      <c r="E280" t="s">
+        <v>2611</v>
+      </c>
+      <c r="F280" t="s">
         <v>2612</v>
       </c>
-      <c r="C280" t="s">
+      <c r="G280" t="s">
         <v>2613</v>
       </c>
-      <c r="D280" t="s">
+      <c r="H280" t="s">
         <v>2614</v>
       </c>
-      <c r="E280" t="s">
+      <c r="I280" t="s">
         <v>2615</v>
       </c>
-      <c r="F280" t="s">
+      <c r="J280" t="s">
+        <v>24</v>
+      </c>
+      <c r="K280" t="s">
+        <v>25</v>
+      </c>
+      <c r="L280" t="s">
+        <v>26</v>
+      </c>
+      <c r="M280" t="s">
+        <v>27</v>
+      </c>
+      <c r="N280" t="s">
+        <v>28</v>
+      </c>
+      <c r="O280" t="s">
         <v>2616</v>
-      </c>
-[...25 lines deleted...]
-        <v>2620</v>
       </c>
     </row>
     <row r="281" spans="1:15">
       <c r="A281">
-        <v>65076</v>
+        <v>65063</v>
       </c>
       <c r="B281" t="s">
+        <v>2617</v>
+      </c>
+      <c r="C281" t="s">
+        <v>2618</v>
+      </c>
+      <c r="D281" t="s">
+        <v>2619</v>
+      </c>
+      <c r="E281" t="s">
+        <v>2620</v>
+      </c>
+      <c r="F281" t="s">
         <v>2621</v>
       </c>
-      <c r="C281" t="s">
+      <c r="G281" t="s">
         <v>2622</v>
       </c>
-      <c r="D281" t="s">
+      <c r="H281" t="s">
         <v>2623</v>
       </c>
-      <c r="E281" t="s">
+      <c r="I281" t="s">
         <v>2624</v>
       </c>
-      <c r="F281" t="s">
+      <c r="J281" t="s">
+        <v>24</v>
+      </c>
+      <c r="K281" t="s">
         <v>2625</v>
       </c>
-      <c r="G281" t="s">
+      <c r="L281" t="s">
+        <v>26</v>
+      </c>
+      <c r="M281" t="s">
         <v>2626</v>
       </c>
-      <c r="H281" t="s">
+      <c r="N281" t="s">
+        <v>28</v>
+      </c>
+      <c r="O281" t="s">
         <v>2627</v>
-      </c>
-[...19 lines deleted...]
-        <v>2629</v>
       </c>
     </row>
     <row r="282" spans="1:15">
       <c r="A282">
-        <v>65077</v>
+        <v>65068</v>
       </c>
       <c r="B282" t="s">
+        <v>2628</v>
+      </c>
+      <c r="C282" t="s">
+        <v>2629</v>
+      </c>
+      <c r="D282" t="s">
         <v>2630</v>
       </c>
-      <c r="C282" t="s">
+      <c r="E282" t="s">
         <v>2631</v>
       </c>
-      <c r="D282" t="s">
+      <c r="F282" t="s">
         <v>2632</v>
       </c>
-      <c r="E282" t="s">
+      <c r="G282" t="s">
         <v>2633</v>
       </c>
-      <c r="F282" t="s">
+      <c r="H282" t="s">
         <v>2634</v>
       </c>
-      <c r="G282" t="s">
+      <c r="I282" t="s">
         <v>2635</v>
       </c>
-      <c r="H282" t="s">
+      <c r="J282" t="s">
+        <v>24</v>
+      </c>
+      <c r="K282" t="s">
+        <v>25</v>
+      </c>
+      <c r="L282" t="s">
+        <v>26</v>
+      </c>
+      <c r="M282" t="s">
+        <v>27</v>
+      </c>
+      <c r="N282" t="s">
+        <v>28</v>
+      </c>
+      <c r="O282" t="s">
         <v>2636</v>
-      </c>
-[...19 lines deleted...]
-        <v>2638</v>
       </c>
     </row>
     <row r="283" spans="1:15">
       <c r="A283">
-        <v>65080</v>
+        <v>65069</v>
       </c>
       <c r="B283" t="s">
+        <v>2637</v>
+      </c>
+      <c r="C283" t="s">
+        <v>2638</v>
+      </c>
+      <c r="D283" t="s">
         <v>2639</v>
       </c>
-      <c r="C283" t="s">
+      <c r="E283" t="s">
         <v>2640</v>
       </c>
-      <c r="D283" t="s">
+      <c r="F283" t="s">
         <v>2641</v>
       </c>
-      <c r="E283" t="s">
+      <c r="G283" t="s">
         <v>2642</v>
       </c>
-      <c r="F283" t="s">
+      <c r="H283" t="s">
         <v>2643</v>
       </c>
-      <c r="G283" t="s">
+      <c r="I283" t="s">
         <v>2644</v>
       </c>
-      <c r="H283" t="s">
+      <c r="J283" t="s">
+        <v>24</v>
+      </c>
+      <c r="K283" t="s">
+        <v>130</v>
+      </c>
+      <c r="L283" t="s">
+        <v>26</v>
+      </c>
+      <c r="M283" t="s">
+        <v>131</v>
+      </c>
+      <c r="N283" t="s">
+        <v>28</v>
+      </c>
+      <c r="O283" t="s">
         <v>2645</v>
-      </c>
-[...19 lines deleted...]
-        <v>2647</v>
       </c>
     </row>
     <row r="284" spans="1:15">
       <c r="A284">
-        <v>65081</v>
+        <v>65071</v>
       </c>
       <c r="B284" t="s">
+        <v>2646</v>
+      </c>
+      <c r="C284" t="s">
+        <v>2647</v>
+      </c>
+      <c r="D284" t="s">
         <v>2648</v>
       </c>
-      <c r="C284" t="s">
+      <c r="E284" t="s">
         <v>2649</v>
       </c>
-      <c r="D284" t="s">
+      <c r="F284" t="s">
         <v>2650</v>
       </c>
-      <c r="E284" t="s">
+      <c r="G284" t="s">
         <v>2651</v>
       </c>
-      <c r="F284" t="s">
+      <c r="H284" t="s">
         <v>2652</v>
       </c>
-      <c r="G284" t="s">
+      <c r="I284" t="s">
         <v>2653</v>
       </c>
-      <c r="H284" t="s">
+      <c r="J284" t="s">
+        <v>24</v>
+      </c>
+      <c r="K284" t="s">
+        <v>25</v>
+      </c>
+      <c r="L284" t="s">
+        <v>26</v>
+      </c>
+      <c r="M284" t="s">
+        <v>27</v>
+      </c>
+      <c r="N284" t="s">
+        <v>28</v>
+      </c>
+      <c r="O284" t="s">
         <v>2654</v>
-      </c>
-[...19 lines deleted...]
-        <v>2656</v>
       </c>
     </row>
     <row r="285" spans="1:15">
       <c r="A285">
-        <v>65082</v>
+        <v>65073</v>
       </c>
       <c r="B285" t="s">
+        <v>2655</v>
+      </c>
+      <c r="C285" t="s">
+        <v>2656</v>
+      </c>
+      <c r="D285" t="s">
         <v>2657</v>
       </c>
-      <c r="C285" t="s">
+      <c r="E285" t="s">
         <v>2658</v>
       </c>
-      <c r="D285" t="s">
+      <c r="F285" t="s">
         <v>2659</v>
       </c>
-      <c r="E285" t="s">
+      <c r="G285" t="s">
         <v>2660</v>
       </c>
-      <c r="F285" t="s">
+      <c r="H285" t="s">
         <v>2661</v>
       </c>
-      <c r="G285" t="s">
+      <c r="I285" t="s">
         <v>2662</v>
       </c>
-      <c r="H285" t="s">
+      <c r="J285" t="s">
+        <v>24</v>
+      </c>
+      <c r="K285" t="s">
+        <v>25</v>
+      </c>
+      <c r="L285" t="s">
+        <v>26</v>
+      </c>
+      <c r="M285" t="s">
+        <v>27</v>
+      </c>
+      <c r="N285" t="s">
+        <v>28</v>
+      </c>
+      <c r="O285" t="s">
         <v>2663</v>
-      </c>
-[...19 lines deleted...]
-        <v>2665</v>
       </c>
     </row>
     <row r="286" spans="1:15">
       <c r="A286">
-        <v>65083</v>
+        <v>65074</v>
       </c>
       <c r="B286" t="s">
+        <v>2664</v>
+      </c>
+      <c r="C286" t="s">
+        <v>2665</v>
+      </c>
+      <c r="D286" t="s">
         <v>2666</v>
       </c>
-      <c r="C286" t="s">
+      <c r="E286" t="s">
         <v>2667</v>
       </c>
-      <c r="D286" t="s">
+      <c r="F286" t="s">
         <v>2668</v>
       </c>
-      <c r="E286" t="s">
+      <c r="G286" t="s">
         <v>2669</v>
       </c>
-      <c r="F286" t="s">
+      <c r="H286" t="s">
         <v>2670</v>
       </c>
-      <c r="G286" t="s">
+      <c r="I286" t="s">
         <v>2671</v>
       </c>
-      <c r="H286" t="s">
+      <c r="J286" t="s">
+        <v>24</v>
+      </c>
+      <c r="K286" t="s">
         <v>2672</v>
       </c>
-      <c r="I286" t="s">
+      <c r="L286" t="s">
+        <v>26</v>
+      </c>
+      <c r="M286" t="s">
         <v>2673</v>
-      </c>
-[...10 lines deleted...]
-        <v>131</v>
       </c>
       <c r="N286" t="s">
         <v>28</v>
       </c>
       <c r="O286" t="s">
         <v>2674</v>
       </c>
     </row>
     <row r="287" spans="1:15">
       <c r="A287">
-        <v>65084</v>
+        <v>65075</v>
       </c>
       <c r="B287" t="s">
         <v>2675</v>
       </c>
       <c r="C287" t="s">
         <v>2676</v>
       </c>
       <c r="D287" t="s">
         <v>2677</v>
       </c>
       <c r="E287" t="s">
         <v>2678</v>
       </c>
       <c r="F287" t="s">
         <v>2679</v>
       </c>
       <c r="G287" t="s">
         <v>2680</v>
       </c>
       <c r="H287" t="s">
         <v>2681</v>
       </c>
       <c r="I287" t="s">
         <v>2682</v>
       </c>
       <c r="J287" t="s">
-        <v>24</v>
+        <v>363</v>
       </c>
       <c r="K287" t="s">
-        <v>25</v>
+        <v>2392</v>
       </c>
       <c r="L287" t="s">
-        <v>26</v>
+        <v>365</v>
       </c>
       <c r="M287" t="s">
-        <v>27</v>
+        <v>2393</v>
       </c>
       <c r="N287" t="s">
         <v>28</v>
       </c>
       <c r="O287" t="s">
         <v>2683</v>
       </c>
     </row>
     <row r="288" spans="1:15">
       <c r="A288">
-        <v>65085</v>
+        <v>65076</v>
       </c>
       <c r="B288" t="s">
         <v>2684</v>
       </c>
       <c r="C288" t="s">
         <v>2685</v>
       </c>
       <c r="D288" t="s">
         <v>2686</v>
       </c>
       <c r="E288" t="s">
         <v>2687</v>
       </c>
       <c r="F288" t="s">
         <v>2688</v>
       </c>
       <c r="G288" t="s">
         <v>2689</v>
       </c>
       <c r="H288" t="s">
         <v>2690</v>
       </c>
       <c r="I288" t="s">
         <v>2691</v>
       </c>
       <c r="J288" t="s">
         <v>24</v>
       </c>
       <c r="K288" t="s">
-        <v>2340</v>
+        <v>130</v>
       </c>
       <c r="L288" t="s">
         <v>26</v>
       </c>
       <c r="M288" t="s">
-        <v>2341</v>
+        <v>131</v>
       </c>
       <c r="N288" t="s">
         <v>28</v>
       </c>
       <c r="O288" t="s">
         <v>2692</v>
       </c>
     </row>
     <row r="289" spans="1:15">
       <c r="A289">
-        <v>65086</v>
+        <v>65077</v>
       </c>
       <c r="B289" t="s">
         <v>2693</v>
       </c>
       <c r="C289" t="s">
         <v>2694</v>
       </c>
       <c r="D289" t="s">
         <v>2695</v>
       </c>
       <c r="E289" t="s">
         <v>2696</v>
       </c>
       <c r="F289" t="s">
         <v>2697</v>
       </c>
       <c r="G289" t="s">
         <v>2698</v>
       </c>
       <c r="H289" t="s">
         <v>2699</v>
       </c>
       <c r="I289" t="s">
         <v>2700</v>
       </c>
       <c r="J289" t="s">
         <v>24</v>
       </c>
       <c r="K289" t="s">
-        <v>130</v>
+        <v>364</v>
       </c>
       <c r="L289" t="s">
         <v>26</v>
       </c>
       <c r="M289" t="s">
-        <v>131</v>
+        <v>366</v>
       </c>
       <c r="N289" t="s">
         <v>28</v>
       </c>
       <c r="O289" t="s">
         <v>2701</v>
       </c>
     </row>
     <row r="290" spans="1:15">
       <c r="A290">
-        <v>65087</v>
+        <v>65080</v>
       </c>
       <c r="B290" t="s">
         <v>2702</v>
       </c>
       <c r="C290" t="s">
         <v>2703</v>
       </c>
       <c r="D290" t="s">
         <v>2704</v>
       </c>
       <c r="E290" t="s">
         <v>2705</v>
       </c>
       <c r="F290" t="s">
         <v>2706</v>
       </c>
       <c r="G290" t="s">
         <v>2707</v>
       </c>
       <c r="H290" t="s">
         <v>2708</v>
       </c>
       <c r="I290" t="s">
         <v>2709</v>
       </c>
       <c r="J290" t="s">
         <v>24</v>
       </c>
       <c r="K290" t="s">
-        <v>130</v>
+        <v>141</v>
       </c>
       <c r="L290" t="s">
         <v>26</v>
       </c>
       <c r="M290" t="s">
-        <v>131</v>
+        <v>142</v>
       </c>
       <c r="N290" t="s">
         <v>28</v>
       </c>
       <c r="O290" t="s">
         <v>2710</v>
       </c>
     </row>
     <row r="291" spans="1:15">
       <c r="A291">
-        <v>65088</v>
+        <v>65081</v>
       </c>
       <c r="B291" t="s">
         <v>2711</v>
       </c>
       <c r="C291" t="s">
         <v>2712</v>
       </c>
       <c r="D291" t="s">
         <v>2713</v>
       </c>
       <c r="E291" t="s">
         <v>2714</v>
       </c>
       <c r="F291" t="s">
         <v>2715</v>
       </c>
       <c r="G291" t="s">
         <v>2716</v>
       </c>
       <c r="H291" t="s">
         <v>2717</v>
       </c>
       <c r="I291" t="s">
         <v>2718</v>
       </c>
       <c r="J291" t="s">
         <v>24</v>
       </c>
       <c r="K291" t="s">
-        <v>25</v>
+        <v>141</v>
       </c>
       <c r="L291" t="s">
         <v>26</v>
       </c>
       <c r="M291" t="s">
-        <v>27</v>
+        <v>142</v>
       </c>
       <c r="N291" t="s">
         <v>28</v>
       </c>
       <c r="O291" t="s">
         <v>2719</v>
       </c>
     </row>
     <row r="292" spans="1:15">
       <c r="A292">
-        <v>65089</v>
+        <v>65082</v>
       </c>
       <c r="B292" t="s">
         <v>2720</v>
       </c>
       <c r="C292" t="s">
         <v>2721</v>
       </c>
       <c r="D292" t="s">
         <v>2722</v>
       </c>
       <c r="E292" t="s">
         <v>2723</v>
       </c>
       <c r="F292" t="s">
         <v>2724</v>
       </c>
       <c r="G292" t="s">
         <v>2725</v>
       </c>
       <c r="H292" t="s">
         <v>2726</v>
       </c>
       <c r="I292" t="s">
         <v>2727</v>
       </c>
       <c r="J292" t="s">
         <v>24</v>
       </c>
       <c r="K292" t="s">
-        <v>25</v>
+        <v>141</v>
       </c>
       <c r="L292" t="s">
         <v>26</v>
       </c>
       <c r="M292" t="s">
-        <v>27</v>
+        <v>142</v>
       </c>
       <c r="N292" t="s">
         <v>28</v>
       </c>
       <c r="O292" t="s">
         <v>2728</v>
       </c>
     </row>
     <row r="293" spans="1:15">
       <c r="A293">
-        <v>65090</v>
+        <v>65083</v>
       </c>
       <c r="B293" t="s">
         <v>2729</v>
       </c>
       <c r="C293" t="s">
         <v>2730</v>
       </c>
       <c r="D293" t="s">
         <v>2731</v>
       </c>
       <c r="E293" t="s">
         <v>2732</v>
       </c>
       <c r="F293" t="s">
         <v>2733</v>
       </c>
       <c r="G293" t="s">
         <v>2734</v>
       </c>
       <c r="H293" t="s">
         <v>2735</v>
       </c>
       <c r="I293" t="s">
         <v>2736</v>
       </c>
       <c r="J293" t="s">
         <v>24</v>
       </c>
       <c r="K293" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L293" t="s">
         <v>26</v>
       </c>
       <c r="M293" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N293" t="s">
         <v>28</v>
       </c>
       <c r="O293" t="s">
         <v>2737</v>
       </c>
     </row>
     <row r="294" spans="1:15">
       <c r="A294">
-        <v>65091</v>
+        <v>65084</v>
       </c>
       <c r="B294" t="s">
         <v>2738</v>
       </c>
       <c r="C294" t="s">
         <v>2739</v>
       </c>
       <c r="D294" t="s">
         <v>2740</v>
       </c>
       <c r="E294" t="s">
         <v>2741</v>
       </c>
       <c r="F294" t="s">
         <v>2742</v>
       </c>
       <c r="G294" t="s">
         <v>2743</v>
       </c>
       <c r="H294" t="s">
         <v>2744</v>
       </c>
       <c r="I294" t="s">
         <v>2745</v>
       </c>
       <c r="J294" t="s">
         <v>24</v>
       </c>
       <c r="K294" t="s">
         <v>25</v>
       </c>
       <c r="L294" t="s">
         <v>26</v>
       </c>
       <c r="M294" t="s">
         <v>27</v>
       </c>
       <c r="N294" t="s">
         <v>28</v>
       </c>
       <c r="O294" t="s">
         <v>2746</v>
       </c>
     </row>
     <row r="295" spans="1:15">
       <c r="A295">
-        <v>65092</v>
+        <v>65085</v>
       </c>
       <c r="B295" t="s">
         <v>2747</v>
       </c>
       <c r="C295" t="s">
         <v>2748</v>
       </c>
       <c r="D295" t="s">
         <v>2749</v>
       </c>
       <c r="E295" t="s">
         <v>2750</v>
       </c>
       <c r="F295" t="s">
         <v>2751</v>
       </c>
       <c r="G295" t="s">
         <v>2752</v>
       </c>
       <c r="H295" t="s">
         <v>2753</v>
       </c>
       <c r="I295" t="s">
         <v>2754</v>
       </c>
       <c r="J295" t="s">
         <v>24</v>
       </c>
       <c r="K295" t="s">
-        <v>130</v>
+        <v>2403</v>
       </c>
       <c r="L295" t="s">
         <v>26</v>
       </c>
       <c r="M295" t="s">
-        <v>131</v>
+        <v>2404</v>
       </c>
       <c r="N295" t="s">
         <v>28</v>
       </c>
       <c r="O295" t="s">
         <v>2755</v>
       </c>
     </row>
     <row r="296" spans="1:15">
       <c r="A296">
-        <v>65093</v>
+        <v>65086</v>
       </c>
       <c r="B296" t="s">
         <v>2756</v>
       </c>
       <c r="C296" t="s">
         <v>2757</v>
       </c>
       <c r="D296" t="s">
         <v>2758</v>
       </c>
       <c r="E296" t="s">
         <v>2759</v>
       </c>
       <c r="F296" t="s">
         <v>2760</v>
       </c>
       <c r="G296" t="s">
         <v>2761</v>
       </c>
       <c r="H296" t="s">
         <v>2762</v>
       </c>
       <c r="I296" t="s">
         <v>2763</v>
       </c>
       <c r="J296" t="s">
         <v>24</v>
       </c>
       <c r="K296" t="s">
         <v>130</v>
       </c>
       <c r="L296" t="s">
         <v>26</v>
       </c>
       <c r="M296" t="s">
         <v>131</v>
       </c>
       <c r="N296" t="s">
         <v>28</v>
       </c>
       <c r="O296" t="s">
         <v>2764</v>
       </c>
     </row>
     <row r="297" spans="1:15">
       <c r="A297">
-        <v>65094</v>
+        <v>65087</v>
       </c>
       <c r="B297" t="s">
         <v>2765</v>
       </c>
       <c r="C297" t="s">
         <v>2766</v>
       </c>
       <c r="D297" t="s">
         <v>2767</v>
       </c>
       <c r="E297" t="s">
         <v>2768</v>
       </c>
       <c r="F297" t="s">
         <v>2769</v>
       </c>
       <c r="G297" t="s">
         <v>2770</v>
       </c>
       <c r="H297" t="s">
         <v>2771</v>
       </c>
       <c r="I297" t="s">
         <v>2772</v>
       </c>
       <c r="J297" t="s">
         <v>24</v>
       </c>
       <c r="K297" t="s">
+        <v>130</v>
+      </c>
+      <c r="L297" t="s">
+        <v>26</v>
+      </c>
+      <c r="M297" t="s">
+        <v>131</v>
+      </c>
+      <c r="N297" t="s">
+        <v>28</v>
+      </c>
+      <c r="O297" t="s">
         <v>2773</v>
-      </c>
-[...10 lines deleted...]
-        <v>2775</v>
       </c>
     </row>
     <row r="298" spans="1:15">
       <c r="A298">
-        <v>65095</v>
+        <v>65088</v>
       </c>
       <c r="B298" t="s">
+        <v>2774</v>
+      </c>
+      <c r="C298" t="s">
+        <v>2775</v>
+      </c>
+      <c r="D298" t="s">
         <v>2776</v>
       </c>
-      <c r="C298" t="s">
+      <c r="E298" t="s">
         <v>2777</v>
       </c>
-      <c r="D298" t="s">
+      <c r="F298" t="s">
         <v>2778</v>
       </c>
-      <c r="E298" t="s">
+      <c r="G298" t="s">
         <v>2779</v>
       </c>
-      <c r="F298" t="s">
+      <c r="H298" t="s">
         <v>2780</v>
       </c>
-      <c r="G298" t="s">
+      <c r="I298" t="s">
         <v>2781</v>
       </c>
-      <c r="H298" t="s">
+      <c r="J298" t="s">
+        <v>24</v>
+      </c>
+      <c r="K298" t="s">
+        <v>25</v>
+      </c>
+      <c r="L298" t="s">
+        <v>26</v>
+      </c>
+      <c r="M298" t="s">
+        <v>27</v>
+      </c>
+      <c r="N298" t="s">
+        <v>28</v>
+      </c>
+      <c r="O298" t="s">
         <v>2782</v>
-      </c>
-[...19 lines deleted...]
-        <v>2784</v>
       </c>
     </row>
     <row r="299" spans="1:15">
       <c r="A299">
-        <v>65096</v>
+        <v>65089</v>
       </c>
       <c r="B299" t="s">
+        <v>2783</v>
+      </c>
+      <c r="C299" t="s">
+        <v>2784</v>
+      </c>
+      <c r="D299" t="s">
         <v>2785</v>
       </c>
-      <c r="C299" t="s">
+      <c r="E299" t="s">
         <v>2786</v>
       </c>
-      <c r="D299" t="s">
+      <c r="F299" t="s">
         <v>2787</v>
       </c>
-      <c r="E299" t="s">
+      <c r="G299" t="s">
         <v>2788</v>
       </c>
-      <c r="F299" t="s">
+      <c r="H299" t="s">
         <v>2789</v>
       </c>
-      <c r="G299" t="s">
+      <c r="I299" t="s">
         <v>2790</v>
-      </c>
-[...4 lines deleted...]
-        <v>2792</v>
       </c>
       <c r="J299" t="s">
         <v>24</v>
       </c>
       <c r="K299" t="s">
         <v>25</v>
       </c>
       <c r="L299" t="s">
         <v>26</v>
       </c>
       <c r="M299" t="s">
         <v>27</v>
       </c>
       <c r="N299" t="s">
         <v>28</v>
       </c>
       <c r="O299" t="s">
-        <v>2793</v>
+        <v>2791</v>
       </c>
     </row>
     <row r="300" spans="1:15">
       <c r="A300">
-        <v>65097</v>
+        <v>65090</v>
       </c>
       <c r="B300" t="s">
+        <v>2792</v>
+      </c>
+      <c r="C300" t="s">
+        <v>2793</v>
+      </c>
+      <c r="D300" t="s">
         <v>2794</v>
       </c>
-      <c r="C300" t="s">
+      <c r="E300" t="s">
         <v>2795</v>
       </c>
-      <c r="D300" t="s">
+      <c r="F300" t="s">
         <v>2796</v>
       </c>
-      <c r="E300" t="s">
+      <c r="G300" t="s">
         <v>2797</v>
       </c>
-      <c r="F300" t="s">
+      <c r="H300" t="s">
         <v>2798</v>
       </c>
-      <c r="G300" t="s">
+      <c r="I300" t="s">
         <v>2799</v>
       </c>
-      <c r="H300" t="s">
+      <c r="J300" t="s">
+        <v>24</v>
+      </c>
+      <c r="K300" t="s">
+        <v>25</v>
+      </c>
+      <c r="L300" t="s">
+        <v>26</v>
+      </c>
+      <c r="M300" t="s">
+        <v>27</v>
+      </c>
+      <c r="N300" t="s">
+        <v>28</v>
+      </c>
+      <c r="O300" t="s">
         <v>2800</v>
-      </c>
-[...19 lines deleted...]
-        <v>2802</v>
       </c>
     </row>
     <row r="301" spans="1:15">
       <c r="A301">
-        <v>65098</v>
+        <v>65091</v>
       </c>
       <c r="B301" t="s">
+        <v>2801</v>
+      </c>
+      <c r="C301" t="s">
+        <v>2802</v>
+      </c>
+      <c r="D301" t="s">
         <v>2803</v>
       </c>
-      <c r="C301" t="s">
+      <c r="E301" t="s">
         <v>2804</v>
       </c>
-      <c r="D301" t="s">
+      <c r="F301" t="s">
         <v>2805</v>
       </c>
-      <c r="E301" t="s">
+      <c r="G301" t="s">
         <v>2806</v>
       </c>
-      <c r="F301" t="s">
+      <c r="H301" t="s">
         <v>2807</v>
       </c>
-      <c r="G301" t="s">
+      <c r="I301" t="s">
         <v>2808</v>
-      </c>
-[...4 lines deleted...]
-        <v>2810</v>
       </c>
       <c r="J301" t="s">
         <v>24</v>
       </c>
       <c r="K301" t="s">
         <v>25</v>
       </c>
       <c r="L301" t="s">
         <v>26</v>
       </c>
       <c r="M301" t="s">
         <v>27</v>
       </c>
       <c r="N301" t="s">
         <v>28</v>
       </c>
       <c r="O301" t="s">
-        <v>2811</v>
+        <v>2809</v>
       </c>
     </row>
     <row r="302" spans="1:15">
       <c r="A302">
-        <v>65099</v>
+        <v>65092</v>
       </c>
       <c r="B302" t="s">
+        <v>2810</v>
+      </c>
+      <c r="C302" t="s">
+        <v>2811</v>
+      </c>
+      <c r="D302" t="s">
         <v>2812</v>
       </c>
-      <c r="C302" t="s">
+      <c r="E302" t="s">
         <v>2813</v>
       </c>
-      <c r="D302" t="s">
+      <c r="F302" t="s">
         <v>2814</v>
       </c>
-      <c r="E302" t="s">
+      <c r="G302" t="s">
         <v>2815</v>
       </c>
-      <c r="F302" t="s">
+      <c r="H302" t="s">
         <v>2816</v>
       </c>
-      <c r="G302" t="s">
+      <c r="I302" t="s">
         <v>2817</v>
-      </c>
-[...4 lines deleted...]
-        <v>2819</v>
       </c>
       <c r="J302" t="s">
         <v>24</v>
       </c>
       <c r="K302" t="s">
         <v>130</v>
       </c>
       <c r="L302" t="s">
         <v>26</v>
       </c>
       <c r="M302" t="s">
         <v>131</v>
       </c>
       <c r="N302" t="s">
         <v>28</v>
       </c>
       <c r="O302" t="s">
-        <v>2820</v>
+        <v>2818</v>
       </c>
     </row>
     <row r="303" spans="1:15">
       <c r="A303">
-        <v>65100</v>
+        <v>65093</v>
       </c>
       <c r="B303" t="s">
+        <v>2819</v>
+      </c>
+      <c r="C303" t="s">
+        <v>2820</v>
+      </c>
+      <c r="D303" t="s">
         <v>2821</v>
       </c>
-      <c r="C303" t="s">
+      <c r="E303" t="s">
         <v>2822</v>
       </c>
-      <c r="D303" t="s">
+      <c r="F303" t="s">
         <v>2823</v>
       </c>
-      <c r="E303" t="s">
+      <c r="G303" t="s">
         <v>2824</v>
       </c>
-      <c r="F303" t="s">
+      <c r="H303" t="s">
         <v>2825</v>
       </c>
-      <c r="G303" t="s">
+      <c r="I303" t="s">
         <v>2826</v>
       </c>
-      <c r="H303" t="s">
+      <c r="J303" t="s">
+        <v>24</v>
+      </c>
+      <c r="K303" t="s">
+        <v>130</v>
+      </c>
+      <c r="L303" t="s">
+        <v>26</v>
+      </c>
+      <c r="M303" t="s">
+        <v>131</v>
+      </c>
+      <c r="N303" t="s">
+        <v>28</v>
+      </c>
+      <c r="O303" t="s">
         <v>2827</v>
-      </c>
-[...19 lines deleted...]
-        <v>2829</v>
       </c>
     </row>
     <row r="304" spans="1:15">
       <c r="A304">
-        <v>65101</v>
+        <v>65094</v>
       </c>
       <c r="B304" t="s">
+        <v>2828</v>
+      </c>
+      <c r="C304" t="s">
+        <v>2829</v>
+      </c>
+      <c r="D304" t="s">
         <v>2830</v>
       </c>
-      <c r="C304" t="s">
+      <c r="E304" t="s">
         <v>2831</v>
       </c>
-      <c r="D304" t="s">
+      <c r="F304" t="s">
         <v>2832</v>
       </c>
-      <c r="E304" t="s">
+      <c r="G304" t="s">
         <v>2833</v>
       </c>
-      <c r="F304" t="s">
+      <c r="H304" t="s">
         <v>2834</v>
       </c>
-      <c r="G304" t="s">
+      <c r="I304" t="s">
         <v>2835</v>
       </c>
-      <c r="H304" t="s">
+      <c r="J304" t="s">
+        <v>24</v>
+      </c>
+      <c r="K304" t="s">
         <v>2836</v>
       </c>
-      <c r="I304" t="s">
+      <c r="L304" t="s">
+        <v>26</v>
+      </c>
+      <c r="M304" t="s">
         <v>2837</v>
-      </c>
-[...10 lines deleted...]
-        <v>131</v>
       </c>
       <c r="N304" t="s">
         <v>28</v>
       </c>
       <c r="O304" t="s">
         <v>2838</v>
       </c>
     </row>
     <row r="305" spans="1:15">
       <c r="A305">
-        <v>65102</v>
+        <v>65095</v>
       </c>
       <c r="B305" t="s">
         <v>2839</v>
       </c>
       <c r="C305" t="s">
         <v>2840</v>
       </c>
       <c r="D305" t="s">
         <v>2841</v>
       </c>
       <c r="E305" t="s">
         <v>2842</v>
       </c>
       <c r="F305" t="s">
         <v>2843</v>
       </c>
       <c r="G305" t="s">
         <v>2844</v>
       </c>
       <c r="H305" t="s">
         <v>2845</v>
       </c>
       <c r="I305" t="s">
         <v>2846</v>
       </c>
       <c r="J305" t="s">
         <v>24</v>
       </c>
       <c r="K305" t="s">
-        <v>25</v>
+        <v>364</v>
       </c>
       <c r="L305" t="s">
         <v>26</v>
       </c>
       <c r="M305" t="s">
-        <v>27</v>
+        <v>366</v>
       </c>
       <c r="N305" t="s">
         <v>28</v>
       </c>
       <c r="O305" t="s">
         <v>2847</v>
       </c>
     </row>
     <row r="306" spans="1:15">
       <c r="A306">
-        <v>65104</v>
+        <v>65096</v>
       </c>
       <c r="B306" t="s">
         <v>2848</v>
       </c>
       <c r="C306" t="s">
         <v>2849</v>
       </c>
       <c r="D306" t="s">
         <v>2850</v>
       </c>
       <c r="E306" t="s">
         <v>2851</v>
       </c>
       <c r="F306" t="s">
         <v>2852</v>
       </c>
       <c r="G306" t="s">
         <v>2853</v>
       </c>
       <c r="H306" t="s">
         <v>2854</v>
       </c>
       <c r="I306" t="s">
         <v>2855</v>
       </c>
       <c r="J306" t="s">
         <v>24</v>
       </c>
       <c r="K306" t="s">
+        <v>25</v>
+      </c>
+      <c r="L306" t="s">
+        <v>26</v>
+      </c>
+      <c r="M306" t="s">
+        <v>27</v>
+      </c>
+      <c r="N306" t="s">
+        <v>28</v>
+      </c>
+      <c r="O306" t="s">
         <v>2856</v>
-      </c>
-[...10 lines deleted...]
-        <v>2858</v>
       </c>
     </row>
     <row r="307" spans="1:15">
       <c r="A307">
-        <v>65105</v>
+        <v>65097</v>
       </c>
       <c r="B307" t="s">
+        <v>2857</v>
+      </c>
+      <c r="C307" t="s">
+        <v>2858</v>
+      </c>
+      <c r="D307" t="s">
         <v>2859</v>
       </c>
-      <c r="C307" t="s">
+      <c r="E307" t="s">
         <v>2860</v>
       </c>
-      <c r="D307" t="s">
+      <c r="F307" t="s">
         <v>2861</v>
       </c>
-      <c r="E307" t="s">
+      <c r="G307" t="s">
         <v>2862</v>
       </c>
-      <c r="F307" t="s">
+      <c r="H307" t="s">
         <v>2863</v>
       </c>
-      <c r="G307" t="s">
+      <c r="I307" t="s">
         <v>2864</v>
-      </c>
-[...4 lines deleted...]
-        <v>2866</v>
       </c>
       <c r="J307" t="s">
         <v>24</v>
       </c>
       <c r="K307" t="s">
         <v>130</v>
       </c>
       <c r="L307" t="s">
         <v>26</v>
       </c>
       <c r="M307" t="s">
         <v>131</v>
       </c>
       <c r="N307" t="s">
         <v>28</v>
       </c>
       <c r="O307" t="s">
-        <v>2867</v>
+        <v>2865</v>
       </c>
     </row>
     <row r="308" spans="1:15">
       <c r="A308">
-        <v>65124</v>
+        <v>65098</v>
       </c>
       <c r="B308" t="s">
+        <v>2866</v>
+      </c>
+      <c r="C308" t="s">
+        <v>2867</v>
+      </c>
+      <c r="D308" t="s">
         <v>2868</v>
       </c>
-      <c r="C308" t="s">
+      <c r="E308" t="s">
         <v>2869</v>
       </c>
-      <c r="D308" t="s">
+      <c r="F308" t="s">
         <v>2870</v>
       </c>
-      <c r="E308" t="s">
+      <c r="G308" t="s">
         <v>2871</v>
       </c>
-      <c r="F308" t="s">
+      <c r="H308" t="s">
         <v>2872</v>
       </c>
-      <c r="G308" t="s">
+      <c r="I308" t="s">
         <v>2873</v>
-      </c>
-[...4 lines deleted...]
-        <v>2875</v>
       </c>
       <c r="J308" t="s">
         <v>24</v>
       </c>
       <c r="K308" t="s">
         <v>25</v>
       </c>
       <c r="L308" t="s">
         <v>26</v>
       </c>
       <c r="M308" t="s">
         <v>27</v>
       </c>
       <c r="N308" t="s">
         <v>28</v>
       </c>
       <c r="O308" t="s">
-        <v>2876</v>
+        <v>2874</v>
       </c>
     </row>
     <row r="309" spans="1:15">
       <c r="A309">
-        <v>65255</v>
+        <v>65099</v>
       </c>
       <c r="B309" t="s">
+        <v>2875</v>
+      </c>
+      <c r="C309" t="s">
+        <v>2876</v>
+      </c>
+      <c r="D309" t="s">
         <v>2877</v>
       </c>
-      <c r="C309" t="s">
+      <c r="E309" t="s">
         <v>2878</v>
       </c>
-      <c r="D309" t="s">
+      <c r="F309" t="s">
         <v>2879</v>
       </c>
-      <c r="E309" t="s">
+      <c r="G309" t="s">
         <v>2880</v>
       </c>
-      <c r="F309" t="s">
+      <c r="H309" t="s">
         <v>2881</v>
       </c>
-      <c r="G309" t="s">
+      <c r="I309" t="s">
         <v>2882</v>
       </c>
-      <c r="H309" t="s">
+      <c r="J309" t="s">
+        <v>24</v>
+      </c>
+      <c r="K309" t="s">
+        <v>130</v>
+      </c>
+      <c r="L309" t="s">
+        <v>26</v>
+      </c>
+      <c r="M309" t="s">
+        <v>131</v>
+      </c>
+      <c r="N309" t="s">
+        <v>28</v>
+      </c>
+      <c r="O309" t="s">
         <v>2883</v>
-      </c>
-[...19 lines deleted...]
-        <v>2887</v>
       </c>
     </row>
     <row r="310" spans="1:15">
       <c r="A310">
-        <v>66510</v>
+        <v>65100</v>
       </c>
       <c r="B310" t="s">
+        <v>2884</v>
+      </c>
+      <c r="C310" t="s">
+        <v>2885</v>
+      </c>
+      <c r="D310" t="s">
+        <v>2886</v>
+      </c>
+      <c r="E310" t="s">
+        <v>2887</v>
+      </c>
+      <c r="F310" t="s">
         <v>2888</v>
       </c>
-      <c r="C310" t="s">
+      <c r="G310" t="s">
         <v>2889</v>
       </c>
-      <c r="D310" t="s">
+      <c r="H310" t="s">
         <v>2890</v>
       </c>
-      <c r="E310" t="s">
+      <c r="I310" t="s">
         <v>2891</v>
       </c>
-      <c r="F310" t="s">
+      <c r="J310" t="s">
+        <v>24</v>
+      </c>
+      <c r="K310" t="s">
+        <v>2260</v>
+      </c>
+      <c r="L310" t="s">
+        <v>26</v>
+      </c>
+      <c r="M310" t="s">
+        <v>2261</v>
+      </c>
+      <c r="N310" t="s">
+        <v>28</v>
+      </c>
+      <c r="O310" t="s">
         <v>2892</v>
-      </c>
-[...25 lines deleted...]
-        <v>2898</v>
       </c>
     </row>
     <row r="311" spans="1:15">
       <c r="A311">
-        <v>66511</v>
+        <v>65101</v>
       </c>
       <c r="B311" t="s">
-        <v>929</v>
+        <v>2893</v>
       </c>
       <c r="C311" t="s">
+        <v>2894</v>
+      </c>
+      <c r="D311" t="s">
+        <v>2895</v>
+      </c>
+      <c r="E311" t="s">
+        <v>2896</v>
+      </c>
+      <c r="F311" t="s">
+        <v>2897</v>
+      </c>
+      <c r="G311" t="s">
+        <v>2898</v>
+      </c>
+      <c r="H311" t="s">
         <v>2899</v>
       </c>
-      <c r="D311" t="s">
+      <c r="I311" t="s">
         <v>2900</v>
       </c>
-      <c r="E311" t="s">
+      <c r="J311" t="s">
+        <v>24</v>
+      </c>
+      <c r="K311" t="s">
+        <v>130</v>
+      </c>
+      <c r="L311" t="s">
+        <v>26</v>
+      </c>
+      <c r="M311" t="s">
+        <v>131</v>
+      </c>
+      <c r="N311" t="s">
+        <v>28</v>
+      </c>
+      <c r="O311" t="s">
         <v>2901</v>
-      </c>
-[...28 lines deleted...]
-        <v>2906</v>
       </c>
     </row>
     <row r="312" spans="1:15">
       <c r="A312">
-        <v>66512</v>
+        <v>65102</v>
       </c>
       <c r="B312" t="s">
-        <v>2030</v>
+        <v>2902</v>
       </c>
       <c r="C312" t="s">
+        <v>2903</v>
+      </c>
+      <c r="D312" t="s">
+        <v>2904</v>
+      </c>
+      <c r="E312" t="s">
+        <v>2905</v>
+      </c>
+      <c r="F312" t="s">
+        <v>2906</v>
+      </c>
+      <c r="G312" t="s">
         <v>2907</v>
       </c>
-      <c r="D312" t="s">
+      <c r="H312" t="s">
         <v>2908</v>
       </c>
-      <c r="E312" t="s">
+      <c r="I312" t="s">
         <v>2909</v>
       </c>
-      <c r="F312" t="s">
+      <c r="J312" t="s">
+        <v>24</v>
+      </c>
+      <c r="K312" t="s">
+        <v>25</v>
+      </c>
+      <c r="L312" t="s">
+        <v>26</v>
+      </c>
+      <c r="M312" t="s">
+        <v>27</v>
+      </c>
+      <c r="N312" t="s">
+        <v>28</v>
+      </c>
+      <c r="O312" t="s">
         <v>2910</v>
-      </c>
-[...25 lines deleted...]
-        <v>2913</v>
       </c>
     </row>
     <row r="313" spans="1:15">
       <c r="A313">
-        <v>66513</v>
+        <v>65104</v>
       </c>
       <c r="B313" t="s">
+        <v>2911</v>
+      </c>
+      <c r="C313" t="s">
+        <v>2912</v>
+      </c>
+      <c r="D313" t="s">
+        <v>2913</v>
+      </c>
+      <c r="E313" t="s">
         <v>2914</v>
       </c>
-      <c r="C313" t="s">
+      <c r="F313" t="s">
         <v>2915</v>
       </c>
-      <c r="D313" t="s">
+      <c r="G313" t="s">
         <v>2916</v>
       </c>
-      <c r="E313" t="s">
+      <c r="H313" t="s">
         <v>2917</v>
       </c>
-      <c r="F313" t="s">
+      <c r="I313" t="s">
         <v>2918</v>
       </c>
-      <c r="G313" t="s">
-[...2 lines deleted...]
-      <c r="H313" t="s">
+      <c r="J313" t="s">
+        <v>24</v>
+      </c>
+      <c r="K313" t="s">
         <v>2919</v>
       </c>
-      <c r="I313" t="s">
+      <c r="L313" t="s">
+        <v>26</v>
+      </c>
+      <c r="M313" t="s">
         <v>2920</v>
-      </c>
-[...10 lines deleted...]
-        <v>2912</v>
       </c>
       <c r="N313" t="s">
         <v>28</v>
       </c>
       <c r="O313" t="s">
         <v>2921</v>
       </c>
     </row>
     <row r="314" spans="1:15">
       <c r="A314">
-        <v>66514</v>
+        <v>65105</v>
       </c>
       <c r="B314" t="s">
         <v>2922</v>
       </c>
       <c r="C314" t="s">
-        <v>1066</v>
+        <v>2923</v>
       </c>
       <c r="D314" t="s">
-        <v>2923</v>
+        <v>2924</v>
       </c>
       <c r="E314" t="s">
-        <v>2924</v>
+        <v>2925</v>
       </c>
       <c r="F314" t="s">
-        <v>1069</v>
+        <v>2926</v>
       </c>
       <c r="G314" t="s">
-        <v>1070</v>
+        <v>2927</v>
       </c>
       <c r="H314" t="s">
-        <v>2925</v>
+        <v>2928</v>
       </c>
       <c r="I314" t="s">
-        <v>2926</v>
+        <v>2929</v>
       </c>
       <c r="J314" t="s">
         <v>24</v>
       </c>
       <c r="K314" t="s">
-        <v>2911</v>
+        <v>130</v>
       </c>
       <c r="L314" t="s">
         <v>26</v>
       </c>
       <c r="M314" t="s">
-        <v>2912</v>
+        <v>131</v>
       </c>
       <c r="N314" t="s">
         <v>28</v>
       </c>
       <c r="O314" t="s">
-        <v>2927</v>
+        <v>2930</v>
       </c>
     </row>
     <row r="315" spans="1:15">
       <c r="A315">
-        <v>66515</v>
+        <v>65124</v>
       </c>
       <c r="B315" t="s">
-        <v>2928</v>
+        <v>2931</v>
       </c>
       <c r="C315" t="s">
-        <v>2929</v>
+        <v>2932</v>
       </c>
       <c r="D315" t="s">
-        <v>2930</v>
+        <v>2933</v>
       </c>
       <c r="E315" t="s">
-        <v>2931</v>
+        <v>2934</v>
       </c>
       <c r="F315" t="s">
-        <v>2932</v>
+        <v>2935</v>
       </c>
       <c r="G315" t="s">
-        <v>862</v>
+        <v>2936</v>
       </c>
       <c r="H315" t="s">
-        <v>2933</v>
+        <v>2937</v>
       </c>
       <c r="I315" t="s">
-        <v>2934</v>
+        <v>2938</v>
       </c>
       <c r="J315" t="s">
         <v>24</v>
       </c>
       <c r="K315" t="s">
-        <v>2911</v>
+        <v>25</v>
       </c>
       <c r="L315" t="s">
         <v>26</v>
       </c>
       <c r="M315" t="s">
-        <v>2912</v>
+        <v>27</v>
       </c>
       <c r="N315" t="s">
         <v>28</v>
       </c>
       <c r="O315" t="s">
-        <v>2935</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="316" spans="1:15">
       <c r="A316">
-        <v>66516</v>
+        <v>65255</v>
       </c>
       <c r="B316" t="s">
-        <v>839</v>
+        <v>2940</v>
       </c>
       <c r="C316" t="s">
-        <v>2936</v>
+        <v>2941</v>
       </c>
       <c r="D316" t="s">
-        <v>2937</v>
+        <v>2942</v>
       </c>
       <c r="E316" t="s">
-        <v>2938</v>
+        <v>2943</v>
       </c>
       <c r="F316" t="s">
-        <v>2939</v>
+        <v>2944</v>
       </c>
       <c r="G316" t="s">
-        <v>2940</v>
+        <v>2945</v>
       </c>
       <c r="H316" t="s">
-        <v>2941</v>
+        <v>2946</v>
       </c>
       <c r="I316" t="s">
-        <v>846</v>
+        <v>2947</v>
       </c>
       <c r="J316" t="s">
-        <v>24</v>
+        <v>835</v>
       </c>
       <c r="K316" t="s">
-        <v>130</v>
+        <v>2948</v>
       </c>
       <c r="L316" t="s">
-        <v>26</v>
+        <v>837</v>
       </c>
       <c r="M316" t="s">
-        <v>131</v>
+        <v>2949</v>
       </c>
       <c r="N316" t="s">
         <v>28</v>
       </c>
       <c r="O316" t="s">
-        <v>2942</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="317" spans="1:15">
       <c r="A317">
-        <v>66517</v>
+        <v>66510</v>
       </c>
       <c r="B317" t="s">
-        <v>2943</v>
+        <v>2951</v>
       </c>
       <c r="C317" t="s">
-        <v>2944</v>
+        <v>2952</v>
       </c>
       <c r="D317" t="s">
-        <v>2945</v>
+        <v>2953</v>
       </c>
       <c r="E317" t="s">
-        <v>2946</v>
+        <v>2954</v>
       </c>
       <c r="F317" t="s">
-        <v>2947</v>
+        <v>2955</v>
       </c>
       <c r="G317" t="s">
-        <v>2948</v>
+        <v>2956</v>
       </c>
       <c r="H317" t="s">
-        <v>2949</v>
+        <v>2957</v>
       </c>
       <c r="I317" t="s">
-        <v>2950</v>
+        <v>2958</v>
       </c>
       <c r="J317" t="s">
-        <v>24</v>
+        <v>835</v>
       </c>
       <c r="K317" t="s">
-        <v>2911</v>
+        <v>2959</v>
       </c>
       <c r="L317" t="s">
-        <v>26</v>
+        <v>837</v>
       </c>
       <c r="M317" t="s">
-        <v>2912</v>
+        <v>2960</v>
       </c>
       <c r="N317" t="s">
         <v>28</v>
       </c>
       <c r="O317" t="s">
-        <v>2951</v>
+        <v>2961</v>
       </c>
     </row>
     <row r="318" spans="1:15">
       <c r="A318">
-        <v>66518</v>
+        <v>66511</v>
       </c>
       <c r="B318" t="s">
-        <v>2952</v>
+        <v>992</v>
       </c>
       <c r="C318" t="s">
-        <v>2953</v>
+        <v>2962</v>
       </c>
       <c r="D318" t="s">
-        <v>2954</v>
+        <v>2963</v>
       </c>
       <c r="E318" t="s">
-        <v>2955</v>
+        <v>2964</v>
       </c>
       <c r="F318" t="s">
-        <v>2956</v>
+        <v>996</v>
       </c>
       <c r="G318" t="s">
-        <v>871</v>
+        <v>997</v>
       </c>
       <c r="H318" t="s">
-        <v>2957</v>
+        <v>2965</v>
       </c>
       <c r="I318" t="s">
-        <v>2958</v>
+        <v>2966</v>
       </c>
       <c r="J318" t="s">
         <v>24</v>
       </c>
       <c r="K318" t="s">
-        <v>130</v>
+        <v>2967</v>
       </c>
       <c r="L318" t="s">
         <v>26</v>
       </c>
       <c r="M318" t="s">
-        <v>131</v>
+        <v>2968</v>
       </c>
       <c r="N318" t="s">
         <v>28</v>
       </c>
       <c r="O318" t="s">
-        <v>2959</v>
+        <v>2969</v>
       </c>
     </row>
     <row r="319" spans="1:15">
       <c r="A319">
-        <v>66519</v>
+        <v>66512</v>
       </c>
       <c r="B319" t="s">
-        <v>2960</v>
+        <v>2093</v>
       </c>
       <c r="C319" t="s">
-        <v>2961</v>
+        <v>2094</v>
       </c>
       <c r="D319" t="s">
-        <v>2962</v>
+        <v>2970</v>
       </c>
       <c r="E319" t="s">
-        <v>2963</v>
+        <v>2971</v>
       </c>
       <c r="F319" t="s">
-        <v>2964</v>
+        <v>2972</v>
       </c>
       <c r="G319" t="s">
-        <v>2965</v>
+        <v>2098</v>
       </c>
       <c r="H319" t="s">
-        <v>953</v>
+        <v>2099</v>
       </c>
       <c r="I319" t="s">
-        <v>954</v>
+        <v>2100</v>
       </c>
       <c r="J319" t="s">
         <v>24</v>
       </c>
       <c r="K319" t="s">
-        <v>2966</v>
+        <v>2973</v>
       </c>
       <c r="L319" t="s">
         <v>26</v>
       </c>
       <c r="M319" t="s">
-        <v>2967</v>
+        <v>2974</v>
       </c>
       <c r="N319" t="s">
         <v>28</v>
       </c>
       <c r="O319" t="s">
-        <v>2968</v>
+        <v>2975</v>
       </c>
     </row>
     <row r="320" spans="1:15">
       <c r="A320">
-        <v>66520</v>
+        <v>66513</v>
       </c>
       <c r="B320" t="s">
-        <v>1025</v>
+        <v>2976</v>
       </c>
       <c r="C320" t="s">
-        <v>2969</v>
+        <v>2977</v>
       </c>
       <c r="D320" t="s">
-        <v>2970</v>
+        <v>2978</v>
       </c>
       <c r="E320" t="s">
-        <v>2971</v>
+        <v>2979</v>
       </c>
       <c r="F320" t="s">
-        <v>1029</v>
+        <v>2980</v>
       </c>
       <c r="G320" t="s">
-        <v>1030</v>
+        <v>2429</v>
       </c>
       <c r="H320" t="s">
-        <v>1031</v>
+        <v>2981</v>
       </c>
       <c r="I320" t="s">
-        <v>1032</v>
+        <v>2982</v>
       </c>
       <c r="J320" t="s">
         <v>24</v>
       </c>
       <c r="K320" t="s">
-        <v>25</v>
+        <v>2973</v>
       </c>
       <c r="L320" t="s">
         <v>26</v>
       </c>
       <c r="M320" t="s">
-        <v>27</v>
+        <v>2974</v>
       </c>
       <c r="N320" t="s">
         <v>28</v>
       </c>
       <c r="O320" t="s">
-        <v>2972</v>
+        <v>2983</v>
       </c>
     </row>
     <row r="321" spans="1:15">
       <c r="A321">
-        <v>66521</v>
+        <v>66514</v>
       </c>
       <c r="B321" t="s">
-        <v>875</v>
+        <v>2984</v>
       </c>
       <c r="C321" t="s">
-        <v>876</v>
+        <v>1129</v>
       </c>
       <c r="D321" t="s">
+        <v>2985</v>
+      </c>
+      <c r="E321" t="s">
+        <v>2986</v>
+      </c>
+      <c r="F321" t="s">
+        <v>1132</v>
+      </c>
+      <c r="G321" t="s">
+        <v>1133</v>
+      </c>
+      <c r="H321" t="s">
+        <v>2987</v>
+      </c>
+      <c r="I321" t="s">
+        <v>2988</v>
+      </c>
+      <c r="J321" t="s">
+        <v>24</v>
+      </c>
+      <c r="K321" t="s">
         <v>2973</v>
       </c>
-      <c r="E321" t="s">
+      <c r="L321" t="s">
+        <v>26</v>
+      </c>
+      <c r="M321" t="s">
         <v>2974</v>
       </c>
-      <c r="F321" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="N321" t="s">
         <v>28</v>
       </c>
       <c r="O321" t="s">
-        <v>2977</v>
+        <v>2989</v>
       </c>
     </row>
     <row r="322" spans="1:15">
       <c r="A322">
-        <v>66522</v>
+        <v>66515</v>
       </c>
       <c r="B322" t="s">
-        <v>2978</v>
+        <v>2990</v>
       </c>
       <c r="C322" t="s">
-        <v>2979</v>
+        <v>921</v>
       </c>
       <c r="D322" t="s">
-        <v>2980</v>
+        <v>2991</v>
       </c>
       <c r="E322" t="s">
-        <v>2981</v>
+        <v>2992</v>
       </c>
       <c r="F322" t="s">
-        <v>2982</v>
+        <v>2993</v>
       </c>
       <c r="G322" t="s">
-        <v>2983</v>
+        <v>925</v>
       </c>
       <c r="H322" t="s">
-        <v>2984</v>
+        <v>2994</v>
       </c>
       <c r="I322" t="s">
-        <v>2985</v>
+        <v>2995</v>
       </c>
       <c r="J322" t="s">
         <v>24</v>
       </c>
       <c r="K322" t="s">
-        <v>2885</v>
+        <v>2973</v>
       </c>
       <c r="L322" t="s">
         <v>26</v>
       </c>
       <c r="M322" t="s">
-        <v>2886</v>
+        <v>2974</v>
       </c>
       <c r="N322" t="s">
         <v>28</v>
       </c>
       <c r="O322" t="s">
-        <v>2986</v>
+        <v>2996</v>
       </c>
     </row>
     <row r="323" spans="1:15">
       <c r="A323">
-        <v>66523</v>
+        <v>66516</v>
       </c>
       <c r="B323" t="s">
-        <v>920</v>
+        <v>902</v>
       </c>
       <c r="C323" t="s">
-        <v>2987</v>
+        <v>903</v>
       </c>
       <c r="D323" t="s">
-        <v>2988</v>
+        <v>2997</v>
       </c>
       <c r="E323" t="s">
-        <v>2989</v>
+        <v>2998</v>
       </c>
       <c r="F323" t="s">
-        <v>924</v>
+        <v>2999</v>
       </c>
       <c r="G323" t="s">
-        <v>925</v>
+        <v>3000</v>
       </c>
       <c r="H323" t="s">
-        <v>926</v>
+        <v>3001</v>
       </c>
       <c r="I323" t="s">
-        <v>927</v>
+        <v>909</v>
       </c>
       <c r="J323" t="s">
         <v>24</v>
       </c>
       <c r="K323" t="s">
-        <v>141</v>
+        <v>130</v>
       </c>
       <c r="L323" t="s">
         <v>26</v>
       </c>
       <c r="M323" t="s">
-        <v>142</v>
+        <v>131</v>
       </c>
       <c r="N323" t="s">
         <v>28</v>
       </c>
       <c r="O323" t="s">
-        <v>2990</v>
+        <v>3002</v>
       </c>
     </row>
     <row r="324" spans="1:15">
       <c r="A324">
-        <v>66524</v>
+        <v>66517</v>
       </c>
       <c r="B324" t="s">
-        <v>2200</v>
+        <v>3003</v>
       </c>
       <c r="C324" t="s">
-        <v>2991</v>
+        <v>3004</v>
       </c>
       <c r="D324" t="s">
-        <v>2992</v>
+        <v>3005</v>
       </c>
       <c r="E324" t="s">
-        <v>2993</v>
+        <v>3006</v>
       </c>
       <c r="F324" t="s">
-        <v>2994</v>
+        <v>3007</v>
       </c>
       <c r="G324" t="s">
-        <v>2205</v>
+        <v>3008</v>
       </c>
       <c r="H324" t="s">
-        <v>2206</v>
+        <v>3009</v>
       </c>
       <c r="I324" t="s">
-        <v>2207</v>
+        <v>3010</v>
       </c>
       <c r="J324" t="s">
         <v>24</v>
       </c>
       <c r="K324" t="s">
-        <v>130</v>
+        <v>2973</v>
       </c>
       <c r="L324" t="s">
         <v>26</v>
       </c>
       <c r="M324" t="s">
-        <v>131</v>
+        <v>2974</v>
       </c>
       <c r="N324" t="s">
         <v>28</v>
       </c>
       <c r="O324" t="s">
-        <v>2995</v>
+        <v>3011</v>
       </c>
     </row>
     <row r="325" spans="1:15">
       <c r="A325">
-        <v>66525</v>
+        <v>66518</v>
       </c>
       <c r="B325" t="s">
-        <v>2996</v>
+        <v>3012</v>
       </c>
       <c r="C325" t="s">
-        <v>2058</v>
+        <v>930</v>
       </c>
       <c r="D325" t="s">
-        <v>2997</v>
+        <v>3013</v>
       </c>
       <c r="E325" t="s">
-        <v>2998</v>
+        <v>3014</v>
       </c>
       <c r="F325" t="s">
-        <v>2061</v>
+        <v>3015</v>
       </c>
       <c r="G325" t="s">
-        <v>2062</v>
+        <v>934</v>
       </c>
       <c r="H325" t="s">
-        <v>2063</v>
+        <v>3016</v>
       </c>
       <c r="I325" t="s">
-        <v>2064</v>
+        <v>3017</v>
       </c>
       <c r="J325" t="s">
         <v>24</v>
       </c>
       <c r="K325" t="s">
         <v>130</v>
       </c>
       <c r="L325" t="s">
         <v>26</v>
       </c>
       <c r="M325" t="s">
         <v>131</v>
       </c>
       <c r="N325" t="s">
         <v>28</v>
       </c>
       <c r="O325" t="s">
-        <v>2999</v>
+        <v>3018</v>
       </c>
     </row>
     <row r="326" spans="1:15">
       <c r="A326">
-        <v>66526</v>
+        <v>66519</v>
       </c>
       <c r="B326" t="s">
-        <v>3000</v>
+        <v>3019</v>
       </c>
       <c r="C326" t="s">
-        <v>2067</v>
+        <v>3020</v>
       </c>
       <c r="D326" t="s">
-        <v>3001</v>
+        <v>3021</v>
       </c>
       <c r="E326" t="s">
-        <v>3002</v>
+        <v>3022</v>
       </c>
       <c r="F326" t="s">
-        <v>3003</v>
+        <v>3023</v>
       </c>
       <c r="G326" t="s">
-        <v>2071</v>
+        <v>3024</v>
       </c>
       <c r="H326" t="s">
-        <v>2072</v>
+        <v>1016</v>
       </c>
       <c r="I326" t="s">
-        <v>2073</v>
+        <v>1017</v>
       </c>
       <c r="J326" t="s">
         <v>24</v>
       </c>
       <c r="K326" t="s">
-        <v>130</v>
+        <v>3025</v>
       </c>
       <c r="L326" t="s">
         <v>26</v>
       </c>
       <c r="M326" t="s">
-        <v>131</v>
+        <v>3026</v>
       </c>
       <c r="N326" t="s">
         <v>28</v>
       </c>
       <c r="O326" t="s">
-        <v>3004</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="327" spans="1:15">
       <c r="A327">
-        <v>66527</v>
+        <v>66520</v>
       </c>
       <c r="B327" t="s">
-        <v>958</v>
+        <v>1088</v>
       </c>
       <c r="C327" t="s">
-        <v>3005</v>
+        <v>1089</v>
       </c>
       <c r="D327" t="s">
-        <v>3006</v>
+        <v>3028</v>
       </c>
       <c r="E327" t="s">
-        <v>961</v>
+        <v>3029</v>
       </c>
       <c r="F327" t="s">
-        <v>3007</v>
+        <v>1092</v>
       </c>
       <c r="G327" t="s">
-        <v>963</v>
+        <v>1093</v>
       </c>
       <c r="H327" t="s">
-        <v>964</v>
+        <v>1094</v>
       </c>
       <c r="I327" t="s">
-        <v>965</v>
+        <v>1095</v>
       </c>
       <c r="J327" t="s">
         <v>24</v>
       </c>
       <c r="K327" t="s">
-        <v>2911</v>
+        <v>25</v>
       </c>
       <c r="L327" t="s">
         <v>26</v>
       </c>
       <c r="M327" t="s">
-        <v>2912</v>
+        <v>27</v>
       </c>
       <c r="N327" t="s">
         <v>28</v>
       </c>
       <c r="O327" t="s">
-        <v>3008</v>
+        <v>3030</v>
       </c>
     </row>
     <row r="328" spans="1:15">
       <c r="A328">
-        <v>66529</v>
+        <v>66521</v>
       </c>
       <c r="B328" t="s">
-        <v>3009</v>
+        <v>938</v>
       </c>
       <c r="C328" t="s">
-        <v>3010</v>
+        <v>939</v>
       </c>
       <c r="D328" t="s">
-        <v>3011</v>
+        <v>3031</v>
       </c>
       <c r="E328" t="s">
-        <v>3012</v>
+        <v>3032</v>
       </c>
       <c r="F328" t="s">
-        <v>3013</v>
+        <v>3033</v>
       </c>
       <c r="G328" t="s">
-        <v>2505</v>
+        <v>943</v>
       </c>
       <c r="H328" t="s">
-        <v>2506</v>
+        <v>3034</v>
       </c>
       <c r="I328" t="s">
-        <v>2507</v>
+        <v>945</v>
       </c>
       <c r="J328" t="s">
         <v>24</v>
       </c>
       <c r="K328" t="s">
-        <v>3014</v>
+        <v>130</v>
       </c>
       <c r="L328" t="s">
         <v>26</v>
       </c>
       <c r="M328" t="s">
-        <v>3015</v>
+        <v>131</v>
       </c>
       <c r="N328" t="s">
         <v>28</v>
       </c>
       <c r="O328" t="s">
-        <v>3016</v>
+        <v>3035</v>
       </c>
     </row>
     <row r="329" spans="1:15">
       <c r="A329">
-        <v>66530</v>
+        <v>66522</v>
       </c>
       <c r="B329" t="s">
-        <v>3017</v>
+        <v>3036</v>
       </c>
       <c r="C329" t="s">
-        <v>800</v>
+        <v>3037</v>
       </c>
       <c r="D329" t="s">
-        <v>3018</v>
+        <v>3038</v>
       </c>
       <c r="E329" t="s">
-        <v>3019</v>
+        <v>3039</v>
       </c>
       <c r="F329" t="s">
-        <v>3020</v>
+        <v>3040</v>
       </c>
       <c r="G329" t="s">
-        <v>804</v>
+        <v>3041</v>
       </c>
       <c r="H329" t="s">
-        <v>805</v>
+        <v>3042</v>
       </c>
       <c r="I329" t="s">
-        <v>806</v>
+        <v>3043</v>
       </c>
       <c r="J329" t="s">
         <v>24</v>
       </c>
       <c r="K329" t="s">
-        <v>795</v>
+        <v>2948</v>
       </c>
       <c r="L329" t="s">
         <v>26</v>
       </c>
       <c r="M329" t="s">
-        <v>797</v>
+        <v>2949</v>
       </c>
       <c r="N329" t="s">
         <v>28</v>
       </c>
       <c r="O329" t="s">
-        <v>3021</v>
+        <v>3044</v>
       </c>
     </row>
     <row r="330" spans="1:15">
       <c r="A330">
-        <v>66531</v>
+        <v>66523</v>
       </c>
       <c r="B330" t="s">
-        <v>3022</v>
+        <v>983</v>
       </c>
       <c r="C330" t="s">
-        <v>3023</v>
+        <v>984</v>
       </c>
       <c r="D330" t="s">
-        <v>3024</v>
+        <v>3045</v>
       </c>
       <c r="E330" t="s">
-        <v>3025</v>
+        <v>3046</v>
       </c>
       <c r="F330" t="s">
-        <v>3026</v>
+        <v>987</v>
       </c>
       <c r="G330" t="s">
-        <v>3027</v>
+        <v>988</v>
       </c>
       <c r="H330" t="s">
-        <v>3028</v>
+        <v>989</v>
       </c>
       <c r="I330" t="s">
-        <v>3029</v>
+        <v>990</v>
       </c>
       <c r="J330" t="s">
-        <v>363</v>
+        <v>24</v>
       </c>
       <c r="K330" t="s">
-        <v>3030</v>
+        <v>141</v>
       </c>
       <c r="L330" t="s">
-        <v>365</v>
+        <v>26</v>
       </c>
       <c r="M330" t="s">
-        <v>3031</v>
+        <v>142</v>
       </c>
       <c r="N330" t="s">
         <v>28</v>
       </c>
       <c r="O330" t="s">
-        <v>3032</v>
+        <v>3047</v>
       </c>
     </row>
     <row r="331" spans="1:15">
       <c r="A331">
-        <v>66532</v>
+        <v>66524</v>
       </c>
       <c r="B331" t="s">
-        <v>3033</v>
+        <v>2263</v>
       </c>
       <c r="C331" t="s">
-        <v>3034</v>
+        <v>2264</v>
       </c>
       <c r="D331" t="s">
-        <v>3035</v>
+        <v>3048</v>
       </c>
       <c r="E331" t="s">
-        <v>3036</v>
+        <v>3049</v>
       </c>
       <c r="F331" t="s">
-        <v>1047</v>
+        <v>3050</v>
       </c>
       <c r="G331" t="s">
-        <v>1048</v>
+        <v>2268</v>
       </c>
       <c r="H331" t="s">
-        <v>1049</v>
+        <v>2269</v>
       </c>
       <c r="I331" t="s">
-        <v>1050</v>
+        <v>2270</v>
       </c>
       <c r="J331" t="s">
-        <v>363</v>
+        <v>24</v>
       </c>
       <c r="K331" t="s">
-        <v>3037</v>
+        <v>130</v>
       </c>
       <c r="L331" t="s">
-        <v>365</v>
+        <v>26</v>
       </c>
       <c r="M331" t="s">
-        <v>3038</v>
+        <v>131</v>
       </c>
       <c r="N331" t="s">
         <v>28</v>
       </c>
       <c r="O331" t="s">
-        <v>3039</v>
+        <v>3051</v>
       </c>
     </row>
     <row r="332" spans="1:15">
       <c r="A332">
-        <v>66533</v>
+        <v>66525</v>
       </c>
       <c r="B332" t="s">
-        <v>3040</v>
+        <v>3052</v>
       </c>
       <c r="C332" t="s">
-        <v>3041</v>
+        <v>2121</v>
       </c>
       <c r="D332" t="s">
-        <v>3042</v>
+        <v>3053</v>
       </c>
       <c r="E332" t="s">
-        <v>3043</v>
+        <v>3054</v>
       </c>
       <c r="F332" t="s">
-        <v>888</v>
+        <v>2124</v>
       </c>
       <c r="G332" t="s">
-        <v>889</v>
+        <v>2125</v>
       </c>
       <c r="H332" t="s">
-        <v>890</v>
+        <v>2126</v>
       </c>
       <c r="I332" t="s">
-        <v>3044</v>
+        <v>2127</v>
       </c>
       <c r="J332" t="s">
         <v>24</v>
       </c>
       <c r="K332" t="s">
-        <v>3045</v>
+        <v>130</v>
       </c>
       <c r="L332" t="s">
         <v>26</v>
       </c>
       <c r="M332" t="s">
-        <v>3046</v>
+        <v>131</v>
       </c>
       <c r="N332" t="s">
         <v>28</v>
       </c>
       <c r="O332" t="s">
-        <v>3047</v>
+        <v>3055</v>
       </c>
     </row>
     <row r="333" spans="1:15">
       <c r="A333">
-        <v>66534</v>
+        <v>66526</v>
       </c>
       <c r="B333" t="s">
-        <v>3048</v>
+        <v>3056</v>
       </c>
       <c r="C333" t="s">
-        <v>3049</v>
+        <v>2130</v>
       </c>
       <c r="D333" t="s">
-        <v>3050</v>
+        <v>3057</v>
       </c>
       <c r="E333" t="s">
-        <v>3051</v>
+        <v>3058</v>
       </c>
       <c r="F333" t="s">
-        <v>3052</v>
+        <v>3059</v>
       </c>
       <c r="G333" t="s">
-        <v>3053</v>
+        <v>2134</v>
       </c>
       <c r="H333" t="s">
-        <v>1756</v>
+        <v>2135</v>
       </c>
       <c r="I333" t="s">
-        <v>1757</v>
+        <v>2136</v>
       </c>
       <c r="J333" t="s">
         <v>24</v>
       </c>
       <c r="K333" t="s">
-        <v>141</v>
+        <v>130</v>
       </c>
       <c r="L333" t="s">
         <v>26</v>
       </c>
       <c r="M333" t="s">
-        <v>142</v>
+        <v>131</v>
       </c>
       <c r="N333" t="s">
         <v>28</v>
       </c>
       <c r="O333" t="s">
-        <v>3054</v>
+        <v>3060</v>
       </c>
     </row>
     <row r="334" spans="1:15">
       <c r="A334">
-        <v>66535</v>
+        <v>66527</v>
       </c>
       <c r="B334" t="s">
-        <v>3055</v>
+        <v>1021</v>
       </c>
       <c r="C334" t="s">
-        <v>3056</v>
+        <v>1022</v>
       </c>
       <c r="D334" t="s">
-        <v>3057</v>
+        <v>3061</v>
       </c>
       <c r="E334" t="s">
-        <v>3058</v>
+        <v>1024</v>
       </c>
       <c r="F334" t="s">
-        <v>3059</v>
+        <v>3062</v>
       </c>
       <c r="G334" t="s">
-        <v>3060</v>
+        <v>1026</v>
       </c>
       <c r="H334" t="s">
-        <v>3061</v>
+        <v>1027</v>
       </c>
       <c r="I334" t="s">
-        <v>3062</v>
+        <v>1028</v>
       </c>
       <c r="J334" t="s">
+        <v>24</v>
+      </c>
+      <c r="K334" t="s">
+        <v>2973</v>
+      </c>
+      <c r="L334" t="s">
+        <v>26</v>
+      </c>
+      <c r="M334" t="s">
+        <v>2974</v>
+      </c>
+      <c r="N334" t="s">
+        <v>28</v>
+      </c>
+      <c r="O334" t="s">
         <v>3063</v>
-      </c>
-[...13 lines deleted...]
-        <v>3067</v>
       </c>
     </row>
     <row r="335" spans="1:15">
       <c r="A335">
-        <v>66536</v>
+        <v>66529</v>
       </c>
       <c r="B335" t="s">
+        <v>3064</v>
+      </c>
+      <c r="C335" t="s">
+        <v>3065</v>
+      </c>
+      <c r="D335" t="s">
+        <v>3066</v>
+      </c>
+      <c r="E335" t="s">
+        <v>3067</v>
+      </c>
+      <c r="F335" t="s">
         <v>3068</v>
       </c>
-      <c r="C335" t="s">
+      <c r="G335" t="s">
+        <v>2568</v>
+      </c>
+      <c r="H335" t="s">
+        <v>2569</v>
+      </c>
+      <c r="I335" t="s">
+        <v>2570</v>
+      </c>
+      <c r="J335" t="s">
+        <v>24</v>
+      </c>
+      <c r="K335" t="s">
         <v>3069</v>
       </c>
-      <c r="D335" t="s">
+      <c r="L335" t="s">
+        <v>26</v>
+      </c>
+      <c r="M335" t="s">
         <v>3070</v>
       </c>
-      <c r="E335" t="s">
+      <c r="N335" t="s">
+        <v>28</v>
+      </c>
+      <c r="O335" t="s">
         <v>3071</v>
-      </c>
-[...28 lines deleted...]
-        <v>3076</v>
       </c>
     </row>
     <row r="336" spans="1:15">
       <c r="A336">
-        <v>66537</v>
+        <v>66530</v>
       </c>
       <c r="B336" t="s">
-        <v>3077</v>
+        <v>3072</v>
       </c>
       <c r="C336" t="s">
-        <v>3078</v>
+        <v>863</v>
       </c>
       <c r="D336" t="s">
-        <v>3079</v>
+        <v>3073</v>
       </c>
       <c r="E336" t="s">
-        <v>3080</v>
+        <v>3074</v>
       </c>
       <c r="F336" t="s">
-        <v>3081</v>
+        <v>3075</v>
       </c>
       <c r="G336" t="s">
-        <v>2873</v>
+        <v>867</v>
       </c>
       <c r="H336" t="s">
-        <v>2874</v>
+        <v>868</v>
       </c>
       <c r="I336" t="s">
-        <v>2875</v>
+        <v>869</v>
       </c>
       <c r="J336" t="s">
         <v>24</v>
       </c>
       <c r="K336" t="s">
-        <v>2911</v>
+        <v>858</v>
       </c>
       <c r="L336" t="s">
         <v>26</v>
       </c>
       <c r="M336" t="s">
-        <v>2912</v>
+        <v>860</v>
       </c>
       <c r="N336" t="s">
         <v>28</v>
       </c>
       <c r="O336" t="s">
-        <v>3082</v>
+        <v>3076</v>
       </c>
     </row>
     <row r="337" spans="1:15">
       <c r="A337">
-        <v>66538</v>
+        <v>66531</v>
       </c>
       <c r="B337" t="s">
+        <v>3077</v>
+      </c>
+      <c r="C337" t="s">
+        <v>3078</v>
+      </c>
+      <c r="D337" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E337" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F337" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G337" t="s">
+        <v>3082</v>
+      </c>
+      <c r="H337" t="s">
         <v>3083</v>
       </c>
-      <c r="C337" t="s">
-[...2 lines deleted...]
-      <c r="D337" t="s">
+      <c r="I337" t="s">
         <v>3084</v>
       </c>
-      <c r="E337" t="s">
+      <c r="J337" t="s">
+        <v>363</v>
+      </c>
+      <c r="K337" t="s">
         <v>3085</v>
       </c>
-      <c r="F337" t="s">
+      <c r="L337" t="s">
+        <v>365</v>
+      </c>
+      <c r="M337" t="s">
         <v>3086</v>
       </c>
-      <c r="G337" t="s">
-[...11 lines deleted...]
-      <c r="K337" t="s">
+      <c r="N337" t="s">
+        <v>28</v>
+      </c>
+      <c r="O337" t="s">
         <v>3087</v>
-      </c>
-[...10 lines deleted...]
-        <v>3089</v>
       </c>
     </row>
     <row r="338" spans="1:15">
       <c r="A338">
-        <v>66540</v>
+        <v>66532</v>
       </c>
       <c r="B338" t="s">
+        <v>3088</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D338" t="s">
+        <v>3089</v>
+      </c>
+      <c r="E338" t="s">
         <v>3090</v>
       </c>
-      <c r="C338" t="s">
+      <c r="F338" t="s">
+        <v>1110</v>
+      </c>
+      <c r="G338" t="s">
+        <v>1111</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1112</v>
+      </c>
+      <c r="I338" t="s">
+        <v>1113</v>
+      </c>
+      <c r="J338" t="s">
+        <v>363</v>
+      </c>
+      <c r="K338" t="s">
         <v>3091</v>
       </c>
-      <c r="D338" t="s">
+      <c r="L338" t="s">
+        <v>365</v>
+      </c>
+      <c r="M338" t="s">
         <v>3092</v>
       </c>
-      <c r="E338" t="s">
+      <c r="N338" t="s">
+        <v>28</v>
+      </c>
+      <c r="O338" t="s">
         <v>3093</v>
-      </c>
-[...28 lines deleted...]
-        <v>3099</v>
       </c>
     </row>
     <row r="339" spans="1:15">
       <c r="A339">
+        <v>66533</v>
+      </c>
+      <c r="B339" t="s">
+        <v>3094</v>
+      </c>
+      <c r="C339" t="s">
+        <v>3095</v>
+      </c>
+      <c r="D339" t="s">
+        <v>3096</v>
+      </c>
+      <c r="E339" t="s">
+        <v>3097</v>
+      </c>
+      <c r="F339" t="s">
+        <v>951</v>
+      </c>
+      <c r="G339" t="s">
+        <v>952</v>
+      </c>
+      <c r="H339" t="s">
+        <v>953</v>
+      </c>
+      <c r="I339" t="s">
+        <v>954</v>
+      </c>
+      <c r="J339" t="s">
+        <v>24</v>
+      </c>
+      <c r="K339" t="s">
+        <v>3098</v>
+      </c>
+      <c r="L339" t="s">
+        <v>26</v>
+      </c>
+      <c r="M339" t="s">
+        <v>3099</v>
+      </c>
+      <c r="N339" t="s">
+        <v>28</v>
+      </c>
+      <c r="O339" t="s">
+        <v>3100</v>
+      </c>
+    </row>
+    <row r="340" spans="1:15">
+      <c r="A340">
+        <v>66534</v>
+      </c>
+      <c r="B340" t="s">
+        <v>3101</v>
+      </c>
+      <c r="C340" t="s">
+        <v>3102</v>
+      </c>
+      <c r="D340" t="s">
+        <v>3103</v>
+      </c>
+      <c r="E340" t="s">
+        <v>3104</v>
+      </c>
+      <c r="F340" t="s">
+        <v>3105</v>
+      </c>
+      <c r="G340" t="s">
+        <v>3106</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1819</v>
+      </c>
+      <c r="I340" t="s">
+        <v>1820</v>
+      </c>
+      <c r="J340" t="s">
+        <v>24</v>
+      </c>
+      <c r="K340" t="s">
+        <v>141</v>
+      </c>
+      <c r="L340" t="s">
+        <v>26</v>
+      </c>
+      <c r="M340" t="s">
+        <v>142</v>
+      </c>
+      <c r="N340" t="s">
+        <v>28</v>
+      </c>
+      <c r="O340" t="s">
+        <v>3107</v>
+      </c>
+    </row>
+    <row r="341" spans="1:15">
+      <c r="A341">
+        <v>66535</v>
+      </c>
+      <c r="B341" t="s">
+        <v>3108</v>
+      </c>
+      <c r="C341" t="s">
+        <v>3109</v>
+      </c>
+      <c r="D341" t="s">
+        <v>3110</v>
+      </c>
+      <c r="E341" t="s">
+        <v>3111</v>
+      </c>
+      <c r="F341" t="s">
+        <v>3112</v>
+      </c>
+      <c r="G341" t="s">
+        <v>3113</v>
+      </c>
+      <c r="H341" t="s">
+        <v>3114</v>
+      </c>
+      <c r="I341" t="s">
+        <v>3115</v>
+      </c>
+      <c r="J341" t="s">
+        <v>3116</v>
+      </c>
+      <c r="K341" t="s">
+        <v>3117</v>
+      </c>
+      <c r="L341" t="s">
+        <v>3118</v>
+      </c>
+      <c r="M341" t="s">
+        <v>3119</v>
+      </c>
+      <c r="N341" t="s">
+        <v>28</v>
+      </c>
+      <c r="O341" t="s">
+        <v>3120</v>
+      </c>
+    </row>
+    <row r="342" spans="1:15">
+      <c r="A342">
+        <v>66536</v>
+      </c>
+      <c r="B342" t="s">
+        <v>3121</v>
+      </c>
+      <c r="C342" t="s">
+        <v>3122</v>
+      </c>
+      <c r="D342" t="s">
+        <v>3123</v>
+      </c>
+      <c r="E342" t="s">
+        <v>3124</v>
+      </c>
+      <c r="F342" t="s">
+        <v>3125</v>
+      </c>
+      <c r="G342" t="s">
+        <v>3126</v>
+      </c>
+      <c r="H342" t="s">
+        <v>3127</v>
+      </c>
+      <c r="I342" t="s">
+        <v>3128</v>
+      </c>
+      <c r="J342" t="s">
+        <v>24</v>
+      </c>
+      <c r="K342" t="s">
+        <v>2973</v>
+      </c>
+      <c r="L342" t="s">
+        <v>26</v>
+      </c>
+      <c r="M342" t="s">
+        <v>2974</v>
+      </c>
+      <c r="N342" t="s">
+        <v>28</v>
+      </c>
+      <c r="O342" t="s">
+        <v>3129</v>
+      </c>
+    </row>
+    <row r="343" spans="1:15">
+      <c r="A343">
+        <v>66537</v>
+      </c>
+      <c r="B343" t="s">
+        <v>3130</v>
+      </c>
+      <c r="C343" t="s">
+        <v>2932</v>
+      </c>
+      <c r="D343" t="s">
+        <v>3131</v>
+      </c>
+      <c r="E343" t="s">
+        <v>3132</v>
+      </c>
+      <c r="F343" t="s">
+        <v>3133</v>
+      </c>
+      <c r="G343" t="s">
+        <v>2936</v>
+      </c>
+      <c r="H343" t="s">
+        <v>2937</v>
+      </c>
+      <c r="I343" t="s">
+        <v>2938</v>
+      </c>
+      <c r="J343" t="s">
+        <v>24</v>
+      </c>
+      <c r="K343" t="s">
+        <v>2973</v>
+      </c>
+      <c r="L343" t="s">
+        <v>26</v>
+      </c>
+      <c r="M343" t="s">
+        <v>2974</v>
+      </c>
+      <c r="N343" t="s">
+        <v>28</v>
+      </c>
+      <c r="O343" t="s">
+        <v>3134</v>
+      </c>
+    </row>
+    <row r="344" spans="1:15">
+      <c r="A344">
+        <v>66538</v>
+      </c>
+      <c r="B344" t="s">
+        <v>3135</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D344" t="s">
+        <v>3136</v>
+      </c>
+      <c r="E344" t="s">
+        <v>3137</v>
+      </c>
+      <c r="F344" t="s">
+        <v>3138</v>
+      </c>
+      <c r="G344" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1103</v>
+      </c>
+      <c r="I344" t="s">
+        <v>1104</v>
+      </c>
+      <c r="J344" t="s">
+        <v>24</v>
+      </c>
+      <c r="K344" t="s">
+        <v>3139</v>
+      </c>
+      <c r="L344" t="s">
+        <v>26</v>
+      </c>
+      <c r="M344" t="s">
+        <v>3140</v>
+      </c>
+      <c r="N344" t="s">
+        <v>28</v>
+      </c>
+      <c r="O344" t="s">
+        <v>3141</v>
+      </c>
+    </row>
+    <row r="345" spans="1:15">
+      <c r="A345">
+        <v>66540</v>
+      </c>
+      <c r="B345" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C345" t="s">
+        <v>3143</v>
+      </c>
+      <c r="D345" t="s">
+        <v>3144</v>
+      </c>
+      <c r="E345" t="s">
+        <v>3145</v>
+      </c>
+      <c r="F345" t="s">
+        <v>3146</v>
+      </c>
+      <c r="G345" t="s">
+        <v>3147</v>
+      </c>
+      <c r="H345" t="s">
+        <v>3148</v>
+      </c>
+      <c r="I345" t="s">
+        <v>900</v>
+      </c>
+      <c r="J345" t="s">
+        <v>24</v>
+      </c>
+      <c r="K345" t="s">
+        <v>3149</v>
+      </c>
+      <c r="L345" t="s">
+        <v>26</v>
+      </c>
+      <c r="M345" t="s">
+        <v>3150</v>
+      </c>
+      <c r="N345" t="s">
+        <v>28</v>
+      </c>
+      <c r="O345" t="s">
+        <v>3151</v>
+      </c>
+    </row>
+    <row r="346" spans="1:15">
+      <c r="A346">
         <v>66541</v>
       </c>
-      <c r="B339" t="s">
-[...39 lines deleted...]
-        <v>3106</v>
+      <c r="B346" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C346" t="s">
+        <v>3152</v>
+      </c>
+      <c r="D346" t="s">
+        <v>3153</v>
+      </c>
+      <c r="E346" t="s">
+        <v>3154</v>
+      </c>
+      <c r="F346" t="s">
+        <v>3155</v>
+      </c>
+      <c r="G346" t="s">
+        <v>1084</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1085</v>
+      </c>
+      <c r="I346" t="s">
+        <v>1086</v>
+      </c>
+      <c r="J346" t="s">
+        <v>24</v>
+      </c>
+      <c r="K346" t="s">
+        <v>3156</v>
+      </c>
+      <c r="L346" t="s">
+        <v>26</v>
+      </c>
+      <c r="M346" t="s">
+        <v>3157</v>
+      </c>
+      <c r="N346" t="s">
+        <v>28</v>
+      </c>
+      <c r="O346" t="s">
+        <v>3158</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">