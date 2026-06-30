--- v2 (2026-06-10)
+++ v3 (2026-06-30)
@@ -12,58 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3240">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Kurmancî
 # Source: https://hadeethenc.com/kmr
-# Last update: 2026-06-08 13:10:06 (v1.5.0)
-# Check for updates: https://hadeethenc.com/en/check/kmr/v1.5.0
+# Last update: 2026-06-17 11:36:51 (v1.7.0)
+# Check for updates: https://hadeethenc.com/en/check/kmr/v1.7.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -3016,50 +3016,89 @@
   </si>
   <si>
     <t>عن عبد الله بن عمرو رضي الله عنهما عن النبي صلى الله عليه وسلم قال: «لَيْسَ الْوَاصِلُ بِالْمُكَافِئِ، وَلَكِنِ الْوَاصِلُ الَّذِي إِذَا قُطِعَتْ رَحِمُهُ وَصَلَهَا».</t>
   </si>
   <si>
     <t>ژ عه‌بدولڵاهێ كوڕێ عه‌مری (خودێ ژ هه‌ردووکان ڕازی بیت)  ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((گه‌هاندنا په‌یوه‌ندییێن مرۆڤاینییێ ب به‌رامبه‌رییێ نینه‌ (ئانكو تو هنگی بچی ده‌مێ ئه‌و دهێت و ئێك ب ئێك بیت)، به‌لكی ئه‌و كه‌سێ په‌یوه‌ندییێن مرۆڤاینییێ دگه‌هینیت ئه‌وه‌ یێ ئه‌گه‌ر كه‌سه‌كی سه‌را وی نه‌دا و ئه‌ڤ په‌یوه‌ندییه‌ بڕی؛ ئه‌و سه‌را وی بده‌ت و نه‌بڕیت)).</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم بأنَّ الإنسانَ الكامِلَ في صِلَةِ الرَّحِم والإحسانِ إلى الأقاربِ ليس هو الشخصُ الذي يُقابِلُ الإحسانَ بالإحسان، بل الواصِلُ حقيقةً الكامِلُ في صلة الرحم هو الذي إذا قُطِعَتْ رَحِمُه وَصَلَها، وإن أساؤوا إليه فإنه يُقابِلُهم بالإحسان إليهم.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حس ل وێ چه‌ندێ دكه‌ت كو مرۆڤێ ته‌مام د گه‌هاندنا په‌یوه‌ندییێن مرۆڤاینییێدا و باشی و چاكیكرنا د گه‌ل مرۆڤێن خۆ یێن نێزیكدا، ئه‌و كه‌س نینه‌ یێ باشییێ ب باشییێ به‌رسڤ دده‌ت (ئانكو هنگی باشییێ بكه‌ت ده‌مێ كه‌سێ به‌رامبه‌ر ژی باشی د گه‌ل كر). به‌لكی ئه‌و كه‌سێ ب دروستی په‌یوه‌ندییێن مرۆڤاینییێ دگه‌هینیت؛ ئه‌و كه‌سه‌ یێ ئه‌گه‌ر مرۆڤێن وی په‌یوه‌ندییێن خۆ د گه‌ل وان بڕین؛ ئه‌و هه‌ر سه‌ره‌دانا وان بكه‌ت و په‌یوه‌ندییێن خۆ د گه‌ل وان نه‌بڕیت، و ئه‌گه‌ر مرۆڤێن وی خرابی د گه‌ل وی كر؛ ئه‌و ڤێ خرابییا وان ب باشییێ به‌رسڤ بده‌ت.</t>
   </si>
   <si>
     <t>صِلَةُ الرَّحِم الكاملة شَرْعًا أنْ تَصِلَ مَن قَطَعَك منهم، وتَعفوَ عمَّن ظَلمك، وتعطي من حرمك، وليست صِلَة المقابلة والمجازاة.
 صلة الرَّحم تكون بالزيارة واللقاء والتواصل، وإيصال ما أمكن من الخير من المال والدعاء والأمر بالعروف والنهي عن المنكر ونحوِها، ودفع ما أمكن من الشر عنهم.</t>
   </si>
   <si>
     <t>گه‌هاندنا په‌یوه‌ندییێن مرۆڤاینییێ یێن كو شه‌ریعه‌تی دانپێدان پێ كری و ئاماژه‌ پێ دای، ئه‌ڤه‌یه‌ تو سه‌ره‌دانا وی مرۆڤێ خۆ بكه‌ی یێ په‌یوه‌ندییێن خۆ د گه‌ل ته‌ بڕین، تو ل وی كه‌سی ببووری یێ زۆڕداری ل ته‌ كری، تو تشتی بده‌یه‌ وی كه‌سی یێ تو ژ تشتی بێبار كری، ئاها ئه‌ڤه‌یه‌ گه‌هاندنا په‌یوه‌ندییێن مرۆڤاینییێ؛ نه‌كو به‌رسڤدانا باشییێ بیت ب باشییێ و یه‌كسانی بیت د باشیكرنێدا.
 گه‌هاندنا په‌یوه‌ندییێن مرۆڤاینییێ دێ ب گه‌هاندنا وێ باشییێ بیت یا د شیانێن مرۆڤیدا هه‌ی ژ پێدانا مال و سامانی و دوعاكرنێ و فه‌رمانكرنا ب باشییێ و پاشڤه‌برنا ژ خرابییێ و تشتێن وه‌كی وان، هه‌روه‌سا دێ ب پاشڤه‌برنا وێ خرابییێ بیت ل سه‌ر وی یا د شیانێن مرۆڤیدا هه‌ی و مرۆڤی پێچێدبیت.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/3854</t>
   </si>
   <si>
+    <t>فعلام نبايعك؟ قال: على أن تعبدوا الله ولا تشركوا به شيئا، والصلوات الخمس، وتطيعوا وأسر كلمة خفية ولا تسألوا الناس شيئا</t>
+  </si>
+  <si>
+    <t>ئه‌رێ ڤێجارێ ئه‌م به‌یعه‌تێ ل سه‌ر چ بده‌ینه‌ ته‌؟ گۆت: ((ل سه‌ر هندێ كو خودێ بپه‌رستن و چ شریكان بۆ چێنه‌كه‌ن، هه‌ر پێنج نڤێژێن خۆ د ده‌مێ واندا بكه‌ن، و گوهدارییێ بكه‌ن -پاشی ب ده‌نگه‌كێ نزم په‌یڤه‌ك گۆت- و چ تشتان ژ خه‌لكی نه‌خوازن))</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي مُسْلِمٍ الْخَوْلَانِيِّ، قَالَ: حَدَّثَنِي الْحَبِيبُ الْأَمِينُ، أَمَّا هُوَ فَحَبِيبٌ إِلَيَّ، وَأَمَّا هُوَ عِنْدِي فَأَمِينٌ، عَوْفُ بْنُ مَالِكٍ الْأَشْجَعِيُّ رضي الله عنه قَالَ: كُنَّا عِنْدَ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، تِسْعَةً أَوْ ثَمَانِيَةً أَوْ سَبْعَةً، فَقَالَ: «أَلَا تُبَايِعُونَ رَسُولَ اللهِ؟» وَكُنَّا حَدِيثَ عَهْدٍ بِبَيْعَةٍ، فَقُلْنَا: قَدْ بَايَعْنَاكَ يَا رَسُولَ اللهِ، ثُمَّ قَالَ: «أَلَا تُبَايِعُونَ رَسُولَ اللهِ؟» فَقُلْنَا: قَدْ بَايَعْنَاكَ يَا رَسُولَ اللهِ، ثُمَّ قَالَ: «أَلَا تُبَايِعُونَ رَسُولَ اللهِ؟» قَالَ: فَبَسَطْنَا أَيْدِيَنَا وَقُلْنَا: قَدْ بَايَعْنَاكَ يَا رَسُولَ اللهِ، فَعَلَامَ نُبَايِعُكَ؟ قَالَ: «عَلَى أَنْ تَعْبُدُوا اللهَ وَلَا تُشْرِكُوا بِهِ شَيْئًا، وَالصَّلَوَاتِ الْخَمْسِ، وَتُطِيعُوا -وَأَسَرَّ كَلِمَةً خَفِيَّةً- وَلَا تَسْأَلُوا النَّاسَ شَيْئًا» فَلَقَدْ رَأَيْتُ بَعْضَ أُولَئِكَ النَّفَرِ يَسْقُطُ سَوْطُ أَحَدِهِمْ، فَمَا يَسْأَلُ أَحَدًا يُنَاوِلُهُ إِيَّاهُ.</t>
+  </si>
+  <si>
+    <t>ئه‌بو موسلمێ خه‌ولانی دبێژیت: خۆشتڤییێ من یێ ده‌ستپاك، عه‌وفێ كوڕێ مالكێ ئه‌شجه‌عی (خودێ ژێ ڕازی بیت) بۆ من گۆت، ڤێجا ئه‌و یێ خۆشتڤییه‌ ل ده‌ڤ من و یێ ده‌ستپاك و باوه‌رییێ ژییه‌ ل ده‌ڤ من، وی گۆت: ئه‌م ل ده‌ڤ پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بووین، نه‌هـ یان هه‌شت یان حه‌فت كه‌س بوون، گۆت: ((ئه‌رێ ما هوین به‌یعه‌تێ ناده‌نه‌ پێغه‌مبه‌رێ خودێ؟)) مه‌ به‌ری هنگی به‌یعه‌ت دابوو، مه‌ گۆت: ئه‌ی پێغه‌مبه‌رێ خودێ مه‌ به‌یعه‌ت یا دایه‌ ته‌، پاشی گۆت: ((ئه‌رێ ما هوین به‌یعه‌تێ ناده‌نه‌ پێغه‌مبه‌رێ خودێ؟)) مه‌ گۆت: مه‌ به‌یعه‌ت یا دایه‌ ته‌، پاشی بۆ جارا سێیێ گۆت: ((ئه‌رێ ما هوین به‌یعه‌تێ ناده‌نه‌ پێغه‌مبه‌رێ خودێ؟)) ڤه‌گوهێزه‌ر دبێژیت: مه‌ ژی ده‌ستێن خۆ درێژ كرن و مه‌ گۆت: مه‌ به‌یعه‌ت یا دایه‌ ته‌ ئه‌ی پێغه‌مبه‌رێ خودێ، ئه‌رێ ڤێجارێ ئه‌م به‌یعه‌تێ ل سه‌ر چ بده‌ینه‌ ته‌؟ گۆت: ((ل سه‌ر هندێ كو خودێ بپه‌رستن و چ شریكان بۆ چێنه‌كه‌ن، هه‌ر پێنج نڤێژێن خۆ د ده‌مێ واندا بكه‌ن، و گوهدارییێ بكه‌ن -پاشی ب ده‌نگه‌كێ نزم په‌یڤه‌ك گۆت- و چ تشتان ژ خه‌لكی نه‌خوازن)). ڤه‌گوهێزه‌ر دبێژیت: ب ڕاستی من هنده‌ك ژ وان كه‌سان دیتن قامچییێ ئێك ژ وان ژ ده‌ستی دكه‌ڤت (ده‌مێ ل سه‌ر پشتا ده‌واری) و داخواز ژ كه‌سێ نه‌دكر بكه‌ته‌ د ده‌ستێ ویدا (به‌لكی ئه‌و بخۆ ژ سه‌ر پشتا ده‌واری دهاته‌ خوارێ و هه‌لدگرت).</t>
+  </si>
+  <si>
+    <t>كانَ النبيُّ صلى الله عليه وسلم في عَدَدٍ مِن الصحابة فَطَلَبَ منهم ثلاث مرات أن يُبايعوه ويعاهدوه على التزام أمور: 
+الأول: عبادة الله وحده بامتثال أوامره واجتناب نواهيه، وألا يشركوا به شيئًا. 
+الثاني: إقامة الصلوات الخمس المفروضات في اليوم والليلة. 
+الثالث: السمع والطاعة بالمعروف لِمَن ولي أمرَ المسلمين. 
+الرابع: إنزال جميعِ حاجاتِهم بالله وعدم سؤال الناس منها شيئًا، وخفض النبي صلى الله عليه وسلم بها صوته. 
+وقد عمل الصحابة رضي الله عنهم بما بايعوا عليه، حتى قال راوي الحديث: فلقد رأيتُ بعضَ أولئك الصحابة يسقط سَوْطُ أحدِهم، فما يسأل أحدًا يناوله إياه بل ينزل ويأخذه بنفسه.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) د گه‌ل كۆمه‌كا صه‌حابییان بوو و سێ جاران داخواز ژ وان كر كو په‌یمان و به‌یعه‌تێ ل سه‌ر پێگیربوونێ ب چه‌ند تشته‌كان بدەنه‌ وی:
+یێ ئێكێ: په‌رستنا خودێ ب تنێ، ب بجهئینانا فه‌رمانێن وی و دویركه‌ڤتنا ژ پاشڤه‌برییێن وی و كو چ شریكان بۆ خودێ چێنه‌كه‌ن.
+یێ دووێ: ئه‌نجامدانا هه‌ر پێنج نڤێژێن فه‌ڕز د شه‌ڤ و ڕۆژاندا.
+یێ سێیێ: گوهداری و جێبه‌جێكرنا فه‌رمانێن كاربده‌ست و ده‌ستهه‌لاتداران د كارێن چاكدا.
+یێ چارێ: گه‌هاندن و خواستنا هه‌می پێدڤیاتییێن خۆ ژ خودایێ مه‌زن و كو چ تشتان ژ خه‌لكی نه‌خوازن، و پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ده‌نگێ خۆ بۆ ڤێ خالێ نزم كر.
+صه‌حابییان كار ب وێ به‌یعه‌تێ كر یا دایه‌ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن)، هه‌تا ڤه‌گوهێزه‌ر دبێژیت: من هنده‌ك ژ وان صه‌حابییان دیتن ئه‌گه‌ر قامچی ژ ده‌ستی كه‌ڤتبا؛ داخواز ژ كه‌سێ نه‌دكر بكه‌ته‌ د ده‌ستێ ویدا، به‌لكی ئه‌و بخۆ ژ سه‌ر پشتا ده‌واری دهاته‌ خوارێ و ڕادكر.</t>
+  </si>
+  <si>
+    <t>الحثّ على ترك سؤال الناس، والتنزُّه عن جميع ما يسمى سؤالًا، والاستغناء عن الناس ولو كان في أمر يسير.
+السؤال المنهي عنه: السؤال المتعلِّق بالأمور الدنيوية، فلا يتناول السؤال عن العلم وأمور الدين.</t>
+  </si>
+  <si>
+    <t>هاندان ل سه‌ر هێلانا خواستنا تشتی ژ خه‌لكی و خۆدویركرن ژ هه‌ر تشته‌كێ ب خواستن بهێته‌ ناڤكرن و خۆبێمننه‌تكرن ژ خه‌لكی، هه‌تا د تشتێن بچویك ژیدا.
+ئه‌و خواستنا پاشڤه‌برن ژێ هاتییه‌ كرن: ئه‌و خواستنه‌ یا په‌یوه‌ندی ب تشتێن دونیایێڤه‌ هه‌بیت و خواستن و داخوازكرنا زانستی و كاروبارێن ئایینی ب خۆڤه‌ناگریت.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/4176</t>
+  </si>
+  <si>
     <t>من أنظر معسرا، أو وضع له، أظله الله يوم القيامة تحت ظل عرشه يوم لا ظل إلا ظله</t>
   </si>
   <si>
     <t>((هه‌ر كه‌سێ خۆ ل ده‌ینداره‌كێ ده‌ستكورت بگریت یان تشته‌كی ژ ده‌ینێ خۆ ل سه‌ر وی كێم بكه‌ت، ل ڕۆژا قیامه‌تێ خودێ دێ وی كه‌سی دانیته‌ بن سیبه‌را عه‌رشێ خۆ، ل وێ ڕۆژا ژ بلی سیبه‌را وی؛ چ سیبه‌رێن دی نینن))</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «مَنْ أَنْظَرَ مُعْسِرًا، أَوْ وَضَعَ لَهُ، أَظَلَّهُ اللهُ يَوْمَ الْقِيَامَةِ تَحْتَ ظِلِّ عَرْشِهِ يَوْمَ لَا ظِلَّ إِلَّا ظِلُّهُ».</t>
   </si>
   <si>
     <t>ژ ئه‌بو هورەیرەی (خودێ ژێ ڕازی بیت) گۆت: پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) گۆت: ((هه‌ر كه‌سێ خۆ ل ده‌ینداره‌كێ ده‌ستكورت بگریت یان تشته‌كی ژ ده‌ینێ خۆ ل سه‌ر وی كێم بكه‌ت، ل ڕۆژا قیامه‌تێ خودێ دێ وی كه‌سی دانیته‌ بن سیبه‌را عه‌رشێ خۆ، ل وێ ڕۆژا ژ بلی سیبه‌را وی؛ چ سیبه‌رێن دی نینن)).</t>
   </si>
   <si>
     <t>أَخبَرَ النبيُّ عليه الصلاة والسلام أنّ مَن أمهل مديونًا أو حطَّ عنه من دَينه، فجزاؤه: أنّ الله يُظلُّه تحت عرشه يوم القيامة الذي تدنو فيه الشمس من رؤوس العباد ويشتدُّ عليهم حرُّها، 
 فلا يجد أحدٌ ظِلًّا إلا مَن أَظله الله.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ هندێ دكه‌ت كو هه‌ر كه‌سێ خۆ ل ده‌ینداره‌كێ خۆ بگریت و له‌زێ لێ نه‌كه‌ت، یان پشكه‌كا وی ده‌ینێ ل سه‌ر وی هه‌ی بۆ وی بهێلیت و ژێ وه‌رنه‌گریت، هنگی جزایێ وی ئه‌ڤه‌یه‌: ل ڕۆژا قیامه‌تێ خودێ دێ وی كه‌سی دانیته‌ بن سیبه‌را عه‌رشێ خۆ، ئه‌و ڕۆژا كو ڕۆژ تێدا نێزیكی سه‌رێن عه‌بدان دبیت و گه‌رما وێ ل سه‌ر وان دژوار دبیت، ڤێجا (ل وێ ڕۆژێ) كه‌سه‌ك چ سیبه‌ران نابینیت و په‌یدا ناكه‌ت، ئه‌و نه‌بیت یێ خودێ سیبه‌رێ لێ دكه‌ت.</t>
   </si>
   <si>
     <t>فضل التيسير على عباد الله تعالى، وأنه من الأسباب المُنجِيَة من أهوال يوم القيامة.
 الجزاء من جنس العمل.</t>
   </si>
   <si>
     <t>قه‌در و بها و خێرا ب ساناهیكرنێ ل سه‌ر عه‌بدێن خودایێ مه‌زن و كو ئه‌و ئێك ژ وان ئه‌گه‌رانه‌ یێن مرۆڤ پێ ژ نه‌خۆشی و ته‌نگاڤییێن ڕۆژا قیامه‌تێ ڕزگار دبیت.
 جزادان هه‌ر ژ جۆرێ کریارێیە.</t>
@@ -3214,50 +3253,87 @@
     <t>سعة رحمة الله -عزّ وجل- ولطفه بعباده حيث رفع عنهم الإثم إذا صدرت منهم المعصية على هذه الأحوال الثلاثة.
 فضل الله على النبي محمد صلى الله عليه وسلم وأمته.
 رفعُ الإثم لا يعني رفع الحكم أو الضمان، فمثلًا من نسي الوضوء، وصلى ظانًّا أنه متطهر، فلا إثم عليه بذلك، ولكن عليه الوضوء وإعادة الصلاة.
 لا بد في رفع الإثم بالإكراه من توفر الشروط، مثل أن يكون المكِره قادرًا على تنفيذ ما هدد به.</t>
   </si>
   <si>
     <t>به‌رفره‌هییا دلۆڤانییا خودایێ مه‌زن و باشییا وی د گه‌ل عه‌بدێن وی، چونكی وی گونه‌ھ ژ سه‌ر وان ڕاكر، ئه‌ڤه‌ ژی ئه‌گه‌ر د ڤان سێ ڕه‌وشاندا گونه‌ھ ژ وان په‌یدا بیت.
 قه‌نجییا خودێ ل سه‌ر موحه‌ممه‌د پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) و ئوممه‌تا وی.
 ڕاكرنا گونه‌ھێ ب وێ چه‌ندێ نینه‌ كو حوكم یان قه‌ره‌بووكرن ژی بهێته‌ ڕاكرن، ڤێجا بۆ نموونه‌ ئه‌وێ ده‌ستنڤێژ ژبیركر و نڤێژ كر ب وێ باوه‌رێ كو یێ ب ده‌ستنڤێژه‌؛ ئه‌ڤێ هۆسا چ گونه‌ھ ل سه‌ر نینه‌ ب ڤی كارێ كری، به‌لێ دڤێت ده‌ستنڤێژا خۆ بگریت و جاره‌كا دی نڤێژا خۆ دووباره‌ بكه‌ت.
 پێدڤییه‌ د ڕاكرنا گونه‌ھێدا بۆ كوته‌كیلێكرنێ مه‌رج ته‌مام بن، وه‌كی بۆ نموونه‌ ئه‌و كه‌سێ كوته‌كی و زۆڕدارییێ دكه‌ت؛ شیان هه‌بن گه‌فا خۆ بجهبینیت.</t>
   </si>
   <si>
     <t>قال النووي: حديث حسن</t>
   </si>
   <si>
     <t>رواه ابن ماجه والبيهقي وغيرهما</t>
   </si>
   <si>
     <t>[قال النووي: حديث حسن]</t>
   </si>
   <si>
     <t>[رواه ابن ماجه والبيهقي وغيرهما]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/4216</t>
+  </si>
+  <si>
+    <t>يسلم الراكب على الماشي، والماشي على القاعد، والقليل على الكثير</t>
+  </si>
+  <si>
+    <t>((یێ سویار دێ سلاڤ كه‌ته‌ یێ ب پێیان دچیت، یێ ب پێیان دچیت دێ سلاڤ كه‌ته‌ یێ ڕوینشتی، یێن كێم دێ سلاڤ كه‌نه‌ یێن گه‌له‌ك))</t>
+  </si>
+  <si>
+    <t>عَن أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «يُسَلِّمُ الرَّاكِبُ عَلَى المَاشِي، وَالمَاشِي عَلَى القَاعِدِ، وَالقَلِيلُ عَلَى الكَثِيرِ».
+وَلِلبُخَارِي: «يُسَلِّمُ الصَّغِيرُ عَلَى الكَبِيرِ، وَالمَارُّ عَلَى القَاعِدِ، وَالقَلِيلُ عَلَى الكَثِيرِ».</t>
+  </si>
+  <si>
+    <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((یێ سویار دێ سلاڤ كه‌ته‌ یێ ب پێیان دچیت، یێ ب پێیان دچیت دێ سلاڤ كه‌ته‌ یێ ڕوینشتی، یێن كێم دێ سلاڤ كه‌نه‌ یێن گه‌له‌ك)). د ڤه‌گوهاستنا بۆخاریدا هاتییه‌: ((یێ بچویك دێ سلاڤ كه‌ته‌ یێ مه‌زن، یێ ب ڕێڤه‌ دچیت دێ سلاڤ كه‌ته‌ یێ ڕوینشتی، یێن كێم دێ سلاڤ كه‌نه‌ یێن گه‌له‌ك)).</t>
+  </si>
+  <si>
+    <t>أَرْشَدَ النبيُّ صلى الله عليه وسلم إلى أَدَبِ إلقاءِ تحية السلام بين الناس "السلام عليكم ورحمه الله وبركاته"، 
+فيُسلِّم الصغيرُ على الكبير، والراكبُ على الماشي، والماشي على القاعد، والعددُ القليلُ على الكثير.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ڕێبه‌رییا مه‌ كرییه‌ بۆ ڕه‌وشتێ سلاڤكرنێ د ناڤبه‌را خه‌لكیدا ب په‌یڤا (السلام عليكم ورحمة الله وبركاته)، ڤێجا یێ بچویك دێ سلاڤ كه‌ته‌ یێ مه‌زن، یێ سویار دێ سلاڤ كه‌ته‌ یێ ب ڕێڤه‌ دچیت، یێ ب ڕێڤه‌ دچیت دێ سلاڤ كه‌ته‌ یێ ڕوینشتی، یێن هژمارا وان كێم بیت دێ سلاڤ كه‌نه‌ یێن گه‌له‌ك.</t>
+  </si>
+  <si>
+    <t>استحباب التسليم على ما جاء به الحديث، فإذا سَلَّمَ الماشي على الراكب وغير ذلك مما ذُكِرَ، جاز، ولكنه خلاف الأولى والأفضل.
+إفشاء السلام على الكيفية التي جاءت في الحديث من أسباب المحبة والتَّآلف.
+إذا كانوا متكافئين متساويين فيما ذُكِرَ، فخَيْرُهُم الذي يبدأ بالسلام.
+كمال هذه الشريعة في بيان جميع ما يحتاجه الناس.
+تعليم آداب السلام وإعطاء كل ذي حق حقه.</t>
+  </si>
+  <si>
+    <t>سوننه‌ت ئه‌وه‌ سلاڤ ب وی ڕه‌نگی بیت یێ د فه‌رمووده‌یێدا هاتی، به‌لێ ئه‌گه‌ر یێ ب پێیان دچیت سلاڤ كره‌ یێ سویار و ژ بلی ڤێ ژ وان ڕه‌وشێن هاتینه‌ گۆتن؛ ئه‌و ژی یا دروسته‌، به‌لێ به‌روڤاژی یا باشتر و بخێرتره‌.
+به‌لاڤكرنا سلاڤێ ب وی شێوازێ د فه‌رمووده‌یێدا هاتی ئێكه‌ ژ ئه‌گه‌رێن ڤیان و ڤێككرنێ.
+ئه‌گه‌ر هه‌ردوو لایه‌ن د وان سالۆخه‌تێن هاتینه‌ گۆتندا وه‌كی ئێك بوون؛ هنگی یێ باشتر ئه‌وه‌ یێ ده‌ستپێكێ سلاڤ دكه‌ت.
+ته‌مامه‌تییا ڤی شه‌ریعه‌تی د دیاركرنا هه‌می پێدڤیاتییێن خه‌لكیدا.
+فێركرنا تۆره‌ و ئادابێن سلاڤێ و دانا مافێ هه‌ر كه‌سه‌كی.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/4243</t>
   </si>
   <si>
     <t>دعوني ما تركتكم، إنما هلك من كان قبلكم بسؤالهم واختلافهم على أنبيائهم</t>
   </si>
   <si>
     <t>((ئه‌و تشتێ من بۆ هه‌وه‌ نه‌گۆت بهێلن و پرسیار نه‌كه‌ن و گه‌له‌ك ل دویڤ نه‌چن، چونکی ب ڕاستی یێن به‌ری هه‌وه‌ ژ ناڤچوون ژ به‌ر پرسیارێن وان و جودابوون و ڤێكنه‌كرنا وان د گه‌ل پێغه‌مبه‌رێن خۆ</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صلى الله عليه وسلم قَالَ: «دَعُونِي مَا تَرَكْتُكُمْ، إِنَّمَا هَلَكَ مَنْ كَانَ قَبْلَكُمْ بِسُؤَالِهِمْ وَاخْتِلَافِهِمْ عَلَى أَنْبِيَائِهِمْ، فَإِذَا نَهَيْتُكُمْ عَنْ شَيْءٍ فَاجْتَنِبُوهُ، وَإِذَا أَمَرْتُكُمْ بِأَمْرٍ فَأْتُوا مِنْهُ مَا اسْتَطَعْتُمْ».</t>
   </si>
   <si>
     <t>ژ ئه‌بو هوره‌یره‌ی (خودێ ژێ ڕازی بیت) ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((ئه‌و تشتێ من بۆ هه‌وه‌ نه‌گۆت بهێلن و پرسیار نه‌كه‌ن و گه‌له‌ك ل دویڤ نه‌چن، چونکی ب ڕاستی یێن به‌ری هه‌وه‌ ژ ناڤچوون ژ به‌ر پرسیارێن وان و جودابوون و ڤێكنه‌كرنا وان د گه‌ل پێغه‌مبه‌رێن خۆ، ڤێجا ئه‌گه‌ر من هوین ژ تشته‌کی دانه‌ پاش؛ هنگی هوین خۆ ژێ بده‌نه‌ پاش و خۆ ژێ بپارێزن، و ئه‌گه‌ر من فه‌رمان ب تشته‌کی ل هه‌وه‌ كر، هوین وی تشتی بكه‌ن هندی د شیانێن هه‌وەدا‌ هه‌ی)).</t>
   </si>
   <si>
     <t>ذَكَرَ النبيُّ صلى الله عليه وسلم أنّ الأحكام الشرعية على أقسام ثلاثة: ما سُكت عنه، ونواهي، وأوامر. 
 فأما الأول: وهو ما سَكَتَ الشرعُ عنه: حيث لا حُكْم، وأنّ الأصل في الأشياء عدم الوجوب؛ 
 فأما في عهده صلى الله عليه وسلم فيجب تركُ السؤال عن شيء لم يقع خشية أن ينزل به وجوب أو تحريم، فإن الله تركَها رحمة بالعباد، 
 وأما بعد موته صلى الله عليه وسلم فإن كان السؤال على وجه الاستفتاء أو التعليم لما يحتاج إليه من أمر الدين فهو جائز بل مأمور به، وإن كان على وجه التَّعَنُّت والتكلُّف فهو المراد بترك السؤال عنه في هذا الحديث؛ وذلك لأنه قد يُفضي إلى مثل ما وقع لبني إسرائيل، إذ أُمروا أن يذبحوا بقرة فلو ذبحوا أيَّ بقرة لامتثلوا، ولكنهم شددوا فشُدِّد عليهم. 
 الثاني: النواهي؛ وهي: ما يثاب تاركه، ويعاقب فاعله، فيجب اجتنابُها كلها. 
 الثالث: الأوامر؛ وهو ما يثاب فاعله، ويعاقب تاركه، فيجب أن يفعل منه قدر الاستطاعة.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ وێ چه‌ندێ کر کو حوکمێن شه‌رعی سێ جۆرن: یێن به‌حس ژێ نه‌هاتییه‌ کرن و بێده‌نگبوون ل سه‌ر هاتییه‌ هه‌لبژارتن، ئه‌وێن پاشڤه‌برن ژێ هاتییه‌ كرن، ئه‌وێن فه‌رمان پێ هاتییه‌ كرن.
 ئێك: ئه‌وه‌ یێ شه‌ریعه‌تی به‌حس ژێ نه‌کری، چونکی چ حوکم بۆ نینه‌ و بناخه‌ د تشتاندا‌ ئه‌ڤه‌یه‌ كو ئه‌و تشت واجب نینه‌؛ ڤێجا هندیكه‌ ل سه‌رده‌مێ پێغه‌مبه‌رییه‌ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن)؛ چێنابیت پرسیارا تشته‌كی ژ وی بهێته‌ كرن كو چێنه‌ببیت، ئه‌ڤه‌ ژی ژ ترسێن هندێ كو وه‌حییه‌ك ل دۆر وێ چه‌ندێ بهێته‌ خوار و وی تشتی واجب یان حه‌رام بكه‌ت، ڤێجا خودێ ئه‌و تشت یێ هێلای و به‌حس نه‌كرییه‌ وه‌ك دلۆڤانییه‌ك ب عه‌بدێن خۆ، به‌لێ پشتی مرنا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن)، ئه‌گه‌ر پرسیار ب مه‌ره‌ما زانینا حوكمی یان فێربوونا تشته‌كی بیت كو مرۆڤ بۆ دینێ خۆ پێدڤی دبیتێ؛ هنگی ئه‌ڤ پرسیاره‌ یا دروسته‌، به‌لكی فه‌رمان پێ هاتییه‌ كرن، به‌لێ ئه‌گه‌ر پرسیار ژ بابه‌تێ ڕكداری و ل به‌ر خۆ زه‌حمه‌تكرنێ بیت؛ ئاها ئه‌ڤه‌ ئه‌وه‌ یا ڤێ فه‌رمووده‌یێ به‌حسكری و دیار كری كو بلا ئه‌ڤ جۆرێ پرسیاران نه‌هێته‌ كرن، چونكی دبیت ئه‌ڤه‌ سه‌ربكێشیت بۆ ڕه‌وشه‌كا وه‌كی وێ یا ب سه‌ر به‌نو ئیسرائیلییاندا هاتی، ده‌مێ خودێ فه‌رمان ل وان كری ئه‌و چێله‌كێ سه‌رژێكه‌ن، ڤێجا ئه‌گه‌ر وان ل ده‌ستپێكێ چ جۆرێ چێلێ سه‌رژێكربا؛ هنگی دا ژێ هێته‌ قه‌بویلكرن و دا هێته‌ هژمارتن جێبه‌جێكرن بۆ فه‌رمانا خودێ، به‌لێ وان بابه‌ت ل سه‌ر خۆ گران كر، ئینا خودێ ژی بابه‌ت ل سه‌ر وان گران كر.
 دوو: ئه‌و تشتێن پاشڤه‌برن ژێ هاتییه‌ كرن، كو ئه‌و ژی: ئه‌و تشتن یێن مرۆڤ ژ به‌ر هێلان و نه‌كرنا وان خودان خێر دبيت و ژ به‌ر كرن و ئه‌نجامدانا وان دهێتە سزادان، ڤێجا دڤێت ب ئێكجاری بهێنه‌ هێلان.
@@ -4020,50 +4096,86 @@
   <si>
     <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) فه‌رمان ب هێلانا وی تشتی كر ژ گۆتن و كریاران یێ ته‌ گومان تێدا هه‌ی كا پاشڤه‌برن ژێ هاتییه‌ كرن یان نه‌، كا ئه‌رێ تشته‌كێ حه‌رامه‌ یان یێ حه‌لاله‌، ڤی تشتی بهێله‌ و هه‌ڕه‌ سه‌ر تشته‌كی كو ته‌ چ گومان تێدا نه‌بن و تو یێ ژ باشی و حه‌لالییا وی پشتڕاست بی، چونكی دل ب تشتێ وه‌سا ئارام و ته‌نا دبیت و تشتێ جهێ گومانێ ژی دلی دوودل و ئالۆز دكه‌ت.</t>
   </si>
   <si>
     <t>على المسلم بناء أموره على اليقين وترك المشكوك فيه، وأن يكون في دينه على بصيرة.
 النهي عن الوقوع في الشبهات.
 إذا أردتَ الطمأنينةَ والاستراحة فاترك المشكوك فيه واطرحه جانبًا.
 رحمة الله بعباده إذ أمرَهم بما فيه راحة النفس والبال ونهاهم عمّا فيه قَلَقٌ وحَيْرة.</t>
   </si>
   <si>
     <t>موسلمان دڤێت كارێن خۆ ل سه‌ر پشتڕاستییێ ئاڤا بكه‌ت و تشتێ گومان تێدا بهێلیت، كا چاوا دڤێت دینێ خۆ ل سه‌ر چاڤڕۆهنییێ ب ڕێڤه‌ ببه‌ت.
 پاشڤه‌برن ژ كه‌ڤتنا د ناڤ گوماناندا هاتییه‌ كرن.
 ئه‌گه‌ر ته‌ ئارامی و ته‌ناهی و ڕحه‌تی ڤیا؛ تشتێ جهێ گومان تێدا بهێله‌ و بهاڤێژه‌ لایه‌كی.
 دلۆڤانییا خودێ ژی تێدا دیار دبیت، چونكی وی فه‌رمان ب تشته‌كی ل وان كر كو ڕحه‌تی و ته‌ناهییا دل و ده‌روونی یا تێدا و ئه‌و ژ تشته‌كی دانه‌ پاش كو دوودلی و حه‌ییرین یا تێدا.</t>
   </si>
   <si>
     <t>رواه الترمذي والنسائي وأحمد</t>
   </si>
   <si>
     <t>[رواه الترمذي والنسائي وأحمد]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/4564</t>
   </si>
   <si>
+    <t>صلاة الرجل في جماعة تزيد على صلاته في بيته وصلاته في سوقه بضعا وعشرين درجة</t>
+  </si>
+  <si>
+    <t>((نڤێژا زه‌لامی ب جه‌ماعه‌ت؛ ب بیست و چه‌ند پله‌یان زێده‌تره‌ ژ نڤێژا وی د مالا ویدا یان د بازاڕێ ویدا</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «صَلَاةُ الرَّجُلِ فِي جَمَاعَةٍ تَزِيدُ عَلَى صَلَاتِهِ فِي بَيْتِهِ وَصَلَاتِهِ فِي سُوقِهِ بِضْعًا وَعِشْرِينَ دَرَجَةً، وَذَلِكَ أَنَّ أَحَدَهُمْ إِذَا تَوَضَّأَ فَأَحْسَنَ الْوُضُوءَ، ثُمَّ أَتَى الْمَسْجِدَ لَا يَنْهَزُهُ إِلَّا الصَّلَاةُ، لَا يُرِيدُ إِلَّا الصَّلَاةَ، فَلَمْ يَخْطُ خَطْوَةً إِلَّا رُفِعَ لَهُ بِهَا دَرَجَةٌ، وَحُطَّ عَنْهُ بِهَا خَطِيئَةٌ، حَتَّى يَدْخُلَ الْمَسْجِدَ، فَإِذَا دَخَلَ الْمَسْجِدَ كَانَ فِي الصَّلَاةِ مَا كَانَتِ الصَّلَاةُ هِيَ تَحْبِسُهُ، وَالْمَلَائِكَةُ يُصَلُّونَ عَلَى أَحَدِكُمْ مَا دَامَ فِي مَجْلِسِهِ الَّذِي صَلَّى فِيهِ، يَقُولُونَ: اللهُمَّ ارْحَمْهُ، اللهُمَّ اغْفِرْ لَهُ، اللهُمَّ تُبْ عَلَيْهِ، مَا لَمْ يُؤْذِ فِيهِ، مَا لَمْ يُحْدِثْ فِيهِ».</t>
+  </si>
+  <si>
+    <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((نڤێژا زه‌لامی ب جه‌ماعه‌ت؛ ب بیست و چه‌ند پله‌یان زێده‌تره‌ ژ نڤێژا وی د مالا ویدا یان د بازاڕێ ویدا، ئه‌ڤه‌ ژی چونكی ده‌مێ ئێك ژ وان ده‌ستنڤێژه‌كا جوان و تازه‌ دگریت، پاشی دهێته‌ مزگه‌فتێ و چ تشت وی نائینیته‌ مزگه‌فتێ ژ بلی نڤێژێ و چ مه‌ره‌مێن دی نینن ژ بلی نڤێژێ؛ هنگی هه‌ر پێنگاڤه‌كا ئه‌و دهاڤێژیت، پله‌یه‌ك بۆ دهێته‌ بلندكرن و گونه‌هه‌ك بۆ دهێته‌ ژێبرن، هه‌تا دچیته‌ د ناڤ مزگه‌فتێڤه‌، ڤێجا ده‌مێ چوو د ناڤ مزگه‌فتێڤه،‌ ئه‌و هه‌ر یێ د نڤێژێدا‌ هندی نڤێژ وی ل وێرێ ڕاگریت و نه‌هێلیت ده‌ركه‌ڤیت، مه‌لائیكه‌ت ژی دوعایان بۆ ئێك ژ هه‌وه‌ دكه‌ن هندی ئه‌و ل وی جهێ نڤێژ لێ كری یێ ڕوینشتی بیت، دبێژن: خودایێ من؛ دلۆڤانییێ پێببه‌، خودایێ من؛ گونه‌هێن وی ژێببه‌، خودایێ من؛ ته‌وبه‌یا وی قه‌بویل بكه‌، هندی ئه‌و كه‌سێ ل وێرێ نه‌خۆشییێ بۆ كه‌سێ دروست نه‌كه‌ت و ده‌ستنڤێژا وی نه‌شكه‌ستبیت)).</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنه إذا صَلَّى المسلم في جماعةٍ، كانت صلاتُه تلك أفضلَ مِن صلاتِهِ في بيتِهِ أو سوقِه بضعًا وعشرين مَرّة. 
+ثم ذَكَرَ السبب في ذلك: وهو أنَّ الرجل إذا توضأ فأتمَّ الوضوءَ وأحسنَه، ثم خرج إلى المسجد لا يُخرجه إلا إرادة الصلاة، لم يَخْطُ خُطوةً إلا رُفع له بها مرتبة ومنزلة، ومُحِيَ عنه بها خطيئة، 
+فإذا دخل المسجد وجلس ينتظر الصلاة، فإنه يأخذ أجرَ الصلاة وثوابَها ما انتظر الصلاة، والملائكة تدعو له ما دام في مجلسه الذي صلى فيه، تقول: 
+"اللهم اغفر له، اللهم ارحمه، اللهم تُبْ عليه" ما لم يُفسِدْ وضوءَه، أو يفعل ما يتأذى به الناس أو الملائكة.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) مه‌ ئاگه‌هدار دكه‌ت كو ئه‌گه‌ر موسلمان نڤێژێ ب جه‌ماعه‌ت بكه‌ت، خێرا وێ نڤێژێ ب بیست و چه‌ند جاران پتره‌ ژ نڤێژا وی یا كو ل مال یان ل بازاڕی دكه‌ت. پاشی ئه‌گه‌رێ ڤێ چه‌ندێ دیار كر: ئه‌و ژی ئه‌ڤه‌یه‌ ده‌مێ زه‌لام ب جوانی ده‌ستنڤێژێ دگریت و پاشی به‌ره‌ڤ مزگه‌فتێ دچیت و چ مه‌ره‌مێن دی نینن ژ بلی نڤێژێ؛ هنگی هه‌ر پێنگاڤه‌كا دهاڤێژیت پله‌یه‌كا وی پێ بلند دبیت و گونه‌هه‌ك بۆ دهێته‌ ژێبرن، ڤێجا ده‌مێ دچیته‌ د ناڤ مزگه‌فتێڤه‌ و ل هیڤییا نڤێژێ دمینیت؛ خێرا نڤێژێ بۆ دهێته‌ نڤیسین هندی ئه‌و ل هیڤییا نڤێژێ بیت، و مه‌لائیكه‌ت دوعایان بۆ دكه‌ن هندی ئه‌و ل وی جهی یێ ڕوینشتی بیت یێ نڤێژ لێ كری، ئه‌و دبێژن: "خودایێ من؛ دلۆڤانییێ پێببه‌، خودایێ من؛ گونه‌هێن وی ژێببه‌، خودایێ من؛ ته‌وبه‌یا وی قه‌بویل بكه"‌، هندی ئه‌و كه‌سێ ل وێرێ ده‌ستنڤێژا وی نه‌شكه‌ستبیت و هندی ژ به‌ر وی نه‌خۆشی بۆ چ مرۆڤان یان مه‌لائیكه‌تان دروست نه‌بیت.</t>
+  </si>
+  <si>
+    <t>صلاةُ المنفرد في بيتِه أو سوقِه صحيحةٌ، ولكنه يأثمُ لترك الجماعة بلا عذر.
+صلاة الجماعة في المسجد أفضل من صلاة الإنسان منفردًا بخمس أو ست أو سبع وعشرين درجة.
+من وظائف الملائكة الدعاء للمؤمنين.
+فضل الذهاب للمسجد متوضئًا.</t>
+  </si>
+  <si>
+    <t>نڤێژا مرۆڤی ب تنێ ل مال یان ل بازاڕی یا دروسته‌، به‌لێ مرۆڤ گونه‌هكار دبیت ئه‌گه‌ر بێی ئه‌گه‌ره‌كێ شه‌رعی نه‌چیته‌ نڤێژا ب جه‌ماعه‌ت.
+نڤێژا ب جه‌ماعه‌ت ل مزگه‌فتێ ب بیست و پێنج یان بیست و شه‌ش یان بیست و حه‌فت پله‌یان باشتر و بخێرتره‌‌ ژ نڤێژا ب تنێ.
+ئێك ژ ئه‌ركێن مه‌لائیكه‌تان دوعاكرنه‌ بۆ باوه‌رداران.
+قه‌در و بها و خێرا چوونا بۆ مزگه‌فتێ ب ده‌ستنڤێژ.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/4566</t>
+  </si>
+  <si>
     <t>كل سلامى من الناس عليه صدقة</t>
   </si>
   <si>
     <t>((هه‌ر گه‌ھ و هه‌ستیكه‌ك ژ مرۆڤی خێره‌ك ل سه‌ر هه‌یه‌</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «كُلُّ سُلاَمَى مِنَ النَّاسِ عَلَيْهِ صَدَقَةٌ، كُلَّ يَوْمٍ تَطْلُعُ فِيهِ الشَّمْسُ يَعْدِلُ بَيْنَ الِاثْنَيْنِ صَدَقَةٌ، وَيُعِينُ الرَّجُلَ عَلَى دَابَّتِهِ فَيَحْمِلُ عَلَيْهَا أَوْ يَرْفَعُ عَلَيْهَا مَتَاعَهُ صَدَقَةٌ، وَالكَلِمَةُ الطَّيِّبَةُ صَدَقَةٌ، وَكُلُّ خُطْوَةٍ يَخْطُوهَا إِلَى الصَّلاَةِ صَدَقَةٌ، وَيُمِيطُ الأَذَى عَنِ الطَّرِيقِ صَدَقَةٌ».</t>
   </si>
   <si>
     <t>ژ ئه‌بو هوره‌یره‌ی (خودێ ژێ ڕازی بیت) گۆت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((هه‌ر گه‌ھ و هه‌ستیكه‌ك ژ مرۆڤی خێره‌ك ل سه‌ر هه‌یه‌، ئه‌گه‌ر هه‌ر ڕۆژه‌كا ڕۆژ تێدا دهه‌لێت تو دوو كه‌سان تێدا پێكبینی؛ خێره‌. تو هاریكارییا زه‌لامی بكه‌ی د ده‌وارا ویدا، ڤێجا تو وی ل ده‌وارا وی سویار بكه‌ی یان بارێ وی هه‌لده‌یه‌ سه‌ر؛ خێره‌. گۆتنا باش خێره‌ و هه‌ر پێنگاڤه‌كا تو بۆ نڤێژێ بهاڤێژی؛ خێره‌ و تو وی تشتێ نه‌خۆشییێ بۆ خه‌لكی دروست دكه‌ت ل سه‌ر ڕێكێ لاده‌ی؛ خێره‌)).</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ على كلِّ مسلم مُكلَّف كلّ يوم بعدد كل مفصل من مفاصل عظامه صدقة تطوع لله تعالى على سبيل الشكر له على العافية، وأن جعل عظامه مفاصل يتمكن بها من القبض والبسط، 
 وأنّ تلك الصدقة تتأدّى بأعمال البر كلها ولا تتوقف على إعطاء مال، ومنها: 
 عدلك وإصلاحك بيـن متخاصمين صدقةٌ،
 وفي إعانتك لعاجز في دابته فتحمله عليها أو ترفع له متاعه صدقةٌ، 
 والكلمة الطيبة من ذكر ودعاء وسلام وغيرها صدقةٌ،
 وبكل خطوةٍ تمشيها إلى الصلاة صدقةٌ، 
 وإزالة ما يُتَأذّى به عن الطريق صدقةٌ.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار دكه‌ت کو پێدڤییه‌ ڕۆژانه‌ هه‌ر موسلمانه‌کێ بالغ ب ته‌مه‌ت هژمارا گه‌ھێن هه‌ستیكێن له‌شێ خۆ خێر و صه‌ده‌قه‌یه‌كێ بۆ ڕێكا خودێ بده‌ت وه‌ك سوپاسییه‌ك بۆ خودێ ل سه‌ر قه‌نجی و نیعمه‌تا ساخله‌مییێ، و كو خودێ گه‌ھ د ناڤبه‌را هه‌ستیكێن له‌شێ ویدا دروستكرینه‌ و ب ڕێكا ڤان گه‌هان دشێت ده‌ستێ خۆ بگریت و ڤه‌كه‌ت. ئه‌ڤ خێر و صه‌ده‌قه‌یه‌ ژی ب كرنا هه‌ر جۆره‌ كاره‌كێ باش ل سه‌ر مرۆڤی دچیت، و ب تنێ یا گرێدایی نینه‌ ب دانا مالی، ژ وان كاران ژی: دادی و پێكئینانا ته‌ د ناڤبه‌را دوو هه‌ڤڕكێن ئێك كو به‌ری هنگی د ژێك سلبوون؛ خێر و صه‌ده‌قه‌یه‌، هاریكاریكرنا ته‌ بۆ كه‌سێ نه‌شێت سویاری ده‌وارێ خۆ بیت، ڤێجا چ تو وی سویاركه‌ی یان تو بارێ وی بۆ سویاری ده‌وارێ وی بكه‌ی؛ هه‌ر خێر و صه‌ده‌قه‌یه‌، گۆتنا باش ژ كرنا زكری و دوعایێ و سلاڤكرنێ و ژ بلی وی؛ خێر و صه‌ده‌قه‌یه‌، هه‌ر پێنگاڤه‌كا تو به‌ره‌ڤ مزگه‌فتێڤه‌ دهاڤێژی؛ خێر و صه‌ده‌قه‌یه‌، نه‌هێلان و ڕاكرنا وی تشتێ نه‌خۆشییێ بۆ خه‌لكی دروست دكه‌ت ل سه‌ر ڕێكێ؛ خێر و صه‌ده‌قه‌یه‌.</t>
   </si>
   <si>
     <t>تركيب عظام الآدمي وسلامتها من أعظم نعم الله تعالى عليه، فيحتاج كل عظم منها إلى تصدق عنه بخصوصه ليتم شكر تلك النعمة.
@@ -4769,81 +4881,208 @@
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم أنَّ كلَّ أُمَّتِه يدخلون الجنة إلا مَن امتنع!
 فقال الصحابة رضي الله عنهم: ومَن يمتنع يا رسول الله؟!
 فأجابهم عليه الصلاة والسلام: أنَّ مَن انقاد واتَّبع وأطاعَ الرسولَ صلى الله عليه وسلم دَخَلَ الجنة، وأما مَن عصى ولم يَنْقَدْ للشرع فقد امتنع من دخول الجنة بأعمالِه السيئة.</t>
   </si>
   <si>
     <t>پێغەمبەر (صەلات و سەلامێن خودێ ل سەر بن) به‌حس دكه‌ت كو ئوممه‌تا وی هه‌می دێ چنه‌ به‌حه‌شتێ، ئه‌و نه‌بیت یێ ڕازی نه‌بیت و نه‌ڤێت بچیت!
 ئینا صه‌حابییان (خودێ ژ هه‌مییان ڕازی بیت) گۆت: ئه‌ی پێغه‌مبه‌رێ خودێ؛ ئه‌رێ ما كه‌سه‌ك هه‌یه‌ ب ڤێ چه‌ندێ ڕازی نه‌بیت و نه‌ڤێت بچیت؟!
 ئینا پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) به‌رسڤا وان دا و گۆتێ: هه‌ر كه‌سێ سه‌رچه‌مییای و دویڤچوون و گوهدارییا پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) بكه‌ت؛ دێ چیته‌ به‌حه‌شتێ، به‌لێ هه‌ر كه‌سێ سه‌رپێچییا وی بكه‌ت و سه‌رچه‌مییای نه‌بیت بۆ شه‌ریعه‌تێ وی؛ ئه‌ڤه‌ ئه‌و ڕازی نه‌بوو و نه‌ڤیا بچیته‌ به‌حه‌شتێ ژ به‌ر كارێن خۆ یێن خراب.</t>
   </si>
   <si>
     <t>أن طاعة الرسول صلى الله عليه وسلم من طاعة الله، ومعصيته من معصية الله.
 طاعة النبي صلى الله عليه وسلم توجب الجنة، ومعصيته توجب النار.
 بشارة للطائعين من هذه الأمة، وأنهم كلَّهم يدخلون الجنة إلا من عصى الله ورسوله.
 شفقته صلى الله عليه وسلم على أُمته، وحرصه على هدايتهم.</t>
   </si>
   <si>
     <t>گوهدانا پێغەمبەری (صەلات و سەلامێن خودێ ل سەر بن) ژ گوهدانا خودێیه‌ و سه‌رپێچیكرنا وی؛ ژ سه‌رپێچیكرنا خودێیه‌.
 گوهدانا پێغەمبەری (صەلات و سەلامێن خودێ ل سەر بن)؛ به‌حه‌شتێ بۆ خودانی فه‌ر دكه‌ت و سه‌رپێچیكرنا وی؛ جه‌هنه‌مێ بۆ خودانی فه‌ر دكه‌ت.
 ئه‌ڤه‌ مزگینییه‌كه‌ بۆ كه‌سێن گوهدار ژ ڤێ ئوممه‌تێ و مزگینییه‌ كو هه‌می دێ چنه‌ به‌حه‌شتێ، ئه‌و نه‌بیت یێ سه‌رپێچییا خودێ و پێغه‌مبه‌رێ وی بكه‌ت.
 دلپێڤه‌بوونا پێغەمبەری (صەلات و سەلامێن خودێ ل سەر بن) بۆ ئوممه‌تا وی و ڕژدبوونا وی ل سه‌ر هیدایه‌ت و ڕاسته‌ڕێكرنا وان.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/4947</t>
   </si>
   <si>
+    <t>لا تزول قدما عبد يوم القيامة حتى يسأل عن عمره فيما أفناه، وعن علمه فيم فعل، وعن ماله من أين اكتسبه وفيم أنفقه، وعن جسمه فيم أبلاه</t>
+  </si>
+  <si>
+    <t>((ل ڕۆژا قیامه‌تێ هه‌ردوو پێیێن چ عه‌بدان نالڤن هه‌تا پرسیار ژێ نه‌هێته‌ كرن ده‌رباره‌ی عه‌مرێ وی كا د چدا ب سه‌ر برییه‌ و ده‌رباره‌ی زانستێ وی كا چ كار پێ كرییه‌ و ده‌رباره‌ی مالێ وی كا ژ كیڤه‌ په‌یدا كرییه‌ و كا د چ تشتیدا مه‌زاختییه‌ و ده‌رباره‌ی له‌شێ وی كا د چدا ڕزاندییه‌))</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي بَرْزَةَ الأَسْلَمِيِّ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «لَا تَزُولُ قَدَمَا عَبْدٍ يَوْمَ القِيَامَةِ حَتَّى يُسْأَلَ عَنْ عُمُرِهِ فِيمَا أَفْنَاهُ، وَعَنْ عِلْمِهِ فِيمَ فَعَلَ، وَعَنْ مَالِهِ مِنْ أَيْنَ اكْتَسَبَهُ وَفِيمَ أَنْفَقَهُ، وَعَنْ جِسْمِهِ فِيمَ أَبْلَاهُ».</t>
+  </si>
+  <si>
+    <t>ئه‌بو به‌رزه‌یێ ئه‌سله‌می (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((ل ڕۆژا قیامه‌تێ هه‌ردوو پێیێن چ عه‌بدان نالڤن هه‌تا پرسیار ژێ نه‌هێته‌ كرن ده‌رباره‌ی عه‌مرێ وی كا د چدا ب سه‌ر برییه‌ و ده‌رباره‌ی زانستێ وی كا چ كار پێ كرییه‌ و ده‌رباره‌ی مالێ وی كا ژ كیڤه‌ په‌یدا كرییه‌ و كا د چ تشتیدا مه‌زاختییه‌ و ده‌رباره‌ی له‌شێ وی كا د چدا ڕزاندییه‌)).</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنّه لا يُجاوِزُ أحدٌ مِن الناس مَوقِفَ الحسابِ يوم القيامة إلى جنةٍ أو نارٍ حتى يُسألَ عن أمور: 
+الأول: حياتِه فِيمَ أَفْنَاها وقضاها؟ 
+الثاني: عِلْمِهِ هل طلبه لله؟ وهل عمل به؟ وهل بلّغه لمستحقه؟ 
+الثالث: مَالِهِ مِنْ أَيْنَ اكْتَسَبَهُ أمن حلال أم حرام؟ وَفِيمَ أَنْفَقَهُ فيما يرضي الله أو ما يسخطه؟ 
+الرابع: جِسْمِهِ وقوّته وعافيته وشبابه فيمَ أَبْلَاه واستخدمه؟</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ هندێ دكه‌ت كو ل ڕۆژا قیامه‌تێ چ كه‌س ژ جهێ حساب و لێپرسینێ به‌ره‌ڤ به‌حه‌شتێ یان جه‌هنه‌مێ نالڤیت هه‌تا ده‌رباره‌ی چوار تشتان پرسیار ژێ نه‌هێته‌ كرن:
+یێ ئێكێ: ژیانا وی كا د چدا ب دویماهیك ئینا و ب چڤه مژویل بوو؟
+یێ دووێ: زانستێ وی كا ئه‌رێ بۆ خاترا خودێ داخواز و كۆم كر‌؟ و ئه‌رێ كار پێ كر یان نه‌‌؟ و ئه‌رێ گه‌هانده‌ كه‌سێن ژ هه‌ژی؟
+یێ سێیێ: مالێ وی كا ژ كیڤه‌ ب ده‌ست خۆڤه‌ ئینا، ئه‌رێ ژ حه‌لالى بوو یان ژ حه‌رامی؟ و د چدا مه‌زاخت، ئه‌رێ د هندێدا بوو خودێ ژێ ڕازی بیت یان د هندێدا بوو خودێ پێ توڕه‌ ببیت؟
+یێ چارێ: له‌ش‌ و هێز و ساخله‌می و گه‌نجاتییا وی، كا د چدا بكارئینا و ڕزاند؟</t>
+  </si>
+  <si>
+    <t>الحث على اغتنام الحياة فيما يرضي الله تعالى.
+نعم الله على العباد كثيرة، وسيسأله عن النعيم الذي كان فيه، فعليه أن يضع نعم الله فيما يرضيه.</t>
+  </si>
+  <si>
+    <t>هاندان ل سه‌ر مفا وه‌رگرتنێ ژ ژیانێ د وان تشتاندا یێن خودایێ مه‌زن پێ ڕازی دبیت.
+نیعمه‌تێن خودێ ل سه‌ر عه‌بدێن وی گه‌له‌كن و خودێ دێ پرسیارا وان هه‌می خۆشییان كه‌ت یێن ئه‌و تێدا بوو، له‌وا پێدڤییه‌ مرۆڤ نیعمه‌تێن خودێ د وی تشتيدا بکاربینیت یێن ئەو پێ ڕازی دبیت.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/4950</t>
+  </si>
+  <si>
     <t>ما زال يوصيني جبريل بالجار، حتى ظننت أنه سيورثه</t>
   </si>
   <si>
     <t>((به‌رده‌وام جبریلی شیره‌ت ب قه‌نجی و باشییا د گه‌ل جیرانی ل من كر هه‌تا من هزركری جيران دێ بیته‌ میراتگرێ جيرانێ خۆ))</t>
   </si>
   <si>
     <t>عن ابن عمر رضي الله عنهما قال: قال رسول الله صلى الله عليه وسلم: «مَا زَالَ يُوصِينِي جِبْرِيلُ بِالْجَارِ، حَتَّى ظَنَنْتُ أَنَّهُ سَيُوَرِّثُهُ».</t>
   </si>
   <si>
     <t>ژ ئبن عومه‌ری (خودێ ژ هه‌ردووکان ڕازی بیت) گۆت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((به‌رده‌وام جبریلی شیره‌ت ب قه‌نجی و باشییا د گه‌ل جیرانی ل من كر هه‌تا من هزركری جيران دێ بیته‌ میراتگرێ جيرانێ خۆ)).</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم بأنَّ جبريل ما زال يُكرِّر عليه ويأمُرُه بالاعتناء بالجار، الذي هو قريب الدار، مسلمًا أو كافرًا، قريبًا أو غير قريب، بحفظ حقِّه وعدم أذيَّتِه، والإحسان إليه والصبر على أذاه، حتى ظنَّ صلى الله عليه وسلم مِن تعظيم حق الجار وتَكرار جبريل لذلك أنه سينزلُ الوحيُ بإعطائه من مال جاره الذي يَخلُفُه بعد وفاتِه.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حس دكه‌ت كو به‌رده‌وام جبریلی دووباره‌ دكر و فه‌رمان ل وی دكر گرنگییێ ب جیرانی بده‌ت، جیران ژی ئه‌و كه‌سه‌ یێ مالا وی نێزیكی مالا مرۆڤی بیت، چ ئه‌ڤ جیرانه‌ موسلمان بیت یان كافر، چ نياسێ مرۆڤی بیت یان نه‌، ئه‌ڤ گرنگیدانه‌ ژی ب پاراستنا مافێ وی و ئه‌زیه‌ت نه‌دانا وی و نه‌خۆشی دروستنه‌كرنێ بۆ وی و باشیكرنا د گه‌ل وی و هه‌داركێشان ل سه‌ر نه‌خۆشییا وی، هه‌تا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) ژ به‌ر مه‌زناهییا مافێ جیرانی ل سه‌ر جیرانی و دووباره‌كرنا جبریلی بۆ ڤێ چه‌ندێ هزركری كو جبریل دێ وه‌حییێ ئینیته‌ خوار و دێ فه‌رمانێ لێ كه‌ت جیران وی مال و سامانێ پشتی مرنا خۆ ب دویڤ خۆڕا دهێلیت؛ بده‌ته‌ جیرانێ خۆ.</t>
   </si>
   <si>
     <t>عِظَم حق الجار ووجوب مراعاة ذلك.
 التأكيد على حق الجار بالوصية يقتضي ضرورة إكرامه والتودُّد والإحسان إليه، ودفع الضر عنه، وعيادته عند المرض، وتهنئته عند المسرة، وتعزيته عند المصيبة.
 كلما كان بابُ الجار أقرب كان حقُّه آكد.
  كمال الشريعة فيما جاءت به مما فيه صلاح المجتمع من الإحسان إلى الجيران ودفع الضرر عنهم.</t>
   </si>
   <si>
     <t>مه‌زناهییا مافێ جیرانی و فه‌ربوون و گرنگییا به‌رچاڤ وه‌رگرتنا ڤێ چه‌ندێ.
 پشتڕاستكرن ل سه‌ر مافێ جیرانی ب شیره‌تكرنێ؛ دخوازیته‌ وێ چه‌ندێ كو دڤێت مرۆڤ ڕێزێ لێ بگریت و حه‌ز ژێ بكه‌ت و د گه‌ل یێ باش بیت، زیانێ ل سه‌ر لاده‌ت، سه‌ره‌دانا وی بكه‌ت ئه‌گه‌ر نه‌ساخ بوو، ل ده‌مێ خۆشییێ پیرۆزباهییێ لێ بكه‌ت و ل ده‌مێ نه‌خۆشی و موسیبه‌تێ ژی سه‌ره‌خۆشییێ لێ بكه‌ت و دله‌كی ل دلێ وی بده‌ت.
 چه‌ند ده‌رگه‌هێ جیرانی نیزیكتر بیت؛ مافێ وی ژی پتره‌ و زێده‌تر پشتڕاستی ل سه‌ر هاتییه‌ كرن.
 ته‌مامه‌تییا شه‌ریعه‌تی د وی تشتێ پێ هاتی كو باشی و مافێ جڤاكی تێدایه‌، ژ باشییا د گه‌ل جیرانان و لادانا زیانێ ل سه‌ر وان.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/4965</t>
+  </si>
+  <si>
+    <t>أرأيتم لو أن نهرا بباب أحدكم يغتسل فيه كل يوم خمسا، ما تقول ذلك يبقي من درنه؟</t>
+  </si>
+  <si>
+    <t>((ئه‌رێ هوین چ دبێژن ئه‌گه‌ر ڕویباره‌ك ل به‌ر ده‌رگه‌هێ مالا ئێك ژ هه‌وه‌ بیت و هه‌ر ڕۆژ پێنج جاران خۆ تێدا بشۆت، ئه‌رێ تشته‌ك ژ پیساتییا وی دێ ل سه‌ر وی مینیت؟</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّهُ سَمِعَ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «أَرَأَيْتُمْ لَوْ أَنَّ نَهَرًا بِبَابِ أَحَدِكُمْ يَغْتَسِلُ فِيهِ كُلَّ يَوْمٍ خَمْسًا، مَا تَقُولُ ذَلِكَ يُبْقِي مِنْ دَرَنِهِ؟» قَالُوا: لَا يُبْقِي مِنْ دَرَنِهِ شَيْئًا، قَالَ: «فَذَلِكَ مِثْلُ الصَّلَوَاتِ الخَمْسِ، يَمْحُو اللَّهُ بِهِ الخَطَايَا».</t>
+  </si>
+  <si>
+    <t>ئه‌بو هوره‌یره‌ (خودێ ژێ ڕازی بیت) دبێژیت: من گوهـ ل پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بوو دگۆت: ((ئه‌رێ هوین چ دبێژن ئه‌گه‌ر ڕویباره‌ك ل به‌ر ده‌رگه‌هێ مالا ئێك ژ هه‌وه‌ بیت و هه‌ر ڕۆژ پێنج جاران خۆ تێدا بشۆت، ئه‌رێ تشته‌ك ژ پیساتییا وی دێ ل سه‌ر وی مینیت؟)) گۆتن: چ پیساتی ل سه‌ر نامینیت، گۆت: ((ئه‌ڤه‌ وه‌كی مه‌ته‌لا هه‌ر پێنج نڤێژانه‌، خودێ گونه‌هان پێ ژێدبه‌ت)).</t>
+  </si>
+  <si>
+    <t>شَبَّهَ النبيُّ صلى الله عليه وسلم الصلواتِ الخمس في كلِّ يومٍ وليلةٍ في إزالتِها وتكفيرِها لصغائر الذنوب والخطايا بِنَهْرٍ على بابِ الإنسان يَغتسلُ منه كلَّ يومٍ خمسَ مرات، فلا يبقى مِن دَرَنِهِ ووَسَخِهِ شيءٌ.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هه‌ر پێنج نڤێژێن شه‌ڤ و ڕۆژێ ب ڕویباره‌كی شوبهاندن كو ل به‌ر ده‌رگه‌هێ مالا مرۆڤی بیت و ڕۆژێ پێنج جاران خۆ تێدا بشۆت، ڤێجا كا چاوا ب ڤێ شویشتنێ چ پیساتی ل سه‌ر له‌شێ وی نامینیت؛ ئاها هۆسا نڤێژ ژی گونه‌هێن بچویك ژ ناڤ دبه‌ن و كه‌فاره‌ته‌ بۆ وان.</t>
+  </si>
+  <si>
+    <t>هذا الفضلُ خاصٌّ بتكفير الصغائر، أما الكبائر فلا بُد من التوبة منها.
+فضل أداء الصلوات الخمس والمحافظة عليها بشروطِها وأركانِها وواجباتِها وسننِها.</t>
+  </si>
+  <si>
+    <t>ئه‌ڤ قه‌در و بهایه‌ یێ تایبه‌ته‌ ب كه‌فاره‌تا گونه‌هێن بچویكڤه‌، به‌لێ گونه‌هێن مه‌زن دڤێت ته‌وبه‌ بۆ بهێته‌ كرن.
+قه‌در و بها و خێرا ئه‌نجامدانا هه‌ر پێنج نڤێژان و پاراستنا وان ب هه‌می مه‌رج و ستوین و واجب و سوننه‌تێن وانڤه‌.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/4968</t>
+  </si>
+  <si>
+    <t>مثل المؤمنين في توادهم وتراحمهم وتعاطفهم مثل الجسد، إذا اشتكى منه عضو تداعى له سائر الجسد بالسهر والحمى</t>
+  </si>
+  <si>
+    <t>((نموونه‌یا باوه‌رداران د حه‌زژێكرن و دلۆڤانی و دلپێڤه‌بوونا وان بۆ ئێكودوو، وه‌كی مه‌ته‌لا له‌شییه‌، ئه‌گه‌ر ئه‌ندامه‌ك ژێ بئێشیت، له‌ش هه‌می‌ دێ گازی ئێك كه‌ت و ژ بێخه‌وی و تایا نه‌خۆشییێ د گه‌ل دئێشیت))</t>
+  </si>
+  <si>
+    <t>عَنِ النُّعْمَانِ بْنِ بَشِيرٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَثَلُ الْمُؤْمِنِينَ فِي تَوَادِّهِمْ وَتَرَاحُمِهِمْ وَتَعَاطُفِهِمْ مَثَلُ الْجَسَدِ، إِذَا اشْتَكَى مِنْهُ عُضْوٌ تَدَاعَى لَهُ سَائِرُ الْجَسَدِ بِالسَّهَرِ وَالْحُمَّى».</t>
+  </si>
+  <si>
+    <t>نوعمانێ كوڕێ به‌شیری (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((نموونه‌یا باوه‌رداران د حه‌زژێكرن و دلۆڤانی و دلپێڤه‌بوونا وان بۆ ئێكودوو، وه‌كی مه‌ته‌لا له‌شییه‌، ئه‌گه‌ر ئه‌ندامه‌ك ژێ بئێشیت، له‌ش هه‌می‌ دێ گازی ئێك كه‌ت و ژ بێخه‌وی و تایا نه‌خۆشییێ د گه‌ل دئێشیت)).</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنّه يَجبُ أنْ تكونَ حالُ المسلمين بعضهم مع بعض من محبة الخير والرحمة والمساعدة والنصرة، والتأذِّي بما يحصل لهم من الضرر، كمثل الجسد الواحد، إذا مرض منه عضو، تفاعل معه الجسدُ كلُّه بالسهر والحُمّى.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار كر كو پێدڤییه‌ ڕه‌وشا موسلمانان د ناڤبه‌را ئێكدا د حه‌زژێكرنا خێرێ و دلۆڤانی و هاریكاری و پشته‌ڤانییا ئێكودوو و خه‌مخۆرییا ل سه‌ر ئێش و ئازارێن ئێكودوو؛ وه‌كی له‌شه‌كێ ب تنێ بيت‌، ئه‌گه‌ر ئه‌ندامه‌ك ژێ نه‌ساخ بوو، له‌ش هه‌می‌ كارلێكێ د گه‌ل دكه‌ت و هه‌می تێك دچیت ژ به‌ر بێخه‌وی و تایا گه‌رمێ.</t>
+  </si>
+  <si>
+    <t>ينبغي تعظيمُ حقوق المسلمين والحضُّ على تعاونهم وملاطفة بعضهم بعضًا.
+ينبغي أن يكونَ بين أهلِ الإيمان المحبة والنصرة.</t>
+  </si>
+  <si>
+    <t>پێدڤییه‌ ڕێز ل مافێن موسلمانان بهێته‌ گرتن و بهێنه‌ مه‌زنڕاگرتن و هاندان ل سه‌ر هاریكاری و جوان سه‌ره‌ده‌ریكرنا د ناڤبه‌را واندا بهێته‌ كرن.
+پێدڤییه‌ حه‌زژێكرن و پشته‌ڤانی د ناڤبه‌را باوه‌رداراندا هه‌بیت.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/4969</t>
+  </si>
+  <si>
+    <t>مروا أولادكم بالصلاة وهم أبناء سبع سنين، واضربوهم عليها وهم أبناء عشر، وفرقوا بينهم في المضاجع</t>
+  </si>
+  <si>
+    <t>((فه‌رمانێ ب كرنا نڤێژێ ل زارۆكێن خۆ بكه‌ن ده‌مێ ئه‌و دبنه‌ حه‌فت سال و ژ به‌ر نه‌كرنا نڤێژێ ل وان بده‌ن ئه‌گه‌ر بوونه‌ ده‌هـ سال و جهێن نڤستنا وان ژ ئێك جودا بكه‌ن))</t>
+  </si>
+  <si>
+    <t>عن عمرو بن شُعيب عن أبيه عن جدِّه قال: قال رسولُ الله صلى الله عليه وسلم: «مُرُوا أولادكمِ بالصلاةِ وهم أبناءُ سبعِ سِنينَ، واضرِبوهم عليها وهم أبناءُ عَشرٍ، وفرِّقوا بينهم في المَضاجِعِ».</t>
+  </si>
+  <si>
+    <t>عه‌مرێ كوڕێ شوعه‌یبی ژ بابێ خۆ و ئه‌و ژ باپیرێ خۆ ڤه‌دگوهێزیت كو: پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((فه‌رمانێ ب كرنا نڤێژێ ل زارۆكێن خۆ بكه‌ن ده‌مێ ئه‌و دبنه‌ حه‌فت سال و ژ به‌ر نه‌كرنا نڤێژێ ل وان بده‌ن ئه‌گه‌ر بوونه‌ ده‌هـ سال و جهێن نڤستنا وان ژ ئێك جودا بكه‌ن)).</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ على الأبِ أنْ يأمُرَ أولادَه -الذكور والإناث- بالصلاة وأعمارهم سبع سنين، ويُعَلِّمهم ما يحتاجون لإقامتها. 
+وإذا بَلَغُوا عشرَ سنين زادَ في الأمر، فيضرب على التقصير فيها، ويُفَرِّق بينهم في الفِراش.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار كر كو پێدڤییه‌ باب فه‌رمانێ ل زارۆكێن خۆ بكه‌ت -چ كوڕ بن یان كچ- ئه‌و نڤێژێ بكه‌ن ده‌مێ دگه‌هنه‌ حه‌فت سالییێ و تشتێن پێدڤی بۆ نڤێژێ نیشا وان بده‌ت، و ده‌مێ گه‌هشتنه‌ ده‌هـ سالیێ زێده‌تر پێگیری و ڕژدییێ ل سه‌ر ڤێ فه‌رمانێ بكه‌ت، ڤێجا ئه‌گه‌ر وان كێماسییه‌ك د نڤێژا خۆدا كر؛ ل وان بده‌ت و جهێن نڤستنا وان ژ ئێك جودا بكه‌ت.</t>
+  </si>
+  <si>
+    <t>تعليم الأولاد الصغار قبل البلوغ أمورَ الدين، ومن أهمِّها الصلاة.
+الضرب يكون للتأديب، وليس للتعذيب، فيضرب ضربًا يليق بحالِه.
+عناية الشريعة بحفظ الأعراض، وسدُّها كلَّ طريقٍ قد يُفضي إلى الفساد.</t>
+  </si>
+  <si>
+    <t>فێركرنا زارۆكێن بچویك به‌ری بالغ ببن ل سه‌ر كاروبارێن ئایینی و یا ژ هه‌مییان گرنگتر ژی نڤێژه‌.
+لێدان دڤێت بۆ پەروەردەكرنێ بیت نه‌ بۆ ئه‌شكه‌نجه‌دانێ و لێدانه‌كا وه‌سا بیت د گه‌ل ڕه‌وشا وی بگونجیت.
+گرنگیدانا شه‌ریعه‌تی ب پاراستنا كه‌رامه‌ت و شه‌ره‌فێ و گرتنا وان هه‌می ڕێكێن دبنه ئه‌گه‌رێ تێكچوون و خراببوونێ.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/5272</t>
   </si>
   <si>
     <t>إن الرقى والتمائم والتولة شرك</t>
   </si>
   <si>
     <t>ئانكو: ((ب ڕاستی ڕوقیه‌ (الرُّقَى) و نڤشتی (التَّمَائِمَ) و تیوه‌له‌ (التِّوَلَةَ) شركن))</t>
   </si>
   <si>
     <t>عن عبد الله بن مسعود رضي الله عنه قال: سمعت رسول الله صلى الله عليه وسلم يقول: «إنَّ الرُّقَى والتَمائِمَ والتِّوَلَةَ شِرْكٌ».</t>
   </si>
   <si>
     <t>ژ عه‌بدولڵاهێ كوڕێ مه‌سعوودی (خودێ ژ هه‌ردووکان ڕازی بیت) گۆت: من گوھ ل پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) بوو دگۆت: ئانكو: ((ب ڕاستی ڕوقیه‌ (الرُّقَى) و نڤشتی (التَّمَائِمَ) و تیوه‌له‌ (التِّوَلَةَ) شركن)).</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أشياءَ فِعلُها مِن الشرك؛ ومنها: 
 أولاً: الرقى: الكلام الذي يَسْتَشْفِي به أهلُ الجاهلية المُحتوي على الشرك.
 ثانياً: التمائم من الخَرَز ونحوه: التي تُعَلَّق على الأطفال والبهائم وغيرهم لدفع العَين. 
 ثالثاً: التِّوَلة: التي تُصنع لتُحبِّب أحد الزوجين إلى الآخر.
 فهذه الأمور من الشرك؛ لأنها مِن جَعْل الشيء سببًا، وهو ليس بسببٍ شرعيٍّ ثَبَتَ بالدليل، ولا بسببٍ حسيٍّ ثبت بالتجربة. 
 أما الأسباب الشرعية كقراءة القرآن، أو الحسية كالأدوية التي ثبتت بالتجربة، فهي جائزة مع اعتقاد أنها أسباب، وأن النفع والضر بيد الله.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هنده‌ك تشتان دیار دكه‌ت كو ژ شركێنه‌، ژ وان ژی:
 ئێك: ڕوقیه‌ (الرُّقَی): ئه‌و گۆتنن یێن خه‌لكێ سه‌رده‌مێ نه‌زانینێ خۆ پێ چاره‌سه‌ر دكر و شرك تێدا هه‌بوو.
 دوو: نڤشتی (التَّمَائِمَ) ژ موهركان و تشتێن وه‌سا: كو ب زارۆكان و گیانه‌وه‌ران و تشتێن دیڤه‌ دهێنه‌ هه‌لاویستن ب مه‌ره‌ما لادانا زیانێ و چاڤلێدانێ ل سه‌ر وان.
@@ -5379,50 +5618,84 @@
   </si>
   <si>
     <t>عن حذيفة رضي الله عنه قال: سمعت النبي صلى الله عليه وسلم يقول: «لَا يَدْخُلُ الْجَنَّةَ قَتَّاتٌ».</t>
   </si>
   <si>
     <t>ژ حوزه‌یفه‌ی (خودێ ژێ ڕازی بیت) گۆت: من گوهـ ل پێغەمبەری (صەلات و سەلامێن خودێ ل سەر بن) بوو دگۆت: ((ئه‌و كه‌سێ ئاخڤتنان دئینیت و دبه‌ت (فه‌ساد) ناچیته‌ به‌حه‌شتێ)).</t>
   </si>
   <si>
     <t>يُخبِرُ صلى الله عليه وسلم أنَّ النَّمَّامَ الذي ينقل الكلام بين الناس بقصد الإفساد بينهم بأنه مُستحِقٌّ للعقاب بألَّا يدخلَ الجنة.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ هندێ دكه‌ت كو مرۆڤێ فه‌ساد، ئه‌وێ ب مه‌ره‌ما تێكدان و خرابكرنا په‌یوه‌ندییان؛ ئاخڤتنان د ناڤبه‌را خه‌لكیدا دئینیت و دبه‌ت، یێ ژ هه‌ژی سزادانێیه‌ ب وێ چه‌ندێ كو نه‌چیته‌ به‌حه‌شتێ.</t>
   </si>
   <si>
     <t>النميمة من كبائر الذنوب.
 النهي عن النميمة؛ لما فيها من الإفساد والضرر بين الأفراد والجماعات.</t>
   </si>
   <si>
     <t>فه‌سادی ئێكه‌ ژ گونه‌هێن مه‌زن.
 پاشڤه‌برن ژ فه‌سادییێ هاته‌ كرن، ژ به‌ر كو فه‌سادی دبیته‌ ئه‌گه‌رێ تێكدان و زیانێ د ناڤبه‌را خه‌لكی و جڤاكاندا.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/5368</t>
   </si>
   <si>
+    <t>ما شيء أثقل في ميزان المؤمن يوم القيامة من خلق حسن، وإن الله ليبغض الفاحش البذيء</t>
+  </si>
+  <si>
+    <t>((ل ڕۆژا قیامه‌تێ خۆ تشته‌ك د ته‌ڕازییا باوه‌رداریدا ژ ڕه‌وشتێ جوان گرانتر (و سه‌نگینتر) نینه‌، و ب ڕاستی خودێ كه‌رب ژ كه‌سێ ئاخڤتنن پیس و خه‌به‌ربێژ ڤه‌دبن))</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي الدَّرْدَاءِ رضي الله عنه أَنَّ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَا شَيْءٌ أَثْقَلُ فِي مِيزَانِ الْمُؤْمِنِ يَوْمَ القِيَامَةِ مِنْ خُلُقٍ حَسَنٍ، وَإِنَّ اللَّهَ لَيُبْغِضُ الفَاحِشَ البَذِيءَ».</t>
+  </si>
+  <si>
+    <t>ئه‌بو ده‌رداء (خودێ ژێ ڕازی بیت) دبێژیت: پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دبێژیت: ((ل ڕۆژا قیامه‌تێ خۆ تشته‌ك د ته‌ڕازییا باوه‌رداریدا ژ ڕه‌وشتێ جوان گرانتر (و سه‌نگینتر) نینه‌، و ب ڕاستی خودێ كه‌رب ژ كه‌سێ ئاخڤتنن پیس و خه‌به‌ربێژ ڤه‌دبن)).</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ أَثقلَ ما في مِيْزانِ المؤمنِ يوم القيامة من الأعمالِ والأقوالِ هو حُسْنُ الخُلُق، وذلك بِبَسْطِ الوَجْه، وكفِّ الأذى، وبذلِ المعروف. 
+والله تعالى يُبْغِضُ القبيحَ في فِعْلِه وقَوْلِه، البَذيءَ فيما يَنْطِقُ بِهِ لسانُه.</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) به‌حسێ هندێ دكه‌ت كو ل ڕۆژا قیامه‌تێ گرانترین تشت ژ كریار و ئاخڤتنان د ته‌ڕازییا باوه‌رداریدا ڕه‌وشتێ جوانه‌، ئه‌ڤه‌ ژی ب ڕوییه‌كێ گه‌ش و دویركه‌ڤتنێ ژ نه‌خۆشی دروستكرنێ بۆ خه‌لكی و ئه‌نجامدانا كارێن باش. خودایێ مه‌زن كه‌رب ژ وی كه‌سی ڤه‌دبن یێ د گۆتن و كریارێن خۆدا یێ پیس و چه‌په‌ل بیت، ئه‌و كه‌سێ ده‌مێ دئاخڤیت؛ ئاخڤتنێن كرێت و پیس ژ ده‌ڤێ وی ده‌ردكه‌ڤن.</t>
+  </si>
+  <si>
+    <t>فضيلة حسن الخلق؛ لأَنه يُوْرِثُ لصاحبِهِ مَحبةَ الله، ومحبةَ عبادِه، وهو أعظمُ ما يُوْزَنُ يومَ القيامة.</t>
+  </si>
+  <si>
+    <t>قه‌در و بهایێ ڕه‌وشتێ جوان، چونكی ڤیان و حه‌زژێكرنا خودێ و یا عه‌بدێن وی ب ده‌ست خودانێ خۆڤه‌ دئینیت و ئه‌و مه‌زنترین تشته‌ ل ڕۆژا قیامه‌تێ ته‌ڕازییا وی پێ گران بیت.</t>
+  </si>
+  <si>
+    <t>رواه أبو داود والترمذي</t>
+  </si>
+  <si>
+    <t>[رواه أبو داود والترمذي]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/5371</t>
+  </si>
+  <si>
     <t>من أحب أن يبسط له في رزقه، وينسأ له في أثره، فليصل رحمه</t>
   </si>
   <si>
     <t>((هه‌ر كه‌سێ حه‌ز بكه‌ت ڕزقێ وی زێده‌ و به‌رفره‌ھ بیت و ژییێ وی درێژ بیت؛ هنگی بلا په‌یوه‌ندییێن خۆ یێن مرۆڤایینییێ بگه‌هینیت))</t>
   </si>
   <si>
     <t>عن أنس بن مالك رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «مَنْ أَحَبَّ أَنْ يُبْسَطَ لَهُ فِي رِزْقِهِ، وَيُنْسَأَ لَهُ فِي أَثَرِهِ، فَلْيَصِلْ رَحِمَهُ».</t>
   </si>
   <si>
     <t>ژ ئه‌نه‌سێ كوڕێ مالكی (خودێ ژێ ڕازی بیت) ژ پێغه‌مبه‌رێ خودێ (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) گۆت: ((هه‌ر كه‌سێ حه‌ز بكه‌ت ڕزقێ وی زێده‌ و به‌رفره‌ھ بیت و ژییێ وی درێژ بیت؛ هنگی بلا په‌یوه‌ندییێن خۆ یێن مرۆڤایینییێ بگه‌هینیت)).</t>
   </si>
   <si>
     <t>يَحُثُّ النبيُّ صلى الله عليه وسلم على صِلة الأقاربِ بالزيارة والإكرام البدني والمالي وغير ذلك، وأنها سببٌ في سَعة الرزق وطول العمر.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هاندانێ ل سه‌ر گه‌هاندنا په‌یوه‌ندییێن مرۆڤایینییێ دكه‌ت، ئه‌ڤه‌ ژی ب سه‌ره‌دان و ڕێزگرتنا وان ب له‌ش و مالی و ژ بلی وان و كو ئه‌ڤه ئه‌گه‌ره‌كه‌ بۆ به‌رفره‌هبوونا ڕزقی و درێژبوونا ژی و ته‌مه‌نی.</t>
   </si>
   <si>
     <t>الرَّحِم هم الأقارب من جهة الأب والأم، وكلما كان أقرب كان أولى بالصلة.
 الجزاء من جنس العمل، فمَن وَصَل رَحِمَه بالبر والإحسان، وَصَله الله في عُمْره ورزقه.
 صلة الرحم سببٌ لِبَسْطِ الرِّزق وتوسيعه، وسببٌ لطول العمر، وإن كان الأجلُ والرزقُ محددًا إلا أنه قد يكون بركة في الرزق والعمر، فيفعل في عمره أكثر وأنفع مما يفعله غيرُه، وقيل زيادة الرزق والعمر زيادة حقيقية. والله أعلم.</t>
   </si>
   <si>
     <t>مرۆڤێن مرۆڤی كه‌سێن نێزیكی مرۆڤینه‌ ژ لایێ بابی و دایكێ، و چه‌ند ئه‌ڤ مرۆڤه‌ پتر نێزیكی مرۆڤی بن؛ مافێ گه‌هاندنا په‌یوه‌ندییێن مرۆڤایینییێ د گه‌ل وان زێده‌تر و مه‌زنتر لێ دهێن.
 جزادان هه‌ر ژ جۆرێ كریارێیه‌، له‌وا هه‌ر كه‌سێ په‌یوه‌ندییێن مرۆڤایینییێ بگه‌هینیت ب باشی و چاكییا د گه‌ل مرۆڤێن خۆ؛ خودێ ژی دێ ژی و ڕزقێ وی درێژ و به‌رفره‌ھ كه‌ت.
@@ -5437,50 +5710,92 @@
   <si>
     <t>((هه‌ر كه‌سێ زیانێ بگه‌هینیته‌ موسلمانه‌كی؛ خودێ ژی دێ زیانێ گه‌هینیته‌ وی و هه‌ر كه‌سێ زه‌حمه‌ت و بارگرانییێ بۆ موسلمانه‌كی دروست بكه‌ت؛ خودێ ژی دێ زه‌حمه‌ت و بارگرانییێ بۆ دروست كه‌ت))</t>
   </si>
   <si>
     <t>عن أبي صِرْمة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «مَنْ ضَارَّ ضَارَّ اللهُ بِهِ، وَمَنْ شَاقَّ شَقَّ اللهُ عَلَيْهِ».</t>
   </si>
   <si>
     <t>ژ ئه‌بو صیڕمه‌ی (خودێ ژێ ڕازی بیت) ژ پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) گۆت: ((هه‌ر كه‌سێ زیانێ بگه‌هینیته‌ موسلمانه‌كی؛ خودێ ژی دێ زیانێ گه‌هینیته‌ وی و هه‌ر كه‌سێ زه‌حمه‌ت و بارگرانییێ بۆ موسلمانه‌كی دروست بكه‌ت؛ خودێ ژی دێ زه‌حمه‌ت و بارگرانییێ بۆ دروست كه‌ت)).</t>
   </si>
   <si>
     <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن إدخالِ المَضَرَّة على المسلم، أو إلحاق المَشَقَّة به في أي أمر من أموره؛ في نفسه أو ماله أو أهله، وأنَّ من فعل ذلك فإن الله يُجازيه ويعاقبُه من جِنْسِ عملِه.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هشیاركرن ژ زیانگه‌هاندنا ب موسلمانی كرییه‌، یان ژی نه‌خۆشی دروستكرن و په‌یداكرنا زه‌حمه‌تێ د كاره‌ك ژ كارێن ویدا، چ د وی ب خۆدا بیت یان ژی د مالێ ویدا بیت یان ژی د كه‌سوكارێن ویدا بیت، كا چاوا هشیاركرن ژ هندێ كرییه‌ كو هه‌ر كه‌سێ ڤێ چه‌ندێ بكه‌ت؛ خودێ ژی دێ هه‌ر ژ جۆرێ كارێ وی جزایێ وی ده‌ت و دێ وی ب ڤێ چه‌ندێ سزا ده‌ت.</t>
   </si>
   <si>
     <t>تحريم الإضرار بالمسلم وإلحاق المشقة به.
 انتقام الله لعباده.</t>
   </si>
   <si>
     <t>حه‌رامبوونا زیانگه‌هاندنا ب موسلمانی و نه‌خۆشی دروستكرنێ بۆ وی.
 تۆلڤه‌كرنا خودێ بۆ عه‌بدێن خۆ.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/5375</t>
+  </si>
+  <si>
+    <t>إن النبي صلى الله عليه وسلم خرج علينا، فقلنا: يا رسول الله، قد علمنا كيف نسلم عليك، فكيف نصلي عليك؟</t>
+  </si>
+  <si>
+    <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هاته‌ ده‌ڤ مه‌، ڤێجا مه‌ گۆت: ئه‌ی پێغه‌مبه‌رێ خودێ؛ مه‌ زانی دێ چاوا سلاڤ كه‌ینه‌ ته‌‌، به‌لێ پا دێ چاوا صه‌له‌واتان ده‌ینه‌ سه‌ر ته‌؟</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ الرَّحْمَنِ بْنِ أَبِي لَيْلَى قَالَ: لَقِيَنِي كَعْبُ بْنُ عُجْرَةَ، فَقَالَ: أَلاَ أُهْدِي لَكَ هَدِيَّةً؟ إِنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ خَرَجَ عَلَيْنَا، فَقُلْنَا: يَا رَسُولَ اللَّهِ، قَدْ عَلِمْنَا كَيْفَ نُسَلِّمُ عَلَيْكَ، فَكَيْفَ نُصَلِّي عَلَيْكَ؟ قَالَ: «فَقُولُوا: اللَّهُمَّ صَلِّ عَلَى مُحَمَّدٍ وَعَلَى آلِ مُحَمَّدٍ، كَمَا صَلَّيْتَ عَلَى آلِ إِبْرَاهِيمَ، إِنَّكَ حَمِيدٌ مَجِيدٌ، اللَّهُمَّ بَارِكْ عَلَى مُحَمَّدٍ وَعَلَى آلِ مُحَمَّدٍ، كَمَا بَارَكْتَ عَلَى آلِ إِبْرَاهِيمَ، إِنَّكَ حَمِيدٌ مَجِيدٌ».</t>
+  </si>
+  <si>
+    <t>عه‌بدولڕه‌حمانێ كوڕێ ئه‌بو له‌يلای دبێژیت: كه‌عبێ كوڕێ عۆجرەى گه‌هشته‌ من و گۆت: ئه‌رێ ئه‌ز دیارییه‌كێ نه‌ده‌مه‌ ته‌؟ پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) هاته‌ ده‌ڤ مه‌، ڤێجا مه‌ گۆت: ئه‌ی پێغه‌مبه‌رێ خودێ؛ مه‌ زانی دێ چاوا سلاڤ كه‌ینه‌ ته‌‌، به‌لێ پا دێ چاوا صه‌له‌واتان ده‌ینه‌ سه‌ر ته‌؟ گۆت: ((بێژن: ((اللَّهُمَّ صَلِّ عَلَى مُحَمَّدٍ وَعَلَى آلِ مُحَمَّدٍ، كَمَا صَلَّيْتَ عَلَى آلِ إِبْرَاهِيمَ، إِنَّكَ حَمِيدٌ مَجِيدٌ، اللَّهُمَّ بَارِكْ عَلَى مُحَمَّدٍ وَعَلَى آلِ مُحَمَّدٍ، كَمَا بَارَكْتَ عَلَى آلِ إِبْرَاهِيمَ، إِنَّكَ حَمِيدٌ مَجِيدٌ))، ئانكو: ((خودایێ من؛ صه‌له‌واتان بده‌ سه‌ر موحه‌ممه‌دی و مالباتا موحه‌ممه‌دی، هه‌روه‌كی كا چاوا ته‌ صه‌له‌وات داینه‌ سه‌ر مالباتا ئیبراهیمی، ب ڕاستی تو یێ ژ هه‌ژی سوپاسییێی و یێ خودان مه‌زناهی، خودایێ من؛ به‌ره‌كه‌تێ بڕێژه‌‌ سه‌ر موحه‌ممه‌دی و مالباتا موحه‌ممه‌دی،؛ هه‌روه‌كی كا چاوا ته‌ به‌ره‌كه‌ت ڕێژتییه‌ سه‌ر مالباتا ئیبراهیمی، ب ڕاستی تو یێ ژ هه‌ژی سوپاسییێی و یێ خودان مه‌زناهی)).</t>
+  </si>
+  <si>
+    <t>سَألَ الصحابةُ النبيَّ صلى الله عليه وسلم عن كيفيةِ الصلاةِ عليه؟ بعد مَعرفتِهِم كيفيةَ السلامِ عليه في التحيات: "السلام عليك أيها النبي ورحمة الله وبركاته..."؟ 
+فأخبرَهم النبيُّ صلى الله عليه وسلم بكيفيةِ الصلاةِ عليه، ومعناها: 
+"اللهم صلِّ على محمدٍ وعلى آل محمد" 
+أي: أثن عليه بالذكر الجميل في الملأ الأعلى، وعلى أتباعه في دينه، والمؤمنون من قرابته. 
+"كما صلَّيتَ على آل إبراهيم" 
+فكما تفضلت على آل إبراهيم عليه السلام وهم إبراهيم وإسماعيل وإسحاق وذريتهم وأتباعهم المؤمنين، فأَلْحِقْ فضلك بمحمدٍ صلى الله عليه وسلم. 
+"إنك حميد مجيد" 
+أي: المحمود في ذاتك وصفاتك وأفعالك، الواسع في عظمتك وسلطانك وعطائك. 
+"اللهم بارك على محمدٍ وعلى آل محمد كما باركتَ على آل إبراهيم" 
+أي أعطِهِ من الخير والكرامة أعظمَها وزِدْها وثَبِّتْها.</t>
+  </si>
+  <si>
+    <t>صه‌حابییان پرسیار ژ پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) كر ده‌رباره‌ی شێواز و چاوانییا صه‌له‌واتدانێ ل سه‌ر وی؟ پشتی كو شێوازێ سلاڤكرنێ ل سه‌ر وی د ته‌حیاتێدا (ته‌شه‌هودێدا) زانی: "السلام عليك أيها النبي ورحمة الله وبركاته..."؟ ڤێجا پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) شێوازێ صه‌له‌واتدانێ نیشا وان دا، و ڕامانا وێ ژی ئه‌ڤه‌یه‌: " اللَّهُمَّ صَلِّ عَلَى مُحَمَّدٍ وَعَلَى آلِ مُحَمَّدٍ" ئانكو: مه‌دح و په‌سنا وی ب ئاخڤتنێن جوان د ناڤ مه‌لائیكه‌تێن بلنددا بكه‌، و هه‌روه‌سا ل سه‌ر دویكه‌ڤتییێن ئایینێ وی و باوه‌ردارێن ژ كه‌س و كارێن وی. "كَمَا صَلَّيْتَ عَلَى آلِ إِبْرَاهِيمَ" ڤێجا هه‌روه‌كی كا چاوا ته‌ قه‌نجی د گه‌ل مالباتا ئیبراهیمی (سلاڤ لێ بن) كرییه كو ئه‌و ژی ئیبراهیم و ئیسماعیل و ئیسحاق و دوینده‌ھ و دویكه‌ڤتییێن وان یێن باوه‌ردارن، ئاها وه‌سا تو قه‌نجییا خۆ بگه‌هینه‌ موحه‌ممه‌دی ژی (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن).‌ " إِنَّكَ حَمِيدٌ مَجِيدٌ". تو یێ په‌سنكریی د زات و سالۆخه‌ت و كریارێن خۆدا و تو گه‌له‌كێ مه‌زن و خودان ده‌ستهه‌لاتی و دان و به‌خشینا ته‌ ژی یا مه‌زنه‌. "اللَّهُمَّ بَارِكْ عَلَى مُحَمَّدٍ وَعَلَى آلِ مُحَمَّدٍ، كَمَا بَارَكْتَ عَلَى آلِ إِبْرَاهِيمَ". ژ خێر و كه‌ره‌م و قه‌نجییا خۆ؛ مه‌زنترین پشك بده‌ وی و بۆ وی زێده‌ بكه‌ و بۆ بنه‌جھ و به‌رده‌وام بكه‌.</t>
+  </si>
+  <si>
+    <t>السَّلَفُ كانوا يتهادَوْن مسائلَ العلم.
+وجوب الصلاة على النبي صلى الله عليه وسلم في التشهد الأخير من الصلاة.
+النبي صلى الله عليه وسلم علَّم أصحابَه السلامَ والصلاةَ عليه.
+هذه الصيغة هي أكملُ الصِّيَغِ في الصلاةِ على النبيِّ صلى الله عليه وسلم.</t>
+  </si>
+  <si>
+    <t>سه‌له‌فێن مه‌ یێن باش بابه‌تێن زانستی دكرنه‌ دیاری بۆ ئێكودوو.
+فه‌ربوونا صه‌له‌واتدانێ ل سه‌ر پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) د ته‌حیاتا دویماهیكێدا ژ نڤێژێ.
+پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) شێوازێ سلاڤ و صه‌له‌واتدانێ نیشا صه‌حابییان دا.
+ئه‌ڤ شێوازه‌ ته‌مامترین شێوازێ صه‌له‌واتدانێیه‌ ل سه‌ر پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن).</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/kmr/browse/hadith/5377</t>
   </si>
   <si>
     <t>أقرب ما يكون العبد من ربه وهو ساجد، فأكثروا الدعاء</t>
   </si>
   <si>
     <t>((نێزیكترین جھ و ده‌م مرۆڤ تێدا یێ نێزیكی خودێ بیت؛ ئه‌وه‌ ده‌مێ مرۆڤ تێدا دچیته‌ سوجدێ، له‌وا هوین گه‌له‌ك دوعایان د سوجدێدا بكه‌ن))</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «أَقْرَبُ مَا يَكُونُ الْعَبْدُ مِنْ رَبِّهِ وَهُوَ سَاجِدٌ، فَأَكْثِرُوا الدُّعَاءَ».</t>
   </si>
   <si>
     <t>ژ ئه‌بو هورەیرەی (خودێ ژێ ڕازی بیت) ژ پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) گۆت: ((نێزیكترین جھ و ده‌م مرۆڤ تێدا یێ نێزیكی خودێ بیت؛ ئه‌وه‌ ده‌مێ مرۆڤ تێدا دچیته‌ سوجدێ، له‌وا هوین گه‌له‌ك دوعایان د سوجدێدا بكه‌ن)).</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ أقربَ ما يكون العبد من ربه وهو ساجد؛ وذلك أنّ المصليَ يَضعُ أعلى وأشرف ما في جسده على الأرض خضوعًا وتَذَلُّلًا وتواضعًا لله عز وجل وهو ساجد.
 وقد أمر صلى الله عليه وسلم بالإكثار من الدعاء في السجود، فيجتمع في ذلك التَذَلُّلُ لله بالقول والفعل.</t>
   </si>
   <si>
     <t>پێغه‌مبه‌ر (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) دیار دكه‌ت كو نێزیكترین ده‌م مرۆڤ تێدا یێ نێزیكی خودێ بیت، ئه‌وه‌ ده‌مێ مرۆڤ تێدا دچیته‌ سوجدێ، ئه‌ڤه‌ ژی چونكی نڤێژكه‌ر ده‌مێ دچیته‌ سوجدێ؛ بلندترین و ب قه‌درترین ئه‌ندامێ له‌شێ خۆ ددانیته‌ سه‌ر ئه‌ردی، وه‌ك خۆشكاندن و سه‌رچه‌مییان و خۆكێمكرن بۆ خودایێ مه‌زن.
 و پێغه‌مبه‌ری (صه‌لات و سه‌لامێن خودێ ل سه‌ر بن) فه‌رمانكرییه‌ مرۆڤ د سوجدێدا گه‌له‌ك دوعایان بكه‌ت، ب ڤێ چه‌ندێ خۆشكاندن و خۆكێمكرنا بۆ خودێ ب گۆتن و كریاران د سوجدێدا كۆم دبن.</t>
   </si>
   <si>
     <t>الطاعة تزيدُ العبدَ قُرْبًا مِن الله سبحانه وتعالى.
 استحبابِ كثرةِ الدعاء في السجود؛ لأنه من مواطن الإجابة.</t>
   </si>
@@ -11954,56 +12269,50 @@
     <t>https://hadeethenc.com/kmr/browse/hadith/66526</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «كُلُّ سُلَامَى مِنَ النَّاسِ عَلَيْهِ صَدَقَةٌ، كُلَّ يَوْمٍ تَطْلُعُ فِيهِ الشَّمْسُ تَعْدِلُ بَيْنَ الِاثْنَيْنِ صَدَقَةٌ، وَتُعِينُ الرَّجُلَ فِي دَابَّتِهِ فَتَحْمِلُهُ عَلَيْهَا أَوْ تَرْفَعُ لَهُ عَلَيْهَا مَتَاعَهُ صَدَقَةٌ، وَالكَلِمَةُ الطَّيِّبَةُ صَدَقَةٌ، وَكُلُّ خُطْوَةٍ تَمْشِيهَا إِلَى الصَّلَاةِ صَدَقَةٌ، وَتُمِيطُ الأَذَى عَنِ الطَّرِيقِ صَدَقَةٌ».</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ على كلِّ مسلم مُكلَّف كلّ يوم بعدد كل مفصل من مفاصل عظامه صدقة تطوع لله تعالى على سبيل الشكر له على العافية، وأن جعل عظامه مفاصل يتمكن بها من القبض والبسط، وأنّ تلك الصدقة تتأدّى بأعمال البر كلها ولا تتوقف على إعطاء مال، ومنها: عدلك وإصلاحك بيـن متخاصمين صدقةٌ، وفي إعانتك لعاجز في دابته فتحمله عليها أو ترفع له متاعه صدقةٌ، والكلمة الطيبة من ذكر ودعاء وسلام وغيرها صدقةٌ، وبكل خطوةٍ تمشيها إلى الصلاة صدقةٌ، وإزالة ما يُتَأذّى به عن الطريق صدقةٌ.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/66527</t>
   </si>
   <si>
     <t>أوصيكم بتقوى الله، والسمع والطاعة، وإن تأمر عليكم عبد، فإنه من يعش منكم بعدي فسيرى اختلافا كثيرا، فعليكم بسنتي وسنة الخلفاء الراشدين المهديين</t>
   </si>
   <si>
     <t>((ئەز شیره‌تێ ب ته‌قوا خودێ ل هه‌وە دکەم و ب گوهداریکرن و بجهئینانا فەرمانا مه‌زن و ده‌ستهه‌لاتدارێ موسلمان، خۆ ئەگەر عەبدەکی فەرمان ل سەر وە کر و بۆ مه‌زنێ هه‌وه‌. چونکی ب ڕاستی هەر کەسێ ژ هەوە پشتی من بژیت؛ دێ گه‌له‌ك ڤێكنه‌كرن و جۆداهییێ بینیت. ڤێجا هه‌وه‌ ئه‌مانه‌ت سوننەتا من و سوننەتا خەلیفەیێن من یێن سه‌رڕاست</t>
   </si>
   <si>
     <t>عَنْ أَبِي نَجِيحٍ العِرْبَاضِ بْنِ سَارِيَةَ رضي الله عنه قَالَ: وَعَظَنَا رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ مَوْعِظَةً وَجِلَتْ مِنْهَا القُلُوبُ، وَذَرَفَتْ مِنْهَا العُيُونُ، فَقُلْنَا: يَا رَسُولَ اللهِ! كَأَنَّهَا مَوْعِظَةُ مُوَدِّعٍ؛ فَأَوْصِنَا، قَالَ: «أُوصِيكُمْ بِتَقْوَى اللَّهِ، وَالسَّمْعِ وَالطَّاعَةِ، وَإِنْ تَأَمَّرَ عَلَيْكُمْ عَبْدٌ، فَإِنَّهُ مَنْ يَعِشْ مِنْكُمْ بَعْدِي فَسَيَرَى اخْتِلَافًا كَثِيرًا، فَعَلَيْكُمْ بِسُنَّتِي وَسُنَّةِ الخُلَفَاءِ الرَّاشِدِينَ المَهْدِيينَ، عَضُّوا عَلَيْهَا بِالنَّوَاجِذِ، وَإِيَّاكُمْ وَمُحْدَثَاتِ الأُمُورِ؛ فَإِنَّ كُلَّ بِدْعَةٍ ضَلَالَةٌ».</t>
   </si>
   <si>
     <t>ژ ئه‌بو نەجیح، عیربازێ کوڕێ ساریەی (خودێ ژێ ڕازی بیت) گۆت: پێغەمبەرێ خودێ (صەلات و سەلامێن خودێ ل سەر بن) وه‌عزه‌ك ل مه‌ كر كو دل ژ به‌ر ترسیان و چاڤ ژ به‌ر گریان. ڤێجا مە گۆت: ئه‌ی پێغەمبەرێ خودێ؛ هه‌ر وه‌كی دێ بێژی ئه‌ڤه‌ شیره‌تا وی كه‌سییه‌ یێ خاترا خۆ دخوازیت، ڤێجا شیره‌تێ ل مە بکە. گۆت: ((ئەز شیره‌تێ ب ته‌قوا خودێ ل هه‌وە دکەم و ب گوهداریکرن و بجهئینانا فەرمانا مه‌زن و ده‌ستهه‌لاتدارێ موسلمان، خۆ ئەگەر عەبدەکی فەرمان ل سەر وە کر و بۆ مه‌زنێ هه‌وه‌. چونکی ب ڕاستی هەر کەسێ ژ هەوە پشتی من بژیت؛ دێ گه‌له‌ك ڤێكنه‌كرن و جۆداهییێ بینیت. ڤێجا هه‌وه‌ ئه‌مانه‌ت سوننەتا من و سوننەتا خەلیفەیێن من یێن سه‌رڕاست، وێ ب ددانێن خۆ یێن پشتێ بگرن و پدییێن خۆ ل سه‌ر بشدینن و هشیاری كارێن داهێنایی (بیدعه‌یان) بن د دینیدا، چونكی ب ڕاستی هەر بیدعەیەکا هه‌بیت سه‌رداچوون و به‌رزه‌بوونه‌)).</t>
   </si>
   <si>
     <t>وَعَظَ النبيُّ صلى الله عليه وسلم أصحابَه مَوعظةً بَلِيْغَةً خافتْ منها القلوبُ ودَمَعتْ منها العيونُ، فقالوا: يا رسول الله كأنها مَوعظةُ مُودِّعٍ لِمَا رأوا مِن مبالغتِه صلى الله عليه وسلم في الموعظة، فطلبوا وصيةً ليتمسكوا بها مِن بعده، قال: أوصيكم بتقوى الله عز وجل، وذلك بفعل الواجبات وترك المحرمات، والسمع والطاعة، أي: للأمراء، وإنْ تَأَمَّر عليكم عَبْدٌ أو استولى عليكم، أي صار أدنى الخَلْقِ أميرًا عليكم فلا تَسْتَنْكِفُوا عن ذلك وأطيعوه، مخافةَ إثارةِ الفتن، فإنه مَن يعِش منكم فسيرى اختلافًا كثيرًا، ثم بَيَّنَ لهم المَخْرَجَ مِن هذا الاختلاف، وذلك بالتمسُّك بِسُنَّتِهِ وسُنّةِ الخلفاء الراشدين المهديين مِن بعده، أبي بكر الصديق، وعمر بن الخطاب، وعثمان بن عفان، وعلي بن أبي طالب رضي الله عنهم أجمعين، والعَضُّ عليها بالنواجذ أي –الأضراس الأخيرة-: يعني بذلك الجِدُّ في لزوم السنة والتمسك بها، وحَذَّرَهم من الأمور المُحدَثة المُبْتَدَعة في الدِّين، فإنِّ كلَّ بدعةٍ ضلالةٌ.</t>
-  </si>
-[...4 lines deleted...]
-    <t>[رواه أبو داود والترمذي]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/kmr/browse/hadith/66529</t>
   </si>
   <si>
     <t>لقد سألت عن عظيم، وإنه ليسير على من يسره الله عليه</t>
   </si>
   <si>
     <t>عَنْ مُعَاذِ بْنِ جَبَلٍ رَضِيَ اللهُ عَنْهُ قَالَ: قُلْت يَا رَسُولَ اللَّهِ! أَخْبِرْنِي بِعَمَلٍ يُدْخِلُنِي الجَنَّةَ وَيُبَاعِدْنِي مِنْ النَّارِ، قَالَ: «لَقَدْ سَأَلْتَ عَنْ عَظِيمٍ، وَإِنَّهُ لَيَسِيرٌ عَلَى مَنْ يَسَّرَهُ اللَّهُ عَلَيْهِ: تَعْبُدُ اللَّهَ لَا تُشْرِكُ بِهِ شَيْئًا، وَتُقِيمُ الصَّلَاةَ، وَتُؤْتِي الزَّكَاةَ، وَتَصُومُ رَمَضَانَ، وَتَحُجُّ البَيْتَ، ثُمَّ قَالَ: أَلَا أَدُلُّكَ عَلَى أَبْوَابِ الخَيْرِ، الصَّوْمُ جُنَّةٌ، وَالصَّدَقَةُ تُطْفِئُ الْخَطِيئَةَ كَمَا يُطْفِئُ المَاءُ النَّارَ، وَصَلَاةُ الرَّجُلِ مِنْ جَوْفِ اللَّيْلِ، ثُمَّ تَلَا: {تَتَجَافَى جُنُوبُهُمْ عَنِ الْمَضَاجِعِ} حَتَّى {بَلَغَ يَعْمَلُونَ}، ثُمَّ قَالَ: أَلَا أُخْبِرُك بِرَأْسِ الأَمْرِ وَعَمُودِهِ وَذِرْوَةِ سَنَامِهِ، فَقُلْتُ: بَلَى يَا رَسُولَ اللَّهِ، قَالَ: رَأْسُ الأَمْرِ الإِسْلَامُ، وَعَمُودُهُ الصَّلَاةُ، وَذِرْوَةُ سَنَامِهِ الجِهَادُ، ثُمَّ قَالَ: أَلَا أُخْبِرُك بِمِلَاكِ ذَلِكَ كُلِّهِ، فقُلْت: بَلَى يَا رَسُولَ اللَّه! فَأَخَذَ بِلِسَانِهِ وَقَالَ: كُفَّ عَلَيْك هَذَا، قُلْت: يَا نَبِيَّ اللَّهِ! وَإِنَّا لَمُؤَاخَذُونَ بِمَا نَتَكَلَّمُ بِهِ، فَقَالَ: ثَكِلَتْكَ أُمُّكَ وَهَلْ يَكُبُّ النَّاسَ عَلَى وُجُوهِهِمْ أَوْ قَالَ عَلَى مَنَاخِرِهِمْ إلَّا حَصَائِدُ أَلسِنَتِهِمْ»!</t>
   </si>
   <si>
     <t>ژ موعازێ کوڕێ جەبەلی (خودێ ژێ ڕازی بیت) گۆت: من گۆت: ئه‌ی پێغەمبەرێ خودێ؛ بۆ من كاره‌كی بێژه‌ من ببه‌ته‌ به‌حه‌شتێ و من ژ ئاگرێ جه‌هنه‌مێ دویر بێخیت. گۆت: ((ب ڕاستی ته‌ پرسیارا تشته‌كێ مه‌زن ژ من كر و ئه‌و تشته‌كێ ب ساناهییه‌ بۆ وی كه‌سێ خودێ ل به‌ر وی ب ساناهی لێ كربیت: ئه‌و تشت ئه‌ڤه‌یه‌ تو عیباده‌تێ خودێ ب تنێ بكه‌ی و چ شریك و هه‌ڤالان بۆ دروست نه‌كه‌ی، تو نڤێژان بكه‌ی و زه‌كاتێ بده‌ی و ڕۆژییێن هه‌یڤا ڕه‌مه‌زانێ بگری و حه‌جێ بكه‌ی. پاشی گۆت: ئه‌رێ ئه‌ز به‌رێ ته‌ نه‌ده‌مه‌ ده‌رگه‌هێن خێر و باشییێ: ڕۆژی په‌رجان و پارێزه‌ره‌، خێر و صه‌ده‌قه‌كرن ژی گونه‌هێ پویچ دكه‌ت و دڤه‌مرینیت هه‌روه‌كی چاوا ئاڤ ئاگری دڤه‌مرینیت، نڤێژا مرۆڤی ل نیڤا شه‌ڤێ ژی ژ ده‌رگه‌هێن خێرێیه‌))، پاشی ئه‌ڤ ئایه‌ته‌ خواند: ﱡتَتَجَافَىٰ جُنُوبُهُمۡ عَنِ ٱلۡمَضَاجِعِ يَدۡعُونَ رَبَّهُمۡﱠ هه‌تا گه‌هشتییه‌: ﱡيَعۡمَلُونَﱠ، ئانكو: ((ته‌نشتێن ڤان يێن باوه‌رییێ ب ئايه‌تێن خودێ دئينن ژ نڤينان بلند دبن، ب شه‌ڤێ ڕادبن نڤێژان بۆ خودايێ خۆ دكه‌ن)). پاشی گۆت: ((ئه‌رێ ئه‌ز بۆ ته‌ نه‌بێژم كا سه‌رێ كاری هه‌مییێ و ستوینا وێ و بلندترین پله‌یا وێ ژی كیژكه‌؟))، من گۆتێ: به‌لێ ئه‌ی پێغه‌مبه‌رێ خودێ، گۆت: ((سه‌رێ كاری ئیسلامه‌، ستوینا وێ نڤێژه‌، بلندترین پله‌یا وێ ژی جیهاده‌))، پاشی گۆت: ((ئه‌رێ ما ئه‌ز بۆ ته‌ وی تشتی ژی نه‌بێژم یێ ئه‌ڤ تشته‌ هه‌می پێ ته‌مام دبن؟))، من گۆتێ: به‌لێ ئه‌ی پێغه‌مبه‌رێ خودێ، گۆت: ((ئه‌زمانێ خۆ گرت، و گۆت: ئاها ڤی بگره‌))، من گۆتێ: ئه‌ی پێغه‌مبه‌رێ خودێ، ئه‌رێ ما دێ سه‌را وی تشتێ ئه‌م ب ئه‌زمانێ خۆ دبێژین لێپرسین د گه‌ل مه‌ هێته‌ كرن؟ گۆت: ((دایكا ته‌ ب ته‌ بێژیت موعاز، ئه‌رێ ما تشته‌كێ دی هه‌یه خه‌لكی ل سه‌ر ڕویێ وان - یان ل سه‌ر دفنا وان بخشینیته‌ د ناڤ ئاگرێ جه‌هنه‌مێدا ژ بلی وان تشتێن ژ ئه‌زمانێ وان ده‌ردكه‌ڤن!)).</t>
   </si>
   <si>
     <t>قال معاذٌ رضي الله عنه: كنتُ مع النبي صلى الله عليه وسلم في سَفَر، فأصبحت يومًا قريبًا منه ونحن نسير، فقلت: يا رسول الله أَخْبِرني بعمل يُدخلني الجنة ويباعدني عن النار، قال: لقد سألتني عن عمل عظيم فِعْلُه على النفوس، وإنه لَهَيِِّنٌ سَهْلٌ على مَن يَسَّرَه الله عليه؛ أَدِّ فرائض الإسلام:
 الأول: تعبد الله وحده ولا تشرك به شيئًا.
 الثاني: تُقيم الصلوات الخمس المفروضات في اليوم والليلة: الفجر، والظهر، والعصر، والمغرب، والعشاء، بشروطها وأركانها وواجباتها.
 الثالث: تُخرِج الزكاة المفروضة، وهي عبادة مالية واجبة في كل مال بلغَ قدرًا مُحددًا في الشرع، تعطى لمستحقيها.
 الرابع: تصوم رمضان، وهو الإمساك عن الأكل والشرب وغيرهما من المفطرات بنية التعبد، من طلوع الفجر إلى غروب الشمس.
 الخامس: تحج البيت بقَصْد مكة لإقامة المناسك، تعبُّدًا لله عز وجل.
 ثم قال صلى الله عليه وسلم: أَلَا أُعَرِّفُك على الطريق المُوصِلة لأبواب الخير؟ وذلك بإتْبَاع تلك الفرائض بالنوافل:
 أولًا: صوم التطوع، وهو مانع من الوقوع في المعاصي وذلك بكسر الشهوة، وإضعاف القوة.
 ثانيًا: صدقة التطوع تطفئ الخطيئة بعد اقترافها وتُذْهِبُها وتَمحو أثرَها.
 ثالثًا: صلاة التهجد في ثلث الليل الآخر، ثم قرأ صلى الله عليه وسلم قوله تعالى: {تتجافى جنوبهم} أي: تتباعد {عن المضاجع} أي: المراقد {يدعون ربهم} بالصلاة والذكر والقراءة والدعاء، {خوفا وطمعا ومما رزقناهم ينفقون، فلا تعلم نفس ما أخفي لهم من قرة أعين} أي ما تَقَرُّ به أعينُهم يوم القيامة وفي الجنة من نعيم، {جزاء بما كانوا يعملون}.
 ثم قال صلى الله عليه وسلم: أَلَا أُخْبِرُك بأصل الدين؟ وعموده الذي يعتمد عليه؟ وذروة سنامه؟
@@ -12632,51 +12941,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O346"/>
+  <dimension ref="A1:O355"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -16501,12407 +16810,12830 @@
       </c>
       <c r="I83" t="s">
         <v>780</v>
       </c>
       <c r="J83" t="s">
         <v>24</v>
       </c>
       <c r="K83" t="s">
         <v>141</v>
       </c>
       <c r="L83" t="s">
         <v>26</v>
       </c>
       <c r="M83" t="s">
         <v>142</v>
       </c>
       <c r="N83" t="s">
         <v>28</v>
       </c>
       <c r="O83" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="84" spans="1:15">
       <c r="A84">
-        <v>4186</v>
+        <v>4176</v>
       </c>
       <c r="B84" t="s">
         <v>782</v>
       </c>
       <c r="C84" t="s">
         <v>783</v>
       </c>
       <c r="D84" t="s">
         <v>784</v>
       </c>
       <c r="E84" t="s">
         <v>785</v>
       </c>
       <c r="F84" t="s">
         <v>786</v>
       </c>
       <c r="G84" t="s">
         <v>787</v>
       </c>
       <c r="H84" t="s">
         <v>788</v>
       </c>
       <c r="I84" t="s">
         <v>789</v>
       </c>
       <c r="J84" t="s">
         <v>24</v>
       </c>
       <c r="K84" t="s">
-        <v>640</v>
+        <v>130</v>
       </c>
       <c r="L84" t="s">
         <v>26</v>
       </c>
       <c r="M84" t="s">
-        <v>641</v>
+        <v>131</v>
       </c>
       <c r="N84" t="s">
         <v>28</v>
       </c>
       <c r="O84" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="85" spans="1:15">
       <c r="A85">
-        <v>4196</v>
+        <v>4186</v>
       </c>
       <c r="B85" t="s">
         <v>791</v>
       </c>
       <c r="C85" t="s">
         <v>792</v>
       </c>
       <c r="D85" t="s">
         <v>793</v>
       </c>
       <c r="E85" t="s">
         <v>794</v>
       </c>
       <c r="F85" t="s">
         <v>795</v>
       </c>
       <c r="G85" t="s">
         <v>796</v>
       </c>
       <c r="H85" t="s">
         <v>797</v>
       </c>
       <c r="I85" t="s">
         <v>798</v>
       </c>
       <c r="J85" t="s">
         <v>24</v>
       </c>
       <c r="K85" t="s">
-        <v>25</v>
+        <v>640</v>
       </c>
       <c r="L85" t="s">
         <v>26</v>
       </c>
       <c r="M85" t="s">
-        <v>27</v>
+        <v>641</v>
       </c>
       <c r="N85" t="s">
         <v>28</v>
       </c>
       <c r="O85" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="86" spans="1:15">
       <c r="A86">
-        <v>4202</v>
+        <v>4196</v>
       </c>
       <c r="B86" t="s">
         <v>800</v>
       </c>
       <c r="C86" t="s">
         <v>801</v>
       </c>
       <c r="D86" t="s">
         <v>802</v>
       </c>
       <c r="E86" t="s">
         <v>803</v>
       </c>
       <c r="F86" t="s">
         <v>804</v>
       </c>
       <c r="G86" t="s">
         <v>805</v>
       </c>
       <c r="H86" t="s">
         <v>806</v>
       </c>
       <c r="I86" t="s">
         <v>807</v>
       </c>
       <c r="J86" t="s">
         <v>24</v>
       </c>
       <c r="K86" t="s">
         <v>25</v>
       </c>
       <c r="L86" t="s">
         <v>26</v>
       </c>
       <c r="M86" t="s">
         <v>27</v>
       </c>
       <c r="N86" t="s">
         <v>28</v>
       </c>
       <c r="O86" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87">
-        <v>4204</v>
+        <v>4202</v>
       </c>
       <c r="B87" t="s">
         <v>809</v>
       </c>
       <c r="C87" t="s">
         <v>810</v>
       </c>
       <c r="D87" t="s">
         <v>811</v>
       </c>
       <c r="E87" t="s">
         <v>812</v>
       </c>
       <c r="F87" t="s">
         <v>813</v>
       </c>
       <c r="G87" t="s">
         <v>814</v>
       </c>
       <c r="H87" t="s">
         <v>815</v>
       </c>
       <c r="I87" t="s">
         <v>816</v>
       </c>
       <c r="J87" t="s">
         <v>24</v>
       </c>
       <c r="K87" t="s">
-        <v>141</v>
+        <v>25</v>
       </c>
       <c r="L87" t="s">
         <v>26</v>
       </c>
       <c r="M87" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="N87" t="s">
         <v>28</v>
       </c>
       <c r="O87" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="88" spans="1:15">
       <c r="A88">
-        <v>4211</v>
+        <v>4204</v>
       </c>
       <c r="B88" t="s">
         <v>818</v>
       </c>
       <c r="C88" t="s">
         <v>819</v>
       </c>
       <c r="D88" t="s">
         <v>820</v>
       </c>
       <c r="E88" t="s">
         <v>821</v>
       </c>
       <c r="F88" t="s">
         <v>822</v>
       </c>
       <c r="G88" t="s">
         <v>823</v>
       </c>
       <c r="H88" t="s">
         <v>824</v>
       </c>
       <c r="I88" t="s">
         <v>825</v>
       </c>
       <c r="J88" t="s">
         <v>24</v>
       </c>
       <c r="K88" t="s">
-        <v>25</v>
+        <v>141</v>
       </c>
       <c r="L88" t="s">
         <v>26</v>
       </c>
       <c r="M88" t="s">
-        <v>27</v>
+        <v>142</v>
       </c>
       <c r="N88" t="s">
         <v>28</v>
       </c>
       <c r="O88" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="89" spans="1:15">
       <c r="A89">
-        <v>4216</v>
+        <v>4211</v>
       </c>
       <c r="B89" t="s">
         <v>827</v>
       </c>
       <c r="C89" t="s">
         <v>828</v>
       </c>
       <c r="D89" t="s">
         <v>829</v>
       </c>
       <c r="E89" t="s">
         <v>830</v>
       </c>
       <c r="F89" t="s">
         <v>831</v>
       </c>
       <c r="G89" t="s">
         <v>832</v>
       </c>
       <c r="H89" t="s">
         <v>833</v>
       </c>
       <c r="I89" t="s">
         <v>834</v>
       </c>
       <c r="J89" t="s">
+        <v>24</v>
+      </c>
+      <c r="K89" t="s">
+        <v>25</v>
+      </c>
+      <c r="L89" t="s">
+        <v>26</v>
+      </c>
+      <c r="M89" t="s">
+        <v>27</v>
+      </c>
+      <c r="N89" t="s">
+        <v>28</v>
+      </c>
+      <c r="O89" t="s">
         <v>835</v>
-      </c>
-[...13 lines deleted...]
-        <v>839</v>
       </c>
     </row>
     <row r="90" spans="1:15">
       <c r="A90">
-        <v>4295</v>
+        <v>4216</v>
       </c>
       <c r="B90" t="s">
+        <v>836</v>
+      </c>
+      <c r="C90" t="s">
+        <v>837</v>
+      </c>
+      <c r="D90" t="s">
+        <v>838</v>
+      </c>
+      <c r="E90" t="s">
+        <v>839</v>
+      </c>
+      <c r="F90" t="s">
         <v>840</v>
       </c>
-      <c r="C90" t="s">
+      <c r="G90" t="s">
         <v>841</v>
       </c>
-      <c r="D90" t="s">
+      <c r="H90" t="s">
         <v>842</v>
       </c>
-      <c r="E90" t="s">
+      <c r="I90" t="s">
         <v>843</v>
       </c>
-      <c r="F90" t="s">
+      <c r="J90" t="s">
         <v>844</v>
       </c>
-      <c r="G90" t="s">
+      <c r="K90" t="s">
         <v>845</v>
       </c>
-      <c r="H90" t="s">
+      <c r="L90" t="s">
         <v>846</v>
       </c>
-      <c r="I90" t="s">
+      <c r="M90" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N90" t="s">
         <v>28</v>
       </c>
       <c r="O90" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="91" spans="1:15">
       <c r="A91">
-        <v>4302</v>
+        <v>4243</v>
       </c>
       <c r="B91" t="s">
         <v>849</v>
       </c>
       <c r="C91" t="s">
         <v>850</v>
       </c>
       <c r="D91" t="s">
         <v>851</v>
       </c>
       <c r="E91" t="s">
         <v>852</v>
       </c>
       <c r="F91" t="s">
         <v>853</v>
       </c>
       <c r="G91" t="s">
         <v>854</v>
       </c>
       <c r="H91" t="s">
         <v>855</v>
       </c>
       <c r="I91" t="s">
         <v>856</v>
       </c>
       <c r="J91" t="s">
+        <v>24</v>
+      </c>
+      <c r="K91" t="s">
+        <v>25</v>
+      </c>
+      <c r="L91" t="s">
+        <v>26</v>
+      </c>
+      <c r="M91" t="s">
+        <v>27</v>
+      </c>
+      <c r="N91" t="s">
+        <v>28</v>
+      </c>
+      <c r="O91" t="s">
         <v>857</v>
-      </c>
-[...13 lines deleted...]
-        <v>861</v>
       </c>
     </row>
     <row r="92" spans="1:15">
       <c r="A92">
-        <v>4303</v>
+        <v>4295</v>
       </c>
       <c r="B92" t="s">
+        <v>858</v>
+      </c>
+      <c r="C92" t="s">
+        <v>859</v>
+      </c>
+      <c r="D92" t="s">
+        <v>860</v>
+      </c>
+      <c r="E92" t="s">
+        <v>861</v>
+      </c>
+      <c r="F92" t="s">
         <v>862</v>
       </c>
-      <c r="C92" t="s">
+      <c r="G92" t="s">
         <v>863</v>
       </c>
-      <c r="D92" t="s">
+      <c r="H92" t="s">
         <v>864</v>
       </c>
-      <c r="E92" t="s">
+      <c r="I92" t="s">
         <v>865</v>
       </c>
-      <c r="F92" t="s">
+      <c r="J92" t="s">
+        <v>24</v>
+      </c>
+      <c r="K92" t="s">
+        <v>25</v>
+      </c>
+      <c r="L92" t="s">
+        <v>26</v>
+      </c>
+      <c r="M92" t="s">
+        <v>27</v>
+      </c>
+      <c r="N92" t="s">
+        <v>28</v>
+      </c>
+      <c r="O92" t="s">
         <v>866</v>
-      </c>
-[...25 lines deleted...]
-        <v>872</v>
       </c>
     </row>
     <row r="93" spans="1:15">
       <c r="A93">
-        <v>4304</v>
+        <v>4302</v>
       </c>
       <c r="B93" t="s">
+        <v>867</v>
+      </c>
+      <c r="C93" t="s">
+        <v>868</v>
+      </c>
+      <c r="D93" t="s">
+        <v>869</v>
+      </c>
+      <c r="E93" t="s">
+        <v>870</v>
+      </c>
+      <c r="F93" t="s">
+        <v>871</v>
+      </c>
+      <c r="G93" t="s">
+        <v>872</v>
+      </c>
+      <c r="H93" t="s">
         <v>873</v>
       </c>
-      <c r="C93" t="s">
+      <c r="I93" t="s">
         <v>874</v>
       </c>
-      <c r="D93" t="s">
+      <c r="J93" t="s">
         <v>875</v>
       </c>
-      <c r="E93" t="s">
+      <c r="K93" t="s">
         <v>876</v>
       </c>
-      <c r="F93" t="s">
+      <c r="L93" t="s">
         <v>877</v>
       </c>
-      <c r="G93" t="s">
+      <c r="M93" t="s">
         <v>878</v>
       </c>
-      <c r="H93" t="s">
+      <c r="N93" t="s">
+        <v>28</v>
+      </c>
+      <c r="O93" t="s">
         <v>879</v>
-      </c>
-[...19 lines deleted...]
-        <v>881</v>
       </c>
     </row>
     <row r="94" spans="1:15">
       <c r="A94">
-        <v>4307</v>
+        <v>4303</v>
       </c>
       <c r="B94" t="s">
+        <v>880</v>
+      </c>
+      <c r="C94" t="s">
+        <v>881</v>
+      </c>
+      <c r="D94" t="s">
         <v>882</v>
       </c>
-      <c r="C94" t="s">
+      <c r="E94" t="s">
         <v>883</v>
       </c>
-      <c r="D94" t="s">
+      <c r="F94" t="s">
         <v>884</v>
       </c>
-      <c r="E94" t="s">
+      <c r="G94" t="s">
         <v>885</v>
       </c>
-      <c r="F94" t="s">
+      <c r="H94" t="s">
         <v>886</v>
       </c>
-      <c r="G94" t="s">
+      <c r="I94" t="s">
         <v>887</v>
       </c>
-      <c r="H94" t="s">
+      <c r="J94" t="s">
+        <v>376</v>
+      </c>
+      <c r="K94" t="s">
         <v>888</v>
       </c>
-      <c r="I94" t="s">
+      <c r="L94" t="s">
+        <v>378</v>
+      </c>
+      <c r="M94" t="s">
         <v>889</v>
       </c>
-      <c r="J94" t="s">
-[...2 lines deleted...]
-      <c r="K94" t="s">
+      <c r="N94" t="s">
+        <v>28</v>
+      </c>
+      <c r="O94" t="s">
         <v>890</v>
-      </c>
-[...10 lines deleted...]
-        <v>892</v>
       </c>
     </row>
     <row r="95" spans="1:15">
       <c r="A95">
-        <v>4308</v>
+        <v>4304</v>
       </c>
       <c r="B95" t="s">
+        <v>891</v>
+      </c>
+      <c r="C95" t="s">
+        <v>892</v>
+      </c>
+      <c r="D95" t="s">
         <v>893</v>
       </c>
-      <c r="C95" t="s">
+      <c r="E95" t="s">
         <v>894</v>
       </c>
-      <c r="D95" t="s">
+      <c r="F95" t="s">
         <v>895</v>
       </c>
-      <c r="E95" t="s">
+      <c r="G95" t="s">
         <v>896</v>
       </c>
-      <c r="F95" t="s">
+      <c r="H95" t="s">
         <v>897</v>
       </c>
-      <c r="G95" t="s">
+      <c r="I95" t="s">
         <v>898</v>
       </c>
-      <c r="H95" t="s">
+      <c r="J95" t="s">
+        <v>24</v>
+      </c>
+      <c r="K95" t="s">
+        <v>25</v>
+      </c>
+      <c r="L95" t="s">
+        <v>26</v>
+      </c>
+      <c r="M95" t="s">
+        <v>27</v>
+      </c>
+      <c r="N95" t="s">
+        <v>28</v>
+      </c>
+      <c r="O95" t="s">
         <v>899</v>
-      </c>
-[...19 lines deleted...]
-        <v>901</v>
       </c>
     </row>
     <row r="96" spans="1:15">
       <c r="A96">
-        <v>4309</v>
+        <v>4307</v>
       </c>
       <c r="B96" t="s">
+        <v>900</v>
+      </c>
+      <c r="C96" t="s">
+        <v>901</v>
+      </c>
+      <c r="D96" t="s">
         <v>902</v>
       </c>
-      <c r="C96" t="s">
+      <c r="E96" t="s">
         <v>903</v>
       </c>
-      <c r="D96" t="s">
+      <c r="F96" t="s">
         <v>904</v>
       </c>
-      <c r="E96" t="s">
+      <c r="G96" t="s">
         <v>905</v>
       </c>
-      <c r="F96" t="s">
+      <c r="H96" t="s">
         <v>906</v>
       </c>
-      <c r="G96" t="s">
+      <c r="I96" t="s">
         <v>907</v>
       </c>
-      <c r="H96" t="s">
+      <c r="J96" t="s">
+        <v>844</v>
+      </c>
+      <c r="K96" t="s">
         <v>908</v>
       </c>
-      <c r="I96" t="s">
+      <c r="L96" t="s">
+        <v>846</v>
+      </c>
+      <c r="M96" t="s">
         <v>909</v>
-      </c>
-[...10 lines deleted...]
-        <v>131</v>
       </c>
       <c r="N96" t="s">
         <v>28</v>
       </c>
       <c r="O96" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="97" spans="1:15">
       <c r="A97">
-        <v>4311</v>
+        <v>4308</v>
       </c>
       <c r="B97" t="s">
         <v>911</v>
       </c>
       <c r="C97" t="s">
         <v>912</v>
       </c>
       <c r="D97" t="s">
         <v>913</v>
       </c>
       <c r="E97" t="s">
         <v>914</v>
       </c>
       <c r="F97" t="s">
         <v>915</v>
       </c>
       <c r="G97" t="s">
         <v>916</v>
       </c>
       <c r="H97" t="s">
         <v>917</v>
       </c>
       <c r="I97" t="s">
         <v>918</v>
       </c>
       <c r="J97" t="s">
         <v>24</v>
       </c>
       <c r="K97" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L97" t="s">
         <v>26</v>
       </c>
       <c r="M97" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N97" t="s">
         <v>28</v>
       </c>
       <c r="O97" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="98" spans="1:15">
       <c r="A98">
-        <v>4314</v>
+        <v>4309</v>
       </c>
       <c r="B98" t="s">
         <v>920</v>
       </c>
       <c r="C98" t="s">
         <v>921</v>
       </c>
       <c r="D98" t="s">
         <v>922</v>
       </c>
       <c r="E98" t="s">
         <v>923</v>
       </c>
       <c r="F98" t="s">
         <v>924</v>
       </c>
       <c r="G98" t="s">
         <v>925</v>
       </c>
       <c r="H98" t="s">
         <v>926</v>
       </c>
       <c r="I98" t="s">
         <v>927</v>
       </c>
       <c r="J98" t="s">
         <v>24</v>
       </c>
       <c r="K98" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L98" t="s">
         <v>26</v>
       </c>
       <c r="M98" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N98" t="s">
         <v>28</v>
       </c>
       <c r="O98" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="99" spans="1:15">
       <c r="A99">
-        <v>4316</v>
+        <v>4311</v>
       </c>
       <c r="B99" t="s">
         <v>929</v>
       </c>
       <c r="C99" t="s">
         <v>930</v>
       </c>
       <c r="D99" t="s">
         <v>931</v>
       </c>
       <c r="E99" t="s">
         <v>932</v>
       </c>
       <c r="F99" t="s">
         <v>933</v>
       </c>
       <c r="G99" t="s">
         <v>934</v>
       </c>
       <c r="H99" t="s">
         <v>935</v>
       </c>
       <c r="I99" t="s">
         <v>936</v>
       </c>
       <c r="J99" t="s">
         <v>24</v>
       </c>
       <c r="K99" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="L99" t="s">
         <v>26</v>
       </c>
       <c r="M99" t="s">
-        <v>131</v>
+        <v>27</v>
       </c>
       <c r="N99" t="s">
         <v>28</v>
       </c>
       <c r="O99" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="100" spans="1:15">
       <c r="A100">
-        <v>4319</v>
+        <v>4314</v>
       </c>
       <c r="B100" t="s">
         <v>938</v>
       </c>
       <c r="C100" t="s">
         <v>939</v>
       </c>
       <c r="D100" t="s">
         <v>940</v>
       </c>
       <c r="E100" t="s">
         <v>941</v>
       </c>
       <c r="F100" t="s">
         <v>942</v>
       </c>
       <c r="G100" t="s">
         <v>943</v>
       </c>
       <c r="H100" t="s">
         <v>944</v>
       </c>
       <c r="I100" t="s">
         <v>945</v>
       </c>
       <c r="J100" t="s">
         <v>24</v>
       </c>
       <c r="K100" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="L100" t="s">
         <v>26</v>
       </c>
       <c r="M100" t="s">
-        <v>131</v>
+        <v>27</v>
       </c>
       <c r="N100" t="s">
         <v>28</v>
       </c>
       <c r="O100" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="101" spans="1:15">
       <c r="A101">
-        <v>4322</v>
+        <v>4316</v>
       </c>
       <c r="B101" t="s">
         <v>947</v>
       </c>
       <c r="C101" t="s">
         <v>948</v>
       </c>
       <c r="D101" t="s">
         <v>949</v>
       </c>
       <c r="E101" t="s">
         <v>950</v>
       </c>
       <c r="F101" t="s">
         <v>951</v>
       </c>
       <c r="G101" t="s">
         <v>952</v>
       </c>
       <c r="H101" t="s">
         <v>953</v>
       </c>
       <c r="I101" t="s">
         <v>954</v>
       </c>
       <c r="J101" t="s">
         <v>24</v>
       </c>
       <c r="K101" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L101" t="s">
         <v>26</v>
       </c>
       <c r="M101" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N101" t="s">
         <v>28</v>
       </c>
       <c r="O101" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="102" spans="1:15">
       <c r="A102">
-        <v>4555</v>
+        <v>4319</v>
       </c>
       <c r="B102" t="s">
         <v>956</v>
       </c>
       <c r="C102" t="s">
         <v>957</v>
       </c>
       <c r="D102" t="s">
         <v>958</v>
       </c>
       <c r="E102" t="s">
         <v>959</v>
       </c>
       <c r="F102" t="s">
         <v>960</v>
       </c>
       <c r="G102" t="s">
         <v>961</v>
       </c>
       <c r="H102" t="s">
         <v>962</v>
       </c>
       <c r="I102" t="s">
         <v>963</v>
       </c>
       <c r="J102" t="s">
         <v>24</v>
       </c>
       <c r="K102" t="s">
         <v>130</v>
       </c>
       <c r="L102" t="s">
         <v>26</v>
       </c>
       <c r="M102" t="s">
         <v>131</v>
       </c>
       <c r="N102" t="s">
         <v>28</v>
       </c>
       <c r="O102" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="103" spans="1:15">
       <c r="A103">
-        <v>4556</v>
+        <v>4322</v>
       </c>
       <c r="B103" t="s">
         <v>965</v>
       </c>
       <c r="C103" t="s">
         <v>966</v>
       </c>
       <c r="D103" t="s">
         <v>967</v>
       </c>
       <c r="E103" t="s">
         <v>968</v>
       </c>
       <c r="F103" t="s">
         <v>969</v>
       </c>
       <c r="G103" t="s">
         <v>970</v>
       </c>
       <c r="H103" t="s">
         <v>971</v>
       </c>
       <c r="I103" t="s">
         <v>972</v>
       </c>
       <c r="J103" t="s">
         <v>24</v>
       </c>
       <c r="K103" t="s">
         <v>25</v>
       </c>
       <c r="L103" t="s">
         <v>26</v>
       </c>
       <c r="M103" t="s">
         <v>27</v>
       </c>
       <c r="N103" t="s">
         <v>28</v>
       </c>
       <c r="O103" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="104" spans="1:15">
       <c r="A104">
-        <v>4558</v>
+        <v>4555</v>
       </c>
       <c r="B104" t="s">
         <v>974</v>
       </c>
       <c r="C104" t="s">
         <v>975</v>
       </c>
       <c r="D104" t="s">
         <v>976</v>
       </c>
       <c r="E104" t="s">
         <v>977</v>
       </c>
       <c r="F104" t="s">
         <v>978</v>
       </c>
       <c r="G104" t="s">
         <v>979</v>
       </c>
       <c r="H104" t="s">
         <v>980</v>
       </c>
       <c r="I104" t="s">
         <v>981</v>
       </c>
       <c r="J104" t="s">
         <v>24</v>
       </c>
       <c r="K104" t="s">
         <v>130</v>
       </c>
       <c r="L104" t="s">
         <v>26</v>
       </c>
       <c r="M104" t="s">
         <v>131</v>
       </c>
       <c r="N104" t="s">
         <v>28</v>
       </c>
       <c r="O104" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="105" spans="1:15">
       <c r="A105">
-        <v>4559</v>
+        <v>4556</v>
       </c>
       <c r="B105" t="s">
         <v>983</v>
       </c>
       <c r="C105" t="s">
         <v>984</v>
       </c>
       <c r="D105" t="s">
         <v>985</v>
       </c>
       <c r="E105" t="s">
         <v>986</v>
       </c>
       <c r="F105" t="s">
         <v>987</v>
       </c>
       <c r="G105" t="s">
         <v>988</v>
       </c>
       <c r="H105" t="s">
         <v>989</v>
       </c>
       <c r="I105" t="s">
         <v>990</v>
       </c>
       <c r="J105" t="s">
         <v>24</v>
       </c>
       <c r="K105" t="s">
-        <v>141</v>
+        <v>25</v>
       </c>
       <c r="L105" t="s">
         <v>26</v>
       </c>
       <c r="M105" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="N105" t="s">
         <v>28</v>
       </c>
       <c r="O105" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="106" spans="1:15">
       <c r="A106">
-        <v>4560</v>
+        <v>4558</v>
       </c>
       <c r="B106" t="s">
         <v>992</v>
       </c>
       <c r="C106" t="s">
         <v>993</v>
       </c>
       <c r="D106" t="s">
         <v>994</v>
       </c>
       <c r="E106" t="s">
         <v>995</v>
       </c>
       <c r="F106" t="s">
         <v>996</v>
       </c>
       <c r="G106" t="s">
         <v>997</v>
       </c>
       <c r="H106" t="s">
         <v>998</v>
       </c>
       <c r="I106" t="s">
         <v>999</v>
       </c>
       <c r="J106" t="s">
         <v>24</v>
       </c>
       <c r="K106" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L106" t="s">
         <v>26</v>
       </c>
       <c r="M106" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N106" t="s">
         <v>28</v>
       </c>
       <c r="O106" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="107" spans="1:15">
       <c r="A107">
-        <v>4563</v>
+        <v>4559</v>
       </c>
       <c r="B107" t="s">
         <v>1001</v>
       </c>
       <c r="C107" t="s">
         <v>1002</v>
       </c>
       <c r="D107" t="s">
         <v>1003</v>
       </c>
       <c r="E107" t="s">
         <v>1004</v>
       </c>
       <c r="F107" t="s">
         <v>1005</v>
       </c>
       <c r="G107" t="s">
         <v>1006</v>
       </c>
       <c r="H107" t="s">
         <v>1007</v>
       </c>
       <c r="I107" t="s">
         <v>1008</v>
       </c>
       <c r="J107" t="s">
         <v>24</v>
       </c>
       <c r="K107" t="s">
-        <v>130</v>
+        <v>141</v>
       </c>
       <c r="L107" t="s">
         <v>26</v>
       </c>
       <c r="M107" t="s">
-        <v>131</v>
+        <v>142</v>
       </c>
       <c r="N107" t="s">
         <v>28</v>
       </c>
       <c r="O107" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="108" spans="1:15">
       <c r="A108">
-        <v>4564</v>
+        <v>4560</v>
       </c>
       <c r="B108" t="s">
         <v>1010</v>
       </c>
       <c r="C108" t="s">
         <v>1011</v>
       </c>
       <c r="D108" t="s">
         <v>1012</v>
       </c>
       <c r="E108" t="s">
         <v>1013</v>
       </c>
       <c r="F108" t="s">
         <v>1014</v>
       </c>
       <c r="G108" t="s">
         <v>1015</v>
       </c>
       <c r="H108" t="s">
         <v>1016</v>
       </c>
       <c r="I108" t="s">
         <v>1017</v>
       </c>
       <c r="J108" t="s">
         <v>24</v>
       </c>
       <c r="K108" t="s">
+        <v>25</v>
+      </c>
+      <c r="L108" t="s">
+        <v>26</v>
+      </c>
+      <c r="M108" t="s">
+        <v>27</v>
+      </c>
+      <c r="N108" t="s">
+        <v>28</v>
+      </c>
+      <c r="O108" t="s">
         <v>1018</v>
-      </c>
-[...10 lines deleted...]
-        <v>1020</v>
       </c>
     </row>
     <row r="109" spans="1:15">
       <c r="A109">
-        <v>4568</v>
+        <v>4563</v>
       </c>
       <c r="B109" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C109" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D109" t="s">
         <v>1021</v>
       </c>
-      <c r="C109" t="s">
+      <c r="E109" t="s">
         <v>1022</v>
       </c>
-      <c r="D109" t="s">
+      <c r="F109" t="s">
         <v>1023</v>
       </c>
-      <c r="E109" t="s">
+      <c r="G109" t="s">
         <v>1024</v>
       </c>
-      <c r="F109" t="s">
+      <c r="H109" t="s">
         <v>1025</v>
       </c>
-      <c r="G109" t="s">
+      <c r="I109" t="s">
         <v>1026</v>
       </c>
-      <c r="H109" t="s">
+      <c r="J109" t="s">
+        <v>24</v>
+      </c>
+      <c r="K109" t="s">
+        <v>130</v>
+      </c>
+      <c r="L109" t="s">
+        <v>26</v>
+      </c>
+      <c r="M109" t="s">
+        <v>131</v>
+      </c>
+      <c r="N109" t="s">
+        <v>28</v>
+      </c>
+      <c r="O109" t="s">
         <v>1027</v>
-      </c>
-[...19 lines deleted...]
-        <v>1029</v>
       </c>
     </row>
     <row r="110" spans="1:15">
       <c r="A110">
-        <v>4704</v>
+        <v>4564</v>
       </c>
       <c r="B110" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C110" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D110" t="s">
         <v>1030</v>
       </c>
-      <c r="C110" t="s">
+      <c r="E110" t="s">
         <v>1031</v>
       </c>
-      <c r="D110" t="s">
+      <c r="F110" t="s">
         <v>1032</v>
       </c>
-      <c r="E110" t="s">
+      <c r="G110" t="s">
         <v>1033</v>
       </c>
-      <c r="F110" t="s">
+      <c r="H110" t="s">
         <v>1034</v>
       </c>
-      <c r="G110" t="s">
+      <c r="I110" t="s">
         <v>1035</v>
       </c>
-      <c r="H110" t="s">
+      <c r="J110" t="s">
+        <v>24</v>
+      </c>
+      <c r="K110" t="s">
         <v>1036</v>
       </c>
-      <c r="I110" t="s">
+      <c r="L110" t="s">
+        <v>26</v>
+      </c>
+      <c r="M110" t="s">
         <v>1037</v>
-      </c>
-[...10 lines deleted...]
-        <v>142</v>
       </c>
       <c r="N110" t="s">
         <v>28</v>
       </c>
       <c r="O110" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="111" spans="1:15">
       <c r="A111">
-        <v>4706</v>
+        <v>4566</v>
       </c>
       <c r="B111" t="s">
         <v>1039</v>
       </c>
       <c r="C111" t="s">
         <v>1040</v>
       </c>
       <c r="D111" t="s">
         <v>1041</v>
       </c>
       <c r="E111" t="s">
         <v>1042</v>
       </c>
       <c r="F111" t="s">
         <v>1043</v>
       </c>
       <c r="G111" t="s">
         <v>1044</v>
       </c>
       <c r="H111" t="s">
         <v>1045</v>
       </c>
       <c r="I111" t="s">
         <v>1046</v>
       </c>
       <c r="J111" t="s">
         <v>24</v>
       </c>
       <c r="K111" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="L111" t="s">
         <v>26</v>
       </c>
       <c r="M111" t="s">
-        <v>131</v>
+        <v>27</v>
       </c>
       <c r="N111" t="s">
         <v>28</v>
       </c>
       <c r="O111" t="s">
         <v>1047</v>
       </c>
     </row>
     <row r="112" spans="1:15">
       <c r="A112">
-        <v>4709</v>
+        <v>4568</v>
       </c>
       <c r="B112" t="s">
         <v>1048</v>
       </c>
       <c r="C112" t="s">
         <v>1049</v>
       </c>
       <c r="D112" t="s">
         <v>1050</v>
       </c>
       <c r="E112" t="s">
         <v>1051</v>
       </c>
       <c r="F112" t="s">
         <v>1052</v>
       </c>
       <c r="G112" t="s">
         <v>1053</v>
       </c>
       <c r="H112" t="s">
         <v>1054</v>
       </c>
       <c r="I112" t="s">
         <v>1055</v>
       </c>
       <c r="J112" t="s">
         <v>24</v>
       </c>
       <c r="K112" t="s">
-        <v>141</v>
+        <v>25</v>
       </c>
       <c r="L112" t="s">
         <v>26</v>
       </c>
       <c r="M112" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="N112" t="s">
         <v>28</v>
       </c>
       <c r="O112" t="s">
         <v>1056</v>
       </c>
     </row>
     <row r="113" spans="1:15">
       <c r="A113">
-        <v>4711</v>
+        <v>4704</v>
       </c>
       <c r="B113" t="s">
         <v>1057</v>
       </c>
       <c r="C113" t="s">
         <v>1058</v>
       </c>
       <c r="D113" t="s">
         <v>1059</v>
       </c>
       <c r="E113" t="s">
         <v>1060</v>
       </c>
       <c r="F113" t="s">
         <v>1061</v>
       </c>
       <c r="G113" t="s">
         <v>1062</v>
       </c>
       <c r="H113" t="s">
         <v>1063</v>
       </c>
       <c r="I113" t="s">
         <v>1064</v>
       </c>
       <c r="J113" t="s">
+        <v>24</v>
+      </c>
+      <c r="K113" t="s">
+        <v>141</v>
+      </c>
+      <c r="L113" t="s">
+        <v>26</v>
+      </c>
+      <c r="M113" t="s">
+        <v>142</v>
+      </c>
+      <c r="N113" t="s">
+        <v>28</v>
+      </c>
+      <c r="O113" t="s">
         <v>1065</v>
-      </c>
-[...13 lines deleted...]
-        <v>1069</v>
       </c>
     </row>
     <row r="114" spans="1:15">
       <c r="A114">
-        <v>4714</v>
+        <v>4706</v>
       </c>
       <c r="B114" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C114" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D114" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E114" t="s">
+        <v>1069</v>
+      </c>
+      <c r="F114" t="s">
         <v>1070</v>
       </c>
-      <c r="C114" t="s">
+      <c r="G114" t="s">
         <v>1071</v>
       </c>
-      <c r="D114" t="s">
+      <c r="H114" t="s">
         <v>1072</v>
       </c>
-      <c r="E114" t="s">
+      <c r="I114" t="s">
         <v>1073</v>
       </c>
-      <c r="F114" t="s">
+      <c r="J114" t="s">
+        <v>24</v>
+      </c>
+      <c r="K114" t="s">
+        <v>130</v>
+      </c>
+      <c r="L114" t="s">
+        <v>26</v>
+      </c>
+      <c r="M114" t="s">
+        <v>131</v>
+      </c>
+      <c r="N114" t="s">
+        <v>28</v>
+      </c>
+      <c r="O114" t="s">
         <v>1074</v>
-      </c>
-[...25 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="115" spans="1:15">
       <c r="A115">
-        <v>4716</v>
+        <v>4709</v>
       </c>
       <c r="B115" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C115" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D115" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E115" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F115" t="s">
         <v>1079</v>
       </c>
-      <c r="C115" t="s">
+      <c r="G115" t="s">
         <v>1080</v>
       </c>
-      <c r="D115" t="s">
+      <c r="H115" t="s">
         <v>1081</v>
       </c>
-      <c r="E115" t="s">
+      <c r="I115" t="s">
         <v>1082</v>
       </c>
-      <c r="F115" t="s">
+      <c r="J115" t="s">
+        <v>24</v>
+      </c>
+      <c r="K115" t="s">
+        <v>141</v>
+      </c>
+      <c r="L115" t="s">
+        <v>26</v>
+      </c>
+      <c r="M115" t="s">
+        <v>142</v>
+      </c>
+      <c r="N115" t="s">
+        <v>28</v>
+      </c>
+      <c r="O115" t="s">
         <v>1083</v>
-      </c>
-[...25 lines deleted...]
-        <v>1087</v>
       </c>
     </row>
     <row r="116" spans="1:15">
       <c r="A116">
-        <v>4717</v>
+        <v>4711</v>
       </c>
       <c r="B116" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C116" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D116" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E116" t="s">
+        <v>1087</v>
+      </c>
+      <c r="F116" t="s">
         <v>1088</v>
       </c>
-      <c r="C116" t="s">
+      <c r="G116" t="s">
         <v>1089</v>
       </c>
-      <c r="D116" t="s">
+      <c r="H116" t="s">
         <v>1090</v>
       </c>
-      <c r="E116" t="s">
+      <c r="I116" t="s">
         <v>1091</v>
       </c>
-      <c r="F116" t="s">
+      <c r="J116" t="s">
         <v>1092</v>
       </c>
-      <c r="G116" t="s">
+      <c r="K116" t="s">
         <v>1093</v>
       </c>
-      <c r="H116" t="s">
+      <c r="L116" t="s">
         <v>1094</v>
       </c>
-      <c r="I116" t="s">
+      <c r="M116" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N116" t="s">
         <v>28</v>
       </c>
       <c r="O116" t="s">
         <v>1096</v>
       </c>
     </row>
     <row r="117" spans="1:15">
       <c r="A117">
-        <v>4721</v>
+        <v>4714</v>
       </c>
       <c r="B117" t="s">
         <v>1097</v>
       </c>
       <c r="C117" t="s">
         <v>1098</v>
       </c>
       <c r="D117" t="s">
         <v>1099</v>
       </c>
       <c r="E117" t="s">
         <v>1100</v>
       </c>
       <c r="F117" t="s">
         <v>1101</v>
       </c>
       <c r="G117" t="s">
         <v>1102</v>
       </c>
       <c r="H117" t="s">
         <v>1103</v>
       </c>
       <c r="I117" t="s">
         <v>1104</v>
       </c>
       <c r="J117" t="s">
         <v>24</v>
       </c>
       <c r="K117" t="s">
-        <v>870</v>
+        <v>25</v>
       </c>
       <c r="L117" t="s">
         <v>26</v>
       </c>
       <c r="M117" t="s">
-        <v>871</v>
+        <v>27</v>
       </c>
       <c r="N117" t="s">
         <v>28</v>
       </c>
       <c r="O117" t="s">
         <v>1105</v>
       </c>
     </row>
     <row r="118" spans="1:15">
       <c r="A118">
-        <v>4722</v>
+        <v>4716</v>
       </c>
       <c r="B118" t="s">
         <v>1106</v>
       </c>
       <c r="C118" t="s">
         <v>1107</v>
       </c>
       <c r="D118" t="s">
         <v>1108</v>
       </c>
       <c r="E118" t="s">
         <v>1109</v>
       </c>
       <c r="F118" t="s">
         <v>1110</v>
       </c>
       <c r="G118" t="s">
         <v>1111</v>
       </c>
       <c r="H118" t="s">
         <v>1112</v>
       </c>
       <c r="I118" t="s">
         <v>1113</v>
       </c>
       <c r="J118" t="s">
         <v>24</v>
       </c>
       <c r="K118" t="s">
+        <v>888</v>
+      </c>
+      <c r="L118" t="s">
+        <v>26</v>
+      </c>
+      <c r="M118" t="s">
+        <v>889</v>
+      </c>
+      <c r="N118" t="s">
+        <v>28</v>
+      </c>
+      <c r="O118" t="s">
         <v>1114</v>
-      </c>
-[...10 lines deleted...]
-        <v>1116</v>
       </c>
     </row>
     <row r="119" spans="1:15">
       <c r="A119">
-        <v>4723</v>
+        <v>4717</v>
       </c>
       <c r="B119" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C119" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D119" t="s">
         <v>1117</v>
       </c>
-      <c r="C119" t="s">
+      <c r="E119" t="s">
         <v>1118</v>
       </c>
-      <c r="D119" t="s">
+      <c r="F119" t="s">
         <v>1119</v>
       </c>
-      <c r="E119" t="s">
+      <c r="G119" t="s">
         <v>1120</v>
       </c>
-      <c r="F119" t="s">
+      <c r="H119" t="s">
         <v>1121</v>
       </c>
-      <c r="G119" t="s">
+      <c r="I119" t="s">
         <v>1122</v>
       </c>
-      <c r="H119" t="s">
+      <c r="J119" t="s">
+        <v>24</v>
+      </c>
+      <c r="K119" t="s">
+        <v>25</v>
+      </c>
+      <c r="L119" t="s">
+        <v>26</v>
+      </c>
+      <c r="M119" t="s">
+        <v>27</v>
+      </c>
+      <c r="N119" t="s">
+        <v>28</v>
+      </c>
+      <c r="O119" t="s">
         <v>1123</v>
-      </c>
-[...19 lines deleted...]
-        <v>1127</v>
       </c>
     </row>
     <row r="120" spans="1:15">
       <c r="A120">
-        <v>4792</v>
+        <v>4721</v>
       </c>
       <c r="B120" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C120" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D120" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E120" t="s">
+        <v>1127</v>
+      </c>
+      <c r="F120" t="s">
         <v>1128</v>
       </c>
-      <c r="C120" t="s">
+      <c r="G120" t="s">
         <v>1129</v>
       </c>
-      <c r="D120" t="s">
+      <c r="H120" t="s">
         <v>1130</v>
       </c>
-      <c r="E120" t="s">
+      <c r="I120" t="s">
         <v>1131</v>
       </c>
-      <c r="F120" t="s">
+      <c r="J120" t="s">
+        <v>24</v>
+      </c>
+      <c r="K120" t="s">
+        <v>888</v>
+      </c>
+      <c r="L120" t="s">
+        <v>26</v>
+      </c>
+      <c r="M120" t="s">
+        <v>889</v>
+      </c>
+      <c r="N120" t="s">
+        <v>28</v>
+      </c>
+      <c r="O120" t="s">
         <v>1132</v>
-      </c>
-[...25 lines deleted...]
-        <v>1136</v>
       </c>
     </row>
     <row r="121" spans="1:15">
       <c r="A121">
-        <v>4801</v>
+        <v>4722</v>
       </c>
       <c r="B121" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C121" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D121" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E121" t="s">
+        <v>1136</v>
+      </c>
+      <c r="F121" t="s">
         <v>1137</v>
       </c>
-      <c r="C121" t="s">
+      <c r="G121" t="s">
         <v>1138</v>
       </c>
-      <c r="D121" t="s">
+      <c r="H121" t="s">
         <v>1139</v>
       </c>
-      <c r="E121" t="s">
+      <c r="I121" t="s">
         <v>1140</v>
       </c>
-      <c r="F121" t="s">
+      <c r="J121" t="s">
+        <v>24</v>
+      </c>
+      <c r="K121" t="s">
         <v>1141</v>
       </c>
-      <c r="G121" t="s">
+      <c r="L121" t="s">
+        <v>26</v>
+      </c>
+      <c r="M121" t="s">
         <v>1142</v>
       </c>
-      <c r="H121" t="s">
+      <c r="N121" t="s">
+        <v>28</v>
+      </c>
+      <c r="O121" t="s">
         <v>1143</v>
-      </c>
-[...19 lines deleted...]
-        <v>1145</v>
       </c>
     </row>
     <row r="122" spans="1:15">
       <c r="A122">
-        <v>4810</v>
+        <v>4723</v>
       </c>
       <c r="B122" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C122" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D122" t="s">
         <v>1146</v>
       </c>
-      <c r="C122" t="s">
+      <c r="E122" t="s">
         <v>1147</v>
       </c>
-      <c r="D122" t="s">
+      <c r="F122" t="s">
         <v>1148</v>
       </c>
-      <c r="E122" t="s">
+      <c r="G122" t="s">
         <v>1149</v>
       </c>
-      <c r="F122" t="s">
+      <c r="H122" t="s">
         <v>1150</v>
       </c>
-      <c r="G122" t="s">
+      <c r="I122" t="s">
         <v>1151</v>
       </c>
-      <c r="H122" t="s">
+      <c r="J122" t="s">
+        <v>24</v>
+      </c>
+      <c r="K122" t="s">
         <v>1152</v>
       </c>
-      <c r="I122" t="s">
+      <c r="L122" t="s">
+        <v>26</v>
+      </c>
+      <c r="M122" t="s">
         <v>1153</v>
-      </c>
-[...10 lines deleted...]
-        <v>131</v>
       </c>
       <c r="N122" t="s">
         <v>28</v>
       </c>
       <c r="O122" t="s">
         <v>1154</v>
       </c>
     </row>
     <row r="123" spans="1:15">
       <c r="A123">
-        <v>4811</v>
+        <v>4792</v>
       </c>
       <c r="B123" t="s">
         <v>1155</v>
       </c>
       <c r="C123" t="s">
         <v>1156</v>
       </c>
       <c r="D123" t="s">
         <v>1157</v>
       </c>
       <c r="E123" t="s">
         <v>1158</v>
       </c>
       <c r="F123" t="s">
         <v>1159</v>
       </c>
       <c r="G123" t="s">
         <v>1160</v>
       </c>
       <c r="H123" t="s">
         <v>1161</v>
       </c>
       <c r="I123" t="s">
         <v>1162</v>
       </c>
       <c r="J123" t="s">
         <v>24</v>
       </c>
       <c r="K123" t="s">
-        <v>858</v>
+        <v>25</v>
       </c>
       <c r="L123" t="s">
         <v>26</v>
       </c>
       <c r="M123" t="s">
-        <v>860</v>
+        <v>27</v>
       </c>
       <c r="N123" t="s">
         <v>28</v>
       </c>
       <c r="O123" t="s">
         <v>1163</v>
       </c>
     </row>
     <row r="124" spans="1:15">
       <c r="A124">
-        <v>4817</v>
+        <v>4801</v>
       </c>
       <c r="B124" t="s">
         <v>1164</v>
       </c>
       <c r="C124" t="s">
         <v>1165</v>
       </c>
       <c r="D124" t="s">
         <v>1166</v>
       </c>
       <c r="E124" t="s">
         <v>1167</v>
       </c>
       <c r="F124" t="s">
         <v>1168</v>
       </c>
       <c r="G124" t="s">
         <v>1169</v>
       </c>
       <c r="H124" t="s">
         <v>1170</v>
       </c>
       <c r="I124" t="s">
         <v>1171</v>
       </c>
       <c r="J124" t="s">
         <v>24</v>
       </c>
       <c r="K124" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L124" t="s">
         <v>26</v>
       </c>
       <c r="M124" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N124" t="s">
         <v>28</v>
       </c>
       <c r="O124" t="s">
         <v>1172</v>
       </c>
     </row>
     <row r="125" spans="1:15">
       <c r="A125">
-        <v>4935</v>
+        <v>4810</v>
       </c>
       <c r="B125" t="s">
         <v>1173</v>
       </c>
       <c r="C125" t="s">
         <v>1174</v>
       </c>
       <c r="D125" t="s">
         <v>1175</v>
       </c>
       <c r="E125" t="s">
         <v>1176</v>
       </c>
       <c r="F125" t="s">
         <v>1177</v>
       </c>
       <c r="G125" t="s">
         <v>1178</v>
       </c>
       <c r="H125" t="s">
         <v>1179</v>
       </c>
       <c r="I125" t="s">
         <v>1180</v>
       </c>
       <c r="J125" t="s">
         <v>24</v>
       </c>
       <c r="K125" t="s">
         <v>130</v>
       </c>
       <c r="L125" t="s">
         <v>26</v>
       </c>
       <c r="M125" t="s">
         <v>131</v>
       </c>
       <c r="N125" t="s">
         <v>28</v>
       </c>
       <c r="O125" t="s">
         <v>1181</v>
       </c>
     </row>
     <row r="126" spans="1:15">
       <c r="A126">
-        <v>4947</v>
+        <v>4811</v>
       </c>
       <c r="B126" t="s">
         <v>1182</v>
       </c>
       <c r="C126" t="s">
         <v>1183</v>
       </c>
       <c r="D126" t="s">
         <v>1184</v>
       </c>
       <c r="E126" t="s">
         <v>1185</v>
       </c>
       <c r="F126" t="s">
         <v>1186</v>
       </c>
       <c r="G126" t="s">
         <v>1187</v>
       </c>
       <c r="H126" t="s">
         <v>1188</v>
       </c>
       <c r="I126" t="s">
         <v>1189</v>
       </c>
       <c r="J126" t="s">
         <v>24</v>
       </c>
       <c r="K126" t="s">
-        <v>141</v>
+        <v>876</v>
       </c>
       <c r="L126" t="s">
         <v>26</v>
       </c>
       <c r="M126" t="s">
-        <v>142</v>
+        <v>878</v>
       </c>
       <c r="N126" t="s">
         <v>28</v>
       </c>
       <c r="O126" t="s">
         <v>1190</v>
       </c>
     </row>
     <row r="127" spans="1:15">
       <c r="A127">
-        <v>4965</v>
+        <v>4817</v>
       </c>
       <c r="B127" t="s">
         <v>1191</v>
       </c>
       <c r="C127" t="s">
         <v>1192</v>
       </c>
       <c r="D127" t="s">
         <v>1193</v>
       </c>
       <c r="E127" t="s">
         <v>1194</v>
       </c>
       <c r="F127" t="s">
         <v>1195</v>
       </c>
       <c r="G127" t="s">
         <v>1196</v>
       </c>
       <c r="H127" t="s">
         <v>1197</v>
       </c>
       <c r="I127" t="s">
         <v>1198</v>
       </c>
       <c r="J127" t="s">
         <v>24</v>
       </c>
       <c r="K127" t="s">
         <v>25</v>
       </c>
       <c r="L127" t="s">
         <v>26</v>
       </c>
       <c r="M127" t="s">
         <v>27</v>
       </c>
       <c r="N127" t="s">
         <v>28</v>
       </c>
       <c r="O127" t="s">
         <v>1199</v>
       </c>
     </row>
     <row r="128" spans="1:15">
       <c r="A128">
-        <v>5273</v>
+        <v>4935</v>
       </c>
       <c r="B128" t="s">
         <v>1200</v>
       </c>
       <c r="C128" t="s">
         <v>1201</v>
       </c>
       <c r="D128" t="s">
         <v>1202</v>
       </c>
       <c r="E128" t="s">
         <v>1203</v>
       </c>
       <c r="F128" t="s">
         <v>1204</v>
       </c>
       <c r="G128" t="s">
         <v>1205</v>
       </c>
       <c r="H128" t="s">
         <v>1206</v>
       </c>
       <c r="I128" t="s">
         <v>1207</v>
       </c>
       <c r="J128" t="s">
         <v>24</v>
       </c>
       <c r="K128" t="s">
+        <v>130</v>
+      </c>
+      <c r="L128" t="s">
+        <v>26</v>
+      </c>
+      <c r="M128" t="s">
+        <v>131</v>
+      </c>
+      <c r="N128" t="s">
+        <v>28</v>
+      </c>
+      <c r="O128" t="s">
         <v>1208</v>
-      </c>
-[...10 lines deleted...]
-        <v>1210</v>
       </c>
     </row>
     <row r="129" spans="1:15">
       <c r="A129">
-        <v>5326</v>
+        <v>4947</v>
       </c>
       <c r="B129" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C129" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D129" t="s">
         <v>1211</v>
       </c>
-      <c r="C129" t="s">
+      <c r="E129" t="s">
         <v>1212</v>
       </c>
-      <c r="D129" t="s">
+      <c r="F129" t="s">
         <v>1213</v>
       </c>
-      <c r="E129" t="s">
+      <c r="G129" t="s">
         <v>1214</v>
       </c>
-      <c r="F129" t="s">
+      <c r="H129" t="s">
         <v>1215</v>
       </c>
-      <c r="G129" t="s">
+      <c r="I129" t="s">
         <v>1216</v>
       </c>
-      <c r="H129" t="s">
+      <c r="J129" t="s">
+        <v>24</v>
+      </c>
+      <c r="K129" t="s">
+        <v>141</v>
+      </c>
+      <c r="L129" t="s">
+        <v>26</v>
+      </c>
+      <c r="M129" t="s">
+        <v>142</v>
+      </c>
+      <c r="N129" t="s">
+        <v>28</v>
+      </c>
+      <c r="O129" t="s">
         <v>1217</v>
-      </c>
-[...19 lines deleted...]
-        <v>1219</v>
       </c>
     </row>
     <row r="130" spans="1:15">
       <c r="A130">
-        <v>5330</v>
+        <v>4950</v>
       </c>
       <c r="B130" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C130" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D130" t="s">
         <v>1220</v>
       </c>
-      <c r="C130" t="s">
+      <c r="E130" t="s">
         <v>1221</v>
       </c>
-      <c r="D130" t="s">
+      <c r="F130" t="s">
         <v>1222</v>
       </c>
-      <c r="E130" t="s">
+      <c r="G130" t="s">
         <v>1223</v>
       </c>
-      <c r="F130" t="s">
+      <c r="H130" t="s">
         <v>1224</v>
       </c>
-      <c r="G130" t="s">
+      <c r="I130" t="s">
         <v>1225</v>
       </c>
-      <c r="H130" t="s">
+      <c r="J130" t="s">
+        <v>24</v>
+      </c>
+      <c r="K130" t="s">
+        <v>876</v>
+      </c>
+      <c r="L130" t="s">
+        <v>26</v>
+      </c>
+      <c r="M130" t="s">
+        <v>878</v>
+      </c>
+      <c r="N130" t="s">
+        <v>28</v>
+      </c>
+      <c r="O130" t="s">
         <v>1226</v>
-      </c>
-[...19 lines deleted...]
-        <v>1228</v>
       </c>
     </row>
     <row r="131" spans="1:15">
       <c r="A131">
-        <v>5331</v>
+        <v>4965</v>
       </c>
       <c r="B131" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C131" t="s">
+        <v>1228</v>
+      </c>
+      <c r="D131" t="s">
         <v>1229</v>
       </c>
-      <c r="C131" t="s">
+      <c r="E131" t="s">
         <v>1230</v>
       </c>
-      <c r="D131" t="s">
+      <c r="F131" t="s">
         <v>1231</v>
       </c>
-      <c r="E131" t="s">
+      <c r="G131" t="s">
         <v>1232</v>
       </c>
-      <c r="F131" t="s">
+      <c r="H131" t="s">
         <v>1233</v>
       </c>
-      <c r="G131" t="s">
+      <c r="I131" t="s">
         <v>1234</v>
       </c>
-      <c r="H131" t="s">
+      <c r="J131" t="s">
+        <v>24</v>
+      </c>
+      <c r="K131" t="s">
+        <v>25</v>
+      </c>
+      <c r="L131" t="s">
+        <v>26</v>
+      </c>
+      <c r="M131" t="s">
+        <v>27</v>
+      </c>
+      <c r="N131" t="s">
+        <v>28</v>
+      </c>
+      <c r="O131" t="s">
         <v>1235</v>
-      </c>
-[...19 lines deleted...]
-        <v>1237</v>
       </c>
     </row>
     <row r="132" spans="1:15">
       <c r="A132">
-        <v>5332</v>
+        <v>4968</v>
       </c>
       <c r="B132" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C132" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D132" t="s">
         <v>1238</v>
       </c>
-      <c r="C132" t="s">
+      <c r="E132" t="s">
         <v>1239</v>
       </c>
-      <c r="D132" t="s">
+      <c r="F132" t="s">
         <v>1240</v>
       </c>
-      <c r="E132" t="s">
+      <c r="G132" t="s">
         <v>1241</v>
       </c>
-      <c r="F132" t="s">
+      <c r="H132" t="s">
         <v>1242</v>
       </c>
-      <c r="G132" t="s">
+      <c r="I132" t="s">
         <v>1243</v>
-      </c>
-[...4 lines deleted...]
-        <v>1245</v>
       </c>
       <c r="J132" t="s">
         <v>24</v>
       </c>
       <c r="K132" t="s">
         <v>25</v>
       </c>
       <c r="L132" t="s">
         <v>26</v>
       </c>
       <c r="M132" t="s">
         <v>27</v>
       </c>
       <c r="N132" t="s">
         <v>28</v>
       </c>
       <c r="O132" t="s">
-        <v>1246</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="133" spans="1:15">
       <c r="A133">
-        <v>5335</v>
+        <v>4969</v>
       </c>
       <c r="B133" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C133" t="s">
+        <v>1246</v>
+      </c>
+      <c r="D133" t="s">
         <v>1247</v>
       </c>
-      <c r="C133" t="s">
+      <c r="E133" t="s">
         <v>1248</v>
       </c>
-      <c r="D133" t="s">
+      <c r="F133" t="s">
         <v>1249</v>
       </c>
-      <c r="E133" t="s">
+      <c r="G133" t="s">
         <v>1250</v>
       </c>
-      <c r="F133" t="s">
+      <c r="H133" t="s">
         <v>1251</v>
       </c>
-      <c r="G133" t="s">
+      <c r="I133" t="s">
         <v>1252</v>
-      </c>
-[...4 lines deleted...]
-        <v>1254</v>
       </c>
       <c r="J133" t="s">
         <v>24</v>
       </c>
       <c r="K133" t="s">
         <v>25</v>
       </c>
       <c r="L133" t="s">
         <v>26</v>
       </c>
       <c r="M133" t="s">
         <v>27</v>
       </c>
       <c r="N133" t="s">
         <v>28</v>
       </c>
       <c r="O133" t="s">
-        <v>1255</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="134" spans="1:15">
       <c r="A134">
-        <v>5346</v>
+        <v>5272</v>
       </c>
       <c r="B134" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C134" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D134" t="s">
         <v>1256</v>
       </c>
-      <c r="C134" t="s">
+      <c r="E134" t="s">
         <v>1257</v>
       </c>
-      <c r="D134" t="s">
+      <c r="F134" t="s">
         <v>1258</v>
       </c>
-      <c r="E134" t="s">
+      <c r="G134" t="s">
         <v>1259</v>
       </c>
-      <c r="F134" t="s">
+      <c r="H134" t="s">
         <v>1260</v>
       </c>
-      <c r="G134" t="s">
+      <c r="I134" t="s">
         <v>1261</v>
       </c>
-      <c r="H134" t="s">
+      <c r="J134" t="s">
+        <v>363</v>
+      </c>
+      <c r="K134" t="s">
+        <v>364</v>
+      </c>
+      <c r="L134" t="s">
+        <v>365</v>
+      </c>
+      <c r="M134" t="s">
+        <v>366</v>
+      </c>
+      <c r="N134" t="s">
+        <v>28</v>
+      </c>
+      <c r="O134" t="s">
         <v>1262</v>
-      </c>
-[...19 lines deleted...]
-        <v>1266</v>
       </c>
     </row>
     <row r="135" spans="1:15">
       <c r="A135">
-        <v>5348</v>
+        <v>5273</v>
       </c>
       <c r="B135" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C135" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D135" t="s">
+        <v>1265</v>
+      </c>
+      <c r="E135" t="s">
+        <v>1266</v>
+      </c>
+      <c r="F135" t="s">
         <v>1267</v>
       </c>
-      <c r="C135" t="s">
+      <c r="G135" t="s">
         <v>1268</v>
       </c>
-      <c r="D135" t="s">
+      <c r="H135" t="s">
         <v>1269</v>
       </c>
-      <c r="E135" t="s">
+      <c r="I135" t="s">
         <v>1270</v>
       </c>
-      <c r="F135" t="s">
+      <c r="J135" t="s">
+        <v>24</v>
+      </c>
+      <c r="K135" t="s">
         <v>1271</v>
       </c>
-      <c r="G135" t="s">
+      <c r="L135" t="s">
+        <v>26</v>
+      </c>
+      <c r="M135" t="s">
         <v>1272</v>
       </c>
-      <c r="H135" t="s">
+      <c r="N135" t="s">
+        <v>28</v>
+      </c>
+      <c r="O135" t="s">
         <v>1273</v>
-      </c>
-[...19 lines deleted...]
-        <v>1275</v>
       </c>
     </row>
     <row r="136" spans="1:15">
       <c r="A136">
-        <v>5351</v>
+        <v>5326</v>
       </c>
       <c r="B136" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C136" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D136" t="s">
         <v>1276</v>
       </c>
-      <c r="C136" t="s">
+      <c r="E136" t="s">
         <v>1277</v>
       </c>
-      <c r="D136" t="s">
+      <c r="F136" t="s">
         <v>1278</v>
       </c>
-      <c r="E136" t="s">
+      <c r="G136" t="s">
         <v>1279</v>
       </c>
-      <c r="F136" t="s">
+      <c r="H136" t="s">
         <v>1280</v>
       </c>
-      <c r="G136" t="s">
+      <c r="I136" t="s">
         <v>1281</v>
       </c>
-      <c r="H136" t="s">
+      <c r="J136" t="s">
+        <v>24</v>
+      </c>
+      <c r="K136" t="s">
+        <v>130</v>
+      </c>
+      <c r="L136" t="s">
+        <v>26</v>
+      </c>
+      <c r="M136" t="s">
+        <v>131</v>
+      </c>
+      <c r="N136" t="s">
+        <v>28</v>
+      </c>
+      <c r="O136" t="s">
         <v>1282</v>
-      </c>
-[...19 lines deleted...]
-        <v>1284</v>
       </c>
     </row>
     <row r="137" spans="1:15">
       <c r="A137">
-        <v>5353</v>
+        <v>5330</v>
       </c>
       <c r="B137" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C137" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D137" t="s">
         <v>1285</v>
       </c>
-      <c r="C137" t="s">
+      <c r="E137" t="s">
         <v>1286</v>
       </c>
-      <c r="D137" t="s">
+      <c r="F137" t="s">
         <v>1287</v>
       </c>
-      <c r="E137" t="s">
+      <c r="G137" t="s">
         <v>1288</v>
       </c>
-      <c r="F137" t="s">
+      <c r="H137" t="s">
         <v>1289</v>
       </c>
-      <c r="G137" t="s">
+      <c r="I137" t="s">
         <v>1290</v>
       </c>
-      <c r="H137" t="s">
+      <c r="J137" t="s">
+        <v>24</v>
+      </c>
+      <c r="K137" t="s">
+        <v>130</v>
+      </c>
+      <c r="L137" t="s">
+        <v>26</v>
+      </c>
+      <c r="M137" t="s">
+        <v>131</v>
+      </c>
+      <c r="N137" t="s">
+        <v>28</v>
+      </c>
+      <c r="O137" t="s">
         <v>1291</v>
-      </c>
-[...19 lines deleted...]
-        <v>1293</v>
       </c>
     </row>
     <row r="138" spans="1:15">
       <c r="A138">
-        <v>5354</v>
+        <v>5331</v>
       </c>
       <c r="B138" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C138" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D138" t="s">
         <v>1294</v>
       </c>
-      <c r="C138" t="s">
+      <c r="E138" t="s">
         <v>1295</v>
       </c>
-      <c r="D138" t="s">
+      <c r="F138" t="s">
         <v>1296</v>
       </c>
-      <c r="E138" t="s">
+      <c r="G138" t="s">
         <v>1297</v>
       </c>
-      <c r="F138" t="s">
+      <c r="H138" t="s">
         <v>1298</v>
       </c>
-      <c r="G138" t="s">
+      <c r="I138" t="s">
         <v>1299</v>
       </c>
-      <c r="H138" t="s">
+      <c r="J138" t="s">
+        <v>24</v>
+      </c>
+      <c r="K138" t="s">
+        <v>141</v>
+      </c>
+      <c r="L138" t="s">
+        <v>26</v>
+      </c>
+      <c r="M138" t="s">
+        <v>142</v>
+      </c>
+      <c r="N138" t="s">
+        <v>28</v>
+      </c>
+      <c r="O138" t="s">
         <v>1300</v>
-      </c>
-[...19 lines deleted...]
-        <v>1302</v>
       </c>
     </row>
     <row r="139" spans="1:15">
       <c r="A139">
-        <v>5359</v>
+        <v>5332</v>
       </c>
       <c r="B139" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C139" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D139" t="s">
         <v>1303</v>
       </c>
-      <c r="C139" t="s">
+      <c r="E139" t="s">
         <v>1304</v>
       </c>
-      <c r="D139" t="s">
+      <c r="F139" t="s">
         <v>1305</v>
       </c>
-      <c r="E139" t="s">
+      <c r="G139" t="s">
         <v>1306</v>
       </c>
-      <c r="F139" t="s">
+      <c r="H139" t="s">
         <v>1307</v>
       </c>
-      <c r="G139" t="s">
+      <c r="I139" t="s">
         <v>1308</v>
-      </c>
-[...4 lines deleted...]
-        <v>1310</v>
       </c>
       <c r="J139" t="s">
         <v>24</v>
       </c>
       <c r="K139" t="s">
         <v>25</v>
       </c>
       <c r="L139" t="s">
         <v>26</v>
       </c>
       <c r="M139" t="s">
         <v>27</v>
       </c>
       <c r="N139" t="s">
         <v>28</v>
       </c>
       <c r="O139" t="s">
-        <v>1311</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="140" spans="1:15">
       <c r="A140">
-        <v>5364</v>
+        <v>5335</v>
       </c>
       <c r="B140" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C140" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D140" t="s">
         <v>1312</v>
       </c>
-      <c r="C140" t="s">
+      <c r="E140" t="s">
         <v>1313</v>
       </c>
-      <c r="D140" t="s">
+      <c r="F140" t="s">
         <v>1314</v>
       </c>
-      <c r="E140" t="s">
+      <c r="G140" t="s">
         <v>1315</v>
       </c>
-      <c r="F140" t="s">
+      <c r="H140" t="s">
         <v>1316</v>
       </c>
-      <c r="G140" t="s">
+      <c r="I140" t="s">
         <v>1317</v>
       </c>
-      <c r="H140" t="s">
+      <c r="J140" t="s">
+        <v>24</v>
+      </c>
+      <c r="K140" t="s">
+        <v>25</v>
+      </c>
+      <c r="L140" t="s">
+        <v>26</v>
+      </c>
+      <c r="M140" t="s">
+        <v>27</v>
+      </c>
+      <c r="N140" t="s">
+        <v>28</v>
+      </c>
+      <c r="O140" t="s">
         <v>1318</v>
-      </c>
-[...19 lines deleted...]
-        <v>1320</v>
       </c>
     </row>
     <row r="141" spans="1:15">
       <c r="A141">
-        <v>5365</v>
+        <v>5346</v>
       </c>
       <c r="B141" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C141" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D141" t="s">
         <v>1321</v>
       </c>
-      <c r="C141" t="s">
+      <c r="E141" t="s">
         <v>1322</v>
       </c>
-      <c r="D141" t="s">
+      <c r="F141" t="s">
         <v>1323</v>
       </c>
-      <c r="E141" t="s">
+      <c r="G141" t="s">
         <v>1324</v>
       </c>
-      <c r="F141" t="s">
+      <c r="H141" t="s">
         <v>1325</v>
       </c>
-      <c r="G141" t="s">
+      <c r="I141" t="s">
         <v>1326</v>
       </c>
-      <c r="H141" t="s">
+      <c r="J141" t="s">
+        <v>24</v>
+      </c>
+      <c r="K141" t="s">
         <v>1327</v>
       </c>
-      <c r="I141" t="s">
+      <c r="L141" t="s">
+        <v>26</v>
+      </c>
+      <c r="M141" t="s">
         <v>1328</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N141" t="s">
         <v>28</v>
       </c>
       <c r="O141" t="s">
         <v>1329</v>
       </c>
     </row>
     <row r="142" spans="1:15">
       <c r="A142">
-        <v>5367</v>
+        <v>5348</v>
       </c>
       <c r="B142" t="s">
         <v>1330</v>
       </c>
       <c r="C142" t="s">
         <v>1331</v>
       </c>
       <c r="D142" t="s">
         <v>1332</v>
       </c>
       <c r="E142" t="s">
         <v>1333</v>
       </c>
       <c r="F142" t="s">
         <v>1334</v>
       </c>
       <c r="G142" t="s">
         <v>1335</v>
       </c>
       <c r="H142" t="s">
         <v>1336</v>
       </c>
       <c r="I142" t="s">
         <v>1337</v>
       </c>
       <c r="J142" t="s">
         <v>24</v>
       </c>
       <c r="K142" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L142" t="s">
         <v>26</v>
       </c>
       <c r="M142" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N142" t="s">
         <v>28</v>
       </c>
       <c r="O142" t="s">
         <v>1338</v>
       </c>
     </row>
     <row r="143" spans="1:15">
       <c r="A143">
-        <v>5368</v>
+        <v>5351</v>
       </c>
       <c r="B143" t="s">
         <v>1339</v>
       </c>
       <c r="C143" t="s">
         <v>1340</v>
       </c>
       <c r="D143" t="s">
         <v>1341</v>
       </c>
       <c r="E143" t="s">
         <v>1342</v>
       </c>
       <c r="F143" t="s">
         <v>1343</v>
       </c>
       <c r="G143" t="s">
         <v>1344</v>
       </c>
       <c r="H143" t="s">
         <v>1345</v>
       </c>
       <c r="I143" t="s">
         <v>1346</v>
       </c>
       <c r="J143" t="s">
         <v>24</v>
       </c>
       <c r="K143" t="s">
         <v>25</v>
       </c>
       <c r="L143" t="s">
         <v>26</v>
       </c>
       <c r="M143" t="s">
         <v>27</v>
       </c>
       <c r="N143" t="s">
         <v>28</v>
       </c>
       <c r="O143" t="s">
         <v>1347</v>
       </c>
     </row>
     <row r="144" spans="1:15">
       <c r="A144">
-        <v>5372</v>
+        <v>5353</v>
       </c>
       <c r="B144" t="s">
         <v>1348</v>
       </c>
       <c r="C144" t="s">
         <v>1349</v>
       </c>
       <c r="D144" t="s">
         <v>1350</v>
       </c>
       <c r="E144" t="s">
         <v>1351</v>
       </c>
       <c r="F144" t="s">
         <v>1352</v>
       </c>
       <c r="G144" t="s">
         <v>1353</v>
       </c>
       <c r="H144" t="s">
         <v>1354</v>
       </c>
       <c r="I144" t="s">
         <v>1355</v>
       </c>
       <c r="J144" t="s">
-        <v>24</v>
+        <v>363</v>
       </c>
       <c r="K144" t="s">
-        <v>25</v>
+        <v>483</v>
       </c>
       <c r="L144" t="s">
-        <v>26</v>
+        <v>365</v>
       </c>
       <c r="M144" t="s">
-        <v>27</v>
+        <v>484</v>
       </c>
       <c r="N144" t="s">
         <v>28</v>
       </c>
       <c r="O144" t="s">
         <v>1356</v>
       </c>
     </row>
     <row r="145" spans="1:15">
       <c r="A145">
-        <v>5375</v>
+        <v>5354</v>
       </c>
       <c r="B145" t="s">
         <v>1357</v>
       </c>
       <c r="C145" t="s">
         <v>1358</v>
       </c>
       <c r="D145" t="s">
         <v>1359</v>
       </c>
       <c r="E145" t="s">
         <v>1360</v>
       </c>
       <c r="F145" t="s">
         <v>1361</v>
       </c>
       <c r="G145" t="s">
         <v>1362</v>
       </c>
       <c r="H145" t="s">
         <v>1363</v>
       </c>
       <c r="I145" t="s">
         <v>1364</v>
       </c>
       <c r="J145" t="s">
-        <v>363</v>
+        <v>24</v>
       </c>
       <c r="K145" t="s">
-        <v>472</v>
+        <v>130</v>
       </c>
       <c r="L145" t="s">
-        <v>365</v>
+        <v>26</v>
       </c>
       <c r="M145" t="s">
-        <v>473</v>
+        <v>131</v>
       </c>
       <c r="N145" t="s">
         <v>28</v>
       </c>
       <c r="O145" t="s">
         <v>1365</v>
       </c>
     </row>
     <row r="146" spans="1:15">
       <c r="A146">
-        <v>5382</v>
+        <v>5359</v>
       </c>
       <c r="B146" t="s">
         <v>1366</v>
       </c>
       <c r="C146" t="s">
         <v>1367</v>
       </c>
       <c r="D146" t="s">
         <v>1368</v>
       </c>
       <c r="E146" t="s">
         <v>1369</v>
       </c>
       <c r="F146" t="s">
         <v>1370</v>
       </c>
       <c r="G146" t="s">
         <v>1371</v>
       </c>
       <c r="H146" t="s">
         <v>1372</v>
       </c>
       <c r="I146" t="s">
         <v>1373</v>
       </c>
       <c r="J146" t="s">
         <v>24</v>
       </c>
       <c r="K146" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="L146" t="s">
         <v>26</v>
       </c>
       <c r="M146" t="s">
-        <v>131</v>
+        <v>27</v>
       </c>
       <c r="N146" t="s">
         <v>28</v>
       </c>
       <c r="O146" t="s">
         <v>1374</v>
       </c>
     </row>
     <row r="147" spans="1:15">
       <c r="A147">
-        <v>5435</v>
+        <v>5364</v>
       </c>
       <c r="B147" t="s">
         <v>1375</v>
       </c>
       <c r="C147" t="s">
         <v>1376</v>
       </c>
       <c r="D147" t="s">
         <v>1377</v>
       </c>
       <c r="E147" t="s">
         <v>1378</v>
       </c>
       <c r="F147" t="s">
         <v>1379</v>
       </c>
       <c r="G147" t="s">
         <v>1380</v>
       </c>
       <c r="H147" t="s">
         <v>1381</v>
       </c>
       <c r="I147" t="s">
         <v>1382</v>
       </c>
       <c r="J147" t="s">
         <v>24</v>
       </c>
       <c r="K147" t="s">
-        <v>130</v>
+        <v>141</v>
       </c>
       <c r="L147" t="s">
         <v>26</v>
       </c>
       <c r="M147" t="s">
-        <v>131</v>
+        <v>142</v>
       </c>
       <c r="N147" t="s">
         <v>28</v>
       </c>
       <c r="O147" t="s">
         <v>1383</v>
       </c>
     </row>
     <row r="148" spans="1:15">
       <c r="A148">
-        <v>5437</v>
+        <v>5365</v>
       </c>
       <c r="B148" t="s">
         <v>1384</v>
       </c>
       <c r="C148" t="s">
         <v>1385</v>
       </c>
       <c r="D148" t="s">
         <v>1386</v>
       </c>
       <c r="E148" t="s">
         <v>1387</v>
       </c>
       <c r="F148" t="s">
         <v>1388</v>
       </c>
       <c r="G148" t="s">
         <v>1389</v>
       </c>
       <c r="H148" t="s">
         <v>1390</v>
       </c>
       <c r="I148" t="s">
         <v>1391</v>
       </c>
       <c r="J148" t="s">
         <v>24</v>
       </c>
       <c r="K148" t="s">
         <v>25</v>
       </c>
       <c r="L148" t="s">
         <v>26</v>
       </c>
       <c r="M148" t="s">
         <v>27</v>
       </c>
       <c r="N148" t="s">
         <v>28</v>
       </c>
       <c r="O148" t="s">
         <v>1392</v>
       </c>
     </row>
     <row r="149" spans="1:15">
       <c r="A149">
-        <v>5439</v>
+        <v>5367</v>
       </c>
       <c r="B149" t="s">
         <v>1393</v>
       </c>
       <c r="C149" t="s">
         <v>1394</v>
       </c>
       <c r="D149" t="s">
         <v>1395</v>
       </c>
       <c r="E149" t="s">
         <v>1396</v>
       </c>
       <c r="F149" t="s">
         <v>1397</v>
       </c>
       <c r="G149" t="s">
         <v>1398</v>
       </c>
       <c r="H149" t="s">
         <v>1399</v>
       </c>
       <c r="I149" t="s">
         <v>1400</v>
       </c>
       <c r="J149" t="s">
         <v>24</v>
       </c>
       <c r="K149" t="s">
         <v>25</v>
       </c>
       <c r="L149" t="s">
         <v>26</v>
       </c>
       <c r="M149" t="s">
         <v>27</v>
       </c>
       <c r="N149" t="s">
         <v>28</v>
       </c>
       <c r="O149" t="s">
         <v>1401</v>
       </c>
     </row>
     <row r="150" spans="1:15">
       <c r="A150">
-        <v>5456</v>
+        <v>5368</v>
       </c>
       <c r="B150" t="s">
         <v>1402</v>
       </c>
       <c r="C150" t="s">
         <v>1403</v>
       </c>
       <c r="D150" t="s">
         <v>1404</v>
       </c>
       <c r="E150" t="s">
         <v>1405</v>
       </c>
       <c r="F150" t="s">
         <v>1406</v>
       </c>
       <c r="G150" t="s">
         <v>1407</v>
       </c>
       <c r="H150" t="s">
         <v>1408</v>
       </c>
       <c r="I150" t="s">
         <v>1409</v>
       </c>
       <c r="J150" t="s">
-        <v>363</v>
+        <v>24</v>
       </c>
       <c r="K150" t="s">
-        <v>858</v>
+        <v>25</v>
       </c>
       <c r="L150" t="s">
-        <v>365</v>
+        <v>26</v>
       </c>
       <c r="M150" t="s">
-        <v>860</v>
+        <v>27</v>
       </c>
       <c r="N150" t="s">
         <v>28</v>
       </c>
       <c r="O150" t="s">
         <v>1410</v>
       </c>
     </row>
     <row r="151" spans="1:15">
       <c r="A151">
-        <v>5474</v>
+        <v>5371</v>
       </c>
       <c r="B151" t="s">
         <v>1411</v>
       </c>
       <c r="C151" t="s">
         <v>1412</v>
       </c>
       <c r="D151" t="s">
         <v>1413</v>
       </c>
       <c r="E151" t="s">
         <v>1414</v>
       </c>
       <c r="F151" t="s">
         <v>1415</v>
       </c>
       <c r="G151" t="s">
         <v>1416</v>
       </c>
       <c r="H151" t="s">
         <v>1417</v>
       </c>
       <c r="I151" t="s">
         <v>1418</v>
       </c>
       <c r="J151" t="s">
         <v>24</v>
       </c>
       <c r="K151" t="s">
-        <v>25</v>
+        <v>1419</v>
       </c>
       <c r="L151" t="s">
         <v>26</v>
       </c>
       <c r="M151" t="s">
-        <v>27</v>
+        <v>1420</v>
       </c>
       <c r="N151" t="s">
         <v>28</v>
       </c>
       <c r="O151" t="s">
-        <v>1419</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="152" spans="1:15">
       <c r="A152">
-        <v>5475</v>
+        <v>5372</v>
       </c>
       <c r="B152" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="C152" t="s">
-        <v>1421</v>
+        <v>1423</v>
       </c>
       <c r="D152" t="s">
-        <v>1422</v>
+        <v>1424</v>
       </c>
       <c r="E152" t="s">
-        <v>1423</v>
+        <v>1425</v>
       </c>
       <c r="F152" t="s">
-        <v>1424</v>
+        <v>1426</v>
       </c>
       <c r="G152" t="s">
-        <v>1425</v>
+        <v>1427</v>
       </c>
       <c r="H152" t="s">
-        <v>1426</v>
+        <v>1428</v>
       </c>
       <c r="I152" t="s">
-        <v>1427</v>
+        <v>1429</v>
       </c>
       <c r="J152" t="s">
         <v>24</v>
       </c>
       <c r="K152" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="L152" t="s">
         <v>26</v>
       </c>
       <c r="M152" t="s">
-        <v>131</v>
+        <v>27</v>
       </c>
       <c r="N152" t="s">
         <v>28</v>
       </c>
       <c r="O152" t="s">
-        <v>1428</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="153" spans="1:15">
       <c r="A153">
-        <v>5476</v>
+        <v>5375</v>
       </c>
       <c r="B153" t="s">
-        <v>1429</v>
+        <v>1431</v>
       </c>
       <c r="C153" t="s">
-        <v>1430</v>
+        <v>1432</v>
       </c>
       <c r="D153" t="s">
-        <v>1431</v>
+        <v>1433</v>
       </c>
       <c r="E153" t="s">
-        <v>1432</v>
+        <v>1434</v>
       </c>
       <c r="F153" t="s">
-        <v>1433</v>
+        <v>1435</v>
       </c>
       <c r="G153" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
       <c r="H153" t="s">
-        <v>1435</v>
+        <v>1437</v>
       </c>
       <c r="I153" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
       <c r="J153" t="s">
-        <v>1437</v>
+        <v>363</v>
       </c>
       <c r="K153" t="s">
-        <v>870</v>
+        <v>472</v>
       </c>
       <c r="L153" t="s">
-        <v>1438</v>
+        <v>365</v>
       </c>
       <c r="M153" t="s">
-        <v>871</v>
+        <v>473</v>
       </c>
       <c r="N153" t="s">
         <v>28</v>
       </c>
       <c r="O153" t="s">
         <v>1439</v>
       </c>
     </row>
     <row r="154" spans="1:15">
       <c r="A154">
-        <v>5478</v>
+        <v>5377</v>
       </c>
       <c r="B154" t="s">
         <v>1440</v>
       </c>
       <c r="C154" t="s">
         <v>1441</v>
       </c>
       <c r="D154" t="s">
         <v>1442</v>
       </c>
       <c r="E154" t="s">
         <v>1443</v>
       </c>
       <c r="F154" t="s">
         <v>1444</v>
       </c>
       <c r="G154" t="s">
         <v>1445</v>
       </c>
       <c r="H154" t="s">
         <v>1446</v>
       </c>
       <c r="I154" t="s">
         <v>1447</v>
       </c>
       <c r="J154" t="s">
         <v>24</v>
       </c>
       <c r="K154" t="s">
         <v>25</v>
       </c>
       <c r="L154" t="s">
         <v>26</v>
       </c>
       <c r="M154" t="s">
         <v>27</v>
       </c>
       <c r="N154" t="s">
         <v>28</v>
       </c>
       <c r="O154" t="s">
         <v>1448</v>
       </c>
     </row>
     <row r="155" spans="1:15">
       <c r="A155">
-        <v>5496</v>
+        <v>5382</v>
       </c>
       <c r="B155" t="s">
         <v>1449</v>
       </c>
       <c r="C155" t="s">
         <v>1450</v>
       </c>
       <c r="D155" t="s">
         <v>1451</v>
       </c>
       <c r="E155" t="s">
         <v>1452</v>
       </c>
       <c r="F155" t="s">
         <v>1453</v>
       </c>
       <c r="G155" t="s">
         <v>1454</v>
       </c>
       <c r="H155" t="s">
         <v>1455</v>
       </c>
       <c r="I155" t="s">
         <v>1456</v>
       </c>
       <c r="J155" t="s">
         <v>24</v>
       </c>
       <c r="K155" t="s">
-        <v>472</v>
+        <v>130</v>
       </c>
       <c r="L155" t="s">
         <v>26</v>
       </c>
       <c r="M155" t="s">
-        <v>473</v>
+        <v>131</v>
       </c>
       <c r="N155" t="s">
         <v>28</v>
       </c>
       <c r="O155" t="s">
         <v>1457</v>
       </c>
     </row>
     <row r="156" spans="1:15">
       <c r="A156">
-        <v>5507</v>
+        <v>5435</v>
       </c>
       <c r="B156" t="s">
         <v>1458</v>
       </c>
       <c r="C156" t="s">
         <v>1459</v>
       </c>
       <c r="D156" t="s">
         <v>1460</v>
       </c>
       <c r="E156" t="s">
         <v>1461</v>
       </c>
       <c r="F156" t="s">
         <v>1462</v>
       </c>
       <c r="G156" t="s">
         <v>1463</v>
       </c>
       <c r="H156" t="s">
         <v>1464</v>
       </c>
       <c r="I156" t="s">
         <v>1465</v>
       </c>
       <c r="J156" t="s">
         <v>24</v>
       </c>
       <c r="K156" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L156" t="s">
         <v>26</v>
       </c>
       <c r="M156" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N156" t="s">
         <v>28</v>
       </c>
       <c r="O156" t="s">
         <v>1466</v>
       </c>
     </row>
     <row r="157" spans="1:15">
       <c r="A157">
-        <v>5509</v>
+        <v>5437</v>
       </c>
       <c r="B157" t="s">
         <v>1467</v>
       </c>
       <c r="C157" t="s">
         <v>1468</v>
       </c>
       <c r="D157" t="s">
         <v>1469</v>
       </c>
       <c r="E157" t="s">
         <v>1470</v>
       </c>
       <c r="F157" t="s">
         <v>1471</v>
       </c>
       <c r="G157" t="s">
         <v>1472</v>
       </c>
       <c r="H157" t="s">
         <v>1473</v>
       </c>
       <c r="I157" t="s">
         <v>1474</v>
       </c>
       <c r="J157" t="s">
-        <v>363</v>
+        <v>24</v>
       </c>
       <c r="K157" t="s">
-        <v>870</v>
+        <v>25</v>
       </c>
       <c r="L157" t="s">
-        <v>365</v>
+        <v>26</v>
       </c>
       <c r="M157" t="s">
-        <v>871</v>
+        <v>27</v>
       </c>
       <c r="N157" t="s">
         <v>28</v>
       </c>
       <c r="O157" t="s">
         <v>1475</v>
       </c>
     </row>
     <row r="158" spans="1:15">
       <c r="A158">
-        <v>5512</v>
+        <v>5439</v>
       </c>
       <c r="B158" t="s">
         <v>1476</v>
       </c>
       <c r="C158" t="s">
         <v>1477</v>
       </c>
       <c r="D158" t="s">
         <v>1478</v>
       </c>
       <c r="E158" t="s">
         <v>1479</v>
       </c>
       <c r="F158" t="s">
         <v>1480</v>
       </c>
       <c r="G158" t="s">
         <v>1481</v>
       </c>
       <c r="H158" t="s">
         <v>1482</v>
       </c>
       <c r="I158" t="s">
         <v>1483</v>
       </c>
       <c r="J158" t="s">
         <v>24</v>
       </c>
       <c r="K158" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="L158" t="s">
         <v>26</v>
       </c>
       <c r="M158" t="s">
-        <v>131</v>
+        <v>27</v>
       </c>
       <c r="N158" t="s">
         <v>28</v>
       </c>
       <c r="O158" t="s">
         <v>1484</v>
       </c>
     </row>
     <row r="159" spans="1:15">
       <c r="A159">
-        <v>5514</v>
+        <v>5456</v>
       </c>
       <c r="B159" t="s">
         <v>1485</v>
       </c>
       <c r="C159" t="s">
         <v>1486</v>
       </c>
       <c r="D159" t="s">
         <v>1487</v>
       </c>
       <c r="E159" t="s">
         <v>1488</v>
       </c>
       <c r="F159" t="s">
         <v>1489</v>
       </c>
       <c r="G159" t="s">
         <v>1490</v>
       </c>
       <c r="H159" t="s">
         <v>1491</v>
       </c>
       <c r="I159" t="s">
         <v>1492</v>
       </c>
       <c r="J159" t="s">
-        <v>24</v>
+        <v>363</v>
       </c>
       <c r="K159" t="s">
-        <v>640</v>
+        <v>876</v>
       </c>
       <c r="L159" t="s">
-        <v>26</v>
+        <v>365</v>
       </c>
       <c r="M159" t="s">
-        <v>641</v>
+        <v>878</v>
       </c>
       <c r="N159" t="s">
         <v>28</v>
       </c>
       <c r="O159" t="s">
         <v>1493</v>
       </c>
     </row>
     <row r="160" spans="1:15">
       <c r="A160">
-        <v>5516</v>
+        <v>5474</v>
       </c>
       <c r="B160" t="s">
         <v>1494</v>
       </c>
       <c r="C160" t="s">
         <v>1495</v>
       </c>
       <c r="D160" t="s">
         <v>1496</v>
       </c>
       <c r="E160" t="s">
         <v>1497</v>
       </c>
       <c r="F160" t="s">
         <v>1498</v>
       </c>
       <c r="G160" t="s">
         <v>1499</v>
       </c>
       <c r="H160" t="s">
         <v>1500</v>
       </c>
       <c r="I160" t="s">
         <v>1501</v>
       </c>
       <c r="J160" t="s">
         <v>24</v>
       </c>
       <c r="K160" t="s">
         <v>25</v>
       </c>
       <c r="L160" t="s">
         <v>26</v>
       </c>
       <c r="M160" t="s">
         <v>27</v>
       </c>
       <c r="N160" t="s">
         <v>28</v>
       </c>
       <c r="O160" t="s">
         <v>1502</v>
       </c>
     </row>
     <row r="161" spans="1:15">
       <c r="A161">
-        <v>5517</v>
+        <v>5475</v>
       </c>
       <c r="B161" t="s">
         <v>1503</v>
       </c>
       <c r="C161" t="s">
         <v>1504</v>
       </c>
       <c r="D161" t="s">
         <v>1505</v>
       </c>
       <c r="E161" t="s">
         <v>1506</v>
       </c>
       <c r="F161" t="s">
         <v>1507</v>
       </c>
       <c r="G161" t="s">
         <v>1508</v>
       </c>
       <c r="H161" t="s">
         <v>1509</v>
       </c>
       <c r="I161" t="s">
         <v>1510</v>
       </c>
       <c r="J161" t="s">
         <v>24</v>
       </c>
       <c r="K161" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L161" t="s">
         <v>26</v>
       </c>
       <c r="M161" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N161" t="s">
         <v>28</v>
       </c>
       <c r="O161" t="s">
         <v>1511</v>
       </c>
     </row>
     <row r="162" spans="1:15">
       <c r="A162">
-        <v>5518</v>
+        <v>5476</v>
       </c>
       <c r="B162" t="s">
         <v>1512</v>
       </c>
       <c r="C162" t="s">
         <v>1513</v>
       </c>
       <c r="D162" t="s">
         <v>1514</v>
       </c>
       <c r="E162" t="s">
         <v>1515</v>
       </c>
       <c r="F162" t="s">
         <v>1516</v>
       </c>
       <c r="G162" t="s">
         <v>1517</v>
       </c>
       <c r="H162" t="s">
         <v>1518</v>
       </c>
       <c r="I162" t="s">
         <v>1519</v>
       </c>
       <c r="J162" t="s">
-        <v>24</v>
+        <v>1520</v>
       </c>
       <c r="K162" t="s">
-        <v>25</v>
+        <v>888</v>
       </c>
       <c r="L162" t="s">
-        <v>26</v>
+        <v>1521</v>
       </c>
       <c r="M162" t="s">
-        <v>27</v>
+        <v>889</v>
       </c>
       <c r="N162" t="s">
         <v>28</v>
       </c>
       <c r="O162" t="s">
-        <v>1520</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="163" spans="1:15">
       <c r="A163">
-        <v>5545</v>
+        <v>5478</v>
       </c>
       <c r="B163" t="s">
-        <v>1521</v>
+        <v>1523</v>
       </c>
       <c r="C163" t="s">
-        <v>1522</v>
+        <v>1524</v>
       </c>
       <c r="D163" t="s">
-        <v>1523</v>
+        <v>1525</v>
       </c>
       <c r="E163" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="F163" t="s">
-        <v>1525</v>
+        <v>1527</v>
       </c>
       <c r="G163" t="s">
-        <v>1526</v>
+        <v>1528</v>
       </c>
       <c r="H163" t="s">
-        <v>1527</v>
+        <v>1529</v>
       </c>
       <c r="I163" t="s">
-        <v>1528</v>
+        <v>1530</v>
       </c>
       <c r="J163" t="s">
         <v>24</v>
       </c>
       <c r="K163" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="L163" t="s">
         <v>26</v>
       </c>
       <c r="M163" t="s">
-        <v>131</v>
+        <v>27</v>
       </c>
       <c r="N163" t="s">
         <v>28</v>
       </c>
       <c r="O163" t="s">
-        <v>1529</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="164" spans="1:15">
       <c r="A164">
-        <v>5657</v>
+        <v>5496</v>
       </c>
       <c r="B164" t="s">
-        <v>1530</v>
+        <v>1532</v>
       </c>
       <c r="C164" t="s">
-        <v>1531</v>
+        <v>1533</v>
       </c>
       <c r="D164" t="s">
-        <v>1532</v>
+        <v>1534</v>
       </c>
       <c r="E164" t="s">
-        <v>1533</v>
+        <v>1535</v>
       </c>
       <c r="F164" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="G164" t="s">
-        <v>1535</v>
+        <v>1537</v>
       </c>
       <c r="H164" t="s">
-        <v>1536</v>
+        <v>1538</v>
       </c>
       <c r="I164" t="s">
-        <v>1537</v>
+        <v>1539</v>
       </c>
       <c r="J164" t="s">
         <v>24</v>
       </c>
       <c r="K164" t="s">
-        <v>25</v>
+        <v>472</v>
       </c>
       <c r="L164" t="s">
         <v>26</v>
       </c>
       <c r="M164" t="s">
-        <v>27</v>
+        <v>473</v>
       </c>
       <c r="N164" t="s">
         <v>28</v>
       </c>
       <c r="O164" t="s">
-        <v>1538</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="165" spans="1:15">
       <c r="A165">
-        <v>5733</v>
+        <v>5507</v>
       </c>
       <c r="B165" t="s">
-        <v>1539</v>
+        <v>1541</v>
       </c>
       <c r="C165" t="s">
-        <v>1540</v>
+        <v>1542</v>
       </c>
       <c r="D165" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="E165" t="s">
-        <v>1542</v>
+        <v>1544</v>
       </c>
       <c r="F165" t="s">
-        <v>1543</v>
+        <v>1545</v>
       </c>
       <c r="G165" t="s">
-        <v>1544</v>
+        <v>1546</v>
       </c>
       <c r="H165" t="s">
-        <v>1545</v>
+        <v>1547</v>
       </c>
       <c r="I165" t="s">
-        <v>1546</v>
+        <v>1548</v>
       </c>
       <c r="J165" t="s">
         <v>24</v>
       </c>
       <c r="K165" t="s">
-        <v>141</v>
+        <v>25</v>
       </c>
       <c r="L165" t="s">
         <v>26</v>
       </c>
       <c r="M165" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="N165" t="s">
         <v>28</v>
       </c>
       <c r="O165" t="s">
-        <v>1547</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="166" spans="1:15">
       <c r="A166">
-        <v>5792</v>
+        <v>5509</v>
       </c>
       <c r="B166" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
       <c r="C166" t="s">
-        <v>1549</v>
+        <v>1551</v>
       </c>
       <c r="D166" t="s">
-        <v>1550</v>
+        <v>1552</v>
       </c>
       <c r="E166" t="s">
-        <v>1551</v>
+        <v>1553</v>
       </c>
       <c r="F166" t="s">
-        <v>1552</v>
+        <v>1554</v>
       </c>
       <c r="G166" t="s">
-        <v>1553</v>
+        <v>1555</v>
       </c>
       <c r="H166" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="I166" t="s">
-        <v>1555</v>
+        <v>1557</v>
       </c>
       <c r="J166" t="s">
         <v>363</v>
       </c>
       <c r="K166" t="s">
-        <v>398</v>
+        <v>888</v>
       </c>
       <c r="L166" t="s">
         <v>365</v>
       </c>
       <c r="M166" t="s">
-        <v>399</v>
+        <v>889</v>
       </c>
       <c r="N166" t="s">
         <v>28</v>
       </c>
       <c r="O166" t="s">
-        <v>1556</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="167" spans="1:15">
       <c r="A167">
-        <v>5794</v>
+        <v>5512</v>
       </c>
       <c r="B167" t="s">
-        <v>1557</v>
+        <v>1559</v>
       </c>
       <c r="C167" t="s">
-        <v>1558</v>
+        <v>1560</v>
       </c>
       <c r="D167" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
       <c r="E167" t="s">
-        <v>1560</v>
+        <v>1562</v>
       </c>
       <c r="F167" t="s">
-        <v>1561</v>
+        <v>1563</v>
       </c>
       <c r="G167" t="s">
-        <v>1562</v>
+        <v>1564</v>
       </c>
       <c r="H167" t="s">
-        <v>1563</v>
+        <v>1565</v>
       </c>
       <c r="I167" t="s">
-        <v>1564</v>
+        <v>1566</v>
       </c>
       <c r="J167" t="s">
         <v>24</v>
       </c>
       <c r="K167" t="s">
         <v>130</v>
       </c>
       <c r="L167" t="s">
         <v>26</v>
       </c>
       <c r="M167" t="s">
         <v>131</v>
       </c>
       <c r="N167" t="s">
         <v>28</v>
       </c>
       <c r="O167" t="s">
-        <v>1565</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="168" spans="1:15">
       <c r="A168">
-        <v>5796</v>
+        <v>5514</v>
       </c>
       <c r="B168" t="s">
-        <v>1566</v>
+        <v>1568</v>
       </c>
       <c r="C168" t="s">
-        <v>1567</v>
+        <v>1569</v>
       </c>
       <c r="D168" t="s">
-        <v>1568</v>
+        <v>1570</v>
       </c>
       <c r="E168" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="F168" t="s">
-        <v>1570</v>
+        <v>1572</v>
       </c>
       <c r="G168" t="s">
-        <v>1571</v>
+        <v>1573</v>
       </c>
       <c r="H168" t="s">
-        <v>1572</v>
+        <v>1574</v>
       </c>
       <c r="I168" t="s">
-        <v>1573</v>
+        <v>1575</v>
       </c>
       <c r="J168" t="s">
         <v>24</v>
       </c>
       <c r="K168" t="s">
-        <v>130</v>
+        <v>640</v>
       </c>
       <c r="L168" t="s">
         <v>26</v>
       </c>
       <c r="M168" t="s">
-        <v>131</v>
+        <v>641</v>
       </c>
       <c r="N168" t="s">
         <v>28</v>
       </c>
       <c r="O168" t="s">
-        <v>1574</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="169" spans="1:15">
       <c r="A169">
-        <v>5798</v>
+        <v>5516</v>
       </c>
       <c r="B169" t="s">
-        <v>1575</v>
+        <v>1577</v>
       </c>
       <c r="C169" t="s">
-        <v>1576</v>
+        <v>1578</v>
       </c>
       <c r="D169" t="s">
-        <v>1577</v>
+        <v>1579</v>
       </c>
       <c r="E169" t="s">
-        <v>1578</v>
+        <v>1580</v>
       </c>
       <c r="F169" t="s">
-        <v>1579</v>
+        <v>1581</v>
       </c>
       <c r="G169" t="s">
-        <v>1580</v>
+        <v>1582</v>
       </c>
       <c r="H169" t="s">
-        <v>1581</v>
+        <v>1583</v>
       </c>
       <c r="I169" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="J169" t="s">
         <v>24</v>
       </c>
       <c r="K169" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="L169" t="s">
         <v>26</v>
       </c>
       <c r="M169" t="s">
-        <v>131</v>
+        <v>27</v>
       </c>
       <c r="N169" t="s">
         <v>28</v>
       </c>
       <c r="O169" t="s">
-        <v>1583</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="170" spans="1:15">
       <c r="A170">
-        <v>5799</v>
+        <v>5517</v>
       </c>
       <c r="B170" t="s">
-        <v>1584</v>
+        <v>1586</v>
       </c>
       <c r="C170" t="s">
-        <v>1585</v>
+        <v>1587</v>
       </c>
       <c r="D170" t="s">
-        <v>1586</v>
+        <v>1588</v>
       </c>
       <c r="E170" t="s">
-        <v>1587</v>
+        <v>1589</v>
       </c>
       <c r="F170" t="s">
-        <v>1588</v>
+        <v>1590</v>
       </c>
       <c r="G170" t="s">
-        <v>1589</v>
+        <v>1591</v>
       </c>
       <c r="H170" t="s">
-        <v>1590</v>
+        <v>1592</v>
       </c>
       <c r="I170" t="s">
-        <v>1591</v>
+        <v>1593</v>
       </c>
       <c r="J170" t="s">
-        <v>1065</v>
+        <v>24</v>
       </c>
       <c r="K170" t="s">
-        <v>483</v>
+        <v>25</v>
       </c>
       <c r="L170" t="s">
-        <v>1067</v>
+        <v>26</v>
       </c>
       <c r="M170" t="s">
-        <v>484</v>
+        <v>27</v>
       </c>
       <c r="N170" t="s">
         <v>28</v>
       </c>
       <c r="O170" t="s">
-        <v>1592</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="171" spans="1:15">
       <c r="A171">
-        <v>5803</v>
+        <v>5518</v>
       </c>
       <c r="B171" t="s">
-        <v>1593</v>
+        <v>1595</v>
       </c>
       <c r="C171" t="s">
-        <v>1594</v>
+        <v>1596</v>
       </c>
       <c r="D171" t="s">
-        <v>1595</v>
+        <v>1597</v>
       </c>
       <c r="E171" t="s">
-        <v>1596</v>
+        <v>1598</v>
       </c>
       <c r="F171" t="s">
-        <v>1597</v>
+        <v>1599</v>
       </c>
       <c r="G171" t="s">
-        <v>1598</v>
+        <v>1600</v>
       </c>
       <c r="H171" t="s">
-        <v>1599</v>
+        <v>1601</v>
       </c>
       <c r="I171" t="s">
-        <v>1600</v>
+        <v>1602</v>
       </c>
       <c r="J171" t="s">
         <v>24</v>
       </c>
       <c r="K171" t="s">
         <v>25</v>
       </c>
       <c r="L171" t="s">
         <v>26</v>
       </c>
       <c r="M171" t="s">
         <v>27</v>
       </c>
       <c r="N171" t="s">
         <v>28</v>
       </c>
       <c r="O171" t="s">
-        <v>1601</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="172" spans="1:15">
       <c r="A172">
-        <v>5805</v>
+        <v>5545</v>
       </c>
       <c r="B172" t="s">
-        <v>1602</v>
+        <v>1604</v>
       </c>
       <c r="C172" t="s">
-        <v>1603</v>
+        <v>1605</v>
       </c>
       <c r="D172" t="s">
-        <v>1604</v>
+        <v>1606</v>
       </c>
       <c r="E172" t="s">
-        <v>1605</v>
+        <v>1607</v>
       </c>
       <c r="F172" t="s">
-        <v>1606</v>
+        <v>1608</v>
       </c>
       <c r="G172" t="s">
-        <v>1607</v>
+        <v>1609</v>
       </c>
       <c r="H172" t="s">
-        <v>1608</v>
+        <v>1610</v>
       </c>
       <c r="I172" t="s">
-        <v>1609</v>
+        <v>1611</v>
       </c>
       <c r="J172" t="s">
         <v>24</v>
       </c>
       <c r="K172" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L172" t="s">
         <v>26</v>
       </c>
       <c r="M172" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N172" t="s">
         <v>28</v>
       </c>
       <c r="O172" t="s">
-        <v>1610</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="173" spans="1:15">
       <c r="A173">
-        <v>5811</v>
+        <v>5657</v>
       </c>
       <c r="B173" t="s">
-        <v>1611</v>
+        <v>1613</v>
       </c>
       <c r="C173" t="s">
-        <v>1612</v>
+        <v>1614</v>
       </c>
       <c r="D173" t="s">
-        <v>1613</v>
+        <v>1615</v>
       </c>
       <c r="E173" t="s">
-        <v>1614</v>
+        <v>1616</v>
       </c>
       <c r="F173" t="s">
-        <v>1615</v>
+        <v>1617</v>
       </c>
       <c r="G173" t="s">
-        <v>1616</v>
+        <v>1618</v>
       </c>
       <c r="H173" t="s">
-        <v>1617</v>
+        <v>1619</v>
       </c>
       <c r="I173" t="s">
-        <v>1618</v>
+        <v>1620</v>
       </c>
       <c r="J173" t="s">
         <v>24</v>
       </c>
       <c r="K173" t="s">
         <v>25</v>
       </c>
       <c r="L173" t="s">
         <v>26</v>
       </c>
       <c r="M173" t="s">
         <v>27</v>
       </c>
       <c r="N173" t="s">
         <v>28</v>
       </c>
       <c r="O173" t="s">
-        <v>1619</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="174" spans="1:15">
       <c r="A174">
-        <v>5830</v>
+        <v>5733</v>
       </c>
       <c r="B174" t="s">
-        <v>1620</v>
+        <v>1622</v>
       </c>
       <c r="C174" t="s">
-        <v>1621</v>
+        <v>1623</v>
       </c>
       <c r="D174" t="s">
-        <v>1622</v>
+        <v>1624</v>
       </c>
       <c r="E174" t="s">
-        <v>1623</v>
+        <v>1625</v>
       </c>
       <c r="F174" t="s">
-        <v>1624</v>
+        <v>1626</v>
       </c>
       <c r="G174" t="s">
-        <v>1625</v>
+        <v>1627</v>
       </c>
       <c r="H174" t="s">
-        <v>1626</v>
+        <v>1628</v>
       </c>
       <c r="I174" t="s">
-        <v>1627</v>
+        <v>1629</v>
       </c>
       <c r="J174" t="s">
         <v>24</v>
       </c>
       <c r="K174" t="s">
-        <v>25</v>
+        <v>141</v>
       </c>
       <c r="L174" t="s">
         <v>26</v>
       </c>
       <c r="M174" t="s">
-        <v>27</v>
+        <v>142</v>
       </c>
       <c r="N174" t="s">
         <v>28</v>
       </c>
       <c r="O174" t="s">
-        <v>1628</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="175" spans="1:15">
       <c r="A175">
-        <v>5866</v>
+        <v>5792</v>
       </c>
       <c r="B175" t="s">
-        <v>1629</v>
+        <v>1631</v>
       </c>
       <c r="C175" t="s">
-        <v>1630</v>
+        <v>1632</v>
       </c>
       <c r="D175" t="s">
-        <v>1631</v>
+        <v>1633</v>
       </c>
       <c r="E175" t="s">
-        <v>1632</v>
+        <v>1634</v>
       </c>
       <c r="F175" t="s">
-        <v>1633</v>
+        <v>1635</v>
       </c>
       <c r="G175" t="s">
-        <v>1634</v>
+        <v>1636</v>
       </c>
       <c r="H175" t="s">
-        <v>1635</v>
+        <v>1637</v>
       </c>
       <c r="I175" t="s">
-        <v>1636</v>
+        <v>1638</v>
       </c>
       <c r="J175" t="s">
-        <v>24</v>
+        <v>363</v>
       </c>
       <c r="K175" t="s">
-        <v>25</v>
+        <v>398</v>
       </c>
       <c r="L175" t="s">
-        <v>26</v>
+        <v>365</v>
       </c>
       <c r="M175" t="s">
-        <v>27</v>
+        <v>399</v>
       </c>
       <c r="N175" t="s">
         <v>28</v>
       </c>
       <c r="O175" t="s">
-        <v>1637</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="176" spans="1:15">
       <c r="A176">
-        <v>5887</v>
+        <v>5794</v>
       </c>
       <c r="B176" t="s">
-        <v>1638</v>
+        <v>1640</v>
       </c>
       <c r="C176" t="s">
-        <v>1639</v>
+        <v>1641</v>
       </c>
       <c r="D176" t="s">
-        <v>1640</v>
+        <v>1642</v>
       </c>
       <c r="E176" t="s">
-        <v>1641</v>
+        <v>1643</v>
       </c>
       <c r="F176" t="s">
-        <v>1642</v>
+        <v>1644</v>
       </c>
       <c r="G176" t="s">
-        <v>1643</v>
+        <v>1645</v>
       </c>
       <c r="H176" t="s">
-        <v>1644</v>
+        <v>1646</v>
       </c>
       <c r="I176" t="s">
-        <v>1645</v>
+        <v>1647</v>
       </c>
       <c r="J176" t="s">
         <v>24</v>
       </c>
       <c r="K176" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L176" t="s">
         <v>26</v>
       </c>
       <c r="M176" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N176" t="s">
         <v>28</v>
       </c>
       <c r="O176" t="s">
-        <v>1646</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="177" spans="1:15">
       <c r="A177">
-        <v>5907</v>
+        <v>5796</v>
       </c>
       <c r="B177" t="s">
-        <v>1647</v>
+        <v>1649</v>
       </c>
       <c r="C177" t="s">
-        <v>1648</v>
+        <v>1650</v>
       </c>
       <c r="D177" t="s">
-        <v>1649</v>
+        <v>1651</v>
       </c>
       <c r="E177" t="s">
-        <v>1650</v>
+        <v>1652</v>
       </c>
       <c r="F177" t="s">
-        <v>1651</v>
+        <v>1653</v>
       </c>
       <c r="G177" t="s">
-        <v>1652</v>
+        <v>1654</v>
       </c>
       <c r="H177" t="s">
-        <v>1653</v>
+        <v>1655</v>
       </c>
       <c r="I177" t="s">
-        <v>1654</v>
+        <v>1656</v>
       </c>
       <c r="J177" t="s">
         <v>24</v>
       </c>
       <c r="K177" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L177" t="s">
         <v>26</v>
       </c>
       <c r="M177" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N177" t="s">
         <v>28</v>
       </c>
       <c r="O177" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="178" spans="1:15">
       <c r="A178">
-        <v>5913</v>
+        <v>5798</v>
       </c>
       <c r="B178" t="s">
-        <v>1656</v>
+        <v>1658</v>
       </c>
       <c r="C178" t="s">
-        <v>1657</v>
+        <v>1659</v>
       </c>
       <c r="D178" t="s">
-        <v>1658</v>
+        <v>1660</v>
       </c>
       <c r="E178" t="s">
-        <v>1659</v>
+        <v>1661</v>
       </c>
       <c r="F178" t="s">
-        <v>1660</v>
+        <v>1662</v>
       </c>
       <c r="G178" t="s">
-        <v>1661</v>
+        <v>1663</v>
       </c>
       <c r="H178" t="s">
-        <v>1662</v>
+        <v>1664</v>
       </c>
       <c r="I178" t="s">
-        <v>1663</v>
+        <v>1665</v>
       </c>
       <c r="J178" t="s">
         <v>24</v>
       </c>
       <c r="K178" t="s">
-        <v>141</v>
+        <v>130</v>
       </c>
       <c r="L178" t="s">
         <v>26</v>
       </c>
       <c r="M178" t="s">
-        <v>142</v>
+        <v>131</v>
       </c>
       <c r="N178" t="s">
         <v>28</v>
       </c>
       <c r="O178" t="s">
-        <v>1664</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="179" spans="1:15">
       <c r="A179">
-        <v>5932</v>
+        <v>5799</v>
       </c>
       <c r="B179" t="s">
-        <v>1665</v>
+        <v>1667</v>
       </c>
       <c r="C179" t="s">
-        <v>1666</v>
+        <v>1668</v>
       </c>
       <c r="D179" t="s">
-        <v>1667</v>
+        <v>1669</v>
       </c>
       <c r="E179" t="s">
-        <v>1668</v>
+        <v>1670</v>
       </c>
       <c r="F179" t="s">
-        <v>1669</v>
+        <v>1671</v>
       </c>
       <c r="G179" t="s">
-        <v>1670</v>
+        <v>1672</v>
       </c>
       <c r="H179" t="s">
-        <v>1671</v>
+        <v>1673</v>
       </c>
       <c r="I179" t="s">
-        <v>1672</v>
+        <v>1674</v>
       </c>
       <c r="J179" t="s">
-        <v>24</v>
+        <v>1092</v>
       </c>
       <c r="K179" t="s">
-        <v>130</v>
+        <v>483</v>
       </c>
       <c r="L179" t="s">
-        <v>26</v>
+        <v>1094</v>
       </c>
       <c r="M179" t="s">
-        <v>131</v>
+        <v>484</v>
       </c>
       <c r="N179" t="s">
         <v>28</v>
       </c>
       <c r="O179" t="s">
-        <v>1673</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="180" spans="1:15">
       <c r="A180">
-        <v>5934</v>
+        <v>5803</v>
       </c>
       <c r="B180" t="s">
-        <v>1674</v>
+        <v>1676</v>
       </c>
       <c r="C180" t="s">
-        <v>1675</v>
+        <v>1677</v>
       </c>
       <c r="D180" t="s">
-        <v>1676</v>
+        <v>1678</v>
       </c>
       <c r="E180" t="s">
-        <v>1677</v>
+        <v>1679</v>
       </c>
       <c r="F180" t="s">
-        <v>1678</v>
+        <v>1680</v>
       </c>
       <c r="G180" t="s">
-        <v>1679</v>
+        <v>1681</v>
       </c>
       <c r="H180" t="s">
-        <v>1680</v>
+        <v>1682</v>
       </c>
       <c r="I180" t="s">
-        <v>1681</v>
+        <v>1683</v>
       </c>
       <c r="J180" t="s">
         <v>24</v>
       </c>
       <c r="K180" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="L180" t="s">
         <v>26</v>
       </c>
       <c r="M180" t="s">
-        <v>131</v>
+        <v>27</v>
       </c>
       <c r="N180" t="s">
         <v>28</v>
       </c>
       <c r="O180" t="s">
-        <v>1682</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="181" spans="1:15">
       <c r="A181">
-        <v>5953</v>
+        <v>5805</v>
       </c>
       <c r="B181" t="s">
-        <v>1683</v>
+        <v>1685</v>
       </c>
       <c r="C181" t="s">
-        <v>1684</v>
+        <v>1686</v>
       </c>
       <c r="D181" t="s">
-        <v>1685</v>
+        <v>1687</v>
       </c>
       <c r="E181" t="s">
-        <v>1686</v>
+        <v>1688</v>
       </c>
       <c r="F181" t="s">
-        <v>1687</v>
+        <v>1689</v>
       </c>
       <c r="G181" t="s">
-        <v>1688</v>
+        <v>1690</v>
       </c>
       <c r="H181" t="s">
-        <v>1689</v>
+        <v>1691</v>
       </c>
       <c r="I181" t="s">
-        <v>1690</v>
+        <v>1692</v>
       </c>
       <c r="J181" t="s">
         <v>24</v>
       </c>
       <c r="K181" t="s">
         <v>25</v>
       </c>
       <c r="L181" t="s">
         <v>26</v>
       </c>
       <c r="M181" t="s">
         <v>27</v>
       </c>
       <c r="N181" t="s">
         <v>28</v>
       </c>
       <c r="O181" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="182" spans="1:15">
       <c r="A182">
-        <v>5981</v>
+        <v>5811</v>
       </c>
       <c r="B182" t="s">
-        <v>1692</v>
+        <v>1694</v>
       </c>
       <c r="C182" t="s">
-        <v>1693</v>
+        <v>1695</v>
       </c>
       <c r="D182" t="s">
-        <v>1694</v>
+        <v>1696</v>
       </c>
       <c r="E182" t="s">
-        <v>1695</v>
+        <v>1697</v>
       </c>
       <c r="F182" t="s">
-        <v>1696</v>
+        <v>1698</v>
       </c>
       <c r="G182" t="s">
-        <v>1697</v>
+        <v>1699</v>
       </c>
       <c r="H182" t="s">
-        <v>1698</v>
+        <v>1700</v>
       </c>
       <c r="I182" t="s">
-        <v>1699</v>
+        <v>1701</v>
       </c>
       <c r="J182" t="s">
-        <v>363</v>
+        <v>24</v>
       </c>
       <c r="K182" t="s">
-        <v>1700</v>
+        <v>25</v>
       </c>
       <c r="L182" t="s">
-        <v>365</v>
+        <v>26</v>
       </c>
       <c r="M182" t="s">
-        <v>1701</v>
+        <v>27</v>
       </c>
       <c r="N182" t="s">
         <v>28</v>
       </c>
       <c r="O182" t="s">
         <v>1702</v>
       </c>
     </row>
     <row r="183" spans="1:15">
       <c r="A183">
-        <v>5986</v>
+        <v>5830</v>
       </c>
       <c r="B183" t="s">
         <v>1703</v>
       </c>
       <c r="C183" t="s">
         <v>1704</v>
       </c>
       <c r="D183" t="s">
         <v>1705</v>
       </c>
       <c r="E183" t="s">
         <v>1706</v>
       </c>
       <c r="F183" t="s">
         <v>1707</v>
       </c>
       <c r="G183" t="s">
         <v>1708</v>
       </c>
       <c r="H183" t="s">
         <v>1709</v>
       </c>
       <c r="I183" t="s">
         <v>1710</v>
       </c>
       <c r="J183" t="s">
         <v>24</v>
       </c>
       <c r="K183" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="L183" t="s">
         <v>26</v>
       </c>
       <c r="M183" t="s">
-        <v>131</v>
+        <v>27</v>
       </c>
       <c r="N183" t="s">
         <v>28</v>
       </c>
       <c r="O183" t="s">
         <v>1711</v>
       </c>
     </row>
     <row r="184" spans="1:15">
       <c r="A184">
-        <v>5989</v>
+        <v>5866</v>
       </c>
       <c r="B184" t="s">
         <v>1712</v>
       </c>
       <c r="C184" t="s">
         <v>1713</v>
       </c>
       <c r="D184" t="s">
         <v>1714</v>
       </c>
       <c r="E184" t="s">
         <v>1715</v>
       </c>
       <c r="F184" t="s">
         <v>1716</v>
       </c>
       <c r="G184" t="s">
         <v>1717</v>
       </c>
       <c r="H184" t="s">
         <v>1718</v>
       </c>
       <c r="I184" t="s">
         <v>1719</v>
       </c>
       <c r="J184" t="s">
         <v>24</v>
       </c>
       <c r="K184" t="s">
-        <v>1208</v>
+        <v>25</v>
       </c>
       <c r="L184" t="s">
         <v>26</v>
       </c>
       <c r="M184" t="s">
-        <v>1209</v>
+        <v>27</v>
       </c>
       <c r="N184" t="s">
         <v>28</v>
       </c>
       <c r="O184" t="s">
         <v>1720</v>
       </c>
     </row>
     <row r="185" spans="1:15">
       <c r="A185">
-        <v>6021</v>
+        <v>5887</v>
       </c>
       <c r="B185" t="s">
         <v>1721</v>
       </c>
       <c r="C185" t="s">
         <v>1722</v>
       </c>
       <c r="D185" t="s">
         <v>1723</v>
       </c>
       <c r="E185" t="s">
         <v>1724</v>
       </c>
       <c r="F185" t="s">
         <v>1725</v>
       </c>
       <c r="G185" t="s">
         <v>1726</v>
       </c>
       <c r="H185" t="s">
         <v>1727</v>
       </c>
       <c r="I185" t="s">
         <v>1728</v>
       </c>
       <c r="J185" t="s">
         <v>24</v>
       </c>
       <c r="K185" t="s">
         <v>25</v>
       </c>
       <c r="L185" t="s">
         <v>26</v>
       </c>
       <c r="M185" t="s">
         <v>27</v>
       </c>
       <c r="N185" t="s">
         <v>28</v>
       </c>
       <c r="O185" t="s">
         <v>1729</v>
       </c>
     </row>
     <row r="186" spans="1:15">
       <c r="A186">
-        <v>6180</v>
+        <v>5907</v>
       </c>
       <c r="B186" t="s">
         <v>1730</v>
       </c>
       <c r="C186" t="s">
         <v>1731</v>
       </c>
       <c r="D186" t="s">
         <v>1732</v>
       </c>
       <c r="E186" t="s">
         <v>1733</v>
       </c>
       <c r="F186" t="s">
         <v>1734</v>
       </c>
       <c r="G186" t="s">
         <v>1735</v>
       </c>
       <c r="H186" t="s">
         <v>1736</v>
       </c>
       <c r="I186" t="s">
         <v>1737</v>
       </c>
       <c r="J186" t="s">
         <v>24</v>
       </c>
       <c r="K186" t="s">
         <v>25</v>
       </c>
       <c r="L186" t="s">
         <v>26</v>
       </c>
       <c r="M186" t="s">
         <v>27</v>
       </c>
       <c r="N186" t="s">
         <v>28</v>
       </c>
       <c r="O186" t="s">
         <v>1738</v>
       </c>
     </row>
     <row r="187" spans="1:15">
       <c r="A187">
-        <v>6203</v>
+        <v>5913</v>
       </c>
       <c r="B187" t="s">
         <v>1739</v>
       </c>
       <c r="C187" t="s">
         <v>1740</v>
       </c>
       <c r="D187" t="s">
         <v>1741</v>
       </c>
       <c r="E187" t="s">
         <v>1742</v>
       </c>
       <c r="F187" t="s">
         <v>1743</v>
       </c>
       <c r="G187" t="s">
         <v>1744</v>
       </c>
       <c r="H187" t="s">
         <v>1745</v>
       </c>
       <c r="I187" t="s">
         <v>1746</v>
       </c>
       <c r="J187" t="s">
         <v>24</v>
       </c>
       <c r="K187" t="s">
-        <v>130</v>
+        <v>141</v>
       </c>
       <c r="L187" t="s">
         <v>26</v>
       </c>
       <c r="M187" t="s">
-        <v>131</v>
+        <v>142</v>
       </c>
       <c r="N187" t="s">
         <v>28</v>
       </c>
       <c r="O187" t="s">
         <v>1747</v>
       </c>
     </row>
     <row r="188" spans="1:15">
       <c r="A188">
-        <v>6208</v>
+        <v>5932</v>
       </c>
       <c r="B188" t="s">
         <v>1748</v>
       </c>
       <c r="C188" t="s">
         <v>1749</v>
       </c>
       <c r="D188" t="s">
         <v>1750</v>
       </c>
       <c r="E188" t="s">
         <v>1751</v>
       </c>
       <c r="F188" t="s">
         <v>1752</v>
       </c>
       <c r="G188" t="s">
         <v>1753</v>
       </c>
       <c r="H188" t="s">
         <v>1754</v>
       </c>
       <c r="I188" t="s">
         <v>1755</v>
       </c>
       <c r="J188" t="s">
         <v>24</v>
       </c>
       <c r="K188" t="s">
         <v>130</v>
       </c>
       <c r="L188" t="s">
         <v>26</v>
       </c>
       <c r="M188" t="s">
         <v>131</v>
       </c>
       <c r="N188" t="s">
         <v>28</v>
       </c>
       <c r="O188" t="s">
         <v>1756</v>
       </c>
     </row>
     <row r="189" spans="1:15">
       <c r="A189">
-        <v>6211</v>
+        <v>5934</v>
       </c>
       <c r="B189" t="s">
         <v>1757</v>
       </c>
       <c r="C189" t="s">
         <v>1758</v>
       </c>
       <c r="D189" t="s">
         <v>1759</v>
       </c>
       <c r="E189" t="s">
         <v>1760</v>
       </c>
       <c r="F189" t="s">
         <v>1761</v>
       </c>
       <c r="G189" t="s">
         <v>1762</v>
       </c>
       <c r="H189" t="s">
         <v>1763</v>
       </c>
       <c r="I189" t="s">
         <v>1764</v>
       </c>
       <c r="J189" t="s">
         <v>24</v>
       </c>
       <c r="K189" t="s">
         <v>130</v>
       </c>
       <c r="L189" t="s">
         <v>26</v>
       </c>
       <c r="M189" t="s">
         <v>131</v>
       </c>
       <c r="N189" t="s">
         <v>28</v>
       </c>
       <c r="O189" t="s">
         <v>1765</v>
       </c>
     </row>
     <row r="190" spans="1:15">
       <c r="A190">
-        <v>6255</v>
+        <v>5953</v>
       </c>
       <c r="B190" t="s">
         <v>1766</v>
       </c>
       <c r="C190" t="s">
         <v>1767</v>
       </c>
       <c r="D190" t="s">
         <v>1768</v>
       </c>
       <c r="E190" t="s">
         <v>1769</v>
       </c>
       <c r="F190" t="s">
         <v>1770</v>
       </c>
       <c r="G190" t="s">
         <v>1771</v>
       </c>
       <c r="H190" t="s">
         <v>1772</v>
       </c>
       <c r="I190" t="s">
         <v>1773</v>
       </c>
       <c r="J190" t="s">
         <v>24</v>
       </c>
       <c r="K190" t="s">
+        <v>25</v>
+      </c>
+      <c r="L190" t="s">
+        <v>26</v>
+      </c>
+      <c r="M190" t="s">
+        <v>27</v>
+      </c>
+      <c r="N190" t="s">
+        <v>28</v>
+      </c>
+      <c r="O190" t="s">
         <v>1774</v>
-      </c>
-[...10 lines deleted...]
-        <v>1776</v>
       </c>
     </row>
     <row r="191" spans="1:15">
       <c r="A191">
-        <v>6261</v>
+        <v>5981</v>
       </c>
       <c r="B191" t="s">
+        <v>1775</v>
+      </c>
+      <c r="C191" t="s">
+        <v>1776</v>
+      </c>
+      <c r="D191" t="s">
         <v>1777</v>
       </c>
-      <c r="C191" t="s">
+      <c r="E191" t="s">
         <v>1778</v>
       </c>
-      <c r="D191" t="s">
+      <c r="F191" t="s">
         <v>1779</v>
       </c>
-      <c r="E191" t="s">
+      <c r="G191" t="s">
         <v>1780</v>
       </c>
-      <c r="F191" t="s">
+      <c r="H191" t="s">
         <v>1781</v>
       </c>
-      <c r="G191" t="s">
+      <c r="I191" t="s">
         <v>1782</v>
       </c>
-      <c r="H191" t="s">
+      <c r="J191" t="s">
+        <v>363</v>
+      </c>
+      <c r="K191" t="s">
         <v>1783</v>
       </c>
-      <c r="I191" t="s">
+      <c r="L191" t="s">
+        <v>365</v>
+      </c>
+      <c r="M191" t="s">
         <v>1784</v>
-      </c>
-[...10 lines deleted...]
-        <v>142</v>
       </c>
       <c r="N191" t="s">
         <v>28</v>
       </c>
       <c r="O191" t="s">
         <v>1785</v>
       </c>
     </row>
     <row r="192" spans="1:15">
       <c r="A192">
-        <v>6263</v>
+        <v>5986</v>
       </c>
       <c r="B192" t="s">
         <v>1786</v>
       </c>
       <c r="C192" t="s">
         <v>1787</v>
       </c>
       <c r="D192" t="s">
         <v>1788</v>
       </c>
       <c r="E192" t="s">
         <v>1789</v>
       </c>
       <c r="F192" t="s">
         <v>1790</v>
       </c>
       <c r="G192" t="s">
         <v>1791</v>
       </c>
       <c r="H192" t="s">
         <v>1792</v>
       </c>
       <c r="I192" t="s">
         <v>1793</v>
       </c>
       <c r="J192" t="s">
         <v>24</v>
       </c>
       <c r="K192" t="s">
         <v>130</v>
       </c>
       <c r="L192" t="s">
         <v>26</v>
       </c>
       <c r="M192" t="s">
         <v>131</v>
       </c>
       <c r="N192" t="s">
         <v>28</v>
       </c>
       <c r="O192" t="s">
         <v>1794</v>
       </c>
     </row>
     <row r="193" spans="1:15">
       <c r="A193">
-        <v>6274</v>
+        <v>5989</v>
       </c>
       <c r="B193" t="s">
         <v>1795</v>
       </c>
       <c r="C193" t="s">
         <v>1796</v>
       </c>
       <c r="D193" t="s">
         <v>1797</v>
       </c>
       <c r="E193" t="s">
         <v>1798</v>
       </c>
       <c r="F193" t="s">
         <v>1799</v>
       </c>
       <c r="G193" t="s">
         <v>1800</v>
       </c>
       <c r="H193" t="s">
         <v>1801</v>
       </c>
       <c r="I193" t="s">
         <v>1802</v>
       </c>
       <c r="J193" t="s">
         <v>24</v>
       </c>
       <c r="K193" t="s">
-        <v>25</v>
+        <v>1271</v>
       </c>
       <c r="L193" t="s">
         <v>26</v>
       </c>
       <c r="M193" t="s">
-        <v>27</v>
+        <v>1272</v>
       </c>
       <c r="N193" t="s">
         <v>28</v>
       </c>
       <c r="O193" t="s">
         <v>1803</v>
       </c>
     </row>
     <row r="194" spans="1:15">
       <c r="A194">
-        <v>6275</v>
+        <v>6021</v>
       </c>
       <c r="B194" t="s">
         <v>1804</v>
       </c>
       <c r="C194" t="s">
         <v>1805</v>
       </c>
       <c r="D194" t="s">
         <v>1806</v>
       </c>
       <c r="E194" t="s">
         <v>1807</v>
       </c>
       <c r="F194" t="s">
         <v>1808</v>
       </c>
       <c r="G194" t="s">
         <v>1809</v>
       </c>
       <c r="H194" t="s">
         <v>1810</v>
       </c>
       <c r="I194" t="s">
         <v>1811</v>
       </c>
       <c r="J194" t="s">
-        <v>363</v>
+        <v>24</v>
       </c>
       <c r="K194" t="s">
-        <v>858</v>
+        <v>25</v>
       </c>
       <c r="L194" t="s">
-        <v>365</v>
+        <v>26</v>
       </c>
       <c r="M194" t="s">
-        <v>860</v>
+        <v>27</v>
       </c>
       <c r="N194" t="s">
         <v>28</v>
       </c>
       <c r="O194" t="s">
         <v>1812</v>
       </c>
     </row>
     <row r="195" spans="1:15">
       <c r="A195">
-        <v>6337</v>
+        <v>6180</v>
       </c>
       <c r="B195" t="s">
         <v>1813</v>
       </c>
       <c r="C195" t="s">
         <v>1814</v>
       </c>
       <c r="D195" t="s">
         <v>1815</v>
       </c>
       <c r="E195" t="s">
         <v>1816</v>
       </c>
       <c r="F195" t="s">
         <v>1817</v>
       </c>
       <c r="G195" t="s">
         <v>1818</v>
       </c>
       <c r="H195" t="s">
         <v>1819</v>
       </c>
       <c r="I195" t="s">
         <v>1820</v>
       </c>
       <c r="J195" t="s">
         <v>24</v>
       </c>
       <c r="K195" t="s">
-        <v>141</v>
+        <v>25</v>
       </c>
       <c r="L195" t="s">
         <v>26</v>
       </c>
       <c r="M195" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="N195" t="s">
         <v>28</v>
       </c>
       <c r="O195" t="s">
         <v>1821</v>
       </c>
     </row>
     <row r="196" spans="1:15">
       <c r="A196">
-        <v>6460</v>
+        <v>6203</v>
       </c>
       <c r="B196" t="s">
         <v>1822</v>
       </c>
       <c r="C196" t="s">
         <v>1823</v>
       </c>
       <c r="D196" t="s">
         <v>1824</v>
       </c>
       <c r="E196" t="s">
         <v>1825</v>
       </c>
       <c r="F196" t="s">
         <v>1826</v>
       </c>
       <c r="G196" t="s">
         <v>1827</v>
       </c>
       <c r="H196" t="s">
         <v>1828</v>
       </c>
       <c r="I196" t="s">
         <v>1829</v>
       </c>
       <c r="J196" t="s">
         <v>24</v>
       </c>
       <c r="K196" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L196" t="s">
         <v>26</v>
       </c>
       <c r="M196" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N196" t="s">
         <v>28</v>
       </c>
       <c r="O196" t="s">
         <v>1830</v>
       </c>
     </row>
     <row r="197" spans="1:15">
       <c r="A197">
-        <v>6468</v>
+        <v>6208</v>
       </c>
       <c r="B197" t="s">
         <v>1831</v>
       </c>
       <c r="C197" t="s">
         <v>1832</v>
       </c>
       <c r="D197" t="s">
         <v>1833</v>
       </c>
       <c r="E197" t="s">
         <v>1834</v>
       </c>
       <c r="F197" t="s">
         <v>1835</v>
       </c>
       <c r="G197" t="s">
         <v>1836</v>
       </c>
       <c r="H197" t="s">
         <v>1837</v>
       </c>
       <c r="I197" t="s">
         <v>1838</v>
       </c>
       <c r="J197" t="s">
         <v>24</v>
       </c>
       <c r="K197" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L197" t="s">
         <v>26</v>
       </c>
       <c r="M197" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N197" t="s">
         <v>28</v>
       </c>
       <c r="O197" t="s">
         <v>1839</v>
       </c>
     </row>
     <row r="198" spans="1:15">
       <c r="A198">
-        <v>6761</v>
+        <v>6211</v>
       </c>
       <c r="B198" t="s">
         <v>1840</v>
       </c>
       <c r="C198" t="s">
         <v>1841</v>
       </c>
       <c r="D198" t="s">
         <v>1842</v>
       </c>
       <c r="E198" t="s">
         <v>1843</v>
       </c>
       <c r="F198" t="s">
         <v>1844</v>
       </c>
       <c r="G198" t="s">
         <v>1845</v>
       </c>
       <c r="H198" t="s">
         <v>1846</v>
       </c>
       <c r="I198" t="s">
         <v>1847</v>
       </c>
       <c r="J198" t="s">
         <v>24</v>
       </c>
       <c r="K198" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L198" t="s">
         <v>26</v>
       </c>
       <c r="M198" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N198" t="s">
         <v>28</v>
       </c>
       <c r="O198" t="s">
         <v>1848</v>
       </c>
     </row>
     <row r="199" spans="1:15">
       <c r="A199">
-        <v>6765</v>
+        <v>6255</v>
       </c>
       <c r="B199" t="s">
         <v>1849</v>
       </c>
       <c r="C199" t="s">
         <v>1850</v>
       </c>
       <c r="D199" t="s">
         <v>1851</v>
       </c>
       <c r="E199" t="s">
         <v>1852</v>
       </c>
       <c r="F199" t="s">
         <v>1853</v>
       </c>
       <c r="G199" t="s">
         <v>1854</v>
       </c>
       <c r="H199" t="s">
         <v>1855</v>
       </c>
       <c r="I199" t="s">
         <v>1856</v>
       </c>
       <c r="J199" t="s">
         <v>24</v>
       </c>
       <c r="K199" t="s">
-        <v>130</v>
+        <v>1857</v>
       </c>
       <c r="L199" t="s">
         <v>26</v>
       </c>
       <c r="M199" t="s">
-        <v>131</v>
+        <v>1858</v>
       </c>
       <c r="N199" t="s">
         <v>28</v>
       </c>
       <c r="O199" t="s">
-        <v>1857</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="200" spans="1:15">
       <c r="A200">
-        <v>8265</v>
+        <v>6261</v>
       </c>
       <c r="B200" t="s">
-        <v>1858</v>
+        <v>1860</v>
       </c>
       <c r="C200" t="s">
-        <v>1859</v>
+        <v>1861</v>
       </c>
       <c r="D200" t="s">
-        <v>1860</v>
+        <v>1862</v>
       </c>
       <c r="E200" t="s">
-        <v>1861</v>
+        <v>1863</v>
       </c>
       <c r="F200" t="s">
-        <v>1862</v>
+        <v>1864</v>
       </c>
       <c r="G200" t="s">
-        <v>1863</v>
+        <v>1865</v>
       </c>
       <c r="H200" t="s">
-        <v>1864</v>
+        <v>1866</v>
       </c>
       <c r="I200" t="s">
-        <v>1865</v>
+        <v>1867</v>
       </c>
       <c r="J200" t="s">
         <v>24</v>
       </c>
       <c r="K200" t="s">
-        <v>1866</v>
+        <v>141</v>
       </c>
       <c r="L200" t="s">
         <v>26</v>
       </c>
       <c r="M200" t="s">
-        <v>1867</v>
+        <v>142</v>
       </c>
       <c r="N200" t="s">
         <v>28</v>
       </c>
       <c r="O200" t="s">
         <v>1868</v>
       </c>
     </row>
     <row r="201" spans="1:15">
       <c r="A201">
-        <v>8289</v>
+        <v>6263</v>
       </c>
       <c r="B201" t="s">
         <v>1869</v>
       </c>
       <c r="C201" t="s">
         <v>1870</v>
       </c>
       <c r="D201" t="s">
         <v>1871</v>
       </c>
       <c r="E201" t="s">
         <v>1872</v>
       </c>
       <c r="F201" t="s">
         <v>1873</v>
       </c>
       <c r="G201" t="s">
         <v>1874</v>
       </c>
       <c r="H201" t="s">
         <v>1875</v>
       </c>
       <c r="I201" t="s">
         <v>1876</v>
       </c>
       <c r="J201" t="s">
         <v>24</v>
       </c>
       <c r="K201" t="s">
-        <v>398</v>
+        <v>130</v>
       </c>
       <c r="L201" t="s">
         <v>26</v>
       </c>
       <c r="M201" t="s">
-        <v>399</v>
+        <v>131</v>
       </c>
       <c r="N201" t="s">
         <v>28</v>
       </c>
       <c r="O201" t="s">
         <v>1877</v>
       </c>
     </row>
     <row r="202" spans="1:15">
       <c r="A202">
-        <v>8402</v>
+        <v>6274</v>
       </c>
       <c r="B202" t="s">
         <v>1878</v>
       </c>
       <c r="C202" t="s">
         <v>1879</v>
       </c>
       <c r="D202" t="s">
         <v>1880</v>
       </c>
       <c r="E202" t="s">
         <v>1881</v>
       </c>
       <c r="F202" t="s">
         <v>1882</v>
       </c>
       <c r="G202" t="s">
         <v>1883</v>
       </c>
       <c r="H202" t="s">
         <v>1884</v>
       </c>
       <c r="I202" t="s">
         <v>1885</v>
       </c>
       <c r="J202" t="s">
         <v>24</v>
       </c>
       <c r="K202" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="L202" t="s">
         <v>26</v>
       </c>
       <c r="M202" t="s">
-        <v>131</v>
+        <v>27</v>
       </c>
       <c r="N202" t="s">
         <v>28</v>
       </c>
       <c r="O202" t="s">
         <v>1886</v>
       </c>
     </row>
     <row r="203" spans="1:15">
       <c r="A203">
-        <v>8914</v>
+        <v>6275</v>
       </c>
       <c r="B203" t="s">
         <v>1887</v>
       </c>
       <c r="C203" t="s">
         <v>1888</v>
       </c>
       <c r="D203" t="s">
         <v>1889</v>
       </c>
       <c r="E203" t="s">
         <v>1890</v>
       </c>
       <c r="F203" t="s">
         <v>1891</v>
       </c>
       <c r="G203" t="s">
         <v>1892</v>
       </c>
       <c r="H203" t="s">
         <v>1893</v>
       </c>
       <c r="I203" t="s">
         <v>1894</v>
       </c>
       <c r="J203" t="s">
-        <v>24</v>
+        <v>363</v>
       </c>
       <c r="K203" t="s">
-        <v>25</v>
+        <v>876</v>
       </c>
       <c r="L203" t="s">
-        <v>26</v>
+        <v>365</v>
       </c>
       <c r="M203" t="s">
-        <v>27</v>
+        <v>878</v>
       </c>
       <c r="N203" t="s">
         <v>28</v>
       </c>
       <c r="O203" t="s">
         <v>1895</v>
       </c>
     </row>
     <row r="204" spans="1:15">
       <c r="A204">
-        <v>8918</v>
+        <v>6337</v>
       </c>
       <c r="B204" t="s">
         <v>1896</v>
       </c>
       <c r="C204" t="s">
         <v>1897</v>
       </c>
       <c r="D204" t="s">
         <v>1898</v>
       </c>
       <c r="E204" t="s">
         <v>1899</v>
       </c>
       <c r="F204" t="s">
         <v>1900</v>
       </c>
       <c r="G204" t="s">
         <v>1901</v>
       </c>
       <c r="H204" t="s">
         <v>1902</v>
       </c>
       <c r="I204" t="s">
         <v>1903</v>
       </c>
       <c r="J204" t="s">
         <v>24</v>
       </c>
       <c r="K204" t="s">
-        <v>25</v>
+        <v>141</v>
       </c>
       <c r="L204" t="s">
         <v>26</v>
       </c>
       <c r="M204" t="s">
-        <v>27</v>
+        <v>142</v>
       </c>
       <c r="N204" t="s">
         <v>28</v>
       </c>
       <c r="O204" t="s">
         <v>1904</v>
       </c>
     </row>
     <row r="205" spans="1:15">
       <c r="A205">
-        <v>8945</v>
+        <v>6460</v>
       </c>
       <c r="B205" t="s">
         <v>1905</v>
       </c>
       <c r="C205" t="s">
         <v>1906</v>
       </c>
       <c r="D205" t="s">
         <v>1907</v>
       </c>
       <c r="E205" t="s">
         <v>1908</v>
       </c>
       <c r="F205" t="s">
         <v>1909</v>
       </c>
       <c r="G205" t="s">
         <v>1910</v>
       </c>
       <c r="H205" t="s">
         <v>1911</v>
       </c>
       <c r="I205" t="s">
         <v>1912</v>
       </c>
       <c r="J205" t="s">
         <v>24</v>
       </c>
       <c r="K205" t="s">
-        <v>141</v>
+        <v>25</v>
       </c>
       <c r="L205" t="s">
         <v>26</v>
       </c>
       <c r="M205" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="N205" t="s">
         <v>28</v>
       </c>
       <c r="O205" t="s">
         <v>1913</v>
       </c>
     </row>
     <row r="206" spans="1:15">
       <c r="A206">
-        <v>10098</v>
+        <v>6468</v>
       </c>
       <c r="B206" t="s">
         <v>1914</v>
       </c>
       <c r="C206" t="s">
         <v>1915</v>
       </c>
       <c r="D206" t="s">
         <v>1916</v>
       </c>
       <c r="E206" t="s">
         <v>1917</v>
       </c>
       <c r="F206" t="s">
         <v>1918</v>
       </c>
       <c r="G206" t="s">
         <v>1919</v>
       </c>
       <c r="H206" t="s">
         <v>1920</v>
       </c>
       <c r="I206" t="s">
         <v>1921</v>
       </c>
       <c r="J206" t="s">
         <v>24</v>
       </c>
       <c r="K206" t="s">
         <v>25</v>
       </c>
       <c r="L206" t="s">
         <v>26</v>
       </c>
       <c r="M206" t="s">
         <v>27</v>
       </c>
       <c r="N206" t="s">
         <v>28</v>
       </c>
       <c r="O206" t="s">
         <v>1922</v>
       </c>
     </row>
     <row r="207" spans="1:15">
       <c r="A207">
-        <v>10412</v>
+        <v>6761</v>
       </c>
       <c r="B207" t="s">
         <v>1923</v>
       </c>
       <c r="C207" t="s">
         <v>1924</v>
       </c>
       <c r="D207" t="s">
         <v>1925</v>
       </c>
       <c r="E207" t="s">
         <v>1926</v>
       </c>
       <c r="F207" t="s">
         <v>1927</v>
       </c>
       <c r="G207" t="s">
         <v>1928</v>
       </c>
       <c r="H207" t="s">
         <v>1929</v>
       </c>
       <c r="I207" t="s">
         <v>1930</v>
       </c>
       <c r="J207" t="s">
         <v>24</v>
       </c>
       <c r="K207" t="s">
         <v>25</v>
       </c>
       <c r="L207" t="s">
         <v>26</v>
       </c>
       <c r="M207" t="s">
         <v>27</v>
       </c>
       <c r="N207" t="s">
         <v>28</v>
       </c>
       <c r="O207" t="s">
         <v>1931</v>
       </c>
     </row>
     <row r="208" spans="1:15">
       <c r="A208">
-        <v>10647</v>
+        <v>6765</v>
       </c>
       <c r="B208" t="s">
         <v>1932</v>
       </c>
       <c r="C208" t="s">
         <v>1933</v>
       </c>
       <c r="D208" t="s">
         <v>1934</v>
       </c>
       <c r="E208" t="s">
         <v>1935</v>
       </c>
       <c r="F208" t="s">
         <v>1936</v>
       </c>
       <c r="G208" t="s">
         <v>1937</v>
       </c>
       <c r="H208" t="s">
         <v>1938</v>
       </c>
       <c r="I208" t="s">
         <v>1939</v>
       </c>
       <c r="J208" t="s">
         <v>24</v>
       </c>
       <c r="K208" t="s">
         <v>130</v>
       </c>
       <c r="L208" t="s">
         <v>26</v>
       </c>
       <c r="M208" t="s">
         <v>131</v>
       </c>
       <c r="N208" t="s">
         <v>28</v>
       </c>
       <c r="O208" t="s">
         <v>1940</v>
       </c>
     </row>
     <row r="209" spans="1:15">
       <c r="A209">
-        <v>10887</v>
+        <v>8265</v>
       </c>
       <c r="B209" t="s">
         <v>1941</v>
       </c>
       <c r="C209" t="s">
         <v>1942</v>
       </c>
       <c r="D209" t="s">
         <v>1943</v>
       </c>
       <c r="E209" t="s">
         <v>1944</v>
       </c>
       <c r="F209" t="s">
         <v>1945</v>
       </c>
       <c r="G209" t="s">
         <v>1946</v>
       </c>
       <c r="H209" t="s">
         <v>1947</v>
       </c>
       <c r="I209" t="s">
         <v>1948</v>
       </c>
       <c r="J209" t="s">
         <v>24</v>
       </c>
       <c r="K209" t="s">
-        <v>25</v>
+        <v>1949</v>
       </c>
       <c r="L209" t="s">
         <v>26</v>
       </c>
       <c r="M209" t="s">
-        <v>27</v>
+        <v>1950</v>
       </c>
       <c r="N209" t="s">
         <v>28</v>
       </c>
       <c r="O209" t="s">
-        <v>1949</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="210" spans="1:15">
       <c r="A210">
-        <v>10925</v>
+        <v>8289</v>
       </c>
       <c r="B210" t="s">
-        <v>1950</v>
+        <v>1952</v>
       </c>
       <c r="C210" t="s">
-        <v>1951</v>
+        <v>1953</v>
       </c>
       <c r="D210" t="s">
-        <v>1952</v>
+        <v>1954</v>
       </c>
       <c r="E210" t="s">
-        <v>1953</v>
+        <v>1955</v>
       </c>
       <c r="F210" t="s">
-        <v>1954</v>
+        <v>1956</v>
       </c>
       <c r="G210" t="s">
-        <v>1955</v>
+        <v>1957</v>
       </c>
       <c r="H210" t="s">
-        <v>1956</v>
+        <v>1958</v>
       </c>
       <c r="I210" t="s">
-        <v>1957</v>
+        <v>1959</v>
       </c>
       <c r="J210" t="s">
         <v>24</v>
       </c>
       <c r="K210" t="s">
-        <v>25</v>
+        <v>398</v>
       </c>
       <c r="L210" t="s">
         <v>26</v>
       </c>
       <c r="M210" t="s">
-        <v>27</v>
+        <v>399</v>
       </c>
       <c r="N210" t="s">
         <v>28</v>
       </c>
       <c r="O210" t="s">
-        <v>1958</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="211" spans="1:15">
       <c r="A211">
-        <v>10930</v>
+        <v>8402</v>
       </c>
       <c r="B211" t="s">
-        <v>1959</v>
+        <v>1961</v>
       </c>
       <c r="C211" t="s">
-        <v>1960</v>
+        <v>1962</v>
       </c>
       <c r="D211" t="s">
-        <v>1961</v>
+        <v>1963</v>
       </c>
       <c r="E211" t="s">
-        <v>1962</v>
+        <v>1964</v>
       </c>
       <c r="F211" t="s">
-        <v>1963</v>
+        <v>1965</v>
       </c>
       <c r="G211" t="s">
-        <v>1964</v>
+        <v>1966</v>
       </c>
       <c r="H211" t="s">
-        <v>1965</v>
+        <v>1967</v>
       </c>
       <c r="I211" t="s">
-        <v>1966</v>
+        <v>1968</v>
       </c>
       <c r="J211" t="s">
-        <v>1967</v>
+        <v>24</v>
       </c>
       <c r="K211" t="s">
-        <v>472</v>
+        <v>130</v>
       </c>
       <c r="L211" t="s">
-        <v>1968</v>
+        <v>26</v>
       </c>
       <c r="M211" t="s">
-        <v>473</v>
+        <v>131</v>
       </c>
       <c r="N211" t="s">
         <v>28</v>
       </c>
       <c r="O211" t="s">
         <v>1969</v>
       </c>
     </row>
     <row r="212" spans="1:15">
       <c r="A212">
-        <v>10947</v>
+        <v>8914</v>
       </c>
       <c r="B212" t="s">
         <v>1970</v>
       </c>
       <c r="C212" t="s">
         <v>1971</v>
       </c>
       <c r="D212" t="s">
         <v>1972</v>
       </c>
       <c r="E212" t="s">
         <v>1973</v>
       </c>
       <c r="F212" t="s">
         <v>1974</v>
       </c>
       <c r="G212" t="s">
         <v>1975</v>
       </c>
       <c r="H212" t="s">
         <v>1976</v>
       </c>
       <c r="I212" t="s">
         <v>1977</v>
       </c>
       <c r="J212" t="s">
         <v>24</v>
       </c>
       <c r="K212" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="L212" t="s">
         <v>26</v>
       </c>
       <c r="M212" t="s">
-        <v>131</v>
+        <v>27</v>
       </c>
       <c r="N212" t="s">
         <v>28</v>
       </c>
       <c r="O212" t="s">
         <v>1978</v>
       </c>
     </row>
     <row r="213" spans="1:15">
       <c r="A213">
-        <v>10951</v>
+        <v>8918</v>
       </c>
       <c r="B213" t="s">
         <v>1979</v>
       </c>
       <c r="C213" t="s">
         <v>1980</v>
       </c>
       <c r="D213" t="s">
         <v>1981</v>
       </c>
       <c r="E213" t="s">
         <v>1982</v>
       </c>
       <c r="F213" t="s">
         <v>1983</v>
       </c>
       <c r="G213" t="s">
         <v>1984</v>
       </c>
       <c r="H213" t="s">
         <v>1985</v>
       </c>
       <c r="I213" t="s">
         <v>1986</v>
       </c>
       <c r="J213" t="s">
         <v>24</v>
       </c>
       <c r="K213" t="s">
-        <v>141</v>
+        <v>25</v>
       </c>
       <c r="L213" t="s">
         <v>26</v>
       </c>
       <c r="M213" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="N213" t="s">
         <v>28</v>
       </c>
       <c r="O213" t="s">
         <v>1987</v>
       </c>
     </row>
     <row r="214" spans="1:15">
       <c r="A214">
-        <v>11287</v>
+        <v>8945</v>
       </c>
       <c r="B214" t="s">
         <v>1988</v>
       </c>
       <c r="C214" t="s">
         <v>1989</v>
       </c>
       <c r="D214" t="s">
         <v>1990</v>
       </c>
       <c r="E214" t="s">
         <v>1991</v>
       </c>
       <c r="F214" t="s">
         <v>1992</v>
       </c>
       <c r="G214" t="s">
         <v>1993</v>
       </c>
       <c r="H214" t="s">
         <v>1994</v>
       </c>
       <c r="I214" t="s">
         <v>1995</v>
       </c>
       <c r="J214" t="s">
         <v>24</v>
       </c>
       <c r="K214" t="s">
-        <v>130</v>
+        <v>141</v>
       </c>
       <c r="L214" t="s">
         <v>26</v>
       </c>
       <c r="M214" t="s">
-        <v>131</v>
+        <v>142</v>
       </c>
       <c r="N214" t="s">
         <v>28</v>
       </c>
       <c r="O214" t="s">
         <v>1996</v>
       </c>
     </row>
     <row r="215" spans="1:15">
       <c r="A215">
-        <v>58060</v>
+        <v>10098</v>
       </c>
       <c r="B215" t="s">
         <v>1997</v>
       </c>
       <c r="C215" t="s">
         <v>1998</v>
       </c>
       <c r="D215" t="s">
         <v>1999</v>
       </c>
       <c r="E215" t="s">
         <v>2000</v>
       </c>
       <c r="F215" t="s">
         <v>2001</v>
       </c>
       <c r="G215" t="s">
         <v>2002</v>
       </c>
       <c r="H215" t="s">
         <v>2003</v>
       </c>
       <c r="I215" t="s">
         <v>2004</v>
       </c>
       <c r="J215" t="s">
         <v>24</v>
       </c>
       <c r="K215" t="s">
+        <v>25</v>
+      </c>
+      <c r="L215" t="s">
+        <v>26</v>
+      </c>
+      <c r="M215" t="s">
+        <v>27</v>
+      </c>
+      <c r="N215" t="s">
+        <v>28</v>
+      </c>
+      <c r="O215" t="s">
         <v>2005</v>
-      </c>
-[...10 lines deleted...]
-        <v>2007</v>
       </c>
     </row>
     <row r="216" spans="1:15">
       <c r="A216">
-        <v>58066</v>
+        <v>10412</v>
       </c>
       <c r="B216" t="s">
+        <v>2006</v>
+      </c>
+      <c r="C216" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D216" t="s">
         <v>2008</v>
       </c>
-      <c r="C216" t="s">
+      <c r="E216" t="s">
         <v>2009</v>
       </c>
-      <c r="D216" t="s">
+      <c r="F216" t="s">
         <v>2010</v>
       </c>
-      <c r="E216" t="s">
+      <c r="G216" t="s">
         <v>2011</v>
       </c>
-      <c r="F216" t="s">
+      <c r="H216" t="s">
         <v>2012</v>
       </c>
-      <c r="G216" t="s">
+      <c r="I216" t="s">
         <v>2013</v>
       </c>
-      <c r="H216" t="s">
+      <c r="J216" t="s">
+        <v>24</v>
+      </c>
+      <c r="K216" t="s">
+        <v>25</v>
+      </c>
+      <c r="L216" t="s">
+        <v>26</v>
+      </c>
+      <c r="M216" t="s">
+        <v>27</v>
+      </c>
+      <c r="N216" t="s">
+        <v>28</v>
+      </c>
+      <c r="O216" t="s">
         <v>2014</v>
-      </c>
-[...19 lines deleted...]
-        <v>2016</v>
       </c>
     </row>
     <row r="217" spans="1:15">
       <c r="A217">
-        <v>58120</v>
+        <v>10647</v>
       </c>
       <c r="B217" t="s">
+        <v>2015</v>
+      </c>
+      <c r="C217" t="s">
+        <v>2016</v>
+      </c>
+      <c r="D217" t="s">
         <v>2017</v>
       </c>
-      <c r="C217" t="s">
+      <c r="E217" t="s">
         <v>2018</v>
       </c>
-      <c r="D217" t="s">
+      <c r="F217" t="s">
         <v>2019</v>
       </c>
-      <c r="E217" t="s">
+      <c r="G217" t="s">
         <v>2020</v>
       </c>
-      <c r="F217" t="s">
+      <c r="H217" t="s">
         <v>2021</v>
       </c>
-      <c r="G217" t="s">
+      <c r="I217" t="s">
         <v>2022</v>
       </c>
-      <c r="H217" t="s">
+      <c r="J217" t="s">
+        <v>24</v>
+      </c>
+      <c r="K217" t="s">
+        <v>130</v>
+      </c>
+      <c r="L217" t="s">
+        <v>26</v>
+      </c>
+      <c r="M217" t="s">
+        <v>131</v>
+      </c>
+      <c r="N217" t="s">
+        <v>28</v>
+      </c>
+      <c r="O217" t="s">
         <v>2023</v>
-      </c>
-[...19 lines deleted...]
-        <v>2025</v>
       </c>
     </row>
     <row r="218" spans="1:15">
       <c r="A218">
-        <v>58122</v>
+        <v>10887</v>
       </c>
       <c r="B218" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C218" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D218" t="s">
         <v>2026</v>
       </c>
-      <c r="C218" t="s">
+      <c r="E218" t="s">
         <v>2027</v>
       </c>
-      <c r="D218" t="s">
+      <c r="F218" t="s">
         <v>2028</v>
       </c>
-      <c r="E218" t="s">
+      <c r="G218" t="s">
         <v>2029</v>
       </c>
-      <c r="F218" t="s">
+      <c r="H218" t="s">
         <v>2030</v>
       </c>
-      <c r="G218" t="s">
+      <c r="I218" t="s">
         <v>2031</v>
       </c>
-      <c r="H218" t="s">
+      <c r="J218" t="s">
+        <v>24</v>
+      </c>
+      <c r="K218" t="s">
+        <v>25</v>
+      </c>
+      <c r="L218" t="s">
+        <v>26</v>
+      </c>
+      <c r="M218" t="s">
+        <v>27</v>
+      </c>
+      <c r="N218" t="s">
+        <v>28</v>
+      </c>
+      <c r="O218" t="s">
         <v>2032</v>
-      </c>
-[...19 lines deleted...]
-        <v>2034</v>
       </c>
     </row>
     <row r="219" spans="1:15">
       <c r="A219">
-        <v>58218</v>
+        <v>10925</v>
       </c>
       <c r="B219" t="s">
+        <v>2033</v>
+      </c>
+      <c r="C219" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D219" t="s">
         <v>2035</v>
       </c>
-      <c r="C219" t="s">
+      <c r="E219" t="s">
         <v>2036</v>
       </c>
-      <c r="D219" t="s">
+      <c r="F219" t="s">
         <v>2037</v>
       </c>
-      <c r="E219" t="s">
+      <c r="G219" t="s">
         <v>2038</v>
       </c>
-      <c r="F219" t="s">
+      <c r="H219" t="s">
         <v>2039</v>
       </c>
-      <c r="G219" t="s">
+      <c r="I219" t="s">
         <v>2040</v>
       </c>
-      <c r="H219" t="s">
+      <c r="J219" t="s">
+        <v>24</v>
+      </c>
+      <c r="K219" t="s">
+        <v>25</v>
+      </c>
+      <c r="L219" t="s">
+        <v>26</v>
+      </c>
+      <c r="M219" t="s">
+        <v>27</v>
+      </c>
+      <c r="N219" t="s">
+        <v>28</v>
+      </c>
+      <c r="O219" t="s">
         <v>2041</v>
-      </c>
-[...19 lines deleted...]
-        <v>2043</v>
       </c>
     </row>
     <row r="220" spans="1:15">
       <c r="A220">
-        <v>58223</v>
+        <v>10930</v>
       </c>
       <c r="B220" t="s">
+        <v>2042</v>
+      </c>
+      <c r="C220" t="s">
+        <v>2043</v>
+      </c>
+      <c r="D220" t="s">
         <v>2044</v>
       </c>
-      <c r="C220" t="s">
+      <c r="E220" t="s">
         <v>2045</v>
       </c>
-      <c r="D220" t="s">
+      <c r="F220" t="s">
         <v>2046</v>
       </c>
-      <c r="E220" t="s">
+      <c r="G220" t="s">
         <v>2047</v>
       </c>
-      <c r="F220" t="s">
+      <c r="H220" t="s">
         <v>2048</v>
       </c>
-      <c r="G220" t="s">
+      <c r="I220" t="s">
         <v>2049</v>
       </c>
-      <c r="H220" t="s">
+      <c r="J220" t="s">
         <v>2050</v>
       </c>
-      <c r="I220" t="s">
+      <c r="K220" t="s">
+        <v>472</v>
+      </c>
+      <c r="L220" t="s">
         <v>2051</v>
       </c>
-      <c r="J220" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M220" t="s">
-        <v>131</v>
+        <v>473</v>
       </c>
       <c r="N220" t="s">
         <v>28</v>
       </c>
       <c r="O220" t="s">
         <v>2052</v>
       </c>
     </row>
     <row r="221" spans="1:15">
       <c r="A221">
-        <v>58240</v>
+        <v>10947</v>
       </c>
       <c r="B221" t="s">
         <v>2053</v>
       </c>
       <c r="C221" t="s">
         <v>2054</v>
       </c>
       <c r="D221" t="s">
         <v>2055</v>
       </c>
       <c r="E221" t="s">
         <v>2056</v>
       </c>
       <c r="F221" t="s">
         <v>2057</v>
       </c>
       <c r="G221" t="s">
         <v>2058</v>
       </c>
       <c r="H221" t="s">
         <v>2059</v>
       </c>
       <c r="I221" t="s">
         <v>2060</v>
       </c>
       <c r="J221" t="s">
         <v>24</v>
       </c>
       <c r="K221" t="s">
+        <v>130</v>
+      </c>
+      <c r="L221" t="s">
+        <v>26</v>
+      </c>
+      <c r="M221" t="s">
+        <v>131</v>
+      </c>
+      <c r="N221" t="s">
+        <v>28</v>
+      </c>
+      <c r="O221" t="s">
         <v>2061</v>
-      </c>
-[...10 lines deleted...]
-        <v>2063</v>
       </c>
     </row>
     <row r="222" spans="1:15">
       <c r="A222">
-        <v>58259</v>
+        <v>10951</v>
       </c>
       <c r="B222" t="s">
+        <v>2062</v>
+      </c>
+      <c r="C222" t="s">
+        <v>2063</v>
+      </c>
+      <c r="D222" t="s">
         <v>2064</v>
       </c>
-      <c r="C222" t="s">
+      <c r="E222" t="s">
         <v>2065</v>
       </c>
-      <c r="D222" t="s">
+      <c r="F222" t="s">
         <v>2066</v>
       </c>
-      <c r="E222" t="s">
+      <c r="G222" t="s">
         <v>2067</v>
       </c>
-      <c r="F222" t="s">
+      <c r="H222" t="s">
         <v>2068</v>
       </c>
-      <c r="G222" t="s">
+      <c r="I222" t="s">
         <v>2069</v>
       </c>
-      <c r="H222" t="s">
+      <c r="J222" t="s">
+        <v>24</v>
+      </c>
+      <c r="K222" t="s">
+        <v>141</v>
+      </c>
+      <c r="L222" t="s">
+        <v>26</v>
+      </c>
+      <c r="M222" t="s">
+        <v>142</v>
+      </c>
+      <c r="N222" t="s">
+        <v>28</v>
+      </c>
+      <c r="O222" t="s">
         <v>2070</v>
-      </c>
-[...19 lines deleted...]
-        <v>2074</v>
       </c>
     </row>
     <row r="223" spans="1:15">
       <c r="A223">
-        <v>64637</v>
+        <v>11287</v>
       </c>
       <c r="B223" t="s">
+        <v>2071</v>
+      </c>
+      <c r="C223" t="s">
+        <v>2072</v>
+      </c>
+      <c r="D223" t="s">
+        <v>2073</v>
+      </c>
+      <c r="E223" t="s">
+        <v>2074</v>
+      </c>
+      <c r="F223" t="s">
         <v>2075</v>
       </c>
-      <c r="C223" t="s">
+      <c r="G223" t="s">
         <v>2076</v>
       </c>
-      <c r="D223" t="s">
+      <c r="H223" t="s">
         <v>2077</v>
       </c>
-      <c r="E223" t="s">
+      <c r="I223" t="s">
         <v>2078</v>
       </c>
-      <c r="F223" t="s">
+      <c r="J223" t="s">
+        <v>24</v>
+      </c>
+      <c r="K223" t="s">
+        <v>130</v>
+      </c>
+      <c r="L223" t="s">
+        <v>26</v>
+      </c>
+      <c r="M223" t="s">
+        <v>131</v>
+      </c>
+      <c r="N223" t="s">
+        <v>28</v>
+      </c>
+      <c r="O223" t="s">
         <v>2079</v>
-      </c>
-[...25 lines deleted...]
-        <v>2083</v>
       </c>
     </row>
     <row r="224" spans="1:15">
       <c r="A224">
-        <v>64689</v>
+        <v>58060</v>
       </c>
       <c r="B224" t="s">
+        <v>2080</v>
+      </c>
+      <c r="C224" t="s">
+        <v>2081</v>
+      </c>
+      <c r="D224" t="s">
+        <v>2082</v>
+      </c>
+      <c r="E224" t="s">
+        <v>2083</v>
+      </c>
+      <c r="F224" t="s">
         <v>2084</v>
       </c>
-      <c r="C224" t="s">
+      <c r="G224" t="s">
         <v>2085</v>
       </c>
-      <c r="D224" t="s">
+      <c r="H224" t="s">
         <v>2086</v>
       </c>
-      <c r="E224" t="s">
+      <c r="I224" t="s">
         <v>2087</v>
       </c>
-      <c r="F224" t="s">
+      <c r="J224" t="s">
+        <v>24</v>
+      </c>
+      <c r="K224" t="s">
         <v>2088</v>
       </c>
-      <c r="G224" t="s">
+      <c r="L224" t="s">
+        <v>26</v>
+      </c>
+      <c r="M224" t="s">
         <v>2089</v>
       </c>
-      <c r="H224" t="s">
+      <c r="N224" t="s">
+        <v>28</v>
+      </c>
+      <c r="O224" t="s">
         <v>2090</v>
-      </c>
-[...19 lines deleted...]
-        <v>2092</v>
       </c>
     </row>
     <row r="225" spans="1:15">
       <c r="A225">
-        <v>65000</v>
+        <v>58066</v>
       </c>
       <c r="B225" t="s">
+        <v>2091</v>
+      </c>
+      <c r="C225" t="s">
+        <v>2092</v>
+      </c>
+      <c r="D225" t="s">
         <v>2093</v>
       </c>
-      <c r="C225" t="s">
+      <c r="E225" t="s">
         <v>2094</v>
       </c>
-      <c r="D225" t="s">
+      <c r="F225" t="s">
         <v>2095</v>
       </c>
-      <c r="E225" t="s">
+      <c r="G225" t="s">
         <v>2096</v>
       </c>
-      <c r="F225" t="s">
+      <c r="H225" t="s">
         <v>2097</v>
       </c>
-      <c r="G225" t="s">
+      <c r="I225" t="s">
         <v>2098</v>
       </c>
-      <c r="H225" t="s">
+      <c r="J225" t="s">
+        <v>24</v>
+      </c>
+      <c r="K225" t="s">
+        <v>472</v>
+      </c>
+      <c r="L225" t="s">
+        <v>26</v>
+      </c>
+      <c r="M225" t="s">
+        <v>473</v>
+      </c>
+      <c r="N225" t="s">
+        <v>28</v>
+      </c>
+      <c r="O225" t="s">
         <v>2099</v>
-      </c>
-[...19 lines deleted...]
-        <v>2101</v>
       </c>
     </row>
     <row r="226" spans="1:15">
       <c r="A226">
-        <v>65001</v>
+        <v>58120</v>
       </c>
       <c r="B226" t="s">
+        <v>2100</v>
+      </c>
+      <c r="C226" t="s">
+        <v>2101</v>
+      </c>
+      <c r="D226" t="s">
         <v>2102</v>
       </c>
-      <c r="C226" t="s">
+      <c r="E226" t="s">
         <v>2103</v>
       </c>
-      <c r="D226" t="s">
+      <c r="F226" t="s">
         <v>2104</v>
       </c>
-      <c r="E226" t="s">
+      <c r="G226" t="s">
         <v>2105</v>
       </c>
-      <c r="F226" t="s">
+      <c r="H226" t="s">
         <v>2106</v>
       </c>
-      <c r="G226" t="s">
+      <c r="I226" t="s">
         <v>2107</v>
       </c>
-      <c r="H226" t="s">
+      <c r="J226" t="s">
+        <v>24</v>
+      </c>
+      <c r="K226" t="s">
+        <v>25</v>
+      </c>
+      <c r="L226" t="s">
+        <v>26</v>
+      </c>
+      <c r="M226" t="s">
+        <v>27</v>
+      </c>
+      <c r="N226" t="s">
+        <v>28</v>
+      </c>
+      <c r="O226" t="s">
         <v>2108</v>
-      </c>
-[...19 lines deleted...]
-        <v>2110</v>
       </c>
     </row>
     <row r="227" spans="1:15">
       <c r="A227">
-        <v>65002</v>
+        <v>58122</v>
       </c>
       <c r="B227" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C227" t="s">
+        <v>2110</v>
+      </c>
+      <c r="D227" t="s">
         <v>2111</v>
       </c>
-      <c r="C227" t="s">
+      <c r="E227" t="s">
         <v>2112</v>
       </c>
-      <c r="D227" t="s">
+      <c r="F227" t="s">
         <v>2113</v>
       </c>
-      <c r="E227" t="s">
+      <c r="G227" t="s">
         <v>2114</v>
       </c>
-      <c r="F227" t="s">
+      <c r="H227" t="s">
         <v>2115</v>
       </c>
-      <c r="G227" t="s">
+      <c r="I227" t="s">
         <v>2116</v>
       </c>
-      <c r="H227" t="s">
+      <c r="J227" t="s">
+        <v>24</v>
+      </c>
+      <c r="K227" t="s">
+        <v>130</v>
+      </c>
+      <c r="L227" t="s">
+        <v>26</v>
+      </c>
+      <c r="M227" t="s">
+        <v>131</v>
+      </c>
+      <c r="N227" t="s">
+        <v>28</v>
+      </c>
+      <c r="O227" t="s">
         <v>2117</v>
-      </c>
-[...19 lines deleted...]
-        <v>2119</v>
       </c>
     </row>
     <row r="228" spans="1:15">
       <c r="A228">
-        <v>65003</v>
+        <v>58218</v>
       </c>
       <c r="B228" t="s">
+        <v>2118</v>
+      </c>
+      <c r="C228" t="s">
+        <v>2119</v>
+      </c>
+      <c r="D228" t="s">
         <v>2120</v>
       </c>
-      <c r="C228" t="s">
+      <c r="E228" t="s">
         <v>2121</v>
       </c>
-      <c r="D228" t="s">
+      <c r="F228" t="s">
         <v>2122</v>
       </c>
-      <c r="E228" t="s">
+      <c r="G228" t="s">
         <v>2123</v>
       </c>
-      <c r="F228" t="s">
+      <c r="H228" t="s">
         <v>2124</v>
       </c>
-      <c r="G228" t="s">
+      <c r="I228" t="s">
         <v>2125</v>
-      </c>
-[...4 lines deleted...]
-        <v>2127</v>
       </c>
       <c r="J228" t="s">
         <v>24</v>
       </c>
       <c r="K228" t="s">
         <v>130</v>
       </c>
       <c r="L228" t="s">
         <v>26</v>
       </c>
       <c r="M228" t="s">
         <v>131</v>
       </c>
       <c r="N228" t="s">
         <v>28</v>
       </c>
       <c r="O228" t="s">
-        <v>2128</v>
+        <v>2126</v>
       </c>
     </row>
     <row r="229" spans="1:15">
       <c r="A229">
-        <v>65004</v>
+        <v>58223</v>
       </c>
       <c r="B229" t="s">
+        <v>2127</v>
+      </c>
+      <c r="C229" t="s">
+        <v>2128</v>
+      </c>
+      <c r="D229" t="s">
         <v>2129</v>
       </c>
-      <c r="C229" t="s">
+      <c r="E229" t="s">
         <v>2130</v>
       </c>
-      <c r="D229" t="s">
+      <c r="F229" t="s">
         <v>2131</v>
       </c>
-      <c r="E229" t="s">
+      <c r="G229" t="s">
         <v>2132</v>
       </c>
-      <c r="F229" t="s">
+      <c r="H229" t="s">
         <v>2133</v>
       </c>
-      <c r="G229" t="s">
+      <c r="I229" t="s">
         <v>2134</v>
-      </c>
-[...4 lines deleted...]
-        <v>2136</v>
       </c>
       <c r="J229" t="s">
         <v>24</v>
       </c>
       <c r="K229" t="s">
         <v>130</v>
       </c>
       <c r="L229" t="s">
         <v>26</v>
       </c>
       <c r="M229" t="s">
         <v>131</v>
       </c>
       <c r="N229" t="s">
         <v>28</v>
       </c>
       <c r="O229" t="s">
-        <v>2137</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="230" spans="1:15">
       <c r="A230">
-        <v>65005</v>
+        <v>58240</v>
       </c>
       <c r="B230" t="s">
+        <v>2136</v>
+      </c>
+      <c r="C230" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D230" t="s">
         <v>2138</v>
       </c>
-      <c r="C230" t="s">
+      <c r="E230" t="s">
         <v>2139</v>
       </c>
-      <c r="D230" t="s">
+      <c r="F230" t="s">
         <v>2140</v>
       </c>
-      <c r="E230" t="s">
+      <c r="G230" t="s">
         <v>2141</v>
       </c>
-      <c r="F230" t="s">
+      <c r="H230" t="s">
         <v>2142</v>
       </c>
-      <c r="G230" t="s">
+      <c r="I230" t="s">
         <v>2143</v>
       </c>
-      <c r="H230" t="s">
+      <c r="J230" t="s">
+        <v>24</v>
+      </c>
+      <c r="K230" t="s">
         <v>2144</v>
       </c>
-      <c r="I230" t="s">
+      <c r="L230" t="s">
+        <v>26</v>
+      </c>
+      <c r="M230" t="s">
         <v>2145</v>
       </c>
-      <c r="J230" t="s">
-[...2 lines deleted...]
-      <c r="K230" t="s">
+      <c r="N230" t="s">
+        <v>28</v>
+      </c>
+      <c r="O230" t="s">
         <v>2146</v>
-      </c>
-[...10 lines deleted...]
-        <v>2148</v>
       </c>
     </row>
     <row r="231" spans="1:15">
       <c r="A231">
-        <v>65006</v>
+        <v>58259</v>
       </c>
       <c r="B231" t="s">
+        <v>2147</v>
+      </c>
+      <c r="C231" t="s">
+        <v>2148</v>
+      </c>
+      <c r="D231" t="s">
         <v>2149</v>
       </c>
-      <c r="C231" t="s">
+      <c r="E231" t="s">
         <v>2150</v>
       </c>
-      <c r="D231" t="s">
+      <c r="F231" t="s">
         <v>2151</v>
       </c>
-      <c r="E231" t="s">
+      <c r="G231" t="s">
         <v>2152</v>
       </c>
-      <c r="F231" t="s">
+      <c r="H231" t="s">
         <v>2153</v>
       </c>
-      <c r="G231" t="s">
+      <c r="I231" t="s">
         <v>2154</v>
       </c>
-      <c r="H231" t="s">
+      <c r="J231" t="s">
+        <v>24</v>
+      </c>
+      <c r="K231" t="s">
         <v>2155</v>
       </c>
-      <c r="I231" t="s">
+      <c r="L231" t="s">
+        <v>26</v>
+      </c>
+      <c r="M231" t="s">
         <v>2156</v>
       </c>
-      <c r="J231" t="s">
-[...2 lines deleted...]
-      <c r="K231" t="s">
+      <c r="N231" t="s">
+        <v>28</v>
+      </c>
+      <c r="O231" t="s">
         <v>2157</v>
-      </c>
-[...10 lines deleted...]
-        <v>2159</v>
       </c>
     </row>
     <row r="232" spans="1:15">
       <c r="A232">
-        <v>65007</v>
+        <v>64637</v>
       </c>
       <c r="B232" t="s">
+        <v>2158</v>
+      </c>
+      <c r="C232" t="s">
+        <v>2159</v>
+      </c>
+      <c r="D232" t="s">
         <v>2160</v>
       </c>
-      <c r="C232" t="s">
+      <c r="E232" t="s">
         <v>2161</v>
       </c>
-      <c r="D232" t="s">
+      <c r="F232" t="s">
         <v>2162</v>
       </c>
-      <c r="E232" t="s">
+      <c r="G232" t="s">
         <v>2163</v>
       </c>
-      <c r="F232" t="s">
+      <c r="H232" t="s">
         <v>2164</v>
       </c>
-      <c r="G232" t="s">
+      <c r="I232" t="s">
         <v>2165</v>
       </c>
-      <c r="H232" t="s">
+      <c r="J232" t="s">
+        <v>24</v>
+      </c>
+      <c r="K232" t="s">
+        <v>141</v>
+      </c>
+      <c r="L232" t="s">
+        <v>26</v>
+      </c>
+      <c r="M232" t="s">
+        <v>142</v>
+      </c>
+      <c r="N232" t="s">
+        <v>28</v>
+      </c>
+      <c r="O232" t="s">
         <v>2166</v>
-      </c>
-[...19 lines deleted...]
-        <v>2168</v>
       </c>
     </row>
     <row r="233" spans="1:15">
       <c r="A233">
-        <v>65008</v>
+        <v>64689</v>
       </c>
       <c r="B233" t="s">
+        <v>2167</v>
+      </c>
+      <c r="C233" t="s">
+        <v>2168</v>
+      </c>
+      <c r="D233" t="s">
         <v>2169</v>
       </c>
-      <c r="C233" t="s">
+      <c r="E233" t="s">
         <v>2170</v>
       </c>
-      <c r="D233" t="s">
+      <c r="F233" t="s">
         <v>2171</v>
       </c>
-      <c r="E233" t="s">
+      <c r="G233" t="s">
         <v>2172</v>
       </c>
-      <c r="F233" t="s">
+      <c r="H233" t="s">
         <v>2173</v>
       </c>
-      <c r="G233" t="s">
+      <c r="I233" t="s">
         <v>2174</v>
       </c>
-      <c r="H233" t="s">
+      <c r="J233" t="s">
+        <v>24</v>
+      </c>
+      <c r="K233" t="s">
+        <v>640</v>
+      </c>
+      <c r="L233" t="s">
+        <v>26</v>
+      </c>
+      <c r="M233" t="s">
+        <v>641</v>
+      </c>
+      <c r="N233" t="s">
+        <v>28</v>
+      </c>
+      <c r="O233" t="s">
         <v>2175</v>
-      </c>
-[...19 lines deleted...]
-        <v>2177</v>
       </c>
     </row>
     <row r="234" spans="1:15">
       <c r="A234">
-        <v>65009</v>
+        <v>65000</v>
       </c>
       <c r="B234" t="s">
+        <v>2176</v>
+      </c>
+      <c r="C234" t="s">
+        <v>2177</v>
+      </c>
+      <c r="D234" t="s">
         <v>2178</v>
       </c>
-      <c r="C234" t="s">
+      <c r="E234" t="s">
         <v>2179</v>
       </c>
-      <c r="D234" t="s">
+      <c r="F234" t="s">
         <v>2180</v>
       </c>
-      <c r="E234" t="s">
+      <c r="G234" t="s">
         <v>2181</v>
       </c>
-      <c r="F234" t="s">
+      <c r="H234" t="s">
         <v>2182</v>
       </c>
-      <c r="G234" t="s">
+      <c r="I234" t="s">
         <v>2183</v>
       </c>
-      <c r="H234" t="s">
+      <c r="J234" t="s">
+        <v>24</v>
+      </c>
+      <c r="K234" t="s">
+        <v>25</v>
+      </c>
+      <c r="L234" t="s">
+        <v>26</v>
+      </c>
+      <c r="M234" t="s">
+        <v>27</v>
+      </c>
+      <c r="N234" t="s">
+        <v>28</v>
+      </c>
+      <c r="O234" t="s">
         <v>2184</v>
-      </c>
-[...19 lines deleted...]
-        <v>2186</v>
       </c>
     </row>
     <row r="235" spans="1:15">
       <c r="A235">
-        <v>65010</v>
+        <v>65001</v>
       </c>
       <c r="B235" t="s">
+        <v>2185</v>
+      </c>
+      <c r="C235" t="s">
+        <v>2186</v>
+      </c>
+      <c r="D235" t="s">
         <v>2187</v>
       </c>
-      <c r="C235" t="s">
+      <c r="E235" t="s">
         <v>2188</v>
       </c>
-      <c r="D235" t="s">
+      <c r="F235" t="s">
         <v>2189</v>
       </c>
-      <c r="E235" t="s">
+      <c r="G235" t="s">
         <v>2190</v>
       </c>
-      <c r="F235" t="s">
+      <c r="H235" t="s">
         <v>2191</v>
       </c>
-      <c r="G235" t="s">
+      <c r="I235" t="s">
         <v>2192</v>
       </c>
-      <c r="H235" t="s">
+      <c r="J235" t="s">
+        <v>24</v>
+      </c>
+      <c r="K235" t="s">
+        <v>130</v>
+      </c>
+      <c r="L235" t="s">
+        <v>26</v>
+      </c>
+      <c r="M235" t="s">
+        <v>131</v>
+      </c>
+      <c r="N235" t="s">
+        <v>28</v>
+      </c>
+      <c r="O235" t="s">
         <v>2193</v>
-      </c>
-[...19 lines deleted...]
-        <v>2195</v>
       </c>
     </row>
     <row r="236" spans="1:15">
       <c r="A236">
-        <v>65011</v>
+        <v>65002</v>
       </c>
       <c r="B236" t="s">
+        <v>2194</v>
+      </c>
+      <c r="C236" t="s">
+        <v>2195</v>
+      </c>
+      <c r="D236" t="s">
         <v>2196</v>
       </c>
-      <c r="C236" t="s">
+      <c r="E236" t="s">
         <v>2197</v>
       </c>
-      <c r="D236" t="s">
+      <c r="F236" t="s">
         <v>2198</v>
       </c>
-      <c r="E236" t="s">
+      <c r="G236" t="s">
         <v>2199</v>
       </c>
-      <c r="F236" t="s">
+      <c r="H236" t="s">
         <v>2200</v>
       </c>
-      <c r="G236" t="s">
+      <c r="I236" t="s">
         <v>2201</v>
       </c>
-      <c r="H236" t="s">
+      <c r="J236" t="s">
+        <v>24</v>
+      </c>
+      <c r="K236" t="s">
+        <v>25</v>
+      </c>
+      <c r="L236" t="s">
+        <v>26</v>
+      </c>
+      <c r="M236" t="s">
+        <v>27</v>
+      </c>
+      <c r="N236" t="s">
+        <v>28</v>
+      </c>
+      <c r="O236" t="s">
         <v>2202</v>
-      </c>
-[...19 lines deleted...]
-        <v>2204</v>
       </c>
     </row>
     <row r="237" spans="1:15">
       <c r="A237">
-        <v>65012</v>
+        <v>65003</v>
       </c>
       <c r="B237" t="s">
+        <v>2203</v>
+      </c>
+      <c r="C237" t="s">
+        <v>2204</v>
+      </c>
+      <c r="D237" t="s">
         <v>2205</v>
       </c>
-      <c r="C237" t="s">
+      <c r="E237" t="s">
         <v>2206</v>
       </c>
-      <c r="D237" t="s">
+      <c r="F237" t="s">
         <v>2207</v>
       </c>
-      <c r="E237" t="s">
+      <c r="G237" t="s">
         <v>2208</v>
       </c>
-      <c r="F237" t="s">
+      <c r="H237" t="s">
         <v>2209</v>
       </c>
-      <c r="G237" t="s">
+      <c r="I237" t="s">
         <v>2210</v>
       </c>
-      <c r="H237" t="s">
+      <c r="J237" t="s">
+        <v>24</v>
+      </c>
+      <c r="K237" t="s">
+        <v>130</v>
+      </c>
+      <c r="L237" t="s">
+        <v>26</v>
+      </c>
+      <c r="M237" t="s">
+        <v>131</v>
+      </c>
+      <c r="N237" t="s">
+        <v>28</v>
+      </c>
+      <c r="O237" t="s">
         <v>2211</v>
-      </c>
-[...19 lines deleted...]
-        <v>2215</v>
       </c>
     </row>
     <row r="238" spans="1:15">
       <c r="A238">
-        <v>65013</v>
+        <v>65004</v>
       </c>
       <c r="B238" t="s">
+        <v>2212</v>
+      </c>
+      <c r="C238" t="s">
+        <v>2213</v>
+      </c>
+      <c r="D238" t="s">
+        <v>2214</v>
+      </c>
+      <c r="E238" t="s">
+        <v>2215</v>
+      </c>
+      <c r="F238" t="s">
         <v>2216</v>
       </c>
-      <c r="C238" t="s">
+      <c r="G238" t="s">
         <v>2217</v>
       </c>
-      <c r="D238" t="s">
+      <c r="H238" t="s">
         <v>2218</v>
       </c>
-      <c r="E238" t="s">
+      <c r="I238" t="s">
         <v>2219</v>
       </c>
-      <c r="F238" t="s">
+      <c r="J238" t="s">
+        <v>24</v>
+      </c>
+      <c r="K238" t="s">
+        <v>130</v>
+      </c>
+      <c r="L238" t="s">
+        <v>26</v>
+      </c>
+      <c r="M238" t="s">
+        <v>131</v>
+      </c>
+      <c r="N238" t="s">
+        <v>28</v>
+      </c>
+      <c r="O238" t="s">
         <v>2220</v>
-      </c>
-[...25 lines deleted...]
-        <v>2224</v>
       </c>
     </row>
     <row r="239" spans="1:15">
       <c r="A239">
-        <v>65014</v>
+        <v>65005</v>
       </c>
       <c r="B239" t="s">
+        <v>2221</v>
+      </c>
+      <c r="C239" t="s">
+        <v>2222</v>
+      </c>
+      <c r="D239" t="s">
+        <v>2223</v>
+      </c>
+      <c r="E239" t="s">
+        <v>2224</v>
+      </c>
+      <c r="F239" t="s">
         <v>2225</v>
       </c>
-      <c r="C239" t="s">
+      <c r="G239" t="s">
         <v>2226</v>
       </c>
-      <c r="D239" t="s">
+      <c r="H239" t="s">
         <v>2227</v>
       </c>
-      <c r="E239" t="s">
+      <c r="I239" t="s">
         <v>2228</v>
       </c>
-      <c r="F239" t="s">
+      <c r="J239" t="s">
+        <v>24</v>
+      </c>
+      <c r="K239" t="s">
         <v>2229</v>
       </c>
-      <c r="G239" t="s">
+      <c r="L239" t="s">
+        <v>26</v>
+      </c>
+      <c r="M239" t="s">
         <v>2230</v>
       </c>
-      <c r="H239" t="s">
+      <c r="N239" t="s">
+        <v>28</v>
+      </c>
+      <c r="O239" t="s">
         <v>2231</v>
-      </c>
-[...19 lines deleted...]
-        <v>2233</v>
       </c>
     </row>
     <row r="240" spans="1:15">
       <c r="A240">
-        <v>65015</v>
+        <v>65006</v>
       </c>
       <c r="B240" t="s">
+        <v>2232</v>
+      </c>
+      <c r="C240" t="s">
+        <v>2233</v>
+      </c>
+      <c r="D240" t="s">
         <v>2234</v>
       </c>
-      <c r="C240" t="s">
+      <c r="E240" t="s">
         <v>2235</v>
       </c>
-      <c r="D240" t="s">
+      <c r="F240" t="s">
         <v>2236</v>
       </c>
-      <c r="E240" t="s">
+      <c r="G240" t="s">
         <v>2237</v>
       </c>
-      <c r="F240" t="s">
+      <c r="H240" t="s">
         <v>2238</v>
       </c>
-      <c r="G240" t="s">
+      <c r="I240" t="s">
         <v>2239</v>
       </c>
-      <c r="H240" t="s">
+      <c r="J240" t="s">
+        <v>24</v>
+      </c>
+      <c r="K240" t="s">
         <v>2240</v>
       </c>
-      <c r="I240" t="s">
+      <c r="L240" t="s">
+        <v>26</v>
+      </c>
+      <c r="M240" t="s">
         <v>2241</v>
-      </c>
-[...10 lines deleted...]
-        <v>131</v>
       </c>
       <c r="N240" t="s">
         <v>28</v>
       </c>
       <c r="O240" t="s">
         <v>2242</v>
       </c>
     </row>
     <row r="241" spans="1:15">
       <c r="A241">
-        <v>65016</v>
+        <v>65007</v>
       </c>
       <c r="B241" t="s">
         <v>2243</v>
       </c>
       <c r="C241" t="s">
         <v>2244</v>
       </c>
       <c r="D241" t="s">
         <v>2245</v>
       </c>
       <c r="E241" t="s">
         <v>2246</v>
       </c>
       <c r="F241" t="s">
         <v>2247</v>
       </c>
       <c r="G241" t="s">
         <v>2248</v>
       </c>
       <c r="H241" t="s">
         <v>2249</v>
       </c>
       <c r="I241" t="s">
         <v>2250</v>
       </c>
       <c r="J241" t="s">
         <v>24</v>
       </c>
       <c r="K241" t="s">
         <v>25</v>
       </c>
       <c r="L241" t="s">
         <v>26</v>
       </c>
       <c r="M241" t="s">
         <v>27</v>
       </c>
       <c r="N241" t="s">
         <v>28</v>
       </c>
       <c r="O241" t="s">
         <v>2251</v>
       </c>
     </row>
     <row r="242" spans="1:15">
       <c r="A242">
-        <v>65017</v>
+        <v>65008</v>
       </c>
       <c r="B242" t="s">
         <v>2252</v>
       </c>
       <c r="C242" t="s">
         <v>2253</v>
       </c>
       <c r="D242" t="s">
         <v>2254</v>
       </c>
       <c r="E242" t="s">
         <v>2255</v>
       </c>
       <c r="F242" t="s">
         <v>2256</v>
       </c>
       <c r="G242" t="s">
         <v>2257</v>
       </c>
       <c r="H242" t="s">
         <v>2258</v>
       </c>
       <c r="I242" t="s">
         <v>2259</v>
       </c>
       <c r="J242" t="s">
         <v>24</v>
       </c>
       <c r="K242" t="s">
+        <v>130</v>
+      </c>
+      <c r="L242" t="s">
+        <v>26</v>
+      </c>
+      <c r="M242" t="s">
+        <v>131</v>
+      </c>
+      <c r="N242" t="s">
+        <v>28</v>
+      </c>
+      <c r="O242" t="s">
         <v>2260</v>
-      </c>
-[...10 lines deleted...]
-        <v>2262</v>
       </c>
     </row>
     <row r="243" spans="1:15">
       <c r="A243">
-        <v>65018</v>
+        <v>65009</v>
       </c>
       <c r="B243" t="s">
+        <v>2261</v>
+      </c>
+      <c r="C243" t="s">
+        <v>2262</v>
+      </c>
+      <c r="D243" t="s">
         <v>2263</v>
       </c>
-      <c r="C243" t="s">
+      <c r="E243" t="s">
         <v>2264</v>
       </c>
-      <c r="D243" t="s">
+      <c r="F243" t="s">
         <v>2265</v>
       </c>
-      <c r="E243" t="s">
+      <c r="G243" t="s">
         <v>2266</v>
       </c>
-      <c r="F243" t="s">
+      <c r="H243" t="s">
         <v>2267</v>
       </c>
-      <c r="G243" t="s">
+      <c r="I243" t="s">
         <v>2268</v>
       </c>
-      <c r="H243" t="s">
+      <c r="J243" t="s">
+        <v>24</v>
+      </c>
+      <c r="K243" t="s">
+        <v>130</v>
+      </c>
+      <c r="L243" t="s">
+        <v>26</v>
+      </c>
+      <c r="M243" t="s">
+        <v>131</v>
+      </c>
+      <c r="N243" t="s">
+        <v>28</v>
+      </c>
+      <c r="O243" t="s">
         <v>2269</v>
-      </c>
-[...19 lines deleted...]
-        <v>2273</v>
       </c>
     </row>
     <row r="244" spans="1:15">
       <c r="A244">
-        <v>65019</v>
+        <v>65010</v>
       </c>
       <c r="B244" t="s">
+        <v>2270</v>
+      </c>
+      <c r="C244" t="s">
+        <v>2271</v>
+      </c>
+      <c r="D244" t="s">
+        <v>2272</v>
+      </c>
+      <c r="E244" t="s">
+        <v>2273</v>
+      </c>
+      <c r="F244" t="s">
         <v>2274</v>
       </c>
-      <c r="C244" t="s">
+      <c r="G244" t="s">
         <v>2275</v>
       </c>
-      <c r="D244" t="s">
+      <c r="H244" t="s">
         <v>2276</v>
       </c>
-      <c r="E244" t="s">
+      <c r="I244" t="s">
         <v>2277</v>
       </c>
-      <c r="F244" t="s">
+      <c r="J244" t="s">
+        <v>24</v>
+      </c>
+      <c r="K244" t="s">
+        <v>25</v>
+      </c>
+      <c r="L244" t="s">
+        <v>26</v>
+      </c>
+      <c r="M244" t="s">
+        <v>27</v>
+      </c>
+      <c r="N244" t="s">
+        <v>28</v>
+      </c>
+      <c r="O244" t="s">
         <v>2278</v>
-      </c>
-[...25 lines deleted...]
-        <v>2282</v>
       </c>
     </row>
     <row r="245" spans="1:15">
       <c r="A245">
-        <v>65020</v>
+        <v>65011</v>
       </c>
       <c r="B245" t="s">
+        <v>2279</v>
+      </c>
+      <c r="C245" t="s">
+        <v>2280</v>
+      </c>
+      <c r="D245" t="s">
+        <v>2281</v>
+      </c>
+      <c r="E245" t="s">
+        <v>2282</v>
+      </c>
+      <c r="F245" t="s">
         <v>2283</v>
       </c>
-      <c r="C245" t="s">
+      <c r="G245" t="s">
         <v>2284</v>
       </c>
-      <c r="D245" t="s">
+      <c r="H245" t="s">
         <v>2285</v>
       </c>
-      <c r="E245" t="s">
+      <c r="I245" t="s">
         <v>2286</v>
       </c>
-      <c r="F245" t="s">
+      <c r="J245" t="s">
+        <v>24</v>
+      </c>
+      <c r="K245" t="s">
+        <v>130</v>
+      </c>
+      <c r="L245" t="s">
+        <v>26</v>
+      </c>
+      <c r="M245" t="s">
+        <v>131</v>
+      </c>
+      <c r="N245" t="s">
+        <v>28</v>
+      </c>
+      <c r="O245" t="s">
         <v>2287</v>
-      </c>
-[...25 lines deleted...]
-        <v>2293</v>
       </c>
     </row>
     <row r="246" spans="1:15">
       <c r="A246">
-        <v>65021</v>
+        <v>65012</v>
       </c>
       <c r="B246" t="s">
+        <v>2288</v>
+      </c>
+      <c r="C246" t="s">
+        <v>2289</v>
+      </c>
+      <c r="D246" t="s">
+        <v>2290</v>
+      </c>
+      <c r="E246" t="s">
+        <v>2291</v>
+      </c>
+      <c r="F246" t="s">
+        <v>2292</v>
+      </c>
+      <c r="G246" t="s">
+        <v>2293</v>
+      </c>
+      <c r="H246" t="s">
         <v>2294</v>
       </c>
-      <c r="C246" t="s">
+      <c r="I246" t="s">
         <v>2295</v>
       </c>
-      <c r="D246" t="s">
+      <c r="J246" t="s">
+        <v>24</v>
+      </c>
+      <c r="K246" t="s">
         <v>2296</v>
       </c>
-      <c r="E246" t="s">
+      <c r="L246" t="s">
+        <v>26</v>
+      </c>
+      <c r="M246" t="s">
         <v>2297</v>
       </c>
-      <c r="F246" t="s">
+      <c r="N246" t="s">
+        <v>28</v>
+      </c>
+      <c r="O246" t="s">
         <v>2298</v>
-      </c>
-[...25 lines deleted...]
-        <v>2302</v>
       </c>
     </row>
     <row r="247" spans="1:15">
       <c r="A247">
-        <v>65022</v>
+        <v>65013</v>
       </c>
       <c r="B247" t="s">
+        <v>2299</v>
+      </c>
+      <c r="C247" t="s">
+        <v>2300</v>
+      </c>
+      <c r="D247" t="s">
+        <v>2301</v>
+      </c>
+      <c r="E247" t="s">
+        <v>2302</v>
+      </c>
+      <c r="F247" t="s">
         <v>2303</v>
       </c>
-      <c r="C247" t="s">
+      <c r="G247" t="s">
         <v>2304</v>
       </c>
-      <c r="D247" t="s">
+      <c r="H247" t="s">
         <v>2305</v>
       </c>
-      <c r="E247" t="s">
+      <c r="I247" t="s">
         <v>2306</v>
-      </c>
-[...10 lines deleted...]
-        <v>2310</v>
       </c>
       <c r="J247" t="s">
         <v>24</v>
       </c>
       <c r="K247" t="s">
         <v>25</v>
       </c>
       <c r="L247" t="s">
         <v>26</v>
       </c>
       <c r="M247" t="s">
         <v>27</v>
       </c>
       <c r="N247" t="s">
         <v>28</v>
       </c>
       <c r="O247" t="s">
-        <v>2311</v>
+        <v>2307</v>
       </c>
     </row>
     <row r="248" spans="1:15">
       <c r="A248">
-        <v>65023</v>
+        <v>65014</v>
       </c>
       <c r="B248" t="s">
+        <v>2308</v>
+      </c>
+      <c r="C248" t="s">
+        <v>2309</v>
+      </c>
+      <c r="D248" t="s">
+        <v>2310</v>
+      </c>
+      <c r="E248" t="s">
+        <v>2311</v>
+      </c>
+      <c r="F248" t="s">
         <v>2312</v>
       </c>
-      <c r="C248" t="s">
+      <c r="G248" t="s">
         <v>2313</v>
       </c>
-      <c r="D248" t="s">
+      <c r="H248" t="s">
         <v>2314</v>
       </c>
-      <c r="E248" t="s">
+      <c r="I248" t="s">
         <v>2315</v>
       </c>
-      <c r="F248" t="s">
+      <c r="J248" t="s">
+        <v>363</v>
+      </c>
+      <c r="K248" t="s">
+        <v>316</v>
+      </c>
+      <c r="L248" t="s">
+        <v>365</v>
+      </c>
+      <c r="M248" t="s">
+        <v>317</v>
+      </c>
+      <c r="N248" t="s">
+        <v>28</v>
+      </c>
+      <c r="O248" t="s">
         <v>2316</v>
-      </c>
-[...25 lines deleted...]
-        <v>2320</v>
       </c>
     </row>
     <row r="249" spans="1:15">
       <c r="A249">
-        <v>65025</v>
+        <v>65015</v>
       </c>
       <c r="B249" t="s">
+        <v>2317</v>
+      </c>
+      <c r="C249" t="s">
+        <v>2318</v>
+      </c>
+      <c r="D249" t="s">
+        <v>2319</v>
+      </c>
+      <c r="E249" t="s">
+        <v>2320</v>
+      </c>
+      <c r="F249" t="s">
         <v>2321</v>
       </c>
-      <c r="C249" t="s">
+      <c r="G249" t="s">
         <v>2322</v>
       </c>
-      <c r="D249" t="s">
+      <c r="H249" t="s">
         <v>2323</v>
       </c>
-      <c r="E249" t="s">
+      <c r="I249" t="s">
         <v>2324</v>
       </c>
-      <c r="F249" t="s">
+      <c r="J249" t="s">
+        <v>24</v>
+      </c>
+      <c r="K249" t="s">
+        <v>130</v>
+      </c>
+      <c r="L249" t="s">
+        <v>26</v>
+      </c>
+      <c r="M249" t="s">
+        <v>131</v>
+      </c>
+      <c r="N249" t="s">
+        <v>28</v>
+      </c>
+      <c r="O249" t="s">
         <v>2325</v>
-      </c>
-[...25 lines deleted...]
-        <v>2329</v>
       </c>
     </row>
     <row r="250" spans="1:15">
       <c r="A250">
-        <v>65026</v>
+        <v>65016</v>
       </c>
       <c r="B250" t="s">
+        <v>2326</v>
+      </c>
+      <c r="C250" t="s">
+        <v>2327</v>
+      </c>
+      <c r="D250" t="s">
+        <v>2328</v>
+      </c>
+      <c r="E250" t="s">
+        <v>2329</v>
+      </c>
+      <c r="F250" t="s">
         <v>2330</v>
       </c>
-      <c r="C250" t="s">
+      <c r="G250" t="s">
         <v>2331</v>
       </c>
-      <c r="D250" t="s">
+      <c r="H250" t="s">
         <v>2332</v>
       </c>
-      <c r="E250" t="s">
+      <c r="I250" t="s">
         <v>2333</v>
-      </c>
-[...10 lines deleted...]
-        <v>2337</v>
       </c>
       <c r="J250" t="s">
         <v>24</v>
       </c>
       <c r="K250" t="s">
         <v>25</v>
       </c>
       <c r="L250" t="s">
         <v>26</v>
       </c>
       <c r="M250" t="s">
         <v>27</v>
       </c>
       <c r="N250" t="s">
         <v>28</v>
       </c>
       <c r="O250" t="s">
-        <v>2338</v>
+        <v>2334</v>
       </c>
     </row>
     <row r="251" spans="1:15">
       <c r="A251">
-        <v>65027</v>
+        <v>65017</v>
       </c>
       <c r="B251" t="s">
+        <v>2335</v>
+      </c>
+      <c r="C251" t="s">
+        <v>2336</v>
+      </c>
+      <c r="D251" t="s">
+        <v>2337</v>
+      </c>
+      <c r="E251" t="s">
+        <v>2338</v>
+      </c>
+      <c r="F251" t="s">
         <v>2339</v>
       </c>
-      <c r="C251" t="s">
+      <c r="G251" t="s">
         <v>2340</v>
       </c>
-      <c r="D251" t="s">
+      <c r="H251" t="s">
         <v>2341</v>
       </c>
-      <c r="E251" t="s">
+      <c r="I251" t="s">
         <v>2342</v>
       </c>
-      <c r="F251" t="s">
+      <c r="J251" t="s">
+        <v>24</v>
+      </c>
+      <c r="K251" t="s">
         <v>2343</v>
       </c>
-      <c r="G251" t="s">
+      <c r="L251" t="s">
+        <v>26</v>
+      </c>
+      <c r="M251" t="s">
         <v>2344</v>
       </c>
-      <c r="H251" t="s">
+      <c r="N251" t="s">
+        <v>28</v>
+      </c>
+      <c r="O251" t="s">
         <v>2345</v>
-      </c>
-[...19 lines deleted...]
-        <v>2347</v>
       </c>
     </row>
     <row r="252" spans="1:15">
       <c r="A252">
-        <v>65028</v>
+        <v>65018</v>
       </c>
       <c r="B252" t="s">
+        <v>2346</v>
+      </c>
+      <c r="C252" t="s">
+        <v>2347</v>
+      </c>
+      <c r="D252" t="s">
         <v>2348</v>
       </c>
-      <c r="C252" t="s">
+      <c r="E252" t="s">
         <v>2349</v>
       </c>
-      <c r="D252" t="s">
+      <c r="F252" t="s">
         <v>2350</v>
       </c>
-      <c r="E252" t="s">
+      <c r="G252" t="s">
         <v>2351</v>
       </c>
-      <c r="F252" t="s">
+      <c r="H252" t="s">
         <v>2352</v>
       </c>
-      <c r="G252" t="s">
+      <c r="I252" t="s">
         <v>2353</v>
       </c>
-      <c r="H252" t="s">
+      <c r="J252" t="s">
+        <v>24</v>
+      </c>
+      <c r="K252" t="s">
         <v>2354</v>
       </c>
-      <c r="I252" t="s">
+      <c r="L252" t="s">
+        <v>26</v>
+      </c>
+      <c r="M252" t="s">
         <v>2355</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N252" t="s">
         <v>28</v>
       </c>
       <c r="O252" t="s">
         <v>2356</v>
       </c>
     </row>
     <row r="253" spans="1:15">
       <c r="A253">
-        <v>65030</v>
+        <v>65019</v>
       </c>
       <c r="B253" t="s">
         <v>2357</v>
       </c>
       <c r="C253" t="s">
         <v>2358</v>
       </c>
       <c r="D253" t="s">
         <v>2359</v>
       </c>
       <c r="E253" t="s">
         <v>2360</v>
       </c>
       <c r="F253" t="s">
         <v>2361</v>
       </c>
       <c r="G253" t="s">
         <v>2362</v>
       </c>
       <c r="H253" t="s">
         <v>2363</v>
       </c>
       <c r="I253" t="s">
         <v>2364</v>
       </c>
       <c r="J253" t="s">
         <v>24</v>
       </c>
       <c r="K253" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L253" t="s">
         <v>26</v>
       </c>
       <c r="M253" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N253" t="s">
         <v>28</v>
       </c>
       <c r="O253" t="s">
         <v>2365</v>
       </c>
     </row>
     <row r="254" spans="1:15">
       <c r="A254">
-        <v>65031</v>
+        <v>65020</v>
       </c>
       <c r="B254" t="s">
         <v>2366</v>
       </c>
       <c r="C254" t="s">
         <v>2367</v>
       </c>
       <c r="D254" t="s">
         <v>2368</v>
       </c>
       <c r="E254" t="s">
         <v>2369</v>
       </c>
       <c r="F254" t="s">
         <v>2370</v>
       </c>
       <c r="G254" t="s">
         <v>2371</v>
       </c>
       <c r="H254" t="s">
         <v>2372</v>
       </c>
       <c r="I254" t="s">
         <v>2373</v>
       </c>
       <c r="J254" t="s">
         <v>24</v>
       </c>
       <c r="K254" t="s">
-        <v>25</v>
+        <v>2374</v>
       </c>
       <c r="L254" t="s">
         <v>26</v>
       </c>
       <c r="M254" t="s">
-        <v>27</v>
+        <v>2375</v>
       </c>
       <c r="N254" t="s">
         <v>28</v>
       </c>
       <c r="O254" t="s">
-        <v>2374</v>
+        <v>2376</v>
       </c>
     </row>
     <row r="255" spans="1:15">
       <c r="A255">
-        <v>65032</v>
+        <v>65021</v>
       </c>
       <c r="B255" t="s">
-        <v>2375</v>
+        <v>2377</v>
       </c>
       <c r="C255" t="s">
-        <v>2376</v>
+        <v>2378</v>
       </c>
       <c r="D255" t="s">
-        <v>2377</v>
+        <v>2379</v>
       </c>
       <c r="E255" t="s">
-        <v>2378</v>
+        <v>2380</v>
       </c>
       <c r="F255" t="s">
-        <v>2379</v>
+        <v>2381</v>
       </c>
       <c r="G255" t="s">
-        <v>2380</v>
+        <v>2382</v>
       </c>
       <c r="H255" t="s">
-        <v>2381</v>
+        <v>2383</v>
       </c>
       <c r="I255" t="s">
-        <v>2382</v>
+        <v>2384</v>
       </c>
       <c r="J255" t="s">
         <v>24</v>
       </c>
       <c r="K255" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="L255" t="s">
         <v>26</v>
       </c>
       <c r="M255" t="s">
-        <v>131</v>
+        <v>27</v>
       </c>
       <c r="N255" t="s">
         <v>28</v>
       </c>
       <c r="O255" t="s">
-        <v>2383</v>
+        <v>2385</v>
       </c>
     </row>
     <row r="256" spans="1:15">
       <c r="A256">
-        <v>65033</v>
+        <v>65022</v>
       </c>
       <c r="B256" t="s">
-        <v>2384</v>
+        <v>2386</v>
       </c>
       <c r="C256" t="s">
-        <v>2385</v>
+        <v>2387</v>
       </c>
       <c r="D256" t="s">
-        <v>2386</v>
+        <v>2388</v>
       </c>
       <c r="E256" t="s">
-        <v>2387</v>
+        <v>2389</v>
       </c>
       <c r="F256" t="s">
-        <v>2388</v>
+        <v>2390</v>
       </c>
       <c r="G256" t="s">
-        <v>2389</v>
+        <v>2391</v>
       </c>
       <c r="H256" t="s">
-        <v>2390</v>
+        <v>2392</v>
       </c>
       <c r="I256" t="s">
-        <v>2391</v>
+        <v>2393</v>
       </c>
       <c r="J256" t="s">
         <v>24</v>
       </c>
       <c r="K256" t="s">
-        <v>2392</v>
+        <v>25</v>
       </c>
       <c r="L256" t="s">
         <v>26</v>
       </c>
       <c r="M256" t="s">
-        <v>2393</v>
+        <v>27</v>
       </c>
       <c r="N256" t="s">
         <v>28</v>
       </c>
       <c r="O256" t="s">
         <v>2394</v>
       </c>
     </row>
     <row r="257" spans="1:15">
       <c r="A257">
-        <v>65034</v>
+        <v>65023</v>
       </c>
       <c r="B257" t="s">
         <v>2395</v>
       </c>
       <c r="C257" t="s">
         <v>2396</v>
       </c>
       <c r="D257" t="s">
         <v>2397</v>
       </c>
       <c r="E257" t="s">
         <v>2398</v>
       </c>
       <c r="F257" t="s">
         <v>2399</v>
       </c>
       <c r="G257" t="s">
         <v>2400</v>
       </c>
       <c r="H257" t="s">
         <v>2401</v>
       </c>
       <c r="I257" t="s">
         <v>2402</v>
       </c>
       <c r="J257" t="s">
-        <v>363</v>
+        <v>24</v>
       </c>
       <c r="K257" t="s">
+        <v>25</v>
+      </c>
+      <c r="L257" t="s">
+        <v>26</v>
+      </c>
+      <c r="M257" t="s">
+        <v>27</v>
+      </c>
+      <c r="N257" t="s">
+        <v>28</v>
+      </c>
+      <c r="O257" t="s">
         <v>2403</v>
-      </c>
-[...10 lines deleted...]
-        <v>2405</v>
       </c>
     </row>
     <row r="258" spans="1:15">
       <c r="A258">
-        <v>65035</v>
+        <v>65025</v>
       </c>
       <c r="B258" t="s">
+        <v>2404</v>
+      </c>
+      <c r="C258" t="s">
+        <v>2405</v>
+      </c>
+      <c r="D258" t="s">
         <v>2406</v>
       </c>
-      <c r="C258" t="s">
+      <c r="E258" t="s">
         <v>2407</v>
       </c>
-      <c r="D258" t="s">
+      <c r="F258" t="s">
         <v>2408</v>
       </c>
-      <c r="E258" t="s">
+      <c r="G258" t="s">
         <v>2409</v>
       </c>
-      <c r="F258" t="s">
+      <c r="H258" t="s">
         <v>2410</v>
       </c>
-      <c r="G258" t="s">
+      <c r="I258" t="s">
         <v>2411</v>
-      </c>
-[...4 lines deleted...]
-        <v>2413</v>
       </c>
       <c r="J258" t="s">
         <v>24</v>
       </c>
       <c r="K258" t="s">
         <v>25</v>
       </c>
       <c r="L258" t="s">
         <v>26</v>
       </c>
       <c r="M258" t="s">
         <v>27</v>
       </c>
       <c r="N258" t="s">
         <v>28</v>
       </c>
       <c r="O258" t="s">
-        <v>2414</v>
+        <v>2412</v>
       </c>
     </row>
     <row r="259" spans="1:15">
       <c r="A259">
-        <v>65036</v>
+        <v>65026</v>
       </c>
       <c r="B259" t="s">
+        <v>2413</v>
+      </c>
+      <c r="C259" t="s">
+        <v>2414</v>
+      </c>
+      <c r="D259" t="s">
         <v>2415</v>
       </c>
-      <c r="C259" t="s">
+      <c r="E259" t="s">
         <v>2416</v>
       </c>
-      <c r="D259" t="s">
+      <c r="F259" t="s">
         <v>2417</v>
       </c>
-      <c r="E259" t="s">
+      <c r="G259" t="s">
         <v>2418</v>
       </c>
-      <c r="F259" t="s">
+      <c r="H259" t="s">
         <v>2419</v>
       </c>
-      <c r="G259" t="s">
+      <c r="I259" t="s">
         <v>2420</v>
-      </c>
-[...4 lines deleted...]
-        <v>2422</v>
       </c>
       <c r="J259" t="s">
         <v>24</v>
       </c>
       <c r="K259" t="s">
         <v>25</v>
       </c>
       <c r="L259" t="s">
         <v>26</v>
       </c>
       <c r="M259" t="s">
         <v>27</v>
       </c>
       <c r="N259" t="s">
         <v>28</v>
       </c>
       <c r="O259" t="s">
-        <v>2423</v>
+        <v>2421</v>
       </c>
     </row>
     <row r="260" spans="1:15">
       <c r="A260">
-        <v>65037</v>
+        <v>65027</v>
       </c>
       <c r="B260" t="s">
+        <v>2422</v>
+      </c>
+      <c r="C260" t="s">
+        <v>2423</v>
+      </c>
+      <c r="D260" t="s">
         <v>2424</v>
       </c>
-      <c r="C260" t="s">
+      <c r="E260" t="s">
         <v>2425</v>
       </c>
-      <c r="D260" t="s">
+      <c r="F260" t="s">
         <v>2426</v>
       </c>
-      <c r="E260" t="s">
+      <c r="G260" t="s">
         <v>2427</v>
       </c>
-      <c r="F260" t="s">
+      <c r="H260" t="s">
         <v>2428</v>
       </c>
-      <c r="G260" t="s">
+      <c r="I260" t="s">
         <v>2429</v>
       </c>
-      <c r="H260" t="s">
+      <c r="J260" t="s">
+        <v>24</v>
+      </c>
+      <c r="K260" t="s">
+        <v>316</v>
+      </c>
+      <c r="L260" t="s">
+        <v>26</v>
+      </c>
+      <c r="M260" t="s">
+        <v>317</v>
+      </c>
+      <c r="N260" t="s">
+        <v>28</v>
+      </c>
+      <c r="O260" t="s">
         <v>2430</v>
-      </c>
-[...19 lines deleted...]
-        <v>2432</v>
       </c>
     </row>
     <row r="261" spans="1:15">
       <c r="A261">
-        <v>65038</v>
+        <v>65028</v>
       </c>
       <c r="B261" t="s">
+        <v>2431</v>
+      </c>
+      <c r="C261" t="s">
+        <v>2432</v>
+      </c>
+      <c r="D261" t="s">
         <v>2433</v>
       </c>
-      <c r="C261" t="s">
+      <c r="E261" t="s">
         <v>2434</v>
       </c>
-      <c r="D261" t="s">
+      <c r="F261" t="s">
         <v>2435</v>
       </c>
-      <c r="E261" t="s">
+      <c r="G261" t="s">
         <v>2436</v>
       </c>
-      <c r="F261" t="s">
+      <c r="H261" t="s">
         <v>2437</v>
       </c>
-      <c r="G261" t="s">
+      <c r="I261" t="s">
         <v>2438</v>
       </c>
-      <c r="H261" t="s">
+      <c r="J261" t="s">
+        <v>24</v>
+      </c>
+      <c r="K261" t="s">
+        <v>25</v>
+      </c>
+      <c r="L261" t="s">
+        <v>26</v>
+      </c>
+      <c r="M261" t="s">
+        <v>27</v>
+      </c>
+      <c r="N261" t="s">
+        <v>28</v>
+      </c>
+      <c r="O261" t="s">
         <v>2439</v>
-      </c>
-[...19 lines deleted...]
-        <v>2441</v>
       </c>
     </row>
     <row r="262" spans="1:15">
       <c r="A262">
-        <v>65039</v>
+        <v>65030</v>
       </c>
       <c r="B262" t="s">
+        <v>2440</v>
+      </c>
+      <c r="C262" t="s">
+        <v>2441</v>
+      </c>
+      <c r="D262" t="s">
         <v>2442</v>
       </c>
-      <c r="C262" t="s">
+      <c r="E262" t="s">
         <v>2443</v>
       </c>
-      <c r="D262" t="s">
+      <c r="F262" t="s">
         <v>2444</v>
       </c>
-      <c r="E262" t="s">
+      <c r="G262" t="s">
         <v>2445</v>
       </c>
-      <c r="F262" t="s">
+      <c r="H262" t="s">
         <v>2446</v>
       </c>
-      <c r="G262" t="s">
+      <c r="I262" t="s">
         <v>2447</v>
       </c>
-      <c r="H262" t="s">
+      <c r="J262" t="s">
+        <v>24</v>
+      </c>
+      <c r="K262" t="s">
+        <v>25</v>
+      </c>
+      <c r="L262" t="s">
+        <v>26</v>
+      </c>
+      <c r="M262" t="s">
+        <v>27</v>
+      </c>
+      <c r="N262" t="s">
+        <v>28</v>
+      </c>
+      <c r="O262" t="s">
         <v>2448</v>
-      </c>
-[...19 lines deleted...]
-        <v>2450</v>
       </c>
     </row>
     <row r="263" spans="1:15">
       <c r="A263">
-        <v>65040</v>
+        <v>65031</v>
       </c>
       <c r="B263" t="s">
+        <v>2449</v>
+      </c>
+      <c r="C263" t="s">
+        <v>2450</v>
+      </c>
+      <c r="D263" t="s">
         <v>2451</v>
       </c>
-      <c r="C263" t="s">
+      <c r="E263" t="s">
         <v>2452</v>
       </c>
-      <c r="D263" t="s">
+      <c r="F263" t="s">
         <v>2453</v>
       </c>
-      <c r="E263" t="s">
+      <c r="G263" t="s">
         <v>2454</v>
       </c>
-      <c r="F263" t="s">
+      <c r="H263" t="s">
         <v>2455</v>
       </c>
-      <c r="G263" t="s">
+      <c r="I263" t="s">
         <v>2456</v>
       </c>
-      <c r="H263" t="s">
+      <c r="J263" t="s">
+        <v>24</v>
+      </c>
+      <c r="K263" t="s">
+        <v>25</v>
+      </c>
+      <c r="L263" t="s">
+        <v>26</v>
+      </c>
+      <c r="M263" t="s">
+        <v>27</v>
+      </c>
+      <c r="N263" t="s">
+        <v>28</v>
+      </c>
+      <c r="O263" t="s">
         <v>2457</v>
-      </c>
-[...19 lines deleted...]
-        <v>2459</v>
       </c>
     </row>
     <row r="264" spans="1:15">
       <c r="A264">
-        <v>65043</v>
+        <v>65032</v>
       </c>
       <c r="B264" t="s">
+        <v>2458</v>
+      </c>
+      <c r="C264" t="s">
+        <v>2459</v>
+      </c>
+      <c r="D264" t="s">
         <v>2460</v>
       </c>
-      <c r="C264" t="s">
+      <c r="E264" t="s">
         <v>2461</v>
       </c>
-      <c r="D264" t="s">
+      <c r="F264" t="s">
         <v>2462</v>
       </c>
-      <c r="E264" t="s">
+      <c r="G264" t="s">
         <v>2463</v>
       </c>
-      <c r="F264" t="s">
+      <c r="H264" t="s">
         <v>2464</v>
       </c>
-      <c r="G264" t="s">
+      <c r="I264" t="s">
         <v>2465</v>
       </c>
-      <c r="H264" t="s">
+      <c r="J264" t="s">
+        <v>24</v>
+      </c>
+      <c r="K264" t="s">
+        <v>130</v>
+      </c>
+      <c r="L264" t="s">
+        <v>26</v>
+      </c>
+      <c r="M264" t="s">
+        <v>131</v>
+      </c>
+      <c r="N264" t="s">
+        <v>28</v>
+      </c>
+      <c r="O264" t="s">
         <v>2466</v>
-      </c>
-[...19 lines deleted...]
-        <v>2468</v>
       </c>
     </row>
     <row r="265" spans="1:15">
       <c r="A265">
-        <v>65044</v>
+        <v>65033</v>
       </c>
       <c r="B265" t="s">
+        <v>2467</v>
+      </c>
+      <c r="C265" t="s">
+        <v>2468</v>
+      </c>
+      <c r="D265" t="s">
         <v>2469</v>
       </c>
-      <c r="C265" t="s">
+      <c r="E265" t="s">
         <v>2470</v>
       </c>
-      <c r="D265" t="s">
+      <c r="F265" t="s">
         <v>2471</v>
       </c>
-      <c r="E265" t="s">
+      <c r="G265" t="s">
         <v>2472</v>
       </c>
-      <c r="F265" t="s">
+      <c r="H265" t="s">
         <v>2473</v>
       </c>
-      <c r="G265" t="s">
+      <c r="I265" t="s">
         <v>2474</v>
       </c>
-      <c r="H265" t="s">
+      <c r="J265" t="s">
+        <v>24</v>
+      </c>
+      <c r="K265" t="s">
         <v>2475</v>
       </c>
-      <c r="I265" t="s">
+      <c r="L265" t="s">
+        <v>26</v>
+      </c>
+      <c r="M265" t="s">
         <v>2476</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N265" t="s">
         <v>28</v>
       </c>
       <c r="O265" t="s">
         <v>2477</v>
       </c>
     </row>
     <row r="266" spans="1:15">
       <c r="A266">
-        <v>65045</v>
+        <v>65034</v>
       </c>
       <c r="B266" t="s">
         <v>2478</v>
       </c>
       <c r="C266" t="s">
         <v>2479</v>
       </c>
       <c r="D266" t="s">
         <v>2480</v>
       </c>
       <c r="E266" t="s">
         <v>2481</v>
       </c>
       <c r="F266" t="s">
         <v>2482</v>
       </c>
       <c r="G266" t="s">
         <v>2483</v>
       </c>
       <c r="H266" t="s">
         <v>2484</v>
       </c>
       <c r="I266" t="s">
         <v>2485</v>
       </c>
       <c r="J266" t="s">
+        <v>363</v>
+      </c>
+      <c r="K266" t="s">
         <v>2486</v>
       </c>
-      <c r="K266" t="s">
+      <c r="L266" t="s">
+        <v>365</v>
+      </c>
+      <c r="M266" t="s">
         <v>2487</v>
       </c>
-      <c r="L266" t="s">
+      <c r="N266" t="s">
+        <v>28</v>
+      </c>
+      <c r="O266" t="s">
         <v>2488</v>
-      </c>
-[...7 lines deleted...]
-        <v>2490</v>
       </c>
     </row>
     <row r="267" spans="1:15">
       <c r="A267">
-        <v>65046</v>
+        <v>65035</v>
       </c>
       <c r="B267" t="s">
+        <v>2489</v>
+      </c>
+      <c r="C267" t="s">
+        <v>2490</v>
+      </c>
+      <c r="D267" t="s">
         <v>2491</v>
       </c>
-      <c r="C267" t="s">
+      <c r="E267" t="s">
         <v>2492</v>
       </c>
-      <c r="D267" t="s">
+      <c r="F267" t="s">
         <v>2493</v>
       </c>
-      <c r="E267" t="s">
+      <c r="G267" t="s">
         <v>2494</v>
       </c>
-      <c r="F267" t="s">
+      <c r="H267" t="s">
         <v>2495</v>
       </c>
-      <c r="G267" t="s">
+      <c r="I267" t="s">
         <v>2496</v>
       </c>
-      <c r="H267" t="s">
+      <c r="J267" t="s">
+        <v>24</v>
+      </c>
+      <c r="K267" t="s">
+        <v>25</v>
+      </c>
+      <c r="L267" t="s">
+        <v>26</v>
+      </c>
+      <c r="M267" t="s">
+        <v>27</v>
+      </c>
+      <c r="N267" t="s">
+        <v>28</v>
+      </c>
+      <c r="O267" t="s">
         <v>2497</v>
-      </c>
-[...19 lines deleted...]
-        <v>2499</v>
       </c>
     </row>
     <row r="268" spans="1:15">
       <c r="A268">
-        <v>65047</v>
+        <v>65036</v>
       </c>
       <c r="B268" t="s">
+        <v>2498</v>
+      </c>
+      <c r="C268" t="s">
+        <v>2499</v>
+      </c>
+      <c r="D268" t="s">
         <v>2500</v>
       </c>
-      <c r="C268" t="s">
+      <c r="E268" t="s">
         <v>2501</v>
       </c>
-      <c r="D268" t="s">
+      <c r="F268" t="s">
         <v>2502</v>
       </c>
-      <c r="E268" t="s">
+      <c r="G268" t="s">
         <v>2503</v>
       </c>
-      <c r="F268" t="s">
+      <c r="H268" t="s">
         <v>2504</v>
       </c>
-      <c r="G268" t="s">
+      <c r="I268" t="s">
         <v>2505</v>
       </c>
-      <c r="H268" t="s">
+      <c r="J268" t="s">
+        <v>24</v>
+      </c>
+      <c r="K268" t="s">
+        <v>25</v>
+      </c>
+      <c r="L268" t="s">
+        <v>26</v>
+      </c>
+      <c r="M268" t="s">
+        <v>27</v>
+      </c>
+      <c r="N268" t="s">
+        <v>28</v>
+      </c>
+      <c r="O268" t="s">
         <v>2506</v>
-      </c>
-[...19 lines deleted...]
-        <v>2508</v>
       </c>
     </row>
     <row r="269" spans="1:15">
       <c r="A269">
-        <v>65049</v>
+        <v>65037</v>
       </c>
       <c r="B269" t="s">
+        <v>2507</v>
+      </c>
+      <c r="C269" t="s">
+        <v>2508</v>
+      </c>
+      <c r="D269" t="s">
         <v>2509</v>
       </c>
-      <c r="C269" t="s">
+      <c r="E269" t="s">
         <v>2510</v>
       </c>
-      <c r="D269" t="s">
+      <c r="F269" t="s">
         <v>2511</v>
       </c>
-      <c r="E269" t="s">
+      <c r="G269" t="s">
         <v>2512</v>
       </c>
-      <c r="F269" t="s">
+      <c r="H269" t="s">
         <v>2513</v>
       </c>
-      <c r="G269" t="s">
+      <c r="I269" t="s">
         <v>2514</v>
       </c>
-      <c r="H269" t="s">
+      <c r="J269" t="s">
+        <v>24</v>
+      </c>
+      <c r="K269" t="s">
+        <v>25</v>
+      </c>
+      <c r="L269" t="s">
+        <v>26</v>
+      </c>
+      <c r="M269" t="s">
+        <v>27</v>
+      </c>
+      <c r="N269" t="s">
+        <v>28</v>
+      </c>
+      <c r="O269" t="s">
         <v>2515</v>
-      </c>
-[...19 lines deleted...]
-        <v>2517</v>
       </c>
     </row>
     <row r="270" spans="1:15">
       <c r="A270">
-        <v>65050</v>
+        <v>65038</v>
       </c>
       <c r="B270" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C270" t="s">
+        <v>2517</v>
+      </c>
+      <c r="D270" t="s">
         <v>2518</v>
       </c>
-      <c r="C270" t="s">
+      <c r="E270" t="s">
         <v>2519</v>
       </c>
-      <c r="D270" t="s">
+      <c r="F270" t="s">
         <v>2520</v>
       </c>
-      <c r="E270" t="s">
+      <c r="G270" t="s">
         <v>2521</v>
       </c>
-      <c r="F270" t="s">
+      <c r="H270" t="s">
         <v>2522</v>
       </c>
-      <c r="G270" t="s">
+      <c r="I270" t="s">
         <v>2523</v>
       </c>
-      <c r="H270" t="s">
+      <c r="J270" t="s">
+        <v>24</v>
+      </c>
+      <c r="K270" t="s">
+        <v>130</v>
+      </c>
+      <c r="L270" t="s">
+        <v>26</v>
+      </c>
+      <c r="M270" t="s">
+        <v>131</v>
+      </c>
+      <c r="N270" t="s">
+        <v>28</v>
+      </c>
+      <c r="O270" t="s">
         <v>2524</v>
-      </c>
-[...19 lines deleted...]
-        <v>2526</v>
       </c>
     </row>
     <row r="271" spans="1:15">
       <c r="A271">
-        <v>65051</v>
+        <v>65039</v>
       </c>
       <c r="B271" t="s">
+        <v>2525</v>
+      </c>
+      <c r="C271" t="s">
+        <v>2526</v>
+      </c>
+      <c r="D271" t="s">
         <v>2527</v>
       </c>
-      <c r="C271" t="s">
+      <c r="E271" t="s">
         <v>2528</v>
       </c>
-      <c r="D271" t="s">
+      <c r="F271" t="s">
         <v>2529</v>
       </c>
-      <c r="E271" t="s">
+      <c r="G271" t="s">
         <v>2530</v>
       </c>
-      <c r="F271" t="s">
+      <c r="H271" t="s">
         <v>2531</v>
       </c>
-      <c r="G271" t="s">
+      <c r="I271" t="s">
         <v>2532</v>
       </c>
-      <c r="H271" t="s">
+      <c r="J271" t="s">
+        <v>24</v>
+      </c>
+      <c r="K271" t="s">
+        <v>130</v>
+      </c>
+      <c r="L271" t="s">
+        <v>26</v>
+      </c>
+      <c r="M271" t="s">
+        <v>131</v>
+      </c>
+      <c r="N271" t="s">
+        <v>28</v>
+      </c>
+      <c r="O271" t="s">
         <v>2533</v>
-      </c>
-[...19 lines deleted...]
-        <v>2535</v>
       </c>
     </row>
     <row r="272" spans="1:15">
       <c r="A272">
-        <v>65053</v>
+        <v>65040</v>
       </c>
       <c r="B272" t="s">
+        <v>2534</v>
+      </c>
+      <c r="C272" t="s">
+        <v>2535</v>
+      </c>
+      <c r="D272" t="s">
         <v>2536</v>
       </c>
-      <c r="C272" t="s">
+      <c r="E272" t="s">
         <v>2537</v>
       </c>
-      <c r="D272" t="s">
+      <c r="F272" t="s">
         <v>2538</v>
       </c>
-      <c r="E272" t="s">
+      <c r="G272" t="s">
         <v>2539</v>
       </c>
-      <c r="F272" t="s">
+      <c r="H272" t="s">
         <v>2540</v>
       </c>
-      <c r="G272" t="s">
+      <c r="I272" t="s">
         <v>2541</v>
       </c>
-      <c r="H272" t="s">
+      <c r="J272" t="s">
+        <v>24</v>
+      </c>
+      <c r="K272" t="s">
+        <v>876</v>
+      </c>
+      <c r="L272" t="s">
+        <v>26</v>
+      </c>
+      <c r="M272" t="s">
+        <v>878</v>
+      </c>
+      <c r="N272" t="s">
+        <v>28</v>
+      </c>
+      <c r="O272" t="s">
         <v>2542</v>
-      </c>
-[...19 lines deleted...]
-        <v>2544</v>
       </c>
     </row>
     <row r="273" spans="1:15">
       <c r="A273">
-        <v>65054</v>
+        <v>65043</v>
       </c>
       <c r="B273" t="s">
+        <v>2543</v>
+      </c>
+      <c r="C273" t="s">
+        <v>2544</v>
+      </c>
+      <c r="D273" t="s">
         <v>2545</v>
       </c>
-      <c r="C273" t="s">
+      <c r="E273" t="s">
         <v>2546</v>
       </c>
-      <c r="D273" t="s">
+      <c r="F273" t="s">
         <v>2547</v>
       </c>
-      <c r="E273" t="s">
+      <c r="G273" t="s">
         <v>2548</v>
       </c>
-      <c r="F273" t="s">
+      <c r="H273" t="s">
         <v>2549</v>
       </c>
-      <c r="G273" t="s">
+      <c r="I273" t="s">
         <v>2550</v>
       </c>
-      <c r="H273" t="s">
+      <c r="J273" t="s">
+        <v>24</v>
+      </c>
+      <c r="K273" t="s">
+        <v>25</v>
+      </c>
+      <c r="L273" t="s">
+        <v>26</v>
+      </c>
+      <c r="M273" t="s">
+        <v>27</v>
+      </c>
+      <c r="N273" t="s">
+        <v>28</v>
+      </c>
+      <c r="O273" t="s">
         <v>2551</v>
-      </c>
-[...19 lines deleted...]
-        <v>2553</v>
       </c>
     </row>
     <row r="274" spans="1:15">
       <c r="A274">
-        <v>65055</v>
+        <v>65044</v>
       </c>
       <c r="B274" t="s">
+        <v>2552</v>
+      </c>
+      <c r="C274" t="s">
+        <v>2553</v>
+      </c>
+      <c r="D274" t="s">
         <v>2554</v>
       </c>
-      <c r="C274" t="s">
+      <c r="E274" t="s">
         <v>2555</v>
       </c>
-      <c r="D274" t="s">
+      <c r="F274" t="s">
         <v>2556</v>
       </c>
-      <c r="E274" t="s">
+      <c r="G274" t="s">
         <v>2557</v>
       </c>
-      <c r="F274" t="s">
+      <c r="H274" t="s">
         <v>2558</v>
       </c>
-      <c r="G274" t="s">
+      <c r="I274" t="s">
         <v>2559</v>
       </c>
-      <c r="H274" t="s">
+      <c r="J274" t="s">
+        <v>24</v>
+      </c>
+      <c r="K274" t="s">
+        <v>25</v>
+      </c>
+      <c r="L274" t="s">
+        <v>26</v>
+      </c>
+      <c r="M274" t="s">
+        <v>27</v>
+      </c>
+      <c r="N274" t="s">
+        <v>28</v>
+      </c>
+      <c r="O274" t="s">
         <v>2560</v>
-      </c>
-[...19 lines deleted...]
-        <v>2562</v>
       </c>
     </row>
     <row r="275" spans="1:15">
       <c r="A275">
-        <v>65057</v>
+        <v>65045</v>
       </c>
       <c r="B275" t="s">
+        <v>2561</v>
+      </c>
+      <c r="C275" t="s">
+        <v>2562</v>
+      </c>
+      <c r="D275" t="s">
         <v>2563</v>
       </c>
-      <c r="C275" t="s">
+      <c r="E275" t="s">
         <v>2564</v>
       </c>
-      <c r="D275" t="s">
+      <c r="F275" t="s">
         <v>2565</v>
       </c>
-      <c r="E275" t="s">
+      <c r="G275" t="s">
         <v>2566</v>
       </c>
-      <c r="F275" t="s">
+      <c r="H275" t="s">
         <v>2567</v>
       </c>
-      <c r="G275" t="s">
+      <c r="I275" t="s">
         <v>2568</v>
       </c>
-      <c r="H275" t="s">
+      <c r="J275" t="s">
         <v>2569</v>
       </c>
-      <c r="I275" t="s">
+      <c r="K275" t="s">
         <v>2570</v>
       </c>
-      <c r="J275" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L275" t="s">
-        <v>26</v>
+        <v>2571</v>
       </c>
       <c r="M275" t="s">
-        <v>473</v>
+        <v>2572</v>
       </c>
       <c r="N275" t="s">
         <v>28</v>
       </c>
       <c r="O275" t="s">
-        <v>2571</v>
+        <v>2573</v>
       </c>
     </row>
     <row r="276" spans="1:15">
       <c r="A276">
-        <v>65058</v>
+        <v>65046</v>
       </c>
       <c r="B276" t="s">
-        <v>2572</v>
+        <v>2574</v>
       </c>
       <c r="C276" t="s">
-        <v>2573</v>
+        <v>2575</v>
       </c>
       <c r="D276" t="s">
-        <v>2574</v>
+        <v>2576</v>
       </c>
       <c r="E276" t="s">
-        <v>2575</v>
+        <v>2577</v>
       </c>
       <c r="F276" t="s">
-        <v>2576</v>
+        <v>2578</v>
       </c>
       <c r="G276" t="s">
-        <v>2577</v>
+        <v>2579</v>
       </c>
       <c r="H276" t="s">
-        <v>2578</v>
+        <v>2580</v>
       </c>
       <c r="I276" t="s">
-        <v>2579</v>
+        <v>2581</v>
       </c>
       <c r="J276" t="s">
-        <v>363</v>
+        <v>24</v>
       </c>
       <c r="K276" t="s">
-        <v>316</v>
+        <v>141</v>
       </c>
       <c r="L276" t="s">
-        <v>365</v>
+        <v>26</v>
       </c>
       <c r="M276" t="s">
-        <v>317</v>
+        <v>142</v>
       </c>
       <c r="N276" t="s">
         <v>28</v>
       </c>
       <c r="O276" t="s">
-        <v>2580</v>
+        <v>2582</v>
       </c>
     </row>
     <row r="277" spans="1:15">
       <c r="A277">
-        <v>65059</v>
+        <v>65047</v>
       </c>
       <c r="B277" t="s">
-        <v>2581</v>
+        <v>2583</v>
       </c>
       <c r="C277" t="s">
-        <v>2582</v>
+        <v>2584</v>
       </c>
       <c r="D277" t="s">
-        <v>2583</v>
+        <v>2585</v>
       </c>
       <c r="E277" t="s">
-        <v>2584</v>
+        <v>2586</v>
       </c>
       <c r="F277" t="s">
-        <v>2585</v>
+        <v>2587</v>
       </c>
       <c r="G277" t="s">
-        <v>2586</v>
+        <v>2588</v>
       </c>
       <c r="H277" t="s">
-        <v>2587</v>
+        <v>2589</v>
       </c>
       <c r="I277" t="s">
-        <v>2588</v>
+        <v>2590</v>
       </c>
       <c r="J277" t="s">
         <v>24</v>
       </c>
       <c r="K277" t="s">
-        <v>130</v>
+        <v>2570</v>
       </c>
       <c r="L277" t="s">
         <v>26</v>
       </c>
       <c r="M277" t="s">
-        <v>131</v>
+        <v>2572</v>
       </c>
       <c r="N277" t="s">
         <v>28</v>
       </c>
       <c r="O277" t="s">
-        <v>2589</v>
+        <v>2591</v>
       </c>
     </row>
     <row r="278" spans="1:15">
       <c r="A278">
-        <v>65060</v>
+        <v>65049</v>
       </c>
       <c r="B278" t="s">
-        <v>2590</v>
+        <v>2592</v>
       </c>
       <c r="C278" t="s">
-        <v>2591</v>
+        <v>2593</v>
       </c>
       <c r="D278" t="s">
-        <v>2592</v>
+        <v>2594</v>
       </c>
       <c r="E278" t="s">
-        <v>2593</v>
+        <v>2595</v>
       </c>
       <c r="F278" t="s">
-        <v>2594</v>
+        <v>2596</v>
       </c>
       <c r="G278" t="s">
-        <v>2595</v>
+        <v>2597</v>
       </c>
       <c r="H278" t="s">
-        <v>2596</v>
+        <v>2598</v>
       </c>
       <c r="I278" t="s">
-        <v>2597</v>
+        <v>2599</v>
       </c>
       <c r="J278" t="s">
         <v>24</v>
       </c>
       <c r="K278" t="s">
-        <v>141</v>
+        <v>640</v>
       </c>
       <c r="L278" t="s">
         <v>26</v>
       </c>
       <c r="M278" t="s">
-        <v>142</v>
+        <v>641</v>
       </c>
       <c r="N278" t="s">
         <v>28</v>
       </c>
       <c r="O278" t="s">
-        <v>2598</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="279" spans="1:15">
       <c r="A279">
-        <v>65061</v>
+        <v>65050</v>
       </c>
       <c r="B279" t="s">
-        <v>2599</v>
+        <v>2601</v>
       </c>
       <c r="C279" t="s">
-        <v>2600</v>
+        <v>2602</v>
       </c>
       <c r="D279" t="s">
-        <v>2601</v>
+        <v>2603</v>
       </c>
       <c r="E279" t="s">
-        <v>2602</v>
+        <v>2604</v>
       </c>
       <c r="F279" t="s">
-        <v>2603</v>
+        <v>2605</v>
       </c>
       <c r="G279" t="s">
-        <v>2604</v>
+        <v>2606</v>
       </c>
       <c r="H279" t="s">
-        <v>2605</v>
+        <v>2607</v>
       </c>
       <c r="I279" t="s">
-        <v>2606</v>
+        <v>2608</v>
       </c>
       <c r="J279" t="s">
         <v>24</v>
       </c>
       <c r="K279" t="s">
-        <v>858</v>
+        <v>25</v>
       </c>
       <c r="L279" t="s">
         <v>26</v>
       </c>
       <c r="M279" t="s">
-        <v>860</v>
+        <v>27</v>
       </c>
       <c r="N279" t="s">
         <v>28</v>
       </c>
       <c r="O279" t="s">
-        <v>2607</v>
+        <v>2609</v>
       </c>
     </row>
     <row r="280" spans="1:15">
       <c r="A280">
-        <v>65062</v>
+        <v>65051</v>
       </c>
       <c r="B280" t="s">
-        <v>2608</v>
+        <v>2610</v>
       </c>
       <c r="C280" t="s">
-        <v>2609</v>
+        <v>2611</v>
       </c>
       <c r="D280" t="s">
-        <v>2610</v>
+        <v>2612</v>
       </c>
       <c r="E280" t="s">
-        <v>2611</v>
+        <v>2613</v>
       </c>
       <c r="F280" t="s">
-        <v>2612</v>
+        <v>2614</v>
       </c>
       <c r="G280" t="s">
-        <v>2613</v>
+        <v>2615</v>
       </c>
       <c r="H280" t="s">
-        <v>2614</v>
+        <v>2616</v>
       </c>
       <c r="I280" t="s">
-        <v>2615</v>
+        <v>2617</v>
       </c>
       <c r="J280" t="s">
         <v>24</v>
       </c>
       <c r="K280" t="s">
-        <v>25</v>
+        <v>364</v>
       </c>
       <c r="L280" t="s">
         <v>26</v>
       </c>
       <c r="M280" t="s">
-        <v>27</v>
+        <v>366</v>
       </c>
       <c r="N280" t="s">
         <v>28</v>
       </c>
       <c r="O280" t="s">
-        <v>2616</v>
+        <v>2618</v>
       </c>
     </row>
     <row r="281" spans="1:15">
       <c r="A281">
-        <v>65063</v>
+        <v>65053</v>
       </c>
       <c r="B281" t="s">
-        <v>2617</v>
+        <v>2619</v>
       </c>
       <c r="C281" t="s">
-        <v>2618</v>
+        <v>2620</v>
       </c>
       <c r="D281" t="s">
-        <v>2619</v>
+        <v>2621</v>
       </c>
       <c r="E281" t="s">
-        <v>2620</v>
+        <v>2622</v>
       </c>
       <c r="F281" t="s">
-        <v>2621</v>
+        <v>2623</v>
       </c>
       <c r="G281" t="s">
-        <v>2622</v>
+        <v>2624</v>
       </c>
       <c r="H281" t="s">
-        <v>2623</v>
+        <v>2625</v>
       </c>
       <c r="I281" t="s">
-        <v>2624</v>
+        <v>2626</v>
       </c>
       <c r="J281" t="s">
         <v>24</v>
       </c>
       <c r="K281" t="s">
-        <v>2625</v>
+        <v>130</v>
       </c>
       <c r="L281" t="s">
         <v>26</v>
       </c>
       <c r="M281" t="s">
-        <v>2626</v>
+        <v>131</v>
       </c>
       <c r="N281" t="s">
         <v>28</v>
       </c>
       <c r="O281" t="s">
         <v>2627</v>
       </c>
     </row>
     <row r="282" spans="1:15">
       <c r="A282">
-        <v>65068</v>
+        <v>65054</v>
       </c>
       <c r="B282" t="s">
         <v>2628</v>
       </c>
       <c r="C282" t="s">
         <v>2629</v>
       </c>
       <c r="D282" t="s">
         <v>2630</v>
       </c>
       <c r="E282" t="s">
         <v>2631</v>
       </c>
       <c r="F282" t="s">
         <v>2632</v>
       </c>
       <c r="G282" t="s">
         <v>2633</v>
       </c>
       <c r="H282" t="s">
         <v>2634</v>
       </c>
       <c r="I282" t="s">
         <v>2635</v>
       </c>
       <c r="J282" t="s">
-        <v>24</v>
+        <v>363</v>
       </c>
       <c r="K282" t="s">
-        <v>25</v>
+        <v>101</v>
       </c>
       <c r="L282" t="s">
-        <v>26</v>
+        <v>365</v>
       </c>
       <c r="M282" t="s">
-        <v>27</v>
+        <v>102</v>
       </c>
       <c r="N282" t="s">
         <v>28</v>
       </c>
       <c r="O282" t="s">
         <v>2636</v>
       </c>
     </row>
     <row r="283" spans="1:15">
       <c r="A283">
-        <v>65069</v>
+        <v>65055</v>
       </c>
       <c r="B283" t="s">
         <v>2637</v>
       </c>
       <c r="C283" t="s">
         <v>2638</v>
       </c>
       <c r="D283" t="s">
         <v>2639</v>
       </c>
       <c r="E283" t="s">
         <v>2640</v>
       </c>
       <c r="F283" t="s">
         <v>2641</v>
       </c>
       <c r="G283" t="s">
         <v>2642</v>
       </c>
       <c r="H283" t="s">
         <v>2643</v>
       </c>
       <c r="I283" t="s">
         <v>2644</v>
       </c>
       <c r="J283" t="s">
         <v>24</v>
       </c>
       <c r="K283" t="s">
-        <v>130</v>
+        <v>2486</v>
       </c>
       <c r="L283" t="s">
         <v>26</v>
       </c>
       <c r="M283" t="s">
-        <v>131</v>
+        <v>2487</v>
       </c>
       <c r="N283" t="s">
         <v>28</v>
       </c>
       <c r="O283" t="s">
         <v>2645</v>
       </c>
     </row>
     <row r="284" spans="1:15">
       <c r="A284">
-        <v>65071</v>
+        <v>65057</v>
       </c>
       <c r="B284" t="s">
         <v>2646</v>
       </c>
       <c r="C284" t="s">
         <v>2647</v>
       </c>
       <c r="D284" t="s">
         <v>2648</v>
       </c>
       <c r="E284" t="s">
         <v>2649</v>
       </c>
       <c r="F284" t="s">
         <v>2650</v>
       </c>
       <c r="G284" t="s">
         <v>2651</v>
       </c>
       <c r="H284" t="s">
         <v>2652</v>
       </c>
       <c r="I284" t="s">
         <v>2653</v>
       </c>
       <c r="J284" t="s">
         <v>24</v>
       </c>
       <c r="K284" t="s">
-        <v>25</v>
+        <v>472</v>
       </c>
       <c r="L284" t="s">
         <v>26</v>
       </c>
       <c r="M284" t="s">
-        <v>27</v>
+        <v>473</v>
       </c>
       <c r="N284" t="s">
         <v>28</v>
       </c>
       <c r="O284" t="s">
         <v>2654</v>
       </c>
     </row>
     <row r="285" spans="1:15">
       <c r="A285">
-        <v>65073</v>
+        <v>65058</v>
       </c>
       <c r="B285" t="s">
         <v>2655</v>
       </c>
       <c r="C285" t="s">
         <v>2656</v>
       </c>
       <c r="D285" t="s">
         <v>2657</v>
       </c>
       <c r="E285" t="s">
         <v>2658</v>
       </c>
       <c r="F285" t="s">
         <v>2659</v>
       </c>
       <c r="G285" t="s">
         <v>2660</v>
       </c>
       <c r="H285" t="s">
         <v>2661</v>
       </c>
       <c r="I285" t="s">
         <v>2662</v>
       </c>
       <c r="J285" t="s">
-        <v>24</v>
+        <v>363</v>
       </c>
       <c r="K285" t="s">
-        <v>25</v>
+        <v>316</v>
       </c>
       <c r="L285" t="s">
-        <v>26</v>
+        <v>365</v>
       </c>
       <c r="M285" t="s">
-        <v>27</v>
+        <v>317</v>
       </c>
       <c r="N285" t="s">
         <v>28</v>
       </c>
       <c r="O285" t="s">
         <v>2663</v>
       </c>
     </row>
     <row r="286" spans="1:15">
       <c r="A286">
-        <v>65074</v>
+        <v>65059</v>
       </c>
       <c r="B286" t="s">
         <v>2664</v>
       </c>
       <c r="C286" t="s">
         <v>2665</v>
       </c>
       <c r="D286" t="s">
         <v>2666</v>
       </c>
       <c r="E286" t="s">
         <v>2667</v>
       </c>
       <c r="F286" t="s">
         <v>2668</v>
       </c>
       <c r="G286" t="s">
         <v>2669</v>
       </c>
       <c r="H286" t="s">
         <v>2670</v>
       </c>
       <c r="I286" t="s">
         <v>2671</v>
       </c>
       <c r="J286" t="s">
         <v>24</v>
       </c>
       <c r="K286" t="s">
+        <v>130</v>
+      </c>
+      <c r="L286" t="s">
+        <v>26</v>
+      </c>
+      <c r="M286" t="s">
+        <v>131</v>
+      </c>
+      <c r="N286" t="s">
+        <v>28</v>
+      </c>
+      <c r="O286" t="s">
         <v>2672</v>
-      </c>
-[...10 lines deleted...]
-        <v>2674</v>
       </c>
     </row>
     <row r="287" spans="1:15">
       <c r="A287">
-        <v>65075</v>
+        <v>65060</v>
       </c>
       <c r="B287" t="s">
+        <v>2673</v>
+      </c>
+      <c r="C287" t="s">
+        <v>2674</v>
+      </c>
+      <c r="D287" t="s">
         <v>2675</v>
       </c>
-      <c r="C287" t="s">
+      <c r="E287" t="s">
         <v>2676</v>
       </c>
-      <c r="D287" t="s">
+      <c r="F287" t="s">
         <v>2677</v>
       </c>
-      <c r="E287" t="s">
+      <c r="G287" t="s">
         <v>2678</v>
       </c>
-      <c r="F287" t="s">
+      <c r="H287" t="s">
         <v>2679</v>
       </c>
-      <c r="G287" t="s">
+      <c r="I287" t="s">
         <v>2680</v>
       </c>
-      <c r="H287" t="s">
+      <c r="J287" t="s">
+        <v>24</v>
+      </c>
+      <c r="K287" t="s">
+        <v>141</v>
+      </c>
+      <c r="L287" t="s">
+        <v>26</v>
+      </c>
+      <c r="M287" t="s">
+        <v>142</v>
+      </c>
+      <c r="N287" t="s">
+        <v>28</v>
+      </c>
+      <c r="O287" t="s">
         <v>2681</v>
-      </c>
-[...19 lines deleted...]
-        <v>2683</v>
       </c>
     </row>
     <row r="288" spans="1:15">
       <c r="A288">
-        <v>65076</v>
+        <v>65061</v>
       </c>
       <c r="B288" t="s">
+        <v>2682</v>
+      </c>
+      <c r="C288" t="s">
+        <v>2683</v>
+      </c>
+      <c r="D288" t="s">
         <v>2684</v>
       </c>
-      <c r="C288" t="s">
+      <c r="E288" t="s">
         <v>2685</v>
       </c>
-      <c r="D288" t="s">
+      <c r="F288" t="s">
         <v>2686</v>
       </c>
-      <c r="E288" t="s">
+      <c r="G288" t="s">
         <v>2687</v>
       </c>
-      <c r="F288" t="s">
+      <c r="H288" t="s">
         <v>2688</v>
       </c>
-      <c r="G288" t="s">
+      <c r="I288" t="s">
         <v>2689</v>
       </c>
-      <c r="H288" t="s">
+      <c r="J288" t="s">
+        <v>24</v>
+      </c>
+      <c r="K288" t="s">
+        <v>876</v>
+      </c>
+      <c r="L288" t="s">
+        <v>26</v>
+      </c>
+      <c r="M288" t="s">
+        <v>878</v>
+      </c>
+      <c r="N288" t="s">
+        <v>28</v>
+      </c>
+      <c r="O288" t="s">
         <v>2690</v>
-      </c>
-[...19 lines deleted...]
-        <v>2692</v>
       </c>
     </row>
     <row r="289" spans="1:15">
       <c r="A289">
-        <v>65077</v>
+        <v>65062</v>
       </c>
       <c r="B289" t="s">
+        <v>2691</v>
+      </c>
+      <c r="C289" t="s">
+        <v>2692</v>
+      </c>
+      <c r="D289" t="s">
         <v>2693</v>
       </c>
-      <c r="C289" t="s">
+      <c r="E289" t="s">
         <v>2694</v>
       </c>
-      <c r="D289" t="s">
+      <c r="F289" t="s">
         <v>2695</v>
       </c>
-      <c r="E289" t="s">
+      <c r="G289" t="s">
         <v>2696</v>
       </c>
-      <c r="F289" t="s">
+      <c r="H289" t="s">
         <v>2697</v>
       </c>
-      <c r="G289" t="s">
+      <c r="I289" t="s">
         <v>2698</v>
       </c>
-      <c r="H289" t="s">
+      <c r="J289" t="s">
+        <v>24</v>
+      </c>
+      <c r="K289" t="s">
+        <v>25</v>
+      </c>
+      <c r="L289" t="s">
+        <v>26</v>
+      </c>
+      <c r="M289" t="s">
+        <v>27</v>
+      </c>
+      <c r="N289" t="s">
+        <v>28</v>
+      </c>
+      <c r="O289" t="s">
         <v>2699</v>
-      </c>
-[...19 lines deleted...]
-        <v>2701</v>
       </c>
     </row>
     <row r="290" spans="1:15">
       <c r="A290">
-        <v>65080</v>
+        <v>65063</v>
       </c>
       <c r="B290" t="s">
+        <v>2700</v>
+      </c>
+      <c r="C290" t="s">
+        <v>2701</v>
+      </c>
+      <c r="D290" t="s">
         <v>2702</v>
       </c>
-      <c r="C290" t="s">
+      <c r="E290" t="s">
         <v>2703</v>
       </c>
-      <c r="D290" t="s">
+      <c r="F290" t="s">
         <v>2704</v>
       </c>
-      <c r="E290" t="s">
+      <c r="G290" t="s">
         <v>2705</v>
       </c>
-      <c r="F290" t="s">
+      <c r="H290" t="s">
         <v>2706</v>
       </c>
-      <c r="G290" t="s">
+      <c r="I290" t="s">
         <v>2707</v>
       </c>
-      <c r="H290" t="s">
+      <c r="J290" t="s">
+        <v>24</v>
+      </c>
+      <c r="K290" t="s">
         <v>2708</v>
       </c>
-      <c r="I290" t="s">
+      <c r="L290" t="s">
+        <v>26</v>
+      </c>
+      <c r="M290" t="s">
         <v>2709</v>
-      </c>
-[...10 lines deleted...]
-        <v>142</v>
       </c>
       <c r="N290" t="s">
         <v>28</v>
       </c>
       <c r="O290" t="s">
         <v>2710</v>
       </c>
     </row>
     <row r="291" spans="1:15">
       <c r="A291">
-        <v>65081</v>
+        <v>65068</v>
       </c>
       <c r="B291" t="s">
         <v>2711</v>
       </c>
       <c r="C291" t="s">
         <v>2712</v>
       </c>
       <c r="D291" t="s">
         <v>2713</v>
       </c>
       <c r="E291" t="s">
         <v>2714</v>
       </c>
       <c r="F291" t="s">
         <v>2715</v>
       </c>
       <c r="G291" t="s">
         <v>2716</v>
       </c>
       <c r="H291" t="s">
         <v>2717</v>
       </c>
       <c r="I291" t="s">
         <v>2718</v>
       </c>
       <c r="J291" t="s">
         <v>24</v>
       </c>
       <c r="K291" t="s">
-        <v>141</v>
+        <v>25</v>
       </c>
       <c r="L291" t="s">
         <v>26</v>
       </c>
       <c r="M291" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="N291" t="s">
         <v>28</v>
       </c>
       <c r="O291" t="s">
         <v>2719</v>
       </c>
     </row>
     <row r="292" spans="1:15">
       <c r="A292">
-        <v>65082</v>
+        <v>65069</v>
       </c>
       <c r="B292" t="s">
         <v>2720</v>
       </c>
       <c r="C292" t="s">
         <v>2721</v>
       </c>
       <c r="D292" t="s">
         <v>2722</v>
       </c>
       <c r="E292" t="s">
         <v>2723</v>
       </c>
       <c r="F292" t="s">
         <v>2724</v>
       </c>
       <c r="G292" t="s">
         <v>2725</v>
       </c>
       <c r="H292" t="s">
         <v>2726</v>
       </c>
       <c r="I292" t="s">
         <v>2727</v>
       </c>
       <c r="J292" t="s">
         <v>24</v>
       </c>
       <c r="K292" t="s">
-        <v>141</v>
+        <v>130</v>
       </c>
       <c r="L292" t="s">
         <v>26</v>
       </c>
       <c r="M292" t="s">
-        <v>142</v>
+        <v>131</v>
       </c>
       <c r="N292" t="s">
         <v>28</v>
       </c>
       <c r="O292" t="s">
         <v>2728</v>
       </c>
     </row>
     <row r="293" spans="1:15">
       <c r="A293">
-        <v>65083</v>
+        <v>65071</v>
       </c>
       <c r="B293" t="s">
         <v>2729</v>
       </c>
       <c r="C293" t="s">
         <v>2730</v>
       </c>
       <c r="D293" t="s">
         <v>2731</v>
       </c>
       <c r="E293" t="s">
         <v>2732</v>
       </c>
       <c r="F293" t="s">
         <v>2733</v>
       </c>
       <c r="G293" t="s">
         <v>2734</v>
       </c>
       <c r="H293" t="s">
         <v>2735</v>
       </c>
       <c r="I293" t="s">
         <v>2736</v>
       </c>
       <c r="J293" t="s">
         <v>24</v>
       </c>
       <c r="K293" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="L293" t="s">
         <v>26</v>
       </c>
       <c r="M293" t="s">
-        <v>131</v>
+        <v>27</v>
       </c>
       <c r="N293" t="s">
         <v>28</v>
       </c>
       <c r="O293" t="s">
         <v>2737</v>
       </c>
     </row>
     <row r="294" spans="1:15">
       <c r="A294">
-        <v>65084</v>
+        <v>65073</v>
       </c>
       <c r="B294" t="s">
         <v>2738</v>
       </c>
       <c r="C294" t="s">
         <v>2739</v>
       </c>
       <c r="D294" t="s">
         <v>2740</v>
       </c>
       <c r="E294" t="s">
         <v>2741</v>
       </c>
       <c r="F294" t="s">
         <v>2742</v>
       </c>
       <c r="G294" t="s">
         <v>2743</v>
       </c>
       <c r="H294" t="s">
         <v>2744</v>
       </c>
       <c r="I294" t="s">
         <v>2745</v>
       </c>
       <c r="J294" t="s">
         <v>24</v>
       </c>
       <c r="K294" t="s">
         <v>25</v>
       </c>
       <c r="L294" t="s">
         <v>26</v>
       </c>
       <c r="M294" t="s">
         <v>27</v>
       </c>
       <c r="N294" t="s">
         <v>28</v>
       </c>
       <c r="O294" t="s">
         <v>2746</v>
       </c>
     </row>
     <row r="295" spans="1:15">
       <c r="A295">
-        <v>65085</v>
+        <v>65074</v>
       </c>
       <c r="B295" t="s">
         <v>2747</v>
       </c>
       <c r="C295" t="s">
         <v>2748</v>
       </c>
       <c r="D295" t="s">
         <v>2749</v>
       </c>
       <c r="E295" t="s">
         <v>2750</v>
       </c>
       <c r="F295" t="s">
         <v>2751</v>
       </c>
       <c r="G295" t="s">
         <v>2752</v>
       </c>
       <c r="H295" t="s">
         <v>2753</v>
       </c>
       <c r="I295" t="s">
         <v>2754</v>
       </c>
       <c r="J295" t="s">
         <v>24</v>
       </c>
       <c r="K295" t="s">
-        <v>2403</v>
+        <v>2755</v>
       </c>
       <c r="L295" t="s">
         <v>26</v>
       </c>
       <c r="M295" t="s">
-        <v>2404</v>
+        <v>2756</v>
       </c>
       <c r="N295" t="s">
         <v>28</v>
       </c>
       <c r="O295" t="s">
-        <v>2755</v>
+        <v>2757</v>
       </c>
     </row>
     <row r="296" spans="1:15">
       <c r="A296">
-        <v>65086</v>
+        <v>65075</v>
       </c>
       <c r="B296" t="s">
-        <v>2756</v>
+        <v>2758</v>
       </c>
       <c r="C296" t="s">
-        <v>2757</v>
+        <v>2759</v>
       </c>
       <c r="D296" t="s">
-        <v>2758</v>
+        <v>2760</v>
       </c>
       <c r="E296" t="s">
-        <v>2759</v>
+        <v>2761</v>
       </c>
       <c r="F296" t="s">
-        <v>2760</v>
+        <v>2762</v>
       </c>
       <c r="G296" t="s">
-        <v>2761</v>
+        <v>2763</v>
       </c>
       <c r="H296" t="s">
-        <v>2762</v>
+        <v>2764</v>
       </c>
       <c r="I296" t="s">
-        <v>2763</v>
+        <v>2765</v>
       </c>
       <c r="J296" t="s">
-        <v>24</v>
+        <v>363</v>
       </c>
       <c r="K296" t="s">
-        <v>130</v>
+        <v>2475</v>
       </c>
       <c r="L296" t="s">
-        <v>26</v>
+        <v>365</v>
       </c>
       <c r="M296" t="s">
-        <v>131</v>
+        <v>2476</v>
       </c>
       <c r="N296" t="s">
         <v>28</v>
       </c>
       <c r="O296" t="s">
-        <v>2764</v>
+        <v>2766</v>
       </c>
     </row>
     <row r="297" spans="1:15">
       <c r="A297">
-        <v>65087</v>
+        <v>65076</v>
       </c>
       <c r="B297" t="s">
-        <v>2765</v>
+        <v>2767</v>
       </c>
       <c r="C297" t="s">
-        <v>2766</v>
+        <v>2768</v>
       </c>
       <c r="D297" t="s">
-        <v>2767</v>
+        <v>2769</v>
       </c>
       <c r="E297" t="s">
-        <v>2768</v>
+        <v>2770</v>
       </c>
       <c r="F297" t="s">
-        <v>2769</v>
+        <v>2771</v>
       </c>
       <c r="G297" t="s">
-        <v>2770</v>
+        <v>2772</v>
       </c>
       <c r="H297" t="s">
-        <v>2771</v>
+        <v>2773</v>
       </c>
       <c r="I297" t="s">
-        <v>2772</v>
+        <v>2774</v>
       </c>
       <c r="J297" t="s">
         <v>24</v>
       </c>
       <c r="K297" t="s">
         <v>130</v>
       </c>
       <c r="L297" t="s">
         <v>26</v>
       </c>
       <c r="M297" t="s">
         <v>131</v>
       </c>
       <c r="N297" t="s">
         <v>28</v>
       </c>
       <c r="O297" t="s">
-        <v>2773</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="298" spans="1:15">
       <c r="A298">
-        <v>65088</v>
+        <v>65077</v>
       </c>
       <c r="B298" t="s">
-        <v>2774</v>
+        <v>2776</v>
       </c>
       <c r="C298" t="s">
-        <v>2775</v>
+        <v>2777</v>
       </c>
       <c r="D298" t="s">
-        <v>2776</v>
+        <v>2778</v>
       </c>
       <c r="E298" t="s">
-        <v>2777</v>
+        <v>2779</v>
       </c>
       <c r="F298" t="s">
-        <v>2778</v>
+        <v>2780</v>
       </c>
       <c r="G298" t="s">
-        <v>2779</v>
+        <v>2781</v>
       </c>
       <c r="H298" t="s">
-        <v>2780</v>
+        <v>2782</v>
       </c>
       <c r="I298" t="s">
-        <v>2781</v>
+        <v>2783</v>
       </c>
       <c r="J298" t="s">
         <v>24</v>
       </c>
       <c r="K298" t="s">
-        <v>25</v>
+        <v>364</v>
       </c>
       <c r="L298" t="s">
         <v>26</v>
       </c>
       <c r="M298" t="s">
-        <v>27</v>
+        <v>366</v>
       </c>
       <c r="N298" t="s">
         <v>28</v>
       </c>
       <c r="O298" t="s">
-        <v>2782</v>
+        <v>2784</v>
       </c>
     </row>
     <row r="299" spans="1:15">
       <c r="A299">
-        <v>65089</v>
+        <v>65080</v>
       </c>
       <c r="B299" t="s">
-        <v>2783</v>
+        <v>2785</v>
       </c>
       <c r="C299" t="s">
-        <v>2784</v>
+        <v>2786</v>
       </c>
       <c r="D299" t="s">
-        <v>2785</v>
+        <v>2787</v>
       </c>
       <c r="E299" t="s">
-        <v>2786</v>
+        <v>2788</v>
       </c>
       <c r="F299" t="s">
-        <v>2787</v>
+        <v>2789</v>
       </c>
       <c r="G299" t="s">
-        <v>2788</v>
+        <v>2790</v>
       </c>
       <c r="H299" t="s">
-        <v>2789</v>
+        <v>2791</v>
       </c>
       <c r="I299" t="s">
-        <v>2790</v>
+        <v>2792</v>
       </c>
       <c r="J299" t="s">
         <v>24</v>
       </c>
       <c r="K299" t="s">
-        <v>25</v>
+        <v>141</v>
       </c>
       <c r="L299" t="s">
         <v>26</v>
       </c>
       <c r="M299" t="s">
-        <v>27</v>
+        <v>142</v>
       </c>
       <c r="N299" t="s">
         <v>28</v>
       </c>
       <c r="O299" t="s">
-        <v>2791</v>
+        <v>2793</v>
       </c>
     </row>
     <row r="300" spans="1:15">
       <c r="A300">
-        <v>65090</v>
+        <v>65081</v>
       </c>
       <c r="B300" t="s">
-        <v>2792</v>
+        <v>2794</v>
       </c>
       <c r="C300" t="s">
-        <v>2793</v>
+        <v>2795</v>
       </c>
       <c r="D300" t="s">
-        <v>2794</v>
+        <v>2796</v>
       </c>
       <c r="E300" t="s">
-        <v>2795</v>
+        <v>2797</v>
       </c>
       <c r="F300" t="s">
-        <v>2796</v>
+        <v>2798</v>
       </c>
       <c r="G300" t="s">
-        <v>2797</v>
+        <v>2799</v>
       </c>
       <c r="H300" t="s">
-        <v>2798</v>
+        <v>2800</v>
       </c>
       <c r="I300" t="s">
-        <v>2799</v>
+        <v>2801</v>
       </c>
       <c r="J300" t="s">
         <v>24</v>
       </c>
       <c r="K300" t="s">
-        <v>25</v>
+        <v>141</v>
       </c>
       <c r="L300" t="s">
         <v>26</v>
       </c>
       <c r="M300" t="s">
-        <v>27</v>
+        <v>142</v>
       </c>
       <c r="N300" t="s">
         <v>28</v>
       </c>
       <c r="O300" t="s">
-        <v>2800</v>
+        <v>2802</v>
       </c>
     </row>
     <row r="301" spans="1:15">
       <c r="A301">
-        <v>65091</v>
+        <v>65082</v>
       </c>
       <c r="B301" t="s">
-        <v>2801</v>
+        <v>2803</v>
       </c>
       <c r="C301" t="s">
-        <v>2802</v>
+        <v>2804</v>
       </c>
       <c r="D301" t="s">
-        <v>2803</v>
+        <v>2805</v>
       </c>
       <c r="E301" t="s">
-        <v>2804</v>
+        <v>2806</v>
       </c>
       <c r="F301" t="s">
-        <v>2805</v>
+        <v>2807</v>
       </c>
       <c r="G301" t="s">
-        <v>2806</v>
+        <v>2808</v>
       </c>
       <c r="H301" t="s">
-        <v>2807</v>
+        <v>2809</v>
       </c>
       <c r="I301" t="s">
-        <v>2808</v>
+        <v>2810</v>
       </c>
       <c r="J301" t="s">
         <v>24</v>
       </c>
       <c r="K301" t="s">
-        <v>25</v>
+        <v>141</v>
       </c>
       <c r="L301" t="s">
         <v>26</v>
       </c>
       <c r="M301" t="s">
-        <v>27</v>
+        <v>142</v>
       </c>
       <c r="N301" t="s">
         <v>28</v>
       </c>
       <c r="O301" t="s">
-        <v>2809</v>
+        <v>2811</v>
       </c>
     </row>
     <row r="302" spans="1:15">
       <c r="A302">
-        <v>65092</v>
+        <v>65083</v>
       </c>
       <c r="B302" t="s">
-        <v>2810</v>
+        <v>2812</v>
       </c>
       <c r="C302" t="s">
-        <v>2811</v>
+        <v>2813</v>
       </c>
       <c r="D302" t="s">
-        <v>2812</v>
+        <v>2814</v>
       </c>
       <c r="E302" t="s">
-        <v>2813</v>
+        <v>2815</v>
       </c>
       <c r="F302" t="s">
-        <v>2814</v>
+        <v>2816</v>
       </c>
       <c r="G302" t="s">
-        <v>2815</v>
+        <v>2817</v>
       </c>
       <c r="H302" t="s">
-        <v>2816</v>
+        <v>2818</v>
       </c>
       <c r="I302" t="s">
-        <v>2817</v>
+        <v>2819</v>
       </c>
       <c r="J302" t="s">
         <v>24</v>
       </c>
       <c r="K302" t="s">
         <v>130</v>
       </c>
       <c r="L302" t="s">
         <v>26</v>
       </c>
       <c r="M302" t="s">
         <v>131</v>
       </c>
       <c r="N302" t="s">
         <v>28</v>
       </c>
       <c r="O302" t="s">
-        <v>2818</v>
+        <v>2820</v>
       </c>
     </row>
     <row r="303" spans="1:15">
       <c r="A303">
-        <v>65093</v>
+        <v>65084</v>
       </c>
       <c r="B303" t="s">
-        <v>2819</v>
+        <v>2821</v>
       </c>
       <c r="C303" t="s">
-        <v>2820</v>
+        <v>2822</v>
       </c>
       <c r="D303" t="s">
-        <v>2821</v>
+        <v>2823</v>
       </c>
       <c r="E303" t="s">
-        <v>2822</v>
+        <v>2824</v>
       </c>
       <c r="F303" t="s">
-        <v>2823</v>
+        <v>2825</v>
       </c>
       <c r="G303" t="s">
-        <v>2824</v>
+        <v>2826</v>
       </c>
       <c r="H303" t="s">
-        <v>2825</v>
+        <v>2827</v>
       </c>
       <c r="I303" t="s">
-        <v>2826</v>
+        <v>2828</v>
       </c>
       <c r="J303" t="s">
         <v>24</v>
       </c>
       <c r="K303" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="L303" t="s">
         <v>26</v>
       </c>
       <c r="M303" t="s">
-        <v>131</v>
+        <v>27</v>
       </c>
       <c r="N303" t="s">
         <v>28</v>
       </c>
       <c r="O303" t="s">
-        <v>2827</v>
+        <v>2829</v>
       </c>
     </row>
     <row r="304" spans="1:15">
       <c r="A304">
-        <v>65094</v>
+        <v>65085</v>
       </c>
       <c r="B304" t="s">
-        <v>2828</v>
+        <v>2830</v>
       </c>
       <c r="C304" t="s">
-        <v>2829</v>
+        <v>2831</v>
       </c>
       <c r="D304" t="s">
-        <v>2830</v>
+        <v>2832</v>
       </c>
       <c r="E304" t="s">
-        <v>2831</v>
+        <v>2833</v>
       </c>
       <c r="F304" t="s">
-        <v>2832</v>
+        <v>2834</v>
       </c>
       <c r="G304" t="s">
-        <v>2833</v>
+        <v>2835</v>
       </c>
       <c r="H304" t="s">
-        <v>2834</v>
+        <v>2836</v>
       </c>
       <c r="I304" t="s">
-        <v>2835</v>
+        <v>2837</v>
       </c>
       <c r="J304" t="s">
         <v>24</v>
       </c>
       <c r="K304" t="s">
-        <v>2836</v>
+        <v>2486</v>
       </c>
       <c r="L304" t="s">
         <v>26</v>
       </c>
       <c r="M304" t="s">
-        <v>2837</v>
+        <v>2487</v>
       </c>
       <c r="N304" t="s">
         <v>28</v>
       </c>
       <c r="O304" t="s">
         <v>2838</v>
       </c>
     </row>
     <row r="305" spans="1:15">
       <c r="A305">
-        <v>65095</v>
+        <v>65086</v>
       </c>
       <c r="B305" t="s">
         <v>2839</v>
       </c>
       <c r="C305" t="s">
         <v>2840</v>
       </c>
       <c r="D305" t="s">
         <v>2841</v>
       </c>
       <c r="E305" t="s">
         <v>2842</v>
       </c>
       <c r="F305" t="s">
         <v>2843</v>
       </c>
       <c r="G305" t="s">
         <v>2844</v>
       </c>
       <c r="H305" t="s">
         <v>2845</v>
       </c>
       <c r="I305" t="s">
         <v>2846</v>
       </c>
       <c r="J305" t="s">
         <v>24</v>
       </c>
       <c r="K305" t="s">
-        <v>364</v>
+        <v>130</v>
       </c>
       <c r="L305" t="s">
         <v>26</v>
       </c>
       <c r="M305" t="s">
-        <v>366</v>
+        <v>131</v>
       </c>
       <c r="N305" t="s">
         <v>28</v>
       </c>
       <c r="O305" t="s">
         <v>2847</v>
       </c>
     </row>
     <row r="306" spans="1:15">
       <c r="A306">
-        <v>65096</v>
+        <v>65087</v>
       </c>
       <c r="B306" t="s">
         <v>2848</v>
       </c>
       <c r="C306" t="s">
         <v>2849</v>
       </c>
       <c r="D306" t="s">
         <v>2850</v>
       </c>
       <c r="E306" t="s">
         <v>2851</v>
       </c>
       <c r="F306" t="s">
         <v>2852</v>
       </c>
       <c r="G306" t="s">
         <v>2853</v>
       </c>
       <c r="H306" t="s">
         <v>2854</v>
       </c>
       <c r="I306" t="s">
         <v>2855</v>
       </c>
       <c r="J306" t="s">
         <v>24</v>
       </c>
       <c r="K306" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L306" t="s">
         <v>26</v>
       </c>
       <c r="M306" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N306" t="s">
         <v>28</v>
       </c>
       <c r="O306" t="s">
         <v>2856</v>
       </c>
     </row>
     <row r="307" spans="1:15">
       <c r="A307">
-        <v>65097</v>
+        <v>65088</v>
       </c>
       <c r="B307" t="s">
         <v>2857</v>
       </c>
       <c r="C307" t="s">
         <v>2858</v>
       </c>
       <c r="D307" t="s">
         <v>2859</v>
       </c>
       <c r="E307" t="s">
         <v>2860</v>
       </c>
       <c r="F307" t="s">
         <v>2861</v>
       </c>
       <c r="G307" t="s">
         <v>2862</v>
       </c>
       <c r="H307" t="s">
         <v>2863</v>
       </c>
       <c r="I307" t="s">
         <v>2864</v>
       </c>
       <c r="J307" t="s">
         <v>24</v>
       </c>
       <c r="K307" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="L307" t="s">
         <v>26</v>
       </c>
       <c r="M307" t="s">
-        <v>131</v>
+        <v>27</v>
       </c>
       <c r="N307" t="s">
         <v>28</v>
       </c>
       <c r="O307" t="s">
         <v>2865</v>
       </c>
     </row>
     <row r="308" spans="1:15">
       <c r="A308">
-        <v>65098</v>
+        <v>65089</v>
       </c>
       <c r="B308" t="s">
         <v>2866</v>
       </c>
       <c r="C308" t="s">
         <v>2867</v>
       </c>
       <c r="D308" t="s">
         <v>2868</v>
       </c>
       <c r="E308" t="s">
         <v>2869</v>
       </c>
       <c r="F308" t="s">
         <v>2870</v>
       </c>
       <c r="G308" t="s">
         <v>2871</v>
       </c>
       <c r="H308" t="s">
         <v>2872</v>
       </c>
       <c r="I308" t="s">
         <v>2873</v>
       </c>
       <c r="J308" t="s">
         <v>24</v>
       </c>
       <c r="K308" t="s">
         <v>25</v>
       </c>
       <c r="L308" t="s">
         <v>26</v>
       </c>
       <c r="M308" t="s">
         <v>27</v>
       </c>
       <c r="N308" t="s">
         <v>28</v>
       </c>
       <c r="O308" t="s">
         <v>2874</v>
       </c>
     </row>
     <row r="309" spans="1:15">
       <c r="A309">
-        <v>65099</v>
+        <v>65090</v>
       </c>
       <c r="B309" t="s">
         <v>2875</v>
       </c>
       <c r="C309" t="s">
         <v>2876</v>
       </c>
       <c r="D309" t="s">
         <v>2877</v>
       </c>
       <c r="E309" t="s">
         <v>2878</v>
       </c>
       <c r="F309" t="s">
         <v>2879</v>
       </c>
       <c r="G309" t="s">
         <v>2880</v>
       </c>
       <c r="H309" t="s">
         <v>2881</v>
       </c>
       <c r="I309" t="s">
         <v>2882</v>
       </c>
       <c r="J309" t="s">
         <v>24</v>
       </c>
       <c r="K309" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="L309" t="s">
         <v>26</v>
       </c>
       <c r="M309" t="s">
-        <v>131</v>
+        <v>27</v>
       </c>
       <c r="N309" t="s">
         <v>28</v>
       </c>
       <c r="O309" t="s">
         <v>2883</v>
       </c>
     </row>
     <row r="310" spans="1:15">
       <c r="A310">
-        <v>65100</v>
+        <v>65091</v>
       </c>
       <c r="B310" t="s">
         <v>2884</v>
       </c>
       <c r="C310" t="s">
         <v>2885</v>
       </c>
       <c r="D310" t="s">
         <v>2886</v>
       </c>
       <c r="E310" t="s">
         <v>2887</v>
       </c>
       <c r="F310" t="s">
         <v>2888</v>
       </c>
       <c r="G310" t="s">
         <v>2889</v>
       </c>
       <c r="H310" t="s">
         <v>2890</v>
       </c>
       <c r="I310" t="s">
         <v>2891</v>
       </c>
       <c r="J310" t="s">
         <v>24</v>
       </c>
       <c r="K310" t="s">
-        <v>2260</v>
+        <v>25</v>
       </c>
       <c r="L310" t="s">
         <v>26</v>
       </c>
       <c r="M310" t="s">
-        <v>2261</v>
+        <v>27</v>
       </c>
       <c r="N310" t="s">
         <v>28</v>
       </c>
       <c r="O310" t="s">
         <v>2892</v>
       </c>
     </row>
     <row r="311" spans="1:15">
       <c r="A311">
-        <v>65101</v>
+        <v>65092</v>
       </c>
       <c r="B311" t="s">
         <v>2893</v>
       </c>
       <c r="C311" t="s">
         <v>2894</v>
       </c>
       <c r="D311" t="s">
         <v>2895</v>
       </c>
       <c r="E311" t="s">
         <v>2896</v>
       </c>
       <c r="F311" t="s">
         <v>2897</v>
       </c>
       <c r="G311" t="s">
         <v>2898</v>
       </c>
       <c r="H311" t="s">
         <v>2899</v>
       </c>
       <c r="I311" t="s">
         <v>2900</v>
       </c>
       <c r="J311" t="s">
         <v>24</v>
       </c>
       <c r="K311" t="s">
         <v>130</v>
       </c>
       <c r="L311" t="s">
         <v>26</v>
       </c>
       <c r="M311" t="s">
         <v>131</v>
       </c>
       <c r="N311" t="s">
         <v>28</v>
       </c>
       <c r="O311" t="s">
         <v>2901</v>
       </c>
     </row>
     <row r="312" spans="1:15">
       <c r="A312">
-        <v>65102</v>
+        <v>65093</v>
       </c>
       <c r="B312" t="s">
         <v>2902</v>
       </c>
       <c r="C312" t="s">
         <v>2903</v>
       </c>
       <c r="D312" t="s">
         <v>2904</v>
       </c>
       <c r="E312" t="s">
         <v>2905</v>
       </c>
       <c r="F312" t="s">
         <v>2906</v>
       </c>
       <c r="G312" t="s">
         <v>2907</v>
       </c>
       <c r="H312" t="s">
         <v>2908</v>
       </c>
       <c r="I312" t="s">
         <v>2909</v>
       </c>
       <c r="J312" t="s">
         <v>24</v>
       </c>
       <c r="K312" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L312" t="s">
         <v>26</v>
       </c>
       <c r="M312" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N312" t="s">
         <v>28</v>
       </c>
       <c r="O312" t="s">
         <v>2910</v>
       </c>
     </row>
     <row r="313" spans="1:15">
       <c r="A313">
-        <v>65104</v>
+        <v>65094</v>
       </c>
       <c r="B313" t="s">
         <v>2911</v>
       </c>
       <c r="C313" t="s">
         <v>2912</v>
       </c>
       <c r="D313" t="s">
         <v>2913</v>
       </c>
       <c r="E313" t="s">
         <v>2914</v>
       </c>
       <c r="F313" t="s">
         <v>2915</v>
       </c>
       <c r="G313" t="s">
         <v>2916</v>
       </c>
       <c r="H313" t="s">
         <v>2917</v>
       </c>
       <c r="I313" t="s">
         <v>2918</v>
       </c>
       <c r="J313" t="s">
         <v>24</v>
       </c>
       <c r="K313" t="s">
         <v>2919</v>
       </c>
       <c r="L313" t="s">
         <v>26</v>
       </c>
       <c r="M313" t="s">
         <v>2920</v>
       </c>
       <c r="N313" t="s">
         <v>28</v>
       </c>
       <c r="O313" t="s">
         <v>2921</v>
       </c>
     </row>
     <row r="314" spans="1:15">
       <c r="A314">
-        <v>65105</v>
+        <v>65095</v>
       </c>
       <c r="B314" t="s">
         <v>2922</v>
       </c>
       <c r="C314" t="s">
         <v>2923</v>
       </c>
       <c r="D314" t="s">
         <v>2924</v>
       </c>
       <c r="E314" t="s">
         <v>2925</v>
       </c>
       <c r="F314" t="s">
         <v>2926</v>
       </c>
       <c r="G314" t="s">
         <v>2927</v>
       </c>
       <c r="H314" t="s">
         <v>2928</v>
       </c>
       <c r="I314" t="s">
         <v>2929</v>
       </c>
       <c r="J314" t="s">
         <v>24</v>
       </c>
       <c r="K314" t="s">
-        <v>130</v>
+        <v>364</v>
       </c>
       <c r="L314" t="s">
         <v>26</v>
       </c>
       <c r="M314" t="s">
-        <v>131</v>
+        <v>366</v>
       </c>
       <c r="N314" t="s">
         <v>28</v>
       </c>
       <c r="O314" t="s">
         <v>2930</v>
       </c>
     </row>
     <row r="315" spans="1:15">
       <c r="A315">
-        <v>65124</v>
+        <v>65096</v>
       </c>
       <c r="B315" t="s">
         <v>2931</v>
       </c>
       <c r="C315" t="s">
         <v>2932</v>
       </c>
       <c r="D315" t="s">
         <v>2933</v>
       </c>
       <c r="E315" t="s">
         <v>2934</v>
       </c>
       <c r="F315" t="s">
         <v>2935</v>
       </c>
       <c r="G315" t="s">
         <v>2936</v>
       </c>
       <c r="H315" t="s">
         <v>2937</v>
       </c>
       <c r="I315" t="s">
         <v>2938</v>
       </c>
       <c r="J315" t="s">
         <v>24</v>
       </c>
       <c r="K315" t="s">
         <v>25</v>
       </c>
       <c r="L315" t="s">
         <v>26</v>
       </c>
       <c r="M315" t="s">
         <v>27</v>
       </c>
       <c r="N315" t="s">
         <v>28</v>
       </c>
       <c r="O315" t="s">
         <v>2939</v>
       </c>
     </row>
     <row r="316" spans="1:15">
       <c r="A316">
-        <v>65255</v>
+        <v>65097</v>
       </c>
       <c r="B316" t="s">
         <v>2940</v>
       </c>
       <c r="C316" t="s">
         <v>2941</v>
       </c>
       <c r="D316" t="s">
         <v>2942</v>
       </c>
       <c r="E316" t="s">
         <v>2943</v>
       </c>
       <c r="F316" t="s">
         <v>2944</v>
       </c>
       <c r="G316" t="s">
         <v>2945</v>
       </c>
       <c r="H316" t="s">
         <v>2946</v>
       </c>
       <c r="I316" t="s">
         <v>2947</v>
       </c>
       <c r="J316" t="s">
-        <v>835</v>
+        <v>24</v>
       </c>
       <c r="K316" t="s">
+        <v>130</v>
+      </c>
+      <c r="L316" t="s">
+        <v>26</v>
+      </c>
+      <c r="M316" t="s">
+        <v>131</v>
+      </c>
+      <c r="N316" t="s">
+        <v>28</v>
+      </c>
+      <c r="O316" t="s">
         <v>2948</v>
-      </c>
-[...10 lines deleted...]
-        <v>2950</v>
       </c>
     </row>
     <row r="317" spans="1:15">
       <c r="A317">
-        <v>66510</v>
+        <v>65098</v>
       </c>
       <c r="B317" t="s">
+        <v>2949</v>
+      </c>
+      <c r="C317" t="s">
+        <v>2950</v>
+      </c>
+      <c r="D317" t="s">
         <v>2951</v>
       </c>
-      <c r="C317" t="s">
+      <c r="E317" t="s">
         <v>2952</v>
       </c>
-      <c r="D317" t="s">
+      <c r="F317" t="s">
         <v>2953</v>
       </c>
-      <c r="E317" t="s">
+      <c r="G317" t="s">
         <v>2954</v>
       </c>
-      <c r="F317" t="s">
+      <c r="H317" t="s">
         <v>2955</v>
       </c>
-      <c r="G317" t="s">
+      <c r="I317" t="s">
         <v>2956</v>
       </c>
-      <c r="H317" t="s">
+      <c r="J317" t="s">
+        <v>24</v>
+      </c>
+      <c r="K317" t="s">
+        <v>25</v>
+      </c>
+      <c r="L317" t="s">
+        <v>26</v>
+      </c>
+      <c r="M317" t="s">
+        <v>27</v>
+      </c>
+      <c r="N317" t="s">
+        <v>28</v>
+      </c>
+      <c r="O317" t="s">
         <v>2957</v>
-      </c>
-[...19 lines deleted...]
-        <v>2961</v>
       </c>
     </row>
     <row r="318" spans="1:15">
       <c r="A318">
-        <v>66511</v>
+        <v>65099</v>
       </c>
       <c r="B318" t="s">
-        <v>992</v>
+        <v>2958</v>
       </c>
       <c r="C318" t="s">
+        <v>2959</v>
+      </c>
+      <c r="D318" t="s">
+        <v>2960</v>
+      </c>
+      <c r="E318" t="s">
+        <v>2961</v>
+      </c>
+      <c r="F318" t="s">
         <v>2962</v>
       </c>
-      <c r="D318" t="s">
+      <c r="G318" t="s">
         <v>2963</v>
       </c>
-      <c r="E318" t="s">
+      <c r="H318" t="s">
         <v>2964</v>
       </c>
-      <c r="F318" t="s">
-[...5 lines deleted...]
-      <c r="H318" t="s">
+      <c r="I318" t="s">
         <v>2965</v>
       </c>
-      <c r="I318" t="s">
+      <c r="J318" t="s">
+        <v>24</v>
+      </c>
+      <c r="K318" t="s">
+        <v>130</v>
+      </c>
+      <c r="L318" t="s">
+        <v>26</v>
+      </c>
+      <c r="M318" t="s">
+        <v>131</v>
+      </c>
+      <c r="N318" t="s">
+        <v>28</v>
+      </c>
+      <c r="O318" t="s">
         <v>2966</v>
-      </c>
-[...16 lines deleted...]
-        <v>2969</v>
       </c>
     </row>
     <row r="319" spans="1:15">
       <c r="A319">
-        <v>66512</v>
+        <v>65100</v>
       </c>
       <c r="B319" t="s">
-        <v>2093</v>
+        <v>2967</v>
       </c>
       <c r="C319" t="s">
-        <v>2094</v>
+        <v>2968</v>
       </c>
       <c r="D319" t="s">
+        <v>2969</v>
+      </c>
+      <c r="E319" t="s">
         <v>2970</v>
       </c>
-      <c r="E319" t="s">
+      <c r="F319" t="s">
         <v>2971</v>
       </c>
-      <c r="F319" t="s">
+      <c r="G319" t="s">
         <v>2972</v>
       </c>
-      <c r="G319" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H319" t="s">
-        <v>2099</v>
+        <v>2973</v>
       </c>
       <c r="I319" t="s">
-        <v>2100</v>
+        <v>2974</v>
       </c>
       <c r="J319" t="s">
         <v>24</v>
       </c>
       <c r="K319" t="s">
-        <v>2973</v>
+        <v>2343</v>
       </c>
       <c r="L319" t="s">
         <v>26</v>
       </c>
       <c r="M319" t="s">
-        <v>2974</v>
+        <v>2344</v>
       </c>
       <c r="N319" t="s">
         <v>28</v>
       </c>
       <c r="O319" t="s">
         <v>2975</v>
       </c>
     </row>
     <row r="320" spans="1:15">
       <c r="A320">
-        <v>66513</v>
+        <v>65101</v>
       </c>
       <c r="B320" t="s">
         <v>2976</v>
       </c>
       <c r="C320" t="s">
         <v>2977</v>
       </c>
       <c r="D320" t="s">
         <v>2978</v>
       </c>
       <c r="E320" t="s">
         <v>2979</v>
       </c>
       <c r="F320" t="s">
         <v>2980</v>
       </c>
       <c r="G320" t="s">
-        <v>2429</v>
+        <v>2981</v>
       </c>
       <c r="H320" t="s">
-        <v>2981</v>
+        <v>2982</v>
       </c>
       <c r="I320" t="s">
-        <v>2982</v>
+        <v>2983</v>
       </c>
       <c r="J320" t="s">
         <v>24</v>
       </c>
       <c r="K320" t="s">
-        <v>2973</v>
+        <v>130</v>
       </c>
       <c r="L320" t="s">
         <v>26</v>
       </c>
       <c r="M320" t="s">
-        <v>2974</v>
+        <v>131</v>
       </c>
       <c r="N320" t="s">
         <v>28</v>
       </c>
       <c r="O320" t="s">
-        <v>2983</v>
+        <v>2984</v>
       </c>
     </row>
     <row r="321" spans="1:15">
       <c r="A321">
-        <v>66514</v>
+        <v>65102</v>
       </c>
       <c r="B321" t="s">
-        <v>2984</v>
+        <v>2985</v>
       </c>
       <c r="C321" t="s">
-        <v>1129</v>
+        <v>2986</v>
       </c>
       <c r="D321" t="s">
-        <v>2985</v>
+        <v>2987</v>
       </c>
       <c r="E321" t="s">
-        <v>2986</v>
+        <v>2988</v>
       </c>
       <c r="F321" t="s">
-        <v>1132</v>
+        <v>2989</v>
       </c>
       <c r="G321" t="s">
-        <v>1133</v>
+        <v>2990</v>
       </c>
       <c r="H321" t="s">
-        <v>2987</v>
+        <v>2991</v>
       </c>
       <c r="I321" t="s">
-        <v>2988</v>
+        <v>2992</v>
       </c>
       <c r="J321" t="s">
         <v>24</v>
       </c>
       <c r="K321" t="s">
-        <v>2973</v>
+        <v>25</v>
       </c>
       <c r="L321" t="s">
         <v>26</v>
       </c>
       <c r="M321" t="s">
-        <v>2974</v>
+        <v>27</v>
       </c>
       <c r="N321" t="s">
         <v>28</v>
       </c>
       <c r="O321" t="s">
-        <v>2989</v>
+        <v>2993</v>
       </c>
     </row>
     <row r="322" spans="1:15">
       <c r="A322">
-        <v>66515</v>
+        <v>65104</v>
       </c>
       <c r="B322" t="s">
-        <v>2990</v>
+        <v>2994</v>
       </c>
       <c r="C322" t="s">
-        <v>921</v>
+        <v>2995</v>
       </c>
       <c r="D322" t="s">
-        <v>2991</v>
+        <v>2996</v>
       </c>
       <c r="E322" t="s">
-        <v>2992</v>
+        <v>2997</v>
       </c>
       <c r="F322" t="s">
-        <v>2993</v>
+        <v>2998</v>
       </c>
       <c r="G322" t="s">
-        <v>925</v>
+        <v>2999</v>
       </c>
       <c r="H322" t="s">
-        <v>2994</v>
+        <v>3000</v>
       </c>
       <c r="I322" t="s">
-        <v>2995</v>
+        <v>3001</v>
       </c>
       <c r="J322" t="s">
         <v>24</v>
       </c>
       <c r="K322" t="s">
-        <v>2973</v>
+        <v>3002</v>
       </c>
       <c r="L322" t="s">
         <v>26</v>
       </c>
       <c r="M322" t="s">
-        <v>2974</v>
+        <v>3003</v>
       </c>
       <c r="N322" t="s">
         <v>28</v>
       </c>
       <c r="O322" t="s">
-        <v>2996</v>
+        <v>3004</v>
       </c>
     </row>
     <row r="323" spans="1:15">
       <c r="A323">
-        <v>66516</v>
+        <v>65105</v>
       </c>
       <c r="B323" t="s">
-        <v>902</v>
+        <v>3005</v>
       </c>
       <c r="C323" t="s">
-        <v>903</v>
+        <v>3006</v>
       </c>
       <c r="D323" t="s">
-        <v>2997</v>
+        <v>3007</v>
       </c>
       <c r="E323" t="s">
-        <v>2998</v>
+        <v>3008</v>
       </c>
       <c r="F323" t="s">
-        <v>2999</v>
+        <v>3009</v>
       </c>
       <c r="G323" t="s">
-        <v>3000</v>
+        <v>3010</v>
       </c>
       <c r="H323" t="s">
-        <v>3001</v>
+        <v>3011</v>
       </c>
       <c r="I323" t="s">
-        <v>909</v>
+        <v>3012</v>
       </c>
       <c r="J323" t="s">
         <v>24</v>
       </c>
       <c r="K323" t="s">
         <v>130</v>
       </c>
       <c r="L323" t="s">
         <v>26</v>
       </c>
       <c r="M323" t="s">
         <v>131</v>
       </c>
       <c r="N323" t="s">
         <v>28</v>
       </c>
       <c r="O323" t="s">
-        <v>3002</v>
+        <v>3013</v>
       </c>
     </row>
     <row r="324" spans="1:15">
       <c r="A324">
-        <v>66517</v>
+        <v>65124</v>
       </c>
       <c r="B324" t="s">
-        <v>3003</v>
+        <v>3014</v>
       </c>
       <c r="C324" t="s">
-        <v>3004</v>
+        <v>3015</v>
       </c>
       <c r="D324" t="s">
-        <v>3005</v>
+        <v>3016</v>
       </c>
       <c r="E324" t="s">
-        <v>3006</v>
+        <v>3017</v>
       </c>
       <c r="F324" t="s">
-        <v>3007</v>
+        <v>3018</v>
       </c>
       <c r="G324" t="s">
-        <v>3008</v>
+        <v>3019</v>
       </c>
       <c r="H324" t="s">
-        <v>3009</v>
+        <v>3020</v>
       </c>
       <c r="I324" t="s">
-        <v>3010</v>
+        <v>3021</v>
       </c>
       <c r="J324" t="s">
         <v>24</v>
       </c>
       <c r="K324" t="s">
-        <v>2973</v>
+        <v>25</v>
       </c>
       <c r="L324" t="s">
         <v>26</v>
       </c>
       <c r="M324" t="s">
-        <v>2974</v>
+        <v>27</v>
       </c>
       <c r="N324" t="s">
         <v>28</v>
       </c>
       <c r="O324" t="s">
-        <v>3011</v>
+        <v>3022</v>
       </c>
     </row>
     <row r="325" spans="1:15">
       <c r="A325">
-        <v>66518</v>
+        <v>65255</v>
       </c>
       <c r="B325" t="s">
-        <v>3012</v>
+        <v>3023</v>
       </c>
       <c r="C325" t="s">
-        <v>930</v>
+        <v>3024</v>
       </c>
       <c r="D325" t="s">
-        <v>3013</v>
+        <v>3025</v>
       </c>
       <c r="E325" t="s">
-        <v>3014</v>
+        <v>3026</v>
       </c>
       <c r="F325" t="s">
-        <v>3015</v>
+        <v>3027</v>
       </c>
       <c r="G325" t="s">
-        <v>934</v>
+        <v>3028</v>
       </c>
       <c r="H325" t="s">
-        <v>3016</v>
+        <v>3029</v>
       </c>
       <c r="I325" t="s">
-        <v>3017</v>
+        <v>3030</v>
       </c>
       <c r="J325" t="s">
-        <v>24</v>
+        <v>844</v>
       </c>
       <c r="K325" t="s">
-        <v>130</v>
+        <v>3031</v>
       </c>
       <c r="L325" t="s">
-        <v>26</v>
+        <v>846</v>
       </c>
       <c r="M325" t="s">
-        <v>131</v>
+        <v>3032</v>
       </c>
       <c r="N325" t="s">
         <v>28</v>
       </c>
       <c r="O325" t="s">
-        <v>3018</v>
+        <v>3033</v>
       </c>
     </row>
     <row r="326" spans="1:15">
       <c r="A326">
-        <v>66519</v>
+        <v>66510</v>
       </c>
       <c r="B326" t="s">
-        <v>3019</v>
+        <v>3034</v>
       </c>
       <c r="C326" t="s">
-        <v>3020</v>
+        <v>3035</v>
       </c>
       <c r="D326" t="s">
-        <v>3021</v>
+        <v>3036</v>
       </c>
       <c r="E326" t="s">
-        <v>3022</v>
+        <v>3037</v>
       </c>
       <c r="F326" t="s">
-        <v>3023</v>
+        <v>3038</v>
       </c>
       <c r="G326" t="s">
-        <v>3024</v>
+        <v>3039</v>
       </c>
       <c r="H326" t="s">
-        <v>1016</v>
+        <v>3040</v>
       </c>
       <c r="I326" t="s">
-        <v>1017</v>
+        <v>3041</v>
       </c>
       <c r="J326" t="s">
-        <v>24</v>
+        <v>844</v>
       </c>
       <c r="K326" t="s">
-        <v>3025</v>
+        <v>3042</v>
       </c>
       <c r="L326" t="s">
-        <v>26</v>
+        <v>846</v>
       </c>
       <c r="M326" t="s">
-        <v>3026</v>
+        <v>3043</v>
       </c>
       <c r="N326" t="s">
         <v>28</v>
       </c>
       <c r="O326" t="s">
-        <v>3027</v>
+        <v>3044</v>
       </c>
     </row>
     <row r="327" spans="1:15">
       <c r="A327">
-        <v>66520</v>
+        <v>66511</v>
       </c>
       <c r="B327" t="s">
-        <v>1088</v>
+        <v>1010</v>
       </c>
       <c r="C327" t="s">
-        <v>1089</v>
+        <v>3045</v>
       </c>
       <c r="D327" t="s">
-        <v>3028</v>
+        <v>3046</v>
       </c>
       <c r="E327" t="s">
-        <v>3029</v>
+        <v>3047</v>
       </c>
       <c r="F327" t="s">
-        <v>1092</v>
+        <v>1014</v>
       </c>
       <c r="G327" t="s">
-        <v>1093</v>
+        <v>1015</v>
       </c>
       <c r="H327" t="s">
-        <v>1094</v>
+        <v>3048</v>
       </c>
       <c r="I327" t="s">
-        <v>1095</v>
+        <v>3049</v>
       </c>
       <c r="J327" t="s">
         <v>24</v>
       </c>
       <c r="K327" t="s">
-        <v>25</v>
+        <v>3050</v>
       </c>
       <c r="L327" t="s">
         <v>26</v>
       </c>
       <c r="M327" t="s">
-        <v>27</v>
+        <v>3051</v>
       </c>
       <c r="N327" t="s">
         <v>28</v>
       </c>
       <c r="O327" t="s">
-        <v>3030</v>
+        <v>3052</v>
       </c>
     </row>
     <row r="328" spans="1:15">
       <c r="A328">
-        <v>66521</v>
+        <v>66512</v>
       </c>
       <c r="B328" t="s">
-        <v>938</v>
+        <v>2176</v>
       </c>
       <c r="C328" t="s">
-        <v>939</v>
+        <v>2177</v>
       </c>
       <c r="D328" t="s">
-        <v>3031</v>
+        <v>3053</v>
       </c>
       <c r="E328" t="s">
-        <v>3032</v>
+        <v>3054</v>
       </c>
       <c r="F328" t="s">
-        <v>3033</v>
+        <v>3055</v>
       </c>
       <c r="G328" t="s">
-        <v>943</v>
+        <v>2181</v>
       </c>
       <c r="H328" t="s">
-        <v>3034</v>
+        <v>2182</v>
       </c>
       <c r="I328" t="s">
-        <v>945</v>
+        <v>2183</v>
       </c>
       <c r="J328" t="s">
         <v>24</v>
       </c>
       <c r="K328" t="s">
-        <v>130</v>
+        <v>3056</v>
       </c>
       <c r="L328" t="s">
         <v>26</v>
       </c>
       <c r="M328" t="s">
-        <v>131</v>
+        <v>3057</v>
       </c>
       <c r="N328" t="s">
         <v>28</v>
       </c>
       <c r="O328" t="s">
-        <v>3035</v>
+        <v>3058</v>
       </c>
     </row>
     <row r="329" spans="1:15">
       <c r="A329">
-        <v>66522</v>
+        <v>66513</v>
       </c>
       <c r="B329" t="s">
-        <v>3036</v>
+        <v>3059</v>
       </c>
       <c r="C329" t="s">
-        <v>3037</v>
+        <v>3060</v>
       </c>
       <c r="D329" t="s">
-        <v>3038</v>
+        <v>3061</v>
       </c>
       <c r="E329" t="s">
-        <v>3039</v>
+        <v>3062</v>
       </c>
       <c r="F329" t="s">
-        <v>3040</v>
+        <v>3063</v>
       </c>
       <c r="G329" t="s">
-        <v>3041</v>
+        <v>2512</v>
       </c>
       <c r="H329" t="s">
-        <v>3042</v>
+        <v>3064</v>
       </c>
       <c r="I329" t="s">
-        <v>3043</v>
+        <v>3065</v>
       </c>
       <c r="J329" t="s">
         <v>24</v>
       </c>
       <c r="K329" t="s">
-        <v>2948</v>
+        <v>3056</v>
       </c>
       <c r="L329" t="s">
         <v>26</v>
       </c>
       <c r="M329" t="s">
-        <v>2949</v>
+        <v>3057</v>
       </c>
       <c r="N329" t="s">
         <v>28</v>
       </c>
       <c r="O329" t="s">
-        <v>3044</v>
+        <v>3066</v>
       </c>
     </row>
     <row r="330" spans="1:15">
       <c r="A330">
-        <v>66523</v>
+        <v>66514</v>
       </c>
       <c r="B330" t="s">
-        <v>983</v>
+        <v>3067</v>
       </c>
       <c r="C330" t="s">
-        <v>984</v>
+        <v>1156</v>
       </c>
       <c r="D330" t="s">
-        <v>3045</v>
+        <v>3068</v>
       </c>
       <c r="E330" t="s">
-        <v>3046</v>
+        <v>3069</v>
       </c>
       <c r="F330" t="s">
-        <v>987</v>
+        <v>1159</v>
       </c>
       <c r="G330" t="s">
-        <v>988</v>
+        <v>1160</v>
       </c>
       <c r="H330" t="s">
-        <v>989</v>
+        <v>3070</v>
       </c>
       <c r="I330" t="s">
-        <v>990</v>
+        <v>3071</v>
       </c>
       <c r="J330" t="s">
         <v>24</v>
       </c>
       <c r="K330" t="s">
-        <v>141</v>
+        <v>3056</v>
       </c>
       <c r="L330" t="s">
         <v>26</v>
       </c>
       <c r="M330" t="s">
-        <v>142</v>
+        <v>3057</v>
       </c>
       <c r="N330" t="s">
         <v>28</v>
       </c>
       <c r="O330" t="s">
-        <v>3047</v>
+        <v>3072</v>
       </c>
     </row>
     <row r="331" spans="1:15">
       <c r="A331">
-        <v>66524</v>
+        <v>66515</v>
       </c>
       <c r="B331" t="s">
-        <v>2263</v>
+        <v>3073</v>
       </c>
       <c r="C331" t="s">
-        <v>2264</v>
+        <v>939</v>
       </c>
       <c r="D331" t="s">
-        <v>3048</v>
+        <v>3074</v>
       </c>
       <c r="E331" t="s">
-        <v>3049</v>
+        <v>3075</v>
       </c>
       <c r="F331" t="s">
-        <v>3050</v>
+        <v>3076</v>
       </c>
       <c r="G331" t="s">
-        <v>2268</v>
+        <v>943</v>
       </c>
       <c r="H331" t="s">
-        <v>2269</v>
+        <v>3077</v>
       </c>
       <c r="I331" t="s">
-        <v>2270</v>
+        <v>3078</v>
       </c>
       <c r="J331" t="s">
         <v>24</v>
       </c>
       <c r="K331" t="s">
-        <v>130</v>
+        <v>3056</v>
       </c>
       <c r="L331" t="s">
         <v>26</v>
       </c>
       <c r="M331" t="s">
-        <v>131</v>
+        <v>3057</v>
       </c>
       <c r="N331" t="s">
         <v>28</v>
       </c>
       <c r="O331" t="s">
-        <v>3051</v>
+        <v>3079</v>
       </c>
     </row>
     <row r="332" spans="1:15">
       <c r="A332">
-        <v>66525</v>
+        <v>66516</v>
       </c>
       <c r="B332" t="s">
-        <v>3052</v>
+        <v>920</v>
       </c>
       <c r="C332" t="s">
-        <v>2121</v>
+        <v>921</v>
       </c>
       <c r="D332" t="s">
-        <v>3053</v>
+        <v>3080</v>
       </c>
       <c r="E332" t="s">
-        <v>3054</v>
+        <v>3081</v>
       </c>
       <c r="F332" t="s">
-        <v>2124</v>
+        <v>3082</v>
       </c>
       <c r="G332" t="s">
-        <v>2125</v>
+        <v>3083</v>
       </c>
       <c r="H332" t="s">
-        <v>2126</v>
+        <v>3084</v>
       </c>
       <c r="I332" t="s">
-        <v>2127</v>
+        <v>927</v>
       </c>
       <c r="J332" t="s">
         <v>24</v>
       </c>
       <c r="K332" t="s">
         <v>130</v>
       </c>
       <c r="L332" t="s">
         <v>26</v>
       </c>
       <c r="M332" t="s">
         <v>131</v>
       </c>
       <c r="N332" t="s">
         <v>28</v>
       </c>
       <c r="O332" t="s">
-        <v>3055</v>
+        <v>3085</v>
       </c>
     </row>
     <row r="333" spans="1:15">
       <c r="A333">
-        <v>66526</v>
+        <v>66517</v>
       </c>
       <c r="B333" t="s">
+        <v>3086</v>
+      </c>
+      <c r="C333" t="s">
+        <v>3087</v>
+      </c>
+      <c r="D333" t="s">
+        <v>3088</v>
+      </c>
+      <c r="E333" t="s">
+        <v>3089</v>
+      </c>
+      <c r="F333" t="s">
+        <v>3090</v>
+      </c>
+      <c r="G333" t="s">
+        <v>3091</v>
+      </c>
+      <c r="H333" t="s">
+        <v>3092</v>
+      </c>
+      <c r="I333" t="s">
+        <v>3093</v>
+      </c>
+      <c r="J333" t="s">
+        <v>24</v>
+      </c>
+      <c r="K333" t="s">
         <v>3056</v>
       </c>
-      <c r="C333" t="s">
-[...2 lines deleted...]
-      <c r="D333" t="s">
+      <c r="L333" t="s">
+        <v>26</v>
+      </c>
+      <c r="M333" t="s">
         <v>3057</v>
       </c>
-      <c r="E333" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="N333" t="s">
         <v>28</v>
       </c>
       <c r="O333" t="s">
-        <v>3060</v>
+        <v>3094</v>
       </c>
     </row>
     <row r="334" spans="1:15">
       <c r="A334">
-        <v>66527</v>
+        <v>66518</v>
       </c>
       <c r="B334" t="s">
-        <v>1021</v>
+        <v>3095</v>
       </c>
       <c r="C334" t="s">
-        <v>1022</v>
+        <v>948</v>
       </c>
       <c r="D334" t="s">
-        <v>3061</v>
+        <v>3096</v>
       </c>
       <c r="E334" t="s">
-        <v>1024</v>
+        <v>3097</v>
       </c>
       <c r="F334" t="s">
-        <v>3062</v>
+        <v>3098</v>
       </c>
       <c r="G334" t="s">
-        <v>1026</v>
+        <v>952</v>
       </c>
       <c r="H334" t="s">
-        <v>1027</v>
+        <v>3099</v>
       </c>
       <c r="I334" t="s">
-        <v>1028</v>
+        <v>3100</v>
       </c>
       <c r="J334" t="s">
         <v>24</v>
       </c>
       <c r="K334" t="s">
-        <v>2973</v>
+        <v>130</v>
       </c>
       <c r="L334" t="s">
         <v>26</v>
       </c>
       <c r="M334" t="s">
-        <v>2974</v>
+        <v>131</v>
       </c>
       <c r="N334" t="s">
         <v>28</v>
       </c>
       <c r="O334" t="s">
-        <v>3063</v>
+        <v>3101</v>
       </c>
     </row>
     <row r="335" spans="1:15">
       <c r="A335">
-        <v>66529</v>
+        <v>66519</v>
       </c>
       <c r="B335" t="s">
-        <v>3064</v>
+        <v>3102</v>
       </c>
       <c r="C335" t="s">
-        <v>3065</v>
+        <v>3103</v>
       </c>
       <c r="D335" t="s">
-        <v>3066</v>
+        <v>3104</v>
       </c>
       <c r="E335" t="s">
-        <v>3067</v>
+        <v>3105</v>
       </c>
       <c r="F335" t="s">
-        <v>3068</v>
+        <v>3106</v>
       </c>
       <c r="G335" t="s">
-        <v>2568</v>
+        <v>3107</v>
       </c>
       <c r="H335" t="s">
-        <v>2569</v>
+        <v>1034</v>
       </c>
       <c r="I335" t="s">
-        <v>2570</v>
+        <v>1035</v>
       </c>
       <c r="J335" t="s">
         <v>24</v>
       </c>
       <c r="K335" t="s">
-        <v>3069</v>
+        <v>3108</v>
       </c>
       <c r="L335" t="s">
         <v>26</v>
       </c>
       <c r="M335" t="s">
-        <v>3070</v>
+        <v>3109</v>
       </c>
       <c r="N335" t="s">
         <v>28</v>
       </c>
       <c r="O335" t="s">
-        <v>3071</v>
+        <v>3110</v>
       </c>
     </row>
     <row r="336" spans="1:15">
       <c r="A336">
-        <v>66530</v>
+        <v>66520</v>
       </c>
       <c r="B336" t="s">
-        <v>3072</v>
+        <v>1115</v>
       </c>
       <c r="C336" t="s">
-        <v>863</v>
+        <v>1116</v>
       </c>
       <c r="D336" t="s">
-        <v>3073</v>
+        <v>3111</v>
       </c>
       <c r="E336" t="s">
-        <v>3074</v>
+        <v>3112</v>
       </c>
       <c r="F336" t="s">
-        <v>3075</v>
+        <v>1119</v>
       </c>
       <c r="G336" t="s">
-        <v>867</v>
+        <v>1120</v>
       </c>
       <c r="H336" t="s">
-        <v>868</v>
+        <v>1121</v>
       </c>
       <c r="I336" t="s">
-        <v>869</v>
+        <v>1122</v>
       </c>
       <c r="J336" t="s">
         <v>24</v>
       </c>
       <c r="K336" t="s">
-        <v>858</v>
+        <v>25</v>
       </c>
       <c r="L336" t="s">
         <v>26</v>
       </c>
       <c r="M336" t="s">
-        <v>860</v>
+        <v>27</v>
       </c>
       <c r="N336" t="s">
         <v>28</v>
       </c>
       <c r="O336" t="s">
-        <v>3076</v>
+        <v>3113</v>
       </c>
     </row>
     <row r="337" spans="1:15">
       <c r="A337">
-        <v>66531</v>
+        <v>66521</v>
       </c>
       <c r="B337" t="s">
-        <v>3077</v>
+        <v>956</v>
       </c>
       <c r="C337" t="s">
-        <v>3078</v>
+        <v>957</v>
       </c>
       <c r="D337" t="s">
-        <v>3079</v>
+        <v>3114</v>
       </c>
       <c r="E337" t="s">
-        <v>3080</v>
+        <v>3115</v>
       </c>
       <c r="F337" t="s">
-        <v>3081</v>
+        <v>3116</v>
       </c>
       <c r="G337" t="s">
-        <v>3082</v>
+        <v>961</v>
       </c>
       <c r="H337" t="s">
-        <v>3083</v>
+        <v>3117</v>
       </c>
       <c r="I337" t="s">
-        <v>3084</v>
+        <v>963</v>
       </c>
       <c r="J337" t="s">
-        <v>363</v>
+        <v>24</v>
       </c>
       <c r="K337" t="s">
-        <v>3085</v>
+        <v>130</v>
       </c>
       <c r="L337" t="s">
-        <v>365</v>
+        <v>26</v>
       </c>
       <c r="M337" t="s">
-        <v>3086</v>
+        <v>131</v>
       </c>
       <c r="N337" t="s">
         <v>28</v>
       </c>
       <c r="O337" t="s">
-        <v>3087</v>
+        <v>3118</v>
       </c>
     </row>
     <row r="338" spans="1:15">
       <c r="A338">
-        <v>66532</v>
+        <v>66522</v>
       </c>
       <c r="B338" t="s">
-        <v>3088</v>
+        <v>3119</v>
       </c>
       <c r="C338" t="s">
-        <v>1107</v>
+        <v>3120</v>
       </c>
       <c r="D338" t="s">
-        <v>3089</v>
+        <v>3121</v>
       </c>
       <c r="E338" t="s">
-        <v>3090</v>
+        <v>3122</v>
       </c>
       <c r="F338" t="s">
-        <v>1110</v>
+        <v>3123</v>
       </c>
       <c r="G338" t="s">
-        <v>1111</v>
+        <v>3124</v>
       </c>
       <c r="H338" t="s">
-        <v>1112</v>
+        <v>3125</v>
       </c>
       <c r="I338" t="s">
-        <v>1113</v>
+        <v>3126</v>
       </c>
       <c r="J338" t="s">
-        <v>363</v>
+        <v>24</v>
       </c>
       <c r="K338" t="s">
-        <v>3091</v>
+        <v>3031</v>
       </c>
       <c r="L338" t="s">
-        <v>365</v>
+        <v>26</v>
       </c>
       <c r="M338" t="s">
-        <v>3092</v>
+        <v>3032</v>
       </c>
       <c r="N338" t="s">
         <v>28</v>
       </c>
       <c r="O338" t="s">
-        <v>3093</v>
+        <v>3127</v>
       </c>
     </row>
     <row r="339" spans="1:15">
       <c r="A339">
-        <v>66533</v>
+        <v>66523</v>
       </c>
       <c r="B339" t="s">
-        <v>3094</v>
+        <v>1001</v>
       </c>
       <c r="C339" t="s">
-        <v>3095</v>
+        <v>1002</v>
       </c>
       <c r="D339" t="s">
-        <v>3096</v>
+        <v>3128</v>
       </c>
       <c r="E339" t="s">
-        <v>3097</v>
+        <v>3129</v>
       </c>
       <c r="F339" t="s">
-        <v>951</v>
+        <v>1005</v>
       </c>
       <c r="G339" t="s">
-        <v>952</v>
+        <v>1006</v>
       </c>
       <c r="H339" t="s">
-        <v>953</v>
+        <v>1007</v>
       </c>
       <c r="I339" t="s">
-        <v>954</v>
+        <v>1008</v>
       </c>
       <c r="J339" t="s">
         <v>24</v>
       </c>
       <c r="K339" t="s">
-        <v>3098</v>
+        <v>141</v>
       </c>
       <c r="L339" t="s">
         <v>26</v>
       </c>
       <c r="M339" t="s">
-        <v>3099</v>
+        <v>142</v>
       </c>
       <c r="N339" t="s">
         <v>28</v>
       </c>
       <c r="O339" t="s">
-        <v>3100</v>
+        <v>3130</v>
       </c>
     </row>
     <row r="340" spans="1:15">
       <c r="A340">
-        <v>66534</v>
+        <v>66524</v>
       </c>
       <c r="B340" t="s">
-        <v>3101</v>
+        <v>2346</v>
       </c>
       <c r="C340" t="s">
-        <v>3102</v>
+        <v>2347</v>
       </c>
       <c r="D340" t="s">
-        <v>3103</v>
+        <v>3131</v>
       </c>
       <c r="E340" t="s">
-        <v>3104</v>
+        <v>3132</v>
       </c>
       <c r="F340" t="s">
-        <v>3105</v>
+        <v>3133</v>
       </c>
       <c r="G340" t="s">
-        <v>3106</v>
+        <v>2351</v>
       </c>
       <c r="H340" t="s">
-        <v>1819</v>
+        <v>2352</v>
       </c>
       <c r="I340" t="s">
-        <v>1820</v>
+        <v>2353</v>
       </c>
       <c r="J340" t="s">
         <v>24</v>
       </c>
       <c r="K340" t="s">
-        <v>141</v>
+        <v>130</v>
       </c>
       <c r="L340" t="s">
         <v>26</v>
       </c>
       <c r="M340" t="s">
-        <v>142</v>
+        <v>131</v>
       </c>
       <c r="N340" t="s">
         <v>28</v>
       </c>
       <c r="O340" t="s">
-        <v>3107</v>
+        <v>3134</v>
       </c>
     </row>
     <row r="341" spans="1:15">
       <c r="A341">
-        <v>66535</v>
+        <v>66525</v>
       </c>
       <c r="B341" t="s">
-        <v>3108</v>
+        <v>3135</v>
       </c>
       <c r="C341" t="s">
-        <v>3109</v>
+        <v>2204</v>
       </c>
       <c r="D341" t="s">
-        <v>3110</v>
+        <v>3136</v>
       </c>
       <c r="E341" t="s">
-        <v>3111</v>
+        <v>3137</v>
       </c>
       <c r="F341" t="s">
-        <v>3112</v>
+        <v>2207</v>
       </c>
       <c r="G341" t="s">
-        <v>3113</v>
+        <v>2208</v>
       </c>
       <c r="H341" t="s">
-        <v>3114</v>
+        <v>2209</v>
       </c>
       <c r="I341" t="s">
-        <v>3115</v>
+        <v>2210</v>
       </c>
       <c r="J341" t="s">
-        <v>3116</v>
+        <v>24</v>
       </c>
       <c r="K341" t="s">
-        <v>3117</v>
+        <v>130</v>
       </c>
       <c r="L341" t="s">
-        <v>3118</v>
+        <v>26</v>
       </c>
       <c r="M341" t="s">
-        <v>3119</v>
+        <v>131</v>
       </c>
       <c r="N341" t="s">
         <v>28</v>
       </c>
       <c r="O341" t="s">
-        <v>3120</v>
+        <v>3138</v>
       </c>
     </row>
     <row r="342" spans="1:15">
       <c r="A342">
-        <v>66536</v>
+        <v>66526</v>
       </c>
       <c r="B342" t="s">
-        <v>3121</v>
+        <v>3139</v>
       </c>
       <c r="C342" t="s">
-        <v>3122</v>
+        <v>2213</v>
       </c>
       <c r="D342" t="s">
-        <v>3123</v>
+        <v>3140</v>
       </c>
       <c r="E342" t="s">
-        <v>3124</v>
+        <v>3141</v>
       </c>
       <c r="F342" t="s">
-        <v>3125</v>
+        <v>3142</v>
       </c>
       <c r="G342" t="s">
-        <v>3126</v>
+        <v>2217</v>
       </c>
       <c r="H342" t="s">
-        <v>3127</v>
+        <v>2218</v>
       </c>
       <c r="I342" t="s">
-        <v>3128</v>
+        <v>2219</v>
       </c>
       <c r="J342" t="s">
         <v>24</v>
       </c>
       <c r="K342" t="s">
-        <v>2973</v>
+        <v>130</v>
       </c>
       <c r="L342" t="s">
         <v>26</v>
       </c>
       <c r="M342" t="s">
-        <v>2974</v>
+        <v>131</v>
       </c>
       <c r="N342" t="s">
         <v>28</v>
       </c>
       <c r="O342" t="s">
-        <v>3129</v>
+        <v>3143</v>
       </c>
     </row>
     <row r="343" spans="1:15">
       <c r="A343">
-        <v>66537</v>
+        <v>66527</v>
       </c>
       <c r="B343" t="s">
-        <v>3130</v>
+        <v>1048</v>
       </c>
       <c r="C343" t="s">
-        <v>2932</v>
+        <v>1049</v>
       </c>
       <c r="D343" t="s">
-        <v>3131</v>
+        <v>3144</v>
       </c>
       <c r="E343" t="s">
-        <v>3132</v>
+        <v>1051</v>
       </c>
       <c r="F343" t="s">
-        <v>3133</v>
+        <v>3145</v>
       </c>
       <c r="G343" t="s">
-        <v>2936</v>
+        <v>1053</v>
       </c>
       <c r="H343" t="s">
-        <v>2937</v>
+        <v>1054</v>
       </c>
       <c r="I343" t="s">
-        <v>2938</v>
+        <v>1055</v>
       </c>
       <c r="J343" t="s">
         <v>24</v>
       </c>
       <c r="K343" t="s">
-        <v>2973</v>
+        <v>3056</v>
       </c>
       <c r="L343" t="s">
         <v>26</v>
       </c>
       <c r="M343" t="s">
-        <v>2974</v>
+        <v>3057</v>
       </c>
       <c r="N343" t="s">
         <v>28</v>
       </c>
       <c r="O343" t="s">
-        <v>3134</v>
+        <v>3146</v>
       </c>
     </row>
     <row r="344" spans="1:15">
       <c r="A344">
-        <v>66538</v>
+        <v>66529</v>
       </c>
       <c r="B344" t="s">
-        <v>3135</v>
+        <v>3147</v>
       </c>
       <c r="C344" t="s">
-        <v>1098</v>
+        <v>3148</v>
       </c>
       <c r="D344" t="s">
-        <v>3136</v>
+        <v>3149</v>
       </c>
       <c r="E344" t="s">
-        <v>3137</v>
+        <v>3150</v>
       </c>
       <c r="F344" t="s">
-        <v>3138</v>
+        <v>3151</v>
       </c>
       <c r="G344" t="s">
-        <v>1102</v>
+        <v>2651</v>
       </c>
       <c r="H344" t="s">
-        <v>1103</v>
+        <v>2652</v>
       </c>
       <c r="I344" t="s">
-        <v>1104</v>
+        <v>2653</v>
       </c>
       <c r="J344" t="s">
         <v>24</v>
       </c>
       <c r="K344" t="s">
-        <v>3139</v>
+        <v>1419</v>
       </c>
       <c r="L344" t="s">
         <v>26</v>
       </c>
       <c r="M344" t="s">
-        <v>3140</v>
+        <v>1420</v>
       </c>
       <c r="N344" t="s">
         <v>28</v>
       </c>
       <c r="O344" t="s">
-        <v>3141</v>
+        <v>3152</v>
       </c>
     </row>
     <row r="345" spans="1:15">
       <c r="A345">
-        <v>66540</v>
+        <v>66530</v>
       </c>
       <c r="B345" t="s">
-        <v>3142</v>
+        <v>3153</v>
       </c>
       <c r="C345" t="s">
-        <v>3143</v>
+        <v>881</v>
       </c>
       <c r="D345" t="s">
-        <v>3144</v>
+        <v>3154</v>
       </c>
       <c r="E345" t="s">
-        <v>3145</v>
+        <v>3155</v>
       </c>
       <c r="F345" t="s">
-        <v>3146</v>
+        <v>3156</v>
       </c>
       <c r="G345" t="s">
-        <v>3147</v>
+        <v>885</v>
       </c>
       <c r="H345" t="s">
-        <v>3148</v>
+        <v>886</v>
       </c>
       <c r="I345" t="s">
-        <v>900</v>
+        <v>887</v>
       </c>
       <c r="J345" t="s">
         <v>24</v>
       </c>
       <c r="K345" t="s">
-        <v>3149</v>
+        <v>876</v>
       </c>
       <c r="L345" t="s">
         <v>26</v>
       </c>
       <c r="M345" t="s">
-        <v>3150</v>
+        <v>878</v>
       </c>
       <c r="N345" t="s">
         <v>28</v>
       </c>
       <c r="O345" t="s">
-        <v>3151</v>
+        <v>3157</v>
       </c>
     </row>
     <row r="346" spans="1:15">
       <c r="A346">
+        <v>66531</v>
+      </c>
+      <c r="B346" t="s">
+        <v>3158</v>
+      </c>
+      <c r="C346" t="s">
+        <v>3159</v>
+      </c>
+      <c r="D346" t="s">
+        <v>3160</v>
+      </c>
+      <c r="E346" t="s">
+        <v>3161</v>
+      </c>
+      <c r="F346" t="s">
+        <v>3162</v>
+      </c>
+      <c r="G346" t="s">
+        <v>3163</v>
+      </c>
+      <c r="H346" t="s">
+        <v>3164</v>
+      </c>
+      <c r="I346" t="s">
+        <v>3165</v>
+      </c>
+      <c r="J346" t="s">
+        <v>363</v>
+      </c>
+      <c r="K346" t="s">
+        <v>3166</v>
+      </c>
+      <c r="L346" t="s">
+        <v>365</v>
+      </c>
+      <c r="M346" t="s">
+        <v>3167</v>
+      </c>
+      <c r="N346" t="s">
+        <v>28</v>
+      </c>
+      <c r="O346" t="s">
+        <v>3168</v>
+      </c>
+    </row>
+    <row r="347" spans="1:15">
+      <c r="A347">
+        <v>66532</v>
+      </c>
+      <c r="B347" t="s">
+        <v>3169</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D347" t="s">
+        <v>3170</v>
+      </c>
+      <c r="E347" t="s">
+        <v>3171</v>
+      </c>
+      <c r="F347" t="s">
+        <v>1137</v>
+      </c>
+      <c r="G347" t="s">
+        <v>1138</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1139</v>
+      </c>
+      <c r="I347" t="s">
+        <v>1140</v>
+      </c>
+      <c r="J347" t="s">
+        <v>363</v>
+      </c>
+      <c r="K347" t="s">
+        <v>3172</v>
+      </c>
+      <c r="L347" t="s">
+        <v>365</v>
+      </c>
+      <c r="M347" t="s">
+        <v>3173</v>
+      </c>
+      <c r="N347" t="s">
+        <v>28</v>
+      </c>
+      <c r="O347" t="s">
+        <v>3174</v>
+      </c>
+    </row>
+    <row r="348" spans="1:15">
+      <c r="A348">
+        <v>66533</v>
+      </c>
+      <c r="B348" t="s">
+        <v>3175</v>
+      </c>
+      <c r="C348" t="s">
+        <v>3176</v>
+      </c>
+      <c r="D348" t="s">
+        <v>3177</v>
+      </c>
+      <c r="E348" t="s">
+        <v>3178</v>
+      </c>
+      <c r="F348" t="s">
+        <v>969</v>
+      </c>
+      <c r="G348" t="s">
+        <v>970</v>
+      </c>
+      <c r="H348" t="s">
+        <v>971</v>
+      </c>
+      <c r="I348" t="s">
+        <v>972</v>
+      </c>
+      <c r="J348" t="s">
+        <v>24</v>
+      </c>
+      <c r="K348" t="s">
+        <v>3179</v>
+      </c>
+      <c r="L348" t="s">
+        <v>26</v>
+      </c>
+      <c r="M348" t="s">
+        <v>3180</v>
+      </c>
+      <c r="N348" t="s">
+        <v>28</v>
+      </c>
+      <c r="O348" t="s">
+        <v>3181</v>
+      </c>
+    </row>
+    <row r="349" spans="1:15">
+      <c r="A349">
+        <v>66534</v>
+      </c>
+      <c r="B349" t="s">
+        <v>3182</v>
+      </c>
+      <c r="C349" t="s">
+        <v>3183</v>
+      </c>
+      <c r="D349" t="s">
+        <v>3184</v>
+      </c>
+      <c r="E349" t="s">
+        <v>3185</v>
+      </c>
+      <c r="F349" t="s">
+        <v>3186</v>
+      </c>
+      <c r="G349" t="s">
+        <v>3187</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1902</v>
+      </c>
+      <c r="I349" t="s">
+        <v>1903</v>
+      </c>
+      <c r="J349" t="s">
+        <v>24</v>
+      </c>
+      <c r="K349" t="s">
+        <v>141</v>
+      </c>
+      <c r="L349" t="s">
+        <v>26</v>
+      </c>
+      <c r="M349" t="s">
+        <v>142</v>
+      </c>
+      <c r="N349" t="s">
+        <v>28</v>
+      </c>
+      <c r="O349" t="s">
+        <v>3188</v>
+      </c>
+    </row>
+    <row r="350" spans="1:15">
+      <c r="A350">
+        <v>66535</v>
+      </c>
+      <c r="B350" t="s">
+        <v>3189</v>
+      </c>
+      <c r="C350" t="s">
+        <v>3190</v>
+      </c>
+      <c r="D350" t="s">
+        <v>3191</v>
+      </c>
+      <c r="E350" t="s">
+        <v>3192</v>
+      </c>
+      <c r="F350" t="s">
+        <v>3193</v>
+      </c>
+      <c r="G350" t="s">
+        <v>3194</v>
+      </c>
+      <c r="H350" t="s">
+        <v>3195</v>
+      </c>
+      <c r="I350" t="s">
+        <v>3196</v>
+      </c>
+      <c r="J350" t="s">
+        <v>3197</v>
+      </c>
+      <c r="K350" t="s">
+        <v>3198</v>
+      </c>
+      <c r="L350" t="s">
+        <v>3199</v>
+      </c>
+      <c r="M350" t="s">
+        <v>3200</v>
+      </c>
+      <c r="N350" t="s">
+        <v>28</v>
+      </c>
+      <c r="O350" t="s">
+        <v>3201</v>
+      </c>
+    </row>
+    <row r="351" spans="1:15">
+      <c r="A351">
+        <v>66536</v>
+      </c>
+      <c r="B351" t="s">
+        <v>3202</v>
+      </c>
+      <c r="C351" t="s">
+        <v>3203</v>
+      </c>
+      <c r="D351" t="s">
+        <v>3204</v>
+      </c>
+      <c r="E351" t="s">
+        <v>3205</v>
+      </c>
+      <c r="F351" t="s">
+        <v>3206</v>
+      </c>
+      <c r="G351" t="s">
+        <v>3207</v>
+      </c>
+      <c r="H351" t="s">
+        <v>3208</v>
+      </c>
+      <c r="I351" t="s">
+        <v>3209</v>
+      </c>
+      <c r="J351" t="s">
+        <v>24</v>
+      </c>
+      <c r="K351" t="s">
+        <v>3056</v>
+      </c>
+      <c r="L351" t="s">
+        <v>26</v>
+      </c>
+      <c r="M351" t="s">
+        <v>3057</v>
+      </c>
+      <c r="N351" t="s">
+        <v>28</v>
+      </c>
+      <c r="O351" t="s">
+        <v>3210</v>
+      </c>
+    </row>
+    <row r="352" spans="1:15">
+      <c r="A352">
+        <v>66537</v>
+      </c>
+      <c r="B352" t="s">
+        <v>3211</v>
+      </c>
+      <c r="C352" t="s">
+        <v>3015</v>
+      </c>
+      <c r="D352" t="s">
+        <v>3212</v>
+      </c>
+      <c r="E352" t="s">
+        <v>3213</v>
+      </c>
+      <c r="F352" t="s">
+        <v>3214</v>
+      </c>
+      <c r="G352" t="s">
+        <v>3019</v>
+      </c>
+      <c r="H352" t="s">
+        <v>3020</v>
+      </c>
+      <c r="I352" t="s">
+        <v>3021</v>
+      </c>
+      <c r="J352" t="s">
+        <v>24</v>
+      </c>
+      <c r="K352" t="s">
+        <v>3056</v>
+      </c>
+      <c r="L352" t="s">
+        <v>26</v>
+      </c>
+      <c r="M352" t="s">
+        <v>3057</v>
+      </c>
+      <c r="N352" t="s">
+        <v>28</v>
+      </c>
+      <c r="O352" t="s">
+        <v>3215</v>
+      </c>
+    </row>
+    <row r="353" spans="1:15">
+      <c r="A353">
+        <v>66538</v>
+      </c>
+      <c r="B353" t="s">
+        <v>3216</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D353" t="s">
+        <v>3217</v>
+      </c>
+      <c r="E353" t="s">
+        <v>3218</v>
+      </c>
+      <c r="F353" t="s">
+        <v>3219</v>
+      </c>
+      <c r="G353" t="s">
+        <v>1129</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1130</v>
+      </c>
+      <c r="I353" t="s">
+        <v>1131</v>
+      </c>
+      <c r="J353" t="s">
+        <v>24</v>
+      </c>
+      <c r="K353" t="s">
+        <v>3220</v>
+      </c>
+      <c r="L353" t="s">
+        <v>26</v>
+      </c>
+      <c r="M353" t="s">
+        <v>3221</v>
+      </c>
+      <c r="N353" t="s">
+        <v>28</v>
+      </c>
+      <c r="O353" t="s">
+        <v>3222</v>
+      </c>
+    </row>
+    <row r="354" spans="1:15">
+      <c r="A354">
+        <v>66540</v>
+      </c>
+      <c r="B354" t="s">
+        <v>3223</v>
+      </c>
+      <c r="C354" t="s">
+        <v>3224</v>
+      </c>
+      <c r="D354" t="s">
+        <v>3225</v>
+      </c>
+      <c r="E354" t="s">
+        <v>3226</v>
+      </c>
+      <c r="F354" t="s">
+        <v>3227</v>
+      </c>
+      <c r="G354" t="s">
+        <v>3228</v>
+      </c>
+      <c r="H354" t="s">
+        <v>3229</v>
+      </c>
+      <c r="I354" t="s">
+        <v>918</v>
+      </c>
+      <c r="J354" t="s">
+        <v>24</v>
+      </c>
+      <c r="K354" t="s">
+        <v>3230</v>
+      </c>
+      <c r="L354" t="s">
+        <v>26</v>
+      </c>
+      <c r="M354" t="s">
+        <v>3231</v>
+      </c>
+      <c r="N354" t="s">
+        <v>28</v>
+      </c>
+      <c r="O354" t="s">
+        <v>3232</v>
+      </c>
+    </row>
+    <row r="355" spans="1:15">
+      <c r="A355">
         <v>66541</v>
       </c>
-      <c r="B346" t="s">
-[...39 lines deleted...]
-        <v>3158</v>
+      <c r="B355" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C355" t="s">
+        <v>3233</v>
+      </c>
+      <c r="D355" t="s">
+        <v>3234</v>
+      </c>
+      <c r="E355" t="s">
+        <v>3235</v>
+      </c>
+      <c r="F355" t="s">
+        <v>3236</v>
+      </c>
+      <c r="G355" t="s">
+        <v>1111</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1112</v>
+      </c>
+      <c r="I355" t="s">
+        <v>1113</v>
+      </c>
+      <c r="J355" t="s">
+        <v>24</v>
+      </c>
+      <c r="K355" t="s">
+        <v>3237</v>
+      </c>
+      <c r="L355" t="s">
+        <v>26</v>
+      </c>
+      <c r="M355" t="s">
+        <v>3238</v>
+      </c>
+      <c r="N355" t="s">
+        <v>28</v>
+      </c>
+      <c r="O355" t="s">
+        <v>3239</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">