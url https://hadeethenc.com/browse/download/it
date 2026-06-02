--- v1 (2025-11-12)
+++ v2 (2026-06-02)
@@ -12,58 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2616">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2577">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Italiano
 # Source: https://hadeethenc.com/it
-# Last update: 2025-11-12 00:07:52 (v1.13.0)
-# Check for updates: https://hadeethenc.com/en/check/it/v1.13.0
+# Last update: 2026-05-10 17:47:36 (v1.14.0)
+# Check for updates: https://hadeethenc.com/en/check/it/v1.14.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -1990,51 +1990,51 @@
   </si>
   <si>
     <t>أن المؤمن مُعرَّض لأنواع من البلاء.
 الابتلاء قد يكون أمارة حُبِّ الله لعبده، حتى يرفع درجته، ويُعْلِي مَرتبته، ويكفِّر خطيئته.
  الحث على الصبر عند المصائب وعدم الجزع.</t>
   </si>
   <si>
     <t>Il credente è soggetto a varie forme di difficoltà.
 Le difficoltà possono essere un segno dell'amore di Allah per il Suo servo, poiché attraverso esse eleva il suo rango, innalza il suo livello e si assolve dai suoi peccati.
 L'esortazione alla pazienza di fronte alle avversità e ad evitare l'impazienza.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/it/browse/hadith/4204</t>
   </si>
   <si>
     <t>يسلم الراكب على الماشي، والماشي على القاعد، والقليل على الكثير</t>
   </si>
   <si>
     <t>Chi cavalca saluti chi cammina, chi cammina saluti chi è seduto, e il gruppo meno numeroso saluti quello più numeroso</t>
   </si>
   <si>
     <t>عَن أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «يُسَلِّمُ الرَّاكِبُ عَلَى المَاشِي، وَالمَاشِي عَلَى القَاعِدِ، وَالقَلِيلُ عَلَى الكَثِيرِ».
 وَلِلبُخَارِي: «يُسَلِّمُ الصَّغِيرُ عَلَى الكَبِيرِ، وَالمَارُّ عَلَى القَاعِدِ، وَالقَلِيلُ عَلَى الكَثِيرِ».</t>
   </si>
   <si>
-    <t>Abū Hurayra - che Allah si compiaccia di lui - riferì: "Il Messaggero - che Allah conceda in suo favore la preghiera e la salute - disse: «Chi cavalca saluti chi cammina, chi cammina saluti chi è seduto, e il gruppo meno numeroso saluti quello più numeroso»".</t>
+    <t>Abū Hurayra - che Allah si compiaccia di lui - riferì: "Il Messaggero - che Allah conceda in suo favore la preghiera e la salute - disse: «Chi cavalca saluti chi cammina, chi cammina saluti chi è seduto, e il gruppo meno numeroso saluti quello più numeroso»". E secondo la versione di al-Bukhārī: «Il più giovane saluti il più anziano, il passante saluti chi è seduto, e il gruppo meno numeroso saluti quello più numeroso».</t>
   </si>
   <si>
     <t>أَرْشَدَ النبيُّ صلى الله عليه وسلم إلى أَدَبِ إلقاءِ تحية السلام بين الناس "السلام عليكم ورحمه الله وبركاته"، 
 فيُسلِّم الصغيرُ على الكبير، والراكبُ على الماشي، والماشي على القاعد، والعددُ القليلُ على الكثير.</t>
   </si>
   <si>
     <t>Il Profeta - che Allah conceda in suo favore la preghiera e la salute - indicò l’etichetta riguardo al porgere il saluto di pace tra le persone: “As-salamu ‘alaykum wa rahmatullahi wa barakatuh” (Che la pace sia su di voi, la misericordia di Allah e le Sue benedizioni). Il più giovane rivolga per primo il saluto al più anziano, chi cavalca rivolga per primo il saluto a chi cammina, chi cammina rivolga per primo il saluto a chi è seduto e un gruppo meno numeroso di persone rivolga per primo il saluto a quello più numeroso.</t>
   </si>
   <si>
     <t>استحباب التسليم على ما جاء به الحديث، فإذا سَلَّمَ الماشي على الراكب وغير ذلك مما ذُكِرَ، جاز، ولكنه خلاف الأولى والأفضل.
 إفشاء السلام على الكيفية التي جاءت في الحديث من أسباب المحبة والتَّآلف.
 إذا كانوا متكافئين متساويين فيما ذُكِرَ، فخَيْرُهُم الذي يبدأ بالسلام.
 كمال هذه الشريعة في بيان جميع ما يحتاجه الناس.
 تعليم آداب السلام وإعطاء كل ذي حق حقه.</t>
   </si>
   <si>
     <t>La pratica raccomandata del saluto è in base a quanto stabilito dal detto profetico. Tuttavia, se il pedone dovesse salutare per primo colui che cavalca, o qualsiasi altro caso diverso da quanto menzionato, ciò è lecito, ma è contrario a ciò che è preferibile e ottimale.
 La diffusione del saluto secondo le modalità prescritte dal detto profetico rappresenta una delle cause per instaurare l'affetto fraterno e l'armonia sociale.
 Qualora le parti si trovino in condizioni di perfetta equivalenza rispetto a quanto menzionato, il migliore sarà colui che per primo inizierà il saluto.
 Questa legislazione divina manifesta la sua perfezione attraverso il chiarimento di ogni aspetto necessario all'umanità.
 L'insegnamento delle norme relative al saluto e il principio islamico di riconoscere a ciascuno il diritto che gli spetta.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/it/browse/hadith/4243</t>
   </si>
@@ -2045,52 +2045,51 @@
     <t>Quando due musulmani incrociano le spade, sia l'uccisore che l'ucciso sono nell'inferno</t>
   </si>
   <si>
     <t>عن أبي بَكرة رضي الله عنه قال: سمعت رسول الله صلى الله عليه وسلم يقول: «إِذَا الْتَقَى الْمُسْلِمَانِ بِسَيْفَيْهِمَا فَالْقَاتِلُ وَالْمَقْتُولُ فِي النَّارِ»، فَقُلْتُ: يَا رَسُولَ اللهِ هَذَا الْقَاتِلُ، فَمَا بَالُ الْمَقْتُولِ؟ قَالَ: «إِنَّهُ كَانَ حَرِيصًا عَلَى قَتْلِ صَاحِبِهِ».</t>
   </si>
   <si>
     <t>Abu Bakr - che Allah Si compiaccia di lui - riportò che aveva sentito il Messaggero di Allah - che Allah conceda in suo favore la preghiera e la salute - dire: "Quando due musulmani incrociano le spade, sia l'uccisore che l'ucciso sono nell'inferno." Allora Abu Bakr domandò: "Oh Messaggero di Allah, per l'uccisore è comprensibile, ma per quale motivo anche l'ucciso?" Egli rispose: "Ha cercato di uccidere il suo avversario".</t>
   </si>
   <si>
     <t>يُخبر النبي صلى الله عليه وسلم أنه إذا التقى المسلمان بسيفيهما، قاصدًا كلٌّ منهما إتلافَ صاحبِه؛ فالقاتل في النار بسبب مباشرته قتلَ صاحبه،
 واستشكل الصحابةُ المقتولَ: كيف يكون في النار؟ فأخبر النبيُّ صلى الله عليه وسلم أنه أيضًا في النار لحرصِه على قتلِ صاحبه، ولم يَمنعه من القتلِ إلا مبادرةُ القاتل وسبقِه له.</t>
   </si>
   <si>
     <t>Il Profeta - che Allah conceda in suo favore la preghiera e la salute - ha informato che quando due musulmani si affrontano con le loro spade, cercando entrambi di uccidere l'altro, l'uccisore sarà nel Fuoco per aver agito uccidendo il suo compagno. I compagni si meravigliarono a proposito dell'ucciso: come è possibile che sia destinato all'inferno? Il Profeta - che Allah conceda in suo favore la preghiera e la salute - spiegò che anche lui sarà nell'inferno a causa della sua premura nell'uccidere il suo avversario, e che l'unica cosa che gli ha impedito di farlo è stata la prontezza dell'uccisore e il suo averlo anticipato.</t>
   </si>
   <si>
     <t>استحقاق العقاب على مَن عَزَمَ على المعصية بقلبه وباشَرَ أسبابَها.
 التحذير الشديد من اقتتال المسلمين والوعيد عليه بالنار.
 القتال بين المسلمين بحق لا يَدخل في الوعيد، مثل قتال البُغَاة والمُفسدين.
 مُرتكب الكبيرة لا يَكْفُرُ بمجرَّد فعلها؛ لأن النبي صلى الله عليه وسلم سمَّى المُتقاتلَينِ مُسلِمَينِ.
  إذا التقى المسلمان بأيِّ وسيلة يكون بها القتل، فقَتَلَ أحدُهما الآخرَ فالقاتل والمقتول في النار، وذِكْرُ السيفِ في الحديث على سبيل التمثيل.</t>
   </si>
   <si>
     <t>Colui che intende deliberatamente, con il suo cuore, di compiere un peccato ed intraprende l'azione merita di essere punito.
 Una severo avvertimento per chi dei musulmani lottassero tra loro, che comporta la minaccia di finire nell'inferno.
-Il combattimento tra musulmani per giusta causa non rientra nell'avvertimento, come nel caso di coloro 
- che combattono i ribelli e i corrotti.
+Il combattimento tra musulmani per giusta causa non rientra nell'avvertimento, come nel caso di coloro   che combattono i ribelli e i corrotti.
 Colui che commette un peccato di gravità maggiore non diventa automaticamente miscredente a causa della sua azione, poiché il Profeta - che Allah conceda in suo favore la preghiera e la salute - nel detto riportato ha definito musulmani coloro che si combattono tra loro.
 Se due musulmani si scontrano in qualsiasi modo che possa condurre alla morte, e uno di loro uccide l'altro, sia l'uccisore che l'ucciso saranno nell'inferno. La menzione della spada nel detto profetico è a titolo esemplificativo e non è da considerarsi solo per l'uso specifico di una spada.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/it/browse/hadith/4304</t>
   </si>
   <si>
     <t>الدين النصيحة</t>
   </si>
   <si>
     <t>La religione è lealtà</t>
   </si>
   <si>
     <t>عن تميم الداري رضي الله عنه أن النبي صلى الله عليه وسلم قال: «الدِّينُ النَّصِيحَةُ» قُلْنَا: لِمَنْ؟ قَالَ: «لِلهِ وَلِكِتَابِهِ وَلِرَسُولِهِ وَلِأَئِمَّةِ الْمُسْلِمِينَ وَعَامَّتِهِمْ».</t>
   </si>
   <si>
     <t>Tamim Ad-Darī - che Allah Si compiaccia di lui - riferì che il Profeta - che Allah conceda in suo favore la preghiera e la salute - disse: "La religione è lealtà". Gli chiesero: "Verso chi?". Rispose: "Verso Allah, il Suo Libro, il Suo Messaggero, i leader dei musulmani e l'intera comunità".</t>
   </si>
   <si>
     <t>أَخبَرَ النبيُّ صلى الله عليه وسلم بأنَّ الدين قائمٌ على الإخلاص والصدق، حتى يؤدَّى كما أوجب الله، كاملًا دون تقصير أو غش.
 فقيل للنبي صلى الله عليه وسلم: لمن تكون النصيحة؟ فقال: 
 أولًا: النصيحة لله سبحانه وتعالى: بإخلاص العمل له، وعدم الإشراك به، وأن نؤمن بربوبيته وألوهيته وأسمائه وصفاته، وتعظيم أمره، والدعوة إلى الإيمان به. 
 ثانيًا: النصيحة لكتابه وهو القرآن الكريم: بأن نعتقد أنه كلامُه، وآخِرُ كتبِه، وأنه ناسخ لجميع الشرائع قبله، ونعظِّمه، ونتلوه حق تلاوته، ونعمل بمُحْكَمِه، والتسليم بمتشابهه، ونَذُبُّ عن تأويل المُحرِّفين له، ونعتبر بمواعظه، ونشر علومه، والدعوة إليه. 
 ثالثًا: النصيحة لرسوله محمد صلى الله عليه وسلم: بأن نعتقدَ أنه آخِرُ الرسل، ونصدِّقَه فيما جاء به، ونَمتَثِلَ أمرَه، ونجتنبَ نهيَه، وأن لا نتعبدَ لله إلا بما جاء به، ونُعظِّمَ حقَّه، ونوقرَه، ونَبُثَّ دعوته، ونَنشُرَ شريعتَه، ونَنفيَ التُّهَمَ عنه. 
 رابعًا: النصيحة لأئمة المسلمين: بمعاونتهم على الحق، وعدم منازعتهم الأمر، والسمع والطاعة لهم في طاعة الله. 
@@ -6741,56 +6740,51 @@
     <t>لا نكاح إلا بولي</t>
   </si>
   <si>
     <t>Non v'è matrimonio senza tutore</t>
   </si>
   <si>
     <t>عن أبي موسى رضي الله عنه أن النبي صلى الله عليه وسلم قال: «لا نِكَاحَ إِلّا بِوَليٍّ».</t>
   </si>
   <si>
     <t>Si tramanda da Àbū Mūsā Al-Ašʻarƴ - che Allah Si compiaccia di lui - che il Profeta - che Allah conceda in suo favore la preghiera e la salute - disse: «Non v'è matrimonio senza tutore».</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ المرأةَ لا يَصِحُّ زواجُها إلا بولي يقوم بعقد النكاح.</t>
   </si>
   <si>
     <t>Il Profeta - che Allah conceda in suo favore la preghiera e la salute - ha spiegato che il matrimonio di una donna non è valido senza un tutore che assolva al contratto di matrimonio.</t>
   </si>
   <si>
     <t>الولي شرطٌ في صِحة النكاح، فإنْ حَصَلَ بلا ولي، أو زَوَّجَت المرأةُ نفسَها، لم يصح النكاح.
 الولي هو أقرب الرجال إلى المرأة، فلا يزوجها وليٌّ بعيد مع وجود أقرب منه.
 يُشترط في الولي: التكليف، والذكورية، والرشد في معرفة مصالح النكاح، واتفاق الدين بين الولي والمولى عليها، فمن لم يتَّصف بهذه الصفات فليس أهلًا للولاية في عقد النكاح.</t>
   </si>
   <si>
     <t>La presenza di un tutore è una condizione necessaria per la validità del matrimonio: se questo avviene senza tutore, o se la donna si concede in sposa da sé, il matrimonio non è valido.
 Il tutore è l'uomo più prossimo alla donna nel grado di parentela; pertanto, un tutore lontano di grado non può darla in sposa qualora fosse presente uno più vicino.
-Il tutore deve possedere determinate condizioni quali: 
-[...4 lines deleted...]
-Chi manca di questi requisiti non può fungere da tutore in un atto matrimoniale.</t>
+Il tutore deve possedere determinate condizioni quali:  - deve avere capacità giuridica (n.d.T. pubere, capace d'intendere e volere); - maschio; - competente nel riconoscere gli interessi matrimoniali; - la stessa appartenenza religiosa della donna di cui è tutore.  Chi manca di questi requisiti non può fungere da tutore in un atto matrimoniale.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/it/browse/hadith/58066</t>
   </si>
   <si>
     <t>يا غلام، سم الله، وكل بيمينك، وكل مما يليك</t>
   </si>
   <si>
     <t>O fanciullo, menziona il nome di Iddio, mangia con la tua destra e mangia di quel che si trova presso a te</t>
   </si>
   <si>
     <t>عن عُمر بن أبي سلمة رضي الله عنه قال: كُنْتُ غُلَامًا فِي حَجْرِ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، وَكَانَتْ يَدِي تَطِيشُ فِي الصَّحْفَةِ، فَقَالَ لِي رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «يَا غُلَامُ، سَمِّ اللهَ، وَكُلْ بِيَمِينِكَ، وَكُلْ مِمَّا يَلِيكَ» فَمَا زَالَتْ تِلْكَ طِعْمَتِي بَعْدُ.</t>
   </si>
   <si>
     <t>Si tramanda che ʻUmar Ibn Àbū Salamah - che Allah Si compiaccia di lui e del padre - disse: “Ero un fanciullo sotto la tutela del Profeta - che Allah conceda in suo favore la preghiera e la salute - e la mia mano vagava qua e là nel piatto, allora il Messaggero di Iddio - che Allah conceda in suo favore la preghiera e la salute - mi disse: «O fanciullo, menziona il nome di Iddio, mangia con la tua destra e mangia di quel che si trova presso a te». Da allora questo non ha mai smesso d'essere il mio modo di mangiare".</t>
   </si>
   <si>
     <t>يُخْبِرُ عُمَرُ بن أبي سلمة رضي الله عنهما، ابن زوجة النبي صلى الله عليه وسلم أم سلمة رضي الله عنها، -وكان تحت تربيتِه ورعايته-، أنه كان أثناء الأكل يَنْقُلُ يدَه في جوانب الإناء ليلتقط الطعام، فعلَّمه النبي صلى الله عليه وسلم ثلاثة آداب من آداب الأكل: 
 أولها: قول "بسم الله" في بداية الأكل. 
 وثانيها: الأكل باليمين. 
 وثالثها: الأكل من الجانب الذي يَقْرُبُ منه من الطعام.</t>
   </si>
   <si>
     <t>ʻUmar Ibn Àbū Salamah - che Allah Si compiaccia di lui e del padre - figlio della moglie del Profeta - che Allah conceda in suo favore la preghiera e la salute - Ùmm Salamah - che Allah Si compiaccia di lei - si trovava sotto la cura ed educazione del Profeta - che Allah conceda in suo favore la preghiera e la salute - e racconta che durante i pasti soleva mettere la mano in diversi lati del piatto per prendere il cibo. Così il Profeta - che Allah conceda in suo favore la preghiera e la salute - gli insegnò tre etichette sul mangiare:
 La prima: dire "BismiLlah" (In nome di Allah) all'inizio del pasto.
@@ -6918,53 +6912,51 @@
   <si>
     <t>من قتل معاهدا لم يرح رائحة الجنة، وإن ريحها توجد من مسيرة أربعين عاما</t>
   </si>
   <si>
     <t>Chiunque uccida chi gode del patto (muʻāhad) non sentirà la fragranza del Paradiso, sebbene la sua fragranza raggiunga la distanza di quarant'anni di percorso</t>
   </si>
   <si>
     <t>عن عبد الله بن عمرو رضي الله عنهما عن النبي صلى الله عليه وسلم قال: «مَنْ قَتَلَ مُعَاهَدًا ‌لَمْ ‌يَرَحْ ‌رَائِحَةَ الْجَنَّةِ، وَإِنَّ رِيحَهَا تُوجَدُ مِنْ مَسِيرَةِ أَرْبَعِينَ عَامًا».</t>
   </si>
   <si>
     <t>Si tramanda da ʻAbduLlah Ibn ʻAmr - che Allah Si compiaccia di lui e del padre - che il Profeta - che Allah conceda in suo favore la preghiera e la salute - disse: «Chiunque uccida chi gode del patto (muʻāhad) non sentirà la fragranza del Paradiso, sebbene la sua fragranza raggiunga la distanza di quarant'anni di percorso».</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم الوعيدَ الشديدَ على أنَّ مَن قَتَلَ مُعاهَدًا -وهو مَن دخل من الكفار إلى دار الإسلام بِعَهْدٍ وأمان- بأنه لن يَشمَّ رائحةَ الجنة، وإنَّ ريحَها يكون على بُعدِ مسيرة أربعين عامًا.</t>
   </si>
   <si>
     <t>Il Profeta - che Allah conceda in suo favore la preghiera e la salute - ha riportato la severa minaccia riservata a chiunque uccida un muʻāhad - l'infedele che fa ingresso nello stato musulmano con un patto di sicurezza e protezione - non sentirà il profumo del Paradiso, seppure il suo profumo si possa sentire a una distanza percorribile in quarant'anni di viaggio.</t>
   </si>
   <si>
     <t>تحريم قتل المُعاهَد والذِّمِّي والمُستأمَن من الكفار، وأنه كبيرة من كبائر الذنوب.
 المعاهد: هو مَن أُخِذَ عليه العهد من الكفار وهو يقيم في بلاده لا يحارب المسلمين ولايحاربونه، والذِّمِّي: هو من استوطن دارَ المسلمين ودفع الجزية، والمستأمَن: هو مَن دخل دار المسلمين بعهد وأمان لوقت محدد.
 التحذير من خيانة العهود مع غير المسلمين.</t>
   </si>
   <si>
     <t>Il divieto di uccidere il muʻāhad, il ḏimmƴ e il mustaʼman, e ciò rientra nei peccati maggiori.
-Al-muʻāhad è colui tra gli infedeli col quale viene stretto un patto di sicurezza e risiede nel suo paese senza combattere i musulmani e senza che essi lo combattano.
-[...1 lines deleted...]
-Al-mustaʼman è colui tra gli infedeli che fa ingresso nello stato dei musulmani con un patto di sicurezza e protezione per un periodo di tempo determinato.
+Al-muʻāhad è colui tra gli infedeli col quale viene stretto un patto di sicurezza e risiede nel suo paese senza combattere i musulmani e senza che essi lo combattano. Aḏ-ḏimmƴ è colui tra gli infedeli che risiede stabilmente nello stato dei musulmani pagando un'imposta di capitazione (al-jizyah). Al-mustaʼman è colui tra gli infedeli che fa ingresso nello stato dei musulmani con un patto di sicurezza e protezione per un periodo di tempo determinato.
 L'avvertimento riguardo il tradimento e la violazione degli accordi con i non musulmani.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/it/browse/hadith/64637</t>
   </si>
   <si>
     <t>لعن رسول الله صلى الله عليه وسلم الراشي والمرتشي في الحكم</t>
   </si>
   <si>
     <t>Il Messaggero di Iddio - che Allah conceda in suo favore la preghiera e la salute - ha maledetto colui che paga la tangente e colui che la riceve, in sede di giudizio</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: لَعَنَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ الرَّاشِيَ وَالْمُرْتَشِيَ فِي الْحُكْمِ.</t>
   </si>
   <si>
     <t>Si tramanda che Àbū Hurayrah - che Allah Si compiaccia di lui - disse: "Il Messaggero di Iddio - che Allah conceda in suo favore la preghiera e la salute - ha maledetto colui che paga la tangente e colui che la riceve, in sede di giudizio".</t>
   </si>
   <si>
     <t>دعا النبيُّ صلى الله عليه وسلم بالطرد والإبعاد من رحمة الله عز وجل لدافع الرشوة وآخذها وقابضها.
 ومن ذلك ما يُدفع للقُضاة ليَحِيْفُوا في الحُكْم الذي يَتَولونه؛ ليتوصل به المُعطي إلى مراده بغير حق.</t>
   </si>
   <si>
     <t>Il Profeta - che Allah conceda in suo favore la preghiera e la salute - ha invocato l'esclusione e l'allontanamento dalla misericordia di Allah, Eccelso e Maestoso, per colui che paga la tangente, colui che la riceve e colui la incassa.
 Vi rientra ciò che viene dato ai giudici per influenzare ingiustamente le loro decisioni, in modo che chi versa la tangente raggiunga ciò che desidera indebitamente.</t>
   </si>
@@ -8371,54 +8363,51 @@
     <t>Non credete alla Gente del Libro e non smentite loro, ma dite: {Abbiamo fede in Allah e in ciò che è stato fatto discendere su di noi}</t>
   </si>
   <si>
     <t>عَنْ ‌أَبِي هُرَيْرَةَ رَضِيَ اللهُ عَنْهُ قَالَ: كَانَ أَهْلُ الْكِتَابِ يَقْرَؤُونَ التَّوْرَاةَ بِالْعِبْرَانِيَّةِ، وَيُفَسِّرُونَهَا بِالْعَرَبِيَّةِ لِأَهْلِ الْإِسْلَامِ، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا تُصَدِّقُوا أَهْلَ الْكِتَابِ وَلَا تُكَذِّبُوهُمْ، وَقُولُوا: {آمَنَّا بِاللهِ وَمَا أُنْزِلَ إِلَيْنَا} [البقرة: 136] الْآيَةَ».</t>
   </si>
   <si>
     <t>Si tramanda che Àbū Hurayrah - che Allah Si compiaccia di lui - disse: "La Gente del Libro leggeva la Torah in ebraico e la interpretava in arabo per la Gente dell'Islam. Allora il Messaggero di Allah - che Allah conceda in suo favore la preghiera e la salute - disse: «Non credete alla Gente del Libro e non smentite loro, ma dite: {Abbiamo fede in Allah e in ciò che è stato fatto discendere su di noi} [Al-Baqarah, 2:136]»".</t>
   </si>
   <si>
     <t>حذًّر النبي صلى الله عليه وسلم أمته من الاغترار بما يرويه أهل الكتاب من كتبهم، 
 حيث كان اليهود على عهد النبي صلى الله عليه وسلم يقرؤون التوراة باللغة العبرية؛ وهي لغة اليهود، ويفسرونها بالعربية، 
 فقال صلى الله عليه وسلم: لا تصدِّقوا أهل الكتاب ولا تكذِّبوهم، وهذا فيما لا يُعرف صدقُه من كذِبِه؛ 
 وذلك لأن الله تعالى أمرنا أن نؤمن بما أنزل إلينا من القرآن، وما أنزل إليهم من الكتاب، إلا أنه لا سبيل لنا إلى أن نعلم صحيح ما يحكونه عن تلك الكتب من سقيمه إذا لم يَرِد في شريعتنا ما يوضِّح صدقَه من كذبه، 
 فنتوقف، فلا نصدقهم؛ لئلا نكون شركاء معهم فيما حرَّفوه منه، ولا نكذبهم؛ فلعله يكون صحيحًا، فنكون منكرين لما أمرنا أن نؤمن به، 
 وأمر النبي صلى الله عليه وسلم أن نقول: 
 {آمنا بالله وما أنزل إلينا وما أنزل إلى إبراهيم وإسماعيل وإسحاق ويعقوب والأسباط وما أوتي موسى وعيسى وما أوتي النبيون من ربهم لا نفرق بين أحد منهم ونحن له مسلمون} 
 [البقرة: 136].</t>
   </si>
   <si>
     <t>Il Profeta - che Allah conceda in suo favore la preghiera e la salute - avvertì la sua Ùmmah dal farsi trarre in inganno da ciò che La Gente del Libro riferiva dai loro libri. Questo perché i giudei dell'epoca del Profeta - che Allah conceda in suo favore la preghiera e la salute - leggevano la Torah nella loro lingua, l'ebraico, e la interpretavano in arabo per i musulmani. Il Profeta - che Allah conceda in suo favore la preghiera e la salute - quindi, raccomandò di non credere né smentire la Gente del Libro, e questo riguarda solo ciò di cui non è possibile determinare la verità o falsità. Allah, infatti, ci ha ordinato di aver fede in ciò che è stato rivelato a noi, ossia il Corano, e nei Libri che sono stati rivelati a loro. Tuttavia, non abbiamo modo di riconoscere cosa sia veritiero e cosa sia errato di ciò che tramandano, finché non troviamo nella nostra legislazione (Šarīʻah) un riferimento che ci permetta di discriminare il vero dal falso in una tale questione. Quindi ci asteniamo e non crediamo a ciò che riferiscono, per non essere loro complici in ciò che hanno alterato; e allo stesso tempo non rinneghiamo, per l'eventualità di trovarci a smentire ciò che potrebbe essere una verità a cui ci è stato ordinare di credere. Il Profeta - che Allah conceda in suo favore la preghiera e la salute - così ci ha ordinato di dire: {Abbiamo fede in Allah e in ciò che è stato fatto discendere su di noi e in ciò che è stato fatto discendere su Abramo, Ismaele, Isacco, Giacobbe le Tribù, in ciò che è stato dato a Mosè e a Gesù e in tutto ciò che è stato dato ai Profeti da parte del loro Signore. Non facciamo distinzione alcuna fra essi e a Lui siamo sottomessi}. [Al-Baqarah, 2:136].</t>
   </si>
   <si>
     <t>ما أخبر به أهل الكتاب ثلاثة أقسام: قسم يوافق القرآن والسنة فيُصدَّق، وقسم يخالف القرآن والسنة فهذا باطل ويكذَّب، وقسم ثالث ليس في القرآن والسنة ما يدل على صدقه ولا كذبه؛ فهذا يُروى، ولا يُصدَّق ولا يُكذَّب.</t>
   </si>
   <si>
-    <t>Ciò che la Gente del Libro (Àhlu-l-Kitāb) riferisce si suddivide in tre categorie:
-[...2 lines deleted...]
-3- una terza categoria, di cui non troviamo nulla che ne indichi la veridicità o la falsità né nel Corano né nella Sunnah. Questo può essere riferito, ma non deve essere né creduto né rinnegato.</t>
+    <t>Ciò che la Gente del Libro (Àhlu-l-Kitāb) riferisce si suddivide in tre categorie: 1- una categoria che combacia con il Corano e la Sunnah ed è quindi verità a cui crediamo; 2- una categoria che contraddice il Corano e la Sunnah ed è quindi falsità che rinneghiamo; 3- una terza categoria, di cui non troviamo nulla che ne indichi la veridicità o la falsità né nel Corano né nella Sunnah. Questo può essere riferito, ma non deve essere né creduto né rinnegato.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/it/browse/hadith/65046</t>
   </si>
   <si>
     <t>لا تعلموا العلم لتباهوا به العلماء، ولا لتماروا به السفهاء</t>
   </si>
   <si>
     <t>Non ricercate la sapienza come mezzo per vantarvi dinnanzi ai sapienti, o per polemizzare con gli stolti</t>
   </si>
   <si>
     <t>عَنْ جَابِرِ بْنِ عَبْدِ اللَّهِ رضي الله عنهما أَنَّ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَا تَعَلَّمُوا الْعِلْمَ لِتُبَاهُوا بِهِ الْعُلَمَاءَ، وَلَا لِتُمَارُوا بِهِ السُّفَهَاءَ، وَلَا تَخَيَّرُوا بِهِ الْمَجَالِسَ، فَمَنْ فَعَلَ ذَلِكَ، فَالنَّارُ النَّارُ».</t>
   </si>
   <si>
     <t>Si tramanda da Jābir Ibn ʻAbduLlah - che Allah Si compiaccia di lui - che il Profeta - che Allah conceda in suo favore la preghiera e la salute - disse: "Non ricercate la sapienza come mezzo per vantarvi dinnanzi ai sapienti, o per polemizzare con gli stolti, o per primeggiare nelle sedute; a chi lo fa, il Fuoco, il Fuoco".</t>
   </si>
   <si>
     <t>حذَّّر النبي صلى الله عليه وسلم من طلب العلم لمفاخرة ومباهاة العلماء، وإظهار أني عالم مثلكم، أو لتخاطبوا وتجادلوا به السفهاء وخِفاف العقول، أو يتعلم لأن يتصدَّر في المجالس، ويُقدَّم على غيره فيها. 
 فمن فعل ذلك؛ فإنه يستحقّ النار بريائه وعدم الإخلاص في طلب العلم لله.</t>
   </si>
   <si>
     <t>Il Profeta - che Allah conceda in suo favore la preghiera e la salute - mise in guardia dal ricercare la scienza per vantarsi o rivaleggiare coi sapienti o per dimostrare di essere come loro; o per discutere e dibattere con le persone stolte e deboli di mente; né per primeggiare nelle riunioni ed avere la precedenza sugli altri. Chiunque faccia questo merita il Fuoco per la sua ostentazione e la mancanza di sincerità nel ricercare la scienza per Allah.</t>
   </si>
   <si>
     <t>الوعيد بالنار لمن تعلَّم العلم ليفاخر به أو يجادل به أو يتصدَّر به المجالس، ونحو ذلك.
@@ -8748,53 +8737,51 @@
 Contiene inoltre versetti ambigui, che possono avere più di un significato, che possono confondere alcune persone o portarle a credere che ci sia contraddizione tra questi ed altri versetti. 
 In seguito, Allah ha spiegato come le persone si pongono nei confronti di questi versetti. Coloro che hanno nei loro cuori deviazione dalla verità, tralasciano i versetti espliciti e seguono quelli ambigui, cercando di suscitare speciosità e deviare le persone, cimentandosi a interpretarli in base alle loro inclinazioni. 
 Mentre coloro che sono risoluti nella sapienza riconoscono questi versetti ambigui e li riconducono ai versetti univoci, hanno fede in essi e nel fatto che provengano da Allah, gloria a Lui l'Elevato, e che quindi non possono esserci ambiguità o contraddizioni tra essi.  Ma questa comprensione e consapevolezza è riservata solo a coloro che hanno un sano intelletto. 
 Successivamente, il Profeta - che Allah conceda in suo favore la preghiera e la salute - disse a ʻĀʼišah, la Madre dei Fedeli- che Allah Si compiaccia di lei e del padre - che semmai avesse incontrato coloro che perseguono le ambiguità, costoro sarebbero stati quelli che Allah ha menzionato, ossia: {coloro che hanno perversione nei cuori}, perciò prestate attenzione ad essi e non ascoltateli.</t>
   </si>
   <si>
     <t>المحكم من آيات القرآن: ما اتضحت دلالته وظهر معناه، والمتشابه: ما احتمل أكثر من معنى واحتاج إلى نظر وفهم.
 التحذير مِن مخالطة أهل الزيغ وأصحاب البدع ومَن يطرح المشكلات لإضلال الناس وتشكيكهم. 
 في ختم الآية بقوله تعالى: {وما يذكر إلا أولو الألباب} تعريض بالزائغين، ومدح للراسخين، يعني: مَن لم يتذكَّر ويتَّعظ، واتَّبع هواه ليس مِن أولي الألباب.
 اتباع المتشابه سبب لزيغ القلب.
 وجوب رد الآيات المتشابهة التي قد لا يُفهم معناها إلى الآيات المحكمة.
 جعل الله سبحانه بعضَ القرآن محكمًا وبعضَه متشابهًا؛ ابتلاءً للناس ليتميز أهل الإيمان من أهل الضلال.
 في وقوع المتشابه في القرآن: إظهار فضل العلماء على غيرهم، وإعلام للعقول بقصورها؛ لتستسلم لبارئها وتعترف بعجزها.
 فضيلة الرسوخ في العلم وضرورة الثبات فيه.
 للمفسرين في الوقوف على {الله} من قوله: { وما يعلم تأويله إلا الله والراسخون في العلم } قولان، فمن وقف على {الله}، فيكون المراد بالتأويل علم حقيقة الشيء وكنهه وما لا سبيل إلى إدراكه كأمر الروح والساعة مما استأثر الله بعلمه، والراسخون في العلم يؤمنون به ويكلون حقائقه إلى الله فيسلمون ويسلمون، ومن وصل ولم يقف على {الله} ، فيكون المراد بالتأويل التفسير والكشف والإيضاح، فيكون الله يعلمه والراسخون في العلم يعلمونه أيضا، فيؤمنون بها ويردونها للمحكم.</t>
   </si>
   <si>
     <t>I versetti espliciti (muĥkamāt) nel Corano sono quelli la cui indicazione è chiara e il cui significato è evidente. I versetti ambigui (mutašābihāt) sono quelli che possono avere più di un significato e richiedono riflessione e comprensione.
 L'ammonizione a non frequentare la gente della deviazione e dell'eresia, e con coloro che sollevano le questioni ambigue col fine di deviare e gettare nel dubbio le persone.
 Nell'ultimo passaggio del versetto: {Ma solo i dotati di intelletto se ne ricordano}, v'è allusione biasimevole nei riguardi dei deviati, ed elogio per i radicati nella sapienza, ossia: coloro che non ricordano e non traggono insegnamento e seguono le proprie passioni, non fanno parte delle persone intelligenti, dotate d'intelletto.
 Seguire ciò che è ambiguo è causa di deviazione del cuore.
 È obbligatorio comprendere i versetti ambigui, dei quali potrebbe essere equivocato il significato, alla luce dei versetti espliciti.
 Allah, gloria a Lui, ha reso una parte del Corano esplicita ed un'altra ambigua come prova per le genti, in modo che si distingua la Gente della Fede da quella della deviazione.
 La presenza di ciò che è ambiguo nel Corano dimostra l'eccellenza dei sapienti rispetto agli altri, nonché la limitatezza delle menti affinché si arrendano al loro Creatore e riconoscano la propria impotenza.
 Il merito del radicamento nella sapienza e la necessità di rimanervi saldi.
-Gli esegeti hanno due diversi pareri a proposito del terminare la frase con il nome {Allah} o se terminarla in seguito al nome successivo, nel versetto che dice: {Ma nessuno conosce la sua interpretazione se non Allah, e i radicati nella sapienza [...]} 
-[...1 lines deleted...]
-Il secondo parere è quello di chi continua la frase e non la termina in corrispondenza del nome {Allah}. In base a questo il termine taʼwīl (interpretazione) si riferirebbe all'esegesi, alla ricerca e alla chiarificazione; quindi è nella sapienza di Allah ed è conoscibile per i radicati nella scienza, così ne possono avere fede e correlarlo a ciò che esplicito.</t>
+Gli esegeti hanno due diversi pareri a proposito del terminare la frase con il nome {Allah} o se terminarla in seguito al nome successivo, nel versetto che dice: {Ma nessuno conosce la sua interpretazione se non Allah, e i radicati nella sapienza [...]}  Il primo parere è quello di chi termina la frase a seguito del nome {Allah} e afferma che il termine taʼwīl (interpretazione) si riferisce alla conoscenza specifica della realtà e dell'essenza di ciò che non può essere compreso, come l'essenza dell'anima e l'Ora, ossia le questioni che Allah ha riservato alla Sua sapienza. E ciò che segue indica che coloro che sono saldi nella scienza hanno fede in tutto ciò e affidano la sua realtà ad Allah, e così facendo rimangono integri (dalle mal interpretazioni) e si sottomettono.  Il secondo parere è quello di chi continua la frase e non la termina in corrispondenza del nome {Allah}. In base a questo il termine taʼwīl (interpretazione) si riferirebbe all'esegesi, alla ricerca e alla chiarificazione; quindi è nella sapienza di Allah ed è conoscibile per i radicati nella scienza, così ne possono avere fede e correlarlo a ciò che esplicito.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/it/browse/hadith/65062</t>
   </si>
   <si>
     <t>يحسب ما خانوك وعصوك وكذبوك وعقابك إياهم</t>
   </si>
   <si>
     <t>Viene conteggiato ciò in cui ti tradiscono, ti disobbediscono e ti mentono, così come la punizione che gli infliggi</t>
   </si>
   <si>
     <t>عَنْ ‌عَائِشَةَ رضي الله عنها: أَنَّ رَجُلًا قَعَدَ بَيْنَ يَدَيِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فَقَالَ: يَا رَسُولَ اللهِ، إِنَّ لِي مَمْلُوكِينَ يَكْذِبُونَنِي وَيَخُونُونَنِي وَيَعْصُونَنِي، وَأَشْتُمُهُمْ وَأَضْرِبُهُمْ، فَكَيْفَ أَنَا مِنْهُمْ؟ قَالَ: «يُحْسَبُ مَا خَانُوكَ وَعَصَوْكَ وَكَذَّبُوكَ وَعِقَابُكَ إِيَّاهُمْ، فَإِنْ كَانَ عِقَابُكَ إِيَّاهُمْ بِقَدْرِ ذُنُوبِهِمْ كَانَ كَفَافًا، لَا لَكَ وَلَا عَلَيْكَ، وَإِنْ كَانَ عِقَابُكَ إِيَّاهُمْ دُونَ ذُنُوبِهِمْ كَانَ فَضْلًا لَكَ، وَإِنْ كَانَ عِقَابُكَ إِيَّاهُمْ فَوْقَ ذُنُوبِهِمُ اقْتُصَّ لَهُمْ مِنْكَ الْفَضْلُ»، قَالَ: فَتَنَحَّى الرَّجُلُ فَجَعَلَ يَبْكِي وَيَهْتِفُ، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَمَا تَقْرَأُ كِتَابَ اللهِ: {وَنَضَعُ الْمَوَازِينَ الْقِسْطَ لِيَوْمِ الْقِيَامَةِ فَلا تُظْلَمُ نَفْسٌ شَيْئًا}، الْآيَةَ»، فَقَالَ الرَّجُلُ: وَاللهِ يَا رَسُولَ اللهِ، مَا أَجِدُ لِي وَلهُمْ شَيْئًا خَيْرًا مِنْ مُفَارَقَتِهِمْ، أُشْهِدُكَ أَنَّهُمْ أَحْرَارٌ كُلُّهُمْ.</t>
   </si>
   <si>
     <t>Si tramanda da ʻĀʼišah - che Allah Si compiaccia di lei e del padre - che: "Un uomo si sedette davanti al Profeta - che Allah conceda in suo favore la preghiera e la salute - e disse: «O Messaggero di Allah, ho due schiavi che mi mentono, mi tradiscono e mi disobbediscono al punto che li insulto e li picchio. Qual è la mia posizione nei loro confronti?». Disse: «Viene conteggiato ciò in cui ti tradiscono, ti disobbediscono e ti mentono, così come la punizione che gli infliggi. Se la punizione che gli infliggi equivale alle loro colpe, allora si compensa, non ti spetterà nulla e non dovrai rispondere di nulla. Se la punizione che gli infliggi è inferiore alle loro colpe, allora è un favore che ti spetta. Se però la punizione che gli infliggi è superiore alle loro colpe, allora dovrai rispondere della differenza a loro favore». L'uomo si scostò e scoppiò a piangere e gemere. Il Messaggero di Allah - che Allah conceda in suo favore la preghiera e la salute - disse: «Non hai letto nel Libro di Allah: {Porremo le bilance della giustizia nel Giorno della Resurrezione e nessun'anima subirà ingiustizia alcuna}?». L'uomo disse: «Per Allah! O Messaggero di Allah, non trovo nulla di meglio per me e per loro, che la separazione. Ti rendo testimone che sono liberi, tutti»".</t>
   </si>
   <si>
     <t>جاء رجلٌ إلى النبي صلى الله عليه وسلم يشكو مِن تصرّفات عبيده، وأنهم يكذبونه في الخبر، ويخونونه في الأمانة، ويغشّون في المعاملة، ويعصونه في الأمر، وهو يشتمهم ويضربهم تأديبًا لهم، فسأله عن حاله يوم القيامة معهم؟ 
 فقال عليه الصلاة والسلام: يُحسَب ما خانوك وعصوك وكذَّبوك ويحسَب عقابك لهم، فإذا تساوى مقدار العقاب مع ذنوبهم فما لك شيء، ولا عليك شيء، وإن كان مقدار عقابك لهم أقل مِن ذنوبهم، كان فضلًا وزيادةً لك في الأجر، 
 وإن كان عقابك لهم أكثر من ذنوبهم عُوقِبْتَ، وأُخِذ منك القدر الزائد وأُعطي لهم، 
 فتنحَّى الرجل وجعل يبكي ويعلو صوته، 
 فقال له رسول الله صلى الله عليه وسلم: أما تقرأ كتاب الله: 
 {ونضع الموازين القسط ليوم القيامة فلا تُظلم نفسٌ شيئًا، وإن كان مثقال حبة من خردل أتينا بها وكفى بنا حاسبين} [الأنبياء: 47]، 
 فلا يُظلم أحدٌ شيئًا يوم القيامة، وتكون الموازين بين الناس بالعدل، 
 فقال الرجل: والله يا رسول الله، لا أجِد لي ولهم شيئًا أفضل مِن مُفارَقتهم وتركِهم، أُشْهِدُك أنهم أحرار لوجه الله كلّهم؛ خشية الحساب والعذاب.</t>
@@ -9198,53 +9185,51 @@
     <t>https://hadeethenc.com/it/browse/hadith/65082</t>
   </si>
   <si>
     <t>إذا وجد أحدكم في بطنه شيئا، فأشكل عليه أخرج منه شيء أم لا، فلا يخرجن من المسجد حتى يسمع صوتا، أو يجد ريحا</t>
   </si>
   <si>
     <t>Se qualcuno di voi sente qualcosa nella pancia, e non gli è chiaro se sia fuoriuscito qualcosa, che non interrompa la preghiera finché non senta un rumore o avverta un odore</t>
   </si>
   <si>
     <t>عَنْ ‌أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِذَا وَجَدَ أَحَدُكُمْ فِي بَطْنِهِ شَيْئًا، فَأَشْكَلَ عَلَيْهِ أَخَرَجَ مِنْهُ شَيْءٌ أَمْ لَا، فَلَا يَخْرُجَنَّ مِنَ الْمَسْجِدِ حَتَّى يَسْمَعَ صَوْتًا، أَوْ يَجِدَ رِيحًا».</t>
   </si>
   <si>
     <t>Si tramanda che Àbū Hurayrah - che Allah Si compiaccia di lui - disse: "Il Messaggero di Allah - che Allah conceda in suo favore la preghiera e la salute - disse: "Se qualcuno di voi sente qualcosa nella pancia, e non gli è chiaro se sia fuoriuscito qualcosa, che non interrompa la preghiera finché non senta un rumore o avverta un odore".</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّه إذا تردَّد في بطن المصلي شيءٌ، فالتَبَسَ عليه أَخَرَجَ منه شيءٌ أم لا؟ فلا ينصَرف مِن صلاته ويقطعها لإعادة الوضوء، حتى يتيقَّن وجودَ الحَدَثِ الناقِضِ لوضوئه؛ بأنْ يسمعَ صوتَ الرِّيح، أو يَشمَّ الرائحة؛ لأن المتَيقَّن لا يبطلُه الشَّك، وهو قد تيقَّن الطَّهارةَ، والحَدَثُ مشكوكٌ فيه.</t>
   </si>
   <si>
     <t>Il Profeta - che Allah conceda in suo favore la preghiera e la salute - spiega che se una persona avverte un gorgoglio addominale e non è sicura se sia fuoriuscito qualcosa o meno, non deve uscire dalla propria preghiera per rinnovare l'abluzione finché non sia certo dell'atto invalidante l'abluzione, sentendo il rumore della flatulenza o avvertendone l'odore. Questo perché il dubbio non annulla ciò che è certo, e in questo caso la purificazione è certa mentre l'atto invalidante è dubbio.</t>
   </si>
   <si>
     <t>هذا الحديث أصل من أصول الإسلام وقاعدة من قواعد الفقه، وهي: أن اليقين لا يزول بالشك، والأصل بقاء ما كان على ما كان، حتى يتيقن خلاف ذلك.
 الشك غير مؤثر في الطهارة، والمصلي باقٍ على طهارته ما لم يتيقن حَدَثًا.</t>
   </si>
   <si>
-    <t>Questo ĥadīṯ pone uno dei fondamenti dell'Islam e una regola della giurisprudenza, che afferma:
-[...1 lines deleted...]
-- in principio ogni cosa permane nello stato in cui è, finché non si accerta il contrario di ciò.
+    <t>Questo ĥadīṯ pone uno dei fondamenti dell'Islam e una regola della giurisprudenza, che afferma: - la certezza non viene rimossa dal dubbio; - in principio ogni cosa permane nello stato in cui è, finché non si accerta il contrario di ciò.
 Il dubbio non influisce sulla purità rituale e l'orante rimane in stato di purità finché non si accerta l'atto invalidante.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/it/browse/hadith/65083</t>
   </si>
   <si>
     <t>حق على كل مسلم أن يغتسل في كل سبعة أيام يوما، يغسل فيه رأسه وجسده</t>
   </si>
   <si>
     <t>È dovere di ogni musulmano lavarsi un giorno ogni sette, nel quale si lava la testa e il corpo</t>
   </si>
   <si>
     <t>عن أبي هريرة قال: قال رسول الله صلى الله عليه وسلم: «حَقٌّ عَلَى كُلِّ مُسْلِمٍ أَنْ يَغْتَسِلَ فِي كُلِّ سَبْعَةِ أَيَّامٍ يَوْمًا، يَغْسِلُ فِيهِ رَأْسَهُ وَجَسَدَهُ».</t>
   </si>
   <si>
     <t>Si tramanda che Àbū Hurayrah - che Allah Si compiaccia di lui - disse: "Il Messaggero di Allah - che Allah conceda in suo favore la preghiera e la salute - disse: "È dovere di ogni musulmano lavarsi un giorno ogni sette, nel quale si lava la testa e il corpo".</t>
   </si>
   <si>
     <t>أَخْبَرَ رسولُ الله صلى الله عليه وسلم: أنه حقٌّ متأكد على كل مسلم بالغ عاقل أنْ يغتسلَ في كل سبعة أيام من الأسبوع يومًا، فيغسل في هذا اليوم رأسَه وجسدَه، طلبًا للطهارة والنظافة، وأَولى هذه الأيام يومُ الجمعة، كما يُفهم من بعض الروايات، والاغتسال يوم الجمعة قبل الصلاة مستحب استحبابًا مؤكدًا، ولو كان اغتسل يوم الخميس مثلًا، والصارف عن الوجوب قول عائشة رضي الله عنها: "كان الناسُ مَهَنَةَ أنفسهم، وكانوا إذا راحوا إلى الجمعة راحوا في هيئتهم: فقيل لهم: لو اغتسلتم"، رواه البخاري، وفي رواية له: "لهم أرواح" أي رائحة العَرَقِ ونحوِه، ومع ذلك قيل لهم "لو اغتسلتم"، فغيرُهم من باب أولى.</t>
   </si>
   <si>
     <t>Il Messaggero di Allah - che Allah conceda in suo favore la preghiera e la salute - ha informato che è un dovere accertato per ogni musulmano pubere, che abbia facoltà d'intendere e di volere, lavarsi una volta alla settimana, lavando la testa e il corpo con l'intento di purificarsi e pulirsi. Il miglior giorno per farlo è il venerdì, come si può dedurre da alcune narrazioni; infatti, compiere il lavaggio rituale di venerdì prima della preghiera congregazionale è fermamente commendevole, e ciò anche nel caso ci si fosse già lavati il giovedì.
 Tuttavia, ciò che discosta l'ordine dall'obbligatorietà è il detto di ʻĀʼišah, che Allah Si compiaccia di lei e del padre: “Le persone erano solite occuparsi delle proprie faccende, e quando andavano alla [preghiera del] venerdì, ci andavano nella condizione in cui si trovavano, così fu detto loro: «Se solo vi lavaste!»" (narrato da Al-Buḵārƴ) e in un'altra narrazione: "emanavano odore", ossia odore di sudore o simile, e nonostante ciò fu detto loro: «Se solo vi lavaste!», a fortiori gli altri.</t>
   </si>
   <si>
@@ -9940,262 +9925,107 @@
     <t>Si tramanda da ʻUṯmān Ibn Àbū Al-ʻĀş- che Allah Si compiaccia di lui- che si recò dal Profeta - che Allah conceda in suo favore la preghiera e la salute - e disse: «O Messaggero di Allah, invero il diavolo si frappone tra me e la mia preghiera e la mia recitazione, confondendomi in essa». Allora il Messaggero di Allah - che Allah conceda in suo favore la preghiera e la salute - disse: «Quello è un diavolo chiamato Ḵinzab; se percepisci la sua presenza, ricerca rifugio presso Allah contro di lui e soffia un poco di saliva tre volte alla tua sinistra». [Disse il narratore]: «Lo feci e Allah lo ha allontanato da me».</t>
   </si>
   <si>
     <t>أتى عثمانُ بن أبي العاص رضي الله عنه إلى النبيِّ صلى الله عليه وسلم فقال: يا رسول الله إن الشيطان قد حَجَزَ بيني وبين صلاتي، ومَنَعني الخشوعَ فيها، وخَلَطَ عليَّ قراءتي وشَكَّكَني فيها، 
 فقال له رسول الله صلى الله عليه وسلم: ذاك هو شيطان يقال له خِنْزَبٌ، فإذا وَجَدْتَ هذا وشَعَرتَ به فاعتصم بالله، واستعذ بالله منه، وانفخ عن يسارك مع يَسِيْرٍ مِن الرِّيْق ثلاث مرات، قال عثمان: ففعلتُ ما أَمَرَني به النبيُّ صلى الله عليه وسلم فأذْهَبَه الله عني.</t>
   </si>
   <si>
     <t>ʻUṯmān Ibn Àbū Al-ʻĀş - che Allah Si compiaccia di lui - andò dal Profeta - che Allah conceda in suo favore la preghiera e la salute - e gli lamentò il fatto che il diavolo presenziasse quando pregava e gli impedisse la concentrazione e la riverenza, confondendolo e facendolo dubitare durante la sua recitazione. Così, il Messaggero di Allah - che Allah conceda in suo favore la preghiera e la salute - lo informò che si tratta di un diavolo di nome Ḵinzab e che se avesse percepito la sua presenza, avrebbe dovuto chiedere la protezione e il rifugio ad Allah  soffiando alla propria sinistra un poco di saliva, tre volte. ʻUṯmān - che Allah Si compiaccia di lui -termina dicendo che fece ciò che il Profeta - che Allah conceda in suo favore la preghiera e la salute - gli ordinò, e Allah allontanò da lui questo diavolo.</t>
   </si>
   <si>
     <t>أهمية الخشوعِ وحضورِ القلب في الصلاة، وأن الشيطان يجتهد في التَّشْوِيْشِ والتَّشْكِيْكِ فيها.
 استحباب التَّعَوُّذِ من الشيطان عند وسوسته في الصلاة، مع التَّفْل عن اليسار ثلاثًا.
 بيان ما كان عليه الصحابة رضي الله عنهم من رجوعِهم إلى النبي صلى الله عليه وسلم فيما يحصل لهم من المشكلات حتى يحلها لهم.
 حياة قلوب الصحابة، وأنّ همَّهم الآخرة.</t>
   </si>
   <si>
     <t>L'importanza della riverenza e della presenza del cuore durante la preghiera, e come il diavolo s'impegni ad interferire e a gettare dubbi in essa.
 È commendevole ricercare rifugio presso Allah contro il diavolo quando sussurra durante la preghiera, con tre sputi leggeri alla propria sinistra.
 Risalta il modus operandi dei Compagni - che Allah Si compiaccia di loro -  e come solevano rivolgersi al Profeta - che Allah conceda in suo favore la preghiera e la salute - esponendogli le problematiche che riscontravano così che gliele risolvesse.
 La vita dei cuori dei Compagni e la loro preoccupazione per l'Aldilà.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/it/browse/hadith/65105</t>
   </si>
   <si>
-    <t>بني الإسلام على خمس</t>
-[...30 lines deleted...]
-  <si>
     <t>إن الحلال بين، وإن الحرام بين</t>
-  </si>
-[...1 lines deleted...]
-    <t>Abū ʿAbd Allāh an-Nuʿmān ibn Bashīr - che Allāh si compiaccia di  lui - riferì: «Ho sentito il Messaggero - che Allāh conceda in suo favore la preghiera e la salute - dire:||"In verità, ciò che è lecito è chiaro, e ciò che è proibito è chiaro, e tra entrambi vi sono questioni dubbie che molta gente non conosce. Colui che si astiene dalle questione dubbie preserva la sua religione e protegge la sua dignità, e chi si addentra nelle questioni dubbie cade nel proibito, come un pastore che pascola attorno ad una delimitazione in cui rischia di entrarvi. Sappiate che ogni re ha una delimitazione e, in verità, i limiti di Allah sono le Sue proibizioni. Sappiate che nel corpo c'è un pezzo di carne che, se è sano, tutto il corpo è sano, ma se si corrompe, tutto il corpo si corrompe, e quel pezzo di carne è il cuore</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَبْدِ اللَّهِ النُّعْمَانِ بْنِ بَشِيرٍ رَضِيَ اللَّهُ عَنْهُ، قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم يَقُولُ: «إنَّ الحَلَالَ بَيِّنٌ، وَإِنَّ الحَرَامَ بَيِّنٌ، وَبَيْنَهُمَا مُشْتَبِهَاتٌ لَا يَعْلَمُهُنَّ كَثِيرٌ مِنَ النَّاسِ، فَمَنْ اتَّقَى الشُّبُهَاتِ اسْتَبْرَأَ لِدِينِهِ وَعِرْضِهِ، وَمَنْ وَقَعَ فِي الشُّبُهَاتِ وَقَعَ فِي الحَرَامِ، كَالرَّاعِي يَرْعَى حَوْلَ الحِمَى يُوشِكُ أَنْ يَرْتَعَ فِيهِ، أَلَا وَإِنَّ لِكُلِّ مَلِكٍ حِمًى، أَلَّا وَإِنَّ حِمَى اللَّهِ مَحَارِمُهُ، أَلَّا وَإِنَّ فِي الجَسَدِ مُضْغَةً إذَا صَلَحَتْ صَلَحَ الجَسَدُ كُلُّهُ، وَإذَا فَسَدَتْ فَسَدَ الجَسَدُ كُلُّهُ، أَلَا وَهِيَ القَلْبُ».</t>
   </si>
   <si>
     <t>Abū ʿAbd Allāh an-Nuʿmān ibn Bashīr - che Allāh si compiaccia di  lui - riferì: «Ho sentito il Messaggero - che Allāh conceda in suo favore la preghiera e la salute - dire: "In verità, ciò che è lecito è chiaro, e ciò che è proibito è chiaro, e tra entrambi vi sono questioni dubbie che molta gente non conosce. Colui che si astiene dalle questione dubbie preserva la sua religione e protegge la sua dignità, e chi si addentra nelle questioni dubbie cade nel proibito, come un pastore che pascola attorno ad una delimitazione in cui rischia di entrarvi. Sappiate che ogni re ha una delimitazione e, in verità, i limiti di Allah sono le Sue proibizioni. Sappiate che nel corpo c'è un pezzo di carne che, se è sano, tutto il corpo è sano, ma se si corrompe, tutto il corpo si corrompe, e quel pezzo di carne è il cuore."</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم قاعدةً عامةً في الأشياء، وأنها تنقسم في الشريعة إلى ثلاثة أقسام: حَلال بَيِّن، وحرام بَيِّن، وأمور مشتبهات غير واضحة الحكم من حيث الحِلِّ والحُرْمة، لا يعلم حُكمَها كثير من الناس.
 فمَن ترك تلك الأشياء المشتبهة عليه سَلِم دينُه بالبُعد عن الوقوع في الحرام، وسَلِم له عِرضُه من كلام الناس بما يَعيبون عليه بسبب ارتكابه هذا المشتبه. ومَن لم يجتنب المشتبهات فقد عَرَّض نفسَه إما بالوقوع في الحرام، أو نيل الناس من عرضه. وضرب الرسول صلى الله عليه وسلم مثلًا ليُبيِّن حال من يرتكب الشبهات وأنه كالراعي يرعى ماشيتَه قُرْبَ أرضٍ قد حماها صاحبها، فتوشك ماشيةُ الراعي أن ترعى في هذا الحمى لقربها منه، فكذلك من يفعل ما فيه شبهة، فإنه بذلك يقترب من الحرام فيوشك أن يقع فيه. وبعدها أخبر النبي صلى الله عليه وسلم أن في الجسد مضغة (وهي القلب) يصلح الجسد بصلاحها، ويفسد بفسادها.</t>
   </si>
   <si>
     <t>الحديث قاعدة في اتقاء الشبهات.
 الترغيب في ترك المشتبِه، الذي لم يَتبيّن حكمُه.</t>
   </si>
   <si>
     <t>Il detto profetico costituisce un criterio per evitare le situazioni ambigue.
 Un'esortazione ad evitare ciò che è dubbio, il cui comandamento giuridico non è chiaro.</t>
   </si>
   <si>
+    <t>رواه البخاري ومسلم</t>
+  </si>
+  <si>
+    <t>[رواه البخاري ومسلم]</t>
+  </si>
+  <si>
     <t>https://hadeethenc.com/it/browse/hadith/66515</t>
-  </si>
-[...1 lines deleted...]
-    <t>Abū Ruqayyah Tamīm ibn Aws ad-Dārī - che Allah si compiaccia di lui - riferì che il Profeta - che Allāh conceda in suo favore la preghiera e la salute - disse:||"La religione è lealtà". Gli chiesero: "Verso chi?". Rispose: "Verso Allah, il Suo Libro, il Suo Messaggero, i leader dei musulmani e l'intera comunità</t>
   </si>
   <si>
     <t>عَنْ أَبِي رُقَيَّةَ تَمِيمِ بْنِ أَوْسٍ الدَّارِيِّ رَضِيَ اللَّهُ عَنْهُ أَنَّ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «الدِّينُ النَّصِيحَةُ» قُلْنَا: لِمَنْ؟ قَالَ: «لِلهِ وَلِكِتَابِهِ وَلِرَسُولِهِ وَلِأَئِمَّةِ الْمُسْلِمِينَ وَعَامَّتِهِمْ».</t>
   </si>
   <si>
     <t>Abū Ruqayyah Tamīm ibn Aws ad-Dārī - che Allah si compiaccia di lui - riferì che il Profeta - che Allāh conceda in suo favore la preghiera e la salute - disse: "La religione è lealtà". Gli chiesero: "Verso chi?". Rispose: "Verso Allah, il Suo Libro, il Suo Messaggero, i leader dei musulmani e l'intera comunità".</t>
   </si>
   <si>
     <t>أَخبَرَ النبيُّ صلى الله عليه وسلم بأنَّ الدين قائمٌ على الإخلاص والصدق، حتى يؤدَّى كما أوجب الله، كاملًا دون تقصير أو غش.
 فقيل للنبي صلى الله عليه وسلم: لمن تكون النصيحة؟ فقال:
 أولًا: النصيحة لله سبحانه وتعالى: بإخلاص العمل له، وعدم الإشراك به، وأن نؤمن بربوبيته وألوهيته وأسمائه وصفاته، وتعظيم أمره، والدعوة إلى الإيمان به.
 ثانيًا: النصيحة لكتابه وهو القرآن الكريم: بأن نعتقد أنه كلامُه، وآخِرُ كتبِه، وأنه ناسخ لجميع الشرائع قبله، ونعظِّمه، ونتلوه حق تلاوته، ونعمل بمُحْكَمِه، ونسلم بمتشابهه، ونَذُبُّ عن تأويل المُحرِّفين له، ونعتبر بمواعظه، وننشر علومه، وندعو إليه.
 ثالثًا: النصيحة لرسوله محمد صلى الله عليه وسلم: بأن نعتقدَ أنه آخِرُ الرسل، ونصدِّقَه فيما جاء به، ونَمتَثِلَ أمرَه، ونجتنبَ نهيَه، وأن لا نتعبدَ لله إلا بما جاء به، ونُعظِّمَ حقَّه، ونوقرَه، ونَبُثَّ دعوته، ونَنشُرَ شريعتَه، ونَنفيَ التُّهَمَ عنه.
 رابعًا: النصيحة لأئمة المسلمين: بمعاونتهم على الحق، وعدم منازعتهم الأمر، والسمع والطاعة لهم في طاعة الله.
 خامسًا: النصيحة للمسلمين: بالإحسان إليهم ودعوتهم، وكَفِّ الأذى عنهم، ومحبة الخير لهم، والتعاون معهم على البر والتقوى.</t>
   </si>
   <si>
     <t>Il Profeta - che Allāh conceda in suo favore la preghiera e la salute - ha informato che la religione si basa sulla sincerità e sulla veridicità, affinché vi si adempia come prescritto da Allāh, senza negligenza o frode. Fu quindi chiesto al Profeta - che Allāh conceda in suo favore la preghiera e la salute: «Verso chi bisogna essere leali?». Ed egli rispose: 1. La lealtà nei confronti di Allāh – sia esaltato, l'Altissimo – si realizza con la devozione nell'adempimento degli atti a Lui rivolti e rifuggendo dall'idolatria. Oltre che nell'avere fede nella Sua Signoria, nei Suoi nomi ed attributi, onorando i Suoi comandamenti ed invitando alla fede in Lui. 2. La lealtà verso il Suo Libro, ossia il nobile Corano: credendo che sia il Suo verbo, l'ultimo dei Suoi Libri che abroga tutte le leggi precedenti, onorandolo, recitandolo correttamente, praticando ciò che è esplicito e accettando ciò che è ambiguo, evitando le interpretazioni fatte da coloro che lo distorcono, traendo beneficio dalle sue lezioni, diffondendo le sue saggezze e invitando ad esso. 3. La lealtà nei confronti del Suo Messaggero, Muhammad - che Allāh conceda in suo favore la preghiera e la salute. Essa si manifesta credendo che egli sia l'ultimo dei Messaggeri, credendo in ciò che ha recato, obbedendo ai suoi ordini, evitando le sue proibizioni, adorando Allāh solo secondo tramite ciò che egli ha predicato, onorando il suo diritto [su di noi], rispettandolo, diffondendo il Suo invito alla fede e la sua legge, e respingendo le accuse contro di lui. 4. La lealtà verso le autorità dei musulmani, che si dimostra sostenendoli in ciò che è giusto, senza contendere la loro autorità, ascoltando ed obbedendo in ciò che compiace Allāh. 5. La lealtà nei confronti dei Musulmani, che si manifesta trattandoli con magnanimità, invitandoli al bene, proteggendoli dal male, desiderando il bene per loro e cooperando con loro negli [atti] di pietà e timore.</t>
   </si>
   <si>
     <t>الأمر بالنصيحة للجميع. 
 عِظَم منزلة النصيحة من الدين. 
 اشتمال الدين على الاعتقادات والأقوال والأعمال. 
 من النصيحة تصفية النفس من الغش للمنصوح له وإرادة الخير له. 
 حسن تعليم الرسول صلى الله عليه وسلم حيث يذكر الشيء مُجملًا ثم يُفصّله. 
 البداءة بالأهم فالأهم، حيث بدأ النبي صلى الله عليه وسلم بالنصيحة لله، ثم لكتابه، ثم لرسوله صلى الله عليه وسلم ثم لأئمة المسلمين، ثم عامتهم.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/it/browse/hadith/66516</t>
-  </si>
-[...121 lines deleted...]
-    <t>https://hadeethenc.com/it/browse/hadith/66534</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -10498,51 +10328,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O282"/>
+  <dimension ref="A1:O277"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -23391,375 +23221,140 @@
       </c>
       <c r="I275" t="s">
         <v>2560</v>
       </c>
       <c r="J275" t="s">
         <v>24</v>
       </c>
       <c r="K275" t="s">
         <v>87</v>
       </c>
       <c r="L275" t="s">
         <v>26</v>
       </c>
       <c r="M275" t="s">
         <v>88</v>
       </c>
       <c r="N275" t="s">
         <v>28</v>
       </c>
       <c r="O275" t="s">
         <v>2561</v>
       </c>
     </row>
     <row r="276" spans="1:15">
       <c r="A276">
-        <v>66512</v>
+        <v>66515</v>
       </c>
       <c r="B276" t="s">
         <v>2562</v>
       </c>
       <c r="C276" t="s">
+        <v>550</v>
+      </c>
+      <c r="D276" t="s">
         <v>2563</v>
       </c>
-      <c r="D276" t="s">
+      <c r="E276" t="s">
         <v>2564</v>
       </c>
-      <c r="E276" t="s">
+      <c r="F276" t="s">
         <v>2565</v>
       </c>
-      <c r="F276" t="s">
+      <c r="G276" t="s">
+        <v>554</v>
+      </c>
+      <c r="H276" t="s">
         <v>2566</v>
       </c>
-      <c r="G276" t="s">
-[...2 lines deleted...]
-      <c r="H276" t="s">
+      <c r="I276" t="s">
         <v>2567</v>
       </c>
-      <c r="I276" t="s">
+      <c r="J276" t="s">
+        <v>24</v>
+      </c>
+      <c r="K276" t="s">
         <v>2568</v>
       </c>
-      <c r="J276" t="s">
-[...2 lines deleted...]
-      <c r="K276" t="s">
+      <c r="L276" t="s">
+        <v>26</v>
+      </c>
+      <c r="M276" t="s">
         <v>2569</v>
       </c>
-      <c r="L276" t="s">
-[...2 lines deleted...]
-      <c r="M276" t="s">
+      <c r="N276" t="s">
+        <v>28</v>
+      </c>
+      <c r="O276" t="s">
         <v>2570</v>
-      </c>
-[...4 lines deleted...]
-        <v>2571</v>
       </c>
     </row>
     <row r="277" spans="1:15">
       <c r="A277">
-        <v>66515</v>
+        <v>66516</v>
       </c>
       <c r="B277" t="s">
+        <v>540</v>
+      </c>
+      <c r="C277" t="s">
+        <v>541</v>
+      </c>
+      <c r="D277" t="s">
+        <v>2571</v>
+      </c>
+      <c r="E277" t="s">
         <v>2572</v>
       </c>
-      <c r="C277" t="s">
+      <c r="F277" t="s">
         <v>2573</v>
       </c>
-      <c r="D277" t="s">
+      <c r="G277" t="s">
         <v>2574</v>
       </c>
-      <c r="E277" t="s">
+      <c r="H277" t="s">
         <v>2575</v>
       </c>
-      <c r="F277" t="s">
+      <c r="I277" t="s">
+        <v>547</v>
+      </c>
+      <c r="J277" t="s">
+        <v>24</v>
+      </c>
+      <c r="K277" t="s">
+        <v>87</v>
+      </c>
+      <c r="L277" t="s">
+        <v>26</v>
+      </c>
+      <c r="M277" t="s">
+        <v>88</v>
+      </c>
+      <c r="N277" t="s">
+        <v>28</v>
+      </c>
+      <c r="O277" t="s">
         <v>2576</v>
-      </c>
-[...260 lines deleted...]
-        <v>2615</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">