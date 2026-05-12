--- v4 (2026-03-07)
+++ v5 (2026-05-12)
@@ -18,52 +18,52 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1743">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Fulfulde
 # Source: https://hadeethenc.com/ff
-# Last update: 2026-02-22 01:34:31 (v1.10.0)
-# Check for updates: https://hadeethenc.com/en/check/ff/v1.10.0
+# Last update: 2026-04-23 12:42:17 (v1.11.0)
+# Check for updates: https://hadeethenc.com/en/check/ff/v1.11.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -4592,58 +4592,58 @@
   </si>
   <si>
     <t>https://hadeethenc.com/ff/browse/hadith/58060</t>
   </si>
   <si>
     <t>بني الإسلام على خمس</t>
   </si>
   <si>
     <t>Islaam mahaama e geɗe joy</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللهِ بنِ عُمَر رضي الله عنهما قال: قال رسولُ الله صلى الله عليه وسلم: «بُنِيَ الْإِسْلَامُ عَلَى خَمْسٍ: شَهَادَةِ أَنْ لَا إِلَهَ إِلَّا اللهُ، وَأَنَّ مُحَمَّدًا عَبْدُهُ وَرَسُولُهُ، وَإِقَامِ الصَّلَاةِ، وَإِيتَاءِ الزَّكَاةِ، وَحَجِّ الْبَيْتِ، وَصَوْمِ رَمَضَانَ».</t>
   </si>
   <si>
     <t>Ƴettaama e ɓiy umara yo ALLA wele ɗum wi'i: nelaaɗo ALLA yo ALLa juul e mum O hisna ɗum wi'i: Islaam mahaama e geɗe joy :seedaade dewoteeɗo alaa si wonaa ALLA e seedaade wonde Muhammadu ko maccuɗo mum nelaaɗo mum, ñiiɓnude juulde, e tottirde askal e hajjoyde suudu kaaba, e hoorde lewru koorka».</t>
   </si>
   <si>
     <t>شَبَّهَ النبيُّ صلى الله عليه وسلم الإسلامَ بِبِناءٍ مُحْكَمٍ بأركانه الخمسة الحاملة لذلك البُنيان، وبقية خصال الإسلام كتتمة البنيان، 
 وأولُ هذه الأركان: الشهادتان؛ شهادة أن لا إله إلا الله وأنَّ محمدًا رسول الله، وهما ركن واحد؛ لا تنفك إحداهما عن الأخرى، ينطق العبد بهما معترفًا بوحدانية الله واستحقاقه للعبادة وحده دون ما سواه، وعاملًا بمقتضاها، ومؤمنًا برسالة محمد صلى الله عليه وسلم مُتَّبِعًا له. 
 والركن الثاني: إقامة الصلاة، وهي الصلوات الخمس المفروضات في اليوم والليلة: الفجر، والظهر، والعصر، والمغرب، والعشاء، بشروطها وأركانها وواجباتها. 
 والركن الثالث: إخراج الزكاة المفروضة، وهي عبادة ماليَّة واجبة في كل مال بَلَغَ قَدْرًا مُحَدّدًا في الشرع، تُعطى لمستحقيها. 
 والركن الرابع: الحج، وهو قَصْدُ مكة لإقامة المَناسك، تَعبُّدًا لله عز وجل. 
 والركن الخامس: صوم رمضان، وهو الإمساك عن الأكل والشرب وغيرهما من المفطرات بِنِيَّةِ التعبُّد لله، من طلوع الفجر إلى غروب الشمس.</t>
   </si>
   <si>
-    <t>Annabi yo ALLA juul e mum hisna ɗum nannani islaam e mahdi tiindi e dosɗe hendi joyi dooniiɗe ɗiin mahdi, e ko heddi e sifaaji islaam wano timmotinde mahdi ndi, Ko adi ko e ɗeen dosɗe: seedanteeji ɗiɗi; seedaade alaa dewoteeɗo si wona ALLA e  Muhamadu ko nelaaɗo ALLA yo ALLA juul e dow mum O hisno ɗum, ɗiin noon ko dosgal gootal; hay heen gootel seertata e gonngel,  jiyaaɗo ana wowlaɗi o qirruɗo gootumbaaku ALLA e handude makko dewle kanko tan gafeeti tana makko, o gollira ɗe, o gooŋɗina nelal Muhamadu - jam e kisal woni e mum - O jokka ɗum. Dosgal ɗimmalngal darnude juulde, juulɗeele joyi parlaaɗeɗe ñalawma e jehma:fajar tisbaar takkusaan futura geeƴe e sarɗiiji nde yo dosɗe e sunnaji nde. Dosgal tataɓal ngal yaltin´de askal parlaaɗo do dewal jawdiyaŋkaagal e kalo jawdi yottiindi e dottoode heɓɓaande e sariya weeɗe kaan´duɗa heen. Dosgal nayaɓal:ko hajju fa´ade makka ha totta dewe alla jaaliima mawni. Dosgal joyaɓal:hoorde lewru koorka, suraade e ñaamde e yarde e ko wona ɗuum e taƴooji e annaya dewal alla gila puɗal fajar ha mutal naange.</t>
+    <t>Annabi yo ALLA juul e mum hisna ɗum nannani islaam e mahdi tiindi e dosɗe hendi joyi dooniiɗe ɗiin mahdi, e ko heddi e sifaaji islaam wano timmotinde mahdi ndi, Ko adi ko e ɗeen dosɗe: seedanteeji ɗiɗi; seedaade alaa dewoteeɗo si wona ALLA e  Muhamadu ko nelaaɗo ALLA yo ALLA juul e dow mum O hisno ɗum, ɗiin noon ko dosgal gootal; hay heen gootel seertata e gonngel,  jiyaaɗo ana wowlaɗi o qirruɗo gootumbaaku ALLA e handude makko dewle kanko tan gafeeti tana makko, o gollira ɗe, o gooŋɗina nelal Muhamadu - jam e kisal woni e mum - O jokka ɗum. Dosgal ɗimmalngal: darnude juulde, juule joyi parlaaɗeɗee ñalawma e jehma: fajr, tisbaar, takkusaan, futuro, geeƴe, e sarɗiiji mum e dosɗe mum e sunnaaji mum. Dosgal tataɓal ngal: yaltin´de askal parlaaɗo, yo dewal jawdiyaŋkowal tilsungal e kala jawdi yottiindi e dottoode heɓɓaande e sariya weeɗee kaan´duɗo heen. Dosgal nayaɓal: ko hajju fa´ade makka ha totta dewe Alla tedduɗo jaaliiɗo Dosgal joyaɓal: hoorde lewru koorka, nantaade e ñaamde e yarde e ko wona ɗuum e taƴooji wondude annaya dewal Alla, gila ƴellitagol fajar ha mutal naange.</t>
   </si>
   <si>
     <t>تلازم الشهادتين، فلا تصح أحدهما إلا بالأخرى؛ لذا جعلهما ركنًا واحدًا.
 الشهادتان هما أساس الدين، فلا يُقبل قولٌ ولا عملٌ إلا بهما.</t>
   </si>
   <si>
-    <t>Seedanteeji ɗiɗi ngon´dat gootel heen yahata woppa goɗɗum.
+    <t>Yaljimaade Seedanteeji ɗiɗi,  gootel heen sellataa sowana wondude ɗiɗoɓel, sabi ɗum o warriɗi nuylal gootal.
 Seedanteeji ɗi ko dosɗe diine konngol ma gollal jaɓetaake gah ɗi.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ff/browse/hadith/65000</t>
   </si>
   <si>
     <t>من رأى منكم منكرا فليغيره بيده، فإن لم يستطع فبلسانه، فإن لم يستطع فبقلبه، وذلك أضعف الإيمان</t>
   </si>
   <si>
     <t>Kala e mon njiiɗo paŋkare yo o waylirɗe junngo makko, si o hattanaani yo o waylir ɗemngal makko ngal, si o haɗtanaani yo o waylir ɓernde makko nde, ko ɗuum ɓuri lohde goomɗingol</t>
   </si>
   <si>
     <t>عن أبي سعيد الخُدْريِّ رضي الله عنه قال: سمعت رسول الله صلى الله عليه وسلم يقول: «‌مَنْ ‌رَأَى ‌مِنْكُمْ ‌مُنْكَرًا فَلْيُغَيِّرْهُ بِيَدِهِ، فَإِنْ لَمْ يَسْتَطِعْ فَبِلِسَانِهِ، فَإِنْ لَمْ يَسْتَطِعْ فَبِقَلْبِهِ، وَذَلِكَ أَضْعَفُ الْإِيمَانِ».</t>
   </si>
   <si>
     <t>Ittaama e Abii Sa'iid Al Khudrii yo Alla wele mbo,( yo alla yardo he makko) o nanii Nelaaɗo- yo kisal won e makko- ina maaka: " Kala e mon njiiɗo paŋkare yo o waylirɗe junngo makko, si o hattanaani yo o waylir ɗemngal makko ngal, si o haɗtanaani yo o waylir ɓernde makko nde, ko ɗuum ɓuri lohde goomɗingol.</t>
   </si>
   <si>
     <t>يأمر النبي صلى الله عليه وسلم بتغيير المنكر -وهو كل ما نهى الله عنه ورسوله- حسب الاستطاعة، 
 فإذا رأى منكرًا فيجب عليه تغييره باليد إن كان له قدرة، 
 فإن عجز عن ذلك فليغيره بلسانه بأن ينهى مرتكبه ويُبيِّن له ضرره ويرشده إلى الخير بدل هذا الشر، 
 فإن عجز عن هذه المرتبة فليغيره بقلبه بأن يَكرَه هذا المنكر ويَعزِم أنه لو قدر على تغييره لفعل، 
 والتغيير بالقلب أضعف مراتب الإيمان في تغيير المنكر.</t>
   </si>
   <si>