--- v5 (2026-05-12)
+++ v6 (2026-06-02)
@@ -18,52 +18,52 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1743">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Fulfulde
 # Source: https://hadeethenc.com/ff
-# Last update: 2026-04-23 12:42:17 (v1.11.0)
-# Check for updates: https://hadeethenc.com/en/check/ff/v1.11.0
+# Last update: 2026-05-10 17:44:53 (v1.12.0)
+# Check for updates: https://hadeethenc.com/en/check/ff/v1.12.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -3183,52 +3183,51 @@
     <t>إن المؤمن ليدرك بحسن خلقه درجة الصائم القائم</t>
   </si>
   <si>
     <t>gooŋɗinɗo (juulɗo) ina heɓira e moƴƴude jikkun mum ɓamtaare (daraja) (koorɗo dariiɗo jamm ina juula</t>
   </si>
   <si>
     <t>عن عائشة رضي الله عنها قالت: سمعت رسول الله صلى الله عليه وسلم يقول: «إنَّ المُؤْمِنَ ليُدرِكُ بِحُسْنِ خُلُقِهِ دَرَجَةَ الصَّائِمِ القَائِمِ».</t>
   </si>
   <si>
     <t>Ƴettaama e Aysata yo weluya alla won e mum. o wii: Mi nanii Nelaaɗo Alla ina wi'a: «gooŋɗinɗo (juulɗo) ina heɓira e moƴƴude jikkun mum ɓamtaare (daraja) (koorɗo dariiɗo jamm ina juula».</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ حُسْنَ الخُلُقِ يَبْلُغُ بصاحبِهِ مَنزلةَ المُداومِ على صيامِ النهارِ وقيامِ الليل، وجِمَاعُ حُسْنِ الخلق: بذْلُ المعروف، وحُسْن الكلام، وطلاقة الوجه، وكف الأذى واحتماله من الناس.</t>
   </si>
   <si>
     <t>Annabi yo alla juule e dow mum o hisna ɗum. ina laɓɓina wonde: moƴƴude jikku ina yottina joom mum ɓamtaare (daraja) duumiiɗo e hoorde ñalawma e daraade jamma  ina juula, renndini moƴƴere jikku ko: Tottirde moƴƴere, e moƴƴude haala, e weytaade ( firtaade) yeeso, e accude lorlude, e muñde roondaade to'e (lor/ torra) ummoriiɗo e yimɓe he .</t>
   </si>
   <si>
     <t>عِظَمُ عناية الإسلام بتهذيب الأخلاق وكمالها.
 فضل حسن الخلق، حتى يبلغ العبدُ به درجةَ الصائم الذي لا يُفطر والقائم الذي لا يَتعب. 
 صيام النهار وقيام الليل عملان عظيمان فيهما مشقة على النفوس، بَلَغَ درجتَهما صاحبُ حُسْنِ الخُلُق لمجاهدتِه نفسَه بحُسْن المعاملة.</t>
   </si>
   <si>
     <t>Teddude toppitaade islaam neede jikkuuji e timminde ɗi.
 Ɓural moƴƴude jikku, haa heɓnoy jiyaaɗo o e ɓamtaare (daraja) kooroowo mbo taƴata e daratooɗo ina juula mbo tampata.
-Hoorde ñalawma e daraad jamma ino juul ko golle ɗiɗe mawɗe ina heɗe tampere e dow
- pittaali , moƴƴo jikku noon yottiimo daraja maɓɓe sabu ko tiiɗnoto ko e fittaandu makko e moƴƴude gollondiral .</t>
+Hoorde ñalawma e daraad jamma ino juul ko golle ɗiɗe mawɗe ina heɗe tampere e dow  pittaali , moƴƴo jikku noon yottiimo daraja maɓɓe sabu ko tiiɗnoto ko e fittaandu makko e moƴƴude gollondiral .</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ff/browse/hadith/5799</t>
   </si>
   <si>
     <t>إن من خياركم أحسنكم أخلاقا</t>
   </si>
   <si>
     <t>wonde ina e ɓurɓe moƴƴude e mon ko ɓurɓe ɓe moƴƴude jikkuuji</t>
   </si>
   <si>
     <t>عن عبد الله بن عمرو رضي الله عنهما قال: لَمْ يَكُنِ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فَاحِشًا وَلَا مُتَفَحِّشًا، وَكَانَ يَقُولُ: «إِنَّ مِنْ خِيَارِكُمْ أَحْسَنَكُمْ أَخْلَاقًا».</t>
   </si>
   <si>
     <t>Ƴettaama e Abdullaahi Ɓiy Amri yo weleende allo won e maɓɓe kamɓe ɗiɗo o wii: Annabi  yo allo juuli e dow muh o hisno ɗum wonaano paŋkariɗɗo o wonaano paŋkariɗtooɗo, hombo wi'atno:« wonde ina e ɓurɓe moƴƴude e mon ko ɓurɓe ɓe moƴƴude jikkuuji ».</t>
   </si>
   <si>
     <t>لم يَكنْ مِن أخلاقِ النبيِّ صلى الله عليه وسلم الكلامُ القبيح، أو الفعلُ القبيح، ولم يكن يَقصدُه ولا يتعمدُه، فهو صلى الله عليه وسلم ذو خلق عظيم.
 وكان صلى الله عليه وسلم يقول: إنَّ أفضلَكم عند الله أحسنُكم خُلُقًا، بِبَذْلِ المعروف، وطلاقةِ الوجه، وكَفِّ الأذى واحتماله، ومخالطة الناس بالجميل.</t>
   </si>
   <si>
     <t>Jeyanooko e jikkuuji Nelaaɗo yo allo juuli e dow muh o hisno ɗum haalde haala mbonka, wolla golle coofɗe, O faandatonooko ɗum O teyataana ( murutaako) ɗum, kanko yo alla juuli e dow muh o hisno ɗum woni  jom jikku tedduɗo .
 O woniino yo alla juuli e dow muh o hombo wi'atno: Ɓuri e mon moƴƴude to Alla ko ɓurɗo moƴƴude jikku, e tottirde moƴƴoore, e  weytaade yeeso , e  accude lorde e roondaade lor ( torra) woɓɓe,  e  jillandirde e yimɓe he  mbaadi njoonndi.</t>
   </si>
   <si>
@@ -3248,52 +3247,51 @@
     <t>قال الله: أنفق يا ابن آدم أنفق عليك</t>
   </si>
   <si>
     <t>Alla wii : Ɓiy aadam tottir mi tottumaa</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «قَالَ اللهُ: أَنْفِقْ يَا ابْنَ آدَمَ أُنْفِقْ عَلَيْكَ».</t>
   </si>
   <si>
     <t>Ƴettaama e Abu Hurayrata yo weleende Alla won e muh wonde Nelaaɗo mbo alla Juuli e dow muh o hisni ɗum O wi: « Alla wii : Ɓiy aadam tottir mi tottumaa ».</t>
   </si>
   <si>
     <t>يَخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ الله تبارك وتعالى قال: أنفق يا ابن آدم -من النفقات الواجبة والمستحبة- أُوَسِّعْ عليك وآتِك عِوَضًا عن ذلك وأباركْ لك فيه.</t>
   </si>
   <si>
     <t>Annabi yo alla juuli e dow muh o hisna ɗum ina habra wonde Alla Barkinɗo toowɗo O wii:  aan ɓiy aadama tottir - e nafakeeji baɗɗiiɗi e jiɗaaɗi- Mi yaacnan ( yaajinan) maa Mi okku ma lomto e ɗuum Mi barkinan ma ɗum.</t>
   </si>
   <si>
     <t>الحث على الصدقة والإنفاق في سبيل الله.
 الإنفاق في وجوه الخير من أعظم أسباب البركة في الرزق ومضاعفته، وإخلاف الله على العبد ما أنفقه.
 هذا الحديث مما يرويه النبي صلى الله عليه وسلم عن ربه، ويسمى بالحديث القدسي أو الإلهي، وهو الذي لفظه ومعناه من الله، غير أنه ليست فيه خصائص القرآن التي امتاز بها عما سواه، من التعبد بتلاوته والطهارة له والتحدي والإعجاز وغير ذلك.</t>
   </si>
   <si>
     <t>Hirjinde e sadak e nafkude e laawol Alla .
 Nafkude e jeece moƴƴere ina jeyaa ko ɓuri mawnu sababuuji barke nder arsuku e sowde ɗum, e lomtinangol alla jiyaaɗo o e ko o tottiri ko .
-O hadiis Annabi yo alla juuli e dow muh o hisna ɗum ino mbo ƴetti ummaraade e Joom mum , mbo wiiteeko  Hadiis Al Kudsii wolla Al ilaahii, ɗum woni mbo ngannuɗaa 
-haala hemo e maana hemo immi koɗo Alla, kono ala e homo kehriiɗi  Quraana  ɗi ngannuɗa al Quraana ino seertina heen e goɗɗum, gila rewireede janngude ɗum e  laaɓande wonande ɗum e dikkaade e ronkinde wano mum e goɗɗum ko wona ɗum e geɗe ɗe Quraana heerori .</t>
+O hadiis Annabi yo alla juuli e dow muh o hisna ɗum ino mbo ƴetti ummaraade e Joom mum , mbo wiiteeko  Hadiis Al Kudsii wolla Al ilaahii, ɗum woni mbo ngannuɗaa  haala hemo e maana hemo immi koɗo Alla, kono ala e homo kehriiɗi  Quraana  ɗi ngannuɗa al Quraana ino seertina heen e goɗɗum, gila rewireede janngude ɗum e  laaɓande wonande ɗum e dikkaade e ronkinde wano mum e goɗɗum ko wona ɗum e geɗe ɗe Quraana heerori .</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ff/browse/hadith/5805</t>
   </si>
   <si>
     <t>إن الله ليملي للظالم، حتى إذا أخذه لم يفلته</t>
   </si>
   <si>
     <t>Alla ina muñana tooñoowo, haa si O jaggii mbo o ɓoccittaako</t>
   </si>
   <si>
     <t>عن أبي موسى رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «إِنَّ اللهَ لَيُمْلِي لِلظَّالِمِ، حَتَّى إِذَا أَخَذَهُ لَمْ يُفْلِتْهُ» قَالَ: ثُمَّ قَرَأَ: «{وَكَذَلِكَ أَخْذُ رَبِّكَ إِذَا أَخَذَ الْقُرَى وَهِيَ ظَالِمَةٌ إِنَّ أَخْذَهُ أَلِيمٌ شَدِيدٌ}[هود: 102]»</t>
   </si>
   <si>
     <t>Ƴettaama e Abii Muusa yo weleende alla won e muh  o wii: Nelaaɗo  alla yo alla juuli e dow muh o hisno ɗum  wii: «Alla ina muñana tooñoowo, haa si O jaggii mbo o ɓoccittaako » O wii: Refti O janngi: «{ko noon kadi jaggande joomo siko o jaggi gure tawo heɗe tooñi ayno jaggande muh konde muusnde sattunde}[ Huud: aaya 102]»</t>
   </si>
   <si>
     <t>يُحَذِّرُ النبيُّ صلى الله عليه وسلم من التَّمادِي في الظلم بالمعاصي والشرك وظلم الناس في حقوقهم، فإن الله تعالى يُمْهِلُ الظالمَ ويؤخِّرُه ويُطيل له في عُمُرِه ومالِه فلا يُعاجِلُه العقوبةَ؛ فإنْ لم يتب أَخَذَه ولم يُطْلِقْه ولم يَتْرُكْه لكثرة ظلمه.
 ثم قرأ صلى الله عليه وسلم: {وكذلك أخذ ربك إذا أخذ القرى وهي ظالمة إن أخذه أليم شديد} [هود: 102].</t>
   </si>
   <si>
     <t>Annabi yo allo juuli e dow muh o hisno ɗum ina reentina ɓurtinde tooñde e goopi e sirku¹ e tooñde yimɓe e hakkeeji maɓɓe, Alla Toowɗo O hombo muñana tooñɗo O  neeɓnana ɗum O  juutnan ɗum e duuɓi muh e jawdi  muh O haakotaako e leɓte ; si o tuubaani O nannga ɗum te woppotaa ɗum O  O accataa ɗum sabu heewde tooñannge mum.
 Refti yo allo juuli e dow muh o hisno ɗum o janngi :" ko noon jaggande joomo siko jaggi gure ni woni nanngugol Joom ma nde nanngi gure tawo heɗe tooñi ayno jaggande muh konde muusnde sattunde } [Huud : aaya  102].</t>
   </si>
   <si>
@@ -4330,52 +4328,51 @@
 وكل ذلك يجيبه معاذ رضي الله عنه بقوله: «لبيك يا رسول الله وسعديك»، أي: أُجِيبُك يا رسول الله إجابةً لك بعد إجابة، وطلبتُ السعادةَ لإجابتِك.
 فأخبره صلى الله عليه وسلم أنه ما من أحد يشهد أن لا إله إلا الله، أي: لا معبود بحق إلا الله، وأن محمدًا رسول الله، صِدْقًا من قلبه غير كاذب، فإنْ مات على هذه الحال حَرَّمه الله على النار.
 فسَألَ معاذٌ رضي الله عنه النبيَّ صلى الله عليه وسلم أنْ يُخبِر الناسَ ليَفرَحوا ويستبشروا خيرًا؟
 فخشي النبي صلى الله عليه وسلم أن يَتَّكلوا عليها، ويَقِلَّ عَمَلُهُم.
 فلم يُحَدِّثْ بها معاذٌ أحدًا إلا قبل موتِهِ؛ مَخافةَ الوقوع في إثمِ كِتْمَانِ العِلْم.</t>
   </si>
   <si>
     <t>Mu'aaj Ɓiy Jabal yo Alla wele mbo togginooma caggal Nelaaɗo yo ALLa juul e dow mum O hisna ɗum e daaba makko, O noddi mbo : O wi'i aan Mu'aaj? O fillii ɗum laabi tati, ngam teeŋtinde himmude ko O hebi haalande ɗum ko.
 Ɗuum fof Mu'aaj yo weleende ALLa won e mum ina jaabo Nelaaɗo:« Mi nootimaama aan Nelaaɗo ALLA e malal ma» ɗum firti nootagol caggal nootogol, mi ɗaɓɓii malal ngam jaabaade Ma.
 Mbo jam e kisal ngoni e makko habri mbo wonde kala ceediiɗo deweteeɗo e goongo alaa si wonaa ALLA, e wonde Muhamadu ko Nelaaɗo ALLA, hombo gooŋɗini ɗum e ɓernde makko o fenaani, si o maayi e oon alhaali ALLA harmina e makko jeynge.
 Mu'aaj yo ALLA wele mbo naaɓnii Annabi yo ALLa juul e dow mum O hisna ɗum nde o habrata yimɓe ngam ɓe mbeltoo ɓe mbeltoro moƴƴere?.
 Annabi yo ALLa juul e dow mum O hisna ɗum huli nde ɓe  njowoto e ɗuum, golle maɓɓe pamɗa.
 Mu'aaj yeewtanaani mbo hay gooto si wona nde  andii nde ko maayoow, hulde yande e bakkaat suuɗde ganndal.</t>
   </si>
   <si>
     <t>تواضع النبي صلى الله عليه وسلم في إردافه معاذًا خلفه على دابته.
 طريقة تعليم النبي صلى الله عليه وسلم، حيث كرر المناداة لمعاذ ليَشُدَّ انتباهَه لِمَا سيقول.
 من شروط شهادة: أن لا إله إلا الله وأن محمدًا رسول الله أنْ يكون قائلها صادقًا متيقنًا غير كاذب أو شاك.
 أهل التوحيد لا يُخلَّدون في نار جهنم، وإن دخلوها بسبب ذنوبهم؛ أخرجوا منها بعد أن يطهروا .
 فضل الشهادتين لمن قالها صادقًا.
 جواز ترك التحديث بحديثٍ في بعض الأحوال إذا ترتب عليه مفسدة.</t>
   </si>
   <si>
     <t>Yankinaade ( leyɗinaare) Annabi yo ALLa juul e dow mum O hisna ɗum sabu ko o toggini ( horgini) ko Mu'aaj e daaba makko.
 Laawol janngingol Annabi yo ALLa juul e dow mum O hisna ɗum, nde O filli noddugol Mu'aaj ngam O fooɗa himme makko ko O jogori haalde ko.
-Ina jeyaa e seedaade deweteeɗo e goongo alaa si wonaa ALLA e wonde Muhamadu ko Nelaaɗo ALLA nde kaalɗa ɗum o wonata gooŋɗuɗo 
- jananaaɗo mbo wonaa penoowo wolla sikki.
+Ina jeyaa e seedaade deweteeɗo e goongo alaa si wonaa ALLA e wonde Muhamadu ko Nelaaɗo ALLA nde kaalɗa ɗum o wonata gooŋɗuɗo   jananaaɗo mbo wonaa penoowo wolla sikki.
 Yimɓe tawhiid ɓe ñiimbata e jahannama, hay siɓe naatiinge sabu bakkatuuji maɓɓe, ɓe njaltinet nge caggal nde ɓe laaɓi.
 Ɓural seedeeji ɗiɗi ɗi wonande oon gowluɗo ɗi hombo gooŋɗini.
 Dagaade accude yeewtude Hadiis e alhaaluuji si wonii jeewtugol ngol ina addada bonannde.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ff/browse/hadith/10098</t>
   </si>
   <si>
     <t>ينزل ربنا تبارك وتعالى كل ليلة إلى السماء الدنيا حين يبقى ثلث الليل الآخر</t>
   </si>
   <si>
     <t>Joom men ina tello kala jemma e asmaan ɓurɗo leesɗude o si tataɓal jemma battindingal ngal heddiima</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه: أن رسول الله صلى الله عليه وسلم قال: «يَنْزِلُ رَبُّنَا تَبَارَكَ وَتَعَالَى كُلَّ لَيْلَةٍ إِلَى السَّمَاءِ الدُّنْيَا حِينَ يَبْقَى ثُلُثُ اللَّيْلِ الْآخِرُ، يَقُولُ: «مَنْ يَدْعُونِي فَأَسْتَجِيبَ لَهُ؟ مَنْ يَسْأَلُنِي فَأُعْطِيَهُ؟ مَنْ يَسْتَغْفِرُنِي فَأَغْفِرَ لَهُ؟».</t>
   </si>
   <si>
     <t>Yettaama e Abu Hurayrata yo Alla wele mbo: wonde Nelaaɗo ALLA yo ALLa  juul e dow mum O hisna ɗum  wi'i: " Joom men ina tello kala jemma e asmaan ɓurɗo leesɗude o si tataɓal jemma battindingal ngal heddiima, O wi'i: «Hombo noddata Mi Mi nootoo mbo? mbo torotoo Mi okka mbo? Hombo yaafnatoo Mi Mi yaafoo mbo?».</t>
   </si>
   <si>
     <t>بيَّن النبيُّ صلَّى اللهُ عليه وسلَّمَ أنَّ اللهَ تَبارَك وتعالَى يَنزِلُ كلَّ لَيلةٍ إلى السماء الدنيا حِينَ يَبْقى الثُّلثُ الأخيرُ مِن اللَّيل، ويُرَغِّبُ عبادَه أن يَدْعُوْهُ، فهو يَستجيب لمَن دَعاه، ويَحُثُّهم أن يَسألوه ما يُريدون، فهو يُعطي مَن سأله، ويَنْدُبُهم أنْ يَستغفروه مِن ذنوبِهم فهو يَغفِرُ لعبادِه المؤمنين.</t>
   </si>
   <si>
     <t>Annabi yo ALLa juul e dow mum O hisna ɗum ina laɓtina wonde ALLA Tedduɗo O ina tella kala jemmo e asmaan ɓurɗo ɓadaade o si tataɓal jemma heddiima, O reerɗina jiyaaɓe Makko noddude Mbo, O nooto oon nodduɗo Mbo, O hirjinaɓe e ñaagaade Mbo koɓe jiɗi ko  O totta ñaagiiɗo Mbo, O yiɗnaɓe yaafnaade bakkatuuji maɓɓe O yaafo jiyaaɓe Makko gooŋɗinɓe.</t>
   </si>
@@ -5948,52 +5945,51 @@
     <t>عَنْ زِيَادِ بْنِ لَبِيدٍ رضي الله عنه قَالَ: ذَكَرَ النَّبِيُّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ شَيْئًا، فَقَالَ: «ذَاكَ عِنْدَ أَوَانِ ذَهَابِ الْعِلْمِ» قُلْتُ: يَا رَسُولَ اللَّهِ، وَكَيْفَ يَذْهَبُ الْعِلْمُ، وَنَحْنُ نَقْرَأُ الْقُرْآنَ وَنُقْرِئُهُ أَبْنَاءَنَا وَيُقْرِئُهُ أَبْنَاؤُنَا أَبْنَاءَهُمْ إِلَى يَوْمِ الْقِيَامَةِ؟ قَالَ: «ثَكِلَتْكَ أُمُّكَ زِيَادُ، إِنْ كُنْتُ لَأُرَاكَ مِنْ أَفْقَهِ رَجُلٍ بِالْمَدِينَةِ، أَوَلَيْسَ هَذِهِ الْيَهُودُ وَالنَّصَارَى يَقْرَؤونَ التَّوْرَاةَ وَالْإِنْجِيلَ، لَا يَعْمَلُونَ بِشَيْءٍ مِمَّا فِيهِمَا؟!».</t>
   </si>
   <si>
     <t>Ittaama e Jiyaad Ibnu Lubaydin yo Alla wele mbo(yo alla yardo he makko): Annabi yo jam e kisal ngon e makko jaŋtiima huunde, O maaki(owi):" saanga jahgol ganndal" mbii mi: Aan Nelaaɗo Alla hono ganndal yahrata, mbeɗa min njannga Quraana, min njanngina mbo ɓiɓɓe amen, ɓiɓɓe amen ne njanngina ɓiɓɓe maɓɓe haa ñande darnga? O maaki:" yo yummaa waas ma Jiyaad, haysi woni mbeɗa yi'a ko aan ɓuri feɗɗitaade e Fiqhu  e Madiina, mbela Yahuud en e Nasaara en njanngatah Tawreeta e Injiila, te ɓe ngollirtah hay huunde ko woni e nder majje?".</t>
   </si>
   <si>
     <t>كان النبي صلى الله عليه وسلم جالسًا بين أصحابه، فقال: هذا الوقت الذي يُرفَع ويُسلَب فيه العلم من الناس، 
 فتعجب زياد بن لبيد الأنصاري رضي الله عنه وسأل النبي صلى الله عليه وسلم، 
 فقال: كيف يرفع العلم ويضيع منا؟! وقد قرأنا القرآن وحفظناه؛ فوالله لنَقرأنَّه، ولنُقرِئنَّه نساءنا وأبناءنا، وأبناء أبنائنا، 
 فقال النبي صلى الله عليه وسلم متعجبًا: فقدتْك أمك يا زياد! إن كنت لأعدك من علماء أهل المدينة! 
 ثم بين له صلى الله عليه وسلم: أنَّ فقد العلم ليس بفقد القرآن؛ ولكن فقد العلم بفقد العمل به،
 فهذه التوراة والإنجيل عند اليهود والنصارى؛ ومع ذلك ما نفعتهم، وما استفادوا من مقصودهما؛ وهو العمل بما علموا.</t>
   </si>
   <si>
     <t>Annabi jooɗinooma e hakkunde Sahabaa- ɓe makko, O maaki( owi): ko o woni yonto mbo ganndal ɓamtate ngal teete e yimɓe. Jiyaad Ɓiy Lubayd Ansaariyanke haawa, o naaɓnii Annabi yo jam e kisal won e makko, O wiim Holno ganndal ɓamtirtee ngal majja hakkunde amen? Mi woondarii Alla ma min njanngu mbo tigi, min njanngina mbo rewɓe amen e ɓiɓɓe amen, e ɓiɓɓe ɓiɓɓe amen. Annabi yo kisal won e makko maaki hombo haawa: yo yummaa waas maan Jiyaad, haysi wonii noon mbeɗa limtu ma e annduɓe yimɓe Madiina. Refti Annabi holliti mbo wonde  waasee- de ganndal wonah waaseede Quraana; kono waaseede ganndal firti ko waasde gollirde ngal. Ɗum ko Tawreet e Injiil fof ina e juuɗe Yahuudu e Nasaara ina jannge; kono ɗuum nafaani ɓe, ɓe naftaraaki faandaa- re majje, ɗuum woni gollirde koɓe nganndi ko.</t>
   </si>
   <si>
     <t>وجود المصاحف والكتب بأيدي النّاس لا تنفع بدون العمل بها.
 رفع العلم يكون بأمور، منها: موت النبي صلى الله عليه وسلم، وموت العلماء، وترك العمل بالعلم.
 من علامات الساعة ذهاب العلم وترك العمل به.
 الحث على العمل بالعلم فإنه هو المقصود.</t>
   </si>
   <si>
     <t>Woodeede Kaamilaaji (qor anaje)e Defte e juuɗe yimɓe nafatah hay ndiga si ɗe ngolli- raaka.
 Ɓomtude ganndal wonirta ko e geɗe, ina heen: Maayde Annabi yo o his, e maayde annduɓe e waasde golloreede ganndal.
-Ina e maandeeji (alamaji)darnga yaade ganndal e 
-                            .waasde ngal huutoraade.
+Ina e maandeeji (alamaji)darnga yaade ganndal e                              .waasde ngal huutoraade.
 Hirjinde e gollirde ganndal ko ɗuum faanda e ganndal.</t>
   </si>
   <si>
     <t>صحيح لغيره</t>
   </si>
   <si>
     <t>رواه ابن ماجه</t>
   </si>
   <si>
     <t>[صحيح لغيره]</t>
   </si>
   <si>
     <t>[رواه ابن ماجه]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ff/browse/hadith/65045</t>
   </si>
   <si>
     <t>لا تصدقوا أهل الكتاب ولا تكذبوهم، وقولوا: آمنا بالله وما أنزل إلينا</t>
   </si>
   <si>
     <t>wotee ngooŋɗinee jom en defte wotee penneeɓe, mbi'ee:" min ngooŋɗanii Alla e ko tellina ko e amen</t>
   </si>
   <si>
     <t>عَنْ ‌أَبِي هُرَيْرَةَ رَضِيَ اللهُ عَنْهُ قَالَ: كَانَ أَهْلُ الْكِتَابِ يَقْرَؤُونَ التَّوْرَاةَ بِالْعِبْرَانِيَّةِ، وَيُفَسِّرُونَهَا بِالْعَرَبِيَّةِ لِأَهْلِ الْإِسْلَامِ، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا تُصَدِّقُوا أَهْلَ الْكِتَابِ وَلَا تُكَذِّبُوهُمْ، وَقُولُوا: {آمَنَّا بِاللهِ وَمَا أُنْزِلَ إِلَيْنَا} [البقرة: 136] الْآيَةَ».</t>