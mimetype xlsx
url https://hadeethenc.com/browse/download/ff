--- v6 (2026-06-02)
+++ v7 (2026-06-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1743">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1719">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Fulfulde
 # Source: https://hadeethenc.com/ff
 # Last update: 2026-05-10 17:44:53 (v1.12.0)
 # Check for updates: https://hadeethenc.com/en/check/ff/v1.12.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
@@ -6506,209 +6506,119 @@
   </si>
   <si>
     <t>افتَقَدَ النَّبيُّ صلَّى اللهُ عليه وسلَّمَ ثابتَ بن قيس رضي الله عنه وسَألَ عنه، فقال رَجلٌ: أنا أَجِدُ لك خَبرَه، وسببَ تغيُّبِه، فذهَبَ إليه فوجَدَه حَزينًا مُطرقاً رَأسَه في بَيتِه، فسَأَلَه: ما شأنُكَ؟ فأخبَرَه ثابتٌ ما به مِن الشَّرِّ؛ لأنَّه كان يَرفَعُ صَوْتَه فوقَ صَوتِ النَّبيِّ صلَّى اللهُ عليه وسلَّمَ، وقدْ تَوعَّدَ اللهُ من فعل ذلك ببطلان عمَلِه، وأنه من أهل النار!
 فرجَع الرَّجلُ إلى النَّبيِّ صلَّى اللهُ عليه وسلَّمَ وأخبَرَه بذلك، فأمَرَه النَّبيُّ صلَّى اللهُ عليه وسلَّمَ أنْ يَرجِعَ إلى ثابتٍ ويبشِّره بأنَّه ليس مِن أهلِ النَّارِ ولكن من أهلِ الجَنَّةِ، وذلك لأنَّ صَوتَه كان مُرتفِعًا خِلْقةً، ولأنَّه كان خَطيبَ رَسولِ اللهِ صلَّى اللهُ عليه وسلَّمَ، وخَطيبَ الأنْصارِ.</t>
   </si>
   <si>
     <t>Annabi hattiima saabit ɓiy kaysi yo alla weleɗum o naamni ɗum gorko gooto wi miin mi humpitoyanama ɗum e ko jaggi ɗum o yahi to mum o tawi hombo suni homo turi hoore galle mum o naamni mo ko woni kabaaru mum saabit wi ko bone heɓi ɗum sabu o ɓamtatno hito mum dowhito nelaaɗo te Alla sappaniima golluɗo ɗuum golle mabbuɗe e jeyeede e yimɓe jayngol
 Gorko o hibbati to nelaaɗo o habri ɗum annabi wi yo rutto to saabit o weltino ɗum won´ de o jeyaako e yimɓe jayngol ko e yimɓe aljanna o jeya ɗuum noon waɗi ɗum ko toownooɗo hito ko tagoodim o laatinoomo kutbanooɗonelaaɗo e ansaariyaŋkooɓe kadi</t>
   </si>
   <si>
     <t>بيان فضل ثابت بن قيس رضي الله عنه وأنّه مِن أهل الجنة.
 اهتمام النبي صلى الله عليه وسلم بالصحابة وتفقُّده لهم.
 خشية الصحابة رضوان الله عليهم وخوفهم مِن أن تُحْبَطَ أعمالُهم.
 وجوب الأدب في خِطابِه صلى الله عليه وسلم في حياتِه، وخفض الأصوات عند سماع سُنّتِه بعد وفاته.</t>
   </si>
   <si>
     <t>Peññin gol ɓural saabit ɓiy kaysi e ko e yimɓe aljanna o jeya
 Himmirde annabi sehilaaɓe mum e kattagol ɓe
 Kulol sahabaaɓe  alla wele ɗu men e kulol muen de golle muen mbonata.
 Waɗɗaade neanaade nelaaɗo e lesɗin de hito saango haaldude e mum e nguurndam mum e saango nan´de sunna mum caggalde o maayi.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ff/browse/hadith/65073</t>
   </si>
   <si>
-    <t>ƴettaama e baabo abdu rahmani abdullahi  ɓiy umara mi nani nelaɗo kisal e mum wi:.||Islaam mahaama e geɗe joy :seedaade dewoteeɗo alaa si wonaa ALLA e seedaade wonde Muhammadu ko maccuɗo mum nelaaɗo mum, ñiiɓnude juulde, e tottirde askal e hajjoyde suudu kaaba, e hoorde lewru koorka</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي عَبْدِ الرَّحْمَنِ عَبْدِ اللَّهِ بْنِ عُمَرَ بْنِ الخَطَّابِ رَضِيَ اللَّهُ عَنْهُ قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «بُنِيَ الإِسْلَامُ عَلَى خَمْسٍ: شَهَادَةِ أَنْ لَا إلَهَ إلَّا اللَّهُ وَأَنَّ مُحَمَّدًا ‌عَبْدُهُ ‌وَرَسُولُهُ، وَإِقَامِ الصَّلَاةِ، وَإِيتَاءِ الزَّكَاةِ، وَحَجِّ الْبَيْتِ، وَصَوْمِ رَمَضَانَ».</t>
   </si>
   <si>
     <t>ƴettaama e baabo abdu rahmani abdullahi  ɓiy umara mi nani nelaɗo kisal e mum wi:. Islaam mahaama e geɗe joy :seedaade dewoteeɗo alaa si wonaa ALLA e seedaade wonde Muhammadu ko maccuɗo mum nelaaɗo mum, ñiiɓnude juulde, e tottirde askal e hajjoyde suudu kaaba, e hoorde lewru koorka».</t>
   </si>
   <si>
     <t>شَبَّهَ النبيُّ صلى الله عليه وسلم الإسلامَ بِبِناءٍ مُحْكَمٍ بأركانه الخمسة الحاملة لذلك البُنيان، وبقية خصال الإسلام كتتمة البنيان، وأولُ هذه الأركان: الشهادتان؛ شهادة أن لا إله إلا الله وأنَّ محمدًا رسول الله، وهما ركن واحد؛ لا تنفك إحداهما عن الأخرى، ينطق العبد بهما معترفًا بوحدانية الله واستحقاقه للعبادة وحده دون ما سواه، وعاملًا بمقتضاها، ومؤمنًا برسالة محمد صلى الله عليه وسلم مُتَّبِعًا له. والركن الثاني: إقامة الصلاة، وهي الصلوات الخمس المفروضات في اليوم والليلة: الفجر، والظهر، والعصر، والمغرب، والعشاء، بشروطها وأركانها وواجباتها. والركن الثالث: إخراج الزكاة المفروضة، وهي عبادة ماليَّة واجبة في كل مال بَلَغَ قَدْرًا مُحَدّدًا في الشرع، تُعطى لمستحقيها. والركن الرابع: الحج، وهو قَصْدُ مكة لإقامة المَناسك، تَعبُّدًا لله عز وجل. والركن الخامس: صوم رمضان، وهو الإمساك عن الأكل والشرب وغيرهما من المفطرات بِنِيَّةِ التعبُّد لله، من طلوع الفجر إلى غروب الشمس.</t>
   </si>
   <si>
     <t>رواه البخاري ومسلم</t>
   </si>
   <si>
     <t>[رواه البخاري ومسلم]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ff/browse/hadith/66512</t>
   </si>
   <si>
     <t>إن الحلال بين، وإن الحرام بين</t>
-  </si>
-[...1 lines deleted...]
-    <t>ƴetta e abdillahi nuumaan ɓiy basiir ga nelaaɗa wi mi nani nelaaɗo alla juul e mum hisna ɗum wi:||" Pellet ko dagii ina ɓanngi ko harmi kadi ina ɓanngi, ina e hakkunde majji geɗe jiɓiiɗe heewɓe e yimɓe nganndaaɗe, kala mbo reenti jiɓiiɗe ɗe o hisnii diine makko e nguru makko, kala janɗo e jiɓiiɗe ɗe o yanii e ko harmi, hono gaynaako gonɗo e sera reenaande hombo ɗesa   durnude heen, kala laamɗo ina jogii reenaande, woni reenaande Alla ko geɗe ɗe O harmini, ko noon tigi ina e ɓanndu husre sinde moƴƴii ɓanndu fof moƴƴa sinde bonii ɓanndu fof moƴƴa, ko ndeen woni ɓernde</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَبْدِ اللَّهِ النُّعْمَانِ بْنِ بَشِيرٍ رَضِيَ اللَّهُ عَنْهُ، قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم يَقُولُ: «إنَّ الحَلَالَ بَيِّنٌ، وَإِنَّ الحَرَامَ بَيِّنٌ، وَبَيْنَهُمَا مُشْتَبِهَاتٌ لَا يَعْلَمُهُنَّ كَثِيرٌ مِنَ النَّاسِ، فَمَنْ اتَّقَى الشُّبُهَاتِ اسْتَبْرَأَ لِدِينِهِ وَعِرْضِهِ، وَمَنْ وَقَعَ فِي الشُّبُهَاتِ وَقَعَ فِي الحَرَامِ، كَالرَّاعِي يَرْعَى حَوْلَ الحِمَى يُوشِكُ أَنْ يَرْتَعَ فِيهِ، أَلَا وَإِنَّ لِكُلِّ مَلِكٍ حِمًى، أَلَّا وَإِنَّ حِمَى اللَّهِ مَحَارِمُهُ، أَلَّا وَإِنَّ فِي الجَسَدِ مُضْغَةً إذَا صَلَحَتْ صَلَحَ الجَسَدُ كُلُّهُ، وَإذَا فَسَدَتْ فَسَدَ الجَسَدُ كُلُّهُ، أَلَا وَهِيَ القَلْبُ».</t>
   </si>
   <si>
     <t>ƴetta e abdillahi nuumaan ɓiy basiir ga nelaaɗa wi mi nani nelaaɗo alla juul e mum hisna ɗum wi: " Pellet ko dagii ina ɓanngi ko harmi kadi ina ɓanngi, ina e hakkunde majji geɗe jiɓiiɗe heewɓe e yimɓe nganndaaɗe, kala mbo reenti jiɓiiɗe ɗe o hisnii diine makko e nguru makko, kala janɗo e jiɓiiɗe ɗe o yanii e ko harmi, hono gaynaako gonɗo e sera reenaande hombo ɗesa   durnude heen, kala laamɗo ina jogii reenaande, woni reenaande Alla ko geɗe ɗe O harmini, ko noon tigi ina e ɓanndu husre sinde moƴƴii ɓanndu fof moƴƴa sinde bonii ɓanndu fof moƴƴa, ko ndeen woni ɓernde".</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم قاعدةً عامةً في الأشياء، وأنها تنقسم في الشريعة إلى ثلاثة أقسام: حَلال بَيِّن، وحرام بَيِّن، وأمور مشتبهات غير واضحة الحكم من حيث الحِلِّ والحُرْمة، لا يعلم حُكمَها كثير من الناس.
 فمَن ترك تلك الأشياء المشتبهة عليه سَلِم دينُه بالبُعد عن الوقوع في الحرام، وسَلِم له عِرضُه من كلام الناس بما يَعيبون عليه بسبب ارتكابه هذا المشتبه. ومَن لم يجتنب المشتبهات فقد عَرَّض نفسَه إما بالوقوع في الحرام، أو نيل الناس من عرضه. وضرب الرسول صلى الله عليه وسلم مثلًا ليُبيِّن حال من يرتكب الشبهات وأنه كالراعي يرعى ماشيتَه قُرْبَ أرضٍ قد حماها صاحبها، فتوشك ماشيةُ الراعي أن ترعى في هذا الحمى لقربها منه، فكذلك من يفعل ما فيه شبهة، فإنه بذلك يقترب من الحرام فيوشك أن يقع فيه. وبعدها أخبر النبي صلى الله عليه وسلم أن في الجسد مضغة (وهي القلب) يصلح الجسد بصلاحها، ويفسد بفسادها.</t>
   </si>
   <si>
     <t>الحديث قاعدة في اتقاء الشبهات.
 الترغيب في ترك المشتبِه، الذي لم يَتبيّن حكمُه.</t>
   </si>
   <si>
     <t>hadis o ko dosga reentaade jiɓiiɗi.
 Reerɗinde woppude ko jiɓii, ko ngannduɗa ñaawoore mum laaɓaani.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ff/browse/hadith/66515</t>
-  </si>
-[...1 lines deleted...]
-    <t>ga abii rukayyata tamiim awsi addaarii alla wele ɗum nelaaɗo kisal e mum wi:||" Diine ko laaɓal reedu" Min mbi'i : ko ngam hombo? O maaki(owii):" ko ngam Alla e deftere makko nde e Nelaaɗo makko o e ardiiɓe juulɓe e ardaaɓe ɓe'</t>
   </si>
   <si>
     <t>عَنْ أَبِي رُقَيَّةَ تَمِيمِ بْنِ أَوْسٍ الدَّارِيِّ رَضِيَ اللَّهُ عَنْهُ أَنَّ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «الدِّينُ النَّصِيحَةُ» قُلْنَا: لِمَنْ؟ قَالَ: «لِلهِ وَلِكِتَابِهِ وَلِرَسُولِهِ وَلِأَئِمَّةِ الْمُسْلِمِينَ وَعَامَّتِهِمْ».</t>
   </si>
   <si>
     <t>ga abii rukayyata tamiim awsi addaarii alla wele ɗum nelaaɗo kisal e mum wi: " Diine ko laaɓal reedu" Min mbi'i : ko ngam hombo? O maaki(owii):" ko ngam Alla e deftere makko nde e Nelaaɗo makko o e ardiiɓe juulɓe e ardaaɓe ɓe'.</t>
   </si>
   <si>
     <t>أَخبَرَ النبيُّ صلى الله عليه وسلم بأنَّ الدين قائمٌ على الإخلاص والصدق، حتى يؤدَّى كما أوجب الله، كاملًا دون تقصير أو غش.
 فقيل للنبي صلى الله عليه وسلم: لمن تكون النصيحة؟ فقال:
 أولًا: النصيحة لله سبحانه وتعالى: بإخلاص العمل له، وعدم الإشراك به، وأن نؤمن بربوبيته وألوهيته وأسمائه وصفاته، وتعظيم أمره، والدعوة إلى الإيمان به.
 ثانيًا: النصيحة لكتابه وهو القرآن الكريم: بأن نعتقد أنه كلامُه، وآخِرُ كتبِه، وأنه ناسخ لجميع الشرائع قبله، ونعظِّمه، ونتلوه حق تلاوته، ونعمل بمُحْكَمِه، ونسلم بمتشابهه، ونَذُبُّ عن تأويل المُحرِّفين له، ونعتبر بمواعظه، وننشر علومه، وندعو إليه.
 ثالثًا: النصيحة لرسوله محمد صلى الله عليه وسلم: بأن نعتقدَ أنه آخِرُ الرسل، ونصدِّقَه فيما جاء به، ونَمتَثِلَ أمرَه، ونجتنبَ نهيَه، وأن لا نتعبدَ لله إلا بما جاء به، ونُعظِّمَ حقَّه، ونوقرَه، ونَبُثَّ دعوته، ونَنشُرَ شريعتَه، ونَنفيَ التُّهَمَ عنه.
 رابعًا: النصيحة لأئمة المسلمين: بمعاونتهم على الحق، وعدم منازعتهم الأمر، والسمع والطاعة لهم في طاعة الله.
 خامسًا: النصيحة للمسلمين: بالإحسان إليهم ودعوتهم، وكَفِّ الأذى عنهم، ومحبة الخير لهم، والتعاون معهم على البر والتقوى.</t>
   </si>
   <si>
     <t>Annabi yo jam e kisal won  e mum haɓri won'de diine fawii ko e laɓɓin'de e gooŋɗude, ha mba waawa tottireede no Alla waɗɗiniri nih, tawa hombo timmi ko alda e raɓɓiɗinaade wollo fuuntude. Nelaaɗo yo jam e kisal won e mum wi'a: Hombo laaɓaneede reedu wonanta? Gadanel ngel: Laaɓiran'de Alla Ceniiɗo Toowɗo reedu: Laɓɓinande mbo golle, e wa'asde renndin'de mbo e goɗɗum, o gooŋɗina Allayan-kaagal makko e won'de mbo dewateeɗo e inɗe makko e sifaaji makko, e mawnin'de fiyaaku makko, e noddude fa'ade e gooŋɗin'de mbo. ɗiɗi: laɓan'd deftere nde reedu piɓen ko laya alla wattini jippaade momti sariyaji adiɗi mawni nen njanngen ngoliren naɓen nannduɗi um padoɗen waylooɓe in tesko ɗen wajooji mumnoden e mum. Tataɓel ngel: Laaɓan'de (labaaban'de)Nelaaɗo mum Muhamadu yo o his: ɗuum woni nde piɓaten ko kaŋko woni cakkatiiɗo e nelaaɓe, ngooŋɗinen ko o addi ko, ciinen ko o yamiri ko, ngoɗɗoɗen ko o haɗi ko, mba'asen rewirde Alla si wona ko o addi ko, mawninen fodde mum, teddinen ɗum, caren noddaandu mum e sariya mum, ndiiwtanen mbo tuumo. Nayaɓel: Laaɓan'de ardiiɓe juulɓe:(yesobe alsilambe) Ɗuum woni walludeɓe e goongo, e wa'asde fooɗondir- de e maɓɓe, e nan'de e ɗoftaadeɓe sabu ɗuum ko e ɗoftaade Alla jeya, Joyaɓel ngel: Laaɓan'de juulɓe: ɗuum woni moƴƴude e mu'en e noddaandu mu'en, e wa'asde ɓe lorde, e yiɗande-ɓe jam, e wallandir- de e mu'en e ɗiggere e kulol Alla.</t>
   </si>
   <si>
     <t>الأمر بالنصيحة للجميع. 
 عِظَم منزلة النصيحة من الدين. 
 اشتمال الدين على الاعتقادات والأقوال والأعمال. 
 من النصيحة تصفية النفس من الغش للمنصوح له وإرادة الخير له. 
 حسن تعليم الرسول صلى الله عليه وسلم حيث يذكر الشيء مُجملًا ثم يُفصّله. 
 البداءة بالأهم فالأهم، حيث بدأ النبي صلى الله عليه وسلم بالنصيحة لله، ثم لكتابه، ثم لرسوله صلى الله عليه وسلم ثم لأئمة المسلمين، ثم عامتهم.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ff/browse/hadith/66516</t>
-  </si>
-[...79 lines deleted...]
-    <t>https://hadeethenc.com/ff/browse/hadith/66524</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -7011,51 +6921,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O187"/>
+  <dimension ref="A1:O184"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -15492,322 +15402,181 @@
       </c>
       <c r="K181" t="s">
         <v>25</v>
       </c>
       <c r="L181" t="s">
         <v>26</v>
       </c>
       <c r="M181" t="s">
         <v>27</v>
       </c>
       <c r="N181" t="s">
         <v>28</v>
       </c>
       <c r="O181" t="s">
         <v>1699</v>
       </c>
     </row>
     <row r="182" spans="1:15">
       <c r="A182">
         <v>66512</v>
       </c>
       <c r="B182" t="s">
         <v>1212</v>
       </c>
       <c r="C182" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D182" t="s">
         <v>1700</v>
       </c>
-      <c r="D182" t="s">
+      <c r="E182" t="s">
         <v>1701</v>
       </c>
-      <c r="E182" t="s">
+      <c r="F182" t="s">
         <v>1702</v>
-      </c>
-[...1 lines deleted...]
-        <v>1703</v>
       </c>
       <c r="G182" t="s">
         <v>1217</v>
       </c>
       <c r="H182" t="s">
         <v>1218</v>
       </c>
       <c r="I182" t="s">
         <v>1219</v>
       </c>
       <c r="J182" t="s">
         <v>24</v>
       </c>
       <c r="K182" t="s">
+        <v>1703</v>
+      </c>
+      <c r="L182" t="s">
+        <v>26</v>
+      </c>
+      <c r="M182" t="s">
         <v>1704</v>
       </c>
-      <c r="L182" t="s">
-[...2 lines deleted...]
-      <c r="M182" t="s">
+      <c r="N182" t="s">
+        <v>28</v>
+      </c>
+      <c r="O182" t="s">
         <v>1705</v>
-      </c>
-[...4 lines deleted...]
-        <v>1706</v>
       </c>
     </row>
     <row r="183" spans="1:15">
       <c r="A183">
         <v>66515</v>
       </c>
       <c r="B183" t="s">
+        <v>1706</v>
+      </c>
+      <c r="C183" t="s">
+        <v>321</v>
+      </c>
+      <c r="D183" t="s">
         <v>1707</v>
       </c>
-      <c r="C183" t="s">
+      <c r="E183" t="s">
         <v>1708</v>
       </c>
-      <c r="D183" t="s">
+      <c r="F183" t="s">
         <v>1709</v>
-      </c>
-[...4 lines deleted...]
-        <v>1711</v>
       </c>
       <c r="G183" t="s">
         <v>325</v>
       </c>
       <c r="H183" t="s">
+        <v>1710</v>
+      </c>
+      <c r="I183" t="s">
+        <v>1711</v>
+      </c>
+      <c r="J183" t="s">
+        <v>24</v>
+      </c>
+      <c r="K183" t="s">
+        <v>1703</v>
+      </c>
+      <c r="L183" t="s">
+        <v>26</v>
+      </c>
+      <c r="M183" t="s">
+        <v>1704</v>
+      </c>
+      <c r="N183" t="s">
+        <v>28</v>
+      </c>
+      <c r="O183" t="s">
         <v>1712</v>
-      </c>
-[...19 lines deleted...]
-        <v>1714</v>
       </c>
     </row>
     <row r="184" spans="1:15">
       <c r="A184">
         <v>66516</v>
       </c>
       <c r="B184" t="s">
         <v>311</v>
       </c>
       <c r="C184" t="s">
+        <v>312</v>
+      </c>
+      <c r="D184" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E184" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F184" t="s">
         <v>1715</v>
       </c>
-      <c r="D184" t="s">
+      <c r="G184" t="s">
         <v>1716</v>
       </c>
-      <c r="E184" t="s">
+      <c r="H184" t="s">
         <v>1717</v>
-      </c>
-[...7 lines deleted...]
-        <v>1720</v>
       </c>
       <c r="I184" t="s">
         <v>318</v>
       </c>
       <c r="J184" t="s">
         <v>24</v>
       </c>
       <c r="K184" t="s">
         <v>69</v>
       </c>
       <c r="L184" t="s">
         <v>26</v>
       </c>
       <c r="M184" t="s">
         <v>70</v>
       </c>
       <c r="N184" t="s">
         <v>28</v>
       </c>
       <c r="O184" t="s">
-        <v>1721</v>
-[...140 lines deleted...]
-        <v>1742</v>
+        <v>1718</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">