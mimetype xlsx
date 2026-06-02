--- v1 (2025-11-24)
+++ v2 (2026-06-02)
@@ -18,52 +18,52 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1238">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Ελληνικά
 # Source: https://hadeethenc.com/el
-# Last update: 2025-11-12 00:04:00 (v1.4.0)
-# Check for updates: https://hadeethenc.com/en/check/el/v1.4.0
+# Last update: 2026-05-10 17:43:20 (v1.5.0)
+# Check for updates: https://hadeethenc.com/en/check/el/v1.5.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -1645,56 +1645,51 @@
     <t>Ένας δούλος διέπραξε μια αμαρτία και στη συνέχεια είπε, (στρεφόμενος με αληθινή μεταμέλεια): «Ω, Αλλάχ! Συγχώρεσε την αμαρτία μου</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فِيمَا يَحْكِي عَنْ رَبِّهِ عَزَّ وَجَلَّ، قَالَ: «أَذْنَبَ عَبْدٌ ذَنْبًا، فَقَالَ: اللَّهُمَّ اغْفِرْ لِي ذَنْبِي، فَقَالَ تَبَارَكَ وَتَعَالَى: أَذْنَبَ عَبْدِي ذَنْبًا، فَعَلِمَ أَنَّ لَهُ رَبًّا يَغْفِرُ الذَّنْبَ، وَيَأْخُذُ بِالذَّنْبِ، ثُمَّ عَادَ فَأَذْنَبَ، فَقَالَ: أَيْ رَبِّ اغْفِرْ لِي ذَنْبِي، فَقَالَ تَبَارَكَ وَتَعَالَى: عَبْدِي أَذْنَبَ ذَنْبًا، فَعَلِمَ أَنَّ لَهُ رَبًّا يَغْفِرُ الذَّنْبَ، وَيَأْخُذُ بِالذَّنْبِ، ثُمَّ عَادَ فَأَذْنَبَ، فَقَالَ: أَيْ رَبِّ اغْفِرْ لِي ذَنْبِي، فَقَالَ تَبَارَكَ وَتَعَالَى: أَذْنَبَ عَبْدِي ذَنْبًا، فَعَلِمَ أَنَّ لَهُ رَبًّا يَغْفِرُ الذَّنْبَ، وَيَأْخُذُ بِالذَّنْبِ، اعْمَلْ مَا شِئْتَ فَقَدْ غَفَرْتُ لَكَ».</t>
   </si>
   <si>
     <t>Ο Άμπου Χουράιρα (η ευαρέστηση του Αλλάχ επ' αυτού) ανέφερε ότι: «Ο Προφήτης (σάλλα Αλλάχου ‘αλάιχι ουά σάλλαμ) ανέφερε ότι ο Παντοδύναμος Αλλάχ είπε (σε ένα Χαντίθ Κούντουσι): «Ένας δούλος διέπραξε μια αμαρτία και στη συνέχεια είπε, (στρεφόμενος με αληθινή μεταμέλεια): «Ω, Αλλάχ! Συγχώρεσε την αμαρτία μου.» Τότε, ο Παντοδύναμος Αλλάχ είπε: «Ο δούλος Μου διέπραξε μια αμαρτία και συνειδητοποίησε ότι έχει έναν Κύριο που συγχωρεί τις αμαρτίες και τιμωρεί για αυτές.» Έπειτα, διέπραξε μια άλλη αμαρτία και ξανά είπε (με ειλικρινή μεταμέλεια): «Κύριέ μου! Συγχώρεσε την αμαρτία μου.» Και ο Παντοδύναμος Αλλάχ είπε: «Ο δούλος Μου διέπραξε μια αμαρτία και συνειδητοποίησε ότι έχει έναν Κύριο που συγχωρεί τις αμαρτίες και τιμωρεί για αυτές.» Στη συνέχεια, διέπραξε ακόμα μια αμαρτία και πάλι είπε (με ειλικρινή μεταμέλεια): «Κύριέ μου! Συγχώρεσε την αμαρτία μου.» Και ο Παντοδύναμος Αλλάχ είπε: «Ο δούλος Μου διέπραξε μια αμαρτία και συνειδητοποίησε ότι έχει έναν Κύριο που συγχωρεί τις αμαρτίες και τιμωρεί για αυτές. [Αφού δεν επιμένεις στην αμαρτία και έχεις την αποφασιστικότητα να μην επιστρέψεις σε αυτήν], όποτε σε νικήσει ο εαυτός σου και πέσεις σε αμαρτία [και στη συνέχεια στραφείς προς Εμένα με αληθινή μεταμέλεια] θα σε συγχωρήσω.».»</t>
   </si>
   <si>
     <t>يروي النبي صلى الله عليه وسلم عن ربه أن العبد إذا فعل ذنبًا ثم قال: اللهم اغفر لي ذنبي، قال الله تعالى: فَعَلَ عبدي ذنبًا، فعَلِمَ أنَّ له ربًّا يغفر الذنب، فيستره ويتجاوز عنه، أو يعاقب عليه، قد غفرت له. 
 ثم عاد العبد فأذنب، فقال: رب اغفر لي ذنبي، فقال الله: فعل عبدي ذنبًا، فعلم أن له ربًّا يغفر الذنب، فيستره ويتجاوز عنه، أو يعاقب عليه، قد غفرت لعبدي. 
 ثم عاد العبد فأذنب، فقال: رب اغفر لي ذنبي، فقال الله: فعل عبدي ذنبًا، فعلم أن له ربًّا يغفر الذنب، فيستره ويتجاوز عنه، أو يعاقب عليه، قد غفرت لعبدي، فليفعل ما شاء ما دام أنه كلّما أذنب ترك الذنب وندم وعزم على عدم العودة فيه لكن تغلبه نفسه فيقع في الذنب مرة أخرى، فما دام يفعل هكذا يذنب ويتوب فسأغفر له، فإن التوبة تهدم ما قبلها.</t>
   </si>
   <si>
     <t>Ο Προφήτης (σάλλα Αλλάχου ‘αλάιχι ουά σάλλαμ) ανέφερε ότι ο Παντοδύναμος Αλλάχ είπε: Αν ένας δούλος διαπράξει μια αμαρτία και έπειτα στραφεί με αληθινή μεταμέλεια προς τον Αλλάχ, λέγοντας: «Ω, Αλλάχ! Συγχώρεσε την αμαρτία μου», τότε ο Παντοδύναμος Αλλάχ θα πει: «Ο δούλος Μου διέπραξε μια αμαρτία και στη συνέχεια συνειδητοποίησε ότι έχει έναν Κύριο που συγχωρεί τις αμαρτίες και τιμωρεί για αυτές. Για αυτό, θα του συγχωρήσω την αμαρτία του.» Έπειτα, αν ο δούλος διαπράξει ξανά μια αμαρτία και στη συνέχεια στραφεί με αληθινή μεταμέλεια προς τον Αλλάχ, λέγοντας: «Κύριέ μου! Συγχώρεσε την αμαρτία μου», τότε ο Παντοδύναμος Αλλάχ θα πει: «Ο δούλος Μου διέπραξε μια αμαρτία και στη συνέχεια συνειδητοποίησε ότι έχει έναν Κύριο που συγχωρεί τις αμαρτίες και τιμωρεί για αυτές. Για αυτό, θα του συγχωρήσω την αμαρτία του.» Έπειτα, αν ο δούλος διαπράξει ξανά μια αμαρτία και στη συνέχεια στραφεί με αληθινή μεταμέλεια προς τον Αλλάχ, λέγοντας: «Κύριέ μου! Συγχώρεσε την αμαρτία μου», τότε ο Παντοδύναμος Αλλάχ θα πει: «Ο δούλος Μου διέπραξε μια αμαρτία και στη συνέχεια συνειδητοποίησε ότι έχει έναν Κύριο που συγχωρεί τις αμαρτίες και τιμωρεί για αυτές. Για αυτό, θα του συγχωρήσω την αμαρτία του, [αφού δεν επιμένει σε αυτήν, έχει μετανιώσει ειλικρινά και έχει την αποφασιστικότητα να μην επιστρέψει σε αυτήν]. Όποτε ο εαυτός του τον νικήσει και πέσει σε αμαρτία [-χωρίς να επιμένει σε αυτήν-, και στραφεί ξανά με αληθινή μεταμέλεια προς Εμένα, γνωρίζοντας ότι μόνο Εγώ συγχωρώ τις αμαρτίες και τιμωρώ γι’ αυτές], θα τον συγχωρήσω. Διότι η αληθινή μεταμέλεια σβήνει την αμαρτία.</t>
   </si>
   <si>
     <t>سعة رحمة الله بعباده وأنَّ الإنسان مهما أذنب ومهما فعل إذا تاب إليه وأناب إليه تاب اللهُ عليه.
 المؤمن بالله تعالى يأمل عفوَ ربِّه، ويخاف عقوبتَه، فيبادر إلى التوبة ولا يستمر على المعصية.
 شروط التوبة الصحيحة: الإقلاع عن الذنب، والندم عليه، والعزم على عدم العودة إلى الذنب، وإذا كانت التوبة من مظالم العباد في مال أو عرض أو نفس، فتزيد شرطًا رابعًا، وهو: التَّحَلُّل من صاحب الحق، أو إعطاؤه حقَّه. 
 أهمية العلم بالله الذي يجعل العبد عالمًا بأمور دينه فيتوب كلّما أخطأ، فلا ييأس ولا يتمادى.</t>
   </si>
   <si>
     <t>Το Χαντίθ αναδεικνύει το απέραντο έλεος του Αλλάχ προς τους δούλους Του. Δείχνει ότι όταν ένας άνθρωπος πέσει σε αμαρτία και στη συνέχεια στραφεί με αληθινή μεταμέλεια προς τον Αλλάχ, Εκείνος θα του συγχωρήσει την αμαρτία.
 Αυτός που πιστεύει στον Παντοδύναμο Αλλάχ επιζητά τη συγχώρεσή Του και φοβάται την τιμωρία Του. Έτσι, σπεύδει να στραφεί με ειλικρινή μεταμέλεια προς τον Αλλάχ και δεν επιμένει στην αμαρτία.
-Οι προϋποθέσεις της αληθινής μεταμέλειας είναι οι εξής:
-[...4 lines deleted...]
-4) Να επιστρέψει το δικαίωμα στον αδικημένο ή να τον παρακαλέσει ευγενικά να τον συγχωρέσει, χωρίς να τον εξαναγκάσει σε αυτό.
+Οι προϋποθέσεις της αληθινής μεταμέλειας είναι οι εξής: 1) Η εγκατάλειψη της αμαρτίας. 2) Η ειλικρινής μετάνοια για αυτήν. 3) Η αποφασιστικότητα να μην επιστρέψει σε αυτήν. Αν η μεταμέλεια αφορά αμαρτία που σχετίζεται με τα δικαιώματα των ανθρώπων – όπως η περιουσία, η τιμή ή η ζωή τους – τότε προστίθεται μια τέταρτη προϋπόθεση: 4) Να επιστρέψει το δικαίωμα στον αδικημένο ή να τον παρακαλέσει ευγενικά να τον συγχωρέσει, χωρίς να τον εξαναγκάσει σε αυτό.
 Το Χαντίθ υπογραμμίζει τη σημασία της γνώσης του ανθρώπου για τον Αλλάχ, διότι αυτή η γνώση τον βοηθά να κατανοήσει τα ζητήματα της θρησκείας του. Έτσι, όταν σφάλλει, στρέφεται με ειλικρινή μεταμέλεια προς τον Αλλάχ, δεν απελπίζεται από το έλεος και τη συγχώρησή Του, ούτε επιμένει στις αμαρτίες.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/el/browse/hadith/4817</t>
   </si>
   <si>
     <t>إن المقسطين عند الله على منابر من نور، عن يمين الرحمن عز وجل، وكلتا يديه يمين</t>
   </si>
   <si>
     <t>Οι δίκαιοι άνθρωποι θα είναι τιμημένοι κοντά στον Αλλάχ, σε άμβωνες από φως, κοντά στο δεξί Χέρι του Παντελεήμονα. Δόξα σε Αυτόν, του Οποίου και τα δύο Χέρια είναι δεξιά (δηλαδή, Ευλογημένα και Τέλεια, χωρίς καμία ατέλεια)</t>
   </si>
   <si>
     <t>عن عبد الله بن عمرو رضي الله عنهما قال: قال رسول الله صلى الله عليه وسلم: «إِنَّ الْمُقْسِطِينَ عِنْدَ اللهِ عَلَى مَنَابِرَ مِنْ نُورٍ، عَنْ يَمِينِ الرَّحْمَنِ عَزَّ وَجَلَّ، وَكِلْتَا يَدَيْهِ يَمِينٌ، الَّذِينَ يَعْدِلُونَ فِي حُكْمِهِمْ وَأَهْلِيهِمْ وَمَا وَلُوا».</t>
   </si>
   <si>
     <t>Ο ‘Αμπντ Αλλάχ ιμπν ‘Αμρ ιμπν Αλ-‘Ας (η ευαρέστηση του Αλλάχ επ' αυτού) ανέφερε ότι ο Αγγελιαφόρος του Αλλάχ (σάλλα Αλλάχου ‘αλάιχι ουά σάλλαμ) είπε: «Οι δίκαιοι άνθρωποι θα είναι τιμημένοι κοντά στον Αλλάχ, σε άμβωνες από φως, κοντά στο δεξί Χέρι του Παντελεήμονα. Δόξα σε Αυτόν, του Οποίου και τα δύο Χέρια είναι δεξιά (δηλαδή, Ευλογημένα και Τέλεια, χωρίς καμία ατέλεια). Εκείνοι (οι δίκαιοι) είναι αυτοί που επιδεικνύουν δικαιοσύνη στην κρίση τους, στη συμπεριφορά τους προς τους ανθρώπους και στη διαχείριση όσων βρίσκονται υπό την ευθύνη τους.»</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أنّ الذين يَحكُمُون بالعدل والحق بين الناس الذين تحت إِمْرَتِهم وحكمِهم وأهلهم، أنهم يجلسون على مقاعدَ عاليةٍ رفيعةٍ قد خُلقتْ من نور، إكرامًا لهم يوم القيامة. 
 وهذه المنابر عن يمين الرحمن تعالى، وكلتا يديه سبحانه يمينٌ.</t>
   </si>
   <si>
     <t>Ο Προφήτης (σάλλα Αλλάχου ‘αλάιχι ουά σάλλαμ) μας ενημερώνει ότι όσοι κρίνουν με δικαιοσύνη ανάμεσα στους ανθρώπους, θα είναι τιμημένοι την Ημέρα της Κρίσεως και θα καθίσουν σε υψηλούς άμβωνες από φως. Αυτοί οι άμβωνες θα βρίσκονται κοντά στο δεξί Χέρι του Παντελεήμονα. Δόξα σε Αυτόν, του Οποίου και τα δύο Χέρια είναι δεξιά (δηλαδή, Ευλογημένα και Τέλεια, χωρίς καμία ατέλεια).</t>
   </si>
   <si>
@@ -1807,54 +1802,51 @@
 أما الأسباب الشرعية كقراءة القرآن، أو الحسية كالأدوية التي ثبتت بالتجربة، فهي جائزة مع اعتقاد أنها أسباب، وأن النفع والضر بيد الله.</t>
   </si>
   <si>
     <t>Ο Προφήτης (σάλλα Αλλάχου ‘αλάιχι ουά σάλλαμ) μας ενημερώνει για ορισμένες πράξεις που συνιστούν ειδωλολατρία, μεταξύ των οποίων είναι:
 1) Τα ξόρκια: Αυτά που εκτελούνται στο όνομα ενός ειδώλου ή του διαβόλου ή περιλαμβάνουν λόγια απιστίας. Τέτοιου είδους ξόρκια χρησιμοποιούνταν από τους ειδωλολάτρες ως μέσο θεραπείας.
 2) Τα φυλαχτά: Κατασκευασμένα από χάντρες ή άλλα παρόμοια αντικείμενα, τα οποία ορισμένοι άνθρωποι τοποθετούν σε παιδιά ή ζώα, πιστεύοντας ότι αποτρέπουν το κακό μάτι.
 3) Η μαγεία.
 Αυτές οι προαναφερόμενες πρακτικές ανήκουν στις πράξεις ειδωλολατρίας. Ορισμένοι άνθρωποι τις χρησιμοποιούν ως μέσα για να πετύχουν κάποιο στόχο, ενώ στην πραγματικότητα πρόκειται για απαγορευμένες πρακτικές που δεν βασίζονται στο Ισλάμ. Τα επιτρεπτά μέσα που εγκρίνει το Ισλάμ περιλαμβάνουν την απαγγελία του Κοράν για την αποτροπή του κακού, καθώς και τη χρήση φαρμάκων για θεραπεία. Ωστόσο, ο πιστός πρέπει να αναγνωρίζει ότι αυτά είναι μόνο μέσα και ότι μόνο ο Αλλάχ είναι Αυτός που φέρνει το καλό και αποτρέπει το κακό.</t>
   </si>
   <si>
     <t>صيانة التوحيد والعقيدة عما يُخِلُّ بها.
 تحريم استعمال الرقى الشركية والتمائم والتولة.
 اعتقاد الإنسان في هذه الثلاث أنها أسباب: هو شرك أصغر؛ لأنه جعل ما ليس بسببٍ سببًا، أما إن اعتقد أنها تنفع وتضر بذاتها فهو شرك أكبر.
 التحذير من فعل الأسباب الشركية والمحرمة.
 تحريم الرقى وأنها من الشرك إلا ما كان منها مشروعًا.
 ينبغي تعلُّق القلب بالله وحده، فمنه الضر والنفع وحده لا شريك له، فلا يأتي بالخير إلا الله ولا يدفع الشر إلا الله تعالى.
 الرقى الجائزة هي المتضمنة لثلاثة شروط: 1- أن يعتقد أنها سبب ولا تنفع إلا بإذن الله. 2- أن تكون بالقرآن وأسماء الله وصفاته والأدعية النبوية والأدعية المشروعة. 3- أن تكون بلغة مفهومة ولا تحتوي على طَلَاسِمَ وشَعْوَذةٍ.</t>
   </si>
   <si>
     <t>Το Χαντίθ μας διατάζει να διατηρούμε την πίστη μας αγνή, μακριά από οτιδήποτε μπορεί να τη μειώσει ή να τη διαστρεβλώσει.
 Απαγορεύεται η χρήση πολυθεϊστικών ξορκιών, φυλαχτών και μαγείας.
 Αν ένας άνθρωπος πιστεύει ότι αυτά τα τρία πράγματα (ξόρκια, φυλαχτά και μαγεία) είναι απλώς μέσα για την επίτευξη κάποιου σκοπού, τότε αυτό συνιστά μικρό πολυθεϊσμό, καθώς αποδίδει σε αυτά ιδιότητες που δεν έχουν. Ωστόσο, αν πιστεύει ότι αυτά επιφέρουν οφέλη ή προκαλούν βλάβη από μόνα τους, τότε αυτό συνιστά μεγάλο πολυθεϊσμό.
 Το Χαντίθ μας προειδοποιεί ενάντια στις πολυθεϊστικές και απαγορευμένες πράξεις.
 Η απαγόρευση αφορά τα πολυθεϊστικά ξόρκια, όχι τα επιτρεπτά ξόρκια.
 Οι καρδιές μας πρέπει να είναι αφοσιωμένες αποκλειστικά στον Αλλάχ, διότι μόνο Αυτός φέρνει το καλό και αποτρέπει το κακό. Δεν υπάρχει άλλος θεός που αξίζει να λατρεύεται, παρά μόνον Αυτός.
-Τα επιτρεπτά ξόρκια πρέπει να πληρούν τρεις προϋποθέσεις:
-[...2 lines deleted...]
-3) Πρέπει να γίνονται με κατανοητές λέξεις και όχι με ταχυδακτυλουργίες ή ακατανόητες φράσεις.</t>
+Τα επιτρεπτά ξόρκια πρέπει να πληρούν τρεις προϋποθέσεις: 1) Ο άνθρωπος πρέπει να πιστεύει ότι αυτά είναι απλώς μέσα και ότι δεν ωφελούν παρά μόνο με την άδεια του Αλλάχ. 2) Πρέπει να περιλαμβάνουν την απαγγελία του Κοράν, τα Ονόματα και τις Ιδιότητες του Αλλάχ, τις επικλήσεις που αναφέρθηκαν από τον Προφήτη (σάλλα Αλλάχου ‘αλάιχι ουά σάλλαμ) και τις επιτρεπτές ικεσίες. 3) Πρέπει να γίνονται με κατανοητές λέξεις και όχι με ταχυδακτυλουργίες ή ακατανόητες φράσεις.</t>
   </si>
   <si>
     <t>رواه أبو داود وابن ماجه وأحمد</t>
   </si>
   <si>
     <t>[رواه أبو داود وابن ماجه وأحمد]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/el/browse/hadith/5273</t>
   </si>
   <si>
     <t>أتدرون ما الغيبة؟، قالوا: الله ورسوله أعلم، قال: ذكرك أخاك بما يكره</t>
   </si>
   <si>
     <t>Ξέρετε τι είναι η Γάιμπα;» Οι σύντροφοι απάντησαν: «Ο Αλλάχ και ο Αγγελιαφόρος Του γνωρίζουν καλύτερα.» Είπε: «Είναι το να αναφέρεις κάτι για τον αδελφό σου κατά την απουσία του, το οποίο δεν του αρέσει</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «أَتَدْرُونَ مَا الْغِيبَةُ؟»، قَالُوا: اللهُ وَرَسُولُهُ أَعْلَمُ، قَالَ: «ذِكْرُكَ أَخَاكَ بِمَا يَكْرَهُ»، قِيلَ: أَفَرَأَيْتَ إِنْ كَانَ فِي أَخِي مَا أَقُولُ؟ قَالَ: «إِنْ كَانَ فِيهِ مَا تَقُولُ فَقَدِ اغْتَبْتَهُ، وَإِنْ لَمْ يَكُنْ فِيهِ فَقَدْ بَهَتَّهُ».</t>
   </si>
   <si>
     <t>Ο Άμπου Χουράιρα (η ευαρέστηση του Αλλάχ επ' αυτού) ανέφερε ότι ο Αγγελιαφόρος του Αλλάχ (σάλλα Αλλάχου ‘αλάιχι ουά σάλλαμ) είπε: «Ξέρετε τι είναι η Γάιμπα;» Οι σύντροφοι απάντησαν: «Ο Αλλάχ και ο Αγγελιαφόρος Του γνωρίζουν καλύτερα.» Είπε: «Είναι το να αναφέρεις κάτι για τον αδελφό σου κατά την απουσία του, το οποίο δεν του αρέσει.» Κάποιος ρώτησε: «Ακόμα και αν αυτό που λέω είναι αλήθεια για τον αδελφό μου;» Απάντησε: «Αν αυτό που είπες είναι αλήθεια για αυτόν, τότε διέπραξες Γάιμπα εναντίον του. Αλλά αν δεν είναι αλήθεια, τότε είπες ψέματα και συκοφάντησες τον αδελφό σου.»</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم حقيقة الغيبة المُحرَّمة، وهي: ذِكْرُ المسلم الغائب بما يَكره، سواء كان من صفاته الخَلْقية أو الخُلُقية، مثل: الأعور الغشاش الكذاب، ونحو ذلك من صفات الذم، ولو كانت تلك الصفة موجودة فيه.
 وأما إذا لم تكنْ فيه الصفةُ فهذا أشدُّ من الغيبة، وهو البُهْتَان، أي: الافتراء على الإنسان بما ليس فيه.</t>