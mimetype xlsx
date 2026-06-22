--- v2 (2026-06-02)
+++ v3 (2026-06-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1238">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1212">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Ελληνικά
 # Source: https://hadeethenc.com/el
 # Last update: 2026-05-10 17:43:20 (v1.5.0)
 # Check for updates: https://hadeethenc.com/en/check/el/v1.5.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
@@ -4630,172 +4630,74 @@
     <t>طَلَبَ النبيُّ صلى الله عليه وسلم مِن عمِّه أبي طالب وهو في سكرات الموت أن ينطق بلا إله إلا الله ليشْفَع له بها يوم القيامة، ويشهد له بالإسلام، 
 فأبى أن ينطق بالشَّهادة خوفًا مِن أن تَسُبَّه قريش وتقول عنه: إنَّه أسلَم بسبب الخوف مِن الموت والضَّعْف! 
 فقال للنبي صلى الله عليه وسلم: لولا ذلك لَأدخلت السّرور على قلبك بقول الشَّهادة، وأبلغتك أُمنيتك حتى ترضى! 
 فأنزل الله تعالى الآية التي تدل على أن النبي صلى الله عليه وسلم لا يملك هداية التوفيق للإسلام، بل الله عز وجل وحده يُوفِّق من يشاء. 
 وأن النبي عليه الصلاة والسلام يهدي الخلق بالدلالة والبيان والإرشاد والدعوة إلى الصراط المستقيم.</t>
   </si>
   <si>
     <t>Ο Προφήτης (σάλλα Αλλάχου ‘αλάιχι ουά σάλλαμ) ζήτησε από τον θείο του, τον Άμπι Τάλιμπ, πριν πεθάνει να πει «Λα ιλάχα ίλλα Αλλάχ -δεν υπάρχει άλλος θεός που αξίζει να λατρεύεται παρά μόνον ο Αλλάχ-», ώστε να μπορέσει να μαρτυρήσει γι' αυτόν ότι ασπάστηκε το Ισλάμ και να μεσολαβήσει γι' αυτόν την Ημέρα της Κρίσεως. Αλλά ο Άμπου Τάλιμπ αρνήθηκε να πει την μαρτυρία της πίστεως, επειδή δεν ήθελε να πουν οι Κουράις -η φυλή του- ότι ασπάστηκε το Ισλάμ επειδή φοβόταν από τον επικείμενο θάνατο και την αδυναμία! Και είπε στον Προφήτη (σάλλα Αλλάχου ‘αλάιχι ουά σάλλαμ) ότι αν δεν ήταν γι' αυτό το λόγο, σίγουρα θα είχε ευχαριστήσει τα μάτια του Προφήτη μ' αυτό. Έτσι, ο Αλλάχ αποκάλυψε ένα Εδάφιο που ενημερώνει τον Προφήτη (σάλλα Αλλάχου ‘αλάιχι ουά σάλλαμ) ότι δεν μπορεί να καθοδηγήσει τους ανθρώπους κάνοντάς τους Μουσουλμάνους, αλλά μόνο ο Αλλάχ που καθοδηγεί όποιον θέλει ο Αλλάχ. Και ότι ο Προφήτης (σάλλα Αλλάχου ‘αλάιχι ουά σάλλαμ) μπορεί μόνο να καθοδηγήσει τους ανθρώπους με το να τους καλέσει προς το Ισλάμ και τον ίσιο δρόμο.</t>
   </si>
   <si>
     <t>الحق لا يُترك خوفًا من كلام الناس.
 النبي صلى الله عليه وسلم إنما يملك هداية الدلالة والإرشاد لا هداية التوفيق.
 مشروعية زيارة الكافر المريض لدعوته إلى الإسلام.
 حرص النبي صلى الله عليه وسلم على الدعوة إلى الله تعالى في كل الأحوال.</t>
   </si>
   <si>
     <t>Η αλήθεια δεν πρέπει να παραμελείται από φόβο για τα λόγια των ανθρώπων.
 Ο Προφήτης (σάλλα Αλλάχου ‘αλάιχι ουά σάλλαμ) μπορεί μόνο να καθοδηγήσει τους ανθρώπους με το να τους καλέσει προς το Ισλάμ και τον ίσιο δρόμο, αλλά δεν μπορεί να καθοδηγήσει τις καρδιές τους κάνοντάς τους Μουσουλμάνους.
 Είναι θεμιτό να επισκεφτεί ο Μουσουλμάνος έναν άρρωστο άπιστο για να τον καλέσει στο Ισλάμ.
 Ο Προφήτης (σάλλα Αλλάχου ‘αλάιχι ουά σάλλαμ) κάλεσε τους ανθρώπους στο Ισλάμ σε όλες τις περιστάσεις.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/el/browse/hadith/65069</t>
   </si>
   <si>
-    <t>بني الإسلام على خمس</t>
-[...30 lines deleted...]
-  <si>
     <t>إن الحلال بين، وإن الحرام بين</t>
-  </si>
-[...1 lines deleted...]
-    <t>||«Πράγματι, το επιτρεπτό είναι ξεκάθαρο και το απαγορευμένο επίσης ξεκάθαρο. Ανάμεσά τους, όμως, υπάρχουν αμφιλεγόμενες πράξεις, και πολλοί άνθρωποι δεν τις γνωρίζουν. Όποιος αποφεύγει αυτές τις αμφιλεγόμενες πράξεις, διατηρεί ασφαλή τη θρησκεία και την τιμή του (προστατεύοντάς τις από το να πέσει στο απαγορευμένο ή να εκτεθεί σε κακή φήμη και κριτική). Ωστόσο, όποιος εμπλέκεται σε αυτές τις αμφιλεγόμενες πράξεις, είναι πιθανό να πέσει στο απαγορευμένο. Είναι όπως ένας βοσκός που βόσκει τα ζώα του κοντά σε μια προστατευμένη περιοχή (όπως το βοσκότοπο ενός βασιλιά)· είναι πιθανό τα ζώα του να εισέλθουν εκεί, (και έτσι να υποστεί την τιμωρία του βασιλιά). Πράγματι, κάθε βασιλιάς έχει μια προστατευόμενη περιοχή, και η προστατευόμενη περιοχή του Αλλάχ είναι οι απαγορεύσεις Του. Πράγματι, υπάρχει ένα μικρό όργανο στο σώμα, αν αυτό είναι καλό, τότε όλο το σώμα είναι καλό· αν όμως είναι διεφθαρμένο, τότε όλο το σώμα διαφθείρεται. Αυτό το όργανο είναι η καρδιά</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَبْدِ اللَّهِ النُّعْمَانِ بْنِ بَشِيرٍ رَضِيَ اللَّهُ عَنْهُ، قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم يَقُولُ: «إنَّ الحَلَالَ بَيِّنٌ، وَإِنَّ الحَرَامَ بَيِّنٌ، وَبَيْنَهُمَا مُشْتَبِهَاتٌ لَا يَعْلَمُهُنَّ كَثِيرٌ مِنَ النَّاسِ، فَمَنْ اتَّقَى الشُّبُهَاتِ اسْتَبْرَأَ لِدِينِهِ وَعِرْضِهِ، وَمَنْ وَقَعَ فِي الشُّبُهَاتِ وَقَعَ فِي الحَرَامِ، كَالرَّاعِي يَرْعَى حَوْلَ الحِمَى يُوشِكُ أَنْ يَرْتَعَ فِيهِ، أَلَا وَإِنَّ لِكُلِّ مَلِكٍ حِمًى، أَلَّا وَإِنَّ حِمَى اللَّهِ مَحَارِمُهُ، أَلَّا وَإِنَّ فِي الجَسَدِ مُضْغَةً إذَا صَلَحَتْ صَلَحَ الجَسَدُ كُلُّهُ، وَإذَا فَسَدَتْ فَسَدَ الجَسَدُ كُلُّهُ، أَلَا وَهِيَ القَلْبُ».</t>
   </si>
   <si>
     <t xml:space="preserve"> «Πράγματι, το επιτρεπτό είναι ξεκάθαρο και το απαγορευμένο επίσης ξεκάθαρο. Ανάμεσά τους, όμως, υπάρχουν αμφιλεγόμενες πράξεις, και πολλοί άνθρωποι δεν τις γνωρίζουν. Όποιος αποφεύγει αυτές τις αμφιλεγόμενες πράξεις, διατηρεί ασφαλή τη θρησκεία και την τιμή του (προστατεύοντάς τις από το να πέσει στο απαγορευμένο ή να εκτεθεί σε κακή φήμη και κριτική). Ωστόσο, όποιος εμπλέκεται σε αυτές τις αμφιλεγόμενες πράξεις, είναι πιθανό να πέσει στο απαγορευμένο. Είναι όπως ένας βοσκός που βόσκει τα ζώα του κοντά σε μια προστατευμένη περιοχή (όπως το βοσκότοπο ενός βασιλιά)· είναι πιθανό τα ζώα του να εισέλθουν εκεί, (και έτσι να υποστεί την τιμωρία του βασιλιά). Πράγματι, κάθε βασιλιάς έχει μια προστατευόμενη περιοχή, και η προστατευόμενη περιοχή του Αλλάχ είναι οι απαγορεύσεις Του. Πράγματι, υπάρχει ένα μικρό όργανο στο σώμα, αν αυτό είναι καλό, τότε όλο το σώμα είναι καλό· αν όμως είναι διεφθαρμένο, τότε όλο το σώμα διαφθείρεται. Αυτό το όργανο είναι η καρδιά.»</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم قاعدةً عامةً في الأشياء، وأنها تنقسم في الشريعة إلى ثلاثة أقسام: حَلال بَيِّن، وحرام بَيِّن، وأمور مشتبهات غير واضحة الحكم من حيث الحِلِّ والحُرْمة، لا يعلم حُكمَها كثير من الناس.
 فمَن ترك تلك الأشياء المشتبهة عليه سَلِم دينُه بالبُعد عن الوقوع في الحرام، وسَلِم له عِرضُه من كلام الناس بما يَعيبون عليه بسبب ارتكابه هذا المشتبه. ومَن لم يجتنب المشتبهات فقد عَرَّض نفسَه إما بالوقوع في الحرام، أو نيل الناس من عرضه. وضرب الرسول صلى الله عليه وسلم مثلًا ليُبيِّن حال من يرتكب الشبهات وأنه كالراعي يرعى ماشيتَه قُرْبَ أرضٍ قد حماها صاحبها، فتوشك ماشيةُ الراعي أن ترعى في هذا الحمى لقربها منه، فكذلك من يفعل ما فيه شبهة، فإنه بذلك يقترب من الحرام فيوشك أن يقع فيه. وبعدها أخبر النبي صلى الله عليه وسلم أن في الجسد مضغة (وهي القلب) يصلح الجسد بصلاحها، ويفسد بفسادها.</t>
   </si>
   <si>
     <t>الحديث قاعدة في اتقاء الشبهات.
 الترغيب في ترك المشتبِه، الذي لم يَتبيّن حكمُه.</t>
   </si>
   <si>
+    <t>رواه البخاري ومسلم</t>
+  </si>
+  <si>
+    <t>[رواه البخاري ومسلم]</t>
+  </si>
+  <si>
     <t>https://hadeethenc.com/el/browse/hadith/66515</t>
-  </si>
-[...67 lines deleted...]
-    <t>https://hadeethenc.com/el/browse/hadith/66524</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -5098,51 +5000,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O132"/>
+  <dimension ref="A1:O128"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -11035,281 +10937,90 @@
       </c>
       <c r="I127" t="s">
         <v>1202</v>
       </c>
       <c r="J127" t="s">
         <v>24</v>
       </c>
       <c r="K127" t="s">
         <v>69</v>
       </c>
       <c r="L127" t="s">
         <v>26</v>
       </c>
       <c r="M127" t="s">
         <v>70</v>
       </c>
       <c r="N127" t="s">
         <v>28</v>
       </c>
       <c r="O127" t="s">
         <v>1203</v>
       </c>
     </row>
     <row r="128" spans="1:15">
       <c r="A128">
-        <v>66512</v>
+        <v>66515</v>
       </c>
       <c r="B128" t="s">
         <v>1204</v>
       </c>
       <c r="C128" t="s">
+        <v>321</v>
+      </c>
+      <c r="D128" t="s">
         <v>1205</v>
       </c>
-      <c r="D128" t="s">
+      <c r="E128" t="s">
         <v>1206</v>
       </c>
-      <c r="E128" t="s">
+      <c r="F128" t="s">
         <v>1207</v>
       </c>
-      <c r="F128" t="s">
+      <c r="G128" t="s">
+        <v>325</v>
+      </c>
+      <c r="H128" t="s">
         <v>1208</v>
       </c>
-      <c r="G128" t="s">
-[...2 lines deleted...]
-      <c r="H128" t="s">
+      <c r="J128" t="s">
+        <v>24</v>
+      </c>
+      <c r="K128" t="s">
         <v>1209</v>
       </c>
-      <c r="I128" t="s">
+      <c r="L128" t="s">
+        <v>26</v>
+      </c>
+      <c r="M128" t="s">
         <v>1210</v>
       </c>
-      <c r="J128" t="s">
-[...2 lines deleted...]
-      <c r="K128" t="s">
+      <c r="N128" t="s">
+        <v>28</v>
+      </c>
+      <c r="O128" t="s">
         <v>1211</v>
-      </c>
-[...198 lines deleted...]
-        <v>1237</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">