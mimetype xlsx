--- v10 (2026-07-12)
+++ v11 (2026-08-01)
@@ -12,58 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="5049">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="5339">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Deutsch
 # Source: https://hadeethenc.com/de
-# Last update: 2026-07-09 14:37:30 (v1.49.0)
-# Check for updates: https://hadeethenc.com/en/check/de/v1.49.0
+# Last update: 2026-07-28 13:41:43 (v1.51.0)
+# Check for updates: https://hadeethenc.com/en/check/de/v1.51.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -1088,51 +1088,51 @@
 الحذر من الافتتان بالنساء، مِن نَظَرٍ أو تساهُلٍ باختلاطِهن بالرجال الأجانب، أو غير ذلك.
 فتنة النساء من أعظم الفتن في الدنيا.
 الاتَّعاظ وأخذ العبرة من الأمم السالفة، فالذي حصل لبني إسرائيل قد يحصل لغيرهم.
 فتنة النساء إذا كانت زوجة فإنها قد تُكَلِّفُ الرجلَ مِن النفقة ما لا يطيق، فتشغله عن طلب أمور الدِّين، وتحمله على التهالك على طلب الدنيا، وإن كانت أجنبيةً ففتنتُها بإغراء الرجال وإمالتِهم عن الحق إذا خَرَجْنَ واختلطْنَ بهم، خصوصًا إذا كُنَّ سافراتٍ متبرجاتٍ، وهذا قد يؤدِّي إلى الوقوع في الزنا بدرجاته، فينبغي للمؤمن الاعتصام بالله، والرغبة إليه في النجاة من فتنتهن.</t>
   </si>
   <si>
     <t>Die Ermahnung, stets gottesfürchtig zu sein und sich nicht mit den äußeren Erscheinungen des diesseitigen Lebens und seinem Schmuck zu beschäftigen.
 Die Warnung davor, sich von Frauen verführen zu lassen, sei es durch Blicke, durch Nachlässigkeit im Vermischen mit fremden Männern oder durch andere Dinge.
 Die Versuchung durch Frauen gehört zu den größten Versuchungen im diesseitigen Leben.
 Aus den Erfahrungen früherer Völker zu lernen und sich dadurch ermahnen zulassen, denn was den Kindern Israels widerfahren ist, kann auch anderen widerfahren.
 Die Versuchung durch Frauen, wenn es sich um eine Ehefrau handelt, kann den Mann dazu bringen, mehr auszugeben, als er sich leisten kann, und ihn von der Suche nach religiösen Angelegenheiten ablenken und ihn dazu bringen, sich auf die Suche nach weltlichen Dingen zu stürzen. Wenn es sich um eine fremde Frau handelt, besteht ihre Versuchung darin, Männer zu verführen und sie vom rechten Weg abzubringen, wenn sie ausgehen und sich unter sie mischen, besonders wenn sie unverhüllt und geschmückt sind. Dies kann dazu führen, dass man in verschiedenen Graden in Unzucht verfällt. Deshalb sollte der Gläubige sich an Allah halten und Ihn um Rettung vor ihren Versuchungen bitten.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3053</t>
   </si>
   <si>
     <t>ما رأيت النبي صلى الله عليه وسلم مستجمعا قط ضاحكا، حتى أرى منه لهواته، إنما كان يتبسم</t>
   </si>
   <si>
     <t>„Ich habe den Propheten - Allahs Segen und Frieden auf ihm - niemals so lachen sehen, dass sein Gaumenzäpfchen sichtbar wurde. Vielmehr pflegte er nur zu lächeln.“</t>
   </si>
   <si>
     <t>عَنْ عَائِشَةَ أُمِّ المُؤْمِنين رَضِيَ اللَّهُ عَنْهَا، قَالَتْ: مَا رَأَيْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ مُسْتَجْمِعًا قَطُّ ضَاحِكًا، حَتَّى أَرَى مِنْهُ لَهَوَاتِهِ، إِنَّمَا كَانَ يَتَبَسَّمُ.</t>
   </si>
   <si>
-    <t>Von 'Aischah, der Mutter der Gläubigen, - möge Allah mit ihr zufrieden sein - wird überliefert, dass sie sagte: „Ich habe den Propheten - Allahs Segen und Frieden auf ihm - niemals so lachen sehen, dass sein Gaumenzäpfchen sichtbar wurde. Vielmehr pflegte er nur zu lächeln.“</t>
+    <t>Über 'Aischah, der Mutter der Gläubigen, - möge Allah mit ihr zufrieden sein - wird überliefert, dass sie sagte: „Ich habe den Propheten - Allahs Segen und Frieden auf ihm - niemals so lachen sehen, dass sein Gaumenzäpfchen sichtbar wurde. Vielmehr pflegte er nur zu lächeln.“</t>
   </si>
   <si>
     <t>أَخْبَرَتْ عائشةُ رضي الله عنها أنَّ النبيَّ صلى الله عليه وسلم لم يكن مُبالِغًا في الضحك حتى تُرى لَهَاتُهُ، وهي اللَّحْمَة المُتعلِّقة في أعلى الحَلْق، إنما كان يَتَبَسّم.</t>
   </si>
   <si>
     <t>'Aischah - möge Allah mit ihr zufrieden sein - berichtete, dass der Prophet - Allahs Segen und Frieden auf ihm - nicht übermäßig lachte, sodass sein Gaumenzäpfchen - und das ist das kleine fleischige Gebilde am oberen Ende des Rachens - sichtbar wurde. Vielmehr pflegte er nur zu lächeln.</t>
   </si>
   <si>
     <t>كان رسول الله صلى الله عليه وسلم ضَحِكُهُ التبسم إذا رضي أو أُعْجِب بشيء.
 قال ابن حجر: ما رأيته مُستجْمِعًا من جهة الضحك بحيث يضحك ضَحِكًا تامًّا مُقبِلًا بِكُلّيته على الضحك. 
 كثرة الضحك وارتفاع الصوت بالقهقهة ليس من صفات الصالحين.
 كثرة الضحك تُذهِب هيبةَ الرجل ووقارَه بين إخوانه.</t>
   </si>
   <si>
     <t>Das Lachen des Gesandten Allahs - Allahs Segen und Frieden auf ihm - bestand aus einem Lächeln, wenn er zufrieden war oder ihn etwas erfreute.
 Ibn Hajar sagte (dies erklärend): „Ich habe ihn nie in einem Zustand des Lachens gesehen, in dem er vollständig und hingebungsvoll lachte.“
 Häufiges und lautes Lachen gehören nicht zu den Eigenschaften der Rechtschaffenen.
 Häufiges Lachen mindert die Würde und den Respekt eines Mannes unter seinen Brüdern.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3060</t>
   </si>
   <si>
     <t>بايعنا رسول الله صلى الله عليه وسلم على السمع والطاعة في العسر واليسر، والمنشط والمكره، وعلى أثرة علينا</t>
   </si>
@@ -2358,51 +2358,51 @@
 وفي المقابل يَأمر بإِعفاءِ اللحية وتركِها مَوْفُوْرة.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - befiehlt, den Schnurrbart zu kürzen und ihn nicht wachsen zu lassen, sondern viel davon abzuschneiden.
 Im Gegenzug befiehlt er, den Bart wachsen zu lassen und ihn in seiner natürlichen Form zu belassen.</t>
   </si>
   <si>
     <t>تحريم حَلْقِ اللحية.</t>
   </si>
   <si>
     <t>Das Verbot des Rasierens des Bartes.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3279</t>
   </si>
   <si>
     <t>إذا رأى أحدكم الرؤيا يحبها فإنها من الله، فليحمد الله عليها وليحدث بها، وإذا رأى غير ذلك مما يكره، فإنما هي من الشيطان، فليستعذ من شرها، ولا يذكرها لأحد، فإنها لن تضره</t>
   </si>
   <si>
     <t>„Wenn einer von euch einen Traum sieht, den er mag, dann ist er von Allah. Er soll Allah dafür lobpreisen und davon erzählen. Und wenn er etwas anderes sieht, das ihm nicht gefällt, dann ist es vom Satan. Er soll bei Allah Zuflucht vor dessen Übel suchen und es niemandem erzählen, denn es wird ihm nicht schaden.“</t>
   </si>
   <si>
     <t>عَنْ أَبِي سَعِيدٍ الخُدْرِيِّ رضي الله عنه أَنَّهُ سَمِعَ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إِذَا رَأَى أَحَدُكُمُ الرُّؤْيَا يُحِبُّهَا فَإِنَّهَا مِنَ اللَّهِ، فَلْيَحْمَدِ اللَّهَ عَلَيْهَا وَلْيُحَدِّثْ بِهَا، وَإِذَا رَأَى غَيْرَ ذَلِكَ مِمَّا يَكْرَهُ، فَإِنَّمَا هِيَ مِنَ الشَّيْطَانِ، فَلْيَسْتَعِذْ مِنْ شَرِّهَا، وَلاَ يَذْكُرْهَا لِأَحَدٍ، فَإِنَّهَا لَنْ تَضُرَّهُ».</t>
   </si>
   <si>
-    <t>Von Abu Sa'id Al-Khudri - möge Allah mit ihm zufrieden sein - wird überliefert, dass er den Gesandten Allahs - Allahs Segen und Frieden auf ihm - sagen hörte: „Wenn einer von euch einen Traum sieht, den er mag, dann ist er von Allah. Er soll Allah dafür lobpreisen und davon erzählen. Und wenn er etwas anderes sieht, das ihm nicht gefällt, dann ist es vom Satan. Er soll bei Allah Zuflucht vor dessen Übel suchen und es niemandem erzählen, denn es wird ihm nicht schaden.“</t>
+    <t>Über Abu Sa'id Al-Khudri - möge Allah mit ihm zufrieden sein - wird überliefert, dass er den Gesandten Allahs - Allahs Segen und Frieden auf ihm - sagen hörte: „Wenn einer von euch einen Traum sieht, den er mag, dann ist er von Allah. Er soll Allah dafür lobpreisen und davon erzählen. Und wenn er etwas anderes sieht, das ihm nicht gefällt, dann ist es vom Satan. Er soll bei Allah Zuflucht vor dessen Übel suchen und es niemandem erzählen, denn es wird ihm nicht schaden.“</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الرؤيا الصالحةَ المُفرِحة في المنام من الله، وأرشد بأنْ يَحمد الله عليها، ويخبر بها، وإذا رأى ما يَكره ويُحزن فإنما هي من الشيطان؛ فليستعذ بالله من شرها، ولا يذكرها لأحد؛ فإنها لا تضره حيث جعل الله ما ذُكر سببًا للسلامة من المكروه المترتِّب على الرؤيا.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtete, dass ein guter und erfreulicher Traum von Allah kommt, und er empfahl, Allah dafür zu lobpreisen und davon zu erzählen. Sieht man jedoch etwas, das einem nicht gefällt und einen traurig macht, so ist es vom Satan. Man soll bei Allah Zuflucht vor dessen Übel suchen und es niemandem erzählen, denn es wird einem nicht schaden, da Allah das Erwähnte zu einem Grund für die Sicherheit vor dem Übel gemacht hat, das sich aus dem Traum ergibt.</t>
   </si>
   <si>
     <t>أقسام الرؤيا: 1- الرؤيا الصالحة، وهي رؤيا حق وبشرى من الله يراها أو تُرى له، 2- حديث النفس وهي ما يحدِّث بها الرجل نفسه في اليقظة، 3- تحزين وتخويف الشيطان وأهاويل منه ليحزن ابن آدم.
 حاصل ما ذكر من أبواب الرؤيا الصالحة ثلاثة أشياء: أن يحمد الله عليها، وأن يستبشر بها، وأن يتحدث بها لكن لمن يحب دون من يكره.
 حاصل ما ذكر من أدب الرؤيا المكروهة خمسة أشياء: أن يتعوَّذ بالله من شرها، ومن شر الشيطان، وأن يتفل حين يهب من نومه عن يساره ثلاثا، ولا يذكرها لأحد أصلًا، وإذا أراد أن يرجع لنومه يتحوّل عن جنبه الذي كان عليه؛ فإنها لا تضره.
 قال ابن حجر: الحكمة فيه أنه إذا حدَّث بالرؤيا الحسنة من لا يحب قد يفسِّرها له بما لا يحب إما بُغضًا وإما حسدًا، فقد تقع على تلك الصفة أو يتعجّل لنفسه من ذلك حُزنًا ونكدًا، فأمر بترك تحديث مَن لا يُحِب بسبب ذلك.
 الحمد عند حدوث النِّعَم، وتجدد المنن، فذلك سبب لدوامها.</t>
   </si>
   <si>
     <t>Arten von Träumen:  1) Der gute Traum; ein wahrer Traum und eine gute Nachricht von Allah, die man sieht oder die einem gezeigt wird.  2) Das Selbstgespräch (also die Gedanken und Gefühle); das, was man sich im Wachzustand selbst erzählt (und womit man sich (gedanklich) befasst).  3) Traurigkeit und Angst; sie wird durch den Satan verursacht, um den Sohn Adams traurig zu machen.
 Die Zusammenfassung dessen, was über die guten Träume erwähnt wurde, umfasst drei Dinge: Allah dafür zu lobpreisen, sich darüber zu freuen und davon zu erzählen - aber nur denjenigen, die man mag, nicht denjenigen, die man nicht mag.
 Die Zusammenfassung dessen, was über den schlechten Traum erwähnt wurde, umfasst fünf Dinge: Die Zufluchtnahme vor seinem Übel und vor dem Übel des Satans, das dreimalige (trockene) Spucken nach links nach dem Erwachen aus dem Schlaf, es niemandem zu erzählen und das Abwenden von der Seite, auf der man lag, wenn man weiterschlafen möchte; denn der Traum wird einem nicht schaden.
 Ibn Hajar sagte: „Die Weisheit darin ist, dass, wenn man dem, den man nicht mag, einen guten Traum erzählt, dieser ihn vielleicht in einer Weise interpretiert, die einem nicht gefällt - entweder aus Feindseligkeit oder aus Neid. So könnte es auf jene Weise eintreten oder man bereitet sich dadurch selbst Traurigkeit und Kummer. Deshalb wurde befohlen, es zu unterlassen, jenen davon zu erzählen, die man nicht mag.“
 Der Lobpreis (gebührt Allah) beim Eintreten der Segnungen und der Erneuerung der Wohltaten, denn das ist ein Grund für ihren Fortbestand.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3285</t>
   </si>
   <si>
@@ -3132,51 +3132,51 @@
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtet, dass derjenige, der bei etwas anderem als Allah, Seinen Namen und Eigenschaften schwört, Unglauben gegenüber Allah begangen oder Ihm etwas beigesellt hat. Der Schwur bedingt, dass derjenige, bei dem geschworen wird, verherrlicht wird. Die Verherrlichung gebührt jedoch nur Allah allein. Daher darf nur bei Allah - gepriesen sei Er -, Seinen Namen und Seinen Eigenschaften geschworen werden. Dieser Schwur (bei etwas anderem als Allah) fällt unter den kleinen Schirk. Verehrt derjenige, der schwört, das, bei dem er schwört, so wie er Allah - erhaben ist Er - verehrt oder noch mehr, fällt dies unter den großen Schirk.</t>
   </si>
   <si>
     <t>التعظيم بالحلف حقّ لله سبحانه وتعالى فلا يُحلَف إلا بالله وأسمائه وصفاته.
 حرص الصحابة على الأمر بالمعروف والنهي عن المنكر، وخصوصًا إذا كان المنكر مما يتعلق بالشرك أو الكفر.</t>
   </si>
   <si>
     <t>Die Verehrung einer Sache, indem bei ihr geschworen wird, ist ein Recht von Allah - gepriesen sei Er und erhaben ist Er. Daher darf bei nichts außer bei Allah, Seinen Namen und Eigenschaften geschworen werden.
 Der Eifer der Gefährten, das Gute zu gebieten und das Schlechte zu verbieten, vor allem, wenn das Schlechte mit dem Schirk oder Unglauben zusammenhängt.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3359</t>
   </si>
   <si>
     <t>من عال جاريتين حتى تبلغا جاء يوم القيامة أنا وهو وضم أصابعه</t>
   </si>
   <si>
     <t>‚Wer zwei Mädchen großzieht, bis sie erwachsen sind, wird am Tag der Auferstehung mit mir sein‘, und er fügte seine Finger zusammen.“</t>
   </si>
   <si>
     <t>عَنْ أَنَسِ بْنِ مَالِكٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ عَالَ جَارِيَتَيْنِ حَتَّى تَبْلُغَا جَاءَ يَوْمَ الْقِيَامَةِ أَنَا وَهُوَ» وَضَمَّ أَصَابِعَهُ.</t>
   </si>
   <si>
-    <t>Von Anas Ibn Malik - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Wer zwei Mädchen großzieht, bis sie erwachsen sind, wird am Tag der Auferstehung mit mir sein‘, und er fügte seine Finger zusammen.“</t>
+    <t>Über Anas Ibn Malik - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Wer zwei Mädchen großzieht, bis sie erwachsen sind, wird am Tag der Auferstehung mit mir sein‘, und er fügte seine Finger zusammen.“</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ مَن رُزِقَ باثنتين من البنات أو الأخوات، فقام عليهما بالمُؤنة والتربية والتوجيه للخير والتحذير من الشر ونحو ذلك حتى يَكْبُرَا ويَبْلُغا؛ جاء يوم القيامة هو والنبيُّ صلى الله عليه وسلم كهاتَين وضَمّ أصابِعَه السبابة والوسطى.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtete, dass derjenige, der mit zwei Töchtern oder Schwestern gesegnet ist und sich um sie kümmert, sie erzieht und sie zum Guten leitet und vor dem Bösen warnt, bis sie erwachsen werden, am Tag der Auferstehung mit dem Propheten - Allahs Segen und Frieden auf ihm - (zusammen)kommen wird, so wie diese beiden - und er verschränkte seinen Zeige- und Mittelfinger (als Zeichen der Nähe).</t>
   </si>
   <si>
     <t>الثواب العظيم لمن قام على البنات بالمؤونة والتربية حتى يتزوجْن أو يبلغْن، وكذلك الأخوات.
 أجر القيام على البنات أعظم من أجر القيام على البنين؛ إذ لم يُذْكَر مثل ذلك في حقِّهم؛ وذلك لأجل أنَّ مؤنة البنات والاهتمام بأمورهن أعظم من أمور البنين؛ لأنهن عورات لا يباشِرْن أمورَهن، ولا يتصرفن تصرف البنين، وكذلك لأنهن لا يتعلق بهن طمع الأب بالاستقواء بهن على الأعداء، وإحياء اسمه واتصال نسبه، وغير ذلك، كما يتعلق بالذكر؛ فاحتيج في ذلك إلى الصبر والإخلاص من المنفق عليهن مع حسن النية؛ فعظم الأجر، فكان رفيق النبي صلى الله عليه وسلم يوم القيامة.
 علامات البلوغ للمرأة: إكمال خمس عشرة سنة، أو تحيض ولو قبل خمس عشرة سنة، أو نَبَتتْ لها العانة وهو الشعر الخشن حول القُبُل، أو بالاحتلام وهو إنزال المني في المنام.
 قال القرطبي: ويعني ببلوغهما وصولَهما إلى حال يستقلّان بأنفسهما؛ وذلك إنما يكون في النساء إلى أن يدخل بهن أزواجهن، فلا يعني به بلوغهما إلى أن تحيض وتُكلَّف؛ إذ قد تتزوج قبل ذلك فتستغني بالزوج عن قيام الكافل، وقد تحيض وهي غير مستقلة بشيء من مصالحها ولو تركت لضاعت وفسدت أحوالها، بل هي في هذه الحالة أحق بالصيانة والحفظ والقائم عليها لتكمل صيانتها فيرغب في تزويجها، ولهذا المعنى قال علماؤنا لا تسقط النفقة عن والد الصبية ببلوغها بل بدخول الزوج بها.</t>
   </si>
   <si>
     <t>Der große Lohn für denjenigen, der sich um (seine) Töchter kümmert, sie erzieht und versorgt, bis sie heiraten oder die Geschlechtsreife erreichen - und ebenso (gilt dies) für (denjenigen, der sich um seine) Schwestern (kümmert).
 Der Lohn für die Fürsorge für Töchter ist größer als der Lohn für die Fürsorge für Söhne, denn Ähnliches wurde in Bezug auf sie (die Söhne) nicht erwähnt. Dies liegt daran, dass die Fürsorge für Töchter und die Aufmerksamkeit für ihre Angelegenheiten größer ist als die für Söhne, da sie schutzbedürftig sind und ihre Angelegenheiten nicht selbst regeln oder sich wie Söhne verhalten können. Es liegt auch daran, dass der Vater keine Hoffnung hat, durch sie Unterstützung/Stärkung gegen Feinde zu finden, seinen Namen weiterzutragen oder seine Abstammung fortzusetzen etc., wie es bei Söhnen der Fall ist. Daher bedarf es in diesem Fall Geduld und Aufrichtigkeit von demjenigen, der für sie sorgt, zusammen mit einer guter Absicht. Deshalb ist der Lohn groß, und er wird am Tag der Auferstehung der Gefährte des Propheten - Allahs Segen und Frieden auf ihm - sein.
 Die Anzeichen der Geschlechtsreife für eine Frau: die Vollendung des fünfzehnten Lebensjahres oder die Menstruation - auch wenn sie vor dem fünfzehnten Lebensjahr eintritt - oder das Wachsen von Schamhaaren, (also) der groben Haare um um den Intimbereich, oder die Pollution, (also) die Ejakulation von Samen im Schlaf.
 Al-Qurtubi sagte: „Mit ‚ihrer Geschlechtsreife‘ meint er, dass sie einen Zustand erreichen, in dem sie unabhängig sind. Dies geschieht bei Frauen erst, wenn ihre Ehemänner bei ihnen eingetreten (und mit ihnen zusammen) sind. Er meint damit nicht, dass sie die Geschlechtsreife erreichen, wenn sie menstruieren und religiös verpflichtet sind, da sie vorher heiraten könnten und somit durch den Ehemann vom Vormund unabhängig werden. Sie könnte auch menstruieren, ohne in irgendeiner ihrer Angelegenheiten unabhängig zu sein, und wenn sie sich selbst überlassen würde, würde sie verloren gehen und ihre Angelegenheiten würden sich verschlechtern. In diesem Zustand bedarf sie vielmehr Schutz und Obhut; und derjenige, der sich um sie kümmert, sollte bestrebt sein, sie zu verheiraten. Aus diesem Grund sagten unsere Gelehrten, dass die finanzielle Unterstützung durch den Vater des Mädchens nicht mit ihrer Geschlechtsreife endet, sondern mit der Eheschließung.“</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3360</t>
   </si>
   <si>
     <t>لا تدخلون الجنة حتى تؤمنوا، ولا تؤمنوا حتى تحابوا، أولا أدلكم على شيء إذا فعلتموه تحاببتم؟ أفشوا السلام بينكم</t>
   </si>
@@ -3205,51 +3205,51 @@
 أهمية المحبة بين المسلمين وأنها من كمال الإيمان.
 جاء في حديث آخر أن صيغه السلام الكاملة: "السلام عليكم ورحمة الله وبركاته"، ويكفي: "السلام عليكم".</t>
   </si>
   <si>
     <t>Der Eintritt ins Paradies erfolgt nur durch den Glauben.
 Zur Vollkommenheit des Glaubens gehört, dass der Muslim für seinen Bruder liebt, was er für sich selbst liebt.
 Es ist empfehlenswert, den Friedensgruß unter den Muslimen zu verbreiten und zu geben, da dies Liebe und Sicherheit unter den Menschen verbreitet.
 Der Friedensgruß wird nur an einen Muslim gerichtet, da der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Unter euch.“
 Das Geben des Friedensgrußes beseitigt die Trennung, das Fernhalten und den Hass.
 Die Wichtigkeit der Liebe zwischen Muslimen und dass sie zur Vollkommenheit des Glaubens gehört.
 In einem anderen Hadith wird erwähnt, dass die vollständige Form des Friedensgrußes lautet: „As-Salamu alaykum wa rahmatullahi wa barakatuh“ (Friede sei mit euch, die Barmherzigkeit Allahs und Sein Segen). Es reicht jedoch aus, „As-Salamu alaykum“ (Friede sei mit euch) zu sagen.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3361</t>
   </si>
   <si>
     <t>لولا أن أشق على المؤمنين أو: على أمتي لأمرتهم بالسواك عند كل صلاة</t>
   </si>
   <si>
     <t>„Wenn es für die Gläubigen - oder: meine Gemeinschaft - nicht zu beschwerlich wäre, würde ich ihnen befehlen, vor jedem Gebet den Siwak (zur Reinigung der Zähne) zu benutzen.“</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَوْلَا أَنْ أَشُقَّ عَلَى الْمُؤْمِنِينَ -أَوْ: عَلَى أُمَّتِي- لَأَمَرْتُهُمْ بِالسِّوَاكِ عِنْدَ كُلِّ صَلَاةٍ».</t>
   </si>
   <si>
-    <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Wenn es für die Gläubigen - oder: meine Gemeinschaft - nicht zu beschwerlich wäre, würde ich ihnen befehlen, vor jedem Gebet den Siwak (zur Reinigung der Zähne) zu benutzen.“</t>
+    <t>Über Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Wenn es für die Gläubigen - oder: meine Gemeinschaft - nicht zu beschwerlich wäre, würde ich ihnen befehlen, vor jedem Gebet den Siwak (zur Reinigung der Zähne) zu benutzen.“</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنه لولا خوف المشقة على المؤمنين من أمته لأَوجب عليهم استعمال السواك مع كل صلاة.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtete, dass er, wenn er für die Gläubigen seiner Gemeinschaft keine Erschwernis befürchten würde, er ihnen den Siwak (Zahnputzhölzchen/Zahnputzzweig zur Reinigung der Zähne) vor jedem Gebet zur Pflicht gemacht hätte.</t>
   </si>
   <si>
     <t>رفق النبي صلى الله عليه وسلم بأمته، ومخافة المشقة عليهم.
 الأصل في أَمْرِ النبيِّ صلى الله عليه وسلم الوجوب، إلا أنْ يقومَ الدليل على أنه تطوُّع.
 استحباب السواك وفضله عند كل صلاة.
 قال ابن دقيق العيد: الحكمة في استحباب السواك عند القيام إلى الصلاة كونها حالَ تقرُّبٍ إلى الله، فاقتضى أن تكون حالَ كمالٍ ونظافة إظهارًا لِشَرَف العبادة.
 عموم الحديث يشمل السواك للصائم ولو بعد الزوال، كصلاتَي: الظهر والعصر.</t>
   </si>
   <si>
     <t>Die Nachsicht (und Milde) des Propheten - Allahs Segen und Frieden auf ihm - mit seiner Gemeinschaft und seine (Rücksichtnahme und) Furcht vor einer Erschwernis für sie.
 Das Grundprinzip bei einem Befehl des Propheten - Allahs Segen und Frieden auf ihm - ist die Verpflichtung, es sei denn, es gibt einen Beweis dafür, dass es (eine) freiwillig(e Handlung) ist.
 Die Empfehlung (der Verwendung) des Siwaks (zur Reinigung der Zähne) vor jedem Gebet und seine Vorzüge.
 Ibn Daqiq Al-'Id sagte: „Die Weisheit in der Empfehlung des Siwaks beim Aufstehen zum Gebet liegt darin, dass es ein Zustand der Annäherung an Allah ist. Dies erfordert, dass man in einem Zustand der Vollkommenheit und Sauberkeit ist, als Ausdruck der Würde/Ehre der Anbetung.“
 Die allgemeine Aussage des Hadithes umfasst auch die Verwendung des Siwaks (zur Reinigung der Zähne) für den Fastenden, selbst nach dem Zenit (der Mittagszeit), wie bei dem Mittagsgebet (Dhuhr) und dem Nachmittagsgebet ('Asr).</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3364</t>
   </si>
   <si>
@@ -3445,51 +3445,51 @@
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - informiert über die schlimmsten Menschen und dass es diejenigen sind, über die die Stunde (des Gerichts) kommen wird, während sie noch leben, und diejenigen, die Gräber zu Moscheen machen, an denen und zu denen sie beten.</t>
   </si>
   <si>
     <t>تحريم بناء المساجد على القبور؛ لأنه وسيلةٌ إلى الشرك.
 تحريم الصلاة عند القبور ولو بدون بناء؛ لأن المسجد اسم لما يسجد فيه ولو لم يكن فيه بناء.
 مَن اتخذ قبورَ الصالحين مساجدَ للصلاة فيها فهو من شرار الخلق، وإنْ زعم أنَّ قصدَه التقرُّبُ إلى الله تعالى.</t>
   </si>
   <si>
     <t>Das Verbot, Moscheen auf Gräbern zu bauen, da es ein Mittel zum Schirk ist.
 Das Verbot, bei Gräbern zu beten, auch ohne Gebäude, da „Moschee“ ein Begriff für jeden Ort ist, an dem man sich niederwirft, auch wenn es dort kein Gebäude gibt.
 Wer die Gräber der Rechtschaffenen zu Moscheen macht, um darin zu beten, ist einer der schlimmsten Geschöpfe, auch wenn er behauptet, dass seine Absicht darin besteht, sich Allah - erhaben ist Er - zu nähern.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3375</t>
   </si>
   <si>
     <t>ما من يوم يصبح العباد فيه إلا ملكان ينزلان، فيقول أحدهما: اللهم أعط منفقا خلفا، ويقول الآخر: اللهم أعط ممسكا تلفا</t>
   </si>
   <si>
     <t>„Es gibt keinen Tag, an dem die Diener aufwachen, ohne dass zwei Engel herabsteigen. Da sagt einer von ihnen: ‚O Allah, gib dem Ausgebenden Ersatz!‘ Und der andere sagt: ‚O Allah, gib dem Zurückhaltenden Verlust/Verderben!‘“</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَا مِنْ يَوْمٍ يُصْبِحُ العِبَادُ فِيهِ إِلَّا مَلَكَانِ يَنْزِلاَنِ، فَيَقُولُ أَحَدُهُمَا: اللَّهُمَّ أَعْطِ مُنْفِقًا خَلَفًا، وَيَقُولُ الآخَرُ: اللَّهُمَّ أَعْطِ مُمْسِكًا تَلَفًا».</t>
   </si>
   <si>
-    <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird berichtet, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Es gibt keinen Tag, an dem die Diener aufwachen, ohne dass zwei Engel herabsteigen. Da sagt einer von ihnen: ‚O Allah, gib dem Ausgebenden Ersatz!‘ Und der andere sagt: ‚O Allah, gib dem Zurückhaltenden Verlust/Verderben!‘“</t>
+    <t>Über Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird berichtet, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Es gibt keinen Tag, an dem die Diener aufwachen, ohne dass zwei Engel herabsteigen. Da sagt einer von ihnen: ‚O Allah, gib dem Ausgebenden Ersatz!‘ Und der andere sagt: ‚O Allah, gib dem Zurückhaltenden Verlust/Verderben!‘“</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنّه في كلِّ يوم تَطلُع الشمسُ فيه إلّا ومَلَكَان يَنزلان يُناديان، يقول أحدهما: 
 اللهم أعط منفقًا في الطاعات وعلى العيال والضِّيْفان والتطوُّعات خَلَفًا وعَوِّضْهُ خيرًا فيما أَنفق، وبارك له. 
 ويقول الآخر: اللهم أعط ممسكًا عنها تَلفًا وأَهْلِكْ مالَه الذي مَنعه عن مُسْتَحِقِّيْه.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - erwähnte, dass jeden Tag, an dem die Sonne aufgeht, zwei Engel herabsteigen und rufen. Einer von ihnen sagt:
 „O Allah, gib demjenigen, der aus Gehorsam, für seine Familie, Gäste, freiwillige Spenden und dergleichen ausgibt, Ersatz und entlohne ihn mit etwas Besserem für das, was er ausgegeben hat, und segne ihn.“
 Und der andere sagt: „O Allah, gib demjenigen, der (das Ausgeben) zurückhält, Verlust, und vernichte sein Vermögen, das er seinen Berechtigten vorenthalten hat.“</t>
   </si>
   <si>
     <t>جواز الدعاء للكريم بمزيد من العِوَض، وأن يَخلِف عليه خيرًا مما أَنفق، وجواز الدعاء على البخيل بتَلَف ماله الذي بَخِلَ به ومَنَعَ إنفاقَه فيما أوجب الله عليه.
 دعاء الملائكة للمؤمنين الصالحين المنفقين بالخير والبركة، وأنّ دعاءهم مستجاب.
 الحضُّ على الإنفاق في الواجبات والتطوعات؛ كالنفقة على الأهل، وصلة الرحم، وأبواب الخير.
 بيان فضل المُنفِق في وجوه الخير، وأنّ عاقبته أنّ الله يُخْلِفُ عليه، قال الله تعالى: ﴿وَمَا أَنفَقْتُم مِّن شَيْءٍ فَهُوَ يُخْلِفُهُ وَهُوَ خَيْرُ الرَّازِقِينَ﴾ [سبأ: 39].
 هذا الدعاء على المُمسك عن النفقات الواجبة، وأما النفقات المستحبة فلا تدخل؛ لأن صاحبها لا يستحق هذا الدعاء.
 تحريم البخل والشُّحّ.</t>
   </si>
   <si>
     <t>Die Zulässigkeit, für den Großzügigen um mehr Entlohnung (und Ersatz) zu bitten und dass Allah ihm das, was er ausgegeben hat, durch etwas Besseres ersetzt. Und die Zulässigkeit, für den Geizigen um die Zerstörung seines Vermögens, das er zurückgehalten und nicht für das ausgegeben hat, was Allah ihm zur Pflicht gemacht hat, zu bitten.
 Das Bittgebet der Engel für die rechtschaffenen Gläubigen, die Gutes (tun) und Gesegnetes ausgeben, und dass ihr Bittgebet erhört wird.
 Die Ermutigung zum Spenden, sowohl für verpflichtende Handlungen als auch für freiwillige Taten, wie die Unterstützung der Familie, die Pflege der Verwandtschaftsbande und andere gute Zwecke.
 Die Erläuterung der Vorzüge desjenigen, der für gute Zwecke spendet, und dass seine Belohnung darin besteht, dass Allah ihm Ersatz gibt. Allah - erhaben ist Er - sagte: „Und was immer ihr auch ausgebt, so wird Er es (euch) ersetzen, und Er ist der Beste der Versorger.“ [Saba:39]
 Dieses Bittgebet bezieht sich auf denjenigen, der sich von obligatorischen Ausgaben zurückhält. Was aber die freiwilligen Ausgaben betrifft, so sind sie nicht eingeschlossen, da derjenige, der freiwillig spendet, dieses Bittgebet nicht verdient.
@@ -5011,51 +5011,51 @@
   <si>
     <t>الحث على الإكثار من ذكر الله بكلمة التوحيد، والدعاء بالحمد.</t>
   </si>
   <si>
     <t>Der Ansporn, Allahs durch das Wort des Tauhids häufig zu gedenken, und Ihn durch die Lobpreisung häufig zu bitten.</t>
   </si>
   <si>
     <t>رواه الترمذي والنسائي في الكبرى وابن ماجه</t>
   </si>
   <si>
     <t>[Überliefert von at-Tirmidhi, an-Nasai in seinem Werk al-Kubra und ibn Majah]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3567</t>
   </si>
   <si>
     <t>ألا أخبركم بأهل الجنة؟ كل ضعيف متضعف، لو أقسم على الله لأبره، ألا أخبركم بأهل النار: كل عتل جواظ مستكبر</t>
   </si>
   <si>
     <t>‚Soll ich euch nicht über die Bewohner des Paradieses berichten? Jeder Schwache und Bescheidene; wenn er bei Allah schwören würde, würde Er ihn erfüllen. Soll ich euch nicht über die Bewohner des Feuers berichten? Jeder Grobe, Hartherzige und Arrogante.‘“</t>
   </si>
   <si>
     <t>عَنْ حَارِثَةَ بْنِ وَهْبٍ الخُزَاعِيِّ رضي الله عنه قَالَ: سَمِعْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «أَلاَ أُخْبِرُكُمْ بِأَهْلِ الجَنَّةِ؟ كُلُّ ضَعِيفٍ مُتَضَعِّفٍ، لَوْ أَقْسَمَ عَلَى اللَّهِ لَأَبَرَّهُ، أَلاَ أُخْبِرُكُمْ بِأَهْلِ النَّارِ: كُلُّ عُتُلٍّ جَوَّاظٍ مُسْتَكْبِرٍ».</t>
   </si>
   <si>
-    <t>Von Harithah Ibn Wahb Al-Khuza'i - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Ich hörte den Propheten - Allahs Segen und Frieden auf ihm - sagen: ‚Soll ich euch nicht über die Bewohner des Paradieses berichten? Jeder Schwache und Bescheidene; wenn er bei Allah schwören würde, würde Er ihn erfüllen. Soll ich euch nicht über die Bewohner des Feuers berichten? Jeder Grobe, Hartherzige und Arrogante.‘“</t>
+    <t>Über Harithah Ibn Wahb Al-Khuza'i - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Ich hörte den Propheten - Allahs Segen und Frieden auf ihm - sagen: ‚Soll ich euch nicht über die Bewohner des Paradieses berichten? Jeder Schwache und Bescheidene; wenn er bei Allah schwören würde, würde Er ihn erfüllen. Soll ich euch nicht über die Bewohner des Feuers berichten? Jeder Grobe, Hartherzige und Arrogante.‘“</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم ببعض صفات أهل الجنة وأهل النار. 
 فأغلب أهل الجنة هم: "كل ضعيف متضعِّف"، أي: متواضع خاضع لله تعالى، مُذِلّ نفسه له، حتى إن بعض الناس يَستَضعفونه ويَحتَقِرونه، وهذا المُتذَلِّل لله تعالى لو أقسم بالله يَمينًا طَمَعًا في كَرَم الله تعالى، لَأَبَرَّه الله، وحَقَّقَ له ما أَقْسَمَ عليه وأجاب طلبَه ودعاءه. 
 وأغلب أهل النار هم: كل «عُتُل» وهو الفَظُّ الغَليظ شديد الخصومة، أو الفاحش الذي لا يَنْقَاد لخير، «جواظ» وهو المتكبر، الأَكُوْل، صاحب الجسد الضخم، المُختال في مِشيته، سيء الخلق، «مستكبر» برفضه للحق، وباحتقاره لغيره.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtete über einige Eigenschaften der Bewohner des Paradieses und der Bewohner des Feuers.
 Die meisten Bewohner des Paradieses sind: „Jeder Schwache und Bescheidene“, d. h.: demütig und unterwürfig gegenüber Allah - erhaben ist Er - und sich Ihm unterwerfend, so sehr, dass einige Menschen ihn für schwach halten und ihn verachten. Und dieser Demütige gegenüber Allah - erhaben ist Er -, wenn er bei Allah schwören würde, aus Hoffnung auf die Großzügigkeit Allahs, so würde Allah ihn erfüllen und ihm gewähren, worauf er geschworen hat, und seine Bitte und sein Bittgebet erhören.
 Und die meisten Bewohner des Feuers sind: jeder „Grobe“, d. h.: der Unhöfliche und Hartherzige, der zu Streitigkeiten neigt, oder der Obszöne, der sich nicht zum Guten führen lässt. „Hartherzige“ bedeutet: arrogant, gefräßig, mit einem massigen Körper, stolz in seinem Gang, mit schlechtem Charakter. „Arrogante“ bedeutet, dass er die Wahrheit ablehnt und andere verachtet.</t>
   </si>
   <si>
     <t>الحث على الاتصاف بصفات أهل الجنة، والتحذير من صفات أهل النار.
 التواضع يكون لله عز وجل، ولأمره ونهيه والانقياد لهما، ويكون للخلق بعدم التكبُّر عليهم.
 قال ابن حجر: المراد أن أغلب أهل الجنة هؤلاء، كما أن معظم أهل النار القسم الآخر، وليس المراد الاستيعاب في الطرفين.</t>
   </si>
   <si>
     <t>Die Ermutigung, sich die Eigenschaften der Bewohner des Paradieses anzueignen und die Warnung vor den Eigenschaften der Bewohner des (Höllen)feuers.
 Demut gebührt Allah - mächtig und majestätisch ist Er -, Seinen Geboten und Verboten sowie deren Befolgung, und sie gebührt auch den Menschen, indem man sich ihnen gegenüber nicht überheblich verhält.
 Ibn Hajar sagte: „Gemeint ist, dass die Mehrheit der Bewohner des Paradieses zu dieser Gruppe gehört, ebenso wie die Mehrheit der Bewohner der Hölle zur anderen Gruppe zählt. Es ist jedoch nicht gemeint, dass alle (vollständig) in diesen beiden Gruppen eingeschlossen sind (und von ihnen erfasst werden).“</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/3573</t>
   </si>
   <si>
@@ -6303,50 +6303,144 @@
 الثاني: إقامة الصلوات الخمس المفروضات في اليوم والليلة. 
 الثالث: السمع والطاعة بالمعروف لِمَن ولي أمرَ المسلمين. 
 الرابع: إنزال جميعِ حاجاتِهم بالله وعدم سؤال الناس منها شيئًا، وخفض النبي صلى الله عليه وسلم بها صوته. 
 وقد عمل الصحابة رضي الله عنهم بما بايعوا عليه، حتى قال راوي الحديث: فلقد رأيتُ بعضَ أولئك الصحابة يسقط سَوْطُ أحدِهم، فما يسأل أحدًا يناوله إياه بل ينزل ويأخذه بنفسه.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - war mit einer Gruppe von Gefährten und bat sie dreimal, ihm die Treue zu schwören und ihm zu versprechen, sich an folgende Dinge zu halten:
 Erstens: Die Anbetung Allahs allein, indem man Seinen Geboten gehorcht und Seine Verbote meidet, und Ihm nichts beigesellt.
 Zweitens: Das Verrichten der fünf Pflichtgebete am Tag und in der Nacht.
 Drittens: Auf denjenigen hören und demjenigen im Guten gehorchen, der über die Muslime herrscht.
 Viertens: All ihre Bedürfnisse Allah anzuvertrauen und die Menschen um nichts davon zu bitten. Der Prophet - Allahs Segen und Frieden auf ihm - senkte dabei seine Stimme.
 Und die Gefährten - möge Allah mit ihnen zufrieden sein - handelten gemäß dem, worauf sie ihren Treueid geleistet hatten, bis der Überlieferer des Hadith sagte: „Ich habe einige dieser Gefährten gesehen, wie die Peitsche eines von ihnen herunterfiel, und er bat niemanden, sie ihm zu reichen, sondern stieg (von seinem Reittier) ab und nahm sie selbst.“</t>
   </si>
   <si>
     <t>الحثّ على ترك سؤال الناس، والتنزُّه عن جميع ما يسمى سؤالًا، والاستغناء عن الناس ولو كان في أمر يسير.
 السؤال المنهي عنه: السؤال المتعلِّق بالأمور الدنيوية، فلا يتناول السؤال عن العلم وأمور الدين.</t>
   </si>
   <si>
     <t>Der Ansporn dazu, davon Abstand zu nehmen, die Menschen um etwas zu bitten, und sich von allem fernzuhalten, was als Bitten bezeichnet wird, und unabhängig von den Menschen zu sein, selbst wenn es um eine kleine Angelegenheit geht.
 Die Art des Bittens, die untersagt ist, bezieht sich auf Bitten um weltliche Dinge. Es schließt jedoch nicht das Fragen nach Wissen und Angelegenheiten der Religion aus.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/4176</t>
   </si>
   <si>
+    <t>مثل الذي يذكر ربه والذي لا يذكر ربه، مثل الحي والميت</t>
+  </si>
+  <si>
+    <t>‚Das Gleichnis desjenigen, der seinen Herrn gedenkt, und desjenigen, der seinen Herrn nicht gedenkt, ist wie das Gleichnis des Lebenden und des Toten</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي مُوسَى رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَثَلُ الَّذِي يَذْكُرُ رَبَّهُ وَالَّذِي لاَ يَذْكُرُ رَبَّهُ، مَثَلُ الحَيِّ وَالمَيِّتِ»، ولفظ مسلم: «مَثَلُ الْبَيْتِ الَّذِي يُذْكَرُ اللهُ فِيهِ، وَالْبَيْتِ الَّذِي لَا يُذْكَرُ اللهُ فِيهِ، مَثَلُ الْحَيِّ وَالْمَيِّتِ».</t>
+  </si>
+  <si>
+    <t>Über Abu Musa - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Prophet - Allahs Segen und Frieden auf ihm - sagte: ‚Das Gleichnis desjenigen, der seinen Herrn gedenkt, und desjenigen, der seinen Herrn nicht gedenkt, ist wie das Gleichnis des Lebenden und des Toten.‘“ Und der Wortlaut von Muslim lautet: „Das Gleichnis des Hauses, in dem Allah erwähnt wird, und des Hauses, in dem Allah nicht erwähnt wird, ist wie das Gleichnis des Lebenden und des Toten.“</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم الفَرقَ بَيْن الذي يذكر الله تعالى وبين مَن لا يذكره، وأنه مثل الفرق بين الحي والميت في نفعه وحسن مظهره، فمَثَلُ الذي يذكر ربه مثل الحي الذي ظاهِرُه مُتَزَيِّن بنور الحياة، وباطنه بنور المعرفة، وفيه النفع، ومثل الذي لا يذكر الله مثل الميت الذي ظاهره عاطل، وباطنه باطل، وليس فيه نفع. 
+وكذلك البيت يوصف بالحي إن كان ساكنوه يذكرون الله، وإلا فهو بيت ميت لخمول ساكنيه عن ذكر الله؛ وإن أطلق الحي والميت في وصف البيت إنما يراد به ساكن البيت.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - erklärte den Unterschied zwischen demjenigen, der Allah - erhaben ist Er - gedenkt, und demjenigen, der Ihn nicht gedenkt, und dass er wie der Unterschied zwischen dem Lebenden und dem Toten in Bezug auf seinen Nutzen und sein gutes Aussehen ist. Das Gleichnis desjenigen, der seinen Herrn gedenkt, gleicht dem eines Lebenden, dessen äußeres Erscheinungsbild mit dem Licht des Lebens geschmückt (und erhellt) ist und dessen Inneres mit dem Licht der Erkenntnis erleuchtet ist; und in ihm liegt Nutzen/und er bringt Nutzen. Und das Gleichnis dessen, der Allah nicht gedenkt, ist wie das des Toten, dessen äußeres Erscheinungsbild leblos ist und dessen Inneres nichtig (und leer) ist; und er bringt keinen Nutzen.
+Und ebenso wird das Haus als lebendig beschrieben, wenn seine Bewohner Allah gedenken, andernfalls ist es ein totes Haus aufgrund der Trägheit seiner Bewohner gegenüber dem Gedenken Allahs. Wenn also die Begriffe „lebendig“ und „tot“ in Bezug auf das Haus verwendet werden, sind damit die Bewohner des Hauses gemeint.</t>
+  </si>
+  <si>
+    <t>الحث على ذكر الله والتحذير من الغفلة عنه.
+الذكر حياة الروح كما أن الروح حياة الجسد.
+من هدي النبي صلى الله عليه وسلم ضرب الأمثال لتقريب المعاني.
+قال النووي: فيه الندب إلى ذكر الله تعالى في البيت، وأنه لا يخلى من الذكر.
+قال النووي: وفيه أن طول العمر في الطاعة فضيلة وإن كان الميت ينتقل إلى خير؛ لأن الحي يَسْتَلْحِقُ به ويزيد عليه بما يفعله من الطاعات.</t>
+  </si>
+  <si>
+    <t>Die Ermutigung zum Gedenken Allahs und die Warnung vor der Abkehr davon.
+Das Gedenken ist das Leben der Seele, so wie die Seele das Leben des Körpers ist.
+Es gehört zur Rechtleitung des Propheten - Allahs Segen und Frieden auf ihm -, Gleichnisse zu verwenden, um die Bedeutungen näherzubringen.
+An-Nawawi sagte: „Es beinhaltet die Empfehlung, Allah im Haus zu gedenken und dass es nicht frei von Seinem Gedenken sein sollte.“
+An-Nawawi sagte: „Es beinhaltet auch, dass ein langes Leben im Gehorsam eine Tugend ist, auch wenn der Verstorbene zu etwas Gutem übergeht, denn der Lebende holt ihn ein und übertrifft ihn durch das, was er an Handlungen der Anbetung verrichtet.“</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/4177</t>
+  </si>
+  <si>
+    <t>إني مما أخاف عليكم من بعدي، ما يفتح عليكم من زهرة الدنيا وزينتها</t>
+  </si>
+  <si>
+    <t>‚Ich fürchte für euch nach mir, was euch von der Schönheit und dem Schmuck dieser Welt eröffnet wird</t>
+  </si>
+  <si>
+    <t>عَنْ أَبٍي سَعِيدٍ الخُدْرِيَّ رَضِيَ اللَّهُ عَنْهُ: أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ جَلَسَ ذَاتَ يَوْمٍ عَلَى المِنْبَرِ وَجَلَسْنَا حَوْلَهُ، فَقَالَ: «إِنِّي مِمَّا أَخَافُ عَلَيْكُمْ مِنْ بَعْدِي، مَا يُفْتَحُ عَلَيْكُمْ مِنْ زَهْرَةِ الدُّنْيَا وَزِينَتِهَا» فَقَالَ رَجُلٌ: يَا رَسُولَ اللَّهِ، أَوَيَأْتِي الخَيْرُ بِالشَّرِّ؟ فَسَكَتَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقِيلَ لَهُ: مَا شَأْنُكَ؟ تُكَلِّمُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ وَلاَ يُكَلِّمُكَ؟ فَرَأَيْنَا أَنَّهُ يُنْزَلُ عَلَيْهِ؟ قَالَ: فَمَسَحَ عَنْهُ الرُّحَضَاءَ، فَقَالَ: «أَيْنَ السَّائِلُ؟» وَكَأَنَّهُ حَمِدَهُ، فَقَالَ: «إِنَّهُ لاَ يَأْتِي الخَيْرُ بِالشَّرِّ، وَإِنَّ مِمَّا يُنْبِتُ الرَّبِيعُ يَقْتُلُ أَوْ يُلِمُّ، إِلَّا آكِلَةَ الخَضْرَاءِ، أَكَلَتْ حَتَّى إِذَا امْتَدَّتْ خَاصِرَتَاهَا اسْتَقْبَلَتْ عَيْنَ الشَّمْسِ، فَثَلَطَتْ وَبَالَتْ، وَرَتَعَتْ، وَإِنَّ هَذَا المَالَ خَضِرَةٌ حُلْوَةٌ، فَنِعْمَ صَاحِبُ المُسْلِمِ مَا أَعْطَى مِنْهُ المِسْكِينَ وَاليَتِيمَ وَابْنَ السَّبِيلِ - أَوْ كَمَا قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ - وَإِنَّهُ مَنْ يَأْخُذُهُ بِغَيْرِ حَقِّهِ، كَالَّذِي يَأْكُلُ وَلاَ يَشْبَعُ، وَيَكُونُ شَهِيدًا عَلَيْهِ يَوْمَ القِيَامَةِ».</t>
+  </si>
+  <si>
+    <t>Über Abu Sa'id Al-Khudri - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Prophet - Allahs Segen und Frieden auf ihm - saß eines Tages auf der Kanzel („Minbar“) und wir saßen um ihn herum, und er sagte: ‚Ich fürchte für euch nach mir, was euch von der Schönheit und dem Schmuck dieser Welt eröffnet wird.‘ Ein Mann sagte: ‚O Gesandter Allahs, wird das Gute mit dem Schlechten kommen?‘ Der Prophet - Allahs Segen und Frieden auf ihm - schwieg, und es wurde zu ihm gesagt: ‚Was ist mit dir los? Du sprichst mit dem Propheten - Allahs Segen und Frieden auf ihm - und er spricht nicht mit dir?‘ Wir dachten, dass ihm Offenbarung hinabgesandt wurde. Er wischte sich den Schweiß ab und sagte: ‚Wo ist der Fragende?‘ - es schien, als hätte er ihn gelobt. Dann sagte er: ‚Das Gute kommt nicht mit dem Schlechten. Was der Frühling hervorbringt, tötet oder verletzt, außer dem, der das Grüne frisst. Er frisst, bis seine Seiten sich ausdehnen, dann wendet er sich der Sonne zu, erbricht und uriniert, und weidet dann wieder. Dieses Vermögen ist wie grüne, süße Pflanzen. Es ist gut für den Muslim, wenn er davon dem Bedürftigen, der Waise und dem Reisenden gibt‘ - oder wie der Prophet - Allahs Segen und Frieden auf ihm - sagte. ‚Und wer es sich zu Unrecht nimmt, ist wie derjenige, der isst und nicht satt wird, und es wird am Tag der Auferstehung gegen ihn zeugen.‘“</t>
+  </si>
+  <si>
+    <t>جَلَسَ النبيُّ صلى الله عليه ذات يوم على المنبر يُحدِّث أصحابَه فقال: 
+إنَّ أكثر ما أخاف وأخشى عليكم مِن بعدي ما يُفتَح عليكم من بركات الأرض وزهرة الدنيا وزينتها وبهجتها، وما فيها من أنواع المتاع والثياب والزروع وغيرها مما يفتخر الناس بحسنه مع قلة البقاء. 
+فقال رجل: زهرة الدنيا نعمة من الله، فهل تعود هذه النعمة وتصير نقمة وعقوبة؟! 
+فَلَامَ الناسُ السائلَ حيث رأوه صلى الله عليه وسلم سَكَتَ، وظنوا أنه أغضبه. 
+فتَبَيَّنَ أنه صلى الله عليه وسلم كان ينزل عليه الوحي، ثم جعل يَمسح عن جَبِيْنِه العَرَقَ، فقال: أين السائل؟ 
+قال: أنا.
+فحمد الله وأثنى عليه، ثم قال صلى الله عليه وسلم: الخير الحقيقي لا يأتي إلا بخير، ولكن هذه الزهرة ليست بخير مَحْضٍ لما تؤدي إليه من الفتنة والمنافسة والاشتغال بها عن كمال الإقبال على الآخرة، ثم ضَرَبَ لذلك مَثلًا فقال: إنّ نبات الربيع وخَضِره؛ وهو نوع من الزرع يُعجب الماشية فيَقْتُل لكثرة الأكل بالتُّخَمَة أو يقارب القتل، إلا آكلة الخَضِر أكلت حتى امتلأ جانبا بطنها، فاستقبلت الشمس وأَلْقَت الرجيع من بطنها رقيقًا أو بالت، ثم استرفعت ما في كرشها فمضغتْه ثم بَلَعتْه، ثم عادت فأكلت. 
+فإن هذا المال كالبَقْلة الخضراء الحلوة، يَقتل أو يكاد يقتل بكثرته؛ إلا إذا اقتصر منه على اليسير الذي تدعو إليه الحاجة وتحصل به الكفاية من طريق حلال فإنه لا يضر، ونعم صاحب المسلم هو لمن أعطى منه المسكين واليتيم وابن السبيل، ومن يأخذه بحقه يبارك له فيه، ومن يأخذه بغير حقه فمثله كمثل الذي يأكل ولا يشبع، ويكون شهيدًا عليه يوم القيامة.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - saß eines Tages auf der Kanzel und sprach zu seinen Gefährten und sagte:
+„Was ich am meisten für euch nach mir fürchte, ist das, was euch von den Segnungen der Erde und der Schönheit und dem Schmuck dieser Welt und ihrer Pracht eröffnet wird, und was darin an verschiedenen Arten von Gütern, Kleidung, Pflanzen und anderen Dingen ist, mit denen die Menschen aufgrund ihrer Schönheit prahlen, obwohl sie nur von kurzer Dauer sind.“
+Ein Mann sagte: „Die Schönheit der Welt ist eine Gunstgabe von Allah. Wird diese Gunstgabe sich in ein Unglück und eine Strafe verwandeln?!“
+Die Leute tadelten den Fragenden, da sie sahen, dass der Prophet - Allahs Segen und Frieden auf ihm - schwieg, und dachten, er habe ihn verärgert.
+Es stellte sich heraus, dass ihm - Allahs Segen und Frieden auf ihm - die Offenbarung eingegeben wurde. Dann begann er, sich den Schweiß von der Stirn zu wischen und sagte: „Wo ist der Fragende?“
+Er sagte: „Ich bin es.“
+Er lobte Allah und pries Ihn, hierauf sagte der Prophet - Allahs Segen und Frieden auf ihm -: „Das wahre Gute kommt nur mit Gutem, aber diese Schönheit ist nicht nur Gutes, aufgrund der Versuchung, des Wetteiferns und der Beschäftigung damit, die vom vollständigen Streben nach dem Jenseits ablenkt.“ Dann machte er dafür ein Gleichnis und sagte: „Die Pflanzen und das Grün des Frühlings - eine Art von Pflanzen, die dem Vieh gefallen - töten es aufgrund übermäßigen Fressens durch Ersticken oder bringen es nahe daran, außer demjenigen, der das Grüne frisst, bis seine Bauchseiten sich füllen, dann wendet er sich der Sonne zu, erbricht etwas von dem, was er gefressen hat, in flüssiger oder fester Form, dann würgt er das wieder hoch, kaut es und schluckt es, dann geht er zurück und frisst weiter.“
+Dieses Vermögen ist wie grüne, süße Pflanzen. Es tötet oder bringt fast um durch seine Fülle, außer wenn man sich auf das Wenige beschränkt, das die Bedürfnisse deckt und zur Genüge reicht, und es auf erlaubtem („halal“) Weg erlangt wurde; dann schadet es nicht. Und wie gut ist der Muslim, der davon dem Armen, der Waise und dem Reisenden gibt - oder wie der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Und wer es sich zu Unrecht nimmt, ist wie derjenige, der isst und nicht satt wird, und es wird am Tag der Auferstehung gegen ihn zeugen.“</t>
+  </si>
+  <si>
+    <t>قال النووي: فيه: فضيلة المال لمن أخذه بحقه وصرفه في وجوه الخير.
+إخبار من النبي صلى الله عليه وسلم عن حال أمته، وما سيفتح عليها من زينة الحياة الدنيا وفتنتها.
+من هدي النبي النبي صلى الله عليه وسلم ضرب الأمثال لتقريب المعاني.
+الحث على الصدقة وصَرْف المال في وجوه الخير، والتحذير من الإمساك.
+يؤخذ من قوله: "إنه لا يأتي الخير بالشر" أن الرزق ولو كثر فهو من جملة الخير، إنما يعرض له الشر بعارض البخل به عمن يستحقه، والإسراف في إنفاقه فيما لم يشرع، وأن كل شيء قضى الله أن يكون خيرًا فلا يكون شرًا وبالعكس، ولكن يخشى على من رُزِق الخير أن يعرض له في تَصَرُّفِه فيه ما يَجْلِبُ له الشر.
+ترك العَجلة في الجواب إذا كان يحتاج إلى التأمل.
+قال الطيبي: يؤخذ منه أربعة أصناف، فمن أَكَل منه أَكْل مُستَلِذٍّ مُفرط منهَمِك حتى تنتفخ أضلاعه ولا يُقلع فيسرع إليه الهلاك، ومن أكل كذلك لكنه أخذ في الاحتيال لدفع الداء بعد أن استحكم فغلبه فأهلكه، ومن أكل كذلك لكنه بادر إلى إزالة ما يضره ويُحيل في دفعه حتى انهضم فيسلم، ومن أكل غير مفرط ولا منهمك، وإنما اقتصر على ما يَسُد جوعتَه ويُمسك رَمَقَه، فالأول مثال الكافر، والثاني مثال العاصي الغافل عن الإقلاع والتوبة إلا عند فوتها، والثالث مثال للمخلط المبادر للتوبة حيث تكون مقبولة، والرابع مثال الزاهد في الدنيا الراغب في الآخرة.
+قال ابن المنير: في هذا الحديث وجوه من التشبيهات بديعة، أولها: تشبيه المال ونموُّه بالنبات وظهوره، ثانيها: تشبيه المُنْهَمِك في الاكتساب والأسباب بالبهائم المنهمكة في الأعشاب، وثالثها: تشبيه الاستكثار منه والادّخار له بالشَّرَهِ في الأكل والامتلاء منه، ورابعها: تشبيه الخارج من المال مع عظمته في النفوس حتى أدّى إلى المبالغة في البخل به بما تطرحه البهيمة من السَّلْح، ففيه إشارة بديعة إلى استقذاره شرعًا، وخامسها: تشبيه المتقاعد عن جمعه وضمه بالشاة إذا استراحت وحطّت جانبها مستقبلة عين الشمس؛ فإنها من أحسن حالاتها سكونًا وسَكِيْنة، وفيه إشارة إلى إدراكها لمصالحها، وسادسها: تشبيه موت الجامع المانع بموت البهيمة الغافلة عن دفع ما يضرها، وسابعها: تشبيه المال بالصاحب الذي لا يُؤمَن أن ينقلب عدوًّا؛ فإن المال من شأنه أن يُحْرَز ويُشدّ وثاقه حبًّا له؛ وذلك يقتضي منعه من مستحقه فيكون سببًا لعقاب مقتنيه، وثامنها: تشبيه آخذه بغير حق بالذي يأكل ولا يشبع.
+قال السندي: فلا بد في الخبر من أمرين، أحدهما: تحصيله بوجهه، والثاني: صرفه في مصارفه، وعند انتفاء أحدهما يصير ضررًا... وقد يقال: فيه إشارة إلى الملازمة بين القَيْدَين؛ فلا يوفَّق المرء للصرف في المصارف إلا إذا أخذه بوجهه.</t>
+  </si>
+  <si>
+    <t>An-Nawawi sagte: „Es zeigt den Vorzug des Vermögens für denjenigen, der es rechtmäßig erworben und für gute Zwecke verwendet hat.“
+Der Prophet - Allahs Segen und Frieden auf ihm - berichtete über den Zustand seiner Gemeinschaft und was ihr von der Schönheit des weltlichen Lebens und ihren Versuchungen eröffnet werden wird.
+Es gehört zur Rechtleitung des Propheten - Allahs Segen und Frieden auf ihm -, Gleichnisse zu verwenden, um die Bedeutungen näherzubringen.
+Die Ermutigung zur Wohltätigkeit und zur Verwendung des Vermögens für gute Zwecke sowie die Warnung vor dem Zurückhalten.
+Aus seiner Aussage „Das Gute kommt nicht mit dem Schlechten“, lässt sich ableiten, dass der Lebensunterhalt - selbst wenn er reichlich ist -, zu den guten Dingen gehört. Schlechtes trifft ihn nur durch Geiz gegenüber den Bedürftigen oder durch Verschwendung bei Ausgaben für Dinge, die nicht erlaubt sind. Alles, was Allah dazu bestimmt hat, gut zu sein, kann nicht schlecht sein, und umgekehrt. Doch ist zu befürchten, dass demjenigen, der mit Gutem gesegnet wurde, in seinem Umgang damit etwas widerfährt, das ihm (schließlich) Schlechtes einbringt.
+Die Vermeidung einer übereilten Antwort, wenn die Angelegenheit Überlegung erfordert.
+At-Taybi sagte: „Daraus können vier Kategorien abgeleitet werden: (1.) Derjenige, der davon isst, um Genuss zu erlangen - übermäßig und gierig -, bis seine Rippen sich ausdehnen, und er hört nicht auf, bis er (schließlich) schnell zugrunde geht. (2.) Derjenige, der ebenso isst, aber nach Wegen sucht, die Krankheit zu heilen, nachdem sie sich verschlimmert; doch sie überwältigt ihn und tötet ihn (schließlich). (3.) Derjenige, der ebenso isst, aber sich beeilt, das zu beseitigen, was ihm schadet, und sich bemüht, es abzuwehren, bis es verdaut ist - und er überlebt. (4.) Derjenige, der nicht übermäßig oder gierig isst, sondern sich auf das beschränkt, was seinen Hunger stillt und ihn am Leben erhält. Das erste ist ein Gleichnis für den Ungläubigen; das zweite für den Sünder, der zur Reue eilt, solange sie noch angenommen wird, der dritte für denjenigen, der sich vermischt hat, aber sich beeilt umzukehren, wenn sie noch angenommen wird; und der vierte für denjenigen, der der Welt entsagt und sich nach dem Jenseits sehnt.“
+Ibn Al-Munir sagte: „In diesem Hadith gibt es wunderbare Formen von Gleichnissen: Erstens: Das Gleichnis des Vermögens und seines Wachstums mit Pflanzen und ihrem Erscheinen. Zweitens: Das Gleichnis desjenigen, der in den Erwerb und die Mittel vertieft ist, mit Tieren, die in Gräsern vertieft sind. Drittens: Das Gleichnis der Vermehrung und des Hortens von Vermögen mit Gier beim Essen und der Völlerei damit. Viertens: Das Gleichnis dessen, was vom Vermögen trotz seiner Größe in den Seelen verbleibt und zu übermäßigem Geiz führt, mit dem, was das Tier an Kot ausscheidet. Dies ist ein subtiler Hinweis auf seine Verachtung im Sinne der islamischen Gesetzgebung. Fünftens: Das Gleichnis desjenigen, der sich vom Sammeln und Anhäufen zurückzieht, mit dem Schaf, wenn es sich ausruht und seine Seite der Sonne zuwendet; denn dies ist einer seiner besten Zustände in Bezug auf Ruhe und Frieden. Es weist darauf hin, dass es seine Interessen erkennt. Sechstens: Das Gleichnis des Todes desjenigen, der sammelt und zurückhält, ist wie der Tod eines Tieres, das sich nicht darum kümmert, das abzuwehren, was ihm schadet. Siebtens: Das Gleichnis des Vermögens mit einem Gefährten, von dem man nicht sicher sein kann, dass er sich nicht in einen Feind verwandelt. Denn das Vermögen neigt dazu, aus Liebe dazu bewacht und festgehalten zu werden. Dies erfordert, es seinen Berechtigten vorzuenthalten, was zu einer Bestrafung seines Besitzers führen kann. Achtens: Das Gleichnis desjenigen, der es sich zu Unrecht nimmt, mit demjenigen, der isst und nicht satt wird.“
+As-Sindi sagte: „In der Überlieferung sind zwei Dinge erforderlich: Erstens, es auf rechtmäßige Weise zu erwerben, und zweitens, es für seine vorgesehenen Zwecke auszugeben. Wenn eines davon fehlt, wird es schädlich... Es könnte gesagt werden: Darin liegt ein Hinweis auf die Verbindung zwischen den beiden Bedingungen; denn der Mensch wird nicht dazu geführt, es für die vorgesehenen Zwecke auszugeben, außer wenn er es auf rechtmäßige Weise erworben hat.“</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/4180</t>
+  </si>
+  <si>
     <t>من أنظر معسرا، أو وضع له، أظله الله يوم القيامة تحت ظل عرشه يوم لا ظل إلا ظله</t>
   </si>
   <si>
     <t>‚Wer jemandem in Zahlungsnot Aufschub gewährt, oder ihm etwas erlässt, dem gewährt Allah Schatten unter Seinem Thron am Tag der Auferstehung, am Tag, an dem es keinen Schatten gibt, außer Seinem Schatten!‘“</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «مَنْ أَنْظَرَ مُعْسِرًا، أَوْ وَضَعَ لَهُ، أَظَلَّهُ اللهُ يَوْمَ الْقِيَامَةِ تَحْتَ ظِلِّ عَرْشِهِ يَوْمَ لَا ظِلَّ إِلَّا ظِلُّهُ».</t>
   </si>
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Wer jemandem in Zahlungsnot Aufschub gewährt, oder ihm etwas erlässt, dem gewährt Allah Schatten unter Seinem Thron am Tag der Auferstehung, am Tag, an dem es keinen Schatten gibt, außer Seinem Schatten!‘“</t>
   </si>
   <si>
     <t>أَخبَرَ النبيُّ عليه الصلاة والسلام أنّ مَن أمهل مديونًا أو حطَّ عنه من دَينه، فجزاؤه: أنّ الله يُظلُّه تحت عرشه يوم القيامة الذي تدنو فيه الشمس من رؤوس العباد ويشتدُّ عليهم حرُّها، 
 فلا يجد أحدٌ ظِلًّا إلا مَن أَظله الله.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtet, dass derjenige, der einem Schuldner einen Zahlungsaufschub gewährt oder etwas von seinen Schulden erlässt, dafür belohnt wird, indem Allah ihm am Tag der Auferstehung, wenn die Sonne sich den Köpfen der Menschen nähert und ihre starke/intensive Hitze sie quält, Schatten unter Seinem Thron spendet. Niemand wird dann einen Schatten finden, außer derjenige, dem Allah Schatten spendet.</t>
   </si>
   <si>
     <t>فضل التيسير على عباد الله تعالى، وأنه من الأسباب المُنجِيَة من أهوال يوم القيامة.
 الجزاء من جنس العمل.</t>
   </si>
   <si>
     <t>Der Vorzug es den Dienern Allahs - erhaben ist Er - leicht zu machen, und dass dies eine Ursache ist, die vor den Schrecken des Jüngsten Tages rettet.
 Die Belohnung entspricht der Art der Tat.</t>
@@ -6365,50 +6459,91 @@
   </si>
   <si>
     <t>Von Anas - möge Allah mit ihm zufrieden sein - wird vom Propheten - Allahs Segen und Frieden auf ihm - überliefert: "Wer hinauszieht, um Wissen zu erlangen, ist auf dem Wege Allahs unterwegs, bis er zurückkehrt. "</t>
   </si>
   <si>
     <t>معنى الحديث: أن مَنْ خَرج من بيته أو بلده؛ بَحثا عن العلم الشرعي، فهو في حكم من خرج للجهاد في سبيل الله تعالى ، حتى يعود إلى أهله؛ لأنه كالمجاهد في إحياء الدِّين وإذلال الشيطان وإتعاب النَفْس.</t>
   </si>
   <si>
     <t>Die Überlieferung bedeutet: Wer sein Haus oder Land verlässt und nach Wissen in den islamischen Wissenschaften sucht, wird so behandelt, wie jemand der im Jihad auf dem Wege Allahs in den Kampf zieht, bis er zu seiner Familie zurückkehrt. Da man dem Kämpfer im Jihad darin gleicht, dass man die Religion am Leben erhält, den Satan bezwingt und sich selbst ermüdet.</t>
   </si>
   <si>
     <t>أن طلب العلم جهاد في سبيل الله.
 لطالب العلم أجْر المجاهد في ميادين القتال؛ لأن كلا منهما يقوم بما يُقَوِّي شريعة الله ويدفع عنها ما ليس منها.
 فيه أن من خرج في طلب العلم، فله ثواب ممشاه ذهابا وإيابا إلى أن يرجع إلى أهله.</t>
   </si>
   <si>
     <t>Nach Wissen zu streben bedeutet im Jihad auf dem Wege Allahs zu kämpfen.
 Derjenige, der nach Wissen strebt, erhält denselben Lohn wie jemand der auf dem Schlachtfeld im Jihad kämpft, da beide etwas leisten, womit sie die Schariah von Allah stärken und sie vor dem verteidigen, was nicht zu ihr gehört.
 Es wird in der Überlieferung gesagt, dass man, wenn man auszieht, um nach Wissen zu streben, den Lohn für seinen Weg - hin und zurück - erhält, bis man wieder zu seiner Familie zurückkehrt.</t>
   </si>
   <si>
     <t>[Verlässlich (Hasan)]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/4191</t>
+  </si>
+  <si>
+    <t>من سره أن ينجيه الله من كرب يوم القيامة فلينفس عن معسر أو يضع عنه</t>
+  </si>
+  <si>
+    <t>‚Wer möchte, dass Allah ihn von den Schwierigkeiten des Tages der Auferstehung befreit, der soll einem Schuldner Aufschub gewähren oder ihm (einen Teil der Schulden) erlassen.‘“</t>
+  </si>
+  <si>
+    <t>عَنْ أَبَي قَتَادَةَ رضي الله عنه أنَّهُ طَلَبَ غَرِيمًا لَهُ، فَتَوَارَى عَنْهُ ثُمَّ وَجَدَهُ، فَقَالَ: إِنِّي مُعْسِرٌ، فَقَالَ: آللَّهِ؟ قَالَ: آللَّهِ؟ قَالَ: فَإِنِّي سَمِعْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَنْ سَرَّهُ أَنْ يُنْجِيَهُ اللهُ مِنْ كُرَبِ يَوْمِ الْقِيَامَةِ فَلْيُنَفِّسْ عَنْ مُعْسِرٍ أَوْ يَضَعْ عَنْهُ».</t>
+  </si>
+  <si>
+    <t>Über Abu Qatadah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er einen Schuldner suchte, der sich vor ihm versteckte. Dann fand er ihn und der Schuldner sagte: „Ich bin zahlungsunfähig.“ Abu Qatadah fragte: „Bei Allah?“ Er sagte: „Bei Allah.“ Abu Qatadah sagte: „So habe ich den Gesandten Allahs - Allahs Segen und Frieden auf ihm - sagen hören: ‚Wer möchte, dass Allah ihn von den Schwierigkeiten des Tages der Auferstehung befreit, der soll einem Schuldner Aufschub gewähren oder ihm (einen Teil der Schulden) erlassen.‘“</t>
+  </si>
+  <si>
+    <t>كان أبو قتادة الأنصاري رضي الله عنه يبحث عن مَدِيْنٍ له يَخْتَبِئ عنه، فوجده، فقال الغَريم: إني مُعسر، وليس عندي مال لأقضي دينك. 
+فاستحلفه أبو قتادة رضي الله عنه بالله أنه لا مال عنده؟ 
+فحلف بالله أنه صادق فيما يقول.
+فقال أبو قتادة رضي الله عنه إنه سمع النبي صلى الله عليه وسلم يقول: 
+مَن سرّه وأفرحه أن ينجيَه الله من كُرب يوم القيامة وشدائدها وأهوالها، فلينفِّس عن معسر، بأن يَمُدَّ ويؤخّر المطالبة بالدَّيْن، أو يُسقط بعض الدين أو كله.</t>
+  </si>
+  <si>
+    <t>Abu Qatadah Al-Ansari - möge Allah mit ihm zufrieden sein - suchte nach einem Schuldner, der sich vor ihm versteckte. Er fand ihn und der Schuldner sagte: Ich bin zahlungsunfähig und habe kein Geld, um deine Schulden zu begleichen.
+Abu Qatadah - möge Allah mit ihm zufrieden sein - ließ ihn bei Allah schwören, dass er kein Geld besäße.
+Er schwor bei Allah, dass er die Wahrheit sagt.
+Abu Qatadah - möge Allah mit ihm zufrieden sein - sagte, dass er den Propheten - Allahs Segen und Frieden auf ihm - sagen hörte:
+Wer möchte, dass Allah ihn von den Schwierigkeiten und Schrecken des Tages der Auferstehung rettet, der soll einem zahlungsunfähigen Schuldner Aufschub gewähren, indem er die Frist verlängert oder die Schulden ganz oder teilweise erlässt.</t>
+  </si>
+  <si>
+    <t>استحباب إنظار المُعْسر إلى مَيْسرة، أو وضع الدَّين عنه، كله أو بعضه.
+من نَفَّس عن مؤمن من كُرب الدنيا نَفَّس الله عليه من كُرَب يوم القيامة، والجزاء من جِنس العمل.
+القاعدة: أن الفرائض أفضل من النوافل، لكن في بعض الأحيان تكون النافلة أفضل من الفريضة، وإسقاط الدين عن المعسر نافلة، والصبر عليه والانتظار وعدم المطالبة هذا فريضة، والنافلة أفضل من الفريضة هنا.
+الحديث في حق من كان معسرًا، فهذا معذور، أما المُماطِل الذي عنده مال، فقد جاء عن النبي صلى الله عليه وسلم أنه قال: "مَطْلُ الغني ظُلْم".</t>
+  </si>
+  <si>
+    <t>Die Empfehlung, dem zahlungsunfähigen Schuldner Aufschub zu gewähren oder ihm die Schulden ganz oder teilweise zu erlassen.
+Wer einem Gläubigen in dieser Welt von Schwierigkeiten befreit, dem wird Allah am Tag der Auferstehung von Schwierigkeiten befreien. Die Belohnung entspricht der Tat.
+Die Regel: Pflichten sind besser als freiwillige Handlungen der Anbetung, aber manchmal ist eine freiwillige Handlung der Anbetung besser als eine Pflicht. Das Erlassen der Schulden eines Zahlungsunfähigen ist eine freiwillige Handlung der Anbetung, während die Geduld mit ihm sowie das Warten und Nichtfordern eine Pflicht sind. Hier ist die freiwillige Handlung der Anbetung besser als die Pflicht.
+Der Hadith bezieht sich auf jemanden, der zahlungsunfähig ist; dieser ist entschuldigt. Was aber denjenigen betrifft, der zahlungsfähig ist und dennoch aufschiebt, so wurde vom Propheten - Allahs Segen und Frieden auf ihm - überliefert, dass er sagte: „Der Aufschub eines Reichen ist Unterdrückung.“</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/4195</t>
   </si>
   <si>
     <t>من صام رمضان إيمانا واحتسابا غفر له ما تقدم من ذنبه</t>
   </si>
   <si>
     <t>‚Wer den Ramadan aus Glauben heraus und in Hoffnung auf den Lohn fastend verbringt, dessen vergangene Sünden werden vergeben.‘“</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «مَنْ صَامَ رَمَضَانَ إِيمَانًا وَاحْتِسَابًا غُفِرَ لَهُ مَا تَقَدَّمَ مِنْ ذَنْبِهِ»</t>
   </si>
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Wer den Ramadan aus Glauben heraus und in Hoffnung auf den Lohn fastend verbringt, dessen vergangene Sünden werden vergeben.‘“</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أنَّ مَن صام شهر رمضان إيمانًا بالله، وتصديقًا بفَرْضِيَّةِ الصيام وما أعدَّ الله تعالى للصائمين مِن جَزيل الأجور والثواب، قاصدًا به وجهَ الله تعالى لا رياء ولا سُمْعَة، غُفرتْ له ذنوبُه الماضية.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - verkündet, dass jener, der den Monat Ramadan aus Glauben an Allah fastet und der festen Überzeugung ist, dass es eine Pflicht ist, und Gewissheit über den gewaltigen Lohn und die gewaltigen Belohnungen hat, die Allah - erhaben ist Er - den Fastenden bereitet, und dabei ausschließlich das Angesicht Allahs - erhaben ist Er - anstrebt und nicht fastet um gesehen zu werden oder um gelobt zu werden, dem werden alle vergangenen Sünden vergeben.</t>
   </si>
   <si>
     <t>فضل الإخلاص وأهميته في صيام رمضان وغيره من الأعمال الصالحة.</t>
   </si>
   <si>
     <t>Der Vorzug der Aufrichtigkeit (Al-Ikhlas) und die Wichtigkeit des Fastens im Ramadan sowie weiterer rechtschaffener Taten.</t>
   </si>
@@ -6600,50 +6735,124 @@
     <t>سعة رحمة الله -عزّ وجل- ولطفه بعباده حيث رفع عنهم الإثم إذا صدرت منهم المعصية على هذه الأحوال الثلاثة.
 فضل الله على النبي محمد صلى الله عليه وسلم وأمته.
 رفعُ الإثم لا يعني رفع الحكم أو الضمان، فمثلًا من نسي الوضوء، وصلى ظانًّا أنه متطهر، فلا إثم عليه بذلك، ولكن عليه الوضوء وإعادة الصلاة.
 لا بد في رفع الإثم بالإكراه من توفر الشروط، مثل أن يكون المكِره قادرًا على تنفيذ ما هدد به.</t>
   </si>
   <si>
     <t>Die Weite der Barmherzigkeit und Güte Allahs - mächtig und majestätisch ist Er - mit Seinen Dienern, da Er sie von der Schuld befreite, wenn die Sünde in diesen drei Zuständen von ihnen ausgeht.
 Die Gunstgabe Allahs für den Propheten Muhammad - Allahs Segen und Frieden auf ihm - und seine Gemeinschaft.
 Die Aufhebung der Schuld bedeutet nicht, dass das Urteil oder die Haftung aufgehoben wird. Wenn man beispielsweise die Gebetswaschung vergisst und das Gebet verrichtet, dabei denkt, rituell rein zu sein, so lastet keine Sünde auf einem. Jedoch muss man die Gebetswaschung verrichten und das Gebet wiederholen.
 Damit die Schuld im Fall von Zwang aufgehoben wird, müssen bestimmte Bedingungen erfüllt sein, zum Beispiel, dass der Zwingende in der Lage ist, das umzusetzen, womit er gedroht hat.</t>
   </si>
   <si>
     <t>قال النووي: حديث حسن</t>
   </si>
   <si>
     <t>رواه ابن ماجه والبيهقي وغيرهما</t>
   </si>
   <si>
     <t>[قال النووي: حديث حسن]</t>
   </si>
   <si>
     <t>[رواه ابن ماجه والبيهقي وغيرهما]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/4216</t>
+  </si>
+  <si>
+    <t>إن أهون أهل النار عذابا من له نعلان وشراكان من نار، يغلي منهما دماغه كما يغل المرجل، ما يرى أن أحدا أشد منه عذابا، وإنه لأهونهم عذابا</t>
+  </si>
+  <si>
+    <t>‚Gewiss, derjenige mit der geringsten Strafe im Höllenfeuer wird zwei Sandalen und zwei Riemen aus Feuer haben; von denen sein Gehirn kocht, so wie ein Kessel kocht. Er wird nicht denken, dass jemand eine schlimmere Strafe hat als er, obwohl er die geringste Strafe erleidet.‘“</t>
+  </si>
+  <si>
+    <t>عَنِ النُّعْمَانِ بْنِ بَشِيرٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِنَّ أَهْوَنَ أَهْلِ النَّارِ عَذَابًا مَنْ لَهُ نَعْلَانِ وَشِرَاكَانِ مِنْ نَارٍ، يَغْلِي مِنْهُمَا دِمَاغُهُ كَمَا يَغْلِ الْمِرْجَلُ، مَا يَرَى أَنَّ أَحَدًا أَشَدُّ مِنْهُ عَذَابًا، وَإِنَّهُ لَأَهْوَنُهُمْ عَذَابًا».</t>
+  </si>
+  <si>
+    <t>Über An-Nu'man Ibn Baschir - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Gewiss, derjenige mit der geringsten Strafe im Höllenfeuer wird zwei Sandalen und zwei Riemen aus Feuer haben; von denen sein Gehirn kocht, so wie ein Kessel kocht. Er wird nicht denken, dass jemand eine schlimmere Strafe hat als er, obwohl er die geringste Strafe erleidet.‘“</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ أهونَ أهلِ النار عذابًا يوم القيامة مَن له نَعْلان وشِرَاكان يَغلي دماغه من حرارتهما، كما يغلي قِدْر النحاس، ولا يَرى أن أحدًا أشد عذابًا منه، وإنه لأهونهم عذابًا وذلك ليجتمع عليه العذاب الجسدي والنفسي.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtete uns, dass die Person mit der geringsten Strafe unter den Bewohnern der Hölle am Tag der Auferstehung jemand sein wird, der Sandalen und Riemen hat, die aus Feuer gemacht sind. Sein Gehirn wird von ihrer Hitze kochen, so wie ein Kupferkessel kocht. Er wird nicht glauben, dass jemand eine schlimmere Strafe erleidet als er, obwohl er in Wirklichkeit die geringste Strafe erhält. Dies geschieht, damit er sowohl körperliche als auch seelische Qualen erleidet.</t>
+  </si>
+  <si>
+    <t>التحذير للعصاة والكافرين مِن هَوْل هذا العذاب في النار؛ ليبتعدوا عما يؤدي إليه.
+اختلاف دَرَكَات الداخلين النار بحسب سوء أعمالهم.
+ شدة عذاب النار، سلَّمنا الله تعالى منها.</t>
+  </si>
+  <si>
+    <t>Die Warnung an die Sünder und Ungläubigen vor der Schwere (und dem Schrecken) dieser Strafe im (Höllen-)Feuer, damit sie sich von dem fernhalten, was dorthin führt.
+Die Stufen derjenigen, die das Feuer betreten, unterscheiden sich entsprechend ihren schlechten Taten.
+Die Intensität der Strafe des (Höllen-)Feuers - möge Allah uns davor bewahren.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/4220</t>
+  </si>
+  <si>
+    <t>يدنى المؤمن يوم القيامة من ربه عز وجل، حتى يضع عليه كنفه، فيقرره بذنوبه</t>
+  </si>
+  <si>
+    <t>‚Der Gläubige wird am Tag der Auferstehung seinem Herrn - mächtig und majestätisch ist Er - nahegebracht, bis Er Seinen Schutz über ihn legt und ihn nach seinen Sünden fragt</t>
+  </si>
+  <si>
+    <t>عَنْ صَفْوَانَ بْنِ مُحْرِزٍ قَالَ: قَالَ رَجُلٌ لِابْنِ عُمَرَ رضي الله عنهما كَيْفَ سَمِعْتَ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، يَقُولُ: فِي النَّجْوَى؟ قَالَ: سَمِعْتُهُ يَقُولُ: «يُدْنَى الْمُؤْمِنُ يَوْمَ الْقِيَامَةِ مِنْ رَبِّهِ عَزَّ وَجَلَّ، حَتَّى يَضَعَ عَلَيْهِ كَنَفَهُ، فَيُقَرِّرُهُ بِذُنُوبِهِ، فَيَقُولُ: هَلْ تَعْرِفُ؟ فَيَقُولُ: أَيْ رَبِّ أَعْرِفُ، قَالَ: فَإِنِّي قَدْ سَتَرْتُهَا عَلَيْكَ فِي الدُّنْيَا، وَإِنِّي أَغْفِرُهَا لَكَ الْيَوْمَ، فَيُعْطَى صَحِيفَةَ حَسَنَاتِهِ، وَأَمَّا الْكُفَّارُ وَالْمُنَافِقُونَ، فَيُنَادَى بِهِمْ عَلَى رؤُوسِ الْخَلَائِقِ هَؤُلَاءِ الَّذِينَ كَذَبُوا عَلَى اللهِ».</t>
+  </si>
+  <si>
+    <t>Safwan Ibn Muhriz berichtete: „Ein Mann sagte zu Ibn 'Umar - möge Allah mit ihm und seinem Vater zufrieden sein -: ‚Wie hast du den Gesandten Allahs - Allahs Segen und Frieden auf ihm - über das vertrauliche Gespräch reden hören?‘ Er sagte: ‚Ich hörte ihn sagen: ‚Der Gläubige wird am Tag der Auferstehung seinem Herrn - mächtig und majestätisch ist Er - nahegebracht, bis Er Seinen Schutz über ihn legt und ihn nach seinen Sünden fragt. Er sagt: ‚Erkennst du sie?' Er sagt: ‚O mein Herr, ich erkenne sie.' Er sagt: ‚Ich habe sie in der Welt für dich verborgen, und Ich vergebe sie dir heute.' Dann wird ihm das Buch seiner guten Taten gegeben. Was aber die Ungläubigen und Heuchler betrifft, so wird über sie vor den Köpfen der Schöpfung ausgerufen: ‚Dies sind diejenigen, die über Allah gelogen haben.‘“</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم عن مناجاة الله لعبدِه المؤمن يوم القيامة، فقال: 
+يُدْنَى المؤمنُ يوم القيامة من ربه فيضع عليه سِتْرَه عن أهل الموقف حتى لا يَطَّلع على سرِّه غيرُه، فيقول له: 
+أتعرف ذنب كذا وكذا... يُقرِّرُه بالذنوب التي بين العبد وربه. 
+فيقول: نعم أي رب.
+حتى إذا فَزِع المؤمن وخاف، قال له سبحانه: إني سترتها عليك في الدنيا، وأنا أغفرها لك اليوم، فيُعطى صحيفة حسناته. 
+وأما الكافر والمنافق فيُنادى على رؤوس الأشهاد: هؤلاء الذين كذبوا على ربهم، ألا لعنة الله على الظالمين.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtete über das vertrauliche Gespräch Allahs mit Seinem gläubigen Diener am Tag der Auferstehung und sagte:
+Der Gläubige wird am Tag der Auferstehung seinem Herrn nahegebracht, sodass Er Seinen Schutz über ihn legt vor den Menschen des Versammlungsortes, damit niemand außer Ihm von seinem Geheimnis erfährt. Dann sagt Er zu ihm:
+„Erkennst du diese und jene Sünde?“ Er befragt ihn nach den Sünden, die zwischen dem Diener und seinem Herrn liegen.
+Er antwortet: „Ja, o mein Herr.“
+Bis der Gläubige erschreckt und Angst hat. Dann sagt Er - gepriesen sei Er - zu ihm: „Ich habe sie für dich im Diesseits verborgen, und heute vergebe Ich sie dir.“ Danach wird ihm das Buch seiner guten Taten gegeben.
+Was aber die Ungläubigen und Heuchler betrifft, so wird über den Köpfen der (gesamten) Schöpfung ausgerufen werden: „Dies sind diejenigen, die über ihren Herrn gelogen haben. Wahrlich, Allahs Fluch sei auf den Ungerechten.“</t>
+  </si>
+  <si>
+    <t>فضل الله ورحمته للمؤمنين بسترهم في الدنيا والآخرة.
+الحث على ستر المؤمن ما أمكن.
+أعمال العباد كلها يُحصيها رب العباد، فمن وجد خيرًا فليحمد الله، ومن وجد غير ذلك فلا يلومنَّ إلا نفسه وهو تحت مشيئة الله.
+قال ابن حجر: دلَّ مجموع الأحاديث على أن العصاة من المؤمنين في القيامة على قسمين: أحدهما: من معصيته بينه وبين ربه، فدل حديث ابن عمر على أن هذا القسم على قسمين: قسم: تكون معصيته مستورة في الدنيا، فهذا الذي يسترها الله عليه في القيامة وهو بالمنطوق، وقسم: تكون معصيته مجاهرة، فدل مفهومه على أنه بخلاف ذلك، والقسم الثاني: من تكون معصيته بينه وبين العباد فهم على قسمين أيضا: قسم: ترجح سيئاتهم على حسناتهم، فهؤلاء يقعون في النار ثم يخرجون بالشفاعة، وقسم: تتساوى سيئاتهم وحسناتهم، فهؤلاء لا يدخلون الجنة حتى يقع بينهم التَّقَاصُّ.</t>
+  </si>
+  <si>
+    <t>Allahs Huld und Barmherzigkeit gegenüber den Gläubigen besteht darin, sie (bzw. ihre Sünden) in dieser Welt und im Jenseits zu bedecken.
+Die Ermutigung, (die Sünden von) den Gläubigen so gut wie möglich zu bedecken.
+Alle Taten der Diener werden vom Herrn der Diener gezählt. Wer Gutes findet, soll Allah danken, und wer etwas anderes findet, soll nur sich selbst die Schuld geben, während er unter Allahs Willen steht.
+Ibn Hajar sagte: „Die Gesamtheit der Hadithe zeigt, dass die Sünder unter den Gläubigen am Tag der Auferstehung in zwei Gruppen unterteilt sind: Die erste Gruppe sind diejenigen, deren Sünden zwischen ihnen und ihrem Herrn liegen. Der Hadith von Ibn 'Umar zeigt, dass diese Gruppe in zwei weitere Gruppen unterteilt ist: Eine Gruppe, deren Sünden in der Welt verborgen waren - und dies sind diejenigen, deren Sünden Allah am Tag der Auferstehung verbirgt, wie es im Wortlaut steht. Und eine Gruppe, deren Sünden offenkundig waren, und ihre Bedeutung deutet darauf hin, dass es sich um das Gegenteil davon handelt. Die zweite Gruppe sind diejenigen, deren Sünden zwischen ihnen und den Menschen liegen. Sie sind ebenfalls in zwei Gruppen unterteilt: Eine Gruppe, deren schlechte Taten ihre guten Taten überwiegen, und diese werden ins Feuer eingehen, dann aber durch Fürsprache herauskommen. Und eine Gruppe, deren schlechte und gute Taten gleich sind, und diese werden das Paradies nicht betreten, bis die Vergeltung zwischen ihnen stattgefunden hat.“</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/4242</t>
   </si>
   <si>
     <t>يسلم الراكب على الماشي، والماشي على القاعد، والقليل على الكثير</t>
   </si>
   <si>
     <t>‚Der Reitende grüßt den Fußgänger, der Fußgänger grüßt den Sitzenden, und die Wenigen grüßen die Vielen.‘“</t>
   </si>
   <si>
     <t>عَن أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «يُسَلِّمُ الرَّاكِبُ عَلَى المَاشِي، وَالمَاشِي عَلَى القَاعِدِ، وَالقَلِيلُ عَلَى الكَثِيرِ».
 وَلِلبُخَارِي: «يُسَلِّمُ الصَّغِيرُ عَلَى الكَبِيرِ، وَالمَارُّ عَلَى القَاعِدِ، وَالقَلِيلُ عَلَى الكَثِيرِ».</t>
   </si>
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Der Reitende grüßt den Fußgänger, der Fußgänger grüßt den Sitzenden, und die Wenigen grüßen die Vielen.‘“ Und bei Al-Bukhari heißt es: „Der Jüngere grüßt den Älteren, der Vorbeigehende grüßt den Sitzenden, und die Wenigen grüßen die Vielen.“</t>
   </si>
   <si>
     <t>أَرْشَدَ النبيُّ صلى الله عليه وسلم إلى أَدَبِ إلقاءِ تحية السلام بين الناس "السلام عليكم ورحمه الله وبركاته"، 
 فيُسلِّم الصغيرُ على الكبير، والراكبُ على الماشي، والماشي على القاعد، والعددُ القليلُ على الكثير.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - wies auf die Etikette des Friedensgrußes zwischen den Menschen: „As-Salamu 'alaykum wa rahmatullahi wa barakatuh.“(Friede sei mit euch, sowie die Barmherzigkeit Allahs und Sein Segen) hin. So grüßt der Jüngere den Älteren, der Reitende den Fußgänger, der Fußgänger den Sitzenden und die kleinere Gruppe die größere.</t>
   </si>
   <si>
     <t>استحباب التسليم على ما جاء به الحديث، فإذا سَلَّمَ الماشي على الراكب وغير ذلك مما ذُكِرَ، جاز، ولكنه خلاف الأولى والأفضل.
 إفشاء السلام على الكيفية التي جاءت في الحديث من أسباب المحبة والتَّآلف.
 إذا كانوا متكافئين متساويين فيما ذُكِرَ، فخَيْرُهُم الذي يبدأ بالسلام.
@@ -7231,50 +7440,293 @@
   </si>
   <si>
     <t>يُبَيِّنُ الرسولُ صلى الله عليه وسلم أنَّ الله قَدَّر الحسناتِ والسيئاتِ ثم بَيَّنَ للمَلَكين كيف يكتبانها: فمَن أراد وقصد وعَزَم على فعل الحسنة كُتبتْ له حسنة واحدة وإن لم يعملْها، فإن عَمِلها فإنها تُضاعف بعشر أمثالها إلى سبعمائة ضِعفٍ إلى أضعاف كثيرة، والزيادة بحسب ما في القلب من الإخلاص وتَعَدِّي النَّفْع ونحو ذلك. ومَن أراد وقصد وعزم على فعل السيئة ثم تَرَكها لله كُتبت له حسنة، وإن تركها تشاغلًا عنها مع عدم فعل أسبابها لم تُكتب شيئًا، وإن تركها عَجزًا عنها كُتبتْ عليه نِيَّتُه، وإن عملها كُتبت له سيئة واحدة.</t>
   </si>
   <si>
     <t>Der Gesandte - Allahs Segen und Frieden auf ihm - verdeutlicht, dass Allah die guten und die schlechten Taten bestimmte und dann den beiden Engeln (, die für die Niederschrift der Taten zuständig sind,) verdeutlichte, wie sie diese niederschreiben sollen:
 Wer nun eine gute Tat verrichten möchte, sie beabsichtigt und fest dazu entschlossen ist, dem wird einem eine gute Tat niedergeschrieben, selbst wenn sie (am Ende) nicht verrichtet wurde. Erfolgt jedoch ihre Ausführung, wird sie zehn- bis 700-fach oder noch viele Male mehr entlohnt. Die Vermehrung hängt von der Aufrichtigkeit im Herzen und vom Nutzen der Tat etc. ab.
 Und wer eine schlechte Tat begehen will, sie beabsichtigt und fest dazu entschlossen ist, sie jedoch um Allahs Willen unterlässt, dem wird dafür eine gute Tat niedergeschrieben. Wird sie unterlassen, weil man davon abgelenkt wurde, ohne die Ursachen dafür getan zu haben, wird nichts niedergeschrieben. Unterlässt man sie, weil es einem nicht gelingt, wird einem seine schlechte Absicht niedergeschrieben. Begeht man sie tatsächlich, wird einem eine schlechte Tat niedergeschrieben.</t>
   </si>
   <si>
     <t>هذا الحديث مما يرويه النبي صلى الله عليه وسلم عن ربه، ويسمى بالحديث القدسي أو الإلهي، وهو الذي لفظه ومعناه من الله، غير أنه ليست فيه خصائص القرآن التي امتاز بها عما سواه ، من التعبد بتلاوته والطهارة له والتحدي والإعجاز وغير ذلك.
 إثبات كتابة الله تعالى الحسنات والسيئات، ثم بيانه ذلك لعباده حتى يعلموا ذلك، ويكونوا على بصيرة من أمرهم، فيمتثلوا أمره ويجتنبوا نهيه على هدى من ربّهم.
 بيانُ فضل الله تعالى العظيم على هذه الأمة في كتابة الحسنات ومضاعفتها، وعدم كتابة السيئات إلا بعد فعلها وكتابتها سيئة واحدة.
 الزيادة في مضاعفة الحسنات بحسب ما في القلب من الإخلاص وتَعَدِّي النَّفْع ونحو ذلك، فيضاعفها الله برحمته وفضله.
 بيان الفضل الذي يترتب للعبد على ترك السيئة وهِجران لذته، وترك شهوته من أجل ربه عز وجل رغبةً في ثوابه، ورهبةً من عقابه.
 من لطف الله تعالى بالأمة أن ضاعف لها حسناتها ولم يضاعف سيئاتها.
 كتابة الملائكة لجميع الأعمال من أعمال القلوب والجوارح.</t>
   </si>
   <si>
     <t>Die Verdeutlichung der gewaltigen Huld Allahs gegenüber dieser Glaubensgemeinschaft (der Muslime), indem die guten Taten bei Ihm vermehrt und niedergeschrieben werden und die Sünden nicht vermehrt werden.
 Die Wichtigkeit der Absicht im Handeln und ihre Auswirkungen.
 Die Huld, Nachsicht und Güte Allahs - mächtig und majestätisch ist Er -, da Allah demjenigen, der eine gute Tat beabsichtigt, sie aber nicht ausführt, diese als gute Tat niederschreibt.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/4322</t>
+  </si>
+  <si>
+    <t>من صام يوما في سبيل الله باعد الله وجهه عن النار سبعين خريفا</t>
+  </si>
+  <si>
+    <t>‚Wer einen Tag auf dem Weg Allahs fastet, dessen Gesicht wird Allah siebzig Jahre lang vom Feuer fernhalten.‘“</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ رَضِيَ اللهُ عَنْهُ قَالَ: سَمِعْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَنْ صَامَ يَوْمًا فِي سَبِيلِ اللهِ بَاعَدَ اللهُ وَجْهَهُ عَنِ النَّارِ سَبْعِينَ خَرِيفًا».</t>
+  </si>
+  <si>
+    <t>Über Abu Sa'id Al-Khudri - möge Allah mit ihm zufrieden sein -, wird überliefert, dass er sagte: „Ich hörte den Gesandten Allahs - Allahs Segen und Frieden auf ihm - sagen: ‚Wer einen Tag auf dem Weg Allahs fastet, dessen Gesicht wird Allah siebzig Jahre lang vom Feuer fernhalten.‘“</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلّم أنَّ مَن صام يومًا في الجهاد، وقيل في الجهاد وغيره مُخلِصًا لله ابتغاء الثواب والأجر من الله؛ فإنّ الله بفضله يُبَاعِد بينه وبين النار سبعين سنة.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - erklärte, dass derjenige, der einen Tag beim Sich-Abmühen fastet - und es wurde gesagt, beim Sich-Abmühen und auch in anderen Situationen -, (und dies) aufrichtig für Allah, im Streben nach Belohnung und Lohn von Allah, so entfernt Allah durch Seine Gnade zwischen ihm und dem Feuer (eine Entfernung von) siebzig Herbste (gemeint sind Jahre).</t>
+  </si>
+  <si>
+    <t>قال النووي: فضيلة الصيام في سبيل الله، وهو محمول على مَن لا يَتضرر به، ولا يُفوِّت به حقًّا، ولا يَختلُّ به قتالُه ولا غيره من مُهِمَّات غزوِه.
+الحث والترغيب على صيام التطوع.
+وجوب الإخلاص وابتغاء مرضاة الله، ولا يصوم رياء ولا سمعة ولا لمقاصد أخرى.
+قال السندي: قوله (في سبيل الله)، يحتمل أن المراد مجرد إصلاح النية، ويحتمل أن المراد به أنه صام حال كونه غازيًا، والثاني هو المتبادر.
+قال ابن حجر: قوله: (سبعين خريفًا) الخريف زمان معلوم من السَّنَة، والمراد به هنا العام، وتخصيص الخريف بالذكر دون بقية الفصول -الصيف والشتاء والربيع-؛ لأن الخريف أزكى الفصول لكونه يُجْنَى فيه الثمار.</t>
+  </si>
+  <si>
+    <t>An-Nawawi sagte: „Die Tugend des Fastens auf dem Weg Allahs bezieht sich auf denjenigen, der dadurch nicht geschädigt wird, kein Recht verpasst und dessen Kampf oder andere wichtige Angelegenheiten seines Feldzugs dadurch nicht beeinträchtigt werden.“
+Darin ist eine Ermutigung und Motivation zum freiwilligen Fasten.
+Die Notwendigkeit der Aufrichtigkeit und des Strebens nach Allahs Wohlgefallen. Man fastet weder aus Augendienerei noch aus Ruhmsucht oder anderen Beweggründen.
+As-Sindi sagte: „Seine Aussage ‚auf dem Weg Allahs‘ kann bedeuten, dass die Absicht verbessert wird, oder (sie bedeutet) dass er fastete, während er ein Kämpfer war - und die zweite Bedeutung ist die naheliegendste.“
+Ibn Hajar sagte: „Seine Aussage ‚siebzig Herbste‘ bezieht sich auf den Herbst als eine bekannte Jahreszeit und meint damit das Jahr. Die spezielle Erwähnung des Herbstes und nicht der übrigen Jahreszeiten - Sommer, Winter und Frühling -, liegt daran, dass der Herbst die gesegnetste der Jahreszeiten ist, da in ihm die Früchte geerntet werden."</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/4436</t>
+  </si>
+  <si>
+    <t>لا يزال الناس بخير ما عجلوا الفطر</t>
+  </si>
+  <si>
+    <t>„Den Menschen wird es (weiterhin) gut gehen, solange sie sich beeilen, ihr Fasten zu brechen.“</t>
+  </si>
+  <si>
+    <t>عَنْ سَهْلِ بْنِ سَعْدٍ رَضِيَ اللهُ عَنْهُ أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَا يَزَالُ النَّاسُ بِخَيْرٍ مَا عَجَّلُوا الْفِطْرَ».</t>
+  </si>
+  <si>
+    <t>Sahl Ibn Sa'd - möge Allah mit ihm zufrieden sein - überlieferte, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: „Den Menschen wird es (weiterhin) gut gehen, solange sie sich beeilen, ihr Fasten zu brechen.“</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنه لا يزال الناس بخير ما عَجَّلوا الفطر في الصيام بعد التَّحَقُّق من غروب الشمس؛ وذلك امتثالًا للسُّنَّة، والوقوف عند حدِّها.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtete, dass es den Menschen gut gehen wird, solange sie das Fastenbrechen nach der Bestätigung des Sonnenuntergangs nicht hinauszögern; dies ist in Übereinstimmung mit der Sunnah und unter Einhaltung ihrer Grenzen.</t>
+  </si>
+  <si>
+    <t>قال النووي: فيه الحث على تعجيله بعد تحقُّق غروب الشمس، ومعناه لا يزال أَمْرُ الأمة مُنتظمًا وهم بخير ما داموا محافظين على هذه السنة، وإذا أخّروه كان ذلك علامة على فسادٍ يَقَعون فيه.
+بقاء الخير في الناس بسبب اتباعهم للسنة، وفساد الأمور يتعلق بتغيُّر السنة.
+مخالفة أهل الكتاب وأهل البدع، فإنهم يؤخِّرون الإفطار.
+قال ابن حجر: وفيه بيان العلة في ذلك، قال المُهَلّب: والحكمة في ذلك أن لا يُزاد في النهار من الليل، ولأنه أرفق بالصائم وأقوى له على العبادة، واتفق العلماء على أنّ مَحَلّ ذلك إذا تحقق غروب الشمس بالرؤية أو بإخبار عَدْلَين، وكذا عدل واحد في الأرجح.
+قال ابن حجر: تنبيه: من البدع المنكرة ما أُحْدِث في هذا الزمان من إيقاع الأذان الثاني قبل الفجر بنحو ثلث ساعة في رمضان، وإطفاء المصابيح التي جعلت علامة لتحريم الأكل والشرب على من يريد الصيام زعمًا ممن أحدثه أنه للاحتياط في العبادة، ولا يعلم بذلك إلا آحاد الناس، وقد جَرَّهم ذلك إلى أن صاروا لا يؤذِّنون إلا بعد الغروب بدرجة لتمكين الوقت زعموا، فأخروا الفطر، وعجلوا السحور، وخالفوا السنة، فلذلك قَلَّ عنهم الخير وكثر فيهم الشر، والله المستعان.</t>
+  </si>
+  <si>
+    <t>An-Nawawi sagte: „Darin liegt die Ermutigung, es nach der Bestätigung des Sonnenuntergangs zu beschleunigen; und seine Bedeutung ist, dass die Angelegenheiten der Gemeinschaft in Ordnung bleiben und sie in gutem Zustand sind, solange sie diese Sunnah bewahren. Wenn sie es verzögern, wäre dies ein Zeichen für Verderbnis, in die sie fallen werden.“
+Das Fortbestehen des Guten in den Menschen aufgrund ihrer Befolgung der Sunnah und die Verderbnis der Angelegenheiten hängt mit der Veränderung der Sunnah zusammen.
+Das gegensätzliche Handeln zu den Leuten der Schrift und den Leuten der Neuerung, die das Fastenbrechen verzögern.
+Ibn Hajar sagte: „Und darin wird der Grund dafür erläutert.“ Al-Muhallab sagte: „Die Weisheit besteht darin, dass dem Tag nichts von der Nacht hinzugefügt und weil es für den Fastenden leichter ist und ihn für die Anbetung stärkt. Die Gelehrten sind sich einig, dass dies gilt, wenn der Sonnenuntergang durch Sichtung oder durch die Mitteilung von zwei gerechten Personen bestätigt wird, und nach einer starken Ansicht genügt auch (die Bestätigung durch) eine gerechte Person.“
+Ibn Hajar sagte: „Hinweis: Zu den verabscheuungswürdigen Neuerungen gehört, was in dieser Zeit eingeführt wurde, nämlich der zweite Gebetsruf etwa eine Drittelstunde vor der Morgendämmerung im Ramadan und das Löschen der Lampen, die als Zeichen für das Verbot von Essen und Trinken für diejenigen dienten, die fasten wollen, unter dem Vorwand von denen, die es eingeführt haben, dass es zur Vorsicht in der Anbetung dient; und nur wenige Menschen wissen davon. Dies führte dazu, dass sie erst nach Sonnenuntergang zum Gebet rufen, um angeblich Zeit zu gewinnen, sodass sie das Fastenbrechen verzögern und das Suhur-Mahlzeit beschleunigen und der Sunnah widersprechen. Deshalb hat das Gute bei ihnen abgenommen und das Schlechte zugenommen, und Allah ist der Helfer.“</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/4438</t>
+  </si>
+  <si>
+    <t>كنا نخرج إذ كان فينا رسول الله صلى الله عليه وسلم زكاة الفطر، عن كل صغير وكبير، حر أو مملوك، صاعا من طعام، أو صاعا من أقط، أو صاعا من شعير، أو صاعا من تمر، أو صاعا من زبيب</t>
+  </si>
+  <si>
+    <t>„Wir pflegten, als der Gesandte Allahs - Allahs Segen und Frieden auf ihm - unter uns war, die Zakat Al-Fitr für jeden Kleinen und Großen, Freien oder Sklaven, in Form eines Sa' von Nahrung, oder eines Sa' von getrocknetem Joghurt, oder eines Sa' von Gerste, oder eines Sa' von Datteln, oder eines Sa' von Rosinen</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ رضي الله عنه قَالَ: كُنَّا نُخْرِجُ إِذْ كَانَ فِينَا رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ زَكَاةَ الْفِطْرِ، عَنْ كُلِّ صَغِيرٍ وَكَبِيرٍ، حُرٍّ أَوْ مَمْلُوكٍ، صَاعًا مِنْ طَعَامٍ، أَوْ صَاعًا مِنْ أَقِطٍ، أَوْ صَاعًا مِنْ شَعِيرٍ، أَوْ صَاعًا مِنْ تَمْرٍ، أَوْ صَاعًا مِنْ زَبِيبٍ، فَلَمْ نَزَلْ نُخْرِجُهُ حَتَّى قَدِمَ عَلَيْنَا مُعَاوِيَةُ بْنُ أَبِي سُفْيَانَ رضي الله عنه حَاجًّا، أَوْ مُعْتَمِرًا فَكَلَّمَ النَّاسَ عَلَى الْمِنْبَرِ، فَكَانَ فِيمَا كَلَّمَ بِهِ النَّاسَ أَنْ قَالَ: إِنِّي أَرَى أَنَّ مُدَّيْنِ مِنْ سَمْرَاءِ الشَّامِ، تَعْدِلُ صَاعًا مِنْ تَمْرٍ، فَأَخَذَ النَّاسُ بِذَلِكَ، قَالَ أَبُو سَعِيدٍ: فَأَمَّا أَنَا فَلَا أَزَالُ أُخْرِجُهُ كَمَا كُنْتُ أُخْرِجُهُ، أَبَدًا مَا عِشْتُ.</t>
+  </si>
+  <si>
+    <t>Abu Sa'id Al-Khudri - möge Allah mit ihm zufrieden sein - berichtete: „Wir pflegten, als der Gesandte Allahs - Allahs Segen und Frieden auf ihm - unter uns war, die Zakat Al-Fitr für jeden Kleinen und Großen, Freien oder Sklaven, in Form eines Sa' von Nahrung, oder eines Sa' von getrocknetem Joghurt, oder eines Sa' von Gerste, oder eines Sa' von Datteln, oder eines Sa' von Rosinen, herauszugeben. Und wir hörten nicht auf, sie herauszugeben, bis Mu'awiyah Ibn Abi Sufyan - möge Allah mit ihm zufrieden sein - als Hajj-Pilger oder 'Umrah-Pilger zu uns kam und zu den Leuten auf der Kanzel sprach. In seiner Rede zu den Leuten sagte er: ‚Ich bin der Ansicht, dass zwei Mudd Weizen aus Asch-Scham (Syrien) einem Sa' von Datteln entsprechen.‘ Also nahmen die Leute dies an.“ Abu Sa'id sagte: „Was mich betrifft, so werde ich nicht aufhören, sie so herauszugeben, wie ich sie immer herauszugeben pflegte, solange ich lebe.“</t>
+  </si>
+  <si>
+    <t>كَانَ المسلمون يُخْرِجون زكاةَ الفطر في عهد النبي صلى الله عليه وسلم وعهد الخلفاء الراشدين مِن بعده عن الصغير والكبير مِقدار صاعٍ من طعام. 
+وكان طعامهم الشعير و(الزبيب): العنب اليابس، و(الأقط): اللبَن المُجَفَّف والتمر.
+ومقدار الصاع أربعة أَمْداد، والمُدُّ يساوي مِلءَ كَفَّي الرجل المعتدل. 
+فلما جاء معاوية رضي الله عنه للمدينة وهو خليفة، وكَثُر القَمْح الشامي، خطب فقال: إني أرى أن مُدَّين من قمح الشام (نصف صاع)، تَعْدِل صاعًا من التمر، فأخذ الناس بذلك. 
+قال أبو سعيد الخدري رضي الله عنه: فأما أنا فلا أَزال أُخْرِجه كما كنت أُخْرِجه في عهد النبي صلى الله عليه وسلم أبدًا ما عشت.</t>
+  </si>
+  <si>
+    <t>Die Muslime pflegten während der Zeit des Propheten - Allahs Segen und Frieden auf ihm - und der rechtgeleiteten Kalifen nach ihm, die Zakat Al-Fitr für Jung und Alt in Höhe eines Sa' von Nahrung zu entrichten. Ihre Nahrung bestand aus Gerste, Rosinen (getrocknete Trauben), getrocknetem Joghurt und Datteln. Ein Sa' entspricht vier Mudd, und ein Mudd ist die Menge, die in die beiden Hände eines durchschnittlichen Mannes passt. Als Mu'awiyah - möge Allah mit ihm zufrieden sein - als Kalif nach Al-Madinah kam und Weizen aus Asch-Scham reichlich vorhanden war, hielt er eine Rede und sagte: „Ich bin der Ansicht, dass zwei Mudd Weizen aus Asch-Scham (also ein halber Sa') einem Sa' von Datteln entsprechen.“ Also nahmen die Leute dies an. Abu Sa'id Al-Khudri - möge Allah mit ihm zufrieden sein - sagte jedoch: „Was mich betrifft, so werde ich nicht aufhören, sie so herauszugeben, wie ich sie während der Zeit des Propheten - Allahs Segen und Frieden auf ihm - herauszugeben pflegte, solange ich lebe.</t>
+  </si>
+  <si>
+    <t>بيان مقدار صدقة الفطر في زمن النبي صلى الله عليه وسلم، صاع من طعام وإن اختلف الجنس والقيمة.
+كل طعام للآدميِّين مجزئ في الفِطْرَة، وإنما خُصَّت الأصناف الأربعة بالذِّكْر؛ لأنها كانت طعام الناس في عهد النبي صلى الله عليه وسلم.
+إخراج غير الطعام من الفلوس والنقود، لا يجزئ في الفطرة.
+قال النووي على شرح مسلم: وإذا اختلفت الصحابة لم يكن قولُ بعضِهم بأولى من بعض، فنرجع إلى دليل آخر، وجدنا ظاهر الأحاديث والقياس متفقًا على اشتراط الصاع من الحِنْطة كغيرها، فوجب اعتماده.
+قال ابن حجر: وفي حديث أبي سعيد ما كان عليه من شدة الاتباع والتمسك بالآثار، وترك العدول إلى الاجتهاد مع وجود النص، وفي صنيع معاوية وموافقة الناس له دلالة على جواز الاجتهاد، وهو محمود، لكنه مع وجود النص فاسدُ الاعتبار.</t>
+  </si>
+  <si>
+    <t>Angabe der Menge der Sadaqat Al-Fitr zur Zeit des Propheten - Allahs Segen und Frieden auf ihm -: ein Sa' an Nahrung, auch wenn sich die Art und der Wert unterscheiden.
+Jede Nahrung, die für Menschen geeignet ist, ist für die Zakat Al-Fitr ausreichend; und die vier Arten wurden nur erwähnt, weil sie die Nahrung der Menschen zur Zeit des Propheten - Allahs Segen und Frieden auf ihm - waren.
+Das Herausgeben von etwas anderem als Nahrung, wie Geld oder Münzen, ist für die Zakat Al-Fitr nicht ausreichend.
+An-Nawawi sagte in seiner Erklärung zu „Sahih Muslim“: „Wenn die Prophetengefährten unterschiedlicher Meinung waren, ist die Aussage des einen von ihnen gegenüber der Aussage des anderen nicht vorzuziehen. Daher wenden wir uns einem anderen Beweis zu. Wir fanden, dass der offensichtliche Wortlaut der Hadithe und die Analogie darin übereinstimmen, dass ein Sa' Weizen - wie bei den übrigen Lebensmitteln - erforderlich ist. Daher ist es verpflichtend, sich darauf zu stützen.“
+Ibn Hajar sagte: „Im Hadith von Abu Sa'id liegt ein Hinweis auf seine strenge Befolgung der (prophetischen) Überlieferungen, sein Festhalten an ihnen und seine Vermeidung, sich der eigenständigen Rechtsfindung (Ijtihad) zuzuwenden, solange ein Text (Nass) vorhanden ist. Und im Handeln von Mu'awiyah sowie der Zustimmung der Menschen zu ihm liegt ein Hinweis auf die Zulässigkeit des persönlichen Urteils, was lobenswert ist, aber bei Vorhandensein eines Textes ist es ungültig.“</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/4454</t>
+  </si>
+  <si>
+    <t>تسحرنا مع النبي صلى الله عليه وسلم، ثم قام إلى الصلاة، قلت: كم كان بين الأذان والسحور؟ قال: قدر خمسين آية</t>
+  </si>
+  <si>
+    <t>„Wir nahmen die Sahur-Mahlzeit mit dem Propheten - Allahs Segen und Frieden auf ihm - ein. Anschließend stand er zum Gebet auf. Ich fragte: ‚Wie viel Zeit lag zwischen dem Sahur und dem Gebetsruf?‘ Er sagte: ‚Etwa fünfzig Verse.‘“</t>
+  </si>
+  <si>
+    <t>عَنْ زَيْدِ بْنِ ثَابِتٍ رَضِيَ اللَّهُ عَنْهُ قَالَ: تَسَحَّرْنَا مَعَ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، ثُمَّ قَامَ إِلَى الصَّلاةِ، قُلْتُ: كَمْ كَانَ بَيْنَ الأَذَانِ وَالسَّحُورِ؟ قَالَ: قَدْرُ خَمْسِينَ آيَةً.</t>
+  </si>
+  <si>
+    <t>Zayd Ibn Thabit - möge Allah mit ihm zufrieden sein - berichtete: „Wir nahmen die Sahur-Mahlzeit mit dem Propheten - Allahs Segen und Frieden auf ihm - ein. Anschließend stand er zum Gebet auf. Ich fragte: ‚Wie viel Zeit lag zwischen dem Sahur und dem Gebetsruf?‘ Er sagte: ‚Etwa fünfzig Verse.‘“</t>
+  </si>
+  <si>
+    <t>تَسَحَّرَ بعضُ الصحابة رضي الله عنهم مع النبيِّ صلى الله عليه وسلم، ثم قام صلى الله عليه وسلم إلى صلاة الفجر.
+فقال أنس لزيد بن ثابت رضي الله عنه: كم كان مِقدار الوقت بين الأذان والانتهاء من السحور؟ 
+فقال زيد رضي الله عنه: مقدار قراءة خمسين آية متوسطة، لا طويلة ولا قصيرة، ولا قراءة سريعة ولا بطيئة.</t>
+  </si>
+  <si>
+    <t>Einige der Gefährten - möge Allah mit ihnen zufrieden sein - nahmen die Sahur-Mahlzeit mit dem Propheten - Allahs Segen und Frieden auf ihm - ein. Anschließend stand er - Allahs Segen und Frieden auf ihm - zum Morgengebet auf. Anas fragte Zayd Ibn Thabit - möge Allah mit ihm zufrieden sein -: „Wie viel Zeit war zwischen dem (ersten) Gebetsruf und dem Ende dem Sahurs?“ Zayd - möge Allah mit ihm zufrieden sein - antwortete: „Etwa die Zeit, um fünfzig Verse mittlerer Länge zu rezitieren, weder lang noch kurz, weder schnell noch langsam.“</t>
+  </si>
+  <si>
+    <t>أفضلية تأخير السحور إلى قبيل الفجر؛ لأنه إذا أخَّر كانت منفعة البدن منه أعظم وكان نفعه له في اليوم أكثر.
+حرص الصحابة بالاجتماع بالنبي صلى الله عليه وسلم ليتعلَّموا منه.
+حسن عشرة النبي صلى الله عليه وسلم لأصحابه، حيث كان يأكل معهم.
+وقت الإمساك هو طلوع الفجر.
+قوله: "كَمْ كَانَ بَيْنَ الأَذَانِ وَالسَّحُورِ"،  المراد بين السحور والإقامة؛ لقوله في الحديث الأخر: "كم بين فراغهما من سحورهما ودخولهما في الصلاة"، والأحاديث يفسر بعضها بعضًا.
+قال المُهَلّب: فيه تقدير الأوقات بأعمال البدن، وكانت العرب تُقَدِّر الأوقات بالأعمال كقولهم: قَدْرَ حَلْبِ شاة، وقَدْر نَحْرِ جَزُور، فَعَدَلَ زيد بن ثابت رضي الله عنه عن ذلك إلى التقدير بالقراءة؛ إشارة إلى أن ذلك الوقت كان وقت العبادة بالتلاوة، ولو كانوا يُقَدِّرون بغير العمل لقال مثلًا: قَدْر دَرَجة، أو ثُلُث خُمُس ساعة.
+قال ابن أبي جمرة: كان صلى الله عليه وسلم يَنظر ما هو الأَرْفَق بأمته فيفعله؛ لأنه لو لم يَتَسَحَّر لاتّبعوه فيَشقّ على بعضهم، ولو تَسَحَّرَ في جوف الليل لشق أيضًا على بعضهم ممن يَغْلِب عليه النوم فقد يُفضي إلى ترك الصبح أو يحتاج إلى المجاهدة بالسَّهَر.</t>
+  </si>
+  <si>
+    <t>Die Bevorzugung, das Sahur bis kurz vor der Morgendämmerung hinauszuschieben, denn wenn es hinausgezögert wird, ist der Nutzen für den Körper größer und sein Nutzen für ihn am Tag mehr.
+Der Eifer der Gefährten, sich mit dem Propheten - Allahs Segen und Frieden auf ihm - zu treffen, um von ihm zu lernen.
+Die gute Gesellschaft (und der gute Umgang) des Propheten - Allahs Segen und Frieden auf ihm - mit seinen Gefährten, da er mit ihnen (zusammen) aß.
+Die Zeit des Im­saks (also die Zeit, ab der man aufhört zu essen/trinken und ab der das Fasten beginnt) ist der Beginn der Morgendämmerung („Fajr“).
+Seine Aussage: „Wie viel Zeit war zwischen dem (ersten) Gebetsruf und dem Ende dem Sahurs?“, gemeint ist zwischen dem Sahur (Morgenmahlzeit) und der Iqamah (zweiter Gebetsruf), aufgrund seiner Aussage in einem anderen Hadith: „Wie lange war es zwischen dem Ende ihres Sahurs und dem Beginn ihres Gebets?“, und die Hadithe erklären sich gegenseitig.
+Al-Muhallab sagte: „Darin liegt die Schätzung von Zeiten durch körperliche Handlungen. Die Araber pflegten, Zeiten durch Handlungen zu schätzen, wie ihre Aussage: ‚etwa die Zeit, um ein Schaf zu melken‘ oder ‚etwa die Zeit, um eine Rübe zu schälen‘. Zayd Ibn Thabit - möge Allah mit ihm zufrieden sein - wandte sich davon ab zur Schätzung durch Rezitation,  um darauf hinzuweisen, dass es sich um eine Zeit der Anbetung durch Rezitation handelt. Wenn sie es nicht durch eine Handlung geschätzt hätten, hätte er beispielsweise gesagt: ‚Etwa eine Stufe‘ oder ‚Ein Drittel von fünf Stunden‘.“
+Ibn Abi Jamrah sagte: „Er - Allahs Segen und Frieden auf ihm - pflegte zu betrachten, was für seine Gemeinschaft am leichtesten war, und tat es dann. Denn wenn er kein Sahur eingenommen hätte, hätten sie ihm darin gefolgt, und das wäre für einige von ihnen beschwerlich gewesen. Und wenn er den Sahur mitten in der Nacht eingenommen hätte, wäre es ebenfalls für einige von ihnen beschwerlich gewesen, für diejenigen, die vom Schlaf überwältigt werden, was dazu führen könnte, das Morgengebet zu verpassen oder dass man sich zum Wachbleiben anstrengen müsste.“</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/4457</t>
+  </si>
+  <si>
+    <t>أن النبي صلى الله عليه وسلم كان يعتكف العشر الأواخر من رمضان، حتى توفاه الله، ثم اعتكف أزواجه من بعده</t>
+  </si>
+  <si>
+    <t>dass der Prophet - Allahs Segen und Frieden auf ihm - pflegte, die letzten zehn Nächste des Ramadans im I'tikaf zu verbringen, bis Allah ihn abberief (sterben ließ); danach verrichteten seine Ehefrauen nach ihm den I'tikaf</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ أُمِّ المُؤْمنينَ رَضِيَ اللَّهُ عَنْهَا زَوْجِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كَانَ يَعْتَكِفُ العَشْرَ الأَوَاخِرَ مِنْ رَمَضَانَ، حَتَّى تَوَفَّاهُ اللَّهُ، ثُمَّ اعْتَكَفَ أَزْوَاجُهُ مِنْ بَعْدِهِ.</t>
+  </si>
+  <si>
+    <t>'Aischah, der Mutter der Gläubigen, - möge Allah mit ihr zufrieden sein -, der Frau des Propheten - Allahs Segen und Frieden auf ihm - berichtete, dass der Prophet - Allahs Segen und Frieden auf ihm - pflegte, die letzten zehn Nächste des Ramadans im I'tikaf zu verbringen, bis Allah ihn abberief (sterben ließ); danach verrichteten seine Ehefrauen nach ihm den I'tikaf.</t>
+  </si>
+  <si>
+    <t>أَخْبَرَتْ أمُّ المؤمنين عائشةُ رضي الله عنها أنّ النبيَّ صلى الله عليه وسلم لازَمَ الاعتكافَ في العشر الأواخر من رمضان، طلبًا لليلة القدر، واستمر على ذلك إلى أن توفاه الله، وقد لازم الاعتكافَ أزواجُه مِن بعده رضي الله عنهن.</t>
+  </si>
+  <si>
+    <t>Die Mutter der Gläubigen 'Aischah - möge Allah mit ihr zufrieden sein - berichtete, dass der Prophet - Allahs Segen und Frieden auf ihm -in den letzten zehn Nächten des Ramadans I'tikaf praktizierte, um die Nacht der Bestimmung zu suchen, und dies fortsetzte, bis Allah ihn sterben ließ. Seine Frauen - möge Allah mit ihnen zufrieden sein - setzten diese Praxis nach ihm (weiterhin) fort.</t>
+  </si>
+  <si>
+    <t>مشروعية الاعتكاف في المساجد، حتى للنساء بالضوابط الشرعية، وبشرط الأمن من الفتنة.
+يتأكد الاعتكاف في العشر الأواخر من رمضان لملازمة النبي صلى الله عليه وسلم.
+الاعتكاف سُنَّة مستمرة لم تُنسخ، إذ اعتكف أزواجه صلى الله عليه وسلم بعده.</t>
+  </si>
+  <si>
+    <t>Die Legitimität des I'tikafs in Moscheen, auch für Frauen unter den islamischen Richtlinien und unter der Bedingung der Sicherheit vor Versuchung.
+Der I'tikaf wird in den letzten zehn Nächten des Ramadans aufgrund der Praxis des Propheten - Allahs Segen und Frieden auf ihm - besonders empfohlen.
+Der I'tikaf ist eine fortlaufende Sunnah, die nicht aufgehoben wurde, da seine Frauen - Allahs Segen und Frieden auf ihm - nach ihm den I'tikaf praktizierten.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/4495</t>
+  </si>
+  <si>
+    <t>تسحروا، فإن في السحور بركة</t>
+  </si>
+  <si>
+    <t>‚Nehmt die Sahur-Mahlzeit ein, denn im Sahur liegt fürwahr Segen.‘“</t>
+  </si>
+  <si>
+    <t>عن أَنَسِ بْنِ مَالِكٍ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «تَسَحَّرُوا، فَإِنَّ فِي السَّحُورِ بَرَكَةً».</t>
+  </si>
+  <si>
+    <t>Über Anas ibn Malik - möge Allah mit ihm zufrieden sein - wurde überliefert, dass er sagte: „Der Prophet - Allahs Segen und Frieden auf ihm - sagte: ‚Nehmt die Sahur-Mahlzeit ein, denn im Sahur liegt fürwahr Segen.‘“</t>
+  </si>
+  <si>
+    <t>حَثَّ النبيُّ صلى الله عليه وسلم على السَّحُور وهو الأكل آخِر الليل استعدادًا للصيام؛ لأن فيه (بركة) خيرًا كثيرًا مِن الأجر والثواب، والقيام في وقت آخر الليل للدعاء، والتَّقَوِّي على الصوم، والتَّنَشُّط له، وتخفيف مشقَّته.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - ermutigte zum Sahur, und es ist das Essen am Ende der Nacht als Vorbereitung auf das Fasten, denn darin liegt Segen, viel Gutes an Lohn und Belohnung sowie das Aufstehen am Ende der Nacht für das Bittgebet, die Stärkung für das Fasten, die Aktivität dafür und die Erleichterung seiner Mühsal.</t>
+  </si>
+  <si>
+    <t>استحباب السَّحُورِ وامتثال الأمر الشرعي بفعله.
+قال ابن حجر في فتح الباري: البركة في السحور تحصل بجهات متعددة، وهي اتباع السنة، ومخالفة أهل الكتاب، والتقوِّي به على العبادة، والزيادة في النشاط، ومدافعة سوء الخُلُق الذي يُثيره الجوع، والتسبُّب بالصدقة على مَن يسأل إذ ذاك أو يجتمع معه على الأكل، والتسبب للذِّكْر والدعاء وقت مظنة الإجابة، وتَدَارُك نية الصوم لمن أغفلها قبل أن ينام.
+حسن تعليم النبي صلى الله عليه وسلم حيث يَقْرِن الحُكْم بالحكمة؛ لينشرح به الصدر، ويُعرف به سموُّ الشريعة.
+قال ابن حجر: يحصل السحور بأقل ما يتناوله المرء من مأكول ومشروب.</t>
+  </si>
+  <si>
+    <t>Die Empfehlung des Sahurs und die Befolgung der Anordnung (Allahs), es einzunehmen.
+Ibn Hajar sagte in „Fath Al-Bari“: „Der Segen im Sahur wird durch mehrere Aspekte erreicht, nämlich das Befolgen der Sunnah, das Sich-Unterscheiden von den Leuten der Schrift, die Stärkung für die Anbetung, die Zunahme an Aktivität, die Abwehr des schlechten Charakters, der durch Hunger hervorgerufen wird, das Spenden an diejenigen, die zu dieser Zeit bitten oder sich zum Essen versammeln, das Gedenken Allahs und das Bittgebet zu einer Zeit, in der die Erhörung wahrscheinlich ist, und das Nachholen der Absicht für das Fasten für denjenigen, der sie vor dem Schlafengehen vergessen hat.“
+Zur guten Lehrmethode des Propheten - Allahs Segen und Frieden auf ihm - gehört, dass er den Befehl mit der Weisheit verbindet, damit das Herz sich öffnet und die Erhabenheit der islamischen Gesetzgebung erkannt wird.
+Ibn Hajar sagte: „Die Sahur-Mahlzeit wird durch das Geringste erreicht, was eine Person an Essen und Trinken zu sich nimmt.“</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/4498</t>
+  </si>
+  <si>
+    <t>لا تقدموا رمضان بصوم يوم ولا يومين إلا رجل كان يصوم صوما فليصمه</t>
+  </si>
+  <si>
+    <t>‚Fastet nicht ein oder zwei Tage vor Ramadan, ausgenommen ist derjenige, der für gewöhnlich fastet; er soll sein Fasten fortführen.‘“</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا تَقَدَّمُوا رَمَضَانَ بِصَوْمِ يَوْمٍ وَلَا يَوْمَيْنِ إِلَّا رَجُلٌ كَانَ يَصُومُ صَوْمًا فَلْيَصُمْهُ».</t>
+  </si>
+  <si>
+    <t>Über Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Fastet nicht ein oder zwei Tage vor Ramadan, ausgenommen ist derjenige, der für gewöhnlich fastet; er soll sein Fasten fortführen.‘“</t>
+  </si>
+  <si>
+    <t>نَهَى النبيُّ صلى الله عليه وسلم أنْ يصوم المسلم قبل رمضان بيوم أو يومين على نية الاحتياط لرمضان؛ لأنّ وجوبَ صيام رمضان عُلِّق برؤية الهلال، ولا حاجة للتكلُّف، إلا أحد كان يصوم صومًا اعتاد عليه كصوم يوم وفطر يوم، أو يوم الاثنين أو الخميس فصادفه فليصمْه؛ وليس ذلك من استقبال رمضان في شيء، ويلحق بذلك ما كان صيامًا واجبًا كالقضاء والنَّذْر.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - untersagte den Muslimen, einen oder zwei Tage vor Ramadan zu fasten, mit der Absicht, sich auf Ramadan vorzubereiten; denn die Verpflichtung des Fastens im Ramadan ist abhängig von der Sichtung des Neumondes und es besteht keine Notwendigkeit für zusätzliche Anstrengungen. Es sei denn, jemand pflegt ein bestimmtes Fasten, wie das Fasten eines Tages und das Fastenbrechen am nächsten Tag oder das Fasten am Montag oder Donnerstag, und es fällt auf diese Tage, dann soll er es fasten. Dies gehört jedoch nicht zur Vorbereitung auf Ramadan. Dazu zählen auch verpflichtende Fastenarten wie das Nachholen von verpassten Fastentagen und das Fasten aufgrund eines Gelübdes.</t>
+  </si>
+  <si>
+    <t>النهي عن التكلف، ووجوب المحافظة على العبادة كما شُرعت بدون زيادة أو نقص.
+من حكمة ذلك -والله أعلم- تمييز فرائض العبادات من نوافلها، والاستعداد لرمضان بنشاط ورغبة، وليكون الصيام شعار ذلك الشهر الفاضل المميز به.</t>
+  </si>
+  <si>
+    <t>Das Verbot von Überanstrengung und die Verpflichtung, die Anbetung so zu bewahren, wie sie vorgeschrieben wurde, ohne etwas hinzuzufügen oder wegzulassen.
+Zu der Weisheit darin - und Allah weiß es am besten - gehört die Unterscheidung zwischen verpflichtenden und freiwilligen Handlungen der Anbetung sowie die Vorbereitung auf Ramadan mit Energie und Verlangen, sodass das Fasten ein Symbol für diesen gesegneten Monat ist, durch das er ausgezeichnet wird.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/4508</t>
   </si>
   <si>
     <t>أوصاني خليلي صلى الله عليه وسلم بثلاث: صيام ثلاثة أيام من كل شهر، وركعتي الضحى، وأن أوتر قبل أن أنام</t>
   </si>
   <si>
     <t>Mein geliebter Freund, Allahs Segen und Frieden auf ihm, empfahl mir drei Sachen: Das Fasten von drei Tagen in jedem Monat, zwei Gebetseinheiten vormittags (zu verrichten) und das Witr-Gebet zu verrichten, bevor ich schlafe</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: أَوْصَانِي خَلِيلِي صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ بِثَلاَثٍ: صِيَامِ ثَلاَثَةِ أَيَّامٍ مِنْ كُلِّ شَهْرٍ، وَرَكْعَتَيِ الضُّحَى، وَأَنْ أُوتِرَ قَبْلَ أَنْ أَنَامَ.</t>
   </si>
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: "Mein geliebter Freund, Allahs Segen und Frieden auf ihm, empfahl mir drei Sachen: Das Fasten von drei Tagen in jedem Monat, zwei Gebetseinheiten vormittags (zu verrichten) und das Witr-Gebet zu verrichten, bevor ich schlafe."</t>
   </si>
   <si>
     <t>يُخْبِرُ أبو هريرةَ رضي الله عنه أنَّ حبيبَه وصاحبَه النبيَّ صلى الله عليه وسلم أوصاه وعَهِدَ إليه  بثلاث خصالٍ: 
 الأولى: صوم ثلاثة أيام من كل شهر. 
 الثانية: ركعتي الضُّحَى كل يوم. 
 الثالثة: الوِتْر قبل النوم؛ وذلك لِمَن خاف أن لا يَستيقظ آخر الليل.</t>
   </si>
   <si>
     <t>Abu Hurayrah - möge Allah mit ihm zufrieden sein - berichtete, dass sein Geliebter und sein Freund, der Prophet - Allahs Segen und Frieden auf ihm -, ihm einen Rat gab und ihn mit drei Eigenschaften/Taten beauftragte:
 Erstens: Das Fasten von drei Tagen in jedem Monat.
 Zweitens: Zwei Gebetseinheiten vormittags (das Duha-Gebet) jeden Tag.
 Drittens: Das Witr-Gebet vor dem Schlafen, falls man befürchtet, nicht am Ende der Nacht aufzuwachen.</t>
   </si>
@@ -14167,50 +14619,120 @@
     <t>عن عائشة رضي الله عنها قالت: كَانَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَذْكُرُ اللهَ عَلَى كُلِّ أَحْيَانِهِ.</t>
   </si>
   <si>
     <t>Von 'Aischah - möge Allah mit ihr zufrieden sein - wird überliefert, dass sie sagte: „Der Prophet - Allahs Segen und Frieden auf ihm - pflegte Allah zu all seinen Zeiten zu gedenken.“</t>
   </si>
   <si>
     <t>تُخْبِرُ عائشةُ أمُّ المؤمنين رضي الله عنها أنَّ النبيَّ صلى الله عليه وسلم كان شديدَ الحِرْصِ على ذِكْرِ الله تعالى، وأنَّه كان يَذكرُ اللهَ تعالى في كلِّ زمانٍ ومكانٍ وحالٍ.</t>
   </si>
   <si>
     <t>'Aischah, die Mutter der Gläubigen, - möge Allah mit ihr zufrieden sein - berichtet, dass der Prophet - Allahs Segen und Frieden auf ihm - großen Wert auf das Gedenken Allahs -erhaben ist Er - legte und dass er Allah - erhaben ist Er - zu jeder Zeit, an jedem Ort und in allen Situationen gedachte.</t>
   </si>
   <si>
     <t>لا تُشترط الطهارةُ من الحَدَثِ الأصغر والأكبر لذِكْر الله تعالى.
 مداومة النبي صلى الله عليه وسلم لذِكْر الله تعالى.
 الحث على الإكثار من ذكر الله تعالى في كل الأحيان اقتداء بالنبي صلى الله عليه وسلم، إلا في الحالات التي يمتنع فيها عن الذكر، كقضاء الحاجة.</t>
   </si>
   <si>
     <t>Es ist keine Voraussetzung, sich von kleiner oder großer ritueller Unreinheit zu reinigen, um Allah - erhaben ist Er - zu gedenken.
 Der Prophet - Allahs Segen und Frieden auf ihm - pflegte Allah - erhaben ist Er - ständig zu gedenken.
 Die Ermutigung, Allah - erhaben ist Er - in allen Zeiten häufig zu gedenken, um dem Propheten - Allahs Segen und Frieden auf ihm - zu folgen, mit Ausnahme der Situationen, in denen das Gedenken verboten ist, wie zum Beispiel beim Verrichten der Notdurft.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/8402</t>
   </si>
   <si>
+    <t>لا يرمي رجل رجلا بالفسوق، ولا يرميه بالكفر، إلا ارتدت عليه، إن لم يكن صاحبه كذلك</t>
+  </si>
+  <si>
+    <t>„Kein Mann beschuldigt einen anderen Mann des Frevels oder des Unglaubens, außer das es auf ihn zurückfällt, wenn sein Gefährte nicht so ist.“</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي ذَرٍّ رَضِيَ اللَّهُ عَنْهُ أَنَّهُ سَمِعَ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «لاَ يَرْمِي رَجُلٌ رَجُلًا بِالفُسُوقِ، وَلاَ يَرْمِيهِ بِالكُفْرِ، إِلَّا ارْتَدَّتْ عَلَيْهِ، إِنْ لَمْ يَكُنْ صَاحِبُهُ كَذَلِكَ».</t>
+  </si>
+  <si>
+    <t>Abu Dharr - möge Allah mit ihm zufrieden sein - berichtete, dass er den Propheten - Allahs Segen und Frieden auf ihm - sagen hörte: „Kein Mann beschuldigt einen anderen Mann des Frevels oder des Unglaubens, außer das es auf ihn zurückfällt, wenn sein Gefährte nicht so ist.“</t>
+  </si>
+  <si>
+    <t>حَذَّرَ النبيُّ صلى الله عليه وسلم أنّ مَن قال لآخر: أنت فاسق، أو: أنت كافر، فإنْ كان ليس كما قال، كان هو المُستَحِق للوصف المذكور ورَجَعَ عليه قولُه، وأما إذا كان كما قال لم يرجع عليه شيء؛ لكونه صدق فيما قال.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - warnte davor, dass jeder, der zu einem anderen sagt: „Du bist ein Frevler“ oder „Du bist ein Ungläubiger“, wenn er nicht so ist, wie er sagt, selbst diese Beschreibung verdient und seine Worte auf ihn zurückfallen. Wenn er jedoch so ist, wie er sagt, fällt nichts auf ihn zurück, da er in dem, was er sagte, die Wahrheit gesprochen hat.</t>
+  </si>
+  <si>
+    <t>تحريم رمي الناس بالكفر أو الفسق، بغير مُسَوِّغ شرعي.
+وجوب التثبُّت في إصدار الأحكام على الناس.
+قال ابن دقيق العيد: وهذا وعيد عظيم لمن أكفر أحدًا من المسلمين وليس كذلك، وهي ورطة عظيمة.
+قال ابن حجر العسقلاني: ولكن لا يلزم من كونه لا يصير بذلك فاسقًا ولا كافرًا أن لا يكون آثمًا في صورة قوله له: أنت فاسق، بل في هذه الصورة تفصيل: إن قَصَدَ نُصْحَه أو نُصْحَ غيرِه بِبَيان حاله جاز، وإن قَصَدَ تَعْيِيْرَه وشُهرَتَه بذلك ومَحْضَ أذاه لم يجز؛ لأنه مأمور بالستر عليه وتعليمه وعِظَتِه بالحسنى، فمهما أمكنه ذلك بالرفق لا يجوز له أن يفعله بالعُنْف؛ لأنه قد يكون سببًا لإغرائه وإصراره على ذلك الفعل كما في طَبْعِ كثير من الناس من الأَنَفَة، ولا سيّما إن كان الآمِرُ دونَ المأمورِ في المنزلة.</t>
+  </si>
+  <si>
+    <t>Das Verbot, Menschen des Unglaubens oder des Frevels zu beschuldigen, ohne dass ein legitimer Grund gemäß der islamischen Gesetzgebung vorhanden ist.
+Die Notwendigkeit, vorsichtig zu sein (und sich zu vergewissern), bevor man Urteile über die Menschen fällt.
+Ibn Daqiq Al-'Id sagte: „Dies ist eine große Warnung für jeden, der einen Muslim für ungläubig erklärt, obwohl er es nicht ist, und es ist eine große Falle.“
+Ibn Hajar Al-Asqalani sagte: „Aber daraus folgt nicht, dass er dadurch weder unzüchtig noch ungläubig wird, dass er nicht sündig ist, wenn er zu ihm sagt: ‚Du bist unzüchtig.‘ Vielmehr gibt es in diesem Fall eine Unterscheidung: Wenn er beabsichtigte, ihm oder jemand anderem zu raten, indem er seinen Zustand beschreibt, ist es erlaubt. Wenn er jedoch beabsichtigte, ihn zu beschimpfen, ihn dadurch bekannt zu machen oder ihm einfach nur zu schaden, ist es nicht erlaubt, denn er ist angewiesen, ihn zu verbergen, zu unterweisen und ihn auf gute Weise zu ermahnen. Solange er dies auf sanfte Weise tun kann, ist es ihm nicht erlaubt, es mit Gewalt zu tun, denn dies könnte dazu führen, dass er dazu verleitet wird und an dieser Handlung festhält, wie es bei vielen Menschen aufgrund ihres Stolzes der Fall ist, insbesondere wenn der Befehlende dem Befehligten in der Stellung untergeordnet ist.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/8883</t>
+  </si>
+  <si>
+    <t>إن الشيطان قد أيس أن يعبده المصلون في جزيرة العرب، ولكن في التحريش بينهم</t>
+  </si>
+  <si>
+    <t>‚Der Satan hat die Hoffnung aufgegeben, dass die Betenden auf der Arabischen Halbinsel ihn anbeten werden, doch er hofft (weiterhin) auf die Zwietracht zwischen ihnen.‘“</t>
+  </si>
+  <si>
+    <t>عَنْ جَابِرٍ رضي الله عنه قَالَ: سَمِعْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إِنَّ الشَّيْطَانَ قَدْ أَيِسَ أَنْ يَعْبُدَهُ الْمُصَلُّونَ فِي جَزِيرَةِ الْعَرَبِ، وَلَكِنْ فِي التَّحْرِيشِ بَيْنَهُمْ».</t>
+  </si>
+  <si>
+    <t>Jabir - möge Allah mit ihm zufrieden sein - berichtete: „Ich hörte den Propheten - Allahs Segen und Frieden auf ihm - sagen: ‚Der Satan hat die Hoffnung aufgegeben, dass die Betenden auf der Arabischen Halbinsel ihn anbeten werden, doch er hofft (weiterhin) auf die Zwietracht zwischen ihnen.‘“</t>
+  </si>
+  <si>
+    <t>‏أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ إبليس أَيِسَ أنْ يَعُوْدَ المؤمنون المصلون لعبادته والسجود للصنم في جزيرة العرب، ولكنه لا زال يَطْمَع، ولا زال جهده وكَدُّه وعملُه وسعيُه في التَّحريش بينهم بالخصومات والشَّحْنَاء والحروب والفتن ونحوها.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtete, dass Iblis die Hoffnung aufgegeben hat, dass die gläubigen Betenden auf der Arabischen Halbinsel zu seiner Anbetung und zur Niederwerfung vor den Götzen zurückkehren werden; doch er hat immer noch Hoffnung, und sein Bemühen, seine harte Arbeit, sein Handeln und sein Streben bestehen weiterhin darin, Zwietracht zwischen ihnen durch Streitigkeiten, Feindseligkeit, Kriege, Versuchungen und dergleichen zu stiften.</t>
+  </si>
+  <si>
+    <t>عبادة الشيطان عبادة الصنم، لأنه الآمِرُ به والداعي إليه، بدليل قوله تعالى عن إبراهيم عليه السلام: (يا أبت لا تعبد الشيطان…).
+الشيطان يَسعى في إيقاع الخصومات والشَّحْناء والحروب والفتن بين المسلمين.
+من فوائد الصلاة في الإسلام أنها تَحفظ المَوَدّة بين المسلمين، وتُقَوِّي روابط الأُخُوّة بينهم.
+الصلاة أعظم شعائر الدين بعد الشهادتين، ولذلك أطلق على المسلمين المُصَلِّين.
+جزيرة العرب لها خصائص دون غيرها من البلاد.
+إن قيل قد وقع في بعض جزيرة العرب عبادة الأصنام، والنبي صلى الله عليه وسلم يقول: (إن الشيطان قد أيس أن يعبده المصلون..)، فهذا إخبار عما وقع في نفس الشيطان مِن اليأس لِمَا رأى الفتوح، ودخول الناس في دين الله أفواجًا، فالحديث أخبر عن ظن الشيطان وتوقُّعِه، ثم كان الواقع بخلاف ذلك لحكمة يريدها الله عز وجل.</t>
+  </si>
+  <si>
+    <t>Die Anbetung des Satans ist die Anbetung von Götzen, denn er ist derjenige, der dazu befiehlt und aufruft, wie der Beweis in Allahs Aussage über Ibrahim - Frieden sei auf ihm - zeigt: „O mein Vater, bete nicht den Satan an...“
+Der Satan strebt danach, Streitigkeiten, Feindseligkeit, Kriege und Versuchungen zwischen den Muslimen zu verursachen.
+Einer der Vorteile des Gebets im Islam ist, dass es die Liebe zwischen den Muslimen bewahrt und die Bande der Brüderlichkeit zwischen ihnen stärkt.
+Das Gebet ist nach den beiden Glaubensbekenntnissen das größte Ritual der Religion, und deshalb werden Muslime als „Betende“ bezeichnet.
+Die Arabische Halbinsel hat Eigenschaften, die sie von anderen Ländern unterscheiden.
+Wenn gesagt wird, dass in einigen Teilen der Arabischen Halbinsel Götzendienst stattgefunden hat, und der Prophet - Allahs Segen und Frieden auf ihm - sagt: „Der Satan hat die Hoffnung aufgegeben, dass die Betenden ihn anbeten...“, dann ist dies eine Mitteilung über das, was in der Seele des Satans aufgrund der Siege und des massenhaften Übertritts der Menschen zur Religion Allahs geschah. Der Hadith berichtet also über die Annahme und Erwartung des Satans; und dann war die Realität (jedoch) anders - aus einer Weisheit heraus, die Allah - mächtig und majestätisch ist Er - beabsichtigt.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/8886</t>
+  </si>
+  <si>
     <t>سألت رسول الله صلى الله عليه وسلم عن نظر الفجاءة فأمرني أن أصرف بصري</t>
   </si>
   <si>
     <t>„Ich fragte den Gesandten Allahs - Allahs Segen und Frieden auf ihm - über den unbeabsichtigten Blick, und er befahl mir, meinen Blick abzuwenden.“</t>
   </si>
   <si>
     <t>عَنْ جَرِيرِ بْنِ عَبْدِ اللهِ رَضيَ اللهُ عنه قَالَ: سَأَلْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ عَنْ نَظَرِ الْفُجَاءَةِ فَأَمَرَنِي أَنْ أَصْرِفَ بَصَرِي.</t>
   </si>
   <si>
     <t>Von Jarir Ibn 'Abdillah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Ich fragte den Gesandten Allahs - Allahs Segen und Frieden auf ihm - über den unbeabsichtigten Blick, und er befahl mir, meinen Blick abzuwenden.“</t>
   </si>
   <si>
     <t>سَأَلَ جَريرُ بن عبد الله رضي الله عنه النبيَّ صلى الله عليه وسلم عن نَظَرِ الرَّجُلِ للمرأةِ الأجنبيةِ عنه بَغْتَةً مِن غير قَصْدٍ؟ فأمرَه صلى الله عليه وسلم يَجِبُ عليه أن يَفْتِلَ وجهَه إلى الشِّقِّ الآخَرِ والناحيةِ الأخرى فَوْرَ عِلْمِهِ، وليس عليه إثم.</t>
   </si>
   <si>
     <t>Jarir Ibn 'Abdillah - möge Allah mit ihm zufrieden sein - fragte den Propheten - Allahs Segen und Frieden auf ihm - über den Blick eines Mannes auf eine ihm fremde Frau, der plötzlich und unbeabsichtigt erfolgt. Der Prophet - Allahs Segen und Frieden auf ihm - befahl ihm, seinen Blick sofort abzuwenden, sobald er es bemerkt, und dass keine Sünde auf ihm lastet.</t>
   </si>
   <si>
     <t>الحضُّ على غضِّ البَصَر.
 التحذير من إدَامَةِ النظرِ لِمَا يَحْرُمُ النظرُ إليه إذا وَقَعَ عليه البَصَرُ بَغْتةً ومن غير قصد.
 فيه أنَّ تحريم النظرِ إلى النساء أمرٌ مُستقرٌّ عند الصحابة بدليل أن جرير رضي الله عنه سأل النبيَّ صلى الله عليه وسلم عمّا لو وقع نظرُه على امرأة من غير قصد، فهل حكمه حكم من قصد النظر؟
 فيه عناية الشرع بمصالح العباد، فإنه حرَّم عليهم النظر إلى النساء لما يترتب عليه من مفاسد دنيوية وأخروية.
 رجوع الصحابة إلى النبي صلى الله عليه وسلم وسؤاله عما يُشكل عليهم، وهكذا ينبغي للعامة الرجوع إلى علمائهم وسؤالهم عما أَشكَلَ عليهم.</t>
   </si>
   <si>
@@ -14483,50 +15005,140 @@
   <si>
     <t>عَنْ عَبْدِ الرَّحْمَنِ بْنِ سَمُرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا تَحْلِفُوا بِالطَّوَاغِي، وَلَا بِآبَائِكُمْ».</t>
   </si>
   <si>
     <t>Von 'Abdurrahman Ibn Samurah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Schwört nicht bei den Tyrannen und (auch) nicht bei euren Vätern.‘“</t>
   </si>
   <si>
     <t>يَنْهَى النبيُّ صلى الله عليه وسلم عن الحَلِف بالطواغي، جمع طاغية، وهي الأصنام التي كان المشركون يَعبدونها مِن دون الله، وهي سببُ طغيانِهم وكفرِهم، 
 وينهى صلى الله عليه وسلم عن الحلف بالآباء؛ حيث كان من عادة العرب في الجاهلية أن يَحلفوا بآبائهم افتخارًا وتعظيمًا.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - verbietet das Schwören bei den „Tawaghi“ (Tyrannen, Götzen), dem Plural von „Taghiyah“, was die Götzen sind, die die Polytheisten anstelle von Allah anbeteten und die die Ursache für ihre Tyrannei und ihren Unglauben waren. Und der Prophet - Allahs Segen und Frieden auf ihm - verbietet das Schwören bei den Vätern, da es bei den Arabern in der Zeit der Unwissenheit üblich war, bei ihren Vätern zu schwören, um sich zu rühmen und sie zu ehren.</t>
   </si>
   <si>
     <t>الحَلف لا يجوز إلا بالله وأسمائه وصفاته.
 تحريم الحلف بالطواغيت، والآباء والرؤساء والأصنام، وما شابَهَها من كل باطل.
 الحلف بغير الله من الشرك الأصغر، وقد يكون شركًا أكبر، إذا قام بقلبه تعظيم المحلوف به وأنه يعظِّمه كما يعظِّم الله أو أنه يعتقد فيه شيئًا من العبادة.</t>
   </si>
   <si>
     <t>Das Schwören ist nur erlaubt (wenn man) bei Allah und Seinen Namen und Eigenschaften (schwört).
 Es ist verboten, bei den Tyrannen, Vätern, Führern, Götzen und jeder (Form von) Falschheit, die ihnen ähnelt, zu schwören.
 Das Schwören bei etwas anderem als Allah ist eine kleinere Form des Schirks (Polytheismus) und kann sogar zu einem größeren Schirk werden, wenn der Schwörende in seinem Herzen das, wobei er schwört, ehrt und es so verherrlicht, wie er Allah verherrlicht, oder wenn er glaubt, dass es irgendeine Form der Anbetung verdient.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/8959</t>
+  </si>
+  <si>
+    <t>من حلف بالأمانة فليس منا</t>
+  </si>
+  <si>
+    <t>‚Wer bei der Ehrlichkeit schwört, gehört nicht zu uns.‘“</t>
+  </si>
+  <si>
+    <t>عَنْ بُرَيْدَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ حَلَفَ بِالْأَمَانَةِ فَلَيْسَ مِنَّا».</t>
+  </si>
+  <si>
+    <t>Über Buraydah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Wer bei der Ehrlichkeit schwört, gehört nicht zu uns.‘“</t>
+  </si>
+  <si>
+    <t>نَهَى النبيُّ صلى الله عليه وسلم وحَذَّرَ مِن الحَلِف بالأمانة، وأنَّ مَن فَعل ذلك فليس منا.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - verbot und warnte davor, bei der Ehrlichkeit zu schwören, und dass jeder, der dies tut, nicht zu uns gehört.</t>
+  </si>
+  <si>
+    <t>تَحريم الحَلِف بغير الله تعالى، ومنه: الحلف بالأمانة، وأنه من الشرك الأصغر.
+الأمانة تَشمل الطاعة والعبادة والوديعة والنقد والأمان.
+اليمين لا تنعقد إلا بالله تعالى أو باسم من أسمائه أو بصفة من صفاته.
+قال الخطابي: هذا يشبه أن تكون الكراهة فيه من أجل أنه أَمَرَ أَن يحلف بالله وبصفاته، وليست الأمانة من صفاته، وإنما هي أَمْرٌ من أَمْرِه، وفَرْض من فروضه، فنُهوا عنه لما في ذلك من التسوية بينها وبين أسماء الله عز وجل وصفاته.</t>
+  </si>
+  <si>
+    <t>Das Verbot, bei etwas anderem als Allah - erhaben ist Er - zu schwören, einschließlich des Schwörens bei der Ehrlichkeit, und dass dies eine kleine Form des Schirks ist.
+Ehrlichkeit umfasst Gehorsam, Anbetung, Hinterlegung, Geld und Sicherheit.
+Ein Schwur ist nur gültig, wenn er bei Allah - erhaben ist Er - oder bei einem Seiner Namen oder einer Seiner Eigenschaften geleistet wird.
+Al-Khattabi sagte: „Dies ist vergleichbar mit der Tatsache, dass die Abneigung darin besteht, dass er befohlen hat, bei Allah und Seinen Eigenschaften zu schwören, und Ehrlichkeit ist nicht eine Seiner Eigenschaften, sondern vielmehr ein Befehl von Seinen Befehlen und eine Pflicht von Seinen Pflichten. Sie wurden also davon abgehalten, weil darin eine Gleichsetzung zwischen ihr und den Namen Allahs - mächtig und majestätisch ist Er - sowie Seinen Eigenschaften liegt.“</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/8964</t>
+  </si>
+  <si>
+    <t>يا معشر النساء، تصدقن، فإني أريتكن أكثر أهل النار فقلن: وبم يا رسول الله؟ قال: تكثرن اللعن، وتكفرن العشير، ما رأيت من ناقصات عقل ودين أذهب للب الرجل الحازم من إحداكن</t>
+  </si>
+  <si>
+    <t>‚O ihr Frauen, gebt Almosen, denn ich habe euch als die Mehrheit der Bewohner des (Höllen-)Feuers gesehen.‘ Sie sagten: ‚Und warum, o Gesandter Allahs?‘ Er sagte: ‚Ihr flucht viel und seid undankbar gegenüber euren Ehemännern. Ich habe noch nie jemanden mit so wenig Verstand und Religion gesehen, der das Herz eines entschlossenen Mannes mehr verwirrt als eine von euch.‘</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي سَعِيدٍ الخُدْرِيِّ رضي الله عنه قَالَ: خَرَجَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِي أَضْحَى أَوْ فِطْرٍ إِلَى المُصَلَّى، فَمَرَّ عَلَى النِّسَاءِ، فَقَالَ: «يَا مَعْشَرَ النِّسَاءِ، تَصَدَّقْنَ، فَإِنِّي أُرِيتُكُنَّ أَكْثَرَ أَهْلِ النَّارِ» فَقُلْنَ: وَبِمَ يَا رَسُولَ اللَّهِ؟ قَالَ: «تُكْثِرْنَ اللَّعْنَ، وَتَكْفُرْنَ العَشِيرَ، مَا رَأَيْتُ مِنْ نَاقِصَاتِ عَقْلٍ وَدِينٍ أَذْهَبَ لِلُبِّ الرَّجُلِ الحَازِمِ مِنْ إِحْدَاكُنَّ»، قُلْنَ: وَمَا نُقْصَانُ دِينِنَا وَعَقْلِنَا يَا رَسُولَ اللَّهِ؟ قَالَ: «أَلَيْسَ شَهَادَةُ المَرْأَةِ مِثْلَ نِصْفِ شَهَادَةِ الرَّجُلِ» قُلْنَ: بَلَى، قَالَ: «فَذَلِكِ مِنْ نُقْصَانِ عَقْلِهَا، أَلَيْسَ إِذَا حَاضَتْ لَمْ تُصَلِّ وَلَمْ تَصُمْ» قُلْنَ: بَلَى، قَالَ: «فَذَلِكِ مِنْ نُقْصَانِ دِينِهَا».</t>
+  </si>
+  <si>
+    <t>Abu Sa'id Al-Khudri - möge Allah mit ihm zufrieden sein - berichtete: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - ging am Tag des Opferfestes oder des Fastenbrechens zum Gebetsplatz und kam an den Frauen vorbei und sagte: ‚O ihr Frauen, gebt Almosen, denn ich habe euch als die Mehrheit der Bewohner des (Höllen-)Feuers gesehen.‘ Sie sagten: ‚Und warum, o Gesandter Allahs?‘ Er sagte: ‚Ihr flucht viel und seid undankbar gegenüber euren Ehemännern. Ich habe noch nie jemanden mit so wenig Verstand und Religion gesehen, der das Herz eines entschlossenen Mannes mehr verwirrt als eine von euch.‘ Sie sagten: ‚Und worin besteht der Mangel an unserer Religion und unserem Verstand, o Gesandter Allahs?‘ Er sagte: ‚Ist das Zeugnis einer Frau nicht gleich der Hälfte des Zeugnisses eines Mannes?‘ Sie sagten: ‚Doch.‘ Er sagte: ‚Das ist Teil des Mangels an ihrem Verstand. Ist es nicht so, dass sie, wenn sie menstruiert, nicht betet und nicht fastet?‘ Sie sagten: ‚Doch.‘ Er sagte: ‚Das ist Teil des Mangels an ihrer Religion.‘“</t>
+  </si>
+  <si>
+    <t>خَرَجَ النبيُّ صلى الله عليه وسلم في يومِ عيدٍ إلى المصلى، وكان قد وَعَدَ النساءَ بأن يُفْرِدَهُن بالموعظة، فأنجزه ذلك اليوم، وقال: 
+يا جماعةَ النساء تَصدقن، وأكثِرْن الاستغفار؛ فهما من أعظم أسباب حط الخطايا، فإني رأيتكن ليلة الإسراء أكثرَ أهل النار.
+فقالت امرأة منهن ذات عقل ورأي ووقَار: وما لنا يا رسول الله أكثر أهل النار؟ 
+قال: لأمور: تُكثرن اللعن والسَّبّ، وتَجْحَدْنَ حقَّ الزوج. 
+ثم وَصَفهن بقوله صلى الله عليه وسلم: ما رأيت مِن ناقصات عقل ودين أَغْلَبَ لذي لُبٍّ وعقل وحزم وضبط لأمره منكن. 
+قالت: يا رسول الله، وما نقصان العقل والدين؟ 
+قال: أما نقصان العقل فشهادة امرأتين تَعدل شهادة رجل واحد؛ فهذا نقصان العقل، ونقصان الدين هو نقصان العمل الصالح حيث تَمكُثُ ليالي وأيامًا لا تصلي بسبب الحيض، وتفطر أيامًا من رمضان بسبب الحيض، فهذا نقصان الدين، إلا أنهن لا يُلَمْنَ على ذلك ولا يؤاخَذْن عليه؛ لأنه من أصل الخِلْقَة، كما أن الإنسان فُطِرَ وخُلِقَ يُحِبُّ المال وعجول في أموره وجهول… وغير ذلك، لكن نَبَّه على ذلك تحذيرًا من الافتتان بهن.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - ging an einem Festtag zum Gebetsplatz; und er hatte den Frauen versprochen, ihnen eine gesonderte Predigt zu halten; und er erfüllte dies an diesem Tag und sagte: „O Gruppe von Frauen, gebt Almosen und bittet viel um Vergebung, denn sie sind zwei der größten Gründe für die Vergebung von Sünden. Ich habe euch in der Nacht der Himmelsreise als die Mehrheit der Bewohner des (Höllen-)Feuers gesehen.“
+Eine Frau unter ihnen, die Verstand, Meinung und Würde besaß, sagte: „Und warum sind wir, o Gesandter Allahs, die Mehrheit der Bewohner des Feuers?“
+Er sagte: „Aus mehreren Gründen: Ihr flucht und schimpft viel, und ihr verleugnet die Rechte eures Ehemannes.“ Dann beschrieb er sie mit seinen Worten - Allahs Segen und Frieden auf ihm -: „Ich habe noch nie jemanden mit so wenig Verstand und Religion gesehen, der das Herz eines entschlossenen Mannes mehr verwirrt als eine von euch.“
+Sie fragte: „O Gesandter Allahs, was ist der Mangel an Verstand und Religion?“
+Er sagte: „Was den Mangel an Verstand betrifft, so entspricht das Zeugnis zweier Frauen dem Zeugnis eines einzigen Mannes dies ist ein Mangel an Verstand. Und der Mangel an Religion ist der Mangel an guten Taten, da ihr aufgrund der Menstruation Nächte und Tage verbringt, ohne zu beten, und ihr fastet aufgrund der Menstruation einige Tage im Ramadan nicht; dies ist ein Mangel an Religion.“ Allerdings werden sie dafür nicht getadelt oder zur Rechenschaft gezogen, denn es ist Teil ihrer natürlichen Veranlagung, so wie der Mensch darauf veranlagt und geschaffen wurde, Geld zu lieben, in seinen Angelegenheiten ungeduldig und unwissend zu sein... und so weiter. Aber er wies darauf hin, um vor der Verblendung durch sie zu warnen.</t>
+  </si>
+  <si>
+    <t>استحباب خروج النساء إلى صلاة العيد، وأن يُفْردْن بالموعظة.
+كُفران العَشير وكثرة اللعن من الكبائر؛ لأن التَّوعُّد بالنار من علامة كون المعصية كبيرة.
+فيه بيان زيادة الإيمان ونقصانه، فمن كَثُرت عِبادته زاد إيمانه ودِينه، ومن نَقصت عِبادته نَقص دِينه.
+قال النووي: العقل يقبل الزيادة والنقصان، وكذلك الإيمان، وليس المقصود بذكر النقص في النساء لومَهن على ذلك؛ لأنه من أصل الخِلقة، لكن التنبيه على ذلك تحذير من الافتتان بهن، ولهذا رتَّب العذاب على ما ذُكر من الكفران وغيره لا على النقص، وليس نقص الدين مُنحصرًا فيما يحصل به الإثم بل في أعم من ذلك.
+فيه مُراجعة المُتعلم العالم والتَّابع المَتْبُوع فيما قاله إذا لم يظهر له معناه.
+فيه أن شهادة المرأة على نِصف شهادة الرَّجل وذلك لقِلَّة ضبطِها.
+قال ابن حجر في قوله: "ما رأيت من ناقصات... إلخ" ويظهر لي أن ذلك من جملة أسباب كونهن أكثر أهل النار؛ لأنهن إذا كُنّ سببًا لإذهاب عقل الرجل الحازم حتى يفعل أو يقول ما لا ينبغي فقد شَارَكْنَه في الإثم وزِدْن عليه.
+تحريم الصلاة والصوم على المرأة في زمن حيضها، ومثلها النفساء، ثم تقضيان الصيام فقط حال طهرهما.
+حسن خُلق النبي صلى الله عليه وسلم فقد أجَاب النِّساء عن أسئلتِهن من غير تَعْنِيف ولا لَوْم.
+قال ابن حجر: أن الصدقة تدفع العذاب، وأنها قد تكفر الذنوب التي بين المخلوقين.
+قال النووي: نقصان الدين عند النساء بسبب تركهن الصلاة والصوم في زمن الحيض؛ فإن من كثرت عبادته زاد إيمانه ودينه، ومن نقصت عبادته نقص دينه، ثم نقص الدين قد يكون على وجه يأثم به كمن ترك الصلاة أو الصوم أو غيرهما من العبادات الواجبة عليه بلا عذر، وقد يكون على وجه لا إثم فيه كمن ترك الجمعة أو الغزو أو غير ذلك مما لا يجب عليه بلا عذر، وقد يكون على وجه هو مُكَلَّف به كترك الحائض الصلاة والصوم.</t>
+  </si>
+  <si>
+    <t>Es ist erwünscht, dass Frauen zum 'Id-Gebet gehen und dass ihnen eine gesonderte Predigt gehalten wird.
+Die Undankbarkeit gegenüber dem Ehemann und häufiges Fluchen gehören zu den schweren Sünden, denn die Androhung des (Höllen-)Feuers ist ein Zeichen dafür, dass die Sünde schwerwiegend ist.
+Dies ist eine Verdeutlichung der Zu- und Abnahme des Imans: Wer viele Handlungen der Anbetung verrichtet, dessen Iman und Religion nehmen zu, und wessen Anbetung gering ist, dessen Religion nimmt ab.
+An-Nawawi sagte: „Der Verstand kann zunehmen und abnehmen, ebenso wie der Iman. Die Erwähnung des Mangels bei Frauen soll sie nicht dafür tadeln, denn es ist Teil ihrer natürlichen Veranlagung. Aber der Hinweis darauf ist eine Warnung vor der Verblendung durch sie. Deshalb wurde die Strafe an das oben erwähnte Verleugnen und andere Dinge geknüpft, nicht an den Mangel. Und der Mangel an Religion beschränkt sich nicht auf das, was zu Sünde führt, sondern ist allgemeiner.“
+Es zeigt, dass der Lernende den Gelehrten und der Anhänger den Befolgten in dem, was er gesagt hat, befragen sollte, wenn ihm seine Bedeutung nicht klar ist.
+Es zeigt, dass das Zeugnis einer Frau der Hälfte des Zeugnisses eines Mannes entspricht, und dies liegt an ihrer geringeren Fähigkeit zur Genauigkeit/Verlässlichkeit.
+Ibn Hajar sagte über Seine Worte: „Ich habe noch nie jemanden mit so wenig Verstand... usw.“ (folgendes:) „Es scheint mir, dass dies einer der Gründe dafür ist, dass sie die Mehrheit der Bewohner des (Höllen-)Feuers sind, denn wenn sie der Grund dafür sind, dass ein entschlossener Mann seinen Verstand verliert, sodass er etwas tut oder sagt, was er nicht sollte, dann haben sie sich an seiner Sünde beteiligt und noch etwas hinzugefügt.“
+Das Verbot des Gebets und des Fastens für eine Frau während ihrer Menstruation, und dies gilt ebenso für eine Frau im Wochenbett. Sie holen dann nur das Fasten nach, wenn sie rein sind.
+Der gute Charakter des Propheten - Allahs Segen und Frieden auf ihm -, denn er beantwortete die Fragen der Frauen ohne Härte oder Tadel.
+Ibn Hajar sagte: „Almosen wehren die Strafe ab, und sie können die Sünden zwischen den Geschöpfen sühnen.“
+An-Nawawi sagte: „Der Mangel an Religion bei Frauen liegt daran, dass sie während der Menstruation das Gebet und das Fasten unterlassen, denn wer viele Handlungen der Anbetung verrichtet, dessen Iman und Religion nehmen zu, und wer wenige Handlungen der Anbetung verrichtet, dessen Religion nimmt ab. Dann kann der Mangel an Religion auf eine Weise geschehen, durch die man sündigt, wie jemand, der das Gebet oder das Fasten oder andere obligatorische Handlungen der Anbetung ohne Entschuldigung unterlässt. Und er kann auf eine Weise geschehen, für die man nicht sündig ist, wie jemand, der ohne Entschuldigung das Freitagsgebet oder den Kampf oder etwas anderes unterlässt, was nicht obligatorisch für ihn ist. Und er kann auf eine Weise geschehen, die ihm auferlegt ist, wie das Unterlassen des Gebets und des Fastens durch eine menstruierende Frau.“</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/10011</t>
   </si>
   <si>
     <t>كنا لا نعد الكدرة والصفرة بعد الطهر شيئا</t>
   </si>
   <si>
     <t>„Wir pflegten weder das Trübe noch das Gelbe nach der Reinheit als etwas (aufhebendes) zu betrachten.“</t>
   </si>
   <si>
     <t>عن أُمِّ عَطِيَّةَ رَضي الله عنها، وكَانَتْ بايَعَت النبيَّ صلى الله عليه وسلم، قالت: كُنَّا لا نَعُدّ الكُدرَةَ والصُّفْرَةَ بعدَ الطُّهرِ شيئًا.</t>
   </si>
   <si>
     <t>Von Umm 'Atiyyah - möge Allah mit ihr zufrieden sein -, und sie hatte dem Propheten - Allahs Segen und Frieden auf ihm - die Treue geschworen, wird überliefert, dass sie sagte: „Wir pflegten weder das Trübe noch das Gelbe nach der Reinheit als etwas (aufhebendes) zu betrachten.“</t>
   </si>
   <si>
     <t>أَخْبَرتْ الصحابيّةُ أُمُّ عَطية رضي الله عنها أنَّ النساء في عَهد النبيِّ صلى الله عليه وسلم لا يَعْتَبِرْنَ الماءَ الذي يَخرُج من الفَرْج -والذي يَميل لونُه إلى السواد، أو إلى الاصفرار- بعدَ رؤية الطُّهرِ مِن الحيض: حيضًا، فلا يَتْرُكْنَ الصَّلاة ولا الصوم لأجله.</t>
   </si>
   <si>
     <t>Die Gefährtin Umm 'Atiyyah - möge Allah mit ihr zufrieden sein - berichtete, dass die Frauen zur Zeit des Propheten - Allahs Segen und Frieden auf ihm - den Ausfluss aus der Vagina, der eine dunkle oder gelbliche Farbe hat, nach dem Ende der Menstruation nicht als Menstruationsblut betrachteten. Sie würden deswegen weder das Gebet noch das Fasten unterlassen.</t>
   </si>
   <si>
     <t>الماء الذي ينزل من فرج المرأة -بعد الطهر من الحيض- لا يُعتبر ولو كان فيه الكدرة والصفرة المكتسبة من الدم.
 نزول الكدرة والصفرة زمن الحيض والعادة يعتبر حيضًا؛ لأنه دم في وقته، إلا أنه ممتزج بماء.
 لا تترك المرأة الصلاة ولا الصوم لأجل الكدرة والصفرة التي بعد الطهر، بل تتوضأ وتصلي.</t>
   </si>
   <si>
@@ -14802,50 +15414,128 @@
 اعتناء الشريعة الإسلامية بالمرأة، وحمايتها وصَونها.
 عدم صحة صلاة التطوع المُطْلق بعد صلاة الفجر والعصر، ويُستثنى مِن ذلك قضاء الفرائض الفوائت، وذوات الأسباب كتحيَّة المسجد ونحو ذلك.
 تَحْرُم الصلاة بعد طلوع الشمس مباشرة، بل لابد من ارتفاعها قَدْرَ رمحٍ، بما يُقارب عشرَ دقائق إلى ربع ساعة تقريبًا.
 وقت العصر يَمتدُّ إلى غروب الشمس.
 فيه جواز شَد الرِّحال إلى المساجد الثلاثة.
 فضل المساجد الثلاثة ومَزِيَّتُها على غيرها.
 عدم جواز السفر لزيارة القبور ولو كان قَبر النبي صلى الله عليه وسلم، وتجوز زيارته لمن كان في المدينة، أو أتى إليها لغرضٍ مشروعٍ أو جائز.</t>
   </si>
   <si>
     <t>Es ist einer Frau nicht erlaubt, ohne einen Mahram zu reisen.
 Eine Frau kann nicht als Mahram für eine andere Frau auf Reisen dienen, da es heißt: „Ihr Ehemann oder ein Mahram.“
 Alles, was als Reise bezeichnet wird, ist einer Frau ohne ihren Ehemann oder einen Mahram verboten. Dieser Hadith bezog sich auf die Situation und den Wohnort des Fragenden.
 Der Mahram einer Frau ist ihr Ehemann oder jemand, den sie aufgrund von Verwandtschaft niemals heiraten darf, wie der Vater, der Sohn, der Onkel väterlicherseits und der Onkel mütterlicherseits, oder aufgrund von Stillen, wie der Milchvater oder der Milchonkel, oder aufgrund von Schwägerschaft, wie der Schwiegervater. Er muss ein erwachsener, vernünftiger und vertrauenswürdiger Muslim sein, da der Zweck des Mahrams darin besteht, die Frau zu schützen, zu bewahren und sich um sie zu kümmern.
 Die islamische Gesetzgebung kümmert sich um die Frau, schützt sie und bewahrt sie.
 Es ist nicht erlaubt, freiwillige Gebete unmittelbar nach dem Morgen- (Fajr) und Nachmittagsgebet ('Asr) zu verrichten, mit Ausnahme vom Nachholen der Pflichtgebete, Gebeten mit besonderem Anlass, wie dem Begrüßungsgebet in der Moschee, und dergleichen.
 Das Gebet unmittelbar nach Sonnenaufgang ist verboten. Die Sonne muss sich mindestens eine Speerlänge hoch bewegt haben, was etwa zehn bis fünfzehn Minuten entspricht.
 Die Zeit für das Nachmittagsgebet ('Asr) dauert bis zum Sonnenuntergang.
 Es ist erlaubt eine Reise zu den drei Moscheen zu beabsichtigen.
 Die Vorzüge und Besonderheiten der drei Moscheen gegenüber anderen.
 Es ist nicht erlaubt, zu reisen, um Gräber zu besuchen, selbst wenn es das Grab des Propheten - Allahs Segen und Frieden auf ihm - ist. Es ist jedoch erlaubt, ihn zu besuchen, wenn man sich in Al-Madinah befindet oder aus einem legitimen oder zulässigen Grund dorthin gekommen ist.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/10603</t>
   </si>
   <si>
+    <t>من قال حين يسمع النداء: اللهم رب هذه الدعوة التامة، والصلاة القائمة، آت محمدا الوسيلة والفضيلة، وابعثه مقاما محمودا الذي وعدته، حلت له شفاعتي يوم القيامة</t>
+  </si>
+  <si>
+    <t>„Wer sagt, wenn er den Gebetsruf hört: ‚O Allah, Herr dieser vollkommenen Einladung und des aufrechten Gebets, gib Muhammad die ‚Wasilah‘ und die ‚Fadhilah‘ und erwecke ihn zu der lobenswerten Stellung, die Du ihm versprochen hast‘, für den wird meine Fürsprache am Tag der Auferstehung fällig.“</t>
+  </si>
+  <si>
+    <t>عَنْ جَابِرِ بْنِ عَبْدِ اللَّهِ رضي الله عنهما أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَنْ قَالَ حِينَ يَسْمَعُ النِّدَاءَ: اللَّهُمَّ رَبَّ هَذِهِ الدَّعْوَةِ التَّامَّةِ، وَالصَّلاَةِ القَائِمَةِ، آتِ مُحَمَّدًا الوَسِيلَةَ وَالفَضِيلَةَ، وَابْعَثْهُ مَقَامًا مَحْمُودًا الَّذِي وَعَدْتَهُ، حَلَّتْ لَهُ شَفَاعَتِي يَوْمَ القِيَامَةِ».</t>
+  </si>
+  <si>
+    <t>Jabir Ibn 'Abdillah - möge Allah mit ihm und seinem Vater zufrieden sein - berichtete, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: „Wer sagt, wenn er den Gebetsruf hört: ‚O Allah, Herr dieser vollkommenen Einladung und des aufrechten Gebets, gib Muhammad die ‚Wasilah‘ und die ‚Fadhilah‘ und erwecke ihn zu der lobenswerten Stellung, die Du ihm versprochen hast‘, für den wird meine Fürsprache am Tag der Auferstehung fällig.“</t>
+  </si>
+  <si>
+    <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ مَن قال حين يسمع المؤذِّنَ بعد أنْ ينتهي منه: 
+(اللَّهُمَّ رَبَّ هَذِهِ الدَّعْوَةِ)، وهي ألفاظ الأذان التي يُدْعَى بها إلى عبادة الله والصلاة، (التَّامَّةِ) الكاملة، دعوة التوحيد والرسالة، (وَالصَّلاَةِ القَائِمَةِ) الدائمة التي ستقام، (آتِ) وأَعْطِ، (مُحَمَّدًا الوَسِيلَةَ) والمَنْزِلة العَلِيّة في الجنة التي لا تنبغي إلا له صلى الله عليه وسلم، (وَالفَضِيلَةَ) المَرْتَبةَ الزائدةَ على مراتب الخلائق، (وَابْعَثْهُ) وأَعْطِه (مَقَامًا مَحْمُودًا) يُحْمَد القائم فيه؛ وهو الشفاعة العظمى يوم القيامة، (الَّذِي وَعَدْتَهُ) بقولك: {عسى أن يبعثك ربك مقامًا محمودًا} بأن تكون له صلى الله عليه وسلم. 
+فمن دعا هذا الدعاء استحقَّ  ووَجَبتْ له شفاعةُ النبي صلى الله عليه وسلم يوم القيامة.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - erklärt, dass jeder, der nach dem Ende des Gebetsrufs („Adhan“) durch den Muadhin sagt:
+„O Allah, Herr dieser Einladung“ - welche die Worte des Gebetsrufs sind, mit denen zur Anbetung Allahs und zum Gebet aufgerufen wird -, „der vollkommenen“ und vollständigen Einladung zum Monotheismus und zur Botschaft, „und des aufrechten Gebets“ - das dauerhafte Gebet, das verrichtet werden wird -, „gib“ und gewähre „Muhammad die Wasilah“ - die hohe Stellung im Paradies, die nur ihm - Allahs Segen und Frieden auf ihm - gebührt - „und die Fadhilah“ - die zusätzliche Stufe über den Stufen der Schöpfung -, „und erwecke ihn“ und gewähre ihm „eine lobenswerten Stellung“, in der derjenige, der sie einnimmt, gelobt wird; und das ist die große Fürsprache am Tag der Auferstehung, „die Du ihm versprochen hast“ mit Deinen Worten: „...auf dass dein Herr dich zu einer lobenswerten Stellung erwecke.“
+Wer nun dieses Bittgebet spricht, verdient und erhält die Fürsprache des Propheten - Allahs Segen und Frieden auf ihm - am Tag der Auferstehung.</t>
+  </si>
+  <si>
+    <t>مشروعية هذا الدعاء بعد الفراغ من التَّرْدِيْد خَلْفَ المؤذِّن، ومَن لم يَسمع النِّداء؛ فإنه لا يقوله.
+فضيلة الرسول صلى الله عليه وسلم حيث أُعطي الوَسِيلة والفَضِيلة والمقام المحمود والشفاعة العظمى في الفَصْلِ بين الخلائق.
+إثبات الشَّفاعة للرسول صلى الله عليه وسلم؛ لقوله: "حلَّت له شفاعتي يوم القيامة".
+شفاعته صلى الله عليه وسلم تكون لأهل الكبائر مِن أمته في عدم دخول النار أو مَن دَخَلَها أن يخرج منها، أو في دخول الجنة بغير حساب، أو رفع درجات من دخلها.
+قال الطيبي: من أوله إلى قوله "محمدًا رسول الله" هي الدعوة التامة، والحَيْعَلَة هي الصلاة القائمة في قوله يُقيمون الصلاة، ويحتمل أن يكون المراد بالصلاة الدعاء وبالقائمة الدائمة مِن قام على الشيء إذا داوم عليه، وعلى هذا فقوله "والصلاة القائمة" بيان للدعوة التامة، ويحتمل أن يكون المراد بالصلاة المعهودة المدعو إليها حينئذ وهو أظهر.
+قال المهلب: في الحديث الحض على الدعاء في أوقات الصلوات؛ لأنه حال رجاء الإجابة.</t>
+  </si>
+  <si>
+    <t>Die Legitimität dieses Bittgebets nach dem Wiederholen des Gebetsrufs hinter dem Muadhin. Wer den Gebetsruf nicht gehört hat, soll es nicht sprechen.
+Die Vorzüglichkeit des Gesandten - Allahs Segen und Frieden auf ihm -, dem die Wasilah und die Fadhilah sowie die lobenswerte Stellung und die große Fürsprache bei der Entscheidung zwischen den Geschöpfe gegeben wurden.
+Die Bestätigung der Fürsprache für den Gesandten - Allahs Segen und Frieden auf ihm -, denn er sagte: „...für den wird meine Fürsprache am Tag der Auferstehung fällig.“
+Seine Fürsprache - Allahs Segen und Frieden auf ihm - wird für diejenigen seiner Gemeinschaft sein, die große Sünden begangen haben, damit sie nicht das Feuer betreten; oder - falls sie es betreten haben - daraus wieder herauskommen; oder damit sie ohne Abrechnung ins Paradies eintreten; oder die Rangstufen derer erhöht werden, die es betreten haben.
+At-Taybi sagte: „Vom Anfang bis zu den Worten: ‚Muhammad ist der Gesandte Allahs‘ ist dies die vollkommene Einladung. Und das Aufrichten („Al-Hay'alah“) ist das Gebet in Seinen Worten: ‚Sie verrichten das Gebet‘. Es ist auch möglich, dass mit dem Gebet die Bittgebete gemeint sind und mit ‚aufrichtig‘ das Dauerhafte - abgeleitet von ‚qama 'ala asch-Schai`i‘, wenn jemand bei etwas (beharrlich) bleibt. Auf dieser Grundlage wären Seine Worte: ‚und das aufrechte Gebet‘ eine Erläuterung für die vollständige Einladung. Es ist ebenfalls möglich, dass mit dem Gebet das bekannte (rituelle) Gebet gemeint ist, zu dem zu diesem Zeitpunkt aufgerufen wird; und dies ist offensichtlicher.“
+Al-Muhallab sagte: „In diesem Hadith ist ein Ansporn zum (Sprechen von) Bittgebet(en) zu den Gebetszeiten, da dies eine Zeit ist, in der die Erhörung der Bittgebete erhofft wird.“</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/10635</t>
+  </si>
+  <si>
+    <t>لا يصلي أحدكم في الثوب الواحد ليس على عاتقيه شيء</t>
+  </si>
+  <si>
+    <t>‚Keiner von euch soll in einem einzelnen Gewand beten, ohne dass etwas auf seinen Schultern liegt.‘“</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لاَ يُصَلِّي أَحَدُكُمْ فِي الثَّوْبِ الوَاحِدِ لَيْسَ عَلَى عَاتِقَيْهِ شَيْءٌ».</t>
+  </si>
+  <si>
+    <t>Über Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Prophet - Allahs Segen und Frieden auf ihm - sagte: ‚Keiner von euch soll in einem einzelnen Gewand beten, ohne dass etwas auf seinen Schultern liegt.‘“</t>
+  </si>
+  <si>
+    <t>نَهَى النبيُّ صلى الله عليه وسلم مَن صلّى في ثوب واحد عن أنْ يُجَرِّدَ عاتقيه ما بين الكتف والعنق بحيث لا يضع عليهما شيئًا يسترهما؛ لأن العاتقين وإن لم يكونا عورة، فإن سترهما أمكن في ستر العورة، وهو أقرب إلى إجلال الله تعالى وتعظيمه أثناء الوقوف بين يديه في الصلاة.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - untersagte demjenigen, der in einem einzelnen Gewand betet, seine Schultern - (gemeint ist der Bereich) zwischen Schulter und Nacken - zu entblößen, sodass er nichts darauf legt, um sie zu bedecken. Denn obwohl die Schultern keine 'Aurah sind, ist ihre Bedeckung, wenn möglich, Teil der Bedeckung der 'Aurah (im Gebet) und näher an der Ehrfurcht und Verehrung Allahs - erhaben ist Er -, während man im Gebet vor Ihm steht.</t>
+  </si>
+  <si>
+    <t>جواز الصلاة في الثوب الواحد إذا ستر ما يجب ستره.
+جواز الصلاة في ثوبين، أحدهما يستر أعلى الجسم، والآخر يستر أسفله.
+استحباب كون المُصلِّي على هيئة حسنة.
+وجوب سَتر العَاتِقَين أو أحدهما في الصلاة، إذا أمْكَنه ذلك، وقيل النهي للتنزيه.
+قِلّة ما في أيدي الصحابة رضي الله عنهم من المال، حتى إن بعضهم لا يملك ثَوبين.
+قال النووي في معنى الحديث: حكمته أنه إذا ائتزر به ولم يكن على عاتقه منه شيء لم يؤمن أن تنكشف عورته، بخلاف ما إذا جعل بعضه على عاتقه، ولأنه قد يحتاج إلى إمساكه بيده أو يديه فيشغل بذلك، وتفوته سنة وضع اليد اليمنى على اليسرى تحت صدره، ورفعهما حيث شرع الرفع، وغير ذلك، لأن فيه ترك ستر أعلى البدن وموضع الزينة، وقد قال الله تعالى: { خُذُوا ‌زِينَتَكُمْ عِنْدَ كُلِّ مَسْجِدٍ } [الأعراف: 31].</t>
+  </si>
+  <si>
+    <t>Die Erlaubnis, in einem einzigen Gewand zu beten, sofern dieses alles bedeckt, was bedeckt werden muss.
+Die Erlaubnis, in zwei Gewändern zu beten; eines bedeckt den oberen Teil des Körpers und das andere den unteren Teil.
+Es ist wünschenswert, dass der Betende ein gutes Erscheinungsbild hat.
+Es wurde auch gesagt, dass die Untersagung (des Freilassens der Schultern) als Empfehlung (zur Verbesserung des Gebets) dient.
+Die Prophetengefährten - möge Allah mit ihnen zufrieden sein - hatten wenig Vermögen, sodass einige von ihnen nicht einmal zwei Gewänder besaßen.
+An-Nawawi sagte über die Bedeutung des Hadithes: „Die Weisheit dahinter ist, dass, wenn er sich (lediglich) damit umgürtet, ohne dass er etwas davon auf seine Schultern legt, nicht gewährleistet ist, dass seine 'Aurah (vollständig) bedeckt bleibt -  im Gegensatz dazu, wenn er einen Teil davon auf seine Schultern legt. Und weil er es möglicherweise mit seiner Hand oder seinen Händen halten muss, wäre er dadurch beschäftigt und würde die Sunnah des Legens der rechten Hand auf die linke unter seiner Brust und das Erheben der Hände, wo das Erheben vorgeschrieben ist, verpassen, und anderes. Denn es bedeutet, den oberen Teil des Körpers und den Ort der Schmucks unbedeckt zu lassen, und Allah - erhaben ist Er - hat gesagt: ‚Legt euren Schmuck bei jeder Gebetsstätte an.‘“ [Al-A'raf:31]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/10639</t>
+  </si>
+  <si>
     <t>لا تجلسوا على القبور، ولا تصلوا إليها</t>
   </si>
   <si>
     <t>‚Setzt euch nicht auf Gräber und betet nicht in ihre Richtung.‘“</t>
   </si>
   <si>
     <t>عن أبي مَرْثَدٍ الغَنَوِيّ رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «لَا تَجْلِسُوا عَلَى الْقُبُورِ، وَلَا تُصَلُّوا إِلَيْهَا».</t>
   </si>
   <si>
     <t>Von Abu Marthad Al-Ghanawi - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Setzt euch nicht auf Gräber und betet nicht in ihre Richtung.‘“</t>
   </si>
   <si>
     <t>نَهى النبيُّ صلى الله عليه وسلم عن الجُلوسِ على القبور.
 كما نهى عن الصلاةِ إلى القبور، بأن يكون القبر في جهة قِبْلة المُصلي؛ لأن ذلك من وسائل الشرك.</t>
   </si>
   <si>
     <t>Der Prophet  - Allahs Segen und Frieden auf ihm - verbot es, auf Gräbern zu sitzen.
 Er verbot auch, in Richtung der Gräber zu beten, d. h., dass das Grab in Richtung der Gebetsrichtung des Betenden ist, da dies zu den Mitteln des Schirks gehört.</t>
   </si>
   <si>
     <t>النهي عن الصلاة في المقابر أو بينها أو إليها إلا صلاة الجنازة كما ثبت بالسنة.
 النهي عن الصلاة إلى القبور سَدًّا لذريعة الشرك.
 نهى الإسلام عن الغُلوِّ في القبور وعن امْتِهانها، فلا إفْرَاط ولا تَفْريط.
 حُرمة المُسلم باقية بعد موته، لقوله صلى الله عليه وسلم: (كَسْرُ عَظْمِ المَيّت كَكَسْرِه حيًّا).</t>
   </si>
@@ -14921,77 +15611,143 @@
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - erklärte, dass Allah ihm beim Gebet befohlen hat, sich auf sieben Körperteile niederzuwerfen, nämlich:
 Erstens: Die Stirn: Sie ist der Bereich des Gesichts oberhalb der Nase und der Augen. Und er - Allahs Segen und Frieden auf ihm - zeigte mit seiner Hand auf seine Nase, um zu verdeutlichen, dass die Stirn und die Nase zusammen ein Körperteil der sieben sind, und um zu betonen, dass der sich Niederwerfende mit seiner Nase den Boden berührt.
 Das zweite und dritte Körperteil: Die beiden Hände.
 Das vierte und fünfte Körperteil: Die beiden Knie.
 Das sechste und siebte Körperteil: Die Fußzehen.
 Und er befahl uns, unsere Haare nicht zu binden oder unsere Kleidung beim Niederwerfen auf den Boden zusammenzuziehen, um sie zu schützen; sondern sie locker zu lassen, damit sie auf den Boden fallen und sich zusammen mit den Körperteilen niederwerfen.</t>
   </si>
   <si>
     <t>وجوب السُّجود في الصلاة على الأعَضاء السَّبعة.
 كراهية جَمْعِ وضَمِّ الثَّوب والشَّعَر في الصلاة.
 يجب على المصلي أن يطمئن في صلاته، وذلك بأنْ يضع أعضاء السجود السبعة على الأرض، ويستقر عليها حتى يأتي بالذكر المشروع.
 النهيُ عن كَفِّ الشَّعَرِ خاصٌّ بالرجال دون النساء؛ لأن المرأة في الصلاة مأمورة بالتستر.</t>
   </si>
   <si>
     <t>Die Verpflichtung, sich im Gebet auf die sieben Körperteile niederzuwerfen.
 Die Verpöntheit, die Kleidung und Haare während des Gebets zusammenzuziehen oder zu binden.
 Der Betende muss in seinem Gebet Ruhe finden, indem er die sieben Körperteile der Niederwerfung auf den Boden legt und sich auf ihnen niederlässt, damit er den darin vorgeschriebenen Dhikr sagt.
 Das Verbot, das Haar zurückzuhalten, gilt nur für Männer und nicht für Frauen, da Frauen im Gebet dazu angehalten sind, sich zu bedecken.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/10925</t>
   </si>
   <si>
+    <t>إذا سجدت، فضع كفيك وارفع مرفقيك</t>
+  </si>
+  <si>
+    <t>‚Wenn du dich niederwirfst, lege deine Handflächen auf den Boden und hebe deine Ellbogen an.‘“</t>
+  </si>
+  <si>
+    <t>عَنِ الْبَرَاءِ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِذَا سَجَدْتَ، فَضَعْ كَفَّيْكَ وَارْفَعْ مِرْفَقَيْكَ».</t>
+  </si>
+  <si>
+    <t>Über Al-Bara - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Wenn du dich niederwirfst, lege deine Handflächen auf den Boden und hebe deine Ellbogen an.‘“</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم حالةَ اليدين في سجود الصلاة، وذلك بأن يُمَكِّنَ الكفَّين من الأرض ويضعها مضمومة الأصابع في اتجاه القبلة، ويكون المرفقان -مفصل الذراع والعضد- مُرتَفعَين عن ملامسة الأرض ومُفرجين عن الجنبين.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - erläuterte die Position der Hände während der Niederwerfung im Gebet. Er wies an, die Handflächen auf den Boden zu legen, wobei die Finger geschlossen (und) in Richtung der Qiblah ausgerichtet sein sollen. Die Ellbogen (das Gelenk zwischen Ober- und Unterarm) sollten angehoben sein, den Boden nicht berühren und seitlich abgespreizt sein.</t>
+  </si>
+  <si>
+    <t>الواجب على المصلِّي أن يَضع كفَّيه على الأرض، والكفان عُضوان من أعضاء السُّجود السَّبعة.
+استحباب رفع الذِّراعين عن الأرض، وكراهة افتراشهما كما يَفترش السَّبع ذِراعيه.
+مشروعية إظهار النَّشاط والقوَّة والرَّغبة في العَبادة.
+المُصلِّي إذا اعتمد على جميع أعضاء السُّجود، أخذ كلُّ عُضوٍ حقَّه من العبادة.</t>
+  </si>
+  <si>
+    <t>Es ist Pflicht für den Betenden, seine Handflächen auf den Boden zu legen. Die Handflächen sind zwei der sieben Körperteile, auf denen man sich niederwirft.
+Es ist empfohlen, die Arme vom Boden abzuheben und es ist verpönt, so wie ein wildes Tier auszubreiten.
+Es zeigt Aktivität, Stärke und den Wunsch, Allah anzubeten.
+Wenn sich der Betende auf alle Körperteile der Niederwerfung stützt, erfüllt jedes Körperteil seinen Anteil an der Anbetung.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/10927</t>
+  </si>
+  <si>
     <t>كان النبي صلى الله عليه وسلم يقول بين السجدتين: اللهم اغفر لي، وارحمني، وعافني، واهدني، وارزقني</t>
   </si>
   <si>
     <t>„Der Prophet - Allahs Segen und Frieden auf ihm - pflegte zwischen den beiden Niederwerfungen zu sagen: ‚O Allah, vergib mir, erbarme Dich mir, verschone mich, leite mich auf den rechten Weg und versorge mich!‘ (Allahumma ighfir li wa irhamni wa 'afini wa ihdini wa irzuqni).“</t>
   </si>
   <si>
     <t>عن ابن عباس رضي الله عنهما: كان النبي صلى الله عليه وسلم يقول بين السجدتين: «اللَّهمَّ اغْفِرْ لي، وارْحَمْنِي، وعافِني، واهْدِني، وارزقْنِي».</t>
   </si>
   <si>
     <t>Von Ibn 'Abbas - möge Allah mit ihm und seinem Vater zufrieden sein - wird überliefert (, dass er sagte): „Der Prophet - Allahs Segen und Frieden auf ihm - pflegte zwischen den beiden Niederwerfungen zu sagen: ‚O Allah, vergib mir, erbarme Dich mir, verschone mich, leite mich auf den rechten Weg und versorge mich!‘ (Allahumma ighfir li wa irhamni wa 'afini wa ihdini wa irzuqni).“</t>
   </si>
   <si>
     <t>كان النبيُّ صلى الله عليه وسلم يدعو بين السَّجدتَين في صلاتِه بهذه الدعوات الخمس التي يحتاج المسلم إليها حاجة عظيمة، واشتملت على خَيرَي الدنيا والآخرة، مِنْ طَلَبِ المغفرة وستر الذنوب والتجاوز عنها، وإسباغ الرحمة، والعافية من الشبهات والشهوات والأمراض والأسقام، وسؤال الله الهداية للحق والثبات عليه، والرزق من الإيمان والعلم والعمل الصالح، ومن المال الحلال الطيب.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - pflegte zwischen den beiden Niederwerfungen in seinem Gebet diese fünf Bittgebete, die der Muslim dringend benötigt, zu sprechen. Sie umfassen das Gute des Dies- und des Jenseits, wie die Bitte um Vergebung, das Bedecken und Vergeben von Sünden, die Gewährung von Barmherzigkeit, die Heilung von Zweifeln, Begierden, Krankheiten und Leiden, sowie die Bitte an Allah um die Rechtleitung zur Wahrheit und zur Standhaftigkeit darauf, und um Versorgung mit Glauben, Wissen, guten Taten und gutem, erlaubtem Geld.</t>
   </si>
   <si>
     <t>مشروعية هذا الدعاء في الجلسة التي بين السَّجدتين.
 فضل هذه الأدعية لِمَا اشتملتْ عليه من خيري الدنيا والآخرة.</t>
   </si>
   <si>
     <t>Die Legitimität dieses Bittgebets in der Sitzposition zwischen den beiden Niederwerfungen.
 Der Vorzug dieser Bittgebete, da sie das Gute für das Dies- und das Jenseits beinhalten.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/10930</t>
+  </si>
+  <si>
+    <t>صليت مع النبي صلى الله عليه وسلم، فكان يسلم عن يمينه: السلام عليكم ورحمة الله وبركاته، وعن شماله: السلام عليكم ورحمة الله</t>
+  </si>
+  <si>
+    <t>„Ich betete mit dem Propheten - Allahs Segen und Frieden auf ihm -; und er pflegte, zu seiner Rechten zu grüßen: ‚As-Salamu 'Alaykum wa Rahmatullahi wa Barakatuh‘, und zu seiner Linken: ‚As-Salamu 'Alaykum wa Rahmatullah.‘“</t>
+  </si>
+  <si>
+    <t>عَنْ وَائِل بن حُجرٍ رضي الله عنه قَالَ: صَلَّيْتُ مَعَ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَكَانَ يُسَلِّمُ عَنْ يَمِينِهِ: «السَّلَامُ عَلَيْكُمْ وَرَحْمَةُ اللَّهِ وَبَرَكَاتُهُ»، وَعَنْ شِمَالِهِ: «السَّلَامُ عَلَيْكُمْ وَرَحْمَةُ اللَّهِ».</t>
+  </si>
+  <si>
+    <t>Über Wail Ibn Hujr - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Ich betete mit dem Propheten - Allahs Segen und Frieden auf ihm -; und er pflegte, zu seiner Rechten zu grüßen: ‚As-Salamu 'Alaykum wa Rahmatullahi wa Barakatuh‘, und zu seiner Linken: ‚As-Salamu 'Alaykum wa Rahmatullah.‘“</t>
+  </si>
+  <si>
+    <t>كَانَ النبيُّ صلى الله عليه وسلم إذا أراد أنْ يَنصَرِفَ من صلاته سلَّم عن يمينه وشماله بأن يلتفت بوجهه للجهة اليمنى، مع قوله: (السلام عليكم ورحمة الله وبركاته)، ويسلِّم عن شماله، بأن يلتفت بوجهه للجهة اليسرى، مع قوله: (السلام عليكم ورحمة الله).</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - pflegte, wenn er sein Gebet beenden wollte, nach rechts und links zu grüßen, indem er sein Gesicht nach rechts drehte und sagte: „As-Salamu 'Alaykum wa Rahmatullahi wa Barakatuh“, und nach links, indem er seinen Kopf nach links drehte und sagte: „As-Salamu 'Alaykum wa Rahmatullah.“</t>
+  </si>
+  <si>
+    <t>مشروعية التسليمتين من الصلاة، وأنها من أركانها.
+استحباب الإتيان بزيادة قول: (وبركاته)، في بعض الأحيان؛ لأن النبي صلى الله عليه وسلم لم يكن يُدَاوِم عليها.
+النطق بالتسليمتين في الصلاة ركن واجب، وأما فعل الالتفات أثناء النطق بهما مستحب.
+ينبغي أن يكون قول: (السلام عليكم ورحمة الله) أثناء فعل الالتفات لا قبله ولا بعده.</t>
+  </si>
+  <si>
+    <t>Die Legitimität (und Erlaubnis) der beiden Grußformeln („Taslim“) im Gebet (bzw. an seinem Ende) und dass sie zu seinen Säulen gehören.
+Es ist erwünscht, den Zusatz „wa Barakatuh“ gelegentlich hinzuzufügen, da der Prophet - Allahs Segen und Frieden auf ihm - dies nicht ständig zu sagen pflegte.
+Die Aussprache der beiden Grußformeln („Taslim“) im Gebet ist eine verpflichtende Säule („Rukn“); was jedoch das Ausführen der (Kopf-)Drehung während ihrer Aussprache betrifft, so ist dies erwünscht.
+Das Sagen von „As-Salamu 'Alaykum wa Rahmatullah“ sollte während der Drehungen (des Kopfes nach rechts und links) geschehen, nicht davor oder danach.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/10945</t>
   </si>
   <si>
     <t>اللهم أنت السلام، ومنك السلام، تباركت ذا الجلال والإكرام</t>
   </si>
   <si>
     <t>O Allah, Du bist der Friede, und von Dir kommt der Friede. Gepriesen seist Du, o Besitzer der Majestät und der Ehre</t>
   </si>
   <si>
     <t>عن ثَوْبَانَ رضي الله عنه قال: كَانَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ إِذَا انْصَرَفَ مِنْ صَلَاتِهِ اسْتَغْفَرَ ثَلَاثًا، وَقَالَ: «اللَّهُمَّ أَنْتَ السَّلَامُ، وَمِنْكَ السَّلَامُ، تَبَارَكْتَ ذَا الْجَلَالِ وَالْإِكْرَامِ»، قَالَ الْوَلِيدُ: فَقُلْتُ لِلْأَوْزَاعِيِّ: كَيْفَ الْاسْتِغْفَارُ؟ قَالَ: تَقُولُ: أَسْتَغْفِرُ اللهَ، أَسْتَغْفِرُ اللهَ.</t>
   </si>
   <si>
     <t>Von Thawban - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden seien auf ihm - pflegte, wenn er sein Gebet beendet hatte, dreimal um Vergebung zu bitten und zu sagen: ‚O Allah, Du bist der Friede, und von Dir kommt der Friede. Gepriesen seist Du, o Besitzer der Majestät und der Ehre (Allahuma Antas-Salam, wa minkas-Salam, tabarakta ya Dhal-Jalali wal-Ikram).‘“
 Al-Walid sagte: „Ich fragte Al-Awza'i: ‚Wie bittet man um Vergebung?‘ Er antwortete: ‚Du sagst: &gt;Ich bitte Allah um Vergebung, ich bitte Allah um Vergebung (Astaghfirullah, Astaghfirullah).&lt;‘“</t>
   </si>
   <si>
     <t>كان النبيُّ صلى الله عليه وسلم يقول إذا انتهى من صلاته: أستغفر الله، أستغفر الله، أستغفر الله.
 ثم يُعَظِّم ربَّه بقوله: "اللَّهمَّ أنتَ السَّلامُ، ومنْكَ السَّلامُ، تباركْتَ ذا الجَلالِ والإكرامِ " فالله السالم الكامل في صفاته، المنزَّهُ عنَ كل عيب ونَقصٍ، وتَطْلُبُ منه سبحانه السَّلامةَ منْ شُرورِ الدُّنيا والآخرةِ لا مِنْ غَيره، وهو سبحانه قد تَكاثَرَ خَيْرُه في الدارين، صاحب العظَمةِ والإحسانِ.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - pflegte nach Beendigung seines Gebets zu sagen: „Ich bitte Allah um Vergebung, ich bitte Allah um Vergebung, ich bitte Allah um Vergebung (Astaghfirullah, Astaghfirullah, Astaghfirullah).“
 Dann pries er seinen Herrn, indem er sagte: „O Allah, Du bist der Friede, und von Dir kommt der Friede. Gepriesen seist Du, o Besitzer der Majestät und der Ehre.“ Allah ist der vollkommen Friedvolle in Seinen Eigenschaften, frei von jedem Mangel und Makel. Man bittet Ihn - erhaben ist Er - um Schutz vor den Übeln des Dies- und des Jenseits, und nicht jemand anderen. Er - gepriesen sei Er - ist derjenige, Dessen Güte in beiden Welten viel ist, Er ist der Besitzer von Größe und Güte.</t>
   </si>
   <si>
     <t>استحباب الاستغفار عَقِبَ الصلاةِ والمداومة عليه.
 استحباب الاستغفار لاستكمال النقص في العبادة وجَبْرًا للطاعة والتقصير فيها.</t>
@@ -15122,50 +15878,108 @@
     <t>‚Beschimpft meine Gefährten nicht! Denn selbst wenn einer von euch so viel Gold wie der Berg Uhud ausgeben würde, würde er nicht den Lohn von einem von ihnen erreichen - und nicht einmal die Hälfte davon.‘“</t>
   </si>
   <si>
     <t>عَنْ أَبِي سَعِيدٍ الخُدْرِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لاَ تَسُبُّوا أَصْحَابِي، فَلَوْ أَنَّ أَحَدَكُمْ أَنْفَقَ مِثْلَ أُحُدٍ ذَهَبًا مَا بَلَغَ مُدَّ أَحَدِهِمْ، وَلاَ نَصِيفَهُ».</t>
   </si>
   <si>
     <t>Von Abu Sa'id Al-Khudri - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Prophet - Allahs Segen und Frieden auf ihm - sagte: ‚Beschimpft meine Gefährten nicht! Denn selbst wenn einer von euch so viel Gold wie der Berg Uhud ausgeben würde, würde er nicht den Lohn von einem von ihnen erreichen - und nicht einmal die Hälfte davon.‘“</t>
   </si>
   <si>
     <t>نَهَى النبيُّ صلى الله عليه وسلم عن سَبِّ الصحابة، وخاصة السابقين الأولين من المهاجرين والأنصار؛ وأَخْبَر أنه لو أنفق أَحدٌ من الناس مِثلَ جبل أُحد ذهبًا ما بَلغَ ثوابَه في ذلك ثواب نفقة أحد الصحابة مُد طعام أو نصفه -والمد ملء كفي الرجل المتوسط-؛ وذلك لمزيد إخلاصهم، وصِدْق نياتهم، وسَبْق إنفاقهم وقتالِهم قبل فتح مكة حيث شدة الحاجة إليه.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - untersagte das Beschimpfen der Gefährten, insbesondere der ersten Generationen von den Auswanderern (Muhajirun) und den Helfern (Ansar). Er erklärte, dass selbst wenn jemand von den Menschen so viel Gold wie der Berg Uhud spenden würde, dies nicht den Lohn erreichen würde, den die Gefährten für das Spenden eines Mudds an Nahrung oder sogar eines halben Mudds erhält; wobei ein Mudd zwei volle Hände eines durchschnittlichen Mannes entspricht.
 Dies liegt an ihrer vermehrten Aufrichtigkeit, der Wahrhaftigkeit ihrer Absichten und daran, dass sie früh gespendet und gekämpft haben, noch vor der Eroberung von Makkah, als die Not besonders groß war.</t>
   </si>
   <si>
     <t>سَبُّ الصحابة -رضي الله عنهم- حرامٌ، ومن المعاصي الكبائر.</t>
   </si>
   <si>
     <t>Die Beleidigung der Gefährten - möge Allah mit ihnen zufrieden sein - ist verboten und gehört zu den großen Sünden.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/11000</t>
   </si>
   <si>
+    <t>قال رسول الله صلى الله عليه وسلم لأبي بكر وعمر: هذان سيدا كهول أهل الجنة من الأولين والآخرين إلا النبيين والمرسلين</t>
+  </si>
+  <si>
+    <t>„Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte zu Abu Bakr und 'Umar: ‚Diese beiden sind die Herren der älteren Menschen des Paradieses von den Ersten und den Letzten, außer den Propheten und Gesandten.‘“</t>
+  </si>
+  <si>
+    <t>عن أنس رضي الله عنه، قال: قال رسول الله صلى الله عليه وسلم لأبي بكر وعمر: «هذان سَيِّدا كُهُول أهل الجنة من الأوَّلِين والآخِرين إلا النبيِّين والمرسلين».</t>
+  </si>
+  <si>
+    <t>Anas - möge Allah mit ihm zufrieden sein - berichtete: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte zu Abu Bakr und 'Umar: ‚Diese beiden sind die Herren der älteren Menschen des Paradieses von den Ersten und den Letzten, außer den Propheten und Gesandten.‘“</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ أبا بكر الصديق وعمر الفاروق رضي الله عنهما هما أفضل البشر بعد الأنبياء، وأفضل مَن دخل الجنة بعد النبيين والمرسلين.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtete darüber, dass Abu Bakr As-Siddiq und 'Umar Al-Faruq - möge Allah mit ihnen beiden zufrieden sein - die besten Menschen nach den Propheten sind und die besten, die das Paradies nach den Propheten und Gesandten betreten werden.</t>
+  </si>
+  <si>
+    <t>أبو بكر وعمر رضي الله عنهما هما أفضل الناس بعد الأنبياء والمرسلين.
+ليس في الجنة كَهْلٌ، بل مَن يدخلها ابن ثلاث وثلاثين سنة، والمراد أنهما سيدا مَن مات كهلًا في الدنيا، أو أنّ ذلك باعتبار ما كانوا عليه في الدنيا حال هذا الحديث.</t>
+  </si>
+  <si>
+    <t>Abu Bakr und 'Umar - möge Allah mit ihnen beiden zufrieden sein - sind die besten Menschen nach den Propheten und Gesandten.
+Im Paradies gibt es keine älteren Menschen, vielmehr ist jeder, der es betritt, 33 Jahre alt. Gemeint ist, dass beide (also Abu Bakr und 'Umar) die Herren derer sind, die im Diesseits als ältere Menschen starben, oder dass dies in Bezug auf ihren Zustand im Diesseits zum Zeitpunkt dieses Hadithes gilt.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/11161</t>
+  </si>
+  <si>
+    <t>الحسن والحسين سيدا شباب أهل الجنة</t>
+  </si>
+  <si>
+    <t>‚Al-Hasan und Al-Husayn sind die Herren der jungen Menschen des Paradieses.‘“</t>
+  </si>
+  <si>
+    <t>عن أبي سعيد الخدري رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «الحَسَن والحُسَيْن سَيِّدا شَباب أهْل الجنة».</t>
+  </si>
+  <si>
+    <t>Über Abu Sa'id Al-Khudri - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Al-Hasan und Al-Husayn sind die Herren der jungen Menschen des Paradieses.‘“</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ حَفيدَيه الحسن والحسين ابنا علي بن أبي طالب وفاطمة بنت النبي صلى الله عليه وسلم ورضي عنهم، هما سيدا كلِّ مَن مات وهو شاب ودخل الجنة في الفضل، أو أنهما سيدا شباب أهل الجنة باستثناء الأنبياء والخلفاء الراشدين.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtete darüber, dass seine Enkel Al-Hasan und Al-Husayn, die Söhne von 'Ali Ibn Abi Talib und Fatimah, der Tochter des Propheten - Allahs Segen und Frieden auf ihm -, möge Allah mit ihnen allen zufrieden sein, die Herren all derer sind, die als junge Menschen starben und das Paradies aufgrund ihrer Vorzüglichkeit betreten werden, oder dass sie die Herren der jungen Menschen des Paradieses sind, mit Ausnahme der Propheten und der rechtgeleiteten Kalifen.</t>
+  </si>
+  <si>
+    <t>فيه فضيلة ظاهرة للحسن والحسين رضي الله عنهما.
+قيل في معنى الحديث: أنهما في وقت الحديث هما سيدا شباب مَن هم من أهل الجنة من شُبّان هذا الزمان، أو أنهما أفضل ممن لم يثبت فيه تفضيلٌ عامٌّ كالأنبياء والخلفاء، أو أنهما سيدا من اتصف بصفات الشباب والفُتُوَّة كالمروءة والكرم والشجاعة، ولم يَرِدْ بذلك سِنَّ الشباب؛ لأن الحسن والحسين ماتا كَهْلَين.</t>
+  </si>
+  <si>
+    <t>Es zeigt die offensichtliche Vorzüglichkeit von Al-Hasan und Al-Husayn - möge Allah mit ihnen beiden zufrieden sein.
+Es wurde über die Bedeutung des Hadithes gesagt: dass sie zum Zeitpunkt des Hadithes die Herren der jungen Menschen unter den Bewohnern des Paradieses aus dieser Zeit waren; oder dass sie besser sind als diejenigen, für die keine allgemeine Vorzüglichkeit festgestellt wurde, wie die Propheten und Kalifen; oder dass sie die Herren derer sind, die sich durch die Eigenschaften der Jugend und des Mutes auszeichnen, wie Großmut, Großzügigkeit und Tapferkeit, und dass damit nicht das Alter der Jugend gemeint ist, da Al-Hasan und Al-Husayn als ältere Menschen starben.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/11169</t>
+  </si>
+  <si>
     <t>ليبلغن هذا الأمر ما بلغ الليل والنهار، ولا يترك الله بيت مدر ولا وبر إلا أدخله الله هذا الدين</t>
   </si>
   <si>
     <t>‚Dieses Anliegen (d. h. der Islam) wird das erreichen, was die Nacht und der Tag erreicht haben. Allah wird kein Haus aus Lehm oder Tierhaar auslassen, ohne dass Allah diese Religion dort hinbringt</t>
   </si>
   <si>
     <t>عن تَميم الداري رضي الله عنه، قال: سمعتُ رسول الله صلى الله عليه وسلم يقول: «‌لَيَبْلُغَنَّ ‌هَذَا الأَمْرُ مَا بَلَغَ اللَّيْلُ وَالنَّهَارُ، وَلَا يَتْرُكُ اللهُ بَيْتَ مَدَرٍ وَلَا وَبَرٍ إِلَّا أَدْخَلَهُ اللهُ هَذَا الدِّينَ، بِعِزِّ عَزِيزٍ أَوْ بِذُلِّ ذَلِيلٍ، عِزًّا يُعِزُّ اللهُ بِهِ الإِسْلَامَ، وَذُلًّا يُذِلُّ اللهُ بِهِ الكُفْرَ» وَكَانَ تَمِيمٌ الدَّارِيُّ يَقُولُ: قَدْ عَرَفْتُ ذَلِكَ فِي أَهْلِ بَيْتِي، لَقَدْ أَصَابَ مَنْ أَسْلَمَ مِنْهُمُ الْخَيْرُ وَالشَّرَفُ وَالْعِزُّ، وَلَقَدْ أَصَابَ مَنْ كَانَ مِنْهُمْ كَافِرًا الذُّلُّ وَالصَّغَارُ وَالْجِزْيَةُ.</t>
   </si>
   <si>
     <t>Von Tamim Ad-Dari - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Ich hörte den Gesandten Allahs - Allahs Segen und Frieden auf ihm - sagen: ‚Dieses Anliegen (d. h. der Islam) wird das erreichen, was die Nacht und der Tag erreicht haben. Allah wird kein Haus aus Lehm oder Tierhaar auslassen, ohne dass Allah diese Religion dort hinbringt. Entweder mit der Ehre eines Ehrenvollen oder mit der Erniedrigung eines Erniedrigten – Ehre, mit der Allah den Islam ehren wird, und Erniedrigung, mit der Allah den Unglauben erniedrigen wird.‘ Und Tamim Ad-Dari pflegte zu sagen: ‚Ich habe das bei den Bewohnern meines Hauses (d. h. meiner Familie) erfahren. Diejenigen, die von ihnen zum Islam übertreten sind, haben Gutes, Ehre und Ansehen erhalten, während diejenigen, die ungläubig geblieben sind, Erniedrigung, Herabsetzung und die Jizyah erfahren haben.‘“</t>
   </si>
   <si>
     <t>يُخبِرُ رسولُ الله صلى الله عليه وسلم أنَّ هذا الدين سوف يعمُّ جميع أجزاء الأرض، فأيّ مكان وصله الليل والنهار سيصله هذا الدين، 
 ولن يترك الله تعالى بيتًا في المدن والقرى ولا في البوادي والصحراء إلا أدخل عليه هذا الدين، 
 فمَن قَبِلَ هذا الدين وآمن به فإنه يكون عزيزًا بعزة الإسلام، 
 ومن رفضه وكفر به فإنه يكون ذليلًا مهانًا. 
 ثم أخبر الصحابي تميم الداري رضي الله عنه أنه عرف ذلك الذي أخبر به رسول الله صلى الله عليه وسلم في أهل بيته خاصة، فإنّ من أسلم منهم ناله الخير والشرف والعز، ومن كفر منهم ناله الذل والهوان هذا مع ما يدفعه للمسلمين من أموال.</t>
   </si>
   <si>
     <t>Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - informiert, dass diese Religion alle Teile der Erde umfassen wird. Jeder Ort, den die Nacht und der Tag erreichen, wird auch von dieser Religion erreicht werden. Allah - erhaben ist Er - wird kein Haus in den Städten und Dörfern, und auch in den Wüsten und auf dem Land, auslassen, ohne dass Er diese Religion dort hinbringt. Wer diese Religion annimmt und an sie glaubt, wird durch die Ehre des Islam geehrt. Und wer sie ablehnt und ungläubig ist, wird erniedrigt und verachtet.
 Dann berichtete der Gefährte Tamim Ad-Dari - möge Allah mit ihm zufrieden sein - dass er das, was der Gesandte Allahs - Allahs Segen und Frieden auf ihm - ihm übermittelt hatte, besonders bei den Bewohner seines Hauses (d. h. seiner Familie) erkannte: Diejenigen, die von ihnen den Islam angenommen haben, haben Gutes, Ehre und Ansehen erlangt, während diejenigen, die ungläubig geblieben sind, Erniedrigung und Herabsetzung erfahren haben, zusätzlich zu den finanziellen Abgaben, die sie an die Muslimen leisten müssen.</t>
   </si>
   <si>
     <t>بشارة للمسلمين بأن دينهم سينتشر في جميع أجزاء الأرض.
 العزة للإسلام والمسلمين والذل للكفر والكافرين.
@@ -15193,50 +16007,141 @@
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ المصلي إذا تردد في صلاته ولم يدر كم صلى، ثلاثًا، أم أربعًا؟ فليبعد العددَ الزائدَ المشكوكَ فيه ولا يأخذ به؛ فالثلاث هو المتيقن، فيصلي ركعة رابعة، ثم يسجد سجدتين قبل أن يسلم.
 فإن كان ما صلّاه حقيقة أربعًا؛ صار خمسًا بإضافة ركعة، وسجدتي السهو عوضًا عن ركعة، فكان العدد شفعًا لا وترًا: وإن كان صلى بالركعة الزائدة أربعًا؛ فيكون قد أدى ما عليه من غير زيادة ولا نقصان.
 وسجدتا السهو كانتا إذلالًا للشيطان ودحرًا له، وردَّه خاسئًا مُبْعِدًا عن مراده؛ لأنه لَبَّسَ عليه صلاته، وتعرَّض لإفسادها، وكملت صلاة ابن آدم لمّا امتثل أمر الله تعالى بالسجود الذي عصى به إبليس، حينما امتنع من طاعة الله بالسجود لآدم.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - erklärte, dass derjenige, der beim Gebet unsicher ist und nicht weiß, ob er drei oder vier Gebetseinheiten gebetet hat, die zweifelhafte höhere Anzahl ignorieren und sich auf die sichere Zahl, also drei, verlassen soll. Er soll eine vierte Gebetseinheit beten und sich dann durch zwei zusätzliche Niederwerfungen (Sujud) vor dem Taslim des Gebets niederwerfen.
 Wenn er tatsächlich vier Einheiten gebetet hat, wird die zusätzliche Einheit zur fünften, und die zwei Niederwerfungen ersetzen eine Einheit. Dadurch ergibt sich eine gerade und keine ungerade Anzahl. Wenn er jedoch durch die zusätzliche Einheit insgesamt vier Einheiten gebetet hat, hat er sein Gebet ohne Hinzufügungen oder Kürzungen korrekt abgeschlossen.
 Die zwei Niederwerfungen dienen als Demütigung für den Satan und als Abwehr gegen ihn, indem sie ihn zurückweisen und seine Absichten vereiteln, denn der Satan hat versucht, ihn in seinem Gebet zu verwirren und es zu verderben. Das Gebet des Menschen wird vervollständigt, wenn er dem Befehl Allahs - erhaben ist Er - folgt, indem er sich niederwirft - und der Satan sündigte aufgrund der Niederwerfung, da er sich weigerte dem Befehl Allahs zu folgen, sich vor Adam niederzuwerfen.</t>
   </si>
   <si>
     <t>المصلي إذا شك في صلاته ولم يترجّح عنده أحد الأمرين فإنه يطرح الشك ويعمل باليقين، وهو الأقل، فيتم صلاته ويسجد للسهو قبل أن يسلِّم ثم يسلِّم.
 هاتان السجدتان طريق إلى جبر الصلاة، وردّ للشيطان خاسئًا ذليلًا مُبعدًا عن مُراده.
 الشك الذي في الحديث هو التردد بلا رجحان، فإذا وُجد الظن وترجّح عُمِل به.
 الحث على محاربة الوسواس ودفعه بامتثال أمر الشرع.</t>
   </si>
   <si>
     <t>Wenn der Betende beim Gebet unsicher ist und keine der beiden Möglichkeiten (in der Vermutung) überwiegt, soll er den Zweifel beiseite lassen und sich auf das Gewisse, also die geringere Anzahl, verlassen. Er vervollständigt sein Gebet, verrichtet zwei Niederwerfungen vor dem Taslim des Gebets und vollendet dann sein Gebet durch den Taslim.
 Diese beiden Niederwerfungen sind ein Weg, um das Gebet zu vervollständigen und den Satan erniedrigt und zurückgewiesen von seinen Absichten fernzuhalten.
 Der Zweifel, der in dem Hadith erwähnt wird, ist das Zögern ohne klare Entscheidung. Wenn jedoch eine Vermutung besteht und diese überwiegt, soll man sich danach richten.
 Die Ermutigung, die Einflüsterungen zu bekämpfen und abzuwenden, indem man den Anweisungen der (islamischen) Gesetzgebung folgt.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/11231</t>
+  </si>
+  <si>
+    <t>أن النبي صلى الله عليه وسلم كان لا يدع أربعا قبل الظهر وركعتين قبل الغداة</t>
+  </si>
+  <si>
+    <t>dass der Prophet - Allahs Segen und Frieden auf ihm - niemals (die) vier (Gebetseinheiten) vor dem Mittagsgebet und (die) zwei (Gebetseinheiten) vor dem Morgengebet ausließ</t>
+  </si>
+  <si>
+    <t>عن عائشةَ أُمِّ المُؤْمِنينَ رضي الله عنها: أن النبي صلى الله عليه وسلم كان لا يَدع أربعا قَبل الظهر وركعتين قبل الغَدَاة.</t>
+  </si>
+  <si>
+    <t>Über 'Aischah, der Mutter der Gläubigen, - möge Allah mit ihr zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - niemals (die) vier (Gebetseinheiten) vor dem Mittagsgebet und (die) zwei (Gebetseinheiten) vor dem Morgengebet ausließ.</t>
+  </si>
+  <si>
+    <t>أَخْبَرَت عائشةُ رضي الله عنها أنَّ النبيَّ صلى الله عليه وسلم كان يُواظِب على صلوات النوافل في بيتها ولا يَدَعُها: أربع ركعات بتسليمتين قبل صلاة الظهر، وركعتان قبل صلاة الفجر.</t>
+  </si>
+  <si>
+    <t>'Aischah - möge Allah mit ihr zufrieden sein - berichtete, dass der Prophet - Allahs Segen und Frieden auf ihm - die(se) freiwilligen Gebete regelmäßig in ihrem Haus verrichtete und sie niemals ausließ: vier Gebetseinheiten mit zwei Taslim vor dem Mittagsgebet und zwei Gebetseinheiten vor dem Morgengebet.</t>
+  </si>
+  <si>
+    <t>استحباب المحافظة على أربع ركعات قبل صلاة الظهر، وركعتين قبل صلاة الفجر.
+الأفضل أن تصلى الرَّواتِب في البيت، ولذلك أخبرت عنها عائشة رضي الله عنها.</t>
+  </si>
+  <si>
+    <t>Es ist erwünscht, die vier Gebetseinheiten („Rak'ah“) vor dem Mittagsgebet und die zwei Gebetseinheiten vor dem Morgengebet regelmäßig zu verrichten.
+Es ist vorzuziehen, die freiwilligen Gebete („Sunan Ar-Rawatib“) zu Hause zu verrichten, deshalb berichtete 'Aischah - möge Allah mit ihr zufrieden sein - darüber.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/11249</t>
+  </si>
+  <si>
+    <t>من حافظ على أربع ركعات قبل الظهر وأربع بعدها حرمه الله على النار</t>
+  </si>
+  <si>
+    <t>‚Wer vier Gebetseinheiten vor dem Mittagsgebet und vier danach regelmäßig betet, den wird Allah vor dem (Höllen-)Feuer schützen.‘“</t>
+  </si>
+  <si>
+    <t>عَنْ أُمِّ حَبِيبَةَ رضي الله عنها زَوْجِ النَّبِيِّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالت: سَمِعْتُ رَسُولَ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَنْ حَافَظَ عَلَى أَرْبَعِ رَكَعَاتٍ قَبْلَ الظُّهْرِ وَأَرْبَعٍ بَعْدَهَا حَرَّمَهُ اللَّهُ عَلَى النَّارِ».</t>
+  </si>
+  <si>
+    <t>Über Umm Habibah - möge Allah mit ihr zufrieden sein -, der Frau des Propheten - Allahs Segen und Frieden auf ihm -, wird überliefert, dass sie sagte: „Ich hörte den Gesandten Allahs - Allahs Segen und Frieden auf ihm - sagen: ‚Wer vier Gebetseinheiten vor dem Mittagsgebet und vier danach regelmäßig betet, den wird Allah vor dem (Höllen-)Feuer schützen.‘“</t>
+  </si>
+  <si>
+    <t>بَشَّرَ النبيُّ صلى الله عليه وسلم مَن صلَّى من النوافل أربع ركعات قبل صلاة الظهر، وأربع ركعات بعدها، ودَاوَم وحافَظ عليها حَرَّمَه الله على النار.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - übermittelte die frohe Botschaft, dass derjenige, der vier Gebetseinheiten vor dem Mittagsgebet und vier danach als freiwilliges Gebet verrichtet und dies regelmäßig beibehält, von Allah vor dem (Höllen-)Feuer geschützt wird.</t>
+  </si>
+  <si>
+    <t>استحباب المحافظة على الأربع ركعات قبل الظُّهر والأربع بعدها.
+الرواتب القبلية -أي قبل الفريضة-؛ لها حِكَمٌ، منها: تهيئة نفس المصلي للعبادة قبل الدخول في الفريضة، وأما البعدية فمن حكمها جبر خلل الفرائض.
+للرواتب فوائد عظيمة، من زيادة الحسنات، وتكفير السيئات، ورفع الدرجات.
+قاعدة أهل السنة في أحاديث الوعد مثل هذا الحديث: أنْ تُحمل على الموت على التوحيد، وأنَّ المراد عدم الخلود في النار، لأن فاعل الذنوب من الموحدين مُستحِق للعقاب لكن لا يخلد في النار إن عوقب.</t>
+  </si>
+  <si>
+    <t>Es ist erwünscht, die vier Gebetseinheiten vor dem Mittagsgebet und die vier danach regelmäßig zu verrichten.
+Die Sunnah-Gebete („Ar-Rawatib“) vor dem Pflichtgebet bergen zahlreiche Weisheiten. Dazu gehört, die Seele des Betenden auf die Handlung der Anbetung vorzubereiten, bevor das Pflichtgebet beginnt. Die Sunnah-Gebete nach dem Pflichtgebet hingegen dienen dazu, etwaige Mängel im Pflichtgebet auszugleichen.
+Die Sunnah-Gebete bringen große Vorzüge mit sich, wie die Vermehrung guter Taten, die Sühne für schlechte Taten und die Erhöhung der Rangstufen im Paradies.
+Die Regel der Ahlus-Sunnah hinsichtlich der Hadithe, die eine Verheißung enthalten - wie dieser Hadith -, besteht darin, dass sie auf denjenigen bezogen werden, der im Zustand des Monotheismus („Tauhid“) stirbt. Gemeint ist, dass er nicht ewig im (Höllen-)Feuer verweilen wird. Denn wer Sünden begeht, aber dennoch gläubig ist, kann zwar die Strafe verdienen, doch wenn er bestraft wird, wird er nicht auf ewig im (Höllen-)Feuer bleiben.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/11251</t>
+  </si>
+  <si>
+    <t>أن رسول الله صلى الله عليه وسلم قرأ في ركعتي الفجر: قل يا أيها الكافرون، وقل هو الله أحد</t>
+  </si>
+  <si>
+    <t>dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - in den beiden Gebetseinheiten des Morgengebets rezitierte: „Sag: ‚O ihr Ungläubigen‘“ und „Sag: ‚Er ist Allah, ein Einer‘“</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه: أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَرَأَ فِي رَكْعَتَيِ الْفَجْرِ: {قُلْ يَا أَيُّهَا الْكَافِرُونَ}، وَ{قُلْ هُوَ اللهُ أَحَدٌ}.</t>
+  </si>
+  <si>
+    <t>Über Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - in den beiden Gebetseinheiten des Morgengebets rezitierte: „Sag: ‚O ihr Ungläubigen‘“ und „Sag: ‚Er ist Allah, ein Einer‘“.</t>
+  </si>
+  <si>
+    <t>كَانَ النبيُّ صلى الله عليه وسلّم يَسْتَحِبُّ أنْ يقرأ في ركعتي راتبة الفجر بعد الفاتحة، في الركعة الأولى سورة {قل يا أيها الكافرون} (الكافرون)، وفي الركعة الثانية سورة {قل هو الله أحد} (الإخلاص).</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - pflegte es zu bevorzugen, in den beiden Gebetseinheiten des Sunnah-Gebets des Morgengebets nach Al-Fatihah in der ersten Gebetseinheit die Surah „Sag: ‚O ihr Ungläubigen‘“ („Al-Kafirun“) und in der zweiten Gebetseinheit die Surah „Sag: ‚Er ist Allah, ein Einer‘“ („Al-Ikhlas“) zu rezitieren.</t>
+  </si>
+  <si>
+    <t>استحباب قراءة هاتين السورتين بعد الفاتحة في سنة الفجر.
+هاتان السورتان يقال لهما سورة الإخلاص؛ لأن في سورة الكافرون البراءة من جميع ما يعبده المشركون من دون الله، وأنهم أيضًا ليسوا بعبيد لله لأن شركهم يحبط أعمالهم، وأن الله سبحانه هو المستحق العبادة، ولأن في سورة الإخلاص توحيد الله والإخلاص له وبيان صفاته.</t>
+  </si>
+  <si>
+    <t>Es ist erwünscht, diese beiden Suren nach der Al-Fatihah im Sunnah-Gebet des Morgengebets zu rezitieren.
+Diese beiden Suren werden als „Suren der Aufrichtigkeit“ bezeichnet, da in der Surah Al-Kafirun die Lossagung von allem, was die Götzendiener neben Allah anbeten, zum Ausdruck kommt, und dass sie auch keine Diener Allahs sind, weil ihr Schirk ihre Taten zunichte macht, und dass Allah - gepriesen sei Er -, Derjenige ist, Dem die Anbetung gebührt; und weil in der Surah Al-Ikhlas der Tauhid Allahs und die Aufrichtigkeit Ihm gegenüber sowie die Erklärung Seiner Eigenschaften enthalten sind.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/11256</t>
   </si>
   <si>
     <t>هل تسمع النداء بالصلاة؟ فقال: نعم، قال: فأجب</t>
   </si>
   <si>
     <t>Hörst du den Ruf zum Gebet?‘ Er sagte: ‚Ja!‘ Er sagte: ‚Dann leiste (ihm) Folge!‘“</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: أَتَى النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ رَجُلٌ أَعْمَى، فَقَالَ: يَا رَسُولَ اللهِ، إِنَّهُ لَيْسَ لِي قَائِدٌ يَقُودُنِي إِلَى الْمَسْجِدِ، فَسَأَلَ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أَنْ يُرَخِّصَ لَهُ فَيُصَلِّيَ فِي بَيْتِهِ، فَرَخَّصَ لَهُ، فَلَمَّا وَلَّى دَعَاهُ، فَقَالَ: «هَلْ تَسْمَعُ النِّدَاءَ بِالصَّلَاةِ؟» فَقَالَ: نَعَمْ، قَالَ: «فَأَجِبْ».</t>
   </si>
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Ein blinder Mann kam zum Propheten und sagte: ‚O Gesandter Allahs, ich habe niemanden, der mich zur Moschee führt!‘ Darauf bat er den Gesandten Allahs - Allahs Segen und Frieden auf ihm - ihm eine Sondererlaubnis zu erteilen, zu Hause zu beten. Er erlaubte es ihm. Als er sich jedoch zum Gehen wandte, rief er ihn: ‚Hörst du den Ruf zum Gebet?‘ Er sagte: ‚Ja!‘ Er sagte: ‚Dann leiste (ihm) Folge!‘“</t>
   </si>
   <si>
     <t>أتَى رجُلٌ أعْمَى إلى النبيِّ صلى الله عليه وسلم، فقال: يا رسول الله ليس عندي مَن يُساعدني ويأخذ بيدي إلى المسجد، في الصلوات الخمس، يريد أنْ يُرخِّصَ له النبيُّ صلى الله عليه وسلم في ترك الجماعة، فَرَخَّصَ له، فلمَّا أَدْبَرَ ناداه وقال: هل تسمع الأذان بالصلاة؟ قال: نعم، قال: فأجب المُنادي بالصلاة.</t>
   </si>
   <si>
     <t>Einmal kam ein blinder Mann zum Propheten - Allahs Segen und Frieden auf ihm - und sagte: „O Gesandter Allahs, ich habe niemanden, der mir hilft und mich an der Hand zur Moschee zu den fünf Gebeten führt!“ Er wollte, dass der Prophet - Allahs Segen und Frieden auf ihm - es ihm erlaubt, nicht an den Gemeinschaftsgebeten teilnehmen zu müssen. Zunächst erlaubte er es ihm. Als er sich aber abwandte, rief er ihn noch einmal und sagte: „Hörst du den Gebetsruf?“ Er sagte: „Ja!“ Er sagte: „Dann leiste dem Rufer Folge durch das Gebet!“</t>
   </si>
   <si>
     <t>وجوب صلاة الجماعة؛ لأن الرُّخصة لا تكون إلا من شيء لازم وواجب.
 قوله: «فأجب» لمن يسمع النداء يدل على وجوب صلاة الجماعة؛ لأن الأصل بالأمر للوجوب.</t>
   </si>
   <si>
     <t>Die Pflicht des Gemeinschaftsgebets, denn die Erlaubnis (zur Erleichterung) wird nur bei etwas Notwendigem und Verpflichtendem gewährt.
@@ -15263,50 +16168,79 @@
 وخير صفوف النساء آخرها؛ لأنه أسترُ لهن، وأبعد من مخالطة الرجال ورؤيتهم والفتنة بهم، وشرها أولها؛ لقربها من الرجال والتعرض للفتنة.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - erklärte, dass die beste Reihe für die Männer im Gebet und die mit dem größten Lohn und Vorzug die erste (Reihe) ist, da sie dem Imam am nächsten sind, seine Rezitation hören und weit von den Frauen entfernt sind. Die schlechteste Reihe und die mit dem geringsten Lohn und Vorzug und die am weitesten von dem entfernt ist, was islamisch-gesetzlich verlangt wird, ist die letzte (Reihe). Die beste Reihe für die Frauen ist die letzte, da sie dort verborgener ist und am weitesten von der Vermischung mit den Männern entfernt ist sowie von ihrem Anblick und der Versuchung durch sie. Die schlechteste (Reihe) ist die erste, da sie den Männern am nächsten ist und (somit) der Versuchung stärker ausgesetzt ist.</t>
   </si>
   <si>
     <t>حث الرجال على المسارعة إلى الطاعات والصفوف الأولى في الصلوات.
 جواز صلاة النساء في المسجد مع الرِّجال في صفوف مستقلة، لكن مع التَّستُّر والحِشْمَة.
 النَّساء إذا اجتمعن في المسجد، فإنهن يَكُنَّ صفوفًا، كصفوف الرِّجال، ولا يتفرقن، بل عليهن التَّراص في الصّف وسدّ الخلل، كما في صفوف الرجال.
 بيان شدة عناية الشرع بالحث بابتعاد النساء عن الرجال حتى في مواطن العبادة.
 تفاضل الناس بحسب أعمالهم.
 قال النووي: أما صفوف الرجال فهي على عمومها، فخيرها أولُها أبدًا، وشرها آخرها أبدًا، أما صفوف النساء فالمراد بالحديث: صفوف النساء اللواتي يصلين مع الرجال، وأما إذا صلين متميزات لا مع الرجال فهن كالرجال؛ خير صفوفهن أولُها وشرُّها آخرُها.
 قال النووي: الصف الأول الممدوح الذي قد وردت الأحاديث بفضله والحث عليه هو الصف الذي يلي الإمام؛ سواء جاء صاحبه متقدِّمًا أو متأخرًا، وسواء تخلله مقصورة ونحوها أم لا.</t>
   </si>
   <si>
     <t>Die Ermutigung der Männer, sich beim Verrichten guter Taten zu beeilen und beim Gebet die ersten Reihen einzunehmen.
 Es ist den Frauen erlaubt, in getrennten Reihen (gemeinsam) mit den Männern in der Moschee zu beten, jedoch mit Bedeckung und Zurückhaltung.
 Wenn sich Frauen in der Moschee versammeln, dann sollen sie Reihen bilden wie die Männer und sich nicht verteilen. Vielmehr sollen sie in der Reihe dicht beieinander stehen und die Lücken schließen, so wie es bei den Männern der Fall ist.
 Die Gesetzgebung betont stark (und legt großen Wert auf) die Trennung von Frauen und Männern, selbst an Orten der Anbetung.
 Die Menschen unterscheiden sich entsprechend ihrer Taten.
 An-Nawawi sagte: „Was die Reihen der Männer betrifft, so ist die beste allgemein (immer) die erste und die schlechteste immer die letzte. Was die Reihen der Frauen betrifft, so sind mit dem Hadith die Reihen der Frauen gemeint, die mit den Männern beten. Wenn sie jedoch getrennt von den Männern beten, sind sie wie die Männer: Die beste ihrer Reihen ist die erste und die schlechteste die letzte.“
 An-Nawawi sagte: „Die gelobte erste Reihe, deren Vorzüge in den Hadithen erwähnt und zu der ermutigt wird, ist die Reihe, die dem Imam am nächsten ist, unabhängig davon, ob der Stehende (Betende) in der ersten Reihe früh oder spät kommt und ob sie durch einen abgetrennten Bereich oder Ähnliches unterbrochen wird oder nicht.“</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/11299</t>
+  </si>
+  <si>
+    <t>أن رسول الله صلى الله عليه وسلم رأى رجلا صلى وحده خلف الصف، فأمره أن يعيد صلاته</t>
+  </si>
+  <si>
+    <t>dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - einen Mann sah, der alleine hinter der Reihe betete, und ihm dann anordnete, sein Gebet zu wiederholen</t>
+  </si>
+  <si>
+    <t>عَنْ وَابِصَةَ رضي الله عنه: أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ رَأَى رَجُلًا صَلَّى وَحْدَهُ خَلْفَ الصَّفِّ، فَأَمَرَهُ أَنْ يُعِيدَ صَلَاتَهُ.</t>
+  </si>
+  <si>
+    <t>Über Wabisah - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - einen Mann sah, der alleine hinter der Reihe betete, und ihm dann anordnete, sein Gebet zu wiederholen.</t>
+  </si>
+  <si>
+    <t>رَأى النبيُّ صلى الله عليه وسلم رجلًا صلَّى وحده خَلْفَ الصف، فأمرَه أن يعيد صلاته؛ لأن صلاته لم تصح على هذه الحالة.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - sah einen Mann, der alleine hinter der Reihe betete, und befahl ihm, sein Gebet zu wiederholen, da sein Gebet in diesem Zustand nicht gültig war.</t>
+  </si>
+  <si>
+    <t>الحث على التبكير لصلاة الجماعة والتقدُّم لها، وأنْ لا يصليَ خلف الصف مُنْفَرِدًا حتى لا يعرض صلاته للبطلان.
+قال ابن حجر: من ابتدأ الصلاة منفردًا خلف الصف ثم دخل في الصف قبل القيام من الركوع لم تجب عليه الإعادة، كما في حديث أبي بكرة، وإلا فيجب على عموم حديث وابصة.</t>
+  </si>
+  <si>
+    <t>Die Ermutigung, früh zum Gemeinschaftsgebet zu kommen und sich dafür bereit zu machen, und nicht alleine hinter der Reihe zu beten, damit das Gebet nicht ungültig wird.
+Ibn Hajar sagte: „Wer das Gebet alleine hinter der Reihe beginnt und dann vor dem Aufstehen aus der Verbeugung in die Reihe eintritt, muss das Gebet nicht wiederholen, wie im Hadith von Abu Bakrah. Ansonsten ist es aufgrund der Allgemeinheit des Hadithes von Wabisah verpflichtend.“</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/11303</t>
   </si>
   <si>
     <t>إن هاتين الصلاتين أثقل الصلوات على المنافقين، ولو تعلمون ما فيهما لأتيتموهما ولو حبوا على الركب</t>
   </si>
   <si>
     <t>Er sagte: ‚Ist Soundso anwesend?‘ Sie sagten: ‚Nein.‘ Er sagte: ‚Diese beiden Gebete sind die schwersten Gebete für die Heuchler. Wenn ihr wüsstet, was sie enthalten, würdet ihr zu ihnen kommen, selbst wenn ihr auf den Knien kriechen müsstet</t>
   </si>
   <si>
     <t>عن أُبيِّ بن كعبٍ رضي الله عنه قال: صلَّى بنا رسولُ الله صلى الله عليه وسلم يومًا الصُّبحَ فقال: «أشاهِد فُلان؟» قالوا: لا، قال: «أشاهِدٌ فُلان؟» قالوا: لا، قال: «إنَّ هاتيَنِ الصَّلاتين أثقَلُ الصَّلَواتِ على المُنافقين، ولو تعلمون ما فيهما لأتيتُمُوهما ولو حَبْوًا على الرُّكب، وإن الصفَّ الأوّلَ على مِثلِ صَفِّ الملائكة، ولو عَلِمتُم ما فضيلتُه لابتَدَرتُموهُ، وإنّ صلاةَ الرجل مع الرجل أزكى من صلاتِه وحدَه، وصلاتَه مع الرجلَين أزكى من صلاتِه مع الرجل، وما كَثُرَ فهو أحبُّ إلى الله تعالى».</t>
   </si>
   <si>
     <t>Von Ubayy Ibn Ka'b - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - leitete eines Tages das Morgengebet und sagte dann: ‚Ist Soundso anwesend?‘ Sie sagten: ‚Nein.‘  Er sagte: ‚Ist Soundso anwesend?‘ Sie sagten: ‚Nein.‘ Er sagte: ‚Diese beiden Gebete sind die schwersten Gebete für die Heuchler. Wenn ihr wüsstet, was sie enthalten, würdet ihr zu ihnen kommen, selbst wenn ihr auf den Knien kriechen müsstet. Die erste Reihe ist wie die Reihe der Engel. Wenn ihr ihren Vorzug kennen würdet, würdet ihr darum wetteifern. Und das Gebet eines Mannes mit einem anderen Mann ist besser als sein Gebet allein, und sein Gebet mit zwei Männern ist besser als sein Gebet mit einem Mann, und je mehr es sind, desto lieber ist es Allah - erhaben ist Er.‘“</t>
   </si>
   <si>
     <t>صَلَّى النبيُّ الله صلى الله عليه وسلم يومًا الفجر، ثم سأل: أحاضر فلان صلاتنا هذه؟ 
 قال الصحابة: لا. 
 ثم قال: أحاضر فلان؟ لشخص آخر، 
 قالوا: لا. 
 قال صلى الله عليه وسلم: 
 إنّ صلاة الفجر والعشاء أثقل الصلوات على المنافقين؛ لغَلَبة الكسل فيهما، ولقلة تحصيل الرياء لهما، حيث لا يُرون في الظلام.
 ولو تعلمون أيها المؤمنون ما في صلاتي الصبح والعشاء من الأجر والثواب الزائد -لأن الأجر على قدر المشقة- لأتيتموهما ولو زحفًا ومشيًا على الأيدي والركب. 
 وإن الصف الأول في قربهم من الإمام كمثل صف الملائكة في قربهم من الله تعالى، ولو يعلم المؤمنون ما فضيلة الصف الأول لتسابقوا إليه، 
 وإن صلاة الرجل مع الرجل أعظم ثوابًا وأثرًا من صلاته وحده، وصلاته مع الرجلين أفضل مع الرجل الواحد، 
 والصلاة التي كثر المصلون فيها فهي أحب إلى الله وأفضل.</t>
   </si>
@@ -15387,50 +16321,208 @@
     <t>عن أبي موسى رضي الله عنه أن النبي صلى الله عليه وسلم قال: «لا نِكَاحَ إِلّا بِوَليٍّ».</t>
   </si>
   <si>
     <t>Von Abu Musa - möge Allah mit ihm zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Es gibt keine Ehe ohne einen Vormund (Wali).“</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ المرأةَ لا يَصِحُّ زواجُها إلا بولي يقوم بعقد النكاح.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - erklärte, dass die Ehe einer Frau nur gültig ist, wenn ein Vormund den Ehevertrag abschließt.</t>
   </si>
   <si>
     <t>الولي شرطٌ في صِحة النكاح، فإنْ حَصَلَ بلا ولي، أو زَوَّجَت المرأةُ نفسَها، لم يصح النكاح.
 الولي هو أقرب الرجال إلى المرأة، فلا يزوجها وليٌّ بعيد مع وجود أقرب منه.
 يُشترط في الولي: التكليف، والذكورية، والرشد في معرفة مصالح النكاح، واتفاق الدين بين الولي والمولى عليها، فمن لم يتَّصف بهذه الصفات فليس أهلًا للولاية في عقد النكاح.</t>
   </si>
   <si>
     <t>Der Vormund ist eine Voraussetzung für die Gültigkeit der Ehe. Wenn die Ehe ohne Vormund geschlossen wird oder wenn die Frau sich selbst verheiratet, ist die Ehe ungültig.
 Der Vormund ist der nächstverwandte Mann der Frau, daher darf kein entfernterer Vormund die Ehe schließen, solange ein näherer Verwandter vorhanden ist.
 Für den Vormund sind folgende Voraussetzungen erforderlich: Das Reifealter, die Männlichkeit, Vernunft in der Kenntnis über die ehelichen Nutzen und die Übereinstimmung im Glauben (Islam) zwischen dem Vormund und der Frau, für die er verantwortlich ist. Wer diese Eigenschaften nicht erfüllt, ist nicht für die Vormundschaft zur Eheschließung geeignet.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/58066</t>
   </si>
   <si>
+    <t>أيما امرأة نكحت بغير إذن مواليها، فنكاحها باطل ثلاث مرات فإن دخل بها فالمهر لها بما أصاب منها، فإن تشاجروا فالسلطان ولي من لا ولي له</t>
+  </si>
+  <si>
+    <t>‚Jede Frau, die ohne die Erlaubnis ihres Vormunds heiratet, deren Ehe ist ungültig - dreimal wiederholt. Hat er mit ihr den Beischlaf vollzogen, so steht ihr die Brautgabe dafür zu, dass er mit ihr (den Beischlaf) vollzogen hat. Wenn sie sich streiten, dann ist der Herrscher der Vormund dessen, der keinen Vormund hat.‘“</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ أُمِّ المُؤْمِنينَ رَضِي اللهُ عنْها قَالَتْ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَيُّمَا امْرَأَةٍ نَكَحَتْ بِغَيْرِ إِذْنِ مَوَالِيهَا، فَنِكَاحُهَا بَاطِلٌ -ثَلَاثَ مَرَّاتٍ- فَإِنْ دَخَلَ بِهَا فَالْمَهْرُ لَهَا بِمَا أَصَابَ مِنْهَا، فَإِنْ تَشَاجَرُوا فَالسُّلْطَانُ وَلِيُّ مَنْ لَا وَلِيَّ لَهُ».</t>
+  </si>
+  <si>
+    <t>'Aischah, der Mutter der Gläubigen, - möge Allah mit ihr zufrieden sein - berichtete: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Jede Frau, die ohne die Erlaubnis ihres Vormunds heiratet, deren Ehe ist ungültig - dreimal wiederholt. Hat er mit ihr den Beischlaf vollzogen, so steht ihr die Brautgabe dafür zu, dass er mit ihr (den Beischlaf) vollzogen hat. Wenn sie sich streiten, dann ist der Herrscher der Vormund dessen, der keinen Vormund hat.‘“</t>
+  </si>
+  <si>
+    <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِنْ أنْ تُزَوِّجَ المرأةُ نفسَها بغير إذن أوليائها، وأنَّ نكاحَها باطل، وقد كَرَّره ثلاث مرات، وكأنه لم يكن.
+فإنْ دَخَل بها الذي تزوجها بغير إذن وليها؛ فالمَهر الكامل لها بما أصاب من جماعها في فرجها.
+ثم إنْ تنازع الأولياء في ولاية العقد -ومراتبهم فيه سواء- فالعقد لمن سَبق إليه منهم إذا كان ذلك نظرًا منه في مصلحتها، فإن امتنع الولي من التزويج فكأنه لا ولي لها؛ فيكون السلطان أو وليُّه من القضاة ونحوهم وليَّها، وإلا فلا ولاية للسلطان مع وجود الولي.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - warnte davor, dass eine Frau sich selbst ohne die Erlaubnis ihrer Vormünder verheiratet, und (erklärte) dass ihre Ehe ungültig ist. Er wiederholte dies dreimal, (um zu betonen, dass es so ist) als hätte sie (die Ehe) nie stattgefunden.
+Wenn derjenige, der sie ohne die Erlaubnis ihres Vormunds geheiratet hat, mit ihr den Beischlaf vollzogen hat, steht ihr die vollständige Brautgabe für den mit ihr vollzogenen Beischlaf zu.
+Wenn die Vormünder („Awliya“) sich hinsichtlich der Vormundschaft der Eheschließung streiten - und sie sind darin gleichranging -, dann steht die Eheschließung demjenigen von ihnen zu, der sie zuerst geschlossen hat, sofern Rücksicht auf ihr Interesse genommen wurde. Wenn der Vormund sich (jedoch) weigert, sie zu verheiraten, so ist es, als hätte sie keinen Vormund; dann ist der Herrscher oder sein Stellvertreter unter den Richtern und dergleichen ihr Vormund. Andernfalls hat der Herrscher keine Vormundschaft bei Vorhandensein eines Vormundes.</t>
+  </si>
+  <si>
+    <t>اشتراط الوليِّ لصحة النكاح، وحُكي عن ابن المنذر أنه لا يُعرَف عن أحد من الصحابة خلافُ ذلك.
+في النكاح الباطل تستحق المرأة المهر مقابل وطء الرجل لها.
+السلطان ولي مَن لا ولي لها من النساء، سواء كان ذلك بسبب عدم وجوده أصلًا، أو بسبب امتناعه عن تزويجها.
+السلطان يعتبر ولي من لا ولي له، في حال فَقْدِ الولي أو تعذُّرِه، ويقوم مقامه القاضي؛ لأنه النائب عنه في هذه المسائل. 
+الولاية في تزويج المرأة لا يعني أنه ليس لها حق، بل لها حق ولا يجوز لوليها أن يزوجها إلا بإذنها.
+شروط النكاح الصحيح: أولًا: تعيين كل من الزوجين بالإشارة أو التسمية أو الوصف ونحو ذلك، ثانيًا: رِضى كلٍّ من الزوجين بالآخر، ثالثًا: أنْ يَعقِد للمرأة وليُّها، رابعا: الشّهادة على عقد النكاح.
+يشترط في الولي الذي يعقد النكاح: أولًا: العقل، ثانيًا: أن يكون ذكرًا، ثالثًا: البلوغ، ببلوغه خمسة عشر عامًا أو الاحتلام، رابعًا: اتحاد الدّين فلا ولاية لكافر على مسلم ولا مسلمة، وكذلك لا ولاية لمسلم على كافر أو كافرة، خامسًا: العدالة المنافية للفسق، ويكفي منها أن يحصل منه النّظر في مصلحة من تولّى أمر تزويجها، سادسًا: أن يكون الولي راشدًا غير سفيه، وهو القدرة على معرفة الكُفْءِ ومصالح النكاح.
+لأولياء المرأة في التزويج ترتيب عند الفقهاء فلا يجوز تعدّي الولي الأقرب إلا عند فَقْدِه أو فَقْدِ شروطه، ووليّ المرأة أبوها، ثمّ وَصِيُّه فيها، ثمّ جدّها لأب وإن علا، ثمّ ابنها، ثم بنوه وإن نزلوا، ثمّ أخوها لأبوين، ثم أخوها لأب، ثمّ بنوهما، ثمّ عمّها لأبوين، ثمّ عمها لأب، ثمّ بنوهما، ثمّ الأقرب فالأقرب نسبًا من العصبة كالإرث، والسّلطان المسلم ومن ينوب عنه كالقاضي وليّ من لا وليّ له.</t>
+  </si>
+  <si>
+    <t>Die Bedingung des Vormundes für die Gültigkeit der Ehe; und es wurde von Ibn Al-Mundhir überliefert, dass keiner der Gefährten dem widersprochen hat.
+In einer ungültigen Ehe hat die Frau Anspruch auf die Brautgabe als Gegenleistung für den Beischlaf des Mannes mit ihr.
+Der Herrscher ist der Vormund derjenigen Frauen, die keinen Vormund haben, sei es aufgrund seiner völligen Abwesenheit oder weil er sich weigert, sie zu verheiraten.
+Der Herrscher wird als Vormund desjenigen betrachtet, der keinen Vormund hat, im Falle der Abwesenheit oder Verhinderung des Vormundes; und der Richter nimmt seinen Platz ein, da er sein Stellvertreter in diesen Angelegenheiten ist.
+Die Vormundschaft bei der Verheiratung einer Frau bedeutet nicht, dass sie kein Recht hat, sondern sie hat ein Recht, und ihr Vormund darf sie nicht ohne ihre Zustimmung verheiraten.
+Die Bedingungen für eine gültige Ehe sind:  Erstens: Die Bestimmung der Eheleute durch Zeigen, Namensnennung, Beschreibung oder dergleichen.  Zweitens: Die gegenseitige Zustimmung beider Eheleute. Drittens: Die Eheschließung durch den Vormund der Frau. Viertens: Die (Anwesenheit und) Aussage der Zeugen beim (Abschluss des) Ehevertrag(s).
+Die Bedingungen für den Vormund, der die Ehe schließt, sind: Erstens: Vernunft.  Zweitens: Männliches Geschlecht. Drittens: Die Geschlechtsreife - durch das Erreichen des 15. Lebensjahres oder durch (den ersten) Samenerguss.  Viertens: Die Zugehörigkeit zur selben Religion; denn ein Ungläubiger hat keine Vormundschaft über einen Muslim oder eine Muslimin, und ebenso hat ein Muslim keine Vormundschaft über einen Ungläubigen oder eine Ungläubige.  Fünftens: Gerechtigkeit, die frei von Sittenlosigkeit ist, und es genügt, dass er das Interesse derjenigen, deren Eheangelegenheiten er übernimmt, berücksichtigt.  Sechstens: Der Vormund muss vernünftig und nicht töricht sein; das bedeutet, dass er fähig ist, einen geeigneten Partner sowie die Interessen der Ehe zu erkennen.
+Die Vormünder der Frau haben bei der Eheschließung eine Rangfolge bei den Rechtsgelehrten; es ist nicht erlaubt, den nächstgelegenen Vormund zu überspringen, außer wenn er abwesend ist oder seine Bedingungen nicht erfüllt. Der Vormund der Frau ist ihr Vater, dann sein Bevollmächtigter (in dieser Angelegenheit) in Bezug auf sie, dann ihr Großvater väterlicherseits, auch wenn er weit entfernt ist, dann ihr Sohn, dann seine Söhne, auch wenn sie weiter entfernt sind, dann ihr Bruder von beiden Elternteilen, dann ihr Bruder vom Vater, dann ihre Söhne, dann ihr Onkel väterlicherseits von beiden Elternteilen, dann ihr Onkel väterlicherseits vom Vater, dann ihre Söhne, dann der nächste und nächste Verwandte in der männlichen Linie der Erbfolge, wie bei der Erbschaft. Der muslimische Herrscher und wer ihn vertritt, wie der Richter, ist der Vormund desjenigen, der keinen Vormund hat.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/58067</t>
+  </si>
+  <si>
+    <t>ملعون من أتى امرأته في دبرها</t>
+  </si>
+  <si>
+    <t>‚Verflucht ist, wer mit seiner Frau den Analverkehr vollzieht.‘“</t>
+  </si>
+  <si>
+    <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «مَلْعُون مَنْ أتَى امرأتَه في دُبُرِها».</t>
+  </si>
+  <si>
+    <t>Über Abu Hurayrah - möge Allah mit ihm zufrieden sein - wurde überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Verflucht ist, wer mit seiner Frau den Analverkehr vollzieht.‘“</t>
+  </si>
+  <si>
+    <t>يُحَذِّرُ النبيُّ صلى الله عليه وسلم مِن أنْ يأتي الزوجُ زوجتَه في دُبُرِها؛ بأنه ملعون مَطرود من رحمة الله، وهو كبيرة من كبائر الذنوب.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - warnt davor, dass der Ehemann, der seine Frau anal begehrt, verflucht und von Allahs Barmherzigkeit verbannt ist, und dies ist eine große Sünde.</t>
+  </si>
+  <si>
+    <t>تحريم إتيان النساء في أدبارهن.
+الاستمتاع من الزوجة بما دون دبرها من جسدها جائز.
+المسلم يأتي المرأة من فرجها كما أمره الله؛ وأما من الدُّبُر ففيه إفسادٌ للفطرة، وإضاعةٌ للنسل، ومخالفة لما عليه الطبائع السليمة، وأضرارٌ بالغة بالزوجين.</t>
+  </si>
+  <si>
+    <t>Das Verbot des Analverkehrs mit Frauen.
+Der körperliche Genuss an der Ehefrau ist - mit Ausnahme ihres Anus - erlaubt.
+Der Muslim darf den Geschlechtsverkehr mit der Frau nur durch die Vagina vollziehen, so wie Allah es befohlen hat; was jedoch den Geschlechtsverkehr durch den Anus betrifft, so führt dies zur Verderbnis der natürlichen Veranlagung, zur Verhinderung von Nachkommenschaft, zu einem Widerspruch gegen gesunde Instinkte und verursacht schwerwiegende Schäden für die Eheleute.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/58090</t>
+  </si>
+  <si>
+    <t>لا ينظر الله إلى رجل أتى رجلا أو امرأة في دبر</t>
+  </si>
+  <si>
+    <t>‚Allah schaut keinen Mann an, der mit einem Mann oder einer Frau in den Anus verkehrt.‘“</t>
+  </si>
+  <si>
+    <t>عَنِ ابْنِ عَبَّاسٍ رضي الله عنهما قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا يَنْظُرُ اللهُ إِلَى رَجُلٍ أَتَى رَجُلًا أَوِ امْرَأَةً فِي دُبُرٍ».</t>
+  </si>
+  <si>
+    <t>Über Ibn 'Abbas - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: ‚Allah schaut keinen Mann an, der mit einem Mann oder einer Frau in den Anus verkehrt.‘“</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم الوعيدَ الشديدَ بأنَّ الله لا ينظر نظرةَ رحمةٍ إلى رجلٍ أتى رجلًا في دُبُرِهِ أو امرأة في دُبُرها، وأنه كبيرة من كبائر الذنوب.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - verdeutlichte die gewaltige Drohung, dass Allah keinen Blick der Barmherzigkeit auf einen Mann wirft, der mit einem Mann in seinen Anus oder mit einer Frau in ihren Anus verkehrt, und dass dies eine der großen Sünden ist.</t>
+  </si>
+  <si>
+    <t>إتيان الرجلِ الرجلَ -وهو اللواط- من كبائر الذنوب.
+إتيان المرأة في دبرها من كبائر الذنوب.
+(لا ينظر الله) أي نظر رحمة ورأفة، وليس المراد به: النظر العام؛ لأن الله سبحانه وتعالى لا يخفى عليه شيء ولا يغيب عن بصره شيء.
+هذه الأعمال من أعظم الفواحش وأخطرها على البشرية؛ لما فيها من مخالفة الفطرة البشرية السليمة، وقلة النسل، وإفساد الحياة الزوجية، وغرس العداوة والبغضاء، والوقوع في الأماكن المستقذرة.</t>
+  </si>
+  <si>
+    <t>Der Geschlechtsverkehr eines Mannes mit einem anderen Mann - was als Homosexualität bekannt ist - gehört zu den großen Sünden.
+Der Geschlechtsverkehr mit einer Frau in ihren Anus gehört ebenfalls zu den großen Sünden.
+„Allah schaut keinen an“ bedeutet einen Blick der Barmherzigkeit und des Mitgefühls, nicht den allgemeinen Blick; denn Allah - gepriesen und erhaben ist Er - ist nichts verborgen und nichts entgeht Seinem Blick.
+Diese Taten gehören zu den schwersten Vergehen und den gefährlichsten für die Menschheit, da sie der natürlichen menschlichen Veranlagung widersprechen, zur Verringerung der Nachkommenschaft führen, das Eheleben ruinieren, Feindschaft und Hass säen und dazu führen, dass man sich an ekelhaften Orten aufhält.</t>
+  </si>
+  <si>
+    <t>رواه الترمذي والنسائي في الكبرى</t>
+  </si>
+  <si>
+    <t>[رواه الترمذي والنسائي في الكبرى]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/58091</t>
+  </si>
+  <si>
+    <t>قلت: يا رسول الله، ما حق زوجة أحدنا عليه؟، قال: أن تطعمها إذا طعمت، وتكسوها إذا اكتسيت، أو اكتسبت، ولا تضرب الوجه، ولا تقبح، ولا تهجر إلا في البيت</t>
+  </si>
+  <si>
+    <t>„Ich sagte: ‚O Gesandter Allahs, was sind die Rechte der Ehefrau eines von uns ihm gegenüber?‘ Er - Allahs Segen und Frieden auf ihm - sagte: ‚Dass du sie ernährst, wenn du isst, und sie kleidest, wenn du dich kleidest oder etwas verdienst, und dass du ihr nicht ins Gesicht schlägst, sie nicht beschimpfst und sie nicht meidest, außer im Haus.‘“</t>
+  </si>
+  <si>
+    <t>عَنْ مُعَاوِيَةَ الْقُشَيْرِيِّ رضي الله عنه قَالَ: قُلْتُ: يَا رَسُولَ اللَّهِ، مَا حَقُّ زَوْجَةِ أَحَدِنَا عَلَيْهِ؟، قَالَ: «أَنْ تُطْعِمَهَا إِذَا طَعِمْتَ، وَتَكْسُوَهَا إِذَا اكْتَسَيْتَ، أَوِ اكْتَسَبْتَ، وَلَا تَضْرِبِ الْوَجْهَ، وَلَا تُقَبِّحْ، وَلَا تَهْجُرْ إِلَّا فِي الْبَيْتِ»</t>
+  </si>
+  <si>
+    <t>Mu'awiyah Al-Quschayri - möge Allah mit ihm zufrieden sein - berichtete: „Ich sagte: ‚O Gesandter Allahs, was sind die Rechte der Ehefrau eines von uns ihm gegenüber?‘ Er - Allahs Segen und Frieden auf ihm - sagte: ‚Dass du sie ernährst, wenn du isst, und sie kleidest, wenn du dich kleidest oder etwas verdienst, und dass du ihr nicht ins Gesicht schlägst, sie nicht beschimpfst und sie nicht meidest, außer im Haus.‘“</t>
+  </si>
+  <si>
+    <t>سُئِلَ النبيُّ صلى الله عليه وسلم ما حقُّ الزوجة على زوجها؟ فذَكر النبيُّ صلى الله عليه وسلم أمورًا، ومنها: 
+أولًا: لا تَخُصّ نفسَك بالطعام دونها؛ بل تطعمها كلما أكلتَ وطعمتَ. 
+ثانيًا: لا تخص نفسك بالكسوة واللباس، بل تكسوها إذا اكتسيتَ، وإذا اكتسبت واستطعت. 
+ثالثًا: لا تُضرب إلا لسبب وحاجة، وإذا احتاج إلى ضربها للتأديب أو لتركها بعض الفرائض فيكون ضربًا غير مُبَرِّح؛ ولا يُضرب الوجه؛ لأن الوجه أعظم الأعضاء وأظهرها ومشتمل على أجزاء شريفة وأعضاء لطيفة. 
+رابعًا: لا تَشْتُم أو تقل: قَبَّحَ اللهُ وجهَك؛ فلا تنسبه ولا شيئًا من بدنها إلى القُبْح الذي هو ضد الحُسْن؛ لأن الله تعالى هو صَوَّرَ وجهَ الإنسان وجِسْمَه، وأحسن كل شيء خلقه، وذَمُّ الخِلْقة يعود إلى مَذَمَّة الخَالق والعياذ بالله. 
+خامسًا: لا تَهْجُر إلا في المَضْجَع، ولا تَتَحَوَّل عنها، ولا تُحَوِّلها إلى دار أخرى؛ ولعل ذلك فيما يعتاد وقوعه من الهجر بين الزوج والزوجة.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - wurde gefragt, was die Rechte der Ehefrau gegenüber ihrem Ehemann sind. Der Prophet - Allahs Segen und Frieden auf ihm - erwähnte einige Dinge, darunter:
+Erstens: Iss nicht allein, ohne sie; sondern speise sie, wann immer du isst und dich ernährst.
+Zweitens: Bevorzuge dich nicht allein bei Kleidung und Bekleidung, sondern kleide sie, wenn du dich selbst kleidest und wenn du etwas verdienst und dazu in der Lage bist.
+Drittens: Schlage sie nicht (mit „Schlagen“ ist kein verletzendes Schlagen gemeint), außer aus einem bestimmten Grund und bei Bedarf. Und wenn es notwendig ist, sie (leicht) zu schlagen, um sie zu disziplinieren oder um sie dazu zu bringen, einige der Pflichten zu erfüllen, dann sollte es ein Schlag sein, der nicht verletzt; und schlage ihr nicht ins Gesicht, denn das Gesicht ist das größte und sichtbarste der Glieder und enthält edle Teile und empfindliche Organe.
+Viertens: Beschimpfe sie nicht und sage nicht: „Möge Allah dein Gesicht hässlich machen“; weise ihr oder einem Teil ihres Körpers keine Hässlichkeit zu, die das Gegenteil von Schönheit ist; denn Allah - erhaben ist Er - ist es, Der das Gesicht und den Körper des Menschen geformt hat und (Er ist es, Der) alles, was Er geschaffen hat, verschönert hat. Die Verunglimpfung der Schöpfung führt zur Verunglimpfung des Schöpfers, und wir suchen Zuflucht bei Allah.
+Fünftens: Meide sie nur im Schlafgemach, wende dich nicht von ihr ab und bringe sie nicht in ein anderes Haus; und vielleicht bezieht sich das auf das, was üblicherweise zwischen Ehemann und Ehefrau an Meidung vorkommt.</t>
+  </si>
+  <si>
+    <t>حرص الصحابة على معرفة الحقوق التي عليهم أداؤها لغيرهم، ومعرفة الحقوق التي لهم.
+ وجوب النفقة والكسوة والسكنى للمرأة على زوجها.
+النهي عن التقبيح المعنوي والحسي.
+من التقبيح المنهي عنه أن يقول: أنت من قبيلةٍ رديئة، أو من عائلة سيئة، أو ما أشبه ذلك.</t>
+  </si>
+  <si>
+    <t>Die Gefährten waren darauf bedacht, die Rechte zu kennen, die sie anderen gegenüber zu erfüllen hatten, und die Rechte, die ihnen zustanden.
+Die Verpflichtung zur Ausgabe für den Lebensunterhalt, zur Kleidung und zur Unterkunft für die Frau liegt bei ihrem Ehemann.
+Das Verbot der moralischen und physischen Verunglimpfung.
+Zu der verbotenen Verunglimpfung gehört es, zu sagen: „Du bist von einem minderwertigen Stamm“ oder „von einer schlechten Familie“ oder etwas Ähnliches.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/58093</t>
+  </si>
+  <si>
     <t>يا غلام، سم الله، وكل بيمينك، وكل مما يليك</t>
   </si>
   <si>
     <t>O Junge, nenne den Namen Allahs, iss mit deiner rechten Hand und iss von dem, was dir am nächsten ist</t>
   </si>
   <si>
     <t>عن عُمر بن أبي سلمة رضي الله عنه قال: كُنْتُ غُلَامًا فِي حَجْرِ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، وَكَانَتْ يَدِي تَطِيشُ فِي الصَّحْفَةِ، فَقَالَ لِي رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «يَا غُلَامُ، سَمِّ اللهَ، وَكُلْ بِيَمِينِكَ، وَكُلْ مِمَّا يَلِيكَ» فَمَا زَالَتْ تِلْكَ طِعْمَتِي بَعْدُ.</t>
   </si>
   <si>
     <t>Von 'Umar Ibn Abi Salamah - möge Allah mit ihm zufrieden sein - wird überliefert, dass er sagte: „Ich war ein Junge, der im Haus des Gesandten Allahs - Allahs Segen und Frieden auf ihm - lebte, und meine Hand wanderte in der Schüssel (mit Essen) umher. Da sagte der Gesandte Allahs - Allahs Segen und Frieden auf ihm - zu mir: ‚O Junge, nenne den Namen Allahs, iss mit deiner rechten Hand und iss von dem, was dir am nächsten ist.‘ Seitdem ist diese Art des Essens zur Gewohnheit für mich geworden.“</t>
   </si>
   <si>
     <t>يُخْبِرُ عُمَرُ بن أبي سلمة رضي الله عنهما، ابن زوجة النبي صلى الله عليه وسلم أم سلمة رضي الله عنها، -وكان تحت تربيتِه ورعايته-، أنه كان أثناء الأكل يَنْقُلُ يدَه في جوانب الإناء ليلتقط الطعام، فعلَّمه النبي صلى الله عليه وسلم ثلاثة آداب من آداب الأكل: 
 أولها: قول "بسم الله" في بداية الأكل. 
 وثانيها: الأكل باليمين. 
 وثالثها: الأكل من الجانب الذي يَقْرُبُ منه من الطعام.</t>
   </si>
   <si>
     <t>'Umar Ibn Abi Salamah - möge Allah mit ihm und seinem Vater zufrieden sein -, der Sohn der Ehefrau des Propheten - Allahs Segen und Frieden auf ihm -, Umm Salamah - möge Allah mit ihr zufrieden sein -, (und) der unter seiner Erziehung und Obhut stand, berichtet, dass er während des Essens seine Hand in der Schüssel hin und her bewegte, um vom Essen zu nehmen. Da lehrte ihn der Prophet - Allahs Segen und Frieden auf ihm - drei Essensregeln:
 Erstens: Das Sagen von „Bismillah“ (Im Namen Allahs) zu Beginn des Essens.
 Zweitens: Das Essen mit der rechten Hand.
 Drittens: Das Essen von der Seite des Essens, die einem am nächsten ist.</t>
   </si>
   <si>
     <t>من آداب الأكل والشرب التسميةُ في أوله.
@@ -15453,50 +16545,85 @@
     <t>إذا أكل أحدكم فليأكل بيمينه، وإذا شرب فليشرب بيمينه، فإن الشيطان يأكل بشماله، ويشرب بشماله</t>
   </si>
   <si>
     <t>„Wenn einer von euch isst, soll er mit seiner rechten Hand essen, und wenn er trinkt, soll er mit seiner rechten Hand trinken, denn der Satan isst mit seiner linken Hand und trinkt mit seiner linken Hand.“</t>
   </si>
   <si>
     <t>عن ابن عمر رضي الله عنهما أن رسول الله صلى الله عليه وسلم قال: «إِذَا أَكَلَ أَحَدُكُمْ فَلْيَأْكُلْ بِيَمِينِهِ، وَإِذَا شَرِبَ فَلْيَشْرَبْ بِيَمِينِهِ، فَإِنَّ الشَّيْطَانَ يَأْكُلُ بِشِمَالِهِ، وَيَشْرَبُ بِشِمَالِهِ».</t>
   </si>
   <si>
     <t>Von Ibn 'Umar - möge Allah mit ihm und seinem Vater zufrieden sein - wird überliefert, dass der Gesandte Allahs - Allahs Segen und Frieden auf ihm - sagte: „Wenn einer von euch isst, soll er mit seiner rechten Hand essen, und wenn er trinkt, soll er mit seiner rechten Hand trinken, denn der Satan isst mit seiner linken Hand und trinkt mit seiner linken Hand.“</t>
   </si>
   <si>
     <t>يَأمُرُ النبيُّ صلى الله عليه وسلم أنْ يأكلَ المسلمُ ويشربَ بيدِهِ اليمين، وينهى عن الأكل والشرب بالشمال؛ وذلك لأن الشيطان يأكل ويشرب بها.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - befiehlt den Muslimen, mit der rechten Hand zu essen und zu trinken, und verbietet das Essen und Trinken mit der linken Hand, da der Satan mit der linken Hand isst und trinkt.</t>
   </si>
   <si>
     <t>النهي عن التشبه بالشيطان بالأكل أو الشرب بالشمال.</t>
   </si>
   <si>
     <t>Das Verbot, dem Satan nachzuahmen, indem man mit der linken Hand isst oder trinkt.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/58122</t>
+  </si>
+  <si>
+    <t>من كانت له امرأتان فمال إلى إحداهما، جاء يوم القيامة وشقه مائل</t>
+  </si>
+  <si>
+    <t>„Wer zwei Frauen hat und sich einer von ihnen zuneigt, wird am Tag der Auferstehung mit einer schief hängenden Körperhälfte erscheinen.“</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَنْ كَانَتْ لَهُ امْرَأَتَانِ فَمَالَ إِلَى إِحْدَاهُمَا، جَاءَ يَوْمَ الْقِيَامَةِ وَشِقُّهُ مَائِلٌ».</t>
+  </si>
+  <si>
+    <t>Abu Hurayrah - möge Allah mit ihm zufrieden sein - überlieferte, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Wer zwei Frauen hat und sich einer von ihnen zuneigt, wird am Tag der Auferstehung mit einer schief hängenden Körperhälfte erscheinen.“</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ مَن كانت له أكثر من زوجة، فلم يَعْدِل بين زوجاته العدلَ المُستطاع، من مساواة بينهن في الإنفاق والمسكن والملبس والمَبِيْت، بأنَّ عقابه يوم القيامة أن يكون نصفُ جسدِه مائلًا، وميلانه عقوبة له على جوره، كما مَالَ في معاملته.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - berichtet uns, dass derjenige, der mehr als eine Frau hat und nicht die mögliche Gerechtigkeit zwischen seinen Frauen walten lässt, indem er sie in Bezug auf Ausgaben, Unterkunft, Kleidung und Übernachtung gleich behandelt, am Tag der Auferstehung bestraft wird, indem eine Hälfte seines Körpers geneigt sein wird. Diese Neigung ist eine Strafe für seine Ungerechtigkeit, so wie er in seiner Behandlung geneigt war.</t>
+  </si>
+  <si>
+    <t>وجوب القَسْمِ على الرجل بين زوجتيه أو زوجاته، ويَحْرُم عليه المَيْلُ إلى إحداهنَّ عن الأخرى، فيما يقدر عليه من النفقة، والمبيت، وحسن المقابلة، ونحو ذلك.
+التسوية في القِسْمَة ونحو ذلك، فيما يملك الإنسان، أما ما لا يملكه كالمحبة والمَيْل القلبي فإنه لا يدخل في الحديث، وهو المقصود في قوله تعالى: {ولن تستطيعوا أن تعدلوا بين النساء ولو حرصتم} [النساء: 129].
+الجزاء يكون من جنس العمل، فإنَّ الرجل لما مال في الدنيا من زوجةٍ إلى أخرى، جاء يوم القيامة مائلًا أحدُ شِقَّيْه عن الآخر.
+تعظيم حقوق العباد، وأنه لا يُسامَح فيها؛ لأنها مبنيةٌ على الشُّحِّ والتَّقَصِّي.
+استحباب الاقتصار على زوجةٍ واحدةٍ، إذا خاف الرجل أن لا يعدل بين زوجاته؛ لئلا يقع في التقصير في الدين؛ قال تعالى: {فَإِنْ خِفْتُمْ أَلَّا تَعْدِلُوا فَوَاحِدَةً} [النساء: 3].</t>
+  </si>
+  <si>
+    <t>Es ist Pflicht des Mannes, die Zeit zwischen seinen Ehefrauen gerecht aufzuteilen. Verboten ist es ihm, eine von ihnen gegenüber der anderen zu bevorzugen hinsichtlich dessen, wozu er in der Lage ist, wie Unterhalt, Übernachtung, guter Umgang und dergleichen.
+Die Pflicht zur Gleichbehandlung bei der Aufteilung und dergleichen bezieht sich auf das, worüber der Mensch verfügt. Was er jedoch nicht in seiner Macht hat, wie die Liebe und die emotionale Neigung, fällt nicht unter diesen Hadith. Dies ist gemeint in Seiner (Allahs) - erhaben ist Er - Aussage: „Und ihr werdet zwischen den Frauen nicht gerecht handeln können, auch wenn ihr danach trachtet.“ [An-Nisa:129]
+Die Strafe entspricht der Tat. Da der Mann in dieser Welt von einer Frau zur anderen geneigt war, wird er am Tag der Auferstehung mit einer Seite, die zur anderen geneigt ist, kommen.
+Die Wahrung der Rechte der Diener (Menschen), und dass darin keine Vernachlässigung erlaubt ist; denn sie basiert auf Geiz und Nachlässigkeit.
+Es ist erwünscht, sich auf eine Ehefrau zu beschränken, wenn der Mann befürchtet, dass er nicht gerecht zwischen seinen Frauen sein kann, damit er nicht in seinem Glauben nachlässig wird; der Erhabene sagte: „Wenn ihr jedoch befürchtet, dass ihr nicht gerecht handeln (werdet), dann (heiratet nur) eine...“ [An-Nisa:3]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/58125</t>
   </si>
   <si>
     <t>إن الله تجاوز عن أمتي ما حدثت به أنفسها، ما لم تعمل أو تتكلم</t>
   </si>
   <si>
     <t>„Wahrlich, Allah hat meiner Gemeinschaft vergeben, was sie sich innerlich sagen (und denken), solange sie nicht danach handeln oder darüber sprechen.“</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ اللَّهَ تَجَاوَزَ عَنْ أُمَّتِي مَا حَدَّثَتْ بِهِ أَنْفُسَهَا، مَا لَمْ تَعْمَلْ أَوْ تَتَكَلَّمْ».</t>
   </si>
   <si>
     <t>Von Abu Hurayrah - möge Allah mit ihm zufrieden sein - wird über den Propheten - Allahs Segen und Frieden auf ihm - überliefert, dass er sagte: „Wahrlich, Allah hat meiner Gemeinschaft vergeben, was sie sich innerlich sagen (und denken), solange sie nicht danach handeln oder darüber sprechen.“</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ المسلم لا يُؤاخَذُ بحديث النَّفْس من الشر قبل العمل به أو التكلُّم  به، حيث رفع الله الحرج وعفا، ولم يؤاخذ أمة محمد صلى الله عليه وسلم بما وُجِدَ في الذهن وتردد في النفس من غير أن يطمئن إليه ويستقر عنده؛ فإن استقرَّ في قلبه كالكبر أو الخيلاء أو النفاق أو عمل بجوارحه أو قال بلسانه فإنه يؤاخذ بذلك.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - teilt mit, dass der Muslim nicht für die üblen Gedanken zur Rechenschaft gezogen wird, solange er nicht (tatsächlich) danach handelt oder darüber spricht , da Allah die Härte (von ihm) aufgehoben und (ihm) vergeben hat. Er zieht die Gemeinschaft Muhammads - Allahs Segen und Frieden auf ihm - nicht für das zur Rechenschaft, was im Geist auftaucht und in der Seele schwebt, solange man sich nicht damit zufrieden gibt und es sich nicht im Inneren festigt. Wenn es sich jedoch im Herzen festigt, wie Arroganz, Eitelkeit oder Heuchelei, oder man danach handelt oder es ausspricht, dann wird man dafür zur Rechenschaft gezogen.</t>
   </si>
   <si>
     <t>الله تبارك وتعالى تجاوز وعفا عن الأفكار والهواجس التي تطرأ على النفس، فيحدّث الإنسان بها نفسه، وتمر على خاطره.
 الطلاق إذا فكَّر فيه الإنسان، وعرض في خاطره، ولكنه لم يتكلم به ولم يكتبه، فإنه لا يعتبر طلاقًا.
 حديث النفس لا يؤاخذ به الإنسان مهما عظم ما لم يستقر في نفسه ويعمل به أو يتكلم به.
 عظيم قدر أمة محمد صلى الله عليه وسلم باختصاصها بعدم المؤاخذة بحديث النفس بخلاف الأمم قبلنا.</t>
   </si>
@@ -15683,50 +16810,87 @@
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - erklärte, dass alles, was den Verstand trübt und ihn raubt, als berauschender Alkohol betrachtet wird, sei es in Form von Trinken, Essen, Inhalieren oder auf andere Weise. Alles, was betäubt und den Verstand raubt, hat Allah, der Erhabene, verboten und davon abgeraten, unabhängig davon, ob es in kleinen oder großen Mengen konsumiert wird. Und dass jeder, der irgendeine Art von berauschendem Getränk konsumiert, es regelmäßig trinkt und nicht davon umkehrt, bis er stirbt, verdient die Strafe Allahs, indem er im Jenseits von dessen Genuss ausgeschlossen wird.</t>
   </si>
   <si>
     <t>علة تحريم الخمر الإسكار، فكل ما يُسكر من أي نوع كان فهو حرام.
 الله -تعالى- حرَّم الخمر؛ لما تشتمل عليه من الأضرار والمفاسد العظيمة.
 شرب الخمر في الجنة من كمال اللذة وتمام النعيم.
 مَن لم يُمسكْ نفسَه عن شرب الخمر في الدنيا حَرَمَه الله شربَها في الجنة، فالجزاء من جنس العمل.
  الحث على المبادرة بالتوبة من الذنوب قبل الموت.</t>
   </si>
   <si>
     <t>Der Grund für das Verbot von Alkohol ist die Betäubung. Alles, was berauscht, egal welcher Art, ist daher verboten.
 Allah - erhaben ist Er - hat Alkohol verboten, und dies wegen der vielen Schäden und großen Übel, die er mit sich bringt.
 Der Konsum von Alkohol im Paradies gehört zur vollendeten Freude und zum vollkommenen Wohlstand.
 Wer sich in dieser Welt nicht davon abhalten kann, Alkohol zu trinken, dem wird Allah im Jenseits den Genuss von Alkohol verwehren. Die Vergeltung entspricht der Art der Tat.
 Der Ansporn, umgehend von den Sünden zu bereuen, bevor man stirbt.</t>
   </si>
   <si>
     <t>رواه مسلم وأخرج البخاري الجملة الأخيرة منه</t>
   </si>
   <si>
     <t>[رواه مسلم وأخرج البخاري الجملة الأخيرة منه]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/de/browse/hadith/58259</t>
+  </si>
+  <si>
+    <t>جاهدوا المشركين بأموالكم وأنفسكم وألسنتكم</t>
+  </si>
+  <si>
+    <t>„Müht euch gegen die Götzendiener mit eurem Vermögen, euren Seelen und euren Zungen ab.“</t>
+  </si>
+  <si>
+    <t>عن أنس رضي الله عنه أن النبي صلى الله عليه وسلم قال: «جَاهِدُوا المشركين بأموالكم وأنفسكم وألسنتكم».</t>
+  </si>
+  <si>
+    <t>Anas - möge Allah mit ihm zufrieden sein - überlieferte, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Müht euch gegen die Götzendiener mit eurem Vermögen, euren Seelen und euren Zungen ab.“</t>
+  </si>
+  <si>
+    <t>أَمَرَ النبيُّ صلى الله عليه وسلم بجهاد الكفّار، وبَذْلِ الجُهْدِ في مواجهتهم بكل وسيلة على قدر الاستطاعة لتكون كلمة الله هي العليا، ومن ذلك:
+أولًا: إنفاق المال في جهادهم؛ من شراء سلاح ونفقة على المجاهدين ونحو ذلك. 
+ثانيًا: الخروج بالنفس والبدن لملاقاتهم ومدافعتهم. 
+ثالثًا: بدعوتهم لهذا الدين باللسان، وإقامة الحجة عليهم، وزجرهم والرد عليهم.</t>
+  </si>
+  <si>
+    <t>Der Prophet - Allahs Segen und Frieden auf ihm - ordnete das Sich-Abmühen gegen die Ungläubigen an und die Anstrengung, ihnen mit allen Mitteln nach besten Kräften entgegenzuwirken, damit das Wort Allahs das höchste sei. Dazu gehört:
+Erstens: Das Ausgeben von Geld beim Sich-Abmühen gegen sie, wie der Kauf von Waffen, die Versorgung der Kämpfer und dergleichen.
+Zweitens: Mit Seele und Körper auszuziehen, um sie zu treffen und abzuwehren.
+Drittens: Durch das Einladen (der Menschen) zu dieser Religion mit der Zunge, das Vorbringen der Beweise gegen sie, das Ermahnen und Zurückweisen von ihnen.</t>
+  </si>
+  <si>
+    <t>الحث على جهاد المشركين بالنفس والمال واللسان؛ كلٌّ بحسب استطاعته، وأنّ الجهاد لا يَقْتَصِرُ على المقاتلة بالنفس.
+الأمر بالجهاد للوجوب، وقد يكون واجبًا عَيْنيًّا، وقد يكون واجبًا كِفَائيًّا.
+شرع الله الجهاد لأمور منها: أولًا: مقاومة الشرك والمشركين؛ لأن الله لا يقبل الشرك أبدًا، ثانيًا: إزالة العَقَبَات التي تَعْتَرِض سبيل الدعوة إلى الله، ثالثًا: حماية العقيدة من كل ما يُضَادُّها، رابعًا: الدفاع عن المسلمين وعن أوطانهم وأعراضهم وأموالهم.</t>
+  </si>
+  <si>
+    <t>Die Aufforderung zum Sich-Abmühen gegen die Götzendiener mit Seele, Vermögen und Zunge, jeder nach seinen Möglichkeiten; und dass das Sich-Abmühen sich nicht nur auf das Kämpfen mit der Seele beschränkt.
+Der Befehl zum Sich-Abmühen ist eine Pflicht, die entweder individuell oder gemeinschaftlich sein kann.
+Allah hat das Sich-Abmühen aus verschiedenen Gründen vorgeschrieben, darunter: Erstens: das Vorgehen gegen den Polytheismus und die Götzendiener, denn Allah akzeptiert niemals Polytheismus. Zweitens: die Beseitigung der Hindernisse, die sich der Einladung zu Allah in den Weg stellen. Drittens: der Schutz des Glaubens vor allem, was ihm entgegentritt. Viertens: die Verteidigung der Muslime und ihrer Heimatländer, ihrer Ehre und ihres Eigentums.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/de/browse/hadith/64597</t>
   </si>
   <si>
     <t>من قتل معاهدا لم يرح رائحة الجنة، وإن ريحها توجد من مسيرة أربعين عاما</t>
   </si>
   <si>
     <t>„Wer einen Schutzbefohlenen tötet, wird den Duft des Paradieses nicht riechen, und wahrlich sein Duft ist bereits aus einer Distanz von vierzig Jahren wahrnehmbar.“</t>
   </si>
   <si>
     <t>عن عبد الله بن عمرو رضي الله عنهما عن النبي صلى الله عليه وسلم قال: «مَنْ قَتَلَ مُعَاهَدًا ‌لَمْ ‌يَرَحْ ‌رَائِحَةَ الْجَنَّةِ، وَإِنَّ رِيحَهَا تُوجَدُ مِنْ مَسِيرَةِ أَرْبَعِينَ عَامًا».</t>
   </si>
   <si>
     <t>Von 'Abdullah Ibn 'Amr - möge Allah mit ihm und seinem Vater zufrieden sein - wird überliefert, dass der Prophet - Allahs Segen und Frieden auf ihm - sagte: „Wer einen Schutzbefohlenen tötet, wird den Duft des Paradieses nicht riechen, und wahrlich sein Duft ist bereits aus einer Distanz von vierzig Jahren wahrnehmbar.“</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم الوعيدَ الشديدَ على أنَّ مَن قَتَلَ مُعاهَدًا -وهو مَن دخل من الكفار إلى دار الإسلام بِعَهْدٍ وأمان- بأنه لن يَشمَّ رائحةَ الجنة، وإنَّ ريحَها يكون على بُعدِ مسيرة أربعين عامًا.</t>
   </si>
   <si>
     <t>Der Prophet - Allahs Segen und Frieden auf ihm - weist auf die strenge Warnung hin, dass jemand, der einen Schutzbefohlenen tötet - und dieser ist jemand von den Ungläubigen, der mit einem Schutz- und Sicherheitsabkommen das Land des Islams betreten hat -, den Duft des Paradieses nicht riechen wird, obwohl der Duft bereits aus einer Entfernung von vierzig Jahren wahrnehmbar ist.</t>
   </si>
   <si>
     <t>تحريم قتل المُعاهَد والذِّمِّي والمُستأمَن من الكفار، وأنه كبيرة من كبائر الذنوب.
 المعاهد: هو مَن أُخِذَ عليه العهد من الكفار وهو يقيم في بلاده لا يحارب المسلمين ولايحاربونه، والذِّمِّي: هو من استوطن دارَ المسلمين ودفع الجزية، والمستأمَن: هو مَن دخل دار المسلمين بعهد وأمان لوقت محدد.
 التحذير من خيانة العهود مع غير المسلمين.</t>
   </si>
   <si>
@@ -20495,51 +21659,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O551"/>
+  <dimension ref="A1:O583"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -28406,18000 +29570,19504 @@
       </c>
       <c r="I169" t="s">
         <v>1577</v>
       </c>
       <c r="J169" t="s">
         <v>24</v>
       </c>
       <c r="K169" t="s">
         <v>170</v>
       </c>
       <c r="L169" t="s">
         <v>26</v>
       </c>
       <c r="M169" t="s">
         <v>171</v>
       </c>
       <c r="N169" t="s">
         <v>28</v>
       </c>
       <c r="O169" t="s">
         <v>1578</v>
       </c>
     </row>
     <row r="170" spans="1:15">
       <c r="A170">
-        <v>4186</v>
+        <v>4177</v>
       </c>
       <c r="B170" t="s">
         <v>1579</v>
       </c>
       <c r="C170" t="s">
         <v>1580</v>
       </c>
       <c r="D170" t="s">
         <v>1581</v>
       </c>
       <c r="E170" t="s">
         <v>1582</v>
       </c>
       <c r="F170" t="s">
         <v>1583</v>
       </c>
       <c r="G170" t="s">
         <v>1584</v>
       </c>
       <c r="H170" t="s">
         <v>1585</v>
       </c>
       <c r="I170" t="s">
         <v>1586</v>
       </c>
       <c r="J170" t="s">
         <v>24</v>
       </c>
       <c r="K170" t="s">
-        <v>59</v>
+        <v>25</v>
       </c>
       <c r="L170" t="s">
         <v>26</v>
       </c>
       <c r="M170" t="s">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="N170" t="s">
         <v>28</v>
       </c>
       <c r="O170" t="s">
         <v>1587</v>
       </c>
     </row>
     <row r="171" spans="1:15">
       <c r="A171">
-        <v>4191</v>
+        <v>4180</v>
       </c>
       <c r="B171" t="s">
         <v>1588</v>
       </c>
       <c r="C171" t="s">
         <v>1589</v>
       </c>
       <c r="D171" t="s">
         <v>1590</v>
       </c>
       <c r="E171" t="s">
         <v>1591</v>
       </c>
       <c r="F171" t="s">
         <v>1592</v>
       </c>
       <c r="G171" t="s">
         <v>1593</v>
       </c>
       <c r="H171" t="s">
         <v>1594</v>
       </c>
       <c r="I171" t="s">
         <v>1595</v>
       </c>
       <c r="J171" t="s">
-        <v>450</v>
+        <v>24</v>
       </c>
       <c r="K171" t="s">
-        <v>917</v>
+        <v>25</v>
       </c>
       <c r="L171" t="s">
+        <v>26</v>
+      </c>
+      <c r="M171" t="s">
+        <v>27</v>
+      </c>
+      <c r="N171" t="s">
+        <v>28</v>
+      </c>
+      <c r="O171" t="s">
         <v>1596</v>
-      </c>
-[...7 lines deleted...]
-        <v>1597</v>
       </c>
     </row>
     <row r="172" spans="1:15">
       <c r="A172">
-        <v>4196</v>
+        <v>4186</v>
       </c>
       <c r="B172" t="s">
+        <v>1597</v>
+      </c>
+      <c r="C172" t="s">
         <v>1598</v>
       </c>
-      <c r="C172" t="s">
+      <c r="D172" t="s">
         <v>1599</v>
       </c>
-      <c r="D172" t="s">
+      <c r="E172" t="s">
         <v>1600</v>
       </c>
-      <c r="E172" t="s">
+      <c r="F172" t="s">
         <v>1601</v>
       </c>
-      <c r="F172" t="s">
+      <c r="G172" t="s">
         <v>1602</v>
       </c>
-      <c r="G172" t="s">
+      <c r="H172" t="s">
         <v>1603</v>
       </c>
-      <c r="H172" t="s">
+      <c r="I172" t="s">
         <v>1604</v>
       </c>
-      <c r="I172" t="s">
+      <c r="J172" t="s">
+        <v>24</v>
+      </c>
+      <c r="K172" t="s">
+        <v>59</v>
+      </c>
+      <c r="L172" t="s">
+        <v>26</v>
+      </c>
+      <c r="M172" t="s">
+        <v>61</v>
+      </c>
+      <c r="N172" t="s">
+        <v>28</v>
+      </c>
+      <c r="O172" t="s">
         <v>1605</v>
-      </c>
-[...16 lines deleted...]
-        <v>1606</v>
       </c>
     </row>
     <row r="173" spans="1:15">
       <c r="A173">
-        <v>4198</v>
+        <v>4191</v>
       </c>
       <c r="B173" t="s">
+        <v>1606</v>
+      </c>
+      <c r="C173" t="s">
         <v>1607</v>
       </c>
-      <c r="C173" t="s">
+      <c r="D173" t="s">
         <v>1608</v>
       </c>
-      <c r="D173" t="s">
+      <c r="E173" t="s">
         <v>1609</v>
       </c>
-      <c r="E173" t="s">
+      <c r="F173" t="s">
         <v>1610</v>
       </c>
-      <c r="F173" t="s">
+      <c r="G173" t="s">
         <v>1611</v>
       </c>
-      <c r="G173" t="s">
+      <c r="H173" t="s">
         <v>1612</v>
       </c>
-      <c r="H173" t="s">
+      <c r="I173" t="s">
         <v>1613</v>
       </c>
-      <c r="I173" t="s">
+      <c r="J173" t="s">
+        <v>450</v>
+      </c>
+      <c r="K173" t="s">
+        <v>917</v>
+      </c>
+      <c r="L173" t="s">
         <v>1614</v>
       </c>
-      <c r="J173" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M173" t="s">
-        <v>27</v>
+        <v>918</v>
       </c>
       <c r="N173" t="s">
         <v>28</v>
       </c>
       <c r="O173" t="s">
         <v>1615</v>
       </c>
     </row>
     <row r="174" spans="1:15">
       <c r="A174">
-        <v>4202</v>
+        <v>4195</v>
       </c>
       <c r="B174" t="s">
         <v>1616</v>
       </c>
       <c r="C174" t="s">
         <v>1617</v>
       </c>
       <c r="D174" t="s">
         <v>1618</v>
       </c>
       <c r="E174" t="s">
         <v>1619</v>
       </c>
       <c r="F174" t="s">
         <v>1620</v>
       </c>
       <c r="G174" t="s">
         <v>1621</v>
       </c>
       <c r="H174" t="s">
         <v>1622</v>
       </c>
       <c r="I174" t="s">
         <v>1623</v>
       </c>
       <c r="J174" t="s">
         <v>24</v>
       </c>
       <c r="K174" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L174" t="s">
         <v>26</v>
       </c>
       <c r="M174" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N174" t="s">
         <v>28</v>
       </c>
       <c r="O174" t="s">
         <v>1624</v>
       </c>
     </row>
     <row r="175" spans="1:15">
       <c r="A175">
-        <v>4204</v>
+        <v>4196</v>
       </c>
       <c r="B175" t="s">
         <v>1625</v>
       </c>
       <c r="C175" t="s">
         <v>1626</v>
       </c>
       <c r="D175" t="s">
         <v>1627</v>
       </c>
       <c r="E175" t="s">
         <v>1628</v>
       </c>
       <c r="F175" t="s">
         <v>1629</v>
       </c>
       <c r="G175" t="s">
         <v>1630</v>
       </c>
       <c r="H175" t="s">
         <v>1631</v>
       </c>
       <c r="I175" t="s">
         <v>1632</v>
       </c>
       <c r="J175" t="s">
         <v>24</v>
       </c>
       <c r="K175" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L175" t="s">
         <v>26</v>
       </c>
       <c r="M175" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N175" t="s">
         <v>28</v>
       </c>
       <c r="O175" t="s">
         <v>1633</v>
       </c>
     </row>
     <row r="176" spans="1:15">
       <c r="A176">
-        <v>4206</v>
+        <v>4198</v>
       </c>
       <c r="B176" t="s">
         <v>1634</v>
       </c>
       <c r="C176" t="s">
         <v>1635</v>
       </c>
       <c r="D176" t="s">
         <v>1636</v>
       </c>
       <c r="E176" t="s">
         <v>1637</v>
       </c>
       <c r="F176" t="s">
         <v>1638</v>
       </c>
       <c r="G176" t="s">
         <v>1639</v>
       </c>
       <c r="H176" t="s">
         <v>1640</v>
       </c>
       <c r="I176" t="s">
         <v>1641</v>
       </c>
       <c r="J176" t="s">
         <v>24</v>
       </c>
       <c r="K176" t="s">
         <v>25</v>
       </c>
       <c r="L176" t="s">
         <v>26</v>
       </c>
       <c r="M176" t="s">
         <v>27</v>
       </c>
       <c r="N176" t="s">
         <v>28</v>
       </c>
       <c r="O176" t="s">
         <v>1642</v>
       </c>
     </row>
     <row r="177" spans="1:15">
       <c r="A177">
-        <v>4211</v>
+        <v>4202</v>
       </c>
       <c r="B177" t="s">
         <v>1643</v>
       </c>
       <c r="C177" t="s">
         <v>1644</v>
       </c>
       <c r="D177" t="s">
         <v>1645</v>
       </c>
       <c r="E177" t="s">
         <v>1646</v>
       </c>
       <c r="F177" t="s">
         <v>1647</v>
       </c>
       <c r="G177" t="s">
         <v>1648</v>
       </c>
       <c r="H177" t="s">
         <v>1649</v>
       </c>
       <c r="I177" t="s">
         <v>1650</v>
       </c>
       <c r="J177" t="s">
         <v>24</v>
       </c>
       <c r="K177" t="s">
         <v>25</v>
       </c>
       <c r="L177" t="s">
         <v>26</v>
       </c>
       <c r="M177" t="s">
         <v>27</v>
       </c>
       <c r="N177" t="s">
         <v>28</v>
       </c>
       <c r="O177" t="s">
         <v>1651</v>
       </c>
     </row>
     <row r="178" spans="1:15">
       <c r="A178">
-        <v>4216</v>
+        <v>4204</v>
       </c>
       <c r="B178" t="s">
         <v>1652</v>
       </c>
       <c r="C178" t="s">
         <v>1653</v>
       </c>
       <c r="D178" t="s">
         <v>1654</v>
       </c>
       <c r="E178" t="s">
         <v>1655</v>
       </c>
       <c r="F178" t="s">
         <v>1656</v>
       </c>
       <c r="G178" t="s">
         <v>1657</v>
       </c>
       <c r="H178" t="s">
         <v>1658</v>
       </c>
       <c r="I178" t="s">
         <v>1659</v>
       </c>
       <c r="J178" t="s">
+        <v>24</v>
+      </c>
+      <c r="K178" t="s">
+        <v>47</v>
+      </c>
+      <c r="L178" t="s">
+        <v>26</v>
+      </c>
+      <c r="M178" t="s">
+        <v>48</v>
+      </c>
+      <c r="N178" t="s">
+        <v>28</v>
+      </c>
+      <c r="O178" t="s">
         <v>1660</v>
-      </c>
-[...13 lines deleted...]
-        <v>1664</v>
       </c>
     </row>
     <row r="179" spans="1:15">
       <c r="A179">
-        <v>4243</v>
+        <v>4206</v>
       </c>
       <c r="B179" t="s">
+        <v>1661</v>
+      </c>
+      <c r="C179" t="s">
+        <v>1662</v>
+      </c>
+      <c r="D179" t="s">
+        <v>1663</v>
+      </c>
+      <c r="E179" t="s">
+        <v>1664</v>
+      </c>
+      <c r="F179" t="s">
         <v>1665</v>
       </c>
-      <c r="C179" t="s">
+      <c r="G179" t="s">
         <v>1666</v>
       </c>
-      <c r="D179" t="s">
+      <c r="H179" t="s">
         <v>1667</v>
       </c>
-      <c r="E179" t="s">
+      <c r="I179" t="s">
         <v>1668</v>
-      </c>
-[...10 lines deleted...]
-        <v>1672</v>
       </c>
       <c r="J179" t="s">
         <v>24</v>
       </c>
       <c r="K179" t="s">
         <v>25</v>
       </c>
       <c r="L179" t="s">
         <v>26</v>
       </c>
       <c r="M179" t="s">
         <v>27</v>
       </c>
       <c r="N179" t="s">
         <v>28</v>
       </c>
       <c r="O179" t="s">
-        <v>1673</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="180" spans="1:15">
       <c r="A180">
-        <v>4292</v>
+        <v>4211</v>
       </c>
       <c r="B180" t="s">
+        <v>1670</v>
+      </c>
+      <c r="C180" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D180" t="s">
+        <v>1672</v>
+      </c>
+      <c r="E180" t="s">
+        <v>1673</v>
+      </c>
+      <c r="F180" t="s">
         <v>1674</v>
       </c>
-      <c r="C180" t="s">
+      <c r="G180" t="s">
         <v>1675</v>
       </c>
-      <c r="D180" t="s">
+      <c r="H180" t="s">
         <v>1676</v>
       </c>
-      <c r="E180" t="s">
+      <c r="I180" t="s">
         <v>1677</v>
       </c>
-      <c r="F180" t="s">
+      <c r="J180" t="s">
+        <v>24</v>
+      </c>
+      <c r="K180" t="s">
+        <v>25</v>
+      </c>
+      <c r="L180" t="s">
+        <v>26</v>
+      </c>
+      <c r="M180" t="s">
+        <v>27</v>
+      </c>
+      <c r="N180" t="s">
+        <v>28</v>
+      </c>
+      <c r="O180" t="s">
         <v>1678</v>
-      </c>
-[...25 lines deleted...]
-        <v>1684</v>
       </c>
     </row>
     <row r="181" spans="1:15">
       <c r="A181">
-        <v>4295</v>
+        <v>4216</v>
       </c>
       <c r="B181" t="s">
+        <v>1679</v>
+      </c>
+      <c r="C181" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D181" t="s">
+        <v>1681</v>
+      </c>
+      <c r="E181" t="s">
+        <v>1682</v>
+      </c>
+      <c r="F181" t="s">
+        <v>1683</v>
+      </c>
+      <c r="G181" t="s">
+        <v>1684</v>
+      </c>
+      <c r="H181" t="s">
         <v>1685</v>
       </c>
-      <c r="C181" t="s">
+      <c r="I181" t="s">
         <v>1686</v>
       </c>
-      <c r="D181" t="s">
+      <c r="J181" t="s">
         <v>1687</v>
       </c>
-      <c r="E181" t="s">
+      <c r="K181" t="s">
         <v>1688</v>
       </c>
-      <c r="F181" t="s">
+      <c r="L181" t="s">
         <v>1689</v>
       </c>
-      <c r="G181" t="s">
+      <c r="M181" t="s">
         <v>1690</v>
       </c>
-      <c r="H181" t="s">
+      <c r="N181" t="s">
+        <v>28</v>
+      </c>
+      <c r="O181" t="s">
         <v>1691</v>
-      </c>
-[...19 lines deleted...]
-        <v>1693</v>
       </c>
     </row>
     <row r="182" spans="1:15">
       <c r="A182">
-        <v>4302</v>
+        <v>4220</v>
       </c>
       <c r="B182" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C182" t="s">
+        <v>1693</v>
+      </c>
+      <c r="D182" t="s">
         <v>1694</v>
       </c>
-      <c r="C182" t="s">
+      <c r="E182" t="s">
         <v>1695</v>
       </c>
-      <c r="D182" t="s">
+      <c r="F182" t="s">
         <v>1696</v>
       </c>
-      <c r="E182" t="s">
+      <c r="G182" t="s">
         <v>1697</v>
       </c>
-      <c r="F182" t="s">
+      <c r="H182" t="s">
         <v>1698</v>
       </c>
-      <c r="G182" t="s">
+      <c r="I182" t="s">
         <v>1699</v>
       </c>
-      <c r="H182" t="s">
+      <c r="J182" t="s">
+        <v>24</v>
+      </c>
+      <c r="K182" t="s">
+        <v>25</v>
+      </c>
+      <c r="L182" t="s">
+        <v>26</v>
+      </c>
+      <c r="M182" t="s">
+        <v>27</v>
+      </c>
+      <c r="N182" t="s">
+        <v>28</v>
+      </c>
+      <c r="O182" t="s">
         <v>1700</v>
-      </c>
-[...19 lines deleted...]
-        <v>1704</v>
       </c>
     </row>
     <row r="183" spans="1:15">
       <c r="A183">
-        <v>4303</v>
+        <v>4242</v>
       </c>
       <c r="B183" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C183" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D183" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E183" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F183" t="s">
         <v>1705</v>
       </c>
-      <c r="C183" t="s">
+      <c r="G183" t="s">
         <v>1706</v>
       </c>
-      <c r="D183" t="s">
+      <c r="H183" t="s">
         <v>1707</v>
       </c>
-      <c r="E183" t="s">
+      <c r="I183" t="s">
         <v>1708</v>
       </c>
-      <c r="F183" t="s">
+      <c r="J183" t="s">
+        <v>24</v>
+      </c>
+      <c r="K183" t="s">
+        <v>25</v>
+      </c>
+      <c r="L183" t="s">
+        <v>26</v>
+      </c>
+      <c r="M183" t="s">
+        <v>27</v>
+      </c>
+      <c r="N183" t="s">
+        <v>28</v>
+      </c>
+      <c r="O183" t="s">
         <v>1709</v>
-      </c>
-[...25 lines deleted...]
-        <v>1713</v>
       </c>
     </row>
     <row r="184" spans="1:15">
       <c r="A184">
-        <v>4304</v>
+        <v>4243</v>
       </c>
       <c r="B184" t="s">
+        <v>1710</v>
+      </c>
+      <c r="C184" t="s">
+        <v>1711</v>
+      </c>
+      <c r="D184" t="s">
+        <v>1712</v>
+      </c>
+      <c r="E184" t="s">
+        <v>1713</v>
+      </c>
+      <c r="F184" t="s">
         <v>1714</v>
       </c>
-      <c r="C184" t="s">
+      <c r="G184" t="s">
         <v>1715</v>
       </c>
-      <c r="D184" t="s">
+      <c r="H184" t="s">
         <v>1716</v>
       </c>
-      <c r="E184" t="s">
+      <c r="I184" t="s">
         <v>1717</v>
-      </c>
-[...10 lines deleted...]
-        <v>1721</v>
       </c>
       <c r="J184" t="s">
         <v>24</v>
       </c>
       <c r="K184" t="s">
         <v>25</v>
       </c>
       <c r="L184" t="s">
         <v>26</v>
       </c>
       <c r="M184" t="s">
         <v>27</v>
       </c>
       <c r="N184" t="s">
         <v>28</v>
       </c>
       <c r="O184" t="s">
-        <v>1722</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="185" spans="1:15">
       <c r="A185">
-        <v>4307</v>
+        <v>4292</v>
       </c>
       <c r="B185" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C185" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D185" t="s">
+        <v>1721</v>
+      </c>
+      <c r="E185" t="s">
+        <v>1722</v>
+      </c>
+      <c r="F185" t="s">
         <v>1723</v>
       </c>
-      <c r="C185" t="s">
+      <c r="G185" t="s">
         <v>1724</v>
       </c>
-      <c r="D185" t="s">
+      <c r="H185" t="s">
         <v>1725</v>
       </c>
-      <c r="E185" t="s">
+      <c r="I185" t="s">
         <v>1726</v>
       </c>
-      <c r="F185" t="s">
+      <c r="J185" t="s">
+        <v>24</v>
+      </c>
+      <c r="K185" t="s">
         <v>1727</v>
       </c>
-      <c r="G185" t="s">
+      <c r="L185" t="s">
+        <v>26</v>
+      </c>
+      <c r="M185" t="s">
         <v>1728</v>
       </c>
-      <c r="H185" t="s">
+      <c r="N185" t="s">
+        <v>28</v>
+      </c>
+      <c r="O185" t="s">
         <v>1729</v>
-      </c>
-[...19 lines deleted...]
-        <v>1733</v>
       </c>
     </row>
     <row r="186" spans="1:15">
       <c r="A186">
-        <v>4308</v>
+        <v>4295</v>
       </c>
       <c r="B186" t="s">
+        <v>1730</v>
+      </c>
+      <c r="C186" t="s">
+        <v>1731</v>
+      </c>
+      <c r="D186" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E186" t="s">
+        <v>1733</v>
+      </c>
+      <c r="F186" t="s">
         <v>1734</v>
       </c>
-      <c r="C186" t="s">
+      <c r="G186" t="s">
         <v>1735</v>
       </c>
-      <c r="D186" t="s">
+      <c r="H186" t="s">
         <v>1736</v>
       </c>
-      <c r="E186" t="s">
+      <c r="I186" t="s">
         <v>1737</v>
       </c>
-      <c r="F186" t="s">
+      <c r="J186" t="s">
+        <v>24</v>
+      </c>
+      <c r="K186" t="s">
+        <v>25</v>
+      </c>
+      <c r="L186" t="s">
+        <v>26</v>
+      </c>
+      <c r="M186" t="s">
+        <v>27</v>
+      </c>
+      <c r="N186" t="s">
+        <v>28</v>
+      </c>
+      <c r="O186" t="s">
         <v>1738</v>
-      </c>
-[...25 lines deleted...]
-        <v>1742</v>
       </c>
     </row>
     <row r="187" spans="1:15">
       <c r="A187">
-        <v>4309</v>
+        <v>4302</v>
       </c>
       <c r="B187" t="s">
+        <v>1739</v>
+      </c>
+      <c r="C187" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D187" t="s">
+        <v>1741</v>
+      </c>
+      <c r="E187" t="s">
+        <v>1742</v>
+      </c>
+      <c r="F187" t="s">
         <v>1743</v>
       </c>
-      <c r="C187" t="s">
+      <c r="G187" t="s">
         <v>1744</v>
       </c>
-      <c r="D187" t="s">
+      <c r="H187" t="s">
         <v>1745</v>
       </c>
-      <c r="E187" t="s">
+      <c r="I187" t="s">
         <v>1746</v>
       </c>
-      <c r="F187" t="s">
+      <c r="J187" t="s">
         <v>1747</v>
       </c>
-      <c r="G187" t="s">
+      <c r="K187" t="s">
+        <v>917</v>
+      </c>
+      <c r="L187" t="s">
         <v>1748</v>
       </c>
-      <c r="H187" t="s">
+      <c r="M187" t="s">
+        <v>1532</v>
+      </c>
+      <c r="N187" t="s">
+        <v>28</v>
+      </c>
+      <c r="O187" t="s">
         <v>1749</v>
-      </c>
-[...19 lines deleted...]
-        <v>1751</v>
       </c>
     </row>
     <row r="188" spans="1:15">
       <c r="A188">
-        <v>4311</v>
+        <v>4303</v>
       </c>
       <c r="B188" t="s">
+        <v>1750</v>
+      </c>
+      <c r="C188" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D188" t="s">
         <v>1752</v>
       </c>
-      <c r="C188" t="s">
+      <c r="E188" t="s">
         <v>1753</v>
       </c>
-      <c r="D188" t="s">
+      <c r="F188" t="s">
         <v>1754</v>
       </c>
-      <c r="E188" t="s">
+      <c r="G188" t="s">
         <v>1755</v>
       </c>
-      <c r="F188" t="s">
+      <c r="H188" t="s">
         <v>1756</v>
       </c>
-      <c r="G188" t="s">
+      <c r="I188" t="s">
         <v>1757</v>
       </c>
-      <c r="H188" t="s">
+      <c r="J188" t="s">
+        <v>769</v>
+      </c>
+      <c r="K188" t="s">
+        <v>1283</v>
+      </c>
+      <c r="L188" t="s">
+        <v>771</v>
+      </c>
+      <c r="M188" t="s">
+        <v>1284</v>
+      </c>
+      <c r="N188" t="s">
+        <v>28</v>
+      </c>
+      <c r="O188" t="s">
         <v>1758</v>
-      </c>
-[...19 lines deleted...]
-        <v>1760</v>
       </c>
     </row>
     <row r="189" spans="1:15">
       <c r="A189">
-        <v>4314</v>
+        <v>4304</v>
       </c>
       <c r="B189" t="s">
+        <v>1759</v>
+      </c>
+      <c r="C189" t="s">
+        <v>1760</v>
+      </c>
+      <c r="D189" t="s">
         <v>1761</v>
       </c>
-      <c r="C189" t="s">
+      <c r="E189" t="s">
         <v>1762</v>
       </c>
-      <c r="D189" t="s">
+      <c r="F189" t="s">
         <v>1763</v>
       </c>
-      <c r="E189" t="s">
+      <c r="G189" t="s">
         <v>1764</v>
       </c>
-      <c r="F189" t="s">
+      <c r="H189" t="s">
         <v>1765</v>
       </c>
-      <c r="G189" t="s">
+      <c r="I189" t="s">
         <v>1766</v>
-      </c>
-[...4 lines deleted...]
-        <v>1768</v>
       </c>
       <c r="J189" t="s">
         <v>24</v>
       </c>
       <c r="K189" t="s">
         <v>25</v>
       </c>
       <c r="L189" t="s">
         <v>26</v>
       </c>
       <c r="M189" t="s">
         <v>27</v>
       </c>
       <c r="N189" t="s">
         <v>28</v>
       </c>
       <c r="O189" t="s">
-        <v>1769</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="190" spans="1:15">
       <c r="A190">
-        <v>4316</v>
+        <v>4307</v>
       </c>
       <c r="B190" t="s">
+        <v>1768</v>
+      </c>
+      <c r="C190" t="s">
+        <v>1769</v>
+      </c>
+      <c r="D190" t="s">
         <v>1770</v>
       </c>
-      <c r="C190" t="s">
+      <c r="E190" t="s">
         <v>1771</v>
       </c>
-      <c r="D190" t="s">
+      <c r="F190" t="s">
         <v>1772</v>
       </c>
-      <c r="E190" t="s">
+      <c r="G190" t="s">
         <v>1773</v>
       </c>
-      <c r="F190" t="s">
+      <c r="H190" t="s">
         <v>1774</v>
       </c>
-      <c r="G190" t="s">
+      <c r="I190" t="s">
         <v>1775</v>
       </c>
-      <c r="H190" t="s">
+      <c r="J190" t="s">
+        <v>1687</v>
+      </c>
+      <c r="K190" t="s">
         <v>1776</v>
       </c>
-      <c r="I190" t="s">
+      <c r="L190" t="s">
+        <v>1689</v>
+      </c>
+      <c r="M190" t="s">
         <v>1777</v>
-      </c>
-[...10 lines deleted...]
-        <v>171</v>
       </c>
       <c r="N190" t="s">
         <v>28</v>
       </c>
       <c r="O190" t="s">
         <v>1778</v>
       </c>
     </row>
     <row r="191" spans="1:15">
       <c r="A191">
-        <v>4318</v>
+        <v>4308</v>
       </c>
       <c r="B191" t="s">
         <v>1779</v>
       </c>
       <c r="C191" t="s">
         <v>1780</v>
       </c>
       <c r="D191" t="s">
         <v>1781</v>
       </c>
       <c r="E191" t="s">
         <v>1782</v>
       </c>
       <c r="F191" t="s">
         <v>1783</v>
       </c>
       <c r="G191" t="s">
         <v>1784</v>
       </c>
       <c r="H191" t="s">
         <v>1785</v>
       </c>
       <c r="I191" t="s">
         <v>1786</v>
       </c>
       <c r="J191" t="s">
         <v>24</v>
       </c>
       <c r="K191" t="s">
         <v>170</v>
       </c>
       <c r="L191" t="s">
         <v>26</v>
       </c>
       <c r="M191" t="s">
         <v>171</v>
       </c>
       <c r="N191" t="s">
         <v>28</v>
       </c>
       <c r="O191" t="s">
         <v>1787</v>
       </c>
     </row>
     <row r="192" spans="1:15">
       <c r="A192">
-        <v>4319</v>
+        <v>4309</v>
       </c>
       <c r="B192" t="s">
         <v>1788</v>
       </c>
       <c r="C192" t="s">
         <v>1789</v>
       </c>
       <c r="D192" t="s">
         <v>1790</v>
       </c>
       <c r="E192" t="s">
         <v>1791</v>
       </c>
       <c r="F192" t="s">
         <v>1792</v>
       </c>
       <c r="G192" t="s">
         <v>1793</v>
       </c>
       <c r="H192" t="s">
         <v>1794</v>
       </c>
       <c r="I192" t="s">
         <v>1795</v>
       </c>
       <c r="J192" t="s">
         <v>24</v>
       </c>
       <c r="K192" t="s">
         <v>170</v>
       </c>
       <c r="L192" t="s">
         <v>26</v>
       </c>
       <c r="M192" t="s">
         <v>171</v>
       </c>
       <c r="N192" t="s">
         <v>28</v>
       </c>
       <c r="O192" t="s">
         <v>1796</v>
       </c>
     </row>
     <row r="193" spans="1:15">
       <c r="A193">
-        <v>4322</v>
+        <v>4311</v>
       </c>
       <c r="B193" t="s">
         <v>1797</v>
       </c>
       <c r="C193" t="s">
         <v>1798</v>
       </c>
       <c r="D193" t="s">
         <v>1799</v>
       </c>
       <c r="E193" t="s">
         <v>1800</v>
       </c>
       <c r="F193" t="s">
         <v>1801</v>
       </c>
       <c r="G193" t="s">
         <v>1802</v>
       </c>
       <c r="H193" t="s">
         <v>1803</v>
       </c>
       <c r="I193" t="s">
         <v>1804</v>
       </c>
       <c r="J193" t="s">
         <v>24</v>
       </c>
       <c r="K193" t="s">
         <v>25</v>
       </c>
       <c r="L193" t="s">
         <v>26</v>
       </c>
       <c r="M193" t="s">
         <v>27</v>
       </c>
       <c r="N193" t="s">
         <v>28</v>
       </c>
       <c r="O193" t="s">
         <v>1805</v>
       </c>
     </row>
     <row r="194" spans="1:15">
       <c r="A194">
-        <v>4538</v>
+        <v>4314</v>
       </c>
       <c r="B194" t="s">
         <v>1806</v>
       </c>
       <c r="C194" t="s">
         <v>1807</v>
       </c>
       <c r="D194" t="s">
         <v>1808</v>
       </c>
       <c r="E194" t="s">
         <v>1809</v>
       </c>
       <c r="F194" t="s">
         <v>1810</v>
       </c>
       <c r="G194" t="s">
         <v>1811</v>
       </c>
       <c r="H194" t="s">
         <v>1812</v>
       </c>
       <c r="I194" t="s">
         <v>1813</v>
       </c>
       <c r="J194" t="s">
         <v>24</v>
       </c>
       <c r="K194" t="s">
         <v>25</v>
       </c>
       <c r="L194" t="s">
         <v>26</v>
       </c>
       <c r="M194" t="s">
         <v>27</v>
       </c>
       <c r="N194" t="s">
         <v>28</v>
       </c>
       <c r="O194" t="s">
         <v>1814</v>
       </c>
     </row>
     <row r="195" spans="1:15">
       <c r="A195">
-        <v>4549</v>
+        <v>4316</v>
       </c>
       <c r="B195" t="s">
         <v>1815</v>
       </c>
       <c r="C195" t="s">
         <v>1816</v>
       </c>
       <c r="D195" t="s">
         <v>1817</v>
       </c>
       <c r="E195" t="s">
         <v>1818</v>
       </c>
       <c r="F195" t="s">
         <v>1819</v>
       </c>
       <c r="G195" t="s">
         <v>1820</v>
       </c>
       <c r="H195" t="s">
         <v>1821</v>
       </c>
       <c r="I195" t="s">
         <v>1822</v>
       </c>
       <c r="J195" t="s">
         <v>24</v>
       </c>
       <c r="K195" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L195" t="s">
         <v>26</v>
       </c>
       <c r="M195" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N195" t="s">
         <v>28</v>
       </c>
       <c r="O195" t="s">
         <v>1823</v>
       </c>
     </row>
     <row r="196" spans="1:15">
       <c r="A196">
-        <v>4555</v>
+        <v>4318</v>
       </c>
       <c r="B196" t="s">
         <v>1824</v>
       </c>
       <c r="C196" t="s">
         <v>1825</v>
       </c>
       <c r="D196" t="s">
         <v>1826</v>
       </c>
       <c r="E196" t="s">
         <v>1827</v>
       </c>
       <c r="F196" t="s">
         <v>1828</v>
       </c>
       <c r="G196" t="s">
         <v>1829</v>
       </c>
       <c r="H196" t="s">
         <v>1830</v>
       </c>
       <c r="I196" t="s">
         <v>1831</v>
       </c>
       <c r="J196" t="s">
         <v>24</v>
       </c>
       <c r="K196" t="s">
         <v>170</v>
       </c>
       <c r="L196" t="s">
         <v>26</v>
       </c>
       <c r="M196" t="s">
         <v>171</v>
       </c>
       <c r="N196" t="s">
         <v>28</v>
       </c>
       <c r="O196" t="s">
         <v>1832</v>
       </c>
     </row>
     <row r="197" spans="1:15">
       <c r="A197">
-        <v>4556</v>
+        <v>4319</v>
       </c>
       <c r="B197" t="s">
         <v>1833</v>
       </c>
       <c r="C197" t="s">
         <v>1834</v>
       </c>
       <c r="D197" t="s">
         <v>1835</v>
       </c>
       <c r="E197" t="s">
         <v>1836</v>
       </c>
       <c r="F197" t="s">
         <v>1837</v>
       </c>
       <c r="G197" t="s">
         <v>1838</v>
       </c>
       <c r="H197" t="s">
         <v>1839</v>
       </c>
       <c r="I197" t="s">
         <v>1840</v>
       </c>
       <c r="J197" t="s">
         <v>24</v>
       </c>
       <c r="K197" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L197" t="s">
         <v>26</v>
       </c>
       <c r="M197" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N197" t="s">
         <v>28</v>
       </c>
       <c r="O197" t="s">
         <v>1841</v>
       </c>
     </row>
     <row r="198" spans="1:15">
       <c r="A198">
-        <v>4558</v>
+        <v>4322</v>
       </c>
       <c r="B198" t="s">
         <v>1842</v>
       </c>
       <c r="C198" t="s">
         <v>1843</v>
       </c>
       <c r="D198" t="s">
         <v>1844</v>
       </c>
       <c r="E198" t="s">
         <v>1845</v>
       </c>
       <c r="F198" t="s">
         <v>1846</v>
       </c>
       <c r="G198" t="s">
         <v>1847</v>
       </c>
       <c r="H198" t="s">
         <v>1848</v>
       </c>
       <c r="I198" t="s">
         <v>1849</v>
       </c>
       <c r="J198" t="s">
         <v>24</v>
       </c>
       <c r="K198" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L198" t="s">
         <v>26</v>
       </c>
       <c r="M198" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N198" t="s">
         <v>28</v>
       </c>
       <c r="O198" t="s">
         <v>1850</v>
       </c>
     </row>
     <row r="199" spans="1:15">
       <c r="A199">
-        <v>4559</v>
+        <v>4436</v>
       </c>
       <c r="B199" t="s">
         <v>1851</v>
       </c>
       <c r="C199" t="s">
         <v>1852</v>
       </c>
       <c r="D199" t="s">
         <v>1853</v>
       </c>
       <c r="E199" t="s">
         <v>1854</v>
       </c>
       <c r="F199" t="s">
         <v>1855</v>
       </c>
       <c r="G199" t="s">
         <v>1856</v>
       </c>
       <c r="H199" t="s">
         <v>1857</v>
       </c>
       <c r="I199" t="s">
         <v>1858</v>
       </c>
       <c r="J199" t="s">
         <v>24</v>
       </c>
       <c r="K199" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L199" t="s">
         <v>26</v>
       </c>
       <c r="M199" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N199" t="s">
         <v>28</v>
       </c>
       <c r="O199" t="s">
         <v>1859</v>
       </c>
     </row>
     <row r="200" spans="1:15">
       <c r="A200">
-        <v>4560</v>
+        <v>4438</v>
       </c>
       <c r="B200" t="s">
         <v>1860</v>
       </c>
       <c r="C200" t="s">
         <v>1861</v>
       </c>
       <c r="D200" t="s">
         <v>1862</v>
       </c>
       <c r="E200" t="s">
         <v>1863</v>
       </c>
       <c r="F200" t="s">
         <v>1864</v>
       </c>
       <c r="G200" t="s">
         <v>1865</v>
       </c>
       <c r="H200" t="s">
         <v>1866</v>
       </c>
       <c r="I200" t="s">
         <v>1867</v>
       </c>
       <c r="J200" t="s">
         <v>24</v>
       </c>
       <c r="K200" t="s">
         <v>25</v>
       </c>
       <c r="L200" t="s">
         <v>26</v>
       </c>
       <c r="M200" t="s">
         <v>27</v>
       </c>
       <c r="N200" t="s">
         <v>28</v>
       </c>
       <c r="O200" t="s">
         <v>1868</v>
       </c>
     </row>
     <row r="201" spans="1:15">
       <c r="A201">
-        <v>4563</v>
+        <v>4454</v>
       </c>
       <c r="B201" t="s">
         <v>1869</v>
       </c>
       <c r="C201" t="s">
         <v>1870</v>
       </c>
       <c r="D201" t="s">
         <v>1871</v>
       </c>
       <c r="E201" t="s">
         <v>1872</v>
       </c>
       <c r="F201" t="s">
         <v>1873</v>
       </c>
       <c r="G201" t="s">
         <v>1874</v>
       </c>
       <c r="H201" t="s">
         <v>1875</v>
       </c>
       <c r="I201" t="s">
         <v>1876</v>
       </c>
       <c r="J201" t="s">
         <v>24</v>
       </c>
       <c r="K201" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L201" t="s">
         <v>26</v>
       </c>
       <c r="M201" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N201" t="s">
         <v>28</v>
       </c>
       <c r="O201" t="s">
         <v>1877</v>
       </c>
     </row>
     <row r="202" spans="1:15">
       <c r="A202">
-        <v>4564</v>
+        <v>4457</v>
       </c>
       <c r="B202" t="s">
         <v>1878</v>
       </c>
       <c r="C202" t="s">
         <v>1879</v>
       </c>
       <c r="D202" t="s">
         <v>1880</v>
       </c>
       <c r="E202" t="s">
         <v>1881</v>
       </c>
       <c r="F202" t="s">
         <v>1882</v>
       </c>
       <c r="G202" t="s">
         <v>1883</v>
       </c>
       <c r="H202" t="s">
         <v>1884</v>
       </c>
       <c r="I202" t="s">
         <v>1885</v>
       </c>
       <c r="J202" t="s">
         <v>24</v>
       </c>
       <c r="K202" t="s">
+        <v>25</v>
+      </c>
+      <c r="L202" t="s">
+        <v>26</v>
+      </c>
+      <c r="M202" t="s">
+        <v>27</v>
+      </c>
+      <c r="N202" t="s">
+        <v>28</v>
+      </c>
+      <c r="O202" t="s">
         <v>1886</v>
-      </c>
-[...10 lines deleted...]
-        <v>1888</v>
       </c>
     </row>
     <row r="203" spans="1:15">
       <c r="A203">
-        <v>4566</v>
+        <v>4495</v>
       </c>
       <c r="B203" t="s">
+        <v>1887</v>
+      </c>
+      <c r="C203" t="s">
+        <v>1888</v>
+      </c>
+      <c r="D203" t="s">
         <v>1889</v>
       </c>
-      <c r="C203" t="s">
+      <c r="E203" t="s">
         <v>1890</v>
       </c>
-      <c r="D203" t="s">
+      <c r="F203" t="s">
         <v>1891</v>
       </c>
-      <c r="E203" t="s">
+      <c r="G203" t="s">
         <v>1892</v>
       </c>
-      <c r="F203" t="s">
+      <c r="H203" t="s">
         <v>1893</v>
       </c>
-      <c r="G203" t="s">
+      <c r="I203" t="s">
         <v>1894</v>
-      </c>
-[...4 lines deleted...]
-        <v>1896</v>
       </c>
       <c r="J203" t="s">
         <v>24</v>
       </c>
       <c r="K203" t="s">
         <v>25</v>
       </c>
       <c r="L203" t="s">
         <v>26</v>
       </c>
       <c r="M203" t="s">
         <v>27</v>
       </c>
       <c r="N203" t="s">
         <v>28</v>
       </c>
       <c r="O203" t="s">
-        <v>1897</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="204" spans="1:15">
       <c r="A204">
-        <v>4568</v>
+        <v>4498</v>
       </c>
       <c r="B204" t="s">
+        <v>1896</v>
+      </c>
+      <c r="C204" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D204" t="s">
         <v>1898</v>
       </c>
-      <c r="C204" t="s">
+      <c r="E204" t="s">
         <v>1899</v>
       </c>
-      <c r="D204" t="s">
+      <c r="F204" t="s">
         <v>1900</v>
       </c>
-      <c r="E204" t="s">
+      <c r="G204" t="s">
         <v>1901</v>
       </c>
-      <c r="F204" t="s">
+      <c r="H204" t="s">
         <v>1902</v>
       </c>
-      <c r="G204" t="s">
+      <c r="I204" t="s">
         <v>1903</v>
-      </c>
-[...4 lines deleted...]
-        <v>1905</v>
       </c>
       <c r="J204" t="s">
         <v>24</v>
       </c>
       <c r="K204" t="s">
         <v>25</v>
       </c>
       <c r="L204" t="s">
         <v>26</v>
       </c>
       <c r="M204" t="s">
         <v>27</v>
       </c>
       <c r="N204" t="s">
         <v>28</v>
       </c>
       <c r="O204" t="s">
-        <v>1906</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="205" spans="1:15">
       <c r="A205">
-        <v>4704</v>
+        <v>4508</v>
       </c>
       <c r="B205" t="s">
+        <v>1905</v>
+      </c>
+      <c r="C205" t="s">
+        <v>1906</v>
+      </c>
+      <c r="D205" t="s">
         <v>1907</v>
       </c>
-      <c r="C205" t="s">
+      <c r="E205" t="s">
         <v>1908</v>
       </c>
-      <c r="D205" t="s">
+      <c r="F205" t="s">
         <v>1909</v>
       </c>
-      <c r="E205" t="s">
+      <c r="G205" t="s">
         <v>1910</v>
       </c>
-      <c r="F205" t="s">
+      <c r="H205" t="s">
         <v>1911</v>
       </c>
-      <c r="G205" t="s">
+      <c r="I205" t="s">
         <v>1912</v>
       </c>
-      <c r="H205" t="s">
+      <c r="J205" t="s">
+        <v>24</v>
+      </c>
+      <c r="K205" t="s">
+        <v>25</v>
+      </c>
+      <c r="L205" t="s">
+        <v>26</v>
+      </c>
+      <c r="M205" t="s">
+        <v>27</v>
+      </c>
+      <c r="N205" t="s">
+        <v>28</v>
+      </c>
+      <c r="O205" t="s">
         <v>1913</v>
-      </c>
-[...19 lines deleted...]
-        <v>1915</v>
       </c>
     </row>
     <row r="206" spans="1:15">
       <c r="A206">
-        <v>4706</v>
+        <v>4538</v>
       </c>
       <c r="B206" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C206" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D206" t="s">
         <v>1916</v>
       </c>
-      <c r="C206" t="s">
+      <c r="E206" t="s">
         <v>1917</v>
       </c>
-      <c r="D206" t="s">
+      <c r="F206" t="s">
         <v>1918</v>
       </c>
-      <c r="E206" t="s">
+      <c r="G206" t="s">
         <v>1919</v>
       </c>
-      <c r="F206" t="s">
+      <c r="H206" t="s">
         <v>1920</v>
       </c>
-      <c r="G206" t="s">
+      <c r="I206" t="s">
         <v>1921</v>
       </c>
-      <c r="H206" t="s">
+      <c r="J206" t="s">
+        <v>24</v>
+      </c>
+      <c r="K206" t="s">
+        <v>25</v>
+      </c>
+      <c r="L206" t="s">
+        <v>26</v>
+      </c>
+      <c r="M206" t="s">
+        <v>27</v>
+      </c>
+      <c r="N206" t="s">
+        <v>28</v>
+      </c>
+      <c r="O206" t="s">
         <v>1922</v>
-      </c>
-[...19 lines deleted...]
-        <v>1924</v>
       </c>
     </row>
     <row r="207" spans="1:15">
       <c r="A207">
-        <v>4709</v>
+        <v>4549</v>
       </c>
       <c r="B207" t="s">
+        <v>1923</v>
+      </c>
+      <c r="C207" t="s">
+        <v>1924</v>
+      </c>
+      <c r="D207" t="s">
         <v>1925</v>
       </c>
-      <c r="C207" t="s">
+      <c r="E207" t="s">
         <v>1926</v>
       </c>
-      <c r="D207" t="s">
+      <c r="F207" t="s">
         <v>1927</v>
       </c>
-      <c r="E207" t="s">
+      <c r="G207" t="s">
         <v>1928</v>
       </c>
-      <c r="F207" t="s">
+      <c r="H207" t="s">
         <v>1929</v>
       </c>
-      <c r="G207" t="s">
+      <c r="I207" t="s">
         <v>1930</v>
       </c>
-      <c r="H207" t="s">
+      <c r="J207" t="s">
+        <v>24</v>
+      </c>
+      <c r="K207" t="s">
+        <v>25</v>
+      </c>
+      <c r="L207" t="s">
+        <v>26</v>
+      </c>
+      <c r="M207" t="s">
+        <v>27</v>
+      </c>
+      <c r="N207" t="s">
+        <v>28</v>
+      </c>
+      <c r="O207" t="s">
         <v>1931</v>
-      </c>
-[...19 lines deleted...]
-        <v>1933</v>
       </c>
     </row>
     <row r="208" spans="1:15">
       <c r="A208">
-        <v>4711</v>
+        <v>4555</v>
       </c>
       <c r="B208" t="s">
+        <v>1932</v>
+      </c>
+      <c r="C208" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D208" t="s">
         <v>1934</v>
       </c>
-      <c r="C208" t="s">
+      <c r="E208" t="s">
         <v>1935</v>
       </c>
-      <c r="D208" t="s">
+      <c r="F208" t="s">
         <v>1936</v>
       </c>
-      <c r="E208" t="s">
+      <c r="G208" t="s">
         <v>1937</v>
       </c>
-      <c r="F208" t="s">
+      <c r="H208" t="s">
         <v>1938</v>
       </c>
-      <c r="G208" t="s">
+      <c r="I208" t="s">
         <v>1939</v>
       </c>
-      <c r="H208" t="s">
+      <c r="J208" t="s">
+        <v>24</v>
+      </c>
+      <c r="K208" t="s">
+        <v>170</v>
+      </c>
+      <c r="L208" t="s">
+        <v>26</v>
+      </c>
+      <c r="M208" t="s">
+        <v>171</v>
+      </c>
+      <c r="N208" t="s">
+        <v>28</v>
+      </c>
+      <c r="O208" t="s">
         <v>1940</v>
-      </c>
-[...19 lines deleted...]
-        <v>1946</v>
       </c>
     </row>
     <row r="209" spans="1:15">
       <c r="A209">
-        <v>4714</v>
+        <v>4556</v>
       </c>
       <c r="B209" t="s">
+        <v>1941</v>
+      </c>
+      <c r="C209" t="s">
+        <v>1942</v>
+      </c>
+      <c r="D209" t="s">
+        <v>1943</v>
+      </c>
+      <c r="E209" t="s">
+        <v>1944</v>
+      </c>
+      <c r="F209" t="s">
+        <v>1945</v>
+      </c>
+      <c r="G209" t="s">
+        <v>1946</v>
+      </c>
+      <c r="H209" t="s">
         <v>1947</v>
       </c>
-      <c r="C209" t="s">
+      <c r="I209" t="s">
         <v>1948</v>
-      </c>
-[...16 lines deleted...]
-        <v>1954</v>
       </c>
       <c r="J209" t="s">
         <v>24</v>
       </c>
       <c r="K209" t="s">
         <v>25</v>
       </c>
       <c r="L209" t="s">
         <v>26</v>
       </c>
       <c r="M209" t="s">
         <v>27</v>
       </c>
       <c r="N209" t="s">
         <v>28</v>
       </c>
       <c r="O209" t="s">
-        <v>1955</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="210" spans="1:15">
       <c r="A210">
-        <v>4716</v>
+        <v>4558</v>
       </c>
       <c r="B210" t="s">
+        <v>1950</v>
+      </c>
+      <c r="C210" t="s">
+        <v>1951</v>
+      </c>
+      <c r="D210" t="s">
+        <v>1952</v>
+      </c>
+      <c r="E210" t="s">
+        <v>1953</v>
+      </c>
+      <c r="F210" t="s">
+        <v>1954</v>
+      </c>
+      <c r="G210" t="s">
+        <v>1955</v>
+      </c>
+      <c r="H210" t="s">
         <v>1956</v>
       </c>
-      <c r="C210" t="s">
+      <c r="I210" t="s">
         <v>1957</v>
       </c>
-      <c r="D210" t="s">
+      <c r="J210" t="s">
+        <v>24</v>
+      </c>
+      <c r="K210" t="s">
+        <v>170</v>
+      </c>
+      <c r="L210" t="s">
+        <v>26</v>
+      </c>
+      <c r="M210" t="s">
+        <v>171</v>
+      </c>
+      <c r="N210" t="s">
+        <v>28</v>
+      </c>
+      <c r="O210" t="s">
         <v>1958</v>
-      </c>
-[...31 lines deleted...]
-        <v>1964</v>
       </c>
     </row>
     <row r="211" spans="1:15">
       <c r="A211">
-        <v>4717</v>
+        <v>4559</v>
       </c>
       <c r="B211" t="s">
+        <v>1959</v>
+      </c>
+      <c r="C211" t="s">
+        <v>1960</v>
+      </c>
+      <c r="D211" t="s">
+        <v>1961</v>
+      </c>
+      <c r="E211" t="s">
+        <v>1962</v>
+      </c>
+      <c r="F211" t="s">
+        <v>1963</v>
+      </c>
+      <c r="G211" t="s">
+        <v>1964</v>
+      </c>
+      <c r="H211" t="s">
         <v>1965</v>
       </c>
-      <c r="C211" t="s">
+      <c r="I211" t="s">
         <v>1966</v>
       </c>
-      <c r="D211" t="s">
+      <c r="J211" t="s">
+        <v>24</v>
+      </c>
+      <c r="K211" t="s">
+        <v>47</v>
+      </c>
+      <c r="L211" t="s">
+        <v>26</v>
+      </c>
+      <c r="M211" t="s">
+        <v>48</v>
+      </c>
+      <c r="N211" t="s">
+        <v>28</v>
+      </c>
+      <c r="O211" t="s">
         <v>1967</v>
-      </c>
-[...31 lines deleted...]
-        <v>1973</v>
       </c>
     </row>
     <row r="212" spans="1:15">
       <c r="A212">
-        <v>4721</v>
+        <v>4560</v>
       </c>
       <c r="B212" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C212" t="s">
+        <v>1969</v>
+      </c>
+      <c r="D212" t="s">
+        <v>1970</v>
+      </c>
+      <c r="E212" t="s">
+        <v>1971</v>
+      </c>
+      <c r="F212" t="s">
+        <v>1972</v>
+      </c>
+      <c r="G212" t="s">
+        <v>1973</v>
+      </c>
+      <c r="H212" t="s">
         <v>1974</v>
       </c>
-      <c r="C212" t="s">
+      <c r="I212" t="s">
         <v>1975</v>
       </c>
-      <c r="D212" t="s">
+      <c r="J212" t="s">
+        <v>24</v>
+      </c>
+      <c r="K212" t="s">
+        <v>25</v>
+      </c>
+      <c r="L212" t="s">
+        <v>26</v>
+      </c>
+      <c r="M212" t="s">
+        <v>27</v>
+      </c>
+      <c r="N212" t="s">
+        <v>28</v>
+      </c>
+      <c r="O212" t="s">
         <v>1976</v>
-      </c>
-[...31 lines deleted...]
-        <v>1982</v>
       </c>
     </row>
     <row r="213" spans="1:15">
       <c r="A213">
-        <v>4722</v>
+        <v>4563</v>
       </c>
       <c r="B213" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C213" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D213" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E213" t="s">
+        <v>1980</v>
+      </c>
+      <c r="F213" t="s">
+        <v>1981</v>
+      </c>
+      <c r="G213" t="s">
+        <v>1982</v>
+      </c>
+      <c r="H213" t="s">
         <v>1983</v>
       </c>
-      <c r="C213" t="s">
+      <c r="I213" t="s">
         <v>1984</v>
       </c>
-      <c r="D213" t="s">
+      <c r="J213" t="s">
+        <v>24</v>
+      </c>
+      <c r="K213" t="s">
+        <v>170</v>
+      </c>
+      <c r="L213" t="s">
+        <v>26</v>
+      </c>
+      <c r="M213" t="s">
+        <v>171</v>
+      </c>
+      <c r="N213" t="s">
+        <v>28</v>
+      </c>
+      <c r="O213" t="s">
         <v>1985</v>
-      </c>
-[...31 lines deleted...]
-        <v>1993</v>
       </c>
     </row>
     <row r="214" spans="1:15">
       <c r="A214">
-        <v>4723</v>
+        <v>4564</v>
       </c>
       <c r="B214" t="s">
+        <v>1986</v>
+      </c>
+      <c r="C214" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D214" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E214" t="s">
+        <v>1989</v>
+      </c>
+      <c r="F214" t="s">
+        <v>1990</v>
+      </c>
+      <c r="G214" t="s">
+        <v>1991</v>
+      </c>
+      <c r="H214" t="s">
+        <v>1992</v>
+      </c>
+      <c r="I214" t="s">
+        <v>1993</v>
+      </c>
+      <c r="J214" t="s">
+        <v>24</v>
+      </c>
+      <c r="K214" t="s">
         <v>1994</v>
       </c>
-      <c r="C214" t="s">
+      <c r="L214" t="s">
+        <v>26</v>
+      </c>
+      <c r="M214" t="s">
         <v>1995</v>
       </c>
-      <c r="D214" t="s">
+      <c r="N214" t="s">
+        <v>28</v>
+      </c>
+      <c r="O214" t="s">
         <v>1996</v>
-      </c>
-[...31 lines deleted...]
-        <v>2004</v>
       </c>
     </row>
     <row r="215" spans="1:15">
       <c r="A215">
-        <v>4725</v>
+        <v>4566</v>
       </c>
       <c r="B215" t="s">
-        <v>2005</v>
+        <v>1997</v>
       </c>
       <c r="C215" t="s">
-        <v>2006</v>
+        <v>1998</v>
       </c>
       <c r="D215" t="s">
-        <v>2007</v>
+        <v>1999</v>
       </c>
       <c r="E215" t="s">
-        <v>2008</v>
+        <v>2000</v>
       </c>
       <c r="F215" t="s">
-        <v>2009</v>
+        <v>2001</v>
       </c>
       <c r="G215" t="s">
-        <v>2010</v>
+        <v>2002</v>
       </c>
       <c r="H215" t="s">
-        <v>2011</v>
+        <v>2003</v>
       </c>
       <c r="I215" t="s">
-        <v>2012</v>
+        <v>2004</v>
       </c>
       <c r="J215" t="s">
         <v>24</v>
       </c>
       <c r="K215" t="s">
         <v>25</v>
       </c>
       <c r="L215" t="s">
-        <v>702</v>
+        <v>26</v>
       </c>
       <c r="M215" t="s">
-        <v>2013</v>
+        <v>27</v>
       </c>
       <c r="N215" t="s">
         <v>28</v>
       </c>
       <c r="O215" t="s">
-        <v>2014</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="216" spans="1:15">
       <c r="A216">
-        <v>4792</v>
+        <v>4568</v>
       </c>
       <c r="B216" t="s">
-        <v>2015</v>
+        <v>2006</v>
       </c>
       <c r="C216" t="s">
-        <v>2016</v>
+        <v>2007</v>
       </c>
       <c r="D216" t="s">
-        <v>2017</v>
+        <v>2008</v>
       </c>
       <c r="E216" t="s">
-        <v>2018</v>
+        <v>2009</v>
       </c>
       <c r="F216" t="s">
-        <v>2019</v>
+        <v>2010</v>
       </c>
       <c r="G216" t="s">
-        <v>2020</v>
+        <v>2011</v>
       </c>
       <c r="H216" t="s">
-        <v>2021</v>
+        <v>2012</v>
       </c>
       <c r="I216" t="s">
-        <v>2022</v>
+        <v>2013</v>
       </c>
       <c r="J216" t="s">
         <v>24</v>
       </c>
       <c r="K216" t="s">
         <v>25</v>
       </c>
       <c r="L216" t="s">
         <v>26</v>
       </c>
       <c r="M216" t="s">
         <v>27</v>
       </c>
       <c r="N216" t="s">
         <v>28</v>
       </c>
       <c r="O216" t="s">
-        <v>2023</v>
+        <v>2014</v>
       </c>
     </row>
     <row r="217" spans="1:15">
       <c r="A217">
-        <v>4801</v>
+        <v>4704</v>
       </c>
       <c r="B217" t="s">
-        <v>2024</v>
+        <v>2015</v>
       </c>
       <c r="C217" t="s">
-        <v>2025</v>
+        <v>2016</v>
       </c>
       <c r="D217" t="s">
-        <v>2026</v>
+        <v>2017</v>
       </c>
       <c r="E217" t="s">
-        <v>2027</v>
+        <v>2018</v>
       </c>
       <c r="F217" t="s">
-        <v>2028</v>
+        <v>2019</v>
       </c>
       <c r="G217" t="s">
-        <v>2029</v>
+        <v>2020</v>
       </c>
       <c r="H217" t="s">
-        <v>2030</v>
+        <v>2021</v>
       </c>
       <c r="I217" t="s">
-        <v>2031</v>
+        <v>2022</v>
       </c>
       <c r="J217" t="s">
         <v>24</v>
       </c>
       <c r="K217" t="s">
-        <v>170</v>
+        <v>47</v>
       </c>
       <c r="L217" t="s">
         <v>26</v>
       </c>
       <c r="M217" t="s">
-        <v>171</v>
+        <v>48</v>
       </c>
       <c r="N217" t="s">
         <v>28</v>
       </c>
       <c r="O217" t="s">
-        <v>2032</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="218" spans="1:15">
       <c r="A218">
-        <v>4810</v>
+        <v>4706</v>
       </c>
       <c r="B218" t="s">
-        <v>2033</v>
+        <v>2024</v>
       </c>
       <c r="C218" t="s">
-        <v>2034</v>
+        <v>2025</v>
       </c>
       <c r="D218" t="s">
-        <v>2035</v>
+        <v>2026</v>
       </c>
       <c r="E218" t="s">
-        <v>2036</v>
+        <v>2027</v>
       </c>
       <c r="F218" t="s">
-        <v>2037</v>
+        <v>2028</v>
       </c>
       <c r="G218" t="s">
-        <v>2038</v>
+        <v>2029</v>
       </c>
       <c r="H218" t="s">
-        <v>2039</v>
+        <v>2030</v>
       </c>
       <c r="I218" t="s">
-        <v>2040</v>
+        <v>2031</v>
       </c>
       <c r="J218" t="s">
         <v>24</v>
       </c>
       <c r="K218" t="s">
         <v>170</v>
       </c>
       <c r="L218" t="s">
         <v>26</v>
       </c>
       <c r="M218" t="s">
         <v>171</v>
       </c>
       <c r="N218" t="s">
         <v>28</v>
       </c>
       <c r="O218" t="s">
-        <v>2041</v>
+        <v>2032</v>
       </c>
     </row>
     <row r="219" spans="1:15">
       <c r="A219">
-        <v>4811</v>
+        <v>4709</v>
       </c>
       <c r="B219" t="s">
-        <v>2042</v>
+        <v>2033</v>
       </c>
       <c r="C219" t="s">
-        <v>2043</v>
+        <v>2034</v>
       </c>
       <c r="D219" t="s">
-        <v>2044</v>
+        <v>2035</v>
       </c>
       <c r="E219" t="s">
-        <v>2045</v>
+        <v>2036</v>
       </c>
       <c r="F219" t="s">
-        <v>2046</v>
+        <v>2037</v>
       </c>
       <c r="G219" t="s">
-        <v>2047</v>
+        <v>2038</v>
       </c>
       <c r="H219" t="s">
-        <v>2048</v>
+        <v>2039</v>
       </c>
       <c r="I219" t="s">
-        <v>2049</v>
+        <v>2040</v>
       </c>
       <c r="J219" t="s">
         <v>24</v>
       </c>
       <c r="K219" t="s">
-        <v>917</v>
+        <v>47</v>
       </c>
       <c r="L219" t="s">
         <v>26</v>
       </c>
       <c r="M219" t="s">
-        <v>1532</v>
+        <v>48</v>
       </c>
       <c r="N219" t="s">
         <v>28</v>
       </c>
       <c r="O219" t="s">
-        <v>2050</v>
+        <v>2041</v>
       </c>
     </row>
     <row r="220" spans="1:15">
       <c r="A220">
-        <v>4815</v>
+        <v>4711</v>
       </c>
       <c r="B220" t="s">
+        <v>2042</v>
+      </c>
+      <c r="C220" t="s">
+        <v>2043</v>
+      </c>
+      <c r="D220" t="s">
+        <v>2044</v>
+      </c>
+      <c r="E220" t="s">
+        <v>2045</v>
+      </c>
+      <c r="F220" t="s">
+        <v>2046</v>
+      </c>
+      <c r="G220" t="s">
+        <v>2047</v>
+      </c>
+      <c r="H220" t="s">
+        <v>2048</v>
+      </c>
+      <c r="I220" t="s">
+        <v>2049</v>
+      </c>
+      <c r="J220" t="s">
+        <v>2050</v>
+      </c>
+      <c r="K220" t="s">
         <v>2051</v>
       </c>
-      <c r="C220" t="s">
+      <c r="L220" t="s">
         <v>2052</v>
       </c>
-      <c r="D220" t="s">
+      <c r="M220" t="s">
         <v>2053</v>
       </c>
-      <c r="E220" t="s">
+      <c r="N220" t="s">
+        <v>28</v>
+      </c>
+      <c r="O220" t="s">
         <v>2054</v>
-      </c>
-[...28 lines deleted...]
-        <v>2059</v>
       </c>
     </row>
     <row r="221" spans="1:15">
       <c r="A221">
-        <v>4817</v>
+        <v>4714</v>
       </c>
       <c r="B221" t="s">
+        <v>2055</v>
+      </c>
+      <c r="C221" t="s">
+        <v>2056</v>
+      </c>
+      <c r="D221" t="s">
+        <v>2057</v>
+      </c>
+      <c r="E221" t="s">
+        <v>2058</v>
+      </c>
+      <c r="F221" t="s">
+        <v>2059</v>
+      </c>
+      <c r="G221" t="s">
         <v>2060</v>
       </c>
-      <c r="C221" t="s">
+      <c r="H221" t="s">
         <v>2061</v>
       </c>
-      <c r="D221" t="s">
+      <c r="I221" t="s">
         <v>2062</v>
-      </c>
-[...13 lines deleted...]
-        <v>2067</v>
       </c>
       <c r="J221" t="s">
         <v>24</v>
       </c>
       <c r="K221" t="s">
         <v>25</v>
       </c>
       <c r="L221" t="s">
         <v>26</v>
       </c>
       <c r="M221" t="s">
         <v>27</v>
       </c>
       <c r="N221" t="s">
         <v>28</v>
       </c>
       <c r="O221" t="s">
-        <v>2068</v>
+        <v>2063</v>
       </c>
     </row>
     <row r="222" spans="1:15">
       <c r="A222">
-        <v>4850</v>
+        <v>4716</v>
       </c>
       <c r="B222" t="s">
+        <v>2064</v>
+      </c>
+      <c r="C222" t="s">
+        <v>2065</v>
+      </c>
+      <c r="D222" t="s">
+        <v>2066</v>
+      </c>
+      <c r="E222" t="s">
+        <v>2067</v>
+      </c>
+      <c r="F222" t="s">
+        <v>2068</v>
+      </c>
+      <c r="G222" t="s">
         <v>2069</v>
       </c>
-      <c r="C222" t="s">
+      <c r="H222" t="s">
         <v>2070</v>
       </c>
-      <c r="D222" t="s">
+      <c r="I222" t="s">
         <v>2071</v>
       </c>
-      <c r="E222" t="s">
+      <c r="J222" t="s">
+        <v>24</v>
+      </c>
+      <c r="K222" t="s">
+        <v>1283</v>
+      </c>
+      <c r="L222" t="s">
+        <v>26</v>
+      </c>
+      <c r="M222" t="s">
+        <v>1284</v>
+      </c>
+      <c r="N222" t="s">
+        <v>28</v>
+      </c>
+      <c r="O222" t="s">
         <v>2072</v>
-      </c>
-[...28 lines deleted...]
-        <v>2077</v>
       </c>
     </row>
     <row r="223" spans="1:15">
       <c r="A223">
-        <v>4935</v>
+        <v>4717</v>
       </c>
       <c r="B223" t="s">
+        <v>2073</v>
+      </c>
+      <c r="C223" t="s">
+        <v>2074</v>
+      </c>
+      <c r="D223" t="s">
+        <v>2075</v>
+      </c>
+      <c r="E223" t="s">
+        <v>2076</v>
+      </c>
+      <c r="F223" t="s">
+        <v>2077</v>
+      </c>
+      <c r="G223" t="s">
         <v>2078</v>
       </c>
-      <c r="C223" t="s">
+      <c r="H223" t="s">
         <v>2079</v>
       </c>
-      <c r="D223" t="s">
+      <c r="I223" t="s">
         <v>2080</v>
       </c>
-      <c r="E223" t="s">
+      <c r="J223" t="s">
+        <v>24</v>
+      </c>
+      <c r="K223" t="s">
+        <v>25</v>
+      </c>
+      <c r="L223" t="s">
+        <v>26</v>
+      </c>
+      <c r="M223" t="s">
+        <v>27</v>
+      </c>
+      <c r="N223" t="s">
+        <v>28</v>
+      </c>
+      <c r="O223" t="s">
         <v>2081</v>
-      </c>
-[...28 lines deleted...]
-        <v>2086</v>
       </c>
     </row>
     <row r="224" spans="1:15">
       <c r="A224">
-        <v>4939</v>
+        <v>4721</v>
       </c>
       <c r="B224" t="s">
+        <v>2082</v>
+      </c>
+      <c r="C224" t="s">
+        <v>2083</v>
+      </c>
+      <c r="D224" t="s">
+        <v>2084</v>
+      </c>
+      <c r="E224" t="s">
+        <v>2085</v>
+      </c>
+      <c r="F224" t="s">
+        <v>2086</v>
+      </c>
+      <c r="G224" t="s">
         <v>2087</v>
       </c>
-      <c r="C224" t="s">
+      <c r="H224" t="s">
         <v>2088</v>
       </c>
-      <c r="D224" t="s">
+      <c r="I224" t="s">
         <v>2089</v>
       </c>
-      <c r="E224" t="s">
+      <c r="J224" t="s">
+        <v>24</v>
+      </c>
+      <c r="K224" t="s">
+        <v>1283</v>
+      </c>
+      <c r="L224" t="s">
+        <v>26</v>
+      </c>
+      <c r="M224" t="s">
+        <v>1284</v>
+      </c>
+      <c r="N224" t="s">
+        <v>28</v>
+      </c>
+      <c r="O224" t="s">
         <v>2090</v>
-      </c>
-[...28 lines deleted...]
-        <v>2095</v>
       </c>
     </row>
     <row r="225" spans="1:15">
       <c r="A225">
-        <v>4947</v>
+        <v>4722</v>
       </c>
       <c r="B225" t="s">
+        <v>2091</v>
+      </c>
+      <c r="C225" t="s">
+        <v>2092</v>
+      </c>
+      <c r="D225" t="s">
+        <v>2093</v>
+      </c>
+      <c r="E225" t="s">
+        <v>2094</v>
+      </c>
+      <c r="F225" t="s">
+        <v>2095</v>
+      </c>
+      <c r="G225" t="s">
         <v>2096</v>
       </c>
-      <c r="C225" t="s">
+      <c r="H225" t="s">
         <v>2097</v>
       </c>
-      <c r="D225" t="s">
+      <c r="I225" t="s">
         <v>2098</v>
       </c>
-      <c r="E225" t="s">
+      <c r="J225" t="s">
+        <v>24</v>
+      </c>
+      <c r="K225" t="s">
         <v>2099</v>
       </c>
-      <c r="F225" t="s">
+      <c r="L225" t="s">
+        <v>26</v>
+      </c>
+      <c r="M225" t="s">
         <v>2100</v>
       </c>
-      <c r="G225" t="s">
+      <c r="N225" t="s">
+        <v>28</v>
+      </c>
+      <c r="O225" t="s">
         <v>2101</v>
-      </c>
-[...22 lines deleted...]
-        <v>2104</v>
       </c>
     </row>
     <row r="226" spans="1:15">
       <c r="A226">
-        <v>4950</v>
+        <v>4723</v>
       </c>
       <c r="B226" t="s">
+        <v>2102</v>
+      </c>
+      <c r="C226" t="s">
+        <v>2103</v>
+      </c>
+      <c r="D226" t="s">
+        <v>2104</v>
+      </c>
+      <c r="E226" t="s">
         <v>2105</v>
       </c>
-      <c r="C226" t="s">
+      <c r="F226" t="s">
         <v>2106</v>
       </c>
-      <c r="D226" t="s">
+      <c r="G226" t="s">
         <v>2107</v>
       </c>
-      <c r="E226" t="s">
+      <c r="H226" t="s">
         <v>2108</v>
       </c>
-      <c r="F226" t="s">
+      <c r="I226" t="s">
         <v>2109</v>
       </c>
-      <c r="G226" t="s">
+      <c r="J226" t="s">
+        <v>24</v>
+      </c>
+      <c r="K226" t="s">
         <v>2110</v>
       </c>
-      <c r="H226" t="s">
+      <c r="L226" t="s">
+        <v>26</v>
+      </c>
+      <c r="M226" t="s">
         <v>2111</v>
       </c>
-      <c r="I226" t="s">
+      <c r="N226" t="s">
+        <v>28</v>
+      </c>
+      <c r="O226" t="s">
         <v>2112</v>
-      </c>
-[...16 lines deleted...]
-        <v>2113</v>
       </c>
     </row>
     <row r="227" spans="1:15">
       <c r="A227">
-        <v>4958</v>
+        <v>4725</v>
       </c>
       <c r="B227" t="s">
+        <v>2113</v>
+      </c>
+      <c r="C227" t="s">
         <v>2114</v>
       </c>
-      <c r="C227" t="s">
+      <c r="D227" t="s">
         <v>2115</v>
       </c>
-      <c r="D227" t="s">
+      <c r="E227" t="s">
         <v>2116</v>
       </c>
-      <c r="E227" t="s">
+      <c r="F227" t="s">
         <v>2117</v>
       </c>
-      <c r="F227" t="s">
+      <c r="G227" t="s">
         <v>2118</v>
       </c>
-      <c r="G227" t="s">
+      <c r="H227" t="s">
         <v>2119</v>
       </c>
-      <c r="H227" t="s">
+      <c r="I227" t="s">
         <v>2120</v>
       </c>
-      <c r="I227" t="s">
+      <c r="J227" t="s">
+        <v>24</v>
+      </c>
+      <c r="K227" t="s">
+        <v>25</v>
+      </c>
+      <c r="L227" t="s">
+        <v>702</v>
+      </c>
+      <c r="M227" t="s">
         <v>2121</v>
-      </c>
-[...10 lines deleted...]
-        <v>171</v>
       </c>
       <c r="N227" t="s">
         <v>28</v>
       </c>
       <c r="O227" t="s">
         <v>2122</v>
       </c>
     </row>
     <row r="228" spans="1:15">
       <c r="A228">
-        <v>4965</v>
+        <v>4792</v>
       </c>
       <c r="B228" t="s">
         <v>2123</v>
       </c>
       <c r="C228" t="s">
         <v>2124</v>
       </c>
       <c r="D228" t="s">
         <v>2125</v>
       </c>
       <c r="E228" t="s">
         <v>2126</v>
       </c>
       <c r="F228" t="s">
         <v>2127</v>
       </c>
       <c r="G228" t="s">
         <v>2128</v>
       </c>
       <c r="H228" t="s">
         <v>2129</v>
       </c>
       <c r="I228" t="s">
         <v>2130</v>
       </c>
       <c r="J228" t="s">
         <v>24</v>
       </c>
       <c r="K228" t="s">
         <v>25</v>
       </c>
       <c r="L228" t="s">
         <v>26</v>
       </c>
       <c r="M228" t="s">
         <v>27</v>
       </c>
       <c r="N228" t="s">
         <v>28</v>
       </c>
       <c r="O228" t="s">
         <v>2131</v>
       </c>
     </row>
     <row r="229" spans="1:15">
       <c r="A229">
-        <v>4968</v>
+        <v>4801</v>
       </c>
       <c r="B229" t="s">
         <v>2132</v>
       </c>
       <c r="C229" t="s">
         <v>2133</v>
       </c>
       <c r="D229" t="s">
         <v>2134</v>
       </c>
       <c r="E229" t="s">
         <v>2135</v>
       </c>
       <c r="F229" t="s">
         <v>2136</v>
       </c>
       <c r="G229" t="s">
         <v>2137</v>
       </c>
       <c r="H229" t="s">
         <v>2138</v>
       </c>
       <c r="I229" t="s">
         <v>2139</v>
       </c>
       <c r="J229" t="s">
         <v>24</v>
       </c>
       <c r="K229" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L229" t="s">
         <v>26</v>
       </c>
       <c r="M229" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N229" t="s">
         <v>28</v>
       </c>
       <c r="O229" t="s">
         <v>2140</v>
       </c>
     </row>
     <row r="230" spans="1:15">
       <c r="A230">
-        <v>4969</v>
+        <v>4810</v>
       </c>
       <c r="B230" t="s">
         <v>2141</v>
       </c>
       <c r="C230" t="s">
         <v>2142</v>
       </c>
       <c r="D230" t="s">
         <v>2143</v>
       </c>
       <c r="E230" t="s">
         <v>2144</v>
       </c>
       <c r="F230" t="s">
         <v>2145</v>
       </c>
       <c r="G230" t="s">
         <v>2146</v>
       </c>
       <c r="H230" t="s">
         <v>2147</v>
       </c>
       <c r="I230" t="s">
         <v>2148</v>
       </c>
       <c r="J230" t="s">
         <v>24</v>
       </c>
       <c r="K230" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L230" t="s">
         <v>26</v>
       </c>
       <c r="M230" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N230" t="s">
         <v>28</v>
       </c>
       <c r="O230" t="s">
         <v>2149</v>
       </c>
     </row>
     <row r="231" spans="1:15">
       <c r="A231">
-        <v>5037</v>
+        <v>4811</v>
       </c>
       <c r="B231" t="s">
         <v>2150</v>
       </c>
       <c r="C231" t="s">
         <v>2151</v>
       </c>
       <c r="D231" t="s">
         <v>2152</v>
       </c>
       <c r="E231" t="s">
         <v>2153</v>
       </c>
       <c r="F231" t="s">
         <v>2154</v>
       </c>
       <c r="G231" t="s">
         <v>2155</v>
       </c>
       <c r="H231" t="s">
         <v>2156</v>
       </c>
       <c r="I231" t="s">
         <v>2157</v>
       </c>
       <c r="J231" t="s">
         <v>24</v>
       </c>
       <c r="K231" t="s">
-        <v>170</v>
+        <v>917</v>
       </c>
       <c r="L231" t="s">
         <v>26</v>
       </c>
       <c r="M231" t="s">
-        <v>171</v>
+        <v>1532</v>
       </c>
       <c r="N231" t="s">
         <v>28</v>
       </c>
       <c r="O231" t="s">
         <v>2158</v>
       </c>
     </row>
     <row r="232" spans="1:15">
       <c r="A232">
-        <v>5272</v>
+        <v>4815</v>
       </c>
       <c r="B232" t="s">
         <v>2159</v>
       </c>
       <c r="C232" t="s">
         <v>2160</v>
       </c>
       <c r="D232" t="s">
         <v>2161</v>
       </c>
       <c r="E232" t="s">
         <v>2162</v>
       </c>
       <c r="F232" t="s">
         <v>2163</v>
       </c>
       <c r="G232" t="s">
         <v>2164</v>
       </c>
       <c r="H232" t="s">
         <v>2165</v>
       </c>
       <c r="I232" t="s">
         <v>2166</v>
       </c>
       <c r="J232" t="s">
-        <v>450</v>
+        <v>24</v>
       </c>
       <c r="K232" t="s">
-        <v>758</v>
+        <v>25</v>
       </c>
       <c r="L232" t="s">
-        <v>452</v>
+        <v>26</v>
       </c>
       <c r="M232" t="s">
-        <v>759</v>
+        <v>27</v>
       </c>
       <c r="N232" t="s">
         <v>28</v>
       </c>
       <c r="O232" t="s">
         <v>2167</v>
       </c>
     </row>
     <row r="233" spans="1:15">
       <c r="A233">
-        <v>5273</v>
+        <v>4817</v>
       </c>
       <c r="B233" t="s">
         <v>2168</v>
       </c>
       <c r="C233" t="s">
         <v>2169</v>
       </c>
       <c r="D233" t="s">
         <v>2170</v>
       </c>
       <c r="E233" t="s">
         <v>2171</v>
       </c>
       <c r="F233" t="s">
         <v>2172</v>
       </c>
       <c r="G233" t="s">
         <v>2173</v>
       </c>
       <c r="H233" t="s">
         <v>2174</v>
       </c>
       <c r="I233" t="s">
         <v>2175</v>
       </c>
       <c r="J233" t="s">
         <v>24</v>
       </c>
       <c r="K233" t="s">
+        <v>25</v>
+      </c>
+      <c r="L233" t="s">
+        <v>26</v>
+      </c>
+      <c r="M233" t="s">
+        <v>27</v>
+      </c>
+      <c r="N233" t="s">
+        <v>28</v>
+      </c>
+      <c r="O233" t="s">
         <v>2176</v>
-      </c>
-[...10 lines deleted...]
-        <v>2178</v>
       </c>
     </row>
     <row r="234" spans="1:15">
       <c r="A234">
-        <v>5326</v>
+        <v>4850</v>
       </c>
       <c r="B234" t="s">
+        <v>2177</v>
+      </c>
+      <c r="C234" t="s">
+        <v>2178</v>
+      </c>
+      <c r="D234" t="s">
         <v>2179</v>
       </c>
-      <c r="C234" t="s">
+      <c r="E234" t="s">
         <v>2180</v>
       </c>
-      <c r="D234" t="s">
+      <c r="F234" t="s">
         <v>2181</v>
       </c>
-      <c r="E234" t="s">
+      <c r="G234" t="s">
         <v>2182</v>
       </c>
-      <c r="F234" t="s">
+      <c r="H234" t="s">
         <v>2183</v>
       </c>
-      <c r="G234" t="s">
+      <c r="I234" t="s">
         <v>2184</v>
       </c>
-      <c r="H234" t="s">
+      <c r="J234" t="s">
+        <v>24</v>
+      </c>
+      <c r="K234" t="s">
+        <v>25</v>
+      </c>
+      <c r="L234" t="s">
+        <v>26</v>
+      </c>
+      <c r="M234" t="s">
+        <v>27</v>
+      </c>
+      <c r="N234" t="s">
+        <v>28</v>
+      </c>
+      <c r="O234" t="s">
         <v>2185</v>
-      </c>
-[...19 lines deleted...]
-        <v>2187</v>
       </c>
     </row>
     <row r="235" spans="1:15">
       <c r="A235">
-        <v>5330</v>
+        <v>4935</v>
       </c>
       <c r="B235" t="s">
+        <v>2186</v>
+      </c>
+      <c r="C235" t="s">
+        <v>2187</v>
+      </c>
+      <c r="D235" t="s">
         <v>2188</v>
       </c>
-      <c r="C235" t="s">
+      <c r="E235" t="s">
         <v>2189</v>
       </c>
-      <c r="D235" t="s">
+      <c r="F235" t="s">
         <v>2190</v>
       </c>
-      <c r="E235" t="s">
+      <c r="G235" t="s">
         <v>2191</v>
       </c>
-      <c r="F235" t="s">
+      <c r="H235" t="s">
         <v>2192</v>
       </c>
-      <c r="G235" t="s">
+      <c r="I235" t="s">
         <v>2193</v>
-      </c>
-[...4 lines deleted...]
-        <v>2195</v>
       </c>
       <c r="J235" t="s">
         <v>24</v>
       </c>
       <c r="K235" t="s">
         <v>170</v>
       </c>
       <c r="L235" t="s">
         <v>26</v>
       </c>
       <c r="M235" t="s">
         <v>171</v>
       </c>
       <c r="N235" t="s">
         <v>28</v>
       </c>
       <c r="O235" t="s">
-        <v>2196</v>
+        <v>2194</v>
       </c>
     </row>
     <row r="236" spans="1:15">
       <c r="A236">
-        <v>5331</v>
+        <v>4939</v>
       </c>
       <c r="B236" t="s">
+        <v>2195</v>
+      </c>
+      <c r="C236" t="s">
+        <v>2196</v>
+      </c>
+      <c r="D236" t="s">
         <v>2197</v>
       </c>
-      <c r="C236" t="s">
+      <c r="E236" t="s">
         <v>2198</v>
       </c>
-      <c r="D236" t="s">
+      <c r="F236" t="s">
         <v>2199</v>
       </c>
-      <c r="E236" t="s">
+      <c r="G236" t="s">
         <v>2200</v>
       </c>
-      <c r="F236" t="s">
+      <c r="H236" t="s">
         <v>2201</v>
       </c>
-      <c r="G236" t="s">
+      <c r="I236" t="s">
         <v>2202</v>
       </c>
-      <c r="H236" t="s">
+      <c r="J236" t="s">
+        <v>24</v>
+      </c>
+      <c r="K236" t="s">
+        <v>170</v>
+      </c>
+      <c r="L236" t="s">
+        <v>26</v>
+      </c>
+      <c r="M236" t="s">
+        <v>171</v>
+      </c>
+      <c r="N236" t="s">
+        <v>28</v>
+      </c>
+      <c r="O236" t="s">
         <v>2203</v>
-      </c>
-[...19 lines deleted...]
-        <v>2205</v>
       </c>
     </row>
     <row r="237" spans="1:15">
       <c r="A237">
-        <v>5332</v>
+        <v>4947</v>
       </c>
       <c r="B237" t="s">
+        <v>2204</v>
+      </c>
+      <c r="C237" t="s">
+        <v>2205</v>
+      </c>
+      <c r="D237" t="s">
         <v>2206</v>
       </c>
-      <c r="C237" t="s">
+      <c r="E237" t="s">
         <v>2207</v>
       </c>
-      <c r="D237" t="s">
+      <c r="F237" t="s">
         <v>2208</v>
       </c>
-      <c r="E237" t="s">
+      <c r="G237" t="s">
         <v>2209</v>
       </c>
-      <c r="F237" t="s">
+      <c r="H237" t="s">
         <v>2210</v>
       </c>
-      <c r="G237" t="s">
+      <c r="I237" t="s">
         <v>2211</v>
       </c>
-      <c r="H237" t="s">
+      <c r="J237" t="s">
+        <v>24</v>
+      </c>
+      <c r="K237" t="s">
+        <v>47</v>
+      </c>
+      <c r="L237" t="s">
+        <v>26</v>
+      </c>
+      <c r="M237" t="s">
+        <v>48</v>
+      </c>
+      <c r="N237" t="s">
+        <v>28</v>
+      </c>
+      <c r="O237" t="s">
         <v>2212</v>
-      </c>
-[...19 lines deleted...]
-        <v>2214</v>
       </c>
     </row>
     <row r="238" spans="1:15">
       <c r="A238">
-        <v>5333</v>
+        <v>4950</v>
       </c>
       <c r="B238" t="s">
+        <v>2213</v>
+      </c>
+      <c r="C238" t="s">
+        <v>2214</v>
+      </c>
+      <c r="D238" t="s">
         <v>2215</v>
       </c>
-      <c r="C238" t="s">
+      <c r="E238" t="s">
         <v>2216</v>
       </c>
-      <c r="D238" t="s">
+      <c r="F238" t="s">
         <v>2217</v>
       </c>
-      <c r="E238" t="s">
+      <c r="G238" t="s">
         <v>2218</v>
       </c>
-      <c r="F238" t="s">
+      <c r="H238" t="s">
         <v>2219</v>
       </c>
-      <c r="G238" t="s">
+      <c r="I238" t="s">
         <v>2220</v>
       </c>
-      <c r="H238" t="s">
+      <c r="J238" t="s">
+        <v>24</v>
+      </c>
+      <c r="K238" t="s">
+        <v>917</v>
+      </c>
+      <c r="L238" t="s">
+        <v>26</v>
+      </c>
+      <c r="M238" t="s">
+        <v>1532</v>
+      </c>
+      <c r="N238" t="s">
+        <v>28</v>
+      </c>
+      <c r="O238" t="s">
         <v>2221</v>
-      </c>
-[...19 lines deleted...]
-        <v>2223</v>
       </c>
     </row>
     <row r="239" spans="1:15">
       <c r="A239">
-        <v>5335</v>
+        <v>4958</v>
       </c>
       <c r="B239" t="s">
+        <v>2222</v>
+      </c>
+      <c r="C239" t="s">
+        <v>2223</v>
+      </c>
+      <c r="D239" t="s">
         <v>2224</v>
       </c>
-      <c r="C239" t="s">
+      <c r="E239" t="s">
         <v>2225</v>
       </c>
-      <c r="D239" t="s">
+      <c r="F239" t="s">
         <v>2226</v>
       </c>
-      <c r="E239" t="s">
+      <c r="G239" t="s">
         <v>2227</v>
       </c>
-      <c r="F239" t="s">
+      <c r="H239" t="s">
         <v>2228</v>
       </c>
-      <c r="G239" t="s">
+      <c r="I239" t="s">
         <v>2229</v>
       </c>
-      <c r="H239" t="s">
+      <c r="J239" t="s">
+        <v>24</v>
+      </c>
+      <c r="K239" t="s">
+        <v>170</v>
+      </c>
+      <c r="L239" t="s">
+        <v>26</v>
+      </c>
+      <c r="M239" t="s">
+        <v>171</v>
+      </c>
+      <c r="N239" t="s">
+        <v>28</v>
+      </c>
+      <c r="O239" t="s">
         <v>2230</v>
-      </c>
-[...19 lines deleted...]
-        <v>2232</v>
       </c>
     </row>
     <row r="240" spans="1:15">
       <c r="A240">
-        <v>5344</v>
+        <v>4965</v>
       </c>
       <c r="B240" t="s">
+        <v>2231</v>
+      </c>
+      <c r="C240" t="s">
+        <v>2232</v>
+      </c>
+      <c r="D240" t="s">
         <v>2233</v>
       </c>
-      <c r="C240" t="s">
+      <c r="E240" t="s">
         <v>2234</v>
       </c>
-      <c r="D240" t="s">
+      <c r="F240" t="s">
         <v>2235</v>
       </c>
-      <c r="E240" t="s">
+      <c r="G240" t="s">
         <v>2236</v>
       </c>
-      <c r="F240" t="s">
+      <c r="H240" t="s">
         <v>2237</v>
       </c>
-      <c r="G240" t="s">
+      <c r="I240" t="s">
         <v>2238</v>
       </c>
-      <c r="H240" t="s">
+      <c r="J240" t="s">
+        <v>24</v>
+      </c>
+      <c r="K240" t="s">
+        <v>25</v>
+      </c>
+      <c r="L240" t="s">
+        <v>26</v>
+      </c>
+      <c r="M240" t="s">
+        <v>27</v>
+      </c>
+      <c r="N240" t="s">
+        <v>28</v>
+      </c>
+      <c r="O240" t="s">
         <v>2239</v>
-      </c>
-[...19 lines deleted...]
-        <v>2243</v>
       </c>
     </row>
     <row r="241" spans="1:15">
       <c r="A241">
-        <v>5346</v>
+        <v>4968</v>
       </c>
       <c r="B241" t="s">
+        <v>2240</v>
+      </c>
+      <c r="C241" t="s">
+        <v>2241</v>
+      </c>
+      <c r="D241" t="s">
+        <v>2242</v>
+      </c>
+      <c r="E241" t="s">
+        <v>2243</v>
+      </c>
+      <c r="F241" t="s">
         <v>2244</v>
       </c>
-      <c r="C241" t="s">
+      <c r="G241" t="s">
         <v>2245</v>
       </c>
-      <c r="D241" t="s">
+      <c r="H241" t="s">
         <v>2246</v>
       </c>
-      <c r="E241" t="s">
+      <c r="I241" t="s">
         <v>2247</v>
       </c>
-      <c r="F241" t="s">
+      <c r="J241" t="s">
+        <v>24</v>
+      </c>
+      <c r="K241" t="s">
+        <v>25</v>
+      </c>
+      <c r="L241" t="s">
+        <v>26</v>
+      </c>
+      <c r="M241" t="s">
+        <v>27</v>
+      </c>
+      <c r="N241" t="s">
+        <v>28</v>
+      </c>
+      <c r="O241" t="s">
         <v>2248</v>
-      </c>
-[...25 lines deleted...]
-        <v>2254</v>
       </c>
     </row>
     <row r="242" spans="1:15">
       <c r="A242">
-        <v>5347</v>
+        <v>4969</v>
       </c>
       <c r="B242" t="s">
+        <v>2249</v>
+      </c>
+      <c r="C242" t="s">
+        <v>2250</v>
+      </c>
+      <c r="D242" t="s">
+        <v>2251</v>
+      </c>
+      <c r="E242" t="s">
+        <v>2252</v>
+      </c>
+      <c r="F242" t="s">
+        <v>2253</v>
+      </c>
+      <c r="G242" t="s">
+        <v>2254</v>
+      </c>
+      <c r="H242" t="s">
         <v>2255</v>
       </c>
-      <c r="C242" t="s">
+      <c r="I242" t="s">
         <v>2256</v>
       </c>
-      <c r="D242" t="s">
+      <c r="J242" t="s">
+        <v>24</v>
+      </c>
+      <c r="K242" t="s">
+        <v>25</v>
+      </c>
+      <c r="L242" t="s">
+        <v>26</v>
+      </c>
+      <c r="M242" t="s">
+        <v>27</v>
+      </c>
+      <c r="N242" t="s">
+        <v>28</v>
+      </c>
+      <c r="O242" t="s">
         <v>2257</v>
-      </c>
-[...31 lines deleted...]
-        <v>2263</v>
       </c>
     </row>
     <row r="243" spans="1:15">
       <c r="A243">
-        <v>5348</v>
+        <v>5037</v>
       </c>
       <c r="B243" t="s">
+        <v>2258</v>
+      </c>
+      <c r="C243" t="s">
+        <v>2259</v>
+      </c>
+      <c r="D243" t="s">
+        <v>2260</v>
+      </c>
+      <c r="E243" t="s">
+        <v>2261</v>
+      </c>
+      <c r="F243" t="s">
+        <v>2262</v>
+      </c>
+      <c r="G243" t="s">
+        <v>2263</v>
+      </c>
+      <c r="H243" t="s">
         <v>2264</v>
       </c>
-      <c r="C243" t="s">
+      <c r="I243" t="s">
         <v>2265</v>
-      </c>
-[...16 lines deleted...]
-        <v>2271</v>
       </c>
       <c r="J243" t="s">
         <v>24</v>
       </c>
       <c r="K243" t="s">
         <v>170</v>
       </c>
       <c r="L243" t="s">
         <v>26</v>
       </c>
       <c r="M243" t="s">
         <v>171</v>
       </c>
       <c r="N243" t="s">
         <v>28</v>
       </c>
       <c r="O243" t="s">
-        <v>2272</v>
+        <v>2266</v>
       </c>
     </row>
     <row r="244" spans="1:15">
       <c r="A244">
-        <v>5351</v>
+        <v>5272</v>
       </c>
       <c r="B244" t="s">
+        <v>2267</v>
+      </c>
+      <c r="C244" t="s">
+        <v>2268</v>
+      </c>
+      <c r="D244" t="s">
+        <v>2269</v>
+      </c>
+      <c r="E244" t="s">
+        <v>2270</v>
+      </c>
+      <c r="F244" t="s">
+        <v>2271</v>
+      </c>
+      <c r="G244" t="s">
+        <v>2272</v>
+      </c>
+      <c r="H244" t="s">
         <v>2273</v>
       </c>
-      <c r="C244" t="s">
+      <c r="I244" t="s">
         <v>2274</v>
       </c>
-      <c r="D244" t="s">
+      <c r="J244" t="s">
+        <v>450</v>
+      </c>
+      <c r="K244" t="s">
+        <v>758</v>
+      </c>
+      <c r="L244" t="s">
+        <v>452</v>
+      </c>
+      <c r="M244" t="s">
+        <v>759</v>
+      </c>
+      <c r="N244" t="s">
+        <v>28</v>
+      </c>
+      <c r="O244" t="s">
         <v>2275</v>
-      </c>
-[...31 lines deleted...]
-        <v>2281</v>
       </c>
     </row>
     <row r="245" spans="1:15">
       <c r="A245">
-        <v>5353</v>
+        <v>5273</v>
       </c>
       <c r="B245" t="s">
+        <v>2276</v>
+      </c>
+      <c r="C245" t="s">
+        <v>2277</v>
+      </c>
+      <c r="D245" t="s">
+        <v>2278</v>
+      </c>
+      <c r="E245" t="s">
+        <v>2279</v>
+      </c>
+      <c r="F245" t="s">
+        <v>2280</v>
+      </c>
+      <c r="G245" t="s">
+        <v>2281</v>
+      </c>
+      <c r="H245" t="s">
         <v>2282</v>
       </c>
-      <c r="C245" t="s">
+      <c r="I245" t="s">
         <v>2283</v>
       </c>
-      <c r="D245" t="s">
+      <c r="J245" t="s">
+        <v>24</v>
+      </c>
+      <c r="K245" t="s">
         <v>2284</v>
       </c>
-      <c r="E245" t="s">
+      <c r="L245" t="s">
+        <v>26</v>
+      </c>
+      <c r="M245" t="s">
         <v>2285</v>
       </c>
-      <c r="F245" t="s">
+      <c r="N245" t="s">
+        <v>28</v>
+      </c>
+      <c r="O245" t="s">
         <v>2286</v>
-      </c>
-[...25 lines deleted...]
-        <v>2290</v>
       </c>
     </row>
     <row r="246" spans="1:15">
       <c r="A246">
-        <v>5354</v>
+        <v>5326</v>
       </c>
       <c r="B246" t="s">
+        <v>2287</v>
+      </c>
+      <c r="C246" t="s">
+        <v>2288</v>
+      </c>
+      <c r="D246" t="s">
+        <v>2289</v>
+      </c>
+      <c r="E246" t="s">
+        <v>2290</v>
+      </c>
+      <c r="F246" t="s">
         <v>2291</v>
       </c>
-      <c r="C246" t="s">
+      <c r="G246" t="s">
         <v>2292</v>
       </c>
-      <c r="D246" t="s">
+      <c r="H246" t="s">
         <v>2293</v>
       </c>
-      <c r="E246" t="s">
+      <c r="I246" t="s">
         <v>2294</v>
-      </c>
-[...10 lines deleted...]
-        <v>2298</v>
       </c>
       <c r="J246" t="s">
         <v>24</v>
       </c>
       <c r="K246" t="s">
         <v>170</v>
       </c>
       <c r="L246" t="s">
         <v>26</v>
       </c>
       <c r="M246" t="s">
         <v>171</v>
       </c>
       <c r="N246" t="s">
         <v>28</v>
       </c>
       <c r="O246" t="s">
-        <v>2299</v>
+        <v>2295</v>
       </c>
     </row>
     <row r="247" spans="1:15">
       <c r="A247">
-        <v>5359</v>
+        <v>5330</v>
       </c>
       <c r="B247" t="s">
+        <v>2296</v>
+      </c>
+      <c r="C247" t="s">
+        <v>2297</v>
+      </c>
+      <c r="D247" t="s">
+        <v>2298</v>
+      </c>
+      <c r="E247" t="s">
+        <v>2299</v>
+      </c>
+      <c r="F247" t="s">
         <v>2300</v>
       </c>
-      <c r="C247" t="s">
+      <c r="G247" t="s">
         <v>2301</v>
       </c>
-      <c r="D247" t="s">
+      <c r="H247" t="s">
         <v>2302</v>
       </c>
-      <c r="E247" t="s">
+      <c r="I247" t="s">
         <v>2303</v>
       </c>
-      <c r="F247" t="s">
+      <c r="J247" t="s">
+        <v>24</v>
+      </c>
+      <c r="K247" t="s">
+        <v>170</v>
+      </c>
+      <c r="L247" t="s">
+        <v>26</v>
+      </c>
+      <c r="M247" t="s">
+        <v>171</v>
+      </c>
+      <c r="N247" t="s">
+        <v>28</v>
+      </c>
+      <c r="O247" t="s">
         <v>2304</v>
-      </c>
-[...25 lines deleted...]
-        <v>2308</v>
       </c>
     </row>
     <row r="248" spans="1:15">
       <c r="A248">
-        <v>5364</v>
+        <v>5331</v>
       </c>
       <c r="B248" t="s">
+        <v>2305</v>
+      </c>
+      <c r="C248" t="s">
+        <v>2306</v>
+      </c>
+      <c r="D248" t="s">
+        <v>2307</v>
+      </c>
+      <c r="E248" t="s">
+        <v>2308</v>
+      </c>
+      <c r="F248" t="s">
         <v>2309</v>
       </c>
-      <c r="C248" t="s">
+      <c r="G248" t="s">
         <v>2310</v>
       </c>
-      <c r="D248" t="s">
+      <c r="H248" t="s">
         <v>2311</v>
       </c>
-      <c r="E248" t="s">
+      <c r="I248" t="s">
         <v>2312</v>
-      </c>
-[...10 lines deleted...]
-        <v>2316</v>
       </c>
       <c r="J248" t="s">
         <v>24</v>
       </c>
       <c r="K248" t="s">
         <v>47</v>
       </c>
       <c r="L248" t="s">
         <v>26</v>
       </c>
       <c r="M248" t="s">
         <v>48</v>
       </c>
       <c r="N248" t="s">
         <v>28</v>
       </c>
       <c r="O248" t="s">
-        <v>2317</v>
+        <v>2313</v>
       </c>
     </row>
     <row r="249" spans="1:15">
       <c r="A249">
-        <v>5365</v>
+        <v>5332</v>
       </c>
       <c r="B249" t="s">
+        <v>2314</v>
+      </c>
+      <c r="C249" t="s">
+        <v>2315</v>
+      </c>
+      <c r="D249" t="s">
+        <v>2316</v>
+      </c>
+      <c r="E249" t="s">
+        <v>2317</v>
+      </c>
+      <c r="F249" t="s">
         <v>2318</v>
       </c>
-      <c r="C249" t="s">
+      <c r="G249" t="s">
         <v>2319</v>
       </c>
-      <c r="D249" t="s">
+      <c r="H249" t="s">
         <v>2320</v>
       </c>
-      <c r="E249" t="s">
+      <c r="I249" t="s">
         <v>2321</v>
-      </c>
-[...10 lines deleted...]
-        <v>2325</v>
       </c>
       <c r="J249" t="s">
         <v>24</v>
       </c>
       <c r="K249" t="s">
         <v>25</v>
       </c>
       <c r="L249" t="s">
         <v>26</v>
       </c>
       <c r="M249" t="s">
         <v>27</v>
       </c>
       <c r="N249" t="s">
         <v>28</v>
       </c>
       <c r="O249" t="s">
-        <v>2326</v>
+        <v>2322</v>
       </c>
     </row>
     <row r="250" spans="1:15">
       <c r="A250">
-        <v>5367</v>
+        <v>5333</v>
       </c>
       <c r="B250" t="s">
+        <v>2323</v>
+      </c>
+      <c r="C250" t="s">
+        <v>2324</v>
+      </c>
+      <c r="D250" t="s">
+        <v>2325</v>
+      </c>
+      <c r="E250" t="s">
+        <v>2326</v>
+      </c>
+      <c r="F250" t="s">
         <v>2327</v>
       </c>
-      <c r="C250" t="s">
+      <c r="G250" t="s">
         <v>2328</v>
       </c>
-      <c r="D250" t="s">
+      <c r="H250" t="s">
         <v>2329</v>
       </c>
-      <c r="E250" t="s">
+      <c r="I250" t="s">
         <v>2330</v>
-      </c>
-[...10 lines deleted...]
-        <v>2334</v>
       </c>
       <c r="J250" t="s">
         <v>24</v>
       </c>
       <c r="K250" t="s">
         <v>25</v>
       </c>
       <c r="L250" t="s">
         <v>26</v>
       </c>
       <c r="M250" t="s">
         <v>27</v>
       </c>
       <c r="N250" t="s">
         <v>28</v>
       </c>
       <c r="O250" t="s">
-        <v>2335</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="251" spans="1:15">
       <c r="A251">
-        <v>5368</v>
+        <v>5335</v>
       </c>
       <c r="B251" t="s">
+        <v>2332</v>
+      </c>
+      <c r="C251" t="s">
+        <v>2333</v>
+      </c>
+      <c r="D251" t="s">
+        <v>2334</v>
+      </c>
+      <c r="E251" t="s">
+        <v>2335</v>
+      </c>
+      <c r="F251" t="s">
         <v>2336</v>
       </c>
-      <c r="C251" t="s">
+      <c r="G251" t="s">
         <v>2337</v>
       </c>
-      <c r="D251" t="s">
+      <c r="H251" t="s">
         <v>2338</v>
       </c>
-      <c r="E251" t="s">
+      <c r="I251" t="s">
         <v>2339</v>
-      </c>
-[...10 lines deleted...]
-        <v>2343</v>
       </c>
       <c r="J251" t="s">
         <v>24</v>
       </c>
       <c r="K251" t="s">
         <v>25</v>
       </c>
       <c r="L251" t="s">
         <v>26</v>
       </c>
       <c r="M251" t="s">
         <v>27</v>
       </c>
       <c r="N251" t="s">
         <v>28</v>
       </c>
       <c r="O251" t="s">
-        <v>2344</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="252" spans="1:15">
       <c r="A252">
-        <v>5371</v>
+        <v>5344</v>
       </c>
       <c r="B252" t="s">
+        <v>2341</v>
+      </c>
+      <c r="C252" t="s">
+        <v>2342</v>
+      </c>
+      <c r="D252" t="s">
+        <v>2343</v>
+      </c>
+      <c r="E252" t="s">
+        <v>2344</v>
+      </c>
+      <c r="F252" t="s">
         <v>2345</v>
       </c>
-      <c r="C252" t="s">
+      <c r="G252" t="s">
         <v>2346</v>
       </c>
-      <c r="D252" t="s">
+      <c r="H252" t="s">
         <v>2347</v>
       </c>
-      <c r="E252" t="s">
+      <c r="I252" t="s">
         <v>2348</v>
       </c>
-      <c r="F252" t="s">
+      <c r="J252" t="s">
+        <v>450</v>
+      </c>
+      <c r="K252" t="s">
         <v>2349</v>
       </c>
-      <c r="G252" t="s">
+      <c r="L252" t="s">
+        <v>1614</v>
+      </c>
+      <c r="M252" t="s">
         <v>2350</v>
       </c>
-      <c r="H252" t="s">
+      <c r="N252" t="s">
+        <v>28</v>
+      </c>
+      <c r="O252" t="s">
         <v>2351</v>
-      </c>
-[...19 lines deleted...]
-        <v>2355</v>
       </c>
     </row>
     <row r="253" spans="1:15">
       <c r="A253">
-        <v>5372</v>
+        <v>5346</v>
       </c>
       <c r="B253" t="s">
+        <v>2352</v>
+      </c>
+      <c r="C253" t="s">
+        <v>2353</v>
+      </c>
+      <c r="D253" t="s">
+        <v>2354</v>
+      </c>
+      <c r="E253" t="s">
+        <v>2355</v>
+      </c>
+      <c r="F253" t="s">
         <v>2356</v>
       </c>
-      <c r="C253" t="s">
+      <c r="G253" t="s">
         <v>2357</v>
       </c>
-      <c r="D253" t="s">
+      <c r="H253" t="s">
         <v>2358</v>
       </c>
-      <c r="E253" t="s">
+      <c r="I253" t="s">
         <v>2359</v>
       </c>
-      <c r="F253" t="s">
+      <c r="J253" t="s">
+        <v>24</v>
+      </c>
+      <c r="K253" t="s">
         <v>2360</v>
       </c>
-      <c r="G253" t="s">
+      <c r="L253" t="s">
+        <v>26</v>
+      </c>
+      <c r="M253" t="s">
         <v>2361</v>
       </c>
-      <c r="H253" t="s">
+      <c r="N253" t="s">
+        <v>28</v>
+      </c>
+      <c r="O253" t="s">
         <v>2362</v>
-      </c>
-[...19 lines deleted...]
-        <v>2364</v>
       </c>
     </row>
     <row r="254" spans="1:15">
       <c r="A254">
-        <v>5375</v>
+        <v>5347</v>
       </c>
       <c r="B254" t="s">
+        <v>2363</v>
+      </c>
+      <c r="C254" t="s">
+        <v>2364</v>
+      </c>
+      <c r="D254" t="s">
         <v>2365</v>
       </c>
-      <c r="C254" t="s">
+      <c r="E254" t="s">
         <v>2366</v>
       </c>
-      <c r="D254" t="s">
+      <c r="F254" t="s">
         <v>2367</v>
       </c>
-      <c r="E254" t="s">
+      <c r="G254" t="s">
         <v>2368</v>
       </c>
-      <c r="F254" t="s">
+      <c r="H254" t="s">
         <v>2369</v>
       </c>
-      <c r="G254" t="s">
+      <c r="I254" t="s">
         <v>2370</v>
       </c>
-      <c r="H254" t="s">
+      <c r="J254" t="s">
+        <v>24</v>
+      </c>
+      <c r="K254" t="s">
+        <v>170</v>
+      </c>
+      <c r="L254" t="s">
+        <v>26</v>
+      </c>
+      <c r="M254" t="s">
+        <v>171</v>
+      </c>
+      <c r="N254" t="s">
+        <v>28</v>
+      </c>
+      <c r="O254" t="s">
         <v>2371</v>
-      </c>
-[...19 lines deleted...]
-        <v>2373</v>
       </c>
     </row>
     <row r="255" spans="1:15">
       <c r="A255">
-        <v>5377</v>
+        <v>5348</v>
       </c>
       <c r="B255" t="s">
+        <v>2372</v>
+      </c>
+      <c r="C255" t="s">
+        <v>2373</v>
+      </c>
+      <c r="D255" t="s">
         <v>2374</v>
       </c>
-      <c r="C255" t="s">
+      <c r="E255" t="s">
         <v>2375</v>
       </c>
-      <c r="D255" t="s">
+      <c r="F255" t="s">
         <v>2376</v>
       </c>
-      <c r="E255" t="s">
+      <c r="G255" t="s">
         <v>2377</v>
       </c>
-      <c r="F255" t="s">
+      <c r="H255" t="s">
         <v>2378</v>
       </c>
-      <c r="G255" t="s">
+      <c r="I255" t="s">
         <v>2379</v>
       </c>
-      <c r="H255" t="s">
+      <c r="J255" t="s">
+        <v>24</v>
+      </c>
+      <c r="K255" t="s">
+        <v>170</v>
+      </c>
+      <c r="L255" t="s">
+        <v>26</v>
+      </c>
+      <c r="M255" t="s">
+        <v>171</v>
+      </c>
+      <c r="N255" t="s">
+        <v>28</v>
+      </c>
+      <c r="O255" t="s">
         <v>2380</v>
-      </c>
-[...19 lines deleted...]
-        <v>2382</v>
       </c>
     </row>
     <row r="256" spans="1:15">
       <c r="A256">
-        <v>5378</v>
+        <v>5351</v>
       </c>
       <c r="B256" t="s">
+        <v>2381</v>
+      </c>
+      <c r="C256" t="s">
+        <v>2382</v>
+      </c>
+      <c r="D256" t="s">
         <v>2383</v>
       </c>
-      <c r="C256" t="s">
+      <c r="E256" t="s">
         <v>2384</v>
       </c>
-      <c r="D256" t="s">
+      <c r="F256" t="s">
         <v>2385</v>
       </c>
-      <c r="E256" t="s">
+      <c r="G256" t="s">
         <v>2386</v>
       </c>
-      <c r="F256" t="s">
+      <c r="H256" t="s">
         <v>2387</v>
       </c>
-      <c r="G256" t="s">
+      <c r="I256" t="s">
         <v>2388</v>
-      </c>
-[...4 lines deleted...]
-        <v>2390</v>
       </c>
       <c r="J256" t="s">
         <v>24</v>
       </c>
       <c r="K256" t="s">
         <v>25</v>
       </c>
       <c r="L256" t="s">
         <v>26</v>
       </c>
       <c r="M256" t="s">
         <v>27</v>
       </c>
       <c r="N256" t="s">
         <v>28</v>
       </c>
       <c r="O256" t="s">
-        <v>2391</v>
+        <v>2389</v>
       </c>
     </row>
     <row r="257" spans="1:15">
       <c r="A257">
-        <v>5380</v>
+        <v>5353</v>
       </c>
       <c r="B257" t="s">
+        <v>2390</v>
+      </c>
+      <c r="C257" t="s">
+        <v>2391</v>
+      </c>
+      <c r="D257" t="s">
         <v>2392</v>
       </c>
-      <c r="C257" t="s">
+      <c r="E257" t="s">
         <v>2393</v>
       </c>
-      <c r="D257" t="s">
+      <c r="F257" t="s">
         <v>2394</v>
       </c>
-      <c r="E257" t="s">
+      <c r="G257" t="s">
         <v>2395</v>
       </c>
-      <c r="F257" t="s">
+      <c r="H257" t="s">
         <v>2396</v>
       </c>
-      <c r="G257" t="s">
+      <c r="I257" t="s">
         <v>2397</v>
       </c>
-      <c r="H257" t="s">
+      <c r="J257" t="s">
+        <v>450</v>
+      </c>
+      <c r="K257" t="s">
+        <v>928</v>
+      </c>
+      <c r="L257" t="s">
+        <v>452</v>
+      </c>
+      <c r="M257" t="s">
+        <v>929</v>
+      </c>
+      <c r="N257" t="s">
+        <v>28</v>
+      </c>
+      <c r="O257" t="s">
         <v>2398</v>
-      </c>
-[...19 lines deleted...]
-        <v>2400</v>
       </c>
     </row>
     <row r="258" spans="1:15">
       <c r="A258">
-        <v>5382</v>
+        <v>5354</v>
       </c>
       <c r="B258" t="s">
+        <v>2399</v>
+      </c>
+      <c r="C258" t="s">
+        <v>2400</v>
+      </c>
+      <c r="D258" t="s">
         <v>2401</v>
       </c>
-      <c r="C258" t="s">
+      <c r="E258" t="s">
         <v>2402</v>
       </c>
-      <c r="D258" t="s">
+      <c r="F258" t="s">
         <v>2403</v>
       </c>
-      <c r="E258" t="s">
+      <c r="G258" t="s">
         <v>2404</v>
       </c>
-      <c r="F258" t="s">
+      <c r="H258" t="s">
         <v>2405</v>
       </c>
-      <c r="G258" t="s">
+      <c r="I258" t="s">
         <v>2406</v>
-      </c>
-[...4 lines deleted...]
-        <v>2408</v>
       </c>
       <c r="J258" t="s">
         <v>24</v>
       </c>
       <c r="K258" t="s">
         <v>170</v>
       </c>
       <c r="L258" t="s">
         <v>26</v>
       </c>
       <c r="M258" t="s">
         <v>171</v>
       </c>
       <c r="N258" t="s">
         <v>28</v>
       </c>
       <c r="O258" t="s">
-        <v>2409</v>
+        <v>2407</v>
       </c>
     </row>
     <row r="259" spans="1:15">
       <c r="A259">
-        <v>5393</v>
+        <v>5359</v>
       </c>
       <c r="B259" t="s">
+        <v>2408</v>
+      </c>
+      <c r="C259" t="s">
+        <v>2409</v>
+      </c>
+      <c r="D259" t="s">
         <v>2410</v>
       </c>
-      <c r="C259" t="s">
+      <c r="E259" t="s">
         <v>2411</v>
       </c>
-      <c r="D259" t="s">
+      <c r="F259" t="s">
         <v>2412</v>
       </c>
-      <c r="E259" t="s">
+      <c r="G259" t="s">
         <v>2413</v>
       </c>
-      <c r="F259" t="s">
+      <c r="H259" t="s">
         <v>2414</v>
       </c>
-      <c r="G259" t="s">
+      <c r="I259" t="s">
         <v>2415</v>
-      </c>
-[...4 lines deleted...]
-        <v>2417</v>
       </c>
       <c r="J259" t="s">
         <v>24</v>
       </c>
       <c r="K259" t="s">
         <v>25</v>
       </c>
       <c r="L259" t="s">
         <v>26</v>
       </c>
       <c r="M259" t="s">
         <v>27</v>
       </c>
       <c r="N259" t="s">
         <v>28</v>
       </c>
       <c r="O259" t="s">
-        <v>2418</v>
+        <v>2416</v>
       </c>
     </row>
     <row r="260" spans="1:15">
       <c r="A260">
-        <v>5394</v>
+        <v>5364</v>
       </c>
       <c r="B260" t="s">
+        <v>2417</v>
+      </c>
+      <c r="C260" t="s">
+        <v>2418</v>
+      </c>
+      <c r="D260" t="s">
         <v>2419</v>
       </c>
-      <c r="C260" t="s">
+      <c r="E260" t="s">
         <v>2420</v>
       </c>
-      <c r="D260" t="s">
+      <c r="F260" t="s">
         <v>2421</v>
       </c>
-      <c r="E260" t="s">
+      <c r="G260" t="s">
         <v>2422</v>
       </c>
-      <c r="F260" t="s">
+      <c r="H260" t="s">
         <v>2423</v>
       </c>
-      <c r="G260" t="s">
+      <c r="I260" t="s">
         <v>2424</v>
       </c>
-      <c r="H260" t="s">
+      <c r="J260" t="s">
+        <v>24</v>
+      </c>
+      <c r="K260" t="s">
+        <v>47</v>
+      </c>
+      <c r="L260" t="s">
+        <v>26</v>
+      </c>
+      <c r="M260" t="s">
+        <v>48</v>
+      </c>
+      <c r="N260" t="s">
+        <v>28</v>
+      </c>
+      <c r="O260" t="s">
         <v>2425</v>
-      </c>
-[...19 lines deleted...]
-        <v>2427</v>
       </c>
     </row>
     <row r="261" spans="1:15">
       <c r="A261">
-        <v>5403</v>
+        <v>5365</v>
       </c>
       <c r="B261" t="s">
+        <v>2426</v>
+      </c>
+      <c r="C261" t="s">
+        <v>2427</v>
+      </c>
+      <c r="D261" t="s">
         <v>2428</v>
       </c>
-      <c r="C261" t="s">
+      <c r="E261" t="s">
         <v>2429</v>
       </c>
-      <c r="D261" t="s">
+      <c r="F261" t="s">
         <v>2430</v>
       </c>
-      <c r="E261" t="s">
+      <c r="G261" t="s">
         <v>2431</v>
       </c>
-      <c r="F261" t="s">
+      <c r="H261" t="s">
         <v>2432</v>
       </c>
-      <c r="G261" t="s">
+      <c r="I261" t="s">
         <v>2433</v>
       </c>
-      <c r="H261" t="s">
+      <c r="J261" t="s">
+        <v>24</v>
+      </c>
+      <c r="K261" t="s">
+        <v>25</v>
+      </c>
+      <c r="L261" t="s">
+        <v>26</v>
+      </c>
+      <c r="M261" t="s">
+        <v>27</v>
+      </c>
+      <c r="N261" t="s">
+        <v>28</v>
+      </c>
+      <c r="O261" t="s">
         <v>2434</v>
-      </c>
-[...19 lines deleted...]
-        <v>2438</v>
       </c>
     </row>
     <row r="262" spans="1:15">
       <c r="A262">
-        <v>5431</v>
+        <v>5367</v>
       </c>
       <c r="B262" t="s">
+        <v>2435</v>
+      </c>
+      <c r="C262" t="s">
+        <v>2436</v>
+      </c>
+      <c r="D262" t="s">
+        <v>2437</v>
+      </c>
+      <c r="E262" t="s">
+        <v>2438</v>
+      </c>
+      <c r="F262" t="s">
         <v>2439</v>
       </c>
-      <c r="C262" t="s">
+      <c r="G262" t="s">
         <v>2440</v>
       </c>
-      <c r="D262" t="s">
+      <c r="H262" t="s">
         <v>2441</v>
       </c>
-      <c r="E262" t="s">
+      <c r="I262" t="s">
         <v>2442</v>
       </c>
-      <c r="F262" t="s">
+      <c r="J262" t="s">
+        <v>24</v>
+      </c>
+      <c r="K262" t="s">
+        <v>25</v>
+      </c>
+      <c r="L262" t="s">
+        <v>26</v>
+      </c>
+      <c r="M262" t="s">
+        <v>27</v>
+      </c>
+      <c r="N262" t="s">
+        <v>28</v>
+      </c>
+      <c r="O262" t="s">
         <v>2443</v>
-      </c>
-[...25 lines deleted...]
-        <v>2447</v>
       </c>
     </row>
     <row r="263" spans="1:15">
       <c r="A263">
-        <v>5433</v>
+        <v>5368</v>
       </c>
       <c r="B263" t="s">
+        <v>2444</v>
+      </c>
+      <c r="C263" t="s">
+        <v>2445</v>
+      </c>
+      <c r="D263" t="s">
+        <v>2446</v>
+      </c>
+      <c r="E263" t="s">
+        <v>2447</v>
+      </c>
+      <c r="F263" t="s">
         <v>2448</v>
       </c>
-      <c r="C263" t="s">
+      <c r="G263" t="s">
         <v>2449</v>
       </c>
-      <c r="D263" t="s">
+      <c r="H263" t="s">
         <v>2450</v>
       </c>
-      <c r="E263" t="s">
+      <c r="I263" t="s">
         <v>2451</v>
       </c>
-      <c r="F263" t="s">
+      <c r="J263" t="s">
+        <v>24</v>
+      </c>
+      <c r="K263" t="s">
+        <v>25</v>
+      </c>
+      <c r="L263" t="s">
+        <v>26</v>
+      </c>
+      <c r="M263" t="s">
+        <v>27</v>
+      </c>
+      <c r="N263" t="s">
+        <v>28</v>
+      </c>
+      <c r="O263" t="s">
         <v>2452</v>
-      </c>
-[...25 lines deleted...]
-        <v>2456</v>
       </c>
     </row>
     <row r="264" spans="1:15">
       <c r="A264">
-        <v>5435</v>
+        <v>5371</v>
       </c>
       <c r="B264" t="s">
+        <v>2453</v>
+      </c>
+      <c r="C264" t="s">
+        <v>2454</v>
+      </c>
+      <c r="D264" t="s">
+        <v>2455</v>
+      </c>
+      <c r="E264" t="s">
+        <v>2456</v>
+      </c>
+      <c r="F264" t="s">
         <v>2457</v>
       </c>
-      <c r="C264" t="s">
+      <c r="G264" t="s">
         <v>2458</v>
       </c>
-      <c r="D264" t="s">
+      <c r="H264" t="s">
         <v>2459</v>
       </c>
-      <c r="E264" t="s">
+      <c r="I264" t="s">
         <v>2460</v>
       </c>
-      <c r="F264" t="s">
+      <c r="J264" t="s">
+        <v>24</v>
+      </c>
+      <c r="K264" t="s">
         <v>2461</v>
       </c>
-      <c r="G264" t="s">
+      <c r="L264" t="s">
+        <v>26</v>
+      </c>
+      <c r="M264" t="s">
         <v>2462</v>
       </c>
-      <c r="H264" t="s">
+      <c r="N264" t="s">
+        <v>28</v>
+      </c>
+      <c r="O264" t="s">
         <v>2463</v>
-      </c>
-[...19 lines deleted...]
-        <v>2465</v>
       </c>
     </row>
     <row r="265" spans="1:15">
       <c r="A265">
-        <v>5436</v>
+        <v>5372</v>
       </c>
       <c r="B265" t="s">
+        <v>2464</v>
+      </c>
+      <c r="C265" t="s">
+        <v>2465</v>
+      </c>
+      <c r="D265" t="s">
         <v>2466</v>
       </c>
-      <c r="C265" t="s">
+      <c r="E265" t="s">
         <v>2467</v>
       </c>
-      <c r="D265" t="s">
+      <c r="F265" t="s">
         <v>2468</v>
       </c>
-      <c r="E265" t="s">
+      <c r="G265" t="s">
         <v>2469</v>
       </c>
-      <c r="F265" t="s">
+      <c r="H265" t="s">
         <v>2470</v>
       </c>
-      <c r="G265" t="s">
+      <c r="I265" t="s">
         <v>2471</v>
-      </c>
-[...4 lines deleted...]
-        <v>2473</v>
       </c>
       <c r="J265" t="s">
         <v>24</v>
       </c>
       <c r="K265" t="s">
         <v>25</v>
       </c>
       <c r="L265" t="s">
         <v>26</v>
       </c>
       <c r="M265" t="s">
         <v>27</v>
       </c>
       <c r="N265" t="s">
         <v>28</v>
       </c>
       <c r="O265" t="s">
-        <v>2474</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="266" spans="1:15">
       <c r="A266">
-        <v>5437</v>
+        <v>5375</v>
       </c>
       <c r="B266" t="s">
+        <v>2473</v>
+      </c>
+      <c r="C266" t="s">
+        <v>2474</v>
+      </c>
+      <c r="D266" t="s">
         <v>2475</v>
       </c>
-      <c r="C266" t="s">
+      <c r="E266" t="s">
         <v>2476</v>
       </c>
-      <c r="D266" t="s">
+      <c r="F266" t="s">
         <v>2477</v>
       </c>
-      <c r="E266" t="s">
+      <c r="G266" t="s">
         <v>2478</v>
       </c>
-      <c r="F266" t="s">
+      <c r="H266" t="s">
         <v>2479</v>
       </c>
-      <c r="G266" t="s">
+      <c r="I266" t="s">
         <v>2480</v>
       </c>
-      <c r="H266" t="s">
+      <c r="J266" t="s">
+        <v>450</v>
+      </c>
+      <c r="K266" t="s">
+        <v>274</v>
+      </c>
+      <c r="L266" t="s">
+        <v>452</v>
+      </c>
+      <c r="M266" t="s">
+        <v>276</v>
+      </c>
+      <c r="N266" t="s">
+        <v>28</v>
+      </c>
+      <c r="O266" t="s">
         <v>2481</v>
-      </c>
-[...19 lines deleted...]
-        <v>2483</v>
       </c>
     </row>
     <row r="267" spans="1:15">
       <c r="A267">
-        <v>5439</v>
+        <v>5377</v>
       </c>
       <c r="B267" t="s">
+        <v>2482</v>
+      </c>
+      <c r="C267" t="s">
+        <v>2483</v>
+      </c>
+      <c r="D267" t="s">
         <v>2484</v>
       </c>
-      <c r="C267" t="s">
+      <c r="E267" t="s">
         <v>2485</v>
       </c>
-      <c r="D267" t="s">
+      <c r="F267" t="s">
         <v>2486</v>
       </c>
-      <c r="E267" t="s">
+      <c r="G267" t="s">
         <v>2487</v>
       </c>
-      <c r="F267" t="s">
+      <c r="H267" t="s">
         <v>2488</v>
       </c>
-      <c r="G267" t="s">
+      <c r="I267" t="s">
         <v>2489</v>
-      </c>
-[...4 lines deleted...]
-        <v>2491</v>
       </c>
       <c r="J267" t="s">
         <v>24</v>
       </c>
       <c r="K267" t="s">
         <v>25</v>
       </c>
       <c r="L267" t="s">
         <v>26</v>
       </c>
       <c r="M267" t="s">
         <v>27</v>
       </c>
       <c r="N267" t="s">
         <v>28</v>
       </c>
       <c r="O267" t="s">
-        <v>2492</v>
+        <v>2490</v>
       </c>
     </row>
     <row r="268" spans="1:15">
       <c r="A268">
-        <v>5456</v>
+        <v>5378</v>
       </c>
       <c r="B268" t="s">
+        <v>2491</v>
+      </c>
+      <c r="C268" t="s">
+        <v>2492</v>
+      </c>
+      <c r="D268" t="s">
         <v>2493</v>
       </c>
-      <c r="C268" t="s">
+      <c r="E268" t="s">
         <v>2494</v>
       </c>
-      <c r="D268" t="s">
+      <c r="F268" t="s">
         <v>2495</v>
       </c>
-      <c r="E268" t="s">
+      <c r="G268" t="s">
         <v>2496</v>
       </c>
-      <c r="F268" t="s">
+      <c r="H268" t="s">
         <v>2497</v>
       </c>
-      <c r="G268" t="s">
+      <c r="I268" t="s">
         <v>2498</v>
       </c>
-      <c r="H268" t="s">
+      <c r="J268" t="s">
+        <v>24</v>
+      </c>
+      <c r="K268" t="s">
+        <v>25</v>
+      </c>
+      <c r="L268" t="s">
+        <v>26</v>
+      </c>
+      <c r="M268" t="s">
+        <v>27</v>
+      </c>
+      <c r="N268" t="s">
+        <v>28</v>
+      </c>
+      <c r="O268" t="s">
         <v>2499</v>
-      </c>
-[...19 lines deleted...]
-        <v>2501</v>
       </c>
     </row>
     <row r="269" spans="1:15">
       <c r="A269">
-        <v>5474</v>
+        <v>5380</v>
       </c>
       <c r="B269" t="s">
+        <v>2500</v>
+      </c>
+      <c r="C269" t="s">
+        <v>2501</v>
+      </c>
+      <c r="D269" t="s">
         <v>2502</v>
       </c>
-      <c r="C269" t="s">
+      <c r="E269" t="s">
         <v>2503</v>
       </c>
-      <c r="D269" t="s">
+      <c r="F269" t="s">
         <v>2504</v>
       </c>
-      <c r="E269" t="s">
+      <c r="G269" t="s">
         <v>2505</v>
       </c>
-      <c r="F269" t="s">
+      <c r="H269" t="s">
         <v>2506</v>
       </c>
-      <c r="G269" t="s">
+      <c r="I269" t="s">
         <v>2507</v>
-      </c>
-[...4 lines deleted...]
-        <v>2509</v>
       </c>
       <c r="J269" t="s">
         <v>24</v>
       </c>
       <c r="K269" t="s">
         <v>25</v>
       </c>
       <c r="L269" t="s">
         <v>26</v>
       </c>
       <c r="M269" t="s">
         <v>27</v>
       </c>
       <c r="N269" t="s">
         <v>28</v>
       </c>
       <c r="O269" t="s">
-        <v>2510</v>
+        <v>2508</v>
       </c>
     </row>
     <row r="270" spans="1:15">
       <c r="A270">
-        <v>5475</v>
+        <v>5382</v>
       </c>
       <c r="B270" t="s">
+        <v>2509</v>
+      </c>
+      <c r="C270" t="s">
+        <v>2510</v>
+      </c>
+      <c r="D270" t="s">
         <v>2511</v>
       </c>
-      <c r="C270" t="s">
+      <c r="E270" t="s">
         <v>2512</v>
       </c>
-      <c r="D270" t="s">
+      <c r="F270" t="s">
         <v>2513</v>
       </c>
-      <c r="E270" t="s">
+      <c r="G270" t="s">
         <v>2514</v>
       </c>
-      <c r="F270" t="s">
+      <c r="H270" t="s">
         <v>2515</v>
       </c>
-      <c r="G270" t="s">
+      <c r="I270" t="s">
         <v>2516</v>
-      </c>
-[...4 lines deleted...]
-        <v>2518</v>
       </c>
       <c r="J270" t="s">
         <v>24</v>
       </c>
       <c r="K270" t="s">
         <v>170</v>
       </c>
       <c r="L270" t="s">
         <v>26</v>
       </c>
       <c r="M270" t="s">
         <v>171</v>
       </c>
       <c r="N270" t="s">
         <v>28</v>
       </c>
       <c r="O270" t="s">
-        <v>2519</v>
+        <v>2517</v>
       </c>
     </row>
     <row r="271" spans="1:15">
       <c r="A271">
-        <v>5476</v>
+        <v>5393</v>
       </c>
       <c r="B271" t="s">
+        <v>2518</v>
+      </c>
+      <c r="C271" t="s">
+        <v>2519</v>
+      </c>
+      <c r="D271" t="s">
         <v>2520</v>
       </c>
-      <c r="C271" t="s">
+      <c r="E271" t="s">
         <v>2521</v>
       </c>
-      <c r="D271" t="s">
+      <c r="F271" t="s">
         <v>2522</v>
       </c>
-      <c r="E271" t="s">
+      <c r="G271" t="s">
         <v>2523</v>
       </c>
-      <c r="F271" t="s">
+      <c r="H271" t="s">
         <v>2524</v>
       </c>
-      <c r="G271" t="s">
+      <c r="I271" t="s">
         <v>2525</v>
       </c>
-      <c r="H271" t="s">
+      <c r="J271" t="s">
+        <v>24</v>
+      </c>
+      <c r="K271" t="s">
+        <v>25</v>
+      </c>
+      <c r="L271" t="s">
+        <v>26</v>
+      </c>
+      <c r="M271" t="s">
+        <v>27</v>
+      </c>
+      <c r="N271" t="s">
+        <v>28</v>
+      </c>
+      <c r="O271" t="s">
         <v>2526</v>
-      </c>
-[...19 lines deleted...]
-        <v>2530</v>
       </c>
     </row>
     <row r="272" spans="1:15">
       <c r="A272">
-        <v>5478</v>
+        <v>5394</v>
       </c>
       <c r="B272" t="s">
+        <v>2527</v>
+      </c>
+      <c r="C272" t="s">
+        <v>2528</v>
+      </c>
+      <c r="D272" t="s">
+        <v>2529</v>
+      </c>
+      <c r="E272" t="s">
+        <v>2530</v>
+      </c>
+      <c r="F272" t="s">
         <v>2531</v>
       </c>
-      <c r="C272" t="s">
+      <c r="G272" t="s">
         <v>2532</v>
       </c>
-      <c r="D272" t="s">
+      <c r="H272" t="s">
         <v>2533</v>
       </c>
-      <c r="E272" t="s">
+      <c r="I272" t="s">
         <v>2534</v>
-      </c>
-[...10 lines deleted...]
-        <v>2538</v>
       </c>
       <c r="J272" t="s">
         <v>24</v>
       </c>
       <c r="K272" t="s">
         <v>25</v>
       </c>
       <c r="L272" t="s">
         <v>26</v>
       </c>
       <c r="M272" t="s">
         <v>27</v>
       </c>
       <c r="N272" t="s">
         <v>28</v>
       </c>
       <c r="O272" t="s">
-        <v>2539</v>
+        <v>2535</v>
       </c>
     </row>
     <row r="273" spans="1:15">
       <c r="A273">
-        <v>5479</v>
+        <v>5403</v>
       </c>
       <c r="B273" t="s">
+        <v>2536</v>
+      </c>
+      <c r="C273" t="s">
+        <v>2537</v>
+      </c>
+      <c r="D273" t="s">
+        <v>2538</v>
+      </c>
+      <c r="E273" t="s">
+        <v>2539</v>
+      </c>
+      <c r="F273" t="s">
         <v>2540</v>
       </c>
-      <c r="C273" t="s">
+      <c r="G273" t="s">
         <v>2541</v>
       </c>
-      <c r="D273" t="s">
+      <c r="H273" t="s">
         <v>2542</v>
       </c>
-      <c r="E273" t="s">
+      <c r="I273" t="s">
         <v>2543</v>
       </c>
-      <c r="F273" t="s">
+      <c r="J273" t="s">
+        <v>24</v>
+      </c>
+      <c r="K273" t="s">
         <v>2544</v>
       </c>
-      <c r="G273" t="s">
+      <c r="L273" t="s">
+        <v>26</v>
+      </c>
+      <c r="M273" t="s">
         <v>2545</v>
       </c>
-      <c r="H273" t="s">
+      <c r="N273" t="s">
+        <v>28</v>
+      </c>
+      <c r="O273" t="s">
         <v>2546</v>
-      </c>
-[...19 lines deleted...]
-        <v>2548</v>
       </c>
     </row>
     <row r="274" spans="1:15">
       <c r="A274">
-        <v>5482</v>
+        <v>5431</v>
       </c>
       <c r="B274" t="s">
+        <v>2547</v>
+      </c>
+      <c r="C274" t="s">
+        <v>2548</v>
+      </c>
+      <c r="D274" t="s">
         <v>2549</v>
       </c>
-      <c r="C274" t="s">
+      <c r="E274" t="s">
         <v>2550</v>
       </c>
-      <c r="D274" t="s">
+      <c r="F274" t="s">
         <v>2551</v>
       </c>
-      <c r="E274" t="s">
+      <c r="G274" t="s">
         <v>2552</v>
       </c>
-      <c r="F274" t="s">
+      <c r="H274" t="s">
         <v>2553</v>
       </c>
-      <c r="G274" t="s">
+      <c r="I274" t="s">
         <v>2554</v>
       </c>
-      <c r="H274" t="s">
+      <c r="J274" t="s">
+        <v>450</v>
+      </c>
+      <c r="K274" t="s">
+        <v>274</v>
+      </c>
+      <c r="L274" t="s">
+        <v>452</v>
+      </c>
+      <c r="M274" t="s">
+        <v>276</v>
+      </c>
+      <c r="N274" t="s">
+        <v>28</v>
+      </c>
+      <c r="O274" t="s">
         <v>2555</v>
-      </c>
-[...19 lines deleted...]
-        <v>2557</v>
       </c>
     </row>
     <row r="275" spans="1:15">
       <c r="A275">
-        <v>5483</v>
+        <v>5433</v>
       </c>
       <c r="B275" t="s">
+        <v>2556</v>
+      </c>
+      <c r="C275" t="s">
+        <v>2557</v>
+      </c>
+      <c r="D275" t="s">
         <v>2558</v>
       </c>
-      <c r="C275" t="s">
+      <c r="E275" t="s">
         <v>2559</v>
       </c>
-      <c r="D275" t="s">
+      <c r="F275" t="s">
         <v>2560</v>
       </c>
-      <c r="E275" t="s">
+      <c r="G275" t="s">
         <v>2561</v>
       </c>
-      <c r="F275" t="s">
+      <c r="H275" t="s">
         <v>2562</v>
       </c>
-      <c r="G275" t="s">
+      <c r="I275" t="s">
         <v>2563</v>
       </c>
-      <c r="H275" t="s">
+      <c r="J275" t="s">
+        <v>24</v>
+      </c>
+      <c r="K275" t="s">
+        <v>170</v>
+      </c>
+      <c r="L275" t="s">
+        <v>26</v>
+      </c>
+      <c r="M275" t="s">
+        <v>171</v>
+      </c>
+      <c r="N275" t="s">
+        <v>28</v>
+      </c>
+      <c r="O275" t="s">
         <v>2564</v>
-      </c>
-[...19 lines deleted...]
-        <v>2566</v>
       </c>
     </row>
     <row r="276" spans="1:15">
       <c r="A276">
-        <v>5485</v>
+        <v>5435</v>
       </c>
       <c r="B276" t="s">
+        <v>2565</v>
+      </c>
+      <c r="C276" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D276" t="s">
         <v>2567</v>
       </c>
-      <c r="C276" t="s">
+      <c r="E276" t="s">
         <v>2568</v>
       </c>
-      <c r="D276" t="s">
+      <c r="F276" t="s">
         <v>2569</v>
       </c>
-      <c r="E276" t="s">
+      <c r="G276" t="s">
         <v>2570</v>
       </c>
-      <c r="F276" t="s">
+      <c r="H276" t="s">
         <v>2571</v>
       </c>
-      <c r="G276" t="s">
+      <c r="I276" t="s">
         <v>2572</v>
       </c>
-      <c r="H276" t="s">
+      <c r="J276" t="s">
+        <v>24</v>
+      </c>
+      <c r="K276" t="s">
+        <v>170</v>
+      </c>
+      <c r="L276" t="s">
+        <v>26</v>
+      </c>
+      <c r="M276" t="s">
+        <v>171</v>
+      </c>
+      <c r="N276" t="s">
+        <v>28</v>
+      </c>
+      <c r="O276" t="s">
         <v>2573</v>
-      </c>
-[...19 lines deleted...]
-        <v>2577</v>
       </c>
     </row>
     <row r="277" spans="1:15">
       <c r="A277">
-        <v>5487</v>
+        <v>5436</v>
       </c>
       <c r="B277" t="s">
+        <v>2574</v>
+      </c>
+      <c r="C277" t="s">
+        <v>2575</v>
+      </c>
+      <c r="D277" t="s">
+        <v>2576</v>
+      </c>
+      <c r="E277" t="s">
+        <v>2577</v>
+      </c>
+      <c r="F277" t="s">
         <v>2578</v>
       </c>
-      <c r="C277" t="s">
+      <c r="G277" t="s">
         <v>2579</v>
       </c>
-      <c r="D277" t="s">
+      <c r="H277" t="s">
         <v>2580</v>
       </c>
-      <c r="E277" t="s">
+      <c r="I277" t="s">
         <v>2581</v>
       </c>
-      <c r="F277" t="s">
+      <c r="J277" t="s">
+        <v>24</v>
+      </c>
+      <c r="K277" t="s">
+        <v>25</v>
+      </c>
+      <c r="L277" t="s">
+        <v>26</v>
+      </c>
+      <c r="M277" t="s">
+        <v>27</v>
+      </c>
+      <c r="N277" t="s">
+        <v>28</v>
+      </c>
+      <c r="O277" t="s">
         <v>2582</v>
-      </c>
-[...25 lines deleted...]
-        <v>2588</v>
       </c>
     </row>
     <row r="278" spans="1:15">
       <c r="A278">
-        <v>5488</v>
+        <v>5437</v>
       </c>
       <c r="B278" t="s">
+        <v>2583</v>
+      </c>
+      <c r="C278" t="s">
+        <v>2584</v>
+      </c>
+      <c r="D278" t="s">
+        <v>2585</v>
+      </c>
+      <c r="E278" t="s">
+        <v>2586</v>
+      </c>
+      <c r="F278" t="s">
+        <v>2587</v>
+      </c>
+      <c r="G278" t="s">
+        <v>2588</v>
+      </c>
+      <c r="H278" t="s">
         <v>2589</v>
       </c>
-      <c r="C278" t="s">
+      <c r="I278" t="s">
         <v>2590</v>
       </c>
-      <c r="D278" t="s">
+      <c r="J278" t="s">
+        <v>24</v>
+      </c>
+      <c r="K278" t="s">
+        <v>25</v>
+      </c>
+      <c r="L278" t="s">
+        <v>26</v>
+      </c>
+      <c r="M278" t="s">
+        <v>27</v>
+      </c>
+      <c r="N278" t="s">
+        <v>28</v>
+      </c>
+      <c r="O278" t="s">
         <v>2591</v>
-      </c>
-[...31 lines deleted...]
-        <v>2597</v>
       </c>
     </row>
     <row r="279" spans="1:15">
       <c r="A279">
-        <v>5489</v>
+        <v>5439</v>
       </c>
       <c r="B279" t="s">
+        <v>2592</v>
+      </c>
+      <c r="C279" t="s">
+        <v>2593</v>
+      </c>
+      <c r="D279" t="s">
+        <v>2594</v>
+      </c>
+      <c r="E279" t="s">
+        <v>2595</v>
+      </c>
+      <c r="F279" t="s">
+        <v>2596</v>
+      </c>
+      <c r="G279" t="s">
+        <v>2597</v>
+      </c>
+      <c r="H279" t="s">
         <v>2598</v>
       </c>
-      <c r="C279" t="s">
+      <c r="I279" t="s">
         <v>2599</v>
       </c>
-      <c r="D279" t="s">
+      <c r="J279" t="s">
+        <v>24</v>
+      </c>
+      <c r="K279" t="s">
+        <v>25</v>
+      </c>
+      <c r="L279" t="s">
+        <v>26</v>
+      </c>
+      <c r="M279" t="s">
+        <v>27</v>
+      </c>
+      <c r="N279" t="s">
+        <v>28</v>
+      </c>
+      <c r="O279" t="s">
         <v>2600</v>
-      </c>
-[...31 lines deleted...]
-        <v>2606</v>
       </c>
     </row>
     <row r="280" spans="1:15">
       <c r="A280">
-        <v>5490</v>
+        <v>5456</v>
       </c>
       <c r="B280" t="s">
+        <v>2601</v>
+      </c>
+      <c r="C280" t="s">
+        <v>2602</v>
+      </c>
+      <c r="D280" t="s">
+        <v>2603</v>
+      </c>
+      <c r="E280" t="s">
+        <v>2604</v>
+      </c>
+      <c r="F280" t="s">
+        <v>2605</v>
+      </c>
+      <c r="G280" t="s">
+        <v>2606</v>
+      </c>
+      <c r="H280" t="s">
         <v>2607</v>
       </c>
-      <c r="C280" t="s">
+      <c r="I280" t="s">
         <v>2608</v>
-      </c>
-[...16 lines deleted...]
-        <v>2614</v>
       </c>
       <c r="J280" t="s">
         <v>450</v>
       </c>
       <c r="K280" t="s">
-        <v>2615</v>
+        <v>917</v>
       </c>
       <c r="L280" t="s">
         <v>452</v>
       </c>
       <c r="M280" t="s">
-        <v>2616</v>
+        <v>1532</v>
       </c>
       <c r="N280" t="s">
         <v>28</v>
       </c>
       <c r="O280" t="s">
-        <v>2617</v>
+        <v>2609</v>
       </c>
     </row>
     <row r="281" spans="1:15">
       <c r="A281">
-        <v>5493</v>
+        <v>5474</v>
       </c>
       <c r="B281" t="s">
+        <v>2610</v>
+      </c>
+      <c r="C281" t="s">
+        <v>2611</v>
+      </c>
+      <c r="D281" t="s">
+        <v>2612</v>
+      </c>
+      <c r="E281" t="s">
+        <v>2613</v>
+      </c>
+      <c r="F281" t="s">
+        <v>2614</v>
+      </c>
+      <c r="G281" t="s">
+        <v>2615</v>
+      </c>
+      <c r="H281" t="s">
+        <v>2616</v>
+      </c>
+      <c r="I281" t="s">
+        <v>2617</v>
+      </c>
+      <c r="J281" t="s">
+        <v>24</v>
+      </c>
+      <c r="K281" t="s">
+        <v>25</v>
+      </c>
+      <c r="L281" t="s">
+        <v>26</v>
+      </c>
+      <c r="M281" t="s">
+        <v>27</v>
+      </c>
+      <c r="N281" t="s">
+        <v>28</v>
+      </c>
+      <c r="O281" t="s">
         <v>2618</v>
-      </c>
-[...37 lines deleted...]
-        <v>2626</v>
       </c>
     </row>
     <row r="282" spans="1:15">
       <c r="A282">
-        <v>5496</v>
+        <v>5475</v>
       </c>
       <c r="B282" t="s">
+        <v>2619</v>
+      </c>
+      <c r="C282" t="s">
+        <v>2620</v>
+      </c>
+      <c r="D282" t="s">
+        <v>2621</v>
+      </c>
+      <c r="E282" t="s">
+        <v>2622</v>
+      </c>
+      <c r="F282" t="s">
+        <v>2623</v>
+      </c>
+      <c r="G282" t="s">
+        <v>2624</v>
+      </c>
+      <c r="H282" t="s">
+        <v>2625</v>
+      </c>
+      <c r="I282" t="s">
+        <v>2626</v>
+      </c>
+      <c r="J282" t="s">
+        <v>24</v>
+      </c>
+      <c r="K282" t="s">
+        <v>170</v>
+      </c>
+      <c r="L282" t="s">
+        <v>26</v>
+      </c>
+      <c r="M282" t="s">
+        <v>171</v>
+      </c>
+      <c r="N282" t="s">
+        <v>28</v>
+      </c>
+      <c r="O282" t="s">
         <v>2627</v>
-      </c>
-[...37 lines deleted...]
-        <v>2635</v>
       </c>
     </row>
     <row r="283" spans="1:15">
       <c r="A283">
-        <v>5502</v>
+        <v>5476</v>
       </c>
       <c r="B283" t="s">
+        <v>2628</v>
+      </c>
+      <c r="C283" t="s">
+        <v>2629</v>
+      </c>
+      <c r="D283" t="s">
+        <v>2630</v>
+      </c>
+      <c r="E283" t="s">
+        <v>2631</v>
+      </c>
+      <c r="F283" t="s">
+        <v>2632</v>
+      </c>
+      <c r="G283" t="s">
+        <v>2633</v>
+      </c>
+      <c r="H283" t="s">
+        <v>2634</v>
+      </c>
+      <c r="I283" t="s">
+        <v>2635</v>
+      </c>
+      <c r="J283" t="s">
         <v>2636</v>
       </c>
-      <c r="C283" t="s">
+      <c r="K283" t="s">
+        <v>1283</v>
+      </c>
+      <c r="L283" t="s">
         <v>2637</v>
       </c>
-      <c r="D283" t="s">
+      <c r="M283" t="s">
+        <v>1284</v>
+      </c>
+      <c r="N283" t="s">
+        <v>28</v>
+      </c>
+      <c r="O283" t="s">
         <v>2638</v>
-      </c>
-[...31 lines deleted...]
-        <v>2644</v>
       </c>
     </row>
     <row r="284" spans="1:15">
       <c r="A284">
-        <v>5503</v>
+        <v>5478</v>
       </c>
       <c r="B284" t="s">
+        <v>2639</v>
+      </c>
+      <c r="C284" t="s">
+        <v>2640</v>
+      </c>
+      <c r="D284" t="s">
+        <v>2641</v>
+      </c>
+      <c r="E284" t="s">
+        <v>2642</v>
+      </c>
+      <c r="F284" t="s">
+        <v>2643</v>
+      </c>
+      <c r="G284" t="s">
+        <v>2644</v>
+      </c>
+      <c r="H284" t="s">
         <v>2645</v>
       </c>
-      <c r="C284" t="s">
+      <c r="I284" t="s">
         <v>2646</v>
       </c>
-      <c r="D284" t="s">
+      <c r="J284" t="s">
+        <v>24</v>
+      </c>
+      <c r="K284" t="s">
+        <v>25</v>
+      </c>
+      <c r="L284" t="s">
+        <v>26</v>
+      </c>
+      <c r="M284" t="s">
+        <v>27</v>
+      </c>
+      <c r="N284" t="s">
+        <v>28</v>
+      </c>
+      <c r="O284" t="s">
         <v>2647</v>
-      </c>
-[...31 lines deleted...]
-        <v>2653</v>
       </c>
     </row>
     <row r="285" spans="1:15">
       <c r="A285">
-        <v>5504</v>
+        <v>5479</v>
       </c>
       <c r="B285" t="s">
+        <v>2648</v>
+      </c>
+      <c r="C285" t="s">
+        <v>2649</v>
+      </c>
+      <c r="D285" t="s">
+        <v>2650</v>
+      </c>
+      <c r="E285" t="s">
+        <v>2651</v>
+      </c>
+      <c r="F285" t="s">
+        <v>2652</v>
+      </c>
+      <c r="G285" t="s">
+        <v>2653</v>
+      </c>
+      <c r="H285" t="s">
         <v>2654</v>
       </c>
-      <c r="C285" t="s">
+      <c r="I285" t="s">
         <v>2655</v>
       </c>
-      <c r="D285" t="s">
+      <c r="J285" t="s">
+        <v>24</v>
+      </c>
+      <c r="K285" t="s">
+        <v>580</v>
+      </c>
+      <c r="L285" t="s">
+        <v>26</v>
+      </c>
+      <c r="M285" t="s">
+        <v>581</v>
+      </c>
+      <c r="N285" t="s">
+        <v>28</v>
+      </c>
+      <c r="O285" t="s">
         <v>2656</v>
-      </c>
-[...31 lines deleted...]
-        <v>2662</v>
       </c>
     </row>
     <row r="286" spans="1:15">
       <c r="A286">
-        <v>5507</v>
+        <v>5482</v>
       </c>
       <c r="B286" t="s">
+        <v>2657</v>
+      </c>
+      <c r="C286" t="s">
+        <v>2658</v>
+      </c>
+      <c r="D286" t="s">
+        <v>2659</v>
+      </c>
+      <c r="E286" t="s">
+        <v>2660</v>
+      </c>
+      <c r="F286" t="s">
+        <v>2661</v>
+      </c>
+      <c r="G286" t="s">
+        <v>2662</v>
+      </c>
+      <c r="H286" t="s">
         <v>2663</v>
       </c>
-      <c r="C286" t="s">
+      <c r="I286" t="s">
         <v>2664</v>
       </c>
-      <c r="D286" t="s">
+      <c r="J286" t="s">
+        <v>24</v>
+      </c>
+      <c r="K286" t="s">
+        <v>170</v>
+      </c>
+      <c r="L286" t="s">
+        <v>26</v>
+      </c>
+      <c r="M286" t="s">
+        <v>171</v>
+      </c>
+      <c r="N286" t="s">
+        <v>28</v>
+      </c>
+      <c r="O286" t="s">
         <v>2665</v>
-      </c>
-[...31 lines deleted...]
-        <v>2671</v>
       </c>
     </row>
     <row r="287" spans="1:15">
       <c r="A287">
-        <v>5509</v>
+        <v>5483</v>
       </c>
       <c r="B287" t="s">
+        <v>2666</v>
+      </c>
+      <c r="C287" t="s">
+        <v>2667</v>
+      </c>
+      <c r="D287" t="s">
+        <v>2668</v>
+      </c>
+      <c r="E287" t="s">
+        <v>2669</v>
+      </c>
+      <c r="F287" t="s">
+        <v>2670</v>
+      </c>
+      <c r="G287" t="s">
+        <v>2671</v>
+      </c>
+      <c r="H287" t="s">
         <v>2672</v>
       </c>
-      <c r="C287" t="s">
+      <c r="I287" t="s">
         <v>2673</v>
       </c>
-      <c r="D287" t="s">
+      <c r="J287" t="s">
+        <v>24</v>
+      </c>
+      <c r="K287" t="s">
+        <v>25</v>
+      </c>
+      <c r="L287" t="s">
+        <v>26</v>
+      </c>
+      <c r="M287" t="s">
+        <v>27</v>
+      </c>
+      <c r="N287" t="s">
+        <v>28</v>
+      </c>
+      <c r="O287" t="s">
         <v>2674</v>
-      </c>
-[...31 lines deleted...]
-        <v>2680</v>
       </c>
     </row>
     <row r="288" spans="1:15">
       <c r="A288">
-        <v>5512</v>
+        <v>5485</v>
       </c>
       <c r="B288" t="s">
+        <v>2675</v>
+      </c>
+      <c r="C288" t="s">
+        <v>2676</v>
+      </c>
+      <c r="D288" t="s">
+        <v>2677</v>
+      </c>
+      <c r="E288" t="s">
+        <v>2678</v>
+      </c>
+      <c r="F288" t="s">
+        <v>2679</v>
+      </c>
+      <c r="G288" t="s">
+        <v>2680</v>
+      </c>
+      <c r="H288" t="s">
         <v>2681</v>
       </c>
-      <c r="C288" t="s">
+      <c r="I288" t="s">
         <v>2682</v>
       </c>
-      <c r="D288" t="s">
+      <c r="J288" t="s">
+        <v>24</v>
+      </c>
+      <c r="K288" t="s">
         <v>2683</v>
       </c>
-      <c r="E288" t="s">
+      <c r="L288" t="s">
+        <v>26</v>
+      </c>
+      <c r="M288" t="s">
         <v>2684</v>
       </c>
-      <c r="F288" t="s">
+      <c r="N288" t="s">
+        <v>28</v>
+      </c>
+      <c r="O288" t="s">
         <v>2685</v>
-      </c>
-[...25 lines deleted...]
-        <v>2689</v>
       </c>
     </row>
     <row r="289" spans="1:15">
       <c r="A289">
-        <v>5514</v>
+        <v>5487</v>
       </c>
       <c r="B289" t="s">
+        <v>2686</v>
+      </c>
+      <c r="C289" t="s">
+        <v>2687</v>
+      </c>
+      <c r="D289" t="s">
+        <v>2688</v>
+      </c>
+      <c r="E289" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F289" t="s">
         <v>2690</v>
       </c>
-      <c r="C289" t="s">
+      <c r="G289" t="s">
         <v>2691</v>
       </c>
-      <c r="D289" t="s">
+      <c r="H289" t="s">
         <v>2692</v>
       </c>
-      <c r="E289" t="s">
+      <c r="I289" t="s">
         <v>2693</v>
       </c>
-      <c r="F289" t="s">
+      <c r="J289" t="s">
+        <v>24</v>
+      </c>
+      <c r="K289" t="s">
         <v>2694</v>
       </c>
-      <c r="G289" t="s">
+      <c r="L289" t="s">
+        <v>26</v>
+      </c>
+      <c r="M289" t="s">
         <v>2695</v>
       </c>
-      <c r="H289" t="s">
+      <c r="N289" t="s">
+        <v>28</v>
+      </c>
+      <c r="O289" t="s">
         <v>2696</v>
-      </c>
-[...19 lines deleted...]
-        <v>2698</v>
       </c>
     </row>
     <row r="290" spans="1:15">
       <c r="A290">
-        <v>5516</v>
+        <v>5488</v>
       </c>
       <c r="B290" t="s">
+        <v>2697</v>
+      </c>
+      <c r="C290" t="s">
+        <v>2698</v>
+      </c>
+      <c r="D290" t="s">
         <v>2699</v>
       </c>
-      <c r="C290" t="s">
+      <c r="E290" t="s">
         <v>2700</v>
       </c>
-      <c r="D290" t="s">
+      <c r="F290" t="s">
         <v>2701</v>
       </c>
-      <c r="E290" t="s">
+      <c r="G290" t="s">
         <v>2702</v>
       </c>
-      <c r="F290" t="s">
+      <c r="H290" t="s">
         <v>2703</v>
       </c>
-      <c r="G290" t="s">
+      <c r="I290" t="s">
         <v>2704</v>
       </c>
-      <c r="H290" t="s">
+      <c r="J290" t="s">
+        <v>24</v>
+      </c>
+      <c r="K290" t="s">
+        <v>170</v>
+      </c>
+      <c r="L290" t="s">
+        <v>26</v>
+      </c>
+      <c r="M290" t="s">
+        <v>171</v>
+      </c>
+      <c r="N290" t="s">
+        <v>28</v>
+      </c>
+      <c r="O290" t="s">
         <v>2705</v>
-      </c>
-[...19 lines deleted...]
-        <v>2707</v>
       </c>
     </row>
     <row r="291" spans="1:15">
       <c r="A291">
-        <v>5517</v>
+        <v>5489</v>
       </c>
       <c r="B291" t="s">
+        <v>2706</v>
+      </c>
+      <c r="C291" t="s">
+        <v>2707</v>
+      </c>
+      <c r="D291" t="s">
         <v>2708</v>
       </c>
-      <c r="C291" t="s">
+      <c r="E291" t="s">
         <v>2709</v>
       </c>
-      <c r="D291" t="s">
+      <c r="F291" t="s">
         <v>2710</v>
       </c>
-      <c r="E291" t="s">
+      <c r="G291" t="s">
         <v>2711</v>
       </c>
-      <c r="F291" t="s">
+      <c r="H291" t="s">
         <v>2712</v>
       </c>
-      <c r="G291" t="s">
+      <c r="I291" t="s">
         <v>2713</v>
       </c>
-      <c r="H291" t="s">
+      <c r="J291" t="s">
+        <v>24</v>
+      </c>
+      <c r="K291" t="s">
+        <v>1321</v>
+      </c>
+      <c r="L291" t="s">
+        <v>26</v>
+      </c>
+      <c r="M291" t="s">
+        <v>1322</v>
+      </c>
+      <c r="N291" t="s">
+        <v>28</v>
+      </c>
+      <c r="O291" t="s">
         <v>2714</v>
-      </c>
-[...19 lines deleted...]
-        <v>2716</v>
       </c>
     </row>
     <row r="292" spans="1:15">
       <c r="A292">
-        <v>5518</v>
+        <v>5490</v>
       </c>
       <c r="B292" t="s">
+        <v>2715</v>
+      </c>
+      <c r="C292" t="s">
+        <v>2716</v>
+      </c>
+      <c r="D292" t="s">
         <v>2717</v>
       </c>
-      <c r="C292" t="s">
+      <c r="E292" t="s">
         <v>2718</v>
       </c>
-      <c r="D292" t="s">
+      <c r="F292" t="s">
         <v>2719</v>
       </c>
-      <c r="E292" t="s">
+      <c r="G292" t="s">
         <v>2720</v>
       </c>
-      <c r="F292" t="s">
+      <c r="H292" t="s">
         <v>2721</v>
       </c>
-      <c r="G292" t="s">
+      <c r="I292" t="s">
         <v>2722</v>
       </c>
-      <c r="H292" t="s">
+      <c r="J292" t="s">
+        <v>450</v>
+      </c>
+      <c r="K292" t="s">
         <v>2723</v>
       </c>
-      <c r="I292" t="s">
+      <c r="L292" t="s">
+        <v>452</v>
+      </c>
+      <c r="M292" t="s">
         <v>2724</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N292" t="s">
         <v>28</v>
       </c>
       <c r="O292" t="s">
         <v>2725</v>
       </c>
     </row>
     <row r="293" spans="1:15">
       <c r="A293">
-        <v>5520</v>
+        <v>5493</v>
       </c>
       <c r="B293" t="s">
         <v>2726</v>
       </c>
       <c r="C293" t="s">
         <v>2727</v>
       </c>
       <c r="D293" t="s">
         <v>2728</v>
       </c>
       <c r="E293" t="s">
         <v>2729</v>
       </c>
       <c r="F293" t="s">
         <v>2730</v>
       </c>
       <c r="G293" t="s">
         <v>2731</v>
       </c>
       <c r="H293" t="s">
         <v>2732</v>
       </c>
       <c r="I293" t="s">
         <v>2733</v>
       </c>
       <c r="J293" t="s">
         <v>24</v>
       </c>
       <c r="K293" t="s">
-        <v>1283</v>
+        <v>170</v>
       </c>
       <c r="L293" t="s">
         <v>26</v>
       </c>
       <c r="M293" t="s">
-        <v>1284</v>
+        <v>171</v>
       </c>
       <c r="N293" t="s">
         <v>28</v>
       </c>
       <c r="O293" t="s">
         <v>2734</v>
       </c>
     </row>
     <row r="294" spans="1:15">
       <c r="A294">
-        <v>5545</v>
+        <v>5496</v>
       </c>
       <c r="B294" t="s">
         <v>2735</v>
       </c>
       <c r="C294" t="s">
         <v>2736</v>
       </c>
       <c r="D294" t="s">
         <v>2737</v>
       </c>
       <c r="E294" t="s">
         <v>2738</v>
       </c>
       <c r="F294" t="s">
         <v>2739</v>
       </c>
       <c r="G294" t="s">
         <v>2740</v>
       </c>
       <c r="H294" t="s">
         <v>2741</v>
       </c>
       <c r="I294" t="s">
         <v>2742</v>
       </c>
       <c r="J294" t="s">
         <v>24</v>
       </c>
       <c r="K294" t="s">
-        <v>170</v>
+        <v>274</v>
       </c>
       <c r="L294" t="s">
         <v>26</v>
       </c>
       <c r="M294" t="s">
-        <v>171</v>
+        <v>276</v>
       </c>
       <c r="N294" t="s">
         <v>28</v>
       </c>
       <c r="O294" t="s">
         <v>2743</v>
       </c>
     </row>
     <row r="295" spans="1:15">
       <c r="A295">
-        <v>5657</v>
+        <v>5502</v>
       </c>
       <c r="B295" t="s">
         <v>2744</v>
       </c>
       <c r="C295" t="s">
         <v>2745</v>
       </c>
       <c r="D295" t="s">
         <v>2746</v>
       </c>
       <c r="E295" t="s">
         <v>2747</v>
       </c>
       <c r="F295" t="s">
         <v>2748</v>
       </c>
       <c r="G295" t="s">
         <v>2749</v>
       </c>
       <c r="H295" t="s">
         <v>2750</v>
       </c>
       <c r="I295" t="s">
         <v>2751</v>
       </c>
       <c r="J295" t="s">
         <v>24</v>
       </c>
       <c r="K295" t="s">
         <v>25</v>
       </c>
       <c r="L295" t="s">
         <v>26</v>
       </c>
       <c r="M295" t="s">
         <v>27</v>
       </c>
       <c r="N295" t="s">
         <v>28</v>
       </c>
       <c r="O295" t="s">
         <v>2752</v>
       </c>
     </row>
     <row r="296" spans="1:15">
       <c r="A296">
-        <v>5733</v>
+        <v>5503</v>
       </c>
       <c r="B296" t="s">
         <v>2753</v>
       </c>
       <c r="C296" t="s">
         <v>2754</v>
       </c>
       <c r="D296" t="s">
         <v>2755</v>
       </c>
       <c r="E296" t="s">
         <v>2756</v>
       </c>
       <c r="F296" t="s">
         <v>2757</v>
       </c>
       <c r="G296" t="s">
         <v>2758</v>
       </c>
       <c r="H296" t="s">
         <v>2759</v>
       </c>
       <c r="I296" t="s">
         <v>2760</v>
       </c>
       <c r="J296" t="s">
         <v>24</v>
       </c>
       <c r="K296" t="s">
         <v>47</v>
       </c>
       <c r="L296" t="s">
         <v>26</v>
       </c>
       <c r="M296" t="s">
         <v>48</v>
       </c>
       <c r="N296" t="s">
         <v>28</v>
       </c>
       <c r="O296" t="s">
         <v>2761</v>
       </c>
     </row>
     <row r="297" spans="1:15">
       <c r="A297">
-        <v>5787</v>
+        <v>5504</v>
       </c>
       <c r="B297" t="s">
         <v>2762</v>
       </c>
       <c r="C297" t="s">
         <v>2763</v>
       </c>
       <c r="D297" t="s">
         <v>2764</v>
       </c>
       <c r="E297" t="s">
         <v>2765</v>
       </c>
       <c r="F297" t="s">
         <v>2766</v>
       </c>
       <c r="G297" t="s">
         <v>2767</v>
       </c>
       <c r="H297" t="s">
         <v>2768</v>
       </c>
       <c r="I297" t="s">
         <v>2769</v>
       </c>
       <c r="J297" t="s">
         <v>24</v>
       </c>
       <c r="K297" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L297" t="s">
         <v>26</v>
       </c>
       <c r="M297" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N297" t="s">
         <v>28</v>
       </c>
       <c r="O297" t="s">
         <v>2770</v>
       </c>
     </row>
     <row r="298" spans="1:15">
       <c r="A298">
-        <v>5792</v>
+        <v>5507</v>
       </c>
       <c r="B298" t="s">
         <v>2771</v>
       </c>
       <c r="C298" t="s">
         <v>2772</v>
       </c>
       <c r="D298" t="s">
         <v>2773</v>
       </c>
       <c r="E298" t="s">
         <v>2774</v>
       </c>
       <c r="F298" t="s">
         <v>2775</v>
       </c>
       <c r="G298" t="s">
         <v>2776</v>
       </c>
       <c r="H298" t="s">
         <v>2777</v>
       </c>
       <c r="I298" t="s">
         <v>2778</v>
       </c>
       <c r="J298" t="s">
-        <v>450</v>
+        <v>24</v>
       </c>
       <c r="K298" t="s">
-        <v>451</v>
+        <v>25</v>
       </c>
       <c r="L298" t="s">
-        <v>452</v>
+        <v>26</v>
       </c>
       <c r="M298" t="s">
-        <v>453</v>
+        <v>27</v>
       </c>
       <c r="N298" t="s">
         <v>28</v>
       </c>
       <c r="O298" t="s">
         <v>2779</v>
       </c>
     </row>
     <row r="299" spans="1:15">
       <c r="A299">
-        <v>5794</v>
+        <v>5509</v>
       </c>
       <c r="B299" t="s">
         <v>2780</v>
       </c>
       <c r="C299" t="s">
         <v>2781</v>
       </c>
       <c r="D299" t="s">
         <v>2782</v>
       </c>
       <c r="E299" t="s">
         <v>2783</v>
       </c>
       <c r="F299" t="s">
         <v>2784</v>
       </c>
       <c r="G299" t="s">
         <v>2785</v>
       </c>
       <c r="H299" t="s">
         <v>2786</v>
       </c>
       <c r="I299" t="s">
         <v>2787</v>
       </c>
       <c r="J299" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K299" t="s">
-        <v>170</v>
+        <v>1283</v>
       </c>
       <c r="L299" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M299" t="s">
-        <v>171</v>
+        <v>1284</v>
       </c>
       <c r="N299" t="s">
         <v>28</v>
       </c>
       <c r="O299" t="s">
         <v>2788</v>
       </c>
     </row>
     <row r="300" spans="1:15">
       <c r="A300">
-        <v>5795</v>
+        <v>5512</v>
       </c>
       <c r="B300" t="s">
         <v>2789</v>
       </c>
       <c r="C300" t="s">
         <v>2790</v>
       </c>
       <c r="D300" t="s">
         <v>2791</v>
       </c>
       <c r="E300" t="s">
         <v>2792</v>
       </c>
       <c r="F300" t="s">
         <v>2793</v>
       </c>
       <c r="G300" t="s">
         <v>2794</v>
       </c>
       <c r="H300" t="s">
         <v>2795</v>
       </c>
       <c r="I300" t="s">
         <v>2796</v>
       </c>
       <c r="J300" t="s">
         <v>24</v>
       </c>
       <c r="K300" t="s">
-        <v>47</v>
+        <v>170</v>
       </c>
       <c r="L300" t="s">
         <v>26</v>
       </c>
       <c r="M300" t="s">
-        <v>48</v>
+        <v>171</v>
       </c>
       <c r="N300" t="s">
         <v>28</v>
       </c>
       <c r="O300" t="s">
         <v>2797</v>
       </c>
     </row>
     <row r="301" spans="1:15">
       <c r="A301">
-        <v>5796</v>
+        <v>5514</v>
       </c>
       <c r="B301" t="s">
         <v>2798</v>
       </c>
       <c r="C301" t="s">
         <v>2799</v>
       </c>
       <c r="D301" t="s">
         <v>2800</v>
       </c>
       <c r="E301" t="s">
         <v>2801</v>
       </c>
       <c r="F301" t="s">
         <v>2802</v>
       </c>
       <c r="G301" t="s">
         <v>2803</v>
       </c>
       <c r="H301" t="s">
         <v>2804</v>
       </c>
       <c r="I301" t="s">
         <v>2805</v>
       </c>
       <c r="J301" t="s">
         <v>24</v>
       </c>
       <c r="K301" t="s">
-        <v>170</v>
+        <v>59</v>
       </c>
       <c r="L301" t="s">
         <v>26</v>
       </c>
       <c r="M301" t="s">
-        <v>171</v>
+        <v>61</v>
       </c>
       <c r="N301" t="s">
         <v>28</v>
       </c>
       <c r="O301" t="s">
         <v>2806</v>
       </c>
     </row>
     <row r="302" spans="1:15">
       <c r="A302">
-        <v>5798</v>
+        <v>5516</v>
       </c>
       <c r="B302" t="s">
         <v>2807</v>
       </c>
       <c r="C302" t="s">
         <v>2808</v>
       </c>
       <c r="D302" t="s">
         <v>2809</v>
       </c>
       <c r="E302" t="s">
         <v>2810</v>
       </c>
       <c r="F302" t="s">
         <v>2811</v>
       </c>
       <c r="G302" t="s">
         <v>2812</v>
       </c>
       <c r="H302" t="s">
         <v>2813</v>
       </c>
       <c r="I302" t="s">
         <v>2814</v>
       </c>
       <c r="J302" t="s">
         <v>24</v>
       </c>
       <c r="K302" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L302" t="s">
         <v>26</v>
       </c>
       <c r="M302" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N302" t="s">
         <v>28</v>
       </c>
       <c r="O302" t="s">
         <v>2815</v>
       </c>
     </row>
     <row r="303" spans="1:15">
       <c r="A303">
-        <v>5799</v>
+        <v>5517</v>
       </c>
       <c r="B303" t="s">
         <v>2816</v>
       </c>
       <c r="C303" t="s">
         <v>2817</v>
       </c>
       <c r="D303" t="s">
         <v>2818</v>
       </c>
       <c r="E303" t="s">
         <v>2819</v>
       </c>
       <c r="F303" t="s">
         <v>2820</v>
       </c>
       <c r="G303" t="s">
         <v>2821</v>
       </c>
       <c r="H303" t="s">
         <v>2822</v>
       </c>
       <c r="I303" t="s">
         <v>2823</v>
       </c>
       <c r="J303" t="s">
-        <v>1942</v>
+        <v>24</v>
       </c>
       <c r="K303" t="s">
-        <v>928</v>
+        <v>25</v>
       </c>
       <c r="L303" t="s">
-        <v>1944</v>
+        <v>26</v>
       </c>
       <c r="M303" t="s">
-        <v>929</v>
+        <v>27</v>
       </c>
       <c r="N303" t="s">
         <v>28</v>
       </c>
       <c r="O303" t="s">
         <v>2824</v>
       </c>
     </row>
     <row r="304" spans="1:15">
       <c r="A304">
-        <v>5803</v>
+        <v>5518</v>
       </c>
       <c r="B304" t="s">
         <v>2825</v>
       </c>
       <c r="C304" t="s">
         <v>2826</v>
       </c>
       <c r="D304" t="s">
         <v>2827</v>
       </c>
       <c r="E304" t="s">
         <v>2828</v>
       </c>
       <c r="F304" t="s">
         <v>2829</v>
       </c>
       <c r="G304" t="s">
         <v>2830</v>
       </c>
       <c r="H304" t="s">
         <v>2831</v>
       </c>
       <c r="I304" t="s">
         <v>2832</v>
       </c>
       <c r="J304" t="s">
         <v>24</v>
       </c>
       <c r="K304" t="s">
         <v>25</v>
       </c>
       <c r="L304" t="s">
         <v>26</v>
       </c>
       <c r="M304" t="s">
         <v>27</v>
       </c>
       <c r="N304" t="s">
         <v>28</v>
       </c>
       <c r="O304" t="s">
         <v>2833</v>
       </c>
     </row>
     <row r="305" spans="1:15">
       <c r="A305">
-        <v>5805</v>
+        <v>5520</v>
       </c>
       <c r="B305" t="s">
         <v>2834</v>
       </c>
       <c r="C305" t="s">
         <v>2835</v>
       </c>
       <c r="D305" t="s">
         <v>2836</v>
       </c>
       <c r="E305" t="s">
         <v>2837</v>
       </c>
       <c r="F305" t="s">
         <v>2838</v>
       </c>
       <c r="G305" t="s">
         <v>2839</v>
       </c>
       <c r="H305" t="s">
         <v>2840</v>
       </c>
       <c r="I305" t="s">
         <v>2841</v>
       </c>
       <c r="J305" t="s">
         <v>24</v>
       </c>
       <c r="K305" t="s">
-        <v>25</v>
+        <v>1283</v>
       </c>
       <c r="L305" t="s">
         <v>26</v>
       </c>
       <c r="M305" t="s">
-        <v>27</v>
+        <v>1284</v>
       </c>
       <c r="N305" t="s">
         <v>28</v>
       </c>
       <c r="O305" t="s">
         <v>2842</v>
       </c>
     </row>
     <row r="306" spans="1:15">
       <c r="A306">
-        <v>5808</v>
+        <v>5545</v>
       </c>
       <c r="B306" t="s">
         <v>2843</v>
       </c>
       <c r="C306" t="s">
         <v>2844</v>
       </c>
       <c r="D306" t="s">
         <v>2845</v>
       </c>
       <c r="E306" t="s">
         <v>2846</v>
       </c>
       <c r="F306" t="s">
         <v>2847</v>
       </c>
       <c r="G306" t="s">
         <v>2848</v>
       </c>
       <c r="H306" t="s">
         <v>2849</v>
       </c>
       <c r="I306" t="s">
         <v>2850</v>
       </c>
       <c r="J306" t="s">
         <v>24</v>
       </c>
       <c r="K306" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L306" t="s">
         <v>26</v>
       </c>
       <c r="M306" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N306" t="s">
         <v>28</v>
       </c>
       <c r="O306" t="s">
         <v>2851</v>
       </c>
     </row>
     <row r="307" spans="1:15">
       <c r="A307">
-        <v>5811</v>
+        <v>5657</v>
       </c>
       <c r="B307" t="s">
         <v>2852</v>
       </c>
       <c r="C307" t="s">
         <v>2853</v>
       </c>
       <c r="D307" t="s">
         <v>2854</v>
       </c>
       <c r="E307" t="s">
         <v>2855</v>
       </c>
       <c r="F307" t="s">
         <v>2856</v>
       </c>
       <c r="G307" t="s">
         <v>2857</v>
       </c>
       <c r="H307" t="s">
         <v>2858</v>
       </c>
       <c r="I307" t="s">
         <v>2859</v>
       </c>
       <c r="J307" t="s">
         <v>24</v>
       </c>
       <c r="K307" t="s">
         <v>25</v>
       </c>
       <c r="L307" t="s">
         <v>26</v>
       </c>
       <c r="M307" t="s">
         <v>27</v>
       </c>
       <c r="N307" t="s">
         <v>28</v>
       </c>
       <c r="O307" t="s">
         <v>2860</v>
       </c>
     </row>
     <row r="308" spans="1:15">
       <c r="A308">
-        <v>5819</v>
+        <v>5733</v>
       </c>
       <c r="B308" t="s">
         <v>2861</v>
       </c>
       <c r="C308" t="s">
         <v>2862</v>
       </c>
       <c r="D308" t="s">
         <v>2863</v>
       </c>
       <c r="E308" t="s">
         <v>2864</v>
       </c>
       <c r="F308" t="s">
         <v>2865</v>
       </c>
       <c r="G308" t="s">
         <v>2866</v>
       </c>
       <c r="H308" t="s">
         <v>2867</v>
       </c>
       <c r="I308" t="s">
         <v>2868</v>
       </c>
       <c r="J308" t="s">
         <v>24</v>
       </c>
       <c r="K308" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L308" t="s">
         <v>26</v>
       </c>
       <c r="M308" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N308" t="s">
         <v>28</v>
       </c>
       <c r="O308" t="s">
         <v>2869</v>
       </c>
     </row>
     <row r="309" spans="1:15">
       <c r="A309">
-        <v>5830</v>
+        <v>5787</v>
       </c>
       <c r="B309" t="s">
         <v>2870</v>
       </c>
       <c r="C309" t="s">
         <v>2871</v>
       </c>
       <c r="D309" t="s">
         <v>2872</v>
       </c>
       <c r="E309" t="s">
         <v>2873</v>
       </c>
       <c r="F309" t="s">
         <v>2874</v>
       </c>
       <c r="G309" t="s">
         <v>2875</v>
       </c>
       <c r="H309" t="s">
         <v>2876</v>
       </c>
       <c r="I309" t="s">
         <v>2877</v>
       </c>
       <c r="J309" t="s">
         <v>24</v>
       </c>
       <c r="K309" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L309" t="s">
         <v>26</v>
       </c>
       <c r="M309" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N309" t="s">
         <v>28</v>
       </c>
       <c r="O309" t="s">
         <v>2878</v>
       </c>
     </row>
     <row r="310" spans="1:15">
       <c r="A310">
-        <v>5863</v>
+        <v>5792</v>
       </c>
       <c r="B310" t="s">
         <v>2879</v>
       </c>
       <c r="C310" t="s">
         <v>2880</v>
       </c>
       <c r="D310" t="s">
         <v>2881</v>
       </c>
       <c r="E310" t="s">
         <v>2882</v>
       </c>
       <c r="F310" t="s">
         <v>2883</v>
       </c>
       <c r="G310" t="s">
         <v>2884</v>
       </c>
       <c r="H310" t="s">
         <v>2885</v>
       </c>
       <c r="I310" t="s">
         <v>2886</v>
       </c>
       <c r="J310" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K310" t="s">
-        <v>25</v>
+        <v>451</v>
       </c>
       <c r="L310" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M310" t="s">
-        <v>27</v>
+        <v>453</v>
       </c>
       <c r="N310" t="s">
         <v>28</v>
       </c>
       <c r="O310" t="s">
         <v>2887</v>
       </c>
     </row>
     <row r="311" spans="1:15">
       <c r="A311">
-        <v>5866</v>
+        <v>5794</v>
       </c>
       <c r="B311" t="s">
         <v>2888</v>
       </c>
       <c r="C311" t="s">
         <v>2889</v>
       </c>
       <c r="D311" t="s">
         <v>2890</v>
       </c>
       <c r="E311" t="s">
         <v>2891</v>
       </c>
       <c r="F311" t="s">
         <v>2892</v>
       </c>
       <c r="G311" t="s">
         <v>2893</v>
       </c>
       <c r="H311" t="s">
         <v>2894</v>
       </c>
       <c r="I311" t="s">
         <v>2895</v>
       </c>
       <c r="J311" t="s">
         <v>24</v>
       </c>
       <c r="K311" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L311" t="s">
         <v>26</v>
       </c>
       <c r="M311" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N311" t="s">
         <v>28</v>
       </c>
       <c r="O311" t="s">
         <v>2896</v>
       </c>
     </row>
     <row r="312" spans="1:15">
       <c r="A312">
-        <v>5887</v>
+        <v>5795</v>
       </c>
       <c r="B312" t="s">
         <v>2897</v>
       </c>
       <c r="C312" t="s">
         <v>2898</v>
       </c>
       <c r="D312" t="s">
         <v>2899</v>
       </c>
       <c r="E312" t="s">
         <v>2900</v>
       </c>
       <c r="F312" t="s">
         <v>2901</v>
       </c>
       <c r="G312" t="s">
         <v>2902</v>
       </c>
       <c r="H312" t="s">
         <v>2903</v>
       </c>
       <c r="I312" t="s">
         <v>2904</v>
       </c>
       <c r="J312" t="s">
         <v>24</v>
       </c>
       <c r="K312" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L312" t="s">
         <v>26</v>
       </c>
       <c r="M312" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N312" t="s">
         <v>28</v>
       </c>
       <c r="O312" t="s">
         <v>2905</v>
       </c>
     </row>
     <row r="313" spans="1:15">
       <c r="A313">
-        <v>5888</v>
+        <v>5796</v>
       </c>
       <c r="B313" t="s">
         <v>2906</v>
       </c>
       <c r="C313" t="s">
         <v>2907</v>
       </c>
       <c r="D313" t="s">
         <v>2908</v>
       </c>
       <c r="E313" t="s">
         <v>2909</v>
       </c>
       <c r="F313" t="s">
         <v>2910</v>
       </c>
       <c r="G313" t="s">
         <v>2911</v>
       </c>
       <c r="H313" t="s">
         <v>2912</v>
       </c>
       <c r="I313" t="s">
         <v>2913</v>
       </c>
       <c r="J313" t="s">
         <v>24</v>
       </c>
       <c r="K313" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L313" t="s">
         <v>26</v>
       </c>
       <c r="M313" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N313" t="s">
         <v>28</v>
       </c>
       <c r="O313" t="s">
         <v>2914</v>
       </c>
     </row>
     <row r="314" spans="1:15">
       <c r="A314">
-        <v>5889</v>
+        <v>5798</v>
       </c>
       <c r="B314" t="s">
         <v>2915</v>
       </c>
       <c r="C314" t="s">
         <v>2916</v>
       </c>
       <c r="D314" t="s">
         <v>2917</v>
       </c>
       <c r="E314" t="s">
         <v>2918</v>
       </c>
       <c r="F314" t="s">
         <v>2919</v>
       </c>
       <c r="G314" t="s">
         <v>2920</v>
       </c>
       <c r="H314" t="s">
         <v>2921</v>
       </c>
       <c r="I314" t="s">
         <v>2922</v>
       </c>
       <c r="J314" t="s">
         <v>24</v>
       </c>
       <c r="K314" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L314" t="s">
         <v>26</v>
       </c>
       <c r="M314" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N314" t="s">
         <v>28</v>
       </c>
       <c r="O314" t="s">
         <v>2923</v>
       </c>
     </row>
     <row r="315" spans="1:15">
       <c r="A315">
-        <v>5907</v>
+        <v>5799</v>
       </c>
       <c r="B315" t="s">
         <v>2924</v>
       </c>
       <c r="C315" t="s">
         <v>2925</v>
       </c>
       <c r="D315" t="s">
         <v>2926</v>
       </c>
       <c r="E315" t="s">
         <v>2927</v>
       </c>
       <c r="F315" t="s">
         <v>2928</v>
       </c>
       <c r="G315" t="s">
         <v>2929</v>
       </c>
       <c r="H315" t="s">
         <v>2930</v>
       </c>
       <c r="I315" t="s">
         <v>2931</v>
       </c>
       <c r="J315" t="s">
-        <v>24</v>
+        <v>2050</v>
       </c>
       <c r="K315" t="s">
-        <v>25</v>
+        <v>928</v>
       </c>
       <c r="L315" t="s">
-        <v>26</v>
+        <v>2052</v>
       </c>
       <c r="M315" t="s">
-        <v>27</v>
+        <v>929</v>
       </c>
       <c r="N315" t="s">
         <v>28</v>
       </c>
       <c r="O315" t="s">
         <v>2932</v>
       </c>
     </row>
     <row r="316" spans="1:15">
       <c r="A316">
-        <v>5913</v>
+        <v>5803</v>
       </c>
       <c r="B316" t="s">
         <v>2933</v>
       </c>
       <c r="C316" t="s">
         <v>2934</v>
       </c>
       <c r="D316" t="s">
         <v>2935</v>
       </c>
       <c r="E316" t="s">
         <v>2936</v>
       </c>
       <c r="F316" t="s">
         <v>2937</v>
       </c>
       <c r="G316" t="s">
         <v>2938</v>
       </c>
       <c r="H316" t="s">
         <v>2939</v>
       </c>
       <c r="I316" t="s">
         <v>2940</v>
       </c>
       <c r="J316" t="s">
         <v>24</v>
       </c>
       <c r="K316" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L316" t="s">
         <v>26</v>
       </c>
       <c r="M316" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N316" t="s">
         <v>28</v>
       </c>
       <c r="O316" t="s">
         <v>2941</v>
       </c>
     </row>
     <row r="317" spans="1:15">
       <c r="A317">
-        <v>5915</v>
+        <v>5805</v>
       </c>
       <c r="B317" t="s">
         <v>2942</v>
       </c>
       <c r="C317" t="s">
         <v>2943</v>
       </c>
       <c r="D317" t="s">
         <v>2944</v>
       </c>
       <c r="E317" t="s">
         <v>2945</v>
       </c>
       <c r="F317" t="s">
         <v>2946</v>
       </c>
       <c r="G317" t="s">
         <v>2947</v>
       </c>
       <c r="H317" t="s">
         <v>2948</v>
       </c>
       <c r="I317" t="s">
         <v>2949</v>
       </c>
       <c r="J317" t="s">
         <v>24</v>
       </c>
       <c r="K317" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L317" t="s">
         <v>26</v>
       </c>
       <c r="M317" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N317" t="s">
         <v>28</v>
       </c>
       <c r="O317" t="s">
         <v>2950</v>
       </c>
     </row>
     <row r="318" spans="1:15">
       <c r="A318">
-        <v>5927</v>
+        <v>5808</v>
       </c>
       <c r="B318" t="s">
         <v>2951</v>
       </c>
       <c r="C318" t="s">
         <v>2952</v>
       </c>
       <c r="D318" t="s">
         <v>2953</v>
       </c>
       <c r="E318" t="s">
         <v>2954</v>
       </c>
       <c r="F318" t="s">
         <v>2955</v>
       </c>
       <c r="G318" t="s">
         <v>2956</v>
       </c>
       <c r="H318" t="s">
         <v>2957</v>
       </c>
       <c r="I318" t="s">
         <v>2958</v>
       </c>
       <c r="J318" t="s">
         <v>24</v>
       </c>
       <c r="K318" t="s">
-        <v>59</v>
+        <v>25</v>
       </c>
       <c r="L318" t="s">
         <v>26</v>
       </c>
       <c r="M318" t="s">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="N318" t="s">
         <v>28</v>
       </c>
       <c r="O318" t="s">
         <v>2959</v>
       </c>
     </row>
     <row r="319" spans="1:15">
       <c r="A319">
-        <v>5928</v>
+        <v>5811</v>
       </c>
       <c r="B319" t="s">
         <v>2960</v>
       </c>
       <c r="C319" t="s">
         <v>2961</v>
       </c>
       <c r="D319" t="s">
         <v>2962</v>
       </c>
       <c r="E319" t="s">
         <v>2963</v>
       </c>
       <c r="F319" t="s">
         <v>2964</v>
       </c>
       <c r="G319" t="s">
         <v>2965</v>
       </c>
       <c r="H319" t="s">
         <v>2966</v>
       </c>
       <c r="I319" t="s">
         <v>2967</v>
       </c>
       <c r="J319" t="s">
+        <v>24</v>
+      </c>
+      <c r="K319" t="s">
+        <v>25</v>
+      </c>
+      <c r="L319" t="s">
+        <v>26</v>
+      </c>
+      <c r="M319" t="s">
+        <v>27</v>
+      </c>
+      <c r="N319" t="s">
+        <v>28</v>
+      </c>
+      <c r="O319" t="s">
         <v>2968</v>
-      </c>
-[...13 lines deleted...]
-        <v>2972</v>
       </c>
     </row>
     <row r="320" spans="1:15">
       <c r="A320">
-        <v>5931</v>
+        <v>5819</v>
       </c>
       <c r="B320" t="s">
+        <v>2969</v>
+      </c>
+      <c r="C320" t="s">
+        <v>2970</v>
+      </c>
+      <c r="D320" t="s">
+        <v>2971</v>
+      </c>
+      <c r="E320" t="s">
+        <v>2972</v>
+      </c>
+      <c r="F320" t="s">
         <v>2973</v>
       </c>
-      <c r="C320" t="s">
+      <c r="G320" t="s">
         <v>2974</v>
       </c>
-      <c r="D320" t="s">
+      <c r="H320" t="s">
         <v>2975</v>
       </c>
-      <c r="E320" t="s">
+      <c r="I320" t="s">
         <v>2976</v>
-      </c>
-[...10 lines deleted...]
-        <v>2980</v>
       </c>
       <c r="J320" t="s">
         <v>24</v>
       </c>
       <c r="K320" t="s">
         <v>25</v>
       </c>
       <c r="L320" t="s">
         <v>26</v>
       </c>
       <c r="M320" t="s">
         <v>27</v>
       </c>
       <c r="N320" t="s">
         <v>28</v>
       </c>
       <c r="O320" t="s">
-        <v>2981</v>
+        <v>2977</v>
       </c>
     </row>
     <row r="321" spans="1:15">
       <c r="A321">
-        <v>5932</v>
+        <v>5830</v>
       </c>
       <c r="B321" t="s">
+        <v>2978</v>
+      </c>
+      <c r="C321" t="s">
+        <v>2979</v>
+      </c>
+      <c r="D321" t="s">
+        <v>2980</v>
+      </c>
+      <c r="E321" t="s">
+        <v>2981</v>
+      </c>
+      <c r="F321" t="s">
         <v>2982</v>
       </c>
-      <c r="C321" t="s">
+      <c r="G321" t="s">
         <v>2983</v>
       </c>
-      <c r="D321" t="s">
+      <c r="H321" t="s">
         <v>2984</v>
       </c>
-      <c r="E321" t="s">
+      <c r="I321" t="s">
         <v>2985</v>
       </c>
-      <c r="F321" t="s">
+      <c r="J321" t="s">
+        <v>24</v>
+      </c>
+      <c r="K321" t="s">
+        <v>25</v>
+      </c>
+      <c r="L321" t="s">
+        <v>26</v>
+      </c>
+      <c r="M321" t="s">
+        <v>27</v>
+      </c>
+      <c r="N321" t="s">
+        <v>28</v>
+      </c>
+      <c r="O321" t="s">
         <v>2986</v>
-      </c>
-[...25 lines deleted...]
-        <v>2990</v>
       </c>
     </row>
     <row r="322" spans="1:15">
       <c r="A322">
-        <v>5934</v>
+        <v>5863</v>
       </c>
       <c r="B322" t="s">
+        <v>2987</v>
+      </c>
+      <c r="C322" t="s">
+        <v>2988</v>
+      </c>
+      <c r="D322" t="s">
+        <v>2989</v>
+      </c>
+      <c r="E322" t="s">
+        <v>2990</v>
+      </c>
+      <c r="F322" t="s">
         <v>2991</v>
       </c>
-      <c r="C322" t="s">
+      <c r="G322" t="s">
         <v>2992</v>
       </c>
-      <c r="D322" t="s">
+      <c r="H322" t="s">
         <v>2993</v>
       </c>
-      <c r="E322" t="s">
+      <c r="I322" t="s">
         <v>2994</v>
       </c>
-      <c r="F322" t="s">
+      <c r="J322" t="s">
+        <v>24</v>
+      </c>
+      <c r="K322" t="s">
+        <v>25</v>
+      </c>
+      <c r="L322" t="s">
+        <v>26</v>
+      </c>
+      <c r="M322" t="s">
+        <v>27</v>
+      </c>
+      <c r="N322" t="s">
+        <v>28</v>
+      </c>
+      <c r="O322" t="s">
         <v>2995</v>
-      </c>
-[...25 lines deleted...]
-        <v>2999</v>
       </c>
     </row>
     <row r="323" spans="1:15">
       <c r="A323">
-        <v>5953</v>
+        <v>5866</v>
       </c>
       <c r="B323" t="s">
+        <v>2996</v>
+      </c>
+      <c r="C323" t="s">
+        <v>2997</v>
+      </c>
+      <c r="D323" t="s">
+        <v>2998</v>
+      </c>
+      <c r="E323" t="s">
+        <v>2999</v>
+      </c>
+      <c r="F323" t="s">
         <v>3000</v>
       </c>
-      <c r="C323" t="s">
+      <c r="G323" t="s">
         <v>3001</v>
       </c>
-      <c r="D323" t="s">
+      <c r="H323" t="s">
         <v>3002</v>
       </c>
-      <c r="E323" t="s">
+      <c r="I323" t="s">
         <v>3003</v>
-      </c>
-[...10 lines deleted...]
-        <v>3007</v>
       </c>
       <c r="J323" t="s">
         <v>24</v>
       </c>
       <c r="K323" t="s">
         <v>25</v>
       </c>
       <c r="L323" t="s">
         <v>26</v>
       </c>
       <c r="M323" t="s">
         <v>27</v>
       </c>
       <c r="N323" t="s">
         <v>28</v>
       </c>
       <c r="O323" t="s">
-        <v>3008</v>
+        <v>3004</v>
       </c>
     </row>
     <row r="324" spans="1:15">
       <c r="A324">
-        <v>5981</v>
+        <v>5887</v>
       </c>
       <c r="B324" t="s">
+        <v>3005</v>
+      </c>
+      <c r="C324" t="s">
+        <v>3006</v>
+      </c>
+      <c r="D324" t="s">
+        <v>3007</v>
+      </c>
+      <c r="E324" t="s">
+        <v>3008</v>
+      </c>
+      <c r="F324" t="s">
         <v>3009</v>
       </c>
-      <c r="C324" t="s">
+      <c r="G324" t="s">
         <v>3010</v>
       </c>
-      <c r="D324" t="s">
+      <c r="H324" t="s">
         <v>3011</v>
       </c>
-      <c r="E324" t="s">
+      <c r="I324" t="s">
         <v>3012</v>
       </c>
-      <c r="F324" t="s">
+      <c r="J324" t="s">
+        <v>24</v>
+      </c>
+      <c r="K324" t="s">
+        <v>25</v>
+      </c>
+      <c r="L324" t="s">
+        <v>26</v>
+      </c>
+      <c r="M324" t="s">
+        <v>27</v>
+      </c>
+      <c r="N324" t="s">
+        <v>28</v>
+      </c>
+      <c r="O324" t="s">
         <v>3013</v>
-      </c>
-[...25 lines deleted...]
-        <v>3019</v>
       </c>
     </row>
     <row r="325" spans="1:15">
       <c r="A325">
-        <v>5986</v>
+        <v>5888</v>
       </c>
       <c r="B325" t="s">
+        <v>3014</v>
+      </c>
+      <c r="C325" t="s">
+        <v>3015</v>
+      </c>
+      <c r="D325" t="s">
+        <v>3016</v>
+      </c>
+      <c r="E325" t="s">
+        <v>3017</v>
+      </c>
+      <c r="F325" t="s">
+        <v>3018</v>
+      </c>
+      <c r="G325" t="s">
+        <v>3019</v>
+      </c>
+      <c r="H325" t="s">
         <v>3020</v>
       </c>
-      <c r="C325" t="s">
+      <c r="I325" t="s">
         <v>3021</v>
       </c>
-      <c r="D325" t="s">
+      <c r="J325" t="s">
+        <v>24</v>
+      </c>
+      <c r="K325" t="s">
+        <v>25</v>
+      </c>
+      <c r="L325" t="s">
+        <v>26</v>
+      </c>
+      <c r="M325" t="s">
+        <v>27</v>
+      </c>
+      <c r="N325" t="s">
+        <v>28</v>
+      </c>
+      <c r="O325" t="s">
         <v>3022</v>
-      </c>
-[...31 lines deleted...]
-        <v>3028</v>
       </c>
     </row>
     <row r="326" spans="1:15">
       <c r="A326">
-        <v>5989</v>
+        <v>5889</v>
       </c>
       <c r="B326" t="s">
+        <v>3023</v>
+      </c>
+      <c r="C326" t="s">
+        <v>3024</v>
+      </c>
+      <c r="D326" t="s">
+        <v>3025</v>
+      </c>
+      <c r="E326" t="s">
+        <v>3026</v>
+      </c>
+      <c r="F326" t="s">
+        <v>3027</v>
+      </c>
+      <c r="G326" t="s">
+        <v>3028</v>
+      </c>
+      <c r="H326" t="s">
         <v>3029</v>
       </c>
-      <c r="C326" t="s">
+      <c r="I326" t="s">
         <v>3030</v>
       </c>
-      <c r="D326" t="s">
+      <c r="J326" t="s">
+        <v>24</v>
+      </c>
+      <c r="K326" t="s">
+        <v>25</v>
+      </c>
+      <c r="L326" t="s">
+        <v>26</v>
+      </c>
+      <c r="M326" t="s">
+        <v>27</v>
+      </c>
+      <c r="N326" t="s">
+        <v>28</v>
+      </c>
+      <c r="O326" t="s">
         <v>3031</v>
-      </c>
-[...31 lines deleted...]
-        <v>3037</v>
       </c>
     </row>
     <row r="327" spans="1:15">
       <c r="A327">
-        <v>6018</v>
+        <v>5907</v>
       </c>
       <c r="B327" t="s">
+        <v>3032</v>
+      </c>
+      <c r="C327" t="s">
+        <v>3033</v>
+      </c>
+      <c r="D327" t="s">
+        <v>3034</v>
+      </c>
+      <c r="E327" t="s">
+        <v>3035</v>
+      </c>
+      <c r="F327" t="s">
+        <v>3036</v>
+      </c>
+      <c r="G327" t="s">
+        <v>3037</v>
+      </c>
+      <c r="H327" t="s">
         <v>3038</v>
       </c>
-      <c r="C327" t="s">
+      <c r="I327" t="s">
         <v>3039</v>
       </c>
-      <c r="D327" t="s">
+      <c r="J327" t="s">
+        <v>24</v>
+      </c>
+      <c r="K327" t="s">
+        <v>25</v>
+      </c>
+      <c r="L327" t="s">
+        <v>26</v>
+      </c>
+      <c r="M327" t="s">
+        <v>27</v>
+      </c>
+      <c r="N327" t="s">
+        <v>28</v>
+      </c>
+      <c r="O327" t="s">
         <v>3040</v>
-      </c>
-[...31 lines deleted...]
-        <v>3046</v>
       </c>
     </row>
     <row r="328" spans="1:15">
       <c r="A328">
-        <v>6021</v>
+        <v>5913</v>
       </c>
       <c r="B328" t="s">
+        <v>3041</v>
+      </c>
+      <c r="C328" t="s">
+        <v>3042</v>
+      </c>
+      <c r="D328" t="s">
+        <v>3043</v>
+      </c>
+      <c r="E328" t="s">
+        <v>3044</v>
+      </c>
+      <c r="F328" t="s">
+        <v>3045</v>
+      </c>
+      <c r="G328" t="s">
+        <v>3046</v>
+      </c>
+      <c r="H328" t="s">
         <v>3047</v>
       </c>
-      <c r="C328" t="s">
+      <c r="I328" t="s">
         <v>3048</v>
       </c>
-      <c r="D328" t="s">
+      <c r="J328" t="s">
+        <v>24</v>
+      </c>
+      <c r="K328" t="s">
+        <v>47</v>
+      </c>
+      <c r="L328" t="s">
+        <v>26</v>
+      </c>
+      <c r="M328" t="s">
+        <v>48</v>
+      </c>
+      <c r="N328" t="s">
+        <v>28</v>
+      </c>
+      <c r="O328" t="s">
         <v>3049</v>
-      </c>
-[...31 lines deleted...]
-        <v>3055</v>
       </c>
     </row>
     <row r="329" spans="1:15">
       <c r="A329">
-        <v>6049</v>
+        <v>5915</v>
       </c>
       <c r="B329" t="s">
+        <v>3050</v>
+      </c>
+      <c r="C329" t="s">
+        <v>3051</v>
+      </c>
+      <c r="D329" t="s">
+        <v>3052</v>
+      </c>
+      <c r="E329" t="s">
+        <v>3053</v>
+      </c>
+      <c r="F329" t="s">
+        <v>3054</v>
+      </c>
+      <c r="G329" t="s">
+        <v>3055</v>
+      </c>
+      <c r="H329" t="s">
         <v>3056</v>
       </c>
-      <c r="C329" t="s">
+      <c r="I329" t="s">
         <v>3057</v>
       </c>
-      <c r="D329" t="s">
+      <c r="J329" t="s">
+        <v>24</v>
+      </c>
+      <c r="K329" t="s">
+        <v>170</v>
+      </c>
+      <c r="L329" t="s">
+        <v>26</v>
+      </c>
+      <c r="M329" t="s">
+        <v>171</v>
+      </c>
+      <c r="N329" t="s">
+        <v>28</v>
+      </c>
+      <c r="O329" t="s">
         <v>3058</v>
-      </c>
-[...31 lines deleted...]
-        <v>3068</v>
       </c>
     </row>
     <row r="330" spans="1:15">
       <c r="A330">
-        <v>6076</v>
+        <v>5927</v>
       </c>
       <c r="B330" t="s">
-        <v>3069</v>
+        <v>3059</v>
       </c>
       <c r="C330" t="s">
-        <v>3070</v>
+        <v>3060</v>
       </c>
       <c r="D330" t="s">
-        <v>3071</v>
+        <v>3061</v>
       </c>
       <c r="E330" t="s">
-        <v>3072</v>
+        <v>3062</v>
       </c>
       <c r="F330" t="s">
-        <v>3073</v>
+        <v>3063</v>
       </c>
       <c r="G330" t="s">
-        <v>3074</v>
+        <v>3064</v>
       </c>
       <c r="H330" t="s">
-        <v>3075</v>
+        <v>3065</v>
       </c>
       <c r="I330" t="s">
-        <v>3076</v>
+        <v>3066</v>
       </c>
       <c r="J330" t="s">
         <v>24</v>
       </c>
       <c r="K330" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="L330" t="s">
         <v>26</v>
       </c>
       <c r="M330" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="N330" t="s">
         <v>28</v>
       </c>
       <c r="O330" t="s">
-        <v>3077</v>
+        <v>3067</v>
       </c>
     </row>
     <row r="331" spans="1:15">
       <c r="A331">
-        <v>6082</v>
+        <v>5928</v>
       </c>
       <c r="B331" t="s">
+        <v>3068</v>
+      </c>
+      <c r="C331" t="s">
+        <v>3069</v>
+      </c>
+      <c r="D331" t="s">
+        <v>3070</v>
+      </c>
+      <c r="E331" t="s">
+        <v>3071</v>
+      </c>
+      <c r="F331" t="s">
+        <v>3072</v>
+      </c>
+      <c r="G331" t="s">
+        <v>3073</v>
+      </c>
+      <c r="H331" t="s">
+        <v>3074</v>
+      </c>
+      <c r="I331" t="s">
+        <v>3075</v>
+      </c>
+      <c r="J331" t="s">
+        <v>3076</v>
+      </c>
+      <c r="K331" t="s">
+        <v>3077</v>
+      </c>
+      <c r="L331" t="s">
         <v>3078</v>
       </c>
-      <c r="C331" t="s">
+      <c r="M331" t="s">
         <v>3079</v>
       </c>
-      <c r="D331" t="s">
+      <c r="N331" t="s">
+        <v>28</v>
+      </c>
+      <c r="O331" t="s">
         <v>3080</v>
-      </c>
-[...31 lines deleted...]
-        <v>3086</v>
       </c>
     </row>
     <row r="332" spans="1:15">
       <c r="A332">
-        <v>6093</v>
+        <v>5931</v>
       </c>
       <c r="B332" t="s">
+        <v>3081</v>
+      </c>
+      <c r="C332" t="s">
+        <v>3082</v>
+      </c>
+      <c r="D332" t="s">
+        <v>3083</v>
+      </c>
+      <c r="E332" t="s">
+        <v>3084</v>
+      </c>
+      <c r="F332" t="s">
+        <v>3085</v>
+      </c>
+      <c r="G332" t="s">
+        <v>3086</v>
+      </c>
+      <c r="H332" t="s">
         <v>3087</v>
       </c>
-      <c r="C332" t="s">
+      <c r="I332" t="s">
         <v>3088</v>
       </c>
-      <c r="D332" t="s">
+      <c r="J332" t="s">
+        <v>24</v>
+      </c>
+      <c r="K332" t="s">
+        <v>25</v>
+      </c>
+      <c r="L332" t="s">
+        <v>26</v>
+      </c>
+      <c r="M332" t="s">
+        <v>27</v>
+      </c>
+      <c r="N332" t="s">
+        <v>28</v>
+      </c>
+      <c r="O332" t="s">
         <v>3089</v>
-      </c>
-[...31 lines deleted...]
-        <v>3095</v>
       </c>
     </row>
     <row r="333" spans="1:15">
       <c r="A333">
-        <v>6112</v>
+        <v>5932</v>
       </c>
       <c r="B333" t="s">
+        <v>3090</v>
+      </c>
+      <c r="C333" t="s">
+        <v>3091</v>
+      </c>
+      <c r="D333" t="s">
+        <v>3092</v>
+      </c>
+      <c r="E333" t="s">
+        <v>3093</v>
+      </c>
+      <c r="F333" t="s">
+        <v>3094</v>
+      </c>
+      <c r="G333" t="s">
+        <v>3095</v>
+      </c>
+      <c r="H333" t="s">
         <v>3096</v>
       </c>
-      <c r="C333" t="s">
+      <c r="I333" t="s">
         <v>3097</v>
-      </c>
-[...16 lines deleted...]
-        <v>3103</v>
       </c>
       <c r="J333" t="s">
         <v>24</v>
       </c>
       <c r="K333" t="s">
         <v>170</v>
       </c>
       <c r="L333" t="s">
         <v>26</v>
       </c>
       <c r="M333" t="s">
         <v>171</v>
       </c>
       <c r="N333" t="s">
         <v>28</v>
       </c>
       <c r="O333" t="s">
-        <v>3104</v>
+        <v>3098</v>
       </c>
     </row>
     <row r="334" spans="1:15">
       <c r="A334">
-        <v>6179</v>
+        <v>5934</v>
       </c>
       <c r="B334" t="s">
+        <v>3099</v>
+      </c>
+      <c r="C334" t="s">
+        <v>3100</v>
+      </c>
+      <c r="D334" t="s">
+        <v>3101</v>
+      </c>
+      <c r="E334" t="s">
+        <v>3102</v>
+      </c>
+      <c r="F334" t="s">
+        <v>3103</v>
+      </c>
+      <c r="G334" t="s">
+        <v>3104</v>
+      </c>
+      <c r="H334" t="s">
         <v>3105</v>
       </c>
-      <c r="C334" t="s">
+      <c r="I334" t="s">
         <v>3106</v>
       </c>
-      <c r="D334" t="s">
+      <c r="J334" t="s">
+        <v>24</v>
+      </c>
+      <c r="K334" t="s">
+        <v>170</v>
+      </c>
+      <c r="L334" t="s">
+        <v>26</v>
+      </c>
+      <c r="M334" t="s">
+        <v>171</v>
+      </c>
+      <c r="N334" t="s">
+        <v>28</v>
+      </c>
+      <c r="O334" t="s">
         <v>3107</v>
-      </c>
-[...31 lines deleted...]
-        <v>3113</v>
       </c>
     </row>
     <row r="335" spans="1:15">
       <c r="A335">
-        <v>6180</v>
+        <v>5953</v>
       </c>
       <c r="B335" t="s">
+        <v>3108</v>
+      </c>
+      <c r="C335" t="s">
+        <v>3109</v>
+      </c>
+      <c r="D335" t="s">
+        <v>3110</v>
+      </c>
+      <c r="E335" t="s">
+        <v>3111</v>
+      </c>
+      <c r="F335" t="s">
+        <v>3112</v>
+      </c>
+      <c r="G335" t="s">
+        <v>3113</v>
+      </c>
+      <c r="H335" t="s">
         <v>3114</v>
       </c>
-      <c r="C335" t="s">
+      <c r="I335" t="s">
         <v>3115</v>
-      </c>
-[...16 lines deleted...]
-        <v>3121</v>
       </c>
       <c r="J335" t="s">
         <v>24</v>
       </c>
       <c r="K335" t="s">
         <v>25</v>
       </c>
       <c r="L335" t="s">
         <v>26</v>
       </c>
       <c r="M335" t="s">
         <v>27</v>
       </c>
       <c r="N335" t="s">
         <v>28</v>
       </c>
       <c r="O335" t="s">
-        <v>3122</v>
+        <v>3116</v>
       </c>
     </row>
     <row r="336" spans="1:15">
       <c r="A336">
-        <v>6203</v>
+        <v>5981</v>
       </c>
       <c r="B336" t="s">
+        <v>3117</v>
+      </c>
+      <c r="C336" t="s">
+        <v>3118</v>
+      </c>
+      <c r="D336" t="s">
+        <v>3119</v>
+      </c>
+      <c r="E336" t="s">
+        <v>3120</v>
+      </c>
+      <c r="F336" t="s">
+        <v>3121</v>
+      </c>
+      <c r="G336" t="s">
+        <v>3122</v>
+      </c>
+      <c r="H336" t="s">
         <v>3123</v>
       </c>
-      <c r="C336" t="s">
+      <c r="I336" t="s">
         <v>3124</v>
       </c>
-      <c r="D336" t="s">
+      <c r="J336" t="s">
+        <v>450</v>
+      </c>
+      <c r="K336" t="s">
         <v>3125</v>
       </c>
-      <c r="E336" t="s">
+      <c r="L336" t="s">
+        <v>452</v>
+      </c>
+      <c r="M336" t="s">
         <v>3126</v>
       </c>
-      <c r="F336" t="s">
+      <c r="N336" t="s">
+        <v>28</v>
+      </c>
+      <c r="O336" t="s">
         <v>3127</v>
-      </c>
-[...25 lines deleted...]
-        <v>3131</v>
       </c>
     </row>
     <row r="337" spans="1:15">
       <c r="A337">
-        <v>6208</v>
+        <v>5986</v>
       </c>
       <c r="B337" t="s">
+        <v>3128</v>
+      </c>
+      <c r="C337" t="s">
+        <v>3129</v>
+      </c>
+      <c r="D337" t="s">
+        <v>3130</v>
+      </c>
+      <c r="E337" t="s">
+        <v>3131</v>
+      </c>
+      <c r="F337" t="s">
         <v>3132</v>
       </c>
-      <c r="C337" t="s">
+      <c r="G337" t="s">
         <v>3133</v>
       </c>
-      <c r="D337" t="s">
+      <c r="H337" t="s">
         <v>3134</v>
       </c>
-      <c r="E337" t="s">
+      <c r="I337" t="s">
         <v>3135</v>
-      </c>
-[...10 lines deleted...]
-        <v>3139</v>
       </c>
       <c r="J337" t="s">
         <v>24</v>
       </c>
       <c r="K337" t="s">
         <v>170</v>
       </c>
       <c r="L337" t="s">
         <v>26</v>
       </c>
       <c r="M337" t="s">
         <v>171</v>
       </c>
       <c r="N337" t="s">
         <v>28</v>
       </c>
       <c r="O337" t="s">
-        <v>3140</v>
+        <v>3136</v>
       </c>
     </row>
     <row r="338" spans="1:15">
       <c r="A338">
-        <v>6211</v>
+        <v>5989</v>
       </c>
       <c r="B338" t="s">
+        <v>3137</v>
+      </c>
+      <c r="C338" t="s">
+        <v>3138</v>
+      </c>
+      <c r="D338" t="s">
+        <v>3139</v>
+      </c>
+      <c r="E338" t="s">
+        <v>3140</v>
+      </c>
+      <c r="F338" t="s">
         <v>3141</v>
       </c>
-      <c r="C338" t="s">
+      <c r="G338" t="s">
         <v>3142</v>
       </c>
-      <c r="D338" t="s">
+      <c r="H338" t="s">
         <v>3143</v>
       </c>
-      <c r="E338" t="s">
+      <c r="I338" t="s">
         <v>3144</v>
       </c>
-      <c r="F338" t="s">
+      <c r="J338" t="s">
+        <v>24</v>
+      </c>
+      <c r="K338" t="s">
+        <v>2284</v>
+      </c>
+      <c r="L338" t="s">
+        <v>26</v>
+      </c>
+      <c r="M338" t="s">
+        <v>2285</v>
+      </c>
+      <c r="N338" t="s">
+        <v>28</v>
+      </c>
+      <c r="O338" t="s">
         <v>3145</v>
-      </c>
-[...25 lines deleted...]
-        <v>3149</v>
       </c>
     </row>
     <row r="339" spans="1:15">
       <c r="A339">
-        <v>6215</v>
+        <v>6018</v>
       </c>
       <c r="B339" t="s">
+        <v>3146</v>
+      </c>
+      <c r="C339" t="s">
+        <v>3147</v>
+      </c>
+      <c r="D339" t="s">
+        <v>3148</v>
+      </c>
+      <c r="E339" t="s">
+        <v>3149</v>
+      </c>
+      <c r="F339" t="s">
         <v>3150</v>
       </c>
-      <c r="C339" t="s">
+      <c r="G339" t="s">
         <v>3151</v>
       </c>
-      <c r="D339" t="s">
+      <c r="H339" t="s">
         <v>3152</v>
       </c>
-      <c r="E339" t="s">
+      <c r="I339" t="s">
         <v>3153</v>
-      </c>
-[...10 lines deleted...]
-        <v>3157</v>
       </c>
       <c r="J339" t="s">
         <v>24</v>
       </c>
       <c r="K339" t="s">
         <v>170</v>
       </c>
       <c r="L339" t="s">
         <v>26</v>
       </c>
       <c r="M339" t="s">
         <v>171</v>
       </c>
       <c r="N339" t="s">
         <v>28</v>
       </c>
       <c r="O339" t="s">
-        <v>3158</v>
+        <v>3154</v>
       </c>
     </row>
     <row r="340" spans="1:15">
       <c r="A340">
-        <v>6222</v>
+        <v>6021</v>
       </c>
       <c r="B340" t="s">
+        <v>3155</v>
+      </c>
+      <c r="C340" t="s">
+        <v>3156</v>
+      </c>
+      <c r="D340" t="s">
+        <v>3157</v>
+      </c>
+      <c r="E340" t="s">
+        <v>3158</v>
+      </c>
+      <c r="F340" t="s">
         <v>3159</v>
       </c>
-      <c r="C340" t="s">
+      <c r="G340" t="s">
         <v>3160</v>
       </c>
-      <c r="D340" t="s">
+      <c r="H340" t="s">
         <v>3161</v>
       </c>
-      <c r="E340" t="s">
+      <c r="I340" t="s">
         <v>3162</v>
       </c>
-      <c r="F340" t="s">
+      <c r="J340" t="s">
+        <v>24</v>
+      </c>
+      <c r="K340" t="s">
+        <v>25</v>
+      </c>
+      <c r="L340" t="s">
+        <v>26</v>
+      </c>
+      <c r="M340" t="s">
+        <v>27</v>
+      </c>
+      <c r="N340" t="s">
+        <v>28</v>
+      </c>
+      <c r="O340" t="s">
         <v>3163</v>
-      </c>
-[...25 lines deleted...]
-        <v>3167</v>
       </c>
     </row>
     <row r="341" spans="1:15">
       <c r="A341">
-        <v>6254</v>
+        <v>6049</v>
       </c>
       <c r="B341" t="s">
+        <v>3164</v>
+      </c>
+      <c r="C341" t="s">
+        <v>3165</v>
+      </c>
+      <c r="D341" t="s">
+        <v>3166</v>
+      </c>
+      <c r="E341" t="s">
+        <v>3167</v>
+      </c>
+      <c r="F341" t="s">
         <v>3168</v>
       </c>
-      <c r="C341" t="s">
+      <c r="G341" t="s">
         <v>3169</v>
       </c>
-      <c r="D341" t="s">
+      <c r="H341" t="s">
         <v>3170</v>
       </c>
-      <c r="E341" t="s">
+      <c r="I341" t="s">
         <v>3171</v>
       </c>
-      <c r="F341" t="s">
+      <c r="J341" t="s">
         <v>3172</v>
       </c>
-      <c r="G341" t="s">
+      <c r="K341" t="s">
         <v>3173</v>
       </c>
-      <c r="H341" t="s">
+      <c r="L341" t="s">
         <v>3174</v>
       </c>
-      <c r="I341" t="s">
+      <c r="M341" t="s">
         <v>3175</v>
-      </c>
-[...10 lines deleted...]
-        <v>171</v>
       </c>
       <c r="N341" t="s">
         <v>28</v>
       </c>
       <c r="O341" t="s">
         <v>3176</v>
       </c>
     </row>
     <row r="342" spans="1:15">
       <c r="A342">
-        <v>6255</v>
+        <v>6076</v>
       </c>
       <c r="B342" t="s">
         <v>3177</v>
       </c>
       <c r="C342" t="s">
         <v>3178</v>
       </c>
       <c r="D342" t="s">
         <v>3179</v>
       </c>
       <c r="E342" t="s">
         <v>3180</v>
       </c>
       <c r="F342" t="s">
         <v>3181</v>
       </c>
       <c r="G342" t="s">
         <v>3182</v>
       </c>
       <c r="H342" t="s">
         <v>3183</v>
       </c>
       <c r="I342" t="s">
         <v>3184</v>
       </c>
       <c r="J342" t="s">
         <v>24</v>
       </c>
       <c r="K342" t="s">
+        <v>25</v>
+      </c>
+      <c r="L342" t="s">
+        <v>26</v>
+      </c>
+      <c r="M342" t="s">
+        <v>27</v>
+      </c>
+      <c r="N342" t="s">
+        <v>28</v>
+      </c>
+      <c r="O342" t="s">
         <v>3185</v>
-      </c>
-[...10 lines deleted...]
-        <v>3187</v>
       </c>
     </row>
     <row r="343" spans="1:15">
       <c r="A343">
-        <v>6258</v>
+        <v>6082</v>
       </c>
       <c r="B343" t="s">
+        <v>3186</v>
+      </c>
+      <c r="C343" t="s">
+        <v>3187</v>
+      </c>
+      <c r="D343" t="s">
         <v>3188</v>
       </c>
-      <c r="C343" t="s">
+      <c r="E343" t="s">
         <v>3189</v>
       </c>
-      <c r="D343" t="s">
+      <c r="F343" t="s">
         <v>3190</v>
       </c>
-      <c r="E343" t="s">
+      <c r="G343" t="s">
         <v>3191</v>
       </c>
-      <c r="F343" t="s">
+      <c r="H343" t="s">
         <v>3192</v>
       </c>
-      <c r="G343" t="s">
+      <c r="I343" t="s">
         <v>3193</v>
       </c>
-      <c r="H343" t="s">
+      <c r="J343" t="s">
+        <v>24</v>
+      </c>
+      <c r="K343" t="s">
+        <v>580</v>
+      </c>
+      <c r="L343" t="s">
+        <v>26</v>
+      </c>
+      <c r="M343" t="s">
+        <v>581</v>
+      </c>
+      <c r="N343" t="s">
+        <v>28</v>
+      </c>
+      <c r="O343" t="s">
         <v>3194</v>
-      </c>
-[...19 lines deleted...]
-        <v>3196</v>
       </c>
     </row>
     <row r="344" spans="1:15">
       <c r="A344">
-        <v>6259</v>
+        <v>6093</v>
       </c>
       <c r="B344" t="s">
+        <v>3195</v>
+      </c>
+      <c r="C344" t="s">
+        <v>3196</v>
+      </c>
+      <c r="D344" t="s">
         <v>3197</v>
       </c>
-      <c r="C344" t="s">
+      <c r="E344" t="s">
         <v>3198</v>
       </c>
-      <c r="D344" t="s">
+      <c r="F344" t="s">
         <v>3199</v>
       </c>
-      <c r="E344" t="s">
+      <c r="G344" t="s">
         <v>3200</v>
       </c>
-      <c r="F344" t="s">
+      <c r="H344" t="s">
         <v>3201</v>
       </c>
-      <c r="G344" t="s">
+      <c r="I344" t="s">
         <v>3202</v>
       </c>
-      <c r="H344" t="s">
+      <c r="J344" t="s">
+        <v>24</v>
+      </c>
+      <c r="K344" t="s">
+        <v>1124</v>
+      </c>
+      <c r="L344" t="s">
+        <v>26</v>
+      </c>
+      <c r="M344" t="s">
+        <v>1125</v>
+      </c>
+      <c r="N344" t="s">
+        <v>28</v>
+      </c>
+      <c r="O344" t="s">
         <v>3203</v>
-      </c>
-[...19 lines deleted...]
-        <v>3205</v>
       </c>
     </row>
     <row r="345" spans="1:15">
       <c r="A345">
-        <v>6261</v>
+        <v>6112</v>
       </c>
       <c r="B345" t="s">
+        <v>3204</v>
+      </c>
+      <c r="C345" t="s">
+        <v>3205</v>
+      </c>
+      <c r="D345" t="s">
         <v>3206</v>
       </c>
-      <c r="C345" t="s">
+      <c r="E345" t="s">
         <v>3207</v>
       </c>
-      <c r="D345" t="s">
+      <c r="F345" t="s">
         <v>3208</v>
       </c>
-      <c r="E345" t="s">
+      <c r="G345" t="s">
         <v>3209</v>
       </c>
-      <c r="F345" t="s">
+      <c r="H345" t="s">
         <v>3210</v>
       </c>
-      <c r="G345" t="s">
+      <c r="I345" t="s">
         <v>3211</v>
       </c>
-      <c r="H345" t="s">
+      <c r="J345" t="s">
+        <v>24</v>
+      </c>
+      <c r="K345" t="s">
+        <v>170</v>
+      </c>
+      <c r="L345" t="s">
+        <v>26</v>
+      </c>
+      <c r="M345" t="s">
+        <v>171</v>
+      </c>
+      <c r="N345" t="s">
+        <v>28</v>
+      </c>
+      <c r="O345" t="s">
         <v>3212</v>
-      </c>
-[...19 lines deleted...]
-        <v>3214</v>
       </c>
     </row>
     <row r="346" spans="1:15">
       <c r="A346">
-        <v>6263</v>
+        <v>6179</v>
       </c>
       <c r="B346" t="s">
+        <v>3213</v>
+      </c>
+      <c r="C346" t="s">
+        <v>3214</v>
+      </c>
+      <c r="D346" t="s">
         <v>3215</v>
       </c>
-      <c r="C346" t="s">
+      <c r="E346" t="s">
         <v>3216</v>
       </c>
-      <c r="D346" t="s">
+      <c r="F346" t="s">
         <v>3217</v>
       </c>
-      <c r="E346" t="s">
+      <c r="G346" t="s">
         <v>3218</v>
       </c>
-      <c r="F346" t="s">
+      <c r="H346" t="s">
         <v>3219</v>
       </c>
-      <c r="G346" t="s">
+      <c r="I346" t="s">
         <v>3220</v>
       </c>
-      <c r="H346" t="s">
+      <c r="J346" t="s">
+        <v>24</v>
+      </c>
+      <c r="K346" t="s">
+        <v>25</v>
+      </c>
+      <c r="L346" t="s">
+        <v>26</v>
+      </c>
+      <c r="M346" t="s">
+        <v>27</v>
+      </c>
+      <c r="N346" t="s">
+        <v>28</v>
+      </c>
+      <c r="O346" t="s">
         <v>3221</v>
-      </c>
-[...19 lines deleted...]
-        <v>3223</v>
       </c>
     </row>
     <row r="347" spans="1:15">
       <c r="A347">
-        <v>6272</v>
+        <v>6180</v>
       </c>
       <c r="B347" t="s">
+        <v>3222</v>
+      </c>
+      <c r="C347" t="s">
+        <v>3223</v>
+      </c>
+      <c r="D347" t="s">
         <v>3224</v>
       </c>
-      <c r="C347" t="s">
+      <c r="E347" t="s">
         <v>3225</v>
       </c>
-      <c r="D347" t="s">
+      <c r="F347" t="s">
         <v>3226</v>
       </c>
-      <c r="E347" t="s">
+      <c r="G347" t="s">
         <v>3227</v>
       </c>
-      <c r="F347" t="s">
+      <c r="H347" t="s">
         <v>3228</v>
       </c>
-      <c r="G347" t="s">
+      <c r="I347" t="s">
         <v>3229</v>
       </c>
-      <c r="H347" t="s">
+      <c r="J347" t="s">
+        <v>24</v>
+      </c>
+      <c r="K347" t="s">
+        <v>25</v>
+      </c>
+      <c r="L347" t="s">
+        <v>26</v>
+      </c>
+      <c r="M347" t="s">
+        <v>27</v>
+      </c>
+      <c r="N347" t="s">
+        <v>28</v>
+      </c>
+      <c r="O347" t="s">
         <v>3230</v>
-      </c>
-[...19 lines deleted...]
-        <v>3232</v>
       </c>
     </row>
     <row r="348" spans="1:15">
       <c r="A348">
-        <v>6274</v>
+        <v>6203</v>
       </c>
       <c r="B348" t="s">
+        <v>3231</v>
+      </c>
+      <c r="C348" t="s">
+        <v>3232</v>
+      </c>
+      <c r="D348" t="s">
         <v>3233</v>
       </c>
-      <c r="C348" t="s">
+      <c r="E348" t="s">
         <v>3234</v>
       </c>
-      <c r="D348" t="s">
+      <c r="F348" t="s">
         <v>3235</v>
       </c>
-      <c r="E348" t="s">
+      <c r="G348" t="s">
         <v>3236</v>
       </c>
-      <c r="F348" t="s">
+      <c r="H348" t="s">
         <v>3237</v>
       </c>
-      <c r="G348" t="s">
+      <c r="I348" t="s">
         <v>3238</v>
       </c>
-      <c r="H348" t="s">
+      <c r="J348" t="s">
+        <v>24</v>
+      </c>
+      <c r="K348" t="s">
+        <v>170</v>
+      </c>
+      <c r="L348" t="s">
+        <v>26</v>
+      </c>
+      <c r="M348" t="s">
+        <v>171</v>
+      </c>
+      <c r="N348" t="s">
+        <v>28</v>
+      </c>
+      <c r="O348" t="s">
         <v>3239</v>
-      </c>
-[...19 lines deleted...]
-        <v>3241</v>
       </c>
     </row>
     <row r="349" spans="1:15">
       <c r="A349">
-        <v>6275</v>
+        <v>6208</v>
       </c>
       <c r="B349" t="s">
+        <v>3240</v>
+      </c>
+      <c r="C349" t="s">
+        <v>3241</v>
+      </c>
+      <c r="D349" t="s">
         <v>3242</v>
       </c>
-      <c r="C349" t="s">
+      <c r="E349" t="s">
         <v>3243</v>
       </c>
-      <c r="D349" t="s">
+      <c r="F349" t="s">
         <v>3244</v>
       </c>
-      <c r="E349" t="s">
+      <c r="G349" t="s">
         <v>3245</v>
       </c>
-      <c r="F349" t="s">
+      <c r="H349" t="s">
         <v>3246</v>
       </c>
-      <c r="G349" t="s">
+      <c r="I349" t="s">
         <v>3247</v>
       </c>
-      <c r="H349" t="s">
+      <c r="J349" t="s">
+        <v>24</v>
+      </c>
+      <c r="K349" t="s">
+        <v>170</v>
+      </c>
+      <c r="L349" t="s">
+        <v>26</v>
+      </c>
+      <c r="M349" t="s">
+        <v>171</v>
+      </c>
+      <c r="N349" t="s">
+        <v>28</v>
+      </c>
+      <c r="O349" t="s">
         <v>3248</v>
-      </c>
-[...19 lines deleted...]
-        <v>3250</v>
       </c>
     </row>
     <row r="350" spans="1:15">
       <c r="A350">
-        <v>6327</v>
+        <v>6211</v>
       </c>
       <c r="B350" t="s">
+        <v>3249</v>
+      </c>
+      <c r="C350" t="s">
+        <v>3250</v>
+      </c>
+      <c r="D350" t="s">
         <v>3251</v>
       </c>
-      <c r="C350" t="s">
+      <c r="E350" t="s">
         <v>3252</v>
       </c>
-      <c r="D350" t="s">
+      <c r="F350" t="s">
         <v>3253</v>
       </c>
-      <c r="E350" t="s">
+      <c r="G350" t="s">
         <v>3254</v>
       </c>
-      <c r="F350" t="s">
+      <c r="H350" t="s">
         <v>3255</v>
       </c>
-      <c r="G350" t="s">
+      <c r="I350" t="s">
         <v>3256</v>
       </c>
-      <c r="H350" t="s">
+      <c r="J350" t="s">
+        <v>24</v>
+      </c>
+      <c r="K350" t="s">
+        <v>170</v>
+      </c>
+      <c r="L350" t="s">
+        <v>26</v>
+      </c>
+      <c r="M350" t="s">
+        <v>171</v>
+      </c>
+      <c r="N350" t="s">
+        <v>28</v>
+      </c>
+      <c r="O350" t="s">
         <v>3257</v>
-      </c>
-[...19 lines deleted...]
-        <v>3259</v>
       </c>
     </row>
     <row r="351" spans="1:15">
       <c r="A351">
-        <v>6337</v>
+        <v>6215</v>
       </c>
       <c r="B351" t="s">
+        <v>3258</v>
+      </c>
+      <c r="C351" t="s">
+        <v>3259</v>
+      </c>
+      <c r="D351" t="s">
         <v>3260</v>
       </c>
-      <c r="C351" t="s">
+      <c r="E351" t="s">
         <v>3261</v>
       </c>
-      <c r="D351" t="s">
+      <c r="F351" t="s">
         <v>3262</v>
       </c>
-      <c r="E351" t="s">
+      <c r="G351" t="s">
         <v>3263</v>
       </c>
-      <c r="F351" t="s">
+      <c r="H351" t="s">
         <v>3264</v>
       </c>
-      <c r="G351" t="s">
+      <c r="I351" t="s">
         <v>3265</v>
       </c>
-      <c r="H351" t="s">
+      <c r="J351" t="s">
+        <v>24</v>
+      </c>
+      <c r="K351" t="s">
+        <v>170</v>
+      </c>
+      <c r="L351" t="s">
+        <v>26</v>
+      </c>
+      <c r="M351" t="s">
+        <v>171</v>
+      </c>
+      <c r="N351" t="s">
+        <v>28</v>
+      </c>
+      <c r="O351" t="s">
         <v>3266</v>
-      </c>
-[...19 lines deleted...]
-        <v>3268</v>
       </c>
     </row>
     <row r="352" spans="1:15">
       <c r="A352">
-        <v>6361</v>
+        <v>6222</v>
       </c>
       <c r="B352" t="s">
+        <v>3267</v>
+      </c>
+      <c r="C352" t="s">
+        <v>3268</v>
+      </c>
+      <c r="D352" t="s">
         <v>3269</v>
       </c>
-      <c r="C352" t="s">
+      <c r="E352" t="s">
         <v>3270</v>
       </c>
-      <c r="D352" t="s">
+      <c r="F352" t="s">
         <v>3271</v>
       </c>
-      <c r="E352" t="s">
+      <c r="G352" t="s">
         <v>3272</v>
       </c>
-      <c r="F352" t="s">
+      <c r="H352" t="s">
         <v>3273</v>
       </c>
-      <c r="G352" t="s">
+      <c r="I352" t="s">
         <v>3274</v>
       </c>
-      <c r="H352" t="s">
+      <c r="J352" t="s">
+        <v>3076</v>
+      </c>
+      <c r="K352" t="s">
+        <v>928</v>
+      </c>
+      <c r="L352" t="s">
+        <v>3078</v>
+      </c>
+      <c r="M352" t="s">
+        <v>929</v>
+      </c>
+      <c r="N352" t="s">
+        <v>28</v>
+      </c>
+      <c r="O352" t="s">
         <v>3275</v>
-      </c>
-[...19 lines deleted...]
-        <v>3277</v>
       </c>
     </row>
     <row r="353" spans="1:15">
       <c r="A353">
-        <v>6379</v>
+        <v>6254</v>
       </c>
       <c r="B353" t="s">
+        <v>3276</v>
+      </c>
+      <c r="C353" t="s">
+        <v>3277</v>
+      </c>
+      <c r="D353" t="s">
         <v>3278</v>
       </c>
-      <c r="C353" t="s">
+      <c r="E353" t="s">
         <v>3279</v>
       </c>
-      <c r="D353" t="s">
+      <c r="F353" t="s">
         <v>3280</v>
       </c>
-      <c r="E353" t="s">
+      <c r="G353" t="s">
         <v>3281</v>
       </c>
-      <c r="F353" t="s">
+      <c r="H353" t="s">
         <v>3282</v>
       </c>
-      <c r="G353" t="s">
+      <c r="I353" t="s">
         <v>3283</v>
       </c>
-      <c r="H353" t="s">
+      <c r="J353" t="s">
+        <v>24</v>
+      </c>
+      <c r="K353" t="s">
+        <v>170</v>
+      </c>
+      <c r="L353" t="s">
+        <v>26</v>
+      </c>
+      <c r="M353" t="s">
+        <v>171</v>
+      </c>
+      <c r="N353" t="s">
+        <v>28</v>
+      </c>
+      <c r="O353" t="s">
         <v>3284</v>
-      </c>
-[...19 lines deleted...]
-        <v>3286</v>
       </c>
     </row>
     <row r="354" spans="1:15">
       <c r="A354">
-        <v>6454</v>
+        <v>6255</v>
       </c>
       <c r="B354" t="s">
+        <v>3285</v>
+      </c>
+      <c r="C354" t="s">
+        <v>3286</v>
+      </c>
+      <c r="D354" t="s">
         <v>3287</v>
       </c>
-      <c r="C354" t="s">
+      <c r="E354" t="s">
         <v>3288</v>
       </c>
-      <c r="D354" t="s">
+      <c r="F354" t="s">
         <v>3289</v>
       </c>
-      <c r="E354" t="s">
+      <c r="G354" t="s">
         <v>3290</v>
       </c>
-      <c r="F354" t="s">
+      <c r="H354" t="s">
         <v>3291</v>
       </c>
-      <c r="G354" t="s">
+      <c r="I354" t="s">
         <v>3292</v>
       </c>
-      <c r="H354" t="s">
+      <c r="J354" t="s">
+        <v>24</v>
+      </c>
+      <c r="K354" t="s">
         <v>3293</v>
       </c>
-      <c r="I354" t="s">
+      <c r="L354" t="s">
+        <v>26</v>
+      </c>
+      <c r="M354" t="s">
         <v>3294</v>
-      </c>
-[...10 lines deleted...]
-        <v>171</v>
       </c>
       <c r="N354" t="s">
         <v>28</v>
       </c>
       <c r="O354" t="s">
         <v>3295</v>
       </c>
     </row>
     <row r="355" spans="1:15">
       <c r="A355">
-        <v>6460</v>
+        <v>6258</v>
       </c>
       <c r="B355" t="s">
         <v>3296</v>
       </c>
       <c r="C355" t="s">
         <v>3297</v>
       </c>
       <c r="D355" t="s">
         <v>3298</v>
       </c>
       <c r="E355" t="s">
         <v>3299</v>
       </c>
       <c r="F355" t="s">
         <v>3300</v>
       </c>
       <c r="G355" t="s">
         <v>3301</v>
       </c>
       <c r="H355" t="s">
         <v>3302</v>
       </c>
       <c r="I355" t="s">
         <v>3303</v>
       </c>
       <c r="J355" t="s">
         <v>24</v>
       </c>
       <c r="K355" t="s">
         <v>25</v>
       </c>
       <c r="L355" t="s">
         <v>26</v>
       </c>
       <c r="M355" t="s">
         <v>27</v>
       </c>
       <c r="N355" t="s">
         <v>28</v>
       </c>
       <c r="O355" t="s">
         <v>3304</v>
       </c>
     </row>
     <row r="356" spans="1:15">
       <c r="A356">
-        <v>6468</v>
+        <v>6259</v>
       </c>
       <c r="B356" t="s">
         <v>3305</v>
       </c>
       <c r="C356" t="s">
         <v>3306</v>
       </c>
       <c r="D356" t="s">
         <v>3307</v>
       </c>
       <c r="E356" t="s">
         <v>3308</v>
       </c>
       <c r="F356" t="s">
         <v>3309</v>
       </c>
       <c r="G356" t="s">
         <v>3310</v>
       </c>
       <c r="H356" t="s">
         <v>3311</v>
       </c>
       <c r="I356" t="s">
         <v>3312</v>
       </c>
       <c r="J356" t="s">
         <v>24</v>
       </c>
       <c r="K356" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L356" t="s">
         <v>26</v>
       </c>
       <c r="M356" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N356" t="s">
         <v>28</v>
       </c>
       <c r="O356" t="s">
         <v>3313</v>
       </c>
     </row>
     <row r="357" spans="1:15">
       <c r="A357">
-        <v>6611</v>
+        <v>6261</v>
       </c>
       <c r="B357" t="s">
         <v>3314</v>
       </c>
       <c r="C357" t="s">
         <v>3315</v>
       </c>
       <c r="D357" t="s">
         <v>3316</v>
       </c>
       <c r="E357" t="s">
         <v>3317</v>
       </c>
       <c r="F357" t="s">
         <v>3318</v>
       </c>
       <c r="G357" t="s">
         <v>3319</v>
       </c>
       <c r="H357" t="s">
         <v>3320</v>
       </c>
       <c r="I357" t="s">
         <v>3321</v>
       </c>
       <c r="J357" t="s">
         <v>24</v>
       </c>
       <c r="K357" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L357" t="s">
         <v>26</v>
       </c>
       <c r="M357" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N357" t="s">
         <v>28</v>
       </c>
       <c r="O357" t="s">
         <v>3322</v>
       </c>
     </row>
     <row r="358" spans="1:15">
       <c r="A358">
-        <v>6615</v>
+        <v>6263</v>
       </c>
       <c r="B358" t="s">
         <v>3323</v>
       </c>
       <c r="C358" t="s">
         <v>3324</v>
       </c>
       <c r="D358" t="s">
         <v>3325</v>
       </c>
       <c r="E358" t="s">
         <v>3326</v>
       </c>
       <c r="F358" t="s">
         <v>3327</v>
       </c>
       <c r="G358" t="s">
         <v>3328</v>
       </c>
       <c r="H358" t="s">
         <v>3329</v>
       </c>
       <c r="I358" t="s">
         <v>3330</v>
       </c>
       <c r="J358" t="s">
         <v>24</v>
       </c>
       <c r="K358" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L358" t="s">
         <v>26</v>
       </c>
       <c r="M358" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N358" t="s">
         <v>28</v>
       </c>
       <c r="O358" t="s">
         <v>3331</v>
       </c>
     </row>
     <row r="359" spans="1:15">
       <c r="A359">
-        <v>6761</v>
+        <v>6272</v>
       </c>
       <c r="B359" t="s">
         <v>3332</v>
       </c>
       <c r="C359" t="s">
         <v>3333</v>
       </c>
       <c r="D359" t="s">
         <v>3334</v>
       </c>
       <c r="E359" t="s">
         <v>3335</v>
       </c>
       <c r="F359" t="s">
         <v>3336</v>
       </c>
       <c r="G359" t="s">
         <v>3337</v>
       </c>
       <c r="H359" t="s">
         <v>3338</v>
       </c>
       <c r="I359" t="s">
         <v>3339</v>
       </c>
       <c r="J359" t="s">
         <v>24</v>
       </c>
       <c r="K359" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L359" t="s">
         <v>26</v>
       </c>
       <c r="M359" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N359" t="s">
         <v>28</v>
       </c>
       <c r="O359" t="s">
         <v>3340</v>
       </c>
     </row>
     <row r="360" spans="1:15">
       <c r="A360">
-        <v>6762</v>
+        <v>6274</v>
       </c>
       <c r="B360" t="s">
         <v>3341</v>
       </c>
       <c r="C360" t="s">
         <v>3342</v>
       </c>
       <c r="D360" t="s">
         <v>3343</v>
       </c>
       <c r="E360" t="s">
         <v>3344</v>
       </c>
       <c r="F360" t="s">
         <v>3345</v>
       </c>
       <c r="G360" t="s">
         <v>3346</v>
       </c>
       <c r="H360" t="s">
         <v>3347</v>
       </c>
       <c r="I360" t="s">
         <v>3348</v>
       </c>
       <c r="J360" t="s">
-        <v>450</v>
+        <v>24</v>
       </c>
       <c r="K360" t="s">
-        <v>690</v>
+        <v>25</v>
       </c>
       <c r="L360" t="s">
-        <v>452</v>
+        <v>26</v>
       </c>
       <c r="M360" t="s">
-        <v>691</v>
+        <v>27</v>
       </c>
       <c r="N360" t="s">
         <v>28</v>
       </c>
       <c r="O360" t="s">
         <v>3349</v>
       </c>
     </row>
     <row r="361" spans="1:15">
       <c r="A361">
-        <v>6763</v>
+        <v>6275</v>
       </c>
       <c r="B361" t="s">
         <v>3350</v>
       </c>
       <c r="C361" t="s">
         <v>3351</v>
       </c>
       <c r="D361" t="s">
         <v>3352</v>
       </c>
       <c r="E361" t="s">
         <v>3353</v>
       </c>
       <c r="F361" t="s">
         <v>3354</v>
       </c>
       <c r="G361" t="s">
         <v>3355</v>
       </c>
       <c r="H361" t="s">
         <v>3356</v>
       </c>
       <c r="I361" t="s">
         <v>3357</v>
       </c>
       <c r="J361" t="s">
         <v>450</v>
       </c>
       <c r="K361" t="s">
+        <v>917</v>
+      </c>
+      <c r="L361" t="s">
+        <v>452</v>
+      </c>
+      <c r="M361" t="s">
+        <v>1532</v>
+      </c>
+      <c r="N361" t="s">
+        <v>28</v>
+      </c>
+      <c r="O361" t="s">
         <v>3358</v>
-      </c>
-[...10 lines deleted...]
-        <v>3360</v>
       </c>
     </row>
     <row r="362" spans="1:15">
       <c r="A362">
-        <v>6765</v>
+        <v>6327</v>
       </c>
       <c r="B362" t="s">
+        <v>3359</v>
+      </c>
+      <c r="C362" t="s">
+        <v>3360</v>
+      </c>
+      <c r="D362" t="s">
         <v>3361</v>
       </c>
-      <c r="C362" t="s">
+      <c r="E362" t="s">
         <v>3362</v>
       </c>
-      <c r="D362" t="s">
+      <c r="F362" t="s">
         <v>3363</v>
       </c>
-      <c r="E362" t="s">
+      <c r="G362" t="s">
         <v>3364</v>
       </c>
-      <c r="F362" t="s">
+      <c r="H362" t="s">
         <v>3365</v>
       </c>
-      <c r="G362" t="s">
+      <c r="I362" t="s">
         <v>3366</v>
       </c>
-      <c r="H362" t="s">
+      <c r="J362" t="s">
+        <v>24</v>
+      </c>
+      <c r="K362" t="s">
+        <v>47</v>
+      </c>
+      <c r="L362" t="s">
+        <v>26</v>
+      </c>
+      <c r="M362" t="s">
+        <v>48</v>
+      </c>
+      <c r="N362" t="s">
+        <v>28</v>
+      </c>
+      <c r="O362" t="s">
         <v>3367</v>
-      </c>
-[...19 lines deleted...]
-        <v>3369</v>
       </c>
     </row>
     <row r="363" spans="1:15">
       <c r="A363">
-        <v>6982</v>
+        <v>6337</v>
       </c>
       <c r="B363" t="s">
+        <v>3368</v>
+      </c>
+      <c r="C363" t="s">
+        <v>3369</v>
+      </c>
+      <c r="D363" t="s">
         <v>3370</v>
       </c>
-      <c r="C363" t="s">
+      <c r="E363" t="s">
         <v>3371</v>
       </c>
-      <c r="D363" t="s">
+      <c r="F363" t="s">
         <v>3372</v>
       </c>
-      <c r="E363" t="s">
+      <c r="G363" t="s">
         <v>3373</v>
       </c>
-      <c r="F363" t="s">
+      <c r="H363" t="s">
         <v>3374</v>
       </c>
-      <c r="G363" t="s">
+      <c r="I363" t="s">
         <v>3375</v>
       </c>
-      <c r="H363" t="s">
+      <c r="J363" t="s">
+        <v>24</v>
+      </c>
+      <c r="K363" t="s">
+        <v>47</v>
+      </c>
+      <c r="L363" t="s">
+        <v>26</v>
+      </c>
+      <c r="M363" t="s">
+        <v>48</v>
+      </c>
+      <c r="N363" t="s">
+        <v>28</v>
+      </c>
+      <c r="O363" t="s">
         <v>3376</v>
-      </c>
-[...19 lines deleted...]
-        <v>3380</v>
       </c>
     </row>
     <row r="364" spans="1:15">
       <c r="A364">
-        <v>8265</v>
+        <v>6361</v>
       </c>
       <c r="B364" t="s">
+        <v>3377</v>
+      </c>
+      <c r="C364" t="s">
+        <v>3378</v>
+      </c>
+      <c r="D364" t="s">
+        <v>3379</v>
+      </c>
+      <c r="E364" t="s">
+        <v>3380</v>
+      </c>
+      <c r="F364" t="s">
         <v>3381</v>
       </c>
-      <c r="C364" t="s">
+      <c r="G364" t="s">
         <v>3382</v>
       </c>
-      <c r="D364" t="s">
+      <c r="H364" t="s">
         <v>3383</v>
       </c>
-      <c r="E364" t="s">
+      <c r="I364" t="s">
         <v>3384</v>
       </c>
-      <c r="F364" t="s">
+      <c r="J364" t="s">
+        <v>24</v>
+      </c>
+      <c r="K364" t="s">
+        <v>170</v>
+      </c>
+      <c r="L364" t="s">
+        <v>26</v>
+      </c>
+      <c r="M364" t="s">
+        <v>171</v>
+      </c>
+      <c r="N364" t="s">
+        <v>28</v>
+      </c>
+      <c r="O364" t="s">
         <v>3385</v>
-      </c>
-[...25 lines deleted...]
-        <v>3391</v>
       </c>
     </row>
     <row r="365" spans="1:15">
       <c r="A365">
-        <v>8289</v>
+        <v>6379</v>
       </c>
       <c r="B365" t="s">
+        <v>3386</v>
+      </c>
+      <c r="C365" t="s">
+        <v>3387</v>
+      </c>
+      <c r="D365" t="s">
+        <v>3388</v>
+      </c>
+      <c r="E365" t="s">
+        <v>3389</v>
+      </c>
+      <c r="F365" t="s">
+        <v>3390</v>
+      </c>
+      <c r="G365" t="s">
+        <v>3391</v>
+      </c>
+      <c r="H365" t="s">
         <v>3392</v>
       </c>
-      <c r="C365" t="s">
+      <c r="I365" t="s">
         <v>3393</v>
       </c>
-      <c r="D365" t="s">
+      <c r="J365" t="s">
+        <v>24</v>
+      </c>
+      <c r="K365" t="s">
+        <v>25</v>
+      </c>
+      <c r="L365" t="s">
+        <v>26</v>
+      </c>
+      <c r="M365" t="s">
+        <v>27</v>
+      </c>
+      <c r="N365" t="s">
+        <v>28</v>
+      </c>
+      <c r="O365" t="s">
         <v>3394</v>
-      </c>
-[...31 lines deleted...]
-        <v>3400</v>
       </c>
     </row>
     <row r="366" spans="1:15">
       <c r="A366">
-        <v>8294</v>
+        <v>6454</v>
       </c>
       <c r="B366" t="s">
+        <v>3395</v>
+      </c>
+      <c r="C366" t="s">
+        <v>3396</v>
+      </c>
+      <c r="D366" t="s">
+        <v>3397</v>
+      </c>
+      <c r="E366" t="s">
+        <v>3398</v>
+      </c>
+      <c r="F366" t="s">
+        <v>3399</v>
+      </c>
+      <c r="G366" t="s">
+        <v>3400</v>
+      </c>
+      <c r="H366" t="s">
         <v>3401</v>
       </c>
-      <c r="C366" t="s">
+      <c r="I366" t="s">
         <v>3402</v>
       </c>
-      <c r="D366" t="s">
+      <c r="J366" t="s">
+        <v>24</v>
+      </c>
+      <c r="K366" t="s">
+        <v>170</v>
+      </c>
+      <c r="L366" t="s">
+        <v>26</v>
+      </c>
+      <c r="M366" t="s">
+        <v>171</v>
+      </c>
+      <c r="N366" t="s">
+        <v>28</v>
+      </c>
+      <c r="O366" t="s">
         <v>3403</v>
-      </c>
-[...31 lines deleted...]
-        <v>3409</v>
       </c>
     </row>
     <row r="367" spans="1:15">
       <c r="A367">
-        <v>8315</v>
+        <v>6460</v>
       </c>
       <c r="B367" t="s">
+        <v>3404</v>
+      </c>
+      <c r="C367" t="s">
+        <v>3405</v>
+      </c>
+      <c r="D367" t="s">
+        <v>3406</v>
+      </c>
+      <c r="E367" t="s">
+        <v>3407</v>
+      </c>
+      <c r="F367" t="s">
+        <v>3408</v>
+      </c>
+      <c r="G367" t="s">
+        <v>3409</v>
+      </c>
+      <c r="H367" t="s">
         <v>3410</v>
       </c>
-      <c r="C367" t="s">
+      <c r="I367" t="s">
         <v>3411</v>
-      </c>
-[...16 lines deleted...]
-        <v>3417</v>
       </c>
       <c r="J367" t="s">
         <v>24</v>
       </c>
       <c r="K367" t="s">
         <v>25</v>
       </c>
       <c r="L367" t="s">
         <v>26</v>
       </c>
       <c r="M367" t="s">
         <v>27</v>
       </c>
       <c r="N367" t="s">
         <v>28</v>
       </c>
       <c r="O367" t="s">
-        <v>3418</v>
+        <v>3412</v>
       </c>
     </row>
     <row r="368" spans="1:15">
       <c r="A368">
-        <v>8341</v>
+        <v>6468</v>
       </c>
       <c r="B368" t="s">
+        <v>3413</v>
+      </c>
+      <c r="C368" t="s">
+        <v>3414</v>
+      </c>
+      <c r="D368" t="s">
+        <v>3415</v>
+      </c>
+      <c r="E368" t="s">
+        <v>3416</v>
+      </c>
+      <c r="F368" t="s">
+        <v>3417</v>
+      </c>
+      <c r="G368" t="s">
+        <v>3418</v>
+      </c>
+      <c r="H368" t="s">
         <v>3419</v>
       </c>
-      <c r="C368" t="s">
+      <c r="I368" t="s">
         <v>3420</v>
       </c>
-      <c r="D368" t="s">
+      <c r="J368" t="s">
+        <v>24</v>
+      </c>
+      <c r="K368" t="s">
+        <v>25</v>
+      </c>
+      <c r="L368" t="s">
+        <v>26</v>
+      </c>
+      <c r="M368" t="s">
+        <v>27</v>
+      </c>
+      <c r="N368" t="s">
+        <v>28</v>
+      </c>
+      <c r="O368" t="s">
         <v>3421</v>
-      </c>
-[...31 lines deleted...]
-        <v>3427</v>
       </c>
     </row>
     <row r="369" spans="1:15">
       <c r="A369">
-        <v>8343</v>
+        <v>6611</v>
       </c>
       <c r="B369" t="s">
+        <v>3422</v>
+      </c>
+      <c r="C369" t="s">
+        <v>3423</v>
+      </c>
+      <c r="D369" t="s">
+        <v>3424</v>
+      </c>
+      <c r="E369" t="s">
+        <v>3425</v>
+      </c>
+      <c r="F369" t="s">
+        <v>3426</v>
+      </c>
+      <c r="G369" t="s">
+        <v>3427</v>
+      </c>
+      <c r="H369" t="s">
         <v>3428</v>
       </c>
-      <c r="C369" t="s">
+      <c r="I369" t="s">
         <v>3429</v>
-      </c>
-[...16 lines deleted...]
-        <v>3435</v>
       </c>
       <c r="J369" t="s">
         <v>24</v>
       </c>
       <c r="K369" t="s">
         <v>25</v>
       </c>
       <c r="L369" t="s">
         <v>26</v>
       </c>
       <c r="M369" t="s">
         <v>27</v>
       </c>
       <c r="N369" t="s">
         <v>28</v>
       </c>
       <c r="O369" t="s">
-        <v>3436</v>
+        <v>3430</v>
       </c>
     </row>
     <row r="370" spans="1:15">
       <c r="A370">
-        <v>8344</v>
+        <v>6615</v>
       </c>
       <c r="B370" t="s">
+        <v>3431</v>
+      </c>
+      <c r="C370" t="s">
+        <v>3432</v>
+      </c>
+      <c r="D370" t="s">
+        <v>3433</v>
+      </c>
+      <c r="E370" t="s">
+        <v>3434</v>
+      </c>
+      <c r="F370" t="s">
+        <v>3435</v>
+      </c>
+      <c r="G370" t="s">
+        <v>3436</v>
+      </c>
+      <c r="H370" t="s">
         <v>3437</v>
       </c>
-      <c r="C370" t="s">
+      <c r="I370" t="s">
         <v>3438</v>
       </c>
-      <c r="D370" t="s">
+      <c r="J370" t="s">
+        <v>24</v>
+      </c>
+      <c r="K370" t="s">
+        <v>25</v>
+      </c>
+      <c r="L370" t="s">
+        <v>26</v>
+      </c>
+      <c r="M370" t="s">
+        <v>27</v>
+      </c>
+      <c r="N370" t="s">
+        <v>28</v>
+      </c>
+      <c r="O370" t="s">
         <v>3439</v>
-      </c>
-[...31 lines deleted...]
-        <v>3445</v>
       </c>
     </row>
     <row r="371" spans="1:15">
       <c r="A371">
-        <v>8355</v>
+        <v>6761</v>
       </c>
       <c r="B371" t="s">
+        <v>3440</v>
+      </c>
+      <c r="C371" t="s">
+        <v>3441</v>
+      </c>
+      <c r="D371" t="s">
+        <v>3442</v>
+      </c>
+      <c r="E371" t="s">
+        <v>3443</v>
+      </c>
+      <c r="F371" t="s">
+        <v>3444</v>
+      </c>
+      <c r="G371" t="s">
+        <v>3445</v>
+      </c>
+      <c r="H371" t="s">
         <v>3446</v>
       </c>
-      <c r="C371" t="s">
+      <c r="I371" t="s">
         <v>3447</v>
       </c>
-      <c r="D371" t="s">
+      <c r="J371" t="s">
+        <v>24</v>
+      </c>
+      <c r="K371" t="s">
+        <v>25</v>
+      </c>
+      <c r="L371" t="s">
+        <v>26</v>
+      </c>
+      <c r="M371" t="s">
+        <v>27</v>
+      </c>
+      <c r="N371" t="s">
+        <v>28</v>
+      </c>
+      <c r="O371" t="s">
         <v>3448</v>
-      </c>
-[...31 lines deleted...]
-        <v>3456</v>
       </c>
     </row>
     <row r="372" spans="1:15">
       <c r="A372">
-        <v>8357</v>
+        <v>6762</v>
       </c>
       <c r="B372" t="s">
+        <v>3449</v>
+      </c>
+      <c r="C372" t="s">
+        <v>3450</v>
+      </c>
+      <c r="D372" t="s">
+        <v>3451</v>
+      </c>
+      <c r="E372" t="s">
+        <v>3452</v>
+      </c>
+      <c r="F372" t="s">
+        <v>3453</v>
+      </c>
+      <c r="G372" t="s">
+        <v>3454</v>
+      </c>
+      <c r="H372" t="s">
+        <v>3455</v>
+      </c>
+      <c r="I372" t="s">
+        <v>3456</v>
+      </c>
+      <c r="J372" t="s">
+        <v>450</v>
+      </c>
+      <c r="K372" t="s">
+        <v>690</v>
+      </c>
+      <c r="L372" t="s">
+        <v>452</v>
+      </c>
+      <c r="M372" t="s">
+        <v>691</v>
+      </c>
+      <c r="N372" t="s">
+        <v>28</v>
+      </c>
+      <c r="O372" t="s">
         <v>3457</v>
-      </c>
-[...37 lines deleted...]
-        <v>3465</v>
       </c>
     </row>
     <row r="373" spans="1:15">
       <c r="A373">
-        <v>8377</v>
+        <v>6763</v>
       </c>
       <c r="B373" t="s">
+        <v>3458</v>
+      </c>
+      <c r="C373" t="s">
+        <v>3459</v>
+      </c>
+      <c r="D373" t="s">
+        <v>3460</v>
+      </c>
+      <c r="E373" t="s">
+        <v>3461</v>
+      </c>
+      <c r="F373" t="s">
+        <v>3462</v>
+      </c>
+      <c r="G373" t="s">
+        <v>3463</v>
+      </c>
+      <c r="H373" t="s">
+        <v>3464</v>
+      </c>
+      <c r="I373" t="s">
+        <v>3465</v>
+      </c>
+      <c r="J373" t="s">
+        <v>450</v>
+      </c>
+      <c r="K373" t="s">
         <v>3466</v>
       </c>
-      <c r="C373" t="s">
+      <c r="L373" t="s">
+        <v>1614</v>
+      </c>
+      <c r="M373" t="s">
         <v>3467</v>
       </c>
-      <c r="D373" t="s">
+      <c r="N373" t="s">
+        <v>28</v>
+      </c>
+      <c r="O373" t="s">
         <v>3468</v>
-      </c>
-[...31 lines deleted...]
-        <v>3474</v>
       </c>
     </row>
     <row r="374" spans="1:15">
       <c r="A374">
-        <v>8386</v>
+        <v>6765</v>
       </c>
       <c r="B374" t="s">
+        <v>3469</v>
+      </c>
+      <c r="C374" t="s">
+        <v>3470</v>
+      </c>
+      <c r="D374" t="s">
+        <v>3471</v>
+      </c>
+      <c r="E374" t="s">
+        <v>3472</v>
+      </c>
+      <c r="F374" t="s">
+        <v>3473</v>
+      </c>
+      <c r="G374" t="s">
+        <v>3474</v>
+      </c>
+      <c r="H374" t="s">
         <v>3475</v>
       </c>
-      <c r="C374" t="s">
+      <c r="I374" t="s">
         <v>3476</v>
       </c>
-      <c r="D374" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J374" t="s">
-        <v>1942</v>
+        <v>24</v>
       </c>
       <c r="K374" t="s">
         <v>170</v>
       </c>
       <c r="L374" t="s">
-        <v>1944</v>
+        <v>26</v>
       </c>
       <c r="M374" t="s">
         <v>171</v>
       </c>
       <c r="N374" t="s">
         <v>28</v>
       </c>
       <c r="O374" t="s">
-        <v>3483</v>
+        <v>3477</v>
       </c>
     </row>
     <row r="375" spans="1:15">
       <c r="A375">
-        <v>8387</v>
+        <v>6982</v>
       </c>
       <c r="B375" t="s">
+        <v>3478</v>
+      </c>
+      <c r="C375" t="s">
+        <v>3479</v>
+      </c>
+      <c r="D375" t="s">
+        <v>3480</v>
+      </c>
+      <c r="E375" t="s">
+        <v>3481</v>
+      </c>
+      <c r="F375" t="s">
+        <v>3482</v>
+      </c>
+      <c r="G375" t="s">
+        <v>3483</v>
+      </c>
+      <c r="H375" t="s">
         <v>3484</v>
       </c>
-      <c r="C375" t="s">
+      <c r="I375" t="s">
         <v>3485</v>
       </c>
-      <c r="D375" t="s">
+      <c r="J375" t="s">
+        <v>24</v>
+      </c>
+      <c r="K375" t="s">
         <v>3486</v>
       </c>
-      <c r="E375" t="s">
+      <c r="L375" t="s">
+        <v>26</v>
+      </c>
+      <c r="M375" t="s">
         <v>3487</v>
       </c>
-      <c r="F375" t="s">
+      <c r="N375" t="s">
+        <v>28</v>
+      </c>
+      <c r="O375" t="s">
         <v>3488</v>
-      </c>
-[...25 lines deleted...]
-        <v>3492</v>
       </c>
     </row>
     <row r="376" spans="1:15">
       <c r="A376">
-        <v>8388</v>
+        <v>8265</v>
       </c>
       <c r="B376" t="s">
+        <v>3489</v>
+      </c>
+      <c r="C376" t="s">
+        <v>3490</v>
+      </c>
+      <c r="D376" t="s">
+        <v>3491</v>
+      </c>
+      <c r="E376" t="s">
+        <v>3492</v>
+      </c>
+      <c r="F376" t="s">
         <v>3493</v>
       </c>
-      <c r="C376" t="s">
+      <c r="G376" t="s">
         <v>3494</v>
       </c>
-      <c r="D376" t="s">
+      <c r="H376" t="s">
         <v>3495</v>
       </c>
-      <c r="E376" t="s">
+      <c r="I376" t="s">
         <v>3496</v>
       </c>
-      <c r="F376" t="s">
+      <c r="J376" t="s">
+        <v>24</v>
+      </c>
+      <c r="K376" t="s">
         <v>3497</v>
       </c>
-      <c r="G376" t="s">
+      <c r="L376" t="s">
+        <v>26</v>
+      </c>
+      <c r="M376" t="s">
         <v>3498</v>
       </c>
-      <c r="H376" t="s">
+      <c r="N376" t="s">
+        <v>28</v>
+      </c>
+      <c r="O376" t="s">
         <v>3499</v>
-      </c>
-[...19 lines deleted...]
-        <v>3501</v>
       </c>
     </row>
     <row r="377" spans="1:15">
       <c r="A377">
-        <v>8392</v>
+        <v>8289</v>
       </c>
       <c r="B377" t="s">
+        <v>3500</v>
+      </c>
+      <c r="C377" t="s">
+        <v>3501</v>
+      </c>
+      <c r="D377" t="s">
         <v>3502</v>
       </c>
-      <c r="C377" t="s">
+      <c r="E377" t="s">
         <v>3503</v>
       </c>
-      <c r="D377" t="s">
+      <c r="F377" t="s">
         <v>3504</v>
       </c>
-      <c r="E377" t="s">
+      <c r="G377" t="s">
         <v>3505</v>
       </c>
-      <c r="F377" t="s">
+      <c r="H377" t="s">
         <v>3506</v>
       </c>
-      <c r="G377" t="s">
+      <c r="I377" t="s">
         <v>3507</v>
       </c>
-      <c r="H377" t="s">
+      <c r="J377" t="s">
+        <v>24</v>
+      </c>
+      <c r="K377" t="s">
+        <v>451</v>
+      </c>
+      <c r="L377" t="s">
+        <v>26</v>
+      </c>
+      <c r="M377" t="s">
+        <v>453</v>
+      </c>
+      <c r="N377" t="s">
+        <v>28</v>
+      </c>
+      <c r="O377" t="s">
         <v>3508</v>
-      </c>
-[...19 lines deleted...]
-        <v>3510</v>
       </c>
     </row>
     <row r="378" spans="1:15">
       <c r="A378">
-        <v>8402</v>
+        <v>8294</v>
       </c>
       <c r="B378" t="s">
+        <v>3509</v>
+      </c>
+      <c r="C378" t="s">
+        <v>3510</v>
+      </c>
+      <c r="D378" t="s">
         <v>3511</v>
       </c>
-      <c r="C378" t="s">
+      <c r="E378" t="s">
         <v>3512</v>
       </c>
-      <c r="D378" t="s">
+      <c r="F378" t="s">
         <v>3513</v>
       </c>
-      <c r="E378" t="s">
+      <c r="G378" t="s">
         <v>3514</v>
       </c>
-      <c r="F378" t="s">
+      <c r="H378" t="s">
         <v>3515</v>
       </c>
-      <c r="G378" t="s">
+      <c r="I378" t="s">
         <v>3516</v>
       </c>
-      <c r="H378" t="s">
+      <c r="J378" t="s">
+        <v>450</v>
+      </c>
+      <c r="K378" t="s">
+        <v>758</v>
+      </c>
+      <c r="L378" t="s">
+        <v>452</v>
+      </c>
+      <c r="M378" t="s">
+        <v>759</v>
+      </c>
+      <c r="N378" t="s">
+        <v>28</v>
+      </c>
+      <c r="O378" t="s">
         <v>3517</v>
-      </c>
-[...19 lines deleted...]
-        <v>3519</v>
       </c>
     </row>
     <row r="379" spans="1:15">
       <c r="A379">
-        <v>8902</v>
+        <v>8315</v>
       </c>
       <c r="B379" t="s">
+        <v>3518</v>
+      </c>
+      <c r="C379" t="s">
+        <v>3519</v>
+      </c>
+      <c r="D379" t="s">
         <v>3520</v>
       </c>
-      <c r="C379" t="s">
+      <c r="E379" t="s">
         <v>3521</v>
       </c>
-      <c r="D379" t="s">
+      <c r="F379" t="s">
         <v>3522</v>
       </c>
-      <c r="E379" t="s">
+      <c r="G379" t="s">
         <v>3523</v>
       </c>
-      <c r="F379" t="s">
+      <c r="H379" t="s">
         <v>3524</v>
       </c>
-      <c r="G379" t="s">
+      <c r="I379" t="s">
         <v>3525</v>
       </c>
-      <c r="H379" t="s">
+      <c r="J379" t="s">
+        <v>24</v>
+      </c>
+      <c r="K379" t="s">
+        <v>25</v>
+      </c>
+      <c r="L379" t="s">
+        <v>26</v>
+      </c>
+      <c r="M379" t="s">
+        <v>27</v>
+      </c>
+      <c r="N379" t="s">
+        <v>28</v>
+      </c>
+      <c r="O379" t="s">
         <v>3526</v>
-      </c>
-[...19 lines deleted...]
-        <v>3528</v>
       </c>
     </row>
     <row r="380" spans="1:15">
       <c r="A380">
-        <v>8903</v>
+        <v>8341</v>
       </c>
       <c r="B380" t="s">
+        <v>3527</v>
+      </c>
+      <c r="C380" t="s">
+        <v>3528</v>
+      </c>
+      <c r="D380" t="s">
         <v>3529</v>
       </c>
-      <c r="C380" t="s">
+      <c r="E380" t="s">
         <v>3530</v>
       </c>
-      <c r="D380" t="s">
+      <c r="F380" t="s">
         <v>3531</v>
       </c>
-      <c r="E380" t="s">
+      <c r="G380" t="s">
         <v>3532</v>
       </c>
-      <c r="F380" t="s">
+      <c r="H380" t="s">
         <v>3533</v>
       </c>
-      <c r="G380" t="s">
+      <c r="I380" t="s">
         <v>3534</v>
-      </c>
-[...4 lines deleted...]
-        <v>3536</v>
       </c>
       <c r="J380" t="s">
         <v>24</v>
       </c>
       <c r="K380" t="s">
         <v>170</v>
       </c>
       <c r="L380" t="s">
         <v>26</v>
       </c>
       <c r="M380" t="s">
         <v>171</v>
       </c>
       <c r="N380" t="s">
         <v>28</v>
       </c>
       <c r="O380" t="s">
-        <v>3537</v>
+        <v>3535</v>
       </c>
     </row>
     <row r="381" spans="1:15">
       <c r="A381">
-        <v>8904</v>
+        <v>8343</v>
       </c>
       <c r="B381" t="s">
+        <v>3536</v>
+      </c>
+      <c r="C381" t="s">
+        <v>3537</v>
+      </c>
+      <c r="D381" t="s">
         <v>3538</v>
       </c>
-      <c r="C381" t="s">
+      <c r="E381" t="s">
         <v>3539</v>
       </c>
-      <c r="D381" t="s">
+      <c r="F381" t="s">
         <v>3540</v>
       </c>
-      <c r="E381" t="s">
+      <c r="G381" t="s">
         <v>3541</v>
       </c>
-      <c r="F381" t="s">
+      <c r="H381" t="s">
         <v>3542</v>
       </c>
-      <c r="G381" t="s">
+      <c r="I381" t="s">
         <v>3543</v>
       </c>
-      <c r="H381" t="s">
+      <c r="J381" t="s">
+        <v>24</v>
+      </c>
+      <c r="K381" t="s">
+        <v>25</v>
+      </c>
+      <c r="L381" t="s">
+        <v>26</v>
+      </c>
+      <c r="M381" t="s">
+        <v>27</v>
+      </c>
+      <c r="N381" t="s">
+        <v>28</v>
+      </c>
+      <c r="O381" t="s">
         <v>3544</v>
-      </c>
-[...19 lines deleted...]
-        <v>3546</v>
       </c>
     </row>
     <row r="382" spans="1:15">
       <c r="A382">
-        <v>8914</v>
+        <v>8344</v>
       </c>
       <c r="B382" t="s">
+        <v>3545</v>
+      </c>
+      <c r="C382" t="s">
+        <v>3546</v>
+      </c>
+      <c r="D382" t="s">
         <v>3547</v>
       </c>
-      <c r="C382" t="s">
+      <c r="E382" t="s">
         <v>3548</v>
       </c>
-      <c r="D382" t="s">
+      <c r="F382" t="s">
         <v>3549</v>
       </c>
-      <c r="E382" t="s">
+      <c r="G382" t="s">
         <v>3550</v>
       </c>
-      <c r="F382" t="s">
+      <c r="H382" t="s">
         <v>3551</v>
       </c>
-      <c r="G382" t="s">
+      <c r="I382" t="s">
         <v>3552</v>
       </c>
-      <c r="H382" t="s">
+      <c r="J382" t="s">
+        <v>24</v>
+      </c>
+      <c r="K382" t="s">
+        <v>170</v>
+      </c>
+      <c r="L382" t="s">
+        <v>26</v>
+      </c>
+      <c r="M382" t="s">
+        <v>171</v>
+      </c>
+      <c r="N382" t="s">
+        <v>28</v>
+      </c>
+      <c r="O382" t="s">
         <v>3553</v>
-      </c>
-[...19 lines deleted...]
-        <v>3555</v>
       </c>
     </row>
     <row r="383" spans="1:15">
       <c r="A383">
-        <v>8918</v>
+        <v>8355</v>
       </c>
       <c r="B383" t="s">
+        <v>3554</v>
+      </c>
+      <c r="C383" t="s">
+        <v>3555</v>
+      </c>
+      <c r="D383" t="s">
         <v>3556</v>
       </c>
-      <c r="C383" t="s">
+      <c r="E383" t="s">
         <v>3557</v>
       </c>
-      <c r="D383" t="s">
+      <c r="F383" t="s">
         <v>3558</v>
       </c>
-      <c r="E383" t="s">
+      <c r="G383" t="s">
         <v>3559</v>
       </c>
-      <c r="F383" t="s">
+      <c r="H383" t="s">
         <v>3560</v>
       </c>
-      <c r="G383" t="s">
+      <c r="I383" t="s">
         <v>3561</v>
       </c>
-      <c r="H383" t="s">
+      <c r="J383" t="s">
+        <v>24</v>
+      </c>
+      <c r="K383" t="s">
         <v>3562</v>
       </c>
-      <c r="I383" t="s">
+      <c r="L383" t="s">
+        <v>26</v>
+      </c>
+      <c r="M383" t="s">
         <v>3563</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N383" t="s">
         <v>28</v>
       </c>
       <c r="O383" t="s">
         <v>3564</v>
       </c>
     </row>
     <row r="384" spans="1:15">
       <c r="A384">
-        <v>8945</v>
+        <v>8357</v>
       </c>
       <c r="B384" t="s">
         <v>3565</v>
       </c>
       <c r="C384" t="s">
         <v>3566</v>
       </c>
       <c r="D384" t="s">
         <v>3567</v>
       </c>
       <c r="E384" t="s">
         <v>3568</v>
       </c>
       <c r="F384" t="s">
         <v>3569</v>
       </c>
       <c r="G384" t="s">
         <v>3570</v>
       </c>
       <c r="H384" t="s">
         <v>3571</v>
       </c>
       <c r="I384" t="s">
         <v>3572</v>
       </c>
       <c r="J384" t="s">
         <v>24</v>
       </c>
       <c r="K384" t="s">
-        <v>47</v>
+        <v>3562</v>
       </c>
       <c r="L384" t="s">
         <v>26</v>
       </c>
       <c r="M384" t="s">
-        <v>48</v>
+        <v>3563</v>
       </c>
       <c r="N384" t="s">
         <v>28</v>
       </c>
       <c r="O384" t="s">
         <v>3573</v>
       </c>
     </row>
     <row r="385" spans="1:15">
       <c r="A385">
-        <v>8950</v>
+        <v>8377</v>
       </c>
       <c r="B385" t="s">
         <v>3574</v>
       </c>
       <c r="C385" t="s">
         <v>3575</v>
       </c>
       <c r="D385" t="s">
         <v>3576</v>
       </c>
       <c r="E385" t="s">
         <v>3577</v>
       </c>
       <c r="F385" t="s">
         <v>3578</v>
       </c>
       <c r="G385" t="s">
         <v>3579</v>
       </c>
       <c r="H385" t="s">
         <v>3580</v>
       </c>
       <c r="I385" t="s">
         <v>3581</v>
       </c>
       <c r="J385" t="s">
         <v>24</v>
       </c>
       <c r="K385" t="s">
         <v>25</v>
       </c>
       <c r="L385" t="s">
         <v>26</v>
       </c>
       <c r="M385" t="s">
         <v>27</v>
       </c>
       <c r="N385" t="s">
         <v>28</v>
       </c>
       <c r="O385" t="s">
         <v>3582</v>
       </c>
     </row>
     <row r="386" spans="1:15">
       <c r="A386">
-        <v>8951</v>
+        <v>8386</v>
       </c>
       <c r="B386" t="s">
         <v>3583</v>
       </c>
       <c r="C386" t="s">
         <v>3584</v>
       </c>
       <c r="D386" t="s">
         <v>3585</v>
       </c>
       <c r="E386" t="s">
         <v>3586</v>
       </c>
       <c r="F386" t="s">
         <v>3587</v>
       </c>
       <c r="G386" t="s">
         <v>3588</v>
       </c>
       <c r="H386" t="s">
         <v>3589</v>
       </c>
       <c r="I386" t="s">
         <v>3590</v>
       </c>
       <c r="J386" t="s">
-        <v>24</v>
+        <v>2050</v>
       </c>
       <c r="K386" t="s">
         <v>170</v>
       </c>
       <c r="L386" t="s">
-        <v>26</v>
+        <v>2052</v>
       </c>
       <c r="M386" t="s">
         <v>171</v>
       </c>
       <c r="N386" t="s">
         <v>28</v>
       </c>
       <c r="O386" t="s">
         <v>3591</v>
       </c>
     </row>
     <row r="387" spans="1:15">
       <c r="A387">
-        <v>8959</v>
+        <v>8387</v>
       </c>
       <c r="B387" t="s">
         <v>3592</v>
       </c>
       <c r="C387" t="s">
         <v>3593</v>
       </c>
       <c r="D387" t="s">
         <v>3594</v>
       </c>
       <c r="E387" t="s">
         <v>3595</v>
       </c>
       <c r="F387" t="s">
         <v>3596</v>
       </c>
       <c r="G387" t="s">
         <v>3597</v>
       </c>
       <c r="H387" t="s">
         <v>3598</v>
       </c>
       <c r="I387" t="s">
         <v>3599</v>
       </c>
       <c r="J387" t="s">
         <v>24</v>
       </c>
       <c r="K387" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L387" t="s">
         <v>26</v>
       </c>
       <c r="M387" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N387" t="s">
         <v>28</v>
       </c>
       <c r="O387" t="s">
         <v>3600</v>
       </c>
     </row>
     <row r="388" spans="1:15">
       <c r="A388">
-        <v>10014</v>
+        <v>8388</v>
       </c>
       <c r="B388" t="s">
         <v>3601</v>
       </c>
       <c r="C388" t="s">
         <v>3602</v>
       </c>
       <c r="D388" t="s">
         <v>3603</v>
       </c>
       <c r="E388" t="s">
         <v>3604</v>
       </c>
       <c r="F388" t="s">
         <v>3605</v>
       </c>
       <c r="G388" t="s">
         <v>3606</v>
       </c>
       <c r="H388" t="s">
         <v>3607</v>
       </c>
       <c r="I388" t="s">
         <v>3608</v>
       </c>
       <c r="J388" t="s">
         <v>24</v>
       </c>
       <c r="K388" t="s">
+        <v>170</v>
+      </c>
+      <c r="L388" t="s">
+        <v>26</v>
+      </c>
+      <c r="M388" t="s">
+        <v>171</v>
+      </c>
+      <c r="N388" t="s">
+        <v>28</v>
+      </c>
+      <c r="O388" t="s">
         <v>3609</v>
-      </c>
-[...10 lines deleted...]
-        <v>3611</v>
       </c>
     </row>
     <row r="389" spans="1:15">
       <c r="A389">
-        <v>10015</v>
+        <v>8392</v>
       </c>
       <c r="B389" t="s">
+        <v>3610</v>
+      </c>
+      <c r="C389" t="s">
+        <v>3611</v>
+      </c>
+      <c r="D389" t="s">
         <v>3612</v>
       </c>
-      <c r="C389" t="s">
+      <c r="E389" t="s">
         <v>3613</v>
       </c>
-      <c r="D389" t="s">
+      <c r="F389" t="s">
         <v>3614</v>
       </c>
-      <c r="E389" t="s">
+      <c r="G389" t="s">
         <v>3615</v>
       </c>
-      <c r="F389" t="s">
+      <c r="H389" t="s">
         <v>3616</v>
       </c>
-      <c r="G389" t="s">
+      <c r="I389" t="s">
         <v>3617</v>
       </c>
-      <c r="H389" t="s">
+      <c r="J389" t="s">
+        <v>24</v>
+      </c>
+      <c r="K389" t="s">
+        <v>2051</v>
+      </c>
+      <c r="L389" t="s">
+        <v>26</v>
+      </c>
+      <c r="M389" t="s">
+        <v>2053</v>
+      </c>
+      <c r="N389" t="s">
+        <v>28</v>
+      </c>
+      <c r="O389" t="s">
         <v>3618</v>
-      </c>
-[...19 lines deleted...]
-        <v>3620</v>
       </c>
     </row>
     <row r="390" spans="1:15">
       <c r="A390">
-        <v>10036</v>
+        <v>8402</v>
       </c>
       <c r="B390" t="s">
+        <v>3619</v>
+      </c>
+      <c r="C390" t="s">
+        <v>3620</v>
+      </c>
+      <c r="D390" t="s">
         <v>3621</v>
       </c>
-      <c r="C390" t="s">
+      <c r="E390" t="s">
         <v>3622</v>
       </c>
-      <c r="D390" t="s">
+      <c r="F390" t="s">
         <v>3623</v>
       </c>
-      <c r="E390" t="s">
+      <c r="G390" t="s">
         <v>3624</v>
       </c>
-      <c r="F390" t="s">
+      <c r="H390" t="s">
         <v>3625</v>
       </c>
-      <c r="G390" t="s">
+      <c r="I390" t="s">
         <v>3626</v>
       </c>
-      <c r="H390" t="s">
+      <c r="J390" t="s">
+        <v>24</v>
+      </c>
+      <c r="K390" t="s">
+        <v>170</v>
+      </c>
+      <c r="L390" t="s">
+        <v>26</v>
+      </c>
+      <c r="M390" t="s">
+        <v>171</v>
+      </c>
+      <c r="N390" t="s">
+        <v>28</v>
+      </c>
+      <c r="O390" t="s">
         <v>3627</v>
-      </c>
-[...19 lines deleted...]
-        <v>3629</v>
       </c>
     </row>
     <row r="391" spans="1:15">
       <c r="A391">
-        <v>10046</v>
+        <v>8883</v>
       </c>
       <c r="B391" t="s">
+        <v>3628</v>
+      </c>
+      <c r="C391" t="s">
+        <v>3629</v>
+      </c>
+      <c r="D391" t="s">
         <v>3630</v>
       </c>
-      <c r="C391" t="s">
+      <c r="E391" t="s">
         <v>3631</v>
       </c>
-      <c r="D391" t="s">
+      <c r="F391" t="s">
         <v>3632</v>
       </c>
-      <c r="E391" t="s">
+      <c r="G391" t="s">
         <v>3633</v>
       </c>
-      <c r="F391" t="s">
+      <c r="H391" t="s">
         <v>3634</v>
       </c>
-      <c r="G391" t="s">
+      <c r="I391" t="s">
         <v>3635</v>
       </c>
-      <c r="H391" t="s">
+      <c r="J391" t="s">
+        <v>24</v>
+      </c>
+      <c r="K391" t="s">
+        <v>25</v>
+      </c>
+      <c r="L391" t="s">
+        <v>26</v>
+      </c>
+      <c r="M391" t="s">
+        <v>27</v>
+      </c>
+      <c r="N391" t="s">
+        <v>28</v>
+      </c>
+      <c r="O391" t="s">
         <v>3636</v>
-      </c>
-[...19 lines deleted...]
-        <v>3638</v>
       </c>
     </row>
     <row r="392" spans="1:15">
       <c r="A392">
-        <v>10098</v>
+        <v>8886</v>
       </c>
       <c r="B392" t="s">
+        <v>3637</v>
+      </c>
+      <c r="C392" t="s">
+        <v>3638</v>
+      </c>
+      <c r="D392" t="s">
         <v>3639</v>
       </c>
-      <c r="C392" t="s">
+      <c r="E392" t="s">
         <v>3640</v>
       </c>
-      <c r="D392" t="s">
+      <c r="F392" t="s">
         <v>3641</v>
       </c>
-      <c r="E392" t="s">
+      <c r="G392" t="s">
         <v>3642</v>
       </c>
-      <c r="F392" t="s">
+      <c r="H392" t="s">
         <v>3643</v>
       </c>
-      <c r="G392" t="s">
+      <c r="I392" t="s">
         <v>3644</v>
       </c>
-      <c r="H392" t="s">
+      <c r="J392" t="s">
+        <v>24</v>
+      </c>
+      <c r="K392" t="s">
+        <v>170</v>
+      </c>
+      <c r="L392" t="s">
+        <v>26</v>
+      </c>
+      <c r="M392" t="s">
+        <v>171</v>
+      </c>
+      <c r="N392" t="s">
+        <v>28</v>
+      </c>
+      <c r="O392" t="s">
         <v>3645</v>
-      </c>
-[...19 lines deleted...]
-        <v>3647</v>
       </c>
     </row>
     <row r="393" spans="1:15">
       <c r="A393">
-        <v>10101</v>
+        <v>8902</v>
       </c>
       <c r="B393" t="s">
+        <v>3646</v>
+      </c>
+      <c r="C393" t="s">
+        <v>3647</v>
+      </c>
+      <c r="D393" t="s">
         <v>3648</v>
       </c>
-      <c r="C393" t="s">
+      <c r="E393" t="s">
         <v>3649</v>
       </c>
-      <c r="D393" t="s">
+      <c r="F393" t="s">
         <v>3650</v>
       </c>
-      <c r="E393" t="s">
+      <c r="G393" t="s">
         <v>3651</v>
       </c>
-      <c r="F393" t="s">
+      <c r="H393" t="s">
         <v>3652</v>
       </c>
-      <c r="G393" t="s">
+      <c r="I393" t="s">
         <v>3653</v>
       </c>
-      <c r="H393" t="s">
+      <c r="J393" t="s">
+        <v>24</v>
+      </c>
+      <c r="K393" t="s">
+        <v>170</v>
+      </c>
+      <c r="L393" t="s">
+        <v>26</v>
+      </c>
+      <c r="M393" t="s">
+        <v>171</v>
+      </c>
+      <c r="N393" t="s">
+        <v>28</v>
+      </c>
+      <c r="O393" t="s">
         <v>3654</v>
-      </c>
-[...19 lines deleted...]
-        <v>3656</v>
       </c>
     </row>
     <row r="394" spans="1:15">
       <c r="A394">
-        <v>10412</v>
+        <v>8903</v>
       </c>
       <c r="B394" t="s">
+        <v>3655</v>
+      </c>
+      <c r="C394" t="s">
+        <v>3656</v>
+      </c>
+      <c r="D394" t="s">
         <v>3657</v>
       </c>
-      <c r="C394" t="s">
+      <c r="E394" t="s">
         <v>3658</v>
       </c>
-      <c r="D394" t="s">
+      <c r="F394" t="s">
         <v>3659</v>
       </c>
-      <c r="E394" t="s">
+      <c r="G394" t="s">
         <v>3660</v>
       </c>
-      <c r="F394" t="s">
+      <c r="H394" t="s">
         <v>3661</v>
       </c>
-      <c r="G394" t="s">
+      <c r="I394" t="s">
         <v>3662</v>
       </c>
-      <c r="H394" t="s">
+      <c r="J394" t="s">
+        <v>24</v>
+      </c>
+      <c r="K394" t="s">
+        <v>170</v>
+      </c>
+      <c r="L394" t="s">
+        <v>26</v>
+      </c>
+      <c r="M394" t="s">
+        <v>171</v>
+      </c>
+      <c r="N394" t="s">
+        <v>28</v>
+      </c>
+      <c r="O394" t="s">
         <v>3663</v>
-      </c>
-[...19 lines deleted...]
-        <v>3665</v>
       </c>
     </row>
     <row r="395" spans="1:15">
       <c r="A395">
-        <v>10603</v>
+        <v>8904</v>
       </c>
       <c r="B395" t="s">
+        <v>3664</v>
+      </c>
+      <c r="C395" t="s">
+        <v>3665</v>
+      </c>
+      <c r="D395" t="s">
         <v>3666</v>
       </c>
-      <c r="C395" t="s">
+      <c r="E395" t="s">
         <v>3667</v>
       </c>
-      <c r="D395" t="s">
+      <c r="F395" t="s">
         <v>3668</v>
       </c>
-      <c r="E395" t="s">
+      <c r="G395" t="s">
         <v>3669</v>
       </c>
-      <c r="F395" t="s">
+      <c r="H395" t="s">
         <v>3670</v>
       </c>
-      <c r="G395" t="s">
+      <c r="I395" t="s">
         <v>3671</v>
       </c>
-      <c r="H395" t="s">
+      <c r="J395" t="s">
+        <v>24</v>
+      </c>
+      <c r="K395" t="s">
+        <v>170</v>
+      </c>
+      <c r="L395" t="s">
+        <v>26</v>
+      </c>
+      <c r="M395" t="s">
+        <v>171</v>
+      </c>
+      <c r="N395" t="s">
+        <v>28</v>
+      </c>
+      <c r="O395" t="s">
         <v>3672</v>
-      </c>
-[...19 lines deleted...]
-        <v>3674</v>
       </c>
     </row>
     <row r="396" spans="1:15">
       <c r="A396">
-        <v>10647</v>
+        <v>8914</v>
       </c>
       <c r="B396" t="s">
+        <v>3673</v>
+      </c>
+      <c r="C396" t="s">
+        <v>3674</v>
+      </c>
+      <c r="D396" t="s">
         <v>3675</v>
       </c>
-      <c r="C396" t="s">
+      <c r="E396" t="s">
         <v>3676</v>
       </c>
-      <c r="D396" t="s">
+      <c r="F396" t="s">
         <v>3677</v>
       </c>
-      <c r="E396" t="s">
+      <c r="G396" t="s">
         <v>3678</v>
       </c>
-      <c r="F396" t="s">
+      <c r="H396" t="s">
         <v>3679</v>
       </c>
-      <c r="G396" t="s">
+      <c r="I396" t="s">
         <v>3680</v>
       </c>
-      <c r="H396" t="s">
+      <c r="J396" t="s">
+        <v>24</v>
+      </c>
+      <c r="K396" t="s">
+        <v>25</v>
+      </c>
+      <c r="L396" t="s">
+        <v>26</v>
+      </c>
+      <c r="M396" t="s">
+        <v>27</v>
+      </c>
+      <c r="N396" t="s">
+        <v>28</v>
+      </c>
+      <c r="O396" t="s">
         <v>3681</v>
-      </c>
-[...19 lines deleted...]
-        <v>3683</v>
       </c>
     </row>
     <row r="397" spans="1:15">
       <c r="A397">
-        <v>10887</v>
+        <v>8918</v>
       </c>
       <c r="B397" t="s">
+        <v>3682</v>
+      </c>
+      <c r="C397" t="s">
+        <v>3683</v>
+      </c>
+      <c r="D397" t="s">
         <v>3684</v>
       </c>
-      <c r="C397" t="s">
+      <c r="E397" t="s">
         <v>3685</v>
       </c>
-      <c r="D397" t="s">
+      <c r="F397" t="s">
         <v>3686</v>
       </c>
-      <c r="E397" t="s">
+      <c r="G397" t="s">
         <v>3687</v>
       </c>
-      <c r="F397" t="s">
+      <c r="H397" t="s">
         <v>3688</v>
       </c>
-      <c r="G397" t="s">
+      <c r="I397" t="s">
         <v>3689</v>
-      </c>
-[...4 lines deleted...]
-        <v>3691</v>
       </c>
       <c r="J397" t="s">
         <v>24</v>
       </c>
       <c r="K397" t="s">
         <v>25</v>
       </c>
       <c r="L397" t="s">
         <v>26</v>
       </c>
       <c r="M397" t="s">
         <v>27</v>
       </c>
       <c r="N397" t="s">
         <v>28</v>
       </c>
       <c r="O397" t="s">
-        <v>3692</v>
+        <v>3690</v>
       </c>
     </row>
     <row r="398" spans="1:15">
       <c r="A398">
-        <v>10925</v>
+        <v>8945</v>
       </c>
       <c r="B398" t="s">
+        <v>3691</v>
+      </c>
+      <c r="C398" t="s">
+        <v>3692</v>
+      </c>
+      <c r="D398" t="s">
         <v>3693</v>
       </c>
-      <c r="C398" t="s">
+      <c r="E398" t="s">
         <v>3694</v>
       </c>
-      <c r="D398" t="s">
+      <c r="F398" t="s">
         <v>3695</v>
       </c>
-      <c r="E398" t="s">
+      <c r="G398" t="s">
         <v>3696</v>
       </c>
-      <c r="F398" t="s">
+      <c r="H398" t="s">
         <v>3697</v>
       </c>
-      <c r="G398" t="s">
+      <c r="I398" t="s">
         <v>3698</v>
       </c>
-      <c r="H398" t="s">
+      <c r="J398" t="s">
+        <v>24</v>
+      </c>
+      <c r="K398" t="s">
+        <v>47</v>
+      </c>
+      <c r="L398" t="s">
+        <v>26</v>
+      </c>
+      <c r="M398" t="s">
+        <v>48</v>
+      </c>
+      <c r="N398" t="s">
+        <v>28</v>
+      </c>
+      <c r="O398" t="s">
         <v>3699</v>
-      </c>
-[...19 lines deleted...]
-        <v>3701</v>
       </c>
     </row>
     <row r="399" spans="1:15">
       <c r="A399">
-        <v>10930</v>
+        <v>8950</v>
       </c>
       <c r="B399" t="s">
+        <v>3700</v>
+      </c>
+      <c r="C399" t="s">
+        <v>3701</v>
+      </c>
+      <c r="D399" t="s">
         <v>3702</v>
       </c>
-      <c r="C399" t="s">
+      <c r="E399" t="s">
         <v>3703</v>
       </c>
-      <c r="D399" t="s">
+      <c r="F399" t="s">
         <v>3704</v>
       </c>
-      <c r="E399" t="s">
+      <c r="G399" t="s">
         <v>3705</v>
       </c>
-      <c r="F399" t="s">
+      <c r="H399" t="s">
         <v>3706</v>
       </c>
-      <c r="G399" t="s">
+      <c r="I399" t="s">
         <v>3707</v>
       </c>
-      <c r="H399" t="s">
+      <c r="J399" t="s">
+        <v>24</v>
+      </c>
+      <c r="K399" t="s">
+        <v>25</v>
+      </c>
+      <c r="L399" t="s">
+        <v>26</v>
+      </c>
+      <c r="M399" t="s">
+        <v>27</v>
+      </c>
+      <c r="N399" t="s">
+        <v>28</v>
+      </c>
+      <c r="O399" t="s">
         <v>3708</v>
-      </c>
-[...19 lines deleted...]
-        <v>3710</v>
       </c>
     </row>
     <row r="400" spans="1:15">
       <c r="A400">
-        <v>10947</v>
+        <v>8951</v>
       </c>
       <c r="B400" t="s">
+        <v>3709</v>
+      </c>
+      <c r="C400" t="s">
+        <v>3710</v>
+      </c>
+      <c r="D400" t="s">
         <v>3711</v>
       </c>
-      <c r="C400" t="s">
+      <c r="E400" t="s">
         <v>3712</v>
       </c>
-      <c r="D400" t="s">
+      <c r="F400" t="s">
         <v>3713</v>
       </c>
-      <c r="E400" t="s">
+      <c r="G400" t="s">
         <v>3714</v>
       </c>
-      <c r="F400" t="s">
+      <c r="H400" t="s">
         <v>3715</v>
       </c>
-      <c r="G400" t="s">
+      <c r="I400" t="s">
         <v>3716</v>
-      </c>
-[...4 lines deleted...]
-        <v>3718</v>
       </c>
       <c r="J400" t="s">
         <v>24</v>
       </c>
       <c r="K400" t="s">
         <v>170</v>
       </c>
       <c r="L400" t="s">
         <v>26</v>
       </c>
       <c r="M400" t="s">
         <v>171</v>
       </c>
       <c r="N400" t="s">
         <v>28</v>
       </c>
       <c r="O400" t="s">
-        <v>3719</v>
+        <v>3717</v>
       </c>
     </row>
     <row r="401" spans="1:15">
       <c r="A401">
-        <v>10948</v>
+        <v>8959</v>
       </c>
       <c r="B401" t="s">
+        <v>3718</v>
+      </c>
+      <c r="C401" t="s">
+        <v>3719</v>
+      </c>
+      <c r="D401" t="s">
         <v>3720</v>
       </c>
-      <c r="C401" t="s">
+      <c r="E401" t="s">
         <v>3721</v>
       </c>
-      <c r="D401" t="s">
+      <c r="F401" t="s">
         <v>3722</v>
       </c>
-      <c r="E401" t="s">
+      <c r="G401" t="s">
         <v>3723</v>
       </c>
-      <c r="F401" t="s">
+      <c r="H401" t="s">
         <v>3724</v>
       </c>
-      <c r="G401" t="s">
+      <c r="I401" t="s">
         <v>3725</v>
-      </c>
-[...4 lines deleted...]
-        <v>3727</v>
       </c>
       <c r="J401" t="s">
         <v>24</v>
       </c>
       <c r="K401" t="s">
         <v>170</v>
       </c>
       <c r="L401" t="s">
         <v>26</v>
       </c>
       <c r="M401" t="s">
         <v>171</v>
       </c>
       <c r="N401" t="s">
         <v>28</v>
       </c>
       <c r="O401" t="s">
-        <v>3728</v>
+        <v>3726</v>
       </c>
     </row>
     <row r="402" spans="1:15">
       <c r="A402">
-        <v>10950</v>
+        <v>8964</v>
       </c>
       <c r="B402" t="s">
+        <v>3727</v>
+      </c>
+      <c r="C402" t="s">
+        <v>3728</v>
+      </c>
+      <c r="D402" t="s">
         <v>3729</v>
       </c>
-      <c r="C402" t="s">
+      <c r="E402" t="s">
         <v>3730</v>
       </c>
-      <c r="D402" t="s">
+      <c r="F402" t="s">
         <v>3731</v>
       </c>
-      <c r="E402" t="s">
+      <c r="G402" t="s">
         <v>3732</v>
       </c>
-      <c r="F402" t="s">
+      <c r="H402" t="s">
         <v>3733</v>
       </c>
-      <c r="G402" t="s">
+      <c r="I402" t="s">
         <v>3734</v>
       </c>
-      <c r="H402" t="s">
+      <c r="J402" t="s">
+        <v>24</v>
+      </c>
+      <c r="K402" t="s">
+        <v>928</v>
+      </c>
+      <c r="L402" t="s">
+        <v>26</v>
+      </c>
+      <c r="M402" t="s">
+        <v>929</v>
+      </c>
+      <c r="N402" t="s">
+        <v>28</v>
+      </c>
+      <c r="O402" t="s">
         <v>3735</v>
-      </c>
-[...19 lines deleted...]
-        <v>3739</v>
       </c>
     </row>
     <row r="403" spans="1:15">
       <c r="A403">
-        <v>10951</v>
+        <v>10011</v>
       </c>
       <c r="B403" t="s">
+        <v>3736</v>
+      </c>
+      <c r="C403" t="s">
+        <v>3737</v>
+      </c>
+      <c r="D403" t="s">
+        <v>3738</v>
+      </c>
+      <c r="E403" t="s">
+        <v>3739</v>
+      </c>
+      <c r="F403" t="s">
         <v>3740</v>
       </c>
-      <c r="C403" t="s">
+      <c r="G403" t="s">
         <v>3741</v>
       </c>
-      <c r="D403" t="s">
+      <c r="H403" t="s">
         <v>3742</v>
       </c>
-      <c r="E403" t="s">
+      <c r="I403" t="s">
         <v>3743</v>
       </c>
-      <c r="F403" t="s">
+      <c r="J403" t="s">
+        <v>24</v>
+      </c>
+      <c r="K403" t="s">
+        <v>25</v>
+      </c>
+      <c r="L403" t="s">
+        <v>26</v>
+      </c>
+      <c r="M403" t="s">
+        <v>27</v>
+      </c>
+      <c r="N403" t="s">
+        <v>28</v>
+      </c>
+      <c r="O403" t="s">
         <v>3744</v>
-      </c>
-[...25 lines deleted...]
-        <v>3748</v>
       </c>
     </row>
     <row r="404" spans="1:15">
       <c r="A404">
-        <v>11000</v>
+        <v>10014</v>
       </c>
       <c r="B404" t="s">
+        <v>3745</v>
+      </c>
+      <c r="C404" t="s">
+        <v>3746</v>
+      </c>
+      <c r="D404" t="s">
+        <v>3747</v>
+      </c>
+      <c r="E404" t="s">
+        <v>3748</v>
+      </c>
+      <c r="F404" t="s">
         <v>3749</v>
       </c>
-      <c r="C404" t="s">
+      <c r="G404" t="s">
         <v>3750</v>
       </c>
-      <c r="D404" t="s">
+      <c r="H404" t="s">
         <v>3751</v>
       </c>
-      <c r="E404" t="s">
+      <c r="I404" t="s">
         <v>3752</v>
       </c>
-      <c r="F404" t="s">
+      <c r="J404" t="s">
+        <v>24</v>
+      </c>
+      <c r="K404" t="s">
         <v>3753</v>
       </c>
-      <c r="G404" t="s">
+      <c r="L404" t="s">
+        <v>26</v>
+      </c>
+      <c r="M404" t="s">
         <v>3754</v>
       </c>
-      <c r="H404" t="s">
+      <c r="N404" t="s">
+        <v>28</v>
+      </c>
+      <c r="O404" t="s">
         <v>3755</v>
-      </c>
-[...19 lines deleted...]
-        <v>3757</v>
       </c>
     </row>
     <row r="405" spans="1:15">
       <c r="A405">
-        <v>11220</v>
+        <v>10015</v>
       </c>
       <c r="B405" t="s">
+        <v>3756</v>
+      </c>
+      <c r="C405" t="s">
+        <v>3757</v>
+      </c>
+      <c r="D405" t="s">
         <v>3758</v>
       </c>
-      <c r="C405" t="s">
+      <c r="E405" t="s">
         <v>3759</v>
       </c>
-      <c r="D405" t="s">
+      <c r="F405" t="s">
         <v>3760</v>
       </c>
-      <c r="E405" t="s">
+      <c r="G405" t="s">
         <v>3761</v>
       </c>
-      <c r="F405" t="s">
+      <c r="H405" t="s">
         <v>3762</v>
       </c>
-      <c r="G405" t="s">
+      <c r="I405" t="s">
         <v>3763</v>
       </c>
-      <c r="H405" t="s">
+      <c r="J405" t="s">
+        <v>24</v>
+      </c>
+      <c r="K405" t="s">
+        <v>170</v>
+      </c>
+      <c r="L405" t="s">
+        <v>26</v>
+      </c>
+      <c r="M405" t="s">
+        <v>171</v>
+      </c>
+      <c r="N405" t="s">
+        <v>28</v>
+      </c>
+      <c r="O405" t="s">
         <v>3764</v>
-      </c>
-[...19 lines deleted...]
-        <v>3766</v>
       </c>
     </row>
     <row r="406" spans="1:15">
       <c r="A406">
-        <v>11231</v>
+        <v>10036</v>
       </c>
       <c r="B406" t="s">
+        <v>3765</v>
+      </c>
+      <c r="C406" t="s">
+        <v>3766</v>
+      </c>
+      <c r="D406" t="s">
         <v>3767</v>
       </c>
-      <c r="C406" t="s">
+      <c r="E406" t="s">
         <v>3768</v>
       </c>
-      <c r="D406" t="s">
+      <c r="F406" t="s">
         <v>3769</v>
       </c>
-      <c r="E406" t="s">
+      <c r="G406" t="s">
         <v>3770</v>
       </c>
-      <c r="F406" t="s">
+      <c r="H406" t="s">
         <v>3771</v>
       </c>
-      <c r="G406" t="s">
+      <c r="I406" t="s">
         <v>3772</v>
       </c>
-      <c r="H406" t="s">
+      <c r="J406" t="s">
+        <v>24</v>
+      </c>
+      <c r="K406" t="s">
+        <v>25</v>
+      </c>
+      <c r="L406" t="s">
+        <v>26</v>
+      </c>
+      <c r="M406" t="s">
+        <v>27</v>
+      </c>
+      <c r="N406" t="s">
+        <v>28</v>
+      </c>
+      <c r="O406" t="s">
         <v>3773</v>
-      </c>
-[...19 lines deleted...]
-        <v>3775</v>
       </c>
     </row>
     <row r="407" spans="1:15">
       <c r="A407">
-        <v>11287</v>
+        <v>10046</v>
       </c>
       <c r="B407" t="s">
+        <v>3774</v>
+      </c>
+      <c r="C407" t="s">
+        <v>3775</v>
+      </c>
+      <c r="D407" t="s">
         <v>3776</v>
       </c>
-      <c r="C407" t="s">
+      <c r="E407" t="s">
         <v>3777</v>
       </c>
-      <c r="D407" t="s">
+      <c r="F407" t="s">
         <v>3778</v>
       </c>
-      <c r="E407" t="s">
+      <c r="G407" t="s">
         <v>3779</v>
       </c>
-      <c r="F407" t="s">
+      <c r="H407" t="s">
         <v>3780</v>
       </c>
-      <c r="G407" t="s">
+      <c r="I407" t="s">
         <v>3781</v>
       </c>
-      <c r="H407" t="s">
+      <c r="J407" t="s">
+        <v>24</v>
+      </c>
+      <c r="K407" t="s">
+        <v>274</v>
+      </c>
+      <c r="L407" t="s">
+        <v>26</v>
+      </c>
+      <c r="M407" t="s">
+        <v>276</v>
+      </c>
+      <c r="N407" t="s">
+        <v>28</v>
+      </c>
+      <c r="O407" t="s">
         <v>3782</v>
-      </c>
-[...19 lines deleted...]
-        <v>3784</v>
       </c>
     </row>
     <row r="408" spans="1:15">
       <c r="A408">
-        <v>11299</v>
+        <v>10098</v>
       </c>
       <c r="B408" t="s">
+        <v>3783</v>
+      </c>
+      <c r="C408" t="s">
+        <v>3784</v>
+      </c>
+      <c r="D408" t="s">
         <v>3785</v>
       </c>
-      <c r="C408" t="s">
+      <c r="E408" t="s">
         <v>3786</v>
       </c>
-      <c r="D408" t="s">
+      <c r="F408" t="s">
         <v>3787</v>
       </c>
-      <c r="E408" t="s">
+      <c r="G408" t="s">
         <v>3788</v>
       </c>
-      <c r="F408" t="s">
+      <c r="H408" t="s">
         <v>3789</v>
       </c>
-      <c r="G408" t="s">
+      <c r="I408" t="s">
         <v>3790</v>
       </c>
-      <c r="H408" t="s">
+      <c r="J408" t="s">
+        <v>24</v>
+      </c>
+      <c r="K408" t="s">
+        <v>25</v>
+      </c>
+      <c r="L408" t="s">
+        <v>26</v>
+      </c>
+      <c r="M408" t="s">
+        <v>27</v>
+      </c>
+      <c r="N408" t="s">
+        <v>28</v>
+      </c>
+      <c r="O408" t="s">
         <v>3791</v>
-      </c>
-[...19 lines deleted...]
-        <v>3793</v>
       </c>
     </row>
     <row r="409" spans="1:15">
       <c r="A409">
-        <v>11306</v>
+        <v>10101</v>
       </c>
       <c r="B409" t="s">
+        <v>3792</v>
+      </c>
+      <c r="C409" t="s">
+        <v>3793</v>
+      </c>
+      <c r="D409" t="s">
         <v>3794</v>
       </c>
-      <c r="C409" t="s">
+      <c r="E409" t="s">
         <v>3795</v>
       </c>
-      <c r="D409" t="s">
+      <c r="F409" t="s">
         <v>3796</v>
       </c>
-      <c r="E409" t="s">
+      <c r="G409" t="s">
         <v>3797</v>
       </c>
-      <c r="F409" t="s">
+      <c r="H409" t="s">
         <v>3798</v>
       </c>
-      <c r="G409" t="s">
+      <c r="I409" t="s">
         <v>3799</v>
       </c>
-      <c r="H409" t="s">
+      <c r="J409" t="s">
+        <v>24</v>
+      </c>
+      <c r="K409" t="s">
+        <v>25</v>
+      </c>
+      <c r="L409" t="s">
+        <v>26</v>
+      </c>
+      <c r="M409" t="s">
+        <v>27</v>
+      </c>
+      <c r="N409" t="s">
+        <v>28</v>
+      </c>
+      <c r="O409" t="s">
         <v>3800</v>
-      </c>
-[...19 lines deleted...]
-        <v>3802</v>
       </c>
     </row>
     <row r="410" spans="1:15">
       <c r="A410">
-        <v>58060</v>
+        <v>10412</v>
       </c>
       <c r="B410" t="s">
+        <v>3801</v>
+      </c>
+      <c r="C410" t="s">
+        <v>3802</v>
+      </c>
+      <c r="D410" t="s">
         <v>3803</v>
       </c>
-      <c r="C410" t="s">
+      <c r="E410" t="s">
         <v>3804</v>
       </c>
-      <c r="D410" t="s">
+      <c r="F410" t="s">
         <v>3805</v>
       </c>
-      <c r="E410" t="s">
+      <c r="G410" t="s">
         <v>3806</v>
       </c>
-      <c r="F410" t="s">
+      <c r="H410" t="s">
         <v>3807</v>
       </c>
-      <c r="G410" t="s">
+      <c r="I410" t="s">
         <v>3808</v>
       </c>
-      <c r="H410" t="s">
+      <c r="J410" t="s">
+        <v>24</v>
+      </c>
+      <c r="K410" t="s">
+        <v>25</v>
+      </c>
+      <c r="L410" t="s">
+        <v>26</v>
+      </c>
+      <c r="M410" t="s">
+        <v>27</v>
+      </c>
+      <c r="N410" t="s">
+        <v>28</v>
+      </c>
+      <c r="O410" t="s">
         <v>3809</v>
-      </c>
-[...19 lines deleted...]
-        <v>3811</v>
       </c>
     </row>
     <row r="411" spans="1:15">
       <c r="A411">
-        <v>58066</v>
+        <v>10603</v>
       </c>
       <c r="B411" t="s">
+        <v>3810</v>
+      </c>
+      <c r="C411" t="s">
+        <v>3811</v>
+      </c>
+      <c r="D411" t="s">
         <v>3812</v>
       </c>
-      <c r="C411" t="s">
+      <c r="E411" t="s">
         <v>3813</v>
       </c>
-      <c r="D411" t="s">
+      <c r="F411" t="s">
         <v>3814</v>
       </c>
-      <c r="E411" t="s">
+      <c r="G411" t="s">
         <v>3815</v>
       </c>
-      <c r="F411" t="s">
+      <c r="H411" t="s">
         <v>3816</v>
       </c>
-      <c r="G411" t="s">
+      <c r="I411" t="s">
         <v>3817</v>
       </c>
-      <c r="H411" t="s">
+      <c r="J411" t="s">
+        <v>24</v>
+      </c>
+      <c r="K411" t="s">
+        <v>25</v>
+      </c>
+      <c r="L411" t="s">
+        <v>26</v>
+      </c>
+      <c r="M411" t="s">
+        <v>27</v>
+      </c>
+      <c r="N411" t="s">
+        <v>28</v>
+      </c>
+      <c r="O411" t="s">
         <v>3818</v>
-      </c>
-[...19 lines deleted...]
-        <v>3820</v>
       </c>
     </row>
     <row r="412" spans="1:15">
       <c r="A412">
-        <v>58120</v>
+        <v>10635</v>
       </c>
       <c r="B412" t="s">
+        <v>3819</v>
+      </c>
+      <c r="C412" t="s">
+        <v>3820</v>
+      </c>
+      <c r="D412" t="s">
         <v>3821</v>
       </c>
-      <c r="C412" t="s">
+      <c r="E412" t="s">
         <v>3822</v>
       </c>
-      <c r="D412" t="s">
+      <c r="F412" t="s">
         <v>3823</v>
       </c>
-      <c r="E412" t="s">
+      <c r="G412" t="s">
         <v>3824</v>
       </c>
-      <c r="F412" t="s">
+      <c r="H412" t="s">
         <v>3825</v>
       </c>
-      <c r="G412" t="s">
+      <c r="I412" t="s">
         <v>3826</v>
       </c>
-      <c r="H412" t="s">
+      <c r="J412" t="s">
+        <v>24</v>
+      </c>
+      <c r="K412" t="s">
+        <v>47</v>
+      </c>
+      <c r="L412" t="s">
+        <v>26</v>
+      </c>
+      <c r="M412" t="s">
+        <v>48</v>
+      </c>
+      <c r="N412" t="s">
+        <v>28</v>
+      </c>
+      <c r="O412" t="s">
         <v>3827</v>
-      </c>
-[...19 lines deleted...]
-        <v>3829</v>
       </c>
     </row>
     <row r="413" spans="1:15">
       <c r="A413">
-        <v>58122</v>
+        <v>10639</v>
       </c>
       <c r="B413" t="s">
+        <v>3828</v>
+      </c>
+      <c r="C413" t="s">
+        <v>3829</v>
+      </c>
+      <c r="D413" t="s">
         <v>3830</v>
       </c>
-      <c r="C413" t="s">
+      <c r="E413" t="s">
         <v>3831</v>
       </c>
-      <c r="D413" t="s">
+      <c r="F413" t="s">
         <v>3832</v>
       </c>
-      <c r="E413" t="s">
+      <c r="G413" t="s">
         <v>3833</v>
       </c>
-      <c r="F413" t="s">
+      <c r="H413" t="s">
         <v>3834</v>
       </c>
-      <c r="G413" t="s">
+      <c r="I413" t="s">
         <v>3835</v>
       </c>
-      <c r="H413" t="s">
+      <c r="J413" t="s">
+        <v>24</v>
+      </c>
+      <c r="K413" t="s">
+        <v>25</v>
+      </c>
+      <c r="L413" t="s">
+        <v>26</v>
+      </c>
+      <c r="M413" t="s">
+        <v>27</v>
+      </c>
+      <c r="N413" t="s">
+        <v>28</v>
+      </c>
+      <c r="O413" t="s">
         <v>3836</v>
-      </c>
-[...19 lines deleted...]
-        <v>3838</v>
       </c>
     </row>
     <row r="414" spans="1:15">
       <c r="A414">
-        <v>58144</v>
+        <v>10647</v>
       </c>
       <c r="B414" t="s">
+        <v>3837</v>
+      </c>
+      <c r="C414" t="s">
+        <v>3838</v>
+      </c>
+      <c r="D414" t="s">
         <v>3839</v>
       </c>
-      <c r="C414" t="s">
+      <c r="E414" t="s">
         <v>3840</v>
       </c>
-      <c r="D414" t="s">
+      <c r="F414" t="s">
         <v>3841</v>
       </c>
-      <c r="E414" t="s">
+      <c r="G414" t="s">
         <v>3842</v>
       </c>
-      <c r="F414" t="s">
+      <c r="H414" t="s">
         <v>3843</v>
       </c>
-      <c r="G414" t="s">
+      <c r="I414" t="s">
         <v>3844</v>
       </c>
-      <c r="H414" t="s">
+      <c r="J414" t="s">
+        <v>24</v>
+      </c>
+      <c r="K414" t="s">
+        <v>170</v>
+      </c>
+      <c r="L414" t="s">
+        <v>26</v>
+      </c>
+      <c r="M414" t="s">
+        <v>171</v>
+      </c>
+      <c r="N414" t="s">
+        <v>28</v>
+      </c>
+      <c r="O414" t="s">
         <v>3845</v>
-      </c>
-[...19 lines deleted...]
-        <v>3847</v>
       </c>
     </row>
     <row r="415" spans="1:15">
       <c r="A415">
-        <v>58148</v>
+        <v>10887</v>
       </c>
       <c r="B415" t="s">
+        <v>3846</v>
+      </c>
+      <c r="C415" t="s">
+        <v>3847</v>
+      </c>
+      <c r="D415" t="s">
         <v>3848</v>
       </c>
-      <c r="C415" t="s">
+      <c r="E415" t="s">
         <v>3849</v>
       </c>
-      <c r="D415" t="s">
+      <c r="F415" t="s">
         <v>3850</v>
       </c>
-      <c r="E415" t="s">
+      <c r="G415" t="s">
         <v>3851</v>
       </c>
-      <c r="F415" t="s">
+      <c r="H415" t="s">
         <v>3852</v>
       </c>
-      <c r="G415" t="s">
+      <c r="I415" t="s">
         <v>3853</v>
       </c>
-      <c r="H415" t="s">
+      <c r="J415" t="s">
+        <v>24</v>
+      </c>
+      <c r="K415" t="s">
+        <v>25</v>
+      </c>
+      <c r="L415" t="s">
+        <v>26</v>
+      </c>
+      <c r="M415" t="s">
+        <v>27</v>
+      </c>
+      <c r="N415" t="s">
+        <v>28</v>
+      </c>
+      <c r="O415" t="s">
         <v>3854</v>
-      </c>
-[...19 lines deleted...]
-        <v>3856</v>
       </c>
     </row>
     <row r="416" spans="1:15">
       <c r="A416">
-        <v>58218</v>
+        <v>10925</v>
       </c>
       <c r="B416" t="s">
+        <v>3855</v>
+      </c>
+      <c r="C416" t="s">
+        <v>3856</v>
+      </c>
+      <c r="D416" t="s">
         <v>3857</v>
       </c>
-      <c r="C416" t="s">
+      <c r="E416" t="s">
         <v>3858</v>
       </c>
-      <c r="D416" t="s">
+      <c r="F416" t="s">
         <v>3859</v>
       </c>
-      <c r="E416" t="s">
+      <c r="G416" t="s">
         <v>3860</v>
       </c>
-      <c r="F416" t="s">
+      <c r="H416" t="s">
         <v>3861</v>
       </c>
-      <c r="G416" t="s">
+      <c r="I416" t="s">
         <v>3862</v>
       </c>
-      <c r="H416" t="s">
+      <c r="J416" t="s">
+        <v>24</v>
+      </c>
+      <c r="K416" t="s">
+        <v>25</v>
+      </c>
+      <c r="L416" t="s">
+        <v>26</v>
+      </c>
+      <c r="M416" t="s">
+        <v>27</v>
+      </c>
+      <c r="N416" t="s">
+        <v>28</v>
+      </c>
+      <c r="O416" t="s">
         <v>3863</v>
-      </c>
-[...19 lines deleted...]
-        <v>3865</v>
       </c>
     </row>
     <row r="417" spans="1:15">
       <c r="A417">
-        <v>58223</v>
+        <v>10927</v>
       </c>
       <c r="B417" t="s">
+        <v>3864</v>
+      </c>
+      <c r="C417" t="s">
+        <v>3865</v>
+      </c>
+      <c r="D417" t="s">
         <v>3866</v>
       </c>
-      <c r="C417" t="s">
+      <c r="E417" t="s">
         <v>3867</v>
       </c>
-      <c r="D417" t="s">
+      <c r="F417" t="s">
         <v>3868</v>
       </c>
-      <c r="E417" t="s">
+      <c r="G417" t="s">
         <v>3869</v>
       </c>
-      <c r="F417" t="s">
+      <c r="H417" t="s">
         <v>3870</v>
       </c>
-      <c r="G417" t="s">
+      <c r="I417" t="s">
         <v>3871</v>
-      </c>
-[...4 lines deleted...]
-        <v>3873</v>
       </c>
       <c r="J417" t="s">
         <v>24</v>
       </c>
       <c r="K417" t="s">
         <v>170</v>
       </c>
       <c r="L417" t="s">
         <v>26</v>
       </c>
       <c r="M417" t="s">
         <v>171</v>
       </c>
       <c r="N417" t="s">
         <v>28</v>
       </c>
       <c r="O417" t="s">
-        <v>3874</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="418" spans="1:15">
       <c r="A418">
-        <v>58240</v>
+        <v>10930</v>
       </c>
       <c r="B418" t="s">
+        <v>3873</v>
+      </c>
+      <c r="C418" t="s">
+        <v>3874</v>
+      </c>
+      <c r="D418" t="s">
         <v>3875</v>
       </c>
-      <c r="C418" t="s">
+      <c r="E418" t="s">
         <v>3876</v>
       </c>
-      <c r="D418" t="s">
+      <c r="F418" t="s">
         <v>3877</v>
       </c>
-      <c r="E418" t="s">
+      <c r="G418" t="s">
         <v>3878</v>
       </c>
-      <c r="F418" t="s">
+      <c r="H418" t="s">
         <v>3879</v>
       </c>
-      <c r="G418" t="s">
+      <c r="I418" t="s">
         <v>3880</v>
       </c>
-      <c r="H418" t="s">
+      <c r="J418" t="s">
+        <v>1530</v>
+      </c>
+      <c r="K418" t="s">
+        <v>274</v>
+      </c>
+      <c r="L418" t="s">
+        <v>1531</v>
+      </c>
+      <c r="M418" t="s">
+        <v>276</v>
+      </c>
+      <c r="N418" t="s">
+        <v>28</v>
+      </c>
+      <c r="O418" t="s">
         <v>3881</v>
-      </c>
-[...19 lines deleted...]
-        <v>3885</v>
       </c>
     </row>
     <row r="419" spans="1:15">
       <c r="A419">
-        <v>58259</v>
+        <v>10945</v>
       </c>
       <c r="B419" t="s">
+        <v>3882</v>
+      </c>
+      <c r="C419" t="s">
+        <v>3883</v>
+      </c>
+      <c r="D419" t="s">
+        <v>3884</v>
+      </c>
+      <c r="E419" t="s">
+        <v>3885</v>
+      </c>
+      <c r="F419" t="s">
         <v>3886</v>
       </c>
-      <c r="C419" t="s">
+      <c r="G419" t="s">
         <v>3887</v>
       </c>
-      <c r="D419" t="s">
+      <c r="H419" t="s">
         <v>3888</v>
       </c>
-      <c r="E419" t="s">
+      <c r="I419" t="s">
         <v>3889</v>
       </c>
-      <c r="F419" t="s">
+      <c r="J419" t="s">
+        <v>450</v>
+      </c>
+      <c r="K419" t="s">
+        <v>758</v>
+      </c>
+      <c r="L419" t="s">
+        <v>452</v>
+      </c>
+      <c r="M419" t="s">
+        <v>759</v>
+      </c>
+      <c r="N419" t="s">
+        <v>28</v>
+      </c>
+      <c r="O419" t="s">
         <v>3890</v>
-      </c>
-[...25 lines deleted...]
-        <v>3896</v>
       </c>
     </row>
     <row r="420" spans="1:15">
       <c r="A420">
-        <v>64637</v>
+        <v>10947</v>
       </c>
       <c r="B420" t="s">
+        <v>3891</v>
+      </c>
+      <c r="C420" t="s">
+        <v>3892</v>
+      </c>
+      <c r="D420" t="s">
+        <v>3893</v>
+      </c>
+      <c r="E420" t="s">
+        <v>3894</v>
+      </c>
+      <c r="F420" t="s">
+        <v>3895</v>
+      </c>
+      <c r="G420" t="s">
+        <v>3896</v>
+      </c>
+      <c r="H420" t="s">
         <v>3897</v>
       </c>
-      <c r="C420" t="s">
+      <c r="I420" t="s">
         <v>3898</v>
       </c>
-      <c r="D420" t="s">
+      <c r="J420" t="s">
+        <v>24</v>
+      </c>
+      <c r="K420" t="s">
+        <v>170</v>
+      </c>
+      <c r="L420" t="s">
+        <v>26</v>
+      </c>
+      <c r="M420" t="s">
+        <v>171</v>
+      </c>
+      <c r="N420" t="s">
+        <v>28</v>
+      </c>
+      <c r="O420" t="s">
         <v>3899</v>
-      </c>
-[...31 lines deleted...]
-        <v>3905</v>
       </c>
     </row>
     <row r="421" spans="1:15">
       <c r="A421">
-        <v>64643</v>
+        <v>10948</v>
       </c>
       <c r="B421" t="s">
+        <v>3900</v>
+      </c>
+      <c r="C421" t="s">
+        <v>3901</v>
+      </c>
+      <c r="D421" t="s">
+        <v>3902</v>
+      </c>
+      <c r="E421" t="s">
+        <v>3903</v>
+      </c>
+      <c r="F421" t="s">
+        <v>3904</v>
+      </c>
+      <c r="G421" t="s">
+        <v>3905</v>
+      </c>
+      <c r="H421" t="s">
         <v>3906</v>
       </c>
-      <c r="C421" t="s">
+      <c r="I421" t="s">
         <v>3907</v>
-      </c>
-[...16 lines deleted...]
-        <v>3913</v>
       </c>
       <c r="J421" t="s">
         <v>24</v>
       </c>
       <c r="K421" t="s">
         <v>170</v>
       </c>
       <c r="L421" t="s">
         <v>26</v>
       </c>
       <c r="M421" t="s">
         <v>171</v>
       </c>
       <c r="N421" t="s">
         <v>28</v>
       </c>
       <c r="O421" t="s">
-        <v>3914</v>
+        <v>3908</v>
       </c>
     </row>
     <row r="422" spans="1:15">
       <c r="A422">
-        <v>64689</v>
+        <v>10950</v>
       </c>
       <c r="B422" t="s">
+        <v>3909</v>
+      </c>
+      <c r="C422" t="s">
+        <v>3910</v>
+      </c>
+      <c r="D422" t="s">
+        <v>3911</v>
+      </c>
+      <c r="E422" t="s">
+        <v>3912</v>
+      </c>
+      <c r="F422" t="s">
+        <v>3913</v>
+      </c>
+      <c r="G422" t="s">
+        <v>3914</v>
+      </c>
+      <c r="H422" t="s">
         <v>3915</v>
       </c>
-      <c r="C422" t="s">
+      <c r="I422" t="s">
         <v>3916</v>
       </c>
-      <c r="D422" t="s">
+      <c r="J422" t="s">
+        <v>24</v>
+      </c>
+      <c r="K422" t="s">
         <v>3917</v>
       </c>
-      <c r="E422" t="s">
+      <c r="L422" t="s">
+        <v>26</v>
+      </c>
+      <c r="M422" t="s">
         <v>3918</v>
       </c>
-      <c r="F422" t="s">
+      <c r="N422" t="s">
+        <v>28</v>
+      </c>
+      <c r="O422" t="s">
         <v>3919</v>
-      </c>
-[...25 lines deleted...]
-        <v>3923</v>
       </c>
     </row>
     <row r="423" spans="1:15">
       <c r="A423">
-        <v>65000</v>
+        <v>10951</v>
       </c>
       <c r="B423" t="s">
+        <v>3920</v>
+      </c>
+      <c r="C423" t="s">
+        <v>3921</v>
+      </c>
+      <c r="D423" t="s">
+        <v>3922</v>
+      </c>
+      <c r="E423" t="s">
+        <v>3923</v>
+      </c>
+      <c r="F423" t="s">
         <v>3924</v>
       </c>
-      <c r="C423" t="s">
+      <c r="G423" t="s">
         <v>3925</v>
       </c>
-      <c r="D423" t="s">
+      <c r="H423" t="s">
         <v>3926</v>
       </c>
-      <c r="E423" t="s">
+      <c r="I423" t="s">
         <v>3927</v>
       </c>
-      <c r="F423" t="s">
+      <c r="J423" t="s">
+        <v>24</v>
+      </c>
+      <c r="K423" t="s">
+        <v>47</v>
+      </c>
+      <c r="L423" t="s">
+        <v>26</v>
+      </c>
+      <c r="M423" t="s">
+        <v>48</v>
+      </c>
+      <c r="N423" t="s">
+        <v>28</v>
+      </c>
+      <c r="O423" t="s">
         <v>3928</v>
-      </c>
-[...25 lines deleted...]
-        <v>3932</v>
       </c>
     </row>
     <row r="424" spans="1:15">
       <c r="A424">
-        <v>65001</v>
+        <v>11000</v>
       </c>
       <c r="B424" t="s">
+        <v>3929</v>
+      </c>
+      <c r="C424" t="s">
+        <v>3930</v>
+      </c>
+      <c r="D424" t="s">
+        <v>3931</v>
+      </c>
+      <c r="E424" t="s">
+        <v>3932</v>
+      </c>
+      <c r="F424" t="s">
         <v>3933</v>
       </c>
-      <c r="C424" t="s">
+      <c r="G424" t="s">
         <v>3934</v>
       </c>
-      <c r="D424" t="s">
+      <c r="H424" t="s">
         <v>3935</v>
       </c>
-      <c r="E424" t="s">
+      <c r="I424" t="s">
         <v>3936</v>
       </c>
-      <c r="F424" t="s">
+      <c r="J424" t="s">
+        <v>24</v>
+      </c>
+      <c r="K424" t="s">
+        <v>25</v>
+      </c>
+      <c r="L424" t="s">
+        <v>26</v>
+      </c>
+      <c r="M424" t="s">
+        <v>27</v>
+      </c>
+      <c r="N424" t="s">
+        <v>28</v>
+      </c>
+      <c r="O424" t="s">
         <v>3937</v>
-      </c>
-[...25 lines deleted...]
-        <v>3941</v>
       </c>
     </row>
     <row r="425" spans="1:15">
       <c r="A425">
-        <v>65002</v>
+        <v>11161</v>
       </c>
       <c r="B425" t="s">
+        <v>3938</v>
+      </c>
+      <c r="C425" t="s">
+        <v>3939</v>
+      </c>
+      <c r="D425" t="s">
+        <v>3940</v>
+      </c>
+      <c r="E425" t="s">
+        <v>3941</v>
+      </c>
+      <c r="F425" t="s">
         <v>3942</v>
       </c>
-      <c r="C425" t="s">
+      <c r="G425" t="s">
         <v>3943</v>
       </c>
-      <c r="D425" t="s">
+      <c r="H425" t="s">
         <v>3944</v>
       </c>
-      <c r="E425" t="s">
+      <c r="I425" t="s">
         <v>3945</v>
       </c>
-      <c r="F425" t="s">
+      <c r="J425" t="s">
+        <v>24</v>
+      </c>
+      <c r="K425" t="s">
+        <v>917</v>
+      </c>
+      <c r="L425" t="s">
+        <v>26</v>
+      </c>
+      <c r="M425" t="s">
+        <v>1532</v>
+      </c>
+      <c r="N425" t="s">
+        <v>28</v>
+      </c>
+      <c r="O425" t="s">
         <v>3946</v>
-      </c>
-[...25 lines deleted...]
-        <v>3950</v>
       </c>
     </row>
     <row r="426" spans="1:15">
       <c r="A426">
-        <v>65003</v>
+        <v>11169</v>
       </c>
       <c r="B426" t="s">
+        <v>3947</v>
+      </c>
+      <c r="C426" t="s">
+        <v>3948</v>
+      </c>
+      <c r="D426" t="s">
+        <v>3949</v>
+      </c>
+      <c r="E426" t="s">
+        <v>3950</v>
+      </c>
+      <c r="F426" t="s">
         <v>3951</v>
       </c>
-      <c r="C426" t="s">
+      <c r="G426" t="s">
         <v>3952</v>
       </c>
-      <c r="D426" t="s">
+      <c r="H426" t="s">
         <v>3953</v>
       </c>
-      <c r="E426" t="s">
+      <c r="I426" t="s">
         <v>3954</v>
       </c>
-      <c r="F426" t="s">
+      <c r="J426" t="s">
+        <v>24</v>
+      </c>
+      <c r="K426" t="s">
+        <v>59</v>
+      </c>
+      <c r="L426" t="s">
+        <v>26</v>
+      </c>
+      <c r="M426" t="s">
+        <v>61</v>
+      </c>
+      <c r="N426" t="s">
+        <v>28</v>
+      </c>
+      <c r="O426" t="s">
         <v>3955</v>
-      </c>
-[...25 lines deleted...]
-        <v>3959</v>
       </c>
     </row>
     <row r="427" spans="1:15">
       <c r="A427">
-        <v>65004</v>
+        <v>11220</v>
       </c>
       <c r="B427" t="s">
+        <v>3956</v>
+      </c>
+      <c r="C427" t="s">
+        <v>3957</v>
+      </c>
+      <c r="D427" t="s">
+        <v>3958</v>
+      </c>
+      <c r="E427" t="s">
+        <v>3959</v>
+      </c>
+      <c r="F427" t="s">
         <v>3960</v>
       </c>
-      <c r="C427" t="s">
+      <c r="G427" t="s">
         <v>3961</v>
       </c>
-      <c r="D427" t="s">
+      <c r="H427" t="s">
         <v>3962</v>
       </c>
-      <c r="E427" t="s">
+      <c r="I427" t="s">
         <v>3963</v>
       </c>
-      <c r="F427" t="s">
+      <c r="J427" t="s">
+        <v>24</v>
+      </c>
+      <c r="K427" t="s">
+        <v>690</v>
+      </c>
+      <c r="L427" t="s">
+        <v>26</v>
+      </c>
+      <c r="M427" t="s">
+        <v>691</v>
+      </c>
+      <c r="N427" t="s">
+        <v>28</v>
+      </c>
+      <c r="O427" t="s">
         <v>3964</v>
-      </c>
-[...25 lines deleted...]
-        <v>3968</v>
       </c>
     </row>
     <row r="428" spans="1:15">
       <c r="A428">
-        <v>65005</v>
+        <v>11231</v>
       </c>
       <c r="B428" t="s">
+        <v>3965</v>
+      </c>
+      <c r="C428" t="s">
+        <v>3966</v>
+      </c>
+      <c r="D428" t="s">
+        <v>3967</v>
+      </c>
+      <c r="E428" t="s">
+        <v>3968</v>
+      </c>
+      <c r="F428" t="s">
         <v>3969</v>
       </c>
-      <c r="C428" t="s">
+      <c r="G428" t="s">
         <v>3970</v>
       </c>
-      <c r="D428" t="s">
+      <c r="H428" t="s">
         <v>3971</v>
       </c>
-      <c r="E428" t="s">
+      <c r="I428" t="s">
         <v>3972</v>
       </c>
-      <c r="F428" t="s">
+      <c r="J428" t="s">
+        <v>24</v>
+      </c>
+      <c r="K428" t="s">
+        <v>170</v>
+      </c>
+      <c r="L428" t="s">
+        <v>26</v>
+      </c>
+      <c r="M428" t="s">
+        <v>171</v>
+      </c>
+      <c r="N428" t="s">
+        <v>28</v>
+      </c>
+      <c r="O428" t="s">
         <v>3973</v>
-      </c>
-[...25 lines deleted...]
-        <v>3979</v>
       </c>
     </row>
     <row r="429" spans="1:15">
       <c r="A429">
-        <v>65006</v>
+        <v>11249</v>
       </c>
       <c r="B429" t="s">
+        <v>3974</v>
+      </c>
+      <c r="C429" t="s">
+        <v>3975</v>
+      </c>
+      <c r="D429" t="s">
+        <v>3976</v>
+      </c>
+      <c r="E429" t="s">
+        <v>3977</v>
+      </c>
+      <c r="F429" t="s">
+        <v>3978</v>
+      </c>
+      <c r="G429" t="s">
+        <v>3979</v>
+      </c>
+      <c r="H429" t="s">
         <v>3980</v>
       </c>
-      <c r="C429" t="s">
+      <c r="I429" t="s">
         <v>3981</v>
       </c>
-      <c r="D429" t="s">
+      <c r="J429" t="s">
+        <v>24</v>
+      </c>
+      <c r="K429" t="s">
+        <v>47</v>
+      </c>
+      <c r="L429" t="s">
+        <v>26</v>
+      </c>
+      <c r="M429" t="s">
+        <v>48</v>
+      </c>
+      <c r="N429" t="s">
+        <v>28</v>
+      </c>
+      <c r="O429" t="s">
         <v>3982</v>
-      </c>
-[...31 lines deleted...]
-        <v>3990</v>
       </c>
     </row>
     <row r="430" spans="1:15">
       <c r="A430">
-        <v>65007</v>
+        <v>11251</v>
       </c>
       <c r="B430" t="s">
+        <v>3983</v>
+      </c>
+      <c r="C430" t="s">
+        <v>3984</v>
+      </c>
+      <c r="D430" t="s">
+        <v>3985</v>
+      </c>
+      <c r="E430" t="s">
+        <v>3986</v>
+      </c>
+      <c r="F430" t="s">
+        <v>3987</v>
+      </c>
+      <c r="G430" t="s">
+        <v>3988</v>
+      </c>
+      <c r="H430" t="s">
+        <v>3989</v>
+      </c>
+      <c r="I430" t="s">
+        <v>3990</v>
+      </c>
+      <c r="J430" t="s">
+        <v>24</v>
+      </c>
+      <c r="K430" t="s">
+        <v>3562</v>
+      </c>
+      <c r="L430" t="s">
+        <v>26</v>
+      </c>
+      <c r="M430" t="s">
+        <v>3563</v>
+      </c>
+      <c r="N430" t="s">
+        <v>28</v>
+      </c>
+      <c r="O430" t="s">
         <v>3991</v>
-      </c>
-[...37 lines deleted...]
-        <v>3999</v>
       </c>
     </row>
     <row r="431" spans="1:15">
       <c r="A431">
-        <v>65008</v>
+        <v>11256</v>
       </c>
       <c r="B431" t="s">
-        <v>4000</v>
+        <v>3992</v>
       </c>
       <c r="C431" t="s">
-        <v>4001</v>
+        <v>3993</v>
       </c>
       <c r="D431" t="s">
-        <v>4002</v>
+        <v>3994</v>
       </c>
       <c r="E431" t="s">
-        <v>4003</v>
+        <v>3995</v>
       </c>
       <c r="F431" t="s">
-        <v>4004</v>
+        <v>3996</v>
       </c>
       <c r="G431" t="s">
-        <v>4005</v>
+        <v>3997</v>
       </c>
       <c r="H431" t="s">
-        <v>4006</v>
+        <v>3998</v>
       </c>
       <c r="I431" t="s">
-        <v>4007</v>
+        <v>3999</v>
       </c>
       <c r="J431" t="s">
         <v>24</v>
       </c>
       <c r="K431" t="s">
         <v>170</v>
       </c>
       <c r="L431" t="s">
         <v>26</v>
       </c>
       <c r="M431" t="s">
         <v>171</v>
       </c>
       <c r="N431" t="s">
         <v>28</v>
       </c>
       <c r="O431" t="s">
-        <v>4008</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="432" spans="1:15">
       <c r="A432">
-        <v>65009</v>
+        <v>11287</v>
       </c>
       <c r="B432" t="s">
-        <v>4009</v>
+        <v>4001</v>
       </c>
       <c r="C432" t="s">
-        <v>4010</v>
+        <v>4002</v>
       </c>
       <c r="D432" t="s">
-        <v>4011</v>
+        <v>4003</v>
       </c>
       <c r="E432" t="s">
-        <v>4012</v>
+        <v>4004</v>
       </c>
       <c r="F432" t="s">
-        <v>4013</v>
+        <v>4005</v>
       </c>
       <c r="G432" t="s">
-        <v>4014</v>
+        <v>4006</v>
       </c>
       <c r="H432" t="s">
-        <v>4015</v>
+        <v>4007</v>
       </c>
       <c r="I432" t="s">
-        <v>4016</v>
+        <v>4008</v>
       </c>
       <c r="J432" t="s">
         <v>24</v>
       </c>
       <c r="K432" t="s">
         <v>170</v>
       </c>
       <c r="L432" t="s">
         <v>26</v>
       </c>
       <c r="M432" t="s">
         <v>171</v>
       </c>
       <c r="N432" t="s">
         <v>28</v>
       </c>
       <c r="O432" t="s">
-        <v>4017</v>
+        <v>4009</v>
       </c>
     </row>
     <row r="433" spans="1:15">
       <c r="A433">
-        <v>65010</v>
+        <v>11299</v>
       </c>
       <c r="B433" t="s">
+        <v>4010</v>
+      </c>
+      <c r="C433" t="s">
+        <v>4011</v>
+      </c>
+      <c r="D433" t="s">
+        <v>4012</v>
+      </c>
+      <c r="E433" t="s">
+        <v>4013</v>
+      </c>
+      <c r="F433" t="s">
+        <v>4014</v>
+      </c>
+      <c r="G433" t="s">
+        <v>4015</v>
+      </c>
+      <c r="H433" t="s">
+        <v>4016</v>
+      </c>
+      <c r="I433" t="s">
+        <v>4017</v>
+      </c>
+      <c r="J433" t="s">
+        <v>24</v>
+      </c>
+      <c r="K433" t="s">
+        <v>170</v>
+      </c>
+      <c r="L433" t="s">
+        <v>26</v>
+      </c>
+      <c r="M433" t="s">
+        <v>171</v>
+      </c>
+      <c r="N433" t="s">
+        <v>28</v>
+      </c>
+      <c r="O433" t="s">
         <v>4018</v>
-      </c>
-[...37 lines deleted...]
-        <v>4026</v>
       </c>
     </row>
     <row r="434" spans="1:15">
       <c r="A434">
-        <v>65011</v>
+        <v>11303</v>
       </c>
       <c r="B434" t="s">
+        <v>4019</v>
+      </c>
+      <c r="C434" t="s">
+        <v>4020</v>
+      </c>
+      <c r="D434" t="s">
+        <v>4021</v>
+      </c>
+      <c r="E434" t="s">
+        <v>4022</v>
+      </c>
+      <c r="F434" t="s">
+        <v>4023</v>
+      </c>
+      <c r="G434" t="s">
+        <v>4024</v>
+      </c>
+      <c r="H434" t="s">
+        <v>4025</v>
+      </c>
+      <c r="I434" t="s">
+        <v>4026</v>
+      </c>
+      <c r="J434" t="s">
+        <v>450</v>
+      </c>
+      <c r="K434" t="s">
+        <v>274</v>
+      </c>
+      <c r="L434" t="s">
+        <v>452</v>
+      </c>
+      <c r="M434" t="s">
+        <v>276</v>
+      </c>
+      <c r="N434" t="s">
+        <v>28</v>
+      </c>
+      <c r="O434" t="s">
         <v>4027</v>
-      </c>
-[...37 lines deleted...]
-        <v>4035</v>
       </c>
     </row>
     <row r="435" spans="1:15">
       <c r="A435">
-        <v>65012</v>
+        <v>11306</v>
       </c>
       <c r="B435" t="s">
+        <v>4028</v>
+      </c>
+      <c r="C435" t="s">
+        <v>4029</v>
+      </c>
+      <c r="D435" t="s">
+        <v>4030</v>
+      </c>
+      <c r="E435" t="s">
+        <v>4031</v>
+      </c>
+      <c r="F435" t="s">
+        <v>4032</v>
+      </c>
+      <c r="G435" t="s">
+        <v>4033</v>
+      </c>
+      <c r="H435" t="s">
+        <v>4034</v>
+      </c>
+      <c r="I435" t="s">
+        <v>4035</v>
+      </c>
+      <c r="J435" t="s">
+        <v>24</v>
+      </c>
+      <c r="K435" t="s">
+        <v>1189</v>
+      </c>
+      <c r="L435" t="s">
+        <v>26</v>
+      </c>
+      <c r="M435" t="s">
+        <v>1190</v>
+      </c>
+      <c r="N435" t="s">
+        <v>28</v>
+      </c>
+      <c r="O435" t="s">
         <v>4036</v>
-      </c>
-[...37 lines deleted...]
-        <v>4046</v>
       </c>
     </row>
     <row r="436" spans="1:15">
       <c r="A436">
-        <v>65013</v>
+        <v>58060</v>
       </c>
       <c r="B436" t="s">
-        <v>4047</v>
+        <v>4037</v>
       </c>
       <c r="C436" t="s">
-        <v>4048</v>
+        <v>4038</v>
       </c>
       <c r="D436" t="s">
-        <v>4049</v>
+        <v>4039</v>
       </c>
       <c r="E436" t="s">
-        <v>4050</v>
+        <v>4040</v>
       </c>
       <c r="F436" t="s">
-        <v>4051</v>
+        <v>4041</v>
       </c>
       <c r="G436" t="s">
-        <v>4052</v>
+        <v>4042</v>
       </c>
       <c r="H436" t="s">
-        <v>4053</v>
+        <v>4043</v>
       </c>
       <c r="I436" t="s">
-        <v>4054</v>
+        <v>4044</v>
       </c>
       <c r="J436" t="s">
         <v>24</v>
       </c>
       <c r="K436" t="s">
-        <v>25</v>
+        <v>3562</v>
       </c>
       <c r="L436" t="s">
         <v>26</v>
       </c>
       <c r="M436" t="s">
-        <v>27</v>
+        <v>3563</v>
       </c>
       <c r="N436" t="s">
         <v>28</v>
       </c>
       <c r="O436" t="s">
-        <v>4055</v>
+        <v>4045</v>
       </c>
     </row>
     <row r="437" spans="1:15">
       <c r="A437">
-        <v>65014</v>
+        <v>58066</v>
       </c>
       <c r="B437" t="s">
-        <v>4056</v>
+        <v>4046</v>
       </c>
       <c r="C437" t="s">
-        <v>4057</v>
+        <v>4047</v>
       </c>
       <c r="D437" t="s">
-        <v>4058</v>
+        <v>4048</v>
       </c>
       <c r="E437" t="s">
-        <v>4059</v>
+        <v>4049</v>
       </c>
       <c r="F437" t="s">
-        <v>4060</v>
+        <v>4050</v>
       </c>
       <c r="G437" t="s">
-        <v>4061</v>
+        <v>4051</v>
       </c>
       <c r="H437" t="s">
-        <v>4062</v>
+        <v>4052</v>
       </c>
       <c r="I437" t="s">
-        <v>4063</v>
+        <v>4053</v>
       </c>
       <c r="J437" t="s">
-        <v>450</v>
+        <v>24</v>
       </c>
       <c r="K437" t="s">
-        <v>690</v>
+        <v>274</v>
       </c>
       <c r="L437" t="s">
-        <v>452</v>
+        <v>26</v>
       </c>
       <c r="M437" t="s">
-        <v>691</v>
+        <v>276</v>
       </c>
       <c r="N437" t="s">
         <v>28</v>
       </c>
       <c r="O437" t="s">
-        <v>4064</v>
+        <v>4054</v>
       </c>
     </row>
     <row r="438" spans="1:15">
       <c r="A438">
-        <v>65015</v>
+        <v>58067</v>
       </c>
       <c r="B438" t="s">
-        <v>4065</v>
+        <v>4055</v>
       </c>
       <c r="C438" t="s">
-        <v>4066</v>
+        <v>4056</v>
       </c>
       <c r="D438" t="s">
-        <v>4067</v>
+        <v>4057</v>
       </c>
       <c r="E438" t="s">
-        <v>4068</v>
+        <v>4058</v>
       </c>
       <c r="F438" t="s">
-        <v>4069</v>
+        <v>4059</v>
       </c>
       <c r="G438" t="s">
-        <v>4070</v>
+        <v>4060</v>
       </c>
       <c r="H438" t="s">
-        <v>4071</v>
+        <v>4061</v>
       </c>
       <c r="I438" t="s">
-        <v>4072</v>
+        <v>4062</v>
       </c>
       <c r="J438" t="s">
         <v>24</v>
       </c>
       <c r="K438" t="s">
-        <v>170</v>
+        <v>274</v>
       </c>
       <c r="L438" t="s">
         <v>26</v>
       </c>
       <c r="M438" t="s">
-        <v>171</v>
+        <v>276</v>
       </c>
       <c r="N438" t="s">
         <v>28</v>
       </c>
       <c r="O438" t="s">
-        <v>4073</v>
+        <v>4063</v>
       </c>
     </row>
     <row r="439" spans="1:15">
       <c r="A439">
-        <v>65016</v>
+        <v>58090</v>
       </c>
       <c r="B439" t="s">
-        <v>4074</v>
+        <v>4064</v>
       </c>
       <c r="C439" t="s">
-        <v>4075</v>
+        <v>4065</v>
       </c>
       <c r="D439" t="s">
-        <v>4076</v>
+        <v>4066</v>
       </c>
       <c r="E439" t="s">
-        <v>4077</v>
+        <v>4067</v>
       </c>
       <c r="F439" t="s">
-        <v>4078</v>
+        <v>4068</v>
       </c>
       <c r="G439" t="s">
-        <v>4079</v>
+        <v>4069</v>
       </c>
       <c r="H439" t="s">
-        <v>4080</v>
+        <v>4070</v>
       </c>
       <c r="I439" t="s">
-        <v>4081</v>
+        <v>4071</v>
       </c>
       <c r="J439" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K439" t="s">
-        <v>25</v>
+        <v>770</v>
       </c>
       <c r="L439" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M439" t="s">
-        <v>27</v>
+        <v>772</v>
       </c>
       <c r="N439" t="s">
         <v>28</v>
       </c>
       <c r="O439" t="s">
-        <v>4082</v>
+        <v>4072</v>
       </c>
     </row>
     <row r="440" spans="1:15">
       <c r="A440">
-        <v>65017</v>
+        <v>58091</v>
       </c>
       <c r="B440" t="s">
+        <v>4073</v>
+      </c>
+      <c r="C440" t="s">
+        <v>4074</v>
+      </c>
+      <c r="D440" t="s">
+        <v>4075</v>
+      </c>
+      <c r="E440" t="s">
+        <v>4076</v>
+      </c>
+      <c r="F440" t="s">
+        <v>4077</v>
+      </c>
+      <c r="G440" t="s">
+        <v>4078</v>
+      </c>
+      <c r="H440" t="s">
+        <v>4079</v>
+      </c>
+      <c r="I440" t="s">
+        <v>4080</v>
+      </c>
+      <c r="J440" t="s">
+        <v>24</v>
+      </c>
+      <c r="K440" t="s">
+        <v>4081</v>
+      </c>
+      <c r="L440" t="s">
+        <v>26</v>
+      </c>
+      <c r="M440" t="s">
+        <v>4082</v>
+      </c>
+      <c r="N440" t="s">
+        <v>28</v>
+      </c>
+      <c r="O440" t="s">
         <v>4083</v>
-      </c>
-[...37 lines deleted...]
-        <v>4093</v>
       </c>
     </row>
     <row r="441" spans="1:15">
       <c r="A441">
-        <v>65018</v>
+        <v>58093</v>
       </c>
       <c r="B441" t="s">
-        <v>4094</v>
+        <v>4084</v>
       </c>
       <c r="C441" t="s">
-        <v>4095</v>
+        <v>4085</v>
       </c>
       <c r="D441" t="s">
-        <v>4096</v>
+        <v>4086</v>
       </c>
       <c r="E441" t="s">
-        <v>4097</v>
+        <v>4087</v>
       </c>
       <c r="F441" t="s">
-        <v>4098</v>
+        <v>4088</v>
       </c>
       <c r="G441" t="s">
-        <v>4099</v>
+        <v>4089</v>
       </c>
       <c r="H441" t="s">
-        <v>4100</v>
+        <v>4090</v>
       </c>
       <c r="I441" t="s">
-        <v>4101</v>
+        <v>4091</v>
       </c>
       <c r="J441" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K441" t="s">
-        <v>4102</v>
+        <v>2284</v>
       </c>
       <c r="L441" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M441" t="s">
-        <v>4103</v>
+        <v>2285</v>
       </c>
       <c r="N441" t="s">
         <v>28</v>
       </c>
       <c r="O441" t="s">
-        <v>4104</v>
+        <v>4092</v>
       </c>
     </row>
     <row r="442" spans="1:15">
       <c r="A442">
-        <v>65019</v>
+        <v>58120</v>
       </c>
       <c r="B442" t="s">
-        <v>4105</v>
+        <v>4093</v>
       </c>
       <c r="C442" t="s">
-        <v>4106</v>
+        <v>4094</v>
       </c>
       <c r="D442" t="s">
-        <v>4107</v>
+        <v>4095</v>
       </c>
       <c r="E442" t="s">
-        <v>4108</v>
+        <v>4096</v>
       </c>
       <c r="F442" t="s">
-        <v>4109</v>
+        <v>4097</v>
       </c>
       <c r="G442" t="s">
-        <v>4110</v>
+        <v>4098</v>
       </c>
       <c r="H442" t="s">
-        <v>4111</v>
+        <v>4099</v>
       </c>
       <c r="I442" t="s">
-        <v>4112</v>
+        <v>4100</v>
       </c>
       <c r="J442" t="s">
         <v>24</v>
       </c>
       <c r="K442" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L442" t="s">
         <v>26</v>
       </c>
       <c r="M442" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N442" t="s">
         <v>28</v>
       </c>
       <c r="O442" t="s">
-        <v>4113</v>
+        <v>4101</v>
       </c>
     </row>
     <row r="443" spans="1:15">
       <c r="A443">
-        <v>65020</v>
+        <v>58122</v>
       </c>
       <c r="B443" t="s">
-        <v>4114</v>
+        <v>4102</v>
       </c>
       <c r="C443" t="s">
-        <v>4115</v>
+        <v>4103</v>
       </c>
       <c r="D443" t="s">
-        <v>4116</v>
+        <v>4104</v>
       </c>
       <c r="E443" t="s">
-        <v>4117</v>
+        <v>4105</v>
       </c>
       <c r="F443" t="s">
-        <v>4118</v>
+        <v>4106</v>
       </c>
       <c r="G443" t="s">
-        <v>4119</v>
+        <v>4107</v>
       </c>
       <c r="H443" t="s">
-        <v>4120</v>
+        <v>4108</v>
       </c>
       <c r="I443" t="s">
-        <v>4121</v>
+        <v>4109</v>
       </c>
       <c r="J443" t="s">
         <v>24</v>
       </c>
       <c r="K443" t="s">
-        <v>4122</v>
+        <v>170</v>
       </c>
       <c r="L443" t="s">
         <v>26</v>
       </c>
       <c r="M443" t="s">
-        <v>4123</v>
+        <v>171</v>
       </c>
       <c r="N443" t="s">
         <v>28</v>
       </c>
       <c r="O443" t="s">
-        <v>4124</v>
+        <v>4110</v>
       </c>
     </row>
     <row r="444" spans="1:15">
       <c r="A444">
-        <v>65021</v>
+        <v>58125</v>
       </c>
       <c r="B444" t="s">
-        <v>4125</v>
+        <v>4111</v>
       </c>
       <c r="C444" t="s">
-        <v>4126</v>
+        <v>4112</v>
       </c>
       <c r="D444" t="s">
-        <v>4127</v>
+        <v>4113</v>
       </c>
       <c r="E444" t="s">
-        <v>4128</v>
+        <v>4114</v>
       </c>
       <c r="F444" t="s">
-        <v>4129</v>
+        <v>4115</v>
       </c>
       <c r="G444" t="s">
-        <v>4130</v>
+        <v>4116</v>
       </c>
       <c r="H444" t="s">
-        <v>4131</v>
+        <v>4117</v>
       </c>
       <c r="I444" t="s">
-        <v>4132</v>
+        <v>4118</v>
       </c>
       <c r="J444" t="s">
         <v>24</v>
       </c>
       <c r="K444" t="s">
-        <v>25</v>
+        <v>3562</v>
       </c>
       <c r="L444" t="s">
         <v>26</v>
       </c>
       <c r="M444" t="s">
-        <v>27</v>
+        <v>3563</v>
       </c>
       <c r="N444" t="s">
         <v>28</v>
       </c>
       <c r="O444" t="s">
-        <v>4133</v>
+        <v>4119</v>
       </c>
     </row>
     <row r="445" spans="1:15">
       <c r="A445">
-        <v>65022</v>
+        <v>58144</v>
       </c>
       <c r="B445" t="s">
-        <v>4134</v>
+        <v>4120</v>
       </c>
       <c r="C445" t="s">
-        <v>4135</v>
+        <v>4121</v>
       </c>
       <c r="D445" t="s">
-        <v>4136</v>
+        <v>4122</v>
       </c>
       <c r="E445" t="s">
-        <v>4137</v>
+        <v>4123</v>
       </c>
       <c r="F445" t="s">
-        <v>4138</v>
+        <v>4124</v>
       </c>
       <c r="G445" t="s">
-        <v>4139</v>
+        <v>4125</v>
       </c>
       <c r="H445" t="s">
-        <v>4140</v>
+        <v>4126</v>
       </c>
       <c r="I445" t="s">
-        <v>4141</v>
+        <v>4127</v>
       </c>
       <c r="J445" t="s">
         <v>24</v>
       </c>
       <c r="K445" t="s">
         <v>25</v>
       </c>
       <c r="L445" t="s">
         <v>26</v>
       </c>
       <c r="M445" t="s">
         <v>27</v>
       </c>
       <c r="N445" t="s">
         <v>28</v>
       </c>
       <c r="O445" t="s">
-        <v>4142</v>
+        <v>4128</v>
       </c>
     </row>
     <row r="446" spans="1:15">
       <c r="A446">
-        <v>65023</v>
+        <v>58148</v>
       </c>
       <c r="B446" t="s">
-        <v>4143</v>
+        <v>4129</v>
       </c>
       <c r="C446" t="s">
-        <v>4144</v>
+        <v>4130</v>
       </c>
       <c r="D446" t="s">
-        <v>4145</v>
+        <v>4131</v>
       </c>
       <c r="E446" t="s">
-        <v>4146</v>
+        <v>4132</v>
       </c>
       <c r="F446" t="s">
-        <v>4147</v>
+        <v>4133</v>
       </c>
       <c r="G446" t="s">
-        <v>4148</v>
+        <v>4134</v>
       </c>
       <c r="H446" t="s">
-        <v>4149</v>
+        <v>4135</v>
       </c>
       <c r="I446" t="s">
-        <v>4150</v>
+        <v>4136</v>
       </c>
       <c r="J446" t="s">
         <v>24</v>
       </c>
       <c r="K446" t="s">
-        <v>25</v>
+        <v>1124</v>
       </c>
       <c r="L446" t="s">
         <v>26</v>
       </c>
       <c r="M446" t="s">
-        <v>27</v>
+        <v>1125</v>
       </c>
       <c r="N446" t="s">
         <v>28</v>
       </c>
       <c r="O446" t="s">
-        <v>4151</v>
+        <v>4137</v>
       </c>
     </row>
     <row r="447" spans="1:15">
       <c r="A447">
-        <v>65025</v>
+        <v>58218</v>
       </c>
       <c r="B447" t="s">
-        <v>4152</v>
+        <v>4138</v>
       </c>
       <c r="C447" t="s">
-        <v>4153</v>
+        <v>4139</v>
       </c>
       <c r="D447" t="s">
-        <v>4154</v>
+        <v>4140</v>
       </c>
       <c r="E447" t="s">
-        <v>4155</v>
+        <v>4141</v>
       </c>
       <c r="F447" t="s">
-        <v>4156</v>
+        <v>4142</v>
       </c>
       <c r="G447" t="s">
-        <v>4157</v>
+        <v>4143</v>
       </c>
       <c r="H447" t="s">
-        <v>4158</v>
+        <v>4144</v>
       </c>
       <c r="I447" t="s">
-        <v>4159</v>
+        <v>4145</v>
       </c>
       <c r="J447" t="s">
         <v>24</v>
       </c>
       <c r="K447" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L447" t="s">
         <v>26</v>
       </c>
       <c r="M447" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N447" t="s">
         <v>28</v>
       </c>
       <c r="O447" t="s">
-        <v>4160</v>
+        <v>4146</v>
       </c>
     </row>
     <row r="448" spans="1:15">
       <c r="A448">
-        <v>65026</v>
+        <v>58223</v>
       </c>
       <c r="B448" t="s">
-        <v>4161</v>
+        <v>4147</v>
       </c>
       <c r="C448" t="s">
-        <v>4162</v>
+        <v>4148</v>
       </c>
       <c r="D448" t="s">
-        <v>4163</v>
+        <v>4149</v>
       </c>
       <c r="E448" t="s">
-        <v>4164</v>
+        <v>4150</v>
       </c>
       <c r="F448" t="s">
-        <v>4165</v>
+        <v>4151</v>
       </c>
       <c r="G448" t="s">
-        <v>4166</v>
+        <v>4152</v>
       </c>
       <c r="H448" t="s">
-        <v>4167</v>
+        <v>4153</v>
       </c>
       <c r="I448" t="s">
-        <v>4168</v>
+        <v>4154</v>
       </c>
       <c r="J448" t="s">
         <v>24</v>
       </c>
       <c r="K448" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L448" t="s">
         <v>26</v>
       </c>
       <c r="M448" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N448" t="s">
         <v>28</v>
       </c>
       <c r="O448" t="s">
-        <v>4169</v>
+        <v>4155</v>
       </c>
     </row>
     <row r="449" spans="1:15">
       <c r="A449">
-        <v>65027</v>
+        <v>58240</v>
       </c>
       <c r="B449" t="s">
-        <v>4170</v>
+        <v>4156</v>
       </c>
       <c r="C449" t="s">
-        <v>4171</v>
+        <v>4157</v>
       </c>
       <c r="D449" t="s">
-        <v>4172</v>
+        <v>4158</v>
       </c>
       <c r="E449" t="s">
-        <v>4173</v>
+        <v>4159</v>
       </c>
       <c r="F449" t="s">
-        <v>4174</v>
+        <v>4160</v>
       </c>
       <c r="G449" t="s">
-        <v>4175</v>
+        <v>4161</v>
       </c>
       <c r="H449" t="s">
-        <v>4176</v>
+        <v>4162</v>
       </c>
       <c r="I449" t="s">
-        <v>4177</v>
+        <v>4163</v>
       </c>
       <c r="J449" t="s">
         <v>24</v>
       </c>
       <c r="K449" t="s">
-        <v>690</v>
+        <v>4164</v>
       </c>
       <c r="L449" t="s">
         <v>26</v>
       </c>
       <c r="M449" t="s">
-        <v>691</v>
+        <v>4165</v>
       </c>
       <c r="N449" t="s">
         <v>28</v>
       </c>
       <c r="O449" t="s">
-        <v>4178</v>
+        <v>4166</v>
       </c>
     </row>
     <row r="450" spans="1:15">
       <c r="A450">
-        <v>65028</v>
+        <v>58259</v>
       </c>
       <c r="B450" t="s">
-        <v>4179</v>
+        <v>4167</v>
       </c>
       <c r="C450" t="s">
-        <v>4180</v>
+        <v>4168</v>
       </c>
       <c r="D450" t="s">
-        <v>4181</v>
+        <v>4169</v>
       </c>
       <c r="E450" t="s">
-        <v>4182</v>
+        <v>4170</v>
       </c>
       <c r="F450" t="s">
-        <v>4183</v>
+        <v>4171</v>
       </c>
       <c r="G450" t="s">
-        <v>4184</v>
+        <v>4172</v>
       </c>
       <c r="H450" t="s">
-        <v>4185</v>
+        <v>4173</v>
       </c>
       <c r="I450" t="s">
-        <v>4186</v>
+        <v>4174</v>
       </c>
       <c r="J450" t="s">
         <v>24</v>
       </c>
       <c r="K450" t="s">
-        <v>25</v>
+        <v>4175</v>
       </c>
       <c r="L450" t="s">
         <v>26</v>
       </c>
       <c r="M450" t="s">
-        <v>27</v>
+        <v>4176</v>
       </c>
       <c r="N450" t="s">
         <v>28</v>
       </c>
       <c r="O450" t="s">
-        <v>4187</v>
+        <v>4177</v>
       </c>
     </row>
     <row r="451" spans="1:15">
       <c r="A451">
-        <v>65030</v>
+        <v>64597</v>
       </c>
       <c r="B451" t="s">
-        <v>4188</v>
+        <v>4178</v>
       </c>
       <c r="C451" t="s">
-        <v>4189</v>
+        <v>4179</v>
       </c>
       <c r="D451" t="s">
-        <v>4190</v>
+        <v>4180</v>
       </c>
       <c r="E451" t="s">
-        <v>4191</v>
+        <v>4181</v>
       </c>
       <c r="F451" t="s">
-        <v>4192</v>
+        <v>4182</v>
       </c>
       <c r="G451" t="s">
-        <v>4193</v>
+        <v>4183</v>
       </c>
       <c r="H451" t="s">
-        <v>4194</v>
+        <v>4184</v>
       </c>
       <c r="I451" t="s">
-        <v>4195</v>
+        <v>4185</v>
       </c>
       <c r="J451" t="s">
         <v>24</v>
       </c>
       <c r="K451" t="s">
-        <v>25</v>
+        <v>1189</v>
       </c>
       <c r="L451" t="s">
         <v>26</v>
       </c>
       <c r="M451" t="s">
-        <v>27</v>
+        <v>1190</v>
       </c>
       <c r="N451" t="s">
         <v>28</v>
       </c>
       <c r="O451" t="s">
-        <v>4196</v>
+        <v>4186</v>
       </c>
     </row>
     <row r="452" spans="1:15">
       <c r="A452">
-        <v>65031</v>
+        <v>64637</v>
       </c>
       <c r="B452" t="s">
-        <v>4197</v>
+        <v>4187</v>
       </c>
       <c r="C452" t="s">
-        <v>4198</v>
+        <v>4188</v>
       </c>
       <c r="D452" t="s">
-        <v>4199</v>
+        <v>4189</v>
       </c>
       <c r="E452" t="s">
-        <v>4200</v>
+        <v>4190</v>
       </c>
       <c r="F452" t="s">
-        <v>4201</v>
+        <v>4191</v>
       </c>
       <c r="G452" t="s">
-        <v>4202</v>
+        <v>4192</v>
       </c>
       <c r="H452" t="s">
-        <v>4203</v>
+        <v>4193</v>
       </c>
       <c r="I452" t="s">
-        <v>4204</v>
+        <v>4194</v>
       </c>
       <c r="J452" t="s">
         <v>24</v>
       </c>
       <c r="K452" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L452" t="s">
         <v>26</v>
       </c>
       <c r="M452" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N452" t="s">
         <v>28</v>
       </c>
       <c r="O452" t="s">
-        <v>4205</v>
+        <v>4195</v>
       </c>
     </row>
     <row r="453" spans="1:15">
       <c r="A453">
-        <v>65032</v>
+        <v>64643</v>
       </c>
       <c r="B453" t="s">
-        <v>4206</v>
+        <v>4196</v>
       </c>
       <c r="C453" t="s">
-        <v>4207</v>
+        <v>4197</v>
       </c>
       <c r="D453" t="s">
-        <v>4208</v>
+        <v>4198</v>
       </c>
       <c r="E453" t="s">
-        <v>4209</v>
+        <v>4199</v>
       </c>
       <c r="F453" t="s">
-        <v>4210</v>
+        <v>4200</v>
       </c>
       <c r="G453" t="s">
-        <v>4211</v>
+        <v>4201</v>
       </c>
       <c r="H453" t="s">
-        <v>4212</v>
+        <v>4202</v>
       </c>
       <c r="I453" t="s">
-        <v>4213</v>
+        <v>4203</v>
       </c>
       <c r="J453" t="s">
         <v>24</v>
       </c>
       <c r="K453" t="s">
         <v>170</v>
       </c>
       <c r="L453" t="s">
         <v>26</v>
       </c>
       <c r="M453" t="s">
         <v>171</v>
       </c>
       <c r="N453" t="s">
         <v>28</v>
       </c>
       <c r="O453" t="s">
-        <v>4214</v>
+        <v>4204</v>
       </c>
     </row>
     <row r="454" spans="1:15">
       <c r="A454">
-        <v>65033</v>
+        <v>64689</v>
       </c>
       <c r="B454" t="s">
-        <v>4215</v>
+        <v>4205</v>
       </c>
       <c r="C454" t="s">
-        <v>4216</v>
+        <v>4206</v>
       </c>
       <c r="D454" t="s">
-        <v>4217</v>
+        <v>4207</v>
       </c>
       <c r="E454" t="s">
-        <v>4218</v>
+        <v>4208</v>
       </c>
       <c r="F454" t="s">
-        <v>4219</v>
+        <v>4209</v>
       </c>
       <c r="G454" t="s">
-        <v>4220</v>
+        <v>4210</v>
       </c>
       <c r="H454" t="s">
-        <v>4221</v>
+        <v>4211</v>
       </c>
       <c r="I454" t="s">
-        <v>4222</v>
+        <v>4212</v>
       </c>
       <c r="J454" t="s">
         <v>24</v>
       </c>
       <c r="K454" t="s">
-        <v>701</v>
+        <v>59</v>
       </c>
       <c r="L454" t="s">
         <v>26</v>
       </c>
       <c r="M454" t="s">
-        <v>4223</v>
+        <v>61</v>
       </c>
       <c r="N454" t="s">
         <v>28</v>
       </c>
       <c r="O454" t="s">
-        <v>4224</v>
+        <v>4213</v>
       </c>
     </row>
     <row r="455" spans="1:15">
       <c r="A455">
-        <v>65034</v>
+        <v>65000</v>
       </c>
       <c r="B455" t="s">
-        <v>4225</v>
+        <v>4214</v>
       </c>
       <c r="C455" t="s">
-        <v>4226</v>
+        <v>4215</v>
       </c>
       <c r="D455" t="s">
-        <v>4227</v>
+        <v>4216</v>
       </c>
       <c r="E455" t="s">
-        <v>4228</v>
+        <v>4217</v>
       </c>
       <c r="F455" t="s">
-        <v>4229</v>
+        <v>4218</v>
       </c>
       <c r="G455" t="s">
-        <v>4230</v>
+        <v>4219</v>
       </c>
       <c r="H455" t="s">
-        <v>4231</v>
+        <v>4220</v>
       </c>
       <c r="I455" t="s">
-        <v>4232</v>
+        <v>4221</v>
       </c>
       <c r="J455" t="s">
-        <v>450</v>
+        <v>24</v>
       </c>
       <c r="K455" t="s">
-        <v>580</v>
+        <v>25</v>
       </c>
       <c r="L455" t="s">
-        <v>452</v>
+        <v>26</v>
       </c>
       <c r="M455" t="s">
-        <v>581</v>
+        <v>27</v>
       </c>
       <c r="N455" t="s">
         <v>28</v>
       </c>
       <c r="O455" t="s">
-        <v>4233</v>
+        <v>4222</v>
       </c>
     </row>
     <row r="456" spans="1:15">
       <c r="A456">
-        <v>65035</v>
+        <v>65001</v>
       </c>
       <c r="B456" t="s">
-        <v>4234</v>
+        <v>4223</v>
       </c>
       <c r="C456" t="s">
-        <v>4235</v>
+        <v>4224</v>
       </c>
       <c r="D456" t="s">
-        <v>4236</v>
+        <v>4225</v>
       </c>
       <c r="E456" t="s">
-        <v>4237</v>
+        <v>4226</v>
       </c>
       <c r="F456" t="s">
-        <v>4238</v>
+        <v>4227</v>
       </c>
       <c r="G456" t="s">
-        <v>4239</v>
+        <v>4228</v>
       </c>
       <c r="H456" t="s">
-        <v>4240</v>
+        <v>4229</v>
       </c>
       <c r="I456" t="s">
-        <v>4241</v>
+        <v>4230</v>
       </c>
       <c r="J456" t="s">
         <v>24</v>
       </c>
       <c r="K456" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L456" t="s">
         <v>26</v>
       </c>
       <c r="M456" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N456" t="s">
         <v>28</v>
       </c>
       <c r="O456" t="s">
-        <v>4242</v>
+        <v>4231</v>
       </c>
     </row>
     <row r="457" spans="1:15">
       <c r="A457">
-        <v>65036</v>
+        <v>65002</v>
       </c>
       <c r="B457" t="s">
-        <v>4243</v>
+        <v>4232</v>
       </c>
       <c r="C457" t="s">
-        <v>4244</v>
+        <v>4233</v>
       </c>
       <c r="D457" t="s">
-        <v>4245</v>
+        <v>4234</v>
       </c>
       <c r="E457" t="s">
-        <v>4246</v>
+        <v>4235</v>
       </c>
       <c r="F457" t="s">
-        <v>4247</v>
+        <v>4236</v>
       </c>
       <c r="G457" t="s">
-        <v>4248</v>
+        <v>4237</v>
       </c>
       <c r="H457" t="s">
-        <v>4249</v>
+        <v>4238</v>
       </c>
       <c r="I457" t="s">
-        <v>4250</v>
+        <v>4239</v>
       </c>
       <c r="J457" t="s">
         <v>24</v>
       </c>
       <c r="K457" t="s">
         <v>25</v>
       </c>
       <c r="L457" t="s">
         <v>26</v>
       </c>
       <c r="M457" t="s">
         <v>27</v>
       </c>
       <c r="N457" t="s">
         <v>28</v>
       </c>
       <c r="O457" t="s">
-        <v>4251</v>
+        <v>4240</v>
       </c>
     </row>
     <row r="458" spans="1:15">
       <c r="A458">
-        <v>65037</v>
+        <v>65003</v>
       </c>
       <c r="B458" t="s">
-        <v>4252</v>
+        <v>4241</v>
       </c>
       <c r="C458" t="s">
-        <v>4253</v>
+        <v>4242</v>
       </c>
       <c r="D458" t="s">
-        <v>4254</v>
+        <v>4243</v>
       </c>
       <c r="E458" t="s">
-        <v>4255</v>
+        <v>4244</v>
       </c>
       <c r="F458" t="s">
-        <v>4256</v>
+        <v>4245</v>
       </c>
       <c r="G458" t="s">
-        <v>4257</v>
+        <v>4246</v>
       </c>
       <c r="H458" t="s">
-        <v>4258</v>
+        <v>4247</v>
       </c>
       <c r="I458" t="s">
-        <v>4259</v>
+        <v>4248</v>
       </c>
       <c r="J458" t="s">
         <v>24</v>
       </c>
       <c r="K458" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L458" t="s">
         <v>26</v>
       </c>
       <c r="M458" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N458" t="s">
         <v>28</v>
       </c>
       <c r="O458" t="s">
-        <v>4260</v>
+        <v>4249</v>
       </c>
     </row>
     <row r="459" spans="1:15">
       <c r="A459">
-        <v>65038</v>
+        <v>65004</v>
       </c>
       <c r="B459" t="s">
-        <v>4261</v>
+        <v>4250</v>
       </c>
       <c r="C459" t="s">
-        <v>4262</v>
+        <v>4251</v>
       </c>
       <c r="D459" t="s">
-        <v>4263</v>
+        <v>4252</v>
       </c>
       <c r="E459" t="s">
-        <v>4264</v>
+        <v>4253</v>
       </c>
       <c r="F459" t="s">
-        <v>4265</v>
+        <v>4254</v>
       </c>
       <c r="G459" t="s">
-        <v>4266</v>
+        <v>4255</v>
       </c>
       <c r="H459" t="s">
-        <v>4267</v>
+        <v>4256</v>
       </c>
       <c r="I459" t="s">
-        <v>4268</v>
+        <v>4257</v>
       </c>
       <c r="J459" t="s">
         <v>24</v>
       </c>
       <c r="K459" t="s">
         <v>170</v>
       </c>
       <c r="L459" t="s">
         <v>26</v>
       </c>
       <c r="M459" t="s">
         <v>171</v>
       </c>
       <c r="N459" t="s">
         <v>28</v>
       </c>
       <c r="O459" t="s">
-        <v>4269</v>
+        <v>4258</v>
       </c>
     </row>
     <row r="460" spans="1:15">
       <c r="A460">
-        <v>65039</v>
+        <v>65005</v>
       </c>
       <c r="B460" t="s">
-        <v>4270</v>
+        <v>4259</v>
       </c>
       <c r="C460" t="s">
-        <v>4271</v>
+        <v>4260</v>
       </c>
       <c r="D460" t="s">
-        <v>4272</v>
+        <v>4261</v>
       </c>
       <c r="E460" t="s">
-        <v>4273</v>
+        <v>4262</v>
       </c>
       <c r="F460" t="s">
-        <v>4274</v>
+        <v>4263</v>
       </c>
       <c r="G460" t="s">
-        <v>4275</v>
+        <v>4264</v>
       </c>
       <c r="H460" t="s">
-        <v>4276</v>
+        <v>4265</v>
       </c>
       <c r="I460" t="s">
-        <v>4277</v>
+        <v>4266</v>
       </c>
       <c r="J460" t="s">
         <v>24</v>
       </c>
       <c r="K460" t="s">
-        <v>170</v>
+        <v>4267</v>
       </c>
       <c r="L460" t="s">
         <v>26</v>
       </c>
       <c r="M460" t="s">
-        <v>171</v>
+        <v>4268</v>
       </c>
       <c r="N460" t="s">
         <v>28</v>
       </c>
       <c r="O460" t="s">
-        <v>4278</v>
+        <v>4269</v>
       </c>
     </row>
     <row r="461" spans="1:15">
       <c r="A461">
-        <v>65040</v>
+        <v>65006</v>
       </c>
       <c r="B461" t="s">
+        <v>4270</v>
+      </c>
+      <c r="C461" t="s">
+        <v>4271</v>
+      </c>
+      <c r="D461" t="s">
+        <v>4272</v>
+      </c>
+      <c r="E461" t="s">
+        <v>4273</v>
+      </c>
+      <c r="F461" t="s">
+        <v>4274</v>
+      </c>
+      <c r="G461" t="s">
+        <v>4275</v>
+      </c>
+      <c r="H461" t="s">
+        <v>4276</v>
+      </c>
+      <c r="I461" t="s">
+        <v>4277</v>
+      </c>
+      <c r="J461" t="s">
+        <v>24</v>
+      </c>
+      <c r="K461" t="s">
+        <v>4278</v>
+      </c>
+      <c r="L461" t="s">
+        <v>26</v>
+      </c>
+      <c r="M461" t="s">
         <v>4279</v>
       </c>
-      <c r="C461" t="s">
+      <c r="N461" t="s">
+        <v>28</v>
+      </c>
+      <c r="O461" t="s">
         <v>4280</v>
-      </c>
-[...34 lines deleted...]
-        <v>4287</v>
       </c>
     </row>
     <row r="462" spans="1:15">
       <c r="A462">
-        <v>65043</v>
+        <v>65007</v>
       </c>
       <c r="B462" t="s">
+        <v>4281</v>
+      </c>
+      <c r="C462" t="s">
+        <v>4282</v>
+      </c>
+      <c r="D462" t="s">
+        <v>4283</v>
+      </c>
+      <c r="E462" t="s">
+        <v>4284</v>
+      </c>
+      <c r="F462" t="s">
+        <v>4285</v>
+      </c>
+      <c r="G462" t="s">
+        <v>4286</v>
+      </c>
+      <c r="H462" t="s">
+        <v>4287</v>
+      </c>
+      <c r="I462" t="s">
         <v>4288</v>
-      </c>
-[...19 lines deleted...]
-        <v>4295</v>
       </c>
       <c r="J462" t="s">
         <v>24</v>
       </c>
       <c r="K462" t="s">
         <v>25</v>
       </c>
       <c r="L462" t="s">
         <v>26</v>
       </c>
       <c r="M462" t="s">
         <v>27</v>
       </c>
       <c r="N462" t="s">
         <v>28</v>
       </c>
       <c r="O462" t="s">
-        <v>4296</v>
+        <v>4289</v>
       </c>
     </row>
     <row r="463" spans="1:15">
       <c r="A463">
-        <v>65044</v>
+        <v>65008</v>
       </c>
       <c r="B463" t="s">
+        <v>4290</v>
+      </c>
+      <c r="C463" t="s">
+        <v>4291</v>
+      </c>
+      <c r="D463" t="s">
+        <v>4292</v>
+      </c>
+      <c r="E463" t="s">
+        <v>4293</v>
+      </c>
+      <c r="F463" t="s">
+        <v>4294</v>
+      </c>
+      <c r="G463" t="s">
+        <v>4295</v>
+      </c>
+      <c r="H463" t="s">
+        <v>4296</v>
+      </c>
+      <c r="I463" t="s">
         <v>4297</v>
       </c>
-      <c r="C463" t="s">
+      <c r="J463" t="s">
+        <v>24</v>
+      </c>
+      <c r="K463" t="s">
+        <v>170</v>
+      </c>
+      <c r="L463" t="s">
+        <v>26</v>
+      </c>
+      <c r="M463" t="s">
+        <v>171</v>
+      </c>
+      <c r="N463" t="s">
+        <v>28</v>
+      </c>
+      <c r="O463" t="s">
         <v>4298</v>
-      </c>
-[...34 lines deleted...]
-        <v>4305</v>
       </c>
     </row>
     <row r="464" spans="1:15">
       <c r="A464">
-        <v>65045</v>
+        <v>65009</v>
       </c>
       <c r="B464" t="s">
+        <v>4299</v>
+      </c>
+      <c r="C464" t="s">
+        <v>4300</v>
+      </c>
+      <c r="D464" t="s">
+        <v>4301</v>
+      </c>
+      <c r="E464" t="s">
+        <v>4302</v>
+      </c>
+      <c r="F464" t="s">
+        <v>4303</v>
+      </c>
+      <c r="G464" t="s">
+        <v>4304</v>
+      </c>
+      <c r="H464" t="s">
+        <v>4305</v>
+      </c>
+      <c r="I464" t="s">
         <v>4306</v>
       </c>
-      <c r="C464" t="s">
+      <c r="J464" t="s">
+        <v>24</v>
+      </c>
+      <c r="K464" t="s">
+        <v>170</v>
+      </c>
+      <c r="L464" t="s">
+        <v>26</v>
+      </c>
+      <c r="M464" t="s">
+        <v>171</v>
+      </c>
+      <c r="N464" t="s">
+        <v>28</v>
+      </c>
+      <c r="O464" t="s">
         <v>4307</v>
-      </c>
-[...34 lines deleted...]
-        <v>4316</v>
       </c>
     </row>
     <row r="465" spans="1:15">
       <c r="A465">
-        <v>65046</v>
+        <v>65010</v>
       </c>
       <c r="B465" t="s">
-        <v>4317</v>
+        <v>4308</v>
       </c>
       <c r="C465" t="s">
-        <v>4318</v>
+        <v>4309</v>
       </c>
       <c r="D465" t="s">
-        <v>4319</v>
+        <v>4310</v>
       </c>
       <c r="E465" t="s">
-        <v>4320</v>
+        <v>4311</v>
       </c>
       <c r="F465" t="s">
-        <v>4321</v>
+        <v>4312</v>
       </c>
       <c r="G465" t="s">
-        <v>4322</v>
+        <v>4313</v>
       </c>
       <c r="H465" t="s">
-        <v>4323</v>
+        <v>4314</v>
       </c>
       <c r="I465" t="s">
-        <v>4324</v>
+        <v>4315</v>
       </c>
       <c r="J465" t="s">
         <v>24</v>
       </c>
       <c r="K465" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L465" t="s">
         <v>26</v>
       </c>
       <c r="M465" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N465" t="s">
         <v>28</v>
       </c>
       <c r="O465" t="s">
-        <v>4325</v>
+        <v>4316</v>
       </c>
     </row>
     <row r="466" spans="1:15">
       <c r="A466">
-        <v>65047</v>
+        <v>65011</v>
       </c>
       <c r="B466" t="s">
-        <v>4326</v>
+        <v>4317</v>
       </c>
       <c r="C466" t="s">
-        <v>4327</v>
+        <v>4318</v>
       </c>
       <c r="D466" t="s">
-        <v>4328</v>
+        <v>4319</v>
       </c>
       <c r="E466" t="s">
-        <v>4329</v>
+        <v>4320</v>
       </c>
       <c r="F466" t="s">
-        <v>4330</v>
+        <v>4321</v>
       </c>
       <c r="G466" t="s">
-        <v>4331</v>
+        <v>4322</v>
       </c>
       <c r="H466" t="s">
-        <v>4332</v>
+        <v>4323</v>
       </c>
       <c r="I466" t="s">
-        <v>4333</v>
+        <v>4324</v>
       </c>
       <c r="J466" t="s">
         <v>24</v>
       </c>
       <c r="K466" t="s">
-        <v>4314</v>
+        <v>170</v>
       </c>
       <c r="L466" t="s">
         <v>26</v>
       </c>
       <c r="M466" t="s">
-        <v>4315</v>
+        <v>171</v>
       </c>
       <c r="N466" t="s">
         <v>28</v>
       </c>
       <c r="O466" t="s">
-        <v>4334</v>
+        <v>4325</v>
       </c>
     </row>
     <row r="467" spans="1:15">
       <c r="A467">
-        <v>65049</v>
+        <v>65012</v>
       </c>
       <c r="B467" t="s">
+        <v>4326</v>
+      </c>
+      <c r="C467" t="s">
+        <v>4327</v>
+      </c>
+      <c r="D467" t="s">
+        <v>4328</v>
+      </c>
+      <c r="E467" t="s">
+        <v>4329</v>
+      </c>
+      <c r="F467" t="s">
+        <v>4330</v>
+      </c>
+      <c r="G467" t="s">
+        <v>4331</v>
+      </c>
+      <c r="H467" t="s">
+        <v>4332</v>
+      </c>
+      <c r="I467" t="s">
+        <v>4333</v>
+      </c>
+      <c r="J467" t="s">
+        <v>24</v>
+      </c>
+      <c r="K467" t="s">
+        <v>4334</v>
+      </c>
+      <c r="L467" t="s">
+        <v>26</v>
+      </c>
+      <c r="M467" t="s">
         <v>4335</v>
       </c>
-      <c r="C467" t="s">
+      <c r="N467" t="s">
+        <v>28</v>
+      </c>
+      <c r="O467" t="s">
         <v>4336</v>
-      </c>
-[...34 lines deleted...]
-        <v>4343</v>
       </c>
     </row>
     <row r="468" spans="1:15">
       <c r="A468">
-        <v>65050</v>
+        <v>65013</v>
       </c>
       <c r="B468" t="s">
+        <v>4337</v>
+      </c>
+      <c r="C468" t="s">
+        <v>4338</v>
+      </c>
+      <c r="D468" t="s">
+        <v>4339</v>
+      </c>
+      <c r="E468" t="s">
+        <v>4340</v>
+      </c>
+      <c r="F468" t="s">
+        <v>4341</v>
+      </c>
+      <c r="G468" t="s">
+        <v>4342</v>
+      </c>
+      <c r="H468" t="s">
+        <v>4343</v>
+      </c>
+      <c r="I468" t="s">
         <v>4344</v>
-      </c>
-[...19 lines deleted...]
-        <v>4351</v>
       </c>
       <c r="J468" t="s">
         <v>24</v>
       </c>
       <c r="K468" t="s">
         <v>25</v>
       </c>
       <c r="L468" t="s">
         <v>26</v>
       </c>
       <c r="M468" t="s">
         <v>27</v>
       </c>
       <c r="N468" t="s">
         <v>28</v>
       </c>
       <c r="O468" t="s">
-        <v>4352</v>
+        <v>4345</v>
       </c>
     </row>
     <row r="469" spans="1:15">
       <c r="A469">
-        <v>65051</v>
+        <v>65014</v>
       </c>
       <c r="B469" t="s">
+        <v>4346</v>
+      </c>
+      <c r="C469" t="s">
+        <v>4347</v>
+      </c>
+      <c r="D469" t="s">
+        <v>4348</v>
+      </c>
+      <c r="E469" t="s">
+        <v>4349</v>
+      </c>
+      <c r="F469" t="s">
+        <v>4350</v>
+      </c>
+      <c r="G469" t="s">
+        <v>4351</v>
+      </c>
+      <c r="H469" t="s">
+        <v>4352</v>
+      </c>
+      <c r="I469" t="s">
         <v>4353</v>
       </c>
-      <c r="C469" t="s">
+      <c r="J469" t="s">
+        <v>450</v>
+      </c>
+      <c r="K469" t="s">
+        <v>690</v>
+      </c>
+      <c r="L469" t="s">
+        <v>452</v>
+      </c>
+      <c r="M469" t="s">
+        <v>691</v>
+      </c>
+      <c r="N469" t="s">
+        <v>28</v>
+      </c>
+      <c r="O469" t="s">
         <v>4354</v>
-      </c>
-[...34 lines deleted...]
-        <v>4361</v>
       </c>
     </row>
     <row r="470" spans="1:15">
       <c r="A470">
-        <v>65053</v>
+        <v>65015</v>
       </c>
       <c r="B470" t="s">
+        <v>4355</v>
+      </c>
+      <c r="C470" t="s">
+        <v>4356</v>
+      </c>
+      <c r="D470" t="s">
+        <v>4357</v>
+      </c>
+      <c r="E470" t="s">
+        <v>4358</v>
+      </c>
+      <c r="F470" t="s">
+        <v>4359</v>
+      </c>
+      <c r="G470" t="s">
+        <v>4360</v>
+      </c>
+      <c r="H470" t="s">
+        <v>4361</v>
+      </c>
+      <c r="I470" t="s">
         <v>4362</v>
-      </c>
-[...19 lines deleted...]
-        <v>4369</v>
       </c>
       <c r="J470" t="s">
         <v>24</v>
       </c>
       <c r="K470" t="s">
         <v>170</v>
       </c>
       <c r="L470" t="s">
         <v>26</v>
       </c>
       <c r="M470" t="s">
         <v>171</v>
       </c>
       <c r="N470" t="s">
         <v>28</v>
       </c>
       <c r="O470" t="s">
-        <v>4370</v>
+        <v>4363</v>
       </c>
     </row>
     <row r="471" spans="1:15">
       <c r="A471">
-        <v>65054</v>
+        <v>65016</v>
       </c>
       <c r="B471" t="s">
+        <v>4364</v>
+      </c>
+      <c r="C471" t="s">
+        <v>4365</v>
+      </c>
+      <c r="D471" t="s">
+        <v>4366</v>
+      </c>
+      <c r="E471" t="s">
+        <v>4367</v>
+      </c>
+      <c r="F471" t="s">
+        <v>4368</v>
+      </c>
+      <c r="G471" t="s">
+        <v>4369</v>
+      </c>
+      <c r="H471" t="s">
+        <v>4370</v>
+      </c>
+      <c r="I471" t="s">
         <v>4371</v>
       </c>
-      <c r="C471" t="s">
+      <c r="J471" t="s">
+        <v>24</v>
+      </c>
+      <c r="K471" t="s">
+        <v>25</v>
+      </c>
+      <c r="L471" t="s">
+        <v>26</v>
+      </c>
+      <c r="M471" t="s">
+        <v>27</v>
+      </c>
+      <c r="N471" t="s">
+        <v>28</v>
+      </c>
+      <c r="O471" t="s">
         <v>4372</v>
-      </c>
-[...34 lines deleted...]
-        <v>4379</v>
       </c>
     </row>
     <row r="472" spans="1:15">
       <c r="A472">
-        <v>65055</v>
+        <v>65017</v>
       </c>
       <c r="B472" t="s">
+        <v>4373</v>
+      </c>
+      <c r="C472" t="s">
+        <v>4374</v>
+      </c>
+      <c r="D472" t="s">
+        <v>4375</v>
+      </c>
+      <c r="E472" t="s">
+        <v>4376</v>
+      </c>
+      <c r="F472" t="s">
+        <v>4377</v>
+      </c>
+      <c r="G472" t="s">
+        <v>4378</v>
+      </c>
+      <c r="H472" t="s">
+        <v>4379</v>
+      </c>
+      <c r="I472" t="s">
         <v>4380</v>
       </c>
-      <c r="C472" t="s">
+      <c r="J472" t="s">
+        <v>24</v>
+      </c>
+      <c r="K472" t="s">
         <v>4381</v>
       </c>
-      <c r="D472" t="s">
+      <c r="L472" t="s">
+        <v>26</v>
+      </c>
+      <c r="M472" t="s">
         <v>4382</v>
       </c>
-      <c r="E472" t="s">
+      <c r="N472" t="s">
+        <v>28</v>
+      </c>
+      <c r="O472" t="s">
         <v>4383</v>
-      </c>
-[...28 lines deleted...]
-        <v>4388</v>
       </c>
     </row>
     <row r="473" spans="1:15">
       <c r="A473">
-        <v>65057</v>
+        <v>65018</v>
       </c>
       <c r="B473" t="s">
+        <v>4384</v>
+      </c>
+      <c r="C473" t="s">
+        <v>4385</v>
+      </c>
+      <c r="D473" t="s">
+        <v>4386</v>
+      </c>
+      <c r="E473" t="s">
+        <v>4387</v>
+      </c>
+      <c r="F473" t="s">
+        <v>4388</v>
+      </c>
+      <c r="G473" t="s">
         <v>4389</v>
       </c>
-      <c r="C473" t="s">
+      <c r="H473" t="s">
         <v>4390</v>
       </c>
-      <c r="D473" t="s">
+      <c r="I473" t="s">
         <v>4391</v>
       </c>
-      <c r="E473" t="s">
+      <c r="J473" t="s">
+        <v>24</v>
+      </c>
+      <c r="K473" t="s">
         <v>4392</v>
       </c>
-      <c r="F473" t="s">
+      <c r="L473" t="s">
+        <v>26</v>
+      </c>
+      <c r="M473" t="s">
         <v>4393</v>
       </c>
-      <c r="G473" t="s">
+      <c r="N473" t="s">
+        <v>28</v>
+      </c>
+      <c r="O473" t="s">
         <v>4394</v>
-      </c>
-[...22 lines deleted...]
-        <v>4397</v>
       </c>
     </row>
     <row r="474" spans="1:15">
       <c r="A474">
-        <v>65058</v>
+        <v>65019</v>
       </c>
       <c r="B474" t="s">
+        <v>4395</v>
+      </c>
+      <c r="C474" t="s">
+        <v>4396</v>
+      </c>
+      <c r="D474" t="s">
+        <v>4397</v>
+      </c>
+      <c r="E474" t="s">
         <v>4398</v>
       </c>
-      <c r="C474" t="s">
+      <c r="F474" t="s">
         <v>4399</v>
       </c>
-      <c r="D474" t="s">
+      <c r="G474" t="s">
         <v>4400</v>
       </c>
-      <c r="E474" t="s">
+      <c r="H474" t="s">
         <v>4401</v>
       </c>
-      <c r="F474" t="s">
+      <c r="I474" t="s">
         <v>4402</v>
       </c>
-      <c r="G474" t="s">
+      <c r="J474" t="s">
+        <v>24</v>
+      </c>
+      <c r="K474" t="s">
+        <v>170</v>
+      </c>
+      <c r="L474" t="s">
+        <v>26</v>
+      </c>
+      <c r="M474" t="s">
+        <v>171</v>
+      </c>
+      <c r="N474" t="s">
+        <v>28</v>
+      </c>
+      <c r="O474" t="s">
         <v>4403</v>
-      </c>
-[...22 lines deleted...]
-        <v>4406</v>
       </c>
     </row>
     <row r="475" spans="1:15">
       <c r="A475">
-        <v>65059</v>
+        <v>65020</v>
       </c>
       <c r="B475" t="s">
+        <v>4404</v>
+      </c>
+      <c r="C475" t="s">
+        <v>4405</v>
+      </c>
+      <c r="D475" t="s">
+        <v>4406</v>
+      </c>
+      <c r="E475" t="s">
         <v>4407</v>
       </c>
-      <c r="C475" t="s">
+      <c r="F475" t="s">
         <v>4408</v>
       </c>
-      <c r="D475" t="s">
+      <c r="G475" t="s">
         <v>4409</v>
       </c>
-      <c r="E475" t="s">
+      <c r="H475" t="s">
         <v>4410</v>
       </c>
-      <c r="F475" t="s">
+      <c r="I475" t="s">
         <v>4411</v>
       </c>
-      <c r="G475" t="s">
+      <c r="J475" t="s">
+        <v>24</v>
+      </c>
+      <c r="K475" t="s">
         <v>4412</v>
       </c>
-      <c r="H475" t="s">
+      <c r="L475" t="s">
+        <v>26</v>
+      </c>
+      <c r="M475" t="s">
         <v>4413</v>
       </c>
-      <c r="I475" t="s">
+      <c r="N475" t="s">
+        <v>28</v>
+      </c>
+      <c r="O475" t="s">
         <v>4414</v>
-      </c>
-[...16 lines deleted...]
-        <v>4415</v>
       </c>
     </row>
     <row r="476" spans="1:15">
       <c r="A476">
-        <v>65060</v>
+        <v>65021</v>
       </c>
       <c r="B476" t="s">
+        <v>4415</v>
+      </c>
+      <c r="C476" t="s">
         <v>4416</v>
       </c>
-      <c r="C476" t="s">
+      <c r="D476" t="s">
         <v>4417</v>
       </c>
-      <c r="D476" t="s">
+      <c r="E476" t="s">
         <v>4418</v>
       </c>
-      <c r="E476" t="s">
+      <c r="F476" t="s">
         <v>4419</v>
       </c>
-      <c r="F476" t="s">
+      <c r="G476" t="s">
         <v>4420</v>
       </c>
-      <c r="G476" t="s">
+      <c r="H476" t="s">
         <v>4421</v>
       </c>
-      <c r="H476" t="s">
+      <c r="I476" t="s">
         <v>4422</v>
       </c>
-      <c r="I476" t="s">
+      <c r="J476" t="s">
+        <v>24</v>
+      </c>
+      <c r="K476" t="s">
+        <v>25</v>
+      </c>
+      <c r="L476" t="s">
+        <v>26</v>
+      </c>
+      <c r="M476" t="s">
+        <v>27</v>
+      </c>
+      <c r="N476" t="s">
+        <v>28</v>
+      </c>
+      <c r="O476" t="s">
         <v>4423</v>
-      </c>
-[...16 lines deleted...]
-        <v>4424</v>
       </c>
     </row>
     <row r="477" spans="1:15">
       <c r="A477">
-        <v>65061</v>
+        <v>65022</v>
       </c>
       <c r="B477" t="s">
+        <v>4424</v>
+      </c>
+      <c r="C477" t="s">
         <v>4425</v>
       </c>
-      <c r="C477" t="s">
+      <c r="D477" t="s">
         <v>4426</v>
       </c>
-      <c r="D477" t="s">
+      <c r="E477" t="s">
         <v>4427</v>
       </c>
-      <c r="E477" t="s">
+      <c r="F477" t="s">
         <v>4428</v>
       </c>
-      <c r="F477" t="s">
+      <c r="G477" t="s">
         <v>4429</v>
       </c>
-      <c r="G477" t="s">
+      <c r="H477" t="s">
         <v>4430</v>
       </c>
-      <c r="H477" t="s">
+      <c r="I477" t="s">
         <v>4431</v>
       </c>
-      <c r="I477" t="s">
+      <c r="J477" t="s">
+        <v>24</v>
+      </c>
+      <c r="K477" t="s">
+        <v>25</v>
+      </c>
+      <c r="L477" t="s">
+        <v>26</v>
+      </c>
+      <c r="M477" t="s">
+        <v>27</v>
+      </c>
+      <c r="N477" t="s">
+        <v>28</v>
+      </c>
+      <c r="O477" t="s">
         <v>4432</v>
-      </c>
-[...16 lines deleted...]
-        <v>4433</v>
       </c>
     </row>
     <row r="478" spans="1:15">
       <c r="A478">
-        <v>65062</v>
+        <v>65023</v>
       </c>
       <c r="B478" t="s">
+        <v>4433</v>
+      </c>
+      <c r="C478" t="s">
         <v>4434</v>
       </c>
-      <c r="C478" t="s">
+      <c r="D478" t="s">
         <v>4435</v>
       </c>
-      <c r="D478" t="s">
+      <c r="E478" t="s">
         <v>4436</v>
       </c>
-      <c r="E478" t="s">
+      <c r="F478" t="s">
         <v>4437</v>
       </c>
-      <c r="F478" t="s">
+      <c r="G478" t="s">
         <v>4438</v>
       </c>
-      <c r="G478" t="s">
+      <c r="H478" t="s">
         <v>4439</v>
       </c>
-      <c r="H478" t="s">
+      <c r="I478" t="s">
         <v>4440</v>
-      </c>
-[...1 lines deleted...]
-        <v>4441</v>
       </c>
       <c r="J478" t="s">
         <v>24</v>
       </c>
       <c r="K478" t="s">
         <v>25</v>
       </c>
       <c r="L478" t="s">
         <v>26</v>
       </c>
       <c r="M478" t="s">
         <v>27</v>
       </c>
       <c r="N478" t="s">
         <v>28</v>
       </c>
       <c r="O478" t="s">
-        <v>4442</v>
+        <v>4441</v>
       </c>
     </row>
     <row r="479" spans="1:15">
       <c r="A479">
-        <v>65063</v>
+        <v>65025</v>
       </c>
       <c r="B479" t="s">
+        <v>4442</v>
+      </c>
+      <c r="C479" t="s">
         <v>4443</v>
       </c>
-      <c r="C479" t="s">
+      <c r="D479" t="s">
         <v>4444</v>
       </c>
-      <c r="D479" t="s">
+      <c r="E479" t="s">
         <v>4445</v>
       </c>
-      <c r="E479" t="s">
+      <c r="F479" t="s">
         <v>4446</v>
       </c>
-      <c r="F479" t="s">
+      <c r="G479" t="s">
         <v>4447</v>
       </c>
-      <c r="G479" t="s">
+      <c r="H479" t="s">
         <v>4448</v>
       </c>
-      <c r="H479" t="s">
+      <c r="I479" t="s">
         <v>4449</v>
       </c>
-      <c r="I479" t="s">
+      <c r="J479" t="s">
+        <v>24</v>
+      </c>
+      <c r="K479" t="s">
+        <v>25</v>
+      </c>
+      <c r="L479" t="s">
+        <v>26</v>
+      </c>
+      <c r="M479" t="s">
+        <v>27</v>
+      </c>
+      <c r="N479" t="s">
+        <v>28</v>
+      </c>
+      <c r="O479" t="s">
         <v>4450</v>
-      </c>
-[...16 lines deleted...]
-        <v>4451</v>
       </c>
     </row>
     <row r="480" spans="1:15">
       <c r="A480">
-        <v>65068</v>
+        <v>65026</v>
       </c>
       <c r="B480" t="s">
+        <v>4451</v>
+      </c>
+      <c r="C480" t="s">
         <v>4452</v>
       </c>
-      <c r="C480" t="s">
+      <c r="D480" t="s">
         <v>4453</v>
       </c>
-      <c r="D480" t="s">
+      <c r="E480" t="s">
         <v>4454</v>
       </c>
-      <c r="E480" t="s">
+      <c r="F480" t="s">
         <v>4455</v>
       </c>
-      <c r="F480" t="s">
+      <c r="G480" t="s">
         <v>4456</v>
       </c>
-      <c r="G480" t="s">
+      <c r="H480" t="s">
         <v>4457</v>
       </c>
-      <c r="H480" t="s">
+      <c r="I480" t="s">
         <v>4458</v>
-      </c>
-[...1 lines deleted...]
-        <v>4459</v>
       </c>
       <c r="J480" t="s">
         <v>24</v>
       </c>
       <c r="K480" t="s">
         <v>25</v>
       </c>
       <c r="L480" t="s">
         <v>26</v>
       </c>
       <c r="M480" t="s">
         <v>27</v>
       </c>
       <c r="N480" t="s">
         <v>28</v>
       </c>
       <c r="O480" t="s">
-        <v>4460</v>
+        <v>4459</v>
       </c>
     </row>
     <row r="481" spans="1:15">
       <c r="A481">
-        <v>65069</v>
+        <v>65027</v>
       </c>
       <c r="B481" t="s">
+        <v>4460</v>
+      </c>
+      <c r="C481" t="s">
         <v>4461</v>
       </c>
-      <c r="C481" t="s">
+      <c r="D481" t="s">
         <v>4462</v>
       </c>
-      <c r="D481" t="s">
+      <c r="E481" t="s">
         <v>4463</v>
       </c>
-      <c r="E481" t="s">
+      <c r="F481" t="s">
         <v>4464</v>
       </c>
-      <c r="F481" t="s">
+      <c r="G481" t="s">
         <v>4465</v>
       </c>
-      <c r="G481" t="s">
+      <c r="H481" t="s">
         <v>4466</v>
       </c>
-      <c r="H481" t="s">
+      <c r="I481" t="s">
         <v>4467</v>
       </c>
-      <c r="I481" t="s">
+      <c r="J481" t="s">
+        <v>24</v>
+      </c>
+      <c r="K481" t="s">
+        <v>690</v>
+      </c>
+      <c r="L481" t="s">
+        <v>26</v>
+      </c>
+      <c r="M481" t="s">
+        <v>691</v>
+      </c>
+      <c r="N481" t="s">
+        <v>28</v>
+      </c>
+      <c r="O481" t="s">
         <v>4468</v>
-      </c>
-[...16 lines deleted...]
-        <v>4469</v>
       </c>
     </row>
     <row r="482" spans="1:15">
       <c r="A482">
-        <v>65071</v>
+        <v>65028</v>
       </c>
       <c r="B482" t="s">
+        <v>4469</v>
+      </c>
+      <c r="C482" t="s">
         <v>4470</v>
       </c>
-      <c r="C482" t="s">
+      <c r="D482" t="s">
         <v>4471</v>
       </c>
-      <c r="D482" t="s">
+      <c r="E482" t="s">
         <v>4472</v>
       </c>
-      <c r="E482" t="s">
+      <c r="F482" t="s">
         <v>4473</v>
       </c>
-      <c r="F482" t="s">
+      <c r="G482" t="s">
         <v>4474</v>
       </c>
-      <c r="G482" t="s">
+      <c r="H482" t="s">
         <v>4475</v>
       </c>
-      <c r="H482" t="s">
+      <c r="I482" t="s">
         <v>4476</v>
-      </c>
-[...1 lines deleted...]
-        <v>4477</v>
       </c>
       <c r="J482" t="s">
         <v>24</v>
       </c>
       <c r="K482" t="s">
         <v>25</v>
       </c>
       <c r="L482" t="s">
         <v>26</v>
       </c>
       <c r="M482" t="s">
         <v>27</v>
       </c>
       <c r="N482" t="s">
         <v>28</v>
       </c>
       <c r="O482" t="s">
-        <v>4478</v>
+        <v>4477</v>
       </c>
     </row>
     <row r="483" spans="1:15">
       <c r="A483">
-        <v>65073</v>
+        <v>65030</v>
       </c>
       <c r="B483" t="s">
+        <v>4478</v>
+      </c>
+      <c r="C483" t="s">
         <v>4479</v>
       </c>
-      <c r="C483" t="s">
+      <c r="D483" t="s">
         <v>4480</v>
       </c>
-      <c r="D483" t="s">
+      <c r="E483" t="s">
         <v>4481</v>
       </c>
-      <c r="E483" t="s">
+      <c r="F483" t="s">
         <v>4482</v>
       </c>
-      <c r="F483" t="s">
+      <c r="G483" t="s">
         <v>4483</v>
       </c>
-      <c r="G483" t="s">
+      <c r="H483" t="s">
         <v>4484</v>
       </c>
-      <c r="H483" t="s">
+      <c r="I483" t="s">
         <v>4485</v>
-      </c>
-[...1 lines deleted...]
-        <v>4486</v>
       </c>
       <c r="J483" t="s">
         <v>24</v>
       </c>
       <c r="K483" t="s">
         <v>25</v>
       </c>
       <c r="L483" t="s">
         <v>26</v>
       </c>
       <c r="M483" t="s">
         <v>27</v>
       </c>
       <c r="N483" t="s">
         <v>28</v>
       </c>
       <c r="O483" t="s">
-        <v>4487</v>
+        <v>4486</v>
       </c>
     </row>
     <row r="484" spans="1:15">
       <c r="A484">
-        <v>65074</v>
+        <v>65031</v>
       </c>
       <c r="B484" t="s">
+        <v>4487</v>
+      </c>
+      <c r="C484" t="s">
         <v>4488</v>
       </c>
-      <c r="C484" t="s">
+      <c r="D484" t="s">
         <v>4489</v>
       </c>
-      <c r="D484" t="s">
+      <c r="E484" t="s">
         <v>4490</v>
       </c>
-      <c r="E484" t="s">
+      <c r="F484" t="s">
         <v>4491</v>
       </c>
-      <c r="F484" t="s">
+      <c r="G484" t="s">
         <v>4492</v>
       </c>
-      <c r="G484" t="s">
+      <c r="H484" t="s">
         <v>4493</v>
       </c>
-      <c r="H484" t="s">
+      <c r="I484" t="s">
         <v>4494</v>
       </c>
-      <c r="I484" t="s">
+      <c r="J484" t="s">
+        <v>24</v>
+      </c>
+      <c r="K484" t="s">
+        <v>25</v>
+      </c>
+      <c r="L484" t="s">
+        <v>26</v>
+      </c>
+      <c r="M484" t="s">
+        <v>27</v>
+      </c>
+      <c r="N484" t="s">
+        <v>28</v>
+      </c>
+      <c r="O484" t="s">
         <v>4495</v>
-      </c>
-[...16 lines deleted...]
-        <v>4497</v>
       </c>
     </row>
     <row r="485" spans="1:15">
       <c r="A485">
-        <v>65075</v>
+        <v>65032</v>
       </c>
       <c r="B485" t="s">
+        <v>4496</v>
+      </c>
+      <c r="C485" t="s">
+        <v>4497</v>
+      </c>
+      <c r="D485" t="s">
         <v>4498</v>
       </c>
-      <c r="C485" t="s">
+      <c r="E485" t="s">
         <v>4499</v>
       </c>
-      <c r="D485" t="s">
+      <c r="F485" t="s">
         <v>4500</v>
       </c>
-      <c r="E485" t="s">
+      <c r="G485" t="s">
         <v>4501</v>
       </c>
-      <c r="F485" t="s">
+      <c r="H485" t="s">
         <v>4502</v>
       </c>
-      <c r="G485" t="s">
+      <c r="I485" t="s">
         <v>4503</v>
       </c>
-      <c r="H485" t="s">
+      <c r="J485" t="s">
+        <v>24</v>
+      </c>
+      <c r="K485" t="s">
+        <v>170</v>
+      </c>
+      <c r="L485" t="s">
+        <v>26</v>
+      </c>
+      <c r="M485" t="s">
+        <v>171</v>
+      </c>
+      <c r="N485" t="s">
+        <v>28</v>
+      </c>
+      <c r="O485" t="s">
         <v>4504</v>
-      </c>
-[...19 lines deleted...]
-        <v>4506</v>
       </c>
     </row>
     <row r="486" spans="1:15">
       <c r="A486">
-        <v>65076</v>
+        <v>65033</v>
       </c>
       <c r="B486" t="s">
+        <v>4505</v>
+      </c>
+      <c r="C486" t="s">
+        <v>4506</v>
+      </c>
+      <c r="D486" t="s">
         <v>4507</v>
       </c>
-      <c r="C486" t="s">
+      <c r="E486" t="s">
         <v>4508</v>
       </c>
-      <c r="D486" t="s">
+      <c r="F486" t="s">
         <v>4509</v>
       </c>
-      <c r="E486" t="s">
+      <c r="G486" t="s">
         <v>4510</v>
       </c>
-      <c r="F486" t="s">
+      <c r="H486" t="s">
         <v>4511</v>
       </c>
-      <c r="G486" t="s">
+      <c r="I486" t="s">
         <v>4512</v>
       </c>
-      <c r="H486" t="s">
+      <c r="J486" t="s">
+        <v>24</v>
+      </c>
+      <c r="K486" t="s">
+        <v>701</v>
+      </c>
+      <c r="L486" t="s">
+        <v>26</v>
+      </c>
+      <c r="M486" t="s">
         <v>4513</v>
       </c>
-      <c r="I486" t="s">
+      <c r="N486" t="s">
+        <v>28</v>
+      </c>
+      <c r="O486" t="s">
         <v>4514</v>
-      </c>
-[...16 lines deleted...]
-        <v>4515</v>
       </c>
     </row>
     <row r="487" spans="1:15">
       <c r="A487">
-        <v>65077</v>
+        <v>65034</v>
       </c>
       <c r="B487" t="s">
+        <v>4515</v>
+      </c>
+      <c r="C487" t="s">
         <v>4516</v>
       </c>
-      <c r="C487" t="s">
+      <c r="D487" t="s">
         <v>4517</v>
       </c>
-      <c r="D487" t="s">
+      <c r="E487" t="s">
         <v>4518</v>
       </c>
-      <c r="E487" t="s">
+      <c r="F487" t="s">
         <v>4519</v>
       </c>
-      <c r="F487" t="s">
+      <c r="G487" t="s">
         <v>4520</v>
       </c>
-      <c r="G487" t="s">
+      <c r="H487" t="s">
         <v>4521</v>
       </c>
-      <c r="H487" t="s">
+      <c r="I487" t="s">
         <v>4522</v>
       </c>
-      <c r="I487" t="s">
+      <c r="J487" t="s">
+        <v>450</v>
+      </c>
+      <c r="K487" t="s">
+        <v>580</v>
+      </c>
+      <c r="L487" t="s">
+        <v>452</v>
+      </c>
+      <c r="M487" t="s">
+        <v>581</v>
+      </c>
+      <c r="N487" t="s">
+        <v>28</v>
+      </c>
+      <c r="O487" t="s">
         <v>4523</v>
-      </c>
-[...16 lines deleted...]
-        <v>4524</v>
       </c>
     </row>
     <row r="488" spans="1:15">
       <c r="A488">
-        <v>65080</v>
+        <v>65035</v>
       </c>
       <c r="B488" t="s">
+        <v>4524</v>
+      </c>
+      <c r="C488" t="s">
         <v>4525</v>
       </c>
-      <c r="C488" t="s">
+      <c r="D488" t="s">
         <v>4526</v>
       </c>
-      <c r="D488" t="s">
+      <c r="E488" t="s">
         <v>4527</v>
       </c>
-      <c r="E488" t="s">
+      <c r="F488" t="s">
         <v>4528</v>
       </c>
-      <c r="F488" t="s">
+      <c r="G488" t="s">
         <v>4529</v>
       </c>
-      <c r="G488" t="s">
+      <c r="H488" t="s">
         <v>4530</v>
       </c>
-      <c r="H488" t="s">
+      <c r="I488" t="s">
         <v>4531</v>
       </c>
-      <c r="I488" t="s">
+      <c r="J488" t="s">
+        <v>24</v>
+      </c>
+      <c r="K488" t="s">
+        <v>25</v>
+      </c>
+      <c r="L488" t="s">
+        <v>26</v>
+      </c>
+      <c r="M488" t="s">
+        <v>27</v>
+      </c>
+      <c r="N488" t="s">
+        <v>28</v>
+      </c>
+      <c r="O488" t="s">
         <v>4532</v>
-      </c>
-[...16 lines deleted...]
-        <v>4533</v>
       </c>
     </row>
     <row r="489" spans="1:15">
       <c r="A489">
-        <v>65081</v>
+        <v>65036</v>
       </c>
       <c r="B489" t="s">
+        <v>4533</v>
+      </c>
+      <c r="C489" t="s">
         <v>4534</v>
       </c>
-      <c r="C489" t="s">
+      <c r="D489" t="s">
         <v>4535</v>
       </c>
-      <c r="D489" t="s">
+      <c r="E489" t="s">
         <v>4536</v>
       </c>
-      <c r="E489" t="s">
+      <c r="F489" t="s">
         <v>4537</v>
       </c>
-      <c r="F489" t="s">
+      <c r="G489" t="s">
         <v>4538</v>
       </c>
-      <c r="G489" t="s">
+      <c r="H489" t="s">
         <v>4539</v>
       </c>
-      <c r="H489" t="s">
+      <c r="I489" t="s">
         <v>4540</v>
       </c>
-      <c r="I489" t="s">
+      <c r="J489" t="s">
+        <v>24</v>
+      </c>
+      <c r="K489" t="s">
+        <v>25</v>
+      </c>
+      <c r="L489" t="s">
+        <v>26</v>
+      </c>
+      <c r="M489" t="s">
+        <v>27</v>
+      </c>
+      <c r="N489" t="s">
+        <v>28</v>
+      </c>
+      <c r="O489" t="s">
         <v>4541</v>
-      </c>
-[...16 lines deleted...]
-        <v>4542</v>
       </c>
     </row>
     <row r="490" spans="1:15">
       <c r="A490">
-        <v>65082</v>
+        <v>65037</v>
       </c>
       <c r="B490" t="s">
+        <v>4542</v>
+      </c>
+      <c r="C490" t="s">
         <v>4543</v>
       </c>
-      <c r="C490" t="s">
+      <c r="D490" t="s">
         <v>4544</v>
       </c>
-      <c r="D490" t="s">
+      <c r="E490" t="s">
         <v>4545</v>
       </c>
-      <c r="E490" t="s">
+      <c r="F490" t="s">
         <v>4546</v>
       </c>
-      <c r="F490" t="s">
+      <c r="G490" t="s">
         <v>4547</v>
       </c>
-      <c r="G490" t="s">
+      <c r="H490" t="s">
         <v>4548</v>
       </c>
-      <c r="H490" t="s">
+      <c r="I490" t="s">
         <v>4549</v>
       </c>
-      <c r="I490" t="s">
+      <c r="J490" t="s">
+        <v>24</v>
+      </c>
+      <c r="K490" t="s">
+        <v>25</v>
+      </c>
+      <c r="L490" t="s">
+        <v>26</v>
+      </c>
+      <c r="M490" t="s">
+        <v>27</v>
+      </c>
+      <c r="N490" t="s">
+        <v>28</v>
+      </c>
+      <c r="O490" t="s">
         <v>4550</v>
-      </c>
-[...16 lines deleted...]
-        <v>4551</v>
       </c>
     </row>
     <row r="491" spans="1:15">
       <c r="A491">
-        <v>65083</v>
+        <v>65038</v>
       </c>
       <c r="B491" t="s">
+        <v>4551</v>
+      </c>
+      <c r="C491" t="s">
         <v>4552</v>
       </c>
-      <c r="C491" t="s">
+      <c r="D491" t="s">
         <v>4553</v>
       </c>
-      <c r="D491" t="s">
+      <c r="E491" t="s">
         <v>4554</v>
       </c>
-      <c r="E491" t="s">
+      <c r="F491" t="s">
         <v>4555</v>
       </c>
-      <c r="F491" t="s">
+      <c r="G491" t="s">
         <v>4556</v>
       </c>
-      <c r="G491" t="s">
+      <c r="H491" t="s">
         <v>4557</v>
       </c>
-      <c r="H491" t="s">
+      <c r="I491" t="s">
         <v>4558</v>
-      </c>
-[...1 lines deleted...]
-        <v>4559</v>
       </c>
       <c r="J491" t="s">
         <v>24</v>
       </c>
       <c r="K491" t="s">
         <v>170</v>
       </c>
       <c r="L491" t="s">
         <v>26</v>
       </c>
       <c r="M491" t="s">
         <v>171</v>
       </c>
       <c r="N491" t="s">
         <v>28</v>
       </c>
       <c r="O491" t="s">
-        <v>4560</v>
+        <v>4559</v>
       </c>
     </row>
     <row r="492" spans="1:15">
       <c r="A492">
-        <v>65084</v>
+        <v>65039</v>
       </c>
       <c r="B492" t="s">
+        <v>4560</v>
+      </c>
+      <c r="C492" t="s">
         <v>4561</v>
       </c>
-      <c r="C492" t="s">
+      <c r="D492" t="s">
         <v>4562</v>
       </c>
-      <c r="D492" t="s">
+      <c r="E492" t="s">
         <v>4563</v>
       </c>
-      <c r="E492" t="s">
+      <c r="F492" t="s">
         <v>4564</v>
       </c>
-      <c r="F492" t="s">
+      <c r="G492" t="s">
         <v>4565</v>
       </c>
-      <c r="G492" t="s">
+      <c r="H492" t="s">
         <v>4566</v>
       </c>
-      <c r="H492" t="s">
+      <c r="I492" t="s">
         <v>4567</v>
       </c>
-      <c r="I492" t="s">
+      <c r="J492" t="s">
+        <v>24</v>
+      </c>
+      <c r="K492" t="s">
+        <v>170</v>
+      </c>
+      <c r="L492" t="s">
+        <v>26</v>
+      </c>
+      <c r="M492" t="s">
+        <v>171</v>
+      </c>
+      <c r="N492" t="s">
+        <v>28</v>
+      </c>
+      <c r="O492" t="s">
         <v>4568</v>
-      </c>
-[...16 lines deleted...]
-        <v>4569</v>
       </c>
     </row>
     <row r="493" spans="1:15">
       <c r="A493">
-        <v>65085</v>
+        <v>65040</v>
       </c>
       <c r="B493" t="s">
+        <v>4569</v>
+      </c>
+      <c r="C493" t="s">
         <v>4570</v>
       </c>
-      <c r="C493" t="s">
+      <c r="D493" t="s">
         <v>4571</v>
       </c>
-      <c r="D493" t="s">
+      <c r="E493" t="s">
         <v>4572</v>
       </c>
-      <c r="E493" t="s">
+      <c r="F493" t="s">
         <v>4573</v>
       </c>
-      <c r="F493" t="s">
+      <c r="G493" t="s">
         <v>4574</v>
       </c>
-      <c r="G493" t="s">
+      <c r="H493" t="s">
         <v>4575</v>
       </c>
-      <c r="H493" t="s">
+      <c r="I493" t="s">
         <v>4576</v>
       </c>
-      <c r="I493" t="s">
+      <c r="J493" t="s">
+        <v>24</v>
+      </c>
+      <c r="K493" t="s">
+        <v>917</v>
+      </c>
+      <c r="L493" t="s">
+        <v>26</v>
+      </c>
+      <c r="M493" t="s">
+        <v>1532</v>
+      </c>
+      <c r="N493" t="s">
+        <v>28</v>
+      </c>
+      <c r="O493" t="s">
         <v>4577</v>
-      </c>
-[...16 lines deleted...]
-        <v>4578</v>
       </c>
     </row>
     <row r="494" spans="1:15">
       <c r="A494">
-        <v>65086</v>
+        <v>65043</v>
       </c>
       <c r="B494" t="s">
+        <v>4578</v>
+      </c>
+      <c r="C494" t="s">
         <v>4579</v>
       </c>
-      <c r="C494" t="s">
+      <c r="D494" t="s">
         <v>4580</v>
       </c>
-      <c r="D494" t="s">
+      <c r="E494" t="s">
         <v>4581</v>
       </c>
-      <c r="E494" t="s">
+      <c r="F494" t="s">
         <v>4582</v>
       </c>
-      <c r="F494" t="s">
+      <c r="G494" t="s">
         <v>4583</v>
       </c>
-      <c r="G494" t="s">
+      <c r="H494" t="s">
         <v>4584</v>
       </c>
-      <c r="H494" t="s">
+      <c r="I494" t="s">
         <v>4585</v>
       </c>
-      <c r="I494" t="s">
+      <c r="J494" t="s">
+        <v>24</v>
+      </c>
+      <c r="K494" t="s">
+        <v>25</v>
+      </c>
+      <c r="L494" t="s">
+        <v>26</v>
+      </c>
+      <c r="M494" t="s">
+        <v>27</v>
+      </c>
+      <c r="N494" t="s">
+        <v>28</v>
+      </c>
+      <c r="O494" t="s">
         <v>4586</v>
-      </c>
-[...16 lines deleted...]
-        <v>4587</v>
       </c>
     </row>
     <row r="495" spans="1:15">
       <c r="A495">
-        <v>65087</v>
+        <v>65044</v>
       </c>
       <c r="B495" t="s">
+        <v>4587</v>
+      </c>
+      <c r="C495" t="s">
         <v>4588</v>
       </c>
-      <c r="C495" t="s">
+      <c r="D495" t="s">
         <v>4589</v>
       </c>
-      <c r="D495" t="s">
+      <c r="E495" t="s">
         <v>4590</v>
       </c>
-      <c r="E495" t="s">
+      <c r="F495" t="s">
         <v>4591</v>
       </c>
-      <c r="F495" t="s">
+      <c r="G495" t="s">
         <v>4592</v>
       </c>
-      <c r="G495" t="s">
+      <c r="H495" t="s">
         <v>4593</v>
       </c>
-      <c r="H495" t="s">
+      <c r="I495" t="s">
         <v>4594</v>
       </c>
-      <c r="I495" t="s">
+      <c r="J495" t="s">
+        <v>24</v>
+      </c>
+      <c r="K495" t="s">
+        <v>25</v>
+      </c>
+      <c r="L495" t="s">
+        <v>26</v>
+      </c>
+      <c r="M495" t="s">
+        <v>27</v>
+      </c>
+      <c r="N495" t="s">
+        <v>28</v>
+      </c>
+      <c r="O495" t="s">
         <v>4595</v>
-      </c>
-[...16 lines deleted...]
-        <v>4596</v>
       </c>
     </row>
     <row r="496" spans="1:15">
       <c r="A496">
-        <v>65088</v>
+        <v>65045</v>
       </c>
       <c r="B496" t="s">
+        <v>4596</v>
+      </c>
+      <c r="C496" t="s">
         <v>4597</v>
       </c>
-      <c r="C496" t="s">
+      <c r="D496" t="s">
         <v>4598</v>
       </c>
-      <c r="D496" t="s">
+      <c r="E496" t="s">
         <v>4599</v>
       </c>
-      <c r="E496" t="s">
+      <c r="F496" t="s">
         <v>4600</v>
       </c>
-      <c r="F496" t="s">
+      <c r="G496" t="s">
         <v>4601</v>
       </c>
-      <c r="G496" t="s">
+      <c r="H496" t="s">
         <v>4602</v>
       </c>
-      <c r="H496" t="s">
+      <c r="I496" t="s">
         <v>4603</v>
       </c>
-      <c r="I496" t="s">
+      <c r="J496" t="s">
+        <v>58</v>
+      </c>
+      <c r="K496" t="s">
         <v>4604</v>
       </c>
-      <c r="J496" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L496" t="s">
-        <v>26</v>
+        <v>60</v>
       </c>
       <c r="M496" t="s">
-        <v>27</v>
+        <v>4605</v>
       </c>
       <c r="N496" t="s">
         <v>28</v>
       </c>
       <c r="O496" t="s">
-        <v>4605</v>
+        <v>4606</v>
       </c>
     </row>
     <row r="497" spans="1:15">
       <c r="A497">
-        <v>65089</v>
+        <v>65046</v>
       </c>
       <c r="B497" t="s">
-        <v>4606</v>
+        <v>4607</v>
       </c>
       <c r="C497" t="s">
-        <v>4607</v>
+        <v>4608</v>
       </c>
       <c r="D497" t="s">
-        <v>4608</v>
+        <v>4609</v>
       </c>
       <c r="E497" t="s">
-        <v>4609</v>
+        <v>4610</v>
       </c>
       <c r="F497" t="s">
-        <v>4610</v>
+        <v>4611</v>
       </c>
       <c r="G497" t="s">
-        <v>4611</v>
+        <v>4612</v>
       </c>
       <c r="H497" t="s">
-        <v>4612</v>
+        <v>4613</v>
       </c>
       <c r="I497" t="s">
-        <v>4613</v>
+        <v>4614</v>
       </c>
       <c r="J497" t="s">
         <v>24</v>
       </c>
       <c r="K497" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L497" t="s">
         <v>26</v>
       </c>
       <c r="M497" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N497" t="s">
         <v>28</v>
       </c>
       <c r="O497" t="s">
-        <v>4614</v>
+        <v>4615</v>
       </c>
     </row>
     <row r="498" spans="1:15">
       <c r="A498">
-        <v>65090</v>
+        <v>65047</v>
       </c>
       <c r="B498" t="s">
-        <v>4615</v>
+        <v>4616</v>
       </c>
       <c r="C498" t="s">
-        <v>4616</v>
+        <v>4617</v>
       </c>
       <c r="D498" t="s">
-        <v>4617</v>
+        <v>4618</v>
       </c>
       <c r="E498" t="s">
-        <v>4618</v>
+        <v>4619</v>
       </c>
       <c r="F498" t="s">
-        <v>4619</v>
+        <v>4620</v>
       </c>
       <c r="G498" t="s">
-        <v>4620</v>
+        <v>4621</v>
       </c>
       <c r="H498" t="s">
-        <v>4621</v>
+        <v>4622</v>
       </c>
       <c r="I498" t="s">
-        <v>4622</v>
+        <v>4623</v>
       </c>
       <c r="J498" t="s">
         <v>24</v>
       </c>
       <c r="K498" t="s">
-        <v>25</v>
+        <v>4604</v>
       </c>
       <c r="L498" t="s">
         <v>26</v>
       </c>
       <c r="M498" t="s">
-        <v>27</v>
+        <v>4605</v>
       </c>
       <c r="N498" t="s">
         <v>28</v>
       </c>
       <c r="O498" t="s">
-        <v>4623</v>
+        <v>4624</v>
       </c>
     </row>
     <row r="499" spans="1:15">
       <c r="A499">
-        <v>65091</v>
+        <v>65049</v>
       </c>
       <c r="B499" t="s">
-        <v>4624</v>
+        <v>4625</v>
       </c>
       <c r="C499" t="s">
-        <v>4625</v>
+        <v>4626</v>
       </c>
       <c r="D499" t="s">
-        <v>4626</v>
+        <v>4627</v>
       </c>
       <c r="E499" t="s">
-        <v>4627</v>
+        <v>4628</v>
       </c>
       <c r="F499" t="s">
-        <v>4628</v>
+        <v>4629</v>
       </c>
       <c r="G499" t="s">
-        <v>4629</v>
+        <v>4630</v>
       </c>
       <c r="H499" t="s">
-        <v>4630</v>
+        <v>4631</v>
       </c>
       <c r="I499" t="s">
-        <v>4631</v>
+        <v>4632</v>
       </c>
       <c r="J499" t="s">
         <v>24</v>
       </c>
       <c r="K499" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="L499" t="s">
         <v>26</v>
       </c>
       <c r="M499" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="N499" t="s">
         <v>28</v>
       </c>
       <c r="O499" t="s">
-        <v>4632</v>
+        <v>4633</v>
       </c>
     </row>
     <row r="500" spans="1:15">
       <c r="A500">
-        <v>65092</v>
+        <v>65050</v>
       </c>
       <c r="B500" t="s">
-        <v>4633</v>
+        <v>4634</v>
       </c>
       <c r="C500" t="s">
-        <v>4634</v>
+        <v>4635</v>
       </c>
       <c r="D500" t="s">
-        <v>4635</v>
+        <v>4636</v>
       </c>
       <c r="E500" t="s">
-        <v>4636</v>
+        <v>4637</v>
       </c>
       <c r="F500" t="s">
-        <v>4637</v>
+        <v>4638</v>
       </c>
       <c r="G500" t="s">
-        <v>4638</v>
+        <v>4639</v>
       </c>
       <c r="H500" t="s">
-        <v>4639</v>
+        <v>4640</v>
       </c>
       <c r="I500" t="s">
-        <v>4640</v>
+        <v>4641</v>
       </c>
       <c r="J500" t="s">
         <v>24</v>
       </c>
       <c r="K500" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L500" t="s">
         <v>26</v>
       </c>
       <c r="M500" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N500" t="s">
         <v>28</v>
       </c>
       <c r="O500" t="s">
-        <v>4641</v>
+        <v>4642</v>
       </c>
     </row>
     <row r="501" spans="1:15">
       <c r="A501">
-        <v>65093</v>
+        <v>65051</v>
       </c>
       <c r="B501" t="s">
-        <v>4642</v>
+        <v>4643</v>
       </c>
       <c r="C501" t="s">
-        <v>4643</v>
+        <v>4644</v>
       </c>
       <c r="D501" t="s">
-        <v>4644</v>
+        <v>4645</v>
       </c>
       <c r="E501" t="s">
-        <v>4645</v>
+        <v>4646</v>
       </c>
       <c r="F501" t="s">
-        <v>4646</v>
+        <v>4647</v>
       </c>
       <c r="G501" t="s">
-        <v>4647</v>
+        <v>4648</v>
       </c>
       <c r="H501" t="s">
-        <v>4648</v>
+        <v>4649</v>
       </c>
       <c r="I501" t="s">
-        <v>4649</v>
+        <v>4650</v>
       </c>
       <c r="J501" t="s">
         <v>24</v>
       </c>
       <c r="K501" t="s">
-        <v>170</v>
+        <v>758</v>
       </c>
       <c r="L501" t="s">
         <v>26</v>
       </c>
       <c r="M501" t="s">
-        <v>171</v>
+        <v>759</v>
       </c>
       <c r="N501" t="s">
         <v>28</v>
       </c>
       <c r="O501" t="s">
-        <v>4650</v>
+        <v>4651</v>
       </c>
     </row>
     <row r="502" spans="1:15">
       <c r="A502">
-        <v>65094</v>
+        <v>65053</v>
       </c>
       <c r="B502" t="s">
-        <v>4651</v>
+        <v>4652</v>
       </c>
       <c r="C502" t="s">
-        <v>4652</v>
+        <v>4653</v>
       </c>
       <c r="D502" t="s">
-        <v>4653</v>
+        <v>4654</v>
       </c>
       <c r="E502" t="s">
-        <v>4654</v>
+        <v>4655</v>
       </c>
       <c r="F502" t="s">
-        <v>4655</v>
+        <v>4656</v>
       </c>
       <c r="G502" t="s">
-        <v>4656</v>
+        <v>4657</v>
       </c>
       <c r="H502" t="s">
-        <v>4657</v>
+        <v>4658</v>
       </c>
       <c r="I502" t="s">
-        <v>4658</v>
+        <v>4659</v>
       </c>
       <c r="J502" t="s">
         <v>24</v>
       </c>
       <c r="K502" t="s">
-        <v>4659</v>
+        <v>170</v>
       </c>
       <c r="L502" t="s">
         <v>26</v>
       </c>
       <c r="M502" t="s">
+        <v>171</v>
+      </c>
+      <c r="N502" t="s">
+        <v>28</v>
+      </c>
+      <c r="O502" t="s">
         <v>4660</v>
-      </c>
-[...4 lines deleted...]
-        <v>4661</v>
       </c>
     </row>
     <row r="503" spans="1:15">
       <c r="A503">
-        <v>65095</v>
+        <v>65054</v>
       </c>
       <c r="B503" t="s">
+        <v>4661</v>
+      </c>
+      <c r="C503" t="s">
         <v>4662</v>
       </c>
-      <c r="C503" t="s">
+      <c r="D503" t="s">
         <v>4663</v>
       </c>
-      <c r="D503" t="s">
+      <c r="E503" t="s">
         <v>4664</v>
       </c>
-      <c r="E503" t="s">
+      <c r="F503" t="s">
         <v>4665</v>
       </c>
-      <c r="F503" t="s">
+      <c r="G503" t="s">
         <v>4666</v>
       </c>
-      <c r="G503" t="s">
+      <c r="H503" t="s">
         <v>4667</v>
       </c>
-      <c r="H503" t="s">
+      <c r="I503" t="s">
         <v>4668</v>
       </c>
-      <c r="I503" t="s">
+      <c r="J503" t="s">
+        <v>450</v>
+      </c>
+      <c r="K503" t="s">
+        <v>208</v>
+      </c>
+      <c r="L503" t="s">
+        <v>452</v>
+      </c>
+      <c r="M503" t="s">
+        <v>209</v>
+      </c>
+      <c r="N503" t="s">
+        <v>28</v>
+      </c>
+      <c r="O503" t="s">
         <v>4669</v>
-      </c>
-[...16 lines deleted...]
-        <v>4670</v>
       </c>
     </row>
     <row r="504" spans="1:15">
       <c r="A504">
-        <v>65096</v>
+        <v>65055</v>
       </c>
       <c r="B504" t="s">
+        <v>4670</v>
+      </c>
+      <c r="C504" t="s">
         <v>4671</v>
       </c>
-      <c r="C504" t="s">
+      <c r="D504" t="s">
         <v>4672</v>
       </c>
-      <c r="D504" t="s">
+      <c r="E504" t="s">
         <v>4673</v>
       </c>
-      <c r="E504" t="s">
+      <c r="F504" t="s">
         <v>4674</v>
       </c>
-      <c r="F504" t="s">
+      <c r="G504" t="s">
         <v>4675</v>
       </c>
-      <c r="G504" t="s">
+      <c r="H504" t="s">
         <v>4676</v>
       </c>
-      <c r="H504" t="s">
+      <c r="I504" t="s">
         <v>4677</v>
       </c>
-      <c r="I504" t="s">
+      <c r="J504" t="s">
+        <v>24</v>
+      </c>
+      <c r="K504" t="s">
+        <v>580</v>
+      </c>
+      <c r="L504" t="s">
+        <v>26</v>
+      </c>
+      <c r="M504" t="s">
+        <v>581</v>
+      </c>
+      <c r="N504" t="s">
+        <v>28</v>
+      </c>
+      <c r="O504" t="s">
         <v>4678</v>
-      </c>
-[...16 lines deleted...]
-        <v>4679</v>
       </c>
     </row>
     <row r="505" spans="1:15">
       <c r="A505">
-        <v>65097</v>
+        <v>65057</v>
       </c>
       <c r="B505" t="s">
+        <v>4679</v>
+      </c>
+      <c r="C505" t="s">
         <v>4680</v>
       </c>
-      <c r="C505" t="s">
+      <c r="D505" t="s">
         <v>4681</v>
       </c>
-      <c r="D505" t="s">
+      <c r="E505" t="s">
         <v>4682</v>
       </c>
-      <c r="E505" t="s">
+      <c r="F505" t="s">
         <v>4683</v>
       </c>
-      <c r="F505" t="s">
+      <c r="G505" t="s">
         <v>4684</v>
       </c>
-      <c r="G505" t="s">
+      <c r="H505" t="s">
         <v>4685</v>
       </c>
-      <c r="H505" t="s">
+      <c r="I505" t="s">
         <v>4686</v>
       </c>
-      <c r="I505" t="s">
+      <c r="J505" t="s">
+        <v>24</v>
+      </c>
+      <c r="K505" t="s">
+        <v>274</v>
+      </c>
+      <c r="L505" t="s">
+        <v>26</v>
+      </c>
+      <c r="M505" t="s">
+        <v>276</v>
+      </c>
+      <c r="N505" t="s">
+        <v>28</v>
+      </c>
+      <c r="O505" t="s">
         <v>4687</v>
-      </c>
-[...16 lines deleted...]
-        <v>4688</v>
       </c>
     </row>
     <row r="506" spans="1:15">
       <c r="A506">
-        <v>65098</v>
+        <v>65058</v>
       </c>
       <c r="B506" t="s">
+        <v>4688</v>
+      </c>
+      <c r="C506" t="s">
         <v>4689</v>
       </c>
-      <c r="C506" t="s">
+      <c r="D506" t="s">
         <v>4690</v>
       </c>
-      <c r="D506" t="s">
+      <c r="E506" t="s">
         <v>4691</v>
       </c>
-      <c r="E506" t="s">
+      <c r="F506" t="s">
         <v>4692</v>
       </c>
-      <c r="F506" t="s">
+      <c r="G506" t="s">
         <v>4693</v>
       </c>
-      <c r="G506" t="s">
+      <c r="H506" t="s">
         <v>4694</v>
       </c>
-      <c r="H506" t="s">
+      <c r="I506" t="s">
         <v>4695</v>
       </c>
-      <c r="I506" t="s">
+      <c r="J506" t="s">
+        <v>450</v>
+      </c>
+      <c r="K506" t="s">
+        <v>690</v>
+      </c>
+      <c r="L506" t="s">
+        <v>452</v>
+      </c>
+      <c r="M506" t="s">
+        <v>691</v>
+      </c>
+      <c r="N506" t="s">
+        <v>28</v>
+      </c>
+      <c r="O506" t="s">
         <v>4696</v>
-      </c>
-[...16 lines deleted...]
-        <v>4697</v>
       </c>
     </row>
     <row r="507" spans="1:15">
       <c r="A507">
-        <v>65099</v>
+        <v>65059</v>
       </c>
       <c r="B507" t="s">
+        <v>4697</v>
+      </c>
+      <c r="C507" t="s">
         <v>4698</v>
       </c>
-      <c r="C507" t="s">
+      <c r="D507" t="s">
         <v>4699</v>
       </c>
-      <c r="D507" t="s">
+      <c r="E507" t="s">
         <v>4700</v>
       </c>
-      <c r="E507" t="s">
+      <c r="F507" t="s">
         <v>4701</v>
       </c>
-      <c r="F507" t="s">
+      <c r="G507" t="s">
         <v>4702</v>
       </c>
-      <c r="G507" t="s">
+      <c r="H507" t="s">
         <v>4703</v>
       </c>
-      <c r="H507" t="s">
+      <c r="I507" t="s">
         <v>4704</v>
-      </c>
-[...1 lines deleted...]
-        <v>4705</v>
       </c>
       <c r="J507" t="s">
         <v>24</v>
       </c>
       <c r="K507" t="s">
         <v>170</v>
       </c>
       <c r="L507" t="s">
         <v>26</v>
       </c>
       <c r="M507" t="s">
         <v>171</v>
       </c>
       <c r="N507" t="s">
         <v>28</v>
       </c>
       <c r="O507" t="s">
-        <v>4706</v>
+        <v>4705</v>
       </c>
     </row>
     <row r="508" spans="1:15">
       <c r="A508">
-        <v>65100</v>
+        <v>65060</v>
       </c>
       <c r="B508" t="s">
+        <v>4706</v>
+      </c>
+      <c r="C508" t="s">
         <v>4707</v>
       </c>
-      <c r="C508" t="s">
+      <c r="D508" t="s">
         <v>4708</v>
       </c>
-      <c r="D508" t="s">
+      <c r="E508" t="s">
         <v>4709</v>
       </c>
-      <c r="E508" t="s">
+      <c r="F508" t="s">
         <v>4710</v>
       </c>
-      <c r="F508" t="s">
+      <c r="G508" t="s">
         <v>4711</v>
       </c>
-      <c r="G508" t="s">
+      <c r="H508" t="s">
         <v>4712</v>
       </c>
-      <c r="H508" t="s">
+      <c r="I508" t="s">
         <v>4713</v>
       </c>
-      <c r="I508" t="s">
+      <c r="J508" t="s">
+        <v>24</v>
+      </c>
+      <c r="K508" t="s">
+        <v>47</v>
+      </c>
+      <c r="L508" t="s">
+        <v>26</v>
+      </c>
+      <c r="M508" t="s">
+        <v>48</v>
+      </c>
+      <c r="N508" t="s">
+        <v>28</v>
+      </c>
+      <c r="O508" t="s">
         <v>4714</v>
-      </c>
-[...16 lines deleted...]
-        <v>4715</v>
       </c>
     </row>
     <row r="509" spans="1:15">
       <c r="A509">
-        <v>65101</v>
+        <v>65061</v>
       </c>
       <c r="B509" t="s">
+        <v>4715</v>
+      </c>
+      <c r="C509" t="s">
         <v>4716</v>
       </c>
-      <c r="C509" t="s">
+      <c r="D509" t="s">
         <v>4717</v>
       </c>
-      <c r="D509" t="s">
+      <c r="E509" t="s">
         <v>4718</v>
       </c>
-      <c r="E509" t="s">
+      <c r="F509" t="s">
         <v>4719</v>
       </c>
-      <c r="F509" t="s">
+      <c r="G509" t="s">
         <v>4720</v>
       </c>
-      <c r="G509" t="s">
+      <c r="H509" t="s">
         <v>4721</v>
       </c>
-      <c r="H509" t="s">
+      <c r="I509" t="s">
         <v>4722</v>
       </c>
-      <c r="I509" t="s">
+      <c r="J509" t="s">
+        <v>24</v>
+      </c>
+      <c r="K509" t="s">
+        <v>917</v>
+      </c>
+      <c r="L509" t="s">
+        <v>26</v>
+      </c>
+      <c r="M509" t="s">
+        <v>1532</v>
+      </c>
+      <c r="N509" t="s">
+        <v>28</v>
+      </c>
+      <c r="O509" t="s">
         <v>4723</v>
-      </c>
-[...16 lines deleted...]
-        <v>4724</v>
       </c>
     </row>
     <row r="510" spans="1:15">
       <c r="A510">
-        <v>65102</v>
+        <v>65062</v>
       </c>
       <c r="B510" t="s">
+        <v>4724</v>
+      </c>
+      <c r="C510" t="s">
         <v>4725</v>
       </c>
-      <c r="C510" t="s">
+      <c r="D510" t="s">
         <v>4726</v>
       </c>
-      <c r="D510" t="s">
+      <c r="E510" t="s">
         <v>4727</v>
       </c>
-      <c r="E510" t="s">
+      <c r="F510" t="s">
         <v>4728</v>
       </c>
-      <c r="F510" t="s">
+      <c r="G510" t="s">
         <v>4729</v>
       </c>
-      <c r="G510" t="s">
+      <c r="H510" t="s">
         <v>4730</v>
       </c>
-      <c r="H510" t="s">
+      <c r="I510" t="s">
         <v>4731</v>
-      </c>
-[...1 lines deleted...]
-        <v>4732</v>
       </c>
       <c r="J510" t="s">
         <v>24</v>
       </c>
       <c r="K510" t="s">
         <v>25</v>
       </c>
       <c r="L510" t="s">
         <v>26</v>
       </c>
       <c r="M510" t="s">
         <v>27</v>
       </c>
       <c r="N510" t="s">
         <v>28</v>
       </c>
       <c r="O510" t="s">
-        <v>4733</v>
+        <v>4732</v>
       </c>
     </row>
     <row r="511" spans="1:15">
       <c r="A511">
-        <v>65104</v>
+        <v>65063</v>
       </c>
       <c r="B511" t="s">
+        <v>4733</v>
+      </c>
+      <c r="C511" t="s">
         <v>4734</v>
       </c>
-      <c r="C511" t="s">
+      <c r="D511" t="s">
         <v>4735</v>
       </c>
-      <c r="D511" t="s">
+      <c r="E511" t="s">
         <v>4736</v>
       </c>
-      <c r="E511" t="s">
+      <c r="F511" t="s">
         <v>4737</v>
       </c>
-      <c r="F511" t="s">
+      <c r="G511" t="s">
         <v>4738</v>
       </c>
-      <c r="G511" t="s">
+      <c r="H511" t="s">
         <v>4739</v>
       </c>
-      <c r="H511" t="s">
+      <c r="I511" t="s">
         <v>4740</v>
       </c>
-      <c r="I511" t="s">
+      <c r="J511" t="s">
+        <v>24</v>
+      </c>
+      <c r="K511" t="s">
+        <v>1124</v>
+      </c>
+      <c r="L511" t="s">
+        <v>26</v>
+      </c>
+      <c r="M511" t="s">
+        <v>1125</v>
+      </c>
+      <c r="N511" t="s">
+        <v>28</v>
+      </c>
+      <c r="O511" t="s">
         <v>4741</v>
-      </c>
-[...16 lines deleted...]
-        <v>4742</v>
       </c>
     </row>
     <row r="512" spans="1:15">
       <c r="A512">
-        <v>65105</v>
+        <v>65068</v>
       </c>
       <c r="B512" t="s">
+        <v>4742</v>
+      </c>
+      <c r="C512" t="s">
         <v>4743</v>
       </c>
-      <c r="C512" t="s">
+      <c r="D512" t="s">
         <v>4744</v>
       </c>
-      <c r="D512" t="s">
+      <c r="E512" t="s">
         <v>4745</v>
       </c>
-      <c r="E512" t="s">
+      <c r="F512" t="s">
         <v>4746</v>
       </c>
-      <c r="F512" t="s">
+      <c r="G512" t="s">
         <v>4747</v>
       </c>
-      <c r="G512" t="s">
+      <c r="H512" t="s">
         <v>4748</v>
       </c>
-      <c r="H512" t="s">
+      <c r="I512" t="s">
         <v>4749</v>
       </c>
-      <c r="I512" t="s">
+      <c r="J512" t="s">
+        <v>24</v>
+      </c>
+      <c r="K512" t="s">
+        <v>25</v>
+      </c>
+      <c r="L512" t="s">
+        <v>26</v>
+      </c>
+      <c r="M512" t="s">
+        <v>27</v>
+      </c>
+      <c r="N512" t="s">
+        <v>28</v>
+      </c>
+      <c r="O512" t="s">
         <v>4750</v>
-      </c>
-[...16 lines deleted...]
-        <v>4751</v>
       </c>
     </row>
     <row r="513" spans="1:15">
       <c r="A513">
-        <v>65107</v>
+        <v>65069</v>
       </c>
       <c r="B513" t="s">
+        <v>4751</v>
+      </c>
+      <c r="C513" t="s">
         <v>4752</v>
       </c>
-      <c r="C513" t="s">
+      <c r="D513" t="s">
         <v>4753</v>
       </c>
-      <c r="D513" t="s">
+      <c r="E513" t="s">
         <v>4754</v>
       </c>
-      <c r="E513" t="s">
+      <c r="F513" t="s">
         <v>4755</v>
       </c>
-      <c r="F513" t="s">
+      <c r="G513" t="s">
         <v>4756</v>
       </c>
-      <c r="G513" t="s">
+      <c r="H513" t="s">
         <v>4757</v>
       </c>
-      <c r="H513" t="s">
+      <c r="I513" t="s">
         <v>4758</v>
       </c>
-      <c r="I513" t="s">
+      <c r="J513" t="s">
+        <v>24</v>
+      </c>
+      <c r="K513" t="s">
+        <v>170</v>
+      </c>
+      <c r="L513" t="s">
+        <v>26</v>
+      </c>
+      <c r="M513" t="s">
+        <v>171</v>
+      </c>
+      <c r="N513" t="s">
+        <v>28</v>
+      </c>
+      <c r="O513" t="s">
         <v>4759</v>
-      </c>
-[...16 lines deleted...]
-        <v>4762</v>
       </c>
     </row>
     <row r="514" spans="1:15">
       <c r="A514">
-        <v>65116</v>
+        <v>65071</v>
       </c>
       <c r="B514" t="s">
+        <v>4760</v>
+      </c>
+      <c r="C514" t="s">
+        <v>4761</v>
+      </c>
+      <c r="D514" t="s">
+        <v>4762</v>
+      </c>
+      <c r="E514" t="s">
         <v>4763</v>
       </c>
-      <c r="C514" t="s">
+      <c r="F514" t="s">
         <v>4764</v>
       </c>
-      <c r="D514" t="s">
+      <c r="G514" t="s">
         <v>4765</v>
       </c>
-      <c r="E514" t="s">
+      <c r="H514" t="s">
         <v>4766</v>
       </c>
-      <c r="F514" t="s">
+      <c r="I514" t="s">
         <v>4767</v>
       </c>
-      <c r="G514" t="s">
+      <c r="J514" t="s">
+        <v>24</v>
+      </c>
+      <c r="K514" t="s">
+        <v>25</v>
+      </c>
+      <c r="L514" t="s">
+        <v>26</v>
+      </c>
+      <c r="M514" t="s">
+        <v>27</v>
+      </c>
+      <c r="N514" t="s">
+        <v>28</v>
+      </c>
+      <c r="O514" t="s">
         <v>4768</v>
-      </c>
-[...22 lines deleted...]
-        <v>4771</v>
       </c>
     </row>
     <row r="515" spans="1:15">
       <c r="A515">
-        <v>65124</v>
+        <v>65073</v>
       </c>
       <c r="B515" t="s">
+        <v>4769</v>
+      </c>
+      <c r="C515" t="s">
+        <v>4770</v>
+      </c>
+      <c r="D515" t="s">
+        <v>4771</v>
+      </c>
+      <c r="E515" t="s">
         <v>4772</v>
       </c>
-      <c r="C515" t="s">
+      <c r="F515" t="s">
         <v>4773</v>
       </c>
-      <c r="D515" t="s">
+      <c r="G515" t="s">
         <v>4774</v>
       </c>
-      <c r="E515" t="s">
+      <c r="H515" t="s">
         <v>4775</v>
       </c>
-      <c r="F515" t="s">
+      <c r="I515" t="s">
         <v>4776</v>
-      </c>
-[...7 lines deleted...]
-        <v>4779</v>
       </c>
       <c r="J515" t="s">
         <v>24</v>
       </c>
       <c r="K515" t="s">
         <v>25</v>
       </c>
       <c r="L515" t="s">
         <v>26</v>
       </c>
       <c r="M515" t="s">
         <v>27</v>
       </c>
       <c r="N515" t="s">
         <v>28</v>
       </c>
       <c r="O515" t="s">
-        <v>4780</v>
+        <v>4777</v>
       </c>
     </row>
     <row r="516" spans="1:15">
       <c r="A516">
-        <v>65255</v>
+        <v>65074</v>
       </c>
       <c r="B516" t="s">
+        <v>4778</v>
+      </c>
+      <c r="C516" t="s">
+        <v>4779</v>
+      </c>
+      <c r="D516" t="s">
+        <v>4780</v>
+      </c>
+      <c r="E516" t="s">
         <v>4781</v>
       </c>
-      <c r="C516" t="s">
+      <c r="F516" t="s">
         <v>4782</v>
       </c>
-      <c r="D516" t="s">
+      <c r="G516" t="s">
         <v>4783</v>
       </c>
-      <c r="E516" t="s">
+      <c r="H516" t="s">
         <v>4784</v>
       </c>
-      <c r="F516" t="s">
+      <c r="I516" t="s">
         <v>4785</v>
       </c>
-      <c r="G516" t="s">
+      <c r="J516" t="s">
+        <v>24</v>
+      </c>
+      <c r="K516" t="s">
         <v>4786</v>
       </c>
-      <c r="H516" t="s">
+      <c r="L516" t="s">
+        <v>26</v>
+      </c>
+      <c r="M516" t="s">
+        <v>4513</v>
+      </c>
+      <c r="N516" t="s">
+        <v>28</v>
+      </c>
+      <c r="O516" t="s">
         <v>4787</v>
-      </c>
-[...19 lines deleted...]
-        <v>4791</v>
       </c>
     </row>
     <row r="517" spans="1:15">
       <c r="A517">
-        <v>65479</v>
+        <v>65075</v>
       </c>
       <c r="B517" t="s">
+        <v>4788</v>
+      </c>
+      <c r="C517" t="s">
+        <v>4789</v>
+      </c>
+      <c r="D517" t="s">
+        <v>4790</v>
+      </c>
+      <c r="E517" t="s">
+        <v>4791</v>
+      </c>
+      <c r="F517" t="s">
         <v>4792</v>
       </c>
-      <c r="C517" t="s">
+      <c r="G517" t="s">
         <v>4793</v>
       </c>
-      <c r="D517" t="s">
+      <c r="H517" t="s">
         <v>4794</v>
       </c>
-      <c r="E517" t="s">
+      <c r="I517" t="s">
         <v>4795</v>
       </c>
-      <c r="F517" t="s">
+      <c r="J517" t="s">
+        <v>450</v>
+      </c>
+      <c r="K517" t="s">
+        <v>701</v>
+      </c>
+      <c r="L517" t="s">
+        <v>452</v>
+      </c>
+      <c r="M517" t="s">
+        <v>4513</v>
+      </c>
+      <c r="N517" t="s">
+        <v>28</v>
+      </c>
+      <c r="O517" t="s">
         <v>4796</v>
-      </c>
-[...25 lines deleted...]
-        <v>4800</v>
       </c>
     </row>
     <row r="518" spans="1:15">
       <c r="A518">
-        <v>65566</v>
+        <v>65076</v>
       </c>
       <c r="B518" t="s">
+        <v>4797</v>
+      </c>
+      <c r="C518" t="s">
+        <v>4798</v>
+      </c>
+      <c r="D518" t="s">
+        <v>4799</v>
+      </c>
+      <c r="E518" t="s">
+        <v>4800</v>
+      </c>
+      <c r="F518" t="s">
         <v>4801</v>
       </c>
-      <c r="C518" t="s">
+      <c r="G518" t="s">
         <v>4802</v>
       </c>
-      <c r="D518" t="s">
+      <c r="H518" t="s">
         <v>4803</v>
       </c>
-      <c r="E518" t="s">
+      <c r="I518" t="s">
         <v>4804</v>
-      </c>
-[...10 lines deleted...]
-        <v>4808</v>
       </c>
       <c r="J518" t="s">
         <v>24</v>
       </c>
       <c r="K518" t="s">
         <v>170</v>
       </c>
       <c r="L518" t="s">
         <v>26</v>
       </c>
       <c r="M518" t="s">
         <v>171</v>
       </c>
       <c r="N518" t="s">
         <v>28</v>
       </c>
       <c r="O518" t="s">
-        <v>4809</v>
+        <v>4805</v>
       </c>
     </row>
     <row r="519" spans="1:15">
       <c r="A519">
-        <v>65613</v>
+        <v>65077</v>
       </c>
       <c r="B519" t="s">
+        <v>4806</v>
+      </c>
+      <c r="C519" t="s">
+        <v>4807</v>
+      </c>
+      <c r="D519" t="s">
+        <v>4808</v>
+      </c>
+      <c r="E519" t="s">
+        <v>4809</v>
+      </c>
+      <c r="F519" t="s">
         <v>4810</v>
       </c>
-      <c r="C519" t="s">
+      <c r="G519" t="s">
         <v>4811</v>
       </c>
-      <c r="D519" t="s">
+      <c r="H519" t="s">
         <v>4812</v>
       </c>
-      <c r="E519" t="s">
+      <c r="I519" t="s">
         <v>4813</v>
       </c>
-      <c r="F519" t="s">
+      <c r="J519" t="s">
+        <v>24</v>
+      </c>
+      <c r="K519" t="s">
+        <v>758</v>
+      </c>
+      <c r="L519" t="s">
+        <v>26</v>
+      </c>
+      <c r="M519" t="s">
+        <v>759</v>
+      </c>
+      <c r="N519" t="s">
+        <v>28</v>
+      </c>
+      <c r="O519" t="s">
         <v>4814</v>
-      </c>
-[...25 lines deleted...]
-        <v>4820</v>
       </c>
     </row>
     <row r="520" spans="1:15">
       <c r="A520">
-        <v>65869</v>
+        <v>65080</v>
       </c>
       <c r="B520" t="s">
+        <v>4815</v>
+      </c>
+      <c r="C520" t="s">
+        <v>4816</v>
+      </c>
+      <c r="D520" t="s">
+        <v>4817</v>
+      </c>
+      <c r="E520" t="s">
+        <v>4818</v>
+      </c>
+      <c r="F520" t="s">
+        <v>4819</v>
+      </c>
+      <c r="G520" t="s">
+        <v>4820</v>
+      </c>
+      <c r="H520" t="s">
         <v>4821</v>
       </c>
-      <c r="C520" t="s">
+      <c r="I520" t="s">
         <v>4822</v>
       </c>
-      <c r="D520" t="s">
+      <c r="J520" t="s">
+        <v>24</v>
+      </c>
+      <c r="K520" t="s">
+        <v>47</v>
+      </c>
+      <c r="L520" t="s">
+        <v>26</v>
+      </c>
+      <c r="M520" t="s">
+        <v>48</v>
+      </c>
+      <c r="N520" t="s">
+        <v>28</v>
+      </c>
+      <c r="O520" t="s">
         <v>4823</v>
-      </c>
-[...31 lines deleted...]
-        <v>4829</v>
       </c>
     </row>
     <row r="521" spans="1:15">
       <c r="A521">
-        <v>66392</v>
+        <v>65081</v>
       </c>
       <c r="B521" t="s">
+        <v>4824</v>
+      </c>
+      <c r="C521" t="s">
+        <v>4825</v>
+      </c>
+      <c r="D521" t="s">
+        <v>4826</v>
+      </c>
+      <c r="E521" t="s">
+        <v>4827</v>
+      </c>
+      <c r="F521" t="s">
+        <v>4828</v>
+      </c>
+      <c r="G521" t="s">
+        <v>4829</v>
+      </c>
+      <c r="H521" t="s">
         <v>4830</v>
       </c>
-      <c r="C521" t="s">
+      <c r="I521" t="s">
         <v>4831</v>
       </c>
-      <c r="D521" t="s">
+      <c r="J521" t="s">
+        <v>24</v>
+      </c>
+      <c r="K521" t="s">
+        <v>47</v>
+      </c>
+      <c r="L521" t="s">
+        <v>26</v>
+      </c>
+      <c r="M521" t="s">
+        <v>48</v>
+      </c>
+      <c r="N521" t="s">
+        <v>28</v>
+      </c>
+      <c r="O521" t="s">
         <v>4832</v>
-      </c>
-[...31 lines deleted...]
-        <v>4838</v>
       </c>
     </row>
     <row r="522" spans="1:15">
       <c r="A522">
-        <v>66510</v>
+        <v>65082</v>
       </c>
       <c r="B522" t="s">
+        <v>4833</v>
+      </c>
+      <c r="C522" t="s">
+        <v>4834</v>
+      </c>
+      <c r="D522" t="s">
+        <v>4835</v>
+      </c>
+      <c r="E522" t="s">
+        <v>4836</v>
+      </c>
+      <c r="F522" t="s">
+        <v>4837</v>
+      </c>
+      <c r="G522" t="s">
+        <v>4838</v>
+      </c>
+      <c r="H522" t="s">
         <v>4839</v>
       </c>
-      <c r="C522" t="s">
+      <c r="I522" t="s">
         <v>4840</v>
       </c>
-      <c r="D522" t="s">
+      <c r="J522" t="s">
+        <v>24</v>
+      </c>
+      <c r="K522" t="s">
+        <v>47</v>
+      </c>
+      <c r="L522" t="s">
+        <v>26</v>
+      </c>
+      <c r="M522" t="s">
+        <v>48</v>
+      </c>
+      <c r="N522" t="s">
+        <v>28</v>
+      </c>
+      <c r="O522" t="s">
         <v>4841</v>
-      </c>
-[...31 lines deleted...]
-        <v>4849</v>
       </c>
     </row>
     <row r="523" spans="1:15">
       <c r="A523">
-        <v>66511</v>
+        <v>65083</v>
       </c>
       <c r="B523" t="s">
-        <v>1860</v>
+        <v>4842</v>
       </c>
       <c r="C523" t="s">
+        <v>4843</v>
+      </c>
+      <c r="D523" t="s">
+        <v>4844</v>
+      </c>
+      <c r="E523" t="s">
+        <v>4845</v>
+      </c>
+      <c r="F523" t="s">
+        <v>4846</v>
+      </c>
+      <c r="G523" t="s">
+        <v>4847</v>
+      </c>
+      <c r="H523" t="s">
+        <v>4848</v>
+      </c>
+      <c r="I523" t="s">
+        <v>4849</v>
+      </c>
+      <c r="J523" t="s">
+        <v>24</v>
+      </c>
+      <c r="K523" t="s">
+        <v>170</v>
+      </c>
+      <c r="L523" t="s">
+        <v>26</v>
+      </c>
+      <c r="M523" t="s">
+        <v>171</v>
+      </c>
+      <c r="N523" t="s">
+        <v>28</v>
+      </c>
+      <c r="O523" t="s">
         <v>4850</v>
-      </c>
-[...34 lines deleted...]
-        <v>4857</v>
       </c>
     </row>
     <row r="524" spans="1:15">
       <c r="A524">
-        <v>66512</v>
+        <v>65084</v>
       </c>
       <c r="B524" t="s">
-        <v>3924</v>
+        <v>4851</v>
       </c>
       <c r="C524" t="s">
-        <v>3925</v>
+        <v>4852</v>
       </c>
       <c r="D524" t="s">
+        <v>4853</v>
+      </c>
+      <c r="E524" t="s">
+        <v>4854</v>
+      </c>
+      <c r="F524" t="s">
+        <v>4855</v>
+      </c>
+      <c r="G524" t="s">
+        <v>4856</v>
+      </c>
+      <c r="H524" t="s">
+        <v>4857</v>
+      </c>
+      <c r="I524" t="s">
         <v>4858</v>
       </c>
-      <c r="E524" t="s">
+      <c r="J524" t="s">
+        <v>24</v>
+      </c>
+      <c r="K524" t="s">
+        <v>25</v>
+      </c>
+      <c r="L524" t="s">
+        <v>26</v>
+      </c>
+      <c r="M524" t="s">
+        <v>27</v>
+      </c>
+      <c r="N524" t="s">
+        <v>28</v>
+      </c>
+      <c r="O524" t="s">
         <v>4859</v>
-      </c>
-[...28 lines deleted...]
-        <v>4863</v>
       </c>
     </row>
     <row r="525" spans="1:15">
       <c r="A525">
-        <v>66513</v>
+        <v>65085</v>
       </c>
       <c r="B525" t="s">
+        <v>4860</v>
+      </c>
+      <c r="C525" t="s">
+        <v>4861</v>
+      </c>
+      <c r="D525" t="s">
+        <v>4862</v>
+      </c>
+      <c r="E525" t="s">
+        <v>4863</v>
+      </c>
+      <c r="F525" t="s">
         <v>4864</v>
       </c>
-      <c r="C525" t="s">
+      <c r="G525" t="s">
         <v>4865</v>
       </c>
-      <c r="D525" t="s">
+      <c r="H525" t="s">
         <v>4866</v>
       </c>
-      <c r="E525" t="s">
+      <c r="I525" t="s">
         <v>4867</v>
       </c>
-      <c r="F525" t="s">
+      <c r="J525" t="s">
+        <v>24</v>
+      </c>
+      <c r="K525" t="s">
+        <v>580</v>
+      </c>
+      <c r="L525" t="s">
+        <v>26</v>
+      </c>
+      <c r="M525" t="s">
+        <v>581</v>
+      </c>
+      <c r="N525" t="s">
+        <v>28</v>
+      </c>
+      <c r="O525" t="s">
         <v>4868</v>
-      </c>
-[...25 lines deleted...]
-        <v>4871</v>
       </c>
     </row>
     <row r="526" spans="1:15">
       <c r="A526">
-        <v>66514</v>
+        <v>65086</v>
       </c>
       <c r="B526" t="s">
+        <v>4869</v>
+      </c>
+      <c r="C526" t="s">
+        <v>4870</v>
+      </c>
+      <c r="D526" t="s">
+        <v>4871</v>
+      </c>
+      <c r="E526" t="s">
         <v>4872</v>
       </c>
-      <c r="C526" t="s">
-[...2 lines deleted...]
-      <c r="D526" t="s">
+      <c r="F526" t="s">
         <v>4873</v>
       </c>
-      <c r="E526" t="s">
+      <c r="G526" t="s">
         <v>4874</v>
-      </c>
-[...4 lines deleted...]
-        <v>2020</v>
       </c>
       <c r="H526" t="s">
         <v>4875</v>
       </c>
       <c r="I526" t="s">
         <v>4876</v>
       </c>
       <c r="J526" t="s">
         <v>24</v>
       </c>
       <c r="K526" t="s">
-        <v>4861</v>
+        <v>170</v>
       </c>
       <c r="L526" t="s">
         <v>26</v>
       </c>
       <c r="M526" t="s">
-        <v>4862</v>
+        <v>171</v>
       </c>
       <c r="N526" t="s">
         <v>28</v>
       </c>
       <c r="O526" t="s">
         <v>4877</v>
       </c>
     </row>
     <row r="527" spans="1:15">
       <c r="A527">
-        <v>66515</v>
+        <v>65087</v>
       </c>
       <c r="B527" t="s">
         <v>4878</v>
       </c>
       <c r="C527" t="s">
-        <v>1762</v>
+        <v>4879</v>
       </c>
       <c r="D527" t="s">
-        <v>4879</v>
+        <v>4880</v>
       </c>
       <c r="E527" t="s">
-        <v>4880</v>
+        <v>4881</v>
       </c>
       <c r="F527" t="s">
-        <v>4881</v>
+        <v>4882</v>
       </c>
       <c r="G527" t="s">
-        <v>1766</v>
+        <v>4883</v>
       </c>
       <c r="H527" t="s">
-        <v>4882</v>
+        <v>4884</v>
       </c>
       <c r="I527" t="s">
-        <v>4883</v>
+        <v>4885</v>
       </c>
       <c r="J527" t="s">
         <v>24</v>
       </c>
       <c r="K527" t="s">
-        <v>4861</v>
+        <v>170</v>
       </c>
       <c r="L527" t="s">
         <v>26</v>
       </c>
       <c r="M527" t="s">
-        <v>4862</v>
+        <v>171</v>
       </c>
       <c r="N527" t="s">
         <v>28</v>
       </c>
       <c r="O527" t="s">
-        <v>4884</v>
+        <v>4886</v>
       </c>
     </row>
     <row r="528" spans="1:15">
       <c r="A528">
-        <v>66516</v>
+        <v>65088</v>
       </c>
       <c r="B528" t="s">
-        <v>1743</v>
+        <v>4887</v>
       </c>
       <c r="C528" t="s">
-        <v>1744</v>
+        <v>4888</v>
       </c>
       <c r="D528" t="s">
-        <v>4885</v>
+        <v>4889</v>
       </c>
       <c r="E528" t="s">
-        <v>4886</v>
+        <v>4890</v>
       </c>
       <c r="F528" t="s">
-        <v>4887</v>
+        <v>4891</v>
       </c>
       <c r="G528" t="s">
-        <v>4888</v>
+        <v>4892</v>
       </c>
       <c r="H528" t="s">
-        <v>4889</v>
+        <v>4893</v>
       </c>
       <c r="I528" t="s">
-        <v>1750</v>
+        <v>4894</v>
       </c>
       <c r="J528" t="s">
         <v>24</v>
       </c>
       <c r="K528" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L528" t="s">
         <v>26</v>
       </c>
       <c r="M528" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N528" t="s">
         <v>28</v>
       </c>
       <c r="O528" t="s">
-        <v>4890</v>
+        <v>4895</v>
       </c>
     </row>
     <row r="529" spans="1:15">
       <c r="A529">
-        <v>66517</v>
+        <v>65089</v>
       </c>
       <c r="B529" t="s">
-        <v>4891</v>
+        <v>4896</v>
       </c>
       <c r="C529" t="s">
-        <v>4892</v>
+        <v>4897</v>
       </c>
       <c r="D529" t="s">
-        <v>4893</v>
+        <v>4898</v>
       </c>
       <c r="E529" t="s">
-        <v>4894</v>
+        <v>4899</v>
       </c>
       <c r="F529" t="s">
-        <v>4895</v>
+        <v>4900</v>
       </c>
       <c r="G529" t="s">
-        <v>4896</v>
+        <v>4901</v>
       </c>
       <c r="H529" t="s">
-        <v>4897</v>
+        <v>4902</v>
       </c>
       <c r="I529" t="s">
-        <v>4898</v>
+        <v>4903</v>
       </c>
       <c r="J529" t="s">
         <v>24</v>
       </c>
       <c r="K529" t="s">
-        <v>4861</v>
+        <v>25</v>
       </c>
       <c r="L529" t="s">
         <v>26</v>
       </c>
       <c r="M529" t="s">
-        <v>4862</v>
+        <v>27</v>
       </c>
       <c r="N529" t="s">
         <v>28</v>
       </c>
       <c r="O529" t="s">
-        <v>4899</v>
+        <v>4904</v>
       </c>
     </row>
     <row r="530" spans="1:15">
       <c r="A530">
-        <v>66518</v>
+        <v>65090</v>
       </c>
       <c r="B530" t="s">
-        <v>4900</v>
+        <v>4905</v>
       </c>
       <c r="C530" t="s">
-        <v>1771</v>
+        <v>4906</v>
       </c>
       <c r="D530" t="s">
-        <v>4901</v>
+        <v>4907</v>
       </c>
       <c r="E530" t="s">
-        <v>4902</v>
+        <v>4908</v>
       </c>
       <c r="F530" t="s">
-        <v>4903</v>
+        <v>4909</v>
       </c>
       <c r="G530" t="s">
-        <v>1775</v>
+        <v>4910</v>
       </c>
       <c r="H530" t="s">
-        <v>4904</v>
+        <v>4911</v>
       </c>
       <c r="I530" t="s">
-        <v>4905</v>
+        <v>4912</v>
       </c>
       <c r="J530" t="s">
         <v>24</v>
       </c>
       <c r="K530" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L530" t="s">
         <v>26</v>
       </c>
       <c r="M530" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N530" t="s">
         <v>28</v>
       </c>
       <c r="O530" t="s">
-        <v>4906</v>
+        <v>4913</v>
       </c>
     </row>
     <row r="531" spans="1:15">
       <c r="A531">
-        <v>66519</v>
+        <v>65091</v>
       </c>
       <c r="B531" t="s">
-        <v>4907</v>
+        <v>4914</v>
       </c>
       <c r="C531" t="s">
-        <v>4908</v>
+        <v>4915</v>
       </c>
       <c r="D531" t="s">
-        <v>4909</v>
+        <v>4916</v>
       </c>
       <c r="E531" t="s">
-        <v>4910</v>
+        <v>4917</v>
       </c>
       <c r="F531" t="s">
-        <v>4911</v>
+        <v>4918</v>
       </c>
       <c r="G531" t="s">
-        <v>4912</v>
+        <v>4919</v>
       </c>
       <c r="H531" t="s">
-        <v>1884</v>
+        <v>4920</v>
       </c>
       <c r="I531" t="s">
-        <v>1885</v>
+        <v>4921</v>
       </c>
       <c r="J531" t="s">
         <v>24</v>
       </c>
       <c r="K531" t="s">
-        <v>4913</v>
+        <v>25</v>
       </c>
       <c r="L531" t="s">
         <v>26</v>
       </c>
       <c r="M531" t="s">
-        <v>4914</v>
+        <v>27</v>
       </c>
       <c r="N531" t="s">
         <v>28</v>
       </c>
       <c r="O531" t="s">
-        <v>4915</v>
+        <v>4922</v>
       </c>
     </row>
     <row r="532" spans="1:15">
       <c r="A532">
-        <v>66520</v>
+        <v>65092</v>
       </c>
       <c r="B532" t="s">
-        <v>1965</v>
+        <v>4923</v>
       </c>
       <c r="C532" t="s">
-        <v>1966</v>
+        <v>4924</v>
       </c>
       <c r="D532" t="s">
-        <v>4916</v>
+        <v>4925</v>
       </c>
       <c r="E532" t="s">
-        <v>4917</v>
+        <v>4926</v>
       </c>
       <c r="F532" t="s">
-        <v>1969</v>
+        <v>4927</v>
       </c>
       <c r="G532" t="s">
-        <v>1970</v>
+        <v>4928</v>
       </c>
       <c r="H532" t="s">
-        <v>1971</v>
+        <v>4929</v>
       </c>
       <c r="I532" t="s">
-        <v>1972</v>
+        <v>4930</v>
       </c>
       <c r="J532" t="s">
         <v>24</v>
       </c>
       <c r="K532" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L532" t="s">
         <v>26</v>
       </c>
       <c r="M532" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N532" t="s">
         <v>28</v>
       </c>
       <c r="O532" t="s">
-        <v>4918</v>
+        <v>4931</v>
       </c>
     </row>
     <row r="533" spans="1:15">
       <c r="A533">
-        <v>66521</v>
+        <v>65093</v>
       </c>
       <c r="B533" t="s">
-        <v>1788</v>
+        <v>4932</v>
       </c>
       <c r="C533" t="s">
-        <v>4919</v>
+        <v>4933</v>
       </c>
       <c r="D533" t="s">
-        <v>4920</v>
+        <v>4934</v>
       </c>
       <c r="E533" t="s">
-        <v>4921</v>
+        <v>4935</v>
       </c>
       <c r="F533" t="s">
-        <v>4922</v>
+        <v>4936</v>
       </c>
       <c r="G533" t="s">
-        <v>1793</v>
+        <v>4937</v>
       </c>
       <c r="H533" t="s">
-        <v>4923</v>
+        <v>4938</v>
       </c>
       <c r="I533" t="s">
-        <v>1795</v>
+        <v>4939</v>
       </c>
       <c r="J533" t="s">
         <v>24</v>
       </c>
       <c r="K533" t="s">
         <v>170</v>
       </c>
       <c r="L533" t="s">
         <v>26</v>
       </c>
       <c r="M533" t="s">
         <v>171</v>
       </c>
       <c r="N533" t="s">
         <v>28</v>
       </c>
       <c r="O533" t="s">
-        <v>4924</v>
+        <v>4940</v>
       </c>
     </row>
     <row r="534" spans="1:15">
       <c r="A534">
-        <v>66522</v>
+        <v>65094</v>
       </c>
       <c r="B534" t="s">
-        <v>4925</v>
+        <v>4941</v>
       </c>
       <c r="C534" t="s">
-        <v>4926</v>
+        <v>4942</v>
       </c>
       <c r="D534" t="s">
-        <v>4927</v>
+        <v>4943</v>
       </c>
       <c r="E534" t="s">
-        <v>4928</v>
+        <v>4944</v>
       </c>
       <c r="F534" t="s">
-        <v>4929</v>
+        <v>4945</v>
       </c>
       <c r="G534" t="s">
-        <v>4930</v>
+        <v>4946</v>
       </c>
       <c r="H534" t="s">
-        <v>4931</v>
+        <v>4947</v>
       </c>
       <c r="I534" t="s">
-        <v>4932</v>
+        <v>4948</v>
       </c>
       <c r="J534" t="s">
         <v>24</v>
       </c>
       <c r="K534" t="s">
-        <v>4789</v>
+        <v>4949</v>
       </c>
       <c r="L534" t="s">
         <v>26</v>
       </c>
       <c r="M534" t="s">
-        <v>4790</v>
+        <v>4950</v>
       </c>
       <c r="N534" t="s">
         <v>28</v>
       </c>
       <c r="O534" t="s">
-        <v>4933</v>
+        <v>4951</v>
       </c>
     </row>
     <row r="535" spans="1:15">
       <c r="A535">
-        <v>66523</v>
+        <v>65095</v>
       </c>
       <c r="B535" t="s">
-        <v>1851</v>
+        <v>4952</v>
       </c>
       <c r="C535" t="s">
-        <v>1852</v>
+        <v>4953</v>
       </c>
       <c r="D535" t="s">
-        <v>4934</v>
+        <v>4954</v>
       </c>
       <c r="E535" t="s">
-        <v>4935</v>
+        <v>4955</v>
       </c>
       <c r="F535" t="s">
-        <v>1855</v>
+        <v>4956</v>
       </c>
       <c r="G535" t="s">
-        <v>1856</v>
+        <v>4957</v>
       </c>
       <c r="H535" t="s">
-        <v>1857</v>
+        <v>4958</v>
       </c>
       <c r="I535" t="s">
-        <v>1858</v>
+        <v>4959</v>
       </c>
       <c r="J535" t="s">
         <v>24</v>
       </c>
       <c r="K535" t="s">
-        <v>47</v>
+        <v>758</v>
       </c>
       <c r="L535" t="s">
         <v>26</v>
       </c>
       <c r="M535" t="s">
-        <v>48</v>
+        <v>759</v>
       </c>
       <c r="N535" t="s">
         <v>28</v>
       </c>
       <c r="O535" t="s">
-        <v>4936</v>
+        <v>4960</v>
       </c>
     </row>
     <row r="536" spans="1:15">
       <c r="A536">
-        <v>66524</v>
+        <v>65096</v>
       </c>
       <c r="B536" t="s">
-        <v>4094</v>
+        <v>4961</v>
       </c>
       <c r="C536" t="s">
-        <v>4095</v>
+        <v>4962</v>
       </c>
       <c r="D536" t="s">
-        <v>4937</v>
+        <v>4963</v>
       </c>
       <c r="E536" t="s">
-        <v>4938</v>
+        <v>4964</v>
       </c>
       <c r="F536" t="s">
-        <v>4939</v>
+        <v>4965</v>
       </c>
       <c r="G536" t="s">
-        <v>4099</v>
+        <v>4966</v>
       </c>
       <c r="H536" t="s">
-        <v>4100</v>
+        <v>4967</v>
       </c>
       <c r="I536" t="s">
-        <v>4101</v>
+        <v>4968</v>
       </c>
       <c r="J536" t="s">
         <v>24</v>
       </c>
       <c r="K536" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L536" t="s">
         <v>26</v>
       </c>
       <c r="M536" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N536" t="s">
         <v>28</v>
       </c>
       <c r="O536" t="s">
-        <v>4940</v>
+        <v>4969</v>
       </c>
     </row>
     <row r="537" spans="1:15">
       <c r="A537">
-        <v>66525</v>
+        <v>65097</v>
       </c>
       <c r="B537" t="s">
-        <v>4941</v>
+        <v>4970</v>
       </c>
       <c r="C537" t="s">
-        <v>4942</v>
+        <v>4971</v>
       </c>
       <c r="D537" t="s">
-        <v>4943</v>
+        <v>4972</v>
       </c>
       <c r="E537" t="s">
-        <v>4944</v>
+        <v>4973</v>
       </c>
       <c r="F537" t="s">
-        <v>3955</v>
+        <v>4974</v>
       </c>
       <c r="G537" t="s">
-        <v>3956</v>
+        <v>4975</v>
       </c>
       <c r="H537" t="s">
-        <v>3957</v>
+        <v>4976</v>
       </c>
       <c r="I537" t="s">
-        <v>3958</v>
+        <v>4977</v>
       </c>
       <c r="J537" t="s">
         <v>24</v>
       </c>
       <c r="K537" t="s">
         <v>170</v>
       </c>
       <c r="L537" t="s">
         <v>26</v>
       </c>
       <c r="M537" t="s">
         <v>171</v>
       </c>
       <c r="N537" t="s">
         <v>28</v>
       </c>
       <c r="O537" t="s">
-        <v>4945</v>
+        <v>4978</v>
       </c>
     </row>
     <row r="538" spans="1:15">
       <c r="A538">
-        <v>66526</v>
+        <v>65098</v>
       </c>
       <c r="B538" t="s">
-        <v>4946</v>
+        <v>4979</v>
       </c>
       <c r="C538" t="s">
-        <v>4947</v>
+        <v>4980</v>
       </c>
       <c r="D538" t="s">
-        <v>4948</v>
+        <v>4981</v>
       </c>
       <c r="E538" t="s">
-        <v>4949</v>
+        <v>4982</v>
       </c>
       <c r="F538" t="s">
-        <v>4950</v>
+        <v>4983</v>
       </c>
       <c r="G538" t="s">
-        <v>3965</v>
+        <v>4984</v>
       </c>
       <c r="H538" t="s">
-        <v>3966</v>
+        <v>4985</v>
       </c>
       <c r="I538" t="s">
-        <v>3967</v>
+        <v>4986</v>
       </c>
       <c r="J538" t="s">
         <v>24</v>
       </c>
       <c r="K538" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="L538" t="s">
         <v>26</v>
       </c>
       <c r="M538" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="N538" t="s">
         <v>28</v>
       </c>
       <c r="O538" t="s">
-        <v>4951</v>
+        <v>4987</v>
       </c>
     </row>
     <row r="539" spans="1:15">
       <c r="A539">
-        <v>66527</v>
+        <v>65099</v>
       </c>
       <c r="B539" t="s">
-        <v>1898</v>
+        <v>4988</v>
       </c>
       <c r="C539" t="s">
-        <v>1899</v>
+        <v>4989</v>
       </c>
       <c r="D539" t="s">
-        <v>4952</v>
+        <v>4990</v>
       </c>
       <c r="E539" t="s">
-        <v>4953</v>
+        <v>4991</v>
       </c>
       <c r="F539" t="s">
-        <v>4954</v>
+        <v>4992</v>
       </c>
       <c r="G539" t="s">
-        <v>1903</v>
+        <v>4993</v>
       </c>
       <c r="H539" t="s">
-        <v>1904</v>
+        <v>4994</v>
       </c>
       <c r="I539" t="s">
-        <v>1905</v>
+        <v>4995</v>
       </c>
       <c r="J539" t="s">
         <v>24</v>
       </c>
       <c r="K539" t="s">
-        <v>4861</v>
+        <v>170</v>
       </c>
       <c r="L539" t="s">
         <v>26</v>
       </c>
       <c r="M539" t="s">
-        <v>4862</v>
+        <v>171</v>
       </c>
       <c r="N539" t="s">
         <v>28</v>
       </c>
       <c r="O539" t="s">
-        <v>4955</v>
+        <v>4996</v>
       </c>
     </row>
     <row r="540" spans="1:15">
       <c r="A540">
-        <v>66529</v>
+        <v>65100</v>
       </c>
       <c r="B540" t="s">
-        <v>4956</v>
+        <v>4997</v>
       </c>
       <c r="C540" t="s">
-        <v>4957</v>
+        <v>4998</v>
       </c>
       <c r="D540" t="s">
-        <v>4958</v>
+        <v>4999</v>
       </c>
       <c r="E540" t="s">
-        <v>4959</v>
+        <v>5000</v>
       </c>
       <c r="F540" t="s">
-        <v>4960</v>
+        <v>5001</v>
       </c>
       <c r="G540" t="s">
-        <v>4394</v>
+        <v>5002</v>
       </c>
       <c r="H540" t="s">
-        <v>4395</v>
+        <v>5003</v>
       </c>
       <c r="I540" t="s">
-        <v>4396</v>
+        <v>5004</v>
       </c>
       <c r="J540" t="s">
         <v>24</v>
       </c>
       <c r="K540" t="s">
-        <v>2353</v>
+        <v>4381</v>
       </c>
       <c r="L540" t="s">
         <v>26</v>
       </c>
       <c r="M540" t="s">
-        <v>2354</v>
+        <v>4382</v>
       </c>
       <c r="N540" t="s">
         <v>28</v>
       </c>
       <c r="O540" t="s">
-        <v>4961</v>
+        <v>5005</v>
       </c>
     </row>
     <row r="541" spans="1:15">
       <c r="A541">
-        <v>66530</v>
+        <v>65101</v>
       </c>
       <c r="B541" t="s">
-        <v>4962</v>
+        <v>5006</v>
       </c>
       <c r="C541" t="s">
-        <v>4963</v>
+        <v>5007</v>
       </c>
       <c r="D541" t="s">
-        <v>4964</v>
+        <v>5008</v>
       </c>
       <c r="E541" t="s">
-        <v>4965</v>
+        <v>5009</v>
       </c>
       <c r="F541" t="s">
-        <v>4966</v>
+        <v>5010</v>
       </c>
       <c r="G541" t="s">
-        <v>1710</v>
+        <v>5011</v>
       </c>
       <c r="H541" t="s">
-        <v>1711</v>
+        <v>5012</v>
       </c>
       <c r="I541" t="s">
-        <v>1712</v>
+        <v>5013</v>
       </c>
       <c r="J541" t="s">
         <v>24</v>
       </c>
       <c r="K541" t="s">
-        <v>917</v>
+        <v>170</v>
       </c>
       <c r="L541" t="s">
         <v>26</v>
       </c>
       <c r="M541" t="s">
-        <v>1532</v>
+        <v>171</v>
       </c>
       <c r="N541" t="s">
         <v>28</v>
       </c>
       <c r="O541" t="s">
-        <v>4967</v>
+        <v>5014</v>
       </c>
     </row>
     <row r="542" spans="1:15">
       <c r="A542">
-        <v>66531</v>
+        <v>65102</v>
       </c>
       <c r="B542" t="s">
-        <v>4968</v>
+        <v>5015</v>
       </c>
       <c r="C542" t="s">
-        <v>4969</v>
+        <v>5016</v>
       </c>
       <c r="D542" t="s">
-        <v>4970</v>
+        <v>5017</v>
       </c>
       <c r="E542" t="s">
-        <v>4971</v>
+        <v>5018</v>
       </c>
       <c r="F542" t="s">
-        <v>4972</v>
+        <v>5019</v>
       </c>
       <c r="G542" t="s">
-        <v>4973</v>
+        <v>5020</v>
       </c>
       <c r="H542" t="s">
-        <v>4974</v>
+        <v>5021</v>
       </c>
       <c r="I542" t="s">
-        <v>4975</v>
+        <v>5022</v>
       </c>
       <c r="J542" t="s">
-        <v>450</v>
+        <v>24</v>
       </c>
       <c r="K542" t="s">
-        <v>4976</v>
+        <v>25</v>
       </c>
       <c r="L542" t="s">
-        <v>452</v>
+        <v>26</v>
       </c>
       <c r="M542" t="s">
-        <v>4977</v>
+        <v>27</v>
       </c>
       <c r="N542" t="s">
         <v>28</v>
       </c>
       <c r="O542" t="s">
-        <v>4978</v>
+        <v>5023</v>
       </c>
     </row>
     <row r="543" spans="1:15">
       <c r="A543">
-        <v>66532</v>
+        <v>65104</v>
       </c>
       <c r="B543" t="s">
-        <v>4979</v>
+        <v>5024</v>
       </c>
       <c r="C543" t="s">
-        <v>1984</v>
+        <v>5025</v>
       </c>
       <c r="D543" t="s">
-        <v>4980</v>
+        <v>5026</v>
       </c>
       <c r="E543" t="s">
-        <v>1986</v>
+        <v>5027</v>
       </c>
       <c r="F543" t="s">
-        <v>1987</v>
+        <v>5028</v>
       </c>
       <c r="G543" t="s">
-        <v>1988</v>
+        <v>5029</v>
       </c>
       <c r="H543" t="s">
-        <v>1989</v>
+        <v>5030</v>
       </c>
       <c r="I543" t="s">
-        <v>1990</v>
+        <v>5031</v>
       </c>
       <c r="J543" t="s">
-        <v>450</v>
+        <v>24</v>
       </c>
       <c r="K543" t="s">
-        <v>4981</v>
+        <v>2683</v>
       </c>
       <c r="L543" t="s">
-        <v>452</v>
+        <v>26</v>
       </c>
       <c r="M543" t="s">
-        <v>4982</v>
+        <v>2684</v>
       </c>
       <c r="N543" t="s">
         <v>28</v>
       </c>
       <c r="O543" t="s">
-        <v>4983</v>
+        <v>5032</v>
       </c>
     </row>
     <row r="544" spans="1:15">
       <c r="A544">
-        <v>66533</v>
+        <v>65105</v>
       </c>
       <c r="B544" t="s">
-        <v>4984</v>
+        <v>5033</v>
       </c>
       <c r="C544" t="s">
-        <v>4985</v>
+        <v>5034</v>
       </c>
       <c r="D544" t="s">
-        <v>4986</v>
+        <v>5035</v>
       </c>
       <c r="E544" t="s">
-        <v>4987</v>
+        <v>5036</v>
       </c>
       <c r="F544" t="s">
-        <v>1801</v>
+        <v>5037</v>
       </c>
       <c r="G544" t="s">
-        <v>1802</v>
+        <v>5038</v>
       </c>
       <c r="H544" t="s">
-        <v>1803</v>
+        <v>5039</v>
       </c>
       <c r="I544" t="s">
-        <v>1804</v>
+        <v>5040</v>
       </c>
       <c r="J544" t="s">
         <v>24</v>
       </c>
       <c r="K544" t="s">
-        <v>4988</v>
+        <v>170</v>
       </c>
       <c r="L544" t="s">
         <v>26</v>
       </c>
       <c r="M544" t="s">
-        <v>4989</v>
+        <v>171</v>
       </c>
       <c r="N544" t="s">
         <v>28</v>
       </c>
       <c r="O544" t="s">
-        <v>4990</v>
+        <v>5041</v>
       </c>
     </row>
     <row r="545" spans="1:15">
       <c r="A545">
-        <v>66534</v>
+        <v>65107</v>
       </c>
       <c r="B545" t="s">
-        <v>4991</v>
+        <v>5042</v>
       </c>
       <c r="C545" t="s">
-        <v>4992</v>
+        <v>5043</v>
       </c>
       <c r="D545" t="s">
-        <v>4993</v>
+        <v>5044</v>
       </c>
       <c r="E545" t="s">
-        <v>4994</v>
+        <v>5045</v>
       </c>
       <c r="F545" t="s">
-        <v>4995</v>
+        <v>5046</v>
       </c>
       <c r="G545" t="s">
-        <v>4996</v>
+        <v>5047</v>
       </c>
       <c r="H545" t="s">
-        <v>3266</v>
+        <v>5048</v>
       </c>
       <c r="I545" t="s">
-        <v>3267</v>
+        <v>5049</v>
       </c>
       <c r="J545" t="s">
         <v>24</v>
       </c>
       <c r="K545" t="s">
-        <v>47</v>
+        <v>5050</v>
       </c>
       <c r="L545" t="s">
         <v>26</v>
       </c>
       <c r="M545" t="s">
-        <v>48</v>
+        <v>5051</v>
       </c>
       <c r="N545" t="s">
         <v>28</v>
       </c>
       <c r="O545" t="s">
-        <v>4997</v>
+        <v>5052</v>
       </c>
     </row>
     <row r="546" spans="1:15">
       <c r="A546">
-        <v>66535</v>
+        <v>65116</v>
       </c>
       <c r="B546" t="s">
-        <v>4998</v>
+        <v>5053</v>
       </c>
       <c r="C546" t="s">
-        <v>4999</v>
+        <v>5054</v>
       </c>
       <c r="D546" t="s">
-        <v>5000</v>
+        <v>5055</v>
       </c>
       <c r="E546" t="s">
-        <v>5001</v>
+        <v>5056</v>
       </c>
       <c r="F546" t="s">
-        <v>5002</v>
+        <v>5057</v>
       </c>
       <c r="G546" t="s">
-        <v>5003</v>
+        <v>5058</v>
       </c>
       <c r="H546" t="s">
-        <v>5004</v>
+        <v>5059</v>
       </c>
       <c r="I546" t="s">
-        <v>5005</v>
+        <v>5060</v>
       </c>
       <c r="J546" t="s">
-        <v>5006</v>
+        <v>24</v>
       </c>
       <c r="K546" t="s">
-        <v>5007</v>
+        <v>170</v>
       </c>
       <c r="L546" t="s">
-        <v>5008</v>
+        <v>26</v>
       </c>
       <c r="M546" t="s">
-        <v>5009</v>
+        <v>171</v>
       </c>
       <c r="N546" t="s">
         <v>28</v>
       </c>
       <c r="O546" t="s">
-        <v>5010</v>
+        <v>5061</v>
       </c>
     </row>
     <row r="547" spans="1:15">
       <c r="A547">
-        <v>66536</v>
+        <v>65124</v>
       </c>
       <c r="B547" t="s">
-        <v>5011</v>
+        <v>5062</v>
       </c>
       <c r="C547" t="s">
-        <v>5012</v>
+        <v>5063</v>
       </c>
       <c r="D547" t="s">
-        <v>5013</v>
+        <v>5064</v>
       </c>
       <c r="E547" t="s">
-        <v>5014</v>
+        <v>5065</v>
       </c>
       <c r="F547" t="s">
-        <v>5015</v>
+        <v>5066</v>
       </c>
       <c r="G547" t="s">
-        <v>5016</v>
+        <v>5067</v>
       </c>
       <c r="H547" t="s">
-        <v>5017</v>
+        <v>5068</v>
       </c>
       <c r="I547" t="s">
-        <v>5018</v>
+        <v>5069</v>
       </c>
       <c r="J547" t="s">
         <v>24</v>
       </c>
       <c r="K547" t="s">
-        <v>4861</v>
+        <v>25</v>
       </c>
       <c r="L547" t="s">
         <v>26</v>
       </c>
       <c r="M547" t="s">
-        <v>4862</v>
+        <v>27</v>
       </c>
       <c r="N547" t="s">
         <v>28</v>
       </c>
       <c r="O547" t="s">
-        <v>5019</v>
+        <v>5070</v>
       </c>
     </row>
     <row r="548" spans="1:15">
       <c r="A548">
-        <v>66537</v>
+        <v>65255</v>
       </c>
       <c r="B548" t="s">
-        <v>5020</v>
+        <v>5071</v>
       </c>
       <c r="C548" t="s">
-        <v>4773</v>
+        <v>5072</v>
       </c>
       <c r="D548" t="s">
-        <v>5021</v>
+        <v>5073</v>
       </c>
       <c r="E548" t="s">
-        <v>5022</v>
+        <v>5074</v>
       </c>
       <c r="F548" t="s">
-        <v>5023</v>
+        <v>5075</v>
       </c>
       <c r="G548" t="s">
-        <v>4777</v>
+        <v>5076</v>
       </c>
       <c r="H548" t="s">
-        <v>4778</v>
+        <v>5077</v>
       </c>
       <c r="I548" t="s">
-        <v>4779</v>
+        <v>5078</v>
       </c>
       <c r="J548" t="s">
-        <v>24</v>
+        <v>1687</v>
       </c>
       <c r="K548" t="s">
-        <v>4861</v>
+        <v>5079</v>
       </c>
       <c r="L548" t="s">
-        <v>26</v>
+        <v>1689</v>
       </c>
       <c r="M548" t="s">
-        <v>4862</v>
+        <v>5080</v>
       </c>
       <c r="N548" t="s">
         <v>28</v>
       </c>
       <c r="O548" t="s">
-        <v>5024</v>
+        <v>5081</v>
       </c>
     </row>
     <row r="549" spans="1:15">
       <c r="A549">
-        <v>66538</v>
+        <v>65479</v>
       </c>
       <c r="B549" t="s">
-        <v>5025</v>
+        <v>5082</v>
       </c>
       <c r="C549" t="s">
-        <v>1975</v>
+        <v>5083</v>
       </c>
       <c r="D549" t="s">
-        <v>5026</v>
+        <v>5084</v>
       </c>
       <c r="E549" t="s">
-        <v>5027</v>
+        <v>5085</v>
       </c>
       <c r="F549" t="s">
-        <v>5028</v>
+        <v>5086</v>
       </c>
       <c r="G549" t="s">
-        <v>1979</v>
+        <v>5087</v>
       </c>
       <c r="H549" t="s">
-        <v>1980</v>
+        <v>5088</v>
       </c>
       <c r="I549" t="s">
-        <v>1981</v>
+        <v>5089</v>
       </c>
       <c r="J549" t="s">
         <v>24</v>
       </c>
       <c r="K549" t="s">
-        <v>5029</v>
+        <v>25</v>
       </c>
       <c r="L549" t="s">
         <v>26</v>
       </c>
       <c r="M549" t="s">
-        <v>5030</v>
+        <v>27</v>
       </c>
       <c r="N549" t="s">
         <v>28</v>
       </c>
       <c r="O549" t="s">
-        <v>5031</v>
+        <v>5090</v>
       </c>
     </row>
     <row r="550" spans="1:15">
       <c r="A550">
-        <v>66540</v>
+        <v>65566</v>
       </c>
       <c r="B550" t="s">
-        <v>5032</v>
+        <v>5091</v>
       </c>
       <c r="C550" t="s">
-        <v>5033</v>
+        <v>5092</v>
       </c>
       <c r="D550" t="s">
-        <v>5034</v>
+        <v>5093</v>
       </c>
       <c r="E550" t="s">
-        <v>5035</v>
+        <v>5094</v>
       </c>
       <c r="F550" t="s">
-        <v>5036</v>
+        <v>5095</v>
       </c>
       <c r="G550" t="s">
-        <v>5037</v>
+        <v>5096</v>
       </c>
       <c r="H550" t="s">
-        <v>5038</v>
+        <v>5097</v>
       </c>
       <c r="I550" t="s">
-        <v>1741</v>
+        <v>5098</v>
       </c>
       <c r="J550" t="s">
         <v>24</v>
       </c>
       <c r="K550" t="s">
-        <v>5039</v>
+        <v>170</v>
       </c>
       <c r="L550" t="s">
         <v>26</v>
       </c>
       <c r="M550" t="s">
-        <v>5040</v>
+        <v>171</v>
       </c>
       <c r="N550" t="s">
         <v>28</v>
       </c>
       <c r="O550" t="s">
-        <v>5041</v>
+        <v>5099</v>
       </c>
     </row>
     <row r="551" spans="1:15">
       <c r="A551">
+        <v>65613</v>
+      </c>
+      <c r="B551" t="s">
+        <v>5100</v>
+      </c>
+      <c r="C551" t="s">
+        <v>5101</v>
+      </c>
+      <c r="D551" t="s">
+        <v>5102</v>
+      </c>
+      <c r="E551" t="s">
+        <v>5103</v>
+      </c>
+      <c r="F551" t="s">
+        <v>5104</v>
+      </c>
+      <c r="G551" t="s">
+        <v>5105</v>
+      </c>
+      <c r="H551" t="s">
+        <v>5106</v>
+      </c>
+      <c r="I551" t="s">
+        <v>5107</v>
+      </c>
+      <c r="J551" t="s">
+        <v>5108</v>
+      </c>
+      <c r="K551" t="s">
+        <v>1727</v>
+      </c>
+      <c r="L551" t="s">
+        <v>5109</v>
+      </c>
+      <c r="M551" t="s">
+        <v>1728</v>
+      </c>
+      <c r="N551" t="s">
+        <v>28</v>
+      </c>
+      <c r="O551" t="s">
+        <v>5110</v>
+      </c>
+    </row>
+    <row r="552" spans="1:15">
+      <c r="A552">
+        <v>65869</v>
+      </c>
+      <c r="B552" t="s">
+        <v>5111</v>
+      </c>
+      <c r="C552" t="s">
+        <v>5112</v>
+      </c>
+      <c r="D552" t="s">
+        <v>5113</v>
+      </c>
+      <c r="E552" t="s">
+        <v>5114</v>
+      </c>
+      <c r="F552" t="s">
+        <v>5115</v>
+      </c>
+      <c r="G552" t="s">
+        <v>5116</v>
+      </c>
+      <c r="H552" t="s">
+        <v>5117</v>
+      </c>
+      <c r="I552" t="s">
+        <v>5118</v>
+      </c>
+      <c r="J552" t="s">
+        <v>24</v>
+      </c>
+      <c r="K552" t="s">
+        <v>917</v>
+      </c>
+      <c r="L552" t="s">
+        <v>26</v>
+      </c>
+      <c r="M552" t="s">
+        <v>1532</v>
+      </c>
+      <c r="N552" t="s">
+        <v>28</v>
+      </c>
+      <c r="O552" t="s">
+        <v>5119</v>
+      </c>
+    </row>
+    <row r="553" spans="1:15">
+      <c r="A553">
+        <v>66392</v>
+      </c>
+      <c r="B553" t="s">
+        <v>5120</v>
+      </c>
+      <c r="C553" t="s">
+        <v>5121</v>
+      </c>
+      <c r="D553" t="s">
+        <v>5122</v>
+      </c>
+      <c r="E553" t="s">
+        <v>5123</v>
+      </c>
+      <c r="F553" t="s">
+        <v>5124</v>
+      </c>
+      <c r="G553" t="s">
+        <v>5125</v>
+      </c>
+      <c r="H553" t="s">
+        <v>5126</v>
+      </c>
+      <c r="I553" t="s">
+        <v>5127</v>
+      </c>
+      <c r="J553" t="s">
+        <v>24</v>
+      </c>
+      <c r="K553" t="s">
+        <v>25</v>
+      </c>
+      <c r="L553" t="s">
+        <v>26</v>
+      </c>
+      <c r="M553" t="s">
+        <v>27</v>
+      </c>
+      <c r="N553" t="s">
+        <v>28</v>
+      </c>
+      <c r="O553" t="s">
+        <v>5128</v>
+      </c>
+    </row>
+    <row r="554" spans="1:15">
+      <c r="A554">
+        <v>66510</v>
+      </c>
+      <c r="B554" t="s">
+        <v>5129</v>
+      </c>
+      <c r="C554" t="s">
+        <v>5130</v>
+      </c>
+      <c r="D554" t="s">
+        <v>5131</v>
+      </c>
+      <c r="E554" t="s">
+        <v>5132</v>
+      </c>
+      <c r="F554" t="s">
+        <v>5133</v>
+      </c>
+      <c r="G554" t="s">
+        <v>5134</v>
+      </c>
+      <c r="H554" t="s">
+        <v>5135</v>
+      </c>
+      <c r="I554" t="s">
+        <v>5136</v>
+      </c>
+      <c r="J554" t="s">
+        <v>1687</v>
+      </c>
+      <c r="K554" t="s">
+        <v>5137</v>
+      </c>
+      <c r="L554" t="s">
+        <v>1689</v>
+      </c>
+      <c r="M554" t="s">
+        <v>5138</v>
+      </c>
+      <c r="N554" t="s">
+        <v>28</v>
+      </c>
+      <c r="O554" t="s">
+        <v>5139</v>
+      </c>
+    </row>
+    <row r="555" spans="1:15">
+      <c r="A555">
+        <v>66511</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C555" t="s">
+        <v>5140</v>
+      </c>
+      <c r="D555" t="s">
+        <v>5141</v>
+      </c>
+      <c r="E555" t="s">
+        <v>5142</v>
+      </c>
+      <c r="F555" t="s">
+        <v>1972</v>
+      </c>
+      <c r="G555" t="s">
+        <v>1973</v>
+      </c>
+      <c r="H555" t="s">
+        <v>5143</v>
+      </c>
+      <c r="I555" t="s">
+        <v>5144</v>
+      </c>
+      <c r="J555" t="s">
+        <v>24</v>
+      </c>
+      <c r="K555" t="s">
+        <v>5145</v>
+      </c>
+      <c r="L555" t="s">
+        <v>26</v>
+      </c>
+      <c r="M555" t="s">
+        <v>5146</v>
+      </c>
+      <c r="N555" t="s">
+        <v>28</v>
+      </c>
+      <c r="O555" t="s">
+        <v>5147</v>
+      </c>
+    </row>
+    <row r="556" spans="1:15">
+      <c r="A556">
+        <v>66512</v>
+      </c>
+      <c r="B556" t="s">
+        <v>4214</v>
+      </c>
+      <c r="C556" t="s">
+        <v>4215</v>
+      </c>
+      <c r="D556" t="s">
+        <v>5148</v>
+      </c>
+      <c r="E556" t="s">
+        <v>5149</v>
+      </c>
+      <c r="F556" t="s">
+        <v>5150</v>
+      </c>
+      <c r="G556" t="s">
+        <v>4219</v>
+      </c>
+      <c r="H556" t="s">
+        <v>4220</v>
+      </c>
+      <c r="I556" t="s">
+        <v>4221</v>
+      </c>
+      <c r="J556" t="s">
+        <v>24</v>
+      </c>
+      <c r="K556" t="s">
+        <v>5151</v>
+      </c>
+      <c r="L556" t="s">
+        <v>26</v>
+      </c>
+      <c r="M556" t="s">
+        <v>5152</v>
+      </c>
+      <c r="N556" t="s">
+        <v>28</v>
+      </c>
+      <c r="O556" t="s">
+        <v>5153</v>
+      </c>
+    </row>
+    <row r="557" spans="1:15">
+      <c r="A557">
+        <v>66513</v>
+      </c>
+      <c r="B557" t="s">
+        <v>5154</v>
+      </c>
+      <c r="C557" t="s">
+        <v>5155</v>
+      </c>
+      <c r="D557" t="s">
+        <v>5156</v>
+      </c>
+      <c r="E557" t="s">
+        <v>5157</v>
+      </c>
+      <c r="F557" t="s">
+        <v>5158</v>
+      </c>
+      <c r="G557" t="s">
+        <v>4547</v>
+      </c>
+      <c r="H557" t="s">
+        <v>5159</v>
+      </c>
+      <c r="I557" t="s">
+        <v>5160</v>
+      </c>
+      <c r="J557" t="s">
+        <v>24</v>
+      </c>
+      <c r="K557" t="s">
+        <v>5151</v>
+      </c>
+      <c r="L557" t="s">
+        <v>26</v>
+      </c>
+      <c r="M557" t="s">
+        <v>5152</v>
+      </c>
+      <c r="N557" t="s">
+        <v>28</v>
+      </c>
+      <c r="O557" t="s">
+        <v>5161</v>
+      </c>
+    </row>
+    <row r="558" spans="1:15">
+      <c r="A558">
+        <v>66514</v>
+      </c>
+      <c r="B558" t="s">
+        <v>5162</v>
+      </c>
+      <c r="C558" t="s">
+        <v>2124</v>
+      </c>
+      <c r="D558" t="s">
+        <v>5163</v>
+      </c>
+      <c r="E558" t="s">
+        <v>5164</v>
+      </c>
+      <c r="F558" t="s">
+        <v>2127</v>
+      </c>
+      <c r="G558" t="s">
+        <v>2128</v>
+      </c>
+      <c r="H558" t="s">
+        <v>5165</v>
+      </c>
+      <c r="I558" t="s">
+        <v>5166</v>
+      </c>
+      <c r="J558" t="s">
+        <v>24</v>
+      </c>
+      <c r="K558" t="s">
+        <v>5151</v>
+      </c>
+      <c r="L558" t="s">
+        <v>26</v>
+      </c>
+      <c r="M558" t="s">
+        <v>5152</v>
+      </c>
+      <c r="N558" t="s">
+        <v>28</v>
+      </c>
+      <c r="O558" t="s">
+        <v>5167</v>
+      </c>
+    </row>
+    <row r="559" spans="1:15">
+      <c r="A559">
+        <v>66515</v>
+      </c>
+      <c r="B559" t="s">
+        <v>5168</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D559" t="s">
+        <v>5169</v>
+      </c>
+      <c r="E559" t="s">
+        <v>5170</v>
+      </c>
+      <c r="F559" t="s">
+        <v>5171</v>
+      </c>
+      <c r="G559" t="s">
+        <v>1811</v>
+      </c>
+      <c r="H559" t="s">
+        <v>5172</v>
+      </c>
+      <c r="I559" t="s">
+        <v>5173</v>
+      </c>
+      <c r="J559" t="s">
+        <v>24</v>
+      </c>
+      <c r="K559" t="s">
+        <v>5151</v>
+      </c>
+      <c r="L559" t="s">
+        <v>26</v>
+      </c>
+      <c r="M559" t="s">
+        <v>5152</v>
+      </c>
+      <c r="N559" t="s">
+        <v>28</v>
+      </c>
+      <c r="O559" t="s">
+        <v>5174</v>
+      </c>
+    </row>
+    <row r="560" spans="1:15">
+      <c r="A560">
+        <v>66516</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1788</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1789</v>
+      </c>
+      <c r="D560" t="s">
+        <v>5175</v>
+      </c>
+      <c r="E560" t="s">
+        <v>5176</v>
+      </c>
+      <c r="F560" t="s">
+        <v>5177</v>
+      </c>
+      <c r="G560" t="s">
+        <v>5178</v>
+      </c>
+      <c r="H560" t="s">
+        <v>5179</v>
+      </c>
+      <c r="I560" t="s">
+        <v>1795</v>
+      </c>
+      <c r="J560" t="s">
+        <v>24</v>
+      </c>
+      <c r="K560" t="s">
+        <v>170</v>
+      </c>
+      <c r="L560" t="s">
+        <v>26</v>
+      </c>
+      <c r="M560" t="s">
+        <v>171</v>
+      </c>
+      <c r="N560" t="s">
+        <v>28</v>
+      </c>
+      <c r="O560" t="s">
+        <v>5180</v>
+      </c>
+    </row>
+    <row r="561" spans="1:15">
+      <c r="A561">
+        <v>66517</v>
+      </c>
+      <c r="B561" t="s">
+        <v>5181</v>
+      </c>
+      <c r="C561" t="s">
+        <v>5182</v>
+      </c>
+      <c r="D561" t="s">
+        <v>5183</v>
+      </c>
+      <c r="E561" t="s">
+        <v>5184</v>
+      </c>
+      <c r="F561" t="s">
+        <v>5185</v>
+      </c>
+      <c r="G561" t="s">
+        <v>5186</v>
+      </c>
+      <c r="H561" t="s">
+        <v>5187</v>
+      </c>
+      <c r="I561" t="s">
+        <v>5188</v>
+      </c>
+      <c r="J561" t="s">
+        <v>24</v>
+      </c>
+      <c r="K561" t="s">
+        <v>5151</v>
+      </c>
+      <c r="L561" t="s">
+        <v>26</v>
+      </c>
+      <c r="M561" t="s">
+        <v>5152</v>
+      </c>
+      <c r="N561" t="s">
+        <v>28</v>
+      </c>
+      <c r="O561" t="s">
+        <v>5189</v>
+      </c>
+    </row>
+    <row r="562" spans="1:15">
+      <c r="A562">
+        <v>66518</v>
+      </c>
+      <c r="B562" t="s">
+        <v>5190</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1816</v>
+      </c>
+      <c r="D562" t="s">
+        <v>5191</v>
+      </c>
+      <c r="E562" t="s">
+        <v>5192</v>
+      </c>
+      <c r="F562" t="s">
+        <v>5193</v>
+      </c>
+      <c r="G562" t="s">
+        <v>1820</v>
+      </c>
+      <c r="H562" t="s">
+        <v>5194</v>
+      </c>
+      <c r="I562" t="s">
+        <v>5195</v>
+      </c>
+      <c r="J562" t="s">
+        <v>24</v>
+      </c>
+      <c r="K562" t="s">
+        <v>170</v>
+      </c>
+      <c r="L562" t="s">
+        <v>26</v>
+      </c>
+      <c r="M562" t="s">
+        <v>171</v>
+      </c>
+      <c r="N562" t="s">
+        <v>28</v>
+      </c>
+      <c r="O562" t="s">
+        <v>5196</v>
+      </c>
+    </row>
+    <row r="563" spans="1:15">
+      <c r="A563">
+        <v>66519</v>
+      </c>
+      <c r="B563" t="s">
+        <v>5197</v>
+      </c>
+      <c r="C563" t="s">
+        <v>5198</v>
+      </c>
+      <c r="D563" t="s">
+        <v>5199</v>
+      </c>
+      <c r="E563" t="s">
+        <v>5200</v>
+      </c>
+      <c r="F563" t="s">
+        <v>5201</v>
+      </c>
+      <c r="G563" t="s">
+        <v>5202</v>
+      </c>
+      <c r="H563" t="s">
+        <v>1992</v>
+      </c>
+      <c r="I563" t="s">
+        <v>1993</v>
+      </c>
+      <c r="J563" t="s">
+        <v>24</v>
+      </c>
+      <c r="K563" t="s">
+        <v>5203</v>
+      </c>
+      <c r="L563" t="s">
+        <v>26</v>
+      </c>
+      <c r="M563" t="s">
+        <v>5204</v>
+      </c>
+      <c r="N563" t="s">
+        <v>28</v>
+      </c>
+      <c r="O563" t="s">
+        <v>5205</v>
+      </c>
+    </row>
+    <row r="564" spans="1:15">
+      <c r="A564">
+        <v>66520</v>
+      </c>
+      <c r="B564" t="s">
+        <v>2073</v>
+      </c>
+      <c r="C564" t="s">
+        <v>2074</v>
+      </c>
+      <c r="D564" t="s">
+        <v>5206</v>
+      </c>
+      <c r="E564" t="s">
+        <v>5207</v>
+      </c>
+      <c r="F564" t="s">
+        <v>2077</v>
+      </c>
+      <c r="G564" t="s">
+        <v>2078</v>
+      </c>
+      <c r="H564" t="s">
+        <v>2079</v>
+      </c>
+      <c r="I564" t="s">
+        <v>2080</v>
+      </c>
+      <c r="J564" t="s">
+        <v>24</v>
+      </c>
+      <c r="K564" t="s">
+        <v>25</v>
+      </c>
+      <c r="L564" t="s">
+        <v>26</v>
+      </c>
+      <c r="M564" t="s">
+        <v>27</v>
+      </c>
+      <c r="N564" t="s">
+        <v>28</v>
+      </c>
+      <c r="O564" t="s">
+        <v>5208</v>
+      </c>
+    </row>
+    <row r="565" spans="1:15">
+      <c r="A565">
+        <v>66521</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1833</v>
+      </c>
+      <c r="C565" t="s">
+        <v>5209</v>
+      </c>
+      <c r="D565" t="s">
+        <v>5210</v>
+      </c>
+      <c r="E565" t="s">
+        <v>5211</v>
+      </c>
+      <c r="F565" t="s">
+        <v>5212</v>
+      </c>
+      <c r="G565" t="s">
+        <v>1838</v>
+      </c>
+      <c r="H565" t="s">
+        <v>5213</v>
+      </c>
+      <c r="I565" t="s">
+        <v>1840</v>
+      </c>
+      <c r="J565" t="s">
+        <v>24</v>
+      </c>
+      <c r="K565" t="s">
+        <v>170</v>
+      </c>
+      <c r="L565" t="s">
+        <v>26</v>
+      </c>
+      <c r="M565" t="s">
+        <v>171</v>
+      </c>
+      <c r="N565" t="s">
+        <v>28</v>
+      </c>
+      <c r="O565" t="s">
+        <v>5214</v>
+      </c>
+    </row>
+    <row r="566" spans="1:15">
+      <c r="A566">
+        <v>66522</v>
+      </c>
+      <c r="B566" t="s">
+        <v>5215</v>
+      </c>
+      <c r="C566" t="s">
+        <v>5216</v>
+      </c>
+      <c r="D566" t="s">
+        <v>5217</v>
+      </c>
+      <c r="E566" t="s">
+        <v>5218</v>
+      </c>
+      <c r="F566" t="s">
+        <v>5219</v>
+      </c>
+      <c r="G566" t="s">
+        <v>5220</v>
+      </c>
+      <c r="H566" t="s">
+        <v>5221</v>
+      </c>
+      <c r="I566" t="s">
+        <v>5222</v>
+      </c>
+      <c r="J566" t="s">
+        <v>24</v>
+      </c>
+      <c r="K566" t="s">
+        <v>5079</v>
+      </c>
+      <c r="L566" t="s">
+        <v>26</v>
+      </c>
+      <c r="M566" t="s">
+        <v>5080</v>
+      </c>
+      <c r="N566" t="s">
+        <v>28</v>
+      </c>
+      <c r="O566" t="s">
+        <v>5223</v>
+      </c>
+    </row>
+    <row r="567" spans="1:15">
+      <c r="A567">
+        <v>66523</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1959</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1960</v>
+      </c>
+      <c r="D567" t="s">
+        <v>5224</v>
+      </c>
+      <c r="E567" t="s">
+        <v>5225</v>
+      </c>
+      <c r="F567" t="s">
+        <v>1963</v>
+      </c>
+      <c r="G567" t="s">
+        <v>1964</v>
+      </c>
+      <c r="H567" t="s">
+        <v>1965</v>
+      </c>
+      <c r="I567" t="s">
+        <v>1966</v>
+      </c>
+      <c r="J567" t="s">
+        <v>24</v>
+      </c>
+      <c r="K567" t="s">
+        <v>47</v>
+      </c>
+      <c r="L567" t="s">
+        <v>26</v>
+      </c>
+      <c r="M567" t="s">
+        <v>48</v>
+      </c>
+      <c r="N567" t="s">
+        <v>28</v>
+      </c>
+      <c r="O567" t="s">
+        <v>5226</v>
+      </c>
+    </row>
+    <row r="568" spans="1:15">
+      <c r="A568">
+        <v>66524</v>
+      </c>
+      <c r="B568" t="s">
+        <v>4384</v>
+      </c>
+      <c r="C568" t="s">
+        <v>4385</v>
+      </c>
+      <c r="D568" t="s">
+        <v>5227</v>
+      </c>
+      <c r="E568" t="s">
+        <v>5228</v>
+      </c>
+      <c r="F568" t="s">
+        <v>5229</v>
+      </c>
+      <c r="G568" t="s">
+        <v>4389</v>
+      </c>
+      <c r="H568" t="s">
+        <v>4390</v>
+      </c>
+      <c r="I568" t="s">
+        <v>4391</v>
+      </c>
+      <c r="J568" t="s">
+        <v>24</v>
+      </c>
+      <c r="K568" t="s">
+        <v>170</v>
+      </c>
+      <c r="L568" t="s">
+        <v>26</v>
+      </c>
+      <c r="M568" t="s">
+        <v>171</v>
+      </c>
+      <c r="N568" t="s">
+        <v>28</v>
+      </c>
+      <c r="O568" t="s">
+        <v>5230</v>
+      </c>
+    </row>
+    <row r="569" spans="1:15">
+      <c r="A569">
+        <v>66525</v>
+      </c>
+      <c r="B569" t="s">
+        <v>5231</v>
+      </c>
+      <c r="C569" t="s">
+        <v>5232</v>
+      </c>
+      <c r="D569" t="s">
+        <v>5233</v>
+      </c>
+      <c r="E569" t="s">
+        <v>5234</v>
+      </c>
+      <c r="F569" t="s">
+        <v>4245</v>
+      </c>
+      <c r="G569" t="s">
+        <v>4246</v>
+      </c>
+      <c r="H569" t="s">
+        <v>4247</v>
+      </c>
+      <c r="I569" t="s">
+        <v>4248</v>
+      </c>
+      <c r="J569" t="s">
+        <v>24</v>
+      </c>
+      <c r="K569" t="s">
+        <v>170</v>
+      </c>
+      <c r="L569" t="s">
+        <v>26</v>
+      </c>
+      <c r="M569" t="s">
+        <v>171</v>
+      </c>
+      <c r="N569" t="s">
+        <v>28</v>
+      </c>
+      <c r="O569" t="s">
+        <v>5235</v>
+      </c>
+    </row>
+    <row r="570" spans="1:15">
+      <c r="A570">
+        <v>66526</v>
+      </c>
+      <c r="B570" t="s">
+        <v>5236</v>
+      </c>
+      <c r="C570" t="s">
+        <v>5237</v>
+      </c>
+      <c r="D570" t="s">
+        <v>5238</v>
+      </c>
+      <c r="E570" t="s">
+        <v>5239</v>
+      </c>
+      <c r="F570" t="s">
+        <v>5240</v>
+      </c>
+      <c r="G570" t="s">
+        <v>4255</v>
+      </c>
+      <c r="H570" t="s">
+        <v>4256</v>
+      </c>
+      <c r="I570" t="s">
+        <v>4257</v>
+      </c>
+      <c r="J570" t="s">
+        <v>24</v>
+      </c>
+      <c r="K570" t="s">
+        <v>170</v>
+      </c>
+      <c r="L570" t="s">
+        <v>26</v>
+      </c>
+      <c r="M570" t="s">
+        <v>171</v>
+      </c>
+      <c r="N570" t="s">
+        <v>28</v>
+      </c>
+      <c r="O570" t="s">
+        <v>5241</v>
+      </c>
+    </row>
+    <row r="571" spans="1:15">
+      <c r="A571">
+        <v>66527</v>
+      </c>
+      <c r="B571" t="s">
+        <v>2006</v>
+      </c>
+      <c r="C571" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D571" t="s">
+        <v>5242</v>
+      </c>
+      <c r="E571" t="s">
+        <v>5243</v>
+      </c>
+      <c r="F571" t="s">
+        <v>5244</v>
+      </c>
+      <c r="G571" t="s">
+        <v>2011</v>
+      </c>
+      <c r="H571" t="s">
+        <v>2012</v>
+      </c>
+      <c r="I571" t="s">
+        <v>2013</v>
+      </c>
+      <c r="J571" t="s">
+        <v>24</v>
+      </c>
+      <c r="K571" t="s">
+        <v>5151</v>
+      </c>
+      <c r="L571" t="s">
+        <v>26</v>
+      </c>
+      <c r="M571" t="s">
+        <v>5152</v>
+      </c>
+      <c r="N571" t="s">
+        <v>28</v>
+      </c>
+      <c r="O571" t="s">
+        <v>5245</v>
+      </c>
+    </row>
+    <row r="572" spans="1:15">
+      <c r="A572">
+        <v>66529</v>
+      </c>
+      <c r="B572" t="s">
+        <v>5246</v>
+      </c>
+      <c r="C572" t="s">
+        <v>5247</v>
+      </c>
+      <c r="D572" t="s">
+        <v>5248</v>
+      </c>
+      <c r="E572" t="s">
+        <v>5249</v>
+      </c>
+      <c r="F572" t="s">
+        <v>5250</v>
+      </c>
+      <c r="G572" t="s">
+        <v>4684</v>
+      </c>
+      <c r="H572" t="s">
+        <v>4685</v>
+      </c>
+      <c r="I572" t="s">
+        <v>4686</v>
+      </c>
+      <c r="J572" t="s">
+        <v>24</v>
+      </c>
+      <c r="K572" t="s">
+        <v>2461</v>
+      </c>
+      <c r="L572" t="s">
+        <v>26</v>
+      </c>
+      <c r="M572" t="s">
+        <v>2462</v>
+      </c>
+      <c r="N572" t="s">
+        <v>28</v>
+      </c>
+      <c r="O572" t="s">
+        <v>5251</v>
+      </c>
+    </row>
+    <row r="573" spans="1:15">
+      <c r="A573">
+        <v>66530</v>
+      </c>
+      <c r="B573" t="s">
+        <v>5252</v>
+      </c>
+      <c r="C573" t="s">
+        <v>5253</v>
+      </c>
+      <c r="D573" t="s">
+        <v>5254</v>
+      </c>
+      <c r="E573" t="s">
+        <v>5255</v>
+      </c>
+      <c r="F573" t="s">
+        <v>5256</v>
+      </c>
+      <c r="G573" t="s">
+        <v>1755</v>
+      </c>
+      <c r="H573" t="s">
+        <v>1756</v>
+      </c>
+      <c r="I573" t="s">
+        <v>1757</v>
+      </c>
+      <c r="J573" t="s">
+        <v>24</v>
+      </c>
+      <c r="K573" t="s">
+        <v>917</v>
+      </c>
+      <c r="L573" t="s">
+        <v>26</v>
+      </c>
+      <c r="M573" t="s">
+        <v>1532</v>
+      </c>
+      <c r="N573" t="s">
+        <v>28</v>
+      </c>
+      <c r="O573" t="s">
+        <v>5257</v>
+      </c>
+    </row>
+    <row r="574" spans="1:15">
+      <c r="A574">
+        <v>66531</v>
+      </c>
+      <c r="B574" t="s">
+        <v>5258</v>
+      </c>
+      <c r="C574" t="s">
+        <v>5259</v>
+      </c>
+      <c r="D574" t="s">
+        <v>5260</v>
+      </c>
+      <c r="E574" t="s">
+        <v>5261</v>
+      </c>
+      <c r="F574" t="s">
+        <v>5262</v>
+      </c>
+      <c r="G574" t="s">
+        <v>5263</v>
+      </c>
+      <c r="H574" t="s">
+        <v>5264</v>
+      </c>
+      <c r="I574" t="s">
+        <v>5265</v>
+      </c>
+      <c r="J574" t="s">
+        <v>450</v>
+      </c>
+      <c r="K574" t="s">
+        <v>5266</v>
+      </c>
+      <c r="L574" t="s">
+        <v>452</v>
+      </c>
+      <c r="M574" t="s">
+        <v>5267</v>
+      </c>
+      <c r="N574" t="s">
+        <v>28</v>
+      </c>
+      <c r="O574" t="s">
+        <v>5268</v>
+      </c>
+    </row>
+    <row r="575" spans="1:15">
+      <c r="A575">
+        <v>66532</v>
+      </c>
+      <c r="B575" t="s">
+        <v>5269</v>
+      </c>
+      <c r="C575" t="s">
+        <v>2092</v>
+      </c>
+      <c r="D575" t="s">
+        <v>5270</v>
+      </c>
+      <c r="E575" t="s">
+        <v>2094</v>
+      </c>
+      <c r="F575" t="s">
+        <v>2095</v>
+      </c>
+      <c r="G575" t="s">
+        <v>2096</v>
+      </c>
+      <c r="H575" t="s">
+        <v>2097</v>
+      </c>
+      <c r="I575" t="s">
+        <v>2098</v>
+      </c>
+      <c r="J575" t="s">
+        <v>450</v>
+      </c>
+      <c r="K575" t="s">
+        <v>5271</v>
+      </c>
+      <c r="L575" t="s">
+        <v>452</v>
+      </c>
+      <c r="M575" t="s">
+        <v>5272</v>
+      </c>
+      <c r="N575" t="s">
+        <v>28</v>
+      </c>
+      <c r="O575" t="s">
+        <v>5273</v>
+      </c>
+    </row>
+    <row r="576" spans="1:15">
+      <c r="A576">
+        <v>66533</v>
+      </c>
+      <c r="B576" t="s">
+        <v>5274</v>
+      </c>
+      <c r="C576" t="s">
+        <v>5275</v>
+      </c>
+      <c r="D576" t="s">
+        <v>5276</v>
+      </c>
+      <c r="E576" t="s">
+        <v>5277</v>
+      </c>
+      <c r="F576" t="s">
+        <v>1846</v>
+      </c>
+      <c r="G576" t="s">
+        <v>1847</v>
+      </c>
+      <c r="H576" t="s">
+        <v>1848</v>
+      </c>
+      <c r="I576" t="s">
+        <v>1849</v>
+      </c>
+      <c r="J576" t="s">
+        <v>24</v>
+      </c>
+      <c r="K576" t="s">
+        <v>5278</v>
+      </c>
+      <c r="L576" t="s">
+        <v>26</v>
+      </c>
+      <c r="M576" t="s">
+        <v>5279</v>
+      </c>
+      <c r="N576" t="s">
+        <v>28</v>
+      </c>
+      <c r="O576" t="s">
+        <v>5280</v>
+      </c>
+    </row>
+    <row r="577" spans="1:15">
+      <c r="A577">
+        <v>66534</v>
+      </c>
+      <c r="B577" t="s">
+        <v>5281</v>
+      </c>
+      <c r="C577" t="s">
+        <v>5282</v>
+      </c>
+      <c r="D577" t="s">
+        <v>5283</v>
+      </c>
+      <c r="E577" t="s">
+        <v>5284</v>
+      </c>
+      <c r="F577" t="s">
+        <v>5285</v>
+      </c>
+      <c r="G577" t="s">
+        <v>5286</v>
+      </c>
+      <c r="H577" t="s">
+        <v>3374</v>
+      </c>
+      <c r="I577" t="s">
+        <v>3375</v>
+      </c>
+      <c r="J577" t="s">
+        <v>24</v>
+      </c>
+      <c r="K577" t="s">
+        <v>47</v>
+      </c>
+      <c r="L577" t="s">
+        <v>26</v>
+      </c>
+      <c r="M577" t="s">
+        <v>48</v>
+      </c>
+      <c r="N577" t="s">
+        <v>28</v>
+      </c>
+      <c r="O577" t="s">
+        <v>5287</v>
+      </c>
+    </row>
+    <row r="578" spans="1:15">
+      <c r="A578">
+        <v>66535</v>
+      </c>
+      <c r="B578" t="s">
+        <v>5288</v>
+      </c>
+      <c r="C578" t="s">
+        <v>5289</v>
+      </c>
+      <c r="D578" t="s">
+        <v>5290</v>
+      </c>
+      <c r="E578" t="s">
+        <v>5291</v>
+      </c>
+      <c r="F578" t="s">
+        <v>5292</v>
+      </c>
+      <c r="G578" t="s">
+        <v>5293</v>
+      </c>
+      <c r="H578" t="s">
+        <v>5294</v>
+      </c>
+      <c r="I578" t="s">
+        <v>5295</v>
+      </c>
+      <c r="J578" t="s">
+        <v>5296</v>
+      </c>
+      <c r="K578" t="s">
+        <v>5297</v>
+      </c>
+      <c r="L578" t="s">
+        <v>5298</v>
+      </c>
+      <c r="M578" t="s">
+        <v>5299</v>
+      </c>
+      <c r="N578" t="s">
+        <v>28</v>
+      </c>
+      <c r="O578" t="s">
+        <v>5300</v>
+      </c>
+    </row>
+    <row r="579" spans="1:15">
+      <c r="A579">
+        <v>66536</v>
+      </c>
+      <c r="B579" t="s">
+        <v>5301</v>
+      </c>
+      <c r="C579" t="s">
+        <v>5302</v>
+      </c>
+      <c r="D579" t="s">
+        <v>5303</v>
+      </c>
+      <c r="E579" t="s">
+        <v>5304</v>
+      </c>
+      <c r="F579" t="s">
+        <v>5305</v>
+      </c>
+      <c r="G579" t="s">
+        <v>5306</v>
+      </c>
+      <c r="H579" t="s">
+        <v>5307</v>
+      </c>
+      <c r="I579" t="s">
+        <v>5308</v>
+      </c>
+      <c r="J579" t="s">
+        <v>24</v>
+      </c>
+      <c r="K579" t="s">
+        <v>5151</v>
+      </c>
+      <c r="L579" t="s">
+        <v>26</v>
+      </c>
+      <c r="M579" t="s">
+        <v>5152</v>
+      </c>
+      <c r="N579" t="s">
+        <v>28</v>
+      </c>
+      <c r="O579" t="s">
+        <v>5309</v>
+      </c>
+    </row>
+    <row r="580" spans="1:15">
+      <c r="A580">
+        <v>66537</v>
+      </c>
+      <c r="B580" t="s">
+        <v>5310</v>
+      </c>
+      <c r="C580" t="s">
+        <v>5063</v>
+      </c>
+      <c r="D580" t="s">
+        <v>5311</v>
+      </c>
+      <c r="E580" t="s">
+        <v>5312</v>
+      </c>
+      <c r="F580" t="s">
+        <v>5313</v>
+      </c>
+      <c r="G580" t="s">
+        <v>5067</v>
+      </c>
+      <c r="H580" t="s">
+        <v>5068</v>
+      </c>
+      <c r="I580" t="s">
+        <v>5069</v>
+      </c>
+      <c r="J580" t="s">
+        <v>24</v>
+      </c>
+      <c r="K580" t="s">
+        <v>5151</v>
+      </c>
+      <c r="L580" t="s">
+        <v>26</v>
+      </c>
+      <c r="M580" t="s">
+        <v>5152</v>
+      </c>
+      <c r="N580" t="s">
+        <v>28</v>
+      </c>
+      <c r="O580" t="s">
+        <v>5314</v>
+      </c>
+    </row>
+    <row r="581" spans="1:15">
+      <c r="A581">
+        <v>66538</v>
+      </c>
+      <c r="B581" t="s">
+        <v>5315</v>
+      </c>
+      <c r="C581" t="s">
+        <v>2083</v>
+      </c>
+      <c r="D581" t="s">
+        <v>5316</v>
+      </c>
+      <c r="E581" t="s">
+        <v>5317</v>
+      </c>
+      <c r="F581" t="s">
+        <v>5318</v>
+      </c>
+      <c r="G581" t="s">
+        <v>2087</v>
+      </c>
+      <c r="H581" t="s">
+        <v>2088</v>
+      </c>
+      <c r="I581" t="s">
+        <v>2089</v>
+      </c>
+      <c r="J581" t="s">
+        <v>24</v>
+      </c>
+      <c r="K581" t="s">
+        <v>5319</v>
+      </c>
+      <c r="L581" t="s">
+        <v>26</v>
+      </c>
+      <c r="M581" t="s">
+        <v>5320</v>
+      </c>
+      <c r="N581" t="s">
+        <v>28</v>
+      </c>
+      <c r="O581" t="s">
+        <v>5321</v>
+      </c>
+    </row>
+    <row r="582" spans="1:15">
+      <c r="A582">
+        <v>66540</v>
+      </c>
+      <c r="B582" t="s">
+        <v>5322</v>
+      </c>
+      <c r="C582" t="s">
+        <v>5323</v>
+      </c>
+      <c r="D582" t="s">
+        <v>5324</v>
+      </c>
+      <c r="E582" t="s">
+        <v>5325</v>
+      </c>
+      <c r="F582" t="s">
+        <v>5326</v>
+      </c>
+      <c r="G582" t="s">
+        <v>5327</v>
+      </c>
+      <c r="H582" t="s">
+        <v>5328</v>
+      </c>
+      <c r="I582" t="s">
+        <v>1786</v>
+      </c>
+      <c r="J582" t="s">
+        <v>24</v>
+      </c>
+      <c r="K582" t="s">
+        <v>5329</v>
+      </c>
+      <c r="L582" t="s">
+        <v>26</v>
+      </c>
+      <c r="M582" t="s">
+        <v>5330</v>
+      </c>
+      <c r="N582" t="s">
+        <v>28</v>
+      </c>
+      <c r="O582" t="s">
+        <v>5331</v>
+      </c>
+    </row>
+    <row r="583" spans="1:15">
+      <c r="A583">
         <v>66541</v>
       </c>
-      <c r="B551" t="s">
-[...39 lines deleted...]
-        <v>5048</v>
+      <c r="B583" t="s">
+        <v>2064</v>
+      </c>
+      <c r="C583" t="s">
+        <v>5332</v>
+      </c>
+      <c r="D583" t="s">
+        <v>5333</v>
+      </c>
+      <c r="E583" t="s">
+        <v>5334</v>
+      </c>
+      <c r="F583" t="s">
+        <v>5335</v>
+      </c>
+      <c r="G583" t="s">
+        <v>2069</v>
+      </c>
+      <c r="H583" t="s">
+        <v>2070</v>
+      </c>
+      <c r="I583" t="s">
+        <v>2071</v>
+      </c>
+      <c r="J583" t="s">
+        <v>24</v>
+      </c>
+      <c r="K583" t="s">
+        <v>5336</v>
+      </c>
+      <c r="L583" t="s">
+        <v>26</v>
+      </c>
+      <c r="M583" t="s">
+        <v>5337</v>
+      </c>
+      <c r="N583" t="s">
+        <v>28</v>
+      </c>
+      <c r="O583" t="s">
+        <v>5338</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">