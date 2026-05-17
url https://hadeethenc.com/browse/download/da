--- v0 (2025-11-16)
+++ v1 (2026-05-17)
@@ -18,52 +18,52 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="772">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Dansk
 # Source: https://hadeethenc.com/da
-# Last update: 2025-11-12 00:03:31 (v1.3.0)
-# Check for updates: https://hadeethenc.com/en/check/da/v1.3.0
+# Last update: 2026-05-10 17:42:41 (v1.4.0)
+# Check for updates: https://hadeethenc.com/en/check/da/v1.4.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -1358,52 +1358,51 @@
   <si>
     <t>صلى النبي صلى الله عليه وسلم صلاة الصبح بالحديبية -وهي قرية قريبة من مكةـ بعد مطر نزل في تلك الليلة، 
 فلما سلم وانتهى من صلاته أقبل على الناس بوجهه، فسألهم: هل تدرون ماذا قال ربكم عز وجل؟ 
 فأجابوه: الله ورسوله أعلم، 
 فقال: إن الله تعالى بَيًّن أن الناس ينقسمون عند نزول المطر إلى قسمين: قسم مؤمن بالله تعالى، وقسم كافر بالله تعالى؛ 
 فأما من قال: مطرنا بفضل الله ورحمته، ونَسَب إنزال المطر إلى الله تعالى؛ فذلك مؤمن بالله الخالق المتصرف في الكون، وكافر بالكوكب. 
 وأما من قال: مطرنا بنجم كذا وكذا؛ فذلك كافر بالله، مؤمن بالكوكب، وهو كفر أصغر حيث نسب إنزال المطر إلى الكوكب؛ والله لم يجعله سببًا شرعيًا ولا قدريًّا، 
 وأما من نسب نزول المطر وغيره من الحوادث الأرضية إلى تحرُّكات الكواكب في طلوعها وسقوطها معتقدًا أنها الفاعل الحقيقي، فهو كافر كفرًا أكبر.</t>
   </si>
   <si>
     <t>Profeten – må Allāhs velsignelser og fred være med ham – ledte morgenbønnn i Al-Ḥudaybiyyah, en landsby nær Makkah, efter at der var faldet regn i løbet af natten, Efter at han havde afsluttet sin bøn, vendte han sig mod folk og spurgte dem: "Ved I, hvad jeres Herre – Den Ophøjede og Glorificerede – har sagt?" De svarede: "Allāh og Hans Sendebud ved bedst." Han sagde derefter: "Sandelig, Allāh – Den Ophøjede – har tydeliggjort, at folk deles i to grupper, når regnen falder: Én gruppe, som tror på Allāh – Den Ophøjede – og en gruppe vantro over for Allāh – Den Ophøjede. Hvad angår den, der siger: 'Vi har fået regn ved Allāhs gunst og barmhjertighed," og dermed tilskriver regnen til Allāh – Den Ophøjede – er én, som tror på Allāh, Skaberen og den, der råder over universet, og fornægter stjernen. Hvad angår den, der siger: Vi har fået regn på grund af denne og denne stjerne, så er det en person, som er vantro over for Allāh og samtidig tror på stjernen. Dette er en mindre form for vantro (kufr), fordi han tilskriver regnens nedslagning til stjernen, mens Allāh hverken har gjort den til en shariah-lovmæssig eller bestemmende årsag. Men hvis nogen tilskriver regn eller andre jordiske hændelser til stjernernes og planeternes bevægelser i deres opgang og nedgang, i den tro, at de virkelig er den handlende og styrende årsag –  så er vedkommende vantro med en større form for vantro (kufr akbar).</t>
   </si>
   <si>
     <t>استحباب القول بعد نزول المطر: مُطرنا بفضل الله ورحمته.
 من نسب نعمة إنزال المطر وغيرها إلى الكوكب خَلْقًا وإيجادًا فهو كافرٌ كفرًا أكبر، وإن نسبه على أنه سببٌ فهو كافرٌ كفرًا أصغر لأنه ليس بسبب شرعي ولا حسي.
 أن النعمة تكون سببًا للكفر إذا كُفِرت، وتكون سببًا للإيمان إذا شُكرت. 
 النهي عن قول: "مطرنا بنوء كذا"، ولو قُصِد بها الوقت؛ سدًّا لذريعة الشرك.
  وجوب تعلُّق القلب بالله تعالى في جَلْب النعم ودفع النقم.
 هذا الحديث مما يرويه النبي صلى الله عليه وسلم عن ربه، ويسمى بالحديث القدسي أو الإلهي، وهو الذي لفظه ومعناه من الله، غير أنه ليست فيه خصائص القرآن التي امتاز بها عما سواه ، من التعبد بتلاوته والطهارة له والتحدي والإعجاز وغير ذلك.</t>
   </si>
   <si>
     <t>Det anbefales at sige efter nedfald af regn: "Vi har fået regn ved Allāhs gunst og barmhjertighed."
 Den, som tilskriver velsignelsen ved regnens nedslagning og andre ting til stjernen som skaber og giver, er vantro med en større form for vantro (kufr akbar). Og hvis han tilskriver stjernerne som årsag til regnen, begår han kufr aṣghar (en mindre form for vantro), fordi stjernerne hverken udgør en sharʿī (legitim religiøs årsag) eller en faktisk, fysisk årsag.
 En velsignelse kan blive en årsag til vantro, hvis den fornægtes, og den kan også blive en årsag til tro, hvis den takkes.
 Forbud mod at sige: "'Vi har fået regn på grund af denne eller hin stjernes opstigning," selv hvis hensigten blot er at nævne tidspunktet, for at afskære midlet til shirk.
-Det er obligatorisk at rette hjertet og tilliden mod Allāh – Den Ophøjede – alene,
-både for at opnå velsignelser og for at afværge prøvelser og ulykker.</t>
+Det er obligatorisk at rette hjertet og tilliden mod Allāh – Den Ophøjede – alene, både for at opnå velsignelser og for at afværge prøvelser og ulykker.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/da/browse/hadith/65010</t>
   </si>
   <si>
     <t>إنا نجد في أنفسنا ما يتعاظم أحدنا أن يتكلم به، قال: وقد وجدتموه؟ قالوا: نعم، قال: ذاك صريح الإيمان</t>
   </si>
   <si>
     <t>Vi finder i os selv noget, som hver af os anser for så alvorligt, at han ikke engang vover at udtale det." Han sagde: "Og har I sandhed fundet det?" De svarede: "Ja." Han sagde: " Det er det klare bevis på tro</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قال: جَاءَ نَاسٌ مِنْ أَصْحَابِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَسَأَلُوهُ: إِنَّا نَجِدُ فِي أَنْفُسِنَا مَا يَتَعَاظَمُ أَحَدُنَا أَنْ يَتَكَلَّمَ بِهِ، قَالَ: «وَقَدْ وَجَدْتُمُوهُ؟» قَالُوا: نَعَمْ، قَالَ: «ذَاكَ صَرِيحُ الْإِيمَانِ».</t>
   </si>
   <si>
     <t>Overleveret af Abū Hurayrah – må Allāh være tilfreds med ham. Han berettede: Nogle folk blandt Profetens – må Allāhs velsignelser og fred være med ham – ledsagere kom og spurgte ham: " Vi finder i os selv noget, som hver af os anser for så alvorligt, at han ikke engang vover at udtale det." Han sagde: "Og har I sandhed fundet det?" De svarede: "Ja." Han sagde: " Det er det klare bevis på tro."</t>
   </si>
   <si>
     <t>جاء جماعة مِن أصحاب النبي صلى الله عليه وسلم فسألوه عن ما يجدونه في أنفسهم من الأمور الكبيرة التي يعظم عليهم النطق بها لقبحها ونفورهم عنها، 
 فقال عليه الصلاة والسلام: إن هذا الذي وجدتموه هو صريح الإيمان واليقين الذي يدفعكم لمنع ما يلقيه الشيطان في القلب واستنكاركم النطق وتعاظم ذلك في أنفسكم، وإن الشيطان لم يتمكن من قلوبكم، بخلاف من تمكَّن الشيطان من قلبه ولم يجد معه مدافعة.</t>
   </si>
   <si>
     <t>En gruppe blandt Profetens – må Allāhs velsignelser og fred være med ham – ledsagere, kom og spurgte ham om de store tanker og bekymringer, de fandt i deres sjæle, som de fandt vanskelige at udtale på grund af deres grumme indhold og afsky for dem. Han – velsignelser og fred være med ham – sagde: " "Det, I har erfaret, er ṣarīḥ al-īmān (ren tro) og sikkerhed, som får jer til at afvise det, Satan indgyder i jeres hjerter, at nægte at ytre det og føle det som stort og ubærligt i jeres sjæle. Sandelig har Satan ikke kunnet tage fat i jeres hjerter, i modsætning til den, som Satan har taget fat i, og som ikke finder noget at forsvare sig med."</t>
   </si>
   <si>
     <t>بيان ضعف الشيطان مع أهل الإيمان حيث لم يقدر إلا على الوسوسة.
@@ -2863,52 +2862,51 @@
   </si>
   <si>
     <t>[رواه البخاري ومسلم]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/da/browse/hadith/66512</t>
   </si>
   <si>
     <t>إن الحلال بين، وإن الحرام بين</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَبْدِ اللَّهِ النُّعْمَانِ بْنِ بَشِيرٍ رَضِيَ اللَّهُ عَنْهُ، قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم يَقُولُ: «إنَّ الحَلَالَ بَيِّنٌ، وَإِنَّ الحَرَامَ بَيِّنٌ، وَبَيْنَهُمَا مُشْتَبِهَاتٌ لَا يَعْلَمُهُنَّ كَثِيرٌ مِنَ النَّاسِ، فَمَنْ اتَّقَى الشُّبُهَاتِ اسْتَبْرَأَ لِدِينِهِ وَعِرْضِهِ، وَمَنْ وَقَعَ فِي الشُّبُهَاتِ وَقَعَ فِي الحَرَامِ، كَالرَّاعِي يَرْعَى حَوْلَ الحِمَى يُوشِكُ أَنْ يَرْتَعَ فِيهِ، أَلَا وَإِنَّ لِكُلِّ مَلِكٍ حِمًى، أَلَّا وَإِنَّ حِمَى اللَّهِ مَحَارِمُهُ، أَلَّا وَإِنَّ فِي الجَسَدِ مُضْغَةً إذَا صَلَحَتْ صَلَحَ الجَسَدُ كُلُّهُ، وَإذَا فَسَدَتْ فَسَدَ الجَسَدُ كُلُّهُ، أَلَا وَهِيَ القَلْبُ».</t>
   </si>
   <si>
     <t>Overleveret af ‘Abdullāh Ibn an-Nu‘mān Ibn Bashir – må Allāh være tilfreds med ham – Han berettede: ”Jeg hørte Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sige: ____</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم قاعدةً عامةً في الأشياء، وأنها تنقسم في الشريعة إلى ثلاثة أقسام: حَلال بَيِّن، وحرام بَيِّن، وأمور مشتبهات غير واضحة الحكم من حيث الحِلِّ والحُرْمة، لا يعلم حُكمَها كثير من الناس.
 فمَن ترك تلك الأشياء المشتبهة عليه سَلِم دينُه بالبُعد عن الوقوع في الحرام، وسَلِم له عِرضُه من كلام الناس بما يَعيبون عليه بسبب ارتكابه هذا المشتبه. ومَن لم يجتنب المشتبهات فقد عَرَّض نفسَه إما بالوقوع في الحرام، أو نيل الناس من عرضه. وضرب الرسول صلى الله عليه وسلم مثلًا ليُبيِّن حال من يرتكب الشبهات وأنه كالراعي يرعى ماشيتَه قُرْبَ أرضٍ قد حماها صاحبها، فتوشك ماشيةُ الراعي أن ترعى في هذا الحمى لقربها منه، فكذلك من يفعل ما فيه شبهة، فإنه بذلك يقترب من الحرام فيوشك أن يقع فيه. وبعدها أخبر النبي صلى الله عليه وسلم أن في الجسد مضغة (وهي القلب) يصلح الجسد بصلاحها، ويفسد بفسادها.</t>
   </si>
   <si>
     <t>الحديث قاعدة في اتقاء الشبهات.
 الترغيب في ترك المشتبِه، الذي لم يَتبيّن حكمُه.</t>
   </si>
   <si>
-    <t>الحديث قاعدة في اتقاء الشبهات. 
-Denne ḥadīth udgør en qā‘idah fiqhiyyah (grundregel) i at undgå tvetydige og tvivlsomme anliggender
+    <t>الحديث قاعدة في اتقاء الشبهات.  Denne ḥadīth udgør en qā‘idah fiqhiyyah (grundregel) i at undgå tvetydige og tvivlsomme anliggender
 ____</t>
   </si>
   <si>
     <t>https://hadeethenc.com/da/browse/hadith/66515</t>
   </si>
   <si>
     <t>الدين النصيحة</t>
   </si>
   <si>
     <t>عَنْ أَبِي رُقَيَّةَ تَمِيمِ بْنِ أَوْسٍ الدَّارِيِّ رَضِيَ اللَّهُ عَنْهُ أَنَّ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «الدِّينُ النَّصِيحَةُ» قُلْنَا: لِمَنْ؟ قَالَ: «لِلهِ وَلِكِتَابِهِ وَلِرَسُولِهِ وَلِأَئِمَّةِ الْمُسْلِمِينَ وَعَامَّتِهِمْ».</t>
   </si>
   <si>
     <t>Overleveret af Abū Ruqayyah Tamīm Ibn Aws ad-Dārī – må Allāh være tilfreds med ham – at Profeten – må Allāhs velsignelser og fred være med ham – sagde: ____</t>
   </si>
   <si>
     <t>أَخبَرَ النبيُّ صلى الله عليه وسلم بأنَّ الدين قائمٌ على الإخلاص والصدق، حتى يؤدَّى كما أوجب الله، كاملًا دون تقصير أو غش.
 فقيل للنبي صلى الله عليه وسلم: لمن تكون النصيحة؟ فقال:
 أولًا: النصيحة لله سبحانه وتعالى: بإخلاص العمل له، وعدم الإشراك به، وأن نؤمن بربوبيته وألوهيته وأسمائه وصفاته، وتعظيم أمره، والدعوة إلى الإيمان به.
 ثانيًا: النصيحة لكتابه وهو القرآن الكريم: بأن نعتقد أنه كلامُه، وآخِرُ كتبِه، وأنه ناسخ لجميع الشرائع قبله، ونعظِّمه، ونتلوه حق تلاوته، ونعمل بمُحْكَمِه، ونسلم بمتشابهه، ونَذُبُّ عن تأويل المُحرِّفين له، ونعتبر بمواعظه، وننشر علومه، وندعو إليه.
 ثالثًا: النصيحة لرسوله محمد صلى الله عليه وسلم: بأن نعتقدَ أنه آخِرُ الرسل، ونصدِّقَه فيما جاء به، ونَمتَثِلَ أمرَه، ونجتنبَ نهيَه، وأن لا نتعبدَ لله إلا بما جاء به، ونُعظِّمَ حقَّه، ونوقرَه، ونَبُثَّ دعوته، ونَنشُرَ شريعتَه، ونَنفيَ التُّهَمَ عنه.
 رابعًا: النصيحة لأئمة المسلمين: بمعاونتهم على الحق، وعدم منازعتهم الأمر، والسمع والطاعة لهم في طاعة الله.
 خامسًا: النصيحة للمسلمين: بالإحسان إليهم ودعوتهم، وكَفِّ الأذى عنهم، ومحبة الخير لهم، والتعاون معهم على البر والتقوى.</t>
   </si>
   <si>
     <t>Profeten – må Allāhs velsignelser og fred være med ham – forklarede, at religionen er bygget på oprigtighed og sandfærdighed, således at den udføres, som Allāh har påbudt – fuldstændigt, uden forsømmelighed eller bedrageri. Profeten – må Allāhs velsignelser og fred være med ham –  blev spurgt: "Til hvem skal an-Naṣīḥah gives?" Han svarede: "Først: an-Naṣīḥah (oprigtig troskab og velvilje) over for Allāh – Den Lovpriste, Den Ophøjede – ved oprigtigt at udføre handlinger udelukkende for Ham, uden at sætte partnere ved siden af Ham, ved at tro på Hans Rubūbiyyah (Herredømme), Hans ʾUlūhiyyah (Guddommelighed), Hans Asmā’ (Navne) og Hans Ṣifāt (Egenskaber), ved at ophøje Hans Befaling og ved at kalde andre til troen på Ham." For det andet: an-Naṣīḥah (oprigtig troskab og velvilje) over for Hans Bog, den Ædle Koran: ved at tro, at den er Hans Ord, den sidste af Hans Bøger, og at den ophæver alle tidligere love. At ærbødigt respektere den, recitere den som den bør reciteres, handle efter dens klare āyāt (vers), og underkaste sig dens tvetydige āyāt, forsvare den imod de forvrængede fortolkninger, som fordrejede fortolkere pålægger den, tage ved lære af dens formaninger, sprede dens viden og kalde folk til den. For det tredje: an-Naṣīḥah (oprigtig troskab og velvilje) over for Hans Sendebud Muḥammad – må Allāhs velsignelser og fred være med ham: At tro på, at han er den sidste af Sendebuddene, tro på det, han bragte, adlyde hans befalinger, undgå det, han forbød, og kun tilbede Allāh i overensstemmelse med det, han bragte. At ære hans ret, respektere ham, sprede hans budskab, udbrede hans lov og afvise de beskyldninger, der rettes mod ham. Fjerde: an-Naṣīḥah (oprigtig troskab og velvilje) over for muslimernes ledere: – ved at støtte dem i at fastholde sandheden, ikke stride imod dem i deres lederskab, og ved at lytte til og adlyde dem i det, der er lydighed mod Allāh. Femte: an-Naṣīḥah (oprigtig troskab og velvilje) over for muslimer – ved at vise dem godhed, kalde dem til det gode og til lydighed mod Allāh, afholde sig fra at skade dem, ønske dem det bedste og samarbejde med dem i retskaffenhed og gudsbevidsthed (birr wa-taqwā).</t>