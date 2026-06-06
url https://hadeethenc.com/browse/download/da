--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="772">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="727">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Dansk
 # Source: https://hadeethenc.com/da
 # Last update: 2026-05-10 17:42:41 (v1.4.0)
 # Check for updates: https://hadeethenc.com/en/check/da/v1.4.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
@@ -2811,224 +2811,50 @@
   </si>
   <si>
     <t>طَلَبَ النبيُّ صلى الله عليه وسلم مِن عمِّه أبي طالب وهو في سكرات الموت أن ينطق بلا إله إلا الله ليشْفَع له بها يوم القيامة، ويشهد له بالإسلام، 
 فأبى أن ينطق بالشَّهادة خوفًا مِن أن تَسُبَّه قريش وتقول عنه: إنَّه أسلَم بسبب الخوف مِن الموت والضَّعْف! 
 فقال للنبي صلى الله عليه وسلم: لولا ذلك لَأدخلت السّرور على قلبك بقول الشَّهادة، وأبلغتك أُمنيتك حتى ترضى! 
 فأنزل الله تعالى الآية التي تدل على أن النبي صلى الله عليه وسلم لا يملك هداية التوفيق للإسلام، بل الله عز وجل وحده يُوفِّق من يشاء. 
 وأن النبي عليه الصلاة والسلام يهدي الخلق بالدلالة والبيان والإرشاد والدعوة إلى الصراط المستقيم.</t>
   </si>
   <si>
     <t>Profeten – må Allāhs velsignelser og fred være med ham –  anmodede sin onkel Abū Ṭālib, der var i sine døds øjeblikke, om at fremsige Lā Ilāha illā Allāh  (trosbekendelsen), så han kunne gå i forbøn for ham på Opstandelsens Dag og være vidne til hans omfavnelse af islām. Abū Ṭālib afviste at fremsige Shahādah (trosbekendelsen) af frygt for, at Quraysh ville håne ham og påstå, at han havde omfavnet islām af frygt for døden og svaghed. Han sagde til Profeten – må Allāhs velsignelser og fred være med ham : "Hvis det ikke var for dette, ville jeg have glædet dit hjerte med at fremsige Shahādah og opfyldt dit ønske, indtil du var tilfreds!" Derpå åbenbarede Allāh – Den Ophøjede –  denne Āyah (vers), som fastslår, at Profeten – må Allāhs velsignelser og fred være med ham – ikke har magt til at give nogen retledning til islām. Det er Allāh alene – Den Mægtige og Den Ophøjede – der giver den sande retledning til den, Han ønsker. Og at profeten –velsignelser og fred være med ham – retleder menneskene gennem vejledning, forklaring, oplysning og kald til den rette vej.</t>
   </si>
   <si>
     <t>الحق لا يُترك خوفًا من كلام الناس.
 النبي صلى الله عليه وسلم إنما يملك هداية الدلالة والإرشاد لا هداية التوفيق.
 مشروعية زيارة الكافر المريض لدعوته إلى الإسلام.
 حرص النبي صلى الله عليه وسلم على الدعوة إلى الله تعالى في كل الأحوال.</t>
   </si>
   <si>
     <t>Sandheden må ikke opgives af frygt for folks ord.
 Profeten – må Allāhs velsignelser og fred være med ham –  besidder alene vejledning i form af forklaring og oplysning, ikke evnen til at give hjertets overgivelse og retledningens succes.
 Det er tilladt at besøge en syg vantro med henblik på at invitere ham til islām.
 Profeten – må Allāhs velsignelser og fred være med ham –  var altid ivrig efter at kalde folk til Allāh – Den Ophøjede – uanset omstændighederne.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/da/browse/hadith/65069</t>
-  </si>
-[...172 lines deleted...]
-    <t>https://hadeethenc.com/da/browse/hadith/66524</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3331,51 +3157,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O82"/>
+  <dimension ref="A1:O76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -6867,332 +6693,50 @@
         <v>723</v>
       </c>
       <c r="H76" t="s">
         <v>724</v>
       </c>
       <c r="I76" t="s">
         <v>725</v>
       </c>
       <c r="J76" t="s">
         <v>24</v>
       </c>
       <c r="K76" t="s">
         <v>69</v>
       </c>
       <c r="L76" t="s">
         <v>26</v>
       </c>
       <c r="M76" t="s">
         <v>70</v>
       </c>
       <c r="N76" t="s">
         <v>28</v>
       </c>
       <c r="O76" t="s">
         <v>726</v>
-      </c>
-[...280 lines deleted...]
-        <v>771</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">