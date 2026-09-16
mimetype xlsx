--- v2 (2026-06-06)
+++ v3 (2026-09-16)
@@ -12,58 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="727">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1131">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Dansk
 # Source: https://hadeethenc.com/da
-# Last update: 2026-05-10 17:42:41 (v1.4.0)
-# Check for updates: https://hadeethenc.com/en/check/da/v1.4.0
+# Last update: 2026-09-09 16:59:13 (v1.7.0)
+# Check for updates: https://hadeethenc.com/en/check/da/v1.7.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -960,50 +960,1547 @@
   <si>
     <t>”Al-Wāsil [den, der opretholder slægtsbånd] er ikke blot den, der blot gengælder velvilje [som hans slægtninge har gjort mod ham], men Al-Wāsil er den, der opretholder båndene, selv når raḥim (familieforbindelsen) er blevet afbrudt</t>
   </si>
   <si>
     <t>عن عبد الله بن عمرو رضي الله عنهما عن النبي صلى الله عليه وسلم قال: «لَيْسَ الْوَاصِلُ بِالْمُكَافِئِ، وَلَكِنِ الْوَاصِلُ الَّذِي إِذَا قُطِعَتْ رَحِمُهُ وَصَلَهَا».</t>
   </si>
   <si>
     <t>Overleveret af ‘Abdullāh Ibn ‘Amr – må Allāh være tilfreds med dem begge – at Profeten – må Allāhs velsignelser og fred være med ham – sagde: ”Al-Wāsil [den, der opretholder slægtsbånd] er ikke blot den, der blot gengælder velvilje [som hans slægtninge har gjort mod ham], men Al-Wāsil er den, der opretholder båndene, selv når raḥim (familieforbindelsen) er blevet afbrudt."</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم بأنَّ الإنسانَ الكامِلَ في صِلَةِ الرَّحِم والإحسانِ إلى الأقاربِ ليس هو الشخصُ الذي يُقابِلُ الإحسانَ بالإحسان، بل الواصِلُ حقيقةً الكامِلُ في صلة الرحم هو الذي إذا قُطِعَتْ رَحِمُه وَصَلَها، وإن أساؤوا إليه فإنه يُقابِلُهم بالإحسان إليهم.</t>
   </si>
   <si>
     <t>Profeten – må Allāhs velsignelser og fred være med ham – fortæller, at den fuldkomne person i ṣilat ar-raḥim (opretholdelsen af slægtsbånd) ikke blot er den, der gengælder godhed med godhed. Den sande fuldkomne i at opretholde familieforbindelser er den, som, hvis hans slægtskabsbånd bliver afbrudt, genopretter dem, og selv hvis de behandler ham dårligt, møder han dem med godhed.</t>
   </si>
   <si>
     <t>صِلَةُ الرَّحِم الكاملة شَرْعًا أنْ تَصِلَ مَن قَطَعَك منهم، وتَعفوَ عمَّن ظَلمك، وتعطي من حرمك، وليست صِلَة المقابلة والمجازاة.
 صلة الرَّحم تكون بالزيارة واللقاء والتواصل، وإيصال ما أمكن من الخير من المال والدعاء والأمر بالعروف والنهي عن المنكر ونحوِها، ودفع ما أمكن من الشر عنهم.</t>
   </si>
   <si>
     <t>Den familieforbindelse, som er anerkendt i sharīʿah, er den, hvor du opretholder kontakten med dem, der har afbrudt forbindelsen til dig, tilgiver dem, der har uretfærdigt behandlet dig, og giver til dem, der har nægtet dig, og det er ikke kun en gensidig eller gengældende forbindelse.
 opretholdelse af slægtsbånd består i at formidle det, man evner af khayr (godt), såsom økonomisk støtte, duʿāʾ (bøn), amr bil-maʿrūf (at opfordre til det gode), nahy ʿan-il-munkar (at forbyde det onde) og lignende – samt i at afværge det onde fra dem, i det omfang man formår.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/da/browse/hadith/3854</t>
+  </si>
+  <si>
+    <t>أمرت أن أقاتل الناس حتى يشهدوا أن لا إله إلا الله، وأن محمدا رسول الله، ويقيموا الصلاة، ويؤتوا الزكاة</t>
+  </si>
+  <si>
+    <t>Jeg er blevet befalet at kæmpe mod folk, indtil de vidner: 'lā ilāha illā Allāh wa anna Muḥammadan rasūl Allāh' (der er ingen gud [værdig til tilbedelse] undtagen Allāh, og Muḥammad er Allāhs Sendebud), opretholder aṣ-Ṣalāh (bønnen) og at give Zakāt (den obligatoriske almisse)</t>
+  </si>
+  <si>
+    <t>عَنِ ابْنِ عُمَرَ رضي الله عنهما أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «أُمِرْتُ أَنْ أُقَاتِلَ النَّاسَ حَتَّى يَشْهَدُوا أَنْ لاَ إِلَهَ إِلَّا اللَّهُ، وَأَنَّ مُحَمَّدًا رَسُولُ اللَّهِ، وَيُقِيمُوا الصَّلاَةَ، وَيُؤْتُوا الزَّكَاةَ، فَإِذَا فَعَلُوا ذَلِكَ عَصَمُوا مِنِّي دِمَاءَهُمْ وَأَمْوَالَهُمْ إِلَّا بِحَقِّ الإِسْلاَمِ، وَحِسَابُهُمْ عَلَى اللَّهِ».</t>
+  </si>
+  <si>
+    <t>Overleveret af Ibn ‘Umar – må Allāh være tilfreds med dem begge – at Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sagde: "Jeg er blevet befalet at kæmpe mod folk, indtil de vidner: 'lā ilāha illā Allāh wa anna Muḥammadan rasūl Allāh' (der er ingen gud [værdig til tilbedelse] undtagen Allāh, og Muḥammad er Allāhs Sendebud), opretholder aṣ-Ṣalāh (bønnen) og at give Zakāt (den obligatoriske almisse). Hvis de gør dette, er deres liv og ejendom beskyttet mod mig, undtagen i de tilfælde, hvor islām fastsætter retmæssige undtagelser. Deres regnskab er hos Allāh."</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ اللهَ أمرَه بمقاتلة المشركين حتى يشهدوا بأن لا معبود بحق إلا الله وحده لا شريك له، ويشهدوا لمحمد صلى الله عليه وسلم بالرسالة، والعمل بمقتضى هذه الشهادة من المحافظة على الصلوات الخمس في اليوم والليلة، ويعطوا الزكاة المفروضة لمستحقيها. 
+فإذا فعلوا هذه الأمورَ فإنَّ الإسلام يَعْصِمُ دماءَهم وأموالَهم، فلا يَحِلُّ قتلُهم إلا إذا ارتكبوا جريمة أو جناية يستحقون عليها القتل بموجب أحكام الإسلام، ثم يوم القيامة يتولى الله تعالى حسابَهم حيث يعلم سرائرَهم.</t>
+  </si>
+  <si>
+    <t>Profeten – må Allāhs velsignelser og fred være med ham – informerer her, at Allāh har befalet ham at kæmpe imod al-Mushrikīn (afgudsdyrkerne), indtil de vidner om, at der ikke er nogen gud med ret til tilbedelse undtagen Allāh alene – uden partnere – og vidner om Muḥammads – må Allāhs velsignelser og fred være med ham – profetskab. Dette vidnesbyrd skal bekræftes gennem handling: at de overholder de fem daglige Ṣalawāt (bønner) og giver den obligatoriske Zakāh til dens rette modtagere. Hvis de gør dette, beskytter islām deres liv og ejendom. Det er ikke tilladt at dræbe dem, medmindre de begår en forbrydelse eller en djināyah (en alvorlig overtrædelse, fx drab), som ifølge islamisk lov medfører dødsstraf. På Dommedag vil Allāh – Den Ophøjede – Selv tage sig af deres regnskab, for Han alene kender deres indre intentioner og hemmeligheder.</t>
+  </si>
+  <si>
+    <t>الأحكام إنما تَجْرِي على الظواهر، والله يتولَّى السرائر.
+أهمية الدعوة إلى التوحيد وأنه أول ما يُبدأ به في الدعوة.
+لا يعني هذا الحديث إكراه المشركين على الدخول في الإسلام، بل هم مُخَيَّرون بين الدخول في الإسلام أو دفع الجزية؛ فإنْ أبوا إلا مَنع الدعوة إلى الإسلام، فليس إلا المقاتلة بموجب أحكام الإسلام.</t>
+  </si>
+  <si>
+    <t>Islāmiske love bygger på det ydre, mens Allāh selv tager sig af de indre forhold.
+Vigtigheden af at kalde til Tawḥīd (troen på Allāhs Enhed), da dette er det første skridt i kaldet til islām.
+Denne ḥadīth betyder ikke, at al-Mushrikīn (afgudsdyrkerne) skal tvinges til at konvertere til islām. De har et valg mellem at acceptere islām eller betale djizyah (en skat, der giver dem beskyttelse som dhimmī). Hvis de derimod nægter og aktivt søger at forhindre islām i at blive udbredt, er det kun kampen, der står tilbage i henhold til islamisk lov.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/4211</t>
+  </si>
+  <si>
+    <t>دعوني ما تركتكم، إنما هلك من كان قبلكم بسؤالهم واختلافهم على أنبيائهم</t>
+  </si>
+  <si>
+    <t>”Lad mig være, når jeg lader jer være. Sandelig, de, der var før jer, blev kun ødelagt på grund af deres mange spørgsmål og deres uenighed med deres profeter</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صلى الله عليه وسلم قَالَ: «دَعُونِي مَا تَرَكْتُكُمْ، إِنَّمَا هَلَكَ مَنْ كَانَ قَبْلَكُمْ بِسُؤَالِهِمْ وَاخْتِلَافِهِمْ عَلَى أَنْبِيَائِهِمْ، فَإِذَا نَهَيْتُكُمْ عَنْ شَيْءٍ فَاجْتَنِبُوهُ، وَإِذَا أَمَرْتُكُمْ بِأَمْرٍ فَأْتُوا مِنْهُ مَا اسْتَطَعْتُمْ».</t>
+  </si>
+  <si>
+    <t>Overleveret af Abū Hurayrah – må Allāh være tilfreds med ham. Han berettede: Profeten – må Allāhs velsignelser og fred være med ham – sagde: ”Lad mig være, når jeg lader jer være. Sandelig, de, der var før jer, blev kun ødelagt på grund af deres mange spørgsmål og deres uenighed med deres profeter. Så når jeg forbyder jer noget, så undgå det; og når jeg befaler jer noget, så udfør af det, hvad I formår."</t>
+  </si>
+  <si>
+    <t>ذَكَرَ النبيُّ صلى الله عليه وسلم أنّ الأحكام الشرعية على أقسام ثلاثة: ما سُكت عنه، ونواهي، وأوامر. 
+فأما الأول: وهو ما سَكَتَ الشرعُ عنه: حيث لا حُكْم، وأنّ الأصل في الأشياء عدم الوجوب؛ 
+فأما في عهده صلى الله عليه وسلم فيجب تركُ السؤال عن شيء لم يقع خشية أن ينزل به وجوب أو تحريم، فإن الله تركَها رحمة بالعباد، 
+وأما بعد موته صلى الله عليه وسلم فإن كان السؤال على وجه الاستفتاء أو التعليم لما يحتاج إليه من أمر الدين فهو جائز بل مأمور به، وإن كان على وجه التَّعَنُّت والتكلُّف فهو المراد بترك السؤال عنه في هذا الحديث؛ وذلك لأنه قد يُفضي إلى مثل ما وقع لبني إسرائيل، إذ أُمروا أن يذبحوا بقرة فلو ذبحوا أيَّ بقرة لامتثلوا، ولكنهم شددوا فشُدِّد عليهم. 
+الثاني: النواهي؛ وهي: ما يثاب تاركه، ويعاقب فاعله، فيجب اجتنابُها كلها. 
+الثالث: الأوامر؛ وهو ما يثاب فاعله، ويعاقب تاركه، فيجب أن يفعل منه قدر الاستطاعة.</t>
+  </si>
+  <si>
+    <t>Profeten – må Allāhs velsignelser og fred være med ham – nævner her, at de islamiske regler kan opdeles i tre kategorier: det, der ikke nævnes, forbud og befalinger.
+1. Det som Sharīʿah tier om – hvor der ikke er givet nogen regel. Grundprincippet for sådanne ting er, at de ikke er obligatoriske. Hvad angår i hans – må Allāhs velsignelser og fred være med ham – egen tid skulle man derfor afholde sig fra at stille spørgsmål om noget, der endnu ikke var forekommet – af frygt for, at det kunne resultere i, at det blev gjort til en pligt eller erklæret forbudt. At Allāh har udeladt sådanne ting, er en barmhjertighed over for Hans tjenere. Efter hans – må Allāhs velsignelser og fred være med ham –  død gælder: Hvis spørgsmålet stilles med det formål at søge en fatwā eller lære det nødvendige i religionen, er det tilladt og endda påbudt. Men hvis det stilles af stædighed eller for at gøre ting unødigt besværlige, så er det det, der menes i denne ḥadīth – for dette kan føre til det samme, som skete med Banī Isrā’īl (Israels børn): De blev befalet at slagte en ko. Hvis de havde slagtet en hvilken som helst ko, ville de have adlydt, men de gjorde det svært for sig selv, så Allāh gjorde det svært for dem.
+2. Forbud (nawāhī) – den, der undlader det forbudte, belønnes, mens den, der begår det, straffes. Disse skal fuldstændigt undgås.
+3. Befalinger (’awāmir) – den, der udfører de påbudte handlinger, belønnes, mens den, der undlader dem, straffes. Disse skal udføres i det omfang, man har evne og mulighed.</t>
+  </si>
+  <si>
+    <t>ينبغي الانشغال بالأهم  المُحتاج إليه، وترك ما لا يحتاج إليه في الحال، وعدم الاشتغال بالسؤال عما لم يقع.
+حرمة السؤال الذي ربما أوصل إلى تعقيد المسائل، وفتح باب الشبهات المفضية إلى كثرة الاختلاف.
+الأمر بترك كل المنهيات؛ لأنه لا مشقة في تركها، ولذلك كان النهي عنه عامًّا.
+الأمر بفعل المأمور به على قدر الاستطاعة؛ لأنه قد يلزم منه مشقة أو يعجز عنه؛ ولذا كان الأمر به على قدر الاستطاعة.
+النهي عن كثرة السؤال، قد قسم العلماء السؤال إلى قسمين: أحدهما: ما كان على وجه التعليم لما يحتاج إليه من أمر الدين، فهذا مأمور به ومن هذا النوع أسئلة الصحابة، والثاني: ما كان على وجه التعنت والتكلف وهذا هو المنهي عنه.
+تحذير هذه الأمة من مخالفة نبيها، كما وقع في الأمم التي قبلها.
+كثرة السؤال مما لا يُحتاج إليه والاختلاف على الأنبياء سببٌ للهلاك، ولا سيّما في الأمور التي لا يمكن الوصول إليها، مثل: مسائل الغيب التي لا يعلمها إلا الله، وأحوال يوم القيامة.
+النهي عن السؤال في شِداد المسائل، قال الأوزاعي: إن الله إذا أراد أن يحرم عبده بركة العلم ألقى على لسانه المغاليط، فلقد رأيتهم أقلَّ الناس علمًا، وقال ابن وهب: سمعت مالكًا يقول: المِراء في العلم يذهب بنور العلم من قلب الرجل.</t>
+  </si>
+  <si>
+    <t>At man bør beskæftige sig med det, der er vigtigst og aktuelt nødvendigt, og lade det ligge, som ikke er påkrævet nu – og ikke optage sig selv med spørgsmål om ting, der endnu ikke er sket.
+Forbud mod at stille spørgsmål, som kan føre til komplicerede problemstillinger og åbne døren for tvivl, der uundgåeligt leder til øget uenighed.
+Befalingen om at opgive alle forbudte handlinger, da der ikke er nogen vanskelighed i at afholde sig fra dem – derfor er forbuddet generelt.
+Befalingen om at udføre de påbudte handlinger efter bedste evne, da de kan indebære vanskeligheder eller overstige menneskets evne – derfor er påbuddet givet i forhold til den enkeltes kapacitet.
+Forbud mod overdreven spørgelyst. De lærde har inddelt spørgsmål i to kategorier:  1. Spørgsmål, der har til formål at lære det nødvendige i religionen – disse er befalet, og blandt dem er ledsagernes spørgsmål.  2. Spørgsmål, der stilles ud af stædighed og unødigt besvær – disse er det, der er forbudt.
+En advarsel til denne ummah mod at være ulydig mod sin Profet – må Allāhs velsignelser og fred være med ham –  som det skete med tidligere samfund.
+At overdreven spørgelyst og uenighed med profeterne er en årsag til ødelæggelse, især når det drejer sig om emner, der ikke kan nås med menneskelig viden – såsom spørgsmål om al-Ghayb (det usete), som kun Allāh kender, og forholdene på Dommedag.
+Forbud mod at stille spørgsmål om vanskelige og indviklede sager. Al-Awzā‘ī – må Allāh være ham barmhjertig – sagde: "Når Allāh vil berøve Sin tjener velsignelsen af viden, lægger Han fejlslutninger på hans tunge. Jeg har set sådanne mennesker være blandt de mindst kyndige." Ibn Wahb – må Allāh være ham barmhjertig – sagde: "Jeg hørte Mālik – må Allāh være ham barmhjertig – sige: 'Stridbare diskussioner om viden fjerner lyset af viden fra hjertet af en mand.'"</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/4295</t>
+  </si>
+  <si>
+    <t>لقد سألتني عن عظيم، وإنه ليسير على من يسره الله عليه</t>
+  </si>
+  <si>
+    <t>‘Du har spurgt mig om noget stort, men det er let for den, Allāh gør det let for</t>
+  </si>
+  <si>
+    <t>عَنْ مُعَاذِ بْنِ جَبَلٍ رضي الله عنه قَالَ: كُنْتُ مَعَ النَّبِيِّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ فِي سَفَرٍ، فَأَصْبَحْتُ يَوْمًا قَرِيبًا مِنْهُ وَنَحْنُ نَسِيرُ، فَقُلْتُ: يَا رَسُولَ اللهِ أَخْبِرْنِي بِعَمَلٍ يُدْخِلُنِي الجَنَّةَ وَيُبَاعِدُنِي عَنِ النَّارِ، قَالَ: «لَقَدْ سَأَلْتَنِي عَنْ عَظِيمٍ، وَإِنَّهُ لَيَسِيرٌ عَلَى مَنْ يَسَّرَهُ اللَّهُ عَلَيْهِ، تَعْبُدُ اللَّهَ وَلاَ تُشْرِكْ بِهِ شَيْئًا، وَتُقِيمُ الصَّلاَةَ، وَتُؤْتِي الزَّكَاةَ، وَتَصُومُ رَمَضَانَ، وَتَحُجُّ البَيْتَ» ثُمَّ قَالَ: «أَلاَ أَدُلُّكَ عَلَى أَبْوَابِ الخَيْرِ: الصَّوْمُ جُنَّةٌ، وَالصَّدَقَةُ تُطْفِئُ الخَطِيئَةَ كَمَا يُطْفِئُ الْمَاءُ النَّارَ، وَصَلاَةُ الرَّجُلِ مِنْ جَوْفِ اللَّيْلِ» قَالَ: ثُمَّ تَلاَ: «{تَتَجَافَى جُنُوبُهُمْ عَنِ الْمَضَاجِعِ}، حَتَّى بَلَغَ {يَعْمَلُونَ}» ثُمَّ قَالَ: «أَلاَ أُخْبِرُكَ بِرَأْسِ الأَمْرِ كُلِّهِ وَعَمُودِهِ، وَذِرْوَةِ سَنَامِهِ؟» قُلْتُ: بَلَى يَا رَسُولَ اللهِ، قَالَ: «رَأْسُ الأَمْرِ الإِسْلاَمُ، وَعَمُودُهُ الصَّلاَةُ، وَذِرْوَةُ سَنَامِهِ الجِهَادُ» ثُمَّ قَالَ: «أَلاَ أُخْبِرُكَ بِمَلاَكِ ذَلِكَ كُلِّهِ؟» قُلْتُ: بَلَى يَا نَبِيَّ اللهِ، فَأَخَذَ بِلِسَانِهِ قَالَ: «كُفَّ عَلَيْكَ هَذَا» فَقُلْتُ: يَا نَبِيَّ اللهِ، وَإِنَّا لَمُؤَاخَذُونَ بِمَا نَتَكَلَّمُ بِهِ؟ فَقَالَ: «ثَكِلَتْكَ أُمُّكَ يَا مُعَاذُ، وَهَلْ يَكُبُّ النَّاسَ فِي النَّارِ عَلَى وُجُوهِهِمْ أَوْ عَلَى مَنَاخِرِهِمْ إِلاَّ حَصَائِدُ أَلْسِنَتِهِمْ».</t>
+  </si>
+  <si>
+    <t>Overleveret af Mu‘ādh Ibn Djabal – må Allāh være tilfreds med ham. Han berettede: ”Jeg var sammen med Profeten – må Allāhs velsignelser og fred være med ham – på en rejse. En dag kom jeg tæt på ham, mens vi var på vej, og jeg sagde: ‘O Allāhs Sendebud, fortæl mig om en handling, der vil føre mig til Paradis og holde mig borte fra Ilden.’ Han sagde: ‘Du har spurgt mig om noget stort, men det er let for den, Allāh gør det let for: At du tilbeder Allāh og ikke sætter noget ved Hans side, at du opretholder Ṣalāh (bøn), giv Zakāt (obligatorisk almisse), fast under Ramadanen og udfør Ḥadjdj (pilgrimsfærden) til Huset (Ka‘bahen).’ Derefter sagde han: ‘Skal jeg ikke lede dig til godhedens porte? aṣ-Ṣawm (faste) er et skjold, Ṣadaqah (frivillig velgørenhed) slukker synd, ligesom vand slukker ild; og en mands Ṣalāh (bøn) midt om natten.’ Han sagde: Så reciterede han: "Deres sider [kroppe] holder sig borte fra deres lejer… indtil han nåede … de plejede at gøre." [Sūrah As-Sajdah:32:16-17] Derefter sagde han: “Skal jeg ikke fortælle dig om hele sagens kerne, dens søjle og dens højeste top?” Jeg sagde: “Jo, O Allāhs Sendebud.” Han sagde: “Kernen er islām, dens søjle er ṣalāh (bønnen), og dens højeste top er djihād.’ Derefter sagde han: ‘Skal jeg ikke fortælle dig om det, som alt dette afhænger af?’ Jeg sagde: ‘Jo, O Allāhs Profet.’ Så tog han fat i sin tunge og sagde: ‘Hold denne tilbage.’ Jeg sagde: ‘O Allāhs Profet, bliver vi virkelig taget til regnskab for det, vi siger?’ Han sagde: ‘Må din mor miste dig, O  Mu‘ādh! Er der noget, der styrter folk i Ilden på deres ansigter – eller på deres næser – andet end høsten af deres tunger?’”</t>
+  </si>
+  <si>
+    <t>قال معاذٌ رضي الله عنه: كنتُ مع النبي صلى الله عليه وسلم في سَفَر، فأصبحت يومًا قريبًا منه ونحن نسير، فقلت: يا رسول الله أَخْبِرني بعمل يُدخلني الجنة ويباعدني عن النار، 
+قال: لقد سألتني عن عمل عظيم فِعْلُه على النفوس، وإنه لَهَيِِّنٌ سَهْلٌ على مَن يَسَّرَه الله عليه؛ أَدِّ فرائض الإسلام: 
+الأول: تعبد الله وحده ولا تشرك به شيئًا. 
+الثاني: تُقيم الصلوات الخمس المفروضات في اليوم والليلة: الفجر، والظهر، والعصر، والمغرب، والعشاء، بشروطها وأركانها وواجباتها. 
+الثالث: تُخرِج الزكاة المفروضة، وهي عبادة مالية واجبة في كل مال بلغَ قدرًا مُحددًا في الشرع، تعطى لمستحقيها. 
+الرابع: تصوم رمضان، وهو الإمساك عن الأكل والشرب وغيرهما من المفطرات بنية التعبد، من طلوع الفجر إلى غروب الشمس. 
+الخامس: تحج البيت بقَصْد مكة لإقامة المناسك، تعبُّدًا لله عز وجل.
+ثم قال صلى الله عليه وسلم: أَلَا أُعَرِّفُك على الطريق المُوصِلة لأبواب الخير؟ وذلك بإتْبَاع تلك الفرائض بالنوافل: 
+أولًا: صوم التطوع، وهو مانع من الوقوع في المعاصي وذلك بكسر الشهوة، وإضعاف القوة.
+ثانيًا: صدقة التطوع تطفئ الخطيئة بعد اقترافها وتُذْهِبُها وتَمحو أثرَها.
+ثالثًا: صلاة التهجد في ثلث الليل الآخر، ثم قرأ صلى الله عليه وسلم قوله تعالى: {تتجافى جنوبهم} أي: تتباعد {عن المضاجع} أي: المراقد {يدعون ربهم} بالصلاة والذكر والقراءة والدعاء، {خوفا وطمعا ومما رزقناهم ينفقون، فلا تعلم نفس ما أخفي لهم من قرة أعين} أي ما تَقَرُّ به أعينُهم يوم القيامة وفي الجنة من نعيم، {جزاء بما كانوا يعملون}.
+ثم قال صلى الله عليه وسلم: أَلَا أُخْبِرُك بأصل الدين؟ وعموده الذي يعتمد عليه؟ وذروة سنامه؟ 
+قال معاذ رضي الله عنه: بلى يا رسول الله. 
+قال النبي صلى الله عليه وسلم: رأس الأمر: الإسلام وهو الشهادتان، وبهما يصبح مع الإنسان أصل الدين. 
+وعموده: الصلاة، فلا إسلام بلا صلاة، كما أنه لا يكون البيت بلا عمود، فمن صلى قوي دينه وارتفع؛ وذروة سنامه وارتفاعه بالجهاد وبذل الجَهد في قتال أعداء الدين لإعلاء كلمة الله. 
+ثم قال صلى الله عليه وسلم: ألا أخبرك بإحكام وإتقان ما مضى؟ فأخذ صلى الله عليه وسلم بلسانه، وقال: امنع هذا ولا تَكَلَّمَ بما لا يَعنيك. 
+قال معاذ: هل يؤاخِذُنا ويحاسبنا ربُّنا ويعاقبنا بكل ما نتكلَّم به؟! 
+قال صلى الله عليه وسلم: فَقَدَتْك أمُّك! وليس المراد به الدعاء عليه، ولكنها من كلام العرب لِتَنبيهه إلى أَمر كان ينبغي أن ينتبه له ويعرفه، ثم قال: وهل يُلقِي الناسَ ويُسقِطُهم على وجوههم في النار إلا حصائد ألسنتهم من الكفر والقذف والشتم والغيبة والنميمة والبهتان ونحوها.</t>
+  </si>
+  <si>
+    <t>Mu‘ādh – må Allāh være tilfreds med ham – sagde: ”Jeg var sammen med Profeten – må Allāhs velsignelser og fred være med ham – på en rejse. En dag kom jeg tæt på ham og sagde: ‘O Allāhs Sendebud, fortæl mig om en handling, der vil føre mig til Paradis og holde mig borte fra Ilden.’ Profeten – må Allāhs velsignelser og fred være med ham – svarede: ‘Du har spurgt om en handling, der i sig selv er stor og tung for sjælen – men den er let for den, Allāh gør den let for. Det er at udføre islams obligatoriske pligter.’
+For det første: At tilbede Allāh alene og ikke sætte noget ved siden af Ham.
+For det andet: At opretholde de fem obligatoriske Ṣalawāt (bønner) i løbet af dag og nat: Fadjr, Ẓuhr, ‘Aṣr, Maghrib og ‘Ishā – med deres betingelser, søjler og forpligtelser.
+For det tredje: Giv den obligatoriske Zakāt, – en økonomisk form for tilbedelse, pålagt for enhver formue, der når den fastsatte grænse, og som skal gives til dem, der har ret til den.
+Fjerde: aṣ-Ṣawm i Ramaḍān – dvs. at afholde sig fra mad, drikke og alt, der bryder fasten, fra daggry til solnedgang, med hensigt at tilbede Allāh.
+Femte: al-Ḥadjdj (pilgrimsfærden) – dvs. rejsen med Makkah til hensigt for at udføre de foreskrevne ritualer i tilbedelse af Allāh – Den Mægtige og Den Ophøjede.
+Derefter sagde Profeten – må Allāhs velsignelser og fred være med ham: “Skal jeg ikke vise dig vejen, der fører til godhedens porte?” Dette opnås ved at supplere de obligatoriske pligter med nawāfil (frivillige handlinger):
+1. Frivillig Ṣawm (faste) – den beskytter mod synd ved at bryde begær og svække kroppens styrke.
+2. Frivillig velgørenhed – den udsletter synd efter at den er begået, fjerner den og visker dens spor ud.
+3. Tahadjdjud Ṣalāh (bøn) i nattens sidste tredjedel – herefter reciterede Profeten – må Allāhs velsignelser og fred være med ham – Āyahen (verset): ”Deres sider [kroppe] holder sig borte”, – dvs. de fjerner sig ”fra deres lejer”, dvs. deres sengepladser. {de påkalder deres Herre} – med bøn, ihukommelse, recitation og du‘ā’ (påkaldelse), {af frygt og håb og giver ud af det, Vi har forsynet dem [med]. ”Så ingen sjæl ved, hvilken fryd for øjnene der er gemt til dem” – dvs. hvad der vil glæde deres øjne på Opstandelsens Dag og i Paradis’ velsignelser. {som en belønning for det, de plejede at foretage sig}.
+Så sagde Profeten – må Allāhs velsignelser og fred være med ham: "Skal jeg ikke fortælle dig om religionens fundament, dens søjle, som den hviler på, og dens top?"
+Mu‘ādh – må Allāh være tilfreds med ham – sagde: "Ja, O Allāhs Sendebud."
+Profeten – må Allāhs velsignelser og fred være med ham – sagde: "Kernen i denne sag er islām – og det er ash-shahādatān (de to vidnesbyrd). Med dem får mennesket religionens fundament." Og dens søjle er aṣ-Ṣalāh (bønnen) – der findes ingen islām uden Ṣalāh, ligesom et hus ikke kan stå uden sin søjle. Den, der beder, styrker og ophøjer sin religion. Og dens højdepunkt og fuldendelse er i djihād – at anstrenge sig i kampen mod religionens fjender for at ophøje Allāhs ord."
+Så sagde Profeten – må Allāhs velsignelser og fred være med ham: "Skal jeg ikke fortælle dig om det, der fuldender og perfektionerer alt dette?" Profeten – må Allāhs velsignelser og fred være med ham – tog fat i sin tunge og sagde: "Hold denne tilbage, og tal ikke om det, som ikke vedrører dig." Mu‘ādh – må Allāh være tilfreds med ham – sagde: " Vil vor Herre holde os til ansvar, stille os til regnskab og straffe os for alt, hvad vi siger?
+"Profeten – må Allāhs velsignelser og fred være med ham – svarede: "Må din mor miste dig!" – ikke som en påkaldelse imod ham, men som et arabisk udtryk for at vække opmærksomhed på en vigtig sag. Så sagde han: – må Allāhs velsignelser og fred være med ham: "Er der andet, der styrter folk på deres ansigter i Ilden, end deres tungers høst – vantro, bagvaskelse, forbandelse, bagtalelse, sladder, løgn og lignende?"</t>
+  </si>
+  <si>
+    <t>حرص الصحابة رضي الله عنهم على العِلْم، ولهذا يَكثُرُ منهم سؤال النبي صلى الله عليه وسلم عنه.
+فقه الصحابة رضي الله عنهم لعلمهم أنَّ الأعمال سبب لدخول الجنة.
+السؤال الذي صَدَر من معاذ رضي الله عنه سؤال عظيم؛ لأنه في الحقيقة هو سِرُّ الحياة والوجود، فكل موجود في هذه الدنيا من بني آدم أو من الجنّ غايته إما الجنة وإما النار، فلذلك كان هذا السؤال عظيمًا.
+ترتُّب دخوله الجنة على الإتيان بأركان الإسلام الخمسة، وهي: الشهادتان والصلاة والزكاة والصيام والحج.
+رأس الدين وأغلى المُهمّات وأعلى الواجبات توحيد الله، بعبادته وحده لا شريك له.
+رحمة الله بعباده أنْ فتح لهم أبواب الخير ليتزوَّدوا من أسباب الأجر ومغفرة الذنوب.
+فضل التقرب بالنوافل بعد أداء الفرائض.
+الصلاة من الإسلام بمنزلة العمود الذي تقوم عليه الخَيْمَة، يَذهب الإسلام بذهابها، كما تسقط الخيمة بسقوط عمودها.
+وجوب حفظ اللسان عما يضر الإنسان في دينه.
+كَفُّ اللسان وضبطُه وحَبسُه هو أصل الخير كله.</t>
+  </si>
+  <si>
+    <t>Ledsagernes – må Allāh være tilfreds med dem – iver efter viden, hvilket viser sig i, at de ofte spurgte Profeten – må Allāhs velsignelser og fred være med ham – om religiøse anliggender.
+Ledsagernes – må Allāh være tilfreds med dem – forståelse af, at gode gerninger er midlet til at opnå adgang til Paradis.
+Spørgsmålet, som Mu‘ādh – må Allāh være tilfreds med ham – stillede, er af stor betydning, fordi det i sandhed berører livets og eksistensens hemmelighed. Enhver skabning i denne verden – menneske eller djinn – ender enten i Paradis eller i Helvede. Derfor er dette spørgsmål så vægtigt.
+Adgangen til Paradis afhænger af at opfylde islāms fem søjler: ash-shahādatān (de to vidnesbyrd), aṣ-Ṣalāh (bønnen), az-Zakāt (den obligatoriske almisse), aṣ-Ṣawm (fasten) og al-Ḥadjdj (pilgrimsfærden).
+Religionens fundament, den mest ædle opgave og den højeste forpligtelse er Tawḥīd (troen på Allāhs Enhed) – at tilbede Ham alene – Han har ingen partnere.
+Allāhs barmhjertighed mod Sine tjenere viser sig i, at Han har åbnet døre til godhed, så de kan forsyne sig med midlerne til belønning og tilgivelse af synder.
+Dyden ved at komme Allāh nærmere gennem nawāfil (frivillige handlinger) efter at have udført de obligatoriske handlinger.
+Aṣ-Ṣalāh (bønnen) er for islām, hvad hovedpælen er for et telt – hvis den fjernes, styrter alt sammen.
+Forpligtelsen til at vogte sin tunge mod alt, der skader ens tro.
+At kontrollere, beherske og holdesin tunge tilbage  er roden til al godhed.</t>
+  </si>
+  <si>
+    <t>صحيح بمجموع طرقه</t>
+  </si>
+  <si>
+    <t>رواه الترمذي وابن ماجه وأحمد</t>
+  </si>
+  <si>
+    <t>[صحيح بمجموع طرقه]</t>
+  </si>
+  <si>
+    <t>[رواه الترمذي وابن ماجه وأحمد]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/4303</t>
+  </si>
+  <si>
+    <t>البر حسن الخلق، والإثم ما حاك في صدرك، وكرهت أن يطلع عليه الناس</t>
+  </si>
+  <si>
+    <t>Al-Birr er [manifesteret i] god moral [Akhlāq], mens synd er det, der giver uro i dit hjerte [og får dig til at føle dig utilpas], og som du ville hade, at folk skulle få kendskab til</t>
+  </si>
+  <si>
+    <t>عَنِ النَّوَّاسِ بْنِ سِمْعَانَ الْأَنْصَارِيِّ رضي الله عنه قَالَ: سَأَلْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ عَنِ الْبِرِّ وَالْإِثْمِ، فَقَالَ: «الْبِرُّ حُسْنُ الْخُلُقِ، وَالْإِثْمُ مَا حَاكَ فِي صَدْرِكَ، وَكَرِهْتَ أَنْ يَطَّلِعَ عَلَيْهِ النَّاسُ».</t>
+  </si>
+  <si>
+    <t>Overleveret af an-Nawwās Ibn Sam‘ān al-Anṣārī – må Allāh være tilfreds med ham. Han berettede: Jeg spurgte Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – om al-Birr (godhed) og om synd. Han sagde: "Al-Birr er [manifesteret i] god moral [Akhlāq], mens synd er det, der giver uro i dit hjerte [og får dig til at føle dig utilpas], og som du ville hade, at folk skulle få kendskab til."</t>
+  </si>
+  <si>
+    <t>سُئِلَ النبيُّ صلى الله عليه وسلم عن البر والإثم، فقال: 
+أعظم خِصَال البر حسن الخُلُق مع الله بالتقوى، ومع الخَلْق باحتمال الأذى، وقِلَّة الغَضب، وبسط الوجه، وطيب الكلام، والصلة والطاعة واللطف والمَبَرّة وحسن العشرة والصحبة. 
+وأما الإثم فما تَحَرَّك في النفس مِن المشتبهات وتردَّد دون أنْ ينشرح الصدر له، وحصل في القلب منه الشك، والخوف من كونه ذنبًا، ولم تُرِد أن تُظْهِرَه لكونه قبيحًا لأعيان وأماثل الناس وكُمَّلِهم، وذلك لأن النفس بطبعها تحب اطلاع الناس على خيرها، فإذا كَرِهَت الاطلاع على بعض أفعالها فهو إثم لا خير فيه.</t>
+  </si>
+  <si>
+    <t>Profeten – må Allāhs velsignelser og fred være med ham – blev spurgt om al-Birr og synd. Han sagde:
+De største kendetegn ved al-Birr er god moral: over for Allāh gennem taqwā (gudsbevidsthed), og over for mennesker – ved at udholde skade fra dem, undgå vrede, møde andre med et smil, tale venligt, opretholde familiebånd, udvise lydighed, at vise velgerning, udvise godt samvær og være en god ledsager.
+Hvad angår synd, er det enhver tvivl eller uro, der opstår i sjælen, og som bliver hængende uden at hjertet finder ro ved det. Det efterlader tvivl og frygt i hjertet for, at det er en synd, og sjælen ønsker ikke at afsløre det – fordi det fremstår skamfuldt i de ædles, de fremtrædendes og de fuldkomnes øjne. For sjælen elsker af natur, at folk kender til dens gode handlinger. Hvis den hader, at andre kender til nogle af dens handlinger, så er det tegn på, at de er syndige og uden noget godt i sig.</t>
+  </si>
+  <si>
+    <t>الحثُّ على مكارم الأخلاق؛ لأنّ حسن الخلق من أعظم خصال البر.
+الحق والباطل لا يلتبس أمرُهما على المؤمن، بل يعرف الحق بالنور الذي في قلبه، وينفر عن الباطل فينكره.
+من علامات الإثم  قلق القلب واضطرابه، وكراهة اطلاع الناس عليه.
+قال السندي: هذا في المشتبهات من الأمور التي لا يعلم الناس فيها بتعيين أحد الطرفين؛ وإلا فالمأمور به في الشرع من غير ظهور دليل فيه على خلاف ذلك من البر، والمنهي عنه كذلك من الإثم، ولا حاجة فيهما إلى استفتاء القلب وطمأنينته.
+المخاطَب في الحديث أصحاب الفطرة السليمة، لا أصحاب القلوب المنكوسة التي لا تعرف معروفًا ولا تنكر منكرًا إلا ما أُشرِبتْ من هواها.
+قال الطيبي: قيل فُسِّرَ البر في الحديث بمعان شتى، ففسَّره في موضع بما اطمأنت إليه النفس واطمأن إليه القلب، وفسره في موضع بالإيمان، وفي موضع بما يقربك إلى الله، وهنا بحسن الخلق، وفسر حسن الخلق: باحتمال الأذى وقلة الغضب وبسط الوجه وطيب الكلام، وكلها متقاربة في المعنى.</t>
+  </si>
+  <si>
+    <t>At den opfordrer til ædel moral – fordi god karakter er blandt de største kendetegn ved al-Birr.
+At sandhed og falskhed ikke forveksles af den troende. Han genkender sandheden gennem lyset i sit hjerte og frastødes af falskhed og afviser den.
+At blandt tegnene på synd er uro og rastløshed i hjertet samt en modvilje mod, at andre kender til det.
+As-Sindī – må Allāh være ham barmhjertig – sagde: Dette gælder de tvetydige anliggender, hvor folk ikke ved, hvilken side der er rigtig. For når noget i Sharīʿah er befalet, uden at der foreligger et klart bevis for det modsatte, så er det al-Birr; og når noget er forbudt, er det ithm (synd). I disse tilfælde er der ingen grund til at konsultere hjertet og søge dets ro.
+At adressaterne i denne ḥadīth er dem med sund natur – ikke dem med omvendte hjerter, som ikke genkender det gode og ikke afviser det onde, undtagen det, som deres hjerter er blevet gennemsyret af gennem deres begær.
+Al-Ṭībī – må Allāh være ham barmhjertig – sagde: al-Birr er blevet fortolket på flere måder i ḥadīthlitteraturen. Ét sted som det, sjælen og hjertet finder ro i; et andet sted som tro; et tredje som det, der bringer dig nærmere til Allāh; og her som god karakter. God karakter er blevet forklaret som: at udholde andres fortræd, undgå vrede, møde andre med et smil og tale venligt – og alle disse betydninger ligger tæt på hinanden.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/4308</t>
+  </si>
+  <si>
+    <t>الدين النصيحة</t>
+  </si>
+  <si>
+    <t>Religion er an-Naṣīḥah (oprigtighed)</t>
+  </si>
+  <si>
+    <t>عن تميم الداري رضي الله عنه أن النبي صلى الله عليه وسلم قال: «الدِّينُ النَّصِيحَةُ» قُلْنَا: لِمَنْ؟ قَالَ: «لِلهِ وَلِكِتَابِهِ وَلِرَسُولِهِ وَلِأَئِمَّةِ الْمُسْلِمِينَ وَعَامَّتِهِمْ».</t>
+  </si>
+  <si>
+    <t>Overleveret af Tamīm ad-Dārī – må Allāh være tilfreds med ham – at Profeten – må Allāhs velsignelser og fred være med ham – sagde: "Religion er an-Naṣīḥah (oprigtighed)." Vi spurgte: "Til hvem?" Han sagde: "Til Allāh, Hans Bog, Hans Sendebud, muslimernes ledere og deres almindelige folk."</t>
+  </si>
+  <si>
+    <t>أَخبَرَ النبيُّ صلى الله عليه وسلم بأنَّ الدين قائمٌ على الإخلاص والصدق، حتى يؤدَّى كما أوجب الله، كاملًا دون تقصير أو غش.
+فقيل للنبي صلى الله عليه وسلم: لمن تكون النصيحة؟ فقال: 
+أولًا: النصيحة لله سبحانه وتعالى: بإخلاص العمل له، وعدم الإشراك به، وأن نؤمن بربوبيته وألوهيته وأسمائه وصفاته، وتعظيم أمره، والدعوة إلى الإيمان به. 
+ثانيًا: النصيحة لكتابه وهو القرآن الكريم: بأن نعتقد أنه كلامُه، وآخِرُ كتبِه، وأنه ناسخ لجميع الشرائع قبله، ونعظِّمه، ونتلوه حق تلاوته، ونعمل بمُحْكَمِه، والتسليم بمتشابهه، ونَذُبُّ عن تأويل المُحرِّفين له، ونعتبر بمواعظه، ونشر علومه، والدعوة إليه. 
+ثالثًا: النصيحة لرسوله محمد صلى الله عليه وسلم: بأن نعتقدَ أنه آخِرُ الرسل، ونصدِّقَه فيما جاء به، ونَمتَثِلَ أمرَه، ونجتنبَ نهيَه، وأن لا نتعبدَ لله إلا بما جاء به، ونُعظِّمَ حقَّه، ونوقرَه، ونَبُثَّ دعوته، ونَنشُرَ شريعتَه، ونَنفيَ التُّهَمَ عنه. 
+رابعًا: النصيحة لأئمة المسلمين: بمعاونتهم على الحق، وعدم منازعتهم الأمر، والسمع والطاعة لهم في طاعة الله. 
+خامسًا: النصيحة للمسلمين: بالإحسان إليهم ودعوتهم، وكَفِّ الأذى عنهم، ومحبة الخير لهم، والتعاون معهم على البر والتقوى.</t>
+  </si>
+  <si>
+    <t>Profeten – må Allāhs velsignelser og fred være med ham – forklarede, at religionen er bygget på oprigtighed og sandfærdighed, således at den udføres, som Allāh har påbudt – fuldstændigt, uden forsømmelighed eller bedrageri.
+Profeten – må Allāhs velsignelser og fred være med ham –  blev spurgt: "Til hvem skal an-Naṣīḥah (oprigtighed) rettets til?" Han svarede:
+"Først: an-Naṣīḥah (oprigtighed) over for Allāh – Den Lovpriste, Den Ophøjede – ved oprigtigt at udføre handlinger udelukkende for Ham, uden at sætte partnere ved siden af Ham, ved at tro på Hans Rubūbiyyah (Herredømme), Hans ʾUlūhiyyah (Guddommelighed), Hans Asmā’ (Navne) og Hans Ṣifāt (Egenskaber), ved at ophøje Hans Befaling og ved at kalde andre til troen på Ham."
+For det andet: an-Naṣīḥah (oprigtighed) over for Hans Bog, den Ædle Koran: ved at tro, at den er Hans Ord, den sidste af Hans Bøger, og at den ophæver alle tidligere love. At ærbødigt respektere den, recitere den som den bør reciteres, handle efter dens klare āyāt (vers), acceptere dens tvetydige āyāt, forsvare den imod de forvrængede fortolkninger, som fordrejede fortolkere pålægger den, tage ved lære af dens formaninger, sprede dens viden og kalde folk til den.
+For det tredje: an-Naṣīḥah (oprigtighed ) over for Hans Sendebud Muḥammad – må Allāhs velsignelser og fred være med ham: At tro på, at han er den sidste af Sendebuddene, tro på det, han bragte, adlyde hans befalinger, undgå det, han forbød, og kun tilbede Allāh i overensstemmelse med det, han bragte. At ære hans ret, respektere ham, sprede hans budskab, udbrede hans lov og afvise de beskyldninger, der rettes mod ham.
+Fjerde: an-Naṣīḥah (oprigtighed) over for muslimernes ledere: – ved at støtte dem i at fastholde sandheden, ikke stride imod dem i deres lederskab, og ved at lytte til og adlyde dem i det, der er lydighed mod Allāh.
+Femte: an-Naṣīḥah (oprigtighed) over for muslimer – ved at vise dem godhed, kalde dem til det gode og til lydighed mod Allāh, afholde sig fra at skade dem, ønske dem det bedste og samarbejde med dem i retskaffenhed og gudsbevidsthed (birr wa-taqwā).</t>
+  </si>
+  <si>
+    <t>الأمر بالنصيحة للجميع.
+عِظَم منزلة النصيحة من الدين.
+اشتمال الدين على الاعتقادات والأقوال والأعمال.
+من النصيحة تصفية النفس من الغش للمنصوح له وإرادة الخير له.
+حسن تعليم الرسول صلى الله عليه وسلم حيث يذكر الشيء مُجملًا ثم يُفصّله.
+البداءة بالأهم فالأهم، حيث بدأ النبي صلى الله عليه وسلم بالنصيحة لله، ثم لكتابه، ثم لرسوله صلى الله عليه وسلم ثم لأئمة المسلمين، ثم عامتهم.</t>
+  </si>
+  <si>
+    <t>Befaling om at give an-Naṣīḥah (oprigtighed) til alle.
+Den høje status, an-Naṣīḥah har i dīn (religion).
+At religionen omfatter trosforestillinger, ord og handlinger.
+At an-Naṣīḥah indebærer at rense sig selv for bedrag over for den, der rådes, og at ønske ham det bedste.
+Profetens – må Allāhs velsignelser og fred være med ham – fremragende undervisningsmetode, hvor han først nævnte noget kort og derefter uddybede det.
+Vigtigheden af at begynde med det mest centrale: Profeten – må Allāhs velsignelser og fred være med ham – begyndte med an-Naṣīḥah over for Allāh, derefter Hans Bog, derefter Hans Sendebud – må Allāhs velsignelser og fred være med ham – derefter muslimernes ledere og til sidst de almindelige mennesker.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/4309</t>
+  </si>
+  <si>
+    <t>إن الحلال بين وإن الحرام بين</t>
+  </si>
+  <si>
+    <t>”Sandelig, ḥalāl (det tilladte) er tydeligt, og ḥarām (det forbudte) er tydeligt</t>
+  </si>
+  <si>
+    <t>عن النُّعمان بن بَشير رضي الله عنه قال: سَمِعْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ -وَأَهْوَى النُّعْمَانُ بِإِصْبَعَيْهِ إِلَى أُذُنَيْهِ-: «إِنَّ الْحَلَالَ بَيِّنٌ وَإِنَّ الْحَرَامَ بَيِّنٌ، وَبَيْنَهُمَا مُشْتَبِهَاتٌ لَا يَعْلَمُهُنَّ كَثِيرٌ مِنَ النَّاسِ، فَمَنِ اتَّقَى الشُّبُهَاتِ اسْتَبْرَأَ لِدِينِهِ وَعِرْضِهِ، وَمَنْ وَقَعَ فِي الشُّبُهَاتِ وَقَعَ فِي الْحَرَامِ، كَالرَّاعِي يَرْعَى حَوْلَ الْحِمَى يُوشِكُ أَنْ يَرْتَعَ فِيهِ، أَلَا وَإِنَّ لِكُلِّ مَلِكٍ حِمًى، أَلَا وَإِنَّ حِمَى اللهِ مَحَارِمُهُ، أَلَا وَإِنَّ فِي الْجَسَدِ مُضْغَةً، إِذَا صَلَحَتْ صَلَحَ الْجَسَدُ كُلُّهُ، وَإِذَا فَسَدَتْ فَسَدَ الْجَسَدُ كُلُّهُ، أَلَا وَهِيَ الْقَلْبُ».</t>
+  </si>
+  <si>
+    <t>Overleveret af An-Nu‘mān Ibn Bashīr – må Allāh være tilfreds med ham. Han berettede: Jeg hørte Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sige - mens An-Nu‘mān pegede med fingrene mod sine ører: ”Sandelig, ḥalāl (det tilladte) er tydeligt, og ḥarām (det forbudte) er tydeligt, og mellem dem findes mushtabihāt (tvivlsomme sager), som mange mennesker ikke kender [sandheden om, hvorvidt de er tilladte eller forbudte]. Den, der undgår det tvivlsomme, beskytter sin religion og sin ære. Men den, der involverer sig i det tvivlsomme, vil til sidst falde i det forbudte – ligesom en hyrde, der lader sine dyr græsse nær al-Ḥimā (en afspærret mark), snart vil ende i den. Sandelig, hver konge har en ḥimā, og sandelig Allāhs ḥimā er det, Han har forbudt. Sandelig, der er en muḍghah (en kødstump) i kroppen; hvis den er sund, er hele kroppen sund, og hvis den er fordærvet, er hele kroppen fordærvet. Sandelig, det er hjertet.”</t>
+  </si>
+  <si>
+    <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم قاعدةً عامةً في الأشياء، وأنها تنقسم في الشريعة إلى ثلاثة أقسام: حَلال بَيِّن، وحرام بَيِّن، وأمور مشتبهات غير واضحة الحكم من حيث الحِلِّ والحُرْمة، لا يعلم حُكمَها كثير من الناس.
+فمَن ترك تلك الأشياء المشتبهة عليه سَلِم دينُه بالبُعد عن الوقوع في الحرام، وسَلِم له عِرضُه من كلام الناس بما يَعيبون عليه بسبب ارتكابه هذا المشتبه. 
+ومَن لم يجتنب المشتبهات فقد عَرَّض نفسَه إما بالوقوع في الحرام، أو نيل الناس من عرضه. 
+وضرب الرسول صلى الله عليه وسلم مثلًا ليُبيِّن حال من يرتكب الشبهات وأنه كالراعي يرعى ماشيتَه قُرْبَ أرضٍ قد حماها صاحبها، فتوشك ماشيةُ الراعي أن ترعى في هذا الحمى لقربها منه، فكذلك من يفعل ما فيه شبهة، فإنه بذلك يقترب من الحرام فيوشك أن يقع فيه. 
+وبعدها أخبر النبي صلى الله عليه وسلم أن في الجسد مضغة (وهي القلب) يصلح الجسد بصلاحها، ويفسد بفسادها.</t>
+  </si>
+  <si>
+    <t>Profeten – må Allāhs velsignelser og fred være med ham – præciserer en generel regel vedrørende ting, som i den islamiske lovgivning opdeles i tre kategorier: klart ḥalāl (tilladt), klart ḥarām (forbudt) og mushtabihāt (tvivlsomme anliggender), hvis status er uklar med hensyn til tilladthed og forbud. Mange mennesker kender ikke deres retslige status.
+Den, der afholder sig fra disse tvivlsomme anliggender, vil få sin religion bevaret ved at undgå at falde i det forbudte, og hans ære vil blive beskyttet mod folks bebrejdelser og klandring for at have involveret sig i det tvivlsomme. Men den, der ikke undgår tvivlsomme anliggender, udsætter sig selv for enten at falde i det forbudte eller for, at hans ære angribes af mennesker. For at tydeliggøre dette gav Profeten – må Allāhs velsignelser og fred være med ham – et eksempel: Den, der begår tvivlsomme anliggender, ligner en hyrde, der græsser sine dyr tæt ved en mark, som ejeren har afspærret. Dyrene vil snart komme til at græsse i den afspærrede mark, fordi de er så tæt på. På samme måde vil den, der involverer sig i det tvivlsomme, hurtigt blive trukket ind i det forbudte. Derefter forklarede Profeten – må Allāhs velsignelser og fred være med ham – at der er en muḍghah (en kødstump) i kroppen, som er hjertet: hvis det er sundt og ret, bliver hele kroppen ret og velfungerende, og hvis det er fordærvet, bliver hele kroppen fordærvet.</t>
+  </si>
+  <si>
+    <t>الترغيب في ترك المشتبِه، الذي لم يَتبيّن حكمُه.</t>
+  </si>
+  <si>
+    <t>Opfordring til at undgå tvivlsomme anliggender, hvis status ikke er klarlagt.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/4314</t>
+  </si>
+  <si>
+    <t>أيها الناس، إن الله طيب لا يقبل إلا طيبا، وإن الله أمر المؤمنين بما أمر به المرسلين</t>
+  </si>
+  <si>
+    <t>O folk! Allāh er Ṭayyib (ren og god) og accepterer kun det, der er ṭayyib (rent og godt). Allāh har sandelig befalet de troende det samme, som Han befalede Sendebuddene</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَيُّهَا النَّاسُ، إِنَّ اللهَ طَيِّبٌ لَا يَقْبَلُ إِلَّا طَيِّبًا، وَإِنَّ اللهَ أَمَرَ الْمُؤْمِنِينَ بِمَا أَمَرَ بِهِ الْمُرْسَلِينَ، فَقَالَ: {يَا أَيُّهَا الرُّسُلُ كُلُوا مِنَ الطَّيِّبَاتِ وَاعْمَلُوا صَالِحًا، إِنِّي بِمَا تَعْمَلُونَ عَلِيمٌ} [المؤمنون: 51] وَقَالَ: {يَا أَيُّهَا الَّذِينَ آمَنُوا كُلُوا مِنْ طَيِّبَاتِ مَا رَزَقْنَاكُمْ} [البقرة: 172] ثُمَّ ذَكَرَ الرَّجُلَ يُطِيلُ السَّفَرَ أَشْعَثَ أَغْبَرَ، يَمُدُّ يَدَيْهِ إِلَى السَّمَاءِ: يَا رَبِّ، يَا رَبِّ، وَمَطْعَمُهُ حَرَامٌ، وَمَشْرَبُهُ حَرَامٌ، وَمَلْبَسُهُ حَرَامٌ، وَغُذِيَ بِالْحَرَامِ، فَأَنَّى يُسْتَجَابُ لِذَلِكَ؟».</t>
+  </si>
+  <si>
+    <t>Overleveret af Abū Hurayrah – må Allāh være tilfreds med ham. Han berettede: Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sagde: "O folk! Allāh er Ṭayyib (ren og god) og accepterer kun det, der er ṭayyib (rent og godt). Allāh har sandelig befalet de troende det samme, som Han befalede Sendebuddene. Han sagde: ”O Sendebudde! Spis af det gode [tilladte] og udfør retskafne gerninger. Sandelig, Jeg er vidende om det, I gør.'" [Sūrah Al-Mu’minūn:23:51] Og Han sagde: "O I, der tror! Spis af det gode, som Vi har forsynet jer med." [Sūrah Al-Baqarah:2:172]. Derefter nævnte han en mand, der rejser langt – hans hår er pjusket, og han er dækket af støv. Han rækker sine hænder mod himlen og siger: "O min Herre, O min Herre!" – mens hans mad er forbudt, hans drikke er forbudt, hans klæder er forbudte, og han næres af det forbudte. Så hvordan skulle hans bøn kunne besvares?</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الله طيب قُدُّوس مُنَزَّهٌ عن النقائص والعيوب ومُتَّصِف بالكَمَالات، ولا يقبل من الأعمال والأقوال والاعتقادات إلا ما كان طيبًا، وهو الخالص لله، الموافق لهدي النبي صلى الله عليه وسلم، ولا ينبغي أن يتقرب إلى الله إلا بذلك، ومن أعظم ما يَحصُل به طِيْبة الأعمال للمؤمن طِيْبُ مَطعَمِه، وأن يكون من حلال، فبذلك يَزكُو عملُه، ولذا أمر الله المؤمنين بالذي أمر به المرسلين من أكل الحلال وعمل الصالحات، فقال: {يَا أَيُّهَا الرُّسُلُ كُلُوا مِنَ الطَّيِّبَاتِ وَاعْمَلُوا صَالِحًا، إِنِّي بِمَا تَعْمَلُونَ عَلِيمٌ} وقال: {يَا أَيُّهَا الَّذِينَ آمَنُوا كُلُوا مِنْ طَيِّبَاتِ مَا رَزَقْنَاكُمْ}.
+ثم حَذَّرَ صلى الله عليه وسلم من أكل الحرام الذي يُفسِد العمل ويَمنع قبولَه مهما بَذل من أسباب القبول الظاهرة؛ منها: 
+أولًا: إطالة السفر في وجوه الطاعات كحج وجهاد وصلة رحم وغير ذلك. 
+ثانيًا: مُتفرِّق الشعر لعدم تمشيطه، مُتغيِّر لونه ولون ثيابه من التراب، فهو مضطر. 
+ثالثًا: يرفع يديه إلى السماء بالدعاء. 
+رابعًا: يتوسل إلى الله بأسمائه ويُلِحُّ في ذلك: يا رب يا رب! 
+ومع هذه الأسباب لإجابة الدعاء لم يسمع له؛ وذلك لأن مَطعومَه ومشروبَه وملبوسَه حرام، وغذي بالحرام، فبعيد أن يستجاب لمن هذه صفته، وكيف يستجاب له؟!</t>
+  </si>
+  <si>
+    <t>Profeten – må Allāhs velsignelser og fred være med ham – forklarede, at Allāh er Ṭayyib (ren og god), Quddūs (Den Hellige), ophøjet over enhver mangel eller fejl og fuldkomment besiddende af alle perfektioner. Han accepterer kun gerninger, ord og overbevisninger, som er rene – det vil sige, som udelukkende er rettet mod Allāh og i overensstemmelse med Hans Sendebuds vejledning. Man kan kun søge at komme nærmere til Allāh gennem dette. Et af de vigtigste midler til, at en troendes handlinger bliver rene, er at hans mad er ḥalāl (tilladt). Når han ernærer sig med det tilladte, vil hans handlinger blive rene og accepteret. Derfor befaler Allāh de troende det samme, som Han befaler Sendebuddene: at spise af det tilladte og udføre retskafne gerninger. Han sagde: “O Sendebud! Spis af det gode (det tilladte) og udfør retskafne gerninger. Jeg er sandelig vidende om det, I gør.” Og Han sagde: “O I, der tror! Spis af de gode ting, som Vi har forsynet jer med.”
+Så advarede Profeten – må Allāhs velsignelser og fred være med ham – mod at indtage det forbudte, som ødelægger en handling og forhindrer dens accept, selv med alle de ydre midler til accept. Blandt disse er:
+For det første: At rejse lange afstande for at udføre tilbedelseshandlinger såsom Ḥadjdj, djihād, opretholdelse af familiebånd m.m.
+For det andet: At have pjuskede, uplejede hår og et udseende samt klæder, der er præget af støv – som tegn på nød og ydmyghed.
+For det tredje: At løfte sine hænder mod himlen i du‘ā’ (påkaldelse).
+For det fjerde: At søge nærhed til Allāh ved Hans Navne og indtrængende gentage: ”O min Herre, O min Herre!”
+Trods alle disse midler, der normalt er årsager til at en du‘ā’ (påkaldelse) besvares, bliver hans bøn ikke hørt, fordi hans mad, drikke og klæder er forbudte, og han ernærer sig af det forbudte. Sådan en person er langt fra at få sin bøn besvaret – så hvordan skulle hans bøn kunne blive besvaret?!</t>
+  </si>
+  <si>
+    <t>كمال الله عزّ وجل في ذاته، وصفاته، وأفعاله، وأحكامه.
+الأمر بإخلاص العمل لله عز وجل، والمتابعة للنبي صلى الله عليه وسلم.
+استعمال ما يُشجِّع على العمل، حيث قال النبي صلى الله عليه وسلم: "إِنَّ الله أَمَرَ المُؤمنينَ بِمَا أَمَرَ بِهِ المُرسَلِيْنَ"، فإذا علم المؤمن أن هذا من مأمورات المرسلين فإنه يتقوَّى ويتشجّع على الامتثال.
+من موانع استجابة الدعاء أكل الحرام.
+من أسباب إجابة الدعاء خمسة أشياء: أحدها: إطالة السفر لما فيه من الانكسار الذي هو من أعظم أسباب الإجابة، الثاني: حالة الإضطرار، الثالث: مَدُّ اليدين إلى السماء، الرابع: الإلحاح على الله بتكرير ذكر ربوبيته، وهو من أعظم ما يُطلَب به إجابة الدعاء، الخامس: إطابة المأكل والمشرب.
+أكل الحلال الطيِّب من الأسباب المُعينة للعمل الصالح.
+قال القاضي: الطيب ضد الخبيث، فإذا وصفه به تعالى أريد به أنه مُنزَّه عن النقائص مُقدَّس عن الآفات، وإذا وُصِف به العبد مطلقًا أريد به أنه المُتعرِّي عن رذائل الأخلاق وقبائح الأعمال والمتحلي بأضداد ذلك، وإذا وُصف به الأموال أريد به كونه حلالًا من خيار الأموال.</t>
+  </si>
+  <si>
+    <t>Allāhs – Den Mægtige og Den Ophøjede – fuldkommenhed i Hans Essens, Egenskaber, handlinger og bestemmelser.
+Befalingen om at udføre handlinger udelukkende for Allāhs – Den Mægtige og Den Ophøjede – skyld og i overensstemmelse med Profetens – må Allāhs velsignelser og fred være med ham – vejledning.
+Vigtigheden af at bruge det, der opmuntrer til lydighed. Profeten – må Allāhs velsignelser og fred være med ham – sagde: “Allāh har sandelig befalet de troende det samme, som Han befalede Sendebuddene.” Når en troende indser, at dette er en befaling rettet mod Sendebuddene, styrkes og motiveres han til at efterleve den.
+At en af de største hindringer for at du‘ā’ (påkaldelse) bliver besvaret, er at ernære sig af det forbudte.
+At der er fem særlige årsager til, at du‘ā’ (påkaldelse) bliver besvaret: 1. En lang rejse – fordi den medfører ydmyghed og brudt stolthed, hvilket er blandt de største årsager til, at du‘ā’ bliver besvaret. 2. At befinde sig i en tilstand af nød. 3. At række hænderne mod himlen. 4. Vedholdende at påkalde Allāh ved gentagen nævnelse af Hans Rubūbiyyah (Herredømme) – hvilket er blandt de mest virkningsfulde midler til svar på du‘ā’ (påkaldelse). 5. At ernære sig af det tilladte og rene.
+At indtage det tilladte og rene er blandt de væsentlige årsager, der hjælper en troende til at udføre retskafne handlinger.
+Al-Qāḍī – må Allāh være ham barmhjertig – sagde: “Det gode er det modsatte af det onde. Når Allāh – Den Ophøjede – beskrives som Ṭayyib (ren og god), betyder det, at Han er fri for enhver mangel og helliggjort fra enhver defekt. Når en tjener beskrives på denne måde, betyder det, at han er fri for slette egenskaber og skændige handlinger og i stedet prydet med deres modsætninger. Når rigdom beskrives på denne måde, betyder det, at den er tilladt og blandt de bedste former for rigdom.”</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/4316</t>
+  </si>
+  <si>
+    <t>إن الله كتب الإحسان على كل شيء</t>
+  </si>
+  <si>
+    <t>Sandelig, Allāh har foreskrevet iḥsān (godhed og fuldkommenhed) i alle ting</t>
+  </si>
+  <si>
+    <t>عن شداد بن أوس رضي الله عنه قال: ثِنْتَانِ حَفِظْتُهُمَا عَنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ اللهَ كَتَبَ الْإِحْسَانَ عَلَى كُلِّ شَيْءٍ، فَإِذَا قَتَلْتُمْ فَأَحْسِنُوا الْقِتْلَةَ، وَإِذَا ذَبَحْتُمْ فَأَحْسِنُوا الذَّبْحَ، وَلْيُحِدَّ أَحَدُكُمْ شَفْرَتَهُ، فَلْيُرِحْ ذَبِيحَتَهُ».</t>
+  </si>
+  <si>
+    <t>Overleveret af Shaddād Ibn ’Aws – må Allāh være tilfreds med ham. Han berettede: Jeg har lært to beretninger fra Allāhs Sendebud – må Allāhs velsignelser og fred være med ham. Han sagde: "Sandelig, Allāh har foreskrevet iḥsān (godhed og fuldkommenhed) i alle ting. Så når I henretter [ved lov], henret på den bedste måde, og når I slagter, slagt på den bedste måde. Lad enhver af jer slibe sit blad og skåne sit slagtede dyr."</t>
+  </si>
+  <si>
+    <t>يُخبرُ النبيُّ صلى الله عليه وسلم أن الله تعالى أوجبَ علينا الإحسانَ في كل الأشياء، والإحسان: هو مراقبة الله على الدوام، في عبادته وفي بذل الخير وكف الأذى عن المخلوقين، ومن ذلك الإحسان في القتل والذبح.
+فالإحسان في القتل عند القصاص: بأن يختار أسهلَ الطُّرُق وأخَفَّها وأسرعَها زهوقًا للمقتول.
+والإحسان في الذبح عند الذكاة: بأن يرفق بالبهيمة بإحداد الآلة، وألّا تُحَدَّ أمام الذبيحة وهي تنظر إليها، وألَّا تُذبح وهناك من الماشية ما ينظر إليها.</t>
+  </si>
+  <si>
+    <t>Profeten – må Allāhs velsignelser og fred være med ham – gør klart, at Allāh – Den Ophøjede – har pålagt iḥsān i alle handlinger. Al-Iḥsān betyder at være bevidst om Allāhs nærvær i tilbedelsen af Ham, i at gøre godt og i at afholde sig fra at skade Hans skabelse. Dette omfatter også iḥsān i forbindelse med henrettelser og slagtning.
+Iḥsān i henrettelse [ved lov – qiṣāṣ, gengældelsesstraf]  betyder at vælge den mest skånsomme, letteste og hurtigste fremgangsmåde, så den dømte ikke lider unødigt.
+Iḥsān i slagtning indebærer, at man behandler dyret med mildhed – at slibe kniven skarpt, men ikke gøre det foran dyret, og at undgå at slagte et dyr, mens andre dyr ser på.</t>
+  </si>
+  <si>
+    <t>رحمة الله عزّ وجل ولطفه بالخلق.
+ إحسان القتل والذبح بأن يكون على الوجه المشروع.
+كمال الشريعة واشتمالها على كل خير، ومن ذلك رحمة الحيوان والرفق به.
+النهي عن المُثْلة بالإنسان بعد قتله.
+تحريم كل ما فيه تعذيب للحيوان.</t>
+  </si>
+  <si>
+    <t>Allāhs – Den Mægtige og Den Ophøjede – barmhjertighed og mildhed over for Hans skabelse.
+At iḥsān i henrettelse [ved lov] og slagtning skal udføres på den foreskrevne måde.
+Sharī‘ahens fuldkommenhed og dens omfavnelse af alt godt – herunder barmhjertighed og omsorg for dyr.
+Forbud mod at lemlæste et menneske efter en henrettelse [ved lov].
+Forbud mod enhver handling, der indebærer tortur eller unødvendig lidelse for dyr.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/4319</t>
+  </si>
+  <si>
+    <t>إن الله كتب الحسنات والسيئات، ثم بين ذلك، فمن هم بحسنة فلم يعملها كتبها الله له عنده حسنة كاملة، فإن هو هم بها فعملها كتبها الله له عنده عشر حسنات إلى سبعمائة ضعف، إلى أضعاف كثيرة، ومن هم بسيئة فلم يعملها كتبها الله له عنده حسنة كاملة، فإن هو هم بها فعملها كتبها الله له سيئة واحدة</t>
+  </si>
+  <si>
+    <t>Sandelig, Allāh har fastsat de gode og de dårlige gerninger, og derefter forklaret dette. Den, der har til hensigt at udføre en god gerning, men ikke udfører den, vil Allāh skrive den ned for ham som en fuldstændig god gerning. Hvis han har til hensigt den og udfører den, vil Allāh skrive den ned for ham som ti gode gerninger – op til syv hundrede gange – og endda mangedoblet mange gange yderligere. Og den, der har til hensigt at udføre en dårlig gerning, men ikke udfører den, vil Allāh skrive den ned for ham som en fuldstændig god gerning. Men hvis han har til hensigt den og udfører den, vil Allāh skrive den ned for ham som én enkelt dårlig gerning</t>
+  </si>
+  <si>
+    <t>عن ابن عباس رضي الله عنهما عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِيمَا يَرْوِي عَنْ رَبِّهِ عَزَّ وَجَلَّ قَالَ: قَالَ: «إِنَّ اللهَ كَتَبَ الْحَسَنَاتِ وَالسَّيِّئَاتِ، ثُمَّ بَيَّنَ ذَلِكَ، فَمَنْ هَمَّ بِحَسَنَةٍ فَلَمْ يَعْمَلْهَا كَتَبَهَا اللهُ لَهُ عِنْدَهُ حَسَنَةً كَامِلَةً، فَإِنْ هُوَ هَمَّ بِهَا فَعَمِلَهَا كَتَبَهَا اللهُ لَهُ عِنْدَهُ عَشْرَ حَسَنَاتٍ إِلَى سَبْعِمِائَةِ ضِعْفٍ، إِلَى أَضْعَافٍ كَثِيرَةٍ، وَمَنْ هَمَّ بِسَيِّئَةٍ فَلَمْ يَعْمَلْهَا كَتَبَهَا اللهُ لَهُ عِنْدَهُ حَسَنَةً كَامِلَةً، فَإِنْ هُوَ هَمَّ بِهَا فَعَمِلَهَا كَتَبَهَا اللهُ لَهُ سَيِّئَةً وَاحِدَةً».</t>
+  </si>
+  <si>
+    <t>Overleveret af Ibn ‘Abbās – må Allāh være tilfreds med dem begge. Han berettede at Profeten – må Allāhs velsignelser og fred være med ham – berettede fra sin Herre – Den Mægtige og Den Ophøjede – at Han sagde: "Sandelig, Allāh har fastsat de gode og de dårlige gerninger, og derefter forklaret dette. Den, der har til hensigt at udføre en god gerning, men ikke udfører den, vil Allāh skrive den ned for ham som en fuldstændig god gerning. Hvis han har til hensigt den og udfører den, vil Allāh skrive den ned for ham som ti gode gerninger – op til syv hundrede gange – og endda mangedoblet mange gange yderligere. Og den, der har til hensigt at udføre en dårlig gerning, men ikke udfører den, vil Allāh skrive den ned for ham som en fuldstændig god gerning. Men hvis han har til hensigt den og udfører den, vil Allāh skrive den ned for ham som én enkelt dårlig gerning."</t>
+  </si>
+  <si>
+    <t>يُبَيِّنُ الرسولُ صلى الله عليه وسلم أنَّ الله قَدَّر الحسناتِ والسيئاتِ ثم بَيَّنَ للمَلَكين كيف يكتبانها: فمَن أراد وقصد وعَزَم على فعل الحسنة كُتبتْ له حسنة واحدة وإن لم يعملْها، فإن عَمِلها فإنها تُضاعف بعشر أمثالها إلى سبعمائة ضِعفٍ إلى أضعاف كثيرة، والزيادة بحسب ما في القلب من الإخلاص وتَعَدِّي النَّفْع ونحو ذلك. ومَن أراد وقصد وعزم على فعل السيئة ثم تَرَكها لله كُتبت له حسنة، وإن تركها تشاغلًا عنها مع عدم فعل أسبابها لم تُكتب شيئًا، وإن تركها عَجزًا عنها كُتبتْ عليه نِيَّتُه، وإن عملها كُتبت له سيئة واحدة.</t>
+  </si>
+  <si>
+    <t>Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – forklarer, at Allāh har fastsat de gode og de dårlige gerninger, og derefter forklaret englene, hvordan de skal registrere dem:
+Den, der vil, har til hensigt og beslutter sig for at udføre en god gerning, vil få én god gerning registreret, selv hvis han ikke udfører den. Hvis han udfører den, vil den blive tidoblet – op til syv hundrede gange – og endda mangedoblet endnu mere. Forøgelsen afhænger af hjertets oprigtighed, den gavn, handlingen spreder, og andre faktorer.
+Den, der vil, har til hensigt og beslutter sig for at begå en dårlig gerning og derefter opgiver den for Allāhs skyld, vil få én god gerning registreret. Hvis han opgiver den, blot fordi han bliver optaget af noget andet uden at tage skridt til at udføre den, bliver intet registreret for ham. Hvis han opgiver den på grund af manglende evne, vil hans intention blive registreret imod ham. Men hvis han udfører den, vil én dårlig gerning blive registreret for ham.</t>
+  </si>
+  <si>
+    <t>هذا الحديث مما يرويه النبي صلى الله عليه وسلم عن ربه، ويسمى بالحديث القدسي أو الإلهي، وهو الذي لفظه ومعناه من الله، غير أنه ليست فيه خصائص القرآن التي امتاز بها عما سواه ، من التعبد بتلاوته والطهارة له والتحدي والإعجاز وغير ذلك.
+إثبات كتابة الله تعالى الحسنات والسيئات، ثم بيانه ذلك لعباده حتى يعلموا ذلك، ويكونوا على بصيرة من أمرهم، فيمتثلوا أمره ويجتنبوا نهيه على هدى من ربّهم.
+بيانُ فضل الله تعالى العظيم على هذه الأمة في كتابة الحسنات ومضاعفتها، وعدم كتابة السيئات إلا بعد فعلها وكتابتها سيئة واحدة.
+الزيادة في مضاعفة الحسنات بحسب ما في القلب من الإخلاص وتَعَدِّي النَّفْع ونحو ذلك، فيضاعفها الله برحمته وفضله.
+بيان الفضل الذي يترتب للعبد على ترك السيئة وهِجران لذته، وترك شهوته من أجل ربه عز وجل رغبةً في ثوابه، ورهبةً من عقابه.
+من لطف الله تعالى بالأمة أن ضاعف لها حسناتها ولم يضاعف سيئاتها.
+كتابة الملائكة لجميع الأعمال من أعمال القلوب والجوارح.</t>
+  </si>
+  <si>
+    <t>Fremhævelsen af Allāhs store gunst mod denne ummah, idet Han mangedobler de gode gerninger og registrerer dem hos Sig, mens Han ikke mangedobler de dårlige gerninger.
+Betydningen af intentionen i handlinger og dens indvirkning.
+Allāhs – Den Mægtige og Den Ophøjede – gunst, mildhed og velvilje ved, at den, der har til hensigt at udføre en god gerning, men ikke udfører den, vil Allāh alligevel får den registreret som en god gerning.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/4322</t>
+  </si>
+  <si>
+    <t>إن الله ورسوله حرم بيع الخمر، والميتة والخنزير والأصنام</t>
+  </si>
+  <si>
+    <t>Sandelig, Allāh og Hans Sendebud har forbudt salg af khamr (alkohol/berusende drik), al-Maytah (døde dyr), al-Khinzīr (svinekød) og al-Aṣnām (idoler)</t>
+  </si>
+  <si>
+    <t>عَنْ جَابِرِ بْنِ عَبْدِ اللَّهِ رَضِيَ اللَّهُ عَنْهُمَا أَنَّهُ سَمِعَ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، يَقُولُ عَامَ الفَتْحِ وَهُوَ بِمَكَّةَ: «إِنَّ اللَّهَ وَرَسُولَهُ حَرَّمَ بَيْعَ الخَمْرِ، وَالمَيْتَةِ وَالخِنْزِيرِ وَالأَصْنَامِ»، فَقِيلَ: يَا رَسُولَ اللَّهِ، أَرَأَيْتَ شُحُومَ المَيْتَةِ، فَإِنَّهَا يُطْلَى بِهَا السُّفُنُ، وَيُدْهَنُ بِهَا الجُلُودُ، وَيَسْتَصْبِحُ بِهَا النَّاسُ؟ فَقَالَ: «لاَ، هُوَ حَرَامٌ»، ثُمَّ قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ عِنْدَ ذَلِكَ: «قَاتَلَ اللَّهُ اليَهُودَ إِنَّ اللَّهَ لَمَّا حَرَّمَ شُحُومَهَا جَمَلُوهُ، ثُمَّ بَاعُوهُ، فَأَكَلُوا ثَمَنَهُ».</t>
+  </si>
+  <si>
+    <t>Overleveret af Djābir Ibn ‘Abdullāh – må Allāh være tilfreds med dem begge – Han berettede, at han hørte Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sige i erobringsåret, mens han var i Makkah: "Sandelig, Allāh og Hans Sendebud har forbudt salg af khamr (alkohol/berusende drik), al-Maytah (døde dyr), al-Khinzīr (svinekød) og al-Aṣnām (idoler)." Det blev spurgt: "O Allāhs Sendebud, hvad med fedtet fra døde dyr? Folk bruger det til at beklæde skibe, smøre skind og tænde deres lamper med." Han sagde: "Nej, det er forbudt." Han sagde: "Nej, det er forbudt." Derefter sagde Allāhs Sendebud – må Allāhs velsignelser og fred være med ham: "Må Allāh forbande jøderne! Da Allāh forbød dem deres fedt, smeltede de det, solgte det og fortærede prisen."</t>
+  </si>
+  <si>
+    <t>سَمِعَ جابرُ بن عبدِ الله رضي الله عنهما النبيَّ صلى الله عليه وسلم يقول عامَ الفَتْح، وهو بمكة: إن الله ورسوله حَرَّم بيعَ الخمر والميتة والخنزير والأصنام، فقيل: يا رسول الله، هل يَحِلُّ أنْ نبيعَ شحومَ الميتة؟ لأنها يُطْلَى بها السُّفُن، ويُدهَن بها الجلود، ويُوقِد بها الناسُ سُرُجَهم، فقال: لا، بيعُها حرام، ثم قال صلى الله عليه وسلم عند ذلك: أَهْلَكَ اللهُ اليهودَ ولعنَهم؛ إن الله لمّا حرّم عليهم شحوم البهائم أذابوها، ثم باعوا دُهنَها فأكلوا ثَمَنَه.</t>
+  </si>
+  <si>
+    <t>Djābir Ibn ‘Abdullāh – må Allāh være tilfreds med dem begge – hørte Profeten – må Allāhs velsignelser og fred være med ham –  sige i erobringsåret, mens han var i Makkah: " Sandelig, Allāh og Hans Sendebud har forbudt salg af khamr, døde dyr, svinekød og idoler.” Der blev spurgt: "O Allāhs Sendebud, er det tilladt at sælge fedtet fra døde dyr? For det bruges til at beklæde skibe, smøre skind og tænde lamper." Han sagde: "Nej, salg af det er forbudt." Derefter sagde Profeten – må Allāhs velsignelser og fred være med ham: " Må Allāh ødelægge og forbande jøderne! Da Allāh forbød dem dyrefedt, smeltede de det, solgte det og spiste prisen for det."</t>
+  </si>
+  <si>
+    <t>قال النووي: الميتة والخمر والخنزير: أجمع المسلمون على تحريم بيع كلِّ واحدٍ منها.
+قال القاضي: تَضَمَّنَ هذا الحديث أن ما لا يَحِلُّ أكلُه والانتفاع به لا يجوز بيعه، ولا يحل أكل ثمنه، كما في الشحوم المذكورة في الحديث.
+قال ابن حجر: وسياقُه مُشْعِرٌ بِقُوَّة ما أوّله الأكثر أن المراد بقوله: "هو حرام" البيع لا الانتفاع.
+كلُّ حِيْلةٍ يُتَوَصَّل بها إلى تحليل مُحَرَّمٍ فهي باطلة.
+قال النووي: قال العلماء: وفي عموم تحريم بيع الميتة أنه يحرم بيع جُثَّة الكافر إذا قتلناه وطَلَبَ الكفّارُ شراءَه، أو دَفْع عِوَضٍ عنه، وقد جاء في الحديث: أنّ نوفل بن عبد الله المخزومي قتله المسلمون يوم الخندق، فبذل الكفار في جسده عشرة آلاف درهم للنبي صلى الله عليه وسلم فلم يأخذْها، ودَفَعَه إليهم.</t>
+  </si>
+  <si>
+    <t>An-Nawawī – må Allāh være ham barmhjertig – sagde: "Muslimerne er enstemmigt enige om, at det er forbudt at sælge hver af disse ting (al-Maytah, al-Khamr, al-Khinzīr)."
+Al-Qāḍī – må Allāh være ham barmhjertig – sagde: "Denne ḥadīth antyder, at det, som ikke er tilladt at spise eller drage fordel af, heller ikke er tilladt at sælge, og det er ikke tilladt at forbruge dets pris – som i tilfældet med fedtet nævnt i ḥadīthen."
+Ibn Ḥadjar – må Allāh være ham barmhjertig –  sagde: "Dens kontekst antyder stærkt, at det, de fleste lærde fortolkede som ‘det er forbudt’, betyder salg og ikke selve brugen."
+Enhver list eller omgåelse, der anvendes for at gøre det forbudte tilladt, er ugyldig.
+An-Nawawī – må Allāh være ham barmhjertig –  sagde: "De lærde sagde: Det generelle forbud mod salg af døde dyr inkluderer også forbuddet mod at sælge en ikke-troendes lig, hvis vi dræber ham, og de ikke-troende ønsker at købe det eller tilbyder kompensation for det. Det er berettet i en ḥadīth, at Nawfal Ibn ‘Abdullāh al-Makhzūmī blev dræbt af muslimerne på Yawm al-Khandaq (Skyttegravsdagen), og de ikke-troende tilbød ti tusind dirham til Profeten – må Allāhs velsignelser og fred være med ham – for hans krop. Men han tog det ikke imod og overgav ham i stedet til dem."</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/4556</t>
+  </si>
+  <si>
+    <t>أوليس قد جعل الله لكم ما تصدقون؟ إن بكل تسبيحة صدقة، وكل تكبيرة صدقة، وكل تحميدة صدقة، وكل تهليلة صدقة، وأمر بالمعروف صدقة، ونهي عن منكر صدقة، وفي بضع أحدكم صدقة</t>
+  </si>
+  <si>
+    <t>Har Allāh ikke givet jer noget, som I kan give som Ṣadaqah ( frivillig velgørenhed)." For hver Tasbīḥah (SubḥānAllāh ¬– Æret være Allāh’) er en Ṣadaqah, hver Takbīrah (Allāhu Akbar – Allāh er Den Største) er en Ṣadaqah, hver Taḥmīd (Al-Ḥamdu lillāh – al lovprisning tilkommer Allāh) er en Ṣadaqah, hver Tahlīl (Lā ilāha illā Allāh – ‘Der er ingen gud uden Allāh’) er en Ṣadaqah. At påbyde det rette er en Ṣadaqah, at forbyde det forkerte er en Ṣadaqah, og i en af jeres buḍ‘ (intimt samkvem med jeres hustru) er der en Ṣadaqah</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي ذَرٍّ رضي الله عنه: أَنَّ نَاسًا مِنْ أَصْحَابِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالُوا لِلنَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: يَا رَسُولَ اللهِ، ذَهَبَ أَهْلُ الدُّثُورِ بِالْأُجُورِ، يُصَلُّونَ كَمَا نُصَلِّي، وَيَصُومُونَ كَمَا نَصُومُ، وَيَتَصَدَّقُونَ بِفُضُولِ أَمْوَالِهِمْ، قَالَ: «أَوَلَيْسَ قَدْ جَعَلَ اللهُ لَكُمْ مَا تَصَّدَّقُونَ؟ إِنَّ بِكُلِّ تَسْبِيحَةٍ صَدَقَةً، وَكُلِّ تَكْبِيرَةٍ صَدَقَةً، وَكُلِّ تَحْمِيدَةٍ صَدَقَةً، وَكُلِّ تَهْلِيلَةٍ صَدَقَةً، وَأَمْرٌ بِالْمَعْرُوفِ صَدَقَةٌ، وَنَهْيٌ عَنْ مُنْكَرٍ صَدَقَةٌ، وَفِي بُضْعِ أَحَدِكُمْ صَدَقَةٌ»، قَالُوا: يَا رَسُولَ اللهِ، أَيَأتِي أَحَدُنَا شَهْوَتَهُ وَيَكُونُ لَهُ فِيهَا أَجْرٌ؟ قَالَ: «أَرَأَيْتُمْ لَوْ وَضَعَهَا فِي حَرَامٍ أَكَانَ عَلَيْهِ فِيهَا وِزْرٌ؟ فَكَذَلِكَ إِذَا وَضَعَهَا فِي الْحَلَالِ كَانَ لَهُ أَجْرٌ».</t>
+  </si>
+  <si>
+    <t>Overleveret af Abū Dharr – må Allāh være tilfreds med ham: Nogle af Profetens – må Allāhs velsignelser og fred være med ham – ledsagere sagde til Profeten – må Allāhs velsignelser og fred være med ham: "O Allāhs Sendebud, de velhavende har taget hele belønningen. De beder Ṣalāh (bøn), som vi beder; de faster, som vi faster; og de giver i Ṣadaqah ( frivillig velgørenhed) af deres overskydende rigdom." Han sagde: "Har Allāh ikke givet jer noget, som I kan give som Ṣadaqah ( frivillig velgørenhed)." For hver Tasbīḥah (SubḥānAllāh ¬– Æret være Allāh’) er en Ṣadaqah, hver Takbīrah (Allāhu Akbar – Allāh er Den Største) er en Ṣadaqah, hver Taḥmīd (Al-Ḥamdu lillāh – al lovprisning tilkommer Allāh) er en Ṣadaqah, hver Tahlīl (Lā ilāha illā Allāh – ‘Der er ingen gud uden Allāh’) er en Ṣadaqah. At påbyde det rette er en Ṣadaqah, at forbyde det forkerte er en Ṣadaqah, og i en af jeres buḍ‘ (intimt samkvem med jeres hustru) er der en Ṣadaqah." De sagde: ”O Allāhs Sendebud, får en af os virkelig belønning, når han tilfredsstiller sit begær?” Han sagde: "Ser I, han udøvede det på en forbudt måde, ville han så ikke bære synden for det? På samme måde – når han udøver det på en lovlig måde – får han belønning for det.”</t>
+  </si>
+  <si>
+    <t>اشْتَكَى بعضُ فقراء الصحابة حالَهم وفقرَهم للنبيِّ صلى الله عليه وسلم وعَدَم تَصَدُّقِهم بالأموال لِيَحصلوا على الأجور الكثيرة كما حصل عليها إخوانُهم أصحاب المال الكثير وليفعلوا الخير مثلهم؛ حيث إنهم يُصلُّون كما نصلِّي، ويصومون كما نصوم، ويتصدقون بفضول أموالهم ولا نتصدق! 
+فَدَلَّهم النبيُ صلى الله عليه وسلم على ما يقدرون عليه من الصدقات،‏ فقال صلى الله عليه وسلم: 
+أَوَلَيس قد جعل الله لكم ما تَصدّقون به على أنفسكم؟! فإنّ قولَكم: (سبحان الله) يكون لكم أجر صدقة، وكذا قول: (الله أكبر) صدقة، وقول: (الحمد لله) صدقة، وقول: (لا إله إلا الله) صدقة، و(الأمر بالمعروف) صدقة، و(النهي عن المنكر) صدقة، بل ‏وفي جماع أحدكم لزوجته صدقة.
+فتعجَّبوا، وقالوا: يا رسول الله، أيأتي أحدُنا شهوتَه ويكونُ له فيها أجر؟! 
+قال: أرأيتم لو وَضعها في حرامٍ مِن زنى أو غيره أكان عليه فيها إثم؟ فكذلك إذا وضعها في الحلال كان له أجر.</t>
+  </si>
+  <si>
+    <t>Nogle af de fattige ledsagere henvendte sig til Profeten – må Allāhs velsignelser og fred være med ham – og beklagede deres situation og fattigdom. De kunne ikke give i Ṣadaqah af deres ejendom, sådan som de velhavende kunne, og derfor gik de glip af de store belønninger, deres brødre opnåede. De sagde: “De beder Ṣalāh (bøn), ligesom vi beder, de faster, ligesom vi faster, men de giver af deres overskydende rigdom i Ṣadaqah, mens vi intet har at give i Ṣadaqah! Profeten – må Allāhs velsignelser og fred være med ham –  vejledte dem til forskellige former for Ṣadaqah, som de selv havde evne til, og sagde: “Har Allāh ikke givet jer noget, som I kan give som Ṣadaqah ( frivillig velgørenhed) til jer selv?" Når I siger: SubḥānAllāh (‘Æret være Allāh’), er det Ṣadaqah. Når I siger: Allāhu akbar (‘Allāh er Den Største’), er det Ṣadaqah. Når I siger: Al-Ḥamdu lillāh (al lovprisning tilkommer Allāh) er det Ṣadaqah. Når I siger: lā ilāha illā Allāh (‘Der er ingen gud uden Allāh’), er det  Ṣadaqah. At påbyde det rette er Ṣadaqah. At forbyde det forkerte er Ṣadaqah. Ja, selv i en af jer, når han har intimt samkvem med sin hustru, er der Ṣadaqah.” De var forbløffede og sagde: O Allāhs Sendebud, kan en af os virkelig tilfredsstille sit begær og få belønning for det?” Han sagde: " Ser I, hvis han udøvede det på en forbudt måde – såsom utugt – ville han så ikke bære synden for det? På samme måde: når han udøver det på en lovlig måde, får han belønning for det.”</t>
+  </si>
+  <si>
+    <t>تنافُس الصحابة على فعل الخيرات، وحرصهم في نيل عظيم الأجر والفضل من عند الله تعالى.
+كثرة وجوه أعمال الخير، وأنها تشمل كلَّ عمل يقوم به المسلم بنية صالحة وقَصْد حَسَن.
+يسر الإسلام وسهولته، فكل مسلم يجد ما يَعمله ليطيع الله به.
+قال النووي: وفي هذا دليل على أنَّ المباحات تصير طاعات بالنيات الصادقات، فالجماع يكون عبادة إذا نَوَى به قضاء حقّ الزوجة ومعاشرتها بالمعروف الذي أمر الله تعالى به، أو طلب ولد صالح، أو إعفاف نفسه أو إعفاف الزوجة ومنعهما جميعًا من النظر إلى حرام، أو الفكر فيه، أو الهم به، أو غير ذلك من المقاصد الصالحة.
+ضرب المثل والقياس؛ ليكون أوضح وأوقع في نفس السامع.</t>
+  </si>
+  <si>
+    <t>Ledsagernes stræben efter at overgå hinanden i gode gerninger og deres iver efter at opnå stor belønning og nåde fra Allāh – Den Ophøjede.
+At der findes mange former for gode gerninger – de omfatter enhver handling, som en muslim udfører med en oprigtig intention og et godt formål.
+Islām er præget af lethed og enkelhed – enhver muslim finder en handling, hvormed han kan adlyde Allāh.
+An-Nawawī – må Allāh være ham barmhjertig – sagde: “Dette er bevis på, at tilladte handlinger kan blive til tilbedelseshandlinger gennem oprigtige intentioner. Intimt samliv bliver en ibādah (tilbedelseshandling), når det sker med den rette intention: at opfylde hustruens rettigheder og behandle hende godt, som Allāh – Den Ophøjede – har befalet; at søge et retskaffent barn; at bevare egen eller hustruens kyskhed; at afholde begge fra at se på, tænke på eller begære det forbudte; eller enhver anden retmæssig hensigt.”
+At Profeten – må Allāhs velsignelser og fred være med ham – brugte eksempel og analogi for at gøre meningen tydeligere og mere indtrængende hos tilhøreren.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/4558</t>
+  </si>
+  <si>
+    <t>إن مما أدرك الناس من كلام النبوة الأولى: إذا لم تستحي فاصنع ما شئت</t>
+  </si>
+  <si>
+    <t>Blandt de ord, som folk har bevaret fra de tidligere profeter, er: ‘Hvis du ikke skammer dig, så gør, hvad du vil.’</t>
+  </si>
+  <si>
+    <t>عَنْ أَبي مَسْعُودٍ رضي الله عنه قَالَ: قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِنَّ مِمَّا أَدْرَكَ النَّاسُ مِنْ كَلاَمِ النُّبُوَّةِ الأُولَى: إِذَا لَمْ تَسْتَحْيِ فَاصْنَعْ مَا شِئْتَ».</t>
+  </si>
+  <si>
+    <t>Overleveret af Abū Mas‘ūd – må Allāh være tilfreds med ham – Han berettede:
+Profeten – må Allāhs velsignelser og fred være med ham – sagde: "Blandt de ord, som folk har bevaret fra de tidligere profeter, er: ‘Hvis du ikke skammer dig, så gør, hvad du vil.’"</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ مما جاء فيه الوصية عن الأنبياء المتقدِّمين، وتَدَاوَلَه الناس بينهم وتوارثوه عنهم قرنًا بعد قرن، حتى وصل إلى أوّل هذه الأمة، انظر إلى ما تريد أنْ تَفعلَه، فإنْ كان ممّا لا يُستَحى منه فافعله، وإنْ كان ممّا يُستَحى منه فَدَعْه؛ فإنَّ المانع مِن فِعْل القبائح هو الحياء، فمَن لم يكن له حياءٌ، انْهَمَك في كلّ فَحْشاء ومُنكر.</t>
+  </si>
+  <si>
+    <t>Profeten – må Allāhs velsignelser og fred være med ham – gjorde klart, at blandt de formaningens ord, som kom fra de tidligere profeter, og som folk videregav fra generation til generation, indtil de nåede de første i denne ummah, er budskabet: Betragt, hvad du agter at gøre. Hvis det er noget, man ikke ville skamme sig over, så gør det. Hvis det er noget, man ville skamme sig over, så lad det være. For det, der afholder mennesket fra skamfulde handlinger, er ḥayā’ (beskedenhed). Den, der mangler beskedenhed, vil give sig hen til enhver form for uanstændighed og forkastelig handling.</t>
+  </si>
+  <si>
+    <t>الحياء أصل الأخلاق الكريمة.
+الحياء صفة من صفات الأنبياء عليهم السلام، وهو من المأثور عنهم.
+الحياء هو الذي يجعل المرء المسلم يفعل ما يُجَمِّلُ ويَزِيْن، ويَترك ما يُدّنِّس ويَشَيْن.
+قال النووي: الأمر فيه للإباحة، أي: إذا أردت فعل شيء فإن كان مما لا تستحي إذا فعلتَه من الله ولا من الناس فافعله، وإلا فلا، وعلى هذا مدار الإسلام، وتوجيه ذلك أنَّ المأمورَ به الواجب والمندوب يُستحيَى مِن تَرْكِه، والمنهي عنه الحرام والمكروه يُستحيى من فعله، وأما المباح فالحياء من فعله جائز، وكذا مِن تركه، فتضمن الحديث الأحكام الخمسة، وقيل: هو أمرُ تهديد، ومعناه: إذا نُزِع مِنك الحياء فافعل ما شئت؛ فإنّ الله مجازيك عليه، وقيل: هو أمرٌ بمعنى الخبر، أي: مَن لا يَستحيي يَصنع ما أراد.</t>
+  </si>
+  <si>
+    <t>Ḥayā’ (blufærdighed og beskedenhed) er grundlaget for ædel moral.
+Ḥayā’ er en egenskab kendetegnet ved profeterne – fred være med dem – og er blandt de traditioner, der er bevaret fra dem.
+Ḥayā’ får en muslim til at gøre det, der forskønner og ærer, og afholde sig fra det, der besudler og vanærer.
+An-Nawawī – må Allāh være ham barmhjertig – sagde: Befalingen i dette udsagn er i betydningen ibāḥah (tilladelse). Dvs. hvis du ønsker at gøre noget, og det er noget, du ikke ville skamme dig over – hverken over for Allāh eller over for mennesker – så gør det; ellers undlad det. På dette hviler islām. Forklaringen er, at det, der er befalet – al-Wādjib (det obligatoriske) og al-Mandūb (det anbefalede) – skammer man sig over at undlade. Og det, der er forbudt – al-Ḥarām (det forbudte) og al-Makrūh (det forkastelige) – skammer man sig over at udføre. Hvad angår al-Mubāḥ (det tilladte), så er det tilladt både at skamme sig over at gøre det og at undlade det. Dermed inkluderer denne ḥadīth al-Aḥkām al-Khamsah (de fem bestemmelser). Det er også blevet sagt, at udsagnet er en truende befaling, med betydningen: “Hvis beskedenheden tages fra dig, så gør, hvad du vil, for Allāh vil aflægge dig regnskab for det.” Og det er blevet sagt, at udsagnet er en bekræftende information, med betydningen: “Den, der ikke har beskedenhed, vil gøre, hvad han ønsker.”</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/4559</t>
+  </si>
+  <si>
+    <t>إنما الأعمال بالنيات، وإنما لكل امرئ ما نوى</t>
+  </si>
+  <si>
+    <t>Handlinger er kun [gyldige] gennem intentioner, og enhver person vil få det, han havde til hensigt</t>
+  </si>
+  <si>
+    <t>عن عمر بن الخطاب رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «إِنَّمَا الْأَعْمَالُ بِالنِّيَّةِ، وَإِنَّمَا لِامْرِئٍ مَا نَوَى، فَمَنْ كَانَتْ هِجْرَتُهُ إِلَى اللهِ وَرَسُولِهِ، فَهِجْرَتُهُ إِلَى اللهِ وَرَسُولِهِ، وَمَنْ كَانَتْ هِجْرَتُهُ لِدُنْيَا يُصِيبُهَا أَوِ امْرَأَةٍ يَتَزَوَّجُهَا، فَهِجْرَتُهُ إِلَى مَا هَاجَرَ إِلَيْهِ».
+وفي لفظ للبخاري: «إِنَّمَا الْأَعْمَالُ بِالنِّيَّاتِ، وَإِنَّمَا لِكُلِّ امْرِئٍ مَا نَوَى».</t>
+  </si>
+  <si>
+    <t>Overleveret af ‘Umar Ibn al-Khaṭṭāb ¬– må Allāh være tilfreds med ham. Han berettede: Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sagde: "Handlinger afhænger kun af intentioner, og enhver person vil få [belønning for] det, han havde til hensigt. Den, hvis migration er til Allāh og Hans Sendebud, så er hans migration til Allāh og Hans Sendebud. Men den, hvis migration er for at opnå verdslige goder eller for at gifte sig med en kvinde, vil hans migration være til det, som han migrerede for." I en anden formulering hos al-Bukhārī: "Handlinger er kun [gyldige] gennem intentioner, og enhver person vil få det, han havde til hensigt."</t>
+  </si>
+  <si>
+    <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ كل الأعمال معتبرة بالنية، وهذا الحكم عام في جميع الأعمال من العبادات والمعاملات، فمن قصد بعمله منفعةً لم يَنَلْ إلا تلك المنفعة ولا ثواب له، ومن قصد بعمله التقرب إلى الله تعالى نال من عمله المثوبة والأجر ولو كان عملًا عاديًّا، كالأكل والشرب.
+ثم ضرب صلى الله عليه وسلم مثلًا لبيان تأثير النية في الأعمال مع تساويهما في الصورة الظاهرة، فبَيَّن أنَّ من قصد بهجرته وترك وطنه ابتغاء مرضات ربه، فهجرته هجرة شرعية مقبولة يثاب عليها لصدق نيته، ومن قصد بهجرته منفعةً دنيوية، من مال، أو جاه، أو تجارة، أو زوجة، فلا ينال من هجرته إلا تلك المنفعة التي نواها، ولا نصيب له من الأجر والثواب.</t>
+  </si>
+  <si>
+    <t>Profeten – må Allāhs velsignelser og fred være med ham – præciserer, at alle handlinger vurderes ud fra intentionen bag dem. Denne regel gælder både i tilbedelseshandlinger og i verdslige anliggender. Den, der med sin handling søger en verdslig fordel, vil kun opnå den fordel og ingen belønning hos Allāh. Men den, der med sin handling søger at komme tættere på Allāh – Den Ophøjede – vil få thawāb (åndelig belønning i Det Hinsidige for tro og gode gerninger) og ’adjr (belønning eller gengældelse fra Allāh for gode handlinger – både i denne verden og i den næste), selv når handlingen er almindelig, såsom at spise eller drikke.
+Derefter gav Profeten – må Allāhs velsignelser og fred være med ham – et eksempel, der viser intentionens virkning på handlinger, selv når de ydre handlinger ser ens ud. Han forklarede, at den, der migrerer og forlader sit hjemland for at søge sin Herres velbehag, hans migration er en legitim og acceptabel migration, som han belønnes for på grund af oprigtigheden i sin intention. Men den, der migrerer for en verdslig fordel – såsom rigdom, status, handel eller ægteskab – vil kun få den fordel, han havde til hensigt, og han vil ikke have nogen andel i ’adjr og thawāb.</t>
+  </si>
+  <si>
+    <t>الحث على الإخلاص، فإن الله لا يقبل من العمل إلا ما ابتُغي به وجهه.
+الأعمال التي يُتَقَرَّبُ بها إلى الله عز وجل إذا فعلها المكلف على سبيل العادة ليس له ثواب عليها، حتى يقصِدَ بها التقرب إلى الله.</t>
+  </si>
+  <si>
+    <t>Opmuntring til oprigtighed, for Allāh accepterer kun de handlinger, der udelukkende udføres for Hans skyld.
+At handlinger, som en mukallaf (myndig person) udfører tilsyneladende som almindelige vaner, ikke giver belønning, medmindre han med dem har til hensigt at komme tættere på Allāh – Den Mægtige og Den Ophøjede.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/4560</t>
+  </si>
+  <si>
+    <t>الإسلام أن تشهد أن لا إله إلا الله، وأن محمدا رسول الله، وتقيم الصلاة، وتؤتي الزكاة، وتصوم رمضان، وتحج البيت إن استطعت إليه سبيلا</t>
+  </si>
+  <si>
+    <t>Islām er, at du bevidner Lā ilāha illā Allāh (der er ingen gud [værdig til tilbedelse] undtagen Allāh), og anna Muḥammadan Rasūl Allāh (at Muḥammad er Allāhs Sendebud), at du opretholder Ṣalāh (bøn), giver Zakāt (obligatorisk almisse), faster i Ramadan, og udfører Ḥadjdj (pilgrimsfærd) til det hellige Hus , hvis du har evnen dertil</t>
+  </si>
+  <si>
+    <t>عن عمر بن الخطاب رضي الله عنه قال: بَيْنَمَا نَحْنُ عِنْدَ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ ذَاتَ يَوْمٍ إِذْ طَلَعَ عَلَيْنَا رَجُلٌ شَدِيدُ بَيَاضِ الثِّيَابِ، شَدِيدُ سَوَادِ الشَّعَرِ، لَا يُرَى عَلَيْهِ أَثَرُ السَّفَرِ، وَلَا يَعْرِفُهُ مِنَّا أَحَدٌ، حَتَّى جَلَسَ إِلَى النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَأَسْنَدَ رُكْبَتَيْهِ إِلَى رُكْبَتَيْهِ، وَوَضَعَ كَفَّيْهِ عَلَى فَخِذَيْهِ، وَقَالَ: يَا مُحَمَّدُ، أَخْبِرْنِي عَنِ الْإِسْلَامِ، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «الْإِسْلَامُ أَنْ تَشْهَدَ أَنْ لَا إِلَهَ إِلَّا اللهُ، وَأَنَّ مُحَمَّدًا رَسُولُ اللهِ، وَتُقِيمَ الصَّلَاةَ، وَتُؤْتِيَ الزَّكَاةَ، وَتَصُومَ رَمَضَانَ، وَتَحُجَّ الْبَيْتَ إِنِ اسْتَطَعْتَ إِلَيْهِ سَبِيلًا» قَالَ: صَدَقْتَ، قَالَ: فَعَجِبْنَا لَهُ، يَسْأَلُهُ وَيُصَدِّقُهُ، قَالَ: فَأَخْبِرْنِي عَنِ الْإِيمَانِ، قَالَ: «أَنْ تُؤْمِنَ بِاللهِ، وَمَلَائِكَتِهِ، وَكُتُبِهِ، وَرُسُلِهِ، وَالْيَوْمِ الْآخِرِ، وَتُؤْمِنَ بِالْقَدَرِ خَيْرِهِ وَشَرِّهِ» قَالَ: صَدَقْتَ، قَالَ: فَأَخْبِرْنِي عَنِ الْإِحْسَانِ، قَالَ: «أَنْ تَعْبُدَ اللهَ كَأَنَّكَ تَرَاهُ، فَإِنْ لَمْ تَكُنْ تَرَاهُ فَإِنَّهُ يَرَاكَ» قَالَ: فَأَخْبِرْنِي عَنِ السَّاعَةِ، قَالَ: «مَا الْمَسْؤُولُ عَنْهَا بِأَعْلَمَ مِنَ السَّائِلِ» قَالَ: فَأَخْبِرْنِي عَنْ أَمَارَتِهَا، قَالَ: «أَنْ تَلِدَ الْأَمَةُ رَبَّتَهَا، وَأَنْ تَرَى الْحُفَاةَ الْعُرَاةَ الْعَالَةَ رِعَاءَ الشَّاءِ يَتَطَاوَلُونَ فِي الْبُنْيَانِ» قَالَ: ثُمَّ انْطَلَقَ، فَلَبِثْتُ مَلِيًّا ثُمَّ قَالَ لِي: «يَا عُمَرُ، أَتَدْرِي مَنِ السَّائِلُ؟» قُلْتُ: اللهُ وَرَسُولُهُ أَعْلَمُ، قَالَ: «فَإِنَّهُ جِبْرِيلُ، أَتَاكُمْ يُعَلِّمُكُمْ دِينَكُمْ».</t>
+  </si>
+  <si>
+    <t>Overleveret af ‘Umar Ibn al-Khaṭṭāb ¬– må Allāh være tilfreds med ham. Han berettede: "Mens vi en dag sad hos Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – kom der pludselig en mand til os. Han bar meget hvide klæder og havde meget sort hår. Der sås ingen spor af rejse på ham, og ingen af os kendte ham. Han satte sig foran Profeten – må Allāhs velsignelser og fred være med ham – lagde sine knæ mod hans knæ og placerede sine hænder på hans lår. Han sagde: 'O Muḥammad, fortæl mig om Islām.' Profeten – må Allāhs velsignelser og fred være med ham – svarede: 'Islām er, at du bevidner Lā ilāha illā Allāh (der er ingen gud [værdig til tilbedelse] undtagen Allāh), og anna Muḥammadan Rasūl Allāh (at Muḥammad er Allāhs Sendebud), at du opretholder Ṣalāh (bøn), giver Zakāt (obligatorisk almisse), faster i Ramadan, og udfører Ḥadjdj (pilgrimsfærd) til det hellige Hus , hvis du har evnen dertil.' Han sagde: 'Du har talt sandt.' Vi undrede os over, at han både spurgte og bekræftede. Han sagde: 'Fortæl mig om īmān(tro).' Profeten – må Allāhs velsignelser og fred være med ham – svarede: 'At du tror på Allāh, Hans engle, Hans bøger, Hans sendebud, Den Yderste Dag, og at du tror på al-Qadr (forudbestemmelsen) – både det gode og det onde.' Han sagde: 'Du har talt sandt.' Han sagde: 'Fortæl mig om iḥsān (åndelig perfektion).' Profeten – må Allāhs velsignelser og fred være med ham – svarede: 'At du tilbeder Allāh, som om du ser Ham; og selvom du ikke ser Ham, så ser Han sandelig dig.' Manden sagde: 'Du har talt sandt.' Han sagde: 'Fortæl mig om Timen [Dommedagen].' Profeten – må Allāhs velsignelser og fred være med ham – svarede: 'Den, der bliver spurgt om den, ved ikke mere om den end den, der spørger.' Han sagde: 'Fortæl mig om dens tegn.' Profeten – må Allāhs velsignelser og fred være med ham – svarede: 'At en slavekvinde vil føde sin frue, og at du vil se de barfodede, nødlidende fårehyrder konkurrere i at opføre høje bygninger.' Derefter tog manden afsted, og vi blev siddende et stykke tid. Profeten – må Allāhs velsignelser og fred være med ham – sagde til mig: 'O ‘Umar, ved du, hvem spørgeren var?' Jeg svarede: 'Allāh og Hans Sendebud ved bedst.' Han sagde: 'Det var Djibrīl (Gabriel). Han kom for at lære jer jeres religion.'"</t>
+  </si>
+  <si>
+    <t>يُخبِرُ عمر بن الخطاب رضي الله عنه أنّ جبريل عليه السلام خرج على الصحابة رضي الله عنهم بصورةِ رجلٍ لا يُعرف، ومن صفاته أنّ ثيابَه شديدة البياض، وشعرَه شديد السواد، لا يُرى عليه أَثَرُ السَّفَر من ظهور التعب، والغبار، وتفرُّق الشَّعَر، واتساخ الثياب، ولا يَعرفه أحدٌ من الحاضرين، وهم جلوس عند النبي صلى الله عليه وسلم، فَجَلسَ بين يدي النبي صلى الله عليه وسلم جِلْسَة المُتَعلِّم، فسأله عن الإسلام، فأجابه بهذه الأركان التي تتضمن الإقرار بالشهادتين، والمحافظة على الصلوات الخمس، وأداء الزكاة لمستحقيها، وصيام شهر رمضان، وأداء فريضة الحج على المستطيع.
+فقال السائل: صدقت، فاستغرب الصحابةُ من سؤالِه الدَّالِّ على عَدَمِ معرفتِه فيما يَظهر ثم تصديقِه.
+ثم سأله عن الإيمان، فأجابه بهذه الأركان الستة المتضمنة الإيمان بوجود الله تعالى وصفاته، وإفراده بأفعاله كالخلق، وإفراده بالعبادة، وأن الملائكة التي خلقها الله من نور عباد مُكْرَمون لا يعصون الله تعالى وبأمره يعملون، والإيمان بالكتب المنزلة على الرُّسُل من عند الله تعالى، كالقرآن والتوراة والإنجيل وغيرها، وبالرسل المبلِّغين عن الله دينَه، ومنهم نوح وإبراهيم وموسى وعيسى وآخرهم محمد صلى الله عليهم وسلم، وغيرهم من الأنبياء والرسل، والإيمان باليوم الآخر، ويدخل فيه ما بعد الموت من القبر والحياة البرزخية، وأن الإنسان يُبعث بعد الموت ويُحاسب، ويكون مصيره إما إلى الجنة أو النار، والإيمان بأنَّ الله قدَّرَ الأشياء حسبما سَبَق به علمُه واقتضته حكمتُه وكتابته لذلك، ومشيئته له، ووقوعها على حسب ما قدَّرها، وخلقَه لها.
+ثم سأله عن الإحسان، فأخبره أن الإحسان أن يَعبُدَ اللهَ كأنه يراه، فإن لم يَتَحقَّق له الوصولُ إلى هذه المنزلة فلْيَعبُدِ اللهَ تعالى كأنَّ اللهَ يُشاهدُه، فالأولى منزلة المشاهدة، وهي أعلى، والثانية منزلة المراقبة.
+ثم سأله متى الساعة؟ فبيَّن النبيُّ صلى الله عليه وسلم أنَّ عِلْمَ الساعة ممّا استأثر الله بعلمه، فلا يعلمه أحد من الخلق، لا المسؤول عنها ولا السائل.
+ثم سأله عن علامات الساعة؟ فبين أنَّ مِن علاماتِها كثرةَ السراري وأولادِها، أو كثرةَ عقوقِ الأولاد لأمهاتِهم يعاملونهن معاملة الإماء، وأن رعاةَ الغنم والفقراء تُبسط لهم الدنيا في آخر الزمان، فيتفاخرون في زخرفة المباني وتشييدِها.
+ثم أخبر النبيُّ صلى الله عليه وسلم أنَّ السائل هو جبريل جاء لتعليم الصحابة هذا الدين الحنيف.</t>
+  </si>
+  <si>
+    <t>‘Umar Ibn al-Khaṭṭāb ¬– må Allāh være tilfreds med ham – beretter, at Djibrīl (Gabriel) – fred være med ham – viste sig for ledsagerne – må Allāh være tilfreds med dem – i skikkelse af en mand, som ingen kendte. Hans klæder var usædvanligt hvide, hans hår var dybt sort, og der var ingen tegn på rejse på ham – ingen træthed, intet støv, intet filtret hår og intet snavset tøj. Ingen af de tilstedeværende genkendte ham, og de sad sammen med Profeten – må Allāhs velsignelser og fred være med ham. Han satte sig foran Profeten – må Allāhs velsignelser og fred være med ham – som en elevs siddestilling over for sin lærer. Han spurgte først om Islām, og Profeten svarede med dens søjler: at bevidne ash-shahādatān (de to trosvidnesbyrd), at standhaftigt opretholde de fem daglige Ṣalawāt (bønner), giver Zakāt (obligatorisk almisse) til dem, der er berettiget til den, faste i Ramadan-måneden og udføre den påbudte Ḥadjdj (pilgrimsfærd) for den, der har evne til det.
+Spørgeren svarede: "Du har talt sandt." Ledsagerne blev forundrede over, at han både spurgte på en måde, der tydeligt viste manglende viden, og derefter selv bekræftede svarene.
+Derefter spurgte han om īmān (tro), og Profeten – må Allāhs velsignelser og fred være med ham – svarede med de seks søjler: Troen på Allāhs eksistens og Hans egenskaber, at Han alene står bag skabelsen, og at tilbedelsen kun tilkommer Ham; troen på englene, som Allāh har skabt af lys – ærede tjenere, der aldrig er ulydige mod Allāh og altid handler efter Hans befaling; troen på de åbenbarede bøger, som Allāh sendte til Sine sendebud, såsom Koranen, Toraen, Evangeliet og andre; troen på sendebuddene, der formidlede Allāhs religion – herunder Nūḥ (Noah), Ibrāhīm (Abraham), Mūsā (Moses), ‘Īsā (Jesus), og den sidste af dem, Muḥammad – må Allāhs velsignelser og fred være med dem – samt de øvrige profeter og sendebud; troen på Den Yderste Dag, som omfatter det, der sker efter døden: opholdet i graven, livet i barzakh (det mellemliggende liv), opstandelsen og regnskabet – og at menneskets endelige bestemmelse vil være enten Paradis eller Ilden og troen på al-Qadr (forudbestemmelsen) – at Allāh har bestemt alt efter Sin forudgående viden, på en måde som Hans visdom nødvendiggør, som Han har nedfældet i den evige Skrift, efter Sin vilje, og at det sker i overensstemmelse med Hans beslutning og skabelse. Derefter spurgte han om iḥsān (godhed og perfektion). Profeten – må Allāhs velsignelser og fred være med ham – forklarede, at iḥsān er at tilbede Allāh, som om man ser Ham. Hvis man ikke kan nå dette niveau, bør man tilbede Allāh med bevidstheden om, at Han ser én. Det første er niveauet af mushāhadah (indre vidnesbyrd) – og det er det højeste. Det andet er niveauet af murāqabah (vedvarende bevidsthed og årvågenhed om Allāhs nærvær).
+Så spurgte han ham om hvornår Timen (Dommedagen) vil indtræffe?" Profeten – må Allāhs velsignelser og fred være med ham – forklarede, at viden om Timen er noget, som Allāh har holdt for Sig Selv. Ingen blandt skabelsen kender den, hverken den, der bliver spurgt om den, eller den, der spørger.
+Han spurgte derefter om tegnene på Timen. Profeten – må Allāhs velsignelser og fred være med ham – svarede, at blandt dens tegn er: 
+•	at slavekvinder vil føde deres herrer, hvilket er blevet forklaret som enten udbredelsen af konkubiner og deres børn, eller som børns stigende ulydighed mod deres mødre, idet de behandler dem som tjenestepiger, 
+•	og at hyrder og fattige ved tidernes ende vil få udvidet deres livsvilkår, så de begynder at konkurrere i at prale med udsmykning og opførelse af bygninger.
+Til sidst forklarede Profeten – må Allāhs velsignelser og fred være med ham – at spørgeren var Djibrīl (Gabriel) – fred være med ham – som var kommet for at lære ledsagerne denne sande og rene religion – ad-dīn al-ḥanīf (den oprigtige monoteisme, fri for al-shirk [afgudsdyrkelse]).</t>
+  </si>
+  <si>
+    <t>حُسْن خُلُقِ النبي صلى الله عليه وسلم، وأنه يجلس مع أصحابه ويجلسون إليه.
+مشروعية الرفق بالسائل وتقريبه، ليتمكن من السؤال غير مُنْقَبِضٍ ولا خائف.
+الأدب مع المعلِّم كما فعل جبريل عليه السلام، حيث جلس أمام النبي صلى الله عليه وسلم جِلْسَة المتأدِّب ليأخذ منه.
+أركان الإسلام خمسة، وأصولَ الإيمان ستة.
+عند اجتماع الإسلام والإيمان يُفسَّر الإسلام بالأمور الظاهرة، والإيمان بالأمور الباطنة.
+بيان أن الدين درجات متفاوتة، فالدرجة الأولى :الإسلام، والثانية :الإيمان، والثالثة: الإحسان، وهو أعلاها.
+الأصل في السائل عدم العلم، والجهل هو الباعث على السؤال، لذلك عَجِب الصحابةُ من سؤالِه وتصديقِه.
+البدء بالأهمِّ فالأهمِّ؛ لأنَّه بُدىء بالشهادَتين في تفسير الإسلام، وبُدىء بالإيمان بالله في تفسير الإيمان.
+سؤال أهل العلم ما لا يجهله السائل، ليعلم غيره.
+علم الساعة مِمَّا استأثر الله بعلمه.</t>
+  </si>
+  <si>
+    <t>Profetens – må Allāhs velsignelser og fred være med ham – gode karakter, idet han sad sammen med sine ledsagere, og de sad sammen med ham.
+At det i Sharīʿah er foreskrevet at behandle spørgeren venligt og imødekommende, så han kan stille sine spørgsmål uden frygt eller tilbageholdenhed.
+Betydningen af god opførsel over for læreren – som Djibrīl (Gabriel) – fred være med ham – viste, da han satte sig foran Profeten på en respektfuld måde for at lære af ham.
+At Islām har fem søjler, og at īmān (troen) har seks grundlæggende principper.
+At når islām og īmān nævnes sammen, forklares islām ved de ydre handlinger, mens īmān forklares ved de indre trosanliggender.
+At religionens grader er forskellige: Den første grad er islām, den anden er īmān, og den tredje er iḥsān (godhed og perfektion) – og det er den højeste.
+At udgangspunktet for spørgeren normalt er uvidenhed, hvilket driver ham til at spørge – og derfor undrede ledsagerne sig over, at han både stillede spørgsmål og selv bekræftede svarene.
+At man skal begynde med det vigtigste først: islām forklares med shahādatān (de to trosvidnesbyrd), og īmān forklares med troen på Allāh.
+At man kan stille de lærde spørgsmål, man allerede kender svaret på, for at andre kan få gavn af det.
+At viden om Timen [Dommedagen] er blandt de ting, Allāh har holdt for Sig Selv alene.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/4563</t>
+  </si>
+  <si>
+    <t>دع ما يريبك إلى ما لا يريبك، فإن الصدق طمأنينة، وإن الكذب ريبة</t>
+  </si>
+  <si>
+    <t>“Lad det, der vækker tvivl hos dig, være, og vend dig til det, der ikke vækker tvivl hos dig. For sandfærdighed bringer tryghed, mens løgn bringer tvivl</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي الحَوْرَاءِ السَّعْدِيِّ قَالَ: قُلْتُ لِلْحَسَنِ بْنِ عَلِيٍّ رضي الله عنهما: مَا حَفِظْتَ مِنْ رَسُولِ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ؟ قَالَ: حَفِظْتُ مِنْ رَسُولِ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «دَعْ مَا يَرِيبُكَ إِلَى مَا لاَ يَرِيبُكَ، فَإِنَّ الصِّدْقَ طُمَأْنِينَةٌ، وَإِنَّ الكَذِبَ رِيبَةٌ».</t>
+  </si>
+  <si>
+    <t>Overleveret af Abū al-Ḥawrā’ as-Sa‘dī – må Allāh være ham barmhjertig – sagde: Jeg sagde til al-Ḥasan Ibn ‘Alī – må Allāh være tilfreds med dem begge –: Hvad har du memoreret fra Allāhs Sendebud – må Allāhs velsignelser og fred være med ham? Han sagde: Jeg memorerede fra Allāhs Sendebud – må Allāhs velsignelser og fred være med ham: “Lad det, der vækker tvivl hos dig, være, og vend dig til det, der ikke vækker tvivl hos dig. For sandfærdighed bringer tryghed, mens løgn bringer tvivl."</t>
+  </si>
+  <si>
+    <t>أَمَرَ النبيُّ صلى الله عليه وسلم بِتَرْك ما تَشُكُّ فيه مِن الأقوال والأعمال أنه مَنهيٌّ عنه أو لا، أهو حرام أو حلال، إلى ما لا شَكَّ فيه مما تَيَقَّنت حُسْنَه وحِلَّه، فإنَّ القلب يَطمئن إليه ويسكن، وما فيه ريبة يَقلق القلبُ منه ويَضطرِب.</t>
+  </si>
+  <si>
+    <t>Profeten – må Allāhs velsignelser og fred være med ham – befalede at opgive de ord og handlinger, man er i tvivl om, hvorvidt de er tilladte eller forbudte, og i stedet holde sig til det, der er uden tvivl – det, hvis godhed og lovlighed er fastslået for dig med vished. For det er dette, hjertet finder ro og tryghed i, mens tvivlsomme anliggender skaber uro, bekymring og forvirring i hjertet.</t>
+  </si>
+  <si>
+    <t>على المسلم بناء أموره على اليقين وترك المشكوك فيه، وأن يكون في دينه على بصيرة.
+النهي عن الوقوع في الشبهات.
+إذا أردتَ الطمأنينةَ والاستراحة فاترك المشكوك فيه واطرحه جانبًا.
+رحمة الله بعباده إذ أمرَهم بما فيه راحة النفس والبال ونهاهم عمّا فيه قَلَقٌ وحَيْرة.</t>
+  </si>
+  <si>
+    <t>En muslim bør bygge sine anliggender på vished og opgive det, der er tvivlsomt, og være i sin religion på grundlag af klarsyn og indsigt.
+Forbud mod at falde i shubuhāt (tvetydige og tvivlsomme anliggender).
+Hvis man ønsker tryghed og sindsro, bør man opgive det, der er tvivlsomt, og lægge det til side.
+Allāhs barmhjertighed mod Sine tjenere viser sig i, at Han har befalet dem det, som bringer ro og tryghed til sjælen, og forbudt dem det, som skaber uro og rådvildhed.</t>
+  </si>
+  <si>
+    <t>رواه الترمذي والنسائي وأحمد</t>
+  </si>
+  <si>
+    <t>[رواه الترمذي والنسائي وأحمد]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/4564</t>
+  </si>
+  <si>
+    <t>كل سلامى من الناس عليه صدقة</t>
+  </si>
+  <si>
+    <t>På hvert led af mennesket hviler der en pligt til at give Ṣadaqah (velgørenhed)</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «كُلُّ سُلاَمَى مِنَ النَّاسِ عَلَيْهِ صَدَقَةٌ، كُلَّ يَوْمٍ تَطْلُعُ فِيهِ الشَّمْسُ يَعْدِلُ بَيْنَ الِاثْنَيْنِ صَدَقَةٌ، وَيُعِينُ الرَّجُلَ عَلَى دَابَّتِهِ فَيَحْمِلُ عَلَيْهَا أَوْ يَرْفَعُ عَلَيْهَا مَتَاعَهُ صَدَقَةٌ، وَالكَلِمَةُ الطَّيِّبَةُ صَدَقَةٌ، وَكُلُّ خُطْوَةٍ يَخْطُوهَا إِلَى الصَّلاَةِ صَدَقَةٌ، وَيُمِيطُ الأَذَى عَنِ الطَّرِيقِ صَدَقَةٌ».</t>
+  </si>
+  <si>
+    <t>Overleveret af Abū Hurayrah – må Allāh være tilfreds med ham. Han berettede: Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sagde: "På hvert led af mennesket hviler der en pligt til at give Ṣadaqah (velgørenhed) hver dag, solen står op: At dømme retfærdigt mellem to mennesker er Ṣadaqah. At hjælpe en mand med hans ridedyr – ved at løfte ham op på det eller laste hans ejendele på det – er Ṣadaqah. Et venligt ord er Ṣadaqah. Hvert skridt, en person tager til Ṣalāh (bøn), er Ṣadaqah. Og at fjerne noget skadeligt fra vejen er Ṣadaqah."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ على كلِّ مسلم مُكلَّف كلّ يوم بعدد كل مفصل من مفاصل عظامه صدقة تطوع لله تعالى على سبيل الشكر له على العافية، وأن جعل عظامه مفاصل يتمكن بها من القبض والبسط، 
+وأنّ تلك الصدقة تتأدّى بأعمال البر كلها ولا تتوقف على إعطاء مال، ومنها: 
+عدلك وإصلاحك بيـن متخاصمين صدقةٌ،
+وفي إعانتك لعاجز في دابته فتحمله عليها أو ترفع له متاعه صدقةٌ، 
+والكلمة الطيبة من ذكر ودعاء وسلام وغيرها صدقةٌ،
+وبكل خطوةٍ تمشيها إلى الصلاة صدقةٌ، 
+وإزالة ما يُتَأذّى به عن الطريق صدقةٌ.</t>
+  </si>
+  <si>
+    <t>Profeten – må Allāhs velsignelser og fred være med ham – gjorde det klart, at enhver muslim hver dag er forpligtet til at give Ṣadaqah i overensstemmelse med antallet af kroppens led. Dette er en måde at takke Allāh – Den Ophøjede – for det helbred, Han har givet, og for at Han har skabt knoglerne med led, så mennesket kan bevæge sig frit. Denne Ṣadaqah består ikke udelukkende i at give penge – den kan fuldbyrdes gennem alle former for gode handlinger. Blandt disse nævnes: At udvise retfærdighed og skabe forsoning mellem to stridende parter er Ṣadaqah. At hjælpe en person, som ikke selv kan, med hans ridedyr – enten ved at løfte ham op på det eller laste hans ejendele for ham – er Ṣadaqah. Et venligt ord, såsom dhikr (ihukommelse af Allāh), du‘ā’ (påkaldelse) eller salām (fredshilsen) er Ṣadaqah. Hvert skridt, man tager på vej til Ṣalāh (bøn), er Ṣadaqah. At fjerne skadelige ting fra vejen er Ṣadaqah.</t>
+  </si>
+  <si>
+    <t>تركيب عظام الآدمي وسلامتها من أعظم نعم الله تعالى عليه، فيحتاج كل عظم منها إلى تصدق عنه بخصوصه ليتم شكر تلك النعمة.
+الترغيب في تجديد الشكر كل يوم لدوام تلك النعم.
+الترغيب في المداومة على النوافل والصدقات كل يوم.
+فضل الإصلاح بين الناس.
+الحث على معونة الرجل أخاه؛ لأن معونته إياه صدقة.
+الحث على حضور الجماعات والمشي إليها، وعمارة المساجد بذلك.
+وجوب احترام طرق المسلمين بتجنب ما يؤذيهم أو يضر بهم.</t>
+  </si>
+  <si>
+    <t>At menneskets knoglestruktur og leddenes sundhed er blandt de største velsignelser fra Allāh – Den Ophøjede. Derfor bør hvert led besvares med en handling af Ṣadaqah som taknemmelighed for denne velsignelse.
+Opmuntring til at forny taknemmeligheden hver dag – da disse velsignelser er vedvarende.
+Opmuntring til regelmæssigt at udføre Nawāfil (frivillige tilbedelseshandlinger) og Ṣadaqāt (frivillige velgørenhedshandlinger) dagligt.
+Fremhævning af den store dyd i at skabe forsoning mellem mennesker.
+Tilskyndelse til at hjælpe sin bror, da en sådan hjælp betragtes som Ṣadaqah.
+Opmuntring til at deltage i menighedsbønner, at gå til dem og derved befolke moskeerne.
+Påmindelse om pligten til at respektere de veje, som muslimer bruger, ved at undgå alt, der kan være skadeligt eller til gene for dem.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/4568</t>
+  </si>
+  <si>
+    <t>كن في الدنيا كأنك غريب أو عابر سبيل</t>
+  </si>
+  <si>
+    <t>“Vær i denne verden, som om du var en fremmed eller en vejfarende.”</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللَّهِ بْنِ عُمَرَ رَضِيَ اللَّهُ عَنْهُمَا قَالَ: أَخَذَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ بِمَنْكِبِي، فَقَالَ: «كُنْ فِي الدُّنْيَا كَأَنَّكَ غَرِيبٌ أَوْ عَابِرُ سَبِيلٍ»، وَكَانَ ابْنُ عُمَرَ، يَقُولُ: إِذَا أَمْسَيْتَ فَلاَ تَنْتَظِرِ الصَّبَاحَ، وَإِذَا أَصْبَحْتَ فَلاَ تَنْتَظِرِ المَسَاءَ، وَخُذْ مِنْ صِحَّتِكَ لِمَرَضِكَ، وَمِنْ حَيَاتِكَ لِمَوْتِكَ.</t>
+  </si>
+  <si>
+    <t>Overleveret af ‘Abdullāh Ibn ‘Umar – må Allāh være tilfreds med begge. Han berettede: Allāhs Sendebud – må Allāhs velsignelser og fred være med ham –tog fat i min skulder og sagde: “Vær i denne verden, som om du var en fremmed eller en vejfarende.” Ibn ‘Umar plejede at sige: “Når det bliver aften, vent ikke på morgenen, og når det bliver morgen, vent ikke på aftenen. Tag af dit helbred før din sygdom, og af dit liv før din død.”</t>
+  </si>
+  <si>
+    <t>ذَكَرَ ابنُ عُمر رضي الله عنهما بأن النبي صلى الله عليه وسلم أخذ بمنكبه -وهو مَجْمَع العَضُد والكَتِف- وقال له: كن في الدنيا كأنك غريب، قَدِمَ بلدًا لا مَسْكن لَهُ فيه يؤويه، ولا ساكن يسليه، خالٍ عن الأهل والعيال والعلائق، التي هي سبب الاشتغال عن الخالق، بل كن أشدَّ من الغريب وهو عابر السبيل المار على الطريق طالبًا وطنه؛ لأن الغريب قد يسكن في بلاد الغُرْبة ويُقيم فيها، بخلاف عابر السبيل القاصد للبلد، فإن من شأنه التخفف وعدم التوقف، والحرص على وصول بلده، فكما أن المسافر لا يحتاج إلى أكثر مما يبلغه إلى غاية سفره، فكذلك لا يحتاج المؤمن في الدنيا إلى أكثر مما يبلغه المَحل. 
+فعمل ابن عمر بهذه النصيحة وكان يقول: إذا أصبحتَ فلا تنتظر المساء، وإذا أمسيتَ فلا تنتظر الصباح، وعُدَّ نفسك في أهل القبور، ولأن العمرَ لا يخلو عن صحة ومرض؛ 
+فبادر أيام صحتك بالطاعة لمرضك؛ واغتنم الأعمال الصالحة في الصحة قبل أن يحول بينك وبينها المرض، واغتنم حياتك في الدنيا، فاجمع فيها ما ينفعك بعد موتك.</t>
+  </si>
+  <si>
+    <t>Ibn ‘Umar – må Allāh være tilfreds med ham – berettede, at Profeten – må Allāhs velsignelser og fred være med ham – tog fat i hans skulder – det sted, hvor overarmen møder skulderen– og sagde til ham: " Vær i denne verden som en fremmed – en, der er kommet til et land uden hjem til at huse ham, uden beboere til at underholde ham, blottet for familie, børn og tilknytninger, som ellers plejer at optage mennesket fra Skaberen. Vær endda mere end en fremmed – vær som en vejfarende, der blot passerer ad vejen på jagt efter sit hjemland. For en fremmed kan slå sig ned i et fremmed land og blive boende dér en tid, men en vejfarende er blot på gennemrejse: hans natur er at rejse let, ikke standse undervejs, og at være opsat på at nå sit hjemland. Ligesom en rejsende kun behøver det, der bringer ham til enden af sin rejse, har den troende i denne verden heller ikke brug for mere end det, der kan føre ham til hans endelige bestemmelsessted."
+Ibn ‘Umar – må Allāh være tilfreds med ham – handlede efter dette råd og plejede at sige: ”Når du vågner om morgenen, vent ikke på aftenen. Og når du når aftenen, vent ikke på morgenen. Betragt dig selv som en af gravens folk. For livet er aldrig frit for skiftet mellem sundhed og sygdom.” Så skynd dig at udnytte dine dage i sundhed til lydighed, før sygdom rammer dig. Grib muligheden for at udføre gode gerninger, mens du er rask, før sygdom hindrer dig i det. Og grib dit liv i denne verden, og saml i det, hvad der vil gavne dig efter døden.</t>
+  </si>
+  <si>
+    <t>وضع المُعلّم كفَّه على كتف المتعلم عند التعليم للتأنيس والتنبيه.
+الابتداء بالنصيحة والإرشاد لمن لم يطلب ذلك.
+حسن تعليم النبي صلى الله عليه وسلم بضرب الأمثال المُقْنِعَة، بقوله: "كُنْ فِي الدُّنْيَا كَأَنَّكَ غَريْبٌ أَوْ عَابِرُ سَبِيْلٍ".
+اختلاف الناس في سيْرهم إلى الآخرة؛ فعابر السبيل، منزلة أعلى في الزهد من منزلة الغريب.
+ بيان قِصَر الأمل، والاستعداد للموت.
+ الحديث لا يدل على ترك الرزق وتحريم ملذات الدنيا؛ ولكن يدل على الترغيب في الزهد فيها، والتَّقَلُّل منها.
+المسارعة إلى الأعمال الصالحة قبل أن لا يقدر عليها، ويحول مرض أو موت.
+فضيلة عبد الله بن عمر رضي الله عنهما حيث تأثّر بهذه الموعظة من رسول الله صلى الله عليه وسلم.
+وطن المؤمنين هي الجنة فهو غريب على الدنيا، وهو مسافر للدار الآخرة، فلا يُعلِّق قلبه بشيء من بلد الغربة، بل قلبه متعلق بوطنه الذي يرجع إليه، وإقامته في الدنيا ليقضي حاجته وجهازه للرجوع إلى وطنه.</t>
+  </si>
+  <si>
+    <t>At læreren lægger sin hånd på elevens skulder under undervisning – for at skabe tryghed og for at vække opmærksomhed.
+At man kan begynde med råd og vejledning, selvom den anden ikke selv har bedt om det.
+Profetens – må Allāhs velsignelser og fred være med ham – gode undervisningsmetode, hvor han brugte klare og overbevisende billeder, som i hans ord: “Vær i denne verden, som om du var en fremmed eller en vejfarende.”
+At folk er forskellige i deres vej mod det Hinsidige; den vejfarende, der blot passerer igennem, står på et højere niveau i zuhd (nøjsomhed) end den fremmede.
+En tydeliggørelse af det korte livshåb og forberedelsen til døden.
+At ḥadīthen ikke betyder, at man skal opgive sit levebrød eller forbyde sig selv verdens tilladte glæder – men den opmuntrer til zuhd (nøjsomhed), dvs. at nøjes og mindske sin tilknytning til dem.
+At man bør skynde sig at udføre gode gerninger, før man mister evnen til det, og før sygdom eller død afskærer en fra dem.
+At ‘Abdullāh Ibn ‘Umars – må Allāh være tilfreds med begge – havde den dyd, at han tog dette råd fra Profeten – må Allāhs velsignelser og fred være med ham – dybt til sig.
+At de troendes egentlige hjemland er al-Djannah (Paradis). Derfor er de fremmede i denne verden, på rejse mod det Hinsidige. De bør ikke knytte deres hjerte til noget i dette fremmede opholdssted, men til deres sande hjemland, hvortil de vender tilbage. Deres ophold i denne verden er kun for at opfylde nødvendige behov og forberede rejsen hjem.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/4704</t>
+  </si>
+  <si>
+    <t>لا تحاسدوا، ولا تناجشوا، ولا تباغضوا، ولا تدابروا، ولا يبع بعضكم على بيع بعض، وكونوا عباد الله إخوانا</t>
+  </si>
+  <si>
+    <t>“Misund ikke hinanden, byd ikke hinanden op, had ikke hinanden, vend jer ikke ryggen til hinanden, lad ikke nogle af jer sælge oven på andres salg. Vær i stedet Allāhs tjenere – som brødre</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا تَحَاسَدُوا، وَلَا تَنَاجَشُوا، وَلَا تَبَاغَضُوا، وَلَا تَدَابَرُوا، وَلَا يَبِعْ بَعْضُكُمْ عَلَى بَيْعِ بَعْضٍ، وَكُونُوا عِبَادَ اللهِ إِخْوَانًا الْمُسْلِمُ أَخُو الْمُسْلِمِ، لَا يَظْلِمُهُ وَلَا يَخْذُلُهُ، وَلَا يَحْقِرُهُ التَّقْوَى هَاهُنَا» وَيُشِيرُ إِلَى صَدْرِهِ ثَلَاثَ مَرَّاتٍ «بِحَسْبِ امْرِئٍ مِنَ الشَّرِّ أَنْ يَحْقِرَ أَخَاهُ الْمُسْلِمَ، كُلُّ الْمُسْلِمِ عَلَى الْمُسْلِمِ حَرَامٌ، دَمُهُ، وَمَالُهُ، وَعِرْضُهُ».</t>
+  </si>
+  <si>
+    <t>Overleveret af Abū Hurayrah – må Allāh være tilfreds med ham –. Han berettede: Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sagde: “Misund ikke hinanden, byd ikke hinanden op, had ikke hinanden, vend jer ikke ryggen til hinanden, lad ikke nogle af jer sælge oven på andres salg. Vær i stedet Allāhs tjenere – som brødre. En muslim er en bror til en anden muslim: han gør ham ikke uret, svigter ham ikke og foragter ham ikke. Taqwā (gudsbevidsthed) er her” – og han pegede tre gange på sit bryst. “ Det er tilstrækkeligt af ondskab for en person at foragte sin muslimske broder. Alt hos en muslim er ukrænkeligt i forhold til en anden muslim: hans blod, hans ejendom og hans ære."</t>
+  </si>
+  <si>
+    <t>أَوْصَى النبيُّ صلى الله عليه وسلم المسلمَ بأخيه المسلم خيرًا، وبيَّن بعض ما يجب عليه من الواجبات والآداب نحوهم؛ ومن ذلك: 
+الوصية الأولى: لا تحاسدوا بأن يتمَنَّى بعضكم زوال نعمة بعض. 
+الثانية: لا تناجشوا بأن يزيد في ثمن السلعة وهو لا يريد شراءها؛ وإنما يريد نفع البائع، أو الإضرار بالمشتري. 
+الثالثة: لا تباغضوا وهي إرادة المضرة وهي ضد المحبة؛ إلا إذا كان البغض في الله تعالى؛ فإنه واجب. 
+الرابعة: لا تدابروا بأن يعطِيَ كل واحد منكم أخاه دبره وقفاه فيعرض عنه ويهجره. 
+الخامسة: لا يبع بعضكم على بيع بعضٍ بأن يقول لمن اشترى سلعة: عندي مثلها بأقل منها أو أجود منها بسعرها. 
+ثم أوصى عليه الصلاة والسلام بوصية جامعة فقال: وكونوا كالإخوة بترك ما ذُكِر من منهيات، وببذل المودة والرفق والشفقة والملاطفة والتعاون في الخير، مع صفاء القلوب والنصيحة بكل حال. 
+ومن مقتضيات هذه الأخوة: 
+ألّا يَظلم أخاه المسلم ويعتدي عليه. 
+وألّا يترك أخاه المسلم يُظلم فيخذله في مقام يستطيع أن ينتصر له، ويرفع عنه الظلم. 
+وألّا يحتقره ويستقله وينظر إليه بعين الاستنقاص والازدراء؛ وهو ناتج عن كِبر في القلب.
+ثم بيَّن النبيُّ صلى الله عليه وسلم ثلاث مرات أن التقوى في القلب، ومن كان في قلبه التقوى التي تقتضي حسن الخلق، وخشية الله ومراقبته فإنه لا يحتقر مسلمًا، وكافيه من خصال الشر ورذائل الأخلاق احتقار أخيه المسلم؛ وذلك لكِبرٍ في قلبه. 
+ثم أَكَّدَ صلى الله عليه وسلم على ما مضى بأنَّ كل المسلم على المسلم حرامٌ: دمُه: بأن يعتدي عليه بقتل أو ما دونه كجرح أو ضرب ونحوها، وكذا ماله: بأن يأخذ منه بغير حق، وكذا عِرضه: بأن يذمّه في نفسه أو حسبه.</t>
+  </si>
+  <si>
+    <t>Profeten – må Allāhs velsignelser og fred være med ham – pålagde muslimer at behandle hinanden godt og gjorde rede for nogle af de pligter og etiketter, de bør overholde over for deres trosfæller. Blandt disse er: Det første råd: Vær ikke misundelige, såsom at ønske tabet af hinandens velsignelser. Det andet råd: Byd ikke på hinanden:  at man ikke byder prisen op på en vare uden reelt at ville købe den – blot for at gavne sælgeren eller skade køberen. Det tredje råd: Had ikke hinanden, dvs. at ønske skade, som er det modsatte af kærlighed. Undtagelsen er had for Allāhs – Den Ophøjede – skyld.  Det er en pligt. Det fjerde råd: Vend ikke hinanden ryggen, at man ikke giver sin bror ryggen, afviser ham eller afbryder relationen til ham. Det femte råd: Ingen af jer må handle over en andens handel ved at sige til køberen: ‘Jeg har noget tilsvarende billigere’ eller ‘noget bedre til samme pris.’” Profeten – må Allāhs velsignelser og fred være med ham – gav derefter et omfattende råd og sagde: “Vær som brødre ved at undgå de nævnte forbud og ved at udvise hengivenhed, venlighed, medfølelse, mildhed og samarbejde i gode gerninger – med rene hjerter og oprigtig rådgivning i enhver situation.” Blandt kravene til dette broderskab er: At man ikke begår uret mod sin muslimske bror eller begå overgreb imod ham. At man ikke svigter sin muslimske bror ved at lade ham lide uret, når man har mulighed for at støtte ham og fjerne uretfærdigheden. At man ikke foragter ham, nedvurderer ham eller ser på ham med ringeagt og foragt – for dette udspringer af hjertets arrogance. Profeten – må Allāhs velsignelser og fred være med ham – understregede derefter tre gange, at taqwā (gudsbevidsthed) er i hjertet. Den, hvis hjerte er fyldt med taqwā, vil have god karakter, frygt for Allāh og bevidsthed om Hans nærvær – og han vil ikke foragte en muslim. Det er i sig selv tilstrækkeligt ondt for en person at foragte sin muslimske bror, for dette udspringer af arrogance i hjertet og er blandt de mest nedrige egenskaber. Til sidst bekræftede Profeten – må Allāhs velsignelser og fred være med ham – at alt hos en muslim er ukrænkeligt for en anden muslim: hans blod – at angribe ham med mord eller mindre overgreb som sår, slag og lignende; hans ejendom – at tage fra ham uden ret; og hans ære – at bagtale ham eller hans familie.</t>
+  </si>
+  <si>
+    <t>الأمر بكلِّ ما تقتضيه الأخوة الإيمانية، والنهي عن ما يضادها من الأقوال والأعمال.
+عمدة التقوى ما في القلب من معرفة الله، وخشيته ومراقبته، وهذه التقوى ينتج عنها الأعمال الصالحة.
+الانحراف الظاهر يدلُّ على ضعف تقوى القلب.
+النهي عن أذية المسلم بأي وجه من الوجوه من قول أو فعل.
+ليس من الحسد أن يتمنى المسلم أن يكون مثل غيره، دون تمني زوالها عن الآخر، وهذا يسمى غبطة؛ وهي جائزة تعين على المسابقة إلى الخيرات.
+الإنسان بطبعه يكره أن يفوقَه أحد في شيء من الفضائل، فإن أحب زوالها عن الآخر فهو الحسد المذموم، وإن أحب المسابقة فهي الغبطة الجائزة.
+ليس من بيع المسلم عَلَى بَيْعِ أخيه أن يبيّن للمشتري أنه خدع في شرائه خداعًا فاحشًا؛ فهذا من مقتضيات النصيحة، بشرط أن تكون نيته نصح أخيه المشتري لا الإضرار بالبائع، والأعمال بالنيات.
+ليس من بيع المسلم عَلَى بَيْعِ أخيه  إذا كان البائعان لم يتراضيا ولم يستقر الثمن.
+ليس من التباغض المنهي عنه في الحديث: البغض في الله، فهو واجب، ومِن أوثق عرى الإيمان.</t>
+  </si>
+  <si>
+    <t>Befalingen om alt, hvad broderskab i troen indebærer, og forbuddet mod ord og handlinger, der strider imod det.
+At fundamentet for taqwā (gudsbevidsthed) er hjertets kendskab til Allāh, frygt for Ham og bevidsthed om Hans nærvær – hvilket resulterer i retskafne gerninger.
+At åbenlys afvigelse vidner om svag taqwā i hjertet.
+Forbud mod at skade en muslim på nogen måde – hverken med ord eller handling.
+At det ikke er misundelse, når en muslim ønsker at have det samme som en anden uden at ønske, at den anden mister det. Dette kaldes ghibṭah (lovlig misundelse), og den er tilladt, da den ansporer til kappestrid i gode gerninger.
+At mennesket af natur ikke bryder sig om, at andre overgår det i dyder: ønsker han, at den anden mister sin dyd, er det forkastelig misundelse; men ønsker han at kappes med ham, er det lovlig ghibṭah.
+At det ikke regnes som at handle over sin brors handel, når man oplyser en køber om, at han er blevet groft bedraget – forudsat at hensigten er oprigtig rådgivning af køberen og ikke skade mod sælgeren. Handlinger bedømmes efter intentioner.
+At det heller ikke regnes som at handle over sin brors handel, hvis handlen endnu ikke er blevet gensidigt accepteret, og prisen ikke er fastlagt.
+At det forbudte had i denne ḥadīth ikke omfatter had for Allāhs skyld – dette er tværtimod obligatorisk og et af de stærkeste bånd i troen.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/4706</t>
+  </si>
+  <si>
+    <t>لا تغضب</t>
+  </si>
+  <si>
+    <t>Bliv ikke vred</t>
+  </si>
+  <si>
+    <t>عن أبي هريرة رضي الله عنه: أَنَّ رَجُلًا قَالَ لِلنَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: أَوْصِنِي، قَالَ: «لَا تَغْضَبْ» فَرَدَّدَ مِرَارًا قَالَ: «لَا تَغْضَبْ».</t>
+  </si>
+  <si>
+    <t>Overleveret af Abū Hurayrah – må Allāh være tilfreds med ham: En mand sagde til Profeten – må Allāhs velsignelser og fred være med ham: "Giv mig et råd." Han sagde: "Bliv ikke vred." Manden gentog sin anmodning flere gange, men Profeten – må Allāhs velsignelser og fred være med ham – svarede blot: "Bliv ikke vred."</t>
+  </si>
+  <si>
+    <t>طَلبَ أحدُ الصحابة رضوان الله عليهم من النبي صلى الله عليه وسلم أن يَدُلَّه على شيء ينفعه، فأمره ألّا يغضب، ومعنى ذلك أن يَجتنبَ الأسبابَ التي تحمله على الغضب، وأن يَضبطَ نفسَه إذا حَصَل له الغضب، فلا يَتَمادى مع غضبه بالقتل أوالضرب أوالسب ونحو ذلك. 
+وردَّدَ الرجلُ طَلَبَ الوصيةِ مَرَّات، فلم يَزِدْه صلى الله عليه وسلم في الوصية على "لا تغضب".</t>
+  </si>
+  <si>
+    <t>En af ledsagerne – må Allāh være tilfreds med dem – bad Profeten – må Allāhs velsignelser og fred være med ham – om at vejlede ham til noget, der ville gavne ham. Han pålagde ham ikke at blive vred – hvilket betyder at undgå de årsager, der fører til vrede, og at kontrollere sig selv, hvis han bliver vred, så han ikke giver efter for den ved at slå, fornærme, forbande eller endda dræbe.
+Manden gentog sin anmodning om råd flere gange, men Profeten – må Allāhs velsignelser og fred være med ham – fastholdt sit råd og sagde ikke andet end: "Bliv ikke vred."</t>
+  </si>
+  <si>
+    <t>التحذير من الغضب وأسبابه، فإنه جِماعُ الشر، والتحرُّزُ منه جماعُ الخير.
+الغضب لله كالغضب عند انتهاك محارم الله من الغضب المحمود.
+تَكرار الكلام عند الحاجة حتى يَعِيَه السامعُ ويُدرك أهميتَه.
+فضيلة طلب الوصية من العالِم.</t>
+  </si>
+  <si>
+    <t>Advarsel mod vrede og dens årsager, for vrede samler al ondskab, mens det at vogte sig for den samler al godhed.
+At vrede for Allāhs skyld – såsom vrede når Hans forbud overskrides – er en prisværdig form for vrede.
+At gentage et budskab, når det er nødvendigt, indtil lytteren forstår det og indser dets betydning.
+Dyden i at søge råd hos de lærde.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/4709</t>
+  </si>
+  <si>
+    <t>لا ضرر ولا ضرار، من ضار ضره الله، ومن شاق شق الله عليه</t>
+  </si>
+  <si>
+    <t>Der må hverken være skade eller gengældende skade. Den, der skader andre, vil Allāh skade ham, og den, der gør tingene vanskelige for andre, vil Allāh gøre tingene vanskelige for ham</t>
+  </si>
+  <si>
+    <t>عن أبي سعيد الخدري رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «لَا ضَرَرَ وَلَا ضِرَارَ، مَنْ ضَارَّ ضَرَّهُ اللَّهُ، وَمَنْ شَاقَّ شَقَّ اللَّهُ عَلَيْهِ».</t>
+  </si>
+  <si>
+    <t>Overleveret af Abū Saī‘d Al-Khuḍrī – må Allāh være tilfreds med ham – at Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sagde: "Der må hverken være skade eller gengældende skade. Den, der skader andre, vil Allāh skade ham, og den, der gør tingene vanskelige for andre, vil Allāh gøre tingene vanskelige for ham."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنه يَجِبُ دفعُ الضررِ بمختلف أنواعه ومظاهره عن النفس وعن الآخرين، فلا يَحِلُّ لأحدٍ أن يُؤذيَ نفسَه أو غيرَه على حد سواء.
+ولا يَحلُّ له أن يقابِلَ الضررَ بالضرر؛ لأن الضررَ لا يُزال بالضرر إلا على سبيل القصاص دون تعدٍّ.
+ثم بيَّنَ النبيُّ صلى الله عليه وسلم الوعيدَ بحصول الضرر لمن يَضرُّ بالناس، وبحصول المشقة لمن يَشقُّ على الناس.</t>
+  </si>
+  <si>
+    <t>Profeten – må Allāhs velsignelser og fred være med ham –  forklarede, at enhver form for skade skal afværges – både fra sig selv og fra andre. Det er ikke tilladt for nogen at skade sig selv eller andre.
+Ligeledes er det ikke tilladt at gengælde skade med skade – for skade kan ikke fjernes med skade, undtagen i tilfælde af lovlig gengældelse (qiṣāṣ) og da kun uden overskridelse.
+Profeten – må Allāhs velsignelser og fred være med ham –  forklarede derefter den guddommelige trussel: den, der skader mennesker, vil selv blive mødt med skade, og den, der pålægger andre vanskeligheder, vil selv blive mødt med vanskeligheder.</t>
+  </si>
+  <si>
+    <t>النهي عن المجازاة بأكثر من المِثْل.
+لم يأمر اللهُ عبادَه بشيء يضرُّهم.
+تحريم الضرر والضرار بالقول أو بالفعل أو بالترك.
+الجزاء من جنس العمل، فمن ضارَّ ضارَّه الله، ومن شاقَّ شاقَّه الله.
+من قواعد الشريعة: أن "الضرر يُزال"، فالشريعة لا تُقِرُّ الضرر، وتنكر الإضرار.</t>
+  </si>
+  <si>
+    <t>Forbud mod gengælde med mere end det tilsvarende.
+At Allāh aldrig har befalet Sine tjenere noget, der skader dem.
+At skade og gengældende skade er forbudt – hvad enten det sker med ord, handling eller undladelse.
+Al-Djazā’ min djins al-‘amal – Gengældelse efter gerningens art – den, der skader andre, vil Allāh skade, og den, der pålægger andre vanskeligheder, vil Allāh pålægge vanskeligheder.
+Et af Sharī‘ahens grundlæggende principper er: "Skade skal fjernes." Sharī‘ah godkender ikke skade og forbyder at påføre andre skade.</t>
+  </si>
+  <si>
+    <t>صحيح بشواهده</t>
+  </si>
+  <si>
+    <t>رواه الدارقطني</t>
+  </si>
+  <si>
+    <t>[صحيح بشواهده]</t>
+  </si>
+  <si>
+    <t>[رواه الدارقطني]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/4711</t>
+  </si>
+  <si>
+    <t>لا يزال لسانك رطبا من ذكر الله</t>
+  </si>
+  <si>
+    <t>Hold din tunge fugtig med Allāhs dhikr (ihukommelse)</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللهِ بْنِ بُسْرٍ رضي الله عنه أَنَّ رَجُلاً قَالَ: يَا رَسُولَ اللهِ إِنَّ شَرَائِعَ الإِسْلاَمِ قَدْ كَثُرَتْ عَلَيَّ، فَأَخْبِرْنِي بِشَيْءٍ أَتَشَبَّثُ بِهِ، قَالَ: «لاَ يَزَالُ لِسَانُكَ رَطْبًا مِنْ ذِكْرِ اللَّهِ».</t>
+  </si>
+  <si>
+    <t>Overleveret af ‘Abdullāh Ibn Busr – må Allāh være tilfreds med ham – at en mand sagde: “O Allāhs Sendebud, islām har mange love, og de er blevet for mange for mig. Fortæl mig noget, jeg kan gribe fat i og holde fast ved.” Han sagde: "Hold din tunge fugtig med Allāhs dhikr (ihukommelse)."</t>
+  </si>
+  <si>
+    <t>شَكَى رجلٌ إلى النبيِّ صلى الله عليه وسلم بأن نوافل العبادات قد كَثرت عليه حتى عجز عنها لضعفه، ثم سألَ النبيَّ صلى الله عليه وسلم أنْ يَدلَّه على عملٍ يسيرٍ مُسْتجلِبٍ لثواب كثير يتعلق به ويستمسك. 
+فأرشده صلى الله عليه وسلم بأن يكون لسانه طَرِيًّا متحركًا من دوام ذكر الله سبحانه وتعالى في كل وقت وحال؛ من تسبيح وتحميد واستغفار ودعاء ونحو ذلك.</t>
+  </si>
+  <si>
+    <t>En mand klagede over for  Profeten – må Allāhs velsignelser og fred være med ham – over, at de mange nawāfil (frivillige tilbedelseshandlinger) var blevet for mange for ham, og at han ikke havde kræfter til at udføre dem. Han bad derfor Profeten – må Allāhs velsignelser og fred være med ham – om at vejlede ham til en enkel handling, der tiltrækker stor belønning, som han kunne klamre sig til og holde urokkeligt fast ved.
+Profeten – må Allāhs velsignelser og fred være med ham – rådede ham til at holde sin tunge frisk og levende ved vedvarende dhikr (ihukommelse af Allāh) under alle forhold og på alle tidspunkter: gennem Tasbīḥ (at sige SubḥānAllāh – “Æret være Allāh”), Taḥmīd (at sige Al-Ḥamdu lillāh – “Al lovprisning tilkommer Allāh”), Istighfār (Astaghfirullāh – at bede Allāh om tilgivelse), du‘ā’ (påkaldelse) og lignende.</t>
+  </si>
+  <si>
+    <t>فضل المداومة على ذكر الله تعالى.
+من عظيم فضل الله تيسير أسباب الأجر.
+تفاضل العباد في نصيبهم من أبواب البر والخير.
+كثرة ذكر الله باللسان تسبيحًا وتحميدًا وتهليلًا وتكبيرًا وغير ذلك مع مواطأة القلب يقوم مقام كثير من نوافل الطاعات.
+مراعاته صلى الله عليه وسلم للسائلين بإجابة كلٍّ بما يناسبه.</t>
+  </si>
+  <si>
+    <t>Dyden ved vedvarende dhikr (ihukommelse) af Allāh – Den Ophøjede.
+At en af Allāhs store nådegaver er, at Han har gjort vejene til belønning let tilgængelige.
+At tjenerne varierer i deres andel af retfærdige handlinger og godhed.
+At hyppig dhikr (ihukommelse) af Allāh tungen – ved at lovprise, forherlige, erklære Hans Enhed og ophøje Hans storhed – sammen med hjertets deltagelse, kan erstatte mange andre frivillige tilbedelseshandlinger.
+Profeten – må Allāhs velsignelser og fred være med ham – altid tog hensyn til den, der stillede spørgsmål, og svarede på en måde, der passede til vedkommendes behov og situation.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/4716</t>
+  </si>
+  <si>
+    <t>لا يؤمن أحدكم، حتى يحب لأخيه ما يحب لنفسه</t>
+  </si>
+  <si>
+    <t>Ingen af jer tror [oprigtigt], før han elsker for sin broder, hvad han elsker for sig selv</t>
+  </si>
+  <si>
+    <t>عَنْ أَنَسٍ رَضِيَ اللَّهُ عَنْهُ عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قالَ: «لاَ يُؤْمِنُ أَحَدُكُمْ، حَتَّى يُحِبَّ لِأَخِيهِ مَا يُحِبُّ لِنَفْسِهِ».</t>
+  </si>
+  <si>
+    <t>Overleveret af Anas – må Allāh være tilfreds med ham. Han berettede: Profeten – må Allāhs velsignelser og fred være med ham – sagde: "Ingen af jer tror [oprigtigt], før han elsker for sin broder, hvad han elsker for sig selv."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنّه لا يَتَحقّق الإيمانُ الكامل لأحدٍ من المسلمين حتى يُحبَّ لأخيه ما يحب لنفسه من الطاعات وأنواع الخيرات في الدين والدنيا، ويكره له ما يكره لنفسه، فإن رأى في أخيه المسلم نقصًا في دينه، اجتهد في إصلاحه، وإنْ رأى فيه خيرًا سدَّده وأعانه، ونصحَه في أمر دينِه أو دنياه.</t>
+  </si>
+  <si>
+    <t>Profeten – må Allāhs velsignelser og fred være med ham –  forklarede, at fuldstændig īmān (tro) ikke opnås af nogen muslim, før han elsker for sin broder det, han elsker for sig selv af lydighedshandlinger og forskellige gode gerninger – både i religion og i verdslige forhold – og hader for ham det, han hader for sig selv. Hvis han ser en mangel i sin muslimske broders tro, stræber han efter at rette den. Ser han noget godt i ham, støtter, vejleder og hjælper han ham til at fastholde det, samt rådgiver ham i spørgsmål vedrørende både hans religion og hans verdslige anliggender.</t>
+  </si>
+  <si>
+    <t>وجوب محبة المرء لأخيه ما يحبُّ لنفسه؛ لأن نفي الإيمان عمن لا يحب لأخيه ما يحب لنفسه يدل على وجوب ذلك.
+الأُخوّة في الله فوق أخوّة النسب، فحقُّها أوجب.
+تحريم كل ما ينافي هذه المحبة من الأقوال والأفعال كالغش والغيبة والحسد والعدوان على نفس المسلم أو ماله أو عرضه.
+استخدام بعض الألفاظ المحفِّزة على الفعل؛ لقوله "لأخيه".
+قال الكِرْماني رحمه الله: ومن الإيمان أيضًا أنْ يُبغِضَ لأخيه ما يبغض لنفسه من الشر، ولم يذكره؛ لأنَّ حب الشيء مستلزم لبغض نقيضه، فترك التنصيص عليه اكتفاء.</t>
+  </si>
+  <si>
+    <t>Forpligtelsen til at elske for sin broder, hvad man elsker for sig selv – fordi nægtelsen af īmān til den, der ikke gør det, indikerer, at dette er obligatorisk.
+Broderskab for Allāh står over blodsbroderskab, og derfor er dets ret endnu stærkere.
+Forbud mod alt, der modsiger denne kærlighed – hvad enten i ord eller handling – såsom bedrag, bagtalelse, misundelse eller overgreb på en muslims liv, ejendom eller ære.
+Indikation på brugen af ord, der tilskynder til handling – som når Profeten – må Allāhs velsignelser og fred være med ham – sagde: "for sin broder."
+Al-Kirmānī – må Allāh være ham barmhjertig – sagde: "Det er også en del af īmān at hade for sin broder, hvad man hader for sig selv af ondskab." Han nævnte det ikke eksplicit, fordi kærlighed til noget allerede indebærer had til dets modsætning – og det er tilstrækkeligt.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/4717</t>
+  </si>
+  <si>
+    <t>لو أنكم تتوكلون على الله حق توكله، لرزقكم كما يرزق الطير، تغدو خماصا وتروح بطانا</t>
+  </si>
+  <si>
+    <t>”Hvis I sandelig satte jeres tillid til Allāh, den tillid som tilkommer Ham, ville Han forsørge jer, ligesom Han forsørger fuglene: De drager sultne ud om morgenen og vender tilbage med fulde maver om aftenen</t>
+  </si>
+  <si>
+    <t>عن عمر بن الخطاب رضي الله عنه قال: إنه سمع نبي الله صلى الله عليه وسلم يقول: «لَو أَنَّكُمْ تَتَوَكَّلُونَ عَلَى اللهِ حَقَّ تَوَكُّلِهِ، لَرَزَقَكُمْ كَمَا يَرْزُقُ الطَّيْرَ، تَغْدُو خِمَاصًا وَتَرُوحُ بِطَانًا».</t>
+  </si>
+  <si>
+    <t>Overleveret af ‘Umar Ibn al-Khaṭṭāb ¬– må Allāh være tilfreds med ham. Han berettede: ’ Jeg hørte Profeten – må Allāhs velsignelser og fred være med ham – sige: ”Hvis I sandelig satte jeres tillid til Allāh, den tillid som tilkommer Ham, ville Han forsørge jer, ligesom Han forsørger fuglene: De drager sultne ud om morgenen og vender tilbage med fulde maver om aftenen."</t>
+  </si>
+  <si>
+    <t>يَحُثُّنا النبيُّ صلى الله عليه وسلم أن نَعتَمِد على الله عز وجل في استجلاب المنافع ودفع المضار في أمور الدنيا والدين، فإنه لا يُعطي ولا يَمنع ولا يَضر ولا يَنفع إلا هو سبحانه وتعالى، 
+وأن نفعل الأسباب التي تَجْلُب المنافع وتدفع المضار مع صدق الاعتماد على الله، فمتى فعلنا ذلك رزَقَنا اللهُ كما يرزق الطير التي تخرج صباحًا وهي جياع، ثم تعود مساءً وهي ممتلئة البطون، وهذا الفعلُ من الطير نوعٌ من الأسباب في السعي لطلب الرزق، دون التواكل والتكاسل.</t>
+  </si>
+  <si>
+    <t>Profeten – må Allāhs velsignelser og fred være med ham – opfordrer os til at stole på Allāh – Den Mægtige og Den Ophøjede – i at tiltrække gavn og afværge skade i både verdslige og religiøse anliggender. For ingen giver, tilbageholder, skader eller gavner undtagen Ham – Den Lovpriste og Den Ophøjede. Samtidig lærer han os at tage de nødvendige midler og foranstaltninger for at opnå gavn og afværge skade, men altid med oprigtig tillid til Allāh. Når vi gør dette, vil Allāh sørge for os, ligesom Han sørger for fuglene, der forlader deres reder om morgenen sultne og vender tilbage om aftenen mætte. Fuglenes søgen er et eksempel på at bruge årsagerne til forsyning – uden at falde i passivitet og uden dovnskab.</t>
+  </si>
+  <si>
+    <t>فضيلة التوكل، وأنه من أعظم الأسباب التي يُسْتَجْلَبُ بها الرزق.
+التوكل لا ينافي فعل الأسباب، فإنه أخبر أن التوكل الحقيقي لا يضادُّه الغدوُّ والرَّوَاحُ في طلب الرزق.
+اهتمام الشريعة بأعمال القلوب؛ لأن التوكل عمل قلبيٌّ.
+التعلق بالأسباب فقط نقصٌ في الدين، وترك الأسباب نقصٌ في العقل.</t>
+  </si>
+  <si>
+    <t>Dyden af tawakkul (tillid til Allāh), og at det er et af de største midler til opnå forsyning.
+At tawakkul (tillid til Allāh) ikke står i modsætning til at tage nødvendige midler, for sand tawakkul udelukker ikke, at man går tidligt ud og vender tilbage sent i bestræbelsen på at søge sit levebrød.
+Sharī‘ah lægger stor vægt på hjertets handlinger, fordi tawakkul er en hjertets handling.
+At en ensidig afhængighed af årsagerne alene er en mangel i religionen, mens en fuldstændig opgivelse af årsagerne er en mangel i fornuften.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/4721</t>
+  </si>
+  <si>
+    <t>لو يعطى الناس بدعواهم لادعى رجال أموال قوم ودماءهم، ولكن البينة على المدعى، واليمين على من أنكر</t>
+  </si>
+  <si>
+    <t>Hvis folk fik medhold i deres påstande, ville nogle mænd gøre krav på andres rigdom og blod. Bevisbyrden ligger dog hos den, der fremsætter påstanden, og eden ligger hos den, der benægter den</t>
+  </si>
+  <si>
+    <t>عَن ابنِ عباسٍ رضي الله عنهما أنَّ رسولَ اللهِ صلي الله عليه وسلم قال: «لَو يُعطَى النّاسُ بدَعواهُم لادَّعَى رِجالٌ أموالَ قَومٍ ودِماءَهُم، ولَكِنَّ البَيِّنَةَ على المُدَّعِى، واليَمينَ على مَن أنكَرَ».</t>
+  </si>
+  <si>
+    <t>Overleveret af Ibn ‘Abbās – må Allāh være tilfreds med dem begge – at Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sagde: "Hvis folk fik medhold i deres påstande, ville nogle mænd gøre krav på andres rigdom og blod. Bevisbyrden ligger dog hos den, der fremsætter påstanden, og eden ligger hos den, der benægter den."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنه لو يُعطى الناس بمُجَرَّدِ دَعواهم مِن غير أدلّة ولا قرائن لادَّعى أُناسٌ أموالَ قومٍ ودماءَهم، ولكن يجب على المُدَّعِي تقديمُ البينةِ والدليلِ بما يُطالِب، فإن لم يكن له بينة فتُعرَضُ الدعوى على المُدَّعَى عليه، فإن أنكرها فعليه الحَلِفُ ويَبْرَأ.</t>
+  </si>
+  <si>
+    <t>Profeten – må Allāhs velsignelser og fred være med ham –  forklarede, at hvis folk fik, hvad de påstår, blot fordi de rejser et krav uden beviser eller indicier, ville nogle mennesker kræve andres rigdom og liv. Den, der rejser et krav, er derfor forpligtet til at fremlægge bayyinah (bevis/dokumentation) for det, han påstår. Hvis han ikke har bevis, stilles sagen for den sagsøgte. Benægter han påstanden, skal han sværge en ed, og dermed bliver han frikendt.</t>
+  </si>
+  <si>
+    <t>قال ابن دقيق العيد: وهذا الحديث أصل من أصول الأحكام، وأعظم مرجع عند التنازع والخصام.
+الشريعة جاءت لحماية أموال الناس ودمائهم عن التلاعب.
+القاضي لا يَحكم بعلمه وإنما يَرجع إلى البينات.
+كل من ادّعى دعوى خالية عن برهان فهي مردودة، وسواء كانت في الحقوق والمعاملات أو في مسائل الإيمان والعلم.</t>
+  </si>
+  <si>
+    <t>Ibn Daqīq al-‘Eid – må Allāh være ham barmhjertig – sagde: "Denne ḥadīth er et grundlæggende princip for lovgivning og den vigtigste reference i tilfælde af tvister og konflikter."
+Shari‘ah kom for at beskytte folks rigdom og liv mod manipulation og misbrug – enhver form for bedragerisk omgang eller uretmæssig udnyttelse.
+En dommer afgør ikke ud fra sin egen viden, men baserer sig på de tilgængelige beviser.
+Enhver, der fremsætter en påstand uden beviser, skal afvises – uanset om den vedrører rettigheder og transaktioner eller spørgsmål om īmān (tro) og viden.</t>
+  </si>
+  <si>
+    <t>رواه البيهقي</t>
+  </si>
+  <si>
+    <t>[رواه البيهقي]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/4722</t>
+  </si>
+  <si>
+    <t>من أحدث في أمرنا هذا ما ليس فيه فهو رد</t>
+  </si>
+  <si>
+    <t>Enhver, der indfører noget i denne sag af vores [dvs. religionen], som ikke hører til den, så er det afvist</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ رضي الله عنها قَالَتْ: قَالَ رَسُولُ اللهِ صلى الله عليه وسلم: «مَنْ أَحْدَثَ فِي أَمْرِنَا هَذَا مَا لَيْسَ فِيهِ فَهُوَ رَدٌّ» متفق عليه.
+ولمسلم: «مَنْ عَمِلَ عَمَلًا لَيْسَ عَلَيْهِ أَمْرُنَا فَهُوَ رَدٌّ».</t>
+  </si>
+  <si>
+    <t>Overleveret af ‘Ā’ishah – må Allāh være tilfreds med hende –. Hun berettede : Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sagde: "Enhver, der indfører noget i denne sag af vores [dvs. religionen], som ikke hører til den, så er det afvist." [Ṣaḥīḥ al-Bukhārī og Ṣaḥīḥ Muslim].
+Muslim beretter også: "Enhver, der udfører en handling, der ikke er i overensstemmelse med vores sag, så er den afvist."</t>
+  </si>
+  <si>
+    <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ مَن اخترَعَ في الدِّينِ أو عَمِلَ عملًا لم يَدُل عليه دليلٌ من الكتاب والسنة، فهو مَردودٌ على صاحبِه غير مقبول عند الله.</t>
+  </si>
+  <si>
+    <t>Profeten – må Allāhs velsignelser og fred være med ham –  klargør, at enhver, der indfører noget nyt i religionen – eller udfører en handling, som ikke har grundlag i Koranen og Sunnah – vil få sin handling afvist og tilbagevist til ham selv, uden at den accepteres hos Allāh.</t>
+  </si>
+  <si>
+    <t>العبادات مبناها على ما جاء في الكتاب والسنة، فلا نعبد الله تعالى إلا بما شَرَعَ لا بالبدع والمُحْدَثات.
+الدين ليس بالرأي والاستحسان، وإنما بالاتباع للرسول صلى الله عليه وسلم.
+هذا الحديث دليلٌ على كمال الدين.
+البدعة هي كل ما أُحْدِثَ في الدين ولم يَكنْ على عهدِ النبي صلى الله عليه وسلم وأصحابه من عقيدةٍ أو قولٍ أو عملٍ.
+هذا الحديث أصلٌ من أصول الإسلام، وهو كالميزان للأعمال، فكما أنَّ كلَّ عَمَلٍ لا يُراد به وجه الله تعالى، فليس لعامله فيه ثواب، فكذلك كلُّ عمل لا يكون وِفْقَ ما جاء به رسول الله صلى الله عليه وسلم فهو مردود على عامله.
+المُحْدَثات المنهي عنها ما كان من أمور الدين وليس الدنيا.</t>
+  </si>
+  <si>
+    <t>Tilbedelseshandlinger bygger udelukkende på det, der er fastlagt i Koranen og Sunnah. Vi tilbeder kun Allāh med det, Han har foreskrevet – ikke med innovationer og nyopfundne ritualer.
+Religionen er ikke baseret på personlige meninger eller istiḥsān (subjektiv vurdering), men på at følge Sendebuddet – må Allāhs velsignelser og fred være med ham.
+Denne ḥadīth udgør et bevis på islām som en fuldendt og komplet religion.
+Bidʿah (innovation) er alt, hvad der introduceres i religionen, som ikke fandtes på Profetens – må Allāhs velsignelser og fred være med ham – og hans ledsageres tid – hvad enten det gælder trosopfattelser, udsagn eller handlinger.
+Denne ḥadīth er et grundlæggende princip i islām og fungerer som en målestok for alle handlinger. Ligesom en handling uden oprigtighed for Allāhs – Den Ophøjede – skyld ikke giver nogen belønning, sådan forkastes enhver handling, der ikke er i overensstemmelse med Sendebuddets – må Allāhs velsignelser og fred være med ham – lære, og den vender tilbage til udøveren uden værdi.
+De forbudte innovationer er dem, der vedrører religionen, ikke verdslige anliggender.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/4792</t>
+  </si>
+  <si>
+    <t>من نفس عن مؤمن كربة من كرب الدنيا نفس الله عنه كربة من كرب يوم القيامة</t>
+  </si>
+  <si>
+    <t>“Den, der lindrer en troende for en af dette livs vanskeligheder, ham vil Allāh befri for en af Opstandelsesdagens vanskeligheder</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ نَفَّسَ عَنْ مُؤْمِنٍ كُرْبَةً مِنْ كُرَبِ الدُّنْيَا نَفَّسَ اللهُ عَنْهُ كُرْبَةً مِنْ كُرَبِ يَوْمِ الْقِيَامَةِ، وَمَنْ يَسَّرَ عَلَى مُعْسِرٍ يَسَّرَ اللهُ عَلَيْهِ فِي الدُّنْيَا وَالْآخِرَةِ، وَمَنْ سَتَرَ مُسْلِمًا سَتَرَهُ اللهُ فِي الدُّنْيَا وَالْآخِرَةِ، وَاللهُ فِي عَوْنِ الْعَبْدِ مَا كَانَ الْعَبْدُ فِي عَوْنِ أَخِيهِ، وَمَنْ سَلَكَ طَرِيقًا يَلْتَمِسُ فِيهِ عِلْمًا سَهَّلَ اللهُ لَهُ بِهِ طَرِيقًا إِلَى الْجَنَّةِ، وَمَا اجْتَمَعَ قَوْمٌ فِي بَيْتٍ مِنْ بُيُوتِ اللهِ يَتْلُونَ كِتَابَ اللهِ وَيَتَدَارَسُونَهُ بَيْنَهُمْ إِلَّا نَزَلَتْ عَلَيْهِمِ السَّكِينَةُ، وَغَشِيَتْهُمُ الرَّحْمَةُ، وَحَفَّتْهُمُ الْمَلَائِكَةُ، وَذَكَرَهُمُ اللهُ فِيمَنْ عِنْدَهُ، وَمَنْ بَطَّأَ بِهِ عَمَلُهُ لَمْ يُسْرِعْ بِهِ نَسَبُهُ».</t>
+  </si>
+  <si>
+    <t>Overleveret af Abū Hurayrah – må Allāh være tilfreds med ham –. Han berettede: Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sagde: “Den, der lindrer en troende for en af dette livs vanskeligheder, ham vil Allāh befri for en af Opstandelsesdagens vanskeligheder. Den, der gør det let for en gældsplaget, vil Allāh gøre det let for ham i dette liv og i det Hinsidige. Den, der skjuler en muslims fejl, vil Allāh skjule hans fejl i dette liv og i det Hinsidige. Allāh hjælper Sine tjenere, så længe tjeneren hjælper sin bror. Den, der vandrer ad en vej for at søge viden, vil Allāh gøre vejen til Paradis let for ham. Og intet folk samles i et af Allāhs huse for at recitere Allāhs Bog og studere den sammen, uden at roen vil sænke sig over dem, barmhjertighed vil dække dem, englene vil omgive dem, og Allāh vil nævne dem blandt dem, der er hos Ham. Og den, der bliver holdt tilbage af sine gerninger, vil ikke blive fremmet af sin slægt.”</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ جَزاء المسلم عند الله مِن جِنْس ما يَعمله المسلم مع المسلمين؛ فمَن نفَّس وفرَّج وأزال وكَشَفَ عن مؤمنٍ كُربةً وشدة من كُرَب الدنيا، جازاه الله بأن ينفَّس عنه كربةً من كرب يوم القيامة.
+ومَن يَسَّر على معسرٍ وسهَّل عليه وأزال عسرته، يسَّر الله عليه في الدنيا والآخرة. 
+ومَن ستر مسلمًا كأن اطّلع منه على ما لا ينبغي إظهاره من الزّلات والعَثَرات، ستره الله في الدنيا والآخرة. 
+والله يكون مُعينًا لِعَبدِه، ما كان العبد سائرًا في إعانة أخيه في مصالحه الدينية والدنيوية، والإعانة تكون بالدعاء والبدن والمال وغير ذلك. 
+ومن مشى إلى تحصيل علمٍ شرعيٍ، قاصدًا به وجه الله تعالى؛ سهَّل الله له به طريقًا إلى الجنة. 
+وما اجتمع قومٌ في بيتٍ من بيوت الله، يتلون كتاب الله ويتدارسونه بينهم، إلا نزلت عليهم الطمأنينة والوقار، وغطتهم وعمَّتهم رحمة الله، وحفَّتْهم الملائكة، وأثنى الله عليهم في المقرَّبين عنده، وكفى شرفًا ذِكرُ اللهِ العبدَ في الملأ الأعلى. 
+ومَن كان عمله ناقصًا، لم يُلْحِقْه بمرتبة أصحاب الأعمال، فينبغي ألا يَتَّكل على شرف النسب وفضيلة الآباء ويُقَصّر في العمل.</t>
+  </si>
+  <si>
+    <t>Profeten – må Allāhs velsignelser og fred være med ham – forklarede, at en muslims belønning hos Allāh svarer til den måde, han selv handler på over for sine trosfæller. Den, der lindrer en troende og fjerner en af dette livs vanskeligheder, vil Allāh belønne ved at fjerne en af Opstandelsesdagens vanskeligheder fra ham. Den, der gør det let for en gældsplaget og letter hans byrde, vil Allāh gøre det let for ham i både dette liv og i det Hinsidige. Den, der skjuler en muslims fejl – når han er blevet bekendt med noget, der ikke bør afsløres af fejltrin og forseelser – vil Allāh skjule ham i dette liv og i det Hinsidige. Allāh er en hjælper for Sin tjener, så længe tjeneren fortsætter med at hjælpe sin broder i både religiøse og verdslige anliggender. Hjælpen kan være gennem duʿāʾ (påkaldelse), med sin egen person, med penge eller på anden måde. Den, der søger islamisk viden, med den hensigt at behage Allāh – Den Ophøjede – vil Allāh gøre vejen til Paradis let for ham. Og ingen gruppe mennesker samles i et af Allāhs huse for at recitere Hans Bog og studere den sammen, uden at ro og værdighed sænker sig over dem, Hans barmhjertighed dækker dem, englene omgiver dem, og Allāh nævner dem blandt de nærmeste hos Ham. Og det er en tilstrækkelig ære for en tjener at blive nævnt af Allāh i den højeste forsamling. Den, hvis gerninger er mangelfulde, vil ikke blive ophøjet til rang med dem, der har fuldendte gerninger. Han bør derfor ikke stole på ædel slægt eller sine forfædres dyder og derefter forsømmeligt undlade at handle.</t>
+  </si>
+  <si>
+    <t>قال ابن دقيق العيد: هذا حديث عظيم، جامع لأنواع من العلوم والقواعد والآداب، فيه فضل قضاء حوائج المسلمين ونفعهم بما يتيسر، مِن علم، أو مال، أو معاونة، أو إشارة بمصلحة، أو نصيحة، أو غير ذلك.
+الترغيب في التيسير على المعسر.
+الحث على عون العبد المسلم، وأن الله تعالى يُعين المعين حسب إعانته لأخيه.
+مِن سِتْر المسلم: عدمُ تتبُّع عوراته، وقد رُوي عن بعض السلف أنه قال: أدركت قومًا لم يكن لهم عيوب، فذكروا عيوبَ الناس، فَذَكَر الناسُ لهم عيوبًا، وأدركت قومًا كانت لهم عيوب، فَكَفُّوا عن عيوب الناس، فنُسِيت عيوبُهم.
+ليس من لوازم الستر على الناس ترك المنكر وعدم تغييره، بل يُغَيِّر ويَسْتُر، وهذا في حقِّ مَن لا يُعرَف بالفساد والتَّمَادِيْ في الطغيان، وأما من عُرِف بذلك فإنه لا يُستحب الستر عليه، بل يرفع أمره إلى مَن له الولاية، إذا لم يخَفْ مِن ذلك مفسدة؛ وذلك لأن الستر عليه يُغْرِيْهِ على الفساد، ويُجَرِّئهُ على أذية العباد، ويُجرّئ غيره من أهل الشر والعناد.
+الحث على طلب العلم وتلاوة القرآن وتدارسه.
+قال النووي: في هذا دليل لفضل الاجتماع على تلاوة القرآن في المسجد... ويلحق بالمسجد في تحصيل هذه الفضيلة الاجتماع في مدرسة ورباط ونحوهما إن شاء الله تعالى.
+الجزاء إنما رتَّبَه الله على الأعمال لا على الأنساب.</t>
+  </si>
+  <si>
+    <t>Ibn Daqīq al-‘Eid – må Allāh være ham barmhjertig –sagde: “Dette er en mægtig ḥadīth, som samler forskellige discipliner, principper og etiketter. Den understreger dyden i at opfylde muslimers behov og gavne dem med det, man har mulighed for – om det er viden, rigdom, praktisk hjælp, et nyttigt råd, vejledning eller andet.”
+Opfordring til at vise lettelse og imødekommenhed over for den, der er i økonomiske vanskeligheder
+Den opfordrer til at hjælpe sine trosfæller, og at Allāh – Den Ophøjede – hjælper den, der hjælper andre, i forhold til hans hjælp til sin bror.
+En del af at dække over en muslims fejl er ikke at opspore og forfølge hans svagheder. Det er berettet fra nogle af de tidlige muslimer, at en af dem sagde: “Jeg mødte folk uden fejl, men fordi de talte om andres fejl, nævnte folk deres. Og jeg mødte folk med fejl, men fordi de afholdt sig fra at nævne andres fejl, blev deres egne glemt.”
+At dække over andres fejl betyder ikke at ignorere det onde og undlade at ændre det. Ondskab bør bekæmpes, mens man stadig dækker over. Dette gælder dem, der ikke er kendt for korruption og vedvarende overtrædelse. Men hvis nogen er kendt for det, anbefales det ikke at dække over ham. I stedet bør hans sag bringes for myndigheden – hvis der ikke frygtes en større skade – for at dække over ham i dette tilfælde tilskynder ham til fordærv, gør ham dristig i at skade mennesker og giver mod til andre forbrydere og stædige til at gøre det samme.
+Opfordring til at søge viden, recitere Koranen og studere den.
+An-Nawawī – må Allāh være ham barmhjertig – sagde: “Dette er et bevis på dyden ved at samles i moskeen for at recitere Koranen. Og tilsvarende opnås denne dyd ved at samles i en skole, et ribāṭ (et religiøst samlingssted eller lærdomscenter) eller lignende steder, hvis Allāh – Den Ophøjede – vil.”
+Belønningen er knyttet til gerninger – ikke til afstamning.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/4801</t>
+  </si>
+  <si>
+    <t>يا عبادي إني حرمت الظلم على نفسي، وجعلته بينكم محرما، فلا تظالموا</t>
+  </si>
+  <si>
+    <t>O, Mine tjenere! Jeg har gjort uretfærdighed forbudt for Mig Selv, og Jeg har gjort den forbudt blandt jer, så gør ikke uret mod hinanden</t>
+  </si>
+  <si>
+    <t>عن أبي ذر رضي الله عنه: عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِيمَا رَوَى عَنِ اللهِ تَبَارَكَ وَتَعَالَى أَنَّهُ قَالَ: «يَا عِبَادِي إِنِّي حَرَّمْتُ الظُّلْمَ عَلَى نَفْسِي، وَجَعَلْتُهُ بَيْنَكُمْ مُحَرَّمًا، فَلَا تَظَالَمُوا، يَا عِبَادِي كُلُّكُمْ ضَالٌّ إِلَّا مَنْ هَدَيْتُهُ، فَاسْتَهْدُونِي أَهْدِكُمْ، يَا عِبَادِي كُلُّكُمْ جَائِعٌ إِلَّا مَنْ أَطْعَمْتُهُ، فَاسْتَطْعِمُونِي أُطْعِمْكُمْ، يَا عِبَادِي كُلُّكُمْ عَارٍ إِلَّا مَنْ كَسَوْتُهُ، فَاسْتَكْسُونِي أَكْسُكُمْ، يَا عِبَادِي إِنَّكُمْ تُخْطِئُونَ بِاللَّيْلِ وَالنَّهَارِ وَأَنَا أَغْفِرُ الذُّنُوبَ جَمِيعًا فَاسْتَغْفِرُونِي أَغْفِرْ لَكُمْ، يَا عِبَادِي إِنَّكُمْ لَنْ تَبْلُغُوا ضَرِّي فَتَضُرُّونِي، وَلَنْ تَبْلُغُوا نَفْعِي فَتَنْفَعُونِي، يَا عِبَادِي لَوْ أَنَّ أَوَّلَكُمْ وَآخِرَكُمْ وَإِنْسَكُمْ وَجِنَّكُمْ كَانُوا عَلَى أَتْقَى قَلْبِ رَجُلٍ وَاحِدٍ مِنْكُمْ مَا زَادَ ذَلِكَ فِي مُلْكِي شَيْئًا، يَا عِبَادِي لَوْ أَنَّ أَوَّلَكُمْ وَآخِرَكُمْ وَإِنْسَكُمْ وَجِنَّكُمْ كَانُوا عَلَى أَفْجَرِ قَلْبِ رَجُلٍ وَاحِدٍ مَا نَقَصَ ذَلِكَ مِنْ مُلْكِي شَيْئًا، يَا عِبَادِي لَوْ أَنَّ أَوَّلَكُمْ وَآخِرَكُمْ وَإِنْسَكُمْ وَجِنَّكُمْ قَامُوا فِي صَعِيدٍ وَاحِدٍ فَسَأَلُونِي فَأَعْطَيْتُ كُلَّ إِنْسَانٍ مَسْأَلَتَهُ مَا نَقَصَ ذَلِكَ مِمَّا عِنْدِي إِلَّا كَمَا يَنْقُصُ الْمِخْيَطُ إِذَا أُدْخِلَ الْبَحْرَ، يَا عِبَادِي إِنَّمَا هِيَ أَعْمَالُكُمْ أُحْصِيهَا لَكُمْ ثُمَّ أُوَفِّيكُمْ إِيَّاهَا، فَمَنْ وَجَدَ خَيْرًا فَلْيَحْمَدِ اللهَ، وَمَنْ وَجَدَ غَيْرَ ذَلِكَ فَلَا يَلُومَنَّ إِلَّا نَفْسَهُ».</t>
+  </si>
+  <si>
+    <t>Overleveret af Abū Dharr – må Allāh være tilfreds med ham: Han berettede at Profeten – må Allāhs velsignelser og fred være med ham – i det han berettede fra sin Herre– Den Velsignede og Den Ophøjede – at Han sagde: "O, Mine tjenere! Jeg har gjort uretfærdighed forbudt for Mig Selv, og Jeg har gjort den forbudt blandt jer, så gør ikke uret mod hinanden. O, Mine tjenere! I er alle vildledte, undtagen den, Jeg har retledt. Så bed Mig om retledning, og Jeg vil retlede jer. O, Mine tjenere! I er alle sultne, undtagen den, Jeg har givet mad. Så bed Mig om mad, og Jeg vil give jer mad. O, Mine tjenere! I er alle nøgne, undtagen den, Jeg har klædt. Så bed Mig om klæder, og Jeg vil klæde jer. O, Mine tjenere! I begår fejl både dag og nat, og Jeg tilgiver alle synder. Så bed Mig om tilgivelse, og Jeg vil tilgive jer. O, Mine tjenere! I vil aldrig kunne nå at skade Mig og dermed skade Mig, og I vil aldrig kunne nå at gavne Mig og dermed gavne Mig. O, Mine tjenere! Hvis de første og de sidste af jer, både mennesker og djinn, var på hjertet af den mest gudfrygtige iblandt jer, ville det ikke øge Mit kongedømme det mindste. O, Mine tjenere! Hvis de første og de sidste af jer, både mennesker og djinn, var på hjertet af den mest fordærvede iblandt jer, ville det ikke mindske Mit kongedømme det mindste. O, Mine tjenere! Hvis de første og de sidste af jer, både mennesker og djinn, stod samlet på ét sted og bad Mig om noget, og Jeg gav hver enkelt, hvad han bad om, ville det ikke mindske, hvad Jeg har, mere end havet mindskes, når en nål dyppes ned i det. O, Mine tjenere! Det er jeres egne handlinger, Jeg optegner for jer og derefter gengælder jer. Så den, der finder noget godt, lad ham lovprise Allāh. Og den, der finder andet end det, må kun bebrejde sig selv."</t>
+  </si>
+  <si>
+    <t>يُبيِّنُ النبيُّ صلى الله عليه وسلم أنَّ الله سبحانه وتعالى قال بأنه حَرَّم الظلم على نفسه، وجعل الظلم محرّمًا بين خلقِه فلا يَظلم أحد أحدًا، 
+وأن الخلقَ كلَّهم ضالون عن طريق الحق إلا بهداية الله وتوفيقه، ومن سَألَها اللهَ وفقَه وهداه، 
+وأن الخلق فقراء إلى الله محتاجون إليه في جميع حوائجهم، ومن سأل الله قضى حاجته وكفاه، 
+وأنهم يذنبون بالليل والنهار، والله تعالى يستر ويتجاوز عند سؤال العبد المغفرة، 
+وأنهم لا يستطيعون أن يضروا الله أو ينفعوه بشيء، 
+وأنهم لو كانوا على أتقى قلب رجل واحد ما زادت تقواهم في ملك الله، 
+ولو كانوا على أفجر قلب رجل واحد ما نقص فجورهم من ملكه شيئًا؛ لأنهم ضعفاء فقراء إلى الله، محتاجون إليه في كل حال وزمان ومكان، وهو الغني سبحانه، 
+وأنهم لو قاموا في مقام واحد إنسُهم وجنُّهم، أولُهم وآخِرُهم يسألون اللهَ فأعطى كلَّ واحد منهم ما سأل، ما نقص ذلك مما عند الله شيئًا، كالإبرة لو أُدْخِلت البحرَ ثم أُخْرِجت لم يَنقص البحر بذلك شيء، وهذا لكمال غناه سبحانه.
+وأن الله سبحانه يحفظ أعمالَ العبادِ ويُحصيها عليهم، ثم يُوفِّيهم إياها يوم القيامة، فمن وجد جزاء عمله خيرًا فليحمد الله على توفيقه لطاعته، ومن وجد جزاء عمله شيئًا غير ذلك فلا يلومَنَّ إلا نفسَه الأمارةَ بالسوءِ التي قادتْه إلى الخُسران.</t>
+  </si>
+  <si>
+    <t>Profeten – må Allāhs velsignelser og fred være med ham – forklarer, at Allāh – Den Ophøjede – har sagt, at Han har gjort ẓulm (uretfærdighed) forbudt for Sig Selv og har gjort den forbudt blandt Sine skabninger – så ingen må begå uret mod nogen anden. At hele skabelsen er vildledt fra sandhedens vej, undtagen gennem Allāhs retledning og Hans tawfīq (bistand). Den, der beder Ham om den, vil Han bistå og retlede. Han forklarer også, at skabningen er i fuldstændig afhængighed af Allāh – fattige og nødlidende i alle deres behov. Den, der beder Ham, vil Han opfylde hans behov og give ham det, der er tilstrækkeligt. Han beskriver endvidere, at menneskene synder dag og nat, men Allāh tilgiver og overser, når Hans tjener søger Hans tilgivelse. Han tydeliggør, at de aldrig kan skade Allāh eller gavne Ham på nogen måde. Og at selvom de var lige så fromme som et enkelt menneskes hjerte, ville deres fromhed ikke øge Allāhs rige. Og selv hvis de alle var på hjertet af den mest fordærvede iblandt jer, ville deres fordærv ikke mindske Hans kongedømme det mindste; for de er alle svage og afhængige af Allāh i enhver tid og situation, mens Han – Den Lovpriste – er Den Selvtilstrækkelige  og Uafhængige. Og selv hvis hele menneskeheden og alle djinn, fra den første til den sidste, stod samlet på ét sted og bad Allāh, og Han gav hver enkelt, hvad han bad om, ville det ikke mindske det, Han har, det mindste. Det ville ikke tømme Hans rigdom mere, end havet mindskes, når en nål dyppes i det og trækkes op igen. Og dette er et udtryk for Hans fuldkomne uafhængighed.
+Allāh – Den Lovpriste – bevarer tjenernes gerninger og optegner dem imod dem, og derefter vil Han fuldt gengælde dem på Opstandelsens Dag. Den, der finder, at belønningen for hans gerninger er god, skal lovprise Allāh for Hans tawfīq (at Han har gjort det muligt for ham at adlyde Ham). Og den, der finder belønningen for sine gerninger andet end det gode, skal ikke bebrejde nogen anden end sin nafs al-Ammārah bis-sū’ (sjæl, der befaler det onde), som førte ham til tab.</t>
+  </si>
+  <si>
+    <t>هذا الحديث مما يرويه النبي صلى الله عليه وسلم عن ربه، ويسمى بالحديث القدسي أو الإلهي، وهو الذي لفظه ومعناه من الله، غير أنه ليست فيه خصائص القرآن التي امتاز بها عما سواه ، من التعبد بتلاوته والطهارة له والتحدي والإعجاز وغير ذلك.
+ما يحصل للعباد من علم أو اهتداء، فبهداية الله وتعليمه.
+ما أصاب العبد من خير فمن فضل الله تعالى، وما أصابه من شر فمن نفسه وهواه.
+من أحسن فبتوفيق الله، وجزاؤه فضل من الله فله الحمد، ومن أساء فلا يلومن إلا نفسه.</t>
+  </si>
+  <si>
+    <t>At denne ḥadīth er blandt de beretninger, som Profeten – må Allāhs velsignelser og fred være med ham – viderebringer direkte fra sin Herre. Den kaldes en ḥadīth Qudsī (hellig/guddommelig ḥadīth). Dens ord og mening stammer fra Allāh, men den har ikke de særtræk, som Koranen er udmærket med – såsom, at recitationen af den er en form for tilbedelse, at rituel renhed er påkrævet ved berøring, samt udfordringen og det mirakuløse i dens stil.
+At al viden og retledning, som mennesket opnår, er ved Allāhs retledning og undervisning.
+Alt godt, der rammer en tjener, er af Allāhs – Den Ophøjede – nåde mens alt ondt, der rammer ham, er fra hans eget selv og begær.
+At den, der gør godt, gør det ved Allāhs tawfīq (bistand og guddommelige succes), og hans belønning er af Allāhs gunst – derfor tilkommer lovprisning Ham alene. Og den, der gør ondt, må ikke bebrejde nogen anden end sig selv.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/4810</t>
+  </si>
+  <si>
+    <t>يا غلام، إني أعلمك كلمات، احفظ الله يحفظك، احفظ الله تجده تجاهك، إذا سألت فاسأل الله، وإذا استعنت فاستعن بالله</t>
+  </si>
+  <si>
+    <t>O unge dreng! Jeg vil lære dig nogle ord. Vogt Allāh [dvs. vær gudsbevidst], så vil Han bevare dig. Vogt Allāh [dvs. vær gudsbevidst], så vil du finde Ham foran dig. Når du beder, så bed kun Allāh, og når du søger hjælp, så søg kun hjælp hos Allāh</t>
+  </si>
+  <si>
+    <t>عن ابن عباس رضي الله عنهما قال: كُنْتُ خَلْفَ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَوْمًا، فَقَالَ: «يَا غُلَامُ، إِنِّي أُعَلِّمُكَ كَلِمَاتٍ، احْفَظِ اللهَ يَحْفَظْكَ، احْفَظِ اللهَ تَجِدْهُ تُجَاهَكَ، إِذَا سَأَلْتَ فَاسْأَلِ اللهَ، وَإِذَا اسْتَعَنْتَ فَاسْتَعِنْ بِاللهِ، وَاعْلَمْ أَنَّ الْأُمَّةَ لَوِ اجْتَمَعَتْ عَلَى أَنْ يَنْفَعُوكَ بِشَيْءٍ، لَمْ يَنْفَعُوكَ إِلَّا بِشَيْءٍ قَدْ كَتَبَهُ اللهُ لَكَ، وَلَوِ اجْتَمَعُوا عَلَى أَنْ يَضُرُّوكَ بِشَيْءٍ، لَمْ يَضُرُّوكَ إِلَّا بِشَيْءٍ قَدْ كَتَبَهُ اللهُ عَلَيْكَ، رُفِعَتِ الْأَقْلَامُ وَجَفَّتِ الصُّحُفُ».</t>
+  </si>
+  <si>
+    <t>Overleveret af Ibn ‘Abbās, – må Allāh være tilfreds med dem begge. Han berettede: ”Jeg sad bag Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – [ridende bag ham på hans ridedyr] en dag, og han sagde: ’O unge dreng! Jeg vil lære dig nogle ord. Vogt Allāh [dvs. vær gudsbevidst], så vil Han bevare dig. Vogt Allāh [dvs. vær gudsbevidst], så vil du finde Ham foran dig. Når du beder, så bed kun Allāh, og når du søger hjælp, så søg kun hjælp hos Allāh. Og vid, at hvis hele ummah forener sig om at gavne dig med noget, vil de ikke kunne gavne dig med andet end det, Allāh allerede har nedskrevet for dig. Og hvis de forener sig om at skade dig med noget, vil de ikke kunne skade dig med andet end det, Allāh allerede har nedskrevet imod dig. Pennene er blevet løftet [dvs. skriveprocessen er afsluttet], og siderne er tørre [dvs. at det, der er skrevet, er permanent]."</t>
+  </si>
+  <si>
+    <t>يُخبرُ ابنُ عباس رضي الله عنه أنه كان صغيرًا راكبًا مع النبي صلى الله عليه وسلم، فقال له عليه الصلاة والسلام: إني أُعلِّمك أمورًا وأشياءَ ينفعك الله بها:
+احفظ الله بِحفظِ أوامرِه واجتنابِ نواهيه، بحيث يَجِدُكَ في الطاعات والقربات، ولا يجدُكَ في المعاصي والآثام، فإن فعلتَ ذلك كان جزاؤك أن يحفظَك الله من مكاره الدنيا والآخرة، وينصرَك في مُهماتِك أينما توجَّهتَ.
+وإذا أردتَ أن تسأل شيئًا، فلا تسألْ إلا الله فإنه وحده الذي يُجيب السائلين.
+وإذا أردتَ العونَ فلا تستعنْ إلا بالله.
+ولْيكُن عندك يقينٌ أنه لن تحصل لك منفعة ولو اجتمع على منفعتِك أهلُ الأرض جميعًا إلا ما كتبه الله لك، ولن يحصُلَ عليك ضرر ولو اجتمع على ضرك أهلُ الأرض جميعًا إلا ما قدَّره الله عليك.
+وأن هذا الأمر قد كَتَبه الله عز وجل وقدّره وِفْقَ ما اقتضته حكمته وعلمه، ولا تبديل لما كتبه الله.</t>
+  </si>
+  <si>
+    <t>Ibn ‘Abbās – må Allāh være tilfreds med dem begge – beretter, at han var en ung dreng, der red sammen med Profeten – må Allāhs velsignelser og fred være med ham. Profeten sagde til ham: ”Jeg vil lære dig nogle ord, gennem hvilke Allāh vil gavne dig.”
+At ”vogte Allāh” betyder at overholde Hans befalinger og undgå Hans forbud – således at Han finder dig blandt lydigheds- og hengivenhedshandlinger og ikke blandt synder og overtrædelser. Hvis du gør dette, vil belønningen være, at Allāh beskytter dig mod denne verdens og det hinsides ulykker og giver dig sejr i dine anliggender, uanset hvor du vender dig hen.
+”Hvis du vil bede om noget, så bed kun Allāh, for Han alene besvarer dem, der beder.
+Hvis du søger hjælp, så søg kun hjælp hos Allāh.”
+”Vær overbevist om, at ingen gavn kan nå dig – selvom alle jordens folk forenedes om at gavne dig – undtagen det, Allāh allerede har skrevet for dig. Og ingen skade kan ramme dig – selvom alle jordens folk forenedes om at skade dig – undtagen det, Allāh allerede har fastsat imod dig.”
+Alt dette er nedskrevet af Allāh – Den Mægtige og Den Ophøjede – og forordnet i overensstemmelse med Hans visdom og viden. Der findes ingen ændring i det, Allāh har bestemt.</t>
+  </si>
+  <si>
+    <t>أهمية تعليم الصغار والأطفال أمورَ الدين من التوحيد والآداب وغير ذلك.
+الجزاء من جنس العمل.
+الأمر بالاعتماد على الله، والتوكل عليه دون غيره، وهو نعم الوكيل.
+الإيمان بالقضاء والقدر والرضا به، وأن الله قدر كل شيء.
+من أضاع أمر الله فإن الله يُضَيِّعُه ولا يَحفظُه.</t>
+  </si>
+  <si>
+    <t>Vigtigheden af at undervise børn og unge i religionens grundlæggende anliggender – såsom Tawḥīd (troen på Allāhs enhed), etikette og andre fundamentale principper.
+Al-djazā’ min djins al-‘amal – Gengældelse efter gerningens art.
+En befaling om at have tillid til Allāh og forlade sig på Ham alene – for Han er den bedste beskytter.
+Īmān (tro) på qaḍā’ wa qadar (den guddommelige bestemmelse), at acceptere den med tilfredshed og at erkende, at alt er fastlagt af Allāh.
+At den, der forsømmer Allāhs befalinger, vil Allāh overlade ham til sig selv – og Han vil ikke beskytte ham.</t>
+  </si>
+  <si>
+    <t>رواه الترمذي</t>
+  </si>
+  <si>
+    <t>[رواه الترمذي]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/4811</t>
+  </si>
+  <si>
+    <t>من كان يؤمن بالله واليوم الآخر فليقل خيرا أو ليصمت</t>
+  </si>
+  <si>
+    <t>Den, der tror på Allāh og den Yderste Dag, skal tale godt eller tie stille</t>
+  </si>
+  <si>
+    <t>عن أبي هريرة رضي الله عنه عن رسول الله صلى الله عليه وسلم قال: «مَنْ كَانَ يُؤْمِنُ بِاللهِ وَالْيَوْمِ الْآخِرِ فَلْيَقُلْ خَيْرًا أَوْ لِيَصْمُتْ، وَمَنْ كَانَ يُؤْمِنُ بِاللهِ وَالْيَوْمِ الْآخِرِ فَلْيُكْرِمْ جَارَهُ، وَمَنْ كَانَ يُؤْمِنُ بِاللهِ وَالْيَوْمِ الْآخِرِ فَلْيُكْرِمْ ضَيْفَهُ».</t>
+  </si>
+  <si>
+    <t>Overleveret af Abū Hurayrah – må Allāh være tilfreds med ham. Han berettede: Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sagde: "Den, der tror på Allāh og den Yderste Dag, skal tale godt eller tie stille. Den, der tror på Allāh og den Yderste Dag, skal ære sin nabo. Den, der tror på Allāh og den Yderste Dag, skal ære sin gæst."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ العبدَ المؤمن بالله واليوم الآخر الذي إليه معاده وفيه مجازاته بعمله، يَحُثُّه إيمانُه على فعل هذه الخصال: 
+الأولى: القول الحسن: من التسبيح والتهليل، والأمر بالمعروف، والنهي عن المنكر، والإصلاح بين الناس، فإنْ لم يفعل فلْيلزم السكوت ويَكُف أذاه ويحفظ لسانه. 
+الثاني: إكرام الجار: بالإحسان إليه وعدم إيذائه.
+الثالث: إكرام الضيف القادم لزيارتك: بطِيْبِ الكلام وإطعام الطعام ونحو ذلك.</t>
+  </si>
+  <si>
+    <t>Profeten – må Allāhs velsignelser og fred være med ham – understreger, at den, der tror på Allāh og den Yderste Dag – hvor mennesket vender tilbage og bliver belønnet for sine gerninger – bliver motiveret af sin tro til at udvise disse egenskaber:
+1. At tale godt, såsom Tasbīḥ (SubḥānAllāh ¬– at lovprise Allāh) Tahlīl (Lā ilāha illā Allāh ¬– der er ingen gud [værdig til tilbedelse] undtagen Allāh), at påbyde det gode, forbyde det onde og skabe forsoning mellem mennesker. Hvis han ikke kan gøre det, bør han tie stille, afholde sig fra at skade andre og vogte sin tunge.
+2. At ære sin nabo – ved at behandle ham venligt og undlade at skade ham.
+3. At ære sin gæst – ved at tale venligt, sørge for mad og vise gæstfrihed på andre måder.</t>
+  </si>
+  <si>
+    <t>الإيمان بالله واليوم الآخر أَصْلٌ لكلِّ خير، ويَبعث على فعل الخير.
+التحذير من آفات اللسان.
+دين الإسلام دين الأُلفة والكرم.
+هذه الخصال من شُعَب الإيمان ومن الآداب المحمودة.
+كثرة الكلام قد تَجُرُّ إلى المكروه أو المحرَّم، والسلامة في عدم الكلام إلا في الخير.</t>
+  </si>
+  <si>
+    <t>Al-Īmān (Troen) på Allāh og den Yderste Dag er grundlaget for alt godt og tilskynder til gode handlinger.
+En advarsel mod tungens farer.
+Islām er en religion præget af samhørighed, venlighed og gavmildhed.
+Disse egenskaber er blandt troens grene og udtryk for prisværdig etikette.
+Overdreven tale kan føre til det forkastelige eller det forbudte – sikkerheden ligger i kun at tale om det, der er godt.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/5437</t>
+  </si>
+  <si>
+    <t>يا ابن آدم إنك ما دعوتني ورجوتني غفرت لك على ما كان فيك ولا أبالي</t>
+  </si>
+  <si>
+    <t>O Adams søn, så længe du påkalder Mig og håber på Mig, vil Jeg tilgive dig for det, du har gjort, og Jeg bekymrer Mig ikke om det</t>
+  </si>
+  <si>
+    <t>عَنْ أَنَسِ بْنِ مَالِكٍ رضي الله عنه قَالَ: سَمِعْتُ رَسُولَ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «قَالَ اللَّهُ تَبَارَكَ وَتَعَالَى: يَا ابْنَ آدَمَ إِنَّكَ مَا دَعَوْتَنِي وَرَجَوْتَنِي غَفَرْتُ لَكَ عَلَى مَا كَانَ فِيكَ وَلاَ أُبَالِي، يَا ابْنَ آدَمَ لَوْ بَلَغَتْ ذُنُوبُكَ عَنَانَ السَّمَاءِ ثُمَّ اسْتَغْفَرْتَنِي غَفَرْتُ لَكَ، وَلاَ أُبَالِي، يَا ابْنَ آدَمَ إِنَّكَ لَوْ أَتَيْتَنِي بِقُرَابِ الأَرْضِ خَطَايَا ثُمَّ لَقِيتَنِي لاَ تُشْرِكُ بِي شَيْئًا لأَتَيْتُكَ بِقُرَابِهَا مَغْفِرَةً».</t>
+  </si>
+  <si>
+    <t>Overleveret af Anas Ibn Mālik – må Allāh være tilfreds med ham. Han berettede: Jeg hørte Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sige: “Allāh Den Velsignet og Den Ophøjet – siger: ‘O Adams søn, så længe du påkalder Mig og håber på Mig, vil Jeg tilgive dig for det, du har gjort, og Jeg bekymrer Mig ikke om det. O Adams søn, hvis dine synder når himlens højder, og du derefter søger Min tilgivelse, vil Jeg tilgive dig, og Jeg bekymrer Mig ikke om det. O Adams søn, hvis du kommer til Mig med synder, der fylder jorden, men møder Mig uden at sætte nogen ved Min side [uden at begå Shirk] – vil Jeg komme til dig med en tilgivelse, der fylder den [jorden].’”</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلَّى اللهُ علَيه وسلَّم أنَّ الله تباركَ وتعالى قال في الحديثِ القدسيِّ: يا ابنَ آدمَ ما دمْتَ تدْعونِي وتَرْجو رَحْمتي، ولمْ تَقْنَطْ؛ سَتَرتُ ذنبَكَ ومحوتُه غير مبالٍ فيه؛ ولو كانَ هذا الذنب والمعصية من الكبائر. 
+يا ابن آدم: لو كَثُرَت ذُنوبُك كثرةً تَملَأُ ما بينَ السَّماءِ والأرضِ بحيث تَبلُغُ أقطارَها وتَعُمَّ نَواحِيَها، ثمَّ استَغفَرتَني؛ محوت وغَفَرتُ لك جميعَها غيرَ مُبالٍ بكَثرتِها.
+يا ابنَ آدمَ: إنَّك لو أتيتَني بعدَ الموتِ بمِلْءِ الأرضِ ذُنوبًا ومَعاصِيَ، وكنتَ قد مِتَّ مُوحِّدًا لا تُشرِكُ بي شيئًا؛ لقابَلتُ هذه الذُّنوبَ والْمعاصِيَ، بمِلْئِ الأرض، مَغفِرةً؛ لأنَّني واسِعُ المغفرةِ، وأغفِرُ كل الذنوب إلا الشِّركَ.</t>
+  </si>
+  <si>
+    <t>Profeten – må Allāhs velsignelser og fred være med ham – berettede, at Allāh Den Velsignet og Den Ophøjet – siger i denne ḥadīth Qudsī: “O Adams søn, så længe du påkalder Mig, håber på Min barmhjertighed og ikke fortvivler, vil Jeg skjule din synd og udslette den uden at bekymre Mig om den – selv hvis synden er blandt de største synder.” “O Adams søn, hvis dine synder var så talrige, at de fyldte rummet mellem himlen og jorden, nåede dens ender og omfattede alle dens egne, og du så bad Mig om tilgivelse, vil Jeg tilgive dig dem alle – uden at bekymre Mig om, hvor mange de er.”
+“O Adams søn, hvis du kommer til Mig efter døden med jorden fyldt af synder og overtrædelser, men du døde som muwaḥḥid (en, der bekender Tawḥīd – den rene monoteisme – uden at sætte partnere ved Min side), vil Jeg møde disse synder med jorden fyldt af tilgivelse. For Jeg er Den, der har uendelig tilgivelse, og Jeg tilgiver alle synder undtagen shirk (at sætte partnere ved siden af Mig).”</t>
+  </si>
+  <si>
+    <t>سعة رحمة الله تعالى ومغفرته وفضله.
+فضل التوحيد، وأنَّ الله يغفر للموحدين الذنوب والمعاصي.
+خطر الشرك وأن الله لا يغفر للمشركين.
+قال ابن رجب: وقد تضمَّن هذا الحديث الأسباب الثلاثة التي تحصل بها مغفرة الذنوب: الأول: الدعاء مع الرجاء، الثاني: الاستغفار وطلب التوبة، الثالث: الموت على التوحيد.
+هذا الحديث مما يرويه النبي صلى الله عليه وسلم عن ربه، ويسمى بالحديث القدسي أو الإلهي، وهو الذي لفظه ومعناه من الله، غير أنه ليست فيه خصائص القرآن التي امتاز بها عما سواه، من التعبد بتلاوته والطهارة له والتحدي والإعجاز وغير ذلك.
+الذنوب ثلاثة أنواع: الأول: الشرك بالله؛ وهذا لا يغفره الله، قال الله عز وجل: {إنه من يشرك بالله فقد حرم الله عليه الجنة}، الثاني: ظلم العبد نفسه فيما بينه وبين ربه من ذنوب ومعاصي؛ فإن الله عز وجل يغفر ذلك، ويتجاوز إن شاء، الثالث: ذنوب لا يترك الله منها شيئًا؛ وهي ظلم العباد بعضهم بعضًا، فلا بد من القصاص.</t>
+  </si>
+  <si>
+    <t>Allāhs – Den Ophøjede – vidtfavnende barmhjertighed, tilgivelse og nåde.
+Tawḥīds (troen på Allāhs Enhed) dyd, og at Allāh tilgiver al-Muwaḥḥidīn (dem, der bekender Hans Enhed) deres synder og overtrædelser.
+Faren ved shirk (sætte partnere ved siden af Allāh), og at Allāh ikke tilgiver al-Mushrikīn (afgudsdyrkere).
+Ibn Radjab – må Allāh være ham barmhjertig – sagde: "Denne ḥadīth indeholder de tre grunde, hvorved synder tilgives: For det første – du‘ā’ (påkaldelse) sammen med håb. For det andet – at søge tilgivelse og angre. For det tredje – at dø på Tawḥīd."
+Denne ḥadīth er en beretning, som Profeten – må Allāhs velsignelser og fred være med ham – viderebringer fra sin Herre. Den kaldes en ḥadīth Qudsī eller guddommelig ḥadīth, og dens ord og mening stammer fra Allāh. Den besidder dog ikke de særpræg, som Koranen har, såsom påbuddet om tilbedelse ved recitation, nødvendigheden af rituel renhed ved berøring, udfordringen det mirakuløse og så videre.
+Synder er af tre typer: 1. Shirk med Allāh – dette tilgiver Han ikke. Allāh – Den Mægtige og Den Ophøjet – siger: Sandelig, den, der sætter partnere ved siden af Allāh, [for] ham har Allāh sandelig forbudt al-Djannah [Paradiset].” [Sūrah Al-Māʾidah:5:72]  2. At en tjener begår uret mod sig selv gennem synder og overtrædelser mellem ham og hans Herre – dette tilgiver Allāh – Den Mægtige og Den Ophøjede –og overser, hvis Han vil.  3. Synder, som Allāh ikke lader ustraffede – nemlig at tjenerne begår uret mod hinanden. For disse er gengældelse uundgåelig.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/5456</t>
+  </si>
+  <si>
+    <t>لا يؤمن أحدكم حتى أكون أحب إليه من والده وولده والناس أجمعين</t>
+  </si>
+  <si>
+    <t>Ingen af jer tror oprigtigt, før jeg er mere elsket af ham end hans far, hans barn og hele menneskeheden</t>
+  </si>
+  <si>
+    <t>عن أنس رضي الله عنه قال: قال النبي صلى الله عليه وسلم: «لَا يُؤْمِنُ أَحَدُكُمْ حَتَّى أَكُونَ أَحَبَّ إِلَيْهِ مِنْ وَالِدِهِ وَوَلَدِهِ وَالنَّاسِ أَجْمَعِينَ».</t>
+  </si>
+  <si>
+    <t>Overleveret af Anas – må Allāh være tilfreds med ham . Han berettede: Profeten – må Allāhs velsignelser og fred være med ham – sagde: "Ingen af jer tror oprigtigt, før jeg er mere elsket af ham end hans far, hans barn og hele menneskeheden."</t>
+  </si>
+  <si>
+    <t>يُخْبِرُنا رسولُ الله صلى الله عليه وسلم أنَّ المسلم لا يكون كاملَ الإيمان حتى يُقَدِّمَ محبةَ رسولِ الله صلى الله عليه وسلم على محبة أمه وأبيه وابنه وابنته والناس أجمعين، وهذه المحبة تقتضي طاعتَه ونصرتَه، وتركَ معصيتِه.</t>
+  </si>
+  <si>
+    <t>Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – gør os opmærksom på, at en muslim ikke opnår fuldkommen tro, før kærligheden til Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sættes højere end kærligheden til ens mor, far, søn, datter og hele menneskeheden. Denne kærlighed indebærer lydighed over for ham, støtte til ham samt at afholde sig fra at være ulydig imod ham.</t>
+  </si>
+  <si>
+    <t>وجوب محبة الرسول صلى الله عليه وسلم، وتقديمها على محبَّة كل مخلوق.
+ من علامة كمال المحبة: نَصرُ سنة رسول الله، وبذل النفس والمال في ذلك.
+ محبة الرسول صلى الله عليه وسلم تقتضي طاعتَه فيما أمر وتصديقَه فيما أخبر واجتناب ما نهى عنه وزجر، واتباعَه وترك البدع.
+حق النبي صلى الله عليه وسلم أعظم وآكَدُ من كل الناس؛ لأنه كان سببًا في هدايتِنا من الضلالة واستنقاذِنا من النار والفوز بالجنة.</t>
+  </si>
+  <si>
+    <t>Forpligtelsen til at elske Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – og sætte denne kærlighed over kærligheden til enhver anden skabning.
+Et tegn på perfekt kærlighed er at støtte Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – Sunnah og ofre liv og rigdom i dens tjeneste.
+At elske Sendebuddet – må Allāhs velsignelser og fred være med ham – indebærer at adlyde, hvad han har befalet, tro på det, han har berettet, undgå det, han har forbudt, samt at følge ham og afholde sig fra bidʿah  (innovationer).
+Profetens – må Allāhs velsignelser og fred være med ham – ret over os er større og mere bydende end noget menneskes, da han var midlet til vores retledning fra vildfarelse, vores frelse fra Ilden og vores sejr – i form af at opnå Paradiset.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/5953</t>
+  </si>
+  <si>
+    <t>من عادى لي وليا فقد آذنته بالحرب، وما تقرب إلي عبدي بشيء أحب إلي مما افترضت عليه</t>
+  </si>
+  <si>
+    <t>Den, der viser fjendtlighed mod en walī (en nær ven og tjener af Allāh) af Mig, har Jeg erklæret krig imod. Min tjener nærmer sig ikke Mig med noget mere elsket af Mig end det, Jeg har gjort obligatorisk for ham</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِنَّ اللَّهَ قَالَ: مَنْ عَادَى لِي وَلِيًّا فَقَدْ آذَنْتُهُ بِالحَرْبِ، وَمَا تَقَرَّبَ إِلَيَّ عَبْدِي بِشَيْءٍ أَحَبَّ إِلَيَّ مِمَّا افْتَرَضْتُ عَلَيْهِ، وَمَا يَزَالُ عَبْدِي يَتَقَرَّبُ إِلَيَّ بِالنَّوَافِلِ حَتَّى أُحِبَّهُ، فَإِذَا أَحْبَبْتُهُ: كُنْتُ سَمْعَهُ الَّذِي يَسْمَعُ بِهِ، وَبَصَرَهُ الَّذِي يُبْصِرُ بِهِ، وَيَدَهُ الَّتِي يَبْطِشُ بِهَا، وَرِجْلَهُ الَّتِي يَمْشِي بِهَا، وَإِنْ سَأَلَنِي لَأُعْطِيَنَّهُ، وَلَئِنِ اسْتَعَاذَنِي لَأُعِيذَنَّهُ، وَمَا تَرَدَّدْتُ عَنْ شَيْءٍ أَنَا فَاعِلُهُ تَرَدُّدِي عَنْ نَفْسِ المُؤْمِنِ، يَكْرَهُ المَوْتَ وَأَنَا أَكْرَهُ مَسَاءَتَهُ».</t>
+  </si>
+  <si>
+    <t>Overleveret af Abū Hurayrah – må Allāh være tilfreds med ham. Han berettede: Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sagde: ”Sandelig, Allāh Den Ophøjede siger: 'Den, der viser fjendtlighed mod en walī (en nær ven og tjener af Allāh) af Mig, har Jeg erklæret krig imod. Min tjener nærmer sig ikke Mig med noget mere elsket af Mig end det, Jeg har gjort obligatorisk for ham. Og Min tjener fortsætter med at nærme sig Mig gennem nawāfil (frivillige handlinger), indtil Jeg elsker ham. Når Jeg elsker ham, er Jeg hans hørelse, som han hører med, hans syn, som han ser med, hans hånd, som han griber med, og hans fod, som han går med. Hvis han beder Mig, vil Jeg sandelig give ham, og hvis han søger Min beskyttelse, vil Jeg sandelig beskytte ham. Jeg tøver ikke i noget, som Jeg beslutter at gøre, så meget som Jeg tøver i at tage sjælen fra en troende – han hader døden, og Jeg hader at gøre ham ondt [men døden er uundgåelig for ham].'"</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم في الحديثِ القُدْسِيِّ أنَّ الله عز وجل قال: 
+مَن آذى وَليًّا من أوليائي وأغضبَه وأبغضَه فقد أَعْلمتُه وأعلنتُ له العداوة. 
+والوليُّ هو: المؤمنُ التَّقي، وعلى قدر ما للعبد من الإيمان والتقوى يكون نصيبُه من ولاية الله. 
+وما تقرَّب المسلم إلى ربِّه بشيء أحب إليه مما افترضه وأوجبه عليه من فعل الطاعات وترك المحرمات، وما يزال المسلم يتقرّب إلى ربه بالنوافل مع الفرائض؛ حتى ينال محبة الله. 
+فإذا أحبه الله كان الله مُسددًا له في هذه الأعضاء الأربعة:
+يُسدِّدُه في سمعه، فلا يسمع إلا ما يرضي الله. 
+ويُسدده في بصره، فلا ينظر إلا إلى ما يحب الله النظر إليه ويرضاه.
+ويُسدده في يده، فلا يعمل بيده إلا ما يرضي الله. 
+ويُسدده في رجله، فلا يمشي إلا إلى ما يرضي الله، ولا يسعى إلا إلى ما فيه الخير. 
+ومع هذا إنْ سأل اللهَ شيئًا فإنَّ الله يعطيه ما سأل، فيكون مجابَ الدعوة، ولئن استعاذ بالله ولجأ إليه طلبًا للحماية، فإن الله سبحانه يُعيذه ويحميه مما يخاف. 
+ثم قال الله تعالى: وما تَردَّدتُ عن شيءٍ أنا فاعله تَرَدُّدي في قَبْضِ نَفْس المؤمن رحمة به؛ لأنه يكره الموت لما فيه من الألم، والله يكره ما يُؤلم المؤمن.</t>
+  </si>
+  <si>
+    <t>Profeten – må Allāhs velsignelser og fred være med ham – berettede i en ḥadīth Qudsī, at Allāh – Den Mægtige og Den Ophøjede – siger: "Den, gør fortræd mod en walī (en nær ven og tjener af Allāh) blandt Mine awliyā’ (Allāhs nære venner og tjenere), gør ham vred eller hader ham, har Jeg erklæret Mit fjendskab mod ham."
+En walī er en gudsbevidst troende. Hans andel af Allāhs wilāyah (beskyttelse og nærhed) står i forhold til hans tro og gudsbevidsthed. Intet bringer en muslim tættere på sin Herre end de pligter, Han har pålagt – ved at udføre lydighedshandlinger og afholde sig fra det forbudte. En muslim fortsætter med at nærme sig sin Herre gennem nawāfil (frivillige handlinger af tilbedelse) i tillæg til de obligatoriske handlinger, indtil han opnår Allāhs kærlighed. Når Allāh elsker ham, styrker Han hans fire lemmer:
+Han giver ham evnen til at handle rigtigt i sin hørelse, så han kun hører det, der behager Allāh.
+Han giver ham evnen til at handle rigtigt i sit syn, så han kun ser på det, Allāh elsker og er tilfreds med.
+Han giver ham evnen til at handle rigtigt med sine hænder, så han kun udfører det, der behager Allāh.
+Han giver ham evnen til at handle rigtigt med sine fødder, så han kun går mod det, der behager Allāh, og kun stræber efter det, der fører til det gode.
+Og med alt dette: hvis han beder Allāh om noget, vil Allāh give ham det – hans du‘ā’ (påkaldelse) vil blive besvaret. Hvis han søger tilflugt hos Allāh og vender sig til Ham for beskyttelse, vil Allāh – Den Lovpriste – give ham ly og beskytte ham mod det, han frygter.
+Til sidst siger Allāh – Den Ophøjede: "Jeg tøver ikke i noget, Jeg beslutter at gøre, så meget som Jeg tøver i at tage en troendes sjæl – af barmhjertighed over for ham. For han hader døden på grund af dens smerte, og Jeg hader at påføre Min troende smerte."</t>
+  </si>
+  <si>
+    <t>هذا الحديث ممّا يَرويه النبيُّ صلى الله عليه وسلم عن ربه، ويُسمّى بالحديث القُدْسِي أو الإلهي، وهو الذي لَفْظُه ومعناه مِن الله، غير أنه ليست فيه خصائصُ القرآن التي امتاز بها عما سواه، من التعبُّدِ بتلاوتِه والطهارة له والتَّحَدِّي والإعجاز، وغير ذلك.
+النهي عن إيذاء أولياء الله والترغيب في حُبِّهم، والاعتراف بفضلهم.
+الأمر بمعاداة أعداء الله وتحريم موالاتهم.
+مَن ادَّعَى ولايةَ اللهِ بدون اتّباع شرعِه فهو كاذبٌ في دعواه.
+تُنالُ ولايةُ الله بفعل الواجبات وترك المحرمات.
+مِن أسباب محبة الله للعبد وإجابة دعوته فِعْلُ النوافل بعد القيام بالواجبات وترك المحرمات.
+الدلالة على شرف الأولياء ورفعة منزلتهم.</t>
+  </si>
+  <si>
+    <t>At denne ḥadīth er blandt de beretninger, som Profeten – må Allāhs velsignelser og fred være med ham – viderebringer direkte fra sin Herre. Den kaldes en ḥadīth Qudsī (hellig/guddommelig ḥadīth). Dens ord og mening stammer fra Allāh, men den har ikke de særtræk, som Koranen er udmærket med – såsom, at recitationen af den er en form for tilbedelse, at rituel renhed er påkrævet ved berøring, samt udfordringen og dens mirakuløse stil og så videre.
+Forbud mod at gøre fortræd mod Allāhs awliyā’ (Allāhs nære venner og tjenere), samt opmuntring til kærlighed til dem og anerkendelse af deres dyd.
+Befalingen om at modsætte sig Allāhs fjender og forbud mod at indgå venskab med dem.
+At den, der hævder Allāhs wilāyah (beskyttelse og nærhed) uden at følge Hans lov, er en løgner i sin påstand.
+At Allāhs wilāyah (beskyttelse og nærhed) opnås ved at udføre de obligatoriske handlinger og afholde sig fra de forbudte.
+At en af grundene til Allāhs kærlighed til Sin tjener og til at besvare hans ad‘iyah (bønner) er udførelsen af nawāfil (frivillige handlinger) efter opfyldelsen af de obligatoriske handlinger og undgåelsen af de forbudte.
+Indikationen af awliyā’s (Allāhs nære venner og tjenere) ære og deres ophøjede status.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/6337</t>
+  </si>
+  <si>
+    <t>اجتنبوا هذه القاذورة التي نهى الله عنها فمن ألم فليستتر بستر الله وليتب إلى الله، فإنه من يبد لنا صفحته نقم عليه كتاب الله عز وجل</t>
+  </si>
+  <si>
+    <t>“Undgå denne skændsel, som Allāh har forbudt. Den, der begår en synd, bør skjule sig under Allāhs dække og vende sig angrende til Ham. Den, der åbent viser os sin synd, vil vi straffe i overensstemmelse med Allāhs – Den Mægtige og Den Ophøjede – Bog.”</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللَّهِ بْنِ عُمَرَ رضي الله عنهما أَنَّ رَسُولَ اللَّهِ صلى الله عليه وسلم قَامَ بَعْدَ أَنْ رَجَمَ الْأَسْلَمِيَّ فَقَالَ: «اجْتَنِبُوا ‌هَذِهِ ‌الْقَاذُورَةَ الَّتِي نَهَى اللَّهُ عَنْهَا فَمَنْ أَلَمَّ فَلْيَسْتَتِرْ بِسِتْرِ اللَّهِ وَلْيُتُبْ إِلَى اللَّهِ، فَإِنَّهُ مَنْ يُبْدِ لْنَا صَفْحَتَهُ نُقِمْ عَلَيْهِ كِتَابَ اللَّهِ عز وجل».</t>
+  </si>
+  <si>
+    <t>Overleveret af ‘Abdullāh Ibn ‘Umar – må Allāh være tilfreds med begge – at Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – rejste sig, efter at al-Aslamī var blevet stenet, og sagde: “Undgå denne skændsel, som Allāh har forbudt. Den, der begår en synd, bør skjule sig under Allāhs dække og vende sig angrende til Ham. Den, der åbent viser os sin synd, vil vi straffe i overensstemmelse med Allāhs – Den Mægtige og Den Ophøjede – Bog.”</t>
+  </si>
+  <si>
+    <t>أخبر ابن عمر رضي الله عنهما أن النبي صلى الله عليه وسلم قام بعد أن رجم ماعز بن مالك الأسلمي رضي الله عنه حدَّ الزنا، فخطب بالناس وقال: 
+اجتنبوا ‌هذه ‌القاذورة وما يُستقذر ويُستقبح من المعاصي التي نهى الله عنها، ومن وقع وأصاب منها شيئًا وجب عليه شيئان: 
+الأول: أن يستتر حيث ستره الله ولا يُخبِر بمعصيته. 
+الثاني: أن يبادر بالتوبة إلى الله ولا يصرّ عليها، ومن ظهرت لنا معصيته أقمنا عليه الحدَّ المذكور في كتاب الله عز وجل لتلك المعصية.</t>
+  </si>
+  <si>
+    <t>Ibn ‘Umar – må Allāh være tilfreds med ham – berettede, at efter at Profeten – må Allāhs velsignelser og fred være med ham – havde ladet Mā‘iz Ibn Mālik al-Aslamī – må Allāh være tilfreds med ham – stene til døde for utugt, holdt han en tale til folket og sagde: “Undgå denne skændsel – og enhver afskyelig synd, som Allāh har forbudt. Den, der falder i en sådan synd, påhviler to ting: 1. At han skjuler sig, sådan som Allāh har skjult ham, og ikke afslører sin synd. 2. At han skynder sig til anger og ikke fortsætter i den. Men den, hvis synd bliver åbenlys for os, vil vi straffe med den foreskrevne straf, som er nævnt i Allāhs – Den Mægtige og Den Ophøjede – Bog.”</t>
+  </si>
+  <si>
+    <t>الترغيب في ستر العبد المذنب نفسه، ويتوب عن الذنب فيما بينه وبين ربه.
+الحدود إذا بلغت ولي الأمر فلا بد من إقامة الحد.
+وجوب اجتناب المعاصي، والتوبة منها.</t>
+  </si>
+  <si>
+    <t>Opfordring til, at synderen skjuler sin synd og omvender sig mellem sig selv og sin Herre.
+At hvis de foreskrevne straffe når frem til myndigheden, må de udføres.
+Forpligtelsen til at undgå synder og angre dem.</t>
+  </si>
+  <si>
+    <t>رواه الحاكم والبيهقي</t>
+  </si>
+  <si>
+    <t>[رواه الحاكم والبيهقي]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/58240</t>
+  </si>
+  <si>
+    <t>كل مسكر خمر، وكل مسكر حرام، ومن شرب الخمر في الدنيا فمات وهو يدمنها لم يتب، لم يشربها في الآخرة</t>
+  </si>
+  <si>
+    <t>”Enhver form for berusende middel er khamr (alkohol/berusende drik), og enhver form for berusende middel er forbudt. Den, der drikker khamr i denne verden og dør, mens han er afhængig af det uden at have angret, vil ikke drikke det i Det Hinsidige.”</t>
+  </si>
+  <si>
+    <t>عن ابن عمر رضي الله عنهما قال: قال رسول الله صلى الله عليه وسلم: «كل مُسْكِرٍ خَمْرٌ، وكل مُسْكِرٍ حرام، ومن شرِب الخمر في الدنيا فمات وهو يُدْمِنُهَا لَمْ يَتُبْ، لَمْ يَشْرَبْهَا في الآخرة».</t>
+  </si>
+  <si>
+    <t>Overleveret af Ibn ‘Umar – må Allāh være tilfreds med dem begge –. Han berettede: Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sagde: ”Enhver form for berusende middel er khamr (alkohol/berusende drik), og enhver form for berusende middel er forbudt. Den, der drikker khamr i denne verden og dør, mens han er afhængig af det uden at have angret, vil ikke drikke det i Det Hinsidige.”</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنّ كل ما يُغيِّبُ العقلَ ويُذهبُه فهو خمر مُسْكر سواء كان شربًا أو أكلًا أو استنشاقًا أو غير ذلك، وأن كل ما يسكر ويذهب العقل فقد حرّمه الله عز وجل ونهى عنه، قليله وكثيره، 
+وأن كل من شرب أي نوع من أنواع تلك المسكرات، وواظب على شربها ولم يتب منها حتى مات؛ فهو مستحق لعقاب الله بحرمانه من شربها في الجنة.</t>
+  </si>
+  <si>
+    <t>Profeten – må Allāhs velsignelser og fred være med ham – forklarede, at alt, hvad der slører eller fjerner sindet, er khamr, uanset om det drikkes, spises, sniffes eller indtages på anden vis. Alt, hvad der beruser og blokerer sindet, har Allāh – Den Mægtige og Den Ophøjede – gjort forbudt, uanset om det er i små eller store mængder. Enhver, der drikker nogen form for berusende drik, fortsætter med at drikke den og ikke angrer, før han dør, fortjener Allāhs straf ved at blive nægtet retten til at drikke den i Paradis.</t>
+  </si>
+  <si>
+    <t>علة تحريم الخمر الإسكار، فكل ما يُسكر من أي نوع كان فهو حرام.
+الله -تعالى- حرَّم الخمر؛ لما تشتمل عليه من الأضرار والمفاسد العظيمة.
+شرب الخمر في الجنة من كمال اللذة وتمام النعيم.
+مَن لم يُمسكْ نفسَه عن شرب الخمر في الدنيا حَرَمَه الله شربَها في الجنة، فالجزاء من جنس العمل.
+ الحث على المبادرة بالتوبة من الذنوب قبل الموت.</t>
+  </si>
+  <si>
+    <t>Årsagen til forbud mod khamr er beruselse – alt, der beruser, uanset form, er forbudt.
+Allāh – Den Ophøjede – har forbudt khamr på grund af den store skade og fordærv, det medfører.
+At drikke khamr i Paradis er et udtryk for fuldkommen nydelse og fuldstændig lyksalighed.
+Den, der ikke afholder sig fra at drikke khamr i denne verden, vil Allāh nægte at drikke den i Paradis. Al-Djazā’ min djins al-‘amal – Gengældelse efter gerningens art.
+Tilskyndelse til at fremskynde anger og omvendelse fra synder, inden døden indtræffer.</t>
+  </si>
+  <si>
+    <t>رواه مسلم وأخرج البخاري الجملة الأخيرة منه</t>
+  </si>
+  <si>
+    <t>[رواه مسلم وأخرج البخاري الجملة الأخيرة منه]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/58259</t>
+  </si>
+  <si>
+    <t>بني الإسلام على خمس</t>
+  </si>
+  <si>
+    <t>”Islām er bygget på fem [søjler]</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللهِ بنِ عُمَر رضي الله عنهما قال: قال رسولُ الله صلى الله عليه وسلم: «بُنِيَ الْإِسْلَامُ عَلَى خَمْسٍ: شَهَادَةِ أَنْ لَا إِلَهَ إِلَّا اللهُ، وَأَنَّ مُحَمَّدًا عَبْدُهُ وَرَسُولُهُ، وَإِقَامِ الصَّلَاةِ، وَإِيتَاءِ الزَّكَاةِ، وَحَجِّ الْبَيْتِ، وَصَوْمِ رَمَضَانَ».</t>
+  </si>
+  <si>
+    <t>Overleveret af ‘Abdullāh Ibn ‘Umar – må Allāh være tilfreds med begge. Han berettede: Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sagde: ”Islām er bygget på fem [søjler]: ash-Shahādah (vidnesbyrdet) – an lā ilāha illā Allāh, wa-anna Muḥammadan ‘abduhū wa-rasūluh (at der ikke er nogen gud [værdig til tilbedelse] undtagen Allāh, og at Muḥammad er Hans tjener og Sendebud); at opretholde aṣ-Ṣalāh (bønnen); at give az-Zakāt (den obligatoriske almisse); at udføre al-Ḥadjdj (pilgrimsfærden) til Huset (Ka‘bahen); og aṣ-Ṣawm (faste) i måneden Ramaḍān.”</t>
+  </si>
+  <si>
+    <t>شَبَّهَ النبيُّ صلى الله عليه وسلم الإسلامَ بِبِناءٍ مُحْكَمٍ بأركانه الخمسة الحاملة لذلك البُنيان، وبقية خصال الإسلام كتتمة البنيان، 
+وأولُ هذه الأركان: الشهادتان؛ شهادة أن لا إله إلا الله وأنَّ محمدًا رسول الله، وهما ركن واحد؛ لا تنفك إحداهما عن الأخرى، ينطق العبد بهما معترفًا بوحدانية الله واستحقاقه للعبادة وحده دون ما سواه، وعاملًا بمقتضاها، ومؤمنًا برسالة محمد صلى الله عليه وسلم مُتَّبِعًا له. 
+والركن الثاني: إقامة الصلاة، وهي الصلوات الخمس المفروضات في اليوم والليلة: الفجر، والظهر، والعصر، والمغرب، والعشاء، بشروطها وأركانها وواجباتها. 
+والركن الثالث: إخراج الزكاة المفروضة، وهي عبادة ماليَّة واجبة في كل مال بَلَغَ قَدْرًا مُحَدّدًا في الشرع، تُعطى لمستحقيها. 
+والركن الرابع: الحج، وهو قَصْدُ مكة لإقامة المَناسك، تَعبُّدًا لله عز وجل. 
+والركن الخامس: صوم رمضان، وهو الإمساك عن الأكل والشرب وغيرهما من المفطرات بِنِيَّةِ التعبُّد لله، من طلوع الفجر إلى غروب الشمس.</t>
+  </si>
+  <si>
+    <t>Profeten – må Allāhs velsignelser og fred være med ham – sammenlignede islām med en solid bygning, der bæres af fem søjler. Disse søjler udgør fundamentet for religionen, mens de øvrige islamiske handlinger og dyder fuldender strukturen. Den første søjle: Ash-shahādatān (de to vidnesbyrd) – lā ilāha illā Allāh, Muḥammad rasūl Allāh – er én samlet søjle, da de ikke kan adskilles. Den troende erklærer dermed Allāhs Enhed og Hans ret til tilbedelse alene, handler i overensstemmelse hermed og bekræfter troen på Muḥammads – må Allāhs velsignelser og fred være med ham – budskab ved at følge ham. Den anden søjle: at opretholde aṣ-Ṣalāh, dvs. de fem daglige obligatoriske bønner: Fadjr, Ẓuhr, ʿAṣr, Maghrib og ʿIshā’, med deres betingelser, søjler og pligter. Den tredje søjle: at give az-Zakāt, en økonomisk tilbedelseshandling, der er obligatorisk for formuer, som når niṣāb (den fastsatte minimumsgrænse), og som skal gives til de berettigede. Den fjerde søjle er al-Ḥadjdj (pilgrimsfærden) – dvs. rejsen med hensigt til Makkah for at udføre ritualerne – i tilbedelse af Allāh – Den Mægtige og Den Ophøjede. Den femte søjle: aṣ-Ṣawm i Ramaḍān, som er at afholde sig fra mad, drikke og andre ting, der bryder fasten, fra daggry til solnedgang, med hensigten at tilbede Allāh.</t>
+  </si>
+  <si>
+    <t>تلازم الشهادتين، فلا تصح أحدهما إلا بالأخرى؛ لذا جعلهما ركنًا واحدًا.
+الشهادتان هما أساس الدين، فلا يُقبل قولٌ ولا عملٌ إلا بهما.</t>
+  </si>
+  <si>
+    <t>De to shahādatān er uløseligt forbundne; den ene er ugyldig uden den anden, og derfor regnes de som én søjle.
+De to shahādatān udgør fundamentet for hele religionen – ingen tale og ingen handling accepteres uden dem.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/65000</t>
   </si>
   <si>
     <t>من رأى منكم منكرا فليغيره بيده، فإن لم يستطع فبلسانه، فإن لم يستطع فبقلبه، وذلك أضعف الإيمان</t>
   </si>
   <si>
     <t>”Den af jer, der ser en forkert handling, skal ændre den med sin hånd. Hvis han ikke formår det, så med sin tunge. Og hvis han heller ikke formår det, så med sit hjerte – og dét er den svageste form for Īmān [tro].”</t>
   </si>
   <si>
     <t>عن أبي سعيد الخُدْريِّ رضي الله عنه قال: سمعت رسول الله صلى الله عليه وسلم يقول: «‌مَنْ ‌رَأَى ‌مِنْكُمْ ‌مُنْكَرًا فَلْيُغَيِّرْهُ بِيَدِهِ، فَإِنْ لَمْ يَسْتَطِعْ فَبِلِسَانِهِ، فَإِنْ لَمْ يَسْتَطِعْ فَبِقَلْبِهِ، وَذَلِكَ أَضْعَفُ الْإِيمَانِ».</t>
   </si>
   <si>
     <t>Overleveret af Abū Saī‘d Al-Khuḍrī – må Allāh være tilfreds med ham. Han berettede: ’Jeg hørte Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sige: ”Den af jer, der ser en forkert handling, skal ændre den med sin hånd. Hvis han ikke formår det, så med sin tunge. Og hvis han heller ikke formår det, så med sit hjerte – og dét er den svageste form for Īmān [tro].”</t>
   </si>
   <si>
     <t>يأمر النبي صلى الله عليه وسلم بتغيير المنكر -وهو كل ما نهى الله عنه ورسوله- حسب الاستطاعة، 
 فإذا رأى منكرًا فيجب عليه تغييره باليد إن كان له قدرة، 
 فإن عجز عن ذلك فليغيره بلسانه بأن ينهى مرتكبه ويُبيِّن له ضرره ويرشده إلى الخير بدل هذا الشر، 
 فإن عجز عن هذه المرتبة فليغيره بقلبه بأن يَكرَه هذا المنكر ويَعزِم أنه لو قدر على تغييره لفعل، 
 والتغيير بالقلب أضعف مراتب الإيمان في تغيير المنكر.</t>
   </si>
   <si>
     <t>Profeten – må Allāhs velsignelser og fred være med ham – befaler at ændre en forkert handling, som omfatter alt det, Allāh og Hans Sendebud har forbudt efter evne. Så når han ser noget forkasteligt, er det pålagt ham at ændre det med hånden, hvis han har evne til det, Hvis han ikke er i stand til dette, skal han ændre det med sin tunge ved at irettesætte den, der begår det forkastelig, forklare ham skaden derved og vejlede ham til det gode som alternativ til det onde. Hvis han heller ikke formår dette, skal han ændre det med sit hjerte – dvs. ved at nære had til den forkastelige handling og have en fast intention om, at hvis han kunne ændre det, ville han gøre det. Ændring med hjertet er den svageste form for tro i forhold til at ændre det forkastelig.</t>
   </si>
   <si>
     <t>الحديث أصل في بيان مراتب تغيير المنكر.
@@ -1644,50 +3141,93 @@
   <si>
     <t>يخبر النبي صلى الله عليه وسلم: أن الله يـحب أن تؤتى رخصه التي شرعها، من التخفيفات في الأحكام والعبادات، والتسهيل فيها على الـمكلف لعذر -كقصر الصلاة وجمعها في حال السفرـ، 
 كما أنه يحب أن تؤتى عزائمه، من الأمور الواجبة؛ لأن أمر الله في الرخص والعزائم واحد.</t>
   </si>
   <si>
     <t>Profeten – må Allāhs velsignelser og fred være med ham – informerer, at Allāh elsker, at rukhaṣ (de lempelser), Han har foreskrevet, efterkommes. Disse udgør lettelser i retsregler og tilbedelseshandlinger – givet for at gøre det nemmere for den forpligtede på grund af en undskyldende årsag – såsom forkortelse og samling af bønner under rejse. Ligesom Han elsker, at Hans bindende pligter (ʿazāʾim) efterkommes – for Allāhs befaling gælder med samme autoritet, hvad enten det er i form af lempelse eller forpligtelse.</t>
   </si>
   <si>
     <t>رحمة الله تعالى بعباده، وأنّه سبحانه يحبّ إتيان ما شرعه مِن الرّخص.
 كمال هذه الشريعة، ورفعها الحرج عن المسلم.</t>
   </si>
   <si>
     <t>Allāhs – Den Ophøjede – barmhjertighed over for Hans tjenere, og at Han – Den Lovpriste – elsker, at de lempelser, Han har foreskrevet, følges.
 Denne Sharīʿah  er fuldkommen, og ophæver byrder fra muslimen.</t>
   </si>
   <si>
     <t>رواه ابن حبان</t>
   </si>
   <si>
     <t>[رواه ابن حبان]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/da/browse/hadith/65017</t>
   </si>
   <si>
+    <t>قل لي في الإسلام قولا لا أسأل عنه أحدا غيرك، قال: قل: آمنت بالله، ثم استقم</t>
+  </si>
+  <si>
+    <t>fortæl mig en erklæring om islām, som jeg ikke vil spørge nogen andre end dig om." Han sagde: "Sig: 'Jeg tror på Allāh, og vær så standhaftig.'</t>
+  </si>
+  <si>
+    <t>عَنْ سُفْيان بنِ عَبْدِ اللهِ الثَّقَفِيّ رضي الله عنه قال: قُلْتُ: يَا رَسُولَ اللهِ، قُلْ لِي فِي الْإِسْلَامِ قَوْلًا لَا أَسْأَلُ عَنْهُ أَحَدًا غَيْرَكَ، قَالَ: «قُلْ: آمَنْتُ بِاللهِ، ثُمَّ اسْتَقِمْ».</t>
+  </si>
+  <si>
+    <t>Overleveret af Sufyān Ibn ‘Abdullah ath-Thaqafī – må Allāh være tilfreds med ham. Han berettede: "Jeg sagde: O Allāhs Sendebud, fortæl mig en erklæring om islām, som jeg ikke vil spørge nogen andre end dig om." Han sagde: "Sig: 'Jeg tror på Allāh, og vær så standhaftig.'"</t>
+  </si>
+  <si>
+    <t>سَأَلَ الصحابيُّ سفيانُ بنِ عبدِ الله رضي الله عنه النبيَّ صلى الله عليه وسلم أنْ يُعَلِّمَه قولًا جامِعًا لمعاني الإسلام يَتَمَسَّكُ به ولا يَسأل عنه غيرَه؟ 
+فقال له صلى الله عليه وسلم: قل: وَحَّدْتُ اللهَ، وآمنتُ أنه ربي وإلهي وخالقي ومعبودي الحق لا شريك له، 
+ثم ينقاد لطاعة الله بأداء فرائض الله وترك محارم الله ويستمر عليها.</t>
+  </si>
+  <si>
+    <t>Ledsageren Sufyān Ibn ‘Abdullah – må Allāh være tilfreds med ham – bad Profeten – må Allāhs velsignelser og fred være med ham – om at lære ham en samlet erklæring, der indeholder islām i sin helhed, så han kunne holde sig til den uden at spørge andre. Profeten – må Allāhs velsignelser og fred være med ham –  sagde til ham: "Sig: 'Jeg tror på Allāh' – dvs. jeg erklærer Allāhs Enhed og tror, at Han er min Herre, min Gud, min Skaber og Den Ene, der med ret skal tilbedes – Han har igen partner.'" Derefter pålagde han ham at underkaste sig i lydighed til Allāh ved at udføre Hans forpligtelser, afholde sig fra Hans forbud og vedblive i denne standhaftighed.</t>
+  </si>
+  <si>
+    <t>أصلُ الدين هو الإيمان بالله بروبيته وألوهيته وأسمائه وصفاته.
+أهمية الاستقامة بعد الإيمان، والاستمرار في العبادة، والثبات على ذلك.
+الإيمان شرط لقبول الأعمال .
+الإيمان بالله، يشمل ما يجب اعتقادُه من عقائد الإيمان وأصوله، وما يتبع ذلك من أعمال القلوب، والانقياد والاستسلام لله باطنًا وظاهرًا.
+الاستقامةُ مُلازَمَةُ الطريق، بفعل الواجبات وترك المنهيات.</t>
+  </si>
+  <si>
+    <t>Grundlaget for religion er īmān (troen) på Allāh, Hans Rubūbiyyah (Herredømme), Hans ’Ulūhiyyah (Guddommelighed) og Hans ’Asma’ (Navne) og Hans Ṣifāt (Egenskaber).
+Vigtigheden af standhaftighed efter at have taget īmān (troen) til sig – at fortsætte tilbedelsen og forblive fast i den.
+Īmān (tro) er en betingelse for, at gerninger accepteres.
+Al-Īmān (Troen) på Allāh omfatter de obligatoriske trosprincipper, hvad hjertet bør tro, samt underkastelse og overgivelse til Allāh – både indadtil og udadtil.
+Standhaftighed er at følge den rette vej ved at udføre de obligatoriske pligter og afholde sig fra de forbudte handlinger.</t>
+  </si>
+  <si>
+    <t>رواه مسلم وأحمد</t>
+  </si>
+  <si>
+    <t>[رواه مسلم وأحمد]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/65018</t>
+  </si>
+  <si>
     <t>مثل المنافق، كمثل الشاة العائرة بين الغنمين تعير إلى هذه مرة وإلى هذه مرة</t>
   </si>
   <si>
     <t>”Eksemplet på en munāfiq (hykler) er som et forvirret får mellem to fåreflokke: det søger mod denne en gang og mod den anden en gang.”</t>
   </si>
   <si>
     <t>عَنِ ابْنِ عُمَرَ رضي الله عنهما عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، قَالَ: «مَثَلُ الْمُنَافِقِ، كَمَثَلِ الشَّاةِ الْعَائِرَةِ بَيْنَ الْغَنَمَيْنِ تَعِيرُ إِلَى هَذِهِ مَرَّةً وَإِلَى هَذِهِ مَرَّةً».</t>
   </si>
   <si>
     <t>Overleveret af Ibn ‘Umar – må Allāh være tilfreds med dem begge – som sagde, at Profeten – må Allāhs velsignelser og fred være med ham – sagde: ”Eksemplet på en munāfiq (hykler) er som et forvirret får mellem to fåreflokke: det søger mod denne en gang og mod den anden en gang.”</t>
   </si>
   <si>
     <t>بَيَّن النبي صلى الله عليه وسلم حال المنافق وأنه كالشاة المُترددة لا تدري تتبع أي القطيعين من الغنم، 
 تذهب إلى هذا القطيع تارةً وإلى الآخر تارةً أخرى، 
 فهم متحيرون بين الإيمان والكفر، فلا هم مع المؤمنين ظاهرًا وباطنًا، ولاهم مع الكفار ظاهرًا وباطنًا، بل ظواهرهم مع المؤمنين، وبواطنهم في شك وتردد، فتارة يميل إلى هؤلاء، وتارة يميل إلى هؤلاء.</t>
   </si>
   <si>
     <t>Profeten – må Allāhs velsignelser og fred være med ham – beskriver hyklerens tilstand: som et får, der vakler frem og tilbage – uden at vide, hvilken af de to flokke det skal følge. Nogle gange går han til denne flok og nogle gange til den anden. Således er de forvirrede mellem īmān og kufr – de tilhører hverken de troende hverken i det ydre eller det indre, og heller ikke de vantro hverken i det ydre eller det indre. Udvendigt ligner de de troende, men indvendigt er de fyldt med tvivl og tøven. Nogle gange hælder de til den ene side, andre gange til den anden.</t>
   </si>
   <si>
     <t>من هدي النبي صلى الله عليه وسلم ضرب المثل لتقريب المعاني.
 بيان حال المنافقين من التردد والشك وعدم الاستقرار.
 التحذير من حال المنافقين والحث على الصدق والعزم في الإيمان ظاهرًا وباطنًا.</t>
   </si>
   <si>
@@ -2229,56 +3769,50 @@
     <t>https://hadeethenc.com/da/browse/hadith/65039</t>
   </si>
   <si>
     <t>إذا قضى الله لعبد أن يموت بأرض جعل له إليها حاجة</t>
   </si>
   <si>
     <t>Når Allāh bestemmer, at en tjener skal dø i et land, gør Han det nødvendigt for ham at rejse dertil</t>
   </si>
   <si>
     <t>عَنْ مَطَرِ بْنِ عُكَامِسٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «إِذَا قَضَى اللَّهُ لِعَبْدٍ أَنْ يَمُوتَ بِأَرْضٍ جَعَلَ لَهُ إِلَيْهَا حَاجَةً».</t>
   </si>
   <si>
     <t>Overleveret af Maṭar ibn ‘Ukāmis – må Allāh være tilfreds med ham. Han berettede: Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sagde: "Når Allāh bestemmer, at en tjener skal dø i et land, gør Han det nødvendigt for ham at rejse dertil."</t>
   </si>
   <si>
     <t>يخبر النبي صلى الله عليه وسلم: أن الله إذا قضى وقدَّر لعبد أن يموت بأرض وهو غير موجود فيها؛ جعل له إليها حاجة فيأتي إليها، فتقبض روحه فيها.</t>
   </si>
   <si>
     <t>Profeten – må Allāhs velsignelser og fred være med ham – informerer, at når Allāh har bestemt og forudbestemt, at en tjener skal dø i et bestemt land, selvom han ikke befinder sig dér, gør Han det nødvendigt for tjeneren at tage til dette sted, hvor hans sjæl så bliver taget.</t>
   </si>
   <si>
     <t>الحديث مصداق لقول الله عز وجل: {وما تدري نفس بأي أرض تموت}.</t>
   </si>
   <si>
     <t>Denne ḥadīth er en bekræftelse af Allāhs – Ærefuld og Ophøjet er Han – Ord: ”Og ingen sjæl ved, på hvilken jord den vil dø.”</t>
-  </si>
-[...4 lines deleted...]
-    <t>[رواه الترمذي]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/da/browse/hadith/65040</t>
   </si>
   <si>
     <t>وأنا ضمام بن ثعلبة أخو بني سعد بن بكر</t>
   </si>
   <si>
     <t>Og jeg er Ḍimām Ibn Tha‘labah, bror til Banū Sa‘d Ibn Bakr</t>
   </si>
   <si>
     <t>عن أَنَسَ بْنَ مَالِكٍ رضي الله عنه قال: بينما نحن جلوس مع النبي صلى الله عليه وسلم في المسجد دخل رجل على جمل، فأناخه في المسجد ثم عقله، ثم قال لهم: أيكم محمد؟ والنبي صلى الله عليه وسلم متكئ بين ظهرانيهم، فقلنا: هذا الرجل الأبيض المتكئ. فقال له الرجل: يا ابن عبد المطلب فقال له النبي صلى الله عليه وسلم: «قد أجبتك». فقال الرجل للنبي صلى الله عليه وسلم: إني سائلك فمشدد عليك في المسألة، فلا تجد علي في نفسك؟ فقال: «سل عما بدا لك» فقال: أسألك بربك ورب من قبلك، آلله أرسلك إلى الناس كلهم؟ فقال: «اللهم نعم». قال: أنشدك بالله، آلله أمرك أن نصلي الصلوات الخمس في اليوم والليلة؟ قال: «اللهم نعم». قال: أنشدك بالله، آلله أمرك أن نصوم هذا الشهر من السنة؟ قال: «اللهم نعم». قال: أنشدك بالله، آلله أمرك أن تأخذ هذه الصدقة من أغنيائنا فتقسمها على فقرائنا؟ فقال النبي صلى الله عليه وسلم: «اللهم نعم». فقال الرجل: آمنت بما جئت به، وأنا رسول من ورائي من قومي، وأنا ضمام بن ثعلبة أخو بني سعد بن بكر.</t>
   </si>
   <si>
     <t>Overleveret af Anas Ibn Mālik – må Allāh være tilfreds med ham – som sagde: ”Mens vi sad med Profeten – må Allāhs velsignelser og fred være med ham – i moskéen, kom en mand ind på en kamel. Han fik den til at knæle i moskéen, bandt den og sagde til dem [forsamlingen]: "Hvem af jer er Muḥammad?" Profeten – må Allāhs velsignelser og fred være med ham – sad tilbagelænet blandt dem. Vi sagde: "Det er den hvide mand, der sidder tilbagelænet." Manden sagde til ham: "O søn af ‘Abdul Muṭṭalib." Profeten – må Allāhs velsignelser og fred være med ham – sagde: "Jeg har svaret dig." Manden sagde til Profeten – må Allāhs velsignelser og fred være med ham –: "Jeg vil stille dig et spørgsmål, og jeg vil være streng med dig, så vær ikke vred på mig?" Han sagde: "Spørg om hvad du vil." Han [manden] sagde: "Jeg spørger dig ved din Herre og Herren over dem før dig: Har Allāh sendt dig til hele menneskeheden?" Han sagde: "Ved Allāh, ja." Han [manden] fortsatte: "Jeg spørger dig ved Allāh: Har Allāh befalet dig, at vi skal bede de fem daglige Ṣalawāt (bønner)?" Han sagde: "Ved Allāh, ja." Han [manden]  spurgte: "Jeg spørger dig ved Allāh: Har Allāh befalet dig, at vi skal faste i denne måned af året?" Han sagde: "Ved Allāh, ja." Han [manden] spurgte: ”Jeg spørger dig ved Allāh: Har Allāh befalet dig at tage denne ṣadaqah (obligatorisk almisse) fra vores rige og fordele den blandt vores fattige?” Han – må Allāhs velsignelser og fred være med ham –  sagde: "Ved Allāh, ja." Manden sagde: Jeg tror på det, du har bragt, og jeg er et sendebud fra mit folk, som følger efter mig. Og jeg er Ḍimām Ibn Tha‘labah, bror til Banū Sa‘d Ibn Bakr.</t>
   </si>
   <si>
     <t>يخبر أنس بن مالك رضي الله عنه: بينما الصحابة جلوس مع النبي صلى الله عليه وسلم في المسجد إذ دخل رجل على جمل، فأبركَه ثم ربطَه، 
 ثمّ سألهم: أيُّكم محمد؟ 
 والنبي صلى الله عليه وسلم متكئ بين القوم، فقلنا: هذا الرَّجل الأبيض المتَّكئ، 
 فقال له الرَّجل: يا ابن عبد المطلب، 
 فقال له النبي صلى الله عليه وسلم: سمعتك، فسل أُجبْك. 
 فقال الرجل للنبي صلى الله عليه وسلم: إني سائلك فَمُشَدِّد عليك في المسألة، فلا تجد عليَّ في نفسك.
  أي: فلا تغضب عليَّ ولا يصبْك ضيق، 
 فقال: سل عَمّا تريد، 
@@ -2603,50 +4137,100 @@
   <si>
     <t>Den, der reciterer Koranen åbent, er som den, der giver Ṣadaqah (frivillig velgørenhed) åbent, og den, der reciterer Koranen i hemmelighed, er som den, der giver Ṣadaqah (frivillig velgørenhed) i hemmelighed</t>
   </si>
   <si>
     <t>عن عُقبة بن عامر الجُهني رضي الله عنه قال: قال رسولُ الله صلَّى الله عليه وسلم: «الجاهِرُ بالقرآن كالجاهِرِ بالصَّدَقَةِ، والمُسِرُّ بالقرآن كالمُسِرِّ بالصَّدَقَة».</t>
   </si>
   <si>
     <t>Overleveret af ‘Uqbah Ibn ‘Amir al-Djuhanī ¬– må Allāh være tilfreds med ham. Han berettede: Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sagde: "Den, der reciterer Koranen åbent, er som den, der giver Ṣadaqah (frivillig velgørenhed) åbent, og den, der reciterer Koranen i hemmelighed, er som den, der giver Ṣadaqah (frivillig velgørenhed) i hemmelighed."</t>
   </si>
   <si>
     <t>بَيَّن النبي صلى الله عليه وسلم أن المُعلن بقراءة القرآن كالمعلن بإعطاء الصدقة، والمُخفي بقراءة القرآن كالمخفي بإعطاء الصدقة.</t>
   </si>
   <si>
     <t>Profeten – må Allāhs velsignelser og fred være med ham – forklarede, at den, der reciterer Koranen åbent, er som den, der giver Ṣadaqah (frivillig velgørenhed) åbent, og den, der reciterer Koranen i hemmelighed, er som den, der giver Ṣadaqah (frivillig velgørenhed) i hemmelighed.</t>
   </si>
   <si>
     <t>إخفاء قراءة القرآن أفضل، كما إن إخفاء الصدقة أفضل، لما فيه من الإخلاص والبعد عن الرياء والعجب، إلا إذا دعت الحاجة والمصلحة إلى الجهر مثل تعليم القرآن.</t>
   </si>
   <si>
     <t>At recitere Koranen i hemmelighed er bedre, ligesom det er bedre at give almisse i hemmelighed, fordi det udviser oprigtighed og undgår pral og indbildskhed – undtagen når behov eller fordel kræver højtlæsning, som ved undervisning i Koranen.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/da/browse/hadith/65055</t>
   </si>
   <si>
+    <t>عليكم بتقوى الله، والسمع والطاعة، وإن عبدا حبشيا، وسترون من بعدي اختلافا شديدا، فعليكم بسنتي وسنة الخلفاء الراشدين المهديين</t>
+  </si>
+  <si>
+    <t>Jeg råder jer til Allāhs taqwā (gudsbevidsthed), og til at lytte og adlyde – selv hvis en abessinsk slave bliver sat over jer. I vil se stor uenighed efter mig, så hold jer til min Sunnah og til Sunnah fra de retledte, vejledte kaliffer</t>
+  </si>
+  <si>
+    <t>عن العِرْباضِ بن ساريةَ رضي الله عنه قال: قام فينا رسول الله صلى الله عليه وسلم ذات يوم، فوَعَظَنا مَوعظةً بليغةً وَجِلتْ منها القلوبُ، وذَرَفتْ منها العيونُ، فقيل: يا رسول الله، وعظتَنَا موعظةَ مُودِّعٍ فاعهد إلينا بعهد. فقال: «عليكم بتقوى الله، والسمع والطاعة، وإن عبدًا حبشيًّا، وسترون من بعدي اختلافًا شديدًا، فعليكم بسنتي وسنة الخلفاء الراشدين المهديين، عَضُّوا عليها بالنواجِذ، وإياكم والأمور المحدثات، فإن كل بدعة ضلالة».</t>
+  </si>
+  <si>
+    <t>Overleveret af Al-‘Irbāḍ Ibn Sāriyah – må Allāh være tilfreds med ham. Han berettede: "Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – stod en dag iblandt os og holdt en maw‘iẓah balīghah (en dybt bevægende og virkningsfuld prædiken), der fik hjerterne til at bæve og øjnene til at græde. Da blev der sagt: "O Allāhs Sendebud, du har givet os en afskedsprædiken – så giv os en pagt." Han sagde: "Jeg råder jer til Allāhs taqwā (gudsbevidsthed), og til at lytte og adlyde – selv hvis en abessinsk slave bliver sat over jer. I vil se stor uenighed efter mig, så hold jer til min Sunnah og til Sunnah fra de retledte, vejledte kaliffer. Bid fast i den med jeres kindtænder. Vogt jer for nyopfundne ting, for enhver innovation er vildfarelse."</t>
+  </si>
+  <si>
+    <t>وَعَظَ النبيُّ صلى الله عليه وسلم أصحابَه مَوعظةً بَلِيْغَةً خافتْ منها القلوبُ ودَمَعتْ منها العيونُ، 
+فقالوا: يا رسول الله كأنها مَوعظةُ مُودِّعٍ لِمَا رأوا مِن مبالغتِه صلى الله عليه وسلم في الموعظة، فطلبوا وصيةً ليتمسكوا بها مِن بعده، 
+قال: أوصيكم بتقوى الله عز وجل، وذلك بفعل الواجبات وترك المحرمات، 
+والسمع والطاعة، أي: للأمراء، وإنْ تَأَمَّر عليكم عَبْدٌ أو استولى عليكم، أي صار أدنى الخَلْقِ أميرًا عليكم فلا تَسْتَنْكِفُوا عن ذلك وأطيعوه، مخافةَ إثارةِ الفتن، فإنه مَن يعِش منكم فسيرى اختلافًا كثيرًا، 
+ثم بَيَّنَ لهم المَخْرَجَ مِن هذا الاختلاف، وذلك بالتمسُّك بِسُنَّتِهِ وسُنّةِ الخلفاء الراشدين المهديين مِن بعده، أبي بكر الصديق، وعمر بن الخطاب، وعثمان بن عفان، وعلي بن أبي طالب رضي الله عنهم أجمعين، والعَضُّ عليها بالنواجذ أي –الأضراس الأخيرة-: يعني بذلك الجِدُّ في لزوم السنة والتمسك بها، 
+وحَذَّرَهم من الأمور المُحدَثة المُبْتَدَعة في الدِّين، فإنِّ كلَّ بدعةٍ ضلالةٌ.</t>
+  </si>
+  <si>
+    <t>Profeten – må Allāhs velsignelser og fred være med ham – holdt en kraftfuld prædiken til sine ledsagere, en prædiken, der greb deres hjerter og bragte tårer i deres øjne. De sagde: "O Allāhs Sendebud, det er som en afskedsprædiken," fordi de så den store alvor og inderlighed, hvormed han lagde vægt i sin prædiken. Derfor bad de ham om råd at holde fast ved efter hans bortgang. Han sagde: "Jeg råder jer til Allāhs – Den Mægtige og Den Ophøjede – taqwā  (gudsbevidsthed) – ved at udføre de obligatoriske handlinger og undgå de forbudte. Og til at lytte og adlyde jeres ledere – selv hvis en slave bliver sat over jer eller tager kontrol over jer. Så anse det ikke for under jeres værdighed, men adlyd ham af frygt for at opildne til splid, for den af jer, der lever, vil se megen uenighed." Så forklarede han dem vejen ud af denne uenighed, som er ved at holde sig til hans Sunnah. Og Sunnah fra de retledte kaliffer efter ham – Abū Bakr aṣ-Ṣiddīq, ‘Umar Ibn al-Khaṭṭāb, ‘Uthmān Ibn ‘Affān og ‘Alī Ibn Abī Ṭālib – må Allāh være tilfreds med dem alle. At "bide fast med kindtænderne" betyder at følge Sunnah beslutsomt og holde urokkeligt fast ved den. Han advarede dem samtidig mod nyopfundne ting i religionen, for enhver innovation er vildfarelse.</t>
+  </si>
+  <si>
+    <t>أهمية التَّمَسُّكِ بالسُّنّة واتباعها.
+العناية بالمواعظ وترقيق القلوب.
+الأمر باتباع الخُلَفاء الراشدين المهديين الأربعة مِن بعده، وهم أبو بكر وعمر وعثمان وعلي رضي الله عنهم.
+النهيُ عن الابتداع في الدِّين، وأنّ كل البدع ضلالة.
+السمع والطاعة لمَن تولَّى أمر المؤمنين في غير معصية.
+أهمية تقوى الله عز وجل في كل الأوقات والأحوال.
+الاختلاف واقع في هذه الأمة، وعند حدوثِهِ يلزم الرجوعُ إلى سُنّة رسول الله صلى الله عليه وسلم والخلفاء الراشدين.</t>
+  </si>
+  <si>
+    <t>Vigtigheden af at holde fast i og følge Sunnah.
+At være opmærksom på formaninger og at blødgøre hjerter.
+Befalingen om at følge de fire retledte og vejledte kaliffer efter ham –Abū Bakr, ‘Umar, ‘Uthmān og ‘Alī – må Allāh være tilfreds med dem alle.
+Forbud mod innovation i religionen, og at alle innovationer er vildfarelse.
+Pligten til at lytte og adlyde den, der leder de troendes anliggender – undtagen i tilfælde af syndig ulydighed.
+Vigtigheden af  Allāhs – Den Mægtige og Den Ophøjede – taqwā (gudsbevidsthed)til enhver tid og under alle omstændigheder.
+At uenighed vil være en realitet i denne ummah, og når den opstår, er det nødvendigt at vende tilbage til Allāhs Sendebuds – må Allāhs velsignelser og fred være med ham – og de retledte kaliffers Sunnah.</t>
+  </si>
+  <si>
+    <t>رواه أبو داود والترمذي وابن ماجه وأحمد</t>
+  </si>
+  <si>
+    <t>[رواه أبو داود والترمذي وابن ماجه وأحمد]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/65057</t>
+  </si>
+  <si>
     <t>كانوا يقترئون من رسول الله صلى الله عليه وسلم عشر آيات، فلا يأخذون في العشر الأخرى حتى يعلموا ما في هذه من العلم والعمل</t>
   </si>
   <si>
     <t>ville recitere ti Āyāt (vers) fra Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – men de ville ikke gå videre til de næste ti, før de havde lært, den viden og handling der var i disse [Āyāt (vers)]</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَبْدِ الرَّحْمَنِ السُّلَمي رحمه الله قَالَ: حَدَّثَنَا مَنْ كَانَ يُقْرِئُنَا مِنْ أَصْحَابِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أَنَّهُمْ كَانُوا يَقْتَرِئُونَ مِنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ عَشْرَ آيَاتٍ، فَلَا يَأْخُذُونَ فِي الْعَشْرِ الْأُخْرَى حَتَّى يَعْلَمُوا مَا فِي هَذِهِ مِنَ الْعِلْمِ وَالْعَمَلِ، قَالُوا: فَعَلِمْنَا الْعِلْمَ وَالْعَمَلَ.</t>
   </si>
   <si>
     <t>Overleveret af Abū ‘Abdur-Rahmān as-Sulamī– må Allāh være ham nådig: Han sagde: En af Profetens – må Allāhs velsignelser og fred være med ham – ledsagere, som lærte os Koranen, fortalte os, at de ville recitere ti Āyāt (vers) fra Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – men de ville ikke gå videre til de næste ti, før de havde lært, den viden og handling der var i disse [Āyāt (vers)]. De sagde: "Så vi lærte viden og handling."</t>
   </si>
   <si>
     <t>كان الصحابة رضي الله عنهم يَتَلَقَّون مِن رسول الله صلى الله عليه وسلم عشر آيات مِن القرآن، ولا ينتقلون إلى غيرها حتَّى يتعلَّموا ما في هذه العشر من العلم ويعملون به، فعلموا العلم والعمل معًا.</t>
   </si>
   <si>
     <t>Ledsagerne – må Allāh være tilfreds med dem – ville modtage ti Āyāt (vers) af Koranen fra Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – og ville ikke gå videre til det næste Āyāt (vers), før de havde lært den viden og handling, som disse ti [Āyāt (vers)] indeholdt, og handlet efter den. Således lærte de viden og handling samtidig.</t>
   </si>
   <si>
     <t>فضل الصحابة رضي الله عنهم وحرصهم على تعلم القرآن.
 تعلم القرآن يكون بالعلم والعمل بما فيه، وليس بقراءته وحفظه فقط.
 العلم يكون قبل القول والعمل.</t>
   </si>
   <si>
     <t>Ledsagernes dyd – må Allāh være tilfreds med dem – og deres iver efter at lære Koranen.
 At lære Koranen opnås gennem ‘ilm (viden) og ‘amal (handling) ud fra den, ikke blot ved recitation og lære den udenad.
@@ -2811,50 +4395,247 @@
   </si>
   <si>
     <t>طَلَبَ النبيُّ صلى الله عليه وسلم مِن عمِّه أبي طالب وهو في سكرات الموت أن ينطق بلا إله إلا الله ليشْفَع له بها يوم القيامة، ويشهد له بالإسلام، 
 فأبى أن ينطق بالشَّهادة خوفًا مِن أن تَسُبَّه قريش وتقول عنه: إنَّه أسلَم بسبب الخوف مِن الموت والضَّعْف! 
 فقال للنبي صلى الله عليه وسلم: لولا ذلك لَأدخلت السّرور على قلبك بقول الشَّهادة، وأبلغتك أُمنيتك حتى ترضى! 
 فأنزل الله تعالى الآية التي تدل على أن النبي صلى الله عليه وسلم لا يملك هداية التوفيق للإسلام، بل الله عز وجل وحده يُوفِّق من يشاء. 
 وأن النبي عليه الصلاة والسلام يهدي الخلق بالدلالة والبيان والإرشاد والدعوة إلى الصراط المستقيم.</t>
   </si>
   <si>
     <t>Profeten – må Allāhs velsignelser og fred være med ham –  anmodede sin onkel Abū Ṭālib, der var i sine døds øjeblikke, om at fremsige Lā Ilāha illā Allāh  (trosbekendelsen), så han kunne gå i forbøn for ham på Opstandelsens Dag og være vidne til hans omfavnelse af islām. Abū Ṭālib afviste at fremsige Shahādah (trosbekendelsen) af frygt for, at Quraysh ville håne ham og påstå, at han havde omfavnet islām af frygt for døden og svaghed. Han sagde til Profeten – må Allāhs velsignelser og fred være med ham : "Hvis det ikke var for dette, ville jeg have glædet dit hjerte med at fremsige Shahādah og opfyldt dit ønske, indtil du var tilfreds!" Derpå åbenbarede Allāh – Den Ophøjede –  denne Āyah (vers), som fastslår, at Profeten – må Allāhs velsignelser og fred være med ham – ikke har magt til at give nogen retledning til islām. Det er Allāh alene – Den Mægtige og Den Ophøjede – der giver den sande retledning til den, Han ønsker. Og at profeten –velsignelser og fred være med ham – retleder menneskene gennem vejledning, forklaring, oplysning og kald til den rette vej.</t>
   </si>
   <si>
     <t>الحق لا يُترك خوفًا من كلام الناس.
 النبي صلى الله عليه وسلم إنما يملك هداية الدلالة والإرشاد لا هداية التوفيق.
 مشروعية زيارة الكافر المريض لدعوته إلى الإسلام.
 حرص النبي صلى الله عليه وسلم على الدعوة إلى الله تعالى في كل الأحوال.</t>
   </si>
   <si>
     <t>Sandheden må ikke opgives af frygt for folks ord.
 Profeten – må Allāhs velsignelser og fred være med ham –  besidder alene vejledning i form af forklaring og oplysning, ikke evnen til at give hjertets overgivelse og retledningens succes.
 Det er tilladt at besøge en syg vantro med henblik på at invitere ham til islām.
 Profeten – må Allāhs velsignelser og fred være med ham –  var altid ivrig efter at kalde folk til Allāh – Den Ophøjede – uanset omstændighederne.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/da/browse/hadith/65069</t>
+  </si>
+  <si>
+    <t>أربع من كن فيه كان منافقا خالصا، ومن كانت فيه خلة منهن كانت فيه خلة من نفاق حتى يدعها: إذا حدث كذب، وإذا عاهد غدر، وإذا وعد أخلف، وإذا خاصم فجر</t>
+  </si>
+  <si>
+    <t>Der er fire karaktertræk: Den, der har dem alle, er en fuldstændig hykler, og den, der har ét af dem, har et træk af hykleri, indtil han opgiver det: 1) Når han taler, lyver han; 2) Når han indgår en pagt, bryder han den; 3) Når han giver et løfte, svigter han det; 4) Når han strides, handler han umoralsk [han bliver uretfærdig og fornærmende].”</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللَّهِ بْنِ عَمْرٍو رضي الله عنهما قال: قال رَسولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَرْبَعٌ مَنْ كُنَّ فِيهِ كَانَ مُنَافِقًا خَالِصًا، وَمَنْ كَانَتْ فِيهِ خَلَّةٌ مِنْهُنَّ كَانَتْ فِيهِ خَلَّةٌ مِنْ نِفَاقٍ حَتَّى يَدَعَهَا: إِذَا حَدَّثَ كَذَبَ، وَإِذَا عَاهَدَ غَدَرَ، وَإِذَا وَعَدَ أَخْلَفَ، وَإِذَا خَاصَمَ فَجَرَ».</t>
+  </si>
+  <si>
+    <t>Overleveret af ‘Abdullāh Ibn ‘Amr – må Allāh være tilfreds med dem begge. Han berettede: Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sagde: "Der er fire karaktertræk: Den, der har dem alle, er en fuldstændig hykler, og den, der har ét af dem, har et træk af hykleri, indtil han opgiver det: 1) Når han taler, lyver han; 2) Når han indgår en pagt, bryder han den; 3) Når han giver et løfte, svigter han det; 4) Når han strides, handler han umoralsk [han bliver uretfærdig og fornærmende].”</t>
+  </si>
+  <si>
+    <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن أربعِ خِصال إذا اجتمعت في مسلم كان شديدَ الشَّبَهِ بالمنافقين بسبب هذه الخصال، وهذا فيمن كانت هذه الخصال غالبةً عليه، وأما من يَنْدُرُ فليس داخلًا فيه، وهي: 
+الأولى: إذا حَدَّث تعمَّد الكذب وعدم الصدق في كلامه.
+الثانية: إذا عاهد عهدًا لم يُوْفِ به، وغَدَرَ بصاحبِه.
+الثالثة: إذا وَعَدَ وَعْدًا لم يَفِ به وأَخلَفَه.
+الرابعة: إذا تَخَاصَم وتَشَاجَرَ مع أحد كان خصامُه شديدًا، ومالَ عن الحق، واحتال في رده وإبطاله، وقال الباطلَ والكذبَ.
+فإنّ النفاق هو إظهار ما يُبطِنُ خلافَه، وهذا المعنى موجود في صاحب هذه الخصال، ويكون نفاقُه في حق مَن حَدَّثه، ووعدَه، وائتمنَه، وخاصمَه، وعاهدَه من الناس، لا أنه منافق في الإسلام فيظهره وهو يبطن الكفر، ومن كانت فيه خصلة من هذه الخصال؛ كان فيه صفة من النفاق حتى يَتْركَها.</t>
+  </si>
+  <si>
+    <t>Profeten – må Allāhs velsignelser og fred være med ham – advarede mod fire karaktertræk. Hvis de samles i en muslim, får de ham til i høj grad at ligne hyklerne. Dette gælder for den, hos hvem disse træk er fremherskende og dominerende – mens den, der kun sjældent falder i dem, ikke er inkluderet i denne beskrivelse.
+1.	Når han taler, lyver han – han fordrejer bevidst sandheden og mangler ærlighed i sin tale.
+2. Når han indgår en pagt, opfylder han den ikke og svigter sin partner.
+3. Når han giver et løfte, opfylder han det ikke og svigter det.
+4.	Når han strides, bliver hans fjendtlighed voldsom – han forlader sandheden, manipulerer for at ugyldiggøre den og griber til løgn og falskhed.
+Hykleri betyder at fremvise det modsatte af, hvad man skjuler. Denne betydning findes hos den, der udviser disse træk: Hans hykleri viser sig i forhold til dem, han taler med, lover, betros, strides med eller indgår pagter med. Det gør ham dog ikke til en hykler i trosmæssig forstand, der udadtil viser islām og indadtil skjuler vantro. Enhver, der besidder et af disse træk, bærer et tegn på hykleri, indtil han forlader det.</t>
+  </si>
+  <si>
+    <t>بيان بعض علامات المنافق للتخويف والتحذير من الوقوع فيها.
+المقصود من الحديث: أن هذه الخصالَ خصالُ نفاق، وصاحبُها شبيهٌ بالمنافقين في هذه الخصال، ومتخلِّق بأخلاقهم، لا أنه منافق يظهر الإسلام وهو يبطن الكفر، وقيل هذا محمول على من غَلَبت عليه هذه الخصال وتهاونَ بها، واستخفَّ بأمرها؛ فإن من كان كذلك كان فاسد الاعتقاد غالبًا.
+قال الغزالي: أصل الديانة منحصر في ثلاث: القول، والفعل، والنية، فنبَّه على فساد القول بالكذب، وعلى فساد الفعل بالخيانة، وعلى فساد النية بالخُلْف؛ لأن خُلْفَ الوعد لا يقدح إلا إذا كان العزم عليه مقارنًا للوعد، أما لو كان عازمًا ثم عرض له مانع أو بدا له رأيٌ فهذا لم توجد منه صورة النفاق.
+النفاق نوعان: نفاق اعتقاديٌّ يُخرِجُ صاحبَه عن الإيمان، وهو إظهار الإسلام وإخفاء الكفر، ونفاق عَمَلِيٌّ، وهو التشبُّه بالمنافقين في أخلاقهم، وهذا لا يُخرِجُ صاحبَه عن الإيمان، إلا أنه كبيرة من الكبائر.
+قال ابن حجر: وقد أجمع العلماء على أن من كان مُصدِّقًا بقلبه ولسانه وفعل هذه الخصال لا يُحكَم عليه بكفر، ولا هو مُنافق يخلد في النار.
+قال النووي: وقال جماعة من العلماء: المراد به المنافقون الذين كانوا في زمن النبي صلى الله عليه وسلم فحدَّثوا بإيمانهم، وكذَّبوا، واؤتمنوا على دينهم فخانوا، ووعدوا في أمر الدين ونصره فأخلفوا، وفَجَروا في خصوماتهم.</t>
+  </si>
+  <si>
+    <t>Den tydeliggør nogle af tegnene på en hykler for at vække frygt og advare mod at falde i dem.
+Hovedbudskabet i ḥadīthen er, at disse træk er kendetegn ved hykleri. Den, der besidder dem, ligner hyklerne i moral og adfærd, men er ikke en hykler i trosmæssig forstand, der skjuler vantro bag islām. Nogle lærde har forklaret, at dette gælder for den, hos hvem disse træk er fremherskende, som tager dem let og undervurderer deres alvor – en sådan person er ofte svækket i troen.
+Al-Ghazālī – må Allāh være ham barmhjertig – sagde: ”Religionens fundament bygger på tre ting: tale, handling og intention. Talen fordærves af løgn, handlingen fordærves af forræderi og intentionen fordærves af svigt. Brud på et løfte regnes kun som hykleri, hvis man allerede ved afgivelsen havde besluttet sig for ikke at opfylde det. Hvis der senere opstår en hindring, eller man ændrer mening, er det ikke hykleri.”
+Hykleri er af to typer: – Nifāq i‘tiqādī (trosmæssigt hykleri) – at vise islām udadtil, mens man i sit indre fornægter den. Dette ophæver troen.  Nifāq ʿamalī – (adfærdsmæssigt hykleri) – at efterligne hyklernes moral og adfærd. Det ophæver ikke troen, men er blandt de store synder.
+Ibn Ḥadjar – må Allāh være ham barmhjertig – sagde: "De lærde er enige om, at den, der oprigtigt tror i sit hjerte og med sin tunge, men falder i disse træk, ikke dømmes som vantro og ikke vil forblive i Helvede for evigt.”
+An-Nawawī – må Allāh være ham barmhjertig – sagde: ”Nogle lærde mente, at dette særligt henviser til de hyklere, der levede på Profetens – må Allāhs velsignelser og fred være med ham –  tid: de bekendte tro, men løj; de blev betroet deres religion, men forrådte den; de lovede støtte til islām, men svigtede; og de handlede uretfærdigt i deres diskussioner.”</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/65124</t>
+  </si>
+  <si>
+    <t>إن الله فرض فرائض فلا تضيعوها، وحد حدودا فلا تعتدوها، وحرم أشياء فلا تنتهكوها، وسكت عن أشياء رحمة لكم غير نسيان فلا تبحثوا عنها</t>
+  </si>
+  <si>
+    <t>Sandelig, Allāh har foreskrevet forpligtelser, så forsøm dem ikke. Han har fastsat grænser, så overskrid dem ikke. Han har forbudt ting, så gør jer ikke skyldige i at overtræde dem. Og Han har forholdt sig tavs om ting af barmhjertighed for jer – ikke af glemsomhed – så søg ikke efter dem</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي ثَعْلَبَةَ الخُشَنِيِّ جُرْثُومِ بن نَاشِرٍ رَضِيَ اللَّهُ عَنْهُ عَنْ رَسُولِ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَال: «إِنَّ اللَّهَ فَرَضَ فَرَائِضَ فَلَا تُضَيِّعُوهَا، وَحَدَّ حُدُودًا فَلَا تَعْتَدُوهَا، وَحَرَّمَ أَشْيَاءَ فَلَا تَنْتَهِكُوهَا، وَسَكَتَ عَنْ أَشْيَاءَ رَحْمَةً لَكُمْ غَيْرَ نِسْيَانٍ فَلَا تَبْحَثُوا عَنْهَا».</t>
+  </si>
+  <si>
+    <t>Overleveret af Abū Tha'labah al-Khushanī Djurthūm Ibn Nāshir  – må Allāh være tilfreds med ham. Han berettede: Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sagde: "Sandelig, Allāh har foreskrevet forpligtelser, så forsøm dem ikke. Han har fastsat grænser, så overskrid dem ikke. Han har forbudt ting, så gør jer ikke skyldige i at overtræde dem. Og Han har forholdt sig tavs om ting af barmhjertighed for jer – ikke af glemsomhed – så søg ikke efter dem."</t>
+  </si>
+  <si>
+    <t>يخبر النبي صلى الله عليه وسلم أن الله أوجب أشياء وفرض فرائض فالتزموها ولا تفرطوا فيها بالترك أو التهاون فيها، وجعل لكم حواجز وزواجر مقدرةً تحجزكم وتزجركم عما لا يرضاه، فلا تزيدوا عليها عمَّا أمر به الشرع، وحرم محرمات فلا تتناولوها ولا تقربوها، وما عدا ذلك تركها وسكت عنها رحمة بعباده، فتبقى على أصل إباحتها فلا تبحثوا عنها.</t>
+  </si>
+  <si>
+    <t>Profeten – må Allāhs velsignelser og fred være med ham – oplyser, at Allāh har gjort visse ting obligatoriske og pålagt forpligtelser. I skal forpligte jer til dem og ikke forsømme dem – hverken ved at opgive dem helt eller ved at være sløsede i udførelsen. Og Han har sat for jer nøje fastsatte barrierer og afskrækkelser, som både holder jer tilbage og afskrækker jer fra det, Han ikke er tilfreds med – så I må ikke føje noget til ud over det, som Sharī‘ah har befalet. Og Han har erklæret bestemte ting for at være forbudte – så begå dem ikke og nærm jer dem heller ikke. Og alt ud over dette har Han ladet være og forholdt Sig tavs om – som en barmhjertighed for Sine tjenere – og de forbliver derfor i deres oprindelige tilstand af tilladelse. Så grav ikke i dem.</t>
+  </si>
+  <si>
+    <t>الحديث دليل على أن الله هو المشرع فالأمر بيده سبحانه.
+تضمن الحديث قواعد الشرع حكمًا وإباحةً؛ إذ الحكم الشرعي إمَّا مسكوتٌ عنه أو متكلَّم به، وهو إما: مأمورٌ به وجوبًا أو ندبًا، أو منهيٌّ عنه تحريمًا أو كراهةً، أو مباحٌ.
+أن ما سكت الله عنه فلم يفرضه، ولم يحده، ولم ينه عنه فهو الحلال.
+حسن بيان النبي صلى الله عليه وسلم حيث ساق الحديث بهذا التقسيم الواضح البين .
+وجوب المحافظة على فرائض الله تعالى.
+تحريم التعدي على حدود الله تعالى.</t>
+  </si>
+  <si>
+    <t>Ḥadīthen er bevis på, at Allāh alene er Lovgiveren – autoriteten (til at påbyde og forbyde) er i Hans – Den Lovpriste – hænder.
+Ḥadīthen rummer principperne for Sharī‘ah i både bestemmelse og tilladelse: Den juridiske regel er enten omtalt eller tavs. Hvis den er omtalt, er den enten befalet (obligatorisk eller anbefalet), forbudt (ḥarām eller frarådet) eller tilladt. Hvis den er tavs, forbliver den i sin oprindelige tilstand af tilladelse.
+Det, som Allāh har forholdt Sig tavs om – uden at foreskrive det, afgrænse det eller forbyde det – er tilladt.
+Profeten – må Allāhs velsignelser og fred være med ham – udviste en fremragende tydeliggørelse, da han fremførte denne ḥadīth med en klar og tydelig opdeling.
+Det er en forpligtelse at værne om Allāhs – Den Ophøjede – påbud.
+Forbud mod at overskride de grænser, som Allāh  – Den Ophøjede –har fastsat.</t>
+  </si>
+  <si>
+    <t>قال النووي: حديث حسن</t>
+  </si>
+  <si>
+    <t>رواه الدارقطني في سننه، وغيره</t>
+  </si>
+  <si>
+    <t>[قال النووي: حديث حسن]</t>
+  </si>
+  <si>
+    <t>[رواه الدارقطني في سننه وغيره]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/66510</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي عَبْدِ الرَّحْمَنِ عَبْدِ اللَّهِ بْنِ عُمَرَ بْنِ الخَطَّابِ رَضِيَ اللَّهُ عَنْهُ قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «بُنِيَ الإِسْلَامُ عَلَى خَمْسٍ: شَهَادَةِ أَنْ لَا إلَهَ إلَّا اللَّهُ وَأَنَّ مُحَمَّدًا ‌عَبْدُهُ ‌وَرَسُولُهُ، وَإِقَامِ الصَّلَاةِ، وَإِيتَاءِ الزَّكَاةِ، وَحَجِّ الْبَيْتِ، وَصَوْمِ رَمَضَانَ».</t>
+  </si>
+  <si>
+    <t>Overleveret af Abū ‘Abdur-Rahmān ‘Abdullāh Ibn ‘Umar Ibn al-Khaṭṭāb – må Allāh være tilfreds med ham. Han berettede: ”Jeg hørte Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sige:” ”Islām er bygget på fem [søjler]: ash-Shahādah (vidnesbyrdet) – an lā ilāha illā Allāh, wa-anna Muḥammadan ‘abduhū wa-rasūluh (at der ikke er nogen gud [værdig til tilbedelse] undtagen Allāh, og at Muḥammad er Hans tjener og Sendebud); at opretholde aṣ-Ṣalāh (bønnen); at give az-Zakāt (den obligatoriske almisse); at udføre al-Ḥadjdj (pilgrimsfærden) til Huset (Ka‘bahen); og aṣ-Ṣawm (faste) i måneden Ramaḍān.”</t>
+  </si>
+  <si>
+    <t>شَبَّهَ النبيُّ صلى الله عليه وسلم الإسلامَ بِبِناءٍ مُحْكَمٍ بأركانه الخمسة الحاملة لذلك البُنيان، وبقية خصال الإسلام كتتمة البنيان، وأولُ هذه الأركان: الشهادتان؛ شهادة أن لا إله إلا الله وأنَّ محمدًا رسول الله، وهما ركن واحد؛ لا تنفك إحداهما عن الأخرى، ينطق العبد بهما معترفًا بوحدانية الله واستحقاقه للعبادة وحده دون ما سواه، وعاملًا بمقتضاها، ومؤمنًا برسالة محمد صلى الله عليه وسلم مُتَّبِعًا له. والركن الثاني: إقامة الصلاة، وهي الصلوات الخمس المفروضات في اليوم والليلة: الفجر، والظهر، والعصر، والمغرب، والعشاء، بشروطها وأركانها وواجباتها. والركن الثالث: إخراج الزكاة المفروضة، وهي عبادة ماليَّة واجبة في كل مال بَلَغَ قَدْرًا مُحَدّدًا في الشرع، تُعطى لمستحقيها. والركن الرابع: الحج، وهو قَصْدُ مكة لإقامة المَناسك، تَعبُّدًا لله عز وجل. والركن الخامس: صوم رمضان، وهو الإمساك عن الأكل والشرب وغيرهما من المفطرات بِنِيَّةِ التعبُّد لله، من طلوع الفجر إلى غروب الشمس.</t>
+  </si>
+  <si>
+    <t>رواه البخاري ومسلم</t>
+  </si>
+  <si>
+    <t>[رواه البخاري ومسلم]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/66512</t>
+  </si>
+  <si>
+    <t>إن الحلال بين، وإن الحرام بين</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي عَبْدِ اللَّهِ النُّعْمَانِ بْنِ بَشِيرٍ رَضِيَ اللَّهُ عَنْهُ، قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم يَقُولُ: «إنَّ الحَلَالَ بَيِّنٌ، وَإِنَّ الحَرَامَ بَيِّنٌ، وَبَيْنَهُمَا مُشْتَبِهَاتٌ لَا يَعْلَمُهُنَّ كَثِيرٌ مِنَ النَّاسِ، فَمَنْ اتَّقَى الشُّبُهَاتِ اسْتَبْرَأَ لِدِينِهِ وَعِرْضِهِ، وَمَنْ وَقَعَ فِي الشُّبُهَاتِ وَقَعَ فِي الحَرَامِ، كَالرَّاعِي يَرْعَى حَوْلَ الحِمَى يُوشِكُ أَنْ يَرْتَعَ فِيهِ، أَلَا وَإِنَّ لِكُلِّ مَلِكٍ حِمًى، أَلَّا وَإِنَّ حِمَى اللَّهِ مَحَارِمُهُ، أَلَّا وَإِنَّ فِي الجَسَدِ مُضْغَةً إذَا صَلَحَتْ صَلَحَ الجَسَدُ كُلُّهُ، وَإذَا فَسَدَتْ فَسَدَ الجَسَدُ كُلُّهُ، أَلَا وَهِيَ القَلْبُ».</t>
+  </si>
+  <si>
+    <t>Overleveret af ‘Abdullāh Ibn an-Nu‘mān Ibn Bashir – må Allāh være tilfreds med ham – Han berettede: ”Jeg hørte Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sige: ”Sandelig, ḥalāl (det tilladte) er tydeligt, og ḥarām (det forbudte) er tydeligt, og mellem dem findes mushtabihāt (tvivlsomme sager), som mange mennesker ikke kender [sandheden om, hvorvidt de er tilladte eller forbudte]. Den, der undgår det tvivlsomme, beskytter sin religion og sin ære. Men den, der involverer sig i det tvivlsomme, vil til sidst falde i det forbudte – ligesom en hyrde, der lader sine dyr græsse nær al-Ḥimā (en afspærret mark), snart vil ende i den. Sandelig, hver konge har en ḥimā, og sandelig Allāhs ḥimā er det, Han har forbudt. Sandelig, der er en muḍghah (en kødstump) i kroppen; hvis den er sund, er hele kroppen sund, og hvis den er fordærvet, er hele kroppen fordærvet. Sandelig, det er hjertet.”</t>
+  </si>
+  <si>
+    <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم قاعدةً عامةً في الأشياء، وأنها تنقسم في الشريعة إلى ثلاثة أقسام: حَلال بَيِّن، وحرام بَيِّن، وأمور مشتبهات غير واضحة الحكم من حيث الحِلِّ والحُرْمة، لا يعلم حُكمَها كثير من الناس.
+فمَن ترك تلك الأشياء المشتبهة عليه سَلِم دينُه بالبُعد عن الوقوع في الحرام، وسَلِم له عِرضُه من كلام الناس بما يَعيبون عليه بسبب ارتكابه هذا المشتبه. ومَن لم يجتنب المشتبهات فقد عَرَّض نفسَه إما بالوقوع في الحرام، أو نيل الناس من عرضه. وضرب الرسول صلى الله عليه وسلم مثلًا ليُبيِّن حال من يرتكب الشبهات وأنه كالراعي يرعى ماشيتَه قُرْبَ أرضٍ قد حماها صاحبها، فتوشك ماشيةُ الراعي أن ترعى في هذا الحمى لقربها منه، فكذلك من يفعل ما فيه شبهة، فإنه بذلك يقترب من الحرام فيوشك أن يقع فيه. وبعدها أخبر النبي صلى الله عليه وسلم أن في الجسد مضغة (وهي القلب) يصلح الجسد بصلاحها، ويفسد بفسادها.</t>
+  </si>
+  <si>
+    <t>الحديث قاعدة في اتقاء الشبهات.
+الترغيب في ترك المشتبِه، الذي لم يَتبيّن حكمُه.</t>
+  </si>
+  <si>
+    <t>الحديث قاعدة في اتقاء الشبهات.  Denne ḥadīth udgør en qā‘idah fiqhiyyah (grundregel) i at undgå tvetydige og tvivlsomme anliggender
+Opfordring til at undgå tvivlsomme anliggender, hvis status ikke er klarlagt.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/66515</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي رُقَيَّةَ تَمِيمِ بْنِ أَوْسٍ الدَّارِيِّ رَضِيَ اللَّهُ عَنْهُ أَنَّ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «الدِّينُ النَّصِيحَةُ» قُلْنَا: لِمَنْ؟ قَالَ: «لِلهِ وَلِكِتَابِهِ وَلِرَسُولِهِ وَلِأَئِمَّةِ الْمُسْلِمِينَ وَعَامَّتِهِمْ».</t>
+  </si>
+  <si>
+    <t>Overleveret af Abū Ruqayyah Tamīm Ibn Aws ad-Dārī – må Allāh være tilfreds med ham – at Profeten – må Allāhs velsignelser og fred være med ham – sagde: "Religion er an-Naṣīḥah (oprigtighed)." Vi spurgte: "Til hvem?" Han sagde: "Til Allāh, Hans Bog, Hans Sendebud, muslimernes ledere og deres almindelige folk."</t>
+  </si>
+  <si>
+    <t>أَخبَرَ النبيُّ صلى الله عليه وسلم بأنَّ الدين قائمٌ على الإخلاص والصدق، حتى يؤدَّى كما أوجب الله، كاملًا دون تقصير أو غش.
+فقيل للنبي صلى الله عليه وسلم: لمن تكون النصيحة؟ فقال:
+أولًا: النصيحة لله سبحانه وتعالى: بإخلاص العمل له، وعدم الإشراك به، وأن نؤمن بربوبيته وألوهيته وأسمائه وصفاته، وتعظيم أمره، والدعوة إلى الإيمان به.
+ثانيًا: النصيحة لكتابه وهو القرآن الكريم: بأن نعتقد أنه كلامُه، وآخِرُ كتبِه، وأنه ناسخ لجميع الشرائع قبله، ونعظِّمه، ونتلوه حق تلاوته، ونعمل بمُحْكَمِه، ونسلم بمتشابهه، ونَذُبُّ عن تأويل المُحرِّفين له، ونعتبر بمواعظه، وننشر علومه، وندعو إليه.
+ثالثًا: النصيحة لرسوله محمد صلى الله عليه وسلم: بأن نعتقدَ أنه آخِرُ الرسل، ونصدِّقَه فيما جاء به، ونَمتَثِلَ أمرَه، ونجتنبَ نهيَه، وأن لا نتعبدَ لله إلا بما جاء به، ونُعظِّمَ حقَّه، ونوقرَه، ونَبُثَّ دعوته، ونَنشُرَ شريعتَه، ونَنفيَ التُّهَمَ عنه.
+رابعًا: النصيحة لأئمة المسلمين: بمعاونتهم على الحق، وعدم منازعتهم الأمر، والسمع والطاعة لهم في طاعة الله.
+خامسًا: النصيحة للمسلمين: بالإحسان إليهم ودعوتهم، وكَفِّ الأذى عنهم، ومحبة الخير لهم، والتعاون معهم على البر والتقوى.</t>
+  </si>
+  <si>
+    <t>Profeten – må Allāhs velsignelser og fred være med ham – forklarede, at religionen er bygget på oprigtighed og sandfærdighed, således at den udføres, som Allāh har påbudt – fuldstændigt, uden forsømmelighed eller bedrageri. Profeten – må Allāhs velsignelser og fred være med ham –  blev spurgt: "Til hvem skal an-Naṣīḥah gives?" Han svarede: "Først: an-Naṣīḥah (oprigtig troskab og velvilje) over for Allāh – Den Lovpriste, Den Ophøjede – ved oprigtigt at udføre handlinger udelukkende for Ham, uden at sætte partnere ved siden af Ham, ved at tro på Hans Rubūbiyyah (Herredømme), Hans ʾUlūhiyyah (Guddommelighed), Hans Asmā’ (Navne) og Hans Ṣifāt (Egenskaber), ved at ophøje Hans Befaling og ved at kalde andre til troen på Ham." For det andet: an-Naṣīḥah (oprigtig troskab og velvilje) over for Hans Bog, den Ædle Koran: ved at tro, at den er Hans Ord, den sidste af Hans Bøger, og at den ophæver alle tidligere love. At ærbødigt respektere den, recitere den som den bør reciteres, handle efter dens klare āyāt (vers), og underkaste sig dens tvetydige āyāt, forsvare den imod de forvrængede fortolkninger, som fordrejede fortolkere pålægger den, tage ved lære af dens formaninger, sprede dens viden og kalde folk til den. For det tredje: an-Naṣīḥah (oprigtig troskab og velvilje) over for Hans Sendebud Muḥammad – må Allāhs velsignelser og fred være med ham: At tro på, at han er den sidste af Sendebuddene, tro på det, han bragte, adlyde hans befalinger, undgå det, han forbød, og kun tilbede Allāh i overensstemmelse med det, han bragte. At ære hans ret, respektere ham, sprede hans budskab, udbrede hans lov og afvise de beskyldninger, der rettes mod ham. Fjerde: an-Naṣīḥah (oprigtig troskab og velvilje) over for muslimernes ledere: – ved at støtte dem i at fastholde sandheden, ikke stride imod dem i deres lederskab, og ved at lytte til og adlyde dem i det, der er lydighed mod Allāh. Femte: an-Naṣīḥah (oprigtig troskab og velvilje) over for muslimer – ved at vise dem godhed, kalde dem til det gode og til lydighed mod Allāh, afholde sig fra at skade dem, ønske dem det bedste og samarbejde med dem i retskaffenhed og gudsbevidsthed (birr wa-taqwā).</t>
+  </si>
+  <si>
+    <t>الأمر بالنصيحة للجميع. 
+عِظَم منزلة النصيحة من الدين. 
+اشتمال الدين على الاعتقادات والأقوال والأعمال. 
+من النصيحة تصفية النفس من الغش للمنصوح له وإرادة الخير له. 
+حسن تعليم الرسول صلى الله عليه وسلم حيث يذكر الشيء مُجملًا ثم يُفصّله. 
+البداءة بالأهم فالأهم، حيث بدأ النبي صلى الله عليه وسلم بالنصيحة لله، ثم لكتابه، ثم لرسوله صلى الله عليه وسلم ثم لأئمة المسلمين، ثم عامتهم.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/66516</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي حَمْزَةَ أَنَسِ بْنِ مَالِكٍ رَضِيَ اللَّهُ عَنْهُ -خَادِمِ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ- عَنْ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لاَ يُؤْمِنُ أَحَدُكُمْ، حَتَّى يُحِبَّ لِأَخِيهِ مَا يُحِبُّ لِنَفْسِهِ»</t>
+  </si>
+  <si>
+    <t>Overleveret af Abū Ḥamzah Anas Ibn Mālik, Allāhs Sendebuds – må Allāhs velsignelser og fred være med ham – tjener– må Allāh være tilfreds med ham –. Han berettede: Profeten – må Allāhs velsignelser og fred være med ham – sagde: "Ingen af jer tror [oprigtigt], før han elsker for sin broder, hvad han elsker for sig selv."</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/66520</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي مَسْعُودٍ عُقْبَةَ بْنِ عَمْرٍو الأَنْصَارِيِّ البَدْرِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ: «إِنَّ مِمَّا أَدْرَكَ النَّاسُ مِنْ كَلاَمِ النُّبُوَّةِ الأُولَى: إِذَا لَمْ تَسْتَحْيِ فَاصْنَعْ مَا شِئْتَ».</t>
+  </si>
+  <si>
+    <t>Overleveret af Abū Mas‘ūd ‘Uqbah Ibn ‘Amr al-Anṣārī al-Badrī – må Allāh være tilfreds med ham – Han berettede: Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sagde: "Blandt de ord, som folk har bevaret fra de tidligere profeter, er: ‘Hvis du ikke skammer dig, så gør, hvad du vil.’"</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/66523</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي عَمْرٍو- وَقِيلَ: أَبِي عَمْرَةَ-، سُفْيَانَ بْنِ عَبْدِ اللَّهِ رَضِيَ اللَّهُ عَنْهُ قَالَ: قُلْتُ: يَا رَسُولَ اللهِ، قُلْ لِي فِي الْإِسْلَامِ قَوْلًا لَا أَسْأَلُ عَنْهُ أَحَدًا غَيْرَكَ، قَالَ: «قُلْ: آمَنْتُ بِاللهِ، ثُمَّ اسْتَقِمْ».</t>
+  </si>
+  <si>
+    <t>Overleveret af Abū ‘Amr - og det blev sagt: Abū ‘Amrah - Sufyān Ibn ‘Abdullah, – må Allāh være tilfreds med ham. Han berettede: "Jeg sagde: O Allāhs Sendebud, fortæl mig en erklæring om islām, som jeg ikke vil spørge nogen andre end dig om." Han sagde: "Sig: 'Jeg tror på Allāh, og vær så standhaftig.'"</t>
+  </si>
+  <si>
+    <t>سَأَلَ الصحابيُّ سفيانُ بنِ عبدِ الله رضي الله عنه النبيَّ صلى الله عليه وسلم أنْ يُعَلِّمَه قولًا جامِعًا لمعاني الإسلام يَتَمَسَّكُ به ولا يَسأل عنه غيرَه؟ فقال له صلى الله عليه وسلم: قل: وَحَّدْتُ اللهَ، وآمنتُ أنه ربي وإلهي وخالقي ومعبودي الحق لا شريك له، ثم ينقاد لطاعة الله بأداء فرائض الله وترك محارم الله ويستمر عليها.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/66524</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3157,51 +4938,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O76"/>
+  <dimension ref="A1:O121"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -4394,2349 +6175,4464 @@
       </c>
       <c r="I27" t="s">
         <v>262</v>
       </c>
       <c r="J27" t="s">
         <v>24</v>
       </c>
       <c r="K27" t="s">
         <v>122</v>
       </c>
       <c r="L27" t="s">
         <v>26</v>
       </c>
       <c r="M27" t="s">
         <v>123</v>
       </c>
       <c r="N27" t="s">
         <v>28</v>
       </c>
       <c r="O27" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28">
-        <v>65001</v>
+        <v>4211</v>
       </c>
       <c r="B28" t="s">
         <v>264</v>
       </c>
       <c r="C28" t="s">
         <v>265</v>
       </c>
       <c r="D28" t="s">
         <v>266</v>
       </c>
       <c r="E28" t="s">
         <v>267</v>
       </c>
       <c r="F28" t="s">
         <v>268</v>
       </c>
       <c r="G28" t="s">
         <v>269</v>
       </c>
       <c r="H28" t="s">
         <v>270</v>
       </c>
       <c r="I28" t="s">
         <v>271</v>
       </c>
       <c r="J28" t="s">
         <v>24</v>
       </c>
       <c r="K28" t="s">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="L28" t="s">
         <v>26</v>
       </c>
       <c r="M28" t="s">
-        <v>70</v>
+        <v>27</v>
       </c>
       <c r="N28" t="s">
         <v>28</v>
       </c>
       <c r="O28" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29">
-        <v>65002</v>
+        <v>4295</v>
       </c>
       <c r="B29" t="s">
         <v>273</v>
       </c>
       <c r="C29" t="s">
         <v>274</v>
       </c>
       <c r="D29" t="s">
         <v>275</v>
       </c>
       <c r="E29" t="s">
         <v>276</v>
       </c>
       <c r="F29" t="s">
         <v>277</v>
       </c>
       <c r="G29" t="s">
         <v>278</v>
       </c>
       <c r="H29" t="s">
         <v>279</v>
       </c>
       <c r="I29" t="s">
         <v>280</v>
       </c>
       <c r="J29" t="s">
         <v>24</v>
       </c>
       <c r="K29" t="s">
         <v>25</v>
       </c>
       <c r="L29" t="s">
         <v>26</v>
       </c>
       <c r="M29" t="s">
         <v>27</v>
       </c>
       <c r="N29" t="s">
         <v>28</v>
       </c>
       <c r="O29" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30">
-        <v>65003</v>
+        <v>4303</v>
       </c>
       <c r="B30" t="s">
         <v>282</v>
       </c>
       <c r="C30" t="s">
         <v>283</v>
       </c>
       <c r="D30" t="s">
         <v>284</v>
       </c>
       <c r="E30" t="s">
         <v>285</v>
       </c>
       <c r="F30" t="s">
         <v>286</v>
       </c>
       <c r="G30" t="s">
         <v>287</v>
       </c>
       <c r="H30" t="s">
         <v>288</v>
       </c>
       <c r="I30" t="s">
         <v>289</v>
       </c>
       <c r="J30" t="s">
-        <v>24</v>
+        <v>290</v>
       </c>
       <c r="K30" t="s">
-        <v>69</v>
+        <v>291</v>
       </c>
       <c r="L30" t="s">
-        <v>26</v>
+        <v>292</v>
       </c>
       <c r="M30" t="s">
-        <v>70</v>
+        <v>293</v>
       </c>
       <c r="N30" t="s">
         <v>28</v>
       </c>
       <c r="O30" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31">
-        <v>65004</v>
+        <v>4308</v>
       </c>
       <c r="B31" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="C31" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="D31" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="E31" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="F31" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="G31" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="H31" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="I31" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="J31" t="s">
         <v>24</v>
       </c>
       <c r="K31" t="s">
         <v>69</v>
       </c>
       <c r="L31" t="s">
         <v>26</v>
       </c>
       <c r="M31" t="s">
         <v>70</v>
       </c>
       <c r="N31" t="s">
         <v>28</v>
       </c>
       <c r="O31" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32">
-        <v>65005</v>
+        <v>4309</v>
       </c>
       <c r="B32" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="C32" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="D32" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="E32" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="F32" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="G32" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="H32" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="I32" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="J32" t="s">
         <v>24</v>
       </c>
       <c r="K32" t="s">
-        <v>308</v>
+        <v>69</v>
       </c>
       <c r="L32" t="s">
         <v>26</v>
       </c>
       <c r="M32" t="s">
-        <v>309</v>
+        <v>70</v>
       </c>
       <c r="N32" t="s">
         <v>28</v>
       </c>
       <c r="O32" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33">
-        <v>65006</v>
+        <v>4314</v>
       </c>
       <c r="B33" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="C33" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="D33" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="E33" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="F33" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="G33" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="H33" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="I33" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="J33" t="s">
         <v>24</v>
       </c>
       <c r="K33" t="s">
-        <v>319</v>
+        <v>25</v>
       </c>
       <c r="L33" t="s">
         <v>26</v>
       </c>
       <c r="M33" t="s">
-        <v>320</v>
+        <v>27</v>
       </c>
       <c r="N33" t="s">
         <v>28</v>
       </c>
       <c r="O33" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34">
-        <v>65007</v>
+        <v>4316</v>
       </c>
       <c r="B34" t="s">
         <v>322</v>
       </c>
       <c r="C34" t="s">
         <v>323</v>
       </c>
       <c r="D34" t="s">
         <v>324</v>
       </c>
       <c r="E34" t="s">
         <v>325</v>
       </c>
       <c r="F34" t="s">
         <v>326</v>
       </c>
       <c r="G34" t="s">
         <v>327</v>
       </c>
       <c r="H34" t="s">
         <v>328</v>
       </c>
       <c r="I34" t="s">
         <v>329</v>
       </c>
       <c r="J34" t="s">
         <v>24</v>
       </c>
       <c r="K34" t="s">
-        <v>25</v>
+        <v>69</v>
       </c>
       <c r="L34" t="s">
         <v>26</v>
       </c>
       <c r="M34" t="s">
-        <v>27</v>
+        <v>70</v>
       </c>
       <c r="N34" t="s">
         <v>28</v>
       </c>
       <c r="O34" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35">
-        <v>65008</v>
+        <v>4319</v>
       </c>
       <c r="B35" t="s">
         <v>331</v>
       </c>
       <c r="C35" t="s">
         <v>332</v>
       </c>
       <c r="D35" t="s">
         <v>333</v>
       </c>
       <c r="E35" t="s">
         <v>334</v>
       </c>
       <c r="F35" t="s">
         <v>335</v>
       </c>
       <c r="G35" t="s">
         <v>336</v>
       </c>
       <c r="H35" t="s">
         <v>337</v>
       </c>
       <c r="I35" t="s">
         <v>338</v>
       </c>
       <c r="J35" t="s">
         <v>24</v>
       </c>
       <c r="K35" t="s">
         <v>69</v>
       </c>
       <c r="L35" t="s">
         <v>26</v>
       </c>
       <c r="M35" t="s">
         <v>70</v>
       </c>
       <c r="N35" t="s">
         <v>28</v>
       </c>
       <c r="O35" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36">
-        <v>65009</v>
+        <v>4322</v>
       </c>
       <c r="B36" t="s">
         <v>340</v>
       </c>
       <c r="C36" t="s">
         <v>341</v>
       </c>
       <c r="D36" t="s">
         <v>342</v>
       </c>
       <c r="E36" t="s">
         <v>343</v>
       </c>
       <c r="F36" t="s">
         <v>344</v>
       </c>
       <c r="G36" t="s">
         <v>345</v>
       </c>
       <c r="H36" t="s">
         <v>346</v>
       </c>
       <c r="I36" t="s">
         <v>347</v>
       </c>
       <c r="J36" t="s">
         <v>24</v>
       </c>
       <c r="K36" t="s">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="L36" t="s">
         <v>26</v>
       </c>
       <c r="M36" t="s">
-        <v>70</v>
+        <v>27</v>
       </c>
       <c r="N36" t="s">
         <v>28</v>
       </c>
       <c r="O36" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37">
-        <v>65010</v>
+        <v>4556</v>
       </c>
       <c r="B37" t="s">
         <v>349</v>
       </c>
       <c r="C37" t="s">
         <v>350</v>
       </c>
       <c r="D37" t="s">
         <v>351</v>
       </c>
       <c r="E37" t="s">
         <v>352</v>
       </c>
       <c r="F37" t="s">
         <v>353</v>
       </c>
       <c r="G37" t="s">
         <v>354</v>
       </c>
       <c r="H37" t="s">
         <v>355</v>
       </c>
       <c r="I37" t="s">
         <v>356</v>
       </c>
       <c r="J37" t="s">
         <v>24</v>
       </c>
       <c r="K37" t="s">
         <v>25</v>
       </c>
       <c r="L37" t="s">
         <v>26</v>
       </c>
       <c r="M37" t="s">
         <v>27</v>
       </c>
       <c r="N37" t="s">
         <v>28</v>
       </c>
       <c r="O37" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38">
-        <v>65011</v>
+        <v>4558</v>
       </c>
       <c r="B38" t="s">
         <v>358</v>
       </c>
       <c r="C38" t="s">
         <v>359</v>
       </c>
       <c r="D38" t="s">
         <v>360</v>
       </c>
       <c r="E38" t="s">
         <v>361</v>
       </c>
       <c r="F38" t="s">
         <v>362</v>
       </c>
       <c r="G38" t="s">
         <v>363</v>
       </c>
       <c r="H38" t="s">
         <v>364</v>
       </c>
       <c r="I38" t="s">
         <v>365</v>
       </c>
       <c r="J38" t="s">
         <v>24</v>
       </c>
       <c r="K38" t="s">
         <v>69</v>
       </c>
       <c r="L38" t="s">
         <v>26</v>
       </c>
       <c r="M38" t="s">
         <v>70</v>
       </c>
       <c r="N38" t="s">
         <v>28</v>
       </c>
       <c r="O38" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39">
-        <v>65012</v>
+        <v>4559</v>
       </c>
       <c r="B39" t="s">
         <v>367</v>
       </c>
       <c r="C39" t="s">
         <v>368</v>
       </c>
       <c r="D39" t="s">
         <v>369</v>
       </c>
       <c r="E39" t="s">
         <v>370</v>
       </c>
       <c r="F39" t="s">
         <v>371</v>
       </c>
       <c r="G39" t="s">
         <v>372</v>
       </c>
       <c r="H39" t="s">
         <v>373</v>
       </c>
       <c r="I39" t="s">
         <v>374</v>
       </c>
       <c r="J39" t="s">
         <v>24</v>
       </c>
       <c r="K39" t="s">
+        <v>122</v>
+      </c>
+      <c r="L39" t="s">
+        <v>26</v>
+      </c>
+      <c r="M39" t="s">
+        <v>123</v>
+      </c>
+      <c r="N39" t="s">
+        <v>28</v>
+      </c>
+      <c r="O39" t="s">
         <v>375</v>
-      </c>
-[...10 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40">
-        <v>65013</v>
+        <v>4560</v>
       </c>
       <c r="B40" t="s">
+        <v>376</v>
+      </c>
+      <c r="C40" t="s">
+        <v>377</v>
+      </c>
+      <c r="D40" t="s">
         <v>378</v>
       </c>
-      <c r="C40" t="s">
+      <c r="E40" t="s">
         <v>379</v>
       </c>
-      <c r="D40" t="s">
+      <c r="F40" t="s">
         <v>380</v>
       </c>
-      <c r="E40" t="s">
+      <c r="G40" t="s">
         <v>381</v>
       </c>
-      <c r="F40" t="s">
+      <c r="H40" t="s">
         <v>382</v>
       </c>
-      <c r="G40" t="s">
+      <c r="I40" t="s">
         <v>383</v>
-      </c>
-[...4 lines deleted...]
-        <v>385</v>
       </c>
       <c r="J40" t="s">
         <v>24</v>
       </c>
       <c r="K40" t="s">
         <v>25</v>
       </c>
       <c r="L40" t="s">
         <v>26</v>
       </c>
       <c r="M40" t="s">
         <v>27</v>
       </c>
       <c r="N40" t="s">
         <v>28</v>
       </c>
       <c r="O40" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41">
-        <v>65014</v>
+        <v>4563</v>
       </c>
       <c r="B41" t="s">
+        <v>385</v>
+      </c>
+      <c r="C41" t="s">
+        <v>386</v>
+      </c>
+      <c r="D41" t="s">
         <v>387</v>
       </c>
-      <c r="C41" t="s">
+      <c r="E41" t="s">
         <v>388</v>
       </c>
-      <c r="D41" t="s">
+      <c r="F41" t="s">
         <v>389</v>
       </c>
-      <c r="E41" t="s">
+      <c r="G41" t="s">
         <v>390</v>
       </c>
-      <c r="F41" t="s">
+      <c r="H41" t="s">
         <v>391</v>
       </c>
-      <c r="G41" t="s">
+      <c r="I41" t="s">
         <v>392</v>
       </c>
-      <c r="H41" t="s">
+      <c r="J41" t="s">
+        <v>24</v>
+      </c>
+      <c r="K41" t="s">
+        <v>69</v>
+      </c>
+      <c r="L41" t="s">
+        <v>26</v>
+      </c>
+      <c r="M41" t="s">
+        <v>70</v>
+      </c>
+      <c r="N41" t="s">
+        <v>28</v>
+      </c>
+      <c r="O41" t="s">
         <v>393</v>
-      </c>
-[...19 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42">
-        <v>65015</v>
+        <v>4564</v>
       </c>
       <c r="B42" t="s">
+        <v>394</v>
+      </c>
+      <c r="C42" t="s">
+        <v>395</v>
+      </c>
+      <c r="D42" t="s">
         <v>396</v>
       </c>
-      <c r="C42" t="s">
+      <c r="E42" t="s">
         <v>397</v>
       </c>
-      <c r="D42" t="s">
+      <c r="F42" t="s">
         <v>398</v>
       </c>
-      <c r="E42" t="s">
+      <c r="G42" t="s">
         <v>399</v>
       </c>
-      <c r="F42" t="s">
+      <c r="H42" t="s">
         <v>400</v>
       </c>
-      <c r="G42" t="s">
+      <c r="I42" t="s">
         <v>401</v>
       </c>
-      <c r="H42" t="s">
+      <c r="J42" t="s">
+        <v>24</v>
+      </c>
+      <c r="K42" t="s">
         <v>402</v>
       </c>
-      <c r="I42" t="s">
+      <c r="L42" t="s">
+        <v>26</v>
+      </c>
+      <c r="M42" t="s">
         <v>403</v>
-      </c>
-[...10 lines deleted...]
-        <v>70</v>
       </c>
       <c r="N42" t="s">
         <v>28</v>
       </c>
       <c r="O42" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43">
-        <v>65016</v>
+        <v>4568</v>
       </c>
       <c r="B43" t="s">
         <v>405</v>
       </c>
       <c r="C43" t="s">
         <v>406</v>
       </c>
       <c r="D43" t="s">
         <v>407</v>
       </c>
       <c r="E43" t="s">
         <v>408</v>
       </c>
       <c r="F43" t="s">
         <v>409</v>
       </c>
       <c r="G43" t="s">
         <v>410</v>
       </c>
       <c r="H43" t="s">
         <v>411</v>
       </c>
       <c r="I43" t="s">
         <v>412</v>
       </c>
       <c r="J43" t="s">
         <v>24</v>
       </c>
       <c r="K43" t="s">
         <v>25</v>
       </c>
       <c r="L43" t="s">
         <v>26</v>
       </c>
       <c r="M43" t="s">
         <v>27</v>
       </c>
       <c r="N43" t="s">
         <v>28</v>
       </c>
       <c r="O43" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44">
-        <v>65017</v>
+        <v>4704</v>
       </c>
       <c r="B44" t="s">
         <v>414</v>
       </c>
       <c r="C44" t="s">
         <v>415</v>
       </c>
       <c r="D44" t="s">
         <v>416</v>
       </c>
       <c r="E44" t="s">
         <v>417</v>
       </c>
       <c r="F44" t="s">
         <v>418</v>
       </c>
       <c r="G44" t="s">
         <v>419</v>
       </c>
       <c r="H44" t="s">
         <v>420</v>
       </c>
       <c r="I44" t="s">
         <v>421</v>
       </c>
       <c r="J44" t="s">
         <v>24</v>
       </c>
       <c r="K44" t="s">
+        <v>122</v>
+      </c>
+      <c r="L44" t="s">
+        <v>26</v>
+      </c>
+      <c r="M44" t="s">
+        <v>123</v>
+      </c>
+      <c r="N44" t="s">
+        <v>28</v>
+      </c>
+      <c r="O44" t="s">
         <v>422</v>
-      </c>
-[...10 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45">
-        <v>65019</v>
+        <v>4706</v>
       </c>
       <c r="B45" t="s">
+        <v>423</v>
+      </c>
+      <c r="C45" t="s">
+        <v>424</v>
+      </c>
+      <c r="D45" t="s">
         <v>425</v>
       </c>
-      <c r="C45" t="s">
+      <c r="E45" t="s">
         <v>426</v>
       </c>
-      <c r="D45" t="s">
+      <c r="F45" t="s">
         <v>427</v>
       </c>
-      <c r="E45" t="s">
+      <c r="G45" t="s">
         <v>428</v>
       </c>
-      <c r="F45" t="s">
+      <c r="H45" t="s">
         <v>429</v>
       </c>
-      <c r="G45" t="s">
+      <c r="I45" t="s">
         <v>430</v>
-      </c>
-[...4 lines deleted...]
-        <v>432</v>
       </c>
       <c r="J45" t="s">
         <v>24</v>
       </c>
       <c r="K45" t="s">
         <v>69</v>
       </c>
       <c r="L45" t="s">
         <v>26</v>
       </c>
       <c r="M45" t="s">
         <v>70</v>
       </c>
       <c r="N45" t="s">
         <v>28</v>
       </c>
       <c r="O45" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="A46">
-        <v>65020</v>
+        <v>4709</v>
       </c>
       <c r="B46" t="s">
+        <v>432</v>
+      </c>
+      <c r="C46" t="s">
+        <v>433</v>
+      </c>
+      <c r="D46" t="s">
         <v>434</v>
       </c>
-      <c r="C46" t="s">
+      <c r="E46" t="s">
         <v>435</v>
       </c>
-      <c r="D46" t="s">
+      <c r="F46" t="s">
         <v>436</v>
       </c>
-      <c r="E46" t="s">
+      <c r="G46" t="s">
         <v>437</v>
       </c>
-      <c r="F46" t="s">
+      <c r="H46" t="s">
         <v>438</v>
       </c>
-      <c r="G46" t="s">
+      <c r="I46" t="s">
         <v>439</v>
       </c>
-      <c r="H46" t="s">
+      <c r="J46" t="s">
+        <v>24</v>
+      </c>
+      <c r="K46" t="s">
+        <v>122</v>
+      </c>
+      <c r="L46" t="s">
+        <v>26</v>
+      </c>
+      <c r="M46" t="s">
+        <v>123</v>
+      </c>
+      <c r="N46" t="s">
+        <v>28</v>
+      </c>
+      <c r="O46" t="s">
         <v>440</v>
-      </c>
-[...19 lines deleted...]
-        <v>444</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47">
-        <v>65021</v>
+        <v>4711</v>
       </c>
       <c r="B47" t="s">
+        <v>441</v>
+      </c>
+      <c r="C47" t="s">
+        <v>442</v>
+      </c>
+      <c r="D47" t="s">
+        <v>443</v>
+      </c>
+      <c r="E47" t="s">
+        <v>444</v>
+      </c>
+      <c r="F47" t="s">
         <v>445</v>
       </c>
-      <c r="C47" t="s">
+      <c r="G47" t="s">
         <v>446</v>
       </c>
-      <c r="D47" t="s">
+      <c r="H47" t="s">
         <v>447</v>
       </c>
-      <c r="E47" t="s">
+      <c r="I47" t="s">
         <v>448</v>
       </c>
-      <c r="F47" t="s">
+      <c r="J47" t="s">
         <v>449</v>
       </c>
-      <c r="G47" t="s">
+      <c r="K47" t="s">
         <v>450</v>
       </c>
-      <c r="H47" t="s">
+      <c r="L47" t="s">
         <v>451</v>
       </c>
-      <c r="I47" t="s">
+      <c r="M47" t="s">
         <v>452</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N47" t="s">
         <v>28</v>
       </c>
       <c r="O47" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="A48">
-        <v>65023</v>
+        <v>4716</v>
       </c>
       <c r="B48" t="s">
         <v>454</v>
       </c>
       <c r="C48" t="s">
         <v>455</v>
       </c>
       <c r="D48" t="s">
         <v>456</v>
       </c>
       <c r="E48" t="s">
         <v>457</v>
       </c>
       <c r="F48" t="s">
         <v>458</v>
       </c>
       <c r="G48" t="s">
         <v>459</v>
       </c>
       <c r="H48" t="s">
         <v>460</v>
       </c>
       <c r="I48" t="s">
         <v>461</v>
       </c>
       <c r="J48" t="s">
         <v>24</v>
       </c>
       <c r="K48" t="s">
-        <v>25</v>
+        <v>291</v>
       </c>
       <c r="L48" t="s">
         <v>26</v>
       </c>
       <c r="M48" t="s">
-        <v>27</v>
+        <v>293</v>
       </c>
       <c r="N48" t="s">
         <v>28</v>
       </c>
       <c r="O48" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49">
-        <v>65026</v>
+        <v>4717</v>
       </c>
       <c r="B49" t="s">
         <v>463</v>
       </c>
       <c r="C49" t="s">
         <v>464</v>
       </c>
       <c r="D49" t="s">
         <v>465</v>
       </c>
       <c r="E49" t="s">
         <v>466</v>
       </c>
       <c r="F49" t="s">
         <v>467</v>
       </c>
       <c r="G49" t="s">
         <v>468</v>
       </c>
       <c r="H49" t="s">
         <v>469</v>
       </c>
       <c r="I49" t="s">
         <v>470</v>
       </c>
       <c r="J49" t="s">
         <v>24</v>
       </c>
       <c r="K49" t="s">
         <v>25</v>
       </c>
       <c r="L49" t="s">
         <v>26</v>
       </c>
       <c r="M49" t="s">
         <v>27</v>
       </c>
       <c r="N49" t="s">
         <v>28</v>
       </c>
       <c r="O49" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50">
-        <v>65030</v>
+        <v>4721</v>
       </c>
       <c r="B50" t="s">
         <v>472</v>
       </c>
       <c r="C50" t="s">
         <v>473</v>
       </c>
       <c r="D50" t="s">
         <v>474</v>
       </c>
       <c r="E50" t="s">
         <v>475</v>
       </c>
       <c r="F50" t="s">
         <v>476</v>
       </c>
       <c r="G50" t="s">
         <v>477</v>
       </c>
       <c r="H50" t="s">
         <v>478</v>
       </c>
       <c r="I50" t="s">
         <v>479</v>
       </c>
       <c r="J50" t="s">
         <v>24</v>
       </c>
       <c r="K50" t="s">
-        <v>25</v>
+        <v>291</v>
       </c>
       <c r="L50" t="s">
         <v>26</v>
       </c>
       <c r="M50" t="s">
-        <v>27</v>
+        <v>293</v>
       </c>
       <c r="N50" t="s">
         <v>28</v>
       </c>
       <c r="O50" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51">
-        <v>65031</v>
+        <v>4722</v>
       </c>
       <c r="B51" t="s">
         <v>481</v>
       </c>
       <c r="C51" t="s">
         <v>482</v>
       </c>
       <c r="D51" t="s">
         <v>483</v>
       </c>
       <c r="E51" t="s">
         <v>484</v>
       </c>
       <c r="F51" t="s">
         <v>485</v>
       </c>
       <c r="G51" t="s">
         <v>486</v>
       </c>
       <c r="H51" t="s">
         <v>487</v>
       </c>
       <c r="I51" t="s">
         <v>488</v>
       </c>
       <c r="J51" t="s">
         <v>24</v>
       </c>
       <c r="K51" t="s">
-        <v>25</v>
+        <v>489</v>
       </c>
       <c r="L51" t="s">
         <v>26</v>
       </c>
       <c r="M51" t="s">
-        <v>27</v>
+        <v>490</v>
       </c>
       <c r="N51" t="s">
         <v>28</v>
       </c>
       <c r="O51" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52">
-        <v>65032</v>
+        <v>4792</v>
       </c>
       <c r="B52" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="C52" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="D52" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E52" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F52" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="G52" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="H52" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="I52" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="J52" t="s">
         <v>24</v>
       </c>
       <c r="K52" t="s">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="L52" t="s">
         <v>26</v>
       </c>
       <c r="M52" t="s">
-        <v>70</v>
+        <v>27</v>
       </c>
       <c r="N52" t="s">
         <v>28</v>
       </c>
       <c r="O52" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53">
-        <v>65033</v>
+        <v>4801</v>
       </c>
       <c r="B53" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="C53" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="D53" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="E53" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="F53" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="G53" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="H53" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="I53" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="J53" t="s">
         <v>24</v>
       </c>
       <c r="K53" t="s">
-        <v>507</v>
+        <v>69</v>
       </c>
       <c r="L53" t="s">
         <v>26</v>
       </c>
       <c r="M53" t="s">
-        <v>508</v>
+        <v>70</v>
       </c>
       <c r="N53" t="s">
         <v>28</v>
       </c>
       <c r="O53" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="A54">
-        <v>65034</v>
+        <v>4810</v>
       </c>
       <c r="B54" t="s">
         <v>510</v>
       </c>
       <c r="C54" t="s">
         <v>511</v>
       </c>
       <c r="D54" t="s">
         <v>512</v>
       </c>
       <c r="E54" t="s">
         <v>513</v>
       </c>
       <c r="F54" t="s">
         <v>514</v>
       </c>
       <c r="G54" t="s">
         <v>515</v>
       </c>
       <c r="H54" t="s">
         <v>516</v>
       </c>
       <c r="I54" t="s">
         <v>517</v>
       </c>
       <c r="J54" t="s">
-        <v>89</v>
+        <v>24</v>
       </c>
       <c r="K54" t="s">
+        <v>69</v>
+      </c>
+      <c r="L54" t="s">
+        <v>26</v>
+      </c>
+      <c r="M54" t="s">
+        <v>70</v>
+      </c>
+      <c r="N54" t="s">
+        <v>28</v>
+      </c>
+      <c r="O54" t="s">
         <v>518</v>
-      </c>
-[...10 lines deleted...]
-        <v>520</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55">
-        <v>65035</v>
+        <v>4811</v>
       </c>
       <c r="B55" t="s">
+        <v>519</v>
+      </c>
+      <c r="C55" t="s">
+        <v>520</v>
+      </c>
+      <c r="D55" t="s">
         <v>521</v>
       </c>
-      <c r="C55" t="s">
+      <c r="E55" t="s">
         <v>522</v>
       </c>
-      <c r="D55" t="s">
+      <c r="F55" t="s">
         <v>523</v>
       </c>
-      <c r="E55" t="s">
+      <c r="G55" t="s">
         <v>524</v>
       </c>
-      <c r="F55" t="s">
+      <c r="H55" t="s">
         <v>525</v>
       </c>
-      <c r="G55" t="s">
+      <c r="I55" t="s">
         <v>526</v>
       </c>
-      <c r="H55" t="s">
+      <c r="J55" t="s">
+        <v>24</v>
+      </c>
+      <c r="K55" t="s">
         <v>527</v>
       </c>
-      <c r="I55" t="s">
+      <c r="L55" t="s">
+        <v>26</v>
+      </c>
+      <c r="M55" t="s">
         <v>528</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="N55" t="s">
         <v>28</v>
       </c>
       <c r="O55" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56">
-        <v>65036</v>
+        <v>5437</v>
       </c>
       <c r="B56" t="s">
         <v>530</v>
       </c>
       <c r="C56" t="s">
         <v>531</v>
       </c>
       <c r="D56" t="s">
         <v>532</v>
       </c>
       <c r="E56" t="s">
         <v>533</v>
       </c>
       <c r="F56" t="s">
         <v>534</v>
       </c>
       <c r="G56" t="s">
         <v>535</v>
       </c>
       <c r="H56" t="s">
         <v>536</v>
       </c>
       <c r="I56" t="s">
         <v>537</v>
       </c>
       <c r="J56" t="s">
         <v>24</v>
       </c>
       <c r="K56" t="s">
         <v>25</v>
       </c>
       <c r="L56" t="s">
         <v>26</v>
       </c>
       <c r="M56" t="s">
         <v>27</v>
       </c>
       <c r="N56" t="s">
         <v>28</v>
       </c>
       <c r="O56" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57">
-        <v>65037</v>
+        <v>5456</v>
       </c>
       <c r="B57" t="s">
         <v>539</v>
       </c>
       <c r="C57" t="s">
         <v>540</v>
       </c>
       <c r="D57" t="s">
         <v>541</v>
       </c>
       <c r="E57" t="s">
         <v>542</v>
       </c>
       <c r="F57" t="s">
         <v>543</v>
       </c>
       <c r="G57" t="s">
         <v>544</v>
       </c>
       <c r="H57" t="s">
         <v>545</v>
       </c>
       <c r="I57" t="s">
         <v>546</v>
       </c>
       <c r="J57" t="s">
-        <v>24</v>
+        <v>89</v>
       </c>
       <c r="K57" t="s">
-        <v>25</v>
+        <v>527</v>
       </c>
       <c r="L57" t="s">
-        <v>26</v>
+        <v>91</v>
       </c>
       <c r="M57" t="s">
-        <v>27</v>
+        <v>528</v>
       </c>
       <c r="N57" t="s">
         <v>28</v>
       </c>
       <c r="O57" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58">
-        <v>65038</v>
+        <v>5953</v>
       </c>
       <c r="B58" t="s">
         <v>548</v>
       </c>
       <c r="C58" t="s">
         <v>549</v>
       </c>
       <c r="D58" t="s">
         <v>550</v>
       </c>
       <c r="E58" t="s">
         <v>551</v>
       </c>
       <c r="F58" t="s">
         <v>552</v>
       </c>
       <c r="G58" t="s">
         <v>553</v>
       </c>
       <c r="H58" t="s">
         <v>554</v>
       </c>
       <c r="I58" t="s">
         <v>555</v>
       </c>
       <c r="J58" t="s">
         <v>24</v>
       </c>
       <c r="K58" t="s">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="L58" t="s">
         <v>26</v>
       </c>
       <c r="M58" t="s">
-        <v>70</v>
+        <v>27</v>
       </c>
       <c r="N58" t="s">
         <v>28</v>
       </c>
       <c r="O58" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59">
-        <v>65039</v>
+        <v>6337</v>
       </c>
       <c r="B59" t="s">
         <v>557</v>
       </c>
       <c r="C59" t="s">
         <v>558</v>
       </c>
       <c r="D59" t="s">
         <v>559</v>
       </c>
       <c r="E59" t="s">
         <v>560</v>
       </c>
       <c r="F59" t="s">
         <v>561</v>
       </c>
       <c r="G59" t="s">
         <v>562</v>
       </c>
       <c r="H59" t="s">
         <v>563</v>
       </c>
       <c r="I59" t="s">
         <v>564</v>
       </c>
       <c r="J59" t="s">
         <v>24</v>
       </c>
       <c r="K59" t="s">
-        <v>69</v>
+        <v>122</v>
       </c>
       <c r="L59" t="s">
         <v>26</v>
       </c>
       <c r="M59" t="s">
-        <v>70</v>
+        <v>123</v>
       </c>
       <c r="N59" t="s">
         <v>28</v>
       </c>
       <c r="O59" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60">
-        <v>65040</v>
+        <v>58240</v>
       </c>
       <c r="B60" t="s">
         <v>566</v>
       </c>
       <c r="C60" t="s">
         <v>567</v>
       </c>
       <c r="D60" t="s">
         <v>568</v>
       </c>
       <c r="E60" t="s">
         <v>569</v>
       </c>
       <c r="F60" t="s">
         <v>570</v>
       </c>
       <c r="G60" t="s">
         <v>571</v>
       </c>
       <c r="H60" t="s">
         <v>572</v>
       </c>
       <c r="I60" t="s">
         <v>573</v>
       </c>
       <c r="J60" t="s">
         <v>24</v>
       </c>
       <c r="K60" t="s">
         <v>574</v>
       </c>
       <c r="L60" t="s">
         <v>26</v>
       </c>
       <c r="M60" t="s">
         <v>575</v>
       </c>
       <c r="N60" t="s">
         <v>28</v>
       </c>
       <c r="O60" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61">
-        <v>65044</v>
+        <v>58259</v>
       </c>
       <c r="B61" t="s">
         <v>577</v>
       </c>
       <c r="C61" t="s">
         <v>578</v>
       </c>
       <c r="D61" t="s">
         <v>579</v>
       </c>
       <c r="E61" t="s">
         <v>580</v>
       </c>
       <c r="F61" t="s">
         <v>581</v>
       </c>
       <c r="G61" t="s">
         <v>582</v>
       </c>
       <c r="H61" t="s">
         <v>583</v>
       </c>
       <c r="I61" t="s">
         <v>584</v>
       </c>
       <c r="J61" t="s">
         <v>24</v>
       </c>
       <c r="K61" t="s">
-        <v>25</v>
+        <v>585</v>
       </c>
       <c r="L61" t="s">
         <v>26</v>
       </c>
       <c r="M61" t="s">
-        <v>27</v>
+        <v>586</v>
       </c>
       <c r="N61" t="s">
         <v>28</v>
       </c>
       <c r="O61" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62">
-        <v>65045</v>
+        <v>65000</v>
       </c>
       <c r="B62" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="C62" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="D62" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E62" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F62" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="G62" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="H62" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="I62" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="J62" t="s">
-        <v>594</v>
+        <v>24</v>
       </c>
       <c r="K62" t="s">
-        <v>595</v>
+        <v>25</v>
       </c>
       <c r="L62" t="s">
+        <v>26</v>
+      </c>
+      <c r="M62" t="s">
+        <v>27</v>
+      </c>
+      <c r="N62" t="s">
+        <v>28</v>
+      </c>
+      <c r="O62" t="s">
         <v>596</v>
-      </c>
-[...7 lines deleted...]
-        <v>598</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63">
-        <v>65046</v>
+        <v>65001</v>
       </c>
       <c r="B63" t="s">
+        <v>597</v>
+      </c>
+      <c r="C63" t="s">
+        <v>598</v>
+      </c>
+      <c r="D63" t="s">
         <v>599</v>
       </c>
-      <c r="C63" t="s">
+      <c r="E63" t="s">
         <v>600</v>
       </c>
-      <c r="D63" t="s">
+      <c r="F63" t="s">
         <v>601</v>
       </c>
-      <c r="E63" t="s">
+      <c r="G63" t="s">
         <v>602</v>
       </c>
-      <c r="F63" t="s">
+      <c r="H63" t="s">
         <v>603</v>
       </c>
-      <c r="G63" t="s">
+      <c r="I63" t="s">
         <v>604</v>
       </c>
-      <c r="H63" t="s">
+      <c r="J63" t="s">
+        <v>24</v>
+      </c>
+      <c r="K63" t="s">
+        <v>69</v>
+      </c>
+      <c r="L63" t="s">
+        <v>26</v>
+      </c>
+      <c r="M63" t="s">
+        <v>70</v>
+      </c>
+      <c r="N63" t="s">
+        <v>28</v>
+      </c>
+      <c r="O63" t="s">
         <v>605</v>
-      </c>
-[...19 lines deleted...]
-        <v>607</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="A64">
-        <v>65047</v>
+        <v>65002</v>
       </c>
       <c r="B64" t="s">
+        <v>606</v>
+      </c>
+      <c r="C64" t="s">
+        <v>607</v>
+      </c>
+      <c r="D64" t="s">
         <v>608</v>
       </c>
-      <c r="C64" t="s">
+      <c r="E64" t="s">
         <v>609</v>
       </c>
-      <c r="D64" t="s">
+      <c r="F64" t="s">
         <v>610</v>
       </c>
-      <c r="E64" t="s">
+      <c r="G64" t="s">
         <v>611</v>
       </c>
-      <c r="F64" t="s">
+      <c r="H64" t="s">
         <v>612</v>
       </c>
-      <c r="G64" t="s">
+      <c r="I64" t="s">
         <v>613</v>
       </c>
-      <c r="H64" t="s">
+      <c r="J64" t="s">
+        <v>24</v>
+      </c>
+      <c r="K64" t="s">
+        <v>25</v>
+      </c>
+      <c r="L64" t="s">
+        <v>26</v>
+      </c>
+      <c r="M64" t="s">
+        <v>27</v>
+      </c>
+      <c r="N64" t="s">
+        <v>28</v>
+      </c>
+      <c r="O64" t="s">
         <v>614</v>
-      </c>
-[...19 lines deleted...]
-        <v>616</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65">
-        <v>65049</v>
+        <v>65003</v>
       </c>
       <c r="B65" t="s">
+        <v>615</v>
+      </c>
+      <c r="C65" t="s">
+        <v>616</v>
+      </c>
+      <c r="D65" t="s">
         <v>617</v>
       </c>
-      <c r="C65" t="s">
+      <c r="E65" t="s">
         <v>618</v>
       </c>
-      <c r="D65" t="s">
+      <c r="F65" t="s">
         <v>619</v>
       </c>
-      <c r="E65" t="s">
+      <c r="G65" t="s">
         <v>620</v>
       </c>
-      <c r="F65" t="s">
+      <c r="H65" t="s">
         <v>621</v>
       </c>
-      <c r="G65" t="s">
+      <c r="I65" t="s">
         <v>622</v>
       </c>
-      <c r="H65" t="s">
+      <c r="J65" t="s">
+        <v>24</v>
+      </c>
+      <c r="K65" t="s">
+        <v>69</v>
+      </c>
+      <c r="L65" t="s">
+        <v>26</v>
+      </c>
+      <c r="M65" t="s">
+        <v>70</v>
+      </c>
+      <c r="N65" t="s">
+        <v>28</v>
+      </c>
+      <c r="O65" t="s">
         <v>623</v>
-      </c>
-[...19 lines deleted...]
-        <v>627</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="A66">
-        <v>65050</v>
+        <v>65004</v>
       </c>
       <c r="B66" t="s">
+        <v>624</v>
+      </c>
+      <c r="C66" t="s">
+        <v>625</v>
+      </c>
+      <c r="D66" t="s">
+        <v>626</v>
+      </c>
+      <c r="E66" t="s">
+        <v>627</v>
+      </c>
+      <c r="F66" t="s">
         <v>628</v>
       </c>
-      <c r="C66" t="s">
+      <c r="G66" t="s">
         <v>629</v>
       </c>
-      <c r="D66" t="s">
+      <c r="H66" t="s">
         <v>630</v>
       </c>
-      <c r="E66" t="s">
+      <c r="I66" t="s">
         <v>631</v>
       </c>
-      <c r="F66" t="s">
+      <c r="J66" t="s">
+        <v>24</v>
+      </c>
+      <c r="K66" t="s">
+        <v>69</v>
+      </c>
+      <c r="L66" t="s">
+        <v>26</v>
+      </c>
+      <c r="M66" t="s">
+        <v>70</v>
+      </c>
+      <c r="N66" t="s">
+        <v>28</v>
+      </c>
+      <c r="O66" t="s">
         <v>632</v>
-      </c>
-[...25 lines deleted...]
-        <v>636</v>
       </c>
     </row>
     <row r="67" spans="1:15">
       <c r="A67">
-        <v>65051</v>
+        <v>65005</v>
       </c>
       <c r="B67" t="s">
+        <v>633</v>
+      </c>
+      <c r="C67" t="s">
+        <v>634</v>
+      </c>
+      <c r="D67" t="s">
+        <v>635</v>
+      </c>
+      <c r="E67" t="s">
+        <v>636</v>
+      </c>
+      <c r="F67" t="s">
         <v>637</v>
       </c>
-      <c r="C67" t="s">
+      <c r="G67" t="s">
         <v>638</v>
       </c>
-      <c r="D67" t="s">
+      <c r="H67" t="s">
         <v>639</v>
       </c>
-      <c r="E67" t="s">
+      <c r="I67" t="s">
         <v>640</v>
       </c>
-      <c r="F67" t="s">
+      <c r="J67" t="s">
+        <v>24</v>
+      </c>
+      <c r="K67" t="s">
         <v>641</v>
       </c>
-      <c r="G67" t="s">
+      <c r="L67" t="s">
+        <v>26</v>
+      </c>
+      <c r="M67" t="s">
         <v>642</v>
       </c>
-      <c r="H67" t="s">
+      <c r="N67" t="s">
+        <v>28</v>
+      </c>
+      <c r="O67" t="s">
         <v>643</v>
-      </c>
-[...19 lines deleted...]
-        <v>645</v>
       </c>
     </row>
     <row r="68" spans="1:15">
       <c r="A68">
-        <v>65053</v>
+        <v>65006</v>
       </c>
       <c r="B68" t="s">
+        <v>644</v>
+      </c>
+      <c r="C68" t="s">
+        <v>645</v>
+      </c>
+      <c r="D68" t="s">
         <v>646</v>
       </c>
-      <c r="C68" t="s">
+      <c r="E68" t="s">
         <v>647</v>
       </c>
-      <c r="D68" t="s">
+      <c r="F68" t="s">
         <v>648</v>
       </c>
-      <c r="E68" t="s">
+      <c r="G68" t="s">
         <v>649</v>
       </c>
-      <c r="F68" t="s">
+      <c r="H68" t="s">
         <v>650</v>
       </c>
-      <c r="G68" t="s">
+      <c r="I68" t="s">
         <v>651</v>
       </c>
-      <c r="H68" t="s">
+      <c r="J68" t="s">
+        <v>24</v>
+      </c>
+      <c r="K68" t="s">
         <v>652</v>
       </c>
-      <c r="I68" t="s">
+      <c r="L68" t="s">
+        <v>26</v>
+      </c>
+      <c r="M68" t="s">
         <v>653</v>
-      </c>
-[...10 lines deleted...]
-        <v>70</v>
       </c>
       <c r="N68" t="s">
         <v>28</v>
       </c>
       <c r="O68" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="69" spans="1:15">
       <c r="A69">
-        <v>65054</v>
+        <v>65007</v>
       </c>
       <c r="B69" t="s">
         <v>655</v>
       </c>
       <c r="C69" t="s">
         <v>656</v>
       </c>
       <c r="D69" t="s">
         <v>657</v>
       </c>
       <c r="E69" t="s">
         <v>658</v>
       </c>
       <c r="F69" t="s">
         <v>659</v>
       </c>
       <c r="G69" t="s">
         <v>660</v>
       </c>
       <c r="H69" t="s">
         <v>661</v>
       </c>
       <c r="I69" t="s">
         <v>662</v>
       </c>
       <c r="J69" t="s">
-        <v>89</v>
+        <v>24</v>
       </c>
       <c r="K69" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="L69" t="s">
-        <v>91</v>
+        <v>26</v>
       </c>
       <c r="M69" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="N69" t="s">
         <v>28</v>
       </c>
       <c r="O69" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="70" spans="1:15">
       <c r="A70">
-        <v>65055</v>
+        <v>65008</v>
       </c>
       <c r="B70" t="s">
         <v>664</v>
       </c>
       <c r="C70" t="s">
         <v>665</v>
       </c>
       <c r="D70" t="s">
         <v>666</v>
       </c>
       <c r="E70" t="s">
         <v>667</v>
       </c>
       <c r="F70" t="s">
         <v>668</v>
       </c>
       <c r="G70" t="s">
         <v>669</v>
       </c>
       <c r="H70" t="s">
         <v>670</v>
       </c>
       <c r="I70" t="s">
         <v>671</v>
       </c>
       <c r="J70" t="s">
         <v>24</v>
       </c>
       <c r="K70" t="s">
-        <v>518</v>
+        <v>69</v>
       </c>
       <c r="L70" t="s">
         <v>26</v>
       </c>
       <c r="M70" t="s">
-        <v>519</v>
+        <v>70</v>
       </c>
       <c r="N70" t="s">
         <v>28</v>
       </c>
       <c r="O70" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="71" spans="1:15">
       <c r="A71">
-        <v>65058</v>
+        <v>65009</v>
       </c>
       <c r="B71" t="s">
         <v>673</v>
       </c>
       <c r="C71" t="s">
         <v>674</v>
       </c>
       <c r="D71" t="s">
         <v>675</v>
       </c>
       <c r="E71" t="s">
         <v>676</v>
       </c>
       <c r="F71" t="s">
         <v>677</v>
       </c>
       <c r="G71" t="s">
         <v>678</v>
       </c>
       <c r="H71" t="s">
         <v>679</v>
       </c>
       <c r="I71" t="s">
         <v>680</v>
       </c>
       <c r="J71" t="s">
-        <v>89</v>
+        <v>24</v>
       </c>
       <c r="K71" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="L71" t="s">
-        <v>91</v>
+        <v>26</v>
       </c>
       <c r="M71" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="N71" t="s">
         <v>28</v>
       </c>
       <c r="O71" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="A72">
-        <v>65059</v>
+        <v>65010</v>
       </c>
       <c r="B72" t="s">
         <v>682</v>
       </c>
       <c r="C72" t="s">
         <v>683</v>
       </c>
       <c r="D72" t="s">
         <v>684</v>
       </c>
       <c r="E72" t="s">
         <v>685</v>
       </c>
       <c r="F72" t="s">
         <v>686</v>
       </c>
       <c r="G72" t="s">
         <v>687</v>
       </c>
       <c r="H72" t="s">
         <v>688</v>
       </c>
       <c r="I72" t="s">
         <v>689</v>
       </c>
       <c r="J72" t="s">
         <v>24</v>
       </c>
       <c r="K72" t="s">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="L72" t="s">
         <v>26</v>
       </c>
       <c r="M72" t="s">
-        <v>70</v>
+        <v>27</v>
       </c>
       <c r="N72" t="s">
         <v>28</v>
       </c>
       <c r="O72" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="73" spans="1:15">
       <c r="A73">
-        <v>65060</v>
+        <v>65011</v>
       </c>
       <c r="B73" t="s">
         <v>691</v>
       </c>
       <c r="C73" t="s">
         <v>692</v>
       </c>
       <c r="D73" t="s">
         <v>693</v>
       </c>
       <c r="E73" t="s">
         <v>694</v>
       </c>
       <c r="F73" t="s">
         <v>695</v>
       </c>
       <c r="G73" t="s">
         <v>696</v>
       </c>
       <c r="H73" t="s">
         <v>697</v>
       </c>
       <c r="I73" t="s">
         <v>698</v>
       </c>
       <c r="J73" t="s">
         <v>24</v>
       </c>
       <c r="K73" t="s">
-        <v>122</v>
+        <v>69</v>
       </c>
       <c r="L73" t="s">
         <v>26</v>
       </c>
       <c r="M73" t="s">
-        <v>123</v>
+        <v>70</v>
       </c>
       <c r="N73" t="s">
         <v>28</v>
       </c>
       <c r="O73" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="A74">
-        <v>65062</v>
+        <v>65012</v>
       </c>
       <c r="B74" t="s">
         <v>700</v>
       </c>
       <c r="C74" t="s">
         <v>701</v>
       </c>
       <c r="D74" t="s">
         <v>702</v>
       </c>
       <c r="E74" t="s">
         <v>703</v>
       </c>
       <c r="F74" t="s">
         <v>704</v>
       </c>
       <c r="G74" t="s">
         <v>705</v>
       </c>
       <c r="H74" t="s">
         <v>706</v>
       </c>
       <c r="I74" t="s">
         <v>707</v>
       </c>
       <c r="J74" t="s">
         <v>24</v>
       </c>
       <c r="K74" t="s">
-        <v>25</v>
+        <v>708</v>
       </c>
       <c r="L74" t="s">
         <v>26</v>
       </c>
       <c r="M74" t="s">
-        <v>27</v>
+        <v>709</v>
       </c>
       <c r="N74" t="s">
         <v>28</v>
       </c>
       <c r="O74" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75">
-        <v>65068</v>
+        <v>65013</v>
       </c>
       <c r="B75" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="C75" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="D75" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="E75" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="F75" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="G75" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="H75" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="I75" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="J75" t="s">
         <v>24</v>
       </c>
       <c r="K75" t="s">
         <v>25</v>
       </c>
       <c r="L75" t="s">
         <v>26</v>
       </c>
       <c r="M75" t="s">
         <v>27</v>
       </c>
       <c r="N75" t="s">
         <v>28</v>
       </c>
       <c r="O75" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="A76">
+        <v>65014</v>
+      </c>
+      <c r="B76" t="s">
+        <v>720</v>
+      </c>
+      <c r="C76" t="s">
+        <v>721</v>
+      </c>
+      <c r="D76" t="s">
+        <v>722</v>
+      </c>
+      <c r="E76" t="s">
+        <v>723</v>
+      </c>
+      <c r="F76" t="s">
+        <v>724</v>
+      </c>
+      <c r="G76" t="s">
+        <v>725</v>
+      </c>
+      <c r="H76" t="s">
+        <v>726</v>
+      </c>
+      <c r="I76" t="s">
+        <v>727</v>
+      </c>
+      <c r="J76" t="s">
+        <v>89</v>
+      </c>
+      <c r="K76" t="s">
+        <v>58</v>
+      </c>
+      <c r="L76" t="s">
+        <v>91</v>
+      </c>
+      <c r="M76" t="s">
+        <v>59</v>
+      </c>
+      <c r="N76" t="s">
+        <v>28</v>
+      </c>
+      <c r="O76" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="77" spans="1:15">
+      <c r="A77">
+        <v>65015</v>
+      </c>
+      <c r="B77" t="s">
+        <v>729</v>
+      </c>
+      <c r="C77" t="s">
+        <v>730</v>
+      </c>
+      <c r="D77" t="s">
+        <v>731</v>
+      </c>
+      <c r="E77" t="s">
+        <v>732</v>
+      </c>
+      <c r="F77" t="s">
+        <v>733</v>
+      </c>
+      <c r="G77" t="s">
+        <v>734</v>
+      </c>
+      <c r="H77" t="s">
+        <v>735</v>
+      </c>
+      <c r="I77" t="s">
+        <v>736</v>
+      </c>
+      <c r="J77" t="s">
+        <v>24</v>
+      </c>
+      <c r="K77" t="s">
+        <v>69</v>
+      </c>
+      <c r="L77" t="s">
+        <v>26</v>
+      </c>
+      <c r="M77" t="s">
+        <v>70</v>
+      </c>
+      <c r="N77" t="s">
+        <v>28</v>
+      </c>
+      <c r="O77" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="78" spans="1:15">
+      <c r="A78">
+        <v>65016</v>
+      </c>
+      <c r="B78" t="s">
+        <v>738</v>
+      </c>
+      <c r="C78" t="s">
+        <v>739</v>
+      </c>
+      <c r="D78" t="s">
+        <v>740</v>
+      </c>
+      <c r="E78" t="s">
+        <v>741</v>
+      </c>
+      <c r="F78" t="s">
+        <v>742</v>
+      </c>
+      <c r="G78" t="s">
+        <v>743</v>
+      </c>
+      <c r="H78" t="s">
+        <v>744</v>
+      </c>
+      <c r="I78" t="s">
+        <v>745</v>
+      </c>
+      <c r="J78" t="s">
+        <v>24</v>
+      </c>
+      <c r="K78" t="s">
+        <v>25</v>
+      </c>
+      <c r="L78" t="s">
+        <v>26</v>
+      </c>
+      <c r="M78" t="s">
+        <v>27</v>
+      </c>
+      <c r="N78" t="s">
+        <v>28</v>
+      </c>
+      <c r="O78" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="79" spans="1:15">
+      <c r="A79">
+        <v>65017</v>
+      </c>
+      <c r="B79" t="s">
+        <v>747</v>
+      </c>
+      <c r="C79" t="s">
+        <v>748</v>
+      </c>
+      <c r="D79" t="s">
+        <v>749</v>
+      </c>
+      <c r="E79" t="s">
+        <v>750</v>
+      </c>
+      <c r="F79" t="s">
+        <v>751</v>
+      </c>
+      <c r="G79" t="s">
+        <v>752</v>
+      </c>
+      <c r="H79" t="s">
+        <v>753</v>
+      </c>
+      <c r="I79" t="s">
+        <v>754</v>
+      </c>
+      <c r="J79" t="s">
+        <v>24</v>
+      </c>
+      <c r="K79" t="s">
+        <v>755</v>
+      </c>
+      <c r="L79" t="s">
+        <v>26</v>
+      </c>
+      <c r="M79" t="s">
+        <v>756</v>
+      </c>
+      <c r="N79" t="s">
+        <v>28</v>
+      </c>
+      <c r="O79" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="80" spans="1:15">
+      <c r="A80">
+        <v>65018</v>
+      </c>
+      <c r="B80" t="s">
+        <v>758</v>
+      </c>
+      <c r="C80" t="s">
+        <v>759</v>
+      </c>
+      <c r="D80" t="s">
+        <v>760</v>
+      </c>
+      <c r="E80" t="s">
+        <v>761</v>
+      </c>
+      <c r="F80" t="s">
+        <v>762</v>
+      </c>
+      <c r="G80" t="s">
+        <v>763</v>
+      </c>
+      <c r="H80" t="s">
+        <v>764</v>
+      </c>
+      <c r="I80" t="s">
+        <v>765</v>
+      </c>
+      <c r="J80" t="s">
+        <v>24</v>
+      </c>
+      <c r="K80" t="s">
+        <v>766</v>
+      </c>
+      <c r="L80" t="s">
+        <v>26</v>
+      </c>
+      <c r="M80" t="s">
+        <v>767</v>
+      </c>
+      <c r="N80" t="s">
+        <v>28</v>
+      </c>
+      <c r="O80" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="81" spans="1:15">
+      <c r="A81">
+        <v>65019</v>
+      </c>
+      <c r="B81" t="s">
+        <v>769</v>
+      </c>
+      <c r="C81" t="s">
+        <v>770</v>
+      </c>
+      <c r="D81" t="s">
+        <v>771</v>
+      </c>
+      <c r="E81" t="s">
+        <v>772</v>
+      </c>
+      <c r="F81" t="s">
+        <v>773</v>
+      </c>
+      <c r="G81" t="s">
+        <v>774</v>
+      </c>
+      <c r="H81" t="s">
+        <v>775</v>
+      </c>
+      <c r="I81" t="s">
+        <v>776</v>
+      </c>
+      <c r="J81" t="s">
+        <v>24</v>
+      </c>
+      <c r="K81" t="s">
+        <v>69</v>
+      </c>
+      <c r="L81" t="s">
+        <v>26</v>
+      </c>
+      <c r="M81" t="s">
+        <v>70</v>
+      </c>
+      <c r="N81" t="s">
+        <v>28</v>
+      </c>
+      <c r="O81" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="82" spans="1:15">
+      <c r="A82">
+        <v>65020</v>
+      </c>
+      <c r="B82" t="s">
+        <v>778</v>
+      </c>
+      <c r="C82" t="s">
+        <v>779</v>
+      </c>
+      <c r="D82" t="s">
+        <v>780</v>
+      </c>
+      <c r="E82" t="s">
+        <v>781</v>
+      </c>
+      <c r="F82" t="s">
+        <v>782</v>
+      </c>
+      <c r="G82" t="s">
+        <v>783</v>
+      </c>
+      <c r="H82" t="s">
+        <v>784</v>
+      </c>
+      <c r="I82" t="s">
+        <v>785</v>
+      </c>
+      <c r="J82" t="s">
+        <v>24</v>
+      </c>
+      <c r="K82" t="s">
+        <v>786</v>
+      </c>
+      <c r="L82" t="s">
+        <v>26</v>
+      </c>
+      <c r="M82" t="s">
+        <v>787</v>
+      </c>
+      <c r="N82" t="s">
+        <v>28</v>
+      </c>
+      <c r="O82" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="83" spans="1:15">
+      <c r="A83">
+        <v>65021</v>
+      </c>
+      <c r="B83" t="s">
+        <v>789</v>
+      </c>
+      <c r="C83" t="s">
+        <v>790</v>
+      </c>
+      <c r="D83" t="s">
+        <v>791</v>
+      </c>
+      <c r="E83" t="s">
+        <v>792</v>
+      </c>
+      <c r="F83" t="s">
+        <v>793</v>
+      </c>
+      <c r="G83" t="s">
+        <v>794</v>
+      </c>
+      <c r="H83" t="s">
+        <v>795</v>
+      </c>
+      <c r="I83" t="s">
+        <v>796</v>
+      </c>
+      <c r="J83" t="s">
+        <v>24</v>
+      </c>
+      <c r="K83" t="s">
+        <v>25</v>
+      </c>
+      <c r="L83" t="s">
+        <v>26</v>
+      </c>
+      <c r="M83" t="s">
+        <v>27</v>
+      </c>
+      <c r="N83" t="s">
+        <v>28</v>
+      </c>
+      <c r="O83" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="84" spans="1:15">
+      <c r="A84">
+        <v>65023</v>
+      </c>
+      <c r="B84" t="s">
+        <v>798</v>
+      </c>
+      <c r="C84" t="s">
+        <v>799</v>
+      </c>
+      <c r="D84" t="s">
+        <v>800</v>
+      </c>
+      <c r="E84" t="s">
+        <v>801</v>
+      </c>
+      <c r="F84" t="s">
+        <v>802</v>
+      </c>
+      <c r="G84" t="s">
+        <v>803</v>
+      </c>
+      <c r="H84" t="s">
+        <v>804</v>
+      </c>
+      <c r="I84" t="s">
+        <v>805</v>
+      </c>
+      <c r="J84" t="s">
+        <v>24</v>
+      </c>
+      <c r="K84" t="s">
+        <v>25</v>
+      </c>
+      <c r="L84" t="s">
+        <v>26</v>
+      </c>
+      <c r="M84" t="s">
+        <v>27</v>
+      </c>
+      <c r="N84" t="s">
+        <v>28</v>
+      </c>
+      <c r="O84" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="85" spans="1:15">
+      <c r="A85">
+        <v>65026</v>
+      </c>
+      <c r="B85" t="s">
+        <v>807</v>
+      </c>
+      <c r="C85" t="s">
+        <v>808</v>
+      </c>
+      <c r="D85" t="s">
+        <v>809</v>
+      </c>
+      <c r="E85" t="s">
+        <v>810</v>
+      </c>
+      <c r="F85" t="s">
+        <v>811</v>
+      </c>
+      <c r="G85" t="s">
+        <v>812</v>
+      </c>
+      <c r="H85" t="s">
+        <v>813</v>
+      </c>
+      <c r="I85" t="s">
+        <v>814</v>
+      </c>
+      <c r="J85" t="s">
+        <v>24</v>
+      </c>
+      <c r="K85" t="s">
+        <v>25</v>
+      </c>
+      <c r="L85" t="s">
+        <v>26</v>
+      </c>
+      <c r="M85" t="s">
+        <v>27</v>
+      </c>
+      <c r="N85" t="s">
+        <v>28</v>
+      </c>
+      <c r="O85" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="86" spans="1:15">
+      <c r="A86">
+        <v>65030</v>
+      </c>
+      <c r="B86" t="s">
+        <v>816</v>
+      </c>
+      <c r="C86" t="s">
+        <v>817</v>
+      </c>
+      <c r="D86" t="s">
+        <v>818</v>
+      </c>
+      <c r="E86" t="s">
+        <v>819</v>
+      </c>
+      <c r="F86" t="s">
+        <v>820</v>
+      </c>
+      <c r="G86" t="s">
+        <v>821</v>
+      </c>
+      <c r="H86" t="s">
+        <v>822</v>
+      </c>
+      <c r="I86" t="s">
+        <v>823</v>
+      </c>
+      <c r="J86" t="s">
+        <v>24</v>
+      </c>
+      <c r="K86" t="s">
+        <v>25</v>
+      </c>
+      <c r="L86" t="s">
+        <v>26</v>
+      </c>
+      <c r="M86" t="s">
+        <v>27</v>
+      </c>
+      <c r="N86" t="s">
+        <v>28</v>
+      </c>
+      <c r="O86" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="87" spans="1:15">
+      <c r="A87">
+        <v>65031</v>
+      </c>
+      <c r="B87" t="s">
+        <v>825</v>
+      </c>
+      <c r="C87" t="s">
+        <v>826</v>
+      </c>
+      <c r="D87" t="s">
+        <v>827</v>
+      </c>
+      <c r="E87" t="s">
+        <v>828</v>
+      </c>
+      <c r="F87" t="s">
+        <v>829</v>
+      </c>
+      <c r="G87" t="s">
+        <v>830</v>
+      </c>
+      <c r="H87" t="s">
+        <v>831</v>
+      </c>
+      <c r="I87" t="s">
+        <v>832</v>
+      </c>
+      <c r="J87" t="s">
+        <v>24</v>
+      </c>
+      <c r="K87" t="s">
+        <v>25</v>
+      </c>
+      <c r="L87" t="s">
+        <v>26</v>
+      </c>
+      <c r="M87" t="s">
+        <v>27</v>
+      </c>
+      <c r="N87" t="s">
+        <v>28</v>
+      </c>
+      <c r="O87" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="88" spans="1:15">
+      <c r="A88">
+        <v>65032</v>
+      </c>
+      <c r="B88" t="s">
+        <v>834</v>
+      </c>
+      <c r="C88" t="s">
+        <v>835</v>
+      </c>
+      <c r="D88" t="s">
+        <v>836</v>
+      </c>
+      <c r="E88" t="s">
+        <v>837</v>
+      </c>
+      <c r="F88" t="s">
+        <v>838</v>
+      </c>
+      <c r="G88" t="s">
+        <v>839</v>
+      </c>
+      <c r="H88" t="s">
+        <v>840</v>
+      </c>
+      <c r="I88" t="s">
+        <v>841</v>
+      </c>
+      <c r="J88" t="s">
+        <v>24</v>
+      </c>
+      <c r="K88" t="s">
+        <v>69</v>
+      </c>
+      <c r="L88" t="s">
+        <v>26</v>
+      </c>
+      <c r="M88" t="s">
+        <v>70</v>
+      </c>
+      <c r="N88" t="s">
+        <v>28</v>
+      </c>
+      <c r="O88" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="89" spans="1:15">
+      <c r="A89">
+        <v>65033</v>
+      </c>
+      <c r="B89" t="s">
+        <v>843</v>
+      </c>
+      <c r="C89" t="s">
+        <v>844</v>
+      </c>
+      <c r="D89" t="s">
+        <v>845</v>
+      </c>
+      <c r="E89" t="s">
+        <v>846</v>
+      </c>
+      <c r="F89" t="s">
+        <v>847</v>
+      </c>
+      <c r="G89" t="s">
+        <v>848</v>
+      </c>
+      <c r="H89" t="s">
+        <v>849</v>
+      </c>
+      <c r="I89" t="s">
+        <v>850</v>
+      </c>
+      <c r="J89" t="s">
+        <v>24</v>
+      </c>
+      <c r="K89" t="s">
+        <v>851</v>
+      </c>
+      <c r="L89" t="s">
+        <v>26</v>
+      </c>
+      <c r="M89" t="s">
+        <v>852</v>
+      </c>
+      <c r="N89" t="s">
+        <v>28</v>
+      </c>
+      <c r="O89" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="90" spans="1:15">
+      <c r="A90">
+        <v>65034</v>
+      </c>
+      <c r="B90" t="s">
+        <v>854</v>
+      </c>
+      <c r="C90" t="s">
+        <v>855</v>
+      </c>
+      <c r="D90" t="s">
+        <v>856</v>
+      </c>
+      <c r="E90" t="s">
+        <v>857</v>
+      </c>
+      <c r="F90" t="s">
+        <v>858</v>
+      </c>
+      <c r="G90" t="s">
+        <v>859</v>
+      </c>
+      <c r="H90" t="s">
+        <v>860</v>
+      </c>
+      <c r="I90" t="s">
+        <v>861</v>
+      </c>
+      <c r="J90" t="s">
+        <v>89</v>
+      </c>
+      <c r="K90" t="s">
+        <v>862</v>
+      </c>
+      <c r="L90" t="s">
+        <v>91</v>
+      </c>
+      <c r="M90" t="s">
+        <v>863</v>
+      </c>
+      <c r="N90" t="s">
+        <v>28</v>
+      </c>
+      <c r="O90" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="91" spans="1:15">
+      <c r="A91">
+        <v>65035</v>
+      </c>
+      <c r="B91" t="s">
+        <v>865</v>
+      </c>
+      <c r="C91" t="s">
+        <v>866</v>
+      </c>
+      <c r="D91" t="s">
+        <v>867</v>
+      </c>
+      <c r="E91" t="s">
+        <v>868</v>
+      </c>
+      <c r="F91" t="s">
+        <v>869</v>
+      </c>
+      <c r="G91" t="s">
+        <v>870</v>
+      </c>
+      <c r="H91" t="s">
+        <v>871</v>
+      </c>
+      <c r="I91" t="s">
+        <v>872</v>
+      </c>
+      <c r="J91" t="s">
+        <v>24</v>
+      </c>
+      <c r="K91" t="s">
+        <v>25</v>
+      </c>
+      <c r="L91" t="s">
+        <v>26</v>
+      </c>
+      <c r="M91" t="s">
+        <v>27</v>
+      </c>
+      <c r="N91" t="s">
+        <v>28</v>
+      </c>
+      <c r="O91" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="92" spans="1:15">
+      <c r="A92">
+        <v>65036</v>
+      </c>
+      <c r="B92" t="s">
+        <v>874</v>
+      </c>
+      <c r="C92" t="s">
+        <v>875</v>
+      </c>
+      <c r="D92" t="s">
+        <v>876</v>
+      </c>
+      <c r="E92" t="s">
+        <v>877</v>
+      </c>
+      <c r="F92" t="s">
+        <v>878</v>
+      </c>
+      <c r="G92" t="s">
+        <v>879</v>
+      </c>
+      <c r="H92" t="s">
+        <v>880</v>
+      </c>
+      <c r="I92" t="s">
+        <v>881</v>
+      </c>
+      <c r="J92" t="s">
+        <v>24</v>
+      </c>
+      <c r="K92" t="s">
+        <v>25</v>
+      </c>
+      <c r="L92" t="s">
+        <v>26</v>
+      </c>
+      <c r="M92" t="s">
+        <v>27</v>
+      </c>
+      <c r="N92" t="s">
+        <v>28</v>
+      </c>
+      <c r="O92" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="93" spans="1:15">
+      <c r="A93">
+        <v>65037</v>
+      </c>
+      <c r="B93" t="s">
+        <v>883</v>
+      </c>
+      <c r="C93" t="s">
+        <v>884</v>
+      </c>
+      <c r="D93" t="s">
+        <v>885</v>
+      </c>
+      <c r="E93" t="s">
+        <v>886</v>
+      </c>
+      <c r="F93" t="s">
+        <v>887</v>
+      </c>
+      <c r="G93" t="s">
+        <v>888</v>
+      </c>
+      <c r="H93" t="s">
+        <v>889</v>
+      </c>
+      <c r="I93" t="s">
+        <v>890</v>
+      </c>
+      <c r="J93" t="s">
+        <v>24</v>
+      </c>
+      <c r="K93" t="s">
+        <v>25</v>
+      </c>
+      <c r="L93" t="s">
+        <v>26</v>
+      </c>
+      <c r="M93" t="s">
+        <v>27</v>
+      </c>
+      <c r="N93" t="s">
+        <v>28</v>
+      </c>
+      <c r="O93" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="94" spans="1:15">
+      <c r="A94">
+        <v>65038</v>
+      </c>
+      <c r="B94" t="s">
+        <v>892</v>
+      </c>
+      <c r="C94" t="s">
+        <v>893</v>
+      </c>
+      <c r="D94" t="s">
+        <v>894</v>
+      </c>
+      <c r="E94" t="s">
+        <v>895</v>
+      </c>
+      <c r="F94" t="s">
+        <v>896</v>
+      </c>
+      <c r="G94" t="s">
+        <v>897</v>
+      </c>
+      <c r="H94" t="s">
+        <v>898</v>
+      </c>
+      <c r="I94" t="s">
+        <v>899</v>
+      </c>
+      <c r="J94" t="s">
+        <v>24</v>
+      </c>
+      <c r="K94" t="s">
+        <v>69</v>
+      </c>
+      <c r="L94" t="s">
+        <v>26</v>
+      </c>
+      <c r="M94" t="s">
+        <v>70</v>
+      </c>
+      <c r="N94" t="s">
+        <v>28</v>
+      </c>
+      <c r="O94" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="95" spans="1:15">
+      <c r="A95">
+        <v>65039</v>
+      </c>
+      <c r="B95" t="s">
+        <v>901</v>
+      </c>
+      <c r="C95" t="s">
+        <v>902</v>
+      </c>
+      <c r="D95" t="s">
+        <v>903</v>
+      </c>
+      <c r="E95" t="s">
+        <v>904</v>
+      </c>
+      <c r="F95" t="s">
+        <v>905</v>
+      </c>
+      <c r="G95" t="s">
+        <v>906</v>
+      </c>
+      <c r="H95" t="s">
+        <v>907</v>
+      </c>
+      <c r="I95" t="s">
+        <v>908</v>
+      </c>
+      <c r="J95" t="s">
+        <v>24</v>
+      </c>
+      <c r="K95" t="s">
+        <v>69</v>
+      </c>
+      <c r="L95" t="s">
+        <v>26</v>
+      </c>
+      <c r="M95" t="s">
+        <v>70</v>
+      </c>
+      <c r="N95" t="s">
+        <v>28</v>
+      </c>
+      <c r="O95" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="96" spans="1:15">
+      <c r="A96">
+        <v>65040</v>
+      </c>
+      <c r="B96" t="s">
+        <v>910</v>
+      </c>
+      <c r="C96" t="s">
+        <v>911</v>
+      </c>
+      <c r="D96" t="s">
+        <v>912</v>
+      </c>
+      <c r="E96" t="s">
+        <v>913</v>
+      </c>
+      <c r="F96" t="s">
+        <v>914</v>
+      </c>
+      <c r="G96" t="s">
+        <v>915</v>
+      </c>
+      <c r="H96" t="s">
+        <v>916</v>
+      </c>
+      <c r="I96" t="s">
+        <v>917</v>
+      </c>
+      <c r="J96" t="s">
+        <v>24</v>
+      </c>
+      <c r="K96" t="s">
+        <v>527</v>
+      </c>
+      <c r="L96" t="s">
+        <v>26</v>
+      </c>
+      <c r="M96" t="s">
+        <v>528</v>
+      </c>
+      <c r="N96" t="s">
+        <v>28</v>
+      </c>
+      <c r="O96" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="97" spans="1:15">
+      <c r="A97">
+        <v>65044</v>
+      </c>
+      <c r="B97" t="s">
+        <v>919</v>
+      </c>
+      <c r="C97" t="s">
+        <v>920</v>
+      </c>
+      <c r="D97" t="s">
+        <v>921</v>
+      </c>
+      <c r="E97" t="s">
+        <v>922</v>
+      </c>
+      <c r="F97" t="s">
+        <v>923</v>
+      </c>
+      <c r="G97" t="s">
+        <v>924</v>
+      </c>
+      <c r="H97" t="s">
+        <v>925</v>
+      </c>
+      <c r="I97" t="s">
+        <v>926</v>
+      </c>
+      <c r="J97" t="s">
+        <v>24</v>
+      </c>
+      <c r="K97" t="s">
+        <v>25</v>
+      </c>
+      <c r="L97" t="s">
+        <v>26</v>
+      </c>
+      <c r="M97" t="s">
+        <v>27</v>
+      </c>
+      <c r="N97" t="s">
+        <v>28</v>
+      </c>
+      <c r="O97" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="98" spans="1:15">
+      <c r="A98">
+        <v>65045</v>
+      </c>
+      <c r="B98" t="s">
+        <v>928</v>
+      </c>
+      <c r="C98" t="s">
+        <v>929</v>
+      </c>
+      <c r="D98" t="s">
+        <v>930</v>
+      </c>
+      <c r="E98" t="s">
+        <v>931</v>
+      </c>
+      <c r="F98" t="s">
+        <v>932</v>
+      </c>
+      <c r="G98" t="s">
+        <v>933</v>
+      </c>
+      <c r="H98" t="s">
+        <v>934</v>
+      </c>
+      <c r="I98" t="s">
+        <v>935</v>
+      </c>
+      <c r="J98" t="s">
+        <v>936</v>
+      </c>
+      <c r="K98" t="s">
+        <v>937</v>
+      </c>
+      <c r="L98" t="s">
+        <v>938</v>
+      </c>
+      <c r="M98" t="s">
+        <v>939</v>
+      </c>
+      <c r="N98" t="s">
+        <v>28</v>
+      </c>
+      <c r="O98" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="99" spans="1:15">
+      <c r="A99">
+        <v>65046</v>
+      </c>
+      <c r="B99" t="s">
+        <v>941</v>
+      </c>
+      <c r="C99" t="s">
+        <v>942</v>
+      </c>
+      <c r="D99" t="s">
+        <v>943</v>
+      </c>
+      <c r="E99" t="s">
+        <v>944</v>
+      </c>
+      <c r="F99" t="s">
+        <v>945</v>
+      </c>
+      <c r="G99" t="s">
+        <v>946</v>
+      </c>
+      <c r="H99" t="s">
+        <v>947</v>
+      </c>
+      <c r="I99" t="s">
+        <v>948</v>
+      </c>
+      <c r="J99" t="s">
+        <v>24</v>
+      </c>
+      <c r="K99" t="s">
+        <v>122</v>
+      </c>
+      <c r="L99" t="s">
+        <v>26</v>
+      </c>
+      <c r="M99" t="s">
+        <v>123</v>
+      </c>
+      <c r="N99" t="s">
+        <v>28</v>
+      </c>
+      <c r="O99" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="100" spans="1:15">
+      <c r="A100">
+        <v>65047</v>
+      </c>
+      <c r="B100" t="s">
+        <v>950</v>
+      </c>
+      <c r="C100" t="s">
+        <v>951</v>
+      </c>
+      <c r="D100" t="s">
+        <v>952</v>
+      </c>
+      <c r="E100" t="s">
+        <v>953</v>
+      </c>
+      <c r="F100" t="s">
+        <v>954</v>
+      </c>
+      <c r="G100" t="s">
+        <v>955</v>
+      </c>
+      <c r="H100" t="s">
+        <v>956</v>
+      </c>
+      <c r="I100" t="s">
+        <v>957</v>
+      </c>
+      <c r="J100" t="s">
+        <v>24</v>
+      </c>
+      <c r="K100" t="s">
+        <v>937</v>
+      </c>
+      <c r="L100" t="s">
+        <v>26</v>
+      </c>
+      <c r="M100" t="s">
+        <v>939</v>
+      </c>
+      <c r="N100" t="s">
+        <v>28</v>
+      </c>
+      <c r="O100" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="101" spans="1:15">
+      <c r="A101">
+        <v>65049</v>
+      </c>
+      <c r="B101" t="s">
+        <v>959</v>
+      </c>
+      <c r="C101" t="s">
+        <v>960</v>
+      </c>
+      <c r="D101" t="s">
+        <v>961</v>
+      </c>
+      <c r="E101" t="s">
+        <v>962</v>
+      </c>
+      <c r="F101" t="s">
+        <v>963</v>
+      </c>
+      <c r="G101" t="s">
+        <v>964</v>
+      </c>
+      <c r="H101" t="s">
+        <v>965</v>
+      </c>
+      <c r="I101" t="s">
+        <v>966</v>
+      </c>
+      <c r="J101" t="s">
+        <v>24</v>
+      </c>
+      <c r="K101" t="s">
+        <v>967</v>
+      </c>
+      <c r="L101" t="s">
+        <v>26</v>
+      </c>
+      <c r="M101" t="s">
+        <v>968</v>
+      </c>
+      <c r="N101" t="s">
+        <v>28</v>
+      </c>
+      <c r="O101" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="102" spans="1:15">
+      <c r="A102">
+        <v>65050</v>
+      </c>
+      <c r="B102" t="s">
+        <v>970</v>
+      </c>
+      <c r="C102" t="s">
+        <v>971</v>
+      </c>
+      <c r="D102" t="s">
+        <v>972</v>
+      </c>
+      <c r="E102" t="s">
+        <v>973</v>
+      </c>
+      <c r="F102" t="s">
+        <v>974</v>
+      </c>
+      <c r="G102" t="s">
+        <v>975</v>
+      </c>
+      <c r="H102" t="s">
+        <v>976</v>
+      </c>
+      <c r="I102" t="s">
+        <v>977</v>
+      </c>
+      <c r="J102" t="s">
+        <v>24</v>
+      </c>
+      <c r="K102" t="s">
+        <v>25</v>
+      </c>
+      <c r="L102" t="s">
+        <v>26</v>
+      </c>
+      <c r="M102" t="s">
+        <v>27</v>
+      </c>
+      <c r="N102" t="s">
+        <v>28</v>
+      </c>
+      <c r="O102" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="103" spans="1:15">
+      <c r="A103">
+        <v>65051</v>
+      </c>
+      <c r="B103" t="s">
+        <v>979</v>
+      </c>
+      <c r="C103" t="s">
+        <v>980</v>
+      </c>
+      <c r="D103" t="s">
+        <v>981</v>
+      </c>
+      <c r="E103" t="s">
+        <v>982</v>
+      </c>
+      <c r="F103" t="s">
+        <v>983</v>
+      </c>
+      <c r="G103" t="s">
+        <v>984</v>
+      </c>
+      <c r="H103" t="s">
+        <v>985</v>
+      </c>
+      <c r="I103" t="s">
+        <v>986</v>
+      </c>
+      <c r="J103" t="s">
+        <v>24</v>
+      </c>
+      <c r="K103" t="s">
+        <v>90</v>
+      </c>
+      <c r="L103" t="s">
+        <v>26</v>
+      </c>
+      <c r="M103" t="s">
+        <v>92</v>
+      </c>
+      <c r="N103" t="s">
+        <v>28</v>
+      </c>
+      <c r="O103" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="104" spans="1:15">
+      <c r="A104">
+        <v>65053</v>
+      </c>
+      <c r="B104" t="s">
+        <v>988</v>
+      </c>
+      <c r="C104" t="s">
+        <v>989</v>
+      </c>
+      <c r="D104" t="s">
+        <v>990</v>
+      </c>
+      <c r="E104" t="s">
+        <v>991</v>
+      </c>
+      <c r="F104" t="s">
+        <v>992</v>
+      </c>
+      <c r="G104" t="s">
+        <v>993</v>
+      </c>
+      <c r="H104" t="s">
+        <v>994</v>
+      </c>
+      <c r="I104" t="s">
+        <v>995</v>
+      </c>
+      <c r="J104" t="s">
+        <v>24</v>
+      </c>
+      <c r="K104" t="s">
+        <v>69</v>
+      </c>
+      <c r="L104" t="s">
+        <v>26</v>
+      </c>
+      <c r="M104" t="s">
+        <v>70</v>
+      </c>
+      <c r="N104" t="s">
+        <v>28</v>
+      </c>
+      <c r="O104" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="105" spans="1:15">
+      <c r="A105">
+        <v>65054</v>
+      </c>
+      <c r="B105" t="s">
+        <v>997</v>
+      </c>
+      <c r="C105" t="s">
+        <v>998</v>
+      </c>
+      <c r="D105" t="s">
+        <v>999</v>
+      </c>
+      <c r="E105" t="s">
+        <v>1000</v>
+      </c>
+      <c r="F105" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G105" t="s">
+        <v>1002</v>
+      </c>
+      <c r="H105" t="s">
+        <v>1003</v>
+      </c>
+      <c r="I105" t="s">
+        <v>1004</v>
+      </c>
+      <c r="J105" t="s">
+        <v>89</v>
+      </c>
+      <c r="K105" t="s">
+        <v>38</v>
+      </c>
+      <c r="L105" t="s">
+        <v>91</v>
+      </c>
+      <c r="M105" t="s">
+        <v>39</v>
+      </c>
+      <c r="N105" t="s">
+        <v>28</v>
+      </c>
+      <c r="O105" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="106" spans="1:15">
+      <c r="A106">
+        <v>65055</v>
+      </c>
+      <c r="B106" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C106" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D106" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E106" t="s">
+        <v>1009</v>
+      </c>
+      <c r="F106" t="s">
+        <v>1010</v>
+      </c>
+      <c r="G106" t="s">
+        <v>1011</v>
+      </c>
+      <c r="H106" t="s">
+        <v>1012</v>
+      </c>
+      <c r="I106" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J106" t="s">
+        <v>24</v>
+      </c>
+      <c r="K106" t="s">
+        <v>862</v>
+      </c>
+      <c r="L106" t="s">
+        <v>26</v>
+      </c>
+      <c r="M106" t="s">
+        <v>863</v>
+      </c>
+      <c r="N106" t="s">
+        <v>28</v>
+      </c>
+      <c r="O106" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="107" spans="1:15">
+      <c r="A107">
+        <v>65057</v>
+      </c>
+      <c r="B107" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C107" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D107" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E107" t="s">
+        <v>1018</v>
+      </c>
+      <c r="F107" t="s">
+        <v>1019</v>
+      </c>
+      <c r="G107" t="s">
+        <v>1020</v>
+      </c>
+      <c r="H107" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I107" t="s">
+        <v>1022</v>
+      </c>
+      <c r="J107" t="s">
+        <v>24</v>
+      </c>
+      <c r="K107" t="s">
+        <v>1023</v>
+      </c>
+      <c r="L107" t="s">
+        <v>26</v>
+      </c>
+      <c r="M107" t="s">
+        <v>1024</v>
+      </c>
+      <c r="N107" t="s">
+        <v>28</v>
+      </c>
+      <c r="O107" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="108" spans="1:15">
+      <c r="A108">
+        <v>65058</v>
+      </c>
+      <c r="B108" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C108" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D108" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E108" t="s">
+        <v>1029</v>
+      </c>
+      <c r="F108" t="s">
+        <v>1030</v>
+      </c>
+      <c r="G108" t="s">
+        <v>1031</v>
+      </c>
+      <c r="H108" t="s">
+        <v>1032</v>
+      </c>
+      <c r="I108" t="s">
+        <v>1033</v>
+      </c>
+      <c r="J108" t="s">
+        <v>89</v>
+      </c>
+      <c r="K108" t="s">
+        <v>58</v>
+      </c>
+      <c r="L108" t="s">
+        <v>91</v>
+      </c>
+      <c r="M108" t="s">
+        <v>59</v>
+      </c>
+      <c r="N108" t="s">
+        <v>28</v>
+      </c>
+      <c r="O108" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="109" spans="1:15">
+      <c r="A109">
+        <v>65059</v>
+      </c>
+      <c r="B109" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C109" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D109" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E109" t="s">
+        <v>1038</v>
+      </c>
+      <c r="F109" t="s">
+        <v>1039</v>
+      </c>
+      <c r="G109" t="s">
+        <v>1040</v>
+      </c>
+      <c r="H109" t="s">
+        <v>1041</v>
+      </c>
+      <c r="I109" t="s">
+        <v>1042</v>
+      </c>
+      <c r="J109" t="s">
+        <v>24</v>
+      </c>
+      <c r="K109" t="s">
+        <v>69</v>
+      </c>
+      <c r="L109" t="s">
+        <v>26</v>
+      </c>
+      <c r="M109" t="s">
+        <v>70</v>
+      </c>
+      <c r="N109" t="s">
+        <v>28</v>
+      </c>
+      <c r="O109" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="110" spans="1:15">
+      <c r="A110">
+        <v>65060</v>
+      </c>
+      <c r="B110" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C110" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D110" t="s">
+        <v>1046</v>
+      </c>
+      <c r="E110" t="s">
+        <v>1047</v>
+      </c>
+      <c r="F110" t="s">
+        <v>1048</v>
+      </c>
+      <c r="G110" t="s">
+        <v>1049</v>
+      </c>
+      <c r="H110" t="s">
+        <v>1050</v>
+      </c>
+      <c r="I110" t="s">
+        <v>1051</v>
+      </c>
+      <c r="J110" t="s">
+        <v>24</v>
+      </c>
+      <c r="K110" t="s">
+        <v>122</v>
+      </c>
+      <c r="L110" t="s">
+        <v>26</v>
+      </c>
+      <c r="M110" t="s">
+        <v>123</v>
+      </c>
+      <c r="N110" t="s">
+        <v>28</v>
+      </c>
+      <c r="O110" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="111" spans="1:15">
+      <c r="A111">
+        <v>65062</v>
+      </c>
+      <c r="B111" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C111" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D111" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E111" t="s">
+        <v>1056</v>
+      </c>
+      <c r="F111" t="s">
+        <v>1057</v>
+      </c>
+      <c r="G111" t="s">
+        <v>1058</v>
+      </c>
+      <c r="H111" t="s">
+        <v>1059</v>
+      </c>
+      <c r="I111" t="s">
+        <v>1060</v>
+      </c>
+      <c r="J111" t="s">
+        <v>24</v>
+      </c>
+      <c r="K111" t="s">
+        <v>25</v>
+      </c>
+      <c r="L111" t="s">
+        <v>26</v>
+      </c>
+      <c r="M111" t="s">
+        <v>27</v>
+      </c>
+      <c r="N111" t="s">
+        <v>28</v>
+      </c>
+      <c r="O111" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="112" spans="1:15">
+      <c r="A112">
+        <v>65068</v>
+      </c>
+      <c r="B112" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C112" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D112" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E112" t="s">
+        <v>1065</v>
+      </c>
+      <c r="F112" t="s">
+        <v>1066</v>
+      </c>
+      <c r="G112" t="s">
+        <v>1067</v>
+      </c>
+      <c r="H112" t="s">
+        <v>1068</v>
+      </c>
+      <c r="I112" t="s">
+        <v>1069</v>
+      </c>
+      <c r="J112" t="s">
+        <v>24</v>
+      </c>
+      <c r="K112" t="s">
+        <v>25</v>
+      </c>
+      <c r="L112" t="s">
+        <v>26</v>
+      </c>
+      <c r="M112" t="s">
+        <v>27</v>
+      </c>
+      <c r="N112" t="s">
+        <v>28</v>
+      </c>
+      <c r="O112" t="s">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="113" spans="1:15">
+      <c r="A113">
         <v>65069</v>
       </c>
-      <c r="B76" t="s">
-[...26 lines deleted...]
-      <c r="K76" t="s">
+      <c r="B113" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C113" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D113" t="s">
+        <v>1073</v>
+      </c>
+      <c r="E113" t="s">
+        <v>1074</v>
+      </c>
+      <c r="F113" t="s">
+        <v>1075</v>
+      </c>
+      <c r="G113" t="s">
+        <v>1076</v>
+      </c>
+      <c r="H113" t="s">
+        <v>1077</v>
+      </c>
+      <c r="I113" t="s">
+        <v>1078</v>
+      </c>
+      <c r="J113" t="s">
+        <v>24</v>
+      </c>
+      <c r="K113" t="s">
         <v>69</v>
       </c>
-      <c r="L76" t="s">
-[...2 lines deleted...]
-      <c r="M76" t="s">
+      <c r="L113" t="s">
+        <v>26</v>
+      </c>
+      <c r="M113" t="s">
         <v>70</v>
       </c>
-      <c r="N76" t="s">
-[...3 lines deleted...]
-        <v>726</v>
+      <c r="N113" t="s">
+        <v>28</v>
+      </c>
+      <c r="O113" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="114" spans="1:15">
+      <c r="A114">
+        <v>65124</v>
+      </c>
+      <c r="B114" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C114" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D114" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E114" t="s">
+        <v>1083</v>
+      </c>
+      <c r="F114" t="s">
+        <v>1084</v>
+      </c>
+      <c r="G114" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H114" t="s">
+        <v>1086</v>
+      </c>
+      <c r="I114" t="s">
+        <v>1087</v>
+      </c>
+      <c r="J114" t="s">
+        <v>24</v>
+      </c>
+      <c r="K114" t="s">
+        <v>25</v>
+      </c>
+      <c r="L114" t="s">
+        <v>26</v>
+      </c>
+      <c r="M114" t="s">
+        <v>27</v>
+      </c>
+      <c r="N114" t="s">
+        <v>28</v>
+      </c>
+      <c r="O114" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="115" spans="1:15">
+      <c r="A115">
+        <v>66510</v>
+      </c>
+      <c r="B115" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C115" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D115" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E115" t="s">
+        <v>1092</v>
+      </c>
+      <c r="F115" t="s">
+        <v>1093</v>
+      </c>
+      <c r="G115" t="s">
+        <v>1094</v>
+      </c>
+      <c r="H115" t="s">
+        <v>1095</v>
+      </c>
+      <c r="I115" t="s">
+        <v>1096</v>
+      </c>
+      <c r="J115" t="s">
+        <v>1097</v>
+      </c>
+      <c r="K115" t="s">
+        <v>1098</v>
+      </c>
+      <c r="L115" t="s">
+        <v>1099</v>
+      </c>
+      <c r="M115" t="s">
+        <v>1100</v>
+      </c>
+      <c r="N115" t="s">
+        <v>28</v>
+      </c>
+      <c r="O115" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="116" spans="1:15">
+      <c r="A116">
+        <v>66512</v>
+      </c>
+      <c r="B116" t="s">
+        <v>588</v>
+      </c>
+      <c r="C116" t="s">
+        <v>589</v>
+      </c>
+      <c r="D116" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E116" t="s">
+        <v>1103</v>
+      </c>
+      <c r="F116" t="s">
+        <v>1104</v>
+      </c>
+      <c r="G116" t="s">
+        <v>593</v>
+      </c>
+      <c r="H116" t="s">
+        <v>594</v>
+      </c>
+      <c r="I116" t="s">
+        <v>595</v>
+      </c>
+      <c r="J116" t="s">
+        <v>24</v>
+      </c>
+      <c r="K116" t="s">
+        <v>1105</v>
+      </c>
+      <c r="L116" t="s">
+        <v>26</v>
+      </c>
+      <c r="M116" t="s">
+        <v>1106</v>
+      </c>
+      <c r="N116" t="s">
+        <v>28</v>
+      </c>
+      <c r="O116" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="117" spans="1:15">
+      <c r="A117">
+        <v>66515</v>
+      </c>
+      <c r="B117" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C117" t="s">
+        <v>314</v>
+      </c>
+      <c r="D117" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E117" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F117" t="s">
+        <v>1111</v>
+      </c>
+      <c r="G117" t="s">
+        <v>318</v>
+      </c>
+      <c r="H117" t="s">
+        <v>1112</v>
+      </c>
+      <c r="I117" t="s">
+        <v>1113</v>
+      </c>
+      <c r="J117" t="s">
+        <v>24</v>
+      </c>
+      <c r="K117" t="s">
+        <v>1105</v>
+      </c>
+      <c r="L117" t="s">
+        <v>26</v>
+      </c>
+      <c r="M117" t="s">
+        <v>1106</v>
+      </c>
+      <c r="N117" t="s">
+        <v>28</v>
+      </c>
+      <c r="O117" t="s">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="118" spans="1:15">
+      <c r="A118">
+        <v>66516</v>
+      </c>
+      <c r="B118" t="s">
+        <v>304</v>
+      </c>
+      <c r="C118" t="s">
+        <v>305</v>
+      </c>
+      <c r="D118" t="s">
+        <v>1115</v>
+      </c>
+      <c r="E118" t="s">
+        <v>1116</v>
+      </c>
+      <c r="F118" t="s">
+        <v>1117</v>
+      </c>
+      <c r="G118" t="s">
+        <v>1118</v>
+      </c>
+      <c r="H118" t="s">
+        <v>1119</v>
+      </c>
+      <c r="I118" t="s">
+        <v>311</v>
+      </c>
+      <c r="J118" t="s">
+        <v>24</v>
+      </c>
+      <c r="K118" t="s">
+        <v>69</v>
+      </c>
+      <c r="L118" t="s">
+        <v>26</v>
+      </c>
+      <c r="M118" t="s">
+        <v>70</v>
+      </c>
+      <c r="N118" t="s">
+        <v>28</v>
+      </c>
+      <c r="O118" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="119" spans="1:15">
+      <c r="A119">
+        <v>66520</v>
+      </c>
+      <c r="B119" t="s">
+        <v>463</v>
+      </c>
+      <c r="C119" t="s">
+        <v>464</v>
+      </c>
+      <c r="D119" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E119" t="s">
+        <v>1122</v>
+      </c>
+      <c r="F119" t="s">
+        <v>467</v>
+      </c>
+      <c r="G119" t="s">
+        <v>468</v>
+      </c>
+      <c r="H119" t="s">
+        <v>469</v>
+      </c>
+      <c r="I119" t="s">
+        <v>470</v>
+      </c>
+      <c r="J119" t="s">
+        <v>24</v>
+      </c>
+      <c r="K119" t="s">
+        <v>25</v>
+      </c>
+      <c r="L119" t="s">
+        <v>26</v>
+      </c>
+      <c r="M119" t="s">
+        <v>27</v>
+      </c>
+      <c r="N119" t="s">
+        <v>28</v>
+      </c>
+      <c r="O119" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="120" spans="1:15">
+      <c r="A120">
+        <v>66523</v>
+      </c>
+      <c r="B120" t="s">
+        <v>367</v>
+      </c>
+      <c r="C120" t="s">
+        <v>368</v>
+      </c>
+      <c r="D120" t="s">
+        <v>1124</v>
+      </c>
+      <c r="E120" t="s">
+        <v>1125</v>
+      </c>
+      <c r="F120" t="s">
+        <v>371</v>
+      </c>
+      <c r="G120" t="s">
+        <v>372</v>
+      </c>
+      <c r="H120" t="s">
+        <v>373</v>
+      </c>
+      <c r="I120" t="s">
+        <v>374</v>
+      </c>
+      <c r="J120" t="s">
+        <v>24</v>
+      </c>
+      <c r="K120" t="s">
+        <v>122</v>
+      </c>
+      <c r="L120" t="s">
+        <v>26</v>
+      </c>
+      <c r="M120" t="s">
+        <v>123</v>
+      </c>
+      <c r="N120" t="s">
+        <v>28</v>
+      </c>
+      <c r="O120" t="s">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="121" spans="1:15">
+      <c r="A121">
+        <v>66524</v>
+      </c>
+      <c r="B121" t="s">
+        <v>758</v>
+      </c>
+      <c r="C121" t="s">
+        <v>759</v>
+      </c>
+      <c r="D121" t="s">
+        <v>1127</v>
+      </c>
+      <c r="E121" t="s">
+        <v>1128</v>
+      </c>
+      <c r="F121" t="s">
+        <v>1129</v>
+      </c>
+      <c r="G121" t="s">
+        <v>763</v>
+      </c>
+      <c r="H121" t="s">
+        <v>764</v>
+      </c>
+      <c r="I121" t="s">
+        <v>765</v>
+      </c>
+      <c r="J121" t="s">
+        <v>24</v>
+      </c>
+      <c r="K121" t="s">
+        <v>69</v>
+      </c>
+      <c r="L121" t="s">
+        <v>26</v>
+      </c>
+      <c r="M121" t="s">
+        <v>70</v>
+      </c>
+      <c r="N121" t="s">
+        <v>28</v>
+      </c>
+      <c r="O121" t="s">
+        <v>1130</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">