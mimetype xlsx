--- v3 (2026-09-16)
+++ v4 (2026-10-06)
@@ -12,58 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1267">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Dansk
 # Source: https://hadeethenc.com/da
-# Last update: 2026-09-09 16:59:13 (v1.7.0)
-# Check for updates: https://hadeethenc.com/en/check/da/v1.7.0
+# Last update: 2026-09-20 14:57:44 (v1.8.0)
+# Check for updates: https://hadeethenc.com/en/check/da/v1.8.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -4493,149 +4493,672 @@
   </si>
   <si>
     <t>Ḥadīthen er bevis på, at Allāh alene er Lovgiveren – autoriteten (til at påbyde og forbyde) er i Hans – Den Lovpriste – hænder.
 Ḥadīthen rummer principperne for Sharī‘ah i både bestemmelse og tilladelse: Den juridiske regel er enten omtalt eller tavs. Hvis den er omtalt, er den enten befalet (obligatorisk eller anbefalet), forbudt (ḥarām eller frarådet) eller tilladt. Hvis den er tavs, forbliver den i sin oprindelige tilstand af tilladelse.
 Det, som Allāh har forholdt Sig tavs om – uden at foreskrive det, afgrænse det eller forbyde det – er tilladt.
 Profeten – må Allāhs velsignelser og fred være med ham – udviste en fremragende tydeliggørelse, da han fremførte denne ḥadīth med en klar og tydelig opdeling.
 Det er en forpligtelse at værne om Allāhs – Den Ophøjede – påbud.
 Forbud mod at overskride de grænser, som Allāh  – Den Ophøjede –har fastsat.</t>
   </si>
   <si>
     <t>قال النووي: حديث حسن</t>
   </si>
   <si>
     <t>رواه الدارقطني في سننه، وغيره</t>
   </si>
   <si>
     <t>[قال النووي: حديث حسن]</t>
   </si>
   <si>
     <t>[رواه الدارقطني في سننه وغيره]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/da/browse/hadith/66510</t>
   </si>
   <si>
+    <t>Handlinger er kun [gyldige] efter intentioner, og enhver person vil få det, han havde til hensigt</t>
+  </si>
+  <si>
+    <t>عَنْ أَمِيرِ المُؤْمِنِينَ أَبِي حَفْصٍ عُمَرَ بْنِ الخَطَّابِ رضي الله عنه قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إنَّمَا الأَعْمَالُ بِالنِّيَّاتِ، وَإِنَّمَا لِكُلِّ امْرِئٍ مَا نَوَى، فَمَنْ كَانَتْ هِجْرَتُهُ إلَى اللَّهِ وَرَسُولِهِ فَهِجْرَتُهُ إلَى اللَّهِ وَرَسُولِهِ، وَمَنْ كَانَتْ هِجْرَتُهُ لِدُنْيَا يُصِيبُهَا أَوْ امْرَأَةٍ يَنْكِحُهَا فَهِجْرَتُهُ إلَى مَا هَاجَرَ إلَيْهِ».</t>
+  </si>
+  <si>
+    <t>Overleveret af de troendes leder Abū Ḥafṣ  ‘Umar Ibn al-Khaṭṭāb – må Allāh være tilfreds med ham. Han berettede: ”Jeg hørte Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sige:” "Handlinger er kun [gyldige] efter intentioner, og enhver person vil få det, han havde til hensigt." Den, hvis udvandring (hijrah) er til Allāh og Hans Sendebud, så er hans udvandring (hijrah) til Allāh og Hans Sendebud. Men den, hvis udvandring (hijrah) er for at opnå verdslige goder eller for at ægte en kvinde, vil hans udvandring (hijrah) være til det, som han udvandrede for.”</t>
+  </si>
+  <si>
+    <t>الحث على الإخلاص، فإن الله لا يقبل من العمل إلا ما ابتُغي به وجهه.
+الأعمال التي يُتَقَرَّبُ بها إلى الله عز وجل إذا فعلها المكلف على سبيل العادة ليس له ثواب عليها، حتى يقصِدَ بها التقرب إلى الله.
+النية يفرق بها بين العبادات بعضها عن بعض وأيضًا العبادات عن العادات.</t>
+  </si>
+  <si>
+    <t>Opmuntring til oprigtighed, for Allāh accepterer kun de handlinger, der udelukkende udføres for Hans skyld.
+At handlinger, som en mukallaf (myndig person) udfører tilsyneladende som almindelige vaner, ikke giver belønning, medmindre han med dem har til hensigt at komme tættere på Allāh – Den Mægtige og Den Ophøjede.
+Intentionen skelner mellem de forskellige tilbedelseshandlinger indbyrdes, og den skelner også mellem tilbedelseshandlinger og vaner.</t>
+  </si>
+  <si>
+    <t>رواه إماما المحدثين أبو عبد الله محمد بن إسماعيل بن إبراهيم بن المغيرة بن بردزبه البخاري،  وأبو الحسين مسلم بن الحجاج بن مسلم القشيري النيسابوري في صحيحيهما اللذين هما أصح الكتب المصنفة</t>
+  </si>
+  <si>
+    <t>[رواه إماما المحدثين أبو عبد الله محمد بن إسماعيل بن إبراهيم بن المغيرة بن بردزبه البخاري وأبو الحسين مسلم بن الحجاج بن مسلم القشيري النيسابوري في صحيحيهما اللذين هما أصح الكتب المصنفة]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/66511</t>
+  </si>
+  <si>
     <t>عَنْ أَبِي عَبْدِ الرَّحْمَنِ عَبْدِ اللَّهِ بْنِ عُمَرَ بْنِ الخَطَّابِ رَضِيَ اللَّهُ عَنْهُ قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «بُنِيَ الإِسْلَامُ عَلَى خَمْسٍ: شَهَادَةِ أَنْ لَا إلَهَ إلَّا اللَّهُ وَأَنَّ مُحَمَّدًا ‌عَبْدُهُ ‌وَرَسُولُهُ، وَإِقَامِ الصَّلَاةِ، وَإِيتَاءِ الزَّكَاةِ، وَحَجِّ الْبَيْتِ، وَصَوْمِ رَمَضَانَ».</t>
   </si>
   <si>
     <t>Overleveret af Abū ‘Abdur-Rahmān ‘Abdullāh Ibn ‘Umar Ibn al-Khaṭṭāb – må Allāh være tilfreds med ham. Han berettede: ”Jeg hørte Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sige:” ”Islām er bygget på fem [søjler]: ash-Shahādah (vidnesbyrdet) – an lā ilāha illā Allāh, wa-anna Muḥammadan ‘abduhū wa-rasūluh (at der ikke er nogen gud [værdig til tilbedelse] undtagen Allāh, og at Muḥammad er Hans tjener og Sendebud); at opretholde aṣ-Ṣalāh (bønnen); at give az-Zakāt (den obligatoriske almisse); at udføre al-Ḥadjdj (pilgrimsfærden) til Huset (Ka‘bahen); og aṣ-Ṣawm (faste) i måneden Ramaḍān.”</t>
   </si>
   <si>
     <t>شَبَّهَ النبيُّ صلى الله عليه وسلم الإسلامَ بِبِناءٍ مُحْكَمٍ بأركانه الخمسة الحاملة لذلك البُنيان، وبقية خصال الإسلام كتتمة البنيان، وأولُ هذه الأركان: الشهادتان؛ شهادة أن لا إله إلا الله وأنَّ محمدًا رسول الله، وهما ركن واحد؛ لا تنفك إحداهما عن الأخرى، ينطق العبد بهما معترفًا بوحدانية الله واستحقاقه للعبادة وحده دون ما سواه، وعاملًا بمقتضاها، ومؤمنًا برسالة محمد صلى الله عليه وسلم مُتَّبِعًا له. والركن الثاني: إقامة الصلاة، وهي الصلوات الخمس المفروضات في اليوم والليلة: الفجر، والظهر، والعصر، والمغرب، والعشاء، بشروطها وأركانها وواجباتها. والركن الثالث: إخراج الزكاة المفروضة، وهي عبادة ماليَّة واجبة في كل مال بَلَغَ قَدْرًا مُحَدّدًا في الشرع، تُعطى لمستحقيها. والركن الرابع: الحج، وهو قَصْدُ مكة لإقامة المَناسك، تَعبُّدًا لله عز وجل. والركن الخامس: صوم رمضان، وهو الإمساك عن الأكل والشرب وغيرهما من المفطرات بِنِيَّةِ التعبُّد لله، من طلوع الفجر إلى غروب الشمس.</t>
   </si>
   <si>
     <t>رواه البخاري ومسلم</t>
   </si>
   <si>
     <t>[رواه البخاري ومسلم]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/da/browse/hadith/66512</t>
+  </si>
+  <si>
+    <t>إن أحدكم يجمع خلقه في بطن أمه أربعين يوما</t>
+  </si>
+  <si>
+    <t>Sandelig, hver af jeres skabelse samles i sin mors livmoder i fyrre dage</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي عَبْدِ الرَّحْمَنِ عَبْدِ اللَّهِ بْنِ مَسْعُودٍ رَضِيَ اللَّهُ عَنْهُ قَالَ: حَدَّثَنَا رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ وَهُوَ الصَّادِقُ المَصْدُوقُ: «إِنَّ أَحَدَكُمْ يُجْمَعُ خَلْقُهُ فِي بَطْنِ أُمِّهِ أَرْبَعِينَ يَوْمًا، ثُمَّ يَكُونُ عَلَقَةً مِثْلَ ذَلِكَ، ثُمَّ يَكُونُ مُضْغَةً مِثْلَ ذَلِكَ، ثُمَّ يُرْسَلُ إلَيْهِ المَلَكُ فَيَنْفُخُ فِيهِ الرُّوحَ، وَيُؤْمَرُ بِأَرْبَعِ كَلِمَاتٍ: بِكَتْبِ رِزْقِهِ، وَأَجَلِهِ، وَعَمَلِهِ، وَشَقِيٍّ أَوْ سَعِيدٍ؛ فَوَالَّذِي لَا إلَهَ غَيْرُهُ إنَّ أَحَدَكُمْ لَيَعْمَلُ بِعَمَلِ أَهْلِ الجَنَّةِ حَتَّى مَا يَكُونُ بَيْنَهُ وَبَيْنَهَا إلَّا ذِرَاعٌ فَيَسْبِقُ عَلَيْهِ الكِتَابُ فَيَعْمَلُ بِعَمَلِ أَهْلِ النَّارِ فَيَدْخُلُهَا، وَإِنَّ أَحَدَكُمْ لَيَعْمَلُ بِعَمَلِ أَهْلِ النَّارِ حَتَّى مَا يَكُونُ بَيْنَهُ وَبَيْنَهَا إلَّا ذِرَاعٌ، فَيَسْبِقُ عَلَيْهِ الكِتَابُ فَيَعْمَلُ بِعَمَلِ أَهْلِ الجَنَّةِ فَيَدْخُلُهَا».</t>
+  </si>
+  <si>
+    <t>Overleveret af Abū ‘Abdur-Rahmān ‘Abdullāh Ibn Mas‘ūd – må Allāh være tilfreds med ham. Han berettede: ”Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – som er den sandfærdige og troværdige, fortalte os: "Sandelig, hver af jeres skabelse samles i sin mors livmoder i fyrre dage, derefter bliver det en ‘alaqah (blodklump) i en lignende periode, derefter bliver det en muḍghah (klump kød) i en lignende periode. Så sendes en engel til det, og puster ånden i det og den får befaling med fire ord: at nedskrive dets forsyning, dets levetid, dets gerning og om det er ulykkelig eller lykkelig. Ved Ham, foruden Hvem der ikke er nogen gud, sandelig, en af jer gør Paradisets folks gerning, indtil der ikke længere er mellem ham og den [Paradisets indgang] andet end en armslængde, men så overhales han af det, som er skrevet, og han gør Ildens folks gerning og går ind i Ilden. Og sandelig, en af jer gør Ildens folks gerning, indtil der ikke længere er mellem ham og den [Ildens indgang] andet end en armslængde, men så overhales han af det, som er skrevet, og han gør Paradisets folks gerning og går ind i Paradiset.”</t>
+  </si>
+  <si>
+    <t>قال ابن مسعود: حدثنا رسول الله صلى الله عليه وسلم وهو الصادق في قوله، والمصدوق حيث صَدَقَه الله تعالى، قال: إن أحدكم يُجمع خلقه، وذلك أن الرجل إذا أتى أهله فمَنِيُّه المتفرِّق يُجمع في بطن المرأة أربعين يومًا نطفة، ثم يكون علقة وهي الدم الغليظ الجامد، وهذا في الأربعين الثانية، ثم يكون مضغة وهي قطعة من اللحم قدر ما يُمضَغ، وهذا في الأربعين الثالثة، ثم يرسِل الله إليه الملك، فينفخ فيه الروح بعد انتهاء الأربعين الثالثة، ويُؤمر الملك أن يكتب أربع كلمات وهي: رزقه، وهو ما مقدار ما سيحصل عليه من النعم في عمره، وأجله، وهو مدة بقائه في الدنيا، وعمله، ما هو؟ وشقيٌ أو سعيد. ثم أقسم النبي صلى الله عليه وسلم أن الواحد ليعمل بعمل أهل الجنة ويكون عمله صالحًا، أي فيما يظهر للناس، ويظل كذلك حتى ما يكون بينه وبين الجنة إلا ذراع، أي: ما يبقى بينه وبين أن يصلها إلا كمن بقي بينه وبين موضع من الأرض ذراع، فيغلب عليه الكتاب وما قُدِّر عليه فعند ذلك يعمل بعمل أهل النار فيُختم له به فيدخل النار؛ لأن شرط قبول عمله أن يثبت عليه ولا يُبدِّل، وآخر من الناس يعمل أعمال أهل النار حتى يقترب من أن يدخلها، وكأن بينه وبين النار مقدار ذراع من الأرض، فيغلب عليه الكتاب وما قُدِّر عليه فيعمل بعمل أهل الجنة فيختم له بذلك فيدخل الجنة.</t>
+  </si>
+  <si>
+    <t>بيان مراحل خلق الإنسان.
+الإيمان بالقضاء والقدر.
+الخوف من سوء العاقبة، والحث على سؤال الله الثبات إلى الممات.
+التحذير من الاغترار بصور الأعمال؛ فإنما الأعمال بالخواتيم.
+هذا الحديث في حق من لا يعمل إخلاصًا وإيمانًا، بل يعمل بعمل أهل الجنة فيما يبدو للناس فقط، أما من يعمل بعمل أهل الجنة حقيقة، إخلاصًا وإيمانًا، فالله تعالى أعدل وأكرم وأرحم من أن يخذله في نهاية عمره، قال تعالى: {يُثَبِّتُ اللَّهُ الَّذِينَ آمَنُوا بِالْقَوْلِ الثَّابِتِ فِي الْحَيَاةِ الدُّنْيَا وَفِي الْآخِرَةِ وَيُضِلُّ اللَّهُ الظَّالِمِينَ وَيَفْعَلُ اللَّهُ مَا يَشَاءُ}.</t>
+  </si>
+  <si>
+    <t>Forklaringen af menneskets skabelsesstadier.
+Troen på den guddommelige bestemmelse og forudbestemmelse.
+Tingenes endelige udfald sker i overensstemmele med det, som allerede er fastsat og den forudbestemte skæbne.
+En advarsel mod at lade sig bedrage af gerningers ydre fremtræden – for gerninger bedømmes ud fra deres afslutning.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/66513</t>
+  </si>
+  <si>
+    <t>من أحدث في أمرنا هذا ما ليس منه فهو رد</t>
+  </si>
+  <si>
+    <t>عَنْ أُمِّ المُؤْمِنِينَ أُمِّ عَبْدِ اللَّهِ عَائِشَةَ رَضِيَ اللَّهُ عَنْهَا، قَالَتْ: قَالَ: رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم: «مَنْ أَحْدَثَ فِي أَمْرِنَا هَذَا مَا لَيْسَ مِنْهُ فَهُوَ رَدٌّ».
+وَفِي رِوَايَةٍ لِمُسْلِمٍ: «مَنْ عَمِلَ عَمَلًا لَيْسَ عَلَيْهِ أَمْرُنَا فَهُوَ رَدٌّ».</t>
+  </si>
+  <si>
+    <t>Overleveret af de troendes moder, Umm ‘Abdullāh ‘Ā’ishah – må Allāh være tilfreds med hende. Hun berettede : ”Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sagde: "Enhver, der indfører noget i denne sag af vores [dvs. religionen], som ikke hører til den, så er det afvist." I en version hos Muslim: ”Enhver, der udfører en handling, der ikke er i overensstemmelse med vores sag, så er den afvist.”</t>
+  </si>
+  <si>
+    <t>العبادات مبناها على ما جاء في الكتاب والسنة، فلا نعبد الله تعالى إلا بما شَرَعَ لا بالبدع والمُحْدَثات.
+الدين ليس بالرأي والاستحسان، وإنما بالاتباع للرسول صلى الله عليه وسلم.
+هذا الحديث دليلٌ على كمال الدين.
+البدعة هي كل ما أُحْدِثَ في الدين ولم يَكنْ على عهدِ النبي صلى الله عليه وسلم وأصحابه من عقيدةٍ أو قولٍ أو عملٍ.
+هذا الحديث أصلٌ من أصول الإسلام، وهو كالميزان للأعمال، فكما أنَّ كلَّ عَمَلٍ لا يُراد به وجه الله تعالى، فليس لعامله فيه ثواب، فكذلك كلُّ عمل لا يكون وِفْقَ ما جاء به رسول الله صلى الله عليه وسلم فهو مردود على عامله.
+الحديث قاعدة في رد البدع المحدثات والمنكرات الواقعات.
+المُحْدَثات المنهي عنها ما كان من أمور الدين وليس الدنيا.</t>
+  </si>
+  <si>
+    <t>Tilbedelseshandlinger bygger udelukkende på det, der er fastlagt i Koranen og Sunnah. Vi tilbeder kun Allāh med det, Han har foreskrevet – ikke med innovationer og nyopfundne ritualer.
+Religionen er ikke baseret på personlige meninger eller istiḥsān (subjektiv vurdering), men på at følge Sendebuddet – må Allāhs velsignelser og fred være med ham.
+Denne ḥadīth udgør et bevis på islām som en fuldendt og komplet religion.
+Bidʿah (innovation) er alt, hvad der introduceres i religionen, som ikke fandtes på Profetens – må Allāhs velsignelser og fred være med ham – og hans ledsageres tid – hvad enten det gælder trosopfattelser, udsagn eller handlinger.
+Denne ḥadīth er et grundlæggende princip i islām og fungerer som en målestok for alle handlinger. Ligesom en handling uden oprigtighed for Allāhs – Den Ophøjede – skyld ikke giver nogen belønning, sådan forkastes enhver handling, der ikke er i overensstemmelse med Sendebuddets – må Allāhs velsignelser og fred være med ham – lære, og den vender tilbage til udøveren uden værdi.
+Denne ḥadīth udgør en qā‘idah fiqhiyyah (en grundregel) i afvisningen af religiøse innovationer og de forkastelige handlinger, handlinger, som opstår.
+De forbudte innovationer er dem, der vedrører religionen, ikke verdslige anliggender.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/66514</t>
   </si>
   <si>
     <t>إن الحلال بين، وإن الحرام بين</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَبْدِ اللَّهِ النُّعْمَانِ بْنِ بَشِيرٍ رَضِيَ اللَّهُ عَنْهُ، قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم يَقُولُ: «إنَّ الحَلَالَ بَيِّنٌ، وَإِنَّ الحَرَامَ بَيِّنٌ، وَبَيْنَهُمَا مُشْتَبِهَاتٌ لَا يَعْلَمُهُنَّ كَثِيرٌ مِنَ النَّاسِ، فَمَنْ اتَّقَى الشُّبُهَاتِ اسْتَبْرَأَ لِدِينِهِ وَعِرْضِهِ، وَمَنْ وَقَعَ فِي الشُّبُهَاتِ وَقَعَ فِي الحَرَامِ، كَالرَّاعِي يَرْعَى حَوْلَ الحِمَى يُوشِكُ أَنْ يَرْتَعَ فِيهِ، أَلَا وَإِنَّ لِكُلِّ مَلِكٍ حِمًى، أَلَّا وَإِنَّ حِمَى اللَّهِ مَحَارِمُهُ، أَلَّا وَإِنَّ فِي الجَسَدِ مُضْغَةً إذَا صَلَحَتْ صَلَحَ الجَسَدُ كُلُّهُ، وَإذَا فَسَدَتْ فَسَدَ الجَسَدُ كُلُّهُ، أَلَا وَهِيَ القَلْبُ».</t>
   </si>
   <si>
     <t>Overleveret af ‘Abdullāh Ibn an-Nu‘mān Ibn Bashir – må Allāh være tilfreds med ham – Han berettede: ”Jeg hørte Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sige: ”Sandelig, ḥalāl (det tilladte) er tydeligt, og ḥarām (det forbudte) er tydeligt, og mellem dem findes mushtabihāt (tvivlsomme sager), som mange mennesker ikke kender [sandheden om, hvorvidt de er tilladte eller forbudte]. Den, der undgår det tvivlsomme, beskytter sin religion og sin ære. Men den, der involverer sig i det tvivlsomme, vil til sidst falde i det forbudte – ligesom en hyrde, der lader sine dyr græsse nær al-Ḥimā (en afspærret mark), snart vil ende i den. Sandelig, hver konge har en ḥimā, og sandelig Allāhs ḥimā er det, Han har forbudt. Sandelig, der er en muḍghah (en kødstump) i kroppen; hvis den er sund, er hele kroppen sund, og hvis den er fordærvet, er hele kroppen fordærvet. Sandelig, det er hjertet.”</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم قاعدةً عامةً في الأشياء، وأنها تنقسم في الشريعة إلى ثلاثة أقسام: حَلال بَيِّن، وحرام بَيِّن، وأمور مشتبهات غير واضحة الحكم من حيث الحِلِّ والحُرْمة، لا يعلم حُكمَها كثير من الناس.
 فمَن ترك تلك الأشياء المشتبهة عليه سَلِم دينُه بالبُعد عن الوقوع في الحرام، وسَلِم له عِرضُه من كلام الناس بما يَعيبون عليه بسبب ارتكابه هذا المشتبه. ومَن لم يجتنب المشتبهات فقد عَرَّض نفسَه إما بالوقوع في الحرام، أو نيل الناس من عرضه. وضرب الرسول صلى الله عليه وسلم مثلًا ليُبيِّن حال من يرتكب الشبهات وأنه كالراعي يرعى ماشيتَه قُرْبَ أرضٍ قد حماها صاحبها، فتوشك ماشيةُ الراعي أن ترعى في هذا الحمى لقربها منه، فكذلك من يفعل ما فيه شبهة، فإنه بذلك يقترب من الحرام فيوشك أن يقع فيه. وبعدها أخبر النبي صلى الله عليه وسلم أن في الجسد مضغة (وهي القلب) يصلح الجسد بصلاحها، ويفسد بفسادها.</t>
   </si>
   <si>
     <t>الحديث قاعدة في اتقاء الشبهات.
 الترغيب في ترك المشتبِه، الذي لم يَتبيّن حكمُه.</t>
   </si>
   <si>
     <t>الحديث قاعدة في اتقاء الشبهات.  Denne ḥadīth udgør en qā‘idah fiqhiyyah (grundregel) i at undgå tvetydige og tvivlsomme anliggender
 Opfordring til at undgå tvivlsomme anliggender, hvis status ikke er klarlagt.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/da/browse/hadith/66515</t>
   </si>
   <si>
     <t>عَنْ أَبِي رُقَيَّةَ تَمِيمِ بْنِ أَوْسٍ الدَّارِيِّ رَضِيَ اللَّهُ عَنْهُ أَنَّ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «الدِّينُ النَّصِيحَةُ» قُلْنَا: لِمَنْ؟ قَالَ: «لِلهِ وَلِكِتَابِهِ وَلِرَسُولِهِ وَلِأَئِمَّةِ الْمُسْلِمِينَ وَعَامَّتِهِمْ».</t>
   </si>
   <si>
     <t>Overleveret af Abū Ruqayyah Tamīm Ibn Aws ad-Dārī – må Allāh være tilfreds med ham – at Profeten – må Allāhs velsignelser og fred være med ham – sagde: "Religion er an-Naṣīḥah (oprigtighed)." Vi spurgte: "Til hvem?" Han sagde: "Til Allāh, Hans Bog, Hans Sendebud, muslimernes ledere og deres almindelige folk."</t>
   </si>
   <si>
     <t>أَخبَرَ النبيُّ صلى الله عليه وسلم بأنَّ الدين قائمٌ على الإخلاص والصدق، حتى يؤدَّى كما أوجب الله، كاملًا دون تقصير أو غش.
 فقيل للنبي صلى الله عليه وسلم: لمن تكون النصيحة؟ فقال:
 أولًا: النصيحة لله سبحانه وتعالى: بإخلاص العمل له، وعدم الإشراك به، وأن نؤمن بربوبيته وألوهيته وأسمائه وصفاته، وتعظيم أمره، والدعوة إلى الإيمان به.
 ثانيًا: النصيحة لكتابه وهو القرآن الكريم: بأن نعتقد أنه كلامُه، وآخِرُ كتبِه، وأنه ناسخ لجميع الشرائع قبله، ونعظِّمه، ونتلوه حق تلاوته، ونعمل بمُحْكَمِه، ونسلم بمتشابهه، ونَذُبُّ عن تأويل المُحرِّفين له، ونعتبر بمواعظه، وننشر علومه، وندعو إليه.
 ثالثًا: النصيحة لرسوله محمد صلى الله عليه وسلم: بأن نعتقدَ أنه آخِرُ الرسل، ونصدِّقَه فيما جاء به، ونَمتَثِلَ أمرَه، ونجتنبَ نهيَه، وأن لا نتعبدَ لله إلا بما جاء به، ونُعظِّمَ حقَّه، ونوقرَه، ونَبُثَّ دعوته، ونَنشُرَ شريعتَه، ونَنفيَ التُّهَمَ عنه.
 رابعًا: النصيحة لأئمة المسلمين: بمعاونتهم على الحق، وعدم منازعتهم الأمر، والسمع والطاعة لهم في طاعة الله.
 خامسًا: النصيحة للمسلمين: بالإحسان إليهم ودعوتهم، وكَفِّ الأذى عنهم، ومحبة الخير لهم، والتعاون معهم على البر والتقوى.</t>
   </si>
   <si>
-    <t>Profeten – må Allāhs velsignelser og fred være med ham – forklarede, at religionen er bygget på oprigtighed og sandfærdighed, således at den udføres, som Allāh har påbudt – fuldstændigt, uden forsømmelighed eller bedrageri. Profeten – må Allāhs velsignelser og fred være med ham –  blev spurgt: "Til hvem skal an-Naṣīḥah gives?" Han svarede: "Først: an-Naṣīḥah (oprigtig troskab og velvilje) over for Allāh – Den Lovpriste, Den Ophøjede – ved oprigtigt at udføre handlinger udelukkende for Ham, uden at sætte partnere ved siden af Ham, ved at tro på Hans Rubūbiyyah (Herredømme), Hans ʾUlūhiyyah (Guddommelighed), Hans Asmā’ (Navne) og Hans Ṣifāt (Egenskaber), ved at ophøje Hans Befaling og ved at kalde andre til troen på Ham." For det andet: an-Naṣīḥah (oprigtig troskab og velvilje) over for Hans Bog, den Ædle Koran: ved at tro, at den er Hans Ord, den sidste af Hans Bøger, og at den ophæver alle tidligere love. At ærbødigt respektere den, recitere den som den bør reciteres, handle efter dens klare āyāt (vers), og underkaste sig dens tvetydige āyāt, forsvare den imod de forvrængede fortolkninger, som fordrejede fortolkere pålægger den, tage ved lære af dens formaninger, sprede dens viden og kalde folk til den. For det tredje: an-Naṣīḥah (oprigtig troskab og velvilje) over for Hans Sendebud Muḥammad – må Allāhs velsignelser og fred være med ham: At tro på, at han er den sidste af Sendebuddene, tro på det, han bragte, adlyde hans befalinger, undgå det, han forbød, og kun tilbede Allāh i overensstemmelse med det, han bragte. At ære hans ret, respektere ham, sprede hans budskab, udbrede hans lov og afvise de beskyldninger, der rettes mod ham. Fjerde: an-Naṣīḥah (oprigtig troskab og velvilje) over for muslimernes ledere: – ved at støtte dem i at fastholde sandheden, ikke stride imod dem i deres lederskab, og ved at lytte til og adlyde dem i det, der er lydighed mod Allāh. Femte: an-Naṣīḥah (oprigtig troskab og velvilje) over for muslimer – ved at vise dem godhed, kalde dem til det gode og til lydighed mod Allāh, afholde sig fra at skade dem, ønske dem det bedste og samarbejde med dem i retskaffenhed og gudsbevidsthed (birr wa-taqwā).</t>
+    <t>Profeten – må Allāhs velsignelser og fred være med ham – forklarede, at religionen er bygget på oprigtighed og sandfærdighed, således at den udføres, som Allāh har påbudt – fuldstændigt, uden forsømmelighed eller bedrageri. Profeten – må Allāhs velsignelser og fred være med ham –  blev spurgt: "Til hvem skal an-Naṣīḥah (oprigtig troskab og velvilje) gives?" Han svarede: "Først: an-Naṣīḥah (oprigtig troskab og velvilje) over for Allāh – Den Lovpriste, Den Ophøjede – ved oprigtigt at udføre handlinger udelukkende for Ham, uden at sætte partnere ved siden af Ham, ved at tro på Hans Rubūbiyyah (Herredømme), Hans ʾUlūhiyyah (Guddommelighed), Hans Asmā’ (Navne) og Hans Ṣifāt (Egenskaber), ved at ophøje Hans Befaling og ved at kalde andre til troen på Ham." For det andet: an-Naṣīḥah (oprigtig troskab og velvilje) over for Hans Bog, den Ædle Koran: ved at tro, at den er Hans Ord, den sidste af Hans Bøger, og at den ophæver alle tidligere love. At ærbødigt respektere den, recitere den som den bør reciteres, handle efter dens klare āyāt (vers), og underkaste sig dens tvetydige āyāt, forsvare den imod de forvrængede fortolkninger, som fordrejede fortolkere pålægger den, tage ved lære af dens formaninger, sprede dens viden og kalde folk til den. For det tredje: an-Naṣīḥah (oprigtig troskab og velvilje) over for Hans Sendebud Muḥammad – må Allāhs velsignelser og fred være med ham: At tro på, at han er den sidste af Sendebuddene, tro på det, han bragte, adlyde hans befalinger, undgå det, han forbød, og kun tilbede Allāh i overensstemmelse med det, han bragte. At ære hans ret, respektere ham, sprede hans budskab, udbrede hans lov og afvise de beskyldninger, der rettes mod ham. Fjerde: an-Naṣīḥah (oprigtig troskab og velvilje) over for muslimernes ledere: – ved at støtte dem i at fastholde sandheden, ikke stride imod dem i deres lederskab, og ved at lytte til og adlyde dem i det, der er lydighed mod Allāh. Femte: an-Naṣīḥah (oprigtig troskab og velvilje) over for muslimer – ved at vise dem godhed, kalde dem til det gode og til lydighed mod Allāh, afholde sig fra at skade dem, ønske dem det bedste og samarbejde med dem i retskaffenhed og gudsbevidsthed (birr wa-taqwā).</t>
   </si>
   <si>
     <t>الأمر بالنصيحة للجميع. 
 عِظَم منزلة النصيحة من الدين. 
 اشتمال الدين على الاعتقادات والأقوال والأعمال. 
 من النصيحة تصفية النفس من الغش للمنصوح له وإرادة الخير له. 
 حسن تعليم الرسول صلى الله عليه وسلم حيث يذكر الشيء مُجملًا ثم يُفصّله. 
 البداءة بالأهم فالأهم، حيث بدأ النبي صلى الله عليه وسلم بالنصيحة لله، ثم لكتابه، ثم لرسوله صلى الله عليه وسلم ثم لأئمة المسلمين، ثم عامتهم.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/da/browse/hadith/66516</t>
   </si>
   <si>
+    <t>ما نهيتكم عنه فاجتنبوه، وما أمرتكم به فافعلوا منه ما استطعتم</t>
+  </si>
+  <si>
+    <t>”Det, jeg har forbudt jer, skal I holde jer fra. Og det, jeg har befalet jer, skal I udføre så meget af det, som I formår</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ عَبْدِ الرَّحْمَنِ بْنِ صَخْرٍ رَضِيَ اللَّهُ عَنْهُ قَالَ: سَمِعْت رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم يَقُولُ: «مَا نَهَيْتُكُمْ عَنْهُ فَاجْتَنِبُوهُ، وَمَا أَمَرْتُكُمْ بِهِ فَافْعَلُوا مِنْهُ مَا اسْتَطَعْتُمْ، فَإِنَّمَا أَهْلَكَ الَّذِينَ مِنْ قَبْلِكُمْ كَثْرَةُ مَسَائِلِهِمْ، وَاخْتِلَافُهُمْ عَلَى أَنْبِيَائِهِمْ».</t>
+  </si>
+  <si>
+    <t>Overleveret af Abū Hurayrah ‘Abdur-Rahmān Ibn Ṣakhr – må Allāh være tilfreds med ham. Han berettede: ”Jeg hørte Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sige: ”Det, jeg har forbudt jer, skal I holde jer fra. Og det, jeg har befalet jer, skal I udføre så meget af det, som I formår. For sandelig, de, der var før jer, blev udelukkende ødelagt på grund af deres mange spørgsmål og deres uenighed med deres profeter.”</t>
+  </si>
+  <si>
+    <t>بين لنا رسول الله صلى الله عليه وسلم أنه إذا نهانا عن شيء وجب علينا اجتنابه بدون استثناء، وإذا أمرنا بشيء فعلينا أن نفعل منه ما نطيق.
+ثم حذرنا حتى لا نكون كبعض الأمم السابقة حينما أكثروا من الأسئلة على أنبيائهم مع مخالفتهم لهم فعاقبهم الله بأنواع من الهلاك والدمار، فينبغي أن لا نكون مثلهم حتى لا نهلك كما هلكوا.</t>
+  </si>
+  <si>
+    <t>Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – forklarede os, at når han forbyder os noget, er vi forpligtede til at afholde os fra det uden undtagelse. Og når han befaler os noget, er vi forpligtede til at udføre af det, så meget som vi magter. Derefter advarede han os mod at ligne nogle af de tidligere folk, der overdrev i deres spørgsmål til deres profeter, samtidig med at de var ulydige mod dem. Derfor straffede Allāh dem med forskellige former for undergang og ødelæggelse. Vi bør ikke være som dem, for at vi ikke skal gå til grunde, ligesom de gik til grunde.</t>
+  </si>
+  <si>
+    <t>الحديث قاعدة في بيان الواجب في إتيان المأمور واجتناب المحظور.
+النهي لم يرخص في ارتكاب شيء منه، والأمر قيد بالاستطاعة؛ لأن الترك مقدور والفعل يحتاج إلى قدرة على إيجاد الفعل المأمور به.
+النهي عن كثرة السؤال، قد قسم العلماء السؤال إلى قسمين: أحدهما: ما كان على وجه التعليم لما يحتاج إليه من أمر الدين، فهذا مأمور به ومن هذا النوع أسئلة الصحابة. والثاني: ما كان على وجه التعنت والتكلف وهذا هو المنهي عنه.
+تحذير هذه الأمة من مخالفة نبيها، كما وقع في الأمم التي قبلها.
+المنهي عنه يشمل القليل والكثير؛ لأنه لا يتأتّى اجتنابه إلا باجتناب قليله وكثيره، فمثلًا: نهانا عن الرِّبا فيشمل قليله وكثيره.
+ترك الأسباب المفضية إلى المحرم؛ لأن ذلك من معنى الاجتناب.
+لا ينبغي للإنسان إذا سمع أمر الرسول صلى الله عليه وسلم أن يقول: هل هو واجب أم مستحبّ، بل عليه بالمبادرة إلى الفعل؛ لقوله: «فَأْتُوا مِنْهُ مَا استَطَعْتُمْ».
+كثرة المسائل سبب للهلاك ولا سيّما في الأمور التي لا يمكن الوصول إليها مثل المسائل الغيبية، وكيفية أحوال يوم القيامة، لا تكثر السؤال فيها فتهلك، وتكون متنطّعًا متعمّقًا.</t>
+  </si>
+  <si>
+    <t>Denne ḥadīth udgør en qā‘idah fiqhiyyah (grundregel),  der tydeliggør forpligtelsen til at udføre det, der er befalet, og afholde sig fra det, der er forbudt.”
+Forbuddet giver ingen tilladelse til at begå noget af det, der er forbudt, mens påbuddet er betinget af evne – for at afholde sig fra en handling er altid muligt, men at udføre en handling kræver evne til at gennemføre det, der er befalet.
+Forbud mod overdreven spørgelyst. De lærde har inddelt spørgsmål i to kategorier:  1. Spørgsmål, der har til formål at lære det nødvendige i religionen – disse er befalet, og blandt dem er ledsagernes spørgsmål.  2. Spørgsmål, der stilles ud af stædighed og unødigt besvær – disse er det, der er forbudt.
+En advarsel til denne ummah mod at være ulydig mod sin Profet – må Allāhs velsignelser og fred være med ham –  som det skete med tidligere samfund.
+Det, der er forbudt, omfatter både lidt og meget, for man kan kun undgå det ved at afholde sig fra det hele – både i små og store mængder. For eksempel gælder forbuddet mod ribā (åger) uanset om det er lidt eller meget.
+At afholde sig fra de årsager, der leder til det forbudte – for det er en del af selve betydningen af at undgå det.
+Når et menneske hører en befaling fra Profeten – må Allāhs velsignelser og fred være med ham – bør han ikke sige: ‘Er den obligatorisk eller anbefalet?’ I stedet bør han straks handle efter den, for han sagde: ‘Så udfør så meget af det, som I formår.’
+At stille for mange spørgsmål er en årsag til ødelæggelse – især i forhold, der ikke kan nås, såsom anliggender om det usete og tilstandene på Opstandelsens dag. Stil derfor ikke mange spørgsmål om dette, for ellers går du til grunde og bliver overdrevent indviklet og selvforstyrrende.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/66517</t>
+  </si>
+  <si>
+    <t>إن الله طيب لا يقبل إلا طيبا، وإن الله أمر المؤمنين بما أمر به المرسلين</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إنَّ اللَّهَ طَيِّبٌ لَا يَقْبَلُ إلَّا طَيِّبًا، وَإِنَّ اللَّهَ أَمَرَ المُؤْمِنِينَ بِمَا أَمَرَ بِهِ المُرْسَلِينَ، فَقَالَ تَعَالَى: {يَا أَيُّهَا الرُّسُلُ كُلُوا مِنْ الطَّيِّبَاتِ وَاعْمَلُوا صَالِحًا}، وَقَالَ تَعَالَى: {يَا أَيُّهَا الَّذِينَ آمَنُوا كُلُوا مِنْ طَيِّبَاتِ مَا رَزَقْنَاكُمْ} ثُمَّ ذَكَرَ الرَّجُلَ، يُطِيلُ السَّفَرَ، أَشْعَثَ، أَغْبَرَ، يَمُدُّ يَدَيْهِ إلَى السَّمَاءِ: يَا رَبِّ! يَا رَبِّ! وَمَطْعَمُهُ حَرَامٌ، وَمَشْرَبُهُ حَرَامٌ، وَمَلْبَسُهُ حَرَامٌ، وَغُذِيَ بِالحَرَامِ، فَأَنَّى يُسْتَجَابُ لَذلك».</t>
+  </si>
+  <si>
+    <t>Overleveret af Abū Hurayrah – må Allāh være tilfreds med ham. Han berettede: Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sagde: ”Sandelig, Allāh er Ṭayyib (ren og god) og accepterer kun det, der er ṭayyib (rent og godt). Allāh har sandelig befalet de troende det samme, som Han befalede Sendebuddene. Han – Den Ophøjede – siger: ”O Sendebudde! Spis af det gode [tilladte] og udfør retskafne gerninger.'" [Sūrah Al-Mu’minūn:23:51] Og Han – Den Ophøjede – siger: "O I, der tror! Spis af det gode, som Vi har forsynet jer med." [Sūrah Al-Baqarah:2:172]. Derefter nævnte han en mand, der rejser langt – hans hår er pjusket, og han er dækket af støv. Han rækker sine hænder mod himlen og siger: "O min Herre, O min Herre!" – mens hans mad er forbudt, hans drikke er forbudt, hans klæder er forbudte, og han næres af det forbudte. Så hvordan skulle hans bøn kunne besvares?”</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الله طيب قُدُّوس مُنَزَّهٌ عن النقائص والعيوب ومُتَّصِف بالكَمَالات، ولا يقبل من الأعمال والأقوال والاعتقادات إلا ما كان طيبًا، وهو الخالص لله، الموافق لهدي النبي صلى الله عليه وسلم، ولا ينبغي أن يتقرب إلى الله إلا بذلك، ومن أعظم ما يَحصُل به طِيْبة الأعمال للمؤمن طِيْبُ مَطعَمِه، وأن يكون من حلال، فبذلك يَزكُو عملُه، ولذا أمر الله المؤمنين بالذي أمر به المرسلين من أكل الحلال وعمل الصالحات، فقال: {يَا أَيُّهَا الرُّسُلُ كُلُوا مِنَ الطَّيِّبَاتِ وَاعْمَلُوا صَالِحًا، إِنِّي بِمَا تَعْمَلُونَ عَلِيمٌ} وقال: {يَا أَيُّهَا الَّذِينَ آمَنُوا كُلُوا مِنْ طَيِّبَاتِ مَا رَزَقْنَاكُمْ}.
+ثم حَذَّرَ صلى الله عليه وسلم من أكل الحرام الذي يُفسِد العمل ويَمنع قبولَه مهما بَذل من أسباب القبول الظاهرة؛ منها:
+أولًا: إطالة السفر في وجوه الطاعات كحج وجهاد وصلة رحم وغير ذلك.
+ثانيًا: مُتفرِّق الشعر لعدم تمشيطه، مُتغيِّر لونه ولون ثيابه من التراب، فهو مضطر.
+ثالثًا: يرفع يديه إلى السماء بالدعاء.
+رابعًا: يتوسل إلى الله بأسمائه ويُلِحُّ في ذلك: يا رب يا رب!
+ومع هذه الأسباب لإجابة الدعاء لم يسمع له؛ وذلك لأن مَطعومَه ومشروبَه وملبوسَه حرام، وغذي بالحرام، فبعيد أن يستجاب لمن هذه صفته، وكيف يستجاب له؟!</t>
+  </si>
+  <si>
+    <t>كمال الله عزّ وجل في ذاته، وصفاته، وأفعاله، وأحكامه.
+الأمر بإخلاص العمل لله عز وجل، والمتابعة للنبي صلى الله عليه وسلم.
+استعمال ما يُشجِّع على العمل، حيث قال النبي صلى الله عليه وسلم: "إِنَّ الله أَمَرَ المُؤمنينَ بِمَا أَمَرَ بِهِ المُرسَلِيْنَ"، فإذا علم المؤمن أن هذا من مأمورات المرسلين فإنه يتقوَّى ويتشجّع على الامتثال.
+من موانع استجابة الدعاء أكل الحرام.
+من أسباب إجابة الدعاء خمسة أشياء: أحدها: إطالة السفر لما فيه من الانكسار الذي هو من أعظم أسباب الإجابة، الثاني: حالة الإضطرار، الثالث: مَدُّ اليدين إلى السماء، الرابع: الإلحاح على الله بتكرير ذكر ربوبيته، وهو من أعظم ما يُطلَب به إجابة الدعاء، الخامس: إطابة المأكل والمشرب.
+أكل الحلال الطيِّب من الأسباب المُعينة للعمل الصالح.
+قال القاضي: الطيب ضد الخبيث، فإذا وصف به تعالى أريد به أنه مُنزَّه عن النقائص مُقدَّس عن الآفات، وإذا وُصِف به العبد مطلقًا أريد به أنه المُتعرِّي عن رذائل الأخلاق وقبائح الأعمال والمتحلي بأضداد ذلك، وإذا وُصف به الأموال أريد به كونه حلالًا من خيار الأموال.</t>
+  </si>
+  <si>
+    <t>Allāhs – Den Mægtige og Den Ophøjede – fuldkommenhed i Hans Essens, Egenskaber, handlinger og bestemmelser.
+Befalingen om at udføre handlinger udelukkende for Allāhs – Den Mægtige og Den Ophøjede – skyld og i overensstemmelse med Profetens – må Allāhs velsignelser og fred være med ham – vejledning.
+Vigtigheden af at bruge det, der opmuntrer til lydighed. Profeten – må Allāhs velsignelser og fred være med ham – sagde: “Allāh har sandelig befalet de troende det samme, som Han befalede Sendebuddene.” Når en troende indser, at dette er en befaling rettet mod Sendebuddene, styrkes og motiveres han til at efterleve den.
+At en af de største hindringer for at du‘ā’ (påkaldelse) bliver besvaret, er at ernære sig af det forbudte.
+At der er fem særlige årsager til, at du‘ā’ (påkaldelse) bliver besvaret: 1. En lang rejse – fordi den medfører ydmyghed og brudt stolthed, hvilket er blandt de største årsager til, at du‘ā’ bliver besvaret. 2. At befinde sig i en tilstand af nød. 3. At række hænderne mod himlen. 4. Vedholdende at påkalde Allāh ved gentagen nævnelse af Hans Rubūbiyyah (Herredømme) – hvilket er blandt de mest virkningsfulde midler til svar på du‘ā’ (påkaldelse). 5. At ernære sig af det tilladte og rene.
+At indtage det tilladte og rene er blandt de væsentlige årsager, der hjælper en troende til at udføre retskafne handlinger.
+Al-Qāḍī – må Allāh være ham barmhjertig – sagde: “Det gode er det modsatte af det onde. Når Allāh – Den Ophøjede – beskrives som Ṭayyib (ren og god), betyder det, at Han er fri for enhver mangel og helliggjort fra enhver defekt. Når en tjener beskrives på denne måde, betyder det, at han er fri for slette egenskaber og skændige handlinger og i stedet prydet med deres modsætninger. Når rigdom beskrives på denne måde, betyder det, at den er ḥalāl (tilladt) og blandt de bedste af rigdomme.”</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/66518</t>
+  </si>
+  <si>
+    <t>دع ما يريبك إلى ما لا يريبك</t>
+  </si>
+  <si>
+    <t>“Lad det, der vækker tvivl hos dig, være, og vend dig til det, der ikke vækker tvivl hos dig.”</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي مُـحَمَّدٍ الحَسَنِ بْنِ عَلِيِّ بْنِ أَبِي طَالِبٍ - سِبْطِ رَسُولِ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ وَرَيْحَانَتِهِ-، قَالَ: حَفِظْتُ مِنْ رَسُولِ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «دَعْ مَا يَرِيبُك إلَى مَا لَا يَرِيبُكَ».</t>
+  </si>
+  <si>
+    <t>Overleveret af Abū Muḥammad al-Ḥasan  Ibn ‘Alī Ibn Abū Ṭālib - barnebarn af Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – og hans elskede – må Allāh være tilfreds med dem begge. Han berettede: Jeg memorerede fra Allāhs Sendebud – må Allāhs velsignelser og fred være med ham: “Lad det, der vækker tvivl hos dig, være, og vend dig til det, der ikke vækker tvivl hos dig.”</t>
+  </si>
+  <si>
+    <t>أَمَرَ النبيُّ صلى الله عليه وسلم بِتَرْك ما تَشُكُّ فيه مِن الأقوال والأعمال أنه مَنهيٌّ عنه أو لا، أهو حرام أو حلال، إلى ما لا شَكَّ فيه مما تَيَقَّنت حُسْنَه وحِلَّه.</t>
+  </si>
+  <si>
+    <t>Profeten – må Allāhs velsignelser og fred være med ham – befalede, at man skal opgive de ord og handlinger, man er i tvivl om – om det er noget, der i det hele taget er forbudt eller ej, og om det er ḥarām (forbudt) eller ḥalāl (tilladt) – og i stedet holde sig til det, som der ikke er nogen tvivl om, nemlig det, hvis godhed og lovlighed man har opnået sikker viden om.</t>
+  </si>
+  <si>
+    <t>رواه الترمذي والنسائي</t>
+  </si>
+  <si>
+    <t>[رواه الترمذي والنسائي]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/66519</t>
+  </si>
+  <si>
     <t>عَنْ أَبِي حَمْزَةَ أَنَسِ بْنِ مَالِكٍ رَضِيَ اللَّهُ عَنْهُ -خَادِمِ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ- عَنْ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لاَ يُؤْمِنُ أَحَدُكُمْ، حَتَّى يُحِبَّ لِأَخِيهِ مَا يُحِبُّ لِنَفْسِهِ»</t>
   </si>
   <si>
     <t>Overleveret af Abū Ḥamzah Anas Ibn Mālik, Allāhs Sendebuds – må Allāhs velsignelser og fred være med ham – tjener– må Allāh være tilfreds med ham –. Han berettede: Profeten – må Allāhs velsignelser og fred være med ham – sagde: "Ingen af jer tror [oprigtigt], før han elsker for sin broder, hvad han elsker for sig selv."</t>
   </si>
   <si>
     <t>https://hadeethenc.com/da/browse/hadith/66520</t>
   </si>
   <si>
+    <t>Sandelig, Allāh har foreskrevet iḥsān (guddommelig velgerning og fuldkommenhed) i alle ting</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي يَعْلَى شَدَّادِ بْنِ أَوْسٍ رَضِيَ اللَّهُ عَنْهُ عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ اللهَ كَتَبَ الْإِحْسَانَ عَلَى كُلِّ شَيْءٍ، فَإِذَا قَتَلْتُمْ فَأَحْسِنُوا القِتْلَةَ، وَإِذَا ذَبَحْتُمْ فَأَحْسِنُوا الذِّبْحَةَ، وَلْيُحِدَّ أَحَدُكُمْ شَفْرَتَهُ، وَلْيُرِحْ ذَبِيحَتَهُ».</t>
+  </si>
+  <si>
+    <t>Overleveret af Abū Ya‘la Shaddād Ibn ’Aws – må Allāh være tilfreds med ham. Han berettede: Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sagde: "Sandelig, Allāh har foreskrevet iḥsān (guddommelig velgerning og fuldkommenhed) i alle ting. Så når I henretter [ved lov], henret på den bedste måde, og når I slagter, slagt på den bedste måde. Lad enhver af jer slibe sit blad og skåne sit slagtede dyr."</t>
+  </si>
+  <si>
+    <t>يُخبرُ النبيُّ صلى الله عليه وسلم أن الله تعالى أوجبَ علينا الإحسانَ في كل الأشياء، والإحسان: هو مراقبة الله على الدوام، في عبادته وفي بذل الخير وكف الأذى عن المخلوقين، ومن ذلك الإحسان في القتل والذبح.
+فالإحسان في القتل عند القصاص: بأن يختار أسهلَ الطُّرُق وأخَفَّها وأسرعَها زهوقًا للمقتول.
+والإحسان في الذبح عند الذكاة: بأن يرفق بالبهيمة بإحداد الآلة، وألّا تُحَدَّ أمام الذبيحة وهي تنظر إليها، وألَّا تُذبح وهناك من الماشية ما ينظر إليها.</t>
+  </si>
+  <si>
+    <t>رحمة الله عزّ وجل ولطفه بالخلق.
+إحسان القتل والذبح بأن يكون على الوجه المشروع.
+كمال الشريعة واشتمالها على كل خير، ومن ذلك رحمة الحيوان والرفق به.
+النهي عن المُثْلة بالإنسان بعد قتله.
+تحريم كل ما فيه تعذيب للحيوان.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/66521</t>
+  </si>
+  <si>
+    <t>يا غلام إني أعلمك كلمات: احفظ الله يحفظك، احفظ الله تجده تجاهك، إذا سألت فاسأل الله، وإذا استعنت فاستعن بالله</t>
+  </si>
+  <si>
+    <t>’O unge dreng! Jeg vil lære dig nogle ord. Vogt Allāh [dvs. vær gudsbevidst], så vil Han bevare dig. Vogt Allāh [dvs. vær gudsbevidst], så vil du finde Ham foran dig. Når du beder, så bed kun Allāh, og når du søger hjælp, så søg kun hjælp hos Allāh</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي العَبَّاسِ، عَبْدِ الله بْنِ عَبَّاسٍ رَضِيَ اللَّهُ عَنْهُمَا قَالَ: كُنْت خَلْفَ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَوْمًا، فَقَالَ: «يَا غُلَامِ! إنِّي أُعَلِّمُك كَلِمَاتٍ: احْفَظِ اللَّهَ يَحْفَظْكَ، احْفَظِ الله تَجِدْهُ تُجَاهَكَ، إذَا سَأَلْتَ فَاسْأَلِ اللهَ، وَإِذَا اسْتَعَنْتَ فَاسْتَعِنْ بِاَللهِ، وَاعْلَمْ أَنَّ الأُمَّةَ لَوْ اجْتَمَعَتْ عَلَى أَنْ يَنْفَعُوكَ بِشَيْءٍ لَمْ يَنْفَعُوكَ إلَّا بِشَيْءٍ قَدْ كَتَبَهُ اللَّهُ لَكَ، وَإِنِ اجْتَمَعُوا عَلَى أَنْ يَضُرُّوكَ بِشَيْءٍ لَمْ يَضُرُّوكَ إلَّا بِشَيْءٍ قَدْ كَتَبَهُ اللَّهُ عَلَيْكَ؛ رُفِعَتِ الأَقْلَامُ، وَجَفَّتِ الصُّحُفُ».
+وَفِي رِوَايَةِ غَيْرِ التِّرْمِذِيِّ: «احْفَظِ اللهَ تَجِدْهُ أَمَامَكَ، تَعَرَّفْ إلَى اللهِ فِي الرَّخَاءِ يَعْرِفْكَ فِي الشِّدَّةِ، وَاعْلَمْ أَنَّ مَا أَخْطَأَكَ لَمْ يَكُنْ لِيُصِيبَكَ، وَمَا أَصَابَك لَمْ يَكُنْ لِيُخْطِئَكَ، وَاعْلَمْ أَنَّ النَّصْرَ مَعَ الصَّبْرِ، وَأَنْ الفَرَجَ مَعَ الكَرْبِ، وَأَنَّ مَعَ العُسْرِ يُسْرًا».</t>
+  </si>
+  <si>
+    <t>Overleveret af Abū al-‘Abbās ‘Abdullāh Ibn ‘Abbās – må Allāh være tilfreds med ham. Han berettede: Jeg sad bag Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – [ridende bag ham på hans ridedyr] en dag, og han sagde: ’O unge dreng! Jeg vil lære dig nogle ord. Vogt Allāh [dvs. vær gudsbevidst], så vil Han bevare dig. Vogt Allāh [dvs. vær gudsbevidst], så vil du finde Ham foran dig. Når du beder, så bed kun Allāh, og når du søger hjælp, så søg kun hjælp hos Allāh. Og vid, at hvis hele ummah forener sig om at gavne dig med noget, vil de ikke kunne gavne dig med andet end det, Allāh allerede har nedskrevet for dig. Og hvis de forener sig om at skade dig med noget, vil de ikke kunne skade dig med andet end det, Allāh allerede har nedskrevet imod dig. Pennene er blevet løftet [dvs. skriveprocessen er afsluttet], og siderne er tørre [dvs. at det, der er skrevet, er permanent]." "Vogt Allāh [dvs. vær gudsbevidst], og du vil finde Ham foran dig. Vend dig til Allāh og søg Hans nærhed i tider med velstand, og Han vil kende dig i tider med modgang. Vid, at det, der ikke ramte dig, aldrig kunne have ramt dig, og det, der ramte dig, aldrig kunne have undgået dig. Vid, at sejr følger med tålmodighed, at lettelse følger med trængsel, og at med vanskelighed kommer der lethed."</t>
+  </si>
+  <si>
+    <t>يُخبرُ ابنُ عباس رضي الله عنه أنه كان صغيرًا راكبًا مع النبي صلى الله عليه وسلم، فقال له عليه الصلاة والسلام: إني أُعلِّمك أمورًا وأشياءَ ينفعك الله بها:
+احفظ الله بِحفظِ أوامرِه واجتنابِ نواهيه، بحيث يَجِدُكَ في الطاعات والقربات، ولا يجدُكَ في المعاصي والآثام، فإن فعلتَ ذلك كان جزاؤك أن يحفظَك الله من مكاره الدنيا والآخرة، وينصرَك في مُهماتِك أينما توجَّهتَ.
+وإذا أردتَ أن تسأل شيئًا، فلا تسألْ إلا الله فإنه وحده الذي يُجيب السائلين.
+وإذا أردتَ العونَ فلا تستعنْ إلا بالله.
+ولْيكُن عندك يقينٌ أنه لن تحصل لك منفعة ولو اجتمع على منفعتِك أهلُ الأرض جميعًا إلا ما كتبه الله لك، ولن يحصُلَ عليك ضرر ولو اجتمع على ضرك أهلُ الأرض جميعًا إلا ما قدَّره الله عليك.
+وأن هذا الأمر قد كَتَبه الله عز وجل وقدّره وِفْقَ ما اقتضته حكمته وعلمه، ولا تبديل لما كتبه الله.
+وأن من احفظ الله بِحفظِ أوامرِه واجتنابِ نواهيه؛ فإن الله سبحانه أمام العبد يعلم ما هو عليه وينصره ويؤيده. وأن الإنسان إذا أطاع الله في الرخاء فإن الله يجعل له عند الشدة فرجًا ومخرجًا، وليرض كل عبد بما قدره الله عليه من خير وشر. ومع الشدائد والمحن يلتزم العبد الصبر، فإن الصبر مفتاح الفرج، وأن الكرب إذا اشتد جاء الفرج من الله، وأن العسر إذا حصل أعقبه الله باليسر.</t>
+  </si>
+  <si>
+    <t>Ibn ‘Abbās – må Allāh være tilfreds med dem begge – beretter, at han var en ung dreng, der red sammen med Profeten – må Allāhs velsignelser og fred være med ham. Profeten sagde til ham: ”Jeg vil lære dig nogle ord, gennem hvilke Allāh vil gavne dig.” At ”vogte Allāh” betyder at overholde Hans befalinger og undgå Hans forbud – således at Han finder dig blandt lydigheds- og hengivenhedshandlinger og ikke blandt synder og overtrædelser. Hvis du gør dette, vil belønningen være, at Allāh beskytter dig mod denne verdens og det hinsides ulykker og giver dig sejr i dine anliggender, uanset hvor du vender dig hen. ”Hvis du vil bede om noget, så bed kun Allāh, for Han alene besvarer dem, der beder. Hvis du søger hjælp, så søg kun hjælp hos Allāh.” ”Vær overbevist om, at ingen gavn kan nå dig – selvom alle jordens folk forenedes om at gavne dig – undtagen det, Allāh allerede har skrevet for dig. Og ingen skade kan ramme dig – selvom alle jordens folk forenedes om at skade dig – undtagen det, Allāh allerede har fastsat imod dig.” Alt dette er nedskrevet af Allāh – Den Mægtige og Den Ophøjede – og forordnet i overensstemmelse med Hans visdom og viden. Der findes ingen ændring i det, Allāh har bestemt. "Den, der vogter Allāh ved at overholde Hans befalinger og undgå Hans forbud, vil finde, at Allāh – Den Ophøjede – er foran tjeneren, kender hans tilstand, støtter og styrker ham. Hvis et menneske adlyder Allāh i tider med velstand, vil Allāh give ham en lettelse og en udvej i tider med modgang. Enhver tjener bør være tilfreds med det gode og det dårlige, som Allāh har fastsat for ham. I prøvelser og trængsler skal han holde fast ved ṣabr (tålmodighed) – for tålmodighed er nøglen til lettelse. Når trængslen bliver intens, sender Allāh lettelsen, og når vanskeligheden indtræffer, lader Allāh den følges af lethed."</t>
+  </si>
+  <si>
+    <t>أهمية تعليم الصغار والأطفال أمورَ الدين من التوحيد والآداب وغير ذلك.
+الجزاء من جنس العمل.
+الأمر بالاعتماد على الله، والتوكل عليه دون غيره، وهو نعم الوكيل.
+الإيمان بالقضاء والقدر والرضا به، وأن الله قدر كل شيء.
+من أضاع أمر الله فإن الله يُضَيِّعُه ولا يَحفظُه. 
+البشارة العظيمة أن الإنسان إذا أصابه العسر فلينتظر اليسر.
+تسلية العبد عند حصول المصيبة، وفوات المحبوب في قوله: «وَاعْلَم أن مَا أَصَابَكَ لَمْ يَكُن لِيُخطِئكَ، وَمَا أخطأَكَ لَمْ يَكُن لِيصيبَك» فالجملة الأولى تسلية في حصول المكروه، والثانية تسلية في فوات المحبوب.</t>
+  </si>
+  <si>
+    <t>Vigtigheden af at undervise børn og unge i religionens grundlæggende anliggender – såsom Tawḥīd (troen på Allāhs enhed), etikette og andre fundamentale principper.
+Al-djazā’ min djins al-‘amal – Gengældelse efter gerningens art.
+En befaling om at have tillid til Allāh og forlade sig på Ham alene – for Han er den bedste beskytter.
+Īmān (tro) på qaḍā’ wa qadar (den guddommelige bestemmelse), at acceptere den med tilfredshed og at erkende, at alt er fastlagt af Allāh.
+At den, der forsømmer Allāhs befalinger, vil Allāh overlade ham til sig selv – og Han vil ikke beskytte ham.
+"Den store glædelige nyhed er, at når et menneske rammes af vanskelighed, skal han forvente lettelse."
+"Der er trøst for tjeneren, når en ulykke rammer ham, og når noget, han elsker, går tabt, i Profetens – må Allāhs velsignelser og fred være med ham – ord: 'Og vid, at det, der ramte dig, aldrig kunne have undgået dig, og det, der undgik dig, aldrig kunne have ramt dig.'"</t>
+  </si>
+  <si>
+    <t>رواه الترمذي وغيره</t>
+  </si>
+  <si>
+    <t>[رواه الترمذي وغيره]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/66522</t>
+  </si>
+  <si>
     <t>عَنْ أَبِي مَسْعُودٍ عُقْبَةَ بْنِ عَمْرٍو الأَنْصَارِيِّ البَدْرِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ: «إِنَّ مِمَّا أَدْرَكَ النَّاسُ مِنْ كَلاَمِ النُّبُوَّةِ الأُولَى: إِذَا لَمْ تَسْتَحْيِ فَاصْنَعْ مَا شِئْتَ».</t>
   </si>
   <si>
     <t>Overleveret af Abū Mas‘ūd ‘Uqbah Ibn ‘Amr al-Anṣārī al-Badrī – må Allāh være tilfreds med ham – Han berettede: Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sagde: "Blandt de ord, som folk har bevaret fra de tidligere profeter, er: ‘Hvis du ikke skammer dig, så gør, hvad du vil.’"</t>
   </si>
   <si>
     <t>https://hadeethenc.com/da/browse/hadith/66523</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَمْرٍو- وَقِيلَ: أَبِي عَمْرَةَ-، سُفْيَانَ بْنِ عَبْدِ اللَّهِ رَضِيَ اللَّهُ عَنْهُ قَالَ: قُلْتُ: يَا رَسُولَ اللهِ، قُلْ لِي فِي الْإِسْلَامِ قَوْلًا لَا أَسْأَلُ عَنْهُ أَحَدًا غَيْرَكَ، قَالَ: «قُلْ: آمَنْتُ بِاللهِ، ثُمَّ اسْتَقِمْ».</t>
   </si>
   <si>
     <t>Overleveret af Abū ‘Amr - og det blev sagt: Abū ‘Amrah - Sufyān Ibn ‘Abdullah, – må Allāh være tilfreds med ham. Han berettede: "Jeg sagde: O Allāhs Sendebud, fortæl mig en erklæring om islām, som jeg ikke vil spørge nogen andre end dig om." Han sagde: "Sig: 'Jeg tror på Allāh, og vær så standhaftig.'"</t>
   </si>
   <si>
     <t>سَأَلَ الصحابيُّ سفيانُ بنِ عبدِ الله رضي الله عنه النبيَّ صلى الله عليه وسلم أنْ يُعَلِّمَه قولًا جامِعًا لمعاني الإسلام يَتَمَسَّكُ به ولا يَسأل عنه غيرَه؟ فقال له صلى الله عليه وسلم: قل: وَحَّدْتُ اللهَ، وآمنتُ أنه ربي وإلهي وخالقي ومعبودي الحق لا شريك له، ثم ينقاد لطاعة الله بأداء فرائض الله وترك محارم الله ويستمر عليها.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/da/browse/hadith/66524</t>
+  </si>
+  <si>
+    <t>أرأيت إذا صليت المكتوبات، وصمت رمضان، وأحللت الحلال، وحرمت الحرام</t>
+  </si>
+  <si>
+    <t>Fortæl mig, hvis jeg udfører de foreskrevne Ṣalawāt (bønner), faster i Ramaḍān, anser det tilladte for tilladt og det forbudte for forbudt</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي عَبْدِ اللَّهِ جَابِرِ بْنِ عَبْدِ اللَّهِ الْأَنْصَارِيِّ رَضِيَ اللَّهُ عَنْهُمَا: أَنَّ رَجُلًا سَأَلَ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقَالَ: أَرَأَيْتَ إِذَا صَلَّيْتُ المَكْتُوبَاتِ، وَصُمْتُ رَمَضَانَ، وَأَحْلَلْتُ الحَلَالَ، وَحَرَّمْتُ الحَرَامَ، وَلَمْ أَزِدْ عَلَى ذَلِكَ شَيْئًا، أَأَدْخُلُ الجَنَّةَ؟ قَالَ: «نَعَمْ».</t>
+  </si>
+  <si>
+    <t>Overleveret af Abū ‘Abdullāh Djābir Ibn ‘Abdullāh al-Anṣārī – må Allāh være tilfreds med ham. Han berettede: En mand spurgte Allāhs Sendebud – må Allāhs velsignelser og fred være med ham –  og sagde: "Fortæl mig, hvis jeg udfører de foreskrevne Ṣalawāt (bønner), faster i Ramaḍān, anser det tilladte for tilladt og det forbudte for forbudt, og jeg ikke tilføjer mere dertil – vil jeg da træde ind i Paradiset?" Han sagde: 'Ja.'"</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/66525</t>
+  </si>
+  <si>
+    <t>الطهور شطر الإيمان، والحمد لله تملأ الميزان، وسبحان الله والحمد لله تملآن أو تملأ ما بين السماء والأرض</t>
+  </si>
+  <si>
+    <t>”Aṭ-Ṭuhūr (renhed) er halvdelen af īmān (tro). Al-Ḥamdu lillāh (al lovprisning tilkommer Allāh) fylder vægtskålen. Og Subḥān Allāh (Hævet er Allāh over al ufuldkommenhed) og Al-Ḥamdu lillāh fylder – eller fylder op – det der er mellem himlene og jorden</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي مَالِكٍ الحَارِثِ بْنِ عَاصِمٍ الأَشْعَرِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «الطُّهُورُ شَطْرُ الْإِيمَانِ، وَالْحَمْدُ لِلهِ تَمْلَأُ الْمِيزَانَ، وَسُبْحَانَ اللهِ وَالْحَمْدُ لِلهِ تَمْلَآنِ -أَوْ تَمْلَأُ- مَا بَيْنَ السَّمَاءِ وَالأَرْضِ، وَالصَّلَاةُ نُورٌ، وَالصَّدَقَةُ بُرْهَانٌ، وَالصَّبْرُ ضِيَاءٌ، وَالْقُرْآنُ حُجَّةٌ لَكَ أَوْ عَلَيْكَ، كُلُّ النَّاسِ يَغْدُو، فَبَايِعٌ نَفْسَهُ فَمُعْتِقُهَا أَوْ مُوبِقُهَا»</t>
+  </si>
+  <si>
+    <t>Overleveret af Abū Mālik al-Ḥārith Ibn ‘Āṣim al-Ash‘arī – må Allāh være tilfreds med ham – Han berettede: Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sagde: ”Aṭ-Ṭuhūr (renhed) er halvdelen af īmān (tro). Al-Ḥamdu lillāh (al lovprisning tilkommer Allāh) fylder vægtskålen. Og Subḥān Allāh (Hævet er Allāh over al ufuldkommenhed) og Al-Ḥamdu lillāh fylder – eller fylder op – det der er mellem himlene og jorden. Ṣalāh (bøn) er et lys. Ṣadaqah (velgørenhed) er et bevis. Ṣabr (tålmodighed) er en stråleglans. Og Koranen er et argument – for dig eller imod dig. Ethvert menneske starter dets dag som sælger af dets sjæl: enten frigør han den [fra helvedes straf ved at adlyde Allāh] eller fordømmer den [ved at følge satan].”</t>
+  </si>
+  <si>
+    <t>يخبر النبي صلى الله عليه وسلم: أن طهارة الظاهر تكون بالوضوء والغسل وهي شرط في الصلاة. وأن قول: " الحمد لله تملا الميزان" وهو الثناء عليه سبحانه، ووصفه بصفات الكمال توزن يوم القيامة فتملأ ميزان الأعمال. وأن قول: "سبحان الله والحمد لله" وهو تنزيهه عن كل نَقْصٍ ووصفه بالكمال التام الذي يليق بجلاله مع محبته وتعظيمه تملأ ما بين السموات والأرض. وأن "الصلاة نور" للعبد في قلبه، وفي وجهه، وفي قبره، وفي حشره. وأن "الصدقة برهان" ودليل على صدق إيمان المؤمن، واختلافه عن المنافق الذي يمتنع منها لكونه لا يصدق بموعودها. وأن "الصبر ضياء" -وهو حبس النفس عن الجَزَع والتَّسَخُّط - نور يحصل معه حرارة وإحراق، كضياء الشمس؛ لأنه شاق ويحتاج إلى مجاهدة النفس وحبسها عما تهواه؛ فلا يزال صاحبه مستضيئًا مهتديًا مستمرًّا على الصواب. وهو صبر على طاعة الله، وعن معصيته، وصبر على المصائب وأنواع المكاره في الدنيا. وأن "القرآن حجة لك" بتلاوته والعمل به، أو "حجة عليك" بتركه دون عمل أو تلاوة. ثم أخبر صلى الله عليه وسلم أن كل الناس يسعون وينتشرون ويقومون من نومهم ويخرجون من بيوتهم لأعمالهم المختلفة، فمنهم من يستقيم على طاعة الله فيُعْتِق نفسَه من النار، ومنهم من ينحرف عن ذلك ويقع في المعاصي فيهلكها بدخولها النار.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/66526</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «كُلُّ سُلَامَى مِنَ النَّاسِ عَلَيْهِ صَدَقَةٌ، كُلَّ يَوْمٍ تَطْلُعُ فِيهِ الشَّمْسُ تَعْدِلُ بَيْنَ الِاثْنَيْنِ صَدَقَةٌ، وَتُعِينُ الرَّجُلَ فِي دَابَّتِهِ فَتَحْمِلُهُ عَلَيْهَا أَوْ تَرْفَعُ لَهُ عَلَيْهَا مَتَاعَهُ صَدَقَةٌ، وَالكَلِمَةُ الطَّيِّبَةُ صَدَقَةٌ، وَكُلُّ خُطْوَةٍ تَمْشِيهَا إِلَى الصَّلَاةِ صَدَقَةٌ، وَتُمِيطُ الأَذَى عَنِ الطَّرِيقِ صَدَقَةٌ».</t>
+  </si>
+  <si>
+    <t>Overleveret af Abū Hurayrah – må Allāh være tilfreds med ham. Han berettede: Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sagde: "På hvert led af mennesket hviler der en pligt til at give Ṣadaqah (velgørenhed) hver dag, solen står op: At du dømmer retfærdigt mellem to mennesker er Ṣadaqah. At du hjælper en mand med hans ridedyr – ved at du løfter ham op på det eller du laster hans ejendele op på det – er Ṣadaqah. Et venligt ord er Ṣadaqah. Hvert skridt, du tager til Ṣalāh (bøn), er Ṣadaqah. Og at du fjerner noget skadeligt fra vejen er Ṣadaqah."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ على كلِّ مسلم مُكلَّف كلّ يوم بعدد كل مفصل من مفاصل عظامه صدقة تطوع لله تعالى على سبيل الشكر له على العافية، وأن جعل عظامه مفاصل يتمكن بها من القبض والبسط، وأنّ تلك الصدقة تتأدّى بأعمال البر كلها ولا تتوقف على إعطاء مال، ومنها: عدلك وإصلاحك بيـن متخاصمين صدقةٌ، وفي إعانتك لعاجز في دابته فتحمله عليها أو ترفع له متاعه صدقةٌ، والكلمة الطيبة من ذكر ودعاء وسلام وغيرها صدقةٌ، وبكل خطوةٍ تمشيها إلى الصلاة صدقةٌ، وإزالة ما يُتَأذّى به عن الطريق صدقةٌ.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/66527</t>
+  </si>
+  <si>
+    <t>أوصيكم بتقوى الله، والسمع والطاعة، وإن تأمر عليكم عبد، فإنه من يعش منكم بعدي فسيرى اختلافا كثيرا، فعليكم بسنتي وسنة الخلفاء الراشدين المهديين</t>
+  </si>
+  <si>
+    <t>Jeg råder jer til Allāhs taqwā (gudsbevidsthed) og til at lytte og adlyde – selv hvis en slave bliver sat over jer. For den iblandt jer, der lever efter mig, vil opleve megen uenighed. Så hold jer til min Sunnah og til Sunnah fra de retledte og vejledte kaliffer</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي نَجِيحٍ العِرْبَاضِ بْنِ سَارِيَةَ رضي الله عنه قَالَ: وَعَظَنَا رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ مَوْعِظَةً وَجِلَتْ مِنْهَا القُلُوبُ، وَذَرَفَتْ مِنْهَا العُيُونُ، فَقُلْنَا: يَا رَسُولَ اللهِ! كَأَنَّهَا مَوْعِظَةُ مُوَدِّعٍ؛ فَأَوْصِنَا، قَالَ: «أُوصِيكُمْ بِتَقْوَى اللَّهِ، وَالسَّمْعِ وَالطَّاعَةِ، وَإِنْ تَأَمَّرَ عَلَيْكُمْ عَبْدٌ، فَإِنَّهُ مَنْ يَعِشْ مِنْكُمْ بَعْدِي فَسَيَرَى اخْتِلَافًا كَثِيرًا، فَعَلَيْكُمْ بِسُنَّتِي وَسُنَّةِ الخُلَفَاءِ الرَّاشِدِينَ المَهْدِيينَ، عَضُّوا عَلَيْهَا بِالنَّوَاجِذِ، وَإِيَّاكُمْ وَمُحْدَثَاتِ الأُمُورِ؛ فَإِنَّ كُلَّ بِدْعَةٍ ضَلَالَةٌ».</t>
+  </si>
+  <si>
+    <t>Overleveret af Abū Nadjīḥ al-‘Irbāḍ Ibn Sāriyah – må Allāh være tilfreds med ham. Han berettede: Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – holdt en prædiken, der fik hjerterne til at skælve og øjnene til at strømme over med tårer. Vi sagde: "O Allāhs Sendebud! Det er, som om det var en afskedsprædiken, så giv os et råd." Han sagde: "Jeg råder jer til Allāhs taqwā (gudsbevidsthed) og til at lytte og adlyde – selv hvis en slave bliver sat over jer. For den iblandt jer, der lever efter mig, vil opleve megen uenighed. Så hold jer til min Sunnah og til Sunnah fra de retledte og vejledte kaliffer. Bid fast i den med jeres kindtænder. Og vogt jer for nyopfundne ting, for enhver bid‘ah (innovation) er vildfarelse."</t>
+  </si>
+  <si>
+    <t>وَعَظَ النبيُّ صلى الله عليه وسلم أصحابَه مَوعظةً بَلِيْغَةً خافتْ منها القلوبُ ودَمَعتْ منها العيونُ، فقالوا: يا رسول الله كأنها مَوعظةُ مُودِّعٍ لِمَا رأوا مِن مبالغتِه صلى الله عليه وسلم في الموعظة، فطلبوا وصيةً ليتمسكوا بها مِن بعده، قال: أوصيكم بتقوى الله عز وجل، وذلك بفعل الواجبات وترك المحرمات، والسمع والطاعة، أي: للأمراء، وإنْ تَأَمَّر عليكم عَبْدٌ أو استولى عليكم، أي صار أدنى الخَلْقِ أميرًا عليكم فلا تَسْتَنْكِفُوا عن ذلك وأطيعوه، مخافةَ إثارةِ الفتن، فإنه مَن يعِش منكم فسيرى اختلافًا كثيرًا، ثم بَيَّنَ لهم المَخْرَجَ مِن هذا الاختلاف، وذلك بالتمسُّك بِسُنَّتِهِ وسُنّةِ الخلفاء الراشدين المهديين مِن بعده، أبي بكر الصديق، وعمر بن الخطاب، وعثمان بن عفان، وعلي بن أبي طالب رضي الله عنهم أجمعين، والعَضُّ عليها بالنواجذ أي –الأضراس الأخيرة-: يعني بذلك الجِدُّ في لزوم السنة والتمسك بها، وحَذَّرَهم من الأمور المُحدَثة المُبْتَدَعة في الدِّين، فإنِّ كلَّ بدعةٍ ضلالةٌ.</t>
+  </si>
+  <si>
+    <t>رواه أبو داود والترمذي</t>
+  </si>
+  <si>
+    <t>[رواه أبو داود والترمذي]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/66529</t>
+  </si>
+  <si>
+    <t>لقد سألت عن عظيم، وإنه ليسير على من يسره الله عليه</t>
+  </si>
+  <si>
+    <t>‘Du har spurgt om noget stort, men det er let for den, Allāh gør det let for</t>
+  </si>
+  <si>
+    <t>عَنْ مُعَاذِ بْنِ جَبَلٍ رَضِيَ اللهُ عَنْهُ قَالَ: قُلْت يَا رَسُولَ اللَّهِ! أَخْبِرْنِي بِعَمَلٍ يُدْخِلُنِي الجَنَّةَ وَيُبَاعِدْنِي مِنْ النَّارِ، قَالَ: «لَقَدْ سَأَلْتَ عَنْ عَظِيمٍ، وَإِنَّهُ لَيَسِيرٌ عَلَى مَنْ يَسَّرَهُ اللَّهُ عَلَيْهِ: تَعْبُدُ اللَّهَ لَا تُشْرِكُ بِهِ شَيْئًا، وَتُقِيمُ الصَّلَاةَ، وَتُؤْتِي الزَّكَاةَ، وَتَصُومُ رَمَضَانَ، وَتَحُجُّ البَيْتَ، ثُمَّ قَالَ: أَلَا أَدُلُّكَ عَلَى أَبْوَابِ الخَيْرِ، الصَّوْمُ جُنَّةٌ، وَالصَّدَقَةُ تُطْفِئُ الْخَطِيئَةَ كَمَا يُطْفِئُ المَاءُ النَّارَ، وَصَلَاةُ الرَّجُلِ مِنْ جَوْفِ اللَّيْلِ، ثُمَّ تَلَا: {تَتَجَافَى جُنُوبُهُمْ عَنِ الْمَضَاجِعِ} حَتَّى {بَلَغَ يَعْمَلُونَ}، ثُمَّ قَالَ: أَلَا أُخْبِرُك بِرَأْسِ الأَمْرِ وَعَمُودِهِ وَذِرْوَةِ سَنَامِهِ، فَقُلْتُ: بَلَى يَا رَسُولَ اللَّهِ، قَالَ: رَأْسُ الأَمْرِ الإِسْلَامُ، وَعَمُودُهُ الصَّلَاةُ، وَذِرْوَةُ سَنَامِهِ الجِهَادُ، ثُمَّ قَالَ: أَلَا أُخْبِرُك بِمِلَاكِ ذَلِكَ كُلِّهِ، فقُلْت: بَلَى يَا رَسُولَ اللَّه! فَأَخَذَ بِلِسَانِهِ وَقَالَ: كُفَّ عَلَيْك هَذَا، قُلْت: يَا نَبِيَّ اللَّهِ! وَإِنَّا لَمُؤَاخَذُونَ بِمَا نَتَكَلَّمُ بِهِ، فَقَالَ: ثَكِلَتْكَ أُمُّكَ وَهَلْ يَكُبُّ النَّاسَ عَلَى وُجُوهِهِمْ أَوْ قَالَ عَلَى مَنَاخِرِهِمْ إلَّا حَصَائِدُ أَلسِنَتِهِمْ»!</t>
+  </si>
+  <si>
+    <t>Overleveret af Mu‘ādh Ibn Djabal – må Allāh være tilfreds med ham – som berettede: ’ Jeg sagde: ‘O Allāhs Sendebud, fortæl mig om en handling, der vil føre mig til Paradis og holde mig borte fra Ilden.’ Han sagde: ‘Du har spurgt om noget stort, men det er let for den, Allāh gør det let for: At du tilbeder Allāh uden at sætte noget ved siden af Ham, at du opretholder Ṣalāh (bøn), giv Zakāt (obligatorisk almisse), fast under Ramadanen og udfør Ḥadjdj (pilgrimsfærden) til Huset (Ka‘bahen).’ Derefter sagde han: ‘Skal jeg ikke lede dig til godhedens porte? aṣ-Ṣawm (faste) er et skjold, Ṣadaqah (frivillig velgørenhed) slukker synd, ligesom vand slukker ild; og en mands Ṣalāh (bøn) midt om natten.’ Han sagde: Så reciterede han: "Deres sider [kroppe] holder sig borte fra deres lejer… indtil han nåede … de plejede at gøre." [Sūrah As-Sajdah:32:16-17] Derefter sagde han: “Skal jeg ikke fortælle dig om sagens kerne, dens søjle og dens højeste top?” Jeg sagde: “Jo, O Allāhs Sendebud.” Han sagde: “Kernen er islām, dens søjle er ṣalāh (bønnen), og dens højeste top er djihād.’ Derefter sagde han: ‘Skal jeg ikke fortælle dig om det, som alt dette afhænger af?’ Jeg sagde: ‘Jo, O Allāhs Sendebud.’ Så tog han fat i sin tunge og sagde: ‘Hold denne tilbage.’ Jeg sagde: ‘O Allāhs Profet, bliver vi virkelig taget til regnskab for det, vi siger?’ Han sagde: ‘Må din mor miste dig! Er der noget, der styrter folk i Ilden på deres ansigter – eller han sagde på deres næser – andet end høsten af deres tunger?’”</t>
+  </si>
+  <si>
+    <t>قال معاذٌ رضي الله عنه: كنتُ مع النبي صلى الله عليه وسلم في سَفَر، فأصبحت يومًا قريبًا منه ونحن نسير، فقلت: يا رسول الله أَخْبِرني بعمل يُدخلني الجنة ويباعدني عن النار، قال: لقد سألتني عن عمل عظيم فِعْلُه على النفوس، وإنه لَهَيِِّنٌ سَهْلٌ على مَن يَسَّرَه الله عليه؛ أَدِّ فرائض الإسلام:
+الأول: تعبد الله وحده ولا تشرك به شيئًا.
+الثاني: تُقيم الصلوات الخمس المفروضات في اليوم والليلة: الفجر، والظهر، والعصر، والمغرب، والعشاء، بشروطها وأركانها وواجباتها.
+الثالث: تُخرِج الزكاة المفروضة، وهي عبادة مالية واجبة في كل مال بلغَ قدرًا مُحددًا في الشرع، تعطى لمستحقيها.
+الرابع: تصوم رمضان، وهو الإمساك عن الأكل والشرب وغيرهما من المفطرات بنية التعبد، من طلوع الفجر إلى غروب الشمس.
+الخامس: تحج البيت بقَصْد مكة لإقامة المناسك، تعبُّدًا لله عز وجل.
+ثم قال صلى الله عليه وسلم: أَلَا أُعَرِّفُك على الطريق المُوصِلة لأبواب الخير؟ وذلك بإتْبَاع تلك الفرائض بالنوافل:
+أولًا: صوم التطوع، وهو مانع من الوقوع في المعاصي وذلك بكسر الشهوة، وإضعاف القوة.
+ثانيًا: صدقة التطوع تطفئ الخطيئة بعد اقترافها وتُذْهِبُها وتَمحو أثرَها.
+ثالثًا: صلاة التهجد في ثلث الليل الآخر، ثم قرأ صلى الله عليه وسلم قوله تعالى: {تتجافى جنوبهم} أي: تتباعد {عن المضاجع} أي: المراقد {يدعون ربهم} بالصلاة والذكر والقراءة والدعاء، {خوفا وطمعا ومما رزقناهم ينفقون، فلا تعلم نفس ما أخفي لهم من قرة أعين} أي ما تَقَرُّ به أعينُهم يوم القيامة وفي الجنة من نعيم، {جزاء بما كانوا يعملون}.
+ثم قال صلى الله عليه وسلم: أَلَا أُخْبِرُك بأصل الدين؟ وعموده الذي يعتمد عليه؟ وذروة سنامه؟
+قال معاذ رضي الله عنه: بلى يا رسول الله.
+قال النبي صلى الله عليه وسلم: رأس الأمر: الإسلام وهو الشهادتان، وبهما يصبح مع الإنسان أصل الدين. وعموده: الصلاة، فلا إسلام بلا صلاة، كما أنه لا يكون البيت بلا عمود، فمن صلى قوي دينه وارتفع؛ وذروة سنامه وارتفاعه بالجهاد وبذل الجَهد في قتال أعداء الدين لإعلاء كلمة الله.
+ثم قال صلى الله عليه وسلم: ألا أخبرك بإحكام وإتقان ما مضى؟ فأخذ صلى الله عليه وسلم بلسانه، وقال: امنع هذا ولا تَكَلَّمَ بما لا يَعنيك. قال معاذ: هل يؤاخِذُنا ويحاسبنا ربُّنا ويعاقبنا بكل ما نتكلَّم به؟!
+قال صلى الله عليه وسلم: فَقَدَتْك أمُّك! وليس المراد به الدعاء عليه، ولكنها من كلام العرب لِتَنبيهه إلى أَمر كان ينبغي أن ينتبه له ويعرفه، ثم قال: وهل يُلقِي الناسَ ويُسقِطُهم على وجوههم في النار إلا حصائد ألسنتهم من الكفر والقذف والشتم والغيبة والنميمة والبهتان ونحوها.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/66530</t>
+  </si>
+  <si>
+    <t>لا ضرر ولا ضرار</t>
+  </si>
+  <si>
+    <t>Der må hverken påføre skade eller gengælde med skade.”</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي سَعِيدٍ سَعْدِ بْنِ مَالِكِ بْنِ سِنَانٍ الخُدْرِيّ رَضِيَ اللَّهُ عَنْهُ أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَا ضَرَرَ وَلَا ضِرَارَ».</t>
+  </si>
+  <si>
+    <t>Overleveret af Abū Saī‘d S‘ad Ibn Mālik Ibn Sinān Al-Khuḍrī – må Allāh være tilfreds med ham at  Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sagde: "Der må hverken påføre skade eller gengælde med skade.”</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنه يَجِبُ دفعُ الضررِ بمختلف أنواعه ومظاهره عن النفس وعن الآخرين، فلا يَحِلُّ لأحدٍ أن يُؤذيَ نفسَه أو غيرَه على حد سواء.
+ولا يَحلُّ له أن يقابِلَ الضررَ بالضرر؛ لأن الضررَ لا يُزال بالضرر إلا على سبيل القصاص دون تعدٍّ.</t>
+  </si>
+  <si>
+    <t>Profeten – må Allāhs velsignelser og fred være med ham –  forklarede, at enhver form for skade skal afværges – både fra sig selv og fra andre. Det er ikke tilladt for nogen at skade sig selv eller andre. Ligeledes er det ikke tilladt at gengælde skade med skade – for skade kan ikke fjernes med skade, undtagen i tilfælde af lovlig gengældelse (qiṣāṣ) og da kun uden overskridelse.</t>
+  </si>
+  <si>
+    <t>النهي عن المجازاة بأكثر من المِثْل.
+لم يأمر اللهُ عبادَه بشيء يضرُّهم.
+الحديث قاعدة في تحريم الضرر، والضرار بالقول أو بالفعل أو بالترك.
+من قواعد الشريعة: أن "الضرر يُزال"، فالشريعة لا تُقِرُّ الضرر، وتنكر الإضرار.</t>
+  </si>
+  <si>
+    <t>Forbud mod gengælde med mere end det tilsvarende.
+At Allāh aldrig har befalet Sine tjenere noget, der skader dem.
+Denne ḥadīth udgør en qā‘idah fiqhiyyah (grundregel i retslæren) om forbuddet mod at skade andre og gengælde med skade – hvad enten det sker gennem ord, handling eller undladelse.
+Et af Sharī‘ahens grundlæggende principper er: "Skade skal fjernes." Sharī‘ah godkender ikke skade og forbyder at påføre andre skade.</t>
+  </si>
+  <si>
+    <t>رواه ابن ماجه، والدارقطني، وغيرهما مسندًا</t>
+  </si>
+  <si>
+    <t>[رواه ابن ماجه والدارقطني وغيرهما مسندًا]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/66531</t>
+  </si>
+  <si>
+    <t>لو يعطى الناس بدعواهم لادعى رجال أموال قوم ودماءهم، لكن البينة على المدعى، واليمين على من أنكر</t>
+  </si>
+  <si>
+    <t>عَن ابنِ عباسٍ رضي الله عنهما أنَّ رسولَ اللهِ صلي الله عليه وسلم قال: «لَو يُعطَى النّاسُ بدَعواهُم لادَّعَى رِجالٌ أموالَ قَومٍ ودِماءَهُم، لَكِنَّ البَيِّنَةَ على المُدَّعِى، واليَمينَ على مَن أنكَرَ».</t>
+  </si>
+  <si>
+    <t>رواه البيهقي، وغيره هكذا، وبعضه في الصحيحين</t>
+  </si>
+  <si>
+    <t>[رواه البيهقي وغيره هكذا وبعضه في الصحيحين]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/66532</t>
+  </si>
+  <si>
+    <t>إن الله كتب الحسنات والسيئات، ثم بين ذلك</t>
+  </si>
+  <si>
+    <t>Sandelig, Allāh har fastsat de gode og de dårlige gerninger, og derefter forklaret dette</t>
+  </si>
+  <si>
+    <t>عَنْ ابْنِ عَبَّاسٍ رَضِيَ اللَّهُ عَنْهُمَا عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِيمَا يَرْوِي عَنْ رَبِّهِ تَبَارَكَ وَتَعَالَى، قَالَ: «إنَّ اللهَ كَتَبَ الحَسَنَاتِ وَالسَّيِّئَاتِ، ثُمَّ بَيَّنَ ذَلِكَ، فَمَنْ هَمَّ بِحَسَنَةٍ فَلَمْ يَعْمَلْهَا؛ كَتَبَهَا اللهُ عِنْدَهُ حَسَنَةً كَامِلَةً، وَإِنْ هَمَّ بِهَا فَعَمِلَهَا؛ كَتَبَهَا اللهُ عِنْدَهُ عَشْرَ حَسَنَاتٍ إلَى سَبْعِمِائَةِ ضِعْفٍ إلَى أَضْعَافٍ كَثِيرَةٍ، وَإِنْ هَمَّ بِسَيِّئَةٍ فَلَمْ يَعْمَلْهَا؛ كَتَبَهَا اللهُ عِنْدَهُ حَسَنَةً كَامِلَةً، وَإِنْ هَمَّ بِهَا فَعَمِلَهَا؛ كَتَبَهَا اللهُ سَيِّئَةً وَاحِدَةً».</t>
+  </si>
+  <si>
+    <t>Overleveret af Ibn ‘Abbās – må Allāh være tilfreds med dem begge. Han berettede at Profeten – må Allāhs velsignelser og fred være med ham – berettede fra sin Herre – Den Mægtige og Den Ophøjede – at Han sagde: "Sandelig, Allāh har fastsat de gode og de dårlige gerninger, og derefter forklaret dette. Så den, der har til hensigt at udføre en god gerning, men ikke udfører den, vil Allāh skrive den ned for ham som en fuldstændig god gerning. Hvis han har til hensigt den og udfører den, vil Allāh skrive den ned for ham som ti gode gerninger – op til syv hundrede gange – og endda mangedoblet mange gange yderligere. Og den, der har til hensigt at udføre en dårlig gerning, men ikke udfører den, vil Allāh skrive den ned for ham som en fuldstændig god gerning. Men hvis han har til hensigt den og udfører den, vil Allāh skrive den ned for ham som én enkelt dårlig gerning."</t>
+  </si>
+  <si>
+    <t>رواه البخاري ومسلم في صحيحيهما بهذه الحروف</t>
+  </si>
+  <si>
+    <t>[رواه البخاري ومسلم في صحيحيهما بهذه الحروف]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/66533</t>
+  </si>
+  <si>
+    <t>إن الله تعالى قال: من عادى لي وليا فقد آذنته بالحرب، وما تقرب إلي عبدي بشيء أحب إلي مما افترضت عليه</t>
+  </si>
+  <si>
+    <t>”Sandelig, Allāh Den Ophøjede siger: 'Den, der viser fjendtlighed mod en walī (en nær ven og tjener af Allāh) af Mig, har Jeg erklæret krig imod. Min tjener nærmer sig ikke Mig med noget mere elsket af Mig end det, Jeg har gjort obligatorisk for ham</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَة رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُول اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إنَّ اللَّهَ تَعَالَى قَالَ: مَنْ عَادَى لِي وَلِيًّا فَقْد آذَنْتُهُ بِالحَرْبِ، وَمَا تَقَرَّبَ إلَيَّ عَبْدِي بِشَيْءٍ أَحَبَّ إلَيَّ مِمَّا افْتَرَضْتُ عَلَيْهِ، وما يَزَالُ عَبْدِي يَتَقَرَّبُ إلَيَّ بِالنَّوَافِلِ حَتَّى أُحِبَّهُ، فَإِذَا أَحْبَبْتُهُ كُنْتُ سَمْعَهُ الَّذِي يَسْمَعُ بِهِ، وَبَصَرَهُ الَّذِي يُبْصِرُ بِهِ، وَيَدَهُ الَّتِي يَبْطِشُ بِهَا، وَرِجْلَهُ الَّتِي يَمْشِي بِهَا، وَإِنْ سَأَلَنِي لَأُعْطِيَنَّهُ، وَلَئِنْ اسْتَعَاذَنِي لَأُعِيذَنَّهُ».</t>
+  </si>
+  <si>
+    <t>Overleveret af Abū Hurayrah – må Allāh være tilfreds med ham –. Han berettede: Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sagde: ”Sandelig, Allāh Den Ophøjede siger: 'Den, der viser fjendtlighed mod en walī (en nær ven og tjener af Allāh) af Mig, har Jeg erklæret krig imod. Min tjener nærmer sig ikke Mig med noget mere elsket af Mig end det, Jeg har gjort obligatorisk for ham. Og Min tjener fortsætter med at nærme sig Mig gennem nawāfil (frivillige handlinger), indtil Jeg elsker ham. Når Jeg elsker ham, er Jeg hans hørelse, som han hører med, hans syn, som han ser med, hans hånd, som han griber med, og hans fod, som han går med. Hvis han beder Mig, vil Jeg sandelig give ham, og hvis han søger Min beskyttelse, vil Jeg sandelig beskytte ham.</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم في الحديثِ القُدْسِيِّ أنَّ الله عز وجل قال: مَن آذى وَليًّا من أوليائي وأغضبَه وأبغضَه فقد أَعْلمتُه وأعلنتُ له العداوة.
+والوليُّ هو: المؤمنُ التَّقي، وعلى قدر ما للعبد من الإيمان والتقوى يكون نصيبُه من ولاية الله. وما تقرَّب المسلم إلى ربِّه بشيء أحب إليه مما افترضه وأوجبه عليه من فعل الطاعات وترك المحرمات، وما يزال المسلم يتقرّب إلى ربه بالنوافل مع الفرائض؛ حتى ينال محبة الله. فإذا أحبه الله كان الله مُسددًا له في هذه الأعضاء الأربعة:
+يُسدِّدُه في سمعه، فلا يسمع إلا ما يرضي الله.
+ويُسدده في بصره، فلا ينظر إلا إلى ما يحب الله النظر إليه ويرضاه.
+ويُسدده في يده، فلا يعمل بيده إلا ما يرضي الله.
+ويُسدده في رجله، فلا يمشي إلا إلى ما يرضي الله، ولا يسعى إلا إلى ما فيه الخير.
+ومع هذا إنْ سأل اللهَ شيئًا فإنَّ الله يعطيه ما سأل، فيكون مجابَ الدعوة، ولئن استعاذ بالله ولجأ إليه طلبًا للحماية، فإن الله سبحانه يُعيذه ويحميه مما يخاف.</t>
+  </si>
+  <si>
+    <t>Profeten – må Allāhs velsignelser og fred være med ham – berettede i en ḥadīth Qudsī, at Allāh – Den Mægtige og Den Ophøjede – siger: "Den, gør fortræd mod en walī (en nær ven og tjener af Allāh) blandt Mine awliyā’ (Allāhs nære venner og tjenere), gør ham vred eller hader ham, har Jeg erklæret Mit fjendskab mod ham." En walī er en gudsbevidst troende. Hans andel af Allāhs wilāyah (beskyttelse og nærhed) står i forhold til hans tro og gudsbevidsthed. Intet bringer en muslim tættere på sin Herre end de pligter, Han har pålagt – ved at udføre lydighedshandlinger og afholde sig fra det forbudte. En muslim fortsætter med at nærme sig sin Herre gennem nawāfil (frivillige handlinger af tilbedelse) i tillæg til de obligatoriske handlinger, indtil han opnår Allāhs kærlighed. Når Allāh elsker ham, styrker Han hans fire lemmer: Han giver ham evnen til at handle rigtigt i sin hørelse, så han kun hører det, der behager Allāh. Han giver ham evnen til at handle rigtigt i sit syn, så han kun ser på det, Allāh elsker og er tilfreds med. Han giver ham evnen til at handle rigtigt med sine hænder, så han kun udfører det, der behager Allāh. Han giver ham evnen til at handle rigtigt med sine fødder, så han kun går mod det, der behager Allāh, og kun stræber efter det, der fører til det gode. Og med alt dette: hvis han beder Allāh om noget, vil Allāh give ham det – hans du‘ā’ (påkaldelse) vil blive besvaret. Hvis han søger tilflugt hos Allāh og vender sig til Ham for beskyttelse, vil Allāh – Den Lovpriste – give ham ly og beskytte ham mod det, han frygter.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/66534</t>
+  </si>
+  <si>
+    <t>لا يؤمن أحدكم حتى يكون هواه تبعا لما جئت به</t>
+  </si>
+  <si>
+    <t>Ingen af jer tror oprigtigt, før hans ønsker er i overensstemmelse med det, jeg er kommet med</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي مُحَمَّدٍ عَبْدِ اللَّهِ بْنِ عَمْرِو بْنِ العَاصِ رَضِيَ اللَّهُ عَنْهُمَا، قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا يُؤْمِنُ أَحَدُكُمْ حَتَّى يَكُونَ هَوَاهُ تَبَعًا لِمَا جِئْتُ بِهِ».</t>
+  </si>
+  <si>
+    <t>Overleveret af Abū Muḥammad ‘Abdullāh Ibn ‘Amr Ibn al-‘Āṣ  – må Allāh være tilfreds med dem begge – . Han berettede: Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sagde: "Ingen af jer tror oprigtigt, før hans ønsker er i overensstemmelse med det, jeg er kommet med."</t>
+  </si>
+  <si>
+    <t>بين النبي صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أن الإنسان لا يكونا مؤمنًا كامل الإيمان الواجب حتى تكون محبته تابعة لما جاء به الرسول صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ من الأوامر والنواهي وغيرها، فيحب ما أمر به، ويكْرَهُ ما نَهَى عنه.</t>
+  </si>
+  <si>
+    <t>Profeten – må Allāhs velsignelser og fred være med ham – tydeliggjorde, at et menneske ikke er en fuldstændig troende med Al-Īmān al-Wādjib (den forpligtende tro), før hans kærlighed og ønsker følger de befalinger og forbud, som Sendebuddet – må Allāhs velsignelser og fred være med ham – har bragt. Han elsker det, han – må Allāhs velsignelser og fred være med ham – har befalet, og afskyr det, han – må Allāhs velsignelser og fred være med ham – har forbudt.</t>
+  </si>
+  <si>
+    <t>الحديث قاعدة في التسليم للشرع والانقياد له.
+تحذير الإنسان من أن من يحكم العقل أو العادة ويقدمه على ما جاء به الرسول صلى الله عليه وسلم، ففاعل ذلك قد نُفي الإيمان عنه.
+وجوب تحكيم الشريعة في كل شيء، لقوله: «لِمَا جِئتُ به».
+أن الإيمان يزيد بالطاعة وينقص بالمعصية.</t>
+  </si>
+  <si>
+    <t>Denne ḥadīth udgør en qā‘idah fiqhiyyah (grundregel i retslæren), der understreger nødvendigheden af fuld overgivelse til og lydighed over for Sharī‘ah.
+En advarsel til mennesket mod, at den, der lader fornuft eller vane herske og giver dem forrang over det, Sendebuddet – må Allāhs velsignelser og fred være med ham – har bragt – for en sådan person vil troen blive ophævet fra ham.
+Pligten til at lade Sharī‘ah være det afgørende i alle anliggender, baseret på udsagnet: "for det, jeg er kommet med."
+Den viser, at īmān (tro) øges ved lydighed og aftager ved ulydighed.</t>
+  </si>
+  <si>
+    <t>قال النووي: حديث صحيح</t>
+  </si>
+  <si>
+    <t>رويناه في كتاب الحجة بإسناد صحيح</t>
+  </si>
+  <si>
+    <t>[قال النووي: حديث صحيح]</t>
+  </si>
+  <si>
+    <t>[رويناه في كتاب الحجة بإسناد صحيح]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/66535</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -4938,51 +5461,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O121"/>
+  <dimension ref="A1:O139"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -10311,328 +10834,1174 @@
       </c>
       <c r="I115" t="s">
         <v>1096</v>
       </c>
       <c r="J115" t="s">
         <v>1097</v>
       </c>
       <c r="K115" t="s">
         <v>1098</v>
       </c>
       <c r="L115" t="s">
         <v>1099</v>
       </c>
       <c r="M115" t="s">
         <v>1100</v>
       </c>
       <c r="N115" t="s">
         <v>28</v>
       </c>
       <c r="O115" t="s">
         <v>1101</v>
       </c>
     </row>
     <row r="116" spans="1:15">
       <c r="A116">
-        <v>66512</v>
+        <v>66511</v>
       </c>
       <c r="B116" t="s">
-        <v>588</v>
+        <v>376</v>
       </c>
       <c r="C116" t="s">
-        <v>589</v>
+        <v>1102</v>
       </c>
       <c r="D116" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="E116" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="F116" t="s">
-        <v>1104</v>
+        <v>380</v>
       </c>
       <c r="G116" t="s">
-        <v>593</v>
+        <v>381</v>
       </c>
       <c r="H116" t="s">
-        <v>594</v>
+        <v>1105</v>
       </c>
       <c r="I116" t="s">
-        <v>595</v>
+        <v>1106</v>
       </c>
       <c r="J116" t="s">
         <v>24</v>
       </c>
       <c r="K116" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="L116" t="s">
         <v>26</v>
       </c>
       <c r="M116" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="N116" t="s">
         <v>28</v>
       </c>
       <c r="O116" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="117" spans="1:15">
       <c r="A117">
-        <v>66515</v>
+        <v>66512</v>
       </c>
       <c r="B117" t="s">
-        <v>1108</v>
+        <v>588</v>
       </c>
       <c r="C117" t="s">
-        <v>314</v>
+        <v>589</v>
       </c>
       <c r="D117" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E117" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F117" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="G117" t="s">
-        <v>318</v>
+        <v>593</v>
       </c>
       <c r="H117" t="s">
-        <v>1112</v>
+        <v>594</v>
       </c>
       <c r="I117" t="s">
+        <v>595</v>
+      </c>
+      <c r="J117" t="s">
+        <v>24</v>
+      </c>
+      <c r="K117" t="s">
         <v>1113</v>
       </c>
-      <c r="J117" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L117" t="s">
         <v>26</v>
       </c>
       <c r="M117" t="s">
-        <v>1106</v>
+        <v>1114</v>
       </c>
       <c r="N117" t="s">
         <v>28</v>
       </c>
       <c r="O117" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="118" spans="1:15">
       <c r="A118">
-        <v>66516</v>
+        <v>66513</v>
       </c>
       <c r="B118" t="s">
-        <v>304</v>
+        <v>1116</v>
       </c>
       <c r="C118" t="s">
-        <v>305</v>
+        <v>1117</v>
       </c>
       <c r="D118" t="s">
-        <v>1115</v>
+        <v>1118</v>
       </c>
       <c r="E118" t="s">
-        <v>1116</v>
+        <v>1119</v>
       </c>
       <c r="F118" t="s">
-        <v>1117</v>
+        <v>1120</v>
       </c>
       <c r="G118" t="s">
-        <v>1118</v>
+        <v>888</v>
       </c>
       <c r="H118" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="I118" t="s">
-        <v>311</v>
+        <v>1122</v>
       </c>
       <c r="J118" t="s">
         <v>24</v>
       </c>
       <c r="K118" t="s">
-        <v>69</v>
+        <v>1113</v>
       </c>
       <c r="L118" t="s">
         <v>26</v>
       </c>
       <c r="M118" t="s">
-        <v>70</v>
+        <v>1114</v>
       </c>
       <c r="N118" t="s">
         <v>28</v>
       </c>
       <c r="O118" t="s">
-        <v>1120</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="119" spans="1:15">
       <c r="A119">
-        <v>66520</v>
+        <v>66514</v>
       </c>
       <c r="B119" t="s">
-        <v>463</v>
+        <v>1124</v>
       </c>
       <c r="C119" t="s">
-        <v>464</v>
+        <v>493</v>
       </c>
       <c r="D119" t="s">
-        <v>1121</v>
+        <v>1125</v>
       </c>
       <c r="E119" t="s">
-        <v>1122</v>
+        <v>1126</v>
       </c>
       <c r="F119" t="s">
-        <v>467</v>
+        <v>496</v>
       </c>
       <c r="G119" t="s">
-        <v>468</v>
+        <v>497</v>
       </c>
       <c r="H119" t="s">
-        <v>469</v>
+        <v>1127</v>
       </c>
       <c r="I119" t="s">
-        <v>470</v>
+        <v>1128</v>
       </c>
       <c r="J119" t="s">
         <v>24</v>
       </c>
       <c r="K119" t="s">
-        <v>25</v>
+        <v>1113</v>
       </c>
       <c r="L119" t="s">
         <v>26</v>
       </c>
       <c r="M119" t="s">
-        <v>27</v>
+        <v>1114</v>
       </c>
       <c r="N119" t="s">
         <v>28</v>
       </c>
       <c r="O119" t="s">
-        <v>1123</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="120" spans="1:15">
       <c r="A120">
-        <v>66523</v>
+        <v>66515</v>
       </c>
       <c r="B120" t="s">
-        <v>367</v>
+        <v>1130</v>
       </c>
       <c r="C120" t="s">
-        <v>368</v>
+        <v>314</v>
       </c>
       <c r="D120" t="s">
-        <v>1124</v>
+        <v>1131</v>
       </c>
       <c r="E120" t="s">
-        <v>1125</v>
+        <v>1132</v>
       </c>
       <c r="F120" t="s">
-        <v>371</v>
+        <v>1133</v>
       </c>
       <c r="G120" t="s">
-        <v>372</v>
+        <v>318</v>
       </c>
       <c r="H120" t="s">
-        <v>373</v>
+        <v>1134</v>
       </c>
       <c r="I120" t="s">
-        <v>374</v>
+        <v>1135</v>
       </c>
       <c r="J120" t="s">
         <v>24</v>
       </c>
       <c r="K120" t="s">
-        <v>122</v>
+        <v>1113</v>
       </c>
       <c r="L120" t="s">
         <v>26</v>
       </c>
       <c r="M120" t="s">
-        <v>123</v>
+        <v>1114</v>
       </c>
       <c r="N120" t="s">
         <v>28</v>
       </c>
       <c r="O120" t="s">
-        <v>1126</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="121" spans="1:15">
       <c r="A121">
-        <v>66524</v>
+        <v>66516</v>
       </c>
       <c r="B121" t="s">
-        <v>758</v>
+        <v>304</v>
       </c>
       <c r="C121" t="s">
-        <v>759</v>
+        <v>305</v>
       </c>
       <c r="D121" t="s">
-        <v>1127</v>
+        <v>1137</v>
       </c>
       <c r="E121" t="s">
-        <v>1128</v>
+        <v>1138</v>
       </c>
       <c r="F121" t="s">
-        <v>1129</v>
+        <v>1139</v>
       </c>
       <c r="G121" t="s">
-        <v>763</v>
+        <v>1140</v>
       </c>
       <c r="H121" t="s">
-        <v>764</v>
+        <v>1141</v>
       </c>
       <c r="I121" t="s">
-        <v>765</v>
+        <v>311</v>
       </c>
       <c r="J121" t="s">
         <v>24</v>
       </c>
       <c r="K121" t="s">
         <v>69</v>
       </c>
       <c r="L121" t="s">
         <v>26</v>
       </c>
       <c r="M121" t="s">
         <v>70</v>
       </c>
       <c r="N121" t="s">
         <v>28</v>
       </c>
       <c r="O121" t="s">
-        <v>1130</v>
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="122" spans="1:15">
+      <c r="A122">
+        <v>66517</v>
+      </c>
+      <c r="B122" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C122" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D122" t="s">
+        <v>1145</v>
+      </c>
+      <c r="E122" t="s">
+        <v>1146</v>
+      </c>
+      <c r="F122" t="s">
+        <v>1147</v>
+      </c>
+      <c r="G122" t="s">
+        <v>1148</v>
+      </c>
+      <c r="H122" t="s">
+        <v>1149</v>
+      </c>
+      <c r="I122" t="s">
+        <v>1150</v>
+      </c>
+      <c r="J122" t="s">
+        <v>24</v>
+      </c>
+      <c r="K122" t="s">
+        <v>1113</v>
+      </c>
+      <c r="L122" t="s">
+        <v>26</v>
+      </c>
+      <c r="M122" t="s">
+        <v>1114</v>
+      </c>
+      <c r="N122" t="s">
+        <v>28</v>
+      </c>
+      <c r="O122" t="s">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="123" spans="1:15">
+      <c r="A123">
+        <v>66518</v>
+      </c>
+      <c r="B123" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C123" t="s">
+        <v>323</v>
+      </c>
+      <c r="D123" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E123" t="s">
+        <v>1154</v>
+      </c>
+      <c r="F123" t="s">
+        <v>1155</v>
+      </c>
+      <c r="G123" t="s">
+        <v>327</v>
+      </c>
+      <c r="H123" t="s">
+        <v>1156</v>
+      </c>
+      <c r="I123" t="s">
+        <v>1157</v>
+      </c>
+      <c r="J123" t="s">
+        <v>24</v>
+      </c>
+      <c r="K123" t="s">
+        <v>69</v>
+      </c>
+      <c r="L123" t="s">
+        <v>26</v>
+      </c>
+      <c r="M123" t="s">
+        <v>70</v>
+      </c>
+      <c r="N123" t="s">
+        <v>28</v>
+      </c>
+      <c r="O123" t="s">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="124" spans="1:15">
+      <c r="A124">
+        <v>66519</v>
+      </c>
+      <c r="B124" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C124" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D124" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E124" t="s">
+        <v>1162</v>
+      </c>
+      <c r="F124" t="s">
+        <v>1163</v>
+      </c>
+      <c r="G124" t="s">
+        <v>1164</v>
+      </c>
+      <c r="H124" t="s">
+        <v>400</v>
+      </c>
+      <c r="I124" t="s">
+        <v>401</v>
+      </c>
+      <c r="J124" t="s">
+        <v>24</v>
+      </c>
+      <c r="K124" t="s">
+        <v>1165</v>
+      </c>
+      <c r="L124" t="s">
+        <v>26</v>
+      </c>
+      <c r="M124" t="s">
+        <v>1166</v>
+      </c>
+      <c r="N124" t="s">
+        <v>28</v>
+      </c>
+      <c r="O124" t="s">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="125" spans="1:15">
+      <c r="A125">
+        <v>66520</v>
+      </c>
+      <c r="B125" t="s">
+        <v>463</v>
+      </c>
+      <c r="C125" t="s">
+        <v>464</v>
+      </c>
+      <c r="D125" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E125" t="s">
+        <v>1169</v>
+      </c>
+      <c r="F125" t="s">
+        <v>467</v>
+      </c>
+      <c r="G125" t="s">
+        <v>468</v>
+      </c>
+      <c r="H125" t="s">
+        <v>469</v>
+      </c>
+      <c r="I125" t="s">
+        <v>470</v>
+      </c>
+      <c r="J125" t="s">
+        <v>24</v>
+      </c>
+      <c r="K125" t="s">
+        <v>25</v>
+      </c>
+      <c r="L125" t="s">
+        <v>26</v>
+      </c>
+      <c r="M125" t="s">
+        <v>27</v>
+      </c>
+      <c r="N125" t="s">
+        <v>28</v>
+      </c>
+      <c r="O125" t="s">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="126" spans="1:15">
+      <c r="A126">
+        <v>66521</v>
+      </c>
+      <c r="B126" t="s">
+        <v>331</v>
+      </c>
+      <c r="C126" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D126" t="s">
+        <v>1172</v>
+      </c>
+      <c r="E126" t="s">
+        <v>1173</v>
+      </c>
+      <c r="F126" t="s">
+        <v>1174</v>
+      </c>
+      <c r="G126" t="s">
+        <v>336</v>
+      </c>
+      <c r="H126" t="s">
+        <v>1175</v>
+      </c>
+      <c r="I126" t="s">
+        <v>338</v>
+      </c>
+      <c r="J126" t="s">
+        <v>24</v>
+      </c>
+      <c r="K126" t="s">
+        <v>69</v>
+      </c>
+      <c r="L126" t="s">
+        <v>26</v>
+      </c>
+      <c r="M126" t="s">
+        <v>70</v>
+      </c>
+      <c r="N126" t="s">
+        <v>28</v>
+      </c>
+      <c r="O126" t="s">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="127" spans="1:15">
+      <c r="A127">
+        <v>66522</v>
+      </c>
+      <c r="B127" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C127" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D127" t="s">
+        <v>1179</v>
+      </c>
+      <c r="E127" t="s">
+        <v>1180</v>
+      </c>
+      <c r="F127" t="s">
+        <v>1181</v>
+      </c>
+      <c r="G127" t="s">
+        <v>1182</v>
+      </c>
+      <c r="H127" t="s">
+        <v>1183</v>
+      </c>
+      <c r="I127" t="s">
+        <v>1184</v>
+      </c>
+      <c r="J127" t="s">
+        <v>24</v>
+      </c>
+      <c r="K127" t="s">
+        <v>1185</v>
+      </c>
+      <c r="L127" t="s">
+        <v>26</v>
+      </c>
+      <c r="M127" t="s">
+        <v>1186</v>
+      </c>
+      <c r="N127" t="s">
+        <v>28</v>
+      </c>
+      <c r="O127" t="s">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="128" spans="1:15">
+      <c r="A128">
+        <v>66523</v>
+      </c>
+      <c r="B128" t="s">
+        <v>367</v>
+      </c>
+      <c r="C128" t="s">
+        <v>368</v>
+      </c>
+      <c r="D128" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E128" t="s">
+        <v>1189</v>
+      </c>
+      <c r="F128" t="s">
+        <v>371</v>
+      </c>
+      <c r="G128" t="s">
+        <v>372</v>
+      </c>
+      <c r="H128" t="s">
+        <v>373</v>
+      </c>
+      <c r="I128" t="s">
+        <v>374</v>
+      </c>
+      <c r="J128" t="s">
+        <v>24</v>
+      </c>
+      <c r="K128" t="s">
+        <v>122</v>
+      </c>
+      <c r="L128" t="s">
+        <v>26</v>
+      </c>
+      <c r="M128" t="s">
+        <v>123</v>
+      </c>
+      <c r="N128" t="s">
+        <v>28</v>
+      </c>
+      <c r="O128" t="s">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="129" spans="1:15">
+      <c r="A129">
+        <v>66524</v>
+      </c>
+      <c r="B129" t="s">
+        <v>758</v>
+      </c>
+      <c r="C129" t="s">
+        <v>759</v>
+      </c>
+      <c r="D129" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E129" t="s">
+        <v>1192</v>
+      </c>
+      <c r="F129" t="s">
+        <v>1193</v>
+      </c>
+      <c r="G129" t="s">
+        <v>763</v>
+      </c>
+      <c r="H129" t="s">
+        <v>764</v>
+      </c>
+      <c r="I129" t="s">
+        <v>765</v>
+      </c>
+      <c r="J129" t="s">
+        <v>24</v>
+      </c>
+      <c r="K129" t="s">
+        <v>69</v>
+      </c>
+      <c r="L129" t="s">
+        <v>26</v>
+      </c>
+      <c r="M129" t="s">
+        <v>70</v>
+      </c>
+      <c r="N129" t="s">
+        <v>28</v>
+      </c>
+      <c r="O129" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="130" spans="1:15">
+      <c r="A130">
+        <v>66525</v>
+      </c>
+      <c r="B130" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C130" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D130" t="s">
+        <v>1197</v>
+      </c>
+      <c r="E130" t="s">
+        <v>1198</v>
+      </c>
+      <c r="F130" t="s">
+        <v>619</v>
+      </c>
+      <c r="G130" t="s">
+        <v>620</v>
+      </c>
+      <c r="H130" t="s">
+        <v>621</v>
+      </c>
+      <c r="I130" t="s">
+        <v>622</v>
+      </c>
+      <c r="J130" t="s">
+        <v>24</v>
+      </c>
+      <c r="K130" t="s">
+        <v>69</v>
+      </c>
+      <c r="L130" t="s">
+        <v>26</v>
+      </c>
+      <c r="M130" t="s">
+        <v>70</v>
+      </c>
+      <c r="N130" t="s">
+        <v>28</v>
+      </c>
+      <c r="O130" t="s">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="131" spans="1:15">
+      <c r="A131">
+        <v>66526</v>
+      </c>
+      <c r="B131" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C131" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D131" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E131" t="s">
+        <v>1203</v>
+      </c>
+      <c r="F131" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G131" t="s">
+        <v>629</v>
+      </c>
+      <c r="H131" t="s">
+        <v>630</v>
+      </c>
+      <c r="I131" t="s">
+        <v>631</v>
+      </c>
+      <c r="J131" t="s">
+        <v>24</v>
+      </c>
+      <c r="K131" t="s">
+        <v>69</v>
+      </c>
+      <c r="L131" t="s">
+        <v>26</v>
+      </c>
+      <c r="M131" t="s">
+        <v>70</v>
+      </c>
+      <c r="N131" t="s">
+        <v>28</v>
+      </c>
+      <c r="O131" t="s">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="132" spans="1:15">
+      <c r="A132">
+        <v>66527</v>
+      </c>
+      <c r="B132" t="s">
+        <v>405</v>
+      </c>
+      <c r="C132" t="s">
+        <v>406</v>
+      </c>
+      <c r="D132" t="s">
+        <v>1206</v>
+      </c>
+      <c r="E132" t="s">
+        <v>1207</v>
+      </c>
+      <c r="F132" t="s">
+        <v>1208</v>
+      </c>
+      <c r="G132" t="s">
+        <v>410</v>
+      </c>
+      <c r="H132" t="s">
+        <v>411</v>
+      </c>
+      <c r="I132" t="s">
+        <v>412</v>
+      </c>
+      <c r="J132" t="s">
+        <v>24</v>
+      </c>
+      <c r="K132" t="s">
+        <v>1113</v>
+      </c>
+      <c r="L132" t="s">
+        <v>26</v>
+      </c>
+      <c r="M132" t="s">
+        <v>1114</v>
+      </c>
+      <c r="N132" t="s">
+        <v>28</v>
+      </c>
+      <c r="O132" t="s">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="133" spans="1:15">
+      <c r="A133">
+        <v>66529</v>
+      </c>
+      <c r="B133" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C133" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D133" t="s">
+        <v>1212</v>
+      </c>
+      <c r="E133" t="s">
+        <v>1213</v>
+      </c>
+      <c r="F133" t="s">
+        <v>1214</v>
+      </c>
+      <c r="G133" t="s">
+        <v>1020</v>
+      </c>
+      <c r="H133" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I133" t="s">
+        <v>1022</v>
+      </c>
+      <c r="J133" t="s">
+        <v>24</v>
+      </c>
+      <c r="K133" t="s">
+        <v>1215</v>
+      </c>
+      <c r="L133" t="s">
+        <v>26</v>
+      </c>
+      <c r="M133" t="s">
+        <v>1216</v>
+      </c>
+      <c r="N133" t="s">
+        <v>28</v>
+      </c>
+      <c r="O133" t="s">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="134" spans="1:15">
+      <c r="A134">
+        <v>66530</v>
+      </c>
+      <c r="B134" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C134" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D134" t="s">
+        <v>1220</v>
+      </c>
+      <c r="E134" t="s">
+        <v>1221</v>
+      </c>
+      <c r="F134" t="s">
+        <v>1222</v>
+      </c>
+      <c r="G134" t="s">
+        <v>287</v>
+      </c>
+      <c r="H134" t="s">
+        <v>288</v>
+      </c>
+      <c r="I134" t="s">
+        <v>289</v>
+      </c>
+      <c r="J134" t="s">
+        <v>24</v>
+      </c>
+      <c r="K134" t="s">
+        <v>527</v>
+      </c>
+      <c r="L134" t="s">
+        <v>26</v>
+      </c>
+      <c r="M134" t="s">
+        <v>528</v>
+      </c>
+      <c r="N134" t="s">
+        <v>28</v>
+      </c>
+      <c r="O134" t="s">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="135" spans="1:15">
+      <c r="A135">
+        <v>66531</v>
+      </c>
+      <c r="B135" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C135" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D135" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E135" t="s">
+        <v>1227</v>
+      </c>
+      <c r="F135" t="s">
+        <v>1228</v>
+      </c>
+      <c r="G135" t="s">
+        <v>1229</v>
+      </c>
+      <c r="H135" t="s">
+        <v>1230</v>
+      </c>
+      <c r="I135" t="s">
+        <v>1231</v>
+      </c>
+      <c r="J135" t="s">
+        <v>89</v>
+      </c>
+      <c r="K135" t="s">
+        <v>1232</v>
+      </c>
+      <c r="L135" t="s">
+        <v>91</v>
+      </c>
+      <c r="M135" t="s">
+        <v>1233</v>
+      </c>
+      <c r="N135" t="s">
+        <v>28</v>
+      </c>
+      <c r="O135" t="s">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="136" spans="1:15">
+      <c r="A136">
+        <v>66532</v>
+      </c>
+      <c r="B136" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C136" t="s">
+        <v>482</v>
+      </c>
+      <c r="D136" t="s">
+        <v>1236</v>
+      </c>
+      <c r="E136" t="s">
+        <v>484</v>
+      </c>
+      <c r="F136" t="s">
+        <v>485</v>
+      </c>
+      <c r="G136" t="s">
+        <v>486</v>
+      </c>
+      <c r="H136" t="s">
+        <v>487</v>
+      </c>
+      <c r="I136" t="s">
+        <v>488</v>
+      </c>
+      <c r="J136" t="s">
+        <v>89</v>
+      </c>
+      <c r="K136" t="s">
+        <v>1237</v>
+      </c>
+      <c r="L136" t="s">
+        <v>91</v>
+      </c>
+      <c r="M136" t="s">
+        <v>1238</v>
+      </c>
+      <c r="N136" t="s">
+        <v>28</v>
+      </c>
+      <c r="O136" t="s">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="137" spans="1:15">
+      <c r="A137">
+        <v>66533</v>
+      </c>
+      <c r="B137" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C137" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D137" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E137" t="s">
+        <v>1243</v>
+      </c>
+      <c r="F137" t="s">
+        <v>344</v>
+      </c>
+      <c r="G137" t="s">
+        <v>345</v>
+      </c>
+      <c r="H137" t="s">
+        <v>346</v>
+      </c>
+      <c r="I137" t="s">
+        <v>347</v>
+      </c>
+      <c r="J137" t="s">
+        <v>24</v>
+      </c>
+      <c r="K137" t="s">
+        <v>1244</v>
+      </c>
+      <c r="L137" t="s">
+        <v>26</v>
+      </c>
+      <c r="M137" t="s">
+        <v>1245</v>
+      </c>
+      <c r="N137" t="s">
+        <v>28</v>
+      </c>
+      <c r="O137" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="138" spans="1:15">
+      <c r="A138">
+        <v>66534</v>
+      </c>
+      <c r="B138" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C138" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D138" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E138" t="s">
+        <v>1250</v>
+      </c>
+      <c r="F138" t="s">
+        <v>1251</v>
+      </c>
+      <c r="G138" t="s">
+        <v>1252</v>
+      </c>
+      <c r="H138" t="s">
+        <v>563</v>
+      </c>
+      <c r="I138" t="s">
+        <v>564</v>
+      </c>
+      <c r="J138" t="s">
+        <v>24</v>
+      </c>
+      <c r="K138" t="s">
+        <v>122</v>
+      </c>
+      <c r="L138" t="s">
+        <v>26</v>
+      </c>
+      <c r="M138" t="s">
+        <v>123</v>
+      </c>
+      <c r="N138" t="s">
+        <v>28</v>
+      </c>
+      <c r="O138" t="s">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="139" spans="1:15">
+      <c r="A139">
+        <v>66535</v>
+      </c>
+      <c r="B139" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C139" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D139" t="s">
+        <v>1256</v>
+      </c>
+      <c r="E139" t="s">
+        <v>1257</v>
+      </c>
+      <c r="F139" t="s">
+        <v>1258</v>
+      </c>
+      <c r="G139" t="s">
+        <v>1259</v>
+      </c>
+      <c r="H139" t="s">
+        <v>1260</v>
+      </c>
+      <c r="I139" t="s">
+        <v>1261</v>
+      </c>
+      <c r="J139" t="s">
+        <v>1262</v>
+      </c>
+      <c r="K139" t="s">
+        <v>1263</v>
+      </c>
+      <c r="L139" t="s">
+        <v>1264</v>
+      </c>
+      <c r="M139" t="s">
+        <v>1265</v>
+      </c>
+      <c r="N139" t="s">
+        <v>28</v>
+      </c>
+      <c r="O139" t="s">
+        <v>1266</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">