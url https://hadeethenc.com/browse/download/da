--- v4 (2026-10-06)
+++ v5 (2026-10-27)
@@ -12,58 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1267">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1385">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Dansk
 # Source: https://hadeethenc.com/da
-# Last update: 2026-09-20 14:57:44 (v1.8.0)
-# Check for updates: https://hadeethenc.com/en/check/da/v1.8.0
+# Last update: 2026-10-19 14:52:28 (v1.9.0)
+# Check for updates: https://hadeethenc.com/en/check/da/v1.9.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -994,97 +994,192 @@
   </si>
   <si>
     <t>Overleveret af Ibn ‘Umar – må Allāh være tilfreds med dem begge – at Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sagde: "Jeg er blevet befalet at kæmpe mod folk, indtil de vidner: 'lā ilāha illā Allāh wa anna Muḥammadan rasūl Allāh' (der er ingen gud [værdig til tilbedelse] undtagen Allāh, og Muḥammad er Allāhs Sendebud), opretholder aṣ-Ṣalāh (bønnen) og at give Zakāt (den obligatoriske almisse). Hvis de gør dette, er deres liv og ejendom beskyttet mod mig, undtagen i de tilfælde, hvor islām fastsætter retmæssige undtagelser. Deres regnskab er hos Allāh."</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ اللهَ أمرَه بمقاتلة المشركين حتى يشهدوا بأن لا معبود بحق إلا الله وحده لا شريك له، ويشهدوا لمحمد صلى الله عليه وسلم بالرسالة، والعمل بمقتضى هذه الشهادة من المحافظة على الصلوات الخمس في اليوم والليلة، ويعطوا الزكاة المفروضة لمستحقيها. 
 فإذا فعلوا هذه الأمورَ فإنَّ الإسلام يَعْصِمُ دماءَهم وأموالَهم، فلا يَحِلُّ قتلُهم إلا إذا ارتكبوا جريمة أو جناية يستحقون عليها القتل بموجب أحكام الإسلام، ثم يوم القيامة يتولى الله تعالى حسابَهم حيث يعلم سرائرَهم.</t>
   </si>
   <si>
     <t>Profeten – må Allāhs velsignelser og fred være med ham – informerer her, at Allāh har befalet ham at kæmpe imod al-Mushrikīn (afgudsdyrkerne), indtil de vidner om, at der ikke er nogen gud med ret til tilbedelse undtagen Allāh alene – uden partnere – og vidner om Muḥammads – må Allāhs velsignelser og fred være med ham – profetskab. Dette vidnesbyrd skal bekræftes gennem handling: at de overholder de fem daglige Ṣalawāt (bønner) og giver den obligatoriske Zakāh til dens rette modtagere. Hvis de gør dette, beskytter islām deres liv og ejendom. Det er ikke tilladt at dræbe dem, medmindre de begår en forbrydelse eller en djināyah (en alvorlig overtrædelse, fx drab), som ifølge islamisk lov medfører dødsstraf. På Dommedag vil Allāh – Den Ophøjede – Selv tage sig af deres regnskab, for Han alene kender deres indre intentioner og hemmeligheder.</t>
   </si>
   <si>
     <t>الأحكام إنما تَجْرِي على الظواهر، والله يتولَّى السرائر.
 أهمية الدعوة إلى التوحيد وأنه أول ما يُبدأ به في الدعوة.
 لا يعني هذا الحديث إكراه المشركين على الدخول في الإسلام، بل هم مُخَيَّرون بين الدخول في الإسلام أو دفع الجزية؛ فإنْ أبوا إلا مَنع الدعوة إلى الإسلام، فليس إلا المقاتلة بموجب أحكام الإسلام.</t>
   </si>
   <si>
     <t>Islāmiske love bygger på det ydre, mens Allāh selv tager sig af de indre forhold.
 Vigtigheden af at kalde til Tawḥīd (troen på Allāhs Enhed), da dette er det første skridt i kaldet til islām.
 Denne ḥadīth betyder ikke, at al-Mushrikīn (afgudsdyrkerne) skal tvinges til at konvertere til islām. De har et valg mellem at acceptere islām eller betale djizyah (en skat, der giver dem beskyttelse som dhimmī). Hvis de derimod nægter og aktivt søger at forhindre islām i at blive udbredt, er det kun kampen, der står tilbage i henhold til islamisk lov.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/da/browse/hadith/4211</t>
   </si>
   <si>
+    <t>إن الله تجاوز لي عن أمتي الخطأ والنسيان وما استكرهوا عليه</t>
+  </si>
+  <si>
+    <t>Allāh har tilgivet min ummah (trosfællesskab) for fejltagelser, glemsomhed og det, de bliver tvunget til</t>
+  </si>
+  <si>
+    <t>عَنْ ابْنِ عَبَّاسٍ رَضِيَ اللَّهُ عَنْهُمَا أَنَّ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إنَّ اللَّهَ تَجَاوَزَ لِي عَنْ أُمَّتِي الخَطَأَ وَالنِّسْيَانَ وَمَا اسْتُكْرِهُوا عَلَيْهِ».</t>
+  </si>
+  <si>
+    <t>Overleveret af Ibn ‘Abbās – må Allāh være tilfreds med dem begge – at Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sagde: "Allāh har tilgivet min ummah (trosfællesskab) for fejltagelser, glemsomhed og det, de bliver tvunget til."</t>
+  </si>
+  <si>
+    <t>يخبر النبي صلى الله عليه وسلم : أن الله عفا عن أمته في ثلاثة أحوال:
+الأولى: الخطأ، وهو ما صدر منهم دون تعمد، وهو أن يقصد المسلم بفعله شيئًا، فيصادف فعله غير ما قصده. 
+والثانية: النسيان، وهو أن يكون المسلم متذكرًا لشيء، ولكن ينساه عند الفعل، فلا إثم في ذلك أيضًا. 
+والثالثة: الإكراه ، فقد يُكره العبد على فعل شيء لا يريده مع عدم قدرته على دفع الإكراه، وحينئذٍ لا يقع عليه الإثم أو الحرج.
+مع ملاحظة أن موضوع الحديث فيما بين العبد وربه في فعل المحظور، فأما ترك المأمور نسيانًا فلا يسقط، وأما لو ترتب على فعله ذلك جناية فلا يسقط حق المخلوق، كما لو قتل خطًأ، فعليه الدية، أو أتلف سيارة خطأ فعليه الضمان.</t>
+  </si>
+  <si>
+    <t>Profeten – må Allāhs velsignelser og fred være med ham – informerer, at Allāh har tilgivet hans ummah i tre situationer: 1. Khaṭa’ (fejltagelse): Dette er, når en muslim har til hensigt at gøre noget, men hans handling rammer noget andet end det tilsigtede. 2. Nisyān (glemsomhed): Dette er, når en muslim er bevidst om en ting, men glemmer det i udførelsen. I dette tilfælde er der heller ingen synd. 3. Ikrāh (tvang): Dette er, når en tjener bliver tvunget til at gøre noget, han ikke ønsker, uden mulighed for at modstå. I dette tilfælde pålægges han ingen synd eller skyld. Denne ḥadīth omhandler forholdet mellem tjeneren og Hans Herre i forbindelse med forbudte handlinger. At glemme en befalet handling ophæver ikke pligten – eksempelvis hvis en person glemmer at udføre en befalet handling, er han fortsat forpligtet til at genoprette den. Ligeledes gælder, at hvis en handling resulterer i skade på andre, bortfalder de skabtes rettigheder ikke. Hvis nogen f.eks. dræber ved en fejltagelse, er han forpligtet til at betale diyah (blodpenge). Og hvis en person uforvarende ødelægger en andens ejendom, såsom en bil, er han stadig erstatningspligtig.</t>
+  </si>
+  <si>
+    <t>سعة رحمة الله -عزّ وجل- ولطفه بعباده حيث رفع عنهم الإثم إذا صدرت منهم المعصية على هذه الأحوال الثلاثة.
+فضل الله على النبي محمد صلى الله عليه وسلم وأمته.
+رفعُ الإثم لا يعني رفع الحكم أو الضمان، فمثلًا من نسي الوضوء، وصلى ظانًّا أنه متطهر، فلا إثم عليه بذلك، ولكن عليه الوضوء وإعادة الصلاة.
+لا بد في رفع الإثم بالإكراه من توفر الشروط، مثل أن يكون المكِره قادرًا على تنفيذ ما هدد به.</t>
+  </si>
+  <si>
+    <t>Allāhs – Den Mægtige og Den Ophøjede – vidtfavnende barmhjertighed og mildhed over for Sine tjenere, idet Han har fjernet synden fra dem, når de begår en ulydig handling under disse tre forhold.
+Allāhs gunst over Profeten Muḥammad – må Allāhs velsignelser og fred være med ham – og hans Ummah.
+Fjernelse af synd betyder ikke ophævelse af kendelse eller ansvar: For eksempel, hvis en person glemmer at udføre wuḍū’ (rituel afvaskning) og beder i den tro, at han er i renset tilstand, så pådrager han sig ingen synd. Men han er stadig forpligtet til at udføre wuḍū’ og gentage aṣ-Ṣalāh (bønnen).
+For at tvang kan ophæve synden, skal bestemte vilkår være til stede – blandt andet, at den der udøver tvangen, reelt har evnen til at udføre den trussel, han fremsætter.</t>
+  </si>
+  <si>
+    <t>قال النووي: حديث حسن</t>
+  </si>
+  <si>
+    <t>رواه ابن ماجه والبيهقي وغيرهما</t>
+  </si>
+  <si>
+    <t>[قال النووي: حديث حسن]</t>
+  </si>
+  <si>
+    <t>[رواه ابن ماجه والبيهقي وغيرهما]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/4216</t>
+  </si>
+  <si>
     <t>دعوني ما تركتكم، إنما هلك من كان قبلكم بسؤالهم واختلافهم على أنبيائهم</t>
   </si>
   <si>
     <t>”Lad mig være, når jeg lader jer være. Sandelig, de, der var før jer, blev kun ødelagt på grund af deres mange spørgsmål og deres uenighed med deres profeter</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صلى الله عليه وسلم قَالَ: «دَعُونِي مَا تَرَكْتُكُمْ، إِنَّمَا هَلَكَ مَنْ كَانَ قَبْلَكُمْ بِسُؤَالِهِمْ وَاخْتِلَافِهِمْ عَلَى أَنْبِيَائِهِمْ، فَإِذَا نَهَيْتُكُمْ عَنْ شَيْءٍ فَاجْتَنِبُوهُ، وَإِذَا أَمَرْتُكُمْ بِأَمْرٍ فَأْتُوا مِنْهُ مَا اسْتَطَعْتُمْ».</t>
   </si>
   <si>
     <t>Overleveret af Abū Hurayrah – må Allāh være tilfreds med ham. Han berettede: Profeten – må Allāhs velsignelser og fred være med ham – sagde: ”Lad mig være, når jeg lader jer være. Sandelig, de, der var før jer, blev kun ødelagt på grund af deres mange spørgsmål og deres uenighed med deres profeter. Så når jeg forbyder jer noget, så undgå det; og når jeg befaler jer noget, så udfør af det, hvad I formår."</t>
   </si>
   <si>
     <t>ذَكَرَ النبيُّ صلى الله عليه وسلم أنّ الأحكام الشرعية على أقسام ثلاثة: ما سُكت عنه، ونواهي، وأوامر. 
 فأما الأول: وهو ما سَكَتَ الشرعُ عنه: حيث لا حُكْم، وأنّ الأصل في الأشياء عدم الوجوب؛ 
 فأما في عهده صلى الله عليه وسلم فيجب تركُ السؤال عن شيء لم يقع خشية أن ينزل به وجوب أو تحريم، فإن الله تركَها رحمة بالعباد، 
 وأما بعد موته صلى الله عليه وسلم فإن كان السؤال على وجه الاستفتاء أو التعليم لما يحتاج إليه من أمر الدين فهو جائز بل مأمور به، وإن كان على وجه التَّعَنُّت والتكلُّف فهو المراد بترك السؤال عنه في هذا الحديث؛ وذلك لأنه قد يُفضي إلى مثل ما وقع لبني إسرائيل، إذ أُمروا أن يذبحوا بقرة فلو ذبحوا أيَّ بقرة لامتثلوا، ولكنهم شددوا فشُدِّد عليهم. 
 الثاني: النواهي؛ وهي: ما يثاب تاركه، ويعاقب فاعله، فيجب اجتنابُها كلها. 
 الثالث: الأوامر؛ وهو ما يثاب فاعله، ويعاقب تاركه، فيجب أن يفعل منه قدر الاستطاعة.</t>
   </si>
   <si>
     <t>Profeten – må Allāhs velsignelser og fred være med ham – nævner her, at de islamiske regler kan opdeles i tre kategorier: det, der ikke nævnes, forbud og befalinger.
 1. Det som Sharīʿah tier om – hvor der ikke er givet nogen regel. Grundprincippet for sådanne ting er, at de ikke er obligatoriske. Hvad angår i hans – må Allāhs velsignelser og fred være med ham – egen tid skulle man derfor afholde sig fra at stille spørgsmål om noget, der endnu ikke var forekommet – af frygt for, at det kunne resultere i, at det blev gjort til en pligt eller erklæret forbudt. At Allāh har udeladt sådanne ting, er en barmhjertighed over for Hans tjenere. Efter hans – må Allāhs velsignelser og fred være med ham –  død gælder: Hvis spørgsmålet stilles med det formål at søge en fatwā eller lære det nødvendige i religionen, er det tilladt og endda påbudt. Men hvis det stilles af stædighed eller for at gøre ting unødigt besværlige, så er det det, der menes i denne ḥadīth – for dette kan føre til det samme, som skete med Banī Isrā’īl (Israels børn): De blev befalet at slagte en ko. Hvis de havde slagtet en hvilken som helst ko, ville de have adlydt, men de gjorde det svært for sig selv, så Allāh gjorde det svært for dem.
 2. Forbud (nawāhī) – den, der undlader det forbudte, belønnes, mens den, der begår det, straffes. Disse skal fuldstændigt undgås.
 3. Befalinger (’awāmir) – den, der udfører de påbudte handlinger, belønnes, mens den, der undlader dem, straffes. Disse skal udføres i det omfang, man har evne og mulighed.</t>
   </si>
   <si>
     <t>ينبغي الانشغال بالأهم  المُحتاج إليه، وترك ما لا يحتاج إليه في الحال، وعدم الاشتغال بالسؤال عما لم يقع.
 حرمة السؤال الذي ربما أوصل إلى تعقيد المسائل، وفتح باب الشبهات المفضية إلى كثرة الاختلاف.
 الأمر بترك كل المنهيات؛ لأنه لا مشقة في تركها، ولذلك كان النهي عنه عامًّا.
 الأمر بفعل المأمور به على قدر الاستطاعة؛ لأنه قد يلزم منه مشقة أو يعجز عنه؛ ولذا كان الأمر به على قدر الاستطاعة.
 النهي عن كثرة السؤال، قد قسم العلماء السؤال إلى قسمين: أحدهما: ما كان على وجه التعليم لما يحتاج إليه من أمر الدين، فهذا مأمور به ومن هذا النوع أسئلة الصحابة، والثاني: ما كان على وجه التعنت والتكلف وهذا هو المنهي عنه.
 تحذير هذه الأمة من مخالفة نبيها، كما وقع في الأمم التي قبلها.
 كثرة السؤال مما لا يُحتاج إليه والاختلاف على الأنبياء سببٌ للهلاك، ولا سيّما في الأمور التي لا يمكن الوصول إليها، مثل: مسائل الغيب التي لا يعلمها إلا الله، وأحوال يوم القيامة.
 النهي عن السؤال في شِداد المسائل، قال الأوزاعي: إن الله إذا أراد أن يحرم عبده بركة العلم ألقى على لسانه المغاليط، فلقد رأيتهم أقلَّ الناس علمًا، وقال ابن وهب: سمعت مالكًا يقول: المِراء في العلم يذهب بنور العلم من قلب الرجل.</t>
   </si>
   <si>
     <t>At man bør beskæftige sig med det, der er vigtigst og aktuelt nødvendigt, og lade det ligge, som ikke er påkrævet nu – og ikke optage sig selv med spørgsmål om ting, der endnu ikke er sket.
 Forbud mod at stille spørgsmål, som kan føre til komplicerede problemstillinger og åbne døren for tvivl, der uundgåeligt leder til øget uenighed.
 Befalingen om at opgive alle forbudte handlinger, da der ikke er nogen vanskelighed i at afholde sig fra dem – derfor er forbuddet generelt.
 Befalingen om at udføre de påbudte handlinger efter bedste evne, da de kan indebære vanskeligheder eller overstige menneskets evne – derfor er påbuddet givet i forhold til den enkeltes kapacitet.
 Forbud mod overdreven spørgelyst. De lærde har inddelt spørgsmål i to kategorier:  1. Spørgsmål, der har til formål at lære det nødvendige i religionen – disse er befalet, og blandt dem er ledsagernes spørgsmål.  2. Spørgsmål, der stilles ud af stædighed og unødigt besvær – disse er det, der er forbudt.
 En advarsel til denne ummah mod at være ulydig mod sin Profet – må Allāhs velsignelser og fred være med ham –  som det skete med tidligere samfund.
 At overdreven spørgelyst og uenighed med profeterne er en årsag til ødelæggelse, især når det drejer sig om emner, der ikke kan nås med menneskelig viden – såsom spørgsmål om al-Ghayb (det usete), som kun Allāh kender, og forholdene på Dommedag.
 Forbud mod at stille spørgsmål om vanskelige og indviklede sager. Al-Awzā‘ī – må Allāh være ham barmhjertig – sagde: "Når Allāh vil berøve Sin tjener velsignelsen af viden, lægger Han fejlslutninger på hans tunge. Jeg har set sådanne mennesker være blandt de mindst kyndige." Ibn Wahb – må Allāh være ham barmhjertig – sagde: "Jeg hørte Mālik – må Allāh være ham barmhjertig – sige: 'Stridbare diskussioner om viden fjerner lyset af viden fra hjertet af en mand.'"</t>
   </si>
   <si>
     <t>https://hadeethenc.com/da/browse/hadith/4295</t>
+  </si>
+  <si>
+    <t>اتق الله حيثما كنت، وأتبع السيئة الحسنة تمحها، وخالق الناس بخلق حسن</t>
+  </si>
+  <si>
+    <t>Vær bevidst Allāh, hvor end du er, og lad en god handling følge efter en dårlig handling – den vil udslette den – og omgås mennesker med en god karakter</t>
+  </si>
+  <si>
+    <t>‌عَنْ ‌أَبِي ‌ذَرٍّ، ‌جُنْدُبِ ‌بْنِ ‌جُنَادَةَ، ‌وَأَبِي ‌عَبْدِ ‌الرَّحْمَنِ، ‌مُعَاذِ بْنِ جَبَلٍ رَضِيَ اللَّهُ عَنْهُمَا عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «اتَّقِ اللَّهَ حَيْثُمَا كُنْت، وَأَتْبِعْ السَّيِّئَةَ الْحَسَنَةَ تَمْحُهَا، وَخَالِقْ النَّاسَ بِخُلُقٍ حَسَنٍ».</t>
+  </si>
+  <si>
+    <t>Overleveret af Abū Dharr, Djundub Ibn Djunādah, og Abū ʿAbd ar-Raḥmān, Muʿādh Ibn Djabal – må Allāh være tilfreds med dem begge – at Allāhs Sendebud – må Allāhs velsignelser og fred være over ham – sagde: "Vær bevidst Allāh, hvor end du er, og lad en god handling følge efter en dårlig handling – den vil udslette den – og omgås mennesker med en god karakter."</t>
+  </si>
+  <si>
+    <t>يأمر النبي صلى الله عليه وسلم بثلاثة أمور:
+الأول: تقوى الله وذلك بفعل الواجبات، وترك المحرمات، في كل مكان وزمان وحال، في السر والعلانية، وفي العافية والبلاء وغير ذلك.
+الثاني: إذا وقعت في سيئة، فافعل بعدها حسنة من صلاة وصدقة وبر وصلة وتوبة وغير ذلك، فإن ذلك يمحو السيئة. 
+الثالث: عامل الناس بأخلاق حسنة، مِنْ تبسم في وجوههم، ورفق ولين وبذل معروف وكف أذى.</t>
+  </si>
+  <si>
+    <t>Profeten – må Allāhs velsignelser og fred være over ham – befaler tre ting: Den første:  Være bevidst om Allāh (taqwā), og det er ved at udføre al-wādjibāt (de obligatoriske handlinger) og forlade al-muḥarramāt (de forbudte handlinger), på ethvert sted, til enhver tid og under enhver tilstand, i as-sirr (det skjulte) og al-ʿalāniyah (det offentlige), i al-ʿāfiyah (velbefindende) og al-balāʾ (prøvelse), og andet end dette. Den anden: Hvis du falder i en dårlig handling, så lad den blive fulgt af en god handling, såsom ṣalāh (bøn), ṣadaqah (velgørenhed), birr (retskaffenhed), ṣilah (opretholdelse af slægtskabsbånd), tawbah (omvendelse) og andet end dette. Sandelig, det udsletter den dårlige handling. Den tredje: Omgås mennesker med en god karakter, gennem et smil i deres ansigter, rifq (mildhed), līn (blidhed), at yde maʿrūf (det gode) og at afstå fra at volde skade.</t>
+  </si>
+  <si>
+    <t>فضل الله عزّ وجل على العباد في رحمته ومغفرته وعفوه.
+اشتمل الحديث على الحقوق الثالثة: حق الله بالتقوى، وحق النفس بفعل الحسنات بعد السيئات، وحق الناس بالمعاملة بالأخلاق الحسنة.
+الترغيب في فعل الحسنات بعد السيئات، وحسن الخلق من خصال التقوى، وإنما أفرد بالذكر للحاجة إلى بيانها.</t>
+  </si>
+  <si>
+    <t>Allāhs – mægtig og majestætisk er Han – gunst over for tjenerne gennem Hans raḥmah (barmhjertighed), maghfirah (tilgivelse) og ʿafw (eftergivenhed).
+Ḥadīthen omfatter tre rettigheder: Allāhs ret gennem taqwā (gudsbevidsthed), ens egen ret gennem at følge den dårlige handling med den gode handling, og menneskers ret gennem at omgås dem med en god karakter.
+at-targhīb (tilskyndelse) til at udføre de gode handlinger efter de dårlige handlinger, og ḥusn al-khuluq (god karakter) er blandt khiṣāl at-taqwā (egenskaberne ved taqwā (gudsbevidsthed)); den blev kun nævnt særskilt på grund af behovet for at tydeliggøre den.</t>
+  </si>
+  <si>
+    <t>قال الترمذي: حديث حسن</t>
+  </si>
+  <si>
+    <t>رواه الترمذي</t>
+  </si>
+  <si>
+    <t>[قال الترمذي: حديث حسن]</t>
+  </si>
+  <si>
+    <t>[رواه الترمذي]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/4302</t>
   </si>
   <si>
     <t>لقد سألتني عن عظيم، وإنه ليسير على من يسره الله عليه</t>
   </si>
   <si>
     <t>‘Du har spurgt mig om noget stort, men det er let for den, Allāh gør det let for</t>
   </si>
   <si>
     <t>عَنْ مُعَاذِ بْنِ جَبَلٍ رضي الله عنه قَالَ: كُنْتُ مَعَ النَّبِيِّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ فِي سَفَرٍ، فَأَصْبَحْتُ يَوْمًا قَرِيبًا مِنْهُ وَنَحْنُ نَسِيرُ، فَقُلْتُ: يَا رَسُولَ اللهِ أَخْبِرْنِي بِعَمَلٍ يُدْخِلُنِي الجَنَّةَ وَيُبَاعِدُنِي عَنِ النَّارِ، قَالَ: «لَقَدْ سَأَلْتَنِي عَنْ عَظِيمٍ، وَإِنَّهُ لَيَسِيرٌ عَلَى مَنْ يَسَّرَهُ اللَّهُ عَلَيْهِ، تَعْبُدُ اللَّهَ وَلاَ تُشْرِكْ بِهِ شَيْئًا، وَتُقِيمُ الصَّلاَةَ، وَتُؤْتِي الزَّكَاةَ، وَتَصُومُ رَمَضَانَ، وَتَحُجُّ البَيْتَ» ثُمَّ قَالَ: «أَلاَ أَدُلُّكَ عَلَى أَبْوَابِ الخَيْرِ: الصَّوْمُ جُنَّةٌ، وَالصَّدَقَةُ تُطْفِئُ الخَطِيئَةَ كَمَا يُطْفِئُ الْمَاءُ النَّارَ، وَصَلاَةُ الرَّجُلِ مِنْ جَوْفِ اللَّيْلِ» قَالَ: ثُمَّ تَلاَ: «{تَتَجَافَى جُنُوبُهُمْ عَنِ الْمَضَاجِعِ}، حَتَّى بَلَغَ {يَعْمَلُونَ}» ثُمَّ قَالَ: «أَلاَ أُخْبِرُكَ بِرَأْسِ الأَمْرِ كُلِّهِ وَعَمُودِهِ، وَذِرْوَةِ سَنَامِهِ؟» قُلْتُ: بَلَى يَا رَسُولَ اللهِ، قَالَ: «رَأْسُ الأَمْرِ الإِسْلاَمُ، وَعَمُودُهُ الصَّلاَةُ، وَذِرْوَةُ سَنَامِهِ الجِهَادُ» ثُمَّ قَالَ: «أَلاَ أُخْبِرُكَ بِمَلاَكِ ذَلِكَ كُلِّهِ؟» قُلْتُ: بَلَى يَا نَبِيَّ اللهِ، فَأَخَذَ بِلِسَانِهِ قَالَ: «كُفَّ عَلَيْكَ هَذَا» فَقُلْتُ: يَا نَبِيَّ اللهِ، وَإِنَّا لَمُؤَاخَذُونَ بِمَا نَتَكَلَّمُ بِهِ؟ فَقَالَ: «ثَكِلَتْكَ أُمُّكَ يَا مُعَاذُ، وَهَلْ يَكُبُّ النَّاسَ فِي النَّارِ عَلَى وُجُوهِهِمْ أَوْ عَلَى مَنَاخِرِهِمْ إِلاَّ حَصَائِدُ أَلْسِنَتِهِمْ».</t>
   </si>
   <si>
     <t>Overleveret af Mu‘ādh Ibn Djabal – må Allāh være tilfreds med ham. Han berettede: ”Jeg var sammen med Profeten – må Allāhs velsignelser og fred være med ham – på en rejse. En dag kom jeg tæt på ham, mens vi var på vej, og jeg sagde: ‘O Allāhs Sendebud, fortæl mig om en handling, der vil føre mig til Paradis og holde mig borte fra Ilden.’ Han sagde: ‘Du har spurgt mig om noget stort, men det er let for den, Allāh gør det let for: At du tilbeder Allāh og ikke sætter noget ved Hans side, at du opretholder Ṣalāh (bøn), giv Zakāt (obligatorisk almisse), fast under Ramadanen og udfør Ḥadjdj (pilgrimsfærden) til Huset (Ka‘bahen).’ Derefter sagde han: ‘Skal jeg ikke lede dig til godhedens porte? aṣ-Ṣawm (faste) er et skjold, Ṣadaqah (frivillig velgørenhed) slukker synd, ligesom vand slukker ild; og en mands Ṣalāh (bøn) midt om natten.’ Han sagde: Så reciterede han: "Deres sider [kroppe] holder sig borte fra deres lejer… indtil han nåede … de plejede at gøre." [Sūrah As-Sajdah:32:16-17] Derefter sagde han: “Skal jeg ikke fortælle dig om hele sagens kerne, dens søjle og dens højeste top?” Jeg sagde: “Jo, O Allāhs Sendebud.” Han sagde: “Kernen er islām, dens søjle er ṣalāh (bønnen), og dens højeste top er djihād.’ Derefter sagde han: ‘Skal jeg ikke fortælle dig om det, som alt dette afhænger af?’ Jeg sagde: ‘Jo, O Allāhs Profet.’ Så tog han fat i sin tunge og sagde: ‘Hold denne tilbage.’ Jeg sagde: ‘O Allāhs Profet, bliver vi virkelig taget til regnskab for det, vi siger?’ Han sagde: ‘Må din mor miste dig, O  Mu‘ādh! Er der noget, der styrter folk i Ilden på deres ansigter – eller på deres næser – andet end høsten af deres tunger?’”</t>
   </si>
   <si>
     <t>قال معاذٌ رضي الله عنه: كنتُ مع النبي صلى الله عليه وسلم في سَفَر، فأصبحت يومًا قريبًا منه ونحن نسير، فقلت: يا رسول الله أَخْبِرني بعمل يُدخلني الجنة ويباعدني عن النار، 
 قال: لقد سألتني عن عمل عظيم فِعْلُه على النفوس، وإنه لَهَيِِّنٌ سَهْلٌ على مَن يَسَّرَه الله عليه؛ أَدِّ فرائض الإسلام: 
 الأول: تعبد الله وحده ولا تشرك به شيئًا. 
 الثاني: تُقيم الصلوات الخمس المفروضات في اليوم والليلة: الفجر، والظهر، والعصر، والمغرب، والعشاء، بشروطها وأركانها وواجباتها. 
 الثالث: تُخرِج الزكاة المفروضة، وهي عبادة مالية واجبة في كل مال بلغَ قدرًا مُحددًا في الشرع، تعطى لمستحقيها. 
 الرابع: تصوم رمضان، وهو الإمساك عن الأكل والشرب وغيرهما من المفطرات بنية التعبد، من طلوع الفجر إلى غروب الشمس. 
 الخامس: تحج البيت بقَصْد مكة لإقامة المناسك، تعبُّدًا لله عز وجل.
 ثم قال صلى الله عليه وسلم: أَلَا أُعَرِّفُك على الطريق المُوصِلة لأبواب الخير؟ وذلك بإتْبَاع تلك الفرائض بالنوافل: 
 أولًا: صوم التطوع، وهو مانع من الوقوع في المعاصي وذلك بكسر الشهوة، وإضعاف القوة.
 ثانيًا: صدقة التطوع تطفئ الخطيئة بعد اقترافها وتُذْهِبُها وتَمحو أثرَها.
 ثالثًا: صلاة التهجد في ثلث الليل الآخر، ثم قرأ صلى الله عليه وسلم قوله تعالى: {تتجافى جنوبهم} أي: تتباعد {عن المضاجع} أي: المراقد {يدعون ربهم} بالصلاة والذكر والقراءة والدعاء، {خوفا وطمعا ومما رزقناهم ينفقون، فلا تعلم نفس ما أخفي لهم من قرة أعين} أي ما تَقَرُّ به أعينُهم يوم القيامة وفي الجنة من نعيم، {جزاء بما كانوا يعملون}.
@@ -1131,50 +1226,87 @@
 Spørgsmålet, som Mu‘ādh – må Allāh være tilfreds med ham – stillede, er af stor betydning, fordi det i sandhed berører livets og eksistensens hemmelighed. Enhver skabning i denne verden – menneske eller djinn – ender enten i Paradis eller i Helvede. Derfor er dette spørgsmål så vægtigt.
 Adgangen til Paradis afhænger af at opfylde islāms fem søjler: ash-shahādatān (de to vidnesbyrd), aṣ-Ṣalāh (bønnen), az-Zakāt (den obligatoriske almisse), aṣ-Ṣawm (fasten) og al-Ḥadjdj (pilgrimsfærden).
 Religionens fundament, den mest ædle opgave og den højeste forpligtelse er Tawḥīd (troen på Allāhs Enhed) – at tilbede Ham alene – Han har ingen partnere.
 Allāhs barmhjertighed mod Sine tjenere viser sig i, at Han har åbnet døre til godhed, så de kan forsyne sig med midlerne til belønning og tilgivelse af synder.
 Dyden ved at komme Allāh nærmere gennem nawāfil (frivillige handlinger) efter at have udført de obligatoriske handlinger.
 Aṣ-Ṣalāh (bønnen) er for islām, hvad hovedpælen er for et telt – hvis den fjernes, styrter alt sammen.
 Forpligtelsen til at vogte sin tunge mod alt, der skader ens tro.
 At kontrollere, beherske og holdesin tunge tilbage  er roden til al godhed.</t>
   </si>
   <si>
     <t>صحيح بمجموع طرقه</t>
   </si>
   <si>
     <t>رواه الترمذي وابن ماجه وأحمد</t>
   </si>
   <si>
     <t>[صحيح بمجموع طرقه]</t>
   </si>
   <si>
     <t>[رواه الترمذي وابن ماجه وأحمد]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/da/browse/hadith/4303</t>
   </si>
   <si>
+    <t>ازهد في الدنيا يحبك الله، وازهد فيما عند الناس يحبك الناس</t>
+  </si>
+  <si>
+    <t>Udøv zuhd (رær afholdende),  over for det verdslige liv, så vil Allah elske dig, og afstå fra at begære det, som andre mennesker besidder, så vil menneskene elske dig</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي العَبَّاسِ سَهْلِ بْنِ سَعِدٍ السَّاعِدِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: جَاءَ رَجُلٌ إِلَى النَّبِيِّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ، فَقَالَ: يَا رَسُولَ اللَّهِ، دُلَّنِي عَلَى عَمَلٍ إِذَا عَمِلْتُهُ أَحَبَّنِي اللَّهُ وَأَحَبَّنِي النَّاسُ، فَقَالَ: «ازْهَدْ فِي الدُّنْيَا يُحِبُّكَ اللَّهُ، وَازْهَدْ فِيمَا عِنْدَ النَّاسِ يُحِبُّكَ النَّاسُ».</t>
+  </si>
+  <si>
+    <t>Overleveret af Abū al-‘Abbās Sahl Ibn Sa‘d as-Sā‘idī – må Allāh være tilfreds med ham Han berettede: En mand kom til Profeten – må Allāhs velsignelser og fred være med ham –  og sagde: "O Allāhs Sendebud, led mig til en handling, der, hvis jeg udfører den, vil få Allāh til at elske mig og folk til at elske mig." Han – må Allāhs velsignelser og fred være med ham – sagde: "Udøv zuhd (رær afholdende),  over for det verdslige liv, så vil Allah elske dig, og afstå fra at begære det, som andre mennesker besidder, så vil menneskene elske dig.."</t>
+  </si>
+  <si>
+    <t>سَأل رجل النبي صلى الله عليه وسلم أن يرشده إلى عمل إذا عمله أحبه الله وأحبه الناس، فقال له صلى الله عليه وسلم: يحبك الله إذا تركت الفاضل من الدنيا، وما لا ينفعك في الآخرة، وتركت ما قد يكون فيه ضرر في دينك، ويحبك الناس إذا زهدت بما في أيديهم من الدنيا؛ لأنهم يحبونها بطبعهم، ومن زاحمهم عليها أبغضوه، ومن تركها لهم أحبوه.</t>
+  </si>
+  <si>
+    <t>En mand bad Profeten – må Allāhs velsignelser og fred være med ham – om at vejlede ham til en handling, der, hvis han udførte den, ville føre til, at Allāh elskede ham, og folk elskede ham. Profeten – må Allāhs velsignelser og fred være med ham – forklarede, at Allāh vil elske den, der opgiver denne verdens overflod og det, som ikke vil gavne i Ākhirah (Det Hinsidige), samt det, der kan skade hans religion. Og folk vil elske den, der giver afkald på de verdslige ejendele, de selv elsker – for mennesker er naturligt draget mod denne verden. Den, der konkurrerer med dem om den, vækker deres modvilje, mens den, der overlader den til dem, vinder deres kærlighed.</t>
+  </si>
+  <si>
+    <t>فضيلة الزهد في الدنيا، وهو: أن يترك ما لا ينفع في الآخرة.
+الزهد مرتبته أعلى من الورع؛ لأن الورع ترك ما قد يضر، والزهد ترك ما لا ينفع في الآخرة.
+قال السندي: إن الدنيا محبوبة عند الناس فمن يزاحمهم فيها يصير مبغوضًا عندهم بقدر ذلك، ومن تركهم ومحبوبهم يكون محبوبًا في قلوبهم بقدر ذلك.</t>
+  </si>
+  <si>
+    <t>Dyden ved zuhd i denne verden – at opgive det, der ikke gavner i Ākhirah (Det Hinsidige).
+Zuhd har en højere rang end wara‘ (from tilbageholdenhed og gudsbevidst selvdisciplin), for wara‘ er at afholde sig fra det, der kan skade, mens zuhd er at opgive det, der ikke gavner i Det Hinsidige.
+As-Sindī – må Allāh være Ham barmhjertig – sagde: "Sandelig, denne verden er elsket af mennesker, så den, der konkurrerer med dem om den, vil blive hadet af dem i samme grad, mens den, der overlader den til dem og deres elskede ejendele, vil blive elsket i deres hjerter i samme grad."</t>
+  </si>
+  <si>
+    <t>رواه ابن ماجه وغيره بأسانيد حسنة</t>
+  </si>
+  <si>
+    <t>[رواه ابن ماجه وغيره بأسانيد حسنة]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/4307</t>
+  </si>
+  <si>
     <t>البر حسن الخلق، والإثم ما حاك في صدرك، وكرهت أن يطلع عليه الناس</t>
   </si>
   <si>
     <t>Al-Birr er [manifesteret i] god moral [Akhlāq], mens synd er det, der giver uro i dit hjerte [og får dig til at føle dig utilpas], og som du ville hade, at folk skulle få kendskab til</t>
   </si>
   <si>
     <t>عَنِ النَّوَّاسِ بْنِ سِمْعَانَ الْأَنْصَارِيِّ رضي الله عنه قَالَ: سَأَلْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ عَنِ الْبِرِّ وَالْإِثْمِ، فَقَالَ: «الْبِرُّ حُسْنُ الْخُلُقِ، وَالْإِثْمُ مَا حَاكَ فِي صَدْرِكَ، وَكَرِهْتَ أَنْ يَطَّلِعَ عَلَيْهِ النَّاسُ».</t>
   </si>
   <si>
     <t>Overleveret af an-Nawwās Ibn Sam‘ān al-Anṣārī – må Allāh være tilfreds med ham. Han berettede: Jeg spurgte Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – om al-Birr (godhed) og om synd. Han sagde: "Al-Birr er [manifesteret i] god moral [Akhlāq], mens synd er det, der giver uro i dit hjerte [og får dig til at føle dig utilpas], og som du ville hade, at folk skulle få kendskab til."</t>
   </si>
   <si>
     <t>سُئِلَ النبيُّ صلى الله عليه وسلم عن البر والإثم، فقال: 
 أعظم خِصَال البر حسن الخُلُق مع الله بالتقوى، ومع الخَلْق باحتمال الأذى، وقِلَّة الغَضب، وبسط الوجه، وطيب الكلام، والصلة والطاعة واللطف والمَبَرّة وحسن العشرة والصحبة. 
 وأما الإثم فما تَحَرَّك في النفس مِن المشتبهات وتردَّد دون أنْ ينشرح الصدر له، وحصل في القلب منه الشك، والخوف من كونه ذنبًا، ولم تُرِد أن تُظْهِرَه لكونه قبيحًا لأعيان وأماثل الناس وكُمَّلِهم، وذلك لأن النفس بطبعها تحب اطلاع الناس على خيرها، فإذا كَرِهَت الاطلاع على بعض أفعالها فهو إثم لا خير فيه.</t>
   </si>
   <si>
     <t>Profeten – må Allāhs velsignelser og fred være med ham – blev spurgt om al-Birr og synd. Han sagde:
 De største kendetegn ved al-Birr er god moral: over for Allāh gennem taqwā (gudsbevidsthed), og over for mennesker – ved at udholde skade fra dem, undgå vrede, møde andre med et smil, tale venligt, opretholde familiebånd, udvise lydighed, at vise velgerning, udvise godt samvær og være en god ledsager.
 Hvad angår synd, er det enhver tvivl eller uro, der opstår i sjælen, og som bliver hængende uden at hjertet finder ro ved det. Det efterlader tvivl og frygt i hjertet for, at det er en synd, og sjælen ønsker ikke at afsløre det – fordi det fremstår skamfuldt i de ædles, de fremtrædendes og de fuldkomnes øjne. For sjælen elsker af natur, at folk kender til dens gode handlinger. Hvis den hader, at andre kender til nogle af dens handlinger, så er det tegn på, at de er syndige og uden noget godt i sig.</t>
   </si>
   <si>
     <t>الحثُّ على مكارم الأخلاق؛ لأنّ حسن الخلق من أعظم خصال البر.
 الحق والباطل لا يلتبس أمرُهما على المؤمن، بل يعرف الحق بالنور الذي في قلبه، وينفر عن الباطل فينكره.
 من علامات الإثم  قلق القلب واضطرابه، وكراهة اطلاع الناس عليه.
@@ -1219,50 +1351,87 @@
 Profeten – må Allāhs velsignelser og fred være med ham –  blev spurgt: "Til hvem skal an-Naṣīḥah (oprigtighed) rettets til?" Han svarede:
 "Først: an-Naṣīḥah (oprigtighed) over for Allāh – Den Lovpriste, Den Ophøjede – ved oprigtigt at udføre handlinger udelukkende for Ham, uden at sætte partnere ved siden af Ham, ved at tro på Hans Rubūbiyyah (Herredømme), Hans ʾUlūhiyyah (Guddommelighed), Hans Asmā’ (Navne) og Hans Ṣifāt (Egenskaber), ved at ophøje Hans Befaling og ved at kalde andre til troen på Ham."
 For det andet: an-Naṣīḥah (oprigtighed) over for Hans Bog, den Ædle Koran: ved at tro, at den er Hans Ord, den sidste af Hans Bøger, og at den ophæver alle tidligere love. At ærbødigt respektere den, recitere den som den bør reciteres, handle efter dens klare āyāt (vers), acceptere dens tvetydige āyāt, forsvare den imod de forvrængede fortolkninger, som fordrejede fortolkere pålægger den, tage ved lære af dens formaninger, sprede dens viden og kalde folk til den.
 For det tredje: an-Naṣīḥah (oprigtighed ) over for Hans Sendebud Muḥammad – må Allāhs velsignelser og fred være med ham: At tro på, at han er den sidste af Sendebuddene, tro på det, han bragte, adlyde hans befalinger, undgå det, han forbød, og kun tilbede Allāh i overensstemmelse med det, han bragte. At ære hans ret, respektere ham, sprede hans budskab, udbrede hans lov og afvise de beskyldninger, der rettes mod ham.
 Fjerde: an-Naṣīḥah (oprigtighed) over for muslimernes ledere: – ved at støtte dem i at fastholde sandheden, ikke stride imod dem i deres lederskab, og ved at lytte til og adlyde dem i det, der er lydighed mod Allāh.
 Femte: an-Naṣīḥah (oprigtighed) over for muslimer – ved at vise dem godhed, kalde dem til det gode og til lydighed mod Allāh, afholde sig fra at skade dem, ønske dem det bedste og samarbejde med dem i retskaffenhed og gudsbevidsthed (birr wa-taqwā).</t>
   </si>
   <si>
     <t>الأمر بالنصيحة للجميع.
 عِظَم منزلة النصيحة من الدين.
 اشتمال الدين على الاعتقادات والأقوال والأعمال.
 من النصيحة تصفية النفس من الغش للمنصوح له وإرادة الخير له.
 حسن تعليم الرسول صلى الله عليه وسلم حيث يذكر الشيء مُجملًا ثم يُفصّله.
 البداءة بالأهم فالأهم، حيث بدأ النبي صلى الله عليه وسلم بالنصيحة لله، ثم لكتابه، ثم لرسوله صلى الله عليه وسلم ثم لأئمة المسلمين، ثم عامتهم.</t>
   </si>
   <si>
     <t>Befaling om at give an-Naṣīḥah (oprigtighed) til alle.
 Den høje status, an-Naṣīḥah har i dīn (religion).
 At religionen omfatter trosforestillinger, ord og handlinger.
 At an-Naṣīḥah indebærer at rense sig selv for bedrag over for den, der rådes, og at ønske ham det bedste.
 Profetens – må Allāhs velsignelser og fred være med ham – fremragende undervisningsmetode, hvor han først nævnte noget kort og derefter uddybede det.
 Vigtigheden af at begynde med det mest centrale: Profeten – må Allāhs velsignelser og fred være med ham – begyndte med an-Naṣīḥah over for Allāh, derefter Hans Bog, derefter Hans Sendebud – må Allāhs velsignelser og fred være med ham – derefter muslimernes ledere og til sidst de almindelige mennesker.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/da/browse/hadith/4309</t>
+  </si>
+  <si>
+    <t>الرضاعة تحرم ما تحرم الولادة</t>
+  </si>
+  <si>
+    <t>Amning forbyder, hvad fødsel forbyder</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ رَضِيَ اللَّهُ عَنْهَا عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «الرَّضَاعَةُ تُحَرِّمُ مَا تُحَرِّمُ الوِلَادَةُ».</t>
+  </si>
+  <si>
+    <t>Overleveret af ‘Ā’ishah – må Allāh være tilfreds med hende. Hun berettede : Profeten – må Allāhs velsignelser og fred være med ham – sagde: "Amning forbyder, hvad fødsel forbyder."</t>
+  </si>
+  <si>
+    <t>بيَّنَ النبيُّ صلى الله عليه وسلم أنه يحرم من الرضاع ما يحرم من الولادة والنسب من خال أو عم أو أخ...، وتبيح الرضاعة ما تبيح الولادة من الأحكام.</t>
+  </si>
+  <si>
+    <t>Profeten – må Allāhs velsignelser og fred være med ham – forklarede, at amning forbyder det samme, som fødsel og slægt gør forbudt – såsom onkler på mødrenes side, onkler på faderens side, brødre osv. – og at amning tilsvarende medfører de samme tilladelser som fødsel.</t>
+  </si>
+  <si>
+    <t>الحديث قاعدة في أحكام الرضاع.
+قال ابن حجر: قوله: (الرضاعة تحرم ما تحرم الولادة) أي: وتبيح ما تبيح، وهو بالإجماع فيما يتعلق بتحريم النكاح وتوابعه، وانتشار الحرمة بين الرضيع وأولاد المرضعة، وتنزيلهم منزلة الأقارب في جواز النظر والخلوة والمسافرة، ولكن لا يترتب عليه باقي أحكام الأمومة من التوارث ووجوب الإنفاق والعتق بالملك والشهادة والعقل وإسقاط القصاص.
+إثبات حكم التحريم بالرضاع تحريمًا مؤبدًا.
+دلت الأحاديث الأخرى أن التحريم بالرضاعة يثبت بخمس رضعات معلومات، وأن تكون في السنتين الأوليين.
+المحرمات بالنسب هن: الأمهات، ويدخل فيهنَّ الجدات، وإن علون من قبل الأمّ أو الأب. والبنات: ويدخل فيهنَّ بنات البنات، وبنات الأولاد، وإن سفلن. والأخوات: سواء أكنّ من قبل الأب والأم، أو من قبل أحدهما. والعمَّات: ويدخل فيهنّ جميع أخوات الأب الشقيقات وغير الشقيقات، وكذلك جميع أخوات أجدادك، وإن علون. والخالات: ويدخل فيهنّ جميع أخوات الأم الشقيقات، وغيرهنّ، وكذلك جميع أخوات الجدات، وإن علون، سواء أكنَّ جدات من الأب أم من الأم. وبنات الأخ، وبنات الأخت، ويدخل فيهنَّ بناتهنَّ، وإن سفلن.
+المحرمات بالرضاع، فيحرم من الرضاع ما يحرم من النسب، فكل امرأة حَرُمت من النسب حَرُمَ مثلها من الرضاع إلا أم أخيه وأخت ابنه من الرضاع فلا تحرم.</t>
+  </si>
+  <si>
+    <t>Denne ḥadīth udgør en qā‘idah fiqhiyyah (grundregel i retslæren) for reglerne om amning.
+Ibn Ḥadjar – må Allāh være ham barmhjertig – sagde: Hans – må Allāhs velsignelser og fred være med ham – udtalelse: "Amning forbyder, hvad fødsel forbyder," betyder også: "og tillader, hvad den tillader." Dette er enstemmigt fastslået med hensyn til forbuddet mod ægteskab og dets konsekvenser – det udbredte forbud mellem ammebarnet og ammens børn, og deres status som slægtninge med hensyn til tilladelse til at se på dem, være alene med dem og rejse med dem. De øvrige regler for moderskab – såsom arv, forsørgelsespligt, frigørelse gennem ejerskab, vidneudsagn, fornuft og afkald på gengældelse – gælder dog ikke i denne forbindelse.
+Fastslåelse af, at forbud gennem amning medfører et permanent  forbud.
+Andre aḥādīth viser, at forbud gennem amning fastslås ved fem kendte amninger, og at disse skal finde sted inden for de første to år.
+De, der er forbudt på grund af blodsbånd, er: 1. Mødre – hvilket inkluderer bedstemødre på både moderens og faderens side, uanset hvor langt tilbage i slægten de går. 2. Døtre – hvilket inkluderer sønnedøtre og døtres døtre, uanset hvor langt ned i slægten de går. 3. Søstre – uanset om de er gennem faderen, moderen eller en af dem. 4. Fastre (faderens søstre) – hvilket inkluderer alle faderens helsøstre og halvsøstre samt alle ens bedsteforældres søstre på faderens side, uanset hvor langt tilbage de går. 5.  Mostre (moderens søstre) – hvilket inkluderer alle moderens helsøstre og halvsøstre samt alle ens bedstemødres søstre på både moderens og faderens side, uanset hvor langt tilbage de går. 6. Brors døtre og søsters døtre – hvilket inkluderer deres døtre, uanset hvor langt ned i slægten de går.
+Forbudt ved amning er det samme, som er forbudt ved blodsbånd – enhver kvinde, der er forbudt på grund af blodsbånd, er også forbudt gennem amning, med undtagelse af: sin brors mor gennem amning (umm akhīhi min ar-Raḍā‘ah), og sin søns søster gennem amning (ukhtu ibnihi min ar-Raḍā‘ah) – disse er ikke forbudte.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/4311</t>
   </si>
   <si>
     <t>إن الحلال بين وإن الحرام بين</t>
   </si>
   <si>
     <t>”Sandelig, ḥalāl (det tilladte) er tydeligt, og ḥarām (det forbudte) er tydeligt</t>
   </si>
   <si>
     <t>عن النُّعمان بن بَشير رضي الله عنه قال: سَمِعْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ -وَأَهْوَى النُّعْمَانُ بِإِصْبَعَيْهِ إِلَى أُذُنَيْهِ-: «إِنَّ الْحَلَالَ بَيِّنٌ وَإِنَّ الْحَرَامَ بَيِّنٌ، وَبَيْنَهُمَا مُشْتَبِهَاتٌ لَا يَعْلَمُهُنَّ كَثِيرٌ مِنَ النَّاسِ، فَمَنِ اتَّقَى الشُّبُهَاتِ اسْتَبْرَأَ لِدِينِهِ وَعِرْضِهِ، وَمَنْ وَقَعَ فِي الشُّبُهَاتِ وَقَعَ فِي الْحَرَامِ، كَالرَّاعِي يَرْعَى حَوْلَ الْحِمَى يُوشِكُ أَنْ يَرْتَعَ فِيهِ، أَلَا وَإِنَّ لِكُلِّ مَلِكٍ حِمًى، أَلَا وَإِنَّ حِمَى اللهِ مَحَارِمُهُ، أَلَا وَإِنَّ فِي الْجَسَدِ مُضْغَةً، إِذَا صَلَحَتْ صَلَحَ الْجَسَدُ كُلُّهُ، وَإِذَا فَسَدَتْ فَسَدَ الْجَسَدُ كُلُّهُ، أَلَا وَهِيَ الْقَلْبُ».</t>
   </si>
   <si>
     <t>Overleveret af An-Nu‘mān Ibn Bashīr – må Allāh være tilfreds med ham. Han berettede: Jeg hørte Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sige - mens An-Nu‘mān pegede med fingrene mod sine ører: ”Sandelig, ḥalāl (det tilladte) er tydeligt, og ḥarām (det forbudte) er tydeligt, og mellem dem findes mushtabihāt (tvivlsomme sager), som mange mennesker ikke kender [sandheden om, hvorvidt de er tilladte eller forbudte]. Den, der undgår det tvivlsomme, beskytter sin religion og sin ære. Men den, der involverer sig i det tvivlsomme, vil til sidst falde i det forbudte – ligesom en hyrde, der lader sine dyr græsse nær al-Ḥimā (en afspærret mark), snart vil ende i den. Sandelig, hver konge har en ḥimā, og sandelig Allāhs ḥimā er det, Han har forbudt. Sandelig, der er en muḍghah (en kødstump) i kroppen; hvis den er sund, er hele kroppen sund, og hvis den er fordærvet, er hele kroppen fordærvet. Sandelig, det er hjertet.”</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم قاعدةً عامةً في الأشياء، وأنها تنقسم في الشريعة إلى ثلاثة أقسام: حَلال بَيِّن، وحرام بَيِّن، وأمور مشتبهات غير واضحة الحكم من حيث الحِلِّ والحُرْمة، لا يعلم حُكمَها كثير من الناس.
 فمَن ترك تلك الأشياء المشتبهة عليه سَلِم دينُه بالبُعد عن الوقوع في الحرام، وسَلِم له عِرضُه من كلام الناس بما يَعيبون عليه بسبب ارتكابه هذا المشتبه. 
 ومَن لم يجتنب المشتبهات فقد عَرَّض نفسَه إما بالوقوع في الحرام، أو نيل الناس من عرضه. 
 وضرب الرسول صلى الله عليه وسلم مثلًا ليُبيِّن حال من يرتكب الشبهات وأنه كالراعي يرعى ماشيتَه قُرْبَ أرضٍ قد حماها صاحبها، فتوشك ماشيةُ الراعي أن ترعى في هذا الحمى لقربها منه، فكذلك من يفعل ما فيه شبهة، فإنه بذلك يقترب من الحرام فيوشك أن يقع فيه. 
 وبعدها أخبر النبي صلى الله عليه وسلم أن في الجسد مضغة (وهي القلب) يصلح الجسد بصلاحها، ويفسد بفسادها.</t>
   </si>
   <si>
     <t>Profeten – må Allāhs velsignelser og fred være med ham – præciserer en generel regel vedrørende ting, som i den islamiske lovgivning opdeles i tre kategorier: klart ḥalāl (tilladt), klart ḥarām (forbudt) og mushtabihāt (tvivlsomme anliggender), hvis status er uklar med hensyn til tilladthed og forbud. Mange mennesker kender ikke deres retslige status.
 Den, der afholder sig fra disse tvivlsomme anliggender, vil få sin religion bevaret ved at undgå at falde i det forbudte, og hans ære vil blive beskyttet mod folks bebrejdelser og klandring for at have involveret sig i det tvivlsomme. Men den, der ikke undgår tvivlsomme anliggender, udsætter sig selv for enten at falde i det forbudte eller for, at hans ære angribes af mennesker. For at tydeliggøre dette gav Profeten – må Allāhs velsignelser og fred være med ham – et eksempel: Den, der begår tvivlsomme anliggender, ligner en hyrde, der græsser sine dyr tæt ved en mark, som ejeren har afspærret. Dyrene vil snart komme til at græsse i den afspærrede mark, fordi de er så tæt på. På samme måde vil den, der involverer sig i det tvivlsomme, hurtigt blive trukket ind i det forbudte. Derefter forklarede Profeten – må Allāhs velsignelser og fred være med ham – at der er en muḍghah (en kødstump) i kroppen, som er hjertet: hvis det er sundt og ret, bliver hele kroppen ret og velfungerende, og hvis det er fordærvet, bliver hele kroppen fordærvet.</t>
   </si>
   <si>
@@ -1849,50 +2018,94 @@
 من قواعد الشريعة: أن "الضرر يُزال"، فالشريعة لا تُقِرُّ الضرر، وتنكر الإضرار.</t>
   </si>
   <si>
     <t>Forbud mod gengælde med mere end det tilsvarende.
 At Allāh aldrig har befalet Sine tjenere noget, der skader dem.
 At skade og gengældende skade er forbudt – hvad enten det sker med ord, handling eller undladelse.
 Al-Djazā’ min djins al-‘amal – Gengældelse efter gerningens art – den, der skader andre, vil Allāh skade, og den, der pålægger andre vanskeligheder, vil Allāh pålægge vanskeligheder.
 Et af Sharī‘ahens grundlæggende principper er: "Skade skal fjernes." Sharī‘ah godkender ikke skade og forbyder at påføre andre skade.</t>
   </si>
   <si>
     <t>صحيح بشواهده</t>
   </si>
   <si>
     <t>رواه الدارقطني</t>
   </si>
   <si>
     <t>[صحيح بشواهده]</t>
   </si>
   <si>
     <t>[رواه الدارقطني]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/da/browse/hadith/4711</t>
   </si>
   <si>
+    <t>لا يحل دم امرئ مسلم إلا بإحدى ثلاث</t>
+  </si>
+  <si>
+    <t>En muslims blod er ikke tilladt [at udgyde] undtagen i ét af tre tilfælde</t>
+  </si>
+  <si>
+    <t>عَنِ ابنِ مَسعُودٍ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا يَحِلُّ دَمُ امْرِئٍ مُسْلِمٍ إِلَّا بِإِحْدَى ثَلَاثٍ: الثَّيِّبُ الزَّانِي، وَالنَّفْسُ بِالنَّفْسِ، وَالتَّارِكُ لِدِينِهِ المُفَارِقُ لِلْجَمَاعَةِ».</t>
+  </si>
+  <si>
+    <t>Overleveret af Ibn Masʿūd – må Allāh være tilfreds med ham – at han sagde: Allāhs Sendebud – må Allāhs velsignelser og fred være over ham – sagde: "En muslims blod er ikke tilladt [at udgyde] undtagen i ét af tre tilfælde: ath-thayyib (den tidligere gifte), som begår zinā (utugt), et liv for et liv, og den, der forlader sin religion og bryder med al-djamāʿah (fællesskabet)."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ دمَ المسلم حرام، إلا إنْ فعل واحدة من خصال ثلاث: 
+الأولى: مَن وقع في فاحشة الزنا، وقد تزوج بعقد صحيح؛ فيحل قتله بالرجم. 
+الثانية: من قَتل نفسًا معصومة عمدًا بغير حق، قُتل بشروطه. 
+الثالثة: الخارج عن جماعة المسلمين؛ إما بترك دينه الإسلام كله بالردة، أو المفارق بغير ردة بترك بعضه كأهل البغي، وقطاع الطريق، والمحاربين من الخوارج وغيرهم.</t>
+  </si>
+  <si>
+    <t>Profeten – må Allāhs velsignelser og fred være over ham – tydeliggjorde, at en muslims blod er ukrænkeligt, medmindre han begår ét af de tre nævnte tilfælde [handlinger]. Den første: Den, som falder i fāḥishah az-zinā (utugtens skamløse handling), efter at have indgået et gyldigt ægteskab, er det tilladt at henrette ved stening. Den anden: Den, som forsætligt dræber en nafs maʿṣūmah (et liv, der er ukrænkeligt [beskyttet]), uden ret, henrettes, når dets betingelser er opfyldt. Den tredje: Den, der træder ud af muslimernes djamāʿah (fællesskab), enten ved helt at forlade Islām gennem riddah (frafald), eller ved at bryde med fællesskabet uden riddah (frafald) ved at forlade en del af det, såsom ahl al-baghy (oprørsfolk), quṭṭāʿ aṭ-ṭarīq (vejrøvere) og de krigsførende blandt al-khawāridj (khāridjitterne) og andre.</t>
+  </si>
+  <si>
+    <t>تحريم فعل هذه الخصال الثلاث، وأن من فعل واحدة منها استحق عقوبة القتل: إما كفرًا، وهو المرتد عن الإسلام، وإما حدًّا، وهما: الثيب الزاني، والقاتل عمدًا.
+وجوب حفظ الأعراض ونقائها.
+وجوب احترام المسلم، وأنه معصوم الدم.
+الحث على التزام جماعة المسلمين وعدم مفارقتهم.
+حسن تعليم النبي صلى الله عليه وسلم حيث يَرِدُ كلامُه أحيانًا بالتقسيم؛ لأن التقسيم يحصر المسائل ويجمعها وهو أسرع حفظًا.
+شرع الله الحدودَ؛ لردع الجناة، ولحماية المجتمع ووقايتِه من الجرائم.
+تطبيق هذه الحدود هو من اختصاص ولي الأمر.
+أسباب القتل أكثر من ثلاثة، ولكنها لا تخرج عنها، قال ابن العربي المالكي: ولا تخرج عن هذه الثلاثة بحال، فإنَّ مَن سَحَرَ أو سب نبيَّ الله كفر، فهو داخل في التارك لدينه.</t>
+  </si>
+  <si>
+    <t>Forbuddet mod at begå disse tre handlinger, og at den, der begår én af dem, har gjort sig fortjent til dødsstraf: enten på grund af kufr (fornægtelse), nemlig ved riddah (frafald) fra Islām, eller som ḥadd (fastsat straf), nemlig for ath-thayyib (den tidligere gifte), som begår zinā (utugt), og for den, der forsætligt dræber.
+Pligten til at værne om al-aʿrāḍ (ære og seksuel ukrænkelighed) og bevare deres renhed.
+Pligten til at respektere muslimen, og at han er maʿṣūm ad-dam (ukrænkelig med hensyn til sit blod [liv]).
+al-ḥathth (opfordring) til at holde sig til muslimernes djamāʿah (fællesskab) og ikke bryde med dem.
+Profetens – må Allāhs velsignelser og fred være over ham – gode undervisningsmetode, idet han undertiden anvendte at-taqsīm (opdeling) i sin tale, fordi at-taqsīm (opdeling) afgrænser emnerne, samler dem og gør dem hurtigere at memorere.
+Allāh har foreskrevet al-ḥudūd (de fastsatte straffe) for at afskrække forbryderne og for at beskytte samfundet og værne det mod forbrydelser.
+Anvendelsen af al-ḥudūd (de fastsatte straffe) hører under walī al-amr (den retmæssige myndighed).
+Årsagerne til dødsstraf er flere end tre, men de falder alle ind under disse tre. Ibn al-ʿArabī al-Mālikī sagde: "De falder under ingen omstændigheder uden for disse tre. Den, der udøver siḥr (trolddom) eller håner en af Allāhs profeter, har begået kufr (vantro) og falder derfor ind under den, der forlader sin religion."</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/4714</t>
+  </si>
+  <si>
     <t>لا يزال لسانك رطبا من ذكر الله</t>
   </si>
   <si>
     <t>Hold din tunge fugtig med Allāhs dhikr (ihukommelse)</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللهِ بْنِ بُسْرٍ رضي الله عنه أَنَّ رَجُلاً قَالَ: يَا رَسُولَ اللهِ إِنَّ شَرَائِعَ الإِسْلاَمِ قَدْ كَثُرَتْ عَلَيَّ، فَأَخْبِرْنِي بِشَيْءٍ أَتَشَبَّثُ بِهِ، قَالَ: «لاَ يَزَالُ لِسَانُكَ رَطْبًا مِنْ ذِكْرِ اللَّهِ».</t>
   </si>
   <si>
     <t>Overleveret af ‘Abdullāh Ibn Busr – må Allāh være tilfreds med ham – at en mand sagde: “O Allāhs Sendebud, islām har mange love, og de er blevet for mange for mig. Fortæl mig noget, jeg kan gribe fat i og holde fast ved.” Han sagde: "Hold din tunge fugtig med Allāhs dhikr (ihukommelse)."</t>
   </si>
   <si>
     <t>شَكَى رجلٌ إلى النبيِّ صلى الله عليه وسلم بأن نوافل العبادات قد كَثرت عليه حتى عجز عنها لضعفه، ثم سألَ النبيَّ صلى الله عليه وسلم أنْ يَدلَّه على عملٍ يسيرٍ مُسْتجلِبٍ لثواب كثير يتعلق به ويستمسك. 
 فأرشده صلى الله عليه وسلم بأن يكون لسانه طَرِيًّا متحركًا من دوام ذكر الله سبحانه وتعالى في كل وقت وحال؛ من تسبيح وتحميد واستغفار ودعاء ونحو ذلك.</t>
   </si>
   <si>
     <t>En mand klagede over for  Profeten – må Allāhs velsignelser og fred være med ham – over, at de mange nawāfil (frivillige tilbedelseshandlinger) var blevet for mange for ham, og at han ikke havde kræfter til at udføre dem. Han bad derfor Profeten – må Allāhs velsignelser og fred være med ham – om at vejlede ham til en enkel handling, der tiltrækker stor belønning, som han kunne klamre sig til og holde urokkeligt fast ved.
 Profeten – må Allāhs velsignelser og fred være med ham – rådede ham til at holde sin tunge frisk og levende ved vedvarende dhikr (ihukommelse af Allāh) under alle forhold og på alle tidspunkter: gennem Tasbīḥ (at sige SubḥānAllāh – “Æret være Allāh”), Taḥmīd (at sige Al-Ḥamdu lillāh – “Al lovprisning tilkommer Allāh”), Istighfār (Astaghfirullāh – at bede Allāh om tilgivelse), du‘ā’ (påkaldelse) og lignende.</t>
   </si>
   <si>
     <t>فضل المداومة على ذكر الله تعالى.
 من عظيم فضل الله تيسير أسباب الأجر.
 تفاضل العباد في نصيبهم من أبواب البر والخير.
 كثرة ذكر الله باللسان تسبيحًا وتحميدًا وتهليلًا وتكبيرًا وغير ذلك مع مواطأة القلب يقوم مقام كثير من نوافل الطاعات.
 مراعاته صلى الله عليه وسلم للسائلين بإجابة كلٍّ بما يناسبه.</t>
@@ -1992,50 +2205,98 @@
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنه لو يُعطى الناس بمُجَرَّدِ دَعواهم مِن غير أدلّة ولا قرائن لادَّعى أُناسٌ أموالَ قومٍ ودماءَهم، ولكن يجب على المُدَّعِي تقديمُ البينةِ والدليلِ بما يُطالِب، فإن لم يكن له بينة فتُعرَضُ الدعوى على المُدَّعَى عليه، فإن أنكرها فعليه الحَلِفُ ويَبْرَأ.</t>
   </si>
   <si>
     <t>Profeten – må Allāhs velsignelser og fred være med ham –  forklarede, at hvis folk fik, hvad de påstår, blot fordi de rejser et krav uden beviser eller indicier, ville nogle mennesker kræve andres rigdom og liv. Den, der rejser et krav, er derfor forpligtet til at fremlægge bayyinah (bevis/dokumentation) for det, han påstår. Hvis han ikke har bevis, stilles sagen for den sagsøgte. Benægter han påstanden, skal han sværge en ed, og dermed bliver han frikendt.</t>
   </si>
   <si>
     <t>قال ابن دقيق العيد: وهذا الحديث أصل من أصول الأحكام، وأعظم مرجع عند التنازع والخصام.
 الشريعة جاءت لحماية أموال الناس ودمائهم عن التلاعب.
 القاضي لا يَحكم بعلمه وإنما يَرجع إلى البينات.
 كل من ادّعى دعوى خالية عن برهان فهي مردودة، وسواء كانت في الحقوق والمعاملات أو في مسائل الإيمان والعلم.</t>
   </si>
   <si>
     <t>Ibn Daqīq al-‘Eid – må Allāh være ham barmhjertig – sagde: "Denne ḥadīth er et grundlæggende princip for lovgivning og den vigtigste reference i tilfælde af tvister og konflikter."
 Shari‘ah kom for at beskytte folks rigdom og liv mod manipulation og misbrug – enhver form for bedragerisk omgang eller uretmæssig udnyttelse.
 En dommer afgør ikke ud fra sin egen viden, men baserer sig på de tilgængelige beviser.
 Enhver, der fremsætter en påstand uden beviser, skal afvises – uanset om den vedrører rettigheder og transaktioner eller spørgsmål om īmān (tro) og viden.</t>
   </si>
   <si>
     <t>رواه البيهقي</t>
   </si>
   <si>
     <t>[رواه البيهقي]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/da/browse/hadith/4722</t>
+  </si>
+  <si>
+    <t>ما ملأ آدمي وعاء شرا من بطن، بحسب ابن آدم أكلات يقمن صلبه، فإن كان لا محالة، فثلث لطعامه، وثلث لشرابه، وثلث لنفسه</t>
+  </si>
+  <si>
+    <t>Intet menneske fylder en beholder, der er værre end dets mave. Det er tilstrækkeligt for Adams søn at spise nogle få mundfulde, som holder hans ryg oprejst [dvs. bevarer hans styrke]. Men hvis det uundgåeligt er sådan, så [bør] en tredjedel til hans mad, en tredjedel til hans drikke og en tredjedel til hans åndedræt</t>
+  </si>
+  <si>
+    <t>عَنْ المِقْدَامِ بْنِ مَعْدِي كَرِبَ رَضِيَ اللَّهُ عَنْهُ قَالَ: سَمِعْتُ رَسُولَ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَا مَلأَ آدَمِيٌّ وِعَاءً شَرًّا مِنْ بَطْنٍ، بِحَسْبِ ابْنِ آدَمَ أَكَلاَتٌ يُقِمْنَ صُلْبَهُ، فَإِنْ كَانَ لَا مَحَالَةَ، فَثُلُثٌ لِطَعَامِهِ، وَثُلُثٌ لِشَرَابِهِ، وَثُلُثٌ لِنَفَسِهِ».</t>
+  </si>
+  <si>
+    <t>Overleveret af Al-Miqdām Ibn Ma‘dī Karib – må Allāh være tilfreds med ham. Han berettede: Jeg hørte Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sige: "Intet menneske fylder en beholder, der er værre end dets mave. Det er tilstrækkeligt for Adams søn at spise nogle få mundfulde, som holder hans ryg oprejst [dvs. bevarer hans styrke]. Men hvis det uundgåeligt er sådan, så [bør] en tredjedel til hans mad, en tredjedel til hans drikke og en tredjedel til hans åndedræt."</t>
+  </si>
+  <si>
+    <t>يرشدنا النبي الكريم صلى الله عليه وسلم إلى أصل من أصول الطب، وهي الوقاية التي يقي بها الإنسان صحته، وهي التقليل من الأكل، بل يأكل بقدر ما يسد رمقه ويقويه على أعماله اللازمة، وإن شر وعاء مُلئ هو البطن لما ينتج عن الشبع من الأمراض الفتاكة التي لا تحصى عاجلًا أو آجلًا باطنًا أو ظاهرًا.
+ثم إن الرسول صلى الله عليه وسلم قال: إذا كان الإنسان لابد له من الشبع، فليجعل الأكل بمقدار الثلث، والثلث الآخر للشرب، والثلث للنفس حتى لا يحصل عليه ضيق وضرر، وكسل عن تأدية ما أوجب الله عليه في أمر دينه أو دنياه.</t>
+  </si>
+  <si>
+    <t>Den noble Profet – må Allāhs velsignelser og fred være med ham – vejleder os til et grundlæggende princip inden for medicin: forebyggelse, hvorved mennesket beskytter sit helbred. Det sker ved at begrænse sit indtag – at spise nok til at stille sulten og styrke kroppen til de nødvendige gøremål, uden at fylde maven. For det værste kar at fylde er maven, da mæthed kan føre til utallige dødelige sygdomme – både på kort og langt sigt, både indvendigt og udvendigt. Profeten – må Allāhs velsignelser og fred være med ham – sagde dernæst: Hvis et menneske må mætte sig, så bør han gøre det på en måde, hvor en tredjedel er til mad, en tredjedel til drikke og en tredjedel til åndedræt. På den måde undgår han at opleve ubehag, skade eller sløvhed, som kan hindre ham i at udføre det, Allāh har pålagt ham – i både hans religiøse og verdslige anliggender.</t>
+  </si>
+  <si>
+    <t>عدم التوسع في الأكل والشرب، وهذا أصل جامع لأصول الطب كلها، لما في كثرة الشبع من الأمراض والأسقام.
+الغاية من الأكل، هي حفظ الصحة والقوة وبهما سلامة الحياة.
+لملء البطن من الطعام أضرار بدنية ودينية، قال عمر رضي الله عنه: «إياكم والبطنة، فإنها مفسدة للجسم ومكسلة عن الصلاة».
+الأكل من حيث الحكم على أقسام: واجب، وهو ما به تُحفظ الحياة ويؤدي تركه إلى ضرر. جائز، وهو ما زاد على القدر الواجب ولا يُخشى ضرره. مكروه، وهو ما يُخشى ضرره. محرم، وهو ما يُعلم ضرره. ومستحب، وهو ما يُستعان به على عبادة الله وطاعته، وقد أجمل ذلك في الحديث في ثلاث مراتب: أولها: ملء البطن. ثانيها: أكلات أو لقيمات يقمن صلبه. ثالثها: قوله: «ثلث لطعامه وثلث لشرابه وثلث لنفسه» وهذا كله إذا كان جنس المأكول حلالًا.
+الحديث قاعدة من قواعد الطب، وحيث إن علم الطب مداره على ثلاثة أصول: حفظ القوة والحمية والاستفراغ، فقد اشتمل الحديث على الأولين منها، كما في قوله تعالى : (وَكُلُوا وَاشْرَبُوا وَلَا تُسْرِفُوا إِنَّهُ لَا يُحِبُّ الْمُسْرِفِينَ) [الأعراف: 31].
+كمال هذه الشريعة حيث اشتملت على مصالح الإنسان في دينه ودنياه.
+من علوم الشريعة أصولُ الطب وأنواع منه، كما جاء في العسل والحبة السوداء.
+اشتمال أحكام الشريعة على الحكمة، وأنها مبنية على درء المفاسد وجلب المصالح.</t>
+  </si>
+  <si>
+    <t>At undgå overdreven spisning og drikning er et omfattende princip, som rummer grundlaget for hele medicinen, da overdreven mæthed fører til sygdomme og forskellige lidelser.
+Formålet med at spise er at opretholde sundhed og styrke – og dermed sikre livets bevarelse.
+At fylde maven med mad medfører både fysisk og åndelig skade. ‘Umar – må Allāh være tilfreds med ham – sagde: "Vogt jer mod at overspise, for det fordærver kroppen og gør en doven til at udføre Ṣalāh (bønnen)."
+Spisning er, med hensyn til de juridiske bestemmelser, opdelt i kategorier: 1. Wādjib (Obligatorisk): det, som bevarer livet, og hvis undladelse fører til skade. 2. Djāiz (tilladt): det, som overstiger den obligatoriske mængde, uden at der frygtes skade. 3. Makrūh (uønsket): det, hvor der er frygt for skade. Ḥarām (forbudt): det, hvor skaden er sikker og kendt. 4. Mustaḥabb (anbefalet): det, som hjælper mennesket til at tilbede og adlyde Allāh. Dette er opsummeret i ḥadīthen i tre kategorier: For det første, At fylde maven helt.; For det andet, At nøjes med små måltider eller bidder, der holder styrken oprejst.; For det tredje, hans udsagn: "En tredjedel til hans mad, en tredjedel til hans drikke og en tredjedel til hans åndedræt." Alt dette gælder dog kun, når den mad, der spises, er ḥalāl (lovlig).
+Denne ḥadīth udgør en qā‘idah (grundregel) inden for medicin. Da medicinvidenskaben bygger på tre principper – at bevare styrke, at afholde sig fra skadelige ting og at udrense kroppen – omfatter ḥadīthen de to første, som i Hans – Den Ophøjede – ord: " Spis, drik og ødsl ikke. Sandelig, Han elsker ikke dem, der ødsler." [Sūrah Al-Aʿrāf:7:31]
+Fuldkommenheden af denne Sharī‘ah ligger i, at den rummer menneskets interesser og goder i både religiøse og verdslige anliggender."
+Blandt Sharī‘ahens videnskaber er også medicinens grundprincipper og dens forskellige grene, som nævnt i aḥādīth om honning og sortkommen (al-ḥabbah al-sawdāʾ).
+Sharī‘ahens bestemmelser er båret af visdom – de bygger på at afværge det skadelige og fremme det gavnlige.</t>
+  </si>
+  <si>
+    <t>رواه الإمام أحمد والترمذي والنسائي وابن ماجه</t>
+  </si>
+  <si>
+    <t>[رواه الإمام أحمد والترمذي والنسائي وابن ماجه]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/4723</t>
   </si>
   <si>
     <t>من أحدث في أمرنا هذا ما ليس فيه فهو رد</t>
   </si>
   <si>
     <t>Enhver, der indfører noget i denne sag af vores [dvs. religionen], som ikke hører til den, så er det afvist</t>
   </si>
   <si>
     <t>عَنْ عَائِشَةَ رضي الله عنها قَالَتْ: قَالَ رَسُولُ اللهِ صلى الله عليه وسلم: «مَنْ أَحْدَثَ فِي أَمْرِنَا هَذَا مَا لَيْسَ فِيهِ فَهُوَ رَدٌّ» متفق عليه.
 ولمسلم: «مَنْ عَمِلَ عَمَلًا لَيْسَ عَلَيْهِ أَمْرُنَا فَهُوَ رَدٌّ».</t>
   </si>
   <si>
     <t>Overleveret af ‘Ā’ishah – må Allāh være tilfreds med hende –. Hun berettede : Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sagde: "Enhver, der indfører noget i denne sag af vores [dvs. religionen], som ikke hører til den, så er det afvist." [Ṣaḥīḥ al-Bukhārī og Ṣaḥīḥ Muslim].
 Muslim beretter også: "Enhver, der udfører en handling, der ikke er i overensstemmelse med vores sag, så er den afvist."</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ مَن اخترَعَ في الدِّينِ أو عَمِلَ عملًا لم يَدُل عليه دليلٌ من الكتاب والسنة، فهو مَردودٌ على صاحبِه غير مقبول عند الله.</t>
   </si>
   <si>
     <t>Profeten – må Allāhs velsignelser og fred være med ham –  klargør, at enhver, der indfører noget nyt i religionen – eller udfører en handling, som ikke har grundlag i Koranen og Sunnah – vil få sin handling afvist og tilbagevist til ham selv, uden at den accepteres hos Allāh.</t>
   </si>
   <si>
     <t>العبادات مبناها على ما جاء في الكتاب والسنة، فلا نعبد الله تعالى إلا بما شَرَعَ لا بالبدع والمُحْدَثات.
 الدين ليس بالرأي والاستحسان، وإنما بالاتباع للرسول صلى الله عليه وسلم.
 هذا الحديث دليلٌ على كمال الدين.
@@ -2164,56 +2425,50 @@
 وأن هذا الأمر قد كَتَبه الله عز وجل وقدّره وِفْقَ ما اقتضته حكمته وعلمه، ولا تبديل لما كتبه الله.</t>
   </si>
   <si>
     <t>Ibn ‘Abbās – må Allāh være tilfreds med dem begge – beretter, at han var en ung dreng, der red sammen med Profeten – må Allāhs velsignelser og fred være med ham. Profeten sagde til ham: ”Jeg vil lære dig nogle ord, gennem hvilke Allāh vil gavne dig.”
 At ”vogte Allāh” betyder at overholde Hans befalinger og undgå Hans forbud – således at Han finder dig blandt lydigheds- og hengivenhedshandlinger og ikke blandt synder og overtrædelser. Hvis du gør dette, vil belønningen være, at Allāh beskytter dig mod denne verdens og det hinsides ulykker og giver dig sejr i dine anliggender, uanset hvor du vender dig hen.
 ”Hvis du vil bede om noget, så bed kun Allāh, for Han alene besvarer dem, der beder.
 Hvis du søger hjælp, så søg kun hjælp hos Allāh.”
 ”Vær overbevist om, at ingen gavn kan nå dig – selvom alle jordens folk forenedes om at gavne dig – undtagen det, Allāh allerede har skrevet for dig. Og ingen skade kan ramme dig – selvom alle jordens folk forenedes om at skade dig – undtagen det, Allāh allerede har fastsat imod dig.”
 Alt dette er nedskrevet af Allāh – Den Mægtige og Den Ophøjede – og forordnet i overensstemmelse med Hans visdom og viden. Der findes ingen ændring i det, Allāh har bestemt.</t>
   </si>
   <si>
     <t>أهمية تعليم الصغار والأطفال أمورَ الدين من التوحيد والآداب وغير ذلك.
 الجزاء من جنس العمل.
 الأمر بالاعتماد على الله، والتوكل عليه دون غيره، وهو نعم الوكيل.
 الإيمان بالقضاء والقدر والرضا به، وأن الله قدر كل شيء.
 من أضاع أمر الله فإن الله يُضَيِّعُه ولا يَحفظُه.</t>
   </si>
   <si>
     <t>Vigtigheden af at undervise børn og unge i religionens grundlæggende anliggender – såsom Tawḥīd (troen på Allāhs enhed), etikette og andre fundamentale principper.
 Al-djazā’ min djins al-‘amal – Gengældelse efter gerningens art.
 En befaling om at have tillid til Allāh og forlade sig på Ham alene – for Han er den bedste beskytter.
 Īmān (tro) på qaḍā’ wa qadar (den guddommelige bestemmelse), at acceptere den med tilfredshed og at erkende, at alt er fastlagt af Allāh.
 At den, der forsømmer Allāhs befalinger, vil Allāh overlade ham til sig selv – og Han vil ikke beskytte ham.</t>
   </si>
   <si>
-    <t>رواه الترمذي</t>
-[...4 lines deleted...]
-  <si>
     <t>https://hadeethenc.com/da/browse/hadith/4811</t>
   </si>
   <si>
     <t>من كان يؤمن بالله واليوم الآخر فليقل خيرا أو ليصمت</t>
   </si>
   <si>
     <t>Den, der tror på Allāh og den Yderste Dag, skal tale godt eller tie stille</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه عن رسول الله صلى الله عليه وسلم قال: «مَنْ كَانَ يُؤْمِنُ بِاللهِ وَالْيَوْمِ الْآخِرِ فَلْيَقُلْ خَيْرًا أَوْ لِيَصْمُتْ، وَمَنْ كَانَ يُؤْمِنُ بِاللهِ وَالْيَوْمِ الْآخِرِ فَلْيُكْرِمْ جَارَهُ، وَمَنْ كَانَ يُؤْمِنُ بِاللهِ وَالْيَوْمِ الْآخِرِ فَلْيُكْرِمْ ضَيْفَهُ».</t>
   </si>
   <si>
     <t>Overleveret af Abū Hurayrah – må Allāh være tilfreds med ham. Han berettede: Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sagde: "Den, der tror på Allāh og den Yderste Dag, skal tale godt eller tie stille. Den, der tror på Allāh og den Yderste Dag, skal ære sin nabo. Den, der tror på Allāh og den Yderste Dag, skal ære sin gæst."</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ العبدَ المؤمن بالله واليوم الآخر الذي إليه معاده وفيه مجازاته بعمله، يَحُثُّه إيمانُه على فعل هذه الخصال: 
 الأولى: القول الحسن: من التسبيح والتهليل، والأمر بالمعروف، والنهي عن المنكر، والإصلاح بين الناس، فإنْ لم يفعل فلْيلزم السكوت ويَكُف أذاه ويحفظ لسانه. 
 الثاني: إكرام الجار: بالإحسان إليه وعدم إيذائه.
 الثالث: إكرام الضيف القادم لزيارتك: بطِيْبِ الكلام وإطعام الطعام ونحو ذلك.</t>
   </si>
   <si>
     <t>Profeten – må Allāhs velsignelser og fred være med ham – understreger, at den, der tror på Allāh og den Yderste Dag – hvor mennesket vender tilbage og bliver belønnet for sine gerninger – bliver motiveret af sin tro til at udvise disse egenskaber:
 1. At tale godt, såsom Tasbīḥ (SubḥānAllāh ¬– at lovprise Allāh) Tahlīl (Lā ilāha illā Allāh ¬– der er ingen gud [værdig til tilbedelse] undtagen Allāh), at påbyde det gode, forbyde det onde og skabe forsoning mellem mennesker. Hvis han ikke kan gøre det, bør han tie stille, afholde sig fra at skade andre og vogte sin tunge.
 2. At ære sin nabo – ved at behandle ham venligt og undlade at skade ham.
 3. At ære sin gæst – ved at tale venligt, sørge for mad og vise gæstfrihed på andre måder.</t>
@@ -2252,50 +2507,85 @@
 يا ابن آدم: لو كَثُرَت ذُنوبُك كثرةً تَملَأُ ما بينَ السَّماءِ والأرضِ بحيث تَبلُغُ أقطارَها وتَعُمَّ نَواحِيَها، ثمَّ استَغفَرتَني؛ محوت وغَفَرتُ لك جميعَها غيرَ مُبالٍ بكَثرتِها.
 يا ابنَ آدمَ: إنَّك لو أتيتَني بعدَ الموتِ بمِلْءِ الأرضِ ذُنوبًا ومَعاصِيَ، وكنتَ قد مِتَّ مُوحِّدًا لا تُشرِكُ بي شيئًا؛ لقابَلتُ هذه الذُّنوبَ والْمعاصِيَ، بمِلْئِ الأرض، مَغفِرةً؛ لأنَّني واسِعُ المغفرةِ، وأغفِرُ كل الذنوب إلا الشِّركَ.</t>
   </si>
   <si>
     <t>Profeten – må Allāhs velsignelser og fred være med ham – berettede, at Allāh Den Velsignet og Den Ophøjet – siger i denne ḥadīth Qudsī: “O Adams søn, så længe du påkalder Mig, håber på Min barmhjertighed og ikke fortvivler, vil Jeg skjule din synd og udslette den uden at bekymre Mig om den – selv hvis synden er blandt de største synder.” “O Adams søn, hvis dine synder var så talrige, at de fyldte rummet mellem himlen og jorden, nåede dens ender og omfattede alle dens egne, og du så bad Mig om tilgivelse, vil Jeg tilgive dig dem alle – uden at bekymre Mig om, hvor mange de er.”
 “O Adams søn, hvis du kommer til Mig efter døden med jorden fyldt af synder og overtrædelser, men du døde som muwaḥḥid (en, der bekender Tawḥīd – den rene monoteisme – uden at sætte partnere ved Min side), vil Jeg møde disse synder med jorden fyldt af tilgivelse. For Jeg er Den, der har uendelig tilgivelse, og Jeg tilgiver alle synder undtagen shirk (at sætte partnere ved siden af Mig).”</t>
   </si>
   <si>
     <t>سعة رحمة الله تعالى ومغفرته وفضله.
 فضل التوحيد، وأنَّ الله يغفر للموحدين الذنوب والمعاصي.
 خطر الشرك وأن الله لا يغفر للمشركين.
 قال ابن رجب: وقد تضمَّن هذا الحديث الأسباب الثلاثة التي تحصل بها مغفرة الذنوب: الأول: الدعاء مع الرجاء، الثاني: الاستغفار وطلب التوبة، الثالث: الموت على التوحيد.
 هذا الحديث مما يرويه النبي صلى الله عليه وسلم عن ربه، ويسمى بالحديث القدسي أو الإلهي، وهو الذي لفظه ومعناه من الله، غير أنه ليست فيه خصائص القرآن التي امتاز بها عما سواه، من التعبد بتلاوته والطهارة له والتحدي والإعجاز وغير ذلك.
 الذنوب ثلاثة أنواع: الأول: الشرك بالله؛ وهذا لا يغفره الله، قال الله عز وجل: {إنه من يشرك بالله فقد حرم الله عليه الجنة}، الثاني: ظلم العبد نفسه فيما بينه وبين ربه من ذنوب ومعاصي؛ فإن الله عز وجل يغفر ذلك، ويتجاوز إن شاء، الثالث: ذنوب لا يترك الله منها شيئًا؛ وهي ظلم العباد بعضهم بعضًا، فلا بد من القصاص.</t>
   </si>
   <si>
     <t>Allāhs – Den Ophøjede – vidtfavnende barmhjertighed, tilgivelse og nåde.
 Tawḥīds (troen på Allāhs Enhed) dyd, og at Allāh tilgiver al-Muwaḥḥidīn (dem, der bekender Hans Enhed) deres synder og overtrædelser.
 Faren ved shirk (sætte partnere ved siden af Allāh), og at Allāh ikke tilgiver al-Mushrikīn (afgudsdyrkere).
 Ibn Radjab – må Allāh være ham barmhjertig – sagde: "Denne ḥadīth indeholder de tre grunde, hvorved synder tilgives: For det første – du‘ā’ (påkaldelse) sammen med håb. For det andet – at søge tilgivelse og angre. For det tredje – at dø på Tawḥīd."
 Denne ḥadīth er en beretning, som Profeten – må Allāhs velsignelser og fred være med ham – viderebringer fra sin Herre. Den kaldes en ḥadīth Qudsī eller guddommelig ḥadīth, og dens ord og mening stammer fra Allāh. Den besidder dog ikke de særpræg, som Koranen har, såsom påbuddet om tilbedelse ved recitation, nødvendigheden af rituel renhed ved berøring, udfordringen det mirakuløse og så videre.
 Synder er af tre typer: 1. Shirk med Allāh – dette tilgiver Han ikke. Allāh – Den Mægtige og Den Ophøjet – siger: Sandelig, den, der sætter partnere ved siden af Allāh, [for] ham har Allāh sandelig forbudt al-Djannah [Paradiset].” [Sūrah Al-Māʾidah:5:72]  2. At en tjener begår uret mod sig selv gennem synder og overtrædelser mellem ham og hans Herre – dette tilgiver Allāh – Den Mægtige og Den Ophøjede –og overser, hvis Han vil.  3. Synder, som Allāh ikke lader ustraffede – nemlig at tjenerne begår uret mod hinanden. For disse er gengældelse uundgåelig.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/da/browse/hadith/5456</t>
+  </si>
+  <si>
+    <t>ألحقوا الفرائض بأهلها، فما بقي فلأولى رجل ذكر</t>
+  </si>
+  <si>
+    <t>Giv al-farāʾiḍ (de fastsatte arveandele) til dem, der har ret til dem. Det, der derefter måtte være tilbage, tilfalder den nærmeste mandlige arving</t>
+  </si>
+  <si>
+    <t>عَنِ ابْنِ عَبَّاسٍ رَضِيَ اللَّهُ عَنْهُمَا عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «أَلْحِقُوا الفَرَائِضَ بِأَهْلِهَا، فَمَا بَقِيَ فَلِأَوْلَى رَجُلٍ ذَكَرٍ».</t>
+  </si>
+  <si>
+    <t>Overleveret af Ibn ʿAbbās – må Allāh være tilfreds med dem begge – at Profeten – må Allāhs velsignelser og fred være over ham – sagde: "Giv al-farāʾiḍ (de fastsatte arveandele) til dem, der har ret til dem. Det, der derefter måtte være tilbage, tilfalder den nærmeste mandlige arving."</t>
+  </si>
+  <si>
+    <t>يأمر النبي صلى الله عليه وسلم القائمين على قسمة التركة أن يوزعوها على مستحقيها بالقسمة العادلة الشرعية كما أراد الله تعالى، فيعطى أصحاب الفروض المقدرة فروضهم في كتاب الله، وهي الثلثان والثلث والسدس والنصف والربع والثمن، فما بقى بعدها، فإنه يعطى إلى من هو أقرب إلى الميت من الرجال، ويسمون العصبة.</t>
+  </si>
+  <si>
+    <t>Profeten – må Allāhs velsignelser og fred være over ham – påbyder dem, der forestår fordelingen af boet, at fordele det blandt dem, der har ret til det, efter den retfærdige sharʿī (islamisk lovmæssige) fordeling, sådan som Allāh – ophøjet er Han – har villet. Så gives aṣḥāb al-furūḍ (indehaverne af de fastsatte arveandele) deres fastsatte andele i Allāhs Skrift, nemlig to tredjedele, en tredjedel, en sjettedel, halvdelen, en fjerdedel og en ottendedel. Det, der derefter måtte være tilbage, gives til den mandlige slægtning, som er nærmest den afdøde. Disse kaldes al-ʿaṣabah (de mandlige restarvinger).</t>
+  </si>
+  <si>
+    <t>الحديث قاعدة في قسمة التركة.
+أن قسمة الفرائض تكون بالبداءة بأهل الفرائض.
+أن ما بقي بعد الفروض للعصبة.
+تقديم الأقرب فالأقرب فلا يرث عاصب بعيد كالعم، مع وجود عاصب قريب كالأب.
+أنه لا شيء للعاصب إذا استغرقت الفروض التركة، أي لم يبق منها شيئًا.</t>
+  </si>
+  <si>
+    <t>Ḥadīthen udgør et grundprincip for fordelingen af boet.
+Fordelingen af al-farāʾiḍ (de fastsatte arveandele) begynder med aṣḥāb al-furūḍ (indehaverne af de fastsatte arveandele).
+Det, der måtte være tilbage efter al-furūḍ (de fastsatte arveandele), tilfalder al-ʿaṣabah (de mandlige restarvinger).
+Den nærmeste gives forrang frem for den næstnærmeste. En fjern ʿāṣib (mandlig restarving), såsom en farbror, arver derfor ikke, når der findes en nær ʿāṣib (mandlig restarving), såsom faderen.
+Der tilfalder al-ʿāṣib (den mandlige restarving) intet, hvis al-furūḍ (de fastsatte arveandele) tilsammen udgør hele boet, dvs. at der intet er tilbage af det.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/5887</t>
   </si>
   <si>
     <t>لا يؤمن أحدكم حتى أكون أحب إليه من والده وولده والناس أجمعين</t>
   </si>
   <si>
     <t>Ingen af jer tror oprigtigt, før jeg er mere elsket af ham end hans far, hans barn og hele menneskeheden</t>
   </si>
   <si>
     <t>عن أنس رضي الله عنه قال: قال النبي صلى الله عليه وسلم: «لَا يُؤْمِنُ أَحَدُكُمْ حَتَّى أَكُونَ أَحَبَّ إِلَيْهِ مِنْ وَالِدِهِ وَوَلَدِهِ وَالنَّاسِ أَجْمَعِينَ».</t>
   </si>
   <si>
     <t>Overleveret af Anas – må Allāh være tilfreds med ham . Han berettede: Profeten – må Allāhs velsignelser og fred være med ham – sagde: "Ingen af jer tror oprigtigt, før jeg er mere elsket af ham end hans far, hans barn og hele menneskeheden."</t>
   </si>
   <si>
     <t>يُخْبِرُنا رسولُ الله صلى الله عليه وسلم أنَّ المسلم لا يكون كاملَ الإيمان حتى يُقَدِّمَ محبةَ رسولِ الله صلى الله عليه وسلم على محبة أمه وأبيه وابنه وابنته والناس أجمعين، وهذه المحبة تقتضي طاعتَه ونصرتَه، وتركَ معصيتِه.</t>
   </si>
   <si>
     <t>Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – gør os opmærksom på, at en muslim ikke opnår fuldkommen tro, før kærligheden til Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sættes højere end kærligheden til ens mor, far, søn, datter og hele menneskeheden. Denne kærlighed indebærer lydighed over for ham, støtte til ham samt at afholde sig fra at være ulydig imod ham.</t>
   </si>
   <si>
     <t>وجوب محبة الرسول صلى الله عليه وسلم، وتقديمها على محبَّة كل مخلوق.
  من علامة كمال المحبة: نَصرُ سنة رسول الله، وبذل النفس والمال في ذلك.
  محبة الرسول صلى الله عليه وسلم تقتضي طاعتَه فيما أمر وتصديقَه فيما أخبر واجتناب ما نهى عنه وزجر، واتباعَه وترك البدع.
 حق النبي صلى الله عليه وسلم أعظم وآكَدُ من كل الناس؛ لأنه كان سببًا في هدايتِنا من الضلالة واستنقاذِنا من النار والفوز بالجنة.</t>
   </si>
@@ -4444,91 +4734,132 @@
 2. Når han indgår en pagt, opfylder han den ikke og svigter sin partner.
 3. Når han giver et løfte, opfylder han det ikke og svigter det.
 4.	Når han strides, bliver hans fjendtlighed voldsom – han forlader sandheden, manipulerer for at ugyldiggøre den og griber til løgn og falskhed.
 Hykleri betyder at fremvise det modsatte af, hvad man skjuler. Denne betydning findes hos den, der udviser disse træk: Hans hykleri viser sig i forhold til dem, han taler med, lover, betros, strides med eller indgår pagter med. Det gør ham dog ikke til en hykler i trosmæssig forstand, der udadtil viser islām og indadtil skjuler vantro. Enhver, der besidder et af disse træk, bærer et tegn på hykleri, indtil han forlader det.</t>
   </si>
   <si>
     <t>بيان بعض علامات المنافق للتخويف والتحذير من الوقوع فيها.
 المقصود من الحديث: أن هذه الخصالَ خصالُ نفاق، وصاحبُها شبيهٌ بالمنافقين في هذه الخصال، ومتخلِّق بأخلاقهم، لا أنه منافق يظهر الإسلام وهو يبطن الكفر، وقيل هذا محمول على من غَلَبت عليه هذه الخصال وتهاونَ بها، واستخفَّ بأمرها؛ فإن من كان كذلك كان فاسد الاعتقاد غالبًا.
 قال الغزالي: أصل الديانة منحصر في ثلاث: القول، والفعل، والنية، فنبَّه على فساد القول بالكذب، وعلى فساد الفعل بالخيانة، وعلى فساد النية بالخُلْف؛ لأن خُلْفَ الوعد لا يقدح إلا إذا كان العزم عليه مقارنًا للوعد، أما لو كان عازمًا ثم عرض له مانع أو بدا له رأيٌ فهذا لم توجد منه صورة النفاق.
 النفاق نوعان: نفاق اعتقاديٌّ يُخرِجُ صاحبَه عن الإيمان، وهو إظهار الإسلام وإخفاء الكفر، ونفاق عَمَلِيٌّ، وهو التشبُّه بالمنافقين في أخلاقهم، وهذا لا يُخرِجُ صاحبَه عن الإيمان، إلا أنه كبيرة من الكبائر.
 قال ابن حجر: وقد أجمع العلماء على أن من كان مُصدِّقًا بقلبه ولسانه وفعل هذه الخصال لا يُحكَم عليه بكفر، ولا هو مُنافق يخلد في النار.
 قال النووي: وقال جماعة من العلماء: المراد به المنافقون الذين كانوا في زمن النبي صلى الله عليه وسلم فحدَّثوا بإيمانهم، وكذَّبوا، واؤتمنوا على دينهم فخانوا، ووعدوا في أمر الدين ونصره فأخلفوا، وفَجَروا في خصوماتهم.</t>
   </si>
   <si>
     <t>Den tydeliggør nogle af tegnene på en hykler for at vække frygt og advare mod at falde i dem.
 Hovedbudskabet i ḥadīthen er, at disse træk er kendetegn ved hykleri. Den, der besidder dem, ligner hyklerne i moral og adfærd, men er ikke en hykler i trosmæssig forstand, der skjuler vantro bag islām. Nogle lærde har forklaret, at dette gælder for den, hos hvem disse træk er fremherskende, som tager dem let og undervurderer deres alvor – en sådan person er ofte svækket i troen.
 Al-Ghazālī – må Allāh være ham barmhjertig – sagde: ”Religionens fundament bygger på tre ting: tale, handling og intention. Talen fordærves af løgn, handlingen fordærves af forræderi og intentionen fordærves af svigt. Brud på et løfte regnes kun som hykleri, hvis man allerede ved afgivelsen havde besluttet sig for ikke at opfylde det. Hvis der senere opstår en hindring, eller man ændrer mening, er det ikke hykleri.”
 Hykleri er af to typer: – Nifāq i‘tiqādī (trosmæssigt hykleri) – at vise islām udadtil, mens man i sit indre fornægter den. Dette ophæver troen.  Nifāq ʿamalī – (adfærdsmæssigt hykleri) – at efterligne hyklernes moral og adfærd. Det ophæver ikke troen, men er blandt de store synder.
 Ibn Ḥadjar – må Allāh være ham barmhjertig – sagde: "De lærde er enige om, at den, der oprigtigt tror i sit hjerte og med sin tunge, men falder i disse træk, ikke dømmes som vantro og ikke vil forblive i Helvede for evigt.”
 An-Nawawī – må Allāh være ham barmhjertig – sagde: ”Nogle lærde mente, at dette særligt henviser til de hyklere, der levede på Profetens – må Allāhs velsignelser og fred være med ham –  tid: de bekendte tro, men løj; de blev betroet deres religion, men forrådte den; de lovede støtte til islām, men svigtede; og de handlede uretfærdigt i deres diskussioner.”</t>
   </si>
   <si>
     <t>https://hadeethenc.com/da/browse/hadith/65124</t>
   </si>
   <si>
+    <t>من حسن إسلام المرء تركه ما لا يعنيه</t>
+  </si>
+  <si>
+    <t>Blandt en persons ḥusn al-islām (skønhed og fuldkommenhed i hans islām) er, at han lader det ligge, som ikke vedkommer ham</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مِنْ حُسْنِ إِسْلَامِ المَرْءِ تَرْكُهُ مَا لَا يَعْنِيهِ».</t>
+  </si>
+  <si>
+    <t>Overleveret af Abū Hurayrah – må Allāh være tilfreds med ham. Han berettede: Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sagde: "Blandt en persons ḥusn al-islām (skønhed og fuldkommenhed i hans islām) er, at han lader det ligge, som ikke vedkommer ham."</t>
+  </si>
+  <si>
+    <t>بين النبي صلى الله عليه وسلم: أن من كمال محاسن إسلام المسلم وتمام إيمانه، ابتعاده عما لا يعنيه ولا يخصه ولا يهمه وما لا يفيده من الأقوال والأفعال، أو مما لا يعنيه من أمور الدين والدنيا، فالاشتغال بما ليس للإنسان ربما شغله عما يعنيه، أو أداه إلى ما يلزمه اجتنابه؛ فإن الإنسان مسؤول عن أعماله يوم القيامة.</t>
+  </si>
+  <si>
+    <t>Profeten – må Allāhs velsignelser og fred være med ham –  forklarede, at en del af fuldkommenheden i en muslims islām og af hans tro er, at han afholder sig fra det, der ikke angår ham, ikke er af betydning for ham, ikke gavner ham eller ikke vedkommer ham – hvad enten det er ord eller handlinger, og hvad enten det vedrører religiøse eller verdslige forhold. At beskæftige sig med det, der ikke vedrører mennesket, kan nemlig distrahere ham fra det, der virkelig angår ham, eller føre ham til det, han bør undgå. For sandelig, mennesket vil blive holdt ansvarlig for sine handlinger på Dommedag.</t>
+  </si>
+  <si>
+    <t>الناس يتفاوتون في الإسلام، وأنه يزداد حسنًا ببعض الأعمال.
+ترك اللغو والفضول من الأقول والأفعال دليل على كمال إسلام المرء.
+الحث على الاشتغال فيما يعني المرءَ من شؤون دِينه ودنياه، فإذا كان مِن حُسن إسلام المرء تركه ما لا يعنيه، فمِن حُسنه إذًا اشتغالُه فيما يعنيه.
+قال ابن القيم رحمه الله : وقد جمع النبي صلى الله عليه وسلم الورع كله في كلمة واحدة، فقال: «من حسن إسلام المرء: تركُه ما لا يعنيه»، فهذا يعم الترك لما لا يعني: من الكلام، والنظر، والاستماع، والبطش، والمشي، والفكر، وسائر الحركات الظاهرة والباطنة، فهذه كلمة شافية في الورع.
+قال ابن رجب: هذا الحديث أصل من أصول الأدب.
+الحث على طلب العلم؛ لأن به بعرف الإنسان ما يعنيه مما لا يعنيه.
+الأمر بالمعروف والنهي عن المنكر والنصيحة مما تعني الإنسان؛ لأنه مأمور بها.
+يدخل في عموم معنى الحديث: الابتعاد عما لا يعني مما حرم الله عزوجل وما كرهه النبي صلى الله عليه وسلم، وكذلك ما لا يحتاج إليه من أمور أخروية كحقائق الغيب وتفاصيل الحكم في الخلق والأمر، ومنها السؤال والبحث عن مسائل مقدرة ومفترضة لم تقع، أو لا تكاد تقع، أو لا يتصور وقوعها.</t>
+  </si>
+  <si>
+    <t>Folk varierer i deres niveau af islām, og en persons islām øges i fortræffelighed gennem bestemte handlinger.
+At afholde sig fra laghw  (tom tale ) og fra fuḍūl (overflødige) ord og handlinger  er et tegn på en persons fuldkomne islām.
+Opfordring til at engagere sig i det, der virkelig angår mennesket – i både religion og verdslige anliggender. For hvis en persons gode islām indebærer at undgå det, der ikke vedrører ham, så består hans godhed også i at beskæftige sig med det, der faktisk vedrører ham.
+Ibn al-Qayyim – må Allāh være ham barmhjertig – sagde: Profeten – må Allāhs velsignelser og fred være med ham – samlede hele wara‘ (from tilbageholdenhed og gudsbevidst selvdisciplin) i én sætning, da han sagde: "Blandt en persons ḥusn al-islām (skønhed og fuldkommenhed i hans islām) er, at han lader det ligge, som ikke vedkommer ham." Dette omfatter at opgive det, der ikke vedrører ham i tale, syn, lytning, berøring, gang, tanker og alle andre ydre og indre handlinger. Det er en altomfattende erklæring om wara‘.
+Ibn Radjab – må Allāh være ham barmhjertig – sagde: Denne ḥadīth udgør et grundlæggende princip for god opførsel og etikette.
+Opfordring til at søge viden, for gennem den lærer mennesket at skelne mellem det, der vedrører ham, og det, der ikke gør.
+Al-’Amr bil-Ma‘rūf (at påbyde det gode), an-nahy ‘an al-Munkar (forbyde det onde) og give oprigtig rådgivning er blandt de ting, der vedkommer mennesket, da de er befalet.
+Den generelle betydning af ḥadīthen indbefatter: at undgå alt, hvad der ikke vedkommer mennesket – hvad enten det er forbudt af Allāh – Den Mægtige og Den Ophøjede – eller det, som Profeten – må Allāhs velsignelser og fred være med ham – misbilligede, samt det, der ikke er nødvendigt af overjordiske anliggender. Dette inkluderer spekulation om al-Ghayb (det usete) eller detaljerede spørgsmål om skabelse og befaling, og ligeledes hypotetiske eller konstruerede problemstillinger, som aldrig er indtruffet, næppe vil indtræffe, eller som slet ikke er tænkelige.</t>
+  </si>
+  <si>
+    <t>رواه الترمذي وغيره</t>
+  </si>
+  <si>
+    <t>[رواه الترمذي وغيره]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/65255</t>
+  </si>
+  <si>
     <t>إن الله فرض فرائض فلا تضيعوها، وحد حدودا فلا تعتدوها، وحرم أشياء فلا تنتهكوها، وسكت عن أشياء رحمة لكم غير نسيان فلا تبحثوا عنها</t>
   </si>
   <si>
     <t>Sandelig, Allāh har foreskrevet forpligtelser, så forsøm dem ikke. Han har fastsat grænser, så overskrid dem ikke. Han har forbudt ting, så gør jer ikke skyldige i at overtræde dem. Og Han har forholdt sig tavs om ting af barmhjertighed for jer – ikke af glemsomhed – så søg ikke efter dem</t>
   </si>
   <si>
     <t>عَنْ أَبِي ثَعْلَبَةَ الخُشَنِيِّ جُرْثُومِ بن نَاشِرٍ رَضِيَ اللَّهُ عَنْهُ عَنْ رَسُولِ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَال: «إِنَّ اللَّهَ فَرَضَ فَرَائِضَ فَلَا تُضَيِّعُوهَا، وَحَدَّ حُدُودًا فَلَا تَعْتَدُوهَا، وَحَرَّمَ أَشْيَاءَ فَلَا تَنْتَهِكُوهَا، وَسَكَتَ عَنْ أَشْيَاءَ رَحْمَةً لَكُمْ غَيْرَ نِسْيَانٍ فَلَا تَبْحَثُوا عَنْهَا».</t>
   </si>
   <si>
     <t>Overleveret af Abū Tha'labah al-Khushanī Djurthūm Ibn Nāshir  – må Allāh være tilfreds med ham. Han berettede: Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sagde: "Sandelig, Allāh har foreskrevet forpligtelser, så forsøm dem ikke. Han har fastsat grænser, så overskrid dem ikke. Han har forbudt ting, så gør jer ikke skyldige i at overtræde dem. Og Han har forholdt sig tavs om ting af barmhjertighed for jer – ikke af glemsomhed – så søg ikke efter dem."</t>
   </si>
   <si>
     <t>يخبر النبي صلى الله عليه وسلم أن الله أوجب أشياء وفرض فرائض فالتزموها ولا تفرطوا فيها بالترك أو التهاون فيها، وجعل لكم حواجز وزواجر مقدرةً تحجزكم وتزجركم عما لا يرضاه، فلا تزيدوا عليها عمَّا أمر به الشرع، وحرم محرمات فلا تتناولوها ولا تقربوها، وما عدا ذلك تركها وسكت عنها رحمة بعباده، فتبقى على أصل إباحتها فلا تبحثوا عنها.</t>
   </si>
   <si>
     <t>Profeten – må Allāhs velsignelser og fred være med ham – oplyser, at Allāh har gjort visse ting obligatoriske og pålagt forpligtelser. I skal forpligte jer til dem og ikke forsømme dem – hverken ved at opgive dem helt eller ved at være sløsede i udførelsen. Og Han har sat for jer nøje fastsatte barrierer og afskrækkelser, som både holder jer tilbage og afskrækker jer fra det, Han ikke er tilfreds med – så I må ikke føje noget til ud over det, som Sharī‘ah har befalet. Og Han har erklæret bestemte ting for at være forbudte – så begå dem ikke og nærm jer dem heller ikke. Og alt ud over dette har Han ladet være og forholdt Sig tavs om – som en barmhjertighed for Sine tjenere – og de forbliver derfor i deres oprindelige tilstand af tilladelse. Så grav ikke i dem.</t>
   </si>
   <si>
     <t>الحديث دليل على أن الله هو المشرع فالأمر بيده سبحانه.
 تضمن الحديث قواعد الشرع حكمًا وإباحةً؛ إذ الحكم الشرعي إمَّا مسكوتٌ عنه أو متكلَّم به، وهو إما: مأمورٌ به وجوبًا أو ندبًا، أو منهيٌّ عنه تحريمًا أو كراهةً، أو مباحٌ.
 أن ما سكت الله عنه فلم يفرضه، ولم يحده، ولم ينه عنه فهو الحلال.
 حسن بيان النبي صلى الله عليه وسلم حيث ساق الحديث بهذا التقسيم الواضح البين .
 وجوب المحافظة على فرائض الله تعالى.
 تحريم التعدي على حدود الله تعالى.</t>
   </si>
   <si>
     <t>Ḥadīthen er bevis på, at Allāh alene er Lovgiveren – autoriteten (til at påbyde og forbyde) er i Hans – Den Lovpriste – hænder.
 Ḥadīthen rummer principperne for Sharī‘ah i både bestemmelse og tilladelse: Den juridiske regel er enten omtalt eller tavs. Hvis den er omtalt, er den enten befalet (obligatorisk eller anbefalet), forbudt (ḥarām eller frarådet) eller tilladt. Hvis den er tavs, forbliver den i sin oprindelige tilstand af tilladelse.
 Det, som Allāh har forholdt Sig tavs om – uden at foreskrive det, afgrænse det eller forbyde det – er tilladt.
 Profeten – må Allāhs velsignelser og fred være med ham – udviste en fremragende tydeliggørelse, da han fremførte denne ḥadīth med en klar og tydelig opdeling.
 Det er en forpligtelse at værne om Allāhs – Den Ophøjede – påbud.
 Forbud mod at overskride de grænser, som Allāh  – Den Ophøjede –har fastsat.</t>
   </si>
   <si>
-    <t>قال النووي: حديث حسن</t>
-[...1 lines deleted...]
-  <si>
     <t>رواه الدارقطني في سننه، وغيره</t>
-  </si>
-[...1 lines deleted...]
-    <t>[قال النووي: حديث حسن]</t>
   </si>
   <si>
     <t>[رواه الدارقطني في سننه وغيره]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/da/browse/hadith/66510</t>
   </si>
   <si>
     <t>Handlinger er kun [gyldige] efter intentioner, og enhver person vil få det, han havde til hensigt</t>
   </si>
   <si>
     <t>عَنْ أَمِيرِ المُؤْمِنِينَ أَبِي حَفْصٍ عُمَرَ بْنِ الخَطَّابِ رضي الله عنه قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إنَّمَا الأَعْمَالُ بِالنِّيَّاتِ، وَإِنَّمَا لِكُلِّ امْرِئٍ مَا نَوَى، فَمَنْ كَانَتْ هِجْرَتُهُ إلَى اللَّهِ وَرَسُولِهِ فَهِجْرَتُهُ إلَى اللَّهِ وَرَسُولِهِ، وَمَنْ كَانَتْ هِجْرَتُهُ لِدُنْيَا يُصِيبُهَا أَوْ امْرَأَةٍ يَنْكِحُهَا فَهِجْرَتُهُ إلَى مَا هَاجَرَ إلَيْهِ».</t>
   </si>
   <si>
     <t>Overleveret af de troendes leder Abū Ḥafṣ  ‘Umar Ibn al-Khaṭṭāb – må Allāh være tilfreds med ham. Han berettede: ”Jeg hørte Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sige:” "Handlinger er kun [gyldige] efter intentioner, og enhver person vil få det, han havde til hensigt." Den, hvis udvandring (hijrah) er til Allāh og Hans Sendebud, så er hans udvandring (hijrah) til Allāh og Hans Sendebud. Men den, hvis udvandring (hijrah) er for at opnå verdslige goder eller for at ægte en kvinde, vil hans udvandring (hijrah) være til det, som han udvandrede for.”</t>
   </si>
   <si>
     <t>الحث على الإخلاص، فإن الله لا يقبل من العمل إلا ما ابتُغي به وجهه.
 الأعمال التي يُتَقَرَّبُ بها إلى الله عز وجل إذا فعلها المكلف على سبيل العادة ليس له ثواب عليها، حتى يقصِدَ بها التقرب إلى الله.
 النية يفرق بها بين العبادات بعضها عن بعض وأيضًا العبادات عن العادات.</t>
   </si>
   <si>
     <t>Opmuntring til oprigtighed, for Allāh accepterer kun de handlinger, der udelukkende udføres for Hans skyld.
 At handlinger, som en mukallaf (myndig person) udfører tilsyneladende som almindelige vaner, ikke giver belønning, medmindre han med dem har til hensigt at komme tættere på Allāh – Den Mægtige og Den Ophøjede.
 Intentionen skelner mellem de forskellige tilbedelseshandlinger indbyrdes, og den skelner også mellem tilbedelseshandlinger og vaner.</t>
@@ -4836,56 +5167,50 @@
 وإذا أردتَ العونَ فلا تستعنْ إلا بالله.
 ولْيكُن عندك يقينٌ أنه لن تحصل لك منفعة ولو اجتمع على منفعتِك أهلُ الأرض جميعًا إلا ما كتبه الله لك، ولن يحصُلَ عليك ضرر ولو اجتمع على ضرك أهلُ الأرض جميعًا إلا ما قدَّره الله عليك.
 وأن هذا الأمر قد كَتَبه الله عز وجل وقدّره وِفْقَ ما اقتضته حكمته وعلمه، ولا تبديل لما كتبه الله.
 وأن من احفظ الله بِحفظِ أوامرِه واجتنابِ نواهيه؛ فإن الله سبحانه أمام العبد يعلم ما هو عليه وينصره ويؤيده. وأن الإنسان إذا أطاع الله في الرخاء فإن الله يجعل له عند الشدة فرجًا ومخرجًا، وليرض كل عبد بما قدره الله عليه من خير وشر. ومع الشدائد والمحن يلتزم العبد الصبر، فإن الصبر مفتاح الفرج، وأن الكرب إذا اشتد جاء الفرج من الله، وأن العسر إذا حصل أعقبه الله باليسر.</t>
   </si>
   <si>
     <t>Ibn ‘Abbās – må Allāh være tilfreds med dem begge – beretter, at han var en ung dreng, der red sammen med Profeten – må Allāhs velsignelser og fred være med ham. Profeten sagde til ham: ”Jeg vil lære dig nogle ord, gennem hvilke Allāh vil gavne dig.” At ”vogte Allāh” betyder at overholde Hans befalinger og undgå Hans forbud – således at Han finder dig blandt lydigheds- og hengivenhedshandlinger og ikke blandt synder og overtrædelser. Hvis du gør dette, vil belønningen være, at Allāh beskytter dig mod denne verdens og det hinsides ulykker og giver dig sejr i dine anliggender, uanset hvor du vender dig hen. ”Hvis du vil bede om noget, så bed kun Allāh, for Han alene besvarer dem, der beder. Hvis du søger hjælp, så søg kun hjælp hos Allāh.” ”Vær overbevist om, at ingen gavn kan nå dig – selvom alle jordens folk forenedes om at gavne dig – undtagen det, Allāh allerede har skrevet for dig. Og ingen skade kan ramme dig – selvom alle jordens folk forenedes om at skade dig – undtagen det, Allāh allerede har fastsat imod dig.” Alt dette er nedskrevet af Allāh – Den Mægtige og Den Ophøjede – og forordnet i overensstemmelse med Hans visdom og viden. Der findes ingen ændring i det, Allāh har bestemt. "Den, der vogter Allāh ved at overholde Hans befalinger og undgå Hans forbud, vil finde, at Allāh – Den Ophøjede – er foran tjeneren, kender hans tilstand, støtter og styrker ham. Hvis et menneske adlyder Allāh i tider med velstand, vil Allāh give ham en lettelse og en udvej i tider med modgang. Enhver tjener bør være tilfreds med det gode og det dårlige, som Allāh har fastsat for ham. I prøvelser og trængsler skal han holde fast ved ṣabr (tålmodighed) – for tålmodighed er nøglen til lettelse. Når trængslen bliver intens, sender Allāh lettelsen, og når vanskeligheden indtræffer, lader Allāh den følges af lethed."</t>
   </si>
   <si>
     <t>أهمية تعليم الصغار والأطفال أمورَ الدين من التوحيد والآداب وغير ذلك.
 الجزاء من جنس العمل.
 الأمر بالاعتماد على الله، والتوكل عليه دون غيره، وهو نعم الوكيل.
 الإيمان بالقضاء والقدر والرضا به، وأن الله قدر كل شيء.
 من أضاع أمر الله فإن الله يُضَيِّعُه ولا يَحفظُه. 
 البشارة العظيمة أن الإنسان إذا أصابه العسر فلينتظر اليسر.
 تسلية العبد عند حصول المصيبة، وفوات المحبوب في قوله: «وَاعْلَم أن مَا أَصَابَكَ لَمْ يَكُن لِيُخطِئكَ، وَمَا أخطأَكَ لَمْ يَكُن لِيصيبَك» فالجملة الأولى تسلية في حصول المكروه، والثانية تسلية في فوات المحبوب.</t>
   </si>
   <si>
     <t>Vigtigheden af at undervise børn og unge i religionens grundlæggende anliggender – såsom Tawḥīd (troen på Allāhs enhed), etikette og andre fundamentale principper.
 Al-djazā’ min djins al-‘amal – Gengældelse efter gerningens art.
 En befaling om at have tillid til Allāh og forlade sig på Ham alene – for Han er den bedste beskytter.
 Īmān (tro) på qaḍā’ wa qadar (den guddommelige bestemmelse), at acceptere den med tilfredshed og at erkende, at alt er fastlagt af Allāh.
 At den, der forsømmer Allāhs befalinger, vil Allāh overlade ham til sig selv – og Han vil ikke beskytte ham.
 "Den store glædelige nyhed er, at når et menneske rammes af vanskelighed, skal han forvente lettelse."
 "Der er trøst for tjeneren, når en ulykke rammer ham, og når noget, han elsker, går tabt, i Profetens – må Allāhs velsignelser og fred være med ham – ord: 'Og vid, at det, der ramte dig, aldrig kunne have undgået dig, og det, der undgik dig, aldrig kunne have ramt dig.'"</t>
-  </si>
-[...4 lines deleted...]
-    <t>[رواه الترمذي وغيره]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/da/browse/hadith/66522</t>
   </si>
   <si>
     <t>عَنْ أَبِي مَسْعُودٍ عُقْبَةَ بْنِ عَمْرٍو الأَنْصَارِيِّ البَدْرِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ: «إِنَّ مِمَّا أَدْرَكَ النَّاسُ مِنْ كَلاَمِ النُّبُوَّةِ الأُولَى: إِذَا لَمْ تَسْتَحْيِ فَاصْنَعْ مَا شِئْتَ».</t>
   </si>
   <si>
     <t>Overleveret af Abū Mas‘ūd ‘Uqbah Ibn ‘Amr al-Anṣārī al-Badrī – må Allāh være tilfreds med ham – Han berettede: Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sagde: "Blandt de ord, som folk har bevaret fra de tidligere profeter, er: ‘Hvis du ikke skammer dig, så gør, hvad du vil.’"</t>
   </si>
   <si>
     <t>https://hadeethenc.com/da/browse/hadith/66523</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَمْرٍو- وَقِيلَ: أَبِي عَمْرَةَ-، سُفْيَانَ بْنِ عَبْدِ اللَّهِ رَضِيَ اللَّهُ عَنْهُ قَالَ: قُلْتُ: يَا رَسُولَ اللهِ، قُلْ لِي فِي الْإِسْلَامِ قَوْلًا لَا أَسْأَلُ عَنْهُ أَحَدًا غَيْرَكَ، قَالَ: «قُلْ: آمَنْتُ بِاللهِ، ثُمَّ اسْتَقِمْ».</t>
   </si>
   <si>
     <t>Overleveret af Abū ‘Amr - og det blev sagt: Abū ‘Amrah - Sufyān Ibn ‘Abdullah, – må Allāh være tilfreds med ham. Han berettede: "Jeg sagde: O Allāhs Sendebud, fortæl mig en erklæring om islām, som jeg ikke vil spørge nogen andre end dig om." Han sagde: "Sig: 'Jeg tror på Allāh, og vær så standhaftig.'"</t>
   </si>
   <si>
     <t>سَأَلَ الصحابيُّ سفيانُ بنِ عبدِ الله رضي الله عنه النبيَّ صلى الله عليه وسلم أنْ يُعَلِّمَه قولًا جامِعًا لمعاني الإسلام يَتَمَسَّكُ به ولا يَسأل عنه غيرَه؟ فقال له صلى الله عليه وسلم: قل: وَحَّدْتُ اللهَ، وآمنتُ أنه ربي وإلهي وخالقي ومعبودي الحق لا شريك له، ثم ينقاد لطاعة الله بأداء فرائض الله وترك محارم الله ويستمر عليها.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/da/browse/hadith/66524</t>
   </si>
@@ -5115,50 +5440,193 @@
     <t>الحديث قاعدة في التسليم للشرع والانقياد له.
 تحذير الإنسان من أن من يحكم العقل أو العادة ويقدمه على ما جاء به الرسول صلى الله عليه وسلم، ففاعل ذلك قد نُفي الإيمان عنه.
 وجوب تحكيم الشريعة في كل شيء، لقوله: «لِمَا جِئتُ به».
 أن الإيمان يزيد بالطاعة وينقص بالمعصية.</t>
   </si>
   <si>
     <t>Denne ḥadīth udgør en qā‘idah fiqhiyyah (grundregel i retslæren), der understreger nødvendigheden af fuld overgivelse til og lydighed over for Sharī‘ah.
 En advarsel til mennesket mod, at den, der lader fornuft eller vane herske og giver dem forrang over det, Sendebuddet – må Allāhs velsignelser og fred være med ham – har bragt – for en sådan person vil troen blive ophævet fra ham.
 Pligten til at lade Sharī‘ah være det afgørende i alle anliggender, baseret på udsagnet: "for det, jeg er kommet med."
 Den viser, at īmān (tro) øges ved lydighed og aftager ved ulydighed.</t>
   </si>
   <si>
     <t>قال النووي: حديث صحيح</t>
   </si>
   <si>
     <t>رويناه في كتاب الحجة بإسناد صحيح</t>
   </si>
   <si>
     <t>[قال النووي: حديث صحيح]</t>
   </si>
   <si>
     <t>[رويناه في كتاب الحجة بإسناد صحيح]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/da/browse/hadith/66535</t>
+  </si>
+  <si>
+    <t>كل مسكر حرام</t>
+  </si>
+  <si>
+    <t>Enhver form for berusende middel er forbudt</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي بُرْدَةَ، عَنْ أَبِيهِ أَبِي مُوسَى الأَشْعَريِّ رَضِيَ اللَّهُ عَنْهُ: أَنَّ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ بَعَثَهُ إِلَى اليَمَنِ، فَسَأَلَهُ عَنْ أَشْرِبَةٍ تُصْنَعُ بِهَا، فَقَالَ: وَمَا هِيَ؟، قَالَ: «البِتْعُ وَالمِزْرُ»، فَقِيلَ لِأَبِي بُرْدَةَ: مَا البِتْعُ؟ قَالَ: نَبِيذُ العَسَلِ، وَالمِزْرُ: نَبِيذُ الشَّعِيرِ، فَقَالَ: «كُلُّ مُسْكِرٍ حَرَامٌ» خرجه البخاري.
+وَخَرَّجَهُ مُسْلِمٌ وَلَفْظُهُ: قَالَ: بَعَثَنِي رَسُولُ اَلله أَنَا وَمُعَاذٌ إِلَى اَليَمَنِ، فَقُلْتُ: يَا رَسُولُ اَللَّهِ! إِنَّ شَرَابًا يُصْنَعُ بِأَرْضِنَا يُقَال لَهُ: المِزَرُ مِنَ الشَّعِيرِ، وَشَرَابٌ يُقَالُ لَهُ: البِتْعُ مِنَ العَسَلِ، فَقَالَ: «كُلُّ مُسْكِرٍ حَرَامٌ». 
+وَفِي رِوَايَةٍ لِمُسْلِمٍ: «فَقَالَ: كُلُّ مَا أَسْكَرَ عَنِ الصَّلَاةِ فَهُوَ حَرَامٌ». 
+وَفِي رِوَايَةٍ لَهُ: «وَكَانَ رَسُولُ الله قَدْ أُعْطِيَ جَوَامِعَ الكَلِمِ بِخَوَاتِمِهِ، فَقَالَ: أَنْهَى عَنْ كُلِّ مُسْكِرٍ أَسْكَرَ عَنْ الصَّلَاةِ».</t>
+  </si>
+  <si>
+    <t>Overleveret af Abū Burdah – må Allāh være ham barmhjertig – fra hans far Abū Mūsā al-Ash‘arī – må Allāh være tilfreds med ham: Profeten – må Allāhs velsignelser og fred være med ham –  sendte ham til Yemen, og han spurgte ham om de drikkevarer, der fremstilles dér. Han sagde: "Hvad er de?" Han svarede: "al-Bit‘ og al-Mizr." Abū Burdah blev spurgt: "Hvad er al-Bit‘ ?" Han svarede: "En drik lavet af honning." Og al-Mizr er en drik lavet af byg. Profeten – må Allāhs velsignelser og fred være med ham –  sagde: "Enhver form for berusende middel er forbudt." [Ṣaḥīḥ Al-Bukhārī] Muslim berettede det i en anden version med ordene: Han sagde: Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sendte mig og Mu‘ādh til Yemen. Jeg sagde: O Allāhs Sendebud! I vores land fremstilles en drik kaldet al-Mizr af byg og en drik kaldet al-Bit‘ af honning. Han sagde: "Enhver form for berusende middel er forbudt." I en anden beretning hos Muslim: "Han sagde: Alt, der beruser fra [at udføre]  Ṣalāh (bøn), er forbudt." Og i en tredje beretning hos Muslim: " Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – var blevet givet Djawāmi‘ al-Kalim (kort tale med dyb og omfattende mening) i deres fuldendelse, og han sagde: 'Jeg forbyder ethvert berusende middel, der beruser en fra [at udføre] Ṣalāh (bøn).'"</t>
+  </si>
+  <si>
+    <t>يخبر أبو موسى الأشعري رضي الله عنه أن النبي صلى الله عليه وسلم أرسله إلى اليمن، فسأله عن أشربة تصنع بها هل هي حرام، فاستفسر النبي صلى الله عليه وسلم عنها. 
+فقال أبو موسى رضي الله عنه: هي البتع: نبيذ العسل، والمزر: نبيذ الشعير. 
+فقال النبي صلى الله عليه وسلم وكان قد أوتي جوامع الكلم: «كل مسكر حرام».</t>
+  </si>
+  <si>
+    <t>Abū Mūsā al-Ash‘arī – må Allāh være tilfreds med ham – beretter, at Profeten – må Allāhs velsignelser og fred være med ham – sendte ham til Yemen. Han spurgte ham da om de drikkevarer, som folk dér fremstillede, og om de var forbudte. Profeten – må Allāhs velsignelser og fred være med ham – bad ham uddybe, hvilke drikkevarer der var tale om. Abū Mūsā – må Allāh være tilfreds med ham – sagde: "De er Bit‘ er en gæret drik fremstillet af honning, mens al-mizr er en gæret drik fremstillet af byg." Da sagde Profeten – må Allāhs velsignelser og fred være med ham – som var blevet givet Djawāmi‘ al-Kalim (kort tale med dyb og omfattende mening), sagde: "Enhver form for berusende drik er forbudt."</t>
+  </si>
+  <si>
+    <t>النبيذ: هو الماء الذي يلقى فيه التمر أو العسل أو الشعير ونحوها؛ فيكتسب منها طعمًا ومذاقًا حلوًا، وقد يتخمر بعد ذلك ويصبح مسكرًا.
+الحديث قاعدة في تحريم جميع أنواع المسكرات كالخمر والحشيشة وغيرها.
+أهمية السؤال عن ما يحتاج إليه المسلم.
+كان أول ما حرمت الخمر عند حضور وقت الصلاة لما صلى بعض المهاجرين وقرأ في صلاته فخلط في قراءته؛ فنزل قوله تعالى: {يَا أَيُّهَا الَّذِينَ آمَنُوا لَا تَقْرَبُوا الصَّلَاةَ وَأَنْتُمْ سُكَارَى حَتَّى تَعْلَمُوا مَا تَقُولُونَ} [النساء: 43].  وكان منادي رسول الله صلى الله عليه وسلم ينادي: لا يقرب الصلاةَ سكران. ثم إن الله حرمها على الإطلاق بقوله: {يَا أَيُّهَا الَّذِينَ آمَنُوا إِنَّمَا الْخَمْرُ وَالْمَيْسِرُ وَالْأَنْصَابُ وَالْأَزْلَامُ رِجْسٌ مِنْ عَمَلِ الشَّيْطَانِ فَاجْتَنِبُوهُ لَعَلَّكُمْ تُفْلِحُونَ 90 إِنَّمَا يُرِيدُ الشَّيْطَانُ أَنْ يُوقِعَ بَيْنَكُمُ الْعَدَاوَةَ وَالْبَغْضَاءَ فِي الْخَمْرِ وَالْمَيْسِرِ وَيَصُدَّكُمْ عَنْ ذِكْرِ اللَّهِ وَعَنِ الصَّلَاةِ فَهَلْ أَنْتُمْ مُنْتَهُونَ} [المائدة: 90، 91].
+أن الله تعالى حرَّم الخمر لما تشتمل عليه من الأضرار والمفاسد العظيمة.
+العبرة في التحريم وجود صفة الإسكار؛ فإذا اتصف النبيذ بالإسكار فهو محرم، وإذا لم يتصف بالإسكار فهو مباح.</t>
+  </si>
+  <si>
+    <t>An-Nabīdh er vand, hvori der lægges dadler, honning, byg eller lignende, så det optager smag og sødme. Efterfølgende kan det gære og blive berusende.
+Denne ḥadīth udgør en qā‘idah fiqhiyyah (grundregel i retslæren), der fastslår forbuddet mod alle former for berusende midler – såsom vin, hash og andre lignende rusmidler.
+Den fremhæver vigtigheden af at stille spørgsmål om de ting, en muslim har behov for at få afklaret i sin praksis.
+Forbuddet mod vin blev åbenbaret gradvist. Først blev det nævnt i forbindelse med Ṣalāh (bøn), da nogle af al-Muhādjirīn (immigranterne) bad i beruset tilstand og lavede fejl i deres recitation. Da blev følgende Āyah (vers) åbenbaret: "O I troende! Nærm jer ikke Ṣalāh (bøn), mens I er berusede,  indtil I ved, hvad I siger " [Sūrah An-Nisāʾ:4:43]. Allāhs Sendebuds – må Allāhs velsignelser og fred være med ham –  herold plejede derefter at kalde: "Ingen beruset skal nærme sig Ṣalāh (bønnen)." Senere forbød Allāh det fuldstændigt ved at åbenbare: "O I, som tror! Vin, hasardspil, [ofre på] alterstene og spådomspile er kun urenhed – et satans værk. Så hold jer fra det, for at I må få succes. Satan ønsker blot at skabe fjendskab og had mellem jer gennem vin og hasardspil og at holde jer borte fra ihukommelsen af Allāh og fra aṣ-Ṣalāh (bønnen). Vil I da [ikke] afholde jer [fra at tage del i disse]? [Sūrah Al-Māʾidah:5:90-91].
+Allāh – Den Ophøjede – har forbudt khamr på grund af de mange skader og den store fordærvelse, der følger med den.
+Grundlaget for forbuddet er egenskaben af beruselse. Når en drik giver rus, er den forbudt. Hvis den derimod ikke er berusende, er den tilladt.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/66536</t>
+  </si>
+  <si>
+    <t>أربع من كن فيه كان منافقا، وإن كانت خصلة منهن فيه كانت فيه خصلة من النفاق حتى يدعها: من إذا حدث كذب، وإذا وعد أخلف، وإذا خاصم فجر، وإذا عاهد غدر</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللَّهِ بْنِ عَمْرٍو رضي الله عنهما قال: قال رَسولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَرْبَعٌ مَنْ كُنَّ فِيهِ كَانَ مُنَافِقًا، وَإِنْ كَانَتْ خَصْلَةٌ مِنْهُنَّ فِيهِ كَانَتْ فِيهِ خَصْلَةٌ مِنَ النِّفَاقِ حَتَّى يَدَعَهَا: مَنْ إِذَا حَدَّثَ كَذَبَ، وإِذَا وَعَدَ أَخْلَفَ، وإذَا خَاصَمَ فَجَرَ، وَإِذَا عَاهَدَ غَدَرَ».</t>
+  </si>
+  <si>
+    <t>Overleveret af ‘Abdullāh Ibn ‘Amr – må Allāh være tilfreds med dem begge. Han berettede: Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – sagde: "Fire egenskaber – den, der besidder dem, er en hykler. Og hvis han har én af dem, har han en egenskab af hykleri, indtil han opgiver den: Når han taler, lyver han; når han lover, bryder han; når han strides, optræder han uretfærdigt; og når han indgår en pagt, svigter han."</t>
+  </si>
+  <si>
+    <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن أربعِ خِصال إذا اجتمعت في مسلم كان شديدَ الشَّبَهِ بالمنافقين بسبب هذه الخصال، وهذا فيمن كانت هذه الخصال غالبةً عليه، وأما من يَنْدُرُ فليس داخلًا فيه، وهي:
+الأولى: إذا حَدَّث تعمَّد الكذب وعدم الصدق في كلامه.
+الثانية: إذا عاهد عهدًا لم يُوْفِ به، وغَدَرَ بصاحبِه.
+الثالثة: إذا وَعَدَ وَعْدًا لم يَفِ به وأَخلَفَه.
+الرابعة: إذا تَخَاصَم وتَشَاجَرَ مع أحد كان خصامُه شديدًا، ومالَ عن الحق، واحتال في رده وإبطاله، وقال الباطلَ والكذبَ.
+فإنّ النفاق هو إظهار ما يُبطِنُ خلافَه، وهذا المعنى موجود في صاحب هذه الخصال، ويكون نفاقُه في حق مَن حَدَّثه، ووعدَه، وائتمنَه، وخاصمَه، وعاهدَه من الناس، لا أنه منافق في الإسلام فيظهره وهو يبطن الكفر، ومن كانت فيه خصلة من هذه الخصال؛ كان فيه صفة من النفاق حتى يَتْركَها.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/66537</t>
+  </si>
+  <si>
+    <t>لو أنكم كنتم توكلون على الله حق توكله لرزقكم كما يرزق الطير تغدو خماصا وتروح بطانا</t>
+  </si>
+  <si>
+    <t>عَنْ عُمَرَ بْنِ الخَطَّابِ رَضِيَ اللَّهُ عَنْهُ عَنِ النَّبِيِّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَوْ أَنَّكُمْ كُنْتُمْ تَوَكَّلُونَ عَلَى اللهِ حَقَّ تَوَكُّلِهِ لَرَزَقَكُمْ كَمَا يَرْزَقُ الطَّيْرَ تَغْدُو خِمَاصًا وَتَرُوحُ بِطَانًا».</t>
+  </si>
+  <si>
+    <t>Overleveret af ‘Umar Ibn al-Khaṭṭāb ¬– må Allāh være tilfreds med ham. Han berettede: Profeten – må Allāhs velsignelser og fred være med ham – sagde: ”Hvis I sandelig satte jeres tillid til Allāh, den tillid som tilkommer Ham, ville Han forsørge jer, ligesom Han forsørger fuglene: De drager sultne ud om morgenen og vender tilbage med fulde maver om aftenen."</t>
+  </si>
+  <si>
+    <t>يَحُثُّنا النبيُّ صلى الله عليه وسلم أن نَعتَمِد على الله عز وجل في استجلاب المنافع ودفع المضار في أمور الدنيا والدين، فإنه لا يُعطي ولا يَمنع ولا يَضر ولا يَنفع إلا هو سبحانه وتعالى، وأن نفعل الأسباب التي تَجْلُب المنافع وتدفع المضار مع صدق الاعتماد على الله، فمتى فعلنا ذلك رزَقَنا اللهُ كما يرزق الطير التي تخرج صباحًا وهي جياع، ثم تعود مساءً وهي ممتلئة البطون، وهذا الفعلُ من الطير نوعٌ من الأسباب في السعي لطلب الرزق، دون التواكل والتكاسل.</t>
+  </si>
+  <si>
+    <t>رواه الإمام أحمد، والترمذي، والنسائي، وابن ماجه، وابن حبان في صحيحه، والحاكم</t>
+  </si>
+  <si>
+    <t>[رواه الإمام أحمد والترمذي والنسائي وابن ماجه وابن حبان في صحيحه والحاكم]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/66538</t>
+  </si>
+  <si>
+    <t>البر: حسن الخلق، والإثم ما حاك في صدرك، وكرهت أن يطلع عليه الناس</t>
+  </si>
+  <si>
+    <t>Overleveret af Wābiṣah Ibn Ma‘bad – må Allāh være tilfreds med ham – at Profeten – må Allāhs velsignelser og fred være med ham – sagde: Han berettede: Jeg kom til Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – og han sagde: "Du er kommet for at spørge om al-Birr (godhed) og al-Ithm (synd)." Jeg sagde: "Ja." Han sagde: "Spørg dit hjerte. Al-Birr er det, som sjælen føler ro ved, og hjertet finder hvile i. Al-Ithm (synd) er det, der vakler i din sjæl og vækker uro i dit bryst – selvom folk giver dig en fatwā og igen giver dig en fatwā.'</t>
+  </si>
+  <si>
+    <t>عَنِ النَّوَّاسِ بْنِ سِمْعَانَ رَضِيَ اللهُ عَنْهُ عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «البِرُّ: حُسْنُ الخُلُقِ، وَالإِثْمُ مَا حَاكَ فِي صَدْرِكَ، وَكَرِهْتَ أَنْ يَطَّلِعَ عَلَيْهِ النَّاسُ».   
+وَعَنْ وَابِصَةَ بْنِ مَعْبَدٍ رَضِيَ اللَّهُ عَنْهُ قَالَ: أَتَيْتُ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فَقَالَ: «جِئْتَ تَسْأَلُ عَنِ البِرِّ وَالإِثْمِ»، قُلْتُ: نَعَمْ، قَالَ: «اسْتَفْتِ قَلْبَكَ، البِرُّ: مَا اطْمَأَنَّتْ إلَيْهِ النَّفْسُ، وَاطْمَأَنَّ إلَيْهِ القَلْبُ، وَالإِثْمُ: مَا حَاكَ فِي نَفْسِكَ وَتَرَدَّدَ فِي الصَّدْرِ، وَإِنْ أَفْتَاكَ النَّاسُ وَأَفْتَوْكَ».</t>
+  </si>
+  <si>
+    <t>Overleveret af an-Nawwās Ibn Sim‘ān– må Allāh være tilfreds med ham. Han berettede: Profeten  – må Allāhs velsignelser og fred være med ham – sagde: "Al-Birr er [manifesteret i] god moral [Akhlāq], mens synd er det, der giver uro i dit hjerte [og får dig til at føle dig utilpas], og som du ville hade, at folk skulle få kendskab til." Overleveret af Wābiṣah Ibn Ma‘bad – må Allāh være tilfreds med ham – at Profeten – må Allāhs velsignelser og fred være med ham – sagde: Han berettede: Jeg kom til Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – og han sagde: "Du er kommet for at spørge om al-Birr (godhed) og al-Ithm (synd)." Jeg sagde: "Ja." Han sagde: "Spørg dit hjerte. Al-Birr er det, som sjælen føler ro ved, og hjertet finder hvile i. Al-Ithm (synd) er det, der vakler i din sjæl og vækker uro i dit bryst – selvom folk giver dig en fatwā og igen giver dig en fatwā.'"</t>
+  </si>
+  <si>
+    <t>أخبر النبي صلى الله عليه وسلم عن البر والإثم، فقال: إن أعظم خصال البر حسن الخُلُق مع الله بالتقوى، ومع الخَلْق باحتمال الأذى، وقلة الغضب، وبسط الوجه، وطيب الكلام، والصلة والطاعة واللطف والمبرة وحسن العشرة والصحبة. وأن البر ما سكن إليه القلب والنفس.
+وأما الإثم فما تحرك في النفس من المشتبهات وتردد دون أن ينشرح الصدر له، وحصل في القلب منه الشك، والخوف من كونه ذنبًا، ولم تُرد أن تظهره لكونه قبيحًا لأعيان وأماثل الناس وكُمَّلِهم، وذلك لأن النفس بطبعها تحب اطلاع الناس على خيرها، فإذا كَرِهَت الاطلاع على بعض أفعالها فهو إثم لا خير فيه؛ وإن أفتاك الناس فلا تأخذ بفتواهم ما دامت علامة الشبهة تتردد في نفسك  فإن الفتوى لا تزيل الشبهة ما دامت الشبهة صحيحة وكان المفتي يفتي بغير علم؛ أما إذا كانت الفتوى بناء على دليل شرعي فالواجب على المستفتي الرُّجوعُ إليه، وإنْ لم ينشرح له صدرُه.</t>
+  </si>
+  <si>
+    <t>Profeten – må Allāhs velsignelser og fred være med ham – informerede om al-Birr (godhed) og al-Ithm (synd) og sagde: ”Sandelig, de største kendetegn ved al-Birr er god moral: over for Allāh gennem taqwā (gudsbevidsthed), og over for mennesker – ved at udholde skade fra dem, undgå vrede, møde andre med et smil, tale venligt, opretholde familiebånd, udvise lydighed, at vise velgerning, udvise godt samvær og være en god ledsager. Al-Birr er det, der bringer fred til hjerte og sjæl." Hvad angår synd, er det enhver tvivl eller uro, der opstår i sjælen, og som bliver hængende uden at hjertet finder ro ved det. Det efterlader tvivl og frygt i hjertet for, at det er en synd, og sjælen ønsker ikke at afsløre det – fordi det fremstår skamfuldt i de ædles, de fremtrædendes og de fuldkomnes øjne. For sjælen elsker af natur, at folk kender til dens gode handlinger. Hvis den hader, at andre kender til nogle af dens handlinger, så er det tegn på, at de er syndige og uden noget godt i sig. "Hvis folk giver dig en fatwā, så tag den ikke, så længe der fortsat er tegn på tvivl i dit indre. For en fatwā fjerner ikke tvivl, så længe tvivlen er berettiget, og den, der udsteder fatwaen, gør det uden viden. Men hvis fatwaen derimod bygger på et klart shari‘ah-bevis, er det en pligt for den, der søger vejledning, at følge den – selv hvis hans bryst ikke føler sig helt roligt derved."</t>
+  </si>
+  <si>
+    <t>الحثُّ على مكارم الأخلاق؛ لأنّ حسن الخلق من أعظم خصال البر.
+الحق والباطل لا يلتبس أمرُهما على المؤمن، بل يعرف الحق بالنور الذي في قلبه، وينفر عن الباطل فينكره.
+من علامات الإثم قلق القلب واضطرابه، وكراهة اطلاع الناس عليه.
+قال السندي: هذا في المشتبهات من الأمور التي لا يعلم الناس فيها بتعيين أحد الطرفين؛ وإلا فالمأمور به في الشرع من غير ظهور دليل فيه على خلاف ذلك من البر، والمنهي عنه كذلك من الإثم، ولا حاجة فيهما إلى استفتاء القلب وطمأنينته.
+المخاطَب في الحديث أصحاب الفطرة السليمة، لا أصحاب القلوب المنكوسة التي لا تعرف معروفًا ولا تنكر منكرًا إلا ما أُشرِبتْ من هواها.
+قال الطيبي: قيل فُسِّرَ البر في الحديث بمعان شتى، ففسَّره في موضع بما اطمأنت إليه النفس واطمأن إليه القلب، وفسره في موضع بالإيمان، وفي موضع بما يقربك إلى الله، وهنا بحسن الخلق، وفسر حسن الخلق: باحتمال الأذى وقلة الغضب وبسط الوجه وطيب الكلام، وكلها متقاربة في المعنى.</t>
+  </si>
+  <si>
+    <t>الحديث الأول: رواه مسلم، والحديث الثاني: رواه أحمد والدارمي.</t>
+  </si>
+  <si>
+    <t>[الحديث الأول: رواه مسلم، والحديث الثاني: رواه أحمد والدارمي]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/66540</t>
+  </si>
+  <si>
+    <t>Lad din tunge til stadighed være fugtig af dhikr (ihukommelsen) af Allāhs</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللَّهِ بْنِ بُسْرٍ رَضِيَ اللَّهِ عَنْهُ قَالَ: أَتَى النَّبِيَّ رَجُلٌ، فَقَالَ: يَا رَسُولَ اللَّهِ! إِنَّ شَرَائِعَ الإِسْلَامِ قَدْ كَثُرَتْ عَلَيْنَا، فَبَابٌ نَتَمَسَّكُ بِهِ جَامِعٌ؟ قَالَ: «لاَ يَزَالُ لِسَانُكَ رَطْبًا مِنْ ذِكْرِ اللَّهِ». 
+وفي رواية: مِنْ حَدِيثِ مُعَاذِ بْنِ جَبَلٍ رَضِيَ اللَّهُ عَنْهُ: آخِرُ مَا فَارَقْتُ عَلَيْهِ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ أَنْ قُلْتُ: أَيُّ الأَعْمَالِ خَيْرٌ وَأَقْرَبُ إِلَى اللَّهِ؟ قَالَ: «أَنْ تَمُوتَ وَلِسَانُكَ رَطْبٌ مِنْ ذِكْرِ اللَّهِ عَزَّ وَجَلَّ».</t>
+  </si>
+  <si>
+    <t>Overleveret af ‘Abdullāh Ibn Busr – må Allāh være tilfreds med ham. Han berettede: En mand kom til Profeten og sagde: “O Allāhs Sendebud, islām har mange love, og de er blevet for mange for os. Så findes der en omfattende ting, vi kan gribe fat i og holde fast ved.” Han sagde: "Lad din tunge til stadighed være fugtig af dhikr (ihukommelsen) af Allāhs." I en anden beretning overleveret af Mu‘ādh Ibn Djabal – må Allāh være tilfreds med ham: "Det sidste, jeg gjorde, da jeg forlod Allāhs Sendebud – må Allāhs velsignelser og fred være med ham – var, at jeg sagde: 'Hvilken handling er den bedste og nærmest Allāh?' Han sagde: 'At du dør, mens din tunge er fugtig af Allāhs – Den Mægtige og Den Ophøjede dhikr (ihukommelse)."</t>
+  </si>
+  <si>
+    <t>شَكَى رجلٌ إلى النبيِّ صلى الله عليه وسلم بأن نوافل العبادات قد كَثرت عليه حتى عجز عنها لضعفه، ثم سألَ النبيَّ صلى الله عليه وسلم أنْ يَدلَّه على عملٍ يسيرٍ مُسْتجلِبٍ لثواب كثير يتعلق به ويستمسك.
+فأرشده صلى الله عليه وسلم بأن يكون لسانه طَرِيًّا متحركًا من دوام ذكر الله سبحانه وتعالى في كل وقت وحال؛ من تسبيح وتحميد واستغفار ودعاء ونحو ذلك.</t>
+  </si>
+  <si>
+    <t>رواه أحمد والترمذي وابن ماجه وابن حبان</t>
+  </si>
+  <si>
+    <t>[رواه أحمد والترمذي وابن ماجه وابن حبان]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/da/browse/hadith/66541</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -5461,51 +5929,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O139"/>
+  <dimension ref="A1:O152"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -6745,5263 +7213,5874 @@
       </c>
       <c r="I28" t="s">
         <v>271</v>
       </c>
       <c r="J28" t="s">
         <v>24</v>
       </c>
       <c r="K28" t="s">
         <v>25</v>
       </c>
       <c r="L28" t="s">
         <v>26</v>
       </c>
       <c r="M28" t="s">
         <v>27</v>
       </c>
       <c r="N28" t="s">
         <v>28</v>
       </c>
       <c r="O28" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29">
-        <v>4295</v>
+        <v>4216</v>
       </c>
       <c r="B29" t="s">
         <v>273</v>
       </c>
       <c r="C29" t="s">
         <v>274</v>
       </c>
       <c r="D29" t="s">
         <v>275</v>
       </c>
       <c r="E29" t="s">
         <v>276</v>
       </c>
       <c r="F29" t="s">
         <v>277</v>
       </c>
       <c r="G29" t="s">
         <v>278</v>
       </c>
       <c r="H29" t="s">
         <v>279</v>
       </c>
       <c r="I29" t="s">
         <v>280</v>
       </c>
       <c r="J29" t="s">
-        <v>24</v>
+        <v>281</v>
       </c>
       <c r="K29" t="s">
-        <v>25</v>
+        <v>282</v>
       </c>
       <c r="L29" t="s">
-        <v>26</v>
+        <v>283</v>
       </c>
       <c r="M29" t="s">
-        <v>27</v>
+        <v>284</v>
       </c>
       <c r="N29" t="s">
         <v>28</v>
       </c>
       <c r="O29" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30">
-        <v>4303</v>
+        <v>4295</v>
       </c>
       <c r="B30" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="C30" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="D30" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="E30" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="F30" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="G30" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="H30" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="I30" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="J30" t="s">
-        <v>290</v>
+        <v>24</v>
       </c>
       <c r="K30" t="s">
-        <v>291</v>
+        <v>25</v>
       </c>
       <c r="L30" t="s">
-        <v>292</v>
+        <v>26</v>
       </c>
       <c r="M30" t="s">
-        <v>293</v>
+        <v>27</v>
       </c>
       <c r="N30" t="s">
         <v>28</v>
       </c>
       <c r="O30" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31">
-        <v>4308</v>
+        <v>4302</v>
       </c>
       <c r="B31" t="s">
         <v>295</v>
       </c>
       <c r="C31" t="s">
         <v>296</v>
       </c>
       <c r="D31" t="s">
         <v>297</v>
       </c>
       <c r="E31" t="s">
         <v>298</v>
       </c>
       <c r="F31" t="s">
         <v>299</v>
       </c>
       <c r="G31" t="s">
         <v>300</v>
       </c>
       <c r="H31" t="s">
         <v>301</v>
       </c>
       <c r="I31" t="s">
         <v>302</v>
       </c>
       <c r="J31" t="s">
-        <v>24</v>
+        <v>303</v>
       </c>
       <c r="K31" t="s">
-        <v>69</v>
+        <v>304</v>
       </c>
       <c r="L31" t="s">
-        <v>26</v>
+        <v>305</v>
       </c>
       <c r="M31" t="s">
-        <v>70</v>
+        <v>306</v>
       </c>
       <c r="N31" t="s">
         <v>28</v>
       </c>
       <c r="O31" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32">
-        <v>4309</v>
+        <v>4303</v>
       </c>
       <c r="B32" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="C32" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="D32" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="E32" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="F32" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="G32" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="H32" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="I32" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="J32" t="s">
-        <v>24</v>
+        <v>316</v>
       </c>
       <c r="K32" t="s">
-        <v>69</v>
+        <v>317</v>
       </c>
       <c r="L32" t="s">
-        <v>26</v>
+        <v>318</v>
       </c>
       <c r="M32" t="s">
-        <v>70</v>
+        <v>319</v>
       </c>
       <c r="N32" t="s">
         <v>28</v>
       </c>
       <c r="O32" t="s">
-        <v>312</v>
+        <v>320</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33">
-        <v>4314</v>
+        <v>4307</v>
       </c>
       <c r="B33" t="s">
-        <v>313</v>
+        <v>321</v>
       </c>
       <c r="C33" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
       <c r="D33" t="s">
-        <v>315</v>
+        <v>323</v>
       </c>
       <c r="E33" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="F33" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
       <c r="G33" t="s">
-        <v>318</v>
+        <v>326</v>
       </c>
       <c r="H33" t="s">
-        <v>319</v>
+        <v>327</v>
       </c>
       <c r="I33" t="s">
-        <v>320</v>
+        <v>328</v>
       </c>
       <c r="J33" t="s">
-        <v>24</v>
+        <v>281</v>
       </c>
       <c r="K33" t="s">
-        <v>25</v>
+        <v>329</v>
       </c>
       <c r="L33" t="s">
-        <v>26</v>
+        <v>283</v>
       </c>
       <c r="M33" t="s">
-        <v>27</v>
+        <v>330</v>
       </c>
       <c r="N33" t="s">
         <v>28</v>
       </c>
       <c r="O33" t="s">
-        <v>321</v>
+        <v>331</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34">
-        <v>4316</v>
+        <v>4308</v>
       </c>
       <c r="B34" t="s">
-        <v>322</v>
+        <v>332</v>
       </c>
       <c r="C34" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="D34" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
       <c r="E34" t="s">
-        <v>325</v>
+        <v>335</v>
       </c>
       <c r="F34" t="s">
-        <v>326</v>
+        <v>336</v>
       </c>
       <c r="G34" t="s">
-        <v>327</v>
+        <v>337</v>
       </c>
       <c r="H34" t="s">
-        <v>328</v>
+        <v>338</v>
       </c>
       <c r="I34" t="s">
-        <v>329</v>
+        <v>339</v>
       </c>
       <c r="J34" t="s">
         <v>24</v>
       </c>
       <c r="K34" t="s">
         <v>69</v>
       </c>
       <c r="L34" t="s">
         <v>26</v>
       </c>
       <c r="M34" t="s">
         <v>70</v>
       </c>
       <c r="N34" t="s">
         <v>28</v>
       </c>
       <c r="O34" t="s">
-        <v>330</v>
+        <v>340</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35">
-        <v>4319</v>
+        <v>4309</v>
       </c>
       <c r="B35" t="s">
-        <v>331</v>
+        <v>341</v>
       </c>
       <c r="C35" t="s">
-        <v>332</v>
+        <v>342</v>
       </c>
       <c r="D35" t="s">
-        <v>333</v>
+        <v>343</v>
       </c>
       <c r="E35" t="s">
-        <v>334</v>
+        <v>344</v>
       </c>
       <c r="F35" t="s">
-        <v>335</v>
+        <v>345</v>
       </c>
       <c r="G35" t="s">
-        <v>336</v>
+        <v>346</v>
       </c>
       <c r="H35" t="s">
-        <v>337</v>
+        <v>347</v>
       </c>
       <c r="I35" t="s">
-        <v>338</v>
+        <v>348</v>
       </c>
       <c r="J35" t="s">
         <v>24</v>
       </c>
       <c r="K35" t="s">
         <v>69</v>
       </c>
       <c r="L35" t="s">
         <v>26</v>
       </c>
       <c r="M35" t="s">
         <v>70</v>
       </c>
       <c r="N35" t="s">
         <v>28</v>
       </c>
       <c r="O35" t="s">
-        <v>339</v>
+        <v>349</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36">
-        <v>4322</v>
+        <v>4311</v>
       </c>
       <c r="B36" t="s">
-        <v>340</v>
+        <v>350</v>
       </c>
       <c r="C36" t="s">
-        <v>341</v>
+        <v>351</v>
       </c>
       <c r="D36" t="s">
-        <v>342</v>
+        <v>352</v>
       </c>
       <c r="E36" t="s">
-        <v>343</v>
+        <v>353</v>
       </c>
       <c r="F36" t="s">
-        <v>344</v>
+        <v>354</v>
       </c>
       <c r="G36" t="s">
-        <v>345</v>
+        <v>355</v>
       </c>
       <c r="H36" t="s">
-        <v>346</v>
+        <v>356</v>
       </c>
       <c r="I36" t="s">
-        <v>347</v>
+        <v>357</v>
       </c>
       <c r="J36" t="s">
         <v>24</v>
       </c>
       <c r="K36" t="s">
         <v>25</v>
       </c>
       <c r="L36" t="s">
         <v>26</v>
       </c>
       <c r="M36" t="s">
         <v>27</v>
       </c>
       <c r="N36" t="s">
         <v>28</v>
       </c>
       <c r="O36" t="s">
-        <v>348</v>
+        <v>358</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37">
-        <v>4556</v>
+        <v>4314</v>
       </c>
       <c r="B37" t="s">
-        <v>349</v>
+        <v>359</v>
       </c>
       <c r="C37" t="s">
-        <v>350</v>
+        <v>360</v>
       </c>
       <c r="D37" t="s">
-        <v>351</v>
+        <v>361</v>
       </c>
       <c r="E37" t="s">
-        <v>352</v>
+        <v>362</v>
       </c>
       <c r="F37" t="s">
-        <v>353</v>
+        <v>363</v>
       </c>
       <c r="G37" t="s">
-        <v>354</v>
+        <v>364</v>
       </c>
       <c r="H37" t="s">
-        <v>355</v>
+        <v>365</v>
       </c>
       <c r="I37" t="s">
-        <v>356</v>
+        <v>366</v>
       </c>
       <c r="J37" t="s">
         <v>24</v>
       </c>
       <c r="K37" t="s">
         <v>25</v>
       </c>
       <c r="L37" t="s">
         <v>26</v>
       </c>
       <c r="M37" t="s">
         <v>27</v>
       </c>
       <c r="N37" t="s">
         <v>28</v>
       </c>
       <c r="O37" t="s">
-        <v>357</v>
+        <v>367</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38">
-        <v>4558</v>
+        <v>4316</v>
       </c>
       <c r="B38" t="s">
-        <v>358</v>
+        <v>368</v>
       </c>
       <c r="C38" t="s">
-        <v>359</v>
+        <v>369</v>
       </c>
       <c r="D38" t="s">
-        <v>360</v>
+        <v>370</v>
       </c>
       <c r="E38" t="s">
-        <v>361</v>
+        <v>371</v>
       </c>
       <c r="F38" t="s">
-        <v>362</v>
+        <v>372</v>
       </c>
       <c r="G38" t="s">
-        <v>363</v>
+        <v>373</v>
       </c>
       <c r="H38" t="s">
-        <v>364</v>
+        <v>374</v>
       </c>
       <c r="I38" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="J38" t="s">
         <v>24</v>
       </c>
       <c r="K38" t="s">
         <v>69</v>
       </c>
       <c r="L38" t="s">
         <v>26</v>
       </c>
       <c r="M38" t="s">
         <v>70</v>
       </c>
       <c r="N38" t="s">
         <v>28</v>
       </c>
       <c r="O38" t="s">
-        <v>366</v>
+        <v>376</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39">
-        <v>4559</v>
+        <v>4319</v>
       </c>
       <c r="B39" t="s">
-        <v>367</v>
+        <v>377</v>
       </c>
       <c r="C39" t="s">
-        <v>368</v>
+        <v>378</v>
       </c>
       <c r="D39" t="s">
-        <v>369</v>
+        <v>379</v>
       </c>
       <c r="E39" t="s">
-        <v>370</v>
+        <v>380</v>
       </c>
       <c r="F39" t="s">
-        <v>371</v>
+        <v>381</v>
       </c>
       <c r="G39" t="s">
-        <v>372</v>
+        <v>382</v>
       </c>
       <c r="H39" t="s">
-        <v>373</v>
+        <v>383</v>
       </c>
       <c r="I39" t="s">
-        <v>374</v>
+        <v>384</v>
       </c>
       <c r="J39" t="s">
         <v>24</v>
       </c>
       <c r="K39" t="s">
-        <v>122</v>
+        <v>69</v>
       </c>
       <c r="L39" t="s">
         <v>26</v>
       </c>
       <c r="M39" t="s">
-        <v>123</v>
+        <v>70</v>
       </c>
       <c r="N39" t="s">
         <v>28</v>
       </c>
       <c r="O39" t="s">
-        <v>375</v>
+        <v>385</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40">
-        <v>4560</v>
+        <v>4322</v>
       </c>
       <c r="B40" t="s">
-        <v>376</v>
+        <v>386</v>
       </c>
       <c r="C40" t="s">
-        <v>377</v>
+        <v>387</v>
       </c>
       <c r="D40" t="s">
-        <v>378</v>
+        <v>388</v>
       </c>
       <c r="E40" t="s">
-        <v>379</v>
+        <v>389</v>
       </c>
       <c r="F40" t="s">
-        <v>380</v>
+        <v>390</v>
       </c>
       <c r="G40" t="s">
-        <v>381</v>
+        <v>391</v>
       </c>
       <c r="H40" t="s">
-        <v>382</v>
+        <v>392</v>
       </c>
       <c r="I40" t="s">
-        <v>383</v>
+        <v>393</v>
       </c>
       <c r="J40" t="s">
         <v>24</v>
       </c>
       <c r="K40" t="s">
         <v>25</v>
       </c>
       <c r="L40" t="s">
         <v>26</v>
       </c>
       <c r="M40" t="s">
         <v>27</v>
       </c>
       <c r="N40" t="s">
         <v>28</v>
       </c>
       <c r="O40" t="s">
-        <v>384</v>
+        <v>394</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41">
-        <v>4563</v>
+        <v>4556</v>
       </c>
       <c r="B41" t="s">
-        <v>385</v>
+        <v>395</v>
       </c>
       <c r="C41" t="s">
-        <v>386</v>
+        <v>396</v>
       </c>
       <c r="D41" t="s">
-        <v>387</v>
+        <v>397</v>
       </c>
       <c r="E41" t="s">
-        <v>388</v>
+        <v>398</v>
       </c>
       <c r="F41" t="s">
-        <v>389</v>
+        <v>399</v>
       </c>
       <c r="G41" t="s">
-        <v>390</v>
+        <v>400</v>
       </c>
       <c r="H41" t="s">
-        <v>391</v>
+        <v>401</v>
       </c>
       <c r="I41" t="s">
-        <v>392</v>
+        <v>402</v>
       </c>
       <c r="J41" t="s">
         <v>24</v>
       </c>
       <c r="K41" t="s">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="L41" t="s">
         <v>26</v>
       </c>
       <c r="M41" t="s">
-        <v>70</v>
+        <v>27</v>
       </c>
       <c r="N41" t="s">
         <v>28</v>
       </c>
       <c r="O41" t="s">
-        <v>393</v>
+        <v>403</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42">
-        <v>4564</v>
+        <v>4558</v>
       </c>
       <c r="B42" t="s">
-        <v>394</v>
+        <v>404</v>
       </c>
       <c r="C42" t="s">
-        <v>395</v>
+        <v>405</v>
       </c>
       <c r="D42" t="s">
-        <v>396</v>
+        <v>406</v>
       </c>
       <c r="E42" t="s">
-        <v>397</v>
+        <v>407</v>
       </c>
       <c r="F42" t="s">
-        <v>398</v>
+        <v>408</v>
       </c>
       <c r="G42" t="s">
-        <v>399</v>
+        <v>409</v>
       </c>
       <c r="H42" t="s">
-        <v>400</v>
+        <v>410</v>
       </c>
       <c r="I42" t="s">
-        <v>401</v>
+        <v>411</v>
       </c>
       <c r="J42" t="s">
         <v>24</v>
       </c>
       <c r="K42" t="s">
-        <v>402</v>
+        <v>69</v>
       </c>
       <c r="L42" t="s">
         <v>26</v>
       </c>
       <c r="M42" t="s">
-        <v>403</v>
+        <v>70</v>
       </c>
       <c r="N42" t="s">
         <v>28</v>
       </c>
       <c r="O42" t="s">
-        <v>404</v>
+        <v>412</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43">
-        <v>4568</v>
+        <v>4559</v>
       </c>
       <c r="B43" t="s">
-        <v>405</v>
+        <v>413</v>
       </c>
       <c r="C43" t="s">
-        <v>406</v>
+        <v>414</v>
       </c>
       <c r="D43" t="s">
-        <v>407</v>
+        <v>415</v>
       </c>
       <c r="E43" t="s">
-        <v>408</v>
+        <v>416</v>
       </c>
       <c r="F43" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
       <c r="G43" t="s">
-        <v>410</v>
+        <v>418</v>
       </c>
       <c r="H43" t="s">
-        <v>411</v>
+        <v>419</v>
       </c>
       <c r="I43" t="s">
-        <v>412</v>
+        <v>420</v>
       </c>
       <c r="J43" t="s">
         <v>24</v>
       </c>
       <c r="K43" t="s">
-        <v>25</v>
+        <v>122</v>
       </c>
       <c r="L43" t="s">
         <v>26</v>
       </c>
       <c r="M43" t="s">
-        <v>27</v>
+        <v>123</v>
       </c>
       <c r="N43" t="s">
         <v>28</v>
       </c>
       <c r="O43" t="s">
-        <v>413</v>
+        <v>421</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44">
-        <v>4704</v>
+        <v>4560</v>
       </c>
       <c r="B44" t="s">
-        <v>414</v>
+        <v>422</v>
       </c>
       <c r="C44" t="s">
-        <v>415</v>
+        <v>423</v>
       </c>
       <c r="D44" t="s">
-        <v>416</v>
+        <v>424</v>
       </c>
       <c r="E44" t="s">
-        <v>417</v>
+        <v>425</v>
       </c>
       <c r="F44" t="s">
-        <v>418</v>
+        <v>426</v>
       </c>
       <c r="G44" t="s">
-        <v>419</v>
+        <v>427</v>
       </c>
       <c r="H44" t="s">
-        <v>420</v>
+        <v>428</v>
       </c>
       <c r="I44" t="s">
-        <v>421</v>
+        <v>429</v>
       </c>
       <c r="J44" t="s">
         <v>24</v>
       </c>
       <c r="K44" t="s">
-        <v>122</v>
+        <v>25</v>
       </c>
       <c r="L44" t="s">
         <v>26</v>
       </c>
       <c r="M44" t="s">
-        <v>123</v>
+        <v>27</v>
       </c>
       <c r="N44" t="s">
         <v>28</v>
       </c>
       <c r="O44" t="s">
-        <v>422</v>
+        <v>430</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45">
-        <v>4706</v>
+        <v>4563</v>
       </c>
       <c r="B45" t="s">
-        <v>423</v>
+        <v>431</v>
       </c>
       <c r="C45" t="s">
-        <v>424</v>
+        <v>432</v>
       </c>
       <c r="D45" t="s">
-        <v>425</v>
+        <v>433</v>
       </c>
       <c r="E45" t="s">
-        <v>426</v>
+        <v>434</v>
       </c>
       <c r="F45" t="s">
-        <v>427</v>
+        <v>435</v>
       </c>
       <c r="G45" t="s">
-        <v>428</v>
+        <v>436</v>
       </c>
       <c r="H45" t="s">
-        <v>429</v>
+        <v>437</v>
       </c>
       <c r="I45" t="s">
-        <v>430</v>
+        <v>438</v>
       </c>
       <c r="J45" t="s">
         <v>24</v>
       </c>
       <c r="K45" t="s">
         <v>69</v>
       </c>
       <c r="L45" t="s">
         <v>26</v>
       </c>
       <c r="M45" t="s">
         <v>70</v>
       </c>
       <c r="N45" t="s">
         <v>28</v>
       </c>
       <c r="O45" t="s">
-        <v>431</v>
+        <v>439</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="A46">
-        <v>4709</v>
+        <v>4564</v>
       </c>
       <c r="B46" t="s">
-        <v>432</v>
+        <v>440</v>
       </c>
       <c r="C46" t="s">
-        <v>433</v>
+        <v>441</v>
       </c>
       <c r="D46" t="s">
-        <v>434</v>
+        <v>442</v>
       </c>
       <c r="E46" t="s">
-        <v>435</v>
+        <v>443</v>
       </c>
       <c r="F46" t="s">
-        <v>436</v>
+        <v>444</v>
       </c>
       <c r="G46" t="s">
-        <v>437</v>
+        <v>445</v>
       </c>
       <c r="H46" t="s">
-        <v>438</v>
+        <v>446</v>
       </c>
       <c r="I46" t="s">
-        <v>439</v>
+        <v>447</v>
       </c>
       <c r="J46" t="s">
         <v>24</v>
       </c>
       <c r="K46" t="s">
-        <v>122</v>
+        <v>448</v>
       </c>
       <c r="L46" t="s">
         <v>26</v>
       </c>
       <c r="M46" t="s">
-        <v>123</v>
+        <v>449</v>
       </c>
       <c r="N46" t="s">
         <v>28</v>
       </c>
       <c r="O46" t="s">
-        <v>440</v>
+        <v>450</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47">
-        <v>4711</v>
+        <v>4568</v>
       </c>
       <c r="B47" t="s">
-        <v>441</v>
+        <v>451</v>
       </c>
       <c r="C47" t="s">
-        <v>442</v>
+        <v>452</v>
       </c>
       <c r="D47" t="s">
-        <v>443</v>
+        <v>453</v>
       </c>
       <c r="E47" t="s">
-        <v>444</v>
+        <v>454</v>
       </c>
       <c r="F47" t="s">
-        <v>445</v>
+        <v>455</v>
       </c>
       <c r="G47" t="s">
-        <v>446</v>
+        <v>456</v>
       </c>
       <c r="H47" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="I47" t="s">
-        <v>448</v>
+        <v>458</v>
       </c>
       <c r="J47" t="s">
-        <v>449</v>
+        <v>24</v>
       </c>
       <c r="K47" t="s">
-        <v>450</v>
+        <v>25</v>
       </c>
       <c r="L47" t="s">
-        <v>451</v>
+        <v>26</v>
       </c>
       <c r="M47" t="s">
-        <v>452</v>
+        <v>27</v>
       </c>
       <c r="N47" t="s">
         <v>28</v>
       </c>
       <c r="O47" t="s">
-        <v>453</v>
+        <v>459</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="A48">
-        <v>4716</v>
+        <v>4704</v>
       </c>
       <c r="B48" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="C48" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
       <c r="D48" t="s">
-        <v>456</v>
+        <v>462</v>
       </c>
       <c r="E48" t="s">
-        <v>457</v>
+        <v>463</v>
       </c>
       <c r="F48" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
       <c r="G48" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="H48" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="I48" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="J48" t="s">
         <v>24</v>
       </c>
       <c r="K48" t="s">
-        <v>291</v>
+        <v>122</v>
       </c>
       <c r="L48" t="s">
         <v>26</v>
       </c>
       <c r="M48" t="s">
-        <v>293</v>
+        <v>123</v>
       </c>
       <c r="N48" t="s">
         <v>28</v>
       </c>
       <c r="O48" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49">
-        <v>4717</v>
+        <v>4706</v>
       </c>
       <c r="B49" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
       <c r="C49" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="D49" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="E49" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
       <c r="F49" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
       <c r="G49" t="s">
-        <v>468</v>
+        <v>474</v>
       </c>
       <c r="H49" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
       <c r="I49" t="s">
-        <v>470</v>
+        <v>476</v>
       </c>
       <c r="J49" t="s">
         <v>24</v>
       </c>
       <c r="K49" t="s">
-        <v>25</v>
+        <v>69</v>
       </c>
       <c r="L49" t="s">
         <v>26</v>
       </c>
       <c r="M49" t="s">
-        <v>27</v>
+        <v>70</v>
       </c>
       <c r="N49" t="s">
         <v>28</v>
       </c>
       <c r="O49" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50">
-        <v>4721</v>
+        <v>4709</v>
       </c>
       <c r="B50" t="s">
-        <v>472</v>
+        <v>478</v>
       </c>
       <c r="C50" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="D50" t="s">
-        <v>474</v>
+        <v>480</v>
       </c>
       <c r="E50" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
       <c r="F50" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
       <c r="G50" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
       <c r="H50" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="I50" t="s">
-        <v>479</v>
+        <v>485</v>
       </c>
       <c r="J50" t="s">
         <v>24</v>
       </c>
       <c r="K50" t="s">
-        <v>291</v>
+        <v>122</v>
       </c>
       <c r="L50" t="s">
         <v>26</v>
       </c>
       <c r="M50" t="s">
-        <v>293</v>
+        <v>123</v>
       </c>
       <c r="N50" t="s">
         <v>28</v>
       </c>
       <c r="O50" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51">
-        <v>4722</v>
+        <v>4711</v>
       </c>
       <c r="B51" t="s">
-        <v>481</v>
+        <v>487</v>
       </c>
       <c r="C51" t="s">
-        <v>482</v>
+        <v>488</v>
       </c>
       <c r="D51" t="s">
-        <v>483</v>
+        <v>489</v>
       </c>
       <c r="E51" t="s">
-        <v>484</v>
+        <v>490</v>
       </c>
       <c r="F51" t="s">
-        <v>485</v>
+        <v>491</v>
       </c>
       <c r="G51" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="H51" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
       <c r="I51" t="s">
-        <v>488</v>
+        <v>494</v>
       </c>
       <c r="J51" t="s">
-        <v>24</v>
+        <v>495</v>
       </c>
       <c r="K51" t="s">
-        <v>489</v>
+        <v>496</v>
       </c>
       <c r="L51" t="s">
-        <v>26</v>
+        <v>497</v>
       </c>
       <c r="M51" t="s">
-        <v>490</v>
+        <v>498</v>
       </c>
       <c r="N51" t="s">
         <v>28</v>
       </c>
       <c r="O51" t="s">
-        <v>491</v>
+        <v>499</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52">
-        <v>4792</v>
+        <v>4714</v>
       </c>
       <c r="B52" t="s">
-        <v>492</v>
+        <v>500</v>
       </c>
       <c r="C52" t="s">
-        <v>493</v>
+        <v>501</v>
       </c>
       <c r="D52" t="s">
-        <v>494</v>
+        <v>502</v>
       </c>
       <c r="E52" t="s">
-        <v>495</v>
+        <v>503</v>
       </c>
       <c r="F52" t="s">
-        <v>496</v>
+        <v>504</v>
       </c>
       <c r="G52" t="s">
-        <v>497</v>
+        <v>505</v>
       </c>
       <c r="H52" t="s">
-        <v>498</v>
+        <v>506</v>
       </c>
       <c r="I52" t="s">
-        <v>499</v>
+        <v>507</v>
       </c>
       <c r="J52" t="s">
         <v>24</v>
       </c>
       <c r="K52" t="s">
         <v>25</v>
       </c>
       <c r="L52" t="s">
         <v>26</v>
       </c>
       <c r="M52" t="s">
         <v>27</v>
       </c>
       <c r="N52" t="s">
         <v>28</v>
       </c>
       <c r="O52" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53">
-        <v>4801</v>
+        <v>4716</v>
       </c>
       <c r="B53" t="s">
-        <v>501</v>
+        <v>509</v>
       </c>
       <c r="C53" t="s">
-        <v>502</v>
+        <v>510</v>
       </c>
       <c r="D53" t="s">
-        <v>503</v>
+        <v>511</v>
       </c>
       <c r="E53" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
       <c r="F53" t="s">
-        <v>505</v>
+        <v>513</v>
       </c>
       <c r="G53" t="s">
-        <v>506</v>
+        <v>514</v>
       </c>
       <c r="H53" t="s">
-        <v>507</v>
+        <v>515</v>
       </c>
       <c r="I53" t="s">
-        <v>508</v>
+        <v>516</v>
       </c>
       <c r="J53" t="s">
         <v>24</v>
       </c>
       <c r="K53" t="s">
-        <v>69</v>
+        <v>317</v>
       </c>
       <c r="L53" t="s">
         <v>26</v>
       </c>
       <c r="M53" t="s">
-        <v>70</v>
+        <v>319</v>
       </c>
       <c r="N53" t="s">
         <v>28</v>
       </c>
       <c r="O53" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="A54">
-        <v>4810</v>
+        <v>4717</v>
       </c>
       <c r="B54" t="s">
-        <v>510</v>
+        <v>518</v>
       </c>
       <c r="C54" t="s">
-        <v>511</v>
+        <v>519</v>
       </c>
       <c r="D54" t="s">
-        <v>512</v>
+        <v>520</v>
       </c>
       <c r="E54" t="s">
-        <v>513</v>
+        <v>521</v>
       </c>
       <c r="F54" t="s">
-        <v>514</v>
+        <v>522</v>
       </c>
       <c r="G54" t="s">
-        <v>515</v>
+        <v>523</v>
       </c>
       <c r="H54" t="s">
-        <v>516</v>
+        <v>524</v>
       </c>
       <c r="I54" t="s">
-        <v>517</v>
+        <v>525</v>
       </c>
       <c r="J54" t="s">
         <v>24</v>
       </c>
       <c r="K54" t="s">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="L54" t="s">
         <v>26</v>
       </c>
       <c r="M54" t="s">
-        <v>70</v>
+        <v>27</v>
       </c>
       <c r="N54" t="s">
         <v>28</v>
       </c>
       <c r="O54" t="s">
-        <v>518</v>
+        <v>526</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55">
-        <v>4811</v>
+        <v>4721</v>
       </c>
       <c r="B55" t="s">
-        <v>519</v>
+        <v>527</v>
       </c>
       <c r="C55" t="s">
-        <v>520</v>
+        <v>528</v>
       </c>
       <c r="D55" t="s">
-        <v>521</v>
+        <v>529</v>
       </c>
       <c r="E55" t="s">
-        <v>522</v>
+        <v>530</v>
       </c>
       <c r="F55" t="s">
-        <v>523</v>
+        <v>531</v>
       </c>
       <c r="G55" t="s">
-        <v>524</v>
+        <v>532</v>
       </c>
       <c r="H55" t="s">
-        <v>525</v>
+        <v>533</v>
       </c>
       <c r="I55" t="s">
-        <v>526</v>
+        <v>534</v>
       </c>
       <c r="J55" t="s">
         <v>24</v>
       </c>
       <c r="K55" t="s">
-        <v>527</v>
+        <v>317</v>
       </c>
       <c r="L55" t="s">
         <v>26</v>
       </c>
       <c r="M55" t="s">
-        <v>528</v>
+        <v>319</v>
       </c>
       <c r="N55" t="s">
         <v>28</v>
       </c>
       <c r="O55" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56">
-        <v>5437</v>
+        <v>4722</v>
       </c>
       <c r="B56" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
       <c r="C56" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="D56" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="E56" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
       <c r="F56" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="G56" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="H56" t="s">
-        <v>536</v>
+        <v>542</v>
       </c>
       <c r="I56" t="s">
-        <v>537</v>
+        <v>543</v>
       </c>
       <c r="J56" t="s">
         <v>24</v>
       </c>
       <c r="K56" t="s">
-        <v>25</v>
+        <v>544</v>
       </c>
       <c r="L56" t="s">
         <v>26</v>
       </c>
       <c r="M56" t="s">
-        <v>27</v>
+        <v>545</v>
       </c>
       <c r="N56" t="s">
         <v>28</v>
       </c>
       <c r="O56" t="s">
-        <v>538</v>
+        <v>546</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57">
-        <v>5456</v>
+        <v>4723</v>
       </c>
       <c r="B57" t="s">
-        <v>539</v>
+        <v>547</v>
       </c>
       <c r="C57" t="s">
-        <v>540</v>
+        <v>548</v>
       </c>
       <c r="D57" t="s">
-        <v>541</v>
+        <v>549</v>
       </c>
       <c r="E57" t="s">
-        <v>542</v>
+        <v>550</v>
       </c>
       <c r="F57" t="s">
-        <v>543</v>
+        <v>551</v>
       </c>
       <c r="G57" t="s">
-        <v>544</v>
+        <v>552</v>
       </c>
       <c r="H57" t="s">
-        <v>545</v>
+        <v>553</v>
       </c>
       <c r="I57" t="s">
-        <v>546</v>
+        <v>554</v>
       </c>
       <c r="J57" t="s">
-        <v>89</v>
+        <v>24</v>
       </c>
       <c r="K57" t="s">
-        <v>527</v>
+        <v>555</v>
       </c>
       <c r="L57" t="s">
-        <v>91</v>
+        <v>26</v>
       </c>
       <c r="M57" t="s">
-        <v>528</v>
+        <v>556</v>
       </c>
       <c r="N57" t="s">
         <v>28</v>
       </c>
       <c r="O57" t="s">
-        <v>547</v>
+        <v>557</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58">
-        <v>5953</v>
+        <v>4792</v>
       </c>
       <c r="B58" t="s">
-        <v>548</v>
+        <v>558</v>
       </c>
       <c r="C58" t="s">
-        <v>549</v>
+        <v>559</v>
       </c>
       <c r="D58" t="s">
-        <v>550</v>
+        <v>560</v>
       </c>
       <c r="E58" t="s">
-        <v>551</v>
+        <v>561</v>
       </c>
       <c r="F58" t="s">
-        <v>552</v>
+        <v>562</v>
       </c>
       <c r="G58" t="s">
-        <v>553</v>
+        <v>563</v>
       </c>
       <c r="H58" t="s">
-        <v>554</v>
+        <v>564</v>
       </c>
       <c r="I58" t="s">
-        <v>555</v>
+        <v>565</v>
       </c>
       <c r="J58" t="s">
         <v>24</v>
       </c>
       <c r="K58" t="s">
         <v>25</v>
       </c>
       <c r="L58" t="s">
         <v>26</v>
       </c>
       <c r="M58" t="s">
         <v>27</v>
       </c>
       <c r="N58" t="s">
         <v>28</v>
       </c>
       <c r="O58" t="s">
-        <v>556</v>
+        <v>566</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59">
-        <v>6337</v>
+        <v>4801</v>
       </c>
       <c r="B59" t="s">
-        <v>557</v>
+        <v>567</v>
       </c>
       <c r="C59" t="s">
-        <v>558</v>
+        <v>568</v>
       </c>
       <c r="D59" t="s">
-        <v>559</v>
+        <v>569</v>
       </c>
       <c r="E59" t="s">
-        <v>560</v>
+        <v>570</v>
       </c>
       <c r="F59" t="s">
-        <v>561</v>
+        <v>571</v>
       </c>
       <c r="G59" t="s">
-        <v>562</v>
+        <v>572</v>
       </c>
       <c r="H59" t="s">
-        <v>563</v>
+        <v>573</v>
       </c>
       <c r="I59" t="s">
-        <v>564</v>
+        <v>574</v>
       </c>
       <c r="J59" t="s">
         <v>24</v>
       </c>
       <c r="K59" t="s">
-        <v>122</v>
+        <v>69</v>
       </c>
       <c r="L59" t="s">
         <v>26</v>
       </c>
       <c r="M59" t="s">
-        <v>123</v>
+        <v>70</v>
       </c>
       <c r="N59" t="s">
         <v>28</v>
       </c>
       <c r="O59" t="s">
-        <v>565</v>
+        <v>575</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60">
-        <v>58240</v>
+        <v>4810</v>
       </c>
       <c r="B60" t="s">
-        <v>566</v>
+        <v>576</v>
       </c>
       <c r="C60" t="s">
-        <v>567</v>
+        <v>577</v>
       </c>
       <c r="D60" t="s">
-        <v>568</v>
+        <v>578</v>
       </c>
       <c r="E60" t="s">
-        <v>569</v>
+        <v>579</v>
       </c>
       <c r="F60" t="s">
-        <v>570</v>
+        <v>580</v>
       </c>
       <c r="G60" t="s">
-        <v>571</v>
+        <v>581</v>
       </c>
       <c r="H60" t="s">
-        <v>572</v>
+        <v>582</v>
       </c>
       <c r="I60" t="s">
-        <v>573</v>
+        <v>583</v>
       </c>
       <c r="J60" t="s">
         <v>24</v>
       </c>
       <c r="K60" t="s">
-        <v>574</v>
+        <v>69</v>
       </c>
       <c r="L60" t="s">
         <v>26</v>
       </c>
       <c r="M60" t="s">
-        <v>575</v>
+        <v>70</v>
       </c>
       <c r="N60" t="s">
         <v>28</v>
       </c>
       <c r="O60" t="s">
-        <v>576</v>
+        <v>584</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61">
-        <v>58259</v>
+        <v>4811</v>
       </c>
       <c r="B61" t="s">
-        <v>577</v>
+        <v>585</v>
       </c>
       <c r="C61" t="s">
-        <v>578</v>
+        <v>586</v>
       </c>
       <c r="D61" t="s">
-        <v>579</v>
+        <v>587</v>
       </c>
       <c r="E61" t="s">
-        <v>580</v>
+        <v>588</v>
       </c>
       <c r="F61" t="s">
-        <v>581</v>
+        <v>589</v>
       </c>
       <c r="G61" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
       <c r="H61" t="s">
-        <v>583</v>
+        <v>591</v>
       </c>
       <c r="I61" t="s">
-        <v>584</v>
+        <v>592</v>
       </c>
       <c r="J61" t="s">
         <v>24</v>
       </c>
       <c r="K61" t="s">
-        <v>585</v>
+        <v>304</v>
       </c>
       <c r="L61" t="s">
         <v>26</v>
       </c>
       <c r="M61" t="s">
-        <v>586</v>
+        <v>306</v>
       </c>
       <c r="N61" t="s">
         <v>28</v>
       </c>
       <c r="O61" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62">
-        <v>65000</v>
+        <v>5437</v>
       </c>
       <c r="B62" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="C62" t="s">
-        <v>589</v>
+        <v>595</v>
       </c>
       <c r="D62" t="s">
-        <v>590</v>
+        <v>596</v>
       </c>
       <c r="E62" t="s">
-        <v>591</v>
+        <v>597</v>
       </c>
       <c r="F62" t="s">
-        <v>592</v>
+        <v>598</v>
       </c>
       <c r="G62" t="s">
-        <v>593</v>
+        <v>599</v>
       </c>
       <c r="H62" t="s">
-        <v>594</v>
+        <v>600</v>
       </c>
       <c r="I62" t="s">
-        <v>595</v>
+        <v>601</v>
       </c>
       <c r="J62" t="s">
         <v>24</v>
       </c>
       <c r="K62" t="s">
         <v>25</v>
       </c>
       <c r="L62" t="s">
         <v>26</v>
       </c>
       <c r="M62" t="s">
         <v>27</v>
       </c>
       <c r="N62" t="s">
         <v>28</v>
       </c>
       <c r="O62" t="s">
-        <v>596</v>
+        <v>602</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63">
-        <v>65001</v>
+        <v>5456</v>
       </c>
       <c r="B63" t="s">
-        <v>597</v>
+        <v>603</v>
       </c>
       <c r="C63" t="s">
-        <v>598</v>
+        <v>604</v>
       </c>
       <c r="D63" t="s">
-        <v>599</v>
+        <v>605</v>
       </c>
       <c r="E63" t="s">
-        <v>600</v>
+        <v>606</v>
       </c>
       <c r="F63" t="s">
-        <v>601</v>
+        <v>607</v>
       </c>
       <c r="G63" t="s">
-        <v>602</v>
+        <v>608</v>
       </c>
       <c r="H63" t="s">
-        <v>603</v>
+        <v>609</v>
       </c>
       <c r="I63" t="s">
-        <v>604</v>
+        <v>610</v>
       </c>
       <c r="J63" t="s">
-        <v>24</v>
+        <v>89</v>
       </c>
       <c r="K63" t="s">
-        <v>69</v>
+        <v>304</v>
       </c>
       <c r="L63" t="s">
-        <v>26</v>
+        <v>91</v>
       </c>
       <c r="M63" t="s">
-        <v>70</v>
+        <v>306</v>
       </c>
       <c r="N63" t="s">
         <v>28</v>
       </c>
       <c r="O63" t="s">
-        <v>605</v>
+        <v>611</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="A64">
-        <v>65002</v>
+        <v>5887</v>
       </c>
       <c r="B64" t="s">
-        <v>606</v>
+        <v>612</v>
       </c>
       <c r="C64" t="s">
-        <v>607</v>
+        <v>613</v>
       </c>
       <c r="D64" t="s">
-        <v>608</v>
+        <v>614</v>
       </c>
       <c r="E64" t="s">
-        <v>609</v>
+        <v>615</v>
       </c>
       <c r="F64" t="s">
-        <v>610</v>
+        <v>616</v>
       </c>
       <c r="G64" t="s">
-        <v>611</v>
+        <v>617</v>
       </c>
       <c r="H64" t="s">
-        <v>612</v>
+        <v>618</v>
       </c>
       <c r="I64" t="s">
-        <v>613</v>
+        <v>619</v>
       </c>
       <c r="J64" t="s">
         <v>24</v>
       </c>
       <c r="K64" t="s">
         <v>25</v>
       </c>
       <c r="L64" t="s">
         <v>26</v>
       </c>
       <c r="M64" t="s">
         <v>27</v>
       </c>
       <c r="N64" t="s">
         <v>28</v>
       </c>
       <c r="O64" t="s">
-        <v>614</v>
+        <v>620</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65">
-        <v>65003</v>
+        <v>5953</v>
       </c>
       <c r="B65" t="s">
-        <v>615</v>
+        <v>621</v>
       </c>
       <c r="C65" t="s">
-        <v>616</v>
+        <v>622</v>
       </c>
       <c r="D65" t="s">
-        <v>617</v>
+        <v>623</v>
       </c>
       <c r="E65" t="s">
-        <v>618</v>
+        <v>624</v>
       </c>
       <c r="F65" t="s">
-        <v>619</v>
+        <v>625</v>
       </c>
       <c r="G65" t="s">
-        <v>620</v>
+        <v>626</v>
       </c>
       <c r="H65" t="s">
-        <v>621</v>
+        <v>627</v>
       </c>
       <c r="I65" t="s">
-        <v>622</v>
+        <v>628</v>
       </c>
       <c r="J65" t="s">
         <v>24</v>
       </c>
       <c r="K65" t="s">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="L65" t="s">
         <v>26</v>
       </c>
       <c r="M65" t="s">
-        <v>70</v>
+        <v>27</v>
       </c>
       <c r="N65" t="s">
         <v>28</v>
       </c>
       <c r="O65" t="s">
-        <v>623</v>
+        <v>629</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="A66">
-        <v>65004</v>
+        <v>6337</v>
       </c>
       <c r="B66" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="C66" t="s">
-        <v>625</v>
+        <v>631</v>
       </c>
       <c r="D66" t="s">
-        <v>626</v>
+        <v>632</v>
       </c>
       <c r="E66" t="s">
-        <v>627</v>
+        <v>633</v>
       </c>
       <c r="F66" t="s">
-        <v>628</v>
+        <v>634</v>
       </c>
       <c r="G66" t="s">
-        <v>629</v>
+        <v>635</v>
       </c>
       <c r="H66" t="s">
-        <v>630</v>
+        <v>636</v>
       </c>
       <c r="I66" t="s">
-        <v>631</v>
+        <v>637</v>
       </c>
       <c r="J66" t="s">
         <v>24</v>
       </c>
       <c r="K66" t="s">
-        <v>69</v>
+        <v>122</v>
       </c>
       <c r="L66" t="s">
         <v>26</v>
       </c>
       <c r="M66" t="s">
-        <v>70</v>
+        <v>123</v>
       </c>
       <c r="N66" t="s">
         <v>28</v>
       </c>
       <c r="O66" t="s">
-        <v>632</v>
+        <v>638</v>
       </c>
     </row>
     <row r="67" spans="1:15">
       <c r="A67">
-        <v>65005</v>
+        <v>58240</v>
       </c>
       <c r="B67" t="s">
-        <v>633</v>
+        <v>639</v>
       </c>
       <c r="C67" t="s">
-        <v>634</v>
+        <v>640</v>
       </c>
       <c r="D67" t="s">
-        <v>635</v>
+        <v>641</v>
       </c>
       <c r="E67" t="s">
-        <v>636</v>
+        <v>642</v>
       </c>
       <c r="F67" t="s">
-        <v>637</v>
+        <v>643</v>
       </c>
       <c r="G67" t="s">
-        <v>638</v>
+        <v>644</v>
       </c>
       <c r="H67" t="s">
-        <v>639</v>
+        <v>645</v>
       </c>
       <c r="I67" t="s">
-        <v>640</v>
+        <v>646</v>
       </c>
       <c r="J67" t="s">
         <v>24</v>
       </c>
       <c r="K67" t="s">
-        <v>641</v>
+        <v>647</v>
       </c>
       <c r="L67" t="s">
         <v>26</v>
       </c>
       <c r="M67" t="s">
-        <v>642</v>
+        <v>648</v>
       </c>
       <c r="N67" t="s">
         <v>28</v>
       </c>
       <c r="O67" t="s">
-        <v>643</v>
+        <v>649</v>
       </c>
     </row>
     <row r="68" spans="1:15">
       <c r="A68">
-        <v>65006</v>
+        <v>58259</v>
       </c>
       <c r="B68" t="s">
-        <v>644</v>
+        <v>650</v>
       </c>
       <c r="C68" t="s">
-        <v>645</v>
+        <v>651</v>
       </c>
       <c r="D68" t="s">
-        <v>646</v>
+        <v>652</v>
       </c>
       <c r="E68" t="s">
-        <v>647</v>
+        <v>653</v>
       </c>
       <c r="F68" t="s">
-        <v>648</v>
+        <v>654</v>
       </c>
       <c r="G68" t="s">
-        <v>649</v>
+        <v>655</v>
       </c>
       <c r="H68" t="s">
-        <v>650</v>
+        <v>656</v>
       </c>
       <c r="I68" t="s">
-        <v>651</v>
+        <v>657</v>
       </c>
       <c r="J68" t="s">
         <v>24</v>
       </c>
       <c r="K68" t="s">
-        <v>652</v>
+        <v>658</v>
       </c>
       <c r="L68" t="s">
         <v>26</v>
       </c>
       <c r="M68" t="s">
-        <v>653</v>
+        <v>659</v>
       </c>
       <c r="N68" t="s">
         <v>28</v>
       </c>
       <c r="O68" t="s">
-        <v>654</v>
+        <v>660</v>
       </c>
     </row>
     <row r="69" spans="1:15">
       <c r="A69">
-        <v>65007</v>
+        <v>65000</v>
       </c>
       <c r="B69" t="s">
-        <v>655</v>
+        <v>661</v>
       </c>
       <c r="C69" t="s">
-        <v>656</v>
+        <v>662</v>
       </c>
       <c r="D69" t="s">
-        <v>657</v>
+        <v>663</v>
       </c>
       <c r="E69" t="s">
-        <v>658</v>
+        <v>664</v>
       </c>
       <c r="F69" t="s">
-        <v>659</v>
+        <v>665</v>
       </c>
       <c r="G69" t="s">
-        <v>660</v>
+        <v>666</v>
       </c>
       <c r="H69" t="s">
-        <v>661</v>
+        <v>667</v>
       </c>
       <c r="I69" t="s">
-        <v>662</v>
+        <v>668</v>
       </c>
       <c r="J69" t="s">
         <v>24</v>
       </c>
       <c r="K69" t="s">
         <v>25</v>
       </c>
       <c r="L69" t="s">
         <v>26</v>
       </c>
       <c r="M69" t="s">
         <v>27</v>
       </c>
       <c r="N69" t="s">
         <v>28</v>
       </c>
       <c r="O69" t="s">
-        <v>663</v>
+        <v>669</v>
       </c>
     </row>
     <row r="70" spans="1:15">
       <c r="A70">
-        <v>65008</v>
+        <v>65001</v>
       </c>
       <c r="B70" t="s">
-        <v>664</v>
+        <v>670</v>
       </c>
       <c r="C70" t="s">
-        <v>665</v>
+        <v>671</v>
       </c>
       <c r="D70" t="s">
-        <v>666</v>
+        <v>672</v>
       </c>
       <c r="E70" t="s">
-        <v>667</v>
+        <v>673</v>
       </c>
       <c r="F70" t="s">
-        <v>668</v>
+        <v>674</v>
       </c>
       <c r="G70" t="s">
-        <v>669</v>
+        <v>675</v>
       </c>
       <c r="H70" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
       <c r="I70" t="s">
-        <v>671</v>
+        <v>677</v>
       </c>
       <c r="J70" t="s">
         <v>24</v>
       </c>
       <c r="K70" t="s">
         <v>69</v>
       </c>
       <c r="L70" t="s">
         <v>26</v>
       </c>
       <c r="M70" t="s">
         <v>70</v>
       </c>
       <c r="N70" t="s">
         <v>28</v>
       </c>
       <c r="O70" t="s">
-        <v>672</v>
+        <v>678</v>
       </c>
     </row>
     <row r="71" spans="1:15">
       <c r="A71">
-        <v>65009</v>
+        <v>65002</v>
       </c>
       <c r="B71" t="s">
-        <v>673</v>
+        <v>679</v>
       </c>
       <c r="C71" t="s">
-        <v>674</v>
+        <v>680</v>
       </c>
       <c r="D71" t="s">
-        <v>675</v>
+        <v>681</v>
       </c>
       <c r="E71" t="s">
-        <v>676</v>
+        <v>682</v>
       </c>
       <c r="F71" t="s">
-        <v>677</v>
+        <v>683</v>
       </c>
       <c r="G71" t="s">
-        <v>678</v>
+        <v>684</v>
       </c>
       <c r="H71" t="s">
-        <v>679</v>
+        <v>685</v>
       </c>
       <c r="I71" t="s">
-        <v>680</v>
+        <v>686</v>
       </c>
       <c r="J71" t="s">
         <v>24</v>
       </c>
       <c r="K71" t="s">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="L71" t="s">
         <v>26</v>
       </c>
       <c r="M71" t="s">
-        <v>70</v>
+        <v>27</v>
       </c>
       <c r="N71" t="s">
         <v>28</v>
       </c>
       <c r="O71" t="s">
-        <v>681</v>
+        <v>687</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="A72">
-        <v>65010</v>
+        <v>65003</v>
       </c>
       <c r="B72" t="s">
-        <v>682</v>
+        <v>688</v>
       </c>
       <c r="C72" t="s">
-        <v>683</v>
+        <v>689</v>
       </c>
       <c r="D72" t="s">
-        <v>684</v>
+        <v>690</v>
       </c>
       <c r="E72" t="s">
-        <v>685</v>
+        <v>691</v>
       </c>
       <c r="F72" t="s">
-        <v>686</v>
+        <v>692</v>
       </c>
       <c r="G72" t="s">
-        <v>687</v>
+        <v>693</v>
       </c>
       <c r="H72" t="s">
-        <v>688</v>
+        <v>694</v>
       </c>
       <c r="I72" t="s">
-        <v>689</v>
+        <v>695</v>
       </c>
       <c r="J72" t="s">
         <v>24</v>
       </c>
       <c r="K72" t="s">
-        <v>25</v>
+        <v>69</v>
       </c>
       <c r="L72" t="s">
         <v>26</v>
       </c>
       <c r="M72" t="s">
-        <v>27</v>
+        <v>70</v>
       </c>
       <c r="N72" t="s">
         <v>28</v>
       </c>
       <c r="O72" t="s">
-        <v>690</v>
+        <v>696</v>
       </c>
     </row>
     <row r="73" spans="1:15">
       <c r="A73">
-        <v>65011</v>
+        <v>65004</v>
       </c>
       <c r="B73" t="s">
-        <v>691</v>
+        <v>697</v>
       </c>
       <c r="C73" t="s">
-        <v>692</v>
+        <v>698</v>
       </c>
       <c r="D73" t="s">
-        <v>693</v>
+        <v>699</v>
       </c>
       <c r="E73" t="s">
-        <v>694</v>
+        <v>700</v>
       </c>
       <c r="F73" t="s">
-        <v>695</v>
+        <v>701</v>
       </c>
       <c r="G73" t="s">
-        <v>696</v>
+        <v>702</v>
       </c>
       <c r="H73" t="s">
-        <v>697</v>
+        <v>703</v>
       </c>
       <c r="I73" t="s">
-        <v>698</v>
+        <v>704</v>
       </c>
       <c r="J73" t="s">
         <v>24</v>
       </c>
       <c r="K73" t="s">
         <v>69</v>
       </c>
       <c r="L73" t="s">
         <v>26</v>
       </c>
       <c r="M73" t="s">
         <v>70</v>
       </c>
       <c r="N73" t="s">
         <v>28</v>
       </c>
       <c r="O73" t="s">
-        <v>699</v>
+        <v>705</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="A74">
-        <v>65012</v>
+        <v>65005</v>
       </c>
       <c r="B74" t="s">
-        <v>700</v>
+        <v>706</v>
       </c>
       <c r="C74" t="s">
-        <v>701</v>
+        <v>707</v>
       </c>
       <c r="D74" t="s">
-        <v>702</v>
+        <v>708</v>
       </c>
       <c r="E74" t="s">
-        <v>703</v>
+        <v>709</v>
       </c>
       <c r="F74" t="s">
-        <v>704</v>
+        <v>710</v>
       </c>
       <c r="G74" t="s">
-        <v>705</v>
+        <v>711</v>
       </c>
       <c r="H74" t="s">
-        <v>706</v>
+        <v>712</v>
       </c>
       <c r="I74" t="s">
-        <v>707</v>
+        <v>713</v>
       </c>
       <c r="J74" t="s">
         <v>24</v>
       </c>
       <c r="K74" t="s">
-        <v>708</v>
+        <v>714</v>
       </c>
       <c r="L74" t="s">
         <v>26</v>
       </c>
       <c r="M74" t="s">
-        <v>709</v>
+        <v>715</v>
       </c>
       <c r="N74" t="s">
         <v>28</v>
       </c>
       <c r="O74" t="s">
-        <v>710</v>
+        <v>716</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75">
-        <v>65013</v>
+        <v>65006</v>
       </c>
       <c r="B75" t="s">
-        <v>711</v>
+        <v>717</v>
       </c>
       <c r="C75" t="s">
-        <v>712</v>
+        <v>718</v>
       </c>
       <c r="D75" t="s">
-        <v>713</v>
+        <v>719</v>
       </c>
       <c r="E75" t="s">
-        <v>714</v>
+        <v>720</v>
       </c>
       <c r="F75" t="s">
-        <v>715</v>
+        <v>721</v>
       </c>
       <c r="G75" t="s">
-        <v>716</v>
+        <v>722</v>
       </c>
       <c r="H75" t="s">
-        <v>717</v>
+        <v>723</v>
       </c>
       <c r="I75" t="s">
-        <v>718</v>
+        <v>724</v>
       </c>
       <c r="J75" t="s">
         <v>24</v>
       </c>
       <c r="K75" t="s">
-        <v>25</v>
+        <v>725</v>
       </c>
       <c r="L75" t="s">
         <v>26</v>
       </c>
       <c r="M75" t="s">
-        <v>27</v>
+        <v>726</v>
       </c>
       <c r="N75" t="s">
         <v>28</v>
       </c>
       <c r="O75" t="s">
-        <v>719</v>
+        <v>727</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="A76">
-        <v>65014</v>
+        <v>65007</v>
       </c>
       <c r="B76" t="s">
-        <v>720</v>
+        <v>728</v>
       </c>
       <c r="C76" t="s">
-        <v>721</v>
+        <v>729</v>
       </c>
       <c r="D76" t="s">
-        <v>722</v>
+        <v>730</v>
       </c>
       <c r="E76" t="s">
-        <v>723</v>
+        <v>731</v>
       </c>
       <c r="F76" t="s">
-        <v>724</v>
+        <v>732</v>
       </c>
       <c r="G76" t="s">
-        <v>725</v>
+        <v>733</v>
       </c>
       <c r="H76" t="s">
-        <v>726</v>
+        <v>734</v>
       </c>
       <c r="I76" t="s">
-        <v>727</v>
+        <v>735</v>
       </c>
       <c r="J76" t="s">
-        <v>89</v>
+        <v>24</v>
       </c>
       <c r="K76" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="L76" t="s">
-        <v>91</v>
+        <v>26</v>
       </c>
       <c r="M76" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="N76" t="s">
         <v>28</v>
       </c>
       <c r="O76" t="s">
-        <v>728</v>
+        <v>736</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77">
-        <v>65015</v>
+        <v>65008</v>
       </c>
       <c r="B77" t="s">
-        <v>729</v>
+        <v>737</v>
       </c>
       <c r="C77" t="s">
-        <v>730</v>
+        <v>738</v>
       </c>
       <c r="D77" t="s">
-        <v>731</v>
+        <v>739</v>
       </c>
       <c r="E77" t="s">
-        <v>732</v>
+        <v>740</v>
       </c>
       <c r="F77" t="s">
-        <v>733</v>
+        <v>741</v>
       </c>
       <c r="G77" t="s">
-        <v>734</v>
+        <v>742</v>
       </c>
       <c r="H77" t="s">
-        <v>735</v>
+        <v>743</v>
       </c>
       <c r="I77" t="s">
-        <v>736</v>
+        <v>744</v>
       </c>
       <c r="J77" t="s">
         <v>24</v>
       </c>
       <c r="K77" t="s">
         <v>69</v>
       </c>
       <c r="L77" t="s">
         <v>26</v>
       </c>
       <c r="M77" t="s">
         <v>70</v>
       </c>
       <c r="N77" t="s">
         <v>28</v>
       </c>
       <c r="O77" t="s">
-        <v>737</v>
+        <v>745</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="A78">
-        <v>65016</v>
+        <v>65009</v>
       </c>
       <c r="B78" t="s">
-        <v>738</v>
+        <v>746</v>
       </c>
       <c r="C78" t="s">
-        <v>739</v>
+        <v>747</v>
       </c>
       <c r="D78" t="s">
-        <v>740</v>
+        <v>748</v>
       </c>
       <c r="E78" t="s">
-        <v>741</v>
+        <v>749</v>
       </c>
       <c r="F78" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="G78" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="H78" t="s">
-        <v>744</v>
+        <v>752</v>
       </c>
       <c r="I78" t="s">
-        <v>745</v>
+        <v>753</v>
       </c>
       <c r="J78" t="s">
         <v>24</v>
       </c>
       <c r="K78" t="s">
-        <v>25</v>
+        <v>69</v>
       </c>
       <c r="L78" t="s">
         <v>26</v>
       </c>
       <c r="M78" t="s">
-        <v>27</v>
+        <v>70</v>
       </c>
       <c r="N78" t="s">
         <v>28</v>
       </c>
       <c r="O78" t="s">
-        <v>746</v>
+        <v>754</v>
       </c>
     </row>
     <row r="79" spans="1:15">
       <c r="A79">
-        <v>65017</v>
+        <v>65010</v>
       </c>
       <c r="B79" t="s">
-        <v>747</v>
+        <v>755</v>
       </c>
       <c r="C79" t="s">
-        <v>748</v>
+        <v>756</v>
       </c>
       <c r="D79" t="s">
-        <v>749</v>
+        <v>757</v>
       </c>
       <c r="E79" t="s">
-        <v>750</v>
+        <v>758</v>
       </c>
       <c r="F79" t="s">
-        <v>751</v>
+        <v>759</v>
       </c>
       <c r="G79" t="s">
-        <v>752</v>
+        <v>760</v>
       </c>
       <c r="H79" t="s">
-        <v>753</v>
+        <v>761</v>
       </c>
       <c r="I79" t="s">
-        <v>754</v>
+        <v>762</v>
       </c>
       <c r="J79" t="s">
         <v>24</v>
       </c>
       <c r="K79" t="s">
-        <v>755</v>
+        <v>25</v>
       </c>
       <c r="L79" t="s">
         <v>26</v>
       </c>
       <c r="M79" t="s">
-        <v>756</v>
+        <v>27</v>
       </c>
       <c r="N79" t="s">
         <v>28</v>
       </c>
       <c r="O79" t="s">
-        <v>757</v>
+        <v>763</v>
       </c>
     </row>
     <row r="80" spans="1:15">
       <c r="A80">
-        <v>65018</v>
+        <v>65011</v>
       </c>
       <c r="B80" t="s">
-        <v>758</v>
+        <v>764</v>
       </c>
       <c r="C80" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="D80" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E80" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="F80" t="s">
-        <v>762</v>
+        <v>768</v>
       </c>
       <c r="G80" t="s">
-        <v>763</v>
+        <v>769</v>
       </c>
       <c r="H80" t="s">
-        <v>764</v>
+        <v>770</v>
       </c>
       <c r="I80" t="s">
-        <v>765</v>
+        <v>771</v>
       </c>
       <c r="J80" t="s">
         <v>24</v>
       </c>
       <c r="K80" t="s">
-        <v>766</v>
+        <v>69</v>
       </c>
       <c r="L80" t="s">
         <v>26</v>
       </c>
       <c r="M80" t="s">
-        <v>767</v>
+        <v>70</v>
       </c>
       <c r="N80" t="s">
         <v>28</v>
       </c>
       <c r="O80" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="81" spans="1:15">
       <c r="A81">
-        <v>65019</v>
+        <v>65012</v>
       </c>
       <c r="B81" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="C81" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="D81" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
       <c r="E81" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="F81" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="G81" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="H81" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="I81" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="J81" t="s">
         <v>24</v>
       </c>
       <c r="K81" t="s">
-        <v>69</v>
+        <v>781</v>
       </c>
       <c r="L81" t="s">
         <v>26</v>
       </c>
       <c r="M81" t="s">
-        <v>70</v>
+        <v>782</v>
       </c>
       <c r="N81" t="s">
         <v>28</v>
       </c>
       <c r="O81" t="s">
-        <v>777</v>
+        <v>783</v>
       </c>
     </row>
     <row r="82" spans="1:15">
       <c r="A82">
-        <v>65020</v>
+        <v>65013</v>
       </c>
       <c r="B82" t="s">
-        <v>778</v>
+        <v>784</v>
       </c>
       <c r="C82" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
       <c r="D82" t="s">
-        <v>780</v>
+        <v>786</v>
       </c>
       <c r="E82" t="s">
-        <v>781</v>
+        <v>787</v>
       </c>
       <c r="F82" t="s">
-        <v>782</v>
+        <v>788</v>
       </c>
       <c r="G82" t="s">
-        <v>783</v>
+        <v>789</v>
       </c>
       <c r="H82" t="s">
-        <v>784</v>
+        <v>790</v>
       </c>
       <c r="I82" t="s">
-        <v>785</v>
+        <v>791</v>
       </c>
       <c r="J82" t="s">
         <v>24</v>
       </c>
       <c r="K82" t="s">
-        <v>786</v>
+        <v>25</v>
       </c>
       <c r="L82" t="s">
         <v>26</v>
       </c>
       <c r="M82" t="s">
-        <v>787</v>
+        <v>27</v>
       </c>
       <c r="N82" t="s">
         <v>28</v>
       </c>
       <c r="O82" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
     </row>
     <row r="83" spans="1:15">
       <c r="A83">
-        <v>65021</v>
+        <v>65014</v>
       </c>
       <c r="B83" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
       <c r="C83" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="D83" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="E83" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="F83" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="G83" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="H83" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
       <c r="I83" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="J83" t="s">
-        <v>24</v>
+        <v>89</v>
       </c>
       <c r="K83" t="s">
-        <v>25</v>
+        <v>58</v>
       </c>
       <c r="L83" t="s">
-        <v>26</v>
+        <v>91</v>
       </c>
       <c r="M83" t="s">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="N83" t="s">
         <v>28</v>
       </c>
       <c r="O83" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
     </row>
     <row r="84" spans="1:15">
       <c r="A84">
-        <v>65023</v>
+        <v>65015</v>
       </c>
       <c r="B84" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
       <c r="C84" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="D84" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="E84" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="F84" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="G84" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="H84" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
       <c r="I84" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="J84" t="s">
         <v>24</v>
       </c>
       <c r="K84" t="s">
-        <v>25</v>
+        <v>69</v>
       </c>
       <c r="L84" t="s">
         <v>26</v>
       </c>
       <c r="M84" t="s">
-        <v>27</v>
+        <v>70</v>
       </c>
       <c r="N84" t="s">
         <v>28</v>
       </c>
       <c r="O84" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
     </row>
     <row r="85" spans="1:15">
       <c r="A85">
-        <v>65026</v>
+        <v>65016</v>
       </c>
       <c r="B85" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
       <c r="C85" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="D85" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="E85" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
       <c r="F85" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="G85" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="H85" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
       <c r="I85" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="J85" t="s">
         <v>24</v>
       </c>
       <c r="K85" t="s">
         <v>25</v>
       </c>
       <c r="L85" t="s">
         <v>26</v>
       </c>
       <c r="M85" t="s">
         <v>27</v>
       </c>
       <c r="N85" t="s">
         <v>28</v>
       </c>
       <c r="O85" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
     </row>
     <row r="86" spans="1:15">
       <c r="A86">
-        <v>65030</v>
+        <v>65017</v>
       </c>
       <c r="B86" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
       <c r="C86" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="D86" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="E86" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
       <c r="F86" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="G86" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="H86" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
       <c r="I86" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="J86" t="s">
         <v>24</v>
       </c>
       <c r="K86" t="s">
-        <v>25</v>
+        <v>828</v>
       </c>
       <c r="L86" t="s">
         <v>26</v>
       </c>
       <c r="M86" t="s">
-        <v>27</v>
+        <v>829</v>
       </c>
       <c r="N86" t="s">
         <v>28</v>
       </c>
       <c r="O86" t="s">
-        <v>824</v>
+        <v>830</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87">
-        <v>65031</v>
+        <v>65018</v>
       </c>
       <c r="B87" t="s">
-        <v>825</v>
+        <v>831</v>
       </c>
       <c r="C87" t="s">
-        <v>826</v>
+        <v>832</v>
       </c>
       <c r="D87" t="s">
-        <v>827</v>
+        <v>833</v>
       </c>
       <c r="E87" t="s">
-        <v>828</v>
+        <v>834</v>
       </c>
       <c r="F87" t="s">
-        <v>829</v>
+        <v>835</v>
       </c>
       <c r="G87" t="s">
-        <v>830</v>
+        <v>836</v>
       </c>
       <c r="H87" t="s">
-        <v>831</v>
+        <v>837</v>
       </c>
       <c r="I87" t="s">
-        <v>832</v>
+        <v>838</v>
       </c>
       <c r="J87" t="s">
         <v>24</v>
       </c>
       <c r="K87" t="s">
-        <v>25</v>
+        <v>839</v>
       </c>
       <c r="L87" t="s">
         <v>26</v>
       </c>
       <c r="M87" t="s">
-        <v>27</v>
+        <v>840</v>
       </c>
       <c r="N87" t="s">
         <v>28</v>
       </c>
       <c r="O87" t="s">
-        <v>833</v>
+        <v>841</v>
       </c>
     </row>
     <row r="88" spans="1:15">
       <c r="A88">
-        <v>65032</v>
+        <v>65019</v>
       </c>
       <c r="B88" t="s">
-        <v>834</v>
+        <v>842</v>
       </c>
       <c r="C88" t="s">
-        <v>835</v>
+        <v>843</v>
       </c>
       <c r="D88" t="s">
-        <v>836</v>
+        <v>844</v>
       </c>
       <c r="E88" t="s">
-        <v>837</v>
+        <v>845</v>
       </c>
       <c r="F88" t="s">
-        <v>838</v>
+        <v>846</v>
       </c>
       <c r="G88" t="s">
-        <v>839</v>
+        <v>847</v>
       </c>
       <c r="H88" t="s">
-        <v>840</v>
+        <v>848</v>
       </c>
       <c r="I88" t="s">
-        <v>841</v>
+        <v>849</v>
       </c>
       <c r="J88" t="s">
         <v>24</v>
       </c>
       <c r="K88" t="s">
         <v>69</v>
       </c>
       <c r="L88" t="s">
         <v>26</v>
       </c>
       <c r="M88" t="s">
         <v>70</v>
       </c>
       <c r="N88" t="s">
         <v>28</v>
       </c>
       <c r="O88" t="s">
-        <v>842</v>
+        <v>850</v>
       </c>
     </row>
     <row r="89" spans="1:15">
       <c r="A89">
-        <v>65033</v>
+        <v>65020</v>
       </c>
       <c r="B89" t="s">
-        <v>843</v>
+        <v>851</v>
       </c>
       <c r="C89" t="s">
-        <v>844</v>
+        <v>852</v>
       </c>
       <c r="D89" t="s">
-        <v>845</v>
+        <v>853</v>
       </c>
       <c r="E89" t="s">
-        <v>846</v>
+        <v>854</v>
       </c>
       <c r="F89" t="s">
-        <v>847</v>
+        <v>855</v>
       </c>
       <c r="G89" t="s">
-        <v>848</v>
+        <v>856</v>
       </c>
       <c r="H89" t="s">
-        <v>849</v>
+        <v>857</v>
       </c>
       <c r="I89" t="s">
-        <v>850</v>
+        <v>858</v>
       </c>
       <c r="J89" t="s">
         <v>24</v>
       </c>
       <c r="K89" t="s">
-        <v>851</v>
+        <v>859</v>
       </c>
       <c r="L89" t="s">
         <v>26</v>
       </c>
       <c r="M89" t="s">
-        <v>852</v>
+        <v>860</v>
       </c>
       <c r="N89" t="s">
         <v>28</v>
       </c>
       <c r="O89" t="s">
-        <v>853</v>
+        <v>861</v>
       </c>
     </row>
     <row r="90" spans="1:15">
       <c r="A90">
-        <v>65034</v>
+        <v>65021</v>
       </c>
       <c r="B90" t="s">
-        <v>854</v>
+        <v>862</v>
       </c>
       <c r="C90" t="s">
-        <v>855</v>
+        <v>863</v>
       </c>
       <c r="D90" t="s">
-        <v>856</v>
+        <v>864</v>
       </c>
       <c r="E90" t="s">
-        <v>857</v>
+        <v>865</v>
       </c>
       <c r="F90" t="s">
-        <v>858</v>
+        <v>866</v>
       </c>
       <c r="G90" t="s">
-        <v>859</v>
+        <v>867</v>
       </c>
       <c r="H90" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="I90" t="s">
-        <v>861</v>
+        <v>869</v>
       </c>
       <c r="J90" t="s">
-        <v>89</v>
+        <v>24</v>
       </c>
       <c r="K90" t="s">
-        <v>862</v>
+        <v>25</v>
       </c>
       <c r="L90" t="s">
-        <v>91</v>
+        <v>26</v>
       </c>
       <c r="M90" t="s">
-        <v>863</v>
+        <v>27</v>
       </c>
       <c r="N90" t="s">
         <v>28</v>
       </c>
       <c r="O90" t="s">
-        <v>864</v>
+        <v>870</v>
       </c>
     </row>
     <row r="91" spans="1:15">
       <c r="A91">
-        <v>65035</v>
+        <v>65023</v>
       </c>
       <c r="B91" t="s">
-        <v>865</v>
+        <v>871</v>
       </c>
       <c r="C91" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="D91" t="s">
-        <v>867</v>
+        <v>873</v>
       </c>
       <c r="E91" t="s">
-        <v>868</v>
+        <v>874</v>
       </c>
       <c r="F91" t="s">
-        <v>869</v>
+        <v>875</v>
       </c>
       <c r="G91" t="s">
-        <v>870</v>
+        <v>876</v>
       </c>
       <c r="H91" t="s">
-        <v>871</v>
+        <v>877</v>
       </c>
       <c r="I91" t="s">
-        <v>872</v>
+        <v>878</v>
       </c>
       <c r="J91" t="s">
         <v>24</v>
       </c>
       <c r="K91" t="s">
         <v>25</v>
       </c>
       <c r="L91" t="s">
         <v>26</v>
       </c>
       <c r="M91" t="s">
         <v>27</v>
       </c>
       <c r="N91" t="s">
         <v>28</v>
       </c>
       <c r="O91" t="s">
-        <v>873</v>
+        <v>879</v>
       </c>
     </row>
     <row r="92" spans="1:15">
       <c r="A92">
-        <v>65036</v>
+        <v>65026</v>
       </c>
       <c r="B92" t="s">
-        <v>874</v>
+        <v>880</v>
       </c>
       <c r="C92" t="s">
-        <v>875</v>
+        <v>881</v>
       </c>
       <c r="D92" t="s">
-        <v>876</v>
+        <v>882</v>
       </c>
       <c r="E92" t="s">
-        <v>877</v>
+        <v>883</v>
       </c>
       <c r="F92" t="s">
-        <v>878</v>
+        <v>884</v>
       </c>
       <c r="G92" t="s">
-        <v>879</v>
+        <v>885</v>
       </c>
       <c r="H92" t="s">
-        <v>880</v>
+        <v>886</v>
       </c>
       <c r="I92" t="s">
-        <v>881</v>
+        <v>887</v>
       </c>
       <c r="J92" t="s">
         <v>24</v>
       </c>
       <c r="K92" t="s">
         <v>25</v>
       </c>
       <c r="L92" t="s">
         <v>26</v>
       </c>
       <c r="M92" t="s">
         <v>27</v>
       </c>
       <c r="N92" t="s">
         <v>28</v>
       </c>
       <c r="O92" t="s">
-        <v>882</v>
+        <v>888</v>
       </c>
     </row>
     <row r="93" spans="1:15">
       <c r="A93">
-        <v>65037</v>
+        <v>65030</v>
       </c>
       <c r="B93" t="s">
-        <v>883</v>
+        <v>889</v>
       </c>
       <c r="C93" t="s">
-        <v>884</v>
+        <v>890</v>
       </c>
       <c r="D93" t="s">
-        <v>885</v>
+        <v>891</v>
       </c>
       <c r="E93" t="s">
-        <v>886</v>
+        <v>892</v>
       </c>
       <c r="F93" t="s">
-        <v>887</v>
+        <v>893</v>
       </c>
       <c r="G93" t="s">
-        <v>888</v>
+        <v>894</v>
       </c>
       <c r="H93" t="s">
-        <v>889</v>
+        <v>895</v>
       </c>
       <c r="I93" t="s">
-        <v>890</v>
+        <v>896</v>
       </c>
       <c r="J93" t="s">
         <v>24</v>
       </c>
       <c r="K93" t="s">
         <v>25</v>
       </c>
       <c r="L93" t="s">
         <v>26</v>
       </c>
       <c r="M93" t="s">
         <v>27</v>
       </c>
       <c r="N93" t="s">
         <v>28</v>
       </c>
       <c r="O93" t="s">
-        <v>891</v>
+        <v>897</v>
       </c>
     </row>
     <row r="94" spans="1:15">
       <c r="A94">
-        <v>65038</v>
+        <v>65031</v>
       </c>
       <c r="B94" t="s">
-        <v>892</v>
+        <v>898</v>
       </c>
       <c r="C94" t="s">
-        <v>893</v>
+        <v>899</v>
       </c>
       <c r="D94" t="s">
-        <v>894</v>
+        <v>900</v>
       </c>
       <c r="E94" t="s">
-        <v>895</v>
+        <v>901</v>
       </c>
       <c r="F94" t="s">
-        <v>896</v>
+        <v>902</v>
       </c>
       <c r="G94" t="s">
-        <v>897</v>
+        <v>903</v>
       </c>
       <c r="H94" t="s">
-        <v>898</v>
+        <v>904</v>
       </c>
       <c r="I94" t="s">
-        <v>899</v>
+        <v>905</v>
       </c>
       <c r="J94" t="s">
         <v>24</v>
       </c>
       <c r="K94" t="s">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="L94" t="s">
         <v>26</v>
       </c>
       <c r="M94" t="s">
-        <v>70</v>
+        <v>27</v>
       </c>
       <c r="N94" t="s">
         <v>28</v>
       </c>
       <c r="O94" t="s">
-        <v>900</v>
+        <v>906</v>
       </c>
     </row>
     <row r="95" spans="1:15">
       <c r="A95">
-        <v>65039</v>
+        <v>65032</v>
       </c>
       <c r="B95" t="s">
-        <v>901</v>
+        <v>907</v>
       </c>
       <c r="C95" t="s">
-        <v>902</v>
+        <v>908</v>
       </c>
       <c r="D95" t="s">
-        <v>903</v>
+        <v>909</v>
       </c>
       <c r="E95" t="s">
-        <v>904</v>
+        <v>910</v>
       </c>
       <c r="F95" t="s">
-        <v>905</v>
+        <v>911</v>
       </c>
       <c r="G95" t="s">
-        <v>906</v>
+        <v>912</v>
       </c>
       <c r="H95" t="s">
-        <v>907</v>
+        <v>913</v>
       </c>
       <c r="I95" t="s">
-        <v>908</v>
+        <v>914</v>
       </c>
       <c r="J95" t="s">
         <v>24</v>
       </c>
       <c r="K95" t="s">
         <v>69</v>
       </c>
       <c r="L95" t="s">
         <v>26</v>
       </c>
       <c r="M95" t="s">
         <v>70</v>
       </c>
       <c r="N95" t="s">
         <v>28</v>
       </c>
       <c r="O95" t="s">
-        <v>909</v>
+        <v>915</v>
       </c>
     </row>
     <row r="96" spans="1:15">
       <c r="A96">
-        <v>65040</v>
+        <v>65033</v>
       </c>
       <c r="B96" t="s">
-        <v>910</v>
+        <v>916</v>
       </c>
       <c r="C96" t="s">
-        <v>911</v>
+        <v>917</v>
       </c>
       <c r="D96" t="s">
-        <v>912</v>
+        <v>918</v>
       </c>
       <c r="E96" t="s">
-        <v>913</v>
+        <v>919</v>
       </c>
       <c r="F96" t="s">
-        <v>914</v>
+        <v>920</v>
       </c>
       <c r="G96" t="s">
-        <v>915</v>
+        <v>921</v>
       </c>
       <c r="H96" t="s">
-        <v>916</v>
+        <v>922</v>
       </c>
       <c r="I96" t="s">
-        <v>917</v>
+        <v>923</v>
       </c>
       <c r="J96" t="s">
         <v>24</v>
       </c>
       <c r="K96" t="s">
-        <v>527</v>
+        <v>924</v>
       </c>
       <c r="L96" t="s">
         <v>26</v>
       </c>
       <c r="M96" t="s">
-        <v>528</v>
+        <v>925</v>
       </c>
       <c r="N96" t="s">
         <v>28</v>
       </c>
       <c r="O96" t="s">
-        <v>918</v>
+        <v>926</v>
       </c>
     </row>
     <row r="97" spans="1:15">
       <c r="A97">
-        <v>65044</v>
+        <v>65034</v>
       </c>
       <c r="B97" t="s">
-        <v>919</v>
+        <v>927</v>
       </c>
       <c r="C97" t="s">
-        <v>920</v>
+        <v>928</v>
       </c>
       <c r="D97" t="s">
-        <v>921</v>
+        <v>929</v>
       </c>
       <c r="E97" t="s">
-        <v>922</v>
+        <v>930</v>
       </c>
       <c r="F97" t="s">
-        <v>923</v>
+        <v>931</v>
       </c>
       <c r="G97" t="s">
-        <v>924</v>
+        <v>932</v>
       </c>
       <c r="H97" t="s">
-        <v>925</v>
+        <v>933</v>
       </c>
       <c r="I97" t="s">
-        <v>926</v>
+        <v>934</v>
       </c>
       <c r="J97" t="s">
-        <v>24</v>
+        <v>89</v>
       </c>
       <c r="K97" t="s">
-        <v>25</v>
+        <v>935</v>
       </c>
       <c r="L97" t="s">
-        <v>26</v>
+        <v>91</v>
       </c>
       <c r="M97" t="s">
-        <v>27</v>
+        <v>936</v>
       </c>
       <c r="N97" t="s">
         <v>28</v>
       </c>
       <c r="O97" t="s">
-        <v>927</v>
+        <v>937</v>
       </c>
     </row>
     <row r="98" spans="1:15">
       <c r="A98">
-        <v>65045</v>
+        <v>65035</v>
       </c>
       <c r="B98" t="s">
-        <v>928</v>
+        <v>938</v>
       </c>
       <c r="C98" t="s">
-        <v>929</v>
+        <v>939</v>
       </c>
       <c r="D98" t="s">
-        <v>930</v>
+        <v>940</v>
       </c>
       <c r="E98" t="s">
-        <v>931</v>
+        <v>941</v>
       </c>
       <c r="F98" t="s">
-        <v>932</v>
+        <v>942</v>
       </c>
       <c r="G98" t="s">
-        <v>933</v>
+        <v>943</v>
       </c>
       <c r="H98" t="s">
-        <v>934</v>
+        <v>944</v>
       </c>
       <c r="I98" t="s">
-        <v>935</v>
+        <v>945</v>
       </c>
       <c r="J98" t="s">
-        <v>936</v>
+        <v>24</v>
       </c>
       <c r="K98" t="s">
-        <v>937</v>
+        <v>25</v>
       </c>
       <c r="L98" t="s">
-        <v>938</v>
+        <v>26</v>
       </c>
       <c r="M98" t="s">
-        <v>939</v>
+        <v>27</v>
       </c>
       <c r="N98" t="s">
         <v>28</v>
       </c>
       <c r="O98" t="s">
-        <v>940</v>
+        <v>946</v>
       </c>
     </row>
     <row r="99" spans="1:15">
       <c r="A99">
-        <v>65046</v>
+        <v>65036</v>
       </c>
       <c r="B99" t="s">
-        <v>941</v>
+        <v>947</v>
       </c>
       <c r="C99" t="s">
-        <v>942</v>
+        <v>948</v>
       </c>
       <c r="D99" t="s">
-        <v>943</v>
+        <v>949</v>
       </c>
       <c r="E99" t="s">
-        <v>944</v>
+        <v>950</v>
       </c>
       <c r="F99" t="s">
-        <v>945</v>
+        <v>951</v>
       </c>
       <c r="G99" t="s">
-        <v>946</v>
+        <v>952</v>
       </c>
       <c r="H99" t="s">
-        <v>947</v>
+        <v>953</v>
       </c>
       <c r="I99" t="s">
-        <v>948</v>
+        <v>954</v>
       </c>
       <c r="J99" t="s">
         <v>24</v>
       </c>
       <c r="K99" t="s">
-        <v>122</v>
+        <v>25</v>
       </c>
       <c r="L99" t="s">
         <v>26</v>
       </c>
       <c r="M99" t="s">
-        <v>123</v>
+        <v>27</v>
       </c>
       <c r="N99" t="s">
         <v>28</v>
       </c>
       <c r="O99" t="s">
-        <v>949</v>
+        <v>955</v>
       </c>
     </row>
     <row r="100" spans="1:15">
       <c r="A100">
-        <v>65047</v>
+        <v>65037</v>
       </c>
       <c r="B100" t="s">
-        <v>950</v>
+        <v>956</v>
       </c>
       <c r="C100" t="s">
-        <v>951</v>
+        <v>957</v>
       </c>
       <c r="D100" t="s">
-        <v>952</v>
+        <v>958</v>
       </c>
       <c r="E100" t="s">
-        <v>953</v>
+        <v>959</v>
       </c>
       <c r="F100" t="s">
-        <v>954</v>
+        <v>960</v>
       </c>
       <c r="G100" t="s">
-        <v>955</v>
+        <v>961</v>
       </c>
       <c r="H100" t="s">
-        <v>956</v>
+        <v>962</v>
       </c>
       <c r="I100" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="J100" t="s">
         <v>24</v>
       </c>
       <c r="K100" t="s">
-        <v>937</v>
+        <v>25</v>
       </c>
       <c r="L100" t="s">
         <v>26</v>
       </c>
       <c r="M100" t="s">
-        <v>939</v>
+        <v>27</v>
       </c>
       <c r="N100" t="s">
         <v>28</v>
       </c>
       <c r="O100" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
     </row>
     <row r="101" spans="1:15">
       <c r="A101">
-        <v>65049</v>
+        <v>65038</v>
       </c>
       <c r="B101" t="s">
-        <v>959</v>
+        <v>965</v>
       </c>
       <c r="C101" t="s">
-        <v>960</v>
+        <v>966</v>
       </c>
       <c r="D101" t="s">
-        <v>961</v>
+        <v>967</v>
       </c>
       <c r="E101" t="s">
-        <v>962</v>
+        <v>968</v>
       </c>
       <c r="F101" t="s">
-        <v>963</v>
+        <v>969</v>
       </c>
       <c r="G101" t="s">
-        <v>964</v>
+        <v>970</v>
       </c>
       <c r="H101" t="s">
-        <v>965</v>
+        <v>971</v>
       </c>
       <c r="I101" t="s">
-        <v>966</v>
+        <v>972</v>
       </c>
       <c r="J101" t="s">
         <v>24</v>
       </c>
       <c r="K101" t="s">
-        <v>967</v>
+        <v>69</v>
       </c>
       <c r="L101" t="s">
         <v>26</v>
       </c>
       <c r="M101" t="s">
-        <v>968</v>
+        <v>70</v>
       </c>
       <c r="N101" t="s">
         <v>28</v>
       </c>
       <c r="O101" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="102" spans="1:15">
       <c r="A102">
-        <v>65050</v>
+        <v>65039</v>
       </c>
       <c r="B102" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="C102" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="D102" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="E102" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="F102" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="G102" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
       <c r="H102" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="I102" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="J102" t="s">
         <v>24</v>
       </c>
       <c r="K102" t="s">
-        <v>25</v>
+        <v>69</v>
       </c>
       <c r="L102" t="s">
         <v>26</v>
       </c>
       <c r="M102" t="s">
-        <v>27</v>
+        <v>70</v>
       </c>
       <c r="N102" t="s">
         <v>28</v>
       </c>
       <c r="O102" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="103" spans="1:15">
       <c r="A103">
-        <v>65051</v>
+        <v>65040</v>
       </c>
       <c r="B103" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="C103" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="D103" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
       <c r="E103" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="F103" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="G103" t="s">
-        <v>984</v>
+        <v>988</v>
       </c>
       <c r="H103" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="I103" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
       <c r="J103" t="s">
         <v>24</v>
       </c>
       <c r="K103" t="s">
-        <v>90</v>
+        <v>304</v>
       </c>
       <c r="L103" t="s">
         <v>26</v>
       </c>
       <c r="M103" t="s">
-        <v>92</v>
+        <v>306</v>
       </c>
       <c r="N103" t="s">
         <v>28</v>
       </c>
       <c r="O103" t="s">
-        <v>987</v>
+        <v>991</v>
       </c>
     </row>
     <row r="104" spans="1:15">
       <c r="A104">
-        <v>65053</v>
+        <v>65044</v>
       </c>
       <c r="B104" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="C104" t="s">
-        <v>989</v>
+        <v>993</v>
       </c>
       <c r="D104" t="s">
-        <v>990</v>
+        <v>994</v>
       </c>
       <c r="E104" t="s">
-        <v>991</v>
+        <v>995</v>
       </c>
       <c r="F104" t="s">
-        <v>992</v>
+        <v>996</v>
       </c>
       <c r="G104" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="H104" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="I104" t="s">
-        <v>995</v>
+        <v>999</v>
       </c>
       <c r="J104" t="s">
         <v>24</v>
       </c>
       <c r="K104" t="s">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="L104" t="s">
         <v>26</v>
       </c>
       <c r="M104" t="s">
-        <v>70</v>
+        <v>27</v>
       </c>
       <c r="N104" t="s">
         <v>28</v>
       </c>
       <c r="O104" t="s">
-        <v>996</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="105" spans="1:15">
       <c r="A105">
-        <v>65054</v>
+        <v>65045</v>
       </c>
       <c r="B105" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="C105" t="s">
-        <v>998</v>
+        <v>1002</v>
       </c>
       <c r="D105" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="E105" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="F105" t="s">
-        <v>1001</v>
+        <v>1005</v>
       </c>
       <c r="G105" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="H105" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="I105" t="s">
-        <v>1004</v>
+        <v>1008</v>
       </c>
       <c r="J105" t="s">
-        <v>89</v>
+        <v>1009</v>
       </c>
       <c r="K105" t="s">
-        <v>38</v>
+        <v>1010</v>
       </c>
       <c r="L105" t="s">
-        <v>91</v>
+        <v>1011</v>
       </c>
       <c r="M105" t="s">
-        <v>39</v>
+        <v>1012</v>
       </c>
       <c r="N105" t="s">
         <v>28</v>
       </c>
       <c r="O105" t="s">
-        <v>1005</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="106" spans="1:15">
       <c r="A106">
-        <v>65055</v>
+        <v>65046</v>
       </c>
       <c r="B106" t="s">
-        <v>1006</v>
+        <v>1014</v>
       </c>
       <c r="C106" t="s">
-        <v>1007</v>
+        <v>1015</v>
       </c>
       <c r="D106" t="s">
-        <v>1008</v>
+        <v>1016</v>
       </c>
       <c r="E106" t="s">
-        <v>1009</v>
+        <v>1017</v>
       </c>
       <c r="F106" t="s">
-        <v>1010</v>
+        <v>1018</v>
       </c>
       <c r="G106" t="s">
-        <v>1011</v>
+        <v>1019</v>
       </c>
       <c r="H106" t="s">
-        <v>1012</v>
+        <v>1020</v>
       </c>
       <c r="I106" t="s">
-        <v>1013</v>
+        <v>1021</v>
       </c>
       <c r="J106" t="s">
         <v>24</v>
       </c>
       <c r="K106" t="s">
-        <v>862</v>
+        <v>122</v>
       </c>
       <c r="L106" t="s">
         <v>26</v>
       </c>
       <c r="M106" t="s">
-        <v>863</v>
+        <v>123</v>
       </c>
       <c r="N106" t="s">
         <v>28</v>
       </c>
       <c r="O106" t="s">
-        <v>1014</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="107" spans="1:15">
       <c r="A107">
-        <v>65057</v>
+        <v>65047</v>
       </c>
       <c r="B107" t="s">
-        <v>1015</v>
+        <v>1023</v>
       </c>
       <c r="C107" t="s">
-        <v>1016</v>
+        <v>1024</v>
       </c>
       <c r="D107" t="s">
-        <v>1017</v>
+        <v>1025</v>
       </c>
       <c r="E107" t="s">
-        <v>1018</v>
+        <v>1026</v>
       </c>
       <c r="F107" t="s">
-        <v>1019</v>
+        <v>1027</v>
       </c>
       <c r="G107" t="s">
-        <v>1020</v>
+        <v>1028</v>
       </c>
       <c r="H107" t="s">
-        <v>1021</v>
+        <v>1029</v>
       </c>
       <c r="I107" t="s">
-        <v>1022</v>
+        <v>1030</v>
       </c>
       <c r="J107" t="s">
         <v>24</v>
       </c>
       <c r="K107" t="s">
-        <v>1023</v>
+        <v>1010</v>
       </c>
       <c r="L107" t="s">
         <v>26</v>
       </c>
       <c r="M107" t="s">
-        <v>1024</v>
+        <v>1012</v>
       </c>
       <c r="N107" t="s">
         <v>28</v>
       </c>
       <c r="O107" t="s">
-        <v>1025</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="108" spans="1:15">
       <c r="A108">
-        <v>65058</v>
+        <v>65049</v>
       </c>
       <c r="B108" t="s">
-        <v>1026</v>
+        <v>1032</v>
       </c>
       <c r="C108" t="s">
-        <v>1027</v>
+        <v>1033</v>
       </c>
       <c r="D108" t="s">
-        <v>1028</v>
+        <v>1034</v>
       </c>
       <c r="E108" t="s">
-        <v>1029</v>
+        <v>1035</v>
       </c>
       <c r="F108" t="s">
-        <v>1030</v>
+        <v>1036</v>
       </c>
       <c r="G108" t="s">
-        <v>1031</v>
+        <v>1037</v>
       </c>
       <c r="H108" t="s">
-        <v>1032</v>
+        <v>1038</v>
       </c>
       <c r="I108" t="s">
-        <v>1033</v>
+        <v>1039</v>
       </c>
       <c r="J108" t="s">
-        <v>89</v>
+        <v>24</v>
       </c>
       <c r="K108" t="s">
-        <v>58</v>
+        <v>1040</v>
       </c>
       <c r="L108" t="s">
-        <v>91</v>
+        <v>26</v>
       </c>
       <c r="M108" t="s">
-        <v>59</v>
+        <v>1041</v>
       </c>
       <c r="N108" t="s">
         <v>28</v>
       </c>
       <c r="O108" t="s">
-        <v>1034</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="109" spans="1:15">
       <c r="A109">
-        <v>65059</v>
+        <v>65050</v>
       </c>
       <c r="B109" t="s">
-        <v>1035</v>
+        <v>1043</v>
       </c>
       <c r="C109" t="s">
-        <v>1036</v>
+        <v>1044</v>
       </c>
       <c r="D109" t="s">
-        <v>1037</v>
+        <v>1045</v>
       </c>
       <c r="E109" t="s">
-        <v>1038</v>
+        <v>1046</v>
       </c>
       <c r="F109" t="s">
-        <v>1039</v>
+        <v>1047</v>
       </c>
       <c r="G109" t="s">
-        <v>1040</v>
+        <v>1048</v>
       </c>
       <c r="H109" t="s">
-        <v>1041</v>
+        <v>1049</v>
       </c>
       <c r="I109" t="s">
-        <v>1042</v>
+        <v>1050</v>
       </c>
       <c r="J109" t="s">
         <v>24</v>
       </c>
       <c r="K109" t="s">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="L109" t="s">
         <v>26</v>
       </c>
       <c r="M109" t="s">
-        <v>70</v>
+        <v>27</v>
       </c>
       <c r="N109" t="s">
         <v>28</v>
       </c>
       <c r="O109" t="s">
-        <v>1043</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="110" spans="1:15">
       <c r="A110">
-        <v>65060</v>
+        <v>65051</v>
       </c>
       <c r="B110" t="s">
-        <v>1044</v>
+        <v>1052</v>
       </c>
       <c r="C110" t="s">
-        <v>1045</v>
+        <v>1053</v>
       </c>
       <c r="D110" t="s">
-        <v>1046</v>
+        <v>1054</v>
       </c>
       <c r="E110" t="s">
-        <v>1047</v>
+        <v>1055</v>
       </c>
       <c r="F110" t="s">
-        <v>1048</v>
+        <v>1056</v>
       </c>
       <c r="G110" t="s">
-        <v>1049</v>
+        <v>1057</v>
       </c>
       <c r="H110" t="s">
-        <v>1050</v>
+        <v>1058</v>
       </c>
       <c r="I110" t="s">
-        <v>1051</v>
+        <v>1059</v>
       </c>
       <c r="J110" t="s">
         <v>24</v>
       </c>
       <c r="K110" t="s">
-        <v>122</v>
+        <v>90</v>
       </c>
       <c r="L110" t="s">
         <v>26</v>
       </c>
       <c r="M110" t="s">
-        <v>123</v>
+        <v>92</v>
       </c>
       <c r="N110" t="s">
         <v>28</v>
       </c>
       <c r="O110" t="s">
-        <v>1052</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="111" spans="1:15">
       <c r="A111">
-        <v>65062</v>
+        <v>65053</v>
       </c>
       <c r="B111" t="s">
-        <v>1053</v>
+        <v>1061</v>
       </c>
       <c r="C111" t="s">
-        <v>1054</v>
+        <v>1062</v>
       </c>
       <c r="D111" t="s">
-        <v>1055</v>
+        <v>1063</v>
       </c>
       <c r="E111" t="s">
-        <v>1056</v>
+        <v>1064</v>
       </c>
       <c r="F111" t="s">
-        <v>1057</v>
+        <v>1065</v>
       </c>
       <c r="G111" t="s">
-        <v>1058</v>
+        <v>1066</v>
       </c>
       <c r="H111" t="s">
-        <v>1059</v>
+        <v>1067</v>
       </c>
       <c r="I111" t="s">
-        <v>1060</v>
+        <v>1068</v>
       </c>
       <c r="J111" t="s">
         <v>24</v>
       </c>
       <c r="K111" t="s">
-        <v>25</v>
+        <v>69</v>
       </c>
       <c r="L111" t="s">
         <v>26</v>
       </c>
       <c r="M111" t="s">
-        <v>27</v>
+        <v>70</v>
       </c>
       <c r="N111" t="s">
         <v>28</v>
       </c>
       <c r="O111" t="s">
-        <v>1061</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="112" spans="1:15">
       <c r="A112">
-        <v>65068</v>
+        <v>65054</v>
       </c>
       <c r="B112" t="s">
-        <v>1062</v>
+        <v>1070</v>
       </c>
       <c r="C112" t="s">
-        <v>1063</v>
+        <v>1071</v>
       </c>
       <c r="D112" t="s">
-        <v>1064</v>
+        <v>1072</v>
       </c>
       <c r="E112" t="s">
-        <v>1065</v>
+        <v>1073</v>
       </c>
       <c r="F112" t="s">
-        <v>1066</v>
+        <v>1074</v>
       </c>
       <c r="G112" t="s">
-        <v>1067</v>
+        <v>1075</v>
       </c>
       <c r="H112" t="s">
-        <v>1068</v>
+        <v>1076</v>
       </c>
       <c r="I112" t="s">
-        <v>1069</v>
+        <v>1077</v>
       </c>
       <c r="J112" t="s">
-        <v>24</v>
+        <v>89</v>
       </c>
       <c r="K112" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="L112" t="s">
-        <v>26</v>
+        <v>91</v>
       </c>
       <c r="M112" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="N112" t="s">
         <v>28</v>
       </c>
       <c r="O112" t="s">
-        <v>1070</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="113" spans="1:15">
       <c r="A113">
-        <v>65069</v>
+        <v>65055</v>
       </c>
       <c r="B113" t="s">
-        <v>1071</v>
+        <v>1079</v>
       </c>
       <c r="C113" t="s">
-        <v>1072</v>
+        <v>1080</v>
       </c>
       <c r="D113" t="s">
-        <v>1073</v>
+        <v>1081</v>
       </c>
       <c r="E113" t="s">
-        <v>1074</v>
+        <v>1082</v>
       </c>
       <c r="F113" t="s">
-        <v>1075</v>
+        <v>1083</v>
       </c>
       <c r="G113" t="s">
-        <v>1076</v>
+        <v>1084</v>
       </c>
       <c r="H113" t="s">
-        <v>1077</v>
+        <v>1085</v>
       </c>
       <c r="I113" t="s">
-        <v>1078</v>
+        <v>1086</v>
       </c>
       <c r="J113" t="s">
         <v>24</v>
       </c>
       <c r="K113" t="s">
-        <v>69</v>
+        <v>935</v>
       </c>
       <c r="L113" t="s">
         <v>26</v>
       </c>
       <c r="M113" t="s">
-        <v>70</v>
+        <v>936</v>
       </c>
       <c r="N113" t="s">
         <v>28</v>
       </c>
       <c r="O113" t="s">
-        <v>1079</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="114" spans="1:15">
       <c r="A114">
-        <v>65124</v>
+        <v>65057</v>
       </c>
       <c r="B114" t="s">
-        <v>1080</v>
+        <v>1088</v>
       </c>
       <c r="C114" t="s">
-        <v>1081</v>
+        <v>1089</v>
       </c>
       <c r="D114" t="s">
-        <v>1082</v>
+        <v>1090</v>
       </c>
       <c r="E114" t="s">
-        <v>1083</v>
+        <v>1091</v>
       </c>
       <c r="F114" t="s">
-        <v>1084</v>
+        <v>1092</v>
       </c>
       <c r="G114" t="s">
-        <v>1085</v>
+        <v>1093</v>
       </c>
       <c r="H114" t="s">
-        <v>1086</v>
+        <v>1094</v>
       </c>
       <c r="I114" t="s">
-        <v>1087</v>
+        <v>1095</v>
       </c>
       <c r="J114" t="s">
         <v>24</v>
       </c>
       <c r="K114" t="s">
-        <v>25</v>
+        <v>1096</v>
       </c>
       <c r="L114" t="s">
         <v>26</v>
       </c>
       <c r="M114" t="s">
-        <v>27</v>
+        <v>1097</v>
       </c>
       <c r="N114" t="s">
         <v>28</v>
       </c>
       <c r="O114" t="s">
-        <v>1088</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="115" spans="1:15">
       <c r="A115">
-        <v>66510</v>
+        <v>65058</v>
       </c>
       <c r="B115" t="s">
-        <v>1089</v>
+        <v>1099</v>
       </c>
       <c r="C115" t="s">
-        <v>1090</v>
+        <v>1100</v>
       </c>
       <c r="D115" t="s">
-        <v>1091</v>
+        <v>1101</v>
       </c>
       <c r="E115" t="s">
-        <v>1092</v>
+        <v>1102</v>
       </c>
       <c r="F115" t="s">
-        <v>1093</v>
+        <v>1103</v>
       </c>
       <c r="G115" t="s">
-        <v>1094</v>
+        <v>1104</v>
       </c>
       <c r="H115" t="s">
-        <v>1095</v>
+        <v>1105</v>
       </c>
       <c r="I115" t="s">
-        <v>1096</v>
+        <v>1106</v>
       </c>
       <c r="J115" t="s">
-        <v>1097</v>
+        <v>89</v>
       </c>
       <c r="K115" t="s">
-        <v>1098</v>
+        <v>58</v>
       </c>
       <c r="L115" t="s">
-        <v>1099</v>
+        <v>91</v>
       </c>
       <c r="M115" t="s">
-        <v>1100</v>
+        <v>59</v>
       </c>
       <c r="N115" t="s">
         <v>28</v>
       </c>
       <c r="O115" t="s">
-        <v>1101</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="116" spans="1:15">
       <c r="A116">
-        <v>66511</v>
+        <v>65059</v>
       </c>
       <c r="B116" t="s">
-        <v>376</v>
+        <v>1108</v>
       </c>
       <c r="C116" t="s">
-        <v>1102</v>
+        <v>1109</v>
       </c>
       <c r="D116" t="s">
-        <v>1103</v>
+        <v>1110</v>
       </c>
       <c r="E116" t="s">
-        <v>1104</v>
+        <v>1111</v>
       </c>
       <c r="F116" t="s">
-        <v>380</v>
+        <v>1112</v>
       </c>
       <c r="G116" t="s">
-        <v>381</v>
+        <v>1113</v>
       </c>
       <c r="H116" t="s">
-        <v>1105</v>
+        <v>1114</v>
       </c>
       <c r="I116" t="s">
-        <v>1106</v>
+        <v>1115</v>
       </c>
       <c r="J116" t="s">
         <v>24</v>
       </c>
       <c r="K116" t="s">
-        <v>1107</v>
+        <v>69</v>
       </c>
       <c r="L116" t="s">
         <v>26</v>
       </c>
       <c r="M116" t="s">
-        <v>1108</v>
+        <v>70</v>
       </c>
       <c r="N116" t="s">
         <v>28</v>
       </c>
       <c r="O116" t="s">
-        <v>1109</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="117" spans="1:15">
       <c r="A117">
-        <v>66512</v>
+        <v>65060</v>
       </c>
       <c r="B117" t="s">
-        <v>588</v>
+        <v>1117</v>
       </c>
       <c r="C117" t="s">
-        <v>589</v>
+        <v>1118</v>
       </c>
       <c r="D117" t="s">
-        <v>1110</v>
+        <v>1119</v>
       </c>
       <c r="E117" t="s">
-        <v>1111</v>
+        <v>1120</v>
       </c>
       <c r="F117" t="s">
-        <v>1112</v>
+        <v>1121</v>
       </c>
       <c r="G117" t="s">
-        <v>593</v>
+        <v>1122</v>
       </c>
       <c r="H117" t="s">
-        <v>594</v>
+        <v>1123</v>
       </c>
       <c r="I117" t="s">
-        <v>595</v>
+        <v>1124</v>
       </c>
       <c r="J117" t="s">
         <v>24</v>
       </c>
       <c r="K117" t="s">
-        <v>1113</v>
+        <v>122</v>
       </c>
       <c r="L117" t="s">
         <v>26</v>
       </c>
       <c r="M117" t="s">
-        <v>1114</v>
+        <v>123</v>
       </c>
       <c r="N117" t="s">
         <v>28</v>
       </c>
       <c r="O117" t="s">
-        <v>1115</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="118" spans="1:15">
       <c r="A118">
-        <v>66513</v>
+        <v>65062</v>
       </c>
       <c r="B118" t="s">
-        <v>1116</v>
+        <v>1126</v>
       </c>
       <c r="C118" t="s">
-        <v>1117</v>
+        <v>1127</v>
       </c>
       <c r="D118" t="s">
-        <v>1118</v>
+        <v>1128</v>
       </c>
       <c r="E118" t="s">
-        <v>1119</v>
+        <v>1129</v>
       </c>
       <c r="F118" t="s">
-        <v>1120</v>
+        <v>1130</v>
       </c>
       <c r="G118" t="s">
-        <v>888</v>
+        <v>1131</v>
       </c>
       <c r="H118" t="s">
-        <v>1121</v>
+        <v>1132</v>
       </c>
       <c r="I118" t="s">
-        <v>1122</v>
+        <v>1133</v>
       </c>
       <c r="J118" t="s">
         <v>24</v>
       </c>
       <c r="K118" t="s">
-        <v>1113</v>
+        <v>25</v>
       </c>
       <c r="L118" t="s">
         <v>26</v>
       </c>
       <c r="M118" t="s">
-        <v>1114</v>
+        <v>27</v>
       </c>
       <c r="N118" t="s">
         <v>28</v>
       </c>
       <c r="O118" t="s">
-        <v>1123</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="119" spans="1:15">
       <c r="A119">
-        <v>66514</v>
+        <v>65068</v>
       </c>
       <c r="B119" t="s">
-        <v>1124</v>
+        <v>1135</v>
       </c>
       <c r="C119" t="s">
-        <v>493</v>
+        <v>1136</v>
       </c>
       <c r="D119" t="s">
-        <v>1125</v>
+        <v>1137</v>
       </c>
       <c r="E119" t="s">
-        <v>1126</v>
+        <v>1138</v>
       </c>
       <c r="F119" t="s">
-        <v>496</v>
+        <v>1139</v>
       </c>
       <c r="G119" t="s">
-        <v>497</v>
+        <v>1140</v>
       </c>
       <c r="H119" t="s">
-        <v>1127</v>
+        <v>1141</v>
       </c>
       <c r="I119" t="s">
-        <v>1128</v>
+        <v>1142</v>
       </c>
       <c r="J119" t="s">
         <v>24</v>
       </c>
       <c r="K119" t="s">
-        <v>1113</v>
+        <v>25</v>
       </c>
       <c r="L119" t="s">
         <v>26</v>
       </c>
       <c r="M119" t="s">
-        <v>1114</v>
+        <v>27</v>
       </c>
       <c r="N119" t="s">
         <v>28</v>
       </c>
       <c r="O119" t="s">
-        <v>1129</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="120" spans="1:15">
       <c r="A120">
-        <v>66515</v>
+        <v>65069</v>
       </c>
       <c r="B120" t="s">
-        <v>1130</v>
+        <v>1144</v>
       </c>
       <c r="C120" t="s">
-        <v>314</v>
+        <v>1145</v>
       </c>
       <c r="D120" t="s">
-        <v>1131</v>
+        <v>1146</v>
       </c>
       <c r="E120" t="s">
-        <v>1132</v>
+        <v>1147</v>
       </c>
       <c r="F120" t="s">
-        <v>1133</v>
+        <v>1148</v>
       </c>
       <c r="G120" t="s">
-        <v>318</v>
+        <v>1149</v>
       </c>
       <c r="H120" t="s">
-        <v>1134</v>
+        <v>1150</v>
       </c>
       <c r="I120" t="s">
-        <v>1135</v>
+        <v>1151</v>
       </c>
       <c r="J120" t="s">
         <v>24</v>
       </c>
       <c r="K120" t="s">
-        <v>1113</v>
+        <v>69</v>
       </c>
       <c r="L120" t="s">
         <v>26</v>
       </c>
       <c r="M120" t="s">
-        <v>1114</v>
+        <v>70</v>
       </c>
       <c r="N120" t="s">
         <v>28</v>
       </c>
       <c r="O120" t="s">
-        <v>1136</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="121" spans="1:15">
       <c r="A121">
-        <v>66516</v>
+        <v>65124</v>
       </c>
       <c r="B121" t="s">
-        <v>304</v>
+        <v>1153</v>
       </c>
       <c r="C121" t="s">
-        <v>305</v>
+        <v>1154</v>
       </c>
       <c r="D121" t="s">
-        <v>1137</v>
+        <v>1155</v>
       </c>
       <c r="E121" t="s">
-        <v>1138</v>
+        <v>1156</v>
       </c>
       <c r="F121" t="s">
-        <v>1139</v>
+        <v>1157</v>
       </c>
       <c r="G121" t="s">
-        <v>1140</v>
+        <v>1158</v>
       </c>
       <c r="H121" t="s">
-        <v>1141</v>
+        <v>1159</v>
       </c>
       <c r="I121" t="s">
-        <v>311</v>
+        <v>1160</v>
       </c>
       <c r="J121" t="s">
         <v>24</v>
       </c>
       <c r="K121" t="s">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="L121" t="s">
         <v>26</v>
       </c>
       <c r="M121" t="s">
-        <v>70</v>
+        <v>27</v>
       </c>
       <c r="N121" t="s">
         <v>28</v>
       </c>
       <c r="O121" t="s">
-        <v>1142</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="122" spans="1:15">
       <c r="A122">
-        <v>66517</v>
+        <v>65255</v>
       </c>
       <c r="B122" t="s">
-        <v>1143</v>
+        <v>1162</v>
       </c>
       <c r="C122" t="s">
-        <v>1144</v>
+        <v>1163</v>
       </c>
       <c r="D122" t="s">
-        <v>1145</v>
+        <v>1164</v>
       </c>
       <c r="E122" t="s">
-        <v>1146</v>
+        <v>1165</v>
       </c>
       <c r="F122" t="s">
-        <v>1147</v>
+        <v>1166</v>
       </c>
       <c r="G122" t="s">
-        <v>1148</v>
+        <v>1167</v>
       </c>
       <c r="H122" t="s">
-        <v>1149</v>
+        <v>1168</v>
       </c>
       <c r="I122" t="s">
-        <v>1150</v>
+        <v>1169</v>
       </c>
       <c r="J122" t="s">
-        <v>24</v>
+        <v>281</v>
       </c>
       <c r="K122" t="s">
-        <v>1113</v>
+        <v>1170</v>
       </c>
       <c r="L122" t="s">
-        <v>26</v>
+        <v>283</v>
       </c>
       <c r="M122" t="s">
-        <v>1114</v>
+        <v>1171</v>
       </c>
       <c r="N122" t="s">
         <v>28</v>
       </c>
       <c r="O122" t="s">
-        <v>1151</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="123" spans="1:15">
       <c r="A123">
-        <v>66518</v>
+        <v>66510</v>
       </c>
       <c r="B123" t="s">
-        <v>1152</v>
+        <v>1173</v>
       </c>
       <c r="C123" t="s">
-        <v>323</v>
+        <v>1174</v>
       </c>
       <c r="D123" t="s">
-        <v>1153</v>
+        <v>1175</v>
       </c>
       <c r="E123" t="s">
-        <v>1154</v>
+        <v>1176</v>
       </c>
       <c r="F123" t="s">
-        <v>1155</v>
+        <v>1177</v>
       </c>
       <c r="G123" t="s">
-        <v>327</v>
+        <v>1178</v>
       </c>
       <c r="H123" t="s">
-        <v>1156</v>
+        <v>1179</v>
       </c>
       <c r="I123" t="s">
-        <v>1157</v>
+        <v>1180</v>
       </c>
       <c r="J123" t="s">
-        <v>24</v>
+        <v>281</v>
       </c>
       <c r="K123" t="s">
-        <v>69</v>
+        <v>1181</v>
       </c>
       <c r="L123" t="s">
-        <v>26</v>
+        <v>283</v>
       </c>
       <c r="M123" t="s">
-        <v>70</v>
+        <v>1182</v>
       </c>
       <c r="N123" t="s">
         <v>28</v>
       </c>
       <c r="O123" t="s">
-        <v>1158</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="124" spans="1:15">
       <c r="A124">
-        <v>66519</v>
+        <v>66511</v>
       </c>
       <c r="B124" t="s">
-        <v>1159</v>
+        <v>422</v>
       </c>
       <c r="C124" t="s">
-        <v>1160</v>
+        <v>1184</v>
       </c>
       <c r="D124" t="s">
-        <v>1161</v>
+        <v>1185</v>
       </c>
       <c r="E124" t="s">
-        <v>1162</v>
+        <v>1186</v>
       </c>
       <c r="F124" t="s">
-        <v>1163</v>
+        <v>426</v>
       </c>
       <c r="G124" t="s">
-        <v>1164</v>
+        <v>427</v>
       </c>
       <c r="H124" t="s">
-        <v>400</v>
+        <v>1187</v>
       </c>
       <c r="I124" t="s">
-        <v>401</v>
+        <v>1188</v>
       </c>
       <c r="J124" t="s">
         <v>24</v>
       </c>
       <c r="K124" t="s">
-        <v>1165</v>
+        <v>1189</v>
       </c>
       <c r="L124" t="s">
         <v>26</v>
       </c>
       <c r="M124" t="s">
-        <v>1166</v>
+        <v>1190</v>
       </c>
       <c r="N124" t="s">
         <v>28</v>
       </c>
       <c r="O124" t="s">
-        <v>1167</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="125" spans="1:15">
       <c r="A125">
-        <v>66520</v>
+        <v>66512</v>
       </c>
       <c r="B125" t="s">
-        <v>463</v>
+        <v>661</v>
       </c>
       <c r="C125" t="s">
-        <v>464</v>
+        <v>662</v>
       </c>
       <c r="D125" t="s">
-        <v>1168</v>
+        <v>1192</v>
       </c>
       <c r="E125" t="s">
-        <v>1169</v>
+        <v>1193</v>
       </c>
       <c r="F125" t="s">
-        <v>467</v>
+        <v>1194</v>
       </c>
       <c r="G125" t="s">
-        <v>468</v>
+        <v>666</v>
       </c>
       <c r="H125" t="s">
-        <v>469</v>
+        <v>667</v>
       </c>
       <c r="I125" t="s">
-        <v>470</v>
+        <v>668</v>
       </c>
       <c r="J125" t="s">
         <v>24</v>
       </c>
       <c r="K125" t="s">
-        <v>25</v>
+        <v>1195</v>
       </c>
       <c r="L125" t="s">
         <v>26</v>
       </c>
       <c r="M125" t="s">
-        <v>27</v>
+        <v>1196</v>
       </c>
       <c r="N125" t="s">
         <v>28</v>
       </c>
       <c r="O125" t="s">
-        <v>1170</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="126" spans="1:15">
       <c r="A126">
-        <v>66521</v>
+        <v>66513</v>
       </c>
       <c r="B126" t="s">
-        <v>331</v>
+        <v>1198</v>
       </c>
       <c r="C126" t="s">
-        <v>1171</v>
+        <v>1199</v>
       </c>
       <c r="D126" t="s">
-        <v>1172</v>
+        <v>1200</v>
       </c>
       <c r="E126" t="s">
-        <v>1173</v>
+        <v>1201</v>
       </c>
       <c r="F126" t="s">
-        <v>1174</v>
+        <v>1202</v>
       </c>
       <c r="G126" t="s">
-        <v>336</v>
+        <v>961</v>
       </c>
       <c r="H126" t="s">
-        <v>1175</v>
+        <v>1203</v>
       </c>
       <c r="I126" t="s">
-        <v>338</v>
+        <v>1204</v>
       </c>
       <c r="J126" t="s">
         <v>24</v>
       </c>
       <c r="K126" t="s">
-        <v>69</v>
+        <v>1195</v>
       </c>
       <c r="L126" t="s">
         <v>26</v>
       </c>
       <c r="M126" t="s">
-        <v>70</v>
+        <v>1196</v>
       </c>
       <c r="N126" t="s">
         <v>28</v>
       </c>
       <c r="O126" t="s">
-        <v>1176</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="127" spans="1:15">
       <c r="A127">
-        <v>66522</v>
+        <v>66514</v>
       </c>
       <c r="B127" t="s">
-        <v>1177</v>
+        <v>1206</v>
       </c>
       <c r="C127" t="s">
-        <v>1178</v>
+        <v>559</v>
       </c>
       <c r="D127" t="s">
-        <v>1179</v>
+        <v>1207</v>
       </c>
       <c r="E127" t="s">
-        <v>1180</v>
+        <v>1208</v>
       </c>
       <c r="F127" t="s">
-        <v>1181</v>
+        <v>562</v>
       </c>
       <c r="G127" t="s">
-        <v>1182</v>
+        <v>563</v>
       </c>
       <c r="H127" t="s">
-        <v>1183</v>
+        <v>1209</v>
       </c>
       <c r="I127" t="s">
-        <v>1184</v>
+        <v>1210</v>
       </c>
       <c r="J127" t="s">
         <v>24</v>
       </c>
       <c r="K127" t="s">
-        <v>1185</v>
+        <v>1195</v>
       </c>
       <c r="L127" t="s">
         <v>26</v>
       </c>
       <c r="M127" t="s">
-        <v>1186</v>
+        <v>1196</v>
       </c>
       <c r="N127" t="s">
         <v>28</v>
       </c>
       <c r="O127" t="s">
-        <v>1187</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="128" spans="1:15">
       <c r="A128">
-        <v>66523</v>
+        <v>66515</v>
       </c>
       <c r="B128" t="s">
-        <v>367</v>
+        <v>1212</v>
       </c>
       <c r="C128" t="s">
-        <v>368</v>
+        <v>360</v>
       </c>
       <c r="D128" t="s">
-        <v>1188</v>
+        <v>1213</v>
       </c>
       <c r="E128" t="s">
-        <v>1189</v>
+        <v>1214</v>
       </c>
       <c r="F128" t="s">
-        <v>371</v>
+        <v>1215</v>
       </c>
       <c r="G128" t="s">
-        <v>372</v>
+        <v>364</v>
       </c>
       <c r="H128" t="s">
-        <v>373</v>
+        <v>1216</v>
       </c>
       <c r="I128" t="s">
-        <v>374</v>
+        <v>1217</v>
       </c>
       <c r="J128" t="s">
         <v>24</v>
       </c>
       <c r="K128" t="s">
-        <v>122</v>
+        <v>1195</v>
       </c>
       <c r="L128" t="s">
         <v>26</v>
       </c>
       <c r="M128" t="s">
-        <v>123</v>
+        <v>1196</v>
       </c>
       <c r="N128" t="s">
         <v>28</v>
       </c>
       <c r="O128" t="s">
-        <v>1190</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="129" spans="1:15">
       <c r="A129">
-        <v>66524</v>
+        <v>66516</v>
       </c>
       <c r="B129" t="s">
-        <v>758</v>
+        <v>341</v>
       </c>
       <c r="C129" t="s">
-        <v>759</v>
+        <v>342</v>
       </c>
       <c r="D129" t="s">
-        <v>1191</v>
+        <v>1219</v>
       </c>
       <c r="E129" t="s">
-        <v>1192</v>
+        <v>1220</v>
       </c>
       <c r="F129" t="s">
-        <v>1193</v>
+        <v>1221</v>
       </c>
       <c r="G129" t="s">
-        <v>763</v>
+        <v>1222</v>
       </c>
       <c r="H129" t="s">
-        <v>764</v>
+        <v>1223</v>
       </c>
       <c r="I129" t="s">
-        <v>765</v>
+        <v>348</v>
       </c>
       <c r="J129" t="s">
         <v>24</v>
       </c>
       <c r="K129" t="s">
         <v>69</v>
       </c>
       <c r="L129" t="s">
         <v>26</v>
       </c>
       <c r="M129" t="s">
         <v>70</v>
       </c>
       <c r="N129" t="s">
         <v>28</v>
       </c>
       <c r="O129" t="s">
-        <v>1194</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="130" spans="1:15">
       <c r="A130">
-        <v>66525</v>
+        <v>66517</v>
       </c>
       <c r="B130" t="s">
-        <v>1195</v>
+        <v>1225</v>
       </c>
       <c r="C130" t="s">
-        <v>1196</v>
+        <v>1226</v>
       </c>
       <c r="D130" t="s">
-        <v>1197</v>
+        <v>1227</v>
       </c>
       <c r="E130" t="s">
-        <v>1198</v>
+        <v>1228</v>
       </c>
       <c r="F130" t="s">
-        <v>619</v>
+        <v>1229</v>
       </c>
       <c r="G130" t="s">
-        <v>620</v>
+        <v>1230</v>
       </c>
       <c r="H130" t="s">
-        <v>621</v>
+        <v>1231</v>
       </c>
       <c r="I130" t="s">
-        <v>622</v>
+        <v>1232</v>
       </c>
       <c r="J130" t="s">
         <v>24</v>
       </c>
       <c r="K130" t="s">
-        <v>69</v>
+        <v>1195</v>
       </c>
       <c r="L130" t="s">
         <v>26</v>
       </c>
       <c r="M130" t="s">
-        <v>70</v>
+        <v>1196</v>
       </c>
       <c r="N130" t="s">
         <v>28</v>
       </c>
       <c r="O130" t="s">
-        <v>1199</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="131" spans="1:15">
       <c r="A131">
-        <v>66526</v>
+        <v>66518</v>
       </c>
       <c r="B131" t="s">
-        <v>1200</v>
+        <v>1234</v>
       </c>
       <c r="C131" t="s">
-        <v>1201</v>
+        <v>369</v>
       </c>
       <c r="D131" t="s">
-        <v>1202</v>
+        <v>1235</v>
       </c>
       <c r="E131" t="s">
-        <v>1203</v>
+        <v>1236</v>
       </c>
       <c r="F131" t="s">
-        <v>1204</v>
+        <v>1237</v>
       </c>
       <c r="G131" t="s">
-        <v>629</v>
+        <v>373</v>
       </c>
       <c r="H131" t="s">
-        <v>630</v>
+        <v>1238</v>
       </c>
       <c r="I131" t="s">
-        <v>631</v>
+        <v>1239</v>
       </c>
       <c r="J131" t="s">
         <v>24</v>
       </c>
       <c r="K131" t="s">
         <v>69</v>
       </c>
       <c r="L131" t="s">
         <v>26</v>
       </c>
       <c r="M131" t="s">
         <v>70</v>
       </c>
       <c r="N131" t="s">
         <v>28</v>
       </c>
       <c r="O131" t="s">
-        <v>1205</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="132" spans="1:15">
       <c r="A132">
-        <v>66527</v>
+        <v>66519</v>
       </c>
       <c r="B132" t="s">
-        <v>405</v>
+        <v>1241</v>
       </c>
       <c r="C132" t="s">
-        <v>406</v>
+        <v>1242</v>
       </c>
       <c r="D132" t="s">
-        <v>1206</v>
+        <v>1243</v>
       </c>
       <c r="E132" t="s">
-        <v>1207</v>
+        <v>1244</v>
       </c>
       <c r="F132" t="s">
-        <v>1208</v>
+        <v>1245</v>
       </c>
       <c r="G132" t="s">
-        <v>410</v>
+        <v>1246</v>
       </c>
       <c r="H132" t="s">
-        <v>411</v>
+        <v>446</v>
       </c>
       <c r="I132" t="s">
-        <v>412</v>
+        <v>447</v>
       </c>
       <c r="J132" t="s">
         <v>24</v>
       </c>
       <c r="K132" t="s">
-        <v>1113</v>
+        <v>1247</v>
       </c>
       <c r="L132" t="s">
         <v>26</v>
       </c>
       <c r="M132" t="s">
-        <v>1114</v>
+        <v>1248</v>
       </c>
       <c r="N132" t="s">
         <v>28</v>
       </c>
       <c r="O132" t="s">
-        <v>1209</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="133" spans="1:15">
       <c r="A133">
-        <v>66529</v>
+        <v>66520</v>
       </c>
       <c r="B133" t="s">
-        <v>1210</v>
+        <v>518</v>
       </c>
       <c r="C133" t="s">
-        <v>1211</v>
+        <v>519</v>
       </c>
       <c r="D133" t="s">
-        <v>1212</v>
+        <v>1250</v>
       </c>
       <c r="E133" t="s">
-        <v>1213</v>
+        <v>1251</v>
       </c>
       <c r="F133" t="s">
-        <v>1214</v>
+        <v>522</v>
       </c>
       <c r="G133" t="s">
-        <v>1020</v>
+        <v>523</v>
       </c>
       <c r="H133" t="s">
-        <v>1021</v>
+        <v>524</v>
       </c>
       <c r="I133" t="s">
-        <v>1022</v>
+        <v>525</v>
       </c>
       <c r="J133" t="s">
         <v>24</v>
       </c>
       <c r="K133" t="s">
-        <v>1215</v>
+        <v>25</v>
       </c>
       <c r="L133" t="s">
         <v>26</v>
       </c>
       <c r="M133" t="s">
-        <v>1216</v>
+        <v>27</v>
       </c>
       <c r="N133" t="s">
         <v>28</v>
       </c>
       <c r="O133" t="s">
-        <v>1217</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="134" spans="1:15">
       <c r="A134">
-        <v>66530</v>
+        <v>66521</v>
       </c>
       <c r="B134" t="s">
-        <v>1218</v>
+        <v>377</v>
       </c>
       <c r="C134" t="s">
-        <v>1219</v>
+        <v>1253</v>
       </c>
       <c r="D134" t="s">
-        <v>1220</v>
+        <v>1254</v>
       </c>
       <c r="E134" t="s">
-        <v>1221</v>
+        <v>1255</v>
       </c>
       <c r="F134" t="s">
-        <v>1222</v>
+        <v>1256</v>
       </c>
       <c r="G134" t="s">
-        <v>287</v>
+        <v>382</v>
       </c>
       <c r="H134" t="s">
-        <v>288</v>
+        <v>1257</v>
       </c>
       <c r="I134" t="s">
-        <v>289</v>
+        <v>384</v>
       </c>
       <c r="J134" t="s">
         <v>24</v>
       </c>
       <c r="K134" t="s">
-        <v>527</v>
+        <v>69</v>
       </c>
       <c r="L134" t="s">
         <v>26</v>
       </c>
       <c r="M134" t="s">
-        <v>528</v>
+        <v>70</v>
       </c>
       <c r="N134" t="s">
         <v>28</v>
       </c>
       <c r="O134" t="s">
-        <v>1223</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="135" spans="1:15">
       <c r="A135">
-        <v>66531</v>
+        <v>66522</v>
       </c>
       <c r="B135" t="s">
-        <v>1224</v>
+        <v>1259</v>
       </c>
       <c r="C135" t="s">
-        <v>1225</v>
+        <v>1260</v>
       </c>
       <c r="D135" t="s">
-        <v>1226</v>
+        <v>1261</v>
       </c>
       <c r="E135" t="s">
-        <v>1227</v>
+        <v>1262</v>
       </c>
       <c r="F135" t="s">
-        <v>1228</v>
+        <v>1263</v>
       </c>
       <c r="G135" t="s">
-        <v>1229</v>
+        <v>1264</v>
       </c>
       <c r="H135" t="s">
-        <v>1230</v>
+        <v>1265</v>
       </c>
       <c r="I135" t="s">
-        <v>1231</v>
+        <v>1266</v>
       </c>
       <c r="J135" t="s">
-        <v>89</v>
+        <v>24</v>
       </c>
       <c r="K135" t="s">
-        <v>1232</v>
+        <v>1170</v>
       </c>
       <c r="L135" t="s">
-        <v>91</v>
+        <v>26</v>
       </c>
       <c r="M135" t="s">
-        <v>1233</v>
+        <v>1171</v>
       </c>
       <c r="N135" t="s">
         <v>28</v>
       </c>
       <c r="O135" t="s">
-        <v>1234</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="136" spans="1:15">
       <c r="A136">
-        <v>66532</v>
+        <v>66523</v>
       </c>
       <c r="B136" t="s">
-        <v>1235</v>
+        <v>413</v>
       </c>
       <c r="C136" t="s">
-        <v>482</v>
+        <v>414</v>
       </c>
       <c r="D136" t="s">
-        <v>1236</v>
+        <v>1268</v>
       </c>
       <c r="E136" t="s">
-        <v>484</v>
+        <v>1269</v>
       </c>
       <c r="F136" t="s">
-        <v>485</v>
+        <v>417</v>
       </c>
       <c r="G136" t="s">
-        <v>486</v>
+        <v>418</v>
       </c>
       <c r="H136" t="s">
-        <v>487</v>
+        <v>419</v>
       </c>
       <c r="I136" t="s">
-        <v>488</v>
+        <v>420</v>
       </c>
       <c r="J136" t="s">
-        <v>89</v>
+        <v>24</v>
       </c>
       <c r="K136" t="s">
-        <v>1237</v>
+        <v>122</v>
       </c>
       <c r="L136" t="s">
-        <v>91</v>
+        <v>26</v>
       </c>
       <c r="M136" t="s">
-        <v>1238</v>
+        <v>123</v>
       </c>
       <c r="N136" t="s">
         <v>28</v>
       </c>
       <c r="O136" t="s">
-        <v>1239</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="137" spans="1:15">
       <c r="A137">
-        <v>66533</v>
+        <v>66524</v>
       </c>
       <c r="B137" t="s">
-        <v>1240</v>
+        <v>831</v>
       </c>
       <c r="C137" t="s">
-        <v>1241</v>
+        <v>832</v>
       </c>
       <c r="D137" t="s">
-        <v>1242</v>
+        <v>1271</v>
       </c>
       <c r="E137" t="s">
-        <v>1243</v>
+        <v>1272</v>
       </c>
       <c r="F137" t="s">
-        <v>344</v>
+        <v>1273</v>
       </c>
       <c r="G137" t="s">
-        <v>345</v>
+        <v>836</v>
       </c>
       <c r="H137" t="s">
-        <v>346</v>
+        <v>837</v>
       </c>
       <c r="I137" t="s">
-        <v>347</v>
+        <v>838</v>
       </c>
       <c r="J137" t="s">
         <v>24</v>
       </c>
       <c r="K137" t="s">
-        <v>1244</v>
+        <v>69</v>
       </c>
       <c r="L137" t="s">
         <v>26</v>
       </c>
       <c r="M137" t="s">
-        <v>1245</v>
+        <v>70</v>
       </c>
       <c r="N137" t="s">
         <v>28</v>
       </c>
       <c r="O137" t="s">
-        <v>1246</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="138" spans="1:15">
       <c r="A138">
-        <v>66534</v>
+        <v>66525</v>
       </c>
       <c r="B138" t="s">
-        <v>1247</v>
+        <v>1275</v>
       </c>
       <c r="C138" t="s">
-        <v>1248</v>
+        <v>1276</v>
       </c>
       <c r="D138" t="s">
-        <v>1249</v>
+        <v>1277</v>
       </c>
       <c r="E138" t="s">
-        <v>1250</v>
+        <v>1278</v>
       </c>
       <c r="F138" t="s">
-        <v>1251</v>
+        <v>692</v>
       </c>
       <c r="G138" t="s">
-        <v>1252</v>
+        <v>693</v>
       </c>
       <c r="H138" t="s">
-        <v>563</v>
+        <v>694</v>
       </c>
       <c r="I138" t="s">
-        <v>564</v>
+        <v>695</v>
       </c>
       <c r="J138" t="s">
         <v>24</v>
       </c>
       <c r="K138" t="s">
-        <v>122</v>
+        <v>69</v>
       </c>
       <c r="L138" t="s">
         <v>26</v>
       </c>
       <c r="M138" t="s">
-        <v>123</v>
+        <v>70</v>
       </c>
       <c r="N138" t="s">
         <v>28</v>
       </c>
       <c r="O138" t="s">
-        <v>1253</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="139" spans="1:15">
       <c r="A139">
+        <v>66526</v>
+      </c>
+      <c r="B139" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C139" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D139" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E139" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F139" t="s">
+        <v>1284</v>
+      </c>
+      <c r="G139" t="s">
+        <v>702</v>
+      </c>
+      <c r="H139" t="s">
+        <v>703</v>
+      </c>
+      <c r="I139" t="s">
+        <v>704</v>
+      </c>
+      <c r="J139" t="s">
+        <v>24</v>
+      </c>
+      <c r="K139" t="s">
+        <v>69</v>
+      </c>
+      <c r="L139" t="s">
+        <v>26</v>
+      </c>
+      <c r="M139" t="s">
+        <v>70</v>
+      </c>
+      <c r="N139" t="s">
+        <v>28</v>
+      </c>
+      <c r="O139" t="s">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="140" spans="1:15">
+      <c r="A140">
+        <v>66527</v>
+      </c>
+      <c r="B140" t="s">
+        <v>451</v>
+      </c>
+      <c r="C140" t="s">
+        <v>452</v>
+      </c>
+      <c r="D140" t="s">
+        <v>1286</v>
+      </c>
+      <c r="E140" t="s">
+        <v>1287</v>
+      </c>
+      <c r="F140" t="s">
+        <v>1288</v>
+      </c>
+      <c r="G140" t="s">
+        <v>456</v>
+      </c>
+      <c r="H140" t="s">
+        <v>457</v>
+      </c>
+      <c r="I140" t="s">
+        <v>458</v>
+      </c>
+      <c r="J140" t="s">
+        <v>24</v>
+      </c>
+      <c r="K140" t="s">
+        <v>1195</v>
+      </c>
+      <c r="L140" t="s">
+        <v>26</v>
+      </c>
+      <c r="M140" t="s">
+        <v>1196</v>
+      </c>
+      <c r="N140" t="s">
+        <v>28</v>
+      </c>
+      <c r="O140" t="s">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="141" spans="1:15">
+      <c r="A141">
+        <v>66529</v>
+      </c>
+      <c r="B141" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C141" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D141" t="s">
+        <v>1292</v>
+      </c>
+      <c r="E141" t="s">
+        <v>1293</v>
+      </c>
+      <c r="F141" t="s">
+        <v>1294</v>
+      </c>
+      <c r="G141" t="s">
+        <v>1093</v>
+      </c>
+      <c r="H141" t="s">
+        <v>1094</v>
+      </c>
+      <c r="I141" t="s">
+        <v>1095</v>
+      </c>
+      <c r="J141" t="s">
+        <v>24</v>
+      </c>
+      <c r="K141" t="s">
+        <v>1295</v>
+      </c>
+      <c r="L141" t="s">
+        <v>26</v>
+      </c>
+      <c r="M141" t="s">
+        <v>1296</v>
+      </c>
+      <c r="N141" t="s">
+        <v>28</v>
+      </c>
+      <c r="O141" t="s">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="142" spans="1:15">
+      <c r="A142">
+        <v>66530</v>
+      </c>
+      <c r="B142" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C142" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D142" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E142" t="s">
+        <v>1301</v>
+      </c>
+      <c r="F142" t="s">
+        <v>1302</v>
+      </c>
+      <c r="G142" t="s">
+        <v>313</v>
+      </c>
+      <c r="H142" t="s">
+        <v>314</v>
+      </c>
+      <c r="I142" t="s">
+        <v>315</v>
+      </c>
+      <c r="J142" t="s">
+        <v>24</v>
+      </c>
+      <c r="K142" t="s">
+        <v>304</v>
+      </c>
+      <c r="L142" t="s">
+        <v>26</v>
+      </c>
+      <c r="M142" t="s">
+        <v>306</v>
+      </c>
+      <c r="N142" t="s">
+        <v>28</v>
+      </c>
+      <c r="O142" t="s">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="143" spans="1:15">
+      <c r="A143">
+        <v>66531</v>
+      </c>
+      <c r="B143" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C143" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D143" t="s">
+        <v>1306</v>
+      </c>
+      <c r="E143" t="s">
+        <v>1307</v>
+      </c>
+      <c r="F143" t="s">
+        <v>1308</v>
+      </c>
+      <c r="G143" t="s">
+        <v>1309</v>
+      </c>
+      <c r="H143" t="s">
+        <v>1310</v>
+      </c>
+      <c r="I143" t="s">
+        <v>1311</v>
+      </c>
+      <c r="J143" t="s">
+        <v>89</v>
+      </c>
+      <c r="K143" t="s">
+        <v>1312</v>
+      </c>
+      <c r="L143" t="s">
+        <v>91</v>
+      </c>
+      <c r="M143" t="s">
+        <v>1313</v>
+      </c>
+      <c r="N143" t="s">
+        <v>28</v>
+      </c>
+      <c r="O143" t="s">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="144" spans="1:15">
+      <c r="A144">
+        <v>66532</v>
+      </c>
+      <c r="B144" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C144" t="s">
+        <v>537</v>
+      </c>
+      <c r="D144" t="s">
+        <v>1316</v>
+      </c>
+      <c r="E144" t="s">
+        <v>539</v>
+      </c>
+      <c r="F144" t="s">
+        <v>540</v>
+      </c>
+      <c r="G144" t="s">
+        <v>541</v>
+      </c>
+      <c r="H144" t="s">
+        <v>542</v>
+      </c>
+      <c r="I144" t="s">
+        <v>543</v>
+      </c>
+      <c r="J144" t="s">
+        <v>89</v>
+      </c>
+      <c r="K144" t="s">
+        <v>1317</v>
+      </c>
+      <c r="L144" t="s">
+        <v>91</v>
+      </c>
+      <c r="M144" t="s">
+        <v>1318</v>
+      </c>
+      <c r="N144" t="s">
+        <v>28</v>
+      </c>
+      <c r="O144" t="s">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="145" spans="1:15">
+      <c r="A145">
+        <v>66533</v>
+      </c>
+      <c r="B145" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C145" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D145" t="s">
+        <v>1322</v>
+      </c>
+      <c r="E145" t="s">
+        <v>1323</v>
+      </c>
+      <c r="F145" t="s">
+        <v>390</v>
+      </c>
+      <c r="G145" t="s">
+        <v>391</v>
+      </c>
+      <c r="H145" t="s">
+        <v>392</v>
+      </c>
+      <c r="I145" t="s">
+        <v>393</v>
+      </c>
+      <c r="J145" t="s">
+        <v>24</v>
+      </c>
+      <c r="K145" t="s">
+        <v>1324</v>
+      </c>
+      <c r="L145" t="s">
+        <v>26</v>
+      </c>
+      <c r="M145" t="s">
+        <v>1325</v>
+      </c>
+      <c r="N145" t="s">
+        <v>28</v>
+      </c>
+      <c r="O145" t="s">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="146" spans="1:15">
+      <c r="A146">
+        <v>66534</v>
+      </c>
+      <c r="B146" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C146" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D146" t="s">
+        <v>1329</v>
+      </c>
+      <c r="E146" t="s">
+        <v>1330</v>
+      </c>
+      <c r="F146" t="s">
+        <v>1331</v>
+      </c>
+      <c r="G146" t="s">
+        <v>1332</v>
+      </c>
+      <c r="H146" t="s">
+        <v>636</v>
+      </c>
+      <c r="I146" t="s">
+        <v>637</v>
+      </c>
+      <c r="J146" t="s">
+        <v>24</v>
+      </c>
+      <c r="K146" t="s">
+        <v>122</v>
+      </c>
+      <c r="L146" t="s">
+        <v>26</v>
+      </c>
+      <c r="M146" t="s">
+        <v>123</v>
+      </c>
+      <c r="N146" t="s">
+        <v>28</v>
+      </c>
+      <c r="O146" t="s">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="147" spans="1:15">
+      <c r="A147">
         <v>66535</v>
       </c>
-      <c r="B139" t="s">
-[...39 lines deleted...]
-        <v>1266</v>
+      <c r="B147" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C147" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D147" t="s">
+        <v>1336</v>
+      </c>
+      <c r="E147" t="s">
+        <v>1337</v>
+      </c>
+      <c r="F147" t="s">
+        <v>1338</v>
+      </c>
+      <c r="G147" t="s">
+        <v>1339</v>
+      </c>
+      <c r="H147" t="s">
+        <v>1340</v>
+      </c>
+      <c r="I147" t="s">
+        <v>1341</v>
+      </c>
+      <c r="J147" t="s">
+        <v>1342</v>
+      </c>
+      <c r="K147" t="s">
+        <v>1343</v>
+      </c>
+      <c r="L147" t="s">
+        <v>1344</v>
+      </c>
+      <c r="M147" t="s">
+        <v>1345</v>
+      </c>
+      <c r="N147" t="s">
+        <v>28</v>
+      </c>
+      <c r="O147" t="s">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="148" spans="1:15">
+      <c r="A148">
+        <v>66536</v>
+      </c>
+      <c r="B148" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C148" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D148" t="s">
+        <v>1349</v>
+      </c>
+      <c r="E148" t="s">
+        <v>1350</v>
+      </c>
+      <c r="F148" t="s">
+        <v>1351</v>
+      </c>
+      <c r="G148" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H148" t="s">
+        <v>1353</v>
+      </c>
+      <c r="I148" t="s">
+        <v>1354</v>
+      </c>
+      <c r="J148" t="s">
+        <v>24</v>
+      </c>
+      <c r="K148" t="s">
+        <v>1195</v>
+      </c>
+      <c r="L148" t="s">
+        <v>26</v>
+      </c>
+      <c r="M148" t="s">
+        <v>1196</v>
+      </c>
+      <c r="N148" t="s">
+        <v>28</v>
+      </c>
+      <c r="O148" t="s">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="149" spans="1:15">
+      <c r="A149">
+        <v>66537</v>
+      </c>
+      <c r="B149" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C149" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D149" t="s">
+        <v>1357</v>
+      </c>
+      <c r="E149" t="s">
+        <v>1358</v>
+      </c>
+      <c r="F149" t="s">
+        <v>1359</v>
+      </c>
+      <c r="G149" t="s">
+        <v>1158</v>
+      </c>
+      <c r="H149" t="s">
+        <v>1159</v>
+      </c>
+      <c r="I149" t="s">
+        <v>1160</v>
+      </c>
+      <c r="J149" t="s">
+        <v>24</v>
+      </c>
+      <c r="K149" t="s">
+        <v>1195</v>
+      </c>
+      <c r="L149" t="s">
+        <v>26</v>
+      </c>
+      <c r="M149" t="s">
+        <v>1196</v>
+      </c>
+      <c r="N149" t="s">
+        <v>28</v>
+      </c>
+      <c r="O149" t="s">
+        <v>1360</v>
+      </c>
+    </row>
+    <row r="150" spans="1:15">
+      <c r="A150">
+        <v>66538</v>
+      </c>
+      <c r="B150" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C150" t="s">
+        <v>528</v>
+      </c>
+      <c r="D150" t="s">
+        <v>1362</v>
+      </c>
+      <c r="E150" t="s">
+        <v>1363</v>
+      </c>
+      <c r="F150" t="s">
+        <v>1364</v>
+      </c>
+      <c r="G150" t="s">
+        <v>532</v>
+      </c>
+      <c r="H150" t="s">
+        <v>533</v>
+      </c>
+      <c r="I150" t="s">
+        <v>534</v>
+      </c>
+      <c r="J150" t="s">
+        <v>24</v>
+      </c>
+      <c r="K150" t="s">
+        <v>1365</v>
+      </c>
+      <c r="L150" t="s">
+        <v>26</v>
+      </c>
+      <c r="M150" t="s">
+        <v>1366</v>
+      </c>
+      <c r="N150" t="s">
+        <v>28</v>
+      </c>
+      <c r="O150" t="s">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="151" spans="1:15">
+      <c r="A151">
+        <v>66540</v>
+      </c>
+      <c r="B151" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C151" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D151" t="s">
+        <v>1370</v>
+      </c>
+      <c r="E151" t="s">
+        <v>1371</v>
+      </c>
+      <c r="F151" t="s">
+        <v>1372</v>
+      </c>
+      <c r="G151" t="s">
+        <v>1373</v>
+      </c>
+      <c r="H151" t="s">
+        <v>1374</v>
+      </c>
+      <c r="I151" t="s">
+        <v>339</v>
+      </c>
+      <c r="J151" t="s">
+        <v>24</v>
+      </c>
+      <c r="K151" t="s">
+        <v>1375</v>
+      </c>
+      <c r="L151" t="s">
+        <v>26</v>
+      </c>
+      <c r="M151" t="s">
+        <v>1376</v>
+      </c>
+      <c r="N151" t="s">
+        <v>28</v>
+      </c>
+      <c r="O151" t="s">
+        <v>1377</v>
+      </c>
+    </row>
+    <row r="152" spans="1:15">
+      <c r="A152">
+        <v>66541</v>
+      </c>
+      <c r="B152" t="s">
+        <v>509</v>
+      </c>
+      <c r="C152" t="s">
+        <v>1378</v>
+      </c>
+      <c r="D152" t="s">
+        <v>1379</v>
+      </c>
+      <c r="E152" t="s">
+        <v>1380</v>
+      </c>
+      <c r="F152" t="s">
+        <v>1381</v>
+      </c>
+      <c r="G152" t="s">
+        <v>514</v>
+      </c>
+      <c r="H152" t="s">
+        <v>515</v>
+      </c>
+      <c r="I152" t="s">
+        <v>516</v>
+      </c>
+      <c r="J152" t="s">
+        <v>24</v>
+      </c>
+      <c r="K152" t="s">
+        <v>1382</v>
+      </c>
+      <c r="L152" t="s">
+        <v>26</v>
+      </c>
+      <c r="M152" t="s">
+        <v>1383</v>
+      </c>
+      <c r="N152" t="s">
+        <v>28</v>
+      </c>
+      <c r="O152" t="s">
+        <v>1384</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">