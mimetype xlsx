--- v1 (2025-11-24)
+++ v2 (2026-06-02)
@@ -12,58 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4402">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4401">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Čeština
 # Source: https://hadeethenc.com/cs
-# Last update: 2025-11-12 00:03:15 (v1.8.0)
-# Check for updates: https://hadeethenc.com/en/check/cs/v1.8.0
+# Last update: 2026-05-10 17:42:26 (v1.9.0)
+# Check for updates: https://hadeethenc.com/en/check/cs/v1.9.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -1028,51 +1028,51 @@
     <t>Abú Sa'íd al-Chudrí (ať je s ním Bůh spokojen) vyprávěl, že Prorok (ať mu Bůh žehná a dá mír) řekl: „Věru, že největším džihádem je spravedlivé slovo u vládce tyrana.”</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ مِن أعظم وأنفع أنواع الجهاد في سبيل الله تعالى كلمةُ عدلٍ وحقٍّ عند سلطان أو أمير جائر ظالم؛ لأنه عمل بشعيرة الأمر بالمعروف والنهي عن المنكر، سواء كان بقول أو كتابة أو فعل أو غير ذلك مما تحصل به المصلحة وتندفع المفسدة.</t>
   </si>
   <si>
     <t>Prorok (ať mu Bůh žehná a dá mír) vysvětlil, že největším a nejprospěšnějším druhem džihádu na stezce Boží je spravedlivé a pravdivé slovo před vládcem nebo panovníkem tyranem, který páchá křivdy, protože to je naplňování nařízení o přikazování vhodného a zakazování zavrženíhodného, ať už to je slovy, psaním, činem nebo něčím jiným.</t>
   </si>
   <si>
     <t>الأمر بالمعروف والنهي عن المنكر من الجهاد.
 نُصْحُ الحاكم من أعظم الجهاد، ولكن يجب أن يكون بعلم وحكمة وتثبت.
 قال الخطَّابي: وإِنَّما صار ذلك أفضل الجهاد؛ لأنّ من جاهَدَ العدوَّ كان مُتردِّدًا بين الرَّجاءِ والخوْفِ لا يدري هل يَغلِبُ أو يُغْلَبُ، وَصَاحِبُ السُّلطان مقهورٌ في يدِهِ فهو إذا قال الحقَّ وَأَمَرَهُ بِالمعروفِ فقد تَعَرَّضَ للتَّلَفِ، وَأَهْدَفَ نَفْسَهُ للهلاكِ، فصار ذلك أَفضل أنواع الجهادِ مِن أجلِ غَلَبَةِ الخوفِ، وقيل: إنما كان أفضل الجهاد؛ لأنَّ وليَّ الأمرِ لو أخَذَ بِكَلمَتِه لربَّما عمَّ النفعُ عددًا كبيرًا من الناسِ فتحصُلُ المصلحةُ.</t>
   </si>
   <si>
     <t>Přikazování vhodného a zakazování zavrženíhodného patří k džihádu.
 Rada vládci je největším džihádem, musí být ale konaná s věděním, moudrostí a pevností.
 Al-Chattábí řekl: Toto je nejlepším džihádem proto, protože ten, kdo bojuje s nepřítelem, je na vahách mezi nadějí a strachem, neví, zda zvítězí nebo bude poražen, zatímco člověk u panovníka je v jeho rukou podroben a když řekne pravdu a nařídí mu dělat správné, vystaví se úhoně až záhubě, a tak je to nejlepším druhem džihádu, protože je třeba překonat strach. A říká se, že je to nejlepší džihád, protože pokud se vládce bude řídit jeho slovem, bude to prospěšné mnoha lidem, což vede k všeobecnému prospěchu.</t>
   </si>
   <si>
     <t>حسن لغيره</t>
   </si>
   <si>
     <t>رواه أبو داود والترمذي وابن ماجه وأحمد</t>
   </si>
   <si>
-    <t>[Hasan/Sound by virtue of corroborating evidence]</t>
+    <t>[حسن  لغيره]</t>
   </si>
   <si>
     <t>[Zaznamenal ho Abú Dáwúd, At-Thirmidhí, Ibn Mádžah a Ahmad]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/cs/browse/hadith/3045</t>
   </si>
   <si>
     <t>إن الدنيا حلوة خضرة، وإن الله مستخلفكم فيها، فينظر كيف تعملون، فاتقوا الدنيا واتقوا النساء</t>
   </si>
   <si>
     <t>„Věru, že tento pozemský svět je sladký a zelený a že Bůh vám jej svěřil v opatrování a dívá se, co učiníte. Proto se střezte pozemského života a střezte se žen,</t>
   </si>
   <si>
     <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ الدُّنْيَا حُلْوَةٌ خَضِرَةٌ، وَإِنَّ اللهَ مُسْتَخْلِفُكُمْ فِيهَا، فَيَنْظُرُ كَيْفَ تَعْمَلُونَ، فَاتَّقُوا الدُّنْيَا وَاتَّقُوا النِّسَاءَ، فَإِنَّ أَوَّلَ فِتْنَةِ بَنِي إِسْرَائِيلَ كَانَتْ فِي النِّسَاءِ».</t>
   </si>
   <si>
     <t>Abú Sa'íd al-Chudrí (ať je s ním Bůh spokojen) vyprávěl, že Prorok (ať mu Bůh žehná a dá mír) řekl: „Věru, že tento pozemský svět je sladký a zelený a že Bůh vám jej svěřil v opatrování a dívá se, co učiníte. Proto se střezte pozemského života a střezte se žen, protože první pokušení dítek Izraele bylo v ženách.”</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ الدنيا حُلوةٌ في المذاق، خَضِرَةٌ في المَرْأَى، فيغتر الإنسان بها وينهمك فيها ويجعلها أكبرَ همه. 
 وأنَّ الله سبحانه وتعالى جعل بعضَنا يَخلُف بعضًا في هذه الحياة الدنيا، لينظر كيف نعمل، أفنقوم بطاعته، أم نعصيه؟ 
 ثم قال: احذروا أنْ يَخدَعَكم متاعُ الدنيا وزينتُها، فتحملكم على ترك ما أمركم الله به، والوقوع فيما نهاكم عنه. 
 ومن أعظم ما يجب الحذر منه من فتن الدنيا فتنة النساء، وأنها كانت أول فتنة وقع فيها بنو إسرائيل.</t>
   </si>
@@ -1870,51 +1870,51 @@
 العبد لا يستغني عن تثبيت الله له على الإسلام طرفة عين.
 الحث على الإكثار من هذا الدعاء، تأسِّيًا بالنبي عليه الصلاة والسلام.
 الثبات على الإسلام هو النعمة العظمى التي ينبغي على العبد أن يسعى إليها ويشكر مولاه عليها.</t>
   </si>
   <si>
     <t>Pokora Proroka (ať mu Bůh žehná a dá mír) vůči jeho Pánu a poníženost před Ním a vedení jeho obce k prosbě o toto.
 Důležitost správného vedení a upevnění ve víře a že důležité bude to, čím člověk svůj život završí.
 Člověk si nevystačí sám bez Božího upevnění ve víře ani po dobu mrknutí oka.
 Nabádání k častému říkání této prosby po vzoru Proroka (ať mu Bůh žehná a dá mír).
 Upevnění v islámu je obrovské požehnání, o které by měl člověk usilovat a děkovat za něj Bohu.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/cs/browse/hadith/3142</t>
   </si>
   <si>
     <t>إذا شرب الكلب في إناء أحدكم فليغسله سبعا</t>
   </si>
   <si>
     <t>„Pokud se pes napije z nádoby někoho z vás, ať ji sedmkrát umyje.”</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: إِنَّ رَسُولَ اللهِ صلى الله عليه وسلم قَالَ: «إِذَا شَرِبَ الْكَلْبُ فِي إِنَاءِ أَحَدِكُمْ فَلْيَغْسِلْهُ سَبْعًا».
 ولمسلم: « أولاهُنَّ بالتُراب».</t>
   </si>
   <si>
-    <t>Abú Hurajra (ať je s ním Bůh spokojen) vyprávěl, že Posel Boží (ať mu Bůh žehná a dá mír) řekl: „Pokud se pes napije z nádoby někoho z vás, ať ji sedmkrát umyje.”</t>
+    <t>Abú Hurajra (ať je s ním Bůh spokojen) vyprávěl, že Posel Boží (ať mu Bůh žehná a dá mír) řekl: „Pokud se pes napije z nádoby někoho z vás, ať ji sedmkrát umyje.” Ve verzi Muslima je navíc: „Poprvé pískem.”</t>
   </si>
   <si>
     <t>أَمَرَ النبيُّ صلى الله عليه وسلم بِغسل الإناء سبعَ مرات إذا أَدْخَلَ الكلبُ فيه لسانه، الأولى منهن مَصحوبةٌ بالتراب ليأتي الماءُ بعدها، فتحصل النظافة التامة مِن نجاسته وضرره.</t>
   </si>
   <si>
     <t>Prorok (ať mu Bůh žehná a dá mír) nařídil sedmkrát umýt nádobu, pokud do ní pes strčil jazyk, a první její mytí má být pomocí písku, aby se pořádně umyla od nečistoty a infekce.</t>
   </si>
   <si>
     <t>ريق الكلب نجسٌ نجاسة مُغلَّظة.
 ولوغ الكلب في الإناء، ينجِّسه، وينجِّس الماء الذي فيه.
 التطهير بالتراب والتكرار سبعًا خاصٌّ بالتطهير من ولوغه دون بوله وعذرته وسائر ما لوَّثه الكلب.
 كيفية غسل الإناء بالتراب: أن يجعل في الإناء ماء ويضاف إليه التراب، ثم يغسل الإناء بهذا الخليط.
 ظاهر الحديث أنه عامٌّ في جميع الكلاب، حتى الكلاب التي أذن الشارع باتخاذها، مثل كلاب الصيد والحراسة والماشية.
 الصابون والأشنان لا يقومان مقام التراب؛ لأن النبي صلى الله عليه وسلم نصَّ على التراب.</t>
   </si>
   <si>
     <t>Psí sliny jsou velmi nečisté.
 Pití psa z nádoby znečišťuje nádobu i vodu v ní.
 Očištění pískem a počet sedmi se týká pouze pití psa z nádoby, ne jeho moči, stolice a všeho ostatního, co pes znečistí.
 Způsob, jakým se myje nádoba pískem: dát vodu do nádoby, přidat k ní písek a poté touto směsí vymýt nádobu.
 Zjevný význam hadíthu se týká všech psů, i těch, které je povolené vlastnit, jako je lovecký pes, hlídací, pastevecký atd.
 Písek nelze nahradit mýdlem atd., protože Prorok (ať mu Bůh žehná a dá mír) určil jasně písek.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/cs/browse/hadith/3143</t>
@@ -4377,52 +4377,51 @@
 وأرفعها في منازلكم في الجنة؟ 
 وخير لكم من التصدُّق بالذهب والفضة؟ 
 وخير لكم من أن تَلْقَوا الكفارَ للقتال، فتضربُوا أعناقَهم، ويضربوا أعناقَكم؟ 
 قال الصحابة: نعم نريد ذلك. 
 قال صلى الله عليه وسلم: ذكر الله تعالى في كل الأوقات وعلى جميع الهيئات والحالات.</t>
   </si>
   <si>
     <t>Prorok (ať mu Bůh žehná a dá mír) se zeptal svých druhů:
 Chcete, abych vám řekl a naučil vás nejlepší, nejctihodnější a nejčistší dobré skutky u Boha, Pána?
 A které vám nejvíce zvyšují vaše postavení v ráji?
 A které jsou pro vás lepší než rozdávání zlata a stříbra?
 A pro vás lepší než kdybyste potkali nepřátele a pobili jste je a oni pobili vás?
 A jeho druhové řekli: Ano, chceme.
 A Prorok (ať mu Bůh žehná a dá mír) řekl: Vzpomínání Všemohoucího Boha (dhikr) v každý čas, za každé situace a v jakémkoliv stavu.</t>
   </si>
   <si>
     <t>أن المداومة على ذكر الله تعالى ظاهرًا وباطنًا من أعظم القُرَب، وأنفعها عند الله تعالى.
 جميع الأعمال إنما شُرعت لإقامة ذكر الله تعالى، قال الله تعالى: (وَأَقِمِ الصَّلَاةَ لِذِكْرِي). وقال صلى الله عليه وسلم: إنَّما جُعل الطَّوافُ بالبيت وبين الصَّفا والمروة ورمي الجمار لإقامة ذكر الله تعالى. رواه أبو داود والترمذي.
 قال العز بن عبدالسلام في قواعده: هذا الحديث مما يدل على أن الثواب لا يترتب على قدر النَّصَب في جميع العبادات بل قد يأجر الله تعالى على قليل الأعمال أكثرَ مما يأجر على كثيرها، فالثواب يترتب على تفاوت الرتب في الشرف.
 قال المناوي في فيض القدير: هذا الحديث محمول على أن الذكر كان أفضل للمخاطبين به، ولو خوطب به شُجاع بَاسل حصل به نفع الإسلام في القتال لقيل له الجهاد، أو الغني الذي ينتفع به الفقراء بماله قيل له الصدقة، والقادر على الحج قيل له الحج، أو من له أبوان قيل له برهما، وبه يحصل التوفيق بين الأخبار.
 أكمل الذكر ما نطق به اللسانُ مع تدبُّر القلب، ثم ما كان بالقلب وحده كالتفكر، ثم ما كان باللسان وحده، وفي كلٍّ أجرٌ إن شاء الله تعالى.
 التزام المسلم بالأذكار المتعلقة بالأحوال كأذكار الصباح والمساء، ودخول المسجد والبيت والخلاء والخروج منها... وغير ذلك يجعله من الذاكرين الله كثيرًا.</t>
   </si>
   <si>
     <t>Pravidelné vzpomínání Boha (dhikr) vnitřně i zevně patří do nejvelkolepějších věcí, které přibližují k Bohu a jsou u Boha nejzáslužnější.
-Všechny dobré skutky byly nařízeny kvůli vzpomínání Boha (dhikr). Pravil Všemohoucí Bůh: {a modlitbu konej, na Mne
-vzpomínaje!}. A Prorok (ať mu Bůh žehná a dá mír) řekl: Obcházet Ka'abu a As-Safá a Al-Marwa a kamenovat (při pouti) bylo nařízeno kvůli připomínání si Boha (dhikr). Zaznamenal to Abú Dáwúd a At-Thirmidhí.
+Všechny dobré skutky byly nařízeny kvůli vzpomínání Boha (dhikr). Pravil Všemohoucí Bůh: {a modlitbu konej, na Mne vzpomínaje!}. A Prorok (ať mu Bůh žehná a dá mír) řekl: Obcházet Ka'abu a As-Safá a Al-Marwa a kamenovat (při pouti) bylo nařízeno kvůli připomínání si Boha (dhikr). Zaznamenal to Abú Dáwúd a At-Thirmidhí.
 Al'iz Ibn ‘Abdussalám rve své knize Al-Qawáid řekl: Tento hadíth dokazuje, že odměna ve věcech uctívání není posuzována podle velikosti úsilí, ale Bůh může dát za málo dobrých skutků větší odměnu než za mnoho dobrých skutků, a tak je odměna posuzována podle rozdílnosti postavení a zásluhy dobrého skutku.
 Al-Munáwí ve své knize Fajd al-qadír řekl: Tento hadíth je vyložen tak, že dhikr je nejlepším pro ty, kdo jsou jím osloveni, a pokud by jím byl osloven statečný a udatný člověk, který prospívá islámu bojem, bylo by mu řečeno (že nejlepším je) džihád, nebo bohatý, který prospívá chudým svým majetkem, bylo by mu řečeno almužna, nebo ten, kdo je schopný vykonat velkou pouť, bylo by mu řečeno velká pouť, nebo ten, který má oba rodiče, bylo by mu řečeno dobré chování k rodičům, a tímto dojde k souladu mezi všemi hadíthy.
 Nejdokonalejším dhikrem je to, co člověk vysloví slovy a přemýšlí nad tím srdcem, poté to, nad čím pouze přemýšlí srdcem, a poté to, co pouze vyslovuje jazykem, a ve všech těchto druzích je Boží odměna, dá-li Bůh.
 Tím, že muslim dodržuje dhikry, které jsou spojené s nějakým stavem, jako ranní a večerní dhikry, při vstupu do mešity, na wc, odchod z nich atd., činí ho to jedním z těch, kteří hodně vzpomínají Boha.</t>
   </si>
   <si>
     <t>رواه الترمذي وابن ماجه وأحمد</t>
   </si>
   <si>
     <t>[Zaznamenal ho At-Thirmidhí, Ibn Mádžah a Ahmad]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/cs/browse/hadith/3575</t>
   </si>
   <si>
     <t>الجنة أقرب إلى أحدكم من شراك نعله، والنار مثل ذلك</t>
   </si>
   <si>
     <t>„Ráj je člověku blíže než tkanička jeho boty a oheň také.”</t>
   </si>
   <si>
     <t>عن ابن مسعود رضي الله عنه قال: قال النبي صلى الله عليه وسلم: «الْجَنَّةُ أَقْرَبُ إِلَى أَحَدِكُمْ مِنْ شِرَاكِ نَعْلِهِ، وَالنَّارُ مِثْلُ ذَلِكَ».</t>
   </si>
   <si>
     <t>Ibn Mas’úd (ať je s ním Bůh spokojen) vyprávěl, že Prorok (ať mu Bůh žehná a dá mír) řekl: „Ráj je člověku blíže než tkanička jeho boty a oheň také.”</t>
@@ -5307,51 +5306,51 @@
     <t>قال النووي: حديث حسن</t>
   </si>
   <si>
     <t>رواه ابن ماجه والبيهقي وغيرهما</t>
   </si>
   <si>
     <t>[قال النووي: حديث حسن]</t>
   </si>
   <si>
     <t>[رواه ابن ماجه والبيهقي وغيرهما]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/cs/browse/hadith/4216</t>
   </si>
   <si>
     <t>يسلم الراكب على الماشي، والماشي على القاعد، والقليل على الكثير</t>
   </si>
   <si>
     <t>„Ať pozdraví jezdec pěšího, pěší sedícího a menší počet větší.”</t>
   </si>
   <si>
     <t>عَن أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «يُسَلِّمُ الرَّاكِبُ عَلَى المَاشِي، وَالمَاشِي عَلَى القَاعِدِ، وَالقَلِيلُ عَلَى الكَثِيرِ».
 وَلِلبُخَارِي: «يُسَلِّمُ الصَّغِيرُ عَلَى الكَبِيرِ، وَالمَارُّ عَلَى القَاعِدِ، وَالقَلِيلُ عَلَى الكَثِيرِ».</t>
   </si>
   <si>
-    <t>Abú Hurajra (ať je s ním Bůh spokojen) vyprávěl, že Posel Boží (ať mu Bůh žehná a dá mír) řekl: „Ať pozdraví jezdec pěšího, pěší sedícího a menší počet větší.”</t>
+    <t>Abú Hurajra (ať je s ním Bůh spokojen) vyprávěl, že Posel Boží (ať mu Bůh žehná a dá mír) řekl: „Ať pozdraví jezdec pěšího, pěší sedícího a menší počet větší.” Ve verzi Buchárího: „Pozdraví mladší staršího, ten který prochází, sedícího a menší počet větší.”</t>
   </si>
   <si>
     <t>أَرْشَدَ النبيُّ صلى الله عليه وسلم إلى أَدَبِ إلقاءِ تحية السلام بين الناس "السلام عليكم ورحمه الله وبركاته"، 
 فيُسلِّم الصغيرُ على الكبير، والراكبُ على الماشي، والماشي على القاعد، والعددُ القليلُ على الكثير.</t>
   </si>
   <si>
     <t>Prorok (ať mu Bůh žehná a dá mír) poučil o etiketě islámského pozdravu, který zní: „As-salámu alajkum wa rahmatulláhi wa barakátuh.” A tak by měl mladší zdravit jako první staršího, jezdec pěšího, pěší sedícího a menší počet lidí větší počet.</t>
   </si>
   <si>
     <t>استحباب التسليم على ما جاء به الحديث، فإذا سَلَّمَ الماشي على الراكب وغير ذلك مما ذُكِرَ، جاز، ولكنه خلاف الأولى والأفضل.
 إفشاء السلام على الكيفية التي جاءت في الحديث من أسباب المحبة والتَّآلف.
 إذا كانوا متكافئين متساويين فيما ذُكِرَ، فخَيْرُهُم الذي يبدأ بالسلام.
 كمال هذه الشريعة في بيان جميع ما يحتاجه الناس.
 تعليم آداب السلام وإعطاء كل ذي حق حقه.</t>
   </si>
   <si>
     <t>Doporučení zdravit způsobem, jaký je uveden v hadíthu, ale když pozdraví jako první pěší jezdce atd. je to povolené, je však lepší dělat to tak, jak je uvedeno v hadíthu.
 Zdravení způsobem uvedeným v hadíthu je jednou z příčin lásky a náklonnosti mezi lidmi.
 Pokud jsou všichni na stejné úrovni, je nejlepším z nich ten, kdo pozdraví jako první.
 Dokonalost islámského zákona, který vysvětluje všechno, co lidé potřebují.
 Důležitost učení se etice a dávání každému jeho práva.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/cs/browse/hadith/4243</t>
   </si>
@@ -6654,51 +6653,51 @@
   <si>
     <t>Ibn ‘Abbás (ať je s nimi Bůh spokojen) vyprávěl, že Posel Boží (ať mu Bůh žehná a dá mír) řekl: „Kdyby bylo lidem dáno, co požadují, chtěli by majetky lidí i jejich krev (život), ale musí být důkaz pro žalobce a přísaha pro toho, kdo odmítá (žalovaného).”</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنه لو يُعطى الناس بمُجَرَّدِ دَعواهم مِن غير أدلّة ولا قرائن لادَّعى أُناسٌ أموالَ قومٍ ودماءَهم، ولكن يجب على المُدَّعِي تقديمُ البينةِ والدليلِ بما يُطالِب، فإن لم يكن له بينة فتُعرَضُ الدعوى على المُدَّعَى عليه، فإن أنكرها فعليه الحَلِفُ ويَبْرَأ.</t>
   </si>
   <si>
     <t>Prorok (ať mu Bůh žehná a dá mír) řekl, že pokud by bylo lidem dáváno pouze na základě jejich žádostí bez důkazů, žádali by majetky a životy jiných lidí, a tak je povinné, aby žalobce předložil důkaz na to, co požaduje, a pokud nemá důkaz, tak se osloví žalovaný, a pokud odmítne žalobu, musí přísahat, a pokud to udělá, je osvobozen.</t>
   </si>
   <si>
     <t>قال ابن دقيق العيد: وهذا الحديث أصل من أصول الأحكام، وأعظم مرجع عند التنازع والخصام.
 الشريعة جاءت لحماية أموال الناس ودمائهم عن التلاعب.
 القاضي لا يَحكم بعلمه وإنما يَرجع إلى البينات.
 كل من ادّعى دعوى خالية عن برهان فهي مردودة، وسواء كانت في الحقوق والمعاملات أو في مسائل الإيمان والعلم.</t>
   </si>
   <si>
     <t>Ibn Daqíq Al-‘Íd řekl: Tento hadíth je jedním ze základů soudnictví a nejdůležitějším pravidlem ve sporech a hádkách.
 Islámský zákon přišel, aby chránil majetky a životy lidí před zahráváním si s nimi.
 Soudce nesoudí podle svých vědomostí ale podle důkazů.
 Každému, kdo podává žalobu(nebo něco tvrdí)bez důkazu, bude zamítnuta, ať už se týká práv a činů mezi lidmi nebo otázek víry a vědění.</t>
   </si>
   <si>
     <t>رواه البيهقي</t>
   </si>
   <si>
-    <t>[Al-Bayhaqi]</t>
+    <t>[رواه البيهقي]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/cs/browse/hadith/4722</t>
   </si>
   <si>
     <t>ما ملأ آدمي وعاء شرا من بطن، بحسب ابن آدم أكلات يقمن صلبه، فإن كان لا محالة، فثلث لطعامه، وثلث لشرابه، وثلث لنفسه</t>
   </si>
   <si>
     <t>„Člověk nemůže naplnit horší nádobu, než je břicho; jídlo, které dostačuje synu Adama, je takové, které ho udrží při životě a posílí ho k dobrým skutkům, a pokud není jiné možnosti (než ho naplnit), tak třetinu pro jeho jídlo, třetinu pro jeho pití a třetinu pro jeho dýchání.”</t>
   </si>
   <si>
     <t>عَنْ المِقْدَامِ بْنِ مَعْدِي كَرِبَ رَضِيَ اللَّهُ عَنْهُ قَالَ: سَمِعْتُ رَسُولَ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَا مَلأَ آدَمِيٌّ وِعَاءً شَرًّا مِنْ بَطْنٍ، بِحَسْبِ ابْنِ آدَمَ أَكَلاَتٌ يُقِمْنَ صُلْبَهُ، فَإِنْ كَانَ لَا مَحَالَةَ، فَثُلُثٌ لِطَعَامِهِ، وَثُلُثٌ لِشَرَابِهِ، وَثُلُثٌ لِنَفَسِهِ».</t>
   </si>
   <si>
     <t>Al-Miqdám Ibn Ma‘dí Karib (ať je s ním Bůh spokojen) vyprávěl: Slyšel jsem Posla Božího (ať mu Bůh žehná a dá mír) říci: „Člověk nemůže naplnit horší nádobu, než je břicho; jídlo, které dostačuje synu Adama, je takové, které ho udrží při životě a posílí ho k dobrým skutkům, a pokud není jiné možnosti (než ho naplnit), tak třetinu pro jeho jídlo, třetinu pro jeho pití a třetinu pro jeho dýchání.”</t>
   </si>
   <si>
     <t>يرشدنا النبي الكريم صلى الله عليه وسلم إلى أصل من أصول الطب، وهي الوقاية التي يقي بها الإنسان صحته، وهي التقليل من الأكل، بل يأكل بقدر ما يسد رمقه ويقويه على أعماله اللازمة، وإن شر وعاء مُلئ هو البطن لما ينتج عن الشبع من الأمراض الفتاكة التي لا تحصى عاجلًا أو آجلًا باطنًا أو ظاهرًا.
 ثم إن الرسول صلى الله عليه وسلم قال: إذا كان الإنسان لابد له من الشبع، فليجعل الأكل بمقدار الثلث، والثلث الآخر للشرب، والثلث للنفس حتى لا يحصل عليه ضيق وضرر، وكسل عن تأدية ما أوجب الله عليه في أمر دينه أو دنياه.</t>
   </si>
   <si>
     <t>Prorok (ať mu Bůh žehná a dá mír) nám radí jeden z nejdůležitějších základů lékařství, což je věc, která ochraňuje zdraví člověka, a to je snížit množství jídla tak, aby člověk jedl jen tolik, kolik mu dostačuje k tomu, aby žil a byl silný k vykonávání nutných činností. A říká, že nejhorší nádoba, která je naplněna, je břicho, protože nasycení vede k nesčetným smrtelným nemocem, které se projeví dříve či později, ať navenek nebo uvnitř. Poté Posel Boží (ať mu Bůh žehná a dá mír) řekl: Pokud už člověk musí být sytý, ať naplní jídlem žaludek z jedné třetiny, pitím z jedné třetiny a jednu třetinu ponechá k dýchání, aby mu to neuškodilo, necítil tíseň a nebyl líný vykonat to, co mu Bůh nařídil pro tento i pro budoucí život.</t>
   </si>
   <si>
     <t>عدم التوسع في الأكل والشرب، وهذا أصل جامع لأصول الطب كلها، لما في كثرة الشبع من الأمراض والأسقام.
@@ -6908,52 +6907,51 @@
     <t>Člověk učinil hřích a řekl: „Bože, odpusť mi můj hřích</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فِيمَا يَحْكِي عَنْ رَبِّهِ عَزَّ وَجَلَّ، قَالَ: «أَذْنَبَ عَبْدٌ ذَنْبًا، فَقَالَ: اللَّهُمَّ اغْفِرْ لِي ذَنْبِي، فَقَالَ تَبَارَكَ وَتَعَالَى: أَذْنَبَ عَبْدِي ذَنْبًا، فَعَلِمَ أَنَّ لَهُ رَبًّا يَغْفِرُ الذَّنْبَ، وَيَأْخُذُ بِالذَّنْبِ، ثُمَّ عَادَ فَأَذْنَبَ، فَقَالَ: أَيْ رَبِّ اغْفِرْ لِي ذَنْبِي، فَقَالَ تَبَارَكَ وَتَعَالَى: عَبْدِي أَذْنَبَ ذَنْبًا، فَعَلِمَ أَنَّ لَهُ رَبًّا يَغْفِرُ الذَّنْبَ، وَيَأْخُذُ بِالذَّنْبِ، ثُمَّ عَادَ فَأَذْنَبَ، فَقَالَ: أَيْ رَبِّ اغْفِرْ لِي ذَنْبِي، فَقَالَ تَبَارَكَ وَتَعَالَى: أَذْنَبَ عَبْدِي ذَنْبًا، فَعَلِمَ أَنَّ لَهُ رَبًّا يَغْفِرُ الذَّنْبَ، وَيَأْخُذُ بِالذَّنْبِ، اعْمَلْ مَا شِئْتَ فَقَدْ غَفَرْتُ لَكَ».</t>
   </si>
   <si>
     <t>Abú Hurajra (ať je s ním Bůh spokojen) vyprávěl, že Prorok (ať mu Bůh žehná a dá mír) mluvil o Bohu a řekl: „Člověk učinil hřích a řekl: „Bože, odpusť mi můj hřích." Všemohoucí řekl: „Můj služebník učinil hřích a věděl, že má Pána, který odpouští hřích nebo za něj trestá." Poté znovu zhřešil a řekl: „Pane, odpusť mi můj hřích." Všemohoucí řekl: „Můj služebník učinil hřích a věděl, že má Pána, který odpouští hřích nebo za něj trestá." Poté znovu zhřešil a řekl: „Pane, odpusť mi můj hřích." Všemohoucí řekl: „Můj služebník učinil hřích a věděl, že má Pána, který odpouští hřích nebo za něj trestá. Učiň, co chceš, však jsem ti odpustil.”"</t>
   </si>
   <si>
     <t>يروي النبي صلى الله عليه وسلم عن ربه أن العبد إذا فعل ذنبًا ثم قال: اللهم اغفر لي ذنبي، قال الله تعالى: فَعَلَ عبدي ذنبًا، فعَلِمَ أنَّ له ربًّا يغفر الذنب، فيستره ويتجاوز عنه، أو يعاقب عليه، قد غفرت له. 
 ثم عاد العبد فأذنب، فقال: رب اغفر لي ذنبي، فقال الله: فعل عبدي ذنبًا، فعلم أن له ربًّا يغفر الذنب، فيستره ويتجاوز عنه، أو يعاقب عليه، قد غفرت لعبدي. 
 ثم عاد العبد فأذنب، فقال: رب اغفر لي ذنبي، فقال الله: فعل عبدي ذنبًا، فعلم أن له ربًّا يغفر الذنب، فيستره ويتجاوز عنه، أو يعاقب عليه، قد غفرت لعبدي، فليفعل ما شاء ما دام أنه كلّما أذنب ترك الذنب وندم وعزم على عدم العودة فيه لكن تغلبه نفسه فيقع في الذنب مرة أخرى، فما دام يفعل هكذا يذنب ويتوب فسأغفر له، فإن التوبة تهدم ما قبلها.</t>
   </si>
   <si>
     <t>Prorok (ať mu Bůh žehná a dá mír) vyprávěl o Bohu, že když člověk učiní hřích a poté řekne: „Bože, odpusť mi můj hřích," Všemohoucí Bůh řekne: „Můj služebník učinil hřích a věděl, že má Pána, který odpouští hřích," a tak jeho hřích skryje a odpustí mu ho. Poté člověk znovu zhřeší a řekne: „Bože, odpusť mi můj hřích," Všemohoucí Bůh řekne: „Můj služebník učinil hřích a věděl, že má Pána, který odpouští hřích," a tak jeho hřích skryje a odpustí mu ho. Poté člověk znovu zhřeší a řekne: „Bože odpusť mi můj hřích," Všemohoucí Bůh řekne: „Můj služebník učinil hřích a věděl, že má Pána, který odpouští hřích," a tak jeho hřích skryje a odpustí mu ho. A tak ať hřeší jakkoliv, pokud pokaždé přestane, je mu to líto a pevně se rozhodne tento hřích neopakovat, ale přesto do něj znovu spadne, tak pokud vždy udělá to, že se kaje a prosí Boha o odpuštění, tato kajícnost vymaže to, co bylo před ní.</t>
   </si>
   <si>
     <t>سعة رحمة الله بعباده وأنَّ الإنسان مهما أذنب ومهما فعل إذا تاب إليه وأناب إليه تاب اللهُ عليه.
 المؤمن بالله تعالى يأمل عفوَ ربِّه، ويخاف عقوبتَه، فيبادر إلى التوبة ولا يستمر على المعصية.
 شروط التوبة الصحيحة: الإقلاع عن الذنب، والندم عليه، والعزم على عدم العودة إلى الذنب، وإذا كانت التوبة من مظالم العباد في مال أو عرض أو نفس، فتزيد شرطًا رابعًا، وهو: التَّحَلُّل من صاحب الحق، أو إعطاؤه حقَّه. 
 أهمية العلم بالله الذي يجعل العبد عالمًا بأمور دينه فيتوب كلّما أخطأ، فلا ييأس ولا يتمادى.</t>
   </si>
   <si>
     <t>Obrovské milosrdenství Boha k Jeho služebníkům. A jakkoliv člověk zhřeší, pokud se kaje a prosí Boha za odpuštění, Bůh mu odpustí.
 Ten, kdo věří ve Všemohoucího Boha, doufá v Jeho odpuštění a bojí se Jeho trestu, a proto se kaje co nejdříve a nesetrvává v hříchu.
-Podmínky správné kajícnosti:
-Přestat hřešit, litovat hříchu, pevně se rozhodnout se k tomuto hříchu už nikdy nevrátit. Pokud se hřích týká majetku, života nebo cti jiných lidí, čtvrtou podmínkou je vrátit člověku jeho právo nebo odpuštění tohoto člověka.
+Podmínky správné kajícnosti: Přestat hřešit, litovat hříchu, pevně se rozhodnout se k tomuto hříchu už nikdy nevrátit. Pokud se hřích týká majetku, života nebo cti jiných lidí, čtvrtou podmínkou je vrátit člověku jeho právo nebo odpuštění tohoto člověka.
 Důležitost poznání Boha, který člověka učí jeho náboženství (např. že se má kát), a tak se člověk kaje za každý hřích a nesetrvává v něm a neztrácí naději.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/cs/browse/hadith/4817</t>
   </si>
   <si>
     <t>إن المقسطين عند الله على منابر من نور، عن يمين الرحمن عز وجل، وكلتا يديه يمين</t>
   </si>
   <si>
     <t>„Věru, že spravedliví jsou na kazatelnách ze světla po pravici Milosrdného a obě Jeho ruce jsou pravé</t>
   </si>
   <si>
     <t>عن عبد الله بن عمرو رضي الله عنهما قال: قال رسول الله صلى الله عليه وسلم: «إِنَّ الْمُقْسِطِينَ عِنْدَ اللهِ عَلَى مَنَابِرَ مِنْ نُورٍ، عَنْ يَمِينِ الرَّحْمَنِ عَزَّ وَجَلَّ، وَكِلْتَا يَدَيْهِ يَمِينٌ، الَّذِينَ يَعْدِلُونَ فِي حُكْمِهِمْ وَأَهْلِيهِمْ وَمَا وَلُوا».</t>
   </si>
   <si>
     <t>‘Abdulláh Ibn ‘Amru (ať je s nimi Bůh spokojen) vyprávěl, že Posel Boží (ať mu Bůh žehná a dá mír) řekl: „Věru, že spravedliví jsou na kazatelnách ze světla po pravici Milosrdného a obě Jeho ruce jsou pravé - ti, kdo jsou spravedliví ve svých soudech, ke svým rodinám a k těm, kterým vládnou.”</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أنّ الذين يَحكُمُون بالعدل والحق بين الناس الذين تحت إِمْرَتِهم وحكمِهم وأهلهم، أنهم يجلسون على مقاعدَ عاليةٍ رفيعةٍ قد خُلقتْ من نور، إكرامًا لهم يوم القيامة. 
 وهذه المنابر عن يمين الرحمن تعالى، وكلتا يديه سبحانه يمينٌ.</t>
   </si>
   <si>
     <t>Prorok (ať mu Bůh žehná a dá mír) řekl, že ti, kteří spravedlivě a s pravdou soudí mezi těmi, kterým vládnou, nebo se chovají spravedlivě ke své rodině, budou v soudný den sedět na vysokých luxusních křeslech, která byla stvořena ze světla, za odměnu za to, jak se chovali. A tyto kazatelny se nacházejí po pravici Milosrdného Boha a obě ruce Všemohoucího jsou pravé.</t>
   </si>
   <si>
@@ -7224,54 +7222,51 @@
 أما الأسباب الشرعية كقراءة القرآن، أو الحسية كالأدوية التي ثبتت بالتجربة، فهي جائزة مع اعتقاد أنها أسباب، وأن النفع والضر بيد الله.</t>
   </si>
   <si>
     <t>Prorok (ať mu Bůh žehná a dá mír) vysvětluje, jaké věci jsou považovány za přidružování, například:
 Za prvé: ar-ruqá, množné číslo slova ruqja, tím se zde myslí slova obsahující přidružování k Bohu, kterými se předislámští Arabové léčili.
 Za druhé: at-tamá'im, to jsou různě vyrobené amulety, které se zavěšovaly na krk dětem nebo dobytku, aby je ochránily před uřknutím.
 Za třetí: at-tiwala, to byly věci, které se vyráběly pomocí magie a používaly proto, aby se jeden z manželů zamiloval do druhého.
 Tyto věci jsou považovány za přidružování, protože považují za příčinu něco, co podle islámu a důkazů příčina není a co není ani dokázáno zkušeností. Co se týče příčin, které jsou podle islámu povolené, jako čtení Koránu, nebo příčiny získané zkušeností, jako různé léky, ty jsou povolené s tím, že je člověk považuje za příčinu a ví, že pomoci nebo uškodit může jen Bůh.</t>
   </si>
   <si>
     <t>صيانة التوحيد والعقيدة عما يُخِلُّ بها.
 تحريم استعمال الرقى الشركية والتمائم والتولة.
 اعتقاد الإنسان في هذه الثلاث أنها أسباب: هو شرك أصغر؛ لأنه جعل ما ليس بسببٍ سببًا، أما إن اعتقد أنها تنفع وتضر بذاتها فهو شرك أكبر.
 التحذير من فعل الأسباب الشركية والمحرمة.
 تحريم الرقى وأنها من الشرك إلا ما كان منها مشروعًا.
 ينبغي تعلُّق القلب بالله وحده، فمنه الضر والنفع وحده لا شريك له، فلا يأتي بالخير إلا الله ولا يدفع الشر إلا الله تعالى.
 الرقى الجائزة هي المتضمنة لثلاثة شروط: 1- أن يعتقد أنها سبب ولا تنفع إلا بإذن الله. 2- أن تكون بالقرآن وأسماء الله وصفاته والأدعية النبوية والأدعية المشروعة. 3- أن تكون بلغة مفهومة ولا تحتوي على طَلَاسِمَ وشَعْوَذةٍ.</t>
   </si>
   <si>
     <t>Ochránění tawhídu a víry ode všeho, co je narušuje.
 Zákaz používání výše uvedených věcí, tj. ruqja, at-tamá'im (amulety) a at-tiwala (magie).
 Víra člověka v to, že tyto věci jsou příčinou, je považována za malé přidružování, protože pokládá za příčinu něco, co příčina není. Víra v to, že tyto věci samy o sobě mohou pomoci nebo uškodit, je považována za velké přidružování.
 Varování před konáním příčin, které jsou zakázané a považované za přidružování.
 Zákaz ruqji a její považování za přidružování kromě toho, co islám povolil.
 Nutnost oddání se pouze Bohu, protože jen On, který nemá společníka, může pomoci nebo uškodit, a tak jen Bůh dává dobro a jen On Všemohoucí zabraňuje zlu.
-Povolená ruqja má tři podmínky: 
-[...2 lines deleted...]
-3 - provádět ji ve srozumitelném jazyce a aby neobsahovala žádná nejasná a neznámá písmena a žádné kouzelnictví.</t>
+Povolená ruqja má tři podmínky:  1 - věřit, že je to pouze příčina, která může pomoci jen s dovolením Božím. 2 - provádět ji pouze Koránem, jmény a vlastnostmi Boha a prosbami, které říkal Prorok a které jsou v souladu s islámem. 3 - provádět ji ve srozumitelném jazyce a aby neobsahovala žádná nejasná a neznámá písmena a žádné kouzelnictví.</t>
   </si>
   <si>
     <t>رواه أبو داود وابن ماجه وأحمد</t>
   </si>
   <si>
     <t>[Zaznamenal ho Abú Dáwúd, Ibn Mádžah a Ahmad]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/cs/browse/hadith/5273</t>
   </si>
   <si>
     <t>أتدرون ما الغيبة؟، قالوا: الله ورسوله أعلم، قال: ذكرك أخاك بما يكره</t>
   </si>
   <si>
     <t>„Víte, co je to pomluva?” Řekli: „Bůh a Jeho posel ví lépe." Řekl: „To, že říkáš o svém bratrovi něco, co by se mu nelíbilo.”</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «أَتَدْرُونَ مَا الْغِيبَةُ؟»، قَالُوا: اللهُ وَرَسُولُهُ أَعْلَمُ، قَالَ: «ذِكْرُكَ أَخَاكَ بِمَا يَكْرَهُ»، قِيلَ: أَفَرَأَيْتَ إِنْ كَانَ فِي أَخِي مَا أَقُولُ؟ قَالَ: «إِنْ كَانَ فِيهِ مَا تَقُولُ فَقَدِ اغْتَبْتَهُ، وَإِنْ لَمْ يَكُنْ فِيهِ فَقَدْ بَهَتَّهُ».</t>
   </si>
   <si>
     <t>Abú Hurajra (ať je s ním Bůh spokojen) vyprávěl, že Posel Boží (ať mu Bůh žehná a dá mír) řekl: „Víte, co je to pomluva?” Řekli: „Bůh a Jeho posel ví lépe." Řekl: „To, že říkáš o svém bratrovi něco, co by se mu nelíbilo.” Někdo řekl: „A co když je to, co říkám o svém bratrovi, pravda?" Řekl: „Pokud je to pravda, pak jsi ho pomluvil, a pokud to není pravda, tak jsi ho křivě osočil."</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم حقيقة الغيبة المُحرَّمة، وهي: ذِكْرُ المسلم الغائب بما يَكره، سواء كان من صفاته الخَلْقية أو الخُلُقية، مثل: الأعور الغشاش الكذاب، ونحو ذلك من صفات الذم، ولو كانت تلك الصفة موجودة فيه.
 وأما إذا لم تكنْ فيه الصفةُ فهذا أشدُّ من الغيبة، وهو البُهْتَان، أي: الافتراء على الإنسان بما ليس فيه.</t>
@@ -12540,57 +12535,55 @@
     <t>عن عُمر بن أبي سلمة رضي الله عنه قال: كُنْتُ غُلَامًا فِي حَجْرِ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، وَكَانَتْ يَدِي تَطِيشُ فِي الصَّحْفَةِ، فَقَالَ لِي رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «يَا غُلَامُ، سَمِّ اللهَ، وَكُلْ بِيَمِينِكَ، وَكُلْ مِمَّا يَلِيكَ» فَمَا زَالَتْ تِلْكَ طِعْمَتِي بَعْدُ.</t>
   </si>
   <si>
     <t>‘Umar Ibn Abí Salama (ať je s ním Bůh spokojen) vyprávěl: „Byl jsem chlapec a vychovával mě Posel Boží (ať mu Bůh žehná a dá mír). Sahal jsem po celém talíři a Posel Boží (ať mu Bůh žehná a dá mír) mi řekl: „Chlapče, řekni: „Ve jménu Boha," jez pravou rukou a jez jen to, co máš před sebou.” Od té doby jsem jedl pouze takto."</t>
   </si>
   <si>
     <t>يُخْبِرُ عُمَرُ بن أبي سلمة رضي الله عنهما، ابن زوجة النبي صلى الله عليه وسلم أم سلمة رضي الله عنها، -وكان تحت تربيتِه ورعايته-، أنه كان أثناء الأكل يَنْقُلُ يدَه في جوانب الإناء ليلتقط الطعام، فعلَّمه النبي صلى الله عليه وسلم ثلاثة آداب من آداب الأكل: 
 أولها: قول "بسم الله" في بداية الأكل. 
 وثانيها: الأكل باليمين. 
 وثالثها: الأكل من الجانب الذي يَقْرُبُ منه من الطعام.</t>
   </si>
   <si>
     <t>‘Umar Ibn Abí Salama (ať je s ním Bůh spokojen), syn Umm Salama, manželky Proroka (ať mu Bůh žehná a dá mír), byl vychováván Prorokem (ať mu Bůh žehná a dá mír). Během jídla si vybíral jídlo z celého talíře a Prorok (ať mu Bůh žehná a dá mír) ho naučil tři věci týkající se etikety při jídle:
 První: říct před začátkem jídla: „Bismilláh” (ve jménu Boha).
 Druhá: jíst pravou rukou.
 Třetí: jíst z té strany talíře, kterou má před sebou.</t>
   </si>
   <si>
     <t>من آداب الأكل والشرب التسميةُ في أوله.
 تعليم الصبيان الآداب، لاسيَّما من كان تحت كفالة الإنسان.
 رفق النبي صلى الله عليه وسلم، وسعة صدره في تعليم الصغار وتأديبهم.
 من آداب الطعام الأكل مما يلي الإنسان، إلا إذا كان أصنافًا متعددة فله أن يأخذ منها.
 التزام الصحابة بما أدَّبهم به النبي صلى الله عليه وسلم، وذلك مستفاد من قول عمر: فما زالت تلك طعمتي بعد.</t>
   </si>
   <si>
-    <t>K etiketě jídla a pití patří říci před jejich zahájením 
-„bismilláh” (ve jménu Boha).
+    <t>K etiketě jídla a pití patří říci před jejich zahájením  „bismilláh” (ve jménu Boha).
 Učení dětí správnému chování, hlavně těch dětí, které má člověk na starosti a je za ně zodpovědný.
 Laskavost Proroka (ať mu Bůh žehná a dá mír) a velká trpělivost při učení a vychovávání dětí.
 K etiketě při jídle patří jíst pouze to, co má člověk před sebou, pokud na stole není více druhů jídla - pak je možné vzít si od každého druhu.
-Sahába dodržovali to, co se naučili od Proroka (ať mu Bůh žehná a dá mír), jak dokazují slova ‘Umara, kdy řekl:   
-„Od té doby jsem jedl pouze takto.”</t>
+Sahába dodržovali to, co se naučili od Proroka (ať mu Bůh žehná a dá mír), jak dokazují slova ‘Umara, kdy řekl:    „Od té doby jsem jedl pouze takto.”</t>
   </si>
   <si>
     <t>https://hadeethenc.com/cs/browse/hadith/58120</t>
   </si>
   <si>
     <t>إذا أكل أحدكم فليأكل بيمينه، وإذا شرب فليشرب بيمينه، فإن الشيطان يأكل بشماله، ويشرب بشماله</t>
   </si>
   <si>
     <t>„Pokud někdo z vás jí, ať jí pravou rukou, a pokud pije ať pije pomocí pravé ruky, věru, že satan jí levou rukou a pije pomocí levé ruky.”</t>
   </si>
   <si>
     <t>عن ابن عمر رضي الله عنهما أن رسول الله صلى الله عليه وسلم قال: «إِذَا أَكَلَ أَحَدُكُمْ فَلْيَأْكُلْ بِيَمِينِهِ، وَإِذَا شَرِبَ فَلْيَشْرَبْ بِيَمِينِهِ، فَإِنَّ الشَّيْطَانَ يَأْكُلُ بِشِمَالِهِ، وَيَشْرَبُ بِشِمَالِهِ».</t>
   </si>
   <si>
     <t>Ibn ‘Umar (ať je s nimi Bůh spokojen) vyprávěl, že Posel Boží (ať mu Bůh žehná a dá mír) řekl: „Pokud někdo z vás jí, ať jí pravou rukou, a pokud pije ať pije pomocí pravé ruky, věru, že satan jí levou rukou a pije pomocí levé ruky.”</t>
   </si>
   <si>
     <t>يَأمُرُ النبيُّ صلى الله عليه وسلم أنْ يأكلَ المسلمُ ويشربَ بيدِهِ اليمين، وينهى عن الأكل والشرب بالشمال؛ وذلك لأن الشيطان يأكل ويشرب بها.</t>
   </si>
   <si>
     <t>Prorok (ať mu Bůh žehná a dá mír) nařídil, aby muslim jedl a pil pomocí pravé ruky, a zakázal při jídle a pití používat levou ruku, protože satan jí a pije pomocí levé ruky.</t>
   </si>
   <si>
     <t>النهي عن التشبه بالشيطان بالأكل أو الشرب بالشمال.</t>
   </si>
@@ -12834,53 +12827,51 @@
   <si>
     <t>من قتل معاهدا لم يرح رائحة الجنة، وإن ريحها توجد من مسيرة أربعين عاما</t>
   </si>
   <si>
     <t>„Kdo zabije toho, s kým byla uzavřena smlouva, neucítí vůní ráje a věru, že jeho vůně je cítit z dálky, která se ujde za čtyřicet let.”</t>
   </si>
   <si>
     <t>عن عبد الله بن عمرو رضي الله عنهما عن النبي صلى الله عليه وسلم قال: «مَنْ قَتَلَ مُعَاهَدًا ‌لَمْ ‌يَرَحْ ‌رَائِحَةَ الْجَنَّةِ، وَإِنَّ رِيحَهَا تُوجَدُ مِنْ مَسِيرَةِ أَرْبَعِينَ عَامًا».</t>
   </si>
   <si>
     <t>‘Abdulláh Ibn ‘Amru (ať je s nimi Bůh spokojen) vyprávěl, že Prorok (ať mu Bůh žehná a dá mír) řekl: „Kdo zabije toho, s kým byla uzavřena smlouva, neucítí vůní ráje a věru, že jeho vůně je cítit z dálky, která se ujde za čtyřicet let.”</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم الوعيدَ الشديدَ على أنَّ مَن قَتَلَ مُعاهَدًا -وهو مَن دخل من الكفار إلى دار الإسلام بِعَهْدٍ وأمان- بأنه لن يَشمَّ رائحةَ الجنة، وإنَّ ريحَها يكون على بُعدِ مسيرة أربعين عامًا.</t>
   </si>
   <si>
     <t>Prorok (ať mu Bůh žehná a dá mír) vysvětlil, že kdo zabije toho, s kým je uzavřena smlouva, tj. nemuslima, který žije na islámském území na základě smlouvy a poskytnutí bezpečí, dostane velký trest, tj. že neucítí vůní ráje, jež je cítit z dálky, která se ujde za čtyřicet let.</t>
   </si>
   <si>
     <t>تحريم قتل المُعاهَد والذِّمِّي والمُستأمَن من الكفار، وأنه كبيرة من كبائر الذنوب.
 المعاهد: هو مَن أُخِذَ عليه العهد من الكفار وهو يقيم في بلاده لا يحارب المسلمين ولايحاربونه، والذِّمِّي: هو من استوطن دارَ المسلمين ودفع الجزية، والمستأمَن: هو مَن دخل دار المسلمين بعهد وأمان لوقت محدد.
 التحذير من خيانة العهود مع غير المسلمين.</t>
   </si>
   <si>
     <t>Zákaz zabíjení nemuslimů, kteří uzavřeli s muslimy smlouvu, nebo jim bylo poskytnuto bezpečí. Toto je považováno za velký hřích.
-Arabsky mu'áhad (ten, s kým je uzavřena smlouva): nemuslim, se kterým je uzavřena smlouva, nežije v zemi muslimů a není s ní ve válce. 
-[...1 lines deleted...]
-Arabsky musta'man: ten, kdo přišel do muslimské země a bylo mu poskytnuto dočasné bezpečí.
+Arabsky mu'áhad (ten, s kým je uzavřena smlouva): nemuslim, se kterým je uzavřena smlouva, nežije v zemi muslimů a není s ní ve válce.  Arabsky dhimmí: nemuslim, který žije v zemi muslimů a platí daň (džizju). Arabsky musta'man: ten, kdo přišel do muslimské země a bylo mu poskytnuto dočasné bezpečí.
 Varování před porušováním smluv s nemuslimy.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/cs/browse/hadith/64637</t>
   </si>
   <si>
     <t>نهى عن كل ذي ناب من السباع، وعن كل ذي مخلب من الطير</t>
   </si>
   <si>
     <t>zakázal z šelem všechny, co mají tesáky, a z ptáků všechny, co mají drápy</t>
   </si>
   <si>
     <t>عَنِ ابْنِ عَبَّاسٍ رَضيَ اللهُ عنهُما أَنَّ رَسُولَ اللهِ صلى الله عليه وسلم: نَهَى عَنْ كُلِّ ذِي نَابٍ مِنَ السِّبَاعِ، وَعَنْ كُلِّ ذِي مِخْلَبٍ مِنَ الطَّيْرِ.</t>
   </si>
   <si>
     <t>Ibn ‘Abbás (ať je s nimi Bůh spokojen) vyprávěl, že Posel Boží (ať mu Bůh žehná a dá mír) zakázal z šelem všechny, co mají tesáky, a z ptáků všechny, co mají drápy.</t>
   </si>
   <si>
     <t>نَهَى النبيُّ صلى الله عليه وسلم عن أكْلِ كلِّ سَبُعٍ من الحيوانات المُفْتَرِسَة التي تَصِيْد بواسطة نابِها، وعن أَكْلِ كلِّ طَيْرٍ يَقْطَع ويُمْسِكُ بمِخْلَبِهِ.</t>
   </si>
   <si>
     <t>Prorok (ať mu Bůh žehná a dá mír) zakázal jíst ze zvířat každou šelmu, která loví pomocí tesáků, a z ptáků každého, který loví svými pařáty.</t>
   </si>
   <si>
     <t>حرص الإسلام على الطيِّبات في كل شيء من المأكل والمشرب وغيرها.
@@ -13092,52 +13083,51 @@
 وأن "الصلاة نور" للعبد في قلبه، وفي وجهه، وفي قبره، وفي حشره. 
 وأن "الصدقة برهان" ودليل على صدق إيمان المؤمن، واختلافه عن المنافق الذي يمتنع منها لكونه لا يصدق بموعودها. 
 وأن "الصبر ضياء" -وهو حبس النفس عن الجَزَع والتَّسَخُّط - نور يحصل معه حرارة وإحراق، كضياء الشمس؛ لأنه شاق ويحتاج إلى مجاهدة النفس وحبسها عما تهواه؛ فلا يزال صاحبه مستضيئًا مهتديًا مستمرًّا على الصواب. وهو صبر على طاعة الله، وعن معصيته، وصبر على المصائب وأنواع المكاره في الدنيا. 
 وأن "القرآن حجة لك" بتلاوته والعمل به، أو "حجة عليك" بتركه دون عمل أو تلاوة. 
 ثم أخبر صلى الله عليه وسلم أن كل الناس يسعون وينتشرون ويقومون من نومهم ويخرجون من بيوتهم لأعمالهم المختلفة، 
 فمنهم من يستقيم على طاعة الله فيُعْتِق نفسَه من النار، ومنهم من ينحرف عن ذلك ويقع في المعاصي فيهلكها بدخولها النار.</t>
   </si>
   <si>
     <t>Prorok (ať mu Bůh žehná a dá mír) řekl, že vnější očista se dělá pomocí malé očisty (wudu) nebo velké očisty (ghusl) a je to jedna z podmínek modlitby. A že slova „alhamdulilláh (chvála Bohu) naplní váhy.” Tato slova znamenají velebení Boha a přiřknutí všech dokonalých vlastností Bohu. Tato slova v soudný den naplní váhy dobrými činy. A slova „subhánalláh a alhamdulilláh (sláva Bohu a chvála Bohu)" znamenají přiřknutí všech dokonalých vlastností Bohu, Jeho oproštění od všech nedostatků a velebení a lásku k Bohu. A tato slova naplní, co je mezi nebesy a zemí. A že „modlitba je světlo” pro člověka v jeho srdci, obličeji, v hrobě a v den vzkříšení. A že „almužna je důkaz” upřímné víry věřícího, kterou se odlišuje od pokrytce, který ji nemá, protože ve skutečnosti nevěří. A že „trpělivost je svit.” Slovo svit, v arabštině dajá’, znamená světlo s teplem až pálením, jako jsou sluneční paprsky. A to proto, že trpělivost vyžaduje úsilí, aby člověk vydržel to, co je mu nepříjemné. Člověk, který je trpělivý, je správně veden. Trpělivostí se myslí vydržet uctívat Boha, nehřešit a trpělivě snášet všechny věci, které se člověku v životě stanou. A že „Korán je důkaz pro tebe,” pokud ho člověk čte a řídí se jím, „nebo proti tobě,” pokud ho člověk nečte a neřídí se jím. Poté Prorok (ať mu Bůh žehná a dá mír) řekl, že všichni lidé se ráno vzbudí a pak jdou pracovat, ať se jedná o jakýkoliv druh práce, a někteří z nich jdou správnou cestou Boží poslušnosti, a tak osvobodí své duše od ohně, a jiní nejdou správnou cestou a hřeší a zahynou, protože přijdou do ohně pekelného.</t>
   </si>
   <si>
     <t>الطهارة طهارتان: طهارة الظاهر تكون بالوضوء والغسل، وطهارة الباطن تكون بالتوحيد والإيمان والعمل الصالح.
 أهمية المحافظة على الصلاة فهي نور للعبد في الدنيا ويوم القيامة.
 الصدقة دليل على صدق الإيمان.
 أهمية العمل بالقرآن وتصديقه ليكون حجة لك لا عليك.
 النفس إن لم تشغلها بالطاعة شغلتك بالمعصية.
 كل إنسان لا بد أن يعمل؛ فإما أن يعتق نفسه بالطاعة، أو يوبقها بالمعصية.
 الصبر يحتاج إلى تَحَمُّلٍ واحتسابٍ وفيه مشقة.</t>
   </si>
   <si>
     <t>Jsou dva druhy čistoty: vnější, pomocí malé očisty (wudu) nebo velké očisty (ghusl), a vnitřní, pomocí víry v jednoho Boha a konání dobrých skutků.
 Důležitost pravidelné modlitby, která je světlem pro modlícího se na tomto i v budoucím světě.
 Almužna je důkazem upřímné víry.
 Důležitost věřit tomu, co je v Koránu, a konat podle toho, aby Korán byl důkazem pro člověka a ne proti němu.
 Pokud se duše nezaměstná poslušností k Bohu, zaměstná se hříchem.
-Každý člověk koná nějaké skutky a buď 
-svoji duši osvobodí dobrými skutky, nebo ji zahubí hříchy.
+Každý člověk koná nějaké skutky a buď  svoji duši osvobodí dobrými skutky, nebo ji zahubí hříchy.
 Trpělivost vyžaduje úsilí a aby ji člověk dělal pro Boha, a jsou v ní těžkosti.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/cs/browse/hadith/65004</t>
   </si>
   <si>
     <t>ألا هل عسى رجل يبلغه الحديث عني وهو متكئ على أريكته فيقول: بيننا وبينكم كتاب الله</t>
   </si>
   <si>
     <t>„Jednou se možná stane, že muž bude ležet opřený na pohovce a dostane se k němu můj hadíth (výrok) a on řekne: „Mezi námi a vámi je Boží kniha;</t>
   </si>
   <si>
     <t>عن المقدام بن معدِيْكَرِب رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «أَلَا هَلْ عَسَى رَجُلٌ يَبْلُغُهُ الْحَدِيثُ عَنِّي وَهُوَ مُتَّكِئٌ عَلَى أَرِيكَتِهِ فَيَقُولُ: بَيْنَنَا وَبَيْنَكُمْ كِتَابُ اللهِ، فَمَا وَجَدْنَا فِيهِ حَلَالًا اسْتَحْلَلْنَاهُ، وَمَا وَجَدْنَا فِيهِ حَرَامًا حَرَّمْنَاهُ، وَإِنَّ مَا حَرَّمَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كَمَا حَرَّمَ اللهُ».</t>
   </si>
   <si>
     <t>Al-Miqdám Ibn Ma’dí Karib (ať je s ním Bůh spokojen) vyprávěl, že Posel Boží (ať mu Bůh žehná a dá mír) řekl: „Jednou se možná stane, že muž bude ležet opřený na pohovce a dostane se k němu můj hadíth (výrok) a on řekne: „Mezi námi a vámi je Boží kniha; co jsme v ní našli, že je povolené, to povolíme a co jsme v ní našli zakázané, to zakážeme,” ale věru, že co zakáže Posel Boží, je jakoby zakázal Bůh.”</t>
   </si>
   <si>
     <t>أخبر النبي صلى الله عليه وسلم أنه قد اقترب زمان يكون فيه صنف من الناس جالس، أحدهم متكئ على فراشه، يبلغه الحديث عن النبي صلى الله عليه وسلم، فيقول: الذي يَفْصِلُ بيننا وبينكم في الأمور هو القرآن الكريم فهو يكفينا، فما وجدنا فيه من حلال عملنا به، وما وجدنا فيه من حرام ابتعدنا عنه. 
 ثم بَيَّن النبي صلى الله عليه وسلم أن كل شيء حرّمه أو نهى عنه في سنته فهو في الحكم مثل ما حرّمه الله في كتابه؛ لأنه المبلغ عن ربه.</t>
   </si>
   <si>
     <t>Prorok (ať mu Bůh žehná a dá mír) řekl, že přijde doba, kdy část lidí bude sedět a jeden z nich bude ležet na pohovce. A ten, když uslyší hadíth, řekne: Tím, co mezi námi rozhodne, je Korán a ten nám stačí a co v něm najdeme, že je povolené, to budeme dělat a co tam najdeme jako zakázané, tomu se vyhneme. A proto Prorok (ať mu Bůh žehná a dá mír) vysvětlil, že všechny věci, které on zakázal ve své sunně, jsou zakázané úplně stejně, jako by to bylo zakázané v Koránu, protože Prorok pouze předává to, co mu řekl Bůh.</t>
   </si>
   <si>
@@ -16201,51 +16191,51 @@
   <si>
     <t>Abú ‘Umáma al-Báhilí (ať je s ním Bůh spokojen) vyprávěl: „Nějaký muž přišel k Prorokovi (ať mu Bůh žehná a dá mír) a řekl: „Co si myslíš o muži, který bojuje, aby získal odměnu u Boha a slávu, čeho se mu dostane?" A Posel Boží (ať mu Bůh žehná a dá mír) řekl: „Ničeho se mu nedostane.” A tento muž to třikrát zopakoval a Posel Boží (ať mu Bůh žehná a dá mír) mu říkal: „Ničeho se mu nedostane.” A pak řekl: „Věru, že Bůh nepřijme žádný čin, leda by byl vykonaný pouze pro Něj a v touze po Jeho tváři.”"</t>
   </si>
   <si>
     <t>جَاءَ رَجُلٌ إلى النبيِّ صلى الله عليه وسلم: لِيسألَه ويَستفتيَه عن حُكْمِ الرَّجُلِ الذي يَخرُجُ للغزو والجهاد يطلب الأجرَ من الله والرغبة في المدح والثناء عند الناس، هل يتحصَّل على الأجر؟ فأجابه رسول الله صلى الله عليه وسلم: بأنه ليس له من الأجر شيء؛ لما أَشْرَكَ في نيته غيرَ الله، فأعاد الرجل سؤاله ثلاث مرات على النبي صلى الله عليه وسلم، ويجيبه عليه الصلاة والسلام ويؤكِّد له نفسَ الجواب؛ بأنه ليس له أجر، ثم أخبره النبيُّ صلى الله عليه وسلم بقاعدة قبول العمل عند الله: وأن الله لا يقبل من العمل إلا أن يكون كلُّه لله دون أن يشرك فيه أحد، ويكون لوجه الله سبحانه.</t>
   </si>
   <si>
     <t>Jeden muž přišel k Prorokovi (ať mu Bůh žehná a dá mír), aby se ho zeptal na muže, který vyjel bojovat do džihádu kvůli odměně od Boha a zároveň proto, aby ho lidé chválili a získal slávu, zda se mu dostane odměny od Boha? A Posel Boží mu odpověděl, že se mu nedostane žádné odměny, protože ke svému záměru pro Boha přidružil jiný. A muž se ještě třikrát zeptal na stejnou otázku a Prorok (ať mu Bůh žehná a dá mír) mu dával stejnou odpověď, že se mu nedostane žádné odměny, a pak mu řekl pravidlo přijetí činů u Boha: že Bůh nepřijme žádný skutek, leda by byl vykonán pouze pro Boha, aniž by k Němu byl přidružován kdokoliv jiný, a aby byl vykonán pouze v touze po Jeho tváři.</t>
   </si>
   <si>
     <t>لا يقبل الله من الأعمال إلا ما كان خالصا لله تعالى، وعلى وفق هدي نبيه صلى الله عليه وسلم.
 أنّ من حسن إجابة المفتي أن تكون فتواه وفيَّةً بغرض السائل وزيادة.
 تأكيد الأمر العظيم بتكرار السؤال عنه.
 المجاهد الحق هو من جاهد لتكون كلمة الله العليا، وطلبا للأجر والمثوبة الأخروية مع إخلاص النية، لا أن يكون جهاده لأجل الدنيا.</t>
   </si>
   <si>
     <t>Bůh nepřijme žádný skutek, leda by byl vykonán pouze pro Něj a v souladu s Prorokovým vedením.
 Do dobré odpovědi muftího patří, aby jeho fatwa byla dostačující pro to, co bylo záměrem tázajícího se, a aby v ní bylo i něco navíc.
 Potvrzení velké věci opakováním otázky na ni.
 Ten, kdo skutečně bojuje na stezce Boží, je ten, který bojuje proto, aby zvítězilo Boží slovo, a kvůli Boží odměně v budoucím životě a s úmyslem pouze pro Boha a jeho boj není kvůli ničemu z pozemského života.</t>
   </si>
   <si>
     <t>رواه النسائي</t>
   </si>
   <si>
-    <t>[An-Nasaa’i]</t>
+    <t>[رواه النسائي]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/cs/browse/hadith/65107</t>
   </si>
   <si>
     <t>ذاق طعم الإيمان من رضي بالله ربا، وبالإسلام دينا، وبمحمد رسولا</t>
   </si>
   <si>
     <t>„Chuť víry okusil ten, kdo je spokojen s Bohem jako Pánem, islámem jako náboženstvím a Muhammadem jako poslem.”</t>
   </si>
   <si>
     <t>عَنِ الْعَبَّاسِ بْنِ عَبْدِ الْمُطَّلِبِ رضي الله عنه أَنَّهُ سَمِعَ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، يَقُولُ: «ذَاقَ طَعْمَ الْإِيمَانِ مَنْ رَضِيَ بِاللهِ رَبًّا، وَبِالْإِسْلَامِ دِينًا، وَبِمُحَمَّدٍ رَسُولًا».</t>
   </si>
   <si>
     <t>‘Abbás Ibn ‘Abdu-l-Muttalib (ať je s ním Bůh spokojen) vyprávěl, že slyšel Posla Božího (ať mu Bůh žehná a dá mír) říci: „Chuť víry okusil ten, kdo je spokojen s Bohem jako Pánem, islámem jako náboženstvím a Muhammadem jako poslem.”</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنّ المؤمنَ الصادقَ في إيمانِه المُطمئنّ به قلبه سيجِدُ ويُدرِكُ في قلبِه من الانشراحِ والاتساعِ والفرح والحلاوة ولذة القُرْب من الله تعالى إنْ هو رَضِيَ بثلاثة أمور: 
 أولًا: رضي بالله ربًّا، وذلك بأن يَنشرحَ صدرُه بما يَرِدُ عليه من الله بمقتضى الربوبية من قسمة الأرزاق والأحوال، فلا يجد في قلبه اعتراضًا على شيء من ذلك، ولم يطلُب ربًّا غير الله تعالى.
 ثانيًا: رضي بالإسلام دينًا، وذلك بأن ينشرحَ صدرُه بما يتضمنه الإسلام من التكاليف والواجبات، ولم يَسْعَ في غير طريقِ الإسلام.
 ثالثًا: رضي بمحمد صلى الله عليه وسلم رسولًا، وذلك بأن ينشرح صدره ويفرح بجميع ما جاء به من غير تَردُّد ولا شَك، فلم يَسْلُك إلا ما يوافق هَدْيَه صلى الله عليه وسلم.</t>
   </si>
   <si>
     <t>Prorok (ať mu Bůh žehná a dá mír) řekl, že pravému věřícímu s upřímnou vírou, ve které je jeho srdce klidné, se dostane otevření srdce, rozšíření hrudi, radosti, sladkosti a potěšení z blízkosti Všemohoucího Boha, pokud bude spokojen se třemi věcmi:
 Za prvé: bude spokojen s Bohem jako se svým Pánem, a to tak, že jeho hruď bude volná a klidná ohledně toho, co k němu přichází jako důsledek Božího panství, jako to, co se mu dostane z obživy a stavů, a nebude mít ve svém srdci žádné námitky proti ničemu z toho a nebude hledat jiného Pána než je Všemohoucí Bůh.
@@ -16657,51 +16647,51 @@
 الخوف من سوء العاقبة، والحث على سؤال الله الثبات إلى الممات.
 التحذير من الاغترار بصور الأعمال؛ فإنما الأعمال بالخواتيم.
 هذا الحديث في حق من لا يعمل إخلاصًا وإيمانًا، بل يعمل بعمل أهل الجنة فيما يبدو للناس فقط، أما من يعمل بعمل أهل الجنة حقيقة، إخلاصًا وإيمانًا، فالله تعالى أعدل وأكرم وأرحم من أن يخذله في نهاية عمره، قال تعالى: {يُثَبِّتُ اللَّهُ الَّذِينَ آمَنُوا بِالْقَوْلِ الثَّابِتِ فِي الْحَيَاةِ الدُّنْيَا وَفِي الْآخِرَةِ وَيُضِلُّ اللَّهُ الظَّالِمِينَ وَيَفْعَلُ اللَّهُ مَا يَشَاءُ}.</t>
   </si>
   <si>
     <t>Vysvětlení fází lidského stvoření.
 Víra v osud a předurčení.
 Všechny věci spějí na konci k tomu, co bylo předurčeno a souzeno.
 Varování před vnějším zdáním skutků, protože budou posuzovány podle svého konce.
 ____</t>
   </si>
   <si>
     <t>https://hadeethenc.com/cs/browse/hadith/66513</t>
   </si>
   <si>
     <t>من أحدث في أمرنا هذا ما ليس منه فهو رد</t>
   </si>
   <si>
     <t>„Kdo v naší věci vymyslí, co v ní není, bude to odmítnuto</t>
   </si>
   <si>
     <t>عَنْ أُمِّ المُؤْمِنِينَ أُمِّ عَبْدِ اللَّهِ عَائِشَةَ رَضِيَ اللَّهُ عَنْهَا، قَالَتْ: قَالَ: رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم: «مَنْ أَحْدَثَ فِي أَمْرِنَا هَذَا مَا لَيْسَ مِنْهُ فَهُوَ رَدٌّ».
 وَفِي رِوَايَةٍ لِمُسْلِمٍ: «مَنْ عَمِلَ عَمَلًا لَيْسَ عَلَيْهِ أَمْرُنَا فَهُوَ رَدٌّ».</t>
   </si>
   <si>
-    <t>Matka věřících Um ‘Abdalláh ‘Á'iša (ať je s ní Bůh spokojen) vyprávěla, že Posel Boží (ať mu Bůh žehná a dá mír) řekl: „Kdo v naší věci vymyslí, co v ní není, bude to odmítnuto."</t>
+    <t>Matka věřících Um ‘Abdalláh ‘Á'iša (ať je s ní Bůh spokojen) vyprávěla, že Posel Boží (ať mu Bůh žehná a dá mír) řekl: „Kdo v naší věci vymyslí, co v ní není, bude to odmítnuto." A ve verzi Muslima je: „Kdo učiní nějaký skutek, který není ve shodě s našimi příkazy, bude odmítnut.”</t>
   </si>
   <si>
     <t>العبادات مبناها على ما جاء في الكتاب والسنة، فلا نعبد الله تعالى إلا بما شَرَعَ لا بالبدع والمُحْدَثات.
 الدين ليس بالرأي والاستحسان، وإنما بالاتباع للرسول صلى الله عليه وسلم.
 هذا الحديث دليلٌ على كمال الدين.
 البدعة هي كل ما أُحْدِثَ في الدين ولم يَكنْ على عهدِ النبي صلى الله عليه وسلم وأصحابه من عقيدةٍ أو قولٍ أو عملٍ.
 هذا الحديث أصلٌ من أصول الإسلام، وهو كالميزان للأعمال، فكما أنَّ كلَّ عَمَلٍ لا يُراد به وجه الله تعالى، فليس لعامله فيه ثواب، فكذلك كلُّ عمل لا يكون وِفْقَ ما جاء به رسول الله صلى الله عليه وسلم فهو مردود على عامله.
 الحديث قاعدة في رد البدع المحدثات والمنكرات الواقعات.
 المُحْدَثات المنهي عنها ما كان من أمور الدين وليس الدنيا.</t>
   </si>
   <si>
     <t>Základ veškerého uctívání je v Koránu a sunně, a tak nelze Boha uctívat ničím jiným než tím, co On sám nařídil, ne novotami nebo tím, co si někdo vymyslí.
 Náboženství není podle něčího názoru nebo toho, co si myslí, že je nejlepší, ale podle následovaní Proroka (ať mu Bůh žehná a dá mír).
 Tento hadíth je důkazem dokonalosti a úplnosti náboženství.
 Novoty jsou to, co si někdo vymyslí o náboženství, aniž by k tomu měl důkaz od Proroka (ať mu Bůh žehná a dá mír) nebo jeho druhů, ať se to týká věrouky, slov anebo činů.
 Tento hadíth je jedním ze základních pravidel islámu. Posuzují se jím všechny skutky, a tak jako každý skutek, který není vykonaný pouze pro Boha, je bez odměny, tak každý skutek, který není v souladu s tím, s čím přišel Prorok (ať mu Bůh žehná a dá mír), je odmítnut.
 Tento hadíth je pravidlem při odmítání vymyšlených novot a skutečných špatností.
 Zakázané novoty jsou ty, které se týkají náboženských věcí, ne ty, které se týkají běžného pozemského života.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/cs/browse/hadith/66514</t>
   </si>
   <si>
     <t>إن الحلال بين، وإن الحرام بين</t>
   </si>
@@ -16888,51 +16878,51 @@
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم أن الله تعالى أوجبَ علينا الإحسانَ في كل الأشياء، والإحسان: هو مراقبة الله على الدوام، في عبادته وفي بذل الخير وكف الأذى عن المخلوقين، ومن ذلك الإحسان في القتل والذبح.
 فالإحسان في القتل عند القصاص: بأن يختار أسهلَ الطُّرُق وأخَفَّها وأسرعَها زهوقًا للمقتول.
 والإحسان في الذبح عند الذكاة: بأن يرفق بالبهيمة بإحداد الآلة، وألّا تُحَدَّ أمام الذبيحة وهي تنظر إليها، وألَّا تُذبح وهناك من الماشية ما ينظر إليها.</t>
   </si>
   <si>
     <t>رحمة الله عزّ وجل ولطفه بالخلق.
 إحسان القتل والذبح بأن يكون على الوجه المشروع.
 كمال الشريعة واشتمالها على كل خير، ومن ذلك رحمة الحيوان والرفق به.
 النهي عن المُثْلة بالإنسان بعد قتله.
 تحريم كل ما فيه تعذيب للحيوان.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/cs/browse/hadith/66521</t>
   </si>
   <si>
     <t>يا غلام إني أعلمك كلمات: احفظ الله يحفظك، احفظ الله تجده تجاهك، إذا سألت فاسأل الله، وإذا استعنت فاستعن بالله</t>
   </si>
   <si>
     <t>„Chlapče, naučím tě tato slova: Dodržuj nařízení Boha a On tě ochrání, dodržuj nařízení Boha a najdeš Ho před sebou. Pokud chceš někoho o něco žádat, žádej Boha, a pokud potřebuješ pomoc, hledej ji u Boha</t>
   </si>
   <si>
     <t>عَنْ أَبِي العَبَّاسِ، عَبْدِ الله بْنِ عَبَّاسٍ رَضِيَ اللَّهُ عَنْهُمَا قَالَ: كُنْت خَلْفَ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَوْمًا، فَقَالَ: «يَا غُلَامِ! إنِّي أُعَلِّمُك كَلِمَاتٍ: احْفَظِ اللَّهَ يَحْفَظْكَ، احْفَظِ الله تَجِدْهُ تُجَاهَكَ، إذَا سَأَلْتَ فَاسْأَلِ اللهَ، وَإِذَا اسْتَعَنْتَ فَاسْتَعِنْ بِاَللهِ، وَاعْلَمْ أَنَّ الأُمَّةَ لَوْ اجْتَمَعَتْ عَلَى أَنْ يَنْفَعُوكَ بِشَيْءٍ لَمْ يَنْفَعُوكَ إلَّا بِشَيْءٍ قَدْ كَتَبَهُ اللَّهُ لَكَ، وَإِنِ اجْتَمَعُوا عَلَى أَنْ يَضُرُّوكَ بِشَيْءٍ لَمْ يَضُرُّوكَ إلَّا بِشَيْءٍ قَدْ كَتَبَهُ اللَّهُ عَلَيْكَ؛ رُفِعَتِ الأَقْلَامُ، وَجَفَّتِ الصُّحُفُ».
 وَفِي رِوَايَةِ غَيْرِ التِّرْمِذِيِّ: «احْفَظِ اللهَ تَجِدْهُ أَمَامَكَ، تَعَرَّفْ إلَى اللهِ فِي الرَّخَاءِ يَعْرِفْكَ فِي الشِّدَّةِ، وَاعْلَمْ أَنَّ مَا أَخْطَأَكَ لَمْ يَكُنْ لِيُصِيبَكَ، وَمَا أَصَابَك لَمْ يَكُنْ لِيُخْطِئَكَ، وَاعْلَمْ أَنَّ النَّصْرَ مَعَ الصَّبْرِ، وَأَنْ الفَرَجَ مَعَ الكَرْبِ، وَأَنَّ مَعَ العُسْرِ يُسْرًا».</t>
   </si>
   <si>
-    <t>Abú Al-‘Abbás, ‘Abdulláh Ibn ‘Abbás (ať je s nimi Bůh spokojen) vyprávěl: Jeden den jsem seděl za Poslem Božím (ať mu Bůh žehná a dá mír) a on řekl: „Chlapče, naučím tě tato slova: Dodržuj nařízení Boha a On tě ochrání, dodržuj nařízení Boha a najdeš Ho před sebou. Pokud chceš někoho o něco žádat, žádej Boha, a pokud potřebuješ pomoc, hledej ji u Boha.  A věz, že pokud se celý svět spojí, aby ti něčím prospěl, nemůže ti prospět ničím jiným, než co ti Bůh již určil. A pokud se spojí, aby ti ublížil, nemůže ti ublížit ničím jiným než tím, co ti Bůh už určil. Pera již byla zvednuta a listy již zaschly.”</t>
+    <t>Abú Al-‘Abbás, ‘Abdulláh Ibn ‘Abbás (ať je s nimi Bůh spokojen) vyprávěl: Jeden den jsem seděl za Poslem Božím (ať mu Bůh žehná a dá mír) a on řekl: „Chlapče, naučím tě tato slova: Dodržuj nařízení Boha a On tě ochrání, dodržuj nařízení Boha a najdeš Ho před sebou. Pokud chceš někoho o něco žádat, žádej Boha, a pokud potřebuješ pomoc, hledej ji u Boha.  A věz, že pokud se celý svět spojí, aby ti něčím prospěl, nemůže ti prospět ničím jiným, než co ti Bůh již určil. A pokud se spojí, aby ti ublížil, nemůže ti ublížit ničím jiným než tím, co ti Bůh už určil. Pera již byla zvednuta a listy již zaschly.” V jiné než at-Tirmidhího verzi je: „Dodržuj nařízení Boha a On tě ochrání, měj se k Bohu v čase dostatku a On se k tobě bude mít v čase nouze. A věz, že cokoliv je ti předurčeno, ať špatné nebo dobré, se ti stane a cokoliv, co ti není určeno, se ti nestane. A věz, že vítězství přichází s trpělivostí, úspěch s těžkostmi a obtíže s úlevou.”</t>
   </si>
   <si>
     <t>يُخبرُ ابنُ عباس رضي الله عنه أنه كان صغيرًا راكبًا مع النبي صلى الله عليه وسلم، فقال له عليه الصلاة والسلام: إني أُعلِّمك أمورًا وأشياءَ ينفعك الله بها:
 احفظ الله بِحفظِ أوامرِه واجتنابِ نواهيه، بحيث يَجِدُكَ في الطاعات والقربات، ولا يجدُكَ في المعاصي والآثام، فإن فعلتَ ذلك كان جزاؤك أن يحفظَك الله من مكاره الدنيا والآخرة، وينصرَك في مُهماتِك أينما توجَّهتَ.
 وإذا أردتَ أن تسأل شيئًا، فلا تسألْ إلا الله فإنه وحده الذي يُجيب السائلين.
 وإذا أردتَ العونَ فلا تستعنْ إلا بالله.
 ولْيكُن عندك يقينٌ أنه لن تحصل لك منفعة ولو اجتمع على منفعتِك أهلُ الأرض جميعًا إلا ما كتبه الله لك، ولن يحصُلَ عليك ضرر ولو اجتمع على ضرك أهلُ الأرض جميعًا إلا ما قدَّره الله عليك.
 وأن هذا الأمر قد كَتَبه الله عز وجل وقدّره وِفْقَ ما اقتضته حكمته وعلمه، ولا تبديل لما كتبه الله.
 وأن من احفظ الله بِحفظِ أوامرِه واجتنابِ نواهيه؛ فإن الله سبحانه أمام العبد يعلم ما هو عليه وينصره ويؤيده. وأن الإنسان إذا أطاع الله في الرخاء فإن الله يجعل له عند الشدة فرجًا ومخرجًا، وليرض كل عبد بما قدره الله عليه من خير وشر. ومع الشدائد والمحن يلتزم العبد الصبر، فإن الصبر مفتاح الفرج، وأن الكرب إذا اشتد جاء الفرج من الله، وأن العسر إذا حصل أعقبه الله باليسر.</t>
   </si>
   <si>
     <t>Ibn ‘Abbás (ať je s ním Bůh spokojen) vyprávěl, že jednou, když byl malý, seděl na jízdním zvířeti za Prorokem (ať mu Bůh žehná a dá mír) a ten mu řekl: Naučím tě nějaké věci, kterými ti Bůh prospěje: Chraň se Boha tím, že budeš dodržovat Jeho nařízení a zákazy tak, že tě Bůh vždy nalezne poslušného, přibližujícího se k Němu dobrými skutky a nenalezne tě hřešícího. A když to budeš dodržovat, tvá odměna bude, že tě Bůh ochrání od všeho špatného na tomto i v budoucím světě a pomůže ti ve všem, co pro tebe bude důležité. A pokud o něco žádáš, žádej pouze Boha, protože On jediný odpovídá těm, kteří žádají. A pokud potřebuješ pomoc, nepros o ni nikoho jiného než Boha. A měj jistotu v tom, že pokud se celý svět spojí, aby ti něčím prospěl, nemůže ti prospět ničím jiným, než co ti Bůh již určil. A pokud se spojí, aby ti ublížil, nemůže ti ublížit ničím jiným než tím, co ti Bůh už určil. A že toto je věc, kterou Bůh určil podle Svojí moudrosti a vědění a nelze změnit to, co Bůh určil. A že pro toho, kdo se chrání Boha tím, že dodržuje Jeho příkazy a vyhýbá se Jeho zákazům, je Bůh před Svým služebníkem a ví, co potřebuje, a pomáhá mu. A když člověk poslouchá Boha v čase dostatku, Bůh mu dá ulehčení a východisko v čase nouze, a tak by měl každý člověk být spokojený s tím, co mu Bůh určil, ať je to dobré nebo špatné. A když přijdou těžkosti a zkoušky, měl by být trpělivý, protože trpělivost je klíčem k úspěchu a když se nakupí velké těžkosti, přijde od Boha východisko a úspěch a Bůh zakončuje těžkosti ulehčením a úlevou.</t>
   </si>
   <si>
     <t>أهمية تعليم الصغار والأطفال أمورَ الدين من التوحيد والآداب وغير ذلك.
 الجزاء من جنس العمل.
 الأمر بالاعتماد على الله، والتوكل عليه دون غيره، وهو نعم الوكيل.
 الإيمان بالقضاء والقدر والرضا به، وأن الله قدر كل شيء.
 من أضاع أمر الله فإن الله يُضَيِّعُه ولا يَحفظُه. 
 البشارة العظيمة أن الإنسان إذا أصابه العسر فلينتظر اليسر.
 تسلية العبد عند حصول المصيبة، وفوات المحبوب في قوله: «وَاعْلَم أن مَا أَصَابَكَ لَمْ يَكُن لِيُخطِئكَ، وَمَا أخطأَكَ لَمْ يَكُن لِيصيبَك» فالجملة الأولى تسلية في حصول المكروه، والثانية تسلية في فوات المحبوب.</t>
   </si>
   <si>
     <t>Důležitost učení mladých lidí a dětí věcí z náboženství, které se týkají tawhídu, výchovy a dalších věcí.
 Odměna i trest jsou stejným způsobem, jako byl skutek.
@@ -16976,60 +16966,50 @@
     <t>أرأيت إذا صليت المكتوبات، وصمت رمضان، وأحللت الحلال، وحرمت الحرام</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَبْدِ اللَّهِ جَابِرِ بْنِ عَبْدِ اللَّهِ الْأَنْصَارِيِّ رَضِيَ اللَّهُ عَنْهُمَا: أَنَّ رَجُلًا سَأَلَ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقَالَ: أَرَأَيْتَ إِذَا صَلَّيْتُ المَكْتُوبَاتِ، وَصُمْتُ رَمَضَانَ، وَأَحْلَلْتُ الحَلَالَ، وَحَرَّمْتُ الحَرَامَ، وَلَمْ أَزِدْ عَلَى ذَلِكَ شَيْئًا، أَأَدْخُلُ الجَنَّةَ؟ قَالَ: «نَعَمْ».</t>
   </si>
   <si>
     <t>Abú ‘Abdulláh Džábir Ibn ‘Abdulláh Al-Ansárí (ať je s nimi Bůh spokojen) vyprávěl: Jeden muž se ptal Posla Božího (ať mu Bůh žehná a dá mír) a řekl: „Myslíš, že když se budu modlit povinné modlitby, postit se v ramadánu, povolovat, co je povolené, a zakazovat, co je zakázané, a nebudu dělat už nic navíc, přijdu do ráje?"  (Prorok) odpověděl: „Ano.”</t>
   </si>
   <si>
     <t>https://hadeethenc.com/cs/browse/hadith/66525</t>
   </si>
   <si>
     <t>الطهور شطر الإيمان، والحمد لله تملأ الميزان، وسبحان الله والحمد لله تملآن أو تملأ ما بين السماء والأرض</t>
   </si>
   <si>
     <t>„Očišťování je polovina víry, slova „chvála Bohu (alhamdulilláh)" naplní váhy, slova „sláva Bohu a chvála Bohu (subhánaAlláh wa-lhamdulilláh)" naplní, co je mezi nebesy a zemí,</t>
   </si>
   <si>
     <t>عَنْ أَبِي مَالِكٍ الحَارِثِ بْنِ عَاصِمٍ الأَشْعَرِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «الطُّهُورُ شَطْرُ الْإِيمَانِ، وَالْحَمْدُ لِلهِ تَمْلَأُ الْمِيزَانَ، وَسُبْحَانَ اللهِ وَالْحَمْدُ لِلهِ تَمْلَآنِ -أَوْ تَمْلَأُ- مَا بَيْنَ السَّمَاءِ وَالأَرْضِ، وَالصَّلَاةُ نُورٌ، وَالصَّدَقَةُ بُرْهَانٌ، وَالصَّبْرُ ضِيَاءٌ، وَالْقُرْآنُ حُجَّةٌ لَكَ أَوْ عَلَيْكَ، كُلُّ النَّاسِ يَغْدُو، فَبَايِعٌ نَفْسَهُ فَمُعْتِقُهَا أَوْ مُوبِقُهَا»</t>
   </si>
   <si>
     <t>Abú Málik Al-Hárith Ibn ‘Ásim Al-Aš‘arí (ať je s ním Bůh spokojen) vyprávěl, že Posel Boží (ať mu Bůh žehná a dá mír) řekl: „Očišťování je polovina víry, slova „chvála Bohu (alhamdulilláh)" naplní váhy, slova „sláva Bohu a chvála Bohu (subhánaAlláh wa-lhamdulilláh)" naplní, co je mezi nebesy a zemí, modlitba je světlo, almužna je důkaz, trpělivost je svit, Korán je důkaz pro tebe nebo proti tobě a všichni lidé usilují o svoji duši a buď ji osvobodí, nebo zahubí."</t>
   </si>
   <si>
     <t>يخبر النبي صلى الله عليه وسلم: أن طهارة الظاهر تكون بالوضوء والغسل وهي شرط في الصلاة. وأن قول: " الحمد لله تملا الميزان" وهو الثناء عليه سبحانه، ووصفه بصفات الكمال توزن يوم القيامة فتملأ ميزان الأعمال. وأن قول: "سبحان الله والحمد لله" وهو تنزيهه عن كل نَقْصٍ ووصفه بالكمال التام الذي يليق بجلاله مع محبته وتعظيمه تملأ ما بين السموات والأرض. وأن "الصلاة نور" للعبد في قلبه، وفي وجهه، وفي قبره، وفي حشره. وأن "الصدقة برهان" ودليل على صدق إيمان المؤمن، واختلافه عن المنافق الذي يمتنع منها لكونه لا يصدق بموعودها. وأن "الصبر ضياء" -وهو حبس النفس عن الجَزَع والتَّسَخُّط - نور يحصل معه حرارة وإحراق، كضياء الشمس؛ لأنه شاق ويحتاج إلى مجاهدة النفس وحبسها عما تهواه؛ فلا يزال صاحبه مستضيئًا مهتديًا مستمرًّا على الصواب. وهو صبر على طاعة الله، وعن معصيته، وصبر على المصائب وأنواع المكاره في الدنيا. وأن "القرآن حجة لك" بتلاوته والعمل به، أو "حجة عليك" بتركه دون عمل أو تلاوة. ثم أخبر صلى الله عليه وسلم أن كل الناس يسعون وينتشرون ويقومون من نومهم ويخرجون من بيوتهم لأعمالهم المختلفة، فمنهم من يستقيم على طاعة الله فيُعْتِق نفسَه من النار، ومنهم من ينحرف عن ذلك ويقع في المعاصي فيهلكها بدخولها النار.</t>
-  </si>
-[...8 lines deleted...]
-</t>
   </si>
   <si>
     <t>https://hadeethenc.com/cs/browse/hadith/66526</t>
   </si>
   <si>
     <t>Abú Hurajra (ať je s ním Bůh spokojen) vyprávěl, že Posel Boží (ať mu Bůh žehná a dá mír) řekl:||„Za každý kloub se má dávat almužna, za každý den, kdy vyjde slunce. A když (člověk) usmíří dva, je to almužna, když pomůže člověku jízdním zvířetem, sveze ho nebo na něm veze jeho věci, je to almužna, dobré slovo je almužna, každý krok k modlitbě je almužna a odstranění škodlivých věcí z cesty je almužna.”</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «كُلُّ سُلَامَى مِنَ النَّاسِ عَلَيْهِ صَدَقَةٌ، كُلَّ يَوْمٍ تَطْلُعُ فِيهِ الشَّمْسُ تَعْدِلُ بَيْنَ الِاثْنَيْنِ صَدَقَةٌ، وَتُعِينُ الرَّجُلَ فِي دَابَّتِهِ فَتَحْمِلُهُ عَلَيْهَا أَوْ تَرْفَعُ لَهُ عَلَيْهَا مَتَاعَهُ صَدَقَةٌ، وَالكَلِمَةُ الطَّيِّبَةُ صَدَقَةٌ، وَكُلُّ خُطْوَةٍ تَمْشِيهَا إِلَى الصَّلَاةِ صَدَقَةٌ، وَتُمِيطُ الأَذَى عَنِ الطَّرِيقِ صَدَقَةٌ».</t>
   </si>
   <si>
     <t>Abú Hurajra (ať je s ním Bůh spokojen) vyprávěl, že Posel Boží (ať mu Bůh žehná a dá mír) řekl: „Za každý kloub se má dávat almužna, za každý den, kdy vyjde slunce. A když (člověk) usmíří dva, je to almužna, když pomůže člověku jízdním zvířetem, sveze ho nebo na něm veze jeho věci, je to almužna, dobré slovo je almužna, každý krok k modlitbě je almužna a odstranění škodlivých věcí z cesty je almužna.”</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ على كلِّ مسلم مُكلَّف كلّ يوم بعدد كل مفصل من مفاصل عظامه صدقة تطوع لله تعالى على سبيل الشكر له على العافية، وأن جعل عظامه مفاصل يتمكن بها من القبض والبسط، وأنّ تلك الصدقة تتأدّى بأعمال البر كلها ولا تتوقف على إعطاء مال، ومنها: عدلك وإصلاحك بيـن متخاصمين صدقةٌ، وفي إعانتك لعاجز في دابته فتحمله عليها أو ترفع له متاعه صدقةٌ، والكلمة الطيبة من ذكر ودعاء وسلام وغيرها صدقةٌ، وبكل خطوةٍ تمشيها إلى الصلاة صدقةٌ، وإزالة ما يُتَأذّى به عن الطريق صدقةٌ.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/cs/browse/hadith/66527</t>
   </si>
   <si>
     <t>أوصيكم بتقوى الله، والسمع والطاعة، وإن تأمر عليكم عبد، فإنه من يعش منكم بعدي فسيرى اختلافا كثيرا، فعليكم بسنتي وسنة الخلفاء الراشدين المهديين</t>
   </si>
   <si>
     <t>„Radím vám bát se Boha, poslouchat a být poslušnými (svých vládců), i kdyby se stal vaším vládcem otrok. A ten z vás, kdo bude žít po mně, uvidí mnoho rozbrojů a rozkolů, a tak se držte mé sunny a sunny pravověrných, správně vedených chalífů</t>
   </si>
@@ -17225,51 +17205,51 @@
   <si>
     <t>رويناه في كتاب الحجة بإسناد صحيح</t>
   </si>
   <si>
     <t>[قال النووي: حديث صحيح]</t>
   </si>
   <si>
     <t>[رويناه في كتاب الحجة بإسناد صحيح]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/cs/browse/hadith/66535</t>
   </si>
   <si>
     <t>كل مسكر حرام</t>
   </si>
   <si>
     <t>Vše, co způsobuje opilost, je zakázané</t>
   </si>
   <si>
     <t>عَنْ أَبِي بُرْدَةَ، عَنْ أَبِيهِ أَبِي مُوسَى الأَشْعَريِّ رَضِيَ اللَّهُ عَنْهُ: أَنَّ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ بَعَثَهُ إِلَى اليَمَنِ، فَسَأَلَهُ عَنْ أَشْرِبَةٍ تُصْنَعُ بِهَا، فَقَالَ: وَمَا هِيَ؟، قَالَ: «البِتْعُ وَالمِزْرُ»، فَقِيلَ لِأَبِي بُرْدَةَ: مَا البِتْعُ؟ قَالَ: نَبِيذُ العَسَلِ، وَالمِزْرُ: نَبِيذُ الشَّعِيرِ، فَقَالَ: «كُلُّ مُسْكِرٍ حَرَامٌ» خرجه البخاري.
 وَخَرَّجَهُ مُسْلِمٌ وَلَفْظُهُ: قَالَ: بَعَثَنِي رَسُولُ اَلله أَنَا وَمُعَاذٌ إِلَى اَليَمَنِ، فَقُلْتُ: يَا رَسُولُ اَللَّهِ! إِنَّ شَرَابًا يُصْنَعُ بِأَرْضِنَا يُقَال لَهُ: المِزَرُ مِنَ الشَّعِيرِ، وَشَرَابٌ يُقَالُ لَهُ: البِتْعُ مِنَ العَسَلِ، فَقَالَ: «كُلُّ مُسْكِرٍ حَرَامٌ». 
 وَفِي رِوَايَةٍ لِمُسْلِمٍ: «فَقَالَ: كُلُّ مَا أَسْكَرَ عَنِ الصَّلَاةِ فَهُوَ حَرَامٌ». 
 وَفِي رِوَايَةٍ لَهُ: «وَكَانَ رَسُولُ الله قَدْ أُعْطِيَ جَوَامِعَ الكَلِمِ بِخَوَاتِمِهِ، فَقَالَ: أَنْهَى عَنْ كُلِّ مُسْكِرٍ أَسْكَرَ عَنْ الصَّلَاةِ».</t>
   </si>
   <si>
-    <t>Abú Burda vyprávěl, že jeho otec Abú Músá Al-Aš‘arí (ať je s ním Bůh spokojen) vyprávěl, že ho Prorok (ať mu Bůh žehná a dá mír) vyslal do Jemenu a on se pak zeptal na nápoje, které se tam vyrábí. A (Prorok) řekl: „Které to jsou?” A on odpověděl: Al-bit‘ a al-mizr. A zeptali se Abú Burdy: Co je to al-bit‘? A on odpověděl: Je to víno z medu a al-mizr je víno z ječmene. A (Prorok) řekl: „Vše, co způsobuje opilost, je zakázané.” Zaznamenal ho Al-Buchárí.</t>
+    <t>Abú Burda vyprávěl, že jeho otec Abú Músá Al-Aš‘arí (ať je s ním Bůh spokojen) vyprávěl, že ho Prorok (ať mu Bůh žehná a dá mír) vyslal do Jemenu a on se pak zeptal na nápoje, které se tam vyrábí. A (Prorok) řekl: „Které to jsou?” A on odpověděl: Al-bit‘ a al-mizr. A zeptali se Abú Burdy: Co je to al-bit‘? A on odpověděl: Je to víno z medu a al-mizr je víno z ječmene. A (Prorok) řekl: „Vše, co způsobuje opilost, je zakázané.” Zaznamenal ho Al-Buchárí. A zaznamenal ho Muslim a jeho verze zní: Vyprávěl: Posel Boží vyslal mě a Mu‘ádze do Jemenu a řekl jsem: Posle Boží, v naší zemi se vyrábí nápoj, který se nazývá al-mizr a je z ječmene, a nápoj, kterému se říká al-bit‘ a je z medu. A on řekl: „Vše, co způsobuje opilost, je zakázané.” A v jiné verzi Muslima je: A řekl: „Vše, co zatemňuje mysl a brání tak modlitbě, je zakázané.” A v další jeho verzi je: Poslu Božímu byla dána stručná, jasná a dokonalá mluva a on řekl: „Zakazuji vše, co způsobuje opilost a zatemňuje mysl a zabraňuje tak modlitbě.”</t>
   </si>
   <si>
     <t>يخبر أبو موسى الأشعري رضي الله عنه أن النبي صلى الله عليه وسلم أرسله إلى اليمن، فسأله عن أشربة تصنع بها هل هي حرام، فاستفسر النبي صلى الله عليه وسلم عنها. 
 فقال أبو موسى رضي الله عنه: هي البتع: نبيذ العسل، والمزر: نبيذ الشعير. 
 فقال النبي صلى الله عليه وسلم وكان قد أوتي جوامع الكلم: «كل مسكر حرام».</t>
   </si>
   <si>
     <t>Abú Músá Al-Aš‘arí (ať je s ním Bůh spokojen) vyprávěl, že ho Prorok (ať mu Bůh žehná a dá mír) vyslal do Jemenu a on se ho zeptal na nápoje, které se tam vyrábí, zda jsou zakázané? A Prorok (ať mu Bůh žehná a dá mír) se na ně zeptal. A Abú Músá (ať je s ním Bůh spokojen) odpověděl: Je to al-bit‘, víno z medu, a al-mizr, víno z ječmene. A Prorok (ať mu Bůh žehná a dá mír), kterému byla dána jasná a stručná mluva řekl: „Vše, co způsobuje opilost, je zakázané.”</t>
   </si>
   <si>
     <t>النبيذ: هو الماء الذي يلقى فيه التمر أو العسل أو الشعير ونحوها؛ فيكتسب منها طعمًا ومذاقًا حلوًا، وقد يتخمر بعد ذلك ويصبح مسكرًا.
 الحديث قاعدة في تحريم جميع أنواع المسكرات كالخمر والحشيشة وغيرها.
 أهمية السؤال عن ما يحتاج إليه المسلم.
 كان أول ما حرمت الخمر عند حضور وقت الصلاة لما صلى بعض المهاجرين وقرأ في صلاته فخلط في قراءته؛ فنزل قوله تعالى: {يَا أَيُّهَا الَّذِينَ آمَنُوا لَا تَقْرَبُوا الصَّلَاةَ وَأَنْتُمْ سُكَارَى حَتَّى تَعْلَمُوا مَا تَقُولُونَ} [النساء: 43].  وكان منادي رسول الله صلى الله عليه وسلم ينادي: لا يقرب الصلاةَ سكران. ثم إن الله حرمها على الإطلاق بقوله: {يَا أَيُّهَا الَّذِينَ آمَنُوا إِنَّمَا الْخَمْرُ وَالْمَيْسِرُ وَالْأَنْصَابُ وَالْأَزْلَامُ رِجْسٌ مِنْ عَمَلِ الشَّيْطَانِ فَاجْتَنِبُوهُ لَعَلَّكُمْ تُفْلِحُونَ 90 إِنَّمَا يُرِيدُ الشَّيْطَانُ أَنْ يُوقِعَ بَيْنَكُمُ الْعَدَاوَةَ وَالْبَغْضَاءَ فِي الْخَمْرِ وَالْمَيْسِرِ وَيَصُدَّكُمْ عَنْ ذِكْرِ اللَّهِ وَعَنِ الصَّلَاةِ فَهَلْ أَنْتُمْ مُنْتَهُونَ} [المائدة: 90، 91].
 أن الله تعالى حرَّم الخمر لما تشتمل عليه من الأضرار والمفاسد العظيمة.
 العبرة في التحريم وجود صفة الإسكار؛ فإذا اتصف النبيذ بالإسكار فهو محرم، وإذا لم يتصف بالإسكار فهو مباح.</t>
   </si>
   <si>
     <t>Víno je voda, do které se dají datle, med, ječmen nebo něco jiného, z čehož pak dostane příchuť a sladkou chuť, a může poté zkvasit a stát se opojným.
 Tento hadíth je pravidlem v zákazu všech věcí, které způsobují opilost a zatemňují mysl, jako víno a jiné věci.
 Důležitost ptaní se na věci, které muslim potřebuje.
 Nejdříve bylo víno zakázané, když přišel čas modlitby, protože část al-muhádžirún (emigrantů) se modlili a spletli se v tom, co četli při modlitbě, a proto byla seslána Boží slova: {Vy, kteří věříte! Nepřibližujte se k modlitbě, jste-li opilí, dokud nebudete vědět, co říkáte} [Ženy: 43]. A Prorokův vyvolávač vyvolával: Ať se opilý nepřibližuje k modlitbě. A poté ho Bůh zakázal úplně ve Svých slovech: {Vy, kteří věříte! Víno, hra majsir, obětní kameny a vrhání losů šípy jsou věru věci hnusné z díla satanova. Vystříhejte se toho, abyste byli blažení. (91) Satan chce mezi vámi podnítit pomocí vína a hry majsiru nepřátelství a nenávist a odvést vás od vzývání Boha a od modlitby. Přestanete s tím tedy?} [Prostřený stůl: 90-91].
 Bůh zakázal víno, protože je v něm mnoho škody a obrovské zlo.
 Důvodem zákazu je působení opilosti, a tak pokud víno způsobuje opilost, je zakázané, ale pokud ji nezpůsobuje (v případě, že se jedná pouze o šťávu), je povolené.</t>
   </si>
@@ -17312,85 +17292,85 @@
     <t>‘Umar Ibn Al-Chattáb (ať je s ním Bůh spokojen) vyprávěl, že Prorok (ať mu Bůh žehná a dá mír) řekl: „Kdybyste se byli spolehli na Boha správným spolehnutím, uštědřil by vám obživu stejně, jako ji uštědřuje ptákům: ráno vylétají s prázdnými břichy a večer se vrací s plnými."</t>
   </si>
   <si>
     <t>يَحُثُّنا النبيُّ صلى الله عليه وسلم أن نَعتَمِد على الله عز وجل في استجلاب المنافع ودفع المضار في أمور الدنيا والدين، فإنه لا يُعطي ولا يَمنع ولا يَضر ولا يَنفع إلا هو سبحانه وتعالى، وأن نفعل الأسباب التي تَجْلُب المنافع وتدفع المضار مع صدق الاعتماد على الله، فمتى فعلنا ذلك رزَقَنا اللهُ كما يرزق الطير التي تخرج صباحًا وهي جياع، ثم تعود مساءً وهي ممتلئة البطون، وهذا الفعلُ من الطير نوعٌ من الأسباب في السعي لطلب الرزق، دون التواكل والتكاسل.</t>
   </si>
   <si>
     <t>رواه الإمام أحمد، والترمذي، والنسائي، وابن ماجه، وابن حبان في صحيحه، والحاكم</t>
   </si>
   <si>
     <t>[رواه الإمام أحمد والترمذي والنسائي وابن ماجه وابن حبان في صحيحه والحاكم]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/cs/browse/hadith/66538</t>
   </si>
   <si>
     <t>البر: حسن الخلق، والإثم ما حاك في صدرك، وكرهت أن يطلع عليه الناس</t>
   </si>
   <si>
     <t>„Dobro jsou dobré mravy a hřích je to, co tíží tvoji hruď a nechceš, aby to lidé zjistili</t>
   </si>
   <si>
     <t>عَنِ النَّوَّاسِ بْنِ سِمْعَانَ رَضِيَ اللهُ عَنْهُ عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «البِرُّ: حُسْنُ الخُلُقِ، وَالإِثْمُ مَا حَاكَ فِي صَدْرِكَ، وَكَرِهْتَ أَنْ يَطَّلِعَ عَلَيْهِ النَّاسُ».   
 وَعَنْ وَابِصَةَ بْنِ مَعْبَدٍ رَضِيَ اللَّهُ عَنْهُ قَالَ: أَتَيْتُ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فَقَالَ: «جِئْتَ تَسْأَلُ عَنِ البِرِّ وَالإِثْمِ»، قُلْتُ: نَعَمْ، قَالَ: «اسْتَفْتِ قَلْبَكَ، البِرُّ: مَا اطْمَأَنَّتْ إلَيْهِ النَّفْسُ، وَاطْمَأَنَّ إلَيْهِ القَلْبُ، وَالإِثْمُ: مَا حَاكَ فِي نَفْسِكَ وَتَرَدَّدَ فِي الصَّدْرِ، وَإِنْ أَفْتَاكَ النَّاسُ وَأَفْتَوْكَ».</t>
   </si>
   <si>
-    <t>An-Nawwás Ibn Sim‘án (ať je s ním Bůh spokojen) vyprávěl, že Prorok (ať mu Bůh žehná a dá mír) řekl: „Dobro jsou dobré mravy a hřích je to, co tíží tvoji hruď a nechceš, aby to lidé zjistili.”</t>
+    <t>An-Nawwás Ibn Sim‘án (ať je s ním Bůh spokojen) vyprávěl, že Prorok (ať mu Bůh žehná a dá mír) řekl: „Dobro jsou dobré mravy a hřích je to, co tíží tvoji hruď a nechceš, aby to lidé zjistili.” A Wábisa Ibn Ma‘bad (ať je s ním Bůh spokojen) řekl: Přišel jsem k Poslu Božímu (ať mu Bůh žehná a dá mír) a on řekl: „Přišel ses zeptat na dobro a hřích?” Řekl jsem: Ano. A on řekl: „Dobro je to, v čem je tvoje duše klidná a tvé srdce v tom cítí klid. A hřích je to, co co tíží tvoji hruď, i kdyby ti lidé říkali něco jiného (dávali fatwy)."</t>
   </si>
   <si>
     <t>أخبر النبي صلى الله عليه وسلم عن البر والإثم، فقال: إن أعظم خصال البر حسن الخُلُق مع الله بالتقوى، ومع الخَلْق باحتمال الأذى، وقلة الغضب، وبسط الوجه، وطيب الكلام، والصلة والطاعة واللطف والمبرة وحسن العشرة والصحبة. وأن البر ما سكن إليه القلب والنفس.
 وأما الإثم فما تحرك في النفس من المشتبهات وتردد دون أن ينشرح الصدر له، وحصل في القلب منه الشك، والخوف من كونه ذنبًا، ولم تُرد أن تظهره لكونه قبيحًا لأعيان وأماثل الناس وكُمَّلِهم، وذلك لأن النفس بطبعها تحب اطلاع الناس على خيرها، فإذا كَرِهَت الاطلاع على بعض أفعالها فهو إثم لا خير فيه؛ وإن أفتاك الناس فلا تأخذ بفتواهم ما دامت علامة الشبهة تتردد في نفسك  فإن الفتوى لا تزيل الشبهة ما دامت الشبهة صحيحة وكان المفتي يفتي بغير علم؛ أما إذا كانت الفتوى بناء على دليل شرعي فالواجب على المستفتي الرُّجوعُ إليه، وإنْ لم ينشرح له صدرُه.</t>
   </si>
   <si>
     <t>Prorok (ať mu Bůh žehná a dá mír) mluvil o dobru a hříchu a řekl: Největším dobrem jsou dobré mravy. Vůči Bohu je to bohabojnost a vůči ostatním stvořením je to neškodit, nehněvat se, usmívat se, hezky mluvit, udržovat rodinná pouta, být hodný, milý, dobře se chovat a hezky se přátelit. A že dobro je to, v čem srdce a duše cítí klid. Zatímco hřích je to, co tíží duši z věcí, které jsou pochybné a není jim otevřená hruď a srdce o nich cítí pochybnost a strach, že by to mohl být hřích, a člověk si to nepřeje ukázat, protože je to pro nejlepší a dokonalé lidi ošklivé, protože člověk přirozeně chce, aby v něm ostatní viděli dobro, a pokud nechce, aby někdo znal jeho čin, znamená to, že tento čin je hřích a není v něm žádné dobro. A i kdyby ti lidé říkali něco jiného (fatwy), neřiď se tím, pokud o tom v duši cítíš pochyby, protože fatwa neodstraní pochybnost, pokud je tato pochybnost správná a ten, kdo ji dává nemá vědění. Pokud je ale fatwa založena na islámském důkazu, musí se jí ten, koho se týká, řídit, i kdyby v ní necítil klid.</t>
   </si>
   <si>
     <t>الحثُّ على مكارم الأخلاق؛ لأنّ حسن الخلق من أعظم خصال البر.
 الحق والباطل لا يلتبس أمرُهما على المؤمن، بل يعرف الحق بالنور الذي في قلبه، وينفر عن الباطل فينكره.
 من علامات الإثم قلق القلب واضطرابه، وكراهة اطلاع الناس عليه.
 قال السندي: هذا في المشتبهات من الأمور التي لا يعلم الناس فيها بتعيين أحد الطرفين؛ وإلا فالمأمور به في الشرع من غير ظهور دليل فيه على خلاف ذلك من البر، والمنهي عنه كذلك من الإثم، ولا حاجة فيهما إلى استفتاء القلب وطمأنينته.
 المخاطَب في الحديث أصحاب الفطرة السليمة، لا أصحاب القلوب المنكوسة التي لا تعرف معروفًا ولا تنكر منكرًا إلا ما أُشرِبتْ من هواها.
 قال الطيبي: قيل فُسِّرَ البر في الحديث بمعان شتى، ففسَّره في موضع بما اطمأنت إليه النفس واطمأن إليه القلب، وفسره في موضع بالإيمان، وفي موضع بما يقربك إلى الله، وهنا بحسن الخلق، وفسر حسن الخلق: باحتمال الأذى وقلة الغضب وبسط الوجه وطيب الكلام، وكلها متقاربة في المعنى.</t>
   </si>
   <si>
     <t>الحديث الأول: رواه مسلم، والحديث الثاني: رواه أحمد والدارمي.</t>
   </si>
   <si>
     <t>[الحديث الأول: رواه مسلم، والحديث الثاني: رواه أحمد والدارمي]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/cs/browse/hadith/66540</t>
   </si>
   <si>
     <t>„Ať je tvůj jazyk stále vlhký od připomínání si Boha</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بْنِ بُسْرٍ رَضِيَ اللَّهِ عَنْهُ قَالَ: أَتَى النَّبِيَّ رَجُلٌ، فَقَالَ: يَا رَسُولَ اللَّهِ! إِنَّ شَرَائِعَ الإِسْلَامِ قَدْ كَثُرَتْ عَلَيْنَا، فَبَابٌ نَتَمَسَّكُ بِهِ جَامِعٌ؟ قَالَ: «لاَ يَزَالُ لِسَانُكَ رَطْبًا مِنْ ذِكْرِ اللَّهِ». 
 وفي رواية: مِنْ حَدِيثِ مُعَاذِ بْنِ جَبَلٍ رَضِيَ اللَّهُ عَنْهُ: آخِرُ مَا فَارَقْتُ عَلَيْهِ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ أَنْ قُلْتُ: أَيُّ الأَعْمَالِ خَيْرٌ وَأَقْرَبُ إِلَى اللَّهِ؟ قَالَ: «أَنْ تَمُوتَ وَلِسَانُكَ رَطْبٌ مِنْ ذِكْرِ اللَّهِ عَزَّ وَجَلَّ».</t>
   </si>
   <si>
-    <t>Abdulláh Ibn Busr (ať je s ním Bůh spokojen) vyprávěl, že jeden muž přišel k Prorokovi a řekl: Posle Boží, věru, že nařízeních islámu je na nás moc, dej nám něco, čeho bychom se mohli pevně držet. A on řekl: „Ať je tvůj jazyk stále vlhký od připomínání si Boha.”</t>
+    <t>Abdulláh Ibn Busr (ať je s ním Bůh spokojen) vyprávěl, že jeden muž přišel k Prorokovi a řekl: Posle Boží, věru, že nařízeních islámu je na nás moc, dej nám něco, čeho bychom se mohli pevně držet. A on řekl: „Ať je tvůj jazyk stále vlhký od připomínání si Boha.” A v jiné verzi je: z hadíthu Mu‘ádze Ibn Džabala (ať je s ním Bůh spokojen): Poslední, než jsem se rozloučil s Poslem Božím (ať mu Bůh žehná a dá mír), bylo, že jsem řekl: Jaký skutek je nejlepší a nejbližší Bohu? A on řekl: „Abys zemřel, když tvůj jazyk je vlhký od připomínání si Boha (dhikr).”</t>
   </si>
   <si>
     <t>شَكَى رجلٌ إلى النبيِّ صلى الله عليه وسلم بأن نوافل العبادات قد كَثرت عليه حتى عجز عنها لضعفه، ثم سألَ النبيَّ صلى الله عليه وسلم أنْ يَدلَّه على عملٍ يسيرٍ مُسْتجلِبٍ لثواب كثير يتعلق به ويستمسك.
 فأرشده صلى الله عليه وسلم بأن يكون لسانه طَرِيًّا متحركًا من دوام ذكر الله سبحانه وتعالى في كل وقت وحال؛ من تسبيح وتحميد واستغفار ودعاء ونحو ذلك.</t>
   </si>
   <si>
     <t>رواه أحمد والترمذي وابن ماجه وابن حبان</t>
   </si>
   <si>
     <t>[رواه أحمد والترمذي وابن ماجه وابن حبان]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/cs/browse/hadith/66541</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
@@ -39600,680 +39580,680 @@
       <c r="A467">
         <v>66526</v>
       </c>
       <c r="B467" t="s">
         <v>4294</v>
       </c>
       <c r="C467" t="s">
         <v>4295</v>
       </c>
       <c r="D467" t="s">
         <v>4296</v>
       </c>
       <c r="E467" t="s">
         <v>4297</v>
       </c>
       <c r="F467" t="s">
         <v>4298</v>
       </c>
       <c r="G467" t="s">
         <v>3292</v>
       </c>
       <c r="H467" t="s">
         <v>3293</v>
       </c>
       <c r="I467" t="s">
-        <v>4299</v>
+        <v>3294</v>
       </c>
       <c r="J467" t="s">
         <v>24</v>
       </c>
       <c r="K467" t="s">
         <v>170</v>
       </c>
       <c r="L467" t="s">
         <v>26</v>
       </c>
       <c r="M467" t="s">
         <v>171</v>
       </c>
       <c r="N467" t="s">
         <v>28</v>
       </c>
       <c r="O467" t="s">
-        <v>4300</v>
+        <v>4299</v>
       </c>
     </row>
     <row r="468" spans="1:15">
       <c r="A468">
         <v>66527</v>
       </c>
       <c r="B468" t="s">
         <v>1571</v>
       </c>
       <c r="C468" t="s">
+        <v>4300</v>
+      </c>
+      <c r="D468" t="s">
         <v>4301</v>
       </c>
-      <c r="D468" t="s">
+      <c r="E468" t="s">
         <v>4302</v>
       </c>
-      <c r="E468" t="s">
+      <c r="F468" t="s">
         <v>4303</v>
-      </c>
-[...1 lines deleted...]
-        <v>4304</v>
       </c>
       <c r="G468" t="s">
         <v>1576</v>
       </c>
       <c r="H468" t="s">
         <v>1577</v>
       </c>
       <c r="I468" t="s">
         <v>1578</v>
       </c>
       <c r="J468" t="s">
         <v>24</v>
       </c>
       <c r="K468" t="s">
         <v>4204</v>
       </c>
       <c r="L468" t="s">
         <v>26</v>
       </c>
       <c r="M468" t="s">
         <v>4205</v>
       </c>
       <c r="N468" t="s">
         <v>28</v>
       </c>
       <c r="O468" t="s">
-        <v>4305</v>
+        <v>4304</v>
       </c>
     </row>
     <row r="469" spans="1:15">
       <c r="A469">
         <v>66529</v>
       </c>
       <c r="B469" t="s">
+        <v>4305</v>
+      </c>
+      <c r="C469" t="s">
         <v>4306</v>
       </c>
-      <c r="C469" t="s">
+      <c r="D469" t="s">
         <v>4307</v>
       </c>
-      <c r="D469" t="s">
+      <c r="E469" t="s">
         <v>4308</v>
       </c>
-      <c r="E469" t="s">
+      <c r="F469" t="s">
         <v>4309</v>
-      </c>
-[...1 lines deleted...]
-        <v>4310</v>
       </c>
       <c r="G469" t="s">
         <v>3722</v>
       </c>
       <c r="H469" t="s">
         <v>3723</v>
       </c>
       <c r="I469" t="s">
         <v>3724</v>
       </c>
       <c r="J469" t="s">
         <v>24</v>
       </c>
       <c r="K469" t="s">
         <v>1951</v>
       </c>
       <c r="L469" t="s">
         <v>26</v>
       </c>
       <c r="M469" t="s">
         <v>1952</v>
       </c>
       <c r="N469" t="s">
         <v>28</v>
       </c>
       <c r="O469" t="s">
-        <v>4311</v>
+        <v>4310</v>
       </c>
     </row>
     <row r="470" spans="1:15">
       <c r="A470">
         <v>66530</v>
       </c>
       <c r="B470" t="s">
-        <v>4312</v>
+        <v>4311</v>
       </c>
       <c r="C470" t="s">
         <v>1397</v>
       </c>
       <c r="D470" t="s">
+        <v>4312</v>
+      </c>
+      <c r="E470" t="s">
         <v>4313</v>
       </c>
-      <c r="E470" t="s">
+      <c r="F470" t="s">
         <v>4314</v>
-      </c>
-[...1 lines deleted...]
-        <v>4315</v>
       </c>
       <c r="G470" t="s">
         <v>1401</v>
       </c>
       <c r="H470" t="s">
         <v>1402</v>
       </c>
       <c r="I470" t="s">
         <v>1403</v>
       </c>
       <c r="J470" t="s">
         <v>24</v>
       </c>
       <c r="K470" t="s">
         <v>1392</v>
       </c>
       <c r="L470" t="s">
         <v>26</v>
       </c>
       <c r="M470" t="s">
         <v>1394</v>
       </c>
       <c r="N470" t="s">
         <v>28</v>
       </c>
       <c r="O470" t="s">
-        <v>4316</v>
+        <v>4315</v>
       </c>
     </row>
     <row r="471" spans="1:15">
       <c r="A471">
         <v>66531</v>
       </c>
       <c r="B471" t="s">
+        <v>4316</v>
+      </c>
+      <c r="C471" t="s">
         <v>4317</v>
       </c>
-      <c r="C471" t="s">
+      <c r="D471" t="s">
         <v>4318</v>
       </c>
-      <c r="D471" t="s">
+      <c r="E471" t="s">
         <v>4319</v>
       </c>
-      <c r="E471" t="s">
+      <c r="F471" t="s">
         <v>4320</v>
       </c>
-      <c r="F471" t="s">
+      <c r="G471" t="s">
         <v>4321</v>
       </c>
-      <c r="G471" t="s">
+      <c r="H471" t="s">
         <v>4322</v>
       </c>
-      <c r="H471" t="s">
+      <c r="I471" t="s">
         <v>4323</v>
-      </c>
-[...1 lines deleted...]
-        <v>4324</v>
       </c>
       <c r="J471" t="s">
         <v>441</v>
       </c>
       <c r="K471" t="s">
-        <v>4325</v>
+        <v>4324</v>
       </c>
       <c r="L471" t="s">
         <v>443</v>
       </c>
       <c r="M471" t="s">
+        <v>4325</v>
+      </c>
+      <c r="N471" t="s">
+        <v>28</v>
+      </c>
+      <c r="O471" t="s">
         <v>4326</v>
-      </c>
-[...4 lines deleted...]
-        <v>4327</v>
       </c>
     </row>
     <row r="472" spans="1:15">
       <c r="A472">
         <v>66532</v>
       </c>
       <c r="B472" t="s">
+        <v>4327</v>
+      </c>
+      <c r="C472" t="s">
         <v>4328</v>
       </c>
-      <c r="C472" t="s">
+      <c r="D472" t="s">
         <v>4329</v>
-      </c>
-[...1 lines deleted...]
-        <v>4330</v>
       </c>
       <c r="E472" t="s">
         <v>1659</v>
       </c>
       <c r="F472" t="s">
         <v>1660</v>
       </c>
       <c r="G472" t="s">
         <v>1661</v>
       </c>
       <c r="H472" t="s">
         <v>1662</v>
       </c>
       <c r="I472" t="s">
         <v>1663</v>
       </c>
       <c r="J472" t="s">
         <v>441</v>
       </c>
       <c r="K472" t="s">
-        <v>4331</v>
+        <v>4330</v>
       </c>
       <c r="L472" t="s">
         <v>443</v>
       </c>
       <c r="M472" t="s">
+        <v>4331</v>
+      </c>
+      <c r="N472" t="s">
+        <v>28</v>
+      </c>
+      <c r="O472" t="s">
         <v>4332</v>
-      </c>
-[...4 lines deleted...]
-        <v>4333</v>
       </c>
     </row>
     <row r="473" spans="1:15">
       <c r="A473">
         <v>66533</v>
       </c>
       <c r="B473" t="s">
+        <v>4333</v>
+      </c>
+      <c r="C473" t="s">
         <v>4334</v>
       </c>
-      <c r="C473" t="s">
+      <c r="D473" t="s">
         <v>4335</v>
       </c>
-      <c r="D473" t="s">
+      <c r="E473" t="s">
         <v>4336</v>
-      </c>
-[...1 lines deleted...]
-        <v>4337</v>
       </c>
       <c r="F473" t="s">
         <v>1492</v>
       </c>
       <c r="G473" t="s">
         <v>1493</v>
       </c>
       <c r="H473" t="s">
         <v>1494</v>
       </c>
       <c r="I473" t="s">
+        <v>4337</v>
+      </c>
+      <c r="J473" t="s">
+        <v>24</v>
+      </c>
+      <c r="K473" t="s">
         <v>4338</v>
       </c>
-      <c r="J473" t="s">
-[...2 lines deleted...]
-      <c r="K473" t="s">
+      <c r="L473" t="s">
+        <v>26</v>
+      </c>
+      <c r="M473" t="s">
         <v>4339</v>
       </c>
-      <c r="L473" t="s">
-[...2 lines deleted...]
-      <c r="M473" t="s">
+      <c r="N473" t="s">
+        <v>28</v>
+      </c>
+      <c r="O473" t="s">
         <v>4340</v>
-      </c>
-[...4 lines deleted...]
-        <v>4341</v>
       </c>
     </row>
     <row r="474" spans="1:15">
       <c r="A474">
         <v>66534</v>
       </c>
       <c r="B474" t="s">
+        <v>4341</v>
+      </c>
+      <c r="C474" t="s">
         <v>4342</v>
       </c>
-      <c r="C474" t="s">
+      <c r="D474" t="s">
         <v>4343</v>
       </c>
-      <c r="D474" t="s">
+      <c r="E474" t="s">
         <v>4344</v>
       </c>
-      <c r="E474" t="s">
+      <c r="F474" t="s">
         <v>4345</v>
       </c>
-      <c r="F474" t="s">
+      <c r="G474" t="s">
         <v>4346</v>
-      </c>
-[...1 lines deleted...]
-        <v>4347</v>
       </c>
       <c r="H474" t="s">
         <v>2672</v>
       </c>
       <c r="I474" t="s">
         <v>2673</v>
       </c>
       <c r="J474" t="s">
         <v>24</v>
       </c>
       <c r="K474" t="s">
         <v>47</v>
       </c>
       <c r="L474" t="s">
         <v>26</v>
       </c>
       <c r="M474" t="s">
         <v>48</v>
       </c>
       <c r="N474" t="s">
         <v>28</v>
       </c>
       <c r="O474" t="s">
-        <v>4348</v>
+        <v>4347</v>
       </c>
     </row>
     <row r="475" spans="1:15">
       <c r="A475">
         <v>66535</v>
       </c>
       <c r="B475" t="s">
+        <v>4348</v>
+      </c>
+      <c r="C475" t="s">
         <v>4349</v>
       </c>
-      <c r="C475" t="s">
+      <c r="D475" t="s">
         <v>4350</v>
       </c>
-      <c r="D475" t="s">
+      <c r="E475" t="s">
         <v>4351</v>
       </c>
-      <c r="E475" t="s">
+      <c r="F475" t="s">
         <v>4352</v>
       </c>
-      <c r="F475" t="s">
+      <c r="G475" t="s">
         <v>4353</v>
       </c>
-      <c r="G475" t="s">
+      <c r="H475" t="s">
         <v>4354</v>
       </c>
-      <c r="H475" t="s">
+      <c r="I475" t="s">
         <v>4355</v>
       </c>
-      <c r="I475" t="s">
+      <c r="J475" t="s">
         <v>4356</v>
       </c>
-      <c r="J475" t="s">
+      <c r="K475" t="s">
         <v>4357</v>
       </c>
-      <c r="K475" t="s">
+      <c r="L475" t="s">
         <v>4358</v>
       </c>
-      <c r="L475" t="s">
+      <c r="M475" t="s">
         <v>4359</v>
       </c>
-      <c r="M475" t="s">
+      <c r="N475" t="s">
+        <v>28</v>
+      </c>
+      <c r="O475" t="s">
         <v>4360</v>
-      </c>
-[...4 lines deleted...]
-        <v>4361</v>
       </c>
     </row>
     <row r="476" spans="1:15">
       <c r="A476">
         <v>66536</v>
       </c>
       <c r="B476" t="s">
+        <v>4361</v>
+      </c>
+      <c r="C476" t="s">
         <v>4362</v>
       </c>
-      <c r="C476" t="s">
+      <c r="D476" t="s">
         <v>4363</v>
       </c>
-      <c r="D476" t="s">
+      <c r="E476" t="s">
         <v>4364</v>
       </c>
-      <c r="E476" t="s">
+      <c r="F476" t="s">
         <v>4365</v>
       </c>
-      <c r="F476" t="s">
+      <c r="G476" t="s">
         <v>4366</v>
       </c>
-      <c r="G476" t="s">
+      <c r="H476" t="s">
         <v>4367</v>
       </c>
-      <c r="H476" t="s">
+      <c r="I476" t="s">
         <v>4368</v>
-      </c>
-[...1 lines deleted...]
-        <v>4369</v>
       </c>
       <c r="J476" t="s">
         <v>24</v>
       </c>
       <c r="K476" t="s">
         <v>4204</v>
       </c>
       <c r="L476" t="s">
         <v>26</v>
       </c>
       <c r="M476" t="s">
         <v>4205</v>
       </c>
       <c r="N476" t="s">
         <v>28</v>
       </c>
       <c r="O476" t="s">
-        <v>4370</v>
+        <v>4369</v>
       </c>
     </row>
     <row r="477" spans="1:15">
       <c r="A477">
         <v>66537</v>
       </c>
       <c r="B477" t="s">
+        <v>4370</v>
+      </c>
+      <c r="C477" t="s">
         <v>4371</v>
       </c>
-      <c r="C477" t="s">
+      <c r="D477" t="s">
         <v>4372</v>
       </c>
-      <c r="D477" t="s">
+      <c r="E477" t="s">
         <v>4373</v>
       </c>
-      <c r="E477" t="s">
+      <c r="F477" t="s">
         <v>4374</v>
-      </c>
-[...1 lines deleted...]
-        <v>4375</v>
       </c>
       <c r="G477" t="s">
         <v>4119</v>
       </c>
       <c r="H477" t="s">
         <v>4120</v>
       </c>
       <c r="I477" t="s">
         <v>4121</v>
       </c>
       <c r="J477" t="s">
         <v>24</v>
       </c>
       <c r="K477" t="s">
         <v>4204</v>
       </c>
       <c r="L477" t="s">
         <v>26</v>
       </c>
       <c r="M477" t="s">
         <v>4205</v>
       </c>
       <c r="N477" t="s">
         <v>28</v>
       </c>
       <c r="O477" t="s">
-        <v>4376</v>
+        <v>4375</v>
       </c>
     </row>
     <row r="478" spans="1:15">
       <c r="A478">
         <v>66538</v>
       </c>
       <c r="B478" t="s">
+        <v>4376</v>
+      </c>
+      <c r="C478" t="s">
         <v>4377</v>
       </c>
-      <c r="C478" t="s">
+      <c r="D478" t="s">
         <v>4378</v>
       </c>
-      <c r="D478" t="s">
+      <c r="E478" t="s">
         <v>4379</v>
       </c>
-      <c r="E478" t="s">
+      <c r="F478" t="s">
         <v>4380</v>
-      </c>
-[...1 lines deleted...]
-        <v>4381</v>
       </c>
       <c r="G478" t="s">
         <v>1652</v>
       </c>
       <c r="H478" t="s">
         <v>1653</v>
       </c>
       <c r="I478" t="s">
         <v>1654</v>
       </c>
       <c r="J478" t="s">
         <v>24</v>
       </c>
       <c r="K478" t="s">
+        <v>4381</v>
+      </c>
+      <c r="L478" t="s">
+        <v>26</v>
+      </c>
+      <c r="M478" t="s">
         <v>4382</v>
       </c>
-      <c r="L478" t="s">
-[...2 lines deleted...]
-      <c r="M478" t="s">
+      <c r="N478" t="s">
+        <v>28</v>
+      </c>
+      <c r="O478" t="s">
         <v>4383</v>
-      </c>
-[...4 lines deleted...]
-        <v>4384</v>
       </c>
     </row>
     <row r="479" spans="1:15">
       <c r="A479">
         <v>66540</v>
       </c>
       <c r="B479" t="s">
+        <v>4384</v>
+      </c>
+      <c r="C479" t="s">
         <v>4385</v>
       </c>
-      <c r="C479" t="s">
+      <c r="D479" t="s">
         <v>4386</v>
       </c>
-      <c r="D479" t="s">
+      <c r="E479" t="s">
         <v>4387</v>
       </c>
-      <c r="E479" t="s">
+      <c r="F479" t="s">
         <v>4388</v>
       </c>
-      <c r="F479" t="s">
+      <c r="G479" t="s">
         <v>4389</v>
       </c>
-      <c r="G479" t="s">
+      <c r="H479" t="s">
         <v>4390</v>
-      </c>
-[...1 lines deleted...]
-        <v>4391</v>
       </c>
       <c r="I479" t="s">
         <v>1432</v>
       </c>
       <c r="J479" t="s">
         <v>24</v>
       </c>
       <c r="K479" t="s">
+        <v>4391</v>
+      </c>
+      <c r="L479" t="s">
+        <v>26</v>
+      </c>
+      <c r="M479" t="s">
         <v>4392</v>
       </c>
-      <c r="L479" t="s">
-[...2 lines deleted...]
-      <c r="M479" t="s">
+      <c r="N479" t="s">
+        <v>28</v>
+      </c>
+      <c r="O479" t="s">
         <v>4393</v>
-      </c>
-[...4 lines deleted...]
-        <v>4394</v>
       </c>
     </row>
     <row r="480" spans="1:15">
       <c r="A480">
         <v>66541</v>
       </c>
       <c r="B480" t="s">
         <v>1629</v>
       </c>
       <c r="C480" t="s">
+        <v>4394</v>
+      </c>
+      <c r="D480" t="s">
         <v>4395</v>
       </c>
-      <c r="D480" t="s">
+      <c r="E480" t="s">
         <v>4396</v>
       </c>
-      <c r="E480" t="s">
+      <c r="F480" t="s">
         <v>4397</v>
-      </c>
-[...1 lines deleted...]
-        <v>4398</v>
       </c>
       <c r="G480" t="s">
         <v>1634</v>
       </c>
       <c r="H480" t="s">
         <v>1635</v>
       </c>
       <c r="I480" t="s">
         <v>1636</v>
       </c>
       <c r="J480" t="s">
         <v>24</v>
       </c>
       <c r="K480" t="s">
+        <v>4398</v>
+      </c>
+      <c r="L480" t="s">
+        <v>26</v>
+      </c>
+      <c r="M480" t="s">
         <v>4399</v>
       </c>
-      <c r="L480" t="s">
-[...2 lines deleted...]
-      <c r="M480" t="s">
+      <c r="N480" t="s">
+        <v>28</v>
+      </c>
+      <c r="O480" t="s">
         <v>4400</v>
-      </c>
-[...4 lines deleted...]
-        <v>4401</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">