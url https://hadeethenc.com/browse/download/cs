--- v2 (2026-06-02)
+++ v3 (2026-06-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4401">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4390">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Čeština
 # Source: https://hadeethenc.com/cs
 # Last update: 2026-05-10 17:42:26 (v1.9.0)
 # Check for updates: https://hadeethenc.com/en/check/cs/v1.9.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
@@ -16584,165 +16584,155 @@
     <t>عَنْ أَمِيرِ المُؤْمِنِينَ أَبِي حَفْصٍ عُمَرَ بْنِ الخَطَّابِ رضي الله عنه قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إنَّمَا الأَعْمَالُ بِالنِّيَّاتِ، وَإِنَّمَا لِكُلِّ امْرِئٍ مَا نَوَى، فَمَنْ كَانَتْ هِجْرَتُهُ إلَى اللَّهِ وَرَسُولِهِ فَهِجْرَتُهُ إلَى اللَّهِ وَرَسُولِهِ، وَمَنْ كَانَتْ هِجْرَتُهُ لِدُنْيَا يُصِيبُهَا أَوْ امْرَأَةٍ يَنْكِحُهَا فَهِجْرَتُهُ إلَى مَا هَاجَرَ إلَيْهِ».</t>
   </si>
   <si>
     <t>Vůdce věřících Abú Hafs ‘Umar Ibn Al-Chattáb (ať je s ním Bůh spokojen) vyprávěl: „Slyšel jsem Posla Božího (ať mu Bůh žehná a dá mír) říci: „Věru, že činy jsou posuzovány podle úmyslu a každému se dostane toho, co zamýšlel. Emigrace toho, kdo emigroval kvůli Bohu a Jeho Poslu, bude pro Boha a Jeho Posla, zatímco emigrace toho, kdo emigroval, kvůli pozemskému životu, aby ho získal, nebo kvůli ženě, aby se s ní oženil, bude pro to, co zamýšlel."</t>
   </si>
   <si>
     <t>الحث على الإخلاص، فإن الله لا يقبل من العمل إلا ما ابتُغي به وجهه.
 الأعمال التي يُتَقَرَّبُ بها إلى الله عز وجل إذا فعلها المكلف على سبيل العادة ليس له ثواب عليها، حتى يقصِدَ بها التقرب إلى الله.
 النية يفرق بها بين العبادات بعضها عن بعض وأيضًا العبادات عن العادات.</t>
   </si>
   <si>
     <t>Nabádání k upřímným úmyslům, protože Bůh přijímá ze skutků pouze to, co bylo vykonáno jen pro Něj.
 Pokud člověk koná činy, kterými se přibližuje k Bohu, ale jeho úmysl není konat je pro Boha, nebude za ně mít odměnu, dokud je nebude vykonávat pouze pro Boha.
 Úmyslem se rozlišuje mezi různými druhy uctívání a také mezi tím, co je uctívání a co není.</t>
   </si>
   <si>
     <t>رواه إماما المحدثين أبو عبد الله محمد بن إسماعيل بن إبراهيم بن المغيرة بن بردزبه البخاري،  وأبو الحسين مسلم بن الحجاج بن مسلم القشيري النيسابوري في صحيحيهما اللذين هما أصح الكتب المصنفة</t>
   </si>
   <si>
     <t>[رواه إماما المحدثين أبو عبد الله محمد بن إسماعيل بن إبراهيم بن المغيرة بن بردزبه البخاري وأبو الحسين مسلم بن الحجاج بن مسلم القشيري النيسابوري في صحيحيهما اللذين هما أصح الكتب المصنفة]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/cs/browse/hadith/66511</t>
   </si>
   <si>
-    <t>Abú ‘Abdurrahmán  ‘Abdulláh Ibn ‘Umar Ibn Al-Chattáb (ať je s ním Bůh spokojen) vyprávěl, že slyšel Posla Božího (ať mu Bůh žehná a dá mír) říci:||„Islám je postaven na pěti: vyznání, že není boha kromě Boha a Muhammad je Jeho služebník a posel, dodržování modlitby, dávání almužny, pouti ke Ka'abě a půstu v měsíci ramadánu</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي عَبْدِ الرَّحْمَنِ عَبْدِ اللَّهِ بْنِ عُمَرَ بْنِ الخَطَّابِ رَضِيَ اللَّهُ عَنْهُ قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «بُنِيَ الإِسْلَامُ عَلَى خَمْسٍ: شَهَادَةِ أَنْ لَا إلَهَ إلَّا اللَّهُ وَأَنَّ مُحَمَّدًا ‌عَبْدُهُ ‌وَرَسُولُهُ، وَإِقَامِ الصَّلَاةِ، وَإِيتَاءِ الزَّكَاةِ، وَحَجِّ الْبَيْتِ، وَصَوْمِ رَمَضَانَ».</t>
   </si>
   <si>
     <t>Abú ‘Abdurrahmán  ‘Abdulláh Ibn ‘Umar Ibn Al-Chattáb (ať je s ním Bůh spokojen) vyprávěl, že slyšel Posla Božího (ať mu Bůh žehná a dá mír) říci: „Islám je postaven na pěti: vyznání, že není boha kromě Boha a Muhammad je Jeho služebník a posel, dodržování modlitby, dávání almužny, pouti ke Ka'abě a půstu v měsíci ramadánu."</t>
   </si>
   <si>
     <t>شَبَّهَ النبيُّ صلى الله عليه وسلم الإسلامَ بِبِناءٍ مُحْكَمٍ بأركانه الخمسة الحاملة لذلك البُنيان، وبقية خصال الإسلام كتتمة البنيان، وأولُ هذه الأركان: الشهادتان؛ شهادة أن لا إله إلا الله وأنَّ محمدًا رسول الله، وهما ركن واحد؛ لا تنفك إحداهما عن الأخرى، ينطق العبد بهما معترفًا بوحدانية الله واستحقاقه للعبادة وحده دون ما سواه، وعاملًا بمقتضاها، ومؤمنًا برسالة محمد صلى الله عليه وسلم مُتَّبِعًا له. والركن الثاني: إقامة الصلاة، وهي الصلوات الخمس المفروضات في اليوم والليلة: الفجر، والظهر، والعصر، والمغرب، والعشاء، بشروطها وأركانها وواجباتها. والركن الثالث: إخراج الزكاة المفروضة، وهي عبادة ماليَّة واجبة في كل مال بَلَغَ قَدْرًا مُحَدّدًا في الشرع، تُعطى لمستحقيها. والركن الرابع: الحج، وهو قَصْدُ مكة لإقامة المَناسك، تَعبُّدًا لله عز وجل. والركن الخامس: صوم رمضان، وهو الإمساك عن الأكل والشرب وغيرهما من المفطرات بِنِيَّةِ التعبُّد لله، من طلوع الفجر إلى غروب الشمس.</t>
   </si>
   <si>
     <t>رواه البخاري ومسلم</t>
   </si>
   <si>
     <t>[رواه البخاري ومسلم]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/cs/browse/hadith/66512</t>
   </si>
   <si>
     <t>إن أحدكم يجمع خلقه في بطن أمه أربعين يوما</t>
   </si>
   <si>
     <t>„Stvoření každého z vás probíhá v břiše jeho matky po čtyřicet dní,</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَبْدِ الرَّحْمَنِ عَبْدِ اللَّهِ بْنِ مَسْعُودٍ رَضِيَ اللَّهُ عَنْهُ قَالَ: حَدَّثَنَا رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ وَهُوَ الصَّادِقُ المَصْدُوقُ: «إِنَّ أَحَدَكُمْ يُجْمَعُ خَلْقُهُ فِي بَطْنِ أُمِّهِ أَرْبَعِينَ يَوْمًا، ثُمَّ يَكُونُ عَلَقَةً مِثْلَ ذَلِكَ، ثُمَّ يَكُونُ مُضْغَةً مِثْلَ ذَلِكَ، ثُمَّ يُرْسَلُ إلَيْهِ المَلَكُ فَيَنْفُخُ فِيهِ الرُّوحَ، وَيُؤْمَرُ بِأَرْبَعِ كَلِمَاتٍ: بِكَتْبِ رِزْقِهِ، وَأَجَلِهِ، وَعَمَلِهِ، وَشَقِيٍّ أَوْ سَعِيدٍ؛ فَوَالَّذِي لَا إلَهَ غَيْرُهُ إنَّ أَحَدَكُمْ لَيَعْمَلُ بِعَمَلِ أَهْلِ الجَنَّةِ حَتَّى مَا يَكُونُ بَيْنَهُ وَبَيْنَهَا إلَّا ذِرَاعٌ فَيَسْبِقُ عَلَيْهِ الكِتَابُ فَيَعْمَلُ بِعَمَلِ أَهْلِ النَّارِ فَيَدْخُلُهَا، وَإِنَّ أَحَدَكُمْ لَيَعْمَلُ بِعَمَلِ أَهْلِ النَّارِ حَتَّى مَا يَكُونُ بَيْنَهُ وَبَيْنَهَا إلَّا ذِرَاعٌ، فَيَسْبِقُ عَلَيْهِ الكِتَابُ فَيَعْمَلُ بِعَمَلِ أَهْلِ الجَنَّةِ فَيَدْخُلُهَا».</t>
   </si>
   <si>
     <t>Abú ‘Abdurahmán  ’Abdulláh Ibn Mas‘úd (ať je s ním Bůh spokojen) vyprávěl: „Posel Boží (ať mu Bůh žehná a dá mír) a on je pravdomluvný, kterému se věří, nám vyprávěl:  „Stvoření každého z vás probíhá v břiše jeho matky po čtyřicet dní, poté se na stejnou dobu stane kapkou přilnavou a poté se na stejnou dobu stane rozžvýkanou hmotou a poté je k němu vyslán anděl, vdechne mu duši a vnukne mu čtyři slova, která jsou zapsána: jeho obživu, délku jeho života, jeho činy a zda bude šťastný, nebo nešťastný. A při Tom, není boha kromě Něho, věru, že někdo z vás bude konat činy obyvatel ráje, až bude mezi ním a nimi pouze vzdálenost paže, ale předhoní ho, co je mu psáno, a dopustí se činů obyvatel ohně a vstoupí do ohně. A někdo z vás bude konat činy obyvatel ohně, až bude mezi ním a nimi pouze vzdálenost paže, ale předhoní ho, co je mu psáno, a vykoná činy obyvatel ráje a vstoupí do ráje.”</t>
   </si>
   <si>
     <t>قال ابن مسعود: حدثنا رسول الله صلى الله عليه وسلم وهو الصادق في قوله، والمصدوق حيث صَدَقَه الله تعالى، قال: إن أحدكم يُجمع خلقه، وذلك أن الرجل إذا أتى أهله فمَنِيُّه المتفرِّق يُجمع في بطن المرأة أربعين يومًا نطفة، ثم يكون علقة وهي الدم الغليظ الجامد، وهذا في الأربعين الثانية، ثم يكون مضغة وهي قطعة من اللحم قدر ما يُمضَغ، وهذا في الأربعين الثالثة، ثم يرسِل الله إليه الملك، فينفخ فيه الروح بعد انتهاء الأربعين الثالثة، ويُؤمر الملك أن يكتب أربع كلمات وهي: رزقه، وهو ما مقدار ما سيحصل عليه من النعم في عمره، وأجله، وهو مدة بقائه في الدنيا، وعمله، ما هو؟ وشقيٌ أو سعيد. ثم أقسم النبي صلى الله عليه وسلم أن الواحد ليعمل بعمل أهل الجنة ويكون عمله صالحًا، أي فيما يظهر للناس، ويظل كذلك حتى ما يكون بينه وبين الجنة إلا ذراع، أي: ما يبقى بينه وبين أن يصلها إلا كمن بقي بينه وبين موضع من الأرض ذراع، فيغلب عليه الكتاب وما قُدِّر عليه فعند ذلك يعمل بعمل أهل النار فيُختم له به فيدخل النار؛ لأن شرط قبول عمله أن يثبت عليه ولا يُبدِّل، وآخر من الناس يعمل أعمال أهل النار حتى يقترب من أن يدخلها، وكأن بينه وبين النار مقدار ذراع من الأرض، فيغلب عليه الكتاب وما قُدِّر عليه فيعمل بعمل أهل الجنة فيختم له بذلك فيدخل الجنة.</t>
   </si>
   <si>
     <t>بيان مراحل خلق الإنسان.
 الإيمان بالقضاء والقدر.
 الخوف من سوء العاقبة، والحث على سؤال الله الثبات إلى الممات.
 التحذير من الاغترار بصور الأعمال؛ فإنما الأعمال بالخواتيم.
 هذا الحديث في حق من لا يعمل إخلاصًا وإيمانًا، بل يعمل بعمل أهل الجنة فيما يبدو للناس فقط، أما من يعمل بعمل أهل الجنة حقيقة، إخلاصًا وإيمانًا، فالله تعالى أعدل وأكرم وأرحم من أن يخذله في نهاية عمره، قال تعالى: {يُثَبِّتُ اللَّهُ الَّذِينَ آمَنُوا بِالْقَوْلِ الثَّابِتِ فِي الْحَيَاةِ الدُّنْيَا وَفِي الْآخِرَةِ وَيُضِلُّ اللَّهُ الظَّالِمِينَ وَيَفْعَلُ اللَّهُ مَا يَشَاءُ}.</t>
   </si>
   <si>
     <t>Vysvětlení fází lidského stvoření.
 Víra v osud a předurčení.
 Všechny věci spějí na konci k tomu, co bylo předurčeno a souzeno.
-Varování před vnějším zdáním skutků, protože budou posuzovány podle svého konce.
-____</t>
+Varování před vnějším zdáním skutků, protože budou posuzovány podle svého konce.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/cs/browse/hadith/66513</t>
   </si>
   <si>
     <t>من أحدث في أمرنا هذا ما ليس منه فهو رد</t>
   </si>
   <si>
     <t>„Kdo v naší věci vymyslí, co v ní není, bude to odmítnuto</t>
   </si>
   <si>
     <t>عَنْ أُمِّ المُؤْمِنِينَ أُمِّ عَبْدِ اللَّهِ عَائِشَةَ رَضِيَ اللَّهُ عَنْهَا، قَالَتْ: قَالَ: رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم: «مَنْ أَحْدَثَ فِي أَمْرِنَا هَذَا مَا لَيْسَ مِنْهُ فَهُوَ رَدٌّ».
 وَفِي رِوَايَةٍ لِمُسْلِمٍ: «مَنْ عَمِلَ عَمَلًا لَيْسَ عَلَيْهِ أَمْرُنَا فَهُوَ رَدٌّ».</t>
   </si>
   <si>
     <t>Matka věřících Um ‘Abdalláh ‘Á'iša (ať je s ní Bůh spokojen) vyprávěla, že Posel Boží (ať mu Bůh žehná a dá mír) řekl: „Kdo v naší věci vymyslí, co v ní není, bude to odmítnuto." A ve verzi Muslima je: „Kdo učiní nějaký skutek, který není ve shodě s našimi příkazy, bude odmítnut.”</t>
   </si>
   <si>
     <t>العبادات مبناها على ما جاء في الكتاب والسنة، فلا نعبد الله تعالى إلا بما شَرَعَ لا بالبدع والمُحْدَثات.
 الدين ليس بالرأي والاستحسان، وإنما بالاتباع للرسول صلى الله عليه وسلم.
 هذا الحديث دليلٌ على كمال الدين.
 البدعة هي كل ما أُحْدِثَ في الدين ولم يَكنْ على عهدِ النبي صلى الله عليه وسلم وأصحابه من عقيدةٍ أو قولٍ أو عملٍ.
 هذا الحديث أصلٌ من أصول الإسلام، وهو كالميزان للأعمال، فكما أنَّ كلَّ عَمَلٍ لا يُراد به وجه الله تعالى، فليس لعامله فيه ثواب، فكذلك كلُّ عمل لا يكون وِفْقَ ما جاء به رسول الله صلى الله عليه وسلم فهو مردود على عامله.
 الحديث قاعدة في رد البدع المحدثات والمنكرات الواقعات.
 المُحْدَثات المنهي عنها ما كان من أمور الدين وليس الدنيا.</t>
   </si>
   <si>
     <t>Základ veškerého uctívání je v Koránu a sunně, a tak nelze Boha uctívat ničím jiným než tím, co On sám nařídil, ne novotami nebo tím, co si někdo vymyslí.
 Náboženství není podle něčího názoru nebo toho, co si myslí, že je nejlepší, ale podle následovaní Proroka (ať mu Bůh žehná a dá mír).
 Tento hadíth je důkazem dokonalosti a úplnosti náboženství.
 Novoty jsou to, co si někdo vymyslí o náboženství, aniž by k tomu měl důkaz od Proroka (ať mu Bůh žehná a dá mír) nebo jeho druhů, ať se to týká věrouky, slov anebo činů.
 Tento hadíth je jedním ze základních pravidel islámu. Posuzují se jím všechny skutky, a tak jako každý skutek, který není vykonaný pouze pro Boha, je bez odměny, tak každý skutek, který není v souladu s tím, s čím přišel Prorok (ať mu Bůh žehná a dá mír), je odmítnut.
 Tento hadíth je pravidlem při odmítání vymyšlených novot a skutečných špatností.
 Zakázané novoty jsou ty, které se týkají náboženských věcí, ne ty, které se týkají běžného pozemského života.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/cs/browse/hadith/66514</t>
   </si>
   <si>
     <t>إن الحلال بين، وإن الحرام بين</t>
   </si>
   <si>
-    <t>Abú ‘Abdulláh An-Nu‘mán Ibn Bašír (ať je s ním Bůh spokojen) řekl, že slyšel Posla Božího (ať mu Bůh žehná a dá mír) říci:||„Věru, že povolené (halál) je jasné a zakázané (harám) je jasné a mezi nimi jsou věci nejasné, které většina lidí nezná. Ten, kdo se těchto nejasných věcí vyvaruje, očistí svoji víru a čest, ale ten, kdo do nejasných věcí spadne, spadne do zakázaného (harám), stejně jako pastevec, který pase blízko hranic; tomu hrozí, že začne pást za nimi.  Věru, že každý král má svoje hranice, a hranice Boží jsou Jeho zákazy. Věru, že v těle je orgán, který když se napraví, napraví se celé tělo, ale když se zkazí, zkazí se celé tělo. Věru, že tento orgán je srdce</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي عَبْدِ اللَّهِ النُّعْمَانِ بْنِ بَشِيرٍ رَضِيَ اللَّهُ عَنْهُ، قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم يَقُولُ: «إنَّ الحَلَالَ بَيِّنٌ، وَإِنَّ الحَرَامَ بَيِّنٌ، وَبَيْنَهُمَا مُشْتَبِهَاتٌ لَا يَعْلَمُهُنَّ كَثِيرٌ مِنَ النَّاسِ، فَمَنْ اتَّقَى الشُّبُهَاتِ اسْتَبْرَأَ لِدِينِهِ وَعِرْضِهِ، وَمَنْ وَقَعَ فِي الشُّبُهَاتِ وَقَعَ فِي الحَرَامِ، كَالرَّاعِي يَرْعَى حَوْلَ الحِمَى يُوشِكُ أَنْ يَرْتَعَ فِيهِ، أَلَا وَإِنَّ لِكُلِّ مَلِكٍ حِمًى، أَلَّا وَإِنَّ حِمَى اللَّهِ مَحَارِمُهُ، أَلَّا وَإِنَّ فِي الجَسَدِ مُضْغَةً إذَا صَلَحَتْ صَلَحَ الجَسَدُ كُلُّهُ، وَإذَا فَسَدَتْ فَسَدَ الجَسَدُ كُلُّهُ، أَلَا وَهِيَ القَلْبُ».</t>
   </si>
   <si>
     <t>Abú ‘Abdulláh An-Nu‘mán Ibn Bašír (ať je s ním Bůh spokojen) řekl, že slyšel Posla Božího (ať mu Bůh žehná a dá mír) říci: „Věru, že povolené (halál) je jasné a zakázané (harám) je jasné a mezi nimi jsou věci nejasné, které většina lidí nezná. Ten, kdo se těchto nejasných věcí vyvaruje, očistí svoji víru a čest, ale ten, kdo do nejasných věcí spadne, spadne do zakázaného (harám), stejně jako pastevec, který pase blízko hranic; tomu hrozí, že začne pást za nimi.  Věru, že každý král má svoje hranice, a hranice Boží jsou Jeho zákazy. Věru, že v těle je orgán, který když se napraví, napraví se celé tělo, ale když se zkazí, zkazí se celé tělo. Věru, že tento orgán je srdce."</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم قاعدةً عامةً في الأشياء، وأنها تنقسم في الشريعة إلى ثلاثة أقسام: حَلال بَيِّن، وحرام بَيِّن، وأمور مشتبهات غير واضحة الحكم من حيث الحِلِّ والحُرْمة، لا يعلم حُكمَها كثير من الناس.
 فمَن ترك تلك الأشياء المشتبهة عليه سَلِم دينُه بالبُعد عن الوقوع في الحرام، وسَلِم له عِرضُه من كلام الناس بما يَعيبون عليه بسبب ارتكابه هذا المشتبه. ومَن لم يجتنب المشتبهات فقد عَرَّض نفسَه إما بالوقوع في الحرام، أو نيل الناس من عرضه. وضرب الرسول صلى الله عليه وسلم مثلًا ليُبيِّن حال من يرتكب الشبهات وأنه كالراعي يرعى ماشيتَه قُرْبَ أرضٍ قد حماها صاحبها، فتوشك ماشيةُ الراعي أن ترعى في هذا الحمى لقربها منه، فكذلك من يفعل ما فيه شبهة، فإنه بذلك يقترب من الحرام فيوشك أن يقع فيه. وبعدها أخبر النبي صلى الله عليه وسلم أن في الجسد مضغة (وهي القلب) يصلح الجسد بصلاحها، ويفسد بفسادها.</t>
   </si>
   <si>
     <t>الحديث قاعدة في اتقاء الشبهات.
 الترغيب في ترك المشتبِه، الذي لم يَتبيّن حكمُه.</t>
   </si>
   <si>
     <t>Tento hadíth je pravidlem o vyhnutí se pochybným věcem.
 Nabádání k zanechání pochybných věcí, u kterých není jasné, jaké pro ně platí nařízení.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/cs/browse/hadith/66515</t>
-  </si>
-[...1 lines deleted...]
-    <t>Abú Ruqajja Tamím Ibn Aus Ad-Dárí (ať je s ním Bůh spokojen) vyprávěl, že Prorok (ať mu Bůh žehná a dá mír) řekl:||„Náboženství je přát si a konat dobro pro druhého (nasíha).” Zeptali se: „Pro koho?" Odpověděl: „Pro Boha, Jeho knihu a Jeho posla, pro vůdce muslimů i pro obyčejné muslimy.”</t>
   </si>
   <si>
     <t>عَنْ أَبِي رُقَيَّةَ تَمِيمِ بْنِ أَوْسٍ الدَّارِيِّ رَضِيَ اللَّهُ عَنْهُ أَنَّ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «الدِّينُ النَّصِيحَةُ» قُلْنَا: لِمَنْ؟ قَالَ: «لِلهِ وَلِكِتَابِهِ وَلِرَسُولِهِ وَلِأَئِمَّةِ الْمُسْلِمِينَ وَعَامَّتِهِمْ».</t>
   </si>
   <si>
     <t>Abú Ruqajja Tamím Ibn Aus Ad-Dárí (ať je s ním Bůh spokojen) vyprávěl, že Prorok (ať mu Bůh žehná a dá mír) řekl: „Náboženství je přát si a konat dobro pro druhého (nasíha).” Zeptali se: „Pro koho?" Odpověděl: „Pro Boha, Jeho knihu a Jeho posla, pro vůdce muslimů i pro obyčejné muslimy.”</t>
   </si>
   <si>
     <t>أَخبَرَ النبيُّ صلى الله عليه وسلم بأنَّ الدين قائمٌ على الإخلاص والصدق، حتى يؤدَّى كما أوجب الله، كاملًا دون تقصير أو غش.
 فقيل للنبي صلى الله عليه وسلم: لمن تكون النصيحة؟ فقال:
 أولًا: النصيحة لله سبحانه وتعالى: بإخلاص العمل له، وعدم الإشراك به، وأن نؤمن بربوبيته وألوهيته وأسمائه وصفاته، وتعظيم أمره، والدعوة إلى الإيمان به.
 ثانيًا: النصيحة لكتابه وهو القرآن الكريم: بأن نعتقد أنه كلامُه، وآخِرُ كتبِه، وأنه ناسخ لجميع الشرائع قبله، ونعظِّمه، ونتلوه حق تلاوته، ونعمل بمُحْكَمِه، ونسلم بمتشابهه، ونَذُبُّ عن تأويل المُحرِّفين له، ونعتبر بمواعظه، وننشر علومه، وندعو إليه.
 ثالثًا: النصيحة لرسوله محمد صلى الله عليه وسلم: بأن نعتقدَ أنه آخِرُ الرسل، ونصدِّقَه فيما جاء به، ونَمتَثِلَ أمرَه، ونجتنبَ نهيَه، وأن لا نتعبدَ لله إلا بما جاء به، ونُعظِّمَ حقَّه، ونوقرَه، ونَبُثَّ دعوته، ونَنشُرَ شريعتَه، ونَنفيَ التُّهَمَ عنه.
 رابعًا: النصيحة لأئمة المسلمين: بمعاونتهم على الحق، وعدم منازعتهم الأمر، والسمع والطاعة لهم في طاعة الله.
 خامسًا: النصيحة للمسلمين: بالإحسان إليهم ودعوتهم، وكَفِّ الأذى عنهم، ومحبة الخير لهم، والتعاون معهم على البر والتقوى.</t>
   </si>
   <si>
     <t>Prorok (ať mu Bůh žehná a dá mír) řekl, že náboženství stojí na upřímnosti a konání věcí jen pro Boha, aby bylo vykonáno tak, jak ho Bůh nařídil, dokonale bez nedostatků nebo podvodu. A Prorokovi (ať mu Bůh žehná a dá mír) bylo řečeno: Pro koho má být rada? A on řekl: Za prvé: pro Boha Všemohoucího, a to tak, že všechny činy budou konat pouze pro Něj, aniž by k Němu přidružovali, a že budou věřit v jedinost Jeho panství, božství a vlastností a velebit Ho a vyzývat k víře v Něj. Za druhé: pro Jeho knihu, což je Vznešený Korán, a to tak, že budou věřit, že je to slovo Boží a Jeho poslední kniha, která zrušila všechna předešlá seslání, a budou ho mít v úctě, správně ho recitovat, řídit se jím, uznají i to, čemu v něm nerozumí, a odmítnou výklady těch, kteří ho překrucují. A budou si z něj brát ponaučení, rozšiřovat ho a vyzývat k jeho čtení. Za třetí: pro Jeho proroka Muhammada (ať mu Bůh žehná a dá mír), a to tak, že budou věřit, že je to poslední posel, a že budou věřit tomu, s čím přišel, poslouchat jeho příkazy, vyhýbat se tomu, co zakázal, uctívat Boha jen tím, s čím přišel, respektovat ho, šířit jeho výzvu a zákon a bránit ho před pomluvami. Za čtvrté: pro vůdce muslimů, a to tak, že jim budou pomáhat šířit pravdu, neodporovat jim a poslouchat je v tom, co je v souladu s Boží poslušností. Za páté: pro všechny obyčejné muslimy, a to tak, že se k nim budou dobře chovat, budou je chránit před ubližováním, budou si pro ně přát dobro a pomáhat jim k dobru a bohabojnosti.</t>
   </si>
   <si>
     <t>الأمر بالنصيحة للجميع. 
 عِظَم منزلة النصيحة من الدين. 
 اشتمال الدين على الاعتقادات والأقوال والأعمال. 
 من النصيحة تصفية النفس من الغش للمنصوح له وإرادة الخير له. 
 حسن تعليم الرسول صلى الله عليه وسلم حيث يذكر الشيء مُجملًا ثم يُفصّله. 
@@ -16775,53 +16765,50 @@
 النهي لم يرخص في ارتكاب شيء منه، والأمر قيد بالاستطاعة؛ لأن الترك مقدور والفعل يحتاج إلى قدرة على إيجاد الفعل المأمور به.
 النهي عن كثرة السؤال، قد قسم العلماء السؤال إلى قسمين: أحدهما: ما كان على وجه التعليم لما يحتاج إليه من أمر الدين، فهذا مأمور به ومن هذا النوع أسئلة الصحابة. والثاني: ما كان على وجه التعنت والتكلف وهذا هو المنهي عنه.
 تحذير هذه الأمة من مخالفة نبيها، كما وقع في الأمم التي قبلها.
 المنهي عنه يشمل القليل والكثير؛ لأنه لا يتأتّى اجتنابه إلا باجتناب قليله وكثيره، فمثلًا: نهانا عن الرِّبا فيشمل قليله وكثيره.
 ترك الأسباب المفضية إلى المحرم؛ لأن ذلك من معنى الاجتناب.
 لا ينبغي للإنسان إذا سمع أمر الرسول صلى الله عليه وسلم أن يقول: هل هو واجب أم مستحبّ، بل عليه بالمبادرة إلى الفعل؛ لقوله: «فَأْتُوا مِنْهُ مَا استَطَعْتُمْ».
 كثرة المسائل سبب للهلاك ولا سيّما في الأمور التي لا يمكن الوصول إليها مثل المسائل الغيبية، وكيفية أحوال يوم القيامة، لا تكثر السؤال فيها فتهلك، وتكون متنطّعًا متعمّقًا.</t>
   </si>
   <si>
     <t>Tento hadíth je jedním z pravidel o vysvětlení povinnosti vykonání nařízeného a vyhnutí se zakázanému.
 V případě zákazu neexistuje nějaká výjimka něco z něj učinit, zatímco nařízení je omezené schopností, protože zanechání něčeho je člověk schopný, zatímco něco učinit je omezené schopností tento nařízený čin vykonat.
 Zákaz mnoha otázek; učenci rozdělili otázky na dvě skupiny: První: co je z důvodu učení se toho, co je potřebné pro náboženství, tyto otázky jsou povinné a takové otázky měli druhové Proroka. Druhá skupina: otázky z důvodu ztěžování věcí a tyto otázky jsou zakázané.
 Varování této obce před odporováním prorokům, tak jak se to stalo obcím před nimi.
 Zakázané zahrnuje málo i mnoho, protože vyhnutí se něčemu nemůže být jinak než vyhnutím se mála i mnoha, například byla nám zakázána lichva, což zahrnuje mnoho lichvy i málo.
 Zanechání příčin, které vedou k zakázanému, protože je to zahrnuto ve významu vyhnutí se.
 Pokud člověk slyší nějaké nařízení Posla Božího (ať mu Bůh žehná a dá mír), neměl by říkat: Je to povinné, nebo doporučené? Ale měl by hned spěchat s tím to vykonat na základě slov Proroka: „Vykonejte z něj tolik, kolik jste schopni."
 Mnoho otázek je příčinou zahubení a zvláště ve věcech, které člověk nemůže obsáhnout, jako otázky týkající se neviditelného a jaké to bude v soudný den, na ty by se člověk neměl příliš mnoho ptát, jinak zahyne a stane se tím, který přehání.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/cs/browse/hadith/66517</t>
   </si>
   <si>
     <t>إن الله طيب لا يقبل إلا طيبا، وإن الله أمر المؤمنين بما أمر به المرسلين</t>
   </si>
   <si>
-    <t>Abú Hurajra (ať je s ním Bůh spokojen) vyprávěl, že Posel Boží (ať mu Bůh žehná a dá mír) řekl:||„Věru, že Bůh je dobrý, a tak nepřijímá nic jiného než dobré, a věru, že Bůh nařídil věřícím to, co nařídil poslům, a Všemohoucí pravil: {Poslové, jezte z výtečných pokrmů a konejte zbožné skutky} a pravil: {Vy, kteří věříte, jezte z výtečných pokrmů, jež jsme vám uštědřili.} Pak zmínil muže na dlouhé cestě, rozcuchaného a špinavého, který zvedá ruce k nebesům (a říká): Ó Pane, Ó Pane! A jeho jídlo je zakázané, jeho pití je zakázané, jeho oblečení je zakázané a živí se zakázaným; jak by mu mohlo být odpovězeno (a jeho prosby vyplněny)?”</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إنَّ اللَّهَ طَيِّبٌ لَا يَقْبَلُ إلَّا طَيِّبًا، وَإِنَّ اللَّهَ أَمَرَ المُؤْمِنِينَ بِمَا أَمَرَ بِهِ المُرْسَلِينَ، فَقَالَ تَعَالَى: {يَا أَيُّهَا الرُّسُلُ كُلُوا مِنْ الطَّيِّبَاتِ وَاعْمَلُوا صَالِحًا}، وَقَالَ تَعَالَى: {يَا أَيُّهَا الَّذِينَ آمَنُوا كُلُوا مِنْ طَيِّبَاتِ مَا رَزَقْنَاكُمْ} ثُمَّ ذَكَرَ الرَّجُلَ، يُطِيلُ السَّفَرَ، أَشْعَثَ، أَغْبَرَ، يَمُدُّ يَدَيْهِ إلَى السَّمَاءِ: يَا رَبِّ! يَا رَبِّ! وَمَطْعَمُهُ حَرَامٌ، وَمَشْرَبُهُ حَرَامٌ، وَمَلْبَسُهُ حَرَامٌ، وَغُذِيَ بِالحَرَامِ، فَأَنَّى يُسْتَجَابُ لَذلك».</t>
   </si>
   <si>
     <t>Abú Hurajra (ať je s ním Bůh spokojen) vyprávěl, že Posel Boží (ať mu Bůh žehná a dá mír) řekl: „Věru, že Bůh je dobrý, a tak nepřijímá nic jiného než dobré, a věru, že Bůh nařídil věřícím to, co nařídil poslům, a Všemohoucí pravil: {Poslové, jezte z výtečných pokrmů a konejte zbožné skutky} a pravil: {Vy, kteří věříte, jezte z výtečných pokrmů, jež jsme vám uštědřili.} Pak zmínil muže na dlouhé cestě, rozcuchaného a špinavého, který zvedá ruce k nebesům (a říká): Ó Pane, Ó Pane! A jeho jídlo je zakázané, jeho pití je zakázané, jeho oblečení je zakázané a živí se zakázaným; jak by mu mohlo být odpovězeno (a jeho prosby vyplněny)?”</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الله طيب قُدُّوس مُنَزَّهٌ عن النقائص والعيوب ومُتَّصِف بالكَمَالات، ولا يقبل من الأعمال والأقوال والاعتقادات إلا ما كان طيبًا، وهو الخالص لله، الموافق لهدي النبي صلى الله عليه وسلم، ولا ينبغي أن يتقرب إلى الله إلا بذلك، ومن أعظم ما يَحصُل به طِيْبة الأعمال للمؤمن طِيْبُ مَطعَمِه، وأن يكون من حلال، فبذلك يَزكُو عملُه، ولذا أمر الله المؤمنين بالذي أمر به المرسلين من أكل الحلال وعمل الصالحات، فقال: {يَا أَيُّهَا الرُّسُلُ كُلُوا مِنَ الطَّيِّبَاتِ وَاعْمَلُوا صَالِحًا، إِنِّي بِمَا تَعْمَلُونَ عَلِيمٌ} وقال: {يَا أَيُّهَا الَّذِينَ آمَنُوا كُلُوا مِنْ طَيِّبَاتِ مَا رَزَقْنَاكُمْ}.
 ثم حَذَّرَ صلى الله عليه وسلم من أكل الحرام الذي يُفسِد العمل ويَمنع قبولَه مهما بَذل من أسباب القبول الظاهرة؛ منها:
 أولًا: إطالة السفر في وجوه الطاعات كحج وجهاد وصلة رحم وغير ذلك.
 ثانيًا: مُتفرِّق الشعر لعدم تمشيطه، مُتغيِّر لونه ولون ثيابه من التراب، فهو مضطر.
 ثالثًا: يرفع يديه إلى السماء بالدعاء.
 رابعًا: يتوسل إلى الله بأسمائه ويُلِحُّ في ذلك: يا رب يا رب!
 ومع هذه الأسباب لإجابة الدعاء لم يسمع له؛ وذلك لأن مَطعومَه ومشروبَه وملبوسَه حرام، وغذي بالحرام، فبعيد أن يستجاب لمن هذه صفته، وكيف يستجاب له؟!</t>
   </si>
   <si>
     <t>كمال الله عزّ وجل في ذاته، وصفاته، وأفعاله، وأحكامه.
 الأمر بإخلاص العمل لله عز وجل، والمتابعة للنبي صلى الله عليه وسلم.
 استعمال ما يُشجِّع على العمل، حيث قال النبي صلى الله عليه وسلم: "إِنَّ الله أَمَرَ المُؤمنينَ بِمَا أَمَرَ بِهِ المُرسَلِيْنَ"، فإذا علم المؤمن أن هذا من مأمورات المرسلين فإنه يتقوَّى ويتشجّع على الامتثال.
 من موانع استجابة الدعاء أكل الحرام.
 من أسباب إجابة الدعاء خمسة أشياء: أحدها: إطالة السفر لما فيه من الانكسار الذي هو من أعظم أسباب الإجابة، الثاني: حالة الإضطرار، الثالث: مَدُّ اليدين إلى السماء، الرابع: الإلحاح على الله بتكرير ذكر ربوبيته، وهو من أعظم ما يُطلَب به إجابة الدعاء، الخامس: إطابة المأكل والمشرب.
 أكل الحلال الطيِّب من الأسباب المُعينة للعمل الصالح.
 قال القاضي: الطيب ضد الخبيث، فإذا وصف به تعالى أريد به أنه مُنزَّه عن النقائص مُقدَّس عن الآفات، وإذا وُصِف به العبد مطلقًا أريد به أنه المُتعرِّي عن رذائل الأخلاق وقبائح الأعمال والمتحلي بأضداد ذلك، وإذا وُصف به الأموال أريد به كونه حلالًا من خيار الأموال.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/cs/browse/hadith/66518</t>
@@ -16832,53 +16819,50 @@
   <si>
     <t>„Zanech toho, o čem máš pochyby, pro to, o čem pochyby nemáš.”</t>
   </si>
   <si>
     <t>عَنْ أَبِي مُـحَمَّدٍ الحَسَنِ بْنِ عَلِيِّ بْنِ أَبِي طَالِبٍ - سِبْطِ رَسُولِ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ وَرَيْحَانَتِهِ-، قَالَ: حَفِظْتُ مِنْ رَسُولِ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «دَعْ مَا يَرِيبُك إلَى مَا لَا يَرِيبُكَ».</t>
   </si>
   <si>
     <t>Abú Muhammad Al-Hasan Ibn ‘Alí Ibn Abí Tálib - syn dcery Posla Božího (ať mu Bůh žehná a dá mír) a jeho radost - řekl: Zapamatoval jsem si od Posla Božího (ať mu Bůh žehná a dá mír): „Zanech toho, o čem máš pochyby, pro to, o čem pochyby nemáš.”</t>
   </si>
   <si>
     <t>أَمَرَ النبيُّ صلى الله عليه وسلم بِتَرْك ما تَشُكُّ فيه مِن الأقوال والأعمال أنه مَنهيٌّ عنه أو لا، أهو حرام أو حلال، إلى ما لا شَكَّ فيه مما تَيَقَّنت حُسْنَه وحِلَّه.</t>
   </si>
   <si>
     <t>Prorok (ať mu Bůh žehná a dá mír) nařídil zanechat ta slova a činy, o kterých má člověk pochyby, zda jsou zakázané nebo ne, zda je to harám nebo halál, pro to, o čem pochyby nemá a má jistotu, že to je dobré a povolené.</t>
   </si>
   <si>
     <t>رواه الترمذي والنسائي</t>
   </si>
   <si>
     <t>[رواه الترمذي والنسائي]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/cs/browse/hadith/66519</t>
   </si>
   <si>
-    <t>Abú Hamza Anas Ibn Málik (ať je s ním Bůh spokojen) - sluha Posla Božího (ať mu Bůh žehná a dá mír) - vyprávěl, že Prorok(ať mu Bůh žehná a dá mír) řekl:||„Nikdo z vás nebude skutečně věřit, dokud si nebude přát pro svého bratra totéž co pro sebe</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي حَمْزَةَ أَنَسِ بْنِ مَالِكٍ رَضِيَ اللَّهُ عَنْهُ -خَادِمِ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ- عَنْ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لاَ يُؤْمِنُ أَحَدُكُمْ، حَتَّى يُحِبَّ لِأَخِيهِ مَا يُحِبُّ لِنَفْسِهِ»</t>
   </si>
   <si>
     <t>Abú Hamza Anas Ibn Málik (ať je s ním Bůh spokojen) - sluha Posla Božího (ať mu Bůh žehná a dá mír) - vyprávěl, že Prorok(ať mu Bůh žehná a dá mír) řekl: „Nikdo z vás nebude skutečně věřit, dokud si nebude přát pro svého bratra totéž co pro sebe."</t>
   </si>
   <si>
     <t>https://hadeethenc.com/cs/browse/hadith/66520</t>
   </si>
   <si>
     <t>„Bůh uložil se chovat dobře ke všemu,</t>
   </si>
   <si>
     <t>عَنْ أَبِي يَعْلَى شَدَّادِ بْنِ أَوْسٍ رَضِيَ اللَّهُ عَنْهُ عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ اللهَ كَتَبَ الْإِحْسَانَ عَلَى كُلِّ شَيْءٍ، فَإِذَا قَتَلْتُمْ فَأَحْسِنُوا القِتْلَةَ، وَإِذَا ذَبَحْتُمْ فَأَحْسِنُوا الذِّبْحَةَ، وَلْيُحِدَّ أَحَدُكُمْ شَفْرَتَهُ، وَلْيُرِحْ ذَبِيحَتَهُ».</t>
   </si>
   <si>
     <t>Abú Ja‘lá Šaddád Ibn Aws (ať je s ním Bůh spokojen) vyprávěl, že Posel Boží (ať mu Bůh žehná a dá mír) řekl: „Bůh uložil se chovat dobře ke všemu, a tak když zabíjíte, dělejte to dobře (tj. bezbolestně), a když podřezáváte, podřezávejte dobře - ať si každý z vás naostří nůž a uleví tomu, koho podřezává (tj. dobytku)."</t>
   </si>
   <si>
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم أن الله تعالى أوجبَ علينا الإحسانَ في كل الأشياء، والإحسان: هو مراقبة الله على الدوام، في عبادته وفي بذل الخير وكف الأذى عن المخلوقين، ومن ذلك الإحسان في القتل والذبح.
 فالإحسان في القتل عند القصاص: بأن يختار أسهلَ الطُّرُق وأخَفَّها وأسرعَها زهوقًا للمقتول.
 والإحسان في الذبح عند الذكاة: بأن يرفق بالبهيمة بإحداد الآلة، وألّا تُحَدَّ أمام الذبيحة وهي تنظر إليها، وألَّا تُذبح وهناك من الماشية ما ينظر إليها.</t>
   </si>
   <si>
     <t>رحمة الله عزّ وجل ولطفه بالخلق.
 إحسان القتل والذبح بأن يكون على الوجه المشروع.
@@ -16914,108 +16898,99 @@
   <si>
     <t>Ibn ‘Abbás (ať je s ním Bůh spokojen) vyprávěl, že jednou, když byl malý, seděl na jízdním zvířeti za Prorokem (ať mu Bůh žehná a dá mír) a ten mu řekl: Naučím tě nějaké věci, kterými ti Bůh prospěje: Chraň se Boha tím, že budeš dodržovat Jeho nařízení a zákazy tak, že tě Bůh vždy nalezne poslušného, přibližujícího se k Němu dobrými skutky a nenalezne tě hřešícího. A když to budeš dodržovat, tvá odměna bude, že tě Bůh ochrání od všeho špatného na tomto i v budoucím světě a pomůže ti ve všem, co pro tebe bude důležité. A pokud o něco žádáš, žádej pouze Boha, protože On jediný odpovídá těm, kteří žádají. A pokud potřebuješ pomoc, nepros o ni nikoho jiného než Boha. A měj jistotu v tom, že pokud se celý svět spojí, aby ti něčím prospěl, nemůže ti prospět ničím jiným, než co ti Bůh již určil. A pokud se spojí, aby ti ublížil, nemůže ti ublížit ničím jiným než tím, co ti Bůh už určil. A že toto je věc, kterou Bůh určil podle Svojí moudrosti a vědění a nelze změnit to, co Bůh určil. A že pro toho, kdo se chrání Boha tím, že dodržuje Jeho příkazy a vyhýbá se Jeho zákazům, je Bůh před Svým služebníkem a ví, co potřebuje, a pomáhá mu. A když člověk poslouchá Boha v čase dostatku, Bůh mu dá ulehčení a východisko v čase nouze, a tak by měl každý člověk být spokojený s tím, co mu Bůh určil, ať je to dobré nebo špatné. A když přijdou těžkosti a zkoušky, měl by být trpělivý, protože trpělivost je klíčem k úspěchu a když se nakupí velké těžkosti, přijde od Boha východisko a úspěch a Bůh zakončuje těžkosti ulehčením a úlevou.</t>
   </si>
   <si>
     <t>أهمية تعليم الصغار والأطفال أمورَ الدين من التوحيد والآداب وغير ذلك.
 الجزاء من جنس العمل.
 الأمر بالاعتماد على الله، والتوكل عليه دون غيره، وهو نعم الوكيل.
 الإيمان بالقضاء والقدر والرضا به، وأن الله قدر كل شيء.
 من أضاع أمر الله فإن الله يُضَيِّعُه ولا يَحفظُه. 
 البشارة العظيمة أن الإنسان إذا أصابه العسر فلينتظر اليسر.
 تسلية العبد عند حصول المصيبة، وفوات المحبوب في قوله: «وَاعْلَم أن مَا أَصَابَكَ لَمْ يَكُن لِيُخطِئكَ، وَمَا أخطأَكَ لَمْ يَكُن لِيصيبَك» فالجملة الأولى تسلية في حصول المكروه، والثانية تسلية في فوات المحبوب.</t>
   </si>
   <si>
     <t>Důležitost učení mladých lidí a dětí věcí z náboženství, které se týkají tawhídu, výchovy a dalších věcí.
 Odměna i trest jsou stejným způsobem, jako byl skutek.
 Nařízení spoléhat se pouze na Boha, protože On je nejlepší ochránce.
 Víra v osud a spokojenost s ním a že Bůh určil každou věc.
 Toho, kdo opustil Boha (nedodržoval Jeho příkazy), Bůh taky opustí a nebude ho ochraňovat.
 Velká radostná zpráva, že když má člověk těžkosti, může očekávat ulehčení a úlevu.
 Útěcha člověka, když se mu stane nějaké neštěstí a ztratí někoho milovaného, ve slovech Proroka: „A věz, že cokoliv je ti předurčeno, ať špatné nebo dobré, se ti stane a cokoliv, co ti není určeno, se ti nestane.” A první věta je útěchou, když dojde k neštěstí, a druhá věta je útěchou, když člověk ztratí někoho milovaného.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/cs/browse/hadith/66522</t>
   </si>
   <si>
-    <t>Abú Mas‘úd ‘Uqba Ibn ‘Amru Al-Ansárí Al-Badrí (ať je s ním Bůh spokojen) vyprávěl: Posel Boží řekl:||„Věru, že to, co se dostalo k lidem ze slov prvního proroctví, je: pokud se nestydíš, učiň, co chceš.”</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي مَسْعُودٍ عُقْبَةَ بْنِ عَمْرٍو الأَنْصَارِيِّ البَدْرِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ: «إِنَّ مِمَّا أَدْرَكَ النَّاسُ مِنْ كَلاَمِ النُّبُوَّةِ الأُولَى: إِذَا لَمْ تَسْتَحْيِ فَاصْنَعْ مَا شِئْتَ».</t>
   </si>
   <si>
     <t>Abú Mas‘úd ‘Uqba Ibn ‘Amru Al-Ansárí Al-Badrí (ať je s ním Bůh spokojen) vyprávěl: Posel Boží řekl: „Věru, že to, co se dostalo k lidem ze slov prvního proroctví, je: pokud se nestydíš, učiň, co chceš.”</t>
   </si>
   <si>
     <t>https://hadeethenc.com/cs/browse/hadith/66523</t>
   </si>
   <si>
-    <t>Abú ‘Amru - a říká se: Abú ‘Amra - Sufján Ibn ‘Abdulláh (ať je s ním Bůh spokojen) vyprávěl:||„Řekl jsem: „Posle Boží, řekni mi nějakou řeč v islámu, na kterou se nezeptám nikoho jiného než tebe." A on řekl: „Řekni: „Uvěřil jsem v Boha" a pak dodržuj (víru).”</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي عَمْرٍو- وَقِيلَ: أَبِي عَمْرَةَ-، سُفْيَانَ بْنِ عَبْدِ اللَّهِ رَضِيَ اللَّهُ عَنْهُ قَالَ: قُلْتُ: يَا رَسُولَ اللهِ، قُلْ لِي فِي الْإِسْلَامِ قَوْلًا لَا أَسْأَلُ عَنْهُ أَحَدًا غَيْرَكَ، قَالَ: «قُلْ: آمَنْتُ بِاللهِ، ثُمَّ اسْتَقِمْ».</t>
   </si>
   <si>
     <t>Abú ‘Amru - a říká se: Abú ‘Amra - Sufján Ibn ‘Abdulláh (ať je s ním Bůh spokojen) vyprávěl: „Řekl jsem: „Posle Boží, řekni mi nějakou řeč v islámu, na kterou se nezeptám nikoho jiného než tebe." A on řekl: „Řekni: „Uvěřil jsem v Boha" a pak dodržuj (víru).”"</t>
   </si>
   <si>
     <t>سَأَلَ الصحابيُّ سفيانُ بنِ عبدِ الله رضي الله عنه النبيَّ صلى الله عليه وسلم أنْ يُعَلِّمَه قولًا جامِعًا لمعاني الإسلام يَتَمَسَّكُ به ولا يَسأل عنه غيرَه؟ فقال له صلى الله عليه وسلم: قل: وَحَّدْتُ اللهَ، وآمنتُ أنه ربي وإلهي وخالقي ومعبودي الحق لا شريك له، ثم ينقاد لطاعة الله بأداء فرائض الله وترك محارم الله ويستمر عليها.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/cs/browse/hadith/66524</t>
   </si>
   <si>
     <t>أرأيت إذا صليت المكتوبات، وصمت رمضان، وأحللت الحلال، وحرمت الحرام</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَبْدِ اللَّهِ جَابِرِ بْنِ عَبْدِ اللَّهِ الْأَنْصَارِيِّ رَضِيَ اللَّهُ عَنْهُمَا: أَنَّ رَجُلًا سَأَلَ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقَالَ: أَرَأَيْتَ إِذَا صَلَّيْتُ المَكْتُوبَاتِ، وَصُمْتُ رَمَضَانَ، وَأَحْلَلْتُ الحَلَالَ، وَحَرَّمْتُ الحَرَامَ، وَلَمْ أَزِدْ عَلَى ذَلِكَ شَيْئًا، أَأَدْخُلُ الجَنَّةَ؟ قَالَ: «نَعَمْ».</t>
   </si>
   <si>
     <t>Abú ‘Abdulláh Džábir Ibn ‘Abdulláh Al-Ansárí (ať je s nimi Bůh spokojen) vyprávěl: Jeden muž se ptal Posla Božího (ať mu Bůh žehná a dá mír) a řekl: „Myslíš, že když se budu modlit povinné modlitby, postit se v ramadánu, povolovat, co je povolené, a zakazovat, co je zakázané, a nebudu dělat už nic navíc, přijdu do ráje?"  (Prorok) odpověděl: „Ano.”</t>
   </si>
   <si>
     <t>https://hadeethenc.com/cs/browse/hadith/66525</t>
   </si>
   <si>
     <t>الطهور شطر الإيمان، والحمد لله تملأ الميزان، وسبحان الله والحمد لله تملآن أو تملأ ما بين السماء والأرض</t>
   </si>
   <si>
     <t>„Očišťování je polovina víry, slova „chvála Bohu (alhamdulilláh)" naplní váhy, slova „sláva Bohu a chvála Bohu (subhánaAlláh wa-lhamdulilláh)" naplní, co je mezi nebesy a zemí,</t>
   </si>
   <si>
     <t>عَنْ أَبِي مَالِكٍ الحَارِثِ بْنِ عَاصِمٍ الأَشْعَرِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «الطُّهُورُ شَطْرُ الْإِيمَانِ، وَالْحَمْدُ لِلهِ تَمْلَأُ الْمِيزَانَ، وَسُبْحَانَ اللهِ وَالْحَمْدُ لِلهِ تَمْلَآنِ -أَوْ تَمْلَأُ- مَا بَيْنَ السَّمَاءِ وَالأَرْضِ، وَالصَّلَاةُ نُورٌ، وَالصَّدَقَةُ بُرْهَانٌ، وَالصَّبْرُ ضِيَاءٌ، وَالْقُرْآنُ حُجَّةٌ لَكَ أَوْ عَلَيْكَ، كُلُّ النَّاسِ يَغْدُو، فَبَايِعٌ نَفْسَهُ فَمُعْتِقُهَا أَوْ مُوبِقُهَا»</t>
   </si>
   <si>
     <t>Abú Málik Al-Hárith Ibn ‘Ásim Al-Aš‘arí (ať je s ním Bůh spokojen) vyprávěl, že Posel Boží (ať mu Bůh žehná a dá mír) řekl: „Očišťování je polovina víry, slova „chvála Bohu (alhamdulilláh)" naplní váhy, slova „sláva Bohu a chvála Bohu (subhánaAlláh wa-lhamdulilláh)" naplní, co je mezi nebesy a zemí, modlitba je světlo, almužna je důkaz, trpělivost je svit, Korán je důkaz pro tebe nebo proti tobě a všichni lidé usilují o svoji duši a buď ji osvobodí, nebo zahubí."</t>
   </si>
   <si>
     <t>يخبر النبي صلى الله عليه وسلم: أن طهارة الظاهر تكون بالوضوء والغسل وهي شرط في الصلاة. وأن قول: " الحمد لله تملا الميزان" وهو الثناء عليه سبحانه، ووصفه بصفات الكمال توزن يوم القيامة فتملأ ميزان الأعمال. وأن قول: "سبحان الله والحمد لله" وهو تنزيهه عن كل نَقْصٍ ووصفه بالكمال التام الذي يليق بجلاله مع محبته وتعظيمه تملأ ما بين السموات والأرض. وأن "الصلاة نور" للعبد في قلبه، وفي وجهه، وفي قبره، وفي حشره. وأن "الصدقة برهان" ودليل على صدق إيمان المؤمن، واختلافه عن المنافق الذي يمتنع منها لكونه لا يصدق بموعودها. وأن "الصبر ضياء" -وهو حبس النفس عن الجَزَع والتَّسَخُّط - نور يحصل معه حرارة وإحراق، كضياء الشمس؛ لأنه شاق ويحتاج إلى مجاهدة النفس وحبسها عما تهواه؛ فلا يزال صاحبه مستضيئًا مهتديًا مستمرًّا على الصواب. وهو صبر على طاعة الله، وعن معصيته، وصبر على المصائب وأنواع المكاره في الدنيا. وأن "القرآن حجة لك" بتلاوته والعمل به، أو "حجة عليك" بتركه دون عمل أو تلاوة. ثم أخبر صلى الله عليه وسلم أن كل الناس يسعون وينتشرون ويقومون من نومهم ويخرجون من بيوتهم لأعمالهم المختلفة، فمنهم من يستقيم على طاعة الله فيُعْتِق نفسَه من النار، ومنهم من ينحرف عن ذلك ويقع في المعاصي فيهلكها بدخولها النار.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/cs/browse/hadith/66526</t>
-  </si>
-[...1 lines deleted...]
-    <t>Abú Hurajra (ať je s ním Bůh spokojen) vyprávěl, že Posel Boží (ať mu Bůh žehná a dá mír) řekl:||„Za každý kloub se má dávat almužna, za každý den, kdy vyjde slunce. A když (člověk) usmíří dva, je to almužna, když pomůže člověku jízdním zvířetem, sveze ho nebo na něm veze jeho věci, je to almužna, dobré slovo je almužna, každý krok k modlitbě je almužna a odstranění škodlivých věcí z cesty je almužna.”</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «كُلُّ سُلَامَى مِنَ النَّاسِ عَلَيْهِ صَدَقَةٌ، كُلَّ يَوْمٍ تَطْلُعُ فِيهِ الشَّمْسُ تَعْدِلُ بَيْنَ الِاثْنَيْنِ صَدَقَةٌ، وَتُعِينُ الرَّجُلَ فِي دَابَّتِهِ فَتَحْمِلُهُ عَلَيْهَا أَوْ تَرْفَعُ لَهُ عَلَيْهَا مَتَاعَهُ صَدَقَةٌ، وَالكَلِمَةُ الطَّيِّبَةُ صَدَقَةٌ، وَكُلُّ خُطْوَةٍ تَمْشِيهَا إِلَى الصَّلَاةِ صَدَقَةٌ، وَتُمِيطُ الأَذَى عَنِ الطَّرِيقِ صَدَقَةٌ».</t>
   </si>
   <si>
     <t>Abú Hurajra (ať je s ním Bůh spokojen) vyprávěl, že Posel Boží (ať mu Bůh žehná a dá mír) řekl: „Za každý kloub se má dávat almužna, za každý den, kdy vyjde slunce. A když (člověk) usmíří dva, je to almužna, když pomůže člověku jízdním zvířetem, sveze ho nebo na něm veze jeho věci, je to almužna, dobré slovo je almužna, každý krok k modlitbě je almužna a odstranění škodlivých věcí z cesty je almužna.”</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ على كلِّ مسلم مُكلَّف كلّ يوم بعدد كل مفصل من مفاصل عظامه صدقة تطوع لله تعالى على سبيل الشكر له على العافية، وأن جعل عظامه مفاصل يتمكن بها من القبض والبسط، وأنّ تلك الصدقة تتأدّى بأعمال البر كلها ولا تتوقف على إعطاء مال، ومنها: عدلك وإصلاحك بيـن متخاصمين صدقةٌ، وفي إعانتك لعاجز في دابته فتحمله عليها أو ترفع له متاعه صدقةٌ، والكلمة الطيبة من ذكر ودعاء وسلام وغيرها صدقةٌ، وبكل خطوةٍ تمشيها إلى الصلاة صدقةٌ، وإزالة ما يُتَأذّى به عن الطريق صدقةٌ.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/cs/browse/hadith/66527</t>
   </si>
   <si>
     <t>أوصيكم بتقوى الله، والسمع والطاعة، وإن تأمر عليكم عبد، فإنه من يعش منكم بعدي فسيرى اختلافا كثيرا، فعليكم بسنتي وسنة الخلفاء الراشدين المهديين</t>
   </si>
   <si>
     <t>„Radím vám bát se Boha, poslouchat a být poslušnými (svých vládců), i kdyby se stal vaším vládcem otrok. A ten z vás, kdo bude žít po mně, uvidí mnoho rozbrojů a rozkolů, a tak se držte mé sunny a sunny pravověrných, správně vedených chalífů</t>
   </si>
   <si>
     <t>عَنْ أَبِي نَجِيحٍ العِرْبَاضِ بْنِ سَارِيَةَ رضي الله عنه قَالَ: وَعَظَنَا رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ مَوْعِظَةً وَجِلَتْ مِنْهَا القُلُوبُ، وَذَرَفَتْ مِنْهَا العُيُونُ، فَقُلْنَا: يَا رَسُولَ اللهِ! كَأَنَّهَا مَوْعِظَةُ مُوَدِّعٍ؛ فَأَوْصِنَا، قَالَ: «أُوصِيكُمْ بِتَقْوَى اللَّهِ، وَالسَّمْعِ وَالطَّاعَةِ، وَإِنْ تَأَمَّرَ عَلَيْكُمْ عَبْدٌ، فَإِنَّهُ مَنْ يَعِشْ مِنْكُمْ بَعْدِي فَسَيَرَى اخْتِلَافًا كَثِيرًا، فَعَلَيْكُمْ بِسُنَّتِي وَسُنَّةِ الخُلَفَاءِ الرَّاشِدِينَ المَهْدِيينَ، عَضُّوا عَلَيْهَا بِالنَّوَاجِذِ، وَإِيَّاكُمْ وَمُحْدَثَاتِ الأُمُورِ؛ فَإِنَّ كُلَّ بِدْعَةٍ ضَلَالَةٌ».</t>
   </si>
   <si>
     <t>Abú Nadžíh Al-‘Irbád Ibn Sárija (ať je s ním Bůh spokojen) vyprávěl: Posel Boží (ať mu Bůh žehná a dá mír) nám kázal takovým kázáním, při kterém se srdce třásla a oči ronily slzy, a tak jsme řekli: Posle Boží, jako by to bylo kázání na rozloučenou, dej nám nějakou radu, a on řekl: „Radím vám bát se Boha, poslouchat a být poslušnými (svých vládců), i kdyby se stal vaším vládcem otrok. A ten z vás, kdo bude žít po mně, uvidí mnoho rozbrojů a rozkolů, a tak se držte mé sunny a sunny pravověrných, správně vedených chalífů a držte se jí zuby a střezte se novot, protože každá novota je blouděním.”</t>
   </si>
@@ -17076,84 +17051,72 @@
   <si>
     <t>النهي عن المجازاة بأكثر من المِثْل.
 لم يأمر اللهُ عبادَه بشيء يضرُّهم.
 الحديث قاعدة في تحريم الضرر، والضرار بالقول أو بالفعل أو بالترك.
 من قواعد الشريعة: أن "الضرر يُزال"، فالشريعة لا تُقِرُّ الضرر، وتنكر الإضرار.</t>
   </si>
   <si>
     <t>Zákaz oplácet horším.
 Bůh nikdy nenařizuje Svým služebníkům škodlivé věci.
 Tento hadíth je pravidlem o zákazu škodit sobě a ostatním slovy i činy.
 Jedno z islámských pravidel zní: „Škoda se musí odstranit,” a proto islámský zákon (šarí’a) neschvaluje žádnou škodu a odmítá škodění.</t>
   </si>
   <si>
     <t>رواه ابن ماجه، والدارقطني، وغيرهما مسندًا</t>
   </si>
   <si>
     <t>[رواه ابن ماجه والدارقطني وغيرهما مسندًا]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/cs/browse/hadith/66531</t>
   </si>
   <si>
     <t>لو يعطى الناس بدعواهم لادعى رجال أموال قوم ودماءهم، لكن البينة على المدعى، واليمين على من أنكر</t>
   </si>
   <si>
-    <t>Ibn ‘Abbás (ať je s nimi Bůh spokojen) vyprávěl, že Posel Boží (ať mu Bůh žehná a dá mír) řekl:||„Kdyby bylo lidem dáno, co požadují, chtěli by majetky lidí i jejich krev (život), ale musí být důkaz pro žalobce a přísaha pro toho, kdo odmítá (žalovaného).”</t>
-[...1 lines deleted...]
-  <si>
     <t>عَن ابنِ عباسٍ رضي الله عنهما أنَّ رسولَ اللهِ صلي الله عليه وسلم قال: «لَو يُعطَى النّاسُ بدَعواهُم لادَّعَى رِجالٌ أموالَ قَومٍ ودِماءَهُم، لَكِنَّ البَيِّنَةَ على المُدَّعِى، واليَمينَ على مَن أنكَرَ».</t>
   </si>
   <si>
     <t>رواه البيهقي، وغيره هكذا، وبعضه في الصحيحين</t>
   </si>
   <si>
     <t>[رواه البيهقي وغيره هكذا وبعضه في الصحيحين]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/cs/browse/hadith/66532</t>
   </si>
   <si>
     <t>إن الله كتب الحسنات والسيئات، ثم بين ذلك</t>
   </si>
   <si>
     <t>„Věru, že Bůh určil dobré a špatné skutky a poté to vysvětlil (andělům)</t>
   </si>
   <si>
     <t>عَنْ ابْنِ عَبَّاسٍ رَضِيَ اللَّهُ عَنْهُمَا عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِيمَا يَرْوِي عَنْ رَبِّهِ تَبَارَكَ وَتَعَالَى، قَالَ: «إنَّ اللهَ كَتَبَ الحَسَنَاتِ وَالسَّيِّئَاتِ، ثُمَّ بَيَّنَ ذَلِكَ، فَمَنْ هَمَّ بِحَسَنَةٍ فَلَمْ يَعْمَلْهَا؛ كَتَبَهَا اللهُ عِنْدَهُ حَسَنَةً كَامِلَةً، وَإِنْ هَمَّ بِهَا فَعَمِلَهَا؛ كَتَبَهَا اللهُ عِنْدَهُ عَشْرَ حَسَنَاتٍ إلَى سَبْعِمِائَةِ ضِعْفٍ إلَى أَضْعَافٍ كَثِيرَةٍ، وَإِنْ هَمَّ بِسَيِّئَةٍ فَلَمْ يَعْمَلْهَا؛ كَتَبَهَا اللهُ عِنْدَهُ حَسَنَةً كَامِلَةً، وَإِنْ هَمَّ بِهَا فَعَمِلَهَا؛ كَتَبَهَا اللهُ سَيِّئَةً وَاحِدَةً».</t>
   </si>
   <si>
     <t>Ibn ‘Abbás (ať je s ním Bůh spokojen) vyprávěl, že Posel Boží (ať mu Bůh žehná a dá mír) řekl o tom, co vyprávěl od svého Požehnaného a Všemohoucího Pána: „Věru, že Bůh určil dobré a špatné skutky a poté to vysvětlil (andělům): Tomu, kdo se chystá udělat dobrý skutek, ale neudělá ho, Bůh zapíše celý tento dobrý skutek (jako by ho udělal), a pokud se ho chystá udělat a udělá ho, Bůh mu ho zapíše jako deset dobrých skutků až 700násobně či více. A když se chystá udělat špatný skutek, ale neudělá ho, Bůh mu zapíše jeden celý dobrý skutek, ale pokud ho bude chtít udělat a udělá ho, Bůh mu ho zapíše jako jeden špatný skutek."</t>
-  </si>
-[...7 lines deleted...]
-____</t>
   </si>
   <si>
     <t>رواه البخاري ومسلم في صحيحيهما بهذه الحروف</t>
   </si>
   <si>
     <t>[رواه البخاري ومسلم في صحيحيهما بهذه الحروف]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/cs/browse/hadith/66533</t>
   </si>
   <si>
     <t>إن الله تعالى قال: من عادى لي وليا فقد آذنته بالحرب، وما تقرب إلي عبدي بشيء أحب إلي مما افترضت عليه</t>
   </si>
   <si>
     <t>„Věru, že Všemohoucí Bůh pravil: Proti tomu, kdo škodí mému příteli (walí), jsem povolil válčit. Můj služebník se mi nepřiblíží ničím milovanějším než tím, co jsem mu nařídil jako povinnost</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَة رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُول اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إنَّ اللَّهَ تَعَالَى قَالَ: مَنْ عَادَى لِي وَلِيًّا فَقْد آذَنْتُهُ بِالحَرْبِ، وَمَا تَقَرَّبَ إلَيَّ عَبْدِي بِشَيْءٍ أَحَبَّ إلَيَّ مِمَّا افْتَرَضْتُ عَلَيْهِ، وما يَزَالُ عَبْدِي يَتَقَرَّبُ إلَيَّ بِالنَّوَافِلِ حَتَّى أُحِبَّهُ، فَإِذَا أَحْبَبْتُهُ كُنْتُ سَمْعَهُ الَّذِي يَسْمَعُ بِهِ، وَبَصَرَهُ الَّذِي يُبْصِرُ بِهِ، وَيَدَهُ الَّتِي يَبْطِشُ بِهَا، وَرِجْلَهُ الَّتِي يَمْشِي بِهَا، وَإِنْ سَأَلَنِي لَأُعْطِيَنَّهُ، وَلَئِنْ اسْتَعَاذَنِي لَأُعِيذَنَّهُ».</t>
   </si>
   <si>
     <t>Abú Hurajra (ať je s ním Bůh spokojen) vyprávěl, že Posel Boží (ať mu Bůh žehná a dá mír) řekl: „Věru, že Všemohoucí Bůh pravil: Proti tomu, kdo škodí mému příteli (walí), jsem povolil válčit. Můj služebník se mi nepřiblíží ničím milovanějším než tím, co jsem mu nařídil jako povinnost. Můj služebník se mi nepřestane přibližovat doporučenými věcmi, dokud ho nebudu milovat. A když ho budu milovat, budu jeho sluchem, kterým slyší, zrakem, kterým vidí, rukou, kterou sahá, a nohou, kterou chodí, když mě požádá, dám mu, a když se dá pod mou ochranu, ochráním ho.”</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم في الحديثِ القُدْسِيِّ أنَّ الله عز وجل قال: مَن آذى وَليًّا من أوليائي وأغضبَه وأبغضَه فقد أَعْلمتُه وأعلنتُ له العداوة.
 والوليُّ هو: المؤمنُ التَّقي، وعلى قدر ما للعبد من الإيمان والتقوى يكون نصيبُه من ولاية الله. وما تقرَّب المسلم إلى ربِّه بشيء أحب إليه مما افترضه وأوجبه عليه من فعل الطاعات وترك المحرمات، وما يزال المسلم يتقرّب إلى ربه بالنوافل مع الفرائض؛ حتى ينال محبة الله. فإذا أحبه الله كان الله مُسددًا له في هذه الأعضاء الأربعة:
@@ -17236,53 +17199,50 @@
   </si>
   <si>
     <t>Abú Músá Al-Aš‘arí (ať je s ním Bůh spokojen) vyprávěl, že ho Prorok (ať mu Bůh žehná a dá mír) vyslal do Jemenu a on se ho zeptal na nápoje, které se tam vyrábí, zda jsou zakázané? A Prorok (ať mu Bůh žehná a dá mír) se na ně zeptal. A Abú Músá (ať je s ním Bůh spokojen) odpověděl: Je to al-bit‘, víno z medu, a al-mizr, víno z ječmene. A Prorok (ať mu Bůh žehná a dá mír), kterému byla dána jasná a stručná mluva řekl: „Vše, co způsobuje opilost, je zakázané.”</t>
   </si>
   <si>
     <t>النبيذ: هو الماء الذي يلقى فيه التمر أو العسل أو الشعير ونحوها؛ فيكتسب منها طعمًا ومذاقًا حلوًا، وقد يتخمر بعد ذلك ويصبح مسكرًا.
 الحديث قاعدة في تحريم جميع أنواع المسكرات كالخمر والحشيشة وغيرها.
 أهمية السؤال عن ما يحتاج إليه المسلم.
 كان أول ما حرمت الخمر عند حضور وقت الصلاة لما صلى بعض المهاجرين وقرأ في صلاته فخلط في قراءته؛ فنزل قوله تعالى: {يَا أَيُّهَا الَّذِينَ آمَنُوا لَا تَقْرَبُوا الصَّلَاةَ وَأَنْتُمْ سُكَارَى حَتَّى تَعْلَمُوا مَا تَقُولُونَ} [النساء: 43].  وكان منادي رسول الله صلى الله عليه وسلم ينادي: لا يقرب الصلاةَ سكران. ثم إن الله حرمها على الإطلاق بقوله: {يَا أَيُّهَا الَّذِينَ آمَنُوا إِنَّمَا الْخَمْرُ وَالْمَيْسِرُ وَالْأَنْصَابُ وَالْأَزْلَامُ رِجْسٌ مِنْ عَمَلِ الشَّيْطَانِ فَاجْتَنِبُوهُ لَعَلَّكُمْ تُفْلِحُونَ 90 إِنَّمَا يُرِيدُ الشَّيْطَانُ أَنْ يُوقِعَ بَيْنَكُمُ الْعَدَاوَةَ وَالْبَغْضَاءَ فِي الْخَمْرِ وَالْمَيْسِرِ وَيَصُدَّكُمْ عَنْ ذِكْرِ اللَّهِ وَعَنِ الصَّلَاةِ فَهَلْ أَنْتُمْ مُنْتَهُونَ} [المائدة: 90، 91].
 أن الله تعالى حرَّم الخمر لما تشتمل عليه من الأضرار والمفاسد العظيمة.
 العبرة في التحريم وجود صفة الإسكار؛ فإذا اتصف النبيذ بالإسكار فهو محرم، وإذا لم يتصف بالإسكار فهو مباح.</t>
   </si>
   <si>
     <t>Víno je voda, do které se dají datle, med, ječmen nebo něco jiného, z čehož pak dostane příchuť a sladkou chuť, a může poté zkvasit a stát se opojným.
 Tento hadíth je pravidlem v zákazu všech věcí, které způsobují opilost a zatemňují mysl, jako víno a jiné věci.
 Důležitost ptaní se na věci, které muslim potřebuje.
 Nejdříve bylo víno zakázané, když přišel čas modlitby, protože část al-muhádžirún (emigrantů) se modlili a spletli se v tom, co četli při modlitbě, a proto byla seslána Boží slova: {Vy, kteří věříte! Nepřibližujte se k modlitbě, jste-li opilí, dokud nebudete vědět, co říkáte} [Ženy: 43]. A Prorokův vyvolávač vyvolával: Ať se opilý nepřibližuje k modlitbě. A poté ho Bůh zakázal úplně ve Svých slovech: {Vy, kteří věříte! Víno, hra majsir, obětní kameny a vrhání losů šípy jsou věru věci hnusné z díla satanova. Vystříhejte se toho, abyste byli blažení. (91) Satan chce mezi vámi podnítit pomocí vína a hry majsiru nepřátelství a nenávist a odvést vás od vzývání Boha a od modlitby. Přestanete s tím tedy?} [Prostřený stůl: 90-91].
 Bůh zakázal víno, protože je v něm mnoho škody a obrovské zlo.
 Důvodem zákazu je působení opilosti, a tak pokud víno způsobuje opilost, je zakázané, ale pokud ji nezpůsobuje (v případě, že se jedná pouze o šťávu), je povolené.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/cs/browse/hadith/66536</t>
   </si>
   <si>
     <t>أربع من كن فيه كان منافقا، وإن كانت خصلة منهن فيه كانت فيه خصلة من النفاق حتى يدعها: من إذا حدث كذب، وإذا وعد أخلف، وإذا خاصم فجر، وإذا عاهد غدر</t>
-  </si>
-[...1 lines deleted...]
-    <t>‘Abdulláh Ibn ‘Amru (ať je s nimi Bůh spokojen) vyprávěl, že Posel Boží (ať mu Bůh žehná a dá mír) řekl:||„Pokud má člověk tyto čtyři vlastnosti, je úplným pokrytcem, a pokud má jednu z nich, má v sobě část pokrytectví, dokud ji nezmění: ten, kdo když mluví, lže, když něco slíbí, nedodrží to, když se hádá, začne sprostě nadávat, a když se mu něco svěří, zradí</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بْنِ عَمْرٍو رضي الله عنهما قال: قال رَسولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَرْبَعٌ مَنْ كُنَّ فِيهِ كَانَ مُنَافِقًا، وَإِنْ كَانَتْ خَصْلَةٌ مِنْهُنَّ فِيهِ كَانَتْ فِيهِ خَصْلَةٌ مِنَ النِّفَاقِ حَتَّى يَدَعَهَا: مَنْ إِذَا حَدَّثَ كَذَبَ، وإِذَا وَعَدَ أَخْلَفَ، وإذَا خَاصَمَ فَجَرَ، وَإِذَا عَاهَدَ غَدَرَ».</t>
   </si>
   <si>
     <t>‘Abdulláh Ibn ‘Amru (ať je s nimi Bůh spokojen) vyprávěl, že Posel Boží (ať mu Bůh žehná a dá mír) řekl: „Pokud má člověk tyto čtyři vlastnosti, je úplným pokrytcem, a pokud má jednu z nich, má v sobě část pokrytectví, dokud ji nezmění: ten, kdo když mluví, lže, když něco slíbí, nedodrží to, když se hádá, začne sprostě nadávat, a když se mu něco svěří, zradí."</t>
   </si>
   <si>
     <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن أربعِ خِصال إذا اجتمعت في مسلم كان شديدَ الشَّبَهِ بالمنافقين بسبب هذه الخصال، وهذا فيمن كانت هذه الخصال غالبةً عليه، وأما من يَنْدُرُ فليس داخلًا فيه، وهي:
 الأولى: إذا حَدَّث تعمَّد الكذب وعدم الصدق في كلامه.
 الثانية: إذا عاهد عهدًا لم يُوْفِ به، وغَدَرَ بصاحبِه.
 الثالثة: إذا وَعَدَ وَعْدًا لم يَفِ به وأَخلَفَه.
 الرابعة: إذا تَخَاصَم وتَشَاجَرَ مع أحد كان خصامُه شديدًا، ومالَ عن الحق، واحتال في رده وإبطاله، وقال الباطلَ والكذبَ.
 فإنّ النفاق هو إظهار ما يُبطِنُ خلافَه، وهذا المعنى موجود في صاحب هذه الخصال، ويكون نفاقُه في حق مَن حَدَّثه، ووعدَه، وائتمنَه، وخاصمَه، وعاهدَه من الناس، لا أنه منافق في الإسلام فيظهره وهو يبطن الكفر، ومن كانت فيه خصلة من هذه الخصال؛ كان فيه صفة من النفاق حتى يَتْركَها.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/cs/browse/hadith/66537</t>
   </si>
   <si>
     <t>لو أنكم كنتم توكلون على الله حق توكله لرزقكم كما يرزق الطير تغدو خماصا وتروح بطانا</t>
   </si>
   <si>
     <t>„Kdybyste se byli spolehli na Boha správným spolehnutím, uštědřil by vám obživu stejně, jako ji uštědřuje ptákům: ráno vylétají s prázdnými břichy a večer se vrací s plnými</t>
   </si>
   <si>
@@ -38904,1356 +38864,1356 @@
       </c>
       <c r="K452" t="s">
         <v>4197</v>
       </c>
       <c r="L452" t="s">
         <v>26</v>
       </c>
       <c r="M452" t="s">
         <v>4198</v>
       </c>
       <c r="N452" t="s">
         <v>28</v>
       </c>
       <c r="O452" t="s">
         <v>4199</v>
       </c>
     </row>
     <row r="453" spans="1:15">
       <c r="A453">
         <v>66512</v>
       </c>
       <c r="B453" t="s">
         <v>3251</v>
       </c>
       <c r="C453" t="s">
+        <v>3252</v>
+      </c>
+      <c r="D453" t="s">
         <v>4200</v>
       </c>
-      <c r="D453" t="s">
+      <c r="E453" t="s">
         <v>4201</v>
       </c>
-      <c r="E453" t="s">
+      <c r="F453" t="s">
         <v>4202</v>
-      </c>
-[...1 lines deleted...]
-        <v>4203</v>
       </c>
       <c r="G453" t="s">
         <v>3256</v>
       </c>
       <c r="H453" t="s">
         <v>3257</v>
       </c>
       <c r="I453" t="s">
         <v>3258</v>
       </c>
       <c r="J453" t="s">
         <v>24</v>
       </c>
       <c r="K453" t="s">
+        <v>4203</v>
+      </c>
+      <c r="L453" t="s">
+        <v>26</v>
+      </c>
+      <c r="M453" t="s">
         <v>4204</v>
       </c>
-      <c r="L453" t="s">
-[...2 lines deleted...]
-      <c r="M453" t="s">
+      <c r="N453" t="s">
+        <v>28</v>
+      </c>
+      <c r="O453" t="s">
         <v>4205</v>
-      </c>
-[...4 lines deleted...]
-        <v>4206</v>
       </c>
     </row>
     <row r="454" spans="1:15">
       <c r="A454">
         <v>66513</v>
       </c>
       <c r="B454" t="s">
+        <v>4206</v>
+      </c>
+      <c r="C454" t="s">
         <v>4207</v>
       </c>
-      <c r="C454" t="s">
+      <c r="D454" t="s">
         <v>4208</v>
       </c>
-      <c r="D454" t="s">
+      <c r="E454" t="s">
         <v>4209</v>
       </c>
-      <c r="E454" t="s">
+      <c r="F454" t="s">
         <v>4210</v>
-      </c>
-[...1 lines deleted...]
-        <v>4211</v>
       </c>
       <c r="G454" t="s">
         <v>3585</v>
       </c>
       <c r="H454" t="s">
+        <v>4211</v>
+      </c>
+      <c r="I454" t="s">
         <v>4212</v>
       </c>
-      <c r="I454" t="s">
+      <c r="J454" t="s">
+        <v>24</v>
+      </c>
+      <c r="K454" t="s">
+        <v>4203</v>
+      </c>
+      <c r="L454" t="s">
+        <v>26</v>
+      </c>
+      <c r="M454" t="s">
+        <v>4204</v>
+      </c>
+      <c r="N454" t="s">
+        <v>28</v>
+      </c>
+      <c r="O454" t="s">
         <v>4213</v>
-      </c>
-[...16 lines deleted...]
-        <v>4214</v>
       </c>
     </row>
     <row r="455" spans="1:15">
       <c r="A455">
         <v>66514</v>
       </c>
       <c r="B455" t="s">
+        <v>4214</v>
+      </c>
+      <c r="C455" t="s">
         <v>4215</v>
       </c>
-      <c r="C455" t="s">
+      <c r="D455" t="s">
         <v>4216</v>
       </c>
-      <c r="D455" t="s">
+      <c r="E455" t="s">
         <v>4217</v>
-      </c>
-[...1 lines deleted...]
-        <v>4218</v>
       </c>
       <c r="F455" t="s">
         <v>1682</v>
       </c>
       <c r="G455" t="s">
         <v>1683</v>
       </c>
       <c r="H455" t="s">
+        <v>4218</v>
+      </c>
+      <c r="I455" t="s">
         <v>4219</v>
       </c>
-      <c r="I455" t="s">
+      <c r="J455" t="s">
+        <v>24</v>
+      </c>
+      <c r="K455" t="s">
+        <v>4203</v>
+      </c>
+      <c r="L455" t="s">
+        <v>26</v>
+      </c>
+      <c r="M455" t="s">
+        <v>4204</v>
+      </c>
+      <c r="N455" t="s">
+        <v>28</v>
+      </c>
+      <c r="O455" t="s">
         <v>4220</v>
-      </c>
-[...16 lines deleted...]
-        <v>4221</v>
       </c>
     </row>
     <row r="456" spans="1:15">
       <c r="A456">
         <v>66515</v>
       </c>
       <c r="B456" t="s">
+        <v>4221</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D456" t="s">
         <v>4222</v>
       </c>
-      <c r="C456" t="s">
+      <c r="E456" t="s">
         <v>4223</v>
       </c>
-      <c r="D456" t="s">
+      <c r="F456" t="s">
         <v>4224</v>
-      </c>
-[...4 lines deleted...]
-        <v>4226</v>
       </c>
       <c r="G456" t="s">
         <v>1457</v>
       </c>
       <c r="H456" t="s">
+        <v>4225</v>
+      </c>
+      <c r="I456" t="s">
+        <v>4226</v>
+      </c>
+      <c r="J456" t="s">
+        <v>24</v>
+      </c>
+      <c r="K456" t="s">
+        <v>4203</v>
+      </c>
+      <c r="L456" t="s">
+        <v>26</v>
+      </c>
+      <c r="M456" t="s">
+        <v>4204</v>
+      </c>
+      <c r="N456" t="s">
+        <v>28</v>
+      </c>
+      <c r="O456" t="s">
         <v>4227</v>
-      </c>
-[...19 lines deleted...]
-        <v>4229</v>
       </c>
     </row>
     <row r="457" spans="1:15">
       <c r="A457">
         <v>66516</v>
       </c>
       <c r="B457" t="s">
         <v>1434</v>
       </c>
       <c r="C457" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D457" t="s">
+        <v>4228</v>
+      </c>
+      <c r="E457" t="s">
+        <v>4229</v>
+      </c>
+      <c r="F457" t="s">
         <v>4230</v>
       </c>
-      <c r="D457" t="s">
+      <c r="G457" t="s">
         <v>4231</v>
       </c>
-      <c r="E457" t="s">
+      <c r="H457" t="s">
         <v>4232</v>
-      </c>
-[...7 lines deleted...]
-        <v>4235</v>
       </c>
       <c r="I457" t="s">
         <v>1441</v>
       </c>
       <c r="J457" t="s">
         <v>24</v>
       </c>
       <c r="K457" t="s">
         <v>170</v>
       </c>
       <c r="L457" t="s">
         <v>26</v>
       </c>
       <c r="M457" t="s">
         <v>171</v>
       </c>
       <c r="N457" t="s">
         <v>28</v>
       </c>
       <c r="O457" t="s">
-        <v>4236</v>
+        <v>4233</v>
       </c>
     </row>
     <row r="458" spans="1:15">
       <c r="A458">
         <v>66517</v>
       </c>
       <c r="B458" t="s">
+        <v>4234</v>
+      </c>
+      <c r="C458" t="s">
+        <v>4235</v>
+      </c>
+      <c r="D458" t="s">
+        <v>4236</v>
+      </c>
+      <c r="E458" t="s">
         <v>4237</v>
       </c>
-      <c r="C458" t="s">
+      <c r="F458" t="s">
         <v>4238</v>
       </c>
-      <c r="D458" t="s">
+      <c r="G458" t="s">
         <v>4239</v>
       </c>
-      <c r="E458" t="s">
+      <c r="H458" t="s">
         <v>4240</v>
       </c>
-      <c r="F458" t="s">
+      <c r="I458" t="s">
         <v>4241</v>
       </c>
-      <c r="G458" t="s">
+      <c r="J458" t="s">
+        <v>24</v>
+      </c>
+      <c r="K458" t="s">
+        <v>4203</v>
+      </c>
+      <c r="L458" t="s">
+        <v>26</v>
+      </c>
+      <c r="M458" t="s">
+        <v>4204</v>
+      </c>
+      <c r="N458" t="s">
+        <v>28</v>
+      </c>
+      <c r="O458" t="s">
         <v>4242</v>
-      </c>
-[...22 lines deleted...]
-        <v>4245</v>
       </c>
     </row>
     <row r="459" spans="1:15">
       <c r="A459">
         <v>66518</v>
       </c>
       <c r="B459" t="s">
+        <v>4243</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D459" t="s">
+        <v>4244</v>
+      </c>
+      <c r="E459" t="s">
+        <v>4245</v>
+      </c>
+      <c r="F459" t="s">
         <v>4246</v>
-      </c>
-[...10 lines deleted...]
-        <v>4250</v>
       </c>
       <c r="G459" t="s">
         <v>1466</v>
       </c>
       <c r="H459" t="s">
-        <v>4251</v>
+        <v>4247</v>
       </c>
       <c r="I459" t="s">
         <v>1468</v>
       </c>
       <c r="J459" t="s">
         <v>24</v>
       </c>
       <c r="K459" t="s">
         <v>170</v>
       </c>
       <c r="L459" t="s">
         <v>26</v>
       </c>
       <c r="M459" t="s">
         <v>171</v>
       </c>
       <c r="N459" t="s">
         <v>28</v>
       </c>
       <c r="O459" t="s">
-        <v>4252</v>
+        <v>4248</v>
       </c>
     </row>
     <row r="460" spans="1:15">
       <c r="A460">
         <v>66519</v>
       </c>
       <c r="B460" t="s">
+        <v>4249</v>
+      </c>
+      <c r="C460" t="s">
+        <v>4250</v>
+      </c>
+      <c r="D460" t="s">
+        <v>4251</v>
+      </c>
+      <c r="E460" t="s">
+        <v>4252</v>
+      </c>
+      <c r="F460" t="s">
         <v>4253</v>
       </c>
-      <c r="C460" t="s">
+      <c r="G460" t="s">
         <v>4254</v>
-      </c>
-[...10 lines deleted...]
-        <v>4258</v>
       </c>
       <c r="H460" t="s">
         <v>1557</v>
       </c>
       <c r="I460" t="s">
         <v>1558</v>
       </c>
       <c r="J460" t="s">
         <v>24</v>
       </c>
       <c r="K460" t="s">
-        <v>4259</v>
+        <v>4255</v>
       </c>
       <c r="L460" t="s">
         <v>26</v>
       </c>
       <c r="M460" t="s">
-        <v>4260</v>
+        <v>4256</v>
       </c>
       <c r="N460" t="s">
         <v>28</v>
       </c>
       <c r="O460" t="s">
-        <v>4261</v>
+        <v>4257</v>
       </c>
     </row>
     <row r="461" spans="1:15">
       <c r="A461">
         <v>66520</v>
       </c>
       <c r="B461" t="s">
         <v>1638</v>
       </c>
       <c r="C461" t="s">
-        <v>4262</v>
+        <v>1639</v>
       </c>
       <c r="D461" t="s">
-        <v>4263</v>
+        <v>4258</v>
       </c>
       <c r="E461" t="s">
-        <v>4264</v>
+        <v>4259</v>
       </c>
       <c r="F461" t="s">
         <v>1642</v>
       </c>
       <c r="G461" t="s">
         <v>1643</v>
       </c>
       <c r="H461" t="s">
         <v>1644</v>
       </c>
       <c r="I461" t="s">
         <v>1645</v>
       </c>
       <c r="J461" t="s">
         <v>24</v>
       </c>
       <c r="K461" t="s">
         <v>25</v>
       </c>
       <c r="L461" t="s">
         <v>26</v>
       </c>
       <c r="M461" t="s">
         <v>27</v>
       </c>
       <c r="N461" t="s">
         <v>28</v>
       </c>
       <c r="O461" t="s">
-        <v>4265</v>
+        <v>4260</v>
       </c>
     </row>
     <row r="462" spans="1:15">
       <c r="A462">
         <v>66521</v>
       </c>
       <c r="B462" t="s">
         <v>1479</v>
       </c>
       <c r="C462" t="s">
-        <v>4266</v>
+        <v>4261</v>
       </c>
       <c r="D462" t="s">
-        <v>4267</v>
+        <v>4262</v>
       </c>
       <c r="E462" t="s">
-        <v>4268</v>
+        <v>4263</v>
       </c>
       <c r="F462" t="s">
-        <v>4269</v>
+        <v>4264</v>
       </c>
       <c r="G462" t="s">
         <v>1484</v>
       </c>
       <c r="H462" t="s">
-        <v>4270</v>
+        <v>4265</v>
       </c>
       <c r="I462" t="s">
         <v>1486</v>
       </c>
       <c r="J462" t="s">
         <v>24</v>
       </c>
       <c r="K462" t="s">
         <v>170</v>
       </c>
       <c r="L462" t="s">
         <v>26</v>
       </c>
       <c r="M462" t="s">
         <v>171</v>
       </c>
       <c r="N462" t="s">
         <v>28</v>
       </c>
       <c r="O462" t="s">
-        <v>4271</v>
+        <v>4266</v>
       </c>
     </row>
     <row r="463" spans="1:15">
       <c r="A463">
         <v>66522</v>
       </c>
       <c r="B463" t="s">
+        <v>4267</v>
+      </c>
+      <c r="C463" t="s">
+        <v>4268</v>
+      </c>
+      <c r="D463" t="s">
+        <v>4269</v>
+      </c>
+      <c r="E463" t="s">
+        <v>4270</v>
+      </c>
+      <c r="F463" t="s">
+        <v>4271</v>
+      </c>
+      <c r="G463" t="s">
         <v>4272</v>
       </c>
-      <c r="C463" t="s">
+      <c r="H463" t="s">
         <v>4273</v>
       </c>
-      <c r="D463" t="s">
+      <c r="I463" t="s">
         <v>4274</v>
-      </c>
-[...13 lines deleted...]
-        <v>4279</v>
       </c>
       <c r="J463" t="s">
         <v>24</v>
       </c>
       <c r="K463" t="s">
         <v>4131</v>
       </c>
       <c r="L463" t="s">
         <v>26</v>
       </c>
       <c r="M463" t="s">
         <v>4132</v>
       </c>
       <c r="N463" t="s">
         <v>28</v>
       </c>
       <c r="O463" t="s">
-        <v>4280</v>
+        <v>4275</v>
       </c>
     </row>
     <row r="464" spans="1:15">
       <c r="A464">
         <v>66523</v>
       </c>
       <c r="B464" t="s">
         <v>1524</v>
       </c>
       <c r="C464" t="s">
-        <v>4281</v>
+        <v>1525</v>
       </c>
       <c r="D464" t="s">
-        <v>4282</v>
+        <v>4276</v>
       </c>
       <c r="E464" t="s">
-        <v>4283</v>
+        <v>4277</v>
       </c>
       <c r="F464" t="s">
         <v>1528</v>
       </c>
       <c r="G464" t="s">
         <v>1529</v>
       </c>
       <c r="H464" t="s">
         <v>1530</v>
       </c>
       <c r="I464" t="s">
         <v>1531</v>
       </c>
       <c r="J464" t="s">
         <v>24</v>
       </c>
       <c r="K464" t="s">
         <v>47</v>
       </c>
       <c r="L464" t="s">
         <v>26</v>
       </c>
       <c r="M464" t="s">
         <v>48</v>
       </c>
       <c r="N464" t="s">
         <v>28</v>
       </c>
       <c r="O464" t="s">
-        <v>4284</v>
+        <v>4278</v>
       </c>
     </row>
     <row r="465" spans="1:15">
       <c r="A465">
         <v>66524</v>
       </c>
       <c r="B465" t="s">
         <v>3421</v>
       </c>
       <c r="C465" t="s">
-        <v>4285</v>
+        <v>3422</v>
       </c>
       <c r="D465" t="s">
-        <v>4286</v>
+        <v>4279</v>
       </c>
       <c r="E465" t="s">
-        <v>4287</v>
+        <v>4280</v>
       </c>
       <c r="F465" t="s">
-        <v>4288</v>
+        <v>4281</v>
       </c>
       <c r="G465" t="s">
         <v>3426</v>
       </c>
       <c r="H465" t="s">
         <v>3427</v>
       </c>
       <c r="I465" t="s">
         <v>3428</v>
       </c>
       <c r="J465" t="s">
         <v>24</v>
       </c>
       <c r="K465" t="s">
         <v>170</v>
       </c>
       <c r="L465" t="s">
         <v>26</v>
       </c>
       <c r="M465" t="s">
         <v>171</v>
       </c>
       <c r="N465" t="s">
         <v>28</v>
       </c>
       <c r="O465" t="s">
-        <v>4289</v>
+        <v>4282</v>
       </c>
     </row>
     <row r="466" spans="1:15">
       <c r="A466">
         <v>66525</v>
       </c>
       <c r="B466" t="s">
-        <v>4290</v>
+        <v>4283</v>
       </c>
       <c r="C466" t="s">
         <v>3279</v>
       </c>
       <c r="D466" t="s">
-        <v>4291</v>
+        <v>4284</v>
       </c>
       <c r="E466" t="s">
-        <v>4292</v>
+        <v>4285</v>
       </c>
       <c r="F466" t="s">
         <v>3282</v>
       </c>
       <c r="G466" t="s">
         <v>3283</v>
       </c>
       <c r="H466" t="s">
         <v>3284</v>
       </c>
       <c r="I466" t="s">
         <v>3285</v>
       </c>
       <c r="J466" t="s">
         <v>24</v>
       </c>
       <c r="K466" t="s">
         <v>170</v>
       </c>
       <c r="L466" t="s">
         <v>26</v>
       </c>
       <c r="M466" t="s">
         <v>171</v>
       </c>
       <c r="N466" t="s">
         <v>28</v>
       </c>
       <c r="O466" t="s">
-        <v>4293</v>
+        <v>4286</v>
       </c>
     </row>
     <row r="467" spans="1:15">
       <c r="A467">
         <v>66526</v>
       </c>
       <c r="B467" t="s">
-        <v>4294</v>
+        <v>4287</v>
       </c>
       <c r="C467" t="s">
-        <v>4295</v>
+        <v>4288</v>
       </c>
       <c r="D467" t="s">
-        <v>4296</v>
+        <v>4289</v>
       </c>
       <c r="E467" t="s">
-        <v>4297</v>
+        <v>4290</v>
       </c>
       <c r="F467" t="s">
-        <v>4298</v>
+        <v>4291</v>
       </c>
       <c r="G467" t="s">
         <v>3292</v>
       </c>
       <c r="H467" t="s">
         <v>3293</v>
       </c>
       <c r="I467" t="s">
         <v>3294</v>
       </c>
       <c r="J467" t="s">
         <v>24</v>
       </c>
       <c r="K467" t="s">
         <v>170</v>
       </c>
       <c r="L467" t="s">
         <v>26</v>
       </c>
       <c r="M467" t="s">
         <v>171</v>
       </c>
       <c r="N467" t="s">
         <v>28</v>
       </c>
       <c r="O467" t="s">
-        <v>4299</v>
+        <v>4292</v>
       </c>
     </row>
     <row r="468" spans="1:15">
       <c r="A468">
         <v>66527</v>
       </c>
       <c r="B468" t="s">
         <v>1571</v>
       </c>
       <c r="C468" t="s">
-        <v>4300</v>
+        <v>1572</v>
       </c>
       <c r="D468" t="s">
-        <v>4301</v>
+        <v>4293</v>
       </c>
       <c r="E468" t="s">
-        <v>4302</v>
+        <v>4294</v>
       </c>
       <c r="F468" t="s">
-        <v>4303</v>
+        <v>4295</v>
       </c>
       <c r="G468" t="s">
         <v>1576</v>
       </c>
       <c r="H468" t="s">
         <v>1577</v>
       </c>
       <c r="I468" t="s">
         <v>1578</v>
       </c>
       <c r="J468" t="s">
         <v>24</v>
       </c>
       <c r="K468" t="s">
+        <v>4203</v>
+      </c>
+      <c r="L468" t="s">
+        <v>26</v>
+      </c>
+      <c r="M468" t="s">
         <v>4204</v>
       </c>
-      <c r="L468" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N468" t="s">
         <v>28</v>
       </c>
       <c r="O468" t="s">
-        <v>4304</v>
+        <v>4296</v>
       </c>
     </row>
     <row r="469" spans="1:15">
       <c r="A469">
         <v>66529</v>
       </c>
       <c r="B469" t="s">
-        <v>4305</v>
+        <v>4297</v>
       </c>
       <c r="C469" t="s">
-        <v>4306</v>
+        <v>4298</v>
       </c>
       <c r="D469" t="s">
-        <v>4307</v>
+        <v>4299</v>
       </c>
       <c r="E469" t="s">
-        <v>4308</v>
+        <v>4300</v>
       </c>
       <c r="F469" t="s">
-        <v>4309</v>
+        <v>4301</v>
       </c>
       <c r="G469" t="s">
         <v>3722</v>
       </c>
       <c r="H469" t="s">
         <v>3723</v>
       </c>
       <c r="I469" t="s">
         <v>3724</v>
       </c>
       <c r="J469" t="s">
         <v>24</v>
       </c>
       <c r="K469" t="s">
         <v>1951</v>
       </c>
       <c r="L469" t="s">
         <v>26</v>
       </c>
       <c r="M469" t="s">
         <v>1952</v>
       </c>
       <c r="N469" t="s">
         <v>28</v>
       </c>
       <c r="O469" t="s">
-        <v>4310</v>
+        <v>4302</v>
       </c>
     </row>
     <row r="470" spans="1:15">
       <c r="A470">
         <v>66530</v>
       </c>
       <c r="B470" t="s">
-        <v>4311</v>
+        <v>4303</v>
       </c>
       <c r="C470" t="s">
         <v>1397</v>
       </c>
       <c r="D470" t="s">
-        <v>4312</v>
+        <v>4304</v>
       </c>
       <c r="E470" t="s">
-        <v>4313</v>
+        <v>4305</v>
       </c>
       <c r="F470" t="s">
-        <v>4314</v>
+        <v>4306</v>
       </c>
       <c r="G470" t="s">
         <v>1401</v>
       </c>
       <c r="H470" t="s">
         <v>1402</v>
       </c>
       <c r="I470" t="s">
         <v>1403</v>
       </c>
       <c r="J470" t="s">
         <v>24</v>
       </c>
       <c r="K470" t="s">
         <v>1392</v>
       </c>
       <c r="L470" t="s">
         <v>26</v>
       </c>
       <c r="M470" t="s">
         <v>1394</v>
       </c>
       <c r="N470" t="s">
         <v>28</v>
       </c>
       <c r="O470" t="s">
-        <v>4315</v>
+        <v>4307</v>
       </c>
     </row>
     <row r="471" spans="1:15">
       <c r="A471">
         <v>66531</v>
       </c>
       <c r="B471" t="s">
-        <v>4316</v>
+        <v>4308</v>
       </c>
       <c r="C471" t="s">
-        <v>4317</v>
+        <v>4309</v>
       </c>
       <c r="D471" t="s">
-        <v>4318</v>
+        <v>4310</v>
       </c>
       <c r="E471" t="s">
-        <v>4319</v>
+        <v>4311</v>
       </c>
       <c r="F471" t="s">
-        <v>4320</v>
+        <v>4312</v>
       </c>
       <c r="G471" t="s">
-        <v>4321</v>
+        <v>4313</v>
       </c>
       <c r="H471" t="s">
-        <v>4322</v>
+        <v>4314</v>
       </c>
       <c r="I471" t="s">
-        <v>4323</v>
+        <v>4315</v>
       </c>
       <c r="J471" t="s">
         <v>441</v>
       </c>
       <c r="K471" t="s">
-        <v>4324</v>
+        <v>4316</v>
       </c>
       <c r="L471" t="s">
         <v>443</v>
       </c>
       <c r="M471" t="s">
-        <v>4325</v>
+        <v>4317</v>
       </c>
       <c r="N471" t="s">
         <v>28</v>
       </c>
       <c r="O471" t="s">
-        <v>4326</v>
+        <v>4318</v>
       </c>
     </row>
     <row r="472" spans="1:15">
       <c r="A472">
         <v>66532</v>
       </c>
       <c r="B472" t="s">
-        <v>4327</v>
+        <v>4319</v>
       </c>
       <c r="C472" t="s">
-        <v>4328</v>
+        <v>1657</v>
       </c>
       <c r="D472" t="s">
-        <v>4329</v>
+        <v>4320</v>
       </c>
       <c r="E472" t="s">
         <v>1659</v>
       </c>
       <c r="F472" t="s">
         <v>1660</v>
       </c>
       <c r="G472" t="s">
         <v>1661</v>
       </c>
       <c r="H472" t="s">
         <v>1662</v>
       </c>
       <c r="I472" t="s">
         <v>1663</v>
       </c>
       <c r="J472" t="s">
         <v>441</v>
       </c>
       <c r="K472" t="s">
-        <v>4330</v>
+        <v>4321</v>
       </c>
       <c r="L472" t="s">
         <v>443</v>
       </c>
       <c r="M472" t="s">
-        <v>4331</v>
+        <v>4322</v>
       </c>
       <c r="N472" t="s">
         <v>28</v>
       </c>
       <c r="O472" t="s">
-        <v>4332</v>
+        <v>4323</v>
       </c>
     </row>
     <row r="473" spans="1:15">
       <c r="A473">
         <v>66533</v>
       </c>
       <c r="B473" t="s">
-        <v>4333</v>
+        <v>4324</v>
       </c>
       <c r="C473" t="s">
-        <v>4334</v>
+        <v>4325</v>
       </c>
       <c r="D473" t="s">
-        <v>4335</v>
+        <v>4326</v>
       </c>
       <c r="E473" t="s">
-        <v>4336</v>
+        <v>4327</v>
       </c>
       <c r="F473" t="s">
         <v>1492</v>
       </c>
       <c r="G473" t="s">
         <v>1493</v>
       </c>
       <c r="H473" t="s">
         <v>1494</v>
       </c>
       <c r="I473" t="s">
-        <v>4337</v>
+        <v>1495</v>
       </c>
       <c r="J473" t="s">
         <v>24</v>
       </c>
       <c r="K473" t="s">
-        <v>4338</v>
+        <v>4328</v>
       </c>
       <c r="L473" t="s">
         <v>26</v>
       </c>
       <c r="M473" t="s">
-        <v>4339</v>
+        <v>4329</v>
       </c>
       <c r="N473" t="s">
         <v>28</v>
       </c>
       <c r="O473" t="s">
-        <v>4340</v>
+        <v>4330</v>
       </c>
     </row>
     <row r="474" spans="1:15">
       <c r="A474">
         <v>66534</v>
       </c>
       <c r="B474" t="s">
-        <v>4341</v>
+        <v>4331</v>
       </c>
       <c r="C474" t="s">
-        <v>4342</v>
+        <v>4332</v>
       </c>
       <c r="D474" t="s">
-        <v>4343</v>
+        <v>4333</v>
       </c>
       <c r="E474" t="s">
-        <v>4344</v>
+        <v>4334</v>
       </c>
       <c r="F474" t="s">
-        <v>4345</v>
+        <v>4335</v>
       </c>
       <c r="G474" t="s">
-        <v>4346</v>
+        <v>4336</v>
       </c>
       <c r="H474" t="s">
         <v>2672</v>
       </c>
       <c r="I474" t="s">
         <v>2673</v>
       </c>
       <c r="J474" t="s">
         <v>24</v>
       </c>
       <c r="K474" t="s">
         <v>47</v>
       </c>
       <c r="L474" t="s">
         <v>26</v>
       </c>
       <c r="M474" t="s">
         <v>48</v>
       </c>
       <c r="N474" t="s">
         <v>28</v>
       </c>
       <c r="O474" t="s">
-        <v>4347</v>
+        <v>4337</v>
       </c>
     </row>
     <row r="475" spans="1:15">
       <c r="A475">
         <v>66535</v>
       </c>
       <c r="B475" t="s">
+        <v>4338</v>
+      </c>
+      <c r="C475" t="s">
+        <v>4339</v>
+      </c>
+      <c r="D475" t="s">
+        <v>4340</v>
+      </c>
+      <c r="E475" t="s">
+        <v>4341</v>
+      </c>
+      <c r="F475" t="s">
+        <v>4342</v>
+      </c>
+      <c r="G475" t="s">
+        <v>4343</v>
+      </c>
+      <c r="H475" t="s">
+        <v>4344</v>
+      </c>
+      <c r="I475" t="s">
+        <v>4345</v>
+      </c>
+      <c r="J475" t="s">
+        <v>4346</v>
+      </c>
+      <c r="K475" t="s">
+        <v>4347</v>
+      </c>
+      <c r="L475" t="s">
         <v>4348</v>
       </c>
-      <c r="C475" t="s">
+      <c r="M475" t="s">
         <v>4349</v>
       </c>
-      <c r="D475" t="s">
+      <c r="N475" t="s">
+        <v>28</v>
+      </c>
+      <c r="O475" t="s">
         <v>4350</v>
-      </c>
-[...31 lines deleted...]
-        <v>4360</v>
       </c>
     </row>
     <row r="476" spans="1:15">
       <c r="A476">
         <v>66536</v>
       </c>
       <c r="B476" t="s">
-        <v>4361</v>
+        <v>4351</v>
       </c>
       <c r="C476" t="s">
-        <v>4362</v>
+        <v>4352</v>
       </c>
       <c r="D476" t="s">
-        <v>4363</v>
+        <v>4353</v>
       </c>
       <c r="E476" t="s">
-        <v>4364</v>
+        <v>4354</v>
       </c>
       <c r="F476" t="s">
-        <v>4365</v>
+        <v>4355</v>
       </c>
       <c r="G476" t="s">
-        <v>4366</v>
+        <v>4356</v>
       </c>
       <c r="H476" t="s">
-        <v>4367</v>
+        <v>4357</v>
       </c>
       <c r="I476" t="s">
-        <v>4368</v>
+        <v>4358</v>
       </c>
       <c r="J476" t="s">
         <v>24</v>
       </c>
       <c r="K476" t="s">
+        <v>4203</v>
+      </c>
+      <c r="L476" t="s">
+        <v>26</v>
+      </c>
+      <c r="M476" t="s">
         <v>4204</v>
       </c>
-      <c r="L476" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N476" t="s">
         <v>28</v>
       </c>
       <c r="O476" t="s">
-        <v>4369</v>
+        <v>4359</v>
       </c>
     </row>
     <row r="477" spans="1:15">
       <c r="A477">
         <v>66537</v>
       </c>
       <c r="B477" t="s">
-        <v>4370</v>
+        <v>4360</v>
       </c>
       <c r="C477" t="s">
-        <v>4371</v>
+        <v>4115</v>
       </c>
       <c r="D477" t="s">
-        <v>4372</v>
+        <v>4361</v>
       </c>
       <c r="E477" t="s">
-        <v>4373</v>
+        <v>4362</v>
       </c>
       <c r="F477" t="s">
-        <v>4374</v>
+        <v>4363</v>
       </c>
       <c r="G477" t="s">
         <v>4119</v>
       </c>
       <c r="H477" t="s">
         <v>4120</v>
       </c>
       <c r="I477" t="s">
         <v>4121</v>
       </c>
       <c r="J477" t="s">
         <v>24</v>
       </c>
       <c r="K477" t="s">
+        <v>4203</v>
+      </c>
+      <c r="L477" t="s">
+        <v>26</v>
+      </c>
+      <c r="M477" t="s">
         <v>4204</v>
       </c>
-      <c r="L477" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N477" t="s">
         <v>28</v>
       </c>
       <c r="O477" t="s">
-        <v>4375</v>
+        <v>4364</v>
       </c>
     </row>
     <row r="478" spans="1:15">
       <c r="A478">
         <v>66538</v>
       </c>
       <c r="B478" t="s">
-        <v>4376</v>
+        <v>4365</v>
       </c>
       <c r="C478" t="s">
-        <v>4377</v>
+        <v>4366</v>
       </c>
       <c r="D478" t="s">
-        <v>4378</v>
+        <v>4367</v>
       </c>
       <c r="E478" t="s">
-        <v>4379</v>
+        <v>4368</v>
       </c>
       <c r="F478" t="s">
-        <v>4380</v>
+        <v>4369</v>
       </c>
       <c r="G478" t="s">
         <v>1652</v>
       </c>
       <c r="H478" t="s">
         <v>1653</v>
       </c>
       <c r="I478" t="s">
         <v>1654</v>
       </c>
       <c r="J478" t="s">
         <v>24</v>
       </c>
       <c r="K478" t="s">
-        <v>4381</v>
+        <v>4370</v>
       </c>
       <c r="L478" t="s">
         <v>26</v>
       </c>
       <c r="M478" t="s">
-        <v>4382</v>
+        <v>4371</v>
       </c>
       <c r="N478" t="s">
         <v>28</v>
       </c>
       <c r="O478" t="s">
-        <v>4383</v>
+        <v>4372</v>
       </c>
     </row>
     <row r="479" spans="1:15">
       <c r="A479">
         <v>66540</v>
       </c>
       <c r="B479" t="s">
-        <v>4384</v>
+        <v>4373</v>
       </c>
       <c r="C479" t="s">
-        <v>4385</v>
+        <v>4374</v>
       </c>
       <c r="D479" t="s">
-        <v>4386</v>
+        <v>4375</v>
       </c>
       <c r="E479" t="s">
-        <v>4387</v>
+        <v>4376</v>
       </c>
       <c r="F479" t="s">
-        <v>4388</v>
+        <v>4377</v>
       </c>
       <c r="G479" t="s">
-        <v>4389</v>
+        <v>4378</v>
       </c>
       <c r="H479" t="s">
-        <v>4390</v>
+        <v>4379</v>
       </c>
       <c r="I479" t="s">
         <v>1432</v>
       </c>
       <c r="J479" t="s">
         <v>24</v>
       </c>
       <c r="K479" t="s">
-        <v>4391</v>
+        <v>4380</v>
       </c>
       <c r="L479" t="s">
         <v>26</v>
       </c>
       <c r="M479" t="s">
-        <v>4392</v>
+        <v>4381</v>
       </c>
       <c r="N479" t="s">
         <v>28</v>
       </c>
       <c r="O479" t="s">
-        <v>4393</v>
+        <v>4382</v>
       </c>
     </row>
     <row r="480" spans="1:15">
       <c r="A480">
         <v>66541</v>
       </c>
       <c r="B480" t="s">
         <v>1629</v>
       </c>
       <c r="C480" t="s">
-        <v>4394</v>
+        <v>4383</v>
       </c>
       <c r="D480" t="s">
-        <v>4395</v>
+        <v>4384</v>
       </c>
       <c r="E480" t="s">
-        <v>4396</v>
+        <v>4385</v>
       </c>
       <c r="F480" t="s">
-        <v>4397</v>
+        <v>4386</v>
       </c>
       <c r="G480" t="s">
         <v>1634</v>
       </c>
       <c r="H480" t="s">
         <v>1635</v>
       </c>
       <c r="I480" t="s">
         <v>1636</v>
       </c>
       <c r="J480" t="s">
         <v>24</v>
       </c>
       <c r="K480" t="s">
-        <v>4398</v>
+        <v>4387</v>
       </c>
       <c r="L480" t="s">
         <v>26</v>
       </c>
       <c r="M480" t="s">
-        <v>4399</v>
+        <v>4388</v>
       </c>
       <c r="N480" t="s">
         <v>28</v>
       </c>
       <c r="O480" t="s">
-        <v>4400</v>
+        <v>4389</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">