--- v1 (2025-11-24)
+++ v2 (2026-06-02)
@@ -18,52 +18,52 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1750">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Български
 # Source: https://hadeethenc.com/bg
-# Last update: 2025-11-12 00:01:58 (v1.7.0)
-# Check for updates: https://hadeethenc.com/en/check/bg/v1.7.0
+# Last update: 2026-05-10 17:41:05 (v1.8.0)
+# Check for updates: https://hadeethenc.com/en/check/bg/v1.8.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -3042,52 +3042,51 @@
   <si>
     <t>من قال: سبحان الله وبحمده، في يوم مائة مرة، حطت خطاياه وإن كانت مثل زبد البحر</t>
   </si>
   <si>
     <t>,,Който каже: ,,субханеллахи уе бихамдих" - сто пъти на ден, му се опрощават греховете дори да са колкото морската пяна</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «مَنْ قَالَ: سُبْحَانَ اللهِ وَبِحَمْدِهِ، فِي يَوْمٍ مِائَةَ مَرَّةٍ، حُطَّتْ خَطَايَاهُ وَإِنْ كَانَتْ مِثْلَ زَبَدِ الْبَحْرِ».</t>
   </si>
   <si>
     <t>От Ебу Хурейра /радийеллаху анху/ се предава, че Пратеника на Аллах ﷺ казва: ,,Който каже: ,,субханеллахи уе бихамдих" - сто пъти на ден, му се опрощават греховете дори да са колкото морската пяна".</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أنَّ مَن قال في يوم مائة مرة: «سبحان الله وبحمده»؛ مُحيتْ خطاياه وغُفِرت، ولو كانت كثيرة مثل الرَّغْوَة البيضاء التي تعلو البحر عند تَمَوُّجِه وهَيَجَانِه.</t>
   </si>
   <si>
     <t>Пророка ﷺ съобщава, че който каже сто пъти на ден: ,,субханеллахи уе бихамдих" му се изтриват и опрощават греховете дори да са многобройни, както е морската пяна, която се образува при удара на морските вълни.</t>
   </si>
   <si>
     <t>هذا الأجر يحصل لمن قالها في اليوم مُتَوالِيَة أو مُتَفَرِّقة.
 التسبيح: هو تنزيه الله عن النقص، والحمد:  وصفه بالكمال مع المحبة والتعظيم.
 المراد في الحديث تَكْفير صغائر الذنوب، وأمَّا الكبائر فلا بدَّ لها من توبة.</t>
   </si>
   <si>
     <t>Тази награда се печели от онзи, който изрече това в денонощието, независимо дали е последователно на един път, или периодично чрез прекъсване.
-Тесбихът (субханеллах) е: очистване на Аллах от недостатъци.
-Техмидът (елхамдулиллях) е: описанието Му чрез съвършенство, обич и възвеличаване.
+Тесбихът (субханеллах) е: очистване на Аллах от недостатъци. Техмидът (елхамдулиллях) е: описанието Му чрез съвършенство, обич и възвеличаване.
 Значението в хадиса е опрощението на малките грехове. Що се отнася до големите такива, за тях е задължително да се направи покаяние (теубе).</t>
   </si>
   <si>
     <t>https://hadeethenc.com/bg/browse/hadith/5516</t>
   </si>
   <si>
     <t>من قال: لا إله إلا الله وحده لا شريك له، له الملك وله الحمد وهو على كل شيء قدير، عشر مرار</t>
   </si>
   <si>
     <t>,,Който каже: ,,Ля иляхе иллеллаху уахдеху ля шерике лех, лехул мулку уе лехул хамду уе ху'уе аля кулли шей ин кадир" - десет пъти</t>
   </si>
   <si>
     <t>عن أبي أيوب رضي الله عنه عن النبي صلى الله عليه وسلم قال: «مَنْ قَالَ: لَا إِلَهَ إِلَّا اللهُ وَحْدَهُ لَا شَرِيكَ لَهُ، لَهُ الْمُلْكُ وَلَهُ الْحَمْدُ وَهُوَ عَلَى كُلِّ شَيْءٍ قَدِيرٌ، عَشْرَ مِرَارٍ كَانَ كَمَنْ أَعْتَقَ أَرْبَعَةَ أَنْفُسٍ مِنْ وَلَدِ إِسْمَاعِيلَ».</t>
   </si>
   <si>
     <t>От Ебу Ейюб /радийеллаху анху/ се предава, че Пророка ﷺ казва: ,,Който каже: ,,Ля иляхе иллеллаху уахдеху ля шерике лех, лехул мулку уе лехул хамду уе ху'уе аля кулли шей ин кадир" - десет пъти, все едно е освободил десет души от децата на Исмаил"</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ مَن قال: «لا إله إلا الله وحده لا شريك له، له الملك، وله الحمد، وهو على كل شيء قدير»، ومعناها: لا معبود بحق إلا الله وحده لا شريك له، وأنه سبحانه المُخْتَصُّ بالمُلْكِ التامّ، والمُستحق للثناء والمدح مع المحبة والتعظيم دون من سواه، وأنه قادر لا يُعجزه شيء. 
 فمَن كَرَّر هذا الذِّكْرَ العظيم في يوم عشر مرَّات؛ صار له من الأجر مثل أجر من أزال الرِّقِّ عن أربعة مماليك من ذُرِّيَّة إسماعيل بن إبراهيم عليهما الصلاة والسلام، وخَصَّ ذُريةَ إسماعيل عليه السلام؛ لأنهم أشرفُ من غيرهم.</t>
   </si>
   <si>
     <t>Пророка ﷺ съобщава, че който каже: ,,Ля иляхе иллеллаху уахдеху ля шерике лех, лехул мулку уе лехул хамду уе ху'уе аля кулли шей ин кадир", а значението му е: ,,Никой няма право да бъде обожествяван освен Аллах - Единствения, нямащ Той съдружници, и че Той - Пречистият, е единствения с абсолютната власт, който заслужава да бъде хвален и възхваляван, чрез обич и възвеличаване, че той е Способният и нищо не Му е непосилно". Който каже този велик зикр десет пъти на ден, получава награда като наградата на онзи, който е освободил от робство четири човека от потомството на Исмаил, син на Ибрахим /Алейхимас-саляту уес-селям/. Конкретизира потомството на Исмаил /алейхис-селям/, защото то е по-достойно от другите.</t>
   </si>
   <si>