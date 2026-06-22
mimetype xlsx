--- v2 (2026-06-02)
+++ v3 (2026-06-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1750">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1724">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Български
 # Source: https://hadeethenc.com/bg
 # Last update: 2026-05-10 17:41:05 (v1.8.0)
 # Check for updates: https://hadeethenc.com/en/check/bg/v1.8.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
@@ -6536,172 +6536,74 @@
     <t>طَلَبَ النبيُّ صلى الله عليه وسلم مِن عمِّه أبي طالب وهو في سكرات الموت أن ينطق بلا إله إلا الله ليشْفَع له بها يوم القيامة، ويشهد له بالإسلام، 
 فأبى أن ينطق بالشَّهادة خوفًا مِن أن تَسُبَّه قريش وتقول عنه: إنَّه أسلَم بسبب الخوف مِن الموت والضَّعْف! 
 فقال للنبي صلى الله عليه وسلم: لولا ذلك لَأدخلت السّرور على قلبك بقول الشَّهادة، وأبلغتك أُمنيتك حتى ترضى! 
 فأنزل الله تعالى الآية التي تدل على أن النبي صلى الله عليه وسلم لا يملك هداية التوفيق للإسلام، بل الله عز وجل وحده يُوفِّق من يشاء. 
 وأن النبي عليه الصلاة والسلام يهدي الخلق بالدلالة والبيان والإرشاد والدعوة إلى الصراط المستقيم.</t>
   </si>
   <si>
     <t>Пророка ﷺ поискал от чичо си Ебу Талиб, когато бил на смъртния си одър, да произнесе думите ,,Ля иляхе иллеллах", за да се застъпи за него чрез тях в Съдния ден и да бъде свидетел за исляма му. Но той отказал да изрече свидетелството от страх племето Курайш да не го ругаят и да кажат: ,,Той прие исляма, защото се уплаши от смъртта и защото е слаб." Казал на Пророка ﷺ: ,,Ако не беше това, щях да зарадвам сърцето ти, изричайки свидетелството и да изпълня желанието ти, за да си доволен. Тогава Аллах низпослава айета, който доказва, че Пророка ﷺ не притежава напътствието на сполуката към исляма, а единствено Великият Аллах дава сполуката, комуто пожелае. Пророка ﷺ напътства творенията чрез доказателства, пояснения, наставления и призив към правия път.</t>
   </si>
   <si>
     <t>الحق لا يُترك خوفًا من كلام الناس.
 النبي صلى الله عليه وسلم إنما يملك هداية الدلالة والإرشاد لا هداية التوفيق.
 مشروعية زيارة الكافر المريض لدعوته إلى الإسلام.
 حرص النبي صلى الله عليه وسلم على الدعوة إلى الله تعالى في كل الأحوال.</t>
   </si>
   <si>
     <t>Истината не се изоставя от страх какво ще кажат хората.
 Пророка ﷺ притежава напътствието на довода и насоката, а не напътствието на сполуката.
 Позволението за посещението на неверник, който е болен, за да бъде призован към исляма.
 Усърдието на Пророка ﷺ в призива му към Всевишния Аллах във всяко положение.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/bg/browse/hadith/65069</t>
   </si>
   <si>
-    <t>بني الإسلام على خمس</t>
-[...30 lines deleted...]
-  <si>
     <t>إن الحلال بين، وإن الحرام بين</t>
-  </si>
-[...1 lines deleted...]
-    <t>||,,Наистина позволеното (халал) е ясно и забраненото (харам) е ясно. Между тях има неясни неща, които много хора не ги знаят. Който се предпази от съмнителните неща, запазва религията и честта си. А който попадне в съмнителните неща, попада в забраненото като пастира, който пасе стадото си около забранената зона и едва не попада в нея. Всеки владетел има своя забранена зона. Забранената зона на Аллах са границите Му. В тялото има едно парче месо, ако то е здраво - цялото тяло е здраво, а когато се развали - цялото тяло се разваля. Да, това е сърцето!</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَبْدِ اللَّهِ النُّعْمَانِ بْنِ بَشِيرٍ رَضِيَ اللَّهُ عَنْهُ، قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم يَقُولُ: «إنَّ الحَلَالَ بَيِّنٌ، وَإِنَّ الحَرَامَ بَيِّنٌ، وَبَيْنَهُمَا مُشْتَبِهَاتٌ لَا يَعْلَمُهُنَّ كَثِيرٌ مِنَ النَّاسِ، فَمَنْ اتَّقَى الشُّبُهَاتِ اسْتَبْرَأَ لِدِينِهِ وَعِرْضِهِ، وَمَنْ وَقَعَ فِي الشُّبُهَاتِ وَقَعَ فِي الحَرَامِ، كَالرَّاعِي يَرْعَى حَوْلَ الحِمَى يُوشِكُ أَنْ يَرْتَعَ فِيهِ، أَلَا وَإِنَّ لِكُلِّ مَلِكٍ حِمًى، أَلَّا وَإِنَّ حِمَى اللَّهِ مَحَارِمُهُ، أَلَّا وَإِنَّ فِي الجَسَدِ مُضْغَةً إذَا صَلَحَتْ صَلَحَ الجَسَدُ كُلُّهُ، وَإذَا فَسَدَتْ فَسَدَ الجَسَدُ كُلُّهُ، أَلَا وَهِيَ القَلْبُ».</t>
   </si>
   <si>
     <t xml:space="preserve"> ,,Наистина позволеното (халал) е ясно и забраненото (харам) е ясно. Между тях има неясни неща, които много хора не ги знаят. Който се предпази от съмнителните неща, запазва религията и честта си. А който попадне в съмнителните неща, попада в забраненото като пастира, който пасе стадото си около забранената зона и едва не попада в нея. Всеки владетел има своя забранена зона. Забранената зона на Аллах са границите Му. В тялото има едно парче месо, ако то е здраво - цялото тяло е здраво, а когато се развали - цялото тяло се разваля. Да, това е сърцето!".</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم قاعدةً عامةً في الأشياء، وأنها تنقسم في الشريعة إلى ثلاثة أقسام: حَلال بَيِّن، وحرام بَيِّن، وأمور مشتبهات غير واضحة الحكم من حيث الحِلِّ والحُرْمة، لا يعلم حُكمَها كثير من الناس.
 فمَن ترك تلك الأشياء المشتبهة عليه سَلِم دينُه بالبُعد عن الوقوع في الحرام، وسَلِم له عِرضُه من كلام الناس بما يَعيبون عليه بسبب ارتكابه هذا المشتبه. ومَن لم يجتنب المشتبهات فقد عَرَّض نفسَه إما بالوقوع في الحرام، أو نيل الناس من عرضه. وضرب الرسول صلى الله عليه وسلم مثلًا ليُبيِّن حال من يرتكب الشبهات وأنه كالراعي يرعى ماشيتَه قُرْبَ أرضٍ قد حماها صاحبها، فتوشك ماشيةُ الراعي أن ترعى في هذا الحمى لقربها منه، فكذلك من يفعل ما فيه شبهة، فإنه بذلك يقترب من الحرام فيوشك أن يقع فيه. وبعدها أخبر النبي صلى الله عليه وسلم أن في الجسد مضغة (وهي القلب) يصلح الجسد بصلاحها، ويفسد بفسادها.</t>
   </si>
   <si>
     <t>الحديث قاعدة في اتقاء الشبهات.
 الترغيب في ترك المشتبِه، الذي لم يَتبيّن حكمُه.</t>
   </si>
   <si>
+    <t>رواه البخاري ومسلم</t>
+  </si>
+  <si>
+    <t>[رواه البخاري ومسلم]</t>
+  </si>
+  <si>
     <t>https://hadeethenc.com/bg/browse/hadith/66515</t>
-  </si>
-[...67 lines deleted...]
-    <t>https://hadeethenc.com/bg/browse/hadith/66524</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -7004,51 +6906,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O188"/>
+  <dimension ref="A1:O184"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -15573,281 +15475,90 @@
       </c>
       <c r="I183" t="s">
         <v>1714</v>
       </c>
       <c r="J183" t="s">
         <v>24</v>
       </c>
       <c r="K183" t="s">
         <v>78</v>
       </c>
       <c r="L183" t="s">
         <v>26</v>
       </c>
       <c r="M183" t="s">
         <v>79</v>
       </c>
       <c r="N183" t="s">
         <v>28</v>
       </c>
       <c r="O183" t="s">
         <v>1715</v>
       </c>
     </row>
     <row r="184" spans="1:15">
       <c r="A184">
-        <v>66512</v>
+        <v>66515</v>
       </c>
       <c r="B184" t="s">
         <v>1716</v>
       </c>
       <c r="C184" t="s">
+        <v>384</v>
+      </c>
+      <c r="D184" t="s">
         <v>1717</v>
       </c>
-      <c r="D184" t="s">
+      <c r="E184" t="s">
         <v>1718</v>
       </c>
-      <c r="E184" t="s">
+      <c r="F184" t="s">
         <v>1719</v>
       </c>
-      <c r="F184" t="s">
+      <c r="G184" t="s">
+        <v>388</v>
+      </c>
+      <c r="H184" t="s">
         <v>1720</v>
       </c>
-      <c r="G184" t="s">
-[...2 lines deleted...]
-      <c r="H184" t="s">
+      <c r="J184" t="s">
+        <v>24</v>
+      </c>
+      <c r="K184" t="s">
         <v>1721</v>
       </c>
-      <c r="I184" t="s">
+      <c r="L184" t="s">
+        <v>26</v>
+      </c>
+      <c r="M184" t="s">
         <v>1722</v>
       </c>
-      <c r="J184" t="s">
-[...2 lines deleted...]
-      <c r="K184" t="s">
+      <c r="N184" t="s">
+        <v>28</v>
+      </c>
+      <c r="O184" t="s">
         <v>1723</v>
-      </c>
-[...198 lines deleted...]
-        <v>1749</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">