--- v3 (2026-02-21)
+++ v4 (2026-06-03)
@@ -12,58 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4373">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4362">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Azərbaycan
 # Source: https://hadeethenc.com/az
-# Last update: 2026-02-01 15:07:17 (v1.30.0)
-# Check for updates: https://hadeethenc.com/en/check/az/v1.30.0
+# Last update: 2026-05-10 17:40:49 (v1.31.0)
+# Check for updates: https://hadeethenc.com/en/check/az/v1.31.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -1029,51 +1029,51 @@
     <t>Əbu Səid Əl-Xudridən (Allah ondan razı olsun) Peyğəmbərin (Allahın salavatı və salamı onun üzərinə olsun) belə buyurduğu rəvayət edilir: "Ən böyük cihadlardan biri, zalım hökmdar qarşısında ədaləti söyləməkdir”.</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ مِن أعظم وأنفع أنواع الجهاد في سبيل الله تعالى كلمةُ عدلٍ وحقٍّ عند سلطان أو أمير جائر ظالم؛ لأنه عمل بشعيرة الأمر بالمعروف والنهي عن المنكر، سواء كان بقول أو كتابة أو فعل أو غير ذلك مما تحصل به المصلحة وتندفع المفسدة.</t>
   </si>
   <si>
     <t>Peyğəmbər (Allahın salavatı və salamı onun üzərinə olsun) bəyan etmişdir ki, Uca Allah yolunda cihadın ən böyük və ən faydalı növlərindən biri ədalətsiz və zalım hökmdar və ya rəhbərin qarşısında ədalət və haqq sözünü deməkdir. Çünki o, istər sözlə, istər yazı ilə,  istər əməllə və ya məsləhətin əldə edildiyi, məfsədənin uzaqlaşdırıldığı hər hansı bir şeylə də olsa, yaxşılığı əmr edib pislikdən çəkindirmək şüarının yerinə yetirilməsidir.</t>
   </si>
   <si>
     <t>الأمر بالمعروف والنهي عن المنكر من الجهاد.
 نُصْحُ الحاكم من أعظم الجهاد، ولكن يجب أن يكون بعلم وحكمة وتثبت.
 قال الخطَّابي: وإِنَّما صار ذلك أفضل الجهاد؛ لأنّ من جاهَدَ العدوَّ كان مُتردِّدًا بين الرَّجاءِ والخوْفِ لا يدري هل يَغلِبُ أو يُغْلَبُ، وَصَاحِبُ السُّلطان مقهورٌ في يدِهِ فهو إذا قال الحقَّ وَأَمَرَهُ بِالمعروفِ فقد تَعَرَّضَ للتَّلَفِ، وَأَهْدَفَ نَفْسَهُ للهلاكِ، فصار ذلك أَفضل أنواع الجهادِ مِن أجلِ غَلَبَةِ الخوفِ، وقيل: إنما كان أفضل الجهاد؛ لأنَّ وليَّ الأمرِ لو أخَذَ بِكَلمَتِه لربَّما عمَّ النفعُ عددًا كبيرًا من الناسِ فتحصُلُ المصلحةُ.</t>
   </si>
   <si>
     <t>Yaxşılığı əmr edib və pislikdən çəkindirmək cihaddan sayılır .
 Hökmdara nəsihət etmək cihadın ən böyük növlərindəndir, lakin bunu elm, hikmət və məsləhətləşmə və dəqiqləşdirmədən sonra etmək lazımdır.
 Xəttabi demişdir: “Bu, ən üstün cihaddır, çünki düşmənə qarşı cihad edən qorxu ilə ümid arasında tərəddüd edir və bilmir ki, düşmənə qalib gələcək, yoxsa məğlub olacaq. Lakin hökmdar qarşısında olan kəs tamamilə onun ixtiyarındadır və əgər həqiqəti söyləsə və ona yaxşılığı əmr etsə, özünü həlak və ölüm təhlükəsinə atar. Beləliklə bu, qorxuya qalib gəlindiyi üçün ən yaxşı cihad növü olur. Həmçinin deyilir ki, bu ona görə ən yaxşı cihaddır ki, çünki əmr sahibi (hökmdar) onun sözünə qulaq assa, bu, çoxlu sayda insana fayda verə bilər və məsləhət hasil olar”.</t>
   </si>
   <si>
     <t>حسن لغيره</t>
   </si>
   <si>
     <t>رواه أبو داود والترمذي وابن ماجه وأحمد</t>
   </si>
   <si>
-    <t>[حسن لغيره]</t>
+    <t>[حسن  لغيره]</t>
   </si>
   <si>
     <t>[Əbu Davud, Ət-Tirmizi, İbn Məcə, Əhməd rəvayət ediblər]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/3045</t>
   </si>
   <si>
     <t>إن الدنيا حلوة خضرة، وإن الله مستخلفكم فيها، فينظر كيف تعملون، فاتقوا الدنيا واتقوا النساء</t>
   </si>
   <si>
     <t>Dünya şirin və valehedicidir. Həqiqətən, Allah sizi dünyaya varis təyin etmiş və ondan necə istifadə edəcəyinizə nəzarət edir. Dünyadan qorxun! Qadınlardan qorxun!</t>
   </si>
   <si>
     <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ الدُّنْيَا حُلْوَةٌ خَضِرَةٌ، وَإِنَّ اللهَ مُسْتَخْلِفُكُمْ فِيهَا، فَيَنْظُرُ كَيْفَ تَعْمَلُونَ، فَاتَّقُوا الدُّنْيَا وَاتَّقُوا النِّسَاءَ، فَإِنَّ أَوَّلَ فِتْنَةِ بَنِي إِسْرَائِيلَ كَانَتْ فِي النِّسَاءِ».</t>
   </si>
   <si>
     <t>Əbu Səid Əl-Xudridən (Allah ondan razı olsun) Peyğəmbərin (Allahın salavatı və salamı onun üzərinə olsun) belə buyurduğu rəvayət edilir: "Dünya şirin və valehedicidir. Həqiqətən, Allah sizi dünyaya varis təyin etmiş və ondan necə istifadə edəcəyinizə nəzarət edir. Dünyadan qorxun! Qadınlardan qorxun!. Həqiqətən İsrail oğullarının ilk dəfə azmaları (fitnəyə düşmələri) qadınlar səbəbindən olmuşdur”.</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ الدنيا حُلوةٌ في المذاق، خَضِرَةٌ في المَرْأَى، فيغتر الإنسان بها وينهمك فيها ويجعلها أكبرَ همه. 
 وأنَّ الله سبحانه وتعالى جعل بعضَنا يَخلُف بعضًا في هذه الحياة الدنيا، لينظر كيف نعمل، أفنقوم بطاعته، أم نعصيه؟ 
 ثم قال: احذروا أنْ يَخدَعَكم متاعُ الدنيا وزينتُها، فتحملكم على ترك ما أمركم الله به، والوقوع فيما نهاكم عنه. 
 ومن أعظم ما يجب الحذر منه من فتن الدنيا فتنة النساء، وأنها كانت أول فتنة وقع فيها بنو إسرائيل.</t>
   </si>
@@ -1461,52 +1461,51 @@
     <t>كانَ النبيُّ صلى الله عليه وسلم  يرفع يديه في ثلاثةِ مواضع من الصلاة إزاء أو مقابل المنكب الذي هو: مجمع عظم الكتف والعضد. 
 الموضع الأول: إذا افتتح الصلاة عند تكبيرة الإحرام. 
 الثاني: إذا كبّر للركوع. 
 الثالث: إذا رفع رأسه من الركوع وقال: سمع الله لمن حمده ربنا ولك الحمد.
 وكان لا يرفع يديه عند ابتداء السجود، ولا عند الرفع منه.</t>
   </si>
   <si>
     <t>Peyğəmbər (Allahın salavatı və salamı onun üzərinə olsun) namaz əsnasında üç yerdə əllərini  çiyin səviyyəsində  qaldırardı ki, bu da çiyin sümüyü ilə qol sümüyünün birləşdiyi yerdir.
 Birinci yer: Namaza ihram (açılış) təkbiri ilə başladıqda.
 İkincisi: Rukuya getmək üçün “Allahu Əkbər” dedikdə.
 Üçüncüsü: Rukudan başını qaldırdıqda və "Səmiəllahu limən həmidəh, Rabbənə və ləkəl-həmd" dedikdə.
 Nə səcdə etməyə başlayanda, nə də səcdədən qalxarkən əllərini qaldırmazdı.</t>
   </si>
   <si>
     <t>من حِكَم رفع اليدين في الصلاة أنها زينة للصلاة وتعظيم لله سبحانه.
 ثبت عنه صلى الله عليه وسلم رفع يديه في موضع رابع كما في رواية أبي حميد الساعدي عند أبي داود وغيره، وهو عند القيام من التشهد الأول في الصلاة الثلاثية والرباعية.
 ثبت عنه صلى الله عليه وسلم أيضًا أنه يرفع يديه حذو أذنيه دون لمس كما في رواية مالك بن الحويرث في الصحيحين: «أن رسول الله صلى الله عليه وسلم كان إذا كبر رفع يديه حتى يحاذي بهما أذنيه».
 الجمع بين التسميع والتحميد خاص بالإمام والمنفرد، أما المأموم فيقول: ربنا ولك الحمد.
 قول: "رَبَّنَا وَلَكَ الحَمْدُ" بعد الركوع صح عن النبي صلى الله عليه وسلم فيه أربع صيغ، وهذه واحدة منها، والأفضل أن يتتبع المرء هذه الصيغ ويأتي بهذا مرة، وهذه مرة.</t>
   </si>
   <si>
     <t>Namazda əlləri qaldırmağın hikmətlərindən biri, onun namazın bəzəyi olması və pak olan Allahın təzim edilməsidir.
 Əbu Davud və başqalarının Əbu Humeyd əs-Səididən nəql etdikləri rəvayətdə, Allah Rəsulunun (Allahın salavatı və salamı onun üzərinə olsun) əllərini  dördüncü yerdə  də qaldırması sabit olmuşdur. Bu isə üç və dörd rükətli namazlarda, birinci təşəhhüddən ayağa qalxdıqdadır.
 Həmçinin iki “Səhih”də (Buxari və Muslimin səhihləri) Malik bin Əl-Hüveyrisin nəql etdiyi rəvayətdə olduğu kimi, onun (Allahın salavatı və salamı onun üzərinə olsun) əllərini qulaqlarına toxunmadan, qulaqları səviyyəsində qaldırması sabit olub: “Allahın Rəsulu (Allahın salavatı və salamı onun üzərinə olsun) təkbir gətirdikdə əllərini qulaqları səviyyəsində olana qədər qaldırardı”.
 "Səmiəllahu limən həmidəh" və “Rabbənə və ləkəl-həmd " zikrlərinin hər ikisini də demək, imama və namazı tək qılan kəsə aiddir , məmum (imamın arxasında namaz qılan) kəs isə yalnız : “Rabbənə və ləkəl-həmd " deyir .
-Rukudan sonra deyilən “Rabbənə və ləkəl-həmd " sözü  Allah Rəsulundan (Allahın salavatı və salamı onun üzərinə olsun) dörd formada səhih olaraq sabit olmuşdur ki, bu onlardan biridir.
-Daha yaxşı olar ki, insan bu formaların hər birini öyrənsin və hər dəfə birini söyləsin.</t>
+Rukudan sonra deyilən “Rabbənə və ləkəl-həmd " sözü  Allah Rəsulundan (Allahın salavatı və salamı onun üzərinə olsun) dörd formada səhih olaraq sabit olmuşdur ki, bu onlardan biridir. Daha yaxşı olar ki, insan bu formaların hər birini öyrənsin və hər dəfə birini söyləsin.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/3095</t>
   </si>
   <si>
     <t>علمني رسول الله صلى الله عليه وسلم، وكفي بين كفيه، التشهد، كما يعلمني السورة من القرآن</t>
   </si>
   <si>
     <t>Allah Rəsulu (Allahın salavatı və salamı onun üzərinə olsun) mənə Qurandan surə öyrətdiyi kimi, əlim onun əlləri arasında olduğu halda mənə namazda deyilən təşəhhüdü öyrətdi</t>
   </si>
   <si>
     <t>عَنِ ابْنَ مَسْعُودٍ رضي الله عنه قَالَ: عَلَّمَنِي رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، وَكَفِّي بَيْنَ كَفَّيْهِ، التَّشَهُّدَ، كَمَا يُعَلِّمُنِي السُّورَةَ مِنَ القُرْآنِ: «التَّحِيَّاتُ لِلَّهِ، وَالصَّلَوَاتُ وَالطَّيِّبَاتُ، السَّلاَمُ عَلَيْكَ أَيُّهَا النَّبِيُّ وَرَحْمَةُ اللَّهِ وَبَرَكَاتُهُ، السَّلاَمُ عَلَيْنَا وَعَلَى عِبَادِ اللَّهِ الصَّالِحِينَ، أَشْهَدُ أَنْ لاَ إِلَهَ إِلَّا اللَّهُ، وَأَشْهَدُ أَنَّ مُحَمَّدًا عَبْدُهُ وَرَسُولُهُ».
 وفي لفظ لهما: «إِنَّ اللهَ هُوَ السَّلَامُ، فَإِذَا قَعَدَ أَحَدُكُمْ فِي الصَّلَاةِ فَلْيَقُلْ: التَّحِيَّاتُ لِلَّهِ وَالصَّلَوَاتُ وَالطَّيِّبَاتُ السَّلَامُ عَلَيْكَ أَيُّهَا النَّبِيُّ وَرَحْمَةُ اللهِ وَبَرَكَاتُهُ، السَّلَامُ عَلَيْنَا وَعَلَى عِبَادِ اللهِ الصَّالِحِينَ، فَإِذَا قَالَهَا أَصَابَتْ كُلَّ عَبْدٍ لِلَّهِ صَالِحٍ فِي السَّمَاءِ وَالْأَرْضِ، أَشْهَدُ أَنْ لَا إِلَهَ إِلَّا اللهُ، وَأَشْهَدُ أَنَّ مُحَمَّدًا عَبْدُهُ وَرَسُولُهُ، ثُمَّ يَتَخَيَّرُ مِنَ الْمَسْأَلَةِ مَا شَاءَ».</t>
   </si>
   <si>
     <t>İbn Məsudun (Allah ondan razı olsun) belə söylədiyi rəvayət edilir: Allah Rəsulu (Allahın salavatı və salamı onun üzərinə olsun) mənə Qurandan surə öyrətdiyi kimi, əlim onun əlləri arasında olduğu halda mənə namazda deyilən təşəhhüdü öyrətdi": "Əttəhiyyətu lilləhi vas-salavatu vat-tayyibətu. Əssələmu aleykə əyyuhən Nəbiyyu və rahmətullahi və bərakətuh. Əssələmu aleynə və alə ibədilləhissalihin, əşhədu əllə iləhə illaAllah və əşhədu ənnə Muhəmmədən abduhu  və rasuluhu".
 Buxari və Muslimin rəvayət etdiyi başqa ləfzdə:
 "Həqiqətən Allah Salamdır, sizlərdən biriniz namazda oturanda desin:
 "Ət-təhiyyətu lilləhi vas-salavatu, vat-tayyibətu. Əssələmu aleykə eyyuhən-nəbiyyu və rahmətullahi va barakatuhu. Əssələmu aleynə va alə ibədilləhis-salihin". Bunu dedikdə, yer üzərində və səmada olan hər saleh qul (bundan) faydalanır. "Əşhədu əllə iləhə illaAllah və əşhədu ənnə Muhəmmədən abduhu və rəsuluhu". Sonra istədiyi duanı edə bilər.</t>
   </si>
   <si>
     <t>عَلَّمَ النبيُّ صلى الله عليه وسلم ابنَ مسعود رضي الله عنه التشهدَ الذي يقال في الصلاة، وقد جَعل يدَه في يديه، لِيَصْرِفَ انتباهَ ابنِ مسعود إليه. كما يُعَلِّمُه السورة من القرآن مما يدل على اعتناء النبي صلى الله عليه وسلم بهذا التشهد لفظًا ومعنى. 
 فقال: 
 "التَّحِيَّات لله":
  وهي كل قول أو فعل دَالٍّ على التعظيم، كلُّها مُسْتَحَقَّة لله عز وجل. 
@@ -1869,51 +1868,51 @@
 العبد لا يستغني عن تثبيت الله له على الإسلام طرفة عين.
 الحث على الإكثار من هذا الدعاء، تأسِّيًا بالنبي عليه الصلاة والسلام.
 الثبات على الإسلام هو النعمة العظمى التي ينبغي على العبد أن يسعى إليها ويشكر مولاه عليها.</t>
   </si>
   <si>
     <t>Peyğəmbərin (Allahın salavatı və salamı onun üzərinə olsun) öz Rəbbinə təslim olması və Ona yalvarması və ümmətini bunu istəməyə yönəltməsi.
 Doğru yolda olmağın və dində  sabitliyin əhəmiyyəti və ibrətin (əməllərin qiymətləndirilməsinin) sonluğa görə olması.
 Bəndə bir göz qırpımı olsa da belə, Allahın onu İslam üzərində sabit etməsindən ehtiyacsız deyil.
 Peyğəmbərdən (Allahın salavatı və salamı onun üzərinə olsun) nümunə götürərək bu duanı çox etməyə təşviq etmək.
 İslamda sabitlik, bəndənin səy göstərməli olduğu və Mövlasına (Rəbbinə) şükür etməli olduğu ən böyük nemətdir.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/3142</t>
   </si>
   <si>
     <t>إذا شرب الكلب في إناء أحدكم فليغسله سبعا</t>
   </si>
   <si>
     <t>Əgər it birinizin qabından içərsə, onu yeddi dəfə yusun</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: إِنَّ رَسُولَ اللهِ صلى الله عليه وسلم قَالَ: «إِذَا شَرِبَ الْكَلْبُ فِي إِنَاءِ أَحَدِكُمْ فَلْيَغْسِلْهُ سَبْعًا».
 ولمسلم: « أولاهُنَّ بالتُراب».</t>
   </si>
   <si>
-    <t>Əbu Hureyradan (Allah ondan razı olsun) belə söylədiyi rəvayət edilir: Allahın Rəsulu (Allahın salavatı və salamı onun üzərinə olsun) buyurdu: "Əgər it birinizin qabından içərsə, onu yeddi dəfə yusun".</t>
+    <t>Əbu Hureyradan (Allah ondan razı olsun) belə söylədiyi rəvayət edilir: Allahın Rəsulu (Allahın salavatı və salamı onun üzərinə olsun) buyurdu: "Əgər it birinizin qabından içərsə, onu yeddi dəfə yusun". Müslimin rəvayətində "Birincisini torpaqla" sözləri keçir.</t>
   </si>
   <si>
     <t>أَمَرَ النبيُّ صلى الله عليه وسلم بِغسل الإناء سبعَ مرات إذا أَدْخَلَ الكلبُ فيه لسانه، الأولى منهن مَصحوبةٌ بالتراب ليأتي الماءُ بعدها، فتحصل النظافة التامة مِن نجاسته وضرره.</t>
   </si>
   <si>
     <t>Peyğəmbər (Allahın salavatı və salamı onun üzərinə olsun) əgər - it qaba dilini salarsa, onu yeddi dəfə yumağı əmr etmişdir. Ardınca su ilə yuyulması üçün onlardan birincisi torpaqla olur və beləliklə qabın (itin ağız suyunun) nəcasət və zərərindən tam təmizlənməsi hasil olur.</t>
   </si>
   <si>
     <t>ريق الكلب نجسٌ نجاسة مُغلَّظة.
 ولوغ الكلب في الإناء، ينجِّسه، وينجِّس الماء الذي فيه.
 التطهير بالتراب والتكرار سبعًا خاصٌّ بالتطهير من ولوغه دون بوله وعذرته وسائر ما لوَّثه الكلب.
 كيفية غسل الإناء بالتراب: أن يجعل في الإناء ماء ويضاف إليه التراب، ثم يغسل الإناء بهذا الخليط.
 ظاهر الحديث أنه عامٌّ في جميع الكلاب، حتى الكلاب التي أذن الشارع باتخاذها، مثل كلاب الصيد والحراسة والماشية.
 الصابون والأشنان لا يقومان مقام التراب؛ لأن النبي صلى الله عليه وسلم نصَّ على التراب.</t>
   </si>
   <si>
     <t>İtin ağız suyu çox güclü nəcasətdir.
 İtin qabı yalaması onu da, içindəki suyu da nəcis edir.
 Torpaqla təmizlənmək və yeddi dəfə təkrar yumaq yalnız itin ağız suyundan təmizlənməyə aiddir, lakin onun sidiyi, nəcisi və digər bulaşdırdığı şeylərə aid deyil.
 Qabın torpaqla yuyulma şəkli: Qabın içinə su tökülür və ona torpaq əlavə edilir, sonra bu qarışıqla qab yuyulur.
 Hədisin zahiri mənası bütün itlərə, hətta ov, gözətçi və mal-qara (çoban) itləri kimi şəriətin saxlanılmasına icazə verdiyi itlərə də aiddir.
 Sabun və aşnan bitkisi (paltarı və əlləri yumaqda istifadə edilən bitki) torpağı əvəz etmir; çünki Peyğəmbər (Allahın salavatı və salamı onun üzərinə olsun) torpağı birmənalı olaraq qeyd etmişdir.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/3143</t>
@@ -3360,52 +3359,51 @@
 فقالوا: "أنت سيدُنا"، 
 فقال لهم صلى الله عليه وسلم: 
 "السيدُ الله" 
 فله السُّؤْدَدُ التامُّ على خلقِهِ وهم عبيدُهُ. 
 وقالوا: أنت "أَفْضَلُنا فَضْلًا" وأعلانا رُتبةً وشرفًا ومزيةً. 
 وأنت "أعظَمُنا طَوْلًا" وأكثرنا عطاءً وعُلوًّا ورفعةً. 
 ثم أرشدَهم النبيُّ صلى الله عليه وسلم أن يقولوا قولهم المعتاد ولا يتكلَّفوا الألفاظ، وألَّا يَجُرَّهم الشيطان إلى الغلو والإطراء الذي يُوقِع فيما حُرِّم من الشرك ووسائله.</t>
   </si>
   <si>
     <t>Bir dəstə Peyğəmbərin (Allahın salavatı və salamı onun üzərinə olsun) yanına gəlib ona çatdıqda - onu tərifləyərək- xoşuna gəlmədiyi bəzi sözlər dedilər.
 ​ "Sən bizim seyyidimizsən"-dedilər. Allah Rəsulu (Allahın salavatı və salamı onun üzərinə olsun) onlara dedi: "Seyyid-Allahdır" O, yaratdıqları üzərində tam hökmranlığa malikdir və onlar Onun qullarıdır.
 ​ Dedilər: Sən "bizim ən fəzilətlimiz” və dərəcə, şərəf və fərqlənmə baxımından ən üstünümüzsən. Sən bizim ən böyüyümüz, ən səxavətlimiz, ən uca və yüksək olanımızsan. Sonra Peyğəmbər (Allahın salavatı və salamı onun üzərinə olsun) onları adətən dedikləri kəlimələri söyləmələrinə, əlavə mükəlləfiyyətə-yük altına girməmələrinə, şeytanın onları şirk və onun vasitələrinə  aparan mübaliğə (şişirtmə) və tərifləməyə sürükləməməsinə yönətdi.</t>
   </si>
   <si>
     <t>عظم قدر النبي صلى الله عليه وسلم في نفوس أصحابه واحترامهم له.
 النهي عن التكلّف في الألفاظ، والاقتصاد في المقال.
 حماية التوحيد عما يُخِلُّ به من الأقوال والأعمال.
 النهي عن الغلو في المدح، فهو من مداخل الشيطان.
 النبي صلى الله عليه وسلم هو سيِّدُ ولد آدم، وما جاء في الحديث هو من باب التواضع، ومن باب الخوف عليهم أن يغلو فيه.</t>
   </si>
   <si>
     <t>Peyğəmbərin (Allahın salavatı və salamı onun üzərinə olsun) sahabələrinin qəlblərində olan böyük dəyəri və ona olan hörmətləri.
 Söz danışarkən əlavə mükəlləfiyyətdən (insanın özünü yükləməsindən) çəkinmək və söz söylədikdə qısa danışmaq.
 Tövhidi, onu pozan söz və əməllərdən qorumaq.
 Tərifdə həddi aşmağın qadağan edilməsi, çünki, bu şeytanın giriş qapılarındandır.
-Peyğəmbər (Allahın salavatı və salamı onun üzərinə olsun) Adəm övladının seyyididir. Hədisdə qeyd olunanlar isə onun təvazökarlıqdan irəli gəlir və insanların bu işdə həddi aşmalarından qorxulduğu üçündür.
-​</t>
+Peyğəmbər (Allahın salavatı və salamı onun üzərinə olsun) Adəm övladının seyyididir. Hədisdə qeyd olunanlar isə onun təvazökarlıqdan irəli gəlir və insanların bu işdə həddi aşmalarından qorxulduğu üçündür. ​</t>
   </si>
   <si>
     <t>رواه أبو داود وأحمد</t>
   </si>
   <si>
     <t>[Əbu Davud, Əhməd rəvayət ediblər]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/3389</t>
   </si>
   <si>
     <t>إنك ستأتي قوما أهل كتاب، فإذا جئتهم فادعهم إلى أن يشهدوا أن لا إله إلا الله، وأن محمدا رسول الله</t>
   </si>
   <si>
     <t>Sən Kitap əhli olan bir qövmə gedəcəksən. Onların yanına getdikdə, onları Allahdan başqa haqq bir ilah olmadığına, Muhammədin də Onun Rəsulu olduğuna şəhadət etməyə dəvət et</t>
   </si>
   <si>
     <t>عَنِ ابْنِ عَبَّاسٍ رَضِيَ اللَّهُ عَنْهُمَا قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ لِمُعَاذِ بْنِ جَبَلٍ، حِينَ بَعَثَهُ إِلَى الْيَمَنِ: «إِنَّكَ سَتَأْتِي قَوْمًا أَهْلَ كِتَابٍ، فَإِذَا جِئْتَهُمْ فَادْعُهُمْ إِلَى أَنْ يَشْهَدُوا أَنْ لَا إِلَهَ إِلَّا اللهُ، وَأَنَّ مُحَمَّدًا رَسُولُ اللهِ، فَإِنْ هُمْ أَطَاعُوا لَكَ بِذَلِكَ، فَأَخْبِرْهُمْ أَنَّ اللهَ قَدْ فَرَضَ عَلَيْهِمْ خَمْسَ صَلَوَاتٍ فِي كُلِّ يَوْمٍ وَلَيْلَةٍ، فَإِنْ هُمْ أَطَاعُوا لَكَ بِذَلِكَ، فَأَخْبِرْهُمْ أَنَّ اللهَ قَدْ فَرَضَ عَلَيْهِمْ صَدَقَةً تُؤْخَذُ مِنْ أَغْنِيَائِهِمْ فَتُرَدُّ عَلَى فُقَرَائِهِمْ، فَإِنْ هُمْ أَطَاعُوا لَكَ بِذَلِكَ، فَإِيَّاكَ وَكَرَائِمَ أَمْوَالِهِمْ، وَاتَّقِ دَعْوَةَ الْمَظْلُومِ، فَإِنَّهُ لَيْسَ بَيْنَهُ وَبَيْنَ اللهِ حِجَابٌ».</t>
   </si>
   <si>
     <t>İbn Abbasdan - Allah ondan və atasından razı olsun - rəvayət edilən bir hədisdə o belə demişdir: Rəsulullah - salləllahu aleyhi va səlləm - Muaz bin Cəbəli Yəmənə göndərdiyi zaman ona belə buyurdu: "Sən Kitap əhli olan bir qövmə gedəcəksən. Onların yanına getdikdə, onları Allahdan başqa haqq bir ilah olmadığına, Muhammədin də Onun Rəsulu olduğuna şəhadət etməyə dəvət et. Əgər onlar bu işdə sənə tabe olsalar, Allahın onlara gün ərzində beş vaxt namaz qılmağı əmr etdiyini bildir. Əgər onlar bu işdə sənə tabe olsalar, onlara zənginlərdən alınıb fəqirlərə veriləcək olan zəkatı da fərz etdiyini bildir. Əgər onlar bu işdə də sənə tabe olsalar, bu zaman mallarının ən yaxşısını almaqdan çəkin! Məzlumun duasından qorx! Çünki məzlumun duası ilə Allah arasında heç bir pərdə yoxdur".</t>
   </si>
   <si>
     <t>لما أَرسلَ النبيُّ صلى الله عليه وسلم معاذَ بن جبل رضي الله عنه إلى بلاد اليمن داعيًا إلى الله ومُعلِّمًا، بَيَّنَ له أنه سيواجه قومًا من النصارى؛ ليكون على استعداد لهم، ثم ليبدأ في دعوتهم بالأهم فالأهم، فيدعوهم إلى إصلاح العقيدة أولًا؛ بأن يشهدوا أن لا إله إلا الله، وأن محمدا رسول الله؛ لأنهم بها يدخلون الإسلام، فإذا انقادوا لذلك أمرهم بإقام الصلاة؛ لأنها أعظم الواجبات بعد التوحيد، فإذا أقاموها أمر أغنياءهم بدفع زكاة أموالهم إلى فقرائهم.
 ثم حذّره من أخذ أفضل المال؛ لأن الواجب الوسط.
@@ -3622,52 +3620,51 @@
 {إِنَّكَ لا تَهْدِي مَنْ أَحْبَبْتَ وَلَكِنَّ اللَّهَ يَهْدِي مَنْ يَشَاءُ وَهُوَ أَعْلَمُ بِالْمُهْتَدِينَ} [القصص: 56]، 
 فإنك لا تهدي مَن أحببتَ هدايتَه، إنما عليك البلاغ، والله يهدي من يشاء.</t>
   </si>
   <si>
     <t>Peyğəmbər (Allahın salavatı və salamı onun üzərinə olsun) əmisi Əbu Talib ölüm ayağında ikən, onun yanına daxil oldu  və ona dedi: Ey əmim, “Ləə iləhə illəllah” (Allahdan başqa ibadətə layiq haqq ilah yoxdur) de ki, mən də qiyamət günü Allah qatında  onunla sənin üçün şahidlik edim. Əbu Cəhl və Abdullah bin Əbu Umeyyə dedi: Ey Əbu Talib, atan AbdulMuttalibin dinini tərk edirsən?! Və bu bütlərə ibadət dinidir. Onlar Əbu  Talibə bunu deməyə davam edirdilər ki , o, da son olaraq: AbdulMuttalibin dini - şirk və bütlərə ibadət dini- üzərində qalacağını söylədi. Peyğəmbər (Allahın salavatı və salamı onun üzərinə olsun): “Rəbbim mənə bunu qadağan etmədikcə, mən sənin üçün bağışlanma istəyəcəm. Buna görə də Uca Allahın bu kəlamı nazil oldu: "Müşriklərin Cəhənnəm sakinləri olduqları onlara bəlli olduqdan sonra, qohum olsalar belə, Peyğəmbərə və möminlərə onlar üçün bağışlanma diləmək yaraşmaz.” [ət-Tövbə: 113] Və Əbu Talib haqqında Uca Allahın bu ayəsi nazil oldu: {Sən sevdiyini doğru yola yönəldə bilməzsən, lakin Allah istədiyini doğru yola yönəldər} (əl-Qasas, 56). Sən hidayətini (doğru yola gəlməsini) istədiyin kəsi doğru yola gətirə bilmərsən, sənin üzərinə düşən yalnız təbliğ etməkdir, Allah isə istədiyini doğru yola yönəldir.</t>
   </si>
   <si>
     <t>تحريم الاستغفار للمشركين مهما كانت قرابتهم وعملهم وإحسانهم.
 تقليدُ الآباء والأكابر بالباطل مِن فِعْل أهل الجاهلية.
 كمالُ شفقة النبيِّ صلى الله عليه وسلم وحرصِه على دعوة الناس وهدايتهم.
 الرد على مَن زعم إسلام أبي طالب.
 الأعمال بالخواتيم.
 بطلان التعلُّق بالنبيِّ عليه الصلاة والسلام وغيره لِجَلْب النفع أو دفع الضرر.
 من قال "لا إله إلا الله" عن علمٍ ويقين واعتقادٍ دخل في الإسلام.
 مضرة أصحاب السوء وقرناء الشر على الإنسان.
 معنى "لا إله إلا الله": تركُ عبادة الأصنام والأولياء والصالحين وإفراد الله بالعبادة، وأنّ المشركين يعرفون معناها.
 جواز عيادة المريض المشرك إذا رُجي إسلامُه.
 هداية التوفيق بيد الله وحده لا شريك له،  وإنما على الرسول صلى الله عليه وسلم هداية الدلالة والإرشاد والبلاغ.</t>
   </si>
   <si>
     <t>Qohumluğundan, əməlindən və etdikləri yaxşılıqlarından asılı olmayaraq müşriklər üçün bağışlanma diləməyin haramlığı.
 Ataları və böyükləri batil üzərində təqlid etmək-izləmək cahiliyyə dövrü insanlarının  əməllərindəndir.
 Peyğəmbərin (Allahın salavatı və salamı onun üzərinə olsun) insanların dəvəti və hidayətinə olan şəfqəti və hərisliyinin kamilliyi.
 Əbu Talibin müsəlman olduğunu iddia edənlərə cavab.
 Əməllər sonluğa görədir.
-Fayda əldə etmək və ya zərəri dəf etmək üçün Peyğəmbərə (Allahın salavatı və salamı onun üzərinə olsun) və ya başqalarına bağlanmağın batil olması.
-​
+Fayda əldə etmək və ya zərəri dəf etmək üçün Peyğəmbərə (Allahın salavatı və salamı onun üzərinə olsun) və ya başqalarına bağlanmağın batil olması. ​
 Kim mənasını bilərək, yəqin olaraq və inanaraq "ləə iləhə illallah" deyərsə, İslama daxil olar.
 Pis dostların və şərli yoldaşların insana zərəri.
 "Ləə iləhə illallah"ın mənası: bütlərə,salehlərə və övliyalara edilən ibadətin tərk edilməsi və Allahın ibadətdə təkləşdirilməsidir. Müşriklər onun mənasını bilirdilər.
 Müsəlman olması ümid edilən xəstə müşriki ziyarət etməyin icazəli olması.
 Tövfiq hidayəti-(hidayətin nəsib olması) yalnız heç bir şəriki olmayan, bir olan Allahın əlindədir. Peyğəmbərin (Allahın salavatı və salamı onun üzərinə olsun)  üzərinə düşən isə yol göstərmək, irşad və təbliğ (haqqı çatdırmaq) hidayətidir.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/3410</t>
   </si>
   <si>
     <t>أسعد الناس بشفاعتي يوم القيامة، من قال لا إله إلا الله خالصا من قلبه أو نفسه</t>
   </si>
   <si>
     <t>Qiyamət günü şəfaətimə nail olan ən xoşbəxt insan qəlbindən və ya içindən ixlasla “Lə iləhə illallah” deyən kimsədir" - deyə buyurdu</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّهُ قَالَ: قِيلَ: يَا رَسُولَ اللهِ، مَنْ أَسْعَدُ النَّاسِ بِشَفَاعَتِكَ يَوْمَ الْقِيَامَةِ؟ قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَقَدْ ظَنَنْتُ يَا أَبَا هُرَيْرَةَ أَنْ لَا يَسْأَلَنِي عَنْ هَذَا الْحَدِيثِ أَحَدٌ أَوَّلُ مِنْكَ؛ لِمَا رَأَيْتُ مِنْ حِرْصِكَ عَلَى الْحَدِيثِ، أَسْعَدُ النَّاسِ بِشَفَاعَتِي يَوْمَ الْقِيَامَةِ، مَنْ قَالَ لَا إِلَهَ إِلَّا اللهُ خَالِصًا مِنْ قَلْبِهِ أَوْ نَفْسِهِ»».</t>
   </si>
   <si>
     <t>Əbu Hureyradan - Allah ondan razı olsun - rəvayət edilən bir hədisdə o, belə demişdir: Allah Rəsulundan - salləllahu aleyhi va səlləm: "Ey Allahın Rəsulu! Qiyamət günü sənin şəfaətinə nail olan ən xoşbəxt insan kimdir?" deyərək soruşuldu. Allah Rəsulu - salləllahu aleyhi va səlləm: "Ey Əbu Hureyra, hədis öyrənməyə həris olduğunu gördüyüm üçün bu hədis barədə səndən əvvəl kimsənin məndən soruşmayacağını zənn etmişdim. Qiyamət günü şəfaətimə nail olan ən xoşbəxt insan qəlbindən və ya içindən ixlasla “Lə iləhə illallah” deyən kimsədir" - deyə buyurdu.</t>
   </si>
   <si>
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم أنَّ أسعد الناس بشفاعتِه يوم القيامة هو من قال: "لا إله إلا الله" خالصًا من قبله، أي لا معبود بحق إلا الله، وأن يكون سالمًا من الشرك ومن الرياء.</t>
   </si>
   <si>
@@ -3940,52 +3937,51 @@
   </si>
   <si>
     <t>بَيَّنَ عبدُ الله بن زيدٍ رضي الله عنه كيفيةَ وضوءِ النبيِّ صلى الله عليه وسلم، بصورة فِعليَّة، 
 فطلب إناءً صغيرًا مِن ماء، 
 فبدأ أوّلًا بغسل كفيه، ثم أمال الإناء وصَبَّ مِن الماء فغسلهما ثلاثًا خارج الإناء، 
 ثم أَدخلَ يدَه في الإناء، فاغْتَرَفَ منه ثلاثَ غَرفات يتمضمض في كل غرفة ويستنشق ويستنثر، 
 ثم اغترف من الإناء فغسل وجهه ثلاث مرات، 
 ثم اغترف منه فغسل يديه إلى المرفقين مرتين مرتين، 
 ثم أدخل يديه في الإناء فمسح رأسه بيديه بَدَأَ بِمُقَدَّم رأسِهِ حتى وصل إلى قَفَاه أعلى الرقبة، ثم ردَّهما حتى وصل إلى المكان الذي بدأ منه، 
 ثم غسل رجليه مع الكعبين.</t>
   </si>
   <si>
     <t>Abdullah bin Zeyd (Allah ondan razı olsun) Peyğəmbərin (Allahın salavatı və salamı onun üzərinə olsun) necə dəstəmaz aldığını hərəkətlərlə göstərərək izah etdi. və kiçik bir qab su istədi, Əvvəlcə əllərini yumaqla başladı, sonra qabı əydi və bir az su tökdü və əllərini üç dəfə qabın kənarında yudu.
 ​ Sonra əlini qabın içinə saldı, ondan üç ovuc su götürdü. Hər ovucda ağzını yaxaladı, burnuna su çəkdi və sonra suyu çölə çıxardı.
 ​ Sonra qabdan bir ovuc su götürüb üzünü üç dəfə yudu. Sonra qabdan bir ovuc su götürdü və iki dəfə əllərini dirsəklərə qədər yudu.
 ​ Sonra əllərini qabın içinə saldı və başının ön hissəsindən başlayaraq başının arxasına- boynun yuxarı hissəsinə çatana qədər əlləri ilə başına məsh çəkdi. Sonra isə əllərini geri qaytarıb başladığı yerə çatana qədər məsh çəkdi. Sonra ayaqlarını topuqlarla birlikdə yudu.</t>
   </si>
   <si>
     <t>سُلُوْكُ المُعلِّم أقربَ الوسائل إلى الفهم ورسوخ العلم، ومن ذلك التعليم بالعمل.
 جواز التكرار ثلاثًا في بعض أعضاء الوضوء واثنتين في بعضها، والواجب مرة واحدة.
 وجوب الترتيب بين أعضاء الوضوء كما جاء في الحديث.
 حَدُّ الوجه مِن مَنابت شعر الرأس المعتاد، إلى ما نزل من اللحية والذقن طولًا، ومن الأذن إلى الأذن عرضًا.</t>
   </si>
   <si>
     <t>Müəllimin davranışı biliyin başa düşülməsi və möhkəmləndirilməsi üçün ən uyğun vasitədir və əməl edib-göstərərək öyrətmək buna bir misaldır.
-Bəzi dəstəmaz üzvlərində üç dəfə, bəzilərində isə iki dəfə təkrar etmək icazəlidir. Vacib olan isə bir dəfə etməkdir.
-​
+Bəzi dəstəmaz üzvlərində üç dəfə, bəzilərində isə iki dəfə təkrar etmək icazəlidir. Vacib olan isə bir dəfə etməkdir. ​
 Hədisdə gəldiyi kimi dəstəmaz üzvləri arasında ardıcıllığın olmasının vacibliyi.
 Üzün sərhədi- uzunluğa görə başın adətən saç bitdiyi yerindən çənəyə və saqqalın sonuna qədər olan hissəsi, eninə isə qulaqdan qulağa qədər olan hissədir .</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/3444</t>
   </si>
   <si>
     <t>إنما كان يكفيك أن تقول بيديك هكذا ثم ضرب بيديه الأرض ضربة واحدة، ثم مسح الشمال على اليمين، وظاهر كفيه ووجهه</t>
   </si>
   <si>
     <t>Əllərinlə belə etməyin sənə kifayət idi". Sonra əlləri ilə bir dəfə yerə vurdu.Sonra sol əlini sağ əlinə sürtdü, əllərinin üzərinə və üzünə məsh çəkdi</t>
   </si>
   <si>
     <t>عَنْ عَمَّارِ بنِ ياسِرٍ رضي الله عنه قال: بَعَثَنِي رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِي حَاجَةٍ، فَأَجْنَبْتُ فَلَمْ أَجِدِ الْمَاءَ، فَتَمَرَّغْتُ فِي الصَّعِيدِ كَمَا تَمَرَّغُ الدَّابَّةُ ثُمَّ أَتَيْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَذَكَرْتُ ذَلِكَ لَهُ فَقَالَ: «إِنَّمَا كَانَ يَكْفِيكَ أَنْ تَقُولَ بِيَدَيْكَ هَكَذَا» ثُمَّ ضَرَبَ بِيَدَيْهِ الْأَرْضَ ضَرْبَةً وَاحِدَةً، ثُمَّ مَسَحَ الشِّمَالَ عَلَى الْيَمِينِ، وَظَاهِرَ كَفَّيْهِ وَوَجْهَهُ.</t>
   </si>
   <si>
     <t>Ammar bin Yasirdən (Allah ondan razı olsun) belə dediyi rəvayət edilir: Allahın Rəsulu (Allahın salavatı və salamı onun üzərinə olsun) məni bir iş üçün göndərdi. Mən də cünub oldum,lakin su tapa bilmədim, buna görə də heyvanın torpaqda yuvarlandığı kimi yuvarlandım. Sonra Peyğəmbərin (Allahın salavatı və salamı onun üzərinə olsun) yanına gəldim və bunu ona xəbər verdim. O, dedi: "Əllərinlə belə etməyin sənə kifayət idi". Sonra əlləri ilə bir dəfə yerə vurdu.Sonra sol əlini sağ əlinə sürtdü, əllərinin üzərinə və üzünə məsh çəkdi.</t>
   </si>
   <si>
     <t>بَعَثَ النبيُّ صلى الله عليه وسلم عَمّارَ بن ياسر رضي الله عنه في سَفَرٍ لبعض حاجاته، فأصابته جنابة بجماع أو نزول المني بشهوة، فلم يجد الماء ليغتسل منه، 
 وكان لا يعلم حكم التيمم للجنابة، وإنما يعلم حكمَه للحدث الأصغر، 
 فاجتهد وظَنّ أنه كما يَمسح بالتراب الذي على وجه الأرض بعض أعضاء الوضوء عن الحدث الأصغر، فلابد أن يكون التيمم من الجنابة بتعميم البدن بالتراب؛ قياسًا على الماء، فَتَقَلَّبَ في التراب حتى عَمَّم البدنَ وصَلَّى، 
 فلما جاء إلى النبيِّ صلى الله عليه وسلم، ذَكَرَ له ذلك؛ ليرى هل هو على صواب أو لا؟ 
 فَبَيَّنَ له النبيُّ صلى الله عليه وسلم كيفيةَ التَّطَهُّر مِن الحَدَثَين الأصغر كالبول، والأكبر كالجنابة: وهو أن يضرب بيديه على التراب ضربة واحدة، ثم يمسح الشمال على اليمين، وظاهر كفيه ووجهه.</t>
   </si>
@@ -4580,52 +4576,51 @@
 وتعطي زكاة المال التي أوجبها الله عليك، وتدفعها لمستحقها. 
 وتحافظ على صيام شهر رمضان في وقته. 
 قال الرجل والذي نفسي بيده لا أزيد على العمل المفروض الذي سمعته منك شيئًا من الطاعات، ولا أنقص منه. 
 فلما انصرف قال النبي صلى الله عليه وسلم: 
 مَن سرَّه أن يَنظرَ إلى رجل من أهل الجنة فلينظر إلى هذا الأعرابي.</t>
   </si>
   <si>
     <t>Səhradan bir kişi Peyğəmbərin (Allahın salavatı və salamı onun üzərinə olsun) yanına gəldi ki, onu Cənnətə aparacaq bir işə yönəltsin. Peyğəmbər (Allahın salavatı və salamı onun üzərinə olsun) ona cavab verdi ki, cənnətə daxil olmaq və cəhənnəmdən xilas olmaq, İslamın əsaslarını yerinə yetirməkdən asılıdır. Bu əsaslar isə: Allaha ibadət etmək və Ona heç bir şeyi şərik qoşmamaqdan, 
 ​ Allahın hər gecə və gündüz qullarına vacib etdiyi beş namazı qılmaqdan,
 ​ Allahın sənə vacib etdiyi malın zəkatını layiq olan kəsə ödəməkdən, Ramazan ayının orucunu vaxtında tutmaqdan ibarətdir. Həmin kişi dedi ki, nəfsim əlində olan Allaha and olsun ki, sənin buyurduğun fərz əməllərin üzərinə heç bir itaət əlavə etməyəcəyəm və  onlardan heç bir şey əskiltməyəcəyəm. O, dönüb getdikdə Allah Rəsulu (Allahın salavatı və salamı onun üzərinə olsun) buyurdu: Kimi cənnət əhlindən olan bir kəsə baxmaq sevindirirsə, bu (səhrada yaşayan) bədəviyə  baxsın.</t>
   </si>
   <si>
     <t>توحيد الله تعالى بالعبادة أول ما يُبدأ به في الدعوة إلى الله.
 الاكتفاء بتعليم الواجبات على مَن كان حديثَ عهدٍ بإسلام.
 الدعوة إلى الله تعالى لا بُد فيها من التدرُّج.
 حرص الرجل على تَعلُّم أمر دينه.
 إذا اقتصر المسلم على الواجبات فإنه يفلح، ولكن لا يعني هذا التساهل بالتطوعات؛ لأن التطوع يُكمل به النقص بالفرائض.
 تخصيص بعض العبادات بالذكر دليل على أهميتها والحض عليها، ولا يعني عدم وجوب غيرها.</t>
   </si>
   <si>
     <t>Tövhid - Uca Allahı ibadətdə təkləşdirmək - Allaha dəvətdə ilk başlanılan əməldir.
 İslamda yeni olan kəsə yalnız vacib olan ibadətləri öyrətməklə kifayətlənmək.
 Uca Allaha dəvət tədricən olmalıdır.
 Kişinin dinini öyrənməyə olan hərisliyi.
 Müsəlman özünə vacib olan ibadətlərlə kifayətlənərsə, uğur qazanar. Lakin bu o demək deyil ki, nafilə (əlavə) ibadətlərdə səhlənkar olmaq lazımdır. Çünki nafilə ibadətlər, vacib ibadətlərdə olan nöqsanları tamamlayır.
-Bəzi ibadətlərin adlarının çəkilməsi, onların əhəmiyyətinə və təşviqinə dəlildir.  Bu digər ibadətlərin vacib olmadığı anlamına gəlmir.
-​</t>
+Bəzi ibadətlərin adlarının çəkilməsi, onların əhəmiyyətinə və təşviqinə dəlildir.  Bu digər ibadətlərin vacib olmadığı anlamına gəlmir. ​</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/3689</t>
   </si>
   <si>
     <t>أفلح إن صدق</t>
   </si>
   <si>
     <t>Əgər doğru danışsa, nicat tapacaqdır</t>
   </si>
   <si>
     <t>عَنْ طَلْحَةَ بْنِ عُبَيْدِ اللهِ رضي الله عنه قَالَ: جَاءَ رَجُلٌ إِلَى رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ مِنْ أَهْلِ نَجْدٍ ثَائِرُ الرَّأْسِ، نَسْمَعُ دَوِيَّ صَوْتِهِ، وَلَا نَفْقَهُ مَا يَقُولُ حَتَّى دَنَا مِنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَإِذَا هُوَ يَسْأَلُ عَنِ الْإِسْلَامِ، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «خَمْسُ صَلَوَاتٍ فِي الْيَوْمِ وَاللَّيْلَةِ» فَقَالَ: هَلْ عَلَيَّ غَيْرُهُنَّ؟ قَالَ: «لَا، إِلَّا أَنْ تَطَّوَّعَ، وَصِيَامُ شَهْرِ رَمَضَانَ»، فَقَالَ: هَلْ عَلَيَّ غَيْرُهُ؟ فَقَالَ: «لَا، إِلَّا أَنْ تَطَّوَّعَ»، وَذَكَرَ لَهُ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ الزَّكَاةَ، فَقَالَ: هَلْ عَلَيَّ غَيْرُهَا؟ قَالَ: «لَا، إِلَّا أَنْ تَطَّوَّعَ»، قَالَ: فَأَدْبَرَ الرَّجُلُ، وَهُوَ يَقُولُ: وَاللهِ، لَا أَزِيدُ عَلَى هَذَا، وَلَا أَنْقُصُ مِنْهُ، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَفْلَحَ إِنْ صَدَقَ».</t>
   </si>
   <si>
     <t>Talha bin Ubeydilləh (Allah ondan razı olsun) dedi: Nəcd əhlindən saçı dağınıq bir kişi Allah Rəsulunun (Allahın salavatı və salamı onun üzərinə olsun) yanına gəldi. Biz onun səsini eşidir, lakin nə dediyini başa düşmürdük. O, Allah Rəsuluna (Allahın salavatı və salamı onun üzərinə olsun) yaxınlaşdı və İslam haqqında soruşdu. Allahın Rəsulu (Allahın salavatı və salamı onun üzərinə olsun) dedi: Bu,  gündüz və gecə qılınan beş vaxt namazdır." Kişi soruşdu:" Bu namazlardan başqa üzərimə namaz vacibdimi?" Dedi: "Xeyr, yalnız könüllü qılacağın namazlar istisna, və üzərinə Ramazan orucu vacibdir." Kişi soruşdu:" Ondan başqa oruc mənə vacibdirmi?" Allah Rəsulu (Allahın salavatı və salamı onun üzərinə olsun) dedi: Xeyr, yalnız könülü olaraq oruc tutmağın istisna."
 Sonra Allahın Rəsulu (Allahın salavatı və salamı onun üzərinə olsun) ona zəkat haqqıda xəbər verdi və kişi dedi: “Başqa bir şey etməliyəmmi? Dedi: “Xeyr, yalnız könüllü olaraq sədəqə verməyin istisna”.  Sonra kişi üzünü çevirib: “Allaha and olsun ki, mən buna nə əlavə edəcəm, nə də ondan azaldacam" dedi. Allah Rəsulu (Allahın salavatı və salamı onun üzərinə olsun) dedi:  Əgər doğru danışsa, nicat tapacaqdır."</t>
   </si>
   <si>
     <t>جاء رجلٌ من أهل نَجْدٍ إلى النبي صلى الله عليه وسلم وكان شعره مُنْتَفِشًا، وصوته مرتفعًا، ولا يُفقه ما يقول، حتى اقترب من النبي صلى الله عليه وسلم، فسأل عن فرائض الإسلام؟ 
 فبدأ النبيُّ صلى الله عليه وسلم بالصلاة، وأخبره أنَّ الله قد افترض عليه خمسَ صلوات في كل يوم وليلة.
 فقال: هل يلزمني شيء من الصلوات غير هذه الخَمس؟ 
 فقال: لا، إلا إذا تطوَّعت من صلوات النوافل. 
 ثم قال صلى الله عليه وسلم: ومما أوجبه الله عليك صوم شهر رمضان.
 فقال الرجل: هل يلزمني شيء من الصيام غير صوم رمضان؟ 
 فقال: لا، إلا أن تتطوّع بصوم. 
@@ -5326,51 +5321,51 @@
     <t>قال النووي: حديث حسن</t>
   </si>
   <si>
     <t>رواه ابن ماجه والبيهقي وغيرهما</t>
   </si>
   <si>
     <t>[قال النووي: حديث حسن]</t>
   </si>
   <si>
     <t>[رواه ابن ماجه والبيهقي وغيرهما]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/4216</t>
   </si>
   <si>
     <t>يسلم الراكب على الماشي، والماشي على القاعد، والقليل على الكثير</t>
   </si>
   <si>
     <t>Minik üzərində olan piyada gəzənə, piyada gəzən oturan kəsə, az olanlar isə çoxluğa salam verir</t>
   </si>
   <si>
     <t>عَن أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «يُسَلِّمُ الرَّاكِبُ عَلَى المَاشِي، وَالمَاشِي عَلَى القَاعِدِ، وَالقَلِيلُ عَلَى الكَثِيرِ».
 وَلِلبُخَارِي: «يُسَلِّمُ الصَّغِيرُ عَلَى الكَبِيرِ، وَالمَارُّ عَلَى القَاعِدِ، وَالقَلِيلُ عَلَى الكَثِيرِ».</t>
   </si>
   <si>
-    <t>Əbu Hureyradan (Allah ondan razı olsun) rəvayət edildiyinə görə Allah Rəsulu (Allahın salavatı və salamı onun üzərinə olsun) belə buyurdu: «Minik üzərində olan piyada gəzənə, piyada gəzən oturan kəsə, az olanlar isə çoxluğa salam verir».</t>
+    <t>Əbu Hureyradan (Allah ondan razı olsun) rəvayət edildiyinə görə Allah Rəsulu (Allahın salavatı və salamı onun üzərinə olsun) belə buyurdu: «Minik üzərində olan piyada gəzənə, piyada gəzən oturan kəsə, az olanlar isə çoxluğa salam verir». Buxarinin rəvayətinə görə: «Kiçik olan böyüyə, yoldan keçən oturana, azlıq isə çoxluğa salam verir».</t>
   </si>
   <si>
     <t>أَرْشَدَ النبيُّ صلى الله عليه وسلم إلى أَدَبِ إلقاءِ تحية السلام بين الناس "السلام عليكم ورحمه الله وبركاته"، 
 فيُسلِّم الصغيرُ على الكبير، والراكبُ على الماشي، والماشي على القاعد، والعددُ القليلُ على الكثير.</t>
   </si>
   <si>
     <t>Peyğəmbər (Allahın salavatı və salamı onun üzərinə olsun) insanlar arasında salamlaşmanın ədəbini bu şəkildə bildirmişdir: ''Əs-sələmu aleykum və rahmətullahi və bərakətuh'' (Allahın salamı, rəhməti və bərəkəti üzərinizə olsun), yaşı az olan  böyüyə, minikdə olan piyadaya, piyada oturana və sayca az olanlar çoxluğa salam verir.</t>
   </si>
   <si>
     <t>استحباب التسليم على ما جاء به الحديث، فإذا سَلَّمَ الماشي على الراكب وغير ذلك مما ذُكِرَ، جاز، ولكنه خلاف الأولى والأفضل.
 إفشاء السلام على الكيفية التي جاءت في الحديث من أسباب المحبة والتَّآلف.
 إذا كانوا متكافئين متساويين فيما ذُكِرَ، فخَيْرُهُم الذي يبدأ بالسلام.
 كمال هذه الشريعة في بيان جميع ما يحتاجه الناس.
 تعليم آداب السلام وإعطاء كل ذي حق حقه.</t>
   </si>
   <si>
     <t>Hədisdə bildirildiyi şəkildə salam vermək bəyənilən forma sayılır. Əgər piyada minikdə olana salam verərsə və ya qeyd edilən salam vermək  formalarının əksi olarsa, bu da icazəlidir. Lakin bu, daha xeyirli və daha fəzilətli olana müxalifdir.
 Salamın hədisdə qeyd edildiyi şəkildə yayılması, sevgi və ünsiyyətin səbəblərindən biridir.
 Əgər deyilən şeylərdə bərabərdirlərsə, o zaman onların ən xeyirlisi salama birinci başlayandır.
 Bu dinin kamilliyi - insanların ehtiyac duyduqları hər şeyi açıqlamasındadır.
 Salam vermək ədəbini öyrətmək və hər kəsə öz haqqını vermək.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/4243</t>
   </si>
@@ -5428,53 +5423,51 @@
 وأما بعد موته صلى الله عليه وسلم فإن كان السؤال على وجه الاستفتاء أو التعليم لما يحتاج إليه من أمر الدين فهو جائز بل مأمور به، وإن كان على وجه التَّعَنُّت والتكلُّف فهو المراد بترك السؤال عنه في هذا الحديث؛ وذلك لأنه قد يُفضي إلى مثل ما وقع لبني إسرائيل، إذ أُمروا أن يذبحوا بقرة فلو ذبحوا أيَّ بقرة لامتثلوا، ولكنهم شددوا فشُدِّد عليهم. 
 الثاني: النواهي؛ وهي: ما يثاب تاركه، ويعاقب فاعله، فيجب اجتنابُها كلها. 
 الثالث: الأوامر؛ وهو ما يثاب فاعله، ويعاقب تاركه، فيجب أن يفعل منه قدر الاستطاعة.</t>
   </si>
   <si>
     <t>Peyğəmbər (Allahın salavatı və salamı onun üzərinə olsun) buyurdu ki, şəriət hökmləri üç qismə bölünür: Haqqında susulmuş hökmlər, qadağalar və əmrlər.
 Birinciyə gəlincə: o şəriətin haqqında susduğu şeydir: belə ki, onun haqqında hökm yoxdur və əşyalarda əsl olan onların vacib olmamasıdır; Onun (Allahın salavatı və salamı onun üzərinə olsun) zamnında baş verməyən bir şey haqqında, həmin şeyin vacib və ya haram edilməsi hökmü nazil olmaması üçün soruşmaqdan çəkinmək gərəkirdi, çünki Allah bu şeyləri bəndələrinə olan rəhmətindən dolayı tərk etmişdir. Lakin, onun (Allahın salavatı və salamı onun üzərinə olsun) vəfatından sonra əgər sual din məsələsində ehtiyac duyulan şeylər üçün fətva almaq və ya öyrənmək üçündürsə, bu icazəlidir və hətta əmr edilmişdir. Lakin, inad və çətinləşdirmə formasında olarsa, bu hədisdə qadağan edilən sualdan qəsd elə budur. Çünki, bu İsrail övladlarının başına gələnin bənzərinə gətirib çıxara bilər. Belə ki, onlara bir inək kəsmək əmr edildi və əgər onlar hər hansı bir inək kəssəydilər, buna əməl etmiş olardılar, lakin onlar bu məsələni (əlavə suallar verməklə) çətinləşdirdilər və onlar üçün (hökmlər) çətinləşdirildi.
 İkinci: Qadağalar; onlar o əməllərdir ki: onları tərk edən mükafatlandırılar və onları işləyən isə cəzalandırılar, buna görə də onların hamısından çəkinmək vacibdir.
 Üçüncü: Əmrlər; onlar o əməllərdir ki: onu edən mükafatlandırılar, onu tərk edən isə cəzalandırılar, ona görə də bacarıldığı qədər bu əməllər edilməlidir.</t>
   </si>
   <si>
     <t>ينبغي الانشغال بالأهم  المُحتاج إليه، وترك ما لا يحتاج إليه في الحال، وعدم الاشتغال بالسؤال عما لم يقع.
 حرمة السؤال الذي ربما أوصل إلى تعقيد المسائل، وفتح باب الشبهات المفضية إلى كثرة الاختلاف.
 الأمر بترك كل المنهيات؛ لأنه لا مشقة في تركها، ولذلك كان النهي عنه عامًّا.
 الأمر بفعل المأمور به على قدر الاستطاعة؛ لأنه قد يلزم منه مشقة أو يعجز عنه؛ ولذا كان الأمر به على قدر الاستطاعة.
 النهي عن كثرة السؤال، قد قسم العلماء السؤال إلى قسمين: أحدهما: ما كان على وجه التعليم لما يحتاج إليه من أمر الدين، فهذا مأمور به ومن هذا النوع أسئلة الصحابة، والثاني: ما كان على وجه التعنت والتكلف وهذا هو المنهي عنه.
 تحذير هذه الأمة من مخالفة نبيها، كما وقع في الأمم التي قبلها.
 كثرة السؤال مما لا يُحتاج إليه والاختلاف على الأنبياء سببٌ للهلاك، ولا سيّما في الأمور التي لا يمكن الوصول إليها، مثل: مسائل الغيب التي لا يعلمها إلا الله، وأحوال يوم القيامة.
 النهي عن السؤال في شِداد المسائل، قال الأوزاعي: إن الله إذا أراد أن يحرم عبده بركة العلم ألقى على لسانه المغاليط، فلقد رأيتهم أقلَّ الناس علمًا، وقال ابن وهب: سمعت مالكًا يقول: المِراء في العلم يذهب بنور العلم من قلب الرجل.</t>
   </si>
   <si>
     <t>Ehtiyac duyulan ən vacib olanla məşğul olmaq, hazırda ehtiyac olmayan şeyləri tərk etmək və baş verməyən şeylər haqqında sual verməklə məşğul olmamaq lazımdır.
 Məsələləri çətinləşdirə biləcək sual verməyin və çoxlu ixtilafa səbəb olacaq şübhələr qapısını açmağın haramlılığı.
 Bütün qadağaları tərk etmək əmr edilmişdir; çünki onu tərk etməyin heç bir çətinliyi yoxdur və buna görə də onun  qadağan edilməsi ümumidir.
 Əmr olunanı bacarılan miqdarda yerinə yetirməyin tələb edilməsi; çünki onu yerinə yetirmək çətin və ya mümkünsüz ola bilər. Buna görə də o bacarılan miqdarda əmr edilib.
-Çox sual verməyin qadağan edilməsi.
-[...1 lines deleted...]
-İkincisi: İnadkarlıq və çətinləşdirmə şəklində olan suallar və bu növ qadağan olunandır.
+Çox sual verməyin qadağan edilməsi. Alimlər sualı iki qismə bölmüşdür: Onlardan biri: Din məsələsində ehtiyac duyulan şeyləri öyrənmək üçün  olandır ki, bunun özü əmr edilmişdir. Səhabələrin sualları da bu növdəndir.  İkincisi: İnadkarlıq və çətinləşdirmə şəklində olan suallar və bu növ qadağan olunandır.
 Bu ümmət, öncəki ümmətlərin etdiyi kimi edib peyğəmbərinə müxalif olmaqdan qadağan edilmişdir.
 Ehtiyac olmayan şeylərdə, xüsusən də yalnız Allahın bildiyi qeybi məsələlər və Qiyamət gününün halları kimi əl çatmayan işlərdə çoxlu sual vermək və peyğəmbərlərə müxalif olmaq həlak olmağın səbəbidir.
 Çətin məsələlərdə sual verməyin qadağan edilməsi, əl-Əvzəi demişdir: "Allah qulunu elmin bərəkətindən məhrum etmək istəyərsə, onun dilinə mübahisə etməyi salar, mən onların insanların ən az elmlisi olduğunu  gördüm". İbn Vəhb demişdir: Malikin belə dediyini eşitdim: "Elmdə mübahisə etmək, insanın qəlbindən elm nurunu aparar".</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/4295</t>
   </si>
   <si>
     <t>لقد سألتني عن عظيم، وإنه ليسير على من يسره الله عليه</t>
   </si>
   <si>
     <t>Sən məndən əzəmətli bir əməl barədə soruşdun. Həqiqətən də o Allahın asanlaşdırdığı kimsələr üçün asandır</t>
   </si>
   <si>
     <t>عَنْ مُعَاذِ بْنِ جَبَلٍ رضي الله عنه قَالَ: كُنْتُ مَعَ النَّبِيِّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ فِي سَفَرٍ، فَأَصْبَحْتُ يَوْمًا قَرِيبًا مِنْهُ وَنَحْنُ نَسِيرُ، فَقُلْتُ: يَا رَسُولَ اللهِ أَخْبِرْنِي بِعَمَلٍ يُدْخِلُنِي الجَنَّةَ وَيُبَاعِدُنِي عَنِ النَّارِ، قَالَ: «لَقَدْ سَأَلْتَنِي عَنْ عَظِيمٍ، وَإِنَّهُ لَيَسِيرٌ عَلَى مَنْ يَسَّرَهُ اللَّهُ عَلَيْهِ، تَعْبُدُ اللَّهَ وَلاَ تُشْرِكْ بِهِ شَيْئًا، وَتُقِيمُ الصَّلاَةَ، وَتُؤْتِي الزَّكَاةَ، وَتَصُومُ رَمَضَانَ، وَتَحُجُّ البَيْتَ» ثُمَّ قَالَ: «أَلاَ أَدُلُّكَ عَلَى أَبْوَابِ الخَيْرِ: الصَّوْمُ جُنَّةٌ، وَالصَّدَقَةُ تُطْفِئُ الخَطِيئَةَ كَمَا يُطْفِئُ الْمَاءُ النَّارَ، وَصَلاَةُ الرَّجُلِ مِنْ جَوْفِ اللَّيْلِ» قَالَ: ثُمَّ تَلاَ: «{تَتَجَافَى جُنُوبُهُمْ عَنِ الْمَضَاجِعِ}، حَتَّى بَلَغَ {يَعْمَلُونَ}» ثُمَّ قَالَ: «أَلاَ أُخْبِرُكَ بِرَأْسِ الأَمْرِ كُلِّهِ وَعَمُودِهِ، وَذِرْوَةِ سَنَامِهِ؟» قُلْتُ: بَلَى يَا رَسُولَ اللهِ، قَالَ: «رَأْسُ الأَمْرِ الإِسْلاَمُ، وَعَمُودُهُ الصَّلاَةُ، وَذِرْوَةُ سَنَامِهِ الجِهَادُ» ثُمَّ قَالَ: «أَلاَ أُخْبِرُكَ بِمَلاَكِ ذَلِكَ كُلِّهِ؟» قُلْتُ: بَلَى يَا نَبِيَّ اللهِ، فَأَخَذَ بِلِسَانِهِ قَالَ: «كُفَّ عَلَيْكَ هَذَا» فَقُلْتُ: يَا نَبِيَّ اللهِ، وَإِنَّا لَمُؤَاخَذُونَ بِمَا نَتَكَلَّمُ بِهِ؟ فَقَالَ: «ثَكِلَتْكَ أُمُّكَ يَا مُعَاذُ، وَهَلْ يَكُبُّ النَّاسَ فِي النَّارِ عَلَى وُجُوهِهِمْ أَوْ عَلَى مَنَاخِرِهِمْ إِلاَّ حَصَائِدُ أَلْسِنَتِهِمْ».</t>
   </si>
   <si>
     <t>Muaz bin Cəbəl (Allah ondan razı olsun) demişdir: Mən Peyğəmbərlə (sallallahu aleyhi və səlləm) birgə səfərdə idim. Bir gün, biz yol gedərkən ona yaxınlaşdım və dedim: "Ey Allahın Rəsulu, məni Cənnətə daxil edəcək və Cəhənnəmdən uzaqlaşdıracaq əməl barədə mənə xəbər ver!". Peyğəmbər (sallallahu aleyhi və səlləm) buyurdu: "Sən məndən əzəmətli bir əməl barədə soruşdun. Həqiqətən də o Allahın asanlaşdırdığı kimsələr üçün asandır. Gərək, Allaha ibadət edəsən və Ona heç bir şeyi şərik qoşmayasan, namazı qılasan, zəkat verəsən, ramazan ayını oruc tutasan və Kəbəni ziyarət edəsən”. Sonra Peyğəmbər (sallallahu aleyhi və səlləm) dedi: “Səni xeyir qapılarına yönəldimmi? Oruc qalxandır. Sədəqə suyun odu söndürdüyü kimi günahları söndürür (silir). Kişinin gecənin ortasında qıldığı namazı da, habelə”. Sonra Peyğəmbər (sallallahu aleyhi və səlləm) bu ayəni oxudu: “Onlar gecə namazını qılmaq üçün böyürlərini yataqdan qaldırır, qorxu və ümid içində öz Rəbbinə yalvarır və onlara verdiyimiz ruzilərdən Allah yolunda xərcləyirlər. Etdikləri əməllərin mükafatı olaraq onlar üçün gözlərinə sevinc gətirəcək nələr saxlandığını heç kəs bilmir”. Sonra Peyğəmbər (sallallahu aleyhi və səlləm) dedi: “Sənə dinin başı, onun dirəyi və ən uca zirvəsi barədə xəbər verimmi?” Mən dedim: "Bəli, Ey Allahın Rəsulu". O, buyurdu: “Dinin başı İslam, dirəyi namaz, ən uca zirvəsi isə cihaddır”. Sonra Peyğəmbər (sallallahu aleyhi və səlləm) dedi: “Sənə bunların hamısını özündə cəm edən xislət barədə xəbər verimmi?”. Mən dedim: "Əlbəttə, Ey Allahın Rəsulu". O, əli ilə öz dilini tutub dedi: “Bunu, saxla!” Mən dedim: "Ey Allahın Peyğəmbəri! Məgər biz, danışdığımız sözlərə görə hesaba çəkiləcəyik?!". Peyğəmbər (sallallahu aleyhi və səlləm) dedi: “Anan səni itirsin ey Muaz! Məgər insanları üzüstə yaxud burunları üzərində Cəhənnəmə sürükləyən yalnız dilləri ilə əkdiklərinin bəhrəsi deyilmi?!”.</t>
   </si>
   <si>
     <t>قال معاذٌ رضي الله عنه: كنتُ مع النبي صلى الله عليه وسلم في سَفَر، فأصبحت يومًا قريبًا منه ونحن نسير، فقلت: يا رسول الله أَخْبِرني بعمل يُدخلني الجنة ويباعدني عن النار، 
 قال: لقد سألتني عن عمل عظيم فِعْلُه على النفوس، وإنه لَهَيِِّنٌ سَهْلٌ على مَن يَسَّرَه الله عليه؛ أَدِّ فرائض الإسلام: 
 الأول: تعبد الله وحده ولا تشرك به شيئًا. 
 الثاني: تُقيم الصلوات الخمس المفروضات في اليوم والليلة: الفجر، والظهر، والعصر، والمغرب، والعشاء، بشروطها وأركانها وواجباتها. 
 الثالث: تُخرِج الزكاة المفروضة، وهي عبادة مالية واجبة في كل مال بلغَ قدرًا مُحددًا في الشرع، تعطى لمستحقيها. 
@@ -5708,57 +5701,51 @@
   <si>
     <t>عَنْ عَائِشَةَ رَضِيَ اللَّهُ عَنْهَا عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «الرَّضَاعَةُ تُحَرِّمُ مَا تُحَرِّمُ الوِلَادَةُ».</t>
   </si>
   <si>
     <t>Aişə (Allah ondan razı olsun) rəvayət edir ki, Peyğəmbər (sallallahu aleyhi və səlləm) belə demişdir: “Süd əmizdirmə, doğuşun haram etdiyi şeyləri haram edir”.</t>
   </si>
   <si>
     <t>بيَّنَ النبيُّ صلى الله عليه وسلم أنه يحرم من الرضاع ما يحرم من الولادة والنسب من خال أو عم أو أخ...، وتبيح الرضاعة ما تبيح الولادة من الأحكام.</t>
   </si>
   <si>
     <t>Peyğəmbər (sallallahu əleyhi va səlləm) bəyan etmişdir ki, qardaş, əmi, dayı kimi doğum və nəsəb səbəbilə haram olan şəxslər - süd əmizdirmə səbəbi ilə də haram olurlar. Həmçinin süd əmizdirmə, doğumdan olan qohumluğunun icazəli etdiyi hökmləri də icazəli edir.</t>
   </si>
   <si>
     <t>الحديث قاعدة في أحكام الرضاع.
 قال ابن حجر: قوله: (الرضاعة تحرم ما تحرم الولادة) أي: وتبيح ما تبيح، وهو بالإجماع فيما يتعلق بتحريم النكاح وتوابعه، وانتشار الحرمة بين الرضيع وأولاد المرضعة، وتنزيلهم منزلة الأقارب في جواز النظر والخلوة والمسافرة، ولكن لا يترتب عليه باقي أحكام الأمومة من التوارث ووجوب الإنفاق والعتق بالملك والشهادة والعقل وإسقاط القصاص.
 إثبات حكم التحريم بالرضاع تحريمًا مؤبدًا.
 دلت الأحاديث الأخرى أن التحريم بالرضاعة يثبت بخمس رضعات معلومات، وأن تكون في السنتين الأوليين.
 المحرمات بالنسب هن: الأمهات، ويدخل فيهنَّ الجدات، وإن علون من قبل الأمّ أو الأب. والبنات: ويدخل فيهنَّ بنات البنات، وبنات الأولاد، وإن سفلن. والأخوات: سواء أكنّ من قبل الأب والأم، أو من قبل أحدهما. والعمَّات: ويدخل فيهنّ جميع أخوات الأب الشقيقات وغير الشقيقات، وكذلك جميع أخوات أجدادك، وإن علون. والخالات: ويدخل فيهنّ جميع أخوات الأم الشقيقات، وغيرهنّ، وكذلك جميع أخوات الجدات، وإن علون، سواء أكنَّ جدات من الأب أم من الأم. وبنات الأخ، وبنات الأخت، ويدخل فيهنَّ بناتهنَّ، وإن سفلن.
 المحرمات بالرضاع، فيحرم من الرضاع ما يحرم من النسب، فكل امرأة حَرُمت من النسب حَرُمَ مثلها من الرضاع إلا أم أخيه وأخت ابنه من الرضاع فلا تحرم.</t>
   </si>
   <si>
     <t>Hədis, süd əmizdirmə hökmləri haqqında bir qaydadır.
 İbn Həcər demişdir: Peyğəmbərin (sallallahu əleyhi va səlləm): “Süd əmizdirmə, doğuşun haram etdiyi şeyləri haram edir” - sözünün mənası, yəni: süd əmizdirmə, doğuşun icazəli etdiyi şeyləri icazəli edir — anlamındadır. Bu mövzu icma ilə— nikahın haramlığı və ona bağlı məsələlər, südəmər uşaq ilə süd verən qadının övladları arasında haramlığın yayılması, bir-birilərinə baxması, təklikdə qalması və birlikdə səfərə çıxması kimi hallarda yaxın qohum kimi sayılmaları — deməkdir. Lakin bu (süd analığı), analığa aid olan digər hökmləri, miras almaq, nəfəqə verməyin vacibliyi, sahib olduğu qulu azad etmək, şahidlik, diyə (qan pulu) ödəmək (öldürülmüş şəxs üçün cərimə; vira) və qisasın ləğv edilməs kimi məsələlərdə heç bir təsir göstərmir.
 Süd əmizdirmə nəticəsində yaranan haramlığın əbədi olaraq sabit qalması.
 Başqa hədislər izah edir ki, süd əmizdirmə yolu ilə yaranan qadağa yalnız bilinən beş dəfə əmizdirmədən sonra və uşağın ilk iki ili ərzində meydana gəlir.
-Qohumluq əlaqələrinə görə haram olanlar aşağıdakılardır: 
-[...5 lines deleted...]
-Qardaş qızları və bacı qızları. Bura, şəcərə üzrə aşağıya doğru onların qızları da daxildir.
+Qohumluq əlaqələrinə görə haram olanlar aşağıdakılardır:  Analar. Bura, şəcərə üzrə yuxarıya doğru ana və ata tərəfdən olan nənələr də daxildir. Qızlar. Bura, şəcərə üzrə aşağıya doğru qızların qızları və oğulların qızları da daxildir. Bacılar. Bura, həm eyni ata-anadan olan bacılar, həm də bir tərəfdən (yəni: ya ata, ya da ana tərəfdən) olan bacılar daxildir. Bibilər. Bura, atanıın doğma və ögəy, bütün bacıları və həmçinin, şəcərə üzrə yuxarıya doğru babaların bütün bacıları da daxildir. Xalalar. Bura, ananın doğma və ögəy, bütün bacıları və həmçinin, istər ata tərəfdən, istərsə də ana tərəfdən olmasından asılı olmayaraq şəcərə üzrə yuxarıya doğru nənələrin bütün bacıları da daxildir. Qardaş qızları və bacı qızları. Bura, şəcərə üzrə aşağıya doğru onların qızları da daxildir.
 Süd qohumluğuna görə haram olanlar: Süd qohumluğu, qan qohumluğunun haram etdiyi şeyləri haram edir. Qan qohumluğuna görə haram olan hər bir qadın, süd qohumluğu ilə də haram olur. Bundan yalnız süd qardaşının anası və süd oğlunun bacısı istisnadır, onlar haram sayılmır.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/4311</t>
   </si>
   <si>
     <t>إن الحلال بين وإن الحرام بين</t>
   </si>
   <si>
     <t>Şübhəsiz ki, halal olan şeylər bəllidir, haram olan şeylər bəllidir</t>
   </si>
   <si>
     <t>عن النُّعمان بن بَشير رضي الله عنه قال: سَمِعْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ -وَأَهْوَى النُّعْمَانُ بِإِصْبَعَيْهِ إِلَى أُذُنَيْهِ-: «إِنَّ الْحَلَالَ بَيِّنٌ وَإِنَّ الْحَرَامَ بَيِّنٌ، وَبَيْنَهُمَا مُشْتَبِهَاتٌ لَا يَعْلَمُهُنَّ كَثِيرٌ مِنَ النَّاسِ، فَمَنِ اتَّقَى الشُّبُهَاتِ اسْتَبْرَأَ لِدِينِهِ وَعِرْضِهِ، وَمَنْ وَقَعَ فِي الشُّبُهَاتِ وَقَعَ فِي الْحَرَامِ، كَالرَّاعِي يَرْعَى حَوْلَ الْحِمَى يُوشِكُ أَنْ يَرْتَعَ فِيهِ، أَلَا وَإِنَّ لِكُلِّ مَلِكٍ حِمًى، أَلَا وَإِنَّ حِمَى اللهِ مَحَارِمُهُ، أَلَا وَإِنَّ فِي الْجَسَدِ مُضْغَةً، إِذَا صَلَحَتْ صَلَحَ الْجَسَدُ كُلُّهُ، وَإِذَا فَسَدَتْ فَسَدَ الْجَسَدُ كُلُّهُ، أَلَا وَهِيَ الْقَلْبُ».</t>
   </si>
   <si>
     <t>Ən-Numan bin Bəşirdən (Allah ondan razı olsun) rəvayət edildiyinə görə o barmağıyla qulaqlarına işarə edərək: Peyğəmbərin (Allahın salavatı və salamı onun üzərinə olsun) belə dediyini eşitdim" dedi: "Şübhəsiz ki, halal olan şeylər bəllidir, haram olan şeylər bəllidir, onların arasında əksər insanların bilmədiyi şübhəli məsələlər var. Kim şübhələrdən çəkinərsə, dinini və şərəfini qorumuş olar. Lakin kim şübhələrə uyarsa, harama düşmüş olar. (Onun misalı) Qoruğun ətrafında sürüsünü otaran çobanın misalı kimidir, onun sürüsü sanki qadağan edilən qoruğa daxil olmaq istəyir. Bilin ki, hər hökmdarın öz qoruğu vardır. Allahın qoruğu da, onun haramlarıdır. Agah olun ki, bədəndə bir ət parçası vardır ki, o sağlam olarsa bütün bədən sağlam olar, o pozularsa, bədənin bütün əzaları pozular. Bilin ki, bu qəlbdir".</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم قاعدةً عامةً في الأشياء، وأنها تنقسم في الشريعة إلى ثلاثة أقسام: حَلال بَيِّن، وحرام بَيِّن، وأمور مشتبهات غير واضحة الحكم من حيث الحِلِّ والحُرْمة، لا يعلم حُكمَها كثير من الناس.
 فمَن ترك تلك الأشياء المشتبهة عليه سَلِم دينُه بالبُعد عن الوقوع في الحرام، وسَلِم له عِرضُه من كلام الناس بما يَعيبون عليه بسبب ارتكابه هذا المشتبه. 
 ومَن لم يجتنب المشتبهات فقد عَرَّض نفسَه إما بالوقوع في الحرام، أو نيل الناس من عرضه. 
 وضرب الرسول صلى الله عليه وسلم مثلًا ليُبيِّن حال من يرتكب الشبهات وأنه كالراعي يرعى ماشيتَه قُرْبَ أرضٍ قد حماها صاحبها، فتوشك ماشيةُ الراعي أن ترعى في هذا الحمى لقربها منه، فكذلك من يفعل ما فيه شبهة، فإنه بذلك يقترب من الحرام فيوشك أن يقع فيه. 
 وبعدها أخبر النبي صلى الله عليه وسلم أن في الجسد مضغة (وهي القلب) يصلح الجسد بصلاحها، ويفسد بفسادها.</t>
   </si>
   <si>
@@ -6640,60 +6627,51 @@
   </si>
   <si>
     <t>Miqdəm bin Mə'di Kərib (Allah ondan razı olsun) belə demişdir: Mən Allah Rəsulunun (salləllahu aleyhi va səlləm) belə dediyini eşitdim: "Adəm övladı qarnından daha şərli bir qab doldurmamışdır. İnsana, belini dik tutacaq bir neçə loxma kifayət edər. Əgər bu kifayət etməzsə, o zaman qarnının üçdə birini yeməyinə, üçdə birini içkisinə, üçdə birini isə nəfəsinə ayırmalıdır".</t>
   </si>
   <si>
     <t>يرشدنا النبي الكريم صلى الله عليه وسلم إلى أصل من أصول الطب، وهي الوقاية التي يقي بها الإنسان صحته، وهي التقليل من الأكل، بل يأكل بقدر ما يسد رمقه ويقويه على أعماله اللازمة، وإن شر وعاء مُلئ هو البطن لما ينتج عن الشبع من الأمراض الفتاكة التي لا تحصى عاجلًا أو آجلًا باطنًا أو ظاهرًا.
 ثم إن الرسول صلى الله عليه وسلم قال: إذا كان الإنسان لابد له من الشبع، فليجعل الأكل بمقدار الثلث، والثلث الآخر للشرب، والثلث للنفس حتى لا يحصل عليه ضيق وضرر، وكسل عن تأدية ما أوجب الله عليه في أمر دينه أو دنياه.</t>
   </si>
   <si>
     <t>Sevimli Peyğəmbərimiz (sallallahu əleyhi va səlləm) bu hədisdə bizi tibb elminin əsas prinsiplərindən birinə yönəldir. Bu, insanın sağlamlığını qorumaqdır. Bu isə yeməyin azaldılması ilə bağlıdır. Əslində insan yalnız gücsüzlüyünü aradan qaldıracaq və ona lazım olan işləri yerinə yetirmək üçün güc verəcək qədər yeməlidir. Doldurulmuş ən şərli qab insan qarnıdır. Çünki qarının toxluğu daxili və ya xarici, tez və ya gec ortaya çıxan saysız-hesabsız həlakedici xəstəliklərin səbəbidir. Sonra Peyğəmbər (sallallahu əleyhi va səlləm) belə buyurub: Əgər insanın mütləq doymağa ehtiyacı varsa, qarnında sıxlıq və zərər yaranmaması və həmçinin Uca Allahın ona din və dünya işlərində vacib etdiyi əmələri yerinə yetirməkdə tənbəl olmasın deyə, qarnının üçdə bir hissəsini yemək üçün, üçdə bir hissəsini içmək üçün və üçdə bir hissəsini isə nəfəs üçün ayırmalıdır.</t>
   </si>
   <si>
     <t>عدم التوسع في الأكل والشرب، وهذا أصل جامع لأصول الطب كلها، لما في كثرة الشبع من الأمراض والأسقام.
 الغاية من الأكل، هي حفظ الصحة والقوة وبهما سلامة الحياة.
 لملء البطن من الطعام أضرار بدنية ودينية، قال عمر رضي الله عنه: «إياكم والبطنة، فإنها مفسدة للجسم ومكسلة عن الصلاة».
 الأكل من حيث الحكم على أقسام: واجب، وهو ما به تُحفظ الحياة ويؤدي تركه إلى ضرر. جائز، وهو ما زاد على القدر الواجب ولا يُخشى ضرره. مكروه، وهو ما يُخشى ضرره. محرم، وهو ما يُعلم ضرره. ومستحب، وهو ما يُستعان به على عبادة الله وطاعته، وقد أجمل ذلك في الحديث في ثلاث مراتب: أولها: ملء البطن. ثانيها: أكلات أو لقيمات يقمن صلبه. ثالثها: قوله: «ثلث لطعامه وثلث لشرابه وثلث لنفسه» وهذا كله إذا كان جنس المأكول حلالًا.
 الحديث قاعدة من قواعد الطب، وحيث إن علم الطب مداره على ثلاثة أصول: حفظ القوة والحمية والاستفراغ، فقد اشتمل الحديث على الأولين منها، كما في قوله تعالى : (وَكُلُوا وَاشْرَبُوا وَلَا تُسْرِفُوا إِنَّهُ لَا يُحِبُّ الْمُسْرِفِينَ) [الأعراف: 31].
 كمال هذه الشريعة حيث اشتملت على مصالح الإنسان في دينه ودنياه.
 من علوم الشريعة أصولُ الطب وأنواع منه، كما جاء في العسل والحبة السوداء.
 اشتمال أحكام الشريعة على الحكمة، وأنها مبنية على درء المفاسد وجلب المصالح.</t>
   </si>
   <si>
     <t>Yemək və içməkdə həddi aşmamaq. Bu, bütün tibb elminin əsas prinsiplərini özündə cəm edən bir qaydadır. Çünki çox yemək və toxluq bir çox xəstəlik və ağrılara səbəbdir.
 Yeməkdə məqsəd həyatın təhlükəsizliyini təmin edən sağlamlıq və gücün qorunmasıdır.
 Qarının yeməklə doldurulmasının həm bədənə, həm də dinə zərərləri vardır. Ömər (Allah ondan razı olsun) belə demişdir: "Çox yeməkdən çəkinin, çünki o bədənə zərər verir və namaza qarşı tənbəllik yaradır".
-Yemək hökm baxımından bir neçə hissəyə bölünür:
-[...8 lines deleted...]
-Üçüncüsü: Peyğəmbərin (sallallahu əleyhi va səlləm) bu kəlamıdır: "Qarnının üçdə birini yeməyinə, üçdə birini içkisinə, üçdə birini isə nəfəsinə ayırmalıdır". Bütün bunlar halal yemək növünə aiddir".
+Yemək hökm baxımından bir neçə hissəyə bölünür: Vacib yemək: Bu, həyatın qorunması üçün zəruri sayılan, tərk edildikdə isə zərərə səbəb olan qidadır. İcazəli yemək: Bu, vacib miqdardan artıq olan, lakin zərər verməsindən qorxulmayan qidadır. Məkruh yemək: Bu, zərər verməsindən ehtiyat edilən (çəkini­lən) qidadır. Haram yemək: Bu, zərərli olduğu bilinən qidadır. Müstəhəb yemək: Bu, Allaha ibadət və itaətdə insana yardım edən qidadır. Bütün bunlar bu hədisdə üç mərtəbədə qısaca ifadə edilmişdir. Birincisi: Qarının doldurulması. İkincisi: İnsanı ayaqda saxlayacaq qədər bir neçə loxma yaxud bir neçə tikə yemək. Üçüncüsü: Peyğəmbərin (sallallahu əleyhi va səlləm) bu kəlamıdır: "Qarnının üçdə birini yeməyinə, üçdə birini içkisinə, üçdə birini isə nəfəsinə ayırmalıdır". Bütün bunlar halal yemək növünə aiddir".
 Bu hədis, tibb elminin qaydalarından bir qaydadır. Çünki tibb elmi üç əsas prinsip üzərində qurulmuşdur: Gücün qorunması, pəhriz və zərərli maddələrin ifraz olunması. Hədis isə bu prinsiplərdən ilk ikisini əhatə edir. Uca Allah buyurur: "Yeyin-için, lakin israf etməyin. Şübhəsiz ki, (Allah) israf edənləri sevməz". (Əraf: 31).
 İslam şəriətin kamilliyi. Belə ki, o insanın həm dini, həm də dünyəvi mənafelərini özündə cəmləşdirmişdir.
 Şəriət elmləri arasında tibbin əsasları və onun bəzi növləri də mövcuddur. Necə ki, dini mənbələrdə bal və qara zirə haqqında məlumat verilmişdir.
 Şəriət hökmləri özündə hikməti əhatə edir. Çünki onlar fəsadların qarşısını almaq və mənafeləri təmin etmək üzərində qurulmuşdur.</t>
   </si>
   <si>
     <t>رواه الإمام أحمد والترمذي والنسائي وابن ماجه</t>
   </si>
   <si>
     <t>[رواه الإمام أحمد والترمذي والنسائي وابن ماجه]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/4723</t>
   </si>
   <si>
     <t>من أحدث في أمرنا هذا ما ليس فيه فهو رد</t>
   </si>
   <si>
     <t>“Kim bizim yolumuza zidd , ona aid olmayan bir yenilik gətirərsə, o rədd olunar</t>
   </si>
   <si>
     <t>عَنْ عَائِشَةَ رضي الله عنها قَالَتْ: قَالَ رَسُولُ اللهِ صلى الله عليه وسلم: «مَنْ أَحْدَثَ فِي أَمْرِنَا هَذَا مَا لَيْسَ فِيهِ فَهُوَ رَدٌّ» متفق عليه.
 ولمسلم: «مَنْ عَمِلَ عَمَلًا لَيْسَ عَلَيْهِ أَمْرُنَا فَهُوَ رَدٌّ».</t>
   </si>
   <si>
@@ -7187,54 +7165,51 @@
 أما الأسباب الشرعية كقراءة القرآن، أو الحسية كالأدوية التي ثبتت بالتجربة، فهي جائزة مع اعتقاد أنها أسباب، وأن النفع والضر بيد الله.</t>
   </si>
   <si>
     <t>Allah Rəsulu (Allahın salavatı və salamı onun üzərinə olsun) Allaha şərik qoşulacaq bəzi əməlləri bəyan etmişdir:
 Birincisi: Ruqyə - Cahiliyyə dövrü insanların şəfa dilədikləri şirki ehtiva edən sözlər.
 İkincisi: Təmimələr - nəzərdən qorunmaq üçün uşaqların, heyvanların və s. boyunlarına taxılan, muncuqlar və bənzəri şeylərdən hazırlanmış əşyalar.
 Üçüncüsü: Tivələ - ər və qadının birinin digərini sevməsi üçün hazırlanan əşya.
 Sözügedən əşyaların səbəb kimi istifadə edilməsinə görə bu əməllər şirkdən hesab edilir, həqiqətdə bu əşyalar nə şərii dəlillərə əsaslanan səbəblərdir, nə də ki, təcrübə ilə əldə edilən duyulan, hissi səbəblərdir. Lakin Quran oxumaq kimi şərii və dərman qəbulu kimi təcrübə ilə sabit olan toxunma və hissi orqanlarla dərk edilən səbəblər və bunların sadəcə səbəb olmasına etiqad etmək icazəlidir və hər bir halda xeyirin və zərərin Allahın əlində olmasına etiqad etmək gərəkir.</t>
   </si>
   <si>
     <t>صيانة التوحيد والعقيدة عما يُخِلُّ بها.
 تحريم استعمال الرقى الشركية والتمائم والتولة.
 اعتقاد الإنسان في هذه الثلاث أنها أسباب: هو شرك أصغر؛ لأنه جعل ما ليس بسببٍ سببًا، أما إن اعتقد أنها تنفع وتضر بذاتها فهو شرك أكبر.
 التحذير من فعل الأسباب الشركية والمحرمة.
 تحريم الرقى وأنها من الشرك إلا ما كان منها مشروعًا.
 ينبغي تعلُّق القلب بالله وحده، فمنه الضر والنفع وحده لا شريك له، فلا يأتي بالخير إلا الله ولا يدفع الشر إلا الله تعالى.
 الرقى الجائزة هي المتضمنة لثلاثة شروط: 1- أن يعتقد أنها سبب ولا تنفع إلا بإذن الله. 2- أن تكون بالقرآن وأسماء الله وصفاته والأدعية النبوية والأدعية المشروعة. 3- أن تكون بلغة مفهومة ولا تحتوي على طَلَاسِمَ وشَعْوَذةٍ.</t>
   </si>
   <si>
     <t>Tövhid və əqidənin ona xələl gətirəcək şeylərdən qorunması.
 Təmiməni, tivələni və şirki ehtiva edən ruqyəni istifadə etməyin haramlığı.
 İnsanın bu üç şeyi səbəb olaraq etiqad etməsi kiçik şirkdir, çünki səbəb olmayan bir şeyi səbəb etmişdir, lakin onların özlərinin fayda və zərər verdiklərinə etiqad etmək isə böyük şirkdir.
 Şirk və haram olan səbəbləri etməyin qadağan edilməsi.
 Şərii olan ruqyədən başqa, digər ruqyələrin haramlığı və şirk olması.
 Qəlb yalnız Allaha bağlı olmalıdır. Zərər və fayda, şəriki olmayan Allahdandır, xeyir yalnız Allahdan gələr və şərləri də yalnız Allah dəf edər.
-İcazəli  ruqyənin üç şərti var:
-[...2 lines deleted...]
-- 3. Başa düşülən dildə olmalı, içində sehr və tilsim olmamalıdır.</t>
+İcazəli  ruqyənin üç şərti var: - 1.Onun səbəb olaraq istifadəsinə və yalnız Allahın izni ilə fayda verəcəyinə etiqad etmək. - 2.Quranla, Allahın isim və sifətləri ilə, sünnədə gələn dualar və digər icazəli dualarla etmək. - 3. Başa düşülən dildə olmalı, içində sehr və tilsim olmamalıdır.</t>
   </si>
   <si>
     <t>رواه أبو داود وابن ماجه وأحمد</t>
   </si>
   <si>
     <t>[Əbu Davud,İbnu Məcə və Əhməd rəvayət etdi]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/5273</t>
   </si>
   <si>
     <t>أتدرون ما الغيبة؟، قالوا: الله ورسوله أعلم، قال: ذكرك أخاك بما يكره</t>
   </si>
   <si>
     <t>Bilirsinizmi qeybət nədir?". Sahabələr: "Allah və Rəsulu ən doğrusunu bilir!" - dedilər. Allah Rəsulu (Allahın salavatı və salamı onun üzərinə olsun) buyurdu: "(Din) qardaşını onun xoşuna gəlmədiyi bir vəsflə xatırlamaqdır</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «أَتَدْرُونَ مَا الْغِيبَةُ؟»، قَالُوا: اللهُ وَرَسُولُهُ أَعْلَمُ، قَالَ: «ذِكْرُكَ أَخَاكَ بِمَا يَكْرَهُ»، قِيلَ: أَفَرَأَيْتَ إِنْ كَانَ فِي أَخِي مَا أَقُولُ؟ قَالَ: «إِنْ كَانَ فِيهِ مَا تَقُولُ فَقَدِ اغْتَبْتَهُ، وَإِنْ لَمْ يَكُنْ فِيهِ فَقَدْ بَهَتَّهُ».</t>
   </si>
   <si>
     <t>Əbu Hureyradan (Allah ondan razı olsun) Allah Rəsulunun (Allahın salavatı və salamı onun üzərinə olsun) belə dediyi rəvayət edilir: "Bilirsinizmi qeybət nədir?". Sahabələr: "Allah və Rəsulu ən doğrusunu bilir!" - dedilər. Allah Rəsulu (Allahın salavatı və salamı onun üzərinə olsun) buyurdu: "(Din) qardaşını onun xoşuna gəlmədiyi bir vəsflə xatırlamaqdır". Soruşdular: "Bəs əgər qardaşımda söylədiyim vəsf olarsa?". Allah Rəsulu (Allahın salavatı və salamı onun üzərinə olsun) dedi: "Dediyin vəsf o kəsdə olarsa, sən onun qeybətini etmiş olarsan, əgər bu olmazsa, ona böhtan atmış olarsan".</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم حقيقة الغيبة المُحرَّمة، وهي: ذِكْرُ المسلم الغائب بما يَكره، سواء كان من صفاته الخَلْقية أو الخُلُقية، مثل: الأعور الغشاش الكذاب، ونحو ذلك من صفات الذم، ولو كانت تلك الصفة موجودة فيه.
 وأما إذا لم تكنْ فيه الصفةُ فهذا أشدُّ من الغيبة، وهو البُهْتَان، أي: الافتراء على الإنسان بما ليس فيه.</t>
@@ -8180,53 +8155,51 @@
     <t>Ənəs bin Malikdən (Allah ondan razı olsun) belə dediyi rəvayət edilir: Allah Rəsulunun (Allahın salavatı və salamı onun üzərinə olsun) belə söylədiyini eşitdim: "Uca  Allah buyurdu: Ey Adəm oğlu, nə qədər ki, Mənə dua edib ümid bəsləyirsən, sənin etdiyin günahları bağışlayaram və onlara əhəmiyyət vermərəm. Ey Adəm oğlu, əgər sənin günahların göydəki buludlara çatsa, sonra Məndən bağışlanma diləsən, Mən səni bağışlayaram və onlara əhəmiyyət vermərəm, ey Adəm oğlu, əgər sən Mənə yer dolusu günahla gəlsən və Mənə heç bir şeyi şərik qoşmadan mənimlə qarşılaşsan, Mən səni yer dolusu bağışlanmayla qarşılayaram".</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلَّى اللهُ علَيه وسلَّم أنَّ الله تباركَ وتعالى قال في الحديثِ القدسيِّ: يا ابنَ آدمَ ما دمْتَ تدْعونِي وتَرْجو رَحْمتي، ولمْ تَقْنَطْ؛ سَتَرتُ ذنبَكَ ومحوتُه غير مبالٍ فيه؛ ولو كانَ هذا الذنب والمعصية من الكبائر. 
 يا ابن آدم: لو كَثُرَت ذُنوبُك كثرةً تَملَأُ ما بينَ السَّماءِ والأرضِ بحيث تَبلُغُ أقطارَها وتَعُمَّ نَواحِيَها، ثمَّ استَغفَرتَني؛ محوت وغَفَرتُ لك جميعَها غيرَ مُبالٍ بكَثرتِها.
 يا ابنَ آدمَ: إنَّك لو أتيتَني بعدَ الموتِ بمِلْءِ الأرضِ ذُنوبًا ومَعاصِيَ، وكنتَ قد مِتَّ مُوحِّدًا لا تُشرِكُ بي شيئًا؛ لقابَلتُ هذه الذُّنوبَ والْمعاصِيَ، بمِلْئِ الأرض، مَغفِرةً؛ لأنَّني واسِعُ المغفرةِ، وأغفِرُ كل الذنوب إلا الشِّركَ.</t>
   </si>
   <si>
     <t>Peyğəmbər (Allahın salavatı və salamı onun üzərinə olsun) xəbər vermişdir ki, Uca Allah qüdsü hədisdə buyurub: Ey Adəm oğlu, nə qədər ki, Mənə dua edib rəhmətimə ümid bəsləyirsən və ümidini kəsmirsən; bu günah və itaətsizlik böyük günahlardan olsa da belə, sənin günahını örtər və ona əhəmiyyət vermədən silərəm. Ey Adəm övladı, əgər sənin günahların göylə yerin arasını  dolduraraq, onun hər tərəfinə çatıb, hər yerini bürüyəcək qədər çox olsa, sonra Məndən bağışlanma diləsən, çoxluğuna əhəmiyyət vermədən hamısını silib, bağışlayaram.
 Ey Adəm övladı, əgər ölümdən sonra yer dolusu günah və asiliklə mənim yanıma gəlsən və mənə heç bir şeyi şərik qoşmadan tövhid əhli olaraq ölmüsənsə - Mən bu günah və asilikləri yer dolusu bağışlanma ilə qarşılayaram. Çünki Mən bağışlaması geniş olanam və şirkdən başqa bütün günahları bağışlayıram.</t>
   </si>
   <si>
     <t>سعة رحمة الله تعالى ومغفرته وفضله.
 فضل التوحيد، وأنَّ الله يغفر للموحدين الذنوب والمعاصي.
 خطر الشرك وأن الله لا يغفر للمشركين.
 قال ابن رجب: وقد تضمَّن هذا الحديث الأسباب الثلاثة التي تحصل بها مغفرة الذنوب: الأول: الدعاء مع الرجاء، الثاني: الاستغفار وطلب التوبة، الثالث: الموت على التوحيد.
 هذا الحديث مما يرويه النبي صلى الله عليه وسلم عن ربه، ويسمى بالحديث القدسي أو الإلهي، وهو الذي لفظه ومعناه من الله، غير أنه ليست فيه خصائص القرآن التي امتاز بها عما سواه، من التعبد بتلاوته والطهارة له والتحدي والإعجاز وغير ذلك.
 الذنوب ثلاثة أنواع: الأول: الشرك بالله؛ وهذا لا يغفره الله، قال الله عز وجل: {إنه من يشرك بالله فقد حرم الله عليه الجنة}، الثاني: ظلم العبد نفسه فيما بينه وبين ربه من ذنوب ومعاصي؛ فإن الله عز وجل يغفر ذلك، ويتجاوز إن شاء، الثالث: ذنوب لا يترك الله منها شيئًا؛ وهي ظلم العباد بعضهم بعضًا، فلا بد من القصاص.</t>
   </si>
   <si>
     <t>Uca Allahın rəhmətinin, bağışlamasının və lütfünün genişliyi.
 Tövhidin fəziləti və Allahın muvahhidlərin (Allaha, heç bir şeyi şərik qoşmadan ibadət edən kəslərin) günah və asiliklərini bağışlaması.
 Şirkin təhlükəsi və Allahın müşrikləri bağışlamaması.
 İbn Rəcəb demişdir: "Bu hədis özündə, günahların bağışlanmasının hasil olduğu üç səbəbi əhatə etmişdir: Birincisi: ümid edərək dua etmək, ikincisi: istiğfar - Allahdan bağışlanma diləmək və tövbə etmək, üçüncüsü: tövhid üzərində ölmək".
 Bu hədis Peyğəmbərin (Allahın salavatı və salamı onun üzərinə olsun) öz Rəbbindən nəql etdiyi hədisdir və o qüdsü və ya ilahi hədis adlanır və onun ləfzi və mənası Allahdandır, lakin Quranın hər şeydən fərqləndiyi, qiraəti ilə ibadət etmək, onun üçün təmiz olmaq, onunla (kafirlərə) meydan oxumaq və onları aciz buraxmaq və digər özünəməxsus xüsusiyyətləri onda yoxdur.
-Günahlar üç növdür: Birincisi: Allaha şərik qoşmaq; və bunu Allah bağışlamır, İzzət və Cəlal sahibi olan Allah buyurur: "Həqiqətən, kim Allaha şərik qoşarsa, Allah ona Cənnəti haram etmişdir" [Maidə 5 surəsi, ayə 72].
-[...1 lines deleted...]
-Üçüncüsü. Allahın heç birini (cəzasız) buraxmadığı günahlardır ki, bu da, qulların bir-birinə zülm etməsidir, onlara görə də (quldan) qisas alınacaqdır.</t>
+Günahlar üç növdür: Birincisi: Allaha şərik qoşmaq; və bunu Allah bağışlamır, İzzət və Cəlal sahibi olan Allah buyurur: "Həqiqətən, kim Allaha şərik qoşarsa, Allah ona Cənnəti haram etmişdir" [Maidə 5 surəsi, ayə 72]. İkincisi: Qulun Rəbbi ilə öz arasında olan günah və asiliklərlə özünə zülm etməsi: İzzət və cəlal sahibi olan Allah istəsə bunu bağışlayar və üzərindən keçər. Üçüncüsü. Allahın heç birini (cəzasız) buraxmadığı günahlardır ki, bu da, qulların bir-birinə zülm etməsidir, onlara görə də (quldan) qisas alınacaqdır.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/5456</t>
   </si>
   <si>
     <t>إن أبغض الرجال إلى الله الألد الخصم</t>
   </si>
   <si>
     <t>Allah dərgahında ən qəzəbinə gələn insanlar, mübahisə etdikdə həddi aşanlardır</t>
   </si>
   <si>
     <t>عن عائشة رضي الله عنها عن النبي صلى الله عليه وسلم قال: «إِنَّ أَبْغَضَ الرِّجَالِ إِلَى اللهِ الْأَلَدُّ الْخَصِمُ».</t>
   </si>
   <si>
     <t>Aişədən (Allah ondan razə olsun) Allah Rəsulunun (Allahın salavatı və salamı onun üzərinə olsun) belə dediyi rəvayət edilir: "Allah dərgahında ən qəzəbinə gələn insanlar, mübahisə etdikdə həddi aşanlardır".</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ الله تبارك وتعالى يُبغِض مِن الناس شديدَ الخُصُومةِ وكثيرِها، الذي لا يَقبلُ الانقيادَ للحق، ويُحاولُ دفعَه بجَدَلِه، أو يخاصم بحق لكنَّه يُبالِغُ في الخصومة ويخرج عن حدِّ الاعتدال، ويجادل بغير علم.</t>
   </si>
   <si>
     <t>Allah Rəsulu (Allahın salavatı və salamı onun üzərinə olsun) xəbər verir ki, Uca və Müqəddəs Allah insanlar arasında haqqa tabe olmayıb, şiddətli şəkildə və çox mübahisə edən, onu rədd etməyə çalışan və yaxud haqlı olaraq mübahisə edən, lakin mübahisədə həddi aşaraq mübaliğə edən və elmsiz höcətləşən kəsə nifrət bəsləyir.</t>
   </si>
   <si>
     <t>لا يدخلُ في بابِ الخصومات المذمومةِ مطالبةُ المظلوم بحقٍّ له بطريق المرافعات الشرعية.
 الجدل والخصومة من آفات اللسان التي تُسبب الفرقة والتدابر بين المسلمين.
@@ -8661,52 +8634,51 @@
   <si>
     <t>من قال: سبحان الله وبحمده، في يوم مائة مرة، حطت خطاياه وإن كانت مثل زبد البحر</t>
   </si>
   <si>
     <t>Kim gün ərzində yüz dəfə Subhənallahi və bihəmdihi deyərsə, günahları dəniz köpüyü qədər olsa belə bağışlanar</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «مَنْ قَالَ: سُبْحَانَ اللهِ وَبِحَمْدِهِ، فِي يَوْمٍ مِائَةَ مَرَّةٍ، حُطَّتْ خَطَايَاهُ وَإِنْ كَانَتْ مِثْلَ زَبَدِ الْبَحْرِ».</t>
   </si>
   <si>
     <t>Əbu Hureyradan (Allah ondan razı olsun) Allah Rəsulunun (Allahın salavatı və salamı onun üzərinə olsun) belə dediyi rəvayət edilir: "Kim gün ərzində yüz dəfə Subhənallahi və bihəmdihi deyərsə, günahları dəniz köpüyü qədər olsa belə bağışlanar".</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أنَّ مَن قال في يوم مائة مرة: «سبحان الله وبحمده»؛ مُحيتْ خطاياه وغُفِرت، ولو كانت كثيرة مثل الرَّغْوَة البيضاء التي تعلو البحر عند تَمَوُّجِه وهَيَجَانِه.</t>
   </si>
   <si>
     <t>Allah Rəsulu (Allahın salavatı və salamı onun üzərinə olsun) xəbər verir ki, kim gün ərzində yüz dəfə: "Subhənallahi və bihəmdihi" deyərsə, günahları coşan dənizin üzərini alan köpüklər qədər çox olsa belə silinər.</t>
   </si>
   <si>
     <t>هذا الأجر يحصل لمن قالها في اليوم مُتَوالِيَة أو مُتَفَرِّقة.
 التسبيح: هو تنزيه الله عن النقص، والحمد:  وصفه بالكمال مع المحبة والتعظيم.
 المراد في الحديث تَكْفير صغائر الذنوب، وأمَّا الكبائر فلا بدَّ لها من توبة.</t>
   </si>
   <si>
     <t>Bu savaba gün ərzində istər ardıcıl surətdə, istərsə də ayrı-ayrılıqda deməklə nail olunur.
-Təsbih (subhanallah): Allah nöqsansızdır - deməkdir.
-Əlhəmdulilləh: Allahı sevərək və təzim edərək, kamillik sifəti ilə  vəsf etməkdir.
+Təsbih (subhanallah): Allah nöqsansızdır - deməkdir. Əlhəmdulilləh: Allahı sevərək və təzim edərək, kamillik sifəti ilə  vəsf etməkdir.
 Hədisdə nəzərdə tutulan kiçik günahların bağışlanmasıdır, böyük günahlara gəldikdə isə onlara tövbə etmək gərəkdir.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/5516</t>
   </si>
   <si>
     <t>من قال: لا إله إلا الله وحده لا شريك له، له الملك وله الحمد وهو على كل شيء قدير، عشر مرار</t>
   </si>
   <si>
     <t>Kim on dəfə, "Lə iləhə illallah vəhdəhu lə şərikə ləhu, ləhulmulku və ləhulhəmdu və huva alə kulli şeyin qadir" söylərsə</t>
   </si>
   <si>
     <t>عن أبي أيوب رضي الله عنه عن النبي صلى الله عليه وسلم قال: «مَنْ قَالَ: لَا إِلَهَ إِلَّا اللهُ وَحْدَهُ لَا شَرِيكَ لَهُ، لَهُ الْمُلْكُ وَلَهُ الْحَمْدُ وَهُوَ عَلَى كُلِّ شَيْءٍ قَدِيرٌ، عَشْرَ مِرَارٍ كَانَ كَمَنْ أَعْتَقَ أَرْبَعَةَ أَنْفُسٍ مِنْ وَلَدِ إِسْمَاعِيلَ».</t>
   </si>
   <si>
     <t>Əbu Əyyubdan (Allah ondan razı olsun) Allah Rəsulunun (Allahın salavatı və salamı onun üzərinə olsun) belə dediyi rəvayət edilir: "Kim on dəfə, "Lə iləhə illallah vəhdəhu lə şərikə ləhu, ləhulmulku və ləhulhəmdu və huva alə kulli şeyin qadir" söylərsə, İsmayıl nəslindən dörd qul azad etmiş kimi olar".</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ مَن قال: «لا إله إلا الله وحده لا شريك له، له الملك، وله الحمد، وهو على كل شيء قدير»، ومعناها: لا معبود بحق إلا الله وحده لا شريك له، وأنه سبحانه المُخْتَصُّ بالمُلْكِ التامّ، والمُستحق للثناء والمدح مع المحبة والتعظيم دون من سواه، وأنه قادر لا يُعجزه شيء. 
 فمَن كَرَّر هذا الذِّكْرَ العظيم في يوم عشر مرَّات؛ صار له من الأجر مثل أجر من أزال الرِّقِّ عن أربعة مماليك من ذُرِّيَّة إسماعيل بن إبراهيم عليهما الصلاة والسلام، وخَصَّ ذُريةَ إسماعيل عليه السلام؛ لأنهم أشرفُ من غيرهم.</t>
   </si>
   <si>
     <t>Allah Rəsulu (Allahın salavatı və salamı onun üzərinə olsun) xəbər verir ki: Kim "lə iləhə illallah, vahdəhu lə şərikə ləhu, ləhul-mulku və ləhul-həmdu və huva alə kulli şeyin qadir " deyərsə - mənası: "Allahdan başqa ibadətə layiq məbud yoxdur, O təkdir, şəriki yoxdur. Pak olan uca Allah mütləq hakimiyyət sahibidir, yalnız O, məhəbbətlə, və təzim olunaraq mədh və sənaya layiqdir. Onun üçün heç bir şey əngəl deyildir, O hər şeyə qadirdir. Kim bu əzəmətli zikri gün ərzində on dəfə söylərsə, İbrahim oğlu İsmayılın (Allahın onlara salamı olsun) soyundan dörd qul azad edən kəsin əcri qədər savab qazanar. Hədisdə İsmayılın züriyyəti (Allahın onun üzərinə salamı olsun) digərlərindən daha şərəfli olduğu üçün xüsusi qeyd edilmişdir.</t>
   </si>
   <si>
@@ -9373,52 +9345,51 @@
   <si>
     <t>عن أنس بن مالك رضي الله عنه عن النبي صلى الله عليه وسلم قال: «يَسِّرُوا وَلَا تُعَسِّرُوا، وَبَشِّرُوا وَلَا تُنَفِّرُوا».</t>
   </si>
   <si>
     <t>Ənəs bin Məlikdən (Allah ondan razı olsun) Allah Rəsulunun (Allahın salavatı və salamı onun üzərinə olsun) belə dediyi rəvayət edilir: "Asanlaşdırın, çətinləşdirməyin, sevindirin, hürküdüb qaçırtmayın".</t>
   </si>
   <si>
     <t>يَأمُرُ النبيُّ صلى الله عليه وسلم بالتخفيف والتيسير على الناس وعدم التَّعْسِيْر عليهم في جميع أمور الدين والدنيا، وذلك في حدود ما أباح الله وشرع.
 ويَحُثُّ على تَبْشِيرِهم بالخير، وعدم تَنْفِيرِهم منه.</t>
   </si>
   <si>
     <t>Peyğəmbər (Allahın salavatı və salamı onun üzərinə olsun) insanlara Allahın icazə verdiyi və şəriət buyurduğu hüdudlar daxilində bütün din və dünya işlərində yüngülləşdirməyi, asanlaşdırmağı, çətinləşdirməməyi əmr etmişdir.
 Xeyir işlərdə insanları müjdələməyə, sevindirməyə və hürküdməməyə, xeyirdən uzaqlaşdırmamağa çağırır.</t>
   </si>
   <si>
     <t>واجب المؤمن أن يحبب الناس بالله ويُرغِّبهم في الخير.
 ينبغي على الداعي إلى الله أن ينظر بحكمة إلى كيفية تبليغ دعوة الإسلام إلى الناس.
 التبشير يُولِّدُ السرورَ والإقبالَ والاطمئنانَ للداعي ولِمَا يَعرِضه على الناس.
 التعسير يولِّدُ النفورَ والإدبارَ والتشكيكَ في كلام الداعي.
 سعة رحمة الله بعباده وأنه رضي لهم دينًا سمحًا وشريعة ميسرة.
 التيسير المأمور به هو ما جاءت به الشريعة.</t>
   </si>
   <si>
     <t>Mömin Allahı insanlara sevdirməli və onları xeyir işlər görməyə təşviq etməlidir.
 Allahın yoluna dəvət edən insan, İslam dəvətini insanlara çatdıracağı üsluba hikmətlə yanaşmalıdır.
-Dəvətçinin insanlara təqdim etdiyi müjdə onlarda sevinc, rahatlıq, maraq doğurur.
-​
+Dəvətçinin insanlara təqdim etdiyi müjdə onlarda sevinc, rahatlıq, maraq doğurur. ​
 Çətinlik isə dəvətçinin sözlərində şübhə, nifrət və üz çevirmə doğurur.
 Allahın rəhmətinin qullarına genişliyi, onlara rahat din və asan şəriət nəsib etmişdir.
 Asanlaşdırmaq şəriətlə əmr edilmişdir.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/5866</t>
   </si>
   <si>
     <t>تعاهدوا هذا القرآن، فوالذي نفس محمد بيده لهو أشد تفلتا من الإبل في عقلها</t>
   </si>
   <si>
     <t>Bu Quranı daima oxuyun! Canım əlində olan Allaha and olsun ki, o (sahibini) kəndirdən açılıb qaçan dəvədən daha tez tərk edir</t>
   </si>
   <si>
     <t>عن أبي موسى الأشعري رضي الله عنه عن النبي صلى الله عليه وسلم قال: «تَعَاهَدُوا هَذَا الْقُرْآنَ، فَوَالَّذِي نَفْسُ مُحَمَّدٍ بِيَدِهِ لَهُوَ أَشَدُّ تَفَلُّتًا مِنَ الْإِبِلِ فِي عُقُلِهَا».</t>
   </si>
   <si>
     <t>Əbu Musa Əl-Əşaridən (Allah ondan razı olsun) rəvayət edildiyinə görə Allah Rəsulu (Allahın salavatı və salamı onun üzərinə olsun) belə demişdir: "Bu Quranı daima oxuyun! Canım əlində olan Allaha and olsun ki, o (sahibini) kəndirdən açılıb qaçan dəvədən daha tez tərk edir".</t>
   </si>
   <si>
     <t>أَمَرَ النبيُّ صلى الله عليه وسلم بمُعاهَدةِ القرآنِ والمواظبةِ على تلاوتِهِ كي لا ينساه بعد أن كان حافظًا له في صدرِهِ، وأَكَّدَ ذلك بِحَلِفِهِ صلى الله عليه وسلم على أنَّ القرآنَ أشدُّ تَخَلُّصًا وذهابًا من الصدور مِن الإبل المَعقولة وهي المشدودة بحبلٍ في وسط الذراع، إنْ تَعاهدَها الإنسانُ أَمْسَكَها وإنْ أَطْلَقَها ذهبتْ وضاعتْ.</t>
   </si>
   <si>
     <t>Peyğəmbər (Allahın salavatı və salamı onun üzərinə olsun) sinələrdə əzbərlənən Quranı unutmamaq üçün ona bağlı qalmağı və  onu mütəmadi olaraq oxumağı əmr etmişdir. O (Allahın salavatı və salamı onun üzərinə olsun) and içərək təkid edir ki, Quranın sinələrdən itməsi və getməsi, ayağının ortasından iplə bağlanmış dəvənin ipdən qurtulub qaçmasından daha asandır. Əgər insan Quranı oxumağa davam edərsə, onu saxlayar, əgər oxumağı buraxarsa, əzbərlədiyi gedər və itər.</t>
   </si>
@@ -10632,52 +10603,51 @@
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «أَتَدْرُونَ مَا الْمُفْلِسُ؟» قَالُوا: الْمُفْلِسُ فِينَا مَنْ لَا دِرْهَمَ لَهُ وَلَا مَتَاعَ، فَقَالَ: «إِنَّ الْمُفْلِسَ مِنْ أُمَّتِي يَأْتِي يَوْمَ الْقِيَامَةِ بِصَلَاةٍ وَصِيَامٍ وَزَكَاةٍ، وَيَأْتِي قَدْ شَتَمَ هَذَا، وَقَذَفَ هَذَا، وَأَكَلَ مَالَ هَذَا، وَسَفَكَ دَمَ هَذَا، وَضَرَبَ هَذَا، فَيُعْطَى هَذَا مِنْ حَسَنَاتِهِ، وَهَذَا مِنْ حَسَنَاتِهِ، فَإِنْ فَنِيَتْ حَسَنَاتُهُ قَبْلَ أَنْ يُقْضَى مَا عَلَيْهِ أُخِذَ مِنْ خَطَايَاهُمْ فَطُرِحَتْ عَلَيْهِ، ثُمَّ طُرِحَ فِي النَّارِ».</t>
   </si>
   <si>
     <t>Əbu Hureyrədən (Allah ondan razı olsun) rəvayət edilir ki, Allah Rəsulu (Allahın salavatı və salamı onun üzərinə olsun) belə buyurdu: "Bilirsinizmi, müflis kimdir?" Dedilər ki: «Bizim aramızda müflis, pulu və malı olmayandır.» Bunun üzərinə Allah Rəsulu (Allahın salavatı və salamı onun üzərinə olsun) belə buyurdu: "Şübhəsiz ki, ümmətimdən müflis olan o kəsdir ki; Qiyamət günü namazla, orucla və zəkatla gələcək. Lakin buna söymüş , birinə iftira etmiş, birinin malını yemiş, birinin qanını tökmüş və birini vurmuşdur. Buna onun savablarından verilər və digərinə onun savablarından verilər. Üzərində olan qul haqqları ödənmədən əvvəl savabları qurtararsa, onların günahlarından götürülər və onun üzərinə atılar; sonra da özü cəhənnəmə atılar".</t>
   </si>
   <si>
     <t>سَألَ النبيُّ صلى الله عليه وسلم أصحابه: أتدرون من المفلس؟ قالوا: المفلس فينا من لا مال له ولا متاع، فقال: إن المفلس من أمتي يوم القيامة من يأتي بأعمال صالحة من صلاة وصيام وزكاة، ويأتي وقد شتم هذا وسبَّه، وقَذَفَ هذا في عرضه، وأكل مال هذا وجحده، وسَفَكَ دمَ هذا وظلمه، وضرب هذا وأهانه، فيعطى المظلوم من حسناته، فإن فنيت حسناته قبل أن يَقضيَ ما عليه من الحقوق والمظالم، أُخذ من ذنوب المظلوم فجُعلت في صحائف الظالم، ثم طُرح ورُمي في النار حيث لم يبقَ له حسنات.</t>
   </si>
   <si>
     <t>Peyğəmbər (Allahın salavatı və salamı onun üzərinə olsun) səhabələrindən soruşdu: Bilirsinizmi müflis kimdir? Onlar dedilər: “Bizim aramızda müflis olan o kəsdir ki, nə pulu var, nə də ki, malı. Allah Rəsulu (Allahın salavatı və salamı onun üzərinə olsun) dedi: Mənim ümmətimdən müflis olan o kəsdir ki, qiyamət günü namaz, oruc, zəkat kimi saleh əməllərlə gələcək, lakin birini söyüb təhqir edib, başqa bir adamın namusuna böhtan atıb, digərinin pulunu yeyib onu inkar edib, digərinin qanını tökərək ona zülm edib, bir başqasını vurub alçaldıb. Buna görə də məzluma onun yaxşı əməllərindən bir qədər veriləcək, əgər etdiyi zülm və haqsızlıqları ödəmədən qabaq onun yaxşı əməlləri  tükənərsə, məzlumun günahlarından götürülərək zalımın dəftərinə yazılacaq, sonra qovularaq cəhənnəmə atılacaq, çünki onun artıq heç bir yaxşı əməli qalmamışdır.</t>
   </si>
   <si>
     <t>التحذير من الوقوع في المُحرمات، وخاصة ما يتعلق بحقوق العباد المادية والمعنوية.
 حقوق الخَلْق فيما بينهم مَبنية على المُشَاحّة، وحقوق الخالق سوى الشرك مبنية على المُسامحة.
 استعمال طريقة المحاورة التي تُشوِّق السامع وتُلفتْ نظرَه وتثير اهتمامه، وخاصة في التربية والتوجيه.
 بيان معنى المفلس الحقيقي، وهو من أخذ غرماؤه أعمالَه الصالحةَ يوم القيامة.
 القصاص في الآخرة قد يأتي على جميع الحسنات، حتى لا يبقي منها شيئًا.
 معاملة الله للخلق قائمة على العدل والحق.</t>
   </si>
   <si>
     <t>Haramlara, xüsusilə də, insanların maddi və mənəvi haqları ilə bağlı olan haramlara  düşməmək  barədə xəbərdarlıq.
 Məxluqatın öz aralarında olan haqları tələb olunma üzərində, Yaradanın haqqı isə şirk istisna olmaqla, bağışlanma üzərində dayanmaqdadır.
 Xüsusən təhsildə və təlimdə,  dinləyicini həvəsləndirən, diqqətini cəlb edən və marağını oyandıran dialoq metodundan istifadə etmək.
-Həqiqi müflisin kim olduğunun bəyanı və o, 
-Qiyamət günü ziyan çəkmişlərin yaxşı əməllərini  götürdüyü kəsdir.
+Həqiqi müflisin kim olduğunun bəyanı və o,  Qiyamət günü ziyan çəkmişlərin yaxşı əməllərini  götürdüyü kəsdir.
 Axirətdə qisas,  heç nə qalmayana qədər bütün xeyir əməlləri aparmaqla da baş verə bilər.
 Allahın məxluqatla haq-hesabı, ədalət və haqqa əsaslanır.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/6454</t>
   </si>
   <si>
     <t>إذا أنفق الرجل على أهله يحتسبها فهو له صدقة</t>
   </si>
   <si>
     <t>Əgər kişi ailəsinə Allahın razılığını qazanmaq üçün xərcləyirsə, bu onun üçün sədəqədir</t>
   </si>
   <si>
     <t>عن أبي مسعود رضي الله عنه عن النبي صلى الله عليه وسلم قال: «إِذَا أَنْفَقَ الرَّجُلُ عَلَى أَهْلِهِ يَحْتَسِبُهَا فَهُوَ لَهُ صَدَقَةٌ».</t>
   </si>
   <si>
     <t>Əbu Məsuddan (Allah ondan razı olsun) Peyğəmbərin (Allahın salavatı və salamı onun üzərinə olsun) belə dediyi rəvayət edilir: "Əgər kişi ailəsinə Allahın razılığını qazanmaq üçün xərcləyirsə, bu onun üçün sədəqədir".</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنه إذا أَنْفَقَ الرجلُ على أهلِهِ الذين تَلْزَمُهُ نفقتُهم كزوجِهِ ووالديه وولدِهِ وغيرهم وهو يَتقرَّب بذلك إلى الله تعالى ويحتسب عنده أجرَ ما يُنفِق فإنّ له أجرَ الصدقة.</t>
   </si>
   <si>
     <t>Peyğəmbər (Allahın salavatı və salamı onun üzərinə olsun) xəbər verir ki, öz xanımı, valideyni, övladı və digərləri kimi baxmağı vacib olan kəslərə kişi malından xərcləyərsə və bunu da uca Allaha yaxınlaşmaq və savab əldə etmək məqsədilə edərsə, bu xərclədiyi onun üçün sədəqə kimidir.</t>
   </si>
   <si>
@@ -11425,52 +11395,51 @@
   </si>
   <si>
     <t>كنا عند عمر فقال: نهينا عن التكلف</t>
   </si>
   <si>
     <t>Biz bir gün Ömərin yanında idik, o, belə dedi: “Bizə, təkəlluf etmək (çətinləşdirmək) qadağan edildi”</t>
   </si>
   <si>
     <t>عن أنس رضي الله عنه قال: كُنَّا عِنْدَ عُمَرَ فَقَالَ: «نُهِينَا عَنِ التَّكَلُّفِ».</t>
   </si>
   <si>
     <t>Ənəsin (Allah ondan razı olsun) belə dediyi rəvayət edilir: Biz bir gün Ömərin yanında idik, o, belə dedi: “Bizə, təkəlluf etmək (çətinləşdirmək) qadağan edildi”.</t>
   </si>
   <si>
     <t>يُخبِرُ عمرُ رضي الله عنه أنَّ رسولَ الله صلى الله عليه وسلم نهاهم عن تعاطي ما فيه مَشَقّة من دون حاجة إلى ذلك، سواء كان قولًا أو فعلًا.</t>
   </si>
   <si>
     <t>Ömər (Allah ondan razı olsun) xəbər verir ki, Allah Rəsulu (Allahın salavatı və salamı onun üzərinə olsun) zərurət olmadığı halda, sözdə və əməldə çətinliyə səbəb olan hər şeyi qadağan etmişdir.</t>
   </si>
   <si>
     <t>من التكلف المنهي عنه: كثرة السؤال، أو أن يتكلّف ما لا علم له به، أو يُشدِّد في أمر جعل الله فيه سعة.
 ينبغي للمسلم أن يُعَوّد نفسَه السماحةَ وعدم التكلف في القول والعمل: في طعامه، وشرابه، وأقواله، وسائر أحواله.
 الإسلام دين يسر.</t>
   </si>
   <si>
-    <t>Qadağan edilən dərinə getmək (əlavə mükəlləfiyyət) arasında: insanın çox sual verməyi, bilmədiyi məsələlərlə özünü çətinliyə salmağı və ya Allahın genişlik və asanlıq bəxş etdiyi bir məsələdə sərt olub, onu daraldıb çətinə salmaq.
-​
+    <t>Qadağan edilən dərinə getmək (əlavə mükəlləfiyyət) arasında: insanın çox sual verməyi, bilmədiyi məsələlərlə özünü çətinliyə salmağı və ya Allahın genişlik və asanlıq bəxş etdiyi bir məsələdə sərt olub, onu daraldıb çətinə salmaq. ​
 Müsəlman sözündə, əməlində: yeməyində, içməyində və bütün hallarda özünü yumşaqlığa və çətinləşdirməməyə alışdırmalıdır.
 İslam asanlıq dinidir.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/8945</t>
   </si>
   <si>
     <t>لا تدخل الملائكة بيتا فيه كلب ولا صورة</t>
   </si>
   <si>
     <t>“İçində it və şəkil olan evə mələklər girməz”</t>
   </si>
   <si>
     <t>عَنْ أَبِي طَلْحَةَ رَضِيَ اللَّهُ عَنْهُ عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لاَ تَدْخُلُ المَلاَئِكَةُ بَيْتًا فِيهِ كَلْبٌ وَلاَ صُورَةٌ».</t>
   </si>
   <si>
     <t>Əbu Talhadan (Allah ondan razı olsun) rəvayət edilir ki, Peyğəmbər (Allahın salavatı və salamı onun üzərinə olsun) belə buyurdu: “İçində it və şəkil olan evə mələklər girməz”.</t>
   </si>
   <si>
     <t>‏أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ ملائكة الرحمة لا تدخل بيتًا فيه كلبٌ ولا صورة ذَوَات الأرواح؛ 
 وذلك أن صورة ما فيه روح: معصية فاحشة، وفيها مضاهاة لخلق الله، ووسيلة من وسائل الشرك، وبعضها صورة ما يعبد من دون الله، 
 وأما سبب امتناعهم من بيت فيه كلب: لكثرة أكله النجاسات، ولأن بعضها يُسمى شيطانًا؛ والملائكة ضد الشياطين، 
 ولقبح رائحة الكلب؛ والملائكة تكره الرائحة القبيحة، ولأنها منهيٌّ عن اتخاذها؛ فعُوقِب متخذها بحرمانه دخول ملائكة الرحمة بيته، وصلاتها فيه، واستغفارها له، وتبريكها عليه وفي بيته، ودفعها أذى الشيطان عنه.</t>
   </si>
   <si>
@@ -11562,52 +11531,51 @@
     <t>كنا لا نعد الكدرة والصفرة بعد الطهر شيئا</t>
   </si>
   <si>
     <t>Biz (heyzdən) təmizləndikdən sonra gördüyümüz bulanıqlığı və sarılığı bir şey (heyzdən) hesab etməzdik</t>
   </si>
   <si>
     <t>عن أُمِّ عَطِيَّةَ رَضي الله عنها، وكَانَتْ بايَعَت النبيَّ صلى الله عليه وسلم، قالت: كُنَّا لا نَعُدّ الكُدرَةَ والصُّفْرَةَ بعدَ الطُّهرِ شيئًا.</t>
   </si>
   <si>
     <t>Peyğəmbərə (Allahın salavatı və salamı onun üzərinə olsun) beyət edən Ummu Atiyyədən (Allah ondan razı olsun) belə söylədiyi rəvayət edilir: "Biz (heyzdən) təmizləndikdən sonra gördüyümüz bulanıqlığı və sarılığı bir şey (heyzdən) hesab etməzdik."</t>
   </si>
   <si>
     <t>أَخْبَرتْ الصحابيّةُ أُمُّ عَطية رضي الله عنها أنَّ النساء في عَهد النبيِّ صلى الله عليه وسلم لا يَعْتَبِرْنَ الماءَ الذي يَخرُج من الفَرْج -والذي يَميل لونُه إلى السواد، أو إلى الاصفرار- بعدَ رؤية الطُّهرِ مِن الحيض: حيضًا، فلا يَتْرُكْنَ الصَّلاة ولا الصوم لأجله.</t>
   </si>
   <si>
     <t>Səhabə Ummu Attiyyə (Allah ondan razı olsun) xəbər vermişdir ki, Peyğəmbərin (Allahın salavatı və salamı onun üzərinə olsun) zamanında qadınlar heyzdən təmizləndikdən sonra cinsiyyət üzvündən çıxan və rəngi qaraya və ya sarıya çalan suyu heyzdən saymazdılar və buna görə namazı və orucu tərk etməzdilər.</t>
   </si>
   <si>
     <t>الماء الذي ينزل من فرج المرأة -بعد الطهر من الحيض- لا يُعتبر ولو كان فيه الكدرة والصفرة المكتسبة من الدم.
 نزول الكدرة والصفرة زمن الحيض والعادة يعتبر حيضًا؛ لأنه دم في وقته، إلا أنه ممتزج بماء.
 لا تترك المرأة الصلاة ولا الصوم لأجل الكدرة والصفرة التي بعد الطهر، بل تتوضأ وتصلي.</t>
   </si>
   <si>
     <t>Heyzdən təmizləndikdən sonra qadının cinsiyyət oqranından çıxan suda, qandan qaynaqlanan bulanıqlıq və sarılıq olsa da belə, o su heyz sayılmır.
 Heyz zamanı gələn bulanıq və sarı axıntı heyz sayılır. Çünki o su ilə qarışmış olsa da belə, öz vaxtında gələn qandır.
-Qadın heyzdən təmizləndikdən sonra yaranan bulanıqlığa və sarılığa görə namazı və orucu tərk etməməlidir, əksinə, dəstəmaz alıb namaz qılmalıdır.
-​</t>
+Qadın heyzdən təmizləndikdən sonra yaranan bulanıqlığa və sarılığa görə namazı və orucu tərk etməməlidir, əksinə, dəstəmaz alıb namaz qılmalıdır. ​</t>
   </si>
   <si>
     <t>رواه أبو داود بهذا اللفظ، ورواه البخاري  بدون زيادة (بعد الطهر)</t>
   </si>
   <si>
     <t>[رواه أبو داود بهذا اللفظ ورواه البخاري بدون زيادة (بعد الطهر)]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/10014</t>
   </si>
   <si>
     <t>امكثي قدر ما كانت تحبسك حيضتك، ثم اغتسلي</t>
   </si>
   <si>
     <t>“Heyz səni saxladığı müddətcə gözlə, sonra yuyun”</t>
   </si>
   <si>
     <t>عَنْ عَائِشَةَ أُمِّ المُؤْمِنينَ رَضي الله عنها أَنَّهَا قَالَتْ: إِنَّ أُمَّ حَبِيبَةَ بِنْتَ جَحْشٍ الَّتِي كَانَتْ تَحْتَ عَبْدِ الرَّحْمَنِ بْنِ عَوْفٍ شَكَتْ إِلَى رَسُولِ اللهِ صلى الله عليه وسلم الدَّمَ، فَقَالَ لَهَا: «امْكُثِي قَدْرَ مَا كَانَتْ تَحْبِسُكِ حَيْضَتُكِ، ثُمَّ اغْتَسِلِي». فَكَانَتْ تَغْتَسِلُ عِنْدَ كُلِّ صَلَاةٍ.</t>
   </si>
   <si>
     <t>Möminlərin anası Aişədən (Allah ondan razı olsun) belə söylədiyi rəvayət edilir: Abdurrahmən ibn Avfın zövcəsi olan Ummu Həbibə bint Cəhş qan haqqında Allah Rəsuluna (Allahın salavatı və salamı onun üzərinə olsun) şikayət etdi (bu barədə soruşdu). Allah Rəsulu (Allahın salavatı və salamı onun üzərinə olsun) isə: “Heyz səni saxladığı müddətcə gözlə, sonra yuyun” dedi. O, isə hər namaz üçün  qüsl alardı.</t>
   </si>
   <si>
     <t>اشْتَكتْ إِحدى الصحابيَّات للنبيِّ صلى الله عليه وسلم استمرارَ نزولِ الدَّم معها، 
 فأمَرَها أن تنقطع عن الصلاة قَدْرَ ما كانت حيضتُها تحبِسُها قبلَ نزولِ هذا الأمر الطارئ بها، ثم تغتسل وتصلي، فكانت تغتسل تطوُّعًا لكل صلاة.</t>
@@ -12810,53 +12778,51 @@
   <si>
     <t>من قتل معاهدا لم يرح رائحة الجنة، وإن ريحها توجد من مسيرة أربعين عاما</t>
   </si>
   <si>
     <t>Kim əhd verilən birini öldürərsə, Cənnətin iyini almaz. Halbuki onun iyi qırx illik məsa­fədən hiss edilir</t>
   </si>
   <si>
     <t>عن عبد الله بن عمرو رضي الله عنهما عن النبي صلى الله عليه وسلم قال: «مَنْ قَتَلَ مُعَاهَدًا ‌لَمْ ‌يَرَحْ ‌رَائِحَةَ الْجَنَّةِ، وَإِنَّ رِيحَهَا تُوجَدُ مِنْ مَسِيرَةِ أَرْبَعِينَ عَامًا».</t>
   </si>
   <si>
     <t>Abdullah bin Amr bin As (Allah hər ikisindən razı olsun) rəvayət edir ki, Peyğəmbər (Allahın salavatı və salamı onun üzərinə olsun) belə demişdir: "Kim əhd verilən birini öldürərsə, Cənnətin iyini almaz. Halbuki onun iyi qırx illik məsa­fədən hiss edilir".</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم الوعيدَ الشديدَ على أنَّ مَن قَتَلَ مُعاهَدًا -وهو مَن دخل من الكفار إلى دار الإسلام بِعَهْدٍ وأمان- بأنه لن يَشمَّ رائحةَ الجنة، وإنَّ ريحَها يكون على بُعدِ مسيرة أربعين عامًا.</t>
   </si>
   <si>
     <t>Peyğəmbər (Allahın salavatı və salamı onun üzərinə olsun) bəyan etmişdir ki, kim muahadı - muahad isə, müsəlman ölkəsinə əhd və əmin-əman içində daxil olmasına izin verilən kafirdir - öldürərsə, onu öldürən kimsə Cənnətin iyini belə hiss etməyəcəyək. Halbuki onun iyi qırx illik məsa­fədən hiss edilir.</t>
   </si>
   <si>
     <t>تحريم قتل المُعاهَد والذِّمِّي والمُستأمَن من الكفار، وأنه كبيرة من كبائر الذنوب.
 المعاهد: هو مَن أُخِذَ عليه العهد من الكفار وهو يقيم في بلاده لا يحارب المسلمين ولايحاربونه، والذِّمِّي: هو من استوطن دارَ المسلمين ودفع الجزية، والمستأمَن: هو مَن دخل دار المسلمين بعهد وأمان لوقت محدد.
 التحذير من خيانة العهود مع غير المسلمين.</t>
   </si>
   <si>
     <t>Muahadı, zimmi və müstəmən olan kafirlərin öldürülməsi haramdır və böyük günahlardan biridir.
-Muahad: Kafirlərdən olub özündən əhd alınan, ölkəsində yaşayıb müsəlmanlara qarşı döyüşməyən və müsəlmanların da onunla döyüşmədikləri kimsədir. 
-[...1 lines deleted...]
-Müstəmən: Müəyyən bir vaxta qədər müsəlman diyarına əmin-aman girməsinə izin verilən kafirdir.
+Muahad: Kafirlərdən olub özündən əhd alınan, ölkəsində yaşayıb müsəlmanlara qarşı döyüşməyən və müsəlmanların da onunla döyüşmədikləri kimsədir.  Zimmi: Müsəlman diyarında yaşayıb cizyə ödəyən kafirdir.  Müstəmən: Müəyyən bir vaxta qədər müsəlman diyarına əmin-aman girməsinə izin verilən kafirdir.
 Qeyri-müsəlmanlarla bağlanan əhdlərə xəyanət edilməsi qadağan edilmişdir.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/64637</t>
   </si>
   <si>
     <t>نهى عن كل ذي ناب من السباع، وعن كل ذي مخلب من الطير</t>
   </si>
   <si>
     <t>Peyğəmbər (Allahın salavatı və salamı onun üzərinə olsun) köpək dişi olan hər yırtıcının və caynağı olan hər quşun ətini yeməyi qadağan etdi</t>
   </si>
   <si>
     <t>عَنِ ابْنِ عَبَّاسٍ رَضيَ اللهُ عنهُما أَنَّ رَسُولَ اللهِ صلى الله عليه وسلم: نَهَى عَنْ كُلِّ ذِي نَابٍ مِنَ السِّبَاعِ، وَعَنْ كُلِّ ذِي مِخْلَبٍ مِنَ الطَّيْرِ.</t>
   </si>
   <si>
     <t>İbn Abbasdan (Allah ondan və atasından razı olsun) rəvayət edilir ki, Allah Rəsulu (Allahın salavatı və salamı onun üzərinə olsun) buyurdu: Peyğəmbər (Allahın salavatı və salamı onun üzərinə olsun) köpək dişi olan hər yırtıcının və caynağı olan hər quşun ətini yeməyi qadağan etdi.</t>
   </si>
   <si>
     <t>نَهَى النبيُّ صلى الله عليه وسلم عن أكْلِ كلِّ سَبُعٍ من الحيوانات المُفْتَرِسَة التي تَصِيْد بواسطة نابِها، وعن أَكْلِ كلِّ طَيْرٍ يَقْطَع ويُمْسِكُ بمِخْلَبِهِ.</t>
   </si>
   <si>
     <t>Peyğəmbər (Allahın salavatı və salamı onun üzərinə olsun) dişi ilə ovlayan hər yırtıcı heyvanın  və caynaqları ilə kəsən və tutan hər quşun ətini yeməyi qadağan etmişdir.</t>
   </si>
   <si>
     <t>حرص الإسلام على الطيِّبات في كل شيء من المأكل والمشرب وغيرها.
@@ -14493,54 +14459,51 @@
   </si>
   <si>
     <t>عَنْ ‌أَبِي هُرَيْرَةَ رَضِيَ اللهُ عَنْهُ قَالَ: كَانَ أَهْلُ الْكِتَابِ يَقْرَؤُونَ التَّوْرَاةَ بِالْعِبْرَانِيَّةِ، وَيُفَسِّرُونَهَا بِالْعَرَبِيَّةِ لِأَهْلِ الْإِسْلَامِ، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا تُصَدِّقُوا أَهْلَ الْكِتَابِ وَلَا تُكَذِّبُوهُمْ، وَقُولُوا: {آمَنَّا بِاللهِ وَمَا أُنْزِلَ إِلَيْنَا} [البقرة: 136] الْآيَةَ».</t>
   </si>
   <si>
     <t>Əbu Hureyradan (Allah ondan razı olsun) belə dediyi rəvayət edilir: Əhli-kitab tövratı ivrit dilində oxuyur və  ərəb dilində müsəlmanlara təfsir edərdilər. Bunun üzərindən Allah Rəsulu (Allahın salavatı və salamı onun üzərinə olsun) belə  dedi: Kitab əhlinin sözlərini nə doğru qəbul edin, nə də yalanlayın və deyin : {Biz Allaha və  bizə nazil olana  iman gətirdik.} [Əl bəqərə: 136].</t>
   </si>
   <si>
     <t>حذًّر النبي صلى الله عليه وسلم أمته من الاغترار بما يرويه أهل الكتاب من كتبهم، 
 حيث كان اليهود على عهد النبي صلى الله عليه وسلم يقرؤون التوراة باللغة العبرية؛ وهي لغة اليهود، ويفسرونها بالعربية، 
 فقال صلى الله عليه وسلم: لا تصدِّقوا أهل الكتاب ولا تكذِّبوهم، وهذا فيما لا يُعرف صدقُه من كذِبِه؛ 
 وذلك لأن الله تعالى أمرنا أن نؤمن بما أنزل إلينا من القرآن، وما أنزل إليهم من الكتاب، إلا أنه لا سبيل لنا إلى أن نعلم صحيح ما يحكونه عن تلك الكتب من سقيمه إذا لم يَرِد في شريعتنا ما يوضِّح صدقَه من كذبه، 
 فنتوقف، فلا نصدقهم؛ لئلا نكون شركاء معهم فيما حرَّفوه منه، ولا نكذبهم؛ فلعله يكون صحيحًا، فنكون منكرين لما أمرنا أن نؤمن به، 
 وأمر النبي صلى الله عليه وسلم أن نقول: 
 {آمنا بالله وما أنزل إلينا وما أنزل إلى إبراهيم وإسماعيل وإسحاق ويعقوب والأسباط وما أوتي موسى وعيسى وما أوتي النبيون من ربهم لا نفرق بين أحد منهم ونحن له مسلمون} 
 [البقرة: 136].</t>
   </si>
   <si>
     <t>Peyğəmbər (Allahın salavatı və salamı onun üzərinə olsun) ümmətini, kitab əhlinin kitablarındakı rəvayətlərə aldanmaqdan çəkindirmişdir. Belə ki, yəhudilər Peyğəmbərin (Allahın salavatı və salamı onun üzərinə olsun) zamanında tövratı öz dilləri olan ivritlə oxuyub, ərəbcə təfsir edərdilər. Allah Rəsulu (Allahın salavatı və salamı onun üzərinə olsun) buyurdu: Əhli kitabdan nə doğrunu qəbul edin, nə də onları yalanlayın.
 Onun bu sözləri, kitab əhlindən gələn rəvayətlərdə doğrunun yalandan ayırd olmamasına görədir. Çünki uca Allah bizə, Qurana və onlara endirilən kitaba iman gətirməyimizi əmr edib. Lakin, onların öz kitablarından rəvayət etdiklərindən hansının doğru və hansının yalnış olmasını bildirən bir sübut-dəlil şəriətimizdə gəlməyibsə, bu xəbərlərin doğrusunu yalnışından ayırmağın yolu yoxdur. Ona görə də, bu mövqedə qalırıq, onların təhrif etdikləri məsələlərdə  ortaq olmamaq üçün həmin şeyləri təsdiq etmirik və ya bu şeylərin doğru ola biləcək ehtimalını yalanlamırıq ki, səhvən, iman gətirməyimizə əmr olunan şeyi inkar etməyək. Peyğəmbər (Allahın salavatı və salamı onun üzərinə olsun) belə deməyimizi əmr edib: ( Biz Allaha, bizə nazil olana, İbrahimə, İsmailə, İshaqa, Yəquba və onun nəslinə nazil olana, Musa və İsaya verilənlərə, özlərinin Rəbbi tərəfindən peyğəmbərlərə verilənlərə iman gətirdik. Biz onların arasında  fərq qoymuruq. Biz yalnız Ona təslim olanlarıq!) (Əl-bəqərə 136)</t>
   </si>
   <si>
     <t>ما أخبر به أهل الكتاب ثلاثة أقسام: قسم يوافق القرآن والسنة فيُصدَّق، وقسم يخالف القرآن والسنة فهذا باطل ويكذَّب، وقسم ثالث ليس في القرآن والسنة ما يدل على صدقه ولا كذبه؛ فهذا يُروى، ولا يُصدَّق ولا يُكذَّب.</t>
   </si>
   <si>
-    <t>Kitab əhlindən olan  xəbərlər  üç qismə bölünür:
-[...2 lines deleted...]
-3. Quran və sünnədə doğruluğuna və ya yalan olmasına dair dəlil olmayan qismdir ki, bu  rəvayət edilir, lakin nə doğru, nə də yalan sayılar.</t>
+    <t>Kitab əhlindən olan  xəbərlər  üç qismə bölünür: 1. Quran və sünnəyə müvafiq olduğu üçün təsdiqlənən. 2.Quran və sünnəyə müxalif olduğu üçün batil olan və yalanlanan. 3. Quran və sünnədə doğruluğuna və ya yalan olmasına dair dəlil olmayan qismdir ki, bu  rəvayət edilir, lakin nə doğru, nə də yalan sayılar.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/65046</t>
   </si>
   <si>
     <t>لا تعلموا العلم لتباهوا به العلماء، ولا لتماروا به السفهاء</t>
   </si>
   <si>
     <t>Alimlərin qarşısında lovğalanmaq, səfehlərlə mübahisə etmək</t>
   </si>
   <si>
     <t>عَنْ جَابِرِ بْنِ عَبْدِ اللَّهِ رضي الله عنهما أَنَّ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَا تَعَلَّمُوا الْعِلْمَ لِتُبَاهُوا بِهِ الْعُلَمَاءَ، وَلَا لِتُمَارُوا بِهِ السُّفَهَاءَ، وَلَا تَخَيَّرُوا بِهِ الْمَجَالِسَ، فَمَنْ فَعَلَ ذَلِكَ، فَالنَّارُ النَّارُ».</t>
   </si>
   <si>
     <t>Cabir bin Abdullahdan (Allah onların hər ikisindən razı olsun) rəvayət edildiyinə görə Allah Rəsulu (Allahın salavatı və salamı onun üzərinə olsun) belə buyurmuşdur: "Alimlərin qarşısında lovğalanmaq, səfehlərlə mübahisə etmək, məclislərdə seçilmək üçün elm öyrənməyin. Kim belə edərsə, o oddadır, oddadır".</t>
   </si>
   <si>
     <t>حذَّّر النبي صلى الله عليه وسلم من طلب العلم لمفاخرة ومباهاة العلماء، وإظهار أني عالم مثلكم، أو لتخاطبوا وتجادلوا به السفهاء وخِفاف العقول، أو يتعلم لأن يتصدَّر في المجالس، ويُقدَّم على غيره فيها. 
 فمن فعل ذلك؛ فإنه يستحقّ النار بريائه وعدم الإخلاص في طلب العلم لله.</t>
   </si>
   <si>
     <t>Burada Peyğəmbər (Allahın salavatı və salamı onun üzərinə olsun) elm tələbəsini alimlərin iştirak etdiyi məclislərdə özü ilə fəxr edib öyünməsindən, "mən də sizin kimi elmə sahibəm" düşüncəsini izhar etməkdən, səfehlərlə, dar düşüncəli insanlarla mübahisə etməkdən, məclislərdə öndə olmaq və digərlərindən önə çıxmaq məqsədilə elm öyrənilməsindən çəkindirmişdir. Kim bunu edərsə, riyakarlığına görə və elm tələbində ixlaslı olmadığı üçün Cəhənnəmə girməyə layiq olar.</t>
   </si>
   <si>
     <t>الوعيد بالنار لمن تعلَّم العلم ليفاخر به أو يجادل به أو يتصدَّر به المجالس، ونحو ذلك.
@@ -16450,54 +16413,51 @@
   </si>
   <si>
     <t>عَنْ عَبْدِ اللهِ بْنِ عَمْرٍو رَضيَ اللهُ عنهما قَالَ: رَجَعْنَا مَعَ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ مِنْ مَكَّةَ إِلَى الْمَدِينَةِ حَتَّى إِذَا كُنَّا بِمَاءٍ بِالطَّرِيقِ تَعَجَّلَ قَوْمٌ عِنْدَ الْعَصْرِ، فَتَوَضَّؤُوا وَهُمْ عِجَالٌ، فَانْتَهَيْنَا إِلَيْهِمْ وَأَعْقَابُهُمْ تَلُوحُ لَمْ يَمَسَّهَا الْمَاءُ فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «وَيْلٌ لِلْأَعْقَابِ مِنَ النَّارِ أَسْبِغُوا الْوُضُوءَ».</t>
   </si>
   <si>
     <t>Abdullah bin Amr (Allah onların hər ikisindən razı olsun) demişdir: Allah Rəsulu (Allahın salavatı və salamı onun üzərinə olsun) ilə Məkkədən Mədinəyə qayıdarkən yolda su tapdıq və insanlar əsr namazı üçün tələsdi və tələsik formada dəstəmaz aldılar. Biz onların yanına gəldikdə, dabanlarına su dəymədiyi görünürdü. Allah Rəsulu (Allahın salavatı və salamı onun üzərinə olsun) dedi: "Cəhənnəm odunda (yanan) dabanlara vay olsun, dəstəmazı tam alın".</t>
   </si>
   <si>
     <t>سافَرَ النبيُّ صلى الله عليه وسلم من مكةَ إلى المدينةِ ومعه أصحابه، وفي طريقهم وَجَدوا ماءً، فأسرع بالوضوء لصلاة العصر بعضُ الصحابة حتى إنّ مؤخَّرَ أقدامِهم يظهر للناظِر يَبُوستُها من الماء، فقال النبي صلى الله عليه وسلم: عَذابٌ وهلاكٌ في النار للمقصِّرين في غسل مؤخَّرِ القدمِ حين الوضوء، وأمرهم أن يُبالِغوا في إكمال الوضوء.</t>
   </si>
   <si>
     <t>Peyğəmbər (Allahın salavatı və salamı onun üzərinə olsun) səhabələri ilə birlikdə Məkkədən Mədinəyə səfər etdi və yolda su tapdılar. Bəzi sahabələr əsr namazı üçün dəstəmaz almağa o qədər tələsdilər ki, ayaqlarının arxalarının quru olduğu baxan kəsə aşkar göründü. Peyğəmbər (Allahın salavatı və salamı onun üzərinə olsun) buyurdu: Dəstəmaz alarkən ayaqlarının arxasını yumaqda səhlənkarlıq edənlərə cəhənnəmdə əzab və həlak vardır və onlara dəstəmazı kamil almağı əmr etdi.</t>
   </si>
   <si>
     <t>وجوب غسل الرجلين في الوضوء؛ لأنه لو جاز المسح لما توعّد بالنار مَن ترك غسل العقب.
 وجوب تعميم الأعضاء المغسولة بالغسل، وأن من ترك جزءًا يسيرًا مما يجب تطهيره عمدًا وتساهلًا لا تصح صلاته.
 أهمية تعليم الجاهل وإرشاده.
 العالم ينكر ما يراه من تضييع الفرائض والسنن بالأسلوب المناسب.
 قال محمد إسحاق الدهلوي: الإسباغ على ثلاثة أنواع: فرض وهو استيعاب المحل مرة، وسنة وهو الغسل ثلاثًا، ومستحب وهو الإطالة مع التثليث.</t>
   </si>
   <si>
     <t>Dəstəmaz alarkən ayaqları yumaq vacibdir. Çünki məsh çəkmək icazəli olsaydı, dabanını yumayan kəsi atəşlə hədələməzdi.
 Yuyulması fərz olan bədən üzvlərinin hər tərəfini tam şəkildə yumaq vacibdir. Əgər bir kəs yuyulması vacib olan yerdən az bir hissəni bilərəkdən və ya səhlənkarlıqla tərk edərsə, onun namazı səhih sayılmaz.
 Cahilləri öyrətməyin və yönəltməyin əhəmiyyəti.
 Alim vacib və sünnələrdə yol verilən nöqsanlardan gördüklərini münasib üslubda inkar edir.
-Muhəmməd İshaq Əd-Dəhləvi demişdir: “İsbağ üç növdür: 
-[...2 lines deleted...]
-3. Müstəhəb olan - üç dəfə olmaqla uzun müddət yumaq.</t>
+Muhəmməd İshaq Əd-Dəhləvi demişdir: “İsbağ üç növdür:  1. Vacib olan, bu (yuyulması gərəkən) yerləri bir dəfə yumaqdır. 2. Sünnət olan - üç dəfə yumaq. 3. Müstəhəb olan - üç dəfə olmaqla uzun müddət yumaq.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/66392</t>
   </si>
   <si>
     <t>إن الله فرض فرائض فلا تضيعوها، وحد حدودا فلا تعتدوها، وحرم أشياء فلا تنتهكوها، وسكت عن أشياء رحمة لكم غير نسيان فلا تبحثوا عنها</t>
   </si>
   <si>
     <t>Uca Allah bəzi əməlləri fərz etmişdir, onları zay etməyin. Bəzi hüdudlar qoymuşdur, onları aşmayın. Bəzi şeyləri isə haram buyurmuşdur, onları etməyin. Bəzi işlər barədə unutqanlıqdan deyil də, lakin sizə mərhəmət olaraq susmuşdur, elə isə onları araşdırmayın</t>
   </si>
   <si>
     <t>عَنْ أَبِي ثَعْلَبَةَ الخُشَنِيِّ جُرْثُومِ بن نَاشِرٍ رَضِيَ اللَّهُ عَنْهُ عَنْ رَسُولِ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَال: «إِنَّ اللَّهَ فَرَضَ فَرَائِضَ فَلَا تُضَيِّعُوهَا، وَحَدَّ حُدُودًا فَلَا تَعْتَدُوهَا، وَحَرَّمَ أَشْيَاءَ فَلَا تَنْتَهِكُوهَا، وَسَكَتَ عَنْ أَشْيَاءَ رَحْمَةً لَكُمْ غَيْرَ نِسْيَانٍ فَلَا تَبْحَثُوا عَنْهَا».</t>
   </si>
   <si>
     <t>Əbu Sələbə əl-Xuşəni Cursum bin Nəşir (Allah ondan razı olsun)  Rəsulullahın (sallallahu aleyhi və səlləm) belə dediyini rəvayət edir: "Uca Allah bəzi əməlləri fərz etmişdir, onları zay etməyin. Bəzi hüdudlar qoymuşdur, onları aşmayın. Bəzi şeyləri isə haram buyurmuşdur, onları etməyin. Bəzi işlər barədə unutqanlıqdan deyil də, lakin sizə mərhəmət olaraq susmuşdur, elə isə onları araşdırmayın".</t>
   </si>
   <si>
     <t>يخبر النبي صلى الله عليه وسلم أن الله أوجب أشياء وفرض فرائض فالتزموها ولا تفرطوا فيها بالترك أو التهاون فيها، وجعل لكم حواجز وزواجر مقدرةً تحجزكم وتزجركم عما لا يرضاه، فلا تزيدوا عليها عمَّا أمر به الشرع، وحرم محرمات فلا تتناولوها ولا تقربوها، وما عدا ذلك تركها وسكت عنها رحمة بعباده، فتبقى على أصل إباحتها فلا تبحثوا عنها.</t>
   </si>
   <si>
     <t>Peyğəmbər (sallallahu əleyhi va səlləm) xəbər verir ki, Allah bəzi şeyləri vacib və bəzi şeyləri isə fərz etmişdir. Onlara riayət edin və onları tərk etməklə və ya onlara səhlənkar yanaşmaqla onları zay etməyin. Allah sizə, Özünün razı qalmadığı şeylərdən çəkindirmək və saxlamaq üçün bəzi maneələr və qadağalar da qoymuşdur. Buna görə də şəriətin buyurduğundan artıq bir şey etməyin. Allah bəzi şeyləri haram etmişdir, onları işləməyin və onlara yaxınlaşmayın. Bunlardan başqa şeyləri isə qullarına mərhəmət olaraq tərk etmişdir və onlar barəsində susmuşdur. Ona görə də bu şeylər, əsli hökmündə halal olaraq qalır, bu səbəbdən onların hökmünü araşdırmayın.</t>
   </si>
   <si>
     <t>الحديث دليل على أن الله هو المشرع فالأمر بيده سبحانه.
 تضمن الحديث قواعد الشرع حكمًا وإباحةً؛ إذ الحكم الشرعي إمَّا مسكوتٌ عنه أو متكلَّم به، وهو إما: مأمورٌ به وجوبًا أو ندبًا، أو منهيٌّ عنه تحريمًا أو كراهةً، أو مباحٌ.
@@ -16530,165 +16490,155 @@
     <t>عَنْ أَمِيرِ المُؤْمِنِينَ أَبِي حَفْصٍ عُمَرَ بْنِ الخَطَّابِ رضي الله عنه قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إنَّمَا الأَعْمَالُ بِالنِّيَّاتِ، وَإِنَّمَا لِكُلِّ امْرِئٍ مَا نَوَى، فَمَنْ كَانَتْ هِجْرَتُهُ إلَى اللَّهِ وَرَسُولِهِ فَهِجْرَتُهُ إلَى اللَّهِ وَرَسُولِهِ، وَمَنْ كَانَتْ هِجْرَتُهُ لِدُنْيَا يُصِيبُهَا أَوْ امْرَأَةٍ يَنْكِحُهَا فَهِجْرَتُهُ إلَى مَا هَاجَرَ إلَيْهِ».</t>
   </si>
   <si>
     <t>Möminlərin əmiri Əbu Hafs Ömər bin Xattab (Allah ondan razı olsun) demişdir: Mən Allah Rəsulunun (salləllahu aleyhi va səlləm) belə dediyini eşitdim: "Əməllər niyyətlərə görədir. Hər kəsə yalnız niyyət etdiyi şey vardır. Kimin hicrəti Allah və Onun Rəsulu üçün olarsa, onun hicrəti, Allah və Onun Rəsulu üçün olar. Kimin də hicrəti, əldə edəcəyi dünya malına və ya evlənəcəyi qadına görə olarsa, onun hicrəti hicrət etdiyi şey üçün olar".</t>
   </si>
   <si>
     <t>الحث على الإخلاص، فإن الله لا يقبل من العمل إلا ما ابتُغي به وجهه.
 الأعمال التي يُتَقَرَّبُ بها إلى الله عز وجل إذا فعلها المكلف على سبيل العادة ليس له ثواب عليها، حتى يقصِدَ بها التقرب إلى الله.
 النية يفرق بها بين العبادات بعضها عن بعض وأيضًا العبادات عن العادات.</t>
   </si>
   <si>
     <t>İxlasa təşviq, çünki Allah yalnız Onun razılığı üçün edilmiş əməli qəbul edir.
 İzzət və cəlal sahibi olan Allaha yaxınlaşdıran əməlləri mükəlləf olan insan adət olaraq edərsə, bunları Allah üçün etmədikcə, savab əldə etməz.
 Niyyət ibadətləri bir-birindən, həmçinin ibadətlərlə adətləri bir-birindən ayırır.</t>
   </si>
   <si>
     <t>رواه إماما المحدثين أبو عبد الله محمد بن إسماعيل بن إبراهيم بن المغيرة بن بردزبه البخاري،  وأبو الحسين مسلم بن الحجاج بن مسلم القشيري النيسابوري في صحيحيهما اللذين هما أصح الكتب المصنفة</t>
   </si>
   <si>
     <t>[رواه إماما المحدثين أبو عبد الله محمد بن إسماعيل بن إبراهيم بن المغيرة بن بردزبه البخاري وأبو الحسين مسلم بن الحجاج بن مسلم القشيري النيسابوري في صحيحيهما اللذين هما أصح الكتب المصنفة]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/66511</t>
   </si>
   <si>
-    <t>Əbu Abdurrahman Abdullah bin Ömər bin Xattab (Allah ondan razı olsun) demişdir: Mən Allah Rəsulunun (salləllahu aleyhi va səlləm) belə dediyini eşitdim:||"İslam beş təməl üzərində qurulub: Allahdan başqa ibadətə layiq haqq məbud olmadığına, Muhəmmədin Onun qulu və rəsulu olduğuna şəhadət etmək, namaz qılmaq, zəkat vermək, Allahın evini həcc etmək və Ramazan orucunu tutmaq</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي عَبْدِ الرَّحْمَنِ عَبْدِ اللَّهِ بْنِ عُمَرَ بْنِ الخَطَّابِ رَضِيَ اللَّهُ عَنْهُ قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «بُنِيَ الإِسْلَامُ عَلَى خَمْسٍ: شَهَادَةِ أَنْ لَا إلَهَ إلَّا اللَّهُ وَأَنَّ مُحَمَّدًا ‌عَبْدُهُ ‌وَرَسُولُهُ، وَإِقَامِ الصَّلَاةِ، وَإِيتَاءِ الزَّكَاةِ، وَحَجِّ الْبَيْتِ، وَصَوْمِ رَمَضَانَ».</t>
   </si>
   <si>
     <t>Əbu Abdurrahman Abdullah bin Ömər bin Xattab (Allah ondan razı olsun) demişdir: Mən Allah Rəsulunun (salləllahu aleyhi va səlləm) belə dediyini eşitdim: "İslam beş təməl üzərində qurulub: Allahdan başqa ibadətə layiq haqq məbud olmadığına, Muhəmmədin Onun qulu və rəsulu olduğuna şəhadət etmək, namaz qılmaq, zəkat vermək, Allahın evini həcc etmək və Ramazan orucunu tutmaq".</t>
   </si>
   <si>
     <t>شَبَّهَ النبيُّ صلى الله عليه وسلم الإسلامَ بِبِناءٍ مُحْكَمٍ بأركانه الخمسة الحاملة لذلك البُنيان، وبقية خصال الإسلام كتتمة البنيان، وأولُ هذه الأركان: الشهادتان؛ شهادة أن لا إله إلا الله وأنَّ محمدًا رسول الله، وهما ركن واحد؛ لا تنفك إحداهما عن الأخرى، ينطق العبد بهما معترفًا بوحدانية الله واستحقاقه للعبادة وحده دون ما سواه، وعاملًا بمقتضاها، ومؤمنًا برسالة محمد صلى الله عليه وسلم مُتَّبِعًا له. والركن الثاني: إقامة الصلاة، وهي الصلوات الخمس المفروضات في اليوم والليلة: الفجر، والظهر، والعصر، والمغرب، والعشاء، بشروطها وأركانها وواجباتها. والركن الثالث: إخراج الزكاة المفروضة، وهي عبادة ماليَّة واجبة في كل مال بَلَغَ قَدْرًا مُحَدّدًا في الشرع، تُعطى لمستحقيها. والركن الرابع: الحج، وهو قَصْدُ مكة لإقامة المَناسك، تَعبُّدًا لله عز وجل. والركن الخامس: صوم رمضان، وهو الإمساك عن الأكل والشرب وغيرهما من المفطرات بِنِيَّةِ التعبُّد لله، من طلوع الفجر إلى غروب الشمس.</t>
   </si>
   <si>
     <t>رواه البخاري ومسلم</t>
   </si>
   <si>
     <t>[رواه البخاري ومسلم]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/66512</t>
   </si>
   <si>
     <t>إن أحدكم يجمع خلقه في بطن أمه أربعين يوما</t>
   </si>
   <si>
     <t>Sizlərdən birinizin yaradılışı (embrion) anasının bətnində qırx gündə cəm edilir</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَبْدِ الرَّحْمَنِ عَبْدِ اللَّهِ بْنِ مَسْعُودٍ رَضِيَ اللَّهُ عَنْهُ قَالَ: حَدَّثَنَا رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ وَهُوَ الصَّادِقُ المَصْدُوقُ: «إِنَّ أَحَدَكُمْ يُجْمَعُ خَلْقُهُ فِي بَطْنِ أُمِّهِ أَرْبَعِينَ يَوْمًا، ثُمَّ يَكُونُ عَلَقَةً مِثْلَ ذَلِكَ، ثُمَّ يَكُونُ مُضْغَةً مِثْلَ ذَلِكَ، ثُمَّ يُرْسَلُ إلَيْهِ المَلَكُ فَيَنْفُخُ فِيهِ الرُّوحَ، وَيُؤْمَرُ بِأَرْبَعِ كَلِمَاتٍ: بِكَتْبِ رِزْقِهِ، وَأَجَلِهِ، وَعَمَلِهِ، وَشَقِيٍّ أَوْ سَعِيدٍ؛ فَوَالَّذِي لَا إلَهَ غَيْرُهُ إنَّ أَحَدَكُمْ لَيَعْمَلُ بِعَمَلِ أَهْلِ الجَنَّةِ حَتَّى مَا يَكُونُ بَيْنَهُ وَبَيْنَهَا إلَّا ذِرَاعٌ فَيَسْبِقُ عَلَيْهِ الكِتَابُ فَيَعْمَلُ بِعَمَلِ أَهْلِ النَّارِ فَيَدْخُلُهَا، وَإِنَّ أَحَدَكُمْ لَيَعْمَلُ بِعَمَلِ أَهْلِ النَّارِ حَتَّى مَا يَكُونُ بَيْنَهُ وَبَيْنَهَا إلَّا ذِرَاعٌ، فَيَسْبِقُ عَلَيْهِ الكِتَابُ فَيَعْمَلُ بِعَمَلِ أَهْلِ الجَنَّةِ فَيَدْخُلُهَا».</t>
   </si>
   <si>
     <t>Əbu Abdurrahman Abdullah bin Məsud (Allah ondan razı olsun) belə demişdir: Doğru söz sahibi və doğruluğu təsdiqlənmiş Allah Rəsulu (salləllahu aleyhi va səlləm) bizə belə buyurdu: "Sizlərdən birinizin yaradılışı (embrion) anasının bətnində qırx gündə cəm edilir, sonra həmin müddətdə laxtalanmış qana çevrilir, sonra növbəti qırx gündə ət parçasına çevrilir, sonra ona mələk göndərilir və mələk ona ruh üfürür. Ona dörd şeyi: ruzisini, əcəlini, əməlini, bədbəxt və ya xoşbəxt olacağını - yazmaq əmr edilir. Özündən başqa heç bir ilah olmayana and olsun ki, sizlərdən biriniz Cənnət əhlinin əməlini edər, onun Cənnətə daxil olmasına bir qarış qalmış, ana bətnində yazılmış qədəri onu qabaqlayar və o, Cəhənnəm əhlinin əməlini edərək Cəhənnəmə daxil olar. Sizlərdən biriniz Cəhənnəm əhlinin əməlini edər, onun Cəhənnəmə düşməsinə bir qarış qalmış, ana bətnində yazılmış qədəri onu qabaqlayar və o, Cənnət əhlinin əməlini edərək cənnətə daxil olar".</t>
   </si>
   <si>
     <t>قال ابن مسعود: حدثنا رسول الله صلى الله عليه وسلم وهو الصادق في قوله، والمصدوق حيث صَدَقَه الله تعالى، قال: إن أحدكم يُجمع خلقه، وذلك أن الرجل إذا أتى أهله فمَنِيُّه المتفرِّق يُجمع في بطن المرأة أربعين يومًا نطفة، ثم يكون علقة وهي الدم الغليظ الجامد، وهذا في الأربعين الثانية، ثم يكون مضغة وهي قطعة من اللحم قدر ما يُمضَغ، وهذا في الأربعين الثالثة، ثم يرسِل الله إليه الملك، فينفخ فيه الروح بعد انتهاء الأربعين الثالثة، ويُؤمر الملك أن يكتب أربع كلمات وهي: رزقه، وهو ما مقدار ما سيحصل عليه من النعم في عمره، وأجله، وهو مدة بقائه في الدنيا، وعمله، ما هو؟ وشقيٌ أو سعيد. ثم أقسم النبي صلى الله عليه وسلم أن الواحد ليعمل بعمل أهل الجنة ويكون عمله صالحًا، أي فيما يظهر للناس، ويظل كذلك حتى ما يكون بينه وبين الجنة إلا ذراع، أي: ما يبقى بينه وبين أن يصلها إلا كمن بقي بينه وبين موضع من الأرض ذراع، فيغلب عليه الكتاب وما قُدِّر عليه فعند ذلك يعمل بعمل أهل النار فيُختم له به فيدخل النار؛ لأن شرط قبول عمله أن يثبت عليه ولا يُبدِّل، وآخر من الناس يعمل أعمال أهل النار حتى يقترب من أن يدخلها، وكأن بينه وبين النار مقدار ذراع من الأرض، فيغلب عليه الكتاب وما قُدِّر عليه فيعمل بعمل أهل الجنة فيختم له بذلك فيدخل الجنة.</t>
   </si>
   <si>
     <t>بيان مراحل خلق الإنسان.
 الإيمان بالقضاء والقدر.
 الخوف من سوء العاقبة، والحث على سؤال الله الثبات إلى الممات.
 التحذير من الاغترار بصور الأعمال؛ فإنما الأعمال بالخواتيم.
 هذا الحديث في حق من لا يعمل إخلاصًا وإيمانًا، بل يعمل بعمل أهل الجنة فيما يبدو للناس فقط، أما من يعمل بعمل أهل الجنة حقيقة، إخلاصًا وإيمانًا، فالله تعالى أعدل وأكرم وأرحم من أن يخذله في نهاية عمره، قال تعالى: {يُثَبِّتُ اللَّهُ الَّذِينَ آمَنُوا بِالْقَوْلِ الثَّابِتِ فِي الْحَيَاةِ الدُّنْيَا وَفِي الْآخِرَةِ وَيُضِلُّ اللَّهُ الظَّالِمِينَ وَيَفْعَلُ اللَّهُ مَا يَشَاءُ}.</t>
   </si>
   <si>
     <t>İnsanın yaradılış mərhələlərinin bəyanı.
 Qəza və qədərə iman.
 Hər bir məsələ sonda qədərdə yazıldığı kimi olur və təqdir edilən reallaşır.
-"Əməllərə güvənib aldanmamaq" - xəbərdarlığı, çünki əməllər sonuna görə dəyərləndirilir.
-____</t>
+"Əməllərə güvənib aldanmamaq" - xəbərdarlığı, çünki əməllər sonuna görə dəyərləndirilir.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/66513</t>
   </si>
   <si>
     <t>من أحدث في أمرنا هذا ما ليس منه فهو رد</t>
   </si>
   <si>
     <t>Kim bizim bu işimizdə (dinimizdə) onda olmayan bir yenilik edərsə o, rədd olunar</t>
   </si>
   <si>
     <t>عَنْ أُمِّ المُؤْمِنِينَ أُمِّ عَبْدِ اللَّهِ عَائِشَةَ رَضِيَ اللَّهُ عَنْهَا، قَالَتْ: قَالَ: رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم: «مَنْ أَحْدَثَ فِي أَمْرِنَا هَذَا مَا لَيْسَ مِنْهُ فَهُوَ رَدٌّ».
 وَفِي رِوَايَةٍ لِمُسْلِمٍ: «مَنْ عَمِلَ عَمَلًا لَيْسَ عَلَيْهِ أَمْرُنَا فَهُوَ رَدٌّ».</t>
   </si>
   <si>
-    <t>Möminlərin anası Ummu Abdullah Aişə (Allah ondan razı olsun) rəvayət edir ki, Allah Rəsulu (salləllahu aleyhi va səlləm) belə buyurmuşdur: "Kim bizim bu işimizdə (dinimizdə) onda olmayan bir yenilik edərsə o, rədd olunar".</t>
+    <t>Möminlərin anası Ummu Abdullah Aişə (Allah ondan razı olsun) rəvayət edir ki, Allah Rəsulu (salləllahu aleyhi va səlləm) belə buyurmuşdur: "Kim bizim bu işimizdə (dinimizdə) onda olmayan bir yenilik edərsə o, rədd olunar". Müslimin rəvayətinə isə: “Kim bizim əməlimizə uyğun olmayan bir əməl işləyərsə, o rədd olunar”.</t>
   </si>
   <si>
     <t>العبادات مبناها على ما جاء في الكتاب والسنة، فلا نعبد الله تعالى إلا بما شَرَعَ لا بالبدع والمُحْدَثات.
 الدين ليس بالرأي والاستحسان، وإنما بالاتباع للرسول صلى الله عليه وسلم.
 هذا الحديث دليلٌ على كمال الدين.
 البدعة هي كل ما أُحْدِثَ في الدين ولم يَكنْ على عهدِ النبي صلى الله عليه وسلم وأصحابه من عقيدةٍ أو قولٍ أو عملٍ.
 هذا الحديث أصلٌ من أصول الإسلام، وهو كالميزان للأعمال، فكما أنَّ كلَّ عَمَلٍ لا يُراد به وجه الله تعالى، فليس لعامله فيه ثواب، فكذلك كلُّ عمل لا يكون وِفْقَ ما جاء به رسول الله صلى الله عليه وسلم فهو مردود على عامله.
 الحديث قاعدة في رد البدع المحدثات والمنكرات الواقعات.
 المُحْدَثات المنهي عنها ما كان من أمور الدين وليس الدنيا.</t>
   </si>
   <si>
     <t>İbadətlər Quran və sünnədə gələn dəlillərə əsaslanır, ona görə də biz uca Allaha dinə artırılmış yeniliklər və ya sonradan uydurulmuş bidətlərlə deyil, Onun əmr etdiyi qayda-qanunlara tam uyğun olaraq ibadət edirik.
 Din hər hansı bir kəsin fikri və xoşuna gəldiyi tərzdə deyil, Allah Rəsuluna (Allahın salavatı və salamı onun üzərinə olsun) tabe olmaqla gerçəkləşir.
 Bu hədis dinin kamilliyinə dəlildir.
 Bidət, Peyğəmbərin (Allahın salavatı və salamı onun üzərinə olsun) və onun səhabələrinin dövründə öz əksini və təsdiqini tapmayan əqidədə, eləcə də söz və əməldə sonradan əlavə edilən yeniliklərdir.
 Bu hədis İslamın əsaslarından biridir və əməllər üçün tərəzi misalındadır. Necə ki, uca Allahın razılığı umulmayan hər bir işin savabı olmadığı kimi, Allah Rəsulunun (Allahın salavatı və salamı onun üzərinə olsun) buyurduğu şəriətə uyğun olmayan əməl də onu edən üçün faydasız olar.
 Hədis, sonradan yaranan bidətləri və ortaya çıxan münkərləri rədd edən bir qaydadır.
 Qadağan olunan yeniliklər dini məsələləri əhatə edir, dünya işlərindəki yeniliklərə aid deyildir.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/66514</t>
   </si>
   <si>
     <t>إن الحلال بين، وإن الحرام بين</t>
   </si>
   <si>
-    <t>Əbu Abdullah Numən bin Bəşir (Allah ondan razı olsun) demişdir: Mən Allah Rəsulunun (salləllahu aleyhi va səlləm) belə dediyini eşitdim:||"Şübhəsiz ki, halal olan şeylər bəllidir, haram olan şeylər bəllidir, onların arasında əksər insanların bilmədiyi şübhəli məsələlər var. Kim şübhələrdən çəkinərsə, dinini və şərəfini qorumuş olar. Lakin kim şübhələrə uyarsa, harama düşmüş olar. (Onun misalı) Qoruğun ətrafında sürüsünü otaran çobanın misalı kimidir, onun sürüsü sanki qadağan edilən qoruğa daxil olmaq istəyir. Bilin ki, hər hökmdarın öz qoruğu vardır. Allahın qoruğu da, onun haramlarıdır. Agah olun ki, bədəndə bir ət parçası vardır ki, o sağlam olarsa bütün bədən sağlam olar, o pozularsa, bədənin bütün əzaları pozular. Bilin ki, bu qəlbdir</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي عَبْدِ اللَّهِ النُّعْمَانِ بْنِ بَشِيرٍ رَضِيَ اللَّهُ عَنْهُ، قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم يَقُولُ: «إنَّ الحَلَالَ بَيِّنٌ، وَإِنَّ الحَرَامَ بَيِّنٌ، وَبَيْنَهُمَا مُشْتَبِهَاتٌ لَا يَعْلَمُهُنَّ كَثِيرٌ مِنَ النَّاسِ، فَمَنْ اتَّقَى الشُّبُهَاتِ اسْتَبْرَأَ لِدِينِهِ وَعِرْضِهِ، وَمَنْ وَقَعَ فِي الشُّبُهَاتِ وَقَعَ فِي الحَرَامِ، كَالرَّاعِي يَرْعَى حَوْلَ الحِمَى يُوشِكُ أَنْ يَرْتَعَ فِيهِ، أَلَا وَإِنَّ لِكُلِّ مَلِكٍ حِمًى، أَلَّا وَإِنَّ حِمَى اللَّهِ مَحَارِمُهُ، أَلَّا وَإِنَّ فِي الجَسَدِ مُضْغَةً إذَا صَلَحَتْ صَلَحَ الجَسَدُ كُلُّهُ، وَإذَا فَسَدَتْ فَسَدَ الجَسَدُ كُلُّهُ، أَلَا وَهِيَ القَلْبُ».</t>
   </si>
   <si>
     <t>Əbu Abdullah Numən bin Bəşir (Allah ondan razı olsun) demişdir: Mən Allah Rəsulunun (salləllahu aleyhi va səlləm) belə dediyini eşitdim: "Şübhəsiz ki, halal olan şeylər bəllidir, haram olan şeylər bəllidir, onların arasında əksər insanların bilmədiyi şübhəli məsələlər var. Kim şübhələrdən çəkinərsə, dinini və şərəfini qorumuş olar. Lakin kim şübhələrə uyarsa, harama düşmüş olar. (Onun misalı) Qoruğun ətrafında sürüsünü otaran çobanın misalı kimidir, onun sürüsü sanki qadağan edilən qoruğa daxil olmaq istəyir. Bilin ki, hər hökmdarın öz qoruğu vardır. Allahın qoruğu da, onun haramlarıdır. Agah olun ki, bədəndə bir ət parçası vardır ki, o sağlam olarsa bütün bədən sağlam olar, o pozularsa, bədənin bütün əzaları pozular. Bilin ki, bu qəlbdir".</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم قاعدةً عامةً في الأشياء، وأنها تنقسم في الشريعة إلى ثلاثة أقسام: حَلال بَيِّن، وحرام بَيِّن، وأمور مشتبهات غير واضحة الحكم من حيث الحِلِّ والحُرْمة، لا يعلم حُكمَها كثير من الناس.
 فمَن ترك تلك الأشياء المشتبهة عليه سَلِم دينُه بالبُعد عن الوقوع في الحرام، وسَلِم له عِرضُه من كلام الناس بما يَعيبون عليه بسبب ارتكابه هذا المشتبه. ومَن لم يجتنب المشتبهات فقد عَرَّض نفسَه إما بالوقوع في الحرام، أو نيل الناس من عرضه. وضرب الرسول صلى الله عليه وسلم مثلًا ليُبيِّن حال من يرتكب الشبهات وأنه كالراعي يرعى ماشيتَه قُرْبَ أرضٍ قد حماها صاحبها، فتوشك ماشيةُ الراعي أن ترعى في هذا الحمى لقربها منه، فكذلك من يفعل ما فيه شبهة، فإنه بذلك يقترب من الحرام فيوشك أن يقع فيه. وبعدها أخبر النبي صلى الله عليه وسلم أن في الجسد مضغة (وهي القلب) يصلح الجسد بصلاحها، ويفسد بفسادها.</t>
   </si>
   <si>
     <t>الحديث قاعدة في اتقاء الشبهات.
 الترغيب في ترك المشتبِه، الذي لم يَتبيّن حكمُه.</t>
   </si>
   <si>
     <t>Bu hədis şübhəli şeylərdən uzaq durmaqda qaydadır.
 Hökmü bəlli olmayan şübhəli məsələni tərk etməyə rəğbətləndirmək.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/66515</t>
-  </si>
-[...1 lines deleted...]
-    <t>Əbu Ruqayya Təmim bin Ovs əd-Dəri (Allah ondan razı olsun) rəvayət edir ki, Peyğəmbər (sallallahu aleyhi va səlləm) belə demişdir:||"Din nəsihətdir". Biz dedik: Kimə? Peyğəmərimiz (Allahın salavatı və salamı onun üzərinə olsun): "Allaha, kitabına, rəsuluna, müsəlmanların rəhbərlərinə və bütün müsəmanlara" - deyə buyurdu</t>
   </si>
   <si>
     <t>عَنْ أَبِي رُقَيَّةَ تَمِيمِ بْنِ أَوْسٍ الدَّارِيِّ رَضِيَ اللَّهُ عَنْهُ أَنَّ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «الدِّينُ النَّصِيحَةُ» قُلْنَا: لِمَنْ؟ قَالَ: «لِلهِ وَلِكِتَابِهِ وَلِرَسُولِهِ وَلِأَئِمَّةِ الْمُسْلِمِينَ وَعَامَّتِهِمْ».</t>
   </si>
   <si>
     <t>Əbu Ruqayya Təmim bin Ovs əd-Dəri (Allah ondan razı olsun) rəvayət edir ki, Peyğəmbər (sallallahu aleyhi va səlləm) belə demişdir: "Din nəsihətdir". Biz dedik: Kimə? Peyğəmərimiz (Allahın salavatı və salamı onun üzərinə olsun): "Allaha, kitabına, rəsuluna, müsəlmanların rəhbərlərinə və bütün müsəmanlara" - deyə buyurdu.</t>
   </si>
   <si>
     <t>أَخبَرَ النبيُّ صلى الله عليه وسلم بأنَّ الدين قائمٌ على الإخلاص والصدق، حتى يؤدَّى كما أوجب الله، كاملًا دون تقصير أو غش.
 فقيل للنبي صلى الله عليه وسلم: لمن تكون النصيحة؟ فقال:
 أولًا: النصيحة لله سبحانه وتعالى: بإخلاص العمل له، وعدم الإشراك به، وأن نؤمن بربوبيته وألوهيته وأسمائه وصفاته، وتعظيم أمره، والدعوة إلى الإيمان به.
 ثانيًا: النصيحة لكتابه وهو القرآن الكريم: بأن نعتقد أنه كلامُه، وآخِرُ كتبِه، وأنه ناسخ لجميع الشرائع قبله، ونعظِّمه، ونتلوه حق تلاوته، ونعمل بمُحْكَمِه، ونسلم بمتشابهه، ونَذُبُّ عن تأويل المُحرِّفين له، ونعتبر بمواعظه، وننشر علومه، وندعو إليه.
 ثالثًا: النصيحة لرسوله محمد صلى الله عليه وسلم: بأن نعتقدَ أنه آخِرُ الرسل، ونصدِّقَه فيما جاء به، ونَمتَثِلَ أمرَه، ونجتنبَ نهيَه، وأن لا نتعبدَ لله إلا بما جاء به، ونُعظِّمَ حقَّه، ونوقرَه، ونَبُثَّ دعوته، ونَنشُرَ شريعتَه، ونَنفيَ التُّهَمَ عنه.
 رابعًا: النصيحة لأئمة المسلمين: بمعاونتهم على الحق، وعدم منازعتهم الأمر، والسمع والطاعة لهم في طاعة الله.
 خامسًا: النصيحة للمسلمين: بالإحسان إليهم ودعوتهم، وكَفِّ الأذى عنهم، ومحبة الخير لهم، والتعاون معهم على البر والتقوى.</t>
   </si>
   <si>
     <t>Peyğəmbər (sallallahu aleyhi va səlləm) Dinin ixlas və səmimiyyət üzərində qurulduğunu xəbər vermişdir. Beləliklə bu din, Uca Allahın vacib buyurduğu kimi qüsursuz və aldatma olmadan kamil şəkildə yerinə yetirilməlidir. Peyğəmbərdən (sallallahu aleyhi va səlləm) soruşdular: Səmimiyyət kimin üçün olmalıdır? O, belə cavab verdi: Birincisi: Səmimiyyət Uca və Pak olan Allah üçün olmalıdır.
 Bu, əməllərdə ixlaslı olmaq, Ona heç bir şərik qoşmamaq, Onun aləmlərin Rəbbi olduğuna, bütün ibadətlərin yalnız Ona məxsus olduğuna və ad və sifətlərinə iman gətirmək, Onun şanını ucaltmaq və insanları Ona iman etməyə dəvət etməklə olur. İkincisi: Səmimiyyət Uca Allahın Kitabı, Qurani-Kərim üçün olmalıdır. Bu, Quranın, Allahın kəlamı və kitabların sonuncusu olduğuna və Qurani-Kərimin özündən əvvəlki bütün şəriətlərin hökmünü ləğv etdiyinə etiqad etməklə, ona böyük hörmətlə yanaşmaqla, Qurani-Kərimi layiqincə oxumaqla, mühkəm (aydın və qəti olan) ayələrinə əməl etməklə, mütəşabih ayələrinə təslim olmaqla, Onun ayələrini təhrif edənlərin öz istəklərinə uyğun yozmalarını rədd etməklə, Quranın öyüdlərindən ibrət almaqla, Quran elmini təbliğ etməklə və insanları ona dəvət etməklə olur. Üçüncüsü: Səmimiyyət Allahın Rəsulu Muhəmməd (sallallahu aleyhi va səlləm) üçün olmalıdır. Bunun üçün Onun elçilərin sonuncusu olduğuna etiqad edirik, dediklərini təsdiq edirik, əmrlərinə tabe olub, qadağalarından çəkinirik, Uca Allaha yalnız onun gətirdiyi şəriətlə ibadət edirik, onun haqqını uca tutub, ona hörmət edirik, dəvətini yayır, şəriətini insanlara çatdırırıq, ona qarşı atılan ittihamları rədd edirik. Dördüncüsü: Səmimiyyət müsəlmanların rəhbərləri üçün olmalıdır. Bunun üçün haqq yolda onlara yardım göstərir, idarəçilik məsələsində onların işinə qarışmırıq, Allaha itaət çərçivəsində onları eşidib itaət edirik. Beşincisi: Səmimiyyət müsəlmanlar üçün olmalıdır. Bunun üçün onlara yaxşılıq edib, haqqa dəvət edirik, onlara əziyyət verməkdən çəkinirik, onlar üçün xeyir istəyib, yaxşılıq və təqvada onlarla yardımlaşırıq.</t>
   </si>
   <si>
     <t>الأمر بالنصيحة للجميع. 
 عِظَم منزلة النصيحة من الدين. 
 اشتمال الدين على الاعتقادات والأقوال والأعمال. 
 من النصيحة تصفية النفس من الغش للمنصوح له وإرادة الخير له. 
@@ -16708,65 +16658,62 @@
     <t>عَنْ أَبِي هُرَيْرَةَ عَبْدِ الرَّحْمَنِ بْنِ صَخْرٍ رَضِيَ اللَّهُ عَنْهُ قَالَ: سَمِعْت رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم يَقُولُ: «مَا نَهَيْتُكُمْ عَنْهُ فَاجْتَنِبُوهُ، وَمَا أَمَرْتُكُمْ بِهِ فَافْعَلُوا مِنْهُ مَا اسْتَطَعْتُمْ، فَإِنَّمَا أَهْلَكَ الَّذِينَ مِنْ قَبْلِكُمْ كَثْرَةُ مَسَائِلِهِمْ، وَاخْتِلَافُهُمْ عَلَى أَنْبِيَائِهِمْ».</t>
   </si>
   <si>
     <t>Əbu Hureyra Abdurrahmən bin Saxr (Allah ondan razı olsun) demişdir: Mən Allah Rəsulunun (salləllahu aleyhi va səlləm) belə dediyini eşitdim: "Mən sizə nəyi qadağan edirəmsə, ondan çəkinin, nəyi də sizə əmr edirəmsə, onu bacardığınız qədər yerinə yetirin. Həqiqətən, sizdən əvvəlki ümmətləri, çoxlu sual verməkləri və öz peyğəmbərlərinə müxalif olmaqları həlak etmişdir".</t>
   </si>
   <si>
     <t>بين لنا رسول الله صلى الله عليه وسلم أنه إذا نهانا عن شيء وجب علينا اجتنابه بدون استثناء، وإذا أمرنا بشيء فعلينا أن نفعل منه ما نطيق.
 ثم حذرنا حتى لا نكون كبعض الأمم السابقة حينما أكثروا من الأسئلة على أنبيائهم مع مخالفتهم لهم فعاقبهم الله بأنواع من الهلاك والدمار، فينبغي أن لا نكون مثلهم حتى لا نهلك كما هلكوا.</t>
   </si>
   <si>
     <t>Rəsulullah (sallallahu əleyhi va səlləm) bizə bildirmişdir ki, əgər o, bir şeyi bizə qadağan edərsə, onu istisnasız olaraq tərk etməyimiz bizə vacib olar və əgər bizə bir şeyi əmr edərsə, onu gücümüz çatdığı qədər yerinə yetirməliyik . Sonra Rəsulullah (sallallahu əleyhi va səlləm) bizi, bizdən əvvəlki bəzi ümmətlər kimi olmaqdan çəkindirmişdir. Onlar peyğəmbərlərinə çoxlu suallar verir, onlara qarşı çıxırdılar. Buna görə də Allah onları müxtəlif növ həlak və fəlakətlərlə cəzalandırdı. Onların həlak olduqları kimi biz də həlak olmayaq deyə, onlar kimi olmamalıyıq.</t>
   </si>
   <si>
     <t>الحديث قاعدة في بيان الواجب في إتيان المأمور واجتناب المحظور.
 النهي لم يرخص في ارتكاب شيء منه، والأمر قيد بالاستطاعة؛ لأن الترك مقدور والفعل يحتاج إلى قدرة على إيجاد الفعل المأمور به.
 النهي عن كثرة السؤال، قد قسم العلماء السؤال إلى قسمين: أحدهما: ما كان على وجه التعليم لما يحتاج إليه من أمر الدين، فهذا مأمور به ومن هذا النوع أسئلة الصحابة. والثاني: ما كان على وجه التعنت والتكلف وهذا هو المنهي عنه.
 تحذير هذه الأمة من مخالفة نبيها، كما وقع في الأمم التي قبلها.
 المنهي عنه يشمل القليل والكثير؛ لأنه لا يتأتّى اجتنابه إلا باجتناب قليله وكثيره، فمثلًا: نهانا عن الرِّبا فيشمل قليله وكثيره.
 ترك الأسباب المفضية إلى المحرم؛ لأن ذلك من معنى الاجتناب.
 لا ينبغي للإنسان إذا سمع أمر الرسول صلى الله عليه وسلم أن يقول: هل هو واجب أم مستحبّ، بل عليه بالمبادرة إلى الفعل؛ لقوله: «فَأْتُوا مِنْهُ مَا استَطَعْتُمْ».
 كثرة المسائل سبب للهلاك ولا سيّما في الأمور التي لا يمكن الوصول إليها مثل المسائل الغيبية، وكيفية أحوال يوم القيامة، لا تكثر السؤال فيها فتهلك، وتكون متنطّعًا متعمّقًا.</t>
   </si>
   <si>
     <t>Bu hədis, əmr edilənləri yerinə yetirmək və qadağan olunanlardan çəkinməkdə vacib olanı izah edən bir qaydadır.
 Qadağalardan heç birini işləmək icazəli deyil, əmr edilənlər isə insanın gücü çatan qədər yerinə yetirilməlidir. Çünki bir şeyi tərk etmək daima mümkündür, lakin əmr olunan bir işi yerinə yetirmək üçün isə güc və qüdrət lazımdır.
-Çox sual verməyin qadağan edilməsi.
-Alimlər sualı iki qismə bölmüşdür: Onlardan biri: Din məsələsində ehtiyac duyulan şeyləri öyrənmək üçün  olandır ki, bunun özü əmr edilmişdir. Səhabələrin sualları da bu növdəndir. 
+Çox sual verməyin qadağan edilməsi. Alimlər sualı iki qismə bölmüşdür: Onlardan biri: Din məsələsində ehtiyac duyulan şeyləri öyrənmək üçün  olandır ki, bunun özü əmr edilmişdir. Səhabələrin sualları da bu növdəndir.  İkincisi: İnadkarlıq və çətinləşdirmə şəklində olan suallar və bu növ qadağan olunandır.
+Bu ümmət, öncəki ümmətlərin etdiyi kimi edib peyğəmbərinə müxalif olmaqdan qadağan edilmişdir.
 Qadağan olunan şey azı da, çoxu da əhatə edir. Çünki qadağan olunan şeydən çəkinmək yalnız onun azından və çoxundan çəkinməklə mümkündür. Məsələn: Allah bizə sələmi (faizi) qadağan etmişdir ki, bu sələmin həm azını, həm də çoxunu əhatə edir.
 Haram olan şeyə aparan səbəbləri tərk etmək lazımdır. Çünki bu da "çəkinmək" anlayışına daxildir.
 İnsan, Peyğəmbərin (sallallahu əleyhi va səlləm) əmrini eşitdikdə, "Bu vacibdirmi yoxsa müstəhəbdirmi?" – deməməlidir. Əksinə, o, dərhal buna əməl etməyə tələsməlidir. Çünki Peyğəmbər (sallallahu əleyhi va səlləm) belə buyurmuşdur: "Onu bacardığınız qədər yerinə yetirin".
 Çoxlu sual vermək — xüsusilə də qeybə aid məsələlər və Qiyamət gününün necə baş verəcəyi kimi bilinməsi mümkün olmayan mövzularda — insanı həlaka aparan bir səbəbdir. Bu kimi mövzularda çoxlu sual vermə, yoxsa həlak olar, həddi aşan və ifrata varan kimsələrdən olarsan.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/66517</t>
   </si>
   <si>
     <t>إن الله طيب لا يقبل إلا طيبا، وإن الله أمر المؤمنين بما أمر به المرسلين</t>
-  </si>
-[...1 lines deleted...]
-    <t>Əbu Hureyradan (Allah ondan razı olsun) rəvayət edilir ki, Allahın Rəsulu (sallallahu aleyhi və səlləm) belə demişdir:||"Həqiqətən, Uca Allah Pakdır və yalnız Pak olanları qəbul edər. Həqiqətən, Allah peyğəmbərlərə əmr etdiyini möminlərə də əmr etmişdir. Uca Allah buyurur: (Ey Peyğəmbərlər, təmiz və halal nemətlərdən yeyin və yaxşı işlər görün!). O, həmçinin, buyurur: (Ey iman gətirənlər! Sizə ruzi olaraq verdiyimiz təmiz və halal nemətlərdən yeyin). Sonra Peyğəmbər (sallallahu əleyhi va səlləm) uzun müddətli səfərə çıxmış, saçları dağınıq, üst-başı da toz-torpaq içində olan və bu halda əllərini göyə qaldırıb: “Ya Rəbb, ya Rəbb!” – deyə yalvaran birisini xatırlatdı. Peyğəmbər (sallallahu əleyhi va səlləm) davam edib belə dedi: Onun yediyi, haram, içdiyi haram, geydiyi haram və haramla qidalanmışdır. Beləsinin duası necə qəbul ola bilər?!</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إنَّ اللَّهَ طَيِّبٌ لَا يَقْبَلُ إلَّا طَيِّبًا، وَإِنَّ اللَّهَ أَمَرَ المُؤْمِنِينَ بِمَا أَمَرَ بِهِ المُرْسَلِينَ، فَقَالَ تَعَالَى: {يَا أَيُّهَا الرُّسُلُ كُلُوا مِنْ الطَّيِّبَاتِ وَاعْمَلُوا صَالِحًا}، وَقَالَ تَعَالَى: {يَا أَيُّهَا الَّذِينَ آمَنُوا كُلُوا مِنْ طَيِّبَاتِ مَا رَزَقْنَاكُمْ} ثُمَّ ذَكَرَ الرَّجُلَ، يُطِيلُ السَّفَرَ، أَشْعَثَ، أَغْبَرَ، يَمُدُّ يَدَيْهِ إلَى السَّمَاءِ: يَا رَبِّ! يَا رَبِّ! وَمَطْعَمُهُ حَرَامٌ، وَمَشْرَبُهُ حَرَامٌ، وَمَلْبَسُهُ حَرَامٌ، وَغُذِيَ بِالحَرَامِ، فَأَنَّى يُسْتَجَابُ لَذلك».</t>
   </si>
   <si>
     <t>Əbu Hureyradan (Allah ondan razı olsun) rəvayət edilir ki, Allahın Rəsulu (sallallahu aleyhi və səlləm) belə demişdir: "Həqiqətən, Uca Allah Pakdır və yalnız Pak olanları qəbul edər. Həqiqətən, Allah peyğəmbərlərə əmr etdiyini möminlərə də əmr etmişdir. Uca Allah buyurur: (Ey Peyğəmbərlər, təmiz və halal nemətlərdən yeyin və yaxşı işlər görün!). O, həmçinin, buyurur: (Ey iman gətirənlər! Sizə ruzi olaraq verdiyimiz təmiz və halal nemətlərdən yeyin). Sonra Peyğəmbər (sallallahu əleyhi va səlləm) uzun müddətli səfərə çıxmış, saçları dağınıq, üst-başı da toz-torpaq içində olan və bu halda əllərini göyə qaldırıb: “Ya Rəbb, ya Rəbb!” – deyə yalvaran birisini xatırlatdı. Peyğəmbər (sallallahu əleyhi va səlləm) davam edib belə dedi: Onun yediyi, haram, içdiyi haram, geydiyi haram və haramla qidalanmışdır. Beləsinin duası necə qəbul ola bilər?!".</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الله طيب قُدُّوس مُنَزَّهٌ عن النقائص والعيوب ومُتَّصِف بالكَمَالات، ولا يقبل من الأعمال والأقوال والاعتقادات إلا ما كان طيبًا، وهو الخالص لله، الموافق لهدي النبي صلى الله عليه وسلم، ولا ينبغي أن يتقرب إلى الله إلا بذلك، ومن أعظم ما يَحصُل به طِيْبة الأعمال للمؤمن طِيْبُ مَطعَمِه، وأن يكون من حلال، فبذلك يَزكُو عملُه، ولذا أمر الله المؤمنين بالذي أمر به المرسلين من أكل الحلال وعمل الصالحات، فقال: {يَا أَيُّهَا الرُّسُلُ كُلُوا مِنَ الطَّيِّبَاتِ وَاعْمَلُوا صَالِحًا، إِنِّي بِمَا تَعْمَلُونَ عَلِيمٌ} وقال: {يَا أَيُّهَا الَّذِينَ آمَنُوا كُلُوا مِنْ طَيِّبَاتِ مَا رَزَقْنَاكُمْ}.
 ثم حَذَّرَ صلى الله عليه وسلم من أكل الحرام الذي يُفسِد العمل ويَمنع قبولَه مهما بَذل من أسباب القبول الظاهرة؛ منها:
 أولًا: إطالة السفر في وجوه الطاعات كحج وجهاد وصلة رحم وغير ذلك.
 ثانيًا: مُتفرِّق الشعر لعدم تمشيطه، مُتغيِّر لونه ولون ثيابه من التراب، فهو مضطر.
 ثالثًا: يرفع يديه إلى السماء بالدعاء.
 رابعًا: يتوسل إلى الله بأسمائه ويُلِحُّ في ذلك: يا رب يا رب!
 ومع هذه الأسباب لإجابة الدعاء لم يسمع له؛ وذلك لأن مَطعومَه ومشروبَه وملبوسَه حرام، وغذي بالحرام، فبعيد أن يستجاب لمن هذه صفته، وكيف يستجاب له؟!</t>
   </si>
   <si>
     <t>كمال الله عزّ وجل في ذاته، وصفاته، وأفعاله، وأحكامه.
 الأمر بإخلاص العمل لله عز وجل، والمتابعة للنبي صلى الله عليه وسلم.
 استعمال ما يُشجِّع على العمل، حيث قال النبي صلى الله عليه وسلم: "إِنَّ الله أَمَرَ المُؤمنينَ بِمَا أَمَرَ بِهِ المُرسَلِيْنَ"، فإذا علم المؤمن أن هذا من مأمورات المرسلين فإنه يتقوَّى ويتشجّع على الامتثال.
 من موانع استجابة الدعاء أكل الحرام.
 من أسباب إجابة الدعاء خمسة أشياء: أحدها: إطالة السفر لما فيه من الانكسار الذي هو من أعظم أسباب الإجابة، الثاني: حالة الإضطرار، الثالث: مَدُّ اليدين إلى السماء، الرابع: الإلحاح على الله بتكرير ذكر ربوبيته، وهو من أعظم ما يُطلَب به إجابة الدعاء، الخامس: إطابة المأكل والمشرب.
 أكل الحلال الطيِّب من الأسباب المُعينة للعمل الصالح.
 قال القاضي: الطيب ضد الخبيث، فإذا وصف به تعالى أريد به أنه مُنزَّه عن النقائص مُقدَّس عن الآفات، وإذا وُصِف به العبد مطلقًا أريد به أنه المُتعرِّي عن رذائل الأخلاق وقبائح الأعمال والمتحلي بأضداد ذلك، وإذا وُصف به الأموال أريد به كونه حلالًا من خيار الأموال.</t>
   </si>
@@ -16788,194 +16735,182 @@
   <si>
     <t>Sənə şübhə verən şeyi, şübhə verməyən şeylə dəyiş</t>
   </si>
   <si>
     <t>عَنْ أَبِي مُـحَمَّدٍ الحَسَنِ بْنِ عَلِيِّ بْنِ أَبِي طَالِبٍ - سِبْطِ رَسُولِ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ وَرَيْحَانَتِهِ-، قَالَ: حَفِظْتُ مِنْ رَسُولِ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «دَعْ مَا يَرِيبُك إلَى مَا لَا يَرِيبُكَ».</t>
   </si>
   <si>
     <t>Rəsulullahın (sallallahu aleyhi və səlləm) reyhan qoxulu nəvəsi Əbu Muhəmməd Həsən ibn Əli ibn Əbu Talib (Allah onların hər ikisindən razı olsun) demişdir: Mən Rəsulullahın (sallallahu aleyhi və səlləm) belə buyurduğunu yadda saxlamışam: "Sənə şübhə verən şeyi, şübhə verməyən şeylə dəyiş".</t>
   </si>
   <si>
     <t>أَمَرَ النبيُّ صلى الله عليه وسلم بِتَرْك ما تَشُكُّ فيه مِن الأقوال والأعمال أنه مَنهيٌّ عنه أو لا، أهو حرام أو حلال، إلى ما لا شَكَّ فيه مما تَيَقَّنت حُسْنَه وحِلَّه.</t>
   </si>
   <si>
     <t>Peyğəmbər (sallallahu aleyhi və səlləm) bu hədisdə qadağan olub-olmamasında, haram və ya halal olub-olmamasında şəkk etdiyin söz və əməlləri, şəkk etmədiyin, yaxşı və halal olduğuna əmin olduğum şeylərlə dəyişməyi əmr etmişdir.</t>
   </si>
   <si>
     <t>رواه الترمذي والنسائي</t>
   </si>
   <si>
     <t>[رواه الترمذي والنسائي]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/66519</t>
   </si>
   <si>
-    <t>Rəsulullahın (salləllahu aleyhi va səlləm) xidmətçisi olan Əbu Həmzə Ənəs ibn Malik (Allah ondan razı olsun) rəvayət edir ki, Peyğəmbər (salləllahu aleyhi va səlləm) belə buyurmuşdur:||"Sizlərdən biriniz özü üçün istədiyini qardaşına istəmədikcə (kamil) iman gətirmiş olmaz</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي حَمْزَةَ أَنَسِ بْنِ مَالِكٍ رَضِيَ اللَّهُ عَنْهُ -خَادِمِ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ- عَنْ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لاَ يُؤْمِنُ أَحَدُكُمْ، حَتَّى يُحِبَّ لِأَخِيهِ مَا يُحِبُّ لِنَفْسِهِ»</t>
   </si>
   <si>
     <t>Rəsulullahın (salləllahu aleyhi va səlləm) xidmətçisi olan Əbu Həmzə Ənəs ibn Malik (Allah ondan razı olsun) rəvayət edir ki, Peyğəmbər (salləllahu aleyhi va səlləm) belə buyurmuşdur: "Sizlərdən biriniz özü üçün istədiyini qardaşına istəmədikcə (kamil) iman gətirmiş olmaz".</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/66520</t>
   </si>
   <si>
     <t>Allah hər bir şeylə gözəl davranmağı əmr etmişdir</t>
   </si>
   <si>
     <t>عَنْ أَبِي يَعْلَى شَدَّادِ بْنِ أَوْسٍ رَضِيَ اللَّهُ عَنْهُ عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ اللهَ كَتَبَ الْإِحْسَانَ عَلَى كُلِّ شَيْءٍ، فَإِذَا قَتَلْتُمْ فَأَحْسِنُوا القِتْلَةَ، وَإِذَا ذَبَحْتُمْ فَأَحْسِنُوا الذِّبْحَةَ، وَلْيُحِدَّ أَحَدُكُمْ شَفْرَتَهُ، وَلْيُرِحْ ذَبِيحَتَهُ».</t>
   </si>
   <si>
     <t>Əbu Yə'lə Şəddəd bin Ovs (Allah ondan razı olsun) rəvayət edir ki, Rəsulullah (sallallahu aleyhi va səlləm) belə buyurmuşdur: "Allah hər bir şeylə gözəl davranmağı əmr etmişdir. Elə isə (haqlı olaraq) birisini öldürdükdə, onu gözəl tərzdə öldürün. Habelə, heyvan kəsdikdə, onu gözəl tərzdə kəsin. Sizdən biriniz bıçağını itiləsin və kəsəcəyi heyvanı rahatlasın".</t>
   </si>
   <si>
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم أن الله تعالى أوجبَ علينا الإحسانَ في كل الأشياء، والإحسان: هو مراقبة الله على الدوام، في عبادته وفي بذل الخير وكف الأذى عن المخلوقين، ومن ذلك الإحسان في القتل والذبح.
 فالإحسان في القتل عند القصاص: بأن يختار أسهلَ الطُّرُق وأخَفَّها وأسرعَها زهوقًا للمقتول.
 والإحسان في الذبح عند الذكاة: بأن يرفق بالبهيمة بإحداد الآلة، وألّا تُحَدَّ أمام الذبيحة وهي تنظر إليها، وألَّا تُذبح وهناك من الماشية ما ينظر إليها.</t>
   </si>
   <si>
     <t>رحمة الله عزّ وجل ولطفه بالخلق.
 إحسان القتل والذبح بأن يكون على الوجه المشروع.
 كمال الشريعة واشتمالها على كل خير، ومن ذلك رحمة الحيوان والرفق به.
 النهي عن المُثْلة بالإنسان بعد قتله.
 تحريم كل ما فيه تعذيب للحيوان.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/66521</t>
   </si>
   <si>
     <t>يا غلام إني أعلمك كلمات: احفظ الله يحفظك، احفظ الله تجده تجاهك، إذا سألت فاسأل الله، وإذا استعنت فاستعن بالله</t>
   </si>
   <si>
     <t>“Ey oğul! Mən sənə bir neçə kəlmə öyrədəcəm: Allahı qoru ki, (yəni günahlardan çəkin, yalnız ona ibadət et) Allah da səni qorusun. Allahı qoru ki, Onu öz qarşında görəsən. Bir şey istədikdə, Allahdan istə. Kömək istədikdə, yenə də Allahdan kömək istə</t>
   </si>
   <si>
     <t>عَنْ أَبِي العَبَّاسِ، عَبْدِ الله بْنِ عَبَّاسٍ رَضِيَ اللَّهُ عَنْهُمَا قَالَ: كُنْت خَلْفَ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَوْمًا، فَقَالَ: «يَا غُلَامِ! إنِّي أُعَلِّمُك كَلِمَاتٍ: احْفَظِ اللَّهَ يَحْفَظْكَ، احْفَظِ الله تَجِدْهُ تُجَاهَكَ، إذَا سَأَلْتَ فَاسْأَلِ اللهَ، وَإِذَا اسْتَعَنْتَ فَاسْتَعِنْ بِاَللهِ، وَاعْلَمْ أَنَّ الأُمَّةَ لَوْ اجْتَمَعَتْ عَلَى أَنْ يَنْفَعُوكَ بِشَيْءٍ لَمْ يَنْفَعُوكَ إلَّا بِشَيْءٍ قَدْ كَتَبَهُ اللَّهُ لَكَ، وَإِنِ اجْتَمَعُوا عَلَى أَنْ يَضُرُّوكَ بِشَيْءٍ لَمْ يَضُرُّوكَ إلَّا بِشَيْءٍ قَدْ كَتَبَهُ اللَّهُ عَلَيْكَ؛ رُفِعَتِ الأَقْلَامُ، وَجَفَّتِ الصُّحُفُ».
 وَفِي رِوَايَةِ غَيْرِ التِّرْمِذِيِّ: «احْفَظِ اللهَ تَجِدْهُ أَمَامَكَ، تَعَرَّفْ إلَى اللهِ فِي الرَّخَاءِ يَعْرِفْكَ فِي الشِّدَّةِ، وَاعْلَمْ أَنَّ مَا أَخْطَأَكَ لَمْ يَكُنْ لِيُصِيبَكَ، وَمَا أَصَابَك لَمْ يَكُنْ لِيُخْطِئَكَ، وَاعْلَمْ أَنَّ النَّصْرَ مَعَ الصَّبْرِ، وَأَنْ الفَرَجَ مَعَ الكَرْبِ، وَأَنَّ مَعَ العُسْرِ يُسْرًا».</t>
   </si>
   <si>
-    <t>Əbul-Abbas Abdullah bin Abbas (Allah onların hər ikisindən razı olsun) demişdir: Bir gün mən minik üzərində Rəsulullahın (sallallahu aleyhi və səlləm) arxa tərəfində idim, o, belə buyurdu: “Ey oğul! Mən sənə bir neçə kəlmə öyrədəcəm: Allahı qoru ki, (yəni günahlardan çəkin, yalnız ona ibadət et) Allah da səni qorusun. Allahı qoru ki, Onu öz qarşında görəsən. Bir şey istədikdə, Allahdan istə. Kömək istədikdə, yenə də Allahdan kömək istə. Bil ki, əgər bütün insanlar sənə xeyir vermək üçün bir yerə yığışsalar belə, Allahın (sənin qədərinə) yazdığından başqa sənə heç bir xeyir verə bilməzlər. Əgər sənə zərər vermək üçün bir yerə yığışsalar, yenə də Allahın (sənin qədərinə) yazdığından başqa sənə heç bir zərər verə bilməzlər. (Artıq) qələmlər qaldırılmış, səhifələr qurumuşdur”.</t>
+    <t>Əbul-Abbas Abdullah bin Abbas (Allah onların hər ikisindən razı olsun) demişdir: Bir gün mən minik üzərində Rəsulullahın (sallallahu aleyhi və səlləm) arxa tərəfində idim, o, belə buyurdu: “Ey oğul! Mən sənə bir neçə kəlmə öyrədəcəm: Allahı qoru ki, (yəni günahlardan çəkin, yalnız ona ibadət et) Allah da səni qorusun. Allahı qoru ki, Onu öz qarşında görəsən. Bir şey istədikdə, Allahdan istə. Kömək istədikdə, yenə də Allahdan kömək istə. Bil ki, əgər bütün insanlar sənə xeyir vermək üçün bir yerə yığışsalar belə, Allahın (sənin qədərinə) yazdığından başqa sənə heç bir xeyir verə bilməzlər. Əgər sənə zərər vermək üçün bir yerə yığışsalar, yenə də Allahın (sənin qədərinə) yazdığından başqa sənə heç bir zərər verə bilməzlər. (Artıq) qələmlər qaldırılmış, səhifələr qurumuşdur”. Tirmizidən başqa bir rəvayətdə belə buyurulur:
+"Allahı qoru ki, Onu qarşında görəsən. Xoş gündə Allahı tanı ki, dar gündə, O, səni tanısın. Bil ki, səndən yan keçən bir şey, heç vaxt sənin başına gələ bilməzdi. Sənin başına gələn şey isə heç vaxt səndən yan keçə bilməzdi. Bil ki, qələbə səbirlə, çıxış yolu isə sıxıntı ilə birlikdədir və hər bir çətinliklə birlikdə asanlıq vardır”.</t>
   </si>
   <si>
     <t>يُخبرُ ابنُ عباس رضي الله عنه أنه كان صغيرًا راكبًا مع النبي صلى الله عليه وسلم، فقال له عليه الصلاة والسلام: إني أُعلِّمك أمورًا وأشياءَ ينفعك الله بها:
 احفظ الله بِحفظِ أوامرِه واجتنابِ نواهيه، بحيث يَجِدُكَ في الطاعات والقربات، ولا يجدُكَ في المعاصي والآثام، فإن فعلتَ ذلك كان جزاؤك أن يحفظَك الله من مكاره الدنيا والآخرة، وينصرَك في مُهماتِك أينما توجَّهتَ.
 وإذا أردتَ أن تسأل شيئًا، فلا تسألْ إلا الله فإنه وحده الذي يُجيب السائلين.
 وإذا أردتَ العونَ فلا تستعنْ إلا بالله.
 ولْيكُن عندك يقينٌ أنه لن تحصل لك منفعة ولو اجتمع على منفعتِك أهلُ الأرض جميعًا إلا ما كتبه الله لك، ولن يحصُلَ عليك ضرر ولو اجتمع على ضرك أهلُ الأرض جميعًا إلا ما قدَّره الله عليك.
 وأن هذا الأمر قد كَتَبه الله عز وجل وقدّره وِفْقَ ما اقتضته حكمته وعلمه، ولا تبديل لما كتبه الله.
 وأن من احفظ الله بِحفظِ أوامرِه واجتنابِ نواهيه؛ فإن الله سبحانه أمام العبد يعلم ما هو عليه وينصره ويؤيده. وأن الإنسان إذا أطاع الله في الرخاء فإن الله يجعل له عند الشدة فرجًا ومخرجًا، وليرض كل عبد بما قدره الله عليه من خير وشر. ومع الشدائد والمحن يلتزم العبد الصبر، فإن الصبر مفتاح الفرج، وأن الكرب إذا اشتد جاء الفرج من الله، وأن العسر إذا حصل أعقبه الله باليسر.</t>
   </si>
   <si>
     <t>İbn Abbas (Allah ondan və atasından razı olsun) xəbər verir ki, o azyaşlı olarkən Allah Rəsulu (sallallahu aleyhi va səlləm) ilə birlikdə minik üzərində idi. Allah Rəsulu (sallallahu aleyhi va səlləm) ona belə buyurdu: Sənə bəzi işlər və sözlər öyrədəcəyəm ki, Allah onların vasitəsilə sənə fayda verəcəkdir: Uca Allahı, əmrlərini yerinə yetirməklə və qadağalarından çəkinməklə qoru. Elə et ki, Allah səni daima itaət və ibadət olan əməllərdə görsün, günah və haramlar içində görməsin. Əgər sən belə etsən, Allah da bunun qarşılığında səni bu dünyanın bəlalarından, axirətin əzablarından qoruyar və hansı işə yönəlsən, orada sənə yardım edər. Əgər bir şey istəsən, yalnız Allahdan istə. Çünki istəyənlərin dualarına yalnız O, cavab verir. Əgər kömək istəsən, yalnız Allahdan kömək istə. Əmin ol ki, əgər yer üzündə olan bütün insanlar sənə fayda vermək üçün bir yerə toplaşsalar belə, onlar Allahın sənə yazdığından başqa fayda verə bilməzlər. Eyni şəkildə, əgər yer üzündə olan bütün insanlar sənə zərər vermək üçün bir yerə toplaşsalar belə, yenə də onlar Allahın sənə təqdir etdiyindən başqa zərər verə bilməzlər. Bil ki, bütün bunlar, Uca Allahın hikməti və elmi əsasında əvvəlcədən yazılıb və təqdir olunmuşdur. Allahın yazdığına heç bir dəyişiklik ola bilməz. Kim Allahın əmrlərini qoruyub, qadağalarından çəkinərsə, Uca Allah o qulun qarşısında olar, onun halını bilər, ona yardım edər və dəstək verər. Əgər insan rahatlıq vaxtında Allaha itaət edərsə, Allah da onun üçün çətinlik zamanı rahatlıq və çıxış yolu bəxş edər. Hər bir qul, Uca Allahın onun haqqında yazdığı və təqdir etdiyi xeyir və şərrə razı qalmalıdır. İnsan, müsibət və çətinliklər qarşısında səbrli olmalıdır. Çünki səbr qurtuluşun açarıdır. Əgər çətinlik şiddətlənərsə, bu zaman Allahdan bir çıxış yolu gələr. Əgər bir çətinlik meydana gələrsə, Allah onun ardınca mütləq bir asanlıq verər.</t>
   </si>
   <si>
     <t>أهمية تعليم الصغار والأطفال أمورَ الدين من التوحيد والآداب وغير ذلك.
 الجزاء من جنس العمل.
 الأمر بالاعتماد على الله، والتوكل عليه دون غيره، وهو نعم الوكيل.
 الإيمان بالقضاء والقدر والرضا به، وأن الله قدر كل شيء.
 من أضاع أمر الله فإن الله يُضَيِّعُه ولا يَحفظُه. 
 البشارة العظيمة أن الإنسان إذا أصابه العسر فلينتظر اليسر.
 تسلية العبد عند حصول المصيبة، وفوات المحبوب في قوله: «وَاعْلَم أن مَا أَصَابَكَ لَمْ يَكُن لِيُخطِئكَ، وَمَا أخطأَكَ لَمْ يَكُن لِيصيبَك» فالجملة الأولى تسلية في حصول المكروه، والثانية تسلية في فوات المحبوب.</t>
   </si>
   <si>
     <t>Azyaşlılara və uşaqlara tövhid (Allahın təkliyi), ədəb və digər dini məsələlərinin öyrədilməsinin əhəmiyyəti.
 Əməlin mükafatı yaxud cəzası, onun növündəndir.
 Yalnız Allaha təvəkkül edib, ona etimad etmək əmr edilmişdir. O nə gözəl qoruyandır.
 Qəza və qədərə iman edib, ondan razı qalmaq, (bilmək lazımdır ki) həqiqətən Allah hər şeyi təqdir etmişdir.
 Kim Allahın əmrinə riayət etməzsə, Allah da onu qoruyub, mühafizə etməz.
 Ən böyük sevindirici xəbər budur ki, insan çətinliyə düşərsə, ardından gələcək rahatlığı gözləməlidir.
-Qula müsibət baş verdikdə və sevdiyi bir şeyi itirdikdə təsəlli verici söz, Peyğəmbərin (sallallahu aleyhi va səlləm) bu kəlamındadır: "Bil ki, sənin başına gələn şey - heç vaxt səndən yan keçə bilməzdi. Və səndən yan keçən bir şey isə, heç vaxt sənin başına gələ bilməzdi". Birinci cümlə xoşagəlməz bir hadisə baş verdikdə təsəllidir.
-İkinci cümlə isə sevilən bir şey əldən çıxdıqda təsəllidir.</t>
+Qula müsibət baş verdikdə və sevdiyi bir şeyi itirdikdə təsəlli verici söz, Peyğəmbərin (sallallahu aleyhi va səlləm) bu kəlamındadır: "Bil ki, sənin başına gələn şey - heç vaxt səndən yan keçə bilməzdi. Və səndən yan keçən bir şey isə, heç vaxt sənin başına gələ bilməzdi". Birinci cümlə xoşagəlməz bir hadisə baş verdikdə təsəllidir. İkinci cümlə isə sevilən bir şey əldən çıxdıqda təsəllidir.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/66522</t>
   </si>
   <si>
-    <t>Əbu Məs'ud 'Uqbə bin 'Amr əl-Ənsari əl-Bədri (Allah ondan razı olsun) rəvayət edir ki, Rəsulullah (sallallahu aleyhi va səlləm) belə demişdir:||"İnsanların ilkin peyğəmbəlik kəlamından bildikləri sözlərdən biri: Utanmırsansa, istədiyini et" - sözüdür</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي مَسْعُودٍ عُقْبَةَ بْنِ عَمْرٍو الأَنْصَارِيِّ البَدْرِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ: «إِنَّ مِمَّا أَدْرَكَ النَّاسُ مِنْ كَلاَمِ النُّبُوَّةِ الأُولَى: إِذَا لَمْ تَسْتَحْيِ فَاصْنَعْ مَا شِئْتَ».</t>
   </si>
   <si>
     <t>Əbu Məs'ud 'Uqbə bin 'Amr əl-Ənsari əl-Bədri (Allah ondan razı olsun) rəvayət edir ki, Rəsulullah (sallallahu aleyhi va səlləm) belə demişdir: "İnsanların ilkin peyğəmbəlik kəlamından bildikləri sözlərdən biri: Utanmırsansa, istədiyini et" - sözüdür.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/66523</t>
   </si>
   <si>
-    <t>Əbu Amr – yaxud Əbu Amra – Sufyan bin Abdullah (Allah ondan razı olsun) belə demişdir:||Dedim: “Ey Allahın Rəsulu, mənə İslamda elə bir şey söylə ki, onu səndən başqa heç kimdən soruşmayım. Allah Rəsulu (Allahın salavatı və salamı onun üzərinə olsun) buyurdu: De ki: "Allaha iman gətirdim, ardınca da doğru yolu tut</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي عَمْرٍو- وَقِيلَ: أَبِي عَمْرَةَ-، سُفْيَانَ بْنِ عَبْدِ اللَّهِ رَضِيَ اللَّهُ عَنْهُ قَالَ: قُلْتُ: يَا رَسُولَ اللهِ، قُلْ لِي فِي الْإِسْلَامِ قَوْلًا لَا أَسْأَلُ عَنْهُ أَحَدًا غَيْرَكَ، قَالَ: «قُلْ: آمَنْتُ بِاللهِ، ثُمَّ اسْتَقِمْ».</t>
   </si>
   <si>
     <t>Əbu Amr – yaxud Əbu Amra – Sufyan bin Abdullah (Allah ondan razı olsun) belə demişdir: Dedim: “Ey Allahın Rəsulu, mənə İslamda elə bir şey söylə ki, onu səndən başqa heç kimdən soruşmayım. Allah Rəsulu (Allahın salavatı və salamı onun üzərinə olsun) buyurdu: De ki: "Allaha iman gətirdim, ardınca da doğru yolu tut".</t>
   </si>
   <si>
     <t>سَأَلَ الصحابيُّ سفيانُ بنِ عبدِ الله رضي الله عنه النبيَّ صلى الله عليه وسلم أنْ يُعَلِّمَه قولًا جامِعًا لمعاني الإسلام يَتَمَسَّكُ به ولا يَسأل عنه غيرَه؟ فقال له صلى الله عليه وسلم: قل: وَحَّدْتُ اللهَ، وآمنتُ أنه ربي وإلهي وخالقي ومعبودي الحق لا شريك له، ثم ينقاد لطاعة الله بأداء فرائض الله وترك محارم الله ويستمر عليها.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/66524</t>
   </si>
   <si>
     <t>أرأيت إذا صليت المكتوبات، وصمت رمضان، وأحللت الحلال، وحرمت الحرام</t>
   </si>
   <si>
     <t>Əgər mən gündəlik fərz namazlarını qılıb, Ramazan orucunu tutsam, Allahın halalını halal, haramını haram saysam</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَبْدِ اللَّهِ جَابِرِ بْنِ عَبْدِ اللَّهِ الْأَنْصَارِيِّ رَضِيَ اللَّهُ عَنْهُمَا: أَنَّ رَجُلًا سَأَلَ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقَالَ: أَرَأَيْتَ إِذَا صَلَّيْتُ المَكْتُوبَاتِ، وَصُمْتُ رَمَضَانَ، وَأَحْلَلْتُ الحَلَالَ، وَحَرَّمْتُ الحَرَامَ، وَلَمْ أَزِدْ عَلَى ذَلِكَ شَيْئًا، أَأَدْخُلُ الجَنَّةَ؟ قَالَ: «نَعَمْ».</t>
   </si>
   <si>
     <t>Əbu Abdullah Cabir bin Abdullah əl-Ənsari (Allah onların hər ikisindən razı olsun) belə demişdir: Bir kişi Allah Rəsulundan (sallallahu aleyhi va səlləm) soruşaraq belə dedi: Əgər mən gündəlik fərz namazlarını qılıb, Ramazan orucunu tutsam, Allahın halalını halal, haramını haram saysam və bunlara başqa heç bir əməl əlavə etməsəm, Cənnətə daxil olarammı? Allah Rəsulu (sallallahu aleyhi va səlləm) ona: "Bəli" – deyərək cavab verdi.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/66525</t>
   </si>
   <si>
     <t>الطهور شطر الإيمان، والحمد لله تملأ الميزان، وسبحان الله والحمد لله تملآن أو تملأ ما بين السماء والأرض</t>
   </si>
   <si>
     <t>Təmizlik imanın yarısıdır. Əlhəmdulilləh zikri tərəzini doldurur. Subhənallah və Əlhəmdulilləh sözləri isə göylə yer arasını doldurur</t>
   </si>
   <si>
     <t>عَنْ أَبِي مَالِكٍ الحَارِثِ بْنِ عَاصِمٍ الأَشْعَرِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «الطُّهُورُ شَطْرُ الْإِيمَانِ، وَالْحَمْدُ لِلهِ تَمْلَأُ الْمِيزَانَ، وَسُبْحَانَ اللهِ وَالْحَمْدُ لِلهِ تَمْلَآنِ -أَوْ تَمْلَأُ- مَا بَيْنَ السَّمَاءِ وَالأَرْضِ، وَالصَّلَاةُ نُورٌ، وَالصَّدَقَةُ بُرْهَانٌ، وَالصَّبْرُ ضِيَاءٌ، وَالْقُرْآنُ حُجَّةٌ لَكَ أَوْ عَلَيْكَ، كُلُّ النَّاسِ يَغْدُو، فَبَايِعٌ نَفْسَهُ فَمُعْتِقُهَا أَوْ مُوبِقُهَا»</t>
   </si>
   <si>
     <t>Əbu Malik əl-Həris bin Asim əl-Əşari (Allah ondan razı olsun) rəvayət edir ki, Allah Rəsulu (sallallahu aleyhi va səlləm) belə demişdir: "Təmizlik imanın yarısıdır. Əlhəmdulilləh zikri tərəzini doldurur. Subhənallah və Əlhəmdulilləh sözləri isə göylə yer arasını doldurur. Namaz nurdur. Sədəqə burhandır (dəlildir). Səbr işıqdır (parıltıdır). Quran isə sənin ya lehinə ya da əleyhinə hüccətdir. Hər kəs sabahlayaraq öz nəfsini satar, kimisi (Allaha itaət etməklə Cəhənnəm əzabından) onu azad edər, kimisi isə (şeytana tabe olmaqla) onu həlak edər".</t>
   </si>
   <si>
     <t>يخبر النبي صلى الله عليه وسلم: أن طهارة الظاهر تكون بالوضوء والغسل وهي شرط في الصلاة. وأن قول: " الحمد لله تملا الميزان" وهو الثناء عليه سبحانه، ووصفه بصفات الكمال توزن يوم القيامة فتملأ ميزان الأعمال. وأن قول: "سبحان الله والحمد لله" وهو تنزيهه عن كل نَقْصٍ ووصفه بالكمال التام الذي يليق بجلاله مع محبته وتعظيمه تملأ ما بين السموات والأرض. وأن "الصلاة نور" للعبد في قلبه، وفي وجهه، وفي قبره، وفي حشره. وأن "الصدقة برهان" ودليل على صدق إيمان المؤمن، واختلافه عن المنافق الذي يمتنع منها لكونه لا يصدق بموعودها. وأن "الصبر ضياء" -وهو حبس النفس عن الجَزَع والتَّسَخُّط - نور يحصل معه حرارة وإحراق، كضياء الشمس؛ لأنه شاق ويحتاج إلى مجاهدة النفس وحبسها عما تهواه؛ فلا يزال صاحبه مستضيئًا مهتديًا مستمرًّا على الصواب. وهو صبر على طاعة الله، وعن معصيته، وصبر على المصائب وأنواع المكاره في الدنيا. وأن "القرآن حجة لك" بتلاوته والعمل به، أو "حجة عليك" بتركه دون عمل أو تلاوة. ثم أخبر صلى الله عليه وسلم أن كل الناس يسعون وينتشرون ويقومون من نومهم ويخرجون من بيوتهم لأعمالهم المختلفة، فمنهم من يستقيم على طاعة الله فيُعْتِق نفسَه من النار، ومنهم من ينحرف عن ذلك ويقع في المعاصي فيهلكها بدخولها النار.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/66526</t>
-  </si>
-[...1 lines deleted...]
-    <t>Əbu Hureyradan (Allah ondan razı olsun) Allah Rəsulunun (Allahın salavatı və salamı onun üzərinə olsun) belə söylədiyi rəvayət edilir:||"İnsanın oynaqlarından hər biri üçün bir sədəqə vardır. Günəşin doğduğu hər gün iki insanın arasında ədalətlə hökm verməyin sədəqədir. Bir kişiyə öz miniyinə minməkdə yardım etməyin və ya onun əşyasını qaldırıb miniyinin üzərinə qoymağın sədəqədir. Gözəl söz sədəqədir. Namaz qılmağa getdikdə atdığın hər bir addım sədəqədir. Yoldan insanlara əziyyət verən şeyi kənarlaşdırmağın sədəqədir</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «كُلُّ سُلَامَى مِنَ النَّاسِ عَلَيْهِ صَدَقَةٌ، كُلَّ يَوْمٍ تَطْلُعُ فِيهِ الشَّمْسُ تَعْدِلُ بَيْنَ الِاثْنَيْنِ صَدَقَةٌ، وَتُعِينُ الرَّجُلَ فِي دَابَّتِهِ فَتَحْمِلُهُ عَلَيْهَا أَوْ تَرْفَعُ لَهُ عَلَيْهَا مَتَاعَهُ صَدَقَةٌ، وَالكَلِمَةُ الطَّيِّبَةُ صَدَقَةٌ، وَكُلُّ خُطْوَةٍ تَمْشِيهَا إِلَى الصَّلَاةِ صَدَقَةٌ، وَتُمِيطُ الأَذَى عَنِ الطَّرِيقِ صَدَقَةٌ».</t>
   </si>
   <si>
     <t>Əbu Hureyradan (Allah ondan razı olsun) Allah Rəsulunun (Allahın salavatı və salamı onun üzərinə olsun) belə söylədiyi rəvayət edilir: "İnsanın oynaqlarından hər biri üçün bir sədəqə vardır. Günəşin doğduğu hər gün iki insanın arasında ədalətlə hökm verməyin sədəqədir. Bir kişiyə öz miniyinə minməkdə yardım etməyin və ya onun əşyasını qaldırıb miniyinin üzərinə qoymağın sədəqədir. Gözəl söz sədəqədir. Namaz qılmağa getdikdə atdığın hər bir addım sədəqədir. Yoldan insanlara əziyyət verən şeyi kənarlaşdırmağın sədəqədir".</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ على كلِّ مسلم مُكلَّف كلّ يوم بعدد كل مفصل من مفاصل عظامه صدقة تطوع لله تعالى على سبيل الشكر له على العافية، وأن جعل عظامه مفاصل يتمكن بها من القبض والبسط، وأنّ تلك الصدقة تتأدّى بأعمال البر كلها ولا تتوقف على إعطاء مال، ومنها: عدلك وإصلاحك بيـن متخاصمين صدقةٌ، وفي إعانتك لعاجز في دابته فتحمله عليها أو ترفع له متاعه صدقةٌ، والكلمة الطيبة من ذكر ودعاء وسلام وغيرها صدقةٌ، وبكل خطوةٍ تمشيها إلى الصلاة صدقةٌ، وإزالة ما يُتَأذّى به عن الطريق صدقةٌ.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/66527</t>
   </si>
   <si>
     <t>أوصيكم بتقوى الله، والسمع والطاعة، وإن تأمر عليكم عبد، فإنه من يعش منكم بعدي فسيرى اختلافا كثيرا، فعليكم بسنتي وسنة الخلفاء الراشدين المهديين</t>
   </si>
   <si>
     <t>“Sizə Allahdan qorxmağı, əmiriniz bir kölə olsa belə, ona tabe olub, itaət etməyi tövsiyyə edirəm. Məndən sonra sizdən kim yaşasa çoxlu ixtilaflar görəcəkdir. Belə olduğu təqdirdə siz mənim və doğru yolda olan raşidi xəlifələrin yoluna tabe olun</t>
   </si>
   <si>
     <t>عَنْ أَبِي نَجِيحٍ العِرْبَاضِ بْنِ سَارِيَةَ رضي الله عنه قَالَ: وَعَظَنَا رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ مَوْعِظَةً وَجِلَتْ مِنْهَا القُلُوبُ، وَذَرَفَتْ مِنْهَا العُيُونُ، فَقُلْنَا: يَا رَسُولَ اللهِ! كَأَنَّهَا مَوْعِظَةُ مُوَدِّعٍ؛ فَأَوْصِنَا، قَالَ: «أُوصِيكُمْ بِتَقْوَى اللَّهِ، وَالسَّمْعِ وَالطَّاعَةِ، وَإِنْ تَأَمَّرَ عَلَيْكُمْ عَبْدٌ، فَإِنَّهُ مَنْ يَعِشْ مِنْكُمْ بَعْدِي فَسَيَرَى اخْتِلَافًا كَثِيرًا، فَعَلَيْكُمْ بِسُنَّتِي وَسُنَّةِ الخُلَفَاءِ الرَّاشِدِينَ المَهْدِيينَ، عَضُّوا عَلَيْهَا بِالنَّوَاجِذِ، وَإِيَّاكُمْ وَمُحْدَثَاتِ الأُمُورِ؛ فَإِنَّ كُلَّ بِدْعَةٍ ضَلَالَةٌ».</t>
   </si>
   <si>
     <t>Əbu Nəcih İrbəd bin Səriyə (Allah ondan razı olsun) demişdir: Rəsulullah (sallallahu aleyhi va səlləm) bizə elə təsirli bir moizə etdi ki, bundan qəlblər titrədi və gözlər yaşla doldu. Biz: “Ey Allahın elçisi, sanki bu, vidalaşan birinin moizəsidir. Elə isə bizə tövsiyə et!” – dedik. Rəsulullah (sallallahu aleyhi va səlləm) belə dedi: “Sizə Allahdan qorxmağı, əmiriniz bir kölə olsa belə, ona tabe olub, itaət etməyi tövsiyyə edirəm. Məndən sonra sizdən kim yaşasa çoxlu ixtilaflar görəcəkdir. Belə olduğu təqdirdə siz mənim və doğru yolda olan raşidi xəlifələrin yoluna tabe olun. Bundan azı dişlərinizlə yapışın. Dinə əlavə edilmiş yeniliklərdən çəkinin, çünki hər bir yenilik zəlalətdir”.</t>
   </si>
@@ -17039,87 +16974,75 @@
   <si>
     <t>النهي عن المجازاة بأكثر من المِثْل.
 لم يأمر اللهُ عبادَه بشيء يضرُّهم.
 الحديث قاعدة في تحريم الضرر، والضرار بالقول أو بالفعل أو بالترك.
 من قواعد الشريعة: أن "الضرر يُزال"، فالشريعة لا تُقِرُّ الضرر، وتنكر الإضرار.</t>
   </si>
   <si>
     <t>Günahın mislindən artıq cəza verilməsinin qadağan edilməsi.
 Allah qullarına, onlara zərər verəcək şeyi əmr etməz.
 Bu hədis sözlə, əməllə və ya səhlənkarlıqla (tərk etməklə) zərər verməyin haram olduğunu bildirən fiqhi qaydadır.
 Şəriətin qaydalarından biri də: "Zərər aradan qalxmalıdır" qaydasıdır və şəriət zərəri qəbul etmir və başqalarına zərər verməyi də inkar edir.</t>
   </si>
   <si>
     <t>رواه ابن ماجه، والدارقطني، وغيرهما مسندًا</t>
   </si>
   <si>
     <t>[رواه ابن ماجه والدارقطني وغيرهما مسندًا]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/66531</t>
   </si>
   <si>
     <t>لو يعطى الناس بدعواهم لادعى رجال أموال قوم ودماءهم، لكن البينة على المدعى، واليمين على من أنكر</t>
   </si>
   <si>
-    <t>İbn Abbasdan  (Allah ondan və atasından razı olsun) Allah Rəsulunun (Allahın salavatı və salamı onun üzərinə olsun) belə buyurduğu  rəvayət edilir:||“Əgər insanların istədikləri onlara iddialarına görə verilmiş olsaydı, o zaman onların bir qismi digərlərinin qanını və malını iddia etmiş olardı. Lakin iddia edən şəxs dəlil-sübut gətirməli, bu iddianı inkar edən şəxs isə and içməlidir”</t>
-[...1 lines deleted...]
-  <si>
     <t>عَن ابنِ عباسٍ رضي الله عنهما أنَّ رسولَ اللهِ صلي الله عليه وسلم قال: «لَو يُعطَى النّاسُ بدَعواهُم لادَّعَى رِجالٌ أموالَ قَومٍ ودِماءَهُم، لَكِنَّ البَيِّنَةَ على المُدَّعِى، واليَمينَ على مَن أنكَرَ».</t>
   </si>
   <si>
     <t>İbn Abbasdan  (Allah ondan və atasından razı olsun) Allah Rəsulunun (Allahın salavatı və salamı onun üzərinə olsun) belə buyurduğu  rəvayət edilir: “Əgər insanların istədikləri onlara iddialarına görə verilmiş olsaydı, o zaman onların bir qismi digərlərinin qanını və malını iddia etmiş olardı. Lakin iddia edən şəxs dəlil-sübut gətirməli, bu iddianı inkar edən şəxs isə and içməlidir”.</t>
   </si>
   <si>
     <t>رواه البيهقي، وغيره هكذا، وبعضه في الصحيحين</t>
   </si>
   <si>
     <t>[رواه البيهقي وغيره هكذا وبعضه في الصحيحين]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/66532</t>
   </si>
   <si>
     <t>إن الله كتب الحسنات والسيئات، ثم بين ذلك</t>
   </si>
   <si>
     <t>“Allah yaxşı və pis əməlləri yazmış, sonra da bunları bəyan etmişdir</t>
   </si>
   <si>
     <t>عَنْ ابْنِ عَبَّاسٍ رَضِيَ اللَّهُ عَنْهُمَا عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِيمَا يَرْوِي عَنْ رَبِّهِ تَبَارَكَ وَتَعَالَى، قَالَ: «إنَّ اللهَ كَتَبَ الحَسَنَاتِ وَالسَّيِّئَاتِ، ثُمَّ بَيَّنَ ذَلِكَ، فَمَنْ هَمَّ بِحَسَنَةٍ فَلَمْ يَعْمَلْهَا؛ كَتَبَهَا اللهُ عِنْدَهُ حَسَنَةً كَامِلَةً، وَإِنْ هَمَّ بِهَا فَعَمِلَهَا؛ كَتَبَهَا اللهُ عِنْدَهُ عَشْرَ حَسَنَاتٍ إلَى سَبْعِمِائَةِ ضِعْفٍ إلَى أَضْعَافٍ كَثِيرَةٍ، وَإِنْ هَمَّ بِسَيِّئَةٍ فَلَمْ يَعْمَلْهَا؛ كَتَبَهَا اللهُ عِنْدَهُ حَسَنَةً كَامِلَةً، وَإِنْ هَمَّ بِهَا فَعَمِلَهَا؛ كَتَبَهَا اللهُ سَيِّئَةً وَاحِدَةً».</t>
   </si>
   <si>
     <t>İbn Abbas (Allah onların hər ikisindən razı olsun) rəvayət edir ki, Rəsulullah (sallallahu aleyhi va səlləm) Mübarək və Uca olan Rəbbindən belə rəvayət etmişdir: “Allah yaxşı və pis əməlləri yazmış, sonra da bunları bəyan etmişdir. Kim bir yaxşı iş görməyə niyyət edərsə, sonra bunu etməzsə, Allah onu Öz dərgahında tam bir savab olaraq yazar. Əgər o yaxşı iş görməyə niyyət edərsə, sonra bunu edərsə, Allah onu Öz dərgahında on savabdan yeddi yüzədək, hətta bundan qat-qat artıq savab olaraq yazar. Kim bir pis iş görməyə niyyət edərsə, sonra bunu etməzsə, Allah onu Öz dərgahında tam bir savab olaraq yazar. Əgər o, pis iş görməyə niyyət edərsə və bunu edərsə, Allah onu yalnız bir günah olaraq yazar”.</t>
-  </si>
-[...7 lines deleted...]
-____</t>
   </si>
   <si>
     <t>رواه البخاري ومسلم في صحيحيهما بهذه الحروف</t>
   </si>
   <si>
     <t>[رواه البخاري ومسلم في صحيحيهما بهذه الحروف]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/66533</t>
   </si>
   <si>
     <t>إن الله تعالى قال: من عادى لي وليا فقد آذنته بالحرب، وما تقرب إلي عبدي بشيء أحب إلي مما افترضت عليه</t>
   </si>
   <si>
     <t>Uca Allah belə demişdir: Kim mənim bir vəlimə (dostuma, yaxın quluma) düşmənçilik edərsə, mən ona müharibə elan edərəm. Qulum Mənə, ona fərz etdiyim ibadətlərdən daha sevimli başqa bir şeylə yaxınlaşa bilməz</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَة رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُول اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إنَّ اللَّهَ تَعَالَى قَالَ: مَنْ عَادَى لِي وَلِيًّا فَقْد آذَنْتُهُ بِالحَرْبِ، وَمَا تَقَرَّبَ إلَيَّ عَبْدِي بِشَيْءٍ أَحَبَّ إلَيَّ مِمَّا افْتَرَضْتُ عَلَيْهِ، وما يَزَالُ عَبْدِي يَتَقَرَّبُ إلَيَّ بِالنَّوَافِلِ حَتَّى أُحِبَّهُ، فَإِذَا أَحْبَبْتُهُ كُنْتُ سَمْعَهُ الَّذِي يَسْمَعُ بِهِ، وَبَصَرَهُ الَّذِي يُبْصِرُ بِهِ، وَيَدَهُ الَّتِي يَبْطِشُ بِهَا، وَرِجْلَهُ الَّتِي يَمْشِي بِهَا، وَإِنْ سَأَلَنِي لَأُعْطِيَنَّهُ، وَلَئِنْ اسْتَعَاذَنِي لَأُعِيذَنَّهُ».</t>
   </si>
   <si>
     <t>Əbu Hureyra (Allah ondan razı olsun) rəvayət edir ki, Rəsulullah (sallallahu aleyhi va səlləm) belə buyurmuşdur: "Uca Allah belə demişdir: Kim mənim bir vəlimə (dostuma, yaxın quluma) düşmənçilik edərsə, mən ona müharibə elan edərəm. Qulum Mənə, ona fərz etdiyim ibadətlərdən daha sevimli başqa bir şeylə yaxınlaşa bilməz. Qulum mənə nafilə ibadətlərlə o qədər yaxınlaşar ki, Mən onu sevərəm. Mən onu sevdikdə, onun eşidən qulağı, görən gözü, tutan əli və yeriyən ayağı olaram. Məndən bir şey istəsə, ona verərəm, Mənə sığınsa, onu qoruyaram".</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم في الحديثِ القُدْسِيِّ أنَّ الله عز وجل قال: مَن آذى وَليًّا من أوليائي وأغضبَه وأبغضَه فقد أَعْلمتُه وأعلنتُ له العداوة.
 والوليُّ هو: المؤمنُ التَّقي، وعلى قدر ما للعبد من الإيمان والتقوى يكون نصيبُه من ولاية الله. وما تقرَّب المسلم إلى ربِّه بشيء أحب إليه مما افترضه وأوجبه عليه من فعل الطاعات وترك المحرمات، وما يزال المسلم يتقرّب إلى ربه بالنوافل مع الفرائض؛ حتى ينال محبة الله. فإذا أحبه الله كان الله مُسددًا له في هذه الأعضاء الأربعة:
@@ -17171,86 +17094,83 @@
   <si>
     <t>رويناه في كتاب الحجة بإسناد صحيح</t>
   </si>
   <si>
     <t>[قال النووي: حديث صحيح]</t>
   </si>
   <si>
     <t>[رويناه في كتاب الحجة بإسناد صحيح]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/66535</t>
   </si>
   <si>
     <t>كل مسكر حرام</t>
   </si>
   <si>
     <t>Hər bir sərxoşedici içki haramdır.</t>
   </si>
   <si>
     <t>عَنْ أَبِي بُرْدَةَ، عَنْ أَبِيهِ أَبِي مُوسَى الأَشْعَريِّ رَضِيَ اللَّهُ عَنْهُ: أَنَّ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ بَعَثَهُ إِلَى اليَمَنِ، فَسَأَلَهُ عَنْ أَشْرِبَةٍ تُصْنَعُ بِهَا، فَقَالَ: وَمَا هِيَ؟، قَالَ: «البِتْعُ وَالمِزْرُ»، فَقِيلَ لِأَبِي بُرْدَةَ: مَا البِتْعُ؟ قَالَ: نَبِيذُ العَسَلِ، وَالمِزْرُ: نَبِيذُ الشَّعِيرِ، فَقَالَ: «كُلُّ مُسْكِرٍ حَرَامٌ» خرجه البخاري.
 وَخَرَّجَهُ مُسْلِمٌ وَلَفْظُهُ: قَالَ: بَعَثَنِي رَسُولُ اَلله أَنَا وَمُعَاذٌ إِلَى اَليَمَنِ، فَقُلْتُ: يَا رَسُولُ اَللَّهِ! إِنَّ شَرَابًا يُصْنَعُ بِأَرْضِنَا يُقَال لَهُ: المِزَرُ مِنَ الشَّعِيرِ، وَشَرَابٌ يُقَالُ لَهُ: البِتْعُ مِنَ العَسَلِ، فَقَالَ: «كُلُّ مُسْكِرٍ حَرَامٌ». 
 وَفِي رِوَايَةٍ لِمُسْلِمٍ: «فَقَالَ: كُلُّ مَا أَسْكَرَ عَنِ الصَّلَاةِ فَهُوَ حَرَامٌ». 
 وَفِي رِوَايَةٍ لَهُ: «وَكَانَ رَسُولُ الله قَدْ أُعْطِيَ جَوَامِعَ الكَلِمِ بِخَوَاتِمِهِ، فَقَالَ: أَنْهَى عَنْ كُلِّ مُسْكِرٍ أَسْكَرَ عَنْ الصَّلَاةِ».</t>
   </si>
   <si>
-    <t>Əbu Burdə, atası Əbu Musa əl-Əşaridən (Allah ondan razı olsun) belə rəvayət edir: Peyğəmbər (sallallahu əleyhi va səlləm) onu (Əbu Musanı) Yəmənə göndərdi. Əbu Musa Peyğəmbərdən (sallallahu əleyhi va səlləm) orada hazırlanan içkilər barədə soruşdu. Peyğəmbər (sallallahu əleyhi va səlləm) dedi: "O nədir?". Əbu Musa dedi: "əl-Bit və əl-Mizr". Əbu Burdədən soruşdular: "əl-Bit nədir?". O dedi: "Baldan hazırlanmış şərabdır, Mizr isə arpadan hazırlanmış şərabdır". Peyğəmbər (sallallahu əleyhi va səlləm) buyurdu: "Hər bir sərxoşedici (içki) haramdır". Hədisi Buxari rəvayət etmişdir.</t>
+    <t>Əbu Burdə, atası Əbu Musa əl-Əşaridən (Allah ondan razı olsun) belə rəvayət edir: Peyğəmbər (sallallahu əleyhi va səlləm) onu (Əbu Musanı) Yəmənə göndərdi. Əbu Musa Peyğəmbərdən (sallallahu əleyhi va səlləm) orada hazırlanan içkilər barədə soruşdu. Peyğəmbər (sallallahu əleyhi va səlləm) dedi: "O nədir?". Əbu Musa dedi: "əl-Bit və əl-Mizr". Əbu Burdədən soruşdular: "əl-Bit nədir?". O dedi: "Baldan hazırlanmış şərabdır, Mizr isə arpadan hazırlanmış şərabdır". Peyğəmbər (sallallahu əleyhi va səlləm) buyurdu: "Hər bir sərxoşedici (içki) haramdır". Hədisi Buxari rəvayət etmişdir. Müslimin rəvayətində isə belə deyilir: Əbu Musa dedi: Rəsulullah (sallallahu əleyhi va səlləm) məni və Muaz bin Cəbəli Yəmənə göndərdi. Mən dedim: "Ey Allahın elçisi! Bizim diyarda "Mizr" deyilən bir içki var ki, o arpadan hazırlanır və "Bit‘' deyilən başqa bir içki də var ki, o isə baldan hazırlanır". Peyğəmbər (sallallahu əleyhi va səlləm) belə buyurdu: "Hər bir sərxoşedici (içki) haramdır". Müslimin başqa rəvayətində isə belə deyilir: Peyğəmbər (sallallahu əleyhi va səlləm) buyurdu: "İnsanı namazdan sərxoş edən hər şey (hər bir içki) haramdır". Müslimin başqa bir rəvayətində isə belə deyilir: Allah Rəsuluna (sallallahu əleyhi va səlləm) qısa və geniş mənaları əhatə edən və [deyilənləri mümkün olan ən yaxşı şəkildə] yekunlaşdıran kəlimələr bəxş edilmişdir. O, (sallallahu əleyhi va səlləm) belə buyurdu: "Namazdan sərxoş edən hər bir sərxoşedici şeyi (içkini) qadağan edirəm".</t>
   </si>
   <si>
     <t>يخبر أبو موسى الأشعري رضي الله عنه أن النبي صلى الله عليه وسلم أرسله إلى اليمن، فسأله عن أشربة تصنع بها هل هي حرام، فاستفسر النبي صلى الله عليه وسلم عنها. 
 فقال أبو موسى رضي الله عنه: هي البتع: نبيذ العسل، والمزر: نبيذ الشعير. 
 فقال النبي صلى الله عليه وسلم وكان قد أوتي جوامع الكلم: «كل مسكر حرام».</t>
   </si>
   <si>
     <t>Əbu Musa əl-Əşari (Allah ondan razı olsun) Peyğəmbərin (sallallahu əleyhi va səlləm) onu Yəmənə göndərdiyi zaman onun Peyğəmbərdən (sallallahu əleyhi va səlləm) orada hazırlanan bəzi içkilərin haram olub-olmadığını soruşduğunu xəbər verir. Əbu Musa (Allah ondan razı olsun) dedi: Bunlardan biri Bitdir. O, baldan hazırlanan şərabdır. Digəri isə Mizrdir. O isə arpadan hazırlanan şərabdır. Peyğəmbərə (sallallahu əleyhi va səlləm) qısa və geniş mənaları əhatə edən kəlimələr bəxş edilmişdir. O, (sallallahu əleyhi va səlləm) belə buyurdu: "Hər bir sərxoşedici (içki) haramdır".</t>
   </si>
   <si>
     <t>النبيذ: هو الماء الذي يلقى فيه التمر أو العسل أو الشعير ونحوها؛ فيكتسب منها طعمًا ومذاقًا حلوًا، وقد يتخمر بعد ذلك ويصبح مسكرًا.
 الحديث قاعدة في تحريم جميع أنواع المسكرات كالخمر والحشيشة وغيرها.
 أهمية السؤال عن ما يحتاج إليه المسلم.
 كان أول ما حرمت الخمر عند حضور وقت الصلاة لما صلى بعض المهاجرين وقرأ في صلاته فخلط في قراءته؛ فنزل قوله تعالى: {يَا أَيُّهَا الَّذِينَ آمَنُوا لَا تَقْرَبُوا الصَّلَاةَ وَأَنْتُمْ سُكَارَى حَتَّى تَعْلَمُوا مَا تَقُولُونَ} [النساء: 43].  وكان منادي رسول الله صلى الله عليه وسلم ينادي: لا يقرب الصلاةَ سكران. ثم إن الله حرمها على الإطلاق بقوله: {يَا أَيُّهَا الَّذِينَ آمَنُوا إِنَّمَا الْخَمْرُ وَالْمَيْسِرُ وَالْأَنْصَابُ وَالْأَزْلَامُ رِجْسٌ مِنْ عَمَلِ الشَّيْطَانِ فَاجْتَنِبُوهُ لَعَلَّكُمْ تُفْلِحُونَ 90 إِنَّمَا يُرِيدُ الشَّيْطَانُ أَنْ يُوقِعَ بَيْنَكُمُ الْعَدَاوَةَ وَالْبَغْضَاءَ فِي الْخَمْرِ وَالْمَيْسِرِ وَيَصُدَّكُمْ عَنْ ذِكْرِ اللَّهِ وَعَنِ الصَّلَاةِ فَهَلْ أَنْتُمْ مُنْتَهُونَ} [المائدة: 90، 91].
 أن الله تعالى حرَّم الخمر لما تشتمل عليه من الأضرار والمفاسد العظيمة.
 العبرة في التحريم وجود صفة الإسكار؛ فإذا اتصف النبيذ بالإسكار فهو محرم، وإذا لم يتصف بالإسكار فهو مباح.</t>
   </si>
   <si>
     <t>Nəbiz: Bu, içinə xurma, bal, arpa və ya bu kimi təbii məhsullar atılmış sudur. Su həmin maddələrlə qarışdıqdan sonra onların dadını və şirinliyini alır. (Əgər bu qarışım bir müddət saxlanılarsa), mayalanaraq sərxoşedici içki ola bilər.
 Bu hədis, şərab, həşiş və digər bu kimi bütün sərxoşedici maddələrin haram olduğunu bildirən ümumi bir şəriət qaydasıdır.
 Müsəlmanın ehtiyac duyduğu məsələlər barəsində sual verməsinin əhəmiyyəti.
 Şərabın ilk dəfə haram edilməsi namaz vaxtının girməsi ilə əlaqadar idi. Belə ki, bəzi mühacirlər namaz qılarkən Quran oxudular və oxuduğu ayələri bir-birinə qarışdıraraq səhv oxudular. Bu zaman Uca Allah bu ayəni nazil etdi: (Ey iman gətirənlər! Sərxoş ikən nə dediyinizi anlayana qədər namaza yaxınlaşmayın). (Nisa: 43). Allah Rəsulunun (sallallahu əleyhi va səlləm) carçısı səslənərək belə dedi: “Sərxoş insan namaza yaxınlaşmasın!”. Daha sonra Uca Allah şərabı tamamilə haram edərək belə buyurdu: (Ey iman gətirənlər! Şübhəsiz ki, şərab da, qumar da, (ibadət üçün) dik qoyulmuş daşlar da, fal oxları da şeytan əməlindən olan murdar şeylərdir. Bunlardan çəkinin ki, bəlkə nicat tapasınız. Həqiqətən, şeytan şərab və qumar vasitəsilə sizin aranıza ədavət və kin salmaq, sizi Allahı anmaqdan və namazdan ayırmaq istər. Bunlara son qoyacaqsınızmı?). (Maidə: 90, 91).
 Uca Allah şərabı, onun böyük zərərləri və fəsadları səbəbilə haram etmişdir.
 Bir şeyin haram sayılmasında əsas meyar onun sərxoşedici xüsusiyyətə malik olmasıdır. Əgər nəbiz sərxoş edirsə, haramdır. Əgər sərxoş etmirsə, icazəlidir.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/66536</t>
   </si>
   <si>
     <t>أربع من كن فيه كان منافقا، وإن كانت خصلة منهن فيه كانت فيه خصلة من النفاق حتى يدعها: من إذا حدث كذب، وإذا وعد أخلف، وإذا خاصم فجر، وإذا عاهد غدر</t>
   </si>
   <si>
-    <t>Abdullah ibn Amrdan (Allah ondan razı olsun) rəvayət edilir ki, o, belə dedi: Allahın Rəsulu (Allahın salavatı və salamı onun üzərinə olsun) dedi:||"Dörd xislət vardır ki, bunlar kimdə olarsa o, xalis münafiq sayılar. Hər kimdə bunlardan biri olarsa, onu tərk edənə qədər özündə nifaqdan bir xislət qalmış olar. Bu xislətlər bunlardır: Danışdığı zaman yalan danışar. Vəd verdikdə vədinə xilaf çıxar. Mübahisə etdikdə haqsızlıq edər. Əhd bağladıqda əhdini pozar</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ عَبْدِ اللَّهِ بْنِ عَمْرٍو رضي الله عنهما قال: قال رَسولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَرْبَعٌ مَنْ كُنَّ فِيهِ كَانَ مُنَافِقًا، وَإِنْ كَانَتْ خَصْلَةٌ مِنْهُنَّ فِيهِ كَانَتْ فِيهِ خَصْلَةٌ مِنَ النِّفَاقِ حَتَّى يَدَعَهَا: مَنْ إِذَا حَدَّثَ كَذَبَ، وإِذَا وَعَدَ أَخْلَفَ، وإذَا خَاصَمَ فَجَرَ، وَإِذَا عَاهَدَ غَدَرَ».</t>
   </si>
   <si>
     <t>Abdullah ibn Amrdan (Allah ondan razı olsun) rəvayət edilir ki, o, belə dedi: Allahın Rəsulu (Allahın salavatı və salamı onun üzərinə olsun) dedi: "Dörd xislət vardır ki, bunlar kimdə olarsa o, xalis münafiq sayılar. Hər kimdə bunlardan biri olarsa, onu tərk edənə qədər özündə nifaqdan bir xislət qalmış olar. Bu xislətlər bunlardır: Danışdığı zaman yalan danışar. Vəd verdikdə vədinə xilaf çıxar. Mübahisə etdikdə haqsızlıq edər. Əhd bağladıqda əhdini pozar".</t>
   </si>
   <si>
     <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن أربعِ خِصال إذا اجتمعت في مسلم كان شديدَ الشَّبَهِ بالمنافقين بسبب هذه الخصال، وهذا فيمن كانت هذه الخصال غالبةً عليه، وأما من يَنْدُرُ فليس داخلًا فيه، وهي:
 الأولى: إذا حَدَّث تعمَّد الكذب وعدم الصدق في كلامه.
 الثانية: إذا عاهد عهدًا لم يُوْفِ به، وغَدَرَ بصاحبِه.
 الثالثة: إذا وَعَدَ وَعْدًا لم يَفِ به وأَخلَفَه.
 الرابعة: إذا تَخَاصَم وتَشَاجَرَ مع أحد كان خصامُه شديدًا، ومالَ عن الحق، واحتال في رده وإبطاله، وقال الباطلَ والكذبَ.
 فإنّ النفاق هو إظهار ما يُبطِنُ خلافَه، وهذا المعنى موجود في صاحب هذه الخصال، ويكون نفاقُه في حق مَن حَدَّثه، ووعدَه، وائتمنَه، وخاصمَه، وعاهدَه من الناس، لا أنه منافق في الإسلام فيظهره وهو يبطن الكفر، ومن كانت فيه خصلة من هذه الخصال؛ كان فيه صفة من النفاق حتى يَتْركَها.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/66537</t>
   </si>
   <si>
     <t>لو أنكم كنتم توكلون على الله حق توكله لرزقكم كما يرزق الطير تغدو خماصا وتروح بطانا</t>
   </si>
   <si>
     <t>Əgər siz Allaha layiqincə təvəkkül etsəydiniz, O, səhər yuvasından ac çıxıb, axşam tox qayıdan quşu ruziləndirdiyi kimi, sizi də ruziləndirərdi</t>
   </si>
   <si>
     <t>عَنْ عُمَرَ بْنِ الخَطَّابِ رَضِيَ اللَّهُ عَنْهُ عَنِ النَّبِيِّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَوْ أَنَّكُمْ كُنْتُمْ تَوَكَّلُونَ عَلَى اللهِ حَقَّ تَوَكُّلِهِ لَرَزَقَكُمْ كَمَا يَرْزَقُ الطَّيْرَ تَغْدُو خِمَاصًا وَتَرُوحُ بِطَانًا».</t>
   </si>
@@ -17258,82 +17178,82 @@
     <t>Ömər bin Xattab (Allah ondan razı olsun) rəvayət edir ki, Peyğəmbər (salləllahu aleyhi va səlləm) belə buyurmuşdur: "Əgər siz Allaha layiqincə təvəkkül etsəydiniz, O, səhər yuvasından ac çıxıb, axşam tox qayıdan quşu ruziləndirdiyi kimi, sizi də ruziləndirərdi".</t>
   </si>
   <si>
     <t>يَحُثُّنا النبيُّ صلى الله عليه وسلم أن نَعتَمِد على الله عز وجل في استجلاب المنافع ودفع المضار في أمور الدنيا والدين، فإنه لا يُعطي ولا يَمنع ولا يَضر ولا يَنفع إلا هو سبحانه وتعالى، وأن نفعل الأسباب التي تَجْلُب المنافع وتدفع المضار مع صدق الاعتماد على الله، فمتى فعلنا ذلك رزَقَنا اللهُ كما يرزق الطير التي تخرج صباحًا وهي جياع، ثم تعود مساءً وهي ممتلئة البطون، وهذا الفعلُ من الطير نوعٌ من الأسباب في السعي لطلب الرزق، دون التواكل والتكاسل.</t>
   </si>
   <si>
     <t>رواه الإمام أحمد، والترمذي، والنسائي، وابن ماجه، وابن حبان في صحيحه، والحاكم</t>
   </si>
   <si>
     <t>[رواه الإمام أحمد والترمذي والنسائي وابن ماجه وابن حبان في صحيحه والحاكم]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/66538</t>
   </si>
   <si>
     <t>البر: حسن الخلق، والإثم ما حاك في صدرك، وكرهت أن يطلع عليه الناس</t>
   </si>
   <si>
     <t>Yaxşılıq: gözəl əxlaqdır. Günah isə qəlbini narahat edən və insanların bilməsini istəmədiyin şeydir</t>
   </si>
   <si>
     <t>عَنِ النَّوَّاسِ بْنِ سِمْعَانَ رَضِيَ اللهُ عَنْهُ عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «البِرُّ: حُسْنُ الخُلُقِ، وَالإِثْمُ مَا حَاكَ فِي صَدْرِكَ، وَكَرِهْتَ أَنْ يَطَّلِعَ عَلَيْهِ النَّاسُ».   
 وَعَنْ وَابِصَةَ بْنِ مَعْبَدٍ رَضِيَ اللَّهُ عَنْهُ قَالَ: أَتَيْتُ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فَقَالَ: «جِئْتَ تَسْأَلُ عَنِ البِرِّ وَالإِثْمِ»، قُلْتُ: نَعَمْ، قَالَ: «اسْتَفْتِ قَلْبَكَ، البِرُّ: مَا اطْمَأَنَّتْ إلَيْهِ النَّفْسُ، وَاطْمَأَنَّ إلَيْهِ القَلْبُ، وَالإِثْمُ: مَا حَاكَ فِي نَفْسِكَ وَتَرَدَّدَ فِي الصَّدْرِ، وَإِنْ أَفْتَاكَ النَّاسُ وَأَفْتَوْكَ».</t>
   </si>
   <si>
-    <t>Nəvvas bin Siman (Allah ondan razı olsun) rəvayət edir ki, Peyğəmbər (salləllahu aleyhi va səlləm) belə demişdir: "Yaxşılıq: gözəl əxlaqdır. Günah isə qəlbini narahat edən və insanların bilməsini istəmədiyin şeydir".</t>
+    <t>Nəvvas bin Siman (Allah ondan razı olsun) rəvayət edir ki, Peyğəmbər (salləllahu aleyhi va səlləm) belə demişdir: "Yaxşılıq: gözəl əxlaqdır. Günah isə qəlbini narahat edən və insanların bilməsini istəmədiyin şeydir". Vabisə bin Mə'bəd (Allah ondan razı olsun) belə demişdir: Bir gün mən Rəsulullahın (salləllahu aleyhi va səlləm) yanına gəldim və O, məndən soruşdu: "Sən yaxşılıq və günah barəsində soruşmağa gəlmisən?". Mən: “Bəli!” – deyə cavab verdikdə, Rəsulullah (salləllahu aleyhi va səlləm) belə buyurdu: "(Bunu) Qəlbindən soruş! Yaxşılıq, insanın nəfsinin rahatlıq tapdığı və qəlbinin arxayın olduğu şeydir. Günah isə, nəfsində tərəddüd doğuran və sinəndə narahatlıq yaradan şeydir, hətta insanlar sənə (onun doğru olduğunu) təkrar-təkrar desələr də belə".</t>
   </si>
   <si>
     <t>أخبر النبي صلى الله عليه وسلم عن البر والإثم، فقال: إن أعظم خصال البر حسن الخُلُق مع الله بالتقوى، ومع الخَلْق باحتمال الأذى، وقلة الغضب، وبسط الوجه، وطيب الكلام، والصلة والطاعة واللطف والمبرة وحسن العشرة والصحبة. وأن البر ما سكن إليه القلب والنفس.
 وأما الإثم فما تحرك في النفس من المشتبهات وتردد دون أن ينشرح الصدر له، وحصل في القلب منه الشك، والخوف من كونه ذنبًا، ولم تُرد أن تظهره لكونه قبيحًا لأعيان وأماثل الناس وكُمَّلِهم، وذلك لأن النفس بطبعها تحب اطلاع الناس على خيرها، فإذا كَرِهَت الاطلاع على بعض أفعالها فهو إثم لا خير فيه؛ وإن أفتاك الناس فلا تأخذ بفتواهم ما دامت علامة الشبهة تتردد في نفسك  فإن الفتوى لا تزيل الشبهة ما دامت الشبهة صحيحة وكان المفتي يفتي بغير علم؛ أما إذا كانت الفتوى بناء على دليل شرعي فالواجب على المستفتي الرُّجوعُ إليه، وإنْ لم ينشرح له صدرُه.</t>
   </si>
   <si>
     <t>Peyğəmbər (salləllahu aleyhi va səlləm) bu hədisdə yaxşılıq və günah barəsində xəbər vermiş və belə buyurmuşdur: Yaxşılığın ən böyük xüsusiyyəti gözəl əxlaqa sahibi olmaqdır. Bu Allahla münasibətdə təqva ilə və insanlarla münasibətdə isə onların əziyyətlərinə səbr etmək, az qəzəblənmək, gülərüz olmaq, gözəl sözlər söyləmək, qohumluq əlaqələrini saxlamaq, Uca Allaha itaət etmək, nəzakətli olmaq, insanlara yaxşılıq etmək, ailə və dostlarla gözəl münasibətdə olmaqla baş verir. Həmçinin Peyğəmbər (salləllahu aleyhi va səlləm) əlavə etdi ki, yaxşılıq qəlbin və nəfsin rahatlıq tapdığı şeydir.‏ Amma günah isə şübhəli şeylərdən qəlbi narahat edən, insanın köksündə tərəddüd və qəlbdə şəkk yaradan, həmçinin onun günah olması ehtimalı ilə insanı qorxuya salan və onun görkəmli, nümunəvi və yüksək əxlaqa sahib olan insanların gözündə çirkin görünəcəyindən dolayı üzə çıxmasını istəmədiyi şeydir. Çünki insan nəfsi, təbiət etibarı ilə başqalarının onun yaxşı əməllərini bilməsini istəyir. Əgər insan nəfsi bəzi əməllərinin başqaları tərəfindən bilinməsini istəmirsə, bu, həmin əməlin günah olduğunu göstərir və o əməldə heç bir xeyir yoxdur. İnsanlar sənə (bir işin icazəli olduğuna) fətva versələr belə, əgər qəlbində şübhə əlamətləri dolaşmağa davam edirsə, onların fətvasını qəbul etmə. Çünki şübhə əsaslı və doğru, fətva verən isə elmsiz olarsa, verilən fətva şübhəni aradan qaldıra bilməz. Əgər verilən fətva şəri dəlilə əsaslanırsa, o zaman fətva alan şəxsin, hətta qəlbi rahat olmasa belə, bu fətvaya tabe olması vacibdir.</t>
   </si>
   <si>
     <t>الحثُّ على مكارم الأخلاق؛ لأنّ حسن الخلق من أعظم خصال البر.
 الحق والباطل لا يلتبس أمرُهما على المؤمن، بل يعرف الحق بالنور الذي في قلبه، وينفر عن الباطل فينكره.
 من علامات الإثم قلق القلب واضطرابه، وكراهة اطلاع الناس عليه.
 قال السندي: هذا في المشتبهات من الأمور التي لا يعلم الناس فيها بتعيين أحد الطرفين؛ وإلا فالمأمور به في الشرع من غير ظهور دليل فيه على خلاف ذلك من البر، والمنهي عنه كذلك من الإثم، ولا حاجة فيهما إلى استفتاء القلب وطمأنينته.
 المخاطَب في الحديث أصحاب الفطرة السليمة، لا أصحاب القلوب المنكوسة التي لا تعرف معروفًا ولا تنكر منكرًا إلا ما أُشرِبتْ من هواها.
 قال الطيبي: قيل فُسِّرَ البر في الحديث بمعان شتى، ففسَّره في موضع بما اطمأنت إليه النفس واطمأن إليه القلب، وفسره في موضع بالإيمان، وفي موضع بما يقربك إلى الله، وهنا بحسن الخلق، وفسر حسن الخلق: باحتمال الأذى وقلة الغضب وبسط الوجه وطيب الكلام، وكلها متقاربة في المعنى.</t>
   </si>
   <si>
     <t>الحديث الأول: رواه مسلم، والحديث الثاني: رواه أحمد والدارمي.</t>
   </si>
   <si>
     <t>[الحديث الأول: رواه مسلم، والحديث الثاني: رواه أحمد والدارمي]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/66540</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بْنِ بُسْرٍ رَضِيَ اللَّهِ عَنْهُ قَالَ: أَتَى النَّبِيَّ رَجُلٌ، فَقَالَ: يَا رَسُولَ اللَّهِ! إِنَّ شَرَائِعَ الإِسْلَامِ قَدْ كَثُرَتْ عَلَيْنَا، فَبَابٌ نَتَمَسَّكُ بِهِ جَامِعٌ؟ قَالَ: «لاَ يَزَالُ لِسَانُكَ رَطْبًا مِنْ ذِكْرِ اللَّهِ». 
 وفي رواية: مِنْ حَدِيثِ مُعَاذِ بْنِ جَبَلٍ رَضِيَ اللَّهُ عَنْهُ: آخِرُ مَا فَارَقْتُ عَلَيْهِ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ أَنْ قُلْتُ: أَيُّ الأَعْمَالِ خَيْرٌ وَأَقْرَبُ إِلَى اللَّهِ؟ قَالَ: «أَنْ تَمُوتَ وَلِسَانُكَ رَطْبٌ مِنْ ذِكْرِ اللَّهِ عَزَّ وَجَلَّ».</t>
   </si>
   <si>
-    <t>Abdullah bin Busr (Allah ondan razı olsun) rəvayət edir ki, bir kişi Peyğəmbərin (sallallahu aleyhi va səlləm) yanına gəlib belə dedi: “Ey Allahın elçisi! İslam ayinlərinin çoxluğu bizə ağır gəldi. Bütün xeyirli əməlləri əhatə edən bir qapı varmı, biz ondan möhkəm yapışaq?”. Peyğəmbər (sallallahu aleyhi vasəlləm) ona belə dedi: "Dilin daima Allahı zikr etməklə yaş qalsın".</t>
+    <t>Abdullah bin Busr (Allah ondan razı olsun) rəvayət edir ki, bir kişi Peyğəmbərin (sallallahu aleyhi va səlləm) yanına gəlib belə dedi: “Ey Allahın elçisi! İslam ayinlərinin çoxluğu bizə ağır gəldi. Bütün xeyirli əməlləri əhatə edən bir qapı varmı, biz ondan möhkəm yapışaq?”. Peyğəmbər (sallallahu aleyhi vasəlləm) ona belə dedi: "Dilin daima Allahı zikr etməklə yaş qalsın". Bir başqa rəvayətdə isə Muaz ibn Cəbəl (Allah ondan razı olsun) belə demişdir: Peyğəmbər (səllallahu əleyhi və səlləm) ilə son görüşümdə ona söylədiyim söz belə olmuşdu: "Əməllərin hansı daha xeyirli və Allaha daha yaxın olanıdır?". Peyğəmbər (səllallahu əleyhi və səlləm) belə buyurdu: "Dilin İzzət və Cəlal sahibi Allahın zikri ilə yaş olarkən ölməyindir."</t>
   </si>
   <si>
     <t>شَكَى رجلٌ إلى النبيِّ صلى الله عليه وسلم بأن نوافل العبادات قد كَثرت عليه حتى عجز عنها لضعفه، ثم سألَ النبيَّ صلى الله عليه وسلم أنْ يَدلَّه على عملٍ يسيرٍ مُسْتجلِبٍ لثواب كثير يتعلق به ويستمسك.
 فأرشده صلى الله عليه وسلم بأن يكون لسانه طَرِيًّا متحركًا من دوام ذكر الله سبحانه وتعالى في كل وقت وحال؛ من تسبيح وتحميد واستغفار ودعاء ونحو ذلك.</t>
   </si>
   <si>
     <t>رواه أحمد والترمذي وابن ماجه وابن حبان</t>
   </si>
   <si>
     <t>[رواه أحمد والترمذي وابن ماجه وابن حبان]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/az/browse/hadith/66541</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
@@ -38726,1356 +38646,1356 @@
       </c>
       <c r="K449" t="s">
         <v>4166</v>
       </c>
       <c r="L449" t="s">
         <v>26</v>
       </c>
       <c r="M449" t="s">
         <v>4167</v>
       </c>
       <c r="N449" t="s">
         <v>28</v>
       </c>
       <c r="O449" t="s">
         <v>4168</v>
       </c>
     </row>
     <row r="450" spans="1:15">
       <c r="A450">
         <v>66512</v>
       </c>
       <c r="B450" t="s">
         <v>3231</v>
       </c>
       <c r="C450" t="s">
+        <v>3232</v>
+      </c>
+      <c r="D450" t="s">
         <v>4169</v>
       </c>
-      <c r="D450" t="s">
+      <c r="E450" t="s">
         <v>4170</v>
       </c>
-      <c r="E450" t="s">
+      <c r="F450" t="s">
         <v>4171</v>
-      </c>
-[...1 lines deleted...]
-        <v>4172</v>
       </c>
       <c r="G450" t="s">
         <v>3236</v>
       </c>
       <c r="H450" t="s">
         <v>3237</v>
       </c>
       <c r="I450" t="s">
         <v>3238</v>
       </c>
       <c r="J450" t="s">
         <v>24</v>
       </c>
       <c r="K450" t="s">
+        <v>4172</v>
+      </c>
+      <c r="L450" t="s">
+        <v>26</v>
+      </c>
+      <c r="M450" t="s">
         <v>4173</v>
       </c>
-      <c r="L450" t="s">
-[...2 lines deleted...]
-      <c r="M450" t="s">
+      <c r="N450" t="s">
+        <v>28</v>
+      </c>
+      <c r="O450" t="s">
         <v>4174</v>
-      </c>
-[...4 lines deleted...]
-        <v>4175</v>
       </c>
     </row>
     <row r="451" spans="1:15">
       <c r="A451">
         <v>66513</v>
       </c>
       <c r="B451" t="s">
+        <v>4175</v>
+      </c>
+      <c r="C451" t="s">
         <v>4176</v>
       </c>
-      <c r="C451" t="s">
+      <c r="D451" t="s">
         <v>4177</v>
       </c>
-      <c r="D451" t="s">
+      <c r="E451" t="s">
         <v>4178</v>
       </c>
-      <c r="E451" t="s">
+      <c r="F451" t="s">
         <v>4179</v>
-      </c>
-[...1 lines deleted...]
-        <v>4180</v>
       </c>
       <c r="G451" t="s">
         <v>3565</v>
       </c>
       <c r="H451" t="s">
+        <v>4180</v>
+      </c>
+      <c r="I451" t="s">
         <v>4181</v>
       </c>
-      <c r="I451" t="s">
+      <c r="J451" t="s">
+        <v>24</v>
+      </c>
+      <c r="K451" t="s">
+        <v>4172</v>
+      </c>
+      <c r="L451" t="s">
+        <v>26</v>
+      </c>
+      <c r="M451" t="s">
+        <v>4173</v>
+      </c>
+      <c r="N451" t="s">
+        <v>28</v>
+      </c>
+      <c r="O451" t="s">
         <v>4182</v>
-      </c>
-[...16 lines deleted...]
-        <v>4183</v>
       </c>
     </row>
     <row r="452" spans="1:15">
       <c r="A452">
         <v>66514</v>
       </c>
       <c r="B452" t="s">
+        <v>4183</v>
+      </c>
+      <c r="C452" t="s">
         <v>4184</v>
       </c>
-      <c r="C452" t="s">
+      <c r="D452" t="s">
         <v>4185</v>
       </c>
-      <c r="D452" t="s">
+      <c r="E452" t="s">
         <v>4186</v>
-      </c>
-[...1 lines deleted...]
-        <v>4187</v>
       </c>
       <c r="F452" t="s">
         <v>1660</v>
       </c>
       <c r="G452" t="s">
         <v>1661</v>
       </c>
       <c r="H452" t="s">
+        <v>4187</v>
+      </c>
+      <c r="I452" t="s">
         <v>4188</v>
       </c>
-      <c r="I452" t="s">
+      <c r="J452" t="s">
+        <v>24</v>
+      </c>
+      <c r="K452" t="s">
+        <v>4172</v>
+      </c>
+      <c r="L452" t="s">
+        <v>26</v>
+      </c>
+      <c r="M452" t="s">
+        <v>4173</v>
+      </c>
+      <c r="N452" t="s">
+        <v>28</v>
+      </c>
+      <c r="O452" t="s">
         <v>4189</v>
-      </c>
-[...16 lines deleted...]
-        <v>4190</v>
       </c>
     </row>
     <row r="453" spans="1:15">
       <c r="A453">
         <v>66515</v>
       </c>
       <c r="B453" t="s">
+        <v>4190</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D453" t="s">
         <v>4191</v>
       </c>
-      <c r="C453" t="s">
+      <c r="E453" t="s">
         <v>4192</v>
       </c>
-      <c r="D453" t="s">
+      <c r="F453" t="s">
         <v>4193</v>
-      </c>
-[...4 lines deleted...]
-        <v>4195</v>
       </c>
       <c r="G453" t="s">
         <v>1444</v>
       </c>
       <c r="H453" t="s">
+        <v>4194</v>
+      </c>
+      <c r="I453" t="s">
+        <v>4195</v>
+      </c>
+      <c r="J453" t="s">
+        <v>24</v>
+      </c>
+      <c r="K453" t="s">
+        <v>4172</v>
+      </c>
+      <c r="L453" t="s">
+        <v>26</v>
+      </c>
+      <c r="M453" t="s">
+        <v>4173</v>
+      </c>
+      <c r="N453" t="s">
+        <v>28</v>
+      </c>
+      <c r="O453" t="s">
         <v>4196</v>
-      </c>
-[...19 lines deleted...]
-        <v>4198</v>
       </c>
     </row>
     <row r="454" spans="1:15">
       <c r="A454">
         <v>66516</v>
       </c>
       <c r="B454" t="s">
         <v>1421</v>
       </c>
       <c r="C454" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D454" t="s">
+        <v>4197</v>
+      </c>
+      <c r="E454" t="s">
+        <v>4198</v>
+      </c>
+      <c r="F454" t="s">
         <v>4199</v>
       </c>
-      <c r="D454" t="s">
+      <c r="G454" t="s">
         <v>4200</v>
       </c>
-      <c r="E454" t="s">
+      <c r="H454" t="s">
         <v>4201</v>
-      </c>
-[...7 lines deleted...]
-        <v>4204</v>
       </c>
       <c r="I454" t="s">
         <v>1428</v>
       </c>
       <c r="J454" t="s">
         <v>24</v>
       </c>
       <c r="K454" t="s">
         <v>170</v>
       </c>
       <c r="L454" t="s">
         <v>26</v>
       </c>
       <c r="M454" t="s">
         <v>171</v>
       </c>
       <c r="N454" t="s">
         <v>28</v>
       </c>
       <c r="O454" t="s">
-        <v>4205</v>
+        <v>4202</v>
       </c>
     </row>
     <row r="455" spans="1:15">
       <c r="A455">
         <v>66517</v>
       </c>
       <c r="B455" t="s">
+        <v>4203</v>
+      </c>
+      <c r="C455" t="s">
+        <v>4204</v>
+      </c>
+      <c r="D455" t="s">
+        <v>4205</v>
+      </c>
+      <c r="E455" t="s">
         <v>4206</v>
       </c>
-      <c r="C455" t="s">
+      <c r="F455" t="s">
         <v>4207</v>
       </c>
-      <c r="D455" t="s">
+      <c r="G455" t="s">
         <v>4208</v>
       </c>
-      <c r="E455" t="s">
+      <c r="H455" t="s">
         <v>4209</v>
       </c>
-      <c r="F455" t="s">
+      <c r="I455" t="s">
         <v>4210</v>
       </c>
-      <c r="G455" t="s">
+      <c r="J455" t="s">
+        <v>24</v>
+      </c>
+      <c r="K455" t="s">
+        <v>4172</v>
+      </c>
+      <c r="L455" t="s">
+        <v>26</v>
+      </c>
+      <c r="M455" t="s">
+        <v>4173</v>
+      </c>
+      <c r="N455" t="s">
+        <v>28</v>
+      </c>
+      <c r="O455" t="s">
         <v>4211</v>
-      </c>
-[...22 lines deleted...]
-        <v>4214</v>
       </c>
     </row>
     <row r="456" spans="1:15">
       <c r="A456">
         <v>66518</v>
       </c>
       <c r="B456" t="s">
+        <v>4212</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1449</v>
+      </c>
+      <c r="D456" t="s">
+        <v>4213</v>
+      </c>
+      <c r="E456" t="s">
+        <v>4214</v>
+      </c>
+      <c r="F456" t="s">
         <v>4215</v>
-      </c>
-[...10 lines deleted...]
-        <v>4219</v>
       </c>
       <c r="G456" t="s">
         <v>1453</v>
       </c>
       <c r="H456" t="s">
-        <v>4220</v>
+        <v>4216</v>
       </c>
       <c r="I456" t="s">
-        <v>4221</v>
+        <v>4217</v>
       </c>
       <c r="J456" t="s">
         <v>24</v>
       </c>
       <c r="K456" t="s">
         <v>170</v>
       </c>
       <c r="L456" t="s">
         <v>26</v>
       </c>
       <c r="M456" t="s">
         <v>171</v>
       </c>
       <c r="N456" t="s">
         <v>28</v>
       </c>
       <c r="O456" t="s">
-        <v>4222</v>
+        <v>4218</v>
       </c>
     </row>
     <row r="457" spans="1:15">
       <c r="A457">
         <v>66519</v>
       </c>
       <c r="B457" t="s">
+        <v>4219</v>
+      </c>
+      <c r="C457" t="s">
+        <v>4220</v>
+      </c>
+      <c r="D457" t="s">
+        <v>4221</v>
+      </c>
+      <c r="E457" t="s">
+        <v>4222</v>
+      </c>
+      <c r="F457" t="s">
         <v>4223</v>
       </c>
-      <c r="C457" t="s">
+      <c r="G457" t="s">
         <v>4224</v>
-      </c>
-[...10 lines deleted...]
-        <v>4228</v>
       </c>
       <c r="H457" t="s">
         <v>1544</v>
       </c>
       <c r="I457" t="s">
         <v>1545</v>
       </c>
       <c r="J457" t="s">
         <v>24</v>
       </c>
       <c r="K457" t="s">
-        <v>4229</v>
+        <v>4225</v>
       </c>
       <c r="L457" t="s">
         <v>26</v>
       </c>
       <c r="M457" t="s">
-        <v>4230</v>
+        <v>4226</v>
       </c>
       <c r="N457" t="s">
         <v>28</v>
       </c>
       <c r="O457" t="s">
-        <v>4231</v>
+        <v>4227</v>
       </c>
     </row>
     <row r="458" spans="1:15">
       <c r="A458">
         <v>66520</v>
       </c>
       <c r="B458" t="s">
         <v>1616</v>
       </c>
       <c r="C458" t="s">
-        <v>4232</v>
+        <v>1617</v>
       </c>
       <c r="D458" t="s">
-        <v>4233</v>
+        <v>4228</v>
       </c>
       <c r="E458" t="s">
-        <v>4234</v>
+        <v>4229</v>
       </c>
       <c r="F458" t="s">
         <v>1620</v>
       </c>
       <c r="G458" t="s">
         <v>1621</v>
       </c>
       <c r="H458" t="s">
         <v>1622</v>
       </c>
       <c r="I458" t="s">
         <v>1623</v>
       </c>
       <c r="J458" t="s">
         <v>24</v>
       </c>
       <c r="K458" t="s">
         <v>25</v>
       </c>
       <c r="L458" t="s">
         <v>26</v>
       </c>
       <c r="M458" t="s">
         <v>27</v>
       </c>
       <c r="N458" t="s">
         <v>28</v>
       </c>
       <c r="O458" t="s">
-        <v>4235</v>
+        <v>4230</v>
       </c>
     </row>
     <row r="459" spans="1:15">
       <c r="A459">
         <v>66521</v>
       </c>
       <c r="B459" t="s">
         <v>1466</v>
       </c>
       <c r="C459" t="s">
-        <v>4236</v>
+        <v>4231</v>
       </c>
       <c r="D459" t="s">
-        <v>4237</v>
+        <v>4232</v>
       </c>
       <c r="E459" t="s">
-        <v>4238</v>
+        <v>4233</v>
       </c>
       <c r="F459" t="s">
-        <v>4239</v>
+        <v>4234</v>
       </c>
       <c r="G459" t="s">
         <v>1471</v>
       </c>
       <c r="H459" t="s">
-        <v>4240</v>
+        <v>4235</v>
       </c>
       <c r="I459" t="s">
         <v>1473</v>
       </c>
       <c r="J459" t="s">
         <v>24</v>
       </c>
       <c r="K459" t="s">
         <v>170</v>
       </c>
       <c r="L459" t="s">
         <v>26</v>
       </c>
       <c r="M459" t="s">
         <v>171</v>
       </c>
       <c r="N459" t="s">
         <v>28</v>
       </c>
       <c r="O459" t="s">
-        <v>4241</v>
+        <v>4236</v>
       </c>
     </row>
     <row r="460" spans="1:15">
       <c r="A460">
         <v>66522</v>
       </c>
       <c r="B460" t="s">
+        <v>4237</v>
+      </c>
+      <c r="C460" t="s">
+        <v>4238</v>
+      </c>
+      <c r="D460" t="s">
+        <v>4239</v>
+      </c>
+      <c r="E460" t="s">
+        <v>4240</v>
+      </c>
+      <c r="F460" t="s">
+        <v>4241</v>
+      </c>
+      <c r="G460" t="s">
         <v>4242</v>
       </c>
-      <c r="C460" t="s">
+      <c r="H460" t="s">
         <v>4243</v>
       </c>
-      <c r="D460" t="s">
+      <c r="I460" t="s">
         <v>4244</v>
-      </c>
-[...13 lines deleted...]
-        <v>4249</v>
       </c>
       <c r="J460" t="s">
         <v>24</v>
       </c>
       <c r="K460" t="s">
         <v>4100</v>
       </c>
       <c r="L460" t="s">
         <v>26</v>
       </c>
       <c r="M460" t="s">
         <v>4101</v>
       </c>
       <c r="N460" t="s">
         <v>28</v>
       </c>
       <c r="O460" t="s">
-        <v>4250</v>
+        <v>4245</v>
       </c>
     </row>
     <row r="461" spans="1:15">
       <c r="A461">
         <v>66523</v>
       </c>
       <c r="B461" t="s">
         <v>1511</v>
       </c>
       <c r="C461" t="s">
-        <v>4251</v>
+        <v>1512</v>
       </c>
       <c r="D461" t="s">
-        <v>4252</v>
+        <v>4246</v>
       </c>
       <c r="E461" t="s">
-        <v>4253</v>
+        <v>4247</v>
       </c>
       <c r="F461" t="s">
         <v>1515</v>
       </c>
       <c r="G461" t="s">
         <v>1516</v>
       </c>
       <c r="H461" t="s">
         <v>1517</v>
       </c>
       <c r="I461" t="s">
         <v>1518</v>
       </c>
       <c r="J461" t="s">
         <v>24</v>
       </c>
       <c r="K461" t="s">
         <v>47</v>
       </c>
       <c r="L461" t="s">
         <v>26</v>
       </c>
       <c r="M461" t="s">
         <v>48</v>
       </c>
       <c r="N461" t="s">
         <v>28</v>
       </c>
       <c r="O461" t="s">
-        <v>4254</v>
+        <v>4248</v>
       </c>
     </row>
     <row r="462" spans="1:15">
       <c r="A462">
         <v>66524</v>
       </c>
       <c r="B462" t="s">
         <v>3401</v>
       </c>
       <c r="C462" t="s">
-        <v>4255</v>
+        <v>3402</v>
       </c>
       <c r="D462" t="s">
-        <v>4256</v>
+        <v>4249</v>
       </c>
       <c r="E462" t="s">
-        <v>4257</v>
+        <v>4250</v>
       </c>
       <c r="F462" t="s">
-        <v>4258</v>
+        <v>4251</v>
       </c>
       <c r="G462" t="s">
         <v>3406</v>
       </c>
       <c r="H462" t="s">
         <v>3407</v>
       </c>
       <c r="I462" t="s">
         <v>3408</v>
       </c>
       <c r="J462" t="s">
         <v>24</v>
       </c>
       <c r="K462" t="s">
         <v>170</v>
       </c>
       <c r="L462" t="s">
         <v>26</v>
       </c>
       <c r="M462" t="s">
         <v>171</v>
       </c>
       <c r="N462" t="s">
         <v>28</v>
       </c>
       <c r="O462" t="s">
-        <v>4259</v>
+        <v>4252</v>
       </c>
     </row>
     <row r="463" spans="1:15">
       <c r="A463">
         <v>66525</v>
       </c>
       <c r="B463" t="s">
-        <v>4260</v>
+        <v>4253</v>
       </c>
       <c r="C463" t="s">
-        <v>4261</v>
+        <v>4254</v>
       </c>
       <c r="D463" t="s">
-        <v>4262</v>
+        <v>4255</v>
       </c>
       <c r="E463" t="s">
-        <v>4263</v>
+        <v>4256</v>
       </c>
       <c r="F463" t="s">
         <v>3262</v>
       </c>
       <c r="G463" t="s">
         <v>3263</v>
       </c>
       <c r="H463" t="s">
         <v>3264</v>
       </c>
       <c r="I463" t="s">
         <v>3265</v>
       </c>
       <c r="J463" t="s">
         <v>24</v>
       </c>
       <c r="K463" t="s">
         <v>170</v>
       </c>
       <c r="L463" t="s">
         <v>26</v>
       </c>
       <c r="M463" t="s">
         <v>171</v>
       </c>
       <c r="N463" t="s">
         <v>28</v>
       </c>
       <c r="O463" t="s">
-        <v>4264</v>
+        <v>4257</v>
       </c>
     </row>
     <row r="464" spans="1:15">
       <c r="A464">
         <v>66526</v>
       </c>
       <c r="B464" t="s">
-        <v>4265</v>
+        <v>4258</v>
       </c>
       <c r="C464" t="s">
-        <v>4266</v>
+        <v>4259</v>
       </c>
       <c r="D464" t="s">
-        <v>4267</v>
+        <v>4260</v>
       </c>
       <c r="E464" t="s">
-        <v>4268</v>
+        <v>4261</v>
       </c>
       <c r="F464" t="s">
-        <v>4269</v>
+        <v>4262</v>
       </c>
       <c r="G464" t="s">
         <v>3272</v>
       </c>
       <c r="H464" t="s">
         <v>3273</v>
       </c>
       <c r="I464" t="s">
         <v>3274</v>
       </c>
       <c r="J464" t="s">
         <v>24</v>
       </c>
       <c r="K464" t="s">
         <v>170</v>
       </c>
       <c r="L464" t="s">
         <v>26</v>
       </c>
       <c r="M464" t="s">
         <v>171</v>
       </c>
       <c r="N464" t="s">
         <v>28</v>
       </c>
       <c r="O464" t="s">
-        <v>4270</v>
+        <v>4263</v>
       </c>
     </row>
     <row r="465" spans="1:15">
       <c r="A465">
         <v>66527</v>
       </c>
       <c r="B465" t="s">
         <v>1558</v>
       </c>
       <c r="C465" t="s">
-        <v>4271</v>
+        <v>1559</v>
       </c>
       <c r="D465" t="s">
-        <v>4272</v>
+        <v>4264</v>
       </c>
       <c r="E465" t="s">
-        <v>4273</v>
+        <v>4265</v>
       </c>
       <c r="F465" t="s">
-        <v>4274</v>
+        <v>4266</v>
       </c>
       <c r="G465" t="s">
         <v>1563</v>
       </c>
       <c r="H465" t="s">
         <v>1564</v>
       </c>
       <c r="I465" t="s">
         <v>1565</v>
       </c>
       <c r="J465" t="s">
         <v>24</v>
       </c>
       <c r="K465" t="s">
+        <v>4172</v>
+      </c>
+      <c r="L465" t="s">
+        <v>26</v>
+      </c>
+      <c r="M465" t="s">
         <v>4173</v>
       </c>
-      <c r="L465" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N465" t="s">
         <v>28</v>
       </c>
       <c r="O465" t="s">
-        <v>4275</v>
+        <v>4267</v>
       </c>
     </row>
     <row r="466" spans="1:15">
       <c r="A466">
         <v>66529</v>
       </c>
       <c r="B466" t="s">
-        <v>4276</v>
+        <v>4268</v>
       </c>
       <c r="C466" t="s">
-        <v>4277</v>
+        <v>4269</v>
       </c>
       <c r="D466" t="s">
-        <v>4278</v>
+        <v>4270</v>
       </c>
       <c r="E466" t="s">
-        <v>4279</v>
+        <v>4271</v>
       </c>
       <c r="F466" t="s">
-        <v>4280</v>
+        <v>4272</v>
       </c>
       <c r="G466" t="s">
         <v>3702</v>
       </c>
       <c r="H466" t="s">
         <v>3703</v>
       </c>
       <c r="I466" t="s">
         <v>3704</v>
       </c>
       <c r="J466" t="s">
         <v>24</v>
       </c>
       <c r="K466" t="s">
         <v>1931</v>
       </c>
       <c r="L466" t="s">
         <v>26</v>
       </c>
       <c r="M466" t="s">
         <v>1932</v>
       </c>
       <c r="N466" t="s">
         <v>28</v>
       </c>
       <c r="O466" t="s">
-        <v>4281</v>
+        <v>4273</v>
       </c>
     </row>
     <row r="467" spans="1:15">
       <c r="A467">
         <v>66530</v>
       </c>
       <c r="B467" t="s">
-        <v>4282</v>
+        <v>4274</v>
       </c>
       <c r="C467" t="s">
-        <v>4283</v>
+        <v>4275</v>
       </c>
       <c r="D467" t="s">
-        <v>4284</v>
+        <v>4276</v>
       </c>
       <c r="E467" t="s">
-        <v>4285</v>
+        <v>4277</v>
       </c>
       <c r="F467" t="s">
-        <v>4286</v>
+        <v>4278</v>
       </c>
       <c r="G467" t="s">
         <v>1388</v>
       </c>
       <c r="H467" t="s">
         <v>1389</v>
       </c>
       <c r="I467" t="s">
         <v>1390</v>
       </c>
       <c r="J467" t="s">
         <v>24</v>
       </c>
       <c r="K467" t="s">
         <v>1691</v>
       </c>
       <c r="L467" t="s">
         <v>26</v>
       </c>
       <c r="M467" t="s">
         <v>1692</v>
       </c>
       <c r="N467" t="s">
         <v>28</v>
       </c>
       <c r="O467" t="s">
-        <v>4287</v>
+        <v>4279</v>
       </c>
     </row>
     <row r="468" spans="1:15">
       <c r="A468">
         <v>66531</v>
       </c>
       <c r="B468" t="s">
-        <v>4288</v>
+        <v>4280</v>
       </c>
       <c r="C468" t="s">
-        <v>4289</v>
+        <v>4281</v>
       </c>
       <c r="D468" t="s">
-        <v>4290</v>
+        <v>4282</v>
       </c>
       <c r="E468" t="s">
-        <v>4291</v>
+        <v>4283</v>
       </c>
       <c r="F468" t="s">
-        <v>4292</v>
+        <v>4284</v>
       </c>
       <c r="G468" t="s">
-        <v>4293</v>
+        <v>4285</v>
       </c>
       <c r="H468" t="s">
-        <v>4294</v>
+        <v>4286</v>
       </c>
       <c r="I468" t="s">
-        <v>4295</v>
+        <v>4287</v>
       </c>
       <c r="J468" t="s">
         <v>441</v>
       </c>
       <c r="K468" t="s">
-        <v>4296</v>
+        <v>4288</v>
       </c>
       <c r="L468" t="s">
         <v>443</v>
       </c>
       <c r="M468" t="s">
-        <v>4297</v>
+        <v>4289</v>
       </c>
       <c r="N468" t="s">
         <v>28</v>
       </c>
       <c r="O468" t="s">
-        <v>4298</v>
+        <v>4290</v>
       </c>
     </row>
     <row r="469" spans="1:15">
       <c r="A469">
         <v>66532</v>
       </c>
       <c r="B469" t="s">
-        <v>4299</v>
+        <v>4291</v>
       </c>
       <c r="C469" t="s">
-        <v>4300</v>
+        <v>1635</v>
       </c>
       <c r="D469" t="s">
-        <v>4301</v>
+        <v>4292</v>
       </c>
       <c r="E469" t="s">
-        <v>4302</v>
+        <v>4293</v>
       </c>
       <c r="F469" t="s">
         <v>1638</v>
       </c>
       <c r="G469" t="s">
         <v>1639</v>
       </c>
       <c r="H469" t="s">
         <v>1640</v>
       </c>
       <c r="I469" t="s">
         <v>1641</v>
       </c>
       <c r="J469" t="s">
         <v>441</v>
       </c>
       <c r="K469" t="s">
-        <v>4303</v>
+        <v>4294</v>
       </c>
       <c r="L469" t="s">
         <v>443</v>
       </c>
       <c r="M469" t="s">
-        <v>4304</v>
+        <v>4295</v>
       </c>
       <c r="N469" t="s">
         <v>28</v>
       </c>
       <c r="O469" t="s">
-        <v>4305</v>
+        <v>4296</v>
       </c>
     </row>
     <row r="470" spans="1:15">
       <c r="A470">
         <v>66533</v>
       </c>
       <c r="B470" t="s">
-        <v>4306</v>
+        <v>4297</v>
       </c>
       <c r="C470" t="s">
-        <v>4307</v>
+        <v>4298</v>
       </c>
       <c r="D470" t="s">
-        <v>4308</v>
+        <v>4299</v>
       </c>
       <c r="E470" t="s">
-        <v>4309</v>
+        <v>4300</v>
       </c>
       <c r="F470" t="s">
         <v>1479</v>
       </c>
       <c r="G470" t="s">
         <v>1480</v>
       </c>
       <c r="H470" t="s">
         <v>1481</v>
       </c>
       <c r="I470" t="s">
-        <v>4310</v>
+        <v>1482</v>
       </c>
       <c r="J470" t="s">
         <v>24</v>
       </c>
       <c r="K470" t="s">
-        <v>4311</v>
+        <v>4301</v>
       </c>
       <c r="L470" t="s">
         <v>26</v>
       </c>
       <c r="M470" t="s">
-        <v>4312</v>
+        <v>4302</v>
       </c>
       <c r="N470" t="s">
         <v>28</v>
       </c>
       <c r="O470" t="s">
-        <v>4313</v>
+        <v>4303</v>
       </c>
     </row>
     <row r="471" spans="1:15">
       <c r="A471">
         <v>66534</v>
       </c>
       <c r="B471" t="s">
-        <v>4314</v>
+        <v>4304</v>
       </c>
       <c r="C471" t="s">
-        <v>4315</v>
+        <v>4305</v>
       </c>
       <c r="D471" t="s">
-        <v>4316</v>
+        <v>4306</v>
       </c>
       <c r="E471" t="s">
-        <v>4317</v>
+        <v>4307</v>
       </c>
       <c r="F471" t="s">
-        <v>4318</v>
+        <v>4308</v>
       </c>
       <c r="G471" t="s">
-        <v>4319</v>
+        <v>4309</v>
       </c>
       <c r="H471" t="s">
         <v>2643</v>
       </c>
       <c r="I471" t="s">
         <v>2644</v>
       </c>
       <c r="J471" t="s">
         <v>24</v>
       </c>
       <c r="K471" t="s">
         <v>47</v>
       </c>
       <c r="L471" t="s">
         <v>26</v>
       </c>
       <c r="M471" t="s">
         <v>48</v>
       </c>
       <c r="N471" t="s">
         <v>28</v>
       </c>
       <c r="O471" t="s">
-        <v>4320</v>
+        <v>4310</v>
       </c>
     </row>
     <row r="472" spans="1:15">
       <c r="A472">
         <v>66535</v>
       </c>
       <c r="B472" t="s">
+        <v>4311</v>
+      </c>
+      <c r="C472" t="s">
+        <v>4312</v>
+      </c>
+      <c r="D472" t="s">
+        <v>4313</v>
+      </c>
+      <c r="E472" t="s">
+        <v>4314</v>
+      </c>
+      <c r="F472" t="s">
+        <v>4315</v>
+      </c>
+      <c r="G472" t="s">
+        <v>4316</v>
+      </c>
+      <c r="H472" t="s">
+        <v>4317</v>
+      </c>
+      <c r="I472" t="s">
+        <v>4318</v>
+      </c>
+      <c r="J472" t="s">
+        <v>4319</v>
+      </c>
+      <c r="K472" t="s">
+        <v>4320</v>
+      </c>
+      <c r="L472" t="s">
         <v>4321</v>
       </c>
-      <c r="C472" t="s">
+      <c r="M472" t="s">
         <v>4322</v>
       </c>
-      <c r="D472" t="s">
+      <c r="N472" t="s">
+        <v>28</v>
+      </c>
+      <c r="O472" t="s">
         <v>4323</v>
-      </c>
-[...31 lines deleted...]
-        <v>4333</v>
       </c>
     </row>
     <row r="473" spans="1:15">
       <c r="A473">
         <v>66536</v>
       </c>
       <c r="B473" t="s">
-        <v>4334</v>
+        <v>4324</v>
       </c>
       <c r="C473" t="s">
-        <v>4335</v>
+        <v>4325</v>
       </c>
       <c r="D473" t="s">
-        <v>4336</v>
+        <v>4326</v>
       </c>
       <c r="E473" t="s">
-        <v>4337</v>
+        <v>4327</v>
       </c>
       <c r="F473" t="s">
-        <v>4338</v>
+        <v>4328</v>
       </c>
       <c r="G473" t="s">
-        <v>4339</v>
+        <v>4329</v>
       </c>
       <c r="H473" t="s">
-        <v>4340</v>
+        <v>4330</v>
       </c>
       <c r="I473" t="s">
-        <v>4341</v>
+        <v>4331</v>
       </c>
       <c r="J473" t="s">
         <v>24</v>
       </c>
       <c r="K473" t="s">
+        <v>4172</v>
+      </c>
+      <c r="L473" t="s">
+        <v>26</v>
+      </c>
+      <c r="M473" t="s">
         <v>4173</v>
       </c>
-      <c r="L473" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N473" t="s">
         <v>28</v>
       </c>
       <c r="O473" t="s">
-        <v>4342</v>
+        <v>4332</v>
       </c>
     </row>
     <row r="474" spans="1:15">
       <c r="A474">
         <v>66537</v>
       </c>
       <c r="B474" t="s">
-        <v>4343</v>
+        <v>4333</v>
       </c>
       <c r="C474" t="s">
-        <v>4344</v>
+        <v>4084</v>
       </c>
       <c r="D474" t="s">
-        <v>4345</v>
+        <v>4334</v>
       </c>
       <c r="E474" t="s">
-        <v>4346</v>
+        <v>4335</v>
       </c>
       <c r="F474" t="s">
-        <v>4347</v>
+        <v>4336</v>
       </c>
       <c r="G474" t="s">
         <v>4088</v>
       </c>
       <c r="H474" t="s">
         <v>4089</v>
       </c>
       <c r="I474" t="s">
         <v>4090</v>
       </c>
       <c r="J474" t="s">
         <v>24</v>
       </c>
       <c r="K474" t="s">
+        <v>4172</v>
+      </c>
+      <c r="L474" t="s">
+        <v>26</v>
+      </c>
+      <c r="M474" t="s">
         <v>4173</v>
       </c>
-      <c r="L474" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N474" t="s">
         <v>28</v>
       </c>
       <c r="O474" t="s">
-        <v>4348</v>
+        <v>4337</v>
       </c>
     </row>
     <row r="475" spans="1:15">
       <c r="A475">
         <v>66538</v>
       </c>
       <c r="B475" t="s">
-        <v>4349</v>
+        <v>4338</v>
       </c>
       <c r="C475" t="s">
-        <v>4350</v>
+        <v>4339</v>
       </c>
       <c r="D475" t="s">
-        <v>4351</v>
+        <v>4340</v>
       </c>
       <c r="E475" t="s">
-        <v>4352</v>
+        <v>4341</v>
       </c>
       <c r="F475" t="s">
-        <v>4353</v>
+        <v>4342</v>
       </c>
       <c r="G475" t="s">
         <v>1630</v>
       </c>
       <c r="H475" t="s">
         <v>1631</v>
       </c>
       <c r="I475" t="s">
         <v>1632</v>
       </c>
       <c r="J475" t="s">
         <v>24</v>
       </c>
       <c r="K475" t="s">
-        <v>4354</v>
+        <v>4343</v>
       </c>
       <c r="L475" t="s">
         <v>26</v>
       </c>
       <c r="M475" t="s">
-        <v>4355</v>
+        <v>4344</v>
       </c>
       <c r="N475" t="s">
         <v>28</v>
       </c>
       <c r="O475" t="s">
-        <v>4356</v>
+        <v>4345</v>
       </c>
     </row>
     <row r="476" spans="1:15">
       <c r="A476">
         <v>66540</v>
       </c>
       <c r="B476" t="s">
-        <v>4357</v>
+        <v>4346</v>
       </c>
       <c r="C476" t="s">
-        <v>4358</v>
+        <v>4347</v>
       </c>
       <c r="D476" t="s">
-        <v>4359</v>
+        <v>4348</v>
       </c>
       <c r="E476" t="s">
-        <v>4360</v>
+        <v>4349</v>
       </c>
       <c r="F476" t="s">
-        <v>4361</v>
+        <v>4350</v>
       </c>
       <c r="G476" t="s">
-        <v>4362</v>
+        <v>4351</v>
       </c>
       <c r="H476" t="s">
-        <v>4363</v>
+        <v>4352</v>
       </c>
       <c r="I476" t="s">
         <v>1419</v>
       </c>
       <c r="J476" t="s">
         <v>24</v>
       </c>
       <c r="K476" t="s">
-        <v>4364</v>
+        <v>4353</v>
       </c>
       <c r="L476" t="s">
         <v>26</v>
       </c>
       <c r="M476" t="s">
-        <v>4365</v>
+        <v>4354</v>
       </c>
       <c r="N476" t="s">
         <v>28</v>
       </c>
       <c r="O476" t="s">
-        <v>4366</v>
+        <v>4355</v>
       </c>
     </row>
     <row r="477" spans="1:15">
       <c r="A477">
         <v>66541</v>
       </c>
       <c r="B477" t="s">
         <v>1607</v>
       </c>
       <c r="C477" t="s">
         <v>1608</v>
       </c>
       <c r="D477" t="s">
-        <v>4367</v>
+        <v>4356</v>
       </c>
       <c r="E477" t="s">
-        <v>4368</v>
+        <v>4357</v>
       </c>
       <c r="F477" t="s">
-        <v>4369</v>
+        <v>4358</v>
       </c>
       <c r="G477" t="s">
         <v>1612</v>
       </c>
       <c r="H477" t="s">
         <v>1613</v>
       </c>
       <c r="I477" t="s">
         <v>1614</v>
       </c>
       <c r="J477" t="s">
         <v>24</v>
       </c>
       <c r="K477" t="s">
-        <v>4370</v>
+        <v>4359</v>
       </c>
       <c r="L477" t="s">
         <v>26</v>
       </c>
       <c r="M477" t="s">
-        <v>4371</v>
+        <v>4360</v>
       </c>
       <c r="N477" t="s">
         <v>28</v>
       </c>
       <c r="O477" t="s">
-        <v>4372</v>
+        <v>4361</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">