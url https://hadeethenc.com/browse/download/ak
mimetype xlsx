--- v4 (2026-01-25)
+++ v5 (2026-04-20)
@@ -12,58 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="746">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="737">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Akan
 # Source: https://hadeethenc.com/ak
-# Last update: 2026-01-08 11:51:02 (v1.18.0)
-# Check for updates: https://hadeethenc.com/en/check/ak/v1.18.0
+# Last update: 2026-04-03 04:02:38 (v1.19.0)
+# Check for updates: https://hadeethenc.com/en/check/ak/v1.19.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -1574,51 +1574,51 @@
   <si>
     <t>سعة رحمة الله بعباده وأنَّ الإنسان مهما أذنب ومهما فعل إذا تاب إليه وأناب إليه تاب اللهُ عليه.
 المؤمن بالله تعالى يأمل عفوَ ربِّه، ويخاف عقوبتَه، فيبادر إلى التوبة ولا يستمر على المعصية.
 شروط التوبة الصحيحة: الإقلاع عن الذنب، والندم عليه، والعزم على عدم العودة إلى الذنب، وإذا كانت التوبة من مظالم العباد في مال أو عرض أو نفس، فتزيد شرطًا رابعًا، وهو: التَّحَلُّل من صاحب الحق، أو إعطاؤه حقَّه. 
 أهمية العلم بالله الذي يجعل العبد عالمًا بأمور دينه فيتوب كلّما أخطأ، فلا ييأس ولا يتمادى.</t>
   </si>
   <si>
     <t>Onyankopɔn mmɔborohunu kɛseɛ a Ɔwɔ ma N’asomfo no so, na ɛmfa ho sɛ obi bɛyɛ bɔne anaa ɔbɛyɛ biribi no, sɛ ɔnu ne ho sakra, na ɔsan kɔ Ne nkyɛn a, Onyankopɔn bɛgye n’adwensakyera no atom.
 Obi a ɔgye Nyankopɔn Ade Nyinaa so Tumfoɔ di no wɔ anidaso wɔ n’Awurade bɔnefafirie ho na ɔsuro N’asotwe, enti ɔyɛ ntɛm sakra na ɔnkɔ so nyɛ bɔne.
 Tebea ahodoɔ a ɛbɛma obi anya nokorɛ nsakraeɛ ne: bɔne no a ɔbɛgyae, anu ne ho, na wasi ne bo sɛ ɔrensan nkɔ bɔne no mu bio. Sɛ adwensakra no yɛ bɔne a wayɛ afoforɔ wɔ sika, anidie, anaa nkwa mu a, ɛnneɛ wɔde tebea a ɛtɔ so nan ka ho, a ɛne sɛ: wobɛsrɛ nea ɔfata no bɔnefafirie, anaasɛ wode ne kyɛfa no bɛma no.
 Onyankopɔn ho nimdeɛ mfasoɔ no  na ɛma akoa no nya ne som mu nsɛm ho nimdeɛ, enti berɛ biara a ɔbɛyɛ mfomsoɔ no, ɔnu ne ho, na ɔmma n’abam mmu na ɔmfa ne ho nhyɛ mu bio.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ak/browse/hadith/4817</t>
   </si>
   <si>
     <t>إن المقسطين عند الله على منابر من نور، عن يمين الرحمن عز وجل، وكلتا يديه يمين</t>
   </si>
   <si>
     <t>Ampa sɛ, atɛntreneefoɔ no bɛka Nyankopɔn ho wɔ hann adwa so, wɔ Mmɔborɔhunufoɔ, Otumfoɔ no nifa so. Ne nsa mmienu no nyinaa yɛ nifa</t>
   </si>
   <si>
     <t>عن عبد الله بن عمرو رضي الله عنهما قال: قال رسول الله صلى الله عليه وسلم: «إِنَّ الْمُقْسِطِينَ عِنْدَ اللهِ عَلَى مَنَابِرَ مِنْ نُورٍ، عَنْ يَمِينِ الرَّحْمَنِ عَزَّ وَجَلَّ، وَكِلْتَا يَدَيْهِ يَمِينٌ، الَّذِينَ يَعْدِلُونَ فِي حُكْمِهِمْ وَأَهْلِيهِمْ وَمَا وَلُوا».</t>
   </si>
   <si>
-    <t>YƐ nya feri ABDULLAHI BIN AMRI-Nyame peninee nka nu-wo ka se:KƆmwhenee-Asomdwe ne nhyira nka nu-ka se: Ampa sɛ, atɛntreneefoɔ no bɛka Nyankopɔn ho wɔ hann adwa so, wɔ Mmɔborɔhunufoɔ, Otumfoɔ no nifa so. Ne nsa mmienu no nyinaa yɛ nifa.  Wɔn a wɔdi atɛntrenee wɔ wɔn atemmuo mu ne wɔn mmusua ne wɔn a wɔhyɛ wɔn tumi ase ntam no.</t>
+    <t>Yɛnyaa hadisi yi firii Abdullah Ibn Umar nkyɛn Allah nnye wɔn ntom, ɔkaa sɛ: ɔkɔmhyɛni Allah nhyira ne n'asomdwoeɛ nka no kaa sɛ: Ampa sɛ, atɛntreneefoɔ no bɛka Nyankopɔn ho wɔ hann adwa so, wɔ Mmɔborɔhunufoɔ, Otumfoɔ no nifa so. Ne nsa mmienu no nyinaa yɛ nifa.  Wɔn a wɔdi atɛntrenee wɔ wɔn atemmuo mu ne wɔn mmusua ne wɔn a wɔhyɛ wɔn tumi ase ntam no.</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أنّ الذين يَحكُمُون بالعدل والحق بين الناس الذين تحت إِمْرَتِهم وحكمِهم وأهلهم، أنهم يجلسون على مقاعدَ عاليةٍ رفيعةٍ قد خُلقتْ من نور، إكرامًا لهم يوم القيامة. 
 وهذه المنابر عن يمين الرحمن تعالى، وكلتا يديه سبحانه يمينٌ.</t>
   </si>
   <si>
     <t>Ɔkɔmhyɛni no, Nyankopɔn nhyira ne asomdwoe nka no, bɔ yɛn amanneɛ sɛ wɔn a wɔde atɛntrenee ne nokorɛ di hene wɔ nnipa a wɔdi wɔn so, ne wɔn ahennie mu, ne wɔn mmusua ntam no bɛtena adwa a ɛkorɔn, a ɛwɔ sorosoro a wɔde hann abɔ, sɛ anuonyam ama wɔn wɔ Owusɔreɛ Da no mu. Saa adwa yi wɔ Mmɔborɔhunufoɔ, Ɔsorosoroni no nifa so, na Ne nsa mmienu nyinaa, anuonyam nka No, yɛ nifa.</t>
   </si>
   <si>
     <t>فضل العدل والحث عليه.
 العدل عامٌّ يشمل جميع الولايات والحكم بين الناس حتى العدل بين الزوجات والأولاد وغير ذلك.
 بيان منزلة العادلين يوم القيامة.
 تفاوت منازل أهل الإيمان يوم القيامة كل حسب عمله.
 أسلوب الترغيب من أساليب الدعوة التي ترغِّب المدعو في الطاعة.</t>
   </si>
   <si>
     <t>Atɛntrenee mu mfasoɔ ne ne nkuranhyɛ.
 Atɛntrenee yɛ nea ɛfa biribiara ho na ɛfa  aman ahodoɔ so die ne amammuo ahodoɔ nyinaa wɔ nnipa mu, ɛmpo atɛntrenee a ɛda ayerenom, mma, ne nneɛma afoforɔ ntam.
 Ateneneefoɔ gyinabea ho asɛm wɔ Owusɔreɛ Da no.
 Agyidifoɔ no gyinabea bɛyɛ soronko denam sɛdeɛ wɔn nnwuma teɛ wɔ Owusɔreɛ Da no.
 Ɔkwan a wɔfa so hyɛ nkuran no yɛ akwan a wɔfa so frɛ dɔm kɔ Islam mu no mu baako a ɛhyɛ onipa a wɔrefrɛ no no nkuran sɛ ɔnyɛ setie.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ak/browse/hadith/4935</t>
   </si>
@@ -1647,51 +1647,51 @@
   <si>
     <t>أن طاعة الرسول صلى الله عليه وسلم من طاعة الله، ومعصيته من معصية الله.
 طاعة النبي صلى الله عليه وسلم توجب الجنة، ومعصيته توجب النار.
 بشارة للطائعين من هذه الأمة، وأنهم كلَّهم يدخلون الجنة إلا من عصى الله ورسوله.
 شفقته صلى الله عليه وسلم على أُمته، وحرصه على هدايتهم.</t>
   </si>
   <si>
     <t>Osetie ma Ɔsomafoɔ no (Nyankopɔn nhyira ne asomdwoe nka no) yɛ osetie ma Onyankopɔn, na asoɔden tia no no yɛ asoɔden tia Onyankopɔn.
 Osetie ma Ɔkɔmhyɛni (Nyankopɔn nhyira ne asomdwoe nka no) ɛde wokɔ Ɔsoro Ahemman Turo no, na asoɔden tia no no de wokɔ Egya no mu.
 Asɛmpa ma asoɔmmrɛfoɔ a wɔwɔ ɔman yi mu: wɔn nyinaa bɛkɔ  Ɔsoro Ahemman Turo no mu gye sɛ wɔn a wɔtia Onyankopɔn ne Ne Somafoɔ no.
 Mmɔborohunu a ɔwɔ ma ne man ne ɔpɛpa a na ɔwɔ sɛ ɔbɛkyerɛ wɔn kwan.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ak/browse/hadith/4947</t>
   </si>
   <si>
     <t>ما زال يوصيني جبريل بالجار، حتى ظننت أنه سيورثه</t>
   </si>
   <si>
     <t>Ɔbɔfoɔ gabera kɔɔ so kaa afutusɛm kyerɛɛ me wɔ neɛ te bɛn me, Kɔpim sɛ me susu sɛ Ɔbɛ di m'adeɛ</t>
   </si>
   <si>
     <t>عن ابن عمر رضي الله عنهما قال: قال رسول الله صلى الله عليه وسلم: «مَا زَالَ يُوصِينِي جِبْرِيلُ بِالْجَارِ، حَتَّى ظَنَنْتُ أَنَّهُ سَيُوَرِّثُهُ».</t>
   </si>
   <si>
-    <t>YƐ nya feri IBNU UMAR-Nyame peninee enka nu-ka se:KƆmwhenee-Asomdwe ne nhyira nka nu- ka se: Ɔbɔfoɔ gabera kɔɔ so kaa afutusɛm kyerɛɛ me wɔ neɛ te bɛn me, Kɔpim sɛ me susu sɛ Ɔbɛ di m'adeɛ.</t>
+    <t>Yɛnyaa hadisi yi firii IBNU UMAR nkyɛn Allah nnye wɔn ntom, ɔkaa sɛ: ɔkɔmhyɛni Allah nhyira ne n'asomdwoeɛ nka no kaa sɛ: Ɔbɔfoɔ gabera kɔɔ so kaa afutusɛm kyerɛɛ me wɔ neɛ te bɛn me, Kɔpim sɛ me susu sɛ Ɔbɛ di m'adeɛ.</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم بأنَّ جبريل ما زال يُكرِّر عليه ويأمُرُه بالاعتناء بالجار، الذي هو قريب الدار، مسلمًا أو كافرًا، قريبًا أو غير قريب، بحفظ حقِّه وعدم أذيَّتِه، والإحسان إليه والصبر على أذاه، حتى ظنَّ صلى الله عليه وسلم مِن تعظيم حق الجار وتَكرار جبريل لذلك أنه سينزلُ الوحيُ بإعطائه من مال جاره الذي يَخلُفُه بعد وفاتِه.</t>
   </si>
   <si>
     <t>Ɔkɔmhyɛni (asomdwoeɛ ne nhyira nka no) bɔɔ amanneɛ sɛ Gabriel kɔɔ so tuu no fo mpɛn pii sɛ ɔnhwɛ n’afipamfoɔ yie, sɛ wɔyɛ Muslimifoɔ anaa wɔyɛ annye anniefoɔ, abusuafoɔ anaasɛ wɔnyɛ abusuafoɔ, denam wɔn kyɛfa a ɔbɛkora so, na ɔnyɛ wɔn bɔne, na wadɔ wɔn, na wanya abotare wɔ wɔn bɔne no ho. Ɔkɔmhyɛni (asomdwoeɛ ne nhyira nka no) susuu sɛ, ɛgyina obuo a ɔwɔ ma ofipamfoɔ no kyɛfa ne Gabriel afotuo a ɔtaa de ma no mpɛn pii no so no, adiyisɛm bi bɛba ne nkyɛn a ɛbɛma no anya adedie afiri  ne fipamfoɔ no ahonya mu wɔ ne wuo akyi.</t>
   </si>
   <si>
     <t>عِظَم حق الجار ووجوب مراعاة ذلك.
 التأكيد على حق الجار بالوصية يقتضي ضرورة إكرامه والتودُّد والإحسان إليه، ودفع الضر عنه، وعيادته عند المرض، وتهنئته عند المسرة، وتعزيته عند المصيبة.
 كلما كان بابُ الجار أقرب كان حقُّه آكد.
  كمال الشريعة فيما جاءت به مما فيه صلاح المجتمع من الإحسان إلى الجيران ودفع الضرر عنهم.</t>
   </si>
   <si>
     <t>Ofipamfo kyɛfa ho mfasoɔ ne hia a ehia sɛ wodi so.
 Kyɛfa a ofipamfo no wɔ so dua denam samanseɛ so no hwehwɛ sɛ wodi no ni, woyɛ no ayamyɛ, na wo ne no di no yie, bɔ ne ho ban firi asiane ho, kɔsra no berɛ  a ɔyare, woma no amo berɛ a n’ani agye, na woma no awerɛkyekyerɛ nsɛm berɛ a ɔwɔ ahokyerɛ mu.
 Ofipamfo no pono bɛn no ara na ne kyɛfa no nso ho rehia kɛse.
 Islam mmara no pɛyɛ a ɛwie no gyina nea ɛde ba ɔmanfoɔ yiedie mu, a nea ɛka ho ne afipamfoɔ a wɔne wɔn di no yie na wɔbɔ wɔn ho ban firi asiane ho.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ak/browse/hadith/4965</t>
   </si>
   <si>
     <t>إن الرقى والتمائم والتولة شرك</t>
   </si>
@@ -2246,62 +2246,62 @@
   </si>
   <si>
     <t>Sotie ma akoa bɛn Allah Ɔhoteeni Okokuroko no.
 Pɛ a ɔpɛ sɛ yɛbɔ mpaeɛ pii wɔ brɛ a yɛde y’anim abutu fam ama Allah, ɛfiri sɛ ɛka beaɛ a ɔgye mpaebɔ.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ak/browse/hadith/5382</t>
   </si>
   <si>
     <t>من صلى صلاة الصبح فهو في ذمة الله</t>
   </si>
   <si>
     <t>Obibiara a ɔbɛyɛ ahemakye asɔre no hyɛ Allah bammɔ ase</t>
   </si>
   <si>
     <t>عن جُندب بن عبد الله القَسْرِِي رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «مَنْ صَلَّى صَلَاةَ الصُّبْحِ فَهُوَ فِي ذِمَّةِ اللهِ، فَلَا يَطْلُبَنَّكُمُ اللهُ مِنْ ذِمَّتِهِ بِشَيْءٍ، فَإِنَّهُ مَنْ يَطْلُبْهُ مِنْ ذِمَّتِهِ بِشَيْءٍ يُدْرِكْهُ، ثُمَّ يَكُبَّهُ عَلَى وَجْهِهِ فِي نَارِ جَهَنَّمَ».</t>
   </si>
   <si>
     <t>Jundub bin Abdullah Al Qasriyyu Allah agye no atom  ɔkaa sɛ: Allah somafoɔ Allah nhyira ne n’asomdwoeɛ nka no kaa sɛ: &lt;&lt;Obibiara a ɔbɛyɛ ahemakye asɔre no hyɛ Allah bammɔ ase, momma Allah nhwehwɛ akontabuo mfiri mo nkyɛn wɔ biribiara a ɛfa no bammɔ ho, ɛfirisɛ deɛ ɔbɛhwehwɛ akontabuo wɔ biribi a ɛfa no bammɔ ho afiri ne nkyɛn no; Ɔbɛsɔ ne mu, na afei Wato no de n’anim abutu ogya dareɛ no mu &gt;&gt;.:</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ مَن صلى الفجر فهو في حِفْظ الله وحراستِه وحمايته، يدافع عنه، وينتصر له.
 ثم حَذَّرَ عليه الصلاة والسلام مِن نَقْضِ هذا العهدِ وإبطاله، إما بترك صلاة الفجر، أو بالتعرُّض لمصليها والاعتداء عليه، فإنَّ مَن فَعَلَ ذلك فقد خَرَِقَ هذا الجِوار، واستحق الوعيد الشديد بأن يَطلُبَه الله بما فَرَّطَ في حقه، ومَن يطلبه الله يُدركه، ثم يلقيه على وجهه في النار.</t>
   </si>
   <si>
-    <t>KƆmwhenee-Asomdwe ne nhyira nka nu-Bo yen amania se obiara a wo be YƐ Ahomakyi Sallah na wo wƆ Nyame bambo nu mu,a boa nu bo neho ban,na wo be nya nknyim.
-Ansaa na KƆmwhenee-Asomdwe ne nhyira nka nu-Bo KƆkƆ se ye be sei saa bo hye nu,anaa se wo be pe se wo de ohaw tu nesu,na dea wo be ye saa wo sei asetena ho kanee nu,na wo fata asotwe kese se Nyame be hwehwwe nu na wo be nya nu,ansaa na wo de na nuim atu/butu Bonsam gya nu mu.</t>
+    <t>Ɔkɔmhyɛni Allah nhyira ne n’asomdwoeɛ nka no rebɔ yɛn amaneɛ sɛ deɛ ɔbɛyɛ ahemakye asɔre no hyɛ Allah bammɔ ne wɛn ase, Ɔbɛbɔ ne ho ban na Waboa no ama no adi nkonim.
+Afei, ɔkɔmhyɛni Allah nhyira ne n’asomdwoeɛ nka no bɔɔ yɛn kɔkɔ faa sɛ yɛrebu saa apam yi so na yɛasɛe no, sɛ yɛbɛgyae ahemakye asɔre no yɛ, anaasɛ yɛbɛha na yɛateetee wɔn a wɔyɛ no. Efirisɛ obibiara a ɔbɛyɛ saa no abu saa apam yi so, na ɔfata saa kɔkɔbɔ a ɛmu yɛ den yi sɛ Allah bɛbu no atɛn wɔ ne mmratoɔ no ho, na obi a Allah bɛhwehwɛ sɛ ɔmmu akonta nkyerɛ no no, Ɔbɛsɔ ne mu, na afei Wato no atwene ogya dareɛ no mu wɔ berɛɛ n’anim butu hɔ.</t>
   </si>
   <si>
     <t>بيان أهمية صلاة الفجر وفضيلتها.
 التحذير الشديد من التعرض بسوء لمن صلى الفجر.
 انتقام الله تعالى ممن يتعرض لعباده الصالحين.</t>
   </si>
   <si>
-    <t>Nkyerekyere mu Efa Ahomakyi Sallah nu ne na dibew.
-[...1 lines deleted...]
-Nyankonpon Kokroko asotie de ma nea wo de Ohaw bi be tu nipa papa nu su.</t>
+    <t>Nkyerɛkyerɛmu a ɛfa mfasoɔ a ɛwɔ ahemakye asɔreyɛ mu.
+Kɔkɔbɔ a ɛmu yɛ den fa deɛ ɔha deɛ ɔyɛ ahemakye asɔre.
+Allah Okokuroko akatua a Ɔde bɛma wɔn a wɔha  ne nnɔnkɔfoɔ apapafoɔ no.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ak/browse/hadith/5435</t>
   </si>
   <si>
     <t>من كان يؤمن بالله واليوم الآخر فليقل خيرا أو ليصمت</t>
   </si>
   <si>
     <t>Obiara wo ye Gyedie de ma Nyame ne Atamuada da nu,na wo ka nokware anaa se wo ye koum</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه عن رسول الله صلى الله عليه وسلم قال: «مَنْ كَانَ يُؤْمِنُ بِاللهِ وَالْيَوْمِ الْآخِرِ فَلْيَقُلْ خَيْرًا أَوْ لِيَصْمُتْ، وَمَنْ كَانَ يُؤْمِنُ بِاللهِ وَالْيَوْمِ الْآخِرِ فَلْيُكْرِمْ جَارَهُ، وَمَنْ كَانَ يُؤْمِنُ بِاللهِ وَالْيَوْمِ الْآخِرِ فَلْيُكْرِمْ ضَيْفَهُ».</t>
   </si>
   <si>
     <t>Hadiis a yɛnya afiri Abu Huraira ho Onyame npenie nka nɔ nokware ɔkomhyani Mohammɛd Onyame asomdwie nka nɔ akasɛ: "Obiara wo ye Gyedie de ma Nyame ne Atamuada da nu,na wo ka nokware anaa se wo ye koum,Obiara wo ye Gyedie de ma Nyame ne Atamuada da nu wo fa nidiye ma na asetena ahokanee,nea wo be ye gyedi ne Atamuada da wo fa bu ne nidiye emma na Hohowo".</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ العبدَ المؤمن بالله واليوم الآخر الذي إليه معاده وفيه مجازاته بعمله، يَحُثُّه إيمانُه على فعل هذه الخصال: 
 الأولى: القول الحسن: من التسبيح والتهليل، والأمر بالمعروف، والنهي عن المنكر، والإصلاح بين الناس، فإنْ لم يفعل فلْيلزم السكوت ويَكُف أذاه ويحفظ لسانه. 
 الثاني: إكرام الجار: بالإحسان إليه وعدم إيذائه.
 الثالث: إكرام الضيف القادم لزيارتك: بطِيْبِ الكلام وإطعام الطعام ونحو ذلك.</t>
   </si>
   <si>
     <t>Ɔkɔmhyɛni (Nyankopɔn nhyira ne asomdwoe nka no) kyerɛkyerɛɛ mu sɛ akoa a ɔgye Nyankopɔn die ne Awieeɛ Da no a ɔbɛsan akɔ no, na emu na ɔbɛnya ne nnwuma so akatua no, ɛkanyan ne gyidie ma ɔyɛ su ahodoɔ a ɛdidi soɔ yi:
 Nea edi kan: Kasa pa, te sɛ Onyankopɔn anuonyamhyɛ ne Onyankopɔn baakoyɛ a wɔka ho asɛm,Na ɔbɛhyɛ ma wɔayɛ papa, Na ɔbɛbara nea ɛnyɛ, ne nnipa a ɔbɛsiesie wɔn ntam. Sɛ wantumi anyɛ saa a, ɛnneɛ ɛsɛ sɛ ɔyɛ komm, na ma ɔnha afoforɔ, na ɔmmɔ ne tɛkrɛma ho ban.
@@ -2313,51 +2313,51 @@
 التحذير من آفات اللسان.
 دين الإسلام دين الأُلفة والكرم.
 هذه الخصال من شُعَب الإيمان ومن الآداب المحمودة.
 كثرة الكلام قد تَجُرُّ إلى المكروه أو المحرَّم، والسلامة في عدم الكلام إلا في الخير.</t>
   </si>
   <si>
     <t>Onyankopɔn ne Awieeɛ Da no mu gyidie yɛ papa nyinaa fapem na ɛkanyan nkurɔfoɔ ma wɔyɛ papa.
 Kɔkɔbɔ fa tɛkrɛma no bɔne ho.
 Islam som yɛ baakoyɛ ne ayamyɛ som.
 Saa su ahodoɔ yi ka gyidie ne abrabɔ pa a ɛfata nkamfoɔ no nkorabata ho.
 Kasa pii bɛtumi ama yɛanya nea wɔn ani nnye ho anaasɛ wɔabara. Ahobammɔ gyina nneɛma pa a wɔka ho asɛm nko ara so.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ak/browse/hadith/5437</t>
   </si>
   <si>
     <t>من لا يرحم الناس لا يرحمه الله عز وجل</t>
   </si>
   <si>
     <t>Nea ɔnhunu nnipa mmɔbɔ no, Otumfoɔ Kokuroko Nyankopɔn no renhunu no mmɔbɔ</t>
   </si>
   <si>
     <t>عن جرير بن عبد الله رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «مَنْ لَا يَرْحَمِ النَّاسَ لَا يَرْحَمْهُ اللهُ عَزَّ وَجَلَّ».</t>
   </si>
   <si>
-    <t>Ye nya feri JUNDUB BUN ABDULLAH AL-QESREE-Nyame peninee enka nu-ka se:KƆmwhenee-Asomdwe ne nhyira nka nu-ka se: "Nea ɔnhunu nnipa mmɔbɔ no, Otumfoɔ Kokuroko Nyankopɔn no renhunu no mmɔbɔ."</t>
+    <t>Yɛnyaa Hadisi yi firii Jarir bin Abdullah nkyɛn Allah agye no atom ɔkaa sɛ, Allah somafoɔ Allah nhyira ne n’asomdwoeɛ nka no kaa sɛ: "Nea ɔnhunu nnipa mmɔbɔ no, Otumfoɔ Kokuroko Nyankopɔn no renhunu no mmɔbɔ."</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ الذي لا يرحمُ الناسَ لا يرحمُه اللهُ عز وجل، فرحمةُ العبد للخَلق من أكبر الأسباب التي تُنالُ بها رحمةُ الله تعالى.</t>
   </si>
   <si>
     <t>Ɔkɔmhyɛni (Nyankopɔn nhyira ne asomdwoe nka no) kyerɛkyerɛ mu sɛ, deɛ ɔnhunu nnipa mmɔbɔ no, Otumfoɔ Kokuroko Nyankopɔn no renhu no mmɔbɔ. Na akoa mmɔborɔhunu a ɔde ma abɔdeɛ no yɛ akwan akɛseɛ a ɔbɛfa so anya Nyankopɔn Kokuroko no mmɔborɔhunu no mu baako.</t>
   </si>
   <si>
     <t>الرحمة مطلوبة لسائر المخلوقات، لكن خص الناس بالذكر اهتمامًا بهم.
 الله هو الرحيم ويرحم عبادَه الرُّحَماء، فالجزاء من جنس العمل.
 الرحمة بالناس تشمل إيصال الخير لهم ودفع الشر عنهم ومعاملتهم بالحسنى.</t>
   </si>
   <si>
     <t>Mmɔborɔhunu ho hia ma abɔdeɛ nyinaa, nanso Ɔkaa nnipa ho asɛm pɔtee esiane sɛ Ɔdwene wɔn ho nti.
 Nyankopɔn ne Mmɔborɔhunu Wura na Ɔhu Ne nkoa a wɔwɔ ahummɔborɔ no mmɔbɔ. Akatua no ne dwumadie no yɛ pɛ.
 Nea ɛka mmɔborohunu a wɔde ma nnipa ho ne papa a wɔde bɛbrɛ wɔn, bɔne a wɔbɛpam afiri wɔn ho, na afei wɔbɛdi wɔn nni.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ak/browse/hadith/5439</t>
   </si>
   <si>
     <t>إن أبغض الرجال إلى الله الألد الخصم</t>
   </si>
   <si>
     <t>Esipi sɛ mmarima (nnipa) a Allah kyiri wɔn pa ara ne wɔn a wɔpɛ nham ne twe-ma-mentwe pa ara</t>
@@ -2375,51 +2375,51 @@
     <t>Ɔkɔmhyɛni Allah nhyira ne n'asomdwoeɛ nka no rebɔ yɛn amaneɛ sɛ Allah Otumfoɔ Okokroko kyiri nnipa a wɔgye akyinnyeɛ ano yɛ den pii, neɛ ɔmmerɛ ne ho ase mma nokware, na ɔyere ne ho sɛ ɔde akyinnyeɛ bɛsi ho (nokware) kwan, anaasɛ ɔko tia nokware wɔ atɛntrenee mu nanso wɔma wɔn akasakasa no yɛ kɛseɛ, na ɔtwe wɔn ho firi ahobrɛaseɛ anohyetoɔ ho, na ɔgye akyinnyeɛ a ɔnni ho nimdeɛ.</t>
   </si>
   <si>
     <t>لا يدخلُ في بابِ الخصومات المذمومةِ مطالبةُ المظلوم بحقٍّ له بطريق المرافعات الشرعية.
 الجدل والخصومة من آفات اللسان التي تُسبب الفرقة والتدابر بين المسلمين.
 المجادلة محمودة إذا كانت في الحق وأسلوبها حسن، وتكون مذمومة إذا كانت لرد الحق وتثبيت الباطل، أو كانت بغير حجة ولا برهان.</t>
   </si>
   <si>
     <t>Neɛ yɛasisi no a ɔnam mmara kwan so rehwehwɛ pɛpɛɛpɛyɔ no nka saa akyinnyeɛ ne nham a wɔrekasa tia wɔ ɔfa yi mu no ho.
 Akyinnyeɛ ne akasakasa ka kɛtrɛma mu nyarewa a ɛde mpaapaemu ne ɔtan ba muslimifoɔ mu.
 Akyinnyeɛ a wakamfo ne neɛ ɛgyina nokware so na ɛnam mmara kwan so, na ɛdane bɔne sɛ ɔkɔba sɛ ɔde repo nokware na ama kontompo atimtim a, anaasɛ ɛnni nnyinasosɛm biara a.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ak/browse/hadith/5474</t>
   </si>
   <si>
     <t>أحب الكلام إلى الله أربع: سبحان الله، والحمد لله، ولا إله إلا الله، والله أكبر، لا يضرك بأيهن بدأت</t>
   </si>
   <si>
     <t>Nsɛmfua a Allah ani gye ho pa ara yɛ ɛnan: (Subhanallah) Animmuonyam nka Allah, (Alhamdulillah) Aseda ne ayeyi wɔ Allah, (Laa ilaha illa llahu) Onyame biara nni hɔ gye Allah, (Allahu akbar) Allah yɛ Ɔkɛseɛ, ɛmfa ho ne deɛ wode bɛhyɛ aseɛ biara</t>
   </si>
   <si>
     <t>عن سَمُرَة بن جندبٍ رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «أَحَبُّ الْكَلَامِ إِلَى اللهِ أَرْبَعٌ: سُبْحَانَ اللهِ، وَالْحَمْدُ لِلهِ، وَلَا إِلَهَ إِلَّا اللهُ، وَاللهُ أَكْبَرُ، لَا يَضُرُّكَ بِأَيِّهِنَّ بَدَأْتَ».</t>
   </si>
   <si>
-    <t>Ye nya feri SAMURATA BUN JUNDAB-Nyame peninee enka nu-wo ka se:KƆmwhenee-Asomdwe ne nhyira nka nu-ka se: &lt;&lt;Nsɛmfua a Allah ani gye ho pa ara yɛ ɛnan: (Subhanallah) Animmuonyam nka Allah, (Alhamdulillah) Aseda ne ayeyi wɔ Allah, (Laa ilaha illa llahu) Onyame biara nni hɔ gye Allah, (Allahu akbar) Allah yɛ Ɔkɛseɛ, ɛmfa ho ne deɛ wode bɛhyɛ aseɛ biara&gt;&gt;.</t>
+    <t>Yɛnyaa Hadisi yi firii SAMURATA BUN JUNDAB nkyɛn Allah agye no atom ɔkaa sɛ, Allah somafoɔ Allah nhyira ne n’asomdwoeɛ nka no kaa sɛ: &lt;&lt;Nsɛmfua a Allah ani gye ho pa ara yɛ ɛnan: (Subhanallah) Animmuonyam nka Allah, (Alhamdulillah) Aseda ne ayeyi wɔ Allah, (Laa ilaha illa llahu) Onyame biara nni hɔ gye Allah, (Allahu akbar) Allah yɛ Ɔkɛseɛ, ɛmfa ho ne deɛ wode bɛhyɛ aseɛ biara&gt;&gt;.</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ أحبَّ الكلام إلى الله تعالى أربع: 
 سبحان الله: وتعني تنزيه الله تعالى عن كل نَقْصٍ. 
 والحمد لله: وهي وصف الله بالكمال التام مع محبته وتعظيمه. 
 ولا إله إلا الله: أي: لا معبود حق إلا الله. 
 والله أكبر: أي: أَجَلُّ وأعظم وأعزُّ من كل شيء. 
 وأن فضلها وحصول ثوابها لا يقتضي ترتيبَها عند النطق بها.</t>
   </si>
   <si>
     <t>Ɔkɔmhyɛni Allah nhyira ne n'asomdwoeɛ nka no rekyerɛkyerɛ yɛ mu sɛ nsɛmfua a Allah ani gye ho pa ara yɛ ɛnan:
 Subhanallah: na ɛkyerɛ sɛ Allah Okokuroko no ho te firi sintɔ biara ho.
 Alhamdulillah: ɛne sɛ wode nsusueɛ a ɛhyɛ ma na ɛwie pɛyɔ resusu Allah, na wadɔ no na wakrɔn no.
 Laa ilaha illa llahu: kyerɛ sɛ obibiara nni hɔ a ɔfata sɛ yɛsom no agye Allah.
 Allahu akbar: kyerɛ sɛ Ɔkrɔn na Ɔso na Ɔyɛ den sen biribiara.
 Na ɛso mfasoɔ ne n'akatua nhia sɛ woka no nnidisoɔ pɔtee bi ansa.</t>
   </si>
   <si>
     <t>يُسْرُ الشريعة، حيث لا يَضُرُّ بأي هذه الكلمات بدأت.</t>
   </si>
   <si>
     <t>Sɛneɛ Islam mmrasɛm no ɛyɛ merɛ, sɛneɛ ɛnsɛe hwee ne asɛmfua biara wode bɛhyɛ aseɛ.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ak/browse/hadith/5475</t>
@@ -2639,79 +2639,50 @@
   </si>
   <si>
     <t>عن أبي الدرداء رضي الله عنه عن النبي صلى الله عليه وسلم قال: «مَنْ رَدَّ عَنْ عِرْضِ أَخِيهِ رَدَّ اللهُ عَنْ وَجْهِهِ النَّارَ يَوْمَ الْقِيَامَةِ».</t>
   </si>
   <si>
     <t>Yɛnyaa Hadisi yi firii Abu Dardaa nkyɛn Allah nnye no ntom, sɛ ɔkɔmhyɛni Allah nhyira ne n'asomdwoeɛ nka no kaa sɛ: Obi biara a ɔbɛbɔ onua animuonyam ho ban no, Allah bɛbɔ n'anim ho ban afiri ogya dareɛ no ho atemmuada no.</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ مَن دافَعَ عن عِرْضِ أخيه المسلم في غَيْبته بمنع ذَمِّهِ أو الإساءة إليه، فإنَّ اللهَ يَرُدُّ عنه العذابَ يومَ القيامة.</t>
   </si>
   <si>
     <t>Ɔkɔmhyɛni Allah nhyira ne n'asomdwoeɛ nka no rebɔ yɛn amaneɛ sɛ obibiara a ɔbɛbɔ onua muslimini bi animuonyam ho ban wɔ n'akyi, wɔ berɛ a ɔresi kwan sɛ wɔbɛyɛ no kasa tia anaa ɔbɛdi n'atɛm no, esipi sɛ Allah bɛbɔ ne ho ban afiri mpɔnsee no ho  atemmuada.</t>
   </si>
   <si>
     <t>النهي عن الكلام في أعراض المسلمين.
 الجزاء من جنس العمل، فمن رَدَّ عن عِرض أخيه ردَّ الله عنه النار.
 الإسلام دين التآخي والتناصُر بين أهله.</t>
   </si>
   <si>
     <t>Bra a wabra sɛ wobɛka muslimifoɔ animuonyam ho asɛm.
 Neɛ wodua no ɛno ara na wotwa, ɛno nti neɛ ɔbɛbɔ onua bi animuonyam ho ban no, Allah bɛbɔ ne ho ban afiri ogya dareɛ no ho.
 Islamsom yɛ anuadɔ ne yɛreboaboa yɛ ho-yɛ ho.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ak/browse/hadith/5514</t>
-  </si>
-[...27 lines deleted...]
-    <t>https://hadeethenc.com/ak/browse/hadith/5907</t>
   </si>
   <si>
     <t>بني الإسلام على خمس</t>
   </si>
   <si>
     <t>____</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَبْدِ الرَّحْمَنِ عَبْدِ اللَّهِ بْنِ عُمَرَ بْنِ الخَطَّابِ رَضِيَ اللَّهُ عَنْهُ قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «بُنِيَ الإِسْلَامُ عَلَى خَمْسٍ: شَهَادَةِ أَنْ لَا إلَهَ إلَّا اللَّهُ وَأَنَّ مُحَمَّدًا ‌عَبْدُهُ ‌وَرَسُولُهُ، وَإِقَامِ الصَّلَاةِ، وَإِيتَاءِ الزَّكَاةِ، وَحَجِّ الْبَيْتِ، وَصَوْمِ رَمَضَانَ».</t>
   </si>
   <si>
     <t xml:space="preserve"> ____</t>
   </si>
   <si>
     <t>شَبَّهَ النبيُّ صلى الله عليه وسلم الإسلامَ بِبِناءٍ مُحْكَمٍ بأركانه الخمسة الحاملة لذلك البُنيان، وبقية خصال الإسلام كتتمة البنيان، وأولُ هذه الأركان: الشهادتان؛ شهادة أن لا إله إلا الله وأنَّ محمدًا رسول الله، وهما ركن واحد؛ لا تنفك إحداهما عن الأخرى، ينطق العبد بهما معترفًا بوحدانية الله واستحقاقه للعبادة وحده دون ما سواه، وعاملًا بمقتضاها، ومؤمنًا برسالة محمد صلى الله عليه وسلم مُتَّبِعًا له. والركن الثاني: إقامة الصلاة، وهي الصلوات الخمس المفروضات في اليوم والليلة: الفجر، والظهر، والعصر، والمغرب، والعشاء، بشروطها وأركانها وواجباتها. والركن الثالث: إخراج الزكاة المفروضة، وهي عبادة ماليَّة واجبة في كل مال بَلَغَ قَدْرًا مُحَدّدًا في الشرع، تُعطى لمستحقيها. والركن الرابع: الحج، وهو قَصْدُ مكة لإقامة المَناسك، تَعبُّدًا لله عز وجل. والركن الخامس: صوم رمضان، وهو الإمساك عن الأكل والشرب وغيرهما من المفطرات بِنِيَّةِ التعبُّد لله، من طلوع الفجر إلى غروب الشمس.</t>
   </si>
   <si>
     <t>تلازم الشهادتين، فلا تصح أحدهما إلا بالأخرى؛ لذا جعلهما ركنًا واحدًا.
 الشهادتان هما أساس الدين، فلا يُقبل قولٌ ولا عملٌ إلا بهما.</t>
   </si>
   <si>
     <t>____
 ____</t>
   </si>
   <si>
@@ -3138,51 +3109,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O80"/>
+  <dimension ref="A1:O79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -6584,328 +6555,281 @@
       </c>
       <c r="I74" t="s">
         <v>701</v>
       </c>
       <c r="J74" t="s">
         <v>24</v>
       </c>
       <c r="K74" t="s">
         <v>272</v>
       </c>
       <c r="L74" t="s">
         <v>26</v>
       </c>
       <c r="M74" t="s">
         <v>273</v>
       </c>
       <c r="N74" t="s">
         <v>28</v>
       </c>
       <c r="O74" t="s">
         <v>702</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75">
-        <v>5907</v>
+        <v>66512</v>
       </c>
       <c r="B75" t="s">
         <v>703</v>
       </c>
       <c r="C75" t="s">
         <v>704</v>
       </c>
       <c r="D75" t="s">
         <v>705</v>
       </c>
       <c r="E75" t="s">
         <v>706</v>
       </c>
       <c r="F75" t="s">
         <v>707</v>
       </c>
       <c r="G75" t="s">
+        <v>704</v>
+      </c>
+      <c r="H75" t="s">
         <v>708</v>
       </c>
-      <c r="H75" t="s">
+      <c r="I75" t="s">
         <v>709</v>
       </c>
-      <c r="I75" t="s">
+      <c r="J75" t="s">
+        <v>24</v>
+      </c>
+      <c r="K75" t="s">
         <v>710</v>
       </c>
-      <c r="J75" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L75" t="s">
         <v>26</v>
       </c>
       <c r="M75" t="s">
-        <v>27</v>
+        <v>711</v>
       </c>
       <c r="N75" t="s">
         <v>28</v>
       </c>
       <c r="O75" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="A76">
-        <v>66512</v>
+        <v>66515</v>
       </c>
       <c r="B76" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="C76" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="D76" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="E76" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="F76" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="G76" t="s">
-        <v>713</v>
+        <v>325</v>
       </c>
       <c r="H76" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="I76" t="s">
-        <v>718</v>
+        <v>704</v>
       </c>
       <c r="J76" t="s">
         <v>24</v>
       </c>
       <c r="K76" t="s">
+        <v>710</v>
+      </c>
+      <c r="L76" t="s">
+        <v>26</v>
+      </c>
+      <c r="M76" t="s">
+        <v>711</v>
+      </c>
+      <c r="N76" t="s">
+        <v>28</v>
+      </c>
+      <c r="O76" t="s">
         <v>719</v>
-      </c>
-[...10 lines deleted...]
-        <v>721</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77">
-        <v>66515</v>
+        <v>66520</v>
       </c>
       <c r="B77" t="s">
+        <v>720</v>
+      </c>
+      <c r="C77" t="s">
+        <v>704</v>
+      </c>
+      <c r="D77" t="s">
+        <v>721</v>
+      </c>
+      <c r="E77" t="s">
+        <v>706</v>
+      </c>
+      <c r="F77" t="s">
         <v>722</v>
       </c>
-      <c r="C77" t="s">
+      <c r="G77" t="s">
+        <v>704</v>
+      </c>
+      <c r="H77" t="s">
         <v>723</v>
       </c>
-      <c r="D77" t="s">
+      <c r="I77" t="s">
         <v>724</v>
       </c>
-      <c r="E77" t="s">
+      <c r="J77" t="s">
+        <v>24</v>
+      </c>
+      <c r="K77" t="s">
+        <v>25</v>
+      </c>
+      <c r="L77" t="s">
+        <v>26</v>
+      </c>
+      <c r="M77" t="s">
+        <v>27</v>
+      </c>
+      <c r="N77" t="s">
+        <v>28</v>
+      </c>
+      <c r="O77" t="s">
         <v>725</v>
-      </c>
-[...28 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="A78">
-        <v>66520</v>
+        <v>66523</v>
       </c>
       <c r="B78" t="s">
+        <v>726</v>
+      </c>
+      <c r="C78" t="s">
+        <v>704</v>
+      </c>
+      <c r="D78" t="s">
+        <v>727</v>
+      </c>
+      <c r="E78" t="s">
+        <v>706</v>
+      </c>
+      <c r="F78" t="s">
+        <v>728</v>
+      </c>
+      <c r="G78" t="s">
+        <v>704</v>
+      </c>
+      <c r="H78" t="s">
         <v>729</v>
       </c>
-      <c r="C78" t="s">
-[...2 lines deleted...]
-      <c r="D78" t="s">
+      <c r="I78" t="s">
         <v>730</v>
       </c>
-      <c r="E78" t="s">
-[...2 lines deleted...]
-      <c r="F78" t="s">
+      <c r="J78" t="s">
+        <v>24</v>
+      </c>
+      <c r="K78" t="s">
+        <v>122</v>
+      </c>
+      <c r="L78" t="s">
+        <v>26</v>
+      </c>
+      <c r="M78" t="s">
+        <v>123</v>
+      </c>
+      <c r="N78" t="s">
+        <v>28</v>
+      </c>
+      <c r="O78" t="s">
         <v>731</v>
-      </c>
-[...25 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="79" spans="1:15">
       <c r="A79">
-        <v>66523</v>
+        <v>66524</v>
       </c>
       <c r="B79" t="s">
+        <v>732</v>
+      </c>
+      <c r="C79" t="s">
+        <v>704</v>
+      </c>
+      <c r="D79" t="s">
+        <v>733</v>
+      </c>
+      <c r="E79" t="s">
+        <v>706</v>
+      </c>
+      <c r="F79" t="s">
+        <v>734</v>
+      </c>
+      <c r="G79" t="s">
+        <v>704</v>
+      </c>
+      <c r="H79" t="s">
         <v>735</v>
       </c>
-      <c r="C79" t="s">
-[...2 lines deleted...]
-      <c r="D79" t="s">
+      <c r="I79" t="s">
+        <v>724</v>
+      </c>
+      <c r="J79" t="s">
+        <v>24</v>
+      </c>
+      <c r="K79" t="s">
+        <v>69</v>
+      </c>
+      <c r="L79" t="s">
+        <v>26</v>
+      </c>
+      <c r="M79" t="s">
+        <v>70</v>
+      </c>
+      <c r="N79" t="s">
+        <v>28</v>
+      </c>
+      <c r="O79" t="s">
         <v>736</v>
-      </c>
-[...78 lines deleted...]
-        <v>745</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">