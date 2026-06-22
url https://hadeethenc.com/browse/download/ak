--- v5 (2026-04-20)
+++ v6 (2026-06-22)
@@ -12,58 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="737">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="711">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Akan
 # Source: https://hadeethenc.com/ak
-# Last update: 2026-04-03 04:02:38 (v1.19.0)
-# Check for updates: https://hadeethenc.com/en/check/ak/v1.19.0
+# Last update: 2026-06-06 00:48:56 (v1.20.0)
+# Check for updates: https://hadeethenc.com/en/check/ak/v1.20.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -2641,172 +2641,74 @@
     <t>عن أبي الدرداء رضي الله عنه عن النبي صلى الله عليه وسلم قال: «مَنْ رَدَّ عَنْ عِرْضِ أَخِيهِ رَدَّ اللهُ عَنْ وَجْهِهِ النَّارَ يَوْمَ الْقِيَامَةِ».</t>
   </si>
   <si>
     <t>Yɛnyaa Hadisi yi firii Abu Dardaa nkyɛn Allah nnye no ntom, sɛ ɔkɔmhyɛni Allah nhyira ne n'asomdwoeɛ nka no kaa sɛ: Obi biara a ɔbɛbɔ onua animuonyam ho ban no, Allah bɛbɔ n'anim ho ban afiri ogya dareɛ no ho atemmuada no.</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ مَن دافَعَ عن عِرْضِ أخيه المسلم في غَيْبته بمنع ذَمِّهِ أو الإساءة إليه، فإنَّ اللهَ يَرُدُّ عنه العذابَ يومَ القيامة.</t>
   </si>
   <si>
     <t>Ɔkɔmhyɛni Allah nhyira ne n'asomdwoeɛ nka no rebɔ yɛn amaneɛ sɛ obibiara a ɔbɛbɔ onua muslimini bi animuonyam ho ban wɔ n'akyi, wɔ berɛ a ɔresi kwan sɛ wɔbɛyɛ no kasa tia anaa ɔbɛdi n'atɛm no, esipi sɛ Allah bɛbɔ ne ho ban afiri mpɔnsee no ho  atemmuada.</t>
   </si>
   <si>
     <t>النهي عن الكلام في أعراض المسلمين.
 الجزاء من جنس العمل، فمن رَدَّ عن عِرض أخيه ردَّ الله عنه النار.
 الإسلام دين التآخي والتناصُر بين أهله.</t>
   </si>
   <si>
     <t>Bra a wabra sɛ wobɛka muslimifoɔ animuonyam ho asɛm.
 Neɛ wodua no ɛno ara na wotwa, ɛno nti neɛ ɔbɛbɔ onua bi animuonyam ho ban no, Allah bɛbɔ ne ho ban afiri ogya dareɛ no ho.
 Islamsom yɛ anuadɔ ne yɛreboaboa yɛ ho-yɛ ho.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ak/browse/hadith/5514</t>
   </si>
   <si>
-    <t>بني الإسلام على خمس</t>
-[...30 lines deleted...]
-  <si>
     <t>إن الحلال بين، وإن الحرام بين</t>
-  </si>
-[...1 lines deleted...]
-    <t>||&lt;&lt; Esipi sɛ neɛ mmara ma ho kwan no da adi pefee ɛna neɛ ɛyɛ akyiwadeɛ nso da adi pefee, na wɔn ntɛm yɛ neɛ akyinnyeɛ wɔ hɔ, nnipa dodoɔ no ara nnim ho asɛm, na neɛ ɔbɛtwe no ho afiri neɛ akyinnyeɛ wɔ ho no  abɔ no som ne n'animmuonyam ho ban, na neɛ ɔbɛtɔ neɛ akyinnyeɛ wɔ ho no mu no atɔ neɛ ɛyɛ akyiwadeɛ mu, te sɛ odwanhwɛfoɔ a ɔde ne mmoa akɔ adidie wɔ kronkronbea bi nkyɛn pɛɛ a aka kakra na ɔde wɔn awura  kronkronbea no mu, hwɛ yie! na ɔhene biara wɔ ne kronkronbea, hwɛ yie na esipi sɛ Allah kronkronbea ne n'akyiwadeɛ, hwɛ yie na esipi sɛ namkum bi wɔ honam dua no mu a, sɛ ɛyɛ yie a honam dua no nyina ara ayɛ yie, na sɛ ɛsɛe nso a honam dua no nyina ara asɛe, hwɛ yie na ɛno ne akoma</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَبْدِ اللَّهِ النُّعْمَانِ بْنِ بَشِيرٍ رَضِيَ اللَّهُ عَنْهُ، قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم يَقُولُ: «إنَّ الحَلَالَ بَيِّنٌ، وَإِنَّ الحَرَامَ بَيِّنٌ، وَبَيْنَهُمَا مُشْتَبِهَاتٌ لَا يَعْلَمُهُنَّ كَثِيرٌ مِنَ النَّاسِ، فَمَنْ اتَّقَى الشُّبُهَاتِ اسْتَبْرَأَ لِدِينِهِ وَعِرْضِهِ، وَمَنْ وَقَعَ فِي الشُّبُهَاتِ وَقَعَ فِي الحَرَامِ، كَالرَّاعِي يَرْعَى حَوْلَ الحِمَى يُوشِكُ أَنْ يَرْتَعَ فِيهِ، أَلَا وَإِنَّ لِكُلِّ مَلِكٍ حِمًى، أَلَّا وَإِنَّ حِمَى اللَّهِ مَحَارِمُهُ، أَلَّا وَإِنَّ فِي الجَسَدِ مُضْغَةً إذَا صَلَحَتْ صَلَحَ الجَسَدُ كُلُّهُ، وَإذَا فَسَدَتْ فَسَدَ الجَسَدُ كُلُّهُ، أَلَا وَهِيَ القَلْبُ».</t>
   </si>
   <si>
     <t xml:space="preserve"> &lt;&lt; Esipi sɛ neɛ mmara ma ho kwan no da adi pefee ɛna neɛ ɛyɛ akyiwadeɛ nso da adi pefee, na wɔn ntɛm yɛ neɛ akyinnyeɛ wɔ hɔ, nnipa dodoɔ no ara nnim ho asɛm, na neɛ ɔbɛtwe no ho afiri neɛ akyinnyeɛ wɔ ho no  abɔ no som ne n'animmuonyam ho ban, na neɛ ɔbɛtɔ neɛ akyinnyeɛ wɔ ho no mu no atɔ neɛ ɛyɛ akyiwadeɛ mu, te sɛ odwanhwɛfoɔ a ɔde ne mmoa akɔ adidie wɔ kronkronbea bi nkyɛn pɛɛ a aka kakra na ɔde wɔn awura  kronkronbea no mu, hwɛ yie! na ɔhene biara wɔ ne kronkronbea, hwɛ yie na esipi sɛ Allah kronkronbea ne n'akyiwadeɛ, hwɛ yie na esipi sɛ namkum bi wɔ honam dua no mu a, sɛ ɛyɛ yie a honam dua no nyina ara ayɛ yie, na sɛ ɛsɛe nso a honam dua no nyina ara asɛe, hwɛ yie na ɛno ne akoma&gt;&gt;.</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم قاعدةً عامةً في الأشياء، وأنها تنقسم في الشريعة إلى ثلاثة أقسام: حَلال بَيِّن، وحرام بَيِّن، وأمور مشتبهات غير واضحة الحكم من حيث الحِلِّ والحُرْمة، لا يعلم حُكمَها كثير من الناس.
 فمَن ترك تلك الأشياء المشتبهة عليه سَلِم دينُه بالبُعد عن الوقوع في الحرام، وسَلِم له عِرضُه من كلام الناس بما يَعيبون عليه بسبب ارتكابه هذا المشتبه. ومَن لم يجتنب المشتبهات فقد عَرَّض نفسَه إما بالوقوع في الحرام، أو نيل الناس من عرضه. وضرب الرسول صلى الله عليه وسلم مثلًا ليُبيِّن حال من يرتكب الشبهات وأنه كالراعي يرعى ماشيتَه قُرْبَ أرضٍ قد حماها صاحبها، فتوشك ماشيةُ الراعي أن ترعى في هذا الحمى لقربها منه، فكذلك من يفعل ما فيه شبهة، فإنه بذلك يقترب من الحرام فيوشك أن يقع فيه. وبعدها أخبر النبي صلى الله عليه وسلم أن في الجسد مضغة (وهي القلب) يصلح الجسد بصلاحها، ويفسد بفسادها.</t>
   </si>
   <si>
     <t>الحديث قاعدة في اتقاء الشبهات.
 الترغيب في ترك المشتبِه، الذي لم يَتبيّن حكمُه.</t>
   </si>
   <si>
+    <t>رواه البخاري ومسلم</t>
+  </si>
+  <si>
+    <t>[رواه البخاري ومسلم]</t>
+  </si>
+  <si>
     <t>https://hadeethenc.com/ak/browse/hadith/66515</t>
-  </si>
-[...67 lines deleted...]
-    <t>https://hadeethenc.com/ak/browse/hadith/66524</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3109,51 +3011,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O79"/>
+  <dimension ref="A1:O75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -6555,281 +6457,90 @@
       </c>
       <c r="I74" t="s">
         <v>701</v>
       </c>
       <c r="J74" t="s">
         <v>24</v>
       </c>
       <c r="K74" t="s">
         <v>272</v>
       </c>
       <c r="L74" t="s">
         <v>26</v>
       </c>
       <c r="M74" t="s">
         <v>273</v>
       </c>
       <c r="N74" t="s">
         <v>28</v>
       </c>
       <c r="O74" t="s">
         <v>702</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75">
-        <v>66512</v>
+        <v>66515</v>
       </c>
       <c r="B75" t="s">
         <v>703</v>
       </c>
       <c r="C75" t="s">
+        <v>321</v>
+      </c>
+      <c r="D75" t="s">
         <v>704</v>
       </c>
-      <c r="D75" t="s">
+      <c r="E75" t="s">
         <v>705</v>
       </c>
-      <c r="E75" t="s">
+      <c r="F75" t="s">
         <v>706</v>
       </c>
-      <c r="F75" t="s">
+      <c r="G75" t="s">
+        <v>325</v>
+      </c>
+      <c r="H75" t="s">
         <v>707</v>
       </c>
-      <c r="G75" t="s">
-[...2 lines deleted...]
-      <c r="H75" t="s">
+      <c r="J75" t="s">
+        <v>24</v>
+      </c>
+      <c r="K75" t="s">
         <v>708</v>
       </c>
-      <c r="I75" t="s">
+      <c r="L75" t="s">
+        <v>26</v>
+      </c>
+      <c r="M75" t="s">
         <v>709</v>
       </c>
-      <c r="J75" t="s">
-[...2 lines deleted...]
-      <c r="K75" t="s">
+      <c r="N75" t="s">
+        <v>28</v>
+      </c>
+      <c r="O75" t="s">
         <v>710</v>
-      </c>
-[...198 lines deleted...]
-        <v>736</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">