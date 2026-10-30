--- v0 (2026-05-28)
+++ v1 (2026-10-30)
@@ -12,58 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3871">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3860">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: O‘zbek
 # Source: https://hadeethenc.com/uz
-# Last update: 2026-05-07 14:18:43 (v1.15.0)
-# Check for updates: https://hadeethenc.com/en/check/uz/v1.15.0
+# Last update: 2026-06-23 22:36:19 (v1.20.0)
+# Check for updates: https://hadeethenc.com/en/check/uz/v1.20.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -72,76 +72,76 @@
   <si>
     <t>benefits</t>
   </si>
   <si>
     <t>grade_ar</t>
   </si>
   <si>
     <t>takhrij_ar</t>
   </si>
   <si>
     <t>grade</t>
   </si>
   <si>
     <t>takhrij</t>
   </si>
   <si>
     <t>lang</t>
   </si>
   <si>
     <t>link</t>
   </si>
   <si>
     <t>فإذا جاء رمضان فاعتمري، فإن عمرة فيه تعدل حجة</t>
   </si>
   <si>
-    <t>Рамазон келганда умра қилгин, чунки ундаги умра ҳажга тенг бўлади</t>
+    <t>Рамазон келганда умра қилгин, чунки ундаги умра ҳажга тенг бўлади», дедилар</t>
   </si>
   <si>
     <t>عَنِ ابْنِ عَبَّاسٍ رضي الله عنهما قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ لِامْرَأَةٍ مِنَ الْأَنْصَارِ سَمَّاهَا ابْنُ عَبَّاسٍ فَنَسِيتُ اسْمَهَا: «مَا مَنَعَكِ أَنْ تَحُجِّي مَعَنَا؟» قَالَتْ: لَمْ يَكُنْ لَنَا إِلَّا نَاضِحَانِ فَحَجَّ أَبُو وَلَدِهَا وَابْنُهَا عَلَى نَاضِحٍ وَتَرَكَ لَنَا نَاضِحًا نَنْضِحُ عَلَيْهِ، قَالَ: «فَإِذَا جَاءَ رَمَضَانُ فَاعْتَمِرِي، فَإِنَّ عُمْرَةً فِيهِ تَعْدِلُ حَجَّةً».</t>
   </si>
   <si>
-    <t>Абдуллоҳ ибн Аббос разияллоҳу анҳумодан: «Расулуллоҳ соллаллоҳу алайҳи ва саллам ансорлардан бўлган бир аёлга – Ибн Аббос унинг исмини айтган эди, лекин мен унутдим – «Нима учун биз билан бирга ҳаж қилмадинг?» дедилар. У: «Иккитагина обкаш (сув твшувчи) туямиз бор эди. Болаларнинг отаси ўғли билан битта обкаш туяда ҳаж қилди, бизга эса суғориш учун битта обкаш туяни қолдириб кетди», деди. У зот: «Рамазон келганда умра қилгин, чунки ундаги умра ҳажга тенг бўлади», дедилар».</t>
+    <t>Абдуллоҳ ибн Аббос разияллоҳу анҳумодан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам ансорлардан бўлган бир аёлга – Ибн Аббос унинг исмини айтган эди, лекин мен унутдим – «Нима учун биз билан бирга ҳаж қилмадинг?» дедилар. У: «Иккитагина обкаш (сув ташувчи) туямиз бор эди. Болаларнинг отаси ўғли билан битта обкаш туяда ҳаж қилди, бизга эса суғориш учун битта обкаш туяни қолдириб кетди», деди. У зот: «Рамазон келганда умра қилгин, чунки ундаги умра ҳажга тенг бўлади», дедилар».</t>
   </si>
   <si>
     <t>لمَّا رَجَعَ النبيُّ صلى الله عليه وسلم من حَجة الوداع، قال لامرأةٍ من الأنصار لم تحج: ما الذي منعك من الحج معنا؟ 
 فاعتذرت بأن لهم بَعيرين، فحج زوجها وابنها على أحدهما، وترك الآخر ليستقوا به الماء من البئر.
 فأخبرها النبي عليه الصلاة والسلام أن أداء العمرة في شهر رمضان يماثل أجرُها أجرَ حجة.</t>
   </si>
   <si>
-    <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам "Ҳажжатул вадоъдан" қайтганларидан сўнг ҳаж қилмаган ансорлардан бўлган бир аёлга: «Нима учун биз билан бирга ҳаж қилмадинг?», дедилар.
+    <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам "Ҳажжатул вадоъдан" қайтганларидан сўнг, ҳаж қилмаган ансорлардан бўлган бир аёлга: «Нима учун биз билан бирга ҳаж қилмадинг?» дедилар.
 У аёл уйида икки туя бор экани, биттасини эри билан ўғли миниб ҳажга кетганини ва биттасини қудуқдан сув олиб ичишлари учун ташлаб кетганини айтиб узр сўради.
-Шунда Набий соллаллоҳу алайҳи ва саллам унга Рамазон ойидаги умра ҳажнинг савобига тенг экани ҳақида хабар бердилар.</t>
+Шунда Набий соллаллоҳу алайҳи ва саллам унга Рамазон ойидаги умра ҳажнинг савобига тенг эканини хабар бердилар.</t>
   </si>
   <si>
     <t>فضيلة العمرة في شهر رمضان.
 العمرة في رمضان تساوي حجةً في الثواب، لا في إسقاط فرض الحج.
 ثواب الأعمال يزيد بزيادة شرف الأوقات، ومن ذلك الأعمال في رمضان.</t>
   </si>
   <si>
     <t>Рамазон ойида умра қилишнинг фазилати.
-Рамазондаги умра инсондан фарз бўлган ҳаж ибодатини соқит қилмайди, шунчаки савобда ҳажга тенг бўлади, холос.
+Рамазондаги умра савоб жиҳатидан ҳажга тенг бўлади, аммо, инсондан фарз бўлган ҳаж ибодатини соқит қилмайди.
 Вақтнинг шарафи ортишига қараб амалларнинг савоби ҳам зиёда бўлади. Рамазондаги амаллар ҳам шулар жумласидан.</t>
   </si>
   <si>
     <t>صحيح</t>
   </si>
   <si>
     <t>متفق عليه</t>
   </si>
   <si>
     <t>[Саҳиҳ]</t>
   </si>
   <si>
     <t>[Муттафақун алайҳ]</t>
   </si>
   <si>
     <t>uz</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/2753</t>
   </si>
   <si>
     <t>من حج لله فلم يرفث ولم يفسق رجع كيوم ولدته أمه</t>
   </si>
   <si>
     <t>Ким Аллоҳ учун ҳаж қилса-ю, шаҳвоний нарсалар ҳамда фосиқлик қилмаса, онасидан туғилган кундагидек (пок) бўлиб қайтади</t>
@@ -152,75 +152,75 @@
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Пайғамбаримиз соллаллоҳу алайҳи ва салламнинг шундай деганларини эшитдим: «Ким Аллоҳ учун ҳаж қилса-ю, шаҳвоний нарсалар ҳамда фосиқлик қилмаса, онасидан туғилган кундагидек (пок) бўлиб қайтади».</t>
   </si>
   <si>
     <t>يُبَيِّن النبي صلى الله عليه وسلم أنَّ مَنْ حَجَّ لله تعالى ولم يرفث، والرَّفَث الجماع ومقدماته من التقبيل والمباشرة، ويطلق أيضًا على القول الفاحش، ولم يفسق، بفعل المعاصي والسيئات، 
 ومن الفسوق فعل محظورات الإحرام، رَجع من حَجِّهِ مغفورًا له، كما يولد الصّبِي سالمًا من الذنوب.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам ушбу ҳадиси шарифда ким Аллоҳ учун Байтуллоҳни ҳаж қилса-ю, унда шаҳвоний нарсалардан, яъни аёлини ўпиш ва қучоқлаш каби жимоъ ва унга олиб борадиган ишларни қилмаса, шунингдек, беҳаё сўзларни сўзламаса ҳамда гуноҳ ва маъсиятларни қилиш билан фосиқлик қилмаса, ҳаждан гўдак гуноҳлардан саломат ҳолда туғилгани каби гуноҳлари мағфират қилиниб қайтишини баён қилмоқдалар. Эҳромнинг қайтариқларини қилиш ҳам фосиқлик қилиш жумласидандир. Агар кимда-ким мана шу амаллардан четланиб, ҳаж ибодатини қилса, юқорида зикр қилинган фазилатга эришади.</t>
   </si>
   <si>
     <t>الفُسُوق وإن كان ممنوعًا في جميع الأحوال، فيتأكد النهيُ عنه في الحج تعظيمًا لمناسك الحج.
 الإنسان يولد بدون خطايا مُبرَّءًا من الذنوب؛ فهو لا يحمل خطيئة غيره.</t>
   </si>
   <si>
     <t>Аслида барча ҳолатларда фисқу фужур ишларни қилиш қайтарилган бўлса-да, ҳаж ибодатининг улуғлиги сабабли ҳажда бу қайтариқ янада таъкидланмоқда.
 Инсон гуноҳлардан пок ҳолда туғилади ҳамда у бошқаларнинг гуноҳлари учун жавоб бермайди.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/2758</t>
   </si>
   <si>
     <t>يا رسول الله، نرى الجهاد أفضل العمل، أفلا نجاهد؟ قال: لا، لكن أفضل الجهاد: حج مبرور</t>
   </si>
   <si>
-    <t>Ё Расулуллоҳ, жиҳодни энг яхши амал деб биламиз. Жиҳод қилайликми?», деди. Шунда Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Йўқ.Лекин энг афзал жиҳод мабрур ҳаждир», деб жавоб бердилар</t>
+    <t>Ё Расулуллоҳ, жиҳодни энг яхши амал деб биламиз. Жиҳод қилайликми?» деди. Шунда Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Йўқ. Сиз (аёллар) учун энг афзал жиҳод мабрур ҳаждир», деб жавоб бердилар</t>
   </si>
   <si>
     <t>عَنْ عَائِشَةَ أُمِّ المُؤْمِنِينَ رَضِيَ اللَّهُ عَنْهَا أَنَّهَا قَالَتْ: يَا رَسُولَ اللَّهِ، نَرَى الجِهَادَ أَفْضَلَ العَمَلِ، أَفَلاَ نُجَاهِدُ؟ قَالَ: «لَا، لَكُنَّ أَفْضَلُ الجِهَادِ: حَجٌّ مَبْرُورٌ».</t>
   </si>
   <si>
-    <t>Мўминларнинг онаси Оиша разияллоҳу анҳо: «Ё Расулуллоҳ, жиҳодни энг яхши амал деб биламиз. Жиҳод қилайликми?», деди. Шунда Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Йўқ.Лекин энг афзал жиҳод мабрур ҳаждир», деб жавоб бердилар.</t>
+    <t>Мўминларнинг онаси Оиша разияллоҳу анҳо: «Ё Расулуллоҳ, жиҳодни энг яхши амал деб биламиз. Жиҳод қилайликми?» деди. Шунда Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Йўқ. Сиз (аёллар) учун энг афзал жиҳод мабрур ҳаждир», деб жавоб бердилар.</t>
   </si>
   <si>
     <t>كَانَ الصحابةُ رضيَ الله عنهم يَرون الجهادَ في سبيل الله ومقاتلة الأعداء من أفضل الأعمال، 
 فسألت عائشة رضي الله عنها النبي صلى الله عليه وسلم أنْ يجاهِدْن؟ 
 فأرشَدَهُنَّ صلى الله عليه وسلم إلى أفضل الجهاد في حقِّهن وهو الحج المبرور الموافق للكتاب والسنة، السالم من الإثم والرياء.</t>
   </si>
   <si>
     <t>Саҳобаи киромлар Аллоҳ йўлида жиҳод қилишни ва Аллоҳнинг душманларига қарши урушишни энг яхши амал деб билганлар. Шунинг учун Оиша разияллоҳу анҳо Набий соллаллоҳу алайҳи ва салламдан жиҳод қилишга изн сўрадилар.
-Шунда Пайғамбаримиз соллаллоҳу алайҳи ва саллам аёллар учун энг афзал жиҳод нималигини баён қилиб, уларни мабрур ҳажга, яъни Қуръон ва суннатга мос келадиган, гуноҳ ва риёдан пок бўлган ҳажга йўлладилар.</t>
+Шунда Пайғамбаримиз соллаллоҳу алайҳи ва саллам аёллар учун энг афзал жиҳод нималигини баён қилиб, уларни мабрур ҳажга, яъни Қуръон ва суннатга мувофиқ келадиган, гуноҳ ва риёдан пок бўлган ҳажга йўлладилар.</t>
   </si>
   <si>
     <t>الجهاد مِن أفضل الأعمال للرجال.
 الحجُّ للنِّساء أفضلُ من الجهاد، وهو من أفضل الأعمال لهن.
 الأعمال تتفاضلُ وتتفاوت بحسب العامل.
 سُمِّيَ الحجُّ جهادًا؛ لأنه جهادٌ للنفس، وفيه بذلٌ للمال، وطاقة للبدن، فهو عبادة بدنية ومالية كالجهاد في سبيل الله.</t>
   </si>
   <si>
-    <t>Жиҳод эркаклар учун энг яхши амаллардан.
+    <t>Жиҳод эркаклар учун энг яхши амаллардан биридир.
 Аёллар учун эса ҳаж ибодати жиҳоддан афзал. Уларга нисбатан ҳаж энг яхши амаллардандир.
 Бажарувчига қараб амалларнинг фазилати ҳам ўзгаради.
 Ҳаж — нафсга қарши кураш бўлгани, унда мол-дунё сарфланиб, жисмоний кувват талаб этилгани учун ҳам «жиҳод» деб номланган. Зеро, ҳаж худди Аллоҳ йўлидаги жиҳод каби ҳам молиявий, ҳам жисмоний ибодатдир.</t>
   </si>
   <si>
     <t>رواه البخاري</t>
   </si>
   <si>
     <t>[Имом Бухорий ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/2759</t>
   </si>
   <si>
     <t>ألا أنبئكم بأكبر الكبائر؟</t>
   </si>
   <si>
     <t>Сизларга гуноҳларнинг  энг каттаси ҳақида хабар берайми?</t>
   </si>
   <si>
     <t>عن أبي بكرة رضي الله عنه قال: قال النبي صلى الله عليه وسلم: «‌أَلَا ‌أُنَبِّئُكُمْ بِأَكْبَرِ الْكَبَائِرِ؟» ثَلَاثًا، قَالُوا: بَلَى يَا رَسُولَ اللهِ، قَالَ: «الْإِشْرَاكُ بِاللهِ، وَعُقُوقُ الْوَالِدَيْنِ» وَجَلَسَ وَكَانَ مُتَّكِئًا، فَقَالَ: «أَلَا وَقَوْلُ الزُّورِ»، قَالَ: فَمَا زَالَ يُكَرِّرُهَا حَتَّى قُلْنَا: لَيْتَهُ سَكَتَ.</t>
   </si>
   <si>
     <t>Абу Бакроҳ разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам уч марта: «Сизларга гуноҳларнинг  энг каттаси ҳақида хабар берайми?» дедилар. «Ҳа, ё Аллоҳнинг Расули!», дейишди. «Аллоҳга ширк келтириш, ота-онага оқ бўлиш», дедилар ва ёнбошлаб турган эдилар, тик туриб, ўтириб: «Огоҳ бўлинглар, ёлғон гувоҳлик бериш ва ёлғон гапириш», дедилар. Ана ўша гапни қайта-қайта такрорлайвердилар: «Қанийди, сукут қилсалар » деб қолдик».</t>
   </si>
@@ -307,98 +307,98 @@
   </si>
   <si>
     <t>Қоннинг иши улуғ. Чунки иш биринчи муҳим нарсадан бошланади.
 Гуноҳлар ундан ҳосил бўладиган фасод билан катталашади. Бегуноҳ нафсларнинг қонини тўкиш энг улуғ фасодлардандир. Аллоҳга ширк ва куфр келтиришдан сўнг энг катта гуноҳ шу.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/2962</t>
   </si>
   <si>
     <t>من قاتل لتكون كلمة الله هي العليا، فهو في سبيل الله</t>
   </si>
   <si>
     <t>Ким Аллоҳнинг калимаси олий бўлиши учунгина жанг қилса, ўша Аллоҳнинг йўлида бўлади», дедилар</t>
   </si>
   <si>
     <t>عَنْ أَبِي مُوسَى رضي الله عنه قَالَ: سُئِلَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ عَنِ الرَّجُلِ يُقَاتِلُ شَجَاعَةً، وَيُقَاتِلُ حَمِيَّةً، وَيُقَاتِلُ رِيَاءً، أَيُّ ذَلِكَ فِي سَبِيلِ اللهِ؟ فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ قَاتَلَ لِتَكُونَ كَلِمَةُ اللهِ هِيَ الْعُلْيَا، فَهُوَ فِي سَبِيلِ اللهِ».</t>
   </si>
   <si>
     <t>Абу Мусо разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва салламдан шундай деб сўралди: киши шижоати туфайли ҳам жанг қилади, тарафкашлик қилиб ҳам жанг қилади ва риё қилиб ҳам жанг қилади. Буларнинг қай бири Аллоҳ йўлида?. Шунда Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Ким Аллоҳнинг калимаси олий бўлиши учунгина жанг қилса, ўша Аллоҳнинг йўлида бўлади», дедилар».</t>
   </si>
   <si>
     <t>سُئلَ النبيُّ صلى الله عليه وسلم عن اختلاف مقاصد المقاتلين؛ مَن قاتَل شجاعة أو حَميَّة أو ليرى مكانه من الناس أو غير ذلك، أيُّها في سبيل الله؟ 
 فأخبرَ النبيُّ صلى الله عليه وسلم أن المقاتل في سبيل الله هو: مَنْ قَاتَلَ لِتَكُونَ كَلِمَةُ اللهِ هِيَ الْعُلْيَا.</t>
   </si>
   <si>
-    <t>Набий соллаллоҳу алайҳи ва саллам жанг қилувчиларнинг мақсадлари ҳақида сўралдилар:  «Кимдир шижоатини кўрсатиш учун, кимдир қавм-қариндошчилик туфайли ва яна кимдир одамлар орасидаги мартабаси кўрилиши (ном чиқариш) учун жанг қилади. Буларнинг қайси бири Аллоҳнинг йўлида?». Шунда Набий соллаллоҳу алайҳи ва саллам Аллоҳ йўлидаги жангчи Аллоҳнинг калимаси олий бўлиши учун жиҳод қилган киши эканини хабар бердилар.</t>
+    <t>Набий соллаллоҳу алайҳи ва саллам жанг қилувчиларнинг мақсадлари ҳақида сўралдилар: «Кимдир шижоатини кўрсатиш учун, кимдир қавм-қариндошчилик туфайли ва яна кимдир одамлар орасидаги мартабаси кўрилиши (ном чиқариш) учун жанг қилади. Буларнинг қайси бири Аллоҳнинг йўлида?» Шунда Набий соллаллоҳу алайҳи ва саллам Аллоҳ йўлидаги жангчи Аллоҳнинг калимаси олий бўлиши учун жиҳод қилган киши эканини хабар бердилар.</t>
   </si>
   <si>
     <t>الأصل في صلاح الأعمال وفسادها النية وإخلاص العمل لله.
 إذا كان القصد من الجهاد إعلاء كلمة الله، وانضم إليه قصد آخر مشروع كالحصول على المغنم، فإنه لا يضر أصلَ نيته.
 مدافعة الأعداء عن الأوطان والحرمات من القتال في سبيل الله.
 الفضل الوارد في المجاهدين يختص بمن قاتل لتكون كلمة الله تعالى هي العليا.</t>
   </si>
   <si>
-    <t>Амалларнинг тўғри ёки нотўғри бўлиши, уларнинг қабул ёки рад этилиши — аввало ниятга боғлиқ. Шунингдек, амалнинг асл қадри уни Аллоҳ учун холис ихлос билан адо этилишига қарайди.
-[...1 lines deleted...]
-Ватан ва (Исломда) муқаддас бўлган нарсалардан душманни даф этиш Аллоҳ йўлидаги жиҳоддандир.
+    <t>Амалларнинг тўғри ёки нотўғри бўлиши, уларнинг қабул ёки рад этилиши — аввало ниятга боғлиқ. Шунингдек, амалнинг асл қадри уни холис Аллоҳ учун адо этилишидадир.
+Агар жиҳоддан кўзланган мақсад Аллоҳнинг калимасини олий қилиш бўлса, шу билан бирга ғалабадан тушган ўлжа каби ҳалол бир мақсад қўшилса ҳам, бу унинг асосий ниятига зарар етказмайди.
+Ватан ва (Исломда) муқаддас бўлган нарсалардан душманни даф этиш ҳам Аллоҳ йўлидаги жиҳоддир.
 Мужоҳидлар ҳақидаги фазилатлар Аллоҳнинг калимасини олий қилиш учун жанг қилганларга тегишли.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/2969</t>
   </si>
   <si>
     <t>لا تلبسوا الحرير ولا الديباج، ولا تشربوا في آنية الذهب والفضة، ولا تأكلوا في صحافها، فإنها لهم في الدنيا ولنا في الآخرة</t>
   </si>
   <si>
     <t>Ипак ва дийбож кийманглар. Тилла ва кумуш идишларда ичманглар. Улардан ясалган товоқларда еманглар.Албатта, (мазкур нарсалар) бу дунёда улар учун, охиратда эса биз учун», деганларини эшитганман», деди</t>
   </si>
   <si>
     <t>عَن عَبْدِ الرَّحْمَنِ بْنِ أَبِي لَيْلَى أَنَّهُمْ كَانُوا عِنْدَ حُذَيْفَةَ، فَاسْتَسْقَى فَسَقَاهُ مَجُوسِيٌّ، فَلَمَّا وَضَعَ القَدَحَ فِي يَدِهِ رَمَاهُ بِهِ، وَقَالَ: لَوْلاَ أَنِّي نَهَيْتُهُ غَيْرَ مَرَّةٍ وَلاَ مَرَّتَيْنِ -كَأَنَّهُ يَقُولُ: لَمْ أَفْعَلْ هَذَا-، وَلَكِنِّي سَمِعْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «لاَ تَلْبَسُوا الحَرِيرَ وَلاَ الدِّيبَاجَ، وَلاَ تَشْرَبُوا فِي آنِيَةِ الذَّهَبِ وَالفِضَّةِ، وَلاَ تَأْكُلُوا فِي صِحَافِهَا، فَإِنَّهَا لَهُمْ فِي الدُّنْيَا وَلَنَا فِي الآخِرَةِ».</t>
   </si>
   <si>
-    <t>Абдураҳмон ибн Абу Лайлодан ривоят қилинади: «Улар Ҳузайфанинг разияллоҳу анҳуннг ҳузурида эдилар. Шунда (хизматчисидан) сув талаб қилди ва бир мажусий сув олиб келди. Қўлларига идишни қўйганида унга ирғитдилар. «Мен уни биринчи ёки иккинчи қайтармаганимда (бу ишни қилмаган бўлардим) . Мен Набий соллаллоҳу алайҳи ва салламнинг: «Ипак ва дийбож кийманглар. Тилла ва кумуш идишларда ичманглар. Улардан ясалган товоқларда еманглар.Албатта, (мазкур нарсалар) бу дунёда улар учун, охиратда эса биз учун», деганларини эшитганман», деди.</t>
+    <t>Абдураҳмон ибн Абу Лайлодан ривоят қилинади: «Улар Ҳузайфа разияллоҳу анҳунинг ҳузурида эдилар. Шунда (хизматкоридан) сув талаб қилди ва бир мажусий сув олиб келди. Қўлларига идишни қўйганида унга ирғитдилар. «Мен уни биринчи ёки иккинчи марта қайтармаганимда (бу ишни қилмаган бўлардим). Мен Набий соллаллоҳу алайҳи ва салламнинг: «Ипак ва дийбож кийманглар. Тилла ва кумуш идишларда ичманглар. Улардан ясалган товоқларда еманглар.Албатта, (мазкур нарсалар) бу дунёда улар учун, охиратда эса биз учун», деганларини эшитганман», деди.</t>
   </si>
   <si>
     <t>نَهَى النبيُّ صلى الله عليه وسلم الرجالَ عن لُبس الحرير بأنواعه. 
 ونهى الرجالَ والنساءَ عن الأكل والشرب في آنية وأوعية الذهب والفضة. 
 وأخبر بأنها خالصة للمؤمنين يوم القيامة؛ لأنهم اجتنبوها في الدنيا طاعة لله، 
 وأما الكفار فليست لهم في الآخرة؛ لأنهم تعجَّلوا طيباتِهم في حياتهم الدنيا باتخاذهم لها، ومعصيتهم أمر الله.</t>
   </si>
   <si>
-    <t>Набий соллаллоҳу алайҳи ва саллам эркакларни ипакнинг барча туридан қайтардилар. Эркакларни ҳам аёлларни ҳам олтин ёки кумуш идишларда ейиш ичишдан қайтардилар. Ва хабар бердиларки, у (қайтарилган нарсалар) фиёмат куни мўминлар учунгина хос бўлади. Чунки улар дунёда Аллоҳга итоат қилиб, улардан ўзларини тийган эдилар. Кофирларга эса, охиратда бу нарсалар йўқ. Чунки улар дунё ҳаётида шу нарсаларни ишлатиб, Аллоҳга осий бўлганлар.</t>
+    <t>Набий соллаллоҳу алайҳи ва саллам эркакларни ипакнинг барча туридан қайтардилар. Эркакларни ҳам аёлларни ҳам олтин ёки кумуш идишларда ейиш ва ичишдан қайтардилар. Ва хабар бердиларки, у (қайтарилган нарсалар) қиёмат куни мўминлар учунгина хос бўлади. Чунки улар дунёда Аллоҳга итоат қилиб, улардан ўзларини тийган эдилар. Кофирларга эса, охиратда бу нарсалар йўқ. Чунки улар дунё ҳаётида шу нарсаларни ишлатиб, Аллоҳга осий бўлганлар.</t>
   </si>
   <si>
     <t>تحريم لبس الحرير والديباج على الذكور، والوعيد الشديد على مَن لَبِسه.
 يباح للنساء لبسُ الحرير والديباج.
 تحريم الأكل والشرب في صحاف الذهب والفضة وآنيتهما على الذكور والإناث.
 تغليظ حذيفة رضي الله عنه في الإنكار، وعلل ذلك بأنَّه نهاه أكثَرَ مِن مَرَّةٍ عن استعمالِ آنِيَةِ الذَّهَبِ والفِضَّةِ، لكنَّه لَمَّا لم يَنْتَهِ.</t>
   </si>
   <si>
     <t>Ипак ва дийбож кийиш эркаларга ҳаром, кийган киши учун қаттиқ жазо бор.
-Аёлар пак ва дийбож кийишлари жоиз.
-Эркакларга ҳам, аёлларга ҳам кумуш ва олтин идишларда еб-ичиш ҳаром.
+Аёлар ипак ва дийбож кийишлари жоиз.
+Эркакларга ҳам, аёлларга ҳам олтин ва кумуш идишларда еб-ичиш ҳаром.
 Ҳузайфа разияллоҳу анҳунинг (идиш келтирган кишига нисбатан) қаттиққўллик билан инкор қилишларининг сабаби шундаки, у зот унга тилла ва кумуш идишлардан фойдаланишни бир неча бор тақиқлаган эдилар. Бироқ, у киши бундан тўхтамагани сабабли Ҳузайфа разияллоҳу анҳу охири кескин чора кўрдилар.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/2985</t>
   </si>
   <si>
     <t>من حمل علينا السلاح فليس منا</t>
   </si>
   <si>
     <t>Ким бизга қарши қурол кўтарса, у биздан эмас», дедилар</t>
   </si>
   <si>
     <t>عن أبي موسى الأشعري رضي الله عنه عن النبي صلى الله عليه وسلم قال: «مَنْ حَمَلَ عَلَيْنَا السِّلَاحَ فَلَيْسَ مِنَّا».</t>
   </si>
   <si>
     <t>Абу Мусо Ашъарий разияллоҳу анҳу ривоят қиладилар: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Ким бизга қарши қурол кўтарса, у биздан эмас», дедилар.</t>
   </si>
   <si>
     <t>نهى النبي صلى الله عليه وسلم وحذر من حمل السلاح على المسلمين بغير حق لإخافتهم أو نهبهم، وأن من فعل ذلك فليس منا.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда  мусулмонларни қўрқитиш ва талон тарож қилиш учун уларга қарши қурол кўтаришдан огоҳлантирдилар. Ким ҳақсиз шундай қилса, катта жарима ва гуноҳга қўл урибди ва ушбу қаттиқ таҳдидга лойиқ бўлибди.</t>
   </si>
   <si>
     <t>هذا الوعيد في الحديث يدل على أن هذا العمل من كبائر الذنوب.
@@ -416,51 +416,51 @@
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/2997</t>
   </si>
   <si>
     <t>أما إني لم أستحلفكم تهمة لكم، ولكنه أتاني جبريل فأخبرني أن الله عز وجل يباهي بكم الملائكة</t>
   </si>
   <si>
     <t>Мен сизлардан гумон қилиб қасам ичтирганим йўқ. Лекин ҳузуримга Жаброил келиб, Аллоҳ азза ва жалла фаришталарга сизлар билан фахрланаётганини айтди», дедилар</t>
   </si>
   <si>
     <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ قَالَ: خَرَجَ مُعَاوِيَةُ عَلَى حَلْقَةٍ فِي الْمَسْجِدِ، فَقَالَ: مَا أَجْلَسَكُمْ؟ قَالُوا: جَلَسْنَا نَذْكُرُ اللهَ، قَالَ آللَّهِ مَا أَجْلَسَكُمْ إِلَّا ذَاكَ؟ قَالُوا: وَاللهِ مَا أَجْلَسَنَا إِلَّا ذَاكَ، قَالَ: أَمَا إِنِّي لَمْ أَسْتَحْلِفْكُمْ تُهْمَةً لَكُمْ، وَمَا كَانَ أَحَدٌ بِمَنْزِلَتِي مِنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أَقَلَّ عَنْهُ حَدِيثًا مِنِّي: وَإِنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ خَرَجَ عَلَى حَلْقَةٍ مِنْ أَصْحَابِهِ، فَقَالَ: «مَا أَجْلَسَكُمْ؟» قَالُوا: جَلَسْنَا نَذْكُرُ اللهَ وَنَحْمَدُهُ عَلَى مَا هَدَانَا لِلْإِسْلَامِ، وَمَنَّ بِهِ عَلَيْنَا، قَالَ: «آللَّهِ مَا أَجْلَسَكُمْ إِلَّا ذَاكَ؟» قَالُوا: وَاللهِ مَا أَجْلَسَنَا إِلَّا ذَاكَ، قَالَ: «أَمَا إِنِّي لَمْ أَسْتَحْلِفْكُمْ تُهْمَةً لَكُمْ، وَلَكِنَّهُ أَتَانِي جِبْرِيلُ فَأَخْبَرَنِي أَنَّ اللهَ عَزَّ وَجَلَّ يُبَاهِي بِكُمُ الْمَلَائِكَةَ».</t>
   </si>
   <si>
     <t>Абу Саид Худрий разияллоҳу анҳудан ривоят қилинади: «Муовия масжиддаги бир халқанинг олдига чиқиб: «Нима қилиб ўтирибсизлар?» деди. Улар «Аллоҳни зикр қилиб ўтирибмиз», дейишди. «Аллоҳ ҳаққи, фақат шунинг учун ўтирибсизларми?» деган эди, «Аллоҳга қасамки, фақат шунинг учун ўтирибмиз», дейишди. У шундай деди: «Мен сизлардан гумон қилиб қасам ичтирганим йўқ. Биласизларки, Расулуллоҳ соллаллоҳу алайҳи ва салламга мен каби яқин бўла туриб, менчалик кам ҳадис айтган одам йўқ. Бир куни Расулуллоҳ соллаллоҳу алайҳи ва саллам саҳобаларидан бир халқанинг олдига бориб: «Нима қилиб ўтирибсизлар?» дедилар. Улар «Аллоҳни зикр қилиб, бизни Ислом ҳидояти билан неъматлантиргани учун Унга ҳамд айтиб ўтирибмиз», дейишди. «Аллоҳ ҳаққи, фақат шунинг учун ўтирибсизларми?» дедилар. «Аллоҳга қасамки, фақат шунинг учун ўтирибмиз», дейишди. Шунда У зот: «Мен сизлардан гумон қилиб қасам ичтирганим йўқ. Лекин ҳузуримга Жаброил келиб, Аллоҳ азза ва жалла фаришталарга сизлар билан фахрланаётганини айтди», дедилар».</t>
   </si>
   <si>
     <t>خَرَجَ معاويةُ بن أبي سفيان رضي الله عنهما على حلقة في المسجد، فسألهم على أي شيء اجتمعوا، 
 فقالوا: نذكر الله، 
 فاستحلفهم رضي الله عنه أنهم ما أرادوا بجلوسهم واجتماعهم إلا الذكر، 
 فحلفوا له، 
 ثم قال لهم: إني لم أستحلفكم تهمة لكم وشكًّا في صدقكم، ثم أخبر عن منزلته من النبي صلى الله عليه وسلم وأنه ما كان أحد بمنزلة قربه منه؛ لكون أم حبيبة أخته زوجة النبي صلى الله عليه وسلم، ولكونه من كتبة الوحي، ومع ذلك فهو قليل الرواية للأحاديث، 
 فحدثهم أن النبي صلى الله عليه وسلم خرج يومًا من بيته، فوجدهم جالسين في المسجد يذكرون الله ويحمدونه على ما هداهم للإسلام، ومنَّ به عليهم، فسألهم صلى الله عليه وسلم واستحلفهم  بمثل ما فعل معاوية رضي الله عنه مع أصحابه، 
 ثم قال لهم النبي صلى الله عليه وسلم عن سبب سؤاله لهم واستحلافهم: أنه أتاه المَلك جبريل عليه السلام فأخبره أن الله عز وجل يباهي ويفاخر بكم الملائكة، ويظهر فضلكم لهم ويريهم حسن عملكم، ويثني عليكم عندهم.</t>
   </si>
   <si>
-    <t>Муовия ибн Абу Суфён разияллоҳу анҳу масжиддаги ҳалқа олдига чиқдилар-да, нима учун жамланганлари ҳақида сўрадилар. «Аллоҳни зикр қилаяпмиз», деб айтишди. Фақатгина зикр учун жамланганлари ва йиғилганларига қасам ичишларини талаб қилдилар. Шунда улар ҳам қасам ичдилар. Сўнгра: «Мен сизларга туҳмат қилиб ёки ростгўй эканингизда шак-шубҳам бўлгани учун қасам ичтирмадим», дедилар ва сингиллари Умму Ҳабийба Расулуллоҳ соллаллоҳу алайҳи ва салламнинг аёллари бўлгани ҳамда ўзлари ваҳий ёзувчиларидан бўлганлари учун ҳеч ким У зотга у кишидай яқин эмаслигига қарамай кам ҳадис ривоят қилганлари ҳақида хабар бердилар. Набий соллаллоҳу алайҳи ва саллам бир куни уйларидан чиққанларида саҳобаларини масжидда зикр қилган ва Аллоҳ уларни Исломга ҳидоят қилганига ҳамд айтиб ўтирган ҳолларида топдилар ва Муовия разияллоҳу анҳу қилганидай Расулуллоҳ ҳам саҳобалардан  сўрадилар ва қасам ичдирдилар. Кейин Набий соллаллоҳу алайҳи ва саллам уларни нима учун қасам ичирганларини баёнладилар: «У зотга Жаброил алайҳиссалом келиб, Аллоҳ азза ва жалла фаришталар олдида улар билан фахрланаётгани, уларга бандаларининг афзаллигини намойиш этиб, гўзал амалларини кўрсатаётгани ва уларни мақтаётгани ҳақида хабар берган эди».</t>
+    <t>Муовия ибн Абу Суфён разияллоҳу анҳу масжиддаги ҳалқа олдига чиқдилар-да, нима учун жамланганлари ҳақида сўрадилар. «Аллоҳни зикр қилаяпмиз», деб айтишди. Фақатгина зикр учун жамланганлари ва йиғилганларига қасам ичишларини сўрадилар. Шунда улар қасам ичдилар. Сўнгра: «Мен сизларга туҳмат қилиб ёки ростгўй эканингизда шак-шубҳам бўлгани учун қасам ичтирмадим», дедилар ва сингиллари Умму Ҳабийба Расулуллоҳ соллаллоҳу алайҳи ва салламнинг аёллари бўлгани ҳамда ўзлари ваҳий ёзувчиларидан бўлганлари учун ҳеч ким У зотга у кишидай яқин эмаслигига қарамай кам ҳадис ривоят қилганлари ҳақида хабар бердилар. Набий соллаллоҳу алайҳи ва саллам бир куни уйларидан чиққанларида саҳобаларини масжидда зикр қилган ва Аллоҳ уларни Исломга ҳидоят қилганига ҳамд айтиб ўтирган ҳолларида топдилар ва Муовия разияллоҳу анҳу қилганидай Расулуллоҳ ҳам саҳобалардан  сўрадилар ва қасам ичдирдилар. Кейин Набий соллаллоҳу алайҳи ва саллам уларни нима учун қасам ичирганларини баёнладилар: «У зотга Жаброил алайҳиссалом келиб, Аллоҳ азза ва жалла фаришталар олдида улар билан фахрланаётгани, уларга бандаларининг афзаллигини намойиш этиб, гўзал амалларини кўрсатаётгани ва уларни мақтаётгани ҳақида хабар берган эди».</t>
   </si>
   <si>
     <t>فضل معاوية رضي الله عنه وحرصه على الاقتداء برسول الله صلى الله عليه وسلم في تبليغ العلم.
 جواز الاستحلاف من غير تهمة للتنبيه على أهمية الخبر.
 فضل مجالس الذكر والعلم وأن الله يحبها ويباهي بها الملائكة.</t>
   </si>
   <si>
     <t>Муовия разияллоҳу анҳунинг илм етказишда Расулуллоҳ соллаллоҳу алайҳи ва салламга иқтидо қилишдаги ҳирслари ва у кишининг фазли.
 Туҳмат қилмасдан хабарнинг аҳамиятига танбеҳ бериш учун қасам ичишни талаб қилиш жоиз.
 Аллоҳ зикр мажлисларини яхши кўради ва фаришталарига фахирланади. Ҳадисда илм ва зикр мажлисларининг фазли зикр қилинган.</t>
   </si>
   <si>
     <t>رواه مسلم</t>
   </si>
   <si>
     <t>[Имом Муслим ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3007</t>
   </si>
   <si>
     <t>إنهما ليعذبان، وما يعذبان في كبير، أما أحدهما فكان لا يستتر من البول، وأما الآخر فكان يمشي بالنميمة</t>
   </si>
   <si>
     <t>Албатта, икковлари азобланмоқдалар, катта нарса учун азобланаётганлари йўқ. Ҳа! Улардан бири пешобидан покланмас эди. Бошқаси эса чақимчилик қилиб юрар эди</t>
@@ -631,51 +631,51 @@
     <t>Аёл кишининг ҳайз кунлари тугагач ғусл олиши вожиб.
 Мустаҳоза ҳолатидаги аёл намоз ўқиши вожиб.
 Ҳайз - вояга етган қиз бачадонидан фарж орқали маълум бир кунларда чиқадиган табиий қон.
 Истиҳоза - бачадон ичидан эмас, аксинча, пасроғидан ноодатий кунларда чиқувчи қон.
 Ҳайз ва истиҳоза қонларининг фарқи: ҳайз қони қора, қуюқ ва ёқимсиз ҳидли бўлади. Истиҳоза қони эса қизил, суюқ ва ёқимсиз хиди йўқ бўлади.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3029</t>
   </si>
   <si>
     <t>سووا صفوفكم، فإن تسوية الصف من تمام الصلاة</t>
   </si>
   <si>
     <t>Сафларингизни тўғирланглар! Сафни тўғрилаш намозни мукаммаллигидандир», дедилар</t>
   </si>
   <si>
     <t>عَنْ أَنَسِ بْنِ مَالِكٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «سَوُّوا صُفُوفَكُمْ، فَإِنَّ تَسْوِيَةَ الصَّفِّ مِنْ تَمَامِ الصَّلَاةِ».</t>
   </si>
   <si>
     <t>Анас ибн Молик разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Сафларингизни тўғирланглар! Сафни тўғрилаш намозни мукаммаллигидандир», дедилар».</t>
   </si>
   <si>
     <t>يَأْمُرُ النبيُّ صلى الله عليه وسلم المصلين إلى أن يُسووا صفوفَهم، وأن لا يتقدم بعضهم على بعض ولا يتأخر، وأن تسويتها من تمام الصلاة وكمالها، وأنّ اعوجاج الصف خللٌ ونقص فيها.</t>
   </si>
   <si>
-    <t>Набий соллаллоҳу алайҳи ва саллам намозхонларни сафларини текис ва тўғри қилиб туришга буюрадилар: ҳеч ким бошқалардан олдинга чиқмасин ёки орқада қолмасин. Чунки сафларнинг тўғри ва текис бўлиши намознинг мукаммаллиги ва камолотига далолат қилади. Агар саф эгри-бугри бўлса, бу намоздаги нуқсон ва камчилик ҳисобланади.</t>
+    <t>Набий соллаллоҳу алайҳи ва саллам намозхонларни сафларини текис ва тўғри қилиб туришга буюрардилар: ҳеч ким бошқалардан олдинга чиқмасин ёки орқада қолмасин. Чунки сафларнинг тўғри ва текис бўлиши намознинг мукаммаллиги ва камолотига далолат қилади. Саф эгри-бугри бўлиши эса намоздаги нуқсон ва камчилик белгисидир.</t>
   </si>
   <si>
     <t>مشروعية العناية بكل ما يُكمل الصلاة ويبعدها عن النقص.
 حكمة النبي صلى الله عليه وسلم في التعليم، حيث قَرَن الحُكم مع عِلَّته؛ لتتبين حكمة التشريع، وتنشط النفوس على الامتثال.</t>
   </si>
   <si>
     <t>Намозни комил қиладиган ва нуқсондан сақлайдиган барча нарсаларга эътибор бериш машруъ қилинган.
 Набий соллаллоҳу алайҳи ва салламнинг таълим беришдаги ҳикматлари шундаки, У зот бирор ҳукмни баён қилсалар, албатта, унинг сабабини ҳам қўшиб айтар эдилар. Бундан кўзланган мақсад — шариат ҳукмидаги асл ҳикматни очиб бериш ва инсон қалбида ўша буйруқни ихлос билан бажаришга иштиёқ уйғотишдир.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3031</t>
   </si>
   <si>
     <t>إذا توضأ أحدكم فليجعل في أنفه ثم لينثر، ومن استجمر فليوتر</t>
   </si>
   <si>
     <t>Бирортангиз таҳорат қилса, бурнига сув олсин, кейин қоқиб ташласин! Ким истижмор қилса, тоқ қилсин</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِذَا تَوَضَّأَ أَحَدُكُمْ فَلْيَجْعَلْ فِي أَنْفِهِ ثُمَّ لِيَنْثُرْ، وَمَنِ اسْتَجْمَرَ فَلْيُوتِرْ، وَإِذَا اسْتَيْقَظَ أَحَدُكُمْ مِنْ نَوْمِهِ فَلْيَغْسِلْ يَدَهُ قَبْلَ أَنْ يُدْخِلَهَا فِي وَضُوئِهِ، فَإِنَّ أَحَدَكُمْ لاَ يَدْرِي أَيْنَ بَاتَتْ يَدُهُ».
 ولفظ مسلم: «إِذَا اسْتَيْقَظَ أَحَدُكُمْ مِنْ نَوْمِهِ فَلَا يَغْمِسْ يَدَهُ فِي الْإِنَاءِ حَتَّى يَغْسِلَهَا ثَلَاثًا، فَإِنَّهُ لَا يَدْرِي أَيْنَ بَاتَتْ يَدُهُ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳу ривоят қилади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Бирортангиз таҳорат қилса, бурнига сув олсин, кейин қоқиб ташласин! Ким истижмор қилса, тоқ қилсин. Бирортангиз уйқудан уйғонса, қўлини таҳорат сувига солишдан олдин уни ювиб олсин. Чунки ҳеч бирингиз қўли қаерда тунаганини билмайди», - дедилар». Имом Муслим ривоятида: «Бирортангиз уйқудан уйғонса, қўлини уч марта ювмасдан олдин таҳорат сувига солмасин, чунк у қўли қаерда тунаганини билмайди», дейилган.</t>
   </si>
@@ -866,177 +866,177 @@
   </si>
   <si>
     <t>Абдуллоҳ ибн Умар разияллоҳу анҳумо Набий соллаллоҳу алайҳи ва салламдан ўн ракатни ёдлаб олганларини баёнлаб бермоқдалар. Уларга равотиб суннатлар дейилади. Пешиннинг фарзидан олдин ва ундан кейин икки ракатдан, шом фарзидан сўнг уйларида икки ракат, ҳуфтон фарзидан кейин ҳам уйларида икки ракат, бомдод фарзидан олдин икки ракат. Шундай қилиб ўн ракат тамомланди. Жума намозидан кейин ҳам икки ракат.</t>
   </si>
   <si>
     <t>استحباب هذه الرواتب، والمواظبة عليها.
 مشروعية أداء السنة في البيت.</t>
   </si>
   <si>
     <t>Бу равотиб намозлар ва уларни ҳар доим ўқиш мустаҳаб.
 Суннатни уйда ўқиш машруъ.</t>
   </si>
   <si>
     <t>متفق عليه بجميع رواياته</t>
   </si>
   <si>
     <t>[Бутун ривоятларда Му]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3062</t>
   </si>
   <si>
     <t>لا يفرك مؤمن مؤمنة، إن كره منها خلقا رضي منها آخر</t>
   </si>
   <si>
-    <t>Мўмин эрка мўмина аёлни ёмон кўрмасин. Ундаги бир хулқни ёқтирмаса, биридан [ёки бошқасидан] рози бўлади</t>
+    <t>Мўмин эркак мўмина аёлни ёмон кўрмасин. Ундаги бир хулқни ёқтирмаса, биридан [ёки бошқасидан] рози бўлади</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي لله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا يَفْرَكْ مُؤْمِنٌ مُؤْمِنَةً، إِنْ كَرِهَ مِنْهَا خُلُقًا رَضِيَ مِنْهَا آخَرَ» أَوْ قَالَ: «غَيْرَهُ».</t>
   </si>
   <si>
-    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Мўмин эрка мўмина аёлни ёмон кўрмасин. Ундаги бир хулқни ёқтирмаса, биридан [ёки бошқасидан] рози бўлади», дедилар».</t>
+    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Мўмин эркак мўмина аёлни ёмон кўрмасин. Ундаги бир хулқни ёқтирмаса, биридан [ёки бошқасидан] рози бўлади», дедилар».</t>
   </si>
   <si>
     <t>نَهَى النبيُّ صلى الله عليه وسلم الزوج أن يُبغض زوجتَه بُغضًا يؤدّي إلى ظلمها وتركها والإعراض عنها؛ 
 فإن الإنسان مجبول على النقص، وإن كره منها خُلقًا سيئًا، وجد فيها خلقًا آخر حسنًا؛ فيرضى بالحَسَن الذي يوافقه، ويصبر على ما لا يرضى من السيئ، مما يجعله يصبر ولا يكرهها كرهًا يحمله على فراقها.</t>
   </si>
   <si>
-    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам эрни ўз аёлига нисбатан адоват сақлашдан қайтардилар. Бундай нафрат аёлга нисбатан зулм қилишга, уни қаровсиз ташлаб қўйишга ёки ундан бутунлай юз ўгиришга сабаб бўлмаслиги лозим. Зеро, инсон зоти нуқсон ва камчиликлар билан яратилгандир. Агар эр аёлининг бирор ёмон хулқини ёқтирмаса ҳам, албатта, унда бошқа бир гўзал фазилатни топади. Шундай экан, ўзига маъқул келган яхши хислатлардан мамнун бўлиши, кўнглига ёқмаган камчиликларга эса сабр қилиши лозим. Мана шундай муносабат уни сабрли бўлишга ундайди ва ажралиб кетишга мажбур қиладиган даражада нафратланишдан асрайди.</t>
+    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам эрни ўз аёлига нисбатан адоват сақлашдан қайтардилар. Бундай нафрат аёлга нисбатан зулм қилишга, уни қаровсиз ташлаб қўйишга ёки ундан бутунлай юз ўгиришга сабаб бўлмаслиги лозим. Зеро, инсон зоти нуқсон ва камчиликлар билан яратилгандир. Гарчи эр аёлининг бирор ёмон хулқини ёқтирмаса ҳам, албатта, унда бошқа бир гўзал фазилатни топади. Шундай экан, ўзига маъқул келган яхши хислатлардан мамнун бўлиши, кўнглига ёқмаган камчиликларга эса сабр қилиши лозим. Мана шундай муносабат уни сабрли бўлишга ундайди ва ажралиб кетишга мажбур қиладиган даражада нафратланишдан асрайди.</t>
   </si>
   <si>
     <t>دعوة المؤمن إلى العدل وتحكيم العقل في أي خلاف ينشأ مع زوجته، وعدم اللجوء إلى تحكيم العاطفة والانفعالات المؤقتة.
 شأن المؤمن أن لا يبغض المؤمنة بغضًا كليًّا يحمله على فراقها، بل الذي  ينبغي عليه أن يتغاضى عما يكره بما يحب.
 الحث على حسن العشرة والصحبة بين الزوجين.
 الإيمان داع لمكارم الأخلاق، فلا يخلو المؤمن والمؤمنة من خلق حسن؛ فالإيمان يستلزم وجود خصال محمودة فيهما.</t>
   </si>
   <si>
-    <t>Бу ҳадис мўмин кишини ўз аёли билан юзага келган ҳар қандай келишмовчиликда адолат билан иш тутишга ва ақлга таянишга чорлайди. Инсон бундай вазиятларда ҳис-туйғулар ва жўшқин эҳтирослар асирига айланиб қолмаслиги лозим.
-Мўмин киши мўмина аёлдан буткул нафратланиши ва бу нафрат у билан ажрашишга олиб келиши мумкин эмас. Балки унинг вазифаси — аёлнинг ўзига ёқмаган жиҳатларига унинг суюкли ва гўзал хислатларини рўкач қилиб, кўз юмишдир.
+    <t>Бу ҳадис мўмин кишини ўз аёли билан юзага келган ҳар қандай келишмовчиликда адолат ва ақил билан иш тутишга чорлайди. Инсон бундай вазиятларда ҳис-туйғулар ва жўшқин эҳтирослар асирига айланиб қолмаслиги лозим.
+Мўмин киши мўмина аёлдан буткул нафратланиши ва бу нафрат у билан ажрашишга олиб келиши дуруст эмас. Балки унинг вазифаси — аёлининг унга ёқмаган жиҳатларига унинг суюкли ва гўзал хислатларини рўкач қилиб, кўз юмишдир.
 Эр ва хотин ўртасида гўзал ҳамжиҳатлик ҳамда чиройли муомалага ундаш.
 Иймон юксак фазилатлар ва гўзал ахлоққа чорловчидир. Шу боис, мўмин ва мўмина ҳеч қачон яхши хулқдан холи бўлмайди. Зеро, иймон уларда мақтовга лойиқ хислатлар бўлишини тақозо этади.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3071</t>
   </si>
   <si>
     <t>كنت مع النبي صلى الله عليه وسلم فانتهى إلى سباطة قوم، فبال قائما،</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам билан бирга эдим. У зот бир қавмнинг аҳлатхонасига тўхтаб, тик туриб бавл қилдилар</t>
   </si>
   <si>
     <t>عَنْ حُذَيْفَةَ رضي الله عنه قَالَ: كُنْتُ مَعَ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فَانْتَهَى إِلَى سُبَاطَةِ قَوْمٍ، فَبَالَ قَائِمًا، فَتَنَحَّيْتُ فَقَالَ: «ادْنُهْ» فَدَنَوْتُ حَتَّى قُمْتُ عِنْدَ عَقِبَيْهِ فَتَوَضَّأَ فَمَسَحَ عَلَى خُفَّيْهِ.</t>
   </si>
   <si>
     <t>Ҳузайфа разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам билан бирга эдим. У зот бир қавмнинг аҳлатхонасига тўхтаб, тик туриб бавл қилдилар. Мен узоқлашган эдим, У зот: «Яқинроқ кел», дедилар. Келиб, У зотнинг орқа тарафларига (туриб, У зотни паналаб) турдим. У зот таҳорат қилиб, маҳсиларига масҳ тортдилар».</t>
   </si>
   <si>
     <t>يُخبِرُ حذيفةُ بن اليمان رضي الله عنهما أنه كان مع النبي صلى الله عليه وسلم، فأراد صلى الله عليه وسلم أن يَتبوَّل، فدخل سباطة قوم؛ وهي الموضع الذي يُلقى فيه القمامة والتراب الذي يكنس من المنازل، فتبول وهو واقف، وكان غالب عادته أن يبول قاعدًا. 
 فتباعد عنه حذيفة، فقال له صلى الله عليه وسلم: اقترب، فاقترب حذيفة منه حتى قام خلفه عند مؤخر قدميه؛ ليكون كالسترة له عن النظر إليه في تلك الحالة. 
 ثم توضأ صلى الله عليه وسلم، وعند غسل الرجلين، اكتفى بالمسح على خفيه -وهما ما يلبس في الرجل من جلد رقيق ونحوه ويكون ساترًا للكعبين- ولم يخلعهما.</t>
   </si>
   <si>
     <t>Ҳузайфа ибн Ямон разияллоҳу анҳу Набий соллаллоҳу алайҳи ва саллам билан бирга сафарда бўлганлари ҳақида хабар бермоқдалар. Набий соллаллоҳу алайҳи ва саллам бавл қилишни хоҳлаб бир қавмнинг ахлат ва ёмон тупроқларни ташлайдиган ахлатхонасига кирдилар ва туриб бавл қилдилар. Лекин У зот кўпинча ўтириб бавл қилар эдилар.
-Шунда Ҳузайфа разияллоҳу анҳу У зотдан узоқлашдилар. Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Яқинроқ келинг!» дедилар. Шунда Ҳузайфа разияллоҳу анҳу яқинлашиб, одамлар кўрмаслиги учун  орқаларидан уларни паналаб турдилар.
-Сўнгра Набий соллаллоҳу алайҳи ва саллам таҳорат олдилар. Оёқ ювиш пайтига келганда маҳсиларини ечиш ўрнига масҳ тортиш билан чекландилар. Маҳси – икки ошиқни ёпиб турувчи ингичка теридан таёрланган оёқ кийим.</t>
+Шунда Ҳузайфа разияллоҳу анҳу У зотдан узоқлашдилар. Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Яқинроқ кел!» дедилар. Шунда Ҳузайфа разияллоҳу анҳу яқинлашиб, одамлар кўрмаслиги учун  орқаларидан уларни паналаб турдилар.
+Сўнгра Набий соллаллоҳу алайҳи ва саллам таҳорат олдилар. Оёқ ювиш пайтига келганда маҳсиларини ечиш ўрнига масҳ тортиш билан чекландилар (маҳси – икки ошиқни ёпиб турувчи юпқа теридан таёрланган оёқ кийим).</t>
   </si>
   <si>
     <t>مشروعية المسح على الخفين.
 جواز البول قائمًا بشرط أن لا يصيبَه منه شيء.
 اختيار النبي صلى الله عليه وسلم السباطة وهي مكان المزبلة والكناسة لأنها في الغالب سهلة لا يرتد فيها البول على البائل.</t>
   </si>
   <si>
     <t>Маҳсига масх тортиш машруъ амал.
 Туриб бавл қилиш жоиз, фақат шарти ўзига сачрамаслиги керак.
 Набий соллаллоҳу алайҳи ва саллам ахлатхонани танладилар, чунки у ер кўпинча юмшоқ бўлиб, бавл қилувчига бавли сачрамайди.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3075</t>
   </si>
   <si>
     <t>إذا أتيتم الغائط فلا تستقبلوا القبلة، ولا تستدبروها ولكن شرقوا أو غربوا</t>
   </si>
   <si>
-    <t>Ҳожатга борсангиз, бавлда ҳам, қазои ҳожатда ҳам қиблага юзланманглар, унга орқа ҳам ўгирманглар. Шарққа ёки ғарбга қараб ўтиринглар</t>
+    <t>Ҳожатга борсангиз, (бавлда ҳам, қазои ҳожатда ҳам) қиблага юзланманглар, унга орқа ҳам ўгирманглар. Шарққа ёки ғарбга қараб ўтиринглар</t>
   </si>
   <si>
     <t>عَنْ أَبِي أَيُّوبَ الأَنْصَارِيِّ رضي الله عنه أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِذَا أَتَيْتُمُ الغَائِطَ فَلاَ تَسْتَقْبِلُوا القِبْلَةَ، وَلاَ تَسْتَدْبِرُوهَا وَلَكِنْ شَرِّقُوا أَوْ غَرِّبُوا» قَالَ أَبُو أَيُّوبَ: فَقَدِمْنَا الشَّأْمَ فَوَجَدْنَا مَرَاحِيضَ بُنِيَتْ قِبَلَ القِبْلَةِ فَنَنْحَرِفُ، وَنَسْتَغْفِرُ اللَّهَ تَعَالَى.</t>
   </si>
   <si>
-    <t>Абу Айюб Ансорий разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам: «Ҳожатга борсангиз, бавлда ҳам, қазои ҳожатда ҳам қиблага юзланманглар, унга орқа ҳам ўгирманглар. Шарққа ёки ғарбга қараб ўтиринглар», дедилар. Абу Айюб айтадилар: «Шомга келсак, ҳожатхоналар қибла томонга қаратиб қурилган экан. Шунинг учун биз ундан (қибладан) бурилиб ўтирар ва (чиққандан сўнг) Аллоҳдан мағфират сўрардик».</t>
+    <t>Абу Айюб Ансорий разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам: «Ҳожатга борсангиз, (бавлда ҳам, қазои ҳожатда ҳам) қиблага юзланманглар, унга орқа ҳам ўгирманглар. Шарққа ёки ғарбга қараб ўтиринглар», дедилар. Абу Айюб айтадилар: «Шомга келсак, ҳожатхоналар қибла томонга қаратиб қурилган экан. Шунинг учун биз ундан (қибладан) бурилиб ўтирар ва (чиққандан сўнг) Аллоҳдан мағфират сўрардик».</t>
   </si>
   <si>
     <t>نَهَى النبيُّ صلى الله عليه وسلم مَن أراد قضاء حاجته من بول أو غائط أن يستقبل القبلة وجهة الكعبة، ولا يستدبرها بأن يجعلها خلف ظهره؛ بل عليه أن ينحرف عنها قِبَلَ المشرق أو المغرب إذا كانت قبلته كقبلة أهل المدينة. 
 ثم أخبر أبو أيوب رضي الله عنه أنهم لما قدموا الشام وجدُوا فيها المراحيض المعدة لقضاء الحاجة قد بُنيت متجهة إلى الكعبة، فكانوا ينحرفون بأجسادهم عن القبلة، ومع ذلك يستغفرون الله.</t>
   </si>
   <si>
-    <t>Набий соллаллоҳу алайҳи ва саллам пешоб ёки қазои ҳожат ўтамоқчи бўлган инсонни қибла томонга қараб ёки унга тескари ўтириб ҳожат ўташдан қайтардилар. Агарда қибласи Мадина аҳлининг қибласидай бўлса шарққа ёки ғарбга қараб бавл қилишга буюрдилар. Сўнгра Абу Айюб разияллоҳу анҳу шомга келганларида унинг ҳожат ўташ учун қурилган ўтирғичлари қибла томонга қараб қурилган ҳолда  кўрганларини айтдилар. Улар қибла томондан бурилиб ҳожат ўтар эдилар, лекин шунга қарамай Аллоҳга истиғфор айтар эдилар.</t>
+    <t>Набий соллаллоҳу алайҳи ва саллам пешоб ёки қазои ҳожат ўтамоқчи бўлган инсонни қибла томонга қараб ёки унга тескари ўтириб ҳожат ўташдан қайтардилар. Агарда қибласи Мадина аҳлининг қибласидай бўлса шарққа ёки ғарбга қараб бавл қилишга буюрдилар. Сўнгра Абу Айюб разияллоҳу анҳу шомга келганларида унинг ҳожат ўташ учун қурилган ўтирғичлари қибла томонга қараб қурилганини кўрганларини айтдилар. Улар қибла томондан бурилиб ҳожат ўтар эдилар, лекин шунга қарамай (чиққандан сўнг) Аллоҳга истиғфор айтар эдилар.</t>
   </si>
   <si>
     <t>الحكمة في ذلك تعظيم الكعبة المشرفة واحترامها.
 الاستغفار بعد الخروج من مكان قضاء الحاجة.
 حسن تعليم النبي صلى الله عليه وسلم؛ لأنه لما ذكر الممنوع أرشد إلى الجائز.</t>
   </si>
   <si>
     <t>Бунинг ҳикмати Каабаи мушаррафани улуғлаш ва эъзозлашдир.
 Ҳожатхонадан чиққач истиғфор айтиш.
 Набий соллаллоҳу алайҳи ва салламнинг чиройли таълим бериш услублари. Чунки У зот ман қилинган нарсани зикр қилгач жоиз бўлган нарсани ҳам зикр қилдилар.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3078</t>
   </si>
   <si>
     <t>لا يمسكن أحدكم ذكره بيمينه وهو يبول، ولا يتمسح من الخلاء بيمينه، ولا يتنفس في الإناء</t>
   </si>
   <si>
     <t>Бирортангиз бавл қилганда закарини ҳаргиз  ўнг қўли билан ушламасин, нажосатни ўнг қўли билан артмасин. Шунингдек, (сув ичганда) идишнинг ичига нафас чиқармасин», дедилар</t>
   </si>
   <si>
     <t>عَنْ أَبِي قَتَادَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا يُمْسِكَنَّ أَحَدُكُمْ ذَكَرَهُ بِيَمِينِهِ وَهُوَ يَبُولُ، وَلَا يَتَمَسَّحْ مِنَ الْخَلَاءِ بِيَمِينِهِ، وَلَا يَتَنَفَّسْ فِي الْإِنَاءِ».</t>
   </si>
   <si>
     <t>Абу Қатода разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Бирортангиз бавл қилганда закарини ҳаргиз  ўнг қўли билан ушламасин, нажосатни ўнг қўли билан артмасин. Шунингдек, (сув ичганда) идишнинг ичига нафас чиқармасин», дедилар.</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم بعض الآداب؛ حيث نهى أنْ يُمْسِكَ الرجل ذكره حال البول بيده اليمنى، وأن تُزال النجاسة من القُبُلِ أو الدُّبُرِ باليد اليمنى؛ لأن اليمين أعدت للمكارم، 
 كما نهى أن يتنفس الإنسان في الإناء الذي يشرب فيه.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда баъзи одобларни баёнлаб бердилар. Киши бавл қилаётганда закарини ўнг қўли билан ушлашдан, олди ёки орқасидаги нажосатни ўнг қўли билан артишдан қайтардилар. Чунки ўнг қўл шарафли ва яхши ишлар учун ихтисослашган. Шунингдек, киши ичаётган идишига нафас чиқаришдан ҳам қайтарилди.</t>
   </si>
   <si>
     <t>بيان سَبْق الإسلام في الآداب والنظافة.
 اجتناب الأشياء القذرة، فإذا اضطر إلى مباشرتها، فليكن باليسار.
 بيان شرف اليمين وفضلها على اليسار.
 كمال الشريعة الإسلامية وشمول تعاليمها.</t>
   </si>
   <si>
     <t>Одоб ва тозаликда Ислом дини барчадан олдинда.
 Ифлос ва нопок нарсалардан тийилиш. Агар уларга тегишга мажбур бўлса, уни чап қўл билан амалга ошириши зарур.
 Ўнг томоннинг шарафи ва унинг чап томондан афзал экани.
-Ислом шариатининг комиллиги ва унинг барча соҳаларни қамраб олганлиги.</t>
+Ислом шариатининг комиллиги ва унинг барча таълимотларни қамраб олгани.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3079</t>
   </si>
   <si>
     <t>أما يخشى أحدكم  أو: لا يخشى أحدكم  إذا رفع رأسه قبل الإمام، أن يجعل الله رأسه رأس حمار، أو يجعل الله صورته صورة حمار</t>
   </si>
   <si>
     <t>Сизлардан бирингиз имомдан олдин бошини кўтарган вақтида Аллоҳ унинг бошини эшакнинг бошига айлантириб қўйишидан ёки кўринишини эшакнинг кўринишига айлантиришидан қўрқмайдими», – дедилар</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «أَمَا يَخْشَى أَحَدُكُمْ - أَوْ: لاَ يَخْشَى أَحَدُكُمْ - إِذَا رَفَعَ رَأْسَهُ قَبْلَ الإِمَامِ، أَنْ يَجْعَلَ اللَّهُ رَأْسَهُ رَأْسَ حِمَارٍ، أَوْ يَجْعَلَ اللَّهُ صُورَتَهُ صُورَةَ حِمَارٍ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Сизлардан бирингиз имомдан олдин бошини кўтарган вақтида Аллоҳ унинг бошини эшакнинг бошига айлантириб қўйишидан ёки кўринишини эшакнинг кўринишига айлантиришидан қўрқмайдими», – дедилар.</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم الوعيدَ الشديدَ على مَن يَرفَعُ رأسَه قبل إمامِهِ، بأنْ يجعلَ اللهُ رأسَه رأسَ حِمار، أو يَجعلَ صورتَه صورةَ حمار.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда имомдан олдин бошини кўтарган кишига қаттиқ тахдид бор эканини баёнладилар. У ҳам бўлса, Аллоҳ унинг бошини ёки шаклини эшакнинг бошига ёки шаклига айлантириб қўйиши мумкинлиги.</t>
   </si>
   <si>
     <t>للمأموم مع الإمام أربع حالات: ثلاث منهي عنها، وهي: المسابقة والموافقة والتأخر، والمشروع للمأموم: المتابعة للإمام.
 وجوب متابعة المأموم للإمام في الصلاة.
@@ -1067,79 +1067,79 @@
 وكذلك نهى عن الصلاة مع مدافعة الأخبثين -وهما البول والغائط--، لانشغاله بمدافعة الأذى.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам овқат ҳозир бўлгач нафси интилиб, қалби унга боғланган ҳолда намоз ўқишдан қайтардилар.
 Шунингдек икки томондаги чиқинди, яъни бавл ва ғоит қистаб турганда ҳам намоз ўқишдан қайтардилар. Чунки уларни тўсиш билан намоздан машғул бўлиб қолади.</t>
   </si>
   <si>
     <t>ينبغي للمصلي إبعاد كلِّ ما يَشْغَلُه في صلاته قبل الدخول فيها.</t>
   </si>
   <si>
     <t>Намозга киришдан олдин намоздан чалғитадиган барча нарсалардан узоқлашиш лозим.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3088</t>
   </si>
   <si>
     <t>أن رسول الله صلى الله عليه وسلم كان يرفع يديه حذو منكبيه إذا افتتح الصلاة،</t>
   </si>
   <si>
     <t>Расулуллоҳ саллаллоҳу алайҳи ва саллам намоз ўқишни бошлаётганларида қўлларини елка баробар кўтарар эдилар</t>
   </si>
   <si>
     <t>عَن ابْنِ عُمَرَ رضي الله عنهما: أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كَانَ يَرْفَعُ يَدَيْهِ حَذْوَ مَنْكِبَيْهِ إِذَا افْتَتَحَ الصَّلَاةَ، وَإِذَا كَبَّرَ لِلرُّكُوعِ، وَإِذَا رَفَعَ رَأْسَهُ مِنَ الرُّكُوعِ، رَفَعَهُمَا كَذَلِكَ أَيْضًا، وَقَالَ: «سَمِعَ اللَّهُ لِمَنْ حَمِدَهُ، رَبَّنَا وَلَكَ الحَمْدُ»، وَكَانَ لاَ يَفْعَلُ ذَلِكَ فِي السُّجُودِ.</t>
   </si>
   <si>
-    <t>Ибн Умар разияллоҳу анҳумодан ривоят қилинади: «Расулуллоҳ саллаллоҳу алайҳи ва саллам намоз ўқишни бошлаётганларида қўлларини елка баробар кўтарар эдилар, такбир айтиб рукуъ қилаётганларида ҳам, рукуъдан бош кўтараётганларида ҳам қўлларини елка баробар кўтарар эдилар ва «Самиъаллоҳу лиман ҳамидаҳу», «Раббанаа ва лакалҳамд», дер эдилар. Лекин сажда қилаётганда бундай қилмас эдилар».</t>
+    <t>Ибн Умар разияллоҳу анҳумодан ривоят қилинади: «Расулуллоҳ саллаллоҳу алайҳи ва саллам намоз ўқишни бошлаётганларида қўлларини елка баробар кўтарар эдилар. Такбир айтиб рукуъ қилаётганларида ҳам, рукуъдан бош кўтараётганларида ҳам қўлларини елка баробар кўтарар эдилар ва «Самиъаллоҳу лиман ҳамидаҳ», «Роббанаа ва лакалҳамд», дер эдилар. Лекин сажда қилаётганда бундай қилмас эдилар».</t>
   </si>
   <si>
     <t>كانَ النبيُّ صلى الله عليه وسلم  يرفع يديه في ثلاثةِ مواضع من الصلاة إزاء أو مقابل المنكب الذي هو: مجمع عظم الكتف والعضد. 
 الموضع الأول: إذا افتتح الصلاة عند تكبيرة الإحرام. 
 الثاني: إذا كبّر للركوع. 
 الثالث: إذا رفع رأسه من الركوع وقال: سمع الله لمن حمده ربنا ولك الحمد.
 وكان لا يرفع يديه عند ابتداء السجود، ولا عند الرفع منه.</t>
   </si>
   <si>
-    <t>Набий соллаллоҳу алайҳи ва саллам намознинг уч ўрнида икки қўлларини елка бараварида кўтарар эдилар.
-Биринчи: намозга кириш учун такбиротул эҳром пайтида.
+    <t>Набий соллаллоҳу алайҳи ва саллам намознинг уч ўрнида икки қўлларини елка баробарида кўтарар эдилар.
+Биринчи: намозга кириш учун такбири таҳрима пайтида.
 Иккинчи: рукуъга такбир айтганларида.
-Учинчи: бошларини рукуъдан кўтариб «Самиъаллоҳу лиман ҳамидаҳу», «Раббанаа ва лакалҳамд» деганларида.
-Саждага кетаётганда ҳам саждадан тураётганда ҳам қўлларини кўтармас эдилар.</t>
+Учинчи: бошларини рукуъдан кўтариб «Самиъаллоҳу лиман ҳамидаҳ», «Роббанаа ва лакалҳамд», деганларида.
+Саждага кетаётганда ҳам, саждадан тураётганда ҳам қўлларини кўтармас эдилар.</t>
   </si>
   <si>
     <t>من حِكَم رفع اليدين في الصلاة أنها زينة للصلاة وتعظيم لله سبحانه.
 ثبت عنه صلى الله عليه وسلم رفع يديه في موضع رابع كما في رواية أبي حميد الساعدي عند أبي داود وغيره، وهو عند القيام من التشهد الأول في الصلاة الثلاثية والرباعية.
 ثبت عنه صلى الله عليه وسلم أيضًا أنه يرفع يديه حذو أذنيه دون لمس كما في رواية مالك بن الحويرث في الصحيحين: «أن رسول الله صلى الله عليه وسلم كان إذا كبر رفع يديه حتى يحاذي بهما أذنيه».
 الجمع بين التسميع والتحميد خاص بالإمام والمنفرد، أما المأموم فيقول: ربنا ولك الحمد.
 قول: "رَبَّنَا وَلَكَ الحَمْدُ" بعد الركوع صح عن النبي صلى الله عليه وسلم فيه أربع صيغ، وهذه واحدة منها، والأفضل أن يتتبع المرء هذه الصيغ ويأتي بهذا مرة، وهذه مرة.</t>
   </si>
   <si>
-    <t>Намозда икки қўлни кўтариш ҳикматларидан: намоз учун зийнат ва Аллоҳ таолони улуғлаш.
-[...3 lines deleted...]
-Рукуъдан кейин «Раббанаа ва лакалҳамд» дейишнинг Расулуллоҳ соллаллоҳу алайҳи ва салламдан тўрт сийғаси собит бўлган. Бу ўшалардан бири, ўша зикрларни дамаки-дамаки қилиб айтиб юргани энг афзал ҳолатдир.</t>
+    <t>Намозда қўлларни кўтаришнинг ҳикматларидан бири — бу намознинг зийнати бўлиши ва Аллоҳ таолога таъзим ифодасидир
+Абу Довуд ривоятида Абу Ҳумайд Саъидий разияллоҳу анҳудан ривоят қилинган ҳадисда Набий соллаллоҳу алайҳи ва саллам уч ва тўрт ракатлик намозларда биринчи ташаҳҳуддан тураётганда ҳам қўлларини кўтарганлари собит бўлган.
+Бухорий ва Муслим Молик ибн Ҳувайрис разияллоҳу анҳудан ривоят қилган ҳадисда Расулуллоҳ соллаллоҳу алайҳи ва саллам қўлларини қулоқлари баробарида кўтарганлари, лекин қулоққа қўлларини теккизмаганлари ривоят қилинган.  Ҳадис: «Расулуллоҳ соллаллоҳу алайҳи ва саллам агар такбир айтсалар қўлларини қулоқлари баробар кўтарар эдилар».
+«Самиъаллоҳу лиман ҳамидаҳ», «Роббанаа ва лакалҳамд», деб айтиш имом ва ёлғиз ўқиётган одамга тегишли. Имомга эргашувчи эса «Роббанаа ва лакалҳамд», дейди, холос.
+Рукуъдан кейин «Роббанаа ва лакалҳамд», дейишнинг Расулуллоҳ соллаллоҳу алайҳи ва салламдан тўрт сийғаси собит бўлган. Бу ўшалардан бири бўлиб, ўша зикрларни навбатма навбат қилиб айтиб юриш энг афзал ҳолатдир.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3095</t>
   </si>
   <si>
     <t>علمني رسول الله صلى الله عليه وسلم، وكفي بين كفيه، التشهد، كما يعلمني السورة من القرآن</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам менга ташаҳҳудни кафтларим кафтлари орасида турганда худди Қуръонни таълим бергандек ўргатдилар</t>
   </si>
   <si>
     <t>عَنِ ابْنَ مَسْعُودٍ رضي الله عنه قَالَ: عَلَّمَنِي رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، وَكَفِّي بَيْنَ كَفَّيْهِ، التَّشَهُّدَ، كَمَا يُعَلِّمُنِي السُّورَةَ مِنَ القُرْآنِ: «التَّحِيَّاتُ لِلَّهِ، وَالصَّلَوَاتُ وَالطَّيِّبَاتُ، السَّلاَمُ عَلَيْكَ أَيُّهَا النَّبِيُّ وَرَحْمَةُ اللَّهِ وَبَرَكَاتُهُ، السَّلاَمُ عَلَيْنَا وَعَلَى عِبَادِ اللَّهِ الصَّالِحِينَ، أَشْهَدُ أَنْ لاَ إِلَهَ إِلَّا اللَّهُ، وَأَشْهَدُ أَنَّ مُحَمَّدًا عَبْدُهُ وَرَسُولُهُ».
 وفي لفظ لهما: «إِنَّ اللهَ هُوَ السَّلَامُ، فَإِذَا قَعَدَ أَحَدُكُمْ فِي الصَّلَاةِ فَلْيَقُلْ: التَّحِيَّاتُ لِلَّهِ وَالصَّلَوَاتُ وَالطَّيِّبَاتُ السَّلَامُ عَلَيْكَ أَيُّهَا النَّبِيُّ وَرَحْمَةُ اللهِ وَبَرَكَاتُهُ، السَّلَامُ عَلَيْنَا وَعَلَى عِبَادِ اللهِ الصَّالِحِينَ، فَإِذَا قَالَهَا أَصَابَتْ كُلَّ عَبْدٍ لِلَّهِ صَالِحٍ فِي السَّمَاءِ وَالْأَرْضِ، أَشْهَدُ أَنْ لَا إِلَهَ إِلَّا اللهُ، وَأَشْهَدُ أَنَّ مُحَمَّدًا عَبْدُهُ وَرَسُولُهُ، ثُمَّ يَتَخَيَّرُ مِنَ الْمَسْأَلَةِ مَا شَاءَ».</t>
   </si>
   <si>
     <t>Ибн Масъуд разияллоҳу анҳудан: Расулуллоҳ соллаллоҳу алайҳи ва саллам менга ташаҳҳудни кафтларим кафтлари орасида турганда худди Қуръонни таълим бергандек ўргатдилар: «Ат-таҳиййаату лиллааҳи вас-солаваату ват-тоййибаату, ас-салааму алайка аййуҳан-набиййу ва роҳматуллоҳи ва баракаатуҳу, ас-салааму алайна ва алаа ибаадиллааҳис-солиҳийн. Ашҳаду аллаа илааҳа иллалоҳу ва ашҳаду анна Муҳаммадан абдуҳу ва Расулуҳу». Бошқа бир лафзда: «Аллоҳ Салом Зотдир, агар бирингиз намозда ўтирса,  «Ат-таҳиййаату лиллааҳи вас-солаваату ват-тоййибаату, ас-салааму алайка аййуҳан-набиййу ва роҳматуллоҳи ва баракаатуҳу, ас-салааму алайна ва алаа ибаадиллааҳис-солиҳийн», – деб айтсин! Шундай деса, осмонлару ердаги барча солиҳ бандага саломи етади. «Ашҳаду аллаа илааҳа иллалоҳу ва ашҳаду анна Муҳаммадан абдуҳу ва Расулуҳу», – деб айтгач хоҳлаган нарсасини сўрасин», – дедилар. (Маъноси: Саломлар (ёки қавлий ибодатлар), намозлар (ёки баданий ибодатлар) ва (ҳамду санода ишлатиладиган) тоййиба-покиза сўзлар-амаллар Аллоҳ учундир. Эй Набий! Сизга Аллоҳнинг саломи, раҳмати ва баракотлари бўлсин. Бизга ҳамда Аллоҳнинг солиҳ бандаларига салом бўлсин. Гувоҳлик бераманки, Аллоҳдан ўзга (ҳақ) маъбуд йўқ ва Муҳаммад Унинг қули ҳамда расулидир.</t>
   </si>
   <si>
     <t>عَلَّمَ النبيُّ صلى الله عليه وسلم ابنَ مسعود رضي الله عنه التشهدَ الذي يقال في الصلاة، وقد جَعل يدَه في يديه، لِيَصْرِفَ انتباهَ ابنِ مسعود إليه. كما يُعَلِّمُه السورة من القرآن مما يدل على اعتناء النبي صلى الله عليه وسلم بهذا التشهد لفظًا ومعنى. 
 فقال: 
 "التَّحِيَّات لله":
  وهي كل قول أو فعل دَالٍّ على التعظيم، كلُّها مُسْتَحَقَّة لله عز وجل. 
 "الصَّلَوَاتُ": 
 وهي الصلاة المعروفة فرضُها ونفلُها لله تعالى. 
 "الطَّيِّبَاتُ": 
@@ -1201,183 +1201,183 @@
 Тўртинчи: охир замонда чиқувчи Масиҳ Ад-Дажжол фитнасидан. Аллоҳ у билан бандаларини синайди. Дажжолнинг фитнасини улкан бўлганлиги боис хос зикр қилдилар.</t>
   </si>
   <si>
     <t>هذه الاستعاذة من مهمات الأدعية وجوامعها، لاشتمالها على الاستعاذة من شرور الدنيا والآخرة.
 ثبوت عذاب القبر وأنه حق.
 خطورة الفتن وأهمية الاستعانة بالله والدعاء للنجاة منها.
 إثبات خروج الدَّجَّال وعظم فتنته.
 استحباب هذا الدعاء عقب التشهد الأخير.
 استحباب الدعاء بعد العمل الصالح.</t>
   </si>
   <si>
     <t>Бу паноҳ сўраш дуоси дунё ва охират ёмонликларидан паноҳ сўрашни ўз ичига жамлагани учун энг муҳим ва жомеъ дуолардандир.
 Қабр азоби собит ва хақ.
 Фитналарнинг хатари ҳамда Аллоҳдан ёрдам ва нажот сўрашнинг муҳимлиги.
 Дажжол чиқиши ва унинг фитнаси ёмон эканининг исботи.
 Охирги ташаҳҳуддан сўнг ушбу дуони айтиш мустаҳаб.
 Солих амалдан сўнг дуо қилиш мустаҳаб.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3103</t>
   </si>
   <si>
     <t>اللهم باعد بيني وبين خطاياي كما باعدت بين المشرق والمغرب</t>
   </si>
   <si>
-    <t>Аллоҳумма баъид байний ва байна хотойаайаа камаа баъадта байналмашриқи валмағриб</t>
+    <t>Аллоҳумма бааъид байний ва байна хотойаайаа камаа бааъадта байналмашриқи валмағриб</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: كَانَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، إِذَا كَبَّرَ فِي الصَّلَاةِ، سَكَتَ هُنَيَّةً قَبْلَ أَنْ يَقْرَأَ، فَقُلْتُ: يَا رَسُولَ اللهِ بِأَبِي أَنْتَ وَأُمِّي أَرَأَيْتَ سُكُوتَكَ بَيْنَ التَّكْبِيرِ وَالْقِرَاءَةِ، مَا تَقُولُ؟ قَالَ «أَقُولُ: اللهُمَّ بَاعِدْ بَيْنِي وَبَيْنَ خَطَايَايَ كَمَا بَاعَدْتَ بَيْنَ الْمَشْرِقِ وَالْمَغْرِبِ، اللهُمَّ نَقِّنِي مِنْ خَطَايَايَ كَمَا يُنَقَّى الثَّوْبُ الْأَبْيَضُ مِنَ الدَّنَسِ، اللهُمَّ اغْسِلْنِي مِنْ خَطَايَايَ بِالثَّلْجِ وَالْمَاءِ وَالْبَرَدِ».</t>
   </si>
   <si>
-    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллуоҳ соллаллоҳу алайҳи ва саллам намозда такбиратул таҳрима айтганларида қироат қилишдан олдин бироз жим турардилар. Шунда мен: «Эй Аллохнинг Расули, ота-онам сизга фидо бўлсин! Айтинг-чи такбир билан қироат ўртасида жим турганингизда нима дейсиз?» дедим. У зот шундай дедилар: «Аллоҳумма баъид байний ва байна хотойаайаа камаа баъадта байналмашриқи валмағриб Аллоҳумма баъид байний ва байна хотойаайаа камаа юнаққос-савбул абяд минадданас, Аллоҳуммағсилний мин хотойаайаа биссалжи валмааъи валбарод». 
-Маъноси: Эй Аллоҳ! Мен билан хатоларим орасини мағриб билан машриқ ўртасини узоқ қилганинг каби йироқ эт. Эй Аллоҳ! Оппоқ либос кирликдан тозалангани каби мени ҳам хатоларимдан тоза эт. Эй Аллоҳ! Мени хатоларимдан қор билан, сув билан ва дўл билан юв-покла!</t>
+    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам намозда такбири таҳрима айтганларида қироат қилишдан олдин бир оз жим турардилар. Шунда мен: «Эй Аллоҳнинг расули, ота-онам сизга фидо бўлсин! Айтинг-чи, такбир билан қироат ўртасида жим турганингизда нима дейсиз?» дедим. У зот шундай дедилар: «Аллоҳумма бааъид байний ва байна хотойаайаа камаа бааъадта байналмашриқи валмағриб. Аллоҳумма наққиний мин хотойаайаа камаа юнаққос-савбул абязу минадданас. Аллоҳуммағсилний мин хотойаайаа биссалжи валмаа’и валбарод». 
+Маъноси: Эй Аллоҳ! Мен билан хатоларим орасини мағриб билан машриқ ўртасини узоқ қилганинг каби йироқ эт. Эй Аллоҳ! Оппоқ либос кирликдан тозалангани каби мени ҳам хатоларимдан тоза эт. Эй Аллоҳ! Мени хатоларимдан қор, сув ва дўл билан юв-покла!</t>
   </si>
   <si>
     <t>كَانَ النبيُّ صلى الله عليه وسلم إذا كبَّر للصلاة  يسكت سكتة لطيفة قبل أن يقرأ الفاتحة، يستفتح فيها صلاته ببعض الأدعية، ومما ورد من هذه الأدعية قوله: 
 «اللهم باعد بيني وبين خطاياي كما باعدت بين المشرق والمغرب، اللهم نقني من خطاياي، كما ينقى الثوب الأبيض من الدنس، اللهم اغسلني من خطاياي بالثلج والماء والبرد»، 
 فهو يدعو الله عز وجل أن يباعد بينه وبين الخطايا بأن لا يقع فيها، إبعادًا لا يحصل معه لقاء، كما لا لقاء بين المشرق والمغرب أبدًا، وإن وقع فيها أن ينقيه منها ويزيلها كما يزال الوسخ من الثوب الأبيض، وأن يغسله من خطاياه ويبرد لهيبها وحرها، بهذه المطهرات الباردة؛ الماء، والثلج، والبرد.</t>
   </si>
   <si>
-    <t>Набий соллаллоҳу алайҳи ва саллам намозга такбир айтгач Фотиҳани ўқишдан олдин озгина сукут сақлар ва баъзи дуолар билан намозларини бошлар эдилар. Ворид бўлган дуолардан: «Аллоҳумма баъид байний ва байна хотойаайаа камаа баъадта байналмашриқи валмағриб Аллоҳумма баъид байний ва байна хотойаайаа камаа юнаққос-савбул абяд минадданас, Аллоҳуммағсилний мин хотойаайаа биссалжи валмааъи валбарод». У зот Аллоҳ таолодан машриқ ва мағриб учрашмагани каби хатоларга йўлиқмаслик учун улар ва хатолар ўртасини ўшанчалик узоқлаштиришини, агар улардан хато содир бўлса, оқ кийимдан кир ўчирилгандай ўчиришини, ювишини ҳамда унинг алангасини ва иссиғини ях, қор ва сув каби тозаловчи нарсалар билан тозалашини сўраб дуо қилар эдилар.</t>
+    <t>Набий соллаллоҳу алайҳи ва саллам намозга такбир айтгач, Фотиҳани ўқишдан олдин, озгина сукут сақлар ва баъзи дуолар билан намозларини бошлар эдилар. Ворид бўлган дуолардан: «Аллоҳумма баъид байний ва байна хотойаайаа камаа бааъадта байналмашриқи валмағриб. Аллоҳумма наққиний мин хотойаайаа камаа юнаққос-савбул абязу минадданас. Аллоҳуммағсилний мин хотойаайаа биссалжи валмаа’и валбарод». У зот Аллоҳ таолодан машриқ ва мағриб учрашмагани каби хатоларга йўлиқмаслик учун ўзлари ва хатолар ўртасини ўшанчалик узоқлаштиришини, агар улардан хато содир бўлса, оқ кийимдан кир ўчирилгандай ўчирилиши, ювилишини ҳамда унинг алангасини ва иссиғини сув, қор ва дўл каби тозаловчи нарсалар билан тозалашини сўраб дуо қилар эдилар.</t>
   </si>
   <si>
     <t>الإسرار بدعاء الاستفتاح  ولو كانت الصلاة جهرية.
 حرص الصحابة رضي الله عنهم على معرفة أحوال الرسول صلى الله عليه وسلم في حركاته وسكناته.
 وردت صيغ أخرى لدعاء الاستفتاح، والأفضل أن يتتبع المرء الاستفتاحات الواردة والثابتة عنه صلى الله عليه وسلم، فيأتي بهذا مرة، وهذا مرة.</t>
   </si>
   <si>
     <t>Жаҳрий намоз бўлса ҳам истифтоҳ дуосини ичида ўқиш.
-Расулуллоҳ соллаллоҳу алайҳи ва салламнинг барча  аҳволларини билишга бўлган саҳобаларнинг ҳарислиги.
-Истифтоҳ дуосининг бир нечта сийғалари ворид бўлган. Киши Расулуллоҳ соллаллоҳу алайҳи ва салламдан ворид бўлган бу зикрларни дамаки-дамаки қилиб ўқигани афзал.</t>
+Саҳобаларнинг Расулуллоҳ соллаллоҳу алайҳи ва салламнинг барча  аҳволларини билишга бўлган ҳарислиги.
+Истифтоҳ дуосининг бир нечта сийғалари ворид бўлган. Киши Расулуллоҳ соллаллоҳу алайҳи ва салламдан ворид бўлган бу зикрларни навбатма навбат қилиб ўқигани афзал.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3104</t>
   </si>
   <si>
     <t>إذا قلت لصاحبك: أنصت، يوم الجمعة، والإمام يخطب، فقد لغوت</t>
   </si>
   <si>
     <t>Жума куни имом хутба қилаётган пайтда ёнингдаги кишига "жим ўтир" десанг ҳам беҳуда сўз сўзлаган бўласан!», дедилар</t>
   </si>
   <si>
     <t>عن أبِي هُرَيرةَ رضي الله عنه أنَّ رسول الله صلى الله عليه وسلمَ قال: «إذا قُلْتَ لِصَاحِبِكَ: أَنْصِتْ، يومَ الجمعةِ، والْإِمامُ يَخْطُبُ، فَقَدْ لَغَوْتَ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Жума куни имом хутба қилаётган пайтда ёнингдаги кишига "жим ўтир" десанг ҳам беҳуда сўз сўзлаган бўласан!», дедилар.</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ مِن الآداب الواجبة لِمَن حَضَرَ خطبةَ الجمعة: الإنصاتَ للخطيب؛ ليتدبَّر المواعظ، وأنَّ مَن تَكَلَّمَ -ولو بأقلِّ شيء- والإمام يخطب، فقال لغيره: "اسكت" و"استمع"، فقد فاته فَضْلُ صلاةِ الجمعة.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда жума хутбасига келганда амал қилиш лозим бўлган одоблардан бири хотиб нима деганини тафаккур қилиш учун сукут сақлаб қулоқ солиш вожиб эканини баёнладилар. Ҳатто ким «жим» ёки «эшит» деган энг оз сўзни айтса ҳам жуманинг фазилатидан қуруқ қолади.</t>
   </si>
   <si>
     <t>تحريم الكلام حال سماع الخطبة، ولو بالنهي عن المنكر أو ردِّ السلام وتشميت العاطس.
 يُستثنى مِن هذا مَن يخاطِبُ الإمامَ أو يُخاطِبُهُ الإمامُ.
 جواز الكلام بين الخطبتين عند الحاجة.
 إذا ذُكِرَ النبيُّ صلى الله عليه وسلم والإمامُ يَخطب فإنك تُصلي عليه وتُسلِّم سِرًّا، وكذلك التأمين على الدعاء.</t>
   </si>
   <si>
     <t>Хутба вақтида сўзлашнинг ҳаромлиги. Ҳаттоки мункардан қайтариш, саломга алик олиш ёки акси урганга жавоб бериш ҳам ҳаром.
 Аммо, имомга ҳитоб қилиш ёки имомнинг бировга хитоб қилиб гапириши бундан мустасно.
 Ҳожат бўлса, икки хутба орасида гапириш жоиз.
 Имом хутба вақтида Набий соллаллоҳу алайҳи ва салламни зикр қилса У зотга саловат ва саломни ва ҳудди шундай дуога "омин"ни ҳам ичимизда айтамиз.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3107</t>
   </si>
   <si>
     <t>ألا أحدثكم حديثا عن الدجال، ما حدث به نبي قومه؟ إنه أعور، وإنه يجيء معه بمثال الجنة والنار،</t>
   </si>
   <si>
-    <t>Дажжол ҳақида бирор Пайғамбаримиз ўз қавмига айтмаган хабарни айтайми? Билиб қўйингларки, Дажжолнинг (бир) кўзи ғилай (кўр). Жаннат ва дўзахга ўхшаш нарсалар билан келади</t>
+    <t>Дажжол ҳақида бирор пайғамбар ўз қавмига айтмаган хабарни айтайми? Билиб қўйингларки, Дажжолнинг (бир) кўзи ғилай (кўр). Жаннат ва дўзахга ўхшаш нарсалар билан келади</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَلاَ أُحَدِّثُكُمْ حَدِيثًا عَنِ الدَّجَّالِ، مَا حَدَّثَ بِهِ نَبِيٌّ قَوْمَهُ؟ إِنَّهُ أَعْوَرُ، وَإِنَّهُ يَجِيءُ مَعَهُ بِمِثَالِ الجَنَّةِ وَالنَّارِ، فَالَّتِي يَقُولُ إِنَّهَا الجَنَّةُ هِيَ النَّارُ، وَإِنِّي أُنْذِرُكُمْ كَمَا أَنْذَرَ بِهِ نُوحٌ قَوْمَهُ».</t>
   </si>
   <si>
-    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Дажжол ҳақида бирор Пайғамбаримиз ўз қавмига айтмаган хабарни айтайми? Билиб қўйингларки, Дажжолнинг (бир) кўзи ғилай (кўр). Жаннат ва дўзахга ўхшаш нарсалар билан келади. Бу жаннат деяётган нарсаси дўзах, Нуҳ ўз қавмини огоҳлантиргани каби мен ҳам сизларни огоҳлантираман», дедилар.</t>
+    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Дажжол ҳақида бирор пайғамбар ўз қавмига айтмаган хабарни айтайми? Билиб қўйингларки, Дажжолнинг (бир) кўзи ғилай (кўр). Жаннат ва дўзахга ўхшаш нарсалар билан келади. Бу жаннат деяётган нарсаси дўзахдир. Нуҳ ўз қавмини огоҳлантиргани каби мен ҳам сизларни огоҳлантираман», дедилар».</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أصحابه عن الدجال وصفاته وعلاماته بما لم يحدِّث به نبي قبله، فمن ذلك:
  أنه أعور العين.
 وأن الله تعالى جعل معه مثل الجنة والنار، بحسب رؤيا العين.
  لكن جنته نار، وناره جنة، من أطاعه أدخله هذه الجنة فيما يرى الناس، ولكنها نار محرقة، ومن عصاه أدخله النار فيما يراه الناس، ولكنها جنة طيبة، 
 ثم حذرنا النبي صلى الله عليه وسلم من فتنته كما حذّر به نوح قومه.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам бирорта пайғамбар ўз қавмига айтмаган дажжолнинг сифат ва аломатлари ҳақида хабар бердилар. 
 Улардан:
 Бир кўзи ғилай.
-Аллоҳ таоло (инсон) кўзига кўриниши жиҳатидан у билан бирга худди жаннат ва дўзах каби нарсаларни қилиб қўйди.
-Лекин унинг жаннати дўзах ва дўзахи жаннат. Ким унга итоат қилса одамларга жаннатдай кўринадиган, аслида эса дўзах бўлган жойга киргизади. Ким унга осийлик қилса, одамларга дўзахдай кўринадиган, аслида эса, пок жаннатга киргизади. Сўнгра Нуҳ алайҳиссалом ўз қавмини қайтаргани каби Набий соллаллоҳу алайҳи ва саллам ҳам бизни қайтардилар.</t>
+Аллоҳ таоло дажжолга инсон кўриши жиҳатидан содир бўладиган жаннат ва дўзахга ўхшаш нарсани берди.
+Лекин унинг жаннати дўзах ва дўзахи жаннат. Ким унга итоат қилса одамларга жаннатдай кўринадиган, аслида эса, дўзах бўлган жойга киргизади. Ким унга осийлик қилса, одамларга дўзахдай кўринадиган, аслида эса, пок жаннатга киргизади. Сўнгра Нуҳ алайҳиссалом ўз қавмини дажжолнинг фитасидан огоҳлантиргани каби Набий соллаллоҳу алайҳи ва саллам ҳам бизни огоҳдантирдилар.</t>
   </si>
   <si>
     <t>عظم فتنة الدجال.
 النجاة من فتنة الدجال تكون بصدق الإيمان واللجوء إلى الله تعالى والاستعاذة بالله منه في التشهد الأخير، وحفظ عشر آيات من أول سورة الكهف.
 شدة حرص النبي صلى الله عليه وسلم على أمته، حيث بين للمسلمين من صفات الدجال ما لم يبينه نبي قبله.</t>
   </si>
   <si>
     <t>Дажжол фитнасининг хавфи.
 Инсон дажжол фитнасидан содиқ иймон, Аллоҳга илтижо қилиш, охирги ташаҳҳудда Аллоҳдан паноҳ сўраш ва Каҳф сурасининг аввалги ўн оятини ёдлаш билан қутулади.
-Набий соллаллоҳу алайҳи ва салламнинг умматларига бўлган ғамхўрликлари, чунки Дажжолнинг бошқа пайғамбарлар сифатламаган сифатларини баёнлаб бердилар.</t>
+Набий соллаллоҳу алайҳи ва салламнинг дажжолнинг бошқа пайғамбарлар сифатламаган сифатларини баёнлаб беришлари У кишининг умматларига бўлган ғамхўрликларидандир.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3110</t>
   </si>
   <si>
     <t>إنما مثل الجليس الصالح والجليس السوء كحامل المسك ونافخ الكير،</t>
   </si>
   <si>
-    <t>Солиҳ улфат ва ёмон улфатнинг мисоли ҳомили миск ва босқончига ўхшайди</t>
+    <t>Солиҳ улфат ва ёмон улфатнинг мисоли  миск сотувчи ва босқончига ўхшайди</t>
   </si>
   <si>
     <t>عَنْ أَبِي مُوسَى رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّمَا مَثَلُ الْجَلِيسِ الصَّالِحِ وَالْجَلِيسِ السَّوْءِ كَحَامِلِ الْمِسْكِ وَنَافِخِ الْكِيرِ، فَحَامِلُ الْمِسْكِ: إِمَّا أَنْ يُحْذِيَكَ، وَإِمَّا أَنْ تَبْتَاعَ مِنْهُ، وَإِمَّا أَنْ تَجِدَ مِنْهُ رِيحًا طَيِّبَةً، وَنَافِخُ الْكِيرِ: إِمَّا أَنْ يُحْرِقَ ثِيَابَكَ، وَإِمَّا أَنْ تَجِدَ رِيحًا خَبِيثَةً».</t>
   </si>
   <si>
-    <t>Абу Мусо разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам: «Солиҳ улфат ва ёмон улфатнинг мисоли ҳомили миск ва босқончига ўхшайди. Ҳомили миск ё сенга беради, ё сен ундан сотиб оласан, ёхуд ундан хушбўй ҳидни топасан. Босқончи бўлса, ё кийимингни куйдиради, ё сен ундан қўланса ҳидни топасан», дедилар».</t>
+    <t>Абу Мусо разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам: «Солиҳ улфат ва ёмон улфатнинг мисоли  миск сотувчи ва босқончига ўхшайди. Миск сотувчи ё сенга (атиридан) беради, ё сен ундан сотиб оласан, ёхуд ундан хушбўй ҳидни топасан. Босқончи бўлса, ё кийимингни куйдиради, ё сен ундан қўланса ҳидни топасан», дедилар».</t>
   </si>
   <si>
     <t>ضَرَبَ صلى الله عليه وسلم المَثل لنوعين من الناس:
 النوع الأول: الجليس والصديق الصالح الذي يدل على الله وما فيه رضاه، ويعين على الطاعة، 
 فمثله كبائع المسك إما أن يعطيك، وإما أن تشتري منه، وإما أن تجد وتشم منه ريحا طيبة. 
 والنوع الثاني: جليس وصديق السوء؛ الذي يصدُّ عن سبيل الله، ويعين على فعل المعاصي، وترى منه الفعل القبيح، ويطالك الذم لمصاحبة ومجالسة مثله، 
 فمثله كالحداد الذي ينفخ ناره؛ إما أن يحرق ثيابك من شرره المتطاير، أو تجد من قربه ريحًا خبيثة.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам икки хил инсонга мисол олиб келдилар:
-Биринчи тоифа: Аллоҳга ва Унинг ризолигига бошлайдиган ҳамда тоат-ибодатда кўмакчи бўладиган солиҳ ҳамсуҳбат ва вафодор дўстдир. Унинг мисоли, миск сотувчисига ўхшайди. Сенга миск ҳадия қилади ёки ундан сотиб оласан, ҳеч бўлмаганда ундан яхши ҳид топасан.
-Иккинчи тоифа: Аллоҳнинг йўлидан тўсувчи, гуноҳ ва маъсиятларга кўмаклашувчи ёмон ҳамсуҳбат ва бадфеъл дўстдир. Сен ундан фақат хунук ишларни кўрасан ва бундай кимса билан ҳамдам бўлганинг сабабли сенга ҳам маломат тошлари отилади. Унинг мисоли, ёндирувчи учқунлари билан кийимингни куйдирадиган ёки унга яқинлашсанг сассиқ ҳид келиб турадиган темирчига ўхшайди.</t>
+Биринчи тоифа: Аллоҳга ва Унинг ризосига бошлайдиган ҳамда тоат-ибодатда кўмакчи бўладиган солиҳ ҳамсуҳбат ва вафодор дўстдир. Унинг мисоли миск сотувчисига ўхшайди. Сенга миск ҳадия қилади ёки ундан сотиб оласан. Ҳеч бўлмаганда ундан яхши ҳид топасан.
+Иккинчи тоифа: Аллоҳнинг йўлидан тўсувчи, гуноҳ ва маъсиятларга кўмаклашувчи ёмон ҳамсуҳбат ва бадфеъл дўстдир. Сен ундан фақат хунук ишларни кўрасан ва бундай кимса билан ҳамдам бўлганинг сабабли сенга ҳам маломат тошлари отилади. Унинг мисоли ёндирувчи учқунлари билан кийимингни куйдирадиган ёки унга яқинлашсанг сассиқ ҳид келиб турадиган темирчига ўхшайди.</t>
   </si>
   <si>
     <t>جواز ضرب الأمثال لتقريب المعنى للسامع.
 الحث والترغيب على مجالسة أهل الطاعة والصلاح، ومجانبة أهل الفساد وأصحاب الخُلق السيئ.</t>
   </si>
   <si>
     <t>Эшитувчига маънони яқинлаштириш учун зарби мисол айтиш жоиз.
-Бу ҳадис тоат-ибодат ва солиҳ амал эгалари билан ҳамсуҳбат бўлишга тарғиб ҳамда бузғунчи ва ёмон хулқли кимсалардан йироқ бўлишга ундайди.</t>
+Бу ҳадис тоат-ибодат ва солиҳ амал эгалари билан ҳамсуҳбат бўлишга тарғиб қилади ҳамда бузғунчи ва ёмон хулқли кимсалардан йироқ бўлишга ундайди.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3127</t>
   </si>
   <si>
     <t>الساعي على الأرملة والمسكين، كالمجاهد في سبيل الله، أو القائم الليل الصائم النهار</t>
   </si>
   <si>
     <t>Бева аёл ва мискин инсоннинг ҳожатини чиқаришлик учун саъйи ҳаракат қилган киши, ҳудди Аллоҳнинг йўлида жанг қилган мужоҳид ёки тунлари қоим, кундузлари рўзадор инсон кабидир</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ قَالَ: قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «السَّاعِي عَلَى الأَرْمَلَةِ وَالمِسْكِينِ، كَالْمُجَاهِدِ فِي سَبِيلِ اللَّهِ، أَوِ القَائِمِ اللَّيْلَ الصَّائِمِ النَّهَارَ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳу ривоят қилади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам шундай дедилар: «Бева аёл ва мискин инсоннинг ҳожатини чиқаришлик учун саъйи ҳаракат қилган киши, ҳудди Аллоҳнинг йўлида жанг қилган мужоҳид ёки тунлари қоим, кундузлари рўзадор инсон кабидир».</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ الذي يقوم بمصالِحِ المرأةِ التي مات عنها زوجُها وليس لها أحدٌ يقوم بشؤونِها، والمسكينِ المُحتاج، ويُنفِقُ عليهم محتسبًا الأجرَ عند الله تعالى، فهو في الأجر كالمجاهد في سبيل الله، أو كالقائم في صلاة التهجد الذي لا يَتعب، الصائم الذي لا يفطر.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда эри вафот этган, ишларини қиладиган ҳеч кими йўқ, мискин, муҳтож аёлнинг ишларини бажариб, Аллоҳдан савоб умид қилган ҳолда инфоқ қилган кишининг савоби Аллоҳ йўлида жиҳод қилаётган ёки тунлари қоим кундузлари рўзадор бўлган инсоннинг ажри савобичалик бўлишини хабар бердилар.</t>
   </si>
   <si>
     <t>الحثُّ على التعاون والتكافل وسَدّ حاجات الضعفاء.
 العبادة تشمل كلَّ عمل صالح، ومن العبادة السعي على الأرملة والمسكين.
@@ -1385,67 +1385,67 @@
   </si>
   <si>
     <t>Ҳамжиҳатлик, бир-бирига ёрдам бериш ва заифлар ҳожатини чиқаришга ундамоқ.
 Ибодат барча солиҳ амалларни ўз ичига олади. Мискин ва беванинг ҳожатини чиқариш учун ҳаракат қилиш ҳам ибодатдир.
 Ибн Ҳубайро: «Бундан (ҳадисдан) мурод: Аллоҳ таоло бу ишларни қилган бандага рўзадор, тунларни намоз билан ўтовчи ва мужоҳиднинг савобини жамлаб савоб беради. Чунки, у бевага эри ўрнида ёрдам берди ҳамда ўз ҳожатларини ўтай олмайдиган мискиннинг ҳам ҳожатини ўтади. Шу билан бирга қувват ва бардоши билан инфоқ қилди. Унинг манфаати рўза, намоз ва жиҳодга тенг бўлди.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3135</t>
   </si>
   <si>
     <t>بادروا بالأعمال فتنا كقطع الليل المظلم،</t>
   </si>
   <si>
     <t>Зулматли кечанинг бўлаги каби фитна келишидан олдин амалларга шошилинглар</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «بَادِرُوا بِالْأَعْمَالِ فِتَنًا كَقِطَعِ اللَّيْلِ الْمُظْلِمِ، يُصْبِحُ الرَّجُلُ مُؤْمِنًا وَيُمْسِي كَافِرًا، أَوْ يُمْسِي مُؤْمِنًا وَيُصْبِحُ كَافِرًا، يَبِيعُ دِينَهُ بِعَرَضٍ مِنَ الدُّنْيَا».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Зулматли кечанинг бўлаги каби фитна келишидан олдин амалларга шошилинглар. (Ўшанда) киши тонгда мўмин бўлиб, тунда кофир бўлиб қолади ва тунда мўмин бўлиб, тонгда кофир бўлиб қолади ҳамда дунёнинг арзимаган матосига динини сотади», дедилар».</t>
   </si>
   <si>
     <t>يَحُثُّ النبيُّ صلى الله عليه وسلم المؤمنَ بالمسارعة والإكثار من الأعمال الصالحة قبل تعذُّرِها والاشتغال عنها بمجيء الفتن والشبهات التي تمنع منها، وتصد عنها، وهي مظلمة كقطع الليل، يختلط فيها الحق بالباطل، فيصعب على الناس التمييز بينهما، ومن شدتها يتخبط الإنسان حتى إنه يصبح مؤمنًا ويمسي كافرًا، ويمسي مؤمنًا ويصبح كافرًا، يترك دينه بمتاع من الدنيا زائل.</t>
   </si>
   <si>
-    <t>Набий соллаллоҳу алайҳи ва саллам мўминни фитна ва шубҳалар келиб машғул бўлиб қолишидан, тун каби қоронғи бўлиб ҳақ билан ботил қоришиб ажратиш одамларга оғир келиб қолишидан олдин солиҳ амалларга шошилишга ундамоқдалар. Фитнанинг оғирлигидан инсон пайпаслаб йўлини юқотиб мўмин ҳолида тонг отиб кеч кирганда кофир ёки кеч кирганда мўмин бўлиб тонг отганда кофир бўлиб қолади. Динини ўткинчи дунё матосига сотиб қўяди.</t>
+    <t>Набий соллаллоҳу алайҳи ва саллам мўминни фитна ва шубҳалар келиб уни машғул бўлиб қолишидан, тун каби қоронғи бўлиб ҳақ билан ботил қоришиб, ажратиш одамларга оғир келиб қолишидан олдин солиҳ амалларга шошилишига ундамоқдалар. Фитнанинг оғирлигидан инсон пайпаслаб, йўлини юқотиб, мўмин ҳолида тонг оттириб кеч кирганда кофир ёки кеч кирганда мўмин бўлиб, тонг отганда кофир бўлиб қолади. Динини ўткинчи дунё матоси эвазига сотиб юборади.</t>
   </si>
   <si>
     <t>وجوب التمسُّك بالدين، والمبادرة إلى العمل الصالح قبل أن تَحوْل الموانع دونه.
 الإشارة إلى تتابع الفتن المضلة آخر الزمان، وأنه كلما ذهبت فتنة أعقبتها فتنة أخرى.
 إذا ضَعُف دين الإنسان وتنازل عنه مقابل الأمور الدنيوية من مال أو غيره كان ذلك سببًا في انحرافه وتركه للدين وانسياقه مع الفتن.
 في الحديث دليل على أن الأعمال الصالحة سبب للنجاة من الفتن.
 الفتن قسمان: فتن شبهات وعلاجها العلم، وفتن شهوات وعلاجها الإيمان والصبر.
 في الحديث إشارة إلى أن مَن قلَّ عمله كانت الفتنة إليه أسرع، وأن من كثر عمله ينبغي ألّا يغتر بما عنده بل يستزيد.</t>
   </si>
   <si>
     <t>Динни маҳкам тутишнинг вожиблиги. Турли тўсиқлар ғолиб келиб, йўлни тўсиб қўймасидан аввал солиҳ амалларга шошилишга ундаш.
-Охири замонда фитналар орқама орқа келишига ишора, ҳар бир фитна тугаши билан ундан кейингиси эргашиб келади.
-[...1 lines deleted...]
-Бу ҳадис солиҳ амаллар фитнадан нажот топишга сабаб эканига далил.
+Охири замонда фитналар орқама орқа келишига ишора. Ҳар бир фитна тугаши билан ундан кейингиси эргашиб келади.
+Агар инсоннинг дини заифлашса ва дунё матоҳлари бўлмиш мол-дунё ёки бошқа нарсалар эвазига ўз эътиқодидан воз кечса, бу ҳолат унинг тўғри йўлдан оғишига, динни тарк этишига ва фитналар оқимига ғарқ бўлишига сабаб бўлади.
+Бу ҳадис солиҳ амаллар фитнадан нажот топишга сабаб эканига далилдир.
 Фитналар икки турли бўлади: шубҳалар фитнаси — унинг муолажаси илмдир. Шаҳватлар фитнаси — унинг давоси иймон ва сабрдир.
-Ушбу ҳадисда шундай нозик ишора борки, кимнинг солиҳ амали кам бўлса, фитна унга тезроқ чанг солади. Кимнинг амали кўп бўлса, у ўзидаги бор нарсага бино қўйиб, ғурурга берилмаслиги, балки эзгуликни янада кўпайтиришга интилиши лозим.</t>
+Ушбу ҳадисда нозик ишора борки, кимнинг солиҳ амали кам бўлса, фитна унга тезроқ чанг солади. Кимнинг амали кўп бўлса, у ўзидаги бор нарсага бино қўйиб, ғурурга берилмаслиги, аксинча, эзгуликни янада кўпайтиришга интилиши лозим.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3138</t>
   </si>
   <si>
     <t>الفطرة خمس: الختان والاستحداد وقص الشارب وتقليم الأظفار ونتف الآباط</t>
   </si>
   <si>
     <t>Беш нарса фитратдандир: хатна қилмоқ, чотни (олд, орқа томондан) тозалаш, мўйлабни қирқиш, тирноқ олиш ва қўлтиқни тозалаш</t>
   </si>
   <si>
     <t>عن أبِي هريرة رضي اللَّه عنه: سمعتُ النبِيّ صلى الله عليه وسلم يقول: «الفِطْرَةُ خمسٌ: الخِتَانُ والاستحدادُ وقصُّ الشَّارِبِ وتقليمُ الأظفارِ وَنَتْفُ الآبَاطِ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Пайғамбаримиз соллаллоҳу алайҳи ва салламнинг шундай деганларини эшитдим: «Беш нарса фитратдандир: хатна қилмоқ, чотни (олд, орқа томондан) тозалаш, мўйлабни қирқиш, тирноқ олиш ва қўлтиқни тозалаш».</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم خمسَ خصالٍ من دينِ الإسلام وسنن المرسلين:
 أولها: الختان، وهو قطع جِلْدَةٍ زائدةٍ على الذَّكَرِ فوق الحَشَفَة، وقطعُ رأسِ جِلدةٍ في فرج الأنثى فوق مَحَلِّ الإيلاج. 
 وثانيها: الاستحداد، وهو حَلْقُ شَعَرِ العَانَة الذي حول القُبُل. 
 وثالثها: قص الشارب، وهو قصُّ ما نبت على شفة الرجل العليا بحيث تظهر الشفة. 
 ورابعها: قص الأظفار. 
 وخامسها: نتف الإبط.</t>
   </si>
   <si>
@@ -1539,98 +1539,98 @@
 Волийлар зулм қилишса ҳам маъруф нарсаларда уларга қулоқ осиб итоат қилишга ва қарши чиқмасликка ундалмоқда.
 Фитна замонда суннатга эргашиб, ҳикмат билан иш тутмоқ лозим.
 Инсон зулм кўрса ҳам ўз зиммасидаги ҳаққини адо қилиши лозим.
 Бу ҳадисда қуйидаги қоидага далил бор: «Икки ёмонликнинг осонроғи ёки икки зарарнинг енгилроғи танланади».</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3156</t>
   </si>
   <si>
     <t>أن النبي صلى الله عليه وسلم كان إذا صلى فرج بين يديه حتى يبدو بياض إبطيه</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам намоз ўқиганларида икки қўлларининг орасини шундай очардиларки, ҳатто қўлтиқларининг оқи кўринар эди</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بْنِ مَالِكٍ ابْنِ بُحَيْنَةَ رضي الله عنه: أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كَانَ إِذَا صَلَّى فَرَّجَ بَيْنَ يَدَيْهِ حَتَّى يَبْدُوَ بَيَاضُ إِبْطَيْهِ.</t>
   </si>
   <si>
     <t>Абдуллоҳ ибн Молик ибн Буҳайна разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам намоз ўқиганларида икки қўлларининг орасини шундай очардиларки, ҳатто қўлтиқларининг оқи кўринар эди».</t>
   </si>
   <si>
     <t>كَانَ صلى الله عليه وسلم إذا سجد فرَّج بين يديه أثناء السجود؛ فنحَّى كلَّ يد عن الجنب الذي يليها، مثل الجناحين، حتى يبدو لون جلد إبطيه؛ 
 وهذا من المبالغة في تجنيح الذراعين ومباعدتهما عن جانبيه.</t>
   </si>
   <si>
-    <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам сажда қилганларида икки қўлларини (ёнларидан) узоқлаштирар эдилар. Сажда асносида ҳар бир қўлларини ўзига яқин бўлган ён тарафдан худди икки қанот каби четга сурардилар, ҳатто қўлтиқлари терисининг ранги (оқлиги) кўриниб турарди. Бу — икки билакни икки ёндан узоқлаштириш ва кенг очишда жиддий ҳаракат қилиш (муболаға) маъносини англатади.</t>
+    <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам сажда қилганларида икки қўлларини (ёнларидан) узоқлаштирар эдилар. Сажда пайтида ҳар бир қўлларини ўзига яқин бўлган ён тарафдан худди икки қанот каби четга сурардилар-ки, ҳатто қўлтиқлари терисининг ранги (оқлиги) кўриниб турарди. Бу — икки билакни икки ёндан узоқлаштириш ва кенг очишда жиддий ҳаракат қилиш (муболаға) маъносини англатади.</t>
   </si>
   <si>
     <t>استحباب هذه الهيئة في السجود، وهي مباعدة عَضُديه عن جنبيه.
 المأموم الذي يتأذَّى جارُه بالمجافاة؛ فلا يُشرع له ذلك.
 في المجافاة في السجود حِكم وفوائد كثيرة، منها: إظهار النشاط والرغبة في الصلاة، وأنه إذا اعتمد على كل أعضاء السجود أخذ كل عضو حقه من العبادة. وقيل: الحكمة في ذلك أنه أشبه بالتواضع، وأبلغ في تمكين الجبهة والأنف من الأرض، وأيضًا ليتميز كل عضو بنفسه.</t>
   </si>
   <si>
     <t>Саждада ушбу кўринишда бўлиш, яъни икки билакнинг юқори қисмини (қўлнинг тирсакдан елкагача бўлган қисмини) ён тарафлардан узоқлаштириш мустаҳабдир.
 Жамоат билан намоз ўқиётган инсон қўлларини ёйиши билан ёнидаги шеригига озор берадиган бўлса, шариатда унга бундай қилиш буюрилмайди.
-Саждада қўлларни ёнга кенг олиб туришда кўплаб ҳикмат ва манфаатлар бор, жумладан: Бу ҳолат намозхоннинг ғайратли эканини ва намозга бўлган иштиёқини кўрсатади. Инсон барча сажда аъзоларига таянганида, ҳар бир аъзо ибодатдаги ўз улушини тўлиқ адо этади. Шунингдек, бунинг ҳикмати ҳақида шундай дейилган: бу кўриниш хокисорликка яқинроқдир, пешона ва бурунни ерга мустаҳкам қўйишга ёрдам беради ҳамда ҳар бир аъзонинг (бир-бирига ёпишиб қолмай) мустақил туришини таъминлайди.</t>
+Саждада қўлларни ёнга кенг олиб туришда кўплаб ҳикмат ва манфаатлар бор. Жумладан: Бу ҳолат намозхоннинг ғайратли экани ва намозга бўлган иштиёқини кўрсатади. Инсон барча сажда аъзоларига таянганида, ҳар бир аъзо ибодатдаги ўз улушини тўлиқ адо этади. Шунингдек, бунинг ҳикмати ҳақида шундай дейилган: бу кўриниш ҳокисорликка яқинроқдир, пешона ва бурунни ерга мустаҳкам қўйишга ёрдам беради ҳамда ҳар бир аъзонинг (бир-бирига ёпишиб қолмай) мустақил туришини таъминлайди.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3220</t>
   </si>
   <si>
     <t>أفضل دينار ينفقه الرجل، دينار ينفقه على عياله، ودينار ينفقه الرجل على دابته في سبيل الله، ودينار ينفقه على أصحابه في سبيل الله</t>
   </si>
   <si>
-    <t>Киши инфоқ қиладиган энг афзал динор – унинг ўз оиласига инфоқ қилган динори, Аллоҳ йўлида улови учун инфоқ қилган динори ва Аллоҳ йўлидаги ҳамроҳларига инфоқ қилган диноридир», дедилар</t>
+    <t>Киши инфоқ қиладиган энг афзал дийнор – унинг ўз оиласига инфоқ қилган дийнори, Аллоҳ йўлида улови учун инфоқ қилган дийнори ва Аллоҳ йўлидаги ҳамроҳларига инфоқ қилган дийноридир», дедилар</t>
   </si>
   <si>
     <t>عَنْ ثَوْبَانَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَفْضَلُ دِينَارٍ يُنْفِقُهُ الرَّجُلُ، دِينَارٌ يُنْفِقُهُ عَلَى عِيَالِهِ، وَدِينَارٌ يُنْفِقُهُ الرَّجُلُ عَلَى دَابَّتِهِ فِي سَبِيلِ اللهِ، وَدِينَارٌ يُنْفِقُهُ عَلَى أَصْحَابِهِ فِي سَبِيلِ اللهِ» قَالَ أَبُو قِلَابَةَ: وَبَدَأَ بِالْعِيَالِ، ثُمَّ قَالَ أَبُو قِلَابَةَ: وَأَيُّ رَجُلٍ أَعْظَمُ أَجْرًا مِنْ رَجُلٍ يُنْفِقُ عَلَى عِيَالٍ صِغَارٍ، يُعِفُّهُمْ أَوْ يَنْفَعُهُمُ اللهُ بِهِ وَيُغْنِيهِمْ.</t>
   </si>
   <si>
-    <t>Савбон разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: Киши инфоқ қиладиган энг афзал динор – унинг ўз оиласига инфоқ қилган динори, Аллоҳ йўлида улови учун инфоқ қилган динори ва Аллоҳ йўлидаги ҳамроҳларига инфоқ қилган диноридир», дедилар».
+    <t>Савбон разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Киши инфоқ қиладиган энг афзал дийнор – унинг ўз оиласига инфоқ қилган дийнори, Аллоҳ йўлида улови учун инфоқ қилган дийнори ва Аллоҳ йўлидаги ҳамроҳларига инфоқ қилган дийноридир», дедилар».
 (Ровий) Абу Қилоба: «У зот оиладан бошладилар», деди-да, сўнг: «Ёш болаларига  инфоқ қилиб, уларни иффатли қилган, у туфайли Аллоҳ уларни манфаатлантирган ва беҳожат қилган кишидан ажри каттароқ одам борми?» деди».</t>
   </si>
   <si>
     <t>بَيَّنَ صلى الله عليه وسلم صورًا في الإنفاق، ورتّبها إذا تزاحمت أوجه الإنفاق حسب الأوجب عليك، فبدأ بالأهم فالأهم؛ 
 فأخبر أن أكثر المال ثوابًا هو الذي ينفقه المسلم على من تَلزمه نفقته؛ من نحو زوجة وولد، 
 ثم الإنفاق على المركوب المُعَدّ للحرب في سبيل الله، 
 ثم الإنفاق على أصحابه ورفقته حال كونهم مجاهدين في سبيل الله.</t>
   </si>
   <si>
-    <t>Пайғамбаримизсоллаллоҳу алайҳи ва саллам инфоқ-эҳсон қилишнинг турли кўринишларини баён қилдилар ҳамда хайр-эҳсон йўллари кўпайиб, бир-бири билан тўқнаш келиб қолганда, уларни вожиблик даражасига кўра энг муҳимидан бошлаб тартибладилар. У зот хабар бердиларки, савоби энг улуғ бўлган маблағ — мусулмон кишининг ўз қарамоғидаги инсонларга, яъни аёли ва фарзандларига сарфлаган нафақасидир. Ундан кейинги ўринда — Аллоҳ йўлидаги жанг (жиҳод) учун тайёрланган уловга қилинган сарф-харажат туради. Сўнгра — Аллоҳ йўлида мужоҳид бўлиб турган дўстлари ва ҳамроҳларига қилинган инфоқ-эҳсон келади.</t>
+    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам инфоқ-эҳсон қилишнинг турли кўринишларини баён қилдилар ҳамда хайр-эҳсон йўллари кўпайиб, бир-бири билан тўқнаш келиб қолганда, уларни вожиблик даражасига кўра энг муҳимидан бошлаб тартибладилар. У зот хабар бердиларки, савоби энг улуғ бўлган маблағ — мусулмон кишининг ўз қарамоғидаги инсонларга, яъни аёли ва фарзандларига сарфлаган нафақасидир. Ундан кейинги ўринда — Аллоҳ йўлидаги жанг (жиҳод) учун тайёрланган уловга қилинган сарф-харажат туради. Сўнгра Аллоҳ йўлида мужоҳид бўлиб турган дўстлари ва ҳамроҳларига қилинган инфоқ-эҳсон келади.</t>
   </si>
   <si>
     <t>ترتيب النفقة في الفضل على الوجه الذي ذُكِر، فيُراعى ذلك عند التزاحم.
 بيان أولوية النفقة على العيال في الفضل على غيرها.
 النفقة على الجهاد في سبيل الله من أعظم النفقات، مثل إعداد الأدوات والرجال للجهاد.
 قيل: المراد بسبيل الله كل طاعة كالحج مثلًا.</t>
   </si>
   <si>
-    <t>Нафақа қилишдаги фазилат даражалари юқорида зикр этилган тартибда амалга оширилади; шу боис, хайр-эҳсон йўллари бир вақтга тўғри келиб қолганда ушбу кетма-кетликка риоя қилинади.
-[...2 lines deleted...]
-Шунингдек, (баъзи уламолар томонидан): «Аллоҳ йўлида» деган иборадан мурод — ҳаж каби барча тоат-ибодатлардир, деб айтилган.</t>
+    <t>Нафақа қилишдаги фазилат даражалари юқорида зикр этилган тартибда амалга оширилади. Шу боис, хайр-эҳсон йўллари бир вақтга тўғри келиб қолганда ушбу кетма-кетликка риоя қилинади.
+Оила аҳли учун қилинган нафақа бошқа сарф-харажатлардан кўра фазилатлироқ ва устуворроқ эканининг баёни.
+Аллоҳ йўлидаги жиҳод учун нафақа қилиш энг улуғ эҳсонлардан биридир. Бунга жиҳод учун зарур асбоб-анжомларни тахт қилиш ва қўшинни ҳозирлаш кабилар киради.
+Шунингдек, (баъзи уламолар томонидан): «Аллоҳ йўлида» деган иборадан мурод — ҳаж каби барча тоат-ибодатлардир, деб ҳам  айтилган.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3267</t>
   </si>
   <si>
     <t>والذي نفس محمد بيده لا يسمع بي أحد من هذه الأمة يهودي ولا نصراني، ثم يموت ولم يؤمن بالذي أرسلت به إلا كان من أصحاب النار</t>
   </si>
   <si>
     <t>Муҳаммаднинг жони қўлида бўлган Зотга қасам-ки, охир замон умматларидан на бир яҳудий, ва на бир насроний менинг хабаримни эшитса-ю, кейин мен олиб келган динга иймон келтирмасдан ўлиб кетса, албатта жаҳаннам эгаларидан бўлади!», – дедилар</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنْ رَسُولِ اللهِ صلى الله عليه وسلم أنه قال: «وَالَّذِي نَفْسُ مُحَمَّدٍ بِيَدِهِ لَا يَسْمَعُ بِي أَحَدٌ مِنْ هَذِهِ الْأُمَّةِ يَهُودِيٌّ وَلَا نَصْرَانِيٌّ، ثُمَّ يَمُوتُ وَلَمْ يُؤْمِنْ بِالَّذِي أُرْسِلْتُ بِهِ إِلَّا كَانَ مِنْ أَصْحَابِ النَّارِ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Муҳаммаднинг жони қўлида бўлган Зотга қасам-ки, охир замон умматларидан на бир яҳудий, ва на бир насроний менинг хабаримни эшитса-ю, кейин мен олиб келган динга иймон келтирмасдан ўлиб кетса, албатта жаҳаннам эгаларидан бўлади!», – дедилар.</t>
   </si>
   <si>
     <t>يَحْلِفُ النبيُّ صلى الله عليه وسلم بالله أنه لا يَسمعُ به أَحَدٌ مِن هذه الأمة، يَهوديٌّ أو نصرانيٌّ أو غيرُهما تَبْلُغُه دعوةُ النبي صلى الله عليه وسلم ثم يموت ولم يؤمن به إلا كان من أصحاب النار خالدًا فيها أبدًا.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда бу умматдан на бир  яҳудий, ва на бир насроний ёки бошқа миллатлардан бирортаси Набий соллаллоҳу алайҳи ва салламнинг хабарини эшитса-ю сўнгра иймон келтирмай ўлса, у абадий дўзаҳ аҳлидан бўлишни хабар бердилар.</t>
   </si>
   <si>
     <t>عموم رسالةِ النبيِّ صلى الله عليه وسلم إلى جميع العالم، ووجوب اتِّباعِه، ونسخ جميع الشرائع بشرعه. 
 مَن كَفَرَ بالنبي صلى الله عليه وسلم لم ينفعه زَعْمُه إيمانَه بغيرِه من الأنبياء صلوات الله عليهم أجمعين.
@@ -1675,111 +1675,111 @@
   </si>
   <si>
     <t>Соқол қиришнинг ҳаромлиги.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3279</t>
   </si>
   <si>
     <t>عجبا لأمر المؤمن، إن أمره كله خير، وليس ذاك لأحد إلا للمؤمن</t>
   </si>
   <si>
     <t>Мўминнинг иши ажойиб-да! Ҳар бир иш унинг учун яхшиликдир. Бу нарса фақат мўмингагина хосдир</t>
   </si>
   <si>
     <t>عَنْ صُهَيْبٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «عَجَبًا لِأَمْرِ الْمُؤْمِنِ، إِنَّ أَمْرَهُ كُلَّهُ خَيْرٌ، وَلَيْسَ ذَاكَ لِأَحَدٍ إِلَّا لِلْمُؤْمِنِ، إِنْ أَصَابَتْهُ سَرَّاءُ شَكَرَ، فَكَانَ خَيْرًا لَهُ، وَإِنْ أَصَابَتْهُ ضَرَّاءُ صَبَرَ، فَكَانَ خَيْرًا لَهُ».</t>
   </si>
   <si>
     <t>Суҳайб разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Мўминнинг иши ажойиб-да! Ҳар бир иш унинг учун яхшиликдир. Бу нарса фақат мўмингагина хосдир. Унга хурсандчилик етса, шукр қилади ва бу унинг учун яхшилик бўлади. Унга танглик етса, сабр қилади ва бу ҳам унинг учун яхшилик бўлади», дедилар».</t>
   </si>
   <si>
     <t>يَتَعَجَّبُ صلى الله عليه وسلم مِن شأن المؤمن وأحواله على وجه الاستحسان؛ وذلك لأن أحواله كلها خير، وليس ذلك لأحد إلا للمؤمن؛ 
 إن أصابته سرّاءُ شكرَ اللهَ عليها؛ فيحصل له الأجر بالشكر، 
 وإن أصابته ضراءُ صبرَ واحتسب الأجر على الله، فيحصل له الأجر بالصبر، فهو في أجر على كل حال.</t>
   </si>
   <si>
-    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам мўмин кишининг ишларига қойил қолиб, ундан ажабланадилар. Зеро, мўминнинг ҳар бир ҳолати у учун хайрлидир ва бу фазилат мўминдан ўзга ҳеч кимга берилмаган. Агар унга бирор хурсандчилик етса, Аллоҳга шукр қилади ва шукри сабабли унга ажр-савоб ёзилади. Агар унга бирор қийинчилик ва мусибат етса, сабр қилади ва ажрини Аллоҳдан умид қилади, натижада сабри сабабли ҳам ажрга эга бўлади. Демак, мўмин ҳар қандай ҳолатда ҳам доимий ажр-мукофот устидадир.</t>
+    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам мўмин кишининг ишларига қойил қолиб, ундан ажабланмоқдалар. Зеро, мўминнинг ҳар бир ҳолати у учун хайрлидир ва бу фазилат мўминдан ўзга ҳеч кимга берилмаган. Агар унга бирор хурсандчилик етса, Аллоҳга шукр қилади ва шукри сабабли унга ажр-савоб ёзилади. Агар унга бирор қийинчилик ва мусибат етса, сабр қилади ва ажрини Аллоҳдан умид қилади. Натижада сабри сабабли ҳам ажрга эга бўлади. Демак, мўмин ҳар қандай ҳолатда ҳам доимий ажр-мукофот устидадир.</t>
   </si>
   <si>
     <t>فضل الشكر على السراء والصبر على الضراء، فمَن فعَلَ ذلك حصل له خير الدارين، ومن لم يشكر على النعمة، ولم يصبر على المصيبة، فاته الأجر، وحصل له الوزر.
 فضل الإيمان، وأنّ الأجر في كل حال لا يكون إلا لأهل الإيمان.
 الشكر عند السراء، والصبر على الضراء من خصال المؤمنين.
 الإيمان بقضاء الله وقدره يجعل المؤمن في رضا كامل على كل أحواله، بخلاف غير المؤمن الذي يكون في سخط دائم عند وقوع ضرر عليه، وإذا ما حاز نعمة من الله عز وجل انشغل بها عن طاعة الله، فضلًا عن صرفها في معصيته.</t>
   </si>
   <si>
     <t>Хурсандчилик онларида шукр қилиш ва қийинчилик дамларида сабр этишнинг фазилати юксакдир. Кимки шундай йўл тутса, икки дунё яхшилигига эришади. Аммо неъматга шукр қилмаган ва мусибатга сабр этмаган кимса ажр-савобдан маҳрум бўлиб, гуноҳкор бўлади.
-Иймоннинг фазилати шундаки, ҳар қандай ҳолатда ҳам ажр-савобга эга бўлиш фақат иймон аҳлига хосдир.
+Иймоннинг фазилати. Зеро, ҳар қандай ҳолатда ҳам ажр-савобга эга бўлиш фақат иймон аҳлига хосдир.
 Шодликда шукр қилиш ва оғир кунда сабр этиш мўминларга хос бўлган гўзал хислатлардандир.
 Аллоҳнинг қазо ва қадарига иймон келтириш мўмин кишини ҳар қандай вазиятда ҳам тўлақонли розилик мақомида тутиб туради. Иймонсиз кимса эса бунинг акси ўлароқ, бошига бирор зиён етса, доимий норозилик ва исён ичида қолади. Агар Аллоҳ таоло унга бирор неъмат берса, у Аллоҳнинг тоатидан чалғиб, ўша неъматга кўмилиб қолади, ҳатто уни Аллоҳга осий бўлиш йўлида сарфлашгача боради.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3298</t>
   </si>
   <si>
     <t>صفة الغسل من الجنابة</t>
   </si>
   <si>
     <t>Жанобатдан ғусл қилиш сифати</t>
   </si>
   <si>
     <t>عَنْ مَيْمُونَةُ أُمِّ المؤمِنينَ رضي الله عنها قَالتْ: وَضَعْتُ لِلنَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ غُسْلًا، فَسَتَرْتُهُ بِثَوْبٍ، وَصَبَّ عَلَى يَدَيْهِ، فَغَسَلَهُمَا، ثُمَّ صَبَّ بِيَمِينِهِ عَلَى شِمَالِهِ، فَغَسَلَ فَرْجَهُ، فَضَرَبَ بِيَدِهِ الأَرْضَ، فَمَسَحَهَا، ثُمَّ غَسَلَهَا، فَمَضْمَضَ وَاسْتَنْشَقَ، وَغَسَلَ وَجْهَهُ وَذِرَاعَيْهِ، ثُمَّ صَبَّ عَلَى رَأْسِهِ وَأَفَاضَ عَلَى جَسَدِهِ، ثُمَّ تَنَحَّى، فَغَسَلَ قَدَمَيْهِ، فَنَاوَلْتُهُ ثَوْبًا فَلَمْ يَأْخُذْهُ، فَانْطَلَقَ وَهُوَ يَنْفُضُ يَدَيْهِ.</t>
   </si>
   <si>
     <t>Мўминлар онаси Маймуна разияллоҳу анҳодан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам учун ғусл қилишга сув қўйдим ва У зотни кийим билан тўсиб турдим. У зот қўлларига сув қуйиб, уларни ювдилар. Сўнгра ўнг қўллари билан чап қўлларига сув қуйиб, авратларини ювдилар. Кейин қўлларини ерга уриб ишқалаб, артдилар, сўнг ювдилар. Кейин оғиз ва бурунларини чайдилар, юзларини ва икки билакларини ювдилар. Сўнгра бошларига сув қуйиб, бутун баданларига сув етказдилар. Кейин бир четга чиқиб, икки оёқларини ювдилар. Мен У зотга артинишлари учун мато берган эдим, уни олмадилар-да, сувни қўлларидан сидирганча кетдилар».</t>
   </si>
   <si>
     <t>أَخْبرتْ أم المؤمنين ميمونة رضي الله عنها عن صفة اغتسال النبي صلى الله عليه وسلم من الجنابة، حيث وضعت له ماءً ليغتسل به، وسترتْه بساتر، ففعل النبي صلى الله عليه وسلم ما يلي:  
 أولًا: صب الماء على يديه فغسلهما قبل أن يدخلهما الإناء. 
 ثانيًا: صب الماء بيده اليمنى على اليسرى فغسل فرجه؛ لتنظيفه مما علق به من أثر الجنابة. 
 ثالثًا: ضرب بيده الأرض فمسحها ثم غسلها ليزيل الأذى عنها. 
 رابعًا: تمضمض؛ بأن أدخل الماء في فمه وحركه وأداره ثم ألقاه، واستنشق؛ بأن أدخل الماء في أنفه بِنَفَسِهِ، ثم أخرجه لينظفه.
 خامسًا: غسل وجهه وذراعيه. 
 سادسًا: صب الماء على رأسه. 
 سابعًا: صب الماء على بقية جسده. 
 ثامنًا: تحوّل من مكانه فغسل قدميه في مكان آخر حيث لم يغسلهما من قبل. 
 ثم أتته بخرقة ليتنشف بها، فلم يأخذها، وجعل يمسح الماء عن جسده بيده وينفضه.</t>
   </si>
   <si>
-    <t>Мўминлар онаси Маймуна разияллоҳу анҳо Набий соллаллоҳу алайҳи ва салламнинг жанобатдан ғусл қилиш сифатлари ҳақида хабар бердилар. У зот ювинишлари учун сув қўйдилар ва парда билан тўсиб турдилар ва Набий соллаллоҳу алайҳи ва саллам қуйидаги ишларни бажардилар:
+    <t>Мўминлар онаси Маймуна разияллоҳу анҳо Набий соллаллоҳу алайҳи ва салламнинг жанобатдан ғусл қилиш сифатлари ҳақида хабар бердилар. У зот ювинишлари учун сув қўйдилар, парда билан тўсиб турдилар ва Набий соллаллоҳу алайҳи ва саллам қуйидаги ишларни бажардилар:
 Биринчи: Қўлларини идишга солишдан олдин сув қуйиб, икки қўлларини ювдилар.
-Иккинчи: Ўнг қўллари билан чап қўлларига сув қуйиб, авратларини ювдилар; бу жанобат асарларидан тозаланиш учун эди.
-[...1 lines deleted...]
-Тўртинчи: Оғизларига сув олиб, айлантириб, сўнг чиқардилар; ва истиншоқ қилдилар — яъни бурунларини тозалаш учун ичига нафас билан сув тортиб, сўнг қайтариб чиқардилар.
+Иккинчи: Ўнг қўллари билан чап қўлларига сув қуйиб, авратларини ювдилар. Бу эса жанобат асоратидан тозаланиш учун эди.
+Учинчи: Қўлларидаги нопокликни кетказиш учун уларини ерга (тупроққа) ишқаладилар сўнгра ювдилар.
+Тўртинчи: Оғизларига сув олиб, айлантирдилар сўнгра чиқардилар ва истиншоқ қилдилар. Яъни бурунларини тозалаш учун ичига нафас билан сув тортдилар сўнгра қайтариб чиқардилар.
 Бешинчи: Юзларини ва икки билакларини ювдилар.
 Олтинчи: Бошларига сув қуйдилар.
 Еттинчи: Баданларининг қолган қисмига сув қуйдилар.
 Саккизинчи: Турган жойларидан бошқа ерга ўтиб, оёқларини ювдилар (чунки аввалроқ ювмаган эдилар).
-Сўнгра Маймуна онамиз артинишлари учун латта (сочиқ) келтирдилар, лекин У зот уни олмадилар. Баданларидаги сувни қўллари билан сидириб, силтаб ташлай бошладилар.</t>
+Сўнгра Маймуна онамиз артинишлари учун (сочиқ) келтирдилар, лекин У зот уни олмадилар. Баданларидаги сувни қўллари билан сидириб, силтаб ташлай бошладилар.</t>
   </si>
   <si>
     <t>اهتمام أزواج النبي صلى الله وعليه وسلم بوصف أدقّ تفاصيل حياته؛ تعليمًا للأمة.
 صفة الغسل هذه هي إحدى الكيفيات التي ثبتت عن النبي صلى الله عليه وسلم في صفة الاغتسال الكامل من الجنابة، وأما الصفة المجزئة فهي أن يعم بدنه بالماء مع المضمضة والاستنشاق.
 تنشيف الجسد بخرقة أو تركه بعد الغسل أو الوضوء مباح.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва салламнинг аёллари умматга таълим бериш мақсадида У зотнинг ҳаётларидаги энг нозик тафсилотларни ҳам баён қилишга алоҳида эътибор қаратганлар.
-Ғуслнинг бу кўриниши Набий соллаллоҳу алайҳи ва салламдан собит бўлган, жанобатдан тўлиқ покланиш (ғусл ал-комил) кайфиятларидан биридир. Аммо кифоя қиладиган (фарз амал бажариладиган) кўриниш эса — оғиз ва бурунни чайган ҳолда бутун баданга сув етказишдир.
+Ғуслнинг бу кўриниши Набий соллаллоҳу алайҳи ва салламдан собит бўлган, жанобатдан тўлиқ покланиш (ғусл ал-комил) кўринишидан биридир. Аммо кифоя қиладиган (фарз амал бажариладиган) кўриниш эса — оғиз ва бурунни чайган ҳолда бутун баданга сув етказишдир.
 Ғусл ёки таҳоратдан сўнг баданни мато (сочиқ) билан артиш ёки артмасдан қолдириш мубоҳ (ихтиёрий) амалдир.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3310</t>
   </si>
   <si>
     <t>من توضأ نحو وضوئي هذا ثم صلى ركعتين لا يحدث فيهما نفسه غفر الله له ما تقدم من ذنبه</t>
   </si>
   <si>
     <t>Ким худди менинг таҳоратимдек таҳорат олиб, кейин дунё ашёларига алақсимасдан икки ракъат намоз ўқиса, унинг ўтган гуноҳлари кечирилажак</t>
   </si>
   <si>
     <t>عَنْ ‌حُمْرَانَ مَوْلَى عُثْمَانَ بْنِ عَفَّانَ رضي الله عنه: أَنَّهُ رَأَى عُثْمَانَ بْنَ عَفَّانَ دَعَا بِوَضُوءٍ، فَأَفْرَغَ عَلَى يَدَيْهِ مِنْ إِنَائِهِ، فَغَسَلَهُمَا ثَلَاثَ مَرَّاتٍ، ثُمَّ أَدْخَلَ يَمِينَهُ فِي الْوَضُوءِ، ثُمَّ تَمَضْمَضَ وَاسْتَنْشَقَ وَاسْتَنْثَرَ، ثُمَّ غَسَلَ وَجْهَهُ ثَلَاثًا، وَيَدَيْهِ إِلَى الْمِرْفَقَيْنِ ثَلَاثًا، ثُمَّ مَسَحَ بِرَأْسِهِ، ثُمَّ غَسَلَ كُلَّ رِجْلٍ ثَلَاثًا، ثُمَّ قَالَ: رَأَيْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَتَوَضَّأُ نَحْوَ وُضُوئِي هَذَا، وَقَالَ: «مَنْ تَوَضَّأَ نَحْوَ وُضُوئِي هَذَا ثُمَّ صَلَّى رَكْعَتَيْنِ لَا يُحَدِّثُ فِيهِمَا نَفْسَهُ غَفَرَ اللهُ لَهُ مَا تَقَدَّمَ مِنْ ذَنْبِهِ».</t>
   </si>
   <si>
     <t>Усмон бин Аффон розияллоҳу анҳунинг мавлоси (озод қилган қули) Ҳумрон айтади: «Усмон таҳоратга сув келтиришни буюрдилар. Сўнг идишдан икки қўлига сув қуйиб, уч маротаба ювдилар. Сўнг ўнг қўли билан сув олиб, оғзини чайқадилар ва бурун нафаси билан сув тортиб, уни пишқириб ташладилар, кейин юзини ва икки қўлини тирсаги билан қўшиб уч маротабадан ювдилар, кейин бошларига масҳ тортдилар, кейин икки оёғини уч маротабадан ювдиларда, бундай дедилар: «Мен Расулуллоҳ саллаллоҳу алайҳи ва салламни худди шундай таҳорат олганларини кўрдим. Кейин у зот: «Ким худди менинг таҳоратимдек таҳорат олиб, кейин дунё ашёларига алақсимасдан икки ракъат намоз ўқиса, унинг ўтган гуноҳлари кечирилажак», – дедилар».</t>
   </si>
   <si>
     <t>عَلَّمَ عثمانُ رضي الله عنه صفةَ وضوءِ النبيِّ صلى الله عليه وسلم بطريقة عَمَليّة؛ ليكون أبلغ إيضاحًا، فطلب ماءً في إناء، فَصَبَّ على يديه ثلاثَ مرات، وبعد ذلك أدخل يدَه اليمنى في الإناء، وأخذ بها ماءً فأدَارَه في فَمِه وأخرجه، ثم سحب الماء بِنَفَسِهِ إلى باطن أَنفِهِ، ثم أخرجه ونثره، ثم غَسَلَ وجهَه ثلاث مرات، ثم غسل يديه مع المِرْفقين ثلاثًا، ثم أَمَرَّ يده على رأسه مَبلولةً بالماء مرة واحدة، ثم غسل رجليه مع الكعبين ثلاثًا.
 فلما فرغ رضي الله عنه أخبرهم أنه رأى النبيَّ صلى الله عليه وسلم توضأ مثل هذا الوضوء، وبشَّرهم صلى الله عليه وسلم أنه مَن توضأ مثل وضوئه، وصلى ركعتين، خاشعًا مُحْضرًا قلبَه بين يدي ربه عز وجل فيهما، فإن الله يجازيه على هذا الوضوء الكامل وهذه الصلاة الخالصة بغفران ما سبق من ذنوبه.</t>
   </si>
   <si>
     <t>Усмон разияллоҳу анҳу Набий соллаллоҳу алайҳи ва салламнинг таҳоратларини янада тушунарли бўлиши учун амалий услубда ўргатдилар. Бир идишда сув талаб қилдилар, сувни уч маротаба қўлларига қуйдилар, ундан кейин ўнг қўлларини идишга солдиларда у билан оғизларига  сув олиб чайқаб қайта ташладилар. Сўнгра нафаслари билан бурунларининг ичига сув олдиларда, қоқдилар. Сўнгра юзларини уч марта ювдилар. Сўнгра қўлларини тирсак билан қўшиб ювдилар. Сўнгра қўлларини ҳўллаб бошларига бир марта юрғиздилар ва иккита оёқларини қизил ошиқлари билан қўшиб ювдилар.
 Қилиб битгач Набий соллаллоҳу алайҳи ва салламни шундай  таҳорат олганларини кўрганларини хабар бердилар. Набий соллаллоҳу алайҳи ва саллам ким у киши каби таҳорат олгач икки ракат хушуъ билан қалбида Раббисини ҳозир қилиб ўқиса, Аллоҳ таоло бу комил таҳорати ва холис намозига уни ўтган гуноҳларини кечириш ила мукофотлашини айтдилар.</t>
   </si>
@@ -1821,77 +1821,77 @@
   <si>
     <t>كانَ النبيُّ صلى الله عليه وسلم إذا أراد الغسل من الجنابة بَدأ بغسل يديه، 
 ثم يتوضأ كما يتوضأ للصلاة، ثم يُفيضُ الماءَ على جسدِه، ثم يُخَلِّلُ شَعَرَ رأسِه بيديه، حتى إذا ظَنَّ أنه وَصَلَ الماءُ إلى أُصُولِ الشعر، وأروى البَشَرةَ، صَبَّ الماءَ على رأسِهِ ثلاثَ مَرَّات ثم غَسَلَ باقي جسدِه. 
 وقالتْ عائشةُ رضي الله عنها: كنتُ أَغْتَسِلُ أنا ورسولُ اللَّهِ صلى الله عليه وسلم مِنْ إِنَاءٍ واحدٍ، نَغْرِفُ منه جميعًا.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам жаноботдан ғусл олаётганларида икки қўлларини ювишдан бошлар эдилар. Сўнгра намозга таҳорат қилгандай таҳорат қилар, икки қўлларини сув соч тагига етиб, терига текканига ишонч ҳосил қилгунча ишқалар эдилар. Баданларига уч маротаба сув қуйиб, жасадларининг қолган қисмини ювар эдилар. Оиша разияллоҳу анҳо: «Мен ва Расулуллоҳ соллаллоҳу алайҳи ва саллам битта идишда ювиниб, иккаламиз ҳам унга қўл чўмар эдик», – дедилар.</t>
   </si>
   <si>
     <t>الغسل نوعان: مُجْزِئٌ وكامِلٌ، أمَّا الغسلُ المُجزئ فيَنْوي الإنسانُ الطهارةَ، ثم يُعَمِّمُ جسدَه بالماءِ مع المضمضةِ والاستنشاق، وأمَّا الغسل الكامل فيَغتَسل كما اغتسل النبي صلى الله عليه وسلم في هذا الحديث.
 تطلق الجنابة على كل مَن أَنْزَل المَنِيَّ، أو جامَعَ ولو لم ينزل.
 جواز نظر أحد الزوجين لعورة الآخر، وغسلهما من إناء واحد.</t>
   </si>
   <si>
     <t>Ғусл икки хил бўлади: кифоя қиладиган ва комил ғусл. Кифоя қиладиган ғуслда инсон тозаланишни ният қилади ва сувни бутун баданига етказиб, оғиз чайқайди ва бурун қоқади, холос. Комил ғусл эса, Набий соллаллоҳу алайҳи ва саллам ушбу ҳадисда ғусл олганлари кабидир.
 Жунуб - ҳар бир маний чиқарган ёки чиқармаса ҳам жимо қилган инсон.
 Эр-хотин бир-бирининг авратига қараши ва битта идишдан сув олиб ювиниши жоиз.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3316</t>
   </si>
   <si>
     <t>كان رسول الله صلى الله عليه وسلم إذا عطس وضع يده أو ثوبه على فيه، وخفض أو غض بها صوته</t>
   </si>
   <si>
-    <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам аксирган вақтларида қўллари – ёки кийимлари – билан юзларини тўсар ва овозларини иложи борича пасайтирар эдилар</t>
+    <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам аксирган вақтларида қўллари ёки кийимлари билан юзларини тўсар ва овозларини иложи борича пасайтирар эдилар</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: كان رسولُ الله صلى الله عليه وسلم إذا عَطَس وضَعَ يَدَه -أو ثوبَهُ- على فيهِ، وخَفَضَ -أو غضَّ- بها صوتَهُ.</t>
   </si>
   <si>
-    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам аксирган вақтларида қўллари – ёки кийимлари – билан юзларини тўсар ва овозларини иложи борича пасайтирар эдилар».</t>
+    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам аксирган вақтларида қўллари ёки кийимлари билан юзларини тўсар ва овозларини иложи борича пасайтирар эдилар».</t>
   </si>
   <si>
     <t>كان صلى الله عليه وسلم إذا عَطَس:
 أولًا: يضع يدَه، أو ثوبَه على فيه؛ لئلا يخرج من فيه أو أنفه شيء يؤذي جليسَه. 
 ثانيًا: يخفض صوته ولا يرفعه.</t>
   </si>
   <si>
-    <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам аксирган вақтларида:
-[...1 lines deleted...]
-Иккинчи: Овозларини пасайтирар ва уни баландлатмас эдилар.</t>
+    <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам аксирган вақтларида қуйидагиларни бажарар эдилар:
+Биринчи: Оғизларидан ёки бурунларидан бирор нарса чиқиб ёнларидаги кишига озор бермаслиги учун қўллари ёки кийимлари билан оғизларини тўсар эдилар.
+Иккинчи: Овозларини пасайтирар ва уни баланд қилмас эдилар.</t>
   </si>
   <si>
     <t>بيان هديه صلى الله عليه وسلم في العطاس والاقتداء به في ذلك.
 استحباب وضع الثوب أو منديل ونحوه على فمه وأنفه إذا عطس لئلا يخرج منه شيء يؤذي جليسه.
 خفض الصوت بالعطاس مطلوب، وهو من كمال الأدب، ومن مكارم الأخلاق.</t>
   </si>
   <si>
-    <t>Пайғамбартмиз соллаллоҳу алайҳи ва салламнинг аксириш борасидаги йўл-йўриқларининг баёни ва бу борада У зотга эргашиш.
+    <t>Пайғамбаримиз соллаллоҳу алайҳи ва салламнинг аксириш борасидаги йўл-йўриқларининг баёни ва бу борада У зотга эргашиш.
 Аксирганда оғиз ва бурундан ёнида ўтирган кишига озор берадиган бирор нарса чиқмаслиги учун оғиз ва бурунни кийим, рўмолча ёки шу каби нарсалар билан тўсиш мустаҳабдир.
-Аксирганда овозни пасайтириш лозим бўлган одоблардандир. Бу иш одобнинг мукаммаллиги ва ахлоқнинг гўзаллигидан далолат беради.</t>
+Аксирганда овозни пасайтириш лозим бўлган одобдир. Бу иш одобнинг мукаммаллиги ва ахлоқнинг гўзаллигидан далолат беради.</t>
   </si>
   <si>
     <t>رواه أبو داود والترمذي وأحمد</t>
   </si>
   <si>
     <t>[Абу Довуд, Термизий ва Аҳмад ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3317</t>
   </si>
   <si>
     <t>لعنة الله على اليهود والنصارى، اتخذوا قبور أنبيائهم مساجد</t>
   </si>
   <si>
     <t>Пайғамбарларининг 
 қабрларини масжид қилиб олган яҳуд ва насороларга Аллоҳ-
 нинг лаънати бўлсин</t>
   </si>
   <si>
     <t>عن عائشة أم المؤمنين وعبد الله بن عباس رضي الله عنهما قالا: لَمَّا نَزَلَ بِرَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ طَفِقَ يَطْرَحُ خَمِيصَةً لَهُ عَلَى وَجْهِهِ، فَإِذَا اغْتَمَّ بِهَا كَشَفَهَا عَنْ وَجْهِهِ، فَقَالَ وَهُوَ كَذَلِكَ: «لَعْنَةُ اللَّهِ عَلَى اليَهُودِ وَالنَّصَارَى، اتَّخَذُوا قُبُورَ أَنْبِيَائِهِمْ مَسَاجِدَ» يُحَذِّرُ مَا صَنَعُوا.</t>
   </si>
   <si>
     <t>Ойша  ва Абдуллох Ибн Аббос разияллоҳу анҳумолардан ривоят қилинади: Расулуллоҳ саллаллоҳу алайҳи ва саллам вафот этишлари-
 дан олдинги касаллик пайтларида кийимларини юзларига ташлаб олар эдилар, агар ундан сиқилиб кетсалар юзларидан олиб ташлар эдилар. Шу ҳолатда ётганларида: «Пайғамбарларининг 
 қабрларини масжид қилиб олган яҳуд ва насороларга Аллоҳ-
@@ -2265,76 +2265,76 @@
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قال: قال رَسُولُ الله صلى الله عليه وسلم: «إِنَّ اللهَ يَغَارُ، وَإِنَّ الْمُؤْمِنَ يَغَارُ، وَغَيْرَةُ اللهِ أَنْ يَأْتِيَ الْمُؤْمِنُ مَا حَرَّمَ عَلَيْهِ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳу ривоят қиладилар: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Албатта, Аллоҳ рашк қилади. Мўмин ҳам рашк қилади. Аллоҳнинг рашки мўминнинг Аллоҳ ҳаром қилган нарсасини қилмоғидадир », дедилар».</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ الله يغار ويُبْغِضُ ويَكره، كما أن المؤمن يغار ويبغض ويكره، وأنَّ سببَ غيرةِ الله أنْ يأتيَ المؤمن ما حَرَّمَ الله عليه من الفواحش كالزنا واللواط والسرقة وشرب الخمر وغيرها من الفواحش.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда Аллоҳ таоло рашк қилиши, нафрат қилиши ва ёмон кўришини хабар бердилар. Мўминнинг Аллоҳ ҳаром қилган зино, лўттибозлик, ўғрилик, ароқ ва бошқа фаҳш ишларни қилиши Аллоҳ таолонинг рашки келишига сабаб бўлади.</t>
   </si>
   <si>
     <t>الحذر من غضب الله وعقوبته إذا انتُهِكت مَحارِمُه.</t>
   </si>
   <si>
     <t>Аллоҳ ҳаром қилган нарса содир бўлса, Аллоҳнинг ғазаби ва жазоси келишидан огоҳлантирилмоқда.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3354</t>
   </si>
   <si>
     <t>لتتبعن سنن الذين من قبلكم، شبرا بشبر، وذراعا بذراع</t>
   </si>
   <si>
-    <t>Ҳали ўзингиздан аввалгиларнинг тутумига қаричма-қарич, зироъма -зироъ эргашиб кетасизлар</t>
+    <t>Ҳали ўзингиздан аввалгиларнинг тутумига қаричма-қарич, зироъма-зироъ эргашиб кетасизлар</t>
   </si>
   <si>
     <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَتَتَّبِعُنَّ سَنَنَ الَّذِينَ مِنْ قَبْلِكُمْ، شِبْرًا بِشِبْرٍ، وَذِرَاعًا بِذِرَاعٍ، حَتَّى لَوْ دَخَلُوا فِي جُحْرِ ضَبٍّ لَاتَّبَعْتُمُوهُمْ» قُلْنَا: يَا رَسُولَ اللهِ آلْيَهُودَ وَالنَّصَارَى؟ قَالَ: «فَمَنْ؟».</t>
   </si>
   <si>
-    <t>Абу Саид Худрий разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Ҳали ўзингиздан аввалгиларнинг тутумига қаричма-қарич, зироъма -зироъ эргашиб кетасизлар. Ҳатто улар зоббнинг инига киришса, сизлар ҳам уларга эргашиб кетасизлар», дедилар. «Эй Аллоҳнинг Расули, яҳудий ва насронийларни айтяпсизми?» деган эдик, «Бўлмаса кимни?» дедилар».
-(Зобб – эчкиэмарга ўхшаш, аммо гўшти ҳалол жонивор. Унинг ини жуда тор, ифлос ва бадбўй бўлади.)</t>
+    <t>Абу Саид Худрий разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Ҳали ўзингиздан аввалгиларнинг тутумига қаричма-қарич, зироъма-зироъ эргашиб кетасизлар. Ҳатто улар зоббнинг инига киришса, сизлар ҳам уларга эргашиб кетасизлар», дедилар. Биз: «Эй Аллоҳнинг Расули, яҳудий ва насронийларни айтяпсизми?» деган эдик, «Бўлмаса кимни?» дедилар».
+(Зобб – калтакесакнинг бир тури)</t>
   </si>
   <si>
     <t>يُخبِرُ صلى الله عليه وسلم بما يكون عليه حال بعض أمته بعد زمانه، وهي متابعة طريقة اليهود والنصارى في عقائدهم وأفعالهم وعاداتهم وتقاليدهم متابعة دقيقة شديدة شبرًا بشبرٍ، وذراعًا بذراعٍ، حتى لو دخلوا جحر ضب لدخله هؤلاء وراءهم.</t>
   </si>
   <si>
-    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам ўзларидан кейинги замонда умматларининг баъзилари қандай ҳолатда бўлиши ҳақида хабар бермоқдалар. Бу ҳолат — яҳудий ва насронийларнинг эътиқодлари, амаллари, урф-одат ва анъаналарига қаричма-қарич, газма-газ, ҳар бир қадамда қаттиқ ва ўта аниқлик билан эргашишдир. Ҳатто улар (яҳудий ва насронийлар) калтакесак ка ўхшаш ҳайвоннинг инига кирсалар ҳам, ана ўшалар (умматдан бўлган кимсалар) уларнинг ортидан кирадилар.</t>
+    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам ўзларидан кейинги замонда умматларининг баъзилари қандай ҳолатда бўлиши ҳақида хабар бермоқдалар. Бу ҳолат — яҳудий ва насронийларнинг эътиқодлари, амаллари, урф-одат ва анъаналарига қаричма-қарич, газма-газ, ҳар бир қадамда қаттиқ ва ўта аниқлик билан эргашишдир. Ҳатто улар (яҳудий ва насронийлар) калтакесакка ўхшаш ҳайвоннинг инига кирсалар ҳам, ана ўшалар (умматдан бўлган кимсалар) уларнинг ортидан кирадилар.</t>
   </si>
   <si>
     <t>علمٌ من أعلام نبوَّته حيث أخبر بذلك قبل وقوعه فوقع كما أخبر.
 النهي عن تشبُّه المسلمين بالكفار، سواء في عقائدهم أو عباداتهم أو أعيادهم أو أزيائهم الخاصة بهم.
 توضيح الأشياء المعنوية بالأمثلة الحسية من أساليب التعليم في الإسلام.
 الضب: حيوان جحره شديد الظلمة نَتِنُ الريح، وهو من الزواحف يكثر في الصحاري، ووجه التخصيص بجحر الضب: شدة ضيقه ورداءته، ومع ذلك فإنهم -لاقتفائهم آثارهم واتباعهم طرائقهم- لو دخلوا في مثل هذا الضيق الرديء لوافقوهم! والله المستعان.</t>
   </si>
   <si>
-    <t>(Бу) У зот соллаллоҳу алайҳи ва салламнинг пайғамбарлик белгиларидан (мўъжизаларидан) биридир, чунки У зот бу ҳақда ҳали содир бўлмасдан туриб хабар бердилар ва бу айни У зот айтганларидек воқе бўлди.
-Мусулмонларнинг кофирларга эътиқодда, ибодатда, байрамларда ёки уларга хос бўлган кийим-кечакларда ўхшашлигидан (тақлид қилишидан) қайтариш.
+    <t>(Бу) У зот соллаллоҳу алайҳи ва салламнинг пайғамбарлик белгиларидан (мўъжизаларидан) биридир. Чунки У зот бу ҳақда ҳали содир бўлмасдан туриб хабар бердилар ва бу айни У зот айтганларидек воқеъ бўлди.
+Мусулмонларнинг кофирларга эътиқодда, ибодатда, байрамларда ёки уларга хос бўлган кийим-кечакларда ўхшашдан (тақлид қилишидан) қайтариш.
 Маънавий тушунчаларни ҳиссий (кўз билан кўриб, қўл билан ушлаб бўладиган) мисоллар орқали тушунтириш — Исломдаги таълим бериш услубларидан биридир.
-Зоб (калтакесакнинг бир тури): Ини ўта қоронғу ва ҳиди жуда қўланса бўлган ҳайвондир. У судралиб юрувчилар сирасига кириб, чўлларда кўп учрайди. Намуна сифатида айнан зоб инининг танланишига сабаб — унинг ўта торлиги ва яроқсизлигидир. Шундай бўлса-да, улар (яҳудий ва насронийларга) кўр-кўрона эргашганлари ва уларнинг изидан қолмаганлари сабабли, агар улар мана шундай тор ва разил жойга кирсалар ҳам, албатта уларга мувофиқ бўладилар (ортидан кирадилар). Аллоҳнинг Ўзи ёрдам берсин!</t>
+Зобб (калтакесакнинг бир тури) — ини ўта қоронғу ва ҳиди жуда қўланса бўлган ҳайвондир. У судралиб юрувчилар сирасига кириб, чўлларда кўп учрайди. Намуна сифатида айнан зобб инининг танланишига сабаб, унинг ўта торлиги ва яроқсизлигидир. Шундай бўлса-да, улар (яҳудий ва насронийларга) кўр-кўрона эргашганлари ва уларнинг изидан қолмаганлари сабабли, агар улар мана шундай тор ва разил жойга кирсалар ҳам, албатта, уларга мувофиқ бўладилар (ортидан кирадилар). Аллоҳнинг Ўзи ёрдам берсин!</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3355</t>
   </si>
   <si>
     <t>من حلف بغير الله فقد كفر أو أشرك</t>
   </si>
   <si>
     <t>Ким Аллоҳдан бошқага қасам ичса, бас, кофир (ёки мушрик) бўлибди», деганларини эшитдим</t>
   </si>
   <si>
     <t>عن ابْنِ عُمَرَ رضي الله عنهما أنه سَمِعَ رَجُلًا يَقُولُ: لَا وَالْكَعْبَةِ، فَقَالَ ابْنُ عُمَرَ: لَا يُحْلَفُ بِغَيْرِ اللَّهِ، فَإِنِّي سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَنْ حَلَفَ بِغَيْرِ اللهِ فَقَدْ كَفَرَ أَوْ أَشْرَكَ».</t>
   </si>
   <si>
     <t>Ибн Умар разияллоҳу анҳумо бир кишининг «Йўқ, Каъбага қасам», деётганини эшитиб қолди. Шунда Ибн Умар разияллоҳу анҳумо: «Аллоҳдан бошқага қасам ичилмайди. Мен Расулуллоҳ соллаллоҳу алайҳи ва салламнинг: «Ким Аллоҳдан бошқага қасам ичса, бас, кофир (ёки мушрик) бўлибди», деганларини эшитдим.</t>
   </si>
   <si>
     <t>يُخبر النبيُّ صلى الله عليه وسلم أنَّ مَن حَلَف بغير الله وأسمائه وصفاته فقد كَفرَ بالله أو أشرك؛ لأن الحَلِفَ يقتضي تَعظيمَ المحلوفِ به، والعظمةُ إنَّما هي للهِ وحْدَه؛ فلا يُحلَفُ إلَّا باللهِ وأسمائِه وصِفاتِه سُبحانَه، وهذا الحلف من الشرك الأصغر؛ لكن لو أنَّ الحالِفَ عظَّم ما حَلَف به كتَعظيمِ اللهِ تعالى أو أشدَّ؛ فحينئذٍ يكونُ مِن الشِّركِ الأكبرِ.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам ушбу ҳадиси шарифда ким Аллоҳ ва У Зотнинг исм-сифатларидан бошқа нарса билан қасам ичса, кофир ёки мушрик бўлишини хабар бердилар. Чунки бирор нарса билан қасам ичиш шу нарсанинг улуғланишига далолат қилади. Ваҳоланки, улуғлик ёлғиз Аллоҳ таолога хосдир. Шунинг учун, фақатгина Аллоҳ билан ёки У Зотнинг исм-сифатлари билан қасам ичилади. Аллоҳдан бошқанинг номи билан қасам ичиш кичик ширкдир. Агарда қасам ичувчи киши қасам ичган нарсасини Аллоҳ таолони улуғлагандек ёки ундан ҳам кўпроқ улуғласа, бундай қасам катта ширк жумласидан бўлади.</t>
   </si>
   <si>
     <t>التعظيم بالحلف حقّ لله سبحانه وتعالى فلا يُحلَف إلا بالله وأسمائه وصفاته.
 حرص الصحابة على الأمر بالمعروف والنهي عن المنكر، وخصوصًا إذا كان المنكر مما يتعلق بالشرك أو الكفر.</t>
@@ -2780,129 +2780,129 @@
     <t>ينهى النبي صلى الله عليه وسلم عن الإفراط ومجاوزة الحد الشرعي في مدحه ووصفه بأوصاف الله تعالى وأفعاله الخاصة به، أو أنه يعلم الغيب، أو يدعا مع الله، كما فعلت النصارى مع عيسى ابن مريم عليه السلام. 
 ثم بين أنه عبد من عباد لله، وأمر بأن نقول عنه: عبد الله ورسوله.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам ушбу ҳадиси шарифда насронийлар Ийсо ибн Марямни мақташда ҳаддан ошганлари каби мақтовда ва васфлашда шариат белгилаган чегарадан чиқишдан қайтардилар. Расулуллоҳни Аллоҳ таолога хос бўлган сифатлар ва феъллар билан сифатлаш, у зотга ғайбни билишни нисбатлаш, дуо қилишда у зотни Аллоҳга шерик қилиш кабилар шу жумладандир. Сўнгра Пайғамбаримиз ўзларини Аллоҳнинг бандаларидан бири эканларини баён қилиб, «Аллоҳнинг бандаси ва Расули», дейишимизга буюрдилар.</t>
   </si>
   <si>
     <t>التحذير من مُجاوزةِ الحد الشرعي في التعظيم والمدح؛ لأن ذلك يُفضي إلى الشرك.
 ما حذَّر منه النبي صلى الله عليه وسلم قد وقع في هذه الأمة، فغَلَتْ طائفة بالرسول الله صلى الله عليه وسلم، وطائفة في أهل البيت، وطائفة في الأولياء، فوقعوا في الشرك.
 وَصَفَ رسولُ الله صلى الله عليه وسلم نفسَه بأنه عبدُ الله؛ ليبيِّن أنه عبدٌ مَربوبٌ لله لا يجوز أن يُصرفَ له شيءٌ من خصائص الرب.
 وَصَفَ رسولُ الله صلى الله عليه وسلم نفسه بأنه رسولُ الله؛  ليبين أنه رسولٌ مُرسلٌ من عند الله فيجبُ تصديقُه ومتابعتُه.</t>
   </si>
   <si>
     <t>Улуғлаш ва мақташда шариат белгилаган чегарадан чиқишдан огоҳлантирилиши. Чунки бу нарса ширкка олиб боради.
 Расулуллоҳ соллаллоҳу алайҳи ва саллам қайтарган нарса бу умматда содир бўлди. Бир тоифа мусулмонлар Расулуллоҳ соллаллоҳу алайҳи ва салламга нисбатан, бир тоифаси аҳли байтга нисбатан ва яна бир тоифаси авлиёларга нисбатан ғулув кетиб, ширкка тушдилар.
 Расулуллоҳ соллаллоҳу алайҳи ва саллам Аллоҳ таолонинг бандаси бўлиб, рубубият хусусиятларидан бирор нарсанинг ўзларига қилиниши мумкин эмаслигини баён қилиш учун ўзларини “Аллоҳнинг бандаси” деб сифатладилар.
 Расулуллоҳ соллаллоҳу алайҳи ва саллам Аллоҳ таоло томонидан юборилган расул бўлиб, уни тасдиқлаш ва унга эргашиш вожиблигини баён қилиш учун ўзларини “Аллоҳнинг Расули” деб сифатладилар.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3406</t>
   </si>
   <si>
     <t>لا عدوى ولا طيرة، ولا هامة ولا صفر، وفر من المجذوم كما تفر من الأسد</t>
   </si>
   <si>
-    <t>Касаллик ўзича юқиши йўқ, тияра (шумланиш) йўқ, ҳома (билан фол очиш) йўқ ва сафар (ойидан бадгумон бўлиш) йўқдир. Моховдан шердан қочганингдек қочгин!» деганлар</t>
+    <t>Касаллик ўзича юқиши йўқ, шумланиш йўқ, ҳома (билан фол очиш) йўқ ва сафар (ойидан бадгумон бўлиш) йўқдир. Моховдан шердан қочганингдек қочгин!» деганлар</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لاَ عَدْوَى وَلاَ طِيَرَةَ، وَلاَ هَامَةَ وَلاَ صَفَرَ، وَفِرَّ مِنَ المَجْذُومِ كَمَا تَفِرُّ مِنَ الأَسَدِ».</t>
   </si>
   <si>
-    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Касаллик ўзича юқиши йўқ, тияра (шумланиш) йўқ, ҳома (билан фол очиш) йўқ ва сафар (ойидан бадгумон бўлиш) йўқдир. Моховдан шердан қочганингдек қочгин!» деганлар».</t>
+    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Касаллик ўзича юқиши йўқ, шумланиш йўқ, ҳома (билан фол очиш) йўқ ва сафар (ойидан бадгумон бўлиш) йўқдир. Моховдан шердан қочганингдек қочгин!» деганлар».</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم بعضَ أمور الجاهلية تحذيرًا منها، وبيانًا أن الأمر بيد الله، وأنه لا يكون شيء إلا بأمره وتقديره، وهي: 
 الأول: كان أهل الجاهلية يظنون أن المرض يُعدي بنفسه؛ فنهى صلى الله عليه وسلم عن الاعتقاد بانتقال المرض من المريض إلى غيره بطبعه؛ فالله هو المتصرف في الكون؛ وهو الذي ينزل الداء ويرفعه، ولا يحدُث ذلك إلا بإرادته وتقديره. 
 الثاني: كان أهل الجاهلية إذا خرجوا لسفر أو تجارة، زجروا الطير، فإن طار جهة اليمين استبشروا، وإن طار جهة اليسار تشاءموا ورجعوا، فنهى صلى الله عليه وسلم عن هذا التشاؤم بالطير، وبيَّن أنه اعتقاد باطل. 
 الثالث: كان أهل الجاهلية يقولون: إذا وقع طائر البومة على دار حصل لأهله مصيبة؛ فنهى صلى الله عليه وسلم عن التشاؤم بذلك. 
 الرابع: نهى عن التشاؤم بشهر صفر، وهو الشهر الثاني من الأشهر القمرية. وقيل صفر هو: حيةٌ تكون في البطن تصيب الماشية والناس، يزعمون أنها أشد عدوى من مرض الجَرَب؛ فنفى هذا الاعتقاد.
 الخامس: أمر بالابتعاد عن المصاب بمرض الجذام كما تبتعد عن حيوان الأسد، وذلك احتياطٌ للنفس وطلبٌ لها السلامة وفعلٌ للأسباب التي أمر الله بها، والجذام: مرض تتآكل منه أعضاء الإنسان.</t>
   </si>
   <si>
-    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам жоҳилият ишларининг баъзисини — улардан огоҳлантириш ҳамда барча иш Аллоҳнинг қўлида эканини ва бирор нарса Унинг амри ва тақдирисиз содир бўлмаслигини баён қилиш учун — очиқлаб бердилар. Улар қуйидагилардир:
-Биринчи: Жоҳилият аҳли касаллик ўз-ўзидан юқади деб ҳисоблашарди. Пайғамбаримиз соллаллоҳу алайҳи ва саллам касаллик бемордан бошқага ўз табиати билан ўтади деб эътиқод қилишдан қайтардилар. Зеро, коинотни бошқариб турувчи Зот Аллоҳдир; дардни туширадиган ҳам, уни кўтарадиган ҳам Унинг Ўзидир. Бу (дард юқиши) фақат Унинг иродаси ва тақдири билангина содир бўлади.
+    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам жоҳилият ишларининг баъзисини — улардан огоҳлантириш, барча иш Аллоҳнинг қўлида эканини ва бирор нарса Унинг амри ва тақдирисиз содир бўлмаслигини баён қилиш учун очиқлаб бердилар. Улар қуйидагилардир:
+Биринчи: Жоҳилият аҳли касаллик ўз-ўзидан юқади деб ҳисоблашарди. Пайғамбаримиз соллаллоҳу алайҳи ва саллам касаллик бемордан бошқага ўз табиати билан ўтади деб эътиқод қилишдан қайтардилар. Зеро, коинотни бошқариб турувчи Зот Аллоҳдир. Дардни туширадиган ҳам, уни кўтарадиган ҳам Унинг Ўзидир. Бу (дард юқиши) фақат Унинг иродаси ва тақдири билангина содир бўлади.
 Иккинчи: Жоҳилият аҳли сафарга ёки тижоратга чиққанларида қушларни учириб кўришарди. Агар қуш ўнг томонга учса, хурсанд бўлиб (яхшиликка йўйишган), агар чап томонга учса, шумланиб, ортларига қайтишган. Пайғамбаримиз соллаллоҳу алайҳи ва саллам қушлардан бундай шумланишни тақиқладилар ва бу ботил эътиқод эканини баён қилдилар.
 Учинчи: Жоҳилият аҳли: «Агар бойўғли бирор уйга қўнса, унинг аҳлига мусибат етади», дейишарди. Пайғамбаримиз соллаллоҳу алайҳи ва саллам бундан шумланишдан қайтардилар.
 Тўртинчи: Сафар ойидан шумланишдан қайтардилар. Бу ой қамарий ойларнинг иккинчисидир. Шунингдек, «Сафар — қоринда бўладиган, чорва ва одамларга юқадиган бир илон (қурт) бўлиб, уларнинг даъвосича, у қўтир касаллигидан ҳам юқумлироқ эмиш», деб ҳам айтилган. У зот мана шу эътиқодни инкор қилдилар.
 Бешинчи: Мохов касалига чалинган кишидан худди шердан қочгандек узоқлашишга буюрдилар. Бу эса нафсни эҳтиёт қилиш, саломатликни кўзлаш ва Аллоҳ буюрган сабабларни қилишдир. Мохов (жузом) — инсон аъзоларини еб битирадиган (чиритувчи) касаллик.</t>
   </si>
   <si>
     <t>وجوب التوكل على الله والاعتماد عليه، وفعل الأسباب المشروعة.
 وجوب الإيمان بقضاء الله وقدره، وأن الأسباب بيد الله وهو الذي يجريها أو يسلب تأثيرها.
 إبطال ما يفعله بعض الناس من التشاؤم بالألوان، كالأسود والأحمر، أو بعض الأرقام والأسماء والأشخاص وذوي العاهات.
 في النهي عن القرب من المجذوم ومثله أصحاب الأمراض المعدية؛ هو من الأسباب التي أجرى الله العادة بأنها تفضي إلى مسبباتها؛ فالأسباب لا تستقل بذاتها، بل الله هو الذي إن شاء سلبها قواها فلا تؤثر شيئًا، وإن شاء أبقاها فأثرت.</t>
   </si>
   <si>
     <t>Аллоҳга таваккул қилиш, суяниш ва машруъ қилинган сабабларни бажариш вожиблиги.
-Аллоҳнинг қазо ва қадарига имон келтириш вожибдир. Барча сабаблар Аллоҳнинг ихтиёрида бўлиб, уларни ишга соладиган ёки таъсирини йўққа чиқарадиган ҳам Унинг Ўзидир.
+Аллоҳнинг қазо ва қадарига иймон келтириш вожибдир. Барча сабаблар Аллоҳнинг ихтиёрида бўлиб, уларни ишга соладиган ёки таъсирини йўққа чиқарадиган ҳам Унинг Ўзидир.
 Айрим кишиларнинг ранглардан (масалан, қора ёки қизил), баъзи рақамлардан, исмлардан, шахслардан ёки нуқсони бор (ногирон) кишилардан шумланиши — ботил ва асоссиз ишдир.
-Мохов ва шу каби юқумли хасталикка чалинганлардан узоқлашишга бўлган буйруқ — Аллоҳ таоло одатий равишда натижага олиб борадиган қилиб қўйган сабаблардан биридир. Бироқ, сабаблар ўз-ўзича мустақил таъсир кучига эга эмас. Балки Аллоҳ хоҳласа, уларнинг кучини тортиб олади ва улар ҳеч қандай таъсир кўрсатолмай қолади, агар хоҳласа, уларни ўз ҳолида қолдиради ва улар таъсир қилади.</t>
+Мохов ва шу каби юқумли хасталикка чалинганлардан узоқлашишга бўлган буйруқ — Аллоҳ таоло одатий равишда натижага олиб борадиган сабаблардан биридир. Бироқ, сабаблар ўз-ўзича мустақил таъсир кучига эга эмас. Балки Аллоҳ хоҳласа, уларнинг кучини тортиб олади ва улар ҳеч қандай таъсир кўрсатолмай қолади, агар хоҳласа, уларни ўз ҳолида қолдиради ва улар таъсир қилади.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3407</t>
   </si>
   <si>
     <t>فوالله لأن يهدي الله بك رجلا واحدا، خير لك من أن يكون لك حمر النعم</t>
   </si>
   <si>
     <t>Аллоҳга қасамки, Аллоҳ сен туфайли бир кишини ҳидоят қилиши сен учун қизил туяларинг бўлишидан афзалдир</t>
   </si>
   <si>
     <t>عَنْ سَهْلُ بْنُ سَعْدٍ رَضِيَ اللَّهُ عَنْهُ أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ يَوْمَ خَيْبَرَ: «لَأُعْطِيَنَّ هَذِهِ الرَّايَةَ غَدًا رَجُلًا يَفْتَحُ اللَّهُ عَلَى يَدَيْهِ، يُحِبُّ اللَّهَ وَرَسُولَهُ وَيُحِبُّهُ اللَّهُ وَرَسُولُهُ»، قَالَ: فَبَاتَ النَّاسُ يَدُوكُونَ لَيْلَتَهُمْ أَيُّهُمْ يُعْطَاهَا، فَلَمَّا أَصْبَحَ النَّاسُ غَدَوْا عَلَى رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كُلُّهُمْ يَرْجُو أَنْ يُعْطَاهَا، فَقَالَ: «أَيْنَ عَلِيُّ بْنُ أَبِي طَالِبٍ؟» فَقِيلَ: هُوَ يَا رَسُولَ اللَّهِ يَشْتَكِي عَيْنَيْهِ، قَالَ: «فَأَرْسِلُوا إِلَيْهِ»، فَأُتِيَ بِهِ فَبَصَقَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِي عَيْنَيْهِ وَدَعَا لَهُ، فَبَرَأَ حَتَّى كَأَنْ لَمْ يَكُنْ بِهِ وَجَعٌ، فَأَعْطَاهُ الرَّايَةَ، فَقَالَ عَلِيٌّ: يَا رَسُولَ اللَّهِ، أُقَاتِلُهُمْ حَتَّى يَكُونُوا مِثْلَنَا؟ فَقَالَ: «انْفُذْ عَلَى رِسْلِكَ حَتَّى تَنْزِلَ بِسَاحَتِهِمْ، ثُمَّ ادْعُهُمْ إِلَى الإِسْلاَمِ، وَأَخْبِرْهُمْ بِمَا يَجِبُ عَلَيْهِمْ مِنْ حَقِّ اللَّهِ فِيهِ، فَوَاللَّهِ لَأَنْ يَهْدِيَ اللَّهُ بِكَ رَجُلًا وَاحِدًا، خَيْرٌ لَكَ مِنْ أَنْ يَكُونَ لَكَ حُمْرُ النَّعَمِ».</t>
   </si>
   <si>
-    <t>Саҳл ибн Саъд разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам Хайбар куни: «Эртага мен бу байроқни шундай кишига бераманки, Аллоҳ унинг қўли билан фатҳ қилади, у Аллоҳни ва Унинг Расулини яхши кўради, Аллоҳ ва Унинг Расули ҳам уни яхши кўради», дедилар. Одамлар туни билан у кимга берилиши ҳақида баҳслашиб чиқишди. Тонг отгач барчалари Расулуллоҳ соллаллоҳу алайҳи ва саллам ҳузурларига боришди. Ҳар ким унинг ўзига берилишини орзу қилар эди. У зот: «Али ибн Абу Толиб қани?» дедилар. «Эй Аллоҳнинг Расули, унинг кўзлари оғрияпти», дейишди. «Унга одам юборинглар», дедилар. Уни етаклаб келишди. У зот унинг кўзларига туфлаб қўйиб, ҳаққига дуо қилган эдилар, шу заҳоти тузалиб, ҳудди оғримагандек бўлиб қолди. Сўнг У зот байроқни унга бердилар. Али: «Эй Аллоҳнинг Расули, биз каби (мусулмон) бўлмагунларигача уларга қарши жанг қилайми?» деди. У зот шундай дедилар: «Уларнинг майдонига кириб боргунингча шошилмай боргин. Кейин уларни Исломга чақиргин. Уларнинг зиммасига Аллохнинг ҳақларилан нималар вожиб бўлишини айтгин. Аллоҳга қасамки, Аллоҳ сен туфайли бир кишини ҳидоят қилиши сен учун қизил туяларинг бўлишидан афзалдир».</t>
+    <t>Саҳл ибн Саъд разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам Хайбар куни: «Эртага мен бу байроқни шундай кишига бераманки, Аллоҳ унинг қўли билан фатҳ қилади, у Аллоҳни ва Унинг Расулини яхши кўради, Аллоҳ ва Унинг Расули ҳам уни яхши кўради», дедилар. Одамлар туни билан у кимга берилиши ҳақида баҳслашиб чиқишди. Тонг отгач барчалари Расулуллоҳ соллаллоҳу алайҳи ва саллам ҳузурларига боришди. Ҳар ким унинг ўзига берилишини орзу қилар эди. У зот: «Али ибн Абу Толиб қани?» дедилар. «Эй Аллоҳнинг Расули, унинг кўзлари оғрияпти», дейишди. «Унга одам юборинглар», дедилар. Уни етаклаб келишди. У зот унинг кўзларига туфлаб, ҳаққига дуо қилган эдилар, шу заҳоти тузалиб, ҳудди оғримагандек бўлиб қолди. Сўнг У зот байроқни унга бердилар. Али: «Эй Аллоҳнинг Расули, биз каби (мусулмон) бўлмагунларигача уларга қарши жанг қилайми?» деди. У зот шундай дедилар: «Уларнинг майдонига кириб боргунингча шошилмай боргин. Кейин уларни Исломга чақиргин. Уларнинг зиммасига Аллоҳнинг ҳақларидан нималар вожиб бўлишини айтгин. Аллоҳга қасамки, Аллоҳ сен туфайли бир кишини ҳидоят қилиши сен учун қизил туяларинг бўлишидан афзалдир».</t>
   </si>
   <si>
     <t>أَخْبرَ النبيُّ صلى الله عليه وسلم الصحابة بانتصار المسلمين على يهود خيبر من الغد، وذلك على يد رجل يعطيه الراية وهو العلم الذي يتخذه الجيش شعارًا له، 
 وهذا الرجل من صفاته أنه يحب الله ورسوله، ويحبه الله ورسوله، 
 فبات الصحابة ليلتهم يخوضون ويتحدثون عمن سيعطى الراية؟ رغبة في هذا الشرف العظيم، 
 فلما كان الصبح ذهبوا إلى النبيِّ صلى الله عليه وسلم، كلهم يرجوا أن يفوز بهذا الشرف، 
 فسأل صلى الله عليه وسلم عن علي بن أبي طالب رضي الله عنه؟ 
 فقيل: إنه مريض يشتكي عينيه.
 فأرسل إليه صلى الله عليه وسلم، فجاؤوا به، فبصق في عيني علي من ريقه الشريف، ودعا له، فشفي من مرضه وكأنه لم يكن به وجع، فأعطاه الراية، وأمره بالمضي برفق حتى يقترب من حصن العدو فيعرض عليهم الدخول في الإسلام، فإن أجابوه؛ أخبرهم بما يجب عليهم من الفرائض.
 ثم بيَّن صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ لعلي فضل الدعوة إلى الله وأن الداعية إذا كان سببًا في هداية رجل واحد فذلك خير له من أن تكون له الإبل الحُمْر التي هي أنفس أموال العرب، فيمتلكها أو يتصدق بها.</t>
   </si>
   <si>
-    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам саҳобаларга эртаси куни Хайбар яҳудийлари устидан мусулмонлар ғалаба қозониши ҳақида хабар бердилар. Бу ғалаба қўлига байроқ бериладиган бир кишининг қўлида содир бўлишини айтдилар. Бу кишининг сифатларидан бири — у Аллоҳ ва Расулини яхши кўради, Аллоҳ ва Расули ҳам уни яхши кўради. Саҳобалар шундай юксак шарафга эришиш иштиёқида, байроқ кимга берилар экан, деб тунни турли суҳбат ва мулоҳазалар билан ўтказдилар. Тонг отгач, уларнинг ҳар бири ушбу шарафга ноил бўлиш умидида Пайғамбаримиз соллаллоҳу алайҳи ва салламнинг ҳузурларига бордилар.
+    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам саҳобаларга эртаси куни Хайбар яҳудийлари устидан мусулмонлар ғалаба қозониши ҳақида хабар бердилар. Бу ғалаба қўлига байроқ бериладиган бир кишининг қўлида содир бўлишини айтдилар. Бу кишининг сифатларидан бири — у Аллоҳ ва Расулини яхши кўради, Аллоҳ ва Расули ҳам уни яхши кўради. Саҳобалар шундай юксак шарафга эришиш иштиёқида байроқ кимга берилар экан деб тунни турли суҳбат ва мулоҳазалар билан ўтказдилар. Тонг отгач, уларнинг ҳар бири ушбу шарафга эга бўлиш умидида Пайғамбаримиз соллаллоҳу алайҳи ва салламнинг ҳузурларига бордилар.
 Шунда Пайғамбаримиз соллаллоҳу алайҳи ва саллам Али ибн Абу Толиб разияллоҳу анҳуни сўрадилар.
 У кишининг кўзлари оғриб, бетоб бўлиб қолганликларини айтишди.
-Расулуллоҳ соллаллоҳу алайҳи ва саллам у кишига одам юбордилар ва Али разияллоҳу анҳуни олиб келдилар. Сўнг У зотнинг муборак тупукларидан Алининг кўзларига суртдилар ва ҳақларига дуо қилдилар. Шу заҳоти Али разияллоҳу анҳу гўё ҳеч қачон оғриқ кўрмагандек тузалиб кетдилар. Пайғамбаримиз у кишига байроқни топширдилар ва душман қалъасига яқинлашгунча хотиржамлик билан боришни, сўнгра уларни Исломга чақиришни буюрдилар. Агар қабул қилишса, уларга зиммаларидаги фарзлар ҳақида хабар беришини тайинладилар.
-Кейин Расулуллоҳ соллаллоҳу алайҳи ва саллам Алига Аллоҳга даъват қилишнинг фазилатини баён қилиб бердилар: агар даъватчи биргина кишининг ҳидоят топишига сабабчи бўлса, бу у учун арабларнинг энг қимматбаҳо бойлиги ҳисобланган «қизил туялар»га эга бўлишдан ёки уларни садақа қилишдан ҳам яхшироқ эканини айтдилар.</t>
+Расулуллоҳ соллаллоҳу алайҳи ва саллам у кишига одам юбордилар ва Али разияллоҳу анҳуни олиб келдилар. Сўнг У зотнинг муборак тупукларидан Алининг кўзларига суртдилар ва ҳақларига дуо қилдилар. Шу заҳоти Али разияллоҳу анҳу гўё ҳеч қачон оғриқ кўрмагандек тузалиб кетди. Пайғамбаримиз у кишига байроқни топширдилар ва душман қалъасига яқинлашгунча хотиржамлик билан боришни, уларни Исломга чақиришни буюрдилар. Агар қабул қилишса, уларга зиммаларидаги фарзлар ҳақида хабар беришини тайинладилар.
+Кейин Расулуллоҳ соллаллоҳу алайҳи ва саллам Алига Аллоҳга даъват қилишнинг фазилатини баён қилиб бердилар. Агар даъватчи биргина кишининг ҳидоят топишига сабабчи бўлса, бу у учун арабларнинг энг қимматбаҳо бойлиги ҳисобланган «қизил туялар»га эга бўлишдан ёки уларни садақа қилишдан ҳам яхшироқ эканини айтдилар.</t>
   </si>
   <si>
     <t>فضيلة علي بن أبي طالب -رضي الله عنه-، وشهادة رسول -صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ- له، بمحبة الله ورسوله له، ومحبته لله ورسوله.
 حرص الصحابة على الخير وتسابقهم إليه.
 مشروعية الأدب عند القتال وترك الطيش والأصوات المزعجة التي لا حاجة إليها.
 من دلائل نبوته صلى الله عليه وسلم إخباره بالنصر على اليهود، وشفاء عيني علي بن أبي طالب على يديه بإذن الله. 
 أن المقصود الأعظم من الجهاد هو دخول الناس في الإسلام.
 أن الدعوة تكون بالتدريج فيطلب من الكافر أولًا الدخول في الإسلام بالنطق بالشهادتين، ثم يُؤمر بفرائض الإسلام بعد ذلك.
 فضل الدعوة إلى الإسلام وما فيها من الخير للمدعو والداعي، فالمدعو قد يهتدي والداعي يُثاب ثوابًا عظيمًا.</t>
   </si>
   <si>
-    <t>Али ибн Абу Толиб разияллоҳу анҳунинг фазилатлари ҳамда Расулуллоҳ соллаллоҳу алайҳи ва салламнинг У зот ҳақида: «У Аллоҳ ва Расулини яхши кўради, Аллоҳ ва Расули ҳам уни яхши кўради», деб гувоҳлик берганлари.
+    <t>Али ибн Абу Толиб разияллоҳу анҳунинг фазилати ҳамда Расулуллоҳ соллаллоҳу алайҳи ва салламнинг У зот ҳақида: «У Аллоҳ ва Расулини яхши кўради, Аллоҳ ва Расули ҳам уни яхши кўради», деб гувоҳлик берганлари.
 Саҳобаларнинг яхшиликка бўлган ҳарисликлари ва бу йўлда бир-бирлари билан мусобақалашишлари.
 Жанг пайтида одобга риоя қилиш, енгилтаклик ва заруратсиз шовқин-сурон кўтаришдан йироқ бўлишнинг шаръан жоизлиги.
 Пайғамбаримиз соллаллоҳу алайҳи ва салламнинг яҳудийлар устидан ғалаба қозонилиши ҳақида олдиндан хабар берганлари ва Али ибн Абу Толибнинг кўзлари У зотнинг қўлларида Аллоҳнинг изни билан шифо топгани — пайғамбарлик далилларидандир.
 Жиҳоддан кўзланган энг олий мақсад — одамларнинг Ислом динига киришидир.
 Даъват босқичма-босқич бўлиши лозим: кофирдан аввал икки шаҳодат калимасини айтиб, Исломга кириш талаб қилинади, сўнгра Ислом фарзларига буюрилади.
 Исломга даъват қилишнинг фазилати ҳамда бунда даъват қилинувчи ва даъватчи учун қандай хайриятлар борлиги. Зеро, даъват қилинувчи ҳидоят топиши мумкин, даъватчи эса улкан ажр-мукофотга сазовор бўлади.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3409</t>
   </si>
   <si>
     <t>أي عم، قل: لا إله إلا الله، كلمة أحاج لك بها عند الله</t>
   </si>
   <si>
     <t>Эй
 амаки, «Ла илаҳа иллаллоҳ» (Аллоҳдан бошқа ҳақ илоҳ йўқ) деб айтинг,
 бу калимани Аллоҳ азза ва жалланинг ҳузурида сиз учун ҳужжат
 қилай</t>
   </si>
   <si>
     <t>عن سَعِيدِ بْنِ الْمُسَيَّبِ، عَنْ أَبِيهِ قَالَ: لَمَّا حَضَرَتْ أَبَا طَالِبٍ الْوَفَاةُ، جَاءَهُ رَسُولُ اللهِ صلى الله عليه وسلم فَوَجَدَ عِنْدَهُ أَبَا جَهْلٍ وَعَبْدَ اللهِ بْنَ أَبِي أُمَيَّةَ بْنِ الْمُغِيرَةِ، فَقَالَ: «أَيْ عَمِّ، قُلْ: لَا إِلَهَ إِلَّا اللهُ، كَلِمَةً أُحَاجُّ لَكَ بِهَا عِنْدَ اللهِ»، فَقَالَ أَبُو جَهْلٍ وَعَبْدُ اللهِ بْنُ أَبِي أُمَيَّةَ: أَتَرْغَبُ عَنْ مِلَّةِ عَبْدِ الْمُطَّلِبِ، فَلَمْ يَزَلْ رَسُولُ اللهِ صلى الله عليه وسلم يَعْرِضُهَا عَلَيْهِ، وَيُعِيدَانِهِ بِتِلْكَ الْمَقَالَةِ، حَتَّى قَالَ أَبُو طَالِبٍ آخِرَ مَا كَلَّمَهُمْ: عَلَى مِلَّةِ عَبْدِ الْمُطَّلِبِ، وَأَبَى أَنْ يَقُولَ: لَا إِلَهَ إِلَّا اللهُ، قَالَ: قَالَ رَسُولُ اللهِ صلى الله عليه وسلم: «وَاللهِ لَأَسْتَغْفِرَنَّ لَكَ مَا لَمْ أُنْهَ عَنْكَ»، فَأَنْزَلَ اللهُ: {مَا كَانَ لِلنَّبِيِّ وَالَّذِينَ آمَنُوا أَنْ يَسْتَغْفِرُوا لِلْمُشْرِكِينَ} [التوبة: 113]، وَأَنْزَلَ اللهُ فِي أَبِي طَالِبٍ، فَقَالَ لِرَسُولِ اللهِ صلى الله عليه وسلم: {إِنَّكَ لا تَهْدِي مَنْ أَحْبَبْتَ وَلَكِنَّ اللهَ يَهْدِي مَنْ يَشَاءُ} [القصص: 56].</t>
   </si>
   <si>
     <t>Саид ибн Мусайяб отасидан ривоят қилиб айтади: Абу Толиб вафот этар вақтида Расулуллоҳ соллаллоҳу алайҳи ва саллам
 унинг ҳузурига кирдилар. Унинг олдида Абу Жаҳл ва Абдуллоҳ ибн
@@ -3263,84 +3263,84 @@
 وكان لا يعلم حكم التيمم للجنابة، وإنما يعلم حكمَه للحدث الأصغر، 
 فاجتهد وظَنّ أنه كما يَمسح بالتراب الذي على وجه الأرض بعض أعضاء الوضوء عن الحدث الأصغر، فلابد أن يكون التيمم من الجنابة بتعميم البدن بالتراب؛ قياسًا على الماء، فَتَقَلَّبَ في التراب حتى عَمَّم البدنَ وصَلَّى، 
 فلما جاء إلى النبيِّ صلى الله عليه وسلم، ذَكَرَ له ذلك؛ ليرى هل هو على صواب أو لا؟ 
 فَبَيَّنَ له النبيُّ صلى الله عليه وسلم كيفيةَ التَّطَهُّر مِن الحَدَثَين الأصغر كالبول، والأكبر كالجنابة: وهو أن يضرب بيديه على التراب ضربة واحدة، ثم يمسح الشمال على اليمين، وظاهر كفيه ووجهه.</t>
   </si>
   <si>
     <t>Сафарларнинг бирида Набий соллаллоҳу алайҳи ва саллам Аммор ибн Ёсирни юмуш билан бир ерга жўнатдилар. Ўшанда у жимоъ қилгани ёки шаҳват билан маний тушгани учун жунуб бўлиб қолди ва ювинишга сув топа олмади. У кичик бетаҳоратликдан таяммум қилиш мумкинлигини билар, аммо, жанобатдан покланиш учун таяммум қилиш жоизлигини билмас эди. Шу боис ижтиҳод қилди ва сувга қиёслаб, кичик бетаҳоратликдан покланиш учун таяммум қилинганда баъзи таҳорат аъзоларига тупроқ суртилгани каби, жанобатдан покланиш учун ҳам бутун баданни тупроққа белаш керак деб ўйлади ва ерга ағанаб, бутун баданини тупроққа белаб, сўнг намоз ўқиди. Бироқ ўз ижтиҳодига биноан қилган бу амалидан кўнгли хижил бўлиб, Набий соллаллоҳу алайҳи ва салламнинг ҳузур-ларига келгач бу ҳақда У зотга хабар беради. Шунда Расулуллоҳ соллаллоҳу алайҳи ва саллам унга бавл каби кичик таҳоратсизликдан ҳам жунуб каби катта таҳоратсизликдан ҳам покланишни баёнлаб: «бутун баданингни тупроққа белашинг ўрнига икки қўлингни бир марта ерга уриб, сўнг чап қўлинг билан ўнг қўлинг устига ва икки кафтинг ҳамда юзингга суртишинг кифоя қиларди», деган мазмунда кўрсатма берадилар.</t>
   </si>
   <si>
     <t>وجوب طلب الماء قبل التيمم.
 مشروعية التيمم لمن عليه جنابة ولم يجد الماء.
 التيمم للحدث الأكبر، كالتيمم للحدث الأصغر.</t>
   </si>
   <si>
     <t>Таяммум қилишдан олдин сув излаш лозим.
 Жанобатдан покланишда ғуслнинг ўрнига таяммум қилиш жоиз.
 Катта бетаҳоратликдан таяммум қилишнинг кўриниши кичик бетаҳоратликнинг ҳукми билан бир хил.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3461</t>
   </si>
   <si>
     <t>إن الناس إذا رأوا الظالم فلم يأخذوا على يديه أوشك أن يعمهم الله بعقاب منه</t>
   </si>
   <si>
-    <t>Агар одамлар золимни кўрсалар-у, унинг қўлидан тутиб (зулмдан) тўхтатмасалар, Аллоҳ тез орада уларнинг барчасига Ўз ҳузуридан умумий бир жазо юбориши мумкин</t>
+    <t>Агар одамлар золимни кўрсалар-у, унинг қўлидан тутиб (зулмдан) тўхтатмасалар, Аллоҳ тез орада уларнинг барчасига Ўз ҳузуридан барчага бир жазо юбориши мумкин</t>
   </si>
   <si>
     <t>عَنْ أَبِي بَكْرٍ الصِّدِّيقِ رضي الله عنه أَنَّهُ قَالَ: أَيُّهَا النَّاسُ، إِنَّكُمْ تَقْرَؤُونَ هَذِهِ الآيَةَ: {يَا أَيُّهَا الَّذِينَ آمَنُوا عَلَيْكُمْ أَنْفُسَكُمْ لاَ يَضُرُّكُمْ مَنْ ضَلَّ إِذَا اهْتَدَيْتُمْ}، وَإِنِّي سَمِعْتُ رَسُولَ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إِنَّ النَّاسَ إِذَا رَأَوْا الظَّالِمَ فَلَمْ يَأْخُذُوا عَلَى يَدَيْهِ أَوْشَكَ أَنْ يَعُمَّهُمُ اللَّهُ بِعِقَابٍ مِنْهُ».</t>
   </si>
   <si>
-    <t>Эй инсонлар! Сизлар ушбу: «Эй имон келтирганлар! Ўзингизни ислоҳ қилинг (ўзингизга қаранг)! Агар тўғри йўлда бўлсангиз, адашган кимсалар сизга зарар етказа олмас» оятини ўқийсизлар (аммо нотўғри тушунасизлар). Мен эса Расулуллоҳ соллаллоҳу алайҳи ва салламнинг шундай деганларини эшитганман: «Агар одамлар золимни кўрсалар-у, унинг қўлидан тутиб (зулмдан) тўхтатмасалар, Аллоҳ тез орада уларнинг барчасига Ўз ҳузуридан умумий бир жазо юбориши мумкин».</t>
+    <t>Абу  Бакр разияллоҳу анҳу шундай дедилар: «Эй инсонлар! Сизлар ушбу: «Эй имон келтирганлар! Ўзингизни ислоҳ қилинг (ўзингизга қаранг)! Агар тўғри йўлда бўлсангиз, адашган кимсалар сизга зарар етказа олмас», оятини ўқийсизлар (аммо нотўғри тушунасизлар). Мен эса Расулуллоҳ соллаллоҳу алайҳи ва салламнинг шундай деганларини эшитганман: «Агар одамлар золимни кўрсалар-у, унинг қўлидан тутиб (зулмдан) тўхтатмасалар, Аллоҳ тез орада уларнинг барчасига Ўз ҳузуридан барчага бир жазо юбориши мумкин».</t>
   </si>
   <si>
     <t>يُخبِرُ أبو بكر الصديق رضي الله عنه: أن الناس يقرؤون هذه الآية: 
 {يَا أَيُّهَا الَّذِينَ آمَنُوا عَلَيْكُمْ أَنْفُسَكُمْ لاَ يَضُرُّكُمْ مَنْ ضَلَّ إِذَا اهْتَدَيْتُمْ} [المائدة: 105].
 ويفهمون منها أنّ على الإنسان السعي في إصلاح نفسه فقط، وأنه لا يضره بعد ذلك ضلال من ضل، وأنهم غير مطالَبين بالأمر بالمعروف والنهي عن المنكر! 
 فأعلمهم أنها ليست كذلك، وأنه سمع النبي صلى الله عليه وسلم يقول: 
 إن الناس إذا رأوا الظالم فلم يمنعوه من ظلمه، وعندهم القدرة على منعه، يوشك أن يعمَّ الله الجميعَ بعقاب من عنده، الفاعل للمنكر، والساكت عنه.</t>
   </si>
   <si>
     <t>Абу Бакр Сиддиқ разияллоҳу анҳу хабар берадилар: одамлар ушбу оятни ўқийдилар:
-«Эй иймон келтирганлар! Ўзингизни ислоҳ қилинг (ўзингизга қаранг)! Агар тўғри йўлда бўлсангиз, адашган кимсалар сизга зарар етказа олмас».
-[...1 lines deleted...]
-Сўнг Абу Бакр разияллоҳу анҳу уларга бу оятнинг маъноси улар ўйлагандек эмаслигини билдирдилар ва Пайғамбаримиз соллаллоҳу алайҳи ва салламдан шундай деганларини эшитганларини айтдилар: ​«Агар одамлар золимни кўрсалар-у, унинг зулмини тўхтатишга қодир бўла туриб тўхтатмасалар, Аллоҳ таоло уларнинг барчасига — мункар ишни қилувчига ҳам, унга сукут қилиб қараб турганга ҳам Ўз ҳузуридан умумий бир азоб юбориши яқиндир».</t>
+«Эй иймон келтирганлар! Ўзингизни ислоҳ қилинг (ўзингизга қаранг)! Агар тўғри йўлда бўлсангиз, адашган кимсалар сизга зарар етказа олмас» [Моида сураси: 105].
+Ва бу оятдан шуни тушунадиларки, гўёки инсон фақат ўз нафсини тузатишга ҳаракат қилиши кифоя ва шундан кейин адашган кимсаларнинг залолати унга зарар бермайди. Шунингдек, улар (бу оятни далил қилиб) ўзларини «амри маъруф» ва «наҳий мункар» (яхшиликка буюриш ва ёмонликдан қайтариш) қилишга масъул эмас деб ўйлайдилар.
+Сўнг Абу Бакр разияллоҳу анҳу уларга бу оятнинг маъноси улар ўйлагандек эмаслигини билдирдилар ва Пайғамбаримиз соллаллоҳу алайҳи ва салламдан шундай деганларини эшитганларини айтдилар: ​«Агар одамлар золимни кўрсалар-у, унинг зулмини тўхтатишга қодир бўла туриб, тўхтатмасалар, Аллоҳ таоло уларнинг барчасига — мункар ишни қилувчига ҳам, унга сукут қилиб қараб турганга ҳам Ўз ҳузуридан умумий бир азоб юбориши яқиндир».</t>
   </si>
   <si>
     <t>واجب المسلمين التناصح والأمر بالمعروف والنهي عن المنكر.
 عقاب الله العام يشمل الظالم لظلمه، ويشمل الساكت عن الإنكار إن كان قادرًا على الإنكار.
 تعليم العامة وإفهامهم النصوص القرآنية على الوجه الصحيح لها.
 أنه يجب على الإنسان العناية بفهم كتاب الله عز وجل، حتى لا يفهمه على غير ما أراد الله تعالى.
 الاهتداء لا يتحقق مع ترك الأمر بالمعروف والنهي عن المنكر.
 التفسير الصواب للآية: الزموا حفظ أنفسكم عن المعاصي، فإذا حفظتم أنفسكم لم يضركم إذا عجزتم عن الأمر بالمعروف والنهي عن المنكر ضلال من ضل بارتكاب المناهي إذا اهتديتم إلى اجتنابها.</t>
   </si>
   <si>
-    <t>Мусулмонларнинг вазифаси — бир-бирларига насиҳат қилиш, яхшиликка буюриб, ёмонликдан қайтаришдир.
-[...2 lines deleted...]
-Инсон Аллоҳ таолонинг Китобини У Зот ирода қилгандек тушунишга алоҳида эътибор бериши вожибдир, токи оятларни нотўғри тушуниб қолмасин.
+    <t>Бир-бирларига насиҳат қилиш, яхшиликка буюриб, ёмонликдан қайтариш — мусулмонларнинг вазифасидир.
+Аллоҳнинг умумий азоби золимни зулми учун, қайтаришга қодир бўла туриб, сукут сақлаган кишини эса мункар ишни инкор қилмагани учун ўз ичига олади.
+Авом халққа таълим бериш ва Қуръон оятларини тўғри тушунтириш лозим.
+Инсон Аллоҳ таолонинг китобини, ундаги оятларни нотўғри тушуниб қолмаслиги учун У Зот ирода қилгандек тушунишга алоҳида эътибор бериши вожибдир.
 Яхшиликка буюриш ва ёмонликдан қайтаришни тарк қилиш билан ҳидоят комил бўлмайди.
 Оятнинг тўғри тафсири: «Ўз нафсингизни гуноҳлардан сақлашни лозим тутинг. Агар сиз нафсингизни (гуноҳлардан) сақласангиз ҳамда қайтариқлардан тийилиш билан ҳидоятда бўлсангиз, яхшиликка буюриш ва ёмонликдан қайтаришга ожиз бўлган тақдирингизда, адашган кимсаларнинг залолати сизга зарар бермайди».</t>
   </si>
   <si>
     <t>رواه أبو داود والترمذي والنسائي في الكبرى وابن ماجه وأحمد</t>
   </si>
   <si>
     <t>[Абу Довуд, Термизий, Насоий «Сунани Кубро»да, Ибн Можа ва Аҳмад ривоят қилган]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3470</t>
   </si>
   <si>
     <t>من يضمن لي ما بين لحييه وما بين رجليه أضمن له الجنة</t>
   </si>
   <si>
     <t>Ким менга икки жағининг орасидаги ва икки оёғининг орасидагига кафолат берса, мен унга жаннатга кафолатни бераман», дедилар</t>
   </si>
   <si>
     <t>عن سهل بن سعد رضي الله عنه عن رسول الله صلى الله عليه وسلم قال: «مَنْ يَضْمَنْ لِي مَا بَيْنَ لَحْيَيْهِ وَمَا بَيْنَ رِجْلَيْهِ أَضْمَنْ لَهُ الْجَنَّةَ».</t>
   </si>
   <si>
     <t>Саҳл ибн Саъд разияллоҳу анҳу ривоят қилади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Ким менга икки жағининг орасидаги ва икки оёғининг орасидагига кафолат берса, мен унга жаннатга кафолатни бераман», дедилар».</t>
   </si>
   <si>
@@ -3588,138 +3588,137 @@
   <si>
     <t>يُخبرُنا النبيُّ صلى الله عليه وسلم أن أفضل الذكر: "لا إله إلا الله" ومعناها لا معبود بحق إلا الله، وأن أفضل الدعاء: "الحمد لله" وهي الاعتراف بأن المُنعم هو الله سبحانه، المُستحِق للوصف الكامل الجميل.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам ушбу ҳадиси шарифда зикрларнинг энг афзали "Лаа илааҳа иллаллоҳ", яъни "Аллоҳдан ўзга сиғинишга ҳақли зот йўқ", дейиш эканини ва дуоларнинг энг афзали "алҳамдулиллаҳ", яъни барча неъматларни берувчи зот камол (комиллик) ва жамол (гўзаллик) сифатларига энг лойиқ бўлган Аллоҳ субҳонаҳу ва таололигини эътироф этиш эканини хабар бермоқдалар.</t>
   </si>
   <si>
     <t>الحث على الإكثار من ذكر الله بكلمة التوحيد، والدعاء بالحمد.</t>
   </si>
   <si>
     <t>Зикрда тавҳид калимасини ва дуода ҳамд айтишни кўпайтиришга ундалгани.</t>
   </si>
   <si>
     <t>رواه الترمذي والنسائي في الكبرى وابن ماجه</t>
   </si>
   <si>
     <t>[Термизий, Насоий «Сунани Кубро» ва Ибн Можа ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3567</t>
   </si>
   <si>
     <t>ألا أدلكم على ما يمحو الله به الخطايا، ويرفع به الدرجات؟</t>
   </si>
   <si>
-    <t>Аллоҳ хатоларни ўчириб, даражаларни кўтаришига сабаб бўладиган нарсага сизларни далолат қилайми?</t>
+    <t>Сизларни Аллоҳ хатоларни ўчириб, даражаларни кўтаришига сабаб бўладиган нарсага далолат қилайми?</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «أَلَا أَدُلُّكُمْ عَلَى مَا يَمْحُو اللهُ بِهِ الْخَطَايَا، وَيَرْفَعُ بِهِ الدَّرَجَاتِ؟» قَالُوا بَلَى يَا رَسُولَ اللهِ قَالَ: «إِسْبَاغُ الْوُضُوءِ عَلَى الْمَكَارِهِ، وَكَثْرَةُ الْخُطَا إِلَى الْمَسَاجِدِ، وَانْتِظَارُ الصَّلَاةِ بَعْدَ الصَّلَاةِ، فَذَلِكُمُ الرِّبَاطُ».</t>
   </si>
   <si>
-    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Аллоҳ хатоларни ўчириб, даражаларни кўтаришига сабаб бўладиган нарсага сизларни далолат қилайми?» дедилар. «Ҳа, Эй Аллоҳнинг Расули», дейишди. «Қийинчиликларда ҳам таҳоратни мукаммал қилиш, масжидларга қадамни кўпайтириш ва намоздан сўнг намозни кутиш. Ана ўша ишингиз риботдир», дедилар.</t>
+    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Сизларни Аллоҳ хатоларни ўчириб, даражаларни кўтаришига сабаб бўладиган нарсага далолат қилайми?» дедилар. Улар: «Ҳа, Эй Аллоҳнинг Расули», дейишди. «Қийинчиликларда ҳам таҳоратни мукаммал қилиш, масжидларга қадамни кўпайтириш ва намоздан сўнг намозни кутиш. Ана ўша ишингиз риботдир», дедилар».</t>
   </si>
   <si>
     <t>سَألَ النبيُّ صلى الله عليه وسلم أصحابَه هل يُريدون أنْ يدلَّهم على أعمال تكون سببًا في مغفرة الذنوب، ومحوها من كُتب الحفظة، وعلو المنازل في الجنة؟ 
 قال الصحابة: نعم نريد ذلك. قال: 
 الأول: استيعاب وإتمام الوضوء على مشقة؛ كَبردٍ، وقلة ماء، وألم جسم، وماء حار. 
 الثاني: كثرة الخُطا -وهي ما بين القدمين- إلى المساجد ببعد الدار، وكثرة التكرار. 
 الثالث: انتظار وقت الصلاة، وتعلُّق القلب بها، والتأهب لها، والجلوس لها في المسجد لانتظار الجماعة، فإذا صلاها انتظر في مصلاه صلاةً أخرى. 
 ثم بيَّنَ صلى الله عليه وسلم أنَّ هذه الأمور هي المرابطة الحقيقية؛ لأنها تسد طرق الشيطان على النفس، وتقهر الهوى، وتمنعها من قبول الوساوس، فيغلب بها حزبُ الله جنودَ الشيطان؛ وذلك هو الجهاد الأكبر، فكانت بمنزلة الرباط على ثغر العدو.</t>
   </si>
   <si>
     <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам саҳобаларидан: «Гуноҳларнинг мағфират қилинишига, амалларни ёзиб борувчи фаришталар дафтарларидан ўчирилишига ва жаннатдаги даражаларнинг юксалишига сабаб бўладиган амалларга далолат қилишимни хоҳлайсизларми?» деб сўрадилар.
 Саҳобалар: «Ҳа, хоҳлаймиз», дейишди. У зот айтдилар:
-Биринчиси: Қийинчилик ва машаққатларга қарамай, масалан, совуқда, сув камлигида, танадаги оғриқ ёки сувнинг иссиқлигида таҳоратни мукаммал ва тўла-тўкис қилиш.
+Биринчиси: Қийинчилик ва машаққатларга қарамай, масалан, совуқда, сув камлигида, танадаги оғриқ ёки сувнинг иссиқлигида таҳоратни мукаммал қилиш.
 Иккинчиси: Уйнинг узоқлиги ёки кўп қатнаш сабабли масжидлар сари кўп қадам ташлаш.
 Учинчиси: Намоз вақтини интизорлик билан кутиш, қалбни намозга боғлаш, унга шайланиш ва жамоат намозини кутиб масжидда ўтириш. Бир намозни ўқиб бўлгач, намозгоҳида кейинги намозни кутиш.
 Сўнгра Пайғамбаримиз соллаллоҳу алайҳи ва саллам бу ишлар ҳақиқий «рибот» эканини баён қилдилар. Чунки бу амаллар нафсга келадиган шайтон йўлларини тўсади, ҳавойи нафсни енгади ва уни васвасаларни қабул қилишдан қайтаради. Бу билан Аллоҳнинг аскарлари шайтон лашкари устидан ғолиб келади. Бу эса «катта жиҳод» бўлиб, душман чегарасидаги қўриқчилик (рибот) мақомидадир.</t>
   </si>
   <si>
     <t>أهمية المحافظة على صلاة الجماعة في المسجد، والاهتمام بالصلوات وعدم التشاغل عنها.
 حسن عرض النبي صلى الله عليه وسلم وتشويقه لأصحابه حيث بدأهم بثواب عظيم على طريقة السؤال، وهذه طريقة من طرق التعليم.
 فائدة عرض المسألة بالسؤال والجواب: أن يكون الكلام أوقع في النفس بحكم الإبهام والتبيين.
 قال النووي رحمه الله: فذلكم الرباط أي: الرباط المرغَّب فيه، وأصل الرباط الحبس على الشيء، كأنه حبس نفسه على هذه الطاعة، وقيل: إنه أفضل الرباط كما قيل: الجهاد جهاد النفس، ويحتمل أنه الرباط المتيسر الممكن، أي: إنه من أنواع الرباط.
 كررت كلمة "الرباط" وعرفت ب(ال) التعريف؛ ذلك تعظيمٌ لشأن هذه الأعمال.</t>
   </si>
   <si>
     <t>Масжидда жамоат намозини адо этишга бардавом бўлишнинг аҳамияти ҳамда намозларга эътиборли бўлиб, улардан чалғимаслик.
 Пайғамбаримиз соллаллоҳу алайҳи ва салламнинг гўзал таълим услублари: саҳобаларни қизиқтириш учун гапни савол бериш орқали улкан ажр-мукофотни зикр қилишдан бошладилар. Бу таълим беришнинг энг самарали усулларидан биридир.
-Масалани савол-жавоб тарзида баён қилишнинг фойдаси: аввал (жавобни) номаълум қолдириб, сўнг баён қилиш орқали сўзнинг қалбдан чуқурроқ жой олишини таъминлайди.
+Масалани савол-жавоб тарзида баён қилишнинг фойдаси: аввал (жавобни) номаълум қолдириб, сўнг уни баён қилиш, сўзнинг қалбдан чуқурроқ жой олишини таъминлайди.
 Имом Нававий раҳимаҳуллоҳ айтадилар: «"Мана шу риботдир", яъни тарғиб қилинган ҳақиқий рибот мана шудир. Аслида "рибот" сўзи бир нарсага боғланиб, (нафсни) тутиб туришни англатади. Гўёки киши ўз нафсини мана шу тоатга боғлаб қўйгандек бўлади. Шунингдек, "нафс жиҳоди — энг афзал жиҳод" дейилганидек, бу амаллар ҳам энг афзал рибот экани айтилган. Ёки бу киши учун қулай ва имконли бўлган рибот, яъни риботнинг бир туридир».
 "Рибот" сўзининг такрорланиши ва "ал-" (аниқлик) қўшимчаси билан келиши — бу амалларнинг шаъни ва мартабаси нақадар улуғ эканига далолат қилади.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3574</t>
   </si>
   <si>
     <t>ألا أنبئكم بخير أعمالكم، وأزكاها عند مليككم، وأرفعها في درجاتكم</t>
   </si>
   <si>
     <t>Сизларга амалларингизнинг энг яхшисини, Хожангиз (Аллоҳ) ҳузурида энг покларини, даражаларингизни энг юқори қилувчисини</t>
   </si>
   <si>
     <t>عَنْ أَبِي الدَّرْدَاءِ رضي الله عنه قَالَ: قَالَ النَّبِيُّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «أَلاَ أُنَبِّئُكُمْ بِخَيْرِ أَعْمَالِكُمْ، وَأَزْكَاهَا عِنْدَ مَلِيكِكُمْ، وَأَرْفَعِهَا فِي دَرَجَاتِكُمْ وَخَيْرٌ لَكُمْ مِنْ إِنْفَاقِ الذَّهَبِ وَالوَرِقِ، وَخَيْرٌ لَكُمْ مِنْ أَنْ تَلْقَوْا عَدُوَّكُمْ فَتَضْرِبُوا أَعْنَاقَهُمْ وَيَضْرِبُوا أَعْنَاقَكُمْ؟» قَالُوا: بَلَى. قَالَ: «ذِكْرُ اللهِ تَعَالَى».</t>
   </si>
   <si>
-    <t>Абу Дардо разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам: «Сизларга амалларингизнинг энг яхшисини, Хожангиз (Аллоҳ) ҳузурида энг покларини, даражаларингизни энг юқори қилувчисини, сизлар учун олтин-кумуш инфоқ қилишдан ҳам яхшироқ бўлган ва душманингизга рўбаро келиб, сизлар уларнинг бўйнига, улар эса сизларнинг бўйнингизга уришидан (яъни жанг қилишдан) ҳам афзалроқ бўлган нарса ҳақида хабар берайми?»
+    <t>Абу Дардо разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам: «Сизларга амалларингизнинг энг яхшисини, Хожангиз (Аллоҳ) ҳузурида энг покларини, даражаларингизни энг юқори қилувчисини, сизлар учун олтин-кумуш инфоқ қилишдан ҳам яхшироқ бўлган ва душманингизга рўбаро келиб, сизлар уларнинг бўйнига, улар эса сизларнинг бўйнингизга уришидан (яъни жанг қилишдан) ҳам афзалроқ бўлган нарса ҳақида хабар берайми?» дедилар.
 Саҳобалар: «Албатта, эй Аллоҳнинг Расули», дейишди.
 У зот: «Аллоҳ таолонинг зикридир», дедилар».</t>
   </si>
   <si>
     <t>سَألَ النبيُّ صلى الله عليه وسلم أصحابَه:
 هل تريدون أن أخبركم وأعلمكم بأفضل أعمالكم وأشرفها وأنماها وأطهرها وأنقاها عند الله المالك عز وجل؟
 وأرفعها في منازلكم في الجنة؟ 
 وخير لكم من التصدُّق بالذهب والفضة؟ 
 وخير لكم من أن تَلْقَوا الكفارَ للقتال، فتضربُوا أعناقَهم، ويضربوا أعناقَكم؟ 
 قال الصحابة: نعم نريد ذلك. 
 قال صلى الله عليه وسلم: ذكر الله تعالى في كل الأوقات وعلى جميع الهيئات والحالات.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам саҳобалардан сўрадилар:
-Сизларга амалларингиз ичида энг яхшисини, Ал-Молик бўлган Аллоҳ азза ва жалла ҳузурида энг шарафлиси ва покизасини,
+«Сизларга амалларингиз ичида энг яхшисини, Ал-Молик бўлган Аллоҳ азза ва жалла ҳузурида энг шарафлиси ва покизасини
 жаннатдаги даражаларингизни энг юксакка кўтарадиганини хабар қилайми?
-У шундай бир амалки, сиз учун олтин-кумушларни инфоқ қилишдан ҳам афзал,
+У шундай бир амалки, сиз учун олтин-кумушларни инфоқ қилишдан ҳам,
 жанг майдонида душман билан юзма-юз келиб, уларнинг бўйнига қилич уришингиздан ва улар сизнинг бўйнингизга қилич уришидан ҳам хайрлироқдир».
-Саҳобалар: «Албатта, эй Аллоҳнинг Расули, хабар беринг!» дедилар.
-[...1 lines deleted...]
-«Бу — Аллоҳ таолони ҳар бир лаҳзада, ҳар қандай ҳолат ва кўринишда зикр этмоқдир».</t>
+Саҳобалар: «Албатта, эй Аллоҳнинг расули, хабар беринг!» дедилар.
+Пайғамбаримиз соллаллоҳу алайҳи ва саллам: «Бу — Аллоҳ таолони ҳар бир лаҳзада, ҳар қандай ҳолат ва кўринишда зикр этмоқдир», дедилар.</t>
   </si>
   <si>
     <t>أن المداومة على ذكر الله تعالى ظاهرًا وباطنًا من أعظم القُرَب، وأنفعها عند الله تعالى.
 جميع الأعمال إنما شُرعت لإقامة ذكر الله تعالى، قال الله تعالى: (وَأَقِمِ الصَّلَاةَ لِذِكْرِي). وقال صلى الله عليه وسلم: إنَّما جُعل الطَّوافُ بالبيت وبين الصَّفا والمروة ورمي الجمار لإقامة ذكر الله تعالى. رواه أبو داود والترمذي.
 قال العز بن عبدالسلام في قواعده: هذا الحديث مما يدل على أن الثواب لا يترتب على قدر النَّصَب في جميع العبادات بل قد يأجر الله تعالى على قليل الأعمال أكثرَ مما يأجر على كثيرها، فالثواب يترتب على تفاوت الرتب في الشرف.
 قال المناوي في فيض القدير: هذا الحديث محمول على أن الذكر كان أفضل للمخاطبين به، ولو خوطب به شُجاع بَاسل حصل به نفع الإسلام في القتال لقيل له الجهاد، أو الغني الذي ينتفع به الفقراء بماله قيل له الصدقة، والقادر على الحج قيل له الحج، أو من له أبوان قيل له برهما، وبه يحصل التوفيق بين الأخبار.
 أكمل الذكر ما نطق به اللسانُ مع تدبُّر القلب، ثم ما كان بالقلب وحده كالتفكر، ثم ما كان باللسان وحده، وفي كلٍّ أجرٌ إن شاء الله تعالى.
 التزام المسلم بالأذكار المتعلقة بالأحوال كأذكار الصباح والمساء، ودخول المسجد والبيت والخلاء والخروج منها... وغير ذلك يجعله من الذاكرين الله كثيرًا.</t>
   </si>
   <si>
-    <t>Аллоҳ таолони зоҳиран ва ботинан зикр қилишда бардавом бўлиш — энг улуғ қурбатлардан (Аллоҳга яқинлаштирувчи амаллардан) ва Аллоҳ таоло ҳузуридаги энг манфаатли ишлардан биридир.
-Барча амаллар аслида Аллоҳ таолонинг зикрини барпо қилиш учун шариатга киритилган. Аллоҳ таоло айтади: «Мени зикр қилиш учун намозни тўкис адо этинг!» Пайғамбаримиз соллаллоҳу алайҳи ва саллам эса: «Байтуллоҳни тавоф қилиш, Сафо ва Марва орасида саъй қилиш ҳамда (ҳажда) тош отиш (рамий жамарот) — фақат Аллоҳ таолонинг зикрини барпо қилиш учун жорий қилингандир», деб марҳамат қилганлар (Абу Довуд ва Термизий ривояти).
+    <t>Аллоҳ таолони зоҳир ва ботинда зикр қилишда бардавом бўлиш — энг улуғ қурбатлардан (Аллоҳга яқинлаштирувчи амаллардан) ва Аллоҳ таоло ҳузуридаги энг манфаатли ишлардан биридир.
+Барча амаллар аслида Аллоҳ таолонинг зикрини барпо қилиш учун шариатга киритилган. Аллоҳ таоло айтади: «Мени зикр қилиш учун намозни тўкис адо этинг!». Пайғамбаримиз соллаллоҳу алайҳи ва саллам эса: «Байтуллоҳни тавоф қилиш, Сафо ва Марва орасида саъй қилиш ҳамда (ҳажда) тош отиш (рамий жамарот) — фақат Аллоҳ таолонинг зикрини барпо қилиш учун жорий қилингандир», деб марҳамат қилганлар. (Абу Довуд ва Термизий ривояти).
 Иззуддин ибн Абдуссалом ўзларининг «Қоидалар» китобида шундай дейдилар: «Ушбу ҳадис барча ибодатларда бериладиган ажр-мукофот фақатгина чекилган машаққатнинг миқдорига қараб белгиланмаслигига далолат қилувчи далиллардан биридир. Балки Аллоҳ таоло баъзан камроқ амал учун кўп амалга қараганда кўпроқ ажр бериши мумкин. Зеро, савоб амалларнинг шарафи ва мартабасининг турлича эканига қараб белгиланади».
-Муновий «Файзул-қодир» китобида шундай дейдилар: «Ушбу ҳадисни қуйидагича тушуниш лозим: зикр қилиш ўша пайтдаги тингловчилар (суҳбатдошлар) учун энг афзал амал бўлган. Агар бу сўз билан жанг майдонида Исломга нафи тегадиган шижоатли ва ботир кишига юзланилганда эди, унга «жиҳод» (энг афзал амал) деб айтилган бўларди. Ёки моли билан камбағалларга фойдаси тегадиган бой кишига «садақа», ҳаж қилишга қодир бўлган кишига «ҳаж», ота-онаси бор кишига эса «уларга яхшилик қилиш» энг афзал амал экани айтилган бўларди. Мана шу талқин билан (амалларнинг афзаллиги ҳақидаги турлича келган) хабарлар ўртасида мувофиқлик ҳосил бўлади».
-Зикрнинг энг мукаммали — қалб тадаббури (маъносини ҳис қилиш) билан тил айтган зикрдир. Кейин эса тафаккур каби фақат қалб билан бўлган зикр, ундан кейин эса фақат тилнинг ўзи билан бўлган зикр туради. Иншааллоҳ, буларнинг барчасида ажр бордир.
+Муновий «Файзул-қодир» китобида шундай дейдилар: «Ушбу ҳадисни қуйидагича тушуниш лозим: зикр қилиш ўша пайтдаги тингловчилар (суҳбатдошлар) учун энг афзал амал бўлган. Агар бу сўз билан жанг майдонида Исломга нафи тегадиган шижоатли ва ботир кишига юзланилганда эди, унга «жиҳод» (энг афзал амал) деб айтилган бўларди. Ёки моли билан камбағалларга фойдаси тегадиган бой кишига «садақа», ҳаж қилишга қодир бўлган кишига «ҳаж», ота-онаси бор кишига эса «ота-онага яхшилик қилиш» энг афзал амал экани айтилган бўларди. Мана шу талқин билан (амалларнинг афзаллиги ҳақидаги турлича келган) хабарлар ўртасида мувофиқлик ҳосил бўлади».
+Зикрнинг энг мукаммали — қалб тадаббури (маъносини ҳис қилиш) билан тил айтган зикрдир. Кейин эса тафаккур каби фақат қалб билан бўлган зикр. Ундан кейин фақат тилнинг ўзи билан бўлган зикр туради. Иншааллоҳ, буларнинг барчасида ажр бор.
 Мусулмон кишининг турли ҳолатларга боғлиқ бўлган зикрларни — масалан, эрталабки ва кечки зикрлар, масжидга, уйга ва халога кириш ҳамда улардан чиқиш зикрлари ва шу кабиларни — маҳкам тутиши уни «Аллоҳни кўп зикр қилувчилар» қаторидан жой олишига сабаб бўлади.</t>
   </si>
   <si>
     <t>رواه الترمذي وابن ماجه وأحمد</t>
   </si>
   <si>
     <t>[Термизий, Ибн Можа ва Аҳмад ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3575</t>
   </si>
   <si>
     <t>الجنة أقرب إلى أحدكم من شراك نعله، والنار مثل ذلك</t>
   </si>
   <si>
     <t>Жаннат сизларга поябзалингизинг ипидан ҳам яқиндир. Дўзах ҳам худди шундай», дедилар</t>
   </si>
   <si>
     <t>عن ابن مسعود رضي الله عنه قال: قال النبي صلى الله عليه وسلم: «الْجَنَّةُ أَقْرَبُ إِلَى أَحَدِكُمْ مِنْ شِرَاكِ نَعْلِهِ، وَالنَّارُ مِثْلُ ذَلِكَ».</t>
   </si>
   <si>
     <t>Ибн Масъуд разияллоҳу анҳу ривоят қилади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Жаннат сизларга поябзалингизинг ипидан ҳам яқиндир. Дўзах ҳам худди шундай», дедилар».</t>
   </si>
   <si>
     <t>أَخبَرَ النبيُّ صلى الله عليه وسلم أنَّ الجنة والنار قريبتان من الإنسان كقُربِ سَيْرِ الحِذاء الذي يكون على ظَهر القَدَم؛ لأنه قد يفعل طاعةً من رضوان الله عز وجل يدخل بها الجنة، أو معصيةً تكون سببًا لدخول النار.</t>
@@ -3879,97 +3878,97 @@
 حرص الرجل على تَعلُّم أمر دينه.
 إذا اقتصر المسلم على الواجبات فإنه يفلح، ولكن لا يعني هذا التساهل بالتطوعات؛ لأن التطوع يُكمل به النقص بالفرائض.
 تخصيص بعض العبادات بالذكر دليل على أهميتها والحض عليها، ولا يعني عدم وجوب غيرها.</t>
   </si>
   <si>
     <t>Даъватда дастлаб Аллоҳ таолони ибодатда яккалаш (тавҳид) билан бошлаш лозим.
 Исломга янги кирган инсонга фақат фарз нарсаларни ўргатиш билан кифояланиш.
 Аллоҳ таолога даъват қилишда аста-секинлик билан кўтарилиш керак.
 Кишининг динни таълимотларини ўрганишда ҳарис бўлиши.
 Агар киши фарз амалларни қилиш билан чекланса ҳам ютуққа эришади. Аммо бунинг маъноси нафл ибодатларга енгил қараш керак дегани эмас. Чунки нафл ибодатлар фарз ибодатлардаги камчиликларни тўлдиради.
 Баъзи ибодатларни хос зикр қилиш ундан бошқаси фарз эмаслигига далолат қилмайди, аксинча, зикр қилинган ибодатларнинг чуқур аҳамиятга эга эканига далолат қилади.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3689</t>
   </si>
   <si>
     <t>أفلح إن صدق</t>
   </si>
   <si>
     <t>Агар гапида турса, нажот топди», дедилар</t>
   </si>
   <si>
     <t>عَنْ طَلْحَةَ بْنِ عُبَيْدِ اللهِ رضي الله عنه قَالَ: جَاءَ رَجُلٌ إِلَى رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ مِنْ أَهْلِ نَجْدٍ ثَائِرُ الرَّأْسِ، نَسْمَعُ دَوِيَّ صَوْتِهِ، وَلَا نَفْقَهُ مَا يَقُولُ حَتَّى دَنَا مِنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَإِذَا هُوَ يَسْأَلُ عَنِ الْإِسْلَامِ، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «خَمْسُ صَلَوَاتٍ فِي الْيَوْمِ وَاللَّيْلَةِ» فَقَالَ: هَلْ عَلَيَّ غَيْرُهُنَّ؟ قَالَ: «لَا، إِلَّا أَنْ تَطَّوَّعَ، وَصِيَامُ شَهْرِ رَمَضَانَ»، فَقَالَ: هَلْ عَلَيَّ غَيْرُهُ؟ فَقَالَ: «لَا، إِلَّا أَنْ تَطَّوَّعَ»، وَذَكَرَ لَهُ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ الزَّكَاةَ، فَقَالَ: هَلْ عَلَيَّ غَيْرُهَا؟ قَالَ: «لَا، إِلَّا أَنْ تَطَّوَّعَ»، قَالَ: فَأَدْبَرَ الرَّجُلُ، وَهُوَ يَقُولُ: وَاللهِ، لَا أَزِيدُ عَلَى هَذَا، وَلَا أَنْقُصُ مِنْهُ، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَفْلَحَ إِنْ صَدَقَ».</t>
   </si>
   <si>
-    <t>Талҳа ибн Убайдуллоҳ разияллоҳу анҳу айтади: «Нажд аҳлидан бўлган, сочи тўзғиган бир киши Расулуллоҳ соллаллоҳу алайҳи ва салламнинг ҳузурларига келди. Биз унинг овозини эшитардиг-у, нима деяётганини тушуна олмасдик. Ниҳоят, у Расулуллоҳ соллаллоҳу алайҳи ва салламга яқин келди. Билсак, Ислом ҳақида сўраётган экан. Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Бир кеча-кундузда бешта намоз бор», дедилар. У: «Зиммамда шулардан бошқа намоз ҳам борми?» деди. «Йўқ. Лекин ўз ихтиёринг билан бўлса мустасно. Кейин Рамазон ойида рўза тутиш ҳам бор», дедилар. У: «Зиммамда бундан бошқа рўза ҳам борми?» деди. «Йўқ. Лекин ўз ихтиёринг билан бўлса мустасно», дедилар. Расулуллоҳ соллаллоҳу алайҳи ва саллам унга закотни ҳам айтдилар. У: «Зиммамда шундан бошқа садақа ҳам борми?» деди. «Йўқ. Лекин ўз ихтиёринг билан бўлса мустасно», дедилар. Ўша киши орқасига қайтиб кетаётиб, «Аллоҳга қасамки, бундан зиёда ҳам қилмайман, кам ҳам қилмайман», деди. Шунда Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Агар гапида турса, нажот топди», дедилар».</t>
+    <t>Талҳа ибн Убайдуллоҳ разияллоҳу анҳу айтади: «Нажд аҳлидан бўлган, сочи тўзғиган бир киши Расулуллоҳ соллаллоҳу алайҳи ва салламнинг ҳузурига келди. Биз унинг овозини эшитардиг-у, нима деяётганини тушуна олмасдик. Ниҳоят, у Расулуллоҳ соллаллоҳу алайҳи ва салламга яқин келди. Билсак, Ислом ҳақида сўраётган экан. Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Бир кеча-кундузда бешта намоз бор», дедилар. У: «Зиммамда шулардан бошқа намоз ҳам борми?» деди. «Йўқ! Лекин ўз ихтиёринг билан бўлса, мустасно. Кейин Рамазон ойида рўза тутиш ҳам бор», дедилар. У: «Зиммамда бундан бошқа рўза ҳам борми?» деди. «Йўқ! Лекин ўз ихтиёринг билан бўлса, мустасно», дедилар. Расулуллоҳ соллаллоҳу алайҳи ва саллам унга закотни ҳам айтдилар. У: «Зиммамда шундан бошқа садақа ҳам борми?» деди. «Йўқ! Лекин ўз ихтиёринг билан бўлса, мустасно», дедилар. Ўша киши орқасига қайтиб кетаётиб, «Аллоҳга қасамки, бундан зиёда ҳам қилмайман, кам ҳам қилмайман», деди. Шунда Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Агар гапида турса, нажот топди», дедилар».</t>
   </si>
   <si>
     <t>جاء رجلٌ من أهل نَجْدٍ إلى النبي صلى الله عليه وسلم وكان شعره مُنْتَفِشًا، وصوته مرتفعًا، ولا يُفقه ما يقول، حتى اقترب من النبي صلى الله عليه وسلم، فسأل عن فرائض الإسلام؟ 
 فبدأ النبيُّ صلى الله عليه وسلم بالصلاة، وأخبره أنَّ الله قد افترض عليه خمسَ صلوات في كل يوم وليلة.
 فقال: هل يلزمني شيء من الصلوات غير هذه الخَمس؟ 
 فقال: لا، إلا إذا تطوَّعت من صلوات النوافل. 
 ثم قال صلى الله عليه وسلم: ومما أوجبه الله عليك صوم شهر رمضان.
 فقال الرجل: هل يلزمني شيء من الصيام غير صوم رمضان؟ 
 فقال: لا، إلا أن تتطوّع بصوم. 
 ثم ذكر له صلى الله عليه وسلم الزكاة.
 فقال الرجل: هل يلزمني شيء من الصدقات بعد زكاة الفرض؟ 
 قال: لا، إلا أن تتطوّع. 
 وبعد أن سمع الرجل من النبي صلى الله عليه وسلم هذه الفرائض ولّى مدبرًا وأقسم بالله تعالى أنه سيلتزم بها من غير زيادة ولا نقصان، فقال صلى الله عليه وسلم على إثر ذلك: إذا صَدَقَ الرجل على ما حَلفَ عليه فإنه يكون من المُفلحين.</t>
   </si>
   <si>
-    <t>Нажд аҳлидан бир киши Набий соллаллоҳу алайҳи ва салламнинг ҳузурларига келди. Унинг сочи тўзғиган, овози баланд эди, нима деяётгани англашилмасди. Ниҳоят, у Набий соллаллоҳу алайҳи ва салламга яқинлашиб, Исломнинг фарзлари ҳақида сўради.
+    <t>Нажд аҳлидан бир киши Набий соллаллоҳу алайҳи ва салламнинг ҳузурларига келди. Унинг сочи тўзғиган, овози баланд эди, нима деяётгани тушунарсиз эди. Ниҳоят, у Набий соллаллоҳу алайҳи ва салламга яқинлашиб, Исломнинг фарзлари ҳақида сўради.
 Набий соллаллоҳу алайҳи ва саллам (сўзни) намоздан бошладилар ва Аллоҳ унга бир кеча-кундузда беш вақт намозни фарз қилганини хабар бердилар.
-У: «Зиммамда ушбу беш (вақт намоз)дан бошқаси ҳам фарзми?» деб сўради.
+У: «Зиммамда ушбу беш(вақт намоз)дан бошқа фарз (намоз) ҳам борми?» деб сўради.
 У зот: «Йўқ, магар ўз ихтиёринг билан нафл намозлар ўқисанг (бўлади)», дедилар.
-Сўнгра соллаллоҳу алайҳи ва саллам: «Аллоҳ сенга вожиб қилган нарсалардан яна бири Рамазон ойи рўзасидир», дедилар.
-Ҳалиги киши: «Зиммамда Рамазон рўзасидан бошқа рўза ҳам фарзми?» деб сўради.
+Сўнгра Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Аллоҳ сенга вожиб қилган нарсалардан яна бири Рамазон ойи рўзасидир», дедилар.
+Ҳалиги киши: «Зиммамда Рамазон рўзасидан бошқа фарз рўза ҳам борми?» деб сўради.
 У зот: «Йўқ, магар ўз ихтиёринг билан (нафл) рўза тутсанг (бўлади)», дедилар.
-Сўнгра соллаллоҳу алайҳи ва саллам унга закотни зикр қилдилар.
-Ҳалиги киши: «Зиммамда фарз закотдан кейин (бошқа) садақалар ҳам фарзми?» деб сўради.
+Сўнгра Расулуллоҳ соллаллоҳу алайҳи ва саллам унга закотни зикр қилдилар.
+Ҳалиги киши: «Зиммамда фарз закотдан кейин (бошқа) фарз садақалар ҳам борми?» деб сўради.
 У зот: «Йўқ, магар ўз ихтиёринг билан (нафл садақа) қилсанг (бўлади)», дедилар.
-Бу киши Набий соллаллоҳу алайҳи ва салламдан ушбу фарзларни эшитганидан сўнг, ортига қайтиб кетаётиб, Аллоҳ таолога қасам ичиб, уларга зиёда ҳам, кам ҳам қилмасдан амал қилишини айтди. Шундан кейин соллаллоҳу алайҳи ва саллам: «Агар бу киши ичган қасамида содиқ турса, албатта, нажот топувчилардан (муфлиҳлардан) бўлади», дедилар.</t>
+Бу киши Набий соллаллоҳу алайҳи ва салламдан ушбу фарзларни эшитганидан сўнг ортига қайтиб кетаётиб, Аллоҳ таолога қасам ичиб, уларга зиёда ҳам, кам ҳам қилмасдан амал қилишини айтди. Шундан кейин Набий соллаллоҳу алайҳи ва саллам: «Агар бу киши ичган қасамида содиқ турса, албатта, нажот топувчилардан (муфлиҳлардан) бўлади», дедилар.</t>
   </si>
   <si>
     <t>سماحةُ الشريعة الإسلامية وتيسيرها على المكلفين.
 حسن معاملته صلى الله عليه وسلم لهذا الرجل، فقد مَكَّنَه من الاقتراب منه وسؤاله.
 البدء في الدعوة إلى الله تعالى بالأهم فالأهم.
 الإسلام عقيدة وعمل، فلا ينفع عمل من غير إيمان، ولا ينفع إيمان من غير عمل.
 أهمية هذه الأعمال وأنها من أركان الإسلام.
 صلاة الجمعة داخلة في الصلوات الخمس الواجبة؛ لأنها بدلًا عن صلاة ظهر يوم الجمعة لمن وجبت عليه.
 بدأ النبيُّ صلى الله عليه وسلم تعليمه بآكد فرائض الإسلام وهي أركانه بعد الشهادتين؛ لأنه كان مسلمًا، ولم يذكر الحج؛ لأنه قبل فرضهِ، أو لأنه لم يأتِ وقته.
 الإنسان إذا اقتصر على الواجب في الشرع فإنه مُفلح، ولكن لا يعني هذا أنه لا يُسن أن يأتي بالتطوع؛ لأن التطوع تكمل به الفرائض يوم القيامة.</t>
   </si>
   <si>
-    <t>Ислом шариатининг бағрикенглиги ва  учун енгиллиги. (Мукаллаф: Шариат буйруқларини бажариш масъулияти юкланган, балоғатга етган ақлли мусулмон.)
+    <t>Ислом шариатининг бағрикенглиги ва унинг мукаллафлар учун енгиллик яратиши. (Мукаллаф: Шариат буйруқларини бажариш масъулияти юкланган, балоғатга етган ақлли мусулмон.)
 Набий соллаллоҳу алайҳи ва салламнинг бу кишига бўлган гўзал муомалалари: У зот кишининг яқин келишига ва савол беришига имкон бердилар.
 Аллоҳ таолога даъват қилишда энг муҳим (аҳамиятли) ишлардан бошлаш.
 Ислом — ҳам эътиқод, ҳам амалдир. Иймонсиз амал фойда бермайди, амалсиз иймон ҳам фойда бермайди.
-Бу амалларнинг аҳамияти ва улар Исломнинг арконларидан экани.
-[...2 lines deleted...]
-Инсон шариатда белгиланган фарз амаллар билангина чекланса ҳам нажот топувчидир. Лекин бу нафл (ихтиёрий) амалларни бажариш суннат эмас дегани эмас. Чунки қиёмат кунида фарзлардаги камчиликлар нафл амаллар билан тўлдирилади.</t>
+Бу амалларнинг аҳамияти ва улар Ислом арконларидан экани.
+Жума намози беш вақт фарз намознинг ичига киради, зеро, у жума куни пешин намозининг ўрнини босади.
+Набий соллаллоҳу алайҳи ва саллам таълим беришни икки шаҳодатдан кейинги Исломнинг энг таъкидланган фарзлари — арконларидан бошладилар. Чунки у (савол берган киши) мусулмон эди. Ҳаж эса ҳали фарз қилинмагани учун ёки унинг вақти келмагани учун зикр қилинмади.
+Инсон шариатда белгиланган фарз амаллар билангина чекланса ҳам нажот топади. Лекин бу нафл (ихтиёрий) амалларни бажариш суннат эмас деган тушунчани англатмайди. Чунки қиёмат кунида фарзлардаги камчиликлар нафл амаллар билан тўлдирилади.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3700</t>
   </si>
   <si>
     <t>ما يصيب المسلم من نصب ولا وصب ولا هم ولا حزن ولا أذى ولا غم حتى الشوكة يشاكها إلا كفر الله بها من خطاياه</t>
   </si>
   <si>
     <t>Мусулмонга бирор ҳорғинликми, беморликми, ташвишми, қайғуми, озорми, ғамми етса, ҳатто тикан кирса ҳам Аллоҳ таоло булар туфайли унинг хатоларини ўчиради", дедилар</t>
   </si>
   <si>
     <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ وَعَنْ أَبِي هُرَيْرَةَ رضي الله عنهما عَنِ النَّبِيِّ صلى الله عليه وسلم قَالَ: «مَا يُصِيبُ الْمُسْلِمَ مِنْ نَصَبٍ وَلَا وَصَبٍ وَلَا هَمٍّ وَلَا حُزْنٍ وَلَا أَذًى وَلَا غَمٍّ حَتَّى الشَّوْكَةِ يُشَاكُهَا إِلَّا كَفَّرَ اللهُ بِهَا مِنْ خَطَايَاهُ».</t>
   </si>
   <si>
     <t>Абу Саид Ал-Худрий ва Абу Ҳурайра разияллоҳу анҳумолардан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: "Мусулмонга бирор ҳорғинликми, беморликми, ташвишми, қайғуми, озорми, ғамми етса, ҳатто тикан кирса ҳам Аллоҳ таоло булар туфайли унинг хатоларини ўчиради", дедилар».</t>
   </si>
   <si>
     <t>يُبَيِّنُ الرسولُ صلى الله عليه وسلم أنَّ ما يُصاب به المسلمُ مِن أمراضٍ وهمومٍ وأحزانٍ وكروبٍ ومصائبَ وشدائدَ وخوفٍ وجوعٍ -حتى لو كانت شوكة تُصيبه فَتُؤْلِمُه-، يكونُ ذلك كفارةً لذنوبه وحطًّا لخطاياه.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда мусулмонга етадиган касаллик, қайғу, ғам-ғусса, қийинчилик, хавф, очлик, ҳаттоки қўлига кириб озор берган бир тикан ҳам гуноҳларига каффорат бўлиши ва хатоларини ўчиришини баёнламоқдалар.</t>
   </si>
   <si>
     <t>بيان فضل الله على عباده المؤمنين ورحمته بهم بغفران الذنوب بأقل ضرر يصيبهم.
 ينبغي للمسلم أن يَحْتَسِبَ عند الله ما يُصيبه، ويَصبر على كل صغيرة وكبيرة، لتكون له رفعة في الدرجات وكفارة للسيئات.</t>
@@ -4031,211 +4030,210 @@
 الحق الثاني: عيادة المريض وزيارته.
  الحق الثالث: اتباع الجنازة من بيته إلى المصلَّى إلى المقبرة حتى تُدفن.
  الحق الرابع: إجابة الدعوة إذا دعاه إلى وليمة عرس وغير ذلك.
  الحق الخامس: تَشميت العاطس، وهو أن يقول له إذا حَمِدَ الله: يرحمُك الله، ثم يقول العاطسُ: يهديكم الله ويُصلح بالَكم.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам ушбу ҳадиси шарифда мусулмоннинг мусулмон биродари устидаги баъзи ҳақларини баён қилмоқдалар. Бу ҳақлардан биринчиси: Салом берганда алик олиш.
 Иккинчиси: Бетоб бўлганни кўргани бориб, холидан хабар олиш.
 Учинчиси: Вафот этганнинг уйидан жанозаси ўқиладиган жойигача, сўнгра қабристонгача бориб, дафн қилингунча жанозасида қатнашиш.
 Тўртинчиси: Агар тўйга ёки бошқа бир муносабатга чақирса, ўша жойга бориш.
 Бешинчиси: Акса урганга ташмит айтиш, яъни акса урган киши ҳамд айтса, унга «ярҳамукаллоҳ» дейиш. Акса урган киши ташмит айтганга «яҳдийкумуллоҳу ва юслиҳу баалакум», дейиши.</t>
   </si>
   <si>
     <t>عظمة الإسلام في تأكيد الحقوق بين المسلمين وتوثيق الأُخوَّة والمحبة بينهم.</t>
   </si>
   <si>
     <t>Мусулмонлар орасидаги ҳақларни кучайтиришдаги ва ўрталаридаги биродарлик ва ўзаро муҳаббатни мустаҳкамлашдаги Ислом динининг улуғворлиги.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3706</t>
   </si>
   <si>
     <t>خير يوم طلعت عليه الشمس يوم الجمعة</t>
   </si>
   <si>
-    <t>Қуёш чиққан жнг яхши кун жума кунидир</t>
+    <t>Қуёш чиққан энг яхши кун жума кунидир</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «خَيْرُ يَوْمٍ طَلَعَتْ عَلَيْهِ الشَّمْسُ يَوْمُ الْجُمُعَةِ، فِيهِ خُلِقَ آدَمُ، وَفِيهِ أُدْخِلَ الْجَنَّةَ، وَفِيهِ أُخْرِجَ مِنْهَا، وَلَا تَقُومُ السَّاعَةُ إِلَّا فِي يَوْمِ الْجُمُعَةِ».</t>
   </si>
   <si>
-    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам: Қуёш чиққан жнг яхши кун жума кунидир. Одам шу куни яратилган, шу куни жаннатга киритилган ва ундан чиқарилган, қиёмат ҳам айнан жума куни қоим бўлади», дедилар».</t>
+    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам: Қуёш чиққан энг яхши кун жума кунидир. Одам шу куни яратилган, шу куни жаннатга киритилган ва ундан чиқарилган, қиёмат ҳам айнан жума куни қоим бўлади», дедилар».</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أنَّ خيْرَ يومٍ طلعت عليه الشمس يومُ الجمعة، 
 ومن خصائصه: أن الله خلق فيه آدم عليه السلام، وفيه أدخله الجنة، وفيه أخرجه منها وأهبطه إلى الأرض، ولا تقوم الساعة إلا في يوم الجمعة.</t>
   </si>
   <si>
-    <t>Набий соллаллоҳу алайҳи ва саллам қуёш чиққан кунларнинг энг яхшиси жума куни эканини хабар бермоқдалар. Унинг хусусиятларидан: Аллоҳ унда Одам алайҳиссаломни яратди, унда у зотни жаннатга киритди ва унда у ердан чиқариб, ер юзига туширди. Қиёмат ҳам фақатгина жума куни қоим бўлади».</t>
+    <t>Набий соллаллоҳу алайҳи ва саллам қуёш чиққан кунларнинг энг яхшиси жума куни эканини хабар бердилар. Унинг хусусиятларидан: Аллоҳ унда Одам алайҳиссаломни яратди, у куни Одамни жаннатга киритди ва унда у ердан чиқариб, ер юзига туширди. Қиёмат ҳам, фақатгина, жума куни қоим бўлади.</t>
   </si>
   <si>
     <t>فضل يوم الجمعة على سائر أيام الأسبوع.
 الحث والإكثار من الأعمال الصالحة في يوم الجمعة، والتأهب لنيل رحمة الله تعالى، ودفع نقمته.
 هذه الخصائص ليوم الجمعة التي ذكرت في الحديث قيل: أنها ليست لذكر فضيلة يوم الجمعة؛ لأن إخراج آدم وقيام الساعة لا يعد فضيلة، وقيل: بل جميعها فضائل وخروج آدم سبب وجود الذرية من الرسل والأنبياء والصالحين، وقيام الساعة سبب تعجيل جزاء الصالحين ونيلهم ما أعد الله لهم من الكرامات.
  ذُكِرَ ليوم الجمعة خصائص أخرى غير ما ذكر في هذه الرواية، ومنها: فيه تِيْبَ على آدم، وفيه قُبض، وفيه ساعة لا يصادفها عبد مؤمن وهو يصلي يسأل الله شيئًا إلا أعطاه إياه.
 أفضل أيام السنة يوم عرفة، وقيل: يوم النحر، وأفضل أيام الأسبوع يوم الجمعة، وأفضل ليلة ليلة القدر.</t>
   </si>
   <si>
     <t>Жума кунининг ҳафтанинг бошқа кунлардан афзаллиги.
 Жума кунида солиҳ амалларни кўпайтиришга тарғиб қилиш ҳамда Аллоҳ таолонинг раҳматига эришиш ва азобидан қутилиш учун ҳозирлик кўриш.
-Ҳадисда зикр қилинган жума кунининг ушбу хусусиятлари ҳақида шундай дейилган: «Булар жума кунининг фазилатини баён қилиш учун эмас, чунки Одам алайҳиссаломнинг жаннатдан чиқарилиши ва қиёмат қоим бўлиши фазилат саналмайди». Яна бир фикрга кўра: «Буларнинг барчаси фазилатдир. Зеро, Одамнинг чиқарилиши — пайғамбарлар, набийлар ва солиҳлардан иборат зурриётнинг вужудга келишига сабаб бўлган. Қиёмат қоим бўлиши эса солиҳларга бериладиган мукофотларнинг тезлашишига ҳамда Аллоҳ улар учун тайёрлаб қўйган икромларга эришишларига сабабдир.
-[...1 lines deleted...]
-Йилнинг энг афзал куни — Арафа кунидир, баъзилар Қурбонлик куни ҳам дейишган. Ҳафтанинг энг афзал куни — жума кунидир. Энг афзал кеча эса Қадр кечасидир.</t>
+Ҳадисда зикр қилинган жума кунининг ушбу хусусиятлари ҳақида шундай сўзлар ҳам айтилган: «Булар жума кунининг фазилатини баён қилиш учун эмас. Чунки Одам алайҳиссаломнинг жаннатдан чиқарилиши ва қиёмат қоим бўлиши фазилат саналмайди». Яна бир фикрга кўра: «Буларнинг барчаси фазилатдир. Зеро, Одамнинг чиқарилиши — пайғамбарлар, набийлар ва солиҳлардан иборат зурриётнинг вужудга келишига сабаб бўлган. Қиёмат қоим бўлиши эса, солиҳларга бериладиган мукофотларнинг тезлашишига ҳамда Аллоҳ улар учун тайёрлаб қўйган икромларга эришишларига сабабдир.
+Жума куни учун ушбу ривоятда келганлардан бошқа хусусиятлар ҳам зикр қилинган. Жумладан: ушбу кунда Одам алайҳиссаломнинг тавбаси қабул қилинган, шу куни у зот вафот этган ва бу кунда шундай бир соат борки, агар мўмин банда дуо қилиб, Аллоҳдан бирор нарса сўраган ҳолида ўша соатга тўғри келса, Аллоҳ унга сўраганини, албатта, беради.
+Йилнинг энг афзал куни — Арафа куни, баъзилар Қурбонлик куни ҳам дейишган. Ҳафтанинг энг афзал куни — жума куни. Энг афзал кеча эса қадр кечаси.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3711</t>
   </si>
   <si>
     <t>رحم الله رجلا سمحا إذا باع، وإذا اشترى، وإذا اقتضى</t>
   </si>
   <si>
     <t>Сотганда ҳам, сотиб олганда ҳам, ҳақ талаб қилганда ҳам бағрикенг бўлган кишига Аллоҳ раҳм қилсин», дедилар</t>
   </si>
   <si>
     <t>عن جابر رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «رَحِمَ اللهُ رَجُلًا سَمْحًا إِذَا بَاعَ، وَإِذَا اشْتَرَى، وَإِذَا اقْتَضَى».</t>
   </si>
   <si>
     <t>Жобир разияллоҳу анҳу ривоят қилади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Сотганда ҳам, сотиб олганда ҳам, ҳақ талаб қилганда ҳам бағрикенг бўлган кишига Аллоҳ раҳм қилсин», дедилар».</t>
   </si>
   <si>
     <t>دعا النبي صلى الله عليه وسلم بالرحمة لكل من كان:
 سهلًا جَوَادًا سَخِيًّا في بيعِه، فلا يُشدِّد على المشتري في سعرها ويعامله بخُلُقٍ حَسَن.
 سهلًا جوادًا سَخِيًّا إذا اشترى، فلا يَبْخَس ويُقَلِّل من قيمة البِضَاعَة.
 سهلًا جوادًا سخيًا إذا طَالَبَ بقضاءِ الدُّيون التي له، فلا يُشدِّد على الفقير والمُحتاج، بل يُطالِبه برفق ولُطف، ويُنْظِر المُعسر.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам ушбу ҳадиси шарифда олди-сотди ишларида бағрикенг, сахий, жўмард бўлган кишига Аллоҳдан раҳмат тилаб дуо қилдилар. Шундай экан, нархда қаттиқ туриб олиш билан харидорга танглик қилинмайди, унга чиройли хулқ ила муомалада бўлади. Харидор ҳам сотиб олишда олийжаноб, сахий, жўмард бўлиб, буюмни пастга уриб, нархини тушириб юбормайди. Қарзларини талаб қилганда ҳам олийжаноб, сахий ва жўмард бўлади. Фақир ва муҳтожга қийин қилмайди, балки ундан мулойимлик ва юмшоқлик билан қарзини талаб қилади ва имконисизга муҳлат беради.</t>
   </si>
   <si>
     <t>مِن مَقاصد الشريعة الحِفاظ على ما يُصلِحُ العلاقاتِ بين الناس.
 الترغيب في استعمال معالي الأخلاق في المعاملات بين الناس من البيع والشراء ونحو ذلك.</t>
   </si>
   <si>
     <t>Инсонлар орасидаги алоқаларни яхшилайдиган нарсаларга риоя қилиш шариат мақсадларидандир.
 Одамлар орасидаги олди-сотди ва шунга ўхшаш муомалаларда олийжаноб хулқларни қўлланишга тарғиб қилиниши.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3716</t>
   </si>
   <si>
     <t>رغم أنف، ثم رغم أنف، ثم رغم أنف، قيل: من؟ يا رسول الله قال: من أدرك أبويه عند الكبر، أحدهما أو كليهما فلم يدخل الجنة</t>
   </si>
   <si>
-    <t>Бурни ерга ишқалансин, бурни ерга ишқалансин, бурни ерга ишқалансин!» дедилар. «Эй Аллоҳнин Расули, кимнинг?», дейишди. У зот Ота-онаси ёки улардан бири кексайганда (уларни рози қилиб,) жаннатга кириб олмаган кишининг», дедилар</t>
+    <t>Бурни ерга ишқалансин, бурни ерга ишқалансин, бурни ерга ишқалансин!» дедилар. «Эй Аллоҳнин Расули, кимнинг?», дейишди. У зот: «Ота-онаси ёки улардан бири кексайганда (уларни рози қилиб,) жаннатга кириб олмаган кишининг», дедилар</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «رَغِمَ أَنْفُ، ثُمَّ رَغِمَ أَنْفُ، ثُمَّ رَغِمَ أَنْفُ»، قِيلَ: مَنْ؟ يَا رَسُولَ اللهِ قَالَ: «مَنْ أَدْرَكَ أَبَوَيْهِ عِنْدَ الْكِبَرِ، أَحَدَهُمَا أَوْ كِلَيْهِمَا فَلَمْ يَدْخُلِ الْجَنَّةَ».</t>
   </si>
   <si>
-    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам: «Бурни ерга ишқалансин, бурни ерга ишқалансин, бурни ерга ишқалансин!» дедилар. «Эй Аллоҳнин Расули, кимнинг?», дейишди. У зот Ота-онаси ёки улардан бири кексайганда (уларни рози қилиб,) жаннатга кириб олмаган кишининг», дедилар».</t>
+    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам: «Бурни ерга ишқалансин, бурни ерга ишқалансин, бурни ерга ишқалансин!» дедилар. «Эй Аллоҳнин Расули, кимнинг?», дейишди. У зот: «Ота-онаси ёки улардан бири кексайганда (уларни рози қилиб,) жаннатга кириб олмаган кишининг», дедилар».</t>
   </si>
   <si>
     <t>دَعا النبيُّ صلى الله عليه وسلم بالذّل والخِزْي حتى بلغ به كأنه وضع أنفَه في التراب -كررها ثلاثًا- فسُئِل: مَن هذا يا رسول الله الذي دعوتَ عليه؟ 
 فقال صلى الله عليه وسلم: من أدرك والديه عند الكبر -أحدهما أو كليهما-، فلم يكونَا سببًا بدخوله الجنة؛ وذلك بسبب عدم الإحسان إليهما وعقوقهما.</t>
   </si>
   <si>
-    <t>Набий соллаллоҳу алайҳи ва саллам (бир кишини) хорлик ва расволикка дучор бўлишини тилаб дуо қилдилар, ҳатто бу дуолари билан унинг бурни тупроққа ишқалангандек бўлди — буни уч бор такрорладилар. Шунда: «Эй Аллоҳнинг Расули, сиз бунчалик дуоибад қилган кимса ким?» деб сўралди.
-Пайғамбаримиз соллаллоҳу алайҳи ва саллам: «Ота-онаси кексайган вақтда уларнинг хизматини қилиб, дуосини олиб жаннатга кириш имкони бўла туриб, буни қўлдан бой берган, уларга ёмон муносабатда бўлиб, оқ бўлган киши хор бўлсин», деб марҳамат қилдилар.</t>
+    <t>Набий соллаллоҳу алайҳи ва саллам (бир кишини) хорлик ва расволикка дучор бўлишини тилаб дуо қилдилар. Ҳатто бу дуолари билан унинг бурни тупроққа ишқалангандек бўлди. Буни уч бор такрорладилар. Шунда: «Эй Аллоҳнинг Расули, сиз бунчалик дуоибад қилган кимса ким?» деб сўралди.
+Пайғамбаримиз соллаллоҳу алайҳи ва саллам: «Ота-онаси кексайган вақтда уларнинг хизматини қилиб, дуосини олиб жаннатга кириш имкони бўла туриб, буни қўлдан бой берган, уларга ёмон муносабатда бўлиб, оқ бўлган киши хор бўлсин», дедилар.</t>
   </si>
   <si>
     <t>وجوب بِرِّ الوالدين وأنه من أسباب دخول الجنة، خصوصًا عند كبرهما وضعفهما.
 عقوق الوالدين من كبائر الذنوب.</t>
   </si>
   <si>
-    <t>Ота-онага яхшилик қилиш вожиблиги ва бу — айниқса улар кексайиб, заифлашиб қолган вақтларида — жаннатга кириш сабабларидан бири экани.
+    <t>Ота-онага яхшилик қилишнинг вожиблиги ва бу, айниқса, улар кексайиб, заифлашиб қолган вақтларида жаннатга кириш сабабларидан бири экани.
 Ота-онага оқ бўлиш (уларнинг дилини оғритиш) гуноҳи кабиралардандир.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3718</t>
   </si>
   <si>
     <t>سبق المفردون</t>
   </si>
   <si>
     <t>Муфарридлар ўзиб кетишди</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: كَانَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَسِيرُ فِي طَرِيقِ مَكَّةَ، فَمَرَّ عَلَى جَبَلٍ يُقَالُ لَهُ جُمْدَانُ، فَقَالَ: «سِيرُوا هَذَا جُمْدَانُ، سَبَقَ الْمُفَرِّدُونَ» قَالُوا: وَمَا الْمُفَرِّدُونَ يَا رَسُولَ اللهِ؟ قَالَ: «الذَّاكِرُونَ اللهَ كَثِيرًا وَالذَّاكِرَاتُ».</t>
   </si>
   <si>
-    <t>Абу Ҳурайра разияллоҳу анҳу ривоят қиладилар: Расулуллоҳ соллаллоҳу алайҳи ва саллам Макка йўлида кетаётган эдилар, Жумдон деган тоғнинг олдидан ўтаётиб: «Юринглар! Бу Жумдон. Муфарридлар ўзиб кетишди», дедилар. «Муфарридлар ким, эй Аллоҳнинг Расули?» дейишди. «Аллоҳни кўп зикр қилувчи эркак ва аёллар», дедилар».</t>
+    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам Макка йўлида кетаётган эдилар. Жумдон деган тоғнинг олдидан ўтаётиб: «Юринглар! Бу Жумдон. Муфарридлар ўзиб кетишди», дедилар. «Муфарридлар ким, эй Аллоҳнинг Расули?» дейишди. «Аллоҳни кўп зикр қилувчи эркак ва аёллар», дедилар».</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم منزلة الذاكرين الله كثيرًا، وأنهم قد انفردوا وسبقوا غيرَهم بنيل الدرجات العُلَى في جنات النعيم، وشبَّههم بجبل جُمدان الذي انفرد عن غيره من الجبال.</t>
   </si>
   <si>
-    <t>Набий соллаллоҳу алайҳи ва саллам Аллоҳни кўп зикр қилувчиларнинг мақомини баён қилиб бердилар. Улар (зикрлари билан) ажралиб чиқиб, жаннату наимда юқори даражаларга эришишда бошқалардан ўзиб кетдилар. Шунингдек, У зот бу кишиларни бошқа тоғлардан ажралиб турувчи Жумдон тоғига ўхшатдилар.</t>
+    <t>Набий соллаллоҳу алайҳи ва саллам Аллоҳни кўп зикр қилувчиларнинг мақомини баён қилиб бердилар. Улар (зикрлари билан) ажралиб чиқиб, наъийм жаннатида юқори даражаларга эришишда бошқалардан ўзиб кетдилар. Шунингдек, У зот бу кишиларни бошқа тоғлардан ажралиб турувчи Жумдон тоғига ўхшатдилар.</t>
   </si>
   <si>
     <t>استحباب كثرة الذكر والانشغال به، فإنَّ السَّبْق في الآخرة إنما يكون بكثرة الطاعات، والإخلاص في العبادات.
 ذكر الله يكون باللسان فقط، أو بالقلب فقط، أو باللسان والقلب معًا، وهي أعلاها رتبة.
 من الذكر الأوراد الشرعية المقيدة، كأذكار الصباح والمساء، وأدبار الصلوات المكتوبات وغيرها.
 قال النووي: اعلم أن فضيلة الذكر غير منحصرة في التسبيح والتهليل والتحميد والتكبير ونحوها، بل كل عامل لله تعالى بطاعة فهو ذاكرٌ لله تعالى.
 ذكر الله من أعظم أسباب الثبات، قال سبحانه وتعالى: (يَا أَيُّهَا الَّذِينَ آمَنُوا إِذَا لَقِيتُمْ فِئَةً فَاثْبُتُوا وَاذْكُرُوا اللَّهَ كَثِيرًا لَّعَلَّكُمْ تُفْلِحُونَ) [الأنفال: 45]
 وجه التشبيه بينَ الذَّاكرينَ وجبل جُمدانَ هو الانفرادُ والاعتزالُ؛ فجبل جُمدانُ منفرد عن الجِبالِ، فكذا الذَّاكرينَ اللهَ تعالى فالمُنفَردُ هو الذي انفردَ قلبُه ولسانُه بذِكرِ ربَّه ولو كانَ بينَ النَّاسِ، واستأنس بأوقاتِ الخَلوةِ واستوحش من كثرةِ مُخالطةِ النَّاسِ، وقد يكون وجه التشبيه أن الذكر سبب التَّثبيت على الدين كما أن الجبال سبب لثبات الأرض، أو يكون السَّبقُ إلى الخَيراتِ في الدُّنيا والآخرةِ حيث كان المسافر من المدينة إلى مكة إذا وصل جُمدانَ كانَ علامةُ الوصولِ إلى مكةَ ومن وصلَ إليه كانَ سابقًا، فكذلك الذَّاكرُ للهِ تعالى فهو سابقٌ لغيرِه بكثرةِ ذِكرِه للهِ تعالى، والله أعلم.</t>
   </si>
   <si>
     <t>Зикрни кўпайтириш ва у билан машғул бўлишнинг мустаҳаблиги. Зеро, охиратдаги пешқадамлик фақатгина тоат-ибодатларнинг кўплиги ва ибодатдаги ихлос билан бўлади.
-Зикрни кўпайтириш ва у билан машғул бўлишнинг мустаҳаблиги. Зеро, охиратдаги пешқадамлик фақатгина тоат-ибодатларнинг кўплиги ва ибодатдаги ихлос билан бўлади.
+Аллоҳнинг зикри фақат тил билан, фақат қалб билан ёки тил ва қалб билан бирга бўлади. Мана уша энг олий мартабадир.
 Тонгги ва кечки зикрлар, фарз намозларидан кейинги зикрлар ва шу кабилар шариатда белгиланган муқайяд (вақти ва ўрни тайин қилинган) вирдлар (зикрлар) жумласига киради.
-Имом Нававий айтдилар: «Билгинки, зикрнинг фазилати фақат тасбеҳ, таҳлил, таҳмид ва такбир айтиш кабилар билангина чекланиб қолмайди. Балки Аллоҳ таоло учун бирор тоатни бажарувчи ҳар бир киши Аллоҳни зикр қилувчи (зокир) ҳисобланади».
-[...1 lines deleted...]
-Зикр қилувчилар билан Жумдон тоғи ўртасидаги ўхшатишнинг жиҳати — ажралиб туриш ва яккаланишдир. Жумдон тоғи бошқа тоғлардан ажралиб тургани каби, Аллоҳни зикр қилувчилар ҳам шундайдир. «Мунфарид» (ажралиб чиққан) деб, одамлар орасида бўлса-да, қалби ва тили билан Раббининг зикрида холи қолган кишига айтилади. У холи қолган вақтларида (Аллоҳ билан) ором топади ва одамларга ҳаддан ташқари аралашиб кетишдан безовта бўлади. Шунингдек, ўхшатиш жиҳати шунда бўлиши ҳам мумкинки: тоғлар ернинг мустаҳкамлигига сабаб бўлганидек, зикр ҳам динда собитқадамликка сабаб бўлади. Ёки дунё ва охиратда хайрли ишларда пешқадам бўлишдир; Мадинадан Маккага йўл олган мусофир Жумдон тоғига етиб келса, бу Маккага етиб келганининг аломати бўларди ва унга ким биринчи етиб келса, ўша пешқадам саналарди. Худди шунингдек, Аллоҳни кўп зикр қилувчи киши ҳам Аллоҳни кўп ёд этиши билан бошқалардан ўзиб кетувчи, пешқадамдир. Валлоҳу аълам.</t>
+Имом Нававий айтдилар: «Билгинки, зикрнинг фазилати фақат тасбеҳ, таҳлил, таҳмид ва такбир айтиш кабилар билангина чекланиб қолмайди. Аксинча, Аллоҳ таоло учун бирор тоатни бажарувчи ҳар бир киши Аллоҳни зикр қилувчи (зокир) ҳисобланади».
+Аллоҳнинг зикри собитқадамликнинг энг буюк сабабларидандир. Аллоҳ субҳанаҳу ва таоло шундай марҳамат қилган: «Эй иймон келтирганлар! Бирор жамоа (душман) билан тўқнашсангиз, собитқадам бўлинг ва Аллоҳни кўп зикр қилинг, шояд нажот топсангиз» [Анфол: 45].
+Зикр қилувчилар билан Жумдон тоғи ўртасидаги ўхшатишнинг жиҳати — ажралиб туриш ва яккаланишдир. Жумдон тоғи бошқа тоғлардан ажралиб тургани каби, Аллоҳни зикр қилувчилар ҳам шундайдир. «Мунфарид» (ажралиб чиққан) деб, одамлар орасида бўлса-да, қалби ва тили билан Раббининг зикрида холи қолган кишига айтилади. У холи қолган вақтларида (Аллоҳ билан) ором топади ва одамларга ҳаддан ташқари аралашиб кетишдан безовта бўлади. Шунингдек, ўхшатиш жиҳати шунда бўлиши ҳам мумкинки: тоғлар ернинг мустаҳкамлигига сабаб бўлганидек, зикр ҳам динда собитқадамликка сабаб бўлади. Ёки дунё ва охиратда хайрли ишларда пешқадам бўлишдир. Мадинадан Маккага йўл олган мусофир Жумдон тоғига етиб келса, бу Маккага етиб келганининг аломати бўларди ва унга ким биринчи етиб келса, ўша пешқадам саналарди. Худди шунингдек, Аллоҳни кўп зикр қилувчи киши ҳам Аллоҳни кўп ёд этиши билан бошқалардан ўзиб кетувчи, пешқадамдир. Яна Аллоҳ билувчироқ.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3719</t>
   </si>
   <si>
     <t>عليك بكثرة السجود لله، فإنك لا تسجد لله سجدة، إلا رفعك الله بها درجة، وحط عنك بها خطيئة</t>
   </si>
   <si>
     <t>Аллоҳга кўп сажда қилишинг керак, чунки Аллоҳга бир сажда қилсанг, Аллоҳ у туфайли сени бир даража кўтаради ва сендан бир хатони ўчиради</t>
   </si>
   <si>
     <t>عَنْ مَعْدَانَ بْنِ أَبِي طَلْحَةَ الْيَعْمَرِيُّ قَالَ: لَقِيتُ ثَوْبَانَ مَوْلَى رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقُلْتُ: أَخْبِرْنِي بِعَمَلٍ أَعْمَلُهُ يُدْخِلُنِي اللهُ بِهِ الْجَنَّةَ؟ أَوْ قَالَ قُلْتُ: بِأَحَبِّ الْأَعْمَالِ إِلَى اللهِ، فَسَكَتَ. ثُمَّ سَأَلْتُهُ فَسَكَتَ. ثُمَّ سَأَلْتُهُ الثَّالِثَةَ فَقَالَ: سَأَلْتُ عَنْ ذَلِكَ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقَالَ: «عَلَيْكَ بِكَثْرَةِ السُّجُودِ لِلَّهِ، فَإِنَّكَ لَا تَسْجُدُ لِلَّهِ سَجْدَةً، إِلَّا رَفَعَكَ اللهُ بِهَا دَرَجَةً، وَحَطَّ عَنْكَ بِهَا خَطِيئَةً» قَالَ مَعْدَانُ: ثُمَّ لَقِيتُ أَبَا الدَّرْدَاءِ فَسَأَلْتُهُ فَقَالَ لِي: مِثْلَ مَا قَالَ لِي: ثَوْبَانُ.</t>
   </si>
   <si>
-    <t>Маъдан ибн Абу Талҳа Яъмарийдан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва салламнинг мавлолари Савбонни учратиб қолиб: «Менга шундай амални [ёки Аллоҳга энг суюкли амални] айтингки, уни қилсам, жаннатга кирайин», дедим. У индамади. Кейин яна сўрадим, индамади. Кейин учинчи марта сўрадим. У шундай деди: «Бу ҳақда Расулуллоҳ соллаллоҳу алайҳи ва салламдан сўраганман. У зот: «Аллоҳга кўп сажда қилишинг керак, чунки Аллоҳга бир сажда қилсанг, Аллоҳ у туфайли сени бир даража кўтаради ва сендан бир хатони ўчиради», деганлар». Кейин Абу Дардони учратиб қолиб, ундан ҳам сўраган эдим, худди Савбон менга айтган гапни айтди».</t>
+    <t>Маъдон ибн Абу Талҳа Яъмарийдан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва салламнинг мавлолари Савбонни учратиб қолиб: «Менга шундай амални [ёки Аллоҳга энг суюкли амални] айтингки, уни қилсам, жаннатга кирайин», дедим. У индамади. Кейин яна сўрадим, индамади. Кейин учинчи марта сўрадим. У шундай деди: «Бу ҳақда Расулуллоҳ соллаллоҳу алайҳи ва салламдан сўраганман. У зот: «Аллоҳга кўп сажда қилишинг керак, чунки Аллоҳга бир сажда қилсанг, Аллоҳ у туфайли сени бир даража кўтаради ва сендан бир хатони ўчиради», деганлар». Кейин Абу Дардони учратиб қолиб, ундан ҳам сўраган эдим, худди Савбон менга айтган гапни айтди».</t>
   </si>
   <si>
     <t>سُئِلَ النبيُّ صلى الله عليه وسلم عن العمل الذي يكون سببًا لدخول الجنة أو عن أحب الأعمال إلى الله؟ 
 فقال صلى الله عليه وسلم للسائل: الزم كثرة السجود في الصلاة، فإنك ما سجدت لله سجده إلا رفعك بها درجة، وغفر عنك بها خطيئة.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва салламдан жаннатга киришга сабаб бўладиган амал ёки Аллоҳга энг суюкли бўлган амал ҳақида сўралди.
-Набий соллаллоҳу алайҳи ва саллам сўровчига шундай дедилар:
-«Намозда кўп сажда қилишни лозим тут (кўпайтир). Зеро, сен Аллоҳ учун бирор сажда қилсанг, албатта, Аллоҳ у сажда туфайли сенинг даражангни кўтаради ва бир хатоингни ўчиради».</t>
+Набий соллаллоҳу алайҳи ва саллам сўровчига шундай дедилар: «Намозда кўп сажда қилишни лозим тут (кўпайтир). Зеро, сен Аллоҳ учун бирор сажда қилсанг, албатта, Аллоҳ у сажда туфайли сенинг даражангни кўтаради ва бир хатоингни ўчиради».</t>
   </si>
   <si>
     <t>حث المسلم على الحرص على الصلاة فرضًا وتطوعًا، لاشتمالها على السجود.
 بيان فقه الصحابة وعلمهم أن الجنة لا تنال -بعد رحمة الله- إلا بالعمل.
 السجود في الصلاة من أعظم أسباب رفعة الدرجات، وغفران الذنوب.</t>
   </si>
   <si>
     <t>Намоз ўз ичига саждани олгани учун ҳам мусулмон кишини фарз ва нафл намозларга ҳарис бўлишга тарғиб қилинмоқда.
-Саҳобаларнинг тушунчаси ва илми шуни кўрсатадики, Жаннатга — Аллоҳнинг раҳматидан сўнг — фақат ҳаракат ва амал билан эришилади.
+Саҳобаларнинг тушунчаси ва илми шуни кўрсатадики, жаннатга Аллоҳнинг раҳматидан сўнг фақат ҳаракат ва амал билан эришилади.
 Намоздаги сажда — даражаларнинг кўтарилиши ва гуноҳларнинг кечирилишига сабаб бўладиган энг буюк ишлардан биридир.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/3732</t>
   </si>
   <si>
     <t>كان رجل يداين الناس، فكان يقول لفتاه: إذا أتيت معسرا فتجاوز عنه، لعل الله يتجاوز عنا</t>
   </si>
   <si>
     <t>(Сизлардан илгари ўтган одамларнинг орасида) бир (бадавлат) киши бўлиб, у одамларга (беғараз) қарз бериб турар эди ҳамда хизматкорига (доимо): «Агар
 бирор муҳтож одамнинг қошига (олган қарзини сўраб) борсанг-у у ҳозир узолмаслигини
 айтса, олган қарзидан кечгил, шояд Аллоҳ таоло бизнинг ҳам (гуноҳларимиздан) кечса!» — 
 дер эди</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «كان رجلٌ يُدَايِنُ الناسَ، فكان يقول لفتاه: إذا أتيتَ مُعسِرًا فتجاوز عنه، لعل اللهَ يَتجاوزُ عنا، فلقي اللهَ فتجاوز عنه».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳу ривоят қилади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «(Сизлардан илгари ўтган одамларнинг орасида) бир (бадавлат) киши бўлиб, у одамларга (беғараз) қарз бериб турар эди ҳамда хизматкорига (доимо): «Агар
 бирор муҳтож одамнинг қошига (олган қарзини сўраб) борсанг-у у ҳозир узолмаслигини
 айтса, олган қарзидан кечгил, шояд Аллоҳ таоло бизнинг ҳам (гуноҳларимиздан) кечса!» — 
 дер эди. Кейин (ўша киши вафот этганда) Аллоҳ таоло унинг гуноҳларидан кечди», - дедилар.</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم عن رجُلٍ كان يتعامل مع الناس بالقَرْض، أو يَبِيعُهم بالآجِل، وكان يقول لغلامه الذي يَتَقاضى الدُّيون التي عند الناس: 
@@ -4410,59 +4408,59 @@
   <si>
     <t>فضل الإخلاص وأهميته في صيام رمضان وغيره من الأعمال الصالحة.</t>
   </si>
   <si>
     <t>Рамазон рўзасида ва бошқа солиҳ амалларда ихлоснинг фазли ва аҳамияти.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/4196</t>
   </si>
   <si>
     <t>من صلى البردين دخل الجنة</t>
   </si>
   <si>
     <t>Ким икки «салқин» намозни ўқиса, жаннатга киради», дедилар</t>
   </si>
   <si>
     <t>عن أَبِي مُوسَى الأَشْعَرِيِّ رضي الله عنه: أَنَّ رَسُولَ اللهِ صلى الله عليه وسلم قَالَ: «مَنْ صَلَّى ‌الْبَرْدَيْنِ دَخَلَ الْجَنَّةَ»</t>
   </si>
   <si>
     <t>Абу Мусо Ашъарий разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Ким икки «салқин» намозни ўқиса, жаннатга киради», дедилар».</t>
   </si>
   <si>
     <t>حَثَّ النبيُّ صلى الله عليه وسلم على الحرصِ على صلاة البردين وهما صلاة الفجر والعصر، وبشَّر مَن أتى بهما بحقهما من وقت وجماعة وغير ذلك كانتا سببًا في دخوله الجنة.</t>
   </si>
   <si>
-    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам «икки салқин вақтдаги намоз»га — яъни Бамдод ва Аср намозларига — алоҳида аҳамият беришга тарғиб қилдилар. Кимда-ким бу икки намозни ўз вақтида, жамоат билан ва барча ҳақларини адо этган ҳолда ўқиса, бу намозлар унинг жаннатга киришига сабаб бўлиши ҳақида хушхабар бердилар.</t>
+    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам «икки салқин вақтдаги намоз»га, яъни бомдод ва аср намозларига алоҳида аҳамият беришга тарғиб қилдилар. Кимда-ким бу икки намозни ўз вақтида, жамоат билан ва барча ҳақларини адо этган ҳолда ўқиса, бу намозлар унинг жаннатга киришига сабаб бўлиши ҳақида хушхабар бердилар.</t>
   </si>
   <si>
     <t>فضل المحافظة على صلاة الفجر والعصر؛ لأن الفجر يكون عند لذة النوم، والعصر يكون عند اشتغال الإنسان بعمله، فمن حافظ عليهما كان من باب أولى أن يحافظ على بقية الصلوات.
 سميت صلاة الفجر والعصر بالبردين؛ لأن صلاة الفجر فيها برد الليل، وصلاة العصر فيها برد النهار وإن كانت في وقتٍ حارٍ إلا أنه أخف من الوقت قبلها، أو تكون تسميتُها من باب التغليب كما يقال: القمران للشمس والقمر.</t>
   </si>
   <si>
-    <t>Бамдод ва Аср намозларини мунтазам ўқишнинг фазли: Чунки Бамдод вақти уйқу энг ширин бўлган пайтга, Аср вақти эса инсоннинг ишлари билан энг машғул бўлган пайтига тўғри келади. Кимда-ким шу икки намозга муҳофаза қилса (ўз вақтида ўқиса), демак, бошқа намозларга ҳам яхшироқ муҳофаза қилади.
-Бомдод ва Аср намозлари «Бардайн» (икки салқин вақт намози) деб номланди. Чунки Бомдод намозида туннинг салқини, Аср намозида эса куннинг салқини бўлади. Гарчи Аср вақти иссиқ бўлса-да, у ўзидан олдинги вақтдан (пешиндан) кўра енгилроқдир. Ёки бундай номланиши «тағлиб» (ғолиб томонни қўллаш) бобидандир, худди қуёш ва ойга нисбатан «икки Ой» (ал-қомароони) дейилгани каби.</t>
+    <t>Бомдод ва аср намозларини мунтазам ўқишнинг фазли. Чунки бомдод вақти уйқу энг ширин бўлган пайтга, аср вақти эса инсоннинг ишлари билан энг машғул бўлган пайтига тўғри келади. Кимда-ким шу икки намозга муҳофаза қилса (ўз вақтида ўқиса), демак, бошқа намозларга ҳам яхшироқ муҳофаза қилади.
+Бомдод ва аср намозлари «Бардайн» (икки салқин вақт намози) деб номланди. Чунки бомдод намозида туннинг салқини, аср намозида эса куннинг салқини бўлади. Гарчи аср вақти иссиқ бўлса-да, у ўзидан олдинги вақтдан (пешиндан) кўра енгилроқдир. Ёки бундай номланиши «тағлиб» (ғолиб томонни қўллаш) бобидандир, худди қуёш ва ойга нисбатан «икки ой» (ал-қомароони) дейилгани каби.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/4198</t>
   </si>
   <si>
     <t>من يقم ليلة القدر إيمانا واحتسابا غفر له ما تقدم من ذنبه</t>
   </si>
   <si>
     <t>Ким Қадр кечасида (чин) иймон ва (риё қилмасдан) савоб умидида қойим бўлса унинг ўтган гуноҳлари кечирилади» – дедилар</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «مَنْ يَقُمْ لَيْلَةَ الْقَدْرِ إِيمَانًا وَاحْتِسَابًا غُفِرَ لَهُ مَا تَقَدَّمَ مِنْ ذَنْبِهِ»</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳу ривоят қиладилар: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Ким Қадр кечасида (чин) иймон ва (риё қилмасдан) савоб умидида қойим бўлса унинг ўтган гуноҳлари кечирилади» – дедилар».</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم عن فضل قيام ليلة القدر التي تكون في العشر الأواخر من رمضان، وأنَّ مَن اجتهد فيها بالصلاة والدعاء وقراءة القرآن والذكر، مؤمنًا بها وبما جاء في فضلها، راجيًا بعمله ثوابَ الله تعالى، لا رياء ولا سُمعة، فإنه يُغفر له ما سَبَقَ مِن ذنوبِه.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда Рамазоннинг охирги ўн кунлигидаги Қадр тунида ўқиладиган намоз фазилати хақида хабар бермоқдалар. Ким бу тунда Аллоҳга иймон келтириб унинг савобини умид қилиб холис Аллоҳ учун риёсиз, сумъасиз намозу дуода, Қуръон тиловатида ва зикрда тиришса, ўтган барча гуноҳлари кечирилади.</t>
   </si>
   <si>
     <t>فضل ليلة القَدْر والحَث على  قيامها.
 الأعمال الصالحة لا تُقبل إلا مع صِدْقِ النيَّات.
@@ -4504,63 +4502,63 @@
 Мусибат баъзида мўминнинг даражасини олий қилиб, хатосини ўчириш учун Аллоҳнинг бандасига бўлган севгисининг белгиси ҳам бўлиши мумкин.
 Мусибат вақтида сабрга ундаш ва сабрсизликдан қайтариш.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/4204</t>
   </si>
   <si>
     <t>المسلم إذا سئل في القبر: يشهد أن لا إله إلا الله وأن محمدا رسول الله</t>
   </si>
   <si>
     <t>Мусулмон қабрида сўралса: «Аллоҳдан ўзга илоҳ йўқ ва Муҳаммад Аллоҳнинг элчиси», деб гувоҳлик беради</t>
   </si>
   <si>
     <t>عَنِ البَرَاءِ بْنِ عَازِبٍ رضي الله عنه أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «المُسْلِمُ إِذَا سُئِلَ فِي القَبْرِ: يَشْهَدُ أَنْ لاَ إِلَهَ إِلَّا اللَّهُ وَأَنَّ مُحَمَّدًا رَسُولُ اللَّهِ»، فَذَلِكَ قَوْلُهُ: {يُثَبِّتُ اللَّهُ الَّذِينَ آمَنُوا بِالقَوْلِ الثَّابِتِ فِي الحَيَاةِ الدُّنْيَا وَفِي الآخِرَةِ} [إبراهيم: 27].</t>
   </si>
   <si>
     <t>Баро ибн Озиб разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам айтадилар: «Мусулмон қабрида сўралса: «Аллоҳдан ўзга илоҳ йўқ ва Муҳаммад Аллоҳнинг элчиси», деб гувоҳлик беради. Аллоҳ таоло бу ҳақида айтадики: «Аллоҳ иймон келтирганларни бу дунё ҳаётида ҳам, охиратда ҳам собит сўз ила собитқадам қилур» [Иброҳим: 27].</t>
   </si>
   <si>
     <t>يُسألُ المؤمنُ في القبر، فيسأله الملكان الموكَّلان بذلك وهما منكر ونكير، كما جاء تسميتهما في عدة أحاديث، 
 فيشهد أن لا إله إلا الله وأن محمدًا رسول الله، 
 قال النبي صلى الله عليه وسلم هذا هو القول الثابت الذي قال الله فيه: 
 {يُثَبِّتُ اللَّهُ الَّذِينَ آمَنُوا بِالْقَوْلِ الثَّابِتِ فِي الْحَيَاةِ الدُّنْيَا وَفِي الْآخِرَةِ} [إبراهيم: 27].</t>
   </si>
   <si>
-    <t>Мўмин киши қабрда сўроқ қилинади. Уни бу ишга вакил қилинган икки фаришта — Мункар ва Накир сўроққа тутади. Бир қанча ҳадисларда уларнинг номлари мана шундай келган. Шунда мўмин: «Аллоҳдан ўзга илоҳ йўқ ва Муҳаммад Аллоҳнинг элчисидир», деб гувоҳлик беради. Пайғамбар соллаллоҳу алайҳи ва саллам: «Бу Аллоҳ таоло Қуръонда айтган собит сўздир», деб қуйидаги оятни ўқидилар: «Аллоҳ иймон келтирганларни бу дунё ҳаётида ҳам, охиратда ҳам собит сўз ила собитқадам қилур» [Иброҳим: 27].</t>
+    <t>Мўмин киши қабрда сўроқ қилинади. Уни бу ишга вакил қилинган икки фаришта Мункар ва Накир сўроққа тутади. Бир қанча ҳадисларда уларнинг номлари мана шундай келган. Шунда мўмин: «Аллоҳдан ўзга илоҳ йўқ ва Муҳаммад Аллоҳнинг элчисидир», деб гувоҳлик беради. Пайғамбар соллаллоҳу алайҳи ва саллам: «Бу Аллоҳ таоло Қуръонда айтган собит сўздир», деб қуйидаги оятни ўқидилар: «Аллоҳ иймон келтирганларни бу дунё ҳаётида ҳам, охиратда ҳам собит сўз ила собитқадам қилур» [Иброҳим: 27].</t>
   </si>
   <si>
     <t>أنَّ سؤال القبر حق.
 فضل الله على عباده المؤمنين في الدنيا والآخرة بتثبيتهم على القول الثابت.
 فضل شهادة التوحيد والموت عليها.
 تثبيت الله للمؤمن في الدنيا بالثبات على الإيمان، وسلوك الصراط المستقيم، وعند الموت بالموت على التوحيد، وفي القبر عند سؤال الملكين.</t>
   </si>
   <si>
     <t>Қабр сўроғи ҳақдир.
-Аллоҳнинг Ўз мўмин бандаларига дунё ва охиратда «собит сўз» (тавҳид калимаси) билан собитқадам қилиб қўйиши Унинг катта фазл-карамидир.
-[...1 lines deleted...]
-Аллоҳнинг мўмин кишини дунёда иймонда маҳкам туриш ва тўғри йўлдан (Сиротул мустақимдан) юриш билан, вафот этаётганда тавҳид ила жон таслим қилиш билан, қабрда эса икки фариштанинг сўроғи пайтида собитқадам қилиши.</t>
+Аллоҳ таоло Ўз мўмин бандаларини дунё ва охиратда «собит сўз» (тавҳид калимаси) билан собитқадам қилиб қўйиши Унинг улкан фазлу-карамидандир.
+Тавҳид калимаси(лаа илааҳа иллаллоҳ)нинг ва шу калима билан вафот этишнинг фазилати.
+Аллоҳнинг мўмин кишини дунёда иймонда маҳкам туриш ва тўғри йўлдан (сиротул мустақимдан) юриш билан, вафот этаётганда тавҳид ила жон таслим қилиш билан, қабрда эса икки фариштанинг сўроғи пайтида собитқадам қилиши билан бўлади.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/4206</t>
   </si>
   <si>
     <t>أمرت أن أقاتل الناس حتى يشهدوا أن لا إله إلا الله، وأن محمدا رسول الله، ويقيموا الصلاة، ويؤتوا الزكاة</t>
   </si>
   <si>
     <t>Инсонлар "Аллоҳдан ўзга ҳақ илоҳ йўқ ва Муҳаммад Унинг Расулидир" деб гувоҳлик бериб, намозни адо этмагунларича ва закотни бермагунларича</t>
   </si>
   <si>
     <t>عَنِ ابْنِ عُمَرَ رضي الله عنهما أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «أُمِرْتُ أَنْ أُقَاتِلَ النَّاسَ حَتَّى يَشْهَدُوا أَنْ لاَ إِلَهَ إِلَّا اللَّهُ، وَأَنَّ مُحَمَّدًا رَسُولُ اللَّهِ، وَيُقِيمُوا الصَّلاَةَ، وَيُؤْتُوا الزَّكَاةَ، فَإِذَا فَعَلُوا ذَلِكَ عَصَمُوا مِنِّي دِمَاءَهُمْ وَأَمْوَالَهُمْ إِلَّا بِحَقِّ الإِسْلاَمِ، وَحِسَابُهُمْ عَلَى اللَّهِ».</t>
   </si>
   <si>
     <t>Ибн Умар разияллоҳу анҳумодан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Инсонлар "Аллоҳдан ўзга ҳақ илоҳ йўқ ва Муҳаммад Унинг Расулидир" деб гувоҳлик бериб, намозни адо этмагунларича ва закотни бермагунларича, улар билан жанг қилишга буюрилдим. Агар одамлар юқоридагиларга амал қилсалар, мендан қонлари ва молларини омон сақлаган бўладилар. Фақат Ислом ҳаққи бундан мустасно. Уларнинг ҳисоб-китоби эса Аллоҳ таолога ҳаволадир», – дедилар.</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ اللهَ أمرَه بمقاتلة المشركين حتى يشهدوا بأن لا معبود بحق إلا الله وحده لا شريك له، ويشهدوا لمحمد صلى الله عليه وسلم بالرسالة، والعمل بمقتضى هذه الشهادة من المحافظة على الصلوات الخمس في اليوم والليلة، ويعطوا الزكاة المفروضة لمستحقيها. 
 فإذا فعلوا هذه الأمورَ فإنَّ الإسلام يَعْصِمُ دماءَهم وأموالَهم، فلا يَحِلُّ قتلُهم إلا إذا ارتكبوا جريمة أو جناية يستحقون عليها القتل بموجب أحكام الإسلام، ثم يوم القيامة يتولى الله تعالى حسابَهم حيث يعلم سرائرَهم.</t>
   </si>
   <si>
     <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам хабар бердиларки, то мушриклар ҳақиқий маъбуд бўлмиш фақатгина ягона ва шериги йўқ Аллоҳ эканлиги ва Муҳаммад соллаллоҳу алайҳи ва салламнинг расул эканликларига шаҳодат бергунларигача, шу шаҳодатнинг талабига амал қилиб, куну тун беш вақт намозни адо этгунлари ва фарз қилинган закотни бергунларигача Аллоҳ таоло У зотга улар билан урушишни буюрди. Агар бу ишларни қилсалар, Ислом уларнинг қонлари ва молларини ҳимоя қилади. Ислом аҳкомлари тақозо қиладиган катта жарима ёки ўлимга лойиқ жиноят қилмагунларича ўлдирилишлари мумкин эмас. Сўнгра Қиёмат куни Аллоҳ таоло Ўзи ҳисоб-китоб қилади. Чунки фақат Унинг Ўзигина уларнинг сирларини билур.</t>
   </si>
   <si>
     <t>الأحكام إنما تَجْرِي على الظواهر، والله يتولَّى السرائر.
@@ -5139,69 +5137,69 @@
 أكل الحلال الطيِّب من الأسباب المُعينة للعمل الصالح.
 قال القاضي: الطيب ضد الخبيث، فإذا وصفه به تعالى أريد به أنه مُنزَّه عن النقائص مُقدَّس عن الآفات، وإذا وُصِف به العبد مطلقًا أريد به أنه المُتعرِّي عن رذائل الأخلاق وقبائح الأعمال والمتحلي بأضداد ذلك، وإذا وُصف به الأموال أريد به كونه حلالًا من خيار الأموال.</t>
   </si>
   <si>
     <t>Аллоҳ таоло Зоти, сифатлари, феъллари ва ҳукмларида комилдир.
 Аллоҳ таолога ихлос ва Пайғамбаримиз соллаллоҳу алайҳи ва салламга эргашиш буюрилган.
 Амалга рағбатлантирувчи воситаларни ишлатиш. Чунки Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Албатта, Аллоҳ мўминларни ҳам пайғамбарларга буюрган нарсаларга буюрди», дедилар. Агар мўмин бу пайғамбарларга буюрилган амаллардан эканини билса, шу ишни бажаришга шижоатланади ва ўзида куч топади.
 Дуо қабул бўлишига тўсқинлик қиладиган нарсалардан бири — ҳаром луқмадир.
 Дуо ижобат бўлишининг бешта сабаби бор: 1. Узоқ сафар – чунки у инсонда ҳокисорликни пайдо қилади. Бу эса дуо ижобат бўлишининг энг улуғ сабабларидандир. 2. Зарурият ҳолати. 3. Қўлларни осмонга кўтариш. 4. Аллоҳга илтижо қилиб, «Раббим!» деган сўзни қайта-қайта такрорлаш, бу энг улуғ сабаблардан. 5. Ҳалол ва пок луқма.
 Ҳалол ва пок луқма солиҳ амалларга ёрдамчи омиллардан ҳисобланади.
 Қозий раҳимаҳуллоҳ айтган: «Тоййиб» (пок, яхши) сўзи «хабис» (ифлос, ёмон)нинг зиддидир. – У Аллоҳга нисбат берилса, демак: У нуқсонлардан пок, айблардан муназзаҳ дегани. – Агар одамга нисбатан айтилса: у ёмон хулқ ва қабиҳ амаллардан узоқ, аксинча, уларнинг муқобили – гўзал хулқ ва яхши амаллар билан безанган деганидир. – Агар мол-дунё ҳақида айтилса, демак у ҳалол ва мол-дунёнинг энг яхшисидандир.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/4316</t>
   </si>
   <si>
     <t>إن الله عز وجل يبسط يده بالليل ليتوب مسيء النهار، ويبسط يده بالنهار ليتوب مسيء الليل، حتى تطلع الشمس من مغربها</t>
   </si>
   <si>
     <t>Аллоҳ азза ва жалла кундузи ёмонлик қилган одам тавба қилиши учун кечаси қўлини очади. У Зот кечаси ёмонлик қилган одам тавба қилиши учун кундузи қўлини очади, токи қуёш ботадиган жойидан чиққунига қадар шундай бўлади», дедилар</t>
   </si>
   <si>
     <t>عَنْ أَبِي مُوسَى رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ اللهَ عَزَّ وَجَلَّ يَبْسُطُ يَدَهُ بِاللَّيْلِ لِيَتُوبَ مُسِيءُ النَّهَارِ، وَيَبْسُطُ يَدَهُ بِالنَّهَارِ لِيَتُوبَ مُسِيءُ اللَّيْلِ، حَتَّى تَطْلُعَ الشَّمْسُ مِنْ مَغْرِبِهَا».</t>
   </si>
   <si>
-    <t>Абу Мусо разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам: Аллоҳ азза ва жалла кундузи ёмонлик қилган одам тавба қилиши учун кечаси қўлини очади. У Зот кечаси ёмонлик қилган одам тавба қилиши учун кундузи қўлини очади, токи қуёш ботадиган жойидан чиққунига қадар шундай бўлади», дедилар».</t>
+    <t>Абу Мусо разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам: «Аллоҳ азза ва жалла кундузи ёмонлик қилган одам тавба қилиши учун кечаси қўлини очади. У Зот кечаси ёмонлик қилган одам тавба қилиши учун кундузи қўлини очади, токи қуёш ботадиган жойидан чиққунига қадар шундай бўлади», дедилар».</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم: أنَّ الله تعالى يقبل التوبة من عباده، 
 فإن أذنب العبد ذنبًا بالنهار وتاب بالليل قَبِلَ الله توبته، وإن أذنب ذنبًا بالليل وتاب بالنهار قَبل الله توبته، 
 ويبسط يده سبحانه للتوبة فرحًا بها، وقبولًا لها، ولا يزال باب التوبة مفتوحًا حتى تطلع الشمس من مغربها إيذانًا بانتهاء الدنيا، فإذا طلعت فإن باب التوبة يُغلق.</t>
   </si>
   <si>
-    <t>Пайғамбар соллаллоҳу алайҳи ва саллам Аллоҳ таоло Ўз бандаларидан тавбани қабул қилиши ҳақида хабар бермоқдалар. Агар банда кундузи гуноҳ қилиб, кечаси тавба қилса, Аллоҳ унинг тавбасини қабул қилади. Агар кечаси гуноҳ қилиб, кундузи тавба қилса, Аллоҳ унинг тавбасини қабул қилади. Аллоҳ таоло тавбадан шодланиб ва уни қабул қилиш учун «Қўлини ёяди». Дунё тугашидан дарак берувчи — қуёш ботишдан чиққунга қадар тавба эшиги очиқ бўлаверади. Қуёш ботишдан чиққанда эса тавба эшиги ёпилади.</t>
+    <t>Пайғамбар соллаллоҳу алайҳи ва саллам Аллоҳ таоло Ўз бандаларидан тавбани қабул қилишини хабар бермоқдалар. Агар банда кундузи гуноҳ қилиб, кечаси тавба қилса, Аллоҳ унинг тавбасини қабул қилади. Агар кечаси гуноҳ қилиб, кундузи тавба қилса, Аллоҳ унинг тавбасини қабул қилади. Аллоҳ таоло тавбадан шодланиб ва уни қабул қилиш учун қўлини ёяди. Дунё тугашидан дарак берувчи қуёш мағрибдан чиққунга қадар тавба эшиги очиқ бўлаверади. Қуёш ботишдан чиққанда эса тавба эшиги ёпилади.</t>
   </si>
   <si>
     <t>قبول التوبة مستمر ما دام بابها مفتوحًا، ويغلق بابها بمطلع الشمس من مغربها، وأن يتوب الإنسان قبل غرغرة الموت، وهي وصول الروح إلى الحلقوم.
 عدم اليأس والقنوط بسبب الذنب، فإن عفو الله سبحانه ورحمته واسعة، وباب التوبة مفتوح.
  شروط التوبة: الأول: الإقلاع عن المعصية، والثاني: الندم على فعلها، والثالث: العزم على ألّا يعود إليها أبدًا، هذا إن كانت في حقوق الله تعالى، وإن كانت متعلِّقة بحق من حقوق العباد، فيشترط لصحة التوبة أن يؤدي ذلك الحق إلى صاحبه، أو يعفو عنه صاحب الحق.</t>
   </si>
   <si>
-    <t>Тавба эшиги очиқ экан, тавба қабул бўлиши давом этади. Қуёш мағрибдан чиққанда ва инсон жони ҳалқумга келганда, тавба эшиги ёпилади.
-[...1 lines deleted...]
-Тавбанинг шартлари: 1. Гуноҳни дарҳол тўхтатиш; 2. Қилган ишидан пушаймон бўлиш; 3. Унга асло қайтмасликка азму қарор қилиш. Бу шартлар агар гуноҳ Аллоҳ таолонинг ҳақларига тегишли бўлсадир. Агар гуноҳ бандаларнинг ҳақларига боғлиқ бўлса, тавбанинг саҳиҳ бўлиши учун ўша ҳақни эгасига қайтариш ёки эгасидан афв (розилик) олиш шарт қилинади.</t>
+    <t>Тавба эшиги очиқ экан, тавба қабул бўлиши давом этади. Қуёш мағрибдан чиққанда ва инсон жони ҳалқумга келганда тавба эшиги ёпилади.
+Гуноҳ сабабли ноумидлик ва тушкунликка тушмаслик керак, чунки Аллоҳ субҳонаҳу ва таолонинг авфи ва раҳмати кенг, тавба эшиги эса ҳамиша очиқдир.
+Тавбанинг шартлари: 1. Гуноҳни дарҳол тўхтатиш. 2. Қилган ишидан пушаймон бўлиш. 3. Унга асло қайтмасликка азму қарор қилиш. Бу агар гуноҳ Аллоҳ таолонинг ҳақларига тегишли бўлсадир. Агар гуноҳ бандаларнинг ҳақларига боғлиқ бўлса, тавбанинг саҳиҳ бўлиши учун ўша ҳақни эгасига қайтариш ёки эгасидан афв (розилик) олиш ҳам шарт қилинади.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/4318</t>
   </si>
   <si>
     <t>إن الله كتب الإحسان على كل شيء</t>
   </si>
   <si>
     <t>Албатта, Аллоҳ ҳар бир нарсада яхшилик қилишни ёзиб қўйди</t>
   </si>
   <si>
     <t>عن شداد بن أوس رضي الله عنه قال: ثِنْتَانِ حَفِظْتُهُمَا عَنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ اللهَ كَتَبَ الْإِحْسَانَ عَلَى كُلِّ شَيْءٍ، فَإِذَا قَتَلْتُمْ فَأَحْسِنُوا الْقِتْلَةَ، وَإِذَا ذَبَحْتُمْ فَأَحْسِنُوا الذَّبْحَ، وَلْيُحِدَّ أَحَدُكُمْ شَفْرَتَهُ، فَلْيُرِحْ ذَبِيحَتَهُ».</t>
   </si>
   <si>
     <t>Шаддод ибн Авс разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва салламдан икки нарсани ёдлаб олдим: «Албатта, Аллоҳ ҳар бир нарсада яхшилик қилишни ёзиб қўйди. Агар бирон нарсани ўлдирсанглар, яхши усулда (қийнамасдан, азобламасдан) ўлдиринглар. (Бирон чорва ҳайвонини) сўйсанглар, сўйишни яхши усулда бажаринглар – сизлардан (ўша ҳайвонни сўяётган) бирингиз пичоғини (ўткир қилиб) чархласин ва сўйилаётган ҳайвонга (жон беришни) осон қилсин», – дедилар.</t>
   </si>
   <si>
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم أن الله تعالى أوجبَ علينا الإحسانَ في كل الأشياء، والإحسان: هو مراقبة الله على الدوام، في عبادته وفي بذل الخير وكف الأذى عن المخلوقين، ومن ذلك الإحسان في القتل والذبح.
 فالإحسان في القتل عند القصاص: بأن يختار أسهلَ الطُّرُق وأخَفَّها وأسرعَها زهوقًا للمقتول.
 والإحسان في الذبح عند الذكاة: بأن يرفق بالبهيمة بإحداد الآلة، وألّا تُحَدَّ أمام الذبيحة وهي تنظر إليها، وألَّا تُذبح وهناك من الماشية ما ينظر إليها.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам бу ҳадиси шарифда Аллоҳ ҳар бир ишда бизга эҳсон қилишни вожиб қилганини хабар бердилар.
 Эҳсон: Ҳар доим Аллоҳнинг бандани кузатиб туришини эътиқод қилишдир. Бирортага яхшилик қилганда, азият беришдан ўзини тийганда, ўлдирганда ва жонлиқ сўйганда ҳам эҳсон қилишлик лозим. (Яъни Аллоҳ кўриб турганини ҳис қилиб қийнамай сўйиш керак)
 Масалан, қасос олаётиб ўлдириш вақтидаги эҳсон: Ўлдирилиши керак бўлган инсонни энг осон ва тез ўладиган йўл билан ўлдирмоқ.
@@ -10643,118 +10641,118 @@
  «Астағфируллоҳ, астағфируллоҳ», – дейсан», – деди.</t>
   </si>
   <si>
     <t>كان النبيُّ صلى الله عليه وسلم يقول إذا انتهى من صلاته: أستغفر الله، أستغفر الله، أستغفر الله.
 ثم يُعَظِّم ربَّه بقوله: "اللَّهمَّ أنتَ السَّلامُ، ومنْكَ السَّلامُ، تباركْتَ ذا الجَلالِ والإكرامِ " فالله السالم الكامل في صفاته، المنزَّهُ عنَ كل عيب ونَقصٍ، وتَطْلُبُ منه سبحانه السَّلامةَ منْ شُرورِ الدُّنيا والآخرةِ لا مِنْ غَيره، وهو سبحانه قد تَكاثَرَ خَيْرُه في الدارين، صاحب العظَمةِ والإحسانِ.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам намозларини тугатгач: «Астағфируллоҳ, астағфируллоҳ, астағфируллоҳ»,  дер эдилар.
 Сўнгра Аллоҳ таолони: «Аллоҳумма антассалаам ва минкассалаа, табаарокта яаа залжалаали вал икром»,  деб улуғлар эдилар. Яъни: «Аллоҳ барча айбу нуқсонлардан пок, сифатларида комил Зотдир. Фақат Аллоҳдан дунё ва охират саломатлилигини сўрайман бошқа ҳеч кимнинг қўлидан келмас. У Зот улуғлик ва эҳсон соҳибидир.</t>
   </si>
   <si>
     <t>استحباب الاستغفار عَقِبَ الصلاةِ والمداومة عليه.
 استحباب الاستغفار لاستكمال النقص في العبادة وجَبْرًا للطاعة والتقصير فيها.</t>
   </si>
   <si>
     <t>Намоздан сўнг истиғфор айтиш ва шуни ҳар доим қилиш мустаҳабдир.
 Тоату ибодатдаги нуқсону камчиликни йўқотиб комил қилиш учун истиғфор айтиш мустаҳабдир.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/10947</t>
   </si>
   <si>
     <t>من سبح الله في دبر كل صلاة ثلاثا وثلاثين، وحمد الله ثلاثا وثلاثين، وكبر الله ثلاثا وثلاثين، فتلك تسعة وتسعون، وقال: تمام المائة: لا إله إلا الله وحده لا شريك له، له الملك وله الحمد وهو على كل شيء قدير غفرت خطاياه وإن كانت مثل زبد البحر</t>
   </si>
   <si>
-    <t>Ким ҳар бир намоз кетидан ўттиз уч марта Аллоҳга тасбиҳ айтса, ўттиз уч марта Аллоҳга ҳамд айтса, ўттиз уч марта Аллоҳга такбир айтса, бу тўқсон тўққизта бўлиб, юзинчисида «Лаа илааҳа иллаллоҳу ваҳдаҳу лаа шарийка лаҳ, лаҳул-мулку ва лаҳул-ҳамд, ва ҳува ъалаа кулли шай’ин қодийр» деса, гуноҳлари денгиз кўпигича бўлса ҳам мағфират қилинади</t>
+    <t>Ким ҳар бир намоз кетидан ўттиз уч марта Аллоҳга тасбиҳ, ўттиз уч марта ҳамд, ўттиз уч марта такбир, бу тўқсон тўққизта бўлиб, юзинчисида «Лаа илааҳа иллаллоҳу ваҳдаҳу лаа шарийка лаҳ, лаҳул-мулку ва лаҳул-ҳамд, ва ҳува ъалаа кулли шай’ин қодийр», деса, гуноҳлари денгиз кўпигича бўлса ҳам мағфират қилинади</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ سَبَّحَ اللهَ فِي دُبُرِ كُلِّ صَلَاةٍ ثَلَاثًا وَثَلَاثِينَ، وَحَمِدَ اللهَ ثَلَاثًا وَثَلَاثِينَ، وَكَبَّرَ اللهَ ثَلَاثًا وَثَلَاثِينَ، فَتْلِكَ تِسْعَةٌ وَتِسْعُونَ، وَقَالَ: تَمَامَ الْمِائَةِ: لَا إِلَهَ إِلَّا اللهُ وَحْدَهُ لَا شَرِيكَ لَهُ، لَهُ الْمُلْكُ وَلَهُ الْحَمْدُ وَهُوَ عَلَى كُلِّ شَيْءٍ قَدِيرٌ غُفِرَتْ خَطَايَاهُ وَإِنْ كَانَتْ مِثْلَ زَبَدِ الْبَحْرِ».</t>
   </si>
   <si>
-    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам айтадилар: «Ким ҳар бир намоз кетидан ўттиз уч марта Аллоҳга тасбиҳ айтса, ўттиз уч марта Аллоҳга ҳамд айтса, ўттиз уч марта Аллоҳга такбир айтса, бу тўқсон тўққизта бўлиб, юзинчисида «Лаа илааҳа иллаллоҳу ваҳдаҳу лаа шарийка лаҳ, лаҳул-мулку ва лаҳул-ҳамд, ва ҳува ъалаа кулли шай’ин қодийр» деса, гуноҳлари денгиз кўпигича бўлса ҳам мағфират қилинади».</t>
+    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам айтадилар: «Ким ҳар бир намоз кетидан ўттиз уч марта Аллоҳга тасбиҳ, ўттиз уч марта ҳамд, ўттиз уч марта такбир, бу тўқсон тўққизта бўлиб, юзинчисида «Лаа илааҳа иллаллоҳу ваҳдаҳу лаа шарийка лаҳ, лаҳул-мулку ва лаҳул-ҳамд, ва ҳува ъалаа кулли шай’ин қодийр», деса, гуноҳлари денгиз кўпигича бўлса ҳам мағфират қилинади».</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنّ من قال بعد انقضاء الصلاة المفروضة: 
 ثلاثًا وثلاثين مرة: "سبحان الله" وهو تنزيه الله عن النقائص. 
 وثلاثًا وثلاثين: "الحمد لله" وهو الثناء عليه بصفات الكمال مع محبته وتعظيمه. 
 وثلاثًا وثلاثين: "الله أكبر" وهو أن الله أعظم وأجل من كل شيء.
 وتكملة العدد مئة بقول: "لا إله إلا الله وحده لا شريك له، له الملك، وله الحمد، وهو على كل شيء قدير" ومعناه: لا معبود بحق إلا الله وحده لا شريك له، وأنه سبحانه المختص بالملك التام، والمستحق للثناء والمدح مع المحبة والتعظيم دون من سواه، وأنه قادر لا يعجزه شيء.
 فمن قال ذلك مُحِيَتْ خطاياه وغفرت، ولو كانت كثيرة مثل الرغوة البيضاء التي تعلو البحر عند تموُّجِه وهيجانِه.</t>
   </si>
   <si>
-    <t>Пайғамбар соллаллоҳу алайҳи ва саллам фарз намозлари тугаганидан кейин қуйидаги зикрларни айтишнинг фазилатини баён қилдилар:
+    <t>Пайғамбар соллаллоҳу алайҳи ва саллам фарз намозлардан сўнг қуйидаги зикрларни айтишнинг фазилатини баён қилдилар:
 Ўттиз уч марта: «Субҳаналлоҳ» (Аллоҳни айбу нуқсонлардан поклаш).
 Ўттиз уч марта: «Алҳамдулиллаҳ» (У Зотга бўлган муҳаббат ва таъзим билан комил сифатлари ила сано айтиш).
 Ўттиз уч марта: «Аллоҳу акбар» (Аллоҳ ҳар қандай нарсадан улуғ ва буюкдир).
-Ва юзинчисини: «Лаа илааҳа иллаллоҳу ваҳдаҳу лаа шарийка лаҳ, лаҳул-мулку ва лаҳул-ҳамд, ва ҳува ъалаа кулли шай’ин қодийр» деб тўлдириш.
-Маъноси: Ягона Аллоҳдан ўзга ҳақ илоҳ йўқ, Унинг шериги ҳам йўқ. Мутлоқ мулк ва ҳамд-сано Уникидир. У ҳар бир нарсага қодирдир. Яъни: Аллоҳдан ўзга ибодат лойиқ ҳақ зот йўқ. Мукаммал мулк фақат Унга хосдир ва бошқалардан фарқли ўлароқ, муҳаббат ҳамда таъзим билан мақталишга лойиқ Зот фақат Удир. У бирор нарса ожиз қолдира олмайдиган Қодирдир.
+Ва юзинчисини: «Лаа илааҳа иллаллоҳу ваҳдаҳу лаа шарийка лаҳ, лаҳул-мулку ва лаҳул-ҳамд, ва ҳува ъалаа кулли шай’ин қодийр», деб тўлдириш.
+Маъноси: Ягона Аллоҳдан ўзга ҳақ илоҳ йўқ, Унинг шериги ҳам йўқ. Мутлоқ мулк ва ҳамд-сано Уникидир. У ҳар бир нарсага қодирдир. Яъни: Аллоҳдан ўзга ибодатга лойиқ ҳақ зот йўқ. Мукаммал мулк фақат Унга хосдир ва бошқалардан фарқли ўлароқ, муҳаббат ҳамда таъзим билан мақталишга лойиқ Зот фақат Унинг Ўзидир. У барча нарсага Қодир ва Уни бирор нарса ожиз қолдира олмайди.
 Ким ана шуларни айтса, гарчи гуноҳлари денгиз тўлқинланиб кўпиргандаги оқ кўпиклар каби кўп бўлса ҳам, ўчирилади ва мағфират қилинади.</t>
   </si>
   <si>
     <t>استحباب هذا الذِّكر بعد الصَّلوات المفروضة.
 هذا الذكر سبب لغفران الذنوب.
 عظيم فضل الله تعالى ورحمته ومغفرته.
 هذا الذِّكر سببٌ لمغفرة الذُّنوب، والمراد: تكفير صغائر الذُّنوب، أما الكبائر فلا يُكَفِّرها إلَّا التُّوبة.</t>
   </si>
   <si>
-    <t>Фарз намозларидан кейин ушбу зикрни айтиш мустаҳаб экани.
+    <t>Фарз намозларидан кейин ушбу зикрни айтиш мустаҳаб.
 Бу зикр гуноҳларнинг мағфират бўлишига сабабдир.
 Аллоҳ таолонинг фазли, раҳмати ва мағфиратининг нақадар улуғлиги.
 Ушбу зикр гуноҳлар кечирилишига сабаб бўлади. Бунда кичик гуноҳларнинг каффорат бўлиши назарда тутилган. Катта (кабоир) гуноҳларни эса фақат тавбагина ўчиради.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/10948</t>
   </si>
   <si>
     <t>من قرأ آية الكرسي في دبر كل صلاة مكتوبة لم يمنعه من دخول الجنة إلا أن يموت</t>
   </si>
   <si>
-    <t>Ким ҳар бир фарз намоздан сўнг «Оятал курсий»ни ўқиса, жаннатга киришидан фақат ўлим тўсиб туради», деганлар</t>
+    <t>Ким ҳар бир фарз намоздан сўнг «Оятал курсий»ни ўқиса, уни жаннатга киришидан фақат ўлим тўсиб туради», деганлар</t>
   </si>
   <si>
     <t>عَنْ أَبِي أُمَامَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ قَرَأَ آيَةَ الْكُرْسِيِّ فِي دُبُرِ كُلِّ صَلَاةٍ مَكْتُوبَةٍ لَمْ يَمْنَعْهُ مِنْ دُخُولِ الْجَنَّةِ إِلَّا أَنْ يَمُوتَ».</t>
   </si>
   <si>
-    <t>Абу Умома разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Ким ҳар бир фарз намоздан сўнг «Оятал курсий»ни ўқиса, жаннатга киришидан фақат ўлим тўсиб туради», деганлар».</t>
+    <t>Абу Умома разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Ким ҳар бир фарз намоздан сўнг «Оятал курсий»ни ўқиса, уни жаннатга киришидан фақат ўлим тўсиб туради», деганлар».</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ مَن قرأ آية الكرسي بعد انتهاء الصلاة المفروضة لم يمنعه من دخول الجنة إلا الموت؛ وهي في سورة البقرة، قوله تعالى: 
 {اللَّهُ لَا إِلَهَ إِلَّا هُوَ الْحَيُّ الْقَيُّومُ لَا تَأْخُذُهُ سِنَةٌ وَلَا نَوْمٌ لَهُ مَا فِي السَّمَاوَاتِ وَمَا فِي الْأَرْضِ مَنْ ذَا الَّذِي يَشْفَعُ عِنْدَهُ إِلَّا بِإِذْنِهِ يَعْلَمُ مَا بَيْنَ أَيْدِيهِمْ وَمَا خَلْفَهُمْ وَلَا يُحِيطُونَ بِشَيْءٍ مِنْ عِلْمِهِ إِلَّا بِمَا شَاءَ وَسِعَ كُرْسِيُّهُ السَّمَاوَاتِ وَالْأَرْضَ وَلَا يَئُودُهُ حِفْظُهُمَا وَهُوَ الْعَلِيُّ الْعَظِيمُ} 
 [البقرة: 255].</t>
   </si>
   <si>
-    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам хабар бердиларки, ким фарз намози тугаганидан кейин «Оятал курсий»ни ўқиса, уни жаннатга киришдан фақатгина ўлим тўсиб туради (яъни, вафот этгач, албатта жаннатга киради). Бу оят Бақара сурасида бўлиб, Аллоҳ таолонинг қуйидаги сўзидир: «Аллоҳ Ундан ўзга илоҳ йўқ зотдир. У тирик ва қаййумдир. Уни мудроқ ҳам, уйқу ҳам олмас. Осмонлару ердаги нарсалар Уникидир. Унинг ҳузурида Ўзининг изнисиз ҳеч ким шафоат қила олмас. У уларнинг олдиларидаги нарсани ҳам, ортларидаги нарсани ҳам билур. Унинг илмидан ҳеч нарсани иҳота қила олмаслар, магар Ўзи хоҳлаганини, халос. Унинг курсиси осмонлару ерни қамраган. Уларни муҳофаза қилиш Уни чарчатмас. Ва У Олий ва Азим зотдир» [Бақара: 255].</t>
+    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам хабар бердиларки, ким фарз намози тугаганидан кейин «Оятал курсий»ни ўқиса, уни жаннатга киришдан фақатгина ўлим тўсиб туради (яъни вафот этгач, албатта жаннатга киради). Бу оят Бақара сурасида бўлиб, Аллоҳ таолонинг қуйидаги сўзидир: «Аллоҳ Ундан ўзга илоҳ йўқ зотдир. У тирик ва қаййумдир. Уни мудроқ ҳам, уйқу ҳам олмас. Осмонлару ердаги нарсалар Уникидир. Унинг ҳузурида Ўзининг изнисиз ҳеч ким шафоат қила олмас. У уларнинг олдиларидаги нарсани ҳам, ортларидаги нарсани ҳам билур. Унинг илмидан ҳеч нарсани иҳота қила олмаслар, магар Ўзи хоҳлаганини, холос. Унинг курсиси осмонлару ерни қамраган. Уларни муҳофаза қилиш Уни чарчатмас. Ва У Олий ва Буюк зотдир» [Бақара: 255].</t>
   </si>
   <si>
     <t>فضل هذه الآية العظيمة؛ لما اشتملت عليه من الأسماء الحسنى، والصفات العلى.
 استحباب قراءة تلك الآية العظيمة بعد كل صلاة مفروضة.
 الأعمال الصالحة سبب لدخول الجنة.</t>
   </si>
   <si>
-    <t>Ушбу улуғ оятнинг фазли; чунки у ўзида Аллоҳнинг гўзал исмларини ва олий сифатларини жамлагандир.
-Ҳар бир фарз намозидан кейин ушбу улуғ оятни ўқиш мустаҳаб экани.
+    <t>Ушбу улуғ оятнинг фазли. Чунки у ўзида Аллоҳнинг гўзал исмларини ва олий сифатларини жамлаган.
+Ҳар бир фарз намозидан кейин ушбу улуғ оятни ўқиш мустаҳаб.
 Солиҳ амаллар жаннатга киришга сабабдир.</t>
   </si>
   <si>
     <t>رواه النسائي في الكبرى</t>
   </si>
   <si>
     <t>[Насоий «Сунани Кубро»да ривоят қилган]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/10950</t>
   </si>
   <si>
     <t>صل قائما، فإن لم تستطع فقاعدا، فإن لم تستطع فعلى جنب</t>
   </si>
   <si>
     <t>Тик туриб ўқи. Агар қодир бўлмасанг, ўтириб ўқи. Агар қодир бўлмасанг, ёнбошлаб ўқи», дедилар</t>
   </si>
   <si>
     <t>عن عمران بن حصين رضي الله عنه قال: كَانَتْ بِي بَوَاسِيرُ، فَسَأَلْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ عَنِ الصَّلَاةِ، فَقَالَ: «صَلِّ قَائِمًا، فَإِنْ لَمْ تَسْتَطِعْ فَقَاعِدًا، فَإِنْ لَمْ تَسْتَطِعْ فَعَلَى جَنْبٍ».</t>
   </si>
   <si>
     <t>Имрон ибн Ҳусойн разияллоҳу анҳудан ривоят қилинади: 
 «Менинг бавосирим (геморрой касаллиги) бор эди. Бас, Набий соллаллоҳу алайҳи васалламдан намоз ҳақида сўрадим.
 У зот: «Тик туриб ўқи. Агар қодир бўлмасанг, ўтириб ўқи. Агар қодир бўлмасанг, ёнбошлаб ўқи», дедилар».</t>
   </si>
@@ -10774,98 +10772,98 @@
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/10951</t>
   </si>
   <si>
     <t>ليبلغن هذا الأمر ما بلغ الليل والنهار، ولا يترك الله بيت مدر ولا وبر إلا أدخله الله هذا الدين</t>
   </si>
   <si>
     <t>Бу иш (яъни, Ислом дини) кеча ва кундуз етиб борган жойларгача, албатта, етиб боради. Аллоҳ на бирор шаҳарликнинг (кесак/ғиштдан қурилган) уйини ва на бирор саҳроликнинг (жундан қилинган) чодирини қолдирмай, албатта унга бу динни киритади. Бу дин азизнинг азизлиги ёки хорнинг хорлиги билан киради. Шундай азизликки, у билан Аллоҳ Исломни азиз қилади ва шундай хорликки, у билан Аллоҳ куфрни хор қилади</t>
   </si>
   <si>
     <t>عن تَميم الداري رضي الله عنه، قال: سمعتُ رسول الله صلى الله عليه وسلم يقول: «‌لَيَبْلُغَنَّ ‌هَذَا الأَمْرُ مَا بَلَغَ اللَّيْلُ وَالنَّهَارُ، وَلَا يَتْرُكُ اللهُ بَيْتَ مَدَرٍ وَلَا وَبَرٍ إِلَّا أَدْخَلَهُ اللهُ هَذَا الدِّينَ، بِعِزِّ عَزِيزٍ أَوْ بِذُلِّ ذَلِيلٍ، عِزًّا يُعِزُّ اللهُ بِهِ الإِسْلَامَ، وَذُلًّا يُذِلُّ اللهُ بِهِ الكُفْرَ» وَكَانَ تَمِيمٌ الدَّارِيُّ يَقُولُ: قَدْ عَرَفْتُ ذَلِكَ فِي أَهْلِ بَيْتِي، لَقَدْ أَصَابَ مَنْ أَسْلَمَ مِنْهُمُ الْخَيْرُ وَالشَّرَفُ وَالْعِزُّ، وَلَقَدْ أَصَابَ مَنْ كَانَ مِنْهُمْ كَافِرًا الذُّلُّ وَالصَّغَارُ وَالْجِزْيَةُ.</t>
   </si>
   <si>
     <t>Тамим Ад-Дорий разияллоҳу анҳудан ривоят қилинади, у киши айтдилар: «Расулуллоҳ соллаллоҳу алайҳи ва салламнинг шундай деганларини эшитдим: «Бу иш (яъни, Ислом дини) кеча ва кундуз етиб борган жойларгача, албатта, етиб боради. Аллоҳ на бирор шаҳарликнинг (кесак/ғиштдан қурилган) уйини ва на бирор саҳроликнинг (жундан қилинган) чодирини қолдирмай, албатта унга бу динни киритади. Бу дин азизнинг азизлиги ёки хорнинг хорлиги билан киради. Шундай азизликки, у билан Аллоҳ Исломни азиз қилади ва шундай хорликки, у билан Аллоҳ куфрни хор қилади».
 Тамим Ад-Дорий айтар эдилар: «Мен буни ўз оилам мисолида кўрдим. Улардан ким Исломни қабул қилган бўлса, яхшиликка, шарафга ва азизликка эришди. Кимки кофир ҳолида қолган бўлса, хорлик, тубанлик ва жизяга (солиққа) дучор бўлди».</t>
   </si>
   <si>
     <t>يُخبِرُ رسولُ الله صلى الله عليه وسلم أنَّ هذا الدين سوف يعمُّ جميع أجزاء الأرض، فأيّ مكان وصله الليل والنهار سيصله هذا الدين، 
 ولن يترك الله تعالى بيتًا في المدن والقرى ولا في البوادي والصحراء إلا أدخل عليه هذا الدين، 
 فمَن قَبِلَ هذا الدين وآمن به فإنه يكون عزيزًا بعزة الإسلام، 
 ومن رفضه وكفر به فإنه يكون ذليلًا مهانًا. 
 ثم أخبر الصحابي تميم الداري رضي الله عنه أنه عرف ذلك الذي أخبر به رسول الله صلى الله عليه وسلم في أهل بيته خاصة، فإنّ من أسلم منهم ناله الخير والشرف والعز، ومن كفر منهم ناله الذل والهوان هذا مع ما يدفعه للمسلمين من أموال.</t>
   </si>
   <si>
-    <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам бу дин ер юзининг барча бурчакларини қамраб олишини, кеча ва кундуз етиб борадиган ҳар бир жойга бу дин ҳам етиб боришини хабар бермоқдалар. Аллоҳ таоло на шаҳар ва қишлоқлардаги уйларни ва на чўлу саҳролардаги чодирларни қолдирмай, албатта уларга бу динни киритади. Ким бу динни қабул қилиб, унга иймон келтирса, Ислом азизлиги билан азиз бўлади. Ким уни рад этиб, куфр келтирса, хор ва ҳақир бўлади.
-Сўнгра саҳоба Тамим Ад-Дорий разияллоҳу анҳу Расулуллоҳ соллаллоҳу алайҳи ва саллам хабар берган ўша ҳақиқатни хусусан ўз аҳли-оиласи мисолида кўрганини айтди. Зеро, улардан ким Исломни қабул қилган бўлса, яхшилик, шараф ва азизликка эришди. Ким куфрда қолган бўлса, хорлик ва пастликка дучор бўлди, бунинг устига (ўз юртида яшагани учун) мусулмонларга молиявий тўлов (жизя) тўлайдиган бўлди.</t>
+    <t>Расулуллоҳ соллаллоҳу алайҳи ва саллам бу дин ер юзининг барча бурчакларини қамраб олишини, кеча ва кундуз етиб борадиган ҳар бир жойга бу дин ҳам етиб боришини хабар бердилар. Аллоҳ таоло на шаҳар ва қишлоқлардаги уйларни ва на чўлу саҳролардаги чодирларни қолдирмай, албатта, уларга бу динни киритади. Ким бу динни қабул қилиб, унга иймон келтирса, Ислом азизлиги билан азиз бўлади. Ким уни рад этиб, куфр келтирса, хор ва ҳақир бўлади.
+Сўнгра саҳоба Тамим Ад-Дорий разияллоҳу анҳу Расулуллоҳ соллаллоҳу алайҳи ва саллам хабар берган ўша ҳақиқатни, хусусан ўз аҳли-оиласи мисолида кўрганини айтди. Зеро, улардан ким Исломни қабул қилган бўлса, яхшилик, шараф ва азизликка эришди. Ким куфрда қолган бўлса, хорлик ва пастликка дучор бўлди, бунинг устига (ўз юртида яшагани учун) мусулмонларга молиявий тўлов (жизя) тўлайдиган бўлди.</t>
   </si>
   <si>
     <t>بشارة للمسلمين بأن دينهم سينتشر في جميع أجزاء الأرض.
 العزة للإسلام والمسلمين والذل للكفر والكافرين.
 فيه دليل من دلائل النبوة وعلم من أعلامها حيث وقع الأمر كما أخبر النبي صلى الله عليه وسلم.</t>
   </si>
   <si>
-    <t>Мусулмонлар учун ўз динлари ер юзининг барча бурчакларига ёйилиши ҳақидаги хушхабар.
+    <t>Мусулмонларнинг дини ер юзининг барча бурчакларига ёйилиши ҳақидаги хушхабар.
 Азизлик Ислом ва мусулмонлар учундир, хорлик эса куфр ва кофирлар учундир.
-Бунда пайғамбарлик далиллари ва белгилари бордир, зеро ишлар худди Пайғамбаримиз соллаллоҳу алайҳи ва саллам хабар берганларидек содир бўлди.</t>
+Бу ҳадисда пайғамбарлик далиллари ва белгилари бордир, зеро ишлар худди Пайғамбаримиз соллаллоҳу алайҳи ва саллам хабар берганларидек содир бўлди.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/11220</t>
   </si>
   <si>
     <t>إذا شك أحدكم في صلاته، فلم يدر كم صلى ثلاثا أم أربعا، فليطرح الشك، وليبن على ما استيقن، ثم يسجد سجدتين قبل أن يسلم</t>
   </si>
   <si>
     <t>Бирортангиз намозида шак қилиб қолса, уч ракатми, тўрт ракатми, қанча ўқиганини билмай қолса, шакни ташлаб, аниқ ишонганига қараб давом эттирсин. Кейин салом беришдан олдин икки сажда қилсин</t>
   </si>
   <si>
     <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِذَا شَكَّ أَحَدُكُمْ فِي صَلَاتِهِ، فَلَمْ يَدْرِ كَمْ صَلَّى ثَلَاثًا أَمْ أَرْبَعًا، فَلْيَطْرَحِ الشَّكَّ، وَلْيَبْنِ عَلَى مَا اسْتَيْقَنَ، ثُمَّ يَسْجُدُ سَجْدَتَيْنِ قَبْلَ أَنْ يُسَلِّمَ، فَإِنْ كَانَ صَلَّى خَمْسًا شَفَعْنَ لَهُ صَلَاتَهُ، وَإِنْ كَانَ صَلَّى إِتْمَامًا لِأَرْبَعٍ كَانَتَا تَرْغِيمًا لِلشَّيْطَانِ».</t>
   </si>
   <si>
     <t>Абу Саид Худрий разияллоҳу анҳудан ривоят қилинади: «Расулуллоҳ соллаллоҳу алайҳи ва саллам шундай дедилар: «Бирортангиз намозида шак қилиб қолса, уч ракатми, тўрт ракатми, қанча ўқиганини билмай қолса, шакни ташлаб, аниқ ишонганига қараб давом эттирсин. Кейин салом беришдан олдин икки сажда қилсин. Агар беш ракат ўқиб қўйган бўлса, булар унинг намозини жуфтлаб қўяди, тўрт ракат тўлиқ ўқиган бўлса, бу икки сажда шайтоннинг бурнини ерга ишқаш бўлади».</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ المصلي إذا تردد في صلاته ولم يدر كم صلى، ثلاثًا، أم أربعًا؟ فليبعد العددَ الزائدَ المشكوكَ فيه ولا يأخذ به؛ فالثلاث هو المتيقن، فيصلي ركعة رابعة، ثم يسجد سجدتين قبل أن يسلم.
 فإن كان ما صلّاه حقيقة أربعًا؛ صار خمسًا بإضافة ركعة، وسجدتي السهو عوضًا عن ركعة، فكان العدد شفعًا لا وترًا: وإن كان صلى بالركعة الزائدة أربعًا؛ فيكون قد أدى ما عليه من غير زيادة ولا نقصان.
 وسجدتا السهو كانتا إذلالًا للشيطان ودحرًا له، وردَّه خاسئًا مُبْعِدًا عن مراده؛ لأنه لَبَّسَ عليه صلاته، وتعرَّض لإفسادها، وكملت صلاة ابن آدم لمّا امتثل أمر الله تعالى بالسجود الذي عصى به إبليس، حينما امتنع من طاعة الله بالسجود لآدم.</t>
   </si>
   <si>
-    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам баён қилдиларки: агар намозхон намозида иккиланиб қолса ва неча ракат ўқиганини — учми ёки тўртми — билмай қолса, шубҳали бўлган зиёда (катта) сонни четга суриб, унга таянмаслиги керак. Чунки уч ракат — аниқ (ишончли) миқдордир. Шундай қилиб, у тўртинчи ракатни ўқийди, сўнгра салом беришдан олдин икки марта саҳв саждасини қилади.
+    <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам баён қилдиларки: агар намозхон намозида иккиланиб қолса ва неча ракат ўқиганини, учми ёки тўртми билмай қолса, шубҳали бўлган зиёда (катта) сонни четга суриб, унга таянмаслиги керак. Чунки уч ракат аниқ (ишончли) миқдордир. Шундай қилиб, у тўртинчи ракатни ўқийди, сўнгра салом беришдан олдин икки марта саҳв саждасини қилади.
 Агар у аслида тўрт ракат ўқиган бўлса (ва шубҳа туфайли яна бир ракат қўшган бўлса), бир ракъат қўшилиши билан намози беш ракатга айланади ва саҳв саждаси ўша бир ракат ўрнига ўтиб, намоз ракатлари сони тоқ эмас, балки жуфт бўлади. Агар у қўшимча ракат билан намозини тўрт ракатга етказган бўлса (яъни аслида уч ракат ўқиган бўлса), у ҳолда зиммасидаги намозни зиёдасиз ва камчиликсиз тўлиқ адо этган бўлади.
 Икки саҳв саждаси шайтонни хор қилиш, уни даф этиш ва мақсадига етказа олмай, қувилган ва мағлуб ҳолда қайтариш учундир. Чунки шайтон намозхоннинг намозини чалкаштириб, уни бузишга уринган эди. Одам фарзанди Иблис бўйин товлаган Аллоҳ таолонинг сажда қилиш ҳақидаги буйруғига (намоз охирида) итоат қилиш билан намозини комил қилди. Иблис эса ўз вақтида Одамга сажда қилишдан бош тортиб, Аллоҳга осий бўлган эди.</t>
   </si>
   <si>
     <t>المصلي إذا شك في صلاته ولم يترجّح عنده أحد الأمرين فإنه يطرح الشك ويعمل باليقين، وهو الأقل، فيتم صلاته ويسجد للسهو قبل أن يسلِّم ثم يسلِّم.
 هاتان السجدتان طريق إلى جبر الصلاة، وردّ للشيطان خاسئًا ذليلًا مُبعدًا عن مُراده.
 الشك الذي في الحديث هو التردد بلا رجحان، فإذا وُجد الظن وترجّح عُمِل به.
 الحث على محاربة الوسواس ودفعه بامتثال أمر الشرع.</t>
   </si>
   <si>
-    <t>Намозхон намозида шак қилиб қолса ва икки ҳолатдан бири (қайси бири тўғри экани) устун келмаса, у ҳолда шакни ташлаб, аниқ ишонган томонига (яъни энг кам миқдорга) қараб амал қилади. Намозини якунлаб, салом беришдан олдин саҳв саждасини қилади, сўнгра салом беради.
+    <t>Намозхон намозида шубҳа қилиб қолса ва икки ҳолатдан бири (қайси бири тўғри экани) устун келмаса, у ҳолда шубҳани ташлаб, аниқ ишонган томонига (яъни энг кам миқдорга) қараб амал қилади. Намозини якунлаб, салом беришдан олдин саҳв саждасини қилади сўнгра салом беради.
 Бу икки сажда намоздаги камчиликни тўлдириш йўли ҳамда шайтонни мағлуб ва хор қилиб, ўз мақсадидан узоқлаштиришдир.
-Ҳадисда келган «шак» — бирор тараф устунлик қилмаган ҳолатдаги иккиланишдир. Агар (бирор тарафга нисбатан) гумон бўлса ва ўша томон устун келса, у ҳолда ўша устун томонга қараб амал қилинади.
+Ҳадисда келган «шубҳа» — бирор тараф устунлик қилмаган ҳолатдаги иккиланишдир. Агар (бирор тарафга нисбатан) гумон бўлса ва ўша томон устун келса, у ҳолда ўша устун томонга қараб амал қилинади.
 Бу ҳадисда васвасага қарши курашишга ва шариат буйруғига бўйсуниш орқали уни даф қилишга тарғиб бор.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/11231</t>
   </si>
   <si>
     <t>هل تسمع النداء بالصلاة؟ فقال: نعم، قال: فأجب</t>
   </si>
   <si>
     <t>Азонни эшитасанми?» деб сўрадилар. У: «Ҳа», деган эди, У зот: «Унга жавоб бер», дедилар</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: أَتَى النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ رَجُلٌ أَعْمَى، فَقَالَ: يَا رَسُولَ اللهِ، إِنَّهُ لَيْسَ لِي قَائِدٌ يَقُودُنِي إِلَى الْمَسْجِدِ، فَسَأَلَ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أَنْ يُرَخِّصَ لَهُ فَيُصَلِّيَ فِي بَيْتِهِ، فَرَخَّصَ لَهُ، فَلَمَّا وَلَّى دَعَاهُ، فَقَالَ: «هَلْ تَسْمَعُ النِّدَاءَ بِالصَّلَاةِ؟» فَقَالَ: نَعَمْ، قَالَ: «فَأَجِبْ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: «Пайғамбаримиз соллаллоҳу алайҳи васаллам ҳузурларига бир кўр киши келиб: «Расулуллоҳ, мени масжидга етаклаб борадиган киши йўқ», деди ва уйида намоз ўқишга рухсат беришларини сўради. Расулуллоҳ соллаллоҳу алайҳи васаллам унга рухсат бердилар. У ортига бурилгач, уни чорладилар ва:
 «Азонни эшитасанми?» деб сўрадилар. У: «Ҳа», деган эди, У зот: «Унга жавоб бер», дедилар».</t>
   </si>
   <si>
     <t>أتَى رجُلٌ أعْمَى إلى النبيِّ صلى الله عليه وسلم، فقال: يا رسول الله ليس عندي مَن يُساعدني ويأخذ بيدي إلى المسجد، في الصلوات الخمس، يريد أنْ يُرخِّصَ له النبيُّ صلى الله عليه وسلم في ترك الجماعة، فَرَخَّصَ له، فلمَّا أَدْبَرَ ناداه وقال: هل تسمع الأذان بالصلاة؟ قال: نعم، قال: فأجب المُنادي بالصلاة.</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва салламдан жамоатга келмасликка рухсат олиш учун бир кўр киши келиб: «Эй Расулуллоҳ, беш вақт намозда мени қўлимдан тутиб масжидга олиб келадиган киши йўқ», – деди. Унга рухсат бердилар.
  Қайтаётганда чақирдиларда: «Намоз азонини эшитасанми», – дедилар.
  У: «Ҳа», – деди. Шунда У зот: «Унда унга жавоб бер! (яъни кел)», дедилар.</t>
@@ -14723,53 +14721,50 @@
     <t>Амирул-мўминин Абу Ҳафс Умар ибн Хаттоб разияллоҳу анҳудан ривоят қилинади: Мен Расулуллоҳ соллаллоҳу алайҳи ва салламнинг шундай деганларини эшитдим: «Амаллар фақатгина ниятлар билан
 эътиборлидир ва ҳар бир киши учун унинг ният қилган нарсасигина берилади. Бас, кимнинг ҳижрати Аллоҳ ва Унинг Расули учун бўлса, унинг ҳижрати Аллоҳ ва Расули учун деб эътибор қилинади. Кимнинг
 ҳижрати бирон дунё матоҳини қўлга киритиш ёки бирон аёлни никоҳлаб олиш учун бўлган экан, бас, унинг ҳижрати нима учун
 қилинган бўлса, ўша учундир».</t>
   </si>
   <si>
     <t>الحث على الإخلاص، فإن الله لا يقبل من العمل إلا ما ابتُغي به وجهه.
 الأعمال التي يُتَقَرَّبُ بها إلى الله عز وجل إذا فعلها المكلف على سبيل العادة ليس له ثواب عليها، حتى يقصِدَ بها التقرب إلى الله.
 النية يفرق بها بين العبادات بعضها عن بعض وأيضًا العبادات عن العادات.</t>
   </si>
   <si>
     <t>Ихлосга тарғиб. Чунки, Аллоҳ таоло фақат ўзининг юзи исталган амални қабул қилади.
 Банда Аллоҳга яқинлаштирадиган амалларни ният қилмай оддий ҳолат каби қиладиган бўлса, то Аллоҳга яқинлашишни ният қилмагунча унга савоб йўқдир.
 Ният ибодатларнинг ўзаро орасини ва одат билан ибодат орасини ажратиб беради.</t>
   </si>
   <si>
     <t>رواه إماما المحدثين أبو عبد الله محمد بن إسماعيل بن إبراهيم بن المغيرة بن بردزبه البخاري،  وأبو الحسين مسلم بن الحجاج بن مسلم القشيري النيسابوري في صحيحيهما اللذين هما أصح الكتب المصنفة</t>
   </si>
   <si>
     <t>[Муҳаддислар имомлари Абу Абдуллоҳ Муҳаммад ибн Исмоил ибн Иброҳим ибн Муғийра ибн Бардизбаҳ ал-Бухорий ва Абул Ҳусайн Муслим ибн Ҳажжож ибн Муслим ал-Қушайрий ан-Найсобурийлар тасниф қилинган китобларнинг энг саҳиҳи бўлмиш «Саҳиҳ» тўпламларида ривоят қил</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66511</t>
   </si>
   <si>
-    <t>Абу Абдураҳмон Абдуллоҳ ибн Умар ибн Хаттоб разияллоҳу анҳумодан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва салламни шундай деганларини эшитдим:||«Ислом беш устунга бино қилингандир: «Лаа илааҳа иллаллоҳу Муҳаммадур Расулуллоҳ», деб шаҳодат айтишга, намозни тўкис адо этишга, закот беришга, ҳаж қилиш ва Рамазон рўзасини тутишга», – дедилар</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي عَبْدِ الرَّحْمَنِ عَبْدِ اللَّهِ بْنِ عُمَرَ بْنِ الخَطَّابِ رَضِيَ اللَّهُ عَنْهُ قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «بُنِيَ الإِسْلَامُ عَلَى خَمْسٍ: شَهَادَةِ أَنْ لَا إلَهَ إلَّا اللَّهُ وَأَنَّ مُحَمَّدًا ‌عَبْدُهُ ‌وَرَسُولُهُ، وَإِقَامِ الصَّلَاةِ، وَإِيتَاءِ الزَّكَاةِ، وَحَجِّ الْبَيْتِ، وَصَوْمِ رَمَضَانَ».</t>
   </si>
   <si>
     <t>Абу Абдураҳмон Абдуллоҳ ибн Умар ибн Хаттоб разияллоҳу анҳумодан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва салламни шундай деганларини эшитдим: «Ислом беш устунга бино қилингандир: «Лаа илааҳа иллаллоҳу Муҳаммадур Расулуллоҳ», деб шаҳодат айтишга, намозни тўкис адо этишга, закот беришга, ҳаж қилиш ва Рамазон рўзасини тутишга», – дедилар».</t>
   </si>
   <si>
     <t>شَبَّهَ النبيُّ صلى الله عليه وسلم الإسلامَ بِبِناءٍ مُحْكَمٍ بأركانه الخمسة الحاملة لذلك البُنيان، وبقية خصال الإسلام كتتمة البنيان، وأولُ هذه الأركان: الشهادتان؛ شهادة أن لا إله إلا الله وأنَّ محمدًا رسول الله، وهما ركن واحد؛ لا تنفك إحداهما عن الأخرى، ينطق العبد بهما معترفًا بوحدانية الله واستحقاقه للعبادة وحده دون ما سواه، وعاملًا بمقتضاها، ومؤمنًا برسالة محمد صلى الله عليه وسلم مُتَّبِعًا له. والركن الثاني: إقامة الصلاة، وهي الصلوات الخمس المفروضات في اليوم والليلة: الفجر، والظهر، والعصر، والمغرب، والعشاء، بشروطها وأركانها وواجباتها. والركن الثالث: إخراج الزكاة المفروضة، وهي عبادة ماليَّة واجبة في كل مال بَلَغَ قَدْرًا مُحَدّدًا في الشرع، تُعطى لمستحقيها. والركن الرابع: الحج، وهو قَصْدُ مكة لإقامة المَناسك، تَعبُّدًا لله عز وجل. والركن الخامس: صوم رمضان، وهو الإمساك عن الأكل والشرب وغيرهما من المفطرات بِنِيَّةِ التعبُّد لله، من طلوع الفجر إلى غروب الشمس.</t>
   </si>
   <si>
     <t>رواه البخاري ومسلم</t>
   </si>
   <si>
     <t>[Бухорий ва Муслим ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66512</t>
   </si>
   <si>
     <t>إن أحدكم يجمع خلقه في بطن أمه أربعين يوما</t>
   </si>
   <si>
     <t>Ҳақиқатда, сизлардан ҳар бир
 кишининг яратилиши онасининг қорнида қирқ кун ичида томчи сув
 ("нутфа") ҳолида амалга ошади</t>
   </si>
@@ -14778,119 +14773,112 @@
   </si>
   <si>
     <t>Абу Абдураҳмон Абдуллоҳ ибн Масъуд разияллоҳу анҳудан ривоят қилинади: Бизга барча ишлари ва сўзлари ҳаққу рост бўлган ва Аллоҳ тарафидан ҳақ
 ваъда олишга мушарраф бўлган зот - Расулуллоҳ соллаллоҳу алайҳи ва
 саллам қуйидаги ҳадисни айтганлар: «Ҳақиқатда, сизлардан ҳар бир
 кишининг яратилиши онасининг қорнида қирқ кун ичида томчи сув
 ("нутфа") ҳолида амалга ошади. Сўнг худди шунча муддат ичида лахта қон ("алақа") ҳолида бўлади. Сўнгра яна шунча вақт ичида бир парча гўшт ("музға") ҳолида бўлади. Кейин унга бир фаришта юборилади ва ўша фаришта унга жон пуфлайди. Сўнг фариштага шу инсоннинг тақдирига тааллуқли бўлган тўрт нарсани - ризқи, ажали, 
 амали ҳамда бахтсиз ёки бахтли эканини ёзиш фармон қилинади. Ундан ўзга ҳеч қандай илоҳ йўқ бўлган Аллоҳга қасамки, сизлардан бирингиз жаннат аҳлининг амалларини қилиб юради, ҳатто у билан
 жаннат ўртасида бир зиро масофа қолади. Шунда унинг китобидаги ёзув вақти етиб, у дўзах аҳлининг амалини қилиб қўяди-да, 
 дўзахга кириб кетади. Сизларнинг яна бировингиз дўзах аҳлининг амалларини қилиб юради, ҳатто у билан жаҳаннам ўртасида бир зиро масофа қолади. Шунда унинг китобидаги ёзув ғолиб келиб, у инсон жаннат аҳли амалини қилади-да, жаннатга кириб кетади».</t>
   </si>
   <si>
     <t>قال ابن مسعود: حدثنا رسول الله صلى الله عليه وسلم وهو الصادق في قوله، والمصدوق حيث صَدَقَه الله تعالى، قال: إن أحدكم يُجمع خلقه، وذلك أن الرجل إذا أتى أهله فمَنِيُّه المتفرِّق يُجمع في بطن المرأة أربعين يومًا نطفة، ثم يكون علقة وهي الدم الغليظ الجامد، وهذا في الأربعين الثانية، ثم يكون مضغة وهي قطعة من اللحم قدر ما يُمضَغ، وهذا في الأربعين الثالثة، ثم يرسِل الله إليه الملك، فينفخ فيه الروح بعد انتهاء الأربعين الثالثة، ويُؤمر الملك أن يكتب أربع كلمات وهي: رزقه، وهو ما مقدار ما سيحصل عليه من النعم في عمره، وأجله، وهو مدة بقائه في الدنيا، وعمله، ما هو؟ وشقيٌ أو سعيد. ثم أقسم النبي صلى الله عليه وسلم أن الواحد ليعمل بعمل أهل الجنة ويكون عمله صالحًا، أي فيما يظهر للناس، ويظل كذلك حتى ما يكون بينه وبين الجنة إلا ذراع، أي: ما يبقى بينه وبين أن يصلها إلا كمن بقي بينه وبين موضع من الأرض ذراع، فيغلب عليه الكتاب وما قُدِّر عليه فعند ذلك يعمل بعمل أهل النار فيُختم له به فيدخل النار؛ لأن شرط قبول عمله أن يثبت عليه ولا يُبدِّل، وآخر من الناس يعمل أعمال أهل النار حتى يقترب من أن يدخلها، وكأن بينه وبين النار مقدار ذراع من الأرض، فيغلب عليه الكتاب وما قُدِّر عليه فيعمل بعمل أهل الجنة فيختم له بذلك فيدخل الجنة.</t>
   </si>
   <si>
     <t>بيان مراحل خلق الإنسان.
 الإيمان بالقضاء والقدر.
 الخوف من سوء العاقبة، والحث على سؤال الله الثبات إلى الممات.
 التحذير من الاغترار بصور الأعمال؛ فإنما الأعمال بالخواتيم.
 هذا الحديث في حق من لا يعمل إخلاصًا وإيمانًا، بل يعمل بعمل أهل الجنة فيما يبدو للناس فقط، أما من يعمل بعمل أهل الجنة حقيقة، إخلاصًا وإيمانًا، فالله تعالى أعدل وأكرم وأرحم من أن يخذله في نهاية عمره، قال تعالى: {يُثَبِّتُ اللَّهُ الَّذِينَ آمَنُوا بِالْقَوْلِ الثَّابِتِ فِي الْحَيَاةِ الدُّنْيَا وَفِي الْآخِرَةِ وَيُضِلُّ اللَّهُ الظَّالِمِينَ وَيَفْعَلُ اللَّهُ مَا يَشَاءُ}.</t>
   </si>
   <si>
     <t>Инсоннинг яратилиш босқичлари.
 Қазои қадарга иймон келтириш.
 Барча ишларнинг охири – бошида тақдирига ёзилгандай бўлиб ниҳоясига етади.
-Амалларнинг кўринишига алданиб қолишдан огоҳлантириш, чунки амаллар хотималарига қараб баҳоланади.
-____</t>
+Амалларнинг кўринишига алданиб қолишдан огоҳлантириш, чунки амаллар хотималарига қараб баҳоланади.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66513</t>
   </si>
   <si>
     <t>من أحدث في أمرنا هذا ما ليس منه فهو رد</t>
   </si>
   <si>
     <t>Ким бизнинг мана бу ишимизда ундан бўлмаган янги нарсани чиқарса, у (иши) рад қилингандир</t>
   </si>
   <si>
     <t>عَنْ أُمِّ المُؤْمِنِينَ أُمِّ عَبْدِ اللَّهِ عَائِشَةَ رَضِيَ اللَّهُ عَنْهَا، قَالَتْ: قَالَ: رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم: «مَنْ أَحْدَثَ فِي أَمْرِنَا هَذَا مَا لَيْسَ مِنْهُ فَهُوَ رَدٌّ».
 وَفِي رِوَايَةٍ لِمُسْلِمٍ: «مَنْ عَمِلَ عَمَلًا لَيْسَ عَلَيْهِ أَمْرُنَا فَهُوَ رَدٌّ».</t>
   </si>
   <si>
     <t>Мўминларнинг онаси Умму Абдуллоҳ Оиша разияллоҳу анҳодан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Ким бизнинг мана бу ишимизда ундан бўлмаган янги нарсани чиқарса, у (иши) рад қилингандир», дедилар. Муслим ривоят қилган бошқа лафзда: «Ким биз буюрмаган ишни қилса, албатта, у рад қилинур», – дейилган.</t>
   </si>
   <si>
     <t>العبادات مبناها على ما جاء في الكتاب والسنة، فلا نعبد الله تعالى إلا بما شَرَعَ لا بالبدع والمُحْدَثات.
 الدين ليس بالرأي والاستحسان، وإنما بالاتباع للرسول صلى الله عليه وسلم.
 هذا الحديث دليلٌ على كمال الدين.
 البدعة هي كل ما أُحْدِثَ في الدين ولم يَكنْ على عهدِ النبي صلى الله عليه وسلم وأصحابه من عقيدةٍ أو قولٍ أو عملٍ.
 هذا الحديث أصلٌ من أصول الإسلام، وهو كالميزان للأعمال، فكما أنَّ كلَّ عَمَلٍ لا يُراد به وجه الله تعالى، فليس لعامله فيه ثواب، فكذلك كلُّ عمل لا يكون وِفْقَ ما جاء به رسول الله صلى الله عليه وسلم فهو مردود على عامله.
 الحديث قاعدة في رد البدع المحدثات والمنكرات الواقعات.
 المُحْدَثات المنهي عنها ما كان من أمور الدين وليس الدنيا.</t>
   </si>
   <si>
     <t>Ибодатлар китоб ва суннатда келган нарсалар устига қурилган бўлиб, Аллоҳ таолога Ўзи буюрмаган бидъат ва янгиликлар билан ибодат қилмаймиз.
 Дин ақл ва яхши деб ўйлаш билан эмас, аксинча, Расулуллоҳ соллаллоҳу алайҳи ва салламга эргашиш билан бўлади.
 Бу ҳадис диннинг комил эканига далолат қилади.
 Бидъат - Набий соллаллоҳу алайҳи ва саллам ва саҳобалар даврида бўлмай янги чиққан  ақида, сўз ёки амалдир.
 Бу ҳадис Ислом асосларидан бир асос бўлиб, у амаллар учун тарози кабидир. Ҳудди Аллоҳнинг юзини истаб қилинмаган ишга савоб берилмагани каби Расулуллоҳ соллаллоҳу алайҳи ва саллам олиб келган йўлга тўғри келмаган амалга ҳам ўз соҳибига рад қилинур.
 Ҳадис янги чиққан бидъат ва содир бўлаётган мункар ишларни рад қилишдаги қоидадир.
 Дунё ишларида эмас, аксинча, дин ишларида янгилик пайдо қилишдан қайтарилган.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66514</t>
   </si>
   <si>
     <t>إن الحلال بين، وإن الحرام بين</t>
   </si>
   <si>
-    <t>Абу Абдуллоҳ Нуъмон ибн Башир разияллоҳу анҳудан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва салламни шундай деганларини эшитдим:||«Албатта, ҳалол (нарсалар) аниқ, ҳаром (нарсалар) ҳам аниқ. Бу иккисининг ўртасида шубҳали ишлар борки, уни одамларнинг кўпчилиги билмайди. Ким шубҳа(ли нарса)лардан сақланса, дини ва обрўсини пок тутибди. Ким шубҳа(ли нарса)ларни қилса, ҳаромга кириб қолибди. (Бунинг мисоли) худди қўриқланадиган ер атрофида қўй боқадиган чўпон каби: (қўйлари бир кун келиб) шу ерга кириб кетиши мумкин. Огоҳ бўлинглар: ҳар бир подшоҳнинг ўз қўриқланадиган (биров дахл қила олмайдиган) ери бор. Огоҳ бўлинглар: Аллоҳнинг қўриқланадиган ери У ҳаром қилган нарсалардир. Огоҳ бўлинглар: жасадда бир парча гўшт борки, агар у яхши бўлса, бутун жасад ислоҳ (яроқли) бўлади, агар фосид (бузуқ) бўлса, бутун жасад бузилади. Огоҳ бўлинглар: у қалбдир!</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي عَبْدِ اللَّهِ النُّعْمَانِ بْنِ بَشِيرٍ رَضِيَ اللَّهُ عَنْهُ، قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم يَقُولُ: «إنَّ الحَلَالَ بَيِّنٌ، وَإِنَّ الحَرَامَ بَيِّنٌ، وَبَيْنَهُمَا مُشْتَبِهَاتٌ لَا يَعْلَمُهُنَّ كَثِيرٌ مِنَ النَّاسِ، فَمَنْ اتَّقَى الشُّبُهَاتِ اسْتَبْرَأَ لِدِينِهِ وَعِرْضِهِ، وَمَنْ وَقَعَ فِي الشُّبُهَاتِ وَقَعَ فِي الحَرَامِ، كَالرَّاعِي يَرْعَى حَوْلَ الحِمَى يُوشِكُ أَنْ يَرْتَعَ فِيهِ، أَلَا وَإِنَّ لِكُلِّ مَلِكٍ حِمًى، أَلَّا وَإِنَّ حِمَى اللَّهِ مَحَارِمُهُ، أَلَّا وَإِنَّ فِي الجَسَدِ مُضْغَةً إذَا صَلَحَتْ صَلَحَ الجَسَدُ كُلُّهُ، وَإذَا فَسَدَتْ فَسَدَ الجَسَدُ كُلُّهُ، أَلَا وَهِيَ القَلْبُ».</t>
   </si>
   <si>
     <t>Абу Абдуллоҳ Нуъмон ибн Башир разияллоҳу анҳудан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва салламни шундай деганларини эшитдим: «Албатта, ҳалол (нарсалар) аниқ, ҳаром (нарсалар) ҳам аниқ. Бу иккисининг ўртасида шубҳали ишлар борки, уни одамларнинг кўпчилиги билмайди. Ким шубҳа(ли нарса)лардан сақланса, дини ва обрўсини пок тутибди. Ким шубҳа(ли нарса)ларни қилса, ҳаромга кириб қолибди. (Бунинг мисоли) худди қўриқланадиган ер атрофида қўй боқадиган чўпон каби: (қўйлари бир кун келиб) шу ерга кириб кетиши мумкин. Огоҳ бўлинглар: ҳар бир подшоҳнинг ўз қўриқланадиган (биров дахл қила олмайдиган) ери бор. Огоҳ бўлинглар: Аллоҳнинг қўриқланадиган ери У ҳаром қилган нарсалардир. Огоҳ бўлинглар: жасадда бир парча гўшт борки, агар у яхши бўлса, бутун жасад ислоҳ (яроқли) бўлади, агар фосид (бузуқ) бўлса, бутун жасад бузилади. Огоҳ бўлинглар: у қалбдир!»</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم قاعدةً عامةً في الأشياء، وأنها تنقسم في الشريعة إلى ثلاثة أقسام: حَلال بَيِّن، وحرام بَيِّن، وأمور مشتبهات غير واضحة الحكم من حيث الحِلِّ والحُرْمة، لا يعلم حُكمَها كثير من الناس.
 فمَن ترك تلك الأشياء المشتبهة عليه سَلِم دينُه بالبُعد عن الوقوع في الحرام، وسَلِم له عِرضُه من كلام الناس بما يَعيبون عليه بسبب ارتكابه هذا المشتبه. ومَن لم يجتنب المشتبهات فقد عَرَّض نفسَه إما بالوقوع في الحرام، أو نيل الناس من عرضه. وضرب الرسول صلى الله عليه وسلم مثلًا ليُبيِّن حال من يرتكب الشبهات وأنه كالراعي يرعى ماشيتَه قُرْبَ أرضٍ قد حماها صاحبها، فتوشك ماشيةُ الراعي أن ترعى في هذا الحمى لقربها منه، فكذلك من يفعل ما فيه شبهة، فإنه بذلك يقترب من الحرام فيوشك أن يقع فيه. وبعدها أخبر النبي صلى الله عليه وسلم أن في الجسد مضغة (وهي القلب) يصلح الجسد بصلاحها، ويفسد بفسادها.</t>
   </si>
   <si>
     <t>الحديث قاعدة في اتقاء الشبهات.
 الترغيب في ترك المشتبِه، الذي لم يَتبيّن حكمُه.</t>
   </si>
   <si>
     <t>Ҳадис –шубҳалардан сақланишда асосий қоидадир.
 Ҳукми аниқ бўлмаган шубҳали нарсаларни тарк қилишга тарғиб.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66515</t>
-  </si>
-[...1 lines deleted...]
-    <t>Абу Руқойя Тамим ибн Авс Дорий разияллоҳу анҳудан ривоят қилинади: Набий соллаллоҳу алайҳи ва саллам:||«Дин – насиҳатдир”,– дедилар. Биз: «Кимга (насиҳат)?» – деб сўрадик. «Аллоҳга, Унинг китобига, пайғамбарига, мусулмонларнинг имом-бошлиқларига ва ҳаммасига (ҳамма мусулмонларга)»,– дедилар</t>
   </si>
   <si>
     <t>عَنْ أَبِي رُقَيَّةَ تَمِيمِ بْنِ أَوْسٍ الدَّارِيِّ رَضِيَ اللَّهُ عَنْهُ أَنَّ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «الدِّينُ النَّصِيحَةُ» قُلْنَا: لِمَنْ؟ قَالَ: «لِلهِ وَلِكِتَابِهِ وَلِرَسُولِهِ وَلِأَئِمَّةِ الْمُسْلِمِينَ وَعَامَّتِهِمْ».</t>
   </si>
   <si>
     <t>Абу Руқойя Тамим ибн Авс Дорий разияллоҳу анҳудан ривоят қилинади: Набий соллаллоҳу алайҳи ва саллам: «Дин – насиҳатдир”,– дедилар. Биз: «Кимга (насиҳат)?» – деб сўрадик. «Аллоҳга, Унинг китобига, пайғамбарига, мусулмонларнинг имом-бошлиқларига ва ҳаммасига (ҳамма мусулмонларга)»,– дедилар».</t>
   </si>
   <si>
     <t>أَخبَرَ النبيُّ صلى الله عليه وسلم بأنَّ الدين قائمٌ على الإخلاص والصدق، حتى يؤدَّى كما أوجب الله، كاملًا دون تقصير أو غش.
 فقيل للنبي صلى الله عليه وسلم: لمن تكون النصيحة؟ فقال:
 أولًا: النصيحة لله سبحانه وتعالى: بإخلاص العمل له، وعدم الإشراك به، وأن نؤمن بربوبيته وألوهيته وأسمائه وصفاته، وتعظيم أمره، والدعوة إلى الإيمان به.
 ثانيًا: النصيحة لكتابه وهو القرآن الكريم: بأن نعتقد أنه كلامُه، وآخِرُ كتبِه، وأنه ناسخ لجميع الشرائع قبله، ونعظِّمه، ونتلوه حق تلاوته، ونعمل بمُحْكَمِه، ونسلم بمتشابهه، ونَذُبُّ عن تأويل المُحرِّفين له، ونعتبر بمواعظه، وننشر علومه، وندعو إليه.
 ثالثًا: النصيحة لرسوله محمد صلى الله عليه وسلم: بأن نعتقدَ أنه آخِرُ الرسل، ونصدِّقَه فيما جاء به، ونَمتَثِلَ أمرَه، ونجتنبَ نهيَه، وأن لا نتعبدَ لله إلا بما جاء به، ونُعظِّمَ حقَّه، ونوقرَه، ونَبُثَّ دعوته، ونَنشُرَ شريعتَه، ونَنفيَ التُّهَمَ عنه.
 رابعًا: النصيحة لأئمة المسلمين: بمعاونتهم على الحق، وعدم منازعتهم الأمر، والسمع والطاعة لهم في طاعة الله.
 خامسًا: النصيحة للمسلمين: بالإحسان إليهم ودعوتهم، وكَفِّ الأذى عنهم، ومحبة الخير لهم، والتعاون معهم على البر والتقوى.</t>
   </si>
   <si>
     <t>Пайғамбаримиз соллаллоҳу алайҳи ва саллам амал Аллоҳ таоло фарз қилганидек камчилик ва хиёнатсиз, холис адо этилиши учун динимиз ихлос ва сидққа таянган ҳолда барпо бўлганини хабар бердилар. Саҳобалар: «Насийҳат кимга қилинади?», дедилар. Расулуллоҳ соллаллоҳу алайҳи ва саллам: Биринчи: Аллоҳ таолога насиҳат – Амални фақат У Зот учун холис қилиш, ширкдан сақланиш, Унинг рубубияти ва улуҳиятига, исм ва сифатларига иймон келтириш, амрларини улуғлаш, одамларни У Зотга иймон келтиришга даъват қилиш. Иккинчи: Аллоҳнинг китоби «Қуръон»га насиҳат – Уни Аллоҳнинг каломи ва охирги китоби эканига иймон келтириш, олдинги шариатларни бекор қилувчи эканини тасдиқлаш, улуғлаш, ҳаққоний тиловат қилиш, муҳкам оятларига амал қилиш, муташобиҳларига иймон келтириш, ботил таъвиллардан ҳимоя қилиш, огоҳлантиришларидан ибрат олиш, илмларини тарқатиш ва одамларни унга даъват қилиш. Учинчи: Расулуллоҳ Муҳаммад соллаллоҳу алайҳи ва салламга насиҳат – У зотнинг охирги пайғамбар эканини тасдиқлаш, олиб келган хабарларига иймон келтириш, амрларига итоат этиш, қайтарган нарсаларидан узоқ туриш, Аллоҳга фақат У зот олиб келган шариат билан ибодат қилиш, У зотнинг ҳақларини улуғлаш, У зотни эъзозлаш, даъватларини ёйиш, шариатларини тарқатиш ва У зотдан ботил айблар ва туҳматларни даф қилиш. Тўртинчи: Мусулмонларнинг имомлари ва раҳбарларига насиҳат – Уларни ҳақ йўлда қўллаб-қувватлаш, уларга қарши исён қилмаслик, Аллоҳга итоат ўрнида уларни эшитиш ва итоат қилиш. Бешинчи: Омма мусулмонларга насиҳат – Уларга яхшилик қилиш, ҳақ йўлга даъват этиш, озор беришдан сақланиш, уларга яхшиликни раво кўриб, улар билан биргаликда яхшилик ва тақво йўлида ҳамкорлик қилиш.</t>
   </si>
   <si>
     <t>الأمر بالنصيحة للجميع. 
 عِظَم منزلة النصيحة من الدين. 
 اشتمال الدين على الاعتقادات والأقوال والأعمال. 
 من النصيحة تصفية النفس من الغش للمنصوح له وإرادة الخير له. 
 حسن تعليم الرسول صلى الله عليه وسلم حيث يذكر الشيء مُجملًا ثم يُفصّله. 
@@ -14923,55 +14911,50 @@
 النهي لم يرخص في ارتكاب شيء منه، والأمر قيد بالاستطاعة؛ لأن الترك مقدور والفعل يحتاج إلى قدرة على إيجاد الفعل المأمور به.
 النهي عن كثرة السؤال، قد قسم العلماء السؤال إلى قسمين: أحدهما: ما كان على وجه التعليم لما يحتاج إليه من أمر الدين، فهذا مأمور به ومن هذا النوع أسئلة الصحابة. والثاني: ما كان على وجه التعنت والتكلف وهذا هو المنهي عنه.
 تحذير هذه الأمة من مخالفة نبيها، كما وقع في الأمم التي قبلها.
 المنهي عنه يشمل القليل والكثير؛ لأنه لا يتأتّى اجتنابه إلا باجتناب قليله وكثيره، فمثلًا: نهانا عن الرِّبا فيشمل قليله وكثيره.
 ترك الأسباب المفضية إلى المحرم؛ لأن ذلك من معنى الاجتناب.
 لا ينبغي للإنسان إذا سمع أمر الرسول صلى الله عليه وسلم أن يقول: هل هو واجب أم مستحبّ، بل عليه بالمبادرة إلى الفعل؛ لقوله: «فَأْتُوا مِنْهُ مَا استَطَعْتُمْ».
 كثرة المسائل سبب للهلاك ولا سيّما في الأمور التي لا يمكن الوصول إليها مثل المسائل الغيبية، وكيفية أحوال يوم القيامة، لا تكثر السؤال فيها فتهلك، وتكون متنطّعًا متعمّقًا.</t>
   </si>
   <si>
     <t>Ушбу ҳадис  Аллоҳнинг амрларини бажариш ва тақиқларидан тийилишда асосий қоидалардандир.
 Қайтарилган ишларга ҳеч бир ҳолатда рухсат йўқ, уларни мутлақо тарк этиш шарт. Амр қилинган ишлар эса, қодир бўлганимизча адо этилади. Чунки тарк қилиш ҳар кимнинг қўлидан келади, амал қилиш эса, уни бажаришга қувват ва имконият талаб қилади.
 Кўп савол беришдан қайтарилган бўлиб, уламолар саволни икки турга бўлишган: Биринчи: дин ишларида зарур бўлган нарсаларни ўргатиш мақсадида бериладиган савол. Шариатимиз бундай савол турларини беришга буюрган бўлиб, саҳобаларнинг саволлари ҳам шу турдан эди. Иккинчи: инжиқлик ва қийинчиликка асосланган савол. Бундай савол туридан қайтарилган.
 Аввалги умматларда бўлганидек, умматни ўз пайғамбарига хилоф қилишдан огоҳлантириш.
 Қайтариқ кўпни ҳам, озни ҳам ўз ичига олади. Масалан, рибонинг озидан ҳам, кўпидан ҳам қайтарилгандир.
 Ҳаромга олиб борувчи сабабларни тарк қилиш. Чунки, бу четланиш маъноларидандир.
 Расулуллоҳ саллаллоҳу алайҳи ва салламнинг бир буйруғини эшитган одам "бу мустаҳабми, ёки вожибми?" дейишлиги дуруст эмас. Ваҳоланки, расулуллоҳ соллалоҳу алайҳи ва саллам: "Уни қудратингиз етганича бажаринг!" демоқдалар.
 Кўп савол бериш — ҳалокатга сабаб бўлади, айниқса, инсон ақли етмайдиган масалаларда, ғайб ёки қиёмат кунининг ҳолатлари ҳақида кўп савол бериши. Танаттуъ ва ғулувга кетувчилардан бўлиб қолманг ва ҳалокатга йўлиқмаслик учун кўп савол берманг.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66517</t>
   </si>
   <si>
     <t>إن الله طيب لا يقبل إلا طيبا، وإن الله أمر المؤمنين بما أمر به المرسلين</t>
   </si>
   <si>
-    <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам айтдилар:||«Эй Одамлар! Аллоҳ покдир ва фақат пок нарсанигина қабул қилади. Албатта, Аллоҳ пайғамбарларга буюрган нарсани мўминларга ҳам амр этди: «Эй Пайғамбарлар, ҳалол-пок таомлардан енглар ва солиҳ амал қилинглар. Мен нима қилаётганганингизни билувчиман». Яна айтганки: «Эй мўминлар, сизларга ризқ қилиб берган покиза нарсалардан енглар». Сўнг Расулуллоҳ
-[...3 lines deleted...]
-  <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إنَّ اللَّهَ طَيِّبٌ لَا يَقْبَلُ إلَّا طَيِّبًا، وَإِنَّ اللَّهَ أَمَرَ المُؤْمِنِينَ بِمَا أَمَرَ بِهِ المُرْسَلِينَ، فَقَالَ تَعَالَى: {يَا أَيُّهَا الرُّسُلُ كُلُوا مِنْ الطَّيِّبَاتِ وَاعْمَلُوا صَالِحًا}، وَقَالَ تَعَالَى: {يَا أَيُّهَا الَّذِينَ آمَنُوا كُلُوا مِنْ طَيِّبَاتِ مَا رَزَقْنَاكُمْ} ثُمَّ ذَكَرَ الرَّجُلَ، يُطِيلُ السَّفَرَ، أَشْعَثَ، أَغْبَرَ، يَمُدُّ يَدَيْهِ إلَى السَّمَاءِ: يَا رَبِّ! يَا رَبِّ! وَمَطْعَمُهُ حَرَامٌ، وَمَشْرَبُهُ حَرَامٌ، وَمَلْبَسُهُ حَرَامٌ، وَغُذِيَ بِالحَرَامِ، فَأَنَّى يُسْتَجَابُ لَذلك».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам айтдилар: «Эй Одамлар! Аллоҳ покдир ва фақат пок нарсанигина қабул қилади. Албатта, Аллоҳ пайғамбарларга буюрган нарсани мўминларга ҳам амр этди: «Эй Пайғамбарлар, ҳалол-пок таомлардан енглар ва солиҳ амал қилинглар. Мен нима қилаётганганингизни билувчиман». Яна айтганки: «Эй мўминлар, сизларга ризқ қилиб берган покиза нарсалардан енглар». Сўнг Расулуллоҳ
 соллаллоҳу алайҳи ва саллам узоқ сафарга чиққан, сочлари тароқ тегмаганидан патила-патила бўлиб кетган, чанг-тўзон сочининг
 рангини ўзгартириб юборган бир киши ҳақида гапирдилар: «Ҳалиги одам қўлларини кўкка чўзиб: "Ё Рабб! Ё Рабб!" деб дуо қилмоқда. Бироқ унинг егани ҳаром, ичгани ҳаром, кийгани ҳаром ва ўзи ҳаром билан озиқланган. Қандай қилиб унинг дуоси ижобат бўлсин?!»</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الله طيب قُدُّوس مُنَزَّهٌ عن النقائص والعيوب ومُتَّصِف بالكَمَالات، ولا يقبل من الأعمال والأقوال والاعتقادات إلا ما كان طيبًا، وهو الخالص لله، الموافق لهدي النبي صلى الله عليه وسلم، ولا ينبغي أن يتقرب إلى الله إلا بذلك، ومن أعظم ما يَحصُل به طِيْبة الأعمال للمؤمن طِيْبُ مَطعَمِه، وأن يكون من حلال، فبذلك يَزكُو عملُه، ولذا أمر الله المؤمنين بالذي أمر به المرسلين من أكل الحلال وعمل الصالحات، فقال: {يَا أَيُّهَا الرُّسُلُ كُلُوا مِنَ الطَّيِّبَاتِ وَاعْمَلُوا صَالِحًا، إِنِّي بِمَا تَعْمَلُونَ عَلِيمٌ} وقال: {يَا أَيُّهَا الَّذِينَ آمَنُوا كُلُوا مِنْ طَيِّبَاتِ مَا رَزَقْنَاكُمْ}.
 ثم حَذَّرَ صلى الله عليه وسلم من أكل الحرام الذي يُفسِد العمل ويَمنع قبولَه مهما بَذل من أسباب القبول الظاهرة؛ منها:
 أولًا: إطالة السفر في وجوه الطاعات كحج وجهاد وصلة رحم وغير ذلك.
 ثانيًا: مُتفرِّق الشعر لعدم تمشيطه، مُتغيِّر لونه ولون ثيابه من التراب، فهو مضطر.
 ثالثًا: يرفع يديه إلى السماء بالدعاء.
 رابعًا: يتوسل إلى الله بأسمائه ويُلِحُّ في ذلك: يا رب يا رب!
 ومع هذه الأسباب لإجابة الدعاء لم يسمع له؛ وذلك لأن مَطعومَه ومشروبَه وملبوسَه حرام، وغذي بالحرام، فبعيد أن يستجاب لمن هذه صفته، وكيف يستجاب له؟!</t>
   </si>
   <si>
     <t>كمال الله عزّ وجل في ذاته، وصفاته، وأفعاله، وأحكامه.
 الأمر بإخلاص العمل لله عز وجل، والمتابعة للنبي صلى الله عليه وسلم.
 استعمال ما يُشجِّع على العمل، حيث قال النبي صلى الله عليه وسلم: "إِنَّ الله أَمَرَ المُؤمنينَ بِمَا أَمَرَ بِهِ المُرسَلِيْنَ"، فإذا علم المؤمن أن هذا من مأمورات المرسلين فإنه يتقوَّى ويتشجّع على الامتثال.
 من موانع استجابة الدعاء أكل الحرام.
 من أسباب إجابة الدعاء خمسة أشياء: أحدها: إطالة السفر لما فيه من الانكسار الذي هو من أعظم أسباب الإجابة، الثاني: حالة الإضطرار، الثالث: مَدُّ اليدين إلى السماء، الرابع: الإلحاح على الله بتكرير ذكر ربوبيته، وهو من أعظم ما يُطلَب به إجابة الدعاء، الخامس: إطابة المأكل والمشرب.
 أكل الحلال الطيِّب من الأسباب المُعينة للعمل الصالح.
 قال القاضي: الطيب ضد الخبيث، فإذا وصف به تعالى أريد به أنه مُنزَّه عن النقائص مُقدَّس عن الآفات، وإذا وُصِف به العبد مطلقًا أريد به أنه المُتعرِّي عن رذائل الأخلاق وقبائح الأعمال والمتحلي بأضداد ذلك، وإذا وُصف به الأموال أريد به كونه حلالًا من خيار الأموال.</t>
   </si>
@@ -14994,54 +14977,50 @@
     <t>Сени шубҳага солган нарсани қўйгин-да, шубҳалантирмайдиган нарсани ол</t>
   </si>
   <si>
     <t>عَنْ أَبِي مُـحَمَّدٍ الحَسَنِ بْنِ عَلِيِّ بْنِ أَبِي طَالِبٍ - سِبْطِ رَسُولِ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ وَرَيْحَانَتِهِ-، قَالَ: حَفِظْتُ مِنْ رَسُولِ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «دَعْ مَا يَرِيبُك إلَى مَا لَا يَرِيبُكَ».</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва салламнинг набиралари ва райҳонлари - Абу Муҳаммад Ҳасан ибн Али ибн Абу Толиб разияллоҳу анҳумодан ривоят : «Мен Расулуллоҳ соллаллоҳу алайҳи ва салламдан
 мана бу сўзларни ёдлаб қолганман: «Сени шубҳага солган нарсани қўйгин-да, шубҳалантирмайдиган нарсани ол».</t>
   </si>
   <si>
     <t>أَمَرَ النبيُّ صلى الله عليه وسلم بِتَرْك ما تَشُكُّ فيه مِن الأقوال والأعمال أنه مَنهيٌّ عنه أو لا، أهو حرام أو حلال، إلى ما لا شَكَّ فيه مما تَيَقَّنت حُسْنَه وحِلَّه.</t>
   </si>
   <si>
     <t>Набий соллаллоҳу алайҳи ва саллам ҳалол ёки ҳаромлиги аниқ бўлмаган, шак-шубҳали сўз ва амалларни тарк қилиб, ҳалол ва яхши экани аниқ бўлган ишларни қилишга буюрдилар.</t>
   </si>
   <si>
     <t>رواه الترمذي والنسائي</t>
   </si>
   <si>
     <t>[Термизий ва Насоий ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66519</t>
   </si>
   <si>
-    <t>Расулуллоҳ соллаллоҳу алайҳи ва салламнинг ходимлари - Абу Ҳамза
-[...2 lines deleted...]
-  <si>
     <t>عَنْ أَبِي حَمْزَةَ أَنَسِ بْنِ مَالِكٍ رَضِيَ اللَّهُ عَنْهُ -خَادِمِ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ- عَنْ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لاَ يُؤْمِنُ أَحَدُكُمْ، حَتَّى يُحِبَّ لِأَخِيهِ مَا يُحِبُّ لِنَفْسِهِ»</t>
   </si>
   <si>
     <t>Расулуллоҳ соллаллоҳу алайҳи ва салламнинг ходимлари - Абу Ҳамза
 Анас ибн Молик разияллоҳу анҳудан ривоят қилинади: Пайғамбар соллаллоҳу алайҳи ва саллам дедилар: «Сизлардан биронтангиз ўзи яхши кўрган нарсани биродарига раво кўрмагунича мўмин бўлмайди», — дедилар.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66520</t>
   </si>
   <si>
     <t>Аллоҳ ҳар ишни гўзал бажаришни буюрди</t>
   </si>
   <si>
     <t>عَنْ أَبِي يَعْلَى شَدَّادِ بْنِ أَوْسٍ رَضِيَ اللَّهُ عَنْهُ عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ اللهَ كَتَبَ الْإِحْسَانَ عَلَى كُلِّ شَيْءٍ، فَإِذَا قَتَلْتُمْ فَأَحْسِنُوا القِتْلَةَ، وَإِذَا ذَبَحْتُمْ فَأَحْسِنُوا الذِّبْحَةَ، وَلْيُحِدَّ أَحَدُكُمْ شَفْرَتَهُ، وَلْيُرِحْ ذَبِيحَتَهُ».</t>
   </si>
   <si>
     <t>Абу Яъло Шаддод ибн Авс разияллоҳу анҳу Расулуллоҳ соллаллоҳу алайҳи ва салламдан ривоят қилади: «Аллоҳ ҳар ишни гўзал бажаришни буюрди. Ҳаттоки, ўлдиришни ҳам эҳсон билан адо қилинг. Агар қўй сўйсангиз, гўзал тарзда сўйинг. Агар қатл қилсангиз чиройли тарзда қатл қилинг. (Жонлиқ сўймоқчи бўлган) Бировингиз пичоқни ўткирлаб турсин ва  қурбонлик роҳатда жон берсин!»</t>
   </si>
   <si>
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم أن الله تعالى أوجبَ علينا الإحسانَ في كل الأشياء، والإحسان: هو مراقبة الله على الدوام، في عبادته وفي بذل الخير وكف الأذى عن المخلوقين، ومن ذلك الإحسان في القتل والذبح.
 فالإحسان في القتل عند القصاص: بأن يختار أسهلَ الطُّرُق وأخَفَّها وأسرعَها زهوقًا للمقتول.
 والإحسان في الذبح عند الذكاة: بأن يرفق بالبهيمة بإحداد الآلة، وألّا تُحَدَّ أمام الذبيحة وهي تنظر إليها، وألَّا تُذبح وهناك من الماشية ما ينظر إليها.</t>
   </si>
   <si>
     <t>رحمة الله عزّ وجل ولطفه بالخلق.
@@ -15082,113 +15061,102 @@
   <si>
     <t>Ибн Аббос разияллоҳу анҳумо хабар берадиларки, у киши ёш болалик пайтларида Расулуллоҳ соллаллоҳу алайҳи ва салламнинг орқаларида уловга миниб кетаётган эдилар. Шунда У зот шундай дедилар: «Мен сенга Аллоҳ таолонинг  фойдаси тегадиган баъзи нарсаларни ўргатаман: Аллоҳнинг буйруқларини бажариш ва қайтарган нарсаларидан қайтиш билан У Зотни ёдингда тут. У Зот сени тоат ибодат қилаётган ҳолда топсин. Гуноҳ ва маъсият устида кўрмасин. Агар сен шундай қилсанг, Аллоҳ сени дунё ва охиратнинг ёмонликларидан асрайди ва қаерга юзлансанг, сени ғалаба ва ёрдам билан қувватлайди». Агар бирор нарсани сўрамоқчи бўлсанг, фақат Аллоҳдан сўра. Чунки ҳақиқий мустажоб қилувчи фақат Унинг Ўзидир. Агар ёрдам истасанг, фақат Аллоҳдан ёрдам сўра. Шунга қатъий ишонгинки, бутун ер юзидаги одамлар сенга манфаат етказиш учун бирлашсалар ҳам, Аллоҳ сен учун ёзиб қўйганидан ўзга нарсани беролмайдилар. Агар ҳаммаси сенга зарар етказишга йиғилсалар ҳам, Аллоҳ тақдир қилганидан ўзга нарсани етказолмайдилар. Чунки Аллоҳ таоло ҳамма нарсани Ўз ҳикмат ва илмига биноан ёзиб қўйган. У ёзган тақдирни ҳеч ким ўзгартира олмайди. Ким Аллоҳнинг амрларини муҳофаза қилиб, ман этганларидан сақланса, Аллоҳ таоло унинг олдида бўлиб, ҳолидан огоҳ бўлади, унга ёрдам ва қувват иноят қилади. Банда тинчлик ва фаровонликда Аллоҳга итоат қилса, Аллоҳ унга қийинчилик ва синов вақтида чиқар йўл бериб, уни халос қилади. Ҳар бир банда Аллоҳ тақдир қилган нарсага – яхши бўлсин, ёмон бўлсин – рози бўлиши лозим. Муаммолар ва офатлар билан юзма-юз келганда эса сабр қилиши керак. Зеро, сабр – нажотнинг калитидир. Қийинчилик авжига чиққанида, албатта, Аллоҳдан енгиллик келади. Ҳар бир машаққатдан кейин Аллоҳ осонлик ва енгилликни ато қилади.</t>
   </si>
   <si>
     <t>أهمية تعليم الصغار والأطفال أمورَ الدين من التوحيد والآداب وغير ذلك.
 الجزاء من جنس العمل.
 الأمر بالاعتماد على الله، والتوكل عليه دون غيره، وهو نعم الوكيل.
 الإيمان بالقضاء والقدر والرضا به، وأن الله قدر كل شيء.
 من أضاع أمر الله فإن الله يُضَيِّعُه ولا يَحفظُه. 
 البشارة العظيمة أن الإنسان إذا أصابه العسر فلينتظر اليسر.
 تسلية العبد عند حصول المصيبة، وفوات المحبوب في قوله: «وَاعْلَم أن مَا أَصَابَكَ لَمْ يَكُن لِيُخطِئكَ، وَمَا أخطأَكَ لَمْ يَكُن لِيصيبَك» فالجملة الأولى تسلية في حصول المكروه، والثانية تسلية في فوات المحبوب.</t>
   </si>
   <si>
     <t>Кичкина болаларга тавхид, одоб ва бошқа дин масалаларини ўргатишнинг аҳамияти.
 Мукофот ёки жазо амалга яраша бўлур.
 Фақат Аллоҳга суяниш ва таваккул қилишга буйруқ.  У қандай ҳам яхши вакил.
 Қазо ва қадарга иймон келтириш ва унга рози бўлиш ҳамда, Аллоҳ барча нарсани тақдирини белгилаб қўйганлиги.
 Ким Аллоҳни амрини зое қилса, Аллоҳ ҳам уни зое қилади, сақламайди.
 Улуғ башорат шундаки: агар инсон қийинчиликка дуч келса, унинг ортидан осонлик ва енгиллик келишини кутсин.
 «Билгинки, нима сени четлаб ўтган  бўлса, унинг сенга тегиши (тақдирда) йўқ эди. Сенга етган нарсанинг (тақдири азалда) сени четлаб ўтиши йўқ эди», – деган сўзларни банда унга мусибат етганда ёки яхши кўрганини юқотганда эсласа, тасалли бўлади. Биринчи жумла ёмон кўрган нарсаси содир бўлган вақтда таслия бўлса, иккинчи жумла эса яхши кўрган нарсасидан айрилган вақтда таслия бўлур.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66522</t>
   </si>
   <si>
-    <t>Абу Масъуд Уқба ибн Амр Ансорий разияллоҳу анҳудан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам:||«Одамлар орасида аввалги пайғамбарлардан сақланиб қолган бир гап шуки: «Агар уялмасанг, хоҳлаган ишингни қил!</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي مَسْعُودٍ عُقْبَةَ بْنِ عَمْرٍو الأَنْصَارِيِّ البَدْرِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ: «إِنَّ مِمَّا أَدْرَكَ النَّاسُ مِنْ كَلاَمِ النُّبُوَّةِ الأُولَى: إِذَا لَمْ تَسْتَحْيِ فَاصْنَعْ مَا شِئْتَ».</t>
   </si>
   <si>
     <t>Абу Масъуд Уқба ибн Амр Ансорий разияллоҳу анҳудан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Одамлар орасида аввалги пайғамбарлардан сақланиб қолган бир гап шуки: «Агар уялмасанг, хоҳлаган ишингни қил!».</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66523</t>
   </si>
   <si>
-    <t>Абу Амр – Абу Амроҳ ҳам дейилади – Суфён ибн Абдуллоҳ разияллоҳу анҳу айтадилар:||«Ё Расулуллоҳ, менга ислом (ақидаси ва шариатида) шундай бир сўзни айтинг-ки, бошқа ҳеч кимдан сўрамай», – дедим. «Аллоҳга иймон келтирдим деб айт, сўнгра шунинг устида мустақим бўл!», – дедилар</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي عَمْرٍو- وَقِيلَ: أَبِي عَمْرَةَ-، سُفْيَانَ بْنِ عَبْدِ اللَّهِ رَضِيَ اللَّهُ عَنْهُ قَالَ: قُلْتُ: يَا رَسُولَ اللهِ، قُلْ لِي فِي الْإِسْلَامِ قَوْلًا لَا أَسْأَلُ عَنْهُ أَحَدًا غَيْرَكَ، قَالَ: «قُلْ: آمَنْتُ بِاللهِ، ثُمَّ اسْتَقِمْ».</t>
   </si>
   <si>
     <t>Абу Амр – Абу Амроҳ ҳам дейилади – Суфён ибн Абдуллоҳ разияллоҳу анҳу айтадилар: «Ё Расулуллоҳ, менга ислом (ақидаси ва шариатида) шундай бир сўзни айтинг-ки, бошқа ҳеч кимдан сўрамай», – дедим. «Аллоҳга иймон келтирдим деб айт, сўнгра шунинг устида мустақим бўл!», – дедилар.</t>
   </si>
   <si>
     <t>سَأَلَ الصحابيُّ سفيانُ بنِ عبدِ الله رضي الله عنه النبيَّ صلى الله عليه وسلم أنْ يُعَلِّمَه قولًا جامِعًا لمعاني الإسلام يَتَمَسَّكُ به ولا يَسأل عنه غيرَه؟ فقال له صلى الله عليه وسلم: قل: وَحَّدْتُ اللهَ، وآمنتُ أنه ربي وإلهي وخالقي ومعبودي الحق لا شريك له، ثم ينقاد لطاعة الله بأداء فرائض الله وترك محارم الله ويستمر عليها.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66524</t>
   </si>
   <si>
     <t>أرأيت إذا صليت المكتوبات، وصمت رمضان، وأحللت الحلال، وحرمت الحرام</t>
   </si>
   <si>
     <t>Нима дейсиз, агар фарз қилинган (беш вақт) намозларни ўқисам, рамазон (ойи) рўзасини тутсам, ҳалолни ҳалол, ҳаромни ҳаром деб ҳисобласам</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَبْدِ اللَّهِ جَابِرِ بْنِ عَبْدِ اللَّهِ الْأَنْصَارِيِّ رَضِيَ اللَّهُ عَنْهُمَا: أَنَّ رَجُلًا سَأَلَ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقَالَ: أَرَأَيْتَ إِذَا صَلَّيْتُ المَكْتُوبَاتِ، وَصُمْتُ رَمَضَانَ، وَأَحْلَلْتُ الحَلَالَ، وَحَرَّمْتُ الحَرَامَ، وَلَمْ أَزِدْ عَلَى ذَلِكَ شَيْئًا، أَأَدْخُلُ الجَنَّةَ؟ قَالَ: «نَعَمْ».</t>
   </si>
   <si>
     <t>Абу Абдуллоҳ Жобир ибн Абдуллоҳ Ансорий разияллоҳу анҳумодан ривоят қилинади: «Расулуллоҳ соллаллолҳу алайҳи ва салламдан: «Нима дейсиз, агар фарз қилинган (беш вақт) намозларни ўқисам, рамазон (ойи) рўзасини тутсам, ҳалолни ҳалол, ҳаромни ҳаром деб ҳисобласам, жаннатга кираманми?!", - деб сўраган одамга: «Ҳа»,- деб жавоб бердилар.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66525</t>
   </si>
   <si>
     <t>الطهور شطر الإيمان، والحمد لله تملأ الميزان، وسبحان الله والحمد لله تملآن أو تملأ ما بين السماء والأرض</t>
   </si>
   <si>
     <t>Покизалик - иймоннинг ярмидир. “Алҳамду лиллаҳ” мезонни тўлдиради. “Субҳаналлоҳ” ва “Алҳамду лиллаҳ” осмонлару ер оралиғини тўлдиришади (ёки тўлдиради)</t>
   </si>
   <si>
     <t>عَنْ أَبِي مَالِكٍ الحَارِثِ بْنِ عَاصِمٍ الأَشْعَرِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «الطُّهُورُ شَطْرُ الْإِيمَانِ، وَالْحَمْدُ لِلهِ تَمْلَأُ الْمِيزَانَ، وَسُبْحَانَ اللهِ وَالْحَمْدُ لِلهِ تَمْلَآنِ -أَوْ تَمْلَأُ- مَا بَيْنَ السَّمَاءِ وَالأَرْضِ، وَالصَّلَاةُ نُورٌ، وَالصَّدَقَةُ بُرْهَانٌ، وَالصَّبْرُ ضِيَاءٌ، وَالْقُرْآنُ حُجَّةٌ لَكَ أَوْ عَلَيْكَ، كُلُّ النَّاسِ يَغْدُو، فَبَايِعٌ نَفْسَهُ فَمُعْتِقُهَا أَوْ مُوبِقُهَا»</t>
   </si>
   <si>
     <t>Абу Молик Ҳорис ибн Осим Ашъарий разияллоҳу анҳудан ривоят қилинади:  Расулуллоҳ соллаллоҳу алайҳи ва саллам дедилар: «Покизалик - иймоннинг ярмидир. “Алҳамду лиллаҳ” мезонни тўлдиради. “Субҳаналлоҳ” ва “Алҳамду лиллаҳ” осмонлару ер оралиғини тўлдиришади (ёки тўлдиради). Намоз нурдир. Садақа (закот ) далил-ҳужжатдир. Сабр зиёдир! Қуръон сенинг фойдангга ёхуд зарарингга ҳужжатдир. Ҳамма тонг саҳардан ҳаракат қилиб, ўзини (Аллоҳга ёки шайтонга) сотади. Ёки нафсини халос қилади ёки уни ҳалок этади».</t>
   </si>
   <si>
     <t>يخبر النبي صلى الله عليه وسلم: أن طهارة الظاهر تكون بالوضوء والغسل وهي شرط في الصلاة. وأن قول: " الحمد لله تملا الميزان" وهو الثناء عليه سبحانه، ووصفه بصفات الكمال توزن يوم القيامة فتملأ ميزان الأعمال. وأن قول: "سبحان الله والحمد لله" وهو تنزيهه عن كل نَقْصٍ ووصفه بالكمال التام الذي يليق بجلاله مع محبته وتعظيمه تملأ ما بين السموات والأرض. وأن "الصلاة نور" للعبد في قلبه، وفي وجهه، وفي قبره، وفي حشره. وأن "الصدقة برهان" ودليل على صدق إيمان المؤمن، واختلافه عن المنافق الذي يمتنع منها لكونه لا يصدق بموعودها. وأن "الصبر ضياء" -وهو حبس النفس عن الجَزَع والتَّسَخُّط - نور يحصل معه حرارة وإحراق، كضياء الشمس؛ لأنه شاق ويحتاج إلى مجاهدة النفس وحبسها عما تهواه؛ فلا يزال صاحبه مستضيئًا مهتديًا مستمرًّا على الصواب. وهو صبر على طاعة الله، وعن معصيته، وصبر على المصائب وأنواع المكاره في الدنيا. وأن "القرآن حجة لك" بتلاوته والعمل به، أو "حجة عليك" بتركه دون عمل أو تلاوة. ثم أخبر صلى الله عليه وسلم أن كل الناس يسعون وينتشرون ويقومون من نومهم ويخرجون من بيوتهم لأعمالهم المختلفة، فمنهم من يستقيم على طاعة الله فيُعْتِق نفسَه من النار، ومنهم من ينحرف عن ذلك ويقع في المعاصي فيهلكها بدخولها النار.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66526</t>
-  </si>
-[...3 lines deleted...]
-Йўлдан азиятли нарсани олиб ташлашинг ҳам – садақадир</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «كُلُّ سُلَامَى مِنَ النَّاسِ عَلَيْهِ صَدَقَةٌ، كُلَّ يَوْمٍ تَطْلُعُ فِيهِ الشَّمْسُ تَعْدِلُ بَيْنَ الِاثْنَيْنِ صَدَقَةٌ، وَتُعِينُ الرَّجُلَ فِي دَابَّتِهِ فَتَحْمِلُهُ عَلَيْهَا أَوْ تَرْفَعُ لَهُ عَلَيْهَا مَتَاعَهُ صَدَقَةٌ، وَالكَلِمَةُ الطَّيِّبَةُ صَدَقَةٌ، وَكُلُّ خُطْوَةٍ تَمْشِيهَا إِلَى الصَّلَاةِ صَدَقَةٌ، وَتُمِيطُ الأَذَى عَنِ الطَّرِيقِ صَدَقَةٌ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Инсонлардаги барча бўғинлар учун қуёш чиқадиган ҳар бир кунда садақа мавжуд: Икки киши ўртасида адолат қилишинг – 
 садақа. Бировнинг уловга минишига ёрдам бериб, уни чиқариб қўйишинг ёки нарсасини олиб беришинг – садақа. Яхши сўз – садақа. 
 Йўлдан азиятли нарсани олиб ташлашинг ҳам – садақадир».</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ على كلِّ مسلم مُكلَّف كلّ يوم بعدد كل مفصل من مفاصل عظامه صدقة تطوع لله تعالى على سبيل الشكر له على العافية، وأن جعل عظامه مفاصل يتمكن بها من القبض والبسط، وأنّ تلك الصدقة تتأدّى بأعمال البر كلها ولا تتوقف على إعطاء مال، ومنها: عدلك وإصلاحك بيـن متخاصمين صدقةٌ، وفي إعانتك لعاجز في دابته فتحمله عليها أو ترفع له متاعه صدقةٌ، والكلمة الطيبة من ذكر ودعاء وسلام وغيرها صدقةٌ، وبكل خطوةٍ تمشيها إلى الصلاة صدقةٌ، وإزالة ما يُتَأذّى به عن الطريق صدقةٌ.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66527</t>
   </si>
   <si>
     <t>أوصيكم بتقوى الله، والسمع والطاعة، وإن تأمر عليكم عبد، فإنه من يعش منكم بعدي فسيرى اختلافا كثيرا، فعليكم بسنتي وسنة الخلفاء الراشدين المهديين</t>
   </si>
   <si>
     <t>Сизларга Аллоҳ азза ва жалладан қўрқишни васият қиламан. Агар бир қул устингизга бошчи бўлса ҳам, унга қулоқ тутинг, итоат этинг. Ҳали сизлардан (узоқроқ) яшаганларингиз кўп ихтилофларни кўради. Бас, менинг суннатимга ва ҳидоят қилинган, тўғри йўлдаги халифаларнинг суннатига эргашингиз</t>
   </si>
   <si>
     <t>عَنْ أَبِي نَجِيحٍ العِرْبَاضِ بْنِ سَارِيَةَ رضي الله عنه قَالَ: وَعَظَنَا رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ مَوْعِظَةً وَجِلَتْ مِنْهَا القُلُوبُ، وَذَرَفَتْ مِنْهَا العُيُونُ، فَقُلْنَا: يَا رَسُولَ اللهِ! كَأَنَّهَا مَوْعِظَةُ مُوَدِّعٍ؛ فَأَوْصِنَا، قَالَ: «أُوصِيكُمْ بِتَقْوَى اللَّهِ، وَالسَّمْعِ وَالطَّاعَةِ، وَإِنْ تَأَمَّرَ عَلَيْكُمْ عَبْدٌ، فَإِنَّهُ مَنْ يَعِشْ مِنْكُمْ بَعْدِي فَسَيَرَى اخْتِلَافًا كَثِيرًا، فَعَلَيْكُمْ بِسُنَّتِي وَسُنَّةِ الخُلَفَاءِ الرَّاشِدِينَ المَهْدِيينَ، عَضُّوا عَلَيْهَا بِالنَّوَاجِذِ، وَإِيَّاكُمْ وَمُحْدَثَاتِ الأُمُورِ؛ فَإِنَّ كُلَّ بِدْعَةٍ ضَلَالَةٌ».</t>
   </si>
   <si>
@@ -15270,90 +15238,78 @@
   <si>
     <t>النهي عن المجازاة بأكثر من المِثْل.
 لم يأمر اللهُ عبادَه بشيء يضرُّهم.
 الحديث قاعدة في تحريم الضرر، والضرار بالقول أو بالفعل أو بالترك.
 من قواعد الشريعة: أن "الضرر يُزال"، فالشريعة لا تُقِرُّ الضرر، وتنكر الإضرار.</t>
   </si>
   <si>
     <t>Жазо бераётганда керагидан ортиқ жазо беришдан қайтариш.
 Аллох бандаларини, уларга зиён бўладиган ишга буюрмаган.
 Бу ҳадис зарар бериш ҳаромлиги бўйича қоидадир. Зарар – сўз, феъл ва тарк билан бўлади.
 Шариатнинг қоидаларидан:  «Зарар йўқ қилиниши керак». Шариат зарарни ўз ҳолича ташлаб қўймайди, балки уни бартараф этишга ундайди.</t>
   </si>
   <si>
     <t>رواه ابن ماجه، والدارقطني، وغيرهما مسندًا</t>
   </si>
   <si>
     <t>[Ибн Можа, Дороқутний ва бошқаларнинг муснад ривояти]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66531</t>
   </si>
   <si>
     <t>لو يعطى الناس بدعواهم لادعى رجال أموال قوم ودماءهم، لكن البينة على المدعى، واليمين على من أنكر</t>
   </si>
   <si>
-    <t>Ибн Аббос разияллоҳу анҳумодан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам:||«Агар одамларнинг даъволарига асосланиб сўраган нарсалари берилаверса, (айрим) кимсалар қавмнинг моли ва қонини даъво қилиб чиққан бўлардилар. Бироқ даъво қилувчи далил келтириши, инкор этувчи қасам ичиши шарт», – дедилар</t>
-[...1 lines deleted...]
-  <si>
     <t>عَن ابنِ عباسٍ رضي الله عنهما أنَّ رسولَ اللهِ صلي الله عليه وسلم قال: «لَو يُعطَى النّاسُ بدَعواهُم لادَّعَى رِجالٌ أموالَ قَومٍ ودِماءَهُم، لَكِنَّ البَيِّنَةَ على المُدَّعِى، واليَمينَ على مَن أنكَرَ».</t>
   </si>
   <si>
     <t>Ибн Аббос разияллоҳу анҳумодан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Агар одамларнинг даъволарига асосланиб сўраган нарсалари берилаверса, (айрим) кимсалар қавмнинг моли ва қонини даъво қилиб чиққан бўлардилар. Бироқ даъво қилувчи далил келтириши, инкор этувчи қасам ичиши шарт», – дедилар.</t>
   </si>
   <si>
     <t>رواه البيهقي، وغيره هكذا، وبعضه في الصحيحين</t>
   </si>
   <si>
     <t>[Байҳақий ва бошқалар ривояти шундай, баъзи қисмлари «Саҳиҳайн»да ривоят қилинган]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66532</t>
   </si>
   <si>
     <t>إن الله كتب الحسنات والسيئات، ثم بين ذلك</t>
   </si>
   <si>
     <t>Аллоҳ таоло яхшиликларни ҳам, ёмонликларни ҳам ёзди, сўнгра уни баён қилиб берди</t>
   </si>
   <si>
     <t>عَنْ ابْنِ عَبَّاسٍ رَضِيَ اللَّهُ عَنْهُمَا عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِيمَا يَرْوِي عَنْ رَبِّهِ تَبَارَكَ وَتَعَالَى، قَالَ: «إنَّ اللهَ كَتَبَ الحَسَنَاتِ وَالسَّيِّئَاتِ، ثُمَّ بَيَّنَ ذَلِكَ، فَمَنْ هَمَّ بِحَسَنَةٍ فَلَمْ يَعْمَلْهَا؛ كَتَبَهَا اللهُ عِنْدَهُ حَسَنَةً كَامِلَةً، وَإِنْ هَمَّ بِهَا فَعَمِلَهَا؛ كَتَبَهَا اللهُ عِنْدَهُ عَشْرَ حَسَنَاتٍ إلَى سَبْعِمِائَةِ ضِعْفٍ إلَى أَضْعَافٍ كَثِيرَةٍ، وَإِنْ هَمَّ بِسَيِّئَةٍ فَلَمْ يَعْمَلْهَا؛ كَتَبَهَا اللهُ عِنْدَهُ حَسَنَةً كَامِلَةً، وَإِنْ هَمَّ بِهَا فَعَمِلَهَا؛ كَتَبَهَا اللهُ سَيِّئَةً وَاحِدَةً».</t>
   </si>
   <si>
     <t>Абдуллоҳ ибн Аббос разияллоҳу анҳумодан ривоят: Расулуллоҳ соллаллоҳу
 алайҳи ва саллам Раббилари Аллоҳ таборака ва таолодан ривоят қилиб дедилар: «Аллоҳ таоло яхшиликларни ҳам, ёмонликларни ҳам ёзди, сўнгра уни баён қилиб берди: ким бир яхшиликни кўнглига
 тугса-ю, уни қилмаса, Аллоҳ таоло Ўз ҳузурида уни комил яхшилик сифатида ёзиб қўяди. Агар бир яхшиликни кўнглига тугиб, уни амалга ҳам оширса, Аллоҳ таоло уни ўз ҳузурида ўн ҳасанотдан етти юз баробаргача – беҳад зиёдалар билан ёзиб қўяди. Агар банда бир ёмонликни кўнглига тугса-ю, уни қилмаса, Аллоҳ таоло ўз ҳузурида уни
 комил яхшилик сифатида ёзиб қўяди. Агар бир ёмонликни кўнглига тугиб, уни амалга оширса, Аллоҳ таоло уни битта ёмонлик сифатида ёзиб қўяди».</t>
-  </si>
-[...7 lines deleted...]
-____</t>
   </si>
   <si>
     <t>رواه البخاري ومسلم في صحيحيهما بهذه الحروف</t>
   </si>
   <si>
     <t>[Бухорий ва Муслим «Саҳиҳ» тўпламларида айнан шу лафзлар билан ривоят қилганлар]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66533</t>
   </si>
   <si>
     <t>إن الله تعالى قال: من عادى لي وليا فقد آذنته بالحرب، وما تقرب إلي عبدي بشيء أحب إلي مما افترضت عليه</t>
   </si>
   <si>
     <t>Аллоҳ таоло айтади: Кимда-ким Менинг дўстим билан адоватлашса, Мен унга уруш эълон қиламан. Бандам Мен унинг зиммасига фарз этган амаллардан кўра суюклироқ нарса билан Менга
 қурбат-яқинлик ҳосил қилмаган</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَة رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُول اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إنَّ اللَّهَ تَعَالَى قَالَ: مَنْ عَادَى لِي وَلِيًّا فَقْد آذَنْتُهُ بِالحَرْبِ، وَمَا تَقَرَّبَ إلَيَّ عَبْدِي بِشَيْءٍ أَحَبَّ إلَيَّ مِمَّا افْتَرَضْتُ عَلَيْهِ، وما يَزَالُ عَبْدِي يَتَقَرَّبُ إلَيَّ بِالنَّوَافِلِ حَتَّى أُحِبَّهُ، فَإِذَا أَحْبَبْتُهُ كُنْتُ سَمْعَهُ الَّذِي يَسْمَعُ بِهِ، وَبَصَرَهُ الَّذِي يُبْصِرُ بِهِ، وَيَدَهُ الَّتِي يَبْطِشُ بِهَا، وَرِجْلَهُ الَّتِي يَمْشِي بِهَا، وَإِنْ سَأَلَنِي لَأُعْطِيَنَّهُ، وَلَئِنْ اسْتَعَاذَنِي لَأُعِيذَنَّهُ».</t>
   </si>
   <si>
     <t>Абу Ҳурайра разияллоҳу анҳудан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам айтадилар: «Аллоҳ таоло айтади: Кимда-ким Менинг дўстим билан адоватлашса, Мен унга уруш эълон қиламан. Бандам Мен унинг зиммасига фарз этган амаллардан кўра суюклироқ нарса билан Менга
 қурбат-яқинлик ҳосил қилмаган. Бандам Менга нафл ибодатлар билан тобора яқинлашаверганидан, ҳатто уни яхши кўриб қоламан. Агар уни яхши кўрсам, Мен унинг эшитадиган қулоғи, кўрадиган кўзи, 
 ушлайдиган қўли ва юрадиган оёғи бўламан. Агар Мендан сўраса, албатта, унга бераман. Агар Мендан паноҳ тиласа, албатта, уни
 паноҳимга оламан».</t>
@@ -15444,53 +15400,50 @@
   </si>
   <si>
     <t>Абу Мусо Ашъарий разияллоҳу анҳудан ривоят қилинади: «Набий соллаллоҳу алайҳи ва саллам у кишини Яманга юбораётганларида у ерда тайёрланадиган ичимликлар ҳақида у ҳаромми дея сўралдилар, шунда набий соллалоҳу алайҳи ва саллам у ичимликлар ҳақида батафсил сўрадилар». Абу Мусо разияллоҳу анҳу: «Улар – Битъ – асал набизи (виноси) ва Мизр – арпа набизи», – дедилар. Шунда пурмаъно сўзлар ато этилган зот Набий соллаллоҳу алайҳи ва саллам: «Ҳар бир маст қилувчи нарса ҳаром», – дедилар.</t>
   </si>
   <si>
     <t>النبيذ: هو الماء الذي يلقى فيه التمر أو العسل أو الشعير ونحوها؛ فيكتسب منها طعمًا ومذاقًا حلوًا، وقد يتخمر بعد ذلك ويصبح مسكرًا.
 الحديث قاعدة في تحريم جميع أنواع المسكرات كالخمر والحشيشة وغيرها.
 أهمية السؤال عن ما يحتاج إليه المسلم.
 كان أول ما حرمت الخمر عند حضور وقت الصلاة لما صلى بعض المهاجرين وقرأ في صلاته فخلط في قراءته؛ فنزل قوله تعالى: {يَا أَيُّهَا الَّذِينَ آمَنُوا لَا تَقْرَبُوا الصَّلَاةَ وَأَنْتُمْ سُكَارَى حَتَّى تَعْلَمُوا مَا تَقُولُونَ} [النساء: 43].  وكان منادي رسول الله صلى الله عليه وسلم ينادي: لا يقرب الصلاةَ سكران. ثم إن الله حرمها على الإطلاق بقوله: {يَا أَيُّهَا الَّذِينَ آمَنُوا إِنَّمَا الْخَمْرُ وَالْمَيْسِرُ وَالْأَنْصَابُ وَالْأَزْلَامُ رِجْسٌ مِنْ عَمَلِ الشَّيْطَانِ فَاجْتَنِبُوهُ لَعَلَّكُمْ تُفْلِحُونَ 90 إِنَّمَا يُرِيدُ الشَّيْطَانُ أَنْ يُوقِعَ بَيْنَكُمُ الْعَدَاوَةَ وَالْبَغْضَاءَ فِي الْخَمْرِ وَالْمَيْسِرِ وَيَصُدَّكُمْ عَنْ ذِكْرِ اللَّهِ وَعَنِ الصَّلَاةِ فَهَلْ أَنْتُمْ مُنْتَهُونَ} [المائدة: 90، 91].
 أن الله تعالى حرَّم الخمر لما تشتمل عليه من الأضرار والمفاسد العظيمة.
 العبرة في التحريم وجود صفة الإسكار؛ فإذا اتصف النبيذ بالإسكار فهو محرم، وإذا لم يتصف بالإسكار فهو مباح.</t>
   </si>
   <si>
     <t>Набиз – сувга хурмо, асал, арпа ёки шу каби нарсалар солиниб, сув улардан мазза ва ширинлик оладиган ичимликдир. Аммо вақт ўтиши билан у ачишни бошлаб, маст қилувчи ҳолатга айланиши мумкин.
 Бу ҳадис барча маст қилувчи ичимликларни,  масалан, май, банг ва шунга ўхшаш ҳар қандай нарсани ҳаромлигини баён қилувчи қоидадир.
 Мусулмон киши эҳтиёж сезган нарсасини сўраб, билиб олиши қанчалик муҳим эканига ишора қилинмоқда.
 Баъзи муҳожир саҳобалар маст ҳолатларида намоз ўқийдилар ва қироатда адашиб, аралаштириб юборадилар. Шунда қуйидаги оят нозил бўлиб, фақат намоз вақтида маст қилувчи ичимлик ичиш ҳаром қилинади. Аллоҳ таоло айтади: «Эй иймон келтирганлар! Маст ҳолингизда – то айтаётган гапингизни биладиган бўлмагунингизча, намозга яқинлашманг», [Нисо: 43]. Сўнгра Аллоҳ таоло қуйидаги сўзи билан маст қилувчи ичимликларни бутунлай ҳаром қилади: «Эй иймон келтирганлар! Албатта, хамр, қимор, бутлар ва (фол очадиган) чўплар ифлосдир. Шайтоннинг ишидир. Бас, ундан четда бўлинг. Шоядки, нажот топсангиз. Албатта, шайтон хамр ва қимор туфайли ораларингизга адоват ва ёмон кўришликни солишни ҳамда сизларни Аллоҳнинг зикридан ва намоздан тўсишни хоҳлайди. Энди тўхтарсизлар?!»  [Моида: 90-91].
 Аллоҳ таоло майни унда мавжуд катта зарарлар ва улкан фасодлари сабабли ҳаром қилган.
 (Ичимлик бобида) Бирор нарсани ҳаром қилишдаги асосий мезон – унда маст қилувчи сифатнинг мавжудлигидир. Агар набиз маст қилувчи хусусиятга эга бўлса – ҳаромдир, агар маст қилувчи бўлмаса – мубоҳ ҳисобланади.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66536</t>
   </si>
   <si>
     <t>أربع من كن فيه كان منافقا، وإن كانت خصلة منهن فيه كانت فيه خصلة من النفاق حتى يدعها: من إذا حدث كذب، وإذا وعد أخلف، وإذا خاصم فجر، وإذا عاهد غدر</t>
-  </si>
-[...1 lines deleted...]
-    <t>Абдуллоҳ ибн Амр разияллоҳу анҳумодан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам:||«Тўрт нарса борки, мана шулар кимда бўлса, мунофиқ бўлибди. Кимда булардан бирортаси бўлса, уни ташламагунича унда мунофиқликнинг бир хислати бор бўлади: сўзласа ёлғон сўзлайди; аҳдлашса хиёнат қилади; ваъда берса хилоф қилади; тортишса фожирлик қилади», – дедилар</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بْنِ عَمْرٍو رضي الله عنهما قال: قال رَسولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَرْبَعٌ مَنْ كُنَّ فِيهِ كَانَ مُنَافِقًا، وَإِنْ كَانَتْ خَصْلَةٌ مِنْهُنَّ فِيهِ كَانَتْ فِيهِ خَصْلَةٌ مِنَ النِّفَاقِ حَتَّى يَدَعَهَا: مَنْ إِذَا حَدَّثَ كَذَبَ، وإِذَا وَعَدَ أَخْلَفَ، وإذَا خَاصَمَ فَجَرَ، وَإِذَا عَاهَدَ غَدَرَ».</t>
   </si>
   <si>
     <t>Абдуллоҳ ибн Амр разияллоҳу анҳумодан ривоят қилинади: Расулуллоҳ соллаллоҳу алайҳи ва саллам: «Тўрт нарса борки, мана шулар кимда бўлса, мунофиқ бўлибди. Кимда булардан бирортаси бўлса, уни ташламагунича унда мунофиқликнинг бир хислати бор бўлади: сўзласа ёлғон сўзлайди; аҳдлашса хиёнат қилади; ваъда берса хилоф қилади; тортишса фожирлик қилади», – дедилар.</t>
   </si>
   <si>
     <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن أربعِ خِصال إذا اجتمعت في مسلم كان شديدَ الشَّبَهِ بالمنافقين بسبب هذه الخصال، وهذا فيمن كانت هذه الخصال غالبةً عليه، وأما من يَنْدُرُ فليس داخلًا فيه، وهي:
 الأولى: إذا حَدَّث تعمَّد الكذب وعدم الصدق في كلامه.
 الثانية: إذا عاهد عهدًا لم يُوْفِ به، وغَدَرَ بصاحبِه.
 الثالثة: إذا وَعَدَ وَعْدًا لم يَفِ به وأَخلَفَه.
 الرابعة: إذا تَخَاصَم وتَشَاجَرَ مع أحد كان خصامُه شديدًا، ومالَ عن الحق، واحتال في رده وإبطاله، وقال الباطلَ والكذبَ.
 فإنّ النفاق هو إظهار ما يُبطِنُ خلافَه، وهذا المعنى موجود في صاحب هذه الخصال، ويكون نفاقُه في حق مَن حَدَّثه، ووعدَه، وائتمنَه، وخاصمَه، وعاهدَه من الناس، لا أنه منافق في الإسلام فيظهره وهو يبطن الكفر، ومن كانت فيه خصلة من هذه الخصال؛ كان فيه صفة من النفاق حتى يَتْركَها.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/uz/browse/hadith/66537</t>
   </si>
   <si>
     <t>لو أنكم كنتم توكلون على الله حق توكله لرزقكم كما يرزق الطير تغدو خماصا وتروح بطانا</t>
   </si>
   <si>
     <t>Агар Аллоҳга ҳақиқий таваккал қилсангиз, У сизларни эрталаб уясидан оч-наҳор учиб чиқиб, кечки пайт қорни тўйиб қайтган қушни ризқлантиргани каби ризқлантирур», – дедилар</t>
   </si>
   <si>
@@ -34393,1356 +34346,1356 @@
       </c>
       <c r="K394" t="s">
         <v>3663</v>
       </c>
       <c r="L394" t="s">
         <v>26</v>
       </c>
       <c r="M394" t="s">
         <v>3664</v>
       </c>
       <c r="N394" t="s">
         <v>28</v>
       </c>
       <c r="O394" t="s">
         <v>3665</v>
       </c>
     </row>
     <row r="395" spans="1:15">
       <c r="A395">
         <v>66512</v>
       </c>
       <c r="B395" t="s">
         <v>2782</v>
       </c>
       <c r="C395" t="s">
+        <v>2783</v>
+      </c>
+      <c r="D395" t="s">
         <v>3666</v>
       </c>
-      <c r="D395" t="s">
+      <c r="E395" t="s">
         <v>3667</v>
       </c>
-      <c r="E395" t="s">
+      <c r="F395" t="s">
         <v>3668</v>
-      </c>
-[...1 lines deleted...]
-        <v>3669</v>
       </c>
       <c r="G395" t="s">
         <v>2787</v>
       </c>
       <c r="H395" t="s">
         <v>2788</v>
       </c>
       <c r="I395" t="s">
         <v>2789</v>
       </c>
       <c r="J395" t="s">
         <v>24</v>
       </c>
       <c r="K395" t="s">
+        <v>3669</v>
+      </c>
+      <c r="L395" t="s">
+        <v>26</v>
+      </c>
+      <c r="M395" t="s">
         <v>3670</v>
       </c>
-      <c r="L395" t="s">
-[...2 lines deleted...]
-      <c r="M395" t="s">
+      <c r="N395" t="s">
+        <v>28</v>
+      </c>
+      <c r="O395" t="s">
         <v>3671</v>
-      </c>
-[...4 lines deleted...]
-        <v>3672</v>
       </c>
     </row>
     <row r="396" spans="1:15">
       <c r="A396">
         <v>66513</v>
       </c>
       <c r="B396" t="s">
+        <v>3672</v>
+      </c>
+      <c r="C396" t="s">
         <v>3673</v>
       </c>
-      <c r="C396" t="s">
+      <c r="D396" t="s">
         <v>3674</v>
       </c>
-      <c r="D396" t="s">
+      <c r="E396" t="s">
         <v>3675</v>
       </c>
-      <c r="E396" t="s">
+      <c r="F396" t="s">
         <v>3676</v>
-      </c>
-[...1 lines deleted...]
-        <v>3677</v>
       </c>
       <c r="G396" t="s">
         <v>3116</v>
       </c>
       <c r="H396" t="s">
+        <v>3677</v>
+      </c>
+      <c r="I396" t="s">
         <v>3678</v>
       </c>
-      <c r="I396" t="s">
+      <c r="J396" t="s">
+        <v>24</v>
+      </c>
+      <c r="K396" t="s">
+        <v>3669</v>
+      </c>
+      <c r="L396" t="s">
+        <v>26</v>
+      </c>
+      <c r="M396" t="s">
+        <v>3670</v>
+      </c>
+      <c r="N396" t="s">
+        <v>28</v>
+      </c>
+      <c r="O396" t="s">
         <v>3679</v>
-      </c>
-[...16 lines deleted...]
-        <v>3680</v>
       </c>
     </row>
     <row r="397" spans="1:15">
       <c r="A397">
         <v>66514</v>
       </c>
       <c r="B397" t="s">
+        <v>3680</v>
+      </c>
+      <c r="C397" t="s">
         <v>3681</v>
       </c>
-      <c r="C397" t="s">
+      <c r="D397" t="s">
         <v>3682</v>
       </c>
-      <c r="D397" t="s">
+      <c r="E397" t="s">
         <v>3683</v>
-      </c>
-[...1 lines deleted...]
-        <v>3684</v>
       </c>
       <c r="F397" t="s">
         <v>1476</v>
       </c>
       <c r="G397" t="s">
         <v>1477</v>
       </c>
       <c r="H397" t="s">
+        <v>3684</v>
+      </c>
+      <c r="I397" t="s">
         <v>3685</v>
       </c>
-      <c r="I397" t="s">
+      <c r="J397" t="s">
+        <v>24</v>
+      </c>
+      <c r="K397" t="s">
+        <v>3669</v>
+      </c>
+      <c r="L397" t="s">
+        <v>26</v>
+      </c>
+      <c r="M397" t="s">
+        <v>3670</v>
+      </c>
+      <c r="N397" t="s">
+        <v>28</v>
+      </c>
+      <c r="O397" t="s">
         <v>3686</v>
-      </c>
-[...16 lines deleted...]
-        <v>3687</v>
       </c>
     </row>
     <row r="398" spans="1:15">
       <c r="A398">
         <v>66515</v>
       </c>
       <c r="B398" t="s">
+        <v>3687</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D398" t="s">
         <v>3688</v>
       </c>
-      <c r="C398" t="s">
+      <c r="E398" t="s">
         <v>3689</v>
       </c>
-      <c r="D398" t="s">
+      <c r="F398" t="s">
         <v>3690</v>
-      </c>
-[...4 lines deleted...]
-        <v>3692</v>
       </c>
       <c r="G398" t="s">
         <v>1251</v>
       </c>
       <c r="H398" t="s">
+        <v>3691</v>
+      </c>
+      <c r="I398" t="s">
+        <v>3692</v>
+      </c>
+      <c r="J398" t="s">
+        <v>24</v>
+      </c>
+      <c r="K398" t="s">
+        <v>3669</v>
+      </c>
+      <c r="L398" t="s">
+        <v>26</v>
+      </c>
+      <c r="M398" t="s">
+        <v>3670</v>
+      </c>
+      <c r="N398" t="s">
+        <v>28</v>
+      </c>
+      <c r="O398" t="s">
         <v>3693</v>
-      </c>
-[...19 lines deleted...]
-        <v>3695</v>
       </c>
     </row>
     <row r="399" spans="1:15">
       <c r="A399">
         <v>66516</v>
       </c>
       <c r="B399" t="s">
         <v>1228</v>
       </c>
       <c r="C399" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D399" t="s">
+        <v>3694</v>
+      </c>
+      <c r="E399" t="s">
+        <v>3695</v>
+      </c>
+      <c r="F399" t="s">
         <v>3696</v>
       </c>
-      <c r="D399" t="s">
+      <c r="G399" t="s">
         <v>3697</v>
       </c>
-      <c r="E399" t="s">
+      <c r="H399" t="s">
         <v>3698</v>
-      </c>
-[...7 lines deleted...]
-        <v>3701</v>
       </c>
       <c r="I399" t="s">
         <v>1235</v>
       </c>
       <c r="J399" t="s">
         <v>24</v>
       </c>
       <c r="K399" t="s">
         <v>112</v>
       </c>
       <c r="L399" t="s">
         <v>26</v>
       </c>
       <c r="M399" t="s">
         <v>113</v>
       </c>
       <c r="N399" t="s">
         <v>28</v>
       </c>
       <c r="O399" t="s">
-        <v>3702</v>
+        <v>3699</v>
       </c>
     </row>
     <row r="400" spans="1:15">
       <c r="A400">
         <v>66517</v>
       </c>
       <c r="B400" t="s">
+        <v>3700</v>
+      </c>
+      <c r="C400" t="s">
+        <v>3701</v>
+      </c>
+      <c r="D400" t="s">
+        <v>3702</v>
+      </c>
+      <c r="E400" t="s">
         <v>3703</v>
       </c>
-      <c r="C400" t="s">
+      <c r="F400" t="s">
         <v>3704</v>
       </c>
-      <c r="D400" t="s">
+      <c r="G400" t="s">
         <v>3705</v>
       </c>
-      <c r="E400" t="s">
+      <c r="H400" t="s">
         <v>3706</v>
       </c>
-      <c r="F400" t="s">
+      <c r="I400" t="s">
         <v>3707</v>
       </c>
-      <c r="G400" t="s">
+      <c r="J400" t="s">
+        <v>24</v>
+      </c>
+      <c r="K400" t="s">
+        <v>3669</v>
+      </c>
+      <c r="L400" t="s">
+        <v>26</v>
+      </c>
+      <c r="M400" t="s">
+        <v>3670</v>
+      </c>
+      <c r="N400" t="s">
+        <v>28</v>
+      </c>
+      <c r="O400" t="s">
         <v>3708</v>
-      </c>
-[...22 lines deleted...]
-        <v>3711</v>
       </c>
     </row>
     <row r="401" spans="1:15">
       <c r="A401">
         <v>66518</v>
       </c>
       <c r="B401" t="s">
+        <v>3709</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D401" t="s">
+        <v>3710</v>
+      </c>
+      <c r="E401" t="s">
+        <v>3711</v>
+      </c>
+      <c r="F401" t="s">
         <v>3712</v>
-      </c>
-[...10 lines deleted...]
-        <v>3716</v>
       </c>
       <c r="G401" t="s">
         <v>1260</v>
       </c>
       <c r="H401" t="s">
-        <v>3717</v>
+        <v>3713</v>
       </c>
       <c r="I401" t="s">
-        <v>3718</v>
+        <v>3714</v>
       </c>
       <c r="J401" t="s">
         <v>24</v>
       </c>
       <c r="K401" t="s">
         <v>112</v>
       </c>
       <c r="L401" t="s">
         <v>26</v>
       </c>
       <c r="M401" t="s">
         <v>113</v>
       </c>
       <c r="N401" t="s">
         <v>28</v>
       </c>
       <c r="O401" t="s">
-        <v>3719</v>
+        <v>3715</v>
       </c>
     </row>
     <row r="402" spans="1:15">
       <c r="A402">
         <v>66519</v>
       </c>
       <c r="B402" t="s">
+        <v>3716</v>
+      </c>
+      <c r="C402" t="s">
+        <v>3717</v>
+      </c>
+      <c r="D402" t="s">
+        <v>3718</v>
+      </c>
+      <c r="E402" t="s">
+        <v>3719</v>
+      </c>
+      <c r="F402" t="s">
         <v>3720</v>
       </c>
-      <c r="C402" t="s">
+      <c r="G402" t="s">
         <v>3721</v>
-      </c>
-[...10 lines deleted...]
-        <v>3725</v>
       </c>
       <c r="H402" t="s">
         <v>1351</v>
       </c>
       <c r="I402" t="s">
         <v>1352</v>
       </c>
       <c r="J402" t="s">
         <v>24</v>
       </c>
       <c r="K402" t="s">
-        <v>3726</v>
+        <v>3722</v>
       </c>
       <c r="L402" t="s">
         <v>26</v>
       </c>
       <c r="M402" t="s">
-        <v>3727</v>
+        <v>3723</v>
       </c>
       <c r="N402" t="s">
         <v>28</v>
       </c>
       <c r="O402" t="s">
-        <v>3728</v>
+        <v>3724</v>
       </c>
     </row>
     <row r="403" spans="1:15">
       <c r="A403">
         <v>66520</v>
       </c>
       <c r="B403" t="s">
         <v>1432</v>
       </c>
       <c r="C403" t="s">
-        <v>3729</v>
+        <v>1433</v>
       </c>
       <c r="D403" t="s">
-        <v>3730</v>
+        <v>3725</v>
       </c>
       <c r="E403" t="s">
-        <v>3731</v>
+        <v>3726</v>
       </c>
       <c r="F403" t="s">
         <v>1436</v>
       </c>
       <c r="G403" t="s">
         <v>1437</v>
       </c>
       <c r="H403" t="s">
         <v>1438</v>
       </c>
       <c r="I403" t="s">
         <v>1439</v>
       </c>
       <c r="J403" t="s">
         <v>24</v>
       </c>
       <c r="K403" t="s">
         <v>25</v>
       </c>
       <c r="L403" t="s">
         <v>26</v>
       </c>
       <c r="M403" t="s">
         <v>27</v>
       </c>
       <c r="N403" t="s">
         <v>28</v>
       </c>
       <c r="O403" t="s">
-        <v>3732</v>
+        <v>3727</v>
       </c>
     </row>
     <row r="404" spans="1:15">
       <c r="A404">
         <v>66521</v>
       </c>
       <c r="B404" t="s">
         <v>1273</v>
       </c>
       <c r="C404" t="s">
-        <v>3733</v>
+        <v>3728</v>
       </c>
       <c r="D404" t="s">
-        <v>3734</v>
+        <v>3729</v>
       </c>
       <c r="E404" t="s">
-        <v>3735</v>
+        <v>3730</v>
       </c>
       <c r="F404" t="s">
-        <v>3736</v>
+        <v>3731</v>
       </c>
       <c r="G404" t="s">
         <v>1278</v>
       </c>
       <c r="H404" t="s">
-        <v>3737</v>
+        <v>3732</v>
       </c>
       <c r="I404" t="s">
         <v>1280</v>
       </c>
       <c r="J404" t="s">
         <v>24</v>
       </c>
       <c r="K404" t="s">
         <v>112</v>
       </c>
       <c r="L404" t="s">
         <v>26</v>
       </c>
       <c r="M404" t="s">
         <v>113</v>
       </c>
       <c r="N404" t="s">
         <v>28</v>
       </c>
       <c r="O404" t="s">
-        <v>3738</v>
+        <v>3733</v>
       </c>
     </row>
     <row r="405" spans="1:15">
       <c r="A405">
         <v>66522</v>
       </c>
       <c r="B405" t="s">
+        <v>3734</v>
+      </c>
+      <c r="C405" t="s">
+        <v>3735</v>
+      </c>
+      <c r="D405" t="s">
+        <v>3736</v>
+      </c>
+      <c r="E405" t="s">
+        <v>3737</v>
+      </c>
+      <c r="F405" t="s">
+        <v>3738</v>
+      </c>
+      <c r="G405" t="s">
         <v>3739</v>
       </c>
-      <c r="C405" t="s">
+      <c r="H405" t="s">
         <v>3740</v>
       </c>
-      <c r="D405" t="s">
+      <c r="I405" t="s">
         <v>3741</v>
-      </c>
-[...13 lines deleted...]
-        <v>3746</v>
       </c>
       <c r="J405" t="s">
         <v>24</v>
       </c>
       <c r="K405" t="s">
         <v>3644</v>
       </c>
       <c r="L405" t="s">
         <v>26</v>
       </c>
       <c r="M405" t="s">
         <v>3645</v>
       </c>
       <c r="N405" t="s">
         <v>28</v>
       </c>
       <c r="O405" t="s">
-        <v>3747</v>
+        <v>3742</v>
       </c>
     </row>
     <row r="406" spans="1:15">
       <c r="A406">
         <v>66523</v>
       </c>
       <c r="B406" t="s">
         <v>1318</v>
       </c>
       <c r="C406" t="s">
-        <v>3748</v>
+        <v>1319</v>
       </c>
       <c r="D406" t="s">
-        <v>3749</v>
+        <v>3743</v>
       </c>
       <c r="E406" t="s">
-        <v>3750</v>
+        <v>3744</v>
       </c>
       <c r="F406" t="s">
         <v>1322</v>
       </c>
       <c r="G406" t="s">
         <v>1323</v>
       </c>
       <c r="H406" t="s">
         <v>1324</v>
       </c>
       <c r="I406" t="s">
         <v>1325</v>
       </c>
       <c r="J406" t="s">
         <v>24</v>
       </c>
       <c r="K406" t="s">
         <v>47</v>
       </c>
       <c r="L406" t="s">
         <v>26</v>
       </c>
       <c r="M406" t="s">
         <v>48</v>
       </c>
       <c r="N406" t="s">
         <v>28</v>
       </c>
       <c r="O406" t="s">
-        <v>3751</v>
+        <v>3745</v>
       </c>
     </row>
     <row r="407" spans="1:15">
       <c r="A407">
         <v>66524</v>
       </c>
       <c r="B407" t="s">
         <v>2952</v>
       </c>
       <c r="C407" t="s">
-        <v>3752</v>
+        <v>2953</v>
       </c>
       <c r="D407" t="s">
-        <v>3753</v>
+        <v>3746</v>
       </c>
       <c r="E407" t="s">
-        <v>3754</v>
+        <v>3747</v>
       </c>
       <c r="F407" t="s">
-        <v>3755</v>
+        <v>3748</v>
       </c>
       <c r="G407" t="s">
         <v>2957</v>
       </c>
       <c r="H407" t="s">
         <v>2958</v>
       </c>
       <c r="I407" t="s">
         <v>2959</v>
       </c>
       <c r="J407" t="s">
         <v>24</v>
       </c>
       <c r="K407" t="s">
         <v>112</v>
       </c>
       <c r="L407" t="s">
         <v>26</v>
       </c>
       <c r="M407" t="s">
         <v>113</v>
       </c>
       <c r="N407" t="s">
         <v>28</v>
       </c>
       <c r="O407" t="s">
-        <v>3756</v>
+        <v>3749</v>
       </c>
     </row>
     <row r="408" spans="1:15">
       <c r="A408">
         <v>66525</v>
       </c>
       <c r="B408" t="s">
-        <v>3757</v>
+        <v>3750</v>
       </c>
       <c r="C408" t="s">
-        <v>3758</v>
+        <v>3751</v>
       </c>
       <c r="D408" t="s">
-        <v>3759</v>
+        <v>3752</v>
       </c>
       <c r="E408" t="s">
-        <v>3760</v>
+        <v>3753</v>
       </c>
       <c r="F408" t="s">
         <v>2813</v>
       </c>
       <c r="G408" t="s">
         <v>2814</v>
       </c>
       <c r="H408" t="s">
         <v>2815</v>
       </c>
       <c r="I408" t="s">
         <v>2816</v>
       </c>
       <c r="J408" t="s">
         <v>24</v>
       </c>
       <c r="K408" t="s">
         <v>112</v>
       </c>
       <c r="L408" t="s">
         <v>26</v>
       </c>
       <c r="M408" t="s">
         <v>113</v>
       </c>
       <c r="N408" t="s">
         <v>28</v>
       </c>
       <c r="O408" t="s">
-        <v>3761</v>
+        <v>3754</v>
       </c>
     </row>
     <row r="409" spans="1:15">
       <c r="A409">
         <v>66526</v>
       </c>
       <c r="B409" t="s">
-        <v>3762</v>
+        <v>3755</v>
       </c>
       <c r="C409" t="s">
-        <v>3763</v>
+        <v>3756</v>
       </c>
       <c r="D409" t="s">
-        <v>3764</v>
+        <v>3757</v>
       </c>
       <c r="E409" t="s">
-        <v>3765</v>
+        <v>3758</v>
       </c>
       <c r="F409" t="s">
-        <v>3766</v>
+        <v>3759</v>
       </c>
       <c r="G409" t="s">
         <v>2823</v>
       </c>
       <c r="H409" t="s">
         <v>2824</v>
       </c>
       <c r="I409" t="s">
         <v>2825</v>
       </c>
       <c r="J409" t="s">
         <v>24</v>
       </c>
       <c r="K409" t="s">
         <v>112</v>
       </c>
       <c r="L409" t="s">
         <v>26</v>
       </c>
       <c r="M409" t="s">
         <v>113</v>
       </c>
       <c r="N409" t="s">
         <v>28</v>
       </c>
       <c r="O409" t="s">
-        <v>3767</v>
+        <v>3760</v>
       </c>
     </row>
     <row r="410" spans="1:15">
       <c r="A410">
         <v>66527</v>
       </c>
       <c r="B410" t="s">
         <v>1365</v>
       </c>
       <c r="C410" t="s">
-        <v>3768</v>
+        <v>1366</v>
       </c>
       <c r="D410" t="s">
-        <v>3769</v>
+        <v>3761</v>
       </c>
       <c r="E410" t="s">
-        <v>3770</v>
+        <v>3762</v>
       </c>
       <c r="F410" t="s">
-        <v>3771</v>
+        <v>3763</v>
       </c>
       <c r="G410" t="s">
         <v>1370</v>
       </c>
       <c r="H410" t="s">
         <v>1371</v>
       </c>
       <c r="I410" t="s">
         <v>1372</v>
       </c>
       <c r="J410" t="s">
         <v>24</v>
       </c>
       <c r="K410" t="s">
+        <v>3669</v>
+      </c>
+      <c r="L410" t="s">
+        <v>26</v>
+      </c>
+      <c r="M410" t="s">
         <v>3670</v>
       </c>
-      <c r="L410" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N410" t="s">
         <v>28</v>
       </c>
       <c r="O410" t="s">
-        <v>3772</v>
+        <v>3764</v>
       </c>
     </row>
     <row r="411" spans="1:15">
       <c r="A411">
         <v>66529</v>
       </c>
       <c r="B411" t="s">
-        <v>3773</v>
+        <v>3765</v>
       </c>
       <c r="C411" t="s">
-        <v>3774</v>
+        <v>3766</v>
       </c>
       <c r="D411" t="s">
-        <v>3775</v>
+        <v>3767</v>
       </c>
       <c r="E411" t="s">
-        <v>3776</v>
+        <v>3768</v>
       </c>
       <c r="F411" t="s">
-        <v>3777</v>
+        <v>3769</v>
       </c>
       <c r="G411" t="s">
         <v>3255</v>
       </c>
       <c r="H411" t="s">
         <v>3256</v>
       </c>
       <c r="I411" t="s">
         <v>3257</v>
       </c>
       <c r="J411" t="s">
         <v>24</v>
       </c>
       <c r="K411" t="s">
         <v>1736</v>
       </c>
       <c r="L411" t="s">
         <v>26</v>
       </c>
       <c r="M411" t="s">
         <v>1737</v>
       </c>
       <c r="N411" t="s">
         <v>28</v>
       </c>
       <c r="O411" t="s">
-        <v>3778</v>
+        <v>3770</v>
       </c>
     </row>
     <row r="412" spans="1:15">
       <c r="A412">
         <v>66530</v>
       </c>
       <c r="B412" t="s">
-        <v>3779</v>
+        <v>3771</v>
       </c>
       <c r="C412" t="s">
-        <v>3780</v>
+        <v>3772</v>
       </c>
       <c r="D412" t="s">
-        <v>3781</v>
+        <v>3773</v>
       </c>
       <c r="E412" t="s">
-        <v>3782</v>
+        <v>3774</v>
       </c>
       <c r="F412" t="s">
-        <v>3783</v>
+        <v>3775</v>
       </c>
       <c r="G412" t="s">
         <v>1195</v>
       </c>
       <c r="H412" t="s">
         <v>1196</v>
       </c>
       <c r="I412" t="s">
         <v>1197</v>
       </c>
       <c r="J412" t="s">
         <v>24</v>
       </c>
       <c r="K412" t="s">
         <v>1186</v>
       </c>
       <c r="L412" t="s">
         <v>26</v>
       </c>
       <c r="M412" t="s">
         <v>1188</v>
       </c>
       <c r="N412" t="s">
         <v>28</v>
       </c>
       <c r="O412" t="s">
-        <v>3784</v>
+        <v>3776</v>
       </c>
     </row>
     <row r="413" spans="1:15">
       <c r="A413">
         <v>66531</v>
       </c>
       <c r="B413" t="s">
-        <v>3785</v>
+        <v>3777</v>
       </c>
       <c r="C413" t="s">
-        <v>3786</v>
+        <v>3778</v>
       </c>
       <c r="D413" t="s">
-        <v>3787</v>
+        <v>3779</v>
       </c>
       <c r="E413" t="s">
-        <v>3788</v>
+        <v>3780</v>
       </c>
       <c r="F413" t="s">
-        <v>3789</v>
+        <v>3781</v>
       </c>
       <c r="G413" t="s">
-        <v>3790</v>
+        <v>3782</v>
       </c>
       <c r="H413" t="s">
-        <v>3791</v>
+        <v>3783</v>
       </c>
       <c r="I413" t="s">
-        <v>3792</v>
+        <v>3784</v>
       </c>
       <c r="J413" t="s">
         <v>545</v>
       </c>
       <c r="K413" t="s">
-        <v>3793</v>
+        <v>3785</v>
       </c>
       <c r="L413" t="s">
         <v>547</v>
       </c>
       <c r="M413" t="s">
-        <v>3794</v>
+        <v>3786</v>
       </c>
       <c r="N413" t="s">
         <v>28</v>
       </c>
       <c r="O413" t="s">
-        <v>3795</v>
+        <v>3787</v>
       </c>
     </row>
     <row r="414" spans="1:15">
       <c r="A414">
         <v>66532</v>
       </c>
       <c r="B414" t="s">
-        <v>3796</v>
+        <v>3788</v>
       </c>
       <c r="C414" t="s">
-        <v>3797</v>
+        <v>1451</v>
       </c>
       <c r="D414" t="s">
-        <v>3798</v>
+        <v>3789</v>
       </c>
       <c r="E414" t="s">
-        <v>3799</v>
+        <v>3790</v>
       </c>
       <c r="F414" t="s">
         <v>1454</v>
       </c>
       <c r="G414" t="s">
         <v>1455</v>
       </c>
       <c r="H414" t="s">
         <v>1456</v>
       </c>
       <c r="I414" t="s">
         <v>1457</v>
       </c>
       <c r="J414" t="s">
         <v>545</v>
       </c>
       <c r="K414" t="s">
-        <v>3800</v>
+        <v>3791</v>
       </c>
       <c r="L414" t="s">
         <v>547</v>
       </c>
       <c r="M414" t="s">
-        <v>3801</v>
+        <v>3792</v>
       </c>
       <c r="N414" t="s">
         <v>28</v>
       </c>
       <c r="O414" t="s">
-        <v>3802</v>
+        <v>3793</v>
       </c>
     </row>
     <row r="415" spans="1:15">
       <c r="A415">
         <v>66533</v>
       </c>
       <c r="B415" t="s">
-        <v>3803</v>
+        <v>3794</v>
       </c>
       <c r="C415" t="s">
-        <v>3804</v>
+        <v>3795</v>
       </c>
       <c r="D415" t="s">
-        <v>3805</v>
+        <v>3796</v>
       </c>
       <c r="E415" t="s">
-        <v>3806</v>
+        <v>3797</v>
       </c>
       <c r="F415" t="s">
         <v>1286</v>
       </c>
       <c r="G415" t="s">
         <v>1287</v>
       </c>
       <c r="H415" t="s">
         <v>1288</v>
       </c>
       <c r="I415" t="s">
-        <v>3807</v>
+        <v>1289</v>
       </c>
       <c r="J415" t="s">
         <v>24</v>
       </c>
       <c r="K415" t="s">
-        <v>3808</v>
+        <v>3798</v>
       </c>
       <c r="L415" t="s">
         <v>26</v>
       </c>
       <c r="M415" t="s">
-        <v>3809</v>
+        <v>3799</v>
       </c>
       <c r="N415" t="s">
         <v>28</v>
       </c>
       <c r="O415" t="s">
-        <v>3810</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="416" spans="1:15">
       <c r="A416">
         <v>66534</v>
       </c>
       <c r="B416" t="s">
-        <v>3811</v>
+        <v>3801</v>
       </c>
       <c r="C416" t="s">
-        <v>3812</v>
+        <v>3802</v>
       </c>
       <c r="D416" t="s">
-        <v>3813</v>
+        <v>3803</v>
       </c>
       <c r="E416" t="s">
-        <v>3814</v>
+        <v>3804</v>
       </c>
       <c r="F416" t="s">
-        <v>3815</v>
+        <v>3805</v>
       </c>
       <c r="G416" t="s">
-        <v>3816</v>
+        <v>3806</v>
       </c>
       <c r="H416" t="s">
         <v>2378</v>
       </c>
       <c r="I416" t="s">
         <v>2379</v>
       </c>
       <c r="J416" t="s">
         <v>24</v>
       </c>
       <c r="K416" t="s">
         <v>47</v>
       </c>
       <c r="L416" t="s">
         <v>26</v>
       </c>
       <c r="M416" t="s">
         <v>48</v>
       </c>
       <c r="N416" t="s">
         <v>28</v>
       </c>
       <c r="O416" t="s">
-        <v>3817</v>
+        <v>3807</v>
       </c>
     </row>
     <row r="417" spans="1:15">
       <c r="A417">
         <v>66535</v>
       </c>
       <c r="B417" t="s">
+        <v>3808</v>
+      </c>
+      <c r="C417" t="s">
+        <v>3809</v>
+      </c>
+      <c r="D417" t="s">
+        <v>3810</v>
+      </c>
+      <c r="E417" t="s">
+        <v>3811</v>
+      </c>
+      <c r="F417" t="s">
+        <v>3812</v>
+      </c>
+      <c r="G417" t="s">
+        <v>3813</v>
+      </c>
+      <c r="H417" t="s">
+        <v>3814</v>
+      </c>
+      <c r="I417" t="s">
+        <v>3815</v>
+      </c>
+      <c r="J417" t="s">
+        <v>3816</v>
+      </c>
+      <c r="K417" t="s">
+        <v>3817</v>
+      </c>
+      <c r="L417" t="s">
         <v>3818</v>
       </c>
-      <c r="C417" t="s">
+      <c r="M417" t="s">
         <v>3819</v>
       </c>
-      <c r="D417" t="s">
+      <c r="N417" t="s">
+        <v>28</v>
+      </c>
+      <c r="O417" t="s">
         <v>3820</v>
-      </c>
-[...31 lines deleted...]
-        <v>3830</v>
       </c>
     </row>
     <row r="418" spans="1:15">
       <c r="A418">
         <v>66536</v>
       </c>
       <c r="B418" t="s">
-        <v>3831</v>
+        <v>3821</v>
       </c>
       <c r="C418" t="s">
-        <v>3832</v>
+        <v>3822</v>
       </c>
       <c r="D418" t="s">
-        <v>3833</v>
+        <v>3823</v>
       </c>
       <c r="E418" t="s">
-        <v>3834</v>
+        <v>3824</v>
       </c>
       <c r="F418" t="s">
-        <v>3835</v>
+        <v>3825</v>
       </c>
       <c r="G418" t="s">
-        <v>3836</v>
+        <v>3826</v>
       </c>
       <c r="H418" t="s">
-        <v>3837</v>
+        <v>3827</v>
       </c>
       <c r="I418" t="s">
-        <v>3838</v>
+        <v>3828</v>
       </c>
       <c r="J418" t="s">
         <v>24</v>
       </c>
       <c r="K418" t="s">
+        <v>3669</v>
+      </c>
+      <c r="L418" t="s">
+        <v>26</v>
+      </c>
+      <c r="M418" t="s">
         <v>3670</v>
       </c>
-      <c r="L418" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N418" t="s">
         <v>28</v>
       </c>
       <c r="O418" t="s">
-        <v>3839</v>
+        <v>3829</v>
       </c>
     </row>
     <row r="419" spans="1:15">
       <c r="A419">
         <v>66537</v>
       </c>
       <c r="B419" t="s">
-        <v>3840</v>
+        <v>3830</v>
       </c>
       <c r="C419" t="s">
-        <v>3841</v>
+        <v>3628</v>
       </c>
       <c r="D419" t="s">
-        <v>3842</v>
+        <v>3831</v>
       </c>
       <c r="E419" t="s">
-        <v>3843</v>
+        <v>3832</v>
       </c>
       <c r="F419" t="s">
-        <v>3844</v>
+        <v>3833</v>
       </c>
       <c r="G419" t="s">
         <v>3632</v>
       </c>
       <c r="H419" t="s">
         <v>3633</v>
       </c>
       <c r="I419" t="s">
         <v>3634</v>
       </c>
       <c r="J419" t="s">
         <v>24</v>
       </c>
       <c r="K419" t="s">
+        <v>3669</v>
+      </c>
+      <c r="L419" t="s">
+        <v>26</v>
+      </c>
+      <c r="M419" t="s">
         <v>3670</v>
       </c>
-      <c r="L419" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N419" t="s">
         <v>28</v>
       </c>
       <c r="O419" t="s">
-        <v>3845</v>
+        <v>3834</v>
       </c>
     </row>
     <row r="420" spans="1:15">
       <c r="A420">
         <v>66538</v>
       </c>
       <c r="B420" t="s">
-        <v>3846</v>
+        <v>3835</v>
       </c>
       <c r="C420" t="s">
-        <v>3847</v>
+        <v>3836</v>
       </c>
       <c r="D420" t="s">
-        <v>3848</v>
+        <v>3837</v>
       </c>
       <c r="E420" t="s">
-        <v>3849</v>
+        <v>3838</v>
       </c>
       <c r="F420" t="s">
-        <v>3850</v>
+        <v>3839</v>
       </c>
       <c r="G420" t="s">
         <v>1446</v>
       </c>
       <c r="H420" t="s">
         <v>1447</v>
       </c>
       <c r="I420" t="s">
         <v>1448</v>
       </c>
       <c r="J420" t="s">
         <v>24</v>
       </c>
       <c r="K420" t="s">
-        <v>3851</v>
+        <v>3840</v>
       </c>
       <c r="L420" t="s">
         <v>26</v>
       </c>
       <c r="M420" t="s">
-        <v>3852</v>
+        <v>3841</v>
       </c>
       <c r="N420" t="s">
         <v>28</v>
       </c>
       <c r="O420" t="s">
-        <v>3853</v>
+        <v>3842</v>
       </c>
     </row>
     <row r="421" spans="1:15">
       <c r="A421">
         <v>66540</v>
       </c>
       <c r="B421" t="s">
-        <v>3854</v>
+        <v>3843</v>
       </c>
       <c r="C421" t="s">
-        <v>3855</v>
+        <v>3844</v>
       </c>
       <c r="D421" t="s">
-        <v>3856</v>
+        <v>3845</v>
       </c>
       <c r="E421" t="s">
-        <v>3857</v>
+        <v>3846</v>
       </c>
       <c r="F421" t="s">
-        <v>3858</v>
+        <v>3847</v>
       </c>
       <c r="G421" t="s">
-        <v>3859</v>
+        <v>3848</v>
       </c>
       <c r="H421" t="s">
-        <v>3860</v>
+        <v>3849</v>
       </c>
       <c r="I421" t="s">
         <v>1226</v>
       </c>
       <c r="J421" t="s">
         <v>24</v>
       </c>
       <c r="K421" t="s">
-        <v>3861</v>
+        <v>3850</v>
       </c>
       <c r="L421" t="s">
         <v>26</v>
       </c>
       <c r="M421" t="s">
-        <v>3862</v>
+        <v>3851</v>
       </c>
       <c r="N421" t="s">
         <v>28</v>
       </c>
       <c r="O421" t="s">
-        <v>3863</v>
+        <v>3852</v>
       </c>
     </row>
     <row r="422" spans="1:15">
       <c r="A422">
         <v>66541</v>
       </c>
       <c r="B422" t="s">
         <v>1423</v>
       </c>
       <c r="C422" t="s">
-        <v>3864</v>
+        <v>3853</v>
       </c>
       <c r="D422" t="s">
-        <v>3865</v>
+        <v>3854</v>
       </c>
       <c r="E422" t="s">
-        <v>3866</v>
+        <v>3855</v>
       </c>
       <c r="F422" t="s">
-        <v>3867</v>
+        <v>3856</v>
       </c>
       <c r="G422" t="s">
         <v>1428</v>
       </c>
       <c r="H422" t="s">
         <v>1429</v>
       </c>
       <c r="I422" t="s">
         <v>1430</v>
       </c>
       <c r="J422" t="s">
         <v>24</v>
       </c>
       <c r="K422" t="s">
-        <v>3868</v>
+        <v>3857</v>
       </c>
       <c r="L422" t="s">
         <v>26</v>
       </c>
       <c r="M422" t="s">
-        <v>3869</v>
+        <v>3858</v>
       </c>
       <c r="N422" t="s">
         <v>28</v>
       </c>
       <c r="O422" t="s">
-        <v>3870</v>
+        <v>3859</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">