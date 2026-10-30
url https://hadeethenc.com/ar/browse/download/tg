--- v0 (2026-05-17)
+++ v1 (2026-10-30)
@@ -12,271 +12,2648 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2226">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="5036">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: тоҷикӣ
 # Source: https://hadeethenc.com/tg
-# Last update: 2026-05-10 17:58:44 (v1.13.0)
-# Check for updates: https://hadeethenc.com/en/check/tg/v1.13.0
+# Last update: 2026-10-21 16:50:39 (v1.30.0)
+# Check for updates: https://hadeethenc.com/en/check/tg/v1.30.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
     <t>benefits_ar</t>
   </si>
   <si>
     <t>benefits</t>
   </si>
   <si>
     <t>grade_ar</t>
   </si>
   <si>
     <t>takhrij_ar</t>
   </si>
   <si>
     <t>grade</t>
   </si>
   <si>
     <t>takhrij</t>
   </si>
   <si>
     <t>lang</t>
   </si>
   <si>
     <t>link</t>
   </si>
   <si>
+    <t>فإذا جاء رمضان فاعتمري، فإن عمرة فيه تعدل حجة</t>
+  </si>
+  <si>
+    <t>Чун моҳи Рамазон фаро расид, умра бикун, зеро умра дар Рамазон баробари як ҳаҷ аст</t>
+  </si>
+  <si>
+    <t>عَنِ ابْنِ عَبَّاسٍ رضي الله عنهما قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ لِامْرَأَةٍ مِنَ الْأَنْصَارِ سَمَّاهَا ابْنُ عَبَّاسٍ فَنَسِيتُ اسْمَهَا: «مَا مَنَعَكِ أَنْ تَحُجِّي مَعَنَا؟» قَالَتْ: لَمْ يَكُنْ لَنَا إِلَّا نَاضِحَانِ فَحَجَّ أَبُو وَلَدِهَا وَابْنُهَا عَلَى نَاضِحٍ وَتَرَكَ لَنَا نَاضِحًا نَنْضِحُ عَلَيْهِ، قَالَ: «فَإِذَا جَاءَ رَمَضَانُ فَاعْتَمِرِي، فَإِنَّ عُمْرَةً فِيهِ تَعْدِلُ حَجَّةً».</t>
+  </si>
+  <si>
+    <t>Аз ибни Аббос (разияллоҳу анҳумо) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) ба зане аз ансор, ки номашро ибни Аббос зикр карда буд, аммо ман фаромӯш кардам, гуфт: "Чӣ чиз туро аз ҳаҷ кардан бо мо боз дошт?" Он зан гуфт: Мо ҳамагӣ ду шутур доштем, ки шавҳарам бо писараш бо он ҳаҷ рафтанд ва якеро барои мо боқӣ гузоштанд, ки бо он барои худ об биёрем. Фармуданд: "Чун моҳи Рамазон фаро расид, умра бикун, зеро умра дар Рамазон баробари як ҳаҷ аст."</t>
+  </si>
+  <si>
+    <t>لمَّا رَجَعَ النبيُّ صلى الله عليه وسلم من حَجة الوداع، قال لامرأةٍ من الأنصار لم تحج: ما الذي منعك من الحج معنا؟ 
+فاعتذرت بأن لهم بَعيرين، فحج زوجها وابنها على أحدهما، وترك الآخر ليستقوا به الماء من البئر.
+فأخبرها النبي عليه الصلاة والسلام أن أداء العمرة في شهر رمضان يماثل أجرُها أجرَ حجة.</t>
+  </si>
+  <si>
+    <t>Ҳангоме ки Паёмбар (саллаллоҳу алайҳи ва саллам) аз ҳаҷҷи видоъ баргашт, ба як зани ансорӣ, ки ҳаҷ накарда буд, гуфт: Чӣ чиз туро аз адои ҳаҷ бо мо боз дошт?
+Он зан узр пеш овард, ки онҳо ду шутур доранд ва бар яке шавҳару писараш ҳаҷ рафтанд ва дуюмиро барои аз чоҳ об овардан барояшон гузоштанд.
+Пас Паёмбар (саллаллоҳу алайҳи ва саллам) ба ӯ гуфт, ки адои умра дар Рамазон баробари савоби як ҳаҷ аст.</t>
+  </si>
+  <si>
+    <t>فضيلة العمرة في شهر رمضان.
+العمرة في رمضان تساوي حجةً في الثواب، لا في إسقاط فرض الحج.
+ثواب الأعمال يزيد بزيادة شرف الأوقات، ومن ذلك الأعمال في رمضان.</t>
+  </si>
+  <si>
+    <t>Фазилати умра дар моҳи рамазон.
+Умра дар моҳи Рамазон аз назари подош баробар ба ҳаҷ аст, на аз нигоҳи соқит шудани ҳаҷҷи фарзӣ.
+Савоби амалҳо бо назардошти шараф ва бузургии маконҳо зиёд мешавад, аз ҷумла, амалҳо дар Рамазон.</t>
+  </si>
+  <si>
+    <t>صحيح</t>
+  </si>
+  <si>
+    <t>متفق عليه</t>
+  </si>
+  <si>
+    <t>[Саҳеҳ]</t>
+  </si>
+  <si>
+    <t>[متفق عليه]</t>
+  </si>
+  <si>
+    <t>tg</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/2753</t>
+  </si>
+  <si>
     <t>من حج لله فلم يرفث ولم يفسق رجع كيوم ولدته أمه</t>
   </si>
   <si>
     <t>“Касе барои ризои Худо ҳаҷ кунад ва муртакиби фаҳшу ҷимоъ ва корҳои ношоиста нашавад, тавре аз ҳаҷ бармегардад, ба монанди рӯзе, ки аз модараш таваллуд шудааст.” (яъне пок аз гуноҳон)</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: سمعت النبي صلى الله عليه وسلم يقول: «مَنْ حَجَّ لِلهِ فَلَمْ يَرْفُثْ وَلَمْ يَفْسُقْ رَجَعَ كَيَوْمِ وَلَدَتْهُ أُمُّهُ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод)-ро шунидам, ки мегуфт: “Касе барои ризои Худо ҳаҷ кунад ва муртакиби фаҳшу ҷимоъ ва корҳои ношоиста нашавад, тавре аз ҳаҷ бармегардад, ба монанди рӯзе, ки аз модараш таваллуд шудааст.” (яъне пок аз гуноҳон)</t>
   </si>
   <si>
     <t>يُبَيِّن النبي صلى الله عليه وسلم أنَّ مَنْ حَجَّ لله تعالى ولم يرفث، والرَّفَث الجماع ومقدماته من التقبيل والمباشرة، ويطلق أيضًا على القول الفاحش، ولم يفسق، بفعل المعاصي والسيئات، 
 ومن الفسوق فعل محظورات الإحرام، رَجع من حَجِّهِ مغفورًا له، كما يولد الصّبِي سالمًا من الذنوب.</t>
   </si>
   <si>
     <t>Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) баён фармудааст, ки ҳар касе барои ризои Худо ҳаҷ кунад ва дар ҳаҷҷи худ муртакиби "рафас" нашавад, яъне: ҳамхобагӣ бо ҳамсар ё амалҳое, ки пеш аз он анҷом мешавад, монанди бӯсидан ва ламс кардан. Ҳамчунин ба маънои суханони ношоиста ва фаҳшо омадааст, ва корҳои бад ва гуноҳ анҷом надиҳад. Яке дигар аз амалҳои ношоиста маҳзуроти эҳром (амалҳое, ки дар вақти адои ҳаҷ, ҳоҷӣ бояд аз онҳо худдорӣ кунад) аст, ки агар амалҳои мазкурро анҷом надиҳад, аз ҳаҷ дар ҳоле бармегардад, ки мавриди омӯрзиш қарор гирифта аст, ҳамоно монанди навзоде, ки аз модар бегуноҳ таваллуд шудааст.</t>
   </si>
   <si>
     <t>الفُسُوق وإن كان ممنوعًا في جميع الأحوال، فيتأكد النهيُ عنه في الحج تعظيمًا لمناسك الحج.
 الإنسان يولد بدون خطايا مُبرَّءًا من الذنوب؛ فهو لا يحمل خطيئة غيره.</t>
   </si>
   <si>
     <t>Агарчи фусуқ (нофармонӣ, сарпечӣ) дар ҳар мавриде манъ ва ба таври бояд аз он худдорӣ шавад, вале дар мавриди ҳаҷ бинобар гиромидошти маносики он ба таври таъкид зикр шудааст.
 Инсон бехато ва пок аз гуноҳ ба дунё меояд, ӯ низ гуноҳони дигаронро ба душ нахоҳад дошт.</t>
   </si>
   <si>
-    <t>صحيح</t>
-[...13 lines deleted...]
-  <si>
     <t>https://hadeethenc.com/tg/browse/hadith/2758</t>
   </si>
   <si>
+    <t>يا رسول الله، نرى الجهاد أفضل العمل، أفلا نجاهد؟ قال: لا، لكن أفضل الجهاد: حج مبرور</t>
+  </si>
+  <si>
+    <t>Эй Расули Аллоҳ! Мо ҷиҳодро беҳтарин амал медонем, оё ҷиҳод накунем? Фармуд: "На, вале беҳтарин ҷиҳод ҳаҷҷи пазируфташуда аст</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ أُمِّ المُؤْمِنِينَ رَضِيَ اللَّهُ عَنْهَا أَنَّهَا قَالَتْ: يَا رَسُولَ اللَّهِ، نَرَى الجِهَادَ أَفْضَلَ العَمَلِ، أَفَلاَ نُجَاهِدُ؟ قَالَ: «لَا، لَكُنَّ أَفْضَلُ الجِهَادِ: حَجٌّ مَبْرُورٌ».</t>
+  </si>
+  <si>
+    <t>Аз Оиша, модари муъминон (разияллоҳу анҳо) ривоят аст, ки гуфт: Эй Расули Аллоҳ! Мо ҷиҳодро беҳтарин амал медонем, оё ҷиҳод накунем? Фармуд: "На, вале беҳтарин ҷиҳод ҳаҷҷи пазируфташуда аст."</t>
+  </si>
+  <si>
+    <t>كَانَ الصحابةُ رضيَ الله عنهم يَرون الجهادَ في سبيل الله ومقاتلة الأعداء من أفضل الأعمال، 
+فسألت عائشة رضي الله عنها النبي صلى الله عليه وسلم أنْ يجاهِدْن؟ 
+فأرشَدَهُنَّ صلى الله عليه وسلم إلى أفضل الجهاد في حقِّهن وهو الحج المبرور الموافق للكتاب والسنة، السالم من الإثم والرياء.</t>
+  </si>
+  <si>
+    <t>Саҳобагон (разияллоҳу анҳум) ҷиҳод дар роҳи Худо ва мубориза бо душманонро аз беҳтарин амалҳо медонистанд. Бинобар ин Оиша (разияллоҳу анҳо) аз Паёмбар (саллаллоҳу алайҳи ва саллам) пурсид: Оё ҷиҳод накунанд? (яъне, занҳо)
+Пас Паёмбар (саллаллоҳу алайҳи ва саллам) онҳор ба беҳтарин ҷиҳод дар ҳаққи занон роҳнамоӣ карданд, ки он ҳаҷҷи мабрур, мувофиқ бо Қуръон ва суннат ва дур аз гуноҳу риё аст.</t>
+  </si>
+  <si>
+    <t>الجهاد مِن أفضل الأعمال للرجال.
+الحجُّ للنِّساء أفضلُ من الجهاد، وهو من أفضل الأعمال لهن.
+الأعمال تتفاضلُ وتتفاوت بحسب العامل.
+سُمِّيَ الحجُّ جهادًا؛ لأنه جهادٌ للنفس، وفيه بذلٌ للمال، وطاقة للبدن، فهو عبادة بدنية ومالية كالجهاد في سبيل الله.</t>
+  </si>
+  <si>
+    <t>Ҷиҳод яке аз беҳтарин амалҳо барои мардон аст.
+Ҳаҷ барои занон беҳтар аз ҷиҳод аст ва барои онҳо аз беҳтарин амалҳост.
+Амалҳо вобаста ба амалкунанда, бартарӣ меёбанд ва мутафовит мешаванд.
+Ҳаҷро ҷиҳод номидаанд, зеро он ҷиҳод бо нафс аст ва дар он мол ва тавони баданӣ сарф мешавад. Бинобар ин монанди ҷиҳод дар роҳи Аллоҳ навъе аз ибодатҳои баданӣ ва молӣ аст.</t>
+  </si>
+  <si>
+    <t>رواه البخاري</t>
+  </si>
+  <si>
+    <t>[رواه البخاري]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/2759</t>
+  </si>
+  <si>
+    <t>يا عباس، يا عم رسول الله، سل الله العافية في الدنيا والآخرة</t>
+  </si>
+  <si>
+    <t>Эй Аббос, эй амаки Расули Аллоҳ, аз Худованд офиятро дар дунё ва охират бихоҳ</t>
+  </si>
+  <si>
+    <t>عَنِ العَبَّاسِ بْنِ عَبْدِ الْمُطَّلِبِ رَضيَ اللهُ عنهُ قَالَ: قُلْتُ: يَا رَسُولَ اللهِ، عَلِّمْنِي شَيْئًا أَسْأَلُهُ اللَّهَ عَزَّ وَجَلَّ. قَالَ: «سَلِ اللَّهَ العَافِيَةَ»، فَمَكَثْتُ أَيَّامًا ثُمَّ جِئْتُ فَقُلْتُ: يَا رَسُولَ اللهِ، عَلِّمْنِي شَيْئًا أَسْأَلُهُ اللَّهَ. فَقَالَ لِي: «يَا عَبَّاسُ، يَا عَمَّ رَسُولِ اللهِ، سَلِ اللَّهَ العَافِيَةَ فِي الدُّنْيَا وَالآخِرَةِ».</t>
+  </si>
+  <si>
+    <t>Аз Аббос ибни Абдулмутталиб (разияллоҳу анҳу) ривоят аст, ки гуфт: Гуфтам: Эй Расули Худо, маро чизе биёмӯз, ки онро аз Аллоҳ Азза ва Ҷалла бихоҳам. Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Аз Худованд офият (саломатӣ ва осоиштагӣ)-ро бихоҳ." Баъд аз чанд рӯз боз омадам ва гуфтам: Эй Расули Худо, чизе ба ман биёмӯз, ки аз Худованд талаб кунам. Паёмбар (саллаллоҳу алайҳи ва саллам) ба ман фармуд: "Эй Аббос, эй амаки Расули Аллоҳ, аз Худованд офиятро дар дунё ва охират бихоҳ."</t>
+  </si>
+  <si>
+    <t>طَلَبَ عَمُّ النبيِّ صلى الله عليه وسلم العبَّاسُ بن عبد المطلب رضي الله عنه من النبيِّ صلى الله عليه وسلم أنْ يُعَلِّمَه دعاءً يسألُ اللهَ إياه، فعلَّمَه صلى الله عليه وسلم أنْ يسألَ الله العافية والسلامة من الآفات والعيوب في الدين والدنيا والآخرة، قال العباس: وبعد أيامٍ عُدتُ إليه صلى الله عليه وسلم مرة أخرى أسألُه أنْ يُعلِّمَني دعاءً أطلبُه من الله، فقال صلى الله عليه وسلم له مُتودِّدًا إليه: يا عباس، يا عمَّ رسول الله، سَلِ اللهَ العافيةَ لدفع كلّ ضُرٍّ وجَلْبِ كلِّ خيرٍ ونفعٍ في الدنيا والآخرة.</t>
+  </si>
+  <si>
+    <t>Амаки Паёмбар (саллаллоҳу алайҳи ва саллам), Аббос ибни Абдулмутталиб (разияллоҳу анҳу) аз Паёмбар (саллаллоҳу алайҳи ва саллам) дархост кард, ки дуоеро ба ӯ биомӯзад, то онро аз Худо талаб кунад. Паёмбар (саллаллоҳу алайҳи ва саллам) ба ӯ омӯхт, ки аз Худо офият ва саломатӣ аз балоҳо ва офатҳо дар дунё ва охират бихоҳад. Аббос мегӯяд: Баъд аз чанд рӯз боз назди ӯ омадам ва боз дуое хостам, то аз Худо бихоҳам. Паёмбар (саллаллоҳу алайҳи ва саллам) бо меҳрубонӣ ба ӯ фармуд: Эй Аббос, эй амаки Расули Худо, аз Худо офият бихоҳ. Яъне, наҷот аз ҳар бадӣ ва дарёфти ҳар хайру неъмат дар дунё ва охират.</t>
+  </si>
+  <si>
+    <t>تَكرار النبيِّ صلى الله عليه وسلم نفسَ الإجابةِ للعباس حين سألَه للمرة الثانية يدلُّ على أن العافية هي خير ما يَسأل العبدُ ربَّه.
+بيان فضل العافية وأن فيها جماع الخير في الدنيا والآخرة.
+حرص الصحابة رضوان الله عليهم على الاستزادة من العلم والخير.</t>
+  </si>
+  <si>
+    <t>Такрор кардани Паёмбар (саллаллоҳу алайҳи ва саллам) ба Аббос (разияллоҳу анҳу) ҳамон ҷавоби аввалиро дар дафъаи дуюм нишон медиҳад, ки офият беҳтарин чизест, ки банда метавонад аз Парвардигораш талаб кунад.
+Баёни фазилати офият ва ин ки он ҳама хубиҳои дунё ва охиратро дарбар мегирад.
+Таваҷҷуҳи саҳобаҳо (разияллоҳу анҳум) бар афзудани илм ва корҳои нек.</t>
+  </si>
+  <si>
+    <t>صحيح لغيره</t>
+  </si>
+  <si>
+    <t>رواه الترمذي وأحمد</t>
+  </si>
+  <si>
+    <t>[Саҳеҳ лиғайриҳи]</t>
+  </si>
+  <si>
+    <t>[رواه الترمذي وأحمد]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/2932</t>
+  </si>
+  <si>
     <t>ألا أنبئكم بأكبر الكبائر؟</t>
   </si>
   <si>
     <t>Оё шуморо аз бузургтарин (гуноҳони) кабира огоҳ насозам?</t>
   </si>
   <si>
     <t>عن أبي بكرة رضي الله عنه قال: قال النبي صلى الله عليه وسلم: «‌أَلَا ‌أُنَبِّئُكُمْ بِأَكْبَرِ الْكَبَائِرِ؟» ثَلَاثًا، قَالُوا: بَلَى يَا رَسُولَ اللهِ، قَالَ: «الْإِشْرَاكُ بِاللهِ، وَعُقُوقُ الْوَالِدَيْنِ» وَجَلَسَ وَكَانَ مُتَّكِئًا، فَقَالَ: «أَلَا وَقَوْلُ الزُّورِ»، قَالَ: فَمَا زَالَ يُكَرِّرُهَا حَتَّى قُلْنَا: لَيْتَهُ سَكَتَ.</t>
   </si>
   <si>
-    <t>Аз Абубакра (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Оё шуморо аз бузургтарин (гуноҳони) кабира огоҳ насозам?". Се маротиба такрор карданд. Гуфтанд: Бале, эй Расули Аллоҳ. Фармуданд: "Шарик овардан ба Аллоҳ ва нофармонӣ кардан ба падару модар". Дар ҳоле ки такя карда буд, нишаст ва фармуд: "Огоҳ бошед (яке аз бузургтарин гуноҳи кабира ин) сухан ва гувоҳии дурӯғ аст". Ровӣ мегӯяд: Ҳамчунон инро такрор мекард, то ин ки гуфтем, кош сукут мекарданд.</t>
+    <t>Аз Абубакра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Оё шуморо аз бузургтарин (гуноҳони) кабира огоҳ насозам?". Се маротиба такрор карданд. Гуфтанд: Бале, эй Расули Аллоҳ. Фармуданд: "Шарик овардан ба Аллоҳ ва нофармонӣ кардан ба падару модар". Дар ҳоле ки такя карда буд, нишаст ва фармуд: "Огоҳ бошед (яке аз бузургтарин гуноҳи кабира ин) сухан ва гувоҳии дурӯғ аст". Ровӣ мегӯяд: Ҳамчунон инро такрор мекард, то ин ки гуфтем, кош сукут мекарданд.</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أصحابَه عن أعظم الكبائر، فذَكرَ هذه الثلاث:
 1. الإشراك بالله: وهو صَرْفُ أيِّ نوعٍ من أنواع العبادة لغير الله، وتسويةُ غيرِ الله بالله في ألوهيته وربوبيته وأسمائه وصفاته. 
 2. عقوق الوالدين: وهو كلُّ أذى للأبوين، قولًا كان أو فعلًا، وترك الإحسان إليهما. 
 3. قول الزور ومنه شهادة الزور: وهو كل قول مُزوَّر ومكذوب يراد به انتقاص مَن وقع عليه بأخذ ماله أو الاعتداء على عرضه أو نحو ذلك.
 وقد كَرَّر النبيُّ صلى الله عليه وسلم التحذيرَ من قول الزور تنبيهًا على استقباحِه وآثارِه السيئة على المجتمع، حتى قال الصحابة: ليته سكت؛ شَفقةً عليه، وكراهية لِما يُزعجه.</t>
   </si>
   <si>
-    <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) саҳобагонашро аз бузургтарин гуноҳони кабира хабар додааст, аз он ҷумла сетояшро зикр кардааст:
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) саҳобагонашро аз бузургтарин гуноҳони кабира хабар додааст, аз он ҷумла сетояшро зикр кардааст:
 1. Ширк овардан ба Аллоҳ, ки иборат аст аз: Анҷом додани ҳар навъ аз ибодат барои ғайри Аллоҳ ва баробар кардани ғайри дигар чиз ба Аллоҳ дар улуҳият, рубубият ва номҳову сифатҳои Ӯ.
 2. Нофармонӣ аз падару модар: Озор додани падару модар бо гуфтор, рафтор ва беэътиноӣ ва тарки некӣ кардан ба онҳо.
 3. Сухани бардурӯғ ва аз ҷумлаи сухани дурӯғ, ин шаҳодати бардурӯғ аст. Ва он иборат аст аз ҳар сухани дурӯғе, ки бо ҳадафи таҳқиру кам шумурдани шахсе дар баробари ба даст овардани мол ё дастдарозӣ ба номусу обурӯйи он шахс ва монанди ин корҳо сурат мегирад.
-Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) нисбат ба сухани дурӯғ ва барои зишт будан ва осори баде, ки бар ҷомеа мегузорад, такрор ба такрор ҳушдор доданд. То ҷое, ки саҳоба аз рӯйи дилсӯзӣ барои он ҳазрат ва бад донистани он чи сабаби озори Ӯ мешавад, гуфтанд, ки кош ин гуфтаро зиёд идома намедоданд.</t>
+Паёмбар (саллаллоҳу алайҳи ва саллам) нисбат ба сухани дурӯғ ва барои зишт будан ва осори баде, ки бар ҷомеа мегузорад, такрор ба такрор ҳушдор доданд. То ҷое, ки саҳоба аз рӯйи дилсӯзӣ барои он ҳазрат ва бад донистани он чи сабаби озори Ӯ мешавад, гуфтанд, ки кош ин гуфтаро зиёд идома намедоданд.</t>
   </si>
   <si>
     <t>أعظم الذنوب الشركُ بالله؛ لأنه جعلَه صَدْرَ الكبائر وأكبرَها، ويؤكد هذا قوله تعالى {إن الله لا يَغْفِرُ أن يشرَكَ به وَيَغْفِرُ مَا دونَ ذلِكَ لِمَنْ يشَاء}.
 عظم حقوق الوالدين، إذ قَرَنَ حقَّهما بحق الله تعالى.
 الذنوب تنقسم إلى كبائر وصغائر، والكبيرة هي: كلُّ ذنب فيه عقوبة دنيوية، كالحدود واللعن، أو وعيد أُخروي، كالوعيد بدخول النار، وأن الكبائر دركات بعضها أغلظ من بعض في التحريم، وصغائر الذنوب هي ما سوى الكبائر.</t>
   </si>
   <si>
-    <t>Бузургтарин гуноҳ шарик овардан ба Аллоҳ аст. Зеро Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ин гуноҳро дар садри гуноҳони кабира ва бузургтарини он муаррифӣ кардааст. Ва ин ояти Қуръон низ сухани Паёмбарро таъйид мекунад, ки Аллоҳ Таъоло фармудааст:  "Бе гумон, Аллоҳ Таъоло ин гуноҳро, ки ба Ӯ шарик оварда шавад, намебахшад ва ғайр аз онро – барои ҳар ки бихоҳад – мебахшад; ва ҳар ки ба Аллоҳ Таъоло ширк варзад, яқинан, гуноҳи бузург ба гардан гирифтааст".
+    <t>Бузургтарин гуноҳ шарик овардан ба Аллоҳ аст. Зеро Паёмбар (саллаллоҳу алайҳи ва саллам) ин гуноҳро дар садри гуноҳони кабира ва бузургтарини он муаррифӣ кардааст. Ва ин ояти Қуръон низ сухани Паёмбарро таъйид мекунад, ки Аллоҳ Таъоло фармудааст:  "Бе гумон, Аллоҳ Таъоло ин гуноҳро, ки ба Ӯ шарик оварда шавад, намебахшад ва ғайр аз онро – барои ҳар ки бихоҳад – мебахшад; ва ҳар ки ба Аллоҳ Таъоло ширк варзад, яқинан, гуноҳи бузург ба гардан гирифтааст".
 Бузургии ҳуқуқи падару модар, чунон ки ҳаққи онҳоро бо ҳаққи Аллоҳ Таъоло зикр кардааст.
-Гуноҳон ба ду навъ тақсим мешаванд: кабира ва сағира (бузург ва хурд).  Гуноҳи кабира: ҳар гуноҳе аст, ки барои он ҷазои дунявӣ омада бошад, аз қабили ҷазо додан, нафрин ва лаънат хондан, ва ё таҳдиди ухравӣ дошта бошад, монанди таҳдиди дӯзахӣ шудан. Гуноҳони кабира дараҷаҳо доранд, ки дар ҳаром будан баъзе шадидтар аз дигараш аст. Ҳар гуноҳе, ки аз ҷумлаи гуноҳони кабира набошад, гуноҳи сағира аст.</t>
+Гуноҳон ба ду навъ тақсим мешаванд: кабира ва сағира (бузург ва хурд).  Гуноҳи кабира: ҳар гуноҳе аст, ки барои он ҷазои дунявӣ омада бошад, аз қабили ҷазо додан, нафрин ва лаънат хондан ва ё таҳдиди ухравӣ дошта бошад, монанди таҳдиди дӯзахӣ шудан. Гуноҳони кабира дараҷаҳо доранд, ки дар ҳаром будан баъзе шадидтар аз дигараш аст. Ҳар гуноҳе, ки аз ҷумлаи гуноҳони кабира набошад, гуноҳи сағира аст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/2941</t>
+  </si>
+  <si>
+    <t>إن الله عز وجل ينهاكم أن تحلفوا بآبائكم</t>
+  </si>
+  <si>
+    <t>Аллоҳ Таъоло шуморо аз савганд ёд кардан ба падаронатон манъ мекунад</t>
+  </si>
+  <si>
+    <t>عَنْ عُمَرَ بْنِ الْخَطَّابِ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِنَّ اللهَ عَزَّ وَجَلَّ يَنْهَاكُمْ أَنْ تَحْلِفُوا بِآبَائِكُمْ»، قَالَ عُمَرُ: فَوَاللهِ مَا حَلَفْتُ بِهَا مُنْذُ سَمِعْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ نَهَى عَنْهَا ذَاكِرًا وَلَا آثِرًا.</t>
+  </si>
+  <si>
+    <t>Аз Умар ибни Хаттоб (разияллоҳу анҳу) ривоят аст, ки гуфт: Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) фармуданд: "Аллоҳ Таъоло шуморо аз савганд ёд кардан ба падаронатон манъ мекунад". Умар гуфт: Ба Аллоҳ савганд аз он замоне ки аз Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) шунидам, ба он (падарон) савганд нахӯрдаам, чи қасдан бошад ё нақл кардан (и савганди дигар кас).</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أَنَّ اللهَ تعالى يَنهى عن الحَلِف بالآباء، فمَن أراد الحلف فلا يحلف إلا بالله، ولا يحلف بغيره. 
+ثم ذكر عُمَرُ بن الخطاب رضي الله عنه أنَّه لم يحلِفْ بها منذُ سَمِعَ رسولَ الله صلى الله عليه وسلم ينهى عن ذلك، لا مُتعمِّدًا ولا ناقِلًا عن غيرِِه حَلِفَه بغيرِ الله.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) фармудаанд, ки Аллоҳ Таъоло савганд  хӯрдан ба падаронро манъ кардааст, пас ҳар ки савганд хӯрдан  бихоҳад, танҳо ба номи Аллоҳ савганд бихӯрад ва ба каси дигар қасам нахӯрад. Сипас Умар ибни Хаттоб (разияллоҳу анҳу) зикр кард, ки аз вақте, ки наҳйи кардани Паёмбар (саллаллоҳу алайҳи ва саллам)-ро шунидааст, ҳаргиз ба он савганд нахӯрдааст, на қасдан ва на бо нақл кардани қасам ёд кардани каси дигар.</t>
+  </si>
+  <si>
+    <t>تحْريمُ الحلِف بغيرِ الله، وخصَّ الحلِف بِالآباء لأنَّه من عاداتِ الجَاهِلِيةِ.
+الحَلِف: هو القَسَم بالله أو بأسماء الله أو بصفات الله على أمر من الأمور لتأكيده.
+فَضِيلةُ عُمَر رضي الله عنه بِسُرْعَةِ امْتِثَالِه وَحُسْنِ فَهْمِهِ وتَوَرُّعِه.</t>
+  </si>
+  <si>
+    <t>Савганд ёд кардан ба ғайри номи Аллоҳ ҳаром аст. Инҷо ба таври хос савганд ба падаронро ном бурд, зеро он аз одатҳои замони ҷоҳилият аст.
+Савганд: Савганд ба Аллоҳ, ба номҳои Аллоҳ ва ё ба сифатҳои Аллоҳ дар коре барои тасдиқи ва таъкиди он аст.
+Фазилати Умар (разияллоҳу анҳу) дар суръати пазириши (амри Паёмбар) ва итоаткорӣ, фаҳмиши хуб ва парҳезгории ӯ.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/2945</t>
+  </si>
+  <si>
+    <t>أن امرأة وجدت في بعض مغازي النبي صلى الله عليه وسلم مقتولة، فأنكر رسول الله صلى الله عليه وسلم قتل النساء والصبيان</t>
+  </si>
+  <si>
+    <t>Дар яке аз ғазваҳои Паёмбар (саллаллоҳу алайҳи ва саллам) занеро кушташуда пайдо карданд. Паёмбари Худо (саллаллоҳу алайҳи ва саллам) куштани занону кӯдаконро маҳкум карданд</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللَّهِ بنِ عُمَرَ رَضِيَ اللَّهُ عَنْهُما: أَنَّ امْرَأَةً وُجِدَتْ فِي بَعْضِ مَغَازِي النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ مَقْتُولَةً، فَأَنْكَرَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَتْلَ النِّسَاءِ وَالصِّبْيَانِ.</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибн Умар (разияллоҳу анҳумо) ривоят аст, ки гуфт: Дар яке аз ғазваҳои Паёмбар (саллаллоҳу алайҳи ва саллам) занеро кушташуда пайдо карданд. Паёмбари Худо (саллаллоҳу алайҳи ва саллам) куштани занону кӯдаконро маҳкум карданд.</t>
+  </si>
+  <si>
+    <t>رَأى النبيُّ صلى الله عليه وسلم امرأةً مقتولةً في إحدى الغزوات، فأنْكَرَ قَتْلَ النساء والصيبان الصغار الذين لم يبلغوا الحنث.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) дар яке аз ғазваҳо зани кушташудаеро дид. Ӯ куштани занон ва кӯдакони ноболиғро маҳкум кард ва онро амали нодуруст пиндошт.</t>
+  </si>
+  <si>
+    <t>مَن لم يقاتل مِن النساء، والصبيان، ومَن في حُكمهم من الشيوخ الفانِيْن والرهبان، فإنهم لا يُقتَلون، ما لم يكن هؤلاء من أصحاب رأي ومساعدة على قتال المسلمين، فإذا كانوا كذلك فإنهم يُقتلون.
+النهي عن قتل النساء والصبيان؛ لأن هؤلاء لا يُقاتلون المسلمين، والمقصود من الجهاد في سبيل الله تعالى كَسْر شوكة المقاتلين فقط؛ حتى تصل دعوة الحق إلى الناس أجمعين.
+رحمة النبي صلى الله عليه وسلم حتى في الغزوات والحروب.</t>
+  </si>
+  <si>
+    <t>Занону кӯдаконе, ки ҷанг намекунанд ва касоне, ки дар ҳукми онон қарор доранд, монанди пиронсолони нотавону роҳибон, кушта намешаванд. Аммо агар онҳо ба душман ёрӣ расонанд ё бо фикру амалашон ба муқобили мусалмонон кӯмак кунанд, дар ин сурат кушта мешаванд.
+Манъ кардани куштани занону кӯдакон ба он сабаб аст, ки онҳо бо мусалмонон намеҷанганд. Ҳадафи аслии ҷиҳод дар роҳи Худо шикастани қудрати ҷангии душманон аст, то даъвати ҳақ ба тамоми мардум бирасад.
+Меҳрубонӣ ва раҳдилии Паёмбари Худо (саллаллоҳу алайҳи ва саллам) ҳатто дар ғазваҳо ва ҷангҳо.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/2949</t>
+  </si>
+  <si>
+    <t>نهى عن النذر، وقال: إنه لا يأتي بخير، وإنما يستخرج به من البخيل</t>
+  </si>
+  <si>
+    <t>наҳй карданд ва гуфтанд: "Назр некӣ намеоварад, балки ба воситаи он миқдоре аз моли бахил бароварда мешавад</t>
+  </si>
+  <si>
+    <t>عَنِ ابْنِ عُمَرَ رضي الله عنهما: عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أَنَّهُ نَهَى عَنِ النَّذْرِ، وَقَالَ: «إِنَّهُ لَا يَأْتِي بِخَيْرٍ، وَإِنَّمَا يُسْتَخْرَجُ بِهِ مِنَ الْبَخِيلِ».</t>
+  </si>
+  <si>
+    <t>Аз Ибни Умар (разияллоҳу анҳумо) ривоят аст, ки гуфт: Аз Паёмбар (саллаллоҳу алайҳи ва саллам) ривоят аст, ки аз назр наҳй карданд ва гуфтанд: "Назр некӣ намеоварад, балки ба воситаи он миқдоре аз моли бахил бароварда мешавад."</t>
+  </si>
+  <si>
+    <t>نَهَى صلى الله عليه وسلم عن النذر، وهو أنْ يُوجِبَ الإنسان على نفسه شيئًا لم يُلزِمْه به الشَّارعُ، وقال: بأنّ النذر لا يقدِّم شيئًا ولا يؤخِّره، وإنما يُستخرج به من البخيل الذي لا يفعل إلا الواجب عليه، وأنَّ النذر لا يأتي بشيء لم يكن قد قدِّر له.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) аз назр кардан манъ карданд. Назр ин аст, ки инсон чизеро бар гардани худ воҷиб мегардонад, дар ҳоле ки шариат ӯро ба он мукаллаф накардааст. Он Ҳазрат фармуд, ки назр чизеро пеш ё қафо намеандозад, балки бо назр аз шахси бахил чизе гирифта мешавад, касе, ки танҳо вазифаҳои воҷибашро иҷро мекунад. Назр чизеро, ки барояш муқаддар нашуда бошад, намеорад.</t>
+  </si>
+  <si>
+    <t>لا يُشرع النذر، لكن إذا نَذَرَ وَجَب عليه الوفاء به إن لم يكن معصية.
+العلة في النهي (أنه لا يأتي بخير)؛ لأنه لا يَردُّ من قضاء الله شيئًا؛ ولئلا يَظن الناذِر أن حصول طلبه كان بسبب النذر، والله تعالى غني عن ذلك.
+قال القرطبي: هذا النهي محلُّه أن يقول مثلًا: إن شفى الله مريضي فعليَّ صدقة كذا، ووجه الكراهة أنه لما وقَف فِعْلَ القُربة المذكور على حصول الغرض المذكور، ظهر أنه لم يَتَمَخَّض له نية التقرُّب إلى الله تعالى لِما صَدَر منه بل سلك فيها مسلك المعاوضة، ويوضِّحه أنه لو لم يشفِ مريضه لم يتصدّق بما علَّقه على شفائه، وهذه حالة البخيل، فإنه لا يُخرج من ماله شيئًا إلا بعوضٍ عاجل يزيد على ما أخرج غالبًا.</t>
+  </si>
+  <si>
+    <t>Назр кардан машруъ нест, аммо агар шахс назр кард, бар ӯ воҷиб мешавад, ки ба он вафо кунад, ба шарте ки он назр дар маъсияти Худо (гуноҳ) набошад.
+Сабаби манъ шудани назр он аст, ки он ҳеҷ хайре нахоҳад овард. Зеро назр наметавонад дар тақдир дигаргунӣ оварад. Инчунин то назркунанда гумон накунад, ки бароварда шудани хоҳишаш ба сабаби назр буд. Худованд аз чунин амалу аҳдҳо бениёз аст.
+Қуртубӣ гуфтааст: Манъи назр дар ҳолате аст, ки шахс гӯяд: "Агар Худо бемори маро шифо диҳад, ман фалон садақаро медиҳам." Сабаби макруҳ будани ин кор дар он аст, ки ӯ амалеро, ки бояд ба нияти наздик шудан ба Худо анҷом дода шавад, ба шарти ҳосил шудани манфиати шахсӣ вобаста кардааст. Ин нишон медиҳад, ки нияташ холисона барои наздикшавӣ ба Худо набуд, балки монанди муомила ё савдо аст. Агар шифо ҳосил намешуд, ӯ ҳамон садақаро намедод. Ин хислати бахил аст, ки чизе намедиҳад, магар бо умеди суди бештар ва фоидаи фаврӣ.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/2960</t>
+  </si>
+  <si>
+    <t>إني والله إن شاء الله لا أحلف على يمين، فأرى غيرها خيرا منها، إلا كفرت عن يميني، وأتيت الذي هو خير</t>
+  </si>
+  <si>
+    <t>Қасам ба Худо, - Иншоаллоҳ - ҳар гоҳ савганд ёд кунам, баъдан чизе беҳтар аз онро бубинам, ҳатман кафораи қасамро медиҳам ва он чизеро анҷом медиҳам, ки беҳтар аст</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي مُوسَى الأَشْعَرِيِّ رضي الله عنه قَالَ: أَتَيْتُ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِي رَهْطٍ مِنَ الأَشْعَرِيِّينَ أَسْتَحْمِلُهُ، فَقَالَ: «وَاللَّهِ لاَ أَحْمِلُكُمْ، مَا عِنْدِي مَا أَحْمِلُكُمْ» ثُمَّ لَبِثْنَا مَا شَاءَ اللَّهُ فَأُتِيَ بِإِبِلٍ، فَأَمَرَ لَنَا بِثَلاَثَةِ ذَوْدٍ، فَلَمَّا انْطَلَقْنَا قَالَ بَعْضُنَا لِبَعْضٍ: لاَ يُبَارِكُ اللَّهُ لَنَا، أَتَيْنَا رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ نَسْتَحْمِلُهُ فَحَلَفَ أَنْ لاَ يَحْمِلَنَا فَحَمَلَنَا، فَقَالَ أَبُو مُوسَى: فَأَتَيْنَا النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فَذَكَرْنَا ذَلِكَ لَهُ، فَقَالَ: «مَا أَنَا حَمَلْتُكُمْ، بَلِ اللَّهُ حَمَلَكُمْ، إِنِّي وَاللَّهِ -إِنْ شَاءَ اللَّهُ- لا أَحْلِفُ عَلَى يَمِينٍ، فَأَرَى غَيْرَهَا خَيْرًا مِنْهَا، إِلَّا كَفَّرْتُ عَنْ يَمِينِي، وَأَتَيْتُ الَّذِي هُوَ خَيْرٌ».</t>
+  </si>
+  <si>
+    <t>Аз Абумӯсои Ашъарӣ (разияллоҳу анҳу) ривоят аст, ки гуфт: Бо гурӯҳе аз ашъариён (аз қабилаи Ашъарӣ) назди Паёмбари Худо (саллаллоҳу алайҳи ва саллам) рафтем, то аз ӯ дархости маркаб (василаи сафар) намоем. Ӯ фармуд: "Қасам ба Аллоҳ, чизе надорам, ки шуморо савор кунам (ё ба шумо диҳам)." Пас аз муддате, барои Паёмбар (саллаллоҳу алайҳи ва саллам) чанд шутур оварданд, барои мо се шутур доданд. Ҳангоме ки мо ба роҳ афтодем, баъзе аз мо ба ҳамдигар гуфтанд: "Худо бар мо баракат надиҳад! Мо назди Расули Худо омадем, ки ӯ ба мо маркаб диҳад, ӯ қасам хӯрд, ки моро маркаб намедиҳад, аммо моро маркаб дод."
+Абумӯсо мегӯяд: Мо дубора назди Паёмбар рафтем ва инро ба ӯ гуфтем. Ӯ фармуд:  
+"Ман набудам, ки шуморо савор кардам, балки Аллоҳ буд, ки шуморо савор кард. Қасам ба Худо, - Иншоаллоҳ - ҳар гоҳ савганд ёд кунам, баъдан чизе беҳтар аз онро бубинам, ҳатман кафораи қасамро медиҳам ва он чизеро анҷом медиҳам, ки беҳтар аст."</t>
+  </si>
+  <si>
+    <t>يُخبِرُ أبو موسى الأشعري رضي الله عنه أنه أتى رسولَ الله صلى الله عليه وسلم ومعه جماعة من قبيلته، وكان غرضُهم أنْ يُعطيَهم النبيُّ صلى الله عليه وسلم إبلًا يركبونها؛ للتمكُّن من المشاركة في الجهاد، فأقسم عليه الصلاة والسلام ألّا يَحملَهم، وليس عنده ما يحملُهم عليه، 
+فرجعوا ومَكثوا مدةً ثم جاءت للنبي عليه الصلاة والسلام إبلٌ ثلاث، فأرسل بها إليهم، فقال بعضهم لبعض: لا يبارك الله لنا في هذه الإبل؛ لأنَّ النبي صلى الله عليه وسلم حلف ألّا يحملَنا، فأتوه وسألوه، 
+فقال عليه الصلاة والسلام: الذي حَملَكم هو الله تعالى؛ لأنه الذي وفَّق ورزق، وإنما أنا سببٌ جَرى ذلك على يدي، 
+ثم قال صلى الله عليه وسلم: إني والله إن شاء الله لا أحلف على شيء أنْ أفعلَه أو أن أتركَه، وأرى أنّ غير ذلك المحلوف خيرٌ منه وأفضل، إلّا فعلت الأفضل وتركت المحلوف عليه، وكفَّرت عن يميني.</t>
+  </si>
+  <si>
+    <t>Абумӯсои Ашъарӣ (разияллоҳу анҳу) хабар медиҳад, ки бо гурӯҳе аз қабилааш назди Расули Худо (саллаллоҳу алайҳи ва саллам) омаданд, то аз ӯ шутур (ё воситаи саворӣ) дархост кунанд, то бо он дар ҷиҳод ширкат кунанд. Паёмбар (саллаллоҳу алайҳи ва саллам) қасам хӯрд, ки онҳоро савор намекунад, зеро дар он лаҳза чизе надошт, ки онҳоро бар он савор кунад. Онҳо баргаштанд ва муддате пас аз он, се шутур барои Паёмбар (саллаллоҳу алайҳи ва саллам) оварда шуд. Ӯ онҳоро ба ҳамон гурӯҳ фиристод. Баъзеашон ба баъзеи дигар гуфтанд: "Худо дар ин шутурҳо барои мо баракат надиҳад, зеро Паёмбар (саллаллоҳу алайҳи ва саллам) қасам хӯрда буд, ки моро савор намекунад." Онҳо назди Паёмбар (саллаллоҳу алайҳи ва саллам) рафтанд ва масъалаи қасам ва савор кардани худро пурсиданд. Паёмбари Худо (саллаллоҳу алайҳи ва саллам) фармуд: "Он ки шуморо савор кард, Аллоҳ Таъоло буд, зеро Ӯ тавфиқ дод ва ризқро расонд. Ман танҳо сабаб будам, ки ин кор ба воситаи ман анҷом гирифт." Сипас Паёмбари Худо (саллаллоҳу алайҳи ва саллам) фармуд: «Қасам ба Аллоҳ — агар Аллоҳ хоҳад — ман ҳар гоҳ ба чизе савганд хӯрам, ки онро анҷом диҳам ё тарк кунам, баъдан бинам, ки кори дигаре беҳтар аст аз он чизе, ки савганд хӯрдаам, ман он кори беҳтарро анҷом медиҳам ва барои савгандам кафора медиҳам.»</t>
+  </si>
+  <si>
+    <t>جواز الحَلِفِ من غير اسْتحلافٍ؛ لِتَأْكيد الخبر ولو كان مُسْتَقْبَلًا.
+جواز الاستثناء بقولِه "إن شاء الله "بعد اليمين، وأنّ الاستثناء إذا نوي مع اليمين، وكان متصلًا بها فلا يجب على من حنث بيمينه كفارة.
+الترغيب في مخالفة اليمين إذا رأى غيرها خيرًا منها، ويكفِّر عن يمينه.</t>
+  </si>
+  <si>
+    <t>Қасам хӯрдани шахс бе он ки касе талаб карда бошад, ҷоиз аст, барои таъкиди хабар, ҳатто агар хабар ба оянда тааллуқ дошта бошад.
+Баъд аз савганд ёд кардан бо гуфтани "Агар Худо хоҳад" (إن شاء الله) истисно кардан ҷоиз аст. Агар ин истисно ҳамзамон бо қасам гуфта шавад ва нияти он ҳамзамон бошад ва агар шахс қасами худро бишканад (яъне мухолифаш амал кунад), бар ӯ каффора воҷиб намешавад.
+Ин ҳадис тарғиб ба он мекунад, ки агар шахс фаҳмад, ки амал ё роҳи дигар беҳтару судмандтар аз савгандаш аст, ҳақ дорад аз савгандаш даст кашида бо беҳтар аз он амал кунад ва каффораи савгандашро мепардозад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/2961</t>
+  </si>
+  <si>
+    <t>أول ما يقضى بين الناس يوم القيامة في الدماء</t>
+  </si>
+  <si>
+    <t>Аввалин чизе, ки дар рӯзи қиёмат дар миёни мардум доварӣ мешавад, хунрезӣ аст</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللهِ بنِ مَسْعُودٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَوَّلُ مَا يُقْضَى بَيْنَ النَّاسِ يَوْمَ الْقِيَامَةِ فِي الدِّمَاءِ».</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Масъуд (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Аввалин чизе, ки дар рӯзи қиёмат дар миёни мардум доварӣ мешавад, хунрезӣ аст."</t>
+  </si>
+  <si>
+    <t>ذَكَرَ النبيُّ صلى الله عليه وسلم أنَّ أوَّلَ ما يُحْكَمُ بين الناس في ظُلمِ بعضِهم بعضًا يومَ القيامة: في الدماء، كالقتل والجروح.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) зикр кардааст, ки аввалин чизе, ки дар рӯзи қиёмат миёни мардум дар мавриди зулм ба якдигар ҳукм карда мешавад, хун аст, аз қабили куштор ва захмӣ кардан.</t>
+  </si>
+  <si>
+    <t>عِظَمُ أمر الدِّماء، فإنَّ البَدَاءةَ تكونُ بالأهم.
+الذنوب تَعْظُمُ بحسب عِظَمِ المَفسدة الواقعة بها، وإزهاق الأنفس البريئة من أعظم المفاسد ولا أعظم منها إلا الكفر والشرك بالله تعالى.</t>
+  </si>
+  <si>
+    <t>Бузургии амри хунҳо, зеро ҳарчи муҳимтар бошад зудтар мавриди баррасӣ қарор мегирад.
+Гуноҳон ба андозаи фасоде, ки боиси он мешаванд, бузургтар мешаванд ва куштани бегуноҳ яке аз бузургтарин фасодҳост ва чизе бузургтар аз он ҷуз куфр ва ширк ба Аллоҳ Таъоло нест.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/2962</t>
+  </si>
+  <si>
+    <t>من قاتل لتكون كلمة الله هي العليا، فهو في سبيل الله</t>
+  </si>
+  <si>
+    <t>Ҳар ки барои пирӯзии дини Аллоҳ биҷангад, ӯ дар роҳи Аллоҳ ҷангидааст</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي مُوسَى رضي الله عنه قَالَ: سُئِلَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ عَنِ الرَّجُلِ يُقَاتِلُ شَجَاعَةً، وَيُقَاتِلُ حَمِيَّةً، وَيُقَاتِلُ رِيَاءً، أَيُّ ذَلِكَ فِي سَبِيلِ اللهِ؟ فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ قَاتَلَ لِتَكُونَ كَلِمَةُ اللهِ هِيَ الْعُلْيَا، فَهُوَ فِي سَبِيلِ اللهِ».</t>
+  </si>
+  <si>
+    <t>Аз Абумусо (разияллоҳу анҳу) ривоят аст, ки гуфт: Аз Паёмбар (саллаллоҳу алайҳи ва саллам) дар бораи марде пурсиданд, ки аз рӯи шуҷоат меҷангад ва марде, ки аз рӯи таассуб меҷангад ва марде, ки аз рӯи риё меҷангад, кадом яке аз онҳо дар роҳи Аллоҳ аст? Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар ки барои пирӯзии дини Аллоҳ биҷангад, ӯ дар роҳи Аллоҳ ҷангидааст."</t>
+  </si>
+  <si>
+    <t>سُئلَ النبيُّ صلى الله عليه وسلم عن اختلاف مقاصد المقاتلين؛ مَن قاتَل شجاعة أو حَميَّة أو ليرى مكانه من الناس أو غير ذلك، أيُّها في سبيل الله؟ 
+فأخبرَ النبيُّ صلى الله عليه وسلم أن المقاتل في سبيل الله هو: مَنْ قَاتَلَ لِتَكُونَ كَلِمَةُ اللهِ هِيَ الْعُلْيَا.</t>
+  </si>
+  <si>
+    <t>Аз Паёмбар (саллаллоҳу алайҳи ва саллам) дар бораи ҳадафҳои мухталифи ҷанговарон пурсида шуд. Кӣ аз ҷасорат, ё аз таассуб, ё барои дидани ҷойгоҳи худ дар миёни мардум ва ё дигар, кадоми инҳо ба хотири  Аллоҳ ҷанг мекунад? Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд, ки ҷанговар дар роҳи Аллоҳ касест, ки барои пирӯзии дини Худо биҷангад.</t>
+  </si>
+  <si>
+    <t>الأصل في صلاح الأعمال وفسادها النية وإخلاص العمل لله.
+إذا كان القصد من الجهاد إعلاء كلمة الله، وانضم إليه قصد آخر مشروع كالحصول على المغنم، فإنه لا يضر أصلَ نيته.
+مدافعة الأعداء عن الأوطان والحرمات من القتال في سبيل الله.
+الفضل الوارد في المجاهدين يختص بمن قاتل لتكون كلمة الله تعالى هي العليا.</t>
+  </si>
+  <si>
+    <t>Асос дар дурустӣ ва фасоди амалҳо ният ва ихлоси амал барои Аллоҳ аст.
+Агар мақсади аслӣ аз ҷиҳод пирӯзии дини Худо бошад ва ҳадафи машруъи дигаре, ба монанди ба даст овардани ғанимат ба он илова шавад, ба асли ният осеб намерасонад.
+Дифоъи ватан ва ҳарими худ аз душманон, аз ҷумлаи ҷанг дар роҳи Аллоҳ аст.
+Фазилати дар бораи муҷоҳидин зикршуда, вижаи касонест, ки барои пирӯз шудани дини Аллоҳ ҷангидаанд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/2969</t>
+  </si>
+  <si>
+    <t>ضحى النبي صلى الله عليه وسلم بكبشين أملحين أقرنين، ذبحهما بيده، وسمى وكبر، ووضع رجله على صفاحهما</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) ду қӯчқори сафеду сиёҳи шохдорро қурбонӣ кард. Он ду қӯчқорро бо дасти худ забҳ намуд. Бисмиллоҳ ва Аллоҳу акбар гуфта, пояшро бар як тарафи гардани онҳо гузошт</t>
+  </si>
+  <si>
+    <t>عَنْ أَنَسٍ رَضيَ اللهُ عنهُ قَالَ: ضَحَّى النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ بِكَبْشَيْنِ أَمْلَحَيْنِ أَقْرَنَيْنِ، ذَبَحَهُمَا بِيَدِهِ، وَسَمَّى وَكَبَّرَ، وَوَضَعَ رِجْلَهُ عَلَى صِفَاحِهِمَا.</t>
+  </si>
+  <si>
+    <t>Аз Анас (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбари Худо (саллаллоҳу алайҳи ва саллам) ду қӯчқори сафеду сиёҳи шохдорро қурбонӣ кард. Он ду қӯчқорро бо дасти худ забҳ намуд. Бисмиллоҳ ва Аллоҳу акбар гуфта, пояшро бар як тарафи гардани онҳо гузошт.</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ أنسٌ رضي الله عنه أن النبي صلى الله عليه وسلم ذَبَحَ بيده يومَ عيدِ الأضحى مِن ذُكور الضَّأْنِ كَبشَيْنِ ذات قرون أبيضين يخالطهما السواد، وقال: باسم الله والله أكبر، ووضع رجلَه على عُنقِها.</t>
+  </si>
+  <si>
+    <t>Анас (разияллоҳу анҳу) хабар медиҳад, ки Паёмбари Худо (саллаллоҳу алайҳи ва саллам) рӯзи Иди Қурбон бо дасти худ ду қӯчқори шохдорро, ки сафеду сиёҳ буданд, забҳ намуд. Вақти забҳ, Бисмиллоҳ, Аллоҳу акбар, гуфт ва пояшро бар гардани онҳо гузошт.</t>
+  </si>
+  <si>
+    <t>مشروعية الأضحية، وقد أجمع عليها المسلمون.
+الأفضل أن تكون الأضحية من هذا النوع الذي ضحَّى به النبي صلى الله عليه وسلم؛ لِحُسْن منظرِه ولكون شحمه ولحمه أطيب.
+قال النووي: فيه أنه يستحب أن يتولَّى الإنسانُ ذبحَ أضحيتِه بنفسِه، ولا يُوكِّل في ذبحِها إلا لعذر، وحينئذ يُستحب أن يَشْهَدَ ذَبْحَها، وإن استناب فيها مسلمًا جاز بلا خلاف.
+قال ابن حجر: وفيه استحباب التكبير مع التسمية عند الذبح واستحباب وضع الرِّجْل على صَفْحَةِ عُنُقِ الأضحية الأيمن، واتفقوا على أن إضجاعها يكون على الجانب الأيسر فيضع رجله على الجانب الأيمن ليكون أسهل على الذابح في أخذ السكين باليمين وإمساك رأسها بيده اليسار.
+استحباب الأضحية بالأقرن ويجوز بغيره.</t>
+  </si>
+  <si>
+    <t>Машруияти қурбонӣ ва иттифоқи мусалмонон бар он.
+Беҳтар аст қурбонӣ аз ҳамон навъе бошад, ки Паёмбари Худо (саллаллоҳу алайҳи ва саллам)  қурбонӣ карданд. Яъне, қӯчқори сафедусиёҳи шохдор, бинобар зебо будани зоҳир ва беҳтар будани гушту чарбуи он.
+Нававӣ мегӯяд: Дар ин ҳадис ишора ба он аст, ки забҳ кардани шахс қурбониашро ба дасти худаш, мустаҳаб аст. Агар узре дошта бошад, метавонад касеро вакилаш кунад, вале беҳтар аст дар вақти забҳ ҳозир бошад. Агар ба ҷои худ як мусалмонро ваколат диҳад, бидуни ихтилоф ҷоиз аст.
+Ибни Ҳаҷар мегӯяд: Дар ин ҳадис ишора ба он аст, ки ҳангоми забҳ такбир ва бисмиллоҳ (Бисмиллоҳ, Аллоҳу акбар) гуфтан мустаҳаб аст. Ҳамчунин гузоштани по бар тарафи рости гардани ҳайвон мустаҳаб аст. Уламо иттифоқ доранд, ки бояд ҳайвонро бар паҳлуи чапаш хобонанд, то пойро бар паҳлуи рости он гузоранд, ки ин корашро барои забҳ осонтар мекунад, кордро бо дасти рост бигирад ва сари ҳайвонро бо дасти чап дошта тавонад.
+Шохдор будани ҳайвони қурбонӣ мустаҳаб аст. Инчунин қурбонӣ кардани ҳайвони бешох низ ҷоиз аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/2971</t>
+  </si>
+  <si>
+    <t>لا تلبسوا الحرير ولا الديباج، ولا تشربوا في آنية الذهب والفضة، ولا تأكلوا في صحافها، فإنها لهم في الدنيا ولنا في الآخرة</t>
+  </si>
+  <si>
+    <t>Абрешим ва дибоҷро напӯшед ва дар зарфҳои тилло ва нуқра нанӯшед ва дар зарфҳои он ғизо нахӯред. Зеро инҳо дар дунё барои онҳо (яъне кофирон) аст ва дар охират барои мо</t>
+  </si>
+  <si>
+    <t>عَن عَبْدِ الرَّحْمَنِ بْنِ أَبِي لَيْلَى أَنَّهُمْ كَانُوا عِنْدَ حُذَيْفَةَ، فَاسْتَسْقَى فَسَقَاهُ مَجُوسِيٌّ، فَلَمَّا وَضَعَ القَدَحَ فِي يَدِهِ رَمَاهُ بِهِ، وَقَالَ: لَوْلاَ أَنِّي نَهَيْتُهُ غَيْرَ مَرَّةٍ وَلاَ مَرَّتَيْنِ -كَأَنَّهُ يَقُولُ: لَمْ أَفْعَلْ هَذَا-، وَلَكِنِّي سَمِعْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «لاَ تَلْبَسُوا الحَرِيرَ وَلاَ الدِّيبَاجَ، وَلاَ تَشْرَبُوا فِي آنِيَةِ الذَّهَبِ وَالفِضَّةِ، وَلاَ تَأْكُلُوا فِي صِحَافِهَا، فَإِنَّهَا لَهُمْ فِي الدُّنْيَا وَلَنَا فِي الآخِرَةِ».</t>
+  </si>
+  <si>
+    <t>Аз Абдурраҳмон ибни Абулайло ривоят аст, ки онон назди Ҳузайфа буданд, пас ӯ об хост ва як маҷусӣ барояш об дод, аммо ҳамин ки қадаҳи обро дар дасташ гузошт, ӯ онро партофт ва гуфт: Агар ӯро зиёда аз як ё ду бор (аз истифодаи зарфи нуқра) наҳй накарда будам, ин корро намекардам, аммо ман шунидам, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Абрешим ва дибоҷро напӯшед ва дар зарфҳои тилло ва нуқра нанӯшед ва дар зарфҳои он ғизо нахӯред. Зеро инҳо дар дунё барои онҳо (яъне кофирон) аст ва дар охират барои мо."</t>
+  </si>
+  <si>
+    <t>نَهَى النبيُّ صلى الله عليه وسلم الرجالَ عن لُبس الحرير بأنواعه. 
+ونهى الرجالَ والنساءَ عن الأكل والشرب في آنية وأوعية الذهب والفضة. 
+وأخبر بأنها خالصة للمؤمنين يوم القيامة؛ لأنهم اجتنبوها في الدنيا طاعة لله، 
+وأما الكفار فليست لهم في الآخرة؛ لأنهم تعجَّلوا طيباتِهم في حياتهم الدنيا باتخاذهم لها، ومعصيتهم أمر الله.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) мардонро аз пӯшидани ҳар навъ абрешим манъ кардааст. Ва мардону занонро аз хӯрдан ва нӯшидан дар зарфҳои тилло ва нуқра манъ кардааст. Ва хабар доданд, ки инҳо рӯзи қиёмат танҳо барои муъминон аст, зеро дар дунё аз рӯйи итоати Аллоҳ аз истифодаи онҳо худдорӣ карда буданд. Ва аммо кофирон дар охират баҳрае аз он надоранд, зеро онон бо баҳра бурдан аз ин манҳиёт ва бо маъсияти Парвардигор аз он истифода бурданд ва хушиҳои худро зудтар дар дунё ба поён расониданд.</t>
+  </si>
+  <si>
+    <t>تحريم لبس الحرير والديباج على الذكور، والوعيد الشديد على مَن لَبِسه.
+يباح للنساء لبسُ الحرير والديباج.
+تحريم الأكل والشرب في صحاف الذهب والفضة وآنيتهما على الذكور والإناث.
+تغليظ حذيفة رضي الله عنه في الإنكار، وعلل ذلك بأنَّه نهاه أكثَرَ مِن مَرَّةٍ عن استعمالِ آنِيَةِ الذَّهَبِ والفِضَّةِ، لكنَّه لَمَّا لم يَنْتَهِ.</t>
+  </si>
+  <si>
+    <t>Пӯшидани абрешим ва дибоҷ бар мардон ҳаром аст ва таҳдиди шадиде ворид шудааст барои шахсе, ки мепӯшад.
+Барои занон пӯшидани абрешим ва дибоҷ мубоҳ аст.
+Хӯрдану нӯшидан дар зарфҳои тилло ва нуқра барои мардону занон ҳаром аст.
+Ҳузайфа (разияллоҳу анҳу) ин амалро ба шиддат инкор кард ва иллати ин сахтгириашро чунин баён кард, ки ӯ зиёда аз як бору ду бор он маҷусиро аз истифодаи зарфҳои тилло ва нуқра наҳй карда буд, аммо ӯ ба ин наҳй ӯ таваҷҷуҳе накард.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/2985</t>
+  </si>
+  <si>
+    <t>من لبس الحرير في الدنيا لم يلبسه في الآخرة</t>
+  </si>
+  <si>
+    <t>Ҳар кас дар дунё либоси ҳарир (абрешим) бипӯшад, дар охират онро намепӯшад</t>
+  </si>
+  <si>
+    <t>عَنْ عُمَرَ رضي الله عنه قَالَ: قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ لَبِسَ الحَرِيرَ فِي الدُّنْيَا لَمْ يَلْبَسْهُ فِي الآخِرَةِ».</t>
+  </si>
+  <si>
+    <t>Аз Умар (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар кас дар дунё либоси ҳарир (абрешим) бипӯшад, дар охират онро намепӯшад."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنه مَن لَبس الحريرَ من الرجال في الدنيا لم يَلبَسها في الآخرة إذا لم يتب عقابًا له.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён намуданд, ки ҳар ки аз мардон дар дунё ҳарир (бинобар манъ будани он бар мардон) бипӯшад ва тавба накунад, дар охират онро намепӯшад ва ин ҷазои ӯст.</t>
+  </si>
+  <si>
+    <t>المَقصود بالحرير الحرير الخالِص الطبيعي، أما الحرير الصناعي فلا يشمله الحديث.
+ تحريم لبس الحرير على الرجال.
+النهي عن لبس الحرير يعم لُبسه وافتراشه.
+يسمح للرجال ببعض الحرير في الثياب بما لا يُجاوِز عرضُه إصبعين إلى أربعة أصابع تتخذ أعلامًا أو حاشية للثوب.</t>
+  </si>
+  <si>
+    <t>Мақсуд аз "ҳарир" дар ҳадис, ҳарири холиси табиӣ аст. Аммо ҳарири сунъӣ, ба ин ҳукм дохил намешавад.
+Пӯшидани либоси ҳарир (абрешим) бар мардон ҳаром аст.
+Манъи пӯшидани ҳарир, нишастан бар онро низ шомил мешавад.
+Ба мардон иҷоза дода шудааст, ки миқдори каме аз ҳарирро дар либос истифода баранд, ба шарте ки паҳнои он аз ду то чор ангушт зиёд набошад ва он ҳам барои зинати либос ё ҳошияи он истифода шавад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/2986</t>
+  </si>
+  <si>
+    <t>من حمل علينا السلاح فليس منا</t>
+  </si>
+  <si>
+    <t>Ҳар ки бар зидди мо силоҳ бардорад, аз мо нест</t>
+  </si>
+  <si>
+    <t>عن أبي موسى الأشعري رضي الله عنه عن النبي صلى الله عليه وسلم قال: «مَنْ حَمَلَ عَلَيْنَا السِّلَاحَ فَلَيْسَ مِنَّا».</t>
+  </si>
+  <si>
+    <t>Аз Абумусои Ашъарӣ (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар ки бар зидди мо силоҳ бардорад, аз мо нест."</t>
+  </si>
+  <si>
+    <t>نهى النبي صلى الله عليه وسلم وحذر من حمل السلاح على المسلمين بغير حق لإخافتهم أو نهبهم، وأن من فعل ذلك فليس منا.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) аз бардоштани силоҳ бар зидди мусалмонон ба нияти тарсондан ё ғорат кардани онон ҳушдор медиҳад ва баён мекунад, ки ҳар кас ба ғайри ҳақ чунин кунад, муртакиби ҷурми бузург ва яке аз гуноҳони кабира шудааст ва сазовори ин таҳдид ва ваъиди сахт аст.</t>
+  </si>
+  <si>
+    <t>هذا الوعيد في الحديث يدل على أن هذا العمل من كبائر الذنوب.
+التحذير الشديد من قتال المسلم لإخوانه المسلمين.
+من أعظم المنكرات والفساد العظيم في الأرض إِشْهَارُ السلاحِ على المسلمين، والإفسادِ بالقتل.
+الوعيد المذكور لا يتناول القتال بحقٍّ، كقتال البُغَاة والمفسدين وغيرِهم.
+تحريم إِخَافَةِ المسلمين بالسلاح أو غيره -ولو على وجه المزاح-.</t>
+  </si>
+  <si>
+    <t>Ҳушдори сахт нисбат ба ҷангидани мусалмон бо бародарони мусалмонаш.
+Яке аз бузургтарин мункарот ва фасодҳои бузург дар замин, силоҳ бардоштан бар зидди мусалмонон ва табоҳӣ ва ифсод бо куштан аст.
+Ваъид ва таҳдиди дар ҳадис омада куштани ба ҳақро дар бар намегирад, монанди куштани исёнгарон ва таҷовузкорону фасодкорон ва ғайра.
+Тарсондани мусалмонон бо силоҳ ё дигар чизҳо ҳаром аст, ҳатто агар бо шӯхӣ ҳам бошад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/2997</t>
+  </si>
+  <si>
+    <t>أما إني لم أستحلفكم تهمة لكم، ولكنه أتاني جبريل فأخبرني أن الله عز وجل يباهي بكم الملائكة</t>
+  </si>
+  <si>
+    <t>Аммо ман шуморо аз рӯйи иттиҳом (ба дурӯғ гуфтан) қасам надодам ва лекин Ҷабраил ба назди ман омад ва огоҳам кард, ки Аллоҳ Азза ва Ҷалла бо шумо дар байни фариштагон фахр мекунад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ قَالَ: خَرَجَ مُعَاوِيَةُ عَلَى حَلْقَةٍ فِي الْمَسْجِدِ، فَقَالَ: مَا أَجْلَسَكُمْ؟ قَالُوا: جَلَسْنَا نَذْكُرُ اللهَ، قَالَ آللَّهِ مَا أَجْلَسَكُمْ إِلَّا ذَاكَ؟ قَالُوا: وَاللهِ مَا أَجْلَسَنَا إِلَّا ذَاكَ، قَالَ: أَمَا إِنِّي لَمْ أَسْتَحْلِفْكُمْ تُهْمَةً لَكُمْ، وَمَا كَانَ أَحَدٌ بِمَنْزِلَتِي مِنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أَقَلَّ عَنْهُ حَدِيثًا مِنِّي: وَإِنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ خَرَجَ عَلَى حَلْقَةٍ مِنْ أَصْحَابِهِ، فَقَالَ: «مَا أَجْلَسَكُمْ؟» قَالُوا: جَلَسْنَا نَذْكُرُ اللهَ وَنَحْمَدُهُ عَلَى مَا هَدَانَا لِلْإِسْلَامِ، وَمَنَّ بِهِ عَلَيْنَا، قَالَ: «آللَّهِ مَا أَجْلَسَكُمْ إِلَّا ذَاكَ؟» قَالُوا: وَاللهِ مَا أَجْلَسَنَا إِلَّا ذَاكَ، قَالَ: «أَمَا إِنِّي لَمْ أَسْتَحْلِفْكُمْ تُهْمَةً لَكُمْ، وَلَكِنَّهُ أَتَانِي جِبْرِيلُ فَأَخْبَرَنِي أَنَّ اللهَ عَزَّ وَجَلَّ يُبَاهِي بِكُمُ الْمَلَائِكَةَ».</t>
+  </si>
+  <si>
+    <t>Аз Абусаъиди Худрӣ (разияллоҳу анҳу) ривоят аст, ки гуфт: Муовия ба гурӯҳе аз мардум, ки дар масҷид ҳалқа зада буданд расид ва ба онҳо гуфт: Чӣ чиз шуморо инҷо нишонда аст? Гуфтанд: Нишастаем, зикри Аллоҳро мегӯем. Гуфт: Оё ба Аллоҳ савганд, ҷуз барои ин кор нанишастаед? Гуфтанд: Ба Аллоҳ қасам ҷуз барои ин кор нанишастаем. Гуфт: Ман барои он аз шумо савганд нахостам, ки шуморо муттаҳам созам ва касе дар манзилати ман аз Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) нест, ки камтар аз ман аз он Ҳазрат ҳадис ривоят карда бошад: Паёмбар (саллаллоҳу алайҳи ва саллам) аз хона ба назди гурӯҳе аз асҳобаш баромаданд ва фармуданд: "Чӣ чиз шуморо инҷо нишонда аст?" Гуфтанд: Нишастаем зикри Аллоҳро мегӯем ва Ӯро барои он ки моро ба Ислом ҳидоят кард ва барои он чи бар мо миннат ниҳод, шукр мегӯем. Он Ҳазрат фармуданд: "Оё савганд ба Аллоҳ, ки чизе ҷуз ин шуморо нанишондааст?" Гуфтанд: Савганд ба Аллоҳ, ки чизе ҷуз ин моро нанишондааст. Фармуданд: "Аммо ман шуморо аз рӯйи иттиҳом (ба дурӯғ гуфтан) қасам надодам ва лекин Ҷабраил ба назди ман омад ва огоҳам кард, ки Аллоҳ Азза ва Ҷалла бо шумо дар байни фариштагон фахр мекунад."</t>
+  </si>
+  <si>
+    <t>خَرَجَ معاويةُ بن أبي سفيان رضي الله عنهما على حلقة في المسجد، فسألهم على أي شيء اجتمعوا، 
+فقالوا: نذكر الله، 
+فاستحلفهم رضي الله عنه أنهم ما أرادوا بجلوسهم واجتماعهم إلا الذكر، 
+فحلفوا له، 
+ثم قال لهم: إني لم أستحلفكم تهمة لكم وشكًّا في صدقكم، ثم أخبر عن منزلته من النبي صلى الله عليه وسلم وأنه ما كان أحد بمنزلة قربه منه؛ لكون أم حبيبة أخته زوجة النبي صلى الله عليه وسلم، ولكونه من كتبة الوحي، ومع ذلك فهو قليل الرواية للأحاديث، 
+فحدثهم أن النبي صلى الله عليه وسلم خرج يومًا من بيته، فوجدهم جالسين في المسجد يذكرون الله ويحمدونه على ما هداهم للإسلام، ومنَّ به عليهم، فسألهم صلى الله عليه وسلم واستحلفهم  بمثل ما فعل معاوية رضي الله عنه مع أصحابه، 
+ثم قال لهم النبي صلى الله عليه وسلم عن سبب سؤاله لهم واستحلافهم: أنه أتاه المَلك جبريل عليه السلام فأخبره أن الله عز وجل يباهي ويفاخر بكم الملائكة، ويظهر فضلكم لهم ويريهم حسن عملكم، ويثني عليكم عندهم.</t>
+  </si>
+  <si>
+    <t>Муовия ибни Абусуфён (разияллоҳ анҳумо) назди гурӯҳе омад, ки дар масҷид ҳалқа зада буданд ва аз онон пурсид, ки барои чӣ ҷамъ шудаанд. Гуфтанд: Аллоҳро зикр мегӯем. Пас Муовия (разияллоҳу анҳу) онҳоро қасам дод, ки нишастанашон ҷуз барои зикр кардан нест? Онон низ барои ӯ савганд хӯрданд. Сипас ба онҳо гуфт: Ман аз рӯйи иттиҳоми шумо бар дурӯғ ё шак шуморо қасам надодам. Сипас ба баёни ҷойгоҳи худ нисбат ба Паёмбар (саллаллоҳу алайҳи ва саллам) пардохт ва ин ки касе монанди ӯ ба Паёмбар (саллаллоҳу алайҳи ва саллам) наздик набуд. Зеро ӯ бародари ҳамсари Паёмбар (саллаллоҳу алайҳи ва саллам), Умми Ҳабиба буд ва инчунин нависандаи ваҳй буд ва бо вуҷуди ин ҳадиси кам ривоят кардааст. Пас ин ҳадисро аз Паёмбар (саллаллоҳу алайҳи ва саллам) барояшон ривоят кард, ки рӯзе Паёмбар (саллаллоҳу алайҳи ва саллам) аз хонаашон берун омаданд ва асҳобашонро диданд, ки дар масҷид Аллоҳро барои ҳидоят карданашон ба Ислом ва миннат гузоштанаш бар онон зикр ва шукр мегӯянд. Пас Паёмбар (саллаллоҳу алайҳи ва саллам) монанди Муовия аз онҳо пурсид ва ононро қасам дод. Сипас Паёмбар (саллаллоҳу алайҳи ва саллам) дар бораи сабаби пурсидан ва савганд додани онон чунин фармуд, ки Ҷабраил ба назди эшон омад ва хабар дод, ки Аллоҳ Азза ва Ҷалла бо шумо назди фариштагон фахр мекунад ва фазилату амали некатонро ба онон нишон медиҳад ва шуморо назди фариштагон ситоиш мекунад.</t>
+  </si>
+  <si>
+    <t>فضل معاوية رضي الله عنه وحرصه على الاقتداء برسول الله صلى الله عليه وسلم في تبليغ العلم.
+جواز الاستحلاف من غير تهمة للتنبيه على أهمية الخبر.
+فضل مجالس الذكر والعلم وأن الله يحبها ويباهي بها الملائكة.</t>
+  </si>
+  <si>
+    <t>Фазилати Муовия (разияллоҳу анҳу) ва таваҷҷуҳи ӯ барои пайравӣ аз Паёмбари Аллоҳ (саллаллоҳу алайҳи ва саллам) дар таблиғи илм.
+Қасам додани дигарон бидуни иттиҳом, барои нишон додани аҳамияти амали нек ҷоиз аст.
+Фазилати маҷолиси зикр ва илм ва ин ки Аллоҳ Таъоло онҳоро дӯст медорад ва назди фариштагон бо он фахр мекунад.</t>
+  </si>
+  <si>
+    <t>رواه مسلم</t>
+  </si>
+  <si>
+    <t>[رواه مسلم]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3007</t>
+  </si>
+  <si>
+    <t>إنهما ليعذبان، وما يعذبان في كبير، أما أحدهما فكان لا يستتر من البول، وأما الآخر فكان يمشي بالنميمة</t>
+  </si>
+  <si>
+    <t>Ин ду азоб дода мешаванд ва дар чизи бузурге азоб дода намешаванд, яке аз он ду худро аз пешоб пок намекард ва дуюми суханчинӣ мекард</t>
+  </si>
+  <si>
+    <t>عَنِ ابْنِ عَبَّاسٍ رضي الله عنهما قَالَ: مَرَّ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ بِقَبْرَيْنِ، فَقَالَ: «إِنَّهُمَا لَيُعَذَّبَانِ، وَمَا يُعَذَّبَانِ فِي كَبِيرٍ، أَمَّا أَحَدُهُمَا فَكَانَ لاَ يَسْتَتِرُ مِنَ البَوْلِ، وَأَمَّا الآخَرُ فَكَانَ يَمْشِي بِالنَّمِيمَةِ» ثُمَّ أَخَذَ جَرِيدَةً رَطْبَةً، فَشَقَّهَا نِصْفَيْنِ، فَغَرَزَ فِي كُلِّ قَبْرٍ وَاحِدَةً، قَالُوا: يَا رَسُولَ اللَّهِ، لِمَ فَعَلْتَ هَذَا؟ قَالَ: «لَعَلَّهُ يُخَفِّفُ عَنْهُمَا مَا لَمْ يَيْبَسَا».</t>
+  </si>
+  <si>
+    <t>Аз ибни Аббос (разияллоҳу анҳумо) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) аз назди ду қабр мегузашт ва фармуд: "Ин ду азоб дода мешаванд ва дар чизи бузурге азоб дода намешаванд, яке аз он ду худро аз пешоб пок намекард ва дуюми суханчинӣ мекард". Сипас шохаи тозаи дарахти хурморо бардошт ва онро ду нисф кард ва ҳар нисфро дар яке аз қабрҳо нишонд. Гуфтанд: Эй Расули Аллоҳ, чаро чунин кардӣ? Гуфт: "Шояд, то он даме ки хушк нашаванд, барояшон сабукӣ диҳад."</t>
+  </si>
+  <si>
+    <t>مَرَّ النبيُّ صلى الله عليه وسلم بقبرين فقال: 
+إنَّ صاحبَي هذين القبرين لَيُعذّبان؛ وما يعذبان في أمر كبير في نظركم، وإن كان كبيرًا عند الله، 
+أمّا أحدُهما فكان لا يَهتَمُّ بحفظ جَسَدِه وثيابِه مِن البول حين يَقْضي حاجتَه، 
+والآخَرُ كان يمشي بالنميمة بين الناس، فيَنْقُلُ كلامَ غيرِه بقصد الإضرار وإيقاع الخلاف والوقيعة بين الناس.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) аз назди ду қабр мегузашт, фармуд: Соҳибони ин ду қабр азобу шиканҷа мешаванд. Аммо барои чизе азоб намешаванд, ки дар назари шумо кори бузурге бошад, агарчанде назди Аллоҳ кори бузург аст. Яке аз онҳо ҳангоми қазои ҳоҷат ба ҳифзи бадан ва либоси худ аз пешоб аҳамият намедод. Дувумӣ дар миёни мардум суханчинӣ мекард ва ба қасди зиён расонидан ва миёни мардум ихтилоф андохтан сухани ононро ба ҳам мерасонд.</t>
+  </si>
+  <si>
+    <t>النميمةُ وتركُ التنزُّهِ مِن البول مِن كبائر الذنوب ومِن أسباب عذاب القبر.
+كَشف الله سبحانه بعض المغيبات -كعذاب القبر- إظهارًا لعلامة نبوتِهِ صلى الله عليه وسلم.
+هذا الفعلُ مِن شَقِّ الجريدتين ووضعِها على القبر خاصٌّ بالنبي صلى الله عليه وسلم؛ لأن الله أطْلَعَه على حالِ صاحبَي القبر، فلا يقاس غيره به لأنه لا أحد يعلم أحوال أصحاب القبور.</t>
+  </si>
+  <si>
+    <t>Суханчинӣ ва аз пешоб пок накардан аз гуноҳони кабира аст ва аз сабабҳои азоби қабр аст.
+Аллоҳ Таъоло баъзе аз ғайбиётро - ба монанди азоби қабр - ба унвони нишонаи паёмбарии он ҳазрат (саллаллоҳу алайҳи ва саллам) ошкор мекунад.
+Ин амал, яъне ду нима кардани як шохаи сабз ва гузоштан он дар болои қабр хоси Паёмбар (саллаллоҳу алайҳи ва саллам) аст. Чунки Аллоҳ ӯро аз аҳволи соҳибони он ду қабр огоҳ кард. Бинобар ин, набояд дигаронро бо он ҳазрат қиёс кард, зеро касе аз аҳволи асҳоби қубур хабардор нест.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3010</t>
+  </si>
+  <si>
+    <t>إذا سمعتم النداء، فقولوا مثل ما يقول المؤذن</t>
+  </si>
+  <si>
+    <t>Ҳаргоҳ садои азонро шунидед, монанди он чи муаззин мегӯяд, бигӯед</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي سَعِيدٍ الخُدْرِيِّ رضي الله عنه أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِذَا سَمِعْتُمُ النِّدَاءَ، فَقُولُوا مِثْلَ مَا يَقُولُ المُؤَذِّنُ».</t>
+  </si>
+  <si>
+    <t>Аз Абусаъиди Худрӣ (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Ҳаргоҳ садои азонро шунидед, монанди он чи муаззин мегӯяд, бигӯед."</t>
+  </si>
+  <si>
+    <t>يَحُثُّ النبيُّ صلى الله عليه وسلم على إجابة المؤذِّن عند سماعه، وذلك بأنْ نقولَ مثل ما يقول، جُملةً بجملة، 
+فحينما يُكَبِّرُ نُكَبِّرُ بعدَه، وحينما يأتي بالشهادتين، نأتي بهما بعده، 
+ويستثنى لفظ: (حي على الصلاة، حي على الفلاح) فإنه يُقال بعدهما: لا حول ولا قوة إلا بالله.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) ташвиқ карданд, ки ҳангоми шунидани азон ба гуфтаҳои муаззин посух бидиҳем. Ба ин шакл, ки ҳар чизе муаззин мегӯяд, ҷумла ба ҷумла монанди ӯ бигӯем. Пас ҳар вақто ки муаззин такбир (Аллоҳу акбар) гуфт, баъд аз ӯ такбир гӯем ва вақто ки шаҳодатайнро гуфт, баъди ӯ шаҳодатайнро бигӯем. Аммо баъд аз лафзҳои "ҳайя ъалас-салот, ҳайя ъалал-фалоҳ" (Ло ҳавла ва ло қуввата илло биллоҳ) гуфта мешавад.</t>
+  </si>
+  <si>
+    <t>يتابع المؤذن الثاني بعد انتهاء الأول، وإنْ تعدَّد المؤذنون؛ لعموم الحديث.
+يُجيبُ المُؤذِّنَ في كلِّ أحوالِه، إنْ لم يكن في خَلاءٍ أو على حاجتِهِ.</t>
+  </si>
+  <si>
+    <t>Агар чанд муаззин дар як вақт азон гӯянд, муаззини дуввумро баъд аз муаззини аввал посух медиҳад. Ба далели умуми ҳадис.
+Дар ҳама ҳолат ба муаззин посух гуфта мешавад, магар дар ҳолате, ки шахс дар ҳоҷатхона бошад ё дар ҳоли қазои ҳоҷат бошад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3013</t>
+  </si>
+  <si>
+    <t>دعهما، فإني أدخلتهما طاهرتين</t>
+  </si>
+  <si>
+    <t>Раҳояшон кун, зеро дар ҳоли вузӯ онҳоро пӯшидаам</t>
+  </si>
+  <si>
+    <t>عَنْ المُغِيرَةِ رضي الله عنه قَالَ: كُنْتُ مَعَ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِي سَفَرٍ، فَأَهْوَيْتُ لِأَنْزِعَ خُفَّيْهِ، فَقَالَ: «دَعْهُمَا، فَإِنِّي أَدْخَلْتُهُمَا طَاهِرَتَيْنِ» فَمَسَحَ عَلَيْهِمَا.</t>
+  </si>
+  <si>
+    <t>Аз Муғира (разияллоҳу анҳу) ривоят аст, ки гуфт: Дар сафаре ҳамроҳи Паёмбар (саллаллоҳу алайҳи ва саллам) будам, ман қасди берун овардани пойпӯши он Ҳазратро кардам. Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Раҳояшон кун, зеро дар ҳоли вузӯ онҳоро пӯшидаам" ва сипас бар онҳо масҳ кашиданд.</t>
+  </si>
+  <si>
+    <t>كان النبي صلى الله عليه وسلم في أَحَدِ أسفارِه فتوضأ، 
+فلما بلغ غسل الرجلين مَدَّ المغيرةُ بن شعبة رضي الله عنه يديه لِنَزْعِ ما كان على قَدَمِ النبيِّ صلى الله عليه وسلم مِن خُفٍّ لغسل رجليه! 
+فقال النبي صلى الله عليه وسلم: اتركهما ولا تنزعهما، فإني أدخلت رِجْلَيَّ في الخُفين وأنا على طهارة، 
+فمسح النبي صلى الله عليه وسلم على خفيه بَدل غسل رجليه.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) дар яке аз сафарҳояшон таҳорат карданд ва чун ба шустани пойҳо расиданд, Муғира ибни Шуъба дастонашро дароз кард, ки пойпӯши Паёмбар (саллаллоҳу алайҳи ва саллам)-ро бикашад, то пойҳояшонро бишӯяд. Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: раҳояшон кун ва берунашон наёвар, зеро ман дар ҳоле онҳоро пӯшидам, ки таҳорат доштам. Сипас Паёмбар (саллаллоҳу алайҳи ва саллам) ба ҷойи шустани пойҳо бар пойпӯшашон (маҳсӣ) масҳ кашиданд.</t>
+  </si>
+  <si>
+    <t>مشروعية المسح على الخفين يكون عند الوضوء من حَدَثٍ أصغر، وأما الاغتسال للحدث الأكبر فلابد من غسل القدمين.
+المسح يكون مرة واحدة بإمرار اليد مبلولة على أعلى الخف دون أسفله.
+يشترط للمسح على الخفين أن يكون لبسهما بعد وضوء تامٍّ غَسَلَ فيه قدميه بالماء، وأن يكون الخف طاهرًا، ساترًا لمحل الفرض من القدم، وأنْ يكون مسحهما في الحَدَث الأصغر لا في الجنابة أو ما يوجب الغُسل، وأنْ يكون المسح في الوقت المحدَّد شرعًا وهو يومٌ وليلةٌ للمُقيم وثلاثة أيام بلياليها للمسافر.
+يقاس على الخفين كل ما يستر الرجلين من الجوارب وغيرها، فيجوز المسح عليها.
+حسن خلق النبي صلى الله عليه وسلم وتعليمه، حيث منع المغيرة من خلعهما، وبيَّن له السبب: أنه أدخلهما طاهرتين؛ لتطمئن نفسه، ويعرف الحكم.</t>
+  </si>
+  <si>
+    <t>Масҳ кашидан бар мӯза ва маҳсӣ дар ҳолати таҳорат кардан аз ҳадаси асғар (мисли қазои ҳоҷат, баромадани бод ва ғайра) ҷоиз аст. Аммо дар ҳолати ғусл кардан аз ҳадаси акбар (мисли ҷанобат, ҳайз ва ғайра) шустани пойҳо лозим аст.
+Масҳ танҳо як маротиба аст ва он бо кашидани дасти тар аз болои маҳсӣ ё мӯза ва ғайра анҷом мешавад, на зери он.
+Барои масҳ кашидан бар маҳсӣ ё мӯза ё ғайри он, шарт аст, ки баъд аз таҳорати комил ва шустани пойҳо бо об пӯшида шаванд ва худи попӯшҳо пок бошанд ва макони шустани фарзиро бипӯшонад (яъне, аз буҷулаки пойҳо боло бошад). Ва масҳ барои ҳадаси асғар (бетаҳоратӣ) бошад на барои ҳадаси акбар (ҷанобат ..) ё он чи ки ғуслро воҷиб мегардонад. Ва масҳ кашидан барои вақти муқарраркардаи шариат бошад, ки барои муқим як шабонарӯз ва барои мусофир се шабонарӯз аст.
+Ҳар чизе, ки пойро мепӯшонад, - ҷӯроб бошад ё ғайри он - , бо маҳсӣ қиёс карда мешавад ва масҳ кашидан бар онҳо ҷоиз аст.
+Ахлоқи некуи Паёмбар (саллаллоҳу алайҳи ва саллам) ва омӯзиши эшон, ба тавре ки Муғираро аз берун овардани попӯшҳояш боздошт ва сабабро ба ӯ баён кард, ки пойҳояшро дар ҳоли покӣ (ботаҳорат) дар попӯш карда буд, то дили ӯ ором гирад ва ҳукмро бидонад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3014</t>
   </si>
   <si>
     <t>إذا أحب الرجل أخاه فليخبره أنه يحبه</t>
   </si>
   <si>
     <t>Агар касе бародарашро дӯст бидорад, бигзор аз муҳаббаташ ӯро огаҳ кунад</t>
   </si>
   <si>
     <t>عن المِقدام بن معدي كرب رضي الله عنه عن النبي صلى الله عليه وسلم قال: «إِذَا أَحَبَّ الرَّجُلُ أَخَاهُ فَلْيُخْبِرْهُ أَنَّهُ يُحِبُّهُ».</t>
   </si>
   <si>
     <t>Аз Миқдом ибни Маъдӣ Кариб (Худованд аз ӯ розӣ бод) омадааст, ки Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Агар касе бародарашро дӯст бидорад, бигзор аз муҳаббаташ ӯро огаҳ кунад".</t>
   </si>
   <si>
     <t>يُبَيِّن النبي صلى الله عليه وسلم أحد الأسباب التي تُقوِّي العلاقة بين المؤمنين وتنشر المحبة بينهم، وهو أنه إذا أحبَّ أحدٌ أخاه فليخبره بأنه يحبه.</t>
   </si>
   <si>
     <t>Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) яке аз авомили тақвияти робита ва густариши муҳаббат миёни муъминонро чунин баён медорад: "агар касе бародарашро дӯст дорад, ба ӯ бигӯяд, ки ӯро дӯст медорад".</t>
   </si>
   <si>
     <t>فضل المحبة الخالصة لله تعالى، لا لمصلحة دنيوية.
 استحباب إخبار المحبوب في الله بحبِّه، لتزداد المحبة والألفة.
 إشاعة المحبة بين المؤمنين يقوّي الأخوة الإيمانية، ويحافظ على المجتمع من التفكُّك والفُرْقة.</t>
   </si>
   <si>
     <t>Фазилати муҳаббат ва дӯстии холис барои Аллоҳ Таъоло, на барои манфиатҳои дунявӣ.
 Огаҳ сохтани касе, ки ӯро танҳо барои Аллоҳ дӯст медоред амали нек ва мустаҳаб аст, то муҳаббат ва ошноӣ бештар гардад.
 Густариши муҳаббат миёни муъминон бародариро мустаҳкам ва ҷомеаро аз парокандагӣ ва тафриқа нигоҳ медорад.</t>
   </si>
   <si>
     <t>رواه أبو داود والترمذي والنسائي في الكبرى وأحمد</t>
   </si>
   <si>
     <t>[رواه أبو داود والترمذي والنسائي في الكبرى وأحمد]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3017</t>
   </si>
   <si>
+    <t>كان النبي صلى الله عليه وسلم يعجبه التيمن، في تنعله، وترجله، وطهوره، وفي شأنه كله</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) дар ҳама корҳояш аз тарафи рост оғоз карданро дӯст медошт, ҳангоми пӯшидани  пойафзол, шона задани мӯй, вузӯ гирифтан ва дар ҳамаи корҳояш</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ أُمِّ المُؤمنينَ رضي الله عنها قَالَتْ: كَانَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يُعْجِبُهُ التَّيَمُّنُ، فِي تَنَعُّلِهِ، وَتَرَجُّلِهِ، وَطُهُورِهِ، وَفِي شَأْنِهِ كُلِّهِ.</t>
+  </si>
+  <si>
+    <t>Аз Оиша Модари муъминон (разияллоҳу анҳо) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) дар ҳама корҳояш аз тарафи рост оғоз карданро дӯст медошт, ҳангоми пӯшидани  пойафзол, шона задани мӯй, вузӯ гирифтан ва дар ҳамаи корҳояш.</t>
+  </si>
+  <si>
+    <t>كانَ النبيُّ صلى الله عليه وسلم يحبُّ ويفضِّل أن يبدأ باليمين في أموره اللائقة بالتكريم، ومن ذلك:
+أن يبدأ بالرِّجْل اليمين في لبس نعله، ويبدأ باليمين في ترجيل شعر رأسه ولحيته وتسريحِهما ودَهنِهما، وفي وضوئه يقدِّم اليمين على اليسار من اليدين والرجلين.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) дӯст медошт ва афзал медонист, ки дар корҳое, ки шоистаи эҳтироманд, аз тарафи рост оғоз намояд. Аз ҷумла: Аввал бо пойи рост пӯшидани пойафзол, аз тарафи рост шона кардани мӯй ва риш ва равған кардан ба онҳо, тақдими дасти рост бар чап ва пойи рост бар чап дар вузӯ гирифтан.</t>
+  </si>
+  <si>
+    <t>قال النووي: هذه قاعدة مستمرة في الشرع، وهي أنَّ ما كان من باب التكريم والتشريف كلبس الثوب والسراويل والخُفِّ ودُخول المسجد والسواك والاكتحال، وتقليم الأظفار، وقص الشارب، وتَرْجِيْل الشَّعَرِ وهو مَشْطُه، ونتف الإبط، وحلق الرأس، والسلام من الصلاة، وغسل أعضاء الطهارة، والخروج من الخلاء، والأكل والشرب، والمصافحة، واستلام الحجر الأسود، وغير ذلك مما هو في معناه يستحب التيامن فيه، وأما ما كان بضده كدخول الخلاء والخروج من المسجد والامتخاط والاستنجاء وخلع الثوب والسراويل والخف وما أشبه ذلك، فيستحب التياسر فيه، وذلك كله بكرامة اليمين وشرفها.
+"يعجبه التيمن"، يشمل: الابتداء في الأفعال باليد اليمنى، والرجل اليمنى، والجانب الأيمن،  وتعاطي الشيء باليمين.
+قال النووي: اعلم أن من أعضاء الوضوء ما لا يستحب فيه التيامن؛ وهو الأذنان والكفان والخدان بل يُطَهَّران دفعة واحدة، فإن تعذَّر ذلك كما في حق الأقطع ونحوه؛ قَدَّمَ اليمين.</t>
+  </si>
+  <si>
+    <t>Нававӣ мегӯяд: Ин як қоидаи доимӣ дар шариат аст, ҳар он чи аз боби такрим ва бузургдошт бошад, монанди: пӯшидани либос, пойафзол, даромадан ба масҷид, истифодаи мисвок, истифодабарии сурма, гирифтани нохун, кӯтоҳ кардани мӯйлаб, тартиб додани мӯй, кандани мӯйи зери бағал, тарошидани сар, салом пас аз намоз, шустани аъзои таҳорат, баромадан аз ҳоҷатхона,  хӯрдану нӯшидан, даст дода салом кардан, даст задан ба Ҳаҷаруласвад ва монанди инҳо, дар ҳамааш оғоз кардан аз тарафи рост, мустаҳаб аст.   Аммо корҳое, ки баръакс он аст, монанди: даромадан ба ҳоҷатхона, баромадан аз масҷид, тоза кардани бинӣ, истинҷо, кашидани либос, пойафзол ва ғайра, дар ин ҳолатҳо аз тарафи чап оғоз кардан мустаҳаб аст. Ҳамаи ин ба эҳтиром ва шарафи тарафи рост рабт дорад.
+Ибораи "يُعجِبُهُ التَّيَمُّنُ" "Аз тарафи рост оғоз карданро дӯст медошт", шомили шуруъ кардани корҳо бо дасти рост ва пойи рост ва тарафи рост ва додугирифт кардан бо дасти рост, мешавад.
+Нававӣ мегӯяд: Бидон, ки дар аъзои вузӯ, узвҳое ҳастанд, ки аз рост оғоз кардан дар онҳо мустаҳаб нест, монанди гӯшҳо, кафи дастҳо ва чеҳра, ки бояд якбора шуста шаванд. Аммо агар ин кор имконнопазир бошад, чунон ки касе як гӯш надошта бошад ё монанди он, бояд аз тарафи рост оғоз намояд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3018</t>
+  </si>
+  <si>
+    <t>إن ذلك عرق، ولكن دعي الصلاة قدر الأيام التي كنت تحيضين فيها، ثم اغتسلي وصلي</t>
+  </si>
+  <si>
+    <t>ин хун аз раг аст, аммо намозро ба андозаи рӯзҳое, ки ҳайз мешудӣ тарк кун, сипас ғусл бикун ва намоз бихон</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ أُمِّ المؤمنين رضي الله عنها أَنَّ فَاطِمَةَ بِنْتَ أَبِي حُبَيْشٍ سَأَلَتِ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَتْ: إِنِّي أُسْتَحَاضُ فَلاَ أَطْهُرُ، أَفَأَدَعُ الصَّلاَةَ؟ فَقَالَ: «لَا، إِنَّ ذَلِكِ عِرْقٌ، وَلَكِنْ دَعِي الصَّلاَةَ قَدْرَ الأَيَّامِ الَّتِي كُنْتِ تَحِيضِينَ فِيهَا، ثُمَّ اغْتَسِلِي وَصَلِّي».</t>
+  </si>
+  <si>
+    <t>Аз Оиша модари муъминон (разияллоҳу анҳо) ривоят аст, ки Фотима бинти Абуҳубайш Паёмбар (саллаллоҳу алайҳи ва саллам)-ро пурсид, ки: Ман дучори истиҳоза ҳастам ва пок намешавам, оё намозро тарк кунам? Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "На, ин хун аз раг аст, аммо намозро ба андозаи рӯзҳое, ки ҳайз мешудӣ тарк кун, сипас ғусл бикун ва намоз бихон."</t>
+  </si>
+  <si>
+    <t>سَألتْ فاطمةُ بنت حبيش النبيَّ صلى الله عليه وسلم فقالت: إني لا ينقطع عني الدم ويستمر حتى في غير زمن الحيض، فهل يكون حكم ذلك حكم الحيض فأترك الصلاة؟ 
+فقال لها النبي صلى الله عليه وسلم: إنه دم استحاضة، وهو دم مَرَضِيٌّ ينشأ عن انقطاع عرق في الرحم، وليس بدم حيض، 
+فإذا جاء وقت الحيض الذي كنت تحيضين فيه على عادتك الشهرية قبل أن تمرضين بالاستحاضة، فاتركي الصلاة والصوم وغيرَهما مما تُمنَع منه الحائض وقت الحيض. 
+فإذا انتهى مقدار تلك المدة، فتكوني قد طهرتي من الحيض، فاغسلي موضع الدم، ثم اغسلي بدنك اغتسالًا كاملًا لرفع الحدث، ثم صلي.</t>
+  </si>
+  <si>
+    <t>Фотима бинти Абуҳубайш аз Паёмбар (саллаллоҳу алайҳи ва саллам) пурсид ва гуфт: Хуни ман қатъ намешавад ва ҳатто вақте ки ман ҳайз нестам, идома меёбад, оё ин ҳукми ҳайзро дорад ва бояд намозро тарк кунам? Паёмбар (саллаллоҳу алайҳи ва саллам) ба ӯ гуфт: Ин хуни истиҳоза аст ва ба сабаби беморӣ аз раги бачадон меояд ва он хуни ҳайз нест. Пас агар вақти ҳайз омад ва бинобар одати моҳона вақташро медонӣ - пеш аз истиҳоза шудан - пас намоз, рӯза ва дигар корҳоеро, ки зани ҳайздор дар ҳолати ҳайз тарк мекунад, тарк бикун. Чун миқдори он ба охир расид, дар ин ҳолат аз хуни ҳайз пок шудаи, сипас ҷои хунро бишӯй ва барои рафъи ҳадас ғусл карда намоз бигузор.</t>
+  </si>
+  <si>
+    <t>وجوب الغسل على المرأة عند انتهاء أيام حيضها.
+وجوب الصلاة على المستحاضة.
+الحيض: دمُ طبيعةٍ يُرْخِيْه الرَّحِمُ عَبْرَ فَرْجِ المرأةِ البالغة، يصيبها في أيام معلومة. 
+الاستحاضة: سَيَلانُ الدمِ في غير وقته من أدنى الرحم دون قَعْرِه. 
+الفرق بين دم الحيض ودم الاستحاضة: أنَّ دمَ الحيضِ أسود ثخين مُنْتِن الرائحة، أما دم الاستحاضة فأحمر رقيق ليس له رائحة منتنة.</t>
+  </si>
+  <si>
+    <t>Барои зан ғусл кардан дар охири ҳайз воҷиб аст.
+Барои зане, ки дар ҳолати истиҳоза аст, намоз хондан воҷиб аст.
+Ҳайз хуни табиие аст, ки аз бачадони зани болиғ ба воситаи шармгоҳаш хориҷ мешавад ва дар рӯзҳои муайян рух медиҳад.
+Истиҳоза, ҷорӣ шудани хун дар ғайри вақташ аз зери бачадон аст.
+Фарқ байни хуни ҳайз ва хуни истиҳоза ин аст, ки хуни ҳайз сиёҳ, ғализ ва бадбӯй аст. Аммо хуни истиҳоза сурх, тунук ва бӯйи бад надорад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3029</t>
+  </si>
+  <si>
+    <t>سووا صفوفكم، فإن تسوية الصف من تمام الصلاة</t>
+  </si>
+  <si>
+    <t>Сафҳоятонро рост кунед, зеро рост кардани саф аз камоли намоз аст</t>
+  </si>
+  <si>
+    <t>عَنْ أَنَسِ بْنِ مَالِكٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «سَوُّوا صُفُوفَكُمْ، فَإِنَّ تَسْوِيَةَ الصَّفِّ مِنْ تَمَامِ الصَّلَاةِ».</t>
+  </si>
+  <si>
+    <t>Аз Анас ибни Молик (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Сафҳоятонро рост кунед, зеро рост кардани саф аз камоли намоз аст."</t>
+  </si>
+  <si>
+    <t>يَأْمُرُ النبيُّ صلى الله عليه وسلم المصلين إلى أن يُسووا صفوفَهم، وأن لا يتقدم بعضهم على بعض ولا يتأخر، وأن تسويتها من تمام الصلاة وكمالها، وأنّ اعوجاج الصف خللٌ ونقص فيها.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) намозгузоронро амр намуданд, ки сафҳои худро рост кунанд, тавре ки яке пештар ва яке ақибтар набошад. Ва баён намуданд, ки рост кардани сафҳо аз камоли намоз ва каҷ будани саф навъе аз халал ва норасоӣ дар намоз аст.</t>
+  </si>
+  <si>
+    <t>مشروعية العناية بكل ما يُكمل الصلاة ويبعدها عن النقص.
+حكمة النبي صلى الله عليه وسلم في التعليم، حيث قَرَن الحُكم مع عِلَّته؛ لتتبين حكمة التشريع، وتنشط النفوس على الامتثال.</t>
+  </si>
+  <si>
+    <t>Машруъияти таваҷуҳ ба ҳар чизе, ки намозро комил ва онро аз камбудӣ дур мекунад.
+Ҳикмати Паёмбар (саллаллоҳу алайҳи ва саллам) дар таълим додан, ба тавре, ки ҳукмро ҳамроҳ бо сабаби он зикр карданд, то ҳикмат аз ташреъ ошкор шавад ва шунавандагон барои пазириши он ташвиқ шаванд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3031</t>
+  </si>
+  <si>
+    <t>إذا توضأ أحدكم فليجعل في أنفه ثم لينثر، ومن استجمر فليوتر</t>
+  </si>
+  <si>
+    <t>Ҳар гоҳ яке аз шумо таҳорат кард, пас обро дар бинии худ биандозад ва сипас онро берун бирезад ва касе, ки баъд аз қазои ҳоҷат бо чизе ғайр аз об ҷои наҷосатро пок кард, онро бо адади тоқ (1 ё 3 ё 5) анҷом диҳад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِذَا تَوَضَّأَ أَحَدُكُمْ فَلْيَجْعَلْ فِي أَنْفِهِ ثُمَّ لِيَنْثُرْ، وَمَنِ اسْتَجْمَرَ فَلْيُوتِرْ، وَإِذَا اسْتَيْقَظَ أَحَدُكُمْ مِنْ نَوْمِهِ فَلْيَغْسِلْ يَدَهُ قَبْلَ أَنْ يُدْخِلَهَا فِي وَضُوئِهِ، فَإِنَّ أَحَدَكُمْ لاَ يَدْرِي أَيْنَ بَاتَتْ يَدُهُ».
+ولفظ مسلم: «إِذَا اسْتَيْقَظَ أَحَدُكُمْ مِنْ نَوْمِهِ فَلَا يَغْمِسْ يَدَهُ فِي الْإِنَاءِ حَتَّى يَغْسِلَهَا ثَلَاثًا، فَإِنَّهُ لَا يَدْرِي أَيْنَ بَاتَتْ يَدُهُ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар гоҳ яке аз шумо таҳорат кард, пас обро дар бинии худ биандозад ва сипас онро берун бирезад ва касе, ки баъд аз қазои ҳоҷат бо чизе ғайр аз об ҷои наҷосатро пок кард, онро бо адади тоқ (1 ё 3 ё 5) анҷом диҳад. Ва ҳаргоҳ яке аз шумо аз хобаш бедор шуд, пеш аз ворид кардани дасташ дар оби таҳораташ онро бишӯяд, зеро намедонад шаб дасташ дар куҷо будааст." Ва дар лафзи Муслим омадааст: "Ҳаргоҳ яке аз шумо аз хоб бедор шуд, дасташро дар об наядозад, то он ки онро се бор бишӯяд, зеро намедонад дасташ шаб куҷо будааст."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم بعضَ أحكام الطهارة، ومنها: 
+لأول: أنَّ مَن توضأ فعليه أنْ يُدخِلَ الماءَ في أنفِهِ بالنَّفَسِ، ثم يُخرجه بالنَّفَسِ أيضًا. 
+والثاني: أنَّ مَن أراد تنظيفَ الأذى الخارج منه وإزالتَه بغير الماء كالحجارة ونحوها فيكون تنظيفُه على عدد فَرْدِيٍّ أقله ثلاثًا وأعلاه ما ينقطع به الخارج وينظف المحل. 
+والثالث: أن من استيقظ من نوم الليل لا يُدْخِلُ كفَّه في الإناء ليتوضأ حتى يغسلها ثلاث مرات خارج الإناء، فإنه لا يدري أين باتت يده، فلا يأمن النجاسة عليها، وقد يكون عبث بها الشيطان وحمل إليها أشياء مُضِرة للإنسان أو مُفسِدة للماء.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баъзе аз аҳкоми таҳоратро баён намудаанд. Аз ҷумла: Якум: Касе, ки таҳорат мекунад бояд обро ҳамроҳи нафас ба биниаш ворид кунад ва сипас онро бо нафас берун созад. Дувум: Ҳар кас бихоҳад наҷосати аз худ хориҷшударо пок созад ва онро бо чизе ғайр аз об, монанди санг, коғаз ва монанди он дур кунад, бояд ба адади тоқ бошад, ки камтаринаш се ва болотаринаш миқдоре бошад, ки наҷосатро берун ва ҷои онро пок созад. Сеюм: Касе, ки аз хоби шаб бедор шавад, бояд дасти худро ба зарфи оби таҳорат нагузорад, то се бор онро дар беруни зарф бишӯяд, зеро намедонад, ки дасташ шаб дар куҷо будааст ва мутмаъин нест, ки наҷис нашудааст. Ва эҳтимол аст, ки шайтон ӯро бозӣ доронда ва ба чизҳое даст зада бошад, ки барои одамон зарароваранд ё обро фосид мекунанд.</t>
+  </si>
+  <si>
+    <t>يجب الاستنشاق في الوضوء، وهو: إدخال الماء في الأنف بواسطة النَّفَس، وكذلك يجب الاستنثار، وهو: إخراج الماء من الأنف بواسطة النَّفَس. 
+استحباب الاستجمار وترًا.
+مشروعية غسل اليدين بعد نوم الليل ثلاثًا.</t>
+  </si>
+  <si>
+    <t>Истиншоқ дар таҳорат воҷиб аст ва он бо нафас ба бинӣ об андохтан аст. Ва инчунин "истинсор" ҳам воҷиб аст, ва он бо нафас берун баровардани об аз бинӣ мебошад.
+Истиҷмор (бо санг ё кулух ё дигар чиз ғайр аз об ҷои наҷосатро пок кардан) бо адади тоқ мустаҳаб аст.
+Се бор шустани дастон баъд аз хоби шабона машруъ ва ҷоиз аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3033</t>
+  </si>
+  <si>
+    <t>إذا دخل الرجل بيته، فذكر الله عند دخوله وعند طعامه، قال الشيطان: لا مبيت لكم، ولا عشاء</t>
+  </si>
+  <si>
+    <t>Агар шахсе ба хонааш дарояд ва ҳангоми дохил шудан ва хӯрок хӯрданаш Аллоҳро ёд кунад, шайтон мегӯяд: Имшаб инҷо ҷойи хоб ва хӯрок надоред</t>
+  </si>
+  <si>
+    <t>عَنْ جَابِرِ بْنِ عَبْدِ اللهِ رضي الله عنهما أَنَّهُ سَمِعَ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إِذَا دَخَلَ الرَّجُلُ بَيْتَهُ، فَذَكَرَ اللهَ عِنْدَ دُخُولِهِ وَعِنْدَ طَعَامِهِ، قَالَ الشَّيْطَانُ: لَا مَبِيتَ لَكُمْ، وَلَا عَشَاءَ، وَإِذَا دَخَلَ، فَلَمْ يَذْكُرِ اللهَ عِنْدَ دُخُولِهِ، قَالَ الشَّيْطَانُ: أَدْرَكْتُمُ الْمَبِيتَ، وَإِذَا لَمْ يَذْكُرِ اللهَ عِنْدَ طَعَامِهِ، قَالَ: أَدْرَكْتُمُ الْمَبِيتَ وَالْعَشَاءَ».</t>
+  </si>
+  <si>
+    <t>Аз Ҷобир ибни Абдуллоҳ (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам)-ро шунид, ки мефармояд: "Агар шахсе ба хонааш дарояд ва ҳангоми дохил шудан ва хӯрок хӯрданаш Аллоҳро ёд кунад, шайтон мегӯяд: Имшаб инҷо ҷойи хоб ва хӯрок надоред. Ва чун ворид шавад ва ҳангоми ворид шудан номи Аллоҳро зикр накунад, шайтон мегӯяд: Ҷойи хоби имшабро дарёфтед ва чун ҳангоми хӯрок номи Аллоҳро зикр накунад, шайтон мегӯяд: Ҳам ҷойи хоб ёфтед ва ҳам хӯроки шом."</t>
+  </si>
+  <si>
+    <t>أَمَرَ النبيُّ صلى الله عليه وسلم بِذِكْر الله عند دخول البيت وقبل تَنَاوُلِ الطعام، وأنه إذا ذَكَرَ اللهَ بقوله: (باسم الله) عند دخوله لبيتِه وعند بدء طعامِه، قال الشيطان لأعوانه: لا حَظَّ لكم بالمبيت ولا العشاء في هذا البيت الذي تَحَصَّنَ صاحبُه منكم بذكر الله تعالى. 
+وأما إذا دخل الرجل بيته فلم يذكر الله عند دخوله ولا عند تناوله الطعام، فيخبر الشيطان أعوانه أنهم أدركوا المبيت، والعشاء في هذا البيت.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) фармудаанд, ки ҳангоми ворид шудан ба хона ва пеш аз хӯрдани таом зикри Аллоҳро ба забон оваранд. Ва баён намуданд, ки агар бо гуфтани "Бисмиллоҳ" (Ба номи Аллоҳ) ҳангоми дохил шудан ба хона ва ҳангоми шуруъ кардан ба хӯрокхӯрӣ Аллоҳро ёд кунад, шайтон ба ёронаш мегӯяд: Имрӯз дар ин хона, ки соҳибаш аз шумо ба ёди Аллоҳ паноҳ бурдааст, баҳрае аз шаб мондан ва хӯроки шом надоред. Аммо агар шахсе ба хонааш дарояд ва ҳангоми даромадан ва ҳангоми хӯрокхӯрӣ номи Аллоҳро зикр накунад, шайтон ба ёронаш мегӯяд, ки онҳо дар ин хона ҷойи хоб ва хӯрок дарёфт карданд.</t>
+  </si>
+  <si>
+    <t>استحباب ذِكرِ الله عند دخول البيت وعند الطعام، فإن الشيطان يبيت في البيوت، ويأكل من طعام أهلها إذا لم يذكروا اسم الله تعالى.
+الشيطان يُراقِبُ ابنَ آدم في عملِهِ وتَصَرُّفِه وفي أموره كلِّها، فإذا غَفَل عن الذكر نال مُرادَه منه.
+الذكر يطرد الشيطان.
+لكل شيطان أتباع وأولياء يستبشرون بقوله ويَتَّبعون أمرَه.</t>
+  </si>
+  <si>
+    <t>Вақти даромадан ба хона ва вақти хӯрок хӯрдан зикр кардани номи Аллоҳ мустаҳаб аст. Зеро агар номи Аллоҳро нагӯед, шайтон дар хонаҳо мемонад ва аз хӯроки аҳли хона мехӯрад.
+Шайтон фарзанди Одамро дар ҳама корҳо ва рафторҳояш муроқибат мекунад, пас агар аз ёди Аллоҳ ғофил шуд ба муроди худ мерасад ва ҳар чи мехоҳад аз ӯ ба даст меорад.
+Зикр шайтонро берун мекунад.
+Ҳар шайтон пайравон ва дӯстон дорад, ки бо сухани ӯ шод мешаванд ва ба амри ӯ амал мекунанд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3037</t>
+  </si>
+  <si>
     <t>الكبائر: الإشراك بالله، وعقوق الوالدين، وقتل النفس، واليمين الغموس</t>
   </si>
   <si>
     <t>Гуноҳони кабира иборатанд аз: ширк овардан ба Аллоҳ, бадрафторӣ бо падару модар, куштани инсони бегуноҳ ва савганди дурӯғ</t>
   </si>
   <si>
     <t>عن عبد الله بن عمرو بن العاص رضي الله عنهما عن النبي صلى الله عليه وسلم قال: «الْكَبَائِرُ: الْإِشْرَاكُ بِاللهِ، وَعُقُوقُ الْوَالِدَيْنِ، وَقَتْلُ النَّفْسِ، وَالْيَمِينُ الْغَمُوسُ».</t>
   </si>
   <si>
-    <t>Аз Абдуллоҳ ибни Амр ибни Ос (Худованд аз он ду розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Гуноҳони кабира иборатанд аз: ширк овардан ба Аллоҳ, бадрафторӣ бо падару модар, куштани инсони бегуноҳ ва савганди дурӯғ".</t>
+    <t>Аз Абдуллоҳ ибни Амр ибни Ос (разияллоҳу анҳумо) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Гуноҳони кабира иборатанд аз: ширк овардан ба Аллоҳ, бадрафторӣ бо падару модар, куштани инсони бегуноҳ ва савганди дурӯғ".</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم كبائر الذنوب، وهي التي تُوُعِّدَ فاعلُها بوعيد شديد في الدنيا أو الآخرة. 
 فأوَّلُها "الإِشرَاكُ بِالله": وهو صَرْفُ أيِّ نوع من أنواع العبادة لغير الله، وتسوية غير الله بالله فيما هو من خصائص الله في ألوهيته وربوبيته وأسمائه وصفاته. 
 وثانيها "عُقُوقُ الوَالِدَينِ": وهو كلُّ ما يوجب الأذى للأبوين قولًا كان أو فعلًا، وترك الإحسان إليهما. 
 وثالثها "قَتْل النَّفْس": بغير حق، كالقتل ظلمًا وعدوانًا. 
 ورابعها "اليَمِين الغَمُوسُ": وهي الحلف كاذبًا على علم منه بكذبه، سميت بذلك؛ لأنَّها تَغْمِسُ صاحبَها في الإِثم أو في النار.</t>
   </si>
   <si>
-    <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ба баёни гуноҳони кабира пардохтанд ва манзур аз гуноҳони кабира он гуноҳоне ҳастанд, ки анҷомдиҳандааш ба ваъиди шадид дар дунё ва охират таҳдид шудааст.
-[...3 lines deleted...]
-Ва чаҳоруми он: " Савганди бардуруғ" аст, савганди бардуруғ ва донистани дуруғ будани он. Ин савгандро "ғамус" (ғутавар)  ном ниҳодаанд, ки соҳибашро дар гуноҳ ё дар оташи дӯзах ғутавар месозад.</t>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) ба баёни гуноҳони кабира пардохтанд ва манзур аз гуноҳони кабира он гуноҳоне ҳастанд, ки анҷомдиҳандааш ба ваъиди шадид дар дунё ва охират таҳдид шудааст.
+Нахустини он гуноҳон "Ширк овардан ба Аллоҳ" аст. Ширк, яъне анҷом додани ҳар ибодате барои ғайри Аллоҳ ва баробар сохтани касе ё чизе ба Аллоҳ дар яке аз хусусиятҳои улуҳият ва рубубият ва номҳову сифатҳои Аллоҳ аст.
+Дувум: "Оқи волидайн", яъне, ҳар амале, ки ба падару модар озор мерасонад, чи дар гуфтор ва чи дар рафтор бошад (оқи волидайн) аст. Инчунин беэътиноӣ ва некӣ накардан дар ҳаққи онҳо низ (дар ин гуноҳ) шомил мешавад.
+Ва сеюм: "Куштани инсон", албатта, агар куштани ноҳақ бошад, монанди куштан аз рӯйи зулм ва таҷовуз дар ҳаққи дигаре.
+Чаҳорум: "Савганди бардурӯғ", яъне савганде, ки шахси савгандхӯрда медонад, ки савгандаш дурӯғ аст. Ин савгандро "ғамус" (ғутавар) ном ниҳодаанд, ки соҳибашро дар гуноҳ ё дар оташи дӯзах ғутавар месозад.</t>
   </si>
   <si>
     <t>اليمين الغموس لا كفارة لها؛ لشدة خطرها وجرمها، وإنما فيها التوبة.
 الاقتصار على ذكر هذه الكبائر الأربع في الحديث لعظيم إثمها، وليس لحصرها.
 الذنوب تنقسم إلى كبائر وصغائر، والكبيرة هي: كلُّ ذنب فيه عقوبة دنيوية، كالحدود واللعن، أو وعيد أُخروي، كالوعيد بدخول النار، وأن الكبائر دركات بعضها أغلظ من بعض في التحريم، وصغائر الذنوب هي ما سوى الكبائر.</t>
   </si>
   <si>
-    <t>Савганди ғамус (савганди дуруғин барои чизе, ки дар гузашта рух додааст) ба сабаби шиддати хатарнок ва ҷиноят буданаш каффора надорад, балки тавба дорад.
+    <t>Савганди ғамус (савганди дурӯғин барои чизе, ки дар гузашта рух додааст) ба сабаби шиддати хатарнок ва ҷиноят буданаш каффора надорад, балки тавба дорад.
 Ба таври хос зикр шудани чаҳор гуноҳ дар ин ҳадис барои бузург будани ин гуноҳон аст, на барои маҳдуд кардани гуноҳони кабира.
-Гуноҳон бар ду навъ кабира ва сағира тақсим мешаванд. Гуноҳи кабира: ҳар гуноҳе аст, ки барои он ҷазои дунявӣ омада бошад, аз қабили ҳудуд, нафрин ва лаънат ва ё таҳдиди ухравӣ монанди таҳдиди дӯзахӣ шудан. Гуноҳони кабира дараҷаҳо доранд, ки таҳрими баъзеашон шадидтар аз дигараш аст. Ҳар гуноҳе, ки аз ҷумлаи гуноҳони кабира набошад, гуноҳи сағира аст.</t>
-[...5 lines deleted...]
-    <t>[رواه البخاري]</t>
+Гуноҳон бар ду навъ: кабира ва сағира тақсим мешаванд. Гуноҳи кабира: ҳар гуноҳе аст, ки барои он ҷазои дунявӣ омада бошад, аз қабили ҳудуд, нафрин ва лаънат ва ё таҳдиди ухравӣ монанди таҳдиди дӯзахӣ шудан. Гуноҳони кабира дараҷаҳо доранд, ки таҳрими баъзеашон шадидтар аз дигараш аст. Ҳар гуноҳе, ки аз ҷумлаи гуноҳони кабира набошад, гуноҳи сағира аст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3044</t>
+  </si>
+  <si>
+    <t>إن من أعظم الجهاد كلمة عدل عند سلطان جائر</t>
+  </si>
+  <si>
+    <t>Яке аз бузургтарин навъҳои ҷиҳод, гуфтани сухани ҳақ назди ҳокими ситамгар аст</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي سَعِيدٍ الخُدْرِيِّ رضي الله عنه أَنَّ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ مِنْ أَعْظَمِ الجِهَادِ كَلِمَةَ عَدْلٍ عِنْدَ سُلْطَانٍ جَائِرٍ».</t>
+  </si>
+  <si>
+    <t>Аз Абусаъиди Худрӣ (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Яке аз бузургтарин навъҳои ҷиҳод, гуфтани сухани ҳақ назди ҳокими ситамгар аст."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ مِن أعظم وأنفع أنواع الجهاد في سبيل الله تعالى كلمةُ عدلٍ وحقٍّ عند سلطان أو أمير جائر ظالم؛ لأنه عمل بشعيرة الأمر بالمعروف والنهي عن المنكر، سواء كان بقول أو كتابة أو فعل أو غير ذلك مما تحصل به المصلحة وتندفع المفسدة.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён намуданд, ки яке аз бузургтарин ва судмандтарин навъҳои ҷиҳод дар роҳи Худованд, гуфтани сухани ҳақ ва одилона назди подшоҳ ё ҳокими золим аст. Зеро ин аз амалҳои наҳй аз мункар ва амр ба маъруф ба шумор меравад, хоҳ бо гуфтор бошад, ё бо навиштан, ё бо амал, ё ҳар роҳе, ки дар он манфиате ба даст ояду фасоде дур шавад.</t>
+  </si>
+  <si>
+    <t>الأمر بالمعروف والنهي عن المنكر من الجهاد.
+نُصْحُ الحاكم من أعظم الجهاد، ولكن يجب أن يكون بعلم وحكمة وتثبت.
+قال الخطَّابي: وإِنَّما صار ذلك أفضل الجهاد؛ لأنّ من جاهَدَ العدوَّ كان مُتردِّدًا بين الرَّجاءِ والخوْفِ لا يدري هل يَغلِبُ أو يُغْلَبُ، وَصَاحِبُ السُّلطان مقهورٌ في يدِهِ فهو إذا قال الحقَّ وَأَمَرَهُ بِالمعروفِ فقد تَعَرَّضَ للتَّلَفِ، وَأَهْدَفَ نَفْسَهُ للهلاكِ، فصار ذلك أَفضل أنواع الجهادِ مِن أجلِ غَلَبَةِ الخوفِ، وقيل: إنما كان أفضل الجهاد؛ لأنَّ وليَّ الأمرِ لو أخَذَ بِكَلمَتِه لربَّما عمَّ النفعُ عددًا كبيرًا من الناسِ فتحصُلُ المصلحةُ.</t>
+  </si>
+  <si>
+    <t>Амр ба маъруф ва наҳй аз мункар яке аз навъҳои ҷиҳод дар роҳи Худост.
+Насиҳат кардан ба ҳоким яке аз бузургтарин навъҳои ҷиҳод аст, аммо бояд бо илму ҳикмат ва матонату устуворӣ анҷом шавад.
+Хаттобӣ мегӯяд: Ин навъи ҷиҳод — яъне гуфтани ҳақ назди ҳокими золим — беҳтарин ҷиҳод шуморида мешавад, зеро касе, ки бо душмани зоҳирӣ меҷангад, байни умед ва тарс аст: намедонад пирӯз мешавад ё шикаст мехӯрад. Аммо касе, ки назди султон (ҳоким) меравад, дар дасти ӯ маҷбур ва зери фишор аст. Агар ҳақро бигӯяд ва ӯро ба некӣ фаро хонда, аз бадӣ манъ кунад, худро дар хатар меандозад, ки мумкин аст ба ҷони худ зарар расонад. Аз ин рӯ, гуфтани ҳақ дар чунин ҳолат бо вуҷуди тарс ва хатар, беҳтарин ҷиҳод аст. Ҳамчунин гуфта шудааст: сабаби афзал будани ин амал он аст, ки агар ҳоким ба он гӯш диҳад ва амал кунад, манфиати он ба мардумони зиёде мерасад, дар натиҷа фоида ва манфиат паҳн мегардад.</t>
+  </si>
+  <si>
+    <t>حسن لغيره</t>
+  </si>
+  <si>
+    <t>رواه أبو داود والترمذي وابن ماجه وأحمد</t>
+  </si>
+  <si>
+    <t>[حسن  لغيره]</t>
+  </si>
+  <si>
+    <t>[رواه أبو داود والترمذي وابن ماجه وأحمد]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3045</t>
+  </si>
+  <si>
+    <t>إن الدنيا حلوة خضرة، وإن الله مستخلفكم فيها، فينظر كيف تعملون، فاتقوا الدنيا واتقوا النساء</t>
+  </si>
+  <si>
+    <t>Дар ҳақиқат, дунё ширину сарсабз аст ва Аллоҳ дар он шуморо ҷонишин қарор додааст ва мебинад, ки чӣ гуна амал хоҳед кард. Пас аз дунё ва аз занон битарсед</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ الدُّنْيَا حُلْوَةٌ خَضِرَةٌ، وَإِنَّ اللهَ مُسْتَخْلِفُكُمْ فِيهَا، فَيَنْظُرُ كَيْفَ تَعْمَلُونَ، فَاتَّقُوا الدُّنْيَا وَاتَّقُوا النِّسَاءَ، فَإِنَّ أَوَّلَ فِتْنَةِ بَنِي إِسْرَائِيلَ كَانَتْ فِي النِّسَاءِ».</t>
+  </si>
+  <si>
+    <t>Аз Абусаъиди Худрӣ (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Дар ҳақиқат, дунё ширину сарсабз аст ва Аллоҳ дар он шуморо ҷонишин қарор додааст ва мебинад, ки чӣ гуна амал хоҳед кард. Пас аз дунё ва аз занон битарсед. Зеро аввалин фитнае, ки дар бани Исроил рух дод, дар занон буд."</t>
+  </si>
+  <si>
+    <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ الدنيا حُلوةٌ في المذاق، خَضِرَةٌ في المَرْأَى، فيغتر الإنسان بها وينهمك فيها ويجعلها أكبرَ همه. 
+وأنَّ الله سبحانه وتعالى جعل بعضَنا يَخلُف بعضًا في هذه الحياة الدنيا، لينظر كيف نعمل، أفنقوم بطاعته، أم نعصيه؟ 
+ثم قال: احذروا أنْ يَخدَعَكم متاعُ الدنيا وزينتُها، فتحملكم على ترك ما أمركم الله به، والوقوع فيما نهاكم عنه. 
+ومن أعظم ما يجب الحذر منه من فتن الدنيا فتنة النساء، وأنها كانت أول فتنة وقع فيها بنو إسرائيل.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) мефармояд, ки дунё аз нигоҳи таъм ширин ва дар чашм сарсабз аст, барои ҳамин инсон ба он фирефта мешавад ва худро барояш хаста мекунад ва ҳама фикру зикри худро дар он қарор медиҳад. Ва Аллоҳ Таъоло баъзеи моро дар зиндагии дунявӣ ҷонишини баъзеи дигар қарор додааст ва менигарад, ки чӣ гуна рафтор мекунем, оё аз Ӯ итоат мекунем ё муртакиби нофармонияш мешавем? Сипас фармуд: Эҳтиёт бошед, ки фирефтаи лаззат ва зинатҳои дунё нашавед, ки шуморо ба тарки он чи Аллоҳ ба шумо фармудааст ва дар он чи ҳаром кардааст, бикашонад. Ва яке аз бузургтарин фитнаҳое, ки бояд аз он барҳазар бошед, фитнаи занон аст ва ин аввалин фитнае буд, ки бани Исроил ба он гирифтор шуданд.</t>
+  </si>
+  <si>
+    <t>الحثُّ على مُلازمة التقوى، وعدم الانشغال بظواهر الدنيا وزينتها.
+الحذر من الافتتان بالنساء، مِن نَظَرٍ أو تساهُلٍ باختلاطِهن بالرجال الأجانب، أو غير ذلك.
+فتنة النساء من أعظم الفتن في الدنيا.
+الاتَّعاظ وأخذ العبرة من الأمم السالفة، فالذي حصل لبني إسرائيل قد يحصل لغيرهم.
+فتنة النساء إذا كانت زوجة فإنها قد تُكَلِّفُ الرجلَ مِن النفقة ما لا يطيق، فتشغله عن طلب أمور الدِّين، وتحمله على التهالك على طلب الدنيا، وإن كانت أجنبيةً ففتنتُها بإغراء الرجال وإمالتِهم عن الحق إذا خَرَجْنَ واختلطْنَ بهم، خصوصًا إذا كُنَّ سافراتٍ متبرجاتٍ، وهذا قد يؤدِّي إلى الوقوع في الزنا بدرجاته، فينبغي للمؤمن الاعتصام بالله، والرغبة إليه في النجاة من فتنتهن.</t>
+  </si>
+  <si>
+    <t>Ташвиқ ба парҳезгорӣ ва саргарм нашудан ба зоҳиру зинатҳои дунё.
+Барҳазар будан аз воқеъ шудан дар фитнаи занон, хоҳ бо нигоҳ кардан бошад ва ё бо саҳлангорӣ дар омехтагӣ бо мардони бегона ва ё дигар шаклҳои фитна.
+Фитнаи занон яке аз бузургтарин фитнаҳои дунё аст.
+Дарси ибрат гирифтан аз миллатҳои пешин, зеро он чи барои бани Исроил рух дод, эҳтимол барои дигарон ҳам рух диҳад.
+Фитнаи зан чунин аст, ки агар ҳамсар бошад, шояд нафақаҳоеро ба дӯши мард биандозад, ки мард бештар аз тавони худ сарфу харҷ кунад ва дар натиҷа ӯро аз корҳои динаш машғул месозад ва маҷбур мешавад, ки худро дар талаби дунё ба ҳалокат расонад. Ва агар зани номаҳрам бошад, дар ҳолати берун рафтан аз хона ва омехта шудан бо он занон, фитнааш фирефтани мардон ва иғвои онон ва мунҳариф карданашон аз роҳи ҳақ аст, хусусан агар бо рӯйи боз ва ороиш бошанд ва ин мумкин аст ба дараҷаҳои гуногуни зино анҷом ёбад. Барои ҳамин муъмин бояд ба Аллоҳ паноҳ ҷӯяд ва дар роҳи наҷот аз фитнаи онон ба Аллоҳ паноҳ бибарад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3053</t>
+  </si>
+  <si>
+    <t>ما رأيت النبي صلى الله عليه وسلم مستجمعا قط ضاحكا، حتى أرى منه لهواته، إنما كان يتبسم</t>
+  </si>
+  <si>
+    <t>Ман ҳеҷ гоҳ надидаам, ки Паёмбари Худо (cаллаллоҳу алайҳи ва саллам) дар хандидан зиёдаравӣ кунад, (ва даҳонаш боз бимонад) ки даруни даҳонаш намоён шавад, балки ҳангоми хандидан фақат табассум мекард</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ أُمِّ المُؤْمِنين رَضِيَ اللَّهُ عَنْهَا، قَالَتْ: مَا رَأَيْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ مُسْتَجْمِعًا قَطُّ ضَاحِكًا، حَتَّى أَرَى مِنْهُ لَهَوَاتِهِ، إِنَّمَا كَانَ يَتَبَسَّمُ.</t>
+  </si>
+  <si>
+    <t>Аз Оиша Модари муъминон (разияллоҳу анҳо) ривоят аст, ки гуфт: Ман ҳеҷ гоҳ надидаам, ки Паёмбари Худо (cаллаллоҳу алайҳи ва саллам) дар хандидан зиёдаравӣ кунад, (ва даҳонаш боз бимонад) ки даруни даҳонаш намоён шавад, балки ҳангоми хандидан фақат табассум мекард.</t>
+  </si>
+  <si>
+    <t>أَخْبَرَتْ عائشةُ رضي الله عنها أنَّ النبيَّ صلى الله عليه وسلم لم يكن مُبالِغًا في الضحك حتى تُرى لَهَاتُهُ، وهي اللَّحْمَة المُتعلِّقة في أعلى الحَلْق، إنما كان يَتَبَسّم.</t>
+  </si>
+  <si>
+    <t>Оиша (разияллоҳу анҳо) хабар додааст, ки Паёмбари Худо (cаллаллоҳу алайҳи ва саллам) ҳеҷ гоҳ дар хандидан ба андозае муболиға накарданд, ки забонаки даруни даҳонашон (гӯштпорае, ки дар қафои даҳон овезон аст) дида шавад, балки Ӯ танҳо табассум мекард.</t>
+  </si>
+  <si>
+    <t>كان رسول الله صلى الله عليه وسلم ضَحِكُهُ التبسم إذا رضي أو أُعْجِب بشيء.
+قال ابن حجر: ما رأيته مُستجْمِعًا من جهة الضحك بحيث يضحك ضَحِكًا تامًّا مُقبِلًا بِكُلّيته على الضحك. 
+كثرة الضحك وارتفاع الصوت بالقهقهة ليس من صفات الصالحين.
+كثرة الضحك تُذهِب هيبةَ الرجل ووقارَه بين إخوانه.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (cаллаллоҳу алайҳи ва саллам) вақте аз чизе розӣ мешуд ё он ба ӯ писанд меафтод, хандааш фақат табассум буд.
+Ибни Ҳаҷар гуфтааст: "Ман надидаам, ки Ӯ пурра ва бо тамоми вуҷудаш ба ханда рӯ оварда бошад, ки ҳама вуҷудашро ханда фаро гирад."
+Хандаҳои зиёд ва овозбаланди бо қаҳ-қаҳ задан аз хислатҳои солеҳон нест.
+Хандаи зиёд ҳайбат ва вақори инсонро дар миёни бародаронаш аз байн мебарад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3060</t>
+  </si>
+  <si>
+    <t>بايعنا رسول الله صلى الله عليه وسلم على السمع والطاعة في العسر واليسر، والمنشط والمكره، وعلى أثرة علينا</t>
+  </si>
+  <si>
+    <t>Бо Паёмбар (саллаллоҳу алайҳи ва саллам) бар шунидану фармонбардорӣ кардан дар сахтиву осонӣ, тангию нохушӣ ва бо вуҷуди тарҷеҳи дигарон бар мо</t>
+  </si>
+  <si>
+    <t>عن عُبَادَةَ بن الصَّامتِ رضي الله عنه قال: بَايَعْنَا رسولَ اللهِ صلى الله عليه وسلم على السَّمْعِ وَالطَّاعَةِ فِي الْعُسْرِ وَالْيُسْرِ، وَالْمَنْشَطِ وَالْمَكْرَهِ، وعلى أَثَرَةٍ علينا، وعلى أَلَّا نُنَازِعَ الْأَمْرَ أهلَه، وعلى أَنْ نَقُولَ بِالْحَقِّ أينما كُنَّا، لا نَخَافُ في الله لَوْمَةَ لَائِمٍ.</t>
+  </si>
+  <si>
+    <t>Аз Убода ибни Сомит (разияллоҳу анҳу) ривоят аст, ки гуфт: Бо Паёмбар (саллаллоҳу алайҳи ва саллам) бар шунидану фармонбардорӣ кардан дар сахтиву осонӣ, тангию нохушӣ ва бо вуҷуди тарҷеҳи дигарон бар мо, байъат кардем ва ин ки дар бораи амр (ҳукмронӣ) бо аҳли он даргир нашавем ва ин ки ҳарҷо бошем ҳақро бигӯем ва дар роҳи Аллоҳ аз сарзаниши сарзанишгар натарсем.</t>
+  </si>
+  <si>
+    <t>أَخَذَ النبيُّ صلى الله عليه وسلم العهدَ والميثاقَ من الصحابة في الانقياد لأولي الأمر والحُكَّام في السهل والصعب وحالة الغنى والفقر، وسواء كانت أوامرهم مما تهواه النفس أو تكرهه، حتى ولو استأثر الولاةُ على الرعية بالمال العام أو المناصب أو غير ذلك، فإنه يجب لهم السمع والطاعة بالمعروف، وأن لا يخرجوا عليهم لأن الفتنة والفساد في قتالهم أعظم وأشد من الفساد الحاصل بظلمهم، ومما عاهدوا عليه أن يقولوا الحقَّ في أيِّ مكانٍ مُخلِصين في ذلك لله لا يخافون مَن يَلُوْمُهم.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) аз саҳобагон аҳду паймон гирифт, ки дар осонӣ ва сахтӣ ва дар сарватмандӣ ва фақр ба амри валиамр ва ҳокимон амал кунанд. Чи ин авомир хостаи нафс бошанд ё чизе бошад, ки нафс онро хӯш намедорад, ҳатто агар ҳоким амволи умумӣ ё мансабҳо ва ғайри онро қабза кунад (баъзеҳоро аз он бидиҳанд ва баъзеҳоро надиҳанд) боз бояд дар корҳои хуб амри ононро шунид ва итоат кард ва набояд бар зидди онон шӯриш кард. Зеро фитна ва фасоде, ки дар ҷангидан бо онон аст, шадидтар аз фасоде аст, ки бо зулми онон ҳосил мешавад. Ва аз ҷумлаи чизҳое, ки Паёмбар (саллаллоҳу алайҳи ва саллам) аз онон паймон гирифт ин аст, ки ҳақро ҳарҷо, ки бошанд бигӯянд ва онро холисона барои Аллоҳ бигӯянд ва аз сарзаниши сарзанишгар натарсанд.</t>
+  </si>
+  <si>
+    <t>ثمرة السمع والطاعة لولاة الأمر اجتماعُ كلمةِ المسلمين ونَبْذُ الفُرْقة.
+وجوب السمع والطاعة لولاة الأمور في غير معصية الله في اليُسْر والعُسْر، والمنشط والمكره والأَثَرَةِ التي يستأثرون بها.
+وجوب قول الحق أينما كُنَّا، من غير أن نخاف في الله لومة لائم.</t>
+  </si>
+  <si>
+    <t>Самараи самъу тоат аз ҳокимон, иттиҳоди калимаи мусалмонон ва дурӣ аз тафриқа аст.
+Самъу тоат аз ҳокимон дар умури ғайри маъсияти Аллоҳ, дар осонӣ ва душворӣ ва хушию нохушӣ ва бо вуҷуди табъизе, ки аз онон рӯй медиҳад, воҷиб аст.
+Гуфтани сухани ҳақ ҳарҷо, ки бошем воҷиб аст, бидуни ин ки дар роҳи Аллоҳ аз сарзаниши касе битарсем.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3061</t>
+  </si>
+  <si>
+    <t>حفظت من النبي صلى الله عليه وسلم عشر ركعات</t>
+  </si>
+  <si>
+    <t>Аз Паёмбар (саллаллоҳу алайҳи ва саллам) даҳ ракаъат намозро дар ёд дорам</t>
+  </si>
+  <si>
+    <t>عَنِ ابْنِ عُمَرَ رَضِيَ اللَّهُ عَنْهُمَا قَالَ: حَفِظْتُ مِنَ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ عَشْرَ رَكَعَاتٍ: رَكْعَتَيْنِ قَبْلَ الظُّهْرِ، وَرَكْعَتَيْنِ بَعْدَهَا، وَرَكْعَتَيْنِ بَعْدَ المَغْرِبِ فِي بَيْتِهِ، وَرَكْعَتَيْنِ بَعْدَ العِشَاءِ فِي بَيْتِهِ، وَرَكْعَتَيْنِ قَبْلَ صَلاَةِ الصُّبْحِ، وَكَانَتْ سَاعَةً لاَ يُدْخَلُ عَلَى النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِيهَا، حَدَّثَتْنِي حَفْصَةُ أَنَّهُ كَانَ إِذَا أَذَّنَ المُؤَذِّنُ وَطَلَعَ الفَجْرُ صَلَّى رَكْعَتَيْنِ، وَفِي لَفْظٍ: أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كَانَ يُصَلِّي بَعْدَ الْجُمُعَةِ رَكْعَتَيْنِ.</t>
+  </si>
+  <si>
+    <t>Аз ибни Умар (разияллоҳу анҳумо) ривоят аст, ки гуфт: Аз Паёмбар (саллаллоҳу алайҳи ва саллам) даҳ ракаъат намозро дар ёд дорам: Ду ракаъат пеш аз намози пешин ва ду ракаъат баъди он, ду ракаъат баъд аз намози шом дар хонааш ва ду ракаъат баъд аз намози хуфтан дар хонааш ва ду ракаъат пеш аз намози бомдод ва ин вақте буд, ки касе дар он вақт бар Паёмбар (саллаллоҳу алайҳи ва саллам) ворид намешуд. Ва Ҳафса (хоҳари ровӣ) ба ман гуфт, ки ҳаргоҳ муаззин азон мегуфт ва фаҷр тулуъ мекард, ду ракаъат мехонд. Ва дар лафзи дигар: Паёмбар (саллаллоҳу алайҳи ва саллам) баъд аз намози ҷумъа ду ракаъат адо мекард.</t>
+  </si>
+  <si>
+    <t>يُبَيِّنُ عبدُ الله بن عمر رضي الله عنهما: أنَّ مِن النوافل التي حفظها عن النبي صلى الله عليه وسلم عشر ركعات وتسمى السنن الرواتب، 
+ركعتين قبل الظهر، وركعتين بعدها، 
+وركعتين بعد المغرب في بيتِه، 
+وركعتين بعد العشاء في بيتِه، 
+وقبل الفجر ركعتين، 
+فتمَّتْ عشر ركعات. 
+وأما صلاة الجمعة فيصلي بعدها ركعتين.</t>
+  </si>
+  <si>
+    <t>Абдуллоҳ ибни Умар (разияллоҳу анҳумо) баён намудааст, ки аз ҷумла намозҳои нафлие, ки аз Паёмбар (саллаллоҳу алайҳи ва саллам) ба ёд дорад, даҳ ракаъат аст. Ва ин намозҳоро суннатҳои равотиб мегӯянд, ки аз инҳо иборатанд: ду ракаъат пеш аз фарзи намози пешин ва ду ракаъат баъди он, ду ракаъат баъд аз фарзи намози шом дар хонааш, ду ракаъат баъди фарзи намози хуфтан дар хонааш ва пеш аз фарзи намози бомдод ду ракаъат, ки ҳамагӣ даҳ ракаъати комил мешавад. Ва аммо намози ҷумъа, пас аз он ду ракаъат намоз мехонданд.</t>
+  </si>
+  <si>
+    <t>استحباب هذه الرواتب، والمواظبة عليها.
+مشروعية أداء السنة في البيت.</t>
+  </si>
+  <si>
+    <t>Адо кардани ин суннатҳои ротиба ва ба шакли доимӣ хондани онҳо мустаҳаб аст.
+Намози суннатро дар хона хондан машруъ ва ҷоиз аст.</t>
+  </si>
+  <si>
+    <t>متفق عليه بجميع رواياته</t>
+  </si>
+  <si>
+    <t>[متفق عليه بجميع رواياته]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3062</t>
+  </si>
+  <si>
+    <t>كان النبي صلى الله عليه وسلم إذا قام من الليل يشوص فاه بالسواك</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) вақте шаб аз хоб бедор мешуд, даҳонашро бо мисвок пок мекард</t>
+  </si>
+  <si>
+    <t>عَنْ حُذَيْفَةَ رضي الله عنه قَالَ: كَانَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ إِذَا قَامَ مِنَ اللَّيْلِ يَشُوصُ فَاهُ بِالسِّوَاكِ.</t>
+  </si>
+  <si>
+    <t>Аз Ҳузайфа (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбари Худо (саллаллоҳу алайҳи ва саллам) вақте шаб аз хоб бедор мешуд, даҳонашро бо мисвок пок мекард.</t>
+  </si>
+  <si>
+    <t>كانَ النبيُّ صلى الله عليه وسلم كثيرًا ما يَستاك ويأمر به، وهو يتأكد في بعض الأوقات، منها: الاستياكُ عند القيام من الليل، حيث كان صلى الله عليه وسلم يَدلُك وينقِّي فاه بالسواك.</t>
+  </si>
+  <si>
+    <t>Паёмбари акрам (саллаллоҳу алайҳи ва саллам) бисёр вақт мисвок мекарданд ва ба он амр менамуданд. Мисвок кардан дар баъзе ҳолатҳо аҳамияти бештар дорад, аз ҷумла, ҳангоми бедор шудан аз хоби шаб, ки Паёмбар (саллаллоҳу алайҳи ва саллам) даҳонашонро бо мисвок пок мекарданд.</t>
+  </si>
+  <si>
+    <t>تأكيد مشروعية السواك بعد نوم الليل، وذلك أنَّ النوم مُقتَضٍ لتَغَيُّر رائحة الفم، والسواك هو آلة تنظيفية.
+تأكيد مشروعية السواك عند كل تَغَيُّرٍ كريهٍ للفم، أخذًا من المعنى السابق.
+مشروعية النظافة على وجه العموم، وأنها من سنة النبي صلى الله عليه وسلم، ومن الآداب السامية.
+التسوُّك في الفم كلِّه يشمل: الأسنان، واللثة، واللسان.
+السواك هو عُودٌ يُقطَع من شجرة الأراك أو غيرها، ويُستخدم في تنظيف الفم والأسنان، ويطيِّب الفم، ويُزيل الروائح الكريهة.</t>
+  </si>
+  <si>
+    <t>Таъкиди машруъияти мисвок баъд аз хоби шаб, зеро хоб сабаби тағйир ёфтани бӯи даҳон мегардад ва мисвок василаи тоза кардани даҳон аст.
+Таъкиди машруъияти мисвок ҳар гоҳ ки бӯи баде аз даҳон пайдо шавад, баргирифта аз маънои пешина.
+Машруъияти покизагӣ ба таври умум, ки он яке аз суннатҳои Паёмбари акрам (саллаллоҳу алайҳи ва саллам) ва аз одобҳои олӣ мебошад.
+Мисвок кардан ҳамаи даҳонро шомил аст, аз ҷумла: дандонҳо, милҳо (лисса) ва забонро дар бар мегирад.
+Мисвок як шохаест, ки аз дарахти арок ё дигар дарахтҳо гирифта мешавад ва барои тозакунии даҳон ва дандонҳо истифода мешавад. Он бӯи бадро мебарорад ва даҳонро хушбӯй мекунад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3063</t>
+  </si>
+  <si>
+    <t>لا يفرك مؤمن مؤمنة، إن كره منها خلقا رضي منها آخر</t>
+  </si>
+  <si>
+    <t>Марди муъмин аз зани муъмин (ҳамсараш) мутанаффир намешавад, зеро агар яке аз хислатҳои ӯ писандаш наояд, аз дигар хислаташ хушаш меояд</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي لله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا يَفْرَكْ مُؤْمِنٌ مُؤْمِنَةً، إِنْ كَرِهَ مِنْهَا خُلُقًا رَضِيَ مِنْهَا آخَرَ» أَوْ قَالَ: «غَيْرَهُ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Марди муъмин аз зани муъмин (ҳамсараш) мутанаффир намешавад, зеро агар яке аз хислатҳои ӯ писандаш наояд, аз дигар хислаташ хушаш меояд", ё фармуд: "ғайри он." (яъне, рафтори дигари ӯро меписандад.)</t>
+  </si>
+  <si>
+    <t>نَهَى النبيُّ صلى الله عليه وسلم الزوج أن يُبغض زوجتَه بُغضًا يؤدّي إلى ظلمها وتركها والإعراض عنها؛ 
+فإن الإنسان مجبول على النقص، وإن كره منها خُلقًا سيئًا، وجد فيها خلقًا آخر حسنًا؛ فيرضى بالحَسَن الذي يوافقه، ويصبر على ما لا يرضى من السيئ، مما يجعله يصبر ولا يكرهها كرهًا يحمله على فراقها.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) шавҳарро аз бадбинии ҳамсараш наҳй кардаанд, то ин ки сабаби зулм ва беадолатӣ дар ҳаққаш нашавад, ё ӯро тарк кунад ва нисбат ба ӯ беаҳамиятӣ кунад. Зеро инсон хилқатан дучори ноқисӣ ва камбудӣ аст ва агар аз як хислати номуносиб писандаш наомад, дар ӯ хислати дигаре нек пайдо мекунад, ки писандаш бошад ва бар хислати бадаш сабр кунад ва нисбат ба ҳамсараш кинае ба дил нагирад, ки ба ҷудоӣ ё зулм бианҷомад.</t>
+  </si>
+  <si>
+    <t>دعوة المؤمن إلى العدل وتحكيم العقل في أي خلاف ينشأ مع زوجته، وعدم اللجوء إلى تحكيم العاطفة والانفعالات المؤقتة.
+شأن المؤمن أن لا يبغض المؤمنة بغضًا كليًّا يحمله على فراقها، بل الذي  ينبغي عليه أن يتغاضى عما يكره بما يحب.
+الحث على حسن العشرة والصحبة بين الزوجين.
+الإيمان داع لمكارم الأخلاق، فلا يخلو المؤمن والمؤمنة من خلق حسن؛ فالإيمان يستلزم وجود خصال محمودة فيهما.</t>
+  </si>
+  <si>
+    <t>Даъвати муъмин ба адолат ва ҳоким сохтани ақл дар ҳар ихтилофе, ки миёни ӯ ва ҳамсараш рух медиҳад ва дури ҷустан аз ҳоким сохтани эҳсосот ва вокунишҳои муваққатӣ ва ногаҳонӣ.
+Кори муъмин чунин аст, ки аз зани муъмин он қадар бадбинӣ накунад, ки боиси ҷудогӣ аз ӯ шавад, балки бо таваҷҷуҳ ба он чи ки дӯст медорад, аз он чи ки бад мебинад, чашм бипӯшад.
+Ташвиқи муомила ва муоширати хуб байни ҳамсарон.
+Имон инсонро ба ахлоқи писандида фаро мехонад, пас марду зани муъмин аз ахлоқи некӯ холӣ нестанд. Зеро имон дар онҳо мавҷудияти сифатҳои шоистаи таҳсинро тақозо мекунад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3071</t>
+  </si>
+  <si>
+    <t>كنت مع النبي صلى الله عليه وسلم فانتهى إلى سباطة قوم، فبال قائما،</t>
+  </si>
+  <si>
+    <t>Ҳамроҳ бо Паёмбар (саллаллоҳу алайҳи ва саллам) будам ва он ҳазрат ба зуболадони қавме рафт ва онҷо истода пешоб кард</t>
+  </si>
+  <si>
+    <t>عَنْ حُذَيْفَةَ رضي الله عنه قَالَ: كُنْتُ مَعَ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فَانْتَهَى إِلَى سُبَاطَةِ قَوْمٍ، فَبَالَ قَائِمًا، فَتَنَحَّيْتُ فَقَالَ: «ادْنُهْ» فَدَنَوْتُ حَتَّى قُمْتُ عِنْدَ عَقِبَيْهِ فَتَوَضَّأَ فَمَسَحَ عَلَى خُفَّيْهِ.</t>
+  </si>
+  <si>
+    <t>Аз Ҳузайфа (разияллоҳу анҳу) ривоят аст, ки гуфт: Ҳамроҳ бо Паёмбар (саллаллоҳу алайҳи ва саллам) будам ва он ҳазрат ба зуболадони қавме рафт ва онҷо истода пешоб кард. Пас аз ӯ каме канор рафтам. Он Ҳазрат фармуданд: "Наздиктар биё", пас ба ӯ наздик шудам, то ҷое, ки пушти пойҳои эшон будам, таҳорат кард ва бар маҳсиҳояш масҳ кашид.</t>
+  </si>
+  <si>
+    <t>يُخبِرُ حذيفةُ بن اليمان رضي الله عنهما أنه كان مع النبي صلى الله عليه وسلم، فأراد صلى الله عليه وسلم أن يَتبوَّل، فدخل سباطة قوم؛ وهي الموضع الذي يُلقى فيه القمامة والتراب الذي يكنس من المنازل، فتبول وهو واقف، وكان غالب عادته أن يبول قاعدًا. 
+فتباعد عنه حذيفة، فقال له صلى الله عليه وسلم: اقترب، فاقترب حذيفة منه حتى قام خلفه عند مؤخر قدميه؛ ليكون كالسترة له عن النظر إليه في تلك الحالة. 
+ثم توضأ صلى الله عليه وسلم، وعند غسل الرجلين، اكتفى بالمسح على خفيه -وهما ما يلبس في الرجل من جلد رقيق ونحوه ويكون ساترًا للكعبين- ولم يخلعهما.</t>
+  </si>
+  <si>
+    <t>Ҳузайфа ибни Ямон (разияллоҳу анҳумо) хабар медиҳад, ки ҳамроҳи Паёмбар (саллаллоҳу алайҳи ва саллам) буданд, Паёмбар (саллаллоҳу алайҳи ва саллам) қасди қазои ҳоҷат карданд ва вориди партобгоҳи қавме шуданд, яъне ҷое, ки мардум партовҳо ва руфташудаҳои хонаҳоро меандозанд. Бинобар ин дар онҷо истода пешоб карданд, дар ҳоле ки одаташон ин буд, ки одатан нишаста ин корро мекарданд.
+Пас Ҳузайфа худро аз ӯ дур гирифт, аммо Паёмбар (саллаллоҳу алайҳи ва саллам) ба ӯ гуфт: Наздиктар биё, Ҳузайфа ба ӯ наздик шуд, то ин ки пушти пойҳои эшон истод, то ин ки мардум Паёмбар (саллаллоҳу алайҳи ва саллам)-ро дар ин ҳол набинанд.
+Сипас Паёмбар (саллаллоҳу алайҳи ва саллам) таҳорат кард ва ҳангоми шустани пойҳо бар маҳсиҳояш масҳ кашид. Масҳӣ, навъе аз мӯза аст, ки аз чарми тунук сохта мешавад ва ду устухони барҷастаи ду тарафи пойро мепӯшонад. Паёмбар (саллаллоҳу алайҳи ва саллам) онҳоро набаровард ва бар болояшон масҳ кашид.</t>
+  </si>
+  <si>
+    <t>مشروعية المسح على الخفين.
+جواز البول قائمًا بشرط أن لا يصيبَه منه شيء.
+اختيار النبي صلى الله عليه وسلم السباطة وهي مكان المزبلة والكناسة لأنها في الغالب سهلة لا يرتد فيها البول على البائل.</t>
+  </si>
+  <si>
+    <t>Машруъияти масҳ кашидан бар масҳиҳо (мӯзаҳо ва ҷуробҳои ғафс).
+Рост истода пешоб кардан ҷоиз аст, ба шарте, ки чизе аз он ба баданаш ё либосҳояш нарасад.
+Паёмбар (саллаллоҳу алайҳи ва саллам) зуболадонро интихоб кард, ки он ҷои партовҳо ва руфташудаҳои хонаҳо аст, зеро маъмулан заминаш нарм аст ва боиси баргашти пешоб ва наҷосати шахс намешавад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3075</t>
+  </si>
+  <si>
+    <t>إذا أتيتم الغائط فلا تستقبلوا القبلة، ولا تستدبروها ولكن شرقوا أو غربوا</t>
+  </si>
+  <si>
+    <t>Ҳаргоҳ ба қазои ҳоҷат рафтед на рӯ ба қибла кунед на пушт ба қибла, балки рӯ ба тарафи шарқ ва ғарб кунед</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي أَيُّوبَ الأَنْصَارِيِّ رضي الله عنه أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِذَا أَتَيْتُمُ الغَائِطَ فَلاَ تَسْتَقْبِلُوا القِبْلَةَ، وَلاَ تَسْتَدْبِرُوهَا وَلَكِنْ شَرِّقُوا أَوْ غَرِّبُوا» قَالَ أَبُو أَيُّوبَ: فَقَدِمْنَا الشَّأْمَ فَوَجَدْنَا مَرَاحِيضَ بُنِيَتْ قِبَلَ القِبْلَةِ فَنَنْحَرِفُ، وَنَسْتَغْفِرُ اللَّهَ تَعَالَى.</t>
+  </si>
+  <si>
+    <t>Аз Абуаюби Ансорӣ (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳаргоҳ ба қазои ҳоҷат рафтед на рӯ ба қибла кунед на пушт ба қибла, балки рӯ ба тарафи шарқ ва ғарб кунед". Абуаюб гуфт: Чун ба Шом рафтем ҳоҷатхонаҳое дидем, ки рӯ ба қибла сохта шуда буданд ва чун вориди он мешудем худро аз тарафи қибла ба дигар тараф рӯй гардонда аз Аллоҳ Таъоло талаби мағфират мекардем.</t>
+  </si>
+  <si>
+    <t>نَهَى النبيُّ صلى الله عليه وسلم مَن أراد قضاء حاجته من بول أو غائط أن يستقبل القبلة وجهة الكعبة، ولا يستدبرها بأن يجعلها خلف ظهره؛ بل عليه أن ينحرف عنها قِبَلَ المشرق أو المغرب إذا كانت قبلته كقبلة أهل المدينة. 
+ثم أخبر أبو أيوب رضي الله عنه أنهم لما قدموا الشام وجدُوا فيها المراحيض المعدة لقضاء الحاجة قد بُنيت متجهة إلى الكعبة، فكانوا ينحرفون بأجسادهم عن القبلة، ومع ذلك يستغفرون الله.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) касеро, ки қасди қазои ҳоҷат дорад наҳй кардааст, ки ҳангоми қазои ҳоҷат рӯ ё пушт ба қибла ва тарафи Каъба кунад, балки агар қиблааш монанди қиблаи аҳли Мадина бошад, рӯ ба тарафи шарқ ё ғарб кунад. Сипас Абуаюб (разияллоҳу анҳу) нақл кард, ки вақте онҳо ба Шом рафтанд дар онҷо ҳоҷатхонаҳоеро диданд, ки барои қазои ҳоҷат, рӯ ба сӯи Каъба сохта шуда буданд. Бинобар ин онҳо баданҳояшонро дар ҳоли қазои ҳоҷат аз самти қибла ба дигар тараф мегардонданд ва бо ин ҳол аз Аллоҳ талаби мағфират мекарданд.</t>
+  </si>
+  <si>
+    <t>الحكمة في ذلك تعظيم الكعبة المشرفة واحترامها.
+الاستغفار بعد الخروج من مكان قضاء الحاجة.
+حسن تعليم النبي صلى الله عليه وسلم؛ لأنه لما ذكر الممنوع أرشد إلى الجائز.</t>
+  </si>
+  <si>
+    <t>Ҳикмат дар ин кор эҳтиром ва таъзими Каъбаи муқаддас аст.
+Талаби мағфират кардан баъд аз баромадан аз ҳоҷатхона.
+Таълимотаи неки Паёмбар (саллаллоҳу алайҳи ва саллам). Зеро вақте мамнуъро зикр карданд, дар баробари он ба ҷоиз ишора намуданд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3078</t>
+  </si>
+  <si>
+    <t>لا يمسكن أحدكم ذكره بيمينه وهو يبول، ولا يتمسح من الخلاء بيمينه، ولا يتنفس في الإناء</t>
+  </si>
+  <si>
+    <t>Ҳеҷ яке аз шумо ҳангоми пешоб кардан узвашро бо дасти росташ нагирад ва бо он истинҷо накунад, инчунин вақти об нӯшидан дар зарфи об нафас накашад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي قَتَادَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا يُمْسِكَنَّ أَحَدُكُمْ ذَكَرَهُ بِيَمِينِهِ وَهُوَ يَبُولُ، وَلَا يَتَمَسَّحْ مِنَ الْخَلَاءِ بِيَمِينِهِ، وَلَا يَتَنَفَّسْ فِي الْإِنَاءِ».</t>
+  </si>
+  <si>
+    <t>Аз Абуқатода (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳеҷ яке аз шумо ҳангоми пешоб кардан узвашро бо дасти росташ нагирад ва бо он истинҷо накунад, инчунин вақти об нӯшидан дар зарфи об нафас накашад."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم بعض الآداب؛ حيث نهى أنْ يُمْسِكَ الرجل ذكره حال البول بيده اليمنى، وأن تُزال النجاسة من القُبُلِ أو الدُّبُرِ باليد اليمنى؛ لأن اليمين أعدت للمكارم، 
+كما نهى أن يتنفس الإنسان في الإناء الذي يشرب فيه.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баъзе одобҳоро баён намуданд. Аз ҷумла: Барои мард манъ аст, ки вақти пешоб кардан бо дасти росташ узвашро дошта пешоб кунад ва бо дасти рост наҷосатро аз узв ё мақъад дур кунад, зеро бо дасти рост корҳои хубро анҷом медиҳад. Инчунин аз нафаскашӣ (ё пуф кардан) дар зарфе, ки аз он об менӯшад наҳй карданд.</t>
+  </si>
+  <si>
+    <t>بيان سَبْق الإسلام في الآداب والنظافة.
+اجتناب الأشياء القذرة، فإذا اضطر إلى مباشرتها، فليكن باليسار.
+بيان شرف اليمين وفضلها على اليسار.
+كمال الشريعة الإسلامية وشمول تعاليمها.</t>
+  </si>
+  <si>
+    <t>Баёни пешгомии Ислом дар заминаи одоб ва тозагӣ.
+Аз корҳои ифлос дурӣ кардан ва агар ночор монд бо дасти чап онро дур кунад.
+Баёни шаъни дасти рост ва бартарии он бар чап.
+Такомули шариати исломӣ ва фарогир будани таълимоти он.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3079</t>
+  </si>
+  <si>
+    <t>أما يخشى أحدكم  أو: لا يخشى أحدكم  إذا رفع رأسه قبل الإمام، أن يجعل الله رأسه رأس حمار، أو يجعل الله صورته صورة حمار</t>
+  </si>
+  <si>
+    <t>Оё яке аз шумо наметарсад - ё, оё касе аз шумо наметарсад - , ки агар сари худро пеш аз имом бардорад, Аллоҳ сари ӯро ба сари хар табдил кунад ё рӯяшро ба рӯйи хар табдил кунад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «أَمَا يَخْشَى أَحَدُكُمْ - أَوْ: لاَ يَخْشَى أَحَدُكُمْ - إِذَا رَفَعَ رَأْسَهُ قَبْلَ الإِمَامِ، أَنْ يَجْعَلَ اللَّهُ رَأْسَهُ رَأْسَ حِمَارٍ، أَوْ يَجْعَلَ اللَّهُ صُورَتَهُ صُورَةَ حِمَارٍ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) гуфт: "Оё яке аз шумо наметарсад - ё, оё касе аз шумо наметарсад - , ки агар сари худро пеш аз имом бардорад, Аллоҳ сари ӯро ба сари хар табдил кунад ё рӯяшро ба рӯйи хар табдил кунад."</t>
+  </si>
+  <si>
+    <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم الوعيدَ الشديدَ على مَن يَرفَعُ رأسَه قبل إمامِهِ، بأنْ يجعلَ اللهُ رأسَه رأسَ حِمار، أو يَجعلَ صورتَه صورةَ حمار.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) ба баёни ваъиди сахт барои касе пардохтааст, ки пеш аз имом сарашро бардорад, ки Аллоҳ сарашро ба сари хар табдил кунад ё рӯяшро рӯйи хар гардонад.</t>
+  </si>
+  <si>
+    <t>للمأموم مع الإمام أربع حالات: ثلاث منهي عنها، وهي: المسابقة والموافقة والتأخر، والمشروع للمأموم: المتابعة للإمام.
+وجوب متابعة المأموم للإمام في الصلاة.
+الوعيدُ بتغيير صورة من يرفع رأسه قبل الإمام إلى صورة حمار أَمْرٌ ممكن، وهو مِن المسخ.</t>
+  </si>
+  <si>
+    <t>Барои шахсе, ки аз имом пайравӣ мекунад, чаҳор ҳолат аст: се ҳолати он мавриди наҳйи аст, ки онҳо: мусобиқа, мувофиқат, таъхир кардан ҳастанд. Ва ҳолати машруъ ва ҷоиз барои муқтадӣ, пайравӣ кардан аз имом аст.
+Пайравӣ кардани маъмум аз имом дар намоз воҷиб аст.
+Таҳдиди тағйир додани симои касе, ки сарашро пеш аз имом мебардорад ба симои хар, имконпазир аст ва ин аз ҷумлаи масх аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3086</t>
+  </si>
+  <si>
+    <t>أن رجلا سأل النبي صلى الله عليه وسلم عن الساعة، فقال: متى الساعة؟ قال: وماذا أعددت لها</t>
+  </si>
+  <si>
+    <t>Марде Паёмбар (саллаллоҳу алайҳи ва саллам)-ро дар бораи қиёмат пурсид. Гуфт: "Қиёмат кай мешавад?" Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Барои он чӣ омода кардаӣ?</t>
+  </si>
+  <si>
+    <t>عَنْ أَنَسٍ رَضِيَ اللَّهُ عَنْهُ: أَنَّ رَجُلًا سَأَلَ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ عَنِ السَّاعَةِ، فَقَالَ: مَتَى السَّاعَةُ؟ قَالَ: «وَمَاذَا أَعْدَدْتَ لَهَا». قَالَ: لاَ شَيْءَ، إِلَّا أَنِّي أُحِبُّ اللَّهَ وَرَسُولَهُ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقَالَ: «أَنْتَ مَعَ مَنْ أَحْبَبْتَ». قَالَ أَنَسٌ: فَمَا فَرِحْنَا بِشَيْءٍ، فَرِحْنَا بِقَوْلِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَنْتَ مَعَ مَنْ أَحْبَبْتَ» قَالَ أَنَسٌ: فَأَنَا أُحِبُّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ وَأَبَا بَكْرٍ، وَعُمَرَ، وَأَرْجُو أَنْ أَكُونَ مَعَهُمْ بِحُبِّي إِيَّاهُمْ، وَإِنْ لَمْ أَعْمَلْ بِمِثْلِ أَعْمَالِهِمْ.</t>
+  </si>
+  <si>
+    <t>Аз Анас (разияллоҳу анҳу) ривоят аст, ки гуфт: Марде Паёмбар (саллаллоҳу алайҳи ва саллам)-ро дар бораи қиёмат пурсид. Гуфт: "Қиёмат кай мешавад?" Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Барои он чӣ омода кардаӣ?" Мард гуфт: "Ҳеҷ чиз омода накардаам, ҷуз он ки ман Аллоҳ ва Паёмбарашро дӯст медорам." Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Ту бо касе хоҳи буд, ки дӯсташ медорӣ."  
+Анас мегӯяд: Мо аз чизе ба монанди ин сухани Паёмбар (саллаллоҳу алайҳи ва саллам) хушҳол нашудем, ки гуфт: "Ту бо касе хоҳи буд, ки дӯсташ медорӣ." 
+Анас мегӯяд: "Ман Паёмбар (саллаллоҳу алайҳи ва саллам), Абубакр ва Умарро дӯст медорам ва умедворам, ки ба хотири дӯст доштани онҳо бо онҳо хоҳам буд, ҳарчанд ки ба монанди амалҳои онҳо амал накунам."</t>
+  </si>
+  <si>
+    <t>سَألَ النبيَّ صلى الله عليه وسلم رجلٌ أعرابيٌّ مِمّن يَسكن الصحراء: عن وقت قيام الساعة؟ 
+فقال له صلى الله عليه وسلم: وما أعددتَ لها من العمل الصالح؟ 
+فقال السائل: ما أعددتُ لها كبيرَ عملٍ إلا أني أحبُّ اللهَ ورسولَه، ولم يذكر غيرَها من العبادات القلبية والبدنية والمالية؛ لأنها كلُّها فروع للمحبة مترتبة عليها، ولأن المحبة الصادقة باعثة للاجتهاد في العمل الصالح.
+فقال له صلى الله عليه وسلم: إنك مع مَن أحببتَ في الجنة. 
+ففرح أصحابُ النبيِّ صلى الله عليه وسلم بهذه البشرى فرحًا شديدًا.
+ثم أَخبرَ أنسٌ رضي الله عنه أنه يحب النبي صلى الله عليه وسلم وأبا بكر، وعمر، ويرجو أن يكون معهم، وإن كان عملُه ليس مثلَ عملِهم.</t>
+  </si>
+  <si>
+    <t>Марде аз арабҳои саҳронишин Паёмбар (саллаллоҳу алайҳи ва саллам)-ро аз вақти барпо шудани қиёмат пурсид.
+Паёмбар (саллаллоҳу алайҳи ва саллам) ба ӯ гуфт: "Барои қиёмат чӣ кори нек омода кардаӣ?"
+Саволкунанда гуфт: "Барои он кори бузурге омода накардам, ҷуз ин ки ман Аллоҳ ва Паёмбарро дӯст медорам." Чизи дигаре аз ибодатҳои қалбӣ, баданӣ ва молиро ном набурд, зеро ҳама он ибодатҳо шохаҳои муҳаббат ва ҳосили он ҳастанд ва муҳаббати ростин сабаби талош дар анҷом додани амали нек мебошад.
+Паёмбар (саллаллоҳу алайҳи ва саллам) ба ӯ гуфт: "Ту дар биҳишт бо касе хоҳи буд, ки дӯсташ медорӣ."
+Асҳоби Паёмбар (саллаллоҳу алайҳи ва саллам) аз ин хушхабар бениҳоят хушҳол шуданд.
+Сипас Анас (разияллоҳу анҳу) хабар дод, ки ӯ  Паёмбар (саллаллоҳу алайҳи ва саллам), Абубакр ва Умарро дӯст медорад ва умедвор аст, ки бо онон хоҳад буд, ҳарчанд аъмоли ӯ мисли аъмоли онҳо набошад.</t>
+  </si>
+  <si>
+    <t>حكمة رسول الله صلى الله عليه وسلم في إجابة السائل، حيث دلَّه على الذي يهمه وينجيه، وهو: الاستعداد للآخرة بما ينفع والعمل الصالح.
+أخفى اللهُ علمَ الساعة على العباد ليبقى المرء مستعدًّا متجهزًا للقاء الله.
+فضل محبة الله ورسوله والصالحين من المؤمنين، والتحذير من محبة المشركين.
+قوله صلى الله عليه وسلم: أنت مع من أحببت. ليس المراد التساوي في الدرجة والمنزلة، بل المراد كونهم في الجنة بحيث يتمكَّن كل واحد منهم من رؤية الآخر وإن بَعُد المكان.
+توجيه المسلم للانشغال بالأصلح والأنفع له، وترك السؤال عما لا ينفعه.</t>
+  </si>
+  <si>
+    <t>Ҳикмати Расули Худо (саллаллоҳу алайҳи ва саллам) дар посухи саволдиҳанда чунон буд, ки ӯро ба чизе раҳнамоӣ кард, ки барои ӯ муҳим ва наҷотбахш аст, яъне омодагӣ ба охират бо он чизе, ки манфиат дорад ва анҷоми амалҳои солеҳ.
+Худованд илми ҳангоми барпо шудани қиёматро аз бандагон пинҳон кард, то инсон ҳамеша барои дидори Аллоҳ Таъоло омода бошад.
+Фазилати муҳаббати Аллоҳ ва Расули Ӯ ва  муъминони солеҳ ва ҳушдор аз муҳаббати мушрикон.
+Сухани Паёмбар (саллаллоҳу алайҳи ва саллам) "Ту бо касе хоҳӣ буд, ки дӯсташ медорӣ", маънои баробарӣ дар мартаба ва манзилатро надорад, балки маънояш ин аст, ки онҳо дар ҷаннат хоҳанд буд ва ҳар кадоме аз онҳо метавонад дигареро бубинад, ҳарчанд масофа миёни онҳо дур бошад.
+Роҳнамоӣ ба мусалмон, ки бо корҳои беҳтару фоидаовар машғул шавад ва аз пурсидани чизҳои бефоида худдорӣ кунад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3087</t>
+  </si>
+  <si>
+    <t>لا صلاة بحضرة الطعام، ولا هو يدافعه الأخبثان</t>
+  </si>
+  <si>
+    <t>Дар ҳолати ҳозир будани таъом ва барои касе, ки аз баромадани пешоб ва наҷосат пешгирӣ мекунад, намоз нест</t>
+  </si>
+  <si>
+    <t>عن عَائِشَةَ رضيَ الله عنها قالت: إِنِّي سمعْتُ رسولَ الله صلى الله عليه وسلم يقول: «لَا صَلَاةَ بِحَضْرَةِ الطَّعَامِ، وَلَا هُوَ يُدَافِعُهُ الْأَخْبَثَانِ».</t>
+  </si>
+  <si>
+    <t>Аз Оиша (разияллоҳу анҳо) ривоят аст, ки гуфт: Ман Паёмбар (саллаллоҳу алайҳи ва саллам)-ро шунидам, ки мегуфт: "Дар ҳолати ҳозир будани таъом ва барои касе, ки аз баромадани пешоб ва наҷосат пешгирӣ мекунад, намоз нест".</t>
+  </si>
+  <si>
+    <t>نَهى رسولُ الله صلى الله عليه وسلم عن الصلاة بحضور الطعام الذي تَتُوْقُ نَفسُ المُصلي إليه، ويَتعلق قلبُه به.
+وكذلك نهى عن الصلاة مع مدافعة الأخبثين -وهما البول والغائط--، لانشغاله بمدافعة الأذى.</t>
+  </si>
+  <si>
+    <t>Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) дар вақти ҳозир будани таъом, ки (шахси гурусна) дилаш ба он майл мекунад, намоз гузоштанро наҳйи кардааст.
+Ва ҳамчунин аз намоз хондан дар ҳолати фишори ду нопокӣ - пешоб ва наҷосат - наҳйи кардааст. Зеро дар ин ҳолат (шахси намозгузор) машғули пешгирӣ кардан аз он ду аст.</t>
+  </si>
+  <si>
+    <t>ينبغي للمصلي إبعاد كلِّ ما يَشْغَلُه في صلاته قبل الدخول فيها.</t>
+  </si>
+  <si>
+    <t>Намозгузор пеш аз оғози намоз бояд ҳар чизеро, ки дар намозаш ӯро парешон месозад, дур кунад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3088</t>
+  </si>
+  <si>
+    <t>أن رسول الله صلى الله عليه وسلم كان يرفع يديه حذو منكبيه إذا افتتح الصلاة،</t>
+  </si>
+  <si>
+    <t>Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) дар вақти шуруъ кардан ба намоз</t>
+  </si>
+  <si>
+    <t>عَن ابْنِ عُمَرَ رضي الله عنهما: أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كَانَ يَرْفَعُ يَدَيْهِ حَذْوَ مَنْكِبَيْهِ إِذَا افْتَتَحَ الصَّلَاةَ، وَإِذَا كَبَّرَ لِلرُّكُوعِ، وَإِذَا رَفَعَ رَأْسَهُ مِنَ الرُّكُوعِ، رَفَعَهُمَا كَذَلِكَ أَيْضًا، وَقَالَ: «سَمِعَ اللَّهُ لِمَنْ حَمِدَهُ، رَبَّنَا وَلَكَ الحَمْدُ»، وَكَانَ لاَ يَفْعَلُ ذَلِكَ فِي السُّجُودِ.</t>
+  </si>
+  <si>
+    <t>Аз ибни Умар (разияллоҳу анҳумо) ривоят аст, ки гуфт: Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) дар вақти шуруъ кардан ба намоз (такбири таҳрима гуфтан) дастонашро то баробари шонаҳояшон боло мебурданд. Инчунин ҳангоми такбири рукуъ ва бардоштани сараш аз рукуъ, низ дастонашро боло мебурданд ва "Самиъаллоҳу лиман ҳамидаҳ, Раббано ва лакал-ҳамд" мегуфтанд. Дар вақти саҷда ин корро анҷом намедоданд.</t>
+  </si>
+  <si>
+    <t>كانَ النبيُّ صلى الله عليه وسلم  يرفع يديه في ثلاثةِ مواضع من الصلاة إزاء أو مقابل المنكب الذي هو: مجمع عظم الكتف والعضد. 
+الموضع الأول: إذا افتتح الصلاة عند تكبيرة الإحرام. 
+الثاني: إذا كبّر للركوع. 
+الثالث: إذا رفع رأسه من الركوع وقال: سمع الله لمن حمده ربنا ولك الحمد.
+وكان لا يرفع يديه عند ابتداء السجود، ولا عند الرفع منه.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) дар се мавзеъ дар намоз дастонашро то баробари шонаҳо боло мебурд, яъне ҷое, ки маҳали пайвандии бозу бо китф аст.
+Мавқеъи аввал: Ҳангоми шуруъи намоз дар такбири таҳрима.
+Дуввум: Ҳангоми такбир гуфтан барои ба рукуъ рафтан.
+Сеюмм: Ҳангоми аз рукуъ бархостан ва "Самиъаллоҳу лиман ҳамидаҳ, Раббано ва лакал-ҳамд" гуфтан.
+Ҳангоми саҷда кардан ва аз саҷда бархостан ин корро анҷом намедод.</t>
+  </si>
+  <si>
+    <t>من حِكَم رفع اليدين في الصلاة أنها زينة للصلاة وتعظيم لله سبحانه.
+ثبت عنه صلى الله عليه وسلم رفع يديه في موضع رابع كما في رواية أبي حميد الساعدي عند أبي داود وغيره، وهو عند القيام من التشهد الأول في الصلاة الثلاثية والرباعية.
+ثبت عنه صلى الله عليه وسلم أيضًا أنه يرفع يديه حذو أذنيه دون لمس كما في رواية مالك بن الحويرث في الصحيحين: «أن رسول الله صلى الله عليه وسلم كان إذا كبر رفع يديه حتى يحاذي بهما أذنيه».
+الجمع بين التسميع والتحميد خاص بالإمام والمنفرد، أما المأموم فيقول: ربنا ولك الحمد.
+قول: "رَبَّنَا وَلَكَ الحَمْدُ" بعد الركوع صح عن النبي صلى الله عليه وسلم فيه أربع صيغ، وهذه واحدة منها، والأفضل أن يتتبع المرء هذه الصيغ ويأتي بهذا مرة، وهذه مرة.</t>
+  </si>
+  <si>
+    <t>Аз ҳикматҳои бардоштани дастон дар намоз ин аст, ки зиннати намоз ва таъзими Аллоҳ Таъоло аст.
+Аз Паёмбар (саллаллоҳу алайҳи ва саллам) собит аст, ки дар мавзеъи чаҳорум ҳам рафъи ядайн кардааст. Чунон ки дар ривояти Абуҳумайди Соъидӣ назди Абудовуд ва дигарон омадааст. Ва он ҳангоми бархостан аз ташаҳҳуди аввал дар намозҳои се ракаъатӣ ва чаҳор ракаъатӣ аст.
+Ҳамчунин аз Паёмбар (саллаллоҳу алайҳи ва саллам) собит аст, ки дастонашро то рӯ ба рӯи гӯшҳояш боло мебурд, бе ин ки онҳоро ламс кунад. Чунон ки дар ривояти Молик ибни Ҳувайрис дар саҳеҳайн омадааст, ки "Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) ҳаргоҳ такбир мегуфтанд дастонашонро боло мебурданд, то дар баробари гӯшҳояшон қарор мегирифт."
+Бо ҳам якҷо гуфтани тасмиъ ва таҳмид (Самиъаллоҳу лиман ҳамидаҳ ва Раббано ва лакал-ҳамд) барои имом ва касе, ки танҳо намоз мехонад, аст. Аммо касе, ки аз паси имом намоз мехонад, "Раббано ва лакал-ҳамд" мегӯяд.
+Гуфтани "Раббано ва лакал-ҳамд" баъд аз рукуъ, аз Паёмбар (саллаллоҳу алайҳи ва саллам) собит аст ва он бо чаҳор шакли гуногун ривоят шудааст, ки ин яке аз он шаклҳо аст ва беҳтар ин аст, ки инсон ҳар чаҳор суратро бигӯяд, инро як маротиба ва гоҳе дигариро ва ҳамин гуна.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3095</t>
+  </si>
+  <si>
+    <t>علمني رسول الله صلى الله عليه وسلم، وكفي بين كفيه، التشهد، كما يعلمني السورة من القرآن</t>
+  </si>
+  <si>
+    <t>Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) дар ҳоле ки кафи дастам байни ду кафи дастонаш буд, ончунон ба ман Ташаҳҳудро омӯзонд, мисле, ки сурае аз Қуръонро таълим медод</t>
+  </si>
+  <si>
+    <t>عَنِ ابْنَ مَسْعُودٍ رضي الله عنه قَالَ: عَلَّمَنِي رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، وَكَفِّي بَيْنَ كَفَّيْهِ، التَّشَهُّدَ، كَمَا يُعَلِّمُنِي السُّورَةَ مِنَ القُرْآنِ: «التَّحِيَّاتُ لِلَّهِ، وَالصَّلَوَاتُ وَالطَّيِّبَاتُ، السَّلاَمُ عَلَيْكَ أَيُّهَا النَّبِيُّ وَرَحْمَةُ اللَّهِ وَبَرَكَاتُهُ، السَّلاَمُ عَلَيْنَا وَعَلَى عِبَادِ اللَّهِ الصَّالِحِينَ، أَشْهَدُ أَنْ لاَ إِلَهَ إِلَّا اللَّهُ، وَأَشْهَدُ أَنَّ مُحَمَّدًا عَبْدُهُ وَرَسُولُهُ».
+وفي لفظ لهما: «إِنَّ اللهَ هُوَ السَّلَامُ، فَإِذَا قَعَدَ أَحَدُكُمْ فِي الصَّلَاةِ فَلْيَقُلْ: التَّحِيَّاتُ لِلَّهِ وَالصَّلَوَاتُ وَالطَّيِّبَاتُ السَّلَامُ عَلَيْكَ أَيُّهَا النَّبِيُّ وَرَحْمَةُ اللهِ وَبَرَكَاتُهُ، السَّلَامُ عَلَيْنَا وَعَلَى عِبَادِ اللهِ الصَّالِحِينَ، فَإِذَا قَالَهَا أَصَابَتْ كُلَّ عَبْدٍ لِلَّهِ صَالِحٍ فِي السَّمَاءِ وَالْأَرْضِ، أَشْهَدُ أَنْ لَا إِلَهَ إِلَّا اللهُ، وَأَشْهَدُ أَنَّ مُحَمَّدًا عَبْدُهُ وَرَسُولُهُ، ثُمَّ يَتَخَيَّرُ مِنَ الْمَسْأَلَةِ مَا شَاءَ».</t>
+  </si>
+  <si>
+    <t>Аз ибни Масъуд (разияллоҳу анҳу) ривоят аст, ки гуфт: Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) дар ҳоле ки кафи дастам байни ду кафи дастонаш буд, ончунон ба ман Ташаҳҳудро омӯзонд, мисле, ки сурае аз Қуръонро таълим медод: "Аттаҳиёту лиллоҳи вассалавоту ваттаййибот. Ассалому ъалайка айюҳаннабийю ва раҳматуллоҳи ва баракатуҳ. Ассалому ъалайно ва ъало ъибодиллоҳис солиҳин. Ашҳаду алло илоҳа иллаллоҳу ва ашҳаду анна Муҳаммадан ъабдуҳу ва расулуҳ." Ва дар лафзи дигар аз он ду: " Ҳамоно Аллоҳ худ Салом аст (бинобар ин, салом бар Аллоҳ, нагӯед). Ҳаргоҳ касе барои хондани "Таҳийёт" дар намозаш нишаст, бояд чунин бигӯяд: Аттаҳиёту лиллоҳи вассалавоту ваттаййибот. Ассалому ъалайка айюҳаннабийю ва раҳматуллоҳи ва баракатуҳ. Ассалому ъалайно ва ъало ъибодиллоҳис солиҳин. Пас, ҳаргоҳ инро гуфт, дар воқеъ (саломаш) ба ҳар бандаи солиҳе, ки дар осмон ва замин аст ва гувоҳӣ додааст, ки маъбуде ба ҳақ ҷуз Аллоҳ нест ва Муҳаммад банда ва фиристодаи Ӯст, расидааст. Сипас ҳар дархосте, ки хост метавонад аз Худо бихоҳад." (Ва дар дуои баъд аз ташаҳҳуд бигӯяд).</t>
+  </si>
+  <si>
+    <t>عَلَّمَ النبيُّ صلى الله عليه وسلم ابنَ مسعود رضي الله عنه التشهدَ الذي يقال في الصلاة، وقد جَعل يدَه في يديه، لِيَصْرِفَ انتباهَ ابنِ مسعود إليه. كما يُعَلِّمُه السورة من القرآن مما يدل على اعتناء النبي صلى الله عليه وسلم بهذا التشهد لفظًا ومعنى. 
+فقال: 
+"التَّحِيَّات لله":
+ وهي كل قول أو فعل دَالٍّ على التعظيم، كلُّها مُسْتَحَقَّة لله عز وجل. 
+"الصَّلَوَاتُ": 
+وهي الصلاة المعروفة فرضُها ونفلُها لله تعالى. 
+"الطَّيِّبَاتُ": 
+هي الأقوال والأفعال والأوصاف الطيبة والدالّة على الكمال، كلُّها مستحقة لله تعالى. 
+"السلام عليك أيها النبي ورحمة الله وبركاته": 
+دعاء له بالسلامة من كل آفَةٍ ومكروه، والزيادة والكثرة من كل خير. 
+"السلام علينا وعلى عباد الله الصالحين": 
+دعاء بالسلامة للمُصلي ولكل عبد صالح في السماء والأرض. 
+"أشهد أن لا إله إلا الله": 
+أي أُقِرُّ إقرارًا جازمًا به بأنه لا معبود حق إلا الله. 
+"وأَنَّ مُحَمَّدًا عَبْدُهُ ورسولُهُ": 
+أُقِرُّ له بالعبودية والرسالة الخاتمة.
+ثم حَثَّ النبيُّ صلى الله عليه وسلم المصليَ أن يَختارَ مِن الدعاء ما شاء.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) ба ибни Масъуд (разияллоҳу анҳу) ташаҳҳудеро, ки дар намоз гуфта мешавад, омӯзонд дар ҳоле ки дасти ӯ дар дастонаш буд, то ин ки таваҷҷуҳи Ибни Масъуд ба ӯ бошад. Ҳамон гуна, ки сурае аз Қуръонро ба ӯ меомӯзонд. Ва ин нишондиҳандаи аҳамияти Паёмбар (саллаллоҳу алайҳи ва саллам) ба ташаҳҳуд аз нигоҳи лафз ва маъно буд. Пас гуфт: "Аттаҳиёту лиллоҳи": Яъне, ҳар як сухан ё амале, ки ба таъзиму бузургдошт далолат мекунад ва ҳамаи он таъзиму бузургдошт сазовори Аллоҳ Таъоло аст. "Ассалавот": Ин ҳамон намози маъруф аст, фарз ва нафле, ки барои Аллоҳ Таъоло хонда мешавад. "Аттайибот": Гуфторҳо, кирдорҳо ва васфҳои нек ва поке аст, ки далолат бар камолот мекунад ва ҳамаи онҳо сазовори Аллоҳ Таъоло аст. "Ассалому ъалайка айюҳаннабийю ва раҳматуллоҳи ва баракатуҳу": Дуо барои Паёмбар (саллаллоҳу алайҳи ва саллам) барои саломати аз ҳама офатҳо ва балоҳо ва афзуни аз ҳама некиҳо. "Ассалому ъалайно ва ъало ъибодиллоҳис-солиҳин": Дуо барои саломатии намозгузор ва ҳар бандаи некукоре, ки дар осмону замин аст. "Ашҳаду алло илоҳа иллаллоҳу": Яъне: Қатъан ва ҷазман иқрор мекунам, ки нест маъбуди ба ҳақ магар Аллоҳ. "Ва анна Муҳаммадан ъабдуҳу ва расулуҳу": Ба бандагии Паёмбар (саллаллоҳу алайҳи ва саллам) ва охирини паёмбарон буданаш иқрор мекунам.
+Сипас Паёмбар (саллаллоҳу алайҳи ва саллам) намозгузорро ташвиқ кард, ки ҳар дуъоеро, ки бихоҳад, интихоб кунад (ва дуо кунад).</t>
+  </si>
+  <si>
+    <t>مَحلُّ هذا التشهدِ القعودُ بعد السجدة الأخيرة في كل صلاة، وبعد الركعة الثانية في الثلاثية والرباعية.
+وجوب التحيات في التشهد، ويجوز أن يتشهدَ بأيِّ لفظ من ألفاظ التشهد مما ثبت عن النبي صلى الله عليه وسلم.
+جواز الدعاء في الصلاة بما أحب ما لم يكن إثمًا.
+استحباب البداءة بالنَّفْس في الدعاء.</t>
+  </si>
+  <si>
+    <t>Ҷойи ин ташаҳҳуд дар ҳоли нишастан пас аз саҷдаи охирин дар ҳар намоз ва баъд аз ракъати дуюм дар намозҳои се ва чаҳор ракъатӣ аст.
+Хондани "Аттаҳиёт" дар ташаҳҳуд воҷиб аст. Ва хондани ҳар лафзи ташаҳҳуд, ки аз Паёмбар (саллаллоҳу алайҳи ва саллам) собит шудааст, ҷоиз аст.
+Дар намоз ҳар дуъое, ки намозгузор бихоҳад, кардан ҷоиз аст, ба шарте ки гуноҳ набошад.
+Дар дуо аз худ оғоз кардан мустаҳаб аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3096</t>
+  </si>
+  <si>
+    <t>اللهم إني أعوذ بك من عذاب القبر، ومن عذاب النار، ومن فتنة المحيا والممات، ومن فتنة المسيح الدجال</t>
+  </si>
+  <si>
+    <t>Илоҳо, ба ту аз азоби қабр ва азоби дӯзах ва аз фитнаи зиндагӣ ва марг ва аз фитнаи Даҷҷол паноҳ мебарам</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: كَانَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَدْعُو وَيَقُولُ: «اللَّهُمَّ إِنِّي أَعُوذُ بِكَ مِنْ عَذَابِ القَبْرِ، وَمِنْ عَذَابِ النَّارِ، وَمِنْ فِتْنَةِ المَحْيَا وَالمَمَاتِ، وَمِنْ فِتْنَةِ المَسِيحِ الدَّجَّالِ».
+وفِي لَفْظٍ لِمُسْلِمٍ: «إِذَا فَرَغَ أَحَدُكُمْ مِنَ التَّشَهُّدِ الْآخِرِ، فَلْيَتَعَوَّذْ بِاللهِ مِنْ أَرْبَعٍ: مِنْ عَذَابِ جَهَنَّمَ، وَمِنْ عَذَابِ الْقَبْرِ، وَمِنْ فِتْنَةِ الْمَحْيَا وَالْمَمَاتِ، وَمِنْ شَرِّ الْمَسِيحِ الدَّجَّالِ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки гуфт: Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) дуо мекарданд ва мефармуданд: "Илоҳо, ба ту аз азоби қабр ва азоби дӯзах ва аз фитнаи зиндагӣ ва марг ва аз фитнаи Даҷҷол паноҳ мебарам." Ва дар лафзи Муслим чунин омадааст: "Вақте яке аз шумо ташаҳҳудро ба охир расонд, аз чаҳор чиз ба Аллоҳ паноҳ бибарад: Аз азоби ҷаҳаннам ва азоби қабр ва аз фитнаи зиндагӣ ва марг ва аз шарри Масиҳи Маҷҷол."</t>
+  </si>
+  <si>
+    <t>كانَ النبيُّ صلى الله عليه وسلم يَستعيذُ بالله مِن أربع، بعد التشهد الأخير وقبل السلام في الصلاة، وأَمَرَنا أن نستعيذَ بالله منها، 
+الأولى: مِن عذاب القبر. 
+الثانية: مِن عذاب النار وذلك يوم القيامة. 
+الثالثة: مِن فتنة المَحيا مِن شَهَوات الدنيا المحرمة ومن شبهاتها المُضِلَّة، ومن فتنة المَمَات، أي ساعة الاحتضار، من الزيغ عن الإسلام أو السنة، أو فتنة القبر كسؤال المَلَكين. 
+الرابعة: فتنة المسيح الدَّجَّال الذي يَخْرُج في آخر الزمان، يَبتلي الله به عباده؛ وخَصَّه بالذكر لعظيم فتنته وإضلاله.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам)  баъд аз ташаҳҳуди охир ва пеш аз салом дар намоз аз чаҳор чиз ба Аллоҳ паноҳ мебурд ва моро фармуданд, ки аз онҳо ба Аллоҳ паноҳ бибарем:
+Якум: Аз азоби қабр.
+Дувум: Аз азоби дӯзах, ки он дар рӯзи қиёмат аст.
+Севум: Аз фитнаи зиндагӣ, аз ҳавасҳои ҳароми дунё ва шубҳаҳои гумроҳкунандаи он. Ва аз фитнаи марг, яъне лаҳзаи ҳозир шудани марг ва аз ҷумлаи он мунҳариф шудан аз Ислом ё аз суннат ё аз фитнаи қабр, монанди пурсидани ду фаришта.
+Чаҳорум: Фитнаи Даҷҷол, ки дар охири замон зуҳур хоҳад кард ва Аллоҳ бандагонашро бо он меозмояд. Ӯро ба далели фитнаи бузург ва гумроҳкунандаи бузург буданаш махсус зикр кард.</t>
+  </si>
+  <si>
+    <t>هذه الاستعاذة من مهمات الأدعية وجوامعها، لاشتمالها على الاستعاذة من شرور الدنيا والآخرة.
+ثبوت عذاب القبر وأنه حق.
+خطورة الفتن وأهمية الاستعانة بالله والدعاء للنجاة منها.
+إثبات خروج الدَّجَّال وعظم فتنته.
+استحباب هذا الدعاء عقب التشهد الأخير.
+استحباب الدعاء بعد العمل الصالح.</t>
+  </si>
+  <si>
+    <t>Ин паноҳҷӯйӣ яке аз муҳимтарин дуъоҳо ва шомилтарин дуъо аст, зеро дар он паноҳҷӯйӣ аз шарри дунё ва охират аст.
+Азоби қабр собит ва ҳақ аст.
+Хатарнокии фитнаҳо ва аҳамияти дархости ёрӣ ва дуо аз Аллоҳ барои раҳоӣ аз онҳо.
+Исботи зуҳури Даҷҷол ва бузургии фитнаи ӯ.
+Баъд аз хондани ташаҳҳуди ахир ин дуоро гуфтан мустаҳаб аст.
+Баъд аз анҷоми кори хайр дуо кардан мустаҳаб аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3103</t>
+  </si>
+  <si>
+    <t>اللهم باعد بيني وبين خطاياي كما باعدت بين المشرق والمغرب</t>
+  </si>
+  <si>
+    <t>Аллоҳумма боъид байнӣ ва байна хатоёя камо боъадта байнал-машриқи вал-мағриб</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: كَانَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، إِذَا كَبَّرَ فِي الصَّلَاةِ، سَكَتَ هُنَيَّةً قَبْلَ أَنْ يَقْرَأَ، فَقُلْتُ: يَا رَسُولَ اللهِ بِأَبِي أَنْتَ وَأُمِّي أَرَأَيْتَ سُكُوتَكَ بَيْنَ التَّكْبِيرِ وَالْقِرَاءَةِ، مَا تَقُولُ؟ قَالَ «أَقُولُ: اللهُمَّ بَاعِدْ بَيْنِي وَبَيْنَ خَطَايَايَ كَمَا بَاعَدْتَ بَيْنَ الْمَشْرِقِ وَالْمَغْرِبِ، اللهُمَّ نَقِّنِي مِنْ خَطَايَايَ كَمَا يُنَقَّى الثَّوْبُ الْأَبْيَضُ مِنَ الدَّنَسِ، اللهُمَّ اغْسِلْنِي مِنْ خَطَايَايَ بِالثَّلْجِ وَالْمَاءِ وَالْبَرَدِ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки гуфт: Расули Худо (саллаллоҳу алайҳи ва саллам) ҳаргоҳ дар намоз такбир (такбири таҳрима) мегуфтанд, пеш аз он ки қироатро шуруъ кунанд андаке таваққуф мекарданд. Пас гуфтам: Эй Расули Аллоҳ! Падару модарам фидои Шумо бод, дар сукути байни такбири таҳрима ва қироат чӣ мегӯӣ? Фармуданд: "Чунин мегӯям: Аллоҳумма боъид байнӣ ва байна хатоёя камо боъадта байнал-машриқи вал-мағриб. Аллоҳумма наққинӣ мин хатоёя, камо юнаққо ас-савбул-абязу минад-данас. Аллоҳумма иғсилнӣ мин хатоёя бис-салҷи вал-мои вал-баради."</t>
+  </si>
+  <si>
+    <t>كَانَ النبيُّ صلى الله عليه وسلم إذا كبَّر للصلاة  يسكت سكتة لطيفة قبل أن يقرأ الفاتحة، يستفتح فيها صلاته ببعض الأدعية، ومما ورد من هذه الأدعية قوله: 
+«اللهم باعد بيني وبين خطاياي كما باعدت بين المشرق والمغرب، اللهم نقني من خطاياي، كما ينقى الثوب الأبيض من الدنس، اللهم اغسلني من خطاياي بالثلج والماء والبرد»، 
+فهو يدعو الله عز وجل أن يباعد بينه وبين الخطايا بأن لا يقع فيها، إبعادًا لا يحصل معه لقاء، كما لا لقاء بين المشرق والمغرب أبدًا، وإن وقع فيها أن ينقيه منها ويزيلها كما يزال الوسخ من الثوب الأبيض، وأن يغسله من خطاياه ويبرد لهيبها وحرها، بهذه المطهرات الباردة؛ الماء، والثلج، والبرد.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) вақте ки такбир мегуфт, пеш аз хондани сураи Фотиҳа андаке таваққуф мекард, намози худро бо баъзе аз дуоҳо ифтитоҳ мекард ва аз ҷумла дуоҳое, ки ворид шудааст, ин дуо аст: "Аллоҳумма боъид байнӣ ва байна хатоёя камо боъадта байнал-машриқи вал-мағриб. Аллоҳумма наққинӣ мин хатоёя, камо юнаққо ас-савбул-абязу минад-данас.  Аллоҳумма иғсилнӣ мин хатоёя бис-салҷи вал-мои вал-баради." Паёмбар (саллаллоҳу алайҳи ва саллам) Худовандро дуо мекунад, ки миёни ӯ ва гуноҳонаш фосила андозад, ки дар он воқеъ нашавад, чунон ки миёни машриқу мағриб фосилае аст, ки ба ҳам намерасанд. Ва агар дар он нопокие ҳаст онро пок созад, чунон ки чирк аз либоси сафед тоза карда мешавад, ӯро аз гуноҳонаш бишӯяд. Ва аз шуъла ва гармиаш бо ин се поккунанда - об, барф ва жола пок кунад ва хунук созад.</t>
+  </si>
+  <si>
+    <t>الإسرار بدعاء الاستفتاح  ولو كانت الصلاة جهرية.
+حرص الصحابة رضي الله عنهم على معرفة أحوال الرسول صلى الله عليه وسلم في حركاته وسكناته.
+وردت صيغ أخرى لدعاء الاستفتاح، والأفضل أن يتتبع المرء الاستفتاحات الواردة والثابتة عنه صلى الله عليه وسلم، فيأتي بهذا مرة، وهذا مرة.</t>
+  </si>
+  <si>
+    <t>Оҳиста гуфтани дуои истифтоҳ, агарчи дар намози ҷаҳрӣ ҳам бошад.
+Эҳтимоми саҳобагон (разияллоҳу анҳум) ба донистани ҳолатҳои Паёмбар (саллаллоҳу алайҳи ва саллам) дар ҳаракатҳо ва сукунатҳояш.
+Шаклҳои дигари дуои истифтоҳ ҳам вуҷуд доранд ва беҳтар аст, ки шахс ҳама дуоҳои истифтоҳи воридшуда аз Паёмбар (саллаллоҳу алайҳи ва саллам)-ро дунбол кунад ва гоҳ инро бигӯяд ва гоҳ дигареро.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3104</t>
+  </si>
+  <si>
+    <t>إذا قلت لصاحبك: أنصت، يوم الجمعة، والإمام يخطب، فقد لغوت</t>
+  </si>
+  <si>
+    <t>Дар ҳоли хутба хондани имом дар рӯзи ҷумъа, агар ба ҳамнишинат гуфтӣ: "Хомӯш бошу гӯш кун", муртакиби лағв шудаӣ</t>
+  </si>
+  <si>
+    <t>عن أبِي هُرَيرةَ رضي الله عنه أنَّ رسول الله صلى الله عليه وسلمَ قال: «إذا قُلْتَ لِصَاحِبِكَ: أَنْصِتْ، يومَ الجمعةِ، والْإِمامُ يَخْطُبُ، فَقَدْ لَغَوْتَ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Дар ҳоли хутба хондани имом дар рӯзи ҷумъа, агар ба ҳамнишинат гуфтӣ: "Хомӯш бошу гӯш кун", муртакиби лағв шудаӣ".</t>
+  </si>
+  <si>
+    <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ مِن الآداب الواجبة لِمَن حَضَرَ خطبةَ الجمعة: الإنصاتَ للخطيب؛ ليتدبَّر المواعظ، وأنَّ مَن تَكَلَّمَ -ولو بأقلِّ شيء- والإمام يخطب، فقال لغيره: "اسكت" و"استمع"، فقد فاته فَضْلُ صلاةِ الجمعة.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён намуданд, ки яке аз одоби воҷиб барои касе, ки дар хутбаи ҷумъа ҳозир шудааст, гӯш додан ба хатиб аст, то битавонад панду андарзҳои ӯро ба хубӣ дарёбад. Ва агар касе дар ҳоли хутба хондани имом камтарин чизеро ба забон биёварад ва масалан ба ҳамнишинаш бигӯяд: "хомӯш бош", ва "гӯш фаро деҳ", фазилати намози ҷумъаро аз даст додааст.</t>
+  </si>
+  <si>
+    <t>تحريم الكلام حال سماع الخطبة، ولو بالنهي عن المنكر أو ردِّ السلام وتشميت العاطس.
+يُستثنى مِن هذا مَن يخاطِبُ الإمامَ أو يُخاطِبُهُ الإمامُ.
+جواز الكلام بين الخطبتين عند الحاجة.
+إذا ذُكِرَ النبيُّ صلى الله عليه وسلم والإمامُ يَخطب فإنك تُصلي عليه وتُسلِّم سِرًّا، وكذلك التأمين على الدعاء.</t>
+  </si>
+  <si>
+    <t>Дар вақти гӯш кардани хутбаи ҷумъа гап задан ҳаром аст, ҳатто агар барои наҳйи аз мункар, ё ҷавоби салом ё ҷавоби атсазананда бошад.
+Касе, ки имомро мавриди хитоб қарор диҳад, ё имом дар ҳолати хутба ӯро мавриди хитоб қарор диҳад, аз ин ҳукм истисно аст.
+Дар байни ду хутба агар зарурат бошад сухан гуфтан ҷоиз аст.
+Агар дар вақти хутба номи Паёмбар (саллаллоҳу алайҳи ва саллам) зикр шуд, пинҳонӣ ва бо садои паст ба ӯ салавот мефиристӣ, инчунин омин гуфтан ба дуо дар ҳолати хутба низ ҷоиз аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3107</t>
+  </si>
+  <si>
+    <t>ألا أحدثكم حديثا عن الدجال، ما حدث به نبي قومه؟ إنه أعور، وإنه يجيء معه بمثال الجنة والنار،</t>
+  </si>
+  <si>
+    <t>Оё ба шумо дар бораи Даҷҷол чизе нагӯям, ки ҳеҷ паёмбаре ба қавми худ нагуфтааст? Ӯ кӯр ва якчашма аст ва бо худ чизе ба монанди биҳишту дӯзах меорад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَلاَ أُحَدِّثُكُمْ حَدِيثًا عَنِ الدَّجَّالِ، مَا حَدَّثَ بِهِ نَبِيٌّ قَوْمَهُ؟ إِنَّهُ أَعْوَرُ، وَإِنَّهُ يَجِيءُ مَعَهُ بِمِثَالِ الجَنَّةِ وَالنَّارِ، فَالَّتِي يَقُولُ إِنَّهَا الجَنَّةُ هِيَ النَّارُ، وَإِنِّي أُنْذِرُكُمْ كَمَا أَنْذَرَ بِهِ نُوحٌ قَوْمَهُ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Оё ба шумо дар бораи Даҷҷол чизе нагӯям, ки ҳеҷ паёмбаре ба қавми худ нагуфтааст? Ӯ кӯр ва якчашма аст ва бо худ чизе ба монанди биҳишту дӯзах меорад. Пас биҳиште, ки ӯ мегӯяд, дар ҳақиқат он дӯзах аст ва ман дар бораи ӯ ба шумо ҳушдор медиҳам, чунон ки Нӯҳ қавмашро ҳушдор дод."</t>
+  </si>
+  <si>
+    <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أصحابه عن الدجال وصفاته وعلاماته بما لم يحدِّث به نبي قبله، فمن ذلك:
+ أنه أعور العين.
+وأن الله تعالى جعل معه مثل الجنة والنار، بحسب رؤيا العين.
+ لكن جنته نار، وناره جنة، من أطاعه أدخله هذه الجنة فيما يرى الناس، ولكنها نار محرقة، ومن عصاه أدخله النار فيما يراه الناس، ولكنها جنة طيبة، 
+ثم حذرنا النبي صلى الله عليه وسلم من فتنته كما حذّر به نوح قومه.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) асҳоби худро дар бораи Даҷҷол, хислатҳо ва нишонаҳояш ва чизҳое, ки ҳеҷ паёмбаре пеш аз ӯ нагуфта буд, огоҳ мекунад, аз ҷумла:
+Ӯ кӯр аст.
+Ва Аллоҳ Таъоло ҳамроҳ бо ӯ - он тавр ки ба назар меояд - монанди биҳишт ва дӯзах қарор додааст.
+Аммо биҳишти ӯ оташ ва оташаш биҳишт аст. Ҳар ки аз ӯ итоат кунад, ба он биҳишт ворид мешавад, ки мардум онро мебинанд, вале он дар ҳақиқат оташи сӯзон аст. Аммо ҳар ки аз ӯ нофармонӣ кунад, ба дӯзах ворид мешавад, ки мардум онро мебинанд, вале он дар ҳақиқат биҳишти некӯ аст. Сипас Паёмбар (саллаллоҳу алайҳи ва саллам) моро аз фитнаи Даҷҷол ҳушдор дод, чунон ки Нӯҳ қавми худро огоҳ карда буд.</t>
+  </si>
+  <si>
+    <t>عظم فتنة الدجال.
+النجاة من فتنة الدجال تكون بصدق الإيمان واللجوء إلى الله تعالى والاستعاذة بالله منه في التشهد الأخير، وحفظ عشر آيات من أول سورة الكهف.
+شدة حرص النبي صلى الله عليه وسلم على أمته، حيث بين للمسلمين من صفات الدجال ما لم يبينه نبي قبله.</t>
+  </si>
+  <si>
+    <t>Бузургии фитнаи Даҷҷол.
+Наҷот аз фитнаи Даҷҷол бо имони содиқона ва рӯй овардан ба Аллоҳ Таъоло ва паноҳ бурдан аз Даҷҷол ба Аллоҳ дар ташаҳҳуди ахир ва ҳифзи даҳ ояти аввали сураи Каҳф мумкин аст.
+Шиддати ғамхории Паёмбар (саллаллоҳу алайҳи ва саллам) нисбат ба умматаш, ки барои мусалмонон хислатҳои Даҷҷолро баён кардааст, ки ҳеҷ паёмбаре пеш аз ӯ баён накарда буд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3110</t>
+  </si>
+  <si>
+    <t>الرجل على دين خليله، فلينظر أحدكم من يخالل</t>
+  </si>
+  <si>
+    <t>Мард бар дини дӯсти самимиаш аст, ҳар яки аз шумо бингарад, ки бо ки дӯстӣ мекунад</t>
+  </si>
+  <si>
+    <t>عن أبي هريرة رضي الله عنه أَن النبيَّ صَلّى اللهُ عَلَيْهِ وسَلَّم قَالَ: «الرَّجُلُ عَلَى دِينِ خَلِيلِهِ، فَلْيَنْظُر أَحَدُكُم مَنْ يُخَالِل».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Мард бар дини дӯсти самимиаш аст, ҳар яки аз шумо бингарад, ки бо ки дӯстӣ мекунад."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ الإنسانَ يُشابه صديقَه وصاحبَه الخالصَ في سيرته وعادته، وتؤثر الصداقة في الأخلاق والسلوك والتصرفات، ولهذا أرشد إلى حسن اختيار الصديق؛ لأنه يَدلُّ صديقَه على الإيمان والهدى والخير، ويكون عونًا لصاحبه.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) баён намуданд, ки инсон ба дӯсти наздики худ дар рафтору одатҳо монанд мешавад. Дӯсти ҳақиқӣ дар ахлоқ, рафтор ва кирдори шахс таъсиргузор аст. Аз ин рӯ, Паёмбар (саллаллоҳу алайҳи ва саллам) тавсия доданд, ки дӯст хуб интихоб шавад, зеро дӯсти хуб метавонад ба имон, ҳидоят ва некӣ роҳнамоӣ кунад ва барои дӯсташ ёрӣ расонад.</t>
+  </si>
+  <si>
+    <t>الأمر بصحبة الأخيار وانتقائهم والنهي عن صحبة الأشرار.
+خص الصديق دون القريب؛ لأن الصاحب أنت مَن يختاره، أما الأخ والقريب فليس لك فيه اختيار.
+اتِّخاذ الصحبة لا بد أن يصدر عن تفكُّر.
+المرء يُقوِّي دينه بِصُحبة المؤمنين ويُضعفه بِصُحبَة الفاسقين.</t>
+  </si>
+  <si>
+    <t>Дастур дода шудааст, ки бо некон дӯстӣ кунед ва онҳоро ҳамчун ҳамнишин интихоб намоед. Ва аз дӯстӣ бо бадон наҳй шудааст.
+Паёмбар (саллаллоҳу алайҳи ва саллам) махсус дӯстро ном бурдааст, на хешовандро, зеро дӯстро худ интихоб мекунӣ, аммо дар интихоби бародар ё хеш ихтиёр надорӣ.
+Дӯст интихоб кардан бояд бар асоси андеша ва ақл сурат гирад.
+Одам бо ҳамнишинии муъминон динашро тақвият медиҳад, аммо бо ҳамнишинии фосиқон динаш заъиф мегардад.</t>
+  </si>
+  <si>
+    <t>حسن</t>
+  </si>
+  <si>
+    <t>رواه أبو داود والترمذي وأحمد</t>
+  </si>
+  <si>
+    <t>[Ҳасан]</t>
+  </si>
+  <si>
+    <t>[رواه أبو داود والترمذي وأحمد]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3122</t>
+  </si>
+  <si>
+    <t>إنما مثل الجليس الصالح والجليس السوء كحامل المسك ونافخ الكير،</t>
+  </si>
+  <si>
+    <t>Мисоли ҳамнишини некӯ ва ҳамнишини бад монанди касе аст, ки мушк ҳамроҳи худ дорад ва касе, ки дар кӯра медамад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي مُوسَى رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّمَا مَثَلُ الْجَلِيسِ الصَّالِحِ وَالْجَلِيسِ السَّوْءِ كَحَامِلِ الْمِسْكِ وَنَافِخِ الْكِيرِ، فَحَامِلُ الْمِسْكِ: إِمَّا أَنْ يُحْذِيَكَ، وَإِمَّا أَنْ تَبْتَاعَ مِنْهُ، وَإِمَّا أَنْ تَجِدَ مِنْهُ رِيحًا طَيِّبَةً، وَنَافِخُ الْكِيرِ: إِمَّا أَنْ يُحْرِقَ ثِيَابَكَ، وَإِمَّا أَنْ تَجِدَ رِيحًا خَبِيثَةً».</t>
+  </si>
+  <si>
+    <t>Аз Абумусо (разияллоҳу анҳу) аз Паёмбар (саллаллоҳу алайҳи ва саллам) ривоят аст, ки фармуданд: "Мисоли ҳамнишини некӯ ва ҳамнишини бад монанди касе аст, ки мушк ҳамроҳи худ дорад ва касе, ки дар кӯра медамад. Он ки бо худ мушк дорад (аттор) ё аз он ба ту медиҳад, ё аз ӯ мехарӣ, ё аз он бӯйи хуш хоҳи ёфт. Аммо он ки дар кӯра медамад (оҳангар) ё либосатро месӯзонад, ё аз бӯйи бадаш ба ту мерасад."</t>
+  </si>
+  <si>
+    <t>ضَرَبَ صلى الله عليه وسلم المَثل لنوعين من الناس:
+النوع الأول: الجليس والصديق الصالح الذي يدل على الله وما فيه رضاه، ويعين على الطاعة، 
+فمثله كبائع المسك إما أن يعطيك، وإما أن تشتري منه، وإما أن تجد وتشم منه ريحا طيبة. 
+والنوع الثاني: جليس وصديق السوء؛ الذي يصدُّ عن سبيل الله، ويعين على فعل المعاصي، وترى منه الفعل القبيح، ويطالك الذم لمصاحبة ومجالسة مثله، 
+فمثله كالحداد الذي ينفخ ناره؛ إما أن يحرق ثيابك من شرره المتطاير، أو تجد من قربه ريحًا خبيثة.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) барои ду тоифаи мардум масал оварданд:
+Тоифаи аввал: Ҳамнишин ва дӯсти некӯкоре, ки ба сӯи Аллоҳ ва розигии Ӯ роҳнамоӣ мекунад ва дар роҳи тоати Ӯ ёрӣ мерасонад. Пас ӯ монанди фурӯшандаи мушк аст, ки ё ба ту атр медиҳад, ё аз ӯ мехарӣ, ё аз ӯ бӯйи хуш ба машомат мерасад.
+Тоифаи дуввум: Ҳамнишин ва дӯсти бад, ки туро аз роҳи Аллоҳ боз медорад ва дар содир кардани гуноҳ туро ёрӣ мерасонад ва аз ӯ кори зишт мебинӣ ва бо сабаби ҳамнишинӣ бо ӯ сарзаниш мешавӣ. Пас ӯ монанди оҳангаре аст, ки дар оташи кӯрааш медамад, ё либосат ба сабаби шарораҳои он месӯзад, ё ин ки ба сабаби наздикӣ ба ӯ бӯйи бадаш ба ту мерасад.</t>
+  </si>
+  <si>
+    <t>جواز ضرب الأمثال لتقريب المعنى للسامع.
+الحث والترغيب على مجالسة أهل الطاعة والصلاح، ومجانبة أهل الفساد وأصحاب الخُلق السيئ.</t>
+  </si>
+  <si>
+    <t>Истифодаи зарбулмасал барои наздик кардани маъно ба шунаванда ҷоиз аст.
+Ташвиқу тарғиб барои ҳамнишинӣ бо аҳли тоат ва солеҳон ва дурӣ аз аҳли фасод ва бадахлоқон.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3127</t>
+  </si>
+  <si>
+    <t>الساعي على الأرملة والمسكين، كالمجاهد في سبيل الله، أو القائم الليل الصائم النهار</t>
+  </si>
+  <si>
+    <t>Касе, ки бевазан ва мискинро нигоҳубини мекунад, монанди касест, ки дар роҳи Худо ҷиҳод мекунад ё касе, ки шабҳо намози шаб мехонад ва рӯзона рӯза мегирад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ قَالَ: قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «السَّاعِي عَلَى الأَرْمَلَةِ وَالمِسْكِينِ، كَالْمُجَاهِدِ فِي سَبِيلِ اللَّهِ، أَوِ القَائِمِ اللَّيْلَ الصَّائِمِ النَّهَارَ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Касе, ки бевазан ва мискинро нигоҳубини мекунад, монанди касест, ки дар роҳи Худо ҷиҳод мекунад ё касе, ки шабҳо намози шаб мехонад ва рӯзона рӯза мегирад."</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ الذي يقوم بمصالِحِ المرأةِ التي مات عنها زوجُها وليس لها أحدٌ يقوم بشؤونِها، والمسكينِ المُحتاج، ويُنفِقُ عليهم محتسبًا الأجرَ عند الله تعالى، فهو في الأجر كالمجاهد في سبيل الله، أو كالقائم في صلاة التهجد الذي لا يَتعب، الصائم الذي لا يفطر.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) мефармояд, касе, ки ба кумаки зане, ки шавҳараш фавтидааст ва касе надорад ӯро нигоҳубин кунад ва инчунин мискинону муҳтоҷонро ба хотири аҷру подоши илоҳӣ  ёрӣ мекунад, ӯ дар аҷру савоб монанди касест, ки дар роҳи Худо ҷиҳод мекунад ё монанди касест, ки бидуни хастагӣ тӯлонӣ дар намози таҳаҷҷуд меистад ва монанди рӯзадоре, ки ифтор намекунад.</t>
+  </si>
+  <si>
+    <t>الحثُّ على التعاون والتكافل وسَدّ حاجات الضعفاء.
+العبادة تشمل كلَّ عمل صالح، ومن العبادة السعي على الأرملة والمسكين.
+قال ابن هبيرة: والمراد أن الله تعالى يجمع له ثواب الصائم والقائم والمجاهد في دفعة؛ وذلك أنه قام للأرملة مقام زوجها ...، وقام على ذلك المسكين الذي عجز عن قيامه بنفسه، فأنفق هذا فضل قوته، وتصدق بجَلَدِه، فكان نفعه إذًا  يكافئ الصوم والقيام والجهاد.</t>
+  </si>
+  <si>
+    <t>Ташвиқ ба кумак ва ҳамбастагӣ ва рафъи ниёзи заъифон.
+Ибодат ҳама амалҳои некро дар бар мегирад. Ва аз ҷумлаи ибодатҳо кумак кардани бевазанҳо ва камбағалон аст.
+Ибни Ҳубайра мегӯяд: Маънояш ин аст, ки Аллоҳ савоби рӯзадор, намозгузори намози шаб ва муҷоҳидро якбора ба ӯ ато мекунад. Зеро ӯ барои бевазан ҳамон гуна ки корҳои ҳамсарашро мекунад, корҳои ӯро ҳам анҷом медиҳад ва камбағалро, ки аз анҷоми корҳояш оҷиз мондааст, кумак мекунад. Дар натиҷа бо ин кораш қувваи изофии худро сарф  ва садақа кардааст. Бинобар ин фоидаи он баробари рӯза ва намози шаб ва ҷиҳод аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3135</t>
+  </si>
+  <si>
+    <t>بادروا بالأعمال فتنا كقطع الليل المظلم،</t>
+  </si>
+  <si>
+    <t>Пеш аз фитнаҳои монанди пораҳои шаби торик ба анҷоми аъмол бишитобед</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «بَادِرُوا بِالْأَعْمَالِ فِتَنًا كَقِطَعِ اللَّيْلِ الْمُظْلِمِ، يُصْبِحُ الرَّجُلُ مُؤْمِنًا وَيُمْسِي كَافِرًا، أَوْ يُمْسِي مُؤْمِنًا وَيُصْبِحُ كَافِرًا، يَبِيعُ دِينَهُ بِعَرَضٍ مِنَ الدُّنْيَا».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Расули Аллоҳ  (саллаллоҳу алайҳи ва саллам) фармуданд: "Пеш аз фитнаҳои монанди пораҳои шаби торик ба анҷоми аъмол бишитобед. (Он ҳангом ки) мард дар ҳоле шабро ба саҳар мерасонад, ки муъмин аст ва ҳангоми шом кофир мешавад, ё саҳарро дар ҳоли муъмин будан ба шом мерасонад ва саҳар кофир мешавад. Дини худро дар баробари молу матои дунё мефурӯшад."</t>
+  </si>
+  <si>
+    <t>يَحُثُّ النبيُّ صلى الله عليه وسلم المؤمنَ بالمسارعة والإكثار من الأعمال الصالحة قبل تعذُّرِها والاشتغال عنها بمجيء الفتن والشبهات التي تمنع منها، وتصد عنها، وهي مظلمة كقطع الليل، يختلط فيها الحق بالباطل، فيصعب على الناس التمييز بينهما، ومن شدتها يتخبط الإنسان حتى إنه يصبح مؤمنًا ويمسي كافرًا، ويمسي مؤمنًا ويصبح كافرًا، يترك دينه بمتاع من الدنيا زائل.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) муъминро ба шитоб дар анҷом додани корҳои хайр ва бештар анҷом додани корҳои нек ва пеш аз он ки ба сабаби рӯй додани фитнаҳо ва шубҳаҳое, ки аз анҷоми корҳои нек пешгирӣ мекунад ва анҷоми он имконнопазир мегардад, ташвиқ мекунад. Фитнаҳое, ки монанди пораҳои шаби торик аст ва дар он ҳақ ва ботил ба ҳам омехта мешавад ва фарқ кардан байни он ду барои инсон душвор мегардад ва лағжиши инсон ба ҷое мерасад, ки саҳар муъмин аст ва дар вақти шом кофир мешавад, ё ҳангоми шом муъмин аст ва саҳар кофир мешавад. Динашро барои молу матои дунё, ки зудгузар аст, мефурӯшад.</t>
+  </si>
+  <si>
+    <t>وجوب التمسُّك بالدين، والمبادرة إلى العمل الصالح قبل أن تَحوْل الموانع دونه.
+الإشارة إلى تتابع الفتن المضلة آخر الزمان، وأنه كلما ذهبت فتنة أعقبتها فتنة أخرى.
+إذا ضَعُف دين الإنسان وتنازل عنه مقابل الأمور الدنيوية من مال أو غيره كان ذلك سببًا في انحرافه وتركه للدين وانسياقه مع الفتن.
+في الحديث دليل على أن الأعمال الصالحة سبب للنجاة من الفتن.
+الفتن قسمان: فتن شبهات وعلاجها العلم، وفتن شهوات وعلاجها الإيمان والصبر.
+في الحديث إشارة إلى أن مَن قلَّ عمله كانت الفتنة إليه أسرع، وأن من كثر عمله ينبغي ألّا يغتر بما عنده بل يستزيد.</t>
+  </si>
+  <si>
+    <t>Чанг задан ба дин ва шитоб дар анҷоми корҳои нек, пеш аз он ки монеаҳое дар роҳи он қарор гирад, воҷиб аст.
+Ишора ба пайдарпайии фитнаҳои гумроҳкунанда дар охири замон ва ҳар гоҳ ки як фитна аз байн равад, фитнаи дигаре дар пайи он меояд.
+Агар дини инсон заъиф бошад ва ӯ дар баробари корҳои дунявӣ, монанди молу пул ва дигар чизҳо кӯтоҳӣ кунад, ҳамин сабаби инҳироф ва тарки дин ва ҳамроҳ шудан бо фитнаҳо хоҳад шуд.
+Бинбар он чи дар ин ҳадис омадааст, амалҳои нек аз сабабҳои наҷот аз фитнаҳо ҳастанд.
+Фитнаҳо ду навъанд: Фитнаҳои шакку шубҳаҳо, ки дармони онҳо илм аст. Ва фитнаҳои шаҳватҳову хостаҳои нафс, ки дармони онҳо имон ва сабр аст.
+Дар ҳадис ишора ба ин аст, ки ҳар ки амалаш кам бошад, фитна низ тезтар гиребони ӯро хоҳад гирифт ва он ки амалҳои некаш бисёр аст, набояд ба аъмоли худ мағрур шавад, балки бояд бар он биафзояд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3138</t>
+  </si>
+  <si>
+    <t>كان رسول الله صلى الله عليه وسلم يكثر أن يقول: يا مقلب القلوب ثبت قلبي على دينك</t>
+  </si>
+  <si>
+    <t>Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) ин дуоро зиёд мегуфтанд: "Ё Муқаллибал-қулуб, саббит қалбӣ ъало диника</t>
+  </si>
+  <si>
+    <t>عَنْ أَنَسٍ رضي الله عنه قَالَ: كَانَ رَسُولُ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يُكْثِرُ أَنْ يَقُولَ: «يَا مُقَلِّبَ القُلُوبِ ثَبِّتْ قَلْبِي عَلَى دِينِكَ»، فَقُلْتُ: يَا رَسُولَ اللهِ، آمَنَّا بِكَ وَبِمَا جِئْتَ بِهِ فَهَلْ تَخَافُ عَلَيْنَا؟ قَالَ: «نَعَمْ، إِنَّ القُلُوبَ بَيْنَ أُصْبُعَيْنِ مِنْ أَصَابِعِ اللهِ يُقَلِّبُهَا كَيْفَ يَشَاءُ».</t>
+  </si>
+  <si>
+    <t>Аз Анас (разияллоҳу анҳу) ривоят аст, ки гуфт: Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) ин дуоро зиёд мегуфтанд: "Ё Муқаллибал-қулуб, саббит қалбӣ ъало диника".  
+Тарҷума: "Эй дигаргункунандаи дилҳо, диламро бар динат устувор бигардон." Гуфтам: Эй Расули Худо, мо ба шумо ва он чиро, ки овардаед, имон овардем, оё боз ҳам барои мо тарс доред? Фармуданд: "Бале, зеро дилҳо миёни ду ангуште аз ангуштони Аллоҳ ҳастанд, ки онро ҳар тавре хоҳад, мегардонад."</t>
+  </si>
+  <si>
+    <t>كانَ أكثرُ دعاء النبي صلى الله عليه وسلم سؤال الله الثّبات على الدين والطاعة، والبعد من الزيغ والضلال، 
+فتعجَّب أنس بن مالك رضي الله عنه من إكثار النبي صلى الله عليه وسلم من هذا الدعاء، فأخبره النبي صلى الله عليه وسلم أن القلوبَ بين أُصبعَينِ مِنْ أصابعِ اللهِ يُقَلِّبها كيف يشاء، 
+فالقلب هو محطُّ الإيمان والكفر، وقد سمي القلب قلبًا لكثرة تقلُّبه؛ فهو أَشَدُّ انقِلابًا مِن القِدْرِ إِذا اجتمعَتْ غَلْيًا، فمن شاء الله أقام قلبه على الهدى، وثبته على الدين، ومن شاء الله صرف قلبه عن الهدى إلى الزيغ والضلال.</t>
+  </si>
+  <si>
+    <t>Бисёре аз дуоҳои Паёмбари Худо (саллаллоҳу алайҳи ва саллам) дархости устувор мондан бар дин ва тоат ва паноҳ бурдан аз каҷравӣ ва гумроҳӣ буд. Анас ибни Молик (разияллоҳу анҳу) аз ин ки Паёмбар (саллаллоҳу алайҳи ва саллам) ин дуоро зиёд мегуфт, тааҷҷуб кард. Паёмбар (саллаллоҳу алайҳи ва саллам) ӯро фаҳмонд, ки дилҳо байни ду ангушт аз ангуштони Худованд ҳастанд ва Худованд онҳоро ҳар тавре ки хоҳад, мегардонад. Дил маркази имон ва куфр аст, онро ба ин хотир “қалб” мегӯянд, ки бисёр тақаллубёбанда ва тағйирёбанда аст, ҳатто бештар аз ҷӯшиши дег вақте ки сахт меҷӯшад. Худованд ҳар киро хоҳад, дилашро бар ҳидоят ва дин устувор ва пойдор медорад ва ҳар киро хоҳад, дилашро аз ҳидоят ба сӯи каҷравӣ ва гумроҳӣ мегардонад.</t>
+  </si>
+  <si>
+    <t>خضوع النبي صلى الله عليه وسلم لربِّه وتضرُّعه إليه، وإرشاد الأمة إلى سؤال ذلك.
+أهمية الاستقامة والثبات على الدين، وأنَّ العبرة بالخاتمة.
+العبد لا يستغني عن تثبيت الله له على الإسلام طرفة عين.
+الحث على الإكثار من هذا الدعاء، تأسِّيًا بالنبي عليه الصلاة والسلام.
+الثبات على الإسلام هو النعمة العظمى التي ينبغي على العبد أن يسعى إليها ويشكر مولاه عليها.</t>
+  </si>
+  <si>
+    <t>Фурӯтании Паёмбари Худо (саллаллоҳу алайҳи ва саллам) дар баробари Парвардигораш ва зориву ниёишаш ба Ӯ, нишонаи камоли ибодат ва тавозуъ аст. Ин амал роҳнамоест барои уммат, то ҳамеша аз Худованд собитқадамӣ дар дин ва ҳидоятро талаб намоянд.
+Аҳамияти истиқомат ва собитқадамӣ дар дин бисёр бузург аст, зеро асл дар охир аст, яъне кор бо анҷомаш ҳисоб мешавад.
+Бандаи Худо ҳатто барои як лаҳза ҳам аз ин ки Аллоҳ Таъоло ӯро дар динаш пойдор ва собитқадам гардонад, бениёз нест.
+Таъкид ба зиёд хондани ин дуо, аз рӯӣ пайравӣ кардан ба Паёмбар (саллаллоҳу алайҳи ва саллам).
+Пойдорӣ дар Ислом бузургтарин неъмат аст, ки банда бояд барои он талош кунад ва Парвардигорашро барои он шукр гӯяд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3142</t>
+  </si>
+  <si>
+    <t>إذا شرب الكلب في إناء أحدكم فليغسله سبعا</t>
+  </si>
+  <si>
+    <t>Агар саг дар зарфи яке аз шумо бинӯшад, бояд онро ҳафт бор бишӯяд</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: إِنَّ رَسُولَ اللهِ صلى الله عليه وسلم قَالَ: «إِذَا شَرِبَ الْكَلْبُ فِي إِنَاءِ أَحَدِكُمْ فَلْيَغْسِلْهُ سَبْعًا».
+ولمسلم: « أولاهُنَّ بالتُراب».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Агар саг дар зарфи яке аз шумо бинӯшад, бояд онро ҳафт бор бишӯяд". Дар ривояти Муслим ин изофа омадааст: "Нахустини он (шустан) бо хок бошад."</t>
+  </si>
+  <si>
+    <t>أَمَرَ النبيُّ صلى الله عليه وسلم بِغسل الإناء سبعَ مرات إذا أَدْخَلَ الكلبُ فيه لسانه، الأولى منهن مَصحوبةٌ بالتراب ليأتي الماءُ بعدها، فتحصل النظافة التامة مِن نجاسته وضرره.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) дастур доданд, ки агар саг забонашро дар даруни зарф андозад, бояд он зарф ҳафт бор шуста шавад, бори аввал бо хок, то ин ки покии комил аз наҷосат ва олудагии даҳони саг бартараф шавад.</t>
+  </si>
+  <si>
+    <t>ريق الكلب نجسٌ نجاسة مُغلَّظة.
+ولوغ الكلب في الإناء، ينجِّسه، وينجِّس الماء الذي فيه.
+التطهير بالتراب والتكرار سبعًا خاصٌّ بالتطهير من ولوغه دون بوله وعذرته وسائر ما لوَّثه الكلب.
+كيفية غسل الإناء بالتراب: أن يجعل في الإناء ماء ويضاف إليه التراب، ثم يغسل الإناء بهذا الخليط.
+ظاهر الحديث أنه عامٌّ في جميع الكلاب، حتى الكلاب التي أذن الشارع باتخاذها، مثل كلاب الصيد والحراسة والماشية.
+الصابون والأشنان لا يقومان مقام التراب؛ لأن النبي صلى الله عليه وسلم نصَّ على التراب.</t>
+  </si>
+  <si>
+    <t>Оби даҳони саг (луоб) наҷис аст, наҷосати муғаллаза аст.
+Саге, ки зарфро лесид ё аз он об хӯрд, он зарф ва оберо, ки дар он аст, наҷис месозад.
+Пок кардан бо хок ва такрори ҳафт бор махсус ба поксозӣ аз оби даҳони саг аст, на пешоб, мадфуъ ё дигар ашёе, ки саг олуда кардааст.
+Тарзи шустани зарф бо хок: дар зарф об мерезад ва ба он хок илова мекунад, сипас бо ин омехта зарфро мешӯяд.
+Зоҳири ҳадис умумӣ аст барои ҳамаи сагҳо, ҳатто сагҳое, ки шаръ иҷозат додааст, мисли сагҳои шикорӣ, посбонӣ ва сагӣ рама.
+Собун ва шуяндаҳои монанди он ҷои хокро гирифта наметавонанд, зеро Паёмбар (саллаллоҳу алайҳи ва саллам) махсусан хокро ном бурдааст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3143</t>
+  </si>
+  <si>
+    <t>الفطرة خمس: الختان والاستحداد وقص الشارب وتقليم الأظفار ونتف الآباط</t>
+  </si>
+  <si>
+    <t>Умури фитрат панҷ чиз аст: хатна кардан, тоза кардани мӯйҳои зери ноф, кӯтоҳ кардани мӯйлаб, кӯтоҳ кардани нохун ва кандани мӯйҳои зери бағал</t>
+  </si>
+  <si>
+    <t>عن أبِي هريرة رضي اللَّه عنه: سمعتُ النبِيّ صلى الله عليه وسلم يقول: «الفِطْرَةُ خمسٌ: الخِتَانُ والاستحدادُ وقصُّ الشَّارِبِ وتقليمُ الأظفارِ وَنَتْفُ الآبَاطِ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбари Худо (саллаллоҳу алайҳи ва саллам)-ро шунидам, ки мегуфт: "Умури фитрат панҷ чиз аст: хатна кардан, тоза кардани мӯйҳои зери ноф, кӯтоҳ кардани мӯйлаб, кӯтоҳ кардани нохун ва кандани мӯйҳои зери бағал."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم خمسَ خصالٍ من دينِ الإسلام وسنن المرسلين:
+أولها: الختان، وهو قطع جِلْدَةٍ زائدةٍ على الذَّكَرِ فوق الحَشَفَة، وقطعُ رأسِ جِلدةٍ في فرج الأنثى فوق مَحَلِّ الإيلاج. 
+وثانيها: الاستحداد، وهو حَلْقُ شَعَرِ العَانَة الذي حول القُبُل. 
+وثالثها: قص الشارب، وهو قصُّ ما نبت على شفة الرجل العليا بحيث تظهر الشفة. 
+ورابعها: قص الأظفار. 
+وخامسها: نتف الإبط.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) панҷ хусусиятро, ки аз дини Ислом ва суннатҳои паёмбарон ҳастанд, баён карданд.
+Якум: хатна кардан, яъне буридани пӯсти зиёдатии олати мард, ки дар қисмати нуги олат ҷой дорад ва инчунин буридани нӯги пусте, ки бар болои шармгоҳи зан ва дар ҷойи вуруди олати ӯ қарор дорад, мебошад.
+Дуввум: истиҳдод, тарошидани мӯйе ки дар атрофи шармгоҳ аст.
+Севум: кӯтоҳ кардани мӯйлаб, кӯтоҳ кардани он чи бар руйи лаби болои руйидашуда аст, ба шакле, ки лаб намоён бошад.
+Чаҳорум: кӯтоҳ кардани нохунҳо.
+Панҷум: кандани мӯйи зери бағал.</t>
+  </si>
+  <si>
+    <t>سُنَنُ المرسلين التي يُحِبُّها الله ويرتضيها ويأمر بها تدعو إلى الكمال والنزاهة والجمال.
+مشروعية تَعَاهُدِ هذه الأشياء، وعدم الغفلة عنها.
+لهذه الخصال فوائد دينية ودنيوية، منها: تحسين الهيئة، وتنظيف البدن، والاحتياط للطهارة، ومخالفة الكفار، وامتثال أمر الله.
+ذُكِرَ في أحاديث أخرى زيادةُ خصالٍ للفطرةِ غيرِ هذه الخمس، مثل: إعفاء اللحية، والسواك، وغيرها.</t>
+  </si>
+  <si>
+    <t>Суннатҳои паёмбарон, ки Аллоҳ онҳоро дӯст медорад, аз он хушнуд аст ва ба он даъват менамояд, ки ба камол, покӣ ва зебоӣ даъват мекунад.
+Машруияти таваҷҷуҳ ба ин корҳо ва мудовимат бар онҳо ва беэътиноӣ накардан ба онҳо.
+Ин хусусиятҳо манфиатҳои динӣ ва дунявии бешуморе доранд, аз ҷумла зебогии зоҳири инсон, покии бадан, эҳтиёт барои покӣ ва таҳорат, мухолифат бо кофирон ва итоат аз амри Аллоҳ мебошанд.
+Дар ҳадисҳои дигар омадааст, ки ҷуз ин панҷ хислат, дигар хислатҳо ҳам вуҷуд дорад, аз қабили: риш гузоштан, истифода бурдани мисвок ва ғайра.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3144</t>
+  </si>
+  <si>
+    <t>لا إله إلا الله، ويل للعرب من شر قد اقترب، فتح اليوم من ردم يأجوج ومأجوج مثل هذه</t>
+  </si>
+  <si>
+    <t>Ло илоҳа иллаллоҳ! Вой бар арабҳо аз шарре, ки наздик шудааст! Имрӯз аз садди Яъҷуҷ ва Маъҷуҷ чунин кушода шуд</t>
+  </si>
+  <si>
+    <t>عَنْ زَيْنَبَ بِنْتِ جَحْشٍ رَضِيَ اللَّهُ عَنْها أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ دَخَلَ عَلَيْهَا فَزِعًا يَقُولُ: «لاَ إِلَهَ إِلَّا اللَّهُ، وَيْلٌ لِلْعَرَبِ مِنْ شَرٍّ قَدِ اقْتَرَبَ، فُتِحَ اليَوْمَ مِنْ رَدْمِ يَأْجُوجَ وَمَأْجُوجَ مِثْلُ هَذِهِ» وَحَلَّقَ بِإِصْبَعِهِ الإِبْهَامِ وَالَّتِي تَلِيهَا، قَالَتْ زَيْنَبُ بِنْتُ جَحْشٍ فَقُلْتُ يَا رَسُولَ اللَّهِ: أَنَهْلِكُ وَفِينَا الصَّالِحُونَ؟ قَالَ: «نَعَمْ إِذَا كَثُرَ الخَبَثُ».</t>
+  </si>
+  <si>
+    <t>Аз Зайнаб бинти Ҷаҳш (разияллоҳу анҳо) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) дар ҳолати тарс вориди ӯ шуд ва гуфт: "Ло илоҳа иллаллоҳ! Вой бар арабҳо аз шарре, ки наздик шудааст! Имрӯз аз садди Яъҷуҷ ва Маъҷуҷ чунин кушода шуд"  ва бо ангушти ибҳом ва ишора ҳалқа (доира) сохт. Зайнаб бинти Ҷаҳш гуфт: Гуфтам: "Эй Расули Худо! Оё мо ҳалок мешавем, дар ҳоле ки дар миёни мо солеҳон ҳастанд?" Фармуданд: "Бале, агар нопокиҳо (разолат, гуноҳҳо) зиёд шавад."</t>
+  </si>
+  <si>
+    <t>دَخَلَ النبيُّ صلى الله عليه وسلم على زينب بنت جَحْش رضي الله عنها فَزِعًا خائفًا، وهو يقول: لا إله إلا الله، إيذانًا بتوقُّع أمرٍ مكروهٍ يَحْدُث، ولا نجاة منه إلا بالالتجاء إلى الله سبحانه، ثم قال صلى الله عليه وسلم: 
+ويل للعرب من شر قد اقترب وقوعُه، فُتِح اليوم من رَدم يأجوج ومأجوج، وهو السَّدُّ الذي بناه ذو القرنين، مثل هذه، وحَلَّق بإصبعه الإبهام والتي تليها، 
+فقالت زينب رضي الله عنها: كيف يُسلِّط الله علينا الهلاك وفينا المؤمنون الصالحون؟ 
+فقال لها النبي صلى الله عليه وسلم: إذا كَثُرَ الخَبَث مِن الفسوق والفجور والمعاصي، والزنا، والخمور، وغيرها، عَمَّ الهلاكُ الجميع.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) бо ҳолати тарсу ҳарос назди Зайнаб бинти Ҷаҳш (разияллоҳу анҳо) даромад ва мегуфт: "Ло илоҳа иллаллоҳ", яъне "Ҳеҷ маъбуде ба ҳақ ҷуз Аллоҳ нест", ки ин ишораи наздик шудани як офати бад аст, ки рух хоҳад дод ва наҷот танҳо бо паноҳ бурдан ба Аллоҳ мумкин аст. Сипас фармуд: Вой бар арабҳо аз шарре, ки вуқуъаш наздик шудааст. Имрӯз аз садди Яъҷуҷ ва Маъҷуҷ, он монеае, ки Зулқарнайн сохта буд, ба андозаи ин кушода шуд. Ва Паёмбар (саллаллоҳу алайҳи ва саллам) бо ангушти ибҳом ва ангушти миёна ҳалқа кард (яъне, андозаи хурди кушодашавии саддро нишон дод). Зайнаб (разияллоҳу анҳо) гуфт: Оё Худо моро ба ҳалокат дучор мекунад, дар ҳоле ки дар миёни мо муъминон ва некон ҳастанд? Паёмбар (саллаллоҳу алайҳи ва саллам) ба ӯ гуфт: Ҳангоме ки фасод, фисқу фуҷур, маъсиятҳо, зино, майнӯшӣ ва монанди инҳо зиёд шаванд, ҳалокат ҳамаро фаро мегирад.</t>
+  </si>
+  <si>
+    <t>الفَزَع لا يشغل قلبَ المؤمن عن ذكر الله عند الخوف؛ لأنه بذكر الله تطمئن القلوب.
+الحث على إنكار المعاصي ومنع وقوعها.
+يحصل الهلاك العامُّ بسبب كثرة المعاصي وانتشارها وعدم إنكارها وإن كثر الصالحون.
+المصائب تعمُّ الناس جميعًا صالحين وفاسدين، ولكنهم يُبعَثون على نيّاتهم.
+خصَّ العربَ في قوله: "وَيْلٌ لِلْعَرَبِ مِنْ شَرٍّ قَدِ اقْتَرَبَ"؛ لأنهم مُعظم مَن أَسْلَم حين قال ذلك.</t>
+  </si>
+  <si>
+    <t>Тарс дили муъминро аз ёди Худо бознамедорад, зеро дилҳо бо ёди Худо ором мегиранд.
+Тарғиб ба инкор ва пешгирии гуноҳҳо.
+Ҳалокати умумӣ ба сабаби зиёд шудани гуноҳон, паҳншавии онҳо ва манъ накардани гунаҳкорон рух медиҳад, ҳатто агар шахсони солеҳ ҳам зиёд бошанд.
+Мусибатҳо ҳамаро фаро мегиранд, ҳам некон ва ҳам бадонро, вале дар қиёмат ҳар кас мувофиқи ният ва қасди худ зинда карда мешавад.
+Ҳазрати Паёмбар (саллаллоҳу алайҳи ва саллам) дар сухани худ "Вой бар арабҳо аз шарре, ки наздик шудааст", махсусан арабҳоро ном бурданд, зеро дар он замон аксари мусалмонон арабҳо буданд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3145</t>
+  </si>
+  <si>
+    <t>كان النبي صلى الله عليه وسلم إذا دخل الخلاء قال: اللهم إني أعوذ بك من الخبث والخبائث</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) ҳаргоҳ ҳоҷатхона медаромаданд, ин дуоро мегуфтанд:" Илоҳо, ман аз хабисиҳои нарина ва модина ба Ту паноҳ мебарам</t>
+  </si>
+  <si>
+    <t>عَنْ أَنَسٍ رضي الله عنه قَألَ: كَانَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ إِذَا دَخَلَ الخَلاَءَ قَالَ: «اللَّهُمَّ إِنِّي أَعُوذُ بِكَ مِنَ الخُبُثِ وَالخَبَائِثِ».</t>
+  </si>
+  <si>
+    <t>Аз Анас (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) ҳаргоҳ ҳоҷатхона медаромаданд, ин дуоро мегуфтанд:" Илоҳо, ман аз хабисиҳои нарина ва модина ба Ту паноҳ мебарам."</t>
+  </si>
+  <si>
+    <t>كانَ النبيُّ صلى الله عليه وسلم إذا أراد دُخولَ المكانِ الذي سيَقضي فيه حاجتَه، بَولًا أو غائِطًا، استعاذ بالله، والتجأ إليه أنْ يَقِيَه شَرَّ الشياطين من ذكور وإناث، 
+وفُسِّر الخبث والخبائث أيضًا بالشر وبالنجاسات.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) ҳаргоҳ мехост вориди маконе шавад, ки дар онҷо қазои ҳоҷат кунад, ба Аллоҳ паноҳ мебурд, то ӯро аз шарри шайтонҳои нару мода ҳифз кунад. Хубс ва хабоис, инчунин ба маънои бадӣ ва наҷосатҳо тафсир шудааст.</t>
+  </si>
+  <si>
+    <t>استحباب هذا الدعاء عند إرادة دخول الخلاء.
+جميع الخلق مفتقرون إلى ربهم في دفع ما يؤذيهم أو يضرهم في كل أحوالهم.</t>
+  </si>
+  <si>
+    <t>Ҳангоми даромадани ҳоҷатхона ин дуоро гуфтан мустаҳаб аст.
+Ҳама махлуқот дар ҳама ҳолат ба Парвардигорашон муҳтоҷанд, то онҳоро аз он чизе, ки ба онҳо зиён мерасонад, ҳифз кунад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3150</t>
+  </si>
+  <si>
+    <t>كان النبي صلى الله عليه وسلم أشد حياء من العذراء في خدرها، فإذا رأى شيئا يكرهه عرفناه في وجهه</t>
+  </si>
+  <si>
+    <t>Шарму ҳаёи Паёмбар (саллаллоҳу алайҳи ва саллам) аз духтари бокирае, ки дар хилвати худ аст, бештар буд. Агар чизеро медид ва барояш нописанд мебуд, асари онро мо дар чеҳрааш эҳсос мекардем</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي سَعِيدٍ الخُدْرِيِّ رضي الله عنه قَالَ: كَانَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أَشَدَّ حَيَاءً مِنَ العَذْرَاءِ فِي خِدْرِهَا، فَإِذَا رَأَى شَيْئًا يَكْرَهُهُ عَرَفْنَاهُ فِي وَجْهِهِ.</t>
+  </si>
+  <si>
+    <t>Аз Абусаъиди Худрӣ (разияллоҳу анҳу) ривоят аст, ки гуфт: Шарму ҳаёи Паёмбар (саллаллоҳу алайҳи ва саллам) аз духтари бокирае, ки дар хилвати худ аст, бештар буд. Агар чизеро медид ва барояш нописанд мебуд, асари онро мо дар чеҳрааш эҳсос мекардем.</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ أبو سعيد الخدري رضي الله عنه أنَّ النبيَّ صلى الله عليه وسلم كان أشدَّ حياء من البنت البِكْر التي لم تتزوج وتعاشر الرجال المُستترة في بيتها، ومن شدة حيائه أنه إذا كَرِهَ شيئًا يتغير وجهه ولا يتكلم، بل يفهم أصحابه كراهيتَه لذلك في وجهه.</t>
+  </si>
+  <si>
+    <t>Абусаъиди Худрӣ (разияллоҳу анҳу) хабар медиҳад, ки Паёмбари Худо (саллаллоҳу алайҳи ва саллам) аз духтари бокирае, ки ҳанӯз издивоҷ накардааст ва бо мардон муоширате надошта ва дар хонааш аз чашмҳо пинҳон аст, боҳаётар буд. Аз шиддати ҳаёе, ки доштанд, агар чизеро намеписандиданд, аз рӯяшон маълум мешуд, рӯяшон тағйир меёфт, вале чизе намегуфтанд, балки асҳобашон аз чеҳраи муборакашон мефаҳмиданд, ки он чиз ба эшон писанд нест.</t>
+  </si>
+  <si>
+    <t>بيان ما اشتمل عليه النبي صلى الله عليه وسلم من الحياء، وهو الخُلُق العظيم.
+حياء النبيِّ صلى الله عليه وسلم ما لم تُنتَهك حرمات الله، فإذا انتهكت؛ فإنه صلى الله عليه وسلم كان يغضب ويأمر أصحابَه وينهاهم.
+الحث على التخلُّق بالحياء؛ لأنه يحمل النفس على فعل الجميل وترك القبيح.</t>
+  </si>
+  <si>
+    <t>Баёни шарму ҳаёи Паёмбар (саллаллоҳу алайҳи ва саллам) ва ин ки ҳаё ахлоқи олӣ ва бузург аст.
+Ҳаёи Паёмбар (саллаллоҳу алайҳи ва саллам) то ҳадде буд, ки ҳудудҳои Аллоҳ Таъоло поймол намешуданд, аммо дар ҳолати поймол шудани ҳудудҳои Аллоҳ Таъоло сахт хашмгин мешуданд ва асҳобашро амр ва наҳй мекарданд.
+Таъкид бар ахлоқи ҳаё, зеро он инсонро ба анҷоми корҳои нек тарғиб мекунад ва аз зиштиҳо бозмедорад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3153</t>
+  </si>
+  <si>
+    <t>ستكون أثرة وأمور تنكرونها قالوا: يا رسول الله فما تأمرنا؟ قال: تؤدون الحق الذي عليكم، وتسألون الله الذي لكم</t>
+  </si>
+  <si>
+    <t>Худхоҳӣ ва дигар корҳое рух хоҳад дод, ки онро инкор хоҳед кард." Гуфтанд: Эй Расули Аллоҳ! (дар он ҳолат) моро ба чӣ амр мекунӣ? Гуфт: " Он ҳаққе, ки бар шумо аст, анҷом медиҳед ва он чи барои шумо аст, аз Аллоҳ мехоҳед</t>
+  </si>
+  <si>
+    <t>عَنِ ابْنِ مَسْعُودٍ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «سَتَكُونُ أَثَرَةٌ وَأُمُورٌ تُنْكِرُونَهَا» قَالُوا: يَا رَسُولَ اللَّهِ فَمَا تَأْمُرُنَا؟ قَالَ: «تُؤَدُّونَ الحَقَّ الَّذِي عَلَيْكُمْ، وَتَسْأَلُونَ اللَّهَ الَّذِي لَكُمْ».</t>
+  </si>
+  <si>
+    <t>Аз ибни Масъуд (разияллоҳу анҳу) аз Паёмбар (саллаллоҳу алайҳи ва саллам) ривоят аст, ки гуфт: "Худхоҳӣ ва дигар корҳое рух хоҳад дод, ки онро инкор хоҳед кард." Гуфтанд: Эй Расули Аллоҳ! (дар он ҳолат) моро ба чӣ амр мекунӣ? Гуфт: " Он ҳаққе, ки бар шумо аст, анҷом медиҳед ва он чи барои шумо аст, аз Аллоҳ мехоҳед."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنه سيتولى على المسلمين وُلاةٌ يَستأثِرون بأموال المسلمين وغيرِها مِن أمور الدنيا، يَصْرِفُونها كما شاؤوا ويمنعون المسلمين حقَّهم فيها. 
+وسيكون منهم في الدِّين أمورٌ تُنْكَر. 
+فسَألَ الصحابةُ رضي الله عنهم: ماذا يفعلون في تلك الحال؟ 
+فأخبرهم صلى الله عليه وسلم أنه لا يمنعكم انفرادُهم بالمال أنْ تَمْنَعوا ما يجب عليكم نحوَهم من السمع والطاعة، بل اصبروا واسمعوا وأطيعوا ولا تنازعوهم الأمر، واسألوا الحق الذي لكم من الله، وأن يُصلحَهم ويَدفعَ شرَّهم وظلمَهم.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар доданд, ки мусалмононро волиёне идора мекунанд, ки амволи мусалмонон ва дигар умури дунёи ононро дар ихтиёри худ мегиранд ва онро чунон ки мехоҳанд сарф мекунанд ва ҳаққи мусалмононро аз онон боз медоранд. Ва аз онон дар амри дин чизҳое сар мезанад, ки мавриди инкор аст. Саҳобагон (разияллоҳу анҳум) пурсиданд, ки дар ин ҳолат бояд чӣ кор кунанд? Паёмбар (саллаллоҳу алайҳи ва саллам) хабар доданд, ки худхоҳии онон ва ба ихтиёри худ гирифтани амвол сабаб нашавад, ки он чи дар бораи онҳо бар уҳдаи шумо аст, яъне шунидан ва итоат кардан аз ононро анҷом надиҳед. Балки сабр кунед ва гӯш фаро диҳед ва итоат кунед. Ва дар амри ҳукумат бо онон низоъ накунед ва аз Аллоҳ ҳаққе, ки барои шумостро бихоҳед ва бихоҳед, ки ононро ислоҳ намуда ва шарру зулми ононро дафъ кунад.</t>
+  </si>
+  <si>
+    <t>الحديثُ من دلائل نبوَّتِه صلى الله عليه وسلم حيث أخبر بما سيكون في أمته فوقع كما أخبر.
+جوازُ إعلام المُبتلى بما يُتَوَقَع له من البلاء؛ لِيُوَطِّنَ نفسَه فإذا أتاه كان صابرًا محتسبًا.
+الاعتصام بالكتاب والسنة مخرج من الفتن والاختلاف.
+الحث على السمع والطاعة لولاة الأمور بالمعروف، وعدم الخروج عليهم، وإنْ وقع منهم ظلم.
+استعمال الحكمة واتباع السنة في زمن الفتن.
+على الإنسان القيام بالحق الذي عليه وإنْ حَصَل عليه شيء من الظلم.
+فيه دليلٌ على القاعدة: يختار أهون الشرين أو أخف الضررين.</t>
+  </si>
+  <si>
+    <t>Ин ҳадис яке аз далелҳои нубуввати он ҳазрат (саллаллоҳу алайҳи ва саллам) аст. Зеро он ҳазрат (саллаллоҳу алайҳи ва саллам) дар бораи он чизе хабар дод, ки дар умматаш рӯй хоҳад дод ва ҳамон тавре ки гуфт, воқеъ шуд.
+Хабар додани шахсе, ки бар сараш мусибате омаданӣ аст, ҷоиз аст, то вақте он мусибат ба сараш ояд сабр кунад ва дар талаби савоб бошад.
+Чанг задан ба китоб ва суннат роҳи раҳои аз фитнаҳо ва ихтилофот аст.
+Ташвиқ ва тарғиб кардан ба шунидан ва итоат кардан аз волиён дар корҳои нек. Ва шӯришу хуруҷ накардан бар зидди онҳо, ҳатто агар зулме аз онон сар занад.
+Истифода бурдан аз ҳикмат ва пайравӣ аз суннат дар ҳоли рӯй додани фитнаҳо.
+Инсон бояд он ҳаққе, ки бар уҳдаи ӯ аст, вазифадор аст онро анҷом диҳад, ҳатто агар зулме бар ӯ шуда бошад.
+Ин ҳадис далел бар ин қоида аст: Ихтиёри сабуктарин шар (аз миёни ду шар), ё камтарин зарар (аз миёни ду зарар).</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3156</t>
+  </si>
+  <si>
+    <t>من سأل الله الشهادة بصدق بلغه الله منازل الشهداء، وإن مات على فراشه</t>
+  </si>
+  <si>
+    <t>Ҳар кас содиқона шаҳодатро аз Худованд талаб кунад, Худованд ӯро ба мақомҳои шаҳидон мерасонад, ҳатто агар дар бистари худ вафот кунад</t>
+  </si>
+  <si>
+    <t>عَن سَهْلِ بْنِ حُنَيْفٍ رضي الله عنه أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَنْ سَأَلَ اللهَ الشَّهَادَةَ بِصِدْقٍ بَلَّغَهُ اللهُ مَنَازِلَ الشُّهَدَاءِ، وَإِنْ مَاتَ عَلَى فِرَاشِهِ».</t>
+  </si>
+  <si>
+    <t>Аз Саҳл ибни Ҳунайф (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар кас содиқона шаҳодатро аз Худованд талаб кунад, Худованд ӯро ба мақомҳои шаҳидон мерасонад, ҳатто агар дар бистари худ вафот кунад."</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ مَن طَلَبَ الشهادةَ والقتلَ في سبيل الله، وكان صادقًا مخلصًا في نيته تلك لله عز وجل، أعطاه الله درجات الشهداء بنيته الصادقة وإن مات على الفِراش في غير الجهاد.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар медиҳад, ки ҳар касе шаҳодат ва кушта шудан дар роҳи Худоро талаб кунад ва дар нияташ содиқ ва мухлис бошад, Худованд ба ӯ дараҷаҳои шаҳидонро медиҳад, ҳатто агар дар бистар ва берун аз майдони ҷиҳод бимирад.</t>
+  </si>
+  <si>
+    <t>صدق النية مع فعل المستطاع سبب لبلوغ المقصود من الأجر والثواب، وإن لم يُبَاشر العمل المطلوب.
+الترغيب في الجهاد وطلب الشهادة في سبيل الله عز وجل.
+إكرام الله تعالى لهذه الأمة، فهو يعطيها بقليل من العمل أعلى الدرجات في الجنة.</t>
+  </si>
+  <si>
+    <t>Саҳеҳ будани ният бо анҷоми имконоти даркорӣ сабаби расидан ба ҳадафи подош ва савоб аст, ҳатто агар амали матлубро мустақиман анҷом надиҳад.
+Ташвиқ ба ҷиҳод ва дар роҳи Худо ҷоннисорӣ кардан.
+Икром, бузургдошт ва муҳаббати Худованд ба ин уммат, ки бо камтарин амалҳо ба онҳо болотарин дараҷаҳои биҳиштро ато мекунад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3157</t>
+  </si>
+  <si>
+    <t>ما يزال البلاء بالمؤمن والمؤمنة في نفسه وولده وماله حتى يلقى الله وما عليه خطيئة</t>
+  </si>
+  <si>
+    <t>Санҷишҳо ва балоҳо бар марду зани муъмин дар худаш, фарзандонаш ва молу дороияш ҳамчунон давом мекунад, то вақте ки Аллоҳ Таъолоро дар ҳоле мулоқот мекунад, ки ҳеҷ хато ва гуноҳе надорад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «مَا يَزَالُ البَلاَءُ بِالمُؤْمِنِ وَالمُؤْمِنَةِ فِي نَفْسِهِ وَوَلَدِهِ وَمَالِهِ حَتَّى يَلْقَى اللَّهَ وَمَا عَلَيْهِ خَطِيئَةٌ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Санҷишҳо ва балоҳо бар марду зани муъмин дар худаш, фарзандонаш ва молу дороияш ҳамчунон давом мекунад, то вақте ки Аллоҳ Таъолоро дар ҳоле мулоқот мекунад, ки ҳеҷ хато ва гуноҳе надорад."</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم: أن البلاء والاختبار لا ينفكُّ عن العبد المؤمن والمؤمنة، في نفسه من صحتِه وجسدِه، وفي أولاده مِن مرض أو وفاة أو عقوق أو غير ذلك، وفي ماله من افتقار وذهاب تجارة وسرقة، وكَسَادِ عيش وضيق في الرزق، حتى يُكَفِّرَ اللهُ عنه بذلك البلاء كلَّ ذنوبِه وخطاياه حتى إذا لقي الله يكون قد طَهُرَ من كل الذنوب والآثام التي ارتكبها.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар медиҳад, ки озмоишҳо ва санҷишҳо аз марду зани муъмин дур намешаванд, чунон ки дар ҷисм, саломатӣ, фарзандон аз беморӣ, вафот ва нофармонии фарзандон озмоиш мешавад. Инчунин дар молу дорои аз фақр, талафоти тиҷорат, дуздӣ, ё тангдастӣ озмоиш мешавад. Ҳамаи ин санҷишҳо барои поксозии гуноҳонаш ҳастанд, то ки вақте назди Аллоҳ мерасад, пурра пок ва бегуноҳ бошад.</t>
+  </si>
+  <si>
+    <t>من رحمة الله بعباده المؤمنين أن يكفِّر عنهم ذنوبَهم في دنياهم بمصائب الدنيا وآفاتها.
+البلاء بمجرَّده يكفِّر الذنوب بشرط الإيمان، فإذا صبر العبد ولم يسخط أُجِر.
+الحث على الصبر في جميع الأمور، فيما يحب ويكره، يصبر حتى يؤدي ما أوجب الله، ويصبر حتى يبتعد عما حرم الله، يرجو ثواب الله ويخشى عقابه.
+قوله: "بالمؤمن والمؤمنة"، زيادة لفظ المؤمنة فيه دليل على مزيد من التأكيد للمرأة؛ وإلا لو قال: "بالمؤمن" لدخل فيه المرأة؛ لأن ذلك لا يختص بالرجل، فإذا وقع البلاء بالمرأة فكذلك هي موعودة بمثل هذا الجزاء بتكفير الذنوب والخطايا. 
+مما يهوِّن على العبد ما يلقاه من الآلام مرة بعد مرة الفضلُ المترتب على البلاء.</t>
+  </si>
+  <si>
+    <t>Аз раҳмати Худованд бар бандагони муъминаш ин аст, ки дар дунё бо озмоишҳо ва мушкилиҳо гуноҳони онҳоро мебахшад ва пок мекунад.
+Озмоишҳо худ ба худ гуноҳонро мешӯянд, агар шахс муъмин бошад, банда агар дар ин озмоишҳо сабр кунад, ғазаб накунад, аҷру подош мегирад.
+Ташвиқ бар сабр дар ҳама ҳолатҳо, дар чизҳое, ки дӯст медорад ва чизҳое, ки барояш писандида нестанд. Амрҳои Худовандро бо сабр анҷом медиҳад ва аз он чи Худованд наҳй кардааст бо сабр дурӣ меҷӯяд. Ҳама ин амалҳоро ба умеди ба даст овардани аҷру подоши Худованд ва тарс аз азобу иқоби Ӯ анҷом медиҳад.
+Фармудаи Паёмбар (саллаллоҳу алайҳи ва саллам) "мард ва зани муъмин" илова кардани калимаи "зани муъмин" далели таъкиди бештар бар зан мебошад; вагарна агар танҳо "муъмин" гуфта мешуд, занон ҳам дохил мешуданд, зеро ин махсус ба мард нест. Бинобар ин вақто ки озмоиш ба зан мерасад, ӯ низ бо ҳамин подош ва поксозии гуноҳон ва хатогиҳо ваъда дода шудааст.
+Он чи сабаб мешавад, ки дарду ранҷҳо ва мусибатҳои пай дар пай барои банда осон бигзарад, фазлу подоше аст, ки дар пайи бало ва озмоишҳо насиби ӯ мешавад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3159</t>
+  </si>
+  <si>
+    <t>أن النبي صلى الله عليه وسلم كان إذا صلى فرج بين يديه حتى يبدو بياض إبطيه</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) ҳаргоҳ намоз мехонд, дастонашро чунон аз ҳам боз нигаҳ медошт, ки сафедии зери бағалҳояш дида мешуд</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللَّهِ بْنِ مَالِكٍ ابْنِ بُحَيْنَةَ رضي الله عنه: أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كَانَ إِذَا صَلَّى فَرَّجَ بَيْنَ يَدَيْهِ حَتَّى يَبْدُوَ بَيَاضُ إِبْطَيْهِ.</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Молик ибни Буҳайна (разияллоҳу анҳу) ривоят аст, ки: Паёмбар (саллаллоҳу алайҳи ва саллам) ҳаргоҳ намоз мехонд, дастонашро чунон аз ҳам боз нигаҳ медошт, ки сафедии зери бағалҳояш дида мешуд.</t>
+  </si>
+  <si>
+    <t>كَانَ صلى الله عليه وسلم إذا سجد فرَّج بين يديه أثناء السجود؛ فنحَّى كلَّ يد عن الجنب الذي يليها، مثل الجناحين، حتى يبدو لون جلد إبطيه؛ 
+وهذا من المبالغة في تجنيح الذراعين ومباعدتهما عن جانبيه.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) ҳаргоҳ ба саҷда мерафтанд, дастони худро боз ва дур аз ҳам мегузоштанд ва ҳар даст монанди бол аз паҳлу дур мешуд, то ин ки ранги пӯсти паҳлуи эшон ошкор мешуд. Ин аз муболиға дар дур сохтани бозуҳо аз ҳам дар ҳангоми саҷда аст.</t>
+  </si>
+  <si>
+    <t>استحباب هذه الهيئة في السجود، وهي مباعدة عَضُديه عن جنبيه.
+المأموم الذي يتأذَّى جارُه بالمجافاة؛ فلا يُشرع له ذلك.
+في المجافاة في السجود حِكم وفوائد كثيرة، منها: إظهار النشاط والرغبة في الصلاة، وأنه إذا اعتمد على كل أعضاء السجود أخذ كل عضو حقه من العبادة. وقيل: الحكمة في ذلك أنه أشبه بالتواضع، وأبلغ في تمكين الجبهة والأنف من الأرض، وأيضًا ليتميز كل عضو بنفسه.</t>
+  </si>
+  <si>
+    <t>Дур нигоҳ доштани бозуҳо аз паҳлуҳо дар ҳолати саҷда, мустаҳаб аст.
+Ин кор барои касе, ки аз пушти имом намоз мегузорад ва дар ҳолати дур сохтани бозувонаш аз паҳлу боиси озор дидани атрофиёнаш мешавад, ҷоиз нест.
+Дур кардани бозуҳо аз паҳлуҳо дар ҳолати саҷда манфиатҳои зиёд дорад, аз ҷумла: зоҳир кардани фаъолият ва хоҳиш ба намоз ва агар касе дар саҷда ба тамоми узвҳо такя кунад, ҳар узв насибе аз ибодати худро мегирад. Ҳамчунин гуфтаанд, ки ҳикмати он ин аст, ки ин ҳолат ба тавозуъ наздиктар аст ва сабаб мешавад пешонӣ ва бинӣ бар замин хубтар қарор бигирад ва сабаб мешавад, ки ҳар узв аз дигари мутамоиз ва ҷудо бошад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3220</t>
+  </si>
+  <si>
+    <t>أقرب ما يكون الرب من العبد في جوف الليل الآخر</t>
+  </si>
+  <si>
+    <t>Наздиктарин вақте ки Парвардигор ба банда наздик аст, дар охири шаб аст</t>
+  </si>
+  <si>
+    <t>عَن أَبِي أُمَامَةَ قَالَ: حَدَّثَنِي عَمْرُو بْنُ عَبَسَةَ رضي الله عنه أَنَّهُ سَمِعَ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «أَقْرَبُ مَا يَكُونُ الرَّبُّ مِنَ العَبْدِ فِي جَوْفِ اللَّيْلِ الآخِرِ، فَإِنْ اسْتَطَعْتَ أَنْ تَكُونَ مِمَّنْ يَذْكُرُ اللَّهَ فِي تِلْكَ السَّاعَةِ فَكُنْ».</t>
+  </si>
+  <si>
+    <t>Аз Абуумома ривоят аст, ки гуфт: Амр ибни Абса (разияллоҳу анҳу) бароям ривоят кард, ки Паёмбар (саллаллоҳу алайҳи ва саллам)-ро шунидам, ки мегуфт: "Наздиктарин вақте ки Парвардигор ба банда наздик аст, дар охири шаб аст. Агар тавонисти дар он вақти шаб аз он касоне бошӣ, ки Худовандро зикр мекунанд, чунон бош."</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم: أن الربّ سبحانه أقرب ما يكون من العبد في الثلث الأخير من الليل؛ فإن وُفِّقتَ وقَدَرتَ -أيُّها المؤمن- على أن تكون من جُملة المتعبِّدين المصلِّين الذَّاكرين التائبين في هذا الوقت فإنَّه أمرٌ ينبغي اغتنامُه والاجتهاد فيه.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар медиҳад, ки Парвардигор дар сеяки охири шаб нисбат ба дигар вақтҳо ба бандааш наздиктар аст; агар - эй муъмин - тавонӣ, ки дар он вақт аз он нафарони ибодаткунанда, намозгузор, зикркунанда ва тавбакунанда бошӣ, ин фурсате аст, ки бояд ғанимат шумурд ва дар он талош намуд.</t>
+  </si>
+  <si>
+    <t>حث المسلم على الذكر في آخر الليل.
+تفاضل الأوقات فيما بينها للذكر والدعاء والصلاة.
+قال ميرك: في الفرق بين قوله: " أقرب ما يكون الرب من العبد "، وبين قوله: "أقرب ما يكون العبد من ربه وهو ساجد": المراد ههنا بيان وقت كون الرب أقرب من العبد وهو جوف الليل، والمراد هناك بيان أقربية أحوال العبد من الرب وهو حال السجود.</t>
+  </si>
+  <si>
+    <t>Ташвиқи мусалмон бар зикр кардан дар охири шаб.
+Бартарии вақтҳо бар якдигар, барои зикр, дуо ва намоз.
+Мирак дар бораи тафовут миёни ин ду ҳадис чунин гуфтааст: "Наздиктарин вақте ки Парвардигор ба банда бештар наздик аст," ва ҳадиси "Наздиктарин ҳолати банда ба Парвардигораш, дар ҳоли дар саҷда буданаш аст." Дар ҳадиси аввал баёни вақте аст, ки Парвардигор беш аз дигар вақтҳо ба банда наздик аст, ки он дили шаб аст. Дар ҳадиси дувум баёни наздиктарин ҳолати банда ба Парвардигор мебошад, ки он ҳолати дар саҷда будани банда аст.</t>
+  </si>
+  <si>
+    <t>رواه أبو داود والترمذي والنسائي</t>
+  </si>
+  <si>
+    <t>[رواه أبو داود والترمذي والنسائي]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3236</t>
+  </si>
+  <si>
+    <t>أفضل دينار ينفقه الرجل، دينار ينفقه على عياله، ودينار ينفقه الرجل على دابته في سبيل الله، ودينار ينفقه على أصحابه في سبيل الله</t>
+  </si>
+  <si>
+    <t>Беҳтарин диноре, ки инсон харҷ мекунад, динорест, ки барои хонаводааш сарф мекунад, динорест, ки барои василаи нақли худ барои ҷиҳод дар роҳи Аллоҳ сарф мекунад ва динорест, ки барои дӯстони худ дар роҳи Аллоҳ сарф мекунад</t>
+  </si>
+  <si>
+    <t>عَنْ ثَوْبَانَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَفْضَلُ دِينَارٍ يُنْفِقُهُ الرَّجُلُ، دِينَارٌ يُنْفِقُهُ عَلَى عِيَالِهِ، وَدِينَارٌ يُنْفِقُهُ الرَّجُلُ عَلَى دَابَّتِهِ فِي سَبِيلِ اللهِ، وَدِينَارٌ يُنْفِقُهُ عَلَى أَصْحَابِهِ فِي سَبِيلِ اللهِ» قَالَ أَبُو قِلَابَةَ: وَبَدَأَ بِالْعِيَالِ، ثُمَّ قَالَ أَبُو قِلَابَةَ: وَأَيُّ رَجُلٍ أَعْظَمُ أَجْرًا مِنْ رَجُلٍ يُنْفِقُ عَلَى عِيَالٍ صِغَارٍ، يُعِفُّهُمْ أَوْ يَنْفَعُهُمُ اللهُ بِهِ وَيُغْنِيهِمْ.</t>
+  </si>
+  <si>
+    <t>Аз Савбон (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Беҳтарин диноре, ки инсон харҷ мекунад, динорест, ки барои хонаводааш сарф мекунад, динорест, ки барои василаи нақли худ барои ҷиҳод дар роҳи Аллоҳ сарф мекунад ва динорест, ки барои дӯстони худ дар роҳи Аллоҳ сарф мекунад." Абуқилоба гуфт: Аз хонавода шуруъ кард, сипас Абуқилоба гуфт: Подоши чи касе бузургтар аз подоши касе аст, ки бар фарзандони кӯчакаш инфоқ кунад ва ин гуна ононро покдоман тарбият кунад. Аллоҳ ба василаи ӯ ононро нафъ бирасонад ва бениёзашон гардонад.</t>
+  </si>
+  <si>
+    <t>بَيَّنَ صلى الله عليه وسلم صورًا في الإنفاق، ورتّبها إذا تزاحمت أوجه الإنفاق حسب الأوجب عليك، فبدأ بالأهم فالأهم؛ 
+فأخبر أن أكثر المال ثوابًا هو الذي ينفقه المسلم على من تَلزمه نفقته؛ من نحو زوجة وولد، 
+ثم الإنفاق على المركوب المُعَدّ للحرب في سبيل الله، 
+ثم الإنفاق على أصحابه ورفقته حال كونهم مجاهدين في سبيل الله.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) навъҳои инфоқро баён карданд ва барои шароите, ки ҳазинаҳои пуршуморе вуҷуд дошта бошад, онро мувофиқи муҳимтар ва воҷибтар мураттаб сохт ва бо тартиб аз муҳимтаринаш оғоз кард. Пас гуфт, ки харҷи пуле, ки савобаш аз ҳама бештар аст, он аст, ки мусалмон ба касе сарф мекунад, ки бояд барояш сарф кунад, монанди зану фарзанд. Сипас бар маркабе, ки барои ҷиҳод дар роҳи Аллоҳ омода карда шавад. Сипас инфоқ барои асҳобу ҳамроҳонаш, ки барои ҷиҳод дар роҳи Аллоҳ омадаанд.</t>
+  </si>
+  <si>
+    <t>ترتيب النفقة في الفضل على الوجه الذي ذُكِر، فيُراعى ذلك عند التزاحم.
+بيان أولوية النفقة على العيال في الفضل على غيرها.
+النفقة على الجهاد في سبيل الله من أعظم النفقات، مثل إعداد الأدوات والرجال للجهاد.
+قيل: المراد بسبيل الله كل طاعة كالحج مثلًا.</t>
+  </si>
+  <si>
+    <t>Тартиби инфоқ аз нигоҳи фазилат, мувофиқи ҳамин тартибе аст, ки зикр шудааст ва дар ҳолати вуҷуди чанд ҳазина бояд ин тартиб риоят шавад ва он чи муҳимтар аст муқаддам дошта шавад.
+Баёни афзалияти инфоқ бар хонадон ва бартарии он аз назари фазилат бар дигар ҳазинаҳо.
+Сарфи мол барои ҷиҳод дар роҳи Аллоҳ яке аз бузургтарин нафақаҳо аст, аз қабили омода кардани абзор ва мардон барои ҷиҳод.
+Ҳамчунин гуфта шудааст: Мақсад аз роҳи Аллоҳ, ҳамагуна тоат аст, масалан ҳаҷ.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3267</t>
+  </si>
+  <si>
+    <t>والذي نفس محمد بيده لا يسمع بي أحد من هذه الأمة يهودي ولا نصراني، ثم يموت ولم يؤمن بالذي أرسلت به إلا كان من أصحاب النار</t>
+  </si>
+  <si>
+    <t>Савганд ба зоте, ки ҷони Муҳаммад дар дасти Ӯст, ҳеҷ кас аз ин уммат, хоҳ яҳудӣ ва хоҳ насронӣ бошад, (хабари паёмбарии) манро шунавад, сипас бимирад ва ба он чи ман фиристода шудаам, имон наоварад, магар ин ки аз аҳли ҷаҳаннам хоҳад буд</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنْ رَسُولِ اللهِ صلى الله عليه وسلم أنه قال: «وَالَّذِي نَفْسُ مُحَمَّدٍ بِيَدِهِ لَا يَسْمَعُ بِي أَحَدٌ مِنْ هَذِهِ الْأُمَّةِ يَهُودِيٌّ وَلَا نَصْرَانِيٌّ، ثُمَّ يَمُوتُ وَلَمْ يُؤْمِنْ بِالَّذِي أُرْسِلْتُ بِهِ إِلَّا كَانَ مِنْ أَصْحَابِ النَّارِ».</t>
+  </si>
+  <si>
+    <t>Абуҳурайра (разияллоҳу анҳу) аз Паёмбар (саллаллоҳу алайҳи ва саллам) ривоят мекунад, ки фармуданд: "Савганд ба зоте, ки ҷони Муҳаммад дар дасти Ӯст, ҳеҷ кас аз ин уммат, хоҳ яҳудӣ ва хоҳ насронӣ бошад, (хабари паёмбарии) манро шунавад, сипас бимирад ва ба он чи ман фиристода шудаам, имон наоварад, магар ин ки аз аҳли ҷаҳаннам хоҳад буд."</t>
+  </si>
+  <si>
+    <t>يَحْلِفُ النبيُّ صلى الله عليه وسلم بالله أنه لا يَسمعُ به أَحَدٌ مِن هذه الأمة، يَهوديٌّ أو نصرانيٌّ أو غيرُهما تَبْلُغُه دعوةُ النبي صلى الله عليه وسلم ثم يموت ولم يؤمن به إلا كان من أصحاب النار خالدًا فيها أبدًا.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) ба Аллоҳ савганд мехӯрад, ки ҳар касе аз ин уммат - яҳудӣ бошад ё насронӣ ё аз дигарон -, ки даъвати Паёмбар (саллаллоҳу алайҳи ва саллам) ба ӯ расид ва бидуни он ки ба Ӯ имон биёрад, аз дунё рафт, аз аҳли дӯзах хоҳад шуд ва ҷовидона дар он мемонад.</t>
+  </si>
+  <si>
+    <t>عموم رسالةِ النبيِّ صلى الله عليه وسلم إلى جميع العالم، ووجوب اتِّباعِه، ونسخ جميع الشرائع بشرعه. 
+مَن كَفَرَ بالنبي صلى الله عليه وسلم لم ينفعه زَعْمُه إيمانَه بغيرِه من الأنبياء صلوات الله عليهم أجمعين.
+من لم يَسمع بالنبي صلى الله عليه وسلم، ولم تَبْلغْه دعوةُ الإسلام فهو معذور، وأَمْرُه في الآخرة إلى الله تعالى.
+يتحقق الانتفاع بالإسلام وإن كان قُبيل الموت، ولو في المرض الشديد، ما لم تبلغ الروح الحلقوم.
+تصحيح دين الكفار -ومنهم اليهود والنصارى- كُفْرٌ.
+ ذكر اليهودي والنصراني -في الحديث- تنبيهًا على من سواهما؛ وذلك لأن اليهود والنصارى لهم كتاب، فإذا كان هذا شأنهم، فغيرهم ممن لا كتاب له أولى، فكلُّهم يجب عليهم الدخول في دينه وطاعته صلى الله عليه وسلم.</t>
+  </si>
+  <si>
+    <t>Умумияти рисолати Паёмбар (саллаллоҳу алайҳи ва саллам) ба тамоми ҷаҳониён, зарурати пайравӣ аз ӯ ва насхи ҳама шариатҳои пешин ба воситаи шариати Ӯ.
+Ҳар касе ба Паёмбар (саллаллоҳу алайҳи ва саллам) кофир шавад, иддиои он ки ба дигар паёмбарон (салавотуллоҳи ъалайҳим аҷмаъин) имон дорад барояш суде надорад (ӯ кофир аст).
+Касе аз Паёмбар (саллаллоҳу алайҳи ва саллам) нашунида бошад ва даъвати ислом барояш нарасида бошад, маъзур аст ва кори ӯ дар охират ба ихтиёри Аллоҳ аст.
+Шахс аз ислом овардани худ баҳра мебарад, ҳатто агар андаке пеш аз марг ҳам бошад, ё дар бемории шадид бошад, ба шарте, ки рӯҳ ба гулӯ нарасида бошад.
+Саҳеҳ ва дуруст донистани дини кофирон - аз ҷумла яҳудиён ва насрониён - куфр аст.
+Зикр шудан аз яҳудиён ва насрониён дар ҳадис, навъе огоҳӣ барои дигар кофирон аст. Зеро яҳудиён ва насрониён китоб (Таврот, Инҷил) доранд ва агар ҳоли онон, ки китоб доранд, чунин аст, дигарон, ки китоб надоранд аз боби авло дар ин ҳукм дохиланд, ҳамаи онон бояд дар дини Муҳаммад (саллаллоҳу алайҳи ва саллам) дохил шаванд ва аз ӯ итоат кунанд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3272</t>
+  </si>
+  <si>
+    <t>أحفوا الشوارب وأعفوا اللحى</t>
+  </si>
+  <si>
+    <t>Мӯйлабҳоро кӯтоҳ кунед ва ришҳоро афзоиш диҳед</t>
+  </si>
+  <si>
+    <t>عن ابن عمر رضي الله عنهما عن النبي صلى الله عليه وسلم قال: «أحْفُوا الشَّوَارِبَ وأَعْفُوا اللِّحَى».</t>
+  </si>
+  <si>
+    <t>Аз ибни Умар (разияллоҳу анҳумо) аз Паёмбар (саллаллоҳу алайҳи ва саллам) ривоят аст, ки гуфт: "Мӯйлабҳоро кӯтоҳ кунед ва ришҳоро афзоиш диҳед."</t>
+  </si>
+  <si>
+    <t>يَأْمُرُ النبيُّ صلى الله عليه وسلم بِالأخْذِ مِن الشَّارِبِ وألَّا يُتْرَكَ بل يُقَصّ منه، ويُبالَغ في ذلك.
+وفي المقابل يَأمر بإِعفاءِ اللحية وتركِها مَوْفُوْرة.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) амр ба гирифтан ва кӯтоҳ кардани мӯйлабҳо кардаанд ва ин ки мӯйлаб бидуни кӯтоҳ кардан раҳо карда нашавад ва дар анҷоми ин кор муболиға шавад.
+Ва дар муқобил амр ба гузоштани риш ва афзоиш додани он кардаанд.</t>
+  </si>
+  <si>
+    <t>تحريم حَلْقِ اللحية.</t>
+  </si>
+  <si>
+    <t>Тарошидани риш ҳаром аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3279</t>
+  </si>
+  <si>
+    <t>إذا رأى أحدكم الرؤيا يحبها فإنها من الله، فليحمد الله عليها وليحدث بها، وإذا رأى غير ذلك مما يكره، فإنما هي من الشيطان، فليستعذ من شرها، ولا يذكرها لأحد، فإنها لن تضره</t>
+  </si>
+  <si>
+    <t>Ҳаргоҳ яке аз шумо хобе дид, ки он хобро дӯст дорад (яъне хоби хубе дид), бидонад, ки он хоб аз ҷониби Худо аст, бояд Худовандро барои он шукр бигӯяд ва онро ба дигарон нақл намояд. Аммо агар хобе бинад, ки дӯсташ надорад (яъне хоби бад), он хоб аз ҷониби шайтон аст, бояд аз шарри он ба Худованд паноҳ барад ва онро ба касе нақл накунад, зеро он хоб ба ӯ зарар намерасонад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي سَعِيدٍ الخُدْرِيِّ رضي الله عنه أَنَّهُ سَمِعَ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إِذَا رَأَى أَحَدُكُمُ الرُّؤْيَا يُحِبُّهَا فَإِنَّهَا مِنَ اللَّهِ، فَلْيَحْمَدِ اللَّهَ عَلَيْهَا وَلْيُحَدِّثْ بِهَا، وَإِذَا رَأَى غَيْرَ ذَلِكَ مِمَّا يَكْرَهُ، فَإِنَّمَا هِيَ مِنَ الشَّيْطَانِ، فَلْيَسْتَعِذْ مِنْ شَرِّهَا، وَلاَ يَذْكُرْهَا لِأَحَدٍ، فَإِنَّهَا لَنْ تَضُرَّهُ».</t>
+  </si>
+  <si>
+    <t>Аз Абусаъиди Худрӣ (разияллоҳу анҳу) ривоят аст, ки Паёмбари Худо (саллаллоҳу алайҳи ва саллам)-ро шунидааст, ки мегӯяд: "Ҳаргоҳ яке аз шумо хобе дид, ки он хобро дӯст дорад (яъне хоби хубе дид), бидонад, ки он хоб аз ҷониби Худо аст, бояд Худовандро барои он шукр бигӯяд ва онро ба дигарон нақл намояд. Аммо агар хобе бинад, ки дӯсташ надорад (яъне хоби бад), он хоб аз ҷониби шайтон аст, бояд аз шарри он ба Худованд паноҳ барад ва онро ба касе нақл накунад, зеро он хоб ба ӯ зарар намерасонад."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الرؤيا الصالحةَ المُفرِحة في المنام من الله، وأرشد بأنْ يَحمد الله عليها، ويخبر بها، وإذا رأى ما يَكره ويُحزن فإنما هي من الشيطان؛ فليستعذ بالله من شرها، ولا يذكرها لأحد؛ فإنها لا تضره حيث جعل الله ما ذُكر سببًا للسلامة من المكروه المترتِّب على الرؤيا.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) хабар доданд, ки хобҳои хубу хушҳолкунанда аз ҷониби Худо ҳастанд, пас бояд Худовандро барои он шукр кард ва онҳоро нақл намуд. Агар шахс хоби нохуше бинад, ки ӯро нороҳат мекунад, он аз шайтон аст ва бояд аз шарри он ба Худо паноҳ барад ва онро ба касе нагӯяд, зеро он ба ӯ зиёне намерасонад, чун Худованд инро сабаби наҷот аз бадие, ки аз он хоб ҳосил мешавад, қарор додааст.</t>
+  </si>
+  <si>
+    <t>أقسام الرؤيا: 1- الرؤيا الصالحة، وهي رؤيا حق وبشرى من الله يراها أو تُرى له، 2- حديث النفس وهي ما يحدِّث بها الرجل نفسه في اليقظة، 3- تحزين وتخويف الشيطان وأهاويل منه ليحزن ابن آدم.
+حاصل ما ذكر من أبواب الرؤيا الصالحة ثلاثة أشياء: أن يحمد الله عليها، وأن يستبشر بها، وأن يتحدث بها لكن لمن يحب دون من يكره.
+حاصل ما ذكر من أدب الرؤيا المكروهة خمسة أشياء: أن يتعوَّذ بالله من شرها، ومن شر الشيطان، وأن يتفل حين يهب من نومه عن يساره ثلاثا، ولا يذكرها لأحد أصلًا، وإذا أراد أن يرجع لنومه يتحوّل عن جنبه الذي كان عليه؛ فإنها لا تضره.
+قال ابن حجر: الحكمة فيه أنه إذا حدَّث بالرؤيا الحسنة من لا يحب قد يفسِّرها له بما لا يحب إما بُغضًا وإما حسدًا، فقد تقع على تلك الصفة أو يتعجّل لنفسه من ذلك حُزنًا ونكدًا، فأمر بترك تحديث مَن لا يُحِب بسبب ذلك.
+الحمد عند حدوث النِّعَم، وتجدد المنن، فذلك سبب لدوامها.</t>
+  </si>
+  <si>
+    <t>Навъҳои хоб:  1- Хоби нек, ки ҳақ ва хушхабар аз ҷониби Худованд аст, ки худи шахс мебинад ё каси дигаре барои ӯ мебинад.  2- Ҳикояти нафс, яъне он чизҳое, ки одам дар вақти бедорӣ ба худ мегӯяд ва нақл мекунад. 3- Тарсонидан ва ваҳшати шайтон бо ҳиллаҳо барои ғамгин сохтани фарзанди Одам.
+Ҳамаи чизҳое, ки дар боби хобҳои нек гуфта шудааст, се чизро дар бар мегирад: Худоро барои он шукр гӯяд; ба он хурсанд шавад; он хобро ба касоне, ки дӯсташ доранд, нақл кунад, на барои касоне, ки дӯсташ намедоранд.
+Ҳамаи чизҳое, ки дар боби одоби хобҳои бад гуфта шудааст, панҷ чизро дар бар мегирад: Аз шарри он ва шарри шайтон ба Аллоҳ паноҳ барад. Се бор ба тарафи чап дар вақти хестан аз хоб туф (бо андак аз оби даҳон) кунад. Ҳеҷ гоҳ онро ба касе нақл накунад. Агар мехоҳад дубора хоб равад, аз тарафе, ки бар он буд ба дигар тараф гардад. Ин хоб ба ӯ зарар намерасонад.
+Ибни Ҳаҷар мегӯяд: Ҳикмати он дар ин аст, ки агар кас хоби хушро ба касе нақл кунад, ки ӯро дӯст намедорад, метавонад барои ӯ аз рӯйи буғзу ҳасад маъноеро фаҳмонад, ки ӯ дӯст надорад ва ин метавонад ба он хусусият мувофиқ шавад ё боиси ғам ва нохушӣ дар ӯ шавад. Бинобар ин фармон дода шудааст, ки хоби хушро ба касе, ки дӯст намедорад, нақл накунад.
+Пас аз ба даст омадани неъмат ва такрори он ҳамду сипоси Худоро кардан сабаби давом ёфтани он мебошад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3285</t>
+  </si>
+  <si>
+    <t>عجبا لأمر المؤمن، إن أمره كله خير، وليس ذاك لأحد إلا للمؤمن</t>
+  </si>
+  <si>
+    <t>Чи басо тааҷҷубовар аст кори муъмин, ки тамоми кораш хайр аст ва ин барои касе нест, ҷуз барои муъмин</t>
+  </si>
+  <si>
+    <t>عَنْ صُهَيْبٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «عَجَبًا لِأَمْرِ الْمُؤْمِنِ، إِنَّ أَمْرَهُ كُلَّهُ خَيْرٌ، وَلَيْسَ ذَاكَ لِأَحَدٍ إِلَّا لِلْمُؤْمِنِ، إِنْ أَصَابَتْهُ سَرَّاءُ شَكَرَ، فَكَانَ خَيْرًا لَهُ، وَإِنْ أَصَابَتْهُ ضَرَّاءُ صَبَرَ، فَكَانَ خَيْرًا لَهُ».</t>
+  </si>
+  <si>
+    <t>Аз Суҳайб (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Чи басо тааҷҷубовар аст кори муъмин, ки тамоми кораш хайр аст ва ин барои касе нест, ҷуз барои муъмин. Агар хушие ба ӯ расад, шукр мегӯяд ва барои ӯ хайр аст. Ва агар зиёне ба ӯ расад, сабр мекунад ва барои ӯ хайр мешавад."</t>
+  </si>
+  <si>
+    <t>يَتَعَجَّبُ صلى الله عليه وسلم مِن شأن المؤمن وأحواله على وجه الاستحسان؛ وذلك لأن أحواله كلها خير، وليس ذلك لأحد إلا للمؤمن؛ 
+إن أصابته سرّاءُ شكرَ اللهَ عليها؛ فيحصل له الأجر بالشكر، 
+وإن أصابته ضراءُ صبرَ واحتسب الأجر على الله، فيحصل له الأجر بالصبر، فهو في أجر على كل حال.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) аз кори муъмин изҳори таъаҷҷуб мекунад ва ин таъаҷҷуб аз рӯи нек донистани ин амр аст. Зеро вазъияти муъмин ҳамеша хайр аст ва ин барои касе нест, ҷуз барои муъмин. Агар барои ӯ некие рӯй диҳад, Аллоҳро шукр мегӯяд, дар натиҷа подоши шукрро ба даст меорад. Ва агар нохушӣ ва мусибате ба ӯ расад, сабр кунад ва аз Аллоҳ интизории подош дошта бошад, аҷру подоши сабрро ба даст меорад. Пас дар ҳама ҳолат дар ҳоли касби аҷру подош аст.</t>
+  </si>
+  <si>
+    <t>فضل الشكر على السراء والصبر على الضراء، فمَن فعَلَ ذلك حصل له خير الدارين، ومن لم يشكر على النعمة، ولم يصبر على المصيبة، فاته الأجر، وحصل له الوزر.
+فضل الإيمان، وأنّ الأجر في كل حال لا يكون إلا لأهل الإيمان.
+الشكر عند السراء، والصبر على الضراء من خصال المؤمنين.
+الإيمان بقضاء الله وقدره يجعل المؤمن في رضا كامل على كل أحواله، بخلاف غير المؤمن الذي يكون في سخط دائم عند وقوع ضرر عليه، وإذا ما حاز نعمة من الله عز وجل انشغل بها عن طاعة الله، فضلًا عن صرفها في معصيته.</t>
+  </si>
+  <si>
+    <t>Фазилати шукр кардан бар хушиҳо ва сабр кардан бар мусибатҳо. Ҳар ки чунин кунад, хайри ҳарду ҷаҳонро ба даст овардааст. Ва ҳар ки бар неъмат шукр нагӯяд ва бар мусибат сабр накунад, ин аҷру подошро аз даст медиҳад ва гунаҳкор мешавад.
+Фазилати имон ва ин ки подош дар ҳама ҳолат танҳо барои аҳли имон ҳосил мешавад.
+Шукр дар ҳолати хушиҳо ва сабр дар ҳолати мусибатҳо, аз хислатҳои муъминон аст.
+Имон ба қазо ва қадар боис мешавад, ки муъмин дар ҳама ҳолатҳо хушнуд бошад, бар хилофи ғайри муъмин, ки ҳамеша дар ҳоли зиён дидан ва ба мусибат гирифтор шудан норозӣ аст. Ва агар неъмате аз Аллоҳ Таъоло ба ӯ бирасад, он неъмат ӯро аз анҷоми тоати Парвардигор машғул медорад ва чи басо ҳамонро дар роҳи маъсияти Аллоҳ сарф кунад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3298</t>
+  </si>
+  <si>
+    <t>صفة الغسل من الجنابة</t>
+  </si>
+  <si>
+    <t>Равиши ғусл кардан аз ҷанобат</t>
+  </si>
+  <si>
+    <t>عَنْ مَيْمُونَةُ أُمِّ المؤمِنينَ رضي الله عنها قَالتْ: وَضَعْتُ لِلنَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ غُسْلًا، فَسَتَرْتُهُ بِثَوْبٍ، وَصَبَّ عَلَى يَدَيْهِ، فَغَسَلَهُمَا، ثُمَّ صَبَّ بِيَمِينِهِ عَلَى شِمَالِهِ، فَغَسَلَ فَرْجَهُ، فَضَرَبَ بِيَدِهِ الأَرْضَ، فَمَسَحَهَا، ثُمَّ غَسَلَهَا، فَمَضْمَضَ وَاسْتَنْشَقَ، وَغَسَلَ وَجْهَهُ وَذِرَاعَيْهِ، ثُمَّ صَبَّ عَلَى رَأْسِهِ وَأَفَاضَ عَلَى جَسَدِهِ، ثُمَّ تَنَحَّى، فَغَسَلَ قَدَمَيْهِ، فَنَاوَلْتُهُ ثَوْبًا فَلَمْ يَأْخُذْهُ، فَانْطَلَقَ وَهُوَ يَنْفُضُ يَدَيْهِ.</t>
+  </si>
+  <si>
+    <t>Аз Маймуна модари муъминон (разияллоҳу анҳо) ривоят аст, ки гуфт: Барои Паёмбар (саллаллоҳу алайҳи ва саллам) оби ғуслро омода кардам, то аз ҷанобат ғусл кунад. Ӯро бо ҷомае (аз дидагон) пӯшонидам. Об бар дастонаш рехт ва онҳоро шуст, сипас бо дасти рост бар дасти чапаш об рехт ва шармгоҳи худро шуст, сипас дастонашро ба замин зад ва онҳоро ба замин шакид ва сипас шуст. Он гоҳ мазмаза ва истиншоқ кард ва рӯй ва бозувонашро шуст, сипас обро бар сараш рехт ва баданашро шуст, сипас каме яктарафа истода пойҳояшро шуст. Барояш ҷомае дароз кардам, ки худро хушк кунад, вале онро нахост ва шуруъ ба хушк кардани худ бо таккон додани дастонаш кард.</t>
+  </si>
+  <si>
+    <t>أَخْبرتْ أم المؤمنين ميمونة رضي الله عنها عن صفة اغتسال النبي صلى الله عليه وسلم من الجنابة، حيث وضعت له ماءً ليغتسل به، وسترتْه بساتر، ففعل النبي صلى الله عليه وسلم ما يلي:  
+أولًا: صب الماء على يديه فغسلهما قبل أن يدخلهما الإناء. 
+ثانيًا: صب الماء بيده اليمنى على اليسرى فغسل فرجه؛ لتنظيفه مما علق به من أثر الجنابة. 
+ثالثًا: ضرب بيده الأرض فمسحها ثم غسلها ليزيل الأذى عنها. 
+رابعًا: تمضمض؛ بأن أدخل الماء في فمه وحركه وأداره ثم ألقاه، واستنشق؛ بأن أدخل الماء في أنفه بِنَفَسِهِ، ثم أخرجه لينظفه.
+خامسًا: غسل وجهه وذراعيه. 
+سادسًا: صب الماء على رأسه. 
+سابعًا: صب الماء على بقية جسده. 
+ثامنًا: تحوّل من مكانه فغسل قدميه في مكان آخر حيث لم يغسلهما من قبل. 
+ثم أتته بخرقة ليتنشف بها، فلم يأخذها، وجعل يمسح الماء عن جسده بيده وينفضه.</t>
+  </si>
+  <si>
+    <t>Модари муъминон Маймуна (разияллоҳу анҳо) дар бораи равиши ғусли Паёмбар (саллаллоҳу алайҳи ва саллам) аз ҷанобат хабар додааст. Ӯ барои Паёмбар (саллаллоҳу алайҳи ва саллам) оби ғуслро омода кард, то бо он ғусл кунад ва ӯро бо ҷомае пӯшонид ва Паёмбар (саллаллоҳу алайҳи ва саллам) чунин карданд:
+Аввал: Пеш аз ба зарф андохтани дастонаш ба онҳо об рехта шуст.
+Дуввум: Бо дасти рост бар дасти чап об рехт ва шармгоҳашро шуст, то осори ҷанобатро аз он ҷо пок кунад.
+Сеюм: Бо дастонаш ба замин зад ва онро бар замин шакид, то олудагии дастонаш бартараф шавад, сипас онҳоро шуст.
+Чаҳорум: Мазмаза кард, яъне обро дар даҳон андохта чархонда ва сипас берун андохт. Ва истиншоқ кард, яъне барои пок кардани бинӣ, бо нафас кашидан обро ба бинӣ ворид карда, сипас онро берун рехт, то ин ки бинӣ пок шавад.
+Панҷум: Рӯй ва дастонашро то оринҷ шуст.
+Шашум: Обро бар сараш рехт.
+Ҳафтум: Обро бар боқимондаи баданаш рехта онро шуст.
+Ҳаштум: Аз ҷояш каме ҳаракат карда, дар дигар ҷо пойҳояшро шуст, зеро онҳоро қаблан нашуста буд.
+Сипас барояшон порчаи матое овард, то бо он худро хушк кунад, вале ӯ онро нагирифт. Балки обро аз баданаш бо дасти худ пок мекард ва онро меафшонд.</t>
+  </si>
+  <si>
+    <t>اهتمام أزواج النبي صلى الله وعليه وسلم بوصف أدقّ تفاصيل حياته؛ تعليمًا للأمة.
+صفة الغسل هذه هي إحدى الكيفيات التي ثبتت عن النبي صلى الله عليه وسلم في صفة الاغتسال الكامل من الجنابة، وأما الصفة المجزئة فهي أن يعم بدنه بالماء مع المضمضة والاستنشاق.
+تنشيف الجسد بخرقة أو تركه بعد الغسل أو الوضوء مباح.</t>
+  </si>
+  <si>
+    <t>Таваҷҷуҳи ҳамсарони Паёмбар (саллаллоҳу алайҳи ва саллам) ба тавсифи ҷузъиёти зиндагии эшон барои омӯзиши уммат.
+Ин равиши ғусл, яке аз равишҳои ғусли комил аст, ки аз Паёмбар (саллаллоҳу алайҳи ва саллам) собит шудааст. Аммо ҳадди ақалли ғусл, ки барои рафъи ҷанобат кифоят мекунад, ин аст, ки ҳамроҳ бо ворид кардани об дар даҳон ва бинӣ ва шустани онҳо ба ҳамаи баданаш ҳам обро бирасонад.
+Хушк кардани бадан бо латта ё тарки он баъд аз ғусл ё таҳорат мубоҳ аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3310</t>
+  </si>
+  <si>
+    <t>من توضأ نحو وضوئي هذا ثم صلى ركعتين لا يحدث فيهما نفسه غفر الله له ما تقدم من ذنبه</t>
+  </si>
+  <si>
+    <t>Ҳар касе монанди ин таҳорати ман таҳорат кард ва ду ракаъат намоз хонд ва дар онҳо бо худ сухан нагуфт, гуноҳони гузаштааш бахшида хоҳад шуд</t>
+  </si>
+  <si>
+    <t>عَنْ ‌حُمْرَانَ مَوْلَى عُثْمَانَ بْنِ عَفَّانَ رضي الله عنه: أَنَّهُ رَأَى عُثْمَانَ بْنَ عَفَّانَ دَعَا بِوَضُوءٍ، فَأَفْرَغَ عَلَى يَدَيْهِ مِنْ إِنَائِهِ، فَغَسَلَهُمَا ثَلَاثَ مَرَّاتٍ، ثُمَّ أَدْخَلَ يَمِينَهُ فِي الْوَضُوءِ، ثُمَّ تَمَضْمَضَ وَاسْتَنْشَقَ وَاسْتَنْثَرَ، ثُمَّ غَسَلَ وَجْهَهُ ثَلَاثًا، وَيَدَيْهِ إِلَى الْمِرْفَقَيْنِ ثَلَاثًا، ثُمَّ مَسَحَ بِرَأْسِهِ، ثُمَّ غَسَلَ كُلَّ رِجْلٍ ثَلَاثًا، ثُمَّ قَالَ: رَأَيْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَتَوَضَّأُ نَحْوَ وُضُوئِي هَذَا، وَقَالَ: «مَنْ تَوَضَّأَ نَحْوَ وُضُوئِي هَذَا ثُمَّ صَلَّى رَكْعَتَيْنِ لَا يُحَدِّثُ فِيهِمَا نَفْسَهُ غَفَرَ اللهُ لَهُ مَا تَقَدَّمَ مِنْ ذَنْبِهِ».</t>
+  </si>
+  <si>
+    <t>Аз Ҳумрон мавлои Усмон ибни Аффон (разияллоҳу анҳу) ривоят аст, ки ӯ Усмон ибни Аффонро дид, дархости оби вузӯ кард, сипас аз оби он зарф бар рӯйи дастонаш рехт ва се бор онҳоро шуст, сипас дасти росташро дар даруни оби вузӯ дохил карда мазмаза (обгардон кардани даҳон) ва истиншоқ (дохил кардани об дар бини) ва истинсор (берун овардани об аз бини) кард, сипас рӯяшро се бор шуст ва дастонашро то ориҷ се бор шуст, сипас сарашро масҳ кард ва баъд аз он ҳарду пояшро семаротибаӣ шуст. Сипас фармуд: Паёмбар (саллаллоҳу алайҳи ва саллам)-ро дидам, монанди ин таҳорати ман таҳорат карданд ва фармуданд: "Ҳар касе монанди ин таҳорати ман таҳорат кард ва ду ракаъат намоз хонд ва дар онҳо бо худ сухан нагуфт, гуноҳони гузаштааш бахшида хоҳад шуд".</t>
+  </si>
+  <si>
+    <t>عَلَّمَ عثمانُ رضي الله عنه صفةَ وضوءِ النبيِّ صلى الله عليه وسلم بطريقة عَمَليّة؛ ليكون أبلغ إيضاحًا، فطلب ماءً في إناء، فَصَبَّ على يديه ثلاثَ مرات، وبعد ذلك أدخل يدَه اليمنى في الإناء، وأخذ بها ماءً فأدَارَه في فَمِه وأخرجه، ثم سحب الماء بِنَفَسِهِ إلى باطن أَنفِهِ، ثم أخرجه ونثره، ثم غَسَلَ وجهَه ثلاث مرات، ثم غسل يديه مع المِرْفقين ثلاثًا، ثم أَمَرَّ يده على رأسه مَبلولةً بالماء مرة واحدة، ثم غسل رجليه مع الكعبين ثلاثًا.
+فلما فرغ رضي الله عنه أخبرهم أنه رأى النبيَّ صلى الله عليه وسلم توضأ مثل هذا الوضوء، وبشَّرهم صلى الله عليه وسلم أنه مَن توضأ مثل وضوئه، وصلى ركعتين، خاشعًا مُحْضرًا قلبَه بين يدي ربه عز وجل فيهما، فإن الله يجازيه على هذا الوضوء الكامل وهذه الصلاة الخالصة بغفران ما سبق من ذنوبه.</t>
+  </si>
+  <si>
+    <t>Усмон (разияллоҳу анҳу) ба тариқи амалӣ моҳияти таҳорати Паёмбар (саллаллоҳу алайҳи ва саллам)-ро таълим додааст, то ин ки возеҳтару равшантар бошад. Ӯ зарфи об хост ва се бор ба дастонаш об рехт, баъд аз он дасти росташро ба коса андохта аз он об гирифт ва дар даҳонаш андохта даҳонашро обгардон карда обро берун андохт, сипас обро ба даруни биниаш фурӯ бурда ва боз берун рехт, сипас рӯяшро се бор шуст ва баъд аз он дастонашро то оринҷ се бор шуст, сипас дастони тари худро якбор бар сараш кашид ва масҳ кард ва дар охир пойҳояшро то буҷулак се бор шуст.
+Ҳангоме ки таҳораташро ба охир расонид, ба онҳо гуфт, ки Расули Аллоҳ (саллаллоҳу алайҳи ва саллам)-ро дидааст, ки чунин таҳорат карданд ва ононро башорат доданд, ки ҳар кас монанди ин таҳорат кунад ва бо дили ҳозир ва хошеъона дар баробари Аллоҳ ду ракаъат намоз гузорад, Аллоҳ барои ин таҳорати комил ва намози холисонааш гуноҳони гузаштаи ӯро меомурзад.</t>
+  </si>
+  <si>
+    <t>استحباب غسل اليدين قبل إدخالهما في الإناء في ابتداء الوضوء، وإن لم يكن قائمًا من النوم، فإن كان مستيقظًا من نوم الليل فيجب غسلهما.
+ينبغي للمعلم أنْ يَسلك أقرب الطرق إلى الفهم ورسوخ العلم لدى المتعلم، ومن ذلك التعليم بالفعل.
+ينبغي للمصلي دفع الخواطر المتعلِّقة بأشغال الدنيا، فتمام الصلاة وكمالها في حضور القلب فيها، وإلا فالأفكار يتعذر السلامة منها، فعليه أن يجاهد نفسه ولا يسترسل في ذلك.
+استحباب التيامن في الوضوء.
+مشروعية الترتيب بين التمضمض والاستنشاق والاستنثار.
+استحباب غسل الوجه واليدين والرجلين ثلاثًا، والواجب مرة.
+مغفرة الله ما سبق من الذنوب يترتب على مجموع الأمرين: الوضوء، وصلاة ركعتين، على الصفة المذكورة في الحديث.
+لكل عضو من أعضاء الوضوء حد: فحد الوجه: من منابت شعر الرأس المعتاد، إلى ما نزل من اللحية والذقن طولًا، ومن الأذن إلى الأذن عرضًا. وحد اليد: من أطراف الأصابع إلى المرفق وهو المفصل بين الساعد والعَضُد. وحد الرأس: من منابت الشعر المعتاد من جوانب الوجه إلى أعلى الرقبة، ومسح الأذنين من الرأس. وحد الرِّجْل: القدم كاملة مع المفصل بينها وبين الساق.</t>
+  </si>
+  <si>
+    <t>Пеш аз дастонро дар дохили зарфи об андохтан дар ибтидои таҳорат, онҳоро шустан мустаҳаб аст, агарчанде баъд аз хоб бедор шудан ҳам набошад. Аммо агар аз хоби шаб бедор шуда бошад, пас шустани дастон воҷиб аст.
+Муаллим бояд роҳи наздиктаринро барои фаҳмондани илм ва устувор шудани он назди донишомӯзро интихоб кунад, аз ҷумла таълими амалӣ.
+Намозгузор бояд андешаҳои марбут ба машғулиятҳои дунёро аз худ дур кунад, зеро камоли намоз дар ҳузури дил аст. Агарчи дур кардани ҳама фикрҳо ва хаёлот аз худ номумкин аст, лекин бо нафси худ бояд ҷиҳод кунад ва ба он фиркҳо идома надиҳад.
+Аз рост шуруъ кардани таҳорат мустаҳаб аст.
+Риояти тартиб байни мазмаза (даҳонро обгардон кардан), истиншоқ (обро дар бини даровардан) ва истинсор (обро аз бини берун баровардан) машруъ аст.
+Шустани рӯй, ҳарду даст ва ҳарду пой се бор мустаҳаб аст. Ва як бор шустани онҳо воҷиб аст.
+Омурзиши гуноҳони гузашта марбут ба маҷмуи ин ду кор аст: таҳорат ва ба ҷо овардани ду ракаъат намоз ба шакле ки дар ҳадис омадааст.
+Ҳар як қисми таҳорат маҳдудият дорад: андозаи рӯй: аз муйҳои маъмулии сар (пешонӣ) то ҷои ришу манаҳ ба дарозӣ ва аз як гӯш то гӯши дигар аст. Андозаи даст: аз нӯги ангуштон то оринҷ, ки пайванди байни бозу ва бозуи боло аст. Андозаи сар: аз хати мӯйи муқаррарӣ аз паҳлуҳои рӯй то болои гардан ва масҳ кардани гӯшҳо аз ҷумлаи (масҳи) сар аст. Андозаи пой: ҳамаи пой бо пайванде, ки байни пой ва соқ қарор дорад (буҷулак).</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3313</t>
+  </si>
+  <si>
+    <t>كان رسول الله صلى الله عليه وسلم إذا اغتسل من الجنابة، غسل يديه، وتوضأ وضوءه للصلاة، ثم اغتسل</t>
+  </si>
+  <si>
+    <t>Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) ҳаргоҳ аз ҷанобат ғусл мекард, дастонашро мешуст, сипас таҳорати мисли таҳорати намозро анҷом медод, сипас ғусл мекард</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ أُمِّ المؤمنين رضي الله عنها قَالَتْ: كَانَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ إِذَا اغْتَسَلَ مِنَ الجَنَابَةِ، غَسَلَ يَدَيْهِ، وَتَوَضَّأَ وُضُوءَهُ لِلصَّلاَةِ، ثُمَّ اغْتَسَلَ، ثُمَّ يُخَلِّلُ بِيَدِهِ شَعَرَهُ، حَتَّى إِذَا ظَنَّ أَنَّهُ قَدْ أَرْوَى بَشَرَتَهُ، أَفَاضَ عَلَيْهِ المَاءَ ثَلاَثَ مَرَّاتٍ، ثُمَّ غَسَلَ سَائِرَ جَسَدِهِ، وَقَالَتْ: كُنْتُ أَغْتَسِلُ أَنَا وَرَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ مِنْ إِنَاءٍ وَاحِدٍ، نَغْرِفُ مِنْهُ جَمِيعًا.</t>
+  </si>
+  <si>
+    <t>Аз Оиша модари муъминон (разияллоҳу анҳо) ривоят аст, ки гуфт: Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) ҳаргоҳ аз ҷанобат ғусл мекард, дастонашро мешуст, сипас таҳорати мисли таҳорати намозро анҷом медод, сипас ғусл мекард. (Ба ин шакл, ки) бо дастонаш муяшро тахлил мекард, то ба ҳамаи мӯйҳо об расад ва вақте ки медонист об ба пусти сар расидааст, онгоҳ бар сари худ се бор об мерехт. Сипас боқимондаи баданашро мешуст. Модари муъминон мефармояд: Ман ва Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) аз як зарф ғусл мекардем ва ҳарду аз он об мегирифтем.</t>
+  </si>
+  <si>
+    <t>كانَ النبيُّ صلى الله عليه وسلم إذا أراد الغسل من الجنابة بَدأ بغسل يديه، 
+ثم يتوضأ كما يتوضأ للصلاة، ثم يُفيضُ الماءَ على جسدِه، ثم يُخَلِّلُ شَعَرَ رأسِه بيديه، حتى إذا ظَنَّ أنه وَصَلَ الماءُ إلى أُصُولِ الشعر، وأروى البَشَرةَ، صَبَّ الماءَ على رأسِهِ ثلاثَ مَرَّات ثم غَسَلَ باقي جسدِه. 
+وقالتْ عائشةُ رضي الله عنها: كنتُ أَغْتَسِلُ أنا ورسولُ اللَّهِ صلى الله عليه وسلم مِنْ إِنَاءٍ واحدٍ، نَغْرِفُ منه جميعًا.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) ҳаргоҳ аз ҷанобат ғусл кардан мехост, бо шустани дастонаш шуруъ мекард. Сипас мисли таҳорати намоз таҳорат мекард, баъд аз он обро бар бадани худ мерехт, сипас муйҳои худро бо дастонаш тахлил мекард, то он ки бар гумонаш ғолиб мешуд, ки об бар решаҳои муйҳо ва пусти сар расидааст, сипас се бор бар сараш об мерехт ва боқии баданашонро мешуст. Оиша (разияллоҳу анҳо) мегӯяд: Ман ва Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) аз як зарф ғусл мекардем ва ҳарду аз он об мегирифтем.</t>
+  </si>
+  <si>
+    <t>الغسل نوعان: مُجْزِئٌ وكامِلٌ، أمَّا الغسلُ المُجزئ فيَنْوي الإنسانُ الطهارةَ، ثم يُعَمِّمُ جسدَه بالماءِ مع المضمضةِ والاستنشاق، وأمَّا الغسل الكامل فيَغتَسل كما اغتسل النبي صلى الله عليه وسلم في هذا الحديث.
+تطلق الجنابة على كل مَن أَنْزَل المَنِيَّ، أو جامَعَ ولو لم ينزل.
+جواز نظر أحد الزوجين لعورة الآخر، وغسلهما من إناء واحد.</t>
+  </si>
+  <si>
+    <t>Ғусл ду навъ аст: Ғусли кифояткунанда (ҳадди ақал) ва ғусли комил. Аммо ғусли кифояткунанда он аст, ки инсон нияти таҳорат кунад ва сипас ба ҳамаи баданаш об бирасонад ва даҳону биниро ҳам об андохта бишӯяд. Аммо ғусли комил чунон аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) дар ин ҳадис анҷом доданд.
+Ҳар кас, ки аз ӯ оби манӣ барояд, ё ҳамхоба шавад - ҳатто агар аз ӯ манӣ хориҷ нашавад - ҷунуб аст.
+Нигоҳ кардани зану шавҳар ба аврати ҳамдигар ва ғусл карданашон аз оби як зарф ҷоиз аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3316</t>
+  </si>
+  <si>
+    <t>كان رسول الله صلى الله عليه وسلم إذا عطس وضع يده أو ثوبه على فيه، وخفض أو غض بها صوته</t>
+  </si>
+  <si>
+    <t>Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) ҳаргоҳ атса мезад, даст ё либосашро болои даҳонаш мегузошт ва бо он садои худро паст мекард</t>
+  </si>
+  <si>
+    <t>عن أبي هريرة رضي الله عنه قال: كان رسولُ الله صلى الله عليه وسلم إذا عَطَس وضَعَ يَدَه -أو ثوبَهُ- على فيهِ، وخَفَضَ -أو غضَّ- بها صوتَهُ.</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки гуфт: Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) ҳаргоҳ атса мезад, даст ё либосашро болои даҳонаш мегузошт ва бо он садои худро паст мекард.</t>
+  </si>
+  <si>
+    <t>كان صلى الله عليه وسلم إذا عَطَس:
+أولًا: يضع يدَه، أو ثوبَه على فيه؛ لئلا يخرج من فيه أو أنفه شيء يؤذي جليسَه. 
+ثانيًا: يخفض صوته ولا يرفعه.</t>
+  </si>
+  <si>
+    <t>Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) ҳаргоҳ атса мезад:
+Аввал: Дасти худро ё либосашро бар болои даҳон мегузошт, то аз бинӣ ё даҳонаш чизе берун наояд, ки боиси озори ҳамнишинон шавад.
+Дуввум: Садои худро паст мекард ва бо садои баланд атса намезад.</t>
+  </si>
+  <si>
+    <t>بيان هديه صلى الله عليه وسلم في العطاس والاقتداء به في ذلك.
+استحباب وضع الثوب أو منديل ونحوه على فمه وأنفه إذا عطس لئلا يخرج منه شيء يؤذي جليسه.
+خفض الصوت بالعطاس مطلوب، وهو من كمال الأدب، ومن مكارم الأخلاق.</t>
+  </si>
+  <si>
+    <t>Баёни роҳу равиши Паёмбар (саллаллоҳу алайҳи ва саллам) дар атса задан ва пайравӣ аз ӯ.
+Гузоштани даст ё либос ё ягон чиз бар болои даҳон вақти атса задан мустаҳаб аст, то чизе аз даҳон ё бинӣ набарояд ва сабаби озори ҳамнишинон шавад.
+Ҳангоми атса задан овозро паст кардан матлуб аст ва ин нишонаи камоли адаб ва аз макорими ахлоқ аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3317</t>
+  </si>
+  <si>
+    <t>لعنة الله على اليهود والنصارى، اتخذوا قبور أنبيائهم مساجد</t>
+  </si>
+  <si>
+    <t>Лаънати Аллоҳ бар яҳудиён ва насрониён, (ки) қабрҳои паёмбаронашонро ибодатгоҳ қарор доданд</t>
+  </si>
+  <si>
+    <t>عن عائشة أم المؤمنين وعبد الله بن عباس رضي الله عنهما قالا: لَمَّا نَزَلَ بِرَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ طَفِقَ يَطْرَحُ خَمِيصَةً لَهُ عَلَى وَجْهِهِ، فَإِذَا اغْتَمَّ بِهَا كَشَفَهَا عَنْ وَجْهِهِ، فَقَالَ وَهُوَ كَذَلِكَ: «لَعْنَةُ اللَّهِ عَلَى اليَهُودِ وَالنَّصَارَى، اتَّخَذُوا قُبُورَ أَنْبِيَائِهِمْ مَسَاجِدَ» يُحَذِّرُ مَا صَنَعُوا.</t>
+  </si>
+  <si>
+    <t>Аз Оиша ва Абдуллоҳ ибни Аббос (разияллоҳу анҳумо) ривоят аст, ки гуфтанд: Ҳангоме ки (малакулмавт ва ҳолоти вафот) бар Паёмбар (саллаллоҳу алайҳи ва саллам) нозил шуд, хамисае (порчаи матоъе) бар чеҳраи худ меандохт ва ҳангоме ки нафасашон танг мешуд онро аз чеҳрааш бардошта ва дар ҳамин ҳол мегуфт: "Лаънати Аллоҳ бар яҳудиён ва насрониён, (ки) қабрҳои паёмбаронашонро ибодатгоҳ қарор доданд". Ва нисбат ба коре, ки анҷом додаанд ҳушдор медоданд.</t>
+  </si>
+  <si>
+    <t>تُخبِرُنا عائشةُ أم المؤمنين وابنُ عباس رضي الله عنهما أنه حينما حَضرتْ النبيَّ صلى الله عليه وسلم الوفاةُ جعل يضع قطعةَ قماشٍ على وجهه، فإذا صعُب عليه التَّنفُّس بسبب سكرات الموت أزالها عن وجهه، فقال في تلك الحال الشديدة: لَعَنَ اللهُ اليهود والنصارى، وطَرَدَهم من رحمته؛ وذلك لأنهم اتخذوا قبور أنبيائهم مساجد؛ وذلك بالبناء عليها أو الصلاة عندها أو إليها. ولولا خطورة الأمر لَمَا ذكره في مثل هذا المقام، لذا نهى النبيُّ صلى الله عليه وسلم أمتَه عن مشابهة ذلك الفعل؛ لأنه من فعل اليهود والنصارى، ولأنه ذريعة موصلة للشرك بالله عز وجل.</t>
+  </si>
+  <si>
+    <t>Оиша ва ибни Аббос (разияллоҳу анҳум) моро хабар доданд, ки ҳангоме марг ба Паёмбар (саллаллоҳу алайҳи ва саллам) наздик шуд, пораи матоъеро ба рӯйи худ мегузошт ва агар нафаскашӣ ба сабаби сакароти мавт барояш душвор мегашт онро аз чеҳрааш дур мекард ва дар он ҳолати сахт гуфт: Худованд яҳуду насороро лаънат кунад ва аз раҳматаш дур кунад. Зеро онон бар сари қабрҳои паёмбаронашон масҷидҳо сохтанд ва агар хатарнокӣ ва аҳамияти ин масъала намебуд, дар чунин шароите онро зикр намекарданд. Барои ҳамин Паёмбар (саллаллоҳу алайҳи ва саллам) умматашро аз монанд кардан ба онон дар ин кор наҳйи кардаанд. Зеро ин амали яҳудиён ва насрониён аст ва василае аст барои ширк ба Аллоҳи бузург.</t>
+  </si>
+  <si>
+    <t>أن هذا من وصاياه الأخيرة مما يدل على أهميتها والعناية بها.
+النهي الأكيد، والتحريم الشديد من اتخاذ القبور مساجد، وقصد الصلاة عندها غير صلاة الجنازة؛ فذلك ذريعة إلى تعظيم الميت والطواف بقبره والتمسح بأركانه والنداء باسمه، وكل ذلك من الشرك ووسائله.
+شدة اهتمام رسول الله صلى الله عليه وسلم واعتنائه بالتوحيد وخوفِه مِن تعظيم القبور؛ لأن ذلك يفضي إلى الشرك.
+أن الله -تعالى- صان نبيه -عليه الصلاة والسلام- عن أن يُعْمَلَ الشرك عند قبره، فألهم أصحابه ومن بعدهم، أن يصونوا قبره من أن يبرز.
+النهي عن التشبه باليهود والنصارى، وأن البناء على القبور من سننهم.
+من اتخاذ القبور مساجد الصلاة عندها وإليها، ولو لم يُبْنَ مسجدٌ.</t>
+  </si>
+  <si>
+    <t>Манъи қарор додани қабрҳои паёмбарон ва солеҳон ба монанди масҷидҳое, ки дар он намоз баргузор мешавад. Зеро ин василае ба сӯи ширк аст.
+Таваҷҷуҳи шадиди Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) ва таваҷҷуҳашон ба тавҳид ва тарсашон аз бузургдошти қабрҳо. Зеро ин ба ширк оварда мерасонад.
+Яҳудиён ва насрониён ва ҳар касе монанди онон бар болои оромгоҳҳо масҷид месозанд, лаънат карданашон ҷоиз аст.
+Бино сохтан бар қабрҳо аз суннати яҳудиён ва насрониён аст. Ва дар ҳадис аз монанд шудан ба онон наҳйи шудааст.
+Аз ҷумлаи қарор додани қабрҳо ба унвони масҷид он аст, ки назди ин қабрҳо ва ба сӯи онҳо намоз хонда шавад, ҳатто агар масҷиде бар рӯйи он сохта нашавад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3330</t>
   </si>
   <si>
     <t>اجتنبوا السبع الموبقات</t>
   </si>
   <si>
     <t>Аз ҳафт (гуноҳи) ҳалоккунанда дурӣ ҷӯед</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه عن النبي صلى الله عليه وسلم قال: «اجْتَنِبُوا السَّبْعَ الْمُوبِقَاتِ»، قَالُوا: يَا رَسُولَ اللهِ وَمَا هُنَّ؟ قَالَ: «الشِّرْكُ بِاللهِ، وَالسِّحْرُ، وَقَتْلُ النَّفْسِ الَّتِي حَرَّمَ اللهُ إِلَّا بِالْحَقِّ، وَأَكْلُ الرِّبَا، وَأَكْلُ مَالِ الْيَتِيمِ، وَالتَّوَلِّي يَوْمَ الزَّحْفِ، وَقَذْفُ الْمُحْصَنَاتِ الْمُؤْمِنَاتِ الْغَافِلَاتِ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (Худованд аз ӯ розӣ бод) омадааст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Аз ҳафт (гуноҳи) ҳалоккунанда дурӣ ҷӯед" Гуфтанд: эй Расули Худо онҳо кадомҳоянд? Расули Худо (Салому дуруди Аллоҳ бар ӯ бод) фармуд: "Ширк овардан ба Худованд, ҷодугарӣ, куштани ҷоне, ки Худованд ҳаром гардонидааст, магар ба ҳақ, хӯрдани рибо (судхӯрӣ), хурдани моли ятим, гурез дар рӯзи набард ва туҳмат задан ба занони покдомани мӯъмини ноогоҳ".</t>
   </si>
   <si>
     <t>يأمرُ رسولُ الله صلى الله عليه وسلم أمَّتَه بالابتعاد عن سبع جرائم ومَعاصٍ مهلكاتٍ، ولما سُئل عنها: ما هي؟ بيّنها بأنها:
  أولًا: الشرك بالله، باتخاذ النظير والمثيل له سبحانه من أي شكل كان، وصَرْف أي عبادة من العبادات لغير الله تعالى، وبدأ بالشرك؛ لأنه أعظم الذنوب.
 ثانيًا: السحر -وهو عبارة عن عُقََد ورُقَى وأدوية وتدخينات-، يؤثِّر في بَدَن المسحور بالقتل أو بالمرض، أو يفرِّق بين الزوجين، وهو عمل شيطاني، وكثير منه لا يُتَوَصَّل إليه إلا بالشرك والتقرّب إلى الأرواح الخبيثة بشيء مما تحب.
 ثالثًا: قتل النفس التي منع الله من قتلها إلا بمسوِّغٍ شرعي يُنفِّذُه الحاكم.
 رابعًا: تناول الربا بأكلٍ أو بغيره من وجوه الانتفاع.
 خامسًا: التعدِّي على مال الصغير الذي مات أبوه وهو دون البلوغ.
 سادسًا: الفرار من المعركة مع الكفار.
 سابعًا: اتهام الحرائر العفيفات بالزنا، وكذلك اتهام الرجال.</t>
   </si>
   <si>
     <t>Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) уммати худро амр фармуданд то аз ҳафт гуноҳи ҳалоккунанда дурӣ ҷӯянд. Чун аз ӯ (Салому дуруди Аллоҳ бар ӯ бод) дар мавриди гуноҳони мазкур пурсида шуд, гуфтанд:
@@ -317,502 +2694,2371 @@
   <si>
     <t>Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) ба сӯи Парвардигор дуо фармуд то қабри ӯро монанди буте ки парастида мешавад ва сӯи он саҷда гузошта мешавад, нагардонад. Сипас Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) огаҳ фармуданд, ки Худованд касонеро, ки қабрҳои паёмбаронашонро ҳамчун масҷид гирифтанд аз раҳматаш дур ва ронда кардааст, зеро масҷид қарор додани он чизе ҷуз васила ва баҳона барои ибодат ва эътиқод доштанд ба онҳо нест.</t>
   </si>
   <si>
     <t>مجاوزة الحد الشرعي في قبور الأنبياء والصالحين يجعلُها تُعبد من دون الله، فيَجِبُ الحَذرُ من وسائل الشرك.
 لا يجوز قَصْدُ القبور لتعظيمِها والعبادةِ عندها مهما كان قُرْبُ صاحبِها من الله تعالى.
 تحريم بناء المساجد على القبور.
 تحريم الصلاة عند القبور ولو لم يُبْنَ مسجدٌ إلا صلاة الجنازة التي لم يُصلّ عليها.</t>
   </si>
   <si>
     <t>Зиёдаравӣ аз меъёри шаръӣ дар мавриди қабрҳои паёмбарон ва солеҳон, боиси парастиши онҳо ба ғайр аз Аллоҳ мегардад, бинобар ин бояд аз ҳаргуна васила, ки ба ширк мерасонад барҳазар буд.
 Ба қасди ибодат ва ё бузургдошти қабрҳо рафтан, новобаста аз он ки соҳиби қабр аз солеҳон ва дӯстони Аллоҳ бошад, ба ҳеҷ ваҷҳ ҷоиз нест.
 Бино кардани масҷид бар қабрҳо ҳаром аст.
 Хондани намоз назди қабр, агарчи масҷид ҳам онҷо бино нашуда бошад, ҳаром аст, ба ҷуз намози ҷаноза назди қабре, ки бар ӯ намози ҷаноза хонда нашуда бошад.</t>
   </si>
   <si>
     <t>رواه أحمد</t>
   </si>
   <si>
     <t>[رواه أحمد]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3336</t>
   </si>
   <si>
+    <t>مثل القائم على حدود الله والواقع فيها، كمثل قوم استهموا على سفينة، فأصاب بعضهم أعلاها وبعضهم أسفلها</t>
+  </si>
+  <si>
+    <t>Мисоли касе, ки назди ҳудуди илоҳӣ истода (ва ба он ворид намешавад) ва он ки дар он воқеъ шудааст, монанди гурӯҳе аст, ки (барои нишастан) дар як киштӣ қуръа кашиданд, пас насиби баъзеҳо болои он шуд ва насиби дигарон поини он</t>
+  </si>
+  <si>
+    <t>عَنِ النُّعْمَانِ بْنِ بَشِيرٍ رَضِيَ اللَّهُ عَنْهُمَا عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَثَلُ القَائِمِ عَلَى حُدُودِ اللَّهِ وَالوَاقِعِ فِيهَا، كَمَثَلِ قَوْمٍ اسْتَهَمُوا عَلَى سَفِينَةٍ، فَأَصَابَ بَعْضُهُمْ أَعْلاَهَا وَبَعْضُهُمْ أَسْفَلَهَا، فَكَانَ الَّذِينَ فِي أَسْفَلِهَا إِذَا اسْتَقَوْا مِنَ المَاءِ مَرُّوا عَلَى مَنْ فَوْقَهُمْ، فَقَالُوا: لَوْ أَنَّا خَرَقْنَا فِي نَصِيبِنَا خَرْقًا وَلَمْ نُؤْذِ مَنْ فَوْقَنَا، فَإِنْ يَتْرُكُوهُمْ وَمَا أَرَادُوا هَلَكُوا جَمِيعًا، وَإِنْ أَخَذُوا عَلَى أَيْدِيهِمْ نَجَوْا، وَنَجَوْا جَمِيعًا».</t>
+  </si>
+  <si>
+    <t>Аз Нуъмон ибни Башир (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Мисоли касе, ки назди ҳудуди илоҳӣ истода (ва ба он ворид намешавад) ва он ки дар он воқеъ шудааст, монанди гурӯҳе аст, ки (барои нишастан) дар як киштӣ қуръа кашиданд, пас насиби баъзеҳо болои он шуд ва насиби дигарон поини он. Пас онон ки дар поин буданд ва ҳаргоҳ ниёз ба об мешуданд, аз назди касоне, ки дар боло буданд мегузаштанд. Пас (худ ба худ) гуфтанд: Агар дар қисме, ки мо ҳастем (табақаи поини киштӣ) сурохе бикунем (барои об гирифтан) ва касоне, ки дар болои мо ҳастанд музоҳими онон нашавем. Ҳоло агар ононро бо қасде, ки доранд раҳо кунанд, ҳама ҳалок мешаванд (касони дар боло буда ва касони дар поён будаги). Ва агар монеъи онон шаванд, ҳамаашон наҷот меёбанд."</t>
+  </si>
+  <si>
+    <t>ضَرَبَ النبيُّّ صلى الله عليه وسلم مَثَلًا للقائمين بحدود الله، المستقيمين على أمر الله، الآمرين بالمعروف، الناهين عن المنكر، 
+ومثل الواقعين في حدود الله التاركين للمعروف، المرتكبين للمنكر، وأثر ذلك في نجاة المجتمع، كمثل قوم ركبوا في سفينة، فاقترعوا على مَن يَجلس أعلى السفينة ومَن يَجلس أسفلَها، فنال بعضُهم أعلاها، وبعضُهم أسفلَها، وكان الذين في الأسفل إذا أرادوا جَلْبَ الماءِ مَرُّوا على من فوقهم، 
+فقال الذين في الأسفل: لو أنَّا خَرَقْنا خرقًا في مكاننا في الأسفل نستقي منه، حتى لا نؤذي من فوقنا، فلو تركهم مَن بالأعلى يَفعلون ذلك، لَغَرِقَت السفينةُ بهم جميعًا، ولو قاموا بنهيهم عن ذلك ومنعوهم، لنجى الفريقان جميعًا.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) барои касоне, ки қонунҳои гузоштаи Аллоҳро риоят мекунанд ва фармони Ӯро ба ҷой меоранд, амри ба маъруф ва наҳйи аз мункар мекунанд, мисол овардааст. Ва барои касоне, ки  аз қонунҳои Аллоҳ итоат намекунанд ва ба он дастдарозӣ мекунанд ва корҳои некро тарк карда муртакиби корҳои бад мешаванд ва таъсири онон дар наҷоти ҷомеъа, мисол заданд. Онон монанди касоне ҳастанд, ки савори киштӣ шуданд ва сипас қуръа андохтанд, ки кадоме аз онҳо дар болои киштӣ ва кадоми онҳо дар поини киштӣ савор мешаванд. Пас гурӯҳе аз онҳо дар болои киштӣ ва гурӯҳе дар поини киштӣ нишастанд. Гурӯҳе, ки дар поини киштӣ буданд, ҳар вақт мехостанд об биёранд аз назди боло будагиҳо мегузаштанд ва ононро музоҳим мешуданд. Пас ононе, ки дар поин буданд бо ҳамдигар гуфтанд: Агар мо дар ҷои нишасти худ киштиро сурохе мекардем ва аз онҷо об мегирифтем, то ба касоне, ки дар болои мо ҳастанд ба онон зиён нарасонем. Агар онон, ки дар боло ҳастанд поин будагиҳоро раҳо мекарданд ва иҷозат медоданд, ки киштиро сурох кунанд, ҳамаашон ғарқ мешуданд. Ва агар ононро манъ кунанд, ҳамаашон наҷот меёбанд.</t>
+  </si>
+  <si>
+    <t>أهمية الأمر بالمعروف والنهي عن المنكر في حفظِ المجتمعات ونجاتِها.
+من طُرُقِ التعليم ضَرْبُ الأمثال، لتقريب المعاني للعقول بصورة المحسوس.
+فِعْلُ المنكرِ الظاهرِ مع عدم الإنكار عليه مفسدةٌ تعود على الجميع بالضرر.
+هلاك المجتمع مُتَرَتِّب على ترك أصحاب المنكر يعيثون في الأرض فسادًا.
+التصرف الخاطئ والنية الحسنة لا تكفي في صلاح العمل.
+المسؤولية في المجتمع المسلم مشتركة لا تُناط بفرد بعينه.
+تعذيب العامة بذنوب الخاصة إن لم تُنكر.
+أصحاب المنكرات يُظهرون مُنكرَهم في قالب خير للمجتمع كما أهل النفاق.</t>
+  </si>
+  <si>
+    <t>Аҳамияти амри маъруф ва наҳй аз мункар дар нигоҳдорӣ ва наҷоти ҷомеаҳо.
+Яке аз усулҳои таълим додан зикр кардани зарбулмасал аст, ки он бо тасвири воқеӣ ба зеҳн наздик кардани маъноҳо мебошад.
+Анҷом додани кори мункар бидуни инкори он мафсадае аст, ки зиёни он ба ҳамаи ҷомеа мерасад.
+Ҳалокати ҷомеа вақте ба амал меояд, ки гунаҳгорон раҳо шаванд, то дар рӯйи замин харобкорӣ кунанд.
+Тасарруфи хато ва нияти нек, барои дурустии кор кифоят намекунад.
+Масъулият дар ҷомеаи мусалмонӣ муштарак аст ва маҳдуд ба як шахси муайян нест.
+Оммаи мардум бо гуноҳони афроди хос - агар онро инкор накунанд - мавриди азоб қарор мегиранд.
+Онҳое, ки корҳои ношоиста мекунанд, бадиҳои худро тавре нишон медиҳанд, ки барои ҷомеа фоидаовар бошад, мисли мардуми мунофиқ.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3341</t>
+  </si>
+  <si>
     <t>أنا أغنى الشركاء عن الشرك، من عمل عملا أشرك فيه معي غيري تركته وشركه</t>
   </si>
   <si>
     <t>Ман аз ширк бениёзтарин ҳастам, ҳар кӣ амалеро анҷом диҳад, ки касеро бо Ман дар он шарик месозад, ӯ ва ширкашро ба ҳоли худаш мегузорам</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «قَالَ اللهُ تَبَارَكَ وَتَعَالَى: أَنَا أَغْنَى الشُّرَكَاءِ عَنِ الشِّرْكِ، مَنْ عَمِلَ عَمَلًا أَشْرَكَ فِيهِ مَعِي غَيْرِي تَرَكْتُهُ وَشِرْكَهُ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуд: "Аллоҳ Таборак ва Таъоло фармудааст: Ман аз ширк бениёзтарин ҳастам, ҳар кӣ амалеро анҷом диҳад, ки касеро бо Ман дар он шарик месозад, ӯ ва ширкашро ба ҳоли худаш мегузорам".</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أنَّ الله تبارك وتعالى قال بأنه أغنى الشركاء عن الشرك، فهو الغني عن كل شيء، وأنَّ الإنسانَ إذا عَمِل عملًا من الطاعات وجَعَلَه لله ولغير الله؛ تَركَه اللهُ ولم يقبلْه منه، وردَّه على صاحبِه؛ 
 فيجبُ إخلاصُ العمل لله تعالى؛ لأنه سبحانه لا يَقبل إلا ما كان خالصًا لوجهِه الكريم.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) хабар медиҳад, ки Аллоҳ Таъоло худ фармудааст, ки пок аз ҳар гуна шарик аст, Ӯ Таъоло аз ҳама чиз бениёз аст, агар банда амалеро барои Худо ва дар айни ҳол барои ғайри Худо анҷом диҳад, Аллоҳ ӯро раҳо намуда аз ӯ намепазирад ва амалашро ба соҳибаш бармегардонад, Амал бояд танҳо барои ризои Худованд бошад, зеро Ӯ Таъоло танҳо амалеро мепазирад, ки фақат барои Ӯ Таъоло анҷом дода мешавад.</t>
   </si>
   <si>
     <t>التحذير من الشرك بجميع أشكاله، وأنه مانعٌ من قبول العمل.
 استشعار غنى الله وعظمته مما يعين على الإخلاص في العمل.</t>
   </si>
   <si>
     <t>Ҳушдор аз воқеъ шудан дар ширк, ки он монеъи қабул шудани амалҳо аст.
 Эҳсоси азамат ва бениёзии Худованд дар худ, зеро он ба инсон кӯмак мекунад дар амалҳои худ ихлос дошта бошад.</t>
   </si>
   <si>
-    <t>رواه مسلم</t>
-[...4 lines deleted...]
-  <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3342</t>
+  </si>
+  <si>
+    <t>يؤتى بالرجل يوم القيامة، فيلقى في النار، فتندلق أقتاب بطنه، فيدور بها كما يدور الحمار بالرحى</t>
+  </si>
+  <si>
+    <t>Рӯзи қиёмат мардеро меоранд ва дар дӯзах меафкананд. Рудаҳояш берун меоянд, дар атрофи он чарх мезанад, чунон ки хар дар атрофи осиёб чарх мезанад</t>
+  </si>
+  <si>
+    <t>عَنْ أُسَامَةَ بْنِ زَيْدٍ رضي الله عنه قَالَ: قِيلَ لَهُ: أَلَا تَدْخُلُ عَلَى عُثْمَانَ فَتُكَلِّمَهُ؟ فَقَالَ: أَتَرَوْنَ أَنِّي لَا أُكَلِّمُهُ إِلَّا أُسْمِعُكُمْ؟ وَاللهِ لَقَدْ كَلَّمْتُهُ فِيمَا بَيْنِي وَبَيْنَهُ، مَا دُونَ أَنْ أَفْتَتِحَ أَمْرًا لَا أُحِبُّ أَنْ أَكُونَ أَوَّلَ مَنْ فَتَحَهُ، وَلَا أَقُولُ لِأَحَدٍ يَكُونُ عَلَيَّ أَمِيرًا: إِنَّهُ خَيْرُ النَّاسِ بَعْدَمَا سَمِعْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «يُؤْتَى بِالرَّجُلِ يَوْمَ الْقِيَامَةِ، فَيُلْقَى فِي النَّارِ، فَتَنْدَلِقُ أَقْتَابُ بَطْنِهِ، فَيَدُورُ بِهَا كَمَا يَدُورُ الْحِمَارُ بِالرَّحَى، فَيَجْتَمِعُ إِلَيْهِ أَهْلُ النَّارِ، فَيَقُولُونَ: يَا فُلَانُ مَا لَكَ؟ أَلَمْ تَكُنْ تَأْمُرُ بِالْمَعْرُوفِ، وَتَنْهَى عَنِ الْمُنْكَرِ؟ فَيَقُولُ: بَلَى، قَدْ كُنْتُ آمُرُ بِالْمَعْرُوفِ وَلَا آتِيهِ، وَأَنْهَى عَنِ الْمُنْكَرِ وَآتِيهِ».</t>
+  </si>
+  <si>
+    <t>Аз Усома ибни Зайд (разияллоҳу анҳу) ривоят аст, ки ба ӯ гуфтанд: Оё назди Усмон (разияллоҳу анҳу) намедароӣ ва бо ӯ сухан бигӯӣ? Ӯ гуфт: Оё гумон мекунед, ки ман бо ӯ танҳо вақте сухан мегӯям, ки шумо онро бишнавед? Қасам ба Худо, ман дар танҳоӣ бо ӯ сухан гуфтам, бидуни он ки як масъалаеро оғоз кунам, ки намехоҳам аввалин оғозкунандаи он бошам. Дар бораи касе, ки бар ман амир шудааст намегӯям, ки ӯ беҳтарини одамон аст, пас аз он ки Паёмбар (саллаллоҳу алайҳи ва саллам)-ро шунидам, ки мефармояд: "Рӯзи қиёмат мардеро меоранд ва дар дӯзах меафкананд. Рудаҳояш берун меоянд, дар атрофи он чарх мезанад, чунон ки хар дар атрофи осиёб чарх мезанад. Аҳли дӯзах назди ӯ ҷамъ мешаванд ва мегӯянд: Эй фалонӣ! Чаро ба чунин ҳол гирифторӣ? Оё ту набудӣ, ки амри ба маъруф ва наҳйи аз мункар мекардӣ? Мегӯяд: Бале, ман ба некӣ амр мекардам, вале худам ба он амал намекардам, ва аз бадӣ бозмедоштам, вале худам онро анҷом медодам."</t>
+  </si>
+  <si>
+    <t>قيل لأسامة بن زيد رضي الله عنهما: ألا تدخل على عثمان بن عفان رضي الله عنه فتُكلِّمه فيما وقع من الفتنة بين الناس والسعي في إطفائها برمتها، فأبلغهم أنه كلمه سرًا طلبًا للمصلحة لا تهييجًا للفتنة، وغرضه أنه لا يريد المجاهرة بالإنكار على الأمراء في الملأ، فتكون سببًا للتطاول على الخليفة، وهو بابُ فتنةٍ وشر لا أكون أول من فتحه. 
+ثم قال أسامة رضي الله عنهما: بأنه ينصحُ الأمراءَ في السر ولا يداهن أحدًا ولو كان أميرًا، ولا يَتملَّق لهم فيمدحهم في وجوههم بالباطل، وذلك بعدما سمع من النبي صلى الله عليه وسلم أنه يؤتى يوم القيامة برجل، فيُلقى في النار، فتخرج أمعاؤه من بطنه خروجًا سريعًا من شدة الحر وشدة العذاب، فيدور بأمعائه على هذه الحالة في النار كدَوَرَان الحمار حول رَحَاه الذي هو حَجَر الطاحون، فيجتمع حولَه أهلُ النار على هيئة حلقة تحيط به، فيسألونه: يا فلان، ألستَ كنتَ تأمر بالمعروف وتنهى عن المنكر؟! 
+فيقول: إني كنت آمر بالمعروف ولا أفعلُه، وأنهى عن المنكر وأفعلُه.</t>
+  </si>
+  <si>
+    <t>Усома ибни Зайд (разияллоҳу анҳу)-ро гуфтанд: Оё назди Усмон ибни Аффон (разияллоҳу анҳу) намедароӣ ва бо ӯ дар бораи фитнае, ки байни мардум рух додааст, сухан бигӯӣ ва барои хомӯш кардани он кӯшиш намоӣ? Ӯ дар ҷавоб гуфт: Ман бо ӯ гуфтугӯ кардам, вале пинҳонӣ, то ин ки ислоҳе сурат гирад, на он ки фитна барангезам. Мақсади ӯ он буд, ки намехоҳад дар маҷлисҳо ва ошкоро аз амирон интиқод кунад, ки ин сабаби тавҳини халифа ва кушодашавии дари фитнаву шар мегардад, зеро ин боз шудани дари фитна ва шар аст ва ӯ намехоҳад аввалин бозкунандаи ин дар бошад.
+Сипас Усома ибни Зайд (разияллоҳу анҳумо) гуфт, ки ӯ амиронро пинҳонӣ насиҳат мекунад ва ба ҳеҷ кас таъоруф ва риё намекунад, ҳарчанд амир ҳам бошад. Ба онҳо тамаллуқ намекунад ва онҳоро бо суханони ноҳақ ситоиш намекунад. Чун ки аз Паёмбар (саллаллоҳу алайҳи ва саллам) шунидааст, ки дар рӯзи қиёмат мардеро оварда ба дӯзах меандозанд, аз шиддати азоб ва гармии сахт рудаҳояш бо суръат аз шикамаш мебароянд ва ӯ ба монанди харе, ки дар гирди санги осиёб давр мезанад, дар атрофи рудаҳояш чарх мезанад. Аҳли дӯзах дар назди ӯ ҷамъ шуда ҳалқа мезананд ва мегӯяд: Эй фалонӣ! Магар ту набудӣ, ки мардумро ба некӣ фармон медодӣ ва аз бадӣ манъ мекардӣ?!
+Он мард мегӯяд: Ман мардумро ба некӣ фармон медодам, вале худ амал намекардам ва аз бадӣ манъ мекардам, вале худам онро анҷом медодам.</t>
+  </si>
+  <si>
+    <t>الأصلُ في النصح لولاة الأمور أن يكون فيما بينهم وبينه، وأن لا يتحدث به الإنسان بين عامة الناس.
+الوعيد الشديد لمن يخالف قولُه فعلَه.
+الأدب مع الأمراء والتلطف بهم، وأمرهم بالمعروف ونهيهم عن المنكر.
+ذم مداهنة الأمراء في الحق وإظهار ما يبطن خلافه كالمُتملِّق بالباطل.</t>
+  </si>
+  <si>
+    <t>Асл дар насиҳат ба ҳокимон он аст, ки миёни шахс ва онҳо дар пинҳонӣ сурат гирад, на дар назди мардум ва ҷамъият.
+Таҳдиди сахт барои касе, ки гуфтораш бо кирдораш мухолифат дошта бошад.
+Одоби муносиб бо ҳокимон ва нармгуӣ бо онҳо, ҳамчунин амри онон ба маъруф ва наҳйи онон аз мункар.
+Мазаммати хушомадгӯӣ ба ҳокимон дар ҳақ ва зоҳир кардани он чи мухолифи ботин аст, монанди тамаллуқ ва чоплусӣ ба ботил.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3345</t>
   </si>
   <si>
     <t>إني أبرأ إلى الله أن يكون لي منكم خليل فإن الله تعالى قد اتخذني خليلا كما اتخذ إبراهيم خليلا</t>
   </si>
   <si>
     <t>Бидонед ман ба даргоҳи Аллоҳ бароат ҷустаам, ки аз миёни шумо халиле (дӯсте) дошта бошам, зеро Аллоҳ таоло маро халили худ гардонидааст, чунончи Иброҳимро халили худ гардонида буд</t>
   </si>
   <si>
     <t>عن جندب رضي الله عنه قال: سَمِعْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَبْلَ أَنْ يَمُوتَ بِخَمْسٍ وَهُوَ يَقُولُ «إِنِّي أَبْرَأُ إِلَى اللهِ أَنْ يَكُونَ لِي مِنْكُمْ خَلِيلٌ فَإِنَّ اللهَ تَعَالَى قَدِ اتَّخَذَنِي خَلِيلًا كَمَا اتَّخَذَ إِبْرَاهِيمَ خَلِيلًا، وَلَوْ كُنْتُ مُتَّخِذًا مِنْ أُمَّتِي خَلِيلًا لَاتَّخَذْتُ أَبَا بَكْرٍ خَلِيلًا! أَلَا وَإِنَّ مَنْ كَانَ قَبْلَكُمْ كَانُوا يَتَّخِذُونَ قُبُورَ أَنْبِيَائِهِمْ وَصَالِحِيهِمْ مَسَاجِدَ، أَلَا فَلَا تَتَّخِذُوا الْقُبُورَ مَسَاجِدَ! إِنِّي أَنْهَاكُمْ عَنْ ذَلِكَ».</t>
   </si>
   <si>
     <t>Аз Ҷундуб (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: Паембари Худо (Салому дуруди Аллоҳ бар ӯ бод)-ро панҷ рӯз пеш аз маргаш шунидам, ки мегуфт: "Бидонед ман ба даргоҳи Аллоҳ бароат ҷустаам, ки аз миёни шумо халиле (дӯсте) дошта бошам, зеро Аллоҳ таоло маро халили худ гардонидааст, чунончи Иброҳимро халили худ гардонида буд, агар аз миёни умматам халиле мегирифтам, бешак Абубакрро халили худ қарор медодам. Огоҳ бошед, ки пешиниёни шумо қабрҳои паёмбарони худро масҷид мегирифтанд, шуморо ҳушдор медиҳам, ки қабрҳоро масҷид қарор надиҳед, ман шуморо аз ин кор бозмедорам".</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم عن مكانتِه عند الله تعالى، وأنها بَلَغتْ أعلى درجات المحبة، كما نالها إبراهيم عليه السلام، ولذلك نفى أن يكون له خليلٌ غيرُ الله؛ لأنَّ قلبه امتلأ من محبة الله تعالى وتعظيمه ومعرفته، فلا يَتَّسع لأحد غير الله، ولو كان له خليلٌ من الخلق لكان أبا بكر الصديق رضي الله عنه.
 ثم حَذَّر من مجاوزة الحد الجائز في المحبة كما فعلت اليهود والنصارى في قبور أنبيائهم وصالحيهم حتى صيّروها آلهة شركية تُعبَد من دون الله، وشَيَّدوا على قبورهم مساجد ومعابد، ونهى صلى الله عليه وسلم أمته أن يفعلوا مثل فعلهم.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) моро аз мақоми худ назди Аллоҳ Таъоло хабар додааст, ки ӯ (Салому дуруди Аллоҳ бар ӯ бод) ба баландтарин мақоми муҳаббат назди Худованд расидааст, Чунончи Иброҳим (Алайҳис-салом) ба он расида буд. Бинобар ин ҷуз Аллоҳ халили касе буданро напазируфтанд, зеро қалби ӯ (Салому дуруди Аллоҳ бар ӯ бод) пур аз муҳаббату азамат ва шинохти Парвардигор буд, ки гунҷоиши муҳаббати касе ҷуз Аллоҳро дар он нест. Агар аз миёни бандагон касеро халили худ қарор медод ӯ Абубакри Сиддиқро (Худованд аз ӯ розӣ бод) буд. Сипас Паёмбари Худо ҳушдор додаанд, ки набояд фаротар аз ҳудуди муҳаббат қадам гузошта шавад, чунончи яҳуд ва насоро дар мавриди қабрҳои паёмбарон ва солеҳони худ муртакиби ин хато шуда ононро дар баробари Ӯ Таъоло маъбуди худ қарор доданд ва бар қабрҳои онҳо масҷид ва маъбад бино карданд. Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) умматашро аз ин амалкарди онҳо манъ фармуданд.</t>
   </si>
   <si>
     <t>فضل أبي بكر الصديق رضي الله عنه، وأنه أفضل الصحابة وأولى الناس بخلافة رسول الله صلى الله عليه وسلم بعد موته.
 بناء المساجد على القبور من منكرات الأمم السابقة.
 النهي عن اتخاذ القبور أمكنة للعبادة يُصلى عندها أو إليها ويُبنى عليها مساجد أو قبابٌ، حذرًا من الوقوع في الشرك بسبب ذلك.
 التحذير من الغلو في الصالحين لإفضائه إلى الشرك.
 خطورة ما حذَّر منه النبي صلى الله عليه وسلم حيث أكَّد عليه قبل موته بخمس ليال.</t>
   </si>
   <si>
     <t>Фазлу бузургии Абубакри Сиддиқ (Худованд аз ӯ розӣ бод) ва инки ӯ беҳтарини саҳобагон ва шоистатарини онҳо барои хилофат баъд аз вафоти Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) буданд.
 Бино кардани масҷидҳо бар болои қабрҳо аз корҳои мункари умматҳои пешин аст.
 Қарор додани қабрҳо ҳамчун макон барои ибодат ё намоз гузоштан назди он ё ба сӯи он, ё бино кардани масҷид ва қубба болои он, аз бими воқеъ шудан дар ширк, манъ шудааст.
 Ҳушдор аз зиёдаравӣ ва ғулув дар ҳаққи солеҳон ва бузургон, зеро он муҷиби бурдани инсон ба сӯи ширк аст.
 Хатари ҳар ончи, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) моро аз он барҳазар доштааст, чунончи панҷ шабонарӯз қабл аз реҳлаташ бар он таъкид фармуданд.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3347</t>
   </si>
   <si>
+    <t>كنت رجلا مذاء وكنت أستحيي أن أسأل النبي صلى الله عليه وسلم لمكان ابنته فأمرت المقداد بن الأسود فسأله فقال: يغسل ذكره ويتوضأ</t>
+  </si>
+  <si>
+    <t>Ман марде будам, ки аз ман бисёр мазӣ хориҷ мешуд ва ба далели ҷойгоҳи духтари Паёмбар (саллаллоҳу алайҳи ва саллам) (чун Алӣ домоди Паёмбар буд) шарм мекардам, ки дар ин бора аз эшон бипурсам. Пас Миқдод ибни Асвадро амр кардам, ки аз эшон суол кунад. Пас фармуданд: "Олати худро мешӯяд ва таҳорат мекунад</t>
+  </si>
+  <si>
+    <t>عَنْ عَلِيٍّ رضي الله عنه قَالَ: كُنْتُ رَجُلًا مَذَّاءً وَكُنْتُ أَسْتَحْيِي أَنْ أَسْأَلَ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ لِمَكَانِ ابْنَتِهِ فَأَمَرْتُ الْمِقْدَادَ بْنَ الْأَسْوَدِ فَسَأَلَهُ فَقَالَ: «يَغْسِلُ ذَكَرَهُ وَيَتَوَضَّأُ».
+وَلِلبُخَاريِّ: فَقَالَ: «تَوَضَّأْ وَاغْسِلْ ذَكَرَكَ».</t>
+  </si>
+  <si>
+    <t>Аз Алӣ (разияллоҳу анҳу) ривоят аст, ки гуфт: Ман марде будам, ки аз ман бисёр мазӣ хориҷ мешуд ва ба далели ҷойгоҳи духтари Паёмбар (саллаллоҳу алайҳи ва саллам) (чун Алӣ домоди Паёмбар буд) шарм мекардам, ки дар ин бора аз эшон бипурсам. Пас Миқдод ибни Асвадро амр кардам, ки аз эшон суол кунад. Пас фармуданд: "Олати худро мешӯяд ва таҳорат мекунад" Ва назди Бухорӣ омадааст, ки: " Таҳорат бикун ва олати худро бишӯй."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ عليّ بن أبي طالب رضي الله عنه أنه كان كثيرًا ما يَخْرُجُ منه المَذي -وهو ماءٌ أبيض رقيق لَزِجٌ يَخرج مِن الذَّكَرِ عند الشهوة أو قبل الجماع-، 
+ولا يَعرف كيف يفعل مع خروجه، فاستحيا أن يسألَ النبيَّ صلى الله عليه وسلم؛ لأنه زوجُ فاطمة ابنة النبي صلى الله عليه وسلم، 
+فطلب من المقداد بن الأسود أن يسأل النبيَّ صلى الله عليه وسلم عن ذلك،
+فأجابه صلى الله عليه وسلم: بأن يَغسل ذَكَرَه ثم يتوضأ.</t>
+  </si>
+  <si>
+    <t>Алӣ ибни Абутолиб (разияллоҳу анҳу) хабар медиҳад, ки аз ӯ мазӣ бисёр хориҷ мешуд, (мазӣ оби тунук, шаффоф ва часпакест, ки ҳангоми шаҳват ё пеш аз алоқаи ҷинсӣ аз инсон берун меояд) ва намедонист, ки вақте мазӣ мебарояд, бояд чӣ кор кунад. Ӯ аз ин ки худаш аз Паёмбар (саллаллоҳу алайҳи ва саллам) бипурсад, шарм кард, зеро ӯ шавҳари Фотима духтари Паёмбар (саллаллоҳу алайҳи ва саллам) буд. Бинобар ин аз Миқдод ибни Асвад хоҳиш кард, ки аз Паёмбар (саллаллоҳу алайҳи ва саллам) дар ин бора бипурсад. Паёмбар (саллаллоҳу алайҳи ва саллам) чунин посух доданд, ки олати худро бишӯяд, сипас таҳорат кунад.</t>
+  </si>
+  <si>
+    <t>فضيلة علي بن أبي طالب رضي الله عنه، حيث لم يمنعه الحياء من ترك السؤال بواسطة.
+جواز الاستنابة في الاستفتاء. 
+جواز إخبار الإنسان عن نفسه بما يَستحي منه للمصلحة.
+ نجاسة المَذيِ، ووجوب غسله من البدن والثوب.
+ خروج المذي من نواقض الوضوء.
+ وجوب غسل الذكر والخصيتين لوروده في حديث آخر.</t>
+  </si>
+  <si>
+    <t>Фазилати Алӣ ибни Абутолиб (разияллоҳу анҳу), зеро шармгинӣ ӯро аз тарки ин савол бознадошт, балки ба воситаи дигар кас онро пурсид.
+Дар пурсидани фатво ҷоиз аст, ки ба воситаи як нафари дигар посухатро бигирӣ.
+Барои инсон ҷоиз аст, ки дар бораи худаш чизеро, ки аз гуфтанаш шарм медорад, ба хотири манфиат бигӯяд.
+Мазӣ наҷис аст ва шустани бадан ва либос аз мазӣ воҷиб аст.
+Мазӣ аз шиканандаҳои таҳорат аст.
+Шустани олат ва байзаҳо бо далиле, ки дар дигар ҳадис омадааст, воҷиб аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3348</t>
+  </si>
+  <si>
     <t>لا تجعلوا بيوتكم قبورا، ولا تجعلوا قبري عيدا، وصلوا علي؛ فإن صلاتكم تبلغني حيث كنتم</t>
   </si>
   <si>
     <t>Хонаҳои худро монанди қабристон насозед, қабри маро ҷашнгоҳ қарор надиҳед, бар ман дуруд бифиристед, зеро дуруди шумо ҳар ҷое бошед ба ман мерасад</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «لَا تَجْعَلُوا بُيُوتَكُمْ قُبُورًا، وَلَا تَجْعَلُوا قَبْرِي عِيدًا، وَصَلُّوا عَلَيَّ؛ فَإِنَّ صَلَاتَكُمْ تَبْلُغُنِي حَيْثُ كُنْتُمْ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Хонаҳои худро монанди қабристон насозед, қабри маро ҷашнгоҳ қарор надиҳед, бар ман дуруд бифиристед, зеро дуруди шумо ҳар ҷое бошед ба ман мерасад".</t>
   </si>
   <si>
     <t>يَنهى النبيُّ صلى الله عليه وسلم عن تعطيل البيوت من الصلاة فتكون كالمقابر التي لا يصلى فيها.
 ونهى عن تَكرار زيارة قبره والاجتماع عنده على وجهٍ معتاد؛ لأن ذلك وسيلةٌ إلى الشرك.
 وأمر بالصلاة والسلام عليه في أي مكان من الأرض؛ لأن ذلك يبلغه من القريب والبعيد على حدٍّ سواء، فلا حاجة إلى التردد إلى قبره.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) аз маҳрум сохтани хонаҳо аз намоз, ба монанди қабристон, ки наметавон дар он намоз гузошт, наҳй фармуданд. Паёмбари Худо ба таври ҳамешагӣ зиёрати қабри худ ва ҷамъ шудан ба шакли мунтазам назди онро наҳй фармуданд, зеро он василае ба сӯи ширк аст, ва ӯ (Салому дуруди Аллоҳ бар ӯ бод) амр фармудаанд, ки дар ҳар ҷое аз курраи замин бошед барояш дуруд бифиристед, зеро дуруди шумо чи аз дур ва чи аз наздик барояш яксон мерасад ва ниёз ба зиёрати ҳамешагии оромгоҳ ӯ (Салому дуруди Аллоҳ бар ӯ бод) нест.</t>
   </si>
   <si>
     <t>النهي عن تعطيل البيوت من عبادة الله تعالى.
 المنع من السفر لزيارة قبر النبي عليه الصلاة والسلام؛ لأنه أمر بالصلاة عليه وأخبر أنها تبلغه، وإنما تُشَدُّ الرحال لقصد المسجد والصلاة فيه.
 تحريم جعل زيارة قبر النبي صلى الله عليه وسلم عيدًا، بتكرير زيارته على وجه مخصوص في زمن مخصوص، وكذلك زيارة كل قبر.
 كرامة النبي صلى الله عليه وسلم على ربه، بمشروعية الصلاة والسلام عليه في كل زمان ومكان.
 حيث أن النهي عن الصلاة عند القبور قد تقرر عند الصحابة؛ لذا نهى النبي صلى الله عليه وسلم أن تجعل البيوت مثل المقابر لا يُصلى فيها.</t>
   </si>
   <si>
     <t>Наҳй аз маҳрум сохтани хонаҳо аз намоз ва ибодати Аллоҳ Таъоло дар онҳо.
 Манъи сафар ба қасди зиёрати фақат қабри Паёмбар (Салому дуруди Аллоҳ бар ӯ бод), зеро ӯ (Салому дуруди Аллоҳ бар ӯ бод) моро дастур ба дуруд фиристодан намуданд, ки он дар ҳар куҷое аз дунё бошем ба ӯ (Салому дуруди Аллоҳ бар ӯ бод) мерасад, аммо сафар ба қасди зиёрати масҷиди набавӣ ва намоз хондан дар он ҷоиз аст.
 Ҷашнгоҳ гирифтани қабри Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ва зиёрати бардавоми он ба таври махсус ва дар замони махсус, ва зиёрати ҳар қабри дигаре, ноҷоиз ва ҳаром аст.
 Машрӯъияти салом ва дуруд фиристодан бар Паёмбар (Салому дуруди Аллоҳ ба ӯ бод) далели иззат ва каромати ӯ (Салому дуруди Аллоҳ бар ӯ бод) назди Парвардигор аст.
 Чун тарки намоз назди қабрҳо барои саҳобагон амри муқаррарӣ шуд, Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) аз нагузоштани намоз дар хонаҳо наҳй фармуданд, то хонаҳо низ монанди қабристоне набошанд, ки дар он намоз хонда намешавад.</t>
   </si>
   <si>
-    <t>حسن</t>
-[...1 lines deleted...]
-  <si>
     <t>رواه أبو داود</t>
   </si>
   <si>
-    <t>[Ҳасан]</t>
-[...1 lines deleted...]
-  <si>
     <t>[رواه أبو داود]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3350</t>
+  </si>
+  <si>
+    <t>لا تقولوا: ما شاء الله وشاء فلان، ولكن قولوا: ما شاء الله ثم شاء فلان</t>
+  </si>
+  <si>
+    <t>Нагӯед: Он чи Аллоҳ ва фалонӣ бихоҳад, балки бигӯед: Он чи Аллоҳ бихоҳад, сипас фалонӣ бихоҳад</t>
+  </si>
+  <si>
+    <t>عَنْ حُذَيْفَةَ رضي الله عنه أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَا تَقُولُوا: مَا شَاءَ اللهُ وَشَاءَ فُلَانٌ، وَلَكِنْ قُولُوا: مَا شَاءَ اللهُ ثُمَّ شَاءَ فُلَانٌ».</t>
+  </si>
+  <si>
+    <t>Аз Ҳузайфа (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Нагӯед: Он чи Аллоҳ ва фалонӣ бихоҳад, балки бигӯед: Он чи Аллоҳ бихоҳад, сипас фалонӣ бихоҳад."</t>
+  </si>
+  <si>
+    <t>نَهَى النبيُّ صلى الله عليه وسلم أنْ يقولَ المسلمُ في كلامه: "ما شاء الله وشاء فلان"، 
+أو ما شاء الله وفلان؛ 
+وذلك لأنَّ مَشيئةَ الله وإرادتَه مُطْلَقَةٌ ولا يشاركه فيها أحد، 
+وفي استخدام الواو في العطف إشعارٌ بمشاركةِ أحدٍ مع الله والتسوية بينهما. 
+ولكن يقول: ما شاء الله، ثم شاء فلان، 
+فيجعل مشيئةَ العبدِ تابعةً لمشيئة الله بقول: "ثم" بدلًا من "و"، لأن "ثم" تفييد التعقيب والتراخي.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) наҳйи кардааст, ки мусалмон дар суханаш чунин бигӯяд: "Он чи Аллоҳ ва фалонӣ бихоҳад." Ё ҳар чи Аллоҳ ва фалонӣ бихоҳад; Зеро ирода ва хоҳиши Аллоҳ мутлақ аст ва ҳеҷ кас дар ирода ва хоҳишаш бо Ӯ шарик нест. Ва дар кор бурдани (ва) дар ин ҷумла ин эҳсос мешавад, ки касе бо Аллоҳ шарик аст ва бо ҳам яксон ҳастанд. Аммо шахс бояд чунин бигӯяд: Он чи Аллоҳ бихоҳад, сипас фалонӣ бихоҳад. Пас бо гуфтани "сипас" ба ҷои "ва" хоҳиши бандаро тобеъи иродаи Аллоҳ мегардонад, зеро "сипас" нишонаи баъд омадан аст.</t>
+  </si>
+  <si>
+    <t>تحريم قول: "ما شاء الله وشئت"، وما أشبه ذلك من الألفاظ مما فيه العطف على الله بالواو؛ لأنه من شرك الألفاظ والأقوال.
+جواز قول: "ما شاء الله ثم شئت"، وما أشبه ذلك مما فيه العطف على الله بثُمَّ؛ لانتفاء المحذور فيه.
+إثبات المشيئة لله، وإثبات المشيئة للعبد، وأن مشيئة العبد تابعة لمشيئة الله تعالى.
+النهي عن إشراك الخلق في مشيئة الله ولو باللفظ.
+إن اعتقد القائل أن مشيئة العبد كمشيئة الله جل وعلا مساوية لها في الشمول والإطلاق، أو أن العبد له مشيئة مستقلة فهو شرك أكبر، أما إن اعتقد أنه دونه؛ فهو شرك أصغر.</t>
+  </si>
+  <si>
+    <t>Гуфтани: "Ҳар чи Худо бихоҳад ва ту бихоҳӣ" ва ба ин монанд ибораҳое, ки пайванд бо Аллоҳро бо "ва" дар бар мегиранд, ҳаром аст, зеро он як навъ ширк дар сухан ва гуфтор аст.
+Гуфтани ин ҷумла: "Он чи Аллоҳ бихоҳад сипас ту бихоҳӣ" ҷоиз аст. Ва монанди он ки дар он пайванд бо "сипас" ва "баъд" омадааст, чун ки дар он мамнуъият вуҷуд надорад.
+Исботи хости Аллоҳ ва исботи хости банда ва ин ки хост ва иродаи банда тобеъ ба иродаи Аллоҳ Таъоло аст.
+Шарик кардани хости махлуқот дар хост ва иродаи Аллоҳ манъ аст, агарчи ба лафз ҳам бошад.
+Агар банда муътақид бошад, ки хост ва иродаи банда монанди хост ва иродаи Аллоҳ аст ва дар фарогирӣ ва мутлақӣ бо он баробар аст, ё муътақид бошад, ки хост ва иродаи мустақил дорад, дучори ширки акбар шудааст. Аммо агар ба пасттар аз ин муътақид бошад, дучори ширки асғар шудааст.</t>
+  </si>
+  <si>
+    <t>صحيح بمجموع طرقه</t>
+  </si>
+  <si>
+    <t>رواه أبو داود والنسائي في الكبرى وأحمد</t>
+  </si>
+  <si>
+    <t>[Саҳеҳ ба маҷмуъи ривоятҳояш]</t>
+  </si>
+  <si>
+    <t>[رواه أبو داود والنسائي في الكبرى وأحمد]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3352</t>
+  </si>
+  <si>
+    <t>إن الله يغار، وإن المؤمن يغار، وغيرة الله أن يأتي المؤمن ما حرم عليه</t>
+  </si>
+  <si>
+    <t>Аллоҳ ба ғайрат (рашк) меояд ва муъмин ба ғайрат меояд. Ва ғайрати Аллоҳ он аст, ки муъмин кореро, ки бар ӯ ҳаром шудааст, анҷом медиҳад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قال: قال رَسُولُ الله صلى الله عليه وسلم: «إِنَّ اللهَ يَغَارُ، وَإِنَّ الْمُؤْمِنَ يَغَارُ، وَغَيْرَةُ اللهِ أَنْ يَأْتِيَ الْمُؤْمِنُ مَا حَرَّمَ عَلَيْهِ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Аллоҳ ба ғайрат (рашк) меояд ва муъмин ба ғайрат меояд. Ва ғайрати Аллоҳ он аст, ки муъмин кореро, ки бар ӯ ҳаром шудааст, анҷом медиҳад."</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ الله يغار ويُبْغِضُ ويَكره، كما أن المؤمن يغار ويبغض ويكره، وأنَّ سببَ غيرةِ الله أنْ يأتيَ المؤمن ما حَرَّمَ الله عليه من الفواحش كالزنا واللواط والسرقة وشرب الخمر وغيرها من الفواحش.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар медиҳад, ки Аллоҳ ғайратманд мешавад ва бад мебинад, ҳамонтавр ки муъмин ғайратманд мешаваду бад мебинад. Ва сабаби ғайрати Аллоҳ он аст, ки чизеро Аллоҳ аз гуноҳон ва зиштиҳо ҳаром сохта аст, монанди зино, ливота, дуздӣ, арақ нӯшидан ва дигар бадахлоқиҳо, муъмин онҳоро муртакиб мешавад.</t>
+  </si>
+  <si>
+    <t>الحذر من غضب الله وعقوبته إذا انتُهِكت مَحارِمُه.</t>
+  </si>
+  <si>
+    <t>Ҳушдор аз хашму ғазаби Аллоҳ Таъоло дар ҳолати поймол шудани корҳои ҳаром кардааш ва муртакиби гуноҳ шудан.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3354</t>
+  </si>
+  <si>
+    <t>لتتبعن سنن الذين من قبلكم، شبرا بشبر، وذراعا بذراع</t>
+  </si>
+  <si>
+    <t>Қатъан ваҷаб ба ваҷаб, газ ба газ, аз роҳу равиши касоне ки пеш аз шумо буданд пайравӣ хоҳед кард</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَتَتَّبِعُنَّ سَنَنَ الَّذِينَ مِنْ قَبْلِكُمْ، شِبْرًا بِشِبْرٍ، وَذِرَاعًا بِذِرَاعٍ، حَتَّى لَوْ دَخَلُوا فِي جُحْرِ ضَبٍّ لَاتَّبَعْتُمُوهُمْ» قُلْنَا: يَا رَسُولَ اللهِ آلْيَهُودَ وَالنَّصَارَى؟ قَالَ: «فَمَنْ؟».</t>
+  </si>
+  <si>
+    <t>Аз Абусаъиди Худрӣ (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Қатъан ваҷаб ба ваҷаб, газ ба газ, аз роҳу равиши касоне ки пеш аз шумо буданд пайравӣ хоҳед кард, то ҷое, ки агар вориди хонаи сусмор шаванд, бешак дар пайи онҳо хоҳед рафт." Гуфтем: Эй Расули Аллоҳ! Оё манзури шумо яҳудиён ва насрониён ҳастанд? Фармуд: "Пас чи касе?"</t>
+  </si>
+  <si>
+    <t>يُخبِرُ صلى الله عليه وسلم بما يكون عليه حال بعض أمته بعد زمانه، وهي متابعة طريقة اليهود والنصارى في عقائدهم وأفعالهم وعاداتهم وتقاليدهم متابعة دقيقة شديدة شبرًا بشبرٍ، وذراعًا بذراعٍ، حتى لو دخلوا جحر ضب لدخله هؤلاء وراءهم.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) аз ҳолати гурӯҳе аз умматашон хабар доданд, ки баъд аз вафоташон дар эътиқодот, корҳо ва одоту суннатҳои яҳудиёну насрониён аз онон бо диққати бисёр -ваҷаб ба ваҷаб, газ ба газ- пайравӣ хоҳанд кард. То ҷое, ки агар вориди сурохии хонаи сусмор шаванд, аз пушти онҳо сарашонро ба он ворид хоҳанд кард.</t>
+  </si>
+  <si>
+    <t>علمٌ من أعلام نبوَّته حيث أخبر بذلك قبل وقوعه فوقع كما أخبر.
+النهي عن تشبُّه المسلمين بالكفار، سواء في عقائدهم أو عباداتهم أو أعيادهم أو أزيائهم الخاصة بهم.
+توضيح الأشياء المعنوية بالأمثلة الحسية من أساليب التعليم في الإسلام.
+الضب: حيوان جحره شديد الظلمة نَتِنُ الريح، وهو من الزواحف يكثر في الصحاري، ووجه التخصيص بجحر الضب: شدة ضيقه ورداءته، ومع ذلك فإنهم -لاقتفائهم آثارهم واتباعهم طرائقهم- لو دخلوا في مثل هذا الضيق الرديء لوافقوهم! والله المستعان.</t>
+  </si>
+  <si>
+    <t>Яке аз нишонаҳои паёмбарии эшон (саллаллоҳу алайҳи ва саллам) аст, зеро он чи он Ҳазрат аз он хабар доданд ба ҳамон шакл рух додааст.
+Наҳй аз ин ки мусалмонон худро ба кофирон монанд созанд, чи дар эътиқодот бошад, ё ибодатҳо, ё идҳо ва либосҳои хосси онон ва ғайра.
+Тавзеҳи масъалаҳои маънавӣ бо мисолҳои ҳиссӣ аз василаҳои омӯзиш дар Ислом аст.
+Вожаи "Заб" ба маънои сусмор, ҳайвоне, ки хонааш торик ва бадбӯй аст ва хазандае аст, ки дар саҳроҳо зиёд пайдо мешавад. Ин ки ба шакли хос аз сӯрохи сусмор ном бурда шудааст, ба сабаби тангӣ ва бадбӯй будани хонаи ӯст. Бо ин ҳол - ба далели пайравӣ аз осор ва пайгирии равишҳои онон - ҳатто агар вориди чунин ҷои танги бадбӯй ҳам шаванд, ворид хоҳанд шуд! Аллоҳ мададгор аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3355</t>
   </si>
   <si>
     <t>من حلف بغير الله فقد كفر أو أشرك</t>
   </si>
   <si>
     <t>Ҳар касе ба ғайр аз Аллоҳ савганд ёд кунад, ё кофир шудааст ё ширк варзидааст</t>
   </si>
   <si>
     <t>عن ابْنِ عُمَرَ رضي الله عنهما أنه سَمِعَ رَجُلًا يَقُولُ: لَا وَالْكَعْبَةِ، فَقَالَ ابْنُ عُمَرَ: لَا يُحْلَفُ بِغَيْرِ اللَّهِ، فَإِنِّي سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَنْ حَلَفَ بِغَيْرِ اللهِ فَقَدْ كَفَرَ أَوْ أَشْرَكَ».</t>
   </si>
   <si>
     <t>Аз ибни Умар (Худованд аз он ду розӣ бод) ривоят аст, ки ӯ мардеро дид, ки мегуфт: савганд ба Каъба, Ибни Умар гуфт: ғайр аз Аллоҳ ба чизе дигар савганд ёд карда намешавад, зеро ман Паёмбар (Салому дуруди Аллоҳ бар ӯ бод)-ро шунидам, ки мегуфт: "Ҳар касе ба ғайр аз Аллоҳ савганд ёд кунад, ё кофир шудааст ё ширк варзидааст".</t>
   </si>
   <si>
     <t>يُخبر النبيُّ صلى الله عليه وسلم أنَّ مَن حَلَف بغير الله وأسمائه وصفاته فقد كَفرَ بالله أو أشرك؛ لأن الحَلِفَ يقتضي تَعظيمَ المحلوفِ به، والعظمةُ إنَّما هي للهِ وحْدَه؛ فلا يُحلَفُ إلَّا باللهِ وأسمائِه وصِفاتِه سُبحانَه، وهذا الحلف من الشرك الأصغر؛ لكن لو أنَّ الحالِفَ عظَّم ما حَلَف به كتَعظيمِ اللهِ تعالى أو أشدَّ؛ فحينئذٍ يكونُ مِن الشِّركِ الأكبرِ.</t>
   </si>
   <si>
     <t>Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) фармудаанд, ки ҳар касе ба ғайр аз Аллоҳ ва ному сифатҳои Ӯ Таъоло савганд ёд кунад куфр ба Аллоҳ ва ё ширк варзидааст, зеро савганд ба чиз ё ба касе маънои бузургдошт ва таъзими онро дорад, дар ҳоле, ки таъзим ва бузургдошт танҳо барои Аллоҳ аст. Пас бояд танҳо ба Аллоҳ ва ному сифатҳои Ӯ Таъоло савганд ёд карда шавад. Савганд ёд кардан ба ғайр аз Аллоҳ ширки асғар аст, аммо ончи ба номаш савганд ёд мекунадро баробар ба Аллоҳ ё зиёдтар аз Ӯ Таъоло бузург бидонад муртакиби ширки акбар шудааст.</t>
   </si>
   <si>
     <t>التعظيم بالحلف حقّ لله سبحانه وتعالى فلا يُحلَف إلا بالله وأسمائه وصفاته.
 حرص الصحابة على الأمر بالمعروف والنهي عن المنكر، وخصوصًا إذا كان المنكر مما يتعلق بالشرك أو الكفر.</t>
   </si>
   <si>
     <t>Таъзим ва бузургшуморӣ дар савганд танҳо барои Аллоҳ Таъоло аст, ба ҷуз Аллоҳ ва ба ному сифатҳои Ӯ Таъоло, савганд ёд карда намешавад.
 Саҳобагони киром ба "амри ба маъруф ва наҳй аз мункар" таваҷҷӯҳи хос доштанд, ба вижа агар амали мункари пайванд ба куфр ва ширк мебуд.</t>
   </si>
   <si>
-    <t>رواه أبو داود والترمذي وأحمد</t>
-[...4 lines deleted...]
-  <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3359</t>
+  </si>
+  <si>
+    <t>من عال جاريتين حتى تبلغا جاء يوم القيامة أنا وهو وضم أصابعه</t>
+  </si>
+  <si>
+    <t>Касе, ки ду духтарро сарпарастӣ кунад, то ин ки ба синни балоғат бирасанд, рӯзи қиёмат дар ҳоле меояд, ки ман ва ӯ монанди ин ду хоҳем буд". Ва ангуштонашро бо ҳам часпонд</t>
+  </si>
+  <si>
+    <t>عَنْ أَنَسِ بْنِ مَالِكٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ عَالَ جَارِيَتَيْنِ حَتَّى تَبْلُغَا جَاءَ يَوْمَ الْقِيَامَةِ أَنَا وَهُوَ» وَضَمَّ أَصَابِعَهُ.</t>
+  </si>
+  <si>
+    <t>Аз Анас ибни Молик (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Касе, ки ду духтарро сарпарастӣ кунад, то ин ки ба синни балоғат бирасанд, рӯзи қиёмат дар ҳоле меояд, ки ман ва ӯ монанди ин ду хоҳем буд". Ва ангуштонашро бо ҳам часпонд.</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ مَن رُزِقَ باثنتين من البنات أو الأخوات، فقام عليهما بالمُؤنة والتربية والتوجيه للخير والتحذير من الشر ونحو ذلك حتى يَكْبُرَا ويَبْلُغا؛ جاء يوم القيامة هو والنبيُّ صلى الله عليه وسلم كهاتَين وضَمّ أصابِعَه السبابة والوسطى.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар доданд, ки касе, ки ба ӯ ду духтар ё хоҳар дода шуда бошад ва ӯ дар таъминот, тарбият, раҳнамоӣ ба хайр ва ҳушдор аз шар барои онҳо кӯшиш кунад, то онҳо калон шаванд ва ба балоғат бирасанд, рӯзи қиёмат ӯ ва Паёмбар (саллаллоҳу алайҳи ва саллам) монанди ду ангушт дар паҳлуи ҳам хоҳанд буд. Паёмбар ҳангоми гуфтани ин сухан ангушти ишора ва миёнаи худро ба ҳам часпонид. (Яъне, ба монанди ин ду ангушт ба ҳам наздик хоҳанд буд.)</t>
+  </si>
+  <si>
+    <t>الثواب العظيم لمن قام على البنات بالمؤونة والتربية حتى يتزوجْن أو يبلغْن، وكذلك الأخوات.
+أجر القيام على البنات أعظم من أجر القيام على البنين؛ إذ لم يُذْكَر مثل ذلك في حقِّهم؛ وذلك لأجل أنَّ مؤنة البنات والاهتمام بأمورهن أعظم من أمور البنين؛ لأنهن عورات لا يباشِرْن أمورَهن، ولا يتصرفن تصرف البنين، وكذلك لأنهن لا يتعلق بهن طمع الأب بالاستقواء بهن على الأعداء، وإحياء اسمه واتصال نسبه، وغير ذلك، كما يتعلق بالذكر؛ فاحتيج في ذلك إلى الصبر والإخلاص من المنفق عليهن مع حسن النية؛ فعظم الأجر، فكان رفيق النبي صلى الله عليه وسلم يوم القيامة.
+علامات البلوغ للمرأة: إكمال خمس عشرة سنة، أو تحيض ولو قبل خمس عشرة سنة، أو نَبَتتْ لها العانة وهو الشعر الخشن حول القُبُل، أو بالاحتلام وهو إنزال المني في المنام.
+قال القرطبي: ويعني ببلوغهما وصولَهما إلى حال يستقلّان بأنفسهما؛ وذلك إنما يكون في النساء إلى أن يدخل بهن أزواجهن، فلا يعني به بلوغهما إلى أن تحيض وتُكلَّف؛ إذ قد تتزوج قبل ذلك فتستغني بالزوج عن قيام الكافل، وقد تحيض وهي غير مستقلة بشيء من مصالحها ولو تركت لضاعت وفسدت أحوالها، بل هي في هذه الحالة أحق بالصيانة والحفظ والقائم عليها لتكمل صيانتها فيرغب في تزويجها، ولهذا المعنى قال علماؤنا لا تسقط النفقة عن والد الصبية ببلوغها بل بدخول الزوج بها.</t>
+  </si>
+  <si>
+    <t>Савоби бузург барои касе, ки духтарон ва ҳамчунин хоҳаронашро сарпарастӣ намуда, ононро то замони издивоҷ ё синни балоғат тарбият кунад.
+Савоби нигоҳубин ва таъминоти духтарон бузургтар аз савоби нигоҳубин ва таъминоти писарон аст, зеро барои нигоҳубин ва таъминоти писарон чунин савоб зикр нашудааст. Савоби бештар доштани нигоҳубин ва ғамхории духтарон нисбат ба писарон ба он хотир аст, ки духтарон аврат ва пӯшида ҳастанд ва худашон ба мисли писарон мустақилона амал намекунанд. Ҳамчунин, писарон барои падар имконияти истифода аз қудрат бар душман ва эҳёи ному насаби ӯро медиҳанд. Чизҳое, ки ба мард марбут ҳастанд, ки духтарон ин хосиятро надоранд. Аз ин рӯ, дар таъмин ва тарбияти духтарон зиёдтар ба сабр ва ихлосу самимият ниёз дорад ва ҳар касе нафақаи ононро ба уҳда мегирад, бояд нияташ нек бошад. Бинобар ин савобаш бештар аст ва дар рӯзи қиёмат бо Паёмбар (саллаллоҳу алайҳи ва саллам) наздик хоҳад буд.
+Аломатҳои ба балоғат расидани зан: понздаҳсола шудан, ё ҳайз дидани ӯ пеш аз понздаҳсолагӣ, ё рӯидани мӯйи ғафси хашин дар атрофи шармгоҳ, ё эҳтилом, ки он баромадани оби манӣ дар ҳолати хоб аст.
+Қуртубӣ мегӯяд: Балоғат маънояш расидан ба ҳолати мустақилона будани онҳо мебошад. Ин дар занон вақте аст, ки ба шавҳар бароянд. Пас манзур аз болиғ шудани зан ин нест, ки ҳайз шавад ва мукаллаф шавад, чун мумкин аст, ки пеш аз он издивоҷ кунад ва дигар ниёзе ба валӣ (кафил) надошта бошад ва шавҳар ҳама масъулиятҳои кафилро ба ҷой орад. Ҳамчунин имкон дорад, ки ҳайз шавад, вале дар баровардани эҳтиёҷоташ мустақил набошад ва бояд нигоҳдорӣ шавад, агар раҳо карда шавад, шояд зоеъ шавад ва аҳволаш бад шавад. Балки дар ин ҳолат шояд ӯ бештар ба сарпарастӣ ва нигоҳубин ниёз дорад, то ин ки ӯ ба хубӣ нигоҳдорӣ шавад ва ба шавҳар дода шавад. Бинобар ин олимони мо гуфтаанд, ки масъулияти падар дар нафақа ва тарбияти духтар бо ба балоғат расидани ӯ ба поён намерасад, балки вақте ба поён мерасад, ки духтар ба шавҳар дода шавад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3360</t>
+  </si>
+  <si>
+    <t>لا تدخلون الجنة حتى تؤمنوا، ولا تؤمنوا حتى تحابوا، أولا أدلكم على شيء إذا فعلتموه تحاببتم؟ أفشوا السلام بينكم</t>
+  </si>
+  <si>
+    <t>То имон наёваред ба биҳишт ворид намешавед ва имон намеоваред, то ин ки ҳамдигарро дӯст бидоред. Оё шуморо ба чизе роҳнамоӣ накунам, ки агар анҷомаш диҳед байни шумо муҳаббат пайдо шавад? Саломро байни худ паҳн кунед</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا تَدْخُلُونَ الْجَنَّةَ حَتَّى تُؤْمِنُوا، وَلَا تُؤْمِنُوا حَتَّى تَحَابُّوا، أَوَلَا أَدُلُّكُمْ عَلَى شَيْءٍ إِذَا فَعَلْتُمُوهُ تَحَابَبْتُمْ؟ أَفْشُوا السَّلَامَ بَيْنَكُمْ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "То имон наёваред ба биҳишт ворид намешавед ва имон намеоваред, то ин ки ҳамдигарро дӯст бидоред. Оё шуморо ба чизе роҳнамоӣ накунам, ки агар анҷомаш диҳед байни шумо муҳаббат пайдо шавад? Саломро байни худ паҳн кунед."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنه لن يدخل الجنة إلا المؤمنون، ولا يكتمل الإيمان ولا يَصلُحُ حَالَ المجتمعِ المسلم حتى يُحِبَّ بعضُهم بعضًا. 
+ثم أَرْشَدَ النبيُّ صلى الله عليه وسلم إلى أفضلِ الأُمور التي بها تَعُمُّ المَحبةُ، وهي إفشاء السلام بين المسلمين، الذي جعله الله تحية لعباده.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён намудааст, ки танҳо муъминон вориди биҳишт мешаванд ва имон комил намешавад ва вазъи ҷомеаи мусалмонӣ беҳбуд намеёбад, то он ки мусалмонон якдигарро дӯст бидоранд. Сипас Паёмбар (саллаллоҳу алайҳи ва саллам) моро ба беҳтарин корҳое, ки сабаби паҳн шудани муҳаббат мешавад, роҳнамои карданд, ки он паҳн кардани салом миёни мусалмонон аст. Чизе, ки Аллоҳ Таъоло онро миёни бандагонаш салому дуруд қарор додааст.</t>
+  </si>
+  <si>
+    <t>دخول الجنة لا يكون إلّا بالإيمان.
+من كمال الإيمان أن يُحِبَّ المُسلمُ لأخيه ما يحب لنفسه.
+استحباب إفشاء السلام وبذله للمسلمين؛ لما فيه من نشر المحبة والأمان بين الناس.
+السلام لا يُلْقَى إلا على مسلم؛ لقوله -صلى الله عليه وسلم-: "بينكم".
+بذل السلام فيه رَفْعُ التقاطُعِ والتهاجر والشحناء.
+أهمية المحبة بين المسلمين وأنها من كمال الإيمان.
+جاء في حديث آخر أن صيغه السلام الكاملة: "السلام عليكم ورحمة الله وبركاته"، ويكفي: "السلام عليكم".</t>
+  </si>
+  <si>
+    <t>Ворид шудан ба биҳишт танҳо бо имон аст.
+Аз камоли имон ин аст, ки мусалмон барои бародараш он чиро, ки барои худ дӯст медорад, дӯст дорад.
+Паҳн кардани салом ва гуфтани он ба мусалмонон мустаҳаб аст. Зеро он дар байни одамон муҳаббат ва амниятро паҳн мекунад.
+Салом танҳо ба мусалмон гуфта мешавад, зеро Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд "дар миёни худатон".
+Гуфтани салом сабаби аз байн рафтани ҷудоӣ, душманӣ ва кинаварзӣ аст.
+Муҳим будани муҳаббат байни мусалмонон ва ин ки он аз камоли имон аст.
+Дар ҳадиси дигар шакли пурраи салом чунин омадааст: "Ассалому алайкум ва раҳматуллоҳи ва баракатуҳ." Аммо гуфтани: "Ассалому алайкум", басанда аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3361</t>
+  </si>
+  <si>
+    <t>لولا أن أشق على المؤمنين أو: على أمتي لأمرتهم بالسواك عند كل صلاة</t>
+  </si>
+  <si>
+    <t>Агар бар муъминон -ё бар умматам- душвор намебуд, фармон медодам, ки онҳо барои ҳар намоз мисвок бикунанд</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَوْلَا أَنْ أَشُقَّ عَلَى الْمُؤْمِنِينَ -أَوْ: عَلَى أُمَّتِي- لَأَمَرْتُهُمْ بِالسِّوَاكِ عِنْدَ كُلِّ صَلَاةٍ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Агар бар муъминон -ё бар умматам- душвор намебуд, фармон медодам, ки онҳо барои ҳар намоз мисвок бикунанд."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنه لولا خوف المشقة على المؤمنين من أمته لأَوجب عليهم استعمال السواك مع كل صلاة.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар доданд, ки агар барои муъминони умматаш душвор намебуд, истифода бурдан аз мисвокро дар ҳар намоз барояшон воҷиб мегардонд.</t>
+  </si>
+  <si>
+    <t>رفق النبي صلى الله عليه وسلم بأمته، ومخافة المشقة عليهم.
+الأصل في أَمْرِ النبيِّ صلى الله عليه وسلم الوجوب، إلا أنْ يقومَ الدليل على أنه تطوُّع.
+استحباب السواك وفضله عند كل صلاة.
+قال ابن دقيق العيد: الحكمة في استحباب السواك عند القيام إلى الصلاة كونها حالَ تقرُّبٍ إلى الله، فاقتضى أن تكون حالَ كمالٍ ونظافة إظهارًا لِشَرَف العبادة.
+عموم الحديث يشمل السواك للصائم ولو بعد الزوال، كصلاتَي: الظهر والعصر.</t>
+  </si>
+  <si>
+    <t>Раҳмат ва меҳрубонии Паёмбар (саллаллоҳу алайҳи ва саллам) нисбати уммати худ ва нигаронии ӯ аз душвори барои онҳо.
+Асос дар фармони Паёмбар (саллаллоҳу алайҳи ва саллам) фарз будан аст, магар ин ки далеле барои мустаҳаб будани он вуҷуд дошта бошад.
+Мустаҳаб будани мисвок ва фазилати он дар ҳар намоз.
+Ибни Дақиқи Ид мегӯяд: Ҳикмати мустаҳаб будани мисвок ҳангоми бархостан барои намоз он аст, ки намоз ҳолати наздик шудан ба Худост. Бинобар ин бояд ҳолати камол ва покӣ бошад, то шарафи ибодатро нишон диҳад.
+Умуми ин ҳадис мисвок истеъмол кардани рӯзадорро ҳам дар бар мегирад, ҳатто агар баъд аз завол ҳам бошад, мисли вақти намози пешин ва аср.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3364</t>
+  </si>
+  <si>
+    <t>أي العمل أحب إلى الله؟ قال: الصلاة على وقتها، قال: ثم أي؟ قال: ثم بر الوالدين قال: ثم أي؟ قال: الجهاد في سبيل الله</t>
+  </si>
+  <si>
+    <t>Кадом кор назди Аллоҳ маҳбубтар аст? Гуфт: "(Адои намоз дар вақти муқарраршудааш". Гуфтам: Сипас кадом? Гуфт: "Некӣ бар падару модар". Гуфтам: Сипас кадом? Гуфт: "Ҷиҳод дар роҳи Аллоҳ</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللَّهِ بِن مَسْعُودٍ رضي الله عنه قَالَ: سَأَلْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: أَيُّ العَمَلِ أَحَبُّ إِلَى اللَّهِ؟ قَالَ: «الصَّلاَةُ عَلَى وَقْتِهَا»، قَالَ: ثُمَّ أَيٌّ؟ قَالَ: «ثُمَّ بِرُّ الوَالِدَيْنِ» قَالَ: ثُمَّ أَيٌّ؟ قَالَ: «الجِهَادُ فِي سَبِيلِ اللَّهِ» قَالَ: حَدَّثَنِي بِهِنَّ، وَلَوِ اسْتَزَدْتُهُ لَزَادَنِي.</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Масъуд (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам)-ро пурсидам: Кадом кор назди Аллоҳ маҳбубтар аст? Гуфт: "(Адои намоз дар вақти муқарраршудааш". Гуфтам: Сипас кадом? Гуфт: "Некӣ бар падару модар". Гуфтам: Сипас кадом? Гуфт: "Ҷиҳод дар роҳи Аллоҳ". Гуфт: Инҳоро бароям хабар дод ва агар бештар мепурсидам, дар посух бароям бештар ҷавоб медод.</t>
+  </si>
+  <si>
+    <t>سُئلَ النبيُّ صلى الله عليه وسلم: أيُّ العمل أحب إلى الله؟ 
+فقال: الصلاة المفروضة في وقتِها الذي حَدَّده الشارع، 
+ثم بر الوالدين، بالإحسان إليهما، والقيام بحقهما، وترك عقوقهما، 
+ثم الجهاد في سبيل الله، لإعلاء كلمة الله عز وجل، والدفاع عن دين الإسلام وأهله، وإظهار شعائره، وذلك بالنفس والمال.
+قال ابن مسعود رضي الله عنه: أخبرني بهذه الأعمال؛ ولو قلت له: ثم أي؟ لزادني.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) пурсида шуд: Кадом кор дар назди Аллоҳ маҳбубтар аст? Фармуданд: Гузоштани намози фарз дар вақте ки аз ҷониби шариат муқаррар шудааст. Сипас некӣ ба падару модар. Бо некӣ кардан ба онон ва ба ҷой овардани ҳаққашон ва бадӣ накардан ба онҳо. Сипас ҷиҳод дар роҳи Аллоҳ, барои баландбардории калимаи Аллоҳ ва дифоъ аз Ислом ва мусалмонон ва ошкор шудани расму ойинҳои Ислом. Ва ин ҷиҳод бо мол ва ҷон аст.
+Ибни Масъуд (разияллоҳу анҳу) мегӯяд: Ин корҳоро бароям хабар дод ва агар мегуфтам, боз кадом? Бароям бештар мегуфт.</t>
+  </si>
+  <si>
+    <t>تَفَاضُل الأعمال فيما بينها بحسب محبة الله لها.
+حثُّ المسلم على الحرص على الأعمال الأفضل فالأفضل.
+تَتَفاوَتُ إجاباتُ النبيِّ صلى الله عليه وسلم عن أفضل الأعمال بحسب اختلاف الأشخاص وأحوالهم، وما هو أكثر نفعًا لكل واحد منهم.</t>
+  </si>
+  <si>
+    <t>Бартарии амалҳо бар якдигар, мувофиқи муҳаббат ва дӯст доштани Аллоҳ нисбат ба он амалҳо аст.
+Ташвиқи мусалмон барои иҷро кардани амалҳо мувофиқи бартарии онҳо (беҳтарин ва беҳтаринтар).
+Посухҳои Паёмбар (саллаллоҳу алайҳи ва саллам) дар бораи беҳтарин амалҳо вобаста ба тафовути одамон ва шароити онҳо ва он чи барои ҳар яки онҳо фоиданоктар аст, фарқ мекунад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3365</t>
+  </si>
+  <si>
+    <t>إن أثقل صلاة على المنافقين صلاة العشاء وصلاة الفجر، ولو يعلمون ما فيهما لأتوهما ولو حبوا</t>
+  </si>
+  <si>
+    <t>Дар ҳақиқат вазнинтарин намоз бар мунофиқон намози хуфтан ва бомдод аст. Ва агар медонистанд дар он ду намоз (чи подоше) аст, барои адои он ҳатто хазида ба масҷид меомаданд</t>
+  </si>
+  <si>
+    <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «‌إِنَّ ‌أَثْقَلَ صَلَاةٍ عَلَى الْمُنَافِقِينَ صَلَاةُ الْعِشَاءِ وَصَلَاةُ الْفَجْرِ، وَلَوْ يَعْلَمُونَ مَا فِيهِمَا لَأَتَوْهُمَا وَلَوْ حَبْوًا، وَلَقَدْ هَمَمْتُ أَنْ آمُرَ بِالصَّلَاةِ فَتُقَامَ، ثُمَّ آمُرَ رَجُلًا فَيُصَلِّيَ بِالنَّاسِ، ثُمَّ أَنْطَلِقَ مَعِي بِرِجَالٍ مَعَهُمْ حُزَمٌ مِنْ حَطَبٍ إِلَى قَوْمٍ لَا يَشْهَدُونَ الصَّلَاةَ، فَأُحَرِّقَ عَلَيْهِمْ بُيُوتَهُمْ بِالنَّارِ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Дар ҳақиқат вазнинтарин намоз бар мунофиқон намози хуфтан ва бомдод аст. Ва агар медонистанд дар он ду намоз (чи подоше) аст, барои адои он ҳатто хазида ба масҷид меомаданд. Ва ба таъкид хостам, ки амр намоям то намоз барпо шавад, сипас ба яке аз мардон амр кунам барои мардум намоз бихонад, сипас ҳамроҳ бо мардоне, ки бастаҳое аз ҳезум ба ҳамроҳ доранд ба сӯйи ақвоме биравам, ки барои намози ҷамоат ҳозир намешаванд, то хонаҳояшонро бо оташ бисӯзонам."</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم عن المنافقين وتَكَاسُلِهم عن حضور الصلاة، خاصة صلاتي العشاء والفجر، وأنهم لو يعلمون قَدْرَ الأجر والثواب في حضورهما مع جماعة المسلمين لأتوهما ولو حَبْوًا كَحَبْوِ الطفل بالأيدي والركب.
+ولقد عَزَمَ النبيُّ صلى الله عليه وسلم بأن يأمر بالصلاة فتقام، ويَجعل رجلًا يؤم الناسَ مكانه، ثم ينطلق ومعه من يحمل حُزَمًا من حطبٍ إلى رجال لا يشهدون صلاة الجماعة فيُحرِّق عليهم بيوتهم بالنار؛ لشدة ما ارتكبوه من الإثم في ذلك، -ولكنه لم يفعل- لما في البيوت من النساء والصبيان الأبرياء وغيرهم من المعذورين، الذين لا ذنب لهم.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) дар бораи мунофиқон ва танбалии онон аз ҳозир шудан дар намоз, ба хусус дар намозҳои хуфтан ва бомдод хабар доданд. Ва ин ки агар миқдори аҷру савоби ҳозир шудан дар ин намозҳо ҳамроҳ бо ҷамоати мусалмононро медонистанд, ҳатто монанди кӯдакон хазида бар дасту зону дар ин намозҳо ҳозир мешуданд.
+Ва Паёмбар (саллаллоҳу алайҳи ва саллам) тасмим гирифт, ки амр кунад то намозро барпо кунанд ва ба ҷои худ мардеро имом интихоб кунад ва сипас худ бо бастаҳои аз ҳезум ба сӯи мардоне биравад, ки дар ҷамоат ҳозир намешаванд ва хонаҳояшонро бо оташ бисӯзонанд. Ва ин ба сабаби сахтии гуноҳе буд, муртакиб мешуданд. Аммо эшон чунин накарданд, зеро дар ин хонаҳо занону кӯдакони бегуноҳ ва дигар касоне ҳастанд, ки узр доранд ва гуноҳе надоранд.</t>
+  </si>
+  <si>
+    <t>خطورة التَّخَلُّف عن صلاة الجماعة في المسجد.
+المنافقون لم يقصدوا بعبادتهم إلا الرياء والسمعة، فلا يأتون إلى الصلاة إلا حين يشاهدهم الناس.
+عِظَم الثواب في صلاتي العشاء والفجر مع الجماعة، وأنهما جديرتان بالإتيان إليهما ولو حبوًا.
+الحفاظ على صلاة العِشاء والفجر سلامة من النفاق، والتخلف عنهما من صفات المنافقين.</t>
+  </si>
+  <si>
+    <t>Хатари тарки намози ҷамоат дар масҷид.
+Мунофиқон дар анҷом додани ибодатҳояшон қасде ҷуз риёкорӣ ва шуҳрат надоштанд. Зеро онон барои намоз намеоянд, магар ҳангоме ки мардум ононро бубинанд.
+Бузургии аҷру савоби адо кардани намози хуфтан ва бомдод бо ҷамоат аст ва ин ки ин ду намоз сазовортар ба адо кардан бо ҷамоатанд, агарчи бо хазидан ба сӯйи онҳо бошад.
+Муҳофизат бар намозҳои хуфтан ва бомдод сабаби дар амон мондан аз нифоқ аст ва тарки ин ду намоз аз хислатҳои мунофиқон аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3366</t>
+  </si>
+  <si>
+    <t>هذا حجر رمي به في النار منذ سبعين خريفا، فهو يهوي في النار الآن حتى انتهى إلى قعرها</t>
+  </si>
+  <si>
+    <t>Ин санге буд, ки ҳафтод сол пеш ба ҷаҳаннам афканда шуда буд, то ҳоло дар он фуруд меомад, то ин ки (ҳоло) ба қаъри он расид</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: كُنَّا مَعَ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، إِذْ سَمِعَ وَجْبَةً، فَقَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «تَدْرُونَ مَا هَذَا؟» قَالَ: قُلْنَا: اللهُ وَرَسُولُهُ أَعْلَمُ، قَالَ: «هَذَا حَجَرٌ رُمِيَ بِهِ فِي النَّارِ مُنْذُ سَبْعِينَ خَرِيفًا، فَهُوَ يَهْوِي فِي النَّارِ الْآنَ حَتَّى انْتَهَى إِلَى قَعْرِهَا».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки гуфт: Ҳамроҳи Расули Худо (саллаллоҳу алайҳи ва саллам) нишаста будем, ногаҳон садои баланде шунидем (садои афтодани чизе). Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Оё медонед ин чи буд?" Гуфтем: Худо ва Расулаш беҳтар медонанд. Фармуд: "Ин санге буд, ки ҳафтод сол пеш ба ҷаҳаннам афканда шуда буд, то ҳоло дар он фуруд меомад, то ин ки (ҳоло) ба қаъри он расид."</t>
+  </si>
+  <si>
+    <t>سَمِعَ النبيُّ صلى الله عليه وسلم صوتًا مُزْعِجًا كسقوطِ جسمٍ من الأجسام، فسأل مَن عنده من الصحابة رضي الله عنهم عن ذلك الصوت، فقالوا: الله ورسوله أعلم.
+فقال لهم صلى الله عليه وسلم: إنَّ هذا الصوت الذي سمعتموه هو لحَجَرٍ رُمي به من شَفِيْر جهنم منذ سبعين عامًا، فهو يهوي ويسقط فيها، حتى انتهى إلى قَعرِها الآن حين سمعتم الصوت.</t>
+  </si>
+  <si>
+    <t>Паёмбари акрам (саллаллоҳу алайҳи ва саллам) садои сахт ва даҳшатнокеро шуниданд, ки мисли афтодани ҷисме буд. Аз саҳобагоне, ки назди ӯ нишаста буданд, пурсиданд, ки ин садо чист? Онҳо гуфтанд: Худо ва Расулаш беҳтар медонанд.
+Паёмбари Худо (саллаллоҳу алайҳи ва саллам) ба онҳо гуфтанд: Ин садое, ки шунидед, садои сангест, ки ҳафтод сол пеш аз лаби дӯзах ба дӯзах афканда шуд ва то ин муддат дар ҳоли афтодан буд ва ҳоло шумо садои ба қаъри дӯзах расидани он сангро шунидед.</t>
+  </si>
+  <si>
+    <t>الحث على الاستعداد لليوم الآخر بالعمل الصالح، والتحذير من جهنم.
+استحباب إسناد العلم إلى الله تعالى فيما لا علم للإنسان به.
+إثارة المعلّم الاهتمام والانتباه قبل البيان؛ ليكون أدعى إلى الإفهام.</t>
+  </si>
+  <si>
+    <t>Тарғиб ба омодагӣ барои рӯзи қиёмат бо аъмоли нек ва ҳушдор аз оташи дӯзах.
+Дар масъалаҳое, ки инсон дар борааш маълумот надорад, илми онро ба Худо нисбат додан ва гуфтани “Худо Донотар аст”, мустаҳаб аст.
+Ҷалби таваҷҷуҳи донишомӯзон ва шунавандагон аз тарафи устод пеш аз баёни мавзӯъ, фаҳмидани мавзуъро осонтар ва таъсиргузортар мегардонад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3370</t>
+  </si>
+  <si>
+    <t>أن رجلا أكل عند رسول الله صلى الله عليه وسلم بشماله، فقال: كل بيمينك، قال: لا أستطيع، قال: لا استطعت</t>
+  </si>
+  <si>
+    <t>Марде дар назди Паёмбар (саллаллоҳу алайҳи ва саллам) бо дасти чапаш таом хӯрд. Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Бо дасти ростат бихӯр". Ӯ гуфт: Наметавонам, Эшон фармуданд: "Ҳаргиз натавонӣ</t>
+  </si>
+  <si>
+    <t>عَنْ سَلَمَةَ بْنِ الْأَكْوَعِ رضي الله عنه: أَنَّ رَجُلًا أَكَلَ عِنْدَ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ بِشِمَالِهِ، فَقَالَ: «كُلْ بِيَمِينِكَ»، قَالَ: لَا أَسْتَطِيعُ، قَالَ: «لَا اسْتَطَعْتَ»، مَا مَنَعَهُ إِلَّا الْكِبْرُ، قَالَ: فَمَا رَفَعَهَا إِلَى فِيهِ.</t>
+  </si>
+  <si>
+    <t>Аз Салама ибни Акваъ (разияллоҳу анҳу) ривоят аст: Марде дар назди Паёмбар (саллаллоҳу алайҳи ва саллам) бо дасти чапаш таом хӯрд. Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Бо дасти ростат бихӯр". Ӯ гуфт: Наметавонам, Эшон фармуданд: "Ҳаргиз натавонӣ".  Ӯро ҷуз такаббур чизе аз анҷоми амри Паёмбар монеъ нашуд. Ровӣ мегӯяд: Дигар натавонист дасти росташро ба даҳонаш бирасонад.</t>
+  </si>
+  <si>
+    <t>رَأى النبيُّ صلى الله عليه وسلم رجلًا يَأكلُ بيدِه الشمال، فأَمَرَه أن يَأكلَ بيدِه اليمنى، 
+فأجابه الرجل تَكَبُّرًا وكَذِبًا بأنه لا يستطيع! 
+فدعا عليه النبيُّ صلى الله عليه وسلم أن يُحْرَمَ الأكلَ باليمين، 
+فأجاب الله دعوةَ نبيِّه بأنْ شُلَّتْ يَمينُه، فلم يرفعْها إلى فمِهِ بعد ذلك بطعام أو شراب.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) мардеро дид, ки бо дасти чапаш таом мехӯрад, ӯро фармуд, ки бо дасти росташ бихӯрад. Он мард бо такаббур ва дурӯғ ҷавоб дод, ки наметавонам. Пас Паёмбар (саллаллоҳу алайҳи ва саллам) низ дар ҳаққаш дуои бад кард, ки аз хӯрдан бо дасти рост маҳрум шавад. Пас Аллоҳ дуои паёмбарашро иҷобат кард ва дасти рости ӯ фалаҷ шуд ва дигар натавонист бо он таом ё нӯшиданиро ба даҳонаш бардорад.</t>
+  </si>
+  <si>
+    <t>وجوب الأكل باليمين، وحرمة الأكل بالشمال.
+الاستكبار عن تطبيق الأحكام الشرعية يستحق فاعلُه العقوبةَ.
+إكرام الله لنبيه محمد صلى الله عليه وسلم بإجابة دعوته.
+مشروعية الأمر بالمعروف والنهي عن المنكر على كل حالٍ حتى في حالِ الأكل.</t>
+  </si>
+  <si>
+    <t>Хӯрдан бо дасти рост воҷиб аст ва бо дасти чап ҳаром аст.
+Мағрурӣ ва такаббурӣ дар иҷрои ҳукмҳои шариат сазовори ҷазост.
+Гиромидошти Муҳаммад (саллаллоҳу алайҳи ва саллам) аз ҷониби Аллоҳ бо иҷобати дуои ӯ.
+Дар ҳама ҳолат амри ба маъруф ва наҳйи аз мункар кардан машруъ аст, ҳатто дар вақти хӯрдан.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3372</t>
+  </si>
+  <si>
+    <t>من دعا إلى هدى كان له من الأجر مثل أجور من تبعه، لا ينقص ذلك من أجورهم شيئا</t>
+  </si>
+  <si>
+    <t>Касе, ки ба сӯи ҳидоят даъват кунад, барояш аҷри касоне, ки аз ӯ пайравӣ мекунанд, хоҳад буд, бе он ки аз аҷру савоби онҳо чизе кам шавад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَنْ دَعَا إِلَى هُدًى كَانَ لَهُ مِنَ الْأَجْرِ مِثْلُ أُجُورِ مَنْ تَبِعَهُ، لَا يَنْقُصُ ذَلِكَ مِنْ أُجُورِهِمْ شَيْئًا، وَمَنْ دَعَا إِلَى ضَلَالَةٍ كَانَ عَلَيْهِ مِنَ الْإِثْمِ مِثْلُ آثَامِ مَنْ تَبِعَهُ، لَا يَنْقُصُ ذَلِكَ مِنْ آثَامِهِمْ شَيْئًا».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) фармуданд: "Касе, ки ба сӯи ҳидоят даъват кунад, барояш аҷри касоне, ки аз ӯ пайравӣ мекунанд, хоҳад буд, бе он ки аз аҷру савоби онҳо чизе кам шавад. Ва касе, ки ба сӯи гумроҳӣ даъват кунад, барояш монанди гуноҳи касоне, ки аз ӯ пайравӣ мекунанд, хоҳад буд, бе он ки аз гуноҳони онон чизе кам шавад."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ مَن أَرشَدَ وَدَلَّ وحَضَّ الناسَ على طريقٍ فيه حقٌّ وخيرٌ بقولٍ أو فعلٍ كان له مِثْلُ أجرِ مَن تَبِعَه دون أنْ ينقص ذلك من أجر التابع شيئًا. 
+ومَن أَرشَدَ ودَلَّ الناسَ إلى طريقِ باطلٍ وشرٍّ فيه ذنب وخطيئة أو أمر لا يَحِلّ، بقول أو فعل، كان عليه مِثْلُ وِزْرِ وإِثمِ مَن تَبِعَه مِن غير أن ينقص ذلك من آثامِهِم شيئًا.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён намудааст, ки ҳар ки мардумро бо гуфтор ё кирдор ба роҳе роҳнамои кунад ё ташвиқ намояд, ки ҳақ ва некӣ дар он аст, монанди аҷру савоби касоне, ки аз ӯ пайравӣ кардаанд, мегирад, бидуни ин ки аз аҷру савоби онон чизе кам шавад. Ва касе, ки мардумро бо гуфтор ё кирдор ба роҳи ботил ва шарре, ки шомили гуноҳ ва кори ҳаром аст, роҳнамоӣ кунад, монанди гуноҳи касоне, ки аз ӯ пайравӣ мекунад, хоҳад гирифт, бидуни ин ки аз гуноҳони онон чизе кам шавад.</t>
+  </si>
+  <si>
+    <t>فضل الدعوة إلى الهدى، قليلًا كان أو كثيرًا، وأنَّ الدّاعي له مِثلُ أجر العامل، وذلك من عظيم فضل الله وكمال كرمه.
+خطورة الدعوة إلى الضلال، قليلًا كان أو كثيرًا، وأنّ الداعي عليه مِثل وِزْر العامل.
+الجزاء من جنس العمل، فمن دعا إلى الخير كان له مثل أجر فاعله، ومن دعا إلى الشر كان عليه مثل وزر فاعله.
+على المسلم أن يَحذَرَ مَن أن يُقتَدَى به بمجاهرته بالمعصية والناس يَرونه، فإنه يأثم بِمَن قَلَّدَه ولو لم يَحُثَّه على ذلك.</t>
+  </si>
+  <si>
+    <t>Фазилати даъват ба ҳидоят, хоҳ кам бошад, хоҳ бисёр ва  ин ки даъваткунандаи ба сӯи он барояш монанди аҷру савоби анҷомдиҳандааш хоҳад буд ва ин аз фазлу карами Аллоҳ аст.
+Хатари даъват ба гумроҳӣ, хоҳ кам бошад хоҳ зиёд ва ин ки даъваткунанда ба сӯи гумроҳӣ, монанди гуноҳи анҷомдиҳандаашро хоҳад гирифт.
+Подош аз ҷинси амал аст. Бинобар ин касе, ки ба сӯи некӣ даъват мекунад, монанди аҷру савоби анҷомдиҳандаашро мегирад. Ва касе, ки ба сӯи бадӣ ва гумроҳӣ даъват мекунад, монанди гуноҳи анҷомдиҳандаашро мегирад.
+Мусалмон бояд аз он барҳазар бошад, ки дар ҳолати ошкоро гуноҳ кардан - тавре ки мардум ӯро бубинанд - мардум аз ӯ улгӯ бигиранд. Зеро дар ин ҳолат гуноҳи касоне, ки аз ӯ тақлид мекунанд низ бар гардани ӯ хоҳад бад. Агарчи ононро ба ин кор ташвиқ накарда бошад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3373</t>
+  </si>
+  <si>
+    <t>إن من شرار الناس من تدركه الساعة وهم أحياء، ومن يتخذ القبور مساجد</t>
+  </si>
+  <si>
+    <t>Дар ҳақиқат, бадтарини мардумон касоне ҳастанд, ки қиёмат дар зинда буданашон фаро мерасад ва касоне, ки қабрҳоро масҷид ва ибодатгоҳ мегиранд</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللَّهِ بن مسعودٍ رضي الله عنه قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إِنَّ مِنْ شِرَارِ النَّاسِ مَنْ تُدْرِكُهُ السَّاعَةُ وَهُمْ أَحْيَاءٌ، وَمَنْ يَتَّخِذُ الْقُبُورَ مَسَاجِدَ».</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Масъуд (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу анлайҳи ва саллам)-ро шунидам, ки мегуфт: "Дар ҳақиқат, бадтарини мардумон касоне ҳастанд, ки қиёмат дар зинда буданашон фаро мерасад ва касоне, ки қабрҳоро масҷид ва ибодатгоҳ мегиранд."</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم عن شِرَار الناس، وأنهم مَن تقومُ الساعةُ عليهم وهم أحياءٌ، والذين يتَّخذون القبور مساجد، يُصَلُّون عندها وإليها.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу анлайҳи ва саллам) дар бораи бадтарин гурӯҳи мардум нақл кардаанд ва онон касоне ҳастанд, ки дар зинда буданашон қиёмат бар онҳо воқеъ мешавад ва касоне, ки қабрро масҷид қарор медиҳанд ва ба сӯи онҳо намоз мегузоранд.</t>
+  </si>
+  <si>
+    <t>تحريم بناء المساجد على القبور؛ لأنه وسيلةٌ إلى الشرك.
+تحريم الصلاة عند القبور ولو بدون بناء؛ لأن المسجد اسم لما يسجد فيه ولو لم يكن فيه بناء.
+مَن اتخذ قبورَ الصالحين مساجدَ للصلاة فيها فهو من شرار الخلق، وإنْ زعم أنَّ قصدَه التقرُّبُ إلى الله تعالى.</t>
+  </si>
+  <si>
+    <t>Масҷид сохтан бар болои қабрҳо ҳаром аст, зеро он василае ба сӯи ширк аст.
+Намоз хондан дар назди қабрҳо ҳаром аст, ҳатто агар бар болояш бино ҳам нашуда бошад, зеро масҷид номи ҷоест, ки дар он саҷда мекунанд, ҳарчанд биное дар он набошад.
+Ҳар ки қабри солеҳонро масҷид барои намоз хондан табдил кунад, аз бадтарин махлуқот аст, агарчанде иддаъо кунад, ки нияташ ба Аллоҳ Таъоло наздик шудан аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3375</t>
+  </si>
+  <si>
+    <t>ما من يوم يصبح العباد فيه إلا ملكان ينزلان، فيقول أحدهما: اللهم أعط منفقا خلفا، ويقول الآخر: اللهم أعط ممسكا تلفا</t>
+  </si>
+  <si>
+    <t>Ҳеҷ рӯзеро бандагон саҳар намекунанд магар ин ки ду фаришта фуруд меояд. Яке аз онҳо мегӯяд: Эй Аллоҳ, ба касе, ки инфоқ мекунад, ивази онро бидиҳ! Дигарӣ мегӯяд:
+Эй Аллоҳ, ба касе, ки бозмедорад, талаф бидеҳ!" (Яъне, моли бахилро талаф бидеҳ)</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَا مِنْ يَوْمٍ يُصْبِحُ العِبَادُ فِيهِ إِلَّا مَلَكَانِ يَنْزِلاَنِ، فَيَقُولُ أَحَدُهُمَا: اللَّهُمَّ أَعْطِ مُنْفِقًا خَلَفًا، وَيَقُولُ الآخَرُ: اللَّهُمَّ أَعْطِ مُمْسِكًا تَلَفًا».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳеҷ рӯзеро бандагон саҳар намекунанд магар ин ки ду фаришта фуруд меояд. Яке аз онҳо мегӯяд: Эй Аллоҳ, ба касе, ки инфоқ мекунад, ивази онро бидиҳ! Дигарӣ мегӯяд:
+Эй Аллоҳ, ба касе, ки бозмедорад, талаф бидеҳ!" (Яъне, моли бахилро талаф бидеҳ).</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنّه في كلِّ يوم تَطلُع الشمسُ فيه إلّا ومَلَكَان يَنزلان يُناديان، يقول أحدهما: 
+اللهم أعط منفقًا في الطاعات وعلى العيال والضِّيْفان والتطوُّعات خَلَفًا وعَوِّضْهُ خيرًا فيما أَنفق، وبارك له. 
+ويقول الآخر: اللهم أعط ممسكًا عنها تَلفًا وأَهْلِكْ مالَه الذي مَنعه عن مُسْتَحِقِّيْه.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) хабар доданд, ки ҳар рӯз, ки офтоб тулуъ мекунад ду фаришта фуруд меояд ва нидо мекунад, яке аз онҳо мегӯяд:
+Эй Аллоҳ, ба касе, ки молашро дар роҳи тоатҳо, барои аҳли хона, меҳмон ва корҳои хайру нек сарф мекунад, ивази беҳтар аз он чи сарф намудааст бидеҳ, бо беҳтаринаш иваз кун ва барояш баракат бидеҳ.
+Дигарӣ мегӯяд: Эй Аллоҳ, ба касе, ки аз инфоқ кардан даст боз медорад талаф ва зарар бидеҳ ва молеро, ки аз ҳақдоронаш боздоштааст, нобуд гардон.</t>
+  </si>
+  <si>
+    <t>جواز الدعاء للكريم بمزيد من العِوَض، وأن يَخلِف عليه خيرًا مما أَنفق، وجواز الدعاء على البخيل بتَلَف ماله الذي بَخِلَ به ومَنَعَ إنفاقَه فيما أوجب الله عليه.
+دعاء الملائكة للمؤمنين الصالحين المنفقين بالخير والبركة، وأنّ دعاءهم مستجاب.
+الحضُّ على الإنفاق في الواجبات والتطوعات؛ كالنفقة على الأهل، وصلة الرحم، وأبواب الخير.
+بيان فضل المُنفِق في وجوه الخير، وأنّ عاقبته أنّ الله يُخْلِفُ عليه، قال الله تعالى: ﴿وَمَا أَنفَقْتُم مِّن شَيْءٍ فَهُوَ يُخْلِفُهُ وَهُوَ خَيْرُ الرَّازِقِينَ﴾ [سبأ: 39].
+هذا الدعاء على المُمسك عن النفقات الواجبة، وأما النفقات المستحبة فلا تدخل؛ لأن صاحبها لا يستحق هذا الدعاء.
+تحريم البخل والشُّحّ.</t>
+  </si>
+  <si>
+    <t>Барои шахси саховатманд дуо кардан, ки Худованд ба ӯ подоши бештар диҳад ва беҳтар аз он чи сарф кардааст ато намояд, ҷоиз аст. Ҳамчунин дуо кардан бар шахси бахил, ки молаш талаф ёбад, низ ҷоиз аст, чун ки ӯ дар сарф кардани молаш дар он чи Аллоҳ Таъоло воҷиб гардонидааст, бухл варзидааст.
+Фариштагон барои муъминони некӯкор ва саховатманд ба хайр ва баракат, дуо мекунанд ва дуои онон мустаҷоб аст.
+Тарғиб ба нафақа кардан дар воҷибот ва нофилаҳо, монанди нафақа ба аҳли хона, силаи раҳм ва корҳои хайр.
+Баёни фазилати шахси нафақакунанда дар роҳҳои хайр, ки саранҷоми кораш ин аст, ки Худованд онро бозпас барояш медиҳад. Худованд мефармояд: "Ва ҳар чизеро [ки дар роҳи Аллоҳ Таъоло] инфоқ кунед, Ӯ ба ҷойи он [мол- ва беҳтар аз он –ба шумо] бозпас медиҳад; ва Ӯ беҳтарин рӯзидиҳанда аст) (Сураи Сабаъ, ояти 39).
+Ин дуо алайҳи шахсест, ки аз сарфи нафақаҳои воҷиб худдорӣ мекунад. Аммо сарфи нафақаҳои мустаҳаб (нофила), агар касе онро накунад, сазовори чунин дуо намешавад.
+Бахилӣ ва хасисӣ ҳаром аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3379</t>
+  </si>
+  <si>
+    <t>إن أخوف ما أخاف عليكم الشرك الأصغر قالوا: وما الشرك الأصغر يا رسول الله؟ قال: الرياء</t>
+  </si>
+  <si>
+    <t>Дар ҳақиқат бештарин чизе, ки аз он бар шумо метарсам, ширки хурд аст." Гуфтанд: Ширки хурд чист эй Расули Аллоҳ? Гуфт: "Риё</t>
+  </si>
+  <si>
+    <t>عَنْ مَحْمُودِ بْنِ لَبِيدٍ رضي الله عنه أَنَّ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ أَخْوَفَ مَا أَخَافُ عَلَيْكُمُ الشِّرْكُ الْأَصْغَرُ» قَالُوا: وَمَا الشِّرْكُ الْأَصْغَرُ يَا رَسُولَ اللهِ؟ قَالَ: «الرِّيَاءُ، يَقُولُ اللهُ عز وجل لَهُمْ يَوْمَ الْقِيَامَةِ إِذَا جُزِيَ النَّاسُ بِأَعْمَالِهِمْ: اذْهَبُوا إِلَى الَّذِينَ كُنْتُمْ تُرَاؤُونَ فِي الدُّنْيَا، فَانْظُرُوا هَلْ تَجِدُونَ عِنْدَهُمْ جَزَاءً؟».</t>
+  </si>
+  <si>
+    <t>Аз Маҳмуд ибни Лабид (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Дар ҳақиқат бештарин чизе, ки аз он бар шумо метарсам, ширки хурд аст." Гуфтанд: Ширки хурд чист эй Расули Аллоҳ? Гуфт: "Риё (худнамоӣ) Аллоҳ Таъоло рӯзи қиёмат, ҳангоме ки мардум подоши амалҳояшонро мегиранд, ба онон (риёкорон) мегӯяд: Ба назди касоне биравед, ки дар дунё барои онон риё ва худнамоӣ мекардед ва бубинед, ки оё назди онон подоше меёбед?"</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ أكثرَ شيءٍ يَخافُه على أُمّتِه: الشرك الأصغر وهو: الرياء؛ بأنْ يعمل من أجل الناس. 
+ثم أخبر عن عقوبةِ المرائين يوم القيامة بأنْ يقال لهم: اذهبوا إلى مَن كنتم تعملون لأجلهم، فانظروا هل يملكون إثابتَكم ومَنْحَ الأجرِ لكم على ذلك العمل؟!</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) моро хабар медиҳад, чизе, ки барои умматаш бештар метарсад, ширки хурд аст, ки он риё мебошад. Риё корест, ки ба хотири мардум ва худнишондиҳӣ анҷом дода мешавад (то ин ки мардум гӯянд, ӯ одами хуб аст ва корҳои нек мекунад). Сипас дар бораи азоби риёкорон дар рӯзи қиёмат хабар дод, ки ба онҳо гуфта мешавад: Ба назди касоне, ки барои онҳо кори "нек" анҷом медодед, биравед ва бубинед, ки оё тавони мукофоти шуморо доранд ва дар баробари он кор бароятон подош диҳанд?!</t>
+  </si>
+  <si>
+    <t>وجوب إخلاص العمل لله عز وجل، والحَذَر من الرياء.
+شدة شفقتِه صلى الله عليه وسلم على أمته وحرصه على هدايتِهم ونصحه لهم.
+إذا كان هذا خوفُه صلى الله عليه وسلم وهو يُخاطب الصحابةَ وهم ساداتُ الصالحين فالخوفُ على مَن بعدهم أشدّ.</t>
+  </si>
+  <si>
+    <t>Амали худро холисона барои Аллоҳ анҷом додан ва аз риё ҳазар кардан воҷиб аст.
+Зиёд будани меҳру шафқати Паёмбар (саллаллоҳу алайҳи ва саллам) барои умматаш ва кӯшиши эшон барои ҳидоят ва насиҳати онҳо.
+Агар ин тарси Паёмбар (саллаллоҳу алайҳи ва саллам) нисбат ба саҳоба аст, ки сарварони некӯкорон буданд, пас ин тарс нисбат ба касоне, ки баъд аз онон меоянд, бештар аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3381</t>
+  </si>
+  <si>
+    <t>الطيرة شرك، الطيرة شرك، الطيرة شرك، ثلاثا، وما منا إلا، ولكن الله عز وجل يذهبه بالتوكل</t>
+  </si>
+  <si>
+    <t>Фоли бад (бадгумонӣ барои оянда) задан ширк аст, фоли бад задан ширк аст, фоли бад задан ширк аст, -се маротиба гуфтанд-". Ва ин чиз ногузир дар дили мо меафтад, аммо Аллоҳ Азза ва Ҷалла онро бо таваккал аз байн мебарад</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللهِ بْنِ مَسعودٍ رضي الله عنه عن رَسولِ اللهِ صلى الله عليه وسلم قال: «الطِّيَرَةُ شِرْكٌ، الطِّيَرَةُ شِرْكٌ، الطِّيَرَةُ شِرْكٌ، -ثلاثًا-»، وَمَا مِنَّا إِلَّا، وَلَكِنَّ اللهَ عَزَّ وَجَلَّ يُذْهِبُهُ بِالتَّوَكُّلِ.</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Масъуд (разияллоҳу анҳу) аз Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) фармуданд: "Фоли бад (бадгумонӣ барои оянда) задан ширк аст, фоли бад задан ширк аст, фоли бад задан ширк аст, -се маротиба гуфтанд-". Ва ин чиз ногузир дар дили мо меафтад, аммо Аллоҳ Азза ва Ҷалла онро бо таваккал аз байн мебарад.</t>
+  </si>
+  <si>
+    <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن الطيرة وهي التشاؤُمُ مِن أيِّ شيءٍ مسموعًا كان أو مرئيًّا، من الطيور أو الحيوانات أو أصحاب العاهات أو الأرقام أو الأيام أو غير ذلك، 
+وإنما ذَكَرَ الطَّيْرَ لأنه كان المشهور عند الجاهلية، وأصله إطلاق الطير عند الشُّروع في عملٍ مِن سَفَرٍ أو تجارة أو غير ذلك، فإنْ طار جهة اليمين تَفاءَلَ ومَضى لِمَا يُريد، وإن طار جهة الشمال تشاءَمَ وكَفَّ عمّا يُريد. 
+وأخبر بأنها شرك، وإنما كان التشاؤم شركًا؛ لأنه لا يأتي بالخير إلا الله ولا يَدفع الشر إلا الله وحده لا شريك له.
+وذَكَرَ ابنُ مسعود رضي الله عنه أنه قد يقع في قلب المسلم شيءٌ من التشاؤم، ولكنْ عليه أن يَدفعَه بالتوكل على الله، مع فعل الأسباب.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) аз фоли бад задан (тияра), ки он ҳисси бадбинӣ аз ҳар чизе - шуниданӣ ё диданӣ, аз парандагон бошад ё ҳайвонот ё беморон ё ададҳо ё рӯзҳо ва монанди он - ҳушдор додааст. Инҷо аз паранда ёдоварӣ шудааст, зеро он дар замони ҷоҳилият машҳур буд. Ва асли он раҳо кардани паранда ҳангоми шуруъ дар ҳар коре -сафар ё тиҷорат ё ғайри он - буд. Агар он парранда ба тарафи рост парвоз кард, фоли хуб аст ва барои анҷоми кораш равона мешавад ва агар ба тарафи чап парвоз кард, фоли бад аст ва аз анҷоми кораш худдорӣ мекунад. Ва Паёмбар (саллаллоҳу алайҳи ва саллам) хабар доданд, ки он ширк аст. Ва ҳисси бадбинӣ (ташоум) аз он ҷиҳат ширк аст, ки касе ҷуз Аллоҳ хайр намеорад ва шарро дур намекунад, магар Аллоҳ бе он ки шарике дар он кор дошта бошад.
+Ибни Масъуд (разияллоҳу анҳу) баён кардааст, ки шояд дар қалби мусалмон каме ҳисси бадбинӣ пайдо шавад, вале бояд бо таваккал ба Аллоҳ ва анҷом додани сабабҳо бо он муқовимат кунад ва онро дур созад.</t>
+  </si>
+  <si>
+    <t>الطيرة شركٌ؛ لأن فيها تَعَلُّقَ القلب على غير الله.
+أهمية تكرار المسائل المهمة، لتُحفظَ وتَستَقر في القلوب.
+الطيرة يُذْهِبُها التوكّلُ على الله تعالى.
+الأمر بالتوكل على الله وحده وتعلق القلب به سبحانه.</t>
+  </si>
+  <si>
+    <t>Фоли бад задан ширк аст, зеро дар он дилбастагӣ ба ғайри Аллоҳ руй медиҳад.
+Аҳамияти такрори масъалаҳои муҳим, то ки онҳо дар дилҳо маҳфуз ва ҷойгир шаванд.
+Таваккал бар Аллоҳ Таъоло фоли бадро аз байн мебарад.
+Фармони танҳо ба Аллоҳ таваккал кардан ва дилбастагӣ танҳо ба Ӯ Субҳонаҳу ва Таъоло.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3383</t>
+  </si>
+  <si>
+    <t>فقلنا: أنت سيدنا، فقال: السيد الله، قلنا: وأفضلنا فضلا، وأعظمنا طولا، فقال: قولوا بقولكم، أو بعض قولكم، ولا يستجرينكم الشيطان</t>
+  </si>
+  <si>
+    <t>ва ба ӯ гуфтем: Ту сайид (сарвар)-и моӣ. Ӯ дар ҷавоб гуфт: " Сайид Аллоҳ аст". Гуфтем: Беҳтарини мо аз рӯи фазлу шараф ва бартарӣ ҳастӣ ва бахшандатарин ва волотарини мо ҳастӣ. Пас фармуд:" Сухани худро ё баъзе аз сухани худро бигӯед ва шайтон шуморо дар роҳи ботил накашонад (васваса накунад)</t>
+  </si>
+  <si>
+    <t>عَن عَبدِ الله بنِ الشِّخِّير رضي الله عنه قَالَ: انْطَلَقْتُ في وَفدِ بَنِي عَامِرٍ إِلى رَسُولِ الله صلى الله عليه وسلم، فَقُلنا: أَنتَ سيّدُنَا، فقال: «السَّيدُ اللهُ»، قُلنا: وَأَفْضَلُنا فَضْلاً، وأعظَمُنا طَوْلاً، فقال: «قُولُوا بِقَولِكُم، أَو بَعضِ قولِكُم، وَلَا يَسْتَجْرِيَنَّكُم الشَّيطَانُ».</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Шиххир (разияллоҳу анҳу) ривоят аст, ки гуфт: Ҳамроҳ бо фиристодагони бани Омир назди Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) рафтем, ва ба ӯ гуфтем: Ту сайид (сарвар)-и моӣ. Ӯ дар ҷавоб гуфт: " Сайид Аллоҳ аст". Гуфтем: Беҳтарини мо аз рӯи фазлу шараф ва бартарӣ ҳастӣ ва бахшандатарин ва волотарини мо ҳастӣ. Пас фармуд:" Сухани худро ё баъзе аз сухани худро бигӯед ва шайтон шуморо дар роҳи ботил накашонад (васваса накунад)."</t>
+  </si>
+  <si>
+    <t>جاءَ جماعةٌ إلى النبيِّ صلى الله عليه وسلم، فلمّا وَصَلَوا إليه قالوا -مَادِحِين له- بعضَ الكلمات التي كَرِهَها صلى الله عليه وسلم، 
+فقالوا: "أنت سيدُنا"، 
+فقال لهم صلى الله عليه وسلم: 
+"السيدُ الله" 
+فله السُّؤْدَدُ التامُّ على خلقِهِ وهم عبيدُهُ. 
+وقالوا: أنت "أَفْضَلُنا فَضْلًا" وأعلانا رُتبةً وشرفًا ومزيةً. 
+وأنت "أعظَمُنا طَوْلًا" وأكثرنا عطاءً وعُلوًّا ورفعةً. 
+ثم أرشدَهم النبيُّ صلى الله عليه وسلم أن يقولوا قولهم المعتاد ولا يتكلَّفوا الألفاظ، وألَّا يَجُرَّهم الشيطان إلى الغلو والإطراء الذي يُوقِع فيما حُرِّم من الشرك ووسائله.</t>
+  </si>
+  <si>
+    <t>Гурӯҳе назди Паёмбар (саллаллоҳу алайҳи ва саллам) омаданд ва ҳангоме ки назди он ҳазрат расиданд, аз рӯйи мадҳу ситоиш ба он Ҳазрат суханоне гуфтанд. Паёмбар (саллаллоҳу алайҳи ва саллам) ин кори онҳоро написандид. Онон гуфтанд: "Ту сайиди мо ҳастӣ" Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Сайид ва сарвар Аллоҳ аст" Зеро Ӯ дорои сарварии комил бар офаридагонаш аст ва онон бандагони Ӯ ҳастанд. Онҳо гуфтанд: "Ту беҳтарини мо аз рӯи фазл ҳастӣ" ва болотарини мо аз назари иззат ва шарафу мартаба. Ва Ту "бузургтарини мо аз рӯи саховатмандӣ ва ато ҳастӣ" ва бахшандатарин ва волотарину гиромитарини мо ҳастӣ. Сипас Паёмбар (саллаллоҳу алайҳи ва саллам) ононро роҳнамои кард, ки ҳамон суханони маъмулии худро бигӯянд ва дар интихоби калимаҳо такаллуф наварзанд ва хушомадгӯйи накунанд. Ва шайтон ононро ба сӯи ғулув ва зиёдаравӣ дар мадҳ, ки сабаби воқеъ шудан дар ширк ва васоили ширк мешавад, накашонад.</t>
+  </si>
+  <si>
+    <t>عظم قدر النبي صلى الله عليه وسلم في نفوس أصحابه واحترامهم له.
+النهي عن التكلّف في الألفاظ، والاقتصاد في المقال.
+حماية التوحيد عما يُخِلُّ به من الأقوال والأعمال.
+النهي عن الغلو في المدح، فهو من مداخل الشيطان.
+النبي صلى الله عليه وسلم هو سيِّدُ ولد آدم، وما جاء في الحديث هو من باب التواضع، ومن باب الخوف عليهم أن يغلو فيه.</t>
+  </si>
+  <si>
+    <t>Бузургии қадри Паёмбар (саллаллоҳу алайҳи ва саллам) дар назди асҳобаш ва эҳтироми онон нисбат ба он ҳазрат.
+Манъи такаллуф дар ихтиёри калимаҳо ва миёнаравӣ дар гуфтор.
+Ҳимояти тавҳид аз гуфтаҳо ва корҳое, ки дар он эрод ворид мекунад.
+Манъ аз зиёдаравӣ дар мадҳу ситоиш, зеро он яке аз даромадгоҳҳои шайтон аст.
+Паёмбар (саллаллоҳу алайҳи ва саллам) сарвари фарзандони Одам аст ва он чи дар ин ҳадис омадааст, аз хоксорӣ ва аз тарси он аст, ки дар он ба ифрот ва зиёдаравӣ бирасанд.</t>
+  </si>
+  <si>
+    <t>رواه أبو داود وأحمد</t>
+  </si>
+  <si>
+    <t>[رواه أبو داود وأحمد]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3389</t>
   </si>
   <si>
     <t>إنك ستأتي قوما أهل كتاب، فإذا جئتهم فادعهم إلى أن يشهدوا أن لا إله إلا الله، وأن محمدا رسول الله</t>
   </si>
   <si>
     <t>Ту назди мардумоне меравӣ, ки аҳли китоб ҳастанд, вақте онҳоро диди ба гуфтани "Ашҳаду ан ло илоҳа иллаллоҳ ва ашҳаду анна Муҳаммадан расулуллоҳ" фаро бихон</t>
   </si>
   <si>
     <t>عَنِ ابْنِ عَبَّاسٍ رَضِيَ اللَّهُ عَنْهُمَا قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ لِمُعَاذِ بْنِ جَبَلٍ، حِينَ بَعَثَهُ إِلَى الْيَمَنِ: «إِنَّكَ سَتَأْتِي قَوْمًا أَهْلَ كِتَابٍ، فَإِذَا جِئْتَهُمْ فَادْعُهُمْ إِلَى أَنْ يَشْهَدُوا أَنْ لَا إِلَهَ إِلَّا اللهُ، وَأَنَّ مُحَمَّدًا رَسُولُ اللهِ، فَإِنْ هُمْ أَطَاعُوا لَكَ بِذَلِكَ، فَأَخْبِرْهُمْ أَنَّ اللهَ قَدْ فَرَضَ عَلَيْهِمْ خَمْسَ صَلَوَاتٍ فِي كُلِّ يَوْمٍ وَلَيْلَةٍ، فَإِنْ هُمْ أَطَاعُوا لَكَ بِذَلِكَ، فَأَخْبِرْهُمْ أَنَّ اللهَ قَدْ فَرَضَ عَلَيْهِمْ صَدَقَةً تُؤْخَذُ مِنْ أَغْنِيَائِهِمْ فَتُرَدُّ عَلَى فُقَرَائِهِمْ، فَإِنْ هُمْ أَطَاعُوا لَكَ بِذَلِكَ، فَإِيَّاكَ وَكَرَائِمَ أَمْوَالِهِمْ، وَاتَّقِ دَعْوَةَ الْمَظْلُومِ، فَإِنَّهُ لَيْسَ بَيْنَهُ وَبَيْنَ اللهِ حِجَابٌ».</t>
   </si>
   <si>
     <t>Аз ибни Аббос (Худованд аз он ду розӣ бод) ривоят аст, ки гуфт: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) вақте Муъоз ибни Ҷабалро ба Яман фиристод, ба ӯ гуфт: "Ту назди мардумоне меравӣ, ки аҳли китоб ҳастанд, вақте онҳоро диди ба гуфтани "Ашҳаду ан ло илоҳа иллаллоҳ ва ашҳаду анна Муҳаммадан расулуллоҳ" фаро бихон. Агар онҳо аз ту пазируфтанд ба онон бигӯ, ки Худованд дар як шабонарӯз панҷ вақт намозро фарз гардонидааст, пас агар онҳо намози панҷгонаро пазируфтанд ба онон бигӯ, ки Худованд садақаеро фарз гардонидааст, ки аз сарватмандони онҳо гирифта бар фақиронашон дода мешавад. Агар онҳо инро низ пазируфтанд аз амволи гаронбаҳои онҳо барҳазар бош ва аз дуои мазлум битарс, зеро байни мазлум ва байни Аллоҳ пардае вуҷӯд надорад".</t>
   </si>
   <si>
     <t>لما أَرسلَ النبيُّ صلى الله عليه وسلم معاذَ بن جبل رضي الله عنه إلى بلاد اليمن داعيًا إلى الله ومُعلِّمًا، بَيَّنَ له أنه سيواجه قومًا من النصارى؛ ليكون على استعداد لهم، ثم ليبدأ في دعوتهم بالأهم فالأهم، فيدعوهم إلى إصلاح العقيدة أولًا؛ بأن يشهدوا أن لا إله إلا الله، وأن محمدا رسول الله؛ لأنهم بها يدخلون الإسلام، فإذا انقادوا لذلك أمرهم بإقام الصلاة؛ لأنها أعظم الواجبات بعد التوحيد، فإذا أقاموها أمر أغنياءهم بدفع زكاة أموالهم إلى فقرائهم.
 ثم حذّره من أخذ أفضل المال؛ لأن الواجب الوسط.
 ثم أوصاه باجتناب الظلم؛ لئلا يدعو عليه المظلوم، فإن دعوته مستجابة.</t>
   </si>
   <si>
     <t>Ҳангоме ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) Муъоз ибни Ҷабал (Худованд аз ӯ розӣ бод) - ро ба ҳайси муаллим ва даъваткунанда ба сӯи Аллоҳ ба сарзамини Яман фиристод, ӯро огаҳ фармуд, ки ӯ бо мардумоне аз насоро рӯ ба рӯ хоҳад шуд, то Муъоз омодагӣ барои мувоҷеҳ шудан бо ононро дар худ касб кунад ва даъвати худро аз амалҳои аз ҳама муҳимтар оғоз кунад. Нахуст онҳоро ба сӯи ақидаи дуруст фаро хонад, яъне гӯвоҳӣ диҳанд, ки маъбуди барҳаққе ҷуз Аллоҳ нест ва Муҳаммад фиристодаи Ӯ Таъоло аст. Зеро калимаи шаҳодат калид ва роҳи вуруд ба Ислом аст, ки агар онҳо калима арза намуда онро пазируфтанд ононро амр барои барпо доштани намозҳо бикунад, Зеро намоз бузургтарини воҷибот баъд аз тавҳид аст. Агар онҳо намозро барпо доштанд, пас сарватмандони онҳоро амр кунад, ки закоти молашонро ба фақирон диҳанд. Сипас Паёмбари Худо Муъозро аз гирифтани беҳтарин амволи онҳо барҳазар доштанд, зеро воҷиб он аст, ки аз амволи миёнаарзиш гирифта шавад. Сипас Паёмбари Худо ба ӯ тавсия кард, ки аз зулм дурӣ ҷӯяд, то мазлуме алайҳи ӯ дуо накунад, зеро дуои мазлум мустаҷоб аст.</t>
   </si>
   <si>
     <t>معنى شهادة أن لا إله إلا الله هو إفراد الله بالعبادة، وترك عبادة ما سواه.
 معنى شهادة أن محمدًا رسول الله هو الإيمان به وبما جاء به وتصديقه وأنه آخر رسل الله إلى البشرية.
 مخاطبة العالِم ومَن لديه شُبهات ليست كمخاطبة الجاهل؛ لذا نَبَّه معاذًا بقوله: "إنك تأتي قومًا أهل كتاب".
 أهمية أن يكون المسلم على بصيرة من دينه؛ ليَتَخلَّص من شُبهات المشبِّهين، وذلك بطلب العلم.
 بطلان دين اليهود والنصارى بعد بعثة الرسول صلى الله عليه وسلم، وأنهم ليسوا من أهل النجاة يوم القيامة حتى يدخلوا في دين الإسلام، ويؤمنوا بالنبي صلى الله عليه وسلم.</t>
   </si>
   <si>
     <t>Маънои "Ло илоҳа иллаллоҳ" танҳо Худоро парастидан ва тарки ибодати ғайри Аллоҳ аст.
 Маънои "ва ашҳаду анна Муҳаммадан расулуллоҳ" Имон доштан ба Муҳаммад ва ба ончи, ки ба ӯ нозил шудааст ва инки ӯ охирин паёмбар ба суи башарият аст.
 Гуфтугӯ бо донишманд ва касе ки шубҳа дорад, монанди гуфтугӯ бо нодон нест, бинобар ин Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) Муъозро огоҳ намуд, ки "ту назди қавме меравӣ, ки аҳли китоб ҳастанд".
 Барои раҳоӣ аз шак ва шубҳаҳои шубҳаандозон огоҳ будани мусалмон аз умури дини худаш аст, ки он бо  талаби илм ба даст меояд.
 Ботил шудани дини яҳудиён ва масеҳиён пас аз биъсати Муҳаммад (Салому дуруди Аллоҳ бар ӯ бод) ва баёни инки онҳо аз зумраи наҷотёфтагон  дар рӯзи қиёмат нахоҳанд буд, магар инки ислом бипазиранд ва ба Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) имон биёваранд.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3390</t>
   </si>
   <si>
+    <t>أيها الناس، إياكم والغلو في الدين، فإنما أهلك من كان قبلكم الغلو في الدين</t>
+  </si>
+  <si>
+    <t>Эй мардум! Аз ғулув ва зиёдаравӣ барҳазар бошед, зеро касонеро, ки пеш аз шумо буданд, ғулуви дар дин ҳалок кард</t>
+  </si>
+  <si>
+    <t>عَنْ ابْنِ عَبَّاسٍ رضي الله عنهما قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ غَدَاةَ الْعَقَبَةِ وَهُوَ عَلَى نَاقَتِهِ: «الْقُطْ لِي حَصًى» فَلَقَطْتُ لَهُ سَبْعَ حَصَيَاتٍ، هُنَّ حَصَى الْخَذْفِ، فَجَعَلَ يَنْفُضُهُنَّ فِي كَفِّهِ وَيَقُولُ: «أَمْثَالَ هَؤُلَاءِ فَارْمُوا» ثُمَّ قَالَ: «أَيُّهَا النَّاسُ، إِيَّاكُمْ وَالْغُلُوَّ فِي الدِّينِ، فَإِنَّما أَهْلَكَ مَنْ كَانَ قَبْلَكُمْ الْغُلُوُّ فِي الدِّينِ».</t>
+  </si>
+  <si>
+    <t>Аз ибни Аббос (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) субҳи рӯзи Ақаба дар ҳоле ки бар шутураш буд, фармуд: "Бароям сангреза ҷамъ кун". Барои ӯ ҳафт сангрезаи бузургтар аз нахуд ҷамъ кардам, онҳоро дар кафи дасташ мегардонд ва мефармуд: "Бо монанди инҳо рамй кунед" (шайтонро санг занед). Сипас фармуд:" Эй мардум! Аз ғулув ва зиёдаравӣ барҳазар бошед, зеро касонеро, ки пеш аз шумо буданд, ғулуви дар дин ҳалок кард."</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ ابنُ عباس رضي الله عنهما أنه كان مع النبيِّ صلى الله عليه وسلم يومَ النحر صباحَ رَمي جمرةِ العقبةِ في حجة الوداع، 
+فأمره أن يَلقُط له حصى الجمار، فلقط له سبعَ حصيات، الواحدة منها بحجم الحِمَّص أو البُنْدُق، فوضَعَها النبيُّ صلى الله عليه وسلم في يدِه ثم حَرَّكَها، وقال: 
+بمثلِها في الحجم أرموا، 
+ثم حَذَّر النبيُّ صلى الله عليه وسلم مِن الغُلُوِّ والتشدد ومُجاوَزَةِ الحَدِّ في أمور الدين، فإنما أهلك الأمم السابقة مجاوزة الحد والإفراط والتشدد في الدين.</t>
+  </si>
+  <si>
+    <t>Ибни Аббос (разияллоҳу анҳу) хабар медиҳад, ки субҳи рӯзи санг задани ҷамраи Ақаба дар ҳаҷҷатул-вадоъ ҳамроҳи Паёмбар (саллаллоҳу алайҳи ва саллам) буд. Паёмбар (саллаллоҳу алайҳи ва саллам) ӯро амр кард, ки барояш сангреза ҷамъ кунад, пас барои Ӯ ҳафт сангреза овард, ки ҳар кадоми он ба ҳаҷми нахуд ё фундук буд. Паёмбар (саллаллоҳу алайҳи ва саллам) онҳоро дар дасташ гузошт ва таккон дод ва фармуд: Ба мисли ҳаҷми инҳо санг бизанед. Сипас Паёмбар (саллаллоҳу алайҳи ва саллам) аз ғулув ва зиёдаравӣ ва аз ҳад гузаштан дар умури дин ҳушдор дод. Зеро умматҳои пешин низ ба воситаи гузаштан аз ҳад ва ифроту сахтгирӣ дар дин, ҳалок шуданд.</t>
+  </si>
+  <si>
+    <t>النهي عن الغلو في الدين، وبيان سوء عاقبته، وأنه سبب للهلاك.
+الاعتبار بمن سبقنا من الأمم لِتَجَنُّبِ ما وقعوا فيه من الأخطاء.
+الحث على الاقتداء بالسُّنّة.</t>
+  </si>
+  <si>
+    <t>Манъи ифротгароӣ дар дин ва шарҳ додани оқибати бади он ва сабаби ҳалокат будани он.
+Ибрат гирифтан аз умматҳои пешин то аз хатогиҳои содиркардаашон канорагирӣ кунем.
+Ташвиқ ба пайравӣ аз Суннат.</t>
+  </si>
+  <si>
+    <t>رواه ابن ماجه والنسائي وأحمد</t>
+  </si>
+  <si>
+    <t>[رواه ابن ماجه والنسائي وأحمد]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3395</t>
+  </si>
+  <si>
     <t>لا تطروني كما أطرت النصارى ابن مريم؛ فإنما أنا عبده، فقولوا: عبد الله ورسوله</t>
   </si>
   <si>
     <t>Дар ситоиши ман зиёдаравӣ накунед, чунончи насоро дар ситоиши писари Марям зиёдаравӣ карданд, ман бандаи Аллоҳ ҳастам, бинобар ин бигӯед: фиристода ва бандаи Аллоҳ</t>
   </si>
   <si>
     <t>عَن عُمَرَ بنِ الخَطَّابِ رَضِيَ اللَّهُ عَنْهُ قال: سَمِعْتُ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «لَا تُطْرُونِي كَمَا أَطْرَتِ النَّصَارَى ابْنَ مَرْيَمَ؛ فَإِنَّمَا أَنَا عَبْدُهُ، فَقُولُوا: عَبْدُ اللهِ وَرَسُولُهُ».</t>
   </si>
   <si>
     <t>Аз Умар ибни Хаттоб (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод)-ро шунидам, ки мегуфт: "Дар ситоиши ман зиёдаравӣ накунед, чунончи насоро дар ситоиши писари Марям зиёдаравӣ карданд, ман бандаи Аллоҳ ҳастам, бинобар ин бигӯед: фиристода ва бандаи Аллоҳ".</t>
   </si>
   <si>
     <t>ينهى النبي صلى الله عليه وسلم عن الإفراط ومجاوزة الحد الشرعي في مدحه ووصفه بأوصاف الله تعالى وأفعاله الخاصة به، أو أنه يعلم الغيب، أو يدعا مع الله، كما فعلت النصارى مع عيسى ابن مريم عليه السلام. 
 ثم بين أنه عبد من عباد لله، وأمر بأن نقول عنه: عبد الله ورسوله.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ифрот ва берун рафтан аз ҳадди шаръӣ дар мадҳ ва ситоиши худ ва васф намудани ӯ (Салому дуруди Аллоҳ бар ӯ бод) ба сифат ва амалҳое, ки хоси Аллоҳ Таъоло аст, ё гуфтани инки ӯ (Салому дуруди Аллоҳ бар ӯ бод) ғайбро медонад ва ё дар баробари Аллоҳ аз ӯ дуо хостан, чунончи масеҳиён бо Исо ибни Марям карданд, манъ намудааст. Сипас баён намуданд, ки ӯ бандае аз бандагони Аллоҳ аст ва амр фармуданд, ки ӯро банда ва фиристодаи Аллоҳ бигӯем.</t>
   </si>
   <si>
     <t>التحذير من مُجاوزةِ الحد الشرعي في التعظيم والمدح؛ لأن ذلك يُفضي إلى الشرك.
 ما حذَّر منه النبي صلى الله عليه وسلم قد وقع في هذه الأمة، فغَلَتْ طائفة بالرسول الله صلى الله عليه وسلم، وطائفة في أهل البيت، وطائفة في الأولياء، فوقعوا في الشرك.
 وَصَفَ رسولُ الله صلى الله عليه وسلم نفسَه بأنه عبدُ الله؛ ليبيِّن أنه عبدٌ مَربوبٌ لله لا يجوز أن يُصرفَ له شيءٌ من خصائص الرب.
 وَصَفَ رسولُ الله صلى الله عليه وسلم نفسه بأنه رسولُ الله؛  ليبين أنه رسولٌ مُرسلٌ من عند الله فيجبُ تصديقُه ومتابعتُه.</t>
   </si>
   <si>
     <t>Ҳушдор аз таҷовуз кардани ҳадди шаръӣ дар мадҳу ситоиш ва бузургдошт, зеро он яке аз авомил ба сӯи ширк аст.
 Ончи Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) аз он ҳушдор дода буд, дар миёни ин уммат иттифоқ афтодааст. Гурӯҳе дар мавриди шахсияти Паёмбар (Салому дуруди Аллоҳ бар ӯ бод), гурӯҳи дигаре дар мавриди аҳлу байти Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ва гурӯҳе дар мавриди авлиё дучори зиёдаравӣ гардида гирифтори ширк шуданд.
 Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) худро "бандаи Аллоҳ" васф намуда баён доштанд, ки ӯ касе аст, ки бандагӣ ба Парвардигорро дорад. Бинобар ин нисбат додани ҳеҷ яке аз хусусиятҳои Худованд ба ӯ ҷоиз нест.
 Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) худро "фиристодаи Аллоҳ" васф намуда баён намуданд, ки ӯ фиристодаи Худо ба сӯи башарият аст, бинобар ин тасдиқ ва пайравӣ аз ӯ воҷиб аст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3406</t>
+  </si>
+  <si>
+    <t>لا عدوى ولا طيرة، ولا هامة ولا صفر، وفر من المجذوم كما تفر من الأسد</t>
+  </si>
+  <si>
+    <t>На сирояти беморӣ (асар дорад) ва на фоли бад ва на ҳашарот ва на сафар (моҳи сафар) ва аз бемории ҷузомӣ (махав) бигрез, чунон ки аз шер мегурезӣ</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لاَ عَدْوَى وَلاَ طِيَرَةَ، وَلاَ هَامَةَ وَلاَ صَفَرَ، وَفِرَّ مِنَ المَجْذُومِ كَمَا تَفِرُّ مِنَ الأَسَدِ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "На сирояти беморӣ (асар дорад) ва на фоли бад ва на ҳашарот ва на сафар (моҳи сафар) ва аз бемории ҷузомӣ (махав) бигрез, чунон ки аз шер мегурезӣ."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم بعضَ أمور الجاهلية تحذيرًا منها، وبيانًا أن الأمر بيد الله، وأنه لا يكون شيء إلا بأمره وتقديره، وهي: 
+الأول: كان أهل الجاهلية يظنون أن المرض يُعدي بنفسه؛ فنهى صلى الله عليه وسلم عن الاعتقاد بانتقال المرض من المريض إلى غيره بطبعه؛ فالله هو المتصرف في الكون؛ وهو الذي ينزل الداء ويرفعه، ولا يحدُث ذلك إلا بإرادته وتقديره. 
+الثاني: كان أهل الجاهلية إذا خرجوا لسفر أو تجارة، زجروا الطير، فإن طار جهة اليمين استبشروا، وإن طار جهة اليسار تشاءموا ورجعوا، فنهى صلى الله عليه وسلم عن هذا التشاؤم بالطير، وبيَّن أنه اعتقاد باطل. 
+الثالث: كان أهل الجاهلية يقولون: إذا وقع طائر البومة على دار حصل لأهله مصيبة؛ فنهى صلى الله عليه وسلم عن التشاؤم بذلك. 
+الرابع: نهى عن التشاؤم بشهر صفر، وهو الشهر الثاني من الأشهر القمرية. وقيل صفر هو: حيةٌ تكون في البطن تصيب الماشية والناس، يزعمون أنها أشد عدوى من مرض الجَرَب؛ فنفى هذا الاعتقاد.
+الخامس: أمر بالابتعاد عن المصاب بمرض الجذام كما تبتعد عن حيوان الأسد، وذلك احتياطٌ للنفس وطلبٌ لها السلامة وفعلٌ للأسباب التي أمر الله بها، والجذام: مرض تتآكل منه أعضاء الإنسان.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) бархе аз умури замони ҷоҳилиятро барои огоҳӣ аз он баён карданд. Ва барои баёни он ки ҳама чиз ба дасти Аллоҳ аст ва чизе рух намедиҳад магар ба амр ва тақдири илоҳӣ. Он корҳо инҳоянд:
+Аввал: Мардуми замони пеш аз Ислом эътиқод доштанд, ки беморӣ худ ба худ сирояткунанда аст. Пас Паёмбар (саллаллоҳу алайҳи ва саллам) аз ин бовар, ки интиқоли беморӣ аз як бемор ба бемори дигар бинобар табъи он беморӣ рух медиҳад, манъ намуданд. Зеро Аллоҳ Таъоло аст, ки дар ҳастӣ тасарруф мекунад ва Ӯ аст, ки бемориро ба вуҷуд меорад ва онро аз байн мебарад ва ин кор ҷуз ба ирода ва ихтиёри Ӯ рух намедиҳад.
+Дуввум: Мардуми замони пеш аз Ислом агар барои сафар ё тиҷорат берун мешуданд, парандаеро ба парвоз медоданд, агар ба тарафи рост парвоз мекард, онро башорат ва хушӣ медонистанд. Ва агар ба тарафи чап парвоз мекард, онро шум ва бадӣ мепиндоштанд ва аз сафар ё тиҷорат бармегаштанд. Пас Паёмбар (саллаллоҳу алайҳи ва саллам) фоли бад гирифтан бо парандаро манъ кард ва баён намуд, ки ин эътиқоди ботил аст.
+Сеюм: Мардуми пеш аз Ислом мегуфтанд: Агар мурғи бум ба хонае фуруд ояд, ба сари аҳли он хона офате ё мусибате рӯй хоҳад дод. Бинобар ин Паёмбар (саллаллоҳу алайҳи ва саллам) аз шум донистани бум манъ карданд.
+Чаҳорум: Дар бораи моҳи сафар, ки моҳи дуюми солшумории ҳиҷрӣ-қамарӣ аст, бадбинӣ кардан ҳаром аст. Мегуфтанд, ки моҳи сафар море аст дар меъда, ки ба чорво ва одамон сироят мекунад. Гумон мекарданд, ки сахттар аз бемории ҷараб (як навъ бемории пӯст маъруф ба хоришак) аст. Он ҳазрат ин эътиқодро низ рад карданд.
+Панҷум: Дурӣ ҷустан аз шахсе, ки гирифтори махав аст, чунон ки аз шер мегурезад ва ин аз рӯйи эҳтиёт барои ҳифзи ҷон ва талаби саломатӣ ва анҷоми асбобе аст, ки Аллоҳ ба он амр кардааст. Ҷузом (махав) навъи беморие аст, ки боиси резиши аъзои бадан мешавад.</t>
+  </si>
+  <si>
+    <t>وجوب التوكل على الله والاعتماد عليه، وفعل الأسباب المشروعة.
+وجوب الإيمان بقضاء الله وقدره، وأن الأسباب بيد الله وهو الذي يجريها أو يسلب تأثيرها.
+إبطال ما يفعله بعض الناس من التشاؤم بالألوان، كالأسود والأحمر، أو بعض الأرقام والأسماء والأشخاص وذوي العاهات.
+في النهي عن القرب من المجذوم ومثله أصحاب الأمراض المعدية؛ هو من الأسباب التي أجرى الله العادة بأنها تفضي إلى مسبباتها؛ فالأسباب لا تستقل بذاتها، بل الله هو الذي إن شاء سلبها قواها فلا تؤثر شيئًا، وإن شاء أبقاها فأثرت.</t>
+  </si>
+  <si>
+    <t>Таваккал ба Аллоҳ ва эътимод ба Ӯ ва анҷом додани сабабҳои машруъ воҷиб аст.
+Имон ба қазо ва қадари илоҳӣ  ва ин ки асбоб ба дасти Аллоҳ аст ва Ӯ аст, ки онро ҷорӣ месозад ё таъсири онро бекор мекунад, воҷиб аст.
+Ботил будани корҳое, ки баъзе аз мардум анҷом медиҳанд, аз ҷумла: шум донистани баъзе аз рангҳо, монанди сиёҳ ва сурх, ё баъзе аз ададҳо, ё номҳо, ё шахсҳо  ва ё касоне, ки дучори маълулият ва беморӣ ҳастанд.
+Наҳй аз наздик шудан ба шахси мубталои махав ва ҳамчунин ба одамони гирифтори бемориҳои сирояткунанда аз ҷумлаи сабабҳоест, ки одатан Худованд онҳоро василаи расидан ба натиҷаи муайян қарор додааст. Аммо сабабҳо худ аз худ таъсиргузор нестанд. Балки Худованд аст, ки агар бихоҳад, қувваи таъсиргузории онҳоро мегирад ва дигар ҳеҷ таъсире намекунанд; ва агар бихоҳад, он қувваро боқӣ мегузорад ва сабабҳо таъсир мекунанд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3407</t>
+  </si>
+  <si>
+    <t>فوالله لأن يهدي الله بك رجلا واحدا، خير لك من أن يكون لك حمر النعم</t>
+  </si>
+  <si>
+    <t>ва савганд ба Аллоҳ, ки агар Худованд ба василаат як мардро ҳидоят кунад, бароят аз шутурҳои сурх беҳтар аст." (шутури сурхмуй аз боарзиштарин молу матоъи арабҳо буд)</t>
+  </si>
+  <si>
+    <t>عَنْ سَهْلُ بْنُ سَعْدٍ رَضِيَ اللَّهُ عَنْهُ أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ يَوْمَ خَيْبَرَ: «لَأُعْطِيَنَّ هَذِهِ الرَّايَةَ غَدًا رَجُلًا يَفْتَحُ اللَّهُ عَلَى يَدَيْهِ، يُحِبُّ اللَّهَ وَرَسُولَهُ وَيُحِبُّهُ اللَّهُ وَرَسُولُهُ»، قَالَ: فَبَاتَ النَّاسُ يَدُوكُونَ لَيْلَتَهُمْ أَيُّهُمْ يُعْطَاهَا، فَلَمَّا أَصْبَحَ النَّاسُ غَدَوْا عَلَى رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كُلُّهُمْ يَرْجُو أَنْ يُعْطَاهَا، فَقَالَ: «أَيْنَ عَلِيُّ بْنُ أَبِي طَالِبٍ؟» فَقِيلَ: هُوَ يَا رَسُولَ اللَّهِ يَشْتَكِي عَيْنَيْهِ، قَالَ: «فَأَرْسِلُوا إِلَيْهِ»، فَأُتِيَ بِهِ فَبَصَقَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِي عَيْنَيْهِ وَدَعَا لَهُ، فَبَرَأَ حَتَّى كَأَنْ لَمْ يَكُنْ بِهِ وَجَعٌ، فَأَعْطَاهُ الرَّايَةَ، فَقَالَ عَلِيٌّ: يَا رَسُولَ اللَّهِ، أُقَاتِلُهُمْ حَتَّى يَكُونُوا مِثْلَنَا؟ فَقَالَ: «انْفُذْ عَلَى رِسْلِكَ حَتَّى تَنْزِلَ بِسَاحَتِهِمْ، ثُمَّ ادْعُهُمْ إِلَى الإِسْلاَمِ، وَأَخْبِرْهُمْ بِمَا يَجِبُ عَلَيْهِمْ مِنْ حَقِّ اللَّهِ فِيهِ، فَوَاللَّهِ لَأَنْ يَهْدِيَ اللَّهُ بِكَ رَجُلًا وَاحِدًا، خَيْرٌ لَكَ مِنْ أَنْ يَكُونَ لَكَ حُمْرُ النَّعَمِ».</t>
+  </si>
+  <si>
+    <t>Аз Саҳл ибни Саъд (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) рӯзи (ғазваи) Хайбар фармуданд: "Фардо ин парчамро ба дасти марде медиҳам, ки Худованд ба дастҳои ӯ фатҳ меоварад. Худо ва расулашро дӯст медорад ва Худову расулаш ҳам ӯро дӯст медоранд." Гуфт: Мардум шабашонро бо ин суҳбат сипарӣ карданд, ки ба кадомашон дода хоҳад шуд. Чун (шабро) субҳ карданд, назди Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) омаданд, дар ҳоле ки ҳар якашон умед дошт, то парчам ба ӯ дода шавад. Фармуд: "Алӣ ибни Абутолиб куҷост?" Гуфта шуд: Эй Расули Аллоҳ, чашмони ӯ дард мекунад. Фармуд: "Дунболаш кас бифиристед." Ӯро оварданд. Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) оби даҳонашро ба чашмонаш молида, дар ҳаққаш дуо кард ва чунон сиҳат ёфт, ки гӯё аслан дарде надошт ва парчамро ба ӯ дод. Алӣ (разияллоҳу анҳу) гуфт: Эй Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) бо онҳо биҷангам, то мисли мо бошанд. Фармуданд: "Ба роҳат идома деҳ, то ба минтақаашон фуруд ойӣ ва баъд онҳоро ба Ислом даъват кун ва хабар деҳ ононро ба ҳуқуқе, ки Худованд бар онҳо дар ин маврид лозим сохта ва савганд ба Аллоҳ, ки агар Худованд ба василаат як мардро ҳидоят кунад, бароят аз шутурҳои сурх беҳтар аст." (шутури сурхмуй аз боарзиштарин молу матоъи арабҳо буд).</t>
+  </si>
+  <si>
+    <t>أَخْبرَ النبيُّ صلى الله عليه وسلم الصحابة بانتصار المسلمين على يهود خيبر من الغد، وذلك على يد رجل يعطيه الراية وهو العلم الذي يتخذه الجيش شعارًا له، 
+وهذا الرجل من صفاته أنه يحب الله ورسوله، ويحبه الله ورسوله، 
+فبات الصحابة ليلتهم يخوضون ويتحدثون عمن سيعطى الراية؟ رغبة في هذا الشرف العظيم، 
+فلما كان الصبح ذهبوا إلى النبيِّ صلى الله عليه وسلم، كلهم يرجوا أن يفوز بهذا الشرف، 
+فسأل صلى الله عليه وسلم عن علي بن أبي طالب رضي الله عنه؟ 
+فقيل: إنه مريض يشتكي عينيه.
+فأرسل إليه صلى الله عليه وسلم، فجاؤوا به، فبصق في عيني علي من ريقه الشريف، ودعا له، فشفي من مرضه وكأنه لم يكن به وجع، فأعطاه الراية، وأمره بالمضي برفق حتى يقترب من حصن العدو فيعرض عليهم الدخول في الإسلام، فإن أجابوه؛ أخبرهم بما يجب عليهم من الفرائض.
+ثم بيَّن صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ لعلي فضل الدعوة إلى الله وأن الداعية إذا كان سببًا في هداية رجل واحد فذلك خير له من أن تكون له الإبل الحُمْر التي هي أنفس أموال العرب، فيمتلكها أو يتصدق بها.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) ба саҳобагон хабар дод, ки фардо мусалмонон бар яҳудиёни Хайбар пирӯз хоҳанд шуд. Ва ин пирӯзӣ ба дасти марде рух хоҳад дод, ки байрақро ба дасташ медиҳад ва манзур аз байрақ, парчаме аст, ки лашкар ба унвони нишонаи худ қарор медиҳад. Ва аз хислатҳои он мард ин аст, ки Аллоҳ ва расулашро дӯст медорад ва Аллоҳ ва расулаш низ ӯро дӯст медоранд. Саҳоба он шабро дар ҳоли суҳбат ва андешидан дар бораи ин ба субҳ расониданд, ки парчам ба кӣ дода хоҳад шуд? Зеро ҳама шавқи ба даст овардани ин шарафи бузургро доштанд. Ҳамин ки саҳар шуд ҳама ба назди Паёмбар (саллаллоҳу алайҳи ва саллам) рафтанд, дар ҳоле ки ҳар кадоме умед дошт, ки ба ин шараф ноил гардад.
+Паёмбар (саллаллоҳу алайҳи ва саллам) аз Алӣ ибни Абутолиб (разияллоҳу анҳу) пурсид, ки куҷо аст?
+Гуфтанд: Ӯ бемор аст, аз чашмонаш шикоят мекунад.
+Паёмбар (саллаллоҳу алайҳи ва саллам) касеро ба наздаш фиристод, ки ӯро биёварад. Пас оби даҳони муборакашро бар чашмони Алӣ кашид ва барояш дуо кард. Алӣ чунон шифо ёфт, ки гӯё ҳеҷ беморие надошт. Пас парчамро ба ӯ дод ва амраш кард, ки ба оромӣ ба пеш равад, то ба қалъаи душман бирасад ва ворид шудан ба Исломро бар онон пешниҳод кунад, пас агар пазируфтанд, фароизе, ки бар уҳдаашон аст ба онон бирасонад.
+Сипас Паёмбар (саллаллоҳу алайҳи ва саллам) фазилати даъват ба сӯи Аллоҳро барои Алӣ баён кард. Ва баён кард, ки даъваткунанда агар сабаби ҳидояти танҳо як шахс шавад, ин барои ӯ беҳтар аз шутурҳои сурхе аст, ки гаронбаҳотарин сарватҳои араб буданд, ки метавонад соҳиби он шавад ё садақааш кунад.</t>
+  </si>
+  <si>
+    <t>فضيلة علي بن أبي طالب -رضي الله عنه-، وشهادة رسول -صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ- له، بمحبة الله ورسوله له، ومحبته لله ورسوله.
+حرص الصحابة على الخير وتسابقهم إليه.
+مشروعية الأدب عند القتال وترك الطيش والأصوات المزعجة التي لا حاجة إليها.
+من دلائل نبوته صلى الله عليه وسلم إخباره بالنصر على اليهود، وشفاء عيني علي بن أبي طالب على يديه بإذن الله. 
+أن المقصود الأعظم من الجهاد هو دخول الناس في الإسلام.
+أن الدعوة تكون بالتدريج فيطلب من الكافر أولًا الدخول في الإسلام بالنطق بالشهادتين، ثم يُؤمر بفرائض الإسلام بعد ذلك.
+فضل الدعوة إلى الإسلام وما فيها من الخير للمدعو والداعي، فالمدعو قد يهتدي والداعي يُثاب ثوابًا عظيمًا.</t>
+  </si>
+  <si>
+    <t>Фазилати Алӣ ибни Абутолиб (разияллоҳу анҳу) ва шаҳодати Паёмбар (саллаллоҳу алайҳи ва саллам) ба ӯ, ки Аллоҳ ва паёмбарашро дӯст медорад ва Аллоҳу паёмбараш ӯро дӯст медоранд.
+Таваҷҷуҳи шадиди саҳоба ба амалҳои хайр ва мусобиқа кардани онон ба сӯи ҳар кори хайр.
+Машруъияти одоб ҳангоми ҷанг ва канорагирӣ аз беэҳтиётӣ аз садоҳои озордиҳандае, ки ниёзе ба он нест.
+Аз далелҳои нубуввати ӯ (саллаллоҳу алайҳи ва саллам) хабари пирӯзӣ бар яҳудиён ва шифо ёфтани чашмони Алӣ ибни Абутолиб ба дасти ӯ - ба изни Аллоҳ- буд.
+Бузургтарин ҳадафи ҷиҳод ин аст, ки мардум ба Ислом дароянд.
+Даъват тадриҷан сурат мегирад, бинобар ин нахуст кофир бо хондани ду шаҳодат ба Ислом пазируфта мешавад, баъд аз он ба иҷрои фарзҳои Ислом амр карда мешавад.
+Фазилати даъват ба Ислом ва хайре, ки ба даъватшуда ва даъваткунанда меорад, шояд даъватшавандаро ҳидоят кунад ва ба даъваткунанда савоби бузурге диҳад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3409</t>
+  </si>
+  <si>
+    <t>أي عم، قل: لا إله إلا الله، كلمة أحاج لك بها عند الله</t>
+  </si>
+  <si>
+    <t>Эй амакам, Ло илоҳа илла Аллоҳ, бигӯ, калимае, ки бо он назди Аллоҳ аз ту дифоъ кунам</t>
+  </si>
+  <si>
+    <t>عن سَعِيدِ بْنِ الْمُسَيَّبِ، عَنْ أَبِيهِ قَالَ: لَمَّا حَضَرَتْ أَبَا طَالِبٍ الْوَفَاةُ، جَاءَهُ رَسُولُ اللهِ صلى الله عليه وسلم فَوَجَدَ عِنْدَهُ أَبَا جَهْلٍ وَعَبْدَ اللهِ بْنَ أَبِي أُمَيَّةَ بْنِ الْمُغِيرَةِ، فَقَالَ: «أَيْ عَمِّ، قُلْ: لَا إِلَهَ إِلَّا اللهُ، كَلِمَةً أُحَاجُّ لَكَ بِهَا عِنْدَ اللهِ»، فَقَالَ أَبُو جَهْلٍ وَعَبْدُ اللهِ بْنُ أَبِي أُمَيَّةَ: أَتَرْغَبُ عَنْ مِلَّةِ عَبْدِ الْمُطَّلِبِ، فَلَمْ يَزَلْ رَسُولُ اللهِ صلى الله عليه وسلم يَعْرِضُهَا عَلَيْهِ، وَيُعِيدَانِهِ بِتِلْكَ الْمَقَالَةِ، حَتَّى قَالَ أَبُو طَالِبٍ آخِرَ مَا كَلَّمَهُمْ: عَلَى مِلَّةِ عَبْدِ الْمُطَّلِبِ، وَأَبَى أَنْ يَقُولَ: لَا إِلَهَ إِلَّا اللهُ، قَالَ: قَالَ رَسُولُ اللهِ صلى الله عليه وسلم: «وَاللهِ لَأَسْتَغْفِرَنَّ لَكَ مَا لَمْ أُنْهَ عَنْكَ»، فَأَنْزَلَ اللهُ: {مَا كَانَ لِلنَّبِيِّ وَالَّذِينَ آمَنُوا أَنْ يَسْتَغْفِرُوا لِلْمُشْرِكِينَ} [التوبة: 113]، وَأَنْزَلَ اللهُ فِي أَبِي طَالِبٍ، فَقَالَ لِرَسُولِ اللهِ صلى الله عليه وسلم: {إِنَّكَ لا تَهْدِي مَنْ أَحْبَبْتَ وَلَكِنَّ اللهَ يَهْدِي مَنْ يَشَاءُ} [القصص: 56].</t>
+  </si>
+  <si>
+    <t>Саъид ибни Мусайиб аз падараш ривоят кардааст, ки гуфт: Ҳангоме ки вафоти Абутолиб фаро расид, Паёмбар (саллаллоҳу алайҳи ва саллам) ба назди ӯ омад, Абуҷаҳл ва Абдуллоҳ ибни Абуумайя ибни Муғираро бо ӯ ёфт. Хитоб ба сӯи амакаш фармуд: " Эй амакам, Ло илоҳа илла Аллоҳ, бигӯ, калимае, ки бо он назди Аллоҳ аз ту дифоъ кунам". Абуҷаҳл ва Абдуллоҳ ибни Абуумайя гуфтанд: Оё аз дини Абдулмутталиб рӯй мегардонӣ? Пас Паёмбар (саллаллоҳу алайҳи ва саллам) ин суханро пайваста бар ӯ пешниҳод мекард ва онон низ он суханро такрор мекарданд, то он ки Абутолиб дар охирин суханаш ба онон гуфт: "Бар дини Абдулмутталиб ҳастам" ва аз гуфтани Ло илоҳа илла Аллоҳ ибо варзид. Ровӣ мегӯяд: Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) фармуд: "Ба Аллоҳ савганд то вақте ки наҳйи нашавам, бароят истиғфор мекунам". Пас Аллоҳ Таъоло ин оятро нозил кард: "Барои Паёмбар ва касоне, ки имон оварданд, сазовор нест, ки барои мушрикон, пас аз ин ки бар эшон ошкор шуд, ки онон аҳли дӯзаханд, омурзиш бихоҳанд." (Сураи Тавба, ояти 113). Аллоҳ Таъоло дар бораи Абутолиб ин оятро хитоб бар Паёмбар (саллаллоҳу алайҳи ва саллам) нозил кард: ([Эй Паёмбар] Бе тардид, ту ҳар киро дӯст дошта бошӣ, наметавонӣ [ба иҷбор ба роҳи рост] ҳидоят кунӣ, балки Аллоҳ Таъоло аст, ки ҳар касро бихоҳад, ҳидоят мекунад.) (Сураи Қасас, ояти 56).</t>
+  </si>
+  <si>
+    <t>دَخَلَ النبيُّ صلى الله عليه وسلم على عَمِّه أبي طالب وهو يَحْتَضِرُ، فقال له: 
+يا عم، قل "لا إله إلا الله"، كلمة أشهد لك بها عند الله، 
+فقال أبو جهل وعبد الله بن أبي أمية: يا أبا طالب، تترك ملة أبيك عبد المطلب؟! وهي عبادة الأصنام، فلم يزالا يُكلِّمانه حتى قال آخر شيء كلَّمهم به: على مِلَّةِ عبد المطلب، ملة الشرك وعبادة الأصنام، 
+فقال النبي صلى الله عليه وسلم: سأدعوا لك بالمغفرة ما لم ينهني ربي عن ذلك، فنزل قول الله تعالى: 
+{مَا كَانَ لِلنَّبِيِّ وَالَّذِينَ آمَنُوا أَنْ يَسْتَغْفِرُوا لِلْمُشْرِكِينَ وَلَوْ كَانُوا أُولِي قُرْبَى مِنْ بَعْدِ مَا تَبَيَّنَ لَهُمْ أَنَّهُمْ أَصْحَابُ الْجَحِيمِ} [التوبة: 113]، 
+ونزل في أبي طالب قول الله تعالى: 
+{إِنَّكَ لا تَهْدِي مَنْ أَحْبَبْتَ وَلَكِنَّ اللَّهَ يَهْدِي مَنْ يَشَاءُ وَهُوَ أَعْلَمُ بِالْمُهْتَدِينَ} [القصص: 56]، 
+فإنك لا تهدي مَن أحببتَ هدايتَه، إنما عليك البلاغ، والله يهدي من يشاء.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) назди амакаш, ки дар ҳоли ҷон супурдан буд, даромад ва ба ӯ гуфт: Эй амак! "Ло илоҳа илла Аллоҳ" бигӯ, сухане, ки бо он назди Аллоҳ Таъоло ба нафъат гувоҳӣ диҳам. Абуҷаҳл ва Абдуллоҳ ибни Абуумайя гуфтанд: Эй Абутолиб! Дини падарат, Абдулмутталибро тарк мекунӣ? Муродашон ибодати бутҳо буд. Ва ин суханро он қадар такрор карданд, ки охирин сухане, ки ба онон гуфт, ин буд: Бар дини Абдулмутталиб ҳастам, дини ширк ва ибодати бутҳо. Пас Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: То вақте, ки Парвардигорам манро манъ накунад, барои ту талаби мағфират мекунам, пас ин сухани Аллоҳ Таъоло нозил шуд: (Барои Паёмбар ва касоне, ки имон оварданд, сазовор нест, ки барои мушрикон, пас аз ин ки бар эшон ошкор шуд, ки онон аҳли дӯзаханд, омурзиш бихоҳанд, ҳарчанд аз наздикон бошанд.) (Сураи Тавба, ояти 113) Ва дар бораи Абутолиб ин сухани Аллоҳ Таъоло нозил шуд, ки: ([Эй Паёмбар] Бе тардид, ту ҳар киро дӯст дошта бошӣ, наметавонӣ [ба иҷбор ба роҳи рост] ҳидоят кунӣ, балки Аллоҳ Таъоло аст, ки ҳар касро бихоҳад, ҳидоят мекунад ва ٕӮ ба [ҳоли] роҳёфтагон донотар аст.) (Сураи Қасас, ояти 56) Дар ҳақиқат, ту наметавонӣ касеро ба муҷарради он ки хоҳони ҳидоят ёфтанаш ҳастӣ, ҳидоят кунӣ, балки вазифаи ту расондани паём аст ва Аллоҳ Таъоло ҳар киро бихоҳад ҳидоят мекунад.</t>
+  </si>
+  <si>
+    <t>تحريم الاستغفار للمشركين مهما كانت قرابتهم وعملهم وإحسانهم.
+تقليدُ الآباء والأكابر بالباطل مِن فِعْل أهل الجاهلية.
+كمالُ شفقة النبيِّ صلى الله عليه وسلم وحرصِه على دعوة الناس وهدايتهم.
+الرد على مَن زعم إسلام أبي طالب.
+الأعمال بالخواتيم.
+بطلان التعلُّق بالنبيِّ عليه الصلاة والسلام وغيره لِجَلْب النفع أو دفع الضرر.
+من قال "لا إله إلا الله" عن علمٍ ويقين واعتقادٍ دخل في الإسلام.
+مضرة أصحاب السوء وقرناء الشر على الإنسان.
+معنى "لا إله إلا الله": تركُ عبادة الأصنام والأولياء والصالحين وإفراد الله بالعبادة، وأنّ المشركين يعرفون معناها.
+جواز عيادة المريض المشرك إذا رُجي إسلامُه.
+هداية التوفيق بيد الله وحده لا شريك له،  وإنما على الرسول صلى الله عليه وسلم هداية الدلالة والإرشاد والبلاغ.</t>
+  </si>
+  <si>
+    <t>Барои мушрикон новобаста аз хешовандӣ ва амалҳои некашон, талаби омурзиш кардан ҳаром аст.
+Паёравӣ кардан аз падарон ва бузургон дар кори ботил, аз амали аҳли ҷоҳилият (пеш аз Ислом) аст.
+Камоли шафқату меҳрубонии Паёмбар (саллаллоҳу алайҳи ва саллам) ва аҳамияти ӯ ба даъват ва роҳнамоии мардум.
+Ҷавоб барои онҳое, ки мегӯянд, Абутолиб исломро қабул кардааст.
+Корҳо вобаста ба хотимаашон аст.
+Беэътибор будани пайвандӣ бо Паёмбар (саллаллоҳу алайҳи ва саллам) ва дигарон, барои ҷалби фоида ё дафъи зарар.
+Ҳар касе бо илму яқин ва эътиқод "Ло илоҳа илла Аллоҳ" бигӯяд, вориди Ислом шудааст.
+Зарари дӯстон ва ҳамнишинони бад ба инсон.
+Маънои "Ло илоҳа илла Аллоҳ", тарки ибодати бутҳо, авлиё ва солеҳон ва махсус донистани ибодат барои Аллоҳ Таъоло аст. Ва ин ки мушрикон маънои онро медонистанд.
+Аёдати мушрики бемор, агар умеди ҳидоят ёфтанаш бошад, ҷоиз аст.
+Тавфиқ ва ҳидоят танҳо ба дасти Аллоҳи бешарик аст. Ва вазифаи Расул (саллаллоҳу алайҳи ва саллам) ҳидояти роҳнамоӣ ва иршоду расондан аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3410</t>
   </si>
   <si>
     <t>أسعد الناس بشفاعتي يوم القيامة، من قال لا إله إلا الله خالصا من قلبه أو نفسه</t>
   </si>
   <si>
     <t>Хушбахттарини мардум дар рӯзи қиёмат ба шафоати ман касе аст, ки аз самими қалб ва ҷон "Ло илоҳа иллаллоҳ"  бигӯяд</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّهُ قَالَ: قِيلَ: يَا رَسُولَ اللهِ، مَنْ أَسْعَدُ النَّاسِ بِشَفَاعَتِكَ يَوْمَ الْقِيَامَةِ؟ قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَقَدْ ظَنَنْتُ يَا أَبَا هُرَيْرَةَ أَنْ لَا يَسْأَلَنِي عَنْ هَذَا الْحَدِيثِ أَحَدٌ أَوَّلُ مِنْكَ؛ لِمَا رَأَيْتُ مِنْ حِرْصِكَ عَلَى الْحَدِيثِ، أَسْعَدُ النَّاسِ بِشَفَاعَتِي يَوْمَ الْقِيَامَةِ، مَنْ قَالَ لَا إِلَهَ إِلَّا اللهُ خَالِصًا مِنْ قَلْبِهِ أَوْ نَفْسِهِ»».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: ба Паёмбари Худо гуфтанд: эй Паёмбари Худо аз ҳама хушбахттар ба шафоати ту дар рӯзи қиёмат кист? Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Эй Абуҳурайра аз сабаби аз ҳама бештар аҳамият доданат бар аҳодиси ман, гумон доштам касе пеш аз ту дар ин маврид намепурсад. Хушбахттарини мардум дар рӯзи қиёмат ба шафоати ман касе аст, ки аз самими қалб ва ҷон "Ло илоҳа иллаллоҳ"  бигӯяд".</t>
   </si>
   <si>
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم أنَّ أسعد الناس بشفاعتِه يوم القيامة هو من قال: "لا إله إلا الله" خالصًا من قبله، أي لا معبود بحق إلا الله، وأن يكون سالمًا من الشرك ومن الرياء.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) хабар додаанд, ки баҳрамандтарин мардум дар рӯзи қиёмат аз шафоати ӯ (Салому дуруди Аллоҳ бар ӯ бод) касе аст, ки аз самими қалб ва холисона "Ло илоҳа иллаллоҳ", яъне нест маъбуде барҳақ магар Аллоҳ, бигӯяд ва дар айни ҳол бадур ва пок аз ширк ва риё бошад.</t>
   </si>
   <si>
     <t>إثبات الشفاعة للنبي صلى الله عليه وسلم في الآخرة وأنها لا تكون إلا للموحِّدين.
 شفاعته صلى الله عليه وسلم هي تَوَسُّلُه إلى الله تعالى لِمَن استحقَّ النارَ مِن الموحّدين أنْ لا يَدخلَها، ومَن دخلَها أن يَخرج منها.
 فضل كلمة التوحيد الخالصة لله تعالى وعظيم أثرها.
 تحقيق كلمة التوحيد يكون بالعلم بمعناها، والعمل بمقتضاها.
 فضل أبي هريرة رضي الله عنه، وحِرصُه على العِلم.</t>
   </si>
   <si>
     <t>Исботи шафоати Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) дар рӯзи қиёмат ва инки шафоати Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фақат барои яктопарастон аст.
 Шафоати Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ин аст, ки Паёмбари Худо аз даргоҳи Худованд истидъо (тавассул) мекунад то муваҳидоне ки сазовори дӯзах шудаанд ба онҷо ворид нашаванд ва ё он муваҳидоне, ки дохили дӯзах шудаанд аз он берун карда шаванд.
 Фазилати аз самими қалб ба забон овардани калимаи тавҳид ва асари бузурги он.
 Калимаи тавҳид пас аз донистани маънои он ва амал кардан ба муқтазои он таҳаққуқ меёбад.
 Фазилати шахсияти Абуҳурайра (Худованд аз ӯ розӣ бод) ва эҳтимоми ӯ ба илм.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3414</t>
   </si>
   <si>
+    <t>أدخله الله الجنة على ما كان من العمل</t>
+  </si>
+  <si>
+    <t>Аллоҳ Таъоло бо ҳар амале, ки дошта бошад, ӯро вориди биҳишт мекунад</t>
+  </si>
+  <si>
+    <t>عَنْ عُبَادَةَ رَضِيَ اللَّهُ عَنْهُ عَنِ النَّبِيِّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَنْ شَهِدَ أَنْ لَا إِلَهَ إِلَّا اللهُ وَحْدَهُ لَا شَرِيكَ لَهُ، وَأَنَّ مُحَمَّدًا عَبْدُهُ وَرَسُولُهُ، وَأَنَّ عِيسَى عَبْدُ اللهِ وَرَسُولُهُ وَكَلِمَتُهُ أَلْقَاهَا إِلَى مَرْيَمَ وَرُوحٌ مِنْهُ، وَالْجَنَّةُ حَقٌّ، وَالنَّارُ حَقٌّ، أَدْخَلَهُ اللهُ الْجَنَّةَ عَلَى مَا كَانَ مِنَ الْعَمَلِ».</t>
+  </si>
+  <si>
+    <t>Аз Убода (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар кас гувоҳӣ диҳад, ки  нест Худои барҳаққе магар Аллоҳи ягонаи бешарик ва ин ки Муҳаммад бандаи Ӯ ва фиристодаи Ӯст. Ва Исо банда ва фиристода ва калимаи Ӯст, ки ӯро ба Марям илқо намуд ва рӯҳе аз ҷониби Ӯ аст (ва низ махлуқ аст). Ва биҳишт ҳақ аст ва дӯзах ҳақ аст, Аллоҳ Таъоло бо ҳар амале, ки дошта бошад, ӯро вориди биҳишт мекунад."</t>
+  </si>
+  <si>
+    <t>يُخْبِرُنا رسولُ الله صلى الله عليه وسلم أنَّ مَن نَطَقَ بكلمةِ التوحيد عارفًا لمعناها عاملًا بمقتضاها، 
+وشهد بعبودية محمد صلى الله عليه وسلم ورسالته، واعترف بعبودية عيسى ورسالته، 
+وأنَّ الله خلقه بقوله "كن" فكان، وأنه روح من الأرواح التي خلقها الله، 
+وَبَرَّأَ أُمَّهُ مِمّا نَسَبَه إليها اليهود، 
+وآمن بأن الجنة حق، وأن النار حق، معتقدًا وجودهما، وأنهما نعيم الله وعذابه، 
+ومات على ذلك؛ فمصيره إلى الجنة وإن كان مقصِّرًا في الطاعات، وله ذنوب.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) моро хабар медиҳад, ки ҳар кас калимаи тавҳидро бо донистани маънояш ва амал кардан бо муқтазояш ба забон оварад. Ва ба бандагии Муҳаммад (саллаллоҳу алайҳи ва саллам) ва паёмбарияш гувоҳӣ диҳад ва ба бандагии Исо (алайҳис-салом) ва паёмбарияш эътироф кунад. Ва ин ки Аллоҳ ӯро бо сухани Худ "كن" "Пайдо шав" офарид ва ин ки ӯ рӯҳе аз арвоҳ аст, ки Аллоҳ офаридааст. Ва модарашро аз он чизе, ки яҳудиён ба ӯ нисбат дода буданд, пок донист. Ва ба ин ки биҳишт ҳақ аст ва дӯзах ҳақ аст ва ба вуҷуди он ду муътақид шуд ва бовар кард, ки он ду неъмат ва азоби илоҳӣ ҳастанд. Ва бар ин эътиқод ва бовар аз дунё рафт, пас фарҷомаш ба сӯи биҳишт аст, агарчи дар тоати худ кӯтоҳӣ карда ва гуноҳоне дошта бошад.</t>
+  </si>
+  <si>
+    <t>الله تعالى خَلَقَ عيسى ابن مريم بكلمة (كُنْ) من غير أب.
+ الجمع بين كون عيسى ومحمد صلى الله عليهما وسلم عبدي الله ورسوليه، فهما رسولان لا يكذبان، وعبدان لا يُعْبَدان.
+فضل التوحيد وتكفيره للذنوب، وأنَّ مصيرَ الموحِّد الجنةُ وإنْ وقع منه بعض الذنوب.</t>
+  </si>
+  <si>
+    <t>Аллоҳ Таъоло Исо ибни Марямро бо калимаи "كن" (пайдо шав) офарид, бидуни ин ки падаре дошта бошад.
+Ҷамъ байни ин ки Исо ва Муҳаммад бандагони Аллоҳ ва паёмбарони Ӯ ҳастанд. Бинобарин он ду паёмбар ҳастанд ва дурӯғ намегӯянд ва банда ҳастанд, ки парастида намешаванд.
+Фазилати тавҳид ва пок шудани гуноҳон ба воситаи он ва ин ки сарнавишти муваҳҳид биҳишт аст, агарчи муртакиби баъзе гуноҳон шуда бошад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3417</t>
+  </si>
+  <si>
     <t>من لقي الله لا يشرك به شيئا دخل الجنة، ومن لقيه يشرك به دخل النار</t>
   </si>
   <si>
     <t>Ҳаркӣ дар ҳоле ба дидори Аллоҳ биравад, ки чизеро ба Ӯ шарик наёварда бошад, ба биҳишт ворид мешавад, ва ҳаркӣ дар ҳоле ба дидори Аллоҳ биравад, ки ба Ӯ ширк оварда бошад, ба дӯзах ворид мешавад</t>
   </si>
   <si>
     <t>عن جابر بن عبد الله رضي الله عنهما قال: سمعت رسول الله صلى الله عليه وسلم يقول: «مَنْ لَقِيَ اللهَ لَا يُشْرِكُ بِهِ شَيْئًا دَخَلَ الْجَنَّةَ، وَمَنْ لَقِيَهُ يُشْرِكُ بِهِ دَخَلَ النَّارَ».</t>
   </si>
   <si>
     <t>Аз Ҷобир ибни Абдуллоҳ (Худованд аз он ду розӣ бод) ривоят аст, ки гуфт: Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод)-ро шунидам, ки мегуфт: "Ҳаркӣ дар ҳоле ба дидори Аллоҳ биравад, ки чизеро ба Ӯ шарик наёварда бошад, ба биҳишт ворид мешавад, ва ҳаркӣ дар ҳоле ба дидори Аллоҳ биравад, ки ба Ӯ ширк оварда бошад, ба дӯзах ворид мешавад".</t>
   </si>
   <si>
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم أنَّ مَن مات لا يشرك بالله شيئًا فمصيرُه إلى الجنة وإنْ عُذِّبَ على بعضِ ذنوبِه، وأنَّ مَن مات وهو يشرك بالله شيئًا خُلِّد في النار.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) огоҳ фармудааст, ки ҳар касе дар ҳоле бимирад, ки ба Аллоҳ чизеро шарик наоварда бошад, ҷойгоҳаш биҳишт аст, агарчи барои бархе аз гуноҳонаш азоб хоҳад дид. Аммо касе дар ҳоле бимирад, ки ба Аллоҳ ширк оварда бошад, ҷойгоҳаш ҷовидонӣ дар дӯзах аст.</t>
   </si>
   <si>
     <t>فضل التوحيد، وأنه سبب للنجاة من الخلود في النار.
 قُرْب الجنة والنار من العبد، وأنه ليس بينه وبينهما إلا الموت.
 التحذير من الشرك قليله وكثيرة؛ لأن النجاة من النار بتَجَنُّبِه.
 العِبرة في الأعمال بخواتِيمِها.</t>
   </si>
   <si>
     <t>Фазилати тавҳид ва инки он сабаби раҳоӣ аз ҷовидон мондан дар дӯзах аст.
 Андоза миёни банда ва ҷаннату дӯзах чизе ҷуз марг нест.
 Ҳӯшдор аз ширк -чи хурд бошад ва чи бузург- зеро роҳи наҷот аз дӯзах дурӣ ҷустан аз ширк аст.
 Ончи дар аъмол муътабар аст, хотима ва анҷоми он аст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3418</t>
   </si>
   <si>
+    <t>من مات وهو يدعو من دون الله ندا دخل النار</t>
+  </si>
+  <si>
+    <t>Ҳар ки дар ҳоле бимирад, ки ба ҷои Аллоҳ ҳамтоеро фаро мехонд, ба дӯзах медарояд</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللهِ بنِ مَسْعُودٍ رضي الله عنه قال: قَالَ النَّبِيُّ صلى الله عليه وسلم كَلِمَةً وَقُلْتُ أُخْرَى، قَالَ النَّبِيُّ صلى الله عليه وسلم: «مَنْ مَاتَ وَهُوَ يَدْعُو مِنْ دُونِ اللهِ نِدًّا دَخَلَ النَّارَ» وَقُلْتُ أَنَا: مَنْ مَاتَ وَهُوَ لَا يَدْعُو لِلهِ نِدًّا دَخَلَ الْجَنَّةَ.</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Масъуд (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) сухане гуфт ва ман сухане гуфтам. Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар ки дар ҳоле бимирад, ки ба ҷои Аллоҳ ҳамтоеро фаро мехонд, ба дӯзах медарояд". Ва ман гуфтам: Ҳар ки дар ҳоле бимирад, ки барои Аллоҳ ҳамтоеро фаро нахонад, вориди биҳишт мешавад.</t>
+  </si>
+  <si>
+    <t>يُخْبِرُنا النبيُّ صلى الله عليه وسلم أنَّ مَن صَرَفَ شيئًا مما يجب أن يكون لله إلى غيره، كدعاء غير الله تعالى، أو الاستغاثة بغيره، ومات على ذلك فإنه من أهل النار. 
+وزاد ابن مسعود رضي الله عنه أن من مات وهو لا يشرك بالله شيًا فإنَّ مَصيرَه إلى الجنة.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) моро хабар медиҳад, ки ҳар касе чизе, ки аз хусусиятҳои Аллоҳ бошад ва онро барои ғайри Ӯ анҷом диҳад, монанди дуои ғайри Аллоҳ Таъоло ва ёрӣ талаб кардан аз ғайри Аллоҳ ва дар ин ҳолат бимирад, аз аҳли дӯзах аст. Ибни Масъуд афзуд, ки ҳар кас дар ҳоле бимирад ва чизеро барои Аллоҳ шарик қарор надиҳад, сарнавишташ ба биҳишт аст.</t>
+  </si>
+  <si>
+    <t>الدعاء عبادةٌ لا يُصرف إلا لله تعالى.
+فضل التوحيد، وأنَّ مَن مات عليه دخل الجنة، وإنْ عُذِّبَ على بعض ذنوبه.
+ خطر الشرك، وأنَّ مَن مات عليه دخل النار.</t>
+  </si>
+  <si>
+    <t>Дуо ибодат аст ва набояд барои ғайри Аллоҳ анҷом дода шавад.
+Фазилати тавҳид ва ҳар ки бар тавҳид бимирад, ба биҳишт дохил мешавад, агарчи барои баъзе аз гуноҳонаш азоб дода шавад.
+Хатари ширк ва ҳар ки бар ширк бимирад, ба ҷаҳаннам дохил мешавад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3419</t>
+  </si>
+  <si>
     <t>هلك المتنطعون</t>
   </si>
   <si>
     <t>Зиёдаравон ҳалок шуданд</t>
   </si>
   <si>
     <t>عن عبد الله بن مسعود قال: قال رسول الله صلى الله عليه وسلم: «هَلَكَ الْمُتَنَطِّعُون» قالها ثلاثًا.</t>
   </si>
   <si>
     <t>Аз Абдуллоҳ ибни Масъуд (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Зиёдаравон ҳалок шуданд" ва Паёмбари Худо ин суханро се бор такрор намуданд.</t>
   </si>
   <si>
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم عن خَيْبَةِ وخَسارة المُتَشَدِّدين -على غير هدى وعلم- في دينِهم ودنياهم، وفي أقوالهم وأفعالهم، المتجاوزين بها الحدَّ الشرعيَّ الذي جاء به النبي صلى الله عليه وسلم.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) дар мавриди ноумедӣ ва бохти зиёдаравону ифроткунандагон, ки бе илм ва дарки роҳи дуруст, дар дину дунё ва гуфтору кирдорашон аз ҳудуди шаръӣ ва ончи Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) овардааст фаротар қадам мегузоранд, хабар додааст.</t>
   </si>
   <si>
     <t>تحريم التشدُّد والتكلُّف في الأمور كلِّها، والحث على اجتنابه في كل شيء؛ لا سيَّما في العبادات وتعظيم الصالحين.
 طلب الأكمل في العبادة وغيرها أمر محمود؛ ويكون بمتابعة الشرع.
 استحباب تأكيد الأمر الهام؛ لأن النبي صلى الله عليه وسلم كرَّر هذه الجملة ثلاثًا.
 سماحة الإسلام ويُسْره.</t>
   </si>
   <si>
     <t>Сахтгирӣ ва такаллуф дар ҳама ҳолот ҳаром ва дар ивази он ташвиқу тарғиб барои иҷтиноб варзидан аз он, аз ҷумла дар ибодот ва бузургдошти солеҳон, кори нек аст.
 Ба таври комил анҷом додани ибодот ва ҳар амали дигар, бо риояи аҳкоми шаръӣ, кори писандида аст.
 Таъкид фармудан дар масоили муҳим амали матлуб ва писандида аст, зеро Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) он ҷумларо (аз рӯи таъкид) се бор такрор намуданд.
 Осонӣ ва тасомуҳ дар Ислом</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3420</t>
   </si>
   <si>
+    <t>لا عدوى، ولا طيرة، ويعجبني الفأل قال قيل: وما الفأل؟ قال: الكلمة الطيبة</t>
+  </si>
+  <si>
+    <t>Сирояти беморӣ ва фоли бад ҳақиқат надорад, тафоул ва хушбинӣ бароям писанд аст". Гуфтанд: Фоли нек гирифтан чист? Фармуд: "Сухани некӯ</t>
+  </si>
+  <si>
+    <t>عَنْ أَنَسِ بْنِ مَالِكٍ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَا عَدْوَى، وَلَا طِيَرَةَ، وَيُعْجِبُنِي الْفَأْلُ» قَالَ قِيلَ: وَمَا الْفَأْلُ؟ قَالَ: «الْكَلِمَةُ الطَّيِّبَةُ».</t>
+  </si>
+  <si>
+    <t>Аз Анас ибни Молик (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Сирояти беморӣ ва фоли бад ҳақиқат надорад, тафоул ва хушбинӣ бароям писанд аст". Гуфтанд: Фоли нек гирифтан чист? Фармуд: "Сухани некӯ."</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم بأنَّ العدوى التي كان يَعتقدُها أهلَ الجاهلية بأنَّ المَرضَ يَنتقل بنفسه إلى الآخر من دون قَدَرِ الله بأنها باطلة، 
+وأنَّ الطيرة باطلة، وهي التشاؤم من أيِّ شيءٍ مسموعًا كان أو مرئيًّا، من الطيور أو الحيوانات أو أصحاب العَاهَات أو الأرقام أو الأيام أو غير ذلك،
+وإنما ذَكَرَ الطيرَ لأنه كان المشهور عند الجاهلية، وأصله إطلاق الطير عند الشروع في عملٍ من سفر أو تجارة أو غير ذلك، فإن طار جهة اليمين تفاءل ومضى لما يريد، وإن طار جهة الشمال تشاءم وكَفَّ عمّا يريد. 
+ثم أخبر صلى الله عليه وسلم أنه يُعجبه الفَأْل، وهو ما يَحْدُثُ للإنسانِ من الفرح والسرور من كلمة طيبة يسمعها، وتجعله يحسن الظن بربه.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён намуданд, ки сирояти бемориҳо, ки аҳли ҷоҳилият ба он муътақид буданд ва бовар доштанд, ки беморӣ бидуни тақдири илоҳӣ худ ба худ аз касе ба касе дигар мегузарад, ботил аст. Ва "тияра" ҳам ботил аст, яъне фоли бад гирифтан аз ҳар чизе - шуниданӣ бошад ё диданӣ - аз парандагон, ҳайвонот, маъюбон, рақамҳо, рӯзҳо ё ғайри инҳо. Инҷо аз паранда ёдоварӣ шудааст, зеро он дар замони ҷоҳилият машҳур буд. Ва асли он раҳо кардани паранда ҳангоми анҷом додани коре ба мисли сафар ё тиҷорат ё ғайри он буд. Агар он парранда ба тарафи рост парвоз мекард, фоли хуб буд ва корашро анҷом медод. Ва агар ба тарафи чап парвоз мекард, фоли бад маҳсуб мешуд ва аз анҷоми кораш худдорӣ мекард. Сипас Паёмбар (саллаллоҳу алайҳи ва саллам) хабар доданд, ки хушбинӣ ва фоли некро меписандад. Ва фоли нек он аст, ки инсон аз шунидани сухани нек хушҳол шавад ва ба воситаи он ба Парвардигораш гумони нек бикунад.</t>
+  </si>
+  <si>
+    <t>التوكُّل على الله تعالى، وأنه لا يأتي بالخير إلا الله، ولا يدفع الشر إلا الله.
+النهي عن الطيرة، وهي ما يُتشاءم منه، ويصد عن العمل.
+الفأل ليس من الطيرة المنهي عنها، بل هو من حُسْنِ الظن بالله تعالى.
+كل شيء يحصل بتقدير الله عز وجل وحده لا شريك له.</t>
+  </si>
+  <si>
+    <t>Таваккул ба Аллоҳ Таъоло кардан ва ин ки таваккул ниҳояте ҷуз хайр надорад. Ва касе ҷуз Аллоҳ бадиро аз касе дур намекунад.
+Наҳй аз фоли бад ва он ҳисси бадгумонӣ аз чизе, ки инсон ба сабаби он аз коре, ки анҷом додани аст, даст бикашад.
+Фоли нек ва хушбинӣ аз ҷумлаи тияраи манъшуда нест, балки навъе аз гумони нек ба Аллоҳ Таъоло аст.
+Ҳама чиз ба тақдири Аллоҳи ягонаи бешарик рух медиҳад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3422</t>
+  </si>
+  <si>
+    <t>من جهز غازيا في سبيل الله فقد غزا، ومن خلف غازيا في سبيل الله بخير فقد غزا</t>
+  </si>
+  <si>
+    <t>Ҳар касе, як муҷоҳидро дар роҳи Худо омода созад (бо мол ё таҷҳизот), гӯё худаш ҷиҳод кардааст. Инчунин ҳар касе, дар вақти ғоиб будани муҷоҳид хонаводаашро сарпарастӣ намояд, гӯё ҷиҳод кардааст</t>
+  </si>
+  <si>
+    <t>عَن زَيْدِ بْنِ خَالِدٍ رَضِيَ اللَّهُ عَنْهُ أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَنْ جَهَّزَ غَازِيًا فِي سَبِيلِ اللَّهِ فَقَدْ غَزَا، وَمَنْ خَلَفَ غَازِيًا فِي سَبِيلِ اللَّهِ بِخَيْرٍ فَقَدْ غَزَا».</t>
+  </si>
+  <si>
+    <t>Аз Зайд ибни Холид (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар касе, як муҷоҳидро дар роҳи Худо омода созад (бо мол ё таҷҳизот), гӯё худаш ҷиҳод кардааст. Инчунин ҳар касе, дар вақти ғоиб будани муҷоҳид хонаводаашро сарпарастӣ намояд, гӯё ҷиҳод кардааст."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ مَن هَيَّأَ للغازي في سبيل الله أسبابَ سَفَرِه وما يَحتاج إليه مما لا بدَّ منه من سلاح، ومركوب، وطعام، ونفقة وغيرها؛ فهو في حكم الغازي، وحصل له ثواب الغزاة.
+ومَن تولَّى أمرَ الغازي بخير، ونابَ مَنابَه في مراعاة أهلِه زمانَ غيبتِه فهو في حكم الغازي.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) хабар доданд, ки ҳар кас муҷоҳидеро дар роҳи Худо бо омода кардани василаҳои сафар ва он чи ӯ ба он ниёз дорад, монанди силоҳ, маркаб, хӯрок, нафақа ва ғайра, кумак кунад, ӯ дар ҳукми худи муҷоҳид аст ва савоби ҷиҳодро соҳиб мешавад.
+Ҳамчнин ҳар кас, ки масъулияти хонаводаи муҷоҳидро бар уҳдаи худ гирад, бо некию эҳсон ва дар вақти набудани ӯ аҳли хонаводаву наздикони ӯро нигоҳубин кунад, пас ӯ низ дар ҳукми ғозист ва савоби ӯро мегирад.</t>
+  </si>
+  <si>
+    <t>حث المسلمين على التعاون على الخير.
+قال ابن حجر: وفي هذا الحديث الحث على الإحسان إلى من فعل مصلحة للمسلمين، أو قام بأمر من مهماتهم.
+القاعدة العامة: أنّ مَن أعانَ شخصًا في طاعة من طاعات الله كان له مثل أجره، من غير أن ينقص من أجره شيئًا.</t>
+  </si>
+  <si>
+    <t>Тарғиби мусалмонон ба ҳамкорӣ ва кумак ба якдигар дар корҳои нек.
+Ибн Ҳаҷар мегӯяд: Дар ин ҳадис ташвиқест ба некӯкорӣ нисбат ба касе, ки ба манфиати мусалмонон коре анҷом додааст ё масъулияти муҳиме аз умури онҳоро бар дӯш гирифтааст.
+Қоидаи умумӣ: Касе, ки ба касе дар ибодати Худо кумак кунад, мисли ба даст овардани подоши он шахс, подоши пурра мегирад, аз подоши ӯ чизе кам намешавад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3437</t>
+  </si>
+  <si>
+    <t>عن النبي صلى الله عليه وسلم أنه قال في الأنصار: لا يحبهم إلا مؤمن، ولا يبغضهم إلا منافق، من أحبهم أحبه الله ومن أبغضهم أبغضه الله</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) дар бораи ансор фармуданд: "Ҳеҷ кас онҳоро дӯст намедорад, магар муъмин. Ва ҳеҷ кас, аз онҳо нафрат надорад, магар мунофиқ. Ҳар ки онҳоро дӯст дорад, Аллоҳ ӯро дӯст медорад. Ва ҳар ки аз онҳо нафрат дорад, Аллоҳ аз ӯ нафрат дорад</t>
+  </si>
+  <si>
+    <t>عَنِ الْبَرَاءِ رضي الله عنه: عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أَنَّهُ قَالَ فِي الْأَنْصَارِ: «لَا يُحِبُّهُمْ إِلَّا مُؤْمِنٌ، وَلَا يُبْغِضُهُمْ إِلَّا مُنَافِقٌ، مَنْ أَحَبَّهُمْ أَحَبَّهُ اللهُ وَمَنْ أَبْغَضَهُمْ أَبْغَضَهُ اللهُ».</t>
+  </si>
+  <si>
+    <t>Аз Бароъ (разияллоҳу аҳну) ривоят аст: Паёмбар (саллаллоҳу алайҳи ва саллам) дар бораи ансор фармуданд: "Ҳеҷ кас онҳоро дӯст намедорад, магар муъмин. Ва ҳеҷ кас, аз онҳо нафрат надорад, магар мунофиқ. Ҳар ки онҳоро дӯст дорад, Аллоҳ ӯро дӯст медорад. Ва ҳар ки аз онҳо нафрат дорад, Аллоҳ аз ӯ нафрат дорад."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ حُبَّ الأنصار مِن أهل المدينة، علامةٌ على كمال الإيمان؛ وهذا لسابِقَتِهم في نُصرة الإسلام والنبي عليه الصلاة والسلام، والسعي في إيواء المسلمين، وبذلهم أموالهم وأنفسهم في سبيل الله، وأنَّ بُغضَهم عَلامةٌ على النفاق. 
+ثم بَيَّنَ صلى الله عليه وسلم أنَّ مَن أَحَبَّ الأنصار أحبَّه الله، ومَن أبغضهم أبغضَه الله.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар доданд, ки муҳаббати ансор аз аҳли Мадина нишонаи комил будани имон аст. Ин ба делели он аст, ки ансор дар пуштибони аз Ислом ва ёрии Паёмбар (саллаллоҳу алайҳи ва саллам) ва талош барои паноҳ додани мусалмонон ва додани молу ҷонашон дар роҳи Аллоҳ собиқадор буданд. Ва буғзу бадбинӣ аз онҳо нишонаи нифоқ аст. Сипас Паёмбар (саллаллоҳу алайҳи ва саллам) баён намуданд, ки ҳар ки ансорро дӯст дорад, Аллоҳ ӯро дӯст медорад ва ҳар ки онҳоро бад бинад Аллоҳ ӯро бад мебинад.</t>
+  </si>
+  <si>
+    <t>فيه مَنْقَبَة عظيمة للأنصار، فحُبُّهم علامةٌ على الإيمان وبراءةٌ من النفاق.
+حُبُّ أولياء الله ونصرتهم سبب في حب الله للعبد.
+فضل السابقين الأولين في الإسلام.</t>
+  </si>
+  <si>
+    <t>Ин ҳадис шомили фазилати бузурге барои ансор аст. Зеро муҳаббати онон нишонаи имон ва бароати онон нишонаи нифоқ аст.
+Дӯст доштани авлиёи Аллоҳ ва ёрӣ додани онон, сабаби муҳаббати Аллоҳ ба банда аст.
+Фазилати собиқони (пешгомон) аввалин дар Ислом.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3438</t>
+  </si>
+  <si>
+    <t>فتوضأ لهم وضوء النبي صلى الله عليه وسلم</t>
+  </si>
+  <si>
+    <t>ва барояшон ҳаммонанди таҳорати Паёмбар (саллаллоҳу алайҳи ва саллам) таҳорат кард</t>
+  </si>
+  <si>
+    <t>عَنْ يحيى بنِ عُمَارةَ المَازِنِيِّ قَالَ: شَهِدْتُ عَمْرَو بْنَ أَبِي حَسَنٍ سَأَلَ عَبْدَ اللَّهِ بْنَ زَيْدٍ، عَنْ وُضُوءِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فَدَعَا بِتَوْرٍ مِنْ مَاءٍ، فَتَوَضَّأَ لَهُمْ وُضُوءَ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَأَكْفَأَ عَلَى يَدِهِ مِنَ التَّوْرِ، فَغَسَلَ يَدَيْهِ ثَلاَثًا، ثُمَّ أَدْخَلَ يَدَهُ فِي التَّوْرِ، فَمَضْمَضَ وَاسْتَنْشَقَ وَاسْتَنْثَرَ، ثَلاَثَ غَرَفَاتٍ، ثُمَّ أَدْخَلَ يَدَهُ فَغَسَلَ وَجْهَهُ ثَلاَثًا، ثُمَّ غَسَلَ يَدَيْهِ مَرَّتَيْنِ إِلَى المِرْفَقَيْنِ، ثُمَّ أَدْخَلَ يَدَهُ فَمَسَحَ رَأْسَهُ، فَأَقْبَلَ بِهِمَا وَأَدْبَرَ مَرَّةً وَاحِدَةً، ثُمَّ غَسَلَ رِجْلَيْهِ إِلَى الكَعْبَيْنِ.</t>
+  </si>
+  <si>
+    <t>Аз Яҳё ибни Ъумораи Алмозинӣ ривоят аст, ки гуфт: Амр ибни Абуҳасанро дидам, ки аз Абдуллоҳ ибни Зайд дар бораи таҳорати Паёмбар (саллаллоҳу алайҳи ва саллам) мепурсид. Пас ӯ зарфи кӯчаке аз об хост ва барояшон ҳаммонанди таҳорати Паёмбар (саллаллоҳу алайҳи ва саллам) таҳорат кард. Аз зарфи об ба дасташ об рехт ва се бор дастонашро шуст, сипас дасташро ба зарф дароварда об гирифт ва се бор бо се панҷа об мазмаза, истиншоқ ва истинсор кард. Сипас дасташро ба зарф дароварда об гирифт ва се бор рӯяшро шуст. Сипас дастонашро ду бор то ориҷ шуст, сипас дасташро дохили зарф кард ва сарашро масҳ кашид, дар масҳ дастонашро аз пеши сар ба пушт бурда бозгардонд, сипас пойҳояшро то буҷулак шуст.</t>
+  </si>
+  <si>
+    <t>بَيَّنَ عبدُ الله بن زيدٍ رضي الله عنه كيفيةَ وضوءِ النبيِّ صلى الله عليه وسلم، بصورة فِعليَّة، 
+فطلب إناءً صغيرًا مِن ماء، 
+فبدأ أوّلًا بغسل كفيه، ثم أمال الإناء وصَبَّ مِن الماء فغسلهما ثلاثًا خارج الإناء، 
+ثم أَدخلَ يدَه في الإناء، فاغْتَرَفَ منه ثلاثَ غَرفات يتمضمض في كل غرفة ويستنشق ويستنثر، 
+ثم اغترف من الإناء فغسل وجهه ثلاث مرات، 
+ثم اغترف منه فغسل يديه إلى المرفقين مرتين مرتين، 
+ثم أدخل يديه في الإناء فمسح رأسه بيديه بَدَأَ بِمُقَدَّم رأسِهِ حتى وصل إلى قَفَاه أعلى الرقبة، ثم ردَّهما حتى وصل إلى المكان الذي بدأ منه، 
+ثم غسل رجليه مع الكعبين.</t>
+  </si>
+  <si>
+    <t>Абдуллоҳ ибни Зайд (разияллоҳу анҳу) ба таври амалӣ таҳорат кардани Паёмбар (саллаллоҳу алайҳи ва саллам)-ро баён намуд. Як зарфи хурди об хост. Ва аввал бо шустани кафи дастонаш оғоз кард, сипас зарфро хам карда, каме об рехт ва онҳоро се маротиба берун аз зарф шуст. Сипас дасташро вориди зарф намуда, се мушт об бардошт ва бо ҳар мушти аз об як бор мазмаза (об дар даҳон андохтан) ва истиншоқ (бо ҳамроҳи нафас обро дар бинӣ кардан) ва истинсор (обро аз бинӣ баровардан) кард. Сипас аз зарф об гирифта рӯяшро се бор шуст. Сипас аз зарф об гирифта дастонашро то оринҷ ду борӣ шуст. Сипас дастонашро дар зарф фурӯ бурд ва бо дастонаш сарашро масҳ кашид. Ба ин шакл масҳ кашид, аз пеши сараш шуруъ карда то пушти сараш, яъне болои гарданро аз пушт масҳ кашид, пас дасташро баргардонид то ҳамон ҷое, ки масҳро оғоз карда буд (пешонӣ). Сипас пойҳояшро то буҷулак шуст.</t>
+  </si>
+  <si>
+    <t>سُلُوْكُ المُعلِّم أقربَ الوسائل إلى الفهم ورسوخ العلم، ومن ذلك التعليم بالعمل.
+جواز التكرار ثلاثًا في بعض أعضاء الوضوء واثنتين في بعضها، والواجب مرة واحدة.
+وجوب الترتيب بين أعضاء الوضوء كما جاء في الحديث.
+حَدُّ الوجه مِن مَنابت شعر الرأس المعتاد، إلى ما نزل من اللحية والذقن طولًا، ومن الأذن إلى الأذن عرضًا.</t>
+  </si>
+  <si>
+    <t>Рафтори муаллим наздиктарин василаи фаҳмиш ва мустаҳкам шудани илм назди донишомӯз аст. Аз ҷумлаи таълим омӯзиши амалӣ аст.
+Се бор шустани баъзе аз узвҳо ва ду бор шустани баъзеаш ҷоиз аст ва як бор шустан воҷиб аст.
+Бо тартиб шустани узвҳо чуноне, ки дар ҳадис омадааст, воҷиб аст.
+Ҳадди рӯй аз назари тӯл, аз хатти мӯйи муқаррарӣ то дарозии ришу манаҳ ва аз назари паҳноӣ, аз гӯш то гӯш аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3444</t>
+  </si>
+  <si>
+    <t>إنما كان يكفيك أن تقول بيديك هكذا ثم ضرب بيديه الأرض ضربة واحدة، ثم مسح الشمال على اليمين، وظاهر كفيه ووجهه</t>
+  </si>
+  <si>
+    <t>Бароят басанда буд, ки бо дастонат чунин букунӣ". Сипас дастонашро як бор дар замин зад ва бо дасти чап дасти росташ ва пушти дастонаш ва рӯяшро масҳ кард</t>
+  </si>
+  <si>
+    <t>عَنْ عَمَّارِ بنِ ياسِرٍ رضي الله عنه قال: بَعَثَنِي رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِي حَاجَةٍ، فَأَجْنَبْتُ فَلَمْ أَجِدِ الْمَاءَ، فَتَمَرَّغْتُ فِي الصَّعِيدِ كَمَا تَمَرَّغُ الدَّابَّةُ ثُمَّ أَتَيْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَذَكَرْتُ ذَلِكَ لَهُ فَقَالَ: «إِنَّمَا كَانَ يَكْفِيكَ أَنْ تَقُولَ بِيَدَيْكَ هَكَذَا» ثُمَّ ضَرَبَ بِيَدَيْهِ الْأَرْضَ ضَرْبَةً وَاحِدَةً، ثُمَّ مَسَحَ الشِّمَالَ عَلَى الْيَمِينِ، وَظَاهِرَ كَفَّيْهِ وَوَجْهَهُ.</t>
+  </si>
+  <si>
+    <t>Аз Аммор ибни Ёсир (разияллоҳу анҳу) ривоят аст, ки гуфт: Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) манро барои коре фиристод, ҷунуб шудам ва об наёфтам, (ки ғусл кунам). Пас дар хок ғел задам чунон ки ҳайвон худашро дар хок меғелонад. Сипас ба назди Паёмбар (саллаллоҳу алайҳи ва саллам) омадам ва онро барояш нақл кардам. Он ҳазрат фармуд: "Бароят басанда буд, ки бо дастонат чунин букунӣ". Сипас дастонашро як бор дар замин зад ва бо дасти чап дасти росташ ва пушти дастонаш ва рӯяшро масҳ кард.</t>
+  </si>
+  <si>
+    <t>بَعَثَ النبيُّ صلى الله عليه وسلم عَمّارَ بن ياسر رضي الله عنه في سَفَرٍ لبعض حاجاته، فأصابته جنابة بجماع أو نزول المني بشهوة، فلم يجد الماء ليغتسل منه، 
+وكان لا يعلم حكم التيمم للجنابة، وإنما يعلم حكمَه للحدث الأصغر، 
+فاجتهد وظَنّ أنه كما يَمسح بالتراب الذي على وجه الأرض بعض أعضاء الوضوء عن الحدث الأصغر، فلابد أن يكون التيمم من الجنابة بتعميم البدن بالتراب؛ قياسًا على الماء، فَتَقَلَّبَ في التراب حتى عَمَّم البدنَ وصَلَّى، 
+فلما جاء إلى النبيِّ صلى الله عليه وسلم، ذَكَرَ له ذلك؛ ليرى هل هو على صواب أو لا؟ 
+فَبَيَّنَ له النبيُّ صلى الله عليه وسلم كيفيةَ التَّطَهُّر مِن الحَدَثَين الأصغر كالبول، والأكبر كالجنابة: وهو أن يضرب بيديه على التراب ضربة واحدة، ثم يمسح الشمال على اليمين، وظاهر كفيه ووجهه.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) Аммор ибни Ёсирро барои баъзе ниёзҳояш ба сафар фиристод, пас ӯ ба сабаби алоқаи ҷинсӣ ё баромадани манӣ аз рӯйи шаҳват дучори ҷанобат шуд ва барои ғусл кардан об наёфт. Ва дар он вақт ҳукми таяммумро намедонист, балки медонист, ки таяммум барои ҳадаси асғар ва бетаҳорати аст. Бинбар ин иҷтиҳод кард ва гумон кард, ки ҳамон гуна, ки барои бетаҳоратӣ бо хоки рӯйи замин бар баъзе узвҳои баданаш масҳ мекунад, барои таяммум аз ҷанобат низ бояд хокро ба ҳамаи баданаш бирасонад ва ин аз рӯйи қиёси хок бар об буд. Пас дар хок ғел зад, то он ки хок ба ҳамаи баданаш бирасад ва сипас намоз хонд. Ҳангоме ки назди Паёмбар (саллаллоҳу алайҳи ва саллам) омад, ин воқеаро барояшон нақл кард, то бубинад, ки оё кораш дуруст будааст ё хато. Паёмбар (саллаллоҳу алайҳи ва саллам) барояш чӣ гуна пок шудан аз ҳадаси асғар (бетаҳоратӣ), монанди пешоб ва ҳадаси акбар, монанди ҷанобатро тавзеҳ дод, ки он чӣ гуна аст: Бо дастонаш як бор бар хок зарба бизанад, сипас дасти чапро бар дасти рост ва пушти дастонаш ва рӯяш масҳ кунад.</t>
+  </si>
+  <si>
+    <t>وجوب طلب الماء قبل التيمم.
+مشروعية التيمم لمن عليه جنابة ولم يجد الماء.
+التيمم للحدث الأكبر، كالتيمم للحدث الأصغر.</t>
+  </si>
+  <si>
+    <t>Ҷустуҷӯи об пеш аз таяммум воҷиб аст.
+Барои касе, ки ҷунуб аст ва об намеёбад таяммум кардан ҷоиз аст.
+Таяммум барои ҳадаси акбар, монанди таяммум барои ҳадаси асғар аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3461</t>
+  </si>
+  <si>
+    <t>قاربوا وسددوا، واعلموا أنه لن ينجو أحد منكم بعمله قالوا: يا رسول الله ولا أنت؟ قال: ولا أنا، إلا أن يتغمدني الله برحمة منه وفضل</t>
+  </si>
+  <si>
+    <t>Роҳи рост ва миёнаравиро дар пеш бигиред ва дурусткору устувор бошед (яъне, амалҳои худро бо ихлос ва мувофиқи суннат анҷом диҳед) ва бидонед, ки ҳеҷ яке аз шумо бо амалаш наҷот намеёбад." Саҳобаҳо пурсиданд: Эй Расули Худо, ҳатто шумо ҳам? Фармуд: "Ҳатто ман ҳам, магар ин ки Худованд маро бо раҳмат ва фазли хеш фаро гирад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «قَارِبُوا وَسَدِّدُوا، وَاعْلَمُوا أَنَّهُ لَنْ يَنْجُوَ أَحَدٌ مِنْكُمْ بِعَمَلِهِ» قَالُوا: يَا رَسُولَ اللهِ وَلَا أَنْتَ؟ قَالَ: «وَلَا أَنَا، إِلَّا أَنْ يَتَغَمَّدَنِيَ اللهُ بِرَحْمَةٍ مِنْهُ وَفَضْلٍ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Роҳи рост ва миёнаравиро дар пеш бигиред ва дурусткору устувор бошед (яъне, амалҳои худро бо ихлос ва мувофиқи суннат анҷом диҳед) ва бидонед, ки ҳеҷ яке аз шумо бо амалаш наҷот намеёбад." Саҳобаҳо пурсиданд: Эй Расули Худо, ҳатто шумо ҳам? Фармуд: "Ҳатто ман ҳам, магар ин ки Худованд маро бо раҳмат ва фазли хеш фаро гирад."</t>
+  </si>
+  <si>
+    <t>يَحُثُّ النبيُّ صلى الله عليه وسلم الصحابة على أنْ يعملوا، وأنْ يتقوا الله ما استطاعوا، دون غُلُوٍّ ولا تَقصير، وأن يقصِدوا بعملهم الصواب بالإخلاص لله واتّباع السنة لِيُقبَل عملُهم فتكون سببًا لنزول الرحمة عليهم.
+ثم أَخبرَهم بأنه لن يُنجيَ أحدًا منكم عملُه فقط؛ بل لا بد من رحمة الله.
+قالوا: حتى أنت يا رسول الله لا ينجيك عملُك مع عِظَمِ قدره؟ 
+فقال: حتى أنا، إلّا أن يَستُرَني اللهُ بفضل رحمته.</t>
+  </si>
+  <si>
+    <t>Паёмбари акрам (саллаллоҳу алайҳи ва саллам) саҳобаҳоро ташвиқ карданд, ки амал кунанд ва то ҳадди тавон тақво ва парҳезгориро пеша кунанд, бидуни зиёдаравӣ ё кӯтоҳӣ, балки дар амалҳо ихлос ва пайравии суннатро риоят кунанд, то амалҳо пазируфта шаванд ва сабаби нузули раҳмати илоҳӣ бар онҳо гарданд.
+Сипас хабар доданд, ки танҳо амал наметавонад касеро аз оташи дӯзах наҷот диҳад, балки бояд раҳмати Худованд ӯро фаро гирад.
+Саҳобаҳо пурсиданд: Ҳатто шумо ҳам, эй Расули Худо, бо амалҳои бузурге, ки доред наҷот намеёбед?
+Фармуданд: Ҳатто ман ҳам, магар ин ки Худованд маро бо фазлу раҳмати хеш фаро гирад ва бипӯшонад.</t>
+  </si>
+  <si>
+    <t>قال النووي: (سدِّدوا وقاربوا): اطلبوا السدادَ، واعملوا به، وإن عَجَزْتُم عنه، فقارِبُوه؛ أي: اقربوا منه، والسداد: الصوابُ، وهو بين الإفراط والتفريط، فلا تَغْلُوا ولا تُقصِّروا.
+قال ابن باز: الأعمال الصالحة هي أسباب دخول الجنة، كما أنّ الأعمال الخبيثة هي أسباب دخول النار، والحديث يُبيِّنُ أنّ دخولَهم الجنة ليس بمجرَّد العمل، بل لا بد من عفو الله ورحمته سبحانه وتعالى، فهم دخلوها بأسباب أعمالهم، ولكن الذي أوجب ذلك رحمته سبحانه، وعفوه ومغفرته.
+العبد لا يَغتر ويُعجَب بعمله مهما بلغ؛ لأنّ حقَّ الله أعظم من عمله، فلا بد للعبد من الخوف والرجاء جميعًا.
+فضل الله ورحمته على عباده أوسع من أعمالهم.
+الأعمال الصالحة سبب لدخول الجنة، والفوز بها إنما هو بفضلِ الله ورحمة منه.
+قال الكرماني: "إذا كان كلُّ الناس لا يدخلون الجنة إلا برحمة الله، فوجْه تخصيص رسول الله صلى الله عليه وسلم بالذِّكْر هو أنه إذا كان مقطوعًا له بأنه يدخل الجنة، ولا يدخلها إلا برحمة الله؛ فغيرُه يكون في ذلك بطريق الأَولى.
+ قال النووي: في معنى قوله تعالى: ﴿ادْخُلُوا الْجَنَّةَ بِمَا كُنْتُمْ تَعْمَلُونَ﴾ [النحل: 32]، ﴿وَتِلْكَ الْجَنَّةُ الَّتِي أُورِثْتُمُوهَا بِمَا كُنْتُمْ تَعْمَلُونَ﴾ [الزخرف: 72]، ونحوهما من الآيات الدالة على أن الأعمال يُدخَل بها الجنة، فلا يُعارِض هذه الأحاديثَ، بل معنى الآيات أن دخول الجنة بسبب الأعمال، ثم التوفيق للأعمال، والهداية للإخلاص فيها، وقَبُولها برحمة الله تعالى وفضله، فيصح أنه لم يدخل بمجرَّد العمل، وهو مراد الأحاديث، ويصح أنه دخل بالأعمال؛ أي: بسببها، وهي من الرحمة.
+قال ابن الجوزي: يتحصل عن ذلك أربعة أجوبة؛ الأول: أنَّ التوفيق للعمل من رحمة الله، ولولا رحمة الله السابقة ما حصل الإيمان ولا الطاعة التي يحصل بها النجاة، الثاني: أنّ منافع العبد لسيده فعمله مُستَحَقٌّ لمولاه، فمهما أنعم عليه من الجزاء فهو من فضله، الثالث: جاء في بعض الأحاديث أنّ نفس دخول الجنة برحمة الله، واقتسام الدرجات بالأعمال، الرابع: أنّ أعمال الطاعات كانت في زمن يسير، والثواب لا ينفد فالإنعام الذي لا ينفد في جزاء ما ينفد بالفضل لا بمقابلة الأعمال.
+قال الرافعي: أنّ العامل لا ينبغي أنْ يَتَّكِلَ على عَمَلِهِ في طلب النجاة ونيل الدرجات؛ لأنه إنما عَمل بتوفيق الله وإنما ترك المعصية بعصمة الله فكل ذلك بفضله ورحمته.</t>
+  </si>
+  <si>
+    <t>Нававӣ мегӯяд: سدِّدوا وقاربوا (Саддиду ва қорибу) маънояш ин аст, ки дурустиро талаб кунед ва ба он амал кунед, агар наметавонед комилан ба он бирасед, ба он наздик шавед. Садод, яъне ростӣ ва дурустӣ аст, миёнаи ифрот ва тафрит. Бинобар ин на зиёдаравӣ кунед ва на кӯтоҳӣ.
+Ибни Боз мегӯяд: Амалҳои нек василаи дохил шудан ба биҳиштанд, чунончи, амалҳои бад сабаби дохил шудан ба дӯзаханд. Аммо ҳадис баён мекунад, ки дохил шудан ба биҳишт танҳо бо амал нест, балки бо авфу раҳмати Худованд аст. Онҳо ба воситаи амалҳо сабаби дохил шудан ба биҳиштро фароҳам карданд, аммо он чи муҷиби дохил шудан ба биҳишт мегардад, раҳмат ва мағфирати илоҳӣ аст.
+Банда набояд бо амалаш мағрур шавад, ҳарчанд бисёр ҳам бошад, зеро ҳаққи Худованд болотар аз ҳар амал аст. Бинобар ин инсон бояд ҳамеша байни тарс ва умед бошад.
+Фазлу раҳмати Худованд бар бандагонаш васеътар аз амалҳояшон аст.
+Аъмоли солеҳ сабаби ворид шудан ба биҳиштанд, аммо дастёбӣ ба он бо фазлу раҳмати Аллоҳ Таъоло мебошад.
+Кирмонӣ мегӯяд: Агар ҳамаи мардум танҳо бо раҳмати Худо ба биҳишт дароянд, пас сабаби зикри махсуси Расули Худо (саллаллоҳу алайҳи ва саллам) он аст, ки агарчи қатъан маълум аст, ки ӯ ба биҳишт медарояд, вале чун ӯ ҳам танҳо бо раҳмати Худо вориди биҳишт мешавад, ғайри ӯ ба тариқи авло чунин аст.
+Нававӣ мегӯяд: Оятҳое чун: (Ба подоши он чи мекардед, [инак] ба биҳишт дароед) (Сураи Наҳл, ояти 32), (Ин ҳамон биҳиштест, ки дар баробари рафторатон ба шумо додаанд) (Сураи Зухруф, ояти 72) ва монанди ин дигар оятҳое, ки далолат мекунанд бар он ки ҷаннат бо амалҳо дода мешавад, мухолифи он ҳадисҳое нестанд, ки мегӯянд шахс танҳо бо амалаш вориди биҳишт намешавад. Балки маънои оятҳо ин аст, ки аъмол сабаб барои даромадан ба ҷаннатанд. Аммо тавфиқ ба аъмол, ҳидоят ба ихлос ва қабули он аъмол, ҳама бо раҳмат ва фазли Худованд аст. Бинобар ин дуруст аст, ки ворид шудан ба биҳишт танҳо бо амал нест (яъне, бо раҳмат аст) ва дуруст аст, ки ворид шудан ба биҳишт ба сабаби амалҳо шудааст (чун онҳо сабаб будаанд) ва худи ин амалҳо низ аз раҳмати Худо ҳастанд.
+Ибни Ҷавзӣ мегӯяд: Аз ин масъала чаҳор посух ба даст меояд:  Якум: тавфиқ ба амал аз раҳмати Худост. Агар раҳмати қаблии Ӯ намебуд, на имон ҳосил мешуд ва на итоате, ки наҷот меорад.  Дуюм: манфиати банда ба мавлои ӯ бармегардад ва амалҳои ӯ барои мавлояш аст. Бинобар ин ҳар подоше, ки мавлояш ба ӯ медиҳад аз рӯи фазлу лутфи Ӯст.  Сеюм: дар баъзе ҳадисҳо омадааст, ки худи дохил шудан ба биҳишт бо раҳмати Худост, аммо тақсими дараҷаҳо бо амалҳо мешаванд.  Чаҳорум: аъмоли неки банда дар вақти кӯтоҳ анҷом мешаванд, аммо подоши Худованд поён надорад. Пас, ин подоши беинтиҳо ба фазлу эҳсони Аллоҳ аст на бар ивази амали банда.
+Рофиъӣ гуфтааст: Амалкунанда дар талаби наҷот ва расидан ба дараҷаҳои баланд набояд танҳо ба амали худ такя кунад, зеро амалаш танҳо бо тавфиқи Худост ва тарки гуноҳ низ бо муҳофизати Ӯст. Бинобар ин ҳамаи он аз фазлу раҳмати Худованд аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3469</t>
+  </si>
+  <si>
+    <t>إن الناس إذا رأوا الظالم فلم يأخذوا على يديه أوشك أن يعمهم الله بعقاب منه</t>
+  </si>
+  <si>
+    <t>Агар мардум золимеро бубинанд ва бар зидди ӯ чорае наандешанд (аз зулми ӯ пешгирӣ накунанд) наздик аст, ки Аллоҳ ҳамаашонро дучори муҷозоте аз сӯи Худ кунад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي بَكْرٍ الصِّدِّيقِ رضي الله عنه أَنَّهُ قَالَ: أَيُّهَا النَّاسُ، إِنَّكُمْ تَقْرَؤُونَ هَذِهِ الآيَةَ: {يَا أَيُّهَا الَّذِينَ آمَنُوا عَلَيْكُمْ أَنْفُسَكُمْ لاَ يَضُرُّكُمْ مَنْ ضَلَّ إِذَا اهْتَدَيْتُمْ}، وَإِنِّي سَمِعْتُ رَسُولَ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إِنَّ النَّاسَ إِذَا رَأَوْا الظَّالِمَ فَلَمْ يَأْخُذُوا عَلَى يَدَيْهِ أَوْشَكَ أَنْ يَعُمَّهُمُ اللَّهُ بِعِقَابٍ مِنْهُ».</t>
+  </si>
+  <si>
+    <t>Аз Абубакри Сиддиқ (разияллоҳу анҳу) ривоят аст, ки фармуд: Эй мардум, ин оятро мехонед: (Эй касоне, ки имон овардаед, муроқиби [имон ва тоати] худ бошед. Агар ҳидоят ёфта бошед, гумроҳии касоне, ки гумроҳ шудаанд, ба шумо зиёне намерасонад.) (Сураи Моида, ояти 105). Ва ман аз Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) шунидам, ки мефармуд: "Агар мардум золимеро бубинанд ва бар зидди ӯ чорае наандешанд (аз зулми ӯ пешгирӣ накунанд) наздик аст, ки Аллоҳ ҳамаашонро дучори муҷозоте аз сӯи Худ кунад."</t>
+  </si>
+  <si>
+    <t>يُخبِرُ أبو بكر الصديق رضي الله عنه: أن الناس يقرؤون هذه الآية: 
+{يَا أَيُّهَا الَّذِينَ آمَنُوا عَلَيْكُمْ أَنْفُسَكُمْ لاَ يَضُرُّكُمْ مَنْ ضَلَّ إِذَا اهْتَدَيْتُمْ} [المائدة: 105].
+ويفهمون منها أنّ على الإنسان السعي في إصلاح نفسه فقط، وأنه لا يضره بعد ذلك ضلال من ضل، وأنهم غير مطالَبين بالأمر بالمعروف والنهي عن المنكر! 
+فأعلمهم أنها ليست كذلك، وأنه سمع النبي صلى الله عليه وسلم يقول: 
+إن الناس إذا رأوا الظالم فلم يمنعوه من ظلمه، وعندهم القدرة على منعه، يوشك أن يعمَّ الله الجميعَ بعقاب من عنده، الفاعل للمنكر، والساكت عنه.</t>
+  </si>
+  <si>
+    <t>Абубакри Сиддиқ (разияллоҳу анҳу) хабар медиҳад, ки мардум ин оятро мехонанд:
+(Эй касоне, ки имон овардаед, муроқиби [имон ва тоати] худ бошед. Агар ҳидоят ёфта бошед, гумроҳии касоне, ки гумроҳ шудаанд, ба шумо зиёне намерасонад.) (Сураи Моида, ояти 105.)
+Ва аз он чунин мефаҳманд, ки инсон бояд танҳо барои ислоҳи худ талош кунад ва баъд аз он гумроҳии гумроҳон ба ӯ осебе намерасонад ва аз онҳо амри ба маъруф ва наҳй аз мункар матлуб нест!
+Пас онҳоро фаҳмонид, ки ин тавр нест ва ӯ аз Паёмбар (саллаллоҳу алайҳи ва саллам) шунидааст, ки мефармуд: Агар мардум золимеро бубинанд ва бо вуҷуди тавоноӣ ӯро аз зулмаш бознадоранд, наздик аст, ки Аллоҳ ҳамаи ононро гирифтори муҷозоти фарогири Худ қарор диҳад. Ин муҷозот шомили ҳам оне, ки муртакиби мункар шудааст ва ҳам он ки дар ин кор хомӯширо ихтиёр кардааст, мегардад.</t>
+  </si>
+  <si>
+    <t>واجب المسلمين التناصح والأمر بالمعروف والنهي عن المنكر.
+عقاب الله العام يشمل الظالم لظلمه، ويشمل الساكت عن الإنكار إن كان قادرًا على الإنكار.
+تعليم العامة وإفهامهم النصوص القرآنية على الوجه الصحيح لها.
+أنه يجب على الإنسان العناية بفهم كتاب الله عز وجل، حتى لا يفهمه على غير ما أراد الله تعالى.
+الاهتداء لا يتحقق مع ترك الأمر بالمعروف والنهي عن المنكر.
+التفسير الصواب للآية: الزموا حفظ أنفسكم عن المعاصي، فإذا حفظتم أنفسكم لم يضركم إذا عجزتم عن الأمر بالمعروف والنهي عن المنكر ضلال من ضل بارتكاب المناهي إذا اهتديتم إلى اجتنابها.</t>
+  </si>
+  <si>
+    <t>Вазифаи мусалмонон аст, ки якдигарро насиҳат кунанд ва амр ба маъруф ва наҳй аз мункар кунанд.
+Ҷазои умумии Аллоҳ золимро барои зулми худ дар бар мегирад ва инчунин касонеро дар бар мегирад, ки дар баробари золим бо вуҷуди тавоноияшон бар инкори мункар, хомӯширо ихтиёр кардаанд.
+Ба мардум таълими дуруст додан ва ба онҳо дуруст фаҳмондани матнҳои Қуръон.
+Инсон бояд ба фаҳми дурусти китоби Аллоҳ таваҷҷуҳ нишон диҳад, то мабодо онро бар ғайри манзури илоҳӣ маъно кунад.
+Ҳидоят бо тарки амр ба маъруф ва наҳй аз мункар ҳосил намешавад.
+Тафсири дурусти оят: Худро аз гуноҳон ҳифз кунед. Агар худро аз гуноҳ ҳифз кардед, дар ҳоле ки аз анҷоми амр ба маъруф ва наҳй аз мункар нотавон бошед, гумроҳии касе, ки бо анҷом додани корҳои ҳаром гумроҳ мешавад, ба шумо зиёне намерасонад.</t>
+  </si>
+  <si>
+    <t>رواه أبو داود والترمذي والنسائي في الكبرى وابن ماجه وأحمد</t>
+  </si>
+  <si>
+    <t>[رواه أبو داود والترمذي والنسائي في الكبرى وابن ماجه وأحمد]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3470</t>
+  </si>
+  <si>
     <t>من يضمن لي ما بين لحييه وما بين رجليه أضمن له الجنة</t>
   </si>
   <si>
     <t>Ҳар кӣ барои ман миёни риш ва бурут (яъне даҳонашро) ва миёни ду пой (яъне шармгоҳашро) кафолат диҳад (ки ба он ду муртакиби гуноҳ намешавад), ман барояш биҳиштро кафолат медиҳам</t>
   </si>
   <si>
     <t>عن سهل بن سعد رضي الله عنه عن رسول الله صلى الله عليه وسلم قال: «مَنْ يَضْمَنْ لِي مَا بَيْنَ لَحْيَيْهِ وَمَا بَيْنَ رِجْلَيْهِ أَضْمَنْ لَهُ الْجَنَّةَ».</t>
   </si>
   <si>
     <t>Аз Саҳл ибни Саъд (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод ) фармуданд: "Ҳар кӣ барои ман миёни риш ва бурут (яъне даҳонашро) ва миёни ду пой (яъне шармгоҳашро) кафолат диҳад (ки ба он ду муртакиби гуноҳ намешавад), ман барояш биҳиштро кафолат медиҳам".</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم عن أمرين إذا التزَمَ المسلمُ بهما فإنه يدخل الجنة:
 الأول: حفظ اللسان من التكلم بما يغضب الله تعالى.
 والثاني: حفظ الفرج من الوقوع في الفاحشة.
 لأن هذين العضوين يكثر وقوع المعاصي بهما.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) дар мавриди ду чиз хабар додааст, ки агар мусалмон ба он пойбанд бошад, вориди биҳишт мешавад.
 Якум: ҳифзи забон аз сухане ки боиси хашму ғазаби Аллоҳ мешавад.
 Дуввум: ҳифзи шармгоҳ аз воқеъ шудан дар фаҳшо (зино).
 Зеро инсон бо ин ду узв бештар муртакиби гуноҳ мешавад.</t>
   </si>
   <si>
     <t>حفظ اللسان والفرج سبيلٌ لدخول الجنة.
 خُصَّ اللسان والفرج؛ لأنهما أعظم مَصدَر للبلاء على الإنسان في الدنيا والآخرة.</t>
   </si>
   <si>
     <t>Ҳифзи забон ва шармгоҳ, роҳи расидан ба биҳишт аст.
 Дар ин ҳадис аз забон ва шармгоҳ ба шакли вижа ном бурда шудааст, зеро барои инсон онҳо бузургтарин мусибат дар дунё ва охират ҳастанд.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3475</t>
   </si>
   <si>
+    <t>كنت أغتسل أنا والنبي صلى الله عليه وسلم من إناء واحد كلانا جنب، وكان يأمرني، فأتزر، فيباشرني وأنا حائض،</t>
+  </si>
+  <si>
+    <t>Ман ва Паёмбар (саллаллоҳу алайҳи ва саллам) дар ҳоле, ки ҳарду ҷунуб будем аз як зарф ғусл мекардем. Ва ҳангоми дар ҳолати ҳайз буданам манро амр мекард, ки эзор бипӯшам ва бо ман муошират мекард</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ أُمِّ المُؤمنينَ رضي الله عنها قَالَتْ: كُنْتُ أَغْتَسِلُ أَنَا وَالنَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ مِنْ إِنَاءٍ وَاحِدٍ كِلاَنَا جُنُبٌ، وَكَانَ يَأْمُرُنِي، فَأَتَّزِرُ، فَيُبَاشِرُنِي وَأَنَا حَائِضٌ، وَكَانَ يُخْرِجُ رَأْسَهُ إِلَيَّ وَهُوَ مُعْتَكِفٌ فَأَغْسِلُهُ وَأَنَا حَائِضٌ.</t>
+  </si>
+  <si>
+    <t>Аз Оиша модари муъминон (разияллоҳу анҳо) ривоят аст, ки фармуд: Ман ва Паёмбар (саллаллоҳу алайҳи ва саллам) дар ҳоле, ки ҳарду ҷунуб будем аз як зарф ғусл мекардем. Ва ҳангоми дар ҳолати ҳайз буданам манро амр мекард, ки эзор бипӯшам ва бо ман муошират мекард. Ва дар ҳоли дар эътикоф буданаш сарашро ба сӯи ман берун мебаровард ва дар ҳоле ки ҳайз будам онро мешустам.</t>
+  </si>
+  <si>
+    <t>أَخْبَرَتْ عائشةُ أُمُّ المؤمنين رضي الله عنها عن بعض أحوالِها الخاصة معه صلى الله عليه وسلم، ومن ذلك: أنها كانت تغتسل من الجنابة معه صلى الله عليه وسلم مِن إناءٍ واحدٍ فيأخذان منه معًا. 
+وأنه صلى الله عليه وسلم إذا أراد إتيانَها وهي حائض أَمَرَها أَنْ تُغطي بدنَها مِن السُّرَّةِ إلى الركبة، فيباشرها بما دون الجماع. 
+وأنه صلى الله عليه وسلم كان يَعتكف في المسجد فيُخرِج رأسَه إلى عائشة فتغسله وهي في بيتها حائضٌ.</t>
+  </si>
+  <si>
+    <t>Оиша модари муъминон (разияллоҳу анҳо) дар бораи баъзе аз ҳолатҳои хусусияшон бо Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) нақл кардааст. Аз ҷумла, ӯ ҳамроҳи Паёмбар (саллаллоҳу алайҳи ва саллам) аз як зарфи об ғусли ҷанобат мекарданд ва ҳамроҳ аз он об мегирифтанд. Паёмбар (саллаллоҳу алайҳи ва саллам) ҳаргоҳ мехостанд дар ҳоли ҳайз бо ӯ муошират кунанд, амр мекарданд, ки худро аз ноф то зонӯ бипӯшонад ва сипас бо ӯ муошират мекарданд, бидуни ин ки бо ӯ ҳамхоба шавад. Ва ҳангоме ки Паёмбар (саллаллоҳу алайҳи ва саллам) дар масҷид эътикоф менишастанд, сарашро ба сӯи Оиша, ки дар хонааш буд мебароварданд ва ӯ дар ҳоли ҳайз буданаш сари Паёмбар (саллаллоҳу алайҳи ва саллам)-ро мешуст.</t>
+  </si>
+  <si>
+    <t>جواز اغتسال الرجل وزوجتِه مِن إناءٍ واحد.
+جواز مباشرة الحائض فيما دون الفرج، وأنَّ بدنَها طاهر.
+استحباب لبسِها الإزارَ وقتَ المباشرة.
+اتخاذ الأسباب المانعة من الوقوع في المحرم.
+منع مُكْثِ الحائضِ في المسجد.
+إباحة مباشرتِها الأشياءَ رطبة أو يابسة، ومن ذلك غسل الشعر وترجيله.
+حسن عشرة النبي صلى الله عليه وسلم لأهله.</t>
+  </si>
+  <si>
+    <t>Ғусл кардани зану мард аз як зарфи об ҷоиз аст.
+Муошират кардани зани ҳоиз дар ғайри шармгоҳ, ҷоиз аст ва ин ки баданаш пок аст.
+Пӯшидани эзор (пӯшондани байни ноф ва зону) дар вақти муошират мустаҳаб аст.
+Гирифтани сабабҳое, ки аз афтодан дар ҳаром монеъ мешавад.
+Мондани зани ҳоиз дар масҷид манъ аст.
+Дастрас кардани чизҳои тар ё хушк аз ҷониби зани ҳоиз, аз ҷумла шустани сар ва шона кардани мӯй мубоҳ аст.
+Муоширати некӯи Паёмбар (саллаллоҳу алайҳи ва саллам) бо хонаводаашон.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3476</t>
+  </si>
+  <si>
+    <t>ما من نبي بعثه الله في أمة قبلي إلا كان له من أمته حواريون، وأصحاب يأخذون بسنته ويقتدون بأمره</t>
+  </si>
+  <si>
+    <t>Ҳар паёмбаре, ки Аллоҳ дар умматони пеш аз ман мабъус кардааст, ёрони мухлис ва асҳобе доштанд, ки ба суннати ӯ амал мекарданд ва ба фармони ӯ пайравӣ менамуданд</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللهِ بْنِ مَسْعُودٍ رضي الله عنه أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَا مِنْ نَبِيٍّ بَعَثَهُ اللهُ فِي أُمَّةٍ قَبْلِي إِلَّا كَانَ لَهُ مِنْ أُمَّتِهِ حَوَارِيُّونَ، وَأَصْحَابٌ يَأْخُذُونَ بِسُنَّتِهِ وَيَقْتَدُونَ بِأَمْرِهِ، ثُمَّ إِنَّهَا تَخْلُفُ مِنْ بَعْدِهِمْ خُلُوفٌ يَقُولُونَ مَا لَا يَفْعَلُونَ، وَيَفْعَلُونَ مَا لَا يُؤْمَرُونَ، فَمَنْ جَاهَدَهُمْ بِيَدِهِ فَهُوَ مُؤْمِنٌ، وَمَنْ جَاهَدَهُمْ بِلِسَانِهِ فَهُوَ مُؤْمِنٌ، وَمَنْ جَاهَدَهُمْ بِقَلْبِهِ فَهُوَ مُؤْمِنٌ، وَلَيْسَ وَرَاءَ ذَلِكَ مِنَ الْإِيمَانِ حَبَّةُ خَرْدَلٍ».</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Масъуд (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар паёмбаре, ки Аллоҳ дар умматони пеш аз ман мабъус кардааст, ёрони мухлис ва асҳобе доштанд, ки ба суннати ӯ амал мекарданд ва ба фармони ӯ пайравӣ менамуданд. Баъд аз онҳо касоне меоянд, ки ба гуфтаҳояшон амал намекунанд ва корҳое мекунанд, ки ба он фармон дода нашудаанд. Ҳар касе, ки бо дасти худ бо онҳо ҷиҳод ва мубориза мекунад, муъмин аст. Ва ҳар касе, ки бо забонаш бо онҳо ҷиҳоду мубориза мекунад, муъмин аст. Ва ҳар касе, ки бо дили худ ҷиҳод мекунад (инкор мекунад), ӯ ҳам муъмин аст. Баъд аз ин мартаба, ба андозаи донаи хардал ҳам имон вуҷуд надорад."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنه ما مِن نبيٍّ بعثَه الله في أمة قَبلَه إلا كان له مِن أمته أصفياء وأنصار ومجاهدون مخلصون، يَصْلحون للخِلافة بعده؛ يأخذون بِسنّته، ويقتدون بأمره، ثم يجيء بعد أولئك السلف الصالح أُناسٌ لا خيرَ فيهم؛ يقولون ما لا يفعلون، ويفعلون ما لا يؤمرون؛ فمَن جاهدَهم بيده فهو مؤمن، ومن جاهدهم بلسانه فهو مؤمن، ومن جاهدهم بقلبه فهو مؤمن، وليس وراء ذلك من الإيمان حَبَّةُ خَرْدَلٍ.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) хабар доданд, ки ҳар як паёмбаре, ки Худо ӯро пеш аз ӯ ба як уммат фиристодааст, дар миёни уммати худ дӯстони наздик, ёрон ва муҷоҳидони ихлосманд дошт, ки сазовори ҷонишинӣ пас аз ӯ буданд. Онҳо ба суннати ӯ амал мекарданд ва аз фармонҳояш пайравӣ менамуданд. Аммо пас аз онҳо одамоне меоянд, ки дар онҳо хайре нест, чизҳое мегӯянд, ки худашон амал намекунанд, ва корҳое мекунанд, ки ба он амр нашудаанд. Пас, ҳар ки бо дасти худ бар зидди онҳо мубориза барад, ӯ муъмин аст. Ва ҳар ки бо забонаш бар зидди онҳо мубориза барад, ӯ низ муъмин аст. Ва ҳар ки бо дилаш бар зидди онҳо мубориза мебарад (инкор мекунад), ӯ ҳам муъмин аст. Баъд аз ин дигар, заррае аз имон боқӣ намемонад.</t>
+  </si>
+  <si>
+    <t>الحث على مجاهدة المخالفين للشرع بأقوالهم وأفعالهم.
+عدم إنكار القلب للمنكر دليلٌ على ضَعْفِ الإيمان أو ذَهابِه.
+تيسير الله سبحانه وتعالى للأنبياء مَن يَحمِلُ رسالتَهم مِن بعدِهم.
+مَن أراد النجاة فعليه باتباع منهج الأنبياء؛ لأنَّ كل طريق سوى طريقهم هلاك وغواية.
+كلَّما بَعُد العهدُ مِن النبي صلى الله عليه وسلم وأصحابه رضي الله عنهم تَرَكَ الناس السُّنَنَ واتبعوا الأهواءَ وأَحَدَثُوا البِدَع.
+بيان مراتب الجهاد، وأنه باليد لمن يستطيع التغيير، كأولياء الأمور والحكَّام والأمراء، وبالقول يكون ببيان الحق والدعوة إليه، وبالقلب يكون بإنكار المنكر وعدم حُبِّه أو الرضا به.
+وجوب الأمر بالمعروف والنهي عن المنكر.</t>
+  </si>
+  <si>
+    <t>Тарғиб ба ҷиҳод бар зидди онҳое, ки бар хилофи шариат амал мекунанд, бо сухан ва кирдорҳои онҳо.
+Инкор накардани зулму мункар аз тарафи дил нишонаи сустии имон ё нобудшавии он аст.
+Худованд барои паёмбарон касонеро омода кардааст, ки пас аз онҳо рисолаташонро ба дӯш гирифта, идома медиҳанд.
+Ҳар кас, ки наҷот мехоҳад, бояд роҳи паёмбаронро пайравӣ кунад, зеро ҳар роҳе ғайр аз роҳи онҳо, роҳ ба ҳалокат ва гумроҳӣ аст.
+Ҳар қадаре, ки замон аз даврони Паёмбар (саллаллоҳу алайҳи ва саллам) ва саҳобаҳо (разияллоҳу анҳум) дур шавад, мардум суннатҳоро тарк мекунанд ва хоҳишҳои нафсро пайравӣ карда, бидъатҳоро эҷод мекунанд.
+Баёни дараҷаҳои ҷиҳод: Бо даст; барои онҳое, ки қудрати тағйир додан доранд, монанди ҳокимон, амирон ва масъулон. Бо забон; баён кардани ҳақ ва даъват ба он. Бо дил; нафрат доштан аз мункар ва рад кардани он.
+Амр ба маъруф ва наҳй аз мункар воҷиб аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3480</t>
+  </si>
+  <si>
+    <t>ستكون أمراء فتعرفون وتنكرون، فمن عرف برئ، ومن أنكر سلم، ولكن من رضي وتابع</t>
+  </si>
+  <si>
+    <t>Ҳокимон ва амироне хоҳанд буд, пас шумо (баъзе аз корҳои ононро ба некӣ) мешиносед ва (баъзеро) инкор мекунед. Ва ҳар ки (амалҳои бади онҳоро ба дил) инкор кунад, (аз гуноҳ) солим мемонад ва лекин ҳар ки (ба амалҳои бади онҳо) розӣ шуд ва пайравӣ кард</t>
+  </si>
+  <si>
+    <t>عَنْ أُمِّ سَلَمَةَ أُمِّ المُؤمنين رضي الله عنها: أَنَّ رَسُولَ اللهِ صلى الله عليه وسلم قَالَ: «سَتَكُونُ أُمَرَاءُ فَتَعْرِفُونَ وَتُنْكِرُونَ، فَمَنْ عَرَفَ بَرِئَ، وَمَنْ أَنْكَرَ سَلِمَ، وَلَكِنْ مَنْ رَضِيَ وَتَابَعَ» قَالُوا: أَفَلَا نُقَاتِلُهُمْ؟ قَالَ: «لَا، مَا صَلَّوْا».</t>
+  </si>
+  <si>
+    <t>Аз Умми Салама модари муъминон (разияллоҳу анҳо) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Ҳокимон ва амироне хоҳанд буд, пас шумо (баъзе аз корҳои ононро ба некӣ) мешиносед ва (баъзеро) инкор мекунед. Ва ҳар ки (амалҳои бади онҳоро ба дил) инкор кунад, (аз гуноҳ) солим мемонад ва лекин ҳар ки (ба амалҳои бади онҳо) розӣ шуд ва пайравӣ кард, (гунаҳгор аст)". Гуфтанд: Оё бо онҳо ҷанг накунем? Фармуд:" На, то вақте ки намоз мегузоранд."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ عليه الصلاة والسلام أنه يُولَّى علينا أمراء، نَعرف بعضَ أعمالِهم؛ لموافقتِها ما عُرِف من الشرع، ونُنْكر بعضَها؛ لمخالفتِه ذلك، 
+فمَن كَرِهَ بقلبِه المنكر ولم يَقدر على الإنكار؛ فقد برىء من الإثم والنفاق، 
+ومن قدر على الإنكار باليد أو باللسان فأنكر عليهم ذلك فقد سَلِم مِن المعصية والمشاركة فيها، 
+ولكنْ مَن رضي فِعْلَهم وتابَعَهم عليه يهلك كما هلكوا.
+ثم سألوا النبي صلى الله عليه وسلم: ألا نقاتل وُلاةَ الأمرِ الذين هذه صفتُهم؟ فنهاهم عن ذلك، وقال: لا، ما أقاموا فيكم الصلاة.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар доданд, ки амироне бар мо ҳоким хоҳанд шуд, ки баъзе аз амалҳои онон мувофиқи шариат аст, хуб медонем ва баъзе дигарро, ки мухолифи шариат аст, мункар мебинем. Пас ҳар кас, ки он кори бадро бо дилаш бад дид ва қодир ба инкораш набуд, аз гуноҳ ва нифоқ пок мондааст. Ва ҳар ки қодир бошад, ки бо даст ё забони худ инкор кунад ва ба онҳо инкор кунад, аз гуноҳ ва мушорикат дар он солим мондааст. Аммо касе, ки аз кори онон розӣ бошад ва дар он кор аз онон пайравӣ кунад, ҳаммонанди онон ҳалок хоҳад шуд.
+Сипас Паёмбар (саллаллоҳу алайҳи ва саллам)-ро пурсиданд, ки оё бо ин ҳокимон, ки чунин ҳастанд ҷанг накунем? Ӯ ононро аз ин кор манъ кард ва фармуд: На, то вақте ки намозро дар миёни шумо баргузор мекунанд (наҷангед).</t>
+  </si>
+  <si>
+    <t>من دلالات نبوة النبي صلى الله عليه وسلم إخباره عما سيقع من المغيبات ووقوعه كما أخبر.
+لا يجوز الرضا عن المنكر ولا المشاركة فيه، ويجب إنكاره.
+إذا أَحدَثَ الأمراءُ ما يُخَالف الشريعة فلا تجوز طاعتُهم في ذلك.
+عدم جواز الخروج على ولاة الأمر المسلمين؛ لما يَتَرَتَّب على ذلك مِن المَفسدةِ وسَفْكِ الدماء وذهابِ الأمن، فَتَحَمُّلُ مُنكرِ الولاةِ العصاة، والصبرُ على أذاهم أَهْوَنُ من ذلك.
+الصلاةُ شأنُها عظيمٌ، فهي الفارقة بين الكفر والإسلام.</t>
+  </si>
+  <si>
+    <t>Яке аз нишонаҳои нубуввати Паёмбар (саллаллоҳу алайҳи ва саллам) хабар додани ӯ аз корҳои ғайбӣ аст, ки ба вуқуъ мепайвандад. Ва ончунон ки он ҳазрат (саллаллоҳу алайҳи ва саллам) гуфта буд, ба вуқуъ мепайвандад.
+Ба кори бад розӣ шудан ё дар он ширкат кардан ҷоиз нест ва инкор кардани он воҷиб аст (агарчи бо дил ҳам бошад).
+Агар ҳокимон кореро анҷом доданд, ки мухолифи шариат бошад, итоат аз онон дар он кор ҷоиз нест.
+Бар зидди ҳокимони мусулмон исён кардан ҷоиз нест, ба далели фасоду хунрезӣ ва аз даст додани амният, ки дар пайи он мешавад. Пас сабр кардан ба рафтори мункари ҳокимони нофармон ва сабр кардан дар баробари зиёни онон осонтар аст.
+Намоз аҳамияти бузург дорад, зеро он ҷудокунанда байни куфр ва ислом аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3481</t>
+  </si>
+  <si>
+    <t>أعطيت خمسا لم يعطهن أحد قبلي</t>
+  </si>
+  <si>
+    <t>Ба ман панҷ чиз дода шудааст, ки пеш аз ман ба ҳеҷ паёмбаре дода нашудааст</t>
+  </si>
+  <si>
+    <t>عَنْ جَابِرِ بْنِ عَبْدِ اللَّهِ رضي الله عنهما أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «أُعْطِيتُ خَمْسًا لَمْ يُعْطَهُنَّ أَحَدٌ قَبْلِي: نُصِرْتُ بِالرُّعْبِ مَسِيرَةَ شَهْرٍ، وَجُعِلَتْ لِي الأَرْضُ مَسْجِدًا وَطَهُورًا، فَأَيُّمَا رَجُلٍ مِنْ أُمَّتِي أَدْرَكَتْهُ الصَّلاَةُ فَلْيُصَلِّ، وَأُحِلَّتْ لِي المَغَانِمُ، وَلَمْ تَحِلَّ لِأَحَدٍ قَبْلِي، وَأُعْطِيتُ الشَّفَاعَةَ، وَكَانَ النَّبِيُّ يُبْعَثُ إِلَى قَوْمِهِ خَاصَّةً وَبُعِثْتُ إِلَى النَّاسِ عَامَّةً».</t>
+  </si>
+  <si>
+    <t>Аз Ҷобир ибни Абдуллоҳ (разияллоҳу анҳумо) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ба ман панҷ чиз дода шудааст, ки пеш аз ман ба ҳеҷ паёмбаре дода нашудааст:
+Аз масофаи якмоҳа душманонам дучори тарсу ваҳм мешаванд. Замин барои ман масҷид ва пок қарор дода шудааст, бинобар ин ҳар куҷо ки вақти намоз фаро расад, уммати ман ҳамонҷо (дар замин) намозашро мегузоранд. Ғаниматҳо барои ман ҳалол гардонида шуданд, дар ҳоле ки барои ҳеҷ касе пеш аз ман ҳалол набуданд. Ҳамчунин ба ман ҳаққи шафоат дода шудааст. Ва паёмбарони пеш аз ман танҳо ба қавми хеш фиристода мешуданд, вале ман ба ҳамаи мардум фиристода шудаам."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الله أعطاه خمسَ خصالٍ لم يُعْطَهُنَّ أحدٌ مِن الأنبياء قبله: 
+أولًا: نُصِرْتُ بالرُّعْب يُقذَف في قُلوب أعدائي ولو كان بيني وبينهم مَسِيْرَة شهر. 
+ثانيًا: جُعِلَت لنا الأرضُ مسجدًا نُصلِّي أينَما كُنَّا، وطَهُورًا بالتُّراب عند العَجْز عن الماء. 
+ثالثًا: أُحِلَّتْ لنا غَنائمُ الحَرْب، وهي التي يأخذُها المسلمون في حربِهم مع الكفار. 
+رابعًا: أُعْطِيْتُ الشَّفاعَة العُظْمَى في إراحة الناس مِن هَوْلِ مَوْقِفِ يوم القيامة. 
+خامسًا: أُرسِلْتُ إلى الخَلْق كافة إنسِهم وجنِّهم، بخلاف الأنبياء قبله فكانوا يبعثون إلى أقوامهم فقط.</t>
+  </si>
+  <si>
+    <t>Паёмбари акрам (саллаллоҳу алайҳи ва саллам) хабар доданд, ки Худованд ба Ӯ панҷ вижагӣ ато намудааст, ки ба ҳеҷ паёмбаре пеш аз ӯ дода нашудааст:
+Якум: Нусрат бо тарс; Худованд аз масофаи якмоҳа роҳ тарсро дар дилҳои душманонаш меандозад.
+Дувум: Замин барои мо масҷид ва поккунанда қарор дода шудааст. Мусалмон метавонад дар ҳар куҷо бошад намоз гузорад ва дар ҳолати набудани об, ё зарар доштани он бо хок таяммум кунад.
+Сеюм: Ғаниматҳои ҷангӣ барои мо ҳалол карда шуданд, он чизе, ки мусалмонон дар ҷанг бо кофирон ғанимат мегиранд.
+Чаҳорум: Шафоати аъзам (шафоати бузург) ба ӯ дода шуд, ки дар рӯзи қиёмат сабаби осонӣ ва раҳоии мардум аз сахтиҳои он рӯз мегардад.
+Панҷум: Ман ба тамоми халқ фиристода шудаам, ба ҳамаи инсонҳо ва ҷинҳо, дар ҳоле ки паёмбарони қаблӣ танҳо ба қавмҳои хеш фиристода мешуданд.</t>
+  </si>
+  <si>
+    <t>مشروعية تَعديد العبد لِنِعَم الله عليه إخبارًا بها وشُكرًا لله عليها.
+فضل الله عز وجل على هذه الأمة وعلى نبيِّها بهذه الخِصال.
+وجوب فعل الصلاة في وقتِها على أيِّ حالٍ كانت، ويَفعل ما يَقدر عليه من شروطها وأركانها وواجباتها.
+الشفاعة التي اختص بها النبي صلى الله عليه وسلم من بين الأنبياء، أنواع؛ أحدها: شفاعته للخلق في فَصْلِ القَضَاء بينهم، ومنها: شفاعته في دخول أهل الجنة الجنة، ومنها: شفاعته خاصة في عمِّه أبي طالب في تخفيف النار عنه لا في الخروج؛ لأنه مات كافرًا.
+خِصال للنبي صلى الله عليه وسلم كثيرة لم تُذْكَر في هذا الحديث ومنها: أُعْطِيَ جوامع الكلم، وخُتِمَ به النبيُّون، وجُعلت صفوفُنا كصفوف الملائكة وغيرها من الخصال.</t>
+  </si>
+  <si>
+    <t>Шуморидани неъматҳои Худованд аз ҷониби банда барои хабар додан аз онҳо бо мақсади изҳори шукр ва қадрдонӣ аз Худованд, ҷоиз аст.
+Фазли бузурги Худованд бар ин уммат ва бар Паёмбари он (саллаллоҳу алайҳи ва саллам) ба воситаи ин хислатҳои хос.
+Хондани намоз дар вақти муайяншудааш ва дар ҳар ҳолате, ки бошад воҷиб аст. Инсон бояд то он андозае, ки метавонад, шартҳо, рукнҳо ва воҷиботи онро анҷом диҳад.
+Шафоате, ки Паёмбари акрам (саллаллоҳу алайҳи ва саллам) ба таври махсус аз байни паёмбарон соҳиб шудааст, чанд намуд аст: Якум: Шафоати умумиашон барои тамоми мардум дар рӯзи қиёмат, то Худованд миёни онҳо ҳукм кунад ва қазо барпо шавад. Дувум: Шафоати ӯ барои дохил шудани аҳли биҳишт ба биҳишт. Сеюм: Шафоати махсусаш барои амакаш Абутолиб, ки барояш сабукии азоб дар дӯзах мешавад, на наҷот, зеро Абутолиб бо куфр вафот кардааст.
+Паёмбари акрам (саллаллоҳу алайҳи ва саллам) хислатҳои бисёре доштанд, ки дар ин ҳадис зикр нашудаанд, аз ҷумла: доштани “каломи ҷомеъ” – суханони кӯтоҳ бо маъноҳои амиқ ва фарох. Хатми нубуват, бо ӯ рисолат ва паёмбарӣ анҷом ёфт. Қарор додани сафҳои намозгузорони умматаш монанди сафҳои фариштагон, яъне бо танзим ва тартиб. Ва дигар хислатҳо.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3503</t>
+  </si>
+  <si>
+    <t>بايعت رسول الله صلى الله عليه وسلم على شهادة أن لا إله إلا الله، وأن محمدا رسول الله، وإقام الصلاة، وإيتاء الزكاة، والسمع والطاعة، والنصح لكل مسلم</t>
+  </si>
+  <si>
+    <t>Бо Паёмбар (саллаллоҳу алайҳи ва саллам) ба: Гувоҳӣ додан, ки нест маъбуди бар ҳақ, магар Аллоҳ  ва ин ки Муҳаммад расули Аллоҳ аст ва барпо доштани намоз, закот додан, шунидану итоат кардан, хайрхоҳӣ ва насиҳат барои ҳар мусалмон, байъат кардам</t>
+  </si>
+  <si>
+    <t>عَنْ جَرِيرِِ بْنِ عَبْدِ اللَّهِ رضي الله عنه قَالَ: بَايَعْتُ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ عَلَى شَهَادَةِ أَنْ لاَ إِلَهَ إِلَّا اللَّهُ، وَأَنَّ مُحَمَّدًا رَسُولُ اللَّهِ، وَإِقَامِ الصَّلاَةِ، وَإِيتَاءِ الزَّكَاةِ، وَالسَّمْعِ وَالطَّاعَةِ، وَالنُّصْحِ لِكُلِّ مُسْلِمٍ.</t>
+  </si>
+  <si>
+    <t>Аз Ҷарир ибни Абдуллоҳ (разияллоҳу анҳу) ривоят аст, ки гуфт: Бо Паёмбар (саллаллоҳу алайҳи ва саллам) ба: Гувоҳӣ додан, ки нест маъбуди бар ҳақ, магар Аллоҳ  ва ин ки Муҳаммад расули Аллоҳ аст ва барпо доштани намоз, закот додан, шунидану итоат кардан, хайрхоҳӣ ва насиҳат барои ҳар мусалмон, байъат кардам.</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ الصحابيُّ جريرُ بنِ عبدِ الله رضي الله عنه أنه التزمَ وعاهَدَ النبيَّ صلى الله عليه وسلم على التوحيد وأداء الصلوات الخمس المفروضات في اليوم والليلة، بشروطها وأركانها وواجباتها وسننها، وعلى أداء الزكاة المكتوبة، وهي عبادة مالية واجبة، تؤخذ من الأغنياء وتعطى المستحقين مِن الفقراء وغيرهم، وعلى الطاعة لولاة الأمر، والنصح لكل مسلم، وذلك بالحرص على منفعته، وإيصال الخير إليه، ودفع الشر عنه بالقول والفعل.</t>
+  </si>
+  <si>
+    <t>Ҷарир ибни Абдуллоҳ саҳобие аст, ки моро аз байъаташ бо Паёмбар (саллаллоҳу алайҳи ва саллам) хабар додааст. Ӯ бо Паёмбар (саллаллоҳу алайҳи ва саллам) бар тавҳид ва барпо доштани намозҳои панҷгонаи фарзшуда дар як шабонарӯз, бо шартҳо, рукнҳо, воҷибҳо ва суннатҳои он ва адои закоти фарзӣ, ки ибодати молии воҷиб аст ва аз сарватмандон гирифта ба мустаҳиқонаш, аз ҷумла фақирон ва дигарон дода мешавад ва бар тоати ҳокимон ва насиҳату хайрхоҳӣ барои ҳар мусалмон, бо талош барои суд расондан ба онон ва хайрхоҳӣ барои онон ва дафъи шар аз онон, ки бо гуфтору амал аст, байъат кардааст.</t>
+  </si>
+  <si>
+    <t>أهمية الصلاة والزكاة، وهما من أركان الإسلام.
+أهمية النصح والتناصح بين المسلمين، حتى بايع رسول الله صلى الله عليه وسلم الصحابة رضي الله عنهم عليها.</t>
+  </si>
+  <si>
+    <t>Аҳамияти намоз ва закот, ки ду рукни Исломанд.
+Аҳамияти насиҳат ва машварати мутақобила дар миёни мусалмонон, дар он ҳадде аст, ки Расули Худо (саллаллоҳу алайҳи ва саллам) барои он бо саҳобагон байъат кардааст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3512</t>
+  </si>
+  <si>
+    <t>لا تدعن في دبر كل صلاة تقول: اللهم أعني على ذكرك وشكرك وحسن عبادتك</t>
+  </si>
+  <si>
+    <t>пас аз ҳар намоз хондани ин дуъоро ҳаргиз тарк накунӣ. Дуо ин аст: Аллоҳумма аъиннӣ ъало зикрика ва шукрика ва ҳусни ъибодатика. 
+Тарҷума: Ё Аллоҳ! Маро дар зикр карданат, шукр карданат ва нек ибодат карданат, ёрӣ бидеҳ!</t>
+  </si>
+  <si>
+    <t>عَنْ مُعَاذِ بْنِ جَبَلٍ رضي الله عنه: أَنَّ رَسُولَ صَلَّى عَلَيْهِ وَسَلَّمَ أَخَذَ بِيَدِهِ، وَقَالَ: «يَا مُعَاذُ، وَاللَّهِ إِنِّي لَأُحِبُّكَ»، فَقَالَ: «أُوصِيكَ يَا مُعَاذُ لَا تَدَعَنَّ فِي دُبُرِ كُلِّ صَلَاةٍ تَقُولُ: اللَّهُمَّ أَعِنِّي عَلَى ذِكْرِكَ وَشُكْرِكَ وَحُسْنِ عِبَادَتِكَ».</t>
+  </si>
+  <si>
+    <t>Аз Муъоз ибни Ҷабал (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбари акрам (саллаллоҳу алайҳи ва саллам) дасти Муъозро гирифта, ба ӯ гуфт:  
+"Эй Муъоз! Қасам ба Худо, ман туро дӯст медорам!" Сипас гуфт: "Эй Муъоз! Туро тавсия мекунам, ки пас аз ҳар намоз хондани ин дуъоро ҳаргиз тарк накунӣ. Дуо ин аст: Аллоҳумма аъиннӣ ъало зикрика ва шукрика ва ҳусни ъибодатика. 
+Тарҷума: Ё Аллоҳ! Маро дар зикр карданат, шукр карданат ва нек ибодат карданат, ёрӣ бидеҳ!"</t>
+  </si>
+  <si>
+    <t>أَخَذَ النبيُّ صلى الله عليه وسلَّم بِيَدِ معاذ رضي الله عنه، وقال له: والله إني لَأُحِبُّك، وأُوصيك يا معاذ لا تَدعنَّ أن تقول آخِرَ كلِّ صلاة: 
+(اللهم أَعِنّي على ذكرك) في كلِّ قول وعَمَلٍ يُقَرِّبُ إلى طاعة، 
+(وشُكْرِك) بِحُصُولِ النِّعَم واندفاع النِّقَم، 
+(وحُسْن عبادتك) بالإخلاص لله والمتابعة للنبي صلى الله عليه وسلم.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) дасти Муъоз (разияллоҳу анҳу)-ро гирифта, гуфт: Қасам ба Худо, ман туро дӯст медорам. Туро тавсия мекунам, эй Муъоз, ки пас аз ҳар намоз хондани ин дуъоро фаромӯш накунӣ: (Аллоҳумма аъиннӣ ъало зикрика) дар ҳар сухан ва амале, ки дар наздик шудан ба ибодат кумак диҳад, (ва шукрика), барои шукргузорӣ аз неъматҳо ва дур кардани уқубатҳо, (ва ҳусни ибодатика), барои ибодати холисона ва самимӣ бо пайравӣ аз Паёмбар (саллаллоҳу алайҳи ва саллам).</t>
+  </si>
+  <si>
+    <t>مَشروعيَّة إِخبار الشَّخص بِحُبِّه في الله.
+استحباب هذا الدعاء في دُبُرِ كلِّ صلاة مفروضة ونافلة.
+في الدعاء بهذه الألفاظ القليلة مطالب الدنيا والآخرة.
+من فوائد المحبة في الله التَّواصي بالحق والتناصح والتعاون على البر والتقوى.
+قال الطيبي: ذِكْرُ الله مُقدِّمةُ انشراح الصدر، وشُكرُه وسيلةُ النعم المستجابة، وحسن العبادة المطلوب منه التَّجَرُّد عما يَشغله عن الله تعالى.</t>
+  </si>
+  <si>
+    <t>Машруияти хабар додани шахс, касеро, ки барои Худо дӯсташ медорад.
+Ин дуоро баъд аз ҳар намоз хондан мустаҳаб аст, фарқе намекунад намози фарзӣ бошад ё нафлӣ.
+Дар калимаҳои ками ин дуо, хостаҳои дунё ва охират гунҷонида шудааст.
+Аз манфиатҳои муҳаббат ба Худо: тавсия кардан ба ҳақ, насиҳат кардан ва ҳамкорӣ кардан дар некӣ ва парҳезгорӣ мебошад.
+Тайибӣ мегӯяд: Ёдоварии Худованд сабаби саодат ва кушоиши дил, шукри Худованд василаи дарёфти неъматҳо ва ибодати хубро талаб мекунад, ки шахс аз ҳама чизе, ки ӯро аз Худо бозмедорад, пок бошад.</t>
+  </si>
+  <si>
+    <t>رواه أبو داود والنسائي وأحمد</t>
+  </si>
+  <si>
+    <t>[رواه أبو داود والنسائي وأحمد]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3518</t>
+  </si>
+  <si>
+    <t>اتقوا الله ربكم، وصلوا خمسكم، وصوموا شهركم، وأدوا زكاة أموالكم، وأطيعوا ذا أمركم تدخلوا جنة ربكم</t>
+  </si>
+  <si>
+    <t>Тақвои Парвардигоратонро пеша созед, намозҳои панҷгонаи худро бихонед, моҳи Рамазонро рӯза гиред, закоти молҳоятонро бипардозед ва аз валӣ амри худ итоат кунед, то ба биҳишти Парвардигоратон ворид шавед</t>
+  </si>
+  <si>
+    <t>عَن أَبِي أُمَامَةَ رضي الله عنه قَالَ: سَمِعْتَ رَسُولَ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَخْطُبُ فِي حَجَّةِ الوَدَاعِ فَقَالَ: «اتَّقُوا اللَّهَ رَبَّكُمْ، وَصَلُّوا خَمْسَكُمْ، وَصُومُوا شَهْرَكُمْ، وَأَدُّوا زَكَاةَ أَمْوَالِكُمْ، وَأَطِيعُوا ذَا أَمْرِكُمْ تَدْخُلُوا جَنَّةَ رَبِّكُمْ».</t>
+  </si>
+  <si>
+    <t>Аз Абуумома (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам)-ро дар хутбаи Ҳаҷҷи видоъ шунидам, ки гуфт: "Тақвои Парвардигоратонро пеша созед, намозҳои панҷгонаи худро бихонед, моҳи Рамазонро рӯза гиред, закоти молҳоятонро бипардозед ва аз валӣ амри худ итоат кунед, то ба биҳишти Парвардигоратон ворид шавед."</t>
+  </si>
+  <si>
+    <t>خَطَبَ النبيُّ صلى الله عليه وسلم يومَ عرفة، في حجة الوداع، سَنة عشر من الهجرة، وسُمِّيَت بذلك؛ لأنه صلى الله عليه وسلم ودَّع الناس فيها،
+وأمر النَّاس جميعًا أن يتقوا ربَّهم بامتثال أوامره واجتناب نواهيه. 
+وأن يُصلُّوا الصلوات الخمس التي فَرَضَها الله عز وجل في اليوم والليلة. 
+وأن يصوموا شهر رمضان. 
+وأن يُعطوا زكاة الأموال إلى مستحقيها ولا يبخلوا بها. 
+وأن يطيعوا من جعلهم الله أمراء عليهم، في غير معصية الله، 
+فمن فعل هذه الأشياء المذكورة فثوابُه دخول الجنة.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) рӯзи Арафа дар Ҳаҷҷи видоъ соли даҳуми ҳиҷри хутба гуфтанд. Ин ҳаҷро, Ҳаҷҷи видоъ гуфтанд. Зеро Паёмбар (саллаллоҳу алайҳи ва саллам) дар он бо мардум видоъ карданд. Ва ҳамаи мардумро амр кард, ки бо иҷрои авомири илоҳи ва дурӣ аз навоҳии Ӯ тақвояшро риоят кунанд. Ва намозҳои панҷгонаи шабонарӯзиро, ки Аллоҳ Азза ва Ҷалла фарз гардонидааст, ба ҷо оваранд. Ва моҳи Рамазонро рӯза доранд. Ва закоти молашонро ба шахсоне, ки сазовор ҳастанд, бидиҳанд ва бахилӣ накунанд. Ва аз касоне, ки Аллоҳ ба унвони фармонраво қарор додаст, дар ғайри маъсияти Аллоҳ итоат кунанд. Пас ҳар ки ин гуфтаҳоро анҷом диҳад, савобаш ворид шудан ба биҳишт аст.</t>
+  </si>
+  <si>
+    <t>هذه الأعمال من أسباب دخول الجنة.</t>
+  </si>
+  <si>
+    <t>Ин амалҳо аз сабабҳои ворид шудан ба биҳишт ҳастанд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3520</t>
+  </si>
+  <si>
+    <t>لا يقبل الله صلاة أحدكم إذا أحدث حتى يتوضأ</t>
+  </si>
+  <si>
+    <t>Агар касе аз шумо таҳорат шикаст, намозаш қабул намешавад, то ин ки таҳорат кунад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صلى الله عليه وسلم قَالَ: «لَا يَقْبَلُ اللهُ صَلَاةَ أَحَدِكُمْ إِذَا أَحْدَثَ حَتَّى يَتَوَضَّأَ».</t>
+  </si>
+  <si>
+    <t>Абуҳурайра (разияллоҳу анҳу) аз Паёмбар (саллаллоҳу алайҳи ва саллам) ривоят мекунад, ки фармуданд: "Агар касе аз шумо таҳорат шикаст, намозаш қабул намешавад, то ин ки таҳорат кунад."</t>
+  </si>
+  <si>
+    <t>بَيّنَ النبيُّ صلى الله عليه وسلم أنَّ مِن شروط صِحةِ الصلاةِ: الطهارةُ، فيَجبُ على مَن أرادَ الصلاةَ أنْ يتوضأ إنْ كان قد حصل منه ناقِضٌ من نواقض الوضوء؛ كالغائط أو البول أو النوم أو غيرِها.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён намуданд, ки яке аз шартҳои дуруст будани намоз таҳорат аст. Бинобар ин ҳар ки мехоҳад намоз бихонад, агар чизе аз қабили ҳоҷат, пешоб, хоб ва ғайра рух дода бошад ва таҳораташро ботил карда бошад, бар ӯ воҷиб аст, ки таҳорати нав карда баъд намоз хонад.</t>
+  </si>
+  <si>
+    <t>صلاةُ المُحْدِثِ لا تُقبل حتى يتطهرَ بالغسل من الحَدَث الأكبر وبالوضوء من الأصغر.
+الوضوء هو أَخْذُ ماءٍ وإدارته في الفم وإخراجه، ثم سحب الماء بنَفَسه إلى باطن أنفه، ثم إخراجه ونثره، ثم غسل وجهه ثلاث مرات، ثم غسل يديه مع المرفقين ثلاثًا، ثم مسح جميع رأسه مرة واحدة، ثم غسل رجليه مع الكعبين ثلاثًا.</t>
+  </si>
+  <si>
+    <t>Намози касе, ки таҳораташ ботил шудааст, қабул намешавад, то инки барои наҷосати бузург (ҷанобат) ғусл кунад ва барои наҷосати хурд (бетаҳорати) таҳорат кунад.
+Таҳорат ё вузӯ обро гирифта дар даҳон гардондан ва берун андохтан аст, сипас бо нафас фурӯ кашидани об ба даруни бинӣ ва баровардани он, сипас се бори шустани рӯй ва дастон то оринҷ, сипас як бор масҳ кашидани сар ва се бор шустани пойҳо то буҷулакҳо мебошад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3534</t>
+  </si>
+  <si>
+    <t>قال الله: كل عمل ابن آدم له، إلا الصيام، فإنه لي وأنا أجزي به</t>
+  </si>
+  <si>
+    <t>Аллоҳ гуфт: Ҳар амал (кор)-и фарзанди Одам барои худи ӯст, ҷуз рӯза, ки он барои Ман аст ва ман Худам подоши онро медиҳам</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «قَالَ اللَّهُ: كُلُّ عَمَلِ ابْنِ آدَمَ لَهُ، إِلَّا الصِّيَامَ، فَإِنَّهُ لِي وَأَنَا أَجْزِي بِهِ، وَالصِّيَامُ جُنَّةٌ، وَإِذَا كَانَ يَوْمُ صَوْمِ أَحَدِكُمْ فَلاَ يَرْفُثْ وَلاَ يَصْخَبْ، فَإِنْ سَابَّهُ أَحَدٌ أَوْ قَاتَلَهُ، فَلْيَقُلْ إِنِّي امْرُؤٌ صَائِمٌ، وَالَّذِي نَفْسُ مُحَمَّدٍ بِيَدِهِ، لَخُلُوفُ فَمِ الصَّائِمِ أَطْيَبُ عِنْدَ اللَّهِ مِنْ رِيحِ المِسْكِ، لِلصَّائِمِ فَرْحَتَانِ يَفْرَحُهُمَا: إِذَا أَفْطَرَ فَرِحَ، وَإِذَا لَقِيَ رَبَّهُ فَرِحَ بِصَوْمِهِ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Аллоҳ гуфт: Ҳар амал (кор)-и фарзанди Одам барои худи ӯст, ҷуз рӯза, ки он барои Ман аст ва ман Худам подоши онро медиҳам. Рӯза сипар (дар баробари оташи дӯзах) аст. Ҳар гоҳ яке аз шумо рӯзадор бошад, набояд бадзабонӣ кунад ва фарёд бизанад. Агар касе ӯро дашном диҳад ё ҷанҷол кунад, бигӯяд: Ман рӯзадор ҳастам. Савганд ба Зоте, ки ҷони Муҳаммад дар дасти Ӯст, бӯӣ даҳони рӯзадор дар назди Аллоҳ аз бӯӣ мушк беҳтар аст. Барои рӯзадор ду хушнудӣ аст, ки дар он хушҳол мешавад: замоне ки ифтор мекунад, аз ифтораш хушҳол мешавад  ва ҳангоме ки бо Парвардигораш мулоқот мекунад аз рӯзаи гирифтааш шодмон мешавад."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الله تعالى يقول في الحديث القدسي: 
+كل عمل ابن آدم يُضاعَف الحسنةُ بعشرِ أمثالها إلى سبعمائة ضعف، إلا الصيام؛ فإنه لي حيث لا يقع فيه الرياء، وأنا أجزي به فأَنْفَرِد بِعلِم مِقدار ثوابه وتضعيف حسناته. 
+ثم قال: (والصيام جُنّة) ووقاية وسِتْر وحِصْن حَصِيْن مِن النار؛ لأنه إمساك عن الشهوات والوقوع بالآثام، والنارُ مَحْفُوفة بالشهوات. 
+(فإذا كان يوم صوم أحدكم فلا يرفث) بالجماع ومُقَدِّماته، ولا بالكلام الفاحش مطلقًا. 
+(ولا يَصخب) بالخِصَام والصِّياح. 
+(فإنْ سابّه أحد أو قاتله) في رمضان فليقل: إني امرؤٌ صائم؛ لعله يكف عنه، فإنْ أصرَّ إلا المقاتلة حقيقة دَفَعَهُ بالأخفِّ فالأخف كالصَّائل. 
+ثم حَلَف صلى الله عليه وسلم وأقسم بالذي نفسه بيده أنَّ تَغَيُّرَ رائحةِ فمِ الصائم بسبب الصيام أطيبُ عند الله يوم القيامة من ريح المِسْك عندكم، وأكثر ثوابًا من المسك المندوب إليه في الجُمَع ومجالس الذكر. 
+وللصائم فرحتان يفرحهما: إذا أفطر فَرِح بفطره بزوال جوعه وعطشه حيث أُبِيْحَ له الفطر، وفَرِحَ بتمام صومه وخاتمة عبادته، وتخفيف من ربه، ومعونة على مستقبل صومه. 
+(وإذا لقي ربه فرح بصومه) بجزائه وثوابه.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар доданд, ки Аллоҳ Таъоло дар ҳадиси қудсӣ мегӯяд:
+Ҳар амали фарзанди одам даҳ баробар то ҳафтсад баробар зиёд мешавад, ҷуз рӯза, зеро рӯза барои Ман аст ва дар он риё ва худнамоӣ нест. Ва Ман подоши онро медиҳам ва танҳо ман медонам, ки аҷру савоби он чи қадар аст ва чи қадар зиёд мешавад.
+Сипас гуфт: (Рӯза сипар аст), муҳофиз, паноҳгоҳ ва қалъаи мустаҳкаме аз оташи ҷаҳаннам аст, зеро рӯза монеи шаҳватҳо ва иртикоби гуноҳон мегардад, дар ҳоле ки оташ бо шаҳватҳо иҳота шудааст.
+(Ҳар гоҳ яке аз шумо рӯзадор бошад, фаҳшо нагӯяд), бо ҳамхобагӣ ва муқаддимоти он, инчунин сухани бад ва носазо нагӯяд.
+(Бо касе даргир ва ҷанҷол нашавад) бо дашном додан ва фарёд задан.
+(Агар касе дар моҳи Рамазон ӯро дашном диҳад ё ҷанг кунад), бигӯяд: Ман шахси рӯзадор ҳастам, шояд аз ӯ даст кашад. Агар бо вуҷуди ин барои ҷанҷол талош кунад, пас ӯро бо сабуктарин роҳ ва осонтарин роҳ боздорад, мисли дур кардани шахси ситамгар.
+Сипас Расулуллоҳ (саллаллоҳу алайҳи ва саллам) ба Зоте, ки ҷони ӯ дар дасти Ӯст саганд ёд карданд, ки тағйир ёфтани бӯӣ даҳони рӯзадор ба сабаби рӯза, рӯзи қиёмат назди Худованд беҳтар аз бӯи мушке аст, ки назди шумо маъмул аст. Инчунин савобаш зиёдтар аз савоби он атру мушке аст, ки рӯзҳои ҷумъа истифода бурданаш барои шумо тавсия шудааст.
+Шахси рӯзадор ду шодӣ дорад: ҳангоме ки рӯзаашро мекушояд, шод мешавад, ба хотири аз миён рафтани гуруснагӣ ва ташнагӣ, зеро ба ӯ иҷозати ифтор кардан дода шудааст. Ҳамчунин барои пурра шудани рӯзааш ва поён ёфтани ибодаташ ва осон шудани ибодат аз ҷониби Парвардигораш, ки ӯро барои рӯза гирифтани рӯзи оянда ёрӣ дод.
+(Ҳангоме ки Парвардигорашро мулоқот кунад, аз рӯзаи гирифтааш шод мешавад), ба хотири подош ва аҷру савоби рӯзааш.</t>
+  </si>
+  <si>
+    <t>فضل الصيام وأنه يحفظ صاحبَه في الدنيا من الشهوات، وفي الآخرة من عذاب النار.
+من آداب الصوم ترك الكلام الفاحش واللَّغَط، والصبر على أذَى الناس ومقابلة إساءتهم بالصبر والإحسان.
+الصائم أو العابد إذا فَرِح بسبب إكمال عبادته والانتهاء منها لم ينقص ذلك من أجره في الآخرة.
+الفرحة الكاملة هي بلقاء الله تعالى، عندما يُوَفَّى الصابرون والصائمون أجرهم بغير حساب.
+إعلام الناس بالطاعة عند الحاجة والمصلحة ليس من الرياء لقوله: (إني صائم).
+الصائم الكامل صومه هو الذي صامت جوارحه عن الآثام، ولسانه عن الكذب والفحش، وقول الزور، وبطنه عن الطعام والشراب.
+تأكيد النهي عن الصَّخَب والخِصام والصِّياح حالَ الصوم، وإلا فَغَيْرُ الصائم مَنهيٌّ عن ذلك أيضًا.
+هذا الحديث مما يرويه النبي صلى الله عليه وسلم عن ربه، ويسمى بالحديث القدسي أو الإلهي، وهو الذي لفظه ومعناه من الله، غير أنه ليست فيه خصائص القرآن التي امتاز بها عما سواه، مِن التَّعَبُّد بتلاوته والطهارة له والتَّحَدِّي والإعجاز وغير ذلك.</t>
+  </si>
+  <si>
+    <t>Фазилати рӯза он аст, ки соҳибашро дар ин дунё аз шаҳватҳо ва дар охират аз азоби дӯзах нигоҳ медорад.
+Аз одоби рӯза, худдорӣ аз суханони бад, баҳсҳои бемаънӣ, сабр кардан бар озори мардум ва дар баробари бадрафтории онон бурдбор ва некрафтор будан, мебошад.
+Агар шахси рӯзадор ё обид аз анҷом додани ибодаташ ва ба поён расондани он хурсанд шавад, аз аҷру савоби ухравии ӯ чизе кам намешавад.
+Хурсандии комил, хурсандии дидори Аллоҳ Таъоло аст, ҳангоме ки сабркунандагон ва рӯзагирандагон аҷру савоби худро беҳисоб мегиранд.
+Хабар додан ба мардум дар бораи ибодат ва риояи уҳдадориҳо дар ҳолати зарурат ва манфиат, нишонаи риё нест, чуноне, ки дар гуфтаи "Ман рӯзадор ҳастам" омадааст.
+Рӯзадори комил он кас аст, ки аъзои баданаш аз гуноҳон, забонаш аз дурӯғ, фаҳшо, шаҳодати бардурӯғ ва шикамаш аз хӯрокӣ ва нӯшокӣ рӯзадор бошад.
+Таъкид бар манъи садоҳои баланд, ҷанҷол ва фарёд задан дар вақти рӯза аст. Инчунин касе, ки рӯза намегирад, бояд аз ин амалҳо парҳез кунад.
+Ин ҳадис, ки Паёмбар (саллаллоҳу алайҳи ва саллам) аз Парвардигораш ривоят мекунад, ҳадиси қудсӣ ё ҳадиси илоҳӣ номида мешавад. Лафз ва маънои он аз ҷониби Аллоҳ аст, аммо вижагиҳое, ки хосси Қуръон аст дар он нест, ба монанд: ибодат будани хондани он, таҳорат кардан барои хондани он, ба чолиш кашидани мардум, ки агар метавонанд ҳаммонанди як ояти онро биёранд ва муъҷиза будани он ва ғайра.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3546</t>
+  </si>
+  <si>
+    <t>إذا لقي أحدكم أخاه فليسلم عليه، فإن حالت بينهما شجرة أو جدار أو حجر ثم لقيه فليسلم عليه أيضا</t>
+  </si>
+  <si>
+    <t>Ҳаргоҳ яке аз шумо бародарашро дид, бояд ба ӯ салом диҳад. Агар байни онҳо дарахт, девор ё санг бошад ва баъдтар ӯро бубинад, боз ҳам бояд ба ӯ салом диҳад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِذَا لَقِيَ أَحَدُكُمْ أَخَاهُ فَلْيُسَلِّمْ عَلَيْهِ، فَإِنْ حَالَتْ بَيْنَهُمَا شَجَرَةٌ أَوْ جِدَارٌ أَوْ حَجَرٌ ثُمَّ لَقِيَهُ فَلْيُسَلِّمْ عَلَيْهِ أَيْضًا».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳаргоҳ яке аз шумо бародарашро дид, бояд ба ӯ салом диҳад. Агар байни онҳо дарахт, девор ё санг бошад ва баъдтар ӯро бубинад, боз ҳам бояд ба ӯ салом диҳад."</t>
+  </si>
+  <si>
+    <t>يَحُثُّ النبيُّ صلى الله عليه وسلم المُسلمَ بالسلام على أخيه المسلمِ كلّما لَقِيَه، حتى وإنْ كانا يَسيران معًا وفَصَلَ بينهما فاصلٌ كشجرة أو جِدار أو حَجَر كبير، ثم لقيه بعدُ فلْيسلِّم عليه مرة أخرى.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) мусалмонро ташвиқ мекунад, ки ҳар гоҳ бародари мусалмони худро бинад, бояд бар ӯ салом диҳад. Ҳарчанд онҳо бо ҳам дар роҳ бошанд ва онҳоро чизе аз ҳам, монанди дарахт, девор ё санги калон ҷудо созад, пас аз диданаш боз бори дигар ба ӯ салом диҳад.</t>
+  </si>
+  <si>
+    <t>استحباب إفْشاء السلام، وأنْ يُكَرَّر عند كل تَغَيُّر حال.
+شدَّة حرصِه صلى الله عليه وسلم على إفشاء سنة السلام والمبالغة فيه؛ لما فيه من جَلْبِ المودّة والأُلفة بين المسلمين.
+السلام هو قول: (السلام عليكم) أو (السلام عليكم ورحمة الله وبركاته)، غير المصافحة التي تَحدُث عند التلاقي أول مرة.
+السلام دعاء، والمسلمون بحاجة إلى أن يدعو بعضهم لبعض ولو تَكرَّر ذلك.</t>
+  </si>
+  <si>
+    <t>Салом додан ва такрори он ҳангоми иваз шудани ҳолат, мустаҳаб аст.
+Ин нишон медиҳад, ки Расули акрам (саллаллоҳу алайҳи ва саллам) чӣ қадар сахт барои паҳн кардани суннати салом додан ва муболиға дар он талош мекард, зеро ин амр сабаби бештар шудани муҳаббат ва дӯстӣ миёни мусалмонон мешавад.
+Салом, иборат аст аз гуфтани: "Ассалому алайкум", ё "Ассалому алайкум ва раҳматуллоҳи ва баракотуҳу", ғайр аз даст додане, ки дар бори аввал дидани якдигар сурат мегирад.
+Салом, дуо аст ва мусалмонон ниёз доранд, ки барои ҳамдигар дуо кунанд, ҳатто агар ин амал такрор шавад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3552</t>
+  </si>
+  <si>
     <t>إذا مرض العبد أو سافر كتب له مثل ما كان يعمل مقيما صحيحا</t>
   </si>
   <si>
     <t>Агар банда бемор ё мусофир шавад, барояш ҳамон подош ва савобе навишта мешавад, ки дар хона ва бо тани сиҳат анҷом медод</t>
   </si>
   <si>
     <t>عن أبي موسى الأشعري رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «إِذَا مَرِضَ الْعَبْدُ أَوْ سَافَرَ كُتِبَ لَهُ مِثْلُ مَا كَانَ يَعْمَلُ مُقِيمًا صَحِيحًا».</t>
   </si>
   <si>
     <t>Аз Абумусои Ашъарӣ (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Агар банда бемор ё мусофир шавад, барояш ҳамон подош ва савобе навишта мешавад, ки дар хона ва бо тани сиҳат анҷом медод".</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم عن فضل الله ورحمته، وأنَّ المسلمَ إذا كان من عادته أن يعمل عملًا صالحًا حال صحته وإقامته ثم حَصَلَ له عذر فمرض فلم يَقدرْ على الإتيان به، أو انشغل بالسَّفر عنه، أو أي عذر؛ فإنه يكتب له الأجر كاملًا، كما لو عَمِلَه في حال الصحة والإقامة.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) аз фазл ва раҳмати Худованд мегӯяд, ки агар мусалмон дар ҳоли тансиҳатӣ ва иқоматаш ба адои амали нек одат карда бошад, сипас барои ӯ узре пеш ояд, ба монанди беморӣ ва сафар, ки аз адои он амал оҷиз ояд, барояш ҳамон подош ва савобе навишта мешавад, ки дар ҳоли тансиҳатӣ ва иқоматаш анҷом медод.</t>
   </si>
   <si>
     <t>سعة فضل الله على عباده.
 الحث على الاجتهاد في الطاعات واستغلال الأوقات في حال الصحة والفراغ.</t>
   </si>
   <si>
     <t>Фаровонии фазл ва неъмати Худованд бар бандагонаш.
 Ташвиқ ба кӯшиш дар анҷоми ибодот ва аъмоли нек ва истифода аз вақт дар ҳоли тандурустӣ.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3553</t>
   </si>
   <si>
+    <t>اللهم أعوذ برضاك من سخطك، وبمعافاتك من عقوبتك، وأعوذ بك منك لا أحصي ثناء عليك أنت كما أثنيت على نفسك</t>
+  </si>
+  <si>
+    <t>Ё Аллоҳ! ман ба розигии Ту аз ғазаби Ту паноҳ меҷӯям, ба беҳбудии Ту аз ҷазои Ту паноҳ меҷӯям, аз Ту ба Ту паноҳ мебарам, тавону ёрои онро надорам, ки ба ҳамду санои Ту (чунон ки шоистаи Туст) бипардозам, Ту тавре ҳастӣ, ки худатро ситоиш намудаӣ</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ رضي الله عنها قَالَتْ: فَقَدْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ لَيْلَةً مِنَ الْفِرَاشِ فَالْتَمَسْتُهُ فَوَقَعَتْ يَدِي عَلَى بَطْنِ قَدَمَيْهِ وَهُوَ فِي الْمَسْجِدِ وَهُمَا مَنْصُوبَتَانِ، وَهُوَ يَقُولُ: «اللهُمَّ أَعُوذُ بِرِضَاكَ مِنْ سَخَطِكَ، وَبِمُعَافَاتِكَ مِنْ عُقُوبَتِكَ، وَأَعُوذُ بِكَ مِنْكَ لَا أُحْصِي ثَنَاءً عَلَيْكَ أَنْتَ كَمَا أَثْنَيْتَ عَلَى نَفْسِكَ».</t>
+  </si>
+  <si>
+    <t>Аз Оиша (разияллоҳу анҳо) ривоят аст, ки гуфт: Ман шабе Расули Худо (саллаллоҳу алайҳи ва саллам)-ро канори  худ наёфтам, атрофамро ҷустуҷӯ кардам, ки ногоҳ дастам ба кафи пойҳои росткардааш расид, дар ҳоле ки дар масҷид буд, (яъне, дар ҳолати саҷда) ва ӯ мегуфт:  "Ё Аллоҳ! ман ба розигии Ту аз ғазаби Ту паноҳ меҷӯям, ба беҳбудии Ту аз ҷазои Ту паноҳ меҷӯям, аз Ту ба Ту паноҳ мебарам, тавону ёрои онро надорам, ки ба ҳамду санои Ту (чунон ки шоистаи Туст) бипардозам, Ту тавре ҳастӣ, ки худатро ситоиш намудаӣ."</t>
+  </si>
+  <si>
+    <t>قالت عائشة رضي الله عنها: كنت نائمة إلى جنب النبي صلى الله عليه وسلم، ففقدته من الليل، فلمست بيدي الموضع الذي كان يصلي فيه في الحجرة؛ فإذا هو ساجد وقدماه قائمتان، وإذا هو يقول: 
+(أعوذ) وأتوسل (برضاك من سخطك) عليّ أو على أمتي، (و) أستعيذ (بمعافاتك) وعفوك الكثير (من عقوبتك)، 
+(وأعوذ بك منك) وبصفات جمالك من صفات جلالك، حيث لا يُعيذ منك إلا أنت، فلا مَنْجَى ولا مَلْجَأ من الله إلا إليه، 
+(لا أحصي ثناء عليك) لا أطيق ولا أبلغ حصرًا وعددًا لعجزي إحصاء نعمتك وإحسانك كما تستحقه وإن اجتهدت في ذلك، 
+(أنت كما أثنيت على نفسك) فأنت الذي أثنيت على ذاتك ثناء يليق بك، فمن يقدر على أداء حق ثنائك؟!</t>
+  </si>
+  <si>
+    <t>Оиша (разияллоҳу анҳо) гуфт: Ман дар паҳлӯи Паёмбари Аллоҳ (саллаллоҳу алайҳи ва саллам) хоб будам, вақте бедор шудам ӯро канори худ наёфтам, бо дастам ҷойи намозхонии ӯро дар утоқамон ламс кардам, ӯро дар ҳоли саҷда ёфтам, ки пойҳояшро рост (яъне, дар саҷда буд ва нуги пойҳояш ба замину суми пояш боло) намуда буд ва мегуфт:
+(Ман паноҳ мебарам) ва тавассул менамоям, (ба ризоияти Ту аз хашму ғазаби Ту) бар ман ё уммати ман, (ва) паноҳ мебарам (ба бахшиши  Ту) ва бахшиши зиёди Ту (аз ҷазои Ту). (Ман паноҳ мебарам ба Ту аз худи Ту) ва ба сифатҳои зебоии Ту, аз сифатҳои ҷалоли Ту, зеро аз Ту наметавон паноҳ ҷуст, магар ба Худат, зеро наҷоте ва паноҳгоҳе аз Аллоҳ нест, магар ба сӯи Худаш. (Ман ҳамду санои Туро дар шумор оварда наметавонам) дар шумориши неъматҳо ва эҳсони Ту ончунон ки сазовори он ҳастӣ, нотавонам, ҳарчанд дар он талош кунам. (Ту ҳамонгуна ҳастӣ, ки худатро ситоиш намудаӣ) Ту ҳамон зоте ҳастӣ, ки бар худат ситоиши сазовор кардаӣ, кӣ метавонад ҳаққи ҳамду ситоиши Туро адо кунад?</t>
+  </si>
+  <si>
+    <t>استحباب هذه الأدعية في السجود.
+ قال ميرك: وفي إحدى روايات النسائي: كان يقول هذا الدعاء إذا فرغ من صلاته وتبوأ مضجعه.
+استحباب الثناء على الله بصفاته ودعائه بأسمائه الثابتة في الكتاب والسنة.
+فيه تعظيم الخالق في الركوع والسجود.
+جواز الاستعاذة بصفات الله، كما يجوز الاستعاذة بذاته -سبحانه وتعالى-.
+قال الخطابي: في هذا الكلام معنى لطيف، وهو: أنه قد استعاذ بالله أن يجيره برضاه من سخطه، وبمعافاته من عقوبته، والرضى والسخط ضدان متقابلان، وكذلك المعافاة والمؤاخذة بالعقوبة، فلما صار إلى ذكر ما لا ضد له وهو الله سبحانه وتعالى استعاذ به منه لا غير، ومعنى ذلك: الاستغفار من التقصير من بلوغ الواجب من حق عبادته، والثناء عليه. وقوله: لا أحصي ثناء عليك: أي لا أطيقه ولا أبلغه.</t>
+  </si>
+  <si>
+    <t>Дар ҳолати саҷда ин дуоҳоро гуфтан, мустаҳаб аст.
+Мирак гуфт: Дар яке аз ривоятҳои Насоӣ омадааст, ки Паёмбар ин дуоро пас аз анҷоми намоз ва ба рахтхоб рафтан, мехонд.
+Шукргузории Худованд бо сифатҳои Ӯ ва дуо бо номҳои собиташ, ки дар Қуръон ва Суннат омадаанд, мустаҳаб аст.
+Дар ин дуо таъзими Офаридгор дар рукуъ ва саҷда мебошад.
+Чунон ки ба зоти Аллоҳ Таъоло паноҳ бурдан ҷоиз аст, ҳамчунин ба сифатҳои Аллоҳ Таъоло паноҳ бурдан ҷоиз аст.
+Хаттобӣ гуфтааст: Дар ин сухан маънои нозук вуҷуд дорад, ки мегӯяд: Ӯ ба Худо паноҳ бурдааст, то бо ризоияти Ӯ аз хашмаш эмин монад ва бо бахшиши Ӯ аз ҷазо эмин монад. Ризо ва хашм ду зидди муқобили ҳам ҳастанд, ҳамин тавр бахшиш ва ҷазо низ. Вақте ба зикри чизе расид, ки зидде надорад, ки Ӯ Аллоҳ Субҳонаҳу ва Таъоло аст, танҳо аз Ӯ ба Ӯ паноҳ мехоҳад, на аз ғайри Ӯ. Ин маънои тавба аз норасоии иҷрои ҳаққи ибодат ва ситоиши Худо аст. Ва ин суханаш, ки мегӯяд: "Сано ва ситоиши Туро дар шумор нахоҳам овард", ба ин маъност, ки наметавонам онро ба пуррагӣ анҷом диҳам.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3566</t>
+  </si>
+  <si>
     <t>أفضل الذكر: لا إله إلا الله، وأفضل الدعاء: الحمد لله</t>
   </si>
   <si>
     <t>Беҳтарин зикр: Ло илоҳа иллаллоҳ, ва беҳтарин дуо: Алҳамду лиллоҳ аст</t>
   </si>
   <si>
     <t>عن جابر رضي الله عنه قال: سمعت رسول الله صلى الله عليه وسلم يقول: «أَفْضَلُ الذِّكْرِ: لَا إِلَهَ إِلَّا اللهُ، وَأَفْضَلُ الدُّعَاءِ: الْحَمْدُ لِلهِ».</t>
   </si>
   <si>
     <t>Аз Ҷобир (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод)-ро шунидам, ки мегуфт: "Беҳтарин зикр: Ло илоҳа иллаллоҳ, ва беҳтарин дуо: Алҳамду лиллоҳ аст".</t>
   </si>
   <si>
     <t>يُخبرُنا النبيُّ صلى الله عليه وسلم أن أفضل الذكر: "لا إله إلا الله" ومعناها لا معبود بحق إلا الله، وأن أفضل الدعاء: "الحمد لله" وهي الاعتراف بأن المُنعم هو الله سبحانه، المُستحِق للوصف الكامل الجميل.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) мефармоянд, ки беҳтарин зикр "Ло илоҳа иллаллоҳ", ки маънояш "Нест маъбуди барҳақ магар Аллоҳ" аст, ва беҳтарин дуо "Алҳамду лиллоҳ", ки маънояш "Эътироф кардани онки Худованд субҳонаҳу ва Таъоло неъматдиҳанда ва сазовори беҳтарин ва зеботарин васф" аст.</t>
   </si>
   <si>
     <t>الحث على الإكثار من ذكر الله بكلمة التوحيد، والدعاء بالحمد.</t>
   </si>
   <si>
     <t>Ташвиқ барои бисёр зикр кардани Худованд бо "Ло илоҳа иллаллоҳ" ва дуо бо "Алҳамдуллилоҳ".</t>
   </si>
   <si>
     <t>رواه الترمذي والنسائي في الكبرى وابن ماجه</t>
   </si>
   <si>
     <t>[رواه الترمذي والنسائي في الكبرى وابن ماجه]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3567</t>
+  </si>
+  <si>
+    <t>ألا أخبركم بأهل الجنة؟ كل ضعيف متضعف، لو أقسم على الله لأبره، ألا أخبركم بأهل النار: كل عتل جواظ مستكبر</t>
+  </si>
+  <si>
+    <t>Оё биҳиштиёнро ба шумо муаррифӣ накунам? Ҳар заифе, ки дар баробари Аллоҳ Таъоло фурутан аст, агар ба Аллоҳ савганд ёд кунад, Аллоҳ Таъоло савгандашро бароварда мегардонад. Оё дӯзахиёнро ба шумо муаррифӣ накунам? Ҳар инсони тундхуйи мутакаббир, ки мардумро таҳқир мекунад (дӯзахӣ аст)</t>
+  </si>
+  <si>
+    <t>عَنْ حَارِثَةَ بْنِ وَهْبٍ الخُزَاعِيِّ رضي الله عنه قَالَ: سَمِعْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «أَلاَ أُخْبِرُكُمْ بِأَهْلِ الجَنَّةِ؟ كُلُّ ضَعِيفٍ مُتَضَعِّفٍ، لَوْ أَقْسَمَ عَلَى اللَّهِ لَأَبَرَّهُ، أَلاَ أُخْبِرُكُمْ بِأَهْلِ النَّارِ: كُلُّ عُتُلٍّ جَوَّاظٍ مُسْتَكْبِرٍ».</t>
+  </si>
+  <si>
+    <t>Аз Ҳориса ибни Ваҳби Хузоъӣ (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам)-ро шунидам, ки мегӯяд: "Оё биҳиштиёнро ба шумо муаррифӣ накунам? Ҳар заифе, ки дар баробари Аллоҳ Таъоло фурутан аст, агар ба Аллоҳ савганд ёд кунад, Аллоҳ Таъоло савгандашро бароварда мегардонад. Оё дӯзахиёнро ба шумо муаррифӣ накунам? Ҳар инсони тундхуйи мутакаббир, ки мардумро таҳқир мекунад (дӯзахӣ аст)."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم ببعض صفات أهل الجنة وأهل النار. 
+فأغلب أهل الجنة هم: "كل ضعيف متضعِّف"، أي: متواضع خاضع لله تعالى، مُذِلّ نفسه له، حتى إن بعض الناس يَستَضعفونه ويَحتَقِرونه، وهذا المُتذَلِّل لله تعالى لو أقسم بالله يَمينًا طَمَعًا في كَرَم الله تعالى، لَأَبَرَّه الله، وحَقَّقَ له ما أَقْسَمَ عليه وأجاب طلبَه ودعاءه. 
+وأغلب أهل النار هم: كل «عُتُل» وهو الفَظُّ الغَليظ شديد الخصومة، أو الفاحش الذي لا يَنْقَاد لخير، «جواظ» وهو المتكبر، الأَكُوْل، صاحب الجسد الضخم، المُختال في مِشيته، سيء الخلق، «مستكبر» برفضه للحق، وباحتقاره لغيره.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баъзе сифатҳои аҳли ҷаннат ва аҳли дӯзахро хабар доданд.
+Аксарияти аҳли ҷаннат “ҳама заиф ва фурӯтан” мебошанд. Яъне, мутавозеъ ва хоксор дар баробари Аллоҳ Таъоло ҳастанд ва нафси худро дар баробари Ӯ кӯчак мебинад, то ҷое, ки баъзе аз мардум ӯро заиф мебинанд ва ҳақир мешуморанд. Агар ин шахси хоксор дар назди Аллоҳ аз рӯи умед ба карами Аллоҳ савганде ёд кунад, Аллоҳ савганди ӯро қабул мекунад, дархосташро бароварда мегардонад ва дуояшро иҷобат мекунад.
+Аксарияти аҳли дӯзах бошад, "тундхӯён ҳастанд". Касоне ҳастанд, ки тундхӯ, ситезагар ва бадзабонанд ва ба некӣ тан намедиҳад. Мутакаббир, носипос, пурхӯре, ки дорои ҷисми бузург аст ва бо кибру ғурур роҳ меравад. "Мустакбир" касе, ки ҳақро рад мекунад, намепазирад ва дигаронро таҳқир мекунад.</t>
+  </si>
+  <si>
+    <t>الحث على الاتصاف بصفات أهل الجنة، والتحذير من صفات أهل النار.
+التواضع يكون لله عز وجل، ولأمره ونهيه والانقياد لهما، ويكون للخلق بعدم التكبُّر عليهم.
+قال ابن حجر: المراد أن أغلب أهل الجنة هؤلاء، كما أن معظم أهل النار القسم الآخر، وليس المراد الاستيعاب في الطرفين.</t>
+  </si>
+  <si>
+    <t>Ташвиқ ба дороии сифатҳои аҳли ҷаннат ва ҳушдор аз сифатҳои аҳли дӯзах.
+Фурӯтанӣ бояд барои Худои бузург ва ҳукмҳои Ӯ бошад ва дар баробари одамон такаббур наварзидан.
+Ибни Ҳаҷар мегӯяд: Мақсад он аст, ки аксарияти аҳли ҷаннат инҳо ҳастанд ва аксарияти аҳли дӯзах гурӯҳи дигар ҳастанд, на ин ки ҳамаи онҳо пурра ҳаминхел ҳастанд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3573</t>
+  </si>
+  <si>
+    <t>ألا أدلكم على ما يمحو الله به الخطايا، ويرفع به الدرجات؟</t>
+  </si>
+  <si>
+    <t>Оё шуморо ба он чи Аллоҳ бо он гуноҳонро пок мекунад ва дараҷотро боло мебарад, роҳнамоӣ накунам?</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «أَلَا أَدُلُّكُمْ عَلَى مَا يَمْحُو اللهُ بِهِ الْخَطَايَا، وَيَرْفَعُ بِهِ الدَّرَجَاتِ؟» قَالُوا بَلَى يَا رَسُولَ اللهِ قَالَ: «إِسْبَاغُ الْوُضُوءِ عَلَى الْمَكَارِهِ، وَكَثْرَةُ الْخُطَا إِلَى الْمَسَاجِدِ، وَانْتِظَارُ الصَّلَاةِ بَعْدَ الصَّلَاةِ، فَذَلِكُمُ الرِّبَاطُ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Оё шуморо ба он чи Аллоҳ бо он гуноҳонро пок мекунад ва дараҷотро боло мебарад, роҳнамоӣ накунам?" Гуфтанд: Оре эй Расули Аллоҳ. Паёмбар Фармуданд: "Дар сахтиҳо (сармо, гармо ва ҳолатҳои номуносиб) пурра ва некӯ анҷом додани таҳорат, қадамзанон ба масҷид рафтан, интизори намоз пас аз намоз, ин ҳамон марзбонӣ (ва ҷиҳод) аст."</t>
+  </si>
+  <si>
+    <t>سَألَ النبيُّ صلى الله عليه وسلم أصحابَه هل يُريدون أنْ يدلَّهم على أعمال تكون سببًا في مغفرة الذنوب، ومحوها من كُتب الحفظة، وعلو المنازل في الجنة؟ 
+قال الصحابة: نعم نريد ذلك. قال: 
+الأول: استيعاب وإتمام الوضوء على مشقة؛ كَبردٍ، وقلة ماء، وألم جسم، وماء حار. 
+الثاني: كثرة الخُطا -وهي ما بين القدمين- إلى المساجد ببعد الدار، وكثرة التكرار. 
+الثالث: انتظار وقت الصلاة، وتعلُّق القلب بها، والتأهب لها، والجلوس لها في المسجد لانتظار الجماعة، فإذا صلاها انتظر في مصلاه صلاةً أخرى. 
+ثم بيَّنَ صلى الله عليه وسلم أنَّ هذه الأمور هي المرابطة الحقيقية؛ لأنها تسد طرق الشيطان على النفس، وتقهر الهوى، وتمنعها من قبول الوساوس، فيغلب بها حزبُ الله جنودَ الشيطان؛ وذلك هو الجهاد الأكبر، فكانت بمنزلة الرباط على ثغر العدو.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) аз асҳоби худ пурсиданд, ки оё мехоҳанд, ки онҳоро ба корҳое ҳидоят кунад, ки боиси омурзиши гуноҳон ва пок шудани он аз дафтари фариштагон ва боло рафтани дараҷот дар биҳишт шавад?
+Саҳобаҳо гуфтанд: Бале, мо инро мехоҳем. Фармуданд:
+Якум: Комил ва ба пурраги анҷом додани таҳорат ҳангоми сахтӣ, монанди сармо ё камбуди об, ё беморӣ ва ё оби гарм.
+Дуввум: Қадамҳои зиёде гузоштан - ки миёни пойҳост - ба масҷидҳои дур аз хона ва такрори зиёд.
+Сеюм: Интизори вақти намоз ва алоқаманд будани дил ба он. Ва омода будан барои намоз ва нишастан барои намоз дар масҷид ба интизори ҷамоат ва чун он намозро ба ҷо овард ба интизори намози дигар бошад.
+Сипас Паёмбар (cаллаллоҳу алайҳи ва саллам) баён намуданд, ки ин корҳо ҳамон сарҳадбонии ҳақиқӣ аст. Зеро роҳҳои шайтонро бар нафси инсон мебандад ва нафси инсонро мағлуб мекунад ва онро аз пазируфтани васвасаҳо боз медорад. Ва ҳамин тавр ҳизби Аллоҳ сарбозони шайтонро шикаст медиҳанд ва ин ҳамон ҷиҳоди акбар аст, ки ба манзилати сарҳадбонӣ ва ҳифозат аз марзҳо дар баробари душман аст.</t>
+  </si>
+  <si>
+    <t>أهمية المحافظة على صلاة الجماعة في المسجد، والاهتمام بالصلوات وعدم التشاغل عنها.
+حسن عرض النبي صلى الله عليه وسلم وتشويقه لأصحابه حيث بدأهم بثواب عظيم على طريقة السؤال، وهذه طريقة من طرق التعليم.
+فائدة عرض المسألة بالسؤال والجواب: أن يكون الكلام أوقع في النفس بحكم الإبهام والتبيين.
+قال النووي رحمه الله: فذلكم الرباط أي: الرباط المرغَّب فيه، وأصل الرباط الحبس على الشيء، كأنه حبس نفسه على هذه الطاعة، وقيل: إنه أفضل الرباط كما قيل: الجهاد جهاد النفس، ويحتمل أنه الرباط المتيسر الممكن، أي: إنه من أنواع الرباط.
+كررت كلمة "الرباط" وعرفت ب(ال) التعريف؛ ذلك تعظيمٌ لشأن هذه الأعمال.</t>
+  </si>
+  <si>
+    <t>Аҳамияти адои намоз бо ҷамоат дар масҷид ва таваҷҷуҳ ба намозҳо ва парешон нашудан аз намозҳо ба дигар корҳо.
+Паёмбар (саллаллоҳу алайҳи ва саллам) ба некӣ ва зебоӣ суханони худро ба саҳобагон пешниҳод ва онҳоро ташвиқ карданд. Он Ҳазрат ин савоби бузургро бо пурсиш аз саҳоба шуруъ карданд ва ин яке аз равишҳои таълим аст.
+Фоидаи бо саволу ҷавоб пешниҳод кардани масъала, ин ки сухан аз рӯӣ норавшанӣ ва кунҷкобӣ ва сипас тавзеҳи он масъала, беҳтар дар зеҳн ҷо мегирад.
+Нававӣ (раҳимаҳуллоҳ) мефармояд: Ин ҳамон марздорӣ аст. Яъне, ҳамон марздорие, ки ба он тарғиб шудааст. Ва асли марздорӣ ҳабс ва нигаҳдории худ бар як чиз аст, пас инҷо нафси худро бар ин тоат ҳабс кардааст. Ва гуфта шудааст, ки ин беҳтарин марздорӣ аст, ҳамон тавр ки гуфта шудааст, ҷиҳод, ҷиҳод бо нафс аст. Ва эҳтимол дорад, ки манзур ин аст, ки ин ҳамон марздории ба қадри тавон аст, яъне ин яке аз анвои ҷиҳод ва марздорӣ аст.
+Калимаи "Рибот" дар ҳадис такрор шудааст ва бо "ал"-и таъриф омадааст ва ин барои бузургдошти ин аъмол аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3574</t>
+  </si>
+  <si>
+    <t>ألا أنبئكم بخير أعمالكم، وأزكاها عند مليككم، وأرفعها في درجاتكم</t>
+  </si>
+  <si>
+    <t>Оё шуморо аз беҳтарин амалҳоятон, поктарин дар назди подшоҳи шумо (Аллоҳи Мутаъол), таъсирноктарин амалатон дар боло бурдани мартабаатон, огоҳ насозам</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي الدَّرْدَاءِ رضي الله عنه قَالَ: قَالَ النَّبِيُّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «أَلاَ أُنَبِّئُكُمْ بِخَيْرِ أَعْمَالِكُمْ، وَأَزْكَاهَا عِنْدَ مَلِيكِكُمْ، وَأَرْفَعِهَا فِي دَرَجَاتِكُمْ وَخَيْرٌ لَكُمْ مِنْ إِنْفَاقِ الذَّهَبِ وَالوَرِقِ، وَخَيْرٌ لَكُمْ مِنْ أَنْ تَلْقَوْا عَدُوَّكُمْ فَتَضْرِبُوا أَعْنَاقَهُمْ وَيَضْرِبُوا أَعْنَاقَكُمْ؟» قَالُوا: بَلَى. قَالَ: «ذِكْرُ اللهِ تَعَالَى».</t>
+  </si>
+  <si>
+    <t>Аз Абудардо (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Оё шуморо аз беҳтарин амалҳоятон, поктарин дар назди подшоҳи шумо (Аллоҳи Мутаъол), таъсирноктарин амалатон дар боло бурдани мартабаатон, огоҳ насозам, ки аз инфоқи тилло ва нуқра барои шумо беҳтар ва аз рӯ ба рӯ шудани шумо бо душманатон, ки гардани онҳоро бизанед ва онҳо гардани шуморо бизананд, беҳтар аст?" Гуфтанд: Бале. Фармуд: "Зикри Аллоҳ Таъоло."</t>
+  </si>
+  <si>
+    <t>سَألَ النبيُّ صلى الله عليه وسلم أصحابَه:
+هل تريدون أن أخبركم وأعلمكم بأفضل أعمالكم وأشرفها وأنماها وأطهرها وأنقاها عند الله المالك عز وجل؟
+وأرفعها في منازلكم في الجنة؟ 
+وخير لكم من التصدُّق بالذهب والفضة؟ 
+وخير لكم من أن تَلْقَوا الكفارَ للقتال، فتضربُوا أعناقَهم، ويضربوا أعناقَكم؟ 
+قال الصحابة: نعم نريد ذلك. 
+قال صلى الله عليه وسلم: ذكر الله تعالى في كل الأوقات وعلى جميع الهيئات والحالات.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) асҳобашро пурсид:
+Оё мехоҳед шуморо аз беҳтарин, шарафмандтарин, гиромитарин, рушдноктарин, поктарин ва холистарин аъмолатон дар назди Аллоҳи Молик (Азза ва Ҷалла) хабар диҳам?
+Ва он амале, ки бештар боиси боло бурдани дараҷоти шумо дар биҳишт хоҳад шуд,
+ки бароятон беҳтар аз садақа додани тилло ва нуқра аст?
+Ва беҳтар аз он аст, ки бо кофирон рӯ ба рӯ шавед ва гардани ҳамдигарро бизанед?
+Саҳоба фармуданд: Оре, мехоҳем.
+Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: Зикри Аллоҳ Таъоло дар ҳама вақтҳо ва дар ҳама шароиту ҳолатҳо.</t>
+  </si>
+  <si>
+    <t>أن المداومة على ذكر الله تعالى ظاهرًا وباطنًا من أعظم القُرَب، وأنفعها عند الله تعالى.
+جميع الأعمال إنما شُرعت لإقامة ذكر الله تعالى، قال الله تعالى: (وَأَقِمِ الصَّلَاةَ لِذِكْرِي). وقال صلى الله عليه وسلم: إنَّما جُعل الطَّوافُ بالبيت وبين الصَّفا والمروة ورمي الجمار لإقامة ذكر الله تعالى. رواه أبو داود والترمذي.
+قال العز بن عبدالسلام في قواعده: هذا الحديث مما يدل على أن الثواب لا يترتب على قدر النَّصَب في جميع العبادات بل قد يأجر الله تعالى على قليل الأعمال أكثرَ مما يأجر على كثيرها، فالثواب يترتب على تفاوت الرتب في الشرف.
+قال المناوي في فيض القدير: هذا الحديث محمول على أن الذكر كان أفضل للمخاطبين به، ولو خوطب به شُجاع بَاسل حصل به نفع الإسلام في القتال لقيل له الجهاد، أو الغني الذي ينتفع به الفقراء بماله قيل له الصدقة، والقادر على الحج قيل له الحج، أو من له أبوان قيل له برهما، وبه يحصل التوفيق بين الأخبار.
+أكمل الذكر ما نطق به اللسانُ مع تدبُّر القلب، ثم ما كان بالقلب وحده كالتفكر، ثم ما كان باللسان وحده، وفي كلٍّ أجرٌ إن شاء الله تعالى.
+التزام المسلم بالأذكار المتعلقة بالأحوال كأذكار الصباح والمساء، ودخول المسجد والبيت والخلاء والخروج منها... وغير ذلك يجعله من الذاكرين الله كثيرًا.</t>
+  </si>
+  <si>
+    <t>Пайваста зикри Аллоҳ Таъолоро кардан, дар зоҳир ва ботин, аз беҳтарин авомили наздикӣ ба Аллоҳ Таъоло ва судмандтарини он назди ҳақ Таъоло аст.
+Ҳамаи аъмол дар воқеъ барои барпо доштани зикри Аллоҳ Таъоло қарор дода шудааст. Аллоҳ Таъоло мефармояд: "Намозро барои зикри ман барпо дор."  Ва Паёмбар (саллаллоҳу алайҳи ва саллам) мефармояд: Ҳамоно тавофи хонаи Каъба ва (саъй) байни Сафо ва Марва ва рамйи ҷамарот барои барпо доштани зикри Аллоҳ Таъоло қарор дода шудааст. Ба ривояти Абудовуд ва Тирмизӣ.
+Ъизз ибни Абдуссалом дар китоби "Қавоид"-аш гуфтааст: "Ин ҳадис далолат бар он мекунад, ки савоб дар ҳама ибодатҳо бар асоси заҳмат нест, ки шахс бардошт мекунад, балки мумкин аст Аллоҳ Таъоло барои амалҳои андак, бештар аз амалҳои бисёр аҷру савоб диҳад. Бинобар ин подош бар асоси тафовут дар мартаба ва шаъну шараф (и амалҳо), дода мешавад."
+Ал-Муновӣ дар китоби "Файзул-қадир" мегӯяд: "Ин ҳадис ба ин маънӣ аст, ки зикр барои касоне, ки мухотаби ин сухан буданд, беҳтарин амал буд. Ва агар шахси шуҷоъ ва диловар мавриди хитоб бошад, ки ҳузури ӯ дар майдони ҷанг ба Ислом суд мерасонад, ба ӯ ҷиҳод пешниҳод карда мешавад. Ва агар сарватманде, ки фақирон аз ӯ суд мебаранд, мавриди хитоб қарор гирад, ба ӯ садақа пешниҳод мешавад. Ва касе, ки тавоноии ҳаҷро дорад, ба ӯ ҳаҷ пешниҳод мешавад. Ва касе, ки падару модараш назди ӯ ҳастанд, некӯкорӣ ба онҳо ба ӯ тавсия дода мешавад. Ин гуна миёни ҳама ҳадисҳо тавофуқ эҷод мешавад."
+Комилтарин зикр, ҳамон зикре аст, ки бо нутқи забон ва тадаббур ва тафаккури дил бошад. Сипас он зикре, ки танҳо бо дил бошад, монанди тафаккур ва сипас он чи танҳо бар забон бошад. Ва иншоаллоҳ ҳаммааш подош доранд.
+Пойбандии мусалмон ба зикрҳое, ки вобаста ба аҳвол ва вақтҳо ҳастанд, монанди, зикрҳои субҳу шом, зикри ворид шудан ба масҷид ва хона ва дастшӯйи ва баромадан аз онҳо ва дигар зикрҳо, ӯро аз ҷумлаи касоне қарор медиҳад, ки зикри Аллоҳро бисёр мегӯянд.</t>
+  </si>
+  <si>
+    <t>رواه الترمذي وابن ماجه وأحمد</t>
+  </si>
+  <si>
+    <t>[رواه الترمذي وابن ماجه وأحمد]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3575</t>
+  </si>
+  <si>
+    <t>إني لأعلم كلمة لو قالها ذهب عنه ما يجد، لو قال: أعوذ بالله من الشيطان، ذهب عنه ما يجد</t>
+  </si>
+  <si>
+    <t>Ман калимаеро медонам, ки агар онро бигӯяд хашму ғазабаш фурӯ менишинад. Агар бигӯяд: Аъузу биллоҳи минаш-шайтонир-раҷим, хашмаш бартараф мешавад</t>
+  </si>
+  <si>
+    <t>عَنْ سُلَيْمَانَ بْنِ صُرَدٍ رضي الله عنه قَالَ: كُنْتُ جَالِسًا مَعَ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ وَرَجُلاَنِ يَسْتَبَّانِ، فَأَحَدُهُمَا احْمَرَّ وَجْهُهُ، وَانْتَفَخَتْ أَوْدَاجُهُ، فَقَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِنِّي لَأَعْلَمُ كَلِمَةً لَوْ قَالَهَا ذَهَبَ عَنْهُ مَا يَجِدُ، لَوْ قَالَ: أَعُوذُ بِاللَّهِ مِنَ الشَّيْطَانِ، ذَهَبَ عَنْهُ مَا يَجِدُ» فَقَالُوا لَهُ: إِنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «تَعَوَّذْ بِاللَّهِ مِنَ الشَّيْطَانِ»، فَقَالَ: وَهَلْ بِي جُنُونٌ؟</t>
+  </si>
+  <si>
+    <t>Аз Сулаймон ибни Сурад (разияллоҳу анҳу) ривоят аст, ки гуфт: Ман бо Паёмбар (саллаллоҳу алайҳи ва саллам) нишаста будам, ду мард ба якдигар дашном медоданд. Чеҳраи яке аз онҳо сурх ва рагҳои гарданаш аз шиддати ғазаб баромада буданд. Паёмбар гуфт:" Ман калимаеро медонам, ки агар онро бигӯяд хашму ғазабаш фурӯ менишинад. Агар бигӯяд: Аъузу биллоҳи минаш-шайтонир-раҷим, хашмаш бартараф мешавад". Ба он мард гуфтанд: Паёмбар гуфт, ки “Аз шарри шайтони рондашуда ба Аллоҳ паноҳ бибар". Он мард гуфт: Оё ман девонаам?</t>
+  </si>
+  <si>
+    <t>استَبَّ وتَشاتَم رجلان بين يدي النبيِّ صلى الله عليه وسلم، وقد احْمَرَّ وجهُ أحدِهما، وانتفختْ عُرُوقُه المُحيطة بعُنُقِه.
+فقال صلى الله عليه وسلم: إني لأعلم كلمةً لو يقولها هذا الغضبانُ لَذَهَبَ عنه الغضب، لو قال: أعوذ بالله من الشيطان الرجيم.
+فقالوا له: إنّ النبيَّ صلى الله عليه وسلم قال: تَعَوَّذ بالله من الشيطان.
+فقال: أَمَجنون أنا؟! وظَنّ أنه لا يستعيذ من الشيطان إلا مَن به جنون.</t>
+  </si>
+  <si>
+    <t>Ду мард дар назди Паёмбар (саллаллоҳу алайҳи ва саллам) якдигарро дашном доданд, яке аз онҳо аз шиддати ғазаб рӯяш сурх ва рагҳои гарданаш баромада буд.
+Паёмбар (саллаллоҳу алайҳи ва саллам) гуфт: Ман сухане медонам, ки агар ин марди хашмгин бигӯяд, ғазабаш бартараф мешавад. Гуфт: Аъузу биллоҳи минаш-шайтонир-раҷим.
+Ба он мард гуфтанд: Паёмбар гуфт, ки “Аз шарри шайтони рондашуда ба Аллоҳ паноҳ бибар."
+Он мард гуфт: Оё ман девонаам? Ӯ гумон кард, ки танҳо касе, ки девона бошад, аз шайтон паноҳ мебарад.</t>
+  </si>
+  <si>
+    <t>حرص النبي صلى الله عليه وسلم على الإرشاد والتوجيه، عند وجود سببه.
+الغضب من الشيطان.
+الأمر بالاستعاذة  بالله من الشيطان الرجيم عند الغضب، قال تعالى: (وإما ينزغنك من الشيطان نزغ فاستعذ بالله..) الآيةَ.
+التحذير من السباب وما يُشبهه من اللعن، والتنفير منهما؛ لأنهما يؤدِّيان إلى المفاسد بين الناس.
+نقل النصيحة لمن لم يسمعها لينتفع بما فيها.
+حذَّرَ النبي صلى الله عليه وسلم من الغضب؛ لأنه يدفع إلى الشر والتَّهَوُّر، وكان صلى الله عليه وسلم لا يغضب إلا أنْ تُنْتَهَك حُرُماتُ الله تعالى، وهو الغضب المحمود.
+قال النووي على قوله "هل ترى بي مِن جنون": يحتمل أنّ هذا القائل كان من المنافقين، أو من جفاة الأعراب.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) барои роҳнамоӣ ва ҳидоят кардани мардум ҳар гоҳ сабабаш пайдо мешуд, талош ва кӯшиш мекарданд.
+Ғазаб аз шайтон аст.
+Амр ба паноҳ бурдан ба Аллоҳ Таъоло аз шарри шайтони рондашуда ҳангоми хашму ғазаб. Худованд мефармояд: "Ва ҳар гоҳ аз ҷониби шайтон васвасае туро фаро гирифт, ба Аллоҳ Таъоло паноҳ бибар."
+Паёмбар (саллаллоҳу алайҳи ва саллам) аз дашном додан ва лаънат кардани мардум манъ карда, онҳоро бад ҳисобидааст, зеро онҳо боиси фасод дар байни мардум мешаванд.
+Расонидани насиҳат ба касе, ки нашунидааст, то аз он баҳра барад.
+Паёмбар (саллаллоҳу алайҳи ва саллам) аз хашмварзӣ ҳушдор додааст, зеро хашм одамро ба зулму ҷаҳолат ва бетадбирӣ мерасонад. Паёмбар (саллаллоҳу алайҳи ва саллам) танҳо вақте хашм мекард, ки аҳкоми Худо зери по мешуд ва ин хашми ситудашуда аст.
+Нававӣ гуфтааст: Гуфтани он шахс ки "Оё ман девонаам?", эҳтимол дорад ӯ мунофиқ ё аз бодиянишинони тундхӯ бошад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3578</t>
   </si>
   <si>
     <t>الجنة أقرب إلى أحدكم من شراك نعله، والنار مثل ذلك</t>
   </si>
   <si>
     <t>Биҳишт ба шумо наздиктар аз банди кафшҳоятон аст ва дӯзах низ монанди он</t>
   </si>
   <si>
     <t>عن ابن مسعود رضي الله عنه قال: قال النبي صلى الله عليه وسلم: «الْجَنَّةُ أَقْرَبُ إِلَى أَحَدِكُمْ مِنْ شِرَاكِ نَعْلِهِ، وَالنَّارُ مِثْلُ ذَلِكَ».</t>
   </si>
   <si>
     <t>Аз ибни Масъуд (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Биҳишт ба шумо наздиктар аз банди кафшҳоятон аст ва дӯзах низ монанди он".</t>
   </si>
   <si>
     <t>أَخبَرَ النبيُّ صلى الله عليه وسلم أنَّ الجنة والنار قريبتان من الإنسان كقُربِ سَيْرِ الحِذاء الذي يكون على ظَهر القَدَم؛ لأنه قد يفعل طاعةً من رضوان الله عز وجل يدخل بها الجنة، أو معصيةً تكون سببًا لدخول النار.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) мегӯянд, биҳишт ва дӯзах ба андозаи банди кафшҳо, ки пушти пой аст, ба инсон наздик аст, чун мумкин аст инсон амале анҷом медиҳад, ки сабаби ризои Худованд гашта ба сабаби он вориди биҳишт мешавад, ё муртакиби гуноҳе мешавад, ки ӯро вориди дӯзах мекунад.</t>
   </si>
   <si>
     <t>الترغيب في الخير وإن قلَّ، والترهيب عن الشر وإن قلَّ.
 لا بد للمسلم في حياته من الجمع بين الرجاء والخوف، وسؤال الله سبحانه دومًا الثبات على الحق حتى يَسْلَمَ ولا يَغْتَرَّ بحالِه.</t>
   </si>
   <si>
     <t>Ташвиқ ба анҷом додани амали нек, агарчанд андак бошад, ва бим додан аз амали бад, агарчанд ҳам андак бошад.
 Зиндагии мусалмон бояд ҳамеша миёни тарс ва умед бошад, ҳамеша аз Худованд устуворӣ бар ҳақро талаб кунад ва мағрури ҳоли худ нагашта худро таслими ҳақ намояд.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3581</t>
+  </si>
+  <si>
+    <t>الرؤيا الصالحة من الله، والحلم من الشيطان، فإذا حلم أحدكم حلما يخافه فليبصق عن يساره، وليتعوذ بالله من شرها، فإنها لا تضره</t>
+  </si>
+  <si>
+    <t>Хоби хуб аз ҷониби Аллоҳ аст, хобҳои парешон (ҳулм) аз ҷониби шайтонанд. Агар яке аз шумо хобе дид, ки ӯро ба тарс андохт, се бор ба тарафи чапи худ оби даҳон биандозад (туф кунад) ва аз бадии он ба Худо паноҳ барад, зеро он хоб ба ӯ зиён намерасонад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي قَتَادَةَ رضي الله عنه قَالَ: قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «الرُّؤْيَا الصَّالِحَةُ مِنَ اللَّهِ، وَالحُلُمُ مِنَ الشَّيْطَانِ، فَإِذَا حَلَمَ أَحَدُكُمْ حُلُمًا يَخَافُهُ فَلْيَبْصُقْ عَنْ يَسَارِهِ، وَلْيَتَعَوَّذْ بِاللَّهِ مِنْ شَرِّهَا، فَإِنَّهَا لاَ تَضُرُّهُ».</t>
+  </si>
+  <si>
+    <t>Аз Абуқатода (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Хоби хуб аз ҷониби Аллоҳ аст, хобҳои парешон (ҳулм) аз ҷониби шайтонанд. Агар яке аз шумо хобе дид, ки ӯро ба тарс андохт, се бор ба тарафи чапи худ оби даҳон биандозад (туф кунад) ва аз бадии он ба Худо паноҳ барад, зеро он хоб ба ӯ зиён намерасонад."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الرؤيا الصالحةَ المُفْرِحةَ في المنام مِن الله، والحُلُم وهو رؤيا ما يَكرَه ويُحْزِن فمِن الشيطان. 
+فمَن رأى ما يَكره فَلْيَبْزُق جهة يساره، ولْيَسْتَعِذ بالله مِن شرها؛ فإنها لا تَضُرّه حيث جَعَلَ الله ما ذُكر سببًا للسلامة مِن المَكروه المُتَرَتِّب على الرؤيا.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) хабар доданд, ки хоби нек ва хушҳолкунанда дар хоб аз ҷониби Худованд аст ва "ҳулм", яъне хобе, ки бад, парешон ва ғамангез аст, аз шайтон мебошад.
+Бинобар ин ҳар касе дар хоб чизе бинад, ки дӯст намедорад, бояд ба тарафи чапи худ туф кунад (се бор) ва аз бадии он ба Худо паноҳ барад, зеро бо ин амал, ба ӯ ҳеҷ зиёне намерасад, чун Худованд ин корҳоро сабаби саломатӣ аз зарари он хоб қарор додааст.</t>
+  </si>
+  <si>
+    <t>الرؤيا والحُلُم عبارة عمّا يراه النائم في نومِهِ مِن الأشياء، لكن غَلَبت الرؤيا على ما يراه من الخير والشيء الحسن، وغَلَب الحلم على ما يراه من الشر والقبيح ويُستعمل كلُّ واحد منهما موضع الآخر.
+أقسام الرؤيا: 1- الرؤيا الصالحة، وهي رؤيا حق وبشرى من الله يراها أو ترى له، 2- حديث النَّفْس، وهي ما يُحدِّث بها الرجل نفسه في اليقظة، 3- تحزين وتخويف الشيطان وأهاويل منه ليحزن ابن آدم.
+حاصل ما ذُكر من أبواب الرؤيا الصالحة ثلاث أشياء: أنْ يَحمدَ اللهَ عليها، وأن يَستبشرَ بها، وأن يَتحدث بها لكن لِمَن يُحب دون مَن يكره.
+حاصل ما ذكر من أدب الرؤيا المكروهة خمسة أشياء: أن يتعوذ بالله من شرها، ومن شر الشيطان، وأن يَتْفُل حين يَهُبُّ من نومه عن يساره ثلاثًا، ولا يَذكرها لأحد أصلًا، وإذا أراد أن يَرجع لنومه يَتَحَوّل عن جنبه الذي كان عليه؛ فإنها لا تضره.</t>
+  </si>
+  <si>
+    <t>Руъё ва ҳулм ҳарду ба он чизҳое ишора мекунанд, ки шахс дар хоб мебинад. Аммо одатан "руъё" барои хобҳои нек ва хушоянде истифода мешавад, ки инсонро шод мегардонад, ва "ҳулм" барои хобҳои бад ва нописанд. Гарчи ин ду истилоҳ дар ҷойи якдигар низ истифода мешаванд.
+Навъҳои хоб:  1- Хоби нек, ки ҳақ ва хушхабар аз ҷониби Худованд аст, ки худи шахс мебинад ё каси дигаре барои ӯ мебинад.  2- Ҳикояти нафс, яъне он чизҳое, ки одам дар вақти бедорӣ ба худ мегӯяд ва нақл мекунад.  3- Тарсонидан ва ваҳшати шайтон бо ҳиллаҳо барои ғамгин сохтани фарзанди Одам.
+Ҳамаи чизҳое, ки дар боби хобҳои нек гуфта шудааст, се чизро дар бар мегиранд: Худоро барои он шукр гӯяд. Ба он хурсанд шавад. Он хобро ба касоне, ки дӯсташ доранд, нақл кунад, на барои касоне, ки дӯсташ намедоранд.
+Ҳамаи чизҳое, ки дар боби одоби хобҳои бад гуфта шудааст, панҷ чизро дар бар мегирад: Аз шарри он ва шарри шайтон ба Аллоҳ паноҳ барад. Се бор ба тарафи чап дар вақти хестан аз хоб туф (бо андак аз оби даҳон) кунад. Ҳеҷ гоҳ онро ба касе нақл накунад. Агар мехоҳад дубора хоб равад, аз тарафе, ки бар он буд ба дигар тараф гардад. Ин хоб ба ӯ зарар намерасонад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3586</t>
   </si>
   <si>
     <t>السواك مطهرة للفم، مرضاة للرب</t>
   </si>
   <si>
     <t>Мисвок поккунандаи даҳон ва писандида назди Худованд аст</t>
   </si>
   <si>
     <t>عن عائشة رضي الله عنها قالت: قال رسول الله صلى الله عليه وسلم: «السِّوَاكُ مَطْهَرَةٌ لِلْفَمِ، مَرْضَاةٌ لِلرَّبِّ».</t>
   </si>
   <si>
     <t>Аз Оиша (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Мисвок поккунандаи даҳон ва писандида назди Худованд аст".</t>
   </si>
   <si>
     <t>يُخبرنا النبيُّ صلى الله عليه وسلم أنَّ تنظيفَ الأسنانِ بِعُوْدِ شجرةِ الأَرَاك ونحوِه يُطَهِّر الفَمَ من الأوساخ والروائح الكريهة، 
 وأنه مِن أسباب رضا الله عن العبد؛ لأن فيه طاعة لله واستجابة لأمره، ولما فيه من النظافة التي يحبها الله تعالى.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) хабар додаанд, ки мисвок задани дандонҳо бо чуби дарахти арок ва дарахтони дигари ҳаммонанди он, даҳонро аз чирк ва бӯйҳои нохуш пок мекунад. Мисвок задан яке аз сабабҳои хушнудии Парвардигор аст, ки дар он тоат аз Аллоҳ ва пайравӣ аз фармудаҳои Ӯ Таъоло аст, зеро покӣ ва назофат худ аз амалҳои маҳбуби Худованд аст.</t>
   </si>
   <si>
     <t>فضيلة التَّسَوُّك، وترغيب النبي صلى الله عليه وسلم أمَّته الإكثار منه.
 الأفضل في التسوُّك استعمال عُوْد شجر الأراك، واستعمل الفرشاة والمعجون يقومُ مقامَه.</t>
   </si>
   <si>
@@ -837,85 +5083,350 @@
   <si>
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم كان يقول: «الصَّلَوَاتُ الْخَمْسُ، وَالْجُمُعَةُ إِلَى الْجُمُعَةِ، وَرَمَضَانُ إِلَى رَمَضَانَ، مُكَفِّرَاتٌ مَا بَيْنَهُنَّ إِذَا اجْتَنَبَ الْكَبَائِرَ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (Худованд аз ӯ розӣ бод) ривоят аст, ки Расули Худо (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Намозҳои панҷгона, аз ҷумъа то ҷумъаи дигар ва аз рамазон то рамазони дигар ва дар ҳоли дурӣ аз кабоир, кафорати гуноҳони байни онҳо мегардад".</t>
   </si>
   <si>
     <t>يخبر النبي صلى الله عليه وسلم أن الصلوات الخمس المفروضة في اليوم والليلة، وصلاة الجمعة كل أسبوع، وصوم شهر رمضان كل عام، مكفرات لما بينها من صغائر الذنوب بشرط اجتناب الكبائر، 
 أما الكبائر كالزنا وشرب الخمر فلا تُكفر إلا بالتوبة.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) баён намудаанд, ки намозҳои панҷгона, ва дар як ҳафта як маротиба намози ҷумъа ва дар як сол рӯза доштани моҳи Рамазон, кафорат ва поккунандаи гуноҳони сағира ҳастанд, ки банда дар ин миён анҷом медиҳад, ба ин шарт, ки аз гуноҳони кабира бипарҳезад. Аммо гуноҳони кабира, ба монанди зино ва шаробнӯшӣ ба ҷуз тавба пок намешаванд.</t>
   </si>
   <si>
     <t>الذنوب منها صغائر ومنها كبائر.
 تكفير الصغائر مشروط باجتناب الكبائر.
 الكبائر هي الذنوب التي ورد فِيهِا حد فِي الدُّنْيَا، أَو جَاءَ فِيهِا وَعِيد فِي الْآخِرَة؛ بالعَذَاب، أَو الغضب، أَو كان فيها تهديدٌ، أَو لعنٌ لفَاعلِها، كالزنى وشرب الخمر.</t>
   </si>
   <si>
     <t>Гуноҳон ду қисм ҳастанд: гуноҳони кабира (бузург) ва гуноҳони сағира (хурд).
 Шарти пок шудани гуноҳони сағира парҳез ва дурӣ аз гуноҳони кабира аст.
 Гуноҳони кабира, монанди зино ва шаробнӯшӣ, аз ҷумлаи гуноҳоне ҳастанд, ки барои онҳо дар дунё ҳадди шаръӣ ва ё дар охират ваъдаи азоб ё гирифторӣ ба ғазаби Худо ё мавриди лаънат қарор гирифтан, муайян шудааст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3591</t>
+  </si>
+  <si>
+    <t>قلت: يا رسول الله ما النجاة؟ قال: املك عليك لسانك، وليسعك بيتك، وابك على خطيئتك</t>
+  </si>
+  <si>
+    <t>Гуфтам: Эй Расули Худо, наҷот дар чист? Фармуд: "Забони худро нигоҳ дор, дар хонаат биншин (хилват ва ибодат дар хонаатро бар худ лозим бигир) ва бар гуноҳат гиря кун (тавассути тавба ва пушаймонӣ)</t>
+  </si>
+  <si>
+    <t>عَنْ عُقْبَةَ بْنِ عَامِرٍ رضي الله عنه قَالَ: قُلْتُ: يَا رَسُولَ اللهِ مَا النَّجَاةُ؟ قَالَ: «امْلِكْ عَلَيْكَ لِسَانَكَ، وَلْيَسَعْكَ بَيْتُكَ، وَابْكِ عَلَى خَطِيئَتِكَ».</t>
+  </si>
+  <si>
+    <t>Аз Уқба ибни Омир (разияллоҳу анҳу) ривоят аст, ки гуфт: Гуфтам: Эй Расули Худо, наҷот дар чист? Фармуд: "Забони худро нигоҳ дор, дар хонаат биншин (хилват ва ибодат дар хонаатро бар худ лозим бигир) ва бар гуноҳат гиря кун (тавассути тавба ва пушаймонӣ)."</t>
+  </si>
+  <si>
+    <t>سَأَلَ عُقبةُ بن عامر رضي الله عنه النبيَّ صلى الله عليه وسلم عن أسباب نَجاة المؤمن في الدنيا والآخرة؟
+فقال صلى الله عليه وسلم: عليك بثلاثة أمور: 
+الأول: احفظ لسانَك عمّا لا خير فيه، وعن قول كل شر، ولا تنطق إلا بخير. 
+الثاني: الزم بيتَك لِتَعبد الله في الخلوات، واشتغل بطاعة الله عز وجل، واعتزل في بيتك عن الفتن. 
+الثالث: ابْكِ واندَمْ وتُبْ ممّا ارتكبتَ مِن ذنوب.</t>
+  </si>
+  <si>
+    <t>Уқба ибни Омир (разияллоҳу анҳу) аз Паёмбари акрам (саллаллоҳу алайҳи ва саллам) дар бораи василаи наҷоти муъмин дар дунё ва охират пурсид.
+Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: Ин се корро бояд анҷом диҳӣ.
+Якум: забони худро нигоҳ дор аз ҳар сухани бад ва бефоида, танҳо сухани нек бигӯй.
+Дуюм: дар хонаат бимон, Худовандро дар хилват ибодат кун ва худро аз фитнаҳо дур нигоҳ дор.
+Сеюм: барои гуноҳонат гиря кун, пушаймон шав ва тавба кун.</t>
+  </si>
+  <si>
+    <t>حرص الصحابة رضي الله عنهم على معرفة سُبُل النَّجَاة.
+بيان أسباب النجاة في الدنيا والآخرة.
+الحث على انشغال الإنسان بنفسه إذا عَجز عن نَفْع غيره، أو خاف الضرر على دِينه ونفسه إذا خالط الناس.
+الإشارة إلى الاهتمام بالبيت وخصوصًا عند الفتن، فهو من الوسائل لحفظ الدين.</t>
+  </si>
+  <si>
+    <t>Талошу кӯшиши саҳобаҳо (разияллоҳу анҳум) барои шинохтани роҳҳои наҷот.
+Баёни сабабҳои наҷот дар дунё ва охират.
+Ташвиқ мешавад, ки агар шахс натавонад ба дигарон фоида расонад ё тарсад, ки омехта шудан бо мардум ба динаш зарар мерасонад, беҳтар аст худро машғули ислоҳи худ кунад.
+Таъкид бар аҳамияти хона ва хилват, махсусан дар замони фитнаҳо, зеро он воситаи муҳофизати дин аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3602</t>
+  </si>
+  <si>
+    <t>أنا عند ظن عبدي، وأنا معه حين يذكرني</t>
+  </si>
+  <si>
+    <t>Ман назди гумони бандаи Худ ҳастам (яъне, ман бо бандаам мутобиқи гумоне, ки нисбат ба ман дорад рафтор мекунам), ҳар вақт ки Манро ёд кунад, Ман бо ӯ ҳастам</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «يَقُولُ اللهُ عَزَّ وَجَلَّ: أَنَا عِنْدَ ظَنِّ عَبْدِي، وَأَنَا مَعَهُ حِينَ يَذْكُرُنِي، فَإِنْ ذَكَرَنِي فِي نَفْسِهِ ذَكَرْتُهُ فِي نَفْسِي، وَإِنْ ذَكَرَنِي فِي مَلَإٍ ذَكَرْتُهُ فِي مَلَإٍ خَيْرٍ مِنْهُ، وَإِنِ اقْتَرَبَ إِلَيَّ شِبْرًا، تَقَرَّبْتُ إِلَيْهِ ذِرَاعًا، وَإِنِ اقْتَرَبَ إِلَيَّ ذِرَاعًا، اقْتَرَبْتُ إِلَيْهِ بَاعًا، وَإِنْ أَتَانِي يَمْشِي أَتَيْتُهُ هَرْوَلَةً».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбари Худо (саллаллоҳу алайҳи ва саллам) гуфтанд: "Аллоҳ Азза ва Ҷалла мегӯяд: Ман назди гумони бандаи Худ ҳастам (яъне, ман бо бандаам мутобиқи гумоне, ки нисбат ба ман дорад рафтор мекунам), ҳар вақт ки Манро ёд кунад, Ман бо ӯ ҳастам. Агар Манро дар дили худ ёд кунад, Ман ӯро дар назди Худ ёд мекунам. Агар Манро дар миёни ҷамъе ёд кунад, Ман ӯро дар ҷамъе беҳтар аз онҳо ёд мекунам. Агар ба андозаи як ваҷаб ба Ман наздик шавад, Ман ба ӯ ба андозаи зироъ (як даст) наздик мешавам. Агар ба андозаи як зироъ наздик шавад, Ман ба андозаи як боъ (ду дасти боз) ба ӯ наздик мешавам. Агар ӯ ба сӯи Ман қадамзанон биёяд, Ман ба сӯи ӯ бо шитоб меоям."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ اللهَ تعالى يقول: 
+أنا عند ظن عبدي بي، فأُعَامِلُ عبدي على حسب ظَنِّهِ بي وذلك بالرجاء وتأميل العفو، وأَفْعَل به ما يَتَوَقَّعَه مني من خير أو غير ذلك؛ وأنا معه بالرحمة والتوفيق والهداية والرعاية والتأييد إذا ذكرني.
+فإنْ ذَكَرَني في نفسه مُنفردًا خاليًا بالتسبيح والتهليل أو غيرها؛ ذَكرتُه في نفسي.
+وإنْ ذَكَرَني في جماعة؛ ذكرتُه في جماعة أكثر منهم وأطيب.
+ومَن تَقَرّب إلى الله مقدار شِبْر زاده الله فتقرب إليه بذراع.
+وإن تقرب إليه مقدار ذراع تقرب إليه مقدار باع.
+وإن جاء إلى الله يمشي جاءه هَرولة.
+فالعبد إذا تقرب إلى ربه بطاعته والإقبال عليه، فإن الرب تعالى يَزِيده قُرْبًا إليه جزاءً مِن جنس عمله. 
+فكلما كَمُلَتْ عبودية المؤمن لربه قَرُبَ إليه تعالى، فعطاء الله وثوابه أكثر من عمل العبد وكدحه، والحاصل أنّ ثواب الله راجِحٌ على العمل بطريق الكيف والكم. 
+فالمؤمن يُحسِنُ الظن، ويعمل، ويسارع ويزداد حتى يلقى الله.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) хабар доданд, ки Аллоҳ Таъоло мефармояд:
+Ман ҳамон тавре ҳастам, ки бандаи Ман дар ҳаққи Ман гумон мебарад. Бо ӯ мувофиқи гумонаш муомила мекунам; агар умед ба раҳмати Ман ва афв дошта бошад, ба ӯ некиро мерасонам ва он чи аз Ман умедвор аст, барояш анҷом медиҳам. Ман бо ӯ ҳастам, бо раҳмату тавфиқ, ҳидоят, нигоҳдорӣ ва ёриям, вақте ки Маро ёд мекунад.
+Агар Манро дар танҳоӣ ва бо тасбеҳу таҳлил дар дилаш ёд кунад, Ман низ ӯро дар нафси Худ ёд мекунам.
+Агар Манро дар миёни ҷамъе аз мардум ёд кунад, Ман ӯро дар миёни гурӯҳе беҳтар ва афзунтар аз онҳо ёд мекунам.
+Ҳар ки ба сӯи Аллоҳ ба андозаи як ваҷаб наздик шавад, Аллоҳ ба сӯи ӯ ба андозаи як даст наздик мешавад.
+Агар банда ба сӯи Аллоҳ ба андозаи як зироъ наздик шавад, Аллоҳ ба ӯ ба андозаи ду дасти кушода наздик мешавад.
+Агар ба сӯи Аллоҳ қадамзанон роҳ равад, Аллоҳ ба сӯи ӯ бо шитоб (давон-давон) меояд.
+Вақте банда бо итоат ва рӯ овардан ба Парвардигораш наздик мешавад, Худованд низ ба ӯ наздик мешавад ва подоши ӯро аз ҳамон ҷинси амалаш ато мекунад.
+Ҳар қадар бандагии муъмин ба Парвардигораш комилтар шавад, ҳамон қадар ба Худо наздиктар мешавад. Ато ва подоши Худованд ҳамеша бештар аз амали банда аст, ҳам аз ҷиҳати кайфият ва ҳам аз ҷиҳати миқдор.
+Пас, муъмин бо гумони нек ба Аллоҳ зиндагӣ мекунад, амал мекунад, шитоб меварзад ва бар аъмолаш меафзояд, то ин ки ба дидори Аллоҳ бирасад.</t>
+  </si>
+  <si>
+    <t>هذا الحديث مما يرويه النبي صلى الله عليه وسلم عن ربه، ويسمّى بالحديث القدسي أو الإلهي، وهو الذي لفظه ومعناه من الله، غير أنه ليست فيه خصائص القرآن التي امتاز بها عما سواه، من التعبد بتلاوته والطهارة له والتحدي والإعجاز وغير ذلك.
+قال الآجُرِّي: إنّ أهل الحق يَصِفُون الله عز وجل بما وصف به نفسه عز وجل، وبما وصفه به رسوله صلى الله عليه وسلم، وبما وصفه به الصحابة رضي الله عنهم، وهذا مذهب العلماء ممن اتبع ولم يبتدع. انتهى. فأهل السنة يُثْبِتُون لله ما أثبته لنفسه من الأسماء والصفات من غير تحريف ولا تعطيل ولا تكييف ولا تمثيل، ويُنْفُون عن الله ما نفاه عن نفسه، ويَسْكُتُون عما لم يرد به نفي ولا إثبات، قال الله تعالى: (‌لَيْسَ ‌كَمِثْلِهِ شَيْءٌ وَهُوَ السَّمِيعُ الْبَصِيرُ).
+إحسان الظن بالله لا بد معه من العمل، قال الحسن البصري: إنَّ المؤمن أَحْسَنَ الظنَّ بربه فأحسن العمل، وإنّ الفاجر أساء الظن بربه فأساء العمل.
+قال القرطبي: قيل: معنى "ظن عبدي بي" ظن الإجابة عند الدعاء، وظن القبول عند التوبة، وظن المغفرة عند الاستغفار، وظن المجازاة عند فعل العبادة بشروطها تَمَسُّكًا بصادق وعْدِه، ولذلك ينبغي للمرء أن يَجْتَهِدَ في القيام بما عليه موقِنًا بأنَّ الله يقبله ويغفر له؛ لأنه وَعَدَ بذلك وهو لا يُخْلِف الميعاد، فإن اعتقد أو ظن أن الله لا يقبلها وأنها لا تنفعه فهذا هو اليأس من رحمة الله وهو من الكبائر، ومن مات على ذلك وُكِلَ إلى ما ظَنّ كما في بعض طرق الحديث المذكور " فليظن بي عبدي ما شاء"، قال: وأما ظن المغفرة مع الإصرار فذلك مَحْضُ الجهل والغِرّة.
+الحث على الإكثار من ذكر الله في نفسك وبلسانك جميعًا، في نفسه وقلبه يخاف الله ويتذكَّر عظمته وحقه ويرجوه ويعظّمه ويحبه ويحسن به الظن ويخلص له العمل، وينطق باللسان: سبحان الله، والحمد لله، ولا إله إلا الله، والله أكبر، ولا حول ولا قوة إلا بالله.
+قال ابن أبي جمرة: فمن ذَكَرَه وهو خائف آمَنَه، أو مُسْتَوْحِش آنَسَه.
+الشِّبْر: مسافة ما بين طرف الخِنْصَر إلى طرف الإبهام عند مَدِّ الكَفّ، والذراع: مسافة ما بين طرف الأصبع الوسطى إلى عظم المرفق، والباع: طول ذِرَاعَي الإنسان وعَضُدَيه وعَرْضِ صدره؛ وذلك قدر أربعة أذرع.</t>
+  </si>
+  <si>
+    <t>Ин ҳадис аз ҷумлаи ҳадисҳоест, ки Паёмбар (саллаллоҳу алайҳи ва саллам) аз ҷониби Парвардигораш ривоят мекунад. Онро ҳадиси қудсӣ ё илоҳӣ меноманд, ки лафзу маънояш аз ҷониби Аллоҳ аст. Аммо ҳадиси қудсӣ вижагиҳои Қуръонро надорад, аз ҷумла: Тиловати Қуръон худ ибодат ҳисоб мешавад, ҳадиси қудсӣ не. Барои даст расондан ба Қуръон вузӯ доштан шарт аст, барои ҳадиси қудсӣ не. Дар Қуръон эъҷоз ва муборизаталабӣ (ба чолиш кашидан) вуҷуд дорад, дар ҳадиси қудсӣ не. Қуръон муъҷиза аст, ҳадиси қудсӣ не.
+Оҷуррӣ гуфтааст: Аҳли ҳақ Аллоҳ Азза ва Ҷалларо ба он сифатҳое тавсиф мекунанд, ки Аллоҳ худашро ба он васф кардааст, ё Расули Худо (саллаллоҳу алайҳи ва саллам) Ӯро ба он васф кардааст, ё саҳобаҳо (разияллоҳу анҳум) Ӯро ба он васф кардаанд. Ва ин мазҳаби уламои пайрав (аз Паёмбар ва салафи солеҳ) аст, на аҳли бидъат. поён.  Аҳли суннат барои Аллоҳ ҳамон номҳо ва сифотеро собит мекунанд, ки Аллоҳ барои худаш собит кардааст, бе таҳриф (тағйир), бе таътил (инкори маънӣ), бе такйиф (кайфият муайян кардан) ва бе тамсил (мисол задан). Онҳо ҳамчунин ҳар чизеро, ки Аллоҳ аз худаш нафй кардааст, нафй мекунанд ва дар чизҳое, ки Аллоҳ на собит ва на нафй кардааст, сукут мекунанд. Аллоҳ Таъоло фармудааст: "Ҳеҷ чиз ҳаммонанди Аллоҳ Таъоло нест ва Ӯ Шунаво ва Бино аст." (Сураи Шуро, ояти 11).
+Гумони нек ба Аллоҳ Таъоло бояд ҳамроҳ бо амал бошад. Ҳасани Басрӣ гуфтааст: Муъмин нисбат ба Парвардигораш гумони нек дорад, бинобар ин амали нек анҷом медиҳад. Аммо шахси бадкор ба Парвардигораш гумони бад мекунад, бинобар ин амалаш ҳам бад мешавад.
+Қуртубӣ мегӯяд: маънои "гумони бандаам ба Ман" ин аст, ки: гумони иҷобат дар вақти дуо кардан, гумони қабули тавба вақти тавба кардан, гумони мағфирати гуноҳ ҳангоми истиғфор ва гумони подош ва мукофот ҳангоми ибодат бо иҷрои шартҳояш, аз рӯйи чанг задан ба ваъдаи ростини Ӯст. Аз ин рӯ, бояд инсон дар иҷрои вазифаҳои худ кӯшиш намояд ва ба қабули онҳо аз ҷониби Худованд яқин дошта бошад, ки Худованд қабул мекунад ва мебахшад, зеро Ӯ ваъда додааст ва ваъдаи Худованд хилоф намешавад. Аммо агар касе гумон кунад, ки Худо намепазирад ва амалҳояш фоида надорад, ин ноумедӣ аз раҳмати Худост, ки гуноҳи кабира аст. Агар касе бо чунин гумон бимирад, ба ҳамон чизе, ки гумон дошт, вогузор мешавад. Чунон ки дар як ривояти дигари ҳамон ҳадис омадааст: "Пас бандаи Ман, дар бораи Ман ҳар чи хоҳад, гумон барад". Аммо гумон ба мағфирати Худо дар ҳоле ки бар гуноҳ исрор дорад, ин танҳо нодонӣ ва фиреби нафс аст.
+Ташвиқ ба зиёд зикр кардани Худованд дар дил ва забон. Инсон дар нафс ва дили худ аз Аллоҳ Таъоло метарсад, бузургии Ӯро зикр мекунад ва ҳаққашро эҳтиром мекунад, умед аз Ӯ, бузургдошти Ӯ, дӯст доштани Ӯ, гумони нек ба Ӯ ва корҳоро холисона барои Ӯ анҷом медиҳад.  Бо забон мегӯяд: Субҳоналлоҳ, Алҳамдулиллоҳ, Ло илоҳа иллаллоҳ, Аллоҳу акбар, Ва Ло ҳавла ва ло қуввата илло биллоҳ.
+Ибни Абуҷамра мегӯяд: Касе, ки Худовандро дар ҳоли тарс зикр кунад, ӯро дар амн қарор медиҳад. Агар танҳо бошад ва дар ҳолати эҳсоси хатар бошад, ба ӯ муонисат ва ҳамдамӣ мебахшад.
+Шибр: масофае аст, байни нуги ангушти кӯчак ва нуги ангушти бузурги даст ҳангоми боз кардани он (ваҷаб).  Зироъ: масофае байни нуги ангушти миёна ва устухони оринҷ аст. Боъ: дарозии ду зироъ ва банду паҳнои синаи инсон мебошад, ки тақрибан баробар ба чаҳор зироъ аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3636</t>
+  </si>
+  <si>
+    <t>سألت عائشة، قلت: بأي شيء كان يبدأ النبي صلى الله عليه وسلم إذا دخل بيته؟ قالت: بالسواك</t>
+  </si>
+  <si>
+    <t>Аз модари муъминон Оиша (разияллоҳу анҳо) пурсидам: Паёмбари Худо (саллаллоҳу алайҳи ва саллам) вақто ки хона медаромад бо чи чиз оғоз мекард? Гуфт: Бо мисвок (яъне дандонҳошро мисвок мекард)</t>
+  </si>
+  <si>
+    <t>عَنِ شُرَيْحٍ بنِ هانِئٍ قَالَ: سَأَلْتُ عَائِشَةَ، قُلْتُ: بِأَيِّ شَيْءٍ كَانَ يَبْدَأُ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ إِذَا دَخَلَ بَيْتَهُ؟ قَالَتْ: بِالسِّوَاكِ.</t>
+  </si>
+  <si>
+    <t>Аз Шурайҳ ибни Ҳониъ ривоят аст, ки гуфт: Аз модари муъминон Оиша (разияллоҳу анҳо) пурсидам: Паёмбари Худо (саллаллоҳу алайҳи ва саллам) вақто ки хона медаромад бо чи чиз оғоз мекард? Гуфт: Бо мисвок (яъне дандонҳошро мисвок мекард).</t>
+  </si>
+  <si>
+    <t>كَانَ مِن هَدِيِ النبيِّ صلى الله عليه وسلم أَنْ يَبدأ بالسواك إذا دَخل بيتَه في أيِّ وقتٍ ليلًا أو نهارًا.</t>
+  </si>
+  <si>
+    <t>Аз суннати Паёмбари Худо (саллаллоҳу алайҳи ва саллам) ин буд, ки ҳар гоҳ рӯз ё шаб ба хона медаромад, бо мисвок оғоз мекард.</t>
+  </si>
+  <si>
+    <t>مشروعية السواك عامة في جميع الأوقات، ويتأكّد ذلك: في الأوقات التي نَدَبَ الشارع إليها، ومنها: عند دخول البيت، وعند الصلاة، وعند الوضوء، وبعد الاستيقاظ من النوم، وعند تَغَيُّر رائحة الفم.
+بيان حرص التابعين على السؤال عن أحوال النبيِّ صلى الله عليه وسلم وسُنَنِهِ؛ ليقتدوا به.
+أخْذ العلم من أهله وممن هو أَعْرف به، حيث سُئلت عائشة رضي الله عنها عن حال النبي صلى الله عليه وسلم عند دخول البيت.
+حسن معاشرة النبي صلى الله عليه وسلم لأهله، حيث كان يُطَهِّر فَمَه عند الدخول.</t>
+  </si>
+  <si>
+    <t>Истеъмоли мисвок дар ҳама вақт машруъ ва ҷоиз аст, вале дар баъзе ҳолатҳо таъкиди бештар дорад, ки шариат онро мустаҳаб донистааст, мисли ҳангоми даромадан ба хона, ҳангоми намоз, ҳангоми таҳорат, пас аз бедорӣ аз хоб ва ҳангоми тағйири бӯйи даҳон.
+Баёни таваҷҷуҳи тобеъин дар пурсидан аз аҳвол, одатҳои Паёмбари Худо(саллаллоҳу алайҳи ва саллам), то ба Ӯ пайравӣ кунанд.
+Гирифтани илм аз аҳли он ва касоне, ки дониши бештар доранд, чунон ки Оиша (разияллоҳу анҳо) аз аҳволи Паёмбар (саллаллоҳу алайҳи ва саллам) ҳангоми хона даромаданаш пурсида шуд.
+Рафтори шоистаи Паёмбар (саллаллоҳу алайҳи ва саллам) бо аҳли хонадонаш, чунон ки ҳангоми даромадан ба хона даҳонашро бо мисвок пок мекард.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3652</t>
   </si>
   <si>
     <t>بلغوا عني ولو آية، وحدثوا عن بني إسرائيل ولا حرج، ومن كذب علي متعمدا فليتبوأ مقعده من النار</t>
   </si>
   <si>
     <t>Аз ман ба дигарон, агарчи як оят ҳам бошад, бирасонед. Эроде барои шумо нест агар дар мавриди Бани Исроил нақл ва сухан мегӯед, ва ҳар касе қасдан бар ман дурӯғ бандад, ҷойгоҳи худро дар дӯзах омода созад</t>
   </si>
   <si>
     <t>عن عبد الله بن عمرو رضي الله عنهما أن النبي صلى الله عليه وسلم قال: «بَلِّغُوا عَنِّي وَلَوْ آيَةً، وَحَدِّثُوا عَنْ بَنِي إِسْرَائِيلَ وَلَا حَرَجَ، وَمَنْ كَذَبَ عَلَيَّ مُتَعَمِّدًا فَلْيَتَبَوَّأْ مَقْعَدَهُ مِنَ النَّارِ».</t>
   </si>
   <si>
     <t>Аз Абдуллоҳ ибни Амр (Худованд аз он ду розӣ бод) ривоят аст, ки Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Аз ман ба дигарон, агарчи як оят ҳам бошад, бирасонед. Эроде барои шумо нест агар дар мавриди Бани Исроил нақл ва сухан мегӯед, ва ҳар касе қасдан бар ман дурӯғ бандад, ҷойгоҳи худро дар дӯзах омода созад".</t>
   </si>
   <si>
     <t>يأمرُ النبيُّ صلى الله عليه وسلم بتبليغ العلم عنه من كتاب أو سنة، ولو كان الشيء قليلًا كآية من القرآن أو حديث، بشرط أن يكون عالمًا بما يبلِّغُ به ويدعو إليه. 
 ثم بيَّن صلى الله عليه وسلم أنه لا بأس بالتحديث عن بني إسرائيل بما وقع لهم من وقائع بما لا يتعارض مع شرعنا. 
 ثم حذَّر من الكذب عليه، وأنَّ من كذَب عليه متعمِّدًا فليتخذْ لنفسه مَنزلًا في النار.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) дастур медиҳад, ки ҳарчи аз номи ӯ расонида мешавад бояд аз Қуръон ва Суннат бошад, агарчи андаке бошад, ба монанди ояте аз Қуръон ё ҳадисе аз фармудаҳои ӯ (Салому дуруди Аллоҳ бар ӯ бод), ба ин шарт, ки ҳар касе онро ба мардум мерасонад худ онро фаро гирифта ба дарки маънои он бирасад. Сипас Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) баён намуданд, ки нақли қавл аз Бани Исроил ва воқеаҳое, ки болои онҳо омадааст, ба гунае, ки мухолиф бо шариати мо нест, ишколе надорад. Сипас Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ҳушдор доданд, ки аз номи ӯ дурӯғ нагӯянд ва ҳар касе дониста бар ӯ дуруғе нисбат диҳад, ҷойгоҳашро дар дӯзах омода сохтааст.</t>
   </si>
   <si>
     <t>الترغيب في تبليغ شريعة الله، وأن المرء عليه أنْ يؤديَ ما حفِظَ وفَهِمَ ولو كان يسيرًا.
 وجوب طلب العلم الشرعي؛ ليتمكَّن من عبادة الله وتبليغ شريعته بصورة صحيحة.
 وجوب التأكد من صحة أي حديث قبل تبليغه أو نشره حذرًا من الدخول في هذا الوعيد الشديد.
 الحث على الصدق في الكلام والحيطة في الحديث، حتى لا يقع في الكذب، وخاصة في شرع الله عز وجل.</t>
   </si>
   <si>
     <t>Ташвиқу тарғиб барои расонидани шариати Худовандӣ ва инки инсон ончиро фаро гирифта дарк намудааст бояд ба дигарон бирасонад, агарчи андак ва кам бошад.
 Барои ибодат ва тарзи дурусти таблиғи шариати Худовандӣ бояд илми шаръиро фаро гирифт.
 Пеш аз нашри  ҳадис бояд саҳеҳ будани он дониста шавад, то аз дучор шудан ба ин таҳдиди сахт, ки Паёмбари Худо гуфтаанд, ҷилавгирӣ шавад.
 Ташвиқ ба садоқат дар гуфтор ва эҳтиёт дар нақли ҳадис, то дучори дурӯғгӯӣ нагардад, ба вижа дар шариати Худовандӣ.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3686</t>
+  </si>
+  <si>
+    <t>دلني على عمل إذا عملته دخلت الجنة، قال: تعبد الله لا تشرك به شيئا، وتقيم الصلاة المكتوبة، وتؤدي الزكاة المفروضة، وتصوم رمضان</t>
+  </si>
+  <si>
+    <t>Манро ба коре роҳнамоӣ кун, ки агар онро анҷом додам вориди биҳишт шавам. Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд:" Аллоҳро ибодат мекунӣ ва чизеро ба Ӯ шарик намесозӣ, намозҳои фарзро анҷом медиҳӣ, закоти фарзшударо мепардозӣ ва моҳи Рамазонро рӯза мегирӣ</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ: أَنَّ أَعْرَابِيًّا أَتَى النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقَالَ: دُلَّنِي عَلَى عَمَلٍ إِذَا عَمِلْتُهُ دَخَلْتُ الجَنَّةَ، قَالَ: «تَعْبُدُ اللَّهَ لاَ تُشْرِكُ بِهِ شَيْئًا، وَتُقِيمُ الصَّلاَةَ المَكْتُوبَةَ، وَتُؤَدِّي الزَّكَاةَ المَفْرُوضَةَ، وَتَصُومُ رَمَضَانَ» قَالَ: وَالَّذِي نَفْسِي بِيَدِهِ لاَ أَزِيدُ عَلَى هَذَا، فَلَمَّا وَلَّى قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ سَرَّهُ أَنْ يَنْظُرَ إِلَى رَجُلٍ مِنْ أَهْلِ الجَنَّةِ، فَلْيَنْظُرْ إِلَى هَذَا».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки гуфт: Араби бодиянишине ба назди Паёмбар (саллаллоҳу алайҳи ва саллам) омад ва гуфт: Манро ба коре роҳнамоӣ кун, ки агар онро анҷом додам вориди биҳишт шавам. Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд:" Аллоҳро ибодат мекунӣ ва чизеро ба Ӯ шарик намесозӣ, намозҳои фарзро анҷом медиҳӣ, закоти фарзшударо мепардозӣ ва моҳи Рамазонро рӯза мегирӣ". Гуфт: Қасам ба он ки ҷонам дар дасти Ӯст, бар ин гуфтаҳо чизе намеафзоям. Ва чун баргашту рафт, Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Ҳар ки дӯст дорад ба марде аз аҳли биҳишт бингарад, ба ин мард бингарад."</t>
+  </si>
+  <si>
+    <t>قَدِمَ رجلٌ مِن أهلِ الباديةِ على النبيِّ صلى الله عليه وسلم لِيَدُلَّه على عَملٍ يُدخله الجنة، 
+فأجابه النبي صلى الله عليه وسلم بأنَّ دخول الجنة والنجاة من النار يَتَوَقَّفانِ على أداء أركان الإسلام، من عبادة الله وحده، وأن لا تشرك به شيئًا. 
+وتقيم الصلوات الخمس التي أوجبها الله على عباده في كل يوم وليلة. 
+وتعطي زكاة المال التي أوجبها الله عليك، وتدفعها لمستحقها. 
+وتحافظ على صيام شهر رمضان في وقته. 
+قال الرجل والذي نفسي بيده لا أزيد على العمل المفروض الذي سمعته منك شيئًا من الطاعات، ولا أنقص منه. 
+فلما انصرف قال النبي صلى الله عليه وسلم: 
+مَن سرَّه أن يَنظرَ إلى رجل من أهل الجنة فلينظر إلى هذا الأعرابي.</t>
+  </si>
+  <si>
+    <t>Марди саҳронишин (деҳотӣ)-е назди Паёмбар (саллаллоҳу алайҳи ва саллам) омад, ки ӯро ба амале роҳнамоӣ кунад, то бо анҷом додани он вориди биҳишт шавад. Паёмбар (саллаллоҳу алайҳи ва саллам) ба ӯ чунин посух дод, ки ворид шудан ба биҳишт ва наҷот ёфтан аз оташ, вобаста ба адои аркони Ислом аст. Аз ҷумла, ибодатро танҳо барои Аллоҳ Таъоло анҷом додан ва ширк наовардан ба Ӯ (сабаби наҷоти инсон аз оташи дӯзах мегардад). Ва барпо доштани намозҳои панҷгона, ки Аллоҳ Таъоло дар ҳар шабу рӯз бар бандагонаш воҷиб гардонидааст. Ва пардохтани закоти мол, ки Аллоҳ Таъоло бар ту воҷиб гардонидааст ва онро бар мустаҳиққон медиҳӣ. Ва рӯзаи моҳи Рамазонро дар вақти муайяншудааш риоя мекунӣ. Он мард гуфт: Савганд ба зоте, ки ҷони ман дар дасти Ӯст, ман ба он фаризаҳое, ки аз ту шунидаам, чизе илова намекунам ва аз он кам ҳам намекунам. Вақте, ки ӯ рафт, Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: Ҳар ки дӯст дорад ба марде аз аҳли биҳишт бингарад, ба ин бодиянишин нигоҳ кунад.</t>
+  </si>
+  <si>
+    <t>توحيد الله تعالى بالعبادة أول ما يُبدأ به في الدعوة إلى الله.
+الاكتفاء بتعليم الواجبات على مَن كان حديثَ عهدٍ بإسلام.
+الدعوة إلى الله تعالى لا بُد فيها من التدرُّج.
+حرص الرجل على تَعلُّم أمر دينه.
+إذا اقتصر المسلم على الواجبات فإنه يفلح، ولكن لا يعني هذا التساهل بالتطوعات؛ لأن التطوع يُكمل به النقص بالفرائض.
+تخصيص بعض العبادات بالذكر دليل على أهميتها والحض عليها، ولا يعني عدم وجوب غيرها.</t>
+  </si>
+  <si>
+    <t>Тавҳиди Аллоҳ аввалин чизе аст, ки дар даъвати мардум ба сӯи Аллоҳ оғоз мешавад.
+Барои касоне, ки тоза ба Ислом ворид шудаанд, омӯзондани фарзҳо басанда аст.
+Даъват ба сӯи Аллоҳ Таъоло бояд тадриҷӣ (марҳала ба марҳала) бошад.
+Таваҷҷуҳи фард барои омӯхтани умури динаш.
+Агар инсон ба анҷоми воҷиботаш иктифо кунад, комёб мешавад. Аммо ин ба маънои саҳлангорӣ кардан дар мустаҳаббот ва амалҳои ихтиёрӣ нест, зеро амалҳои мустаҳаб ва ихтиёрӣ камбудиҳои амалҳои фарзиро ҷуброн мекунад.
+Зикр кардани баъзе аз ибодатҳо ба шакли хос, далели аҳамияти он ва ташвиқ ба он аст ва ба маънои воҷиб набудани ғайри он аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3689</t>
+  </si>
+  <si>
+    <t>أفلح إن صدق</t>
+  </si>
+  <si>
+    <t>Агар рост бигӯяд, растагор аст</t>
+  </si>
+  <si>
+    <t>عَنْ طَلْحَةَ بْنِ عُبَيْدِ اللهِ رضي الله عنه قَالَ: جَاءَ رَجُلٌ إِلَى رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ مِنْ أَهْلِ نَجْدٍ ثَائِرُ الرَّأْسِ، نَسْمَعُ دَوِيَّ صَوْتِهِ، وَلَا نَفْقَهُ مَا يَقُولُ حَتَّى دَنَا مِنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَإِذَا هُوَ يَسْأَلُ عَنِ الْإِسْلَامِ، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «خَمْسُ صَلَوَاتٍ فِي الْيَوْمِ وَاللَّيْلَةِ» فَقَالَ: هَلْ عَلَيَّ غَيْرُهُنَّ؟ قَالَ: «لَا، إِلَّا أَنْ تَطَّوَّعَ، وَصِيَامُ شَهْرِ رَمَضَانَ»، فَقَالَ: هَلْ عَلَيَّ غَيْرُهُ؟ فَقَالَ: «لَا، إِلَّا أَنْ تَطَّوَّعَ»، وَذَكَرَ لَهُ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ الزَّكَاةَ، فَقَالَ: هَلْ عَلَيَّ غَيْرُهَا؟ قَالَ: «لَا، إِلَّا أَنْ تَطَّوَّعَ»، قَالَ: فَأَدْبَرَ الرَّجُلُ، وَهُوَ يَقُولُ: وَاللهِ، لَا أَزِيدُ عَلَى هَذَا، وَلَا أَنْقُصُ مِنْهُ، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَفْلَحَ إِنْ صَدَقَ».</t>
+  </si>
+  <si>
+    <t>Аз Талҳа ибни Убайдуллоҳ (разияллоҳу анҳу) ривоят аст, ки Марде аз аҳли Наҷд бо сари жулида назди Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) омад. Садояшро аз дур мешунидем, вале намефаҳмидем чи мегӯяд, то ин ки ба Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) наздик шуд ва фаҳмидем, ки дар бораи Ислом мепурсад. Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Панҷ вақт намоз дар шабонарӯз." Гуфт: Ҷуз ин панҷ вақт намоз бар ман намози дигаре ҳам воҷиб аст? Фармуд: "На, магар ин ки намози нафл бихонӣ." Он гоҳ Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) фармуд: "Ва рӯзаи моҳи Рамазон" (низ воҷиб аст). Он мард гуфт: Оё рӯзаи дигаре ҳам бар ман воҷиб аст? Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) фармуд: "На, магар ин ки худ рӯзаи нафлӣ бигирӣ." Сипас Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) закотро барояш зикр кард. Он мард пурсид: Оё ҷуз закот садақаи дигаре ҳам бар ман воҷиб аст? Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) фармуд: "На, магар ин ки садақаи нафлӣ бидиҳӣ." Он мард баргашт ва мегуфт: Савганд ба Аллоҳ чизе бар инҳо намеафзоям ва чизе аз онҳо кам намекунам. Пас Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) фармуданд: "Агар рост бигӯяд, растагор аст."</t>
+  </si>
+  <si>
+    <t>جاء رجلٌ من أهل نَجْدٍ إلى النبي صلى الله عليه وسلم وكان شعره مُنْتَفِشًا، وصوته مرتفعًا، ولا يُفقه ما يقول، حتى اقترب من النبي صلى الله عليه وسلم، فسأل عن فرائض الإسلام؟ 
+فبدأ النبيُّ صلى الله عليه وسلم بالصلاة، وأخبره أنَّ الله قد افترض عليه خمسَ صلوات في كل يوم وليلة.
+فقال: هل يلزمني شيء من الصلوات غير هذه الخَمس؟ 
+فقال: لا، إلا إذا تطوَّعت من صلوات النوافل. 
+ثم قال صلى الله عليه وسلم: ومما أوجبه الله عليك صوم شهر رمضان.
+فقال الرجل: هل يلزمني شيء من الصيام غير صوم رمضان؟ 
+فقال: لا، إلا أن تتطوّع بصوم. 
+ثم ذكر له صلى الله عليه وسلم الزكاة.
+فقال الرجل: هل يلزمني شيء من الصدقات بعد زكاة الفرض؟ 
+قال: لا، إلا أن تتطوّع. 
+وبعد أن سمع الرجل من النبي صلى الله عليه وسلم هذه الفرائض ولّى مدبرًا وأقسم بالله تعالى أنه سيلتزم بها من غير زيادة ولا نقصان، فقال صلى الله عليه وسلم على إثر ذلك: إذا صَدَقَ الرجل على ما حَلفَ عليه فإنه يكون من المُفلحين.</t>
+  </si>
+  <si>
+    <t>Марде аз аҳли Наҷд бо мӯйҳои жулида назди Паёмбар (саллаллоҳу алайҳи ва саллам) омад, садояш баланд ва суханаш номафҳум буд. То ин ки ба назди Паёмбар (саллаллоҳу алайҳи ва саллам) расид ва дар бораи фарзҳои Ислом аз ӯ пурсид.
+Паёмбар (саллаллоҳу алайҳи ва саллам) аз намоз оғоз кард ва ба ӯ хабар дод, ки дар як шабонарӯз панҷ вақт намоз бигузорад.
+Он мард гуфт: Оё ғайр аз ин панҷ намоз, намози дигаре бар ман воҷиб аст?
+Фармуд: На, магар ин ки намозҳои нафл бихонӣ.
+Сипас Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: Аз ҷумлаи чизҳое, ки Аллоҳ бар ту фарз гардонида аст, рӯзаи моҳи Рамазон аст.
+Он мард гуфт: Оё ба ҷуз моҳи Рамазон рӯзаи дигаре бар ман воҷиб аст?
+Фармуд: На, магар ин ки рӯзаи нафлӣ бигирӣ.
+Сипас Паёмбар (саллаллоҳу алайҳи ва саллам) закотро зикр кард.
+Он мард гуфт: Оё баъд аз закоти фарзӣ барои ман садақаи дигаре воҷиб аст?
+Фармуд: На, магар ин ки садақаи нафлӣ бидиҳӣ.
+Баъд аз он ки он мард ин фарзҳоро аз Паёмбар (саллаллоҳу алайҳи ва саллам) шунид, баргашт ва ба Аллоҳ савганд ёд кард, ки ба анҷоми ин корҳо пойбанд хоҳад буд ва чизе бар он намеафзояд ва чизе аз он кам намекунад. Пас Паёмбар (саллаллоҳу алайҳи ва саллам) дар пайи он фармуд: Агар он мард ба савганди худ вафо кунад, аз растагорон аст.</t>
+  </si>
+  <si>
+    <t>سماحةُ الشريعة الإسلامية وتيسيرها على المكلفين.
+حسن معاملته صلى الله عليه وسلم لهذا الرجل، فقد مَكَّنَه من الاقتراب منه وسؤاله.
+البدء في الدعوة إلى الله تعالى بالأهم فالأهم.
+الإسلام عقيدة وعمل، فلا ينفع عمل من غير إيمان، ولا ينفع إيمان من غير عمل.
+أهمية هذه الأعمال وأنها من أركان الإسلام.
+صلاة الجمعة داخلة في الصلوات الخمس الواجبة؛ لأنها بدلًا عن صلاة ظهر يوم الجمعة لمن وجبت عليه.
+بدأ النبيُّ صلى الله عليه وسلم تعليمه بآكد فرائض الإسلام وهي أركانه بعد الشهادتين؛ لأنه كان مسلمًا، ولم يذكر الحج؛ لأنه قبل فرضهِ، أو لأنه لم يأتِ وقته.
+الإنسان إذا اقتصر على الواجب في الشرع فإنه مُفلح، ولكن لا يعني هذا أنه لا يُسن أن يأتي بالتطوع؛ لأن التطوع تكمل به الفرائض يوم القيامة.</t>
+  </si>
+  <si>
+    <t>Самоҳати шариати исломӣ ва осонии он барои мукаллафон.
+Рафтори неки Паёмбар (саллаллоҳу алайҳи ва саллам) бо он мард, он Ҳазрат иҷозат доданд, ки он мард ба ӯ наздик шавад ва аз ӯ суол кунад.
+Дар даъват оғоз кардан бо муҳимтар ва сипас муҳим.
+Ислом эътиқод ва амал аст. Бинобар ин амал бидуни имон суде надорад ва имон бидуни амал низ судманд нест.
+Аҳамияти ин амалҳо ва онҳо аз аркони Ислом ҳастанд.
+Намози ҷумъа аз ҷумлаи намозҳои панҷгона аст, зеро он рӯзи ҷумъа дар ивази намози пешин хонда мешавад.
+Паёмбар (саллаллоҳу алайҳи ва саллам) таълими худро бо муҳимтарин фароизи Ислом яъне, аркони Ислом баъд аз калимаи шаҳодат оғоз карданд. Зеро ӯ мусалмон буд ва калимаи шаҳодатро гуфта буд. Ва аз ҳаҷ ном набурданд, зеро ҳанӯз фарз нашуда буд, ё ҳанӯз вақти он фаро нарасида буд.
+Агар инсон дар шариат танҳо ба воҷиботи он иктифо кунад, растагор аст. Аммо ин маънои онро надорад, ки анҷоми ибодатҳои нофила мустаҳаб нестанд, зеро дар рӯзи қиёмат камбудии фароизро бо навофил ҷуброн мекунанд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3700</t>
+  </si>
+  <si>
+    <t>ما يصيب المسلم من نصب ولا وصب ولا هم ولا حزن ولا أذى ولا غم حتى الشوكة يشاكها إلا كفر الله بها من خطاياه</t>
+  </si>
+  <si>
+    <t>Ҳеҷ ранҷ, беморӣ, нигаронӣ, нороҳатӣ, озор ва ғаму андуҳе ба мусалмон намерасад ва ҳатто хоре дар пояш фурӯ намеравад, магар ин ки Аллоҳ Таъоло баъзе аз гуноҳонашро ба сабаби он мебахшад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ وَعَنْ أَبِي هُرَيْرَةَ رضي الله عنهما عَنِ النَّبِيِّ صلى الله عليه وسلم قَالَ: «مَا يُصِيبُ الْمُسْلِمَ مِنْ نَصَبٍ وَلَا وَصَبٍ وَلَا هَمٍّ وَلَا حُزْنٍ وَلَا أَذًى وَلَا غَمٍّ حَتَّى الشَّوْكَةِ يُشَاكُهَا إِلَّا كَفَّرَ اللهُ بِهَا مِنْ خَطَايَاهُ».</t>
+  </si>
+  <si>
+    <t>Аз Абусаъиди Худрӣ ва аз Абуҳурайра (разияллоҳу анҳумо) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳеҷ ранҷ, беморӣ, нигаронӣ, нороҳатӣ, озор ва ғаму андуҳе ба мусалмон намерасад ва ҳатто хоре дар пояш фурӯ намеравад, магар ин ки Аллоҳ Таъоло баъзе аз гуноҳонашро ба сабаби он мебахшад."</t>
+  </si>
+  <si>
+    <t>يُبَيِّنُ الرسولُ صلى الله عليه وسلم أنَّ ما يُصاب به المسلمُ مِن أمراضٍ وهمومٍ وأحزانٍ وكروبٍ ومصائبَ وشدائدَ وخوفٍ وجوعٍ -حتى لو كانت شوكة تُصيبه فَتُؤْلِمُه-، يكونُ ذلك كفارةً لذنوبه وحطًّا لخطاياه.</t>
+  </si>
+  <si>
+    <t>Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) мефармояд, ки ҳар беморӣ, ташвиш, ғам, ранҷ, бадбахтӣ, сахтӣ, тарс ва гуруснагӣ ба мусалмон гирифтор намешавад - ҳатто агар хоре бар ӯ занад ва ӯро дард диҳад - магар ин ки каффораи гуноҳон ва сабаби покии хатоҳояш мешавад.</t>
+  </si>
+  <si>
+    <t>بيان فضل الله على عباده المؤمنين ورحمته بهم بغفران الذنوب بأقل ضرر يصيبهم.
+ينبغي للمسلم أن يَحْتَسِبَ عند الله ما يُصيبه، ويَصبر على كل صغيرة وكبيرة، لتكون له رفعة في الدرجات وكفارة للسيئات.</t>
+  </si>
+  <si>
+    <t>Баёни фазли Аллоҳ бар бандагони муъминаш ва раҳмати Ӯ нисбат ба онҳо бо бахшидани гуноҳонашон бо камтарин зараре, ки ба онҳо мерасад.
+Мусалмон бояд дар ҳолати дучор шудан ба ҳар мусибате савобашро аз Худо талаб кунад ва дар баробари ҳар кори хурду бузург сабр кунад, то дараҷааш боло гардад ва сабаби бахшидани гуноҳонаш шавад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3701</t>
   </si>
   <si>
     <t>حجبت النار بالشهوات، وحجبت الجنة بالمكاره</t>
   </si>
   <si>
     <t>Дӯзах бо шаҳватҳо иҳота шудааст ва биҳишт бо нохӯшояндҳо</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «حُجِبَتِ النَّارُ بِالشَّهَوَاتِ، وَحُجِبَتِ الْجَنَّةُ بِالْمَكَارِهِ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуд: "Дӯзах бо шаҳватҳо иҳота шудааст ва биҳишт бо нохӯшояндҳо".</t>
   </si>
   <si>
     <t>يُبيِّنُ النبيُّ صلى الله عليه وسلم أنَّ النارَ مَحفوفةٌ مُحاطةٌ بالأمور التي تَشتَهيها النفس مِن فِعْل المحرّمات أو التقصير في الواجبات، فمن أَتْبعَ نفسَه هواها في ذلك استحقَّ النار.
 وأنَّ الجنةَ محفوفةٌ محاطةٌ بالأمور التي تَكرهها النفس؛ كالمُواظَبةِ على المأمورات وترك المحرمات والصبر على ذلك، فإذا صبر وجاهد نفسه على فعل الطاعة وترك المعصية؛ دخل الجنة.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) баён фармуданд, ки дӯзах бо чизҳое иҳота шудааст, ки нафси инсон ба он майл дорад, монанди корҳои ҳаром ва кӯтоҳӣ дар анҷоми воҷибот. Бинобар ин ҳар касе пайравӣ аз ҳаво ва нафси худ кунад сазовори дӯзах мегардад, Биҳишт бо чизҳое иҳота шудааст, ки нафси инсониро аз он хӯш намеояд, ба монанди сабр дар анҷоми амалҳо ва даст кашидан аз ҳаром. Пас ҳар касе талош варзад то худро аз он боздорад, сазовори дохил шудан ба биҳишт мегардад.</t>
   </si>
   <si>
     <t>من أسباب الوقوع في الشهوات تزيينُ الشيطانِ المنكرَ والقبيحَ، حتى تراه النفس حسنًا فتَميلُ إليه.
 الأمر بالابتعاد عن الشهوات المحرمة؛ لأنها الطريق إلى النار، والصبر على المكاره؛ لأنها الطريق إلى الجنة.
 فضل مجاهدة النفس والاجتهاد في العبادة والصبر على المكاره والمشاق التي تحيط بالطاعات.</t>
   </si>
@@ -942,203 +5453,895 @@
   <si>
     <t>يُبيِّنُ النبيُّ صلى الله عليه وسلم بعضَ حقوق المسلم على أخيه المسلم:
 أول هذه الحقوق: ردُّ السلام لمن ألقى عليك السلام.
 الحق الثاني: عيادة المريض وزيارته.
  الحق الثالث: اتباع الجنازة من بيته إلى المصلَّى إلى المقبرة حتى تُدفن.
  الحق الرابع: إجابة الدعوة إذا دعاه إلى وليمة عرس وغير ذلك.
  الحق الخامس: تَشميت العاطس، وهو أن يقول له إذا حَمِدَ الله: يرحمُك الله، ثم يقول العاطسُ: يهديكم الله ويُصلح بالَكم.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) баъзе аз ҳуқуқи як мусалмон бар мусалмони дигарро ингуна баён фармуданд: Нахустин ҳақи як мусалмон бар бародараш ин аст, ки посухи саломи ӯро гӯяд.
 Ҳаққи дуюм: Аёдат ва дидори шахси бемор аст.
 Ҳаққи сеюм: иштирок дар ҷаноза ва то қабристон рафтан аз пушти ҷаноза ва то дафн кардани майит онҷо мондан.
 Ҳаққи чаҳорум: Пазируфтани даъват, ки агар  ӯ ба тӯйи арусӣ ё маросими дигар даъват шавад, бипазирад.
 Ҳаққи панҷум: касе, ки атса мезанад ва "Алҳамдуллилоҳ" мегӯяд дар посух ба ӯ "Ярҳамукаллоҳ" гуфта шавад, ки сипас худи атсазананда боз бигӯяд: "Яҳдикум Аллоҳ ва юслиҳ болакум" (Худованд шуморо ҳидоят ва хаёлатонро нек бидорад).</t>
   </si>
   <si>
     <t>عظمة الإسلام في تأكيد الحقوق بين المسلمين وتوثيق الأُخوَّة والمحبة بينهم.</t>
   </si>
   <si>
     <t>Аҳамияти дини Ислом бар устувории ҳуқуқ байни мусалмонон ва таҳкими бародарӣ ва муҳаббат байни онҳо.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3706</t>
   </si>
   <si>
+    <t>خير يوم طلعت عليه الشمس يوم الجمعة</t>
+  </si>
+  <si>
+    <t>Беҳтарин рӯзе, ки бар он офтоб тулуъ кардааст, рӯзи ҷумъа аст</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «خَيْرُ يَوْمٍ طَلَعَتْ عَلَيْهِ الشَّمْسُ يَوْمُ الْجُمُعَةِ، فِيهِ خُلِقَ آدَمُ، وَفِيهِ أُدْخِلَ الْجَنَّةَ، وَفِيهِ أُخْرِجَ مِنْهَا، وَلَا تَقُومُ السَّاعَةُ إِلَّا فِي يَوْمِ الْجُمُعَةِ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Беҳтарин рӯзе, ки бар он офтоб тулуъ кардааст, рӯзи ҷумъа аст. Одам дар он рӯз офарида шуд ва дар он рӯз ба биҳишт дароварда шуд ва дар он рӯз аз биҳишт берун оварда шуд. Ва қиёмат барпо намешавад, магар дар рӯзи ҷумъа."</t>
+  </si>
+  <si>
+    <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أنَّ خيْرَ يومٍ طلعت عليه الشمس يومُ الجمعة، 
+ومن خصائصه: أن الله خلق فيه آدم عليه السلام، وفيه أدخله الجنة، وفيه أخرجه منها وأهبطه إلى الأرض، ولا تقوم الساعة إلا في يوم الجمعة.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) мефармояд, ки беҳтарин рӯзе, ки дар он офтоб тулуъ кардааст, рӯзи ҷумъа аст. Аз вижагиҳои рӯзи ҷумъа ин аст, ки Худованд Одам (алайҳис-салом)-ро дар он рӯз офарид ва дар он рӯз ӯро ба биҳишт дохил кард ва дар он рӯз ӯро аз биҳишт берун карда ба замин фуруд овард. Ва қиёмат барпо намешавад, магар дар рӯзи ҷумъа.</t>
+  </si>
+  <si>
+    <t>فضل يوم الجمعة على سائر أيام الأسبوع.
+الحث والإكثار من الأعمال الصالحة في يوم الجمعة، والتأهب لنيل رحمة الله تعالى، ودفع نقمته.
+هذه الخصائص ليوم الجمعة التي ذكرت في الحديث قيل: أنها ليست لذكر فضيلة يوم الجمعة؛ لأن إخراج آدم وقيام الساعة لا يعد فضيلة، وقيل: بل جميعها فضائل وخروج آدم سبب وجود الذرية من الرسل والأنبياء والصالحين، وقيام الساعة سبب تعجيل جزاء الصالحين ونيلهم ما أعد الله لهم من الكرامات.
+ ذُكِرَ ليوم الجمعة خصائص أخرى غير ما ذكر في هذه الرواية، ومنها: فيه تِيْبَ على آدم، وفيه قُبض، وفيه ساعة لا يصادفها عبد مؤمن وهو يصلي يسأل الله شيئًا إلا أعطاه إياه.
+أفضل أيام السنة يوم عرفة، وقيل: يوم النحر، وأفضل أيام الأسبوع يوم الجمعة، وأفضل ليلة ليلة القدر.</t>
+  </si>
+  <si>
+    <t>Фазилати рӯзи ҷумъа бар дигар рӯзҳои ҳафта.
+Ташвиқ ба зиёд анҷом додани амалҳои нек дар рӯзи ҷумъа ва омода шудан барои ба даст овардани раҳмати илоҳӣ ва дур сохтани ғазаби Ӯ аз худ.
+Дар бораи вижагиҳое, ки барои рӯзи ҷумъа дар ин ҳадис омадааст, гуфта шудааст: Ин барои фазилати рӯзи ҷумъа нест, зеро берун сохтани Одам аз биҳишт ва барпо шудани қиёмат фазилат ба ҳисоб намеравад. Ва баъзе дигар мегӯянд, ки ҳамаи инҳо фазилат ба шумор меравад. Ва ҳамин берун кардани Одам аз биҳишт боиси ба вуҷуд омадани зуррияи ӯ, аз ҷумла паёмбарон ва некукорону анбиё шуд. Ва барпо шудани қиёмат сабаби тезонидани подоши некукорон аст ва боис мешавад, ки каромотеро, ки Аллоҳ барояшон омода сохтааст, зудтар ба даст оваранд.
+Барои рӯзи ҷумъа вижагиҳои дигаре низ ба ҷуз он чи дар ин ривоят омадааст, зикр шудааст, аз ҷумла: Дар ин рӯз тавбаи Одам пазируфта шуд ва дар ин рӯз аз дунё чашм пӯшид. Дар ин рӯз соате аст, ки бандаи муъмин дар ҳоли намоз аз Аллоҳ чизе бихоҳад, барояш ато мекунад.
+Беҳтарин рӯзҳои сол, рӯзи Арафа аст -бархеҳо гуфтанд, рӯзи иди Қурбон аст- ва беҳтарин рӯзҳои ҳафта, рӯзи ҷумъа аст ва беҳтарин шабҳо, шаби қадр аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3711</t>
+  </si>
+  <si>
+    <t>ذكر عند النبي صلى الله عليه وسلم رجل نام ليله حتى أصبح، قال: ذاك رجل بال الشيطان في أذنيه، أو قال: في أذنه</t>
+  </si>
+  <si>
+    <t>Назди Паёмбари Худо (саллаллоҳу алайҳи ва саллам) аз марде ёд шуд, ки шабро то саҳар хоб рафт. Фармуд: "Ӯ марде аст, ки шайтон дар гӯшҳояш - ё дар гӯшаш - пешоб кардааст</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللَّهِ بنِ مسعُودٍ رَضِيَ اللَّهُ عَنْهُ قَالَ: ذُكِرَ عِنْدَ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ رَجُلٌ نَامَ لَيْلَهُ حَتَّى أَصْبَحَ، قَالَ: «ذَاكَ رَجُلٌ بَالَ الشَّيْطَانُ فِي أُذُنَيْهِ، أَوْ قَالَ: فِي أُذُنِهِ».</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Масъуд (разияллоҳу анҳу) ривоят аст, ки гуфт: Назди Паёмбари Худо (саллаллоҳу алайҳи ва саллам) аз марде ёд шуд, ки шабро то саҳар хоб рафт. Фармуд: "Ӯ марде аст, ки шайтон дар гӯшҳояш - ё дар гӯшаш - пешоб кардааст."</t>
+  </si>
+  <si>
+    <t>ذُكِرَ عند النبيِّ صلى الله عليه وسلم رَجلٌ نام حتى أصبح وطَلَعت الشمس ولم يَقم إلى الصلاة المفروضة، فقال صلى الله عليه وسلم: إنه رجل بَالَ الشيطانُ في أُذُنِهِ.</t>
+  </si>
+  <si>
+    <t>Назди Паёмбар (саллаллоҳу алайҳи ва саллам) аз марде ёд шуд, ки шаб то саҳар хоб рафт, то ин ки офтоб баромад ва дар намози бомдод нахест. Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: Ӯ марде аст, ки шайтон дар гӯшҳояш пешоб кардааст.</t>
+  </si>
+  <si>
+    <t>كراهية ترك قيام الليل، وأنّ ذلك بسبب الشيطان.
+الحَذَر من الشيطان الذي يَقعد للإنسان في كل طريق؛ لِيَحُوْلَ بينه وبين طاعة الله عز وجل.
+قال ابن حجر: قوله: (ما قام إلى الصلاة) المُراد الجِنْس، ويحتمل العهد، ويراد به صلاة الليل أو المكتوبة.
+قال الطيبي: خص الأذن بالذِّكْر، وإن كانت العين أنسب بالنوم إشارة إلى ثقل النوم، فإن المسامع هي موارد الانتباه، وخص البول؛ لأنه أسهل مدخلًا في التجاويف، وأسرع نفوذًا في العروق، فيورث الكسل في جميع الأعضاء.</t>
+  </si>
+  <si>
+    <t>Тарки намози шаб (қиёми лайл) макруҳ аст ва ин тарк кардан ба сабаби шайтон аст.
+Барҳазар будан ва эҳтиёт кардан аз шайтон, ки дар ҳама роҳҳо истодааст, то миёни инсон ва итоати Аллоҳ Таъоло монеъ эҷод кунад.
+Ибни Ҳаҷар гуфтааст: Ин суханаш: (барои намоз нахест) ҷинси намоз аст, метавонад маънои намозҳои шаб бошад ё намози бомдод.
+Тайибӣ гуфтааст: зикри гӯш махсус оварда шудааст, гарчанде, ки чашм бештар ба хоб марбут аст, зеро гӯш манбаи бедорӣ ва ҳушёрӣ аст. Ва зикри пешоб аз он ҷиҳат аст, ки он ба осонӣ ба ковокиҳои бадан медарояд ва зуд ба рагҳо таъсир мерасонад, ки дар натиҷа танбалӣ ва сустиро ба тамоми узвҳои бадан меоварад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3714</t>
+  </si>
+  <si>
     <t>رحم الله رجلا سمحا إذا باع، وإذا اشترى، وإذا اقتضى</t>
   </si>
   <si>
     <t>Худованд раҳмат кунад мардеро, ки дар хариду фурӯш ва дар бозпасгирии қарзи худ осонгир аст</t>
   </si>
   <si>
     <t>عن جابر رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «رَحِمَ اللهُ رَجُلًا سَمْحًا إِذَا بَاعَ، وَإِذَا اشْتَرَى، وَإِذَا اقْتَضَى».</t>
   </si>
   <si>
     <t>Аз Ҷобир (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Худованд раҳмат кунад мардеро, ки дар хариду фурӯш ва дар бозпасгирии қарзи худ осонгир аст".</t>
   </si>
   <si>
     <t>دعا النبي صلى الله عليه وسلم بالرحمة لكل من كان:
 سهلًا جَوَادًا سَخِيًّا في بيعِه، فلا يُشدِّد على المشتري في سعرها ويعامله بخُلُقٍ حَسَن.
 سهلًا جوادًا سَخِيًّا إذا اشترى، فلا يَبْخَس ويُقَلِّل من قيمة البِضَاعَة.
 سهلًا جوادًا سخيًا إذا طَالَبَ بقضاءِ الدُّيون التي له، فلا يُشدِّد على الفقير والمُحتاج، بل يُطالِبه برفق ولُطف، ويُنْظِر المُعسر.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) барои касоне, ки дар хариду фурӯш осонгир ва саховатманду некрафтор ҳастанд, дуои нек фармуданд. Дар вақти фурӯш бо муштарӣ некрафтор бошад ва ба қимати муносиб ба ӯ бидиҳад. Агар аз дигарон чизе мехарад саховатманд бошад ва қимати моли онҳоро беарзиш накунад. Дар талаби қарзи худ сахтгир набошад, балки бо нармӣ ва мардонагӣ онро талаб кунад ва то метавонад ба ӯ мӯҳлати бештар диҳад, дар баробари фақирону бенавоён сангдил ва сахтгир набошад.</t>
   </si>
   <si>
     <t>مِن مَقاصد الشريعة الحِفاظ على ما يُصلِحُ العلاقاتِ بين الناس.
 الترغيب في استعمال معالي الأخلاق في المعاملات بين الناس من البيع والشراء ونحو ذلك.</t>
   </si>
   <si>
     <t>Яке аз ҳадафҳои шариат, ҳифз ва нигоҳ доштани ончи боиси беҳтар шудани муносибот байни мардум мешавад, аст.
 Ташвиқ ба корбурди ахлоқи нек дар муомилот байни мардум, ба монанди хариду фурӯш ва амсоли он.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3716</t>
   </si>
   <si>
+    <t>رغم أنف، ثم رغم أنف، ثم رغم أنف، قيل: من؟ يا رسول الله قال: من أدرك أبويه عند الكبر، أحدهما أو كليهما فلم يدخل الجنة</t>
+  </si>
+  <si>
+    <t>Биниаш ба хок олуда бод, боз ҳам биниаш ба хок олуда бод, боз ҳам биниаш ба хок олуда бод!" Гуфтанд: Чӣ касе эй Расули Аллоҳ? Фармуд: "Он ки падару модараш ё яке аз онҳоро дар ҳоли пирӣ дарёбад ва (ба сабаби некӣ накардан ба онҳо) вориди биҳишт нашавад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «رَغِمَ أَنْفُ، ثُمَّ رَغِمَ أَنْفُ، ثُمَّ رَغِمَ أَنْفُ»، قِيلَ: مَنْ؟ يَا رَسُولَ اللهِ قَالَ: «مَنْ أَدْرَكَ أَبَوَيْهِ عِنْدَ الْكِبَرِ، أَحَدَهُمَا أَوْ كِلَيْهِمَا فَلَمْ يَدْخُلِ الْجَنَّةَ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Биниаш ба хок олуда бод, боз ҳам биниаш ба хок олуда бод, боз ҳам биниаш ба хок олуда бод!" Гуфтанд: Чӣ касе эй Расули Аллоҳ? Фармуд: "Он ки падару модараш ё яке аз онҳоро дар ҳоли пирӣ дарёбад ва (ба сабаби некӣ накардан ба онҳо) вориди биҳишт нашавад."</t>
+  </si>
+  <si>
+    <t>دَعا النبيُّ صلى الله عليه وسلم بالذّل والخِزْي حتى بلغ به كأنه وضع أنفَه في التراب -كررها ثلاثًا- فسُئِل: مَن هذا يا رسول الله الذي دعوتَ عليه؟ 
+فقال صلى الله عليه وسلم: من أدرك والديه عند الكبر -أحدهما أو كليهما-، فلم يكونَا سببًا بدخوله الجنة؛ وذلك بسبب عدم الإحسان إليهما وعقوقهما.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) ба зиллат ва хорӣ дуъо карданд, то ҷое, ки гӯё бинии ӯро дар хок қарор доданд ва инро се бор такрор карданд. Пас пурсида шуд: Ин кас, ки алайҳи ӯ дуо кардед, кист?
+Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: Касе, ки падару модараш -ҳарду ё яке аз онҳо- ро дар ҳангоми пирӣ дарёбад ва он ду сабаби ворид шудани ӯ ба биҳишт нашаванд, яъне ба сабаби некӣ накардан дар ҳаққи онон ё ъуқуқи онон.</t>
+  </si>
+  <si>
+    <t>وجوب بِرِّ الوالدين وأنه من أسباب دخول الجنة، خصوصًا عند كبرهما وضعفهما.
+عقوق الوالدين من كبائر الذنوب.</t>
+  </si>
+  <si>
+    <t>Некӣ бар падару модар воҷиб аст ва он яке аз сабабҳои ворид шудан ба биҳишт аст, бахусус дар пирӣ ва нотавонӣ.
+Ъуқуқи падару модар ва бадрафторӣ бо онон аз гуноҳони кабира аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3718</t>
+  </si>
+  <si>
+    <t>سبق المفردون</t>
+  </si>
+  <si>
+    <t>муфарридон" пешӣ ҷустанд</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: كَانَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَسِيرُ فِي طَرِيقِ مَكَّةَ، فَمَرَّ عَلَى جَبَلٍ يُقَالُ لَهُ جُمْدَانُ، فَقَالَ: «سِيرُوا هَذَا جُمْدَانُ، سَبَقَ الْمُفَرِّدُونَ» قَالُوا: وَمَا الْمُفَرِّدُونَ يَا رَسُولَ اللهِ؟ قَالَ: «الذَّاكِرُونَ اللهَ كَثِيرًا وَالذَّاكِرَاتُ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) дар роҳи Макка мерафтанд ва аз назди кӯҳе мегузаштанд, ки номаш Ҷумдон буд, Фармуд: "Ҳаракат кунед биравед, ин Ҷумдон аст, "муфарридон" пешӣ ҷустанд". Гуфтанд: "Муфарридон" киҳо ҳастанд эй Расули Аллоҳ? Фармуд: "Мардон ва заноне, ки Аллоҳро бисёр ёд мекунанд."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم منزلة الذاكرين الله كثيرًا، وأنهم قد انفردوا وسبقوا غيرَهم بنيل الدرجات العُلَى في جنات النعيم، وشبَّههم بجبل جُمدان الذي انفرد عن غيره من الجبال.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) манзилати касонеро, ки Аллоҳро зиёд зикр мекунанд, баён намудааст. Ва ин ки онон дар касби дараҷоти воло дар биҳишт аз дигарон пеш гузаштаанд ва онҳоро ба кӯҳи Ҷумдон ташбеҳ карданд, ки аз дигар кӯҳҳо ҷудо афтодааст.</t>
+  </si>
+  <si>
+    <t>استحباب كثرة الذكر والانشغال به، فإنَّ السَّبْق في الآخرة إنما يكون بكثرة الطاعات، والإخلاص في العبادات.
+ذكر الله يكون باللسان فقط، أو بالقلب فقط، أو باللسان والقلب معًا، وهي أعلاها رتبة.
+من الذكر الأوراد الشرعية المقيدة، كأذكار الصباح والمساء، وأدبار الصلوات المكتوبات وغيرها.
+قال النووي: اعلم أن فضيلة الذكر غير منحصرة في التسبيح والتهليل والتحميد والتكبير ونحوها، بل كل عامل لله تعالى بطاعة فهو ذاكرٌ لله تعالى.
+ذكر الله من أعظم أسباب الثبات، قال سبحانه وتعالى: (يَا أَيُّهَا الَّذِينَ آمَنُوا إِذَا لَقِيتُمْ فِئَةً فَاثْبُتُوا وَاذْكُرُوا اللَّهَ كَثِيرًا لَّعَلَّكُمْ تُفْلِحُونَ) [الأنفال: 45]
+وجه التشبيه بينَ الذَّاكرينَ وجبل جُمدانَ هو الانفرادُ والاعتزالُ؛ فجبل جُمدانُ منفرد عن الجِبالِ، فكذا الذَّاكرينَ اللهَ تعالى فالمُنفَردُ هو الذي انفردَ قلبُه ولسانُه بذِكرِ ربَّه ولو كانَ بينَ النَّاسِ، واستأنس بأوقاتِ الخَلوةِ واستوحش من كثرةِ مُخالطةِ النَّاسِ، وقد يكون وجه التشبيه أن الذكر سبب التَّثبيت على الدين كما أن الجبال سبب لثبات الأرض، أو يكون السَّبقُ إلى الخَيراتِ في الدُّنيا والآخرةِ حيث كان المسافر من المدينة إلى مكة إذا وصل جُمدانَ كانَ علامةُ الوصولِ إلى مكةَ ومن وصلَ إليه كانَ سابقًا، فكذلك الذَّاكرُ للهِ تعالى فهو سابقٌ لغيرِه بكثرةِ ذِكرِه للهِ تعالى، والله أعلم.</t>
+  </si>
+  <si>
+    <t>Зиёд зикр кардан ва ба он машғул шудан мустаҳаб аст, зеро бартарӣ дар охират танҳо бо тоъату ихлос дар ибодати бисёр ба даст меояд.
+Зикри Аллоҳ танҳо бо забон, ё танҳо бо дил, ё бо дилу забон якҷоя мешавад, ки баландтарин мартаба аст.
+Аз ҷумлаи зикрҳо, зикрҳои муқайяд ба вақт ва ҳолати хос ҳастанд, монанди зикрҳои субҳу шом, зикрҳои баъд аз намозҳои фарзӣ ва ғайра.
+Нававӣ мегӯяд: Бидон, ки фазилати зикр танҳо ба тасбеҳ, таҳлил, таҳмид, такбир ва монанди инҳо нест, балки ҳар кас дар роҳи тоати Аллоҳ Таъоло амал кунад, зикр кунандаи Аллоҳ Таъоло аст.
+Зикри Аллоҳ аз бузургтарин асбоби пойдорӣ аст. Аллоҳ Субҳонаҳу ва Таъоло мефармояд: "Эй касоне, ки имон овардаед, ҳангоме ки бо гурӯҳе [аз душманон] рӯбарӯ шудед, пойдорӣ намоед ва Аллоҳ Таъолоро бисёр ёд кунед, бошад, ки растагор шавед." (Сураи Анфол, ояти 45).
+Муқоиса байни зикркунандагон ва кӯҳи Ҷумдон, инзиво ва ҷудоӣ аст. Кӯҳи Ҷумдон аз дигар кӯҳҳо ҷудо аст ва зикркунандагон низ ин гуна ҳастанд. Мунфарид ва ҷудо афтода касе аст, ки дилаш ва забонаш бо ёди Парвардигораш аз дигарон ҷудо аст, ҳатто агар дар миёни мардум ҳам бошад. Ва бо вақтҳои хилват ва танҳоӣ унс мегирад ва аз бисёр мухолатат бо мардум дучори адами унс ва дилтангӣ мешавад. Шояд монанди дар ин ҳам бошад, ки зикр сабаби устуворӣ дар дин аст, чӣ гунае, ки кӯҳҳо сабаби устувории замин ҳастанд. Ё манзур сабқат гирифтан ба сӯи некиҳо дар дунё ва охират бошад, зеро мусофире, ки аз Мадина ба Макка меравад, вақте ба Ҷумдон расид, ин нишонаи расидани ӯ ба Макка аст ва касе, ки ба онҷо расид, аз дигарон сабқат гирифта аст. Он ки зикри Аллоҳро мегӯяд, низ ба сабаби касрати зикри Аллоҳ аз дигарон сабқат ҷуста аст. Аллоҳ донотар аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3719</t>
+  </si>
+  <si>
+    <t>يعقد الشيطان على قافية رأس أحدكم إذا هو نام ثلاث عقد يضرب كل عقدة عليك ليل طويل، فارقد</t>
+  </si>
+  <si>
+    <t>Шайтон бар пушти сари яке аз шумо, вақте ки ӯ мехобад, се гиреҳ мезанад. Ба ҳар як гиреҳ мегӯяд: Шаб дароз аст, бихоб</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «يَعْقِدُ الشَّيْطَانُ عَلَى قَافِيَةِ رَأْسِ أَحَدِكُمْ إِذَا هُوَ نَامَ ثَلاَثَ عُقَدٍ يَضْرِبُ كُلَّ عُقْدَةٍ عَلَيْكَ لَيْلٌ طَوِيلٌ، فَارْقُدْ، فَإِنِ اسْتَيْقَظَ فَذَكَرَ اللَّهَ، انْحَلَّتْ عُقْدَةٌ، فَإِنْ تَوَضَّأَ انْحَلَّتْ عُقْدَةٌ، فَإِنْ صَلَّى انْحَلَّتْ عُقْدَةٌ، فَأَصْبَحَ نَشِيطًا طَيِّبَ النَّفْسِ، وَإِلَّا أَصْبَحَ خَبِيثَ النَّفْسِ كَسْلاَنَ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Шайтон бар пушти сари яке аз шумо, вақте ки ӯ мехобад, се гиреҳ мезанад. Ба ҳар як гиреҳ мегӯяд: Шаб дароз аст, бихоб.  
+Агар бедор шавад ва Худоро ёд кунад, як гиреҳ кушода мешавад. Агар пас аз он вузӯ бигирад, боз як гиреҳ кушода мешавад. Агар намоз бихонад, гиреҳи сеюм низ кушода мешавад. Дар натиҷа, субҳро бо нерӯмандӣ ва хушҳолии нафс оғоз мекунад. Вале агар чунин накунад, субҳро бо нафси нороҳат ва дар ҳолати танбалӣ оғоз мекунад."</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم بحال الشيطان وصراعه مع الإنسان الذي يريد القيام لصلاة الليل أو الفجر.
+فإن المؤمن إذا ذهب إلى النوم يعقد الشيطان على قافيته -يعني: مُؤخَّر رأسه- ثلاث عقد.
+فإذا استيقظ المؤمن وذكر الله تعالى ولم يستجب لوساوس الشيطان؛ انفكَّت عقدة.
+فإن توضأ انفكت الأخرى.
+وإن قام فصلى انفكت العقدة الثالثة، وأصبح نشيطًا طيب النفس؛ لسروره بما وفّقه الله من الطاعة، مستبشرًا بما وعده الله من الثواب والغفران، مع ما زال عنه من عُقَد الشيطان وتثبيطه،  وإلا أصبح خبيث النفس، محزون القلب، كسلان عن أعمال الخير والبر؛ لأنه مُقَيَّد بِقَيْد الشيطان، ومُبْعَد عن قُرْبِ الرحمن.</t>
+  </si>
+  <si>
+    <t>Паёмбари акрам (саллаллоҳу алайҳи ва саллам) ҳолати шайтонро баён мекунанд, ки чӣ гуна ӯ бо инсоне, ки мехоҳад барои намози шаб ё намози бомдод бархезад, дар мубориза аст.
+Воқеан, вақте муъмин ба хоб меравад, шайтон дар пушти сараш, яъне дар қисми паси сари ӯ, се гиреҳ мебандад.
+Агар муъмин бедор шавад ва Худоро ёд кунад ва ба васвасаҳои шайтон гӯш надиҳад, як гиреҳ кушода мешавад.
+Агар таҳорат гирад, гиреҳи дуюм ҳам кушода мешавад.
+Агар (банда) бархоста намоз хонад, гиреҳи сеюм низ кушода мешавад ва (он шахс) бо рӯҳи болида ва дили шод бедор мешавад, аз он ҷиҳат ки Худованд ӯро ба итоат муваффақ гардонидааст ва ба савобу мағфират ваъда додааст. Аммо агар (намоз нахонад), бо рӯҳи ғамгин, дили танг ва аз корҳои хайру нек ба танбалӣ бедор мешавад, зеро ӯ таҳти таъсири гиреҳҳои шайтон ва васвасаҳояш мондааст ва аз наздики ба Аллоҳ дур ва маҳрум шудааст.</t>
+  </si>
+  <si>
+    <t>الشيطان يسعى دائمًا في كل طريق للإنسان؛ لِيَحُوْلَ بينه وبين طاعة الله عز وجل، ولا نجاة للعبد من الشيطان إلا بالاستعانة بالله عز وجل، والأخذ بأسباب الوقاية والحفظ.
+ذكر الله تعالى وعبادته تُوْرِث النشاطَ في النفس وانْشِرَاح الصَّدر، وتَطْرد الكَسَل والخُمُول، وتُذْهِب الكَرْب والمَقْت؛ لأنها تطرد الشيطان وهذا مِن وسوسته.
+المؤمن يُسَرُّ بتوفيق الله تعالى له للقيام بطاعته، ويَكْتَئِب لتقصيره في درجات الفضل والكمال.
+الغفلة والركون عن الطاعات هو من فعل الشيطان وتزيينه.
+هذه الأمور الثلاثة -ذكر الله، والوضوء، والصلاة- تطرد الشيطان.
+العَقْد من الشيطان على مُؤخَّر الرأس خاصة؛ لأنها مَركَز القُوى، ومجال تَصَرُّفِها، فإذا رَبَطَ عليها أمكنه السيطرة على رُوح الانسان، وإلقاء النوم عليه.
+قال ابن حجر العسقلاني: ذكر الليل في قوله: "عليك ليل"، ظاهره اختصاص ذلك بنوم الليل.
+قال ابن حجر العسقلاني: لا يتعين للذكر شيء مخصوص لا يجزئ غيره، بل كل ما صدق عليه ذكر الله أجزأ، ويدخل فيه تلاوة القرآن، وقراءة الحديث النبوي، والاشتغال بالعلم الشرعي، وأولى ما يذكر به قول النبي صلى الله عليه وسلم: من تعار من الليل فقال: (لا إله إلا الله وحده لا شريك له، له الملك وله الحمد وهو على كل شيء قدير، الحمد لله، وسبحان الله، ولا إله إلا الله، والله أكبر، ولا حول ولا قوة إلا بالله، ثم قال: اللهم اغفر لي، أو دعا استجيب له، فإن توضأ قُبلت صلاته) رواه البخاري.</t>
+  </si>
+  <si>
+    <t>Шайтон ҳамеша дар ҳар роҳе мекӯшад, то миёни банда ва итоат ба Худо монеъ шавад. Наҷоти банда аз шайтон танҳо бо ёрӣ ҷустан аз Худованди Азза ва Ҷалла ва гирифтани сабабҳои нигаҳдорӣ ва эмин мондан имконпазир аст.
+Ёдоварӣ аз Худо ва ибодати Ӯ сабаби фаъол гардидани нафс, боз шудани сина, рафъи танбалӣ ва сустӣ, бартараф шудани ғам ва нафрат мегардад, зеро ки ин ҳама аз васвасаҳои шайтон аст ва ёди Худо шайтонро меронад.
+Муъмин аз он шод мегардад, ки Худованд ӯро барои итоаташ муваффақ гардондааст ва аз кӯтоҳияш дар расидан ба дараҷаҳои фазлу камол андуҳгин мешавад.
+Ғафлат ва танбалӣ аз ибодатҳо аз корҳои шайтон ва ороишҳои ӯст.
+Ин се чиз: зикри Худо, вузӯ ва намоз, шайтонро дур мекунанд.
+Шайтон махсусан қафои сари инсонро бо се гиреҳ мебандад, зеро ки он маркази қувват ва ҷои таъсири он (шайтон) аст. Агар шайтон онро бандад, метавонад рӯҳи инсонро идора кунад ва бар вай хоби сахт биандозад.
+Ибни Ҳаҷари Асқалонӣ мегӯяд: Зикри шаб, дар фармудаи ӯ "ъалайка лайл"  (шаб дароз аст), ишора ба хоби шаб аст.
+Ибни Ҳаҷари Асқалонӣ мегӯяд: Барои зикр чизе муайян нест, ки танҳо он қонеъкунанда бошад ва дигарон қобили қабул набошад. Ҳар чизе, ки ҳақиқатан зикри Худоро дошта бошад, қобили қабул аст. Ба монанди тиловати Қуръон, хондани ҳадисҳои набавӣ, машғул шудан бо илмҳои шариатӣ. Ва беҳтарин зикре, ки гуфта мешавад, ин фармудаи Паёмбар (саллаллоҳу алайҳи ва саллам) аст, ки мегӯяд: Ҳар ки шаб бедор шавад ва бигӯяд: "Ло илаҳа иллаллоҳ ваҳдаҳу ло шарика лаҳу, лаҳул мулку ва лаҳул ҳамду ва ҳува ъало кулли шайъин қадир. Алҳамдулиллоҳ ва субҳаналлоҳ ва ло илаҳа иллаллоҳ ва Аллоҳу акбар ва ло ҳавла ва ло қуввата илло биллоҳ". Сипас бигӯяд: "Аллоҳумма иғфир лӣ" ё дуо кунад, мустаҷоб мешавад. Агар вузӯ кунад, намозаш қабул мегардад. (Ривояти Бухорӣ)</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3731</t>
+  </si>
+  <si>
+    <t>عليك بكثرة السجود لله، فإنك لا تسجد لله سجدة، إلا رفعك الله بها درجة، وحط عنك بها خطيئة</t>
+  </si>
+  <si>
+    <t>Барои Аллоҳ бисёр саҷда кун, зеро барои Аллоҳ саҷда намебарӣ магар ин ки Аллоҳ ба василаи он саҷда дараҷае бар дараҷоти ту меафзояд ва гуноҳе аз гуноҳонатро пок мекунад</t>
+  </si>
+  <si>
+    <t>عَنْ مَعْدَانَ بْنِ أَبِي طَلْحَةَ الْيَعْمَرِيُّ قَالَ: لَقِيتُ ثَوْبَانَ مَوْلَى رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقُلْتُ: أَخْبِرْنِي بِعَمَلٍ أَعْمَلُهُ يُدْخِلُنِي اللهُ بِهِ الْجَنَّةَ؟ أَوْ قَالَ قُلْتُ: بِأَحَبِّ الْأَعْمَالِ إِلَى اللهِ، فَسَكَتَ. ثُمَّ سَأَلْتُهُ فَسَكَتَ. ثُمَّ سَأَلْتُهُ الثَّالِثَةَ فَقَالَ: سَأَلْتُ عَنْ ذَلِكَ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقَالَ: «عَلَيْكَ بِكَثْرَةِ السُّجُودِ لِلَّهِ، فَإِنَّكَ لَا تَسْجُدُ لِلَّهِ سَجْدَةً، إِلَّا رَفَعَكَ اللهُ بِهَا دَرَجَةً، وَحَطَّ عَنْكَ بِهَا خَطِيئَةً» قَالَ مَعْدَانُ: ثُمَّ لَقِيتُ أَبَا الدَّرْدَاءِ فَسَأَلْتُهُ فَقَالَ لِي: مِثْلَ مَا قَالَ لِي: ثَوْبَانُ.</t>
+  </si>
+  <si>
+    <t>Аз Маъдон ибни Абуталҳаи Яъмарӣ ривоят аст, ки гуфт: Савбон бардаи озодкардаи Расули Аллоҳ (саллаллоҳу алайҳи ва саллам)-ро дидам, гуфтам: Манро аз коре огоҳ кун, ки Аллоҳ манро ба сабаби он аз аҳли биҳишт гардонад? Ё гуфт: Гуфтам: Манро аз маҳбубтарин аъмол назди Аллоҳ огоҳ кун. Пас ӯ сукут кард. Сипас бори сеюм аз ӯ пурсидам. Гуфт: Аз Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) дар ин бора пурсидам, фармуд: "Барои Аллоҳ бисёр саҷда кун, зеро барои Аллоҳ саҷда намебарӣ магар ин ки Аллоҳ ба василаи он саҷда дараҷае бар дараҷоти ту меафзояд ва гуноҳе аз гуноҳонатро пок мекунад". Маъдон мегӯяд: Сипас Абудардоро дидам ва аз ӯ пурсидам, ӯ ҳам монанди Савбон бароям ҷавоб дод.</t>
+  </si>
+  <si>
+    <t>سُئِلَ النبيُّ صلى الله عليه وسلم عن العمل الذي يكون سببًا لدخول الجنة أو عن أحب الأعمال إلى الله؟ 
+فقال صلى الله عليه وسلم للسائل: الزم كثرة السجود في الصلاة، فإنك ما سجدت لله سجده إلا رفعك بها درجة، وغفر عنك بها خطيئة.</t>
+  </si>
+  <si>
+    <t>Аз Паёмбар (саллаллоҳу алайҳи ва саллам) дар бораи амалҳое пурсида шуд, ки сабаби вуруд ба биҳишт мешавад, ё дар бораи ин ки маҳбубтарин амал дар назди Аллоҳ кадом аст?
+Пас Паёмбар (саллаллоҳу алайҳи ва саллам) дар ҷавоби суолдиҳанда гуфт: Дар намозат саҷдаи зиёд бикун. Зеро ҳаргоҳ, ки барои Аллоҳ саҷда кунӣ, туро ба сабаби он дараҷае боло мебарад ва гуноҳе аз гуноҳонатро мағфират мекунад.</t>
+  </si>
+  <si>
+    <t>حث المسلم على الحرص على الصلاة فرضًا وتطوعًا، لاشتمالها على السجود.
+بيان فقه الصحابة وعلمهم أن الجنة لا تنال -بعد رحمة الله- إلا بالعمل.
+السجود في الصلاة من أعظم أسباب رفعة الدرجات، وغفران الذنوب.</t>
+  </si>
+  <si>
+    <t>Ташвиқи мусалмон ба намоз, хоҳ фарз бошад ё нафл, зеро намоз шомили саҷдаҳо аст.
+Баёни фаҳми саҳоба ва илми онон ба ин ки биҳишт - баъд аз раҳмати Аллоҳ- танҳо бо амал ба даст меояд.
+Саҷда дар намоз яке аз бузургтарин сабабҳои боло бурдани мартаба ва омурзиши гуноҳон аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3732</t>
+  </si>
+  <si>
     <t>كان رجل يداين الناس، فكان يقول لفتاه: إذا أتيت معسرا فتجاوز عنه، لعل الله يتجاوز عنا</t>
   </si>
   <si>
     <t>Марде ба мардум қарз медод ва ба ҷавони зердасти худ мегуфт: агар (барои гирифтани қарз) назди тангдасте рафтӣ ӯро бубахш, шояд ба сабаби он Худованд моро бубахшад</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «كان رجلٌ يُدَايِنُ الناسَ، فكان يقول لفتاه: إذا أتيتَ مُعسِرًا فتجاوز عنه، لعل اللهَ يَتجاوزُ عنا، فلقي اللهَ فتجاوز عنه».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Марде ба мардум қарз медод ва ба ҷавони зердасти худ мегуфт: агар (барои гирифтани қарз) назди тангдасте рафтӣ ӯро бубахш, шояд ба сабаби он Худованд моро бубахшад. Ӯ дар ҳоле бо Худованд мулоқот мекунад, ки ӯро бахшидааст".</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم عن رجُلٍ كان يتعامل مع الناس بالقَرْض، أو يَبِيعُهم بالآجِل، وكان يقول لغلامه الذي يَتَقاضى الدُّيون التي عند الناس: 
 إذا أتيتَ مَدِيْنًا ولم يكن عنده ما يقضي به الدَّين الذي عليه لعجزه "فَتَجَاوَزْ عنه"؛ إما بإمهالِه وعدم الإلحاح في المطالبة، أو بقبول ما عنده ولو مع ما فيه مِن نَقْص، وذلك رَغْبةٌ منه وطَمَعٌ في أنْ يتجاوزَ اللهُ عنه ويعفوَ عنه.
 فلما ماتَ عفا اللهُ عنه وتجاوزَ عن سيئاتِه.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) дар мавриди марде мегӯяд, ки ба мардум қарз медод ё бо қарз ба онҳо мол медод, ва ба ғуломи худ, ки қарзи ӯро аз мардум мегирифт, мегуфт: Агар назди касе рафтӣ, ки тавони пардохти қарзи худро надорад "аз ӯ бигзар" ё ба ӯ муҳлат бидеҳ ва дар гирифтани қарз пойфишорӣ накун, ё тавони пардохти ҳар миқдоре аз молро дорад бипазир, ки шояд ба сабаби он Худованд аз мо бигзарад ва мавриди бахшиш қарор бидиҳад. Чун он мард вафот кард, Худованд ӯро авф ва аз гуноҳонаш даргузашт.</t>
   </si>
   <si>
     <t>الإحسان في معاملة الناس والعفو عنهم والتجاوز عن معسرهم من أعظم أسباب نجاة العبد يوم القيامة.
 الإحسان إلى الخلق والإخلاص لله والرجاء في رحمته من أسباب مغفرة الذنوب.</t>
   </si>
   <si>
     <t>Муомилаи нек бо мардум ва гузашт дар тангдастӣ, аз бузургтарин асбоби наҷоти банда дар рӯзи қиёмат аст.
 Некӣ ба мардум, ихлос дар амал ва умед бастан ба раҳмати Худованд аз сабабҳои омӯрзиши гуноҳон аст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3753</t>
   </si>
   <si>
+    <t>كان رسول الله صلى الله عليه وسلم يجتهد في العشر الأواخر ما لا يجتهد في غيره</t>
+  </si>
+  <si>
+    <t>Расули Худо (саллаллоҳу алайҳи ва саллам) дар даҳаи охири моҳи Рамазон барои ибодат чунон кӯшиш ва ҷидду ҷаҳд мекарданд, ки дар ғайри он чунин кӯшише намекарданд</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ أُمِّ المؤْمِنينَ رَضِيَ اللهُ عَنْهَا: كَانَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَجْتَهِدُ فِي الْعَشْرِ الْأَوَاخِرِ مَا لَا يَجْتَهِدُ فِي غَيْرِهِ.</t>
+  </si>
+  <si>
+    <t>Аз Оиша Модари муъминон (разияллоҳу анҳо) ривоят аст, ки гуфт: Расули Худо (саллаллоҳу алайҳи ва саллам) дар даҳаи охири моҳи Рамазон барои ибодат чунон кӯшиш ва ҷидду ҷаҳд мекарданд, ки дар ғайри он чунин кӯшише намекарданд.</t>
+  </si>
+  <si>
+    <t>كَانَ النبيُّ صلى الله عليه وسلم إذا جاء العَشر الأواخر من رمضان يَجتهد فيها بالعبادة والطاعة، ويُبالِغ في أنواع الخيرات وأصناف المَبَرَّات والعبادات أكثر مما يجتهد في غيره؛ وذلك لِعِظَم وفضل تلك الليالي، وطلبًا لليلة القدر.</t>
+  </si>
+  <si>
+    <t>Паёмбари акрам (саллаллоҳу алайҳи ва саллам) вақте ки даҳаи охири моҳи Рамазон фаро мерасид, дар ибодат ва тоат бисёр ҷидду ҷаҳд мекарданд ва дар анҷом додани корҳои хайр ва навъҳои гуногуни ибодат бештар аз ҳар вақти дигар кӯшиш менамуданд. Ин ҳама барои бузургӣ ва фазилати ин шабҳо ва ҷустуҷӯи шаби қадр буд.</t>
+  </si>
+  <si>
+    <t>الحث على الإكثار مِن البِرِّ ووجوه الطاعات في شهر رمضان عامة والعشر الأخيرة منه خاصة.
+العشر الأواخر من رمضان تبدأ من الليلة الحادية والعشرين إلى نهاية الشهر.
+استحباب اغْتِنَام الأوقات الفاضلة بالطاعات.</t>
+  </si>
+  <si>
+    <t>Ташвиқ ба анҷоми амалҳои нек ва ибодатҳои гуногун дар моҳи Рамазон умуман ва махсусан дар даҳ рӯзи охири он.
+Даҳ рӯзи охири Рамазон аз шаби бисту якум оғоз мешавад то поёни моҳ.
+Ғанимат шумурдани рӯзҳои арзишманд бо анҷом додани ибодатҳо мустаҳаб аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3755</t>
+  </si>
+  <si>
+    <t>كل أمتي معافى إلا المجاهرين</t>
+  </si>
+  <si>
+    <t>Ҳамаи уммати ман дар амон хоҳанд буд, магар ошкоркунандагон, онон, ки гуноҳони худро ошкор мекунанд</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «كُلُّ أُمَّتِي مُعَافًى إِلَّا المُجَاهِرِينَ، وَإِنَّ مِنَ المُجَاهَرَةِ أَنْ يَعْمَلَ الرَّجُلُ بِاللَّيْلِ عَمَلًا، ثُمَّ يُصْبِحَ وَقَدْ سَتَرَهُ اللَّهُ عَلَيْهِ، فَيَقُولَ: يَا فُلاَنُ، عَمِلْتُ البَارِحَةَ كَذَا وَكَذَا، وَقَدْ بَاتَ يَسْتُرُهُ رَبُّهُ، وَيُصْبِحُ يَكْشِفُ سِتْرَ اللَّهِ عَنْهُ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки гуфт: Шунидам, ки Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) мефармояд: "Ҳамаи уммати ман дар амон хоҳанд буд, магар ошкоркунандагон, онон, ки гуноҳони худро ошкор мекунанд. Ва аз ҷумлаи чунин корҳо ин аст, ки шахс дар шаб амалеро (гуноҳеро) анҷом диҳад ва шабро ба саҳар бирасонад, дар ҳоле ки Аллоҳ онро бар ӯ пӯшонидааст, пас бигӯяд: Эй фалонӣ! Дишаб чунину чунон кардам. Ӯ шабро гузаронд, дар ҳоле ки Парвардигораш ӯро пӯшонида буд, сипас саҳар пӯшиши Парвардигорро аз худ бармедорад."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ المسلمَ المُذنبَ يُرجى له عفوُ الله ومغفرتُه، إلا المعلن بالمعصية تفاخُرًا ووقاحةً فلا يَستحقُّ العفو؛ حيث يَعملُ المعصيةَ بالليل، ثم يُصبِحُ وقد ستره الله، فيُحدِّث غَيرَه بأنه فَعَلَ المعصيةَ الفلانية أمس، وقد باتَ يَستُرُه ربُّه، ويُصبحُ يَكشِفُ سِتْرَ الله عليه!!</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён кардааст, ки мусалмони гунаҳкор ба афву мағфирати Аллоҳ Таъоло умед дорад, магар касе, ки гуноҳашро бо фахру такаббур ва вақоҳат баён мекунад, сазовори бахшиш нест. Зеро шабҳангом гуноҳ мекунад ва Аллоҳ Таъоло онро мепӯшонад, вале ӯ ба дигарон  мегӯяд, ки дар шаб фалон гуноҳро анҷом додааст. Шабро бо ситру пӯшиши Парвардигор мегузаронад ва саҳар он пӯшиши Парвардигорро аз худ бармедорад ва гуноҳи кардаашро ошкор мекунад.</t>
+  </si>
+  <si>
+    <t>قُبح المجاهرة بالمعصية بعد سِتْرِ الله تعالى عليه.
+في المجاهرة بالمعصية إشاعةُ الفاحشةِ بين المؤمنين.
+مَن سَتَرَه الله في الدنيا سَتَرَه في الآخرة، وهذا من سعة رحمة الله تعالى بعباده.
+مَن ابتُلي بمعصية عليه أن يَسْتُرَ على نفسِه وأن يَتوبَ إلى الله.
+عِظم ذنب المجاهرين الذين يتقصدون إظهار المعاصي، ويُفوِّتون على أنفسهم المعافاة.</t>
+  </si>
+  <si>
+    <t>Баъд аз он ки Аллоҳ Таъоло гуноҳро пӯшонидааст, ошкор кардани он зишт аст.
+Гуноҳро ошкоро анҷом додан, паҳн кардани фаҳшо дар байни мӯъминон аст.
+Ҳар киро Аллоҳ дар дунё пӯшонидааст, дар охират низ ӯро мепӯшонад ва ин аз вусъати раҳмати Аллоҳ Таъоло барои бандагонаш аст.
+Ҳар кас, ки ба гуноҳе гирифтор шудааст, бояд худро бипӯшонад ва гуноҳро ошкоро накунад ва ба даргоҳи Аллоҳ Таъоло тавба кунад.
+Бузургии гуноҳи касоне, ки қасдан ошкоро гуноҳ мекунанд ва худро аз фурсати бахшиш маҳрум мекунанд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3756</t>
+  </si>
+  <si>
+    <t>لا يستر عبد عبدا في الدنيا إلا ستره الله يوم القيامة</t>
+  </si>
+  <si>
+    <t>Ҳеҷ бандае (айби) бандаеро дар дунё намепӯшонад, магар ин ки Худованд рӯзи қиёмат (айбҳо ва гуноҳони ) ӯро мепӯшонад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَا يَسْتُرُ عَبْدٌ عَبْدًا فِي الدُّنْيَا إِلَّا سَتَرَهُ اللهُ يَوْمَ الْقِيَامَةِ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳеҷ бандае (айби) бандаеро дар дунё намепӯшонад, магар ин ки Худованд рӯзи қиёмат (айбҳо ва гуноҳони ) ӯро мепӯшонад."</t>
+  </si>
+  <si>
+    <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنه لا يَستر مسلمٌ أخاه المسلم في أمر من الأمور، إلا سَتره الله عز وجل يوم القيامة؛ فالجزاء من جنس العمل، ويكون سِتْرُ اللهِ له بستر عيوبه ومعاصيه عن إذاعتها على أهل المحشر، وقد يكون بترك محاسبته عليها وذكرها له.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён намуданд, ки мусалмоне бародари мусалмони худро дар коре аз корҳои дунё намепӯшонад, магар ки Худованд рӯзи қиёмат ӯро мепӯшонад. Подош аз ҷинси амал аст. Пӯшонидани Аллоҳ Таъоло ӯро, пӯшонидани нуқсонҳо ва гуноҳҳояш аст, ки аз чашми мардум дар саҳнаи қиёмат махфӣ мемонад ва мумкин аст ки Худованд аз ҳисобу китоби онҳо бигзарад ва барояш ёдоварӣ накунад.</t>
+  </si>
+  <si>
+    <t>مشروعية السِّتْر على المسلم إذا فَعَلَ معصية، مع الإنكار عليه، والنصيحة له، وتخويفه بالله، أما إذا كان من أهل الشر والفساد المجاهرين بالمعاصي والفسق، فإنه لا ينبغي الستر عليهم؛ لأن الستر عليهم يُجَرِّئُهم على المعاصي، وإنما يُرْفَع أمرُه إلى ولاة الأمور، ولو كان في هذا ذكر له؛ لأنه مُعْلِن بفسقه ومعصيته.
+الترغيب في ستر أخطاء الآخرين.
+من فوائد الستر: إتاحة الفرصة للمذنب أن يراجِعَ نفسه ويتوب إلى الله؛ لأن إعلان العيوب والعورات من إشاعة الفاحشة، ويُفسِد الجَوَّ الاجتماعي، ويُغْرِي الناس بارتكابها.</t>
+  </si>
+  <si>
+    <t>Машруияти пӯшондани мусалмон агар муртакиби гуноҳе шуд, бояд ҳамроҳи инкори он амал дар назди ӯ ва насиҳат намудан ва тарсондани ӯ аз Худованд бошад. Аммо агар шахси гунаҳкор аз ҷумлаи онҳое бошад, ки ошкоро ба гуноҳ, бадкорӣ ва фасодкорӣ машғуланд, пӯшондани ӯ шоиста нест, зеро ин кор онҳоро дар иртикоби гуноҳон ҷуръати бештар медиҳад, балки бояд масъалаи ӯ ба соҳибони қарор ва ҳокимон расонида шавад, ҳатто агар ин кор ба гунаҳкор шуҳрат диҳад, зеро ӯ гуноҳ ва бадкории худро ошкоро анҷом медиҳад.
+Ташвиқ ба пӯшонидани иштибоҳоти дигарон.
+Аз манфиатҳои пӯшонидан ин аст, ки ба гунаҳкор фурсати бознигарӣ ва тавба кардан ба сӯи Худо дода мешавад, зеро ошкор кардани нуқсонҳо ва чизҳои шармовар аз ҷумлаи паҳн кардани фаҳшо аст, ки фазои иҷтимоиро вайрон мекунад ва одамонро ба содир кардани он ҳавасманд месозад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3777</t>
+  </si>
+  <si>
+    <t>لا يموتن أحدكم إلا وهو يحسن بالله الظن</t>
+  </si>
+  <si>
+    <t>Ҳеҷ яке аз шумо намирад, магар он ки нисбати Худованд гумони хуб дошта бошад</t>
+  </si>
+  <si>
+    <t>عَنْ جَابِرٍ رضي الله عنه قَالَ: سَمِعْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَبْلَ وَفَاتِهِ بِثَلَاثٍ يَقُولُ: «لَا يَمُوتَنَّ أَحَدُكُمْ إِلَّا وَهُوَ يُحْسِنُ بِاللهِ الظَّنَّ».</t>
+  </si>
+  <si>
+    <t>Аз Ҷобир (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам)-ро шунидам, ки пеш аз вафоташон се чизро баён карданд: "Ҳеҷ яке аз шумо намирад, магар он ки нисбати Худованд гумони хуб дошта бошад".</t>
+  </si>
+  <si>
+    <t>حَثَّ النبيُّ صلى الله عليه وسلم المسلمَ بأن لا يموت إلا وهو يُحسِنُ الظنَّ بالله بتَغْلِيْبِه جانبَ الرجاء عند الاحتضار بأن الله يرحمُه ويعفو عنه، لأن الخوف مطلوب لتحسين العمل، وتلك الحالة ليست حالة الأعمال، فالمطلوب فيها غَلَبَةُ الرجاء.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) ташвиқ намудааст, ки мусалмон намирад, магар ин ки ба Аллоҳ бо умеди бахшиш ва раҳмати Ӯ гумони нек дошта бошад. Зеро тарс барои беҳтар кардани амал лозим аст, аммо ҳолати марг вақти анҷом додани кор нест, балки дар чунин ҳолат бояд умед ба Аллоҳ Таъоло бештар бошад.</t>
+  </si>
+  <si>
+    <t>حِرْص النبيِّ صلى الله عليه وسلم على إرشاد أمته، وشدة رأفته بها في جميع أحواله؛ حتى في مرض موته ينصح أمتَه ويدلُّها على مسالك النجاة.
+قال الطيبي: أحسنوا أعمالكم الآن حتى يَحْسُنَ ظنُّكم بالله عند الموت، فإنَّ مَن ساء عملُه قبل الموت يَسوء ظنُّه عند الموت.
+أكمل الأَحْوال للعبد اعْتدال الرَّجاء والخوف، وغلبةُ الحب؛ فالمحبَّة هي المرْكَبُ، والرَّجاء حادٍ، والخوف سائق، والله الموصل بمنِّه وكرمه.
+ينبغي على من كان قريبًا ممن حَضَرَه الموت أنْ يُغَلِّب عنده جانب الرجاء وحسن الظن بالله، ففي هذا الحديث أنه صلى الله عليه وسلم قال ذلك قبل أن يموت بثلاث.</t>
+  </si>
+  <si>
+    <t>Таваҷҷуҳи Паёмбар (саллаллоҳу алайҳи ва саллам) бар роҳнамои ва ғамхорию меҳрубонии умматаш дар ҳама ҳолатҳо, ҳатто дар бистари марг ҳам уммати худро насиҳат намуда онҳоро ба роҳҳои наҷот раҳнамоӣ мекард.
+Тайбӣ гуфтааст: Акнун амалҳои худро хуб анҷом диҳед, то ҳангоми марг нисбат ба Худованд гумони хуб дошта бошед, зеро касе, ки пеш аз марг амалаш бад аст, ҳангоми марг низ ба Худованд гумони бад хоҳад дошт.
+Комилтарин ҳолат барои банда он аст, ки умеду тарс мутаносиб ва муътадил бошад ва муҳаббат бар онҳо ғолиб гардад. Зеро муҳаббат василаи сафар аст, умед тезбину тезрон ва тарс ронанда аст, ва Худованд бо фазлу карамаш бандаро мерасонад.
+Шахсе назди беморе меравад, ки дар бистари марг қарор дорад, бояд масъалаи умед ва гумони нек ба Худоро дар ӯ бештар гардонад. Зеро дар ҳадисе, ки Паёмбар (саллаллоҳу алайҳи ва саллам) онро се рӯз пеш аз маргаш гуфтааст, чунин омадааст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3779</t>
+  </si>
+  <si>
+    <t>لقيت إبراهيم ليلة أسري بي فقال: يا محمد، أقرئ أمتك مني السلام، وأخبرهم أن الجنة طيبة التربة عذبة الماء</t>
+  </si>
+  <si>
+    <t>Шабе, ки манро ба осмонҳо бурданд (шаби Исро ва Меъроҷ), Иброҳим (алайҳис-салом)-ро дидам, ки ба ман гуфт: Эй Муҳаммад, ба умматат аз номи ман салом бирасон ва онҳоро хабар деҳ, ки биҳишт хокаш пок ва обаш ширин аст</t>
+  </si>
+  <si>
+    <t>عَنِ ابْنِ مَسْعُودٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «لَقِيتُ إِبْرَاهِيمَ لَيْلَةَ أُسْرِيَ بِي فَقَالَ: يَا مُحَمَّدُ، أَقْرِئْ أُمَّتَكَ مِنِّي السَّلاَمَ، وَأَخْبِرْهُمْ أَنَّ الجَنَّةَ طَيِّبَةُ التُّرْبَةِ عَذْبَةُ الْمَاءِ، وَأَنَّهَا قِيعَانٌ، وَأَنَّ غِرَاسَهَا سُبْحَانَ اللهِ وَالحَمْدُ لِلَّهِ وَلاَ إِلَهَ إِلاَّ اللَّهُ وَاللَّهُ أَكْبَرُ».</t>
+  </si>
+  <si>
+    <t>Аз ибни Масъуд (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Шабе, ки манро ба осмонҳо бурданд (шаби Исро ва Меъроҷ), Иброҳим (алайҳис-салом)-ро дидам, ки ба ман гуфт: Эй Муҳаммад, ба умматат аз номи ман салом бирасон ва онҳоро хабар деҳ, ки биҳишт хокаш пок ва обаш ширин аст, замини он ҳамвор ва ҳосилхез аст. Ниҳолҳояш: Субҳоналлоҳ, Алҳамду лиллоҳ, Ло илаҳа иллаллоҳ, ва Аллоҳу акбар, аст."</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّه لَقِي إبراهيمَ الخليلَ عليه السلام ليلة الإسراء والمعراج، فقال له يا محمد: أَوْصِل أُمتَك مني السلام، وأَعْلِمْهم أنّ الجنة طيبة التُّرْبة، عذبة الماء لا ملوحة فيه، وأن الجنة واسعة مُسْتَوية خالية من الشجر، وغرسها الكلمات الطيبات، وهنَّ الباقيات الصالحات: سُبْحَانَ اللهِ، وَالحَمْدُ لِلَّهِ، وَلاَ إِلَهَ إِلاَّ اللَّهُ، وَاللَّهُ أَكْبَرُ، كلما قالها المُسلم وكَرَّرَها غُرس له غَرْسٌ في الجنة.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) хабар медиҳад, ки шаби Исро ва Меъроҷ бо Иброҳими Халил (алайҳис-салом) вохӯрданд, ки ӯ гуфтааст, эй Муҳаммад! Ба умматат аз ҷониби ман салом бирасон ва онҳоро огоҳ кун, ки биҳишт хокаш покиза ва обаш ширин аст, намаке дар он нест. Биҳишт замини васеъ ва ҳамворе аст, ки дар он дарахте нест, ва ниҳолаш калимаҳои поку нек аст, яъне Субҳоналлоҳ, Алҳамду лиллоҳ, Ло илаҳа иллаллоҳ, ва Аллоҳу акбар. Бинобар ин ҳар гоҳ мусалмон ин калимаҳоро бигӯяд ва такрор кунад, дар биҳишт барои ӯ дарахте шинонда мешавад.</t>
+  </si>
+  <si>
+    <t>الحث على مداومة الذِّكر للإكثار من غِرَاس الجنة.
+فضل الأمة الإسلامية؛ حيث بَلَّغَها السلامَ إبراهيمُ عليه الصلاة والسلامُ.
+ترغيب إبراهيم عليه السلام أمة محمد صلى الله عليه وسلم في الإكثار من ذكر الله تعالى.
+قال الطيبي: الجنة قيعان، ثم إن الله تعالى أوجد بفضله فيها أشجارًا وقصورًا بحسب أعمال العاملين؛ لكل عامل ما يختص به بسبب عمله، ثم إنه تعالى لما يَسَّره لما خُلِق له من العمل لِينال بذلك الثواب جعله كالغارس لتلك الأشجار.</t>
+  </si>
+  <si>
+    <t>Ташвиқ ба доимӣ доштани зикр, то ки ниҳолҳои бештаре дар биҳишт барои шахс шинонда шаванд.
+Фазилати уммати исломӣ, чун ки Иброҳим (алайҳис-салом) ба онҳо салом фиристодааст.
+Иброҳим (алайҳис-салом) уммати Муҳаммад (саллаллоҳу алайҳи ва саллам)-ро ба зикри зиёд ва пайвастаи Худованд ташвиқ намудааст.
+Тайибӣ гуфтааст: Биҳишт ҳамвор ва ҳосилхез аст. Аллоҳ Таъоло бо фазли Худ дар он мувофиқи амалҳои амалкунандагон дарахтон ва қасрҳо офарид, ҳар касро мувофиқи аъмолаш. Чун Аллоҳ касро барои амале, ки барои он офарида шудааст, тавфиқ медиҳад, то ба воситаи он подош ёбад, мисли он аст, ки гӯё худи ӯ дарахтҳоро дар биҳишт мешинонад.</t>
+  </si>
+  <si>
+    <t>حسن بشواهده</t>
+  </si>
+  <si>
+    <t>رواه الترمذي</t>
+  </si>
+  <si>
+    <t>[Ҳасан ба шоҳидҳояш]</t>
+  </si>
+  <si>
+    <t>[رواه الترمذي]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3791</t>
+  </si>
+  <si>
     <t>ليس الواصل بالمكافئ، ولكن الواصل الذي إذا قطعت رحمه وصلها</t>
   </si>
   <si>
     <t>Онки пайванди хешовандиро нигоҳ медорад, на он аст, ки муомилаи ба мисл кардааст, балки ӯ касе аст, ки чун аз ӯ риштаи хешовандӣ катъ шавад онро васл менамояд</t>
   </si>
   <si>
     <t>عن عبد الله بن عمرو رضي الله عنهما عن النبي صلى الله عليه وسلم قال: «لَيْسَ الْوَاصِلُ بِالْمُكَافِئِ، وَلَكِنِ الْوَاصِلُ الَّذِي إِذَا قُطِعَتْ رَحِمُهُ وَصَلَهَا».</t>
   </si>
   <si>
     <t>Аз Абдуллоҳ ибни Амр (Худованд аз он ду розӣ бод) ривоят аст, ки Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Онки пайванди хешовандиро нигоҳ медорад, на он аст, ки муомилаи ба мисл кардааст, балки ӯ касе аст, ки чун аз ӯ риштаи хешовандӣ катъ шавад онро васл менамояд"</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم بأنَّ الإنسانَ الكامِلَ في صِلَةِ الرَّحِم والإحسانِ إلى الأقاربِ ليس هو الشخصُ الذي يُقابِلُ الإحسانَ بالإحسان، بل الواصِلُ حقيقةً الكامِلُ في صلة الرحم هو الذي إذا قُطِعَتْ رَحِمُه وَصَلَها، وإن أساؤوا إليه فإنه يُقابِلُهم بالإحسان إليهم.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) хабар медиҳад, ки касе ба таври комил робитаи хешовандиро ба ҷой меорад ва ба наздикони худ ба некӣ рафтор мекунад, ӯ аз ҷумлаи касоне нест, ки некиро дар муқобили некӣ анҷом медиҳанд, балки касе, ки риштаи хешовандиро ба таври комил ба ҷой меорад дар ҳақиқат касе аст, ки чун дигарон робитаашон бо ӯро қатъ кунанд ӯ онро пайваста нигоҳ медорад, агар яке аз хешовандон ба ӯ бадӣ кунад ӯ дар муқобил ба некӣ посух медиҳад.</t>
   </si>
   <si>
     <t>صِلَةُ الرَّحِم الكاملة شَرْعًا أنْ تَصِلَ مَن قَطَعَك منهم، وتَعفوَ عمَّن ظَلمك، وتعطي من حرمك، وليست صِلَة المقابلة والمجازاة.
 صلة الرَّحم تكون بالزيارة واللقاء والتواصل، وإيصال ما أمكن من الخير من المال والدعاء والأمر بالعروف والنهي عن المنكر ونحوِها، ودفع ما أمكن من الشر عنهم.</t>
   </si>
   <si>
     <t>Робитаи хешовандии мӯътабар дар шариати мо ҳамон аст, ки чун он дар баробари ту қатъ карда шавад ту онро нигоҳ дорӣ, касоне, ки ба ту ситам карданд авф кунӣ ва ба касоне, ки туро аз чизе махрум сохтаанд, ато кунӣ, на инки подош танҳо дар муқобили подош ва некӣ анҷом дода шавад.
 Робитаи хешовандӣ бо анҷоми некие, ки дар тавон аст, ба монанди дуои нек, додани мол, амри ба маъруф ва наҳй аз мункар ва ба қадри тавон дафъ кардани бадиҳо аз онҳо, ба даст меояд.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/3854</t>
   </si>
   <si>
+    <t>لئن كنت كما قلت، فكأنما تسفهم المل ولا يزال معك من الله ظهير عليهم ما دمت على ذلك</t>
+  </si>
+  <si>
+    <t>Агар чунин бошӣ, ки мегӯӣ, гӯё хокистардоғро ба эшон мехӯронӣ (яъне, эшон гунаҳгор мешаванд) ва то ҳамин тавр бошӣ, ҳамеша Худованд туро бар эшон ёрӣ хоҳад дод</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه: أَنَّ رَجُلًا قَالَ: يَا رَسُولَ اللهِ إِنَّ لِي قَرَابَةً أَصِلُهُمْ وَيَقْطَعُونِي، وَأُحْسِنُ إِلَيْهِمْ وَيُسِيئُونَ إِلَيَّ، وَأَحْلُمُ عَنْهُمْ وَيَجْهَلُونَ عَلَيَّ، فَقَالَ: «لَئِنْ كُنْتَ كَمَا قُلْتَ، فَكَأَنَّمَا تُسِفُّهُمُ الْمَلَّ وَلَا يَزَالُ مَعَكَ مِنَ اللهِ ظَهِيرٌ عَلَيْهِمْ مَا دُمْتَ عَلَى ذَلِكَ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки гуфт: Марде гуфт: Эй Расули Худо! Ман наздиконе дорам, ки бо онҳо робита дорам, вале онҳо бо ман қатъи робита менамоянд, ба онҳо некӣ менамоям, вале онҳо бо ман бадӣ мекунанд. Дар баробарашон ҳилму бурдборӣ менамоям, вале онҳо бо ман ҷоҳилона рафтор менамоянд. Он Ҳазрат (саллаллоҳу алайҳи ва саллам) фармуд: "Агар чунин бошӣ, ки мегӯӣ, гӯё хокистардоғро ба эшон мехӯронӣ (яъне, эшон гунаҳгор мешаванд) ва то ҳамин тавр бошӣ, ҳамеша Худованд туро бар эшон ёрӣ хоҳад дод."</t>
+  </si>
+  <si>
+    <t>اشتَكَى رَجُلٌ للنبيِّ صلى الله عليه وسلم بأنّ له قرابةً ورَحِمًا يَتَعامَل معهم بالحُسنى وهم يُعامِلونه بضد ذلك؛ فيَصِلُهم ويأتِيْهم وهم يَقْطَعونه، ويُحسن إليهم بالبر والوفاء ويُسيئون إليه بالجَوْر والجَفَاء، ويَحلم ويعفو عنهم ويَجهلون عليه بالقبيح من القول والفعل، فهل يَستَمِرُّ بالصِّلَة لهم مع ما ذُكِر؟ 
+فقال له النبيُّ صلى الله عليه وسلم: إنْ كان كما ذَكَرتَ فإنك تُخزِيهم وتَحْقِرُهم في أنفسهم، وكأنك تُطعِمُهم الرَّمَاد الحارّ؛ لكثرة إحسانك وقبيح فِعلِهم عند أنفسهم، ولا يزال معك من عند الله مُعين لك عليهم، ودافِع عنك أذاهم ما دُمْتَ على ما ذَكرتَ من إحسانك إليهم، وظَلُّوا هم على إساءتهم إليك.</t>
+  </si>
+  <si>
+    <t>Марде назди Паёмбар (саллаллоҳу алайҳи ва саллам) шикоят кард, ки ӯ хешовандоне дорад, ки бо онҳо бо некӣ муносибат мекунад, вале онҳо бо ӯ ба бадӣ рафтор мекунанд. Ӯ бо онҳо робита барқарор мекунад, вале онҳо бо ӯ қатъи робита мекунанд. Ӯ ба онҳо бо некӣ ва вафодорӣ муносибат мекунад, вале онҳо ба ӯ бо зулму сардӣ муносибат мекунанд. Ӯ дар баробари бадиҳояшон таҳаммул мекунад, мебахшад ва онҳо нисбат ба ӯ бо сухан ва рафтори бад муносибат мекунанд. Оё ӯ бояд бо вуҷуди ин ҳолатҳо муносибаташро бо онҳо идома диҳад?
+Паёмбар (саллаллоҳу алайҳи ва саллам) ба ӯ гуфт: Агар ҳолат чунон ки гуфтӣ, ҳамон хел бошад, ту онҳоро дар назди худашон хору кӯчак намудаӣ. Гӯё ба онҳо хокистари сӯзон мехуронӣ, зеро некиҳои ту бисёр аст ва рафтори бад ва зишти онҳо дар назари худи онҳо бад аст. Ҳамвора аз ҷониби Худованд пуштибонӣ ва ҳимоят дар баробари онҳо дарёфт хоҳи намуд, то вақте ки ту ба некиҳои худ бо онҳо идома медиҳӣ ва онҳо бо ту дар бадрафторӣ мемонанд.</t>
+  </si>
+  <si>
+    <t>مقابلة الإساءة بالإحسان مَظِنّة رجوع  المسيء إلى الحق، كما قال تعالى: (ادفع بالتي هي أحسن فإذا الذي بينك وبينه عداوة كأنه ولي حميم).
+امتثال أمْر الله ولو حصل له أذى سببٌ لعون الله للعبد المؤمن.
+قطيعة الرحم أَلَمٌ وعذابٌ في الدنيا، وإثمٌ وحساب في الآخرة.
+ينبغي على المسلم أنْ يَحتَسِب في عمله الصالح، ولا يقطعه أذى الناس وقطيعتُهم عن عادته الطيبة.
+ليس الواصلُ لِرَحِمِهِ مَن يُكافِئ مَن وَصَله، ولكن الواصل حقيقة هو الذي إذا قُطِعَتْ رَحِمُه وَصَلَها.</t>
+  </si>
+  <si>
+    <t>Хубӣ кардан дар муқобили бадӣ сабаби баргашти бадрафтор ба роҳи дуруст мешавад. Чунончи, Худованд фармудааст: "Ҳамвора ба шевае, ки беҳтар аст, посух бидеҳ, ки дар он сурат касе, ки байни ту ва ӯ душманист, ҳамчун дӯсти меҳрубон гардад." (Сураи Фуссилат, ояти 34).
+Пайравӣ кардан аз фармони Худо, ҳатто агар ба ӯ зараре бирасад, сабаби кумаки Худованд ба бандаи муъмин мешавад.
+Қатъи пайванди хешовандӣ дар дунё дарду азоб аст ва дар охират гуноҳ ва ҳисобу китоб дорад.
+Мусалмон бояд дар кори неки худ интизори аҷру савобро аз Аллоҳ Таъоло дошта бошад. Озору зарар ва қатъи робитаи мардум бо ӯ набояд сабаби аз миён рафтани одати некӯяш гардад.
+Касе, ки танҳо дар ҷавоби некӣ бо хешовандонаш робитаро нигоҳ медорад, пайвандгари ҳақиқӣ нест. Пайвандгари ҳақиқӣ касест, ки ҳатто агар хешовандонаш робитаро бо ӯ қатъ кунанд, боз ҳам бо онҳо робита барқарор мекунад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3863</t>
+  </si>
+  <si>
+    <t>ما اغبرت قدما عبد في سبيل الله فتمسه النار</t>
+  </si>
+  <si>
+    <t>Қадамҳои бандае, ки дар роҳи Худованд ғуборолуд шудааст, оташи дӯзах онро ламс намекунад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي عَبْسٍ عَبْدُ الرَّحْمَنِ بْنِ جَبْرٍ رضي الله عنه أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَا اغْبَرَّتْ قَدَمَا عَبْدٍ فِي سَبِيلِ اللَّهِ فَتَمَسَّهُ النَّارُ».</t>
+  </si>
+  <si>
+    <t>Аз Абуабс Абдурраҳмон ибни Ҷабр (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Қадамҳои бандае, ки дар роҳи Худованд ғуборолуд шудааст, оташи дӯзах онро ламс намекунад."</t>
+  </si>
+  <si>
+    <t>بَشَّرَ النبيُّ صلى الله عليه وسلم بأنَّ مَن أصاب قَدَمَيه الغبارُ وهو يُجاهد في سبيل الله بأنَّ النارَ لا تَمَسّه.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) мужда доданд, ки ҳар касе дар роҳи Аллоҳ ба ҷиҳод равад ва қадамҳои ӯ дар ин роҳ ғуборолуд шаванд, оташи дӯзах ба ӯ намерасад.</t>
+  </si>
+  <si>
+    <t>البشارة للمُجاهد في سبيل الله بالنَّجَاة من النار.
+ذكرَ القَدَمين وإن كان الغبار يَعُمُّ البدن كلَّه؛ لأن أكثر المجاهدين في ذلك الزمان مُشَاةٌ، والأقدام تتغبَّر على كل حال.
+قال ابن حجر: فإذا كان مُجرَّد مَس الغبار للقدم يُحرِّم عليها النار؛ فكيف بمَن سعى وبَذَل جُهْدَه واستنفد وُسْعَه.</t>
+  </si>
+  <si>
+    <t>Мужда барои муҷоҳид дар роҳи Худо, ба наҷот ёфтан аз оташи дӯзах.
+Гарчанде ғубор ба ҳамаи бадан мерасад, вале инҷо пойҳо зикр шудаанд, чун ки аксари муҷоҳидон дар он замон пиёда буданд ва пойҳо ҳатман хоколуд мешуданд.
+Ибни Ҳаҷар гуфтааст: Агар танҳо расидани хок ба пойҳо сабаби ҳаром шуданаш бар оташ бошад, пас ҳоли он касе, ки талош ва кӯшиш мекунад ва тамоми тавоноияшро сарф мекунад, чӣ гуна хоҳад буд?</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3868</t>
+  </si>
+  <si>
+    <t>ما من قوم يقومون من مجلس لا يذكرون الله فيه إلا قاموا عن مثل جيفة حمار، وكان لهم حسرة</t>
+  </si>
+  <si>
+    <t>Ҳар гурӯҳе аз маҷлисе бархезанд ва дар он маҷлис Худовандро зикр накарда бошанд, гӯё аз лошаи хари мурдае бархостаанд ва он маҷлис барои онҳо сабаби ҳасрат (пушаймонӣ) хоҳад шуд</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَا مِنْ قَوْمٍ يَقُومُونَ مِنْ مَجْلِسٍ لَا يَذْكُرُونَ اللَّهَ فِيهِ إِلَّا قَامُوا عَنْ مِثْلِ جِيفَةِ حِمَارٍ، وَكَانَ لَهُمْ حَسْرَةً».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар гурӯҳе аз маҷлисе бархезанд ва дар он маҷлис Худовандро зикр накарда бошанд, гӯё аз лошаи хари мурдае бархостаанд ва он маҷлис барои онҳо сабаби ҳасрат (пушаймонӣ) хоҳад шуд."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنه ما مِن قومٍ جلسوا في مجلس ثم قاموا منه ولم يذكروا الله فيه إلا قاموا عن مثل مَن اجتمع على جيفة حمار في النَّتَنِ والقَذَارة؛ وذلك لما انشغلوا في الكلام عن ذكر الله، وكان ذلك المجلسُ عليهم حسرةً يوم القيامة ونقصانًا وندامة لازمة لهم.</t>
+  </si>
+  <si>
+    <t>Паёмбари акрам (саллаллоҳу алайҳи ва саллам) хабар доданд, ки ҳеҷ гурӯҳе нест, ки дар маҷлисе нишаста бошанд ва аз он бе ёди Худо бархезанд, магар ин ки монанди касоне ҳастанд, ки гирди ҷасади хари мурдае ҷамъ шудаанд, ки пур аз бӯй ва ифлосист. Ин аз он сабаб аст, ки онҳо худро бо суханҳое машғул карданд, ки дар он зикри Худо набуд. Пас он маҷлис дар рӯзи қиёмат барои онҳо сабаби пушаймонӣ, камбудӣ ва надомат хоҳад буд.</t>
+  </si>
+  <si>
+    <t>ما ذُكِر مِن التحذير عن الغفلة عن ذكر الله ليس مقتصرًا على المجالس فقط، بل يَعُمُّ غيرَها، قال النووي: يُكرَه لمَن قَعَد في مكان أن يُفارقه قبل أن يذكر الله تعالى فيه.
+الحسرة الحاصل لهم يوم القيامة: إما بِفَوَات الأجر والثواب لعدم الاستفادة من الوقت في طاعة الله، وإما بالإثم والعقاب لإشغال الوقت بمعصية الله.
+هذا التحذير إذا كانت هذه الغفلة بالمباحات، فكيف بالمجالس المحرَّمة التي فيها الغيبة والنميمة وغيرها؟!</t>
+  </si>
+  <si>
+    <t>Он чи ки дар бораи ҳушдор аз ғофилӣ аз зикри Худо зикр шуд, танҳо ба маҷлисҳо маҳдуд намешавад, балки тамоми ҳолатҳоро дар бар мегирад. Имом Нававӣ мегӯяд: Барои касе, ки дар ҷойе нишастааст, макруҳ аст, ки пеш аз зикри Худо онро тарк кунад.
+Ҳасрате, ки дар рӯзи қиёмат ба онҳо мерасад, ё ба сабаби аз даст додани аҷру савоб аст, зеро вақташонро дар тоати Худо нагузарониданд, ё ба сабаби гуноҳ ва азоб, ки вақташонро бо маъсиятҳои Худо гузаронданд.
+Ин ҳушдор барои ғафлат дар гуфтугӯҳои мубоҳ аст, пас агар маҷлисҳо ҳаром бошанд, мисли ғайбат, суханчинӣ ва дигар гуноҳҳо, ҳолашон чӣ гуна хоҳад буд?!</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/3910</t>
+  </si>
+  <si>
+    <t>فعلام نبايعك؟ قال: على أن تعبدوا الله ولا تشركوا به شيئا، والصلوات الخمس، وتطيعوا وأسر كلمة خفية ولا تسألوا الناس شيئا</t>
+  </si>
+  <si>
+    <t>Пас бар чӣ чизе бо шумо байъат кунем? Фармуд:"Бар ин ки Аллоҳро ибодат кунед ва чизеро ба Ӯ шарик наёваред ва намозҳои панҷгонаро адо кунед. Ва ин ки итоат кунед - ва чизеро паст гуфт нафаҳмидем - ва аз мардум чизе напурсед</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي مُسْلِمٍ الْخَوْلَانِيِّ، قَالَ: حَدَّثَنِي الْحَبِيبُ الْأَمِينُ، أَمَّا هُوَ فَحَبِيبٌ إِلَيَّ، وَأَمَّا هُوَ عِنْدِي فَأَمِينٌ، عَوْفُ بْنُ مَالِكٍ الْأَشْجَعِيُّ رضي الله عنه قَالَ: كُنَّا عِنْدَ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، تِسْعَةً أَوْ ثَمَانِيَةً أَوْ سَبْعَةً، فَقَالَ: «أَلَا تُبَايِعُونَ رَسُولَ اللهِ؟» وَكُنَّا حَدِيثَ عَهْدٍ بِبَيْعَةٍ، فَقُلْنَا: قَدْ بَايَعْنَاكَ يَا رَسُولَ اللهِ، ثُمَّ قَالَ: «أَلَا تُبَايِعُونَ رَسُولَ اللهِ؟» فَقُلْنَا: قَدْ بَايَعْنَاكَ يَا رَسُولَ اللهِ، ثُمَّ قَالَ: «أَلَا تُبَايِعُونَ رَسُولَ اللهِ؟» قَالَ: فَبَسَطْنَا أَيْدِيَنَا وَقُلْنَا: قَدْ بَايَعْنَاكَ يَا رَسُولَ اللهِ، فَعَلَامَ نُبَايِعُكَ؟ قَالَ: «عَلَى أَنْ تَعْبُدُوا اللهَ وَلَا تُشْرِكُوا بِهِ شَيْئًا، وَالصَّلَوَاتِ الْخَمْسِ، وَتُطِيعُوا -وَأَسَرَّ كَلِمَةً خَفِيَّةً- وَلَا تَسْأَلُوا النَّاسَ شَيْئًا» فَلَقَدْ رَأَيْتُ بَعْضَ أُولَئِكَ النَّفَرِ يَسْقُطُ سَوْطُ أَحَدِهِمْ، فَمَا يَسْأَلُ أَحَدًا يُنَاوِلُهُ إِيَّاهُ.</t>
+  </si>
+  <si>
+    <t>Аз Абумуслими Хавлонӣ ривоят аст, ки гуфт: Шахси маҳбуб ва амин барои ман гуфт, аммо ӯ барои ман маҳбуб ва наздам амин аст. Авф ибни Молики Ашҷаъӣ (разияллоҳу анҳу) гуфт: Мо нуҳ ё ҳашт ё ҳафт нафар назди Паёмбар (саллаллоҳу алайҳи ва саллам) будем. Он Ҳазрат фармуд: "Оё бо Паёмбари Аллоҳ байъат намекунед?" Мо чанде пеш байъат карда будем. Пас гуфтем: Бо шумо байъат кардаем, эй Расули Аллоҳ. Сипас гуфт: "Оё бо Паёмбари Аллоҳ байъат намекунед?" Пас гуфтем: Бо шумо байъат кардаем, эй Расули Аллоҳ. Сипас гуфт: " Оё бо Паёмбари Аллоҳ байъат намекунед?" Ровӣ мегӯяд: Дастонамонро дароз кардем ва гуфтем: Бо шумо байъат кардаем эй Расули Аллоҳ! Пас бар чӣ чизе бо шумо байъат кунем? Фармуд:"Бар ин ки Аллоҳро ибодат кунед ва чизеро ба Ӯ шарик наёваред ва намозҳои панҷгонаро адо кунед. Ва ин ки итоат кунед - ва чизеро паст гуфт нафаҳмидем - ва аз мардум чизе напурсед". Баъзе аз он афродро дидам, ки тозиёнааш аз дасташ меафтод ва аз касе дархост намекард, ки онро ба дасти ӯ бидиҳад.</t>
+  </si>
+  <si>
+    <t>كانَ النبيُّ صلى الله عليه وسلم في عَدَدٍ مِن الصحابة فَطَلَبَ منهم ثلاث مرات أن يُبايعوه ويعاهدوه على التزام أمور: 
+الأول: عبادة الله وحده بامتثال أوامره واجتناب نواهيه، وألا يشركوا به شيئًا. 
+الثاني: إقامة الصلوات الخمس المفروضات في اليوم والليلة. 
+الثالث: السمع والطاعة بالمعروف لِمَن ولي أمرَ المسلمين. 
+الرابع: إنزال جميعِ حاجاتِهم بالله وعدم سؤال الناس منها شيئًا، وخفض النبي صلى الله عليه وسلم بها صوته. 
+وقد عمل الصحابة رضي الله عنهم بما بايعوا عليه، حتى قال راوي الحديث: فلقد رأيتُ بعضَ أولئك الصحابة يسقط سَوْطُ أحدِهم، فما يسأل أحدًا يناوله إياه بل ينزل ويأخذه بنفسه.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) бо чанде аз саҳобагон буд, пас се бор аз онон хост, ки бо ӯ байъат кунанд ва бар пойбандӣ ба чанд кор аҳд бибанданд:
+Якум: Ибодати Аллоҳ Таъоло бо итоати фармудаҳои Ӯ ва парҳез аз наҳйиҳои Ӯ ва ширк наовардани чизеро ба Ӯ.
+Дуввум: Хондани намозҳои фарзи панҷгона дар шабонарӯз.
+Сеюум: Гӯш кардан ва итоат кардан ба шеваи оқилона аз касе, ки валии амри мусалмонон аст.
+Чаҳорум: Дархости ҳама ҳоҷатҳояшонро аз Аллоҳ Таъоло ва дархост накардани чизе аз мардум. Паёмбар (саллаллоҳу алайҳи ва саллам) ҳангоми баён кардани ин кор садои худро паст карданд.
+Саҳоба (разияллоҳу анҳум) он чиро, ки ба он байъат карда буданд, анҷом доданд, то ҷое, ки ровии ҳадис мегӯяд: Ман дидам, ки баъзе аз он саҳобагон тозиёнааш меафтод, аммо аз касе дархост намекард, ки онро ба ӯ гирифта диҳад, балки аз маркабаш поин омада худаш онро мегирифт.</t>
+  </si>
+  <si>
+    <t>الحثّ على ترك سؤال الناس، والتنزُّه عن جميع ما يسمى سؤالًا، والاستغناء عن الناس ولو كان في أمر يسير.
+السؤال المنهي عنه: السؤال المتعلِّق بالأمور الدنيوية، فلا يتناول السؤال عن العلم وأمور الدين.</t>
+  </si>
+  <si>
+    <t>Ташвиқ ба тарки дархост аз мардум ва дурӣ аз ҳар он чи дархост ё пурсидан номида мешавад ва бениёзӣ аз мардум ҳатто дар корҳои оддӣ.
+Савол ва дархосте, ки аз он наҳйи шудааст марбут ба корҳои дунявӣ аст. Бинобар ин саволи илмӣ ва масъалаҳои диниро дар бар намегирад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/4176</t>
+  </si>
+  <si>
+    <t>مثل الذي يذكر ربه والذي لا يذكر ربه، مثل الحي والميت</t>
+  </si>
+  <si>
+    <t>Мисоли касе, ки Парвардигорашро ёд мекунад ва касе, ки Парвардигорашро ёд намекунад, мисоли зинда ва мурда аст</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي مُوسَى رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَثَلُ الَّذِي يَذْكُرُ رَبَّهُ وَالَّذِي لاَ يَذْكُرُ رَبَّهُ، مَثَلُ الحَيِّ وَالمَيِّتِ»، ولفظ مسلم: «مَثَلُ الْبَيْتِ الَّذِي يُذْكَرُ اللهُ فِيهِ، وَالْبَيْتِ الَّذِي لَا يُذْكَرُ اللهُ فِيهِ، مَثَلُ الْحَيِّ وَالْمَيِّتِ».</t>
+  </si>
+  <si>
+    <t>Аз Абумусо (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Мисоли касе, ки Парвардигорашро ёд мекунад ва касе, ки Парвардигорашро ёд намекунад, мисоли зинда ва мурда аст".  
+Ва дар ривояти Муслим омадааст: "Мисоли хонае, ки дар он Худованд ёд карда мешавад ва хонае, ки дар он Худованд ёд карда намешавад, мисоли зинда ва мурда аст."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم الفَرقَ بَيْن الذي يذكر الله تعالى وبين مَن لا يذكره، وأنه مثل الفرق بين الحي والميت في نفعه وحسن مظهره، فمَثَلُ الذي يذكر ربه مثل الحي الذي ظاهِرُه مُتَزَيِّن بنور الحياة، وباطنه بنور المعرفة، وفيه النفع، ومثل الذي لا يذكر الله مثل الميت الذي ظاهره عاطل، وباطنه باطل، وليس فيه نفع. 
+وكذلك البيت يوصف بالحي إن كان ساكنوه يذكرون الله، وإلا فهو بيت ميت لخمول ساكنيه عن ذكر الله؛ وإن أطلق الحي والميت في وصف البيت إنما يراد به ساكن البيت.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) фарқ миёни касе, ки Худоро ёд мекунад ва касе, ки ёд намекунад, баён кардаанд, ки мисли фарқ байни зинда ва мурда аст. Касе, ки Худовандро ёд мекунад, мисли зиндаест, ки зоҳираш бо нури ҳаёт ороста аст ва ботинаш бо нури маърифат равшан ва дар ӯ нафъ ҳаст. Аммо касе, ки Худоро ёд намекунад, мисли мурдаест, ки зоҳираш аз кор афтода ва ботинаш беарзиш аст ва нафъе дар ӯ нест.
+Ҳамчунин хона низ бо ҳаёт тавсиф мешавад агар сокинонаш Худоро ёд кунанд, вагарна он хона мурда шуморида мешавад, зеро сокинонаш аз зикри Худованд ғофиланд. Ҳангоме ки "зинда" ё "мурда" ба хона нисбат дода мешавад, дар асл манзур сокинони он хона мебошанд.</t>
+  </si>
+  <si>
+    <t>الحث على ذكر الله والتحذير من الغفلة عنه.
+الذكر حياة الروح كما أن الروح حياة الجسد.
+من هدي النبي صلى الله عليه وسلم ضرب الأمثال لتقريب المعاني.
+قال النووي: فيه الندب إلى ذكر الله تعالى في البيت، وأنه لا يخلى من الذكر.
+قال النووي: وفيه أن طول العمر في الطاعة فضيلة وإن كان الميت ينتقل إلى خير؛ لأن الحي يَسْتَلْحِقُ به ويزيد عليه بما يفعله من الطاعات.</t>
+  </si>
+  <si>
+    <t>Тарғиб ба зикри Худо ва ҳушдор аз ғофил мондан аз он.
+Зикри Худо ҳаёти рӯҳ аст, чунон ки рӯҳ ҳаёти ҷисм аст.
+Аз суннати Паёмбари Худо (саллаллоҳу алайҳи ва саллам) ин аст, ки барои фаҳмондани маънӣ зарбулмасалҳо меоварданд.
+Имом Нававӣ мегӯяд: Дар ин ҳадис ташвиқ ба зикри Худо дар хона аст ва лозим аст, ки хона аз зикри Худо холӣ набошад.
+Имом Нававӣ ҳамчунин мегӯяд: Зиндагии тӯлонӣ дар итоати Худо фазилат аст, ҳарчанд, ки мурда (и некӯкор) ба некӣ меравад, зеро зинда метавонад ба дараҷаи мурда расад ва бо тоати бештар аз он пеш равад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/4177</t>
+  </si>
+  <si>
+    <t>إني مما أخاف عليكم من بعدي، ما يفتح عليكم من زهرة الدنيا وزينتها</t>
+  </si>
+  <si>
+    <t>Аз чизҳое, ки баъд аз марги худ бар шумо метарсам, ин аст, ки дарҳои зебоӣ ва зинатҳои дунё ба рӯи шумо кушода шаванд</t>
+  </si>
+  <si>
+    <t>عَنْ أَبٍي سَعِيدٍ الخُدْرِيَّ رَضِيَ اللَّهُ عَنْهُ: أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ جَلَسَ ذَاتَ يَوْمٍ عَلَى المِنْبَرِ وَجَلَسْنَا حَوْلَهُ، فَقَالَ: «إِنِّي مِمَّا أَخَافُ عَلَيْكُمْ مِنْ بَعْدِي، مَا يُفْتَحُ عَلَيْكُمْ مِنْ زَهْرَةِ الدُّنْيَا وَزِينَتِهَا» فَقَالَ رَجُلٌ: يَا رَسُولَ اللَّهِ، أَوَيَأْتِي الخَيْرُ بِالشَّرِّ؟ فَسَكَتَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقِيلَ لَهُ: مَا شَأْنُكَ؟ تُكَلِّمُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ وَلاَ يُكَلِّمُكَ؟ فَرَأَيْنَا أَنَّهُ يُنْزَلُ عَلَيْهِ؟ قَالَ: فَمَسَحَ عَنْهُ الرُّحَضَاءَ، فَقَالَ: «أَيْنَ السَّائِلُ؟» وَكَأَنَّهُ حَمِدَهُ، فَقَالَ: «إِنَّهُ لاَ يَأْتِي الخَيْرُ بِالشَّرِّ، وَإِنَّ مِمَّا يُنْبِتُ الرَّبِيعُ يَقْتُلُ أَوْ يُلِمُّ، إِلَّا آكِلَةَ الخَضْرَاءِ، أَكَلَتْ حَتَّى إِذَا امْتَدَّتْ خَاصِرَتَاهَا اسْتَقْبَلَتْ عَيْنَ الشَّمْسِ، فَثَلَطَتْ وَبَالَتْ، وَرَتَعَتْ، وَإِنَّ هَذَا المَالَ خَضِرَةٌ حُلْوَةٌ، فَنِعْمَ صَاحِبُ المُسْلِمِ مَا أَعْطَى مِنْهُ المِسْكِينَ وَاليَتِيمَ وَابْنَ السَّبِيلِ - أَوْ كَمَا قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ - وَإِنَّهُ مَنْ يَأْخُذُهُ بِغَيْرِ حَقِّهِ، كَالَّذِي يَأْكُلُ وَلاَ يَشْبَعُ، وَيَكُونُ شَهِيدًا عَلَيْهِ يَوْمَ القِيَامَةِ».</t>
+  </si>
+  <si>
+    <t>Аз Абусаъиди Худрӣ (разияллоҳу анҳу) ривоят аст, ки гуфт: Рӯзе Паёмбар (саллаллоҳу алайҳи ва саллам) бар минбар нишаста буд, мо низ дар атрофи ӯ нишаста будем. Фармуданд: "Аз чизҳое, ки баъд аз марги худ бар шумо метарсам, ин аст, ки дарҳои зебоӣ ва зинатҳои дунё ба рӯи шумо кушода шаванд". Марде гуфт: Эй Расули Худо! Оё хайр, шар меоварад? Паёмбар (саллаллоҳу алайҳи ва саллам) хомӯш монд. Ба он мард гуфтанд: Чӣ шудааст туро? Бо Паёмбар (саллаллоҳу алайҳи ва саллам) ҳарф мезанӣ, дар ҳоле ки ӯ бо ту ҳарф намезанад? Мо дидем, ки бар ӯ ваҳй нозил мешавад. Баъд аз он Паёмбар (саллаллоҳу алайҳи ва саллам) арақи худро пок карда, фармуд: "Саволдиҳанда куҷост?", гӯё ӯро таъриф кард. Сипас фармуд: "Хайр ҳаргиз шар намеоварад. Ва аз он чи баҳори сабз мерӯёнад, баъзан мекушад ё наздик ба ҳалокат мекунад, ҷуз ҳайвоноте, ки хӯроки сабзи нарм мехӯранд, онҳо мехӯранд то ду паҳлӯяшон варам кунад, баъд ба сӯи офтоб рӯ меоранд ва наҷосат меандозанд, пешоб мекунанд ва боз чаро мекунанд. Ин мол низ сабзу ширин аст. Чӣ хуб моле аст барои мусалмон, агар онро ба мискин, ятим ва мусофир диҳад — ё чунон ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд — аммо касе, ки онро ба ғайри ҳақ мегирад, мисли касест, ки мехӯрад ва сер намешавад. Ва он мол дар рӯзи қиёмат бар ӯ гувоҳ хоҳад буд."</t>
+  </si>
+  <si>
+    <t>جَلَسَ النبيُّ صلى الله عليه ذات يوم على المنبر يُحدِّث أصحابَه فقال: 
+إنَّ أكثر ما أخاف وأخشى عليكم مِن بعدي ما يُفتَح عليكم من بركات الأرض وزهرة الدنيا وزينتها وبهجتها، وما فيها من أنواع المتاع والثياب والزروع وغيرها مما يفتخر الناس بحسنه مع قلة البقاء. 
+فقال رجل: زهرة الدنيا نعمة من الله، فهل تعود هذه النعمة وتصير نقمة وعقوبة؟! 
+فَلَامَ الناسُ السائلَ حيث رأوه صلى الله عليه وسلم سَكَتَ، وظنوا أنه أغضبه. 
+فتَبَيَّنَ أنه صلى الله عليه وسلم كان ينزل عليه الوحي، ثم جعل يَمسح عن جَبِيْنِه العَرَقَ، فقال: أين السائل؟ 
+قال: أنا.
+فحمد الله وأثنى عليه، ثم قال صلى الله عليه وسلم: الخير الحقيقي لا يأتي إلا بخير، ولكن هذه الزهرة ليست بخير مَحْضٍ لما تؤدي إليه من الفتنة والمنافسة والاشتغال بها عن كمال الإقبال على الآخرة، ثم ضَرَبَ لذلك مَثلًا فقال: إنّ نبات الربيع وخَضِره؛ وهو نوع من الزرع يُعجب الماشية فيَقْتُل لكثرة الأكل بالتُّخَمَة أو يقارب القتل، إلا آكلة الخَضِر أكلت حتى امتلأ جانبا بطنها، فاستقبلت الشمس وأَلْقَت الرجيع من بطنها رقيقًا أو بالت، ثم استرفعت ما في كرشها فمضغتْه ثم بَلَعتْه، ثم عادت فأكلت. 
+فإن هذا المال كالبَقْلة الخضراء الحلوة، يَقتل أو يكاد يقتل بكثرته؛ إلا إذا اقتصر منه على اليسير الذي تدعو إليه الحاجة وتحصل به الكفاية من طريق حلال فإنه لا يضر، ونعم صاحب المسلم هو لمن أعطى منه المسكين واليتيم وابن السبيل، ومن يأخذه بحقه يبارك له فيه، ومن يأخذه بغير حقه فمثله كمثل الذي يأكل ولا يشبع، ويكون شهيدًا عليه يوم القيامة.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) рӯзе бар минбар нишаста буд ва бо саҳобагони худ сухан мегуфт. Фармуд:
+Бештарин чизе, ки пас аз худ бар шумо метарсам ва аз он ҳаросонам, ин аст, ки баракатҳои замин, зебоии дунё, зинат ва ҷилои он ба рӯи шумо кушода шавад. Чизҳое аз навъҳои неъматҳо, либосҳо, зироатҳо ва дигар чизҳое, ки мардум бо зебоии онҳо фахр мекунанд, бо вуҷуди он ки умрашон кӯтоҳ аст.
+Марде гуфт: Зебоии дунё неъмати Худост. Оё мешавад, ки ин неъмат табдил ба азоб ва бало гардад?
+Мардум он саволдиҳандаро маломат карданд, зеро диданд, ки Паёмбар (саллаллоҳу алайҳи ва саллам) хомӯш монд ва гумон карданд, ки ӯро ранҷонд.
+Сипас равшан шуд, ки бар Паёмбар (саллаллоҳу алайҳи ва саллам) ваҳй нозил мешуд. Пас ӯ арақро аз пешониаш пок кард ва фармуд: Саволдиҳанда куҷост?
+Он мард гуфт: Ман ҳастам.
+Он гоҳ Паёмбар (саллаллоҳу алайҳи ва саллам) Худовандро ҳамду сано гуфт ва сипас фармуд: Хайри ҳақиқӣ ҷуз хайр намеоварад. Аммо ин зебоии дунё (шукуфа) хайри маҳз нест, зеро инсонро ба фитна, рашк, рақобат ва машғул шудан ба дунё водор мекунад, то ин ки аз рӯ овардан ба охират боз монад. Сипас барои ин мисол оварда, фармуд: Набототи баҳор ва сабзии он, ки навъи гиёҳест, ки чорво онро бо иштиҳо мехӯрад, аммо аз пурхӯрӣ дучори бадҳазмӣ мешавад ё ба дами марг мерасад. Ҷуз он чорпоёне, ки гиёҳони сабзро мехӯранд, онҳо мехӯранд то паҳлуҳои шикамашон пур шавад, пас рӯ ба офтоб меоранд, наҷосати нарм ва пешоб мекунанд, баъд чизеро, ки дар шикамашон аст боло мекашанд, онро хойида боз фурӯ мебаранд ва баъд боз ба чаро бармегарданд.
+Зеро ин мол монанди гиёҳи сабзу ширини баҳор аст, агар онро бисёр бихӯрӣ, метавонад бикушад ё ба ҳалокат наздик созад. Аммо агар инсон танҳо ба қадре аз он бигирад, ки ниёзи ӯро бартараф мекунад ва аз роҳи ҳалол ба даст меояд, ба ӯ зарар намерасонад. Ва чӣ некӯ моле аст барои мусалмон, агар аз он ба мискин, ятим ва мусофир диҳад. Касе, ки онро ба ҳаққи худ мегирад, Худованд барояш баракат медиҳад. Аммо касе, ки онро ба ғайри ҳақ мегирад, мисли касест, ки мехӯрад, вале сер намешавад ва он мол дар рӯзи қиёмат бар зарари ӯ гувоҳӣ медиҳад.</t>
+  </si>
+  <si>
+    <t>قال النووي: فيه: فضيلة المال لمن أخذه بحقه وصرفه في وجوه الخير.
+إخبار من النبي صلى الله عليه وسلم عن حال أمته، وما سيفتح عليها من زينة الحياة الدنيا وفتنتها.
+من هدي النبي النبي صلى الله عليه وسلم ضرب الأمثال لتقريب المعاني.
+الحث على الصدقة وصَرْف المال في وجوه الخير، والتحذير من الإمساك.
+يؤخذ من قوله: "إنه لا يأتي الخير بالشر" أن الرزق ولو كثر فهو من جملة الخير، إنما يعرض له الشر بعارض البخل به عمن يستحقه، والإسراف في إنفاقه فيما لم يشرع، وأن كل شيء قضى الله أن يكون خيرًا فلا يكون شرًا وبالعكس، ولكن يخشى على من رُزِق الخير أن يعرض له في تَصَرُّفِه فيه ما يَجْلِبُ له الشر.
+ترك العَجلة في الجواب إذا كان يحتاج إلى التأمل.
+قال الطيبي: يؤخذ منه أربعة أصناف، فمن أَكَل منه أَكْل مُستَلِذٍّ مُفرط منهَمِك حتى تنتفخ أضلاعه ولا يُقلع فيسرع إليه الهلاك، ومن أكل كذلك لكنه أخذ في الاحتيال لدفع الداء بعد أن استحكم فغلبه فأهلكه، ومن أكل كذلك لكنه بادر إلى إزالة ما يضره ويُحيل في دفعه حتى انهضم فيسلم، ومن أكل غير مفرط ولا منهمك، وإنما اقتصر على ما يَسُد جوعتَه ويُمسك رَمَقَه، فالأول مثال الكافر، والثاني مثال العاصي الغافل عن الإقلاع والتوبة إلا عند فوتها، والثالث مثال للمخلط المبادر للتوبة حيث تكون مقبولة، والرابع مثال الزاهد في الدنيا الراغب في الآخرة.
+قال ابن المنير: في هذا الحديث وجوه من التشبيهات بديعة، أولها: تشبيه المال ونموُّه بالنبات وظهوره، ثانيها: تشبيه المُنْهَمِك في الاكتساب والأسباب بالبهائم المنهمكة في الأعشاب، وثالثها: تشبيه الاستكثار منه والادّخار له بالشَّرَهِ في الأكل والامتلاء منه، ورابعها: تشبيه الخارج من المال مع عظمته في النفوس حتى أدّى إلى المبالغة في البخل به بما تطرحه البهيمة من السَّلْح، ففيه إشارة بديعة إلى استقذاره شرعًا، وخامسها: تشبيه المتقاعد عن جمعه وضمه بالشاة إذا استراحت وحطّت جانبها مستقبلة عين الشمس؛ فإنها من أحسن حالاتها سكونًا وسَكِيْنة، وفيه إشارة إلى إدراكها لمصالحها، وسادسها: تشبيه موت الجامع المانع بموت البهيمة الغافلة عن دفع ما يضرها، وسابعها: تشبيه المال بالصاحب الذي لا يُؤمَن أن ينقلب عدوًّا؛ فإن المال من شأنه أن يُحْرَز ويُشدّ وثاقه حبًّا له؛ وذلك يقتضي منعه من مستحقه فيكون سببًا لعقاب مقتنيه، وثامنها: تشبيه آخذه بغير حق بالذي يأكل ولا يشبع.
+قال السندي: فلا بد في الخبر من أمرين، أحدهما: تحصيله بوجهه، والثاني: صرفه في مصارفه، وعند انتفاء أحدهما يصير ضررًا... وقد يقال: فيه إشارة إلى الملازمة بين القَيْدَين؛ فلا يوفَّق المرء للصرف في المصارف إلا إذا أخذه بوجهه.</t>
+  </si>
+  <si>
+    <t>Имом Нававӣ дар мавриди ин ҳадис мегӯяд: Дар ин ҳадис фазилати мол собит мешавад, барои касе, ки онро ба ҳақ мегирад ва дар роҳҳои хайр сарф мекунад.
+Хабар додани Паёмбар (саллаллоҳу алайҳи ва саллам) аз ҳоли умматаш ва он чи аз зинати дунё ва фитнаи он ба рӯйи онҳо кушода хоҳад шуд.
+Аз суннати Паёмбар (саллаллоҳу алайҳи ва саллам) ин буд, ки барои наздик кардани маънӣ ба ақлҳо мисолҳо меовард.
+Тарғиб ба садақа кардан ва харҷ кардани мол дар роҳҳои хайр ва ҳушдор аз бухл ва андӯхтани беҷо.
+Аз гуфтаи Паёмбар (саллаллоҳу алайҳи ва саллам): "Хайр ҳаргиз бо худ шарр намеоварад", чунин бармеояд, ки ризқ, ҳатто агар бисёр ҳам бошад, аз ҷумлаи хайр аст. Шар танҳо дар он ҳолат ба вуҷуд меояд, ки инсон нисбат ба соҳибҳаққон бухл варзад, ё онро исрофкорона дар ҷойҳое, ки шариат иҷозат надодааст, сарф намояд. Ҳамчунин, ҳар чизе, ки Худо онро хайр қарор додааст, ҳаргиз ба шар табдил намешавад ва ҳар чизе, ки шар муайян карда шудааст, ба хайр табдил намегардад. Аммо тарс аз он аст, ки касе, ки ба ӯ хайр дода шудааст, дар тарзи истифодаи он коре кунад, ки барояш шар ба бор оварад.
+Таваққуф кардан ва шитоб накардан дар посух додан, вақте ки масъала ба андеша ва тафаккур ниёз дорад.
+Тайбӣ гуфтааст: Аз ин ҳадис метавон чаҳор гурӯҳро бардошт: касе, ки бо ҳаловатхоҳӣ ва ифроткорона мехӯрад, то он ҷое ки паҳлӯҳояш варам мекунад ва хӯрданро қатъ намекунад ва зуд ба ҳалокат мерасад. Касе, ки ҳамчунин бо ифрот мехӯрад, аммо баъд аз шиддат ёфтани беморӣ ҳила меҷӯяд, то онро дур кунад, вале беморӣ бар ӯ ғолиб меояд ва ӯро ҳалок месозад. Касе, ки ҳамчунин мехӯрад, вале ба зудӣ барои дур кардани он чи ба ӯ зарар мерасонад шитоб мекунад ва чораҷӯӣ мекунад, то ин ки хӯрок ҳазм шавад, талош мекунад ва наҷот меёбад. Касе, ки бе ифрот ва пурхурӣ мехӯрад, балки танҳо ба қадре, ки гуруснагиашро бартараф кунад ва нерӯяшро нигоҳ дорад. Аввалӣ, мисоли кофир аст. Дувумӣ, мисоли гунаҳкори ғофиле аст, ки аз гуноҳ рӯй гардондану тавба карданро фақат ҳангоме мехоҳад, ки дигар дер шудааст. Севумӣ, мисоли касест, ки бо гуноҳ омехта амал мекунад, аммо пеш аз баста шудани дари тавба ба зудӣ тавба мекунад ва тавбаи ӯ қабул мешавад. Чаҳорумӣ, мисоли зоҳиде дар дунё ва хоҳишманди охират аст.
+Ибни Мунир мегӯяд: "Дар ин ҳадис чанд ташбеҳи зебову нозук вуҷуд дорад: Якум: мол ва афзоиши он ба гиёҳ ва рӯйидани он монанд шудааст. Дувум: касе, ки саргарми касби мол ва воситаҳои ба даст овардани он аст, ба чорпоёне монанд шудааст, ки саргарми алафхӯрӣ ҳастанд. Сеюм: ҳарисона зиёд кардану захира намудани мол ба пурхӯрӣ ва аз хӯрок пур кардани шикам монанд шудааст. Чаҳорум: моле, ки инсон аз дороии худ берун мекунад, бо вуҷуди он ки дар назари мардум чунон азизу арзишманд аст, ки дар нигоҳ доштани он ба бухли шадид меафтанд, ба саргине монанд шудааст, ки чорпо аз худ берун мекунад. Дар ин ташбеҳ ишораи нозуке ҳаст, ки он мол аз назари шаръ нопок шумурда мешавад. Панҷум: касе, ки аз ҷамъоварӣ ва рӯйи ҳам анбоштани мол даст мекашад, ба гӯсфанде монанд шудааст, ки ором гирифта, паҳлуяшро ба замин мегузорад ва рӯ ба офтоб мекунад. Ин яке аз беҳтарин ҳолатҳои оромиву осудагии он аст. Дар ин ташбеҳ ҳамчунин ишорае ҳаст, ки он ҳайвон он чиро ба нафъаш аст, дарк мекунад. Шашум: марги касе, ки мол ҷамъ мекунад, вале ҳаққи онро намедиҳад, ба марги чорпое монанд шудааст, ки аз дур кардани он чи ба вай зарар мерасонад, ғофил мемонад. Ҳафтум: мол ба ҳамнишине монанд шудааст, ки аз душман шудани ӯ эмин наметавон буд. Зеро инсон аз муҳаббат ба мол онро маҳфуз нигоҳ медорад ва сахт мебандад. Ин дилбастагӣ ӯро ба он водор мекунад, ки молро аз соҳибони ҳаққаш дареғ дорад ва ҳамин сабаби азоб дидани соҳиби мол мегардад. Ҳаштум: касе, ки молро ба ноҳақ мегирад, ба шахсе монанд шудааст, ки мехӯрад, вале сер намешавад."
+Синдӣ мегӯяд: "Пас, тибқи ин ҳадис, дар масъалаи мол ду чиз зарур аст: якум, онро аз роҳи дуруст ба даст овардан; дувум, онро дар ҷойҳои муносибаш харҷ кардан. Агар яке аз ин ду набошад, мол ба мояи зарар табдил меёбад… Ҳамчунин метавон гуфт: дар ин сухан ишорае ба пайванди ҷудонопазири ин ду шарт вуҷуд дорад; яъне, инсон танҳо вақте ба харҷи мол дар ҷойҳои муносибаш муваффақ мешавад, ки онро аз роҳи дуруст ба даст оварда бошад."</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/4180</t>
+  </si>
+  <si>
     <t>من أنظر معسرا، أو وضع له، أظله الله يوم القيامة تحت ظل عرشه يوم لا ظل إلا ظله</t>
   </si>
   <si>
     <t>Ҳар касе ба шахси қарздор муҳлат бидиҳад, ё аз қарзи ӯ кам кунад, Аллоҳи Муттаъол рӯзи қиёмат ӯро зери сояи арши Худ, ки он рӯз сояе ҷуз сояи Ӯ нест, қарор медиҳад</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «مَنْ أَنْظَرَ مُعْسِرًا، أَوْ وَضَعَ لَهُ، أَظَلَّهُ اللهُ يَوْمَ الْقِيَامَةِ تَحْتَ ظِلِّ عَرْشِهِ يَوْمَ لَا ظِلَّ إِلَّا ظِلُّهُ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Ҳар касе ба шахси қарздор муҳлат бидиҳад, ё аз қарзи ӯ кам кунад, Аллоҳи Муттаъол рӯзи қиёмат ӯро зери сояи арши Худ, ки он рӯз сояе ҷуз сояи Ӯ нест, қарор медиҳад".</t>
   </si>
   <si>
     <t>أَخبَرَ النبيُّ عليه الصلاة والسلام أنّ مَن أمهل مديونًا أو حطَّ عنه من دَينه، فجزاؤه: أنّ الله يُظلُّه تحت عرشه يوم القيامة الذي تدنو فيه الشمس من رؤوس العباد ويشتدُّ عليهم حرُّها، 
 فلا يجد أحدٌ ظِلًّا إلا مَن أَظله الله.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) хабар додаанд, ки ҳар касе ба шахсе, ки аз ӯ қарздор аст муҳлат диҳад ё аз қарзи ӯ кам кунад, подошаш он аст, ки вақте рӯзи қиёмат хуршед бар сари бандагон наздик мешавад ва гармияш болои онҳо шиддат меёбад, Худованд ӯро зери сояи арши Худ қарор медиҳад, рӯзе, ки дар он касе ҷуз сояи Худованд соя нахоҳад ёфт.</t>
   </si>
   <si>
     <t>فضل التيسير على عباد الله تعالى، وأنه من الأسباب المُنجِيَة من أهوال يوم القيامة.
 الجزاء من جنس العمل.</t>
   </si>
   <si>
     <t>Фазилати осонгирӣ бар бандагони Аллоҳ Таъоло ва баёни инки он аз сабабҳои наҷот ёфтан аз ваҳшат ва сахтиҳои рӯзи қиёмат аст.
 Муҷозот ва подош вобаста ба амал аст.</t>
   </si>
   <si>
-    <t>رواه الترمذي وأحمد</t>
-[...4 lines deleted...]
-  <si>
     <t>https://hadeethenc.com/tg/browse/hadith/4186</t>
   </si>
   <si>
+    <t>من سره أن ينجيه الله من كرب يوم القيامة فلينفس عن معسر أو يضع عنه</t>
+  </si>
+  <si>
+    <t>Ҳар касе дӯст дорад, ки Худованд ӯро аз сахтиҳои рӯзи қиёмат наҷот диҳад, пас бояд ба қарздори тангдаст сабукӣ диҳад ё қарзашро бубахшад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبَي قَتَادَةَ رضي الله عنه أنَّهُ طَلَبَ غَرِيمًا لَهُ، فَتَوَارَى عَنْهُ ثُمَّ وَجَدَهُ، فَقَالَ: إِنِّي مُعْسِرٌ، فَقَالَ: آللَّهِ؟ قَالَ: آللَّهِ؟ قَالَ: فَإِنِّي سَمِعْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَنْ سَرَّهُ أَنْ يُنْجِيَهُ اللهُ مِنْ كُرَبِ يَوْمِ الْقِيَامَةِ فَلْيُنَفِّسْ عَنْ مُعْسِرٍ أَوْ يَضَعْ عَنْهُ».</t>
+  </si>
+  <si>
+    <t>Аз Абуқатода (разияллоҳу анҳу) ривоят аст, ки ӯ қарздоре дошт, ки худро аз ӯ пинҳон карда буд. Баъдан ӯро пайдо кард ва он шахс гуфт: Ман тангдаст ҳастам. Абуқатода гуфт: Ба номи Аллоҳ? (рост мегӯӣ)? Гуфт: Ба номи Аллоҳ. Абуқатода гуфт: Зеро ман аз Расули Худо (саллаллоҳу алайҳи ва саллам) шунидам, ки мефармуд: "Ҳар касе дӯст дорад, ки Худованд ӯро аз сахтиҳои рӯзи қиёмат наҷот диҳад, пас бояд ба қарздори тангдаст сабукӣ диҳад ё қарзашро бубахшад."</t>
+  </si>
+  <si>
+    <t>كان أبو قتادة الأنصاري رضي الله عنه يبحث عن مَدِيْنٍ له يَخْتَبِئ عنه، فوجده، فقال الغَريم: إني مُعسر، وليس عندي مال لأقضي دينك. 
+فاستحلفه أبو قتادة رضي الله عنه بالله أنه لا مال عنده؟ 
+فحلف بالله أنه صادق فيما يقول.
+فقال أبو قتادة رضي الله عنه إنه سمع النبي صلى الله عليه وسلم يقول: 
+مَن سرّه وأفرحه أن ينجيَه الله من كُرب يوم القيامة وشدائدها وأهوالها، فلينفِّس عن معسر، بأن يَمُدَّ ويؤخّر المطالبة بالدَّيْن، أو يُسقط بعض الدين أو كله.</t>
+  </si>
+  <si>
+    <t>Абуқатодаи Ансорӣ (разияллоҳу анҳу) дар ҷустуҷӯи қарздоре буд, ки аз ӯ пинҳон шуда буд. Ӯро пайдо кард. Қарздор гуфт: Ман тангдаст ҳастам ва барои адои қарзи ту моле надорам.
+Абуқатода (разияллоҳу анҳу) ӯро ба номи Худо савганд дод, ки оё воқеан ҳеҷ моле надорад?
+Ӯ ба номи Худо савганд хӯрд, ки рост мегӯяд ва ягон моле барои баргардонидани қарз надорад.
+Абуқатода (разияллоҳу анҳу) гуфт, ки ӯ аз Паёмбари Худо (саллаллоҳу алайҳи ва саллам) шунидааст:
+Ҳар касе хушҳол мешавад ва мехоҳад Худованд ӯро аз сахтиву тарсу ҳароси рӯзи қиёмат наҷот диҳад, бояд ба қарздори тангдаст осонӣ кунад, ё муҳлат диҳад, ё қисме аз қарзро бахшад, ё комилан аз он гузарад.</t>
+  </si>
+  <si>
+    <t>استحباب إنظار المُعْسر إلى مَيْسرة، أو وضع الدَّين عنه، كله أو بعضه.
+من نَفَّس عن مؤمن من كُرب الدنيا نَفَّس الله عليه من كُرَب يوم القيامة، والجزاء من جِنس العمل.
+القاعدة: أن الفرائض أفضل من النوافل، لكن في بعض الأحيان تكون النافلة أفضل من الفريضة، وإسقاط الدين عن المعسر نافلة، والصبر عليه والانتظار وعدم المطالبة هذا فريضة، والنافلة أفضل من الفريضة هنا.
+الحديث في حق من كان معسرًا، فهذا معذور، أما المُماطِل الذي عنده مال، فقد جاء عن النبي صلى الله عليه وسلم أنه قال: "مَطْلُ الغني ظُلْم".</t>
+  </si>
+  <si>
+    <t>Мустаҳаб аст, ки ба қарздори тангдаст муҳлат дода шавад то вақте ки тавонгар гардад, ё қарз аз ӯ пурра ё қисман бахшида шавад.
+Касе, ки аз як муъмин сахтӣ, душворӣ ва мушкилоти дунёро бардорад, Худованд аз мушкилоти рӯзи қиёмат барояш сабукӣ меорад. Ҷазо мувофиқи амал аст.
+Қоида: Фарзҳо аз нафлҳо беҳтаранд, аммо баъзан чунин мешавад, ки нафл аз фарз беҳтар мегардад. Бахшидани қарз аз тангдаст, амалест нафл, сабр кардан бар ӯ, муҳлат додан ва талаб накардани қарз, фарз аст. Ва дар ин маврид нафл аз фарз беҳтар мебошад.
+Ин ҳадис дар ҳаққи касест, ки воқеан тангдаст аст ва ӯ маъзур аст. Аммо касе, ки тавонгар аст ва таъхир мекунад, дар додани қарз саҳлангорӣ ва мумотала мекунад, аз Паёмбар (саллаллоҳу алайҳи ва саллам) ривоят аст, ки гуфтааст: "Таъхир кардани шахси тавонгар дар адои қарз, зулм аст."</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/4195</t>
+  </si>
+  <si>
     <t>من صام رمضان إيمانا واحتسابا غفر له ما تقدم من ذنبه</t>
   </si>
   <si>
     <t>Ҳар кӣ моҳи рамазонро аз рӯи имон ва барои дарёфти савоб рӯза бигирад, гуноҳони гузаштаи ӯ бахшида мешавад</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «مَنْ صَامَ رَمَضَانَ إِيمَانًا وَاحْتِسَابًا غُفِرَ لَهُ مَا تَقَدَّمَ مِنْ ذَنْبِهِ»</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Ҳар кӣ моҳи рамазонро аз рӯи имон ва барои дарёфти савоб рӯза бигирад, гуноҳони гузаштаи ӯ бахшида мешавад"</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أنَّ مَن صام شهر رمضان إيمانًا بالله، وتصديقًا بفَرْضِيَّةِ الصيام وما أعدَّ الله تعالى للصائمين مِن جَزيل الأجور والثواب، قاصدًا به وجهَ الله تعالى لا رياء ولا سُمْعَة، غُفرتْ له ذنوبُه الماضية.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) хабар медиҳад, ки ҳар касе моҳи рамазонро аз рӯи имон ба Аллоҳ ва бовар доштан ба фарзияти он ва аҷру подош, ки дар он Худованд барои рӯзадорон арзонӣ доштааст, рӯза бидорад ва ҳадафи ӯ танҳо барои Худо, на аз рӯи риё ва худнамоӣ, бошад, гуноҳони гузаштаи ӯ омӯрзида мешавад.</t>
   </si>
   <si>
     <t>فضل الإخلاص وأهميته في صيام رمضان وغيره من الأعمال الصالحة.</t>
   </si>
   <si>
     <t>Фазилати ихлос ва аҳамияти он дар рӯза доштани моҳи Рамазон ва дигар амалҳои нек.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/4196</t>
+  </si>
+  <si>
+    <t>من صلى البردين دخل الجنة</t>
+  </si>
+  <si>
+    <t>Он ки намози бардайнро (намози бомдод ва асрро) адо кунад, вориди биҳишт шавад</t>
+  </si>
+  <si>
+    <t>عن أَبِي مُوسَى الأَشْعَرِيِّ رضي الله عنه: أَنَّ رَسُولَ اللهِ صلى الله عليه وسلم قَالَ: «مَنْ صَلَّى ‌الْبَرْدَيْنِ دَخَلَ الْجَنَّةَ»</t>
+  </si>
+  <si>
+    <t>Аз Абумусои Ашъарӣ (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Он ки намози бардайнро (намози бомдод ва асрро) адо кунад, вориди биҳишт шавад."</t>
+  </si>
+  <si>
+    <t>حَثَّ النبيُّ صلى الله عليه وسلم على الحرصِ على صلاة البردين وهما صلاة الفجر والعصر، وبشَّر مَن أتى بهما بحقهما من وقت وجماعة وغير ذلك كانتا سببًا في دخوله الجنة.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) дар хондани ду намози сарди, ки намози бомдод ва аср аст, ба ҷидду ҷаҳд ташвиқ намудааст. Ва ҳар ки он ду намозро дар вақташ ва бо ҷамоат адо намояд ва дигар умурро анҷом диҳад, барояш башорат додааст ва инҳо сабаби вуруди ӯ ба биҳишт хоҳанд шуд.</t>
+  </si>
+  <si>
+    <t>فضل المحافظة على صلاة الفجر والعصر؛ لأن الفجر يكون عند لذة النوم، والعصر يكون عند اشتغال الإنسان بعمله، فمن حافظ عليهما كان من باب أولى أن يحافظ على بقية الصلوات.
+سميت صلاة الفجر والعصر بالبردين؛ لأن صلاة الفجر فيها برد الليل، وصلاة العصر فيها برد النهار وإن كانت في وقتٍ حارٍ إلا أنه أخف من الوقت قبلها، أو تكون تسميتُها من باب التغليب كما يقال: القمران للشمس والقمر.</t>
+  </si>
+  <si>
+    <t>Фазилати муҳофизат бар намози бомдод ва аср. Зеро намози бомдод вақти ширинии хоб аст ва вақти намози аср инсон ба корҳояш банд аст. Пас ҳар ки ин ду намозро риоя кунад ва дар вақташ адо намояд, бар дигар намозҳо низ мин боби авло муҳофизат хоҳад кард.
+Намози бомдод ва асрро ба он сабаб бардайн (ду сардӣ) номидаанд, ки намози бомдод дар хунукии саҳар адо мешавад ва намози аср дар хунукии рӯз, агарчи дар вақти гармӣ бошад, аммо гармияш аз вақти қаблӣ камтар аст. Ё шояд ин номгузорӣ аз боби тағлиб бошад. Масалан, мегӯянд: Қамарон (ду моҳ) ва манзурашон офтобу моҳтоб аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/4198</t>
   </si>
   <si>
     <t>من يقم ليلة القدر إيمانا واحتسابا غفر له ما تقدم من ذنبه</t>
   </si>
   <si>
     <t>Ҳар кӣ шаби Қадрро аз рӯйи имон ва дарёфти савоб шабзиндадорӣ намояд, гуноҳони гузаштаи ӯ омурзида мешавад</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «مَنْ يَقُمْ لَيْلَةَ الْقَدْرِ إِيمَانًا وَاحْتِسَابًا غُفِرَ لَهُ مَا تَقَدَّمَ مِنْ ذَنْبِهِ»</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Ҳар кӣ шаби Қадрро аз рӯйи имон ва дарёфти савоб шабзиндадорӣ намояд, гуноҳони гузаштаи ӯ омурзида мешавад"</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم عن فضل قيام ليلة القدر التي تكون في العشر الأواخر من رمضان، وأنَّ مَن اجتهد فيها بالصلاة والدعاء وقراءة القرآن والذكر، مؤمنًا بها وبما جاء في فضلها، راجيًا بعمله ثوابَ الله تعالى، لا رياء ولا سُمعة، فإنه يُغفر له ما سَبَقَ مِن ذنوبِه.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) дар мавриди фазилати қиёми шаби қадр, ки дар даҳаи охири рамазон аст, хабар дода фармудааст, ки ҳар кӣ онро аз рӯи ихлосу имондорӣ ва огоҳ будан аз фазоили он ва бо умеди касби савоб, на барои худнамоӣ ва риё, бо намозу дуо ва зикру тиловати Қуръон сипарӣ намояд, гуноҳони гузаштаи ӯ омурзида мешавад.</t>
   </si>
   <si>
     <t>فضل ليلة القَدْر والحَث على  قيامها.
 الأعمال الصالحة لا تُقبل إلا مع صِدْقِ النيَّات.
 فضل الله ورحمته، فإنّ مَن قام ليلة القدر إيمانًا واحتسابًا غُفر له ما تقدم من ذنبه.</t>
   </si>
   <si>
@@ -1157,50 +6360,86 @@
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «مَنْ يُرِدِ اللهُ بِهِ خَيْرًا يُصِبْ مِنْهُ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Худованд ба касе хайр бихоҳад, ӯро мавриди ибтило қарор медиҳад".</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أنَّ الله إذا أراد بأحدٍ من عباده المؤمنين خيرًا ابتلاهم في أنفسهم وأموالهم وأهلهم، لِمَا يحصل فيه للمؤمن من اللجوء إلى الله تعالى بالدعاء، وتكفير السيئات، ورِفْعَة الدرجات.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) хабар додаанд, ки ҳаргоҳ Худованд барои касе аз бандагонаш хайр бихоҳад, ӯро дар ҷону мол ва хонадонаш мавриди озмоиш қарор медиҳад, ки банда бо дуо ва тазарруъ ба Парвардигораш мутавассил мешавад, ки ба сабаби он гуноҳонаш бахшида ва соҳиби манзилати боло мегардад.</t>
   </si>
   <si>
     <t>أن المؤمن مُعرَّض لأنواع من البلاء.
 الابتلاء قد يكون أمارة حُبِّ الله لعبده، حتى يرفع درجته، ويُعْلِي مَرتبته، ويكفِّر خطيئته.
  الحث على الصبر عند المصائب وعدم الجزع.</t>
   </si>
   <si>
     <t>Муъмин дучори мусибат ва озмоишҳо қарор мегирад.
 Озмоиш ва ибтило шояд нишонаи муҳаббати Худованд ба бандааш бошад, то  ба сабаби он дараҷа ва манзилаташро боло барад ва гуноҳонашро бубахшад.
 Ташвиқ ба сабр дар мусибатҳо ва наафтодан дар ваҳм ва ваҳшат.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/4204</t>
+  </si>
+  <si>
+    <t>المسلم إذا سئل في القبر: يشهد أن لا إله إلا الله وأن محمدا رسول الله</t>
+  </si>
+  <si>
+    <t>Ҳар гоҳ аз мусалмоне дар қабр пурсида шавад, ба ин гувоҳӣ медиҳад, ки ҳеҷ маъбуде ба ҳақ ҷуз Аллоҳ нест ва Муҳаммад паёмбари Аллоҳ аст</t>
+  </si>
+  <si>
+    <t>عَنِ البَرَاءِ بْنِ عَازِبٍ رضي الله عنه أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «المُسْلِمُ إِذَا سُئِلَ فِي القَبْرِ: يَشْهَدُ أَنْ لاَ إِلَهَ إِلَّا اللَّهُ وَأَنَّ مُحَمَّدًا رَسُولُ اللَّهِ»، فَذَلِكَ قَوْلُهُ: {يُثَبِّتُ اللَّهُ الَّذِينَ آمَنُوا بِالقَوْلِ الثَّابِتِ فِي الحَيَاةِ الدُّنْيَا وَفِي الآخِرَةِ} [إبراهيم: 27].</t>
+  </si>
+  <si>
+    <t>Аз Бароъ ибни Озиб (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд. "Ҳар гоҳ аз мусалмоне дар қабр пурсида шавад, ба ин гувоҳӣ медиҳад, ки ҳеҷ маъбуде ба ҳақ ҷуз Аллоҳ нест ва Муҳаммад паёмбари Аллоҳ аст". Ва ин мафҳуми сухани Аллоҳ аст: "Аллоҳ Таъоло касонеро, ки имон овардаанд, дар зиндагии дунё ва дар охират бо сухани устувор [-и тавҳид] собит мегардонад." (Сури Иброҳим, ояти 27).</t>
+  </si>
+  <si>
+    <t>يُسألُ المؤمنُ في القبر، فيسأله الملكان الموكَّلان بذلك وهما منكر ونكير، كما جاء تسميتهما في عدة أحاديث، 
+فيشهد أن لا إله إلا الله وأن محمدًا رسول الله، 
+قال النبي صلى الله عليه وسلم هذا هو القول الثابت الذي قال الله فيه: 
+{يُثَبِّتُ اللَّهُ الَّذِينَ آمَنُوا بِالْقَوْلِ الثَّابِتِ فِي الْحَيَاةِ الدُّنْيَا وَفِي الْآخِرَةِ} [إبراهيم: 27].</t>
+  </si>
+  <si>
+    <t>Муъмин дар қабраш мавриди пурсиш қарор мегирад, ду фариштаи муваккал, яъне Мункар ва Накир ӯро мавриди пурсиш қарор медиҳанд. Номи ин ду фаришта дар чандин ҳадис чунин омадааст. Пас ӯ гувоҳӣ медиҳад, ки маъбуде ба ҳақ нест, ҷуз Аллоҳ ва ин ки Муҳаммад фиристодаи Аллоҳ аст. (Шаҳодатайнро мегӯяд). Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: Ин ҳамон сухани собит ва устувор аст, ки Аллоҳ Таъоло дар бораи он мефармояд: "Аллоҳ Таъоло касонеро, ки имон овардаанд, дар зиндагии дунё ва дар охират бо сухани устувор [-и тавҳид] собит мегардонад." (Сураи Иброҳим, ояти 27).</t>
+  </si>
+  <si>
+    <t>أنَّ سؤال القبر حق.
+فضل الله على عباده المؤمنين في الدنيا والآخرة بتثبيتهم على القول الثابت.
+فضل شهادة التوحيد والموت عليها.
+تثبيت الله للمؤمن في الدنيا بالثبات على الإيمان، وسلوك الصراط المستقيم، وعند الموت بالموت على التوحيد، وفي القبر عند سؤال الملكين.</t>
+  </si>
+  <si>
+    <t>Саволи қабр ҳақ аст.
+Фазли Аллоҳ Таъоло бар бандагони муъминаш, ки ононро дар зиндагии дунё ва охират барои гуфтани сухани ҳақ собиту устувор месозад.
+Фазилати шаҳодати тавҳид ва марг бар он.
+Аллоҳ Таъоло муъминро дар дунё бо устуворӣ дар имон ва рафтан дар роҳи рост ва дар вақти марг бо мурдан бар калимаи тавҳид ва дар қабр ҳангоми пурсиши ду фаришта, устувор месозад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/4206</t>
   </si>
   <si>
     <t>أمرت أن أقاتل الناس حتى يشهدوا أن لا إله إلا الله، وأن محمدا رسول الله، ويقيموا الصلاة، ويؤتوا الزكاة</t>
   </si>
   <si>
     <t>Амр шудаам, ки бо мардум биҷангам, то ин ки онҳо гувоҳӣ диҳанд, ки маъбуде ба ҳақ нест ҷуз Аллоҳ ва ин ки Муҳаммад расули Аллоҳ аст ва намозро бигузоранд ва закот бидиҳанд</t>
   </si>
   <si>
     <t>عَنِ ابْنِ عُمَرَ رضي الله عنهما أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «أُمِرْتُ أَنْ أُقَاتِلَ النَّاسَ حَتَّى يَشْهَدُوا أَنْ لاَ إِلَهَ إِلَّا اللَّهُ، وَأَنَّ مُحَمَّدًا رَسُولُ اللَّهِ، وَيُقِيمُوا الصَّلاَةَ، وَيُؤْتُوا الزَّكَاةَ، فَإِذَا فَعَلُوا ذَلِكَ عَصَمُوا مِنِّي دِمَاءَهُمْ وَأَمْوَالَهُمْ إِلَّا بِحَقِّ الإِسْلاَمِ، وَحِسَابُهُمْ عَلَى اللَّهِ».</t>
   </si>
   <si>
     <t>Аз Ибни Умар (Худованд аз он ду розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Амр шудаам, ки бо мардум биҷангам, то ин ки онҳо гувоҳӣ диҳанд, ки маъбуде ба ҳақ нест ҷуз Аллоҳ ва ин ки Муҳаммад расули Аллоҳ аст ва намозро бигузоранд ва закот бидиҳанд. Пас, вақте чунин карданд, ҷон ва молашонро аз ман ҳифз кардаанд, магар ба ҳаққи Ислом ва ҳисобашон назди Аллоҳ аст".</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ اللهَ أمرَه بمقاتلة المشركين حتى يشهدوا بأن لا معبود بحق إلا الله وحده لا شريك له، ويشهدوا لمحمد صلى الله عليه وسلم بالرسالة، والعمل بمقتضى هذه الشهادة من المحافظة على الصلوات الخمس في اليوم والليلة، ويعطوا الزكاة المفروضة لمستحقيها. 
 فإذا فعلوا هذه الأمورَ فإنَّ الإسلام يَعْصِمُ دماءَهم وأموالَهم، فلا يَحِلُّ قتلُهم إلا إذا ارتكبوا جريمة أو جناية يستحقون عليها القتل بموجب أحكام الإسلام، ثم يوم القيامة يتولى الله تعالى حسابَهم حيث يعلم سرائرَهم.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) баён намудаанд, ки Аллоҳ ба ӯ амр кардааст, бо мушрикон биҷангад, то онҳо гувоҳӣ диҳанд, ки маъбуде ба ҳақ ҷуз Аллоҳи ягонаи бешарик нест ва гувоҳӣ диҳанд, ки Муҳаммад (Салому дуруди Аллоҳ бар ӯ бод) фиристодаи Аллоҳ аст. Ва ба муқтазои ин шаҳодат амал кунанд. Аз ҷумла, пойбандӣ ба намозҳои панҷгона дар шабонарӯз ва додани закоти фарзӣ ба мустаҳиқони он. Пас, агар ин корҳоро анҷом диҳанд, Ислом хун ва моли онҳоро ҳифз мекунад, аз ин рӯ, куштани онҳо ҷоиз нест, магар ин ки ҷурмеро муртакиб шаванд, ки бинобар аҳкоми Ислом сазовори куштан шаванд. Сипас Аллоҳ Таъоло ҳисоби онҳоро ба уҳда дорад, зеро Аллоҳ аст, ки аз ниҳони онон бохабар аст.</t>
   </si>
   <si>
     <t>الأحكام إنما تَجْرِي على الظواهر، والله يتولَّى السرائر.
 أهمية الدعوة إلى التوحيد وأنه أول ما يُبدأ به في الدعوة.
 لا يعني هذا الحديث إكراه المشركين على الدخول في الإسلام، بل هم مُخَيَّرون بين الدخول في الإسلام أو دفع الجزية؛ فإنْ أبوا إلا مَنع الدعوة إلى الإسلام، فليس إلا المقاتلة بموجب أحكام الإسلام.</t>
   </si>
@@ -1239,50 +6478,196 @@
     <t>سعة رحمة الله -عزّ وجل- ولطفه بعباده حيث رفع عنهم الإثم إذا صدرت منهم المعصية على هذه الأحوال الثلاثة.
 فضل الله على النبي محمد صلى الله عليه وسلم وأمته.
 رفعُ الإثم لا يعني رفع الحكم أو الضمان، فمثلًا من نسي الوضوء، وصلى ظانًّا أنه متطهر، فلا إثم عليه بذلك، ولكن عليه الوضوء وإعادة الصلاة.
 لا بد في رفع الإثم بالإكراه من توفر الشروط، مثل أن يكون المكِره قادرًا على تنفيذ ما هدد به.</t>
   </si>
   <si>
     <t>Гузашт ва раҳмати васеи Худованди Азза ва Ҷалла ва лутфи Ӯ ба бандагонаш дар он зоҳир аст, ки агар гуноҳ аз рӯи хато, фаромӯшӣ, ё маҷбурӣ содир шавад, гуноҳ бар гардани банда навишта намешавад.
 Фазли Худо бар Паёмбари Акрам Муҳаммад (Саллаллоҳу алайҳи ва саллам) ва уммати ӯ.
 Бардошта шудани гуноҳ маънои бардошта шудани ҳукм ё замонатро надорад. Масалан, касе, ки таҳорат карданро фаромӯш кард ва намоз хонд, бо гумони он ки таҳорат дорад, барои ин амалаш гуноҳ намегирад, зеро фаромӯш кард. Аммо намозаш дуруст нест, чун шарт (таҳорат) вуҷуд надошт. Бояд таҳорат гирад ва намозро дубора ба ҷо оварад. Яъне, гуноҳ нест, вале масъулият ҳаст.
 Барои он ки гуноҳ аз шахсе, ки ба сабаби иҷборӣ амалеро содир кардааст, бардошта шавад, шартҳое вуҷуд доранд. Аз ҷумла, қодир будани маҷбуркунанда (касе, ки таҳдид мекунад) бояд воқеан тавон дошта бошад, ки таҳдиди худро иҷро кунад, (масалан, ҷон, мол ё обрӯи шахсро ба хатар андозад).</t>
   </si>
   <si>
     <t>قال النووي: حديث حسن</t>
   </si>
   <si>
     <t>رواه ابن ماجه والبيهقي وغيرهما</t>
   </si>
   <si>
     <t>[قال النووي: حديث حسن]</t>
   </si>
   <si>
     <t>[رواه ابن ماجه والبيهقي وغيرهما]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/4216</t>
+  </si>
+  <si>
+    <t>إن أهون أهل النار عذابا من له نعلان وشراكان من نار، يغلي منهما دماغه كما يغل المرجل، ما يرى أن أحدا أشد منه عذابا، وإنه لأهونهم عذابا</t>
+  </si>
+  <si>
+    <t>Дар ҳақиқат, сабуктарин (камазобтарин) кас аз аҳли дӯзах он шахс аст, ки барои ӯ ду мӯза ва ду банди мӯза аз оташ мебошанд. Аз гармии он мағзи сари ӯ ҷӯш мезанад, мисли он ки дег меҷӯшад. Бо вуҷуди ин, ӯ гумон мекунад, ки азоби касе аз азоби ӯ сахттар нест, дар ҳоле ки ӯ сабуктарин азобро дар миёни аҳли дӯзах дорад</t>
+  </si>
+  <si>
+    <t>عَنِ النُّعْمَانِ بْنِ بَشِيرٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِنَّ أَهْوَنَ أَهْلِ النَّارِ عَذَابًا مَنْ لَهُ نَعْلَانِ وَشِرَاكَانِ مِنْ نَارٍ، يَغْلِي مِنْهُمَا دِمَاغُهُ كَمَا يَغْلِ الْمِرْجَلُ، مَا يَرَى أَنَّ أَحَدًا أَشَدُّ مِنْهُ عَذَابًا، وَإِنَّهُ لَأَهْوَنُهُمْ عَذَابًا».</t>
+  </si>
+  <si>
+    <t>Аз Нуъмон ибни Башир (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Дар ҳақиқат, сабуктарин (камазобтарин) кас аз аҳли дӯзах он шахс аст, ки барои ӯ ду мӯза ва ду банди мӯза аз оташ мебошанд. Аз гармии он мағзи сари ӯ ҷӯш мезанад, мисли он ки дег меҷӯшад. Бо вуҷуди ин, ӯ гумон мекунад, ки азоби касе аз азоби ӯ сахттар нест, дар ҳоле ки ӯ сабуктарин азобро дар миёни аҳли дӯзах дорад."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ أهونَ أهلِ النار عذابًا يوم القيامة مَن له نَعْلان وشِرَاكان يَغلي دماغه من حرارتهما، كما يغلي قِدْر النحاس، ولا يَرى أن أحدًا أشد عذابًا منه، وإنه لأهونهم عذابًا وذلك ليجتمع عليه العذاب الجسدي والنفسي.</t>
+  </si>
+  <si>
+    <t>Расули Худо (саллаллоҳу алайҳи ва саллам) хабар додааст, ки сабуктарин (камазобтарин) аҳли дӯзах дар рӯзи қиёмат касест, ки ду пойафзол ва ду банди пойафзоли оташин бар ӯ бошад ва аз гармии онҳо сару майнааш ҷӯш мезанад, чунон ки деги мис ҷӯш мезанад. Ӯ гумон мекунад, ки ҳеҷ касе сахттар аз ӯ азоб намекашад, дар ҳоле ки воқеан азобаш сабуктарин аст. Ин ба он сабаб аст, ки азоби ҷисмӣ ва руҳӣ бар ӯ ҷамъ шавад.</t>
+  </si>
+  <si>
+    <t>التحذير للعصاة والكافرين مِن هَوْل هذا العذاب في النار؛ ليبتعدوا عما يؤدي إليه.
+اختلاف دَرَكَات الداخلين النار بحسب سوء أعمالهم.
+ شدة عذاب النار، سلَّمنا الله تعالى منها.</t>
+  </si>
+  <si>
+    <t>Ҳушдор ва огоҳӣ барои гунаҳкорон ва кофирон аз даҳшатнокии азоби дӯзах, то аз он чизҳое, ки онҳоро ба чунин сарнавишт меорад, дурӣ ҷӯянд.
+Даракоти (дараҷаҳои поёнӣ) аҳли дӯзах вобаста ба бадии аъмоли онҳо фарқ мекунанд.
+Шиддати азоби оташ, Худованд моро аз он нигаҳ дорад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/4220</t>
+  </si>
+  <si>
+    <t>يدنى المؤمن يوم القيامة من ربه عز وجل، حتى يضع عليه كنفه، فيقرره بذنوبه</t>
+  </si>
+  <si>
+    <t>Муъминро рӯзи қиёмат ба Парвардигораш наздик мекунанд, то он ки Худо ӯро ба раҳмати худаш фаро гирад</t>
+  </si>
+  <si>
+    <t>عَنْ صَفْوَانَ بْنِ مُحْرِزٍ قَالَ: قَالَ رَجُلٌ لِابْنِ عُمَرَ رضي الله عنهما كَيْفَ سَمِعْتَ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، يَقُولُ: فِي النَّجْوَى؟ قَالَ: سَمِعْتُهُ يَقُولُ: «يُدْنَى الْمُؤْمِنُ يَوْمَ الْقِيَامَةِ مِنْ رَبِّهِ عَزَّ وَجَلَّ، حَتَّى يَضَعَ عَلَيْهِ كَنَفَهُ، فَيُقَرِّرُهُ بِذُنُوبِهِ، فَيَقُولُ: هَلْ تَعْرِفُ؟ فَيَقُولُ: أَيْ رَبِّ أَعْرِفُ، قَالَ: فَإِنِّي قَدْ سَتَرْتُهَا عَلَيْكَ فِي الدُّنْيَا، وَإِنِّي أَغْفِرُهَا لَكَ الْيَوْمَ، فَيُعْطَى صَحِيفَةَ حَسَنَاتِهِ، وَأَمَّا الْكُفَّارُ وَالْمُنَافِقُونَ، فَيُنَادَى بِهِمْ عَلَى رؤُوسِ الْخَلَائِقِ هَؤُلَاءِ الَّذِينَ كَذَبُوا عَلَى اللهِ».</t>
+  </si>
+  <si>
+    <t>Аз Сафвон ибни Муҳриз ривоят аст, ки гуфт: Марде ба Ибни Умар (разияллоҳу анҳумо) гуфт: Дар бораи наҷво (суҳбати пинҳонӣ миёни банда ва Парвардигораш) аз Расули Худо (саллаллоҳу алайҳи ва саллам) чӣ шунидаӣ? Ибни Умар гуфт: Ман аз ӯ шунидам, ки мефармуд: "Муъминро рӯзи қиёмат ба Парвардигораш наздик мекунанд, то он ки Худо ӯро ба раҳмати худаш фаро гирад. Сипас Худованд гуноҳони ӯро ба ёдаш меорад ва ба ӯ мегӯяд: Оё ин гуноҳонатро мешиносӣ? Муъмин мегӯяд: Парвардигоро, бале, мешиносам. Худованд мегӯяд: Ман ин гуноҳонро дар дунё бар ту пӯшида будам, ва имрӯз онҳоро бар ту мебахшам. Сипас ба ӯ дафтари некиҳо ва савобҳояш дода мешавад. Аммо кофирон ва мунофиқон, дар назди ҳамаи махлуқот бо садои баланд нидо карда мешаванд: инҳо ононе ҳастанд, ки бар Худо дурӯғ бастанд."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم عن مناجاة الله لعبدِه المؤمن يوم القيامة، فقال: 
+يُدْنَى المؤمنُ يوم القيامة من ربه فيضع عليه سِتْرَه عن أهل الموقف حتى لا يَطَّلع على سرِّه غيرُه، فيقول له: 
+أتعرف ذنب كذا وكذا... يُقرِّرُه بالذنوب التي بين العبد وربه. 
+فيقول: نعم أي رب.
+حتى إذا فَزِع المؤمن وخاف، قال له سبحانه: إني سترتها عليك في الدنيا، وأنا أغفرها لك اليوم، فيُعطى صحيفة حسناته. 
+وأما الكافر والمنافق فيُنادى على رؤوس الأشهاد: هؤلاء الذين كذبوا على ربهم، ألا لعنة الله على الظالمين.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) дар бораи муноҷоти Худованд бо бандаи муъминаш дар рӯзи қиёмат хабар додааст. Ӯ фармуд:
+Муъмин дар рӯзи қиёмат ба Парвардигораш наздик карда мешавад ва Худованд ӯро бо пардаи иффат ва пӯшиши Худ аз дигарон пинҳон мекунад, то ҳеҷ кас ҷуз Худо ба сирри ӯ огоҳ нашавад. Сипас Худованд ба ӯ мегӯяд:
+Оё фалон ва фалон гуноҳро дар ёд дорӣ? Ва гуноҳонеро, ки байни банда ва Парвардигораш буданд, ба ёдаш меорад.
+Муъмин мегӯяд: Бале, Парвардигори ман.
+То ин ки муъмин ҳаросон мешавад ва метарсад, Худованд мегӯяд: Ман гуноҳонатро дар дунё пӯшонидам ва имрӯз онҳоро бар ту мебахшам. Сипас ба ӯ номаи некиҳояш дода мешавад.
+Аммо кофир ва мунофиқ дар назди ҳамаи халқ нидо карда мешавад: Инҳо он касоне ҳастанд, ки бар Парвардигорашон дурӯғ гуфтанд. Огоҳ бошед, лаънати Худо бар золимон бод.</t>
+  </si>
+  <si>
+    <t>فضل الله ورحمته للمؤمنين بسترهم في الدنيا والآخرة.
+الحث على ستر المؤمن ما أمكن.
+أعمال العباد كلها يُحصيها رب العباد، فمن وجد خيرًا فليحمد الله، ومن وجد غير ذلك فلا يلومنَّ إلا نفسه وهو تحت مشيئة الله.
+قال ابن حجر: دلَّ مجموع الأحاديث على أن العصاة من المؤمنين في القيامة على قسمين: أحدهما: من معصيته بينه وبين ربه، فدل حديث ابن عمر على أن هذا القسم على قسمين: قسم: تكون معصيته مستورة في الدنيا، فهذا الذي يسترها الله عليه في القيامة وهو بالمنطوق، وقسم: تكون معصيته مجاهرة، فدل مفهومه على أنه بخلاف ذلك، والقسم الثاني: من تكون معصيته بينه وبين العباد فهم على قسمين أيضا: قسم: ترجح سيئاتهم على حسناتهم، فهؤلاء يقعون في النار ثم يخرجون بالشفاعة، وقسم: تتساوى سيئاتهم وحسناتهم، فهؤلاء لا يدخلون الجنة حتى يقع بينهم التَّقَاصُّ.</t>
+  </si>
+  <si>
+    <t>Фазлу раҳмати Худованд нисбат ба муъминон дар он аст, ки гуноҳони онҳоро ҳам дар дунё ва ҳам дар охират мепӯшонад.
+Ташвиқ ба пӯшонидани (айбҳои) муъмин то ҳадди имкон.
+Ҳамаи аъмоли бандагонро Парвардигори бандагон ҳисоб мекунад. Ҳар кас, ки амали нек пайдо кунад, бояд Худоро ситоиш намояд ва ҳар кас, ки ғайр аз ин пайдо кунад, ҷуз худ касеро маломат накунад ва ӯ зери ирода ва машиати Худост.
+Ибни Ҳаҷар гуфтааст: Маҷмуи аҳодис бар он далолат мекунад, ки гунаҳкорони муъмин дар қиёмат ду гурӯҳанд: Гурӯҳи аввал: гуноҳонашон миёни онҳо ва Парвардигорашон аст. Ҳадиси Ибни Умар нишон медиҳад, ки ин гурӯҳ худ ба ду бахш ҷудо мешавад: Онҳо, ки гуноҳонашон дар дунё пинҳон буданд ва инҳо ҳамон касоне ҳастанд, ки дар қиёмат низ Худованд гуноҳонашонро мепӯшонад. Ин бо матни сареҳи ҳадис собит аст. Онҳо, ки гуноҳонашон ошкоро буд ва мафҳуми ҳадис далолат мекунад, ки онҳо бар хилофи гурӯҳи аввал хоҳанд буд. Гурӯҳи дувум: гуноҳонашон байни онҳо ва дигар бандагон аст. Ин гурӯҳ низ ду навъ аст: Онҳо, ки гуноҳонашон аз некиҳояшон бештар аст, инҳо ба дӯзах меафтанд, сипас бо шафоат берун оварда мешаванд. Онҳо, ки гуноҳ ва некиҳояшон баробар аст, инҳо то вақте ки байни онҳо қазияи тасвияи ҳисоб анҷом нашавад, ба биҳишт дохил намешаванд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/4242</t>
+  </si>
+  <si>
+    <t>يسلم الراكب على الماشي، والماشي على القاعد، والقليل على الكثير</t>
+  </si>
+  <si>
+    <t>Савора бар пиёда ва раванда бар нишаста ва кам бар бисёр салом намояд</t>
+  </si>
+  <si>
+    <t>عَن أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «يُسَلِّمُ الرَّاكِبُ عَلَى المَاشِي، وَالمَاشِي عَلَى القَاعِدِ، وَالقَلِيلُ عَلَى الكَثِيرِ».
+وَلِلبُخَارِي: «يُسَلِّمُ الصَّغِيرُ عَلَى الكَبِيرِ، وَالمَارُّ عَلَى القَاعِدِ، وَالقَلِيلُ عَلَى الكَثِيرِ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Савора бар пиёда ва раванда бар нишаста ва кам бар бисёр салом намояд". Ва дар ривояти Бухорӣ омадааст: "Кӯчак бар бузург ва раванда бар нишаста ва кам бар бисёр салом намояд."</t>
+  </si>
+  <si>
+    <t>أَرْشَدَ النبيُّ صلى الله عليه وسلم إلى أَدَبِ إلقاءِ تحية السلام بين الناس "السلام عليكم ورحمه الله وبركاته"، 
+فيُسلِّم الصغيرُ على الكبير، والراكبُ على الماشي، والماشي على القاعد، والعددُ القليلُ على الكثير.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) дар бораи одоби салом байни мардум фармудаанд: "Ассалому алайкум ва раҳматуллоҳи ва баракотуҳу." Пас кӯчак бар бузург, савора бар пиёда, раванда бар нишаста ва адади кам бар адади бисёр салом диҳад.</t>
+  </si>
+  <si>
+    <t>استحباب التسليم على ما جاء به الحديث، فإذا سَلَّمَ الماشي على الراكب وغير ذلك مما ذُكِرَ، جاز، ولكنه خلاف الأولى والأفضل.
+إفشاء السلام على الكيفية التي جاءت في الحديث من أسباب المحبة والتَّآلف.
+إذا كانوا متكافئين متساويين فيما ذُكِرَ، فخَيْرُهُم الذي يبدأ بالسلام.
+كمال هذه الشريعة في بيان جميع ما يحتاجه الناس.
+تعليم آداب السلام وإعطاء كل ذي حق حقه.</t>
+  </si>
+  <si>
+    <t>Тарзи чигунагии салом додан, ки дар ҳадис омадааст, мустаҳаб аст. Агар пиёда бар раванда салом диҳад ва дигар ҳолатҳои зикршуда, ҷоиз аст, аммо мухолифи беҳтар аст.
+Паҳн кардани салом ба тавре ки дар ҳадис омадааст, сабаби муҳаббат ва ҳамбастагӣ аст.
+Агар дар он чи зикр шуд баробар бошанд, беҳтаринашон касе аст, ки аввал салом гӯяд.
+Камоли ин шариат дар баёни ҳар он чи мардум ба он ниёз дорад, аст.
+Омӯзиши одоби салом ва ба ҷо овардани ҳаққи ҳар соҳибҳақ.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/4243</t>
+  </si>
+  <si>
+    <t>إن هذين حرام على ذكور أمتي، حل لإناثهم</t>
+  </si>
+  <si>
+    <t>Ин ду чиз бар мардони уммати ман ҳаром ва бар занонашон ҳалол аст</t>
+  </si>
+  <si>
+    <t>عَن عَلِيٍّ بْنِ أَبِي طَالِبٍ رَضيَ اللهُ عنه قَالَ: أَخَذَ رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ حَرِيرًا بِشِمَالِهِ، وَذَهَبًا بِيَمِينِهِ، ثُمَّ رَفَعَ بِهِمَا يَدَيْهِ، فَقَالَ: «إِنَّ هَذَيْنِ حَرَامٌ عَلَى ذُكُورِ أُمَّتِي، حِلٌّ لِإِنَاثِهِمْ».</t>
+  </si>
+  <si>
+    <t>Аз Алӣ ибни Абутолиб (разияллоҳу анҳу) ривоят аст, ки гуфт: Расули Худо (саллаллоҳу алайҳи ва саллам) абрешимро бо дасти чап ва тиллоро бо дасти рост гирифта, сипас ҳар ду дасташро боло бардошта фармуданд: "Ин ду чиз бар мардони уммати ман ҳаром ва бар занонашон ҳалол аст."</t>
+  </si>
+  <si>
+    <t>أَخَذَ النبيُّ صلى الله عليه وسلم ثوبًا من حَرِيْر أو قطعةً منه، بيده اليسرى، وأخذ ذهبًا مِن حُلِيٍّ أو ما شابه، بيده اليمنى، ثم قال: إنّ الحرير والذهب، حرامٌ لبسهما على الرجال، أما النساء فهما حلال لهن.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) либос ё порчае аз абрешимро бо дасти чапаш гирифт ва қитъае аз тилло (аз зевар ё монанди он)-ро бо дасти росташ, баъд фармуд: Ҳақиқатан абрешим ва тилло барои мардони ин уммат пӯшиданашон ҳаром аст, вале барои занонашон ҳалол аст.</t>
+  </si>
+  <si>
+    <t>قال السندي:‏ ‏(حرام): المراد استعمالُها لبسًا؛ وإلا فالاستعمال صَرْفًا وإنفاقًا وبيعًا جائزٌ للكُلّ، واستعمال الذهب باتخاذ الأواني منه واستعمالُها حرام للكل.
+توسعة الشريعة الإسلامية على النساء للحاجة إلى الزينة ونحوها.</t>
+  </si>
+  <si>
+    <t>Синдӣ мегӯяд: Мақсад аз "ҳаром" гуфтан пӯшидани онҳо (тилло ва абрешим) мебошад. Аммо истифодаи онҳо ба монанди масраф кардан, нафақа, фурӯхтан, ё харидан барои ҳама ҷоиз аст. Аммо истифода бурдани тилло дар зарфҳо ва истеъмоли он (ба монанди нӯшидан ё хӯрдан аз онҳо) барои ҳама (марду зан) ҳаром аст.
+Осонгирии шариати исломӣ барои занон, зеро занон ба зиннату зебоӣ ва монанди он ниёз доранд.</t>
+  </si>
+  <si>
+    <t>رواه أبو داود والنسائي وابن ماجه</t>
+  </si>
+  <si>
+    <t>[رواه أبو داود والنسائي وابن ماجه]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/4292</t>
   </si>
   <si>
     <t>دعوني ما تركتكم، إنما هلك من كان قبلكم بسؤالهم واختلافهم على أنبيائهم</t>
   </si>
   <si>
     <t>Модоме ки шуморо раҳо кардаам (ва амре накардаам) манро (бо ҳамон масоиле, ки ба шумо мегӯям) раҳо кунед (ва дар бораи масоили ногуфта напурсед). Зеро умматҳои гузаштаро суоли зиёд ва мухолифат бо паёмбаронашон ба ҳалокат расонд</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صلى الله عليه وسلم قَالَ: «دَعُونِي مَا تَرَكْتُكُمْ، إِنَّمَا هَلَكَ مَنْ كَانَ قَبْلَكُمْ بِسُؤَالِهِمْ وَاخْتِلَافِهِمْ عَلَى أَنْبِيَائِهِمْ، فَإِذَا نَهَيْتُكُمْ عَنْ شَيْءٍ فَاجْتَنِبُوهُ، وَإِذَا أَمَرْتُكُمْ بِأَمْرٍ فَأْتُوا مِنْهُ مَا اسْتَطَعْتُمْ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд: "Модоме ки шуморо раҳо кардаам (ва амре накардаам) манро (бо ҳамон масоиле, ки ба шумо мегӯям) раҳо кунед (ва дар бораи масоили ногуфта напурсед). Зеро умматҳои гузаштаро суоли зиёд ва мухолифат бо паёмбаронашон ба ҳалокат расонд. Бинобар ин ҳаргоҳ шуморо аз чизе боздоштам, аз он дурӣ намоед ва чун шуморо ба анҷоми коре дастур додам, то ҷое, ки метавонед ба он амал кунед".</t>
   </si>
   <si>
     <t>ذَكَرَ النبيُّ صلى الله عليه وسلم أنّ الأحكام الشرعية على أقسام ثلاثة: ما سُكت عنه، ونواهي، وأوامر. 
 فأما الأول: وهو ما سَكَتَ الشرعُ عنه: حيث لا حُكْم، وأنّ الأصل في الأشياء عدم الوجوب؛ 
 فأما في عهده صلى الله عليه وسلم فيجب تركُ السؤال عن شيء لم يقع خشية أن ينزل به وجوب أو تحريم، فإن الله تركَها رحمة بالعباد، 
 وأما بعد موته صلى الله عليه وسلم فإن كان السؤال على وجه الاستفتاء أو التعليم لما يحتاج إليه من أمر الدين فهو جائز بل مأمور به، وإن كان على وجه التَّعَنُّت والتكلُّف فهو المراد بترك السؤال عنه في هذا الحديث؛ وذلك لأنه قد يُفضي إلى مثل ما وقع لبني إسرائيل، إذ أُمروا أن يذبحوا بقرة فلو ذبحوا أيَّ بقرة لامتثلوا، ولكنهم شددوا فشُدِّد عليهم. 
 الثاني: النواهي؛ وهي: ما يثاب تاركه، ويعاقب فاعله، فيجب اجتنابُها كلها. 
 الثالث: الأوامر؛ وهو ما يثاب فاعله، ويعاقب تاركه، فيجب أن يفعل منه قدر الاستطاعة.</t>
   </si>
   <si>
     <t>Паёмбар (Саллалоҳу алайҳи ва саллам) фармудаанд, ки ҳукмҳои шаръӣ ба се гурӯҳ тақсим мешаванд: Он чи дар борааш сукут шудааст, наҳйҳо ва амрҳо.
 Аммо аввал: Он чизе аст, ки шаръ дар борааш сукут кардааст, яъне ҷое, ки ҳукм надорад ва асл дар ҳар чиз адами вуҷуб аст. Дар даврони Паёмбар (Саллалоҳу алайҳи ва саллам) воҷиб он буд, ки дар бораи он чизе, ки рух надодааст, пурсида нашавад, аз бими он ки мабодо дар бораи он воҷиб ё таҳрим нозил нашавад. Зеро Аллоҳ Таъоло онро аз рӯйи раҳматаш барои бандагонаш тарк кардааст. Аммо баъд аз вафоти Паёмбар (Саллалоҳу алайҳи ва саллам) агар суол дар шакли фатво ё таълими чизе, дар амри дин лозим бошад, ҷоиз аст, балки ба ин пурсиш амр шудааст. Аммо агар пурсиш аз рӯӣ сахтгирӣ ва такаллуф бошад, ин ҳамон пурсише аст, ки дар ҳадис аз он наҳй шудааст. Зеро ин метавонад сабаби он чизе шавад, ки ба Банӣ Исроил рӯй дод. Вақте ки ба забҳи модагове амр шуданд, агар ягон говро забҳ мекарданд, корашон ба охир расида буд, аммо онон сахтгирӣ карданд ва бар онон сахт гирифта шуд.
 Дувум: Наҳйшудаҳо, яъне ҳар ки онҳоро тарк кунад савоб мегирад ва касе онҳоро тарк накунад муҷозот мешавад. Пас, бояд аз ҳамааш дурӣ кард.
@@ -1324,57 +6709,51 @@
     <t>Аз Абузар, Ҷундуб ибни Ҷунода ва Абуабдурраҳмон, Муъоз ибни Ҷабал (разияллоҳу анҳумо) ривоят аст, ки Паёмбари Аллоҳ (Саллалоҳу алайҳи ва саллам) фармуданд: "Ҳар ҷое бошӣ, аз Худо битарс ва пас аз ҳар бадӣ хубие анҷом деҳ, то он (бадӣ)-ро маҳв кунад ва бо ахлоқи нек бо мардум рафтор кун!"</t>
   </si>
   <si>
     <t>يأمر النبي صلى الله عليه وسلم بثلاثة أمور:
 الأول: تقوى الله وذلك بفعل الواجبات، وترك المحرمات، في كل مكان وزمان وحال، في السر والعلانية، وفي العافية والبلاء وغير ذلك.
 الثاني: إذا وقعت في سيئة، فافعل بعدها حسنة من صلاة وصدقة وبر وصلة وتوبة وغير ذلك، فإن ذلك يمحو السيئة. 
 الثالث: عامل الناس بأخلاق حسنة، مِنْ تبسم في وجوههم، ورفق ولين وبذل معروف وكف أذى.</t>
   </si>
   <si>
     <t>Паёмбар (Саллалоҳу алайҳи ва саллам) ба се чиз амр намудааст: Якум: Парҳезгорӣ аз Аллоҳ Таъоло, бо анҷом додани воҷиботаш ва тарк намудани муҳаррамоташ, дар ҳар макон, замон ва ҳолат, пинҳон ва ошкоро, дар неъмат ва мусибат ва ғайра. Дуюм: Агар муртакиби гуноҳе шудӣ, пас аз он кори неке анҷом деҳ, аз қабили намоз, садақа, некӣ ба мардум, силаи раҳм, тавба ва ғайра. Зеро ин амали нек гуноҳро пок месозад. Сеюм: Бо мардум бо ахлоқи нек муомила кун, аз қабили табассум дар рӯйи онҳо, нармӣ ва мулоимат, кумак кардан ба дигарон ва манъи озору азияти мардум.</t>
   </si>
   <si>
     <t>فضل الله عزّ وجل على العباد في رحمته ومغفرته وعفوه.
 اشتمل الحديث على الحقوق الثالثة: حق الله بالتقوى، وحق النفس بفعل الحسنات بعد السيئات، وحق الناس بالمعاملة بالأخلاق الحسنة.
 الترغيب في فعل الحسنات بعد السيئات، وحسن الخلق من خصال التقوى، وإنما أفرد بالذكر للحاجة إلى بيانها.</t>
   </si>
   <si>
     <t>Фазлу карами Аллоҳ Таъоло бар бандагонаш дар раҳмат, мағфират ва бахшиши Ӯ.
 Ин ҳадис се ҳақро дарбар мегирад:  Ҳаққи Худованд - бо парҳезгорӣ ва иҷрои фармони Ӯ;  ҳаққи нафс - бо анҷоми корҳои нек пас аз корҳои бад, то ки пок шавад;  ҳаққи мардум - бо муомилаи нек, ахлоқи хуб, нармӣ ва рафтори хуб бо онҳо.
 Тарғиб ва ташвиқ ба анҷоми корҳои нек пас аз гуноҳон ва ахлоқи неки хуш яке аз хислатҳои парҳезгорист. Азбаски, мардум ниёз ба фаҳмидани аҳамияти онро доранд, он ҷудо зикр карда шудааст.</t>
   </si>
   <si>
     <t>قال الترمذي: حديث حسن</t>
   </si>
   <si>
-    <t>رواه الترمذي</t>
-[...1 lines deleted...]
-  <si>
     <t>[قال الترمذي: حديث حسن]</t>
-  </si>
-[...1 lines deleted...]
-    <t>[رواه الترمذي]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/4302</t>
   </si>
   <si>
     <t>لقد سألتني عن عظيم، وإنه ليسير على من يسره الله عليه</t>
   </si>
   <si>
     <t>Ба дурустӣ, маро аз (коре) бузург суол кардӣ. Дар ҳақиқат ин (кор) танҳо бар касе осон аст, ки Худои Таъоло онро бар вай муяссар гардонад</t>
   </si>
   <si>
     <t>عَنْ مُعَاذِ بْنِ جَبَلٍ رضي الله عنه قَالَ: كُنْتُ مَعَ النَّبِيِّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ فِي سَفَرٍ، فَأَصْبَحْتُ يَوْمًا قَرِيبًا مِنْهُ وَنَحْنُ نَسِيرُ، فَقُلْتُ: يَا رَسُولَ اللهِ أَخْبِرْنِي بِعَمَلٍ يُدْخِلُنِي الجَنَّةَ وَيُبَاعِدُنِي عَنِ النَّارِ، قَالَ: «لَقَدْ سَأَلْتَنِي عَنْ عَظِيمٍ، وَإِنَّهُ لَيَسِيرٌ عَلَى مَنْ يَسَّرَهُ اللَّهُ عَلَيْهِ، تَعْبُدُ اللَّهَ وَلاَ تُشْرِكْ بِهِ شَيْئًا، وَتُقِيمُ الصَّلاَةَ، وَتُؤْتِي الزَّكَاةَ، وَتَصُومُ رَمَضَانَ، وَتَحُجُّ البَيْتَ» ثُمَّ قَالَ: «أَلاَ أَدُلُّكَ عَلَى أَبْوَابِ الخَيْرِ: الصَّوْمُ جُنَّةٌ، وَالصَّدَقَةُ تُطْفِئُ الخَطِيئَةَ كَمَا يُطْفِئُ الْمَاءُ النَّارَ، وَصَلاَةُ الرَّجُلِ مِنْ جَوْفِ اللَّيْلِ» قَالَ: ثُمَّ تَلاَ: «{تَتَجَافَى جُنُوبُهُمْ عَنِ الْمَضَاجِعِ}، حَتَّى بَلَغَ {يَعْمَلُونَ}» ثُمَّ قَالَ: «أَلاَ أُخْبِرُكَ بِرَأْسِ الأَمْرِ كُلِّهِ وَعَمُودِهِ، وَذِرْوَةِ سَنَامِهِ؟» قُلْتُ: بَلَى يَا رَسُولَ اللهِ، قَالَ: «رَأْسُ الأَمْرِ الإِسْلاَمُ، وَعَمُودُهُ الصَّلاَةُ، وَذِرْوَةُ سَنَامِهِ الجِهَادُ» ثُمَّ قَالَ: «أَلاَ أُخْبِرُكَ بِمَلاَكِ ذَلِكَ كُلِّهِ؟» قُلْتُ: بَلَى يَا نَبِيَّ اللهِ، فَأَخَذَ بِلِسَانِهِ قَالَ: «كُفَّ عَلَيْكَ هَذَا» فَقُلْتُ: يَا نَبِيَّ اللهِ، وَإِنَّا لَمُؤَاخَذُونَ بِمَا نَتَكَلَّمُ بِهِ؟ فَقَالَ: «ثَكِلَتْكَ أُمُّكَ يَا مُعَاذُ، وَهَلْ يَكُبُّ النَّاسَ فِي النَّارِ عَلَى وُجُوهِهِمْ أَوْ عَلَى مَنَاخِرِهِمْ إِلاَّ حَصَائِدُ أَلْسِنَتِهِمْ».</t>
   </si>
   <si>
     <t>Аз Муъоз ибни Ҷабал (разияллоҳу анҳу) ривоят аст, ки гуфт: Дар сафаре ҳамроҳи Паёмбар (Саллалоҳу алайҳи ва саллам) будам, дар ҳоли роҳ рафтан ба ӯ наздик шудам ва ба ӯ  гуфтам: Эй Пёмбари Худо, аз амале бароям бигӯ, ки маро ба биҳишт дохил кунад ва аз оташи дӯзах дур созад". Паёмбар гуфт: «Ба дурустӣ, маро аз (коре) бузург суол кардӣ. Дар ҳақиқат ин (кор) танҳо бар касе осон аст, ки Худои Таъоло онро бар вай муяссар гардонад: Худоро ибодат кунӣ ва ба Ӯ ҳеҷ чизро шарик муқаррар насозӣ; ва намоз бигузорӣ; ва закот бидиҳӣ; ва (моҳи) Рамазонро рӯза бидорӣ; ва Хонаро ҳаҷ бикунӣ». Сипас гуфт: «Оё туро ба дарвозаҳои хайр далолат кунам?: Рӯза сипар аст (ки рӯзадорро аз азоби дӯзах нигоҳ медорад); ва садақа гуноҳро маҳв месозад, ҳамчуноне, ки об оташро хомӯш месозад; ва (дигаре аз дарвозаҳои хайр) намози мард дар нимаи шаб (аст)». (Ровӣ) гуфт: "Пас Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) (ин оятро) тиловат кард: (Дар ними шаб) паҳлӯҳояшон аз бистарҳо дур мешавад (ва хоби ширинро тарк гуфта ва ба ибодати Парвардигорашон мепардозанд) [Сураи Саҷда, ояти 16]. 
 Сипас гуфт: «Оё туро аз саромади ҳамаи корҳо, сутуни он ва баландтарини он хабар диҳам?» Гуфтам: "Оре, эй Расули Худо". Гуфт: «Саромади корҳо ислом аст, сутуни он намоз аст ва баландтарин мақоми он кӯшиш барои пешрафти дин аст». Сипас гуфт: «Оё туро аз асли ҳамаи онҳо хабар диҳам?» Гуфтам: "Оре, эй Расули Худо". Пас ба забонаш ишора карду гуфт: «Инро нигоҳ дор!» Гуфтам: "Эй Паёмбари Худо, оё барои он чи мо мегӯем, накӯҳиш карда мешавем?" Сипас гуфт: «Модарат дар мотамат нишинад, магар одамонро бар рӯйҳояшон - ё ин ки гуфт: бар биниҳояшон– ба ҷуз маҳсули бади забонҳояшон боз барои чизи дигаре ба оташ меафкананд?!» [Яъне ҷазои касе, ки дар байни мардум бадгӯӣ карда мегардад ин аст, ки ӯ аз рӯяш ва ё аз бинияш кашида-кашида ба дӯзах андохта мешавад].</t>
   </si>
   <si>
     <t>قال معاذٌ رضي الله عنه: كنتُ مع النبي صلى الله عليه وسلم في سَفَر، فأصبحت يومًا قريبًا منه ونحن نسير، فقلت: يا رسول الله أَخْبِرني بعمل يُدخلني الجنة ويباعدني عن النار، 
 قال: لقد سألتني عن عمل عظيم فِعْلُه على النفوس، وإنه لَهَيِِّنٌ سَهْلٌ على مَن يَسَّرَه الله عليه؛ أَدِّ فرائض الإسلام: 
 الأول: تعبد الله وحده ولا تشرك به شيئًا. 
 الثاني: تُقيم الصلوات الخمس المفروضات في اليوم والليلة: الفجر، والظهر، والعصر، والمغرب، والعشاء، بشروطها وأركانها وواجباتها. 
 الثالث: تُخرِج الزكاة المفروضة، وهي عبادة مالية واجبة في كل مال بلغَ قدرًا مُحددًا في الشرع، تعطى لمستحقيها. 
 الرابع: تصوم رمضان، وهو الإمساك عن الأكل والشرب وغيرهما من المفطرات بنية التعبد، من طلوع الفجر إلى غروب الشمس. 
 الخامس: تحج البيت بقَصْد مكة لإقامة المناسك، تعبُّدًا لله عز وجل.
@@ -1411,62 +6790,50 @@
   <si>
     <t>حرص الصحابة رضي الله عنهم على العِلْم، ولهذا يَكثُرُ منهم سؤال النبي صلى الله عليه وسلم عنه.
 فقه الصحابة رضي الله عنهم لعلمهم أنَّ الأعمال سبب لدخول الجنة.
 السؤال الذي صَدَر من معاذ رضي الله عنه سؤال عظيم؛ لأنه في الحقيقة هو سِرُّ الحياة والوجود، فكل موجود في هذه الدنيا من بني آدم أو من الجنّ غايته إما الجنة وإما النار، فلذلك كان هذا السؤال عظيمًا.
 ترتُّب دخوله الجنة على الإتيان بأركان الإسلام الخمسة، وهي: الشهادتان والصلاة والزكاة والصيام والحج.
 رأس الدين وأغلى المُهمّات وأعلى الواجبات توحيد الله، بعبادته وحده لا شريك له.
 رحمة الله بعباده أنْ فتح لهم أبواب الخير ليتزوَّدوا من أسباب الأجر ومغفرة الذنوب.
 فضل التقرب بالنوافل بعد أداء الفرائض.
 الصلاة من الإسلام بمنزلة العمود الذي تقوم عليه الخَيْمَة، يَذهب الإسلام بذهابها، كما تسقط الخيمة بسقوط عمودها.
 وجوب حفظ اللسان عما يضر الإنسان في دينه.
 كَفُّ اللسان وضبطُه وحَبسُه هو أصل الخير كله.</t>
   </si>
   <si>
     <t>Саҳобагон (разияллоҳу анҳум) барои омӯзиши илм эҳтимоми зиёд медоданд, бинобар ин, саволҳои зиёдеро аз Паёмбари Худо (Саллалоҳу алайҳи ва саллам) мепурсиданд.
 Фаҳмиши саҳоба (разияллоҳу анҳум) бар пояи донишашон буд, ки аъмоли нек боиси ворид шудан ба биҳишт мегардад.
 Саволе, ки аз тарафи Муъоз (разияллоҳу анҳу) сурат гирифт, саволи бузург аст, зеро дар ҳақиқат он сирри ҳаёт ва вуҷуд мебошад. Ҳар мавҷуде дар ин дунё — чӣ аз ҷин бошад ё инсон — охираташ ё ҷаннат аст ё дӯзах. Аз ҳамин сабаб, ин савол дорои аҳамияти бузург аст.
 Вориди ҷаннат шудани ӯ бо анҷом додани панҷ рукни Ислом бастагӣ дорад, яъне: гувоҳӣ додан (шаҳодатайн), намоз, закот, рӯза ва ҳаҷ.
 Саромади дин, муҳимтарину гаронбаҳотарин воҷибҳо, тавҳиди Худо аст, яъне танҳо Ӯро ибодат кардан ва бе шарик.
 Раҳмати Худованд ба бандагонаш дар он аст, ки дарҳои хайрро ба рӯйи онҳо кушодааст, то аз омилҳои аҷр ва бахшиши гуноҳон баҳра баранд.
 Фазилати наздик шудан ба Аллоҳ бо ибодатҳои нафлӣ баъд аз адои фарзҳо.
 Намоз дар дини Ислом чун сутуни хайма аст, бо барҳам хӯрдани он Ислом низ меравад, ҳамчуноне, ки бо афтодани сутун хайма меафтад.
 Ҳифзи забон аз ҳар чизе, ки ба дини инсон зарар мерасонад, воҷиб аст.
 Боз доштан ва идора кардани забон, решаи тамоми хайру некиҳо аст.</t>
   </si>
   <si>
-    <t>صحيح بمجموع طرقه</t>
-[...10 lines deleted...]
-  <si>
     <t>https://hadeethenc.com/tg/browse/hadith/4303</t>
   </si>
   <si>
     <t>إذا التقى المسلمان بسيفيهما فالقاتل والمقتول في النار</t>
   </si>
   <si>
     <t>Вақте ду мусалмони шамшер ба даст дар муқобили ҳам қарор мегиранд, қотил ва мақтул (ҳарду) дар дӯзах ҳастанд</t>
   </si>
   <si>
     <t>عن أبي بَكرة رضي الله عنه قال: سمعت رسول الله صلى الله عليه وسلم يقول: «إِذَا الْتَقَى الْمُسْلِمَانِ بِسَيْفَيْهِمَا فَالْقَاتِلُ وَالْمَقْتُولُ فِي النَّارِ»، فَقُلْتُ: يَا رَسُولَ اللهِ هَذَا الْقَاتِلُ، فَمَا بَالُ الْمَقْتُولِ؟ قَالَ: «إِنَّهُ كَانَ حَرِيصًا عَلَى قَتْلِ صَاحِبِهِ».</t>
   </si>
   <si>
     <t>Аз Абубакра (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод)-ро шунидам, ки мегуфт: "Вақте ду мусалмони шамшер ба даст дар муқобили ҳам қарор мегиранд, қотил ва мақтул (ҳарду) дар дӯзах ҳастанд". Гуфтам: Эй Расули Худо ин қотил аст, аммо гуноҳи мақтул чист? Фармуданд: "Ӯ низ мехост ҷониби муқобилро бикушад".</t>
   </si>
   <si>
     <t>يُخبر النبي صلى الله عليه وسلم أنه إذا التقى المسلمان بسيفيهما، قاصدًا كلٌّ منهما إتلافَ صاحبِه؛ فالقاتل في النار بسبب مباشرته قتلَ صاحبه،
 واستشكل الصحابةُ المقتولَ: كيف يكون في النار؟ فأخبر النبيُّ صلى الله عليه وسلم أنه أيضًا في النار لحرصِه على قتلِ صاحبه، ولم يَمنعه من القتلِ إلا مبادرةُ القاتل وسبقِه له.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) мефармояд, ки агар ду мусалмон шамшер ба даст дар муқобили ҳамдигар қарор гирифтанд ва ҳар як қасди куштани дигарро дошт, пас қотил ба сабаби куштани ҳариф дар оташи дӯзах аст. Саҳобагон бо тааҷҷуб аз сабаби дохил шудани шахси кушташуда ба дӯзах пурсиданд, Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) хабар доданд, ки ӯ низ аз аҳли дӯзах аст, зеро ӯ ҳам қасди куштани ҳарифашро дошт, магар инки ҷониби муқобил сабқат намуда ӯро кушт.</t>
   </si>
   <si>
     <t>استحقاق العقاب على مَن عَزَمَ على المعصية بقلبه وباشَرَ أسبابَها.
 التحذير الشديد من اقتتال المسلمين والوعيد عليه بالنار.
 القتال بين المسلمين بحق لا يَدخل في الوعيد، مثل قتال البُغَاة والمُفسدين.
@@ -1711,50 +7078,83 @@
 Чаҳорум: Бо номҳои Аллоҳ дуо мекунад ва бо исрор мегӯяд: "Ё Рабб! Ё Рабб!"
 Аммо бо вуҷуди ин ҳама нишонаҳои иҷобати дуо, дуояш қабул намешавад! (Чаро?) Зеро хӯрокаш ҳаром, нӯшокиаш ҳаром, либосаш ҳаром ва бо ҳаром парвариш ёфтааст. Пас, имкон надорад дуои касе, ки дорои ин гуна хусусиятҳо аст, қабул шавад. Чӣ гуна дуои касе, ки бо ҳаром бузург шудааст, қабул шавад!?</t>
   </si>
   <si>
     <t>كمال الله عزّ وجل في ذاته، وصفاته، وأفعاله، وأحكامه.
 الأمر بإخلاص العمل لله عز وجل، والمتابعة للنبي صلى الله عليه وسلم.
 استعمال ما يُشجِّع على العمل، حيث قال النبي صلى الله عليه وسلم: "إِنَّ الله أَمَرَ المُؤمنينَ بِمَا أَمَرَ بِهِ المُرسَلِيْنَ"، فإذا علم المؤمن أن هذا من مأمورات المرسلين فإنه يتقوَّى ويتشجّع على الامتثال.
 من موانع استجابة الدعاء أكل الحرام.
 من أسباب إجابة الدعاء خمسة أشياء: أحدها: إطالة السفر لما فيه من الانكسار الذي هو من أعظم أسباب الإجابة، الثاني: حالة الإضطرار، الثالث: مَدُّ اليدين إلى السماء، الرابع: الإلحاح على الله بتكرير ذكر ربوبيته، وهو من أعظم ما يُطلَب به إجابة الدعاء، الخامس: إطابة المأكل والمشرب.
 أكل الحلال الطيِّب من الأسباب المُعينة للعمل الصالح.
 قال القاضي: الطيب ضد الخبيث، فإذا وصفه به تعالى أريد به أنه مُنزَّه عن النقائص مُقدَّس عن الآفات، وإذا وُصِف به العبد مطلقًا أريد به أنه المُتعرِّي عن رذائل الأخلاق وقبائح الأعمال والمتحلي بأضداد ذلك، وإذا وُصف به الأموال أريد به كونه حلالًا من خيار الأموال.</t>
   </si>
   <si>
     <t>Камоли Аллоҳ Таъоло дар Зот, сифатҳо, афъол ва аҳкомаш (комилу бе айб аст).
 Амр ба ихлос дар амалҳо барои Аллоҳ ва пайравӣ аз Паёмбар (Саллаллоҳу алайҳи ва саллам).
 Бо истифода аз он чизе, ки ба амал ташвиқ мекунад. Чунон ки Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд: "Худованд муъминонро ба он чи ба паёмбарон фармудааст, фармон додааст". Пас, агар муъмин донад, ки ин яке аз фармудаҳои паёмбарон аст, ба ӯ қувват мебахшад ва ба иҷрои он ташвиқ меёбад.
 Аз ҷумлаи монеаҳои истиҷобати дуо хӯрдани ҳаром ва парвариш ёфтан бо молу ғизои ҳаром аст.
 Аз сабабҳои иҷобати дуо панҷ чиз аст: 1. Дарозии сафар, зеро он боиси шикастагӣ ва ниёзмандии қалб мешавад, ки аз бузургтарин сабабҳои иҷобат аст.   2. Ҳолати дармондагӣ ва бечорагӣ. 3. Боло бурдани дастон ба самти осмон аз одоби дуо аст.  4. Илтиҷо ва исрор дар дуо, бо такрори «Ё Рабб, ё Рабб», ки аз роҳҳои бузурги иҷобат мебошад.  5. Хӯрданӣ ва нӯшидании ҳалол.
 Хӯрдани ҳалол ва покиза аз сабабҳои кумак кунанда барои амали нек аст.
 Қозӣ Айёз мегӯяд: «Тайиб» муқобили «хабис» (нопок) аст. Вақте ки Аллоҳ ба сифати «Тайиб» тавсиф мешавад, мақсад он аст, ки Ӯ аз ҳар нуқс ва айб пок ва муқаддас аст. Вақте ки ин сифат барои инсон гуфта мешавад, маънояш он аст, ки ӯ аз ахлоқи зишт ва аъмоли қабеҳ пок аст ва бо ахлоқи нек ороста шудааст. Вақте ки барои мол гуфта мешавад, мақсад он аст, ки он ҳалол ва аз беҳтарин молҳо мебошад.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/4316</t>
   </si>
   <si>
+    <t>إن الله عز وجل يبسط يده بالليل ليتوب مسيء النهار، ويبسط يده بالنهار ليتوب مسيء الليل، حتى تطلع الشمس من مغربها</t>
+  </si>
+  <si>
+    <t>Аллоҳ (Азза ва Ҷалла) дасти Худро дар шаб боз мекунад, то гунаҳкори рӯз тавба кунад ва рӯзона дасти Худро боз мекунад, то гунаҳкори шаб тавба кунад, то ин ки офтоб аз мағриб тулуъ кунад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي مُوسَى رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ اللهَ عَزَّ وَجَلَّ يَبْسُطُ يَدَهُ بِاللَّيْلِ لِيَتُوبَ مُسِيءُ النَّهَارِ، وَيَبْسُطُ يَدَهُ بِالنَّهَارِ لِيَتُوبَ مُسِيءُ اللَّيْلِ، حَتَّى تَطْلُعَ الشَّمْسُ مِنْ مَغْرِبِهَا».</t>
+  </si>
+  <si>
+    <t>Аз Абумусо (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Аллоҳ (Азза ва Ҷалла) дасти Худро дар шаб боз мекунад, то гунаҳкори рӯз тавба кунад ва рӯзона дасти Худро боз мекунад, то гунаҳкори шаб тавба кунад, то ин ки офтоб аз мағриб тулуъ кунад."</t>
+  </si>
+  <si>
+    <t>يُخبِرُ النبيُّ صلى الله عليه وسلم: أنَّ الله تعالى يقبل التوبة من عباده، 
+فإن أذنب العبد ذنبًا بالنهار وتاب بالليل قَبِلَ الله توبته، وإن أذنب ذنبًا بالليل وتاب بالنهار قَبل الله توبته، 
+ويبسط يده سبحانه للتوبة فرحًا بها، وقبولًا لها، ولا يزال باب التوبة مفتوحًا حتى تطلع الشمس من مغربها إيذانًا بانتهاء الدنيا، فإذا طلعت فإن باب التوبة يُغلق.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар додаанд, ки Аллоҳ Таъоло тавбаро аз бандагонаш қабул мекунад. Пас агар банда дар рӯз гуноҳе кунад ва дар шаб тавба кунад, Аллоҳ Таъоло тавбаи ӯро қабул мекунад. Ва агар шаб гуноҳ кунад ва рӯзона тавба кунад, Аллоҳ Таъоло тавбаашро қабул мекунад. Аллоҳ Субҳонаҳу ва Таъоло дасти Худро аз рӯйи хушнудӣ барои тавбаи банда ва қабули он боз мекунад. Ва дари тавба ҳамчунон боз аст, то ин ки офтоб аз мағриб тулуъ кунад, ки он нишонаи поёни дунё аст. Ва чун офтоб аз мағриб тулуъ кард, дари тавба ҳам баста мешавад.</t>
+  </si>
+  <si>
+    <t>قبول التوبة مستمر ما دام بابها مفتوحًا، ويغلق بابها بمطلع الشمس من مغربها، وأن يتوب الإنسان قبل غرغرة الموت، وهي وصول الروح إلى الحلقوم.
+عدم اليأس والقنوط بسبب الذنب، فإن عفو الله سبحانه ورحمته واسعة، وباب التوبة مفتوح.
+ شروط التوبة: الأول: الإقلاع عن المعصية، والثاني: الندم على فعلها، والثالث: العزم على ألّا يعود إليها أبدًا، هذا إن كانت في حقوق الله تعالى، وإن كانت متعلِّقة بحق من حقوق العباد، فيشترط لصحة التوبة أن يؤدي ذلك الحق إلى صاحبه، أو يعفو عنه صاحب الحق.</t>
+  </si>
+  <si>
+    <t>Қабули тавба то замоне идома дорад, ки дари он боз аст. Ва дари тавба бо тулуи офтоб аз мағриб баста мешавад. Ва ин ки инсон бояд пеш аз ғарғараи марг, ки расидани руҳ ба гулӯ аст, тавба кунад.
+Ноумед ва маъюс нашудан ба сабаби иртикоби гуноҳ, зеро омурзиш ва раҳмати Аллоҳ Субҳонаҳу ва Таъоло васеъ аст ва дари тавба боз аст.
+Шартҳои тавба: Якум: тарки гуноҳ. Дуюм: пушаймон шудан аз содир кардани он. Сеюм: тасмим гирифтан, ки ҳаргиз ба он барнагардад. Ин агар гуноҳ дар ҳуқуқи Аллоҳи Мутаъол бошад. Аммо агар гуноҳ дар бораи ҳуқуқи бандагон бошад, пас барои дурустии тавба шарт аст, ки он ҳақ ба соҳибаш баргардонда шавад, ё соҳиби он ҳақ аз он бигзарад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/4318</t>
+  </si>
+  <si>
     <t>إن الله كتب الإحسان على كل شيء</t>
   </si>
   <si>
     <t>Худованд эҳсон (некӣ)-ро бар ҳама чиз муқаррар кардааст</t>
   </si>
   <si>
     <t>عن شداد بن أوس رضي الله عنه قال: ثِنْتَانِ حَفِظْتُهُمَا عَنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ اللهَ كَتَبَ الْإِحْسَانَ عَلَى كُلِّ شَيْءٍ، فَإِذَا قَتَلْتُمْ فَأَحْسِنُوا الْقِتْلَةَ، وَإِذَا ذَبَحْتُمْ فَأَحْسِنُوا الذَّبْحَ، وَلْيُحِدَّ أَحَدُكُمْ شَفْرَتَهُ، فَلْيُرِحْ ذَبِيحَتَهُ».</t>
   </si>
   <si>
     <t>Аз Шаддод ибни Авс (Худованд аз ӯ розӣ бод) ривоят аст, ки мегӯяд: аз Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ду чиз ҳифз кардаам, ки фармудаанд: "Худованд эҳсон (некӣ)-ро бар ҳама чиз муқаррар кардааст. Чун агар куштед бо некӣ бикушед ва агар забҳ кардед бо некӣ забҳ кунед. Ҳаргоҳ касе аз шумо забҳ мекунад корди худро тез кунад то қурбонии худро дар вақти забҳ азоб надиҳад".</t>
   </si>
   <si>
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم أن الله تعالى أوجبَ علينا الإحسانَ في كل الأشياء، والإحسان: هو مراقبة الله على الدوام، في عبادته وفي بذل الخير وكف الأذى عن المخلوقين، ومن ذلك الإحسان في القتل والذبح.
 فالإحسان في القتل عند القصاص: بأن يختار أسهلَ الطُّرُق وأخَفَّها وأسرعَها زهوقًا للمقتول.
 والإحسان في الذبح عند الذكاة: بأن يرفق بالبهيمة بإحداد الآلة، وألّا تُحَدَّ أمام الذبيحة وهي تنظر إليها، وألَّا تُذبح وهناك من الماشية ما ينظر إليها.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) хабар додаанд, ки Худованд эҳсон дар ҳама чизро бароямон воҷиб гардонидааст, ва эҳсон иборат аст аз: муроқибати ҳамешагии Худованд бар ибодати мо, бар анҷоми амалҳои нек ва даст бардоштан аз озор ва азияти тамоми махлуқот, ки ҳатто дар забҳи чорво эҳсон бояд дар назар гирифта шавад.
 Эҳсон дар қасос ин аст, ки: осонтарину сабуктарин ва камдардтарин равиши қатл дар назар гирифта шавад.
 Эҳсон дар забҳ ин аст, ки: ҳамчун шафқат ба чорво корди тез интихоб кунад, кордро дур аз чашми чорво тез кунад ва пеши чашми чорвои дигар забҳ накунад.</t>
   </si>
   <si>
     <t>رحمة الله عزّ وجل ولطفه بالخلق.
  إحسان القتل والذبح بأن يكون على الوجه المشروع.
 كمال الشريعة واشتمالها على كل خير، ومن ذلك رحمة الحيوان والرفق به.
@@ -1785,50 +7185,132 @@
   </si>
   <si>
     <t>يُبَيِّنُ الرسولُ صلى الله عليه وسلم أنَّ الله قَدَّر الحسناتِ والسيئاتِ ثم بَيَّنَ للمَلَكين كيف يكتبانها: فمَن أراد وقصد وعَزَم على فعل الحسنة كُتبتْ له حسنة واحدة وإن لم يعملْها، فإن عَمِلها فإنها تُضاعف بعشر أمثالها إلى سبعمائة ضِعفٍ إلى أضعاف كثيرة، والزيادة بحسب ما في القلب من الإخلاص وتَعَدِّي النَّفْع ونحو ذلك. ومَن أراد وقصد وعزم على فعل السيئة ثم تَرَكها لله كُتبت له حسنة، وإن تركها تشاغلًا عنها مع عدم فعل أسبابها لم تُكتب شيئًا، وإن تركها عَجزًا عنها كُتبتْ عليه نِيَّتُه، وإن عملها كُتبت له سيئة واحدة.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) мефармояд, ки Худованд некӣ ва бадиҳоро муқаррар намуда сипас бар ду фаришта чигуна навиштани онҳоро баён фармудааст:
 Ҳар кӣ ирода ва қасди анҷоми амали нек кунад, барои ӯ як ҳасана навишта мешавад, агарчи онро анҷом надиҳад. Аммо агар онро анҷом диҳад аз даҳ то ҳафтсад ҳасана ва ҳатто бештар аз он барои ӯ навишта мешавад, ки он вобаста аст ба ихлос дар қалб ва бештар расонидани нафъ бар дигарон ва амалҳои дигаре ҳаммонанди он.
 Ҳаркӣ ирода ва қасди анҷоми амали нораво кунад ва онро анҷом надиҳад, барои ӯ як ҳасана навишта мешавад, аммо агар ба сабаби машғул будан ва набуди фурсат барои анҷоми авомили расидан ба он онро тарк намояд чизе барои ӯ навишта намешавад. Агар ба сабаби аҷз ва нотавонӣ онро тарк намояд ончи дар қалб дошт навишта мешавад, аммо дар сурати анҷоми он барояш танҳо як гуноҳ навишта мешавад.</t>
   </si>
   <si>
     <t>هذا الحديث مما يرويه النبي صلى الله عليه وسلم عن ربه، ويسمى بالحديث القدسي أو الإلهي، وهو الذي لفظه ومعناه من الله، غير أنه ليست فيه خصائص القرآن التي امتاز بها عما سواه ، من التعبد بتلاوته والطهارة له والتحدي والإعجاز وغير ذلك.
 إثبات كتابة الله تعالى الحسنات والسيئات، ثم بيانه ذلك لعباده حتى يعلموا ذلك، ويكونوا على بصيرة من أمرهم، فيمتثلوا أمره ويجتنبوا نهيه على هدى من ربّهم.
 بيانُ فضل الله تعالى العظيم على هذه الأمة في كتابة الحسنات ومضاعفتها، وعدم كتابة السيئات إلا بعد فعلها وكتابتها سيئة واحدة.
 الزيادة في مضاعفة الحسنات بحسب ما في القلب من الإخلاص وتَعَدِّي النَّفْع ونحو ذلك، فيضاعفها الله برحمته وفضله.
 بيان الفضل الذي يترتب للعبد على ترك السيئة وهِجران لذته، وترك شهوته من أجل ربه عز وجل رغبةً في ثوابه، ورهبةً من عقابه.
 من لطف الله تعالى بالأمة أن ضاعف لها حسناتها ولم يضاعف سيئاتها.
 كتابة الملائكة لجميع الأعمال من أعمال القلوب والجوارح.</t>
   </si>
   <si>
     <t>Баёни фазли бузурги Худованд бар ин уммат, ки аъмоли некашон барзиёд ва аъмоли бади онҳо танҳо як баробар навишта мешавад.
 Аҳамияти ният дар аъмол ва таъсири он.
 Яке дигар аз фазл ва меҳрубонии Худованд бар бандагонаш ин аст, ки ҳар кӣ қасди анҷоми амали нек кунад ва онро анҷом надиҳад барояш як ҳасана навишта мешавад.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/4322</t>
+  </si>
+  <si>
+    <t>أوصاني خليلي صلى الله عليه وسلم بثلاث: صيام ثلاثة أيام من كل شهر، وركعتي الضحى، وأن أوتر قبل أن أنام</t>
+  </si>
+  <si>
+    <t>Халил ва дӯсти ман, Паёмбари Худо (саллаллоҳу алайҳи ва саллам) манро ба се чиз тавсия доданд: Рӯза доштани се рӯз дар ҳар моҳ, хондани ду ракъат намози зуҳо, хондани витр пеш аз хоб</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: أَوْصَانِي خَلِيلِي صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ بِثَلاَثٍ: صِيَامِ ثَلاَثَةِ أَيَّامٍ مِنْ كُلِّ شَهْرٍ، وَرَكْعَتَيِ الضُّحَى، وَأَنْ أُوتِرَ قَبْلَ أَنْ أَنَامَ.</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки гуфт: Халил ва дӯсти ман, Паёмбари Худо (саллаллоҳу алайҳи ва саллам) манро ба се чиз тавсия доданд: Рӯза доштани се рӯз дар ҳар моҳ, хондани ду ракъат намози зуҳо, хондани витр пеш аз хоб.</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ أبو هريرةَ رضي الله عنه أنَّ حبيبَه وصاحبَه النبيَّ صلى الله عليه وسلم أوصاه وعَهِدَ إليه  بثلاث خصالٍ: 
+الأولى: صوم ثلاثة أيام من كل شهر. 
+الثانية: ركعتي الضُّحَى كل يوم. 
+الثالثة: الوِتْر قبل النوم؛ وذلك لِمَن خاف أن لا يَستيقظ آخر الليل.</t>
+  </si>
+  <si>
+    <t>Абуҳурайра (разияллоҳу анҳу) хабар медиҳад, ки дӯсташ ва ҳамроҳаш Паёмбари Худо (саллаллоҳу алайҳи ва саллам) ба ӯ се васият намуданд, ки ба ин се амал пойбанд бошад:
+Аввал: Рӯзадории се рӯз дар ҳар моҳ.
+Дуюм: Ду ракъати намози зуҳо, ҳар рӯз.
+Сеюм: Хондани намози витр пеш аз хоб, ин барои касоне аст, ки метарсанд дар охири шаб бедор нашаванд.</t>
+  </si>
+  <si>
+    <t>اختلاف وصايا النبيِّ صلى الله عليه وسلم لأصحابه: مَبنيٌّ على عِلْمِه صلى الله عليه وسلم بأحوال أصحابه، وما يُناسِب كلَّ واحد منهم، فالقوي يُناسبه الجهاد، والعابد تُناسبه العبادة، والعالِم يُناسبه العِلْم، وهكذا.
+قال ابن حجر العسقلاني في قوله: صوم ثلاثة أيام من كل شهر، الذي يظهر أن المراد بها البِيْض؛ وهي: يوم الثالث عشر، والرابع عشر، والخامس عشر، من الشهر الهجري.
+قال ابن حجر العسقلاني: فيه استحباب تقديم الوتر على النوم، وذلك في حقِّ مَن لم يَثِق بالاستيقاظ.
+أهمية هذه الأعمال الثلاثة؛ لوصية النبي صلى الله عليه وسلم عَدَدًا من أصحابه بها.
+قال ابن دقيق العيد في قوله: (وركعتي الضحى): لعلّه ذَكَر الأقَلَّ الذي يوجد التأكيد بفعله، وفي هذا دلالة على استحباب صلاة الضحى، وأنَّ أقلها ركعتان.
+وقت صلاة الضحى: من بعد شروق الشمس بربع ساعة تقريبًا، ويَمتَد وقتُها إلى ما قبل الظهر بعشر دقائق تقريبًا، وعددها: أقلها ركعتان، واختُلف في أكثرها؛ فقيل: ثماني ركعات، وقيل: لا حد لأكثرها.
+وقت الوتر: من بعد صلاة العشاء إلى طلوع الفجر، وأقله ركعة، وأكثره إحدى عشرة ركعة.</t>
+  </si>
+  <si>
+    <t>Тафовут дар васиятҳои Паёмбар (саллаллоҳу алайҳи ва саллам) ба саҳобаҳояш бар асоси огоҳии ӯ дар бораи ҳолати ҳар яки онҳо буд ва ончи муносиби ҳоли яке аз онҳо мебошад, барои мисол, шахси боқувват барои ҷиҳод муносиб аст, обид барои ибодат ва олим барои илм муносиб аст ва ҳамин тавр.
+Ибни Ҳаҷари Асқалонӣ дар бораи се рӯз рӯзаи ҳар моҳ, мегӯяд: Се рӯз рӯза гирифтан дар ҳар моҳ, зоҳиран мақсади ӯ рӯзҳои сафед аст, ки он рӯзҳои сенздаҳум, чаҳордаҳум ва понздаҳуми моҳҳои ҳиҷрӣ  мебошад.
+Ибни Ҳаҷари Асқалонӣ мегӯяд: Дар ин ҳадис тақдими намози витр бар хоб мустаҳаб аст, махсусан барои касоне, ки ба бедор шудани худ мутмаин нестанд.
+Аҳамияти ин се амал, зеро Паёмбар (саллаллоҳу алайҳи ва саллам) ба ададе аз саҳобагонаш ин амалҳоро тавсия додааст.
+Ибни Дақиқ Ал-ъид дар сухани худ мегӯяд: (ва ду ракаъати зуҳо) эҳтимолан дар инҷо камтарин адади намозро зикр кардааст, ки бо иҷрои он таъкид мешавад. Ин нишонаест бар мустаҳаб будани намози зуҳо, ки камтарини он ду ракъат аст.
+Вақти намози зуҳо: тақрибан миқдори 15 дақиқа пас аз тулӯи офтоб оғоз мешавад ва тақрибан то даҳ дақиқаи пеш аз намози пешин идома меёбад. Адади ракъатҳои намози зуҳо: камтаринаш ду ракъат аст, вале дар адади бештари он ихтилоф ҳаст, гуфтаанд, ки ҳадди бештараш ҳашт ракъат аст, ҳамчунин гуфтаанд, ки ҳадди бештар надорад.
+Вақти намози витр: пас аз намози хуфтан то тулӯи субҳ. Ҳадди ақали он як ракъат ва ҳадди аксараш ёздаҳ ракъат мебошад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/4538</t>
+  </si>
+  <si>
+    <t>إذا رأيتموه فصوموا، وإذا رأيتموه فأفطروا، فإن غم عليكم فاقدروا له</t>
+  </si>
+  <si>
+    <t>Ҳар гоҳ онро (ҳилоли Рамазонро) дидед, рӯза бигиред ва ҳар гоҳ онро (ҳилоли моҳи Шаволро) дидед ифтор кунед. Агар осмон абрнок бошад ва моҳро надидед, 30 рӯзро пурра намоед</t>
+  </si>
+  <si>
+    <t>عَنْ ابْنَ عُمَرَ رَضِيَ اللَّهُ عَنْهُمَا قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إِذَا رَأَيْتُمُوهُ فَصُومُوا، وَإِذَا رَأَيْتُمُوهُ فَأَفْطِرُوا، فَإِنْ غُمَّ عَلَيْكُمْ فَاقْدُرُوا لَهُ».</t>
+  </si>
+  <si>
+    <t>Аз Ибни Умар (разияллоҳу анҳумо) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам)-ро шунидам, ки мегӯяд: "Ҳар гоҳ онро (ҳилоли Рамазонро) дидед, рӯза бигиред ва ҳар гоҳ онро (ҳилоли моҳи Шаволро) дидед ифтор кунед. Агар осмон абрнок бошад ва моҳро надидед, 30 рӯзро пурра намоед."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم علامةَ دخول شهر رمضان وخروجه، فقال: إذا رأيتم هلال رمضان فصوموا، فإنْ حَالَ بينكم وبينه غَيْمٌ وسُتِرَ عليكم؛ فعُدُّوا ثلاثين يومًا لشهر شعبان، وإذا رأيتم هلال شوال فأفطروا، فإنْ حال بينكم وبينه غَيْمٌ وسُترَ عليكم؛ فعُدُّوا ثلاثين يومًا لشهر رمضان.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) нишонаи даромадан ва баромадани ҳилоли моҳи Рамазонро баён намуданд: Ҳар гоҳ ҳилоли моҳи Рамазонро дидед, рӯза бигиред. Ва агар осмон абрнок бошад, ё чизи дигаре монеъа шуд ва моҳро дида натавонистед, 30 рӯзро барои моҳи Шаъбон пурра кунед. Ҳамчунин агар ҳилоли моҳи Шаволро дидед, ифтор кунед (ид кунед), агар осмон абрнок бошад ё чизи дигаре монеъа шуд ва моҳро дида натавонистед, 30 рӯзро барои моҳи Рамазон пурра кунед.</t>
+  </si>
+  <si>
+    <t>الاعتماد على الرؤية لا على الحساب في إثبات دخول الشهر.
+نقل ابن المنذر الإجماع على أنه لا يجب الصيام إذا كان دخول شهر رمضان بالحساب فقط دون الرؤية.
+وجوب إكمال شعبان ثلاثين يومًا إذا حال دون رؤية هلال رمضان غَيْمٌ أو نحوه .
+الشهرُ القَمَريُّ لا يكون إلا تسعةً وعشرون يومًا، أو ثلاثين يومًا.
+وجوب إكمال رمضان ثلاثين يومًا إذا حال غيم أو نحوه دون هلال شوال.
+من كان بموضع ليس فيه مَن يَتَفَقَّدُ أَمْرَ المسلمين في الصوم، أو كان ممن يضيِّع ذلك فينبغي أن يراعي ذلك ويَتفقده بمَن يثبت ذلك عنده برؤية نفسه أو برؤية من يثق به؛ فيصوم بذلك ويفطر.</t>
+  </si>
+  <si>
+    <t>Дар исботи даромадани моҳ мадори эътибор дидани он аст на ҳисоби он.
+Ибни Мунзир нақл кардааст, ки иҷмоъ бар он аст, ки агар даромадани моҳ танҳо аз рӯи ҳисоб бошад, на бо дидани моҳ, рӯза гирифтан воҷиб намегардад.
+Агар бар асари абрнокӣ ё чизҳои дигар, дидани  ҳилоли моҳи Рамазон монеъа шавад, 30 рӯзро барои моҳи Шаъбон пурра кардан воҷиб аст.
+Моҳи ҳиҷрии қамарӣ 29 рӯз ё 30 рӯз аст.
+Агар бар асари абрнокӣ ё чизҳои дигар, дидани  ҳилоли моҳи Шавол монеъа шавад, 30 рӯзро барои моҳи Рамазон пурра кардан воҷиб аст.
+Шахсе дар ҷое бошад, ки касе умури мусалмононро дар мавриди рӯза гирифтан ба уҳда надошта бошад, ё касе бошад, ки ба ин масъала таваҷҷуҳ надошта бошад, бояд бо касе, ки бо дидани ҳилол ё бо гувоҳии эътимодбахш барояшон маълум мекунад, муроҷиат кунанд ва ба он асос рӯза гиранд ё ифтор кунанд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/4549</t>
   </si>
   <si>
     <t>إن الله لا ينظر إلى صوركم وأموالكم، ولكن ينظر إلى قلوبكم وأعمالكم</t>
   </si>
   <si>
     <t>Худованд ба сурат ва моли шумо нигоҳ намекунад, балки ба дилҳо ва амалҳои шумо менигарад</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «إِنَّ اللهَ لَا يَنْظُرُ إِلَى صُوَرِكُمْ وَأَمْوَالِكُمْ، وَلَكِنْ يَنْظُرُ إِلَى قُلُوبِكُمْ وَأَعْمَالِكُمْ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (Худованд аз ӯ розӣ бод) ривоят аст, ки мегӯяд: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Худованд ба сурат ва моли шумо нигоҳ намекунад, балки ба дилҳо ва амалҳои шумо менигарад".</t>
   </si>
   <si>
     <t>يُبَِّنُ النبيُّ صلى الله عليه وسلم أنَّ اللهَ سبحانه وتعالى لا يَنظُرُ إلى صور العبادِ وأجسامِهم، هل هي جميلةٌ أو ذَميمةٌ؟ هلْ هي كَبيرةٌ أو صَغيرةٌ؟ أو صَحيحةٌ أو سَقيمةٌ؟ 
 ولا يَنظُرُ إلى أموالهم، هل هي كثيرة أو قليلة؟ فالله عزَّ وجلَّ لا يُؤاخِذُ عبادَه ولا يُحاسبُهم على هذه الأمورِ وتَفاوُتِهم فيها، ولكنْ يَنظُرُ إلى قُلوبِهم وما فيها من التَّقْوى واليقينِ، والصدقِ والإخلاصِ، أو قصدِ الرياءِ والسُّمعةِ، وينظُرُ إلى أعمالِهم من حيثُ صلاحُها وفسادُها؛ فيثيبُ ويُجازي عليها.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) баён фармудаанд, ки Худованд ба ҷисм ва чеҳраи бандагон наменигарад, ки зишт аст ва ё зебо? Тани бузург дорад ва ё кӯчак? Солим аст ё носолим? Ба дорои онҳо наменигарад, ки зиёд аст ва ё кам? Худованд бандагонро бар асоси умури мазкур ва тафовуташон дар он бозхост ва муҳосаба  намекунад, балки ба қалб ва андозаи сидқу ихлос ва тақво, ё аз рӯи худнамоӣ аст ё риё, менигарад. Ба амалҳои онон назар карда мешавад, ки нек ва дуруст аст ё фосид ва сипас бар асоси он ҷазо ва подош дода мешаванд.</t>
   </si>
   <si>
     <t>الاعتناء بإصلاح القلب، وتطهيره عن كل وصف مذموم.
 صلاح القلب بالإخلاص، وصلاح العمل بمتابعة النبي عليه الصلاة والسلام، وهما محل النظر والاعتبار عند الله تعالى.
 لا يغتر الإنسان بماله ولا بجماله ولا ببدنه ولا بشيء من مظاهر هذه الدنيا.
 التحذير من الركون إلى الظاهر دون إصلاح الباطن.</t>
@@ -2053,50 +7535,86 @@
     <t>أَمَرَ النبيُّ صلى الله عليه وسلم بِتَرْك ما تَشُكُّ فيه مِن الأقوال والأعمال أنه مَنهيٌّ عنه أو لا، أهو حرام أو حلال، إلى ما لا شَكَّ فيه مما تَيَقَّنت حُسْنَه وحِلَّه، فإنَّ القلب يَطمئن إليه ويسكن، وما فيه ريبة يَقلق القلبُ منه ويَضطرِب.</t>
   </si>
   <si>
     <t>Паёмбари Аллоҳ (Саллалоҳу алайҳи ва саллам) фармуданд, ки: Он чизеро, ки дар дурустияш шубҳа дорӣ, хоҳ гуфтор бошад, ё амал, дар ҳаром будан ё набудан, ҳалол ё ҳаром будан, тарк кун, ва рӯй биёр ба он чизе, ки дар дурустӣ ва ҳалол буданаш яқин дорӣ. Зеро қалб ба чизе, ки ҳалол ва некӯ будани он маълум аст, ором мегирад ва ба он мутмаин мешавад. Аммо ҳар он чи шубҳаовар аст, қалбро ба изтироб ва нороҳатӣ меандозад.</t>
   </si>
   <si>
     <t>على المسلم بناء أموره على اليقين وترك المشكوك فيه، وأن يكون في دينه على بصيرة.
 النهي عن الوقوع في الشبهات.
 إذا أردتَ الطمأنينةَ والاستراحة فاترك المشكوك فيه واطرحه جانبًا.
 رحمة الله بعباده إذ أمرَهم بما فيه راحة النفس والبال ونهاهم عمّا فيه قَلَقٌ وحَيْرة.</t>
   </si>
   <si>
     <t>Барои як мусалмон лозим аст, ки корҳо ва амалашро бар асоси яқин бино кунад, на бар шубҳа. Ва бояд дар дини худ бо фаҳми равшан ва дониш амал намояд.
 Наҳй аз воқеъ шудан дар чизҳои шубҳанок.
 Агар оромии дил ва роҳатии хотир мехоҳӣ, пас чизҳои машкукро тарк кун ва онро канор гузор.
 Аз раҳмату меҳрубонии Аллоҳ Таъоло нисбат ба бандагонаш аст, ки онҳоро ба чизҳое амр намудааст, ки боиси оромии нафс ва хотир мешавад ва онҳоро аз он чи боиси ташвиш ва саргардонӣ мешавад, манъ намудааст.</t>
   </si>
   <si>
     <t>رواه الترمذي والنسائي وأحمد</t>
   </si>
   <si>
     <t>[رواه الترمذي والنسائي وأحمد]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/4564</t>
+  </si>
+  <si>
+    <t>صلاة الرجل في جماعة تزيد على صلاته في بيته وصلاته في سوقه بضعا وعشرين درجة</t>
+  </si>
+  <si>
+    <t>(Аҷру подоши) намози як марди мусалмон бо ҷамоат, бисту чанд дараҷа бештар аз намозест, ки дар хона ва дар бозор мехонад, мешавад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «صَلَاةُ الرَّجُلِ فِي جَمَاعَةٍ تَزِيدُ عَلَى صَلَاتِهِ فِي بَيْتِهِ وَصَلَاتِهِ فِي سُوقِهِ بِضْعًا وَعِشْرِينَ دَرَجَةً، وَذَلِكَ أَنَّ أَحَدَهُمْ إِذَا تَوَضَّأَ فَأَحْسَنَ الْوُضُوءَ، ثُمَّ أَتَى الْمَسْجِدَ لَا يَنْهَزُهُ إِلَّا الصَّلَاةُ، لَا يُرِيدُ إِلَّا الصَّلَاةَ، فَلَمْ يَخْطُ خَطْوَةً إِلَّا رُفِعَ لَهُ بِهَا دَرَجَةٌ، وَحُطَّ عَنْهُ بِهَا خَطِيئَةٌ، حَتَّى يَدْخُلَ الْمَسْجِدَ، فَإِذَا دَخَلَ الْمَسْجِدَ كَانَ فِي الصَّلَاةِ مَا كَانَتِ الصَّلَاةُ هِيَ تَحْبِسُهُ، وَالْمَلَائِكَةُ يُصَلُّونَ عَلَى أَحَدِكُمْ مَا دَامَ فِي مَجْلِسِهِ الَّذِي صَلَّى فِيهِ، يَقُولُونَ: اللهُمَّ ارْحَمْهُ، اللهُمَّ اغْفِرْ لَهُ، اللهُمَّ تُبْ عَلَيْهِ، مَا لَمْ يُؤْذِ فِيهِ، مَا لَمْ يُحْدِثْ فِيهِ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "(Аҷру подоши) намози як марди мусалмон бо ҷамоат, бисту чанд дараҷа бештар аз намозест, ки дар хона ва дар бозор мехонад, мешавад. Зеро вақте ки яке аз онҳо таҳорат кунад ва таҳораташро хуб анҷом диҳад ва сипас ба масҷид биёяд ва чизе ҷуз намоз ӯро наоварда бошад ва танҳо барои намоз омада бошад, пас қадаме намебардорад, магар ин ки дараҷае бар дараҷаҳояш афзуда мешавад ва як гуноҳ аз ӯ пок мешавад, то ин ки вориди масҷид шавад. Ва чун вориди масҷид шуд, то вақте ки намоз ӯро нигоҳ дошта бошад, дар ҳоли намоз хоҳад буд. Ва фариштагон то вақте, ки яке аз шумо дар ҷои намоз хондааш нишаста аст, бар ӯ дуруд мефиристанд. Ва мегӯянд: Илоҳо ӯро раҳм кун, Илоҳо ӯро биёмурз, Илоҳо тавбаи ӯро бипазир. То замоне ки озор нарасонад ё таҳораташ ботил нашавад."</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنه إذا صَلَّى المسلم في جماعةٍ، كانت صلاتُه تلك أفضلَ مِن صلاتِهِ في بيتِهِ أو سوقِه بضعًا وعشرين مَرّة. 
+ثم ذَكَرَ السبب في ذلك: وهو أنَّ الرجل إذا توضأ فأتمَّ الوضوءَ وأحسنَه، ثم خرج إلى المسجد لا يُخرجه إلا إرادة الصلاة، لم يَخْطُ خُطوةً إلا رُفع له بها مرتبة ومنزلة، ومُحِيَ عنه بها خطيئة، 
+فإذا دخل المسجد وجلس ينتظر الصلاة، فإنه يأخذ أجرَ الصلاة وثوابَها ما انتظر الصلاة، والملائكة تدعو له ما دام في مجلسه الذي صلى فيه، تقول: 
+"اللهم اغفر له، اللهم ارحمه، اللهم تُبْ عليه" ما لم يُفسِدْ وضوءَه، أو يفعل ما يتأذى به الناس أو الملائكة.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) мефармояд, ки намози мусалмон бо ҷамоат аз намозаш дар хона ва бозор бисту чанд дараҷа беҳтар аст. Сипас сабаби онро зикр кард, ки: Агар шахс таҳорат кунад ва таҳораташро хуб анҷом диҳад, сипас ба масҷид равад, дар ҳоле ки чизе ҷуз иродаи намоз ӯро берун наоварда бошад, гоме барнамедорад, магар ин ки бо он дараҷае бар дараҷаҳо ва мартабааш афзуда мешавад ва гуноҳе аз гуноҳонаш пок мешавад. Пас чун вориди масҷид шуд ва ба интизори намоз нишаст, то вақте ки дар интизори намоз аст, аҷру савоби намоз ба ӯ мерасад. Ва фариштагон то вақте ки дар ҷои намозгузориаш нишаста бошад, барояш дуо мекунанд ва мегӯянд: "Илоҳо ӯро биёмурз, Илоҳо ӯро раҳм кун, Илоҳо тавбаи ӯро бипазир. То замоне ки таҳораташ нашикаста бошад, ё коре накарда бошад, сабаби озори мардум ё фариштагон  шавад.</t>
+  </si>
+  <si>
+    <t>صلاةُ المنفرد في بيتِه أو سوقِه صحيحةٌ، ولكنه يأثمُ لترك الجماعة بلا عذر.
+صلاة الجماعة في المسجد أفضل من صلاة الإنسان منفردًا بخمس أو ست أو سبع وعشرين درجة.
+من وظائف الملائكة الدعاء للمؤمنين.
+فضل الذهاب للمسجد متوضئًا.</t>
+  </si>
+  <si>
+    <t>Намозро дар хона ё бозор танҳо хондан дуруст аст, вале агар ҷамоатро бе узр тарк кардааст, гунаҳкор мешавад.
+Намози бо ҷамоат дар масҷид хондан аз намози танҳо хондан, бисту панҷ ё бисту шаш, ё бисту ҳафт дараҷа беҳтар аст.
+Яке аз вазифаҳои фариштагон дуо кардан дар ҳаққи муъминон аст.
+Фазилати бо таҳорат ба масҷид рафтан.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/4566</t>
   </si>
   <si>
     <t>كل سلامى من الناس عليه صدقة</t>
   </si>
   <si>
     <t>Бар ҳар мафсале (банди ангушт, даст...)  аз мафсалҳои мардум ҳар рӯз садақае лозим аст</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «كُلُّ سُلاَمَى مِنَ النَّاسِ عَلَيْهِ صَدَقَةٌ، كُلَّ يَوْمٍ تَطْلُعُ فِيهِ الشَّمْسُ يَعْدِلُ بَيْنَ الِاثْنَيْنِ صَدَقَةٌ، وَيُعِينُ الرَّجُلَ عَلَى دَابَّتِهِ فَيَحْمِلُ عَلَيْهَا أَوْ يَرْفَعُ عَلَيْهَا مَتَاعَهُ صَدَقَةٌ، وَالكَلِمَةُ الطَّيِّبَةُ صَدَقَةٌ، وَكُلُّ خُطْوَةٍ يَخْطُوهَا إِلَى الصَّلاَةِ صَدَقَةٌ، وَيُمِيطُ الأَذَى عَنِ الطَّرِيقِ صَدَقَةٌ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд: "Бар ҳар мафсале (банди ангушт, даст...)  аз мафсалҳои мардум ҳар рӯз садақае лозим аст, Ҳар рӯз, ки офтоб тулуъ мекунад ва (шахс) байни ду нафар адолат барқарор мекунад ва шахсеро дар савор шудан ба маркабаш кумак мекунад ё матоъашро барои ӯ, ки бар маркабаш нишаста аст, мебардорад, барояш садақа аст. Сухани нек садақа аст ва ҳар қадаме, ки ба сӯи намоз бармедорад садақа аст ва ин ки озор ва азиятеро аз роҳ дур мекунад, садақа аст".</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ على كلِّ مسلم مُكلَّف كلّ يوم بعدد كل مفصل من مفاصل عظامه صدقة تطوع لله تعالى على سبيل الشكر له على العافية، وأن جعل عظامه مفاصل يتمكن بها من القبض والبسط، 
 وأنّ تلك الصدقة تتأدّى بأعمال البر كلها ولا تتوقف على إعطاء مال، ومنها: 
 عدلك وإصلاحك بيـن متخاصمين صدقةٌ،
 وفي إعانتك لعاجز في دابته فتحمله عليها أو ترفع له متاعه صدقةٌ، 
 والكلمة الطيبة من ذكر ودعاء وسلام وغيرها صدقةٌ،
 وبكل خطوةٍ تمشيها إلى الصلاة صدقةٌ، 
 وإزالة ما يُتَأذّى به عن الطريق صدقةٌ.</t>
   </si>
   <si>
     <t>Паёмбар (Саллалоҳу алайҳи ва саллам) баён намуданд, ки бар ҳар мусалмони мукаллаф дар ҳар шабонарӯз ба андозаи адади мафосили устухонҳояш садақае аз рӯйи шукр барои Аллоҳ Таъоло, ки ба ӯ иноят бахшидааст ва барои устухонҳояш мафосиле қарор додааст, то онҳоро боз ва баста кунад, лозим аст. Ва ин ки ин садақа бо тамоми корҳои хайр анҷом дода мешавад ва маҳдуд ба бахшидани мол нест, аз ҷумла: Адолат ва оштӣ андохтан миёни ду шахсе, ки бо ҳам ихтилоф доранд, садақа аст, Вақте ба нотавоне кумак мекунӣ ба маркабаш савор шавад ва ашёашро барояш бардошта медиҳӣ, садақа аст. Сухани нек, аз қабили зикр, дуо, сулҳ ва ғайра, садақа аст. Ва ҳар қадаме, ки ба сӯи намоз мегузорӣ, садақа аст. Ва аз роҳ дур кардани он чи зараровар аст, садақа аст.</t>
   </si>
@@ -2699,189 +8217,520 @@
     <t>Ибни Аббос (Худованд аз ӯ розӣ бод) ривоят мекунад, ки хурдсолӣ дар маркабе пушти Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) савор буд, Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ба ӯ гуфт: ман ба ту чанд чизе таълим медиҳам, ки Худованд бо онҳо туро манфиат медиҳад:
 Худовандро бо риояи фармудаҳо ва дурӣ аз навоҳияш бо худ бидонед, ба гунае, ки Ӯ Таъоло туро дар тоату ибодат ба Худ бинад, на дар гуноҳон ва нофармонӣ. Агар ингуна амал кунед, Ӯ Таъоло шуморо аз балоҳои дунё ва охират дар паноҳаш нигоҳ медорад ва ҳарҷо ки бошед Худо ба шумо нусрат медиҳад.
 Агар чизе мехоҳӣ фақат аз Худо бихоҳ, зеро танҳо Ӯ Таъолост, ки ба суолкунандагон посух мегӯяд.
 Агар ёрӣ мехоҳӣ фақат аз Худо бихоҳ.
 Ба яқин бидон, ки агар аҳли замин ҳама ҷамъ оянд, то барои ту манфиат бахшанд, суде ба ту нахоҳад расид, магар ончи Худованд навишта аст, ва агар аҳли замин ҳама ҷамъ оянд, то ба ту зиёне расонанд, зиёне ба ту нахоҳад расид, магар ончи Худованд муқаддар сохта аст.
 Худованд ин корро навиштааст ва бар асоси илм ва ҳикмати Ӯ Таъоло муқаддар сохта шудааст, ва ончи Худованд навишта аст тағйире надорад.</t>
   </si>
   <si>
     <t>أهمية تعليم الصغار والأطفال أمورَ الدين من التوحيد والآداب وغير ذلك.
 الجزاء من جنس العمل.
 الأمر بالاعتماد على الله، والتوكل عليه دون غيره، وهو نعم الوكيل.
 الإيمان بالقضاء والقدر والرضا به، وأن الله قدر كل شيء.
 من أضاع أمر الله فإن الله يُضَيِّعُه ولا يَحفظُه.</t>
   </si>
   <si>
     <t>Аҳамияти омӯзиши масоили динӣ ба кӯдакон ва фарзандон, аз ҷумла тавҳид, одоб ва ғайра.
 Подош аз ҷинси амал аст.
 Амр ба эътимод ва таваккул кардани танҳо бар Худо, ва Ӯ Таъоло беҳтарин корсоз ва пуштибон аст.
 Имон ба қазо ва қадар ва розӣ будан ба он, ва инки Худованд ҳама чизро муқаддар кардааст.
 Ҳар кӣ аз фармони Худованд саркашӣ ва кӯтоҳӣ кунад, Худованд ӯро зоеъ месозад ва аз ӯ муҳофизат намекунад.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/4811</t>
   </si>
   <si>
+    <t>لا تقتله، فإن قتلته فإنه بمنزلتك قبل أن تقتله، وإنك بمنزلته قبل أن يقول كلمته التي قال</t>
+  </si>
+  <si>
+    <t>Ӯро накуш, агар ӯро бикушӣ ӯ дар ҷойгоҳи ту қарор мегирад, ки қабл аз куштани ӯ доштӣ. Ва ту дар ҷойгоҳи ӯ қарор мегирӣ, қабл аз ин ки он ҷумларо гуфтааст</t>
+  </si>
+  <si>
+    <t>عَنْ المِقْدَادِ بْنَ عَمْرٍو الكِنْدِيَّ رضي الله عنه: أَنَّهُ قَالَ لِرَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: أَرَأَيْتَ إِنْ لَقِيتُ رَجُلًا مِنَ الكُفَّارِ فَاقْتَتَلْنَا، فَضَرَبَ إِحْدَى يَدَيَّ بِالسَّيْفِ فَقَطَعَهَا، ثُمَّ لاَذَ مِنِّي بِشَجَرَةٍ، فَقَالَ: أَسْلَمْتُ لِلَّهِ، أَأَقْتُلُهُ يَا رَسُولَ اللَّهِ بَعْدَ أَنْ قَالَهَا؟ فَقَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لاَ تَقْتُلْهُ» فَقَالَ: يَا رَسُولَ اللَّهِ إِنَّهُ قَطَعَ إِحْدَى يَدَيَّ، ثُمَّ قَالَ ذَلِكَ بَعْدَ مَا قَطَعَهَا؟ فَقَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لاَ تَقْتُلْهُ، فَإِنْ قَتَلْتَهُ فَإِنَّهُ بِمَنْزِلَتِكَ قَبْلَ أَنْ تَقْتُلَهُ، وَإِنَّكَ بِمَنْزِلَتِهِ قَبْلَ أَنْ يَقُولَ كَلِمَتَهُ الَّتِي قَالَ».</t>
+  </si>
+  <si>
+    <t>Аз Миқдод ибни Амри Киндӣ (разияллоҳу анҳу) ривоят аст, ки ӯ ба Расули Худо (саллаллоҳу алайҳи ва саллам) гуфт: Чӣ мешавад агар ман бо яке аз кофирон дар ҷанг рӯбарӯ шавам, ӯ бо шамшер яке аз дастонамро бурад, баъд ба таги дарахте аз ман паноҳ барад ва гӯяд: Ман ба Худо таслим шудаам (яъне, мусалмон шудам), оё ман метавонам ӯро пас аз ин калима бикушам? Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Ӯро накуш". Гуфт: Эй Расули Аллоҳ! ӯ як дасти манро бурида ва он ҷумларо баъд аз буридани дастам гуфтааст. Паёмбар (саллаллоҳу алайҳи ва саллам) гуфт: "Ӯро накуш, агар ӯро бикушӣ ӯ дар ҷойгоҳи ту қарор мегирад, ки қабл аз куштани ӯ доштӣ. Ва ту дар ҷойгоҳи ӯ қарор мегирӣ, қабл аз ин ки он ҷумларо гуфтааст."</t>
+  </si>
+  <si>
+    <t>سألَ المقدادُ بن الأسود رضي الله عنه النبيَّ صلى الله عليه وسلم إذا هو لَقِيَ رجلًا من الكفار في المعركة، فتبارزا بالسيوف، حتى أصاب الكافر إحدى يديه بالسيف فقطعها، ثم فَرَّ الكافر منه وتَحَصَّنَ بشجرة، فقال: لا إله إلا الله، أيحل لي قَتْلُه بعد أنْ قَطَعَ يدي؟ 
+فقال له النبي صلى الله عليه وسلم: لا تقتلْه. 
+فقال يا رسول الله، إنه قطع إحدى يديَّ، أَمَعَ هذا لا أقتله؟! 
+فقال صلى الله عليه وسلم: لا تقتلْه، فإنه أصبح حَرامُ الدَّم، فإنك إنْ قَتلتَه بعد إسلامه؛ فإنه بمنزلتِك مَعصومُ الدَّم بإسلامه، وإنك بمنزلته مُباح الدم بقتلك إياه قِصاصًا.</t>
+  </si>
+  <si>
+    <t>Миқдод ибни Асвад (разияллоҳу анҳу) аз Паёмбар (саллаллоҳу алайҳи ва саллам) пурсид: Агар ман бо як марди кофир дар ҷанг рӯбарӯ шавам ва мо бо шамшер мубориза кунем, то он кофир бо шамшер яке аз дастонамро бибурад, сипас аз ман гурехта, ба зери дарахте паноҳ бигирад ва бигӯяд, "Ло илаҳа иллаллоҳ", оё барои ман ҷоиз аст, барои он ки дастамро бурида аст ӯро бикушам?
+Паёмбар (саллаллоҳу алайҳи ва саллам) ба ӯ гуфт: Ӯро накуш.
+Ӯ гуфт: Эй Расули Худо, ӯ яке аз дастонамро буридааст, оё бо вуҷуди ин ман набояд ӯро бикушам?!
+Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: Ӯро накуш, зеро хуни ӯ (баъд аз зикри калимаи тавҳид) ҳаром шудааст. Агар пас аз исломаш ӯро бикушӣ, хуни ӯ мисли хуни касе аст, ки барои исломаш ҳифз шудааст. Аммо ту дар ҷои ӯ қарор мегирӣ ва хунат мубоҳ мегардад, ки барои куштани як мусалмон мавриди қасос қарор мегирӣ.</t>
+  </si>
+  <si>
+    <t>مَن صَدَر منه ما يَدل على الدخول في الإسلام مِن قول أو فعل حَرُم قتلُه.
+إذا أسلم أحدٌ من الكفار أثناء المعركة، فقد عُصِم دمُه، ووجب الكفُّ عنه إلا أن يَتَبَيَّنَ منه خلاف ذلك.
+يجب على المسلم أن يكون هواه تبعًا للشرع وليس للعصبية والانتقام.
+قال ابن حجر: جواز السؤال عن النوازل قبل وقوعها بناءً على ترجيح أنَّ القصة لم تقع، وأما ما نُقِلَ عن بعض السلف من كراهة ذلك فهو محمول على ما يَنْدُرُ وقوعُه، وأما ما يمكن وقوعُه عادةً فيُشرَع السؤالُ عنه لِيُعْلَم.</t>
+  </si>
+  <si>
+    <t>Касе, ки аз ӯ ҳарфе ё кирдоре барояд, ки нишонаи дохил шуданаш ба Ислом бошад, куштани ӯ ҳаром мегардад.
+Агар касе аз кофирон ҳангоми ҷанг мусалмон шавад, хуни ӯ ҳифз мешавад ва бояд аз куштанаш даст кашид, магар ин ки хилофи он маълум шавад.
+Хостаҳои мусалмон бояд тибқи шариат бошанд, на бо ғурур, эҳсоси кина ва интиқом.
+Ибни Ҳаҷар гуфтааст: Пурсидан дар бораи ҳодисае, ки рух надодааст, ҷоиз аст. Аммо он чи ки аз баъзе аз салаф (саҳобагону пешвоён) дар боби кароҳати он нақл шудааст, барои ҳолатҳое аст, ки рух доданаш нодир аст. Аммо барои чизҳое, ки одатан метавонад рух диҳад, дар мавриди он пурсидан ҷоиз аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/4815</t>
+  </si>
+  <si>
     <t>أذنب عبد ذنبا، فقال: اللهم اغفر لي ذنبي</t>
   </si>
   <si>
     <t>Банда гуноҳ мекунад ва сипас мегӯяд: Парвардигоро! гуноҳони маро биёмурз</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فِيمَا يَحْكِي عَنْ رَبِّهِ عَزَّ وَجَلَّ، قَالَ: «أَذْنَبَ عَبْدٌ ذَنْبًا، فَقَالَ: اللَّهُمَّ اغْفِرْ لِي ذَنْبِي، فَقَالَ تَبَارَكَ وَتَعَالَى: أَذْنَبَ عَبْدِي ذَنْبًا، فَعَلِمَ أَنَّ لَهُ رَبًّا يَغْفِرُ الذَّنْبَ، وَيَأْخُذُ بِالذَّنْبِ، ثُمَّ عَادَ فَأَذْنَبَ، فَقَالَ: أَيْ رَبِّ اغْفِرْ لِي ذَنْبِي، فَقَالَ تَبَارَكَ وَتَعَالَى: عَبْدِي أَذْنَبَ ذَنْبًا، فَعَلِمَ أَنَّ لَهُ رَبًّا يَغْفِرُ الذَّنْبَ، وَيَأْخُذُ بِالذَّنْبِ، ثُمَّ عَادَ فَأَذْنَبَ، فَقَالَ: أَيْ رَبِّ اغْفِرْ لِي ذَنْبِي، فَقَالَ تَبَارَكَ وَتَعَالَى: أَذْنَبَ عَبْدِي ذَنْبًا، فَعَلِمَ أَنَّ لَهُ رَبًّا يَغْفِرُ الذَّنْبَ، وَيَأْخُذُ بِالذَّنْبِ، اعْمَلْ مَا شِئْتَ فَقَدْ غَفَرْتُ لَكَ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (Худованд аз ӯ розӣ бод) ривоят аст: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) аз Парвардигораш овардааст, ки Ӯ Таъоло мефармояд: "Банда гуноҳ мекунад ва сипас мегӯяд: Парвардигоро! гуноҳони маро биёмурз, Аллоҳ Таборак ва Таъоло мегӯяд: бандаам гуноҳ кард ва донист, ки Парвардигоре дорад, ки бахшандаи гуноҳон аст ва Ӯ Таъоло барои гуноҳ муҷозот низ мекунад, банда дубора муртакиби гуноҳ шуд ва гуфт: Парвардигоро гуноҳамро биёмӯрз. Пас Аллоҳ Таборак ва Таъоло фармуд: бандаам гуноҳе кард ва донист, ки Парвардигоре дорад, ки гуноҳро мебахшад ва барои гуноҳ муҷозот низ мекунад, банда боз муртакиби гуноҳ шуд ва гуфт: Парвардигоро гуноҳамро биёмӯрз. Аллоҳ Таборак ва Таъоло мефармояд: бандаам гуноҳ кард ва донист, ки Парвардигоре дорад, ки гуноҳро мебахшад ва барои гуноҳ муҷозот низ мекунад, ҳарчи мехоҳӣ бикун, ки ман туро  бахшидам".</t>
   </si>
   <si>
     <t>يروي النبي صلى الله عليه وسلم عن ربه أن العبد إذا فعل ذنبًا ثم قال: اللهم اغفر لي ذنبي، قال الله تعالى: فَعَلَ عبدي ذنبًا، فعَلِمَ أنَّ له ربًّا يغفر الذنب، فيستره ويتجاوز عنه، أو يعاقب عليه، قد غفرت له. 
 ثم عاد العبد فأذنب، فقال: رب اغفر لي ذنبي، فقال الله: فعل عبدي ذنبًا، فعلم أن له ربًّا يغفر الذنب، فيستره ويتجاوز عنه، أو يعاقب عليه، قد غفرت لعبدي. 
 ثم عاد العبد فأذنب، فقال: رب اغفر لي ذنبي، فقال الله: فعل عبدي ذنبًا، فعلم أن له ربًّا يغفر الذنب، فيستره ويتجاوز عنه، أو يعاقب عليه، قد غفرت لعبدي، فليفعل ما شاء ما دام أنه كلّما أذنب ترك الذنب وندم وعزم على عدم العودة فيه لكن تغلبه نفسه فيقع في الذنب مرة أخرى، فما دام يفعل هكذا يذنب ويتوب فسأغفر له، فإن التوبة تهدم ما قبلها.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) аз Парвардигор ривоят мекунад, ки агар банда гуноҳ кунад ва сипас бигӯяд: Парвардигоро гуноҳи маро бибахш, Худованд мефармояд: бандаи ман гуноҳ кард ва донист Парвардигоре дорад гуноҳро мебахшад ва онро мепӯшонад, ё барои гуноҳ муҷозот мекунад, пас ӯро мавриди мағфират қарор додам. Банда боз муртакиби гуноҳ шуд ва гуфт: Парвардигоро гуноҳи маро бибахш, Худованд мефармояд: бандаи ман гуноҳ кард ва донист ӯ Парвардигоре дорад, ки гуноҳро мебахшад ва онро мепӯшонад ва аз он дар мегузарад, ё барои гуноҳ муҷозот низ мекунад, пас Ман бандаамро бахшидам. Банда боз муртакиби гуноҳ шуд ва гуфт: Парвардигоро гуноҳи маро бибахш, Худованд мефармояд: бандаам гуноҳ кард ва донист, ки ӯ Парвардигоре дорад, ки гуноҳро мебахшад ва онро мепӯшонад ва аз он мегузарад, ё инки барои гуноҳ муҷозот мекунад, пас бандаамро бахшидам. То замоне, ки банда пас аз ҳар гуноҳ аз он даст мекашад ва пушаймон мешавад ва тасмим барои барнагаштан ба гуноҳ мекунад, аммо нафсаш бар ӯ ғолиб меояд ва боз дар гуноҳ воқеъ мешавад, ва боз тавба мекунад ӯро мебахшам, зеро тавба ончи пеш аз он будро аз байн мебарад.</t>
   </si>
   <si>
     <t>سعة رحمة الله بعباده وأنَّ الإنسان مهما أذنب ومهما فعل إذا تاب إليه وأناب إليه تاب اللهُ عليه.
 المؤمن بالله تعالى يأمل عفوَ ربِّه، ويخاف عقوبتَه، فيبادر إلى التوبة ولا يستمر على المعصية.
 شروط التوبة الصحيحة: الإقلاع عن الذنب، والندم عليه، والعزم على عدم العودة إلى الذنب، وإذا كانت التوبة من مظالم العباد في مال أو عرض أو نفس، فتزيد شرطًا رابعًا، وهو: التَّحَلُّل من صاحب الحق، أو إعطاؤه حقَّه. 
 أهمية العلم بالله الذي يجعل العبد عالمًا بأمور دينه فيتوب كلّما أخطأ، فلا ييأس ولا يتمادى.</t>
   </si>
   <si>
     <t>Вусъати раҳмати Худованд бар бандагон, новобаста аз инки инсон чи кор мекунад ва ба чи андоза гуноҳ мекунад чун рӯй ба Худо меорад ва тавба мекунад, Худованд тавбаи ӯро мепазирад.
 Мӯъмин умед ба омӯрзиши Худованд дорад ва аз азоби Ӯ метарсад, шитобон ба сӯи тавба рӯй меорад ва ба гуноҳ идома намедиҳад.
 Шартҳои тавбаи дуруст: тарки гуноҳ, пушаймонӣ ва азми бознагаштан ба гуноҳ. Агар тавба аз зулм бар мардум, дар мол, номус, ё ҷони онҳо бошад шарти чаҳорум изофа мешавад, ки иборат аст аз: ҳалолият хостан (талаби ҳалол кардан, пиҳил кардан) аз соҳиби ҳақ ва ё додани ҳаққи ӯст.
 Аҳамияти шинохти Аллоҳ Таъоло, ки бандаро аз масоили динаш огоҳ месозад, ҳаргоҳ гуноҳ кард тавба мекунад, ноумед намешавад ва зиёдаравӣ намекунад.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/4817</t>
+  </si>
+  <si>
+    <t>من أكل ثوما أو بصلا، فليعتزلنا أو قال: فليعتزل مسجدنا، وليقعد في بيته</t>
+  </si>
+  <si>
+    <t>Ҳар касе сир ё пиёз бихӯрад, бояд аз мо канорагирӣ кунад, ё фармуд: аз масҷиди мо дур шавад ва дар хонааш биншинад</t>
+  </si>
+  <si>
+    <t>عَنْ جَابِرِ بْنِ عَبْدِ اللَّهِ رضي الله عنهما أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَنْ أَكَلَ ثُومًا أَوْ بَصَلًا، فَلْيَعْتَزِلْنَا -أَوْ قَالَ: فَلْيَعْتَزِلْ- مَسْجِدَنَا، وَلْيَقْعُدْ فِي بَيْتِهِ»، وَأَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أُتِيَ بِقِدْرٍ فِيهِ خَضِرَاتٌ مِنْ بُقُولٍ، فَوَجَدَ لَهَا رِيحًا، فَسَأَلَ فَأُخْبِرَ بِمَا فِيهَا مِنَ البُقُولِ، فَقَالَ قَرِّبُوهَا إِلَى بَعْضِ أَصْحَابِهِ كَانَ مَعَهُ، فَلَمَّا رَآهُ كَرِهَ أَكْلَهَا، قَالَ: «كُلْ فَإِنِّي أُنَاجِي مَنْ لاَ تُنَاجِي».
+ولِمُسْلِمٍ عَنْ جَابِرِ بْنِ عَبْدِ اللهِ، عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَنْ أَكَلَ مِنْ هَذِهِ الْبَقْلَةِ، الثُّومِ - وقَالَ مَرَّةً: مَنْ أَكَلَ الْبَصَلَ وَالثُّومَ وَالْكُرَّاثَ فَلَا يَقْرَبَنَّ مَسْجِدَنَا، فَإِنَّ الْمَلَائِكَةَ تَتَأَذَّى مِمَّا يَتَأَذَّى مِنْهُ بَنُو آدَمَ».</t>
+  </si>
+  <si>
+    <t>Аз Ҷобир ибни Абдуллоҳ (разияллоҳу анҳумо) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: «Ҳар касе сир ё пиёз бихӯрад, бояд аз мо канорагирӣ кунад, ё фармуд: аз масҷиди мо дур шавад ва дар хонааш биншинад". Рӯзе ба назди Паёмбар (саллаллоҳу алайҳи ва саллам) деге оварда шуд, ки дар он чанд навъ сабзиҷот буд, аз онҳо бӯе ба машоми Паёмбар (саллаллоҳу алайҳи ва саллам) расид. Пурсид ва ба ӯ хабар доданд, ки дар он гиёҳҳои бӯйдор аст. Гуфт: онро назди яке аз ёронам, ки бо ман аст, биёред. Аммо он саҳоба низ аз хӯрданаш имтиноъ варзид. Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Бихӯр, ман бо касе (Ҷабраил) муноҷот (гуфтугӯ) мекунам, ки ту муноҷот намекунӣ." Дар ривояти Муслим аз Ҷобир ибни Абдуллоҳ ривоят шудааст, ки Паёмбари Худо (саллаллоҳу алайҳи ва саллам) фармуд: "Ҳар кас аз ин гиёҳи бӯйдор бихӯрад — яъне, сир, ва боре ҳам фармуд: ҳар кас пиёз, сир ва гандано (нӯшпиёз - як навъи гиёҳи пиёзмонанди бӯйнок)-ро бихӯрад, набояд ба масҷиди мо наздик шавад, зеро фариштаҳо аз он чизе, ки фарзанди Одам озор мебинанд, озор мебинанд."</t>
+  </si>
+  <si>
+    <t>نَهَى النبيُّ صلى الله عليه وسلم مَن أَكلَ ثومًا أو بَصلًا أن يأتي المسجد، حتى لا يؤذيَ إخوانَه ممن يحضرون صلاة الجماعة بريحهما، وهو نهيُ تنزيهٍ عن إتيان المسجد، لا عن أكلِهما؛ لأنهما من الأطعمة المباحة، وقد أُتيَ صلى الله عليه وسلم بِقِدْرٍ فيه خضروات، فلما شمَّ فيها ريحًا وأُخبِر بما فيها امتنع مِن أكلِها وقَرَّبها إلى بعض أصحابه ليأكل منها، فكره الأكل اقتداء به، فلما رآه صلى الله عليه وسلم قال: كُلْ؛ فإني أناجي الملائكة بالوحي.
+وأَخبرَ النبيُّ صلى الله عليه وسلم أن الملائكة تتأذّى من الروائح الكريهة، كما يتأذى الناس منها.</t>
+  </si>
+  <si>
+    <t>Паёмбари акрам (саллаллоҳу алайҳи ва саллам) касеро, ки сир ё пиёз бихӯрад, аз омадан ба масҷид манъ кард, то бо бӯйи онҳо бародарони намозгузорашро озор надиҳад. Ин манъ кардан танзиҳи аст (яъне нафратовар будан) аст, на ҳаром, зеро сир ва пиёз аз хӯрокҳои ҳалоланд. Рӯзе ба назди Паёмбар (саллаллоҳу алайҳи ва саллам) хӯроке оварда шуд, ки дар он сабзавоти бӯйдор буд. Вақте бӯяшро эҳсос кард ва фаҳмид, ки дар он чӣ ҳаст, худ нахӯрд ва он хӯрокро ба яке аз саҳобагонаш дод. Он саҳобӣ низ бо дидани Паёмбар (саллаллоҳу алайҳи ва саллам) аз хӯрдан худдорӣ кард. Паёмбар (саллаллоҳу алайҳи ва саллам) ба ӯ гуфт: Бихӯр, зеро ман бо фаришта ба воситаи ваҳй гуфтугӯ мекунам (яъне, ман бояд аз чунин бӯйҳо дур бошам, аммо ту метавонӣ бихӯрӣ).
+Паёмбари акрам (саллаллоҳу алайҳи ва саллам) хабар доданд, ки малоика низ аз бӯйҳои бад озор меёбанд, ҳамон тавре ки инсонҳо аз он озор мебинанд.</t>
+  </si>
+  <si>
+    <t>النهي عن إتيان المساجد لمن أكل ثومًا، أو بصلًا، أو كراثًا.
+يلحق بهذه الأشياء، كلّ ذي رائحة كريهة يتأذى منها المصلون، كرائحة الدُّخان والتَّبْغِ ونحو ذلك.
+علة المنع الرائحة، فإذا زالت بكثرة الطبخ أو بغير ذلك؛ زالت الكراهة.
+كراهة أكل هذه الأشياء لمن عليه حضور الصلاة في المسجد؛ لئلا تفوته الجماعة في المسجد، ما لم يأكلها حيلة على إسقاط الحضور، فيحرم.
+امتناع النبي صلى الله عليه وسلم عن أكل الثوم ونحوه، ليس لتحريمه، وإنما لمناجاته جبريل عليه السلام.
+حسن تعليم النبي صلى الله عليه وسلم، حيث يَقرُن الحكم ببيان سببه؛ ليطمئن المخاطَب بمعرفة الحكمة.
+قال القاضي: وقاس العلماء على هذا مجامع الصلاة غير المسجد كمصلّى العيد والجنائز ونحوها من مجامع العبادات، وكذا مجامع العلم والذكر والولائم ونحوها، ولا يلتحق بها الأسواق ونحوها.
+قال العلماء: وفي هذا الحديث دليل على منع آكل الثوم ونحوه من دخول المسجد -وإن كان خاليًا- لأنه مَحلُّ الملائكة، ولعموم الأحاديث.</t>
+  </si>
+  <si>
+    <t>Ҳар касе, ки сир, пиёз ё гандано хӯрда бошад, ба масҷид омаданаш манъ аст.
+Ба ин чизҳо ҳар чизе, ки бӯи бади озордиҳанда дорад ва намозгузоронро нороҳат мекунад, ҳамроҳ мешавад, мисли бӯи дуд, тамоку (сигор) ва монанди инҳо.
+Сабаби манъ, бӯйи нохуш аст, агар он бо пухтани зиёд ё ба тарзи дигар бӯяш аз байн равад, макруҳ буданаш низ аз байн меравад.
+Макруҳияти хӯрдани ин гуна чизҳо барои касе, ки бояд дар намози ҷамоат дар масҷид ҳозир шавад, аст, то ин ки ҷамоат аз даст наравад, магар ин ки онро ба ҳила бихӯрад то ҳозир шудан дар масҷидро тарк кунад, ки дар ин сурат амалаш ҳаром мешавад.
+Паёмбари Худо (саллаллоҳу алайҳи ва саллам) аз хӯрдани сир ва монанди он худдорӣ мекарданд, на барои ҳаром будани он, балки барои он ки бо Ҷабраил (алайҳис-салом) муноҷот мекарданд.
+Омӯзиши зебоӣ Паёмбари Худо (саллаллоҳу алайҳи ва саллам), ки ҳукмро ҳамроҳ бо сабабаш баён мекарданд, то шунаванда бо донистани ҳикматаш ором шавад ва онро бо дилпазирӣ бипазирад.
+Қозӣ гуфт: Олимон ин ҳукмро ба ҷамъгоҳҳои дигари намоз, на фақат масҷид, мисли намозгоҳи ид ва ҷаноза ва дигар маконҳои ибодат, инчунин маконҳои илм, зикр ва ҳамоишҳо қиёс (ташбеҳ) карданд, вале бозорҳо ва монанди онҳо дар ин ҳукм дохил намешаванд.
+Уламо гуфтанд: Дар ин ҳадис далелест бар манъ кардани касе, ки сир ё монанди онро хӯрдааст, аз ворид шудан ба масҷид — ҳатто агар масҷид холӣ ҳам бошад — зеро масҷид маҳалли фариштагон аст, бинобар умуми ҳадисҳо.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/4850</t>
   </si>
   <si>
     <t>إن المقسطين عند الله على منابر من نور، عن يمين الرحمن عز وجل، وكلتا يديه يمين</t>
   </si>
   <si>
     <t>Касоне, ки адлро пеша кардаанд бар минбарҳое аз нур дар тарафи дасти рости Худованд қарор доранд ва ҳарду дасти Ӯ Таъоло рост аст</t>
   </si>
   <si>
     <t>عن عبد الله بن عمرو رضي الله عنهما قال: قال رسول الله صلى الله عليه وسلم: «إِنَّ الْمُقْسِطِينَ عِنْدَ اللهِ عَلَى مَنَابِرَ مِنْ نُورٍ، عَنْ يَمِينِ الرَّحْمَنِ عَزَّ وَجَلَّ، وَكِلْتَا يَدَيْهِ يَمِينٌ، الَّذِينَ يَعْدِلُونَ فِي حُكْمِهِمْ وَأَهْلِيهِمْ وَمَا وَلُوا».</t>
   </si>
   <si>
     <t>Аз Абдуллоҳ ибни Амр (Худованд аз он ду розӣ бод) ривоят аст, ки мегӯяд: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Касоне, ки адлро пеша кардаанд бар минбарҳое аз нур дар тарафи дасти рости Худованд қарор доранд ва ҳарду дасти Ӯ Таъоло рост аст, онҳо касоне ҳастанд, ки дар қазоват, дар мавриди аҳли худ ва дар масъулияти худ адолат меварзанд".</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أنّ الذين يَحكُمُون بالعدل والحق بين الناس الذين تحت إِمْرَتِهم وحكمِهم وأهلهم، أنهم يجلسون على مقاعدَ عاليةٍ رفيعةٍ قد خُلقتْ من نور، إكرامًا لهم يوم القيامة. 
 وهذه المنابر عن يمين الرحمن تعالى، وكلتا يديه سبحانه يمينٌ.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) мефармоянд, онон, ки бар зердастон ва хонаводаи худ адолатро пеша мекунанд, барои гиромидошт онҳо дар рӯзи қиёмат бар минбарҳои баланд, ки аз нур офарида шудаанд, хоҳанд нишаст. Ин минбарҳо дар самти рости Парвардигор қарор доранд ва ҳарду дасти Ӯ субҳонаҳу ва Таъоло рост аст.</t>
   </si>
   <si>
     <t>فضل العدل والحث عليه.
 العدل عامٌّ يشمل جميع الولايات والحكم بين الناس حتى العدل بين الزوجات والأولاد وغير ذلك.
 بيان منزلة العادلين يوم القيامة.
 تفاوت منازل أهل الإيمان يوم القيامة كل حسب عمله.
 أسلوب الترغيب من أساليب الدعوة التي ترغِّب المدعو في الطاعة.</t>
   </si>
   <si>
     <t>Фазилати адолат ва ташвиқ ба он.
 Адолат як амри ҳамашумул аст, ки  тамоми ҳолатҳо ва ҳукмҳои байни мардум, ҳатто байни зану фарзандон ва ғайраро дарбар мегирад.
 Баёни ҷойгоҳи одилон дар рӯзи қиёмат.
 Ҷойгоҳ ва манзилат ҳар яке аҳли имон дар рӯзи қиёмат бар асоси аъмолаш аст.
 Равиши ташвиқ кардан яке аз усулҳои даъват аст, ки шахси даъватшавандаро ба тоат ташвиқ мекунад.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/4935</t>
   </si>
   <si>
+    <t>من يحرم الرفق يحرم الخير</t>
+  </si>
+  <si>
+    <t>Касе, ки аз нармӣ (мулоимӣ) маҳрум шавад, аз хайру хубӣ (некӣ) маҳрум мешавад</t>
+  </si>
+  <si>
+    <t>عَنْ جَرِيرٍ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَنْ يُحْرَمِ الرِّفْقَ يُحْرَمِ الْخَيْرَ».</t>
+  </si>
+  <si>
+    <t>Аз Ҷарир (разияллоҳу анҳу) аз Паёмбар (саллаллоҳу алайҳи ва саллам) ривоят аст, ки фармуданд: "Касе, ки аз нармӣ (мулоимӣ) маҳрум шавад, аз хайру хубӣ (некӣ) маҳрум мешавад."</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنّ مَن يُحرَم الرفق فلم يوفق له في أمور الدين والدنيا وفيما يتصرَّف فيه لنفسه، وفيما يتصرَّف فيه مع غيره، فقد مُنِعَ الخيرَ كله.</t>
+  </si>
+  <si>
+    <t>Паёмбари Акрам (саллаллоҳу алайҳи ва саллам) хабар медиҳанд, ки ҳар кас аз нармӣ ва мулоимӣ маҳрум гардад, чи дар корҳои диниву дунявӣ, чи дар муомила бо худ ва дигарон, ӯ аз ҳама хайру хубӣ маҳрум шудааст.</t>
+  </si>
+  <si>
+    <t>فضل الرِّفق والحث على التخلُّق به، وذم العنف.
+الرفق به انتظام خير الدارين واتساع أمرهما، وفي العنف ضد ذلك.
+الرفق ناتج عن حسن الخلق والسلامة، والعنف ناتج عن الغضب والفَظَاظة، ولذا أثنى صلى الله عليه وسلم على الرفق وبالغ فيه.
+قال سفيان الثوري رحمه الله لأصحابه: أتدرون ما الرفق؟ هو أن تضع الأمور مواضعها، الشدة في موضعها، واللين في موضعه، والسيف في موضعه، والسوط في موضعه.</t>
+  </si>
+  <si>
+    <t>Фазилати нармӣ ва ташвиқ ба ин ахлоқи некӯ ва мазаммати хушунат ва зӯроварӣ.
+Нармию меҳрубонӣ сабаби хайру некӯӣ ду ҷаҳон ва густариши умури онҳост, аммо зӯрӣ ва хушунат акси он аст.
+Нармӣ натиҷаи хулқи нек ва дили соф аст, вале зӯрӣ аз хашму бадхӯӣ сар мезанад. Аз ин рӯ, Паёмбари акрам (саллаллоҳу алайҳи ва саллам) нармиро ситоиш намуда, дар ин бора муболиға намуданд.
+Суфёни Саврӣ (раҳимаҳуллоҳ) ба шогирдонаш гуфт: Оё медонед нармӣ чист? Нармӣ он аст, ки ҳар чизро дар ҷояш гузорӣ, шиддатро дар ҷояш, мулоимиро дар ҷояш, шамшерро дар ҷояш ва тозиёнаро дар ҷояш.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/4939</t>
+  </si>
+  <si>
     <t>كل أمتي يدخلون الجنة إلا من أبى</t>
   </si>
   <si>
     <t>Ҳамаи уммати ман вориди биҳишт мешаванд, магар касе саркашӣ кунад</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «كُلُّ أُمَّتِي يَدْخُلُونَ الْجَنَّةَ إِلَّا مَنْ أَبَى»، قَالُوا: يَا رَسُولَ اللهِ، وَمَنْ يَأْبَى؟ قَالَ: «مَنْ أَطَاعَنِي دَخَلَ الْجَنَّةَ، وَمَنْ عَصَانِي فَقَدْ أَبَى».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Ҳамаи уммати ман вориди биҳишт мешаванд, магар касе саркашӣ кунад". Гуфтанд: Эй Расули Худо чи касе саркашӣ мекунад? Гуфт: "Ҳар касе аз ман итоат кунад, вориди биҳишт мешавад ва ҳар касе нофармонӣ кунад саркашӣ кардааст".</t>
   </si>
   <si>
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم أنَّ كلَّ أُمَّتِه يدخلون الجنة إلا مَن امتنع!
 فقال الصحابة رضي الله عنهم: ومَن يمتنع يا رسول الله؟!
 فأجابهم عليه الصلاة والسلام: أنَّ مَن انقاد واتَّبع وأطاعَ الرسولَ صلى الله عليه وسلم دَخَلَ الجنة، وأما مَن عصى ولم يَنْقَدْ للشرع فقد امتنع من دخول الجنة بأعمالِه السيئة.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) хабар додаанд, ки ҳама уммати ӯ вориди биҳишт мешаванд, магар касе, ки худдорӣ кунад!
 Саҳобагон (Худованд аз онҳо розӣ бод) гуфтанд: чи касе аз ворид шудан худдорӣ мекунад?
 Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: ҳар касе таслим шавад ва аз Паёмбар пайравӣ кунад, вориди биҳишт мешавад ва ҳар касе саркашӣ кунад ва ба қонунҳои шариат таслим нашавад, бо сабаби корҳои бадаш аз ворид шудан ба биҳишт худдорӣ варзидааст.</t>
   </si>
   <si>
     <t>أن طاعة الرسول صلى الله عليه وسلم من طاعة الله، ومعصيته من معصية الله.
 طاعة النبي صلى الله عليه وسلم توجب الجنة، ومعصيته توجب النار.
 بشارة للطائعين من هذه الأمة، وأنهم كلَّهم يدخلون الجنة إلا من عصى الله ورسوله.
 شفقته صلى الله عليه وسلم على أُمته، وحرصه على هدايتهم.</t>
   </si>
   <si>
     <t>Итоат аз Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) итоат аз Аллоҳ аст ва сарпечӣ аз итоати ӯ (Салому дуруди Аллоҳ бар ӯ бод) маъсият ва сарпечӣ аз итоати Аллоҳ аст.
 Итоат аз Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) муҷиби ворид шудан ба биҳишт ва сарпечӣ кардан аз ӯ муҷиби ворид шудан ба дӯзах аст.
 Мужда барои фармонбардорони  ин уммат, ки  ҳамагон вориди биҳишт мешаванд, магар касе ки аз Худо ва паёмбараш нофармонӣ кунад.
 Шафқат ва меҳрубонии Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) бар уммати худ ва иштиёқи ӯ барои ҳидояти онон.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/4947</t>
   </si>
   <si>
+    <t>لا تزول قدما عبد يوم القيامة حتى يسأل عن عمره فيما أفناه، وعن علمه فيم فعل، وعن ماله من أين اكتسبه وفيم أنفقه، وعن جسمه فيم أبلاه</t>
+  </si>
+  <si>
+    <t>Пойҳои банда дар рӯзи қиёмат аз ҷояш намеҷунбад, то ин ки дар бораи умраш аз ӯ пурсида шавад, ки чӣ гуна онро ба сар бурдааст. Ва дар бораи илмаш, ки чӣ гуна ба он амал кардааст. Ва дар бораи молаш, ки аз куҷо онро ба даст оварда ва дар куҷо сарф кардааст. Ва дар бораи баданаш, ки дар чӣ роҳе онро фарсуда кардааст</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي بَرْزَةَ الأَسْلَمِيِّ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «لَا تَزُولُ قَدَمَا عَبْدٍ يَوْمَ القِيَامَةِ حَتَّى يُسْأَلَ عَنْ عُمُرِهِ فِيمَا أَفْنَاهُ، وَعَنْ عِلْمِهِ فِيمَ فَعَلَ، وَعَنْ مَالِهِ مِنْ أَيْنَ اكْتَسَبَهُ وَفِيمَ أَنْفَقَهُ، وَعَنْ جِسْمِهِ فِيمَ أَبْلَاهُ».</t>
+  </si>
+  <si>
+    <t>Аз Абубарзаи Асламӣ ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Пойҳои банда дар рӯзи қиёмат аз ҷояш намеҷунбад, то ин ки дар бораи умраш аз ӯ пурсида шавад, ки чӣ гуна онро ба сар бурдааст. Ва дар бораи илмаш, ки чӣ гуна ба он амал кардааст. Ва дар бораи молаш, ки аз куҷо онро ба даст оварда ва дар куҷо сарф кардааст. Ва дар бораи баданаш, ки дар чӣ роҳе онро фарсуда кардааст."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنّه لا يُجاوِزُ أحدٌ مِن الناس مَوقِفَ الحسابِ يوم القيامة إلى جنةٍ أو نارٍ حتى يُسألَ عن أمور: 
+الأول: حياتِه فِيمَ أَفْنَاها وقضاها؟ 
+الثاني: عِلْمِهِ هل طلبه لله؟ وهل عمل به؟ وهل بلّغه لمستحقه؟ 
+الثالث: مَالِهِ مِنْ أَيْنَ اكْتَسَبَهُ أمن حلال أم حرام؟ وَفِيمَ أَنْفَقَهُ فيما يرضي الله أو ما يسخطه؟ 
+الرابع: جِسْمِهِ وقوّته وعافيته وشبابه فيمَ أَبْلَاه واستخدمه؟</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар доданд, ки ҳеҷ кас дар рӯзи қиёмат аз ҷои худ ба сӯи биҳишт ё дӯзах намеравад, то ин ки дар бораи чанд чиз пурсида шавад:
+Якум: Умри худро чӣ гуна сипарӣ кард ва дар чӣ сарф кард?
+Дуввум: Илми ӯ, оё барои Аллоҳ талаб кард онро? Ва оё бо он амал кард? Ва оё онро ба шахсони сазовор расонд?
+Сеюм: Молашро аз куҷо ба даст овард, ҳалол аст ё ҳаром? Ва он молро дар чӣ сарф кард? Дар роҳе, ки Аллоҳро хушнуд месозад ё сабаби нохушнудии Ӯ мешавад?
+Чаҳорум: Бадани ӯ ва қуввату саломатӣ ва ҷавониаш, аз инҳо чӣ гуна истифода кард ва дар чӣ роҳе аз онҳо баҳра бурд?</t>
+  </si>
+  <si>
+    <t>الحث على اغتنام الحياة فيما يرضي الله تعالى.
+نعم الله على العباد كثيرة، وسيسأله عن النعيم الذي كان فيه، فعليه أن يضع نعم الله فيما يرضيه.</t>
+  </si>
+  <si>
+    <t>Ташвиқ ба ғанимат шумурдани зиндагӣ дар роҳи он чи сабаби розигии Аллоҳ аст.
+Неъматҳои Аллоҳ бар бандагонаш бисёр аст ва аз ӯ дар бораи неъматҳое, ки дар он буд, мепурсад. Бинобар ин бояд неъматҳои Аллоҳро дар роҳе сарф кунад, ки сабаби розигии Ӯ мегардад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/4950</t>
+  </si>
+  <si>
+    <t>لأعطين هذه الراية رجلا يحب الله ورسوله، يفتح الله على يديه</t>
+  </si>
+  <si>
+    <t>Имрӯз ин парчамро ба дасти марде хоҳам дод, ки Худо ва Расулашро дӯст медорад ва Худованд ба дастҳои ӯ кушоиш меоварад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ يَوْمَ خَيْبَرَ: «لَأُعْطِيَنَّ هَذِهِ الرَّايَةَ رَجُلًا يُحِبُّ اللهَ وَرَسُولَهُ، يَفْتَحُ اللهُ عَلَى يَدَيْهِ» قَالَ عُمَرُ بْنُ الْخَطَّابِ: مَا أَحْبَبْتُ الْإِمَارَةَ إِلَّا يَوْمَئِذٍ، قَالَ فَتَسَاوَرْتُ لَهَا رَجَاءَ أَنْ أُدْعَى لَهَا، قَالَ فَدَعَا رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ عَلِيَّ بْنَ أَبِي طَالِبٍ، فَأَعْطَاهُ إِيَّاهَا، وَقَالَ: «امْشِ، وَلَا تَلْتَفِتْ، حَتَّى يَفْتَحَ اللهُ عَلَيْكَ» قَالَ فَسَارَ عَلِيٌّ شَيْئًا ثُمَّ وَقَفَ وَلَمْ يَلْتَفِتْ، فَصَرَخَ: يَا رَسُولَ اللهِ، عَلَى مَاذَا أُقَاتِلُ النَّاسَ؟ قَالَ: «قَاتِلْهُمْ حَتَّى يَشْهَدُوا أَنْ لَا إِلَهَ إِلَّا اللهُ وَأَنَّ مُحَمَّدًا رَسُولُ اللهِ، فَإِذَا فَعَلُوا ذَلِكَ فَقَدْ مَنَعُوا مِنْكَ دِمَاءَهُمْ وَأَمْوَالَهُمْ، إِلَّا بِحَقِّهَا وَحِسَابُهُمْ عَلَى اللهِ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Расулуллоҳ (саллаллоҳу алайҳи ва саллам) дар рӯзи Хайбар фармуданд: "Имрӯз ин парчамро ба дасти марде хоҳам дод, ки Худо ва Расулашро дӯст медорад ва Худованд ба дастҳои ӯ кушоиш меоварад". Умар ибни Хаттоб (разияллоҳу анҳу) гуфт: Ман аморатро ҷуз дар ҳамон рӯз дӯст надоштам ва барои расидан ба он болои баландӣ баромадам, то шояд барои он хонда шавам. Гуфт: Расули Худо (саллаллоҳу алайҳи ва саллам) Алӣ ибни Абутолиб (разияллоҳу анҳу)-ро хоста, парчамро барояш доду фармуданд: "Бирав ва ба ҷое илтифот макун, то Худованд туро фатҳу зафар насиб намояд." Гуфт: Алӣ (разияллоҳу анҳу) қадре рафту сипас истод ва бидуни ин ки илтифот намояд, фарёд зад: Ё Расулуллоҳ! Бар чи чиз бо мардум биҷангам? Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Бо эшон биҷанг, то шаҳодат диҳанд: Ло илоҳа иллаллоҳ Муҳаммадур-расулуллоҳ. Яъне, маъбуди барҳақе ҷуз Аллоҳ нест ва Муҳаммад (саллаллоҳу алайҳи ва саллам) фиристодаи Худо аст. Ҳар гоҳ инро гуфтанд, дар ҳақиқат хунҳо ва молҳои хешро аз ту боздоштанд, магар ба ҳаққи он ва ҳисобашон бо Худост."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم الصحابةَ بانتصار المسلمين مِن الغَد على يهود خيبر مَدينة قُرْبَ المدينة، وذلك على يَد رجل يعطيه الراية، وهو العَلَم الذي يَتخذه الجيش شعارًا له، وهذا الرجل مِن صفاته أنه يحب الله ورسوله، ويحبه الله ورسوله.
+وقد ذَكَرَ عُمرُ بن الخطاب رضي الله عنه أنه ما أحبَّ الإمارةَ وأن يكون هو المقصود إلا يومئذ؛ رجاء أن يصيبه ما قاله النبي صلى الله عليه وسلم من حُبِّ الله ورسوله، ومدَّ عمر رضي الله عنه جسده ليراه النبي صلى الله عليه وسلم رجاء أن يُدْعَى لها، وحرصًا وطمعًا في أخذ تلك الراية.
+فدعا صلى الله عليه وسلم عليَّ بن أبي طالب رضي الله عنه فأعطاه الراية، وأمره النبي صلى الله عليه وسلم أن يَتحرَّك بالجيش، وألَّا ينصرف عن القتال بعد لقاء عدوه براحة أو توقف أو هدنة حتى يفتح الله عليه هذه الحصون بالنصر والغلبة. 
+فسار عليٌّ رضي الله عنه، ثم وَقَفَ إلا أنه لم يلتفت؛ لئلا يخالِف أمرَ النبيِّ صلى الله عليه وسلم، فرفع عليٌّ رضي الله عنه صوته: يا رسول الله، على ماذا أقاتل الناس؟ 
+فقال صلى الله عليه وسلم: قاتلهم حتى يشهدوا أن لا إله إلا الله وأن محمدًا رسول الله، فإذا استجابوا، ودخلوا في الإسلام؛ فقد منعوا منك دماءهم وأموالهم وحَرُمَت عليك، إلا بحقِّها يعني إلا إذا ارتكبوا جريمة أو جناية يستحقون عليها القتل بموجب أحكام الإسلام، وحسابهم على الله.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) саҳобагонашро хабар доданд, ки фардо мусалмонон бар яҳудиёни Хайбар пирӯз мешаванд. Хайбар шаҳре наздик ба Мадина буд ва ин пирӯзӣ ба дасти шахсе сурат мегирад, ки Паёмбар парчамро ба ӯ медиҳад. Ин парчам нишонаи лашкар аст. Он шахс дорои ин сифат аст, ки Худо ва Расулашро дӯст медорад ва Худо ва Расулаш низ ӯро дӯст медоранд.
+Умар ибни Хаттоб (разияллоҳу анҳу) гуфтааст, ки ман ҳеҷ гоҳ таманнои иморат ва фармондиҳиро надоштам, ҷуз дар он рӯз, бо умеде, ки шояд ман шахсе бошам, ки Паёмбар (саллаллоҳу алайҳи ва саллам) дар бораи муҳаббати Худо ва Расулаш ба ӯ гуфтааст. Умар (разияллоҳу анҳу) худро баланд гирифт, то Паёмбар ӯро бубинад ва шояд барои гирифтани парчам садояш кунад, аз рӯи умедворӣ барои дарёфти он шараф.
+Паёмбари Худо (саллаллоҳу алайҳи ва саллам) ҳазрати Алӣ ибни Абутолиб (разияллоҳу анҳу)-ро фарёд кард ва парчамро ба ӯ супурд. Сипас ӯро амр кард, ки бо лашкар ба пеш ҳаракат кунад ва пас аз дидани душман пас нагардад, на бо истироҳат, на бо таваққуф ва на бо сулҳ, то вақте ки Худо бо пирӯзӣ ва ғалаба фатҳи он қалъаҳоро барояш муяссар гардонад.
+Алӣ (разияллоҳу анҳу) ба роҳ афтод, сипас каме истод, вале ба қафо нанигарист, то амри Паёмбари Худоро (саллаллоҳу алайҳи ва саллам) риоя карда бошад. Овозашро баланд кард ва гуфт: Эй Расули Аллоҳ, барои чӣ чизе бо онҳо биҷангам?
+Паёмбари Худо (саллаллоҳу алайҳи ва саллам) фармуд: Бо онҳо биҷанг то вақте ки гувоҳӣ диҳанд, ки маъбуди барҳаққе ҷуз Аллоҳ нест ва Муҳаммад расули Аллоҳ аст. Агар ба ин ҷавоб доданд ва ба Ислом даромаданд, хунашон ва молашон аз ту муҳофизат мешавад ва ба ту ҳаром мегардад, магар ба ҳаққи он, яъне агар ҷинояте содир кунанд, ки тибқи аҳкоми Ислом қатлашон воҷиб шавад. Ҳисобашон бар Аллоҳ Таъоло аст.</t>
+  </si>
+  <si>
+    <t>الصحابة كانوا يَكرهون الإمارة لما فيها من عِظَم المسؤولية.
+جواز التطلُّع والاستشراف لأمر تأكَّد خيرُه.
+توجيه الإمام لقائد الجيش في كيفية التصرّف في ساحة المعركة.
+التزام أصحاب الرسول صلى الله عليه وسلم لوصاياه والمبادرة إلى تنفيذها.
+مَن أَشْكَلَ عليه شيء فيما طُلب منه سأل عنه.
+من دلائل نبوته صلى الله عليه وسلم إخباره بالنصر على اليهود، حيث أخبر عن فتح خيبر فكان كما أخبر.
+الحث على الإقدام والمبادرة إلى ما أمر به رسول الله صلى الله عليه وسلم.
+لا يجوز قتل من نطق بالشهادتين إلا إذا ظهر منه ما يستوجب القتل.
+تجري أحكام الإسلام على ما يظهر من الناس والله يتولى سرائرهم.
+ المقصود الأعظم من الجهاد هو دخول الناس في الإسلام.</t>
+  </si>
+  <si>
+    <t>Саҳобагон фармондиҳиро намеписандиданд, зеро масъулияташ бузург аст.
+Ҷоиз будани орзу ва тамаъ ба чизе, ки хайр будани он қатъӣ собит аст.
+Роҳнамоии имом (раҳбар) ба фармондеҳи лашкар дар тарзи рафтор дар майдони ҷанг.
+Саҳобагон васиятҳои Паёмбар (саллаллоҳу алайҳи ва саллам)-ро ҷиддӣ иҷро ва дар анҷоми он шитоб мекарданд.
+Агар касе, дар мавриди чизе, ки аз ӯ талаб карда шудааст, нафаҳмад, бояд бипурсад.
+Аз далелҳои набувати Паёмбар (саллаллоҳу алайҳи ва саллам) ин аст, ки аз фатҳи Хайбар пешакӣ хабар дод ва ҳамон тавр ҳам шуд.
+Тарғиб ва ташвиқ ба ҷуръат ва шитоб кардан барои иҷрои фармонҳои Расули Худо (саллаллоҳу алайҳи ва саллам).
+Ҳар касе, ки шаҳодатайнро гуфт, куштанаш ҷоиз нест, магар он ки чизе аз ӯ зоҳир шавад, ки қатлашро воҷиб гардонад.
+Ҳукмҳои Ислом бар асоси амалҳои зоҳирии мардум ҷорӣ мешаванд ва сирри дилҳояшонро Худованд медонад.
+Ҳадафи бузурги ҷиҳод, даромадани мардум ба Ислом аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/4958</t>
+  </si>
+  <si>
     <t>ما زال يوصيني جبريل بالجار، حتى ظننت أنه سيورثه</t>
   </si>
   <si>
     <t>Ҳамвора Ҷабраил маро дар мавриди ҳамсоя тавсия мекард, то онҷо ки гумон кардам ӯро меросбар хоҳад кард</t>
   </si>
   <si>
     <t>عن ابن عمر رضي الله عنهما قال: قال رسول الله صلى الله عليه وسلم: «مَا زَالَ يُوصِينِي جِبْرِيلُ بِالْجَارِ، حَتَّى ظَنَنْتُ أَنَّهُ سَيُوَرِّثُهُ».</t>
   </si>
   <si>
     <t>Аз ибни Умар (Худованд аз он ду розӣ бод) ривоят аст,ки  Паёмбар (салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Ҳамвора Ҷабраил маро дар мавриди ҳамсоя тавсия мекард, то онҷо ки гумон кардам ӯро меросбар хоҳад кард."</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم بأنَّ جبريل ما زال يُكرِّر عليه ويأمُرُه بالاعتناء بالجار، الذي هو قريب الدار، مسلمًا أو كافرًا، قريبًا أو غير قريب، بحفظ حقِّه وعدم أذيَّتِه، والإحسان إليه والصبر على أذاه، حتى ظنَّ صلى الله عليه وسلم مِن تعظيم حق الجار وتَكرار جبريل لذلك أنه سينزلُ الوحيُ بإعطائه من مال جاره الذي يَخلُفُه بعد وفاتِه.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) мефармоянд, ки Ҷабраил ҳамвора масъалаи таваҷҷуҳ ба ҳамсояро барояшон такрор мекарданд ва ӯро ба ин кор амр мекарданд ва дар бораи ҳаққи ӯ ва озор нарасонидан ба ӯ онқадар тавсия медоданд, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) гумон карданд дар мавриди пас аз марг меросбар қарор гирифтани ҳамсоя ваҳй нозил хоҳад шуд.</t>
   </si>
   <si>
     <t>عِظَم حق الجار ووجوب مراعاة ذلك.
 التأكيد على حق الجار بالوصية يقتضي ضرورة إكرامه والتودُّد والإحسان إليه، ودفع الضر عنه، وعيادته عند المرض، وتهنئته عند المسرة، وتعزيته عند المصيبة.
 كلما كان بابُ الجار أقرب كان حقُّه آكد.
  كمال الشريعة فيما جاءت به مما فيه صلاح المجتمع من الإحسان إلى الجيران ودفع الضرر عنهم.</t>
   </si>
   <si>
     <t>Азамати ҳаққи ҳамсоя ва зарурати таваҷҷуҳ ба он.
 Борҳо ва бо таъкид тавсия намудан барои ҳаққи ҳамсоя зарурати эҳтироми ӯ, меҳрубонӣ бо ӯ, некӣ кардан ва дур кардани зиён аз ӯ, аёдати ӯ дар ҳоли беморӣ, табрик кардан дар ҳоли хушҳолӣ ва тассалият гуфтани ӯ дар ҳангоми мусибатро тақозо мекунад.
 Ба ҳар андоза, ки дарвозаи ҳамсоя наздиктар бошад ба ҳамон андоза таъкид бар ҳифзи ҳаққи ӯ бештар мешавад.
 Камоли шариъат дар ончи ба ҷомеа нафъ мерасонад аст, монанди некӣ ва эҳсон ба ҳамсоягон ва дафъи зарар аз онон.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/4965</t>
+  </si>
+  <si>
+    <t>أرأيتم لو أن نهرا بباب أحدكم يغتسل فيه كل يوم خمسا، ما تقول ذلك يبقي من درنه؟</t>
+  </si>
+  <si>
+    <t>Оё дидаед, ки агар дар назди дари яке аз шумо дарёе бошад, ки дар он ҳар рӯз панҷ бор ғусл кунад. Чӣ мегӯед, оё аз нопокиаш чизе боқӣ мемонад?</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّهُ سَمِعَ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «أَرَأَيْتُمْ لَوْ أَنَّ نَهَرًا بِبَابِ أَحَدِكُمْ يَغْتَسِلُ فِيهِ كُلَّ يَوْمٍ خَمْسًا، مَا تَقُولُ ذَلِكَ يُبْقِي مِنْ دَرَنِهِ؟» قَالُوا: لَا يُبْقِي مِنْ دَرَنِهِ شَيْئًا، قَالَ: «فَذَلِكَ مِثْلُ الصَّلَوَاتِ الخَمْسِ، يَمْحُو اللَّهُ بِهِ الخَطَايَا».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки гуфт: Шунидам, ки Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) мефармояд: "Оё дидаед, ки агар дар назди дари яке аз шумо дарёе бошад, ки дар он ҳар рӯз панҷ бор ғусл кунад. Чӣ мегӯед, оё аз нопокиаш чизе боқӣ мемонад?". Гуфтанд: Аз нопокии ӯ чизе намемонад. Фармуд:" Он ҳам монанди намози панҷвақта аст, ки Аллоҳ гуноҳонро ба воситаи он пок мекунад."</t>
+  </si>
+  <si>
+    <t>شَبَّهَ النبيُّ صلى الله عليه وسلم الصلواتِ الخمس في كلِّ يومٍ وليلةٍ في إزالتِها وتكفيرِها لصغائر الذنوب والخطايا بِنَهْرٍ على بابِ الإنسان يَغتسلُ منه كلَّ يومٍ خمسَ مرات، فلا يبقى مِن دَرَنِهِ ووَسَخِهِ شيءٌ.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) намозҳои панҷгонаи шабонарӯзиро аз нигоҳи пок кардани гуноҳони сағира ва хатоҳо ба дарёе монанд кард, ки дар назди хонаи шахсе аст, ки ӯ ҳар рӯз худро дар он панҷ бор шустушӯй мекунад, ки дар натиҷа аз чирку нопокиаш чизе боқӣ намемонад.</t>
+  </si>
+  <si>
+    <t>هذا الفضلُ خاصٌّ بتكفير الصغائر، أما الكبائر فلا بُد من التوبة منها.
+فضل أداء الصلوات الخمس والمحافظة عليها بشروطِها وأركانِها وواجباتِها وسننِها.</t>
+  </si>
+  <si>
+    <t>Ин фазилат махсуси кафорати гуноҳони сағира аст, аммо барои пок шудан аз гуноҳони кабира тавба кардан лозим аст.
+Фазилати адои намозҳои панҷвақта ва риояти шартҳо, рукнҳо, воҷибҳо ва суннатҳои он.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/4968</t>
+  </si>
+  <si>
+    <t>مثل المؤمنين في توادهم وتراحمهم وتعاطفهم مثل الجسد، إذا اشتكى منه عضو تداعى له سائر الجسد بالسهر والحمى</t>
+  </si>
+  <si>
+    <t>Мисоли муъминон дар муҳаббат, шафқат ва раҳмдилӣ монанди бадан аст, ки агар яке аз узвҳои он шикоят кунад, тамоми бадан бо бехобӣ ва таб бо он ҳамроҳӣ мекунад</t>
+  </si>
+  <si>
+    <t>عَنِ النُّعْمَانِ بْنِ بَشِيرٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَثَلُ الْمُؤْمِنِينَ فِي تَوَادِّهِمْ وَتَرَاحُمِهِمْ وَتَعَاطُفِهِمْ مَثَلُ الْجَسَدِ، إِذَا اشْتَكَى مِنْهُ عُضْوٌ تَدَاعَى لَهُ سَائِرُ الْجَسَدِ بِالسَّهَرِ وَالْحُمَّى».</t>
+  </si>
+  <si>
+    <t>Аз Нуъмон ибни Башир (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Мисоли муъминон дар муҳаббат, шафқат ва раҳмдилӣ монанди бадан аст, ки агар яке аз узвҳои он шикоят кунад, тамоми бадан бо бехобӣ ва таб бо он ҳамроҳӣ мекунад."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنّه يَجبُ أنْ تكونَ حالُ المسلمين بعضهم مع بعض من محبة الخير والرحمة والمساعدة والنصرة، والتأذِّي بما يحصل لهم من الضرر، كمثل الجسد الواحد، إذا مرض منه عضو، تفاعل معه الجسدُ كلُّه بالسهر والحُمّى.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён намуданд, ки ҳоли мусалмонон дар муҳаббат, шафқату раҳмдилӣ ва ёрии якдигар монанди як бадан аст. Агар узве аз он бемор шавад, тамоми бадан бо бехобӣ ва табларза ба он вокуниш нишон медиҳад.</t>
+  </si>
+  <si>
+    <t>ينبغي تعظيمُ حقوق المسلمين والحضُّ على تعاونهم وملاطفة بعضهم بعضًا.
+ينبغي أن يكونَ بين أهلِ الإيمان المحبة والنصرة.</t>
+  </si>
+  <si>
+    <t>Ҳуқуқҳои мусалмонон бояд бузург дошта шавад ва ба ҳамкорӣ ва нармиш бо якдигар ташвиқ шаванд.
+Байни аҳли имон бояд муҳаббат ва ёрӣ ҳукмфармо бошад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/4969</t>
+  </si>
+  <si>
+    <t>اسمعوا وأطيعوا، فإنما عليهم ما حملوا، وعليكم ما حملتم</t>
+  </si>
+  <si>
+    <t>Гӯш кунед ва итоат кунед, зеро онҳо масъулияти худро ба дӯш доранд ва шумо масъулияти худро</t>
+  </si>
+  <si>
+    <t>عَنْ وَائِلٍ الْحَضْرَمِيِّ قَالَ: سَأَلَ سَلَمَةُ بْنُ يَزِيدَ الْجُعْفِيُّ رضي الله عنه رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقَالَ: يَا نَبِيَّ اللهِ، أَرَأَيْتَ إِنْ قَامَتْ عَلَيْنَا أُمَرَاءُ يَسْأَلُونَا حَقَّهُمْ وَيَمْنَعُونَا حَقَّنَا، فَمَا تَأْمُرُنَا؟ فَأَعْرَضَ عَنْهُ، ثُمَّ سَأَلَهُ، فَأَعْرَضَ عَنْهُ، ثُمَّ سَأَلَهُ فِي الثَّانِيَةِ أَوْ فِي الثَّالِثَةِ، فَجَذَبَهُ الْأَشْعَثُ بْنُ قَيْسٍ، وَقَالَ: «اسْمَعُوا وَأَطِيعُوا، فَإِنَّمَا عَلَيْهِمْ مَا حُمِّلُوا، وَعَلَيْكُمْ مَا حُمِّلْتُمْ».</t>
+  </si>
+  <si>
+    <t>Аз Воили Ҳазрамӣ ривоят аст, ки Салама ибни Язиди Ҷуъфӣ (разияллоҳу анҳу) Паёмбар (саллаллоҳу алайҳи ва саллам)-ро пурсид ва гуфт: Эй Паёмбари Худо! Агар бар мо ҳокимоне (амирон) ҳоким шаванд, ки ҳаққи худро талаб мекунанд, вале ҳаққи моро намедиҳанд, дар ин ҳолат ба мо чӣ фармон медиҳӣ? Паёмбар (саллаллоҳу алайҳи ва саллам) аз ӯ рӯй гардонд. Бори дигар пурсид, вале боз рӯй гардонд. Бори дувум, ё севум ки пурсид, Ашъас ибни Қайс ӯро ба тарафи худ кашид, Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд:" Гӯш кунед ва итоат кунед, зеро онҳо масъулияти худро ба дӯш доранд ва шумо масъулияти худро."</t>
+  </si>
+  <si>
+    <t>سُئِلَ النبيُّ صلى الله عليه وسلم عن الأمراء الذين يَطلبون حَقَّهم من الناس مِن السمع والطاعة، ويَمنعون الحقَّ الذي عليهم؛ مِن بَذْل العدل وإعطاء الغنيمة ورد المظالم والتسوية، فما تأمرنا أن نفعل معهم؟ 
+فأعْرَضَ النبيُّ صلى الله عليه وسلم عنه؛ كأنه كَرِهَ هذه المسائل، لكنْ أعادَ السائلُ عليه مرة ثانية وثالثة، فَجَذَبَ الأشعثُ بنُ قيس رضي الله عنه السائلَ لِيُسْكِتَه.
+فأجاب النبيُّ صلى الله عليه وسلم، وقال: اسمعوا لقولِهم، وأطيعوا أمرَهم؛ فإنما عليهم ما حُمِّلوا وما كُلِّفوا مِن العدل وإعطاء حق الرعية، وعليكم ما حُمِّلْتُم من الطاعة وأداء الحقوق والصبر على البلية.</t>
+  </si>
+  <si>
+    <t>Паёмбари акрам (саллаллоҳу алайҳи ва саллам) аз ҳокимоне пурсида шуд, ки аз мардум ҳаққи худашонро, аз қабили итоат ва фармонбардорӣ, талаб мекунанд, вале ҳаққи мардумро намедиҳанд, мисли адл кардан, тақсими ғанимат, баргардондани ҳаққи зулмшуда ва баробарӣ байни мардум. Аз эшон пурсиданд: ту ба мо дар муносибат бо чунин ҳокимон чӣ фармон медиҳӣ?
+Паёмбар (саллаллоҳу алайҳи ва саллам) аз пурсанда рӯй гардонд, гӯё ки аз ин масъалаҳо нороҳат буд, вале пурсанда бори дуюм ва сеюм боз пурсид. Дар ин ҳолат Ашъас ибни Қайс (разияллоҳу анҳу) пурсандаро ба тарафи худ кашид, то ӯро сокит кунад.
+Паёмбар (саллаллоҳу алайҳи ва саллам) посух дода фармуд: Ба суханони онҳо гӯш кунед  ва фармонҳояшонро иҷро кунед, зеро масъулияти онҳо ҳамон аст, ки ба онҳо супурда шудааст, адолат кардан ва ҳаққи раиятро додан. Ва масъулияти шумо ҳамон аст, ки бар шумо бор шудааст, итоат кардан, адои ҳаққи мардум ва сабр кардан дар азобу машаққат.</t>
+  </si>
+  <si>
+    <t>الأمر بالسمع والطاعة للأمراء على كل حال فيما يرضي الله عز وجل، وإن لم يقوموا بحق الرعية.
+تقصير الحكّام في واجبهم لا يُسَوِّغُ تقصيرَ الناس بالمقابل في واجباتهم؛ فكلٌّ مسؤولٌ عن عملِه، ومؤاخذ عن تقصيره.
+الدين ليس مبنيًّا على المُقايَضَة، وإنما على الالتزام بما وَجَب وإنْ قَصَّرَ الآخَرُ بما وجب عليه في المقابل، كما ورد في هذا الحديث.</t>
+  </si>
+  <si>
+    <t>Амр ба шунидан ва итоат кардан ба ҳокимон дар ҳар ҳолат, барои он чизе, ки Худованди бузург розӣ бошад, ҳарчанд ҳаққи раиятро адо накунанд.
+Тақсир кардани ҳокимон дар иҷрои вазифаҳои онҳо сабаб намешавад, ки мардум дар иҷрои вазифаҳои худ кӯтоҳӣ кунанд, зеро ҳар кас дар кору вазифааш масъул аст ва барои тақсираш ҷавобгар аст.
+Дин бар асоси муомила (доду гирифт) нест, балки бар пояи риояи уҳдадориҳост, ҳатто агар тарафи дигар дар иҷрои уҳдадориҳояш кӯтоҳӣ намояд, чунонки дар ин ҳадис омадааст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5037</t>
+  </si>
+  <si>
+    <t>مروا أولادكم بالصلاة وهم أبناء سبع سنين، واضربوهم عليها وهم أبناء عشر، وفرقوا بينهم في المضاجع</t>
+  </si>
+  <si>
+    <t>Фарзандонатонро дар ҳафтсолагӣ ба намоз хондан амр кунед ва дар даҳсолагӣ онҳоро барои намоз бизанед ва ҷои хоби ононро ҷудо кунед</t>
+  </si>
+  <si>
+    <t>عن عمرو بن شُعيب عن أبيه عن جدِّه قال: قال رسولُ الله صلى الله عليه وسلم: «مُرُوا أولادكمِ بالصلاةِ وهم أبناءُ سبعِ سِنينَ، واضرِبوهم عليها وهم أبناءُ عَشرٍ، وفرِّقوا بينهم في المَضاجِعِ».</t>
+  </si>
+  <si>
+    <t>Аз Амр ибни Шуъайб аз падараш ва ӯ аз падарбузургаш ривоят мекунад, ки Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) фармуд: "Фарзандонатонро дар ҳафтсолагӣ ба намоз хондан амр кунед ва дар даҳсолагӣ онҳоро барои намоз бизанед ва ҷои хоби ононро ҷудо кунед."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ على الأبِ أنْ يأمُرَ أولادَه -الذكور والإناث- بالصلاة وأعمارهم سبع سنين، ويُعَلِّمهم ما يحتاجون لإقامتها. 
+وإذا بَلَغُوا عشرَ سنين زادَ في الأمر، فيضرب على التقصير فيها، ويُفَرِّق بينهم في الفِراش.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён намуданд, ки падар бояд фарзандонашро - писар ё духтар - дар ҳафтсолагӣ ба намоз амр кунад ва ҳар он чи барои барпо доштани намоз лозим аст, барояшон таълим диҳад. Чун ба синни даҳсолагӣ расиданд, аҳамият бар ин кор афзуда мешавад. Ва дар ҳолати кӯтоҳӣ дар намоз бояд ононро бизанад ва дар ин син ҷои хоби онҳоро аз ҳам ҷудо кунад.</t>
+  </si>
+  <si>
+    <t>تعليم الأولاد الصغار قبل البلوغ أمورَ الدين، ومن أهمِّها الصلاة.
+الضرب يكون للتأديب، وليس للتعذيب، فيضرب ضربًا يليق بحالِه.
+عناية الشريعة بحفظ الأعراض، وسدُّها كلَّ طريقٍ قد يُفضي إلى الفساد.</t>
+  </si>
+  <si>
+    <t>Омузиши масалаҳои динӣ ба фарзандон пеш аз ба балоғат расиданашон ва аз муҳимтарини онҳо намоз аст.
+Задан барои адаб додан аст, на барои шиканҷа. Бинобар ин задан бояд ба ҳолати худ мувофиқ бошад.
+Шариат ба ҳифзи номус ва бастани ҳар роҳе, ки сабаби фасод мешавад, таваҷҷуҳ дорад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5272</t>
   </si>
   <si>
     <t>إن الرقى والتمائم والتولة شرك</t>
   </si>
   <si>
     <t>Руқия (-и ғайри шаръӣ), тумор ва тивала (барои муҳаббат андохтан дар қалби яке аз ҳамсарон барои дуст доштани ҷониби дигар) ширк аст</t>
   </si>
   <si>
     <t>عن عبد الله بن مسعود رضي الله عنه قال: سمعت رسول الله صلى الله عليه وسلم يقول: «إنَّ الرُّقَى والتَمائِمَ والتِّوَلَةَ شِرْكٌ».</t>
   </si>
   <si>
     <t>Аз Абдуллоҳ ибни Масъуд (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод)-ро шунидам, ки мегуфт: "Руқия (-и ғайри шаръӣ), тумор ва тивала (барои муҳаббат андохтан дар қалби яке аз ҳамсарон барои дуст доштани ҷониби дигар) ширк аст".</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أشياءَ فِعلُها مِن الشرك؛ ومنها: 
 أولاً: الرقى: الكلام الذي يَسْتَشْفِي به أهلُ الجاهلية المُحتوي على الشرك.
 ثانياً: التمائم من الخَرَز ونحوه: التي تُعَلَّق على الأطفال والبهائم وغيرهم لدفع العَين. 
 ثالثاً: التِّوَلة: التي تُصنع لتُحبِّب أحد الزوجين إلى الآخر.
 فهذه الأمور من الشرك؛ لأنها مِن جَعْل الشيء سببًا، وهو ليس بسببٍ شرعيٍّ ثَبَتَ بالدليل، ولا بسببٍ حسيٍّ ثبت بالتجربة. 
 أما الأسباب الشرعية كقراءة القرآن، أو الحسية كالأدوية التي ثبتت بالتجربة، فهي جائزة مع اعتقاد أنها أسباب، وأن النفع والضر بيد الله.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) амалҳоеро, ки анҷом додани онҳо ширк аст, баён фармуданд, аз ҷумла:
 Аввал: Руқия (-и ғайри шаръӣ), яъне суханоне, ки дар он ширк аст ва аҳли ҷоҳилият онро ба хотири шифо ёфтан мехонданд.
 Дуввум: Тумор, яъне мӯҳра ва дигар чизҳое, ки барои дафъи чашм дар тани кӯдакон ва ҳайвонот меовезанд.
@@ -2997,50 +8846,134 @@
   <si>
     <t>Аз Хавлаи Ансорӣ (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод)-ро шунидам ки мегуфт: "Мардоне ҳастанд, ки ба ноҳақ ба моли Худо даст мезананд, пас барои онҳо рӯзи қиёмат оташи ҷаҳаннам аст".</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم عن أناسٍ يَتَصَرَّفُون في أموال المسلمين بالباطل، ويأخذونها بغير حق، وهذا معنى عامٌّ في المال من حيث جَمْعِهِ وكسبِهِ من غير حِلِّه، وإنفاقه في غير مواضعه الصحيحة، ويدخل في ذلك أكل أموال اليتامى وأموال الوَقْف وجَحْد الأمانات والأخذ بغير استحقاق من الأموال العامة.
 ثم أخبر صلى الله عليه وسلم أن جزاءهم النار يوم القيامة.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) аз ҳоли касоне хабар додааст, ки моли мусалмононро ба ноҳақ мегиранд ва зери тасарруфи худ меоранд, яъне аз роҳи ғайри ҳалол ва нораво онро ҷамъ меорад ва онро дар ҷои худ сарф намекунад, ба монанди моли ятимон, амволи вақф, хиёнат дар амонат ва гирифтани мол аз буҷаи умумӣ.
 Сипас Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) хабар доданд, ки подоши онон дар рӯзи қиёмат оташи дӯзах аст.</t>
   </si>
   <si>
     <t>المال الذي بأيدي الناس هو مال الله، استَخْلَفَهم عليه لينفقوه بالطرق المشروعة، ويجتنبوا التصرف فيه بالباطل، وهذا عامٌّ في الولاة وغيرهم من سائر الناس.
 تشديد الشرع في المال العام،  وأنه من ولي منه شيئًا فإنه سيحاسب يوم القيامة على جِبَايَتِه وإنفاقه.
 يدخل في هذا الوعيد مَن يتصرَّفُ تصرُّفًا غير شرعي في المال سواء كان ماله أو مال غيره.</t>
   </si>
   <si>
     <t>Моле, ки ба дасти мардумон аст, моли Ӯ Таъоло аст, ки миёни онҳо вогузоштааст то онро дар роҳи дуруст ва машрӯъ сарф намоянд ва аз тасарруфи ноҷо ва ботил худдорӣ кунанд, чи он мол ба дасти ҳоким бошад ва ё оммаи аз мардум.
 Шариат дар мавриди моли умумӣ бисёр сахтгир аст ва ҳар кӣ масъулияти чизе аз онро бар дӯш дорад, дар қиёмат аз чигуна ба даст овардан ва дар чи мавориде сарф кардани он посух хоҳад гуфт.
 Ин таҳдиди шариат шомили касоне аст, ки моли худ ё моли дигаронро дар роҳи нодуруст сарф менамоянд.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/5331</t>
   </si>
   <si>
+    <t>إياكم والظن؛ فإن الظن أكذب الحديث</t>
+  </si>
+  <si>
+    <t>Аз гумон барҳазар бошед, зеро гумон дурӯғтарин сухан аст</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صلى الله عليه وسلم قَالَ: «إِيَّاكُمْ وَالظَّنَّ؛ فَإِنَّ الظَّنَّ أَكْذَبُ الْحَدِيثِ، وَلَا تَحَسَّسُوا، وَلَا تَجَسَّسُوا، وَلَا تَحَاسَدُوا، وَلَا تَدَابَرُوا، وَلَا تَبَاغَضُوا، وَكُونُوا عِبَادَ اللهِ إِخْوَانًا».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Аз гумон барҳазар бошед, зеро гумон дурӯғтарин сухан аст ва дар пайи пӯшидаҳои мардум набошед, таҷассус накунед ва бо якдигар ҳасодат наварзед ва ба ҳам пушт нагардонед ва бо ҳам кина наварзед ва бандагони Аллоҳ (ва) бародарони ҳам бошед."</t>
+  </si>
+  <si>
+    <t>يَنْهَى النبيُّ صلى الله عليه وسلم ويُحَذِّرُ مِن بعضِ ما يؤدِّي إلى الفُرْقة والعداوة بين المسلمين، 
+ومن ذلك: 
+(الظن) وهو تُهمةٌ تقَعُ في القَلبِ بلا دَليلٍ، وبَيَّنَ أنه مِن أَكْذَب الحديث. 
+وعن (التَّحَسُّس): وهو البحث عن عورات الناس بالعين أو الأذن. 
+و(التَّجَسُّس): وهو البحث عن ما خفي من الأمور، وأكثر ما يقال ذلك في الشر. 
+وعن: (الحسد) وهو كراهية حصول النعمة للآخرين. 
+وعن: (التدابر) بأنْ يَعْرِضَ بعضُهم عن بعض، فلا يسلِّم ولا يزور أخاه المسلم، 
+وعن: (التباغض) والكراهية والنفرة، كأذية الآخرين، والعبوس وسوء المقابلة. 
+ثم قال كلمة جامعة تصلح بها أحوال المسلمين بعضهم مع بعض: (وكونوا عباد الله إخوانًا) 
+فالأخوة رابطة تلتئم بها العلاقات بين الناس، وتزيد المحبة والأُلْفة بينهم.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) аз баъзе чизҳое, ки боиси тафриқа ва адоват миёни мусалмонон мешавад, манъ ва ҳушдор медиҳад. Ва аз ҷумлаи онҳо ин:
+(Гумони бад кардан аст) ва он туҳматест, ки бе далел дар дил пайдо мешавад. Ва баён намуданд, ки он аз дурӯғтарин сухан аст.
+Маънои (таҳассус) ҷустуҷӯи пӯшидаҳои мардум бо чашму гӯш мебошад.
+Аммо маънои (таҷассус) ҷосусӣ ва ҷустуҷӯ кардани чизҳои ниҳон аст ва ин калима бештар дар бораи ҷустуҷӯйе, ки ба ҳадафи бад бошад, кор бурда мешавад.
+Ва маънои (ҳасад) бошад, написандидани расидани неъмат барои дигарон аст.
+Вожаи (тадобур) (пушт гардонидан ба якдигар), яъне рӯй гардонидан аз ҳамдигар ва ба ҳам салом накардану ба дидори бародари мусалмон нарафтан аст.
+Ва аммо (табоғуз) (кина варзидан) ба маънои кина ва нафрат аз ҳамдигар аст, монанди озор расонидан, рӯй турш кардан ва бадрафтори кардан бо дигарон мебошад.
+Сипас як калимаи мухтасар ва мукаммале гуфт, ки ба воситаи он робитаи мусалмонон ба якдигар ислоҳ мешавад: "Бандагони Аллоҳ ва бо якдигар бародар бошед." Бародарӣ пайвандест, ки муносибатҳои байни одамонро пайваста мемонад ва муҳаббат ва дӯстӣро байни онҳо афзун мекунад.</t>
+  </si>
+  <si>
+    <t>لا يَضُرُّ الظنُّ السيءُ بمَن ظهرتْ منه علاماتُه، وعلى المؤمن أن يكون كَيِّسًا فَطِنًا لا يَنْخدع بأهل السوء والفسوق.
+المراد التحذير من التهمة التي تستقر في النفس، ومن الإصرار عليها، أما ما يَعرِض في النفس ولا يستقر فهذا لا يُكلف به.
+تحريم أسباب التنافر والقطيعة بين أفراد المجتمع المسلم، من التجسس والحسد ونحوِهما.
+الوصية بمعاملة المسلم معاملة الأخ في النصيحة والتَّوَادّ.</t>
+  </si>
+  <si>
+    <t>Гумони бад ба касе, ки нишонаҳои бад дар ӯ ошкор аст, зиён надорад ва муъмин бояд ҳаким ва хирадманд бошад ва фиреби бадкорон ва фосиқонро нахӯрад.
+Манзур, ҳушдор нисбат ба онҳое аст, ки туҳмате дар дилашон ҷой гирад, бар он пофишорӣ мекунанд. Аммо он чизе, ки лаҳзае бар дил хутур мекунад, вале дар он қарор намегирад, дар таклиф дохил нест.
+Сабабҳои нафрат ва носозгорӣ ва дурӣ миёни афроди ҷомеаи исломӣ ҳаром аст, аз ҷумла таҷассус, ҳасодат ва монанди онҳо.
+Тавсия, ба муомила бо мусалмон ба монанди муомила бо бародар дар насиҳат ва муҳаббат.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5332</t>
+  </si>
+  <si>
+    <t>سباب المسلم فسوق، وقتاله كفر</t>
+  </si>
+  <si>
+    <t>Дашном додан ба мусалмон фисқ ва ҷангидан бо ӯ куфр аст</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللَّهِ بنِ مَسْعُودٍ رضي الله عنه أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «سِبَابُ المُسْلِمِ فُسُوقٌ، وَقِتَالُهُ كُفْرٌ».</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Масъуд (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Дашном додан ба мусалмон фисқ ва ҷангидан бо ӯ куфр аст".</t>
+  </si>
+  <si>
+    <t>نَهَى النبيُّ صلى الله عليه وسلم المُسلمَ أنْ يَشْتُمَ ويَسُبَّ أخاه المسلمَ، وأنَّ ذلك من الفسوق وهو الخروج عن طاعة الله ورسوله صلى الله عليه وسلم، وأنَّ مُقاتَلَةَ المسلمِ أخاه المسلمَ من الأعمال الكُفْرِيّة، لكنه كُفْرٌ أصغر.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) мусалмонро аз дашном додани бародари мусалмонаш манъ карданд, зеро ин амал аз фисқ ва берун шудан аз итоати Аллоҳ ва Расули Ӯст. Ҳамчунин ҷангидан бо бародари мусалмон аз амалҳои куфрӣ мебошад, вале куфри хӯрд.</t>
+  </si>
+  <si>
+    <t>وجوب احترام عِرْضِ المسلم ودمِهِ.
+عِظَم مآل سابِّ المسلم بغير حق؛ فالسابُّ بغير حق فاسق.
+سباب المسلم وقتاله يُضْعِفُ الإيمان وينقصه.
+بعض الأعمال تُسمى كُفْرًا؛ وإنْ لم تَصِل إلى الكفر الأكبر المخرج عن مِلَّة الإسلام.
+المراد بالكفر هنا الكفر الأصغر الذي لا يُخْرِج مِن المِلّة باتفاق أهل السنة؛ لأن الله عز وجل أثبت أُخُوَّةَ الإيمان للمؤمنين حال اقتتالِهم ونزاعِهم، فقال تعالى: (وَإِنْ طَائِفَتَانِ مِنَ الْمُؤْمِنِينَ اقْتَتَلُوا فَأَصْلِحُوا بَيْنَهُمَا) إلى قوله: ( إِنَّمَا الْمُؤْمِنُونَ إِخْوَةٌ).</t>
+  </si>
+  <si>
+    <t>Эҳтироми номуси мусалмон ва хунаш воҷиб аст.
+Азим будани оқибати дашном додани мусалмон ба ноҳақ. Зеро дашномдиҳанда фосиқ аст.
+Дашном додани мусалмон ва ҷангидан бо ӯ имонро заиф ва кам мекунад.
+Баъзе амалҳо куфр номида мешаванд, ҳарчанд ба куфри бузург, ки шахсро аз дини Ислом хориҷ мекунад, намерасанд.
+Мақсад аз куфр инҷо куфри асғар аст, ки бо иттифоқи аҳли суннат шахсро аз дини Ислом хориҷ намекунад. Зеро Аллоҳ Таъоло бародарии имониро барои муъминон ҳангоми ҷанг ва ихтилофашон собит намудааст. Чунончи, Худованд мефармояд: "Агар ду гурӯҳ аз муъминон бо ҳам даргир шуданд, миёнашон оштӣ барқарор кунед..." то "Албатта, муъминон бародари якдигаранд." (Сураи Ҳуҷурот, оятҳои 9-10).</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5333</t>
+  </si>
+  <si>
     <t>ما من عبد يسترعيه الله رعية، يموت يوم يموت وهو غاش لرعيته، إلا حرم الله عليه الجنة</t>
   </si>
   <si>
     <t>Худованд ҳар касеро масъулияте болои аз мардум вомегузорад ва ӯ дар ҳоле мемирад, ки бар раияташ хиёнат кардааст, Худованд биҳиштро бар ӯ ҳаром гардонидааст</t>
   </si>
   <si>
     <t>عن مَعقِلِ بن يَسار المُزَنِيّ رضي الله عنه قال: إني سمعت رسول الله صلى الله عليه وسلم يقول: «مَا مِنْ عَبْدٍ يَسْتَرْعِيهِ اللهُ رَعِيَّةً، يَمُوتُ يَوْمَ يَمُوتُ وَهُوَ غَاشٌّ لِرَعِيَّتِهِ، إِلَّا حَرَّمَ اللهُ عَلَيْهِ الْجَنَّةَ».</t>
   </si>
   <si>
     <t>Аз Маъқил ибни Ясори Музанӣ (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод)-ро шунидам, ки мегуфт: "Худованд ҳар касеро масъулияте болои аз мардум вомегузорад ва ӯ дар ҳоле мемирад, ки бар раияташ хиёнат кардааст, Худованд биҳиштро бар ӯ ҳаром гардонидааст".</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أنَّ كلَّ أحدٍ جَعَلَه الله تعالى واليًا ومسؤولًا على الناس، سواء كانت ولاية عامّة كالأمير، أو ولاية خاصة كالرجل في بيته والمرأة في بيتها، فقَصَّرَ في حق رعيته، وغَشَّها ولم ينصحْ لها، فَضَيَّعَ حقوقَها الدينية والدنيوية، فقد استحقَّ هذه العقوبة الشديدة.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) мефармояд, ки ҳар касе Аллоҳ ӯро ҳоким ва масъул қарор додааст, чи масъулияти бузурге бар дӯш дорад, монанди ҳоким ва амир, ва ё сарпарастии хос, ба монанди сарпарастии мард ё зан дар хонаи худ ва бар зердастони худ беэътиноӣ кунад, дар масъулияти худ фиреб ва хиёнат кунад, барои онон хайр ва некӣ нахоҳад ва ҳуқуқи динӣ ва дунявии ононро зоеъ кунад, сазовори ин ҷазои сахт хоҳад буд.</t>
   </si>
   <si>
     <t>هذا الوعيد ليس خاصًّا بالإمام الأعظم ونُوَّابِه، بل هو عامٌّ في كل مَن استرعاه الله رعية.
 الواجب على كل مَن وَلي شيئًا من أمر المسلمين أن يَنصحَ لهم، وأن يجتهد في أداء الأمانة، وأن يَحذَرَ الخيانة.
 عِظَم مسؤولية كلِّ مَن ولي رعية عامّة أو خاصّة، كبيرة أو صغيرة.</t>
   </si>
   <si>
     <t>Ин таҳдид на танҳо барои касоне аст, ки дар баландтарин маносиб нишастаанд, балки шомили тамоми касоне аст, ки ҳатто кӯчактарин масъулият бар онҳо вогузор шудааст.
 Ҳар кӣ масъулияте аз умури мусалмонон бар ӯ вогузор шудааст бояд ба насиҳати  онҳо бипардозад, дар адои амонат талош кунад ва аз хиёнат барҳазар бошад.
@@ -3063,50 +8996,89 @@
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ كلَّ إحسانٍ ونَفْعِ للآخرين مِن قول أو عمل يكون صدقةً، وفيه الأجر والثواب.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) хабар медиҳад, ки ҳар амали нек ва ҳар ончи ба дигарон суд мерасонад, чӣ дар сухан бошад ё дар амал, садақа аст ва савобу подош дорад.</t>
   </si>
   <si>
     <t>أن الصَّدَقة لا تنحصر فيما يخرجه الإنسان من ماله، بل تشمل كلَّ خير يفعله الإنسان أو يقوله ويوصله إلى الآخرين.
 فيه الترغيب في بذل المعروف وكل ما فيه نفع للآخرين.
 عدم احتقار شيءٍ من المعروف، ولو كان يسيرًا.</t>
   </si>
   <si>
     <t>Садақа танҳо ба ончи инсон аз моли худ медиҳад нест, балки ҳар амали нек, ки инсон анҷом медиҳад ё ҳар сухани нек ба забон меорад ва ба дигарон мерасонад, садақа аст.
 Ин ҳадис мардумро ба анҷоми амалҳои нек ва анҷоми ҳар амал, ки ба нафъи дигарон аст, ташвиқ мекунад.
 Ҳеҷ амали некро, ҳарчанд андак бошад ҳам, кам нашумор.</t>
   </si>
   <si>
     <t>رواه البخاري من حديث جابر، ورواه مسلم من حديث حذيفة</t>
   </si>
   <si>
     <t>[رواه البخاري من حديث جابر، ورواه مسلم من حديث حذيفة]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/5346</t>
+  </si>
+  <si>
+    <t>لا تبدؤوا اليهود ولا النصارى بالسلام، فإذا لقيتم أحدهم في طريق فاضطروه إلى أضيقه</t>
+  </si>
+  <si>
+    <t>Оғозгари салом бар яҳудиён ва насрониён набошед; агар дар роҳ бо яке аз онон рӯ ба рӯ шудед, ногузираш кунед, ки ба тангтарин қисми роҳ биравад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَا تَبْدَؤوا الْيَهُودَ وَلَا النَّصَارَى بِالسَّلَامِ، فَإِذَا لَقِيتُمْ أَحَدَهُمْ فِي طَرِيقٍ فَاضْطَرُّوهُ إِلَى أَضْيَقِهِ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) фармуданд: "Оғозгари салом бар яҳудиён ва насрониён набошед; агар дар роҳ бо яке аз онон рӯ ба рӯ шудед, ногузираш кунед, ки ба тангтарин қисми роҳ биравад."</t>
+  </si>
+  <si>
+    <t>يَنْهَى النبيُّ صلى الله عليه وسلم عن بَدْءِ اليهودِ والنصارى بالسلام ولو كانوا ذِمِّيِّيْن، فضلًا عن غيرهم من الكفار، وبَيَّن صلى الله عليه وسلم أننا إذا لقينا أحدَهم في طريق فنَضْطَرّه إلى أَضيَق الطريق، فالمؤمن هو الذي يَمشي في وسط الطريق، والذي يَتَنَحَّى هو الكافر، ولا يكون المسلم ذليلًا بحال من الأحوال.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) аз ин ки оғозгари салом бар яҳуду насрониҳо бошем, манъ кардааст. Ҳатто агар онҳо зимӣ (яъне зери ҳимояи Ислом) бошанд, чи расад ба дигар кофирон. Ӯ барои мо баён карданд, ки агар яке аз онҳоро дар роҳ  дидем, бояд онҳоро ба қисмати тангтарини роҳ маҷбур гузаронем. Зеро муъмин дар байни роҳ, роҳ меравад ва кофир бояд канор биравад. Мусалмон, набояд дар ҳеҷ ҳолате залил бошад.</t>
+  </si>
+  <si>
+    <t>لا يجوز للمسلم أن يبتدئ أحدًا من اليهود والنصارى وغيرهم من الكفار بالسلام.
+يجوز رد السلام عليهم إنْ هم بَدؤوا بالسلام بأن يقول: وعليكم.
+لا يجوز للمسلم أنْ يَتَقَصَّدَ أَذيّة الكافر بأن يُضَيِّقَ عليه قصدًا من غير موجب؛ ليضطره إلى أضيق الطريق؛ لكن إن كان الطريق ضيقًا أو مزدحمًا فالمسلم أحق به، والكافر يَتَنَحّى عنه.
+إظهار عزة المسلمين وصَغَار غيرهم، دون ظلم أو بَذَاءة في القول.
+التضييق على الكفار بسبب ما هم عليه من كفر بالله تعالى، قد يكون ذلك سببًا في إسلامهم؛ فينجوا من النار، إذا حملهم ذلك على معرفة السبب.
+لا بأس أن يقول المسلم للكافر ابتداءً كيف حالُك، كيف أصبحتَ، كيف أمسيتَ؟ ونحو ذلك إذا دعت الحاجة إلى ذلك؛ لأن النهي محمول على السلام.
+قال الطيبي: المُختار أنَّ المُبتدع لا يُبدأ بالسلام، ولو سلَّم على مَن لا يعرفه فظهر ذِميًّا أو مبتدعًا يقول: استرجعت سلامي تحقيرًا له.</t>
+  </si>
+  <si>
+    <t>Барои мусалмон ҷоиз нест, ки ба яҳудиён, насрониҳо ва дигар кофирон, аввал салом кунад.
+Аммо агар онҳо аввал салом кунанд, иҷозат дода шудааст, ки бо ҷумлаи "ва алайкум" посух дода шаванд.
+Барои мусалмон ҷоиз нест, ки бо мақсади зарар расонидан ба кофир роҳро барояш танг кунад, яъне бе ҳоҷат ӯро ба рафтан дар роҳи танг маҷбур созад. Аммо агар роҳ танг ё серодам бошад, ҳаққи роҳ ба мусалмон аст ва кофир бояд аз роҳ канорагирӣ кунад.
+Нишон додани иззати мусалмонон ва кучак ҳисобидани ғайри онҳо, бидуни зулм ё суханони ноҷо.
+Сабаби танг кардани роҳ бар кофирон, куфр ва зиддияташон бар Аллоҳ Таъоло аст. Шояд аз донистани ин сабаб онҳо мусалмон шаванд ва аз оташ наҷот ёбанд.
+Мусалмон метавонад ба кофир дар ибтидо  бигӯяд: Чи ҳол дорӣ, чӣ гуна субҳ намудӣ? Чӣ гуна рӯзро бегоҳ кардӣ? Ба монанди инҳо, агар зарурат бошад, зеро манъ аз оғоз кардани салом, ба маънои салом гуфтан аст.
+Тайибӣ гуфтааст: Беҳтар ин аст, ки барои мубтадиъ оғозгари салом набошед, агар шахсе ба касе, ки намешиносад салом диҳад, сипас фаҳмида шавад, ки ӯ зимӣ ё мубтадиъ аст, бояд барои таҳқири ӯ бигӯяд: Саломамро пас гирифтам.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5347</t>
   </si>
   <si>
     <t>لا تحقرن من المعروف شيئا، ولو أن تلقى أخاك بوجه طلق</t>
   </si>
   <si>
     <t>Ҳеҷ амали некро кам нашумор, ҳатто агар бо чеҳраи кушода ба дидори бародарат биравӣ</t>
   </si>
   <si>
     <t>عن أبي ذر رضي الله عنه قال: قال لي النبي صلى الله عليه وسلم: «لَا تَحْقِرَنَّ مِنَ الْمَعْرُوفِ شَيْئًا، وَلَوْ أَنْ تَلْقَى أَخَاكَ بِوَجْهٍ طَلْقٍ».</t>
   </si>
   <si>
     <t>Аз Абузар (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуд: "Ҳеҷ амали некро кам нашумор, ҳатто агар бо чеҳраи кушода ба дидори бародарат биравӣ".</t>
   </si>
   <si>
     <t>حَثَّ النبيُّ صلى الله عليه وسلم على فعل المعروف، وأن لا يحتقره ولو كان قليلًا، ومن ذلك طلاقة الوجه بالابتسامة عند اللقاء، فينبغي للمسلم أن يحرص عليه؛ لما فيه من إِيْنَاس الأخ المسلم وإدخال السرور عليه.</t>
   </si>
   <si>
     <t>Паёмбар (салому дуруди Аллоҳ бар ӯ бод) ба анҷоми амалҳои нек ва кам надонистани он, агарчи андак бошад ҳам, ташвиқ ва водор намудаанд, аз ҷумла бо чеҳраи кушода мулоқот кардан бо дигарон. Бинобар ин шахси мусалмон бояд ба он аҳамият диҳад, зеро он боиси тасаллӣ ва шод шудани бародари мусалмон мешавад.</t>
   </si>
   <si>
     <t>فضل التَّحابِّ بين المؤمنين، والابتسامة والبِشْر عند اللقاء.
 كمال هذه الشريعة وشمولها، وأنها جاءت بكل ما فيه صلاح المسلمين وتوحيد كلمتهم.
 الحث على فعل المعروف وإن قَلَّ.
 استحباب إدخال السرور على  المسلمين؛ لما في ذلك من تحقيق الأُلْفَة بينهم.</t>
   </si>
@@ -3163,94 +9135,127 @@
   </si>
   <si>
     <t>Аз ибни Умар (Худованд аз он ду розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуд: "Ҳар кӣ худро ба қавме монанд бисозад, аз зумраи онон аст".</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ مَن تَشَبَّهَ بقومٍ من الكفارِ أو الفُسَّاق أو الصالحين -وذلك بأنْ يَفعَلَ شيئًا من خصائصِهم من العقائد أو العبادات أو العادات- فهو منهم؛ لأنَّ التَّشَبُّهَ بهم في الظاهر يؤدِّي إلى التشبه بهم في الباطن، ولا شك أنَّ التشبهَ بالقوم ناتجٌ عن إعجاب، وقد يؤدِّي إلى محبتهم وتعظيمهم والركون إليهم، وهذا قد يَجرُّ المرءَ إلى أنْ يتشبه بهم حتى في الباطن والعبادة -والعياذ بالله-.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) мефармояд, ки ҳар касе худро ба қавме аз кофирон, фосиқон ва ё солеҳон монанд кунад - бо анҷом додани амале, ки аз назари эътиқод, ибодат ё расму ойин хоси онҳост - пас ӯ яке аз онҳост. Зеро ташбеҳ кардан дар зоҳир ба онҳо, ба монанди онҳо будан дар ботин аст. Шакке нест, ки тақлид аз як қавм аз ҳавас бармеояд ва метавонад боиси дӯст доштан ва ситоишу майл кардан ба онҳо шавад, ҳамон гуна, ки метавонад инсонро ҳатто дар ботин ва ҳам дар ибодат ба монанд шудан ба онҳо водор созад.  - Худо аз он нигоҳ дорад -.</t>
   </si>
   <si>
     <t>التحذير من التشبُّه بالكفار والفساق.
 الحث على التشبه بالصالحين والاقتداء بهم.
 التشبه في الظاهر يورث المحبة في الباطن.
 يَنالُ الإنسان من الوعيد والإثم بحسب التشبه ونوعه.
 النهي عن التشبه بالكفار في دينهم وفي عاداتهم المختصة بهم، أما ما لم يكن كذلك كتعلُّم الصناعات ونحوها فلا يدخل في النهي.</t>
   </si>
   <si>
     <t>Огоҳӣ аз ташбеҳ ва тақлид аз кофирон ва фосиқон.
 Ташвиқ ба тақлид аз солеҳон ва пайравӣ кардан аз онҳо.
 Ташбеҳ дар зоҳир, муҷиби ба вуҷуд омадани муҳаббат дар ботин мегардад.
 Инсон ба андозаи ҳамон тақлид ва чигунагии он мавриди гуноҳ ва азоб қарор мегирад.
 Тақлид аз кофирон дар дин ва расму оини онҳо ҳаром аст, аммо ончи аз дин ва одатҳои онон нест, монанди: ҳунар омӯхтан ва ғайра мамнӯъ дониста намешавад.</t>
   </si>
   <si>
-    <t>رواه أبو داود وأحمد</t>
-[...4 lines deleted...]
-  <si>
     <t>https://hadeethenc.com/tg/browse/hadith/5353</t>
   </si>
   <si>
     <t>من دل على خير فله مثل أجر فاعله</t>
   </si>
   <si>
     <t>Касе ба амали хайр далолат кунад, подоше ҳаммонанди анҷомдиҳандаи онро хоҳад дошт</t>
   </si>
   <si>
     <t>عن أبي مسعود الأنصاري رضي الله عنه قال: جَاءَ رَجُلٌ إِلَى النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فَقَالَ: إِنِّي أُبْدِعَ بِي فَاحْمِلْنِي، فَقَالَ: «مَا عِنْدِي»، فَقَالَ رَجُلٌ: يَا رَسُولَ اللهِ، أَنَا أَدُلُّهُ عَلَى مَنْ يَحْمِلُهُ، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ دَلَّ عَلَى خَيْرٍ فَلَهُ مِثْلُ أَجْرِ فَاعِلِهِ».</t>
   </si>
   <si>
     <t>Аз Абумасъуди Ансорӣ (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: Марде назди Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) омад ва гуфт: ман маркабамро аз даст додаам, ба ман маркабе бидеҳ! Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) гуфт: "Надорам", марде гуфт: эй Расули Аллоҳ ман ӯро назди касе мебарам, ки ӯро маркаб медиҳад. Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуд: " Касе ба амали хайр далолат кунад, подоше ҳаммонанди анҷомдиҳандаи онро хоҳад дошт"</t>
   </si>
   <si>
     <t>جاء رجلٌ إلى النبي صلى الله عليه وسلم فقال: إني هَلَكَتْ راحلتي، فاحملني على دابةٍ، وأعطني مركوبًا يوصلني، فاعتذر له النبي صلى الله عليه وسلم أنه ليس عنده شيء يحمله عليه، فقال رجلٌ وكان حاضرًا: يا رسول الله، أنا أَدُلُّه على مَن يَحمله، فأخبرَ رسولُ الله صلى الله عليه وسلم أنه شريكٌ للمتصدِّق في الأجر، لأنه دلَّ المحتاجَ عليه.</t>
   </si>
   <si>
     <t>Марде назди Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) омад ва гуфт: маркаби ман ҳалок шудааст, ба ман маркабе бидеҳ то маро бибарад. Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) аз ӯ узр хост ва гуфт маркабе надорад ба ӯ бидиҳад. Марде онҷо ҳозир буд, гуфт: эй Расули Аллоҳ! Ман ӯро ба назди касе роҳнамоӣ мекунам, ки ӯро маркаб медиҳад. Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд, ки ӯ низ дар аҷри садақадиҳанда шарик аст, зеро ниёзмандеро ба назди ӯ роҳнамоӣ кардааст.</t>
   </si>
   <si>
     <t>الحث على الدلالة على الخير.
 الحضُّ على فعل الخير من أسباب تَكَافُل المجتمع المسلم وتكامله.
 سَعَة فضل الله تعالى.
 الحديث قاعدة عامة فيدخل فيه كلُّ أعمال الخير.
 الإنسان إذا لم يتمكَّن مِن تحقيق رغبة السائل، فإنه يَدُلُّه على غيره.</t>
   </si>
   <si>
     <t>Ташвиқ барои далолат кардан ба хайр.
 Ташвиқ ва тарғиб ба амали хайр яке аз сабабҳои ҳамбастагӣ ва такомули ҷомеаи мусалмон аст.
 Вусъати фазл ва лутфи Худованд.
 Ин ҳадис як қоидаи умумӣ аст, ки фарогири тамоми аъмоли хайр аст..
 Агар шахсе тавони бароварда сохтани ниёзи ниёзмандеро надорад пас ӯро ба каси дигар роҳнамоӣ кунад, (ки тавони баровардани ниёзи ӯро дорад)</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/5354</t>
   </si>
   <si>
+    <t>سألت النبي صلى الله عليه وسلم: أي الذنب أعظم عند الله؟ قال: أن تجعل لله ندا وهو خلقك</t>
+  </si>
+  <si>
+    <t>Аз Паёмбар (саллаллоҳу алайҳи ва саллам) пурсидам: Кадом гуноҳ дар назди Аллоҳ бузургтар аст? Гуфт: "Ин ки барои Аллоҳ ҳамтое қарор диҳӣ, дар ҳоле ки Ӯ туро офаридааст</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللهِ بنِ مَسْعُودٍ رضي الله عنه قال: سَأَلْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: أَيُّ الذَّنْبِ أَعْظَمُ عِنْدَ اللهِ؟ قَالَ: «أَنْ تَجْعَلَ لِلهِ نِدًّا وَهُوَ خَلَقَكَ» قُلْتُ: إِنَّ ذَلِكَ لَعَظِيمٌ، قُلْتُ: ثُمَّ أَيُّ؟ قَالَ: «وَأَنْ تَقْتُلَ وَلَدَكَ؛ تَخَافُ أَنْ يَطْعَمَ مَعَكَ» قُلْتُ: ثُمَّ أَيُّ؟ قَالَ: «أَنْ تُزَانِيَ حَلِيلَةَ جَارِكَ».</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Масъуд (разияллоҳу анҳу) ривоят аст, ки гуфт: Аз Паёмбар (саллаллоҳу алайҳи ва саллам) пурсидам: Кадом гуноҳ дар назди Аллоҳ бузургтар аст? Гуфт: "Ин ки барои Аллоҳ ҳамтое қарор диҳӣ, дар ҳоле ки Ӯ туро офаридааст". Гуфтам ин (қатъан) гуноҳи бузург аст, баъд аз он кадом гуноҳ? Гуфт: "Ва ин ки писаратро бикушӣ, аз тарси он ки бо ту хӯрок бихӯрад." Гуфтам: Сипас чӣ? Гуфт: "Ин ки бо зани ҳамсояат зино бикунӣ."</t>
+  </si>
+  <si>
+    <t>سُئِلَ النبيُّ صلى الله عليه وسلم عن أَعْظَمِ الذنوب فقال: 
+أعظمُها الشركُ الأكبر، وهو أن تجعل لله مَثِيْلًا أو نظيرًا في ألوهيته أو ربوبيته أو أسمائه وصفاته، وهذا الذنب لا يغفره الله تعالى إلا بالتوبة، وإن مات صاحبه عليه فهو مُخَلَّدٌ في النار. 
+ثم قَتْلُ المرءِ ولدَه خشيةَ أن يأكل معه، وقتلُ النفس حرام، لكن يعظم إثمه إذا كان المقتول ذا رَحِمٍ من القاتل، ويعظم إثمه أيضًا حين يكون مقصودُ القاتل الخشيةَ من أنْ يشاركه المقتول في رزق الله. 
+ثم أنْ يُزانيَ الرجل بزوجة جاره بأنْ يُحاول التَّغْرِيرَ بزوجة جاره حتى يَزنيَ بها وتنقاد له، 
+والزنا حرام ولكن يعظم إثمه إذا كانت المزنيُّ بها زوجةَ الجار الذي أوصى الشرع بالإحسان إليه وبره وحسن صحبته.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) аз бузургтарин гуноҳон пурсида шуд. Чунин фармуданд: Бузургтарини онҳо ширки бузург аст, ки он барои Аллоҳ дар улуҳият ё рубубият ё номҳо ва сифатҳояш, ба Ӯ монанд ё назир ё шарик қарор диҳӣ. Ва ин гуноҳе аст, ки Аллоҳ Таъоло онро намебахшад, магар ин ки соҳибаш тавба кунад ва агар соҳибаш бар он гуноҳ бимирад ҷовидона дар оташи дӯзах мемонад. Баъд аз он ин аст, ки шахс аз тарси он ки фарзандаш бо ӯ таом бихӯрад (аз тарси фақру камбағалӣ) ӯро бикушад. Ҳол он ки қатли нафс ҳаром аст, аммо гуноҳаш вақте бузургтар аст, ки мақтул бо қотил хешовандӣ дошта бошад. Инчунин гуноҳаш вақте бештар мешавад, ки мақсади қотил, тарс аз ин бошад, ки мақтул дар ризқу рӯзии Аллоҳ бо ӯ шарик шавад. Сипас ин ки мард бо ҳамсари ҳамсояаш зино кунад, ба ин шакл, ки ҳамсари ҳамсояашро фиреб кунад, то бо ӯ зино кунад ва зан ба ӯ итоат кунад. Зино ҳаром аст, вале гуноҳи он бузургтар мешавад вақте ки мард бо ҳамсари ҳамсояаш зино кунад, дар ҳоле ки шариат ба некӯкорӣ ва эҳсон дар ҳаққи ҳамсоя тавсия кардааст.</t>
+  </si>
+  <si>
+    <t>تفاوت الذنوب في العِظَم، كما أن الأعمال الصالحة تَتَفاوت في الفضل.
+أعظم الذنوب: الشرك بالله تعالى، ثم قتل الولد خشية أن يطعم معك، ثم أن تُزاني زوجة جارك.
+الرزق بيد الله وقد تَكَفَّلَ سبحانه بأرزاق المخلوقين.
+عِظَم حق الجار، وأنَّ أذيتَه أَعظم إثمًا من أذية غيرِه.
+الخالق هو المستحق للعبادة وحده لا شريك له.</t>
+  </si>
+  <si>
+    <t>Гуноҳҳо аз ҷиҳати бузургӣ гуногунанд, ҳамон гуна ки амалҳои нек аз рӯи савоб гуногунанд.
+Бузургтарини гуноҳон: Ширк овардан ба Аллоҳ Таъоло аст, сипас куштани фарзанд аз тарси бо ту таом хӯрданаш, сипас зино кардан бо ҳамсари ҳамсоя.
+Ризқу рӯзӣ дар дасти Аллоҳ аст. Аллоҳ Таъоло ризқу рӯзии махлуқотро ба уҳда гирифтааст.
+Бузургии ҳаққи ҳамсоя ва гуноҳи озор додан ба ӯ бузургтар аз гуноҳи озор додан ба дигарон аст.
+Танҳо Офаридгор сазовори парастиш аст ва шарике надорад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5359</t>
+  </si>
+  <si>
     <t>لا تسبوا الأموات، فإنهم قد أفضوا إلى ما قدموا</t>
   </si>
   <si>
     <t>Мурдагонро носазо нагӯед, зеро онҳо ба сазои аъмолашон расидаанд</t>
   </si>
   <si>
     <t>عن عائشة رضي الله عنها قالت: قال النبي صلى الله عليه وسلم: «لَا تَسُبُّوا الْأَمْوَاتَ، فَإِنَّهُمْ قَدْ أَفْضَوْا إِلَى مَا قَدَّمُوا».</t>
   </si>
   <si>
     <t>Аз Оиша (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: " Мурдагонро носазо нагӯед, зеро онҳо ба сазои аъмолашон расидаанд".</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم حُرْمةَ سبِّ الأموات والوقوع في أعراضهم، وأنَّ هذا من مَسَاوِئ الأخلاق، فإنهم وَصَلُوا إلى ما قدَّموه من أعمال صالحة أو طالحة، وكما أنّ هذا السبَّ لا يبلغهم فإنّه إنما يؤذي الأحياء.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ҳукми дашном ва носазо гуфтан ба мурдагон ва таън бар обрӯйи ононро баён фармуда ин амалро берун аз ахлоқи мусалмон донистаанд, зеро онон ба натиҷаи аъмоли худ - чи хуб буд ва ё бад - расидаанд ва бадгӯӣ ба онон намерасад балки он танҳо як озор ба зиндагон аст.</t>
   </si>
   <si>
     <t>الحديث دليل على تحريم سب الأموات.
 ترك سب الأموات فيه مراعاة لمصلحة الأحياء، والحفاظ على سلامة المجتمع من التشاحن والتباغض.
 الحكمة من النهي عن سبهم أنهم وصلوا إلى ما قدموا فلا ينفع سبهم، وفيه إيذاء لأقاربه الأحياء.
 أنه لا ينبغي للإنسان أن يقول ما لا مصلحة فيه.</t>
   </si>
   <si>
     <t>Ин ҳадис далел бар ҳаром будани дашном ва носазо гуфтан ба мурдагон аст.
@@ -3335,50 +9340,84 @@
   </si>
   <si>
     <t>عن حذيفة رضي الله عنه قال: سمعت النبي صلى الله عليه وسلم يقول: «لَا يَدْخُلُ الْجَنَّةَ قَتَّاتٌ».</t>
   </si>
   <si>
     <t>Аз Ҳузайфа (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: Паёмбар (салому дуруди Аллоҳ бар ӯ бод)-ро шунидам, ки мефармуд: "Суханчин вориди биҳишт намешавад".</t>
   </si>
   <si>
     <t>يُخبِرُ صلى الله عليه وسلم أنَّ النَّمَّامَ الذي ينقل الكلام بين الناس بقصد الإفساد بينهم بأنه مُستحِقٌّ للعقاب بألَّا يدخلَ الجنة.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) хабар медиҳад, ки ҳар суханчин ба қасди фасод миёни мардум сухан мебарад, подошаш ин аст, ки вориди биҳишт нахоҳад шуд.</t>
   </si>
   <si>
     <t>النميمة من كبائر الذنوب.
 النهي عن النميمة؛ لما فيها من الإفساد والضرر بين الأفراد والجماعات.</t>
   </si>
   <si>
     <t>Суханчинӣ аз гуноҳони кабира аст.
 Дар ин ҳадис аз суханчинӣ ба таври қатъӣ наҳй шудааст, зеро он сабаби фасод ва зиён миёни мардум ва ҷомеа аст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/5368</t>
   </si>
   <si>
+    <t>ما شيء أثقل في ميزان المؤمن يوم القيامة من خلق حسن، وإن الله ليبغض الفاحش البذيء</t>
+  </si>
+  <si>
+    <t>Ҳеҷ чиз дар рӯзи қиёмат дар тарозуи муъмин сангинтар аз ахлоқи некӯ нест ва Аллоҳ аз шахси зиштгӯй ва баддаҳон нафрат дорад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي الدَّرْدَاءِ رضي الله عنه أَنَّ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَا شَيْءٌ أَثْقَلُ فِي مِيزَانِ الْمُؤْمِنِ يَوْمَ القِيَامَةِ مِنْ خُلُقٍ حَسَنٍ، وَإِنَّ اللَّهَ لَيُبْغِضُ الفَاحِشَ البَذِيءَ».</t>
+  </si>
+  <si>
+    <t>Аз Абудардо (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳеҷ чиз дар рӯзи қиёмат дар тарозуи муъмин сангинтар аз ахлоқи некӯ нест ва Аллоҳ аз шахси зиштгӯй ва баддаҳон нафрат дорад."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ أَثقلَ ما في مِيْزانِ المؤمنِ يوم القيامة من الأعمالِ والأقوالِ هو حُسْنُ الخُلُق، وذلك بِبَسْطِ الوَجْه، وكفِّ الأذى، وبذلِ المعروف. 
+والله تعالى يُبْغِضُ القبيحَ في فِعْلِه وقَوْلِه، البَذيءَ فيما يَنْطِقُ بِهِ لسانُه.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) моро огоҳ намуданд, ки дар рӯзи қиёмат вазнинтарин амал ва гуфтор дар тарозуи муъмин ахлоқи нек аст. Ва он бо чеҳраи кушода будан ва озор надодани дигарон ва некӣ кардан ба онон аст. Ва Аллоҳ Таъоло аз касе, ки дар рафтору гуфтораш зишт ва баддаҳон аст, нафрат дорад.</t>
+  </si>
+  <si>
+    <t>فضيلة حسن الخلق؛ لأَنه يُوْرِثُ لصاحبِهِ مَحبةَ الله، ومحبةَ عبادِه، وهو أعظمُ ما يُوْزَنُ يومَ القيامة.</t>
+  </si>
+  <si>
+    <t>Фазилати ахлоқи нек, зеро ахлоқи нек сабаби касби муҳаббати Аллоҳ ва бандагонаш мешавад ва бузургтарин чизе аст, ки рӯзи қиёмат дар тарозуи амалҳо гузошта мешавад.</t>
+  </si>
+  <si>
+    <t>رواه أبو داود والترمذي</t>
+  </si>
+  <si>
+    <t>[رواه أبو داود والترمذي]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5371</t>
+  </si>
+  <si>
     <t>من أحب أن يبسط له في رزقه، وينسأ له في أثره، فليصل رحمه</t>
   </si>
   <si>
     <t>Ҳар кӣ бихоҳад дар ризқи ӯ фаровонӣ ояд ва аҷали ӯ ба таъхир андохта шавад, пайванди хешовандиро нигоҳ дорад</t>
   </si>
   <si>
     <t>عن أنس بن مالك رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «مَنْ أَحَبَّ أَنْ يُبْسَطَ لَهُ فِي رِزْقِهِ، وَيُنْسَأَ لَهُ فِي أَثَرِهِ، فَلْيَصِلْ رَحِمَهُ».</t>
   </si>
   <si>
     <t>Аз Анас ибни Молик (Худованд аз ӯ розӣ бод) ривоят аст, ки Расули Аллоҳ (салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Ҳар кӣ бихоҳад дар ризқи ӯ фаровонӣ ояд ва аҷали ӯ ба таъхир андохта шавад, пайванди хешовандиро нигоҳ дорад".</t>
   </si>
   <si>
     <t>يَحُثُّ النبيُّ صلى الله عليه وسلم على صِلة الأقاربِ بالزيارة والإكرام البدني والمالي وغير ذلك، وأنها سببٌ في سَعة الرزق وطول العمر.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) бо анҷоми зиёрату дидорбинӣ ва ҳамкории ҷониву молӣ ҳифзи робита бо хешовандонро ташвиқ намудаанд, ки он сабаби фаровонӣ дар ризқу рӯзӣ ва дарозумрӣ аст.</t>
   </si>
   <si>
     <t>الرَّحِم هم الأقارب من جهة الأب والأم، وكلما كان أقرب كان أولى بالصلة.
 الجزاء من جنس العمل، فمَن وَصَل رَحِمَه بالبر والإحسان، وَصَله الله في عُمْره ورزقه.
 صلة الرحم سببٌ لِبَسْطِ الرِّزق وتوسيعه، وسببٌ لطول العمر، وإن كان الأجلُ والرزقُ محددًا إلا أنه قد يكون بركة في الرزق والعمر، فيفعل في عمره أكثر وأنفع مما يفعله غيرُه، وقيل زيادة الرزق والعمر زيادة حقيقية. والله أعلم.</t>
   </si>
   <si>
     <t>Манзур аз хешовандӣ, хешовандон аз тарафи падару модар ҳастанд ва ба ҳар андоза, ки хешовандӣ наздиктар бошад ба ҳамон андоза дар робитаи хешовандӣ ва силаи раҳм авлотаранд.
 Подош аз ҷинси амал аст, ҳар кӣ бо некӣ ва хубӣ пайванди хешовандиро ба ҷой оварад, Аллоҳ дар умр ва ризқи ӯ афзунӣ мебахшад.
@@ -3392,121 +9431,458 @@
   </si>
   <si>
     <t>Ҳар кӣ ба касе зиён бирасонад, Аллоҳ бар ӯ зиён мерасонад ва ҳар кӣ сахтгир бошад, Аллоҳ бар ӯ сахтгир аст</t>
   </si>
   <si>
     <t>عن أبي صِرْمة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «مَنْ ضَارَّ ضَارَّ اللهُ بِهِ، وَمَنْ شَاقَّ شَقَّ اللهُ عَلَيْهِ».</t>
   </si>
   <si>
     <t>Аз Абусирма (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Ҳар кӣ ба касе зиён бирасонад, Аллоҳ бар ӯ зиён мерасонад ва ҳар кӣ сахтгир бошад, Аллоҳ бар ӯ сахтгир аст".</t>
   </si>
   <si>
     <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن إدخالِ المَضَرَّة على المسلم، أو إلحاق المَشَقَّة به في أي أمر من أموره؛ في نفسه أو ماله أو أهله، وأنَّ من فعل ذلك فإن الله يُجازيه ويعاقبُه من جِنْسِ عملِه.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ҳушдор додааст, ки касе бар мусалмоне зиён мерасонад ва ё болои ӯ машаққат меорад, чи бар ҷонаш бошад ё дар молаш ва ё бар хонаводааш, Аллоҳ ӯро аз ҷинси амале ки кардааст подош ва ҷазо медиҳад.</t>
   </si>
   <si>
     <t>تحريم الإضرار بالمسلم وإلحاق المشقة به.
 انتقام الله لعباده.</t>
   </si>
   <si>
     <t>Зиён расонидан ва машақат овардан болои як мусалмон ҳаром аст.
 Худованд барои бандагонаш интиқомгиранда аст.</t>
   </si>
   <si>
-    <t>رواه أبو داود والترمذي وابن ماجه وأحمد</t>
-[...4 lines deleted...]
-  <si>
     <t>https://hadeethenc.com/tg/browse/hadith/5375</t>
+  </si>
+  <si>
+    <t>إن النبي صلى الله عليه وسلم خرج علينا، فقلنا: يا رسول الله، قد علمنا كيف نسلم عليك، فكيف نصلي عليك؟</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) назди мо баромад. Гуфтем: Эй Расули Аллоҳ, мо ба шумо салом доданро омухтем. Пас, чӣ гуна бар шумо дуруд фиристем?</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ الرَّحْمَنِ بْنِ أَبِي لَيْلَى قَالَ: لَقِيَنِي كَعْبُ بْنُ عُجْرَةَ، فَقَالَ: أَلاَ أُهْدِي لَكَ هَدِيَّةً؟ إِنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ خَرَجَ عَلَيْنَا، فَقُلْنَا: يَا رَسُولَ اللَّهِ، قَدْ عَلِمْنَا كَيْفَ نُسَلِّمُ عَلَيْكَ، فَكَيْفَ نُصَلِّي عَلَيْكَ؟ قَالَ: «فَقُولُوا: اللَّهُمَّ صَلِّ عَلَى مُحَمَّدٍ وَعَلَى آلِ مُحَمَّدٍ، كَمَا صَلَّيْتَ عَلَى آلِ إِبْرَاهِيمَ، إِنَّكَ حَمِيدٌ مَجِيدٌ، اللَّهُمَّ بَارِكْ عَلَى مُحَمَّدٍ وَعَلَى آلِ مُحَمَّدٍ، كَمَا بَارَكْتَ عَلَى آلِ إِبْرَاهِيمَ، إِنَّكَ حَمِيدٌ مَجِيدٌ».</t>
+  </si>
+  <si>
+    <t>Аз Абдурраҳмон ибни Абулайло ривоят аст, ки гуфт: Бо Каъб ибни Ъуҷра мулоқот кардам, ба ман гуфт: Оё бароят ҳадяе надиҳам? "Паёмбар (саллаллоҳу алайҳи ва саллам) назди мо баромад. Гуфтем: Эй Расули Аллоҳ, мо ба шумо салом доданро омухтем. Пас, чӣ гуна бар шумо дуруд фиристем? Фармуд: "Бигӯед: Аллоҳумма салли ъало Муҳаммадин ва ъало оли Муҳаммад камо саллайта ъало Иброҳима, иннака ҳамидун маҷид. Алоҳумма борик ъало Муҳаммадин ва ъало оли Муҳаммад, камо боракта ъало Иброҳима иннака ҳамидун маҷид." (Худоё бар Муҳаммад ва оли Муҳаммад салавот бифрист. Тавре ки бар Иброҳим ва оли Иброҳим салавот фиристодаи. Шумо ситоиш шаванда ва бисёр баланд мартаба ҳастед. Ва Худоё бар Муҳаммад ва оли Муҳаммад баракат бифрист. Ҳамонтавр ки бар Иброҳим ва оли Иброҳим баракат фиристодаи. Шумо ситоиш шаванда ва бисёр баланд мартаба ҳастед.)</t>
+  </si>
+  <si>
+    <t>سَألَ الصحابةُ النبيَّ صلى الله عليه وسلم عن كيفيةِ الصلاةِ عليه؟ بعد مَعرفتِهِم كيفيةَ السلامِ عليه في التحيات: "السلام عليك أيها النبي ورحمة الله وبركاته..."؟ 
+فأخبرَهم النبيُّ صلى الله عليه وسلم بكيفيةِ الصلاةِ عليه، ومعناها: 
+"اللهم صلِّ على محمدٍ وعلى آل محمد" 
+أي: أثن عليه بالذكر الجميل في الملأ الأعلى، وعلى أتباعه في دينه، والمؤمنون من قرابته. 
+"كما صلَّيتَ على آل إبراهيم" 
+فكما تفضلت على آل إبراهيم عليه السلام وهم إبراهيم وإسماعيل وإسحاق وذريتهم وأتباعهم المؤمنين، فأَلْحِقْ فضلك بمحمدٍ صلى الله عليه وسلم. 
+"إنك حميد مجيد" 
+أي: المحمود في ذاتك وصفاتك وأفعالك، الواسع في عظمتك وسلطانك وعطائك. 
+"اللهم بارك على محمدٍ وعلى آل محمد كما باركتَ على آل إبراهيم" 
+أي أعطِهِ من الخير والكرامة أعظمَها وزِدْها وثَبِّتْها.</t>
+  </si>
+  <si>
+    <t>Саҳобагон аз Паёмбар (саллаллоҳу алайҳи ва саллам) пурсиданд, ки чӣ гуна бар ӯ дуруд фиристанд? Пас аз он ки ба ӯ салом доданро ёд гирифтанд: "Ассалому алайкум эй Паёмбар ва раҳматуллоҳи ва баракотуҳу." Пас Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд, ки чӣ гуна бар ӯ дуруд бигӯянд. Ва маънояш ин аст: "Аллоҳумма саллӣ ъало Муҳаммадин ва ъало оли Муҳаммадин." (Илоҳӣ бар Муҳаммад ва оли Муҳаммад салавот бифрист.) Яъне, ӯро бо зикри зебо дар малаи аъло (ҷамъи фариштагон) ситоиш намо ва бар ӯ ва пайравонаш ва хешовандони муъминаш ҳамду сано бигӯ. "Камо саллайта ъало оли Иброҳим" (Чунон ки бар хонадони Иброҳим салавот фиристодаӣ.) Яъне: Ҳамонгуна ки бар хонадони Иброҳим алайҳис-салом, ки онҳо Иброҳим, Исмоил, Исҳоқ ва авлоду пайравони муъминашон ҳастанд, баракат ато кардаӣ. Муҳаммад (саллаллоҳу алайҳи ва саллам)-ро низ шомили фазлу баракати худ бигардон. "Иннака ҳамидун маҷид" (Ту сазовори ситоиш ва бузургворӣ ҳастӣ) Яъне: Сазовори ҳамду сано дар зоти худ ва сифатҳо ва афъолат ҳастӣ. Бузургӣ, қудрат ва саховатмандиат васеъ аст. "Аллоҳумма борик ъало Муҳаммад ва ъало олӣ Муҳаммад камо боракта ъало Иброҳима ва ъало олӣ Иброҳим." Яъне: Аз хайру каромати худ, бузургтаринашро ба ӯ ато кун ва онро афзун ва пойдор бигардон.</t>
+  </si>
+  <si>
+    <t>السَّلَفُ كانوا يتهادَوْن مسائلَ العلم.
+وجوب الصلاة على النبي صلى الله عليه وسلم في التشهد الأخير من الصلاة.
+النبي صلى الله عليه وسلم علَّم أصحابَه السلامَ والصلاةَ عليه.
+هذه الصيغة هي أكملُ الصِّيَغِ في الصلاةِ على النبيِّ صلى الله عليه وسلم.</t>
+  </si>
+  <si>
+    <t>Салафи солеҳ масъалаҳои илмиро ба ҳамдигар ҳадя медоданд.
+Дар ташаҳҳуди охирини намоз, дуруд фиристодан бар Паёмбар (саллаллоҳу алайҳи ва саллам) воҷиб аст.
+Паёмбар (саллаллоҳу алайҳи ва саллам) ба саҳобагон таълим дод, ки чӣ гуна ба ӯ салом бигӯянд ва дуруд бифристанд.
+Ин сиғаи дуруд, мукаммалтарин сиғаи дуруд фиристодан бар Паёмбар (саллаллоҳу алайҳи ва саллам) аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5377</t>
+  </si>
+  <si>
+    <t>لا صلاة لمن لم يقرأ بفاتحة الكتاب</t>
+  </si>
+  <si>
+    <t>Касе сураи Фотиҳаро нахонад, намоз нахондааст</t>
+  </si>
+  <si>
+    <t>عَنْ عُبَادَةَ بْنِ الصَّامِتِ رضي الله عنه أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَا صَلَاةَ لِمَنْ لَمْ يَقْرَأْ بِفَاتِحَةِ الكِتَابِ».</t>
+  </si>
+  <si>
+    <t>Аз Убода ибни Сомит (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Касе сураи Фотиҳаро нахонад, намоз нахондааст."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلمَ أنَّ الصلاةَ لا تَصِحُّ إلا بقراءة سورة الفاتحة، فهي ركن من أركان الصلاة في كلِّ ركعة.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён намуданд, ки намоз дуруст намешавад, магар бо хондани сураи Фотиҳа, зеро хондани сураи Фотиҳа дар ҳама ракаъатҳо яке аз аркони намоз аст.</t>
+  </si>
+  <si>
+    <t>لا يُجْزِىءُ عن قراءةِ الفاتحةِ غيرُها مع القُدرةِ عليها.
+بُطلان الركعة التي لم يُقرأْ فيها بالفاتحة، مِن المُتَعَمِّدِ والجاهلِ والناسي؛ لأنها ركن، والأركان لا تسقط مطلقًا.
+تسقط قراءةُ الفاتحةِ عن المأموم إذا أدركَ الإمام راكعًا.</t>
+  </si>
+  <si>
+    <t>Дар ҳолати тавоноии хондани сураи Фотиҳа, сураи дигаре наметавонад ҷойгузини он бошад.
+Ракаъате, ки дар он сураи Фотиҳа хоҳ қасдан, хоҳ нодонӣ ва хоҳ фаромӯшӣ хонда намешавад, ботил аст. Зеро хондани он рукн аст ва рукнҳо ҳаргиз соқит намешаванд.
+Агар маъмум имомро дар ҳолати рукуъ дарёфт, хондани сураи Фотиҳа аз ӯ соқит мешавад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5378</t>
+  </si>
+  <si>
+    <t>ليس منا من لطم الخدود، وشق الجيوب، ودعا بدعوى الجاهلية</t>
+  </si>
+  <si>
+    <t>Аз мо нест касе, ки ба рухсораҳояш бизанад ва гиребон бидарад ва монанди замони ҷоҳилият оҳу вой кунад (ва суханони ҷоҳилиро ба забон биёварад)</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللَّهِ بنِ مَسْعُودٍ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَيْسَ مِنَّا مَنْ لَطَمَ الخُدُودَ، وَشَقَّ الجُيُوبَ، وَدَعَا بِدَعْوَى الجَاهِلِيَّةِ».</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Аббос (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Аз мо нест касе, ки ба рухсораҳояш бизанад ва гиребон бидарад ва монанди замони ҷоҳилият оҳу вой кунад (ва суханони ҷоҳилиро ба забон биёварад)."</t>
+  </si>
+  <si>
+    <t>نَهَى النبيُّ صلى الله عليه وسلم وحَذَّرَ عن بعض أفعال أهل الجاهلية فقال: ليس منا: 
+الأول: مَن لَطَمَ الخُدُود، وخَصَّ الخَدّ لكونه الغالب في ذلك، وإلا فَضَرْبُ بقية الوجه داخل في النهي. 
+والثاني: شَقَّ ما يُفْتَح من الثوب ليدخل فيه الرأس من شدّة الجزع. 
+والثالث: دَعى بدعوى أهل الجاهلية كالدعاء بالويل والثُّبُور والنياحة والنُّدْبَة وغيرها.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) нисбат ба баъзе амалҳои аҳли ҷоҳилият манъ ва ҳушдор дод ва фармуд: Инҳо аз мо нестанд (касоне, ки):
+Аввал: Касе, ки рухсораҳояшро бизанад, махсусан рӯйро зикр кард, зеро бештар бар рӯй мезананд, аммо зарбу лат дар дигар қисмҳои рӯй ҳам манъ аст.
+Дуюм: Чок кардани гиребони либос, барои ин ки аз шиддати мусибат сари худро дар он дохил намояд.
+Сеюм: Касе, ки дуъоҳои аҳли ҷоҳилиятро ба забон орад, мисли дуъои вовайло, ҳалокат, табоҳӣ ва навҳасароӣ.</t>
+  </si>
+  <si>
+    <t>هذا الوعيد في الحديث يدل على أنَّ هذه الأعمال من كبائر الذنوب.
+وجوب الصبر على المصيبة، وتحريم التَّسَخُّط مِن أقدار الله المؤلمة، وإظهار ذلك: بالنياحة أو النَّدْب أو الحَلْق أو الشَّقّ أو غير ذلك.
+تحريم تَقلِيْد الجاهلية بأمورهم التي لم يُقِرّهم الشارع عليها.
+لا بأس من الحُزْن والبكاء، فهو لا ينافي الصبر على قضاء الله تعالى، وإنما هو رحمة جعلها الله في قلوب الأقارب والأحباب.
+على المسلم الرضا بقضاء الله، فإنْ لم يَرْضَ فالصبر واجب عليه.</t>
+  </si>
+  <si>
+    <t>Ин таҳдиди дар ҳадис омада далолат мекунад, ки ин амалҳо аз гуноҳони кабира ҳастанд.
+Сабр кардан бар мусибат воҷиб аст. Норозигӣ аз муқаддароти дардноки илоҳӣ ҳаром аст. Изҳори ин норозиги бо навҳагарӣ, тавсифи мурда, тарошидан, гиребон чок кардан ва ғайра мебошад.
+Пайравӣ кардан аз одатҳои ҷоҳилият, ки шариат онҳоро тасдиқ накардааст ҳаром аст.
+Ғамгинӣ ва гиря кардан ишколе надорад, зеро он бо сабр бар қазои илоҳӣ зид нест, балки он раҳматест, ки Худованд дар дилҳои наздикон ва дӯстдорони шахс қарор додааст.
+Мусалмон бояд ба қазои илоҳӣ розӣ бошад, агар розӣ набошад, сабр кардан барояш воҷиб аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5380</t>
   </si>
   <si>
     <t>أقرب ما يكون العبد من ربه وهو ساجد، فأكثروا الدعاء</t>
   </si>
   <si>
     <t>Лаҳзаи наздиктарини банда ба Парвардигораш дар ҳоли саҷда будан аст, пас дар ин лаҳза бисёр дуо кунед</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «أَقْرَبُ مَا يَكُونُ الْعَبْدُ مِنْ رَبِّهِ وَهُوَ سَاجِدٌ، فَأَكْثِرُوا الدُّعَاءَ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Лаҳзаи наздиктарини банда ба Парвардигораш дар ҳоли саҷда будан аст, пас дар ин лаҳза бисёр дуо кунед".</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ أقربَ ما يكون العبد من ربه وهو ساجد؛ وذلك أنّ المصليَ يَضعُ أعلى وأشرف ما في جسده على الأرض خضوعًا وتَذَلُّلًا وتواضعًا لله عز وجل وهو ساجد.
 وقد أمر صلى الله عليه وسلم بالإكثار من الدعاء في السجود، فيجتمع في ذلك التَذَلُّلُ لله بالقول والفعل.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) баён намуданд, ки наздиктарин ҳолати банда ба Парвардигор дар ҳолати саҷда будан аст, зеро дар ин ҳолат намозгузор гиромитарин узви бадани худро аз рӯи фурӯтанӣ ва хоксорӣ ва тавозуъ дар баробари Аллоҳи Мутаъол, бар замин мегузорад.
 Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) дастур додаанд, ки банда то метавонад дар ҳоли саҷда бештар дуо кунад, ки он фурӯтанӣ назди Худованд дар қавл ва дар амалро ба ҳам меорад.</t>
   </si>
   <si>
     <t>الطاعة تزيدُ العبدَ قُرْبًا مِن الله سبحانه وتعالى.
 استحبابِ كثرةِ الدعاء في السجود؛ لأنه من مواطن الإجابة.</t>
   </si>
   <si>
     <t>Тоату ибодат бандаро ба Аллоҳи Мутаъол наздиктар мекунад.
 Бисёр дуо кардан дар ҳоли саҷда амали мустаҳаб аст, зеро он аз ҳолатҳое аст, ки дуо қабул мешавад.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/5382</t>
+  </si>
+  <si>
+    <t>من اغتسل يوم الجمعة غسل الجنابة ثم راح، فكأنما قرب بدنة</t>
+  </si>
+  <si>
+    <t>Ҳар кас рӯзи ҷумъа монанди ғусли ҷанобат, ғусл кунад, сипас барои намози ҷумъа ба масҷид равад, монанди он аст, ки як шутур садақа карда бошад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَنِ اغْتَسَلَ يَوْمَ الجُمُعَةِ غُسْلَ الجَنَابَةِ ثُمَّ رَاحَ، فَكَأَنَّمَا قَرَّبَ بَدَنَةً، وَمَنْ رَاحَ فِي السَّاعَةِ الثَّانِيَةِ، فَكَأَنَّمَا قَرَّبَ بَقَرَةً، وَمَنْ رَاحَ فِي السَّاعَةِ الثَّالِثَةِ، فَكَأَنَّمَا قَرَّبَ كَبْشًا أَقْرَنَ، وَمَنْ رَاحَ فِي السَّاعَةِ الرَّابِعَةِ، فَكَأَنَّمَا قَرَّبَ دَجَاجَةً، وَمَنْ رَاحَ فِي السَّاعَةِ الخَامِسَةِ، فَكَأَنَّمَا قَرَّبَ بَيْضَةً، فَإِذَا خَرَجَ الإِمَامُ حَضَرَتِ المَلاَئِكَةُ يَسْتَمِعُونَ الذِّكْرَ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар кас рӯзи ҷумъа монанди ғусли ҷанобат, ғусл кунад, сипас барои намози ҷумъа ба масҷид равад, монанди он аст, ки як шутур садақа карда бошад. Ҳар кас дар соати дувум барояд, монанди он аст, ки як гов садақа карда бошад; ҳар кас дар соати сеюм барояд, гӯё ки як қучқори шохдор садақа карда бошад; ҳар кас дар соати чаҳорум барояд, монанди он аст, ки як мурғ садақа карда бошад; ҳар кас дар соати панҷум барояд, гӯё як тухм садақа карда бошад. Чун имом (барои хутба) берун ояд, малоика барои шунидани зикри Аллоҳ ҳозир мешаванд."</t>
+  </si>
+  <si>
+    <t>يُخبِرُ النبيُّ صلى الله عليه وسلم عن فَضْل التَّبْكِيْر في الذهاب إلى صلاة الجمعة، 
+ويبدأ التبكير من طلوع الشمس إلى مجيء الإمام؛ وهو خمس ساعات، وتقسم على حسب الوقت بين طلوع الشمس إلى دخول الإمام وصعوده المنبر للخطبة خمسة أجزاء:
+الأول: من اغتسل غسلًا كاملًا كغسل الجنابة،  ثم ذهب لمسجد الجمعة في الساعة الأولى فكأنما تصدَّق بِجَمَل.
+الثاني: من ذهب في الساعة الثانية فكأنما تصدَّق ببقرة.
+الثالث: من ذهب في الساعة الثالثة فكأنما تصدق بكبش -وهو ذكر الضأن-  له قرون. 
+الرابع: من ذهب في الساعة الرابعة فكأنما تصدق بدجاجة.
+الخامس: من ذهب في الساعة الخامسة فكأنما تصدق ببيضة.
+فإذا خرج الإمام للخطبة؛ توقَّفت الملائكة الجالسون على الأبواب لكتابة الداخلين للمسجد الأول فالأول عن الكتابة، وجاؤوا يستمعون الذكر والخطبة.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) дар ин ҳадис фазилати барвақт рафтан ба намози ҷумъаро баён намудааст. Барвақт рафтан аз тулӯи офтоб то омадани имом ба минбар идома меёбад, ки он вақт ба панҷ соат тақсим мешавад. Ин соатҳо мувофиқи вақт байни тулӯи офтоб то омадани имом бар минбар тақсим мешавад:
+Аввал: Касе, ки рӯзи ҷумъа ғусли комил кард, мисли ғусли ҷанобат, сипас дар соати аввал (яъне барвақт, баъд аз тулӯи офтоб) ба масҷид барои намози ҷумъа рафт, мисли он аст, ки як шутурро садақа кардааст.
+Дувум: Касе, ки дар соати дуюм ба масҷиди ҷумъа рафт, мисли он аст, ки як говро садақа кардааст.
+Сеюм: Касе, ки дар соати сеюм рафт, мисли он аст, ки як қучқори шохдор садақа кардааст.
+Чаҳорум: Касе, ки дар соати чаҳорум рафт, мисли он аст, ки як мурғ садақа кардааст.
+Панҷум: Касе, ки дар соати панҷум рафт, мисли он аст, ки як тухм садақа кардааст.
+Вақте ки имом барои хутба бар минбар мебарояд, фариштагоне, ки дар дарвозаҳо нишастаанд ва номнависи касоне ҳастанд, ки аввал ба масҷид ворид мешаванд, аз навиштан боз меистанд ва барои шунидани зикри Аллоҳ ва хутба меоянд.</t>
+  </si>
+  <si>
+    <t>الحث على الاغتسال يوم الجمعة، ويكون قبل الذهاب إلى الصلاة.
+فضيلة التبكير إلى صلاة الجمعة من أول ساعات النهار.
+الحث على المبادرة إلى الأعمال الصالحة.
+حضور الملائكة صلاة الجمعة واستماعهم للخطبة.
+الملائكة على أبواب المساجد، يكتبون القادمين، الأوّل فالأول، في المجيء إلى صلاة الجمعة.
+قال ابن رجب: قوله: "من اغتسل يوم الجمعة، ثم راح" يَدُلّ على أن الغُسل المستحب للجمعة أوّله طلوع الفجر، وآخره الرواح إلى الجمعة.</t>
+  </si>
+  <si>
+    <t>Ташвиқ ба ғусл кардан рӯзи ҷумъа ва он бояд пеш аз рафтан ба намоз анҷом дода шавад.
+Фазилати барвақт рафтан ба намози ҷумъа, аз аввалин соатҳои рӯз.
+Тарғиб ба ташаббус ва пешсафӣ дар корҳои савоб ва нек.
+Ҳузури фариштагон дар намози ҷумъа ва гӯш додан ба хутба.
+Фариштагон дар канори дарҳои масҷидҳо меистанд ва ҳар каси ба намози ҷумъа омадаро як-як ба тартиб менависанд.
+Ибни Раҷаб мегӯяд: Ин сухани ӯ, ки мегӯяд: "Касе рӯзи ҷумъа ғусл кунад ва баъд ба намоз биравад", далолат бар ин мекунад, ки ғусли мустаҳаб барои намози ҷумъа, аввали вақти он аз бедории саҳар аст ва охираш то рафтан ба намози ҷумъа мебошад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5393</t>
+  </si>
+  <si>
+    <t>من جاء منكم الجمعة فليغتسل</t>
+  </si>
+  <si>
+    <t>Ҳар касе аз шумо ба намози ҷумъа ҳозир шавад, бояд ғусл кунад</t>
+  </si>
+  <si>
+    <t>عن عَبْدِ اللهِ بْنِ عُمَرَ رضي الله عنهما قَالَ: سَمِعْتُ رَسُولَ اللهِ صلى الله عليه وسلم يَقُولُ: «‌مَنْ ‌جَاءَ ‌مِنْكُمُ ‌الْجُمُعَةَ فَلْيَغْتَسِلْ».</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Умар (разияллоҳу анҳумо) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам)-ро шунидам, ки мегӯяд: "Ҳар касе аз шумо ба намози ҷумъа ҳозир шавад, бояд ғусл кунад."</t>
+  </si>
+  <si>
+    <t>يُؤَكِّدُ النبيُّ صلى الله عليه وسلم على مَن أراد أنْ يأتي لصلاة الجمعة فإنه يستحب له أن يغتسل، مثل غُسلِه للجنابة.</t>
+  </si>
+  <si>
+    <t>Паёмбари акрам (саллаллоҳу алайҳи ва саллам) таъкид мекунанд, ки ҳар кас бихоҳад ба намози ҷумъа ҳозир шавад, барои ӯ мустаҳаб аст, ки ғусл кунад, мисли ғусли ҷанобат.</t>
+  </si>
+  <si>
+    <t>تأكيد غُسْل الجمعة، وأنه سنة للمؤمن يوم الجمعة وأنْ يكون عند الذهاب للصلاة أفضل.
+الحرص على النظافة وطيب الرائحة من أخلاق المسلم وآدابه، ويتأكد الأمر عند مُلاقاة الناس ومجالستهم، لا سيما في الجمع والجماعات.
+الخطاب في الحديث لِمَن تَجب عليه الجمعة؛ لأنه هو الذي يأتيها.
+يستحب لمن يأتي الجمعة أن يكون نظيفًا، فيغتسل حتى تزول الروائح من جسده ويتطيب، وإن توضأ فقط أجزأه ذلك.</t>
+  </si>
+  <si>
+    <t>Таъкид бар ғусли рӯзи ҷумъа, зеро барои муъмин суннат аст, ки рӯзи ҷумъа ғусл кунад. Беҳтар аст, ки вақти рафтан ба намоз онро анҷом диҳад.
+Риоя кардани покизагӣ ва хушбӯйӣ аз ахлоқ ва одобҳои мусалмон аст. Ин масъала дар ҳолате, ки бо мардум рӯбарӯ мешавӣ ва ҳамнишинӣ мекунӣ, махсусан дар ҷамъиятҳо ва намозҳои ҷамоатӣ, боз ҳам муҳимтар мешавад.
+Муроҷиат дар ҳадис ба он касест, ки намози ҷумъа бар ӯ воҷиб аст, зеро маҳз ӯст, ки барои адои он меояд.
+Ҳар касе, ки ба намози ҷумъа ҳозир мешавад, пок буданаш мустаҳаб аст, бинобар ин ғусл кунад то бӯйҳои нописанд аз баданаш дур шавад ва атр занад. Агар танҳо вузӯ бигирад, басанда аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5394</t>
+  </si>
+  <si>
+    <t>البخيل من ذكرت عنده فلم يصل علي</t>
+  </si>
+  <si>
+    <t>Бахил касест, ки номи ман назди ӯ зикр шавад ва бар ман дуруд нафиристад</t>
+  </si>
+  <si>
+    <t>عَنِ الحُسَينِ بنِ عَلِيٍّ بنِ أَبِي طَالِبٍ رضي الله عنهما قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «الْبَخِيلُ مَنْ ذُكِرْتُ عِنْدَهُ فَلَمْ يُصَلِّ عَلَيَّ».</t>
+  </si>
+  <si>
+    <t>Аз Ҳусайн ибни Алӣ ибни Абутолиб (разияллоҳу анҳумо) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Бахил касест, ки номи ман назди ӯ зикр шавад ва бар ман дуруд нафиристад."</t>
+  </si>
+  <si>
+    <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن تَرْك الصلاة عليه حال سَمَاع اسمه أو كُنْيَتِه أو وصفه، وقال: البَخيل كامل البُخْل مَن ذُكرتُ عنده فلم يُصلِّ عليّ؛ وذلك لأمور: 
+الأول: أنه بُخْلٌ بشيءٍ لا يَخْسَر بسببه قليلًا ولا كثيرًا، ولا يَبذُل مالًا، ولا يَبذُل جُهْدًا. 
+الثاني: أنه بَخِلَ على نفسه وحَرَمَها أجرَ الصلاة على رسوله صلى الله عليه وسلم؛ لأنه بامتناعه من الصلاة عليه قد شَحَّ وامتنع من أداء حقٍّ يَتَعَيَّنُ عليه أداؤه امتثالًا للأمر وينال به الأجر. 
+الثالث: أنَّ الصلاة عليه فيها أداء بعض حقِّ النبي صلى الله عليه وسلم، فهو الذي عَلَّمنا، وهو الذي أرشدَنا، وهو الذي دعانا إلى الله تبارك وتعالى، وجاءنا بهذا الوحي، وهذه الشَّريعة، فهو سبب هدايتنا -بعد الله تبارك وتعالى- ومَن لم يُصلِّ عليه يكون قد بَخِل على نفسه، وبَخِل على نبيِّه صلى الله عليه وسلم بحقٍّ هو من أدنى حقوقه.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) аз тарки дуруд (салавот) фиристодан бар ӯ дар ҳолате, ки номи муборак, куния, ё зикри ӯ шунида шавад ҳушдор доданд. Фармудаанд: Бахил касест, ки ман назди ӯ ёд шавам ва бар ман дуруд нафиристад. Бинобар умури зерин:
+Аввал: Бахилӣ (хасисӣ) дар чизест, ки на камтарин зиёнеро меорад, на талафи моле дорад ва на ягон кӯшиши ҷисмонӣ мехоҳад (яъне, салавот фиристодан ба Паёмбар (саллаллоҳу алайҳи ва саллам)).
+Дуюм: Ӯ ба худ бахилӣ карда ва худро аз аҷри дуруд фиристодан бар Расули Худо (саллаллоҳу алайҳи ва саллам) маҳрум сохтааст, зеро бо тарки салавот, аз иҷрои ҳаққе, ки бояд анҷом диҳад, худдорӣ кард, ки Худо амр кардааст ва дар он аҷру савоб ҳаст.
+Сеюм: Салавот фиристодан ба Паёмбар (саллаллоҳу алайҳи ва саллам) адои бархе аз ҳуқуқи ӯст, зеро ӯ моро таълим додааст, роҳнамоӣ кардааст ва моро ба сӯи Худо даъват кардааст. Ӯ барои мо ваҳй ва шариатро овардааст ва пас аз Худованд ӯ сабаби ҳидоят ёфтани мо аст. Касе, ки бар ӯ салавот намефиристад, ба худ ва ба Паёмбар (саллаллоҳу алайҳи ва саллам) бахилӣ кардааст. Чунин шахс нисбат ба Паёмбараш (саллаллоҳу алайҳи ва саллам) дар бораи ҳаққе бахилӣ кардааст, ки аз камтарин ҳуқуқи ӯ аст.</t>
+  </si>
+  <si>
+    <t>تَرْك الصلاة على النبي صلى الله عليه وسلم عنوان الشُّحِّ.
+الصلاة على النبي صلى الله عليه وسلم من أفضل القُرُبات والطاعات في جميع الأوقات، ويتأكّد حالَ ذِكْرِه.
+قال النووي: إذا صلى على النبي صلى الله عليه وسلم فليَجمع بين الصلاة والتسليم، ولا يَقتصر على أحدِهما؛ فلا يَقل: (صلى الله عليه) فقط، ولا: (عليه السلام) فقط.
+قال أبو العالية في قوله: (إن الله وملائكته يصلون على النبي) قال: صلاة الله عز وجل على نبيه: ثناؤه عليه، والصلاة من الملائكة والبشر: الدعاء.
+قال الحليمي: فمعنى «اللهم صلّ على محمد»: اللهم عظّمه في الدنيا بإعلاء ذِكْرِه، وإظهار دينه، وإبقاء شريعته، وفي الآخِرة: بِتَشْفِيْعِهِ في أُمَّتِهِ، وإِجْزَال أجره ومثوبته، وإبداء فضله للأولين والآخرين بالمقام المحمود، وتقديمه على كافة المقربين الشهود.</t>
+  </si>
+  <si>
+    <t>Тарки салавот бар Паёмбар (саллаллоҳу алайҳи ва саллам) нишонаи бахилӣ аст.
+Салавот фиристодан бар Паёмбар (саллаллоҳу алайҳи ва саллам) яке аз беҳтарин тоатҳо ва ибодатҳо дар ҳама вақтҳо аст ва ҳангоми зикр кардани номашон бештар таъкид мешавад.
+Нававӣ гуфтааст: Ҳангоме ки бар Паёмбар (саллаллоҳу алайҳи ва саллам) салавот мефиристад, бояд дуруд ва саломро бо ҳам бигӯяд ва ба яке аз онҳо иктифо накунад. Яъне, (саллаллоҳу алайҳи) ё (алайҳис-салом) нагӯяд (Балки бигӯяд: Саллаллоҳу алайҳи ва саллам).
+Абулъолия дар тафсири ин оят: (إن الله وملائكته يصلون على النبي) гуфтааст: Дуруди Худованд бар Паёмбараш, сано ва ситоиш бар ӯст ва салоти фариштагон ва инсонҳо дуо кардан барои ӯ мебошад.
+Ҳалимӣ гуфт: Маънои дуои (Аллоҳумма салли ъало Муҳаммадин) ин аст, ки Худоё ӯро дар дунё бо баланд бардоштани ёдаш, ошкор кардани динаш ва боқи мондани шариаташ бузург созад. Дар охират бо шафоаташ барои умматаш, подош ва савоби фаровон ва ошкор кардани бартарияти ӯ барои пешиниён ва ояндагон дар мақоми маҳмуд ва муқаддам доштани ӯ бар ҳама муқаррабони ҳозир бузург бидор.</t>
+  </si>
+  <si>
+    <t>رواه الترمذي والنسائي في الكبرى وأحمد</t>
+  </si>
+  <si>
+    <t>[رواه الترمذي والنسائي في الكبرى وأحمد]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5403</t>
+  </si>
+  <si>
+    <t>من أكل طعاما فقال: الحمد لله الذي أطعمني هذا ورزقنيه من غير حول مني ولا قوة، غفر له ما تقدم من ذنبه</t>
+  </si>
+  <si>
+    <t>Ҳар касе, ки таом бихӯрад ва баъд аз он бигӯяд: "Алҳамду лиллаҳиллазӣ атъаманӣ ҳоза ва разақаниҳи мин ғайри ҳавлин миннӣ ва ло қувваҳ." 
+Тарҷума: "Ситоиш махсуси Аллоҳ аст, ки ин таомро ба ман дод ва онро бе нерӯ ва тавоноии ман ба ман рӯзӣ гардонд.",  гуноҳони гузаштааш бахшида мешавад</t>
+  </si>
+  <si>
+    <t>عَنْ سَهْلِ بْنِ مُعَاذِ بْنِ أَنَسٍ عَنْ أَبِيهِ قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «مَنْ أَكَلَ طَعَامًا فَقَالَ: الحَمْدُ لِلَّهِ الَّذِي أَطْعَمَنِي هَذَا وَرَزَقَنِيهِ مِنْ غَيْرِ حَوْلٍ مِنِّي وَلاَ قُوَّةٍ، غُفِرَ لَهُ مَا تَقَدَّمَ مِنْ ذَنْبِهِ».</t>
+  </si>
+  <si>
+    <t>Аз Саҳл ибни Муъоз ибни Анас аз падараш ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар касе, ки таом бихӯрад ва баъд аз он бигӯяд: "Алҳамду лиллаҳиллазӣ атъаманӣ ҳоза ва разақаниҳи мин ғайри ҳавлин миннӣ ва ло қувваҳ." 
+Тарҷума: "Ситоиш махсуси Аллоҳ аст, ки ин таомро ба ман дод ва онро бе нерӯ ва тавоноии ман ба ман рӯзӣ гардонд.",  гуноҳони гузаштааш бахшида мешавад."</t>
+  </si>
+  <si>
+    <t>يحثُّ النبيُّ صلى الله عليه وسلم مَن أَكلَ طعامًا بأنْ يَحمدَ الله، فلا قدرة لي في جلب الطعام، ولا في أكله إلا بالله تعالى وإعانته، 
+ثم بشَّر صلى الله عليه وسلم مَن قال ذلك بأنه مستحق لمغفرة الله له ما مضى من ذنوبه الصغائر.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) мусалмононро ташвиқ мекунад, ки ҳар гоҳ таом бихӯранд, Аллоҳро ҳамду ситоиш бигӯянд. Зеро ман на қудрати фароҳам овардани таомро дорам ва на тавоноии хӯрдани онро, магар бо кумак ва ёрии Аллоҳ Таъоло. Паёмбар (саллаллоҳу алайҳи ва саллам) мужда доданд, ки ҳар ки ин ҳамду ситоишро бигӯяд, сазовори бахшида шудани гуноҳони сағираи гузаштааш мебошад.</t>
+  </si>
+  <si>
+    <t>استحباب حَمْد الله تعالى في آخر الطعام.
+بيان عظيم فضل الله تعالى على عباده حيث رزَقَهم ويَسَّرَ لهم أسباب الرزق وجعل في ذلك تكفير السيئات.
+أمور العباد كلها من الله عز وجل، وليست بحولهم وقوتهم، والعبد مأمور بفعل الأسباب.</t>
+  </si>
+  <si>
+    <t>Баъд аз хӯрдани таом, Аллоҳро ҳамду ситоиш гуфтан мустаҳаб аст.
+Ин баёнгари фазли бузурги Аллоҳ Таъоло бар бандагонаш аст, ки Ӯ онҳоро ризқ дод, воситаҳои онро барои онҳо осон гардонид ва бо гуфтани калимаи шукр гуноҳони гузаштаашонро мебахшад.
+Ҳамаи кору ҳолати бандагон аз ҷониби Аллоҳ Таъоло аст, на ба қудрату тавоноии худашон. Бо вуҷуди ин, банда вазифадор аст, ки сабабҳоро ба ҷо оварад ва талош кунад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5431</t>
+  </si>
+  <si>
+    <t>من توضأ فأحسن الوضوء ثم أتى الجمعة فاستمع وأنصت غفر له ما بينه وبين الجمعة وزيادة ثلاثة أيام</t>
+  </si>
+  <si>
+    <t>Ҳар ки вузӯ гирад ва вузӯи худро ба хуби анҷом диҳад, пас ба намози ҷумъа ҳозир шавад, ба хутбаи ҷумъа хомӯшона гӯш фаро диҳад, гуноҳони байни он ҷумъа то ҷумъаи қаблӣ ва се рӯзи иловагӣ баъд аз ҷумъа бар он бахшида мешаванд</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ تَوَضَّأَ فَأَحْسَنَ الْوُضُوءَ ثُمَّ أَتَى الْجُمُعَةَ فَاسْتَمَعَ وَأَنْصَتَ غُفِرَ لَهُ مَا بَيْنَهُ وَبَيْنَ الْجُمُعَةِ وَزِيَادَةُ ثَلَاثَةِ أَيَّامٍ، وَمَنْ مَسَّ الْحَصَى فَقَدْ لَغَا».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар ки вузӯ гирад ва вузӯи худро ба хуби анҷом диҳад, пас ба намози ҷумъа ҳозир шавад, ба хутбаи ҷумъа хомӯшона гӯш фаро диҳад, гуноҳони байни он ҷумъа то ҷумъаи қаблӣ ва се рӯзи иловагӣ баъд аз ҷумъа бар он бахшида мешаванд. Ҳар кас дар вақти хутба сангрезаеро ламс кунад, "лағв" кардааст, (яъне аҷру подоши ҷумъаи худро кам карда ва эҳтимолан аз даст додааст)."</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ مَن توضأ فأحسن وضوءه بإتمام أركانه والإتيان بسننه وآدابه، ثم أتى صلاة الجمعة وأنصت وأصغى للخطيب، وسكت عن اللغو؛ غفر الله له صغائر ذنوب عشرة أيام، من صلاة الجمعة إلى الجمعة الثانية وزياة ثلاثة أيام؛ لأن الحسنة بعَشر أمثالها، 
+ثم حذَّر صلى الله عليه وسلم من عدم إقبال القلب عمّا يقال في الخطبة من مواعظ، ومِن عَبَثِ الجوارح مِن مَسِّ الحصى وغيره من أنواع العبث والانشغال، بأنَّ مَن فَعل ذلك فقد لغا، ومن لغا فلا حظ له في أجر جمعة كاملة.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар медиҳад, ки ҳар касе вузӯи комил бигирад, бо риояи рукнҳо, суннатҳо ва одобҳои он, баъд ба намози ҷумъа ҳозир шавад ва ба хутба хомӯшона гӯш фаро диҳад, гуноҳони кӯчакаш барои даҳ рӯз бахшида мешаванд: аз ҷумъа то ҷумъаи дигар, бо иловаи се рӯзи дигар, зеро як некиро даҳ баробар подош аст. Сипас Паёмбар (саллаллоҳу алайҳи ва саллам) ҳушдор доданд, ки дилро бояд аз парешонӣ ҳангоми хутба нигоҳ дошт ва аз ҳар гуна коре чун бозӣ бо санг ё чизҳои дигар худдорӣ кард. Зеро ҳар касе ин корҳоро кунад, дучори "лағв" (кори беҳуда) мешавад ва ҳар касе дучори лағв шуд, аз аҷру савоби комили ҷумъа маҳрум мешавад.</t>
+  </si>
+  <si>
+    <t>الحث على أداء الوضوء وإتمامه على كمال، والمحافظة على صلاة الجمعة.
+فضل صلاة الجمعة.
+وجوب الإنصات لخطبة الجمعة، وعدم التشاغل عنها بالكلام وغيره.
+من لغا أثناء الخطبة فصلاة الجمعة مجزئة ومسقطة للفرض، مع نقص الأجر.</t>
+  </si>
+  <si>
+    <t>Ташвиқ ба пурра ва комил анҷом додани вузӯ ва муҳофизат бар намози ҷумъа.
+Фазилати намози ҷумъа.
+Хомӯшона гӯш кардани хутбаи ҷумъа ва машғул нашудан ба гуфтугӯ ё корҳои дигар дар вақти хутба воҷиб аст.
+Ҳар касе дар вақти хутба дучори "лағв" шуд, яъне ба гуфтугӯ ё бозӣ машғул шуд, намози ҷумъааш дуруст аст ва фарзро аз ӯ соқит мекунад, аммо аҷру савоби комили ҷумъаро намегирад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5433</t>
   </si>
   <si>
     <t>من صلى صلاة الصبح فهو في ذمة الله</t>
   </si>
   <si>
     <t>Ҳар касе намози бомдодро хонад, дар амон ва ҳимояти Аллоҳ аст</t>
   </si>
   <si>
     <t>عن جُندب بن عبد الله القَسْرِِي رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «مَنْ صَلَّى صَلَاةَ الصُّبْحِ فَهُوَ فِي ذِمَّةِ اللهِ، فَلَا يَطْلُبَنَّكُمُ اللهُ مِنْ ذِمَّتِهِ بِشَيْءٍ، فَإِنَّهُ مَنْ يَطْلُبْهُ مِنْ ذِمَّتِهِ بِشَيْءٍ يُدْرِكْهُ، ثُمَّ يَكُبَّهُ عَلَى وَجْهِهِ فِي نَارِ جَهَنَّمَ».</t>
   </si>
   <si>
     <t>Аз Ҷундуб ибни Абдуллоҳи Қасрӣ (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Ҳар касе намози бомдодро хонад, дар амон ва ҳимояти Аллоҳ аст, Пас (ҳушёр бошед, ки) Аллоҳ барои дар ҳимоят ва амон гирифтанаш аз шумо чизе нахоҳад, зеро ҳар кӣ аз Ӯ дар бораи амон ва ҳимояташ бипурсад, ӯро гирифтор созад, сипас ӯро бар рӯяш ба оташи дӯзах андозад".</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ مَن صلى الفجر فهو في حِفْظ الله وحراستِه وحمايته، يدافع عنه، وينتصر له.
 ثم حَذَّرَ عليه الصلاة والسلام مِن نَقْضِ هذا العهدِ وإبطاله، إما بترك صلاة الفجر، أو بالتعرُّض لمصليها والاعتداء عليه، فإنَّ مَن فَعَلَ ذلك فقد خَرَِقَ هذا الجِوار، واستحق الوعيد الشديد بأن يَطلُبَه الله بما فَرَّطَ في حقه، ومَن يطلبه الله يُدركه، ثم يلقيه على وجهه في النار.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) хабар доданд, ки ҳар касе намози бомдодро бихонад зери ҳимояти Аллоҳ қарор дорад, ӯро дар паноҳаш мегирад ва ёриаш медиҳад.
 Сипас Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) аз шикастани ин аҳду паймон ҳушдор доданд, ё бо тарки намоз субҳ бошад ва ё бо дарафтодан ба касе ки намози субҳро адо намудааст. Ҳар кас ин корро анҷом диҳад аҳдро зер пой гузошта сазовори ҷазои сахт аст, яъне Аллоҳ ӯро дар бораи ҳаққаш мутолаба мекунад ва касе ки Аллоҳ ҳаққашро аз ӯ талаб кунад мавриди гирифтори шадиди Ӯ Таъоло гардида бар рӯяш дар оташи дӯзах меафканад.</t>
   </si>
   <si>
     <t>بيان أهمية صلاة الفجر وفضيلتها.
 التحذير الشديد من التعرض بسوء لمن صلى الفجر.
 انتقام الله تعالى ممن يتعرض لعباده الصالحين.</t>
   </si>
   <si>
     <t>Аҳамияти намози бомдод ва фазилати он.
 Огоҳӣ аз дарафтодан ва зиён расондан ба касе ки намози субҳро адо намудааст.
 Худованд аз касе, ки ба бандагони солеҳаш ҳамла мекунад ва зиён мерасонад интиқом мегирад.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/5435</t>
+  </si>
+  <si>
+    <t>من غدا إلى المسجد أو راح أعد الله له في الجنة نزلا، كلما غدا أو راح</t>
+  </si>
+  <si>
+    <t>Ҳар касе дар аввали рӯз ё охири рӯз ба масҷид равад, Худованд барои ӯ дар биҳишт маконе фароҳам месозад, ҳар боре, ки субҳ равад ё дар охири рӯз</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ غَدَا إِلَى الْمَسْجِدِ أَوْ رَاحَ أَعَدَّ اللهُ لَهُ فِي الْجَنَّةِ نُزُلًا، كُلَّمَا غَدَا أَوْ رَاحَ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар касе дар аввали рӯз ё охири рӯз ба масҷид равад, Худованд барои ӯ дар биҳишт маконе фароҳам месозад, ҳар боре, ки субҳ равад ё дар охири рӯз."</t>
+  </si>
+  <si>
+    <t>بَشَّرَ النبيُّ صلى الله عليه وسلم مَن أتى المَسجدَ للعبادة أو العلم أو لغير ذلك مِن مقاصد الخير في أيِّ وقت؛ أولَ النهار أو آخرَه بأنَّ الله قد هَيَّأَ له مَكانًا وضِيافة في الجنة، كلّما جاء المسجد في ليل أو نهار.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) касеро, ки барои ибодат ё омӯзиш ё дигар мақсадҳои нек ба масҷид меояд, дар ҳар вақти рӯз ё шаб хабар дод, ки Худованд барои ӯ дар биҳишт макон ва зиёфат омода кардааст, ҳар боре, ки ба масҷид меояд.</t>
+  </si>
+  <si>
+    <t>فَضْل الذهاب إلى المسجد، والحَثُّ على المحافظة على صلاة الجماعة فيه، فَكَم يَفُوْتُ المُتَخَلِّف عن المساجد من الخير والفضل والأجر والضيافة التي يعدُّها الله تبارك وتعالى لقاصِدِيْ بيته.
+إذا كان الناس يُكرِمُون من جاء بيوتَهم، ويُقَدِّمون له الطعام، فالله تبارك وتعالى أَكْرَمُ مِن خَلْقِه! فمَن قَصَدَ بيتَه أَكرمَه، وأَعَدّ الله له نزلًا عظيمًا وكبيرًا.
+الفرح والغِبْطَة بالذهاب للمساجد؛ لأنه يُعَدّ له نُزُلٌ كلّما غَدَا أو رَاح بِعَدَد ذهابِه.</t>
+  </si>
+  <si>
+    <t>Фазилати рафтан ба масҷид ва ташвиқ ба нигоҳ доштани намози ҷамоат дар он зикр шудааст. Чӣ қадар савоб, фазл ва меҳмоннавозии илоҳӣ аз даст меравад ба касе, ки аз масоҷид дурӣ меҷӯяд ва ба хонаи Худо намеравад.
+Агар мардум касеро, ки ба хонаҳояшон меояд, эҳтиром кунанд ва барои ӯ зиёфат биороянд, Худованди Мутаъол аз махлуқоташ боз ҳам саховатмандтар ва гиромитар аст. Ҳар касе, ки ба хонаи Ӯ (яъне масҷид) биравад, Худованд ӯро икром мекунад ва барои ӯ меҳмоннавозии бузургу азиме омода намудааст.
+Шодию хушҳолӣ ва ғибтаварзӣ (ҳасади бе кина) барои рафтан ба масҷидҳо, зеро ҳар боре, ки субҳ ё шом ба масҷид меравад, Худованд барои ӯ иқоматгоҳ ва зиёфат омода мекунад, ба теъдоди ҳар боре, ки меравад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5436</t>
   </si>
   <si>
     <t>من كان يؤمن بالله واليوم الآخر فليقل خيرا أو ليصمت</t>
   </si>
   <si>
     <t>Ҳар кӣ ба Худо ва рӯзи қиёмат бовар дорад, пас бояд сухани нек гӯяд ё хомӯш бимонад</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه عن رسول الله صلى الله عليه وسلم قال: «مَنْ كَانَ يُؤْمِنُ بِاللهِ وَالْيَوْمِ الْآخِرِ فَلْيَقُلْ خَيْرًا أَوْ لِيَصْمُتْ، وَمَنْ كَانَ يُؤْمِنُ بِاللهِ وَالْيَوْمِ الْآخِرِ فَلْيُكْرِمْ جَارَهُ، وَمَنْ كَانَ يُؤْمِنُ بِاللهِ وَالْيَوْمِ الْآخِرِ فَلْيُكْرِمْ ضَيْفَهُ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: «Ҳар кӣ ба Худо ва рӯзи қиёмат бовар дорад, пас бояд сухани нек гӯяд ё хомӯш бимонад; ва ҳар кӣ ба Худо ва рӯзи қиёмат бовар дорад, пас бояд ҳамсояаашро гиромӣ дорад, ва ҳар кӣ ба Худо ва рӯзи қиёмат бовар дорад, пас бояд меҳмонашро икром намояд».</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ العبدَ المؤمن بالله واليوم الآخر الذي إليه معاده وفيه مجازاته بعمله، يَحُثُّه إيمانُه على فعل هذه الخصال: 
 الأولى: القول الحسن: من التسبيح والتهليل، والأمر بالمعروف، والنهي عن المنكر، والإصلاح بين الناس، فإنْ لم يفعل فلْيلزم السكوت ويَكُف أذاه ويحفظ لسانه. 
 الثاني: إكرام الجار: بالإحسان إليه وعدم إيذائه.
 الثالث: إكرام الضيف القادم لزيارتك: بطِيْبِ الكلام وإطعام الطعام ونحو ذلك.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) баён фармуданд, ки ҳар касе ба Аллоҳ ва рӯзи қиёмат имон дорад, ки бозгашташ ба он ҷост ва бар асоси амалҳояш подош дода мешавад, имонаш ӯро ба анҷоми аъмоли зер водор месозад:
 Аввал: Сухани нек, аз ҷумла тасбеҳу таҳлил ва амри ба маъруф ва наҳйи аз мункар ва ислоҳкорӣ байни мардум. Пас агар ҳар кӣ ин амалҳоро анҷом намедиҳад сукутро интихоб кунад ва аз озори мардум бипарҳезад ва забонашро нигоҳ дорад.
 Дуввум: Эҳтироми ҳамсоя, бо некӣ кардан ва зарар нарасонидан ба ӯ.
 Севум: Иззат ва эҳтироми меҳмоне, ки ба дидори ту меояд, яъне пазироӣ аз ӯ бо сухани нек ва гузоштани дастархон ва ончи муяссар барои туст.</t>
   </si>
@@ -3729,82 +10105,600 @@
   <si>
     <t>Аз Абдуллоҳ ибни Умар (Худованд аз он ду розӣ бод) ривоят аст, ки гуфт: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) мардеро шунид, ки бародарашро дар бораи ҳаё панд медод, Паёмбари Худо гуфт: "Ҳаё аз имон аст".</t>
   </si>
   <si>
     <t>سَمِعَ النبيُّ صلى الله عليه وسلم رجلًا ينصح أخاه أن يترك كثرةَ الحياء! فبَيَّن له أن الحياء من الإيمان، وأنه لا يأتي إلا بخير.
 والحياء خُلقٌ يَحْمِلُ على فِعْل الجميل وترك القبيح.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) мардеро шунид, ки бародарашро ба тарки зиёдаравӣ дар ҳаё насиҳат мекард, Паёмбари Худо барои ӯ баён фармуданд, ки ҳаё аз имон аст ва он хайру некӣ ба бор меорад.
 Ҳаё рафторе аст, ки боиси анҷоми амалҳои зебо ва тарки корҳои зишт мегардад.</t>
   </si>
   <si>
     <t>ما يَمنعُك من الخير لا يُسمَّى حياءً، بل يُسمى خَجَلًا وعَجْزًا وخَوَرًا وجُبْنًا.
 الحياء من الله عز وجل يكون بفعل المأمورات، وترك المحظورات.
 الحياء مِن الخَلق يكون باحترامهم، وإنزالهم منازلهم، واجتناب ما يقبح عادةً.</t>
   </si>
   <si>
     <t>Ончи ки шуморо аз корҳои нек бозмедорад, ҳаё номида намешавад, балки он хиҷолат, нотавонӣ, тарсуӣ ва буздилӣ аст.
 Шарму ҳаё дар баробари Аллоҳ бо анҷоми дастурот ва тарки манъкардаҳои Ӯ Таъоло ҳосил мешавад.
 Шарму ҳаё аз мардум иборат аст аз эҳтироми онҳо, қадрдонии онҳо ва дурӣ аз амалҳое, ки миёни мардум зишт дониста мешавад.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/5478</t>
   </si>
   <si>
+    <t>الدعاء لا يرد بين الأذان والإقامة</t>
+  </si>
+  <si>
+    <t>Дуои байни азон ва иқома рад намешавад</t>
+  </si>
+  <si>
+    <t>عَنْ أَنَسِ بْنِ مَالِكٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «الدُّعَاءُ لاَ يُرَدُّ بَيْنَ الأَذَانِ وَالإِقَامَةِ».</t>
+  </si>
+  <si>
+    <t>Аз Анас ибни Молик (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Дуои байни азон ва иқома рад намешавад".</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم فَضْلَ الدعاء بين الأذان والإقامة، وأنه لا يُرَدّ وحَرِيٌّ بالإجابة، فادعوا الله فيه.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) фазилати дуо байни азон ва иқоматро баён намуданд, ки он рад карда намешавад ва сазовори иҷобат аст. Бинобар ин дар он вақт дуо кунед ва аз Аллоҳ Таъоло бихоҳед.</t>
+  </si>
+  <si>
+    <t>فضيلة هذا الوقت للدعاء.
+إذا تَحَلّى الدّاعي بآداب الدعاء، وقَصَدَ مَوَاطِنَه وأوقاته الفاضلة، وابتعد عن عِصْيان الله، واحتاط لنفسه من الوقوع في الشُّبُهات والرِّيَب، وأحسن الظن بالله: فإنه جَدِيْرٌ أنْ يُستَجاب له بإذن الله.
+قال المناوي عن استجابة الدعاء: أي: بعد جَمْع شروط الدعاء وأركانه وآدابه، فإنْ تَخَلَّفَ شيءٌ منها فلا يَلوم إلا نفسَه. 
+استجابة الدعاء: إما أنْ تُعَجَّلَ له دعوتُه، أو يُصرَفَ عنه مِن الشر مِثلُها، أو تُدَّخَرَ له في الآخرة؛ وذلك بحسب حكمة الله ورحمته.</t>
+  </si>
+  <si>
+    <t>Фазилати ин вақт барои дуо.
+Агар дуокунанда бо одобҳои дуо ороста бошад, дар маконҳо ва замонҳои беҳтар дуо кунад, аз нофармонӣ ба Худо дурӣ ҷӯяд, худро аз шубҳаҳо ва чизҳои гумроҳкунанда нигоҳ дорад ва нисбат ба Худо гумони нек дошта бошад, сазовори он аст, ки - бо хости Худо - дуояш пазируфта шавад.
+Муновӣ дар бораи иҷобати дуо гуфтааст: Баъд аз ҷамъ овардани шартҳо, рукнҳо ва одобҳои дуо, агар чизе аз онҳоро амалӣ накард, ғайр аз худаш дигар касеро маломат накунад.
+Иҷобати дуо чанд ҳолат дорад: ё зуд иҷобат мешавад, ё ба ҷойи он шарре аз ӯ дур карда мешавад, ё савоби он дар охират барояш захира карда мешавад. Ин ҳама тибқи ҳикмат ва раҳмати Худованд сурат мегирад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5479</t>
+  </si>
+  <si>
+    <t>اللهم أصلح لي ديني الذي هو عصمة أمري</t>
+  </si>
+  <si>
+    <t>Аллоҳумма аслиҳ лӣ дини аллазӣ ҳува ъисмату амрӣ</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: كَانَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «اللهُمَّ أَصْلِحْ لِي دِينِي الَّذِي هُوَ عِصْمَةُ أَمْرِي، وَأَصْلِحْ لِي دُنْيَايَ الَّتِي فِيهَا مَعَاشِي، وَأَصْلِحْ لِي آخِرَتِي الَّتِي فِيهَا مَعَادِي، وَاجْعَلِ الْحَيَاةَ زِيَادَةً لِي فِي كُلِّ خَيْرٍ، وَاجْعَلِ الْمَوْتَ رَاحَةً لِي مِنْ كُلِّ شَرٍّ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу ) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Аллоҳумма аслиҳ лӣ дини аллазӣ ҳува ъисмату амрӣ, ва аслиҳ лӣ дунёя аллатӣ фиҳо маошӣ, ва аслиҳ лӣ охиратӣ аллатӣ фиҳо маъодӣ, ва-ҷъалил-ҳаёта зиёдатан лӣ фӣ кулли хайр, ва-ҷъалил-мавта роҳатан лӣ мин кулли шар." Тарҷума: “Эй Аллоҳ! Динамро, ки он ҳифозаткунандаи амри ман аст, ислоҳ намо; ва дунёямро, ки дар он зиндагии ман қарор дорад, ислоҳ гардон; ва охиратамро, ки бозгаштам ба сӯи он аст, ислоҳ гардон; ва зиндагиямро боиси афзоиши корҳои нек бигардон; ва маргро аз тамоми бадиҳо бароям роҳат қарор бидеҳ.”</t>
+  </si>
+  <si>
+    <t>دَعَا النبيُّ صلى الله عليه وسلم بِدُعاء جَمَعَ فيه أصولَ مَكارِمِ الأخلاقِ التي بُعِثَ لإتمامها؛ وهي صلاح الدين، والدنيا، والآخرة، فاستقى في هذا اللفظ الوجيز صلاح هذه الجوامع الثلاث، وبدأ بصلاح الدين وبه صلاحُ حالِ الدَّارَين فقال: 
+(اللهم أصلح لي ديني) بأنْ توفقَني للقيام بآدابه على الوجه الأكمل الأتمّ. 
+(الذي هو عصمة أمري) وحافظٌ لجميع أموري، فإنْ فَسَدَ ديني فَسَدت أموري، وخِبْتُ وخَسِرتُ، ولأنه لا يتم صلاح الدين المطلوب إلا بصلاح الدنيا فقال:
+(وأصلح لي دنياي) بإعطائي صحةَ البدن والأمن، والرزق، والزوجة الصالحة، والذرية الطيبة وما أحتاج إليه، ويكون حلالًا، ومُعِيْنًا على طاعتك، ثم ذَكَرَ العُذْرَ في سؤاله إصلاحها؛ بأن قال: 
+(التي فيها معاشي) ومكان عيشي وزَمَنُ حياتي.
+(وأصلح لي آخرتي التي فيها معادي) وعَوْدِيْ إلى لقائك وذلك بصلاح الأعمال، وتوفيق الله للعبد على العبادة والإخلاص، وحسن الخاتمة. 
+ورَتَّبَ صلى الله عليه وسلم الآخرة بعد الدنيا؛ إذ الأُولى هي وسيلة إصلاح الثانية، فمَن استقام في دنياه وِفْقَ مُرَاد الله، استقامت له آخرته وسعد فيها.
+(واجعل الحياة) وطول العمر (زيادة لي في كل خير) أتكثَّر فيها من الأعمال الصالحة، (واجعل الموت) وتعجيلَه (راحة لي من كل شرٍّ) وفتنةٍ ومِحْنَةٍ وابتلاء بمعصية وغفلة، وخلاصًا من مَشَقّة الدنيا وغمومها، وحصول الراحة.</t>
+  </si>
+  <si>
+    <t>Паёмбари акрам (саллаллоҳу алайҳи ва саллам) дуое карданд, ки дар он тамоми асосҳои ахлоқи нек гирд оварда шудааст. Ҳамон ахлоқе, ки ӯ барои такмили онҳо фиристода шуда буд. Дар ин дуои мухтасар, ислоҳи дину дунё ва охират дархост шудааст. Бо дуо барои ислоҳи дин оғоз карданд, зеро ислоҳи дин сабаби ислоҳи ҳолати ду дунё — дунё ва охират — мегардад. Ҳамин тавр гуфтанд:
+(Эй Аллоҳ, динамро барои ман ислоҳ фармо), яъне, маро тавфиқ деҳ, то тавонам одоби диниро ба беҳтарин ва комилтарин шакл ба ҷо биёрам.
+(Ки он муҳофиз ва нигаҳбони ҳамаи кори ман аст), яъне, дин такягоҳ ва пояи ҳамаи умури инсон аст. Агар динам фосид шавад, ҳама умури ман фосид мешавад ва ба хорӣ ва зиён гирифтор мешавам. Чун ислоҳи дин бе ислоҳи дунё комил намешавад, бинобар ин баъдаш гуфт:
+(Ва дунёи манро ислоҳ фармо), яъне, бо додани саломатии ҷисмӣ, амну амон, ризқ, ҳамсари хуб, фарзандони нек ва он чи ба он ниёз дорам ва ҳалол бошад ва манро дар ибодати Ту ёрӣ диҳад. Сипас узреро дар саволи худ барои ислоҳ зикр намуда фармуданд:
+(ки дар он рӯзии ман аст) ва ҷои зиндагиву вақти ҳаёти ман мебошад.
+(Ва охирати маро, ки бозгаштам дар он аст, ислоҳ фармо), яъне, охират макони бозгашт ва дидори Парвардигор аст, пас онро бо некии аъмол, ихлос, ибодат ва анҷоми нек (ҳусни хотима) барои ман дуруст гардон.
+Паёмбари Худо (саллаллоҳу алайҳи ва саллам) охиратро пас аз дунё зикр кард, зеро дунё василаест барои ислоҳ ва ободии охират. Ҳар касе, ки дар дунёаш мувофиқи хости Худо зиндагӣ кунад ва ростқадам бошад, охираташ низ барои ӯ дуруст ва бо саодат хоҳад буд.
+(Ва зиндагиямро) дарозии умрамро (боиси афзоиши корҳои нек бигардон) барои он ки амалҳои некро бештар анҷом диҳам. (Ва маргро) барвақт расиданашро (аз тамоми бадиҳо бароям роҳат қарор бидеҳ) барои ман ҳамчун осоиш ва раҳоӣ аз ҳар бадӣ, фитна, санҷиш, гуноҳ ва ғафлат, ҳамчунин раҳоӣ аз машаққат ва ғамҳои дунё ва расидан ба осоиш қарор деҳ.</t>
+  </si>
+  <si>
+    <t>الدين أهمُّ شيء؛ لهذا بدأ به النبي صلى الله عليه وسلم بالدعاء.
+الدين عِصْمَةٌ للإنسان يَمْنَعُه من كلّ شرٍّ.
+الدعاء بالأمور الدنيوية من أجل صلاح الدين والآخرة.
+لا يُكرَه تَمَنِّي الموت خوفًا من الفتنة في الدين، أو سؤال الله الموت على الشهادة.</t>
+  </si>
+  <si>
+    <t>Муҳимтарин чиз дин аст, бинобар ин Паёмбар (саллаллоҳу алайҳи ва саллам) дуояшро ба он оғоз намуд.
+Дин нигаҳдорандаи инсон аст, ки аз ҳама бадиҳо ӯро боз медорад.
+Дуо кардан барои корҳои дунёӣ ба хотири беҳбудии дин ва охират.
+Орзу кардани марг, аз тарси гирифтор шудан дар фитнаи дар дин, ё талаби марги шаҳодат аз Аллоҳ Таъоло макруҳ нест.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5482</t>
+  </si>
+  <si>
+    <t>رب اغفر لي خطيئتي وجهلي، وإسرافي في أمري كله، وما أنت أعلم به مني، اللهم اغفر لي خطاياي، وعمدي وجهلي وهزلي، وكل ذلك عندي، اللهم اغفر لي ما قدمت وما أخرت، وما أسررت وما أعلنت، أنت المقدم وأنت المؤخر، وأنت على كل شيء قدير</t>
+  </si>
+  <si>
+    <t>Парвадигоро! Иштибоҳот ва нодонию зиёдаравӣ дар корамро ва он чи Ту аз ман ба он донотар ҳастӣ, мағфират кун. Эй Аллоҳ! Гуноҳони ҷиддӣ, шӯхӣ ва саҳвӣ ва амдии маро бибахш, ва ман иқрор мешавам, ки муртакиби ҳамаи онҳо шудаам. Эй Аллоҳ! Гуноҳоне, ки пеш аз марг муртакиб шудам ва гуноҳоне, ки осораш пас аз марг ҳамчунон боқӣ мемонад ва гуноҳоне, ки пинҳону ошкор анҷом додаам ва Ту аз ман ба онҳо донотар ҳастӣ, бибахш. Ин Ту ҳастӣ, ки ҳар касеро бихоҳӣ ба сӯи корҳои неку биҳишт - ба пеш мебарӣ- ва ҳар касеро бихоҳӣ аз корҳои неку биҳишт - ба таъхир меандозӣ - ва Ту бар ҳама чиз қодиру тавоно ҳастӣ</t>
+  </si>
+  <si>
+    <t>عَنِ أَبِي مُوسَى رضي الله عنه، عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أَنَّهُ كَانَ يَدْعُو بِهَذَا الدُّعَاءِ: «رَبِّ اغْفِرْ لِي خَطِيئَتِي وَجَهْلِي، وَإِسْرَافِي فِي أَمْرِي كُلِّهِ، وَمَا أَنْتَ أَعْلَمُ بِهِ مِنِّي، اللَّهُمَّ اغْفِرْ لِي خَطَايَايَ، وَعَمْدِي وَجَهْلِي وَهَزْلِي، وَكُلُّ ذَلِكَ عِنْدِي، اللَّهُمَّ اغْفِرْ لِي مَا قَدَّمْتُ وَمَا أَخَّرْتُ، وَمَا أَسْرَرْتُ وَمَا أَعْلَنْتُ، أَنْتَ المُقَدِّمُ وَأَنْتَ المُؤَخِّرُ، وَأَنْتَ عَلَى كُلِّ شَيْءٍ قَدِيرٌ».</t>
+  </si>
+  <si>
+    <t>Аз Абумусо (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) ин дуоро мехонданд: "Парвадигоро! Иштибоҳот ва нодонию зиёдаравӣ дар корамро ва он чи Ту аз ман ба он донотар ҳастӣ, мағфират кун. Эй Аллоҳ! Гуноҳони ҷиддӣ, шӯхӣ ва саҳвӣ ва амдии маро бибахш, ва ман иқрор мешавам, ки муртакиби ҳамаи онҳо шудаам. Эй Аллоҳ! Гуноҳоне, ки пеш аз марг муртакиб шудам ва гуноҳоне, ки осораш пас аз марг ҳамчунон боқӣ мемонад ва гуноҳоне, ки пинҳону ошкор анҷом додаам ва Ту аз ман ба онҳо донотар ҳастӣ, бибахш. Ин Ту ҳастӣ, ки ҳар касеро бихоҳӣ ба сӯи корҳои неку биҳишт - ба пеш мебарӣ- ва ҳар касеро бихоҳӣ аз корҳои неку биҳишт - ба таъхир меандозӣ - ва Ту бар ҳама чиз қодиру тавоно ҳастӣ."</t>
+  </si>
+  <si>
+    <t>كانَ مِن أَدعية النبيِّ صلى الله عليه وسلم الجَامِعة قوله: 
+"رب اغفر لي خطيئتي" وذنبي، "وجهلي" وما وَقَع مِنِّي بدون علم. 
+"وإسرافي في أمري كله" وتقصيري وتَجَاوُزِيْ للحد. 
+"وما أنت أعلم به مني" عَلِمْتَه أنت يا الله ونَسِيْتُه أنا. 
+"اللهم اغفر لي خطاياي وعمدي" وما صَدَر عَن عَمْدٍ مني وعِلْمٍ مني بالذنوب. 
+"وجدي وهزلي" وما صدر عن مُزَاح، وما وَقَع مني في الحالين. 
+"وكل ذلك عندي" حيث جَمَعتْ ما ذُكِرَ من الذنوب والعيوب. 
+"اللهم اغفر لي ما قدمت" فيما مضى، "وما أخرت" فيما سيأتي. 
+"وما أسررت" وأخفيت، "وما أعلنت" وأظهرت. 
+"أنت المقدم وأنت المؤخر" تُقدِّم من تشاء من خلقك إلى رحمتك بتوفيقك لما ترضاه، وأنت تؤخر من تشاء عن ذلك بخذلانك إياه، فلا مُقَدِّمَ لما أخرت، ولا مؤخِّرَ لما قدمت من الأمور. 
+"وأنت على كل شيء قدير" كامل القدرة تام الإرادة، الفعال لكل ما تشاء.</t>
+  </si>
+  <si>
+    <t>Яке аз дуоҳои ҷомеъ ва комили Паёмбар (саллаллоҳу алайҳи ва саллам) ин буд, ки мефармуданд:
+"Парвардигоро! Хатогиям, гуноҳам ва нодониямро бибахш" Ва он чи надониста аз ман сар задааст, бибахш.
+"Ва исрофам дар ҳама корҳоям", яъне камбудӣ ва аз ҳад гузарониам.
+"Ва он чи Ту аз ман беҳтар медонӣ", ки ту, эй Аллоҳ, медонӣ ва ман фаромӯш кардаам.
+"Ё Аллоҳ, хатоҳо ва гуноҳоне, ки ман қасдан ва дониста анҷом додаам, бибахш." Эй Аллоҳ, ҳамаи хатоҳо ва гуноҳонеро, ки аз рӯйи қасд ва бо огоҳӣ аз гуноҳ буданаш анҷом додаам, барои ман биёмурз.
+"Ва ҷиддӣ ва шӯхӣ", яъне он чи аз шӯхӣ ва ҷиддӣ аз ман рух додааст, дар ҳарду ҳолат.
+"Ва ҳамаи инҳо назди ман аст", яъне ҳама гуноҳон ва камбудиҳое, ки зикр карда шуд дар ман ҳаст.
+"Эй Аллоҳ! Гуноҳоне, ки пеш аз марг муртакиб шудам", ҳар он чи ки гузашт, "ва гуноҳоне, ки осораш пас аз марг ҳамчунон боқӣ мемонад", ҳар он чи дар оянда меояд.
+"ва гуноҳоне, ки пинҳону ошкор анҷом додаам", Он чиро, ки пинҳонӣ ва ошкоро анҷом додаам.
+"Ин Ту ҳастӣ, ки ҳар касеро бихоҳӣ ба сӯи корҳои неку биҳишт - ба пеш мебарӣ - ва ҳар касеро бихоҳӣ аз корҳои неку биҳишт - ба таъхир меандозӣ." Касеро, ки мехоҳӣ ба раҳматат пеш мебарӣ ва тавфиқ медиҳӣ ба он чи ки Ту розӣ ҳастӣ. Ва касеро, ки мехоҳӣ аз он дур мегардонӣ ва ӯро хор мекунӣ, пас он чиро, ки Ту дур намудӣ, наздиккунандае нест ва он чиро наздик кардӣ, дуркунандае нест.
+"Ва Ту бар ҳама чиз қодиру тавоно ҳастӣ", бо қудрат ва иродаи комил, ҳарчиро бихоҳӣ онро амалӣ мекунӣ.</t>
+  </si>
+  <si>
+    <t>فضيلة هذا الدعاء، والحرص عليه اقتداء بالنبي صلى الله عليه وسلم.
+النهي عن الإسراف وأنَّ المسرف مُعَرَّض للعقوبة.
+الله تعالى أعلم بالإنسان من نفسه، فعليه أنْ يُفَوِّض أمرَه إلى الله؛ لأنه قد يخطئ وهو لا يدري.
+الإنسان قد يُؤاخَذ على هَزْلِهِ كما يُؤاخذ على جِدِّه، فيجب على الإنسان أنْ يَحْتَرِس في مُزاحِه.
+قال ابن حجر العسقلاني: لم أَرَ في شيءٍ من طُرُقه محل الدعاء بذلك، وقد وقع معظم آخره… كان يقوله في صلاة الليل، ووقع أيضًا أنه كان يقوله في آخر الصلاة، واختلفت الرواية هل كان يقوله قبل السلام أو بعده؟ بكلامها وَرَدَ.
+هل النبيُّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يخطئ ليستغفر؟ قيل بأنه قاله متواضعًا وهَضْمًا لنفسه، أو عَدَّ فَواتَ الكمال وترك الأولى ذنوبًا، أو أراد ما كان عن سهو، أو ما كان قبل النبوة، وقيل: الاستغفار تَعَبُّدٌ يجب أتيانه، لا للمغفرة، بل تعبدًا، وقيل: ذلك تنبيه وتعليمٌ لأمته؛ كي لا يأمنوا ويتركوا الاستغفار.</t>
+  </si>
+  <si>
+    <t>Фазилати ин дуо ва талоши пайравӣ кардан аз Паёмбар (саллаллоҳу алайҳи ва саллам) дар ин дуо.
+Наҳйи аз исроф, зеро исрофкунанда дар маърази муҷозот қарор дорад.
+Худованд аз инсон бештар аз худи ӯ огоҳ аст, бинобар ин инсон бояд корҳои худро ба Худо супорад, зеро инсон метавонад нафаҳмида хато кунад.
+Инсон метавонад ба хотири шӯхии худ ҳам мисли ҷиддӣ буданаш муҷозот шавад, пас бояд дар шӯхии худ эҳтиёт кунад.
+Ибн Ҳаҷари Асқалонӣ мегӯяд: Ман дар ҳеч яке аз ривоятҳои он маҳалли ин дуоро надидам, вале аксари онҳо ин дуоро дар охир овардаанд... Гуфта мешавад, ки Паёмбар (саллаллоҳу алайҳи ва саллам) онро дар намози шаб мехонд ва низ гуфта шудааст, ки дар охири намоз онро мехонд, вале ривоятҳо мухталифанд, ки оё пеш аз салом мехонд ё пас аз он? Ҳардуи инҳо ворид шудааст.
+Оё Паёмбар (саллаллоҳу алайҳи ва саллам) хато мекунад, то ин ки талаби мағфират кунад? Гуфта шудааст, ки ӯ инро аз рӯӣ тавозуъ ва фурутанӣ гуфтааст, ё аз даст рафтани камол ва тарки он чи беҳтар аст, гуноҳ дониста аст, ё мақсадашон саҳв будааст, ё он чи пеш аз паёмбариаш будааст. Инчунин гуфта шудааст, ки истиғфор ибодате аст, ки бояд анҷом дода шавад, на барои гирифтани мағфират, балки барои ибодат. Ҳамчунин гуфта шудааст, ки ин як ҳушдор ва таълим барои уммат буд, то ки бепарво нашаванд ва истиғфорро тарк накунанд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5483</t>
+  </si>
+  <si>
+    <t>اللهم إني أسألك العافية في الدنيا والآخرة</t>
+  </si>
+  <si>
+    <t>Эй Аллоҳ! Аз Ту дар дунё ва охират офият хоҳонам</t>
+  </si>
+  <si>
+    <t>عَنِ ابنِ عُمَرَ رضي الله عنهما قَالَ: لَمْ يَكُنْ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَدَعُ هَؤُلَاءِ الدَّعَوَاتِ، حِينَ يُمْسِي وَحِينَ يُصْبِحُ: «اللَّهُمَّ إِنِّي أَسْأَلُكَ الْعَافِيَةَ فِي الدُّنْيَا وَالْآخِرَةِ، اللَّهُمَّ إِنِّي أَسْأَلُكَ الْعَفْوَ وَالْعَافِيَةَ فِي دِينِي وَدُنْيَايَ وَأَهْلِي وَمَالِي، اللَّهُمَّ اسْتُرْ عَوْرَتِي -أَو: عَوْرَاتِي- وَآمِنْ رَوْعَاتِي، اللَّهُمَّ احْفَظْنِي مِنْ بَيْنِ يَدَيَّ، وَمِنْ خَلْفِي، وَعَنْ يَمِينِي، وَعَنْ شِمَالِي، وَمِنْ فَوْقِي، وَأَعُوذُ بِعَظَمَتِكَ أَنْ أُغْتَالَ مِنْ تَحْتِي».</t>
+  </si>
+  <si>
+    <t>Аз Ибни Умар (разияллоҳу анҳумо) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) ҳамеша ин дуоҳоро субҳу шом мехонд ва онҳоро тарк намекард: "Эй Аллоҳ! Аз Ту дар дунё ва охират офият хоҳонам. Эй Аллоҳ! Аз Ту афву офият дар дину дунё ва хонадону молам, хоҳонам. Эй Аллоҳ! Шармгоҳамро бипӯшон ва тарсамро ба амният табдил деҳ. Эй Аллоҳ! Маро аз пеши рӯ ва пушти сар ва аз тарафи росту чапам, ва аз болои сарам ҳифз намо. Ва ба азамати Ту паноҳ мебарам аз ин, ки ногаҳон аз самти поинам кушта шавам."</t>
+  </si>
+  <si>
+    <t>لم يَكُن النبيُّ صلى الله عليه وسلم يتركُ هؤلاء الدَّعَوات حين يُمسي وحين يُصبح: 
+(اللهم إني أسألُكَ العافيةَ)، والسلامة من الأسقامَ والبلايا والشدائد الدنيوية، والشهوات والفتن الدينية (في الدنيا والآخرة) العاجلة والآجلة. 
+(اللهمَّ إني أسأَلُكَ العفو) ومَحْوَ الذنوب والتَّجَاوزَ عنها، (والعافيةَ) والسلامة من العيوب، (في دِيني) من الشرك والبدع والمعاصي، (ودنياي) من المصائب والأذى والشرور، (وأهلِي) زوجاتي وأولادي وقرابتي، (ومالي) وأموالي وعملي.
+(اللهم استرْ عَوراتي) وما فيَّ من العيوب والخَلَل والتقصير وامْحُ ذنوبي، (وآمِن رَوْعاتي) وفَزَعي وخوفي. 
+(اللهم احفظْني) وادفع البلاء عني من المؤذِيات والبلاء، (من بين يديَّ ومِن خلفي، وعن يميني وعن شمالي، ومن فوقي) حيث سألَ أنْ يحفظَه الله من جميع الجهات؛ لأن البلايا والآفات إنما تَلْحَق الإنسانَ وتُقبِلُ إليه من إحدى هذه الجهات. 
+(وأعوذُ بعظمتك أن أُغْتَال) وأؤاخَذ بَغْتَة، وأَهْلِكَ غفلةً (من تحتي) فأهلك بالخَسْف.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) ин дуоҳоро ҳеҷ гоҳ тарк намекард ва дар субҳу шом онҳоро мехонд:
+(Худоё, ман аз Ту офиятро металабам), яъне наҷот аз бемориҳо, балоҳо ва сахтиҳои дунёвӣ ва ҳамчунин наҷот аз шаҳватҳо ва фитнаҳои динӣ (дар дунё ва охират), ҳам дар ҳаёти зудгузар ва ҳам дар охирати абадӣ.
+(Худоё, ман аз Ту бахшиш металабам), яъне афву гузашт ва пок кардани гуноҳҳо, (ва офият) аз ҳама навъи нуқсонҳо, (дар динам) аз ширк, бидъат ва маъсиятҳо, (дар дунёям), аз мусибатҳо, озор ва бадиҳо, (дар аҳлам) ҳамсарам, фарзандонам ва наздиконам, (ва дар молу амволам), инчунин дар кору амалҳоям.
+(Худоё, айбҳо ва нуқсонҳои маро, ки дар ман ҳастанд, бипӯшон) ва гуноҳону айбҳоямро маҳв кун, (ва маро аз ҳар тарс, ваҳм ва ҳолатҳои ваҳшатангез амн гардон) тарсу ваҳшатамро аз байн бибар.
+(Худоё, маро нигаҳ дор) аз офатҳою балоҳо эминам нигоҳ дор, (аз пеши рӯям, пуштам, тарафи ростам, тарафи чапам ва аз болоям), яъне дар ҳамаи самтҳо маро ҳифз кун, зеро офату бадӣ метавонад аз ҳар кадоми ин ҷонибҳо расанд.
+(Паноҳ мебарам ба бузургии Ту, ки ногаҳон ба ҳалокат расонда нашавам), паноҳ мебарам аз ин ки ногаҳон гирифта шавам ва бехабар нобуд шавам, (аз зери поям), мисли фурӯ рафтан ба замин (хасф) ё ҳар гуна ҳалокати ногаҳонӣ аз зери пой.</t>
+  </si>
+  <si>
+    <t>المحافظة على هذه الكلمات اقتداءً بالرسول صلى الله عليه وسلم.
+الإنسان كما هو مأمور بسؤال الله العافية في الدين كذلك مأمور بسؤالها في الدنيا.
+قال الطيبي: عَمَّ الجهاتَ الست؛ لأن الآفات منها، وبالَغَ فِي جهة السُّفْلِ لرَدَاءة الآفة منها.
+ الأفضل في قراءة الأذكار، في الصباح: من طلوع الفجر إلى طلوع الشمس في أول النَّهار، ومن بعد العصر إلى ما قبل الغروب، فإن قالها بعد ذلك يعني: قالها في الصباح بعد ارتفاع الضُّحى أجزأه، وإن قالها بعد الظُّهر أجزأه، وإن قالها بعد المغرب أجزأه، فذلك وقتٌ للذكر.
+ما دَلَّ الدليل على كون الذِّكْر له وقت مُعَيّن في الليل كقراءة آخر آيتين من سورة البقرة فإنها تكون ليلًا بعد غروب الشمس.</t>
+  </si>
+  <si>
+    <t>Пойбанди ба ин дуоҳо бо пайравӣ аз Паёмбари Худо (саллаллоҳу алайҳи ва саллам).
+Инсон чуноне, ки вазифадор аст аз Худо саломатӣ ва офият дар дин бихоҳад, ҳамчунин вазифадор аст, ки онро барои дунёяш низ бихоҳад.
+Тайибӣ гуфтааст: Паёмбар (саллаллоҳу алайҳи ва саллам) ҳамаи шаш самтро зикр кард (аз пешу пушт, росту чап, боло ва поён), зеро офатҳои эҳтимолӣ метавонанд аз ҳар кадоми ин самтҳо расанд. Ва дар зикри самти поён бештар муболиға кард, чун офате, ки аз он самт меояд, бисёр ваҳшатнок аст.
+Беҳтарин вақт барои хондани азкор, субҳ аст. Азкори субҳ: Аз тулуи фаҷр то тулуи офтоб, дар аввали рӯз. Азкори шом: Беҳтаринаш аз баъди аср то пеш аз ғуруби офтоб. Агар азкорҳои субҳро баъд аз баромадани офтоб, то пешин, ё баъд аз пешин бихонад, кифоят мекунад. Азкори шомро баъд аз ғуруби офтоб бихонад, кифоят мекунад. Зеро ин вақтҳои зикр аст.
+Далеле, ки зикр кардан барои вақтҳои муайяни шаб муқаррар шудааст, мисли хондани ду ояти охирини сураи Бақара мебошад, ки он баъд аз ғуруби офтоб шабона иҷро мешавад.</t>
+  </si>
+  <si>
+    <t>رواه أبو داود والنسائي وابن ماجه وأحمد</t>
+  </si>
+  <si>
+    <t>[رواه أبو داود والنسائي وابن ماجه وأحمد]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5485</t>
+  </si>
+  <si>
+    <t>اللهم إني أسألك من الخير كله، عاجله وآجله، ما علمت منه وما لم أعلم، وأعوذ بك من الشر كله، عاجله وآجله، ما علمت منه وما لم أعلم</t>
+  </si>
+  <si>
+    <t>Эй Аллоҳ! Аз Ту тамоми хубиҳоро хоҳонам, хубиҳои зудҳангом ва ояндаро ва хубиҳоеро, ки медонам ва ё намедонам. Ва аз тамоми бадӣ ба Ту паноҳ мебарам, бадиҳои зудҳангом ва ояндаро ва бадиҳоеро, ки медонам ва намедонам</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ أُمِّ المُؤْمِنينَ رضي الله عنها أَنَّ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ عَلَّمَهَا هَذَا الدُّعَاءَ: «اللَّهُمَّ إِنِّي أَسْأَلُكَ مِنْ الْخَيْرِ كُلِّهِ، عَاجِلِهِ وَآجِلِهِ، مَا عَلِمْتُ مِنْهُ وَمَا لَمْ أَعْلَمْ، وَأَعُوذُ بِكَ مِنْ الشَّرِّ كُلِّهِ، عَاجِلِهِ وَآجِلِهِ، مَا عَلِمْتُ مِنْهُ وَمَا لَمْ أَعْلَمْ، اللَّهُمَّ إِنِّي أَسْأَلُكَ مِنْ خَيْرِ مَا سَأَلَكَ عَبْدُكَ وَنَبِيُّكَ، وَأَعُوذُ بِكَ مِنْ شَرِّ مَا عَاذَ بِهِ عَبْدُكَ وَنَبِيُّكَ، اللَّهُمَّ إِنِّي أَسْأَلُكَ الْجَنَّةَ، وَمَا قَرَّبَ إِلَيْهَا مِنْ قَوْلٍ أَوْ عَمَلٍ، وَأَعُوذُ بِكَ مِنْ النَّارِ، وَمَا قَرَّبَ إِلَيْهَا مِنْ قَوْلٍ أَوْ عَمَلٍ، وَأَسْأَلُكَ أَنْ تَجْعَلَ كُلَّ قَضَاءٍ قَضَيْتَهُ لِي خَيْرًا».</t>
+  </si>
+  <si>
+    <t>Аз Оиша (разияллоҳу анҳо) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) ин дуоро ба ӯ омухтанд: "Эй Аллоҳ! Аз Ту тамоми хубиҳоро хоҳонам, хубиҳои зудҳангом ва ояндаро ва хубиҳоеро, ки медонам ва ё намедонам. Ва аз тамоми бадӣ ба Ту паноҳ мебарам, бадиҳои зудҳангом ва ояндаро ва бадиҳоеро, ки медонам ва намедонам. Эй Аллоҳ! Ман аз Ту хубиеро мехоҳам, ки бандаат ва Паёмбарат (саллаллоҳу алайҳи ва саллам) онро аз Ту хостааст, ва паноҳ мебарам бар Ту аз бадие, ки банда ва Паёмбарат (саллаллоҳу алайҳи ва саллам) аз он ба Ту паноҳ бурдааст. Эй Аллоҳ! Аз Ту ҷаннат ва ҳар қавлу амалеро, ки ба он наздик месозад, хоҳонам ва ба Ту паноҳ мебарам аз оташи дӯзах ва он қавлу амалеро, ки ба он наздик месозад. Ва аз Ту мехоҳам, ҳар қазо ва қадаре, ки бар ман файсала намудаӣ, онро бароям хайр бигардонӣ."</t>
+  </si>
+  <si>
+    <t>علَّم النبيُّ صلى الله عليه وسلم عائشةَ رضي الله عنها جوامِعَ الدعاء وهو أربع دعوات: 
+الأول: دعاء عام لكل خير: (اللهم إني أسألك من الخير كله) وجميعه، (عاجله) القريب في وقته، (وآجله) البعيد، (ما عَلِمتُ منه) مما علّمتني، (وما لم أعلم)، مما يكون في علمك سبحانك، 
+وفيه تفويض الأمر إلى الله العليم الخبير اللطيف؛ فيختار سبحانه للمسلم أفضله وأحسنه، (وأعوذ) وأعتصم وأَحْتَمي (بك من الشر كله عاجله وآجله، ما علمت منه وما لم أعلم). 
+الدعاء الثاني: وهو حِفْظٌ للمسلم مِن أنْ يَعْتَدي في الدعاء (اللهم إني أسألك) وأطلبك (من خير ما سألك عبدك ونبيك) صلى الله عليه وسلم، (وأعوذ) وألتجئ وأعتصم (بك من شر ما عاذ به عبدك ونبيك) صلى الله عليه وسلم، وهذا دعاء وطَلَبٌ من الله أنْ يُعطيَ الداعي مما سأله وطلبه النبيُّ محمد صلى الله عليه وسلم لنفسه، دون تعديد لأنواع ما دعا به صلى الله عليه وسلم. 
+الدعاء الثالث: طلب دخول الجنة والابتعاد عن النار، وهو مَطْلبُ كلِّ مسلم وغايةُ عَمَلِه: (اللهم إني أسألك الجنة) والفوز بها (وما قرّب إليها من قول أو عمل) صالح يرضيك، (وأعوذ بك من النار) حيث لا عصمة من قبائح الأعمال إلا بلطفك، (وما قرّب إليها من قول أو عمل) من المعاصي التي تغضبك. 
+الدعاء الرابع: الدعاء بالرضا بقضاء الله (وأسألك أن تجعل كل قضاء قضيتَه لي خيرًا) وكلّ أمر قضاه الله لي أن يجعله خيرًا لي، وهذا من الدعاء بالرضا بقضاء الله.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) ин дуои ҷомеъро, ки иборат аз чаҳор дуо аст, ба Оиша (разияллоҳу анҳо) омӯзонданд:
+Аввал: Дуои умумӣ барои ҳар хайр ва некӣ: 
+(Эй Аллоҳ! Аз Ту тамоми хубиҳоро хоҳонам, хубиҳои зудҳангом ва ояндаро ва хубиҳоеро, ки медонам ва ё намедонам. Ва аз тамоми бадӣ ба Ту паноҳ мебарам, бадиҳои зудҳангом ва ояндаро ва бадиҳоеро, ки медонам ва намедонам) ва онҳо дар илми Ту, эй Пок ва Муназзаҳ, ҳастанд . Дар ин дуо супурдани ҳама кор ба Худованди Доно, Хабардор ва Латиф аст, пас Худованд беҳтарин ва муносибтарин чизро барои мусалмон интихоб мекунад.
+(Ба Ту паноҳ меорам), яъне аз Ту паноҳ металабам ва худро муҳофизат мекунам, (аз ҳар бадӣ, оҷил ва муаххари он, он чи ман медонам ва он чи намедонам).
+Дуои дувум: ин дуо мусалмонро ҳифз мекунад, ки дар дуо аз ҳад нагузарад. Ӯ мегӯяд: (Эй Аллоҳ! Ман аз Ту хубиеро мехоҳам, ки бандаат ва Паёмбарат (саллаллоҳу алайҳи ва саллам) онро аз Ту хостааст ва паноҳ мебарам бар Ту аз бадие, ки банда ва Паёмбарат (саллаллоҳу алайҳи ва саллам) аз он ба Ту паноҳ бурдааст).
+Ин дуо дархостест, ки Худованд ба дуокунанда бидиҳад он чиро, ки Паёмбар Муҳаммад (саллаллоҳу алайҳи ва саллам) барои худаш хоста буд, бидуни шумурдани анвоъи дуоҳои Паёмбар (саллаллоҳу алайҳи ва саллам).
+Дуои сеюм: дархости ворид шудан ба ҷаннат ва дурӣ ҷустан аз дӯзах, ки ҳадафи ҳар мусалмон ва пояи тамоми амалҳояш аст: (Эй Аллоҳ! Аз Ту ҷаннат ва ҳар қавлу амалеро, ки ба он наздик месозад, хоҳонам ва ба Ту паноҳ мебарам аз оташи дӯзах ва он қавлу амале, ки ба он наздик месозад). 
+Эй Худо, ман аз Ту ҷаннатро мепурсам ва ҳар сухан ё амалҳои некро, ки маро ба он наздик мекунад. Ва ба Ту паноҳ мебарам аз дӯзах, зеро аз бадтарин корҳо муҳофизат намешавад, магар бо меҳрубонии Ту. Ва паноҳ мебарам ба Ту аз ҳар қавлу амале, ки ба он наздик ва Туро хашмгин месозад.
+Дуои чаҳорум: дархост барои розӣ будан ба қазо ва қадари илоҳӣ, (Ва аз Ту мехоҳам, ҳар қазо ва қадаре, ки бар ман файсала намудаӣ, онро бароям хайр бигардонӣ). Ин дуо ифодаи розигӣ ва қабул кардани қазо ва қадари илоҳӣ мебошад.</t>
+  </si>
+  <si>
+    <t>تعليم الرجل أهلَه ما ينفعهم من أمور الدين والدنيا، كما علم النبي صلى الله عليه وسلم عائشة.
+الأفضل للمسلم أن يحفظ الأدعية الواردة عن النبي صلى الله عليه وسلم؛ لأنها من جوامع الدعاء.
+قال العلماء عن هذا الحديث: هو أجمع حديث في سؤال الخير والاستعاذة من الشر، فهو من جوامع الكَلِمِ التي أوتيها النبي صلى الله عليه وسلم.
+من أسباب دخول الجنة بعد رحمه الله: الأعمال والأقوال الصالحة.</t>
+  </si>
+  <si>
+    <t>Мард бояд ба аҳли хонаводааш он чизеро, ки барои дини онҳо ва зиндагии дунёиашон муфид аст, таълим диҳад, чунон ки Паёмбар (саллаллоҳу алайҳи ва саллам) Оишаро таълим доданд.
+Беҳтар аст, ки мусалмон дуоҳои воридшуда аз Паёмбари акрам (саллаллоҳу алайҳи ва саллам)-ро ҳифз кунад, зеро онҳо аз ҷумлаи дуоҳои ҷомеъ ва фарогир мебошанд.
+Олимон дар бораи ин ҳадис мегӯянд: Ин фарогиртарин ва комилтарин ҳадис дар хоҳиш кардани некӣ ва паноҳ бурдан аз бадӣ мебошад, яъне он аз ҷумлаи ҷавомеъул-калим (суханҳои кӯтоҳ ва пурмуҳтаво) аст, ки ба Паёмбар (саллаллоҳу алайҳи ва саллам) дода шудааст.
+Аз сабабҳои ворид шудан ба ҷаннат баъд аз раҳмати Худованд, амалҳо ва гуфторҳои некӯ мебошанд.</t>
+  </si>
+  <si>
+    <t>رواه ابن ماجه وأحمد</t>
+  </si>
+  <si>
+    <t>[رواه ابن ماجه وأحمد]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5487</t>
+  </si>
+  <si>
+    <t>اللهم إني أعوذ بك من زوال نعمتك، وتحول عافيتك، وفجاءة نقمتك، وجميع سخطك</t>
+  </si>
+  <si>
+    <t>Эй Аллоҳ! Аз заволи неъмат ва дигаргун шудани офиятат, ки ба мо бахшидаӣ ва аз хашму ғазаби ногаҳон ва тамоми хашму ғазабат, ба Ту паноҳ мебарам</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللهِ بْنِ عُمَرَ رضي الله عنهما قَالَ: كَانَ مِنْ دُعَاءِ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «اللهُمَّ إِنِّي أَعُوذُ بِكَ مِنْ زَوَالِ نِعْمَتِكَ، وَتَحَوُّلِ عَافِيَتِكَ، وَفُجَاءَةِ نِقْمَتِكَ، وَجَمِيعِ سَخَطِكَ».</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Умар (разияллоҳу анҳумо) ривоят аст, ки гуфт: Аз ҷумла дуоҳое, ки Паёмбар (саллаллоҳу алайҳи ва саллам) мехонданд, ин дуо аст: "Эй Аллоҳ! Аз заволи неъмат ва дигаргун шудани офиятат, ки ба мо бахшидаӣ ва аз хашму ғазаби ногаҳон ва тамоми хашму ғазабат, ба Ту паноҳ мебарам."</t>
+  </si>
+  <si>
+    <t>اسْتَعاذَ النبيُّ صلى الله عليه وسلم مِن أربعةِ أمور: 
+الأول: (اللهم إني أعوذ بك من زوال نعمتك) الدينيّة والدنيويّة وأنْ أَثْبُتَ على الإسلام، وأبْتَعِدَ عن الوقوع في المعاصي التي تُزيل النِّعَم. 
+الثاني: (وتَحَوُّل عافيتك) بتبديلِها إلى البلاء؛ فأسألك دوام العافية، والسلامة من الآلام والأسقام. 
+الثالث: (وفجأة نقمتك) من بلاء أو مصيبة، فالنقمة والعقوبة إذا جاءت فجأة وبَغْتَة، لم يكن هناك زمانٌ للتوبة والاستدراك، وكان المُصاب بها أعظمَ وأشدَّ. 
+الرابع: (وجميع سخطك) والأسباب المُوجِبَة لغضبك؛ فإنَّ مَن سَخِطْتَ عليه فَقَد خاب وخَسِر. 
+وقد أتى صلى الله عليه وسلم بلفظ الجَمْع؛ لِتشمَلَ جميعَ أسبابِ سَخَطِهِ سبحانه وتعالى من الأقوال والأعمال والاعتقادات.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) аз чаҳор чиз паноҳ хостааст:
+Якум: (Эй Худо, ман ба Ту аз заволи неъматат паноҳ меҷӯям) динӣ ва дунявӣ. Ва аз Ту мепурсам, ки маро дар Ислом устувор  гардонӣ ва маро аз уфтодан ба гуноҳоне, ки неъматҳоро аз байн мебарад, дур нигоҳ дорӣ.
+Дуюм: (Ва тағйири офиятатро) ба беморӣ ва бало табдил ёфтан, ман аз Ту давомнокии офият ва сиҳатмандии доимӣ аз дардҳо ва бемориҳоро металабам.
+Сеюм: (Ва ногаҳон омадани ҷазои Ту) аз имтиҳон ё мусибат. Зеро агар имтиҳон ва мусибат ногаҳонӣ биёяд, фурсате барои тавба ва ҷуброн боқӣ намемонад ва ин мусибат бузургтар ва шадидтар хоҳад буд.
+Чаҳорум: (Ва ҳама навъҳои ғазаби Ту) ва сабабҳои барангезандаи ғазаби Ту, зеро ҳар касе, ки ба ғазаби Ту гирифтор шавад, зиёндида ва ноком шудааст.
+Расулуллоҳ (саллаллоҳу алайҳи ва саллам) лафзи ҷамъро истифода кардааст, то ҳама сабабҳои ғазаб ва норозигии Худовандро, аз суханҳо, амалҳо ва эътиқодот, дар бар гирад.</t>
+  </si>
+  <si>
+    <t>افتقار النبيِّ صلى الله عليه وسلم إلى الله تعالى.
+تضمّنت هذه الاستعاذة المباركة: التوفيق لشكر النِّعم، والحفظ من الوقوع في المعاصي؛ لأنها تزيل النعم.
+الحرص عن الابتعاد عن مواضع سَخَطِ الله تعالى.
+استعاذ صلى الله عليه وسلم من فجأة نقمة الله تعالى؛ لأنه إذا انتقم من العبد فقد أَحَلَّ به من البلاء ما لا يَقدِر على دفعه، ولا يُستدفع بسائر المخلوقين، وإن اجتمعوا جميعًا.
+استعاذ صلى الله عليه وسلم من تحول عافيته سبحانه؛ لأنه إذا كان قد اختصَّه الله بعافيته، فقد ظفر بخير الدارين، فإن تحولت عنه فقد أصيب بشر الدارين، فإن العافية بها صلاح الدِّين والدنيا.</t>
+  </si>
+  <si>
+    <t>Ниёзи Паёмбар (саллаллоҳу алайҳи ва саллам) ба Аллоҳ Таъоло.
+Ин истиъозаи муборак фарогири ду чиз аст: тавфиқ ба шукргузорӣ аз неъматҳо ва ҳифз аз гирифтор шудан дар гуноҳон, зеро гуноҳон неъматҳоро аз байн мебаранд.
+Талош варзидан барои дурӣ аз ҷойҳои хашми Аллоҳ Таъоло.
+Паёмбар (саллаллоҳу алайҳи ва саллам) аз ғазаби ногаҳониӣ Аллоҳ Таъоло паноҳ бурдааст, зеро агар Худованд аз бандааш интиқом гирад, бар ӯ балое мерасад, ки наметавонад онро дафъ кунад. Ҳатто агар ҳама махлуқот бо ҳам якҷо ҷамъ шаванд, то онро дафъ кунанд, коре анҷом дода наметавонанд.
+Паёмбар (саллаллоҳу алайҳи ва саллам) аз тағйир ёфтани сиҳатмандии худ аз ҷониби Худованд истиъоза кардааст, зеро агар Худованд ӯро ба сиҳатмандӣ махсус гардонида бошад, дар ҳақиқат некии ҳарду ҷаҳонро соҳиб шудааст. Вале агар ин сиҳатмандӣ аз ӯ дур шавад, пас ӯ ба бадбахтии ҳарду ҷаҳон дучор мешавад, зеро сиҳатмандӣ ва офият, асоси салоҳу некии дину дунё аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5488</t>
+  </si>
+  <si>
+    <t>اللهم إني أعوذ بك من غلبة الدين، وغلبة العدو، وشماتة الأعداء</t>
+  </si>
+  <si>
+    <t>Эй Аллоҳ! Аз сангинии қарз ва чирагии душман ва шодкомии ӯ, ба Ту паноҳ мебарам</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللَّهِ بْنِ عَمْرِو بْنِ الْعَاصِ رضي الله عنهما أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كَانَ يَدْعُو بِهَؤُلَاءِ الْكَلِمَاتِ: «اللَّهُمَّ إِنِّي أَعُوذُ بِكَ مِنْ غَلَبَةِ الدَّيْنِ، وَغَلَبَةِ الْعَدُوِّ، وَشَمَاتَةِ الْأَعْدَاءِ».</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Амр ибни Ъос (разияллоҳу анҳумо) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) бо ин калимаҳо дуо мекарданд: "Эй Аллоҳ! Аз сангинии қарз ва чирагии душман ва шодкомии ӯ, ба Ту паноҳ мебарам."</t>
+  </si>
+  <si>
+    <t>اسْتَعاذَ النبيُّ صلى الله عليه وسلم من أمور: 
+الأول: (اللهم إني أعوذ) وألجأ وأَلُوْذُ (بك) لا بغيرِك، (من غلبة الدَّين) وقهره وهمِّه وكَرْبِه، وأسألك الإعانة على قضائه وسداده. 
+الثاني: (وغلبة العدو) وقهره وتَسَلُّطه، وأسألك كَفَّ أذاه، والانتصارَ عليه. 
+الثالث: (وشماتة الأعداء) وفَرَحِهم بما يُصيب المسلمين من بلاء ومصيبة.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) аз ин чизҳо ба Аллоҳ паноҳ бурдааст:
+Якум: (Худоё, ман ба Ту паноҳ меорам) яъне, ба Ту рӯй меорам ва аз Ту ёрӣ металабам, на аз ғайри Ту, (аз афзоиши қарз), аз он ки қарз бар ман зиёд гардад ва бо ғаму ташвиши он сахтӣ кашам. Инчунин аз ту мадад мехоҳам, то дар пардохти қарзам маро кумак кунӣ.
+Дуюм: (Ва аз ғалабаи душман), аз он ки душман бар ман ғолиб шавад, маро мағлуб созад ё зулму ситам кунад. Ва ман аз ту хоҳони дифоъ ва ёрӣ бар ӯ ҳастам, то офаташро боздорӣ ва бароям пирӯзӣ ато кунӣ.
+Сеюм: (Ва аз шодии душманон), паноҳ мебарам ба Ту, эй Парвардигор, аз он ки душманон аз бадбахтӣ, мусибат ё озоре, ки ба ман ё ба мусалмонон мерасад, хушҳол ва шод гарданд.</t>
+  </si>
+  <si>
+    <t>الحث على التعوذ بالله من كلِّ ما يَشغل عن الطاعة ويَجلب الهموم كالدَّيْن وغيره.
+مطلق الدَّيْن لا حَرَجَ فيه، إنما الحَرَجُ فيمَن ليس لديه وفاءٌ للدَّين، وهذا هو الدَّيْن الغالِب.
+الإنسان عليه أنْ يَتَجنَّبَ الأمور التي يُشْمَتُ بها ويُعاب فيها.
+بيان عداوة الكفار للمؤمنين وشماتهم بهم عند حلول المصائب.
+إظهار الأعداء فرحَهم بِبَلِيَّة الإنسان يَشتدُّ على الإنسان من نفس البلية.</t>
+  </si>
+  <si>
+    <t>Ташвиқ ба паноҳ бурдан ба Аллоҳ Таъоло аз ҳар чизе, ки инсонро аз итоат дур мекунад ва сабаби ғаму андуҳ мегардад, мисли қарз ва ғайра.
+Худи қарз гирифтан мамнуъ нест, вале ишкол дар мавриди касе аст, ки дар баргардонидани қарз вафо карда наметавонад. Ин қарзе аст, ки бар инсон ғолиб мегардад ва "қарзи ғолиб" номида мешавад.
+Бояд инсон худро аз ҳолатҳое дур дорад, ки сабаби масхара ва шодии дигарон гардад.
+Баёни душмании кофирон бо муъминон ва хушҳол шуданашон дар бадбахтиҳо ва мусибатҳои мусалмонон.
+Изҳори шодии душманон аз мусибате, ки ба инсон расидааст, аз худи он мусибат барои инсон сахттар аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5489</t>
+  </si>
+  <si>
+    <t>اللهم بك أصبحنا، وبك أمسينا، وبك نحيا، وبك نموت، وإليك النشور</t>
+  </si>
+  <si>
+    <t>Эй Аллоҳ! Бо кумаки Ту ба субҳ расидем ва бо кумаки Ту ба шом расидем ва бо кумаки Ту зинда мешавем ва бо кумаки Ту мемирем ва ба сӯи Ту аст растохез</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: أَنَّهُ كَانَ يَقُولُ إِذَا أَصْبَحَ: «اللهُمَّ بِكَ أَصْبَحْنَا، وَبِكَ أَمْسَيْنَا، وَبِكَ نَحْيَا، وَبِكَ نَمُوتُ، وَإِلَيْكَ النُّشُورُ» وَإِذَا أَمْسَى قَالَ: «بِكَ أَمْسَيْنَا، وَبِكَ أَصْبَحْنَا، وَبِكَ نَحْيَا، وَبِكَ نَمُوتُ، وَإِلَيْكَ النُّشُورُ» قَالَ: وَمَرَّةً أُخْرَى: «وَإِلَيْكَ الْمَصِيرُ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: Ҳангоме ки субҳ мекарданд, мегуфтанд: "Эй Аллоҳ! Бо кумаки Ту ба субҳ расидем ва бо кумаки Ту ба шом расидем ва бо кумаки Ту зинда мешавем ва бо кумаки Ту мемирем ва ба сӯи Ту аст растохез". 
+Чун шаб фаро мерасид мегуфтанд: "Эй Аллоҳ! Бо кумаки Ту ба шом расидем ва бо кумаки Ту ба субҳ расидем ва бо кумаки Ту зинда мешавем ва бо кумаки Ту мемирем ва ба сӯи Ту аст растохез." Ва бори дигар гуфт: "Ва ба сӯи Туст бозгашт."</t>
+  </si>
+  <si>
+    <t>كان صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ إِذَا دخل عليه الصباحُ وهو أول النهار مع طلوع الفجر يقول: 
+(اللَّهُمَّ بِكَ أَصْبَحْنَا) مُلْتَبِسِيْن بحفظك مَغمُورين بنعمتك، مُشتَغِلين بذكرك، مستعينين باسمك، مَشمولين بتوفيقك، مُتَحَرِّكين بحولك وقوتك، (وَبِكَ أَمْسَيْنَا، وَبِكَ نَحْيَا، وَبِكَ نَمُوتُ) أي كاللفظ السابق مع جَعْلِه في المساء، فيقول: اللهم بك أمسينا، فباسمك المُحْيِي نَحْيَا، وباسمك المُميت نموت، (وَإِلَيْكَ النُّشُورُ) والبعث بعد الموت، والتفرُّق بعد الجمع، يستمر حالنا على هذا في جميع الأوقات، وسائر الحالات ولا أَنْفَكّ عنه ولا أَهْجُرُه. 
+وإِذَا دخل عليه المساء من بعد العصر قَالَ: (اللَّهُمَّ بِكَ أَمْسَيْنَا، وبكَ أصبحنا، وَبِكَ نَحْيَا، وَبِكَ نَمُوتُ، وَإِلَيْكَ المَصِيْر) والمرجع في الدنيا، والمآب في العُقْبى، فأنت تُحييني وأنت تميتني.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) вақте субҳ медаромад — яъне, оғози рӯз бо тулӯи фаҷр — ин дуъоро мегуфт:
+(Аллоҳумма бика асбаҳно), (Эй Парвардигор! Бо нигаҳдории Ту субҳро оғоз кардем), дар пушиши ҳифзи Ту, дар неъматат ғарқем, ба ёдат машғулем, бо номи Ту ёрӣ меҷӯем, бо тавфиқи Ту фаро гирифта шудаем, бо қуввату қудрати Ту ҳаракат дорем. 
+(Ва бика амсайно ва бика наҳё ва бика намут), (Ва бо Ту шом кардем ва бо номи Ту зиндаем ва бо номи Ту мемирем). Яъне, монанди лафзи қаблӣ, вале ҳангоми шом мегӯяд: (Аллоҳумма бика амсайно фаби-исмика Алмуҳйи наҳё ва би-исмика Алмумит намут), (Эй Аллоҳ! Ба номи Ту шом кардем, ба номи "Алмуҳйи" (Зиндакунанда)-и Ту зинда мешавем ва ба номи "Алмумит" (Миронанда)-и Ту мемирем), (Ва илайкан-нушур), (Ва ба сӯи Туст барангехта шудан), бозгашт ва зиндашавӣ пас аз марг, парокандагӣ пас аз ҷамъ шудан. Ин ҳолати мо дар ҳама вақтҳо ва дар ҳар ҳолат давом мекунад ва ман аз он дур намешавам ва онро тарк намекунам.
+Ҳар гоҳ баъд аз аср вақти шом дохил шуд, мегӯяд: (Аллоҳумма бика амсайно ва бика асбаҳно ва бика наҳё ва бика намут ва илайкал-масир) (Эй Худо! Бо ёрии Ту шом кардем, бо ёрии Ту субҳ кардем, бо Ту зиндаем, бо Ту мемирем, ва баргашт ба сӯи Ту аст), бозгашт дар дунё ва охират. Ту манро зинда мекунӣ ва Ту манро мемиронӣ.</t>
+  </si>
+  <si>
+    <t>استحباب هذا الدعاء صباحًا ومساءً، تأسيًا بالنبي صلى الله عليه وسلم.
+افتقارُ العبد إلى ربِّه في جميع أحواله وأوقاته.
+الأفضل في قراءة الأذكار، في الصباح من طلوع الفجر إلى طلوع الشمس في أول النَّهار، ومن بعد العصر إلى ما قبل الغروب، فإن قالها بعد ذلك -يعني: قالها في الصباح بعد ارتفاع الضُّحى- أجزأه، وإن قالها بعد الظُّهر أجزأه، وإن قالها بعد المغرب أجزأه، فذلك وقتٌ للذكر.
+مناسبة قوله "وإليك النُّشور" في الصباح، فهذا يُذكره بالإحياء والبعث الأكبر حينما يموت الناس ويُبعثون يوم القيامة، فهذا بعثٌ جديدٌ، ويومٌ جديدٌ تُردُّ فيه الأرواح، وينتشر فيه الناس، ويتنفّس هذا الصَّباح الجديد الذي خلقه الله؛ ليكون شاهدًا على ابن آدم، وتكون أوقاته وآناؤه خزائن لأعمالنا.
+مناسبة قوله "وإليك المصير" في المساء، حين يرجع الناسُ من أعمالهم وانتشارهم في مصالحهم ومعايشهم، يرجعون إلى دورهم، ويخلدون إلى الراحة بعد أن تفرَّقوا، فيذكر بالرجوع إلى الله تبارك وتعالى المرجع، والمآل، والمصير.</t>
+  </si>
+  <si>
+    <t>Гуфтани ин дуо саҳаргоҳон ва шомгоҳон мустаҳаб аст. Бинобар пайравӣ аз Паёмбар (саллаллоҳу алайҳи ва саллам).
+Ниёзмандии банда ба Парвардигораш дар ҳама ҳолатҳо ва ҳама лаҳзаҳо.
+Беҳтар аст, ки зикрҳо дар субҳ аз тулуи фаҷр то тулуи офтоб дар аввали вақти рӯз хонда шавад. Ва баъд аз аср то пеш аз ғуруби офтоб. Агар касе пас аз он вақт (масалан, пас аз баланд шудани нурҳои рӯз, ё баъд аз пешин ё баъд аз шом) зикрро гӯяд, дуруст аст ва кифоят мекунад, зеро ин вақтҳо низ вақтҳои зикр ҳастанд.
+Мақсад аз гуфтани "ва илайкан-нушур" дар саҳар ин аст, ки инсонро ба ёди зинда шудан ва барангехта шудани бузургтар меандозад. Ҳангоме ки мардум мемиранд ва дар рӯзи қиёмат барангехта мешаванд, ин барангехтани нав, рӯзи наве аст, ки арвоҳ баргардонда мешаванд ва мардум мунташир мешаванд ва ин субҳи наве оғоз меёбад, ки Худованд онро офаридааст, то шоҳиде бошад бар фарзанди одам ва рӯзгори он ганҷинае барои аъмоли мо бошад.
+Муносибати фармудаи ӯ: "Ва илайкал-масир", ҳангоми шом, замоне ки мардум пас аз рӯзгори серкор ва равуоҳои зиёд ба хонаҳои худ бармегарданд ва баъд аз он ки пароканда буданд, ба оромиш ва роҳат мегарданд. Ин барои инсон ёдрас мекунад, ки бозгашт ба сӯи Аллоҳ Таъоло аст ва ҳамаамон ба сӯи Худо бармегардем, ки охирин макон ва макони бозгашт аст.</t>
+  </si>
+  <si>
+    <t>رواه أبو داود والترمذي والنسائي في الكبرى وابن ماجه</t>
+  </si>
+  <si>
+    <t>[رواه أبو داود والترمذي والنسائي في الكبرى وابن ماجه]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5490</t>
+  </si>
+  <si>
+    <t>المؤمن القوي، خير وأحب إلى الله من المؤمن الضعيف، وفي كل خير،</t>
+  </si>
+  <si>
+    <t>Муъмини қавӣ дар назди Аллоҳ аз муъмини заиф беҳтар ва маҳбубтар аст ва дар ҳар яке хайре ҳаст</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «الْمُؤْمِنُ الْقَوِيُّ، خَيْرٌ وَأَحَبُّ إِلَى اللهِ مِنَ الْمُؤْمِنِ الضَّعِيفِ، وَفِي كُلٍّ خَيْرٌ، احْرِصْ عَلَى مَا يَنْفَعُكَ، وَاسْتَعِنْ بِاللهِ وَلَا تَعْجَزْ، وَإِنْ أَصَابَكَ شَيْءٌ، فَلَا تَقُلْ لَوْ أَنِّي فَعَلْتُ كَانَ كَذَا وَكَذَا، وَلَكِنْ قُلْ قَدَرُ اللهِ وَمَا شَاءَ فَعَلَ، فَإِنَّ (لَوْ) تَفْتَحُ عَمَلَ الشَّيْطَانِ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки гуфт: Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) фармуданд: "Муъмини қавӣ дар назди Аллоҳ аз муъмини заиф беҳтар ва маҳбубтар аст ва дар ҳар яке хайре ҳаст. Барои он чи ба ту фоида орад, саъй кун ва аз Аллоҳ ёрӣ бихоҳ ва нотавон мабош. Агар мусибате ба ту расад, магӯ: "Агар чунин мекардам, чунон мешуд", балки бигӯ: Аллоҳ муқаддар сохт ва ҳарчи бихоҳад мекунад. Зеро "агар" дарҳои кори шайтонро мекушояд."</t>
+  </si>
+  <si>
+    <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ المؤمنَ خيرٌ كلُّه، ولكن المؤمن القوي في إيمانِهِ وعزيمتِهِ ومالِهِ وغيرِها مِن أوجه القوة خيرٌ وأحبُّ إلى الله عز وجل من المؤمن الضعيف. 
+ثم أوصى النبيُّ صلى الله عليه وسلم المؤمنَ بالأخذِ بالأسبابِ فيما ينفعه من أمور الدنيا والآخرة، مع الاعتماد على الله سبحانه وتعالى، والاستعانة به، والتوكل عليه. 
+ثم نَهى صلى الله عليه وسلم عن العَجْزِ والكَسَلِ والتَّثَاقُلِ عن فِعْلِ ما ينفع في الدارين. 
+فإذا اجتهد المؤمن في العمل، وأخذ بالأسباب، مستعينًا بالله، وطلب الخير من الله، فلا عليه بعدها إلا أنْ يُفَوِّضَ أمرَه كلَّه لله، وليعلم أنَّ اختيار الله عز وجل هو الخير، 
+فإذا أصابته بعد ذلك مصيبة، فلا يقل: 
+"لو أني فعلتُ كان كذا وكذا"؛ 
+"فإن (لو) تفتح عمل الشيطان" في الاعتراض على القدر، والتَّحَسُّرِ على ما فات، ولكن يقول مستسلمًا وراضيًا: "قَدر الله، وما شاء فعل"،
+فما وقع إنما هو بمقتضى ما أراده الله، فإنه فعَّالٌ لما يريد، ولا رادّ لقضائه، ولا مُعَقِّب لحُكْمِهِ.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён мекунанд, ки муъмин ҳамааш хуб аст. Аммо муъмине, ки дар имон, азму ирода, мол ва дигар ҷанбаҳои тавоноӣ қавӣ аст, дар назди Аллоҳ Таъоло беҳтар ва маҳбубтар аз муъмини нотавон аст. Сипас Паёмбар (саллаллоҳу алайҳи ва саллам) муъминро ба баргирифтани сабабҳое, ки дар корҳои дунё ва охират барояш судманд аст, бо ҳамроҳи эътимод ва таваккал ба Аллоҳ Таъоло ва ёрӣ ҷустан аз Ӯ ва таваккал ба Ӯ тавсия карданд. Сипас Паёмбар (саллаллоҳу алайҳи ва саллам) аз нотавонӣ, танбалӣ ва сустӣ дар анҷоми он чи ба фоидаи дунё ва охират аст, наҳйи карданд. Ва чун муъмин талоши худро анҷом диҳад ва сабабҳои судмандро иҷро кунад ва аз Аллоҳ Таъоло ёрӣ биҷӯяд ва аз Ӯ хайр бихоҳад, баъд аз он барояш эроде нест, ки корашро ба Аллоҳ бисупорад ва бидонад, ки интихоби Аллоҳ барои ӯ хайр аст. Ва баъд аз ин агар ба мусибате гирифтор шуд, нагӯяд: "Агар чунин мекардам, чунин ва чунон мешуд." "Зеро (агар) роҳро барои шайтон боз мекунад." Яъне, дар эътироз ба тақдир ва ҳасрат хӯрдан барои он чи аз даст рафтааст. Аммо аз рӯи таслим ва хушнудӣ бигӯяд: "Аллоҳ муқаддар намуд ва ҳарчи бихоҳад мекунад." Зеро ончи рӯй додааст, бо муқтазои иродаи Аллоҳ аст ва ҳарчи бихоҳад мекунад ва қазои Ӯро баргаште нест ва ҳукмашро ҳеҷ боздорандае нест.</t>
+  </si>
+  <si>
+    <t>تَفاوُت الناس في الإيمان.
+استحباب القوة في الأعمال؛ لأنه يحصل بها من الفائدةِ ما لا يحصل بالضعف.
+الإنسانُ ينبغي أنْ يحرصَ على ما ينفعُه، ويترك ما لا ينفعه.
+يجب على المؤمن أنْ يَطلُبَ معونةَ الله له في كل أموره، ولا يعتمد على نفسه.
+إثبات القضاء والقدر، وأنه لا ينافي بَذْلَ الأسباب والسعي في طلب الخيرات.
+النهي عن قول «لو» على وجه التَّسَخُّطِ عند نزول المصائب، وتحريم الاعتراض على القضاء والقدر لله تعالى.</t>
+  </si>
+  <si>
+    <t>Тафовути мардум дар имон.
+Истифодаи қувват дар анҷом додани амалҳо мустаҳаб аст. Зеро фоидае, ки аз қудрат ба даст меояд, аз нотавонӣ ба даст намеояд.
+Инсон бояд ба он чизе, ки ба ӯ нафъ мебахшад, таваҷҷуҳ кунад ва он чиро, ки ба ӯ нафъ намерасонад, тарк кунад.
+Муъмин бояд дар ҳама кораш аз Худо ёрӣ бихоҳад, на ин ки ба худ эътимод кунад.
+Исботи тақдир ва сарнавишт ва ин ки исботи он бо анҷом додани сабабҳо ва талош кардан дар ҷустуҷӯи амалҳои хайр мухолифат надорад.
+Вақти фаро расидани мусибатҳо ва балоҳо аз "агар" гуфтан наҳйи шудааст. Ва мухолифат кардан ба қазо ва қадари Аллоҳ ҳаром аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5493</t>
+  </si>
+  <si>
     <t>الدعاء هو العبادة</t>
   </si>
   <si>
     <t>Дуо ибодат аст</t>
   </si>
   <si>
     <t>عن النعمان بن بَشِير رضي الله عنه قال: سمعت النبيَّ صلى الله عليه وسلم يقول: «الدُّعَاءُ هُوَ الْعِبَادَةُ»، ثُمَّ قَرَأَ: «{وَقَالَ رَبُّكُمُ ادْعُونِي أَسْتَجِبْ لَكُمْ إِنَّ الَّذِينَ يَسْتَكْبِرُونَ عَنْ عِبَادَتِي سَيَدْخُلُونَ جَهَنَّمَ دَاخِرِينَ} [غافر: 60]».</t>
   </si>
   <si>
     <t>Аз Нуъмон ибни Башир (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод)-ро шунидам, ки мегуфт: "Дуо ибодат аст", сипас ин оятро қироат фармуданд: "Парвардигоратон фармуд: Маро бихонед, то [дуои] шуморо иҷобат кунам. Касоне, ки аз ибодати Ман саркашӣ мекунанд, ба зудӣ бо хорӣ ба ҷаҳаннам ворид мешаванд". (Сураи Ғофир: 60)</t>
   </si>
   <si>
     <t>أَخبرَ النبيُّ صلى الله عليه وسلم أن الدعاء هو العبادة، فالواجب أن يكون كلُّه خالصًا لله، سواء كان دعاء مسألة وطلب، بأن يسأل الله تعالى ما ينفعه، ودفع ما يضره في الدنيا والآخرة، أو كان دعاء عبادة، وهي كلُّ ما يحبه الله ويرضاه من الأقوال والأعمال الظاهرةِ والباطنة، العبادات القلبية أو البدنية أو المالية.
 ثم استدلَّ النبي صلى الله عليه وسلم على ذلك حيث قال: قال الله: 
 {ادعوني أستجب لكم إن الذين يستكبرون عن عبادتي سيدخلون جهنم داخرين}.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд, ки дуо ибодат аст, пас бояд холис барои Аллоҳ бошад, чи он дуои талаб бошад, монанди чизе барои манфиати худ хостан ё аз Аллоҳ барои дафъи зиёнҳои дунявӣ ва ухравӣ талаб намудан, ё инки дуои ибодат, яъне ҳар гуфтор ва кирдори зоҳирӣ ва ботинӣ, ки ризои Аллоҳ дар он аст ва тамоми ибодоти қалбӣ, баданӣ ва ё молӣ.
 Сипас Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ҳамчун истидлол ояти зерро қироат фармуд, ки Ӯ Таъоло мефармояд: "Маро бихонед, то [дуои] шуморо иҷобат кунам. Касоне, ки аз ибодати Ман саркашӣ мекунанд, ба зудӣ бо хорӣ ба ҷаҳаннам ворид мешаванд" (Сураи Ғофир: 60).</t>
   </si>
   <si>
     <t>الدعاء أصل العبادة ولا يجوز صرفه لغير الله.
 الدعاء يتضمَّن حقيقة العبودية والاعتراف بغنى الرب وقدرته تعالى، وافتقار العبد إليه.
 الوعيد الشديد جزاء الاستكبار عن عبادة الله وترك دعائه، وأن الذين يستكبرون عن دعاء الله سيدخلون جهنم صاغرين حقيرين.</t>
   </si>
   <si>
     <t>Дуо асоси ибодат аст ва набояд онро барои ғайри Аллоҳ анҷом дод.
 Дуо ин воқеияти бандагӣ, эътироф ба бениёзӣ ва қудрати Парвардигор ва эътирофи ниёзмандии бандагон ба суи Парвардигор аст.
 Ҷазои сахт барои касоне, ки аз ибодат ва руй овардан ба Худо саркашӣ мекунанд, ва касоне, ки аз руй овардан ба Худо саркашӣ мекунанд хору ҳақир вориди дӯзах мешаванд.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/5496</t>
+  </si>
+  <si>
+    <t>كان أكثر دعاء النبي صلى الله عليه وسلم: اللهم ربنا آتنا في الدنيا حسنة، وفي الآخرة حسنة، وقنا عذاب النار</t>
+  </si>
+  <si>
+    <t>Аз ҳама бештар дуои Паёмбар (саллаллоҳу алайҳи ва саллам) ин буд: "Аллоҳумма, Раббано отино фид-дунё ҳасанатан ва фил-охирати ҳасанатан ва қино азобан-нор." (Худоё, Парвардигори мо! Ба мо дар дунё ва дар охират некӣ ато кун. Ва моро аз оташи дӯзах наҷот деҳ)</t>
+  </si>
+  <si>
+    <t>عَنْ أَنَسٍ رضي الله عنه قَالَ: كَانَ أَكْثَرُ دُعَاءِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «اللَّهُمَّ رَبَّنَا آتِنَا فِي الدُّنْيَا حَسَنَةً، وَفِي الآخِرَةِ حَسَنَةً، وَقِنَا عَذَابَ النَّارِ».</t>
+  </si>
+  <si>
+    <t>Аз Анас (разияллоҳу анҳу) ривоят аст, ки гуфт: Аз ҳама бештар дуои Паёмбар (саллаллоҳу алайҳи ва саллам) ин буд: "Аллоҳумма, Раббано отино фид-дунё ҳасанатан ва фил-охирати ҳасанатан ва қино азобан-нор." (Худоё, Парвардигори мо! Ба мо дар дунё ва дар охират некӣ ато кун. Ва моро аз оташи дӯзах наҷот деҳ).</t>
+  </si>
+  <si>
+    <t>كانَ النبيُّ صلى الله عليه وسلم يُكْثِرُ الدعاءَ بِجَوامِعِ الدعاء، ومنها: 
+"اللهم ربنا آتنا في الدنيا حسنة، وفي الآخرة حسنة، وقنا عذاب النار"،
+فهو يشتمل على حسنة الدنيا من رزق هنيءٍ واسع حلال، وزوجة صالحة، وولدٍ تقَرُّ به العين، وراحة، وعلمٍ نافع، وعمل صالح، ونحو ذلك من المطالب المحبوبة والمباحة، وحسنة الآخرة من السلامة من العقوبات في القبر والموقف والنار، وحصول رضا الله، والفوز بالنعيم المُقيم، والقرب من الرب الرحيم.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) бештар бо дуоҳои ҷомеъ ва фарогир дуо мекарданд, аз ҷумла: "Аллоҳумма, Раббано отино фид-дунё ҳасанатан ва фил-охирати ҳасанатан ва қино азобан-нор." Ин дуо ҳам некии дунёро дар худ дорад, аз ҷумла ризқи фаровон ва ҳалол, ҳамсари солеҳа, фарзандоне, ки сабаби равшании чашм ҳастанд, осоиш, илмҳои фоиданок, амалҳои нек ва дигар хостаҳои маҳбуб ва мубоҳ. Ва ҳам некии охиратро, аз ҷумла, наҷот ёфтан аз азоби қабр, аз сахтии ҳисоб ва оташи дӯзах, ба даст овардани розигии Аллоҳ ва ба даст овардани саодатмандӣ ва ҷовидонӣ дар биҳишт ва наздик шудан ба Парвардигори меҳрубон аст.</t>
+  </si>
+  <si>
+    <t>استحباب الدعاء بالأدعية الجامعة، تأسيًا بالنبي صلى الله عليه وسلم.
+الأكمل أنْ يَجمعَ الإنسانُ في دعائه بين خير الدنيا والآخرة.</t>
+  </si>
+  <si>
+    <t>Дар пайравӣ аз Паёмбар (саллаллоҳу алайҳи ва саллам) бо дуоҳои ҷомеъ ва фарогир дуо кардан мустаҳаб аст.
+Барои инсон беҳтар аст, ки дар дуояш хайри дунё ва охиратро ҷамъ кунад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5502</t>
+  </si>
+  <si>
+    <t>سيد الاستغفار</t>
+  </si>
+  <si>
+    <t>Сайиди истиғфор</t>
+  </si>
+  <si>
+    <t>عَنْ شَدَّادِ بْنِ أَوْسٍ رَضِيَ اللَّهُ عَنْهُ عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «سَيِّدُ الِاسْتِغْفَارِ أَنْ تَقُولَ: اللَّهُمَّ أَنْتَ رَبِّي لاَ إِلَهَ إِلَّا أَنْتَ، خَلَقْتَنِي وَأَنَا عَبْدُكَ، وَأَنَا عَلَى عَهْدِكَ وَوَعْدِكَ مَا اسْتَطَعْتُ، أَعُوذُ بِكَ مِنْ شَرِّ مَا صَنَعْتُ، أَبُوءُ لَكَ بِنِعْمَتِكَ عَلَيَّ، وَأَبُوءُ لَكَ بِذَنْبِي فَاغْفِرْ لِي، فَإِنَّهُ لاَ يَغْفِرُ الذُّنُوبَ إِلَّا أَنْتَ» قَالَ: «وَمَنْ قَالَهَا مِنَ النَّهَارِ مُوقِنًا بِهَا، فَمَاتَ مِنْ يَوْمِهِ قَبْلَ أَنْ يُمْسِيَ، فَهُوَ مِنْ أَهْلِ الجَنَّةِ، وَمَنْ قَالَهَا مِنَ اللَّيْلِ وَهُوَ مُوقِنٌ بِهَا، فَمَاتَ قَبْلَ أَنْ يُصْبِحَ، فَهُوَ مِنْ أَهْلِ الجَنَّةِ».</t>
+  </si>
+  <si>
+    <t>Аз Шаддод ибни Авс (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Сайиди истиғфор (беҳтарин дархости омурзиш) ин аст, ки бигӯед: Аллоҳумма анта раббӣ ло илоҳа илло анта халақтанӣ ва ана ъабдука ва ана ъало ъаҳдика ва ваъдика мастатаъту. Аъузу бика мин шарри мо санаъту абӯу лака биниъматика ъалайя ва абӯу бизанбӣ фағфирлӣ фаиннаҳу ло яғфируз-зунуба илло анта". 
+Тарҷума: Парвардигоро, Ту Худои манӣ маъбуди барҳақе ҷуз Ту нест, маро офаридӣ ва ман бандаи Туам ва бар аҳд ва паймони Ту ба қадри тавон истодаам. Аз бадӣ ва зиштии он чи анҷом додаам, ба Ту паноҳ меҷӯям, ба неъматат бар хеш ва ҳам бар гуноҳонам эътироф дорам, пас маро биёмурз, зеро гуноҳонро ҷуз Ту касе намеомурзад." 
+Фармуд: "Он ки дар рӯз онро бигӯяд, дар ҳоле ки ба он яқин дорад ва дар ҳамон рӯз пеш аз он ки шаб кунад, бимирад, аз аҳли биҳишт аст. Ва он ки дар шаб онро бигӯяд, дар ҳоле ки ба он яқин дорад ва пеш аз он ки субҳ кунад, бимирад, ӯ аз аҳли биҳишт аст."</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ للاستغفار ألفاظًا، وأنَّ أفضلَها وأعظمَها أنْ يقولَ العبد: 
+"اللهم أنت ربي لا إله إلا أنت خلقتني وأنا عبدك وأنا على عَهْدِكَ وَوَعْدِكَ ما اسْتَطَعْتُ أعوذ بك من شر ما صنعتُ أَبُوءُ لك بنعمتك عليَّ وأَبُوءُ لك بذنبي فَاغْفرْ لي فإنه لا يغفر الذنوب إلا أنت" 
+فيُقِرُّ العبدُ لله بالتوحيد أولًا، وأنَّ الله خالقُه ومعبوده لا شريك له، وأنه على ما عاهد الله سبحانه عليه من الإيمان به والطاعة له، بحسب استطاعته؛ لأن العبد مهما قام به من العبادة لا يَقْدِرُ أن يأتيَ بجميع ما أمره الله به ولا القيام بما يجب من شكر النعم، وأنه يلتجئ إلى الله، ويعتصم به، فإنه المستعاذ به من الشر الذي صنعه العبد، 
+وأنه يقر ويعترف له طوعًا بنعمته عليه، ويرجع على نفسه بالإقرار والاعتراف بإثمه ومعصيته، 
+وبعد هذا التوسل إلى الله، يدعو ربه أن يغفر له بأن يستر ذنوبه ويقيه آثامَها بعفوه وفضله ورحمته، فإنه لا يغفر الذنوب إلا هو عز وجل. 
+ثم أخبر عليه الصلاة والسلام أنها من أذكار الصباح والليل، فمن قالها بيقين واستحضار لمعانيها وإيمان بها في أول يومه، ما بين طلوع الشمس إلى زوالها، وهو وقت النهار، فمات، دخل الجنة، 
+ومن قالها ليلًا، وهو من غروب الشمس إلى طلوع الفجر، فمات قبل أن يصبح، دخل الجنة.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар доданд, ки барои истиғфор лафзҳои гуногуне аст. Аммо беҳтарини он алфоз ин аст, ки банда бигӯяд: Аллоҳумма анта раббӣ ло илоҳа илло анта халақтанӣ ва ана ъабдука ва ана ъало ъаҳдика ва ваъдика мастатаъту. Аъузу бика мин шарри мо санаъту абӯу лака биниъматика ъалайя ва абӯу бизанбӣ фағфирлӣ фаиннаҳу ло яғфируз-зунуба илло анта". 
+Тарҷума: Парвардигоро, Ту Худои манӣ маъбуди барҳақе ҷуз Ту нест, маро офаридӣ ва ман бандаи Туам ва бар аҳд ва паймони Ту ба қадри тавон истодаам. Аз бадӣ ва зиштии он чи анҷом додаам, ба Ту паноҳ меҷӯям ба неъматат бар хеш ва ҳам бар гуноҳонам эътироф дорам, пас маро биёмурз, зеро гуноҳонро ҷуз Ту касе намеомурзад. Дар ин дуо банда нахуст ба тавҳид иқрор мекунад ва ба ин ки Аллоҳ Таъоло офаридгор ва Маъбуде аст, ки шарик надорад. Ва ин ки бар аҳду паймоне, ки бо Аллоҳ Таъоло бастааст, яъне: имон ва тоати Ӯ мувофиқи тавоноӣ пойбанд ва вафодор аст. Зеро банда ҳар қадаре, ки ибодат кунад, қодир нест ҳар он чиро, ки Худованд ба ӯ фармудааст, ба ҷо оварад ва шукри ҳамаи неъматҳоро ба ҷо биёварад. Аммо ба Аллоҳ рӯй меорад ва ба Ӯ паноҳ меҷӯяд. Зеро Ӯ аст, ки бандаро аз шарри корҳояш ҳифз мекунад. Ва ин ки банда, худ ба неъматҳои Парвардигораш ихтиёрӣ иқрор ва эътироф мекунад ва ба гуноҳони худ эътироф мекунад. Ва баъд аз ин тавассул ба Аллоҳ Таъоло, Парвардигорашро дуо мекунад, ки ӯро мағфират кунад ва гуноҳонашро бипӯшонад. Ва дархост мекунад, ки ӯро аз гуноҳонаш бо бахшишу фазлу раҳматаш, наҷот диҳад. Зеро касе ҷуз Аллоҳ Таъоло гуноҳонро намеомурзад. Сипас Паёмбар (саллаллоҳу алайҳи ва саллам) хабар дод, ки ин дуо аз зикрҳои шабонарӯзӣ аст. Пас ҳар ки онро ба яқин ва ҳозир доштани маъонии ин дуо ва имон ба он дар оғози рӯз, яъне мо байни тулуъи офтоб то заволи офтоб (пеш аз пешин) яъне, ҳангоми рӯз онро бигӯяд ва бимирад, вориди биҳишт мешавад. Ва ҳар ки дар шаб, аз ғуруби офтоб то тулуъи фаҷр, онро бигӯяд ва пеш аз фаҷр бимирад, вориди биҳишт мешавад.</t>
+  </si>
+  <si>
+    <t>صيغ الاستغفار تختلف وبعضها أفضل من بعض.
+أنه ينبغي للعبد أن يحرص على دعاء الله بهذا الدعاء؛ لأنه سيد الاستغفار.</t>
+  </si>
+  <si>
+    <t>Сиғаҳои истиғфор гуногунанд ва баъзе аз он беҳтар аз баъзеи дигар аст.
+Барои банда сазовор аст, ки талош кунад бо ин дуо Аллоҳро фаро бихонад, зеро ин сайиди истиғфор аст (беҳтарин ва бартарин талаби бахшиш).</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5503</t>
+  </si>
+  <si>
+    <t>عليكم بالصدق، فإن الصدق يهدي إلى البر، وإن البر يهدي إلى الجنة</t>
+  </si>
+  <si>
+    <t>Садоқат ва ростиро пеша кунед, зеро ростӣ ба некӣ мебарад ва некӣ ба биҳишт мебарад</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللهِ بنِ مَسعُودٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «عَلَيْكُمْ بِالصِّدْقِ، فَإِنَّ الصِّدْقَ يَهْدِي إِلَى الْبِرِّ، وَإِنَّ الْبِرَّ يَهْدِي إِلَى الْجَنَّةِ، وَمَا يَزَالُ الرَّجُلُ يَصْدُقُ وَيَتَحَرَّى الصِّدْقَ حَتَّى يُكْتَبَ عِنْدَ اللهِ صِدِّيقًا، وَإِيَّاكُمْ وَالْكَذِبَ، فَإِنَّ الْكَذِبَ يَهْدِي إِلَى الْفُجُورِ، وَإِنَّ الْفُجُورَ يَهْدِي إِلَى النَّارِ، وَمَا يَزَالُ الرَّجُلُ يَكْذِبُ وَيَتَحَرَّى الْكَذِبَ حَتَّى يُكْتَبَ عِنْدَ اللهِ كَذَّابًا».</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Масъуд (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Садоқат ва ростиро пеша кунед, зеро ростӣ ба некӣ мебарад ва некӣ ба биҳишт мебарад. Ҳамвора шахс рост мегӯяд ва ростиро меҷӯяд, то ин ки назди Худованд ростгӯ навишта мешавад. Аз дурӯғ парҳез кунед, ки дурӯғ ба фисқу фуҷур мебарад ва фисқу фуҷур ба дӯзах. Ҳамвора шахс дурӯғ мегӯяд ва дар дурӯғ талош мекунад, то ин ки назди Худованд дурӯғгӯ навишта мешавад."</t>
+  </si>
+  <si>
+    <t>أَمَرَ النبيُّ صلى الله عليه وسلم بالصدق، وأَخبر أن الالتزام به يوصِل إلى العمل الصالح الدائم، والمواظب على فعل الخير يوصل صاحبه إلى الجنة، ولا يزال يتكرر منه الصدق في السر والعلانية، ويستحق اسم صِدِّيق؛ وهو المبالغة في الصدق، 
+ثم حذَّر صلى الله عليه وسلم من الكذب وقول الباطل؛ لأنه يبعث على الميل عن الاستقامة، وإلى فعل الشر والفساد والمعاصي، ثم يوصله إلى النار، وما زال يستكثر من الكذب حتى يُكتب عند الله من الكاذبين.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) ба сидқу ростгӯӣ амр намуданд ва хабар доданд, ки риояи он ба амалҳои савоб ва пойдории корҳои нек мерасонад. Ва касе, ки пайваста некӣ кунад, ба биҳишт мерасад. Ҳамвора ростӣ дар ниҳону ошкоро аз ӯ сар мезанад, то ин ки сазовори номи "сиддиқ" мегардад, ки он маънои бисёр ростгӯ ва содиқ буданро дорад. Сипас Паёмбар (саллаллоҳу алайҳи ва саллам) аз дурӯғ ва суханони ботил ҳушдор дод, зеро онҳо инсонро аз ростӣ дур мекунанд ва ба амалҳои бад, фосид ва гуноҳ мебаранд, ки дар охир ӯро ба дӯзах мерасонад. Ӯ ончунон дар дурӯғгӯӣ зиёдаравӣ мекунад, ки назди Худованд дурӯғгӯ навишта мешавад.</t>
+  </si>
+  <si>
+    <t>الصدق خلق كريم يحصل بالاكتساب والمجاهدة، فإنَّ الرجل ما يزال يصدُق ويتحرى الصدق، حتى يكون الصدق سجية له وطبعًا، فيكتب عند الله من الصديقين والأبرار.
+الكذب خلق ذميم يكتسبه صاحبه من طول ممارسته، وتحريه قولًا وفعلًا، حتى يصبح خُلقًا وسجية، ثم يكتب عند الله تعالى من الكذابين.
+الصدق يطلق على صدق اللسان، وهو نقيض الكذب، والصدق في النية، وهو الإخلاص، والصدق في العزم على خير نواه، والصدق في الأعمال، وأقلُّه استواءُ سريرتِه وعلانيته، والصدق في المقامات، كالصدق في الخوف والرجاء وغيرهما، فمن اتصف بذلك كان صدّيقًا، أو ببعضها كان صادقًا.</t>
+  </si>
+  <si>
+    <t>Ростгӯӣ хислати некест, ки бо талош ва кӯшиш ба даст оварда мешавад. Пайваста шахс рост мегӯяд ва ростиро ҷустуҷӯ мекунад, то ин ки барояш одат ва табиати ӯ мегардад. Ин гуна ӯ назди Худованд аз ҷумлаи ростгӯён ва некӯкорон навишта мешавад.
+Дурӯғгуӣ хислати бадест, ки шахс бо такрори зиёд ва ҷустуҷӯи гуфтору рафторҳои дурӯғин онро соҳиб мешавад, то ки барои ӯ хислат ва одат мегардад. Сипас назди Худованд аз ҷумлаи дурӯғгӯён навишта мешавад.
+Ростӣ ба ростгӯии забон гуфта мешавад, ки муқобили дурӯғ аст. Инчунин ростгӯӣ дар ният, ихлосу самимият аст, ростгӯӣ дар қасд, иродаи амалҳои нек ва ростгӯӣ дар амалу рафторро дар бар мегирад. Ҳатто камтарини он баробарӣ ва ҳамоҳангии нияти пинҳон ва ошкоро аст. Ростгӯӣ дар мақомҳо, мисли тарс, умед ва ғайра низ шомил мешавад. Касе, ки ин ҳама хислатҳоро дошта бошад, бисёр ростгӯ (сиддиқ) номида мешавад ва агар як қисми онро дошта бошад, ростгӯ (содиқ) мебошад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5504</t>
   </si>
   <si>
     <t>كلمتان خفيفتان على اللسان، ثقيلتان في الميزان، حبيبتان إلى الرحمن</t>
   </si>
   <si>
     <t>Ду калимае аст, ки дар забон бисёр сабук, дар тарозу сангин ва назди Худованд маҳбуб ҳастанд</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه عن النبي صلى الله عليه وسلم قال: «كَلِمَتَانِ خَفِيفَتَانِ عَلَى اللِّسَانِ، ثَقِيلَتَانِ فِي الْمِيزَانِ، حَبِيبَتَانِ إِلَى الرَّحْمَنِ: سُبْحَانَ اللهِ الْعَظِيمِ، سُبْحَانَ اللهِ وَبِحَمْدِهِ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуд: "Ду калимае аст, ки дар забон бисёр сабук, дар тарозу сангин ва назди Худованд маҳбуб ҳастанд: "Субҳоналлоҳи-л-ъазим" ва
 "Субҳоналлоҳи ва биҳамдиҳи".</t>
   </si>
   <si>
     <t>أَخبرَ النبيُّ صلى الله عليه وسلم عن كلمتين يَنطِقُهما الإنسان بلا مَشقَّة وعلى كل حال، وأنهما عظيم أجرهما في الميزان، وأنَّ ربَّنا الرحمن تبارك وتعالى يُحبُّهما: 
 سبحان الله العظيم، سبحان الله وبحمده؛ لما تَضَمَّنتاه من وصف الله بالعظمة والكمال، وتنزيهه عن النقائص تبارك وتعالى.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) дар бораи ду калима фармуданд, ки инсон ба осонӣ ва дар ҳар ҳолате метавонад ба забон оварад, подоши онҳо дар мизон бисёр бузург аст ва Худованд он ду калимаро дӯст медорад:
 "Субҳоналлоҳил-азим" ва "Субҳоналлоҳи ва биҳамдиҳи", дар ин ду калима васфи Худованд ба азамат ва камол ва танзиҳи Ӯ Таборак ва Таъоло аз навоқис аст.</t>
   </si>
   <si>
     <t>أعظم الذكر أن يُجْمَعَ فيه بين تنزيهِ الله والثناءِ عليه.
 بيان سعة رحمة الله بعباده، فهو يجزي على العمل القليل بالثواب الجزيل.</t>
@@ -3978,114 +10872,218 @@
   <si>
     <t>Аз Муовия (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод)-ро шунидам, ки мегуфт: "Ҳар кӣ Аллоҳ ба ӯ иродаи хайр намояд, ӯро дар дин фақиҳ (олим) мегардонад, ҳамоно ман Қосим (тақсимкунанда) ҳастам ва онеки ато мекунад Аллоҳ аст. Ин уммат то замоне зери дастуроти Аллоҳ побарҷо аст, касе ба онон зиён намерасонад, то инки амри Аллоҳ фаро расад".</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ مَن أراد اللهُ به خيرًا فإنه يرزقه فَهمًا في دينه سبحانه، وأنه عليه الصلاة والسلام قاسِمٌ يَقْسِمُ ويُوَزِّعُ ما آتاه الله تعالى من الرزق والعلم وغيرِه، وأنَّ المُعطِي حقيقةً هو الله، وأما غيرُه فهم أسبابٌ لا تَنْفَعُ إلا بإذن الله، وأنه لن تزال هذه الأمةُ قائمةً على أمر الله، لا يضرهم مَن خالفهم، حتى تقوم الساعة.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) хабар додаанд, ки ҳаркас Аллоҳ барояш иродаи хайр кунад, фаҳми дин ба ӯ ато мекунад. Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) қосим аст, яъне ончи Аллоҳ аз ризқу рӯзӣ, илм ва дигар чизҳо ба ӯ ато фармудааст, тақсим мекунад, аммо бахшандаи воқеӣ Худованд аст ва дигарон василае ҳастанд, ки ҷуз ба изни Аллоҳ суде намебахшанд. Ин уммат то замоне пойбанди фармони Худо ҳастанд то фаро расидани қиёмат касе ба онҳо зиён намерасонад.</t>
   </si>
   <si>
     <t>عَظَمة وفَضْل العلم الشرعي وتَعَلُّمُه والحثُّ عليه.
 القيام بالحق لا بد من وجودِه في هذه الأمة، فإذا تخلَّت عنه طائفة قام به غيرُها. 
 التَّفَقُّهُ في الدين مِن إرادةِ اللهِ تعالى الخيرَ لعبدِه. 
 النبي صلى الله عليه وسلم إنما يُعْطِي بأمر الله ومشيئته، وأنه لا يملك شيئًا.</t>
   </si>
   <si>
     <t>Фазилати омӯзиши илми шаръӣ ва таълим додану тарғиб кардан ба он.
 Ногузир дар ин уммат касоне ҳастанд, ки ҳақро барпо медоранд, ҳаргоҳ гурӯҳе аз он даст бикашанд, гуруҳи дигаре анҷомаш хоҳанд дод.
 Фаҳми дин аз ҷумлаи иродаҳои неки Аллоҳ барои бандагон аст.
 Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ба амр ва иродаи Аллоҳ медиҳад ва ӯ молики чизе нест.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/5518</t>
   </si>
   <si>
+    <t>يا أيها الناس، أفشوا السلام، وأطعموا الطعام، وصلوا الأرحام، وصلوا بالليل والناس نيام، تدخلوا الجنة بسلام</t>
+  </si>
+  <si>
+    <t>Эй мардум! Салом гуфтанро паҳн кунед, таом бидиҳед, робитаи хешовандиро нигоҳ доред, шабҳо ҳангоми хоб будани мардум намоз хонед, бо осоиш ва саломатӣ (бидуни ҳеҷ ранҷе) ба биҳишт дохил мешавед</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدُ اللَّهِ بْنُ سَلَامٍ رضي الله عنه قَالَ: لَمَّا قَدِمَ النَّبِيُّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ الْمَدِينَةَ انْجَفَلَ النَّاسُ قِبَلَهُ، وَقِيلَ: قَدِمَ رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ، قَدِمَ رَسُولُ اللَّهِ، قَدِمَ رَسُولُ اللَّهِ، ثَلَاثًا، فَجِئْتُ فِي النَّاسِ لِأَنْظُرَ، فَلَمَّا تَبَيَّنْتُ وَجْهَهُ، عَرَفْتُ أَنَّ وَجْهَهُ لَيْسَ بِوَجْهِ كَذَّابٍ، فَكَانَ أَوَّلُ شَيْءٍ سَمِعْتُهُ تَكَلَّمَ بِهِ أَنْ قَالَ: «يَا أَيُّهَا النَّاسُ، أَفْشُوا السَّلَامَ، وَأَطْعِمُوا الطَّعَامَ، وَصِلُوا الْأَرْحَامَ، وَصَلُّوا بِاللَّيْلِ وَالنَّاسُ نِيَامٌ، تَدْخُلُوا الْجَنَّةَ بِسَلَامٍ».</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Салом (разияллоҳу анҳу) ривоят аст, ки гуфт: Ҳангоме ки Паёмбар (саллаллоҳу алайҳи ва саллам) ба шаҳри Мадина омад, мардум зуд ба пешвози ӯ шитофтанд ва мегуфтанд: Расули Худо (саллаллоҳу алайҳи ва саллам) омад! Расули Худо омад! Се маротиба. Ман низ миёни мардум баромадам, то ӯро бубинам. Вақте ки ба рӯяш нигоҳ кардам, фаҳмидам, ки рӯи ӯ рӯи дурӯғгӯ нест. Аввалин чизе, ки аз забони мубораки ӯ шунидам, ин буд: "Эй мардум! Салом гуфтанро паҳн кунед, таом бидиҳед, робитаи хешовандиро нигоҳ доред, шабҳо ҳангоми хоб будани мардум намоз хонед, бо осоиш ва саломатӣ (бидуни ҳеҷ ранҷе) ба биҳишт дохил мешавед."</t>
+  </si>
+  <si>
+    <t>لما جَاءَ النبيُّ صلى الله عليه وسلم المدينة، ورآه الناس اتجهوا ناحيتَه مسرعين، وممن توجه إليه عبد الله بن سَلَامٍ رضي الله عنه وكان من اليهود، فلما رآه عرف أن وجهه ليس بوجه كذاب؛ لِمَا يبدو عليه من النور والجمال والهيبة الصادقة، 
+فكان أول شيء سمعه من النبي صلى الله عليه وسلم أنه حث الناس على أعمال تكون سببًا في دخول الجنة، ومنها: 
+أولًا: نشر تحية السلام وإظهاره والإكثار منه على مَن عرفت ومن لم تعرف. 
+ثانيًا: إطعام الطعام بالصدقة والهدية والضيافة.
+ثالثًا: صلة الأرحام بمن تربطك بهم رحم أو قرابة من جهة الأب أو الأم.
+رابعًا: صلاة نافلة قيام الليل والناس نيام.</t>
+  </si>
+  <si>
+    <t>Ҳангоме ки Паёмбари Худо (саллаллоҳу алайҳи ва саллам) ба шаҳри Мадина омад, мардум ба истиқболи Ӯ шитофтанд. Аз ҷумла, Абдуллоҳ ибни Салом (разияллоҳу анҳу), ки яке аз олимони яҳуд буд, ба назди Паёмбар (саллаллоҳу алайҳи ва саллам) омад, то Ӯро бубинад. Вақте ки ба рӯи Паёмбар нигарист, фаҳмид, ки ин чеҳра, чеҳраи як дурӯғгӯй нест, зеро чеҳраи Паёмбар (саллаллоҳу алайҳи ва саллам) нуронӣ, зебо ва дорои ҳайбати содиқона буд. Аввалин сухане, ки аз забони Паёмбар (саллаллоҳу алайҳи ва саллам) шунид, ин буд, мардумро ба амалҳое ташвиқ мекунад, ки сабаби ворид шудан ба биҳишт ҳастанд, аз ҷумла:
+Аввал: Паҳн кардани саломи исломӣ, изҳор кардани он ва зиёд гуфтанаш ба ҳар кас, чи мешиносӣ ё намешиносӣ.
+Дуюм: Таом додан ба дигарон, бо садақа додан ё туҳфа ё меҳмондорӣ кардан.
+Сеюм: Пайванд хешовандиро нигоҳ доштан, онҳое, ки аз ҷониби падар ё модар бо ту қаробати хешутаборӣ доранд.
+Чаҳорум: Хондани намози қиёми лайл (нафл) дар шаб, ҳангоме ки мардум хобанд.</t>
+  </si>
+  <si>
+    <t>استحباب نشر تحية السلام بين المسلمين، وأما غير المسلم فلا يُبدأ بالسلام، وإن سَلَّم بقول: السلام عليكم، فيُرد عليه بقول: وعليكم.</t>
+  </si>
+  <si>
+    <t>Паҳн кардани салом дар байни мусалмонон мустаҳаб аст. Аммо ба ғайримусалмон дар ибтидо салом гуфта намешавад. Агар ӯ бо гуфтани "Ассалому алайкум" салом диҳад, дар ҷавоб "Ва алайкум", гуфта мешавад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5520</t>
+  </si>
+  <si>
     <t>إن الله يحب العبد التقي الغني الخفي</t>
   </si>
   <si>
     <t>Парвардигор бандаи парҳезгор, сарватманд ва ниҳон (касе, ки амалҳояш барои дар пеши чашми мардум нест)-ро дӯст медорад</t>
   </si>
   <si>
     <t>عن سعد بن أبي وقاص رضي الله عنه قال: سمعت رسول الله صلى الله عليه وسلم يقول: «إِنَّ اللهَ يُحِبُّ الْعَبْدَ التَّقِيَّ الْغَنِيَّ الْخَفِيَّ».</t>
   </si>
   <si>
     <t>Аз Саъд ибни Абиваққос (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: Расули Аллоҳ (Салому дуруди Аллоҳ бар ӯ бод)-ро шунидам, ки мефармуд: "Парвардигор бандаи парҳезгор, сарватманд ва ниҳон (касе, ки амалҳояш барои дар пеши чашми мардум нест)-ро дӯст медорад"</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ الله عزَّ وجلَّ يُحِبُّ بعضَ عباده، 
 ومنهم التقي: المُمْتَثِل لأوامر الله، المجتنب لنواهِيهِ.
 ويُحِبُّ الغنيَّ: الذي استغنى عن الناسِ بالله عز وجل لا يَلْتَفِتُ إلى غيره.
 ويُحبُّ الخفيَّ: المُتَواضِع، المُتَعَبِّد لربِّه، المُشتغل بما ينفعه، الذي لا يَهْتَمُّ أنْ يَعْرِفَه أحدٌ أو يَتَحَدَّث عنه بمدحٍ وثَنَاءٍ.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар бод) баён фармуданд, ки Худованд баъзе аз бандагонашро дӯст медорад, аз ҷумла:
 Парҳезгор: яъне ӯ касе аст, ки аз дастуроти Худованд фармон мебарад ва аз навоҳӣ дурӣ меҷӯяд.
 Сарватмандро дӯст медорад: сарватманд яъне касе, ки худро танҳо ниёзманди Худованд медонад ва ба касе ғайр аз Аллоҳ таваҷҷуҳ намекунад.
 Шахси ниҳонкорро дӯст медорад: шахси хоксор ва мутавозеъ, ки Парвардигорашро мепарастад ва танҳо ба ончи барояш судманд аст машғул мешавад ва барои ӯ муҳим нест касе ӯро бишносад ё мадҳу ситоиш кунад ва дар мавридаш суханони нек бигӯяд.</t>
   </si>
   <si>
     <t>بيان بعض الصفات المُقْتَضِيَة لمحبةِ الله لعباده، وهي التقوى والتواضع والرضى بما قَسَمَ الله.</t>
   </si>
   <si>
     <t>Тавзеҳ додани баъзе аз сифатҳое, ки барои ба даст овардани муҳаббати Аллоҳ ба бандагонаш лозим аст, яъне парҳезгорӣ, фурӯтанӣ ва розигӣ ва қаноатмандӣ аз он чи Худо тақсим кардааст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/5545</t>
   </si>
   <si>
+    <t>إنكم سترون ربكم كما ترون هذا القمر، لا تضامون في رؤيته</t>
+  </si>
+  <si>
+    <t>Ҳамоно шумо Парвардигоратонро хоҳед дид, чӣ гунае, ки ин моҳро мебинед ва барои дидани Ӯ дучори сахтӣ ва машаққат намешавед</t>
+  </si>
+  <si>
+    <t>عن جَرِيْر بنِ عبدِ الله رضي الله عنه قال: كُنَّا عِنْدَ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَنَظَرَ إِلَى الْقَمَرِ لَيْلَةً -يَعْنِي الْبَدْرَ- فَقَالَ: «إِنَّكُمْ سَتَرَوْنَ رَبَّكُمْ كَمَا تَرَوْنَ هَذَا الْقَمَرَ، لَا تُضَامُونَ فِي رُؤْيَتِهِ، فَإِنِ اسْتَطَعْتُمْ أَنْ لَا تُغْلَبُوا عَلَى صَلَاةٍ قَبْلَ طُلُوعِ الشَّمْسِ وَقَبْلَ غُرُوبِهَا فَافْعَلُوا» ثُمَّ قَرَأَ: «{وَسَبِّحْ بِحَمْدِ رَبِّكَ قَبْلَ طُلُوعِ الشَّمْسِ وَقَبْلَ الْغُرُوبِ}»</t>
+  </si>
+  <si>
+    <t>Аз Ҷарир ибни Абдуллоҳ (разияллоҳу анҳу) ривоят аст, ки гуфт: Мо назди Паёмбар (саллаллоҳу алайҳи ва саллам) будем, он Ҳазрат ба сӯйи моҳ (и пурра) нигарист ва гуфт: "Ҳамоно шумо Парвардигоратонро хоҳед дид, чӣ гунае, ки ин моҳро мебинед ва барои дидани Ӯ дучори сахтӣ ва машаққат намешавед. Пас агар тавонистед намози пеш аз тулуи офтоб ва намози қабл аз ғуруби офтобро бо комилтарин шакл бигузоред". Сипас ин оятро хонданд: "Ва Парвардигоратро пеш аз баромадани офтоб ва пеш аз ғуруби офтоб ба ҳамду ситоиш тасбеҳ бигӯ."</t>
+  </si>
+  <si>
+    <t>كان الصحابةُ مع النبيِّ صلى الله عليه وسلم ذات ليلةٍ فنَظَرَ إلى القمر -ليلة الرابع عشر-، فقال: 
+إنَّ المؤمنين سيرون ربَّهم حقيقةً بالعين دون اشتباه، وأنهم لا يتزاحمون ولا يصيبهم تعب ولا مشقة عند رؤيته تعالى. 
+ثم قال رسول الله صلى الله عليه وسلم: 
+فإن استطعتم قطعَ الأسبابِ التي تَصرفُكم عن صلاةِ الفجر وصلاةِ العصر فافعلوا، وأتوا بهما كاملتين في وقتهما في جماعة، فإن ذلك من أسباب النظر إلى وجه الله عز وجل، 
+ثم قرأ صلى الله عليه وسلم الآية: 
+{وَسَبِّحْ بِحَمْدِ رَبِّكَ قَبْلَ طُلُوعِ الشَّمْسِ وَقَبْلَ الْغُرُوبِ}.</t>
+  </si>
+  <si>
+    <t>Саҳобагон шабе бо Паёмбар (саллаллоҳу алайҳи ва саллам) буданд ва он Ҳазрат ба моҳ – шаби чаҳордаҳум – нигарист ва фармуд: Дар ҳақиқат муъминон Парвардигори худро ҳақиқатан, ба чашми сар бидуни он ки дучори хато шаванд, мебинанд. Ва онон ҳангоми дидани Аллоҳ Таъоло издиҳом намекунанд ва дучори машаққат намешаванд. Сипас Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: Пас агар тавонистед сабабҳоеро, ки шуморо аз намози бомдод ва намози аср боз медорад, аз байн бибаред, чунин кунед ва он ду намозро ба таври комил дар вақташон бо ҷамоат анҷом диҳед, зеро ин аз сабабҳои ба рӯйи Аллоҳ назар кардан аст. Сипас Паёмбар (саллаллоҳу алайҳи ва саллам) ин оятро хонданд: (Ва Парвардигоратро пеш аз баромадани офтоб ва пеш аз ғуруби офтоб ба ҳамду ситоиш тасбеҳ бигӯ.)</t>
+  </si>
+  <si>
+    <t>البشرى لأهل الإيمان برؤية الله تعالى في الجنة.
+مِن أساليب الدعوة: التوكيدُ والترغيبُ وضَرْبُ الأمثال.</t>
+  </si>
+  <si>
+    <t>Башорат ба аҳли имон, ки Аллоҳ Таъолоро дар биҳишт хоҳанд дид.
+Аз равишҳои даъват: таъкид, ташвиқ ва мисол овардан аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5657</t>
+  </si>
+  <si>
     <t>أن النبي صلى الله عليه وسلم كان لا يرد الطيب</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) хушбӯиро рад намекард</t>
   </si>
   <si>
     <t>عن أنس بن مالك رضي الله عنه: أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كَانَ لَا يَرُدُّ الطِّيبَ.</t>
   </si>
   <si>
     <t>Аз Анас ибни Молик, (Худованд аз ӯ рози бод): ривоят аст, ки: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) хушбӯиро рад намекард.</t>
   </si>
   <si>
     <t>كان مِن هَديِ النبيِّ صلى الله عليه وسلم أنه لا يَرُدُّ الطِّيْبَ ويَقْبَلَه؛ لأنه خفيفُ المَحمل وطَيِّبُ الرَّائحة.</t>
   </si>
   <si>
     <t>Яке аз роҳнамудҳои Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ин буд, ки хушбӯиро рад намекард ва онро мепазируфт, зеро бо худ гирифтани он осон ва бӯяш форам аст.</t>
   </si>
   <si>
     <t>استحباب قبول عَطِيَّةِ الطِّيْبِ؛ لأنه لا مُؤْنَة لحملِه ولا مِنَّةَ في قبوله.
 كمال وحسن خلق النبي صلى الله عليه وسلم في عدم رد الطيب، وقبول هدية من يهدي إليه.
  الترغيب في استعمال الطيب.</t>
   </si>
   <si>
     <t>Пазируфтани хушбӯи ҳамчун ҳадия кори нек аст, зеро бо худ гирифтани он бисёр осон ва агар онро бипазири миннат карда намешавӣ.
 Камол ва ахлоқи неки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) дар пазируфтани ҳадя ва рад накардани он.
 Ташвиқ ба истифода бурдани хушбӯи.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/5733</t>
   </si>
   <si>
+    <t>اتقوا الظلم، فإن الظلم ظلمات يوم القيامة، واتقوا الشح، فإن الشح أهلك من كان قبلكم،</t>
+  </si>
+  <si>
+    <t>Аз зулм бипарҳезед, зеро зулм торикиҳои рӯзи қиёмат аст. Ва аз бахилӣ бипарҳезед, зеро бахилӣ мардумеро, ки пеш аз шумо буданд, ҳалок сохт,</t>
+  </si>
+  <si>
+    <t>عَنْ جَابِرِ بْنِ عَبْدِ اللهِ رضي الله عنهما أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «اتَّقُوا الظُّلْمَ، فَإِنَّ الظُّلْمَ ظُلُمَاتٌ يَوْمَ الْقِيَامَةِ، وَاتَّقُوا الشُّحَّ، فَإِنَّ الشُّحَّ أَهْلَكَ مَنْ كَانَ قَبْلَكُمْ، حَمَلَهُمْ عَلَى أَنْ سَفَكُوا دِمَاءَهُمْ وَاسْتَحَلُّوا مَحَارِمَهُمْ».</t>
+  </si>
+  <si>
+    <t>Аз Ҷобир ибни Абдуллоҳ (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Аз зулм бипарҳезед, зеро зулм торикиҳои рӯзи қиёмат аст. Ва аз бахилӣ бипарҳезед, зеро бахилӣ мардумеро, ки пеш аз шумо буданд, ҳалок сохт, водорашон намуд, то хунҳояшонро бирезанд ва ҳаромҳояшонро ҳалол шуморанд."</t>
+  </si>
+  <si>
+    <t>حَذَّرَ النبيُّ صلى الله عليه وسلم من الظلم، ومنه: ظلم الناس وظلم النفس والظلم في حق الله تعالى، 
+وهو تَرْكُ إعطاءِ كلِّ ذِي حقٍّ حقَّه، وأنَّ الظلم ظلمات على أصحابِه يوم القيامة من حصول الشدائد والأهوال، 
+ونهى عن الشح الذي هو شدة البخل مع الحرص، ومنه التقصير في أداء الحقوق المالية وشدة الحرص على الدنيا، 
+وهذا النوع من الظلم أَهْلَكَ من كان قبلنا من الأمم، حيث حَمَلَهم على قتل بعضهم، وإباحة ما حرم الله من المحرمات.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) аз зулм ҳушдор додааст, аз ҷумла зулм ба мардум, зулм ба худ ва зулм ба Аллоҳ Таъоло. Ва он тарки додани ҳаққи ҳар соҳибҳақ аст. Зулм дар рӯзи қиёмат барои соҳибаш торикиҳо аст ва сабаби душвориҳо ва ваҳшати рӯзи қиёмат аст. Ва Паёмбар (саллаллоҳу алайҳи ва саллам) аз бахилӣ наҳйи карданд, ки он бахилии шадид, бо ҳирс ва тамаъ аст. Ва аз ҷумлаи он, кутоҳӣ дар адои ҳуқуқи молӣ ва ҳирси шадид бар дунё аст. Ва ин навъ аз зулм, умматҳоеро, ки пеш аз шумо буданд, ҳалок кард, чунон ки онҳоро маҷбур сохт якдигарро бикушанд ва он чиро Аллоҳ ҳаром карда буд, ҳалол бишморанд.</t>
+  </si>
+  <si>
+    <t>بذل المال ومواساة الإخوان من أسباب التَّحَابِّ والتواصل.
+البخل والشح يَجُرُّ إلى المعاصي والفواحش والآثام.
+الاعتبار بأحوال الأمم السابقة.</t>
+  </si>
+  <si>
+    <t>Сарфи мол ва тасаллӣ додану кумак кардан ба дӯстон, яке аз сабабҳои муҳаббат ва муошират аст.
+Бахилӣ ва тамаъ сабаби гуноҳон ва бадахлоқию фаҳшо мегардад.
+Аз аҳволи умматони пешин ибрат гирифтан.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5787</t>
+  </si>
+  <si>
     <t>أكمل المؤمنين إيمانا أحسنهم خلقا، وخيركم خيركم لنسائهم</t>
   </si>
   <si>
     <t>Комилтарин мӯъминон аз нигоҳи имон касоне ҳастанд, ки хушахлоқтарин  ҳастанд,  ва беҳтарини шумо касоне ҳастанд, ки беҳтарин барои занонашон ҳастанд</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «أَكْمَلُ الْمُؤْمِنِينَ إِيمَانًا أَحْسَنُهُمْ خُلُقًا، وَخَيْرُكُمْ خَيْرُكُمْ لِنِسَائِهِمْ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: Расули Худо (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Комилтарин мӯъминон аз нигоҳи имон касоне ҳастанд, ки хушахлоқтарин  ҳастанд,  ва беҳтарини шумо касоне ҳастанд, ки беҳтарин барои занонашон ҳастанд".</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ أَكْمَلَ الناس إيمانًا مَن حَسُنَ خُلُقُه، وذلك بطَلَاقَةِ الوجه، وبذل المعروف، وحسن الكلام، وكف الأذى.
 وخَيْرَ المؤمنين خيرُهم لنسائِهِ، كزَوجتِه وبَناتِه وأخواتِه وقَريباتِه؛ لأنهن مِن أحقِّ الناس بحُسْنِ الخُلُق.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармудаанд, ки имони касоне комилтарин аст, ки ахлоқи нек доранд, яъне бо чеҳраи кушода ҳастанд, амалҳои нек анҷом медиҳанд, хушзабон ҳастанд ва ба касе озори онҳо намерасад.
 Беҳтарини муъминон ононе ҳастанд, ки беҳтарин барои занони хонаводаи худ ҳастанд , яъне: барои ҳамсарон, духтарон, хоҳарон ва дигар занони наздики худ, зеро онҳо аз ҷумлаи касоне ҳастанд, ки сазовори бархурд бо равиши неканд.</t>
   </si>
   <si>
     <t>فضيلة الأخلاق الحسنة وأنها من الإيمان.
  العمل من الإيمان، والإيمان يزيد وينقص.
 إكرام الإسلام للمرأة والترغيب في الإحسان إليها.</t>
   </si>
   <si>
@@ -4106,50 +11104,98 @@
     <t>عن عبد الله بن عمرو رضي الله عنهما أن رسول الله صلى الله عليه وسلم قال: «الدُّنْيَا مَتَاعٌ، وَخَيْرُ مَتَاعِ الدُّنْيَا الْمَرْأَةُ الصَّالِحَةُ».</t>
   </si>
   <si>
     <t>Аз Абдуллоҳ ибни Амр (Худованд аз он ду розӣ бод) ривоят аст, ки Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Дунё матоъ аст ва беҳтарин матоъи дунё зани солеҳа аст".</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ الدنيا بما فيها إنما هي شيءٌ يُتَمَتَّعُ به حينًا من الوقت ثم يزول، وأنَّ أفضلَ متاعِها الزوجةُ الصالحةُ، التي إذا نَظَرَ إليها سَرَّتْه، وإذا أَمَرَها أطاعتْه، وإذا غاب عنها حَفِظَتْه في نفسِها ومالِهِ.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) хабар додаанд, ки дунё ва он чи дар он аст, гузаро ва барои баҳра бурдан барои як замони кӯтоҳ ва муаян аст ва аз ҳама беҳтарини ин неъматҳо зани покдоман аст, ки чун мард ба ӯ назар кунад хушҳолаш кунад, ва чун фармонаш диҳад фармонбардорӣ кунад ва чун дар хона набошад худ ва молашро ҳифз мекунад.</t>
   </si>
   <si>
     <t>جواز التَّمَتُّعِ بطَيِّبَاتِ الدنيا التي أحلَّها الله لعباده دون سَرَفٍ أو مَخِيْلَة.
 الترغيب في اختيار الزوجة الصالحة؛ لأنها عَوْنٌ للزوج على طاعة ربه.
 خير متاع الدنيا ما كان في طاعة الله أو أعان عليها.</t>
   </si>
   <si>
     <t>Лаззат бурдан аз неъматҳои поки дунё, ки Аллоҳ онро барои бандагонаш ҳалол гардонидааст, аммо бидуни фахрфӯрушӣ ва исрофкорӣ дар он.
 Ташвиқ ба интихоби ҳамсари покдоман, зеро ӯ шавҳари худро дар ибодати Парвардигораш кумак мекунад.
 Беҳтарин лаззати дунё ҳамон аст, ки зери фармонбардорӣ аз Худо бошад, ё ёрирасон барои итоат аз Ӯ Таъоло.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/5794</t>
   </si>
   <si>
+    <t>إن الدين يسر، ولن يشاد الدين أحد إلا غلبه، فسددوا وقاربوا</t>
+  </si>
+  <si>
+    <t>Дар ҳақиқат дин осон аст ва ҳар кас онро бар худ сахт бигирад, саранҷом хаста ва дармонда мешавад ва дин бар ӯ ғалаба мекунад. Пас роҳи рост, дуруст ва миёнаро дар пеш бигиред</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ الدِّينَ يُسْرٌ، وَلَنْ يُشَادَّ الدِّينَ أَحَدٌ إِلَّا غَلَبَهُ، فَسَدِّدُوا وَقَارِبُوا، وَأَبْشِرُوا، وَاسْتَعِينُوا بِالْغَدْوَةِ وَالرَّوْحَةِ وَشَيْءٍ مِنَ الدُّلْجَةِ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) аз Паёмбар (саллаллоҳу алайҳи ва саллам) ривоят аст, ки фармуданд: "Дар ҳақиқат дин осон аст ва ҳар кас онро бар худ сахт бигирад, саранҷом хаста ва дармонда мешавад ва дин бар ӯ ғалаба мекунад. Пас роҳи рост, дуруст ва миёнаро дар пеш бигиред. Хушҳол бошед ва аз ибодати субҳу шом ва посе аз шаб кумак бигиред."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ دينَ الإسلامِ مبنيٌّ على التيسير والسهولة في كل شؤونه، ويتأكد التيسير عند وجود سبب العجز والحاجة، ولأنَّ التعمُّقَ في الأعمال الدينية وترك الرفق عاقبتُه العجز والانقطاع عن العمل كله أو بعضه،
+ثم حث صلى الله عليه وسلم على التوسط من غير مبالغة؛ فلا يُقصِّر العبد فيما أُمر به، ولا يتحمل ما لا يطيقه، فإن عجز عن العمل بالأكمل؛ فالعمل على ما يَقْرُبُ منه.
+وبشَّر صلى الله عليه وسلم بالثواب الجزيل على العمل الدائم وإن قلَّ لمَن عجز عن العمل بالأكمل؛ لأن العجز إذا لم يكن من صنيعه فلا يستلزم نقص أجره. 
+وحيث أن الدنيا في الحقيقة دار سفر ونُقْلة إلى الآخرة أمر صلى الله عليه وسلم بالاستعانة على مداومة العبادة بإيقاعها في الأوقات الثلاثية المنشطة: 
+الأول: الغَدوة: بسير أول النهار؛ ما بين صلاة الفجر وطلوع الشمس. 
+الثاني: الرَّوحة: بالسير بعد الزوال. 
+الثالث: الدُّلْجة: بسير الليل كله أو بعضه، ولأن عمل الليل أشق من عمل النهار أمر ببعضه بقوله: وشيءٍ من الدلجة.</t>
+  </si>
+  <si>
+    <t>Паёмбари акрам (саллаллоҳу алайҳи ва саллам) баён намуданд, ки дини Ислом дар ҳама умураш бар осонӣ ва сабукӣ бино ёфтааст. Ин осонгирӣ ҳангоми вуҷуд доштани дармондагӣ нотавонӣ ва ниёзмандӣ бештар таъкид мешавад. Зеро зиёдаравӣ дар корҳои динӣ ва тарки нармӣ ва миёнаравӣ боиси нотавонӣ ва тарки амал (хоҳ пурра ё қисман) мегардад. Сипас Паёмбар (саллаллоҳу алайҳи ва саллам) мардумро ба миёнаравӣ ва эътидоли бидуни муболиға тарғиб карданд,. Бинобар ин набояд шахс дар иҷрои фармонҳо кӯтоҳӣ кунад ва на ҳам бояд беш аз тавоноии худ масъулият гирад. Агар кореро натавонист бо беҳтарин ваҷҳ анҷом диҳад, бояд наздиктарин ва мувофиқтарини онро анҷом диҳад.
+Паёмбар (саллаллоҳу алайҳи ва саллам) барои касе, ки амалаш доимӣ аст, ҳарчанд кам ҳам бошад, аҷру подоши бузурге мужда додааст. Ин барои касоне аст, ки наметавонанд амалро бо комилтарин ваҷҳ анҷом диҳанд. Агар нотавонӣ аз сӯи худи шахс қасдан набошад, аҷру подошаш кам намешавад.
+Аз он ҷо ки дунё дар асл диёри сафар ва гузариш ба охират аст, Паёмбар (саллаллоҳу алайҳи ва саллам) амр намуданд, ки барои идомаи ибодатҳо аз се вақте ки нерӯ мебахшад, кумак бояд гирифт:
+Аввал: "Ғадваҳ", яъне ҳаракат кардан дар аввали рӯз, ки байни намози субҳ ва баромадани офтоб аст.
+Дуюм: "Равҳаҳ": Ҳаракат кардан баъд аз завол (баъди пешин), яъне баъд аз нисфирӯзӣ.
+Сеюм: "Дулҷа": Ҳаркат кардан дар шаб, ҳамаи шаб ё қисме аз он. Аз он ҷо ки кор кардан дар шаб душвортар аз корҳои рӯз аст, Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "ва шайъун минад-дулҷа", яъне, қисме аз шаб.</t>
+  </si>
+  <si>
+    <t>يُسر وسماحة الشريعة الإسلامية وتوسُّطها بين الإفراط والتفريط.
+على العبد أن يأتي بالأمر بقدر استطاعته، من دون تساهل أو تشديد.
+على العبد أن يختار أوقات النشاط في العبادة، وهذه الأوقات الثلاثة بخصوصها هي أروح ما يكون فيها البدن للعبادة.
+قال ابن حجر العسقلاني: كأنه صلى الله عليه وسلم خاطب مسافرًا إلى مقصدٍ، وهذه الأوقات الثلاثة أطيب أوقات المسافر، فنبهه على أوقات نشاطه؛ لأن المسافر إذا سافر الليل والنهار جميعًا عجز وانقطع، وإذا تحرَّى السير في هذه الأوقات المنشطة أمكنته المداومة من غير مشقة.
+قال ابن حجر: الإشارة في هذا الحديث إلى الأخذ بالرخصة الشرعية، فإنّ الأخذ بالعزيمة في موضع الرخصة تَنَطُّعٌ، كمن يترك التيمم عند العجز عن استعمال الماء فيفضي به استعماله إلى حصول الضرر.
+قال ابن المنير: في هذا الحديث عَلَمٌ من أعلام النبوة، فقد رأينا ورأى الناس قبلنا أن كل متنطع في الدين ينقطع، وليس المراد مَنْعِ طلب الأكمل في العبادة فإنه من الأمور المحمودة، بل منع الإفراط المؤدّي إلى الملال، أو المبالغة في التطوع المفضي إلى ترك الأفضل، أو إخراج الفرض عن وقته كمَن بات يصلي الليل كلَّه فنام عن صلاة الصبح في الجماعة، أو إلى أن طلعت الشمس فخرج وقت الفريضة.</t>
+  </si>
+  <si>
+    <t>Осонгирӣ ва сабукии шариати исломӣ ва муътадил буданаш байни зиёдаравӣ ва миёнаравӣ.
+Банда бояд амри илоҳиро ба андозаи тавоноияш анҷом диҳад, бидуни саҳлангорӣ ва сахтгирӣ.
+Банда бояд барои ибодат вақтҳоеро интихоб кунад, ки нерӯи бештаре дорад. Ҷисми инсон дар ин се вақт омодагии хуб ва нерӯи бештаре барои анҷоми ибодатҳо дорад.
+Ибни Ҳаҷари Асқалонӣ мегӯяд: Гӯё Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) бо мусофире суҳбат мекард, ки ба мақсадаш меравад ва ин вақтҳои сегона беҳтарин вақтҳо барои мусофир аст. Ӯ ба мусофир ин вақтҳоро ёдовар шуд, зеро агар мусофир шабу рӯз бе таваққуф сафар кунад, аз ҳад зиёд хаста шуда, аз сафар мемонад, вале агар дар ин вақтҳои нишотовар сафар кунад, метавонад бемашаққат роҳро идома диҳад.
+Ибни Ҳаҷар мегӯяд: Дар ин ҳадис ишора ба пазируфтани рухсатҳои шариат аст, зеро интихоби азимат дар ҷойи рухсат, як навъ зиёдаравӣ ва сахтгирӣ аст. Монанди касе, ки вақте наметавонад обро истифода барад, таяммум намекунад ва истифода бурданаш аз об сабаби зарар дидани ӯ мешавад.
+Ибни Мунир мегӯяд: Дар ин ҳадис яке аз нишонаҳои бузурги нубувват ҳаст. Мо ва мардуми пеш аз мо дидаем, ки ҳар касе дар дин зиёдаравӣ кунад, аз роҳ мебарояд. Мақсад худдорӣ аз талаби комилтарин ваҷҳ дар анҷоми ибодат нест, зеро ин (комил анҷом додан) аз корҳои писандида аст. Балки мақсад пешгирӣ аз зиёдаравие аст, ки ба хастагӣ ва танбалӣ мебарад, ё тарк кардани амалҳои беҳтар дар натиҷаи зиёд анҷом додани амалҳои нафлӣ, ё намозҳои фарзро дар вақти худ нахондан, мисли касе, ки тамоми шабро намози нафл мехонад, вале ба намози ҷамоати бомдод намеравад, ё намози фарзро пас аз вақти муқаррарӣ (пас аз офтоб баромадан) мехонад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5795</t>
+  </si>
+  <si>
     <t>إن الرفق لا يكون في شيء إلا زانه، ولا ينزع من شيء إلا شانه</t>
   </si>
   <si>
     <t>Меҳрубонӣ дар ҳар чизе буд онро зиннат мебахшад ва аз ҳар чизе гирифта шавад, онро зишт месозад</t>
   </si>
   <si>
     <t>عن عائشة رضي الله عنها زوج النبي صلى الله عليه وسلم عن النبي صلى الله عليه وسلم قال: «إِنَّ الرِّفْقَ لَا يَكُونُ فِي شَيْءٍ إِلَّا زَانَهُ، وَلَا يُنْزَعُ مِنْ شَيْءٍ إِلَّا شَانَهُ».</t>
   </si>
   <si>
     <t>Аз Оиша (Худованд аз ӯ розӣ бод) ҳамсари Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Меҳрубонӣ дар ҳар чизе буд онро зиннат мебахшад ва аз ҳар чизе гирифта шавад, онро зишт месозад".</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ الرِّفْقَ واللينَ والتَّمَهُّلَ بالقَول والفِعل يَزيدُ الأمور جمالًا وكمالًا وحُسْنًا، وأحْرى أنْ يُدْركَ صاحبُها حاجتَه.
 وعدم الرفق يَعِيْبُ الأمورَ ويُقَبِّحُها ويَمنعُ صاحبَها مِن إِدراكِ حاجتِه، وإنْ أدرَكها فبِمَشَقَّة.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) мефармояд, ки меҳрубонӣ, бурдборӣ ва нармӣ дар гуфтор ва дар кирдор ҳамаро некутар ва зеботар мегардонад ва эҳтимоли расидан ба ниёз ва ҳоҷати шахсро наздиктар мекунад.
 Номеҳрубонӣ ва зиштрафторӣ сабаби бад шудан ва зиштӣ дар ҳар кор аст, ки эҳтимоли расидани шахс ба ҳадафашро боздорад ё роҳи расидан ба онро сахт ва душвортар созад.</t>
   </si>
   <si>
     <t>الحثُّ على التَّخَلُّقِ بالرِّفق. 
 الرِّفقُ يَزينُ المرءَ، وهو سببٌ لكل خير في أمور الدِّين والدنيا.</t>
   </si>
   <si>
     <t>Ташвиқ ба рафтори нек ва меҳрубонӣ.
@@ -4261,114 +11307,219 @@
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: «قَالَ اللهُ: أَنْفِقْ يَا ابْنَ آدَمَ أُنْفِقْ عَلَيْكَ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Аллоҳи Мутаъол фармудааст: Эй фарзанди одам! инфоқ кун, то Ман низ бар ту инфоқ кунам".</t>
   </si>
   <si>
     <t>يَخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ الله تبارك وتعالى قال: أنفق يا ابن آدم -من النفقات الواجبة والمستحبة- أُوَسِّعْ عليك وآتِك عِوَضًا عن ذلك وأباركْ لك فيه.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ривоят мекунад, ки Худованди Мутаъол фармуд: Эй фарзанди Одам, инфоқ кун - аз нафақаҳои фарзӣ ва мустаҳаб  - ва Ман дар ивази он ба ту фаровонӣ медиҳам ва дар он бароят баракат мефармоям.</t>
   </si>
   <si>
     <t>الحث على الصدقة والإنفاق في سبيل الله.
 الإنفاق في وجوه الخير من أعظم أسباب البركة في الرزق ومضاعفته، وإخلاف الله على العبد ما أنفقه.
 هذا الحديث مما يرويه النبي صلى الله عليه وسلم عن ربه، ويسمى بالحديث القدسي أو الإلهي، وهو الذي لفظه ومعناه من الله، غير أنه ليست فيه خصائص القرآن التي امتاز بها عما سواه، من التعبد بتلاوته والطهارة له والتحدي والإعجاز وغير ذلك.</t>
   </si>
   <si>
     <t>Ташвиқ бар садақа додан ва инфоқ дар роҳи Аллоҳ.
 Инфоқ кардан дар амалҳои хайр аз бузургтарин сабабҳои баракат дар ризқ ва афзоиши он аст ва Худованд ба банда дар ивази ончи инфоқ кардааст боз хоҳад дод.
 Ба ин ҳадис, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) аз Парвардигораш ривоят мекунад, ҳадиси қудсӣ ё ҳадиси илоҳӣ гуфта мешавад. Лафз ва маънои ҳадиси қудсӣ аз ҷониби Аллоҳ аст, аммо хусусиёти қуръонӣ, ки вижаи худи Қуръони Карим аст дар он нест, чунончи хондани он (монанди Қуръон) ибодат нест ва барои хондани он таҳорат лозим намеояд, ҳамонгуна ки Қуръон дигаронро барои овардан ба мисли он ба чолиш кашидааст нест.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/5805</t>
+  </si>
+  <si>
+    <t>أن رجلا سأل النبي صلى الله عليه وسلم: أي الإسلام خير؟ قال: تطعم الطعام، وتقرأ السلام على من عرفت ومن لم تعرف</t>
+  </si>
+  <si>
+    <t>марде аз Паёмбар (саллаллоҳу алайҳи ва саллам) пурсид: Кадом (амал дар ) Ислом беҳтар аст? Он ҳазрат фармуданд: "Таом додан ва салом додан бар ҳар касе, ки мешиносӣ ё намешиносӣ</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللَّهِ بْنِ عَمْرٍو رَضِيَ اللَّهُ عَنْهُمَا: أَنَّ رَجُلًا سَأَلَ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: أَيُّ الإِسْلاَمِ خَيْرٌ؟ قَالَ: «تُطْعِمُ الطَّعَامَ، وَتَقْرَأُ السَّلاَمَ عَلَى مَنْ عَرَفْتَ وَمَنْ لَمْ تَعْرِفْ».</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Амр (разияллоҳу анҳу) ривоят аст, ки марде аз Паёмбар (саллаллоҳу алайҳи ва саллам) пурсид: Кадом (амал дар ) Ислом беҳтар аст? Он ҳазрат фармуданд: "Таом додан ва салом додан бар ҳар касе, ки мешиносӣ ё намешиносӣ."</t>
+  </si>
+  <si>
+    <t>سُئِلَ النبيُّ صلى الله عليه وسلم: أيُّ خِصَالِ الإسلامِ أفضلُ؟ فَذَكَرَ خَصْلتين:
+الأولى: الإكثار من إطعام الفقراء، ويدخل فيه الصدقة والهدية والضيافة والوليمة، وتتأكد فضيلة الإطعام في أوقات المجاعة وغلاء الأسعار. 
+والثانية: إلقاء السلام على كلِّ مسلم، عَرَفْتَه أوْ لم تَعْرِفْه.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) аз беҳтарин хислатҳои Ислом пурсида шуд, ӯ ду хислатро зикр кард:
+Якум: Зиёд таом додан ба фақирон. Ва дар ин таом додан, садақа, меҳмонӣ, зиёфати тӯй дохил аст. Таом додан дар замони қаҳтӣ ва гуруснагӣ ва қимматӣ фазилати бештар дорад.
+Дуюм: Салом додан бар ҳамаи мусалмонон, хоҳ ӯро бишносӣ ё нашиносӣ.</t>
+  </si>
+  <si>
+    <t>حرص الصحابة على معرفة الخِصال التي تنفع في الدنيا والآخرة.
+السلام وإطعام الطعام من أفضل الأعمال في الإسلام؛ لفضلها وحاجة الناس إليها في كل وقت.
+بهاتين الخصلتين يجتمع الإحسان بالقول والفعل، وهو أكمل الإحسان.
+هذه الخصال فيما يتعلَّق بتعامل المسلمين فيما بينهم، وهناك خِصالٌ في تعامُلِ العبد مع ربِّه.
+البدء بالسلام مخصوص بين المسلمين، فلا يُسلَّم ابتداءً على كافر.</t>
+  </si>
+  <si>
+    <t>Таваҷҷуҳи саҳоба барои шинохтани хислатҳое, ки барои дунё ва охират судманд аст.
+Салом додан ва таом додан аз беҳтарин амалҳо дар Ислом аст. Бинобар фазилати он ва ниёзи ҳамешагии мардум барои он.
+Инсон бо ин ду хислат, хайрхоҳӣ дар гуфтору кирдорро ба ҳам мепайвандад ва ин комилтарин хайрхоҳист.
+Ин хислатҳо барои муносибат байни мусалмонон бо ҳамдигар аст. Ва хислатҳои дигаре низ вуҷуд дорад, ки барои таомули банда бо Парвардигораш аст.
+Оғози салом додан махсус байни мусалмонон аст. Бинобар ин набояд бо кофир нахуст салом дод.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5808</t>
   </si>
   <si>
     <t>إن الله ليملي للظالم، حتى إذا أخذه لم يفلته</t>
   </si>
   <si>
     <t>Ҳамоно Аллоҳ ба золим муҳлат медиҳад, ва чун ӯро гирифт, дигар раҳояш намекунад</t>
   </si>
   <si>
     <t>عن أبي موسى رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «إِنَّ اللهَ لَيُمْلِي لِلظَّالِمِ، حَتَّى إِذَا أَخَذَهُ لَمْ يُفْلِتْهُ» قَالَ: ثُمَّ قَرَأَ: «{وَكَذَلِكَ أَخْذُ رَبِّكَ إِذَا أَخَذَ الْقُرَى وَهِيَ ظَالِمَةٌ إِنَّ أَخْذَهُ أَلِيمٌ شَدِيدٌ}[هود: 102]»</t>
   </si>
   <si>
     <t>Аз Абумусо (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Ҳамоно Аллоҳ ба золим муҳлат медиҳад, ва чун ӯро гирифт, дигар раҳояш намекунад". Сипас ин ояти каримаро қироат фармуд: "Ва чунин аст бозхости Парвардигорат, ки аҳолии шаҳрҳоеро, ки ситамгор [-у мушрик] буданд, фаро мегирифт. Бе гумон, бозхости ӯ дарднок ва сахт аст". (Ҳуд 102)"</t>
   </si>
   <si>
     <t>يُحَذِّرُ النبيُّ صلى الله عليه وسلم من التَّمادِي في الظلم بالمعاصي والشرك وظلم الناس في حقوقهم، فإن الله تعالى يُمْهِلُ الظالمَ ويؤخِّرُه ويُطيل له في عُمُرِه ومالِه فلا يُعاجِلُه العقوبةَ؛ فإنْ لم يتب أَخَذَه ولم يُطْلِقْه ولم يَتْرُكْه لكثرة ظلمه.
 ثم قرأ صلى الله عليه وسلم: {وكذلك أخذ ربك إذا أخذ القرى وهي ظالمة إن أخذه أليم شديد} [هود: 102].</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) аз фурӯ рафтан дар гуноҳу маъосӣ ва ширк ва зулму ситам дар ҳаққи мардум ҳушдор додааст. Аллоҳ Таъоло ба золим муҳлат медиҳад ва бозхости ӯро ба таъхир меандозад, умрашро тулонӣ ва ба ӯ моли зиёд медиҳад ва дар уқубати ӯ шитоб намекунад. Пас агар тавба накард, ӯро ба муҷозот мегирад ва ба сабаби зулми зиёд, ки анҷом додааст дигар раҳояш намекунад.
 Сипас Паёмбари Худо ин сухани Аллоҳро тиловат фармуд: "Ва чунин аст бозхости Парвардигорат, ки аҳолии шаҳрҳоеро, ки ситамгор [-у мушрик] буданд, фаро мегирифт. Бе гумон, бозхости Ӯ дарднок ва сахт аст". (Сураи Ҳуд: 102)"</t>
   </si>
   <si>
     <t>على العاقل المبادرة إلى التوبة، وأن لا يَأمَنْ من مَكْرِ الله إذا كان مُقيمًا على الظلم.
 إمهال الله عز وجل للظالمين وعدم مُعاجَلتِهم بالعقوبة استدراجًا لهم ومضاعفة للعذاب إن لم يتوبوا.
 الظلم من أسباب عقوبة الله للأمم.
 إذا أهلك الله قرية فقد يكون فيها صالحون، فهؤلاء يُبعثون يوم القيامة على ما ماتوا عليه من الصلاح، ولا يضرهم أنْ شَمِلَتْهم العقوبةُ.</t>
   </si>
   <si>
     <t>Шахси оқил бояд ҳарчи зудтар тавба кунад ва агар ба зулмаш идома диҳад худро аз макри илоҳӣ дар амон надонад.
 Аллоҳи Мутаъол ба ситамгарон мӯҳлат медиҳад ва дар азобашон шитоб намекунад, то бештар гирифтори иғво ва дучанд шудани азобашон гардад, агар тавба намекунанд.
 Зулм яке аз сабабҳои муҷозоти мардум аз ҷониби Аллоҳ аст.
 Агар Аллоҳ қавмеро ҳалок кунад, ки мумкин аст миёни онҳо некӯкорон бошад, ба онҳо зиёне дар рӯзи қиёмат нахоҳад буд, зеро  онҳо бар асоси некӣ ва салоҳ, ки дар он буданд ҳашр хоҳанд шуд.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/5811</t>
   </si>
   <si>
+    <t>كلكم راع فمسئول عن رعيته،</t>
+  </si>
+  <si>
+    <t>Ҳамаи шумо чӯпонед ва ҳар кадоми шумо аз раияти худ пурсида мешавед</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللَّهِ بنِ عُمرَ رَضِيَ اللَّهُ عَنْهُما أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «كُلُّكُمْ رَاعٍ فَمَسْئُولٌ عَنْ رَعِيَّتِهِ، فَالأَمِيرُ الَّذِي عَلَى النَّاسِ رَاعٍ وَهُوَ مَسْئُولٌ عَنْهُمْ، وَالرَّجُلُ رَاعٍ عَلَى أَهْلِ بَيْتِهِ وَهُوَ مَسْئُولٌ عَنْهُمْ، وَالمَرْأَةُ رَاعِيَةٌ عَلَى بَيْتِ بَعْلِهَا وَوَلَدِهِ وَهِيَ مَسْئُولَةٌ عَنْهُمْ، وَالعَبْدُ رَاعٍ عَلَى مَالِ سَيِّدِهِ وَهُوَ مَسْئُولٌ عَنْهُ، أَلاَ فَكُلُّكُمْ رَاعٍ وَكُلُّكُمْ مَسْئُولٌ عَنْ رَعِيَّتِهِ».</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Масъуд (разияллоҳу анҳу) ривоят аст, ки Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳамаи шумо чӯпонед ва ҳар кадоми шумо аз раияти худ пурсида мешавед. Бинобар ин  ҳоким, ки бар мардум гумошта шудааст масъули онон аст. Мард дар хонаводааш масъули онон аст ва аз онон пурсида хоҳад шуд. Ва зан масъули хонаи шавҳар ва фарзандони худ аст ва дар бораи онон пурсида хоҳад шуд. Ва хидматгор масъули моли хоҷааш аст ва дар бораи он пурсида хоҳад шуд. Пас бидонед, ки ҳамаи шумо масъул ҳастед ва ҳамаи шумо дар бораи раияти худ мавриди пурсиш қарор хоҳед гирифт."</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ على كلِّ مسلم في المجتمع مسؤوليةً يرعاها ويَتَحَمّلُها، 
+فالإمامُ والأمير راعٍ فيما استرعاه الله، فعليه حفظُ شرائعهم، وحمايتُهم ممّن جارَ عليهم، ومجاهدة عدوهم، وعدم تضييع حقوقهم،
+والرجل في أهل بيته مُكَلَّف بالقيام عليهم بالنفقة، وحسن المعاشرة، وتعليمهم وتأديبهم،
+والمرأة في بيت زوجها راعية بحسن تدبير بيته، وتربية أولاده، وهي مسؤولة عن ذلك،
+والخادم المملوك والأجير مسؤول في مال سيده بالقيام بحفظ ما في يده منه، وخدمته، وهو مسؤول عن ذلك،
+فكل أحد راع فيما استُرْعِيَ عليه، وكل أحد مسؤول عن رعيته.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар доданд, ки ҳар як мусалмон дар ҷомеа масъулият дорад, ки онро бар уҳда дорад ва бояд онро дуруст анҷом диҳад. Ҳоким ва раҳбар масъули касоне аст, ки Аллоҳ масъулияти ононро ба ӯ супурда аст. Бинобар ин бояд аз дини онҳо муҳофизат кунад ва ононро дар баробари золимон ҳимоят кунад ва бо душманони онон ҷиҳод кунад ва ҳуқуқашонро поймол накунад. Ва мард масъули хонаводаи худ аст, ки нафақаи онҳоро таъмин кунад ва бо онон ба хубӣ муошират кунад ва таълиму тарбияи ононро ба уҳда гирад. Ва масъулияти зан дар хонаи шавҳараш ин аст, ки умури хонаашро ба хубӣ идора кунад ва фарзандонашро тарбият кунад ва дар бораи ин масъулият пурсида хоҳад шуд. Ва хидматгор - хоҳ ғулом бошад ё кирошуда - дар бораи молу кори хоҷааш масъул аст ва бояд он чи дар ихтиёр дорад, аз он муҳофизат кунад ва хидмати ӯро ба ҷо биёрад, зеро ӯ аз ин чизҳо пурсида хоҳад шуд. Бинобар ин ҳар як нафар масъули он чизе аст, ки ба уҳдааш гузошта шудааст ва аз он пурсида хоҳад шуд.</t>
+  </si>
+  <si>
+    <t>المسؤولية في المجتمع المسلم عامَّة، وكلٌّ بِحَسَبِهِ وقدرتِه ومسؤوليتِه.
+عِظَمُ مسؤولية المرأة، وذلك بالقيام بحقِّ بيت زوجها وواجباتِها نحو أولادِها.</t>
+  </si>
+  <si>
+    <t>Масъулият дар ҷомеаи мусалмонӣ умумӣ аст ва ҳар кас мувофиқи тавоноӣ ва қудрату масъулияти худ онро анҷом медиҳад.
+Масъулияти зан бузург аст, ки ҳуқуқҳои худ дар назди шавҳар ва уҳдадориҳои худро дар назди фарзандонаш иҷро кунад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5819</t>
+  </si>
+  <si>
     <t>ما تركت بعدي فتنة أضر على الرجال من النساء</t>
   </si>
   <si>
     <t>Ман пас аз худ барои мардон озмоише зиёновартар аз занон боқӣ нагузоштам</t>
   </si>
   <si>
     <t>عن أسامة بن زيد رضي الله عنهما عن النبي صلى الله عليه وسلم قال: «مَا تَرَكْتُ بَعْدِي فِتْنَةً أَضَرَّ عَلَى الرِّجَالِ مِنَ النِّسَاءِ».</t>
   </si>
   <si>
     <t>Аз Усома ибни Зайд (Худованд аз он ду розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод фармуд: "Ман пас аз худ барои мардон озмоише зиёновартар аз занон боқӣ нагузоштам"</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّه ما تَرَكَ بعدَه ابتلاءً واختبارًا أضرَّ على الرجال من النساء؛ فإن كانتْ مِن أهلِه فقد يَحصُلُ منه متابعةً لها في مُخالفةِ الشرع، وإن كانت أجنبيةً عنه فباختلاطِه وخَلوتِه بها وما ينتج عن ذلك من مفاسد.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) хабар додаанд, ки пас аз худ фитна ва озмоише барои мардон боқӣ нагузоштааст, ки зиёновартар аз фитнаи занон бошад, агар ин зан аз хонаводаи худи ӯ бошад мумкин аст бар хилофи шариат аз ӯ пайравӣ кунад ва агар зани ба ӯ бегона ва номаҳрам бошад мумкин аст бо ихтилот ва хилват ва бадиҳои ношиъ аз он ҳосил шавад.</t>
   </si>
   <si>
     <t>على المسلم الحذر من فتنة النساء، وسدُّ كلِّ طريق يوجب الفتنة بها.
 ينبغي للمؤمن الاعتصام بالله، والرغبة إليه في السلامة من الفتن.</t>
   </si>
   <si>
     <t>Мусалмон бояд аз фитнаи занон барҳазар бошад ва ҳар роҳеро, ки ба сӯи он мебарад, бибандад.
 Мӯъмин бояд барои солим мондан аз фитнаҳо ба Аллоҳ паноҳ барад.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/5830</t>
+  </si>
+  <si>
+    <t>من استطاع الباءة فليتزوج، فإنه أغض للبصر، وأحصن للفرج، ومن لم يستطع فعليه بالصوم، فإنه له وجاء</t>
+  </si>
+  <si>
+    <t>Ҳар ки тавоноӣ дорад издивоҷ кунад, зеро ин сабаби муҳофизати чашм ва шармгоҳ мешавад. Ва касе, ки тавоноӣ надорад, рӯза бигирад, зеро рӯза шаҳватро заиф ва идора мекунад</t>
+  </si>
+  <si>
+    <t>عَن عَبْدِ اللَّهِ بنِ مَسْعُودٍ رَضِيَ اللَّهُ عَنْهُ قَالَ: كُنَّا مَعَ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقَالَ: «مَنِ اسْتَطَاعَ البَاءَةَ فَلْيَتَزَوَّجْ، فَإِنَّهُ أَغَضُّ لِلْبَصَرِ، وَأَحْصَنُ لِلْفَرْجِ، وَمَنْ لَمْ يَسْتَطِعْ فَعَلَيْهِ بِالصَّوْمِ، فَإِنَّهُ لَهُ وِجَاءٌ».</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Масъуд (разияллоҳу анҳу) ривоят аст, ки гуфт: Ҳамроҳи Паёмбар (саллаллоҳу алайҳи ва саллам) будем, ки фармуданд: "Ҳар ки тавоноӣ дорад издивоҷ кунад, зеро ин сабаби муҳофизати чашм ва шармгоҳ мешавад. Ва касе, ки тавоноӣ надорад, рӯза бигирад, зеро рӯза шаҳватро заиф ва идора мекунад."</t>
+  </si>
+  <si>
+    <t>حَثَّ النبيُّ صلى الله عليه وسلم مَن قَدَر على الجماع ومُؤَن النكاح بالزواج؛ فإنه أحفظ لبصره عن الحرام، وأشد إحصانًا لفرجه، ومنعًا من الوقوع في الفاحشة، 
+ومن لم يستطع مُؤنَ النكاح وهو قادر على الجماع فعليه بالصوم فإنه يقطع شهوة الفرج وشر المني.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) таъкид карданд, ки ҳар касе ба никоҳ ва хароҷоти он қодир аст, издивоҷ кунад, зеро он роҳи беҳтарини нигаҳдории чашм ва шармгоҳ аз ҳаром мебошад, инчунин аз воқеъ шудан дар фисқу фуҷур монеъ мешавад. Аммо агар касе тавоноии никоҳ ва хароҷоти онро надорад, вале тавоноии ҷимоъро дорад, бояд рӯза бигирад, зеро рӯза шаҳватро кам ва шарри маниро заъиф мегардонад.</t>
+  </si>
+  <si>
+    <t>حرص الإسلام على أسباب العفَّة والسلامة من الفواحش.
+حث من لم يستطع مؤنة النكاح بالصوم؛ لأنه يضعف الشهوة.
+وجه تشبيه الصيام بالوجاء؛ لأن الوِجاء رضُّ عروق الخِصْيَتَين، فتذهب بذهابهما شهوة الجماع، وكذلك الصوم، فهو مُضعِف لشهوة الجماع.</t>
+  </si>
+  <si>
+    <t>Таваҷҷуҳи Ислом ба иффату покдоманӣ ва эмин мондан аз фаҳшо.
+Ташвиқ ба рӯза гирифтан барои касоне, ки тавоноии издивоҷро надорад, зеро рӯза ҳаваси шаҳвониро кам мекунад.
+Ваҷҳи ташбеҳи рӯза бо "виҷоъ" (чунон ки дар ҳадис омадааст): виҷоъ, кашидани рагҳои байзаҳо аст, ки бо ин роҳ шаҳват ва хоҳиши омезиш коҳиш меёбад ва ҳамин тавр рӯза низ шаҳватро заиф мекунад ва майли ҷинсиро коҳиш медиҳад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5863</t>
   </si>
   <si>
     <t>يسروا ولا تعسروا، وبشروا ولا تنفروا</t>
   </si>
   <si>
     <t>Осонгир бошед на сахтгир, муждадиҳанда бошед на мутанаффиркунанда</t>
   </si>
   <si>
     <t>عن أنس بن مالك رضي الله عنه عن النبي صلى الله عليه وسلم قال: «يَسِّرُوا وَلَا تُعَسِّرُوا، وَبَشِّرُوا وَلَا تُنَفِّرُوا».</t>
   </si>
   <si>
     <t>Аз Анас ибни Молик (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Осонгир бошед на сахтгир, муждадиҳанда бошед на мутанаффиркунанда".</t>
   </si>
   <si>
     <t>يَأمُرُ النبيُّ صلى الله عليه وسلم بالتخفيف والتيسير على الناس وعدم التَّعْسِيْر عليهم في جميع أمور الدين والدنيا، وذلك في حدود ما أباح الله وشرع.
 ويَحُثُّ على تَبْشِيرِهم بالخير، وعدم تَنْفِيرِهم منه.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ба осонгирӣ ва сахтгир набудан дар ҳама корҳои динӣ ва дунявӣ бо мардум амр фармудаанд, яъне танҳо дар доираи ончи Аллоҳ Таъоло ва шаръ мубоҳ қарор додааст.
 Паёмбари Худо ташвиқ намудаанд, ки мардумро муждаи ба хайр диҳед на ононро мутанаффир созед.</t>
   </si>
   <si>
     <t>واجب المؤمن أن يحبب الناس بالله ويُرغِّبهم في الخير.
 ينبغي على الداعي إلى الله أن ينظر بحكمة إلى كيفية تبليغ دعوة الإسلام إلى الناس.
 التبشير يُولِّدُ السرورَ والإقبالَ والاطمئنانَ للداعي ولِمَا يَعرِضه على الناس.
@@ -4401,50 +11552,128 @@
   </si>
   <si>
     <t>يأمر النبي صلى الله عليه وسلم القائمين على قسمة التركة أن يوزعوها على مستحقيها بالقسمة العادلة الشرعية كما أراد الله تعالى، فيعطى أصحاب الفروض المقدرة فروضهم في كتاب الله، وهي الثلثان والثلث والسدس والنصف والربع والثمن، فما بقى بعدها، فإنه يعطى إلى من هو أقرب إلى الميت من الرجال، ويسمون العصبة.</t>
   </si>
   <si>
     <t>Паёмбар (Саллаллоҳу алайҳи ва саллам) ба касоне, ки меросро тақсим мекунанд, фармон дод, ки тақсими мерос миёни мустаҳиққони он бояд бо адолат ва мувофиқи шариат бошад, ҳамонгуна ки Аллоҳ Таъоло хостааст. Соҳибони саҳмҳои муайян, ки саҳмҳояшон дар Қуръони Карим муайян шудааст, яъне дуто сеяк, сеяк, шашяк, нисф, чаҳоряк ва ҳаштяк ба соҳибони ҳаққи мерос дода шавад. Қисми боқимонда бошад, ба наздикони марде, ки фавтидааст, аз наздиктарин ҷинси мардон дода мешавад, ки онҳоро "асаба" меноманд.</t>
   </si>
   <si>
     <t>الحديث قاعدة في قسمة التركة.
 أن قسمة الفرائض تكون بالبداءة بأهل الفرائض.
 أن ما بقي بعد الفروض للعصبة.
 تقديم الأقرب فالأقرب فلا يرث عاصب بعيد كالعم، مع وجود عاصب قريب كالأب.
 أنه لا شيء للعاصب إذا استغرقت الفروض التركة، أي لم يبق منها شيئًا.</t>
   </si>
   <si>
     <t>Ин ҳадис қоида дар тақсими мерос аст.
 Тақсими саҳмҳои мерос бо шуруъ аз саҳмҳои муайян (аҳли фароиз ё саҳмҳо) сурат мегирад.
 Он чизе, ки пас аз додани саҳмҳои муайяншуда боқӣ мемонад, ба асаба (хешовандони падарӣ) дода мешавад.
 Муқаддам доштани наздиктар, сипас наздиктар. Хеши падарии дур, монанди, амак, дар ҳоли будани хеши наздиктар, монанди падар, мерос намебарад.
 Агар саҳмҳои муайяншуда ҳамаи меросро дар бар гирад ва чизе боқӣ намонад, дар ин ҳолат барои асаба чизе боқӣ намемонад.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/5887</t>
   </si>
   <si>
+    <t>إياكم والدخول على النساء فقال رجل من الأنصار: يا رسول الله، أفرأيت الحمو؟ قال: الحمو الموت</t>
+  </si>
+  <si>
+    <t>Аз даромадан ба назди занони бегона (бе маҳрам) бипарҳезед". Марде аз Ансор гуфт: Дар бораи "Ҳамв" (мардон аз хешони шавҳар) чӣ мефармоед? Паёмбар (саллаллоҳу алайҳи ва саллам) Гуфт: "Ҳамв марг аст", (яъне, фитнаи хешовандони шавҳар бештар ва монанди марг аст)</t>
+  </si>
+  <si>
+    <t>عَنْ عُقْبَةَ بْنِ عَامِرٍ رضي الله عنه أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِيَّاكُمْ وَالدُّخُولَ عَلَى النِّسَاءِ» فَقَالَ رَجُلٌ مِنَ الأَنْصَارِ: يَا رَسُولَ اللَّهِ، أَفَرَأَيْتَ الحَمْوَ؟ قَالَ: «الحَمْوُ المَوْتُ».</t>
+  </si>
+  <si>
+    <t>Аз Уқба ибни Омир (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Аз даромадан ба назди занони бегона (бе маҳрам) бипарҳезед". Марде аз Ансор гуфт: Дар бораи "Ҳамв" (мардон аз хешони шавҳар) чӣ мефармоед? Паёмбар (саллаллоҳу алайҳи ва саллам) Гуфт: "Ҳамв марг аст", (яъне, фитнаи хешовандони шавҳар бештар ва монанди марг аст).</t>
+  </si>
+  <si>
+    <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن الاختلاط بالنساء الأجنبيات، وقال: اتقوا أنفسَكم أنْ تدخلوا على النساء، والنساء أنْ يَدخلْنَ عليكم.
+فقال رجل من الأنصار: أفرأيتَ أقارب الزوج؛ كأخِ الزوج وابن أخيه، وعمه وابن عمه، وابن أخته، ونحوهم ممن يَحِلُّ لها تزويجُه لو لم تكن مُتزوجة؟ 
+فقال صلى الله عليه وسلم: احذروه كما تَحذَروا الموت! لأنَّ الخَلْوَة بالأَحْمَاء مُؤدِّيَة إلى الفتنة والهلاك في الدِّين، فأقارب الزَّوج غير آبائه وأبنائه أولى بالمنع من الأجنبي؛ لأن الخَلْوَة بقريب الزوج أكثر من الخلوة بغيره، والشر يُتَوَقّع منه أكثر من غيره، والفتنة به أَمْكَنُ؛ لِتَمَكُّنه من الوصول إلى المرأة والخلوة بها من غير نكير عليه، ولأنه لا بُدّ منه، ولا يمكن حَجْبُه عنها، حيث جرت العادة بالتساهل فيه فيخلو الرجل بامرأة أخيه؛ فهو يُشْبِه الموتَ في الاستقباح والمفسدة، بخلاف الرجل الأجنبي فإنه يُحْذَرُ منه.</t>
+  </si>
+  <si>
+    <t>Паёмбари акрам (саллаллоҳу алайҳи ва саллам) аз омехташавӣ (ихтилот) бо занони бегона ва хилват бо онҳо ҳушдор доданд ва фармуданд, ки аз дохил шудан назди занони бегона ва ворид шудани занони бегона назди шумо, бипарҳезед.
+Марде аз Ансор пурсид: Эй Расули Худо! Назари шумо дар бораи "ҳамв" (мардон аз хешовандони шавҳар) чист? Яъне: хешутабори шавҳар, мисли, бародари шавҳар, писари бародар, амакаш, писари амакаш, писари хоҳараш ва монанди инҳо, ки агар ин зан шавҳар намедошт, метавонистанд бо ӯ издивоҷ кунанд.
+Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: Аз хешовандони шавҳар (ҳамв) ҳазар кунед, ҳамон тавре ки аз марг метарсед ва ҳазар мекунед. Зеро хилват (якҷоя мондан дар танҳоӣ) бо наздикони шавҳар, (ба вижа бародар, писари амак, писари хола ва ғайра), сабаби фитна ва ҳалокат дар дин мешавад. Хешовандони шавҳар ба ҷуз падар ва падарбузург ва фарзандону набераҳои ӯ дар мамнуияти ихтилот ва парҳез аз он сазовортар аз бегонагон ҳастанд. Зеро хилват бо хешовандони шавҳар бештар аз бегонагон аст ва имконияти рух додани фитна аз ҷониби онҳо бештар аз бегонагон аст. Зеро дастрасии онон бо зан ва хилват кардан бо ӯ бидуни эътироз ва монеа сурат мегирад, чунки хилват ҳатман сурат мегирад ва имкон надорад, ки аз он дурӣ кунад. Зеро одати мардум ин аст, ки дар хилвати мард бо зани бародараш саҳлангорӣ мешавад. Бинобар ин аз назари қубҳ ва зиштӣ фасодаш монанд ба марг аст, бар хилофи марди бегона, ки нисбат ба ӯ эҳтиёти бештар мешавад.</t>
+  </si>
+  <si>
+    <t>النهيُ عن الدخول على الأجنبيات والخلوة بهن، سَدًّا لذريعة وقوع الفاحشة.
+هذا عامٌّ في الأجانب من أخي الزوج وأقاربه، الذين ليسوا محارم للمرأة، ولا بد من اعتبار أن يكون الدخول مقتضيًا للخلوة.
+الابتعاد عن مواطن الزَّلَل عامة، خشية الوقوع في الشر.
+قال النووي: اتفق أهل العلم باللغة على أنَّ الأحْمَاءَ أقاربُ زوج المرأة كأبيه وعمه، وأخيه وابن أخيه، وابن عمه ونحوهم، وأن الأَخْتَانَ أقاربُ زوجة الرجل، وأنَّ الأصْهارَ تقعُ على النوعين.
+شَبَّهَ (الحَمْوَ) بالموت، قال ابن حجر: والعرب تَصف الشيء المكروه بالموت، وجْهُ الشَّبَهِ أنه موتُ الدِّين إنْ وقعت المعصية، وموتُ المُختلي إن وقعت المعصية ووجب الرَّجْم، وهلاك المرأة بفراق زوجها إذا حَمَلَتْه الغَيْرَة على تَطلِيقِها.</t>
+  </si>
+  <si>
+    <t>Наҳй кардани Паёмбар (саллаллоҳу алайҳи ва саллам) аз даромадан назди занҳои бегона ва хилват бо онҳо (яъне танҳо мондан бе ҳузури шахси сеюм), як тадбири шариат аст барои бастани роҳ ба фаҳшо (гуноҳи бузург).
+Ин наҳй дар мавриди мардони номаҳрам, аз ҷумла бародар, амак, ё писари бародари шавҳар ва мардоне, ки барои он зан маҳрам набошанд, умумӣ аст. Агар вуруди он мард сабаби хилват (яъне, танҳо мондан бо зан) гардад, пас мамнуъ аст.
+Дурӣ ҷустан аз ҷойҳое, ки эҳтимоли лағжиш ва гуноҳ аст, аз тарси афтодан дар бадӣ.
+Нававӣ гуфтааст: Аҳли илми луғат иттифоқ намудаанд, ки "Аҳмо" (الأَحْمَاء) – хешовандони шавҳари зананд, мисли падар, амак, бародар, писари бародар, писари амак ва монанди инҳо. Аммо "Ахтон" (الأَخْتَان) – хешовандони зан барои шавҳар, яъне хешони ҳамсар мебошанд. Ва "Асҳор" (الأَصْهَار) – ба ҳар ду гурӯҳ гуфта мешавад; яъне ба хешовандони ҳамсар ва шавҳар.
+Шабоҳати "Ҳамв" (хешовандони шавҳар, ки номаҳраманд) ба марг, тавре ки Ибн Ҳаҷар гуфтааст, аз он ҷиҳат аст, ки арабҳо ҳар чизеро, ки нохушоянд ва хатарнок бошад, ба "марг" ташбеҳ медиҳанд. Ваҷҳи ташбеҳ ин аст, ки агар гуноҳ рух диҳад, ин марги дин аст ва сабаби марги хилваткунанда аст, ҳар гоҳ гуноҳ рух диҳад ва сангсор шавад. Аммо ҳалокати зан бар асари ҷудоӣ аз шавҳараш аст, агар ғайраташ ӯро водор ба талоқи ҳамсараш кунад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5888</t>
+  </si>
+  <si>
+    <t>الورق بالذهب ربا، إلا هاء وهاء، والبر بالبر ربا، إلا هاء وهاء، والشعير بالشعير ربا، إلا هاء وهاء، والتمر بالتمر ربا، إلا هاء وهاء</t>
+  </si>
+  <si>
+    <t>Фурӯши нуқра дар баробари тилло рибо аст, магар ин ки [муомила] даст ба даст (яъне, якзамон) бошад. Гандум дар баробари гандум рибо аст, магар ин ки даст ба даст бошад. Ҷав дар баробари ҷав рибо аст, магар ин ки даст ба даст бошад. Хурмо дар баробари хурмо рибо аст, магар ин ки даст ба даст бошад</t>
+  </si>
+  <si>
+    <t>عَنْ مَالِكِ بْنِ أَوْسِ بْنِ الْحَدَثَانِ أَنَّهُ قَالَ: أَقْبَلْتُ أَقُولُ مَنْ يَصْطَرِفُ الدَّرَاهِمَ؟ فَقَالَ طَلْحَةُ بْنُ عُبَيْدِ اللهِ وَهُوَ عِنْدَ عُمَرَ بْنِ الْخَطَّابِ رضي الله عنهما: أَرِنَا ذَهَبَكَ، ثُمَّ ائْتِنَا، إِذَا جَاءَ خَادِمُنَا، نُعْطِكَ وَرِقَكَ، فَقَالَ عُمَرُ بْنُ الْخَطَّابِ: كَلَّا، وَاللهِ لَتُعْطِيَنَّهُ وَرِقَهُ، أَوْ لَتَرُدَّنَّ إِلَيْهِ ذَهَبَهُ، فَإِنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «الْوَرِقُ بِالذَّهَبِ رِبًا، إِلَّا هَاءَ وَهَاءَ، وَالْبُرُّ بِالْبُرِّ رِبًا، إِلَّا هَاءَ وَهَاءَ، وَالشَّعِيرُ بِالشَّعِيرِ رِبًا، إِلَّا هَاءَ وَهَاءَ، وَالتَّمْرُ بِالتَّمْرِ رِبًا، إِلَّا هَاءَ وَهَاءَ».</t>
+  </si>
+  <si>
+    <t>Аз Молик ибни Авс ибни Ҳадасон ривоят аст, ки гуфт: Ман омадам ва гуфтам: Кист, ки дирҳамҳоро иваз кунад? Талҳа ибни Убайдуллоҳ, ки назди Умар ибни Хаттоб (разияллоҳу анҳумо) буд, гуфт: Тиллоятро ба мо нишон деҳ, баъд биё, вақте ки хидматгорамон биёяд, ба ту нуқра медиҳем. Умар ибни Хаттоб (разияллоҳу анҳу) гуфт: Ҳаргиз! Савганд ба Худо, ё ту нуқраашро ба ӯ медиҳӣ, ё тиллояшро ба ӯ пас мегардонӣ. Зеро Расули Худо (саллаллоҳу алайҳи  ва саллам) гуфтанд: "Фурӯши нуқра дар баробари тилло рибо аст, магар ин ки [муомила] даст ба даст (яъне, якзамон) бошад. Гандум дар баробари гандум рибо аст, магар ин ки даст ба даст бошад. Ҷав дар баробари ҷав рибо аст, магар ин ки даст ба даст бошад. Хурмо дар баробари хурмо рибо аст, магар ин ки даст ба даст бошад."</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ التَّابِعِيُّ مالكُ بنُ أوس أنه كان عنده دَنانير ذهب، ويريد أنْ يَصْرِفَها بدراهم فضة، فقال له طلحةُ بن عبيد الله رضي الله عنه: أعطنا دنانيرَك لأَراها! ثم قال له بعد أن عَزَم على الشراء: ائتنا إذا جاء خادمُنا فيما بعد لنعطيَك دراهمَ الفضة، وكان عمر بن الخطاب رضي الله عنه حاضرًا في المجلس، فأنكر هذا النوع من المعاملة، وأقسم على طلحة أن يدفع الفضة الآن، أو يَردَّ إليه ذَهبَه الذي أخذه منه، وبيَّن سبب ذلك أن رسول الله صلى الله عليه وسلم ذَكَرَ أنَّ بَيعَ الفضة بالذهب أو العكس يجب أنْ يَقبِضَ المقابل مباشرة، وإلّا تكون تلك الصفقة ربًا محرّمًا، وبيعًا باطلًا، فلا يباع الذهب بالفضة ولا الفضة بالذهب إلا يدًا بيدٍ ويتم التقابض، ولا يباع البُر بالبر والقمحُ بالقمحِ والشعيرُ بالشعيرِ والتمر بالتمرِ إلا مثلًا بمثلٍ وزنًا بوزنٍ، كيلًا بكيل، يدًا بيد، ولا يباع شيء منها عاجلٌ بآجل، ولا يجوز التفرُّق قبل القبض.</t>
+  </si>
+  <si>
+    <t>Молик ибни Авс, ки тобеӣ буд, мегӯяд: ӯ динори тилло дошт ва мехост онҳоро бо дирҳамҳои нуқра иваз кунад. Талҳа ибни Убайдуллоҳ (разияллоҳу анҳу) ба ӯ гуфт: Динорҳои худро ба мо нишон деҳ! Пас аз он ки қарор кард харидорӣ кунад, ба ӯ гуфт: Вақте ки хизматкори мо омад, ба назди мо биё, то ба ту дирҳамҳои нуқра диҳем. Умар ибни Хаттоб (разияллоҳу анҳу), ки дар он маҷлис ҳузур дошт ин навъи муомиларо напазируфт, савганд ёд кард, ки ё нуқраҳоро ҳозир медиҳӣ ё тиллои ӯро бармегардонӣ. Ӯ сабаби онро баён карда шарҳ дод, ки Расули Худо (саллаллоҳу алайҳи ва саллам) фармудаанд, ки фурӯши нуқра бо тилло ва баръакс бояд фавран ва ҳамон ҷо рӯй диҳад, вагарна он савдо рибои манъшуда ва савдои ботил хоҳад буд. Пас тилло бо нуқра ва нуқра бо тилло, танҳо даст ба даст ва бо гирифтани мол дар ҳол фурӯхта мешавад. Ҳамчунин гандум бо гандум, ҷав бо ҷав ва хурмо бо хурмо фурухта намешавад, магар мисл ба мисл, вазн ба вазн ва паймона ба паймона ва даст ба даст. Ва ҳеҷ яке аз инҳо бо таъхир (насия) фурӯхта намешавад ва пеш аз гирифтани мол ҷудо шудан ҷоиз нест.</t>
+  </si>
+  <si>
+    <t>الأصناف التي ذُكِرَتْ في هذا الحديث خمسة: الذهب والفضة والبر الشعير والتمر، فإذا حَصَل البيعُ في نفس الصنف فلابد من شرطين لصحته: التقابض في مجلس العقد، والتَّمَاثُل في الوزن كذَهَبٍ بِذَهَبٍ، وإلّا يكون ربا الفضل، وإذا اختلفت كفضة بقمح مثلًا فشَرْطٌ واحِدٌ لِصحّة العقد، وهو قَبْضُ الثَّمَن في مجلس العقد، وإلا يكون ربا النسيئة.
+يراد بمجلس العقد: مكان التَّبَايُع، سواء أكانا جالسَين، أم ماضِيَين، أم راكبين، ويراد بالتفرُّق ما يُعَد تَفَرُّقًا عُرْفًا بين الناس.
+النهي في الحديث يشمل جميع أنواع الذهب المَضْرُوبة وغيرها، وجميع أنواع الفضة مضروبة وغير مضروبة.
+العملات النَّقْدِية في هذا الزمن يجب فيها ما يجب في بيع الذهب بالفضة، أي أنه إذا أردت استبدال عملة بعملة أخرى كريال بدرهم فيجوز التفاضل بما يرضاه الطرفان، ولكن يجب التقابض في مجلس البيع، وإلا بَطَلَت الصَّفْقة، وأصبح التعامُل رِبَوِيًّا مُحرّمًا.
+التعاملات الرِّبوية لا تجوز، وعقدُها باطل ولو تراضا الطرفان؛ لأن الإسلام يحفظ للإنسان وللمجتمع حقَّه ولو تنازل هو عنه.
+النهي عن المنكر ومنعه لمن استطاع ذلك.
+ذكر الدليل عند إنكار المنكر، كما كان من عمر بن الخطاب رضي الله عنه.</t>
+  </si>
+  <si>
+    <t>Навъҳое, ки дар ин ҳадис зикр шудаанд, панҷтоанд: тилло, нуқра, гандум, ҷав ва хурмо. Агар фурӯш дар ҳамҷинс (гандум ба гандум) сурат гирад, барои дуруст будани он ду шарт лозим аст: гирифтани мол дар ҷои хариду фурӯш анҷом шуда ва баробар будани вазн, мисли тилло бо тилло, вагарна рибои фазл (зиёдатӣ) мешавад. Агар навъҳо гуногун бошанд, мисли нуқра бо гандум, як шарти дуруст будани фурӯш аст: гирифтани қимат дар ҷои хариду фурӯш анҷом шуда (дар як маҷлис), вагарна рибои насия мешавад.
+Маънои (маҷлис) дар ин ҷо, ҷойи фурӯш аст, хоҳ ҳарду нишаста бошанд, хоҳ дар ҳоли рафтан, ё савор бошанд. (Тафарруқ) маънои ҷудо шуданро дорад, ки бинобар урфе, ки дар байни мардум аст, ҳисоб мешавад.
+Манъ дар ҳадис ҳамаи намуди тиллоро дар бар мегирад, хоҳ сикка бошад ё ғайри он, ҳамчунин ҳамаи намуди нуқраро дар бар мегирад, хоҳ сикка бошад ё ғайри он.
+Пулҳои нақдӣ дар ин замон бояд ҳамон шартҳоро дошта бошанд, ки дар фурӯши тилло бо нуқра ҳаст. Яъне, агар хоҳед пулеро бо пули дигаре мубодила кунед, масалан риёлро бо дирҳам, бар асоси тафозул (бештар будани яке аз дигарӣ) ва тавофуқи тарафайн ҷоиз аст, аммо гирифтан (тамаллук) бояд дар маҷлиси фурӯш анҷом шавад, вагарна муомила ботил шуда, муомилаи рибавӣ ҳаром маҳсуб мешавад.
+Муомилоти рибавӣ ҷоиз нест ва қарордодаш бо вуҷуди розигии ҳарду тараф ботил аст. Зеро Ислом ҳаққи инсон ва ҷомеаро ҳифз мекунад, ҳатто агар шахс аз он даст кашад.
+Манъ кардани мункар ва ҷилавгирӣ аз он барои ҳар касе, ки қодир ба манъ кардани он аст, фарз аст.
+Зикри далел ҳангоми наҳй кардани мункар, чунон ки Умар ибни Хаттоб (разияллоҳу анҳу) рафтор кард.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5889</t>
+  </si>
+  <si>
     <t>تعاهدوا هذا القرآن، فوالذي نفس محمد بيده لهو أشد تفلتا من الإبل في عقلها</t>
   </si>
   <si>
     <t>Бар (тиловати) Қуръон муҳофизат кунед, зеро савганд ба касе, ки ҷони Муҳаммад ба дасти Ӯст (фаромӯш кардани) Қуръон сареътар аз фирор кардани шутуре аст, ки пойҳояшон бо таноб баста шудааст</t>
   </si>
   <si>
     <t>عن أبي موسى الأشعري رضي الله عنه عن النبي صلى الله عليه وسلم قال: «تَعَاهَدُوا هَذَا الْقُرْآنَ، فَوَالَّذِي نَفْسُ مُحَمَّدٍ بِيَدِهِ لَهُوَ أَشَدُّ تَفَلُّتًا مِنَ الْإِبِلِ فِي عُقُلِهَا».</t>
   </si>
   <si>
     <t>Аз Абумусои Ашъарӣ (Худованд аз ӯ розӣ бод) ривоят аст, Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Бар (тиловати) Қуръон муҳофизат кунед, зеро савганд ба касе, ки ҷони Муҳаммад ба дасти Ӯст (фаромӯш кардани) Қуръон сареътар аз фирор кардани шутуре аст, ки пойҳояшон бо таноб баста шудааст".</t>
   </si>
   <si>
     <t>أَمَرَ النبيُّ صلى الله عليه وسلم بمُعاهَدةِ القرآنِ والمواظبةِ على تلاوتِهِ كي لا ينساه بعد أن كان حافظًا له في صدرِهِ، وأَكَّدَ ذلك بِحَلِفِهِ صلى الله عليه وسلم على أنَّ القرآنَ أشدُّ تَخَلُّصًا وذهابًا من الصدور مِن الإبل المَعقولة وهي المشدودة بحبلٍ في وسط الذراع، إنْ تَعاهدَها الإنسانُ أَمْسَكَها وإنْ أَطْلَقَها ذهبتْ وضاعتْ.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) амр фармудаанд, ки Қуръонро ҳифз кунед ва пайваста онро тиловат кунед, то пас аз ҳифзи он дар қалб онро фаромӯш накунед. Сипас савганд ёд карданд, ки рафтан ва фаромӯш шудани Қуръон аз синаҳо сареътар аз фирори шутуре аст, ки пойҳояш баста шудааст, ба гунае, ки агар инсон бар он муҳофизат кунад, онро нигоҳ медорад ва агар раҳояш кунад аз даст меравад.</t>
   </si>
   <si>
     <t>إنْ واظَبَ حافظُ القرآنِ على تلاوتِه مرَّة بعد مرَّة بقي محفوظًا في قلبه، وإلا ذهبَ عنه ونسيَه.
 من فوائد تعاهُدِ القرآن: الأجر والثواب، ورفعة الدرجات يوم القيامة.</t>
   </si>
   <si>
     <t>Ҳофизи Қуръон агар пайваста онро такрор кунад, дар синааш маҳфуз мемонад, вагарна аз ёдаш меравад ва фаромӯш мешавад.
 Аз фоидаҳои пайваста тиловат кардани Қуръон: Аҷру савоб ва баланд шудани мақом ва мартаба дар рӯзи қиёмат аст.</t>
   </si>
@@ -4459,50 +11688,231 @@
   </si>
   <si>
     <t>عن عثمان رضي الله عنه عن النبي صلى الله عليه وسلم قال: «خَيْرُكُمْ مَنْ تَعَلَّمَ الْقُرْآنَ وَعَلَّمَهُ».</t>
   </si>
   <si>
     <t>Аз Усмон (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Беҳтарини шумо касе аст, ки Қуръонро меомӯзад ва онро ба дигарон таълим медиҳад".</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ أفضلَ المسلمين وأعلاهم عند الله درجة: مَن تَعَلَّم القرآنَ، تلاوةً وحفظًا وترتيلًا وفقهًا وتفسيرًا، وعَلَّمَ غيرَه ما عنده من علوم القرآن مع عَمَلِهِ به.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармудаанд, ки беҳтарини мусалмонон ва волотарини онҳо назди Аллоҳ касе аст, ки тиловат, ҳифз, тартил, фаҳм ва тафсири Қуръонро фаро гирад ва ба он амал кунад ва ончи аз худ кардааст ба дигарон низ таълим диҳад.</t>
   </si>
   <si>
     <t>بيان شرف القرآن، وأنه خير الكلام؛ لأنه كلام الله.
 خير المُتعلمين مَن يُعَلِّمُ غيرَه لا مَن يَقتصِرُ على نفسِه.
 تَعَلُّمُ القرآنِ وتَعْلِيْمُه يشمل التلاوةَ والمعاني والأحكام.</t>
   </si>
   <si>
     <t>Баёни шарофати Қуръони карим, ки он беҳтарин калом аст, чун он каломи Аллоҳ аст.
 Беҳтарин омузанда ҳамон аст, ки ба дигарон низ меомӯзонад.
 Омӯзиш ва таълими Қуръон шомили тиловат, фаҳми маонӣ ва аҳкоми он аст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/5913</t>
+  </si>
+  <si>
+    <t>قل اللهم اهدني وسددني، واذكر بالهدى هدايتك الطريق، والسداد سداد السهم</t>
+  </si>
+  <si>
+    <t>Бигӯ!: Парвардигоро маро ҳидоят фармо ва дар роҳи росту мустақим қарор деҳ. Бо зикри ҳидоят, ҳидояти касеро дар назар дошта бош, ки роҳро (бидуни инҳироф) мепаймояд, роҳи росту мустақим, мисли роҳи мустақимест, ки тир мепаймояд</t>
+  </si>
+  <si>
+    <t>عَنْ عَلِيٍّ رضي الله عنه قَالَ: قَالَ لِي رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «قُلِ اللهُمَّ اهْدِنِي وَسَدِّدْنِي، وَاذْكُرْ بِالْهُدَى هِدَايَتَكَ الطَّرِيقَ، وَالسَّدَادِ سَدَادَ السَّهْمِ».</t>
+  </si>
+  <si>
+    <t>Аз Алӣ (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) ба ман  гуфт: "Бигӯ!: Парвардигоро маро ҳидоят фармо ва дар роҳи росту мустақим қарор деҳ. Бо зикри ҳидоят, ҳидояти касеро дар назар дошта бош, ки роҳро (бидуни инҳироф) мепаймояд, роҳи росту мустақим, мисли роҳи мустақимест, ки тир мепаймояд."</t>
+  </si>
+  <si>
+    <t>أَمَرَ النبيُّ صلى الله عليه وسلم عليَّ بن أبي طالب رضي الله عنه أنْ يَدعوَ اللهَ ويسألَه فيقول: (اللهم اهدني) وأرشدني ودلني (وسددني) ووفقني، واجعلني مستقيمًا في جميع أموري. 
+فالهُدَى: هو مَعرفةُ الحقِّ تفصيلًا وإجمالًا، والتوفيق لاتّباعه ظاهرًا وباطنًا. 
+والسّداد: هو التوفيق والاستقامة في جميع الأمور بما يكون صوابًا على الحق، وهو الطريق المستقيم في القول والفعل والاعتقاد. 
+ولأن الأمر المعنوي يَتَّضِح بالمَحْسُوس؛ تَذَكَّر وأنت تدعو هذا الدعاء بأنَّ: (الهدى: هدايتك الطريق) فأحضِر بقلبِك وأنت تسأل هدايةً كهداية مَن سافر، فإنه لا يَنحرِف عن الطريق يَمْنة أو يسرة؛ وذلك لِيَسْلَمَ مِن الضياع، وبذلك يَنال السلامة، ويَصِل إلى غايته سريعًا. 
+(والسداد: سداد السهم) فأنت تلاحظ عند تَسْديدِك السَّهْمَ في سرعة وصوله وإصابته للهدف، فالرامي إذا رمى غرضًا سدَّد بالسهم نحو الغَرَض، فكذلك تسأل الله تعالى أنَّ ما تَنويه من السداد على شاكلة السهم؛ فتكون في سؤالك طالبًا غاية الهدى، ونهاية السداد.
+فأحضر هذا المعنى بقلبك حتى تسأل الله السداد ليكون ما تنويه من ذلك على مشاكلة ما تستعمله من الرمي.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) ба Алӣ ибни Абутолиб (разияллоҳу анҳу) дастур медиҳад, ки ин гуна дуо кунад: (Илоҳо маро ҳидоят кун) ва ба роҳи рост роҳнамоиям намо. (Ва дар роҳи росту мустақим қарор деҳ) маро муваффақ гардон ва дар ҳама корҳоям маро дар роҳи росту мустақим қарорам бидеҳ.
+Маънои "ҳидоят", шинохти ҳақиқат аст, ҳам тафсилӣ ва ҳам мухтасар. Ҳамчунин тавфиқи амал кардан ба он, ҳам зоҳирӣ ва ҳам ботинӣ.
+Ва "садод", яъне тавфиқ ва истиқомат дар ҳама корҳо, ба тавре ки дуруст ва мувофиқи ҳақ бошад, ки он роҳу равиши дуруст дар гуфтор, рафтор ва эътиқод аст.
+Азбаски ки мафҳумҳои маънавӣ бо чизҳои ҳисшаванда равшантар фаҳмида мешаванд, вақте ки ин дуоро мехонӣ, дар хотир биёр, ки (ҳидоят, роҳнамоӣ ба роҳ аст) монанди роҳнамоии мусофир аст, зеро ӯ дар роҳ аст ва тарафи рост ё чап намепечад, то ин ки роҳгум назанад ва ба мақсад зудтар ва ба саломатӣ ва амонӣ бирасад.
+(Садод: рост рафтану ба нишон расидани тир аст). Вақте ки ту тирро ба нишон равон мекунӣ, мебинӣ, ки чӣ гуна бо суръат мерасад ва ба ҳадаф мезанад. Тирандоз вақте чизеро гирифтан хоҳад, тирро ба сӯи ҳадаф нишон мегирад ва дақиқ равона мекунад. Ҳамин тавр, ту аз Худованд мепурсӣ, ки амали ту, ниятат, гуфтугӯят ва рафторҳоят мисли тири рост ба мақсад расад. Пас, дар дуоят ту аз Худованд ду чиз талаб кун: ҳидояти комил ва ниҳояти истиқомату ростӣ.
+Пас ин маъниро дар дилат биёвар, то вақте аз Худованд садод металабӣ, нияти ту ва амалат мисли он тире бошад, ки рост ба мақсад мерасад.</t>
+  </si>
+  <si>
+    <t>الداعي ينبغي أن يَحرِص على تسديد عملِه وتقويمه بلزوم السنة وإخلاص النية.
+استحباب الدعاء بهذه الكلمات الجامعة للتوفيق والسداد.
+ينبغي على العبد الاستعانة بالله تعالى في جميع أموره.
+ضرْب المثال في مقام التعليم.
+الجمع بين طلب الهداية وصلاح الحال، والاستمرار عليها وعدم الزيغ عنها طرفة عين وصلاح المآل، فقوله: "اهدني" بأن يكون سائرًا على دَرْبِ الهداية، وقوله: "وسددني": من الإصابة وعدم الزيغ عند الهداية التي اعتلاها.
+الداعي ينبغي له أن يهتمَّ بدعائه، ويستحضر معاني دعواته في قلبه؛ فهذا أَدْعَى للقبول.</t>
+  </si>
+  <si>
+    <t>Дуокунанда бояд кӯшиш намояд, ки амалашро дуруст ва мувофиқ ба суннат иҷро кунад ва нияти холис дошта бошад.
+Бо ин калимаҳои фарогир барои тавфиқ ва садод (дуои ҳидоят ва садод) дуо кардан мустаҳаб аст.
+Барои банда лозим аст, ки дар ҳама корҳояш аз Худованд ёрӣ бихоҳад.
+Ҳангоми омӯзондан истифода аз зарбулмасал фоиданок ва муассир аст.
+Дархост байни дуо барои ҳидоят ва дурустии ҳолат, маънои онро дорад, ки инсон аз Худо талаб мекунад: “اهدني” — ки ҳамеша дар роҳи дуруст ва ҳидояти ҳақ бошад ва аз он ҳаргиз гумроҳ нашавад, ҳатто як лаҳза. “وسددني” — ки дар пайравӣ аз ин ҳидоят дурусткор ва мустақим бошад, яъне ҳангоми дар роҳи дуруст будан низ иштибоҳ ва каҷравӣ накунад. Яъне, аввал дуо мекунад барои ёфтани роҳи ҳақ ва сипас дуо мекунад барои собит мондан ва дуруст амал кардан дар он роҳ, то охир.
+Дуокунанда бояд ба дуояш аҳамият диҳад ва маънои дуои худро дар дил ба ёд оварад, зеро чунин ҳолат сабаби бештар қабул шудани дуо мегардад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5915</t>
+  </si>
+  <si>
+    <t>والذي نفسي بيده لتركبن سنة من كان قبلكم</t>
+  </si>
+  <si>
+    <t>Савганд ба зоте, ки ҷони ман дар дасти Ӯст, албатта, аз роҳу равиши пешиниён пайравӣ хоҳед кард</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي وَاقِدٍ اللَّيْثِيِّ رضي الله عنه: أَنَّ رَسُولَ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ لَمَّا خَرَجَ إِلَى حُنَيْنٍ مَرَّ بِشَجَرَةٍ لِلْمُشْرِكِينَ يُقَالُ لَهَا: ذَاتُ أَنْوَاطٍ يُعَلِّقُونَ عَلَيْهَا أَسْلِحَتَهُمْ، فَقَالُوا: يَا رَسُولَ اللهِ، اجْعَلْ لَنَا ذَاتَ أَنْوَاطٍ كَمَا لَهُمْ ذَاتُ أَنْوَاطٍ، فَقَالَ النَّبِيُّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «سُبْحَانَ اللهِ! هَذَا كَمَا قَالَ قَوْمُ مُوسَى {اجْعَلْ لَنَا إِلَهًا كَمَا لَهُمْ آلِهَةٌ} [الأعراف: 138] وَالَّذِي نَفْسِي بِيَدِهِ لَتَرْكَبُنَّ سُنَّةَ مَنْ كَانَ قَبْلَكُمْ».</t>
+  </si>
+  <si>
+    <t>Аз Абувоқиди Лайсӣ (разияллоҳу анҳу) ривоят аст: Ҳангоме ки Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) барои ғазваи Ҳунайн аз Мадина баромад, аз назди яке аз дарахтони мушрикон гузар кард, ки онро "зоту анвот" меномиданд ва силоҳи худро бар он меовехтанд. Пас (баъзе аз ҳамроҳони он ҳазрат) гуфтанд: Эй Расули Аллоҳ! Барои мо низ "зоту анвот" бисоз, чӣ гунае, ки онҳо "зоту анвот" доранд. Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Субҳоналлоҳ! Ин (сухан) ҳамон гунае аст, ки  қавми Мусо гуфта буданд: (Эй Мӯсо, ҳамон гуна ки онон маъбудоне доранд, барои мо [низ] маъбуде таъйин кун.) (Сураи Аъроф, ояти138) Савганд ба зоте, ки ҷони ман дар дасти Ӯст, албатта, аз роҳу равиши пешиниён пайравӣ хоҳед кард."</t>
+  </si>
+  <si>
+    <t>خَرَجَ رسولُ الله صلى الله عليه وسلم إلى حُنَيْن وهو: وادٍ بين الطائف ومكة، وكان معه بعضُ الصحابة الذين دخلوا في الإسلام قريبًا، 
+فمرُّوا بشجرة يقال لها: "ذات أنواط"، أي: ذات مُعَلَّقات، كان المشركون يُعَظِّمونها ويعلِّقون عليها أسلحتَهم وغيرَها طلبًا للبركة، 
+فطلبوا مِن الرسول صلى الله عليه وسلم أن يَجْعَلَ لهم شجرةً مثلَها، يُعلِّقون عليها أسلحتهم، طلبًا للبركة؛ ظَنًّا منهم أنَّ هذا أمرٌ جائز، 
+فسبَّح النبيُّ صلى الله عليه وسلم استنكارًا لهذه المقالة، وتعظيمًا لله، وأخبَر أنّ هذه المقالة تُشْبِهُ مقالةَ قوم موسى له: {اجعل لنا إلهًا كما لهم آلهة}، 
+لمَّا رَأَوْا مَن يَعْبُدُ الأصنام فطلبوا أن يكونَ لهم أصنامٌ كما للمشركين أصنامٌ، وأنَّ هذا اتّباعٌ لطريقتِهم، 
+ثم أخبَر صلى الله عليه وسلم أنَّ هذه الأمة ستَتَّبِع طريقةَ اليهود والنصارى وتفعل فِعلَهم، مُحَذِّرًا من ذلك.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) ба сӯи ғазваи Ҳунайн равона шуд, он водие аст, дар байни Макка ва Тоиф. Ҳамроҳи он ҳазрат чанде аз саҳобагон буданд, ки тоза мусалмон шуда буданд. Пас аз назди дарахте гузаштанд, ки номаш "зоту анвот" буд, яъне дарахте, ки дар он овехташудаҳо буд, мушрикон он дарахтро бузург мешумориданд ва силоҳҳо ва дигар чизҳояшонро барои баракат дар он меовехтанд. Онҳо аз Паёмбари Худо (саллаллоҳу алайҳи ва саллам) талаб карданд, ки барояшон дарахте монанди он қарор диҳад, то ки аслиҳаи худро барои табаррук бар он биовезанд, зеро гумон мекарданд, ки ин кор ҷоиз аст. Паёмбари Худо (саллаллоҳу алайҳи ва саллам) аз рӯйи инкори чунин сухан ва барои бузургдошти Аллоҳ Таъоло тасбеҳ гуфтанд ва баён карданд, ки ин сухан монанди сухани қавми Мусо ба ӯ аст, ки гуфтанд: "Эй Мӯсо, ҳамон гуна ки онон маъбудоне доранд, барои мо [низ] маъбуде қарор бидеҳ." Зеро онҳо чун диданд, ки мушрикон бутҳоро мепарастанд, аз ӯ хостанд, ки барояшон ба монанди мушрикон бутҳое дошта бошанд ва ин ба маънои пайравӣ аз роҳу равиши онон аст. Сипас Паёмбар (саллаллоҳу алайҳи ва саллам) баён намуданд, ки ин уммат аз равиши яҳудиён ва насрониён пайравӣ хоҳанд кард ва корҳои ононро анҷом хоҳанд дод ва нисбат ба он ҳушдор доданд.</t>
+  </si>
+  <si>
+    <t>الإنسانُ قد يَستحسنُ شيئًا يَظُنُّه يُقَرِّبُه إلى الله تعالى، وهو يُبْعِدُه عنه.
+ينبغي للمسلم أن يُسَبِّح ويُكَبِّر إذا سمِع ما لا ينبغي أن يُقَال في الدين، وعند التَّعَجُّب.
+من الشرك التَّبَرُّك بالأشجارِ والأحجارِ وغيرها، والبَرَكة إنما تطلب من الله وحده.
+سبب عبادة الأصنام هو تعظيمها، والعكوف عندها، والتَبَرُّك بها.
+وجوب سَدِّ الأبواب والطُّرُق التي تُوصل إلى الشرك.
+ما جاء من النصوص في ذمِّ اليهود والنصارى هو تحذيرٌ لنا.
+النَّهْيُ عن التَّشَبُّه بأهل الجاهلية واليهود والنصارى، إلا ما دلَّ الدليل على أنه من ديننا.</t>
+  </si>
+  <si>
+    <t>Инсон шояд кореро биписандад ва гумон кунад, ки он кор ӯро ба Аллоҳ Таъоло наздиктар мекунад, дар ҳоле ки сабаби дурӣ аз Аллоҳ Таъоло мешавад.
+Мусалмон ҳангоми шунидани сухане, ки дар дин набояд гуфт ва дар ҳоли таъаҷҷуб, тасбеҳ "Субҳоналлоҳ" ва такбир "Аллоҳу акбар" бигӯяд.
+Аз дарахтон ва сангҳо ва дигар чизҳо баракат ҷустан, ширк аст. Баракат танҳо аз Аллоҳ хоста мешавад.
+Сабаби ибодати бутҳо, бузургдошти онҳо ва нишастан дар баробари онҳо ва табаррук ҷустан аз онҳо аст.
+Бастани дарҳо ва роҳҳое, ки ба ширк бурда мерасонад, воҷиб аст.
+Он чизе, ки аз матнҳои маҳкумкунандаи яҳудиён ва насрониён омадааст, барои мо огоҳӣ аст.
+Тақлид ба аҳли ҷоҳилият, яҳудиҳо ва насрониҳо ҳаром аст, магар он ки далеле бошад, ки он аз дини мо аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5927</t>
+  </si>
+  <si>
+    <t>أن رجلا أتى النبي صلى الله عليه وسلم، فكلمه في بعض الأمر، فقال: ما شاء الله وشئت، فقال النبي صلى الله عليه وسلم: أجعلتني لله عدلا؟ قل: ما شاء الله وحده</t>
+  </si>
+  <si>
+    <t>марде назди Паёмбар (саллаллоҳу алайҳи ва саллам) омад ва дар бораи чизе бо ӯ гуфтугӯ кард. Пас гуфт: Он чи Аллоҳ бихоҳад ва ту бихоҳӣ. Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Оё манро бо Аллоҳ баробар қарор додӣ? Бигӯ: Танҳо он чи Аллоҳ бихоҳад</t>
+  </si>
+  <si>
+    <t>عَنِ ابْنِ عَبَّاسٍ رضي الله عنهما: أَنَّ رَجُلًا أَتَى النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَكَلَّمَهُ فِي بَعْضِ الْأَمْرِ، فَقَالَ: مَا شَاءَ اللهُ وَشِئْتَ، فَقَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَجَعَلْتَنِي لِلَّهِ عَدْلًا؟ قُلْ: مَا شَاءَ اللهُ وَحْدَهُ».</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Аббос (разияллоҳу анҳумо) ривоят аст, ки марде назди Паёмбар (саллаллоҳу алайҳи ва саллам) омад ва дар бораи чизе бо ӯ гуфтугӯ кард. Пас гуфт: Он чи Аллоҳ бихоҳад ва ту бихоҳӣ. Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Оё манро бо Аллоҳ баробар қарор додӣ? Бигӯ: Танҳо он чи Аллоҳ бихоҳад."</t>
+  </si>
+  <si>
+    <t>جاءَ رجلٌ إلى النبيِّ صلى الله عليه وسلم فكَلَّمَه في أمرٍ له، ثم قال: "ما شاء الله وشئت"، 
+فأنكر عليه النبيُّ صلى الله عليه وسلم هذا القول، وأخبره أنّ عَطْف مشيئة المخلوق على مشيئة الله بالواو شِركٌ أصغر، لا يجوز للمسلم أن يَتَلَفَّظَ به، 
+ثم أَرْشَدَه إلى القول الحق: "ما شاء الله وحده"، فيُفْرِد الله في مشيئته، ولا يَعْطِف عليه مشيئة أحدٍ بأيِّ نوع من أنواع العَطْف.</t>
+  </si>
+  <si>
+    <t>Марде назди Паёмбар (саллаллоҳу алайҳи ва саллам) омад  ва дар бораи коре бо ӯ гуфтугӯ кард, сипас гуфт: "Он чи Аллоҳ бихоҳад ва ту бихоҳӣ." Паёмбар (саллаллоҳу алайҳи ва саллам) ин сухани ӯро инкор кард ва ба ӯ фармуд, ки атфи хостаи махлуқ бар хостаи Аллоҳ бо ҳарфи "вов" ширки асғар аст ва барои мусалмон ҷоиз нест, ки чунин бигӯяд. Сипас ӯро ба сухани дуруст роҳнамоӣ кард, ки чунин гуфта мешавад: "Ҳар чи Аллоҳ бихоҳад." Яъне, дар ирода ва машият танҳо бояд аз Аллоҳ ном бурда шавад ва хостаи дигаре бо ягон навъи атф (аз ҷумла "вов") ба ӯ маътуф нашавад.</t>
+  </si>
+  <si>
+    <t>النهي عن قول: ما شاء الله وشئت، وما أشبهه مما فيه عَطْف مشيئة العبد على مشيئة الله بالواو؛ لأنه شرك أصغر.
+وجوب إنكار المنكر.
+رسول الله صلى الله عليه وسلم قد حَمَى حِمَى التوحيد، وسدَّ طرق الشرك.
+عند إنكار المنكر يحسن توجيه المدعو إلى بديل مباح، اقتداءً بالنبي صلى الله عليه وسلم.
+الجمع بين قوله صلى الله عليه وسلم في هذا الحديث: «ما شاء الله وَحْدَه»، وقوله في الحديث الآخر: «قل: ما شاء الله ثم شئت» أن قول الشخص: «ما شاء الله ثم شئت» جائز، لكن قوله: «ما شاء الله وحده» أفضل.
+يجوز أن تقول: «ما شاء الله ثم شئت» ولكن الأفضل قول: «ما شاء الله وحده».</t>
+  </si>
+  <si>
+    <t>Аз гуфтани "Он чи Аллоҳ ва ту бихоҳӣ" ва монанди ин суханҳо, ки дар он хостаи банда бо ҳарфи "вов" ба хостаи Аллоҳ маътуф шавад, наҳйи шудааст, зеро он ширки асғар аст.
+Инкори мункар воҷиб аст.
+Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) аз марзҳои тавҳид ҳимоят кард ва роҳҳои ширкро баст.
+Дар ҳолати инкори мункар, аз рӯи пайравӣ аз Паёмбар (саллаллоҳу алайҳи ва саллам) шахси муқобилро дар баробари иштибоҳаш ҷойгузини мубоҳ роҳнамоӣ кардан хуб аст.
+Ҷамъ байни сухани Паёмбар (саллаллоҳу алайҳи ва саллам) дар ин ҳадис: "Танҳо он чи Аллоҳ бихоҳад" ва сухани ӯ дар ҳадиси дигар: "Бигӯ: Он чи Аллоҳ бихоҳад, сипас он чи ту бихоҳӣ", ин гуна аст, ки гуфтани: "Он чи Аллоҳ бихоҳад, сипас он чи ту бихоҳӣ" ҷоиз аст, аммо гуфтани:"Он чи танҳо  Аллоҳ бихоҳад" беҳтар аст.
+Гуфтани "Он чи Аллоҳ бихоҳад, сипас он чи ту бихоҳӣ" ҷоиз аст. Аммо гуфтани "Он чи танҳо Аллоҳ бихоҳад" беҳтар аст.</t>
+  </si>
+  <si>
+    <t>إسناده حسن</t>
+  </si>
+  <si>
+    <t>رواه ابن ماجه والنسائي في الكبرى وأحمد</t>
+  </si>
+  <si>
+    <t>[Иснодаш ҳасан аст]</t>
+  </si>
+  <si>
+    <t>[رواه ابن ماجه والنسائي في الكبرى وأحمد]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5928</t>
+  </si>
+  <si>
+    <t>أشد الناس عذابا عند الله يوم القيامة الذين يضاهون بخلق الله</t>
+  </si>
+  <si>
+    <t>Сахттарин азобро назди Аллоҳ дар рӯзи қиёмат касоне доранд, ки кӯшиш мекунанд монанди махлуқоти Аллоҳ бисозанд</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ أُمِّ المُؤمنينَ رضي الله عنها قَالَتْ: دَخَلَ عَلَيَّ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، وَقَدْ سَتَرْتُ سَهْوَةً لِي بِقِرَامٍ فِيهِ تَمَاثِيلُ، فَلَمَّا رَآهُ هَتَكَهُ وَتَلَوَّنَ وَجْهُهُ وَقَالَ: «يَا عَائِشَةُ، أَشَدُّ النَّاسِ عَذَابًا عِنْدَ اللهِ يَوْمَ الْقِيَامَةِ الَّذِينَ يُضَاهُونَ بِخَلْقِ اللهِ» قَالَتْ عَائِشَةُ: «فَقَطَعْنَاهُ فَجَعَلْنَا مِنْهُ وِسَادَةً أَوْ وِسَادَتَيْنِ».</t>
+  </si>
+  <si>
+    <t>Аз Оиша модари муъминон (разияллоҳу анҳо) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) ба наздам даромад, дар ҳоле, ки бо порчаи пашмин, ки дар он муҷассамаи ҷондор тасвир шуда буд, тоқчаеро пӯшонида будам. Вақте онро дид, бардошт ва ранги рӯяш тағйир ёфт ва гуфт: "Эй Оиша, Сахттарин азобро назди Аллоҳ дар рӯзи қиёмат касоне доранд, ки кӯшиш мекунанд монанди махлуқоти Аллоҳ бисозанд" Оиша мегӯяд: "Онро пора карда аз он як ё ду болишт сохтем."</t>
+  </si>
+  <si>
+    <t>دَخَلَ النبيُّ صلى الله عليه وسلم بيتَه على عائشة رضي الله عنها فوجدَها قد سترتْ الخِزانة الصغيرة التي يُوضَع فيها المتاع بقماش فيه تصاوير لذوات الأرواح، فتَغَيَّرَ لونُ وجهِهِ غضبًا لله ونَزَعَه، وقال: 
+أشدُّ الناس عذابًا يوم القيامة الذين يُشابِهون بتصاويرهم خلقَ الله. 
+قالت عائشة: فجعلناه وِسَادَة أو وسادتين.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) барои дидани Оиша (разияллоҳу анҳо) вориди хонааш шуд ва ҷевони кӯчакеро дид, ки дар он ашё нигоҳ дошта мешуд. Бо порчае, ки дар он тасвири мавҷудоти зинда буд, пӯшонидааст. Пас ранги чеҳраи он Ҳазрат аз рӯйи хашм барои Аллоҳ дигар шуд ва гуфт: Сахттарин азоби рӯзи қиёмат насиби касоне хоҳад буд, ки бо тасвирҳои худ ба офаридаҳои Аллоҳ тақлид мекунанд. Оиша мегӯяд: Онро пора карда як ё ду болишт сохтем.</t>
+  </si>
+  <si>
+    <t>إنكار المنكر وقتَ رؤيتِه وعدم التراخي في ذلك، ما لم يكن في ذلك مفسدة أكبر.
+العذاب يوم القيامة يتفاوت بحسب عِظَمِ الذنب.
+تصوير ذوات الأرواح من كبائر الذنوب.
+من حِكَمِ تحريم التصوير مضاهاة خلق الله تعالى، سواءً قصد المصوِّرُ المضاهاة أو لم يقصد.
+حرص الشريعة على حفظ الأموال بالاستفادة منها بعد تجنيبِها ما يحرم فيها.
+المنع من صناعة صور ذات الأرواح على أيِّ شَكْلٍ كان، ولو كانت ممتهنة.</t>
+  </si>
+  <si>
+    <t>Бадиро дар вақти дидан инкор кардан ва дар он сустӣ накардан, магар ин ки зиёни бузургтаре аз он ҳосил шавад.
+Азоб дар рӯзи қиёмат вобаста ба бузургии гуноҳ гуногун аст.
+Тасвири мавҷудоти зинда аз гуноҳони кабира аст.
+Яке аз ҳикматҳои манъи аксбардорӣ тақлид аз офариниши Худованди Мутаъол аст, новобаста аз он ки суратгир қасди тақлид кардан дорад ё на.
+Аҳамият додани шариат ба ҳифзи амвол ва баҳра бурдан аз он пас аз дурӣ аз он чи ки дар он ҳаром аст.
+Манъи сохтани тасвири мавҷудоти зинда дар ҳама гуна шакл, ҳатто агар барои иҳонат ва беэҳтиромӣ ҳам бошад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/5931</t>
   </si>
   <si>
     <t>من نزل منزلا ثم قال: أعوذ بكلمات الله التامات من شر ما خلق، لم يضره شيء حتى يرتحل من منزله ذلك</t>
   </si>
   <si>
     <t>Ҳар кӣ ба манзиле ояд ва сипас бигӯяд: "Аъӯзу бикалимотиллоҳит-томот мин шарри мо халақ" (Паноҳ мебарам ба калимаҳои комили Аллоҳ аз шарри он чи офаридааст), то замоне, ки онҷо аст ба ӯ зиёне нахоҳад расид</t>
   </si>
   <si>
     <t>عن خَوْلَةَ بِنْتَ حَكِيمٍ السُّلَمِيَّةَ قَالتْ: سَمِعْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَنْ نَزَلَ مَنْزِلًا ثُمَّ قَالَ: أَعُوذُ بِكَلِمَاتِ اللهِ التَّامَّاتِ مِنْ شَرِّ مَا خَلَقَ، لَمْ يَضُرَّهُ شَيْءٌ حَتَّى يَرْتَحِلَ مِنْ مَنْزِلِهِ ذَلِكَ».</t>
   </si>
   <si>
     <t>Аз Хавла бинти Ҳакими Суламӣ ривоят аст, ки гуфт: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод)-ро шунидам, ки мегӯяд: "Ҳар кӣ ба манзиле ояд ва сипас бигӯяд: "Аъӯзу бикалимотиллоҳит-томот мин шарри мо халақ" (Паноҳ мебарам ба калимаҳои комили Аллоҳ аз шарри он чи офаридааст), то замоне, ки онҷо аст ба ӯ зиёне нахоҳад расид".</t>
   </si>
   <si>
     <t>يُرْشِدُ النبيُّ صلى الله عليه وسلم أُمَّتَه إلى الاعتصام والالتجاء النافع الذي يَندفِعُ به كلُّ محذورٍ يخافُه الإنسان عندما يَنزِل مكانًا من الأرض، سواء كان في سفر أو نزهة أو غير ذلك: بأنْ يعتصمَ ويلتجئَ بكلمات الله الكاملة في فضلها وبركتها ونفعها، السالمة من كل عيب ونقص، من شر كل مخلوق فيه شر، فيَأْمَنَ في منزلِه ذلك ما دام مُقيمًا فيه مِن كلِّ ما يؤذي.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) уммати худро ба парҳезгорӣ ва паноҳгоҳи судманд ҳидоят мекунад, ҳар кас бояд ба он аз хатаре, ки ҳангоми истиқрор дар ҳар ҷое аз рӯӣ замин битарсад, хоҳ дар мусофират бошад ё дар саёҳат ва ё дар ғайра, ба калимаҳои комили Аллоҳ, ки дар фазлу баракат ва судмандӣ комил ва аз ҳар айбу нуқсон солим аст, аз шарри ҳар махлуқот, ки дар он шарр аст паноҳ бибарад, дар натиҷа то замоне дар он манзилгоҳ аст, аз ҳар озоре дар амон бимонад.</t>
   </si>
   <si>
     <t>الاستعاذة عبادة، وهي ما كانت بالله تعالى أو بأسمائه وصفاته.
 جواز الاستعاذة بكلام الله، لأنه صفة من صفاته سبحانه، بخلاف الاستعاذة بأي مخلوق فهي شرك.
 فضيلة هذا الدعاء وبركته.
 التَّحَصُّن بالأذكار سببٌ لحماية العبد من الشرور.
 إبطال الاستعاذة بغير الله من الجن والسَّحَرة والدجَّالين وغيرهم.
@@ -4676,79 +12086,333 @@
   <si>
     <t>Аз ибни Аббос (Худованд аз он ду розӣ бод) ривоят аст, ки гуфт: Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) фармуд: "Ҳар кӣ чизе аз илми нуҷум биомӯзад, шохае аз ҷодугарӣ омӯхтааст, ва ҳарчи бештар биомӯзад, сеҳри бештар омӯхтааст".</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ مَن تَعَلَّم وأَخَذَ من علم النجوم والأبراج والاستدلال بحركاتها ودخولها وخروجها على الحوادث الأرضية من موت فلان أو حياته أو مرضه، ونحو ذلك مما سيقع في المستقبل، فقد تَعَلَّمَ جزءًا من السحر، وأنه كلَّما أكثر الإنسان هذا العلم فقد أكثر من السحر.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) мефармояд, ки ҳар касе аз илми ситораҳо ва бурҷҳо ба худ касб кунад ва аз ҳаракат, вуруд ва хуруҷи онҳо бар ҳаводиси заминӣ, аз қабили марг ё зиндагӣ ё бемории фалонӣ, ё ончи дар оянда рӯй медиҳад хулоса барорад, шохае аз илми ҷодуро омухтааст. Ба ҳар андоза, ки инсон бештар аз ин илм фаро гирад, илми ҷодуро бештар фаро гирифтааст.</t>
   </si>
   <si>
     <t>تحريم التنجيم الذي هو الإخبار عن المستقبل اعتمادًا على أحوال النجوم؛ لأنه من ادعاء علم الغيب.
 أن التنجيم المُحَرَّم من أنواع السحر المنافي للتوحيد، بخلاف النظر في النجوم لمعرفة الاتجاهات أو القِبْلة أو دخول المواسم والشهور فهو مباح.
 كلما زاد في تَعَلُّمِه للتنجيم فهو يزيد من تَعَلُّمِ شُعَبِ السحر.
 للنجوم ثلاث فوائد ذكرها الله في كتابه: زينة للسماء، وعلامات يهتدى بها، ورجوم للشياطين.</t>
   </si>
   <si>
     <t>Ситорашиносӣ, ки хабар додан аз ончи дар оянда рух медиҳад аст ва аз ҳолатҳои ситорагон гирифта мешавад, ҳаром аст, зеро он иддиъои донистани илми ғайб аст.
 Ситорашиносие, ки қатъиян ҷоиз нест навъе аз сеҳр аст, ки бар тавҳид мунофот дорад, бар хилофи назар кардан бар ситорагон барои шинохти ҷиҳат, қибла ё барои шинохти тағйири моҳҳо ва фаслҳо, ки ин ҷоиз ва мубоҳ аст.
 Ба ҳар андоза, ки ситорашиносӣ омӯхта шавад ба ҳамон андоза ба омӯхтани сеҳр наздиктар мешавад.
 Аллоҳ Таъоло се фоидаи ситорагонро дар Қуръони карим зикр фармудааст: барои зиннати осмон, мардум бо онҳо роҳи худро меёбанд ва барои сангсор кардани шайтонҳо.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/5989</t>
   </si>
   <si>
+    <t>ضع يدك على الذي تألم من جسدك، وقل باسم الله ثلاثا، وقل سبع مرات أعوذ بالله وقدرته من شر ما أجد وأحاذر</t>
+  </si>
+  <si>
+    <t>Дастатро бар ҷое, ки дард мекунад, бигузор ва се бор бигӯ: "Бисмиллоҳ", ва ҳафт бор бигӯ: "Аъузу биллоҳи ва қудратиҳи мин шарри мо аҷиду ва уҳозир". 
+Тарҷума: "Паноҳ мебарам ба Худо ва қудрати Ӯ аз шарре, ки онро эҳсос мекунам ва аз он метарсам</t>
+  </si>
+  <si>
+    <t>عَنْ عُثْمَانَ بْنِ أَبِي الْعَاصِ الثَّقَفِيِّ رضي الله عنه أَنَّهُ شَكَا إِلَى رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ وَجَعًا يَجِدُهُ فِي جَسَدِهِ مُنْذُ أَسْلَمَ، فَقَالَ لَهُ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «ضَعْ يَدَكَ عَلَى الَّذِي تَأَلَّمَ مِنْ جَسَدِكَ، وَقُلْ بِاسْمِ اللهِ ثَلَاثًا، وَقُلْ سَبْعَ مَرَّاتٍ أَعُوذُ بِاللهِ وَقُدْرَتِهِ مِنْ شَرِّ مَا أَجِدُ وَأُحَاذِرُ».</t>
+  </si>
+  <si>
+    <t>Аз Усмон ибни Абулъоси Сақафӣ (разияллоҳу анҳу) ривоят аст, ки ӯ ба Расули Худо (саллаллоҳу алайҳи ва саллам) аз дарде, ки аз замони мусалмон шуданаш дар бадани худ эҳсос мекард, шикоят кард. Паёмбари Худо (саллаллоҳу алайҳи ва саллам) ба ӯ гуфтанд: "Дастатро бар ҷое, ки дард мекунад, бигузор ва се бор бигӯ: "Бисмиллоҳ", ва ҳафт бор бигӯ: "Аъузу биллоҳи ва қудратиҳи мин шарри мо аҷиду ва уҳозир". 
+Тарҷума: "Паноҳ мебарам ба Худо ва қудрати Ӯ аз шарре, ки онро эҳсос мекунам ва аз он метарсам."</t>
+  </si>
+  <si>
+    <t>أَصابَ عثمانَ بن أبي العاص رضي الله عنه وَجَعٌ كادَ يُهلكه، فأتاه النبيُّ صلى الله عليه وسلم يَعُودُه، وعَلَّمَه دعاءً يَرْفَع اللهُ عنه ما نَزَل به مِن مَرَض؛ وهو أنْ يَضَعَ يدَه على المكان الذي يَشْتَكي، ويقول: (بسم الله) ثلاث مرات، ثم يقول سَبعَ مرات: (أعوذ) وألتجئ وأعتصم وأَتَحَصَّن (بالله وقدرته من شر ما أجد) مِن أَلَمٍ في الوقت الحاضر (وأُحاذِر) وأخاف حصولَه في المستقبل من الحُزْن والخوف، أو مِنْ أنْ يستمرَّ هذا المرض ويَنْتَشر ألمُه بالجَسَد.</t>
+  </si>
+  <si>
+    <t>Усмон ибни Абулъос (разияллоҳу анҳу) ба дарде гирифтор шуд, ки наздик буд ӯро ҳалок созад. Паёмбари Худо (саллаллоҳу алайҳи ва саллам) ба аёдати ӯ омаданд ва дуоеро ба ӯ омӯзонданд, ки бо он Худованд дардашро бартараф мекунад. Он дуо чунин аст: (шахси бемор нахуст бояд ) дасташро бар ҷое, ки дард мекунад, бигузорад ва се бор бигӯяд: (Бисмиллоҳ), сипас ҳафт бор бигӯяд: (Аъузу биллоҳи ва қудратиҳи мин шарри мо аҷиду ва уҳозир), яъне: паноҳ мебарам ба Худо ва қудрати Ӯ аз шарри он чи ки дар ҳоли ҳозир эҳсос мекунам ва аз он чи ки дар оянда, аз қабили ғаму тарс ва паҳн шудани дарду беморӣ дар бадан, метарсам.</t>
+  </si>
+  <si>
+    <t>استحبابُ رُقْيَةِ الإنسانِ نفسَه كما جاء في الحديث.
+الشكوى -من غير تَضَجُّرٍ ولا اعتراض- لا تنافي التوكُّلَ والصبر.
+الدعاء من جُملةِ تَعاطِي الأسباب، ولذا ينبغي التَّقيُّدَ بألفاظِهِ وأعدادِه.
+هذا الدعاء يكونُ لكلِّ أَلَمٍ عُضْوُيٍّ.
+وضع اليد على موضع الألم عند الرقية بهذا الدعاء.</t>
+  </si>
+  <si>
+    <t>Руқя хондани инсон худашро, чунончи, дар ҳадис омадааст, мустаҳаб аст.
+Шикоят, бидуни норозигӣ ва эътироз, бо таваккал ба Аллоҳ ва сабр кардан мухолиф нест.
+Дуо аз ҷумлаи гирифтани сабабҳо аст, бинобар ин бояд алфоз ва шумори дақиқи он риоя шавад.
+Ин дуо барои ҳар гуна дарди узвӣ мебошад.
+Гузоштани даст ба ҷои дард ҳангоми руқя бо ин дуо тавсия мешавад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/6018</t>
+  </si>
+  <si>
     <t>أحق الشروط أن توفوا به ما استحللتم به الفروج</t>
   </si>
   <si>
     <t>Сазовортарин шартҳое, ки бояд ба он пойбанд бошед, ҳамон аст, ки бо он ҳамсаронатон барои шумо ҳалол шудаанд</t>
   </si>
   <si>
     <t>عن عقبة بن عامر رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «أَحَقُّ الشُّرُوطِ أَنْ تُوفُوا بِهِ مَا اسْتَحْلَلْتُمْ بِهِ الْفُرُوجَ».</t>
   </si>
   <si>
     <t>Аз Ъуқба ибни Ъомир (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Сазовортарин шартҳое, ки бояд ба он пойбанд бошед, ҳамон аст, ки бо он ҳамсаронатон барои шумо ҳалол шудаанд".</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ أولى الشروط بالوفاء هو ما كان سببًا في حِلِّ التَّمَتُّعِ بالمرأة، وهي الشروط المباحة التي تطلبها الزوجة في عقد النكاح.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) баён намудаанд, ки муҳимтарин ва сазовортарин шартҳое, ки бояд ба он пойбанд бошед, ҳамон аст, ки ба сабаби он лаззат бурдан аз зан ҳалол мешавад, яъне ҳамон шартҳои мубоҳи никоҳ, ки зан дар ақди никоҳи худ талаб кардааст.</t>
   </si>
   <si>
     <t>وجوب الوفاء بالشروط التي التزم بها أحد الزوجين للآخر، إلا شرطًا حَرَّمَ حلالًا أو أَحَلَّ حرامًا.
 الوفاء بشروط النكاح آكَدُ من غيرها؛ لأنها في مُقابل استحلال الفروج.
 عظم مكانة الزواج في الإسلام، حيث أَكَّدَ على الوفاء بشروطه.</t>
   </si>
   <si>
     <t>Шартҳое, ки яке аз ҳамсарон ба дигаре гузоштааст, бояд иҷро шаванд, магар шарте, ки ҳалолро ҳаром ё ҳаромро ҳалол мегардонад.
 Пойбанд будан ба шартҳои никоҳ бештар аз шартҳои дигар мавриди назар аст, зеро он дар муқобили ҳалол шудани баҳрабарии ҷинсӣ аст.
 Манзилати волои издивоҷ дар Ислом, зеро Ислом ба вафо кардан ба шартҳои он таъкид фармудааст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/6021</t>
+  </si>
+  <si>
+    <t>ألا أدلكما على خير مما سألتما؟ إذا أخذتما مضاجعكما أو أويتما إلى فراشكما فسبحا ثلاثا وثلاثين، واحمدا ثلاثا وثلاثين، وكبرا أربعا وثلاثين، فهو خير لكما من خادم</t>
+  </si>
+  <si>
+    <t>Оё намехоҳед ба шумо як амали беҳтар аз он чи хоҳиш доред, нишон диҳам? Вақте ки ба бистари хоб рафтед, 33 маротиба тасбеҳ гӯед, 33 маротиба ҳамд гӯед ва 34 маротиба такбир бигӯед. Ин бароятон беҳтар аз хизматгор  аст</t>
+  </si>
+  <si>
+    <t>عَنْ عَلِيٍّ رضي الله عنه: أَنَّ فَاطِمَةَ رَضيَ اللهُ عنْها أَتَتِ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ تَشْكُو إِلَيْهِ مَا تَلْقَى فِي يَدِهَا مِنَ الرَّحَى، وَبَلَغَهَا أَنَّهُ جَاءَهُ رَقِيقٌ، فَلَمْ تُصَادِفْهُ، فَذَكَرَتْ ذَلِكَ لِعَائِشَةَ، فَلَمَّا جَاءَ أَخْبَرَتْهُ عَائِشَةُ، قَالَ: فَجَاءَنَا وَقَدْ أَخَذْنَا مَضَاجِعَنَا، فَذَهَبْنَا نَقُومُ، فَقَالَ: «عَلَى مَكَانِكُمَا» فَجَاءَ فَقَعَدَ بَيْنِي وَبَيْنَهَا، حَتَّى وَجَدْتُ بَرْدَ قَدَمَيْهِ عَلَى بَطْنِي، فَقَالَ: «أَلاَ أَدُلُّكُمَا عَلَى خَيْرٍ مِمَّا سَأَلْتُمَا؟ إِذَا أَخَذْتُمَا مَضَاجِعَكُمَا -أَوْ أَوَيْتُمَا إِلَى فِرَاشِكُمَا- فَسَبِّحَا ثَلاَثًا وَثَلاَثِينَ، وَاحْمَدَا ثَلاَثًا وَثَلاَثِينَ، وَكَبِّرَا أَرْبَعًا وَثَلاَثِينَ، فَهُوَ خَيْرٌ لَكُمَا مِنْ خَادِمٍ».</t>
+  </si>
+  <si>
+    <t>Аз Алӣ (разияллоҳу анҳу ) ривоят аст, ки Фотима (разияллоҳу анҳо) назди Паёмбар (саллаллоҳу алайҳи ва саллам) омада, то аз ранҷе, ки ба сабаби кори сангини дастгоҳи осиёб ба дасташ расида буд, шикоят кунад. Ӯ хабар ёфта буд, ки ба назди Паёмбар (саллаллоҳу алайҳи ва саллам) бардагоне оварда буданд. (Ӯ мехост Паёмбар (саллаллоҳу алайҳи ва саллам) барояшон хидматгоре бидиҳад). Аммо Паёмбар (саллаллоҳу алайҳи ва саллам)-ро пайдо накард ва мақсади омаданашро ба Оиша (разияллоҳу анҳо) гуфт. Ҳангоме ки Паёмбар (саллаллоҳу алайҳи ва саллам) омад, Оиша (разияллоҳу анҳо) аз омадани Фотима ӯро хабар кард. Алӣ (разияллоҳу анҳу) мегӯяд: Паёмбар (саллаллоҳу алайҳи ва саллам) дар ҳоле назди мо омад, ки мо дар бистари хобамон будем. Хостем аз ҷоямон бархезем, ки гуфт: дар ҷойи худ бимонед ва байни ману Фотима нишаст, то ҷое, ки ман хунукии пойҳояшро дар шикамам эҳсос кардам. Он гоҳ фармуд: "Оё намехоҳед ба шумо як амали беҳтар аз он чи хоҳиш доред, нишон диҳам? Вақте ки ба бистари хоб рафтед, 33 маротиба тасбеҳ гӯед, 33 маротиба ҳамд гӯед ва 34 маротиба такбир бигӯед. Ин бароятон беҳтар аз хизматгор  аст."</t>
+  </si>
+  <si>
+    <t>شَكَتْ فاطمةُ رضي الله عنها بنتُ النبيِّ صلى الله عليه وسلم ما تجدُه في يدها من أَثَرَ آلة الطَّحْنِ مما تطحن، فلما جاء إلى النبي صلى الله عليه وسلم سَبْيٌ، انطلقت إليه تسأله خادمًا من هذا السبي؛ ليقوم مكانَها بأعمال البيت، ولكنها لم تجده في بيته، ووجدتْ عائشةَ رضي الله عنها، فأخبرتها بذلك، 
+فلما جاء صلى الله عليه وسلم أخبرتْه عائشةُ بمجيء فاطمة إليه لتسأله خادمًا، 
+فجاء النبي صلى الله عليه وسلم فاطمة وعليًا رضي الله عنهما في بيتِهما وهما في الفِراش يتهيئان للنوم، فقعد بينهما حتى وجد علي رضي الله عنه برد قدمي النبي صلى الله عليه وسلم على بطنه، وقال: 
+ألا أعلِّمُكما خيرًا مما سألتماني من إعطائكم الخادم؟ 
+قالا بلى، فقال صلى الله عليه وسلم: 
+إذا أخذتما مضاجعكما للنوم من الليل، فكبِّرا أربعًا وثلاثين مرة، بقول: الله أكبر، 
+وسبِّحا ثلاثًا وثلاثين مرة، بقول: سبحان الله، 
+واحْمدَا ثلاثًا وثلاثين، بقول: الحمد لله؛ 
+فهذا الذكر خيرٌ لكما من خادم.</t>
+  </si>
+  <si>
+    <t>Фотима (разияллоҳу анҳо), духтари Паёмбар (саллаллоҳу алайҳи ва саллам) аз кору заҳмати сахте, ки ҳангоми кор бо дастгоҳи осиёб мекашид, шикоят кард. Чун барои Паёмбар (саллаллоҳу алайҳи ва саллам) асироне оварда буданд, ӯ ба наздаш рафт, то барояшон хидматгоре бидиҳад, ки корҳои хонаашонро анҷом диҳад. Аммо ӯро дар хона наёфт ва ба Оиша (разияллоҳу анҳо) мақсади омаданашро хабар дод. Вақте Паёмбар (саллаллоҳу алайҳи ва саллам) омад, Оиша ба ӯ хабар дод, ки Фотима барои дархости як хидматгор омада буд. Паёмбар (саллаллоҳу алайҳи ва саллам) хонаи Фотима ва Алӣ (разияллоҳу анҳумо) рафт, ки онҳо дар бистари хоб буданд. Ӯ дар байни онҳо нишаст ва пойҳои худро ба тарафи шиками Алӣ гузошт, то ин ки Алӣ хунукии пойҳои Паёмбар (саллаллоҳу алайҳи ва саллам)-ро дар шикамаш эҳсос кард.  Паёмбар гуфт: "Оё намехоҳед ба шумо чизе беҳтар аз хидматгор бидиҳам?" Фотима ва Алӣ гуфтанд: Оре. Паёмбар фармуд: "Вақте шабона ба бистари хоб меравед, 34 маротиба такбир (Аллоҳ Акбар) бигӯед. 33 маротиба тасбеҳ бигӯед: "Субҳоналлоҳ". 33 маротиба ҳамд бигӯед: "Алҳамдулиллоҳ". Ин зикр барои шумо беҳтар аз хизматгор гирифтан аст."</t>
+  </si>
+  <si>
+    <t>استحباب المداومة على هذا الذكر المبارك، حيث ورد أن عليا رضي الله عنه لم يترك هذه الوصية النبوية، المتضمنة حتى ليلة صفين.
+هذا الذكر لا يقال إلا في نوم الليل ولفظه عند مسلم من رواية معاذ عن شعبة "إذا أخذتما مضاجعكما من الليل".
+إذا نسي المسلم هذا الذكر في أول الليل ثم ذكره آخره فلا بأس بقوله؛ لأن علي رضي الله عنه راوي الحديث يقول بأنه نسي قوله ليلة صفين أول الليل ثم تذكر فقاله قبل الصبح.
+قال المهلب: فيه حمل الإنسان أهله على ما يحمل عليه نفسه من إيثار الآخرة على الدنيا إذا كانت لهم قدرة على ذلك.
+قال ابن حجر العسقلاني: من واظب عليه لا يتضرر بكثرة العمل ولا يشق عليه ولو حصل له التعب.
+قال العيني: وجه الخيرية إما أن يراد به أنه يتعلق بالآخرة والخادم بالدنيا، والآخرة خير وأبقى، وإما أن يراد بالنسبة إلى ما طلبته بأن يحصل لها بسبب هذه الأذكار قوة تقدر على الخدمة أكثر مما يقدر الخادم.</t>
+  </si>
+  <si>
+    <t>Пайваста ба ин зикри муборак пойбанд будан мустаҳаб аст. Чунончи, ривоят аст, ки Алӣ (разияллоҳу анҳу) ин васияти Паёмбар (саллаллоҳу алайҳи ва саллам)-ро то охири умраш тарк накард, ҳатто дар шаби ҷанги Сиффин.
+Ин зикр фақат ҳангоми хоб рафтан дар шаб гуфта мешавад. Лафзи он дар ривояти Муслим аз Муъоз аз Шуъба чунин омадааст: "Ҳангоме ки шаб ба бистари хобатон рафтед..."
+Агар мусалмон дар аввали шаб гуфтани ин зикрро фаромуш кунад ва дар охири шаб ба ёдаш ояд ва бигӯяд, ишколе надорад. Зеро Алӣ (разияллоҳу анҳу), ровии ҳадис, мегуфт: Шаби Сиффин онро дар аввали шаб фаромӯш кард ва вақте ба ёдаш омад, пеш аз субҳ, онро гуфт.
+Муҳаллаб мегӯяд: Дар ин ҳадис ишора ба он аст, ки инсон бояд аҳли худро низ бар он чи худ бар он амал мекунад, яъне тарҷеҳ додани охират бар дунё, ташвиқ намояд, агар онҳо низ тавоноии он амалро дошта бошанд.
+Ибни Ҳаҷари Асқалонӣ мегӯяд: Ҳар касе бар ин зикр мудовимат кунад, аз зиёдии кор зиёне намебинад ва агар хастагӣ ҳам барояш пеш ояд, бар ӯ мушкил нахоҳад шуд.
+Айнӣ мегӯяд: Ваҷҳи беҳтар будани (ин зикр) ё ин аст, ки он ба охират тааллуқ дорад ва хидматгор ба дунё ва охират беҳтару боқимонданист. Ё ин ки нисбат ба он чизе, ки Фотима (разияллоҳу анҳо) талаб кард, беҳтар аст, ба ин маъно, ки ин зикрҳо сабаби қувват мегарданд, ки бо он Фотима (разияллоҳу анҳо) метавонад бештар аз як хидматгор кор кунад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/6076</t>
+  </si>
+  <si>
+    <t>قل هو الله أحد والمعوذتين حين تمسي وتصبح ثلاث مرات، تكفيك من كل شيء</t>
+  </si>
+  <si>
+    <t>(Қул ҳуваллоҳу аҳад) ва муъаввизатайнро се бор бигӯ, туро аз ҳама чиз кифоят мекунад</t>
+  </si>
+  <si>
+    <t>عَن عبدِ اللهِ بن خُبَيب رضي الله عنه أنه قال: خَرَجْنَا فِي لَيْلَةٍ مَطِيرَةٍ وَظُلْمَةٍ شَدِيدَةٍ، نَطْلُبُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ؛ يُصَلِّي لَنَا، قَالَ: فَأَدْرَكْتُهُ، فَقَالَ: «قُلْ»، فَلَمْ أَقُلْ شَيْئًا، ثُمَّ قَالَ: «قُلْ»، فَلَمْ أَقُلْ شَيْئًا، قَالَ: «قُلْ»، فَقُلْتُ: مَا أَقُولُ؟ قَالَ: «{قُلْ هُوَ اللهُ أَحَدٌ} وَالْمُعَوِّذَتَيْنِ حِينَ تُمْسِي وَتُصْبِحُ ثَلَاثَ مَرَّاتٍ، تَكْفِيكَ مِنْ كُلِّ شَيْءٍ».</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Хубайб (разияллоҳу анҳу) ривоят аст, ки гуфт: Дар шаби боронӣ ва бисёр торик дар ҷустуҷӯи Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) берун омадем, то барои мо намоз бигзорад. Пас ӯро ёфтем ва ӯ фармуд: "Бигӯ" ва ман чизе нагуфтам, сипас фармуд: "Бигӯ", вале ман чизе нагуфтам, боз фармуд:"Бигӯ", Гуфтам: Чӣ бигӯям? Фармуд: "Ҳангоми субҳ ва шом (Қул ҳуваллоҳу аҳад) ва муъаввизатайнро се бор бигӯ, туро аз ҳама чиз кифоят мекунад."</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ الصحابيُّ الجليلُ عبدُ الله بن خبيب رضي الله عنه: أنهم خَرَجوا في ليلةٍ كثيرة المطر وكانت الظلمةُ شديدةً، للبحث عن رسول الله صلى الله عليه وسلم؛ ليصلي بهم، فوجدوه، 
+فقال له النبي صلى الله عليه وسلم: "قل" أي اقرأ، فلم يقرأ شيئًا، 
+فأعاد عليه النبي صلى الله عليه وسلم قولَه، فقال عبد الله: ماذا أقرأ يا رسول الله؟ 
+فقال النبي صلى الله عليه وسلم: اقرأ سورة الإخلاص {قل هو الله أحد}، والمعوذتين {قل أعوذ برب الفلق}، و{قل أعوذ برب الناس}، وقتَ المساء، ووقت الصباح، ثلاث مرات تحفظك من كل شرٍّ، وتقيك من كل سوء.</t>
+  </si>
+  <si>
+    <t>Саҳобии гиромӣ Абдуллоҳ ибни Хубайб (разияллоҳу анҳу) хабар медиҳад, ки дар шаби боронӣ ва бисёр торик ба ҷустуҷӯи Паёмбар (саллаллоҳу алайҳи ва саллам) баромаданд, то ин ки барои онҳо намозро бигзорад, пас ӯро ёфтанд. Паёмбар (саллаллоҳу алайҳи ва саллам) ба ӯ фармуд: "Бигӯ", яъне, бихон, ӯ чизе нахонд. Паёмбар (саллаллоҳу алайҳи ва саллам) дубора ба ӯ суханашро такрор кард. Пас Абдуллоҳ гуфт: Чӣ бихонам эй Расули Аллоҳ? Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: Сураи Ихлос (Қул ҳуваллоҳу аҳад) ва муъаввизатайн (Қул аъузу бираббил-лфалақ) ва (Қул аъузу бираббин-нос)-ро се бор саҳар ва бегоҳ бихон, то туро аз ҳар гуна бадӣ ҳифз кунад.</t>
+  </si>
+  <si>
+    <t>استحباب قراءة سورة الإخلاص والمعوذتين في الصباح والمساء وأنها حِرْزٌ من كلِّ شَرٍّ.
+فضل قراءة سورة الإخلاص والمعوذتين.</t>
+  </si>
+  <si>
+    <t>Хондани Сураи Ихлос ва муъаввизатайн дар ҳар субҳу шом мустаҳаб аст ва он ду сабаби эминӣ аз ҳар гуна бадӣ аст.
+Фазилати хондани сураи Ихлос ва Муъаввизатайн.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/6082</t>
+  </si>
+  <si>
+    <t>من قال بسم الله الذي لا يضر مع اسمه شيء، في الأرض، ولا في السماء، وهو السميع العليم، ثلاث مرات، لم تصبه فجأة بلاء، حتى يصبح</t>
+  </si>
+  <si>
+    <t>Ҳар касе (шаб) се бор бигӯяд: "Бисмиллоҳиллазӣ ло язурру маъасмиҳи шайъун фил-арзӣ ва ла фис-самаӣ, ва ҳувас-самииъул-ъалим." 
+Тарҷума: "Ба номи Худое, ки бо номи Ӯ чизе дар замин ва осмон зарар намерасонад ва Ӯ Шунаво ва Доно аст", то субҳ ҳеҷ балои ногаҳоние ба ӯ намерасад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبَانَ بْنِ عُثْمَانَ قَالَ: سَمِعْتُ عُثْمَانَ ابْنِ عَفَّانَ رضي الله عنه يَقُولُ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَنْ قَالَ بِسْمِ اللَّهِ الَّذِي لَا يَضُرُّ مَعَ اسْمِهِ شَيْءٌ، فِي الْأَرْضِ، وَلَا فِي السَّمَاءِ، وَهُوَ السَّمِيعُ الْعَلِيمُ، ثَلَاثَ مَرَّاتٍ، لَمْ تُصِبْهُ فَجْأَةُ بَلَاءٍ، حَتَّى يُصْبِحَ، وَمَنْ قَالَهَا حِينَ يُصْبِحُ ثَلَاثُ مَرَّاتٍ، لَمْ تُصِبْهُ فَجْأَةُ بَلَاءٍ حَتَّى يُمْسِيَ»، قَالَ: فَأَصَابَ أَبَانَ بْنَ عُثْمَانَ الْفَالِجُ، فَجَعَلَ الرَّجُلُ الَّذِي سَمِعَ مِنْهُ الْحَدِيثَ يَنْظُرُ إِلَيْهِ، فَقَالَ لَهُ: مَا لَكَ تَنْظُرُ إِلَيَّ؟ فَوَاللَّهِ مَا كَذَبْتُ عَلَى عُثْمَانَ، وَلَا كَذَبَ عُثْمَانُ عَلَى النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، وَلَكِنَّ الْيَوْمَ الَّذِي أَصَابَنِي فِيهِ مَا أَصَابَنِي غَضِبْتُ فَنَسِيتُ أَنْ أَقُولَهَا.</t>
+  </si>
+  <si>
+    <t>Абон ибни Усмон ривоят мекунад, ки аз Усмон ибни Аффон (разияллоҳу анҳу) шунидам, гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам)-ро шунидам, ки мегӯяд: "Ҳар касе (шаб) се бор бигӯяд: "Бисмиллоҳиллазӣ ло язурру маъасмиҳи шайъун фил-арзӣ ва ла фис-самаӣ, ва ҳувас-самииъул-ъалим." 
+Тарҷума: "Ба номи Худое, ки бо номи Ӯ чизе дар замин ва осмон зарар намерасонад ва Ӯ Шунаво ва Доно аст", то субҳ ҳеҷ балои ногаҳоние ба ӯ намерасад. 
+Ҳар касе, ки субҳ се бор ҳаминро бигӯяд, ҳеҷ балои ногаҳоние то шом ба ӯ намерасад." Гуфт: Абон ибни Усмон ба бемории фалаҷ гирифтор шуд. Марде, ки ин ҳадисро аз ӯ шунида буд, ба ӯ менигарист. Ба ӯ гуфт: Чаро ба ман менигарӣ? Қасам ба Аллоҳ, ки бар Усмон дурӯғ нагуфтаам ва на Усмон бар Паёмбар (саллаллоҳу алайҳи ва саллам) дурӯғ гуфтааст. Лекин рӯзе, ки ман ба ин беморӣ гирифтор шудам хашмгин шудам ва фаромӯш кардам ин дуоро бигӯям.</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ مَن قال في صباح كلِّ يوم بعد طلوع الفجر، ومساء كل ليلة قبل غروب الشمس ثلاث مرات: (بسم الله) أستعينُ وأتحفَّظ من كل مؤذٍ (الذي لا يضر مع) ذِكر (اسمه) أيُّ (شيء) مهما عَظُم (في الأرض) والخارج منها من البلاء (ولا في السماء) والنازل منها من البلاء (وهو السميع) بأقوالنا (العليم) بأحوالنا.
+من قالها حين يُمسي لم يُصِبْه البلاءُ بغتةً حتى يصبح، ومن قالها حين يصبح لم يصبه البلاء بغته حتى يمسي. 
+فأصابَ راويَ الحديثِ أَبَانَ بن عثمان الفَالِجُ؛ وهو استرخاء لأحد شِقَّي البدن، فجعل الرجل الذي سَمِع منه الحديث ينظر إلى أَبَان متعجِّبًا! فقال للرجل: مالك تنظر إلي؟! فوالله ما كَذَبتُ على عثمان، ولا كَذَبَ عثمانُ على النبيِّ صلى الله عليه وسلم، ولكن اليوم الذي أصابني فيه ما قَدَّر الله لي أنْ أقولَه، أصابني غَضبٌ فنَسيتُ أنْ أقولَ هذه الكلمات المذكورة.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён намуданд, ки ҳар касе субҳи ҳар рӯз баъд аз тулуи фаҷр ва ҳар шом пеш аз ғуруби офтоб се маротиба бигӯяд: (Бисмиллоҳ) кумак ва муҳофизат металабам аз ҳар озор диҳанда, (аллазӣ ло язурру) зикри (исмиҳи) номи Ӯ, ҳар (шайъун) чизе, ҳарчанд бузург бошад (фил-арзӣ) ҳар балое, ки аз замин барояд (ва ло фис-самои) ҳар балое, ки аз осмон фуруд ояд (ва ҳувас-самиъу) шунаво ба гуфтаҳои мо (Ал-ъалим) Доно ба аҳволи мо аст.
+касе, ки онро шаб пеш аз хоб се маротиба бигӯяд, то саҳар балои ногаҳоние бар ӯ намерасад. Ва касе, ки онро саҳар се маротиба бигӯяд, балои ногаҳоние то шом бар ӯ намерасад.
+Ровии ҳадис Абон ибни Усмон ба бемории фалаҷ гирифтор шуд. Шахсе, ки ҳадисро аз ӯ шунида буд, бо ҳайрат ба Абон менигарист! Абон ба он шахс гуфт: Чаро ба ман менигарӣ?! Савганд ба Аллоҳ, ки ман бар Усмон дурӯғ нагуфтаам ва Усмон низ бар Паёмбар (саллаллоҳу алайҳи ва саллам) дурӯғ нагуфтааст. Вале рӯзе, ки ман ба ин беморӣ гирифтор шудам Худованд барои ман муқаддар накарда буд, ки ин дуоро бигӯям. Он рӯз хашмгин шудам ва гуфтани дуои мазкурро фаромӯш кардам.</t>
+  </si>
+  <si>
+    <t>استحباب الإتيان بهذا الذِّكْرِ في الصباح والمساء؛ ليكون الإنسان محفوظًا بإذن الله تعالى مِن أن يُصيبَه فجأةُ بلاءٍ أو ضرُّ مصيبةٍ أو نحو ذلك.
+قوة يقين السلف الأول بالله وتصديقهم بما أخبر به رسول الله صلى الله عليه وسلم.
+من فوائد تقييد الذكر بالصباح والمساء قطع الغفلة عن المسلم واستحضاره الدائم بأنه عبد لله تعالى.
+على قدر إيمان الذاكر لله وخشوعه وحضور قلبه، مع الإخلاص واليقين يكون أثر الذكر متحقِّقًا.</t>
+  </si>
+  <si>
+    <t>Саҳар ва бегоҳ гуфтани ин дуо мустаҳаб аст, то ки инсон ба иҷозаи Аллоҳ аз азият ё ҳодисаи ногаҳонӣ ё зарарҳои дигар эмин монад.
+Қуввати эътиқоди гузаштагони пешин ба Худо ва тасдиқи онҳо ба он чи Паёмбари Аллоҳ (саллаллоҳу алайҳи ва саллам) хабар додааст.
+Яке аз фоидаҳои муқайяд кардани зикр ба саҳар ва шом, аз байн бурдани ғафлати мусалмон ва ҳамеша дар ёд доштани он ки ӯ бандаи Аллоҳ аст, мебошад.
+Ба андозаи имони шахси зикркунанда ба Аллоҳ ва хушуъ, ҳузури қалб, самимият ва яқинаш, таъсири зикр ҳосил мешавад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/6093</t>
+  </si>
+  <si>
+    <t>قل: لا إله إلا الله وحده لا شريك له، الله أكبر كبيرا، والحمد لله كثيرا، سبحان الله رب العالمين، لا حول ولا قوة إلا بالله العزيز الحكيم</t>
+  </si>
+  <si>
+    <t>Бигӯ: Ло илоҳа иллалоҳу ваҳдаҳу ло шарика лаҳу, Аллоҳу акбару кабиран вал-ҳамдулиллоҳи касиран ва субҳоналлоҳи раббилъоламина ва ло ҳавла ва ло қуввата илло биллоҳил-ъазизил-ҳаким</t>
+  </si>
+  <si>
+    <t>عَنْ سَعْدٍ رضي الله عنها قَالَ: جَاءَ أَعْرَابِيٌّ إِلَى رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقَالَ: عَلِّمْنِي كَلَامًا أَقُولُهُ، قَالَ: «قُلْ: لَا إِلَهَ إِلَّا اللهُ وَحْدَهُ لَا شَرِيكَ لَهُ، اللهُ أَكْبَرُ كَبِيرًا، وَالْحَمْدُ لِلَّهِ كَثِيرًا، سُبْحَانَ اللهِ رَبِّ الْعَالَمِينَ، لَا حَوْلَ وَلَا قُوَّةَ إِلَّا بِاللهِ الْعَزِيزِ الْحَكِيمِ» قَالَ: فَهَؤُلَاءِ لِرَبِّي، فَمَا لِي؟ قَالَ: «قُلْ: اللهُمَّ اغْفِرْ لِي وَارْحَمْنِي وَاهْدِنِي وَارْزُقْنِي».</t>
+  </si>
+  <si>
+    <t>Аз Саъд (разияллоҳу анҳу) ривоят аст, ки гуфт: Аъробие хидмати Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) омада гуфт: Сухане ба ман биёмӯз, то онро бигӯям. Фармуд: "Бигӯ: Ло илоҳа иллалоҳу ваҳдаҳу ло шарика лаҳу, Аллоҳу акбару кабиран вал-ҳамдулиллоҳи касиран ва субҳоналлоҳи раббилъоламина ва ло ҳавла ва ло қуввата илло биллоҳил-ъазизил-ҳаким".
+Тарҷума: "Нест маъбуди барҳақе ҷуз Аллоҳ Таъоло, ки ягона асту шарике надорад ва Худованд бузургтар аст ба бузургӣ. Ҳамди зиёд мар Худовандро бод ва покист мар Худовандеро, ки Парвардигори ҷаҳониён аст. Гардидане аз маъсият ва қудрате бар анҷоми тоат бидуни тавфиқи Худованде, ки ғолибу боҳикмат аст, вуҷуд надорад." Аъробӣ гуфт: Ин барои Парвардигори ман аст, пас барои ман чӣ? Фармуд: "Бигӯ: Аллоҳумма-ғфирлӣ варҳамнӣ ваҳдинӣ варзуқнӣ". 
+Тарҷума: "Бор Худоё, маро биёмурз, бар ман раҳм кун ва ҳидоятам намо ва рӯзиям ато кун."</t>
+  </si>
+  <si>
+    <t>سَأَلَ رجلٌ من سُكّانِ الباديةِ رسولَ الله صلى الله عليه وسلم أنْ يُعلِّمه ذكرًا يقوله، 
+فقال له عليه الصلاة والسلام: قل: 
+"لا إله إلا الله وحده لا شريك له" بدأ بشهادة التوحيد، ومعناها لا معبود بحق إلا الله، 
+"الله أكبر كبيرًا" 
+أي: الله أكبر من كلِّ شيءٍ وأعظم، 
+"والحمد لله كثيرًا" 
+أي: حمدًا لله كثيرًا، على صفاته وأفعاله ونعمه التي لا تحصى، 
+"سبحان الله رب العالمين" 
+أي: تَنَزَّهَ وتَقَدَّسَ عن النقص، 
+"لا حول ولا قوة إلا بالله العزيز الحكيم" 
+أي: لا تَحَوُّلٌ من حَالٍ إلى حالٍ إلا بالله وإعانتِه وتوفيقِه، 
+فقال الرجل: هؤلاء الكلمات لربي لِذِكْرِهِ وتعظيمِه، فما لي من الدعاء لنفسي؟ 
+فقال له عليه الصلاة والسلام: قل: 
+"اللهم اغفر لي" 
+بمحو السيئات وسترها، 
+"وارحمني" 
+بإيصال المنافع والمصالح الدينية والدنيوية لي، 
+"واهدني" 
+لأحسن الأحوال وإلى الصراط المستقيم، 
+"وارزقني" 
+المال الحلال والصحة وكل خير وعافية.</t>
+  </si>
+  <si>
+    <t>Марде аз сокинони бодия аз Паёмбар (саллаллоҳу алайҳи ва саллам) хост, то ба ӯ зикре биомӯзад, ки онро ҳамеша бигӯяд. Паёмбар (саллаллоҳу алайҳи ва саллам) ба ӯ гуфт: Бигӯ: "Ло илоҳа иллалоҳу ваҳдаҳу ло шарика лаҳу" (Нест маъбуди барҳақе ҷуз Аллоҳ Таъоло, ки ягона асту шарике надорад) Паёмбар (саллаллоҳу алайҳи ва саллам) бо гувоҳӣ бар тавҳид оғоз карданд, ки маъбуди барҳақ ҷуз Аллоҳ нест. "Аллоҳу акбару кабиран" Яъне, Аллоҳ бузургтар аз ҳама чиз аст. "Ва алҳамду лиллоҳи касиран". Яъне, ситоиши бисёр сазовор ва шоиста барои Аллоҳ, бар сифатҳо, афъол ва неъматҳояш, ки бешумор ҳастанд. "Субҳоналлоҳи раббил-ъоламин" Яъне, аз ҳар гуна нақсу камбудӣ пок ва муназзаҳ аст. "Ло ҳавла ва ло қуввата илло биллоҳил-ъазизи-л-ҳаким." Яъне, аз як ҳолат ба ҳолати дигар гардидан бидуни тавфиқи Худованде, ки ғолибу боҳикмат аст, имкон надорад. Пас он мард гуфт: Ин суханон барои зикр ва бузургдошти Парвардигори ман аст, дуое, ки барои худи ман бошад, куҷост? Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: Бигӯ: "Аллоҳммағфир лӣ" Яъне: Бор Илоҳо! Манро бо маҳву пӯшонидани гуноҳонам биёмурз. "Варҳамнӣ" Яъне, бо расондани манфиатҳои динӣ ва дунявӣ ба ман, мавриди раҳматат қарорам бидеҳ. "Ваҳдинӣ" Манро ба сӯи беҳтарин ҳолатҳо ва роҳи рост ҳидоят кун. "Варзуқнӣ" Моли ҳалол, саломатӣ ва ҳар некӣ ва офияте ҳаст бароям рӯзӣ бигардон.</t>
+  </si>
+  <si>
+    <t>الحث على ذكر الله بالتهليل والتكبير والتحميد والتسبيح.
+استحباب ذكر الله والثناء عليه قبل الدعاء.
+استحباب دعاء الإنسان بأطيب الدعاء، وبما هو مأثور مما فيه جوامع خير الدنيا والآخرة، وله أن يدعو بما يشاء.
+ينبغي للعبد الحرص على تَعَلُّم ما ينفعه في الدنيا والآخرة.
+الحث على طلب المغفرة والرحمة والرزق، فهي جِمَاع الخير.
+شفقته صلى الله عليه وسلم على تعليمِ أمتِهِ ما ينفعهم.
+ذُكِرَت الرحمة بعد المغفرة ليتكامل التطهير، فالمغفرة ستر الذنوب ومحوها والزحزحة عن النار، والرحمة إيصال الخيرات ودخول الجنة، وهذا هو الفوز العظيم.</t>
+  </si>
+  <si>
+    <t>Ташвиқ ба зикри Аллоҳ бо таҳлил, такбир, таҳмид ва тасбеҳ.
+Пеш аз дуо ҳамду сано гуфтан ба Аллоҳ Таъоло мустаҳаб аст.
+Бо беҳтарин дуоҳо ва дуоҳое, ки аз Паёмбар (саллаллоҳу алайҳи ва саллам) ривоят шудааст, ки хубиҳои дунё ва охиратро дар бар гирифтааст, дуо кардан мустаҳаб аст. Ва ҳар дуоеро, ки бихоҳад, метавонад дуо кунад.
+Банда бояд ба омӯзиши он чи барои дунё ва охираташ нафъ дорад, шавқ дошта бошад.
+Ташвиқ барои талаби истиғфор, раҳмат ва ризқ, зеро онҳо маҷмуи некиҳоянд.
+Раҳму шафқати Паёмбар (саллаллоҳу алайҳи ва саллам) дар бораи таълими умматаш, он чиро, ки барояш судманд аст.
+Раҳмат баъд аз мағфират барои комил шудани поксозӣ зикр шудааст. Зеро мағфират ба маънои пӯшонидан ва маҳв кардани гуноҳон ва дур сохтани инсон аз дӯзах аст. Ва раҳмат, расондани некиҳо ва ворид шудан ба биҳишт аст, ки ҳамон пирӯзии бузург аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/6112</t>
+  </si>
+  <si>
+    <t>كان رسول الله صلى الله عليه وسلم أجود الناس، وكان أجود ما يكون في رمضان حين يلقاه جبريل</t>
+  </si>
+  <si>
+    <t>Расули Худо (саллаллоҳу алайҳи ва саллам) саховатмандтарини одамон буданд. Дар моҳи Рамазон ҳангоме ки Ҷабраил (алайҳис-салом) мулоқоташ меомад, аз ҳар замоне саховатмандтар мешуд</t>
+  </si>
+  <si>
+    <t>عَنِ ابْنِ عَبَّاسٍ رضي الله عنهما قَالَ: كَانَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أَجْوَدَ النَّاسِ، وَكَانَ أَجْوَدُ مَا يَكُونُ فِي رَمَضَانَ حِينَ يَلْقَاهُ جِبْرِيلُ، وَكَانَ يَلْقَاهُ فِي كُلِّ لَيْلَةٍ مِنْ رَمَضَانَ فَيُدَارِسُهُ القُرْآنَ، فَلَرَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أَجْوَدُ بِالخَيْرِ مِنَ الرِّيحِ المُرْسَلَةِ.</t>
+  </si>
+  <si>
+    <t>Аз ибни Аббос (разияллоҳу анҳумо) ривоят аст, ки гуфт: Расули Худо (саллаллоҳу алайҳи ва саллам) саховатмандтарини одамон буданд. Дар моҳи Рамазон ҳангоме ки Ҷабраил (алайҳис-салом) мулоқоташ меомад, аз ҳар замоне саховатмандтар мешуд, Ҷабраил (алайҳис-салом) ҳар шаби моҳи Рамазон бо Паёмбар (саллаллоҳу алайҳи ва саллам) мулоқот мекард ва Қуръонро такрор мекарданд. Саховатмандии Паёмбар (саллаллоҳу алайҳи ва саллам) дар хайру хубиҳо аз боди вазанда дида бештар буд.</t>
+  </si>
+  <si>
+    <t>كَانَ النبيُّ صلى الله عليه وسلم أعظم الناس كَرمًا، وكان يَكثر كرمُه في شهر رمضان حيث كان يُعطي ما ينبغي لمَن ينبغي، والسبب في زيادة كرمه أمران: 
+الأول: الْتِقاؤه بجبريل عليه السلام.
+والأمر الآخر: مدارسة القرآن، وهو القراءة عن ظهر قلب.
+فيدارسه جبريل عليه السلام جميع ما نزل من القرآن، ولَرَسُول الله صلى الله عليه وسلم أكرم وأكثر عطاءً وفعلًا للخير، وأسرع نفعًا للخلق من الريح الطيبة التي يرسلها الله بالغيث والرحمة.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) бахшандатарини мардумон буд. Бахшиданҳои ӯ дар моҳи Рамазон бештар мешуд, зеро он чизе, ки сазовори бахшидан буд, ба касе, медод, ки сазовори он бахшиш буд. Сабаб бештар шудани саховатмандиаш дар моҳи Рамазон ду чиз буд:
+Якум: Мулоқоти Паёмбар (саллаллоҳу алайҳи ва саллам) бо Ҷабраил (алайҳис-салом).
+Дувум: Мулоҳиза ва такрори Қуръон бо Ҷабраил (алайҳис-салом), яъне хондани Қуръон аз ҳифз.
+Ҷабраил (алайҳис-салом) бо Паёмбар (саллаллоҳу алайҳи ва саллам) ҳамаи он оятҳоеро, ки аз Қуръон нозил шуда буд, бо ӯ мехонд. Паёмбар (саллаллоҳу алайҳи ва саллам) дар саховатмандӣ, бахшандагӣ, анҷоми корҳои нек ва манфиатрасонӣ ба мардум аз боди хубе, ки Худованд бо борону раҳмат мефиристод, бештар ва сареътар фоида мерасонд.</t>
+  </si>
+  <si>
+    <t>بيان جُود النبي صلى الله عليه وسلم وسَعَة كرمه وخاصة في رمضان، فإنه شهر الطاعات ومواسم الخيرات.
+الحث على الجود في كل وقت، وتستحب الزيادة في شهر رمضان.
+الإكثار من البذل والعطاء والإحسان وقراءة القرآن في شهر رمضان.
+من أسباب حفظ العلم مدارسته مع طلاب العلم والعلماء.</t>
+  </si>
+  <si>
+    <t>Баёни саховатмандии Паёмбар (саллаллоҳу алайҳи ва саллам) ва бахшандагии зиёди ӯ, бахусус дар моҳи Рамазон, ки моҳи ибодатҳо ва фасли савобу некӯкориҳост.
+Ташвиқ ба саховат ва бахшиш дар ҳама вақтҳо, вале дар моҳи Рамазон афзоиш додани он мустаҳаб аст.
+Зиёд кардани бахшишу саховат, некӯкорӣ ва тиловати Қуръон дар моҳи Рамазон.
+Яке аз сабабҳои ҳифзи илм, омӯзиш ва такрору мудорасаи он бо шогирдону олимон аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/6179</t>
   </si>
   <si>
     <t>كان رسول الله صلى الله عليه وسلم أحسن الناس خلقا</t>
   </si>
   <si>
     <t>Паёмбар (салому дуруди Аллоҳ бар ӯ бод) некуахлоқтарини мардум буд</t>
   </si>
   <si>
     <t>عن أنس بن مالك رضي الله عنه قال: كَانَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أَحْسَنَ النَّاسِ خُلُقًا.</t>
   </si>
   <si>
     <t>Аз Анас ибни Молик, (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: Паёмбар (салому дуруди Аллоҳ бар ӯ бод) некуахлоқтарини мардум буд.</t>
   </si>
   <si>
     <t>كان النبيُّ صلى الله عليه وسلم أكملَ الناس خُلُقًا، وله السَّبْقُ في جميع الأخلاق والمحاسن، من طِيْبِ الكلام، وبذلِ الخير، وطَلَاقة الوجه، وكَفِّ الأذى واحتمالِهِ من الآخرين.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) комилтарини мардум аз нигоҳи ахлоқ буд. Ӯ дар тамоми мавориди ахлоқӣ ва некӣ аз ҷумла: гуфтори писандида, некукорӣ, чеҳраи кушода, дурӣ аз озор ва таҳаммули он аз дигарон пешӣ ва бартарӣ доштанд.</t>
   </si>
   <si>
     <t>كمال خُلق النبي صلى الله عليه وسلم.
 النبي صلى الله عليه وسلم هو القدوة الكاملة في حسن الخُلُق.
 الحث على التأسي بالنبي صلى الله عليه وسلم في حسن خُلُقه.</t>
   </si>
   <si>
@@ -4863,88 +12527,255 @@
 "الحمد لله": ثناء عليه بصفات الكمال مع محبته وتعظيمه.
 "لا إله إلا الله": لا معبود بحق إلا الله.
 "الله أكبر": أعظم وأجل من كلِّ شيء.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) мефармоянд, ки зикри Аллоҳ Таъоло бо ин калимоти бузург аз дунё ва ҳар ҳарчи дар он аст беҳтар аст, ки иборатанд аз:
 "Субҳоналлоҳ": Пок донистани Аллоҳ аз ҳамагуна камбудӣ ва нуқсон.
 "Алҳамдулиллоҳ" Ҳамду ситоиши Аллоҳ бо сифатҳои комилаш ва муҳаббату бузургдошти Ӯ Таъоло.
 "Ло илоҳа иллаллоҳ": Нест маъбуди барҳақ магар Аллоҳ.
 "Аллоҳу акбар" бузургтару бартар аз ҳама чиз.</t>
   </si>
   <si>
     <t>الحث على ذكر الله، وأنه أحب مما طلعت عليه الشمس.
 الحض على الإكثار من الذكر؛ لما فيه من الأجر والفضل.
 متاع الدنيا قليل وشهواتها زائلة.</t>
   </si>
   <si>
     <t>Ташвиқ ба зикри Аллоҳ, ва инки зикри Аллоҳ маҳбубтар аз ҳар чизе аст, ки банда дар давоми рӯз анҷом медиҳад.
 Ташвиқ ба зикри зиёд гуфтан, бинобар савоб ва фазилати он.
 Лаззати дунё ночиз ва ҳавасу шаҳвати он зудгузар аст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/6211</t>
   </si>
   <si>
+    <t>لن يلج النار أحد صلى قبل طلوع الشمس وقبل غروبها</t>
+  </si>
+  <si>
+    <t>Ҳар касе, ки пеш аз тулуи офтоб ва пеш аз ғуруби он намоз бихонад, ба оташ ворид намешавад</t>
+  </si>
+  <si>
+    <t>عَنِ أبي زُهير عُمَارَةَ بْنِ رُؤَيْبَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صلى الله عليه وسلم: «لَنْ يَلِجَ النَّارَ أَحَدٌ صَلَّى قَبْلَ طُلُوعِ الشَّمْسِ وَقَبْلَ غُرُوبِهَا»</t>
+  </si>
+  <si>
+    <t>Аз Абузуҳайр, Умора ибни Руъайба (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Ҳар касе, ки пеш аз тулуи офтоб ва пеш аз ғуруби он намоз бихонад, ба оташ ворид намешавад."</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ رسولُ الله صلى الله عليه وسلم: أنه لن يدخلَ النارَ، أحدٌ صلّى صلاة الفجر، وصلاة العصر، وداوم عليهما؛ وخَصَّ هاتين الصلاتين؛ لأنهما أثقلُ الصلوات، ولأنّ وقت الصبح يكون عند النوم ولَذَّتِه، ووقت العصر يكون عند الاشتغال بأعمال النهار وتجارته، ومَن حافَظَ على هاتين الصلاتَين مع وُجودِ المَشقّة فسيحافظ على بَقيّة الصلوات.</t>
+  </si>
+  <si>
+    <t>Расули Худо (саллаллоҳу алайҳи ва саллам) хабар медиҳад, ки касе намозҳои субҳ ва асрро адо кунад ва пайваста бар ин амалаш боқӣ бимонад, ба оташи дӯзах намедарояд. Ин ду намозро махсус таъкид кардааст, зеро онҳо вазнинтарин намозон ҳастанд. Вақти субҳ вақте аст, ки одамон дар хоб ва лаззати он ҳастанд. Ва вақти аср вақте аст, ки мардум дар кори рӯзона ва тиҷорат машғуланд. Касе, ки ин ду намозро бо вуҷуди мушкилот (адо намуда) нигоҳ дорад, дигар намозҳоро ҳам нигоҳ медорад.</t>
+  </si>
+  <si>
+    <t>فضل صلاتي الصبح والعصر، فينبغي المحافظة عليهما.
+مَن أدَّى هذه الصلوات يكون غالبًا خالي النفس من الكَسَل والرياء مُحِبًّا للعبادة.</t>
+  </si>
+  <si>
+    <t>Фазилати намозҳои бомдод ва аср, бояд онҳоро (дар вақташ адо намуд) нигоҳ дошт.
+Касе, ки ин намозҳоро адо мекунад, ғолибан аз танбалӣ ва риё дур буда дӯстдори ибодат аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/6215</t>
+  </si>
+  <si>
+    <t>ما من أحد يسلم علي إلا رد الله علي روحي حتى أرد عليه السلام</t>
+  </si>
+  <si>
+    <t>Касе нест, ки бар ман салом бифиристад, магар ин ки Аллоҳ руҳамро бар ман боз мегардонад, то ҷавоби саломашро бидиҳам</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ رَسُولَ اللهِ صلَّى الله عليه وسلم قال: «ما مِنْ أحَدٍ يُسلِّمُ علي إلا ردَّ اللهُ عليَّ رُوحي حتى أردَّ عليه السَّلامَ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Касе нест, ки бар ман салом бифиристад, магар ин ки Аллоҳ руҳамро бар ман боз мегардонад, то ҷавоби саломашро бидиҳам."</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنّه تُرَدُّ إليه رُوحُه ليَرُدَّ السلامَ على كل مَن سلَّم عليه سواء كان قريبًا أو بعيدًا؛ وحياة البَرْزَخ والقبور أمرٌ غيبي، لا يَعلم حقيقتَها إلا الله، وهو على كل شيء قدير.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) хабар медиҳад, ки рӯҳи ӯ ба назди ӯ баргардонда мешавад, то ба ҳар касе, ки бар ӯ салом фиристодааст, наздик бошад ё дур, посухи саломашро диҳад. Ҳаёти барзах ва қабрҳо як амри ғайбӣ аст, ки ҳақиқати онро ҷуз Аллоҳ касе намедонад ва Ӯ бар ҳар чизе қодиру тавоно аст.</t>
+  </si>
+  <si>
+    <t>الحث على الإكثار من الصلاة والسلام على النبي صلى الله عليه وسلم.
+حياة النبي صلى الله عليه وسلم في قبره هي أكملُ حياة يحياها إنسان في بَرْزَخِه، فلا يَعلم حقيقتها إلا الله تعالى.
+الحديث ليس فيه حُجّة لمن يقول بحياة رسول الله صلى الله عليه وسلم حياةً كما نعيشها نحن، حتى لا يَستدِلّ به أهل الشرك على الاستغاثة به عليه الصلاة والسلام، وإنما هي حياة برزخية.</t>
+  </si>
+  <si>
+    <t>Ташвиқ бар зиёд дуруду салавот фиристодан бар Паёмбар (саллаллоҳу алайҳи ва саллам).
+Ҳаёти Паёмбар (саллаллоҳу алайҳи ва саллам) дар қабр беҳтарин ҳаёте аст, ки инсон метавонад дар барзах дошта бошад ва ҳақиқати он танҳо ба Худо маълум аст.
+Ин ҳадис барои онҳое, ки мегӯянд Паёмбари Худо (саллаллоҳу алайҳи ва саллам) монанди мо зинда аст, далел намешавад. То ин ки аҳли ширк онро барои истиғоса (кумак пурсидан) аз ӯ далел нагиранд. Балки он ҳаёти барзахӣ аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/6222</t>
+  </si>
+  <si>
+    <t>ما من امرئ مسلم تحضره صلاة مكتوبة فيحسن وضوءها وخشوعها وركوعها، إلا كانت كفارة لما قبلها من الذنوب، ما لم يؤت كبيرة، وذلك الدهر كله</t>
+  </si>
+  <si>
+    <t>Ҳеҷ мусалмоне нест, ки вақти намози фарзиаш фаро расад ва ба хубӣ таҳорат кунад ва бо хушуъ ва фурутанӣ намозашро анҷом диҳад, магар ин ки каффораи гуноҳони пеш аз он омадааш хоҳад шуд, агар муртакиби гуноҳи кабира нашуда бошад. Ва ин барои ҳамеша аст</t>
+  </si>
+  <si>
+    <t>عَنْ عُثْمَانَ رضي الله عنه قَالَ: سَمِعْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَا مِنَ امْرِئٍ مُسْلِمٍ تَحْضُرُهُ صَلَاةٌ مَكْتُوبَةٌ فَيُحْسِنُ وُضُوءَهَا وَخُشُوعَهَا وَرُكُوعَهَا، إِلَّا كَانَتْ كَفَّارَةً لِمَا قَبْلَهَا مِنَ الذُّنُوبِ، مَا لَمْ يُؤْتِ كَبِيرَةً، وَذَلِكَ الدَّهْرَ كُلَّهُ».</t>
+  </si>
+  <si>
+    <t>Аз Усмон (разияллоҳу анҳу) ривоят аст, ки гуфт: Шунидам, ки Паёмбар (саллаллоҳу алайҳи ва саллам) мефармояд: "Ҳеҷ мусалмоне нест, ки вақти намози фарзиаш фаро расад ва ба хубӣ таҳорат кунад ва бо хушуъ ва фурутанӣ намозашро анҷом диҳад, магар ин ки каффораи гуноҳони пеш аз он омадааш хоҳад шуд, агар муртакиби гуноҳи кабира нашуда бошад. Ва ин барои ҳамеша аст."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّه ما مِن مُسلم يَدخل عليه وقت الصلاة المفروضة فيحسن وضوءها ويُتِمُّه، ثم يَخشع في صلاته بحيث يكون قلبُه وجوارحُه كلُّها مُقبلةً على الله مستحضرةً عظمتَه، ويُتم أفعالَ الصلاةِ كالركوعِ والسجود وغيرِهِ، إلا كانت هذه الصلاةُ مُكفِّرَةً لما قبلها من المعاصي الصغائر، ما لم يعمل كبيرة من كبائر الذنوب، وهذا الفضل مُمْتَدٌّ على مَرِّ الزمان وفي كل صلاة.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён намуданд, ки мусалмоне нест, ки вақти намози фарзаш фаро расад ва таҳораташро ба хубӣ ва комил анҷом диҳад ва дар намозаш хошеъ бошад, тавре ки дил ва ҳама узвҳои ӯ рӯ ба рӯи Аллоҳ бошанд ва бузургии Аллоҳро ба ёд оварда ва корҳои намозро, монанди рукуъ ва саҷдаҳо ба шакли комил анҷом диҳад, магар ин ки ин намоз гуноҳони сағираи пеш аз худро пок мекунад, то вақте ки муртакиби гуноҳи кабира нашуда бошад. Ва ин фазилат дар тӯли замон ва дар ҳама намозҳо аст.</t>
+  </si>
+  <si>
+    <t>الصلاة المكفرة للذنوب هي التي أحسن العبد وضوءَها، وأدَّاها خاشعًا يبتغي بها وجه الله تعالى.
+فضل المداومة على العبادات، وأنها سبب لمغفرة صغائر الذنوب.
+فضل إحسان الوضوء، وإحسان الصلاة والخشوع فيها. 
+أهمية اجتناب كبائر الذنوب لمغفرة الذنوب الصغائر.
+كبائر الذنوب لا تُكَفَّر إلا بالتوبة.</t>
+  </si>
+  <si>
+    <t>Намозе, ки каффораи гуноҳон аст, он намозе аст, ки банда хуб таҳорат карда ва онро бо хушуъ ва ба қасди розигии Аллоҳ Таъоло анҷом диҳад.
+Фазилати давомнокӣ бар ибодатҳо ва ин ки ибодатҳо сабаби мағфирати гуноҳони сағира ҳастанд.
+Фазилати таҳорати комил ва хуб адо кардани намоз ва хушуъ дар он.
+Муҳиммияти дур будан аз гуноҳони кабира, барои мағфирати гуноҳони сағира.
+Гуноҳони кабира танҳо бо тавба пок мешаванд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/6254</t>
+  </si>
+  <si>
     <t>ما من أيام العمل الصالح فيها أحب إلى الله من هذه الأيام يعني أيام العشر</t>
   </si>
   <si>
     <t>Ҳеҷ рузе нест, ки амали нек назди Худованд маҳбубтар аз ин рӯзҳо бошад". Яъне: рӯзҳои даҳгона</t>
   </si>
   <si>
     <t>عن ابن عباس رضي الله عنهما قال: قال رسول الله صلى الله عليه وسلم: «ما مِنْ أيَّامٍ العمَلُ الصَّالِحُ فيها أحبُّ إلى اللهِ مِن هذه الأيام» يعني أيامَ العشر، قالوا: يا رسُولَ الله، ولا الجهادُ في سبيلِ الله؟ قال: «ولا الجهادُ في سبيلِ الله، إلا رجلٌ خَرَجَ بنفسِه ومالِه فلم يَرْجِعْ من ذلك بشيءٍ».</t>
   </si>
   <si>
     <t>Аз ибни Аббос (Худованд аз он ду розӣ бод) ривоят аст, ки гуфт: Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) фармуд: "Ҳеҷ рузе нест, ки амали нек назди Худованд маҳбубтар аз ин рӯзҳо бошад". Яъне: рӯзҳои даҳгона (Даҳаи моҳи зилҳиҷҷа),  гуфтанд: эй Расули Аллоҳ, ҳатто ҷиҳод дар роҳи Аллоҳ? Фармуд: "Ҳатто ҷиҳод  дар роҳи Аллоҳ, магар марде, ки бо ҷону молаш дар роҳи Худо баромад ва чизе аз онро барнагардонид".</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ العملَ الصالح في العشر أيام الأولى من شهر ذي الحجة أفضل من سائر أيام السنة.
 وسَألَ الصحابةُ رضي الله عنهم النبيَّ صلى الله عليه وسلم عن الجهاد في غير هذه الأيام العشر هل هو أفضل أم الأعمال الصالحة في هذه الأيام؟ لِمَا تَقَرَّرَ عندهم أن الجهاد من أفضل الأعمال.
 فأجاب صلى الله عليه وسلم: بأنَّ العمل الصالح في هذه الأيام أفضل من الجهاد في غيرها، إلا رجل خرج مجاهدًا ومخاطرًا بنفسِهِ ومالِهِ في سبيل الله، فَفَقَدَ مالَه وفاضت روحُه في سبيل الله، 
 فهذا هو الذي يَفْضُل على العمل الصالح في هذه الأيام الفاضلة.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди аллоҳ бар ӯ бод) баён фармуданд, ки амали нек дар даҳаи  аввали моҳи Зулҳиҷҷа беҳтар аз дигар рӯзҳои сол аст.
 Саҳобагон (Худованд аз онҳо розӣ бод) аз Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) дар мавриди ҷиҳод дар рӯзҳои ғайр аз ин даҳа пурсиданд, ки оё он беҳтар аст ё амалҳои нек дар ин рӯзҳо? Чун онҳо бар ин буданд, ки, ҷиҳод аз беҳтарин амалҳо аст.
 Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) дар посух гуфтанд: амали нек дар ин рӯзҳо беҳтар аз ҷиҳод дар рӯзҳои дигар аст, магар марде, ки ба ҷиҳод баромад ва ҷону моли худро дар роҳи Аллоҳ фидо намуд. Ин аст ягона амал, ки бар дигар амалҳо дар рӯзҳои мазкур бартарӣ дорад.</t>
   </si>
   <si>
     <t>فضل العمل الصالح في عشر ذي الحجة، فعلى المسلم أن يغتنم هذه الأيام ويكثر فيها الطاعات، من ذكر الله عز وجل، وقراءة القرآن، والتكبير والتهليل والتحميد، والصلاة والصدقة والصيام، وجميع أعمال البِرّ.</t>
   </si>
   <si>
     <t>Фазилати амали нек дар даҳаи зулҳиҷҷа. Бинобарин мусалмон бояд ин рӯзҳоро ғанимат дониста то метавонад бештар ибодат намояд, аз ҷумла зикри Аллоҳ, Қуръон хондан, такбиру таҳлилу ҳамду сано гуфтан, намоз хондан, рӯза гирифтан, садақа додан ва амалҳои неки дигар анҷом додан.</t>
   </si>
   <si>
     <t>رواه البخاري وأبو داود، واللفظ له</t>
   </si>
   <si>
     <t>[رواه البخاري وأبو داود، واللفظ له]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/6255</t>
   </si>
   <si>
+    <t>مثل المؤمن الذي يقرأ القرآن كمثل الأترجة، ريحها طيب وطعمها طيب، ومثل المؤمن الذي لا يقرأ القرآن كمثل التمرة، لا ريح لها وطعمها حلو</t>
+  </si>
+  <si>
+    <t>Мисоли муъмине, ки Қуръонро мехонад, мисли турунҷ (Cytron) аст, бӯйи хуш дорад ва таъмаш ҳам хуш аст. Ва мисоли муъмине, ки Қуръон намехонад, монанди хурмо аст, ки бӯй надорад ва таъмаш хуш аст</t>
+  </si>
+  <si>
+    <t>عَن أَبي مُوْسى الأَشْعريِّ رضي الله عنه قال: قال رسولُ اللهِ صلى اللهُ عليه وسلم: «مَثَلُ الْمُؤْمِنِ الَّذِي يَقْرَأُ الْقُرْآنَ كَمَثَلِ الْأُتْرُجَّةِ، رِيحُهَا طَيِّبٌ وَطَعْمُهَا طَيِّبٌ، وَمَثَلُ الْمُؤْمِنِ الَّذِي لَا يَقْرَأُ الْقُرْآنَ كَمَثَلِ التَّمْرَةِ، لَا رِيحَ لَهَا وَطَعْمُهَا حُلْوٌ، وَمَثَلُ الْمُنَافِقِ الَّذِي يَقْرَأُ الْقُرْآنَ مَثَلُ الرَّيْحَانَةِ، رِيحُهَا طَيِّبٌ وَطَعْمُهَا مُرٌّ، وَمَثَلُ الْمُنَافِقِ الَّذِي لَا يَقْرَأُ الْقُرْآنَ كَمَثَلِ الْحَنْظَلَةِ، لَيْسَ لَهَا رِيحٌ وَطَعْمُهَا مُرٌّ».</t>
+  </si>
+  <si>
+    <t>Аз Абумусои Ашъарӣ (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Мисоли муъмине, ки Қуръонро мехонад, мисли турунҷ (Cytron) аст, бӯйи хуш дорад ва таъмаш ҳам хуш аст. Ва мисоли муъмине, ки Қуръон намехонад, монанди хурмо аст, ки бӯй надорад ва таъмаш хуш аст. Ва мисоли мунофиқе, ки Қуръон мехонад, монанди райҳон аст, бӯяш хуш аст ва таъмаш талх. Ва мисоли мунофиқе, ки Қуръон намехонад, монанди ҳанзала (Colocynth) аст, бӯйе надорад ва таъмаш ҳам талх аст."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أقسامَ الناسِ في قراءة القرآن والانتفاع به: 
+فالقسم الأول: المؤمن الذي يقرأ القرآنَ وينتفع به، فهو كَثَمَرَةِ الأترجة، طَيِّبُ الطعم والرائحة وحَسَن اللون، ومنافعه كثيرة، فهو يعمل بما يقرأ، وينفع عبادَ الله. 
+الثاني: المُؤمن الذي لا يقرأ القرآن، فهو كالتَّمْرَة، طعمُها حُلْو، ولا ريح لها، فقلبُه مُشتملٌ على الإيمان كاشتمال التمرة على الحلاوة في طعمها وباطنها، وعدم ظهور ريح لها يَشُمُّه الناسُ؛ لعدم ظهور قراءة منه يرتاح الناس بسماعها. 
+الثالث: المنافق الذي يقرأ القرآن، فهو كالريحانة، لها رائحة طيبة وطعمها مُرّ، حيث لم يُصلِح قلبَه بالإيمان، ولم يعملْ بالقرآن، ويَظهرُ أمامَ الناس أنه مؤمن، فريحُها الطيب يُشبه قراءتَه، وطعمُها المُرُّ يُشبه كُفرَه. 
+الرابع: المنافق الذي لا يقرأ القرآن، فهو كالحَنْظَلَة، حيثُ إنها لا رائحة لها، ومُرٌّ مذاقُها، فانعدام ريحِها أَشبَهَ انعدامَ ريحِه؛ لعدم قراءته، ومَرَارةُ طعمِها شَبيهٌ بمرارة كفرِه، فباطنُه خَالٍ من الإيمان، وظاهره لا نفع فيه، بل هو ضارٌّ.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) тоифаҳои мардумро дар мавриди хондани Қуръон ва баҳрабардорӣ аз он баён кардааст.
+Тоифаи аввал: Муъмине аст, ки Қуръон мехонад ва аз он баҳра мебарад, пас ӯ монанди меваи утруҷҷа (навъе аз нок) аст, ки бӯйи хуш ва ранги хуб ва таъми хуш дорад ва фоидаҳои он зиёд аст. Яъне, чунин шахс ба он чи аз Қуръон мехонад амал мекунад ва ба бандагони Аллоҳ фоида мерасонад.
+Тоифаи дуввум: Муъмине, ки Қуръон намехонад. Ӯ монанди хурмо аст, ки таъмаш ширин аст, вале бӯй надорад. Монанди хурмо, ки дар ботинаш мазза ва ширини дорад, аммо бӯй надорад, ки мардум бибӯянд. Зеро хондани ӯ шунида намешавад, ки мардум аз шуниданаш роҳат кунанд.
+Сеюм: Мунофиқе, ки Қуръон мехонад, Ӯ монанди райҳон аст, ки бӯйи хуш дорад, аммо таъмаш талх аст. Зеро дилашро бо имон обод накардааст ва ба Қуръон амал намекунад. Аммо дар баробари мардум чунон ошкор мешавад, ки гӯё муъмин аст. Бӯйи хушаш ба хонданаш монанд аст ва таъми талхаш ба куфраш.
+Чаҳорум: Мунофиқе, ки Қуръон намехонад, монанди ҳанзала аст, бӯе надорад ва таъмаш низ талх аст. Бе бӯ буданаш ба Қуръон нахонданаш монанд аст ва таъми талхаш ба талхии куфраш монанд аст. Дарунаш аз имон холӣ ва берунаш ҳеҷ фоидае надорад, балки зиёновар аст.</t>
+  </si>
+  <si>
+    <t>بيان فضيلة حامل القرآن العامل به.
+مِن طُرُق التعليم ضَرْبُ المَثَل؛ لتقريب الفهم.
+ينبغي للمسلم أن يكونَ له وِرْدٌ مُسْتَمِرٌّ مِن كتاب الله تعالى.</t>
+  </si>
+  <si>
+    <t>Баёни фазилати ҳофизи Қуръон ва амалкунанда ба он.
+Яке аз роҳҳои таълим, барои наздик кардани фаҳмиш, мисол овардан аст.
+Мусалмон бояд вирди муайяане аз китоби Аллоҳ Таъоло барои Қуръон хондани ҳаррӯзааш дошта бошад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/6258</t>
+  </si>
+  <si>
+    <t>معقبات لا يخيب قائلهن أو فاعلهن دبر كل صلاة مكتوبة، ثلاث وثلاثون تسبيحة، وثلاث وثلاثون تحميدة، وأربع وثلاثون تكبيرة</t>
+  </si>
+  <si>
+    <t>Азкоре, ки баъди ҳар намози фарз аст, гӯяндааш - ё анҷом диҳандааш- баъд аз ҳар намоз, пушаймон намегардад: сию се бор тасбеҳ гуфтан, сию се бор ҳамд гуфтан ва сию чаҳор бор такбир гуфтан аст</t>
+  </si>
+  <si>
+    <t>عَنْ كَعْبِ بْنِ عُجْرَةَ رضي الله عنه عَنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مُعَقِّبَاتٌ لَا يَخِيبُ قَائِلُهُنَّ -أَوْ فَاعِلُهُنَّ- دُبُرَ كُلِّ صَلَاةٍ مَكْتُوبَةٍ، ثَلَاثٌ وَثَلَاثُونَ تَسْبِيحَةً، وَثَلَاثٌ وَثَلَاثُونَ تَحْمِيدَةً، وَأَرْبَعٌ وَثَلَاثُونَ تَكْبِيرَةً».</t>
+  </si>
+  <si>
+    <t>Аз Каъб ибни Ъуҷра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Азкоре, ки баъди ҳар намози фарз аст, гӯяндааш - ё анҷом диҳандааш- баъд аз ҳар намоз, пушаймон намегардад: сию се бор тасбеҳ гуфтан, сию се бор ҳамд гуфтан ва сию чаҳор бор такбир гуфтан аст."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم عن أذكارٍ لا يَخْسَرُ ولا يَنْدَمُ قائلُها، بل له ثوابُ هذه الكلمات، ويأتي بعضُها عَقِبَ بعضٍ، وتُقال عَقِب الصلاة المفروضة، وهي: 
+"سبحان الله" ثلاثًا وثلاثين مرة، أي تنزيهه تعالى عن كل نقص. 
+و"الحمد لله" ثلاثًا وثلاثين مرة، وهي وصف الله بالكمال التامِّ مع محبته وتعظيمه. 
+و"الله أكبر" أربعًا وثلاثين مرة، فالله أكبر وأعظم وأعزُّ من كل شيء.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи  ва саллам) дар бораи азкоре хабар доданд, ки гӯяндааш зиён намебинад ва пушаймон намешавад, балки савоби ин калимаҳоро хоҳад гирифт. Ва ин зикрҳо баъд аз намози фарзӣ пай дар пай гуфта мешаванд:
+"Субҳоналлоҳ" сию се бор, ба маънои пок донистани Аллоҳ аз ҳамагуна нақсу камбудиҳо.
+Ва "Алҳамду лиллоҳ" сию се бор, ки васфи Аллоҳ бо камоли комил бо ҳамроҳи муҳаббат ва бузургдошт аст.
+Ва "Аллоҳу акбар" сию чаҳор бор, Аллоҳ аз ҳама чиз бузургтар ва боазаматтар аст.</t>
+  </si>
+  <si>
+    <t>فضل التسبيح والتحميد والتكبير، فهُنَّ الباقيات الصالحات.</t>
+  </si>
+  <si>
+    <t>Фазилати тасбеҳ, таҳмид ва такбир, зеро онҳо некиҳои доимӣ ҳастанд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/6259</t>
+  </si>
+  <si>
     <t>من ترك صلاة العصر فقد حبط عمله</t>
   </si>
   <si>
     <t>Ҳар кӣ намози асрро тарк кунад, амалаш табоҳ шудааст</t>
   </si>
   <si>
     <t>عن بريدة بن الحصيب رضي الله عنه أنه قال: بَكِّرُوا بِصَلَاةِ الْعَصْرِ، فَإِنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «مَنْ تَرَكَ صَلَاةَ الْعَصْرِ فَقَدْ حَبِطَ عَمَلُهُ».</t>
   </si>
   <si>
     <t>Аз Бурайда ибни Ҳасиб (Худованд аз ӯ розӣ бод) ривоят аст, ки фармуд: Барои адои намози аср барвақт биёед, зеро Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Ҳар кӣ намози асрро тарк кунад, амалаш табоҳ шудааст".</t>
   </si>
   <si>
     <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن تأخيرِ صلاةِ العصر عن وقتها مُتَعمِّدًا، وأنَّ من فعل ذلك بَطَل وفَسَدَ عملُه وذهب سُدًى.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) аз қасдан ба таъхир гузоштани намози аср ҳушдор дода баён намудаанд, ки ҳар кӣ ин корро анҷом диҳад, амалаш ботилу фосид ва табоҳ гаштааст.</t>
   </si>
   <si>
     <t>الحث على المحافظة على صلاة العصر في أول وقتها والمبادرة إلى ذلك.
 الوعيد الشديد لمن ترك صلاة العصر، وتفويتها عن وقتها أعظم من تفويت غيرها، فإنها الصلاة الوسطى المخصوصة بالأمر في قوله تعالى: (حَافِظُواْ عَلَى الصَّلَوَاتِ والصَّلاَةِ الْوُسْطَى) [البقرة: 238].</t>
   </si>
   <si>
     <t>Ташвиқ ба адо кардани намози аср дар аввали вақт ва пешқадам будан дар анҷоми он.
 Таҳдиди сахт барои касоне, ки намози асрро тарк мекунанд, гуноҳи анҷом надодани намози аср дар вақти худ бузургтар аз дигар намозҳо аст, зеро намози аср ҳамон намози вусто (миёна) аст, ки ба вижа дар ояти зер зикр шудааст: "[Эй мусулмонон] бар [анҷоми] ҳама намозҳо ва [ба хусус] намози аср кӯшо бошед [саъю талош кунед] ва бо фурӯтаниву фармонбардорӣ барои Аллоҳ Таъоло ба по хезед" (Сураи Бақара: 238)</t>
   </si>
@@ -4963,50 +12794,86 @@
   <si>
     <t>Аз Усмон ибни Аффон (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуд: "Ҳар кӣ таҳорат кунад ва онро нек анҷом диҳад, гуноҳони ӯ аз баданаш, ҳатто аз зери нохунҳояш берун меояд".</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ مَن توضَّأ مع مُراعاةِ سُننِ الوضوء وآدابِه، كان ذلك من أسبابِ تكفيرِ السيئات وحَطِّ الخطايا، «حتى تخرج» ذنوبُه من تحت أظفار يديه ورجليه.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд, ки ҳар кӣ таҳорат кунад ва одобу суннатҳои онро риоя кунад аз сабабҳои пок шудани гуноҳони ӯ мегардад, то онҷо ки ҳатто гуноҳонаш аз зери нохунҳои дасту пояш берун меояд.</t>
   </si>
   <si>
     <t>الحث على الاعتناء بتعلُّم الوضوء وسننه وآدابه، والعمل بذلك.
 فضل الوضوء، وأنه كفارة للذنوب الصغائر، أما الكبائر فلا بد من التوبة.
 شرط خروج الخطايا هو إكمال الوضوء والإتيان به بدون إخلال كما بينه النبي -صلى الله عليه وسلم-.
 تكفير الذنوب في هذا الحديث مُقيَّدٌ باجتناب الكبائر والتوبة منها، قال تعالى: (إِنْ تَجْتَنِبُوا كَبَائِرَ مَا تُنْهَوْنَ عَنْهُ نُكَفِّرْ عَنْكُمْ سَيِّئَاتِكُمْ) [النساء:31].</t>
   </si>
   <si>
     <t>Ташвиқи мардум барои омӯзиши таҳорат, бо риояи суннат ва одоби вузуъ ва амал кардан ба он.
 Фазилати таҳорат ва инки (риояи суннат ва одоби он) сабаби каффораи гуноҳони хурд аст, аммо барои гуноҳони кабира бояд тавба кард.
 Шарти рехтани гуноҳон, пурра ва бидуни камбуд анҷом додани таҳорат аст, чунончи Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) баён намуданд.
 Каффораи гуноҳон дар ҳадиси мазкур ба шарти дурӣ аз гуноҳони кабира ва тавба аз онон маҳдуд шудааст, Худованд мефармояд: "[Эй муъминон] Агар аз гуноҳони бузурге, ки аз он наҳй шудаед, дурӣ кунед, гуноҳон [-и сағиратон]-ро аз шумо мезудоем ва шуморо дар ҷойгоҳи шоистаи [биҳишт] ворид мекунем". (Сураи Нисо: 31)</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/6263</t>
   </si>
   <si>
+    <t>من قال حين يسمع المؤذن أشهد أن لا إله إلا الله وحده لا شريك له، وأن محمدا عبده ورسوله، رضيت بالله ربا وبمحمد رسولا، وبالإسلام دينا، غفر له ذنبه</t>
+  </si>
+  <si>
+    <t>Ҳар ки ҳангоми шунидани муаззин бигӯяд: "Ашҳаду ан ло илоҳа илло Аллоҳу ваҳдаҳу ло шарика лаҳу ва анна Муҳаммадан абдуҳу ва расулуҳу. Разийту биллоҳи раббан ва би Муҳаммадин расулан ва бил-Исломи динан", гуноҳони ӯ омурзида мешаванд." 
+Тарҷума: "Гувоҳӣ медиҳам, ки маъбуди бар ҳақе нест ҷуз Аллоҳ, ки ягона ва бешарик аст. Ва ба ин ки Муҳаммад банда ва фиристодаи Ӯ аст. Ба Аллоҳ, ҳамчун Парвардигорам ва Муҳаммад, ҳамчун Паёмбарам ва ба Ислом ҳамчун динам, розӣ ҳастам</t>
+  </si>
+  <si>
+    <t>عَنْ سَعْدِ بْنِ أَبِي وَقَّاصٍ رضي الله عنه عَنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أَنَّهُ قَالَ: «مَنْ قَالَ حِينَ يَسْمَعُ الْمُؤَذِّنَ أَشْهَدُ أَنْ لَا إِلَهَ إِلَّا اللهُ وَحْدَهُ لَا شَرِيكَ لَهُ، وَأَنَّ مُحَمَّدًا عَبْدُهُ وَرَسُولُهُ، رَضِيتُ بِاللهِ رَبًّا وَبِمُحَمَّدٍ رَسُولًا، وَبِالْإِسْلَامِ دِينًا، غُفِرَ لَهُ ذَنْبُهُ».</t>
+  </si>
+  <si>
+    <t>Аз Саъд ибни Абиваққос (разияллоҳу анҳу) ривоят аст, ки Паёмбари Аллоҳ (саллаллоҳу алайҳи ва саллам) гуфт: "Ҳар ки ҳангоми шунидани муаззин бигӯяд: "Ашҳаду ан ло илоҳа илло Аллоҳу ваҳдаҳу ло шарика лаҳу ва анна Муҳаммадан абдуҳу ва расулуҳу. Разийту биллоҳи раббан ва би Муҳаммадин расулан ва бил-Исломи динан", гуноҳони ӯ омурзида мешаванд." 
+Тарҷума: "Гувоҳӣ медиҳам, ки маъбуди бар ҳақе нест ҷуз Аллоҳ, ки ягона ва бешарик аст. Ва ба ин ки Муҳаммад банда ва фиристодаи Ӯ аст. Ба Аллоҳ, ҳамчун Парвардигорам ва Муҳаммад, ҳамчун Паёмбарам ва ба Ислом ҳамчун динам, розӣ ҳастам."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنه مَن قال حين يَسمعُ المؤذنَ 
+"أشهد أن لا إله إلا الله وحده لا شريك له" أي: أُقِرُّ وأعترفُ وأُخبِر أنه لا معبود بحق إلا الله، وكل معبود سواه فهو باطل، 
+"وأن محمدًا عبده ورسوله" أي: أنه عَبْدٌ لا يُعبَد، ورسول لا يَكذِب، 
+"رضيت بالله ربًّا" أي: بربوبيته وألوهيته وأسمائه وصفاته، 
+"وبمحمد رسولًا" أي: بجميع ما أرسل به، وبلغه إلينا،
+"وبالإسلام" أي: بجميع أحكام الإسلام من الأوامر والنواهي،
+"دينًا" أي: اعتقادًا وانقيادًا،
+"غفر له ذنبه" أي: من الصغائر.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд, ки ҳар ки ҳангоми шунидани муаззин гӯяд: "Ашҳаду ан ло илоҳа илло Аллоҳу ваҳдаҳу ло шарика лаҳу." Яъне: Иқрор ва эътироф мекунам ва хабар медиҳам, ки маъбуди ба ҳақ нест, ҷуз Аллоҳ ва ҳар маъбуде ҷуз Ӯ ботил аст. "Ва анна Муҳаммадан абдуҳу ва расулуҳу", яъне, ӯ банда аст, ибодат карда намешавад ва паёмбар аст, дурӯғ намегӯяд. "Разийту биллоҳи раббан", яъне ба рубубият, улуҳият, номҳо ва сифатҳояш. "Ва би Муҳаммадин расулан", яъне, ба ҳамаи он чи барои ӯ фиристода шудааст ва ба мо расонидааст, розӣ ҳастам. "Ва бил-исломи", яъне, ба ҳамаи аҳкоми Ислом, аз авомир ва навоҳияш. "Динан", яъне, аз рӯи эътиқод ва таслим шудан. "Гуноҳонаш омурзида мешавад." Яъне, гуноҳони сағирааш.</t>
+  </si>
+  <si>
+    <t>ترديد هذا الدعاء عند سماع النداء من مُكَفِّرات الذنوب.</t>
+  </si>
+  <si>
+    <t>Такрор кардани ин дуо ҳангоми шунидани азон, аз поккунандаҳои гуноҳон аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/6272</t>
+  </si>
+  <si>
     <t>من قرأ بالآيتين من آخر سورة البقرة في ليلة كفتاه</t>
   </si>
   <si>
     <t>Ҳар кас ду ояти охири сураи Бақараро дар шаб бихонад, барояш басанда аст</t>
   </si>
   <si>
     <t>عن أبي مسعود رضي الله عنه قال: قال النبي صلى الله عليه وسلم: «مَنْ قَرَأَ بِالْآيَتَيْنِ مِنْ آخِرِ سُورَةِ الْبَقَرَةِ فِي لَيْلَةٍ كَفَتَاهُ».</t>
   </si>
   <si>
     <t>Аз Абумасъуд (Худованд аз ӯ розӣ бод) омадааст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Ҳар кас ду ояти охири сураи Бақараро дар шаб бихонад, барояш басанда аст".</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ مَن قَرأ الآيتين الأخيرتين من سورة البقرة في الليل فإنَّ الله يكفيه الشر والمكروه، وقيل: تكفيه عن قيام الليل، وقيل: تكفيه عن سائر الأوراد، وقيل: إنهما أقلُّ ما يجزىء من قراءة القرآن في قيام الليل، وقيل غير ذلك، ولعل كلَّ ما ذُكِرَ صحيح يَشملُه اللفظ.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) хабар доданд, ки ҳар кас ду ояти охири сураи Бақараро дар шаб бихонад, Худованд бадиҳоро аз ӯ дур мекунад. Ҳамчунин ворид шудааст, ки дар ивази намози шаб хондан барояш кифоят мекунад, ва гуфта шудаст: барояш дар ивази хондани дигар зикрҳо басанда аст, ва гуфтаанд: ин камтарин миқдор аз Қуръон аст, ки барои қиёми шаб кифоят мекунад. Ақволи дигар низ дар ин маврид ворид шудааст ва шояд ҳама ончи зикр шуд дуруст ва ҳама шомили як лафзанд.</t>
   </si>
   <si>
     <t>بيان فضل أواخر سورة البقرة، وهي من قوله تعالى : (آمن الرسول ...)  إلى آخر السورة.
 أواخر سورة البقرة تدفع عن صاحبها السوءَ والشرَّ والشيطانَ إذا قرأها من الليل.
 الليلة تبدأ بغروب الشمس، وتنتهي بطلوع الفجر.</t>
   </si>
   <si>
     <t>Баёни фазилати оятҳои охири сураи Бақара, ки оғоз аз (Омана расулу....) то охири сура аст.
 Охири сураи Бақара, агар дар шаб хонда шавад, хонандаашро аз бадӣ ва шарри шайтон дур месозад.
@@ -5027,50 +12894,89 @@
   <si>
     <t>Аз Абдуллоҳ ибни Масъуд (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Ҳар кас як ҳарф аз Қуръон бихонад, барояш як ҳасана аст ва ҳар ҳасана даҳ баробари он аст, ман намегӯям: (алиф, лом, мим), як ҳарф аст, балки алиф як ҳарф, лом як ҳарф ва мим як ҳарф аст".</t>
   </si>
   <si>
     <t>أَخْبرَ النبيُّ صلى الله عليه وسلم أنَّ كلَّ مسلمٍ يقرأ حرفًا من كتاب اللّه فله به حسنة، ويُضاعَفُ له الأجرُ إلى عشَرةِ أمثالِه.
 ثم بَيَّنَ ذلك بقوله: (لا أقول "ألم" حرف، ولكن ألف حرف، ولام حرف، وميم حرف): فتكون ثلاثة فيها ثلاثون حسنة.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармудаанд, ки ҳар мусалмоне, ки ҳарфе аз китоби Худо бихонад як ҳасана хоҳад гирифт ва савоби ӯ барояш то даҳчанд дода мешавад.
 Сипас онро баён фармуда гуфтанд: (Ман намегӯям «алиф лом мим» як ҳарф аст, балки алиф як ҳарф, лом як ҳарф ва мим як ҳарф аст). Пас он иборат аз се ҳарф аст, ки барояш сӣ савоб дода мешавад.</t>
   </si>
   <si>
     <t>الحث على الإكثار من تلاوة القرآن.
 للقارئ بكل حرف من كل كلمة يتلوها حسنة مضاعفة بعشر أمثالها.
 سعة رحمة الله وكرمه حيث ضاعف للعباد الأجر فضلًا منه وكرمًا.
 فضل القرآن على غيره من الكلام، والتعبد بتلاوته؛ وذلك بأنه كلام الله تعالى.</t>
   </si>
   <si>
     <t>Ташвиқ ба зиёд тиловат кардани Қуръон.
 Барои тиловат кардани ҳар як ҳарфе аз Қуръон як ҳасана аст, ки ҳар ҳасана баробар аст ба даҳ ҳасана.
 Вусъати фазл ва раҳмати Худованд, ки подоши бандагони некӯкорро чанд баробар медиҳад.
 Фазилат ва бартарии Қуръон бар дигар суханон, зеро он сухани Худованд ва хондани он ибодат аст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/6275</t>
+  </si>
+  <si>
+    <t>كذبني ابن آدم ولم يكن له ذلك، وشتمني ولم يكن له ذلك</t>
+  </si>
+  <si>
+    <t>Фарзанди одам манро такзиб кард, дар ҳоле ки набояд чунин мекард. Ва манро дашном дод, дар ҳоле ки набояд чунин мекард</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ: عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «قَالَ اللَّهُ: كَذَّبَنِي ابْنُ آدَمَ وَلَمْ يَكُنْ لَهُ ذَلِكَ، وَشَتَمَنِي وَلَمْ يَكُنْ لَهُ ذَلِكَ، فَأَمَّا تَكْذِيبُهُ إِيَّايَ فَقَوْلُهُ: لَنْ يُعِيدَنِي، كَمَا بَدَأَنِي، وَلَيْسَ أَوَّلُ الخَلْقِ بِأَهْوَنَ عَلَيَّ مِنْ إِعَادَتِهِ، وَأَمَّا شَتْمُهُ إِيَّايَ فَقَوْلُهُ: اتَّخَذَ اللَّهُ وَلَدًا وَأَنَا الأَحَدُ الصَّمَدُ، لَمْ أَلِدْ وَلَمْ أُولَدْ، وَلَمْ يَكُنْ لِي كُفْؤًا أَحَدٌ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу): Аз Паёмбар (саллаллоҳу алайҳи ва саллам) ривоят аст, ки фармуд: "Аллоҳ мефармояд: Фарзанди одам манро такзиб кард, дар ҳоле ки набояд чунин мекард. Ва манро дашном дод, дар ҳоле ки набояд чунин мекард. Аммо такзибаш ин аст, ки мегӯяд: Ӯ манро чунон ки бори нахуст офарид, дубора боз нахоҳад гардонд, дар ҳоле ки офариниши нахуст барои ман осонтар аз боз гардонидани ӯ нест. Ва дашномаш ин аст, ки мегӯяд: Аллоҳ барои худ фарзанд гирифтааст, ҳоло он ки ман он ягонаи бениёз ҳастам, ки на мезоям ва на зода шудаам ва ҳеҷ кас монанд ва ҳамтои ман нест."</t>
+  </si>
+  <si>
+    <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم في الحديث القُدْسِيِّ أنّ اللهَ عز وجل أَخْبَرَ عن المشركين والكفار أنهم يُكذِّبونه ويَصِفُونه بالنقائص والمعايب، وما كان ينبغي لهم ذلك. 
+فأما تكذيبُهم لله: فَزَعْمُهم أنَّ الله لن يُعيدَهم بعد موتِهم مرة أخرى كما خلقهم أول مرة من عَدَم، فردَّ عليهم بأن الذي بَدَأ الخَلْقَ مِن العَدَم قادرٌ على إعادتهم بل أهون، وإن كان الأمر بالنسبة لله مستويان الخلق والإعادة، فالله على كل شيء قدير.
+وأما شتمهم: فقولهم: إن له ولدًا، فَرَدَّ عليهم بأنه الأحد المُتَفَرِّدُ بجميع الكمالات في أسمائه وصفاته وأفعاله، المُنَزَّه عن كل نقص وعيب، الصمد الذي لا يحتاج إلى أحد، ويحتاج إليه كل أحد، ولم يكن والدًا لأحد، ولم يكن ولدًا لأحد، ولم يكن لي كفؤًا أحدٌ من مثيلٍ أو نظيرٍ سبحانه وتعالى.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) дар ин ҳадиси қудсӣ баён мекунад, ки Аллоҳ Таъоло дар бораи мушрикон ва кофирон сухан гуфтааст, ки онон Ӯро такзиб мекунанд ва нақсу камбудиро ба Ӯ нисбат медиҳанд, дар ҳоле ки набояд чунин мекарданд.
+Аммо такзибашон ба Аллоҳ: Иддио мекунанд, ки Аллоҳ Таъоло бори дигар ононро, чӣ гунае, ки нахустин бор аз адам офарид, баъд аз маргашон барнамегардонад. Аллоҳ дар посух ба онон баён мекунад, ки барои он касе, ки офаринишро аз адам оғоз кард, боз гардонидани онон мумкин, балки осонтар аст. Ҳарчанд халқ кардан ва боз гардонидан назди Аллоҳ як аст, зеро Аллоҳ Таъоло бар ҳама кор тавоно аст.
+Ва аммо дашноми онҳо ин аст, ки мегӯянд: Аллоҳ фарзанд дорад. Аллоҳ ҷавоб дод, ки Ӯ бо тамоми камолот дар номҳо, сифатҳо ва афъолаш якка ва ягона аст. Аз ҳама гуна нақсу камбудиҳо поку муназзаҳ аст. Бениёзу беҳамтоест, ки ба касе ниёз надорад ва ҳама ба Ӯ ниёзманд ҳастанд. Падар ва фарзанди касе набуд ва ҳеҷ кас ба Ӯ монанд ва ҳамто нест.</t>
+  </si>
+  <si>
+    <t>إثبات كمال القدرة لله تعالى.
+إثبات البعث بعد الموت.
+كفر من أنكر البعث أو نسب الولد لله تعالى.
+ليس لله تعالى مثيل ولا نظير.
+سعة حلم الله سبحانه، وإمهاله للكافرين لعلهم أن يتوبوا ويرجعوا.</t>
+  </si>
+  <si>
+    <t>Исботи қудрати комил барои Аллоҳ Таъоло.
+Исботи зинда шудан баъд аз марг.
+Ҳар ки зинда шудани мурдагонро инкор кунад ё ба Аллоҳ фарзанд нисбат диҳад, кофир аст.
+Аллоҳ Таъоло монанд ва ҳамто надорад.
+Вусъати бурдбории Аллоҳ Таъоло ва фурсат додани Ӯ ба кофирон, ки тавба кунанд ва бозгарданд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/6327</t>
   </si>
   <si>
     <t>من عادى لي وليا فقد آذنته بالحرب، وما تقرب إلي عبدي بشيء أحب إلي مما افترضت عليه</t>
   </si>
   <si>
     <t>Ҳар ки бо дӯсте аз дӯстони ман душманӣ варзад, ман бо ӯ ҷанг эълон кардаам. Ва бандаам бо чизе ба ман наздик нашудааст, ки барои ман маҳбубтар аз он чи бар ӯ фарз кардаам, бошад</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِنَّ اللَّهَ قَالَ: مَنْ عَادَى لِي وَلِيًّا فَقَدْ آذَنْتُهُ بِالحَرْبِ، وَمَا تَقَرَّبَ إِلَيَّ عَبْدِي بِشَيْءٍ أَحَبَّ إِلَيَّ مِمَّا افْتَرَضْتُ عَلَيْهِ، وَمَا يَزَالُ عَبْدِي يَتَقَرَّبُ إِلَيَّ بِالنَّوَافِلِ حَتَّى أُحِبَّهُ، فَإِذَا أَحْبَبْتُهُ: كُنْتُ سَمْعَهُ الَّذِي يَسْمَعُ بِهِ، وَبَصَرَهُ الَّذِي يُبْصِرُ بِهِ، وَيَدَهُ الَّتِي يَبْطِشُ بِهَا، وَرِجْلَهُ الَّتِي يَمْشِي بِهَا، وَإِنْ سَأَلَنِي لَأُعْطِيَنَّهُ، وَلَئِنِ اسْتَعَاذَنِي لَأُعِيذَنَّهُ، وَمَا تَرَدَّدْتُ عَنْ شَيْءٍ أَنَا فَاعِلُهُ تَرَدُّدِي عَنْ نَفْسِ المُؤْمِنِ، يَكْرَهُ المَوْتَ وَأَنَا أَكْرَهُ مَسَاءَتَهُ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки гуфт: Расули Аллоҳ (Саллалоҳу алайҳи ва саллам) фармуданд: "Дар ҳақиқат Аллоҳ Таъоло фармуд: Ҳар ки бо дӯсте аз дӯстони ман душманӣ варзад, ман бо ӯ ҷанг эълон кардаам. Ва бандаам бо чизе ба ман наздик нашудааст, ки барои ман маҳбубтар аз он чи бар ӯ фарз кардаам, бошад. Ва бандаам ҳамвора бо нафлҳо ба ман наздики меҷӯяд, то ин ки дӯсташ бидорам ва чун дӯсташ доштам, ман гӯши ӯ мешавам, ки бо он мешунавад ва чашми ӯ мешавам, ки бо он мебинад ва дасти ӯ мешавам, ки бо он мегирад ва пойи ӯ мешавам, ки бо он роҳ меравад. Ва агар аз ман бихоҳад, қатъан, ба ӯ ато хоҳам кард ва агар аз ман паноҳ бихоҳад, ӯро паноҳ хоҳам дод. Ва дар ҳеҷ коре, ки анҷомаш медиҳам, ба андозаи гирифтани ҷони муъмин тараддуд накардаам, ӯ маргро намеписандад ва ман ҳам озори ӯро намеписандам".</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم في الحديثِ القُدْسِيِّ أنَّ الله عز وجل قال: 
 مَن آذى وَليًّا من أوليائي وأغضبَه وأبغضَه فقد أَعْلمتُه وأعلنتُ له العداوة. 
 والوليُّ هو: المؤمنُ التَّقي، وعلى قدر ما للعبد من الإيمان والتقوى يكون نصيبُه من ولاية الله. 
 وما تقرَّب المسلم إلى ربِّه بشيء أحب إليه مما افترضه وأوجبه عليه من فعل الطاعات وترك المحرمات، وما يزال المسلم يتقرّب إلى ربه بالنوافل مع الفرائض؛ حتى ينال محبة الله. 
 فإذا أحبه الله كان الله مُسددًا له في هذه الأعضاء الأربعة:
 يُسدِّدُه في سمعه، فلا يسمع إلا ما يرضي الله. 
 ويُسدده في بصره، فلا ينظر إلا إلى ما يحب الله النظر إليه ويرضاه.
 ويُسدده في يده، فلا يعمل بيده إلا ما يرضي الله. 
 ويُسدده في رجله، فلا يمشي إلا إلى ما يرضي الله، ولا يسعى إلا إلى ما فيه الخير. 
 ومع هذا إنْ سأل اللهَ شيئًا فإنَّ الله يعطيه ما سأل، فيكون مجابَ الدعوة، ولئن استعاذ بالله ولجأ إليه طلبًا للحماية، فإن الله سبحانه يُعيذه ويحميه مما يخاف. 
 ثم قال الله تعالى: وما تَردَّدتُ عن شيءٍ أنا فاعله تَرَدُّدي في قَبْضِ نَفْس المؤمن رحمة به؛ لأنه يكره الموت لما فيه من الألم، والله يكره ما يُؤلم المؤمن.</t>
@@ -5085,50 +12991,166 @@
 Ва бо ин ҳама, агар аз Аллоҳ чизе бихоҳад, барояш ато мекунад. Бинобар ин, мустаҷобуддуо мешавад. Ва агар ба Аллоҳ паноҳ бибарад, ӯро паноҳ медиҳад ва аз он чи метарсад дар амон медорад.
 Сипас Аллоҳ Таъоло фармуд: Дар чизе тараддуд накардам, магар дар гирифтани ҷони муъмин, аз рӯйи раҳмат ба ӯ, зеро муъмин маргро дӯст надорад ва Аллоҳ дарди муъминро намеписандад.</t>
   </si>
   <si>
     <t>هذا الحديث ممّا يَرويه النبيُّ صلى الله عليه وسلم عن ربه، ويُسمّى بالحديث القُدْسِي أو الإلهي، وهو الذي لَفْظُه ومعناه مِن الله، غير أنه ليست فيه خصائصُ القرآن التي امتاز بها عما سواه، من التعبُّدِ بتلاوتِه والطهارة له والتَّحَدِّي والإعجاز، وغير ذلك.
 النهي عن إيذاء أولياء الله والترغيب في حُبِّهم، والاعتراف بفضلهم.
 الأمر بمعاداة أعداء الله وتحريم موالاتهم.
 مَن ادَّعَى ولايةَ اللهِ بدون اتّباع شرعِه فهو كاذبٌ في دعواه.
 تُنالُ ولايةُ الله بفعل الواجبات وترك المحرمات.
 مِن أسباب محبة الله للعبد وإجابة دعوته فِعْلُ النوافل بعد القيام بالواجبات وترك المحرمات.
 الدلالة على شرف الأولياء ورفعة منزلتهم.</t>
   </si>
   <si>
     <t>Ин ҳадисро Паёмбар (Саллалоҳу алайҳи ва саллам) аз Парвардигораш ривоят кардааст ва онро ҳадиси қудсӣ ё ҳадиси илоҳӣ меноманд. Ҳадисе аст, ки лафз ва маънояш аз сӯи Аллоҳ аст, вале хусусияти Қуръонро надорад ва хондани лафзаш монанди Қуръон ибодат нест ва барои хонданаш вузӯ гирифтан лозим нест. Ва монанди Қуръон дигаронро барои монанди он овардан ба чолиш нахондааст ва муъҷиза нест ва ғайра.
 Наҳйи аз озор расондан ба дӯстони Аллоҳ ва ташвиқ ба муҳаббати онон ва эътироф ба фазилаташон.
 Амр ба душманӣ бо душманони Аллоҳ ва таҳрими дӯстӣ бо онон.
 Касе даъвои дӯстӣ ва вилояти Аллоҳро кунад, аммо аз шариати Ӯ пайравӣ накунад, иддиояш дурӯғ аст.
 Вилояти илоҳӣ ва дӯстии Ӯ бо анҷом додани воҷибот ва тарки ҳаромҳояш ба даст меояд.
 Яке аз сабабҳои муҳаббати Аллоҳ ба бандааш ва иҷобати дуои ӯ, анҷом додани нафлҳо баъд аз ба ҷо овардани фарзҳо ва тарки ҳаромҳо аст.
 Ин ҳадис нишондиҳандаи шаъну шараф ва бартарии авлиёи Аллоҳ ва баландии мартабаи онон аст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/6337</t>
   </si>
   <si>
+    <t>اثنتان في الناس هما بهم كفر: الطعن في النسب، والنياحة على الميت</t>
+  </si>
+  <si>
+    <t>Ду хислат дар миёни мардум ҳаст, ки онҳо куфр ба шумор мераванд: айбҷӯӣ дар насаб ва нола кардан бар мурда</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «اثْنَتَانِ فِي النَّاسِ هُمَا بِهِمْ كُفْرٌ: الطَّعْنُ فِي النَّسَبِ، وَالنِّيَاحَةُ عَلَى الْمَيِّتِ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ду хислат дар миёни мардум ҳаст, ки онҳо куфр ба шумор мераванд: айбҷӯӣ дар насаб ва нола кардан бар мурда."</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم عن خصلَتَين في الناس من أعمال الكفار، وأخلاق الجاهلية، وهما: 
+الأولى: الطَّعْن بأنساب الناس وتَنَقُّصُهم والتكبُّر عليهم. 
+الثانية: رفع الصوت عند المصيبة تَسَخُّطًا على القَدَر، أو قطع الثياب من شِدّة الجَزَع.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) дар бораи ду хислате, ки дар байни мардум мунташир аст ва аз амалҳои куфрӣ ва ахлоқи ҷоҳилӣ ҳастанд, хабар медиҳад. Он ду хислат иборатанд аз:
+1. Айбҷӯӣ ва паст задани насаби мардум ва такаббур бар онон.
+2. Баланд кардани овоз дар вақти мусибат, нишон додани норозигӣ аз тақдири Худованд ва пора кардани либос аз шиддати андӯҳу нороҳатӣ.</t>
+  </si>
+  <si>
+    <t>الحثُّ على التواضع وعدَم التكبُّر على الناس.
+وجوب الصبر على المصيبة وعدم التسخُّط.
+هذه الأعمال من الكُفْر الأصغر، وليس مَن قام به شُعْبةٌ من شُعَب الكُفْر يكون كافرًا الكفر المُخْرِج من المِلّة حتى يقومَ به الكفرُ الأكبر.
+نهي الإسلام عن كلِّ ما يؤدِّي إلى الفُرْقَة بين المسلمين من الطعن في الأنساب وغيرها.</t>
+  </si>
+  <si>
+    <t>Ташвиқ ба хоксорӣ ва адами такаббур бар мардум.
+Воҷиб будани сабр бар мусибат ва манъ аз норизоӣ.
+Ин амалҳо аз навъҳои куфри асғар (куфри хурд) ҳастанд, ки шахсро аз дин хориҷ намекунанд, то вақте ки ба куфри акбар (бузург) нарасанд.
+Ҳар амале, ки сабаби ҷудоӣ байни мусалмонон мешавад, монанди айбҷӯӣ дар насаб ва ғайра, Ислом аз он наҳй кардааст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/6361</t>
+  </si>
+  <si>
+    <t>من حلف فقال في حلفه: واللات والعزى، فليقل: لا إله إلا الله، ومن قال لصاحبه: تعال أقامرك، فليتصدق</t>
+  </si>
+  <si>
+    <t>Ҳар касе савганд ёд кард ва дар савгандаш гуфт: қасам ба Лот ва Уззо, бояд "Ло илоҳа иллаллоҳ" бигӯяд. Ва ҳар кас ба дӯсташ бигӯяд: биё қиморбозӣ кунем, бояд садақа диҳад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ حَلَفَ فَقَالَ فِي حَلِفِهِ: وَاللَّاتِ وَالعُزَّى، فَلْيَقُلْ: لاَ إِلَهَ إِلَّا اللَّهُ، وَمَنْ قَالَ لِصَاحِبِهِ: تَعَالَ أُقَامِرْكَ، فَلْيَتَصَدَّقْ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар касе савганд ёд кард ва дар савгандаш гуфт: қасам ба Лот ва Уззо, бояд "Ло илоҳа иллаллоҳ" бигӯяд. Ва ҳар кас ба дӯсташ бигӯяд: биё қиморбозӣ кунем, бояд садақа диҳад."</t>
+  </si>
+  <si>
+    <t>يُحَذِّرُ النبيُّ صلى الله عليه وسلم مِن الحَلِف بغير الله؛ حيث المؤمن لا يحلف إلا بالله، 
+ويخبر أنّ من حلف بغير الله؛ كمن حلف مثلًا: باللات والعُزى -وهما صنمان كانا يُعبدان في الجاهلية قبل الإسلام- فيجب عليه أن يقول مستدركًا على نفسه: لا إله إلا الله، تبرؤًا من الشرك، وكفارةً عن حلفه ذاك.
+ثم أخبر صلى الله عليه وسلم أنّ من قال لصاحبه: تعال نلعب القمار، -وهو أن يتغالب اثنان فأكثر على أن يكون بينهم مال يأخذه الغالب، ولا يخلو كل واحد منهما فيه من أن يغنم أو يغرم-؛ فيستحب أن يتصدق بشيء تكفيرًا عما دعا إليه.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) аз савганд ёд кардан ба ғайри Аллоҳ Таъоло ҳушдор медиҳад. Зеро муъмин танҳо ба  Аллоҳ савганд ёд мекунад. Паёмбар (саллаллоҳу алайҳи ва саллам) хабар медиҳад, ки ҳар касе ба ғайри Аллоҳ савганд ёд кард, мисли ин ки бигӯяд: савганд ба Лот ва Уззо — ин ду буте буданд, ки дар ҷоҳилият пеш аз Ислом ибодат мешуданд — бояд баъд аз савгандаш "Ло илоҳа иллалоҳ" бигӯяд, то ин ки ширкро аз худ дур кунад ва каффораи савгандаш бошад.
+Сипас Паёмбар (саллалоҳу алайҳи ва саллам) гуфт, ки ҳар касе ба дӯсти худ мегӯяд: "Биё қиморбозӣ кунем", — ин маънои рақобат кардан байни ду ё зиёда аз ду нафар, бо пул ё чизе барои шахси ғолиб гузошта мешавад, аст ва ҳар касе ғолиб омад он пулро ё чизро мегирад ва ҳар яке аз онҳо ё ғолиб мешавад ё бохт мекунад — дар ин ҳолат мустаҳаб аст, ки барои каффораи гуноҳаш, ки ӯро ба бозӣ даъват кардааст, садақае бидиҳад.</t>
+  </si>
+  <si>
+    <t>الحلف لا يكون إلا بالله وأسمائه وصفاته.
+الحلف بغير الله تعالى محرَّم، سواء الحلف بالأصنام كاللات والعزى، أو الحلف بالأمانة، أو الحلف بالنبي أو غير ذلك.
+قال الخطابي: اليمين إنما تكون بالمعبود المعظّم، فإذا حلف باللات ونحوها فقد ضاهى الكفار، فأمر أن يتدارك بكلمة التوحيد.
+ليس على من حلف بغير الله كفارة يمين، وإنما يلزمه الإنابة والاستغفار؛ لأنه أعظم من أن تكفِّرَه غير التوبة.
+تحريم القمار بكل صوره وأشكاله، وهو الميسِر الذي حرَّمه الله تعالى وقرَنه بالخمر والأصنام.
+وجوب الرجوع عن المعصية في حال اقترافها.
+من وقع في سيئة عليه أن يتبعها حسنة؛ لأن الحسنات يذهبن السيئات.</t>
+  </si>
+  <si>
+    <t>Қасам хӯрдан танҳо бо Аллоҳ, номҳо ва сифатҳояш ҷоиз аст.
+Қасам ёд кардан ба ғайри Аллоҳ ҳаром аст, хоҳ он қасам ба бутҳо, мисли Лот ва Уззо бошад, ё қасам ба ваъда, ё қасам ба Паёмбар ё дигар чизҳо бошад.
+Хаттобӣ мегӯяд, қасам танҳо бояд ба маъбуди бузург бошад. Бинобар ин агар касе ба Лот ва монанди он қасам ёд кунад, аз ин ҷиҳат бо кофирон монандӣ кардааст. Аз ин рӯ,  Паёмбар фармуд, ки бо калимаи тавҳид худро ислоҳ кунад.
+Касе, ки ба ҷуз Худо қасам хӯрад, барои ӯ каффораи қасам лозим нест, балки барои ӯ тавба ва истиғфор зарур аст, зеро ин гуноҳ бузургтар аз он аст, ки бо чизе ҷуз тавба пок шавад.
+Қиморбозӣ бо ҳама шаклҳо ва навъҳояш ҳаром аст. Қимор ҳамон майсир аст, ки Худованд ҳамроҳи май (машруботи спиртӣ) ва бутҳо зикр карда, ҳаромаш гардонидааст.
+Ҳангоми содир кардани гуноҳ, боз гаштан аз гуноҳ воҷиб аст.
+Ҳар касе гуноҳе содир кард, бояд пас аз он кори неке анҷом диҳад, зеро корҳои нек гуноҳонро пок мекунанд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/6379</t>
+  </si>
+  <si>
+    <t>أتدرون ما المفلس؟</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) аз саҳобаҳо пурсид: "Оё медонед, муфлис (фақир) кист?</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «أَتَدْرُونَ مَا الْمُفْلِسُ؟» قَالُوا: الْمُفْلِسُ فِينَا مَنْ لَا دِرْهَمَ لَهُ وَلَا مَتَاعَ، فَقَالَ: «إِنَّ الْمُفْلِسَ مِنْ أُمَّتِي يَأْتِي يَوْمَ الْقِيَامَةِ بِصَلَاةٍ وَصِيَامٍ وَزَكَاةٍ، وَيَأْتِي قَدْ شَتَمَ هَذَا، وَقَذَفَ هَذَا، وَأَكَلَ مَالَ هَذَا، وَسَفَكَ دَمَ هَذَا، وَضَرَبَ هَذَا، فَيُعْطَى هَذَا مِنْ حَسَنَاتِهِ، وَهَذَا مِنْ حَسَنَاتِهِ، فَإِنْ فَنِيَتْ حَسَنَاتُهُ قَبْلَ أَنْ يُقْضَى مَا عَلَيْهِ أُخِذَ مِنْ خَطَايَاهُمْ فَطُرِحَتْ عَلَيْهِ، ثُمَّ طُرِحَ فِي النَّارِ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу ) ривоят аст, ки Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) фармуданд: Паёмбар (саллаллоҳу алайҳи ва саллам) аз саҳобаҳо пурсид: "Оё медонед, муфлис (фақир) кист?" Онҳо гуфтанд: Муфлис дар байни мо касе аст, ки молу мулк надошта бошад. Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Муфлис дар уммати ман касе аст, ки рӯзи қиёмат бо амалҳое мисли, намоз, рӯза ва закот меояд, вале ҳамзамон касеро дашном додааст, бадгӯӣ кардааст, моли касеро ба ноҳақ хӯрдааст, хуни касеро рехтааст, касеро задааст. Ҳар касеро, ки зулм кардааст, аз ҳасанот ва савобҳои  ӯ гирифта ба мазлум дода мешавад. Агар савобҳояш тамом шуданд, аз хатоҳои онҳо гирифта ба ҳисоби ӯ навишта мешавад ва сипас ӯ ба дӯзах андохта мешавад."</t>
+  </si>
+  <si>
+    <t>سَألَ النبيُّ صلى الله عليه وسلم أصحابه: أتدرون من المفلس؟ قالوا: المفلس فينا من لا مال له ولا متاع، فقال: إن المفلس من أمتي يوم القيامة من يأتي بأعمال صالحة من صلاة وصيام وزكاة، ويأتي وقد شتم هذا وسبَّه، وقَذَفَ هذا في عرضه، وأكل مال هذا وجحده، وسَفَكَ دمَ هذا وظلمه، وضرب هذا وأهانه، فيعطى المظلوم من حسناته، فإن فنيت حسناته قبل أن يَقضيَ ما عليه من الحقوق والمظالم، أُخذ من ذنوب المظلوم فجُعلت في صحائف الظالم، ثم طُرح ورُمي في النار حيث لم يبقَ له حسنات.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) асҳобашро пурсид: Оё медонед фақир кист? Онҳо гуфтанд: Фақир дар байни мо касе аст, ки молу мулке надорад. Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: Фақири умматам касест, ки дар рӯзи қиёмат бо амалҳои хайр мисли намоз, рӯза ва закот меояд, вале ҳамзамон касеро шиканҷа дода, бадгӯӣ кардааст, дар номуси касе гап задааст, ҳаққи касеро риоят накарда, молашро хӯрдааст, хуни касеро рехта, зулм кардааст, касеро зада, таҳқир намудааст. Ба касе, ки зулм шудааст, аз савобҳояш дода мешавад ва агар савобҳояш пеш аз пардохти ҳаққи мардуми мазлум тамом шавад, гуноҳи мазлумро гирифта, ба ҳисоби ӯ навишта мешавад ва ба дӯзах андохта мешавад, чун ки ӯ дигар аҷру савобе надорад.</t>
+  </si>
+  <si>
+    <t>التحذير من الوقوع في المُحرمات، وخاصة ما يتعلق بحقوق العباد المادية والمعنوية.
+حقوق الخَلْق فيما بينهم مَبنية على المُشَاحّة، وحقوق الخالق سوى الشرك مبنية على المُسامحة.
+استعمال طريقة المحاورة التي تُشوِّق السامع وتُلفتْ نظرَه وتثير اهتمامه، وخاصة في التربية والتوجيه.
+بيان معنى المفلس الحقيقي، وهو من أخذ غرماؤه أعمالَه الصالحةَ يوم القيامة.
+القصاص في الآخرة قد يأتي على جميع الحسنات، حتى لا يبقي منها شيئًا.
+معاملة الله للخلق قائمة على العدل والحق.</t>
+  </si>
+  <si>
+    <t>Ҳушдор аз воқеъ шудан дар муҳаррамот, бахусус он чизе, ки ба ҳуқуқҳои моддӣ ва маънавии мардум рабт дорад.
+Ҳуқуқи байни одамон бар асоси муноқиша ва баҳс аст, аммо ҳуқуқҳои Парвардигор (ғайр аз ширк) бар асоси бахшиш, муҳаббат ва осонгирӣ аст.
+Истифода аз усули гуфтугӯ, боиси шавқи гӯшкунандагон ва ҷалби диққати онон мегардад, махсусан дар таълим ва роҳнамоӣ.
+Шарҳи маънои ҳақиқии "муфлис" — ӯ касе аст, ки рӯзе қиёмат талабгоронаш аҷру савобашро мегиранд.
+Қасос дар рӯзи қиёмат метавонад ҳама аҷру савобҳои инсонро аз байн барад, то ҷое, ки чизе аз он барояш боқӣ намонад.
+Муомилаи Худованд бо халқ бар асоси адолат ва ҳақиқат аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/6454</t>
+  </si>
+  <si>
     <t>إذا أنفق الرجل على أهله يحتسبها فهو له صدقة</t>
   </si>
   <si>
     <t>Агар мард ба қасди касби аҷр ба хонаводаи худ инфоқ кунад барояш садақа навишта мешавад</t>
   </si>
   <si>
     <t>عن أبي مسعود رضي الله عنه عن النبي صلى الله عليه وسلم قال: «إِذَا أَنْفَقَ الرَّجُلُ عَلَى أَهْلِهِ يَحْتَسِبُهَا فَهُوَ لَهُ صَدَقَةٌ».</t>
   </si>
   <si>
     <t>Аз Абумасъуд (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Агар мард ба қасди касби аҷр ба хонаводаи худ инфоқ кунад барояш садақа навишта мешавад".</t>
   </si>
   <si>
     <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنه إذا أَنْفَقَ الرجلُ على أهلِهِ الذين تَلْزَمُهُ نفقتُهم كزوجِهِ ووالديه وولدِهِ وغيرهم وهو يَتقرَّب بذلك إلى الله تعالى ويحتسب عنده أجرَ ما يُنفِق فإنّ له أجرَ الصدقة.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) мефармояд, ки агар марде ба умеди касби подош ба хонаводаи худ, ки инфоқ бар онон бар худи ӯ воҷиб аст, ба монанди ҳамсар, падару модар, фарзандон ва ғайра ва аз Аллоҳ интизори савоби онро дорад, барояш подоши садақа хоҳад буд.</t>
   </si>
   <si>
     <t>حصول الأجر والثواب بالإنفاق على الأهل.
 المؤمن يبتغي في عملِه وجهَ الله وما عنده من الأجر والثواب.
 ينبغي استحضار النية الصالحة في كل عمل، ومن ذلك حال الإنفاق على الأهل.</t>
   </si>
   <si>
     <t>Касби подош бо инфоқ кардан бар аҳли худ.
 Муъмин дар амали худ ризои Худованд ва аҷру подош аз Ӯ Таъолоро мехоҳад.
@@ -5155,223 +13177,1073 @@
 وأن أقلَّ أعمال الإيمان هو تَنْحِيَةُ كلِّ ما يؤذي الناسَ في طرقاتِهم.
 ثم أخبر صلى الله عليه وسلم أنَّ الحياءَ مِن خِصال الإيمان، وهو خُلُقٌ يبعث على فعل الجميل وترك القبيح.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармудаанд, ки имон дорои шоха ва вижагиҳои бисёре аст, ки шомил амалҳову эътиқодот ва гуфторҳост.
 Баландтарин ва беҳтарин вижагиҳои имон гуфтани "Ло илоҳа иллаллоҳ" бо донистани маъно ва амал кардан ба муқтазои он аст, яъне Аллоҳ ҳамон маъбуди ягонае аст, ки танҳо Ӯ шоистаи ибодат аст.
 Кӯчактарин шохаи имон аз роҳ дур кардани ҳар чизе аст, ки ба мардум зиён мерасонад.
 Сипас Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) баён намуданд, ки ҳаё аз вижагиҳои имон ва хислате аст, ки инсонро ба анҷоми амалҳои зебо ва тарк кардани зиштиҳо бармеангезад.</t>
   </si>
   <si>
     <t>الإيمان مراتب بعضها أفضل من بعض.
 الإيمان قول وعمل واعتقاد.
 الحياء من الله تعالى يقتضي: ألّا يراكَ حيث نهاك، وألّا يَفْقِدَكَ حيث أمرك.
 ذِكْرُ العدد لا يعني الاقتصار عليه، بل يدلُّ على كثرة أعمال الإيمان، فإن العرب قد تذكر للشيء عددًا ولا تريد نفي ما سواه.</t>
   </si>
   <si>
     <t>Имон дараҷаҳое дорад, ки бархе беҳтар аз бархе дигар аст.
 Имон гуфтор, амал ва эътиқод аст.
 Ҳаё дар пешгоҳи Аллоҳ Таъоло ин аст, ки: аз ончи туро наҳй фармудааст бадур бошӣ ва дар баробари ончи амр фармудааст ҳозир бошӣ.
 Зикри адад инҷо ба маънои маҳдуд будани он нест, балки баёнгари бартар ва зиёд будани подоши амалҳои нек аст, зеро араб вақте як адади муайянро зикр кунанд манзурашон нафйи бештар аз он нест.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/6468</t>
   </si>
   <si>
+    <t>ما من صاحب ذهب ولا فضة، لا يؤدي منها حقها، إلا إذا كان يوم القيامة، صفحت له صفائح من نار</t>
+  </si>
+  <si>
+    <t>Ҳар соҳиби тилло ё нуқрае, ки ҳаққи онро напардозад (закоташро надиҳад), рӯзи қиёмат барои ӯ тахтаҳои оташин сохта мешавад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَا مِنْ صَاحِبِ ذَهَبٍ وَلَا فِضَّةٍ، لَا يُؤَدِّي مِنْهَا حَقَّهَا، إِلَّا إِذَا كَانَ يَوْمُ الْقِيَامَةِ، صُفِّحَتْ لَهُ صَفَائِحُ مِنْ نَارٍ، فَأُحْمِيَ عَلَيْهَا فِي نَارِ جَهَنَّمَ، فَيُكْوَى بِهَا جَنْبُهُ وَجَبِينُهُ وَظَهْرُهُ، كُلَّمَا بَرَدَتْ أُعِيدَتْ لَهُ، فِي يَوْمٍ كَانَ مِقْدَارُهُ خَمْسِينَ أَلْفَ سَنَةٍ، حَتَّى يُقْضَى بَيْنَ الْعِبَادِ، فَيَرَى سَبِيلَهُ، إِمَّا إِلَى الْجَنَّةِ، وَإِمَّا إِلَى النَّارِ»
+قِيلَ: يَا رَسُولَ اللهِ، فَالْإِبِلُ؟ قَالَ: «وَلَا صَاحِبُ إِبِلٍ لَا يُؤَدِّي مِنْهَا حَقَّهَا، وَمِنْ حَقِّهَا حَلَبُهَا يَوْمَ وِرْدِهَا، إِلَّا إِذَا كَانَ يَوْمُ الْقِيَامَةِ، بُطِحَ لَهَا بِقَاعٍ قَرْقَرٍ، أَوْفَرَ مَا كَانَتْ، لَا يَفْقِدُ مِنْهَا فَصِيلًا وَاحِدًا، تَطَؤُهُ بِأَخْفَافِهَا وَتَعَضُّهُ بِأَفْوَاهِهَا، كُلَّمَا مَرَّ عَلَيْهِ أُولَاهَا رُدَّ عَلَيْهِ أُخْرَاهَا، فِي يَوْمٍ كَانَ مِقْدَارُهُ خَمْسِينَ أَلْفَ سَنَةٍ، حَتَّى يُقْضَى بَيْنَ الْعِبَادِ، فَيَرَى سَبِيلَهُ إِمَّا إِلَى الْجَنَّةِ، وَإِمَّا إِلَى النَّارِ»
+قِيلَ: يَا رَسُولَ اللهِ، فَالْبَقَرُ وَالْغَنَمُ؟ قَالَ: «وَلَا صَاحِبُ بَقَرٍ، وَلَا غَنَمٍ، لَا يُؤَدِّي مِنْهَا حَقَّهَا، إِلَّا إِذَا كَانَ يَوْمُ الْقِيَامَةِ بُطِحَ لَهَا بِقَاعٍ قَرْقَرٍ، لَا يَفْقِدُ مِنْهَا شَيْئًا، لَيْسَ فِيهَا عَقْصَاءُ، وَلَا جَلْحَاءُ، وَلَا عَضْبَاءُ تَنْطَحُهُ بِقُرُونِهَا وَتَطَؤُهُ بِأَظْلَافِهَا، كُلَّمَا مَرَّ عَلَيْهِ أُولَاهَا رُدَّ عَلَيْهِ أُخْرَاهَا، فِي يَوْمٍ كَانَ مِقْدَارُهُ خَمْسِينَ أَلْفَ سَنَةٍ، حَتَّى يُقْضَى بَيْنَ الْعِبَادِ، فَيَرَى سَبِيلَهُ إِمَّا إِلَى الْجَنَّةِ، وَإِمَّا إِلَى النَّارِ»
+قِيلَ: يَا رَسُولَ اللهِ، فَالْخَيْلُ؟ قَالَ: «الْخَيْلُ ثَلَاثَةٌ: هِيَ لِرَجُلٍ وِزْرٌ، وَهِيَ لِرَجُلٍ سِتْرٌ، وَهِيَ لِرَجُلٍ أَجْرٌ، فَأَمَّا الَّتِي هِيَ لَهُ وِزْرٌ، فَرَجُلٌ رَبَطَهَا رِيَاءً وَفَخْرًا وَنِوَاءً عَلَى أَهْلِ الْإِسْلَامِ، فَهِيَ لَهُ وِزْرٌ، وَأَمَّا الَّتِي هِيَ لَهُ سِتْرٌ، فَرَجُلٌ رَبَطَهَا فِي سَبِيلِ اللهِ، ثُمَّ لَمْ يَنْسَ حَقَّ اللهِ فِي ظُهُورِهَا وَلَا رِقَابِهَا، فَهِيَ لَهُ سِتْرٌ وَأَمَّا الَّتِي هِيَ لَهُ أَجْرٌ، فَرَجُلٌ رَبَطَهَا فِي سَبِيلِ اللهِ لِأَهْلِ الْإِسْلَامِ، فِي مَرْجٍ وَرَوْضَةٍ، فَمَا أَكَلَتْ مِنْ ذَلِكَ الْمَرْجِ، أَوِ الرَّوْضَةِ مِنْ شَيْءٍ، إِلَّا كُتِبَ لَهُ، عَدَدَ مَا أَكَلَتْ حَسَنَاتٌ، وَكُتِبَ لَهُ، عَدَدَ أَرْوَاثِهَا وَأَبْوَالِهَا، حَسَنَاتٌ، وَلَا تَقْطَعُ طِوَلَهَا فَاسْتَنَّتْ شَرَفًا، أَوْ شَرَفَيْنِ، إِلَّا كَتَبَ اللهُ لَهُ عَدَدَ آثَارِهَا وَأَرْوَاثِهَا حَسَنَاتٍ، وَلَا مَرَّ بِهَا صَاحِبُهَا عَلَى نَهْرٍ، فَشَرِبَتْ مِنْهُ وَلَا يُرِيدُ أَنْ يَسْقِيَهَا، إِلَّا كَتَبَ اللهُ لَهُ، عَدَدَ مَا شَرِبَتْ، حَسَنَاتٍ»
+قِيلَ: يَا رَسُولَ اللهِ، فَالْحُمُرُ؟ قَالَ: «مَا أُنْزِلَ عَلَيَّ فِي الْحُمُرِ شَيْءٌ، إِلَّا هَذِهِ الْآيَةَ الْفَاذَّةُ الْجَامِعَةُ»: {فَمَنْ يَعْمَلْ مِثْقَالَ ذَرَّةٍ خَيْرًا يَرَهُ، وَمَنْ يَعْمَلْ مِثْقَالَ ذَرَّةٍ شَرًّا يَرَهُ} [الزلزلة: 8].</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар соҳиби тилло ё нуқрае, ки ҳаққи онро напардозад (закоташро надиҳад), рӯзи қиёмат барои ӯ тахтаҳои оташин сохта мешавад, ва он тахтаҳо дар оташи дӯзах тафсонда мегарданд. Сипас паҳлӯяш, пешонӣ ва пушташ бо онҳо тамға зада мешавад. Ҳар гоҳе, ки он тахтаҳо сард гардад, дубора гарм карда мешавад, дар рӯзе, ки дарозии он миқдори панҷоҳ ҳазор сол аст, то вақте ки байни мардум қазоват шавад, сипас роҳашро ё ба ҷаннат, ё ба дӯзах мебинад." Паёмбар (саллаллоҳу алайҳи ва саллам) дар бораи шутурҳо пурсида шуд. Ӯ (саллаллоҳу алайҳи ва саллам) фармуд:
+"Ҳар касе, ки шутур дорад ва ҳаққи онҳоро (монанди додани ҳаққи закот) намедиҳад, - ва яке аз он ҳуқуқ, душидани онҳо рӯзи обнӯшӣ ва бахшидани баъзе аз ширашон ба фақирон ва роҳгузарон аст -  рӯзи қиёмат дар саҳрои васеи ҳамвор ва паҳновар хобонида мешавад ва шутурон бо беҳтарин ва фарбеҳтарин ҳолате, ки дар дунё доштанд, ҳатто як шутури ширхора ҳам кам намешавад, ӯро бо пойҳояшон зер мекунанд ва бо даҳонҳояшон мегазанд. Ҳар боре, ки охирин шутур аз болои ӯ гузарад, шутури аввали ба сари ӯ баргардонда мешавад. Ин ҳолат идома мекунад дар рӯзе, ки дарозии он миқдори панҷоҳ ҳазор сол аст, то миёни мардум қазоват шавад, он гоҳ мебинад, ки роҳаш ба ҷаннат аст ё ба дӯзах." Пурсида шуд: Эй Расули Худо! Пас говҳо ва гӯсфандҳо чӣ?
+Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Ҳар соҳиби гов ё гӯсфанде, ки ҳаққи онҳоро намедиҳад, рӯзи қиёмат дар замини ҳамвор ва паҳновар хобонда мешавад. Говҳо ва гусфандҳо дар ҳоле, ки ҳатто яке аз онҳо кам нестанд, дар байн онҳо на шохшикаста аст, на бешох ва на гӯшбурида, ҳама солиманд. Бо шохҳояшон ба ӯ мезананд ва бо пояшон поймолаш мекунанд. Ҳар боре, ки аввалияшон аз болояш мегузарад, охиронаш ба сари ӯ баргардонда мешавад. Ин ҳолат идома мекунад дар рӯзе, ки дарозии он миқдори панҷоҳ ҳазор сол аст, то миёни мардум қазоват шавад, он гоҳ мебинад, ки роҳаш ба ҷаннат аст ё ба дӯзах." Паёмбари Худо (саллаллоҳу алайҳи ва саллам) пурсида шуд, ки Ҳукми асп чист? Фармуданд: "Аспҳо се навъанд: аспе, ки барои соҳибаш гуноҳ аст, аспе, ки барои соҳибаш василаи осоиш ва пӯшонидани ниёз аст ва аспе, ки барои соҳибаш аҷру савоб аст. 
+Аммо аспе, ки барои соҳибаш гуноҳ аст, шахсе аст, ки аспро бо нияти намоиш, фахрфурӯшӣ ва душманӣ бо мусалмонон нигоҳ медорад. Ин асп барои соҳибаш мояи гуноҳ аст.
+Аммо аспе, ки бар соҳибаш муҳофизат (ситр) аст, шахсе аст, ки аспро ба хотири Аллоҳ нигоҳ медорад ва фаромӯш намекунад, ки ҳангоми савор шудан бар ҳайвон, ё нигоҳдорӣ аз он, фармони илоҳиро дар бораи ҳайвон риоят кунад, чунин асп сабаби осоиш ва наҷоти соҳибаш мебошад. 
+Аммо аспе, ки барои соҳибаш аҷру савоб аст. Шахсе аст, ки аспро барои ҷиҳод дар роҳи Худо, ё хидмат ба мусалмонон нигоҳ медорад, онро дар чарогоҳ ё боғи сабзе мебандад. Чунин асп барои соҳибаш мояи аҷру савоб аст. Ҳар чизе, ки аз он чарогоҳ бихӯрад, барои соҳибаш ба шумори баргҳо ё гиёҳоне, ки мехӯрад, ҳасанот ва некӣ навишта мешавад. Ба шумори саргинҳо ва пешобҳояш барои соҳибаш аҷру савоб навишта мешавад. Ҳатто агар асп ресмонашро пора карда аз як ё ду тепа гузарад, ба андозаи ҷои пойҳояш ва фазалоте, ки бар ҷо мегузорад, ба соҳибаш аҷру савоб навишта мешавад. Чунончи, агар аз дарёе бигзарад ва об бихӯрад, ҳатто агар соҳибаш қасди об доданашро надошта бошад, Аллоҳ Таъоло ба андозаи обе, ки он асп нӯшидааст, ба соҳибаш аҷру савоб менависад."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أصنافًا من المال، وجزاء مَن لم يُؤدِّ زكاتها يوم القيامة، ومنها: 
+الأول: الذهب والفضة وما في حكمهما من أموال وعروض تجارة، وهو ما وجبت فيه الزكاة فلم تُؤَدَّ، فإذا كان يوم القيامة صُهِرت وسُكِبت على هيئة الألواح، وأوقد عليها في نار جهنم، وعُذِّب بها صاحبها، فيكوى بها جَنْبُه وجَبْهَتُه وظَهره، كلما بَرَدتْ أُعيد إحماؤها، ويستمر على هذه الحال من العذاب طوال يوم القيامة الذي مِقْدار يومِهِ خمسين ألف سنة، حتى يَحْكُم الله بين الخلق، فيكون من أهل الجنة أم من أهل النار. 
+الثاني: مالك الإبل التي لا يُؤدِّي فَرْض زكاتِها وحقِّها، ومنه حَلْبُها لِمَن يَحْضُرُها من المساكين، فيُؤتَى بهذه الإبل عَظَيمةً سمينةً وأكثر ما كانت في عَدَدِها، ويُبسَط ويُلقى ويُمَدّ لها صاحبُها يوم القيامة على أرض واسعة مستوية، تَطَأَه بأرجلها، وتعضُّه بأسنانها، كلّما مَرَّ عليه آخرُها رُدّ عليه أولُها، ويستمر على هذه الحال من العذاب طوال يوم القيامة الذي مقدار يومه خمسين ألف سنة، حتى يحكم الله بين الخلق، فيكون من أهل الجنة أم من أهل النار. 
+الثالث: مالك البقر والغنم -من الضّأن والماعِز- التي لا يؤدِّي صاحبها زكاتها المفروضة، فيؤتى بها أَوْفَرَ ما كانت عَدَدًا لا ينقص منها شيء، فيبسط ويُلقى ويُمَدّ لها صاحبها يوم القيامة على أرض واسعة مستوية، ليس فيها مُلْتَوية القَرنين، ولا ما لا قَرْن لها، ولا مكسورة القرن، بل هي على أَكْمَل أوصافِها، فتَنْطَحُه بقرونها، وتطأه بأرجلها، كلما مر عليه آخرها رد عليه أولها، 
+ويستمر على هذه الحال من العذاب طوال يوم القيامة الذي مقدار يومه خمسين ألف سنة، حتى يحكم الله بين الخلق، فيكون من أهل الجنة أم من أهل النار. 
+الرابع: مقتني الخيل، وهو على ثلاثة أصناف: 
+الأول: هي له وِزْر، وهو من اتَّخَذَهَا رياءً وفخرًا وحربًا على أهل الإسلام. 
+الثاني: هي له سِتْر، وهو من اتخذها للجهاد في سبيل الله، ثم أحسن إليها فقام بِعَلْفِها وسائر مُؤَنِها، ومنه إِطْراق فَحْلِها. 
+الثالث: هي له أَجْر، وهو مَن اتَّخَذَها للجهاد في سبيل الله لأهل الإسلام، وهي في مَرْجٍ ورَوضة للرَّعْي، فما أَكَلت إلا كُتِب له عَدد ما أكلت حسنات، وكتب له عدد أرواثها وأبوالها حسنات، ولا تقطع طولها، وهو الحِبْل الذي تُربَط فيه، وجَرَت ورَكَضَت في العالي من الأرض؛ إلا كُتب الله له عدد آثارها وأرواثها حسنات، ولا مَرّ بها صاحبُها على نهر فشربت منه ولا يريد أن يسقيها، إلا كتب الله له عدد ما شربت حسنات. 
+ثم سئل صلى الله عليه وسلم عن الحمير أهي مثل الخيل؟ 
+فقال: بأنه لم ينزل فيها تشريع يَخُصُّها إلا هذه الآية القليلة النظير، وهي عامة لجميع الأنواع من طاعة ومعصية؛ وهي قوله تعالى: {فمن يعمل مثقال ذرة خيرًا يره، ومن يعمل مثقال ذرة شرًا يره}. [الزلزلة: 8]، فمن عمل في اقتناء الحمير طاعة رأى ثواب ذلك، وإن عمل معصية رأى عقاب ذلك، وهذا شامل لكل الأعمال.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) анвоъи молҳо ва дар рӯзи қиёмат ҷазои касоне, ки закоташонро намедиҳанд, баён намуданд. Аз ҷумла:
+Якум: Тилло ва нуқра ва ҳар чизе, ки дар ҳукми онҳо бошад, монанди молу колоҳои тиҷоратӣ, яъне чизҳое, ки закот бар онҳо воҷиб аст ва пардохта нашудааст. Дар рӯзи қиёмат, ин молҳо об карда мешаванд ва ба шакли лавҳаҳои оташин дароварда мешаванд. Онҳоро дар оташи дӯзах тафсон мекунанд ва соҳиби он молҳо бо ҳамин лавҳаҳо аз паҳлу, пешонӣ ва пушташ сӯзонида мешавад. Ҳар гоҳ ки ин оҳанҳои гудохташуда сард шаванд, боз гарм карда мешаванд ва ин азоб дар рӯзе, ки миқдораш ба андозаи панҷоҳ ҳазор сол аст, идома меёбад, то ин ки Худованд байни мардум ҳукм мекунад, ки ин шахс аҳли биҳишт аст ё аҳли дӯзах.
+Дуюм: Шахсе, ки соҳиби шутур аст ва закоти онро намедиҳад ва ҳаққи онро иҷро намекунад, аз ҷумла, надодани шир ба мискинон ва роҳгузароне, ки ҳангоми обхӯрии шутурон ҳозир мешаванд.
+Рӯзи қиёмат дар замини ҳамвор ва паҳноваре хобонида мешавад ва ҳамаи он шутурон, ки фарбеҳ ва сершумор ҳастанд, оварда мешаванд. Он шутурон бо пойҳояшон ӯро поймол мекунанд ва бо дандонҳояшон мегазанд. Ҳар боре, ки охирин шутур аз болои ӯ гузарад, шутури аввали ба сари ӯ баргардонда мешавад. Дар тӯли рӯзи қиёмат, ки миқдори як рӯзи он баробар ба панҷоҳ ҳазор сол аст, чунин азоб мебинад, то ин ки Аллоҳ Таъоло миёни мардум ҳукм ва қазоват намояд, он гоҳ мебинад, ки роҳаш ба ҷаннат аст ё ба дӯзах.
+Сеюм: Шахсе, ки соҳиби гов ё гӯсфанд (гӯсфанду буз) аст ва закоти фарзияшро намедиҳад. Дар рӯзи қиёмат ҳамаи он чорво бо сершумортарин ҳолати худ оварда мешаванд, ҳеҷ кадоме аз онҳо намеравад ё кам намешавад. Соҳиби онҳо дар замини васеи ҳамвор хобонида мешавад. Ҳамаи он ҳайвонҳо дар беҳтарин ҳолаташон ҳастанд: на бешоханд ва на шохи шикаста доранд, бенуқс ҳастанд. Онҳо бо шохҳояшон ӯро мезананд ва бо пойҳояшон поймолаш мекунанд. Ҳар вақте охири онҳо аз рӯяш гузашт, аввалаш бармегардад ва ин давра пайваста такрор мешавад. Ин ҳолати азоб барои он шахс тамоми рӯзи қиёмат, ки дарозии он панҷоҳ ҳазор сол аст, давом мекунад, то вақте ки Худованд миёни махлуқот ҳукм ва қазоват кунад, сипас маълум мешавад, ки ӯ аз аҳли биҳишт аст ё аз аҳли дӯзах.
+Чаҳорум: Ҳар касе, ки асп дорад, ба се гурӯҳ ҷудо мешавад:
+Гурӯҳи аввал: Асп барои ӯ гуноҳ аст, яъне касе, ки аспро барои намоиш, худнамоӣ ва ифтихор гирифта онро барои душманӣ бо мусалмонон нигоҳдорӣ мекунад.
+Гурӯҳи дуюм: Асп барои ӯ ҳиҷоб (парда) аст, яъне касе, ки онро барои ҷиҳод дар роҳи Худо нигоҳ дошт ва ҳаққи онро адо кард, мисли ғизо додан, нигоҳубин кардан ва ҳамчунин онро барои бордор кардани аспи мода бидуни муқобил бидиҳад (барои насл гирифтан).
+Гурӯҳи сеюм: Асп барои ӯ аҷру савоб аст, яъне касе, ки аспро барои ҷиҳод дар роҳи Худо ва барои манфиати мусалмонон нигоҳ дорад. Чунин асп барои соҳибаш мояи аҷру савоб аст. Ҳар чизе, ки аз он чарогоҳ бихӯрад, барои соҳибаш ба шумори баргҳо ё гиёҳоне, ки мехӯрад, ҳасанот ва некӣ навишта мешавад. Ба шумори саргинҳо ва пешобҳояш барои соҳибаш аҷру савоб навишта мешавад. Ҳатто агар асп ресмонашро пора карда аз як ё ду тепа гузарад, ба андозаи ҷои пойҳояш ва фазалоте, ки бар ҷо мегузорад, ба соҳибаш аҷру савоб навишта мешавад. Чунончи, агар аз дарёе бигзарад ва об бихӯрад, ҳатто агар соҳибаш қасди об доданашро надошта бошад, Аллоҳ Таъоло ба андозаи обе, ки он асп нӯшидааст, ба соҳибаш аҷру савоб менависад.
+Сипас аз Паёмбар (саллаллоҳу алайҳи ва саллам) дар бораи харҳо (хачирҳо) пурсида шуд, ки оё ҳукмашон мисли ҳукми аспҳост?
+Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: Дар бораи харҳо ҳеҷ фармони махсусе нозил нашудааст, ҷуз як ояти умумие, ки ҳамаи аъмолро дар бар мегирад. Худованд мефармояд: (Пас, ҳар кас ба андозаи заррае кори нек анҷом дода бошад, [подоши] онро мебинад. Ва ҳар кас ба андозаи заррае кори бад карда бошад, [кайфари] онро мебинад). (Сураи Залзала, оятҳои 7-8). 
+Агар шахс дар нигоҳдории хар нияти нек ва амали солеҳ дошта бошад, подошашро мебинад. Агар нияти бад ва гуноҳе бо он карда бошад, ҷазои онро мебинад. Ин ҳукм шомили ҳама аъмоли инсон аст.</t>
+  </si>
+  <si>
+    <t>وجوب إيتاء الزكاة، والوعيد الشديد على منعِها.
+عدم كفر مانع الزكاة تكاسلًا، لكنه على خطر شديد.
+الإنسان يُؤجَر على التفاصيل التي تقع في فعل الطاعة، إذا قصد أصلَها، وإن لم يقصد تلك التفاصيل.
+في المال حقٌّ سِوى الزكاة.
+من الحق في الإبل حَلْبُها لمن يحضرها من المساكين عند موضع شربها الماء؛ ليكون أسهل على المحتاج من قصد المنازل، وأرفق بالماشية، قال ابن بطال: في المال حَقَّان: فرض عين وغيره، فالحَلْب من الحقوق التي هي من مكارم الأخلاق.
+من الحق الواجب في الإبل والبقر والغنم إطراق فحلها إذا طلبت عاريته.
+حكم الحُمُر وكل ما لم يرد به نص: أنه داخل في قوله تعالى: (فمن يعمل مِثقال ذرة خيرًا يَره، ومن يعمل مِثقال ذرة شرًا يره).
+في الآية الترغيب في فعل الخير ولو قليلًا، والترهيب من فعل الشر ولو حقيرًا.</t>
+  </si>
+  <si>
+    <t>Вуҷуби адои закот ва ҳушдори шадид бар манъи он.
+Касе, ки закотро аз рӯи танбалӣ намедиҳад, кофир нест, вале дар хатари бузург қарор дорад.
+Шахс барои ҷузъиёти аъмоли неке, ки нияти асли ибодатро дорад, савоб мегирад, ҳатто агар он ҷузъиётро махсус ният накарда бошад.
+Дар мол ғайр аз закот дигар ҳақ ҳам ҳаст.
+Яке аз он ҳақҳо дар шутур он аст, ки миқдори шире, ки он медиҳад, ба фақирон дода шавад, хусусан вақте ки онҳо ба назди ҷои обхӯрии шутур меоянд, то ин барои муҳтоҷон осонтар бошад, аз ин ки ба хонаи онон бираванд ва ин барои ҳайвонот низ осонтар аст. Ибн Баттол гуфтааст: Дар мол ду навъи ҳақ аст: яке фарз (яъне закот) ва дигаре ғайри фарз, ки аз ахлоқи нек ба шумор меравад. Ҳалб (яъне, дӯшидани шир ва ба фақирон додан) аз ҳамин навъи дуюм аст.
+Аз ҷумлаи ҳақҳои воҷиб дар шутур, гов ва гӯсфанд ин аст, ки наринаи онҳо барои насл гирифтан ба дигарон дода шавад, вақте касе он фаҳлро ба орият барои наслгири мепурсад.
+Ҳукми харҳо ва ҳамаи ҳайвоноте, ки дар бораи онҳо насси шаръӣ наомадааст: ҳамаи онҳо дар доираи ин фармудаи Худованд дохил мешаванд: (Пас, ҳар кас ба андозаи заррае кори нек анҷом дода бошад, [подоши] онро мебинад. Ва ҳар кас ба андозаи заррае кори бад карда бошад, [кайфари] онро мебинад) (Сураи Залзала, оятҳои 7-8).
+Дар ин оят ташвиқ ба анҷом додани кори нек аст, ҳатто агар андаке бошад ва ҳушдор аз кори бад, ҳатто агар ночиз ҳам бошад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/6611</t>
+  </si>
+  <si>
+    <t>ما منكم من أحد إلا سيكلمه الله، ليس بينه وبينه ترجمان</t>
+  </si>
+  <si>
+    <t>Ҳар яке аз шумо ҳатман Парвардигораш бо ӯ сухан мегӯяд, — бе ягон тарҷумоне байни ӯ ва Худованд</t>
+  </si>
+  <si>
+    <t>عَنْ عَدِيِّ بْنِ حَاتِمٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَا مِنْكُمْ مِنْ أَحَدٍ إِلَّا سَيُكَلِّمُهُ اللهُ، لَيْسَ بَيْنَهُ وَبَيْنَهُ تُرْجُمَانٌ، فَيَنْظُرُ أَيْمَنَ مِنْهُ فَلَا يَرَى إِلَّا مَا قَدَّمَ، وَيَنْظُرُ أَشْأَمَ مِنْهُ فَلَا يَرَى إِلَّا مَا قَدَّمَ، وَيَنْظُرُ بَيْنَ يَدَيْهِ فَلَا يَرَى إِلَّا النَّارَ تِلْقَاءَ وَجْهِهِ، فَاتَّقُوا النَّارَ وَلَوْ بِشِقِّ تَمْرَةٍ».</t>
+  </si>
+  <si>
+    <t>Аз Адий ибни Ҳотим (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар яке аз шумо ҳатман Парвардигораш бо ӯ сухан мегӯяд, — бе ягон тарҷумоне байни ӯ ва Худованд. Ба тарафи рост нигоҳ мекунад, чизе ҷуз аъмоле, ки анҷом додааст, намебинад; ба тарафи чап нигоҳ мекунад, боз ҳам чизе ҷуз амалҳояш намебинад; ба пеши рӯяш менигарад, дар рӯ барӯяш танҳо дӯзахро мебинад. Пас, худро аз оташи дӯзах наҷот диҳед, ҳарчанд бо нисфи донаи хурмое бошад (бо садақа кардан)."</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم بأنَّ كلَّ مؤمن سيقف بين يدي الله يوم القيامة لوحدِه، وأنّ الله تعالى سيُكلّمه بدون واسطة وليس بينهما مترجم يترجم الكلام، فينظر جهة اليمين والشمال من شدة الفزع، ولعله أن يجد طريقًا يذهب فيها ليحصل له النجاة من النار التي هي أمامه. 
+فإذا نظر في الجانب الذي على يمينه فلا يرى إلا ما قدَّمَ من العمل الصالح، 
+وإذا نظر عن شماله فلا يرى إلا ما قدَّم من العمل السيء، 
+وإذا نظر أمامه فلا يرى إلا النار، ولا يمكنه أن يَحيدَ عنها إذ لا بدّ له من المرور على الصراط. 
+ثم قال صلى الله عليه وسلم: اجعلوا بينكم وبين النار وقاية من الصدقة وعمل البر، ولو بشيء يسير كنصف تمرة.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар медиҳад, ки ҳар як шахс дар рӯзи қиёмат танҳо, бе ягон восита, дар назди Худованд қарор мегирад ва Парвардигор бевосита бо ӯ сухан мегӯяд, бе тарҷумон. Аз шиддати тарс ва нигаронӣ, ба тарафи рост ва чап менигарад, шояд роҳе пайдо кунад, ки худро аз оташи дар рӯ ба рӯяш истода наҷот диҳад. Чун ба тарафи рост нигоҳ мекунад, чизе ҷуз аъмоли некӣ пешфиристодааш намебинад; ба тарафи чап менигарад, ҷуз аъмоли бади худ чизе намебинад. Чун ба пеш менигарад, ҷуз дӯзах чизеро намебинад. Чорае барои гурез надорад, зеро маҷбур аст аз болои сирот гузарад. Паёмбар (саллаллоҳу алайҳи ва саллам) мегӯяд: Байни худ ва оташи дӯзах сипаре ва муҳофизе ба воситаи садақа ва амалҳои нек қарор диҳед, ҳатто агар ин садақа нисфи донаи хурмо бошад.</t>
+  </si>
+  <si>
+    <t>الحث على الصدقات وإن قَلَّتْ والتَّخَلُّق بالخصال الحميدة، والمعاملة باللطف ولين الكلام.
+قرب الله تعالى من عبده يوم القيامة، إذ ليس بينهما حجاب ولا واسطة ولا ترجمان، فليَحذَر المؤمن من مخالفة أمر ربه.
+ينبغي على المرء أن لا يحتقر ما يتصدق به، ولو كان يسيرًا، فإنه وقاية من النار.</t>
+  </si>
+  <si>
+    <t>Тарғиб ба садақа кардан, ҳатто агар андаке ҳам бошад; ва ташвиқ ба ороста шудан бо ахлоқи нек, муомилаи нарму хуб бо мардум.
+Наздик будани Худои Таъоло ба бандааш дар рӯзи қиёмат, ки байни онҳо на пардае хоҳад буд, на восита ва на тарҷумоне. Бинобар ин, муъмин бояд аз нофармонӣ ба Парвардигораш барҳазар бошад.
+Инсон набояд садақаи андаке, ки медиҳад, кам шуморад, ҳатто агар ночиз ҳам бошад, зеро он метавонад сипаре аз оташи ҷаҳаннам гардад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/6615</t>
+  </si>
+  <si>
     <t>لا يبقين في رقبة بعير قلادة من وتر أو قلادة إلا قطعت</t>
   </si>
   <si>
     <t>Ҳар шутур, ки дар гардан ресмон ва гарданбанд дорад бурида шавад</t>
   </si>
   <si>
     <t>عن أبي بَشير الأنصاري رضي الله عنه: أَنَّهُ كَانَ مَعَ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِي بَعْضِ أَسْفَارِهِ، قَالَ: فَأَرْسَلَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ رَسُولًا -وَالنَّاسُ فِي مَبِيتِهِمْ-: «لَا يَبْقَيَنَّ فِي رَقَبَةِ بَعِيرٍ قِلَادَةٌ مِنْ وَتَرٍ أَوْ قِلَادَةٌ إِلَّا قُطِعَتْ».</t>
   </si>
   <si>
     <t>Аз Абубашири Ансорӣ (Худованд аз ӯ розӣ бод) ривоят аст, ки : Дар яке аз сафарҳо бо Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) буд ва Расули Аллоҳ дар ҳоле, ки мардум барои шабгузаронӣ ҷойгир шуда буданд касеро фиристод ва фармуд: "Ҳар шутур, ки дар гардан ресмон ва гарданбанд дорад бурида шавад".</t>
   </si>
   <si>
     <t>كان النبيُّ صلى الله عليه وسلم في بعض أسفاره، والناسُ في مكان نومِهم الذي يَبِيْتُون فيه في رِحالِهم وخيامِهم، فأَرْسَلَ شخصًا إلى الناس يأمرهم بِقَطْع القَلَائد التي تُعَلَّق على البعير سواء كانت من الوَتَر -وَتَر القَوْس- أو من غيره كالجَرَس أو النعل، وذلك لأنهم كانوا يُقَلِّدونها حذرًا من العين، فأُمِرُوا بقطعها؛ لأنها لا تَرُدُّ عنهم شيئًا، وأنَّ النفعَ والضرَّ بيد الله وحده لا شريك له.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) дар яке аз сафарҳои худ, ки мардум дар хаймаҳои худ буданд, шахсеро назди онон фиристод то бигӯяд тамоми гарданбандҳои шутуронро, чи аз зиҳ (зиҳи камон) бошад ё зангӯла ва ё ҳатто наъл, бигиранд, зеро онҳо аз тарси чашм расидан ин амалро анҷом медоданд. Бинобарин дастур дода шуданд то ҳама онро қатъ кунанд, зеро он чашм ва зарарро дафъ намекунад, суд ва зиён ҳама ба дасти Аллоҳи ягона аст, ки Ӯро шарик нест.</t>
   </si>
   <si>
     <t>تحريم تعليق الأوتار والقلائد لجلب النفع أو دفع الضر؛ لأن ذلك من الشرك.
 ربط القلادة من غير الوتر إذا كان للزينة أو لقيادة الدابة أو لربطها به فلا بأس به.
 وجوب إنكار المنكر بحسب الاستطاعة.
 وجوب تعلق القلب بالله وحده لا شريك له.</t>
   </si>
   <si>
     <t>Овехтани ресмону гарданбандҳо барои ҷалби манфиат ё дафъи зиён ҳаром аст, зеро он аз ҷумлаи ширкиёт аст.
 Бастани гарданбанд агар барои зиннат ё идора кардани ҳайвонот бошад боке надорад.
 Инкор кардани мункар ба андозаи тавон воҷиб аст
 Қалб бояд ба Худои ягона ва бешарик мутааллиқ ва вобаста бошад.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/6761</t>
+  </si>
+  <si>
+    <t>من علق تميمة فقد أشرك</t>
+  </si>
+  <si>
+    <t>Ҳар кас тӯмор овезон кунад, ширк варзидааст</t>
+  </si>
+  <si>
+    <t>عَنْ عُقْبَةَ بْنِ عَامِرٍ الْجُهَنِيِّ رضي الله عنه: أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أَقْبَلَ إِلَيْهِ رَهْطٌ، فَبَايَعَ تِسْعَةً وَأَمْسَكَ عَنْ وَاحِدٍ، فَقَالُوا: يَا رَسُولَ اللهِ، بَايَعْتَ تِسْعَةً وَتَرَكْتَ هَذَا؟ قَالَ: «إِنَّ عَلَيْهِ تَمِيمَةً»، فَأَدْخَلَ يَدَهُ فَقَطَعَهَا، فَبَايَعَهُ، وَقَالَ: «مَنْ عَلَّقَ تَمِيمَةً فَقَدْ أَشْرَكَ».</t>
+  </si>
+  <si>
+    <t>Аз Уқба ибни Омири Ҷуҳанӣ (разияллоҳу анҳу) ривоят аст, ки: Гурӯҳе назди Паёмбар (саллаллоҳу алайҳи ва саллам) омаданд. Он Ҳазрат бо нуҳ нафари онҳо байъат карданд ва аз байъат бо яке аз онҳо имтиноъ варзиданд. Гуфтанд: Эй Расули Аллоҳ! Бо нуҳ тан байъат кардӣ ва ин як нафарро раҳо кардӣ? Фармуд:" Тӯмор дорад". Пас ӯ дасташро ба сӯи тӯмор бурда онро пора кард. Сипас бо ӯ байъат кард ва фармуд: "Ҳар кас тӯмор овезон кунад, ширк варзидааст."</t>
+  </si>
+  <si>
+    <t>قَدِمَ جماعةٌ إلى النبيّ صلى الله عليه وسلم، وكان عددُهم عشرة، فبايع تسعةً منهم على الإسلام والمتابعة، ولم يبايع العاشر، فلما سُئل عن سببِ ذلك قال عليه الصلاة والسلام: 
+إنّ عليه تميمة، وهي ما يُربط أو يُعلَّق مِن الخَرَز وغيرِها لِدَفع العين أو الضرر. 
+فأدخلَ الرجلُ يدَه لموضع التميمة وقَطَعَها وتَخلَّص منها، فبايعه النبي صلى الله عليه وسلم عند ذلك، وقال مُحَذِّرًا من التمائم ومُبَيِّنًا حكمَها: 
+"مَن علَّقَ تَميمة فقد أشرك".</t>
+  </si>
+  <si>
+    <t>Гурӯҳе иборат аз даҳ нафар назди Паёмбар (саллаллоҳу алайҳи ва саллам) барои байъат кардан омаданд. Паёмбар (саллаллоҳу алайҳи ва саллам) бо нуҳ нафари онон бар Ислом ва пайравӣ аз он байъат кард ва бо нафари даҳум байъат накард. Ҳангоме ки аз сабаби он пурсиданд, Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: Ӯ дар танаш тӯмор дорад. Тӯмор аз муҳра ё чизи дигар сохта шуда ва барои дафъи чашми ва захму зарар овехта мешавад. Он мард дасташро ба ҷое, ки тӯмор овезон буд дароварда, онро канда берун андохт. Баъд аз он Паёмбар (саллаллоҳу алайҳи ва саллам) бо ӯ байъат кард ва аз тӯмор овехтан ҳушдор дода, ҳукмашро баён кард: "Ҳар ки тӯмор овезон кунад, ширк варзидааст."</t>
+  </si>
+  <si>
+    <t>مَن اعتَمَدَ على غير الله عامَلَه الله بِنَقِيْضِ قَصْدِه.
+اعتقاد أنَّ تَعليقَ التمائمِ سببٌ في دفع الأذى والعين شركٌ أصغر، أما إن اعتقد أنها تنفع بذاتها فهو شرك أكبر.</t>
+  </si>
+  <si>
+    <t>Ҳар ки ба ғайри Аллоҳ такя кунад, Аллоҳ бо ӯ бар хилофи нияташ муомила мекунад.
+Эътиқод ба ин ки тӯмор овехтан сабаби дафъи бало ва чашм аст, ширки хурд аст. Аммо агар эътиқод дошта бошад, ки худи тӯмор судманд аст ва балоро дафъ мекунад, ин ширки акбар аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/6762</t>
   </si>
   <si>
     <t>من قال: لا إله إلا الله، وكفر بما يعبد من دون الله حرم ماله ودمه، وحسابه على الله</t>
   </si>
   <si>
     <t>Ҳар касе "Ло илоҳа иллаллоҳ" гӯяд ва ончи ғайр аз Аллоҳ парастиш мешавад инкор кунад, мол ва хунаш ҳаром мешавад ва (боқӣ) ҳисобаш назди Аллоҳ аст</t>
   </si>
   <si>
     <t>عن طارق بن أشيم الأشجعي رضي الله عنه قال: سمعت رسول الله صلى الله عليه وسلم يقول: «مَنْ قَالَ: لَا إِلَهَ إِلَّا اللهُ، وَكَفَرَ بِمَا يُعْبَدُ مِنْ دُونِ اللهِ حَرُمَ مَالُهُ وَدَمُهُ، وَحِسَابُهُ عَلَى اللهِ».</t>
   </si>
   <si>
     <t>Аз Ториқ ибни Ашими Ашҷаъӣ (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод)-ро шунидам, ки мегуфт: "Ҳар касе "Ло илоҳа иллаллоҳ" гӯяд ва ончи ғайр аз Аллоҳ парастиш мешавад инкор кунад, мол ва хунаш ҳаром мешавад ва (боқӣ) ҳисобаш назди Аллоҳ аст".</t>
   </si>
   <si>
     <t>يُخبِرُ النَّبيُّ صلَّى اللهُ عليه وسلَّمَ أنَّ مَن قالَ وشَهِدَ بلِسانِه أنَّه «لا إلهَ إلَّا اللهُ»، أي: لا مَعبودَ بِحَقٍّ إلا اللهُ، وكفَرَ بما يُعبَدُ من دُونِ اللهِ، وتَبرَّأ من كلِّ الأديانِ سِوى الإسلامِ، فقد حَرُمَ مالُه ودمُه على المُسلِمينَ، فليس لنا إلا الظاهر من عمله، فلا يُسلَبُ مالُه ولا يُسفَكُ دمُه، إلَّا إذا ارتكَبَ جَريمةً أو جِنايةً توجب ذلك بمُوجِبِ أحكامِ الإسلامِ.
 والله يتولَّى حسابَهُ يوم القيامة، فإن كان صادقًا أثابه، وإن كان منافقًا عَذَّبه.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) мефармояд, ки ҳар кас бо забонаш "Ло илоҳа иллаллоҳ" бигӯяд ва гувоҳӣ диҳад, ки "Нест маъбуди барҳақ магар Аллоҳ" ва ончи ғайр аз Аллоҳ парастида мешавад, инкор кунад ва аз ҳама динҳо ҷуз Ислом безорӣ ҷӯяд, мол ва ҷонаш бар мусалмонон ҳаром аст ва ҷуз амали зоҳирӣ дигар амалҳои ӯ марбути мо бандагон нест, ҷон ва моли ӯ дар амон аст, магар инки муртакиби ҷиноят шавад, ки ба муқтазои аҳкоми Ислом муҷозоти ӯ лозим меояд.
 Ҳисоби ӯ дар қиёмат назди Аллоҳ аст, агар дар имонаш содиқ буд сазовори подош ва агар мунофиқ буд сазовори азоб аст.</t>
   </si>
   <si>
     <t>النُّطْقُ بلا إله إلا الله، والكفر بكلِّ ما يُعبد من دون الله، شرطٌ في دخول الإسلام.
 معنى (لا إله إلا الله) هو الكفر بكل ما يُعبد من دون الله من الأصنام والقبور وغيرها، وإفراده سبحانه بالعبادة.
 من أتى بالتوحيد والتَزمَ شرائعه ظاهرًا وَجَبَ الكَفُّ عنه حتى يَتَبَيَّنَ منه ما يخالف ذلك.
 حُرْمةُ مالِ المسلم ودمِه وعرضِه إلا بحق.
 الحُكْم في الدنيا على الظاهر، وفي الآخرة على النيات والمقاصد.</t>
   </si>
   <si>
     <t>Гуфтани "Ло илоҳа иллаллоҳ" ва инкори ҳар ончи ғайри Аллоҳ парастида мешавад, шарти ворид шудан ба Ислом аст.
 Мақсуд аз (Ло илоҳа иллаллоҳ) инкори ҳар чи ғайри Аллоҳ парастиш карда мешавад аст, ба монанди бутҳо, қабрҳо ва ғайра ва танҳо Худоро ибодат кардан аст.
 Касе танҳо Худоро ибодат кунад ва дар зоҳир пойбанд ба аҳкоми шариат бошад, бояд ба ҳоли худ гузошта шавад, магар инки аз ӯ хилофи ончи зикр шуд ошкор шавад.
 Мол, хун ва номуси мусалмон ҳаром аст, магар аз рӯи ҳақ.
 Қазоват дар дунё бар асоси зоҳир ва дар охират бар асоси ният ва мақсадҳост.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/6765</t>
   </si>
   <si>
+    <t>من حدث عني بحديث يرى أنه كذب، فهو أحد الكاذبين</t>
+  </si>
+  <si>
+    <t>Ҳар касе, ки аз номи ман ҳадисе ривоят кунад, дар ҳолате ки гумон меравад он дурӯғ бошад, пас ӯ яке аз ду дурӯғгӯ аст</t>
+  </si>
+  <si>
+    <t>عَنْ سَمُرَةَ بْنِ جُنْدَبٍ وَالْمُغِيرَةِ بْنِ شُعْبَةَ رضي الله عنهما قَالَا: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ حَدَّثَ عَنِّي بِحَدِيثٍ يُرَى أَنَّهُ كَذِبٌ، فَهُوَ أَحَدُ الْكَاذِبِينَ».</t>
+  </si>
+  <si>
+    <t>Аз Самура ибни Ҷундуб ва Муғира ибни Шуъба (разияллоҳу анҳумо) ривоят аст, ки гуфтанд: Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар касе, ки аз номи ман ҳадисе ривоят кунад, дар ҳолате ки гумон меравад он дурӯғ бошад, пас ӯ яке аз ду дурӯғгӯ аст."</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أن مَن نَقَلَ عنه حديثًا وهو يعلم أو يظن أو يغلِب على ظنه أنه كذبٌ عليه صلى الله عليه وسلم؛ فالراوي له يُشاركُ البادي بهذا الكذب.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар медиҳад, ки ҳар кас аз номи ӯ ҳадисе ривоят кунад, дар ҳоле ки медонад ё гумон мекунад, ё бештари эҳтимол медиҳад, ки он ҳадис дурӯғ аст, он шахс дар дурӯғ бо он касе, ки ин ҳадисро сохтааст, шарик мебошад.</t>
+  </si>
+  <si>
+    <t>التثبُّت من الأحاديث المروية عن النبي صلى الله عليه وسلم، والتأكد من صحتها قبل روايتها.
+صفة الكذب تُطلق على كل من اختَرَعَ الكذب وعلى مَن قام بنقلِه ونشره بين الناس.
+يحرم رواية الحديث الموضوع على مَن عَرَف كونَه موضوعًا، أو غلب على ظنه وضعُه إلا إذا كان للتحذير منه.</t>
+  </si>
+  <si>
+    <t>Ҳангоми ривоят кардани ҳадисҳо аз Паёмбари Худо (саллаллоҳу алайҳи ва саллам) бояд санҷиш ва боварии комил ба саҳеҳ будани он вуҷуд дошта бошад.
+Сифати дурӯғгӯӣ ҳам ба касе дода мешавад, ки худ дурӯғеро ихтироъ мекунад, ҳам ба касе, ки онро паҳн ва ба дигарон нақл мекунад.
+Ривоят кардани ҳадиси сохта барои касе, ки медонад он сохта аст ё гумони ғолиб дорад, ки сохта аст, ҳаром аст, магар бо мақсади ҳушдор додан аз он.</t>
+  </si>
+  <si>
+    <t>رواه مسلم في مقدمته</t>
+  </si>
+  <si>
+    <t>[رواه مسلم في مقدمته]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/6982</t>
+  </si>
+  <si>
     <t>فإن خلق نبي الله صلى الله عليه وسلم كان القرآن</t>
   </si>
   <si>
     <t>Ахлоқи Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) Қуръон буд</t>
   </si>
   <si>
     <t>قال سعد بن هشام بن عامر -عندما دخل على عائشة رضي الله عنها-: يَا أُمَّ الْمُؤْمِنِينَ، أَنْبِئِينِي عَنْ خُلُقِ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، قَالَتْ: أَلَسْتَ تَقْرَأُ الْقُرْآنَ؟ قُلْتُ: بَلَى، قَالَتْ: فَإِنَّ خُلُقَ نَبِيِّ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كَانَ الْقُرْآنَ.</t>
   </si>
   <si>
     <t>Саъд ибни Ҳишом ибни Ъомир вақте назди Оиша (Худованд аз ӯ розӣ бод) даромад, гуфт: Эй модари муъминон манро аз ахлоқи Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) бигӯ! Гуфт: Оё Қуръонро намехонӣ? Гуфт: бале мехонам, гуфт: Ахлоқи Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) Қуръон буд.</t>
   </si>
   <si>
     <t>سُئِلتْ أمُّ المؤمنين عائشة رضي الله عنها عن خُلُقِ النبيِّ صلى الله عليه وسلم، فأجابتْ بكلمةٍ جامعةٍ، وأحالتْ السائلَ على القرآنِ الكريم الجامع لكلِّ صفات الكمال، فقالت كان صلى الله عليه وسلم يَتَخَلَّقُ بأخلاق القرآن، ما أَمَرَ به القرآنُ قام به، وما نهى عنه القرآن اجتَنَبَه، فكان خُلُقُه العملَ به، والوقوفَ عند حدودِه، والتأدُّب بآدابِه، والاعتبارَ بأمثاله وقصصه.</t>
   </si>
   <si>
     <t>Модари муъминон Оиша (Худованд аз ӯ розӣ бод) аз ахлоқи Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) пурсида шуд, ӯ саволдиҳандаро бисёр ба як сухани фарогир, яъне Қуръони карим, ки тамоми сифоти комилро дар худ дорад, посух гуфтанд. Ҳазрати Оиша  гуфтанд, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ахлоқи Қуръонро дошт, ончи Қуръон амр фармудааст анҷом медод ва аз ончи наҳй кардааст дурӣ меҷуст, аз ахлоқи ӯ амал карда ба Қуръон ва пойбанд ба аҳкоми он буд, пойбанди тарбияти қуръонӣ буд ва ба амсолу қиссаҳои он эътибор медоданд.</t>
   </si>
   <si>
     <t>الحثُّ على التأسّي بالنبي صلى الله عليه وسلم في تَخَلُّقِهِ بأخلاق القرآن.
 مدح أخلاق رسول الله صلى الله عليه وسلم، وأنها كانت من مِشْكَاة الوحي.
 القرآن مَصدرٌ لكل الأخلاق الكريمة.
 الأخلاق في الإسلام تشمل الدينَ كلَّه بفعل الأوامر واجتناب النواهي.</t>
   </si>
   <si>
     <t>Ташвиқ ва тарғиб ба пайравӣ аз Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) дар қабули ахлоқи қуръонӣ.
 Ситоиши ахлоқи Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ва инки ахлоқи неки ӯ аз нури ваҳй буд.
 Қуръон сарчашмаи тамоми ахлоқи нек аст.
 Ахлоқ дар Ислом тамоми дин, яъне анҷом додани дастурот ва дурӣ аз навоҳиро, фаро мегирад.</t>
   </si>
   <si>
     <t>رواه مسلم في جملة حديثٍ طويلٍ</t>
   </si>
   <si>
     <t>[رواه مسلم في جملة حديثٍ طويلٍ]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/8265</t>
   </si>
   <si>
+    <t>الراحمون يرحمهم الرحمن، ارحموا أهل الأرض يرحمكم من في السماء</t>
+  </si>
+  <si>
+    <t>Касоне, ки меҳрубон ҳастанд, Аллоҳи Раҳмон ба онон раҳм хоҳад кард. Бар аҳли замин раҳм кунед, Он ки дар осмон аст ба шумо раҳм мекунад</t>
+  </si>
+  <si>
+    <t>عن عبد الله بن عمرو رضي الله عنهما أن النبي صلى الله عليه وسلم قال: «الرَّاحِمُونَ يَرْحَمُهمُ الرَّحمنُ، ارحَمُوا أهلَ الأرضِ يَرْحْمْكُم مَن في السّماء».</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Амр (разияллоҳу анҳумо) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Касоне, ки меҳрубон ҳастанд, Аллоҳи Раҳмон ба онон раҳм хоҳад кард. Бар аҳли замин раҳм кунед, Он ки дар осмон аст ба шумо раҳм мекунад."</t>
+  </si>
+  <si>
+    <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ الذين يرحمون غيرَهم يرحمُهم الرحمنُ برحمتِه التي وسعت كلَّ شيء؛ جزاءً وفاقًا.
+ثم أَمَرَ صلى الله عليه وسلم برحمةِ جميعِ مَن في الأرض مِن إنسانٍ أو حيوانٍ أو طيرٍ أو غيرِه من أنواع الخلق وجزاء ذلك أنْ يرحمَكم الله من فوق سمواته.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён намуданд, ки касоне, ки ба дигарон раҳм мекунанд, Парвардигори Раҳмон бо раҳматаш, ки ҳама чизро фаро гирифтааст, ононро мавриди раҳмат қарор медиҳад, Подош мувофиқи амал аст.
+Сипас Паёмбар (саллаллоҳу алайҳи ва саллам) амр карданд, ки ҳар ки дар замин аст, аз инсон, ҳайвон ё паранда ва дигар махлуқот, мавриди раҳмат қарор гиранд, ҷазояшон он аст, ки Аллоҳ низ шуморо аз болои осмонҳо мавриди раҳмат қарор медиҳад.</t>
+  </si>
+  <si>
+    <t>دين الإسلام دين الرحمة، وهو قائم كله على طاعة الله والإحسان إلى الخلق.
+ الله عز وجل متصف بالرحمة، وهو سبحانه الرحمن الرحيم، مُوْصِلُ الرحمة إلى عباده.
+الجزاء من جنس العمل، فالراحمون يرحمهم الله.</t>
+  </si>
+  <si>
+    <t>Дини Ислом дини раҳмат аст. Ва комилан бар итоати Худо ва некӣ дар ҳаққи бандагонаш асос ёфтааст.
+Аллоҳи бузург мавсуф ба раҳмат аст. Ӯ Раҳмон ва Раҳим аст ва раҳматашро ба бандагонаш мерасонад.
+Подош аз ҷинси амал аст. Онҳое, ки раҳмдилу меҳрубон ҳастанд мавриди раҳмати Аллоҳ қарор мегиранд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/8289</t>
+  </si>
+  <si>
+    <t>كان إذا دخل المسجد قال: أعوذ بالله العظيم، وبوجهه الكريم، وسلطانه القديم، من الشيطان الرجيم</t>
+  </si>
+  <si>
+    <t>вориди масҷид мешуд ин дуоро мехонд: "Аъузу биллоҳил-ъазим ва биваҷҳиҳил-карим ва султониҳил-қадим минаш-шайтонир-раҷим</t>
+  </si>
+  <si>
+    <t>عن عبد الله بن عمرو بن العاص رضي الله عنهما: عن النبي صلى الله عليه وسلم أنه كان إذا دخل المسجد قال: «أعوذ بالله العظيم، وبوجهه الكريم، وسلطانه القديم، من الشيطان الرَّجِيم»، قال: أَقَطُّ؟ قلت: نعم، قال: فإذا قال ذلك قال الشيطان: حُفِظَ منِّي سائر اليوم.</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Амр (разияллоҳу анҳумо) ривоят аст: Ҳар гоҳ Паёмбар (саллаллоҳу алайҳи ва саллам) вориди масҷид мешуд ин дуоро мехонд: "Аъузу биллоҳил-ъазим ва биваҷҳиҳил-карим ва султониҳил-қадим минаш-шайтонир-раҷим". Гуфт: Оё фақат ҳаминро гуфт? Гуфтам: Оре. Гуфт: Ҳар гоҳ касе ин дуоро бигӯяд, шайтон мегӯяд: Ӯ дар давоми рӯз аз ман эмин мемонад.</t>
+  </si>
+  <si>
+    <t>كَانَ النبيُّ صلى الله عليه وسلم إذا دَخل المسجدَ قال: 
+(أعوذ بالله العظيم) أعتصم وألتجئ بالله وصفاته 
+(وبوجهه الكريم) الجَواد المُعطي، 
+(وسلطانه) غَلبَتِه وقدرتِه وقهرِه على من أراد من خلقِه 
+(القديم) الأزلي الأبدي 
+(من الشيطان الرجيم) المبعود والمطرود من رحمة الله،
+أي: اللهم احفظني من وسوسته وإغوائه وخطواته وخطراته وتسويله وإضلاله، فإنه السبب في الضلالة والباعث على الغواية والجهالة، 
+فقيل لعبد الله بن عمرو "أقط؟" أي: هل قال النبي صلى الله عليه وسلم هذا فقط؟ 
+قال: نعم.
+فإذا قال الداخل للمسجد هذا الدعاء؛ قال الشيطان: لقد حَفِظ هذا الداخل نفسَه مني جميع الوقت، يومه وليلته.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) ҳар вақт масҷид медаромад, ин дуоро мегуфт: (Аъузу биллоҳил-ъазим) Паноҳ мебарам ба Аллоҳи бузург ва сифатҳояш. (ва би-ваҷҳиҳил-карим) Ба чеҳраи карими Ӯ, ки бахшанда ва атокунанда аст. (ва султониҳӣ) Ғалаба, қудрат ва қаҳри Ӯ бар ҳар касе аз бандагонаш бихоҳад. (ал-қадим) Азалӣ, абадӣ. (минаш-шайтонир-раҷим) Рондашуда ва дур шуда аз раҳмати илоҳӣ. Яъне: Худовандо! Маро аз васвасаҳо, гумроҳсозӣ, қадамҳои шайтон, илҳомҳои бад, зебо ҷилва доданҳои ботил ва гумроҳ кардани шайтони лаънатшуда нигоҳ дор, зеро ӯ сабаби гумроҳист ва касест, ки мардумро ба роҳи залолат, гумроҳӣ ва ҷаҳолат мебарад. Ба Абдуллоҳ ибни Амр гуфта шуд: Оё Паёмбар (саллаллоҳу алайҳи ва саллам) танҳо ҳаминро гуфт? Гуфт: Оре.
+Агар шахси ба масҷид дохилшаванда ин дуоро бигӯяд, шайтон мегӯяд: Ин шахс худро аз ман дар тамоми рӯз ва шабаш ҳифз кард.</t>
+  </si>
+  <si>
+    <t>فضل الدعاء بهذا الذكر عند دخول المسجد، وأنه يحفظ قائلَه من الشيطان بقية يومه.
+التحذير من الشيطان، وأنه يتربَّصُ للمسلم؛ لإضلاله وإغوائه.
+يحصل للإنسان من الحفظ من إضلال الشيطان وإزاغته على قدر ما يقوم بقلبه من الإيمان بالله والاستحضار لهذا الدعاء وتصديقه بموعد الله المترتب عليه.</t>
+  </si>
+  <si>
+    <t>Фазилати дуо бо ин зикр ҳангоми дохил шудан ба масҷид дар он аст, ки гӯяндаашро дар боқимондаи рӯзаш аз шайтон муҳофизат мекунад.
+Ҳушдор аз шайтон, ки ӯ ҳамеша дар камини мусалмон аст, то ӯро гумроҳ ва фиреб диҳад.
+Нигоҳдории инсон аз гумроҳӣ ва фитнаи шайтон ба ҳамон андозае аст, ки дар қалби инсон имон ба Аллоҳ, ҳузури дил ҳангоми хондани ин дуо ва эътиқод ба ваъдаи Худо, вуҷуд дорад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/8294</t>
+  </si>
+  <si>
+    <t>يقول الله تعالى لأهون أهل النار عذابا يوم القيامة: لو أن لك ما في الأرض من شيء أكنت تفتدي به؟ فيقول: نعم</t>
+  </si>
+  <si>
+    <t>Аллоҳ Таъоло рӯзи қиёмат ба нафаре аз дӯзахиён, ки камтарин азобро дорад, мегӯяд: Агар тамоми чизҳои рӯи заминро медоштӣ, оё онҳоро барои наҷот ёфтан аз оташ фидя медодӣ? Мегӯяд: Бале</t>
+  </si>
+  <si>
+    <t>عَنْ أَنَسِ بْنِ مَالِكٍ رَضِيَ اللَّهُ عَنْهُ عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «يَقُولُ اللَّهُ تَعَالَى لِأَهْوَنِ أَهْلِ النَّارِ عَذَابًا يَوْمَ القِيَامَةِ: لَوْ أَنَّ لَكَ مَا فِي الأَرْضِ مِنْ شَيْءٍ أَكُنْتَ تَفْتَدِي بِهِ؟ فَيَقُولُ: نَعَمْ، فَيَقُولُ: أَرَدْتُ مِنْكَ أَهْوَنَ مِنْ هَذَا، وَأَنْتَ فِي صُلْبِ آدَمَ: أَلّاَ تُشْرِكَ بِي شَيْئًا، فَأَبَيْتَ إِلَّا أَنْ تُشْرِكَ بِي».</t>
+  </si>
+  <si>
+    <t>Аз Анас ибни Молик (разияллоҳу анҳу) аз Паёмбар (саллаллоҳу алайҳи ва саллам) ривоят аст, ки фармуд: "Аллоҳ Таъоло рӯзи қиёмат ба нафаре аз дӯзахиён, ки камтарин азобро дорад, мегӯяд: Агар тамоми чизҳои рӯи заминро медоштӣ, оё онҳоро барои наҷот ёфтан аз оташ фидя медодӣ? Мегӯяд: Бале. Худованд мегӯяд: Ман аз ту чизе осонтар аз инро мехостам, ҳангоме ки дар сулби Одам будӣ, аз ту хостам, ки ба Ман чизеро шарик қарор надиҳӣ. Вале ту напазируфтӣ ва ба Ман ширк варзидӣ."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنّ الله تعالى يقول لأهون أهل النار عذابًا بعد دخولها: لو كانت لك الدنيا وما فيها أكنت مُفتديًا بها من هذا العذاب؟ 
+فيقول: نعم، 
+فيقول الله: قد طَلبتُ منك وأمرتُك بأيسر من ذلك حين أُخذ الميثاق عليك وأنت في صُلْبِ آدم ألّا تشرك بي شيئًا؛ فأبيتَ إذْ أخرجتُك إلى الدنيا إلا الشرك.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) хабар дод, ки Худованд ба касе, ки дар дӯзах сабуктарин азобро мекашад, мегӯяд: Агар тамоми дунё ва он чи дар он аст моли ту мебуд, оё онро медодӣ, то худро аз ин азоб халос кунӣ? Мегӯяд: Бале! Худованд мегӯяд: Ман аз ту чизе осонтар аз инро талаб кардам, вақте ки дар пушти Одам будӣ ва аз ту аҳду паймон гирифта шуд — ин ки ба Ман ҳеҷ чизро шарик қарор надиҳӣ —, аммо ҳангоме, ки туро ба дунё овардам, саркашӣ карди ва ба Ман ширк варзидӣ.</t>
+  </si>
+  <si>
+    <t>فضل التوحيد ويُسْر العمل به.
+خطر الشرك بالله تعالى وعاقبته.
+أخذ الله الميثاق على بني آدم وهم في ظَهْر أبيهم آدم بعدم الشرك.
+التحذير من الشرك وأنّ الدنيا كلَّها لا تغني عن الكافر يوم القيامة شيئًا.</t>
+  </si>
+  <si>
+    <t>Фазилати тавҳид ва осонии амал кардан ба он.
+Хатари ширк варзидан ба Аллоҳ Таъоло ва оқибати он.
+Худованд аз фарзандони Одам, ки ҳанӯз дар пушти падарашон Одам буданд, аҳд гирифт, ки ба Ӯ ширк наёваранд.
+Ҳушдор додан аз ширк ва ин ки ҳамаи дунё ҳам дар рӯзи қиёмат фоидае ба кофир нахоҳад расонид.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/8315</t>
+  </si>
+  <si>
+    <t>ينادي مناد: إن لكم أن تصحوا فلا تسقموا أبدا، وإن لكم أن تحيوا فلا تموتوا أبدا، وإن لكم أن تشبوا فلا تهرموا أبدا، وإن لكم أن تنعموا فلا تبأسوا أبدا</t>
+  </si>
+  <si>
+    <t>Мунодӣ нидо мекунад: шумо ҳақ доред, ки шифо ёбед ва ҳаргиз бемор нашавед, ҳақ доред, ки ҳаёт дошта бошед ва ҳаргиз намиред, ҳақ доред, ки ҳамеша ҷавон бимонед ва ҳаргиз пир нашавед, ҳақ доред, ки ҳамеша дар неъмат ва осоиш бошед ва ҳаргиз ғамгину ноумед нашавед</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ وَأَبِي هُرَيْرَةَ رضي الله عنهما عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «يُنَادِي مُنَادٍ: إِنَّ لَكُمْ أَنْ تَصِحُّوا فَلَا تَسْقَمُوا أَبَدًا، وَإِنَّ لَكُمْ أَنْ تَحْيَوْا فَلَا تَمُوتُوا أَبَدًا، وَإِنَّ لَكُمْ أَنْ تَشِبُّوا فَلَا تَهْرَمُوا أَبَدًا، وَإِنَّ لَكُمْ أَنْ تَنْعَمُوا فَلَا تَبْأَسُوا أَبَدًا» فَذَلِكَ قَوْلُهُ عَزَّ وَجَلَّ: {وَنُودُوا أَنْ تِلْكُمُ الْجَنَّةُ أُورِثْتُمُوهَا بِمَا كُنْتُمْ تَعْمَلُونَ} [الأعراف: 43].</t>
+  </si>
+  <si>
+    <t>Аз Абусаъиди Худрӣ ва Абуҳурайра (разияллоҳу анҳумо) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Мунодӣ нидо мекунад: шумо ҳақ доред, ки шифо ёбед ва ҳаргиз бемор нашавед, ҳақ доред, ки ҳаёт дошта бошед ва ҳаргиз намиред, ҳақ доред, ки ҳамеша ҷавон бимонед ва ҳаргиз пир нашавед, ҳақ доред, ки ҳамеша дар неъмат ва осоиш бошед ва ҳаргиз ғамгину ноумед нашавед". Он ин фармудаи Аллоҳ Таъоло аст, ки мегӯяд: ([Он гоҳ] Ба онон нидо дода мешавад, ки: «Ин биҳишт ба подоши он чи мекардед, ба шумо расидааст») (Сураи Аъроф, ояти 43).</t>
+  </si>
+  <si>
+    <t>ذَكَرَ النبيُّ صلى الله عليه وسلم أنه ينادي أهلَ الجنة مُنادٍ وهم فيها يتنعمون: إنّ لكم أنْ تَصحوا فلا تمرضوا في الجنة أبدًا مهما قَلَّ المرض، وإنَّ لكم أن تَحْيَوا فلا تموتوا فيها أبدًا ولو كان نومًا وهو موتة صغرى، وإن لكم أن تَشِبُّوا فلا تَشِيْخوا فيها أبدًا، وإن لكم أن تَنْعموا فلا تحزنوا أو تبْأسوا فيها أبدًا، فذلك قوله عز وجل: {ونُودُوا أنْ تلكم الجنة أورثتموها بما كنتم تعملون} [الأعراف: 43].</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар медиҳад, ки мунодие аҳли биҳиштро, ки дар ҳоли нозу неъмати биҳишт ҳастанд нидо мекунад ва мегӯяд: Ҳамеша дар биҳишт сиҳат саломат хоҳед монд ва ҳаргиз дар инҷо бемор намешавед, ҳатто андаке ҳам. Зинда хоҳед буд ва ҳаргиз намемиред, ҳатто агар он мурдан марги кучаке ҳам бошад (яъне, хоб). Ҷавон хоҳед монд ва ҳаргиз дар биҳишт пир намешавед. Ҳақ доред, ки дар нушу неъмат бошед ва ҳаргиз ғамгину нороҳат нашавед.
+Он ин фармудаи Аллоҳ Таъоло аст, ки мегӯяд: ([Он гоҳ] Ба онон нидо дода мешавад, ки: «Ин биҳишт ба подоши он чи мекардед, ба шумо расидааст») (Сураи Аъроф, ояти 43).</t>
+  </si>
+  <si>
+    <t>أعظم مُضَيِّقات نعيم الحياة الدنيا مهما بَلَغَ صاحبُه من التَّرَف أربعة أمور: المرض، والموت، والهرم، والبؤس والحزن بسبب الخوف من العدو والفقر والحرب وغير ذلك، وأهل الجنة سالمون منها، فحصل لأهل الجنة النعيم الأكمل.
+اختلاف نعيم الجنة عما في الدنيا من النعيم؛ لأن نعيم الجنة لا خوف فيه، وأما نعيم الدنيا لا يدوم ويعتريه آلام وأسقام.
+الترغيب في العمل الصالح الذي يُتَوَصَّل به إلى نعيم الجنة.</t>
+  </si>
+  <si>
+    <t>Бузургтарин монеаҳо барои хушбахтии зиндагии дунё, ҳарчанд соҳибаш то чи дараҷа фароғат дошта бошад, ин чаҳор чиз аст: беморӣ, марг, пирӣ ва ғаму андӯҳ ( аз тарси душман, камбағалӣ, ҷанг ва ғайра сар мезанад). Аммо аҳли ҷаннат аз бадии ин чизҳо дар амонанд ва хушбахтии комили ҷаннатро доранд.
+Фарқият дар лаззати ҷаннат ва лаззати дунё дар он аст, ки дар ҷаннат тарсу ҳарос нест, вале лаззати дунё доимӣ нест ва бо дарду бемориҳо ҳамроҳ аст.
+Ташвиқ ба анҷом додани корҳои нек, ки ба неъматҳои биҳишт бирасанд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/8341</t>
+  </si>
+  <si>
+    <t>إن الله تبارك وتعالى يقول لأهل الجنة: يا أهل الجنة؟ فيقولون: لبيك ربنا وسعديك، فيقول: هل رضيتم؟ فيقولون: وما لنا لا نرضى وقد أعطيتنا ما لم تعط أحدا من خلقك؟</t>
+  </si>
+  <si>
+    <t>Аллоҳ Таборак ва Таъоло ба аҳли биҳишт мегӯяд: Эй аҳли биҳишт! Онҳо мегӯянд: Лаббайк, Парвардигори мо! Мо итоат мекунем ва хушбахтем!  
+Худованд мепурсад: Оё шумо розӣ ҳастед?  
+Онҳо мегӯянд: Чаро розӣ набошем, дар ҳоле ки ба мо чизҳоеро додӣ, ки ба ҳеҷ як аз махлуқоти Худ надодаӣ?</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي سَعِيدٍ الخُدْرِيِّ رضي الله عنه قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِنَّ اللَّهَ تَبَارَكَ وَتَعَالَى يَقُولُ لِأَهْلِ الجَنَّةِ: يَا أَهْلَ الجَنَّةِ؟ فَيَقُولُونَ: لَبَّيْكَ رَبَّنَا وَسَعْدَيْكَ، فَيَقُولُ: هَلْ رَضِيتُمْ؟ فَيَقُولُونَ: وَمَا لَنَا لاَ نَرْضَى وَقَدْ أَعْطَيْتَنَا مَا لَمْ تُعْطِ أَحَدًا مِنْ خَلْقِكَ؟ فَيَقُولُ: أَنَا أُعْطِيكُمْ أَفْضَلَ مِنْ ذَلِكَ، قَالُوا: يَا رَبِّ، وَأَيُّ شَيْءٍ أَفْضَلُ مِنْ ذَلِكَ؟ فَيَقُولُ: أُحِلُّ عَلَيْكُمْ رِضْوَانِي، فَلاَ أَسْخَطُ عَلَيْكُمْ بَعْدَهُ أَبَدًا».</t>
+  </si>
+  <si>
+    <t>Аз Абусаъиди Худрӣ (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Аллоҳ Таборак ва Таъоло ба аҳли биҳишт мегӯяд: Эй аҳли биҳишт! Онҳо мегӯянд: Лаббайк, Парвардигори мо! Мо итоат мекунем ва хушбахтем!  
+Худованд мепурсад: Оё шумо розӣ ҳастед?  
+Онҳо мегӯянд: Чаро розӣ набошем, дар ҳоле ки ба мо чизҳоеро додӣ, ки ба ҳеҷ як аз махлуқоти Худ надодаӣ?  
+Худованд мефармояд: Ман ба шумо чизе беҳтар аз ҳамаи инҳо медиҳам.  
+Онҳо мегӯянд: Эй Парвардигор, чӣ чизе беҳтар аз ин аст?  Худованд мефармояд: Ман ризоияту хушнудии худро шомили ҳоли шумо мегардонам ва ҳаргиз пас аз ин бар шумо хашм намегирам."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الله تعالى يقول لأهل الجنة وهم فيها: يا أهلَ الجنة، فيردُّون عليه قائلين: لبيك ربَّنا وسعديك، 
+فيقول لهم: هل رضيتم؟ فيقولون: نعم رضينا؛ وما لنا لا نرضى وقد أعطيتنا ما لم تُعطِ أحدًا من خلقك! 
+فيقول سبحانه: ألا أعطيكم أفضل من ذلك؟ 
+قالوا: يا رب، وأي شيء أفضل من ذلك؟! 
+فيقول: أنزل عليكم دوام رضواني؛ ولا أغضب عليكم بعده أبدًا.</t>
+  </si>
+  <si>
+    <t>Паёмбари акрам (саллаллоҳу алайҳи ва саллам) хабар доданд, ки Аллоҳ Таъоло ба аҳли биҳишт, вақте ки онҳо дар биҳишт ҳастанд, мегӯяд: Эй аҳли биҳишт! Онҳо дар ҷавоб мегӯяд: Лаббайк, Парвардигори мо, хушбахтии мо дар итоати туст! Худованд ба онҳо мегӯяд: Оё розӣ шудед? Онҳо мегӯянд: Бале, розӣ шудем. Чаро розӣ нашавем, дар ҳоле ки ба мо чизҳоеро додӣ, ки ба ҳеҷ кас аз махлуқоти Худ надодаӣ! Баъд аз он Худованд мегӯяд: Оё намехоҳед чизе беҳтар аз инро ба шумо бидиҳам? Мегӯянд: Эй Парвардигор! Чӣ чизе метавонад аз ин беҳтар бошад?! Худованд мегӯяд: Ман ризоияти доимиамро барои шумо нозил мекунам ва ҳеҷ гоҳ пас аз он бар шумо хашм намегирам.</t>
+  </si>
+  <si>
+    <t>كلام الله عز وجل مع أهل الجنة.
+البشارة من الله لأهل الجنة برضاه عنهم، وإحلال رضوانه عليهم وعدم سخطه أبدًا.
+رضا كل من في الجنة بحاله مع اختلاف منازلهم وتنويع درجاتهم؛ لأن الكل أجابوا بلفظ واحد وهو: "أعطيتنا ما لم تعط أحدًا من خلقك".</t>
+  </si>
+  <si>
+    <t>Сухан гуфтани Аллоҳ Азза ва Ҷалла ҳамроҳи аҳли биҳишт.
+Муждаи Аллоҳ Таъоло ба аҳли биҳишт, ки Ӯ аз онон розӣ аст ва розигии Худро шомили ҳоли онон гардонидааст ва дигар ҳаргиз бар онон хашм намегирад.
+Ризоият ва хушнудии ҳама касоне, ки дар биҳишт ҳастанд аз ҳолати худ, бо вуҷуди фарқ доштани манзилатҳо ва дараҷаҳояшон. Зеро ҳамаи онҳо бо як ҷавоб гуфтанд: "Ба мо чизе додӣ, ки ба ҳеҷ каси дигар аз махлуқотат надодаӣ."  (Яъне, ҳар кадомашон он қадар неъмат диданд, ки фикр карданд беҳтаринро доранд. Ин нишонаи комили ризоият, қаноат ва некбахтии ҷовидона аст).</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/8343</t>
+  </si>
+  <si>
+    <t>إذا دخل أهل الجنة الجنة، قال: يقول الله تبارك وتعالى: تريدون شيئا أزيدكم؟</t>
+  </si>
+  <si>
+    <t>Вақте аҳли ҷаннат ба ҷаннат ворид мешаванд, Худованд мефармояд: Оё чизе мехоҳед, ки ба шумо бештар диҳам?</t>
+  </si>
+  <si>
+    <t>عَنْ صُهَيْبٍ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِذَا دَخَلَ أَهْلُ الْجَنَّةِ الْجَنَّةَ، قَالَ: يَقُولُ اللهُ تَبَارَكَ وَتَعَالَى: تُرِيدُونَ شَيْئًا أَزِيدُكُمْ؟ فَيَقُولُونَ: أَلَمْ تُبَيِّضْ وُجُوهَنَا؟ أَلَمْ تُدْخِلْنَا الْجَنَّةَ، وَتُنَجِّنَا مِنَ النَّارِ؟ قَالَ: فَيَكْشِفُ الْحِجَابَ، فَمَا أُعْطُوا شَيْئًا أَحَبَّ إِلَيْهِمْ مِنَ النَّظَرِ إِلَى رَبِّهِمْ عَزَّ وَجَلَّ».</t>
+  </si>
+  <si>
+    <t>Аз Суҳайб (разияллоҳу анҳу) аз Паёмбар (саллаллоҳу алайҳи ва саллам) ривоят аст, ки фармуданд: "Вақте аҳли ҷаннат ба ҷаннат ворид мешаванд, Худованд мефармояд: Оё чизе мехоҳед, ки ба шумо бештар диҳам? Онҳо мегӯянд: Оё рӯйҳои моро сафед накардаӣ? Оё моро ба биҳишт ворид накардаӣ? Магар моро аз оташи дӯзах наҷот надодаӣ? Онгоҳ Худованд пардаро бармедорад, ба ин тартиб маҳбубтарин чизе, ки ба биҳиштиён дода мешавад нигоҳ кардан ба Парвардигорашон аст."</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّه إذا دَخَلَ أهلُ الجَنةِ الجنةَ، يقول الله تبارك وتعالى لهم: 
+هل تُريدون شيئًا أَزِيْدُكم؟ 
+فيقول أهلُ الجنة كلُّهم: ألم تُبَيِّضْ وجوهَنا؟ ألم تدخلنا الجنة، وتنجِنا من النار؟ 
+فيُزيلُ الله الحِجَابَ ويَرفعه؛ وحِجَابُه النُّور، فما أُعْطوا شيئًا أحبَّ إليهم من النَّظَر إلى ربِّهم عز وجل.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар медиҳад, ки вақте аҳли ҷаннат ба ҷаннат ворид мешаванд, Худованд ба онҳо мегӯяд:
+Оё чизе мехоҳед, ки ба шумо бештар диҳам?
+Ҳамаи аҳли биҳишт дар посух мегӯянд: Оё рӯйҳои моро сафед накардаӣ? Оё моро ба биҳишт ворид накардаӣ ва аз оташи дӯзах наҷот додаӣ?
+Аллоҳ Таъоло ҳиҷоб (парда)-ро аз миён бармедорад, ки ҳиҷоби Ӯ нур аст. маҳбубтарин чизе, ки ба биҳиштиён дода мешавад, нигоҳ кардан ба Парвардигорашон аст.</t>
+  </si>
+  <si>
+    <t>كَشْفُ الحِجاب عن أهلِ الجَنة فيَرَون ربَّهم، وأما الكفار؛ فمَحْرُومون منها.
+أعظمُ نعيم الجنة رؤيةُ المؤمنين لربهم.
+كلُّ أهل الجنة مهما اختلفت منازلُهم سيرون ربَّهم جل وعلا.
+فضل الله على المؤمنين بإدخالهم الجنة.
+أهمية المسارعة إلى الجنة بالأعمال الصالحة وطاعة الله تعالى ورسوله صلى الله عليه وسلم.</t>
+  </si>
+  <si>
+    <t>Барои аҳли ҷаннат пардаро бармедоранд ва онҳо Парвардигорашонро мебинанд, аммо кофирон аз ин неъмат маҳруманд.
+Бузургтарин неъмати биҳишт, дидани муъминон Парвардигорашонро аст.
+Ҳамаи аҳли биҳишт бо тафовути ҷойгоҳашон, Парвардигорашонро хоҳанд дид.
+Аллоҳ бо ворид кардани муъминон ба биҳишт, ононро гиромӣ медорад.
+Аҳамияти шитофтан ба сӯи биҳишт бо амалҳои нек ва тоати Аллоҳ Таъоло ва Расулаш (саллаллоҳу алайҳи ва саллам).</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/8344</t>
+  </si>
+  <si>
     <t>إن في الجنة لسوقا، يأتونها كل جمعة</t>
   </si>
   <si>
     <t>Дар биҳишт бозоре ҳаст, ки онҳо (биҳиштиён) ҳар ҷумъа ба он меоянд</t>
   </si>
   <si>
     <t>عَنْ أَنَسِ بْنِ مَالِكٍ رَضيَ اللهُ عنهُ أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ فِي الْجَنَّةِ لَسُوقًا، يَأْتُونَهَا كُلَّ جُمُعَةٍ، فَتَهُبُّ رِيحُ الشَّمَالِ فَتَحْثُو فِي وُجُوهِهِمْ وَثِيَابِهِمْ، فَيَزْدَادُونَ حُسْنًا وَجَمَالًا، فَيَرْجِعُونَ إِلَى أَهْلِيهِمْ وَقَدِ ازْدَادُوا حُسْنًا وَجَمَالًا، فَيَقُولُ لَهُمْ أَهْلُوهُمْ: وَاللهِ لَقَدِ ازْدَدْتُمْ بَعْدَنَا حُسْنًا وَجَمَالًا، فَيَقُولُونَ: وَأَنْتُمْ وَاللهِ لَقَدِ ازْدَدْتُمْ بَعْدَنَا حُسْنًا وَجَمَالًا».</t>
   </si>
   <si>
     <t>Аз Анас ибни Молик (разияллоҳу анҳу) ривоят аст, ки Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) фармуданд: "Дар биҳишт бозоре ҳаст, ки онҳо (биҳиштиён) ҳар ҷумъа ба он меоянд. Шамоли шимол бар рӯйҳо ва либосҳои онҳо мевазад, ки бар зебогӣ ва ҷамоли онҳо меафзояд. Ба назди хонаводаи худ бармегарданд ва мебинанд, ки бар ҳусну ҷамолашон афзуда шудааст. Хонаводаи онҳо ба онҳо мегӯянд: Ба Аллоҳ савганд, пас аз мо бар ҳусну ҷамолатон афзуда шудааст! Онҳо мегӯянд: Ба Аллоҳ савганд, шумо низ пас аз мо бар ҳусну ҷамолатон афзуда шудааст".</t>
   </si>
   <si>
     <t>أخبر النبي صلى الله عليه وسلم أن في الجنة مكانًا يجتمعون فيه، ليس فيه بيع ولا شراء يأخذون منه ما أرادوا، يأتونه مقدار كل سبعة أيام، فتهب ريح الشمال، فتحرك في وجوههم وثيابهم، فيزدادون حسنًا وجمالًا، فيرجعون إلى أهليهم وقد ازدادوا حسنًا وجمالًا، فيقول لهم أهلوهم: والله لقد ازددتم بعدنا حُسنًا وجمالًا، فيقولون: وأنتم والله لقد ازددتم بعدنا حسنًا وجمالًا.</t>
   </si>
   <si>
     <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар доданд, ки дар биҳишт маконе ҳаст, ки онҳо дар он ҷамъ мешаванд. Дар он ҷо хариду фурӯш нест. Ҳар кас аз он чизе бихоҳад мегирад. Онҳо дар ҳар ҳафт рӯз якбор ба онҷо меоянд. Шамоли шимол бар рӯйҳо ва либосҳояшон мевазад ва бар ҳусну ҷамоли онҳо меафзояд. Онҳо ба назди хонаводаи худ бармегарданд ва мебинанд, ки зебоии онҳо низ афзудааст. Хонаводаи онҳо мегӯянд: Ба Аллоҳ савганд, шумо пас аз мо зеботар шудаед, ва онҳо ҷавоб медиҳанд: Ба Аллоҳ савганд, шумо низ пас аз мо зеботар гаштаед.</t>
   </si>
   <si>
     <t>بيان أن أهل الجنة في زيادة حُسن وجمال.
 الأحاديث توجب للإنسان الرغبة في العمل الصالح الذي يتوصّل به إلى هذه الدار.
 خص ريح الشمال بالذكر؛ لأنها كانت أحسن الرياح عند العرب حيث كانت تأتي بالخير والمطر.
 الحث على الدعوة إلى الله بالترغيب بالجنة ونعيمها.</t>
   </si>
   <si>
     <t>Баёни ин ки ҳусну ҷамоли аҳли биҳишт ҳамеша дар ҳолати афзудан аст.
 Ҳадисҳо инсонро водор мекунанд, ки ба корҳои некӯ иштиёқ пайдо кунад, ки ӯро ба ин манзил (биҳишт) мерасонанд.
 Шамоли шимолро махсусан зикр карданд, зеро он беҳтарин шамол дар миёни арабҳо буд ва бо худ хайр ва борон меовард.
 Ташвиқ ба даъват ба сӯи Худо бо ваъдаи биҳишт ва неъматҳои он.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/8353</t>
   </si>
   <si>
+    <t>هو الطهور ماؤه، الحل ميتته</t>
+  </si>
+  <si>
+    <t>Оби баҳр пок аст (барои вузӯ гирифтан), (ҳайвони) мурдаи он ҳалол аст</t>
+  </si>
+  <si>
+    <t>عَن أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: سَأَلَ رَجُلٌ رَسُولَ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ، فَقَالَ: يَا رَسُولَ اللهِ، إِنَّا نَرْكَبُ البَحْرَ، وَنَحْمِلُ مَعَنَا القَلِيلَ مِنَ الْمَاءِ، فَإِنْ تَوَضَّأْنَا بِهِ عَطِشْنَا، أَفَنَتَوَضَّأُ مِنَ الْبَحْرِ؟ فَقَالَ رَسُولُ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «هُوَ الطَّهُورُ مَاؤُهُ، الحِلُّ مَيْتَتُهُ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки гуфт: Марде аз Расули Худо (саллаллоҳу алайҳи ва саллам) пурсид: Эй Расулуллоҳ, мо ба баҳр сафар мекунем ва ҳамроҳи худ оби каме мегирем, агар бо он об вузӯ бигирем, ташна мемонем, оё метавонем бо оби баҳр вузӯ бигирем? Расулуллоҳ (саллаллоҳу алайҳи ва саллам) фармуданд: "Оби баҳр пок аст (барои вузӯ гирифтан), (ҳайвони) мурдаи он ҳалол аст."</t>
+  </si>
+  <si>
+    <t>سَألَ رَجلٌ النبي صلى الله عليه وسلم فقال: إنا نَركَب السُّفُنَ في البحر للصيد أو التجارة وما شابه ذلك، ونَحمِل معَنا القليلَ من الماء الصالح للشُّرْب، فإن استعملنا ماءَ الشرب للوضوء والغسل نَفِدَ ولم نَجِدَ ما نَشْرَبُه، فهل يَجوز لنا أنْ نتوضأ من ماء البحر؟ 
+فقال صلى الله عليه وسلم عن ماء البحر: ماؤه طَاهِرٌ مُطَهِّر؛ يجوز الوضوء منه والاغتسال به، وحلالٌ أَكْل ما يَخرج منه من أسماك وحِيْتان وغيرِها، ولو وُجِدَت ميتةً قد طَفَتْ على ظهره من غير صيد.</t>
+  </si>
+  <si>
+    <t>Марде аз Паёмбар (саллаллоҳу алайҳи ва саллам) пурсид, ки мо дар баҳр бо киштиҳо барои шикор ё тиҷорат ва дигар корҳо сафар мекунем ва бо худ каме оби нӯшиданӣ мебарем. Агар он обро барои вузӯ ва ғусл истеъмол кунем, тамом мешавад ва бароямон оби нӯшидани намемонад. Оё барои мо ҷоиз аст, ки бо оби баҳр вузӯ бигирем?
+Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: оби баҳр пок ва поккунанда аст, вузӯ ва ғусл кардан бо он ҷоиз аст. Инчунин хӯрдани он чи аз он берун меояд, монанди моҳӣ, наҳанг ва ғайра ҷоиз аст, ҳатто агар онҳо мурда дар болои об ва бе шикори одамӣ бошад.</t>
+  </si>
+  <si>
+    <t>مَيتةُ حيوان البحر حلال، والمراد بميتته: ما مات فيه من دَوَابِّه مما لا يعيش إلا فيه.
+إجابة السائل بأكثر مما سأل تتميمًا للفائدة.
+الماء إذا تَغَيَّرَ طَعْمُه أو لونُه أو ريحُه بشيء طاهر، فهو باقٍ على طُهُوْرِيَّتِه ما دام ماءً باقيًا على حقيقتِه، ولو اشتدَّت مُلُوْحَتُهُ أو حرارتُه أو بُرودتُه ونحوُها.
+ماء البحر يَرفَع الحَدَثَ الأكبرَ والأصغر، ويُزِيْل النجاسة الطارئة على  طاهر، مِن بَدَنٍ، أو ثَوب، أو غير ذلك.</t>
+  </si>
+  <si>
+    <t>Мурдаи ҳайвони баҳр ҳалол аст. Мақсад аз мурдаи он ин аст, ки ҷонвароне, ки танҳо дар баҳр зиндагӣ мекунанд ва дар он мемиранд, мурдаи онҳо ҳалол ҳисоб мешавад.
+Посухи бештар аз пурсиши саволкунанда барои комил шудани фоида.
+Об агар таъм, ранг ё бӯйи он бо чизе пок тағйир ёбад, ҳанӯз ҳам покӣ ва поккунандагии худро нигоҳ медорад, то даме ки об бо асли худ боқӣ монда бошад, ҳатто агар шӯрӣ, гармӣ ё сарди ва монанди ин дар он зиёд шавад.
+Оби баҳр наҷосатҳои бузург (ҷанобат) ва хурдро (бе вузӯ) аз байн мебарад ва ҳар гуна наҷосатеро, ки бар тани одам, либос ё дигар чизҳо афтода бошад, пок мекунад.</t>
+  </si>
+  <si>
+    <t>رواه أبو داود والترمذي والنسائي وابن ماجه وأحمد</t>
+  </si>
+  <si>
+    <t>[رواه أبو داود والترمذي والنسائي وابن ماجه وأحمد]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/8355</t>
+  </si>
+  <si>
+    <t>إذا كان الماء قلتين لم يحمل الخبث</t>
+  </si>
+  <si>
+    <t>Обе, ки ба андозаи ду "қулла" (зарфи калон) бошад, наҷосатро дар бар намегирад</t>
+  </si>
+  <si>
+    <t>عَن عَبْدِ اللَّهِ بْنِ عُمَرَ رضي الله عنهما قَالَ: سُئِلَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ عَنِ الْمَاءِ وَمَا يَنُوبُهُ مِنَ الدَّوَابِّ وَالسِّبَاعِ، فَقَالَ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِذَا كَانَ الْمَاءُ قُلَّتَيْنِ لَمْ يَحْمِلِ الْخَبَثَ».</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Умар (разияллоҳу анҳумо) ривоят аст, ки гуфт: Паёмбари Худо (саллаллоҳу алайҳи ва саллам) дар бораи обе, ки чаҳорпоён ва дарандагон аз он менӯшанд (ва эҳтимол онро ифлос кунанд), пурсида шуд.  Паёмбар Худо (саллаллоҳу алайҳи ва саллам) фармуданд: "Обе, ки ба андозаи ду "қулла" (зарфи калон) бошад, наҷосатро дар бар намегирад."</t>
+  </si>
+  <si>
+    <t>سُئِلَ النبيُّ صلى الله عليه وسلم عن حُكْمِ طَهارة الماء الذي تَرْتَادُه الحيواناتُ والسِّبَاعُ للشُّرْب ونحوِه، فقال صلى الله عليه وسلم: بأنَّ الماء إذا بَلَغَ كَيْلُهُ جَرَّتَيْن كَبِيْرَتَيْن، وهي تَعْدِل: (210) لترًا فإنه ماءٌ كثيرٌ لا يَنْجُس؛ إلا إذا تَغَيَّرَت إحدى أوصافِه الثلاثة لونه أو طعمه أو ريحه بنجاسة.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) дар бораи ҳукми вузӯ гирифтан аз обе, ки ҳайвонҳо ва ваҳшиҳо барои нӯшидан меоянд, пурсида шуд. Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: агар ҳаҷми об ба андозаи ду зарфи калон (баробар ба 210 литр) расад, он оби зиёд аст ва наҷис намешавад, магар ин ки яке аз се хусусияти он: ранг, бӯй ё маззаи он бо олудагӣ тағйир ёбад.</t>
+  </si>
+  <si>
+    <t>الماء يَنْجُسُ إذا تَغَيَّر أحد أوصافه الثلاثة بالنجاسة، لونه، أو طعمه، أو ريحه، والحديث خَرَجَ مَخْرَجَ الغَالِب، لا على التحديد.
+أجمع العلماءُ على أنَّ الماءَ إذا غَيَّرَتْه النجاسةُ نَجُسَ مطلقًا، سواء أكان قليلًا أم كثيرًا.</t>
+  </si>
+  <si>
+    <t>Об агар яке аз се хосияташ: ранг, бӯй ё маззаи он ба сабаби олудагӣ тағйир ёбад, нопок мешавад. Ҳадис бештар ба маънои умумӣ ва ҳолати маъмул баён шудааст, на ба таври маҳдуду мушаххас.
+Олимон иттифоқи назар доранд, ки ҳар гоҳ об бо олудагӣ тағйир ёбад, новобаста аз зиёд ё кам буданаш, комилан нопок мешавад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/8357</t>
+  </si>
+  <si>
+    <t>إذا استيقظ أحدكم من منامه فليستنثر ثلاث مرات، فإن الشيطان يبيت على خياشيمه</t>
+  </si>
+  <si>
+    <t>Ҳар вақт яке аз шумо аз хоб бедор шуд, (ва қасди вузӯ кард) бояд се бор обро дар бинӣ кунад ва онро бо фишор берун андозад, зеро шайтон шабро дар бинии ӯ мегузаронад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِذَا اسْتَيْقَظَ أَحَدُكُمْ مِنْ مَنَامِهِ فَلْيَسْتَنْثِرْ ثَلَاثَ مَرَّاتٍ، فَإِنَّ الشَّيْطَانَ يَبِيتُ عَلَى خَيَاشِيمِهِ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар вақт яке аз шумо аз хоб бедор шуд, (ва қасди вузӯ кард) бояд се бор обро дар бинӣ кунад ва онро бо фишор берун андозад, зеро шайтон шабро дар бинии ӯ мегузаронад."</t>
+  </si>
+  <si>
+    <t>يَحُثُّ النبيُّ صلى الله عليه وسلم مَن استيقظ مِن مَنامِه أن يَستنثر ثلاث مرات؛ والاستنثار هو إخراج الماء من الأنف بعد إدخاله، وذلك لأن الشيطان يَبيت على الخيشوم -وهو الأنف كلُّه-.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) ташвиқ карданд, ки ҳар вақт касе аз хоб бедор шуд, се бор "истинсор" кунад. Истинсор, яъне баровардани об аз бинӣ пас аз ворид кардани об ба он, зеро шайтон шабро дар "хайшум"-и инсон мегузаронад ва хайшум ҳамаи бинӣ аст.</t>
+  </si>
+  <si>
+    <t>يُشرع لكلِّ مَن استيقظ مِن النوم أنْ يستنثر إزالةً لأثر الشيطان من أنفه، وإذا كان سيتوضأ، فالأمر بالاستنثار حينئذ آكد.
+الاستنثار من تمام فائدة الاستنشاق؛ لأن الاستنشاق تنظيف داخل الأنف، والاستنثار يُخرِج ذلك الوَسَخَ مع الماء.
+تَقْيِيْدُه بنوم الليل، أخذًا مِن لفظ "يَبيت"؛ فإنّ البيتوتةَ لا تكون إلا من نوم الليل، ولأنه مَظِنَّة الطول والاستغراق.
+في الحديث دليلٌ على مُلابَسَةِ الشيطان للإنسان وهو لا يَشْعُرُ بذلك.</t>
+  </si>
+  <si>
+    <t>Ҳар касе, ки аз хоб бедор мешавад, мустаҳаб аст, ки бо бинӣ афшондан (истинсор) осори шайтонро аз бинияш пок кунад. Агар қасди вузӯ гирифтан дошта бошад, дар ин ҳолат истинсор барои ӯ таъкиди бештар дорад.
+Истинсор сабаби пурра шудани фоидаи истиншоқ аст, зеро истиншоқ тоза кардани дохили бинӣ аст, вале истинсор бо об баровардани ифлосиҳои бинӣ аст.
+Маҳдуд шудани истинсор ба хоби шаб аз калимаи "ябит" (хоби шаб) гирифта шудааст, зеро ин ҳолат танҳо дар хоби шабона рух медиҳад, чун хоби шаб дароз ва тӯлонӣ аст.
+Дар ин ҳадис далели муоширати шайтон бо инсон аст, бе он ки ӯ эҳсос кунад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/8377</t>
+  </si>
+  <si>
+    <t>أن رجلا توضأ فترك موضع ظفر على قدمه فأبصره النبي صلى الله عليه وسلم فقال: ارجع فأحسن وضوءك فرجع، ثم صلى</t>
+  </si>
+  <si>
+    <t>Марде таҳорат кард ва ҷоеро дар пояш ба миқдори нохун ношуста монд. Пас Паёмбар (саллаллоҳу алайҳи ва саллам) онро дид ва фармуд: "Баргард ва таҳорататро хуб анҷом деҳ". Он мард баргашт таҳорат карда ва сипас намозашро хонд</t>
+  </si>
+  <si>
+    <t>عَنْ جَابِرٍ رضي الله عنه قال: أَخْبَرَنِي عُمَرُ بْنُ الْخَطَّابِ: أَنَّ رَجُلًا تَوَضَّأَ فَتَرَكَ مَوْضِعَ ظُفُرٍ عَلَى قَدَمِهِ فَأَبْصَرَهُ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فَقَالَ: «ارْجِعْ فَأَحْسِنْ وُضُوءَكَ» فَرَجَعَ، ثُمَّ صَلَّى.</t>
+  </si>
+  <si>
+    <t>Аз Ҷобир (разияллоҳу анҳу) ривоят аст, ки гуфт: Умар ибни Хаттоб ба ман гуфт, ки: Марде таҳорат кард ва ҷоеро дар пояш ба миқдори нохун ношуста монд. Пас Паёмбар (саллаллоҳу алайҳи ва саллам) онро дид ва фармуд: "Баргард ва таҳорататро хуб анҷом деҳ". Он мард баргашт таҳорат карда ва сипас намозашро хонд.</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ عُمَرُ رضي الله عنه أنَّ النبيَّ صلى الله عليه وسلم أَبْصَرَ رَجلًا انتهى مِن وضوئه، فتَرَكَ قَدْرَ ظُفرٍ في قَدَمه لم يُصِبْهُ ماءُ الوضوء، 
+فقال له مشيرًا إلى موضع التقصير: ارجع فأحسن وضوءك وأَتِمَّه وأعْطِ كلَّ عُضوٍ حقَّه من الماء، 
+فرجع الرجل فأتمّ وضوءه ثم صلى.</t>
+  </si>
+  <si>
+    <t>Аз Умар (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) мардеро дид, ки таҳораташро ба поён расонидааст, аммо ба андозаи як нохун ҷое аз пояш ношуста мондааст. Ба он ҷои об нарасида ишора карда фармуданд: Баргард ва ба хубӣ таҳоратро комил бикун ва ба ҳар узв обе, ки мувофиқи он аст бирасон. Пас он мард баргашт ва таҳораташро комил кард ва сипас намоз хонд.</t>
+  </si>
+  <si>
+    <t>وجوبُ المبَادَرة إلى الأمرِ بالمعروف، وإرشادِ الجاهلِ والغَافل، وخصوصًا إذا كان المُنكَر يترتَّب عليه فسادُ عبادته.
+وجوب تعميم أعضاء الوضوء بالماء، وأنَّ من ترك جزءًا من العضو -ولو يسيرًا- لم يصحّ معه الوضوء ولزمته الإعادة إذا كان الفاصل طويلًا.
+مشروعية إحسان الوضوء، وذلك بإتمامه وإسْبَاغه على الوجه المأمور به شرعًا.
+القدمان من أعضاء الوضوء، ولا يكفي فيهما المسح، بل لابدَّ من الغسل.
+ينبغي الموالاة بين أعضاء الوضوء، بحيث يَغسل كلَّ عضو قبل أن يَجِفَّ الذي قبله.
+الجهل والنسيان لا يُسقِطان الواجبَ، وإنما يُسقِطان الإثمَ، فهذا الرجل الذي لم يُسْبِغ وضوءه لجهله لم يُسقِط عنه النبيُّ صلى الله عليه وسلم الواجبَ، وهو الوضوء، وإنما أمره أن يعيدَه.</t>
+  </si>
+  <si>
+    <t>Пешдастӣ дар амри маъруф ва роҳнамоии ҷоҳил ва ғофил, бахусус агар он мункар боиси фосид шудани ибодати ӯ шавад.
+Ҳамаи узвҳои таҳоратро комил шустан воҷиб аст. Агар ба қисмате аз узв об нарасад - ҳатто агар андаке ҳам бошад - таҳораташ дуруст намешавад. Ва агар муддати зиёде аз таҳораташ гузашта бошад, онро бояд аз нав анҷом диҳад.
+Машруъияти дурусти таҳорат, бо анҷом додани он ва анҷоми ҳамаҷонибаи он бо тартиби муқарраркардаи шариат.
+Пойҳо аз узвҳои таҳоратанд ва масҳ кашидани онҳо кофӣ нест, балки бояд шуста шавад.
+Узвҳои таҳоратро пай дар пай идома додан лозим аст, ки ҳар як узв пеш аз он ки узви қаблӣ хушк шавад, шуста шавад.
+Нодонӣ ва фаромӯшӣ боиси соқит шудани воҷиб намешавад, балки гуноҳро соқит мекунад. Дар ин маврид Паёмбар (саллаллоҳу алайҳи ва саллам) воҷибро - ки таҳорат аст -  аз он мард ба сабаби нодонӣ ва комил набудани таҳораташ соқит накард, балки ба ӯ амр кард, ки таҳоратро аз нав анҷом диҳад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/8386</t>
+  </si>
+  <si>
+    <t>كان النبي صلى الله عليه وسلم يغسل، أو كان يغتسل، بالصاع إلى خمسة أمداد، ويتوضأ بالمد</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) бо як соъ то панҷ муд ғусл ва бо як муд вузӯ мекарданд</t>
+  </si>
+  <si>
+    <t>عَنْ أَنَسٍ رضي الله عنه قَالَ: كَانَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَغْسِلُ، أَوْ كَانَ يَغْتَسِلُ، بِالصَّاعِ إِلَى خَمْسَةِ أَمْدَادٍ، وَيَتَوَضَّأُ بِالْمُدِّ.</t>
+  </si>
+  <si>
+    <t>Аз Анас (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) бо як соъ то панҷ муд ғусл ва бо як муд вузӯ мекарданд.</t>
+  </si>
+  <si>
+    <t>كان النبي صلى الله عليه وسلم يغتسل من الجنابة بالصاع إلى خمسة أمداد، ويتوضأ بالمد. والصاع: أربعة أمداد، والمد: مِقْدار ملء كفَّي إنسانٍ مُعتدلِ الخِلْقة.</t>
+  </si>
+  <si>
+    <t>Паёмбари акрам (саллаллоҳу алайҳи ва саллам) аз ҷанобат бо як соъ то панҷ муд ғусл мекард ва барои вузӯ бо як муд иктифо менамуд. Соъ — баробар ба чаҳор муд аст.  
+Муд — ба андозаи пурии ду кафи дасти як шахси миёнахилқат аст.</t>
+  </si>
+  <si>
+    <t>مشروعية الاقتصاد في ماء الوضوء والغسل، وعدم الإسراف ولو كان الماء مُتيسرًا.
+استحباب التقليل في ماء الوضوء والغسل بقدر الحاجة، وأن هذا هو هدي النبي صلى الله عليه وسلم.
+المقصود الاستيفاء في الوضوء والغسل مع مراعاة السنن والآداب بلا إسراف ولا تقتير ويراعى الوقت وكثرة الماء وقلته وغير ذلك.
+تطلق الجنابة على كل من أنزل المني أو جامع، وسميت بذلك لاجتناب صاحبها الصلاة والعبادات حتى يطهر منها.
+الصاع: مكيال معروف، والمراد به الصاع النبوي، ويبلغ وزنه (480) مثقالاً من البر الجيد، وباللتر (3 لترات).
+المد: وحدةُ كيلٍ شرعية، وهي ملء كفي الإنسان المعتدل إذا ملأهما ومد يده بهما، والمد ربع الصاع باتفاق الفقهاء، ومقداره (750) ملل.</t>
+  </si>
+  <si>
+    <t>Сарфаҷӯйи дар истифодаи об, ҳангоми вузӯ ва ғусл ҷоиз аст. Ҳатто агар об фаровон ҳам бошад, набояд онро беҳуда исроф кард.
+Кам истифода бурдани об дар вақти вузӯ ва ғусл ва ба андозаи зарурӣ истифода бурдани он мустаҳаб аст. Ба қадри ҳоҷат истифода бурдани об аз роҳу равиши Паёмбари Худо (саллаллоҳу алайҳи ва саллам) дар ғусл ва вузӯ буд.
+Мақсад аз ин, анҷом додани таҳорат ва ғусл ба таври комил бо риояи суннатҳо ва одобҳо мебошад, бе исроф ва бе бахилӣ. Ҳамчунин бояд шароити вақт, фаровонӣ ё камии об ва дигар ҳолатҳо ба назар гирифта шаванд.
+Ҷанобат ё ҷунуб бар шахсе мегӯянд, ки аз ӯ оби манӣ баромадааст, хоҳ бо ҷимоъ бошад ё бо роҳи дигар. Ин ҳолатро аз он сабаб ҷанобат ном ниҳоданд, ки соҳибаш аз намоз ва ибодатҳо дурӣ меҷӯяд, то ин ки ғусл кунад ва пок шавад.
+Соъ — як андозаи маъруфи ченкунии ҳаҷм аст ва мақсад аз он соъи набавӣ мебошад. Вазни он ба (480) мисқол аз гандуми хуб мерасад ва ба литр, тақрибан 3 литрро ташкил медиҳад.
+Муд — воҳиди ченкунии шаръист, ки баробар аст ба миқдори об ё ғизое, ки шахси миёнахилқат бо пурии ду кафи дастонаш гирифта, дастро дароз мекунад. Муд чоряки соъ аст, ба иттифоқи фақеҳон. Миқдори он тахминан 750 миллилитр мебошад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/8387</t>
+  </si>
+  <si>
+    <t>ما من مسلم يتوضأ فيحسن وضوءه، ثم يقوم فيصلي ركعتين، مقبل عليهما بقلبه ووجهه، إلا وجبت له الجنة</t>
+  </si>
+  <si>
+    <t>Ҳеҷ мусалмоне нест, ки вузӯ бигирад ва онро ба хубӣ анҷом диҳад, пас аз вузӯ бархезад ва ду ракъат намоз бо ҳузури дил ва таваҷҷуҳи комил (бо хушуъ ва хузуъ) бихонад, магар ин ки биҳишт бар ӯ воҷиб мегардад</t>
+  </si>
+  <si>
+    <t>عَنْ عُقْبَةَ بْنِ عَامِرٍ رضي الله عنه قَالَ: كَانَتْ عَلَيْنَا رِعَايَةُ الْإِبِلِ فَجَاءَتْ نَوْبَتِي فَرَوَّحْتُهَا بِعَشِيٍّ فَأَدْرَكْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَائِمًا يُحَدِّثُ النَّاسَ فَأَدْرَكْتُ مِنْ قَوْلِهِ: «مَا مِنْ مُسْلِمٍ يَتَوَضَّأُ فَيُحْسِنُ وُضُوءَهُ، ثُمَّ يَقُومُ فَيُصَلِّي رَكْعَتَيْنِ، مُقْبِلٌ عَلَيْهِمَا بِقَلْبِهِ وَوَجْهِهِ، إِلَّا وَجَبَتْ لَهُ الْجَنَّةُ» قَالَ فَقُلْتُ: مَا أَجْوَدَ هَذِهِ، فَإِذَا قَائِلٌ بَيْنَ يَدَيَّ يَقُولُ: الَّتِي قَبْلَهَا أَجْوَدُ، فَنَظَرْتُ فَإِذَا عُمَرُ قَالَ: إِنِّي قَدْ رَأَيْتُكَ جِئْتَ آنِفًا، قَالَ: «مَا مِنْكُمْ مِنْ أَحَدٍ يَتَوَضَّأُ فَيُبْلِغُ - أَوْ فَيُسْبِغُ - الْوَضُوءَ ثُمَّ يَقُولُ: أَشْهَدُ أَنْ لَا إِلَهَ إِلَّا اللهُ وَأَنَّ مُحَمَّدًا عَبْدُ اللهِ وَرَسُولُهُ إِلَّا فُتِحَتْ لَهُ أَبْوَابُ الْجَنَّةِ الثَّمَانِيَةُ يَدْخُلُ مِنْ أَيِّهَا شَاءَ».</t>
+  </si>
+  <si>
+    <t>Аз Уқба ибни Ъомир (разияллоҳу анҳу) ривоят аст, ки гуфт: Мо шутуронамонро бо навбат ба чаро мебурдем. Вақте навбати ман расид, шутурҳоро бегоҳ баргардондам ва Расули Аллоҳ (саллаллоҳу алайҳи ва саллам)-ро дидам, ки рост истода бо мардум суҳбат дорад. Аз суханонаш ман инро дарёфтам, ки мегуфт: "Ҳеҷ мусалмоне нест, ки вузӯ бигирад ва онро ба хубӣ анҷом диҳад, пас аз вузӯ бархезад ва ду ракъат намоз бо ҳузури дил ва таваҷҷуҳи комил (бо хушуъ ва хузуъ) бихонад, магар ин ки биҳишт бар ӯ воҷиб мегардад". 
+Уқба мегӯяд: Гуфтам: Ин сухан чи қадар олӣ аст! Ногаҳон касе дар пеши ман гуфт: Сухане, ки қабл аз ин гуфт, олитар буд. Ба ӯ нигаристам, дидам, ки Умари Форуқ буд. Гуфт: Ман туро дидам, ки каме пештар омадӣ. Сипас Умар аз Паёмбар нақл кард, ки фармуд:  
+"Ҳеҷ яке аз шумо нест, ки таҳорат кунад ва онро ба таври комил анҷом диҳад, сипас бигӯяд: "Ашҳаду ал-ло илоҳа иллаллоҳ ва анна Муҳаммадан абдуллоҳи ва расулуҳу"  
+(Шаҳодат медиҳам, ки нест маъбуде ҷуз Аллоҳ ва Муҳаммад бандаи Ӯ ва расули Ӯст),  
+магар ин ки ҳашт дари биҳишт барояш кушода мешаванд ва ӯ метавонад аз ҳар кадоме, ки хоҳад, дарояд."</t>
+  </si>
+  <si>
+    <t>بَيّن النبيُّ صلى الله عليه وسلم وهو يُحدِّث الناس فضلين عظيمين:
+الأول: أنَّ من توضأ فأحسن الوضوء وأسْبغَه وأتمه وأكمله على الوجه المسنون، وأعطى كل عضو حقَّه من الماء، ثم قال: أشهد أن لا إله إلا الله، وأن محمدًا عبد الله ورسوله؛ إلا فُتحت له أبواب الجنة الثمانية يدخل من أيها شاء. 
+الثاني:  أن من توضأ هذا الوضوء التامّ الكامل، ثم قام بعد هذا الوضوء فصلى ركعتين؛ مُقبلًا عليهما بقلبه بالإخلاص والخشوع، وخضع بوجهه وجميع أعضاء جسده لله، إلا وجبت له الجنة.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) ҳангоми суханронӣ бо мардум ду фазилати бузургро баён карданд:
+Аввал: Ҳар касе ба таври комил ва хуб вузӯ бигирад ва онро чунон ки дар суннат ворид шудааст анҷом диҳад ва ҳар узвашро бо миқдори лозими об бишӯяд, сипас бигӯяд: Ашҳаду ал-ло илоҳа иллаллоҳ ва анна Муҳаммадан абдуллоҳи ва расулуҳу"  
+(Шаҳодат медиҳам, ки нест маъбуде ҷуз Аллоҳ ва Муҳаммад бандаи Ӯ ва расули Ӯст),  
+магар ин ки дарҳои ҳаштгонаи биҳишт барояш кушода мешаванд ва ӯ метавонад аз ҳар кадоме, ки хоҳад, дарояд.
+Дуввум: Касе, ки ин вузӯи комилро анҷом дод, баъд аз он истода ду ракъат намоз хонд, бо ҳузури дилу таваҷҷуҳи комил, бо фурӯтанӣ ва шикастанафсӣ, рӯй ва ҳамаи аъзои бадани худро ба Аллоҳ таслим намуд, магар ин ки биҳишт барои ӯ воҷиб мешавад.</t>
+  </si>
+  <si>
+    <t>عَظيم فضل الله تعالى بإعطائه الأجر الكبير على العمل اليسير.
+مشروعية إسباغ الوضوء وإتمامه، وصلاة ركعتين بخشوع بعده، وما يحصل به من الأجر العظيم.
+إسباغ الوضوء، والإتيان بعده بهذا الذكر، من أسباب دخول الجنة.
+استحباب قول هذا الذكر للمغتسل أيضًا.
+حرص الصحابة على الخير من تعلُّم العلم ونشره، وتعاونهم على ذلك وفي أمور معيشتهم.
+الذكر بعد الوضوء فيه تخليص القلب وتطهيره من الشرك، كما أن الوضوء فيه تطهير البدن وتخليصه من الوسخ.</t>
+  </si>
+  <si>
+    <t>Фазли бузурги Худованд, ки бо амали андак аҷру подоши бузург медиҳад.
+Вузӯ гирифтани комил, баъди он анҷом додани ду ракаъат намоз бо хушуъ ва фурутанӣ, машруъ аст ва аз он аҷру подоши бузурге ба даст меояд.
+Пурра ва комил анҷом додани вузӯ ва баъд аз он гуфтани ин зикр, аз сабабҳои ворид шудан ба биҳишт мебошад.
+Гуфтани ин зикр барои шахсе, ки ғусл мекунад, низ мустаҳаб аст.
+Саҳобаҳо барои илм омӯхтан ва паҳн кардани он, ҳамчунин дар умури рӯзгор ҳамдигарро дастгирӣ мекарданд ва барои анҷом додани корҳои нек талош менамуданд.
+Зикр пас аз вузӯ қалбро соф ва аз ширк пок мекунад, чунон ки вузӯ баданро аз ғубор ва палидиҳо тоза мекунад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/8388</t>
+  </si>
+  <si>
+    <t>إذا توضأ أحدكم ولبس خفيه فليصل فيهما، وليمسح عليهما ثم لا يخلعهما إن شاء إلا من جنابة</t>
+  </si>
+  <si>
+    <t>Ҳаргоҳ яке аз шумо вузӯ гирифт ва мӯза ё пояфзоли аз буҷулакҳо боло пӯшид, бо онҳо намоз хонад ва бар онҳо масҳ бикашад ва агар хост онҳоро набарорад, магар дар ҳолати ҷанобат</t>
+  </si>
+  <si>
+    <t>عَنْ أَنَسٍ رضي الله عنه أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِذَا تَوَضَّأَ أَحَدُكُمْ وَلَبِسَ خُفَّيْهِ فَلْيُصَلِّ فِيهِمَا، وَلْيَمْسَحْ عَلَيْهِمَا ثُمَّ لَا يَخْلَعْهُمَا إِنْ شَاءَ إِلَّا مِنْ جَنَابَةٍ».</t>
+  </si>
+  <si>
+    <t>Аз Анас (разияллоҳу анҳу) ривоят аст, ки Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳаргоҳ яке аз шумо вузӯ гирифт ва мӯза ё пояфзоли аз буҷулакҳо боло пӯшид, бо онҳо намоз хонад ва бар онҳо масҳ бикашад ва агар хост онҳоро набарорад, магар дар ҳолати ҷанобат."</t>
+  </si>
+  <si>
+    <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنه إذا لَبِسَ المُسلِمُ خُفَّيْه بعد أنْ تَوَضأ، ثم أَحْدَث بعد ذلك وأراد الوضوء، فله المَسْحُ عليهما إن أراد ذلك، ويصلي فيهما ولا يَنزعهما مدة معلومة، إلا إذا أَجْنَبَ لزِمَه خَلعُ الخُفِّ والاغتسال.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён намуданд, ки ҳаргоҳ мусалмон масҳияшро баъд аз вузӯи комил бипӯшад, сипас бевузӯ шавад ва хоҳад вузӯи нав бигирад, барояш ҷоиз аст, ки бар онҳо масҳ бикашад ва бо онҳо намоз бихонад, то муҳлати муайяншуда (барои муқим як шабонарӯз ва барои мусофир се шабонарӯз), магар дар ҳолати ҷанобат, ки бояд онҳоро барорад ва ғусл кунад.</t>
+  </si>
+  <si>
+    <t>لا يجوز المَسحُ على الخُفَّين إلا إذا لُبسَا بعد كمال الطهارة.
+مدة المسح للمقيم: المسحُ يومًا وليلةً، وللمسافر: ثلاثةَ أيام بلياليها.
+المسح على الخفين يَخْتَصُّ بالحَدَث الأصغر لا الأكبر، أما الحدث الأكبر فلا يجوز المسح معه، بل لابد من خَلْع الخُفّين وغسل القدمين.
+يستحَب الصلاة في الحذاء والخفّ ونحوِهما مخالفةً لليهود وذلك إذا كانت طهارة، وليس فيها أذية للمصلين، أو للمسجد مثل المساجد المفروشة فلا يصل بها.
+المسح على الخفين فيه تيسير وتخفيف على هذه الأُمَّة.</t>
+  </si>
+  <si>
+    <t>Масҳ кашидан бар хуфҳо танҳо баъд аз пӯшидани онҳо бо вузӯӣ комил ҷоиз аст.
+Муҳлати масҳ барои муқим як шабонарӯз мебошад ва барои мусофир се шабонарӯз аст.
+Масҳ бар рӯйи хуфҳо танҳо дар ҳолати бе вузугӣ дуруст аст. Аммо дар ҳолати баъд аз ҷанобат ё дар ҳолати ғусл воҷиб шудан масҳ кашидан ҷоиз нест, балки дар ҳолати ғусл кардан бояд хуфҳоро барорад ва пойҳоро бишӯяд.
+Намоз хондан бо хуф ё пойафзол бар хилофи яҳудиён мустаҳаб аст, дар ҳоле ки пойафзол пок бошад ва барои дигар намозгузорон ё масҷид (масҷидҳое, ки бо қолин фаршшуда аст ва дар он бо пойафзол намоз намехонанд) зараре нарасонад.
+Масҳ бар рӯйи хуфҳо (мӯзаҳо) навъе аз осонӣ ва сабукӣ барои ин уммат аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/8392</t>
+  </si>
+  <si>
     <t>كان النبي صلى الله عليه وسلم يذكر الله على كل أحيانه</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) дар ҳама ҳолат зикри Аллоҳро мекард</t>
   </si>
   <si>
     <t>عن عائشة رضي الله عنها قالت: كَانَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَذْكُرُ اللهَ عَلَى كُلِّ أَحْيَانِهِ.</t>
   </si>
   <si>
     <t>Аз Оиша (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) дар ҳама ҳолат зикри Аллоҳро мекард.</t>
   </si>
   <si>
     <t>تُخْبِرُ عائشةُ أمُّ المؤمنين رضي الله عنها أنَّ النبيَّ صلى الله عليه وسلم كان شديدَ الحِرْصِ على ذِكْرِ الله تعالى، وأنَّه كان يَذكرُ اللهَ تعالى في كلِّ زمانٍ ومكانٍ وحالٍ.</t>
   </si>
   <si>
     <t>Модари муъминон Оиша (Худованд аз ӯ розӣ бод) ривоят мекунад, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) бисёр пойбанд ба зикри Аллоҳ буд ва дар ҳама замон ва макон Аллоҳро ёд мекард.</t>
   </si>
   <si>
     <t>لا تُشترط الطهارةُ من الحَدَثِ الأصغر والأكبر لذِكْر الله تعالى.
 مداومة النبي صلى الله عليه وسلم لذِكْر الله تعالى.
 الحث على الإكثار من ذكر الله تعالى في كل الأحيان اقتداء بالنبي صلى الله عليه وسلم، إلا في الحالات التي يمتنع فيها عن الذكر، كقضاء الحاجة.</t>
   </si>
   <si>
     <t>Таҳорат ва ё ғусл аз шартҳои зикри Аллоҳ Таъоло нест.
 Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) пайваста зикр менамуданд.
 Ташвиқ ба бисёр зикр кардани Аллоҳ Таъоло, чунончи Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) менамуданд, магар дар мавориде, ки зикр дар он манъ шудааст, ба монанди ҳангоми қазои ҳоҷат.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/8402</t>
   </si>
   <si>
+    <t>لا يرمي رجل رجلا بالفسوق، ولا يرميه بالكفر، إلا ارتدت عليه، إن لم يكن صاحبه كذلك</t>
+  </si>
+  <si>
+    <t>Ҳеҷ марде набояд марди дигареро ба фисқ (гуноҳи бузург) айбдор кунад, ва набояд ӯро ба куфр нисбат диҳад, зеро агар он шахс чунин набошад, ин айб ба худи гӯянда бармегардад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي ذَرٍّ رَضِيَ اللَّهُ عَنْهُ أَنَّهُ سَمِعَ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «لاَ يَرْمِي رَجُلٌ رَجُلًا بِالفُسُوقِ، وَلاَ يَرْمِيهِ بِالكُفْرِ، إِلَّا ارْتَدَّتْ عَلَيْهِ، إِنْ لَمْ يَكُنْ صَاحِبُهُ كَذَلِكَ».</t>
+  </si>
+  <si>
+    <t>Аз Абузар (разияллоҳу анҳу) ривоят аст, ки аз Паёмбар (саллаллоҳу алайҳи ва саллам) шунидааст, ки мегӯяд: "Ҳеҷ марде набояд марди дигареро ба фисқ (гуноҳи бузург) айбдор кунад, ва набояд ӯро ба куфр нисбат диҳад, зеро агар он шахс чунин набошад, ин айб ба худи гӯянда бармегардад."</t>
+  </si>
+  <si>
+    <t>حَذَّرَ النبيُّ صلى الله عليه وسلم أنّ مَن قال لآخر: أنت فاسق، أو: أنت كافر، فإنْ كان ليس كما قال، كان هو المُستَحِق للوصف المذكور ورَجَعَ عليه قولُه، وأما إذا كان كما قال لم يرجع عليه شيء؛ لكونه صدق فيما قال.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) ҳушдор додааст, ки касе ба дигаре гӯяд: ту фосиқӣ, ё ту кофирӣ, агар он шахс он гуна набошад, худи гӯянда ба ин сифати гуфтааш сазовор мегардад ва гуфтаи ӯ ба худаш бармегардад. Аммо агар он шахс чунон бошад, ки гуфта шудааст, чизе ба гӯянда барнамегардад, зеро ӯ дар гуфтораш ростгӯ будааст.</t>
+  </si>
+  <si>
+    <t>تحريم رمي الناس بالكفر أو الفسق، بغير مُسَوِّغ شرعي.
+وجوب التثبُّت في إصدار الأحكام على الناس.
+قال ابن دقيق العيد: وهذا وعيد عظيم لمن أكفر أحدًا من المسلمين وليس كذلك، وهي ورطة عظيمة.
+قال ابن حجر العسقلاني: ولكن لا يلزم من كونه لا يصير بذلك فاسقًا ولا كافرًا أن لا يكون آثمًا في صورة قوله له: أنت فاسق، بل في هذه الصورة تفصيل: إن قَصَدَ نُصْحَه أو نُصْحَ غيرِه بِبَيان حاله جاز، وإن قَصَدَ تَعْيِيْرَه وشُهرَتَه بذلك ومَحْضَ أذاه لم يجز؛ لأنه مأمور بالستر عليه وتعليمه وعِظَتِه بالحسنى، فمهما أمكنه ذلك بالرفق لا يجوز له أن يفعله بالعُنْف؛ لأنه قد يكون سببًا لإغرائه وإصراره على ذلك الفعل كما في طَبْعِ كثير من الناس من الأَنَفَة، ولا سيّما إن كان الآمِرُ دونَ المأمورِ في المنزلة.</t>
+  </si>
+  <si>
+    <t>Ҳаром будани айбдор кардани мардум ба куфр ё фисқ бе далели шаръии ошкор.
+Воҷиб будани эҳтиёт ва санҷиши дақиқ ҳангоми содир кардани ҳукмҳо дар бораи аҳволи мардум.
+Ибни Дақиқи Ид гуфтааст: Ин ваъиди бузургест барои он касе, ки як мусалмонро ба куфр нисбат медиҳад, дар ҳоле ки ӯ чунин нест. Ва ин вартаи (хатару офати) бузургест.
+Ибн Ҳаҷари Асқалонӣ гуфтааст: Аммо аз ин ки шахс бо ин сухан (бо гузоштани айби фисқ ё куфр бар дигаре) фосиқ ё кофир намегардад, лозим намеояд, ки гӯянда дар ҳолате ки ба ӯ мегӯяд: “Ту фосиқӣ”, гунаҳкор набошад. Ва дар ин ҳолат тафсил ҳаст: Агар мақсади ӯ насиҳат кардани он шахс ё насиҳат кардан ба дигарон бо баён кардани ҳолати воқеии ӯ бошад, ҷоиз аст. Аммо агар мақсади ӯ расво кардан, бадном кардан ва танҳо озор расонидан бошад, ҷоиз нест. Зеро ӯ вазифадор аст, ки гуноҳи ӯро пӯшонад, ӯро биомӯзонад ва бо сухани нек мавъиза намояд. Пас агар ин кор бо нармӣ анҷом гирад, анҷом додани он бо хушунат ҷоиз нест, зеро чунин рафтор метавонад сабаби исрор варзидан ва саркашии ӯ гардад. Чунон ки табиати бисёре аз мардум чунин аст, махсусан вақте ки амрдиҳанда аз амршаванда мақоми поёнтар дорад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/8883</t>
+  </si>
+  <si>
+    <t>إن الشيطان قد أيس أن يعبده المصلون في جزيرة العرب، ولكن في التحريش بينهم</t>
+  </si>
+  <si>
+    <t>Дар ҳақиқат, шайтон ноумед шудааст, ки намозгузорон дар Ҷазираи Араб ӯро парастиш кунанд, аммо ӯ (ҳанӯз) ба душманӣ андохтану фитна андохтан миёни онҳо умед мебандад</t>
+  </si>
+  <si>
+    <t>عَنْ جَابِرٍ رضي الله عنه قَالَ: سَمِعْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إِنَّ الشَّيْطَانَ قَدْ أَيِسَ أَنْ يَعْبُدَهُ الْمُصَلُّونَ فِي جَزِيرَةِ الْعَرَبِ، وَلَكِنْ فِي التَّحْرِيشِ بَيْنَهُمْ».</t>
+  </si>
+  <si>
+    <t>Аз Ҷобир (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам)-ро шунидам, ки мегӯяд: "Дар ҳақиқат, шайтон ноумед шудааст, ки намозгузорон дар Ҷазираи Араб ӯро парастиш кунанд, аммо ӯ (ҳанӯз) ба душманӣ андохтану фитна андохтан миёни онҳо умед мебандад."</t>
+  </si>
+  <si>
+    <t>‏أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ إبليس أَيِسَ أنْ يَعُوْدَ المؤمنون المصلون لعبادته والسجود للصنم في جزيرة العرب، ولكنه لا زال يَطْمَع، ولا زال جهده وكَدُّه وعملُه وسعيُه في التَّحريش بينهم بالخصومات والشَّحْنَاء والحروب والفتن ونحوها.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) хабар додааст, ки шайтон ноумед шудааст аз он ки муъминони намозгузор дар Ҷазираи Араб ба парастиши ӯ баргарданд ва барои бут саҷда кунанд. Аммо ӯ то ҳол тамаъ дорад ва ҳамеша кӯшишу меҳнату талоши худ ва тамоми фаъолияти худро дар барангехтани душманӣ миёни онҳо бо ҷангу хусумат, кина, фитнаҳо ва монанди инҳо равона мекунад.</t>
+  </si>
+  <si>
+    <t>عبادة الشيطان عبادة الصنم، لأنه الآمِرُ به والداعي إليه، بدليل قوله تعالى عن إبراهيم عليه السلام: (يا أبت لا تعبد الشيطان…).
+الشيطان يَسعى في إيقاع الخصومات والشَّحْناء والحروب والفتن بين المسلمين.
+من فوائد الصلاة في الإسلام أنها تَحفظ المَوَدّة بين المسلمين، وتُقَوِّي روابط الأُخُوّة بينهم.
+الصلاة أعظم شعائر الدين بعد الشهادتين، ولذلك أطلق على المسلمين المُصَلِّين.
+جزيرة العرب لها خصائص دون غيرها من البلاد.
+إن قيل قد وقع في بعض جزيرة العرب عبادة الأصنام، والنبي صلى الله عليه وسلم يقول: (إن الشيطان قد أيس أن يعبده المصلون..)، فهذا إخبار عما وقع في نفس الشيطان مِن اليأس لِمَا رأى الفتوح، ودخول الناس في دين الله أفواجًا، فالحديث أخبر عن ظن الشيطان وتوقُّعِه، ثم كان الواقع بخلاف ذلك لحكمة يريدها الله عز وجل.</t>
+  </si>
+  <si>
+    <t>Парастиши шайтон ҳамон парастиши бут аст, зеро ӯ фармондеҳ ва даъваткунанда ба он мебошад. Ба далели фармудаи Аллоҳ Таъоло дар бораи Иброҳим (алайҳис-салом): "Эй падарам, шайтонро парастиш накун ..."
+Шайтон мекӯшад, ки миёни мусалмонон ҷанг, душманӣ, кина, фитна ва ихтилофҳоро ба вуҷуд оварад.
+Аз фоидаҳои намоз дар Ислом он аст, ки муҳаббатро миёни мусалмонон ҳифз намуда, пайвандҳои бародариро қавӣ мегардонад.
+Намоз бузургтарин нишонаи дин пас аз ду шаҳодат аст, бинобар ин, мусалмонон "намозгузорон" номида шудаанд.
+Ҷазираи Араб хусусиятҳо ва фазилатҳои хоссе дорад, ки дигар сарзаминҳо надоранд.
+Агар касе бигӯяд: Дар баъзе ҷойҳои Ҷазираи Араб бутпарастӣ рух додааст ва Паёмбар (саллаллоҳу алайҳи ва саллам) фармудааст: "Шайтон ноумед шудааст, ки дар Ҷазираи Араб намозгузорон ӯро парастиш кунанд…?" Посух чунин аст: Ин хабар аз он чизест, ки дар нафси шайтон ноумедӣ ба вуҷуд омадааст, баъд аз ин ки фатҳу пирӯзиҳо ва дохил шудани мардум дар дини Аллоҳ Таъолоро ба шакли гурӯҳӣ дид. Ҳадис дар бораи гумон ва интизори шайтон хабар медиҳад, вале ҳодисаҳои баъдӣ бар хилофи он рух додаанд, бинобар ҳикмате, ки Худои Азза ва Ҷалла мехоҳад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/8886</t>
+  </si>
+  <si>
+    <t>سألت رسول الله صلى الله عليه وسلم عن نظر الفجاءة فأمرني أن أصرف بصري</t>
+  </si>
+  <si>
+    <t>Ман аз Расули Худо (саллаллоҳу алайҳи ва саллам) дар бораи нигоҳи ногаҳони ва нохоста пурсидам, ӯ маро фармуд, ки нигоҳамро баргардонам</t>
+  </si>
+  <si>
+    <t>عَنْ جَرِيرِ بْنِ عَبْدِ اللهِ رَضيَ اللهُ عنه قَالَ: سَأَلْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ عَنْ نَظَرِ الْفُجَاءَةِ فَأَمَرَنِي أَنْ أَصْرِفَ بَصَرِي.</t>
+  </si>
+  <si>
+    <t>Аз Ҷарир ибни Абдуллоҳ (разияллоҳу анҳу) ривоят аст, ки гуфт: Ман аз Расули Худо (саллаллоҳу алайҳи ва саллам) дар бораи нигоҳи ногаҳони ва нохоста пурсидам, ӯ маро фармуд, ки нигоҳамро баргардонам.</t>
+  </si>
+  <si>
+    <t>سَأَلَ جَريرُ بن عبد الله رضي الله عنه النبيَّ صلى الله عليه وسلم عن نَظَرِ الرَّجُلِ للمرأةِ الأجنبيةِ عنه بَغْتَةً مِن غير قَصْدٍ؟ فأمرَه صلى الله عليه وسلم يَجِبُ عليه أن يَفْتِلَ وجهَه إلى الشِّقِّ الآخَرِ والناحيةِ الأخرى فَوْرَ عِلْمِهِ، وليس عليه إثم.</t>
+  </si>
+  <si>
+    <t>Ҷарир ибни Абдуллоҳ (разияллоҳу анҳу) аз Паёмбар (саллаллоҳу алайҳи ва саллам) дар бораи нигоҳи ногаҳонӣ ва нохоста бар зани бегона пурсид. Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд, ки ӯ бояд билофосила рӯяшро ба дигар тараф баргардонад ва гуноҳе бар ӯ нест.</t>
+  </si>
+  <si>
+    <t>الحضُّ على غضِّ البَصَر.
+التحذير من إدَامَةِ النظرِ لِمَا يَحْرُمُ النظرُ إليه إذا وَقَعَ عليه البَصَرُ بَغْتةً ومن غير قصد.
+فيه أنَّ تحريم النظرِ إلى النساء أمرٌ مُستقرٌّ عند الصحابة بدليل أن جرير رضي الله عنه سأل النبيَّ صلى الله عليه وسلم عمّا لو وقع نظرُه على امرأة من غير قصد، فهل حكمه حكم من قصد النظر؟
+فيه عناية الشرع بمصالح العباد، فإنه حرَّم عليهم النظر إلى النساء لما يترتب عليه من مفاسد دنيوية وأخروية.
+رجوع الصحابة إلى النبي صلى الله عليه وسلم وسؤاله عما يُشكل عليهم، وهكذا ينبغي للعامة الرجوع إلى علمائهم وسؤالهم عما أَشكَلَ عليهم.</t>
+  </si>
+  <si>
+    <t>Ташвиқ ба чашм пӯшидан.
+Ҳушдор аз давом додани нигоҳ ба чизҳое, ки нигоҳ кардан ба он ҳаром аст, ҳатто агар назар ногаҳонӣ ва ва бидуни қасд рӯй дода бошад.
+Дар ҳадис таҳрими нигаристан ба занони бегона ҳукми муқаррарӣ ва собит буд, дар байни саҳоба. Ба далели ин ки Ҷарир (разияллоҳу анҳу) аз Паёмбар (саллаллоҳу алайҳи ва саллам) пурсид, ки агар нохост ва бидуни қасд нигоҳаш ба зани бегонае афтад, оё ҳукми он монанди касе аст, ки бо ихтиёр ва қасд нигоҳ кардааст?
+Дар ин ҳадис таваҷҷуҳи шариат ба манфиатҳои бандагон вуҷуд дорад, зеро шариат ба онҳо назар кардан ба занонро манъ кардааст, ба хотири он ки ин амал бо худ оқибатҳои бади дунёвӣ ва охиратӣ меорад.
+Муроҷиат кардани саҳоба ба Паёмбар (саллаллоҳу алайҳи ва саллам) дар масъалаҳое, ки барояшон нофаҳми эҷод мешуд. Ҳамин тавр бояд мардуми оддӣ ба уламои худ муроҷиат кунанд ва дар саволҳои душвор аз онҳо бипурсанд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/8902</t>
+  </si>
+  <si>
+    <t>صنفان من أهل النار لم أرهما، قوم معهم سياط كأذناب البقر يضربون بها الناس، ونساء كاسيات عاريات مميلات مائلات</t>
+  </si>
+  <si>
+    <t>Ду тоифа аз аҳли дӯзах ҳастанд, ки онҳоро надидаам: Тоифае, ки тозиёнаҳое чун думи гов доранд ва бо он мардумро мезананд. Ва занҳои нимабараҳнае, ки либос пӯшидаанд, аммо дар ҳақиқат бараҳнаанд ва аз роҳи дуруст мунҳариф шудаанд ва дигаронро низ ба инҳироф ва фитна мекашонанд</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «صِنْفَانِ مِنْ أَهْلِ النَّارِ لَمْ أَرَهُمَا، قَوْمٌ مَعَهُمْ سِيَاطٌ كَأَذْنَابِ الْبَقَرِ يَضْرِبُونَ بِهَا النَّاسَ، وَنِسَاءٌ كَاسِيَاتٌ عَارِيَاتٌ مُمِيلَاتٌ مَائِلَاتٌ، رُؤُوسُهُنَّ كَأَسْنِمَةِ الْبُخْتِ الْمَائِلَةِ، لَا يَدْخُلْنَ الْجَنَّةَ، وَلَا يَجِدْنَ رِيحَهَا، وَإِنَّ رِيحَهَا لَيُوجَدُ مِنْ مَسِيرَةِ كَذَا وَكَذَا».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Ду тоифа аз аҳли дӯзах ҳастанд, ки онҳоро надидаам: Тоифае, ки тозиёнаҳое чун думи гов доранд ва бо он мардумро мезананд. Ва занҳои нимабараҳнае, ки либос пӯшидаанд, аммо дар ҳақиқат бараҳнаанд ва аз роҳи дуруст мунҳариф шудаанд ва дигаронро низ ба инҳироф ва фитна мекашонанд. Сарҳояшонро монанди кӯҳони шутур баромада месозанд. Инҳо вориди биҳишт намешаванд ва бӯйи биҳишт ба машомашон намерасад, ҳоло он ки бӯйи биҳишт аз чунин ва чунон масофа эҳсос мешавад."</t>
+  </si>
+  <si>
+    <t>يُحَذِّرُ النبيُّ صلى الله عليه وسلم مِن صِنفين مِن الناس مِن أهل النار لم يَرَهما ولم يُوجدا في عَصرِه، بل سيكونان بعده:
+الصنف الأول: قومٌ معهم سِيَاطٌ كذُيول البقر طويلة، يضربون بها الناس، وهم الشُّرَطُ وأعوانُ الظلمة الذين يضربون الناس بغير حق. 
+والصنف الثاني: نساءٌ خَلَعْنَ ثوبَ العِفَّة والحياء الذي فُطِرَتْ عليه الأنثى عادةً.
+ووصفهن: كاسيات في الحقيقة، عاريات في المعنى؛ لأنهن يَلبَسنَ ثيابًا رقاقًا تَصِفُ البَشَرَة، ويَستُرْنَ بعضَ بَدنِهِن ويَكشفنَ بعضَه؛ إظهارًا للجمال، 
+مُمِيْلات قلوب الرجال إليهنَّ بِلبسِهنّ وتَبَخْتُرِهُنّ بالمشي، مميلات لأكتافِهن، ويُمِلْنَ غيرَهنَّ إلى الانحراف والزيغ الواقعات فيه، 
+ومن صفاتهن: رؤوسُهنَّ مِثلُ سنام الجمل المائل، فهنّ يُعَظِّمْنَ حَجْمَ رؤوسِهِنَّ ويُكبرنها بلف عصابة ونحوها، 
+والتشبيه بأسنمة البُخت إنما هو لارتفاع شعرِهنّ وظفائرِهنّ فوقَ رؤوسهن، وتَكَسُّرها بما يضفرنه حتى تميلَ إلى ناحية من نواحي الرأس كما يميل سنام البعير. 
+فمَنْ كُنّ بهذه الصفات ففيهن هذا الوعيد الشديد بأنْ لا يَدخُلْنَ الجنة ولا يَجِدْنَ ريحَها ولا يَقْرَبْنَ منها، وريح الجنة يوجد ويُشَمُّ من مسافة بعيدة.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) аз ду тоифа, ки аз аҳли дӯзах ҳастанд, ҳушдор медиҳад, ки ононро надидааст ва дар замони ӯ вуҷуд надоштанд, балки баъд аз ӯ пайдо хоҳанд шуд:
+Тоифаи аввал: Мардуме, ки тозиёнаи дароз доранд, ба монанди думи гов ва ба он мардумро мезананд. Ва онон маъмурон ва ёрони ҳокими ситамгар ҳастанд, ки мардумро ба ноҳақ мезананд.
+Тоифаи дуввум: Заноне, ки либоси иффат ва ҳаёро, ки фитратан бо он ороста ҳастанд, аз худ канор гузоштаанд.
+Онҳоро чунин васф кардааст: Дар ҳақиқат либос пӯшидаанд, аммо дар маъно урён ҳастанд. Зеро онон либосе мепӯшанд, ки тунук ва нозук аст ва баданро намоён мекунад ва зебоии ононро ба намоиш мегузорад, як қисми аз баданро мепӯшонад, вале қисми дигараш урён аст. Бо ин либосҳо ва роҳ рафтан бо нозу карашма ва моил кардани китфҳояшон дилҳои мардонро ба сӯи худ моил мекунанд. Худи онҳо моил ва мунҳариф ҳастанд, дигаронро низ ба сӯи инҳироф мекашонанд. Ва аз хислатҳои онон ин аст, ки сарҳояшон монанди кӯҳони каҷи шутурон аст. Зеро онҳо бо бастани чизе дар атрофи сарҳои худ, онро бузургтар аз он чи ки ҳаст, нишон медиҳанд. Ва ташбеҳи онон ба кӯҳони шутур ба сабаби ҷамъ кардани мӯйҳо бар як гӯшаи сарашон аст, ба тавре ки монанди кӯҳони шутур каҷ бошад. Пас дар бораи заноне, ки ин сифатҳоро доранд, ваъдаи азоби шадид омадааст, ки он ворид нашудан ба биҳишт ва эҳсос накардани бӯйи биҳишт аст. Дар ҳоле ки бӯйи биҳишт аз масофаи дур ба машом мерасад.</t>
+  </si>
+  <si>
+    <t>تحريم ضربِ الناس وإيذائهم دون إثم فعلوه أو ذنب اقترفوه.
+تحريم إعانة الظلمة على ظلمهم.
+تحذير النساء من التبرُّج والسفور ولبس الضيق والشَّفاف الذي يَصف العورة أو يُجَسِّمها.
+حث المرأة المسلمة على الالتزام بأوامر الله، والبُعد عمّا يُسخِطه ويجعلها تستحق العذاب الأليم المقيم في الآخرة.
+الحديث من دلائل نبوَّته عليه الصلاة والسلام، حيث أخبر عليه الصلاة والسلام عن الأمور الغيبية التي لم تقع، ووقعت كما أخبر.</t>
+  </si>
+  <si>
+    <t>Задан ва зарар расондан ба мардуме, ки гуноҳ надоранд ва муртакиби хатое нашудаанд, ҳаром аст.
+Ба золимон дар зулму ситамашон мадад расондан ҳаром аст.
+Ҳушдор ба занон дар бораи беҳиҷобӣ ва намоиш худ ва либоси танг ё шаффоф пӯшидан, ки ҷисм ва шармгоҳашро ба намоиш мегузорад.
+Ташвиқи занони мусалмон ба пойбандӣ ба амрҳои илоҳӣ ва дурӣ аз он чи сабаби хашму ғазаби Аллоҳ мегардад ва ӯро сазовори азоби ҷовидонӣ дар охират мекунад.
+Ин ҳадис яке аз далелҳои нубуввати Паёмбар (саллаллоҳу алайҳи ва саллам) аст. Чунон ки он Ҳазрат аз корҳои ғайбӣ, ки рух надода буд, хабар доданд ва он ҳамон тавре ки гуфта буд, рух дод.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/8903</t>
+  </si>
+  <si>
+    <t>لا ينظر الرجل إلى عورة الرجل، ولا المرأة إلى عورة المرأة</t>
+  </si>
+  <si>
+    <t>Мард ба аврати мард ва зан ба аврати зан нигоҳ накунад</t>
+  </si>
+  <si>
+    <t>عَن أَبِي سَعِيدٍ الْخُدْرِيِّ رضي الله عنه أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَا يَنْظُرُ الرَّجُلُ إِلَى عَوْرَةِ الرَّجُلِ، وَلَا الْمَرْأَةُ إِلَى عَوْرَةِ الْمَرْأَةِ، وَلَا يُفْضِي الرَّجُلُ إِلَى الرَّجُلِ فِي ثَوْبٍ وَاحِدٍ، وَلَا تُفْضِي الْمَرْأَةُ إِلَى الْمَرْأَةِ فِي الثَّوْبِ الْوَاحِدِ».</t>
+  </si>
+  <si>
+    <t>Аз Абусаъиди Худрӣ (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Мард ба аврати мард ва зан ба аврати зан нигоҳ накунад. Ва мард бо як марди дигар ва зан бо зани дигаре дар зери як либос ё рӯяндоз надароянд."</t>
+  </si>
+  <si>
+    <t>نَهَى النبيُّ صلى الله عليه وسلم أن يَنظُرَ الرجلُ إلى عورة الرجل، أو تنظرَ المرأةُ إلى عورة المرأة. 
+والعورة: هي كل ما يُسْتَحْيَا منه إذا ظَهَر، وعورة الرجل هي ما بين سُرَّتِه ورُكبتِه، 
+والمرأةُ كلُّها عورةٌ بالنسبة للرجال الأجانب، وبالنسبة للنساء ولمحارمِها فإنها تُظْهِرُ ما يَظْهَر عادةً عند عملِها في البيت. 
+ونَهى النبيُّ صلى الله عليه وسلم عن أنْ يَخْلُوَ الرجلُ إلى الرجل في ثوبٍ واحدٍ أو تحت غطاء واحدٍ مُتَجَرِّدَيْن، وعن أنْ تَخْلُوَ المرأةُ إلى المرأة في ثوب واحد أو تحت غطاء واحد مُتَجَرِّدَتين؛ لأن ذلك قد يُؤدِّي إلى لَمْسِ كلٍّ منهما عورةَ صاحبه، ولمسُها مَنهيٌّ عنه كالنظر إليها، بل هو أشد في النهي؛ لما يؤدي ذلك إلى مفاسد أكبر.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) мардро аз нигоҳ кардан ба шармгоҳи мард ва занро аз нигоҳ кардан ба шармгоҳи зан манъ кардааст.
+Он қисме аз бадан, ки ҳангоми зоҳир шуданаш шахс шарм дорад, аврат аст. Аврати мард байни ноф ва зонуяш аст. Ва зан ҳамаи баданаш дар баробари мардони бегона аврат аст. Аммо дар назди занҳо ва мардони маҳрамаш ҳамон андозае аст, ки одатан ҳангоми кори хона намоён мешавад.
+Паёмбар (саллаллоҳу алайҳи ва саллам) наҳйи кардааст, ки мард бо марди дигар зери як ҷома ё болопӯш бараҳна, ё зан бо як зани дигар зери як ҷома ё болопӯш бараҳна, хилват кунанд. Зеро ин метавонад сабаби ламс кардани ҳар яке  ба шармгоҳи ҳамроҳи худ шавад. Ва ин ламс кардан монанди нигоҳ кардан ба он наҳйи шудааст, балки наҳйи аз ин сахттар аст. Зеро ин ба фасоди бузургтар бурда мерасонад.</t>
+  </si>
+  <si>
+    <t>النهي عن النظر إلى العورات ماعدا الزوج وزوجته.
+حرص الإسلام على طهارة المجتمع وإغلاق الطرق المؤدِّية للفواحش.
+جواز النظر إلى العورة إذا دعت الحاجة إلى ذلك كالتَّطَبُّب ونحوه، على أن يكون بغير شهوة.
+المسلم مأمور بستر عورته وغضِّ بصره عن عورة غيره.
+خُصَّ النهي بالرجال مع الرجال والنساء مع النساء؛ لأنه أدعى للنظر وكشف العورات.</t>
+  </si>
+  <si>
+    <t>Наҳйи нигоҳ кардан ба авратҳо, ба ҷуз зану шавҳар.
+Таваҷҷуҳи Ислом ба покии ҷомеа ва бастани роҳҳое, ки ба бадахлоқӣ  ва фоҳишагӣ мебарад.
+Нигоҳ кардан ба аврат, агар ниёз бошад, ҷоиз аст, ба шарте ки бешаҳват бошад, монанди ҳолатҳои табобат ва ғайра.
+Мусалмон амр шудааст, ки аврати худро бипӯшонад ва ба аврати дигарон нигоҳ накунад.
+Инҷо ба таври хос аз мардон бо мардон ва аз занон бо занон зикр шудааст, зеро бештар дар маърази нигоҳ ба якдигар ва кашфи аврат назди якдигар ҳастанд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/8904</t>
+  </si>
+  <si>
     <t>أن رسول الله صلى الله عليه وسلم نهى عن القزع</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) аз қазаъ (тарошидани як қисме аз мӯи сар ва гузоштани қисмати дигар) наҳй фармуданд</t>
   </si>
   <si>
     <t>عن ابن عمر رضي الله عنهما: أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ نَهَى عَنِ الْقَزَعِ.</t>
   </si>
   <si>
     <t>Аз ибни Умар (Худованд аз он ду розӣ бод) омадааст: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) аз қазаъ (тарошидани як қисме аз мӯи сар ва гузоштани қисмати дигар) наҳй фармуданд.</t>
   </si>
   <si>
     <t>نَهى النبيُّ صلى الله عليه وسلم عن حَلْقِ بَعض شَعر الرأس وتركِ بعضه.
 والنهيُ عامٌّ للذكور الصغار والكبار، أما المرأةُ فليس لها أن تَحلِقَ شعرَ رأسِها.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) аз тарошидани қисмате аз мӯи сар ва гузоштани қисмати дигар наҳй фармудааст.
 Инҷо мамнуъият танҳо барои мардон аст, чи хурдсол бошад ва ё бузургсол, аммо занонро иҷозат барои тарошидани сар нест.</t>
   </si>
   <si>
     <t>اهتمام الشريعة الإسلامية بِمَظْهَرِ الإنسان.</t>
   </si>
   <si>
     <t>Таваҷҷуҳи шариъати исломӣ ба намуди зоҳирии инсон.</t>
   </si>
@@ -5421,329 +14293,1360 @@
   </si>
   <si>
     <t>عن أنس رضي الله عنه قال: كُنَّا عِنْدَ عُمَرَ فَقَالَ: «نُهِينَا عَنِ التَّكَلُّفِ».</t>
   </si>
   <si>
     <t>Аз Анас (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: Мо назди Умар будем ва ӯ гуфт: мо аз такаллуф наҳй шудаем.</t>
   </si>
   <si>
     <t>يُخبِرُ عمرُ رضي الله عنه أنَّ رسولَ الله صلى الله عليه وسلم نهاهم عن تعاطي ما فيه مَشَقّة من دون حاجة إلى ذلك، سواء كان قولًا أو فعلًا.</t>
   </si>
   <si>
     <t>Умар (Худованд аз ӯ розӣ бод) хабар медиҳад, ки Расули Худо (Салому дуруди Аллоҳ бар ӯ бод) ононро аз ҳар ончи такаллуф (машаққат ва сахтӣ) меорад, бидуни онки ниёзе ба он бошад, чи дар гуфтор ва чи дар амал, наҳй фармуданд.</t>
   </si>
   <si>
     <t>من التكلف المنهي عنه: كثرة السؤال، أو أن يتكلّف ما لا علم له به، أو يُشدِّد في أمر جعل الله فيه سعة.
 ينبغي للمسلم أن يُعَوّد نفسَه السماحةَ وعدم التكلف في القول والعمل: في طعامه، وشرابه، وأقواله، وسائر أحواله.
 الإسلام دين يسر.</t>
   </si>
   <si>
     <t>Аз ҷумлаи такаллуфот, ки наҳй шудааст иборатанд аз:, пурсишҳои зиёд, дар ончи илм ва огоҳӣ надорад худро ба таклиф андохтан ва ё сахтгир будан дар коре, ки Худо барояш осон кардааст.
 Мусалмон бояд худро ба мудоро ва адами машақатоварӣ дар амалу кирдор, яъне дар хӯрдану ошомидан, дар гуфтор ва дар тамоми ҳолатҳои зиндагӣ, одат диҳад.
 Ислом дини осонӣ аст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/8945</t>
+  </si>
+  <si>
+    <t>لا تدخل الملائكة بيتا فيه كلب ولا صورة</t>
+  </si>
+  <si>
+    <t>Фариштагон ба хонае, ки дар он саг ё расм (тасвир) бошад, дохил намешаванд</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي طَلْحَةَ رَضِيَ اللَّهُ عَنْهُ عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لاَ تَدْخُلُ المَلاَئِكَةُ بَيْتًا فِيهِ كَلْبٌ وَلاَ صُورَةٌ».</t>
+  </si>
+  <si>
+    <t>Аз Абуталҳа (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Фариштагон ба хонае, ки дар он саг ё расм (тасвир) бошад, дохил намешаванд."</t>
+  </si>
+  <si>
+    <t>‏أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ ملائكة الرحمة لا تدخل بيتًا فيه كلبٌ ولا صورة ذَوَات الأرواح؛ 
+وذلك أن صورة ما فيه روح: معصية فاحشة، وفيها مضاهاة لخلق الله، ووسيلة من وسائل الشرك، وبعضها صورة ما يعبد من دون الله، 
+وأما سبب امتناعهم من بيت فيه كلب: لكثرة أكله النجاسات، ولأن بعضها يُسمى شيطانًا؛ والملائكة ضد الشياطين، 
+ولقبح رائحة الكلب؛ والملائكة تكره الرائحة القبيحة، ولأنها منهيٌّ عن اتخاذها؛ فعُوقِب متخذها بحرمانه دخول ملائكة الرحمة بيته، وصلاتها فيه، واستغفارها له، وتبريكها عليه وفي بيته، ودفعها أذى الشيطان عنه.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар доданд, ки фариштаҳои раҳмат ба хонае, ки дар он саг ё тасвирҳои махлуқоти ҷондор вуҷуд дошта бошад ворид намешаванд. Зеро тасвирҳое, ки дар он рӯҳ бошад, гуноҳи бузург аст. Дар он ташбеҳ ва монанди кардан дар халқи Аллоҳ ва василае аз василаҳои ширк аст. Бархе аз онҳо тасвирҳое ҳастанд, ки ба ҷойи Аллоҳ Таъоло ибодат карда мешаванд. Аммо дар бораи сабаби надаромадани фариштагон ба хонае, ки дар он саг аст, ин аст, ки саг зиёд наҷосатҳоро мехӯрад, баъзе аз сагҳо шайтон номида мешаванд ва фариштагон зидди шайтонҳо ҳастанд. Ҳамчунин саг бӯйи бад ва нафратнок дорад, ки фариштагон онро намеписанданд. Нигоҳубини саг дар хона ҳаром аст, аз ин рӯ, ҳар касе дар хонааш саг мегирад, аз ворид шудани фариштаҳои раҳмат, дуои онҳо, истиғфори онҳо ва баракати хона ва дур кардани зарари шайтон аз худаш маҳрум мешавад, ки ин муҷозоти ӯ аст.</t>
+  </si>
+  <si>
+    <t>تحريم اقتناء الكلب إلا كلب صيد أو ماشية أو زرع.
+اتخاذ الصور من الأمور الخبيثة التي تَنْفِر منها الملائكة، ويكون وجودها في المكان سبب لحرمان الرحمة، ومثل ذلك الكلب.
+الملائكة الذين لا يدخلون بيتًا فيه كلب أو صورة هم ملائكة الرحمة، وأما الحَفَظَة وغيرُهم ممن لهم وظيفة كمَلَك الموت فيدخلون في كل بيت.
+تحريم تعليق صور ذوات الأرواح على الجدران وغيرها.
+قال الخطابي: وإنما لا تدخل الملائكة بيتًا فيه كلب أو صورة مما يحرم اقتناؤه من الكلاب والصور، فأما ما ليس بحرام من كلب الصيد والزرع والماشية والصورة التي تمتهن في البساط والوسادة وغيرهما فلا يمتنع دخول الملائكة بسببه.</t>
+  </si>
+  <si>
+    <t>Нигоҳубини саг, ғайр аз саги шикорӣ, саги рама ё саг барои ҳифзи зироат, ҳаром аст.
+Гузоштани тасвирҳо аз амалҳои бадест, ки фариштаҳо аз он нафрат доранд ва будани онҳо дар макон сабаби маҳрум шудан аз раҳмат мешавад, ҳамчунин будани саг низ ҳамин хел аст.
+Фариштаҳое, ки ба хонаи дорои саг ё тасвир ворид намешаванд, фариштаҳои раҳматанд. Аммо фариштаҳои ҳифзкунанда ва дигарон, мисли фариштаи марг, ба ҳар хона ворид мешаванд.
+Овехтани тасвирҳои ҷондор (одамон, ҳайвонот) дар деворҳо ва дигар ҷойҳо ҳаром аст.
+Хаттобӣ мегӯяд: Фариштагон вориди хонае, ки дар он саг ва тасвирҳо, ки нигоҳдории онҳо ҳаром аст, намешаванд. Аммо саги шикорӣ, саги хоҷагӣ, рама ва тасвирҳое, ки дар қолин, болишт ва монанди он истифода мешаванд, фариштагонро аз ворид шудан ба он хона манъ намекунанд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/8950</t>
+  </si>
+  <si>
+    <t>لا تصحب الملائكة رفقة فيها كلب ولا جرس</t>
+  </si>
+  <si>
+    <t>Фариштагон касонеро, ки дар байнашон саг ё зангула аст, ҳамроҳӣ намекунанд</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لَا تَصْحَبُ الْمَلَائِكَةُ رُفْقَةً فِيهَا كَلْبٌ وَلَا جَرَسٌ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Фариштагон касонеро, ки дар байнашон саг ё зангула аст, ҳамроҳӣ намекунанд."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الملائكةَ لا تُرافِق صحبةً في سفرٍ وفي رُفْقَتِهم كلبٌ، أو الجرس الذي يُعلّق على الدوابِّ فيُحْدِث صوتًا إذا تَحرَّكت.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар доданд, ки фариштагон дар сафар бо гурӯҳе, ки ҳамроҳашон саг бошад ё зангулае бар ҳайвонҳо овехта мешавад ва ҳангоми роҳ рафтан овоз мебарорад, ҳамроҳӣ намекунанд.</t>
+  </si>
+  <si>
+    <t>النهي عن اقتناء الكلاب واستصحابها، ويستثنى من النهي كلبُ الصَّيد أو الحِراسة.
+الملائكة الذين يَمتنعون عن المرافقة هم ملائكة الرحمة، أما الحَفَظَة فهم لا يفارقون العِباد في حِلِّهم وتَرْحَالهم.
+النهي عن الجَرَس؛ لأنه مِزْمَار مِن مَزَامِيْر الشيطان، وفيه تَشَبُّه بناقوس النصارى.
+على المسلم أن يحرص على الابتعاد عن كلِّ ما مِن شأنه إبعاد الملائكة عنه.</t>
+  </si>
+  <si>
+    <t>Наҳйи аз нигоҳдории саг ва ҳамроҳ бурдани он бо худ, ба ғайр аз сагҳои посбонӣ ва шикорӣ.
+Фариштагоне, ки аз ҳамроҳӣ худдорӣ мекунанд, фариштагони раҳмат ҳастанд, на фариштагоне, ки амалҳои инсонро менависанд ва ҳамавақт дар сафару ғайри сафар бо ӯ ҳастанд.
+Наҳйи аз зангула. Зеро зангула мизмори шайтон аст ва бо ноқуси насрониён монандӣ дорад.
+Мусалмон бояд кӯшиш кунад, ки аз ҳарчизе, ки фариштагонро аз ӯ дур мекунад, дурӣ ҷӯяд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/8951</t>
+  </si>
+  <si>
+    <t>لا تحلفوا بالطواغي، ولا بآبائكم</t>
+  </si>
+  <si>
+    <t>Ба бутҳо (маъбудони ботил) ва падаронатон савганд ёд накунед</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ الرَّحْمَنِ بْنِ سَمُرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا تَحْلِفُوا بِالطَّوَاغِي، وَلَا بِآبَائِكُمْ».</t>
+  </si>
+  <si>
+    <t>Аз Абдурраҳмон ибни Самура (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ба бутҳо (маъбудони ботил) ва падаронатон савганд ёд накунед."</t>
+  </si>
+  <si>
+    <t>يَنْهَى النبيُّ صلى الله عليه وسلم عن الحَلِف بالطواغي، جمع طاغية، وهي الأصنام التي كان المشركون يَعبدونها مِن دون الله، وهي سببُ طغيانِهم وكفرِهم، 
+وينهى صلى الله عليه وسلم عن الحلف بالآباء؛ حيث كان من عادة العرب في الجاهلية أن يَحلفوا بآبائهم افتخارًا وتعظيمًا.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) аз савганд ёд кардан ба тоғутҳо наҳйи кардаанд. "Тавоғит" ҷамъи "тоғут" аст ва он бутҳое буданд, ки мушрикон онҳоро ба ҷои Аллоҳ Таъоло ибодат мекарданд, ки сабаби куфру туғёни онон шуда буданд. Ҳамчунин Паёмбар (саллаллоҳу алайҳи ва саллам) аз савганд ёд кардан ба падарон низ наҳй карданд. Чунки дар замони ҷоҳилият арабҳо ба падаронашон савганд ёд мекарданд ва бо ин роҳ ифтихор карда, онҳоро бузург медоштанд.</t>
+  </si>
+  <si>
+    <t>الحَلف لا يجوز إلا بالله وأسمائه وصفاته.
+تحريم الحلف بالطواغيت، والآباء والرؤساء والأصنام، وما شابَهَها من كل باطل.
+الحلف بغير الله من الشرك الأصغر، وقد يكون شركًا أكبر، إذا قام بقلبه تعظيم المحلوف به وأنه يعظِّمه كما يعظِّم الله أو أنه يعتقد فيه شيئًا من العبادة.</t>
+  </si>
+  <si>
+    <t>Савганд ёд кардан танҳо ба номи Аллоҳ ва номҳову сифатҳои Ӯ ҷоиз аст.
+Савганд ёд кардан ба тоғутҳо, падарон, роҳбарон, бузургон, бутҳо ва монанди инҳо ҳаром аст.
+Савганд ёд кардан ба ҷуз Аллоҳ, ширки асғар аст ва мумкин аст то ширки акбар бирасад, агар дар дили худ ба савгандёдшуда таъзим ва бузургворӣ намояд. Зеро ин монанди бузург донистани Худованд ва эътиқоди чизе аз ибодат барои он аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/8959</t>
+  </si>
+  <si>
+    <t>من حلف بالأمانة فليس منا</t>
+  </si>
+  <si>
+    <t>Ҳар кас ба амонат савганд ёд кунад, аз мо нест</t>
+  </si>
+  <si>
+    <t>عَنْ بُرَيْدَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ حَلَفَ بِالْأَمَانَةِ فَلَيْسَ مِنَّا».</t>
+  </si>
+  <si>
+    <t>Аз Бурайда (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар кас ба амонат савганд ёд кунад, аз мо нест."</t>
+  </si>
+  <si>
+    <t>نَهَى النبيُّ صلى الله عليه وسلم وحَذَّرَ مِن الحَلِف بالأمانة، وأنَّ مَن فَعل ذلك فليس منا.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) аз савганд ёд кардан ба амонат наҳй кардаанд ва ҳушдор додаанд, ки ҳар кас чунин кунад, аз мо нест (яъне, бар суннат ва роҳи рост нест).</t>
+  </si>
+  <si>
+    <t>تَحريم الحَلِف بغير الله تعالى، ومنه: الحلف بالأمانة، وأنه من الشرك الأصغر.
+الأمانة تَشمل الطاعة والعبادة والوديعة والنقد والأمان.
+اليمين لا تنعقد إلا بالله تعالى أو باسم من أسمائه أو بصفة من صفاته.
+قال الخطابي: هذا يشبه أن تكون الكراهة فيه من أجل أنه أَمَرَ أَن يحلف بالله وبصفاته، وليست الأمانة من صفاته، وإنما هي أَمْرٌ من أَمْرِه، وفَرْض من فروضه، فنُهوا عنه لما في ذلك من التسوية بينها وبين أسماء الله عز وجل وصفاته.</t>
+  </si>
+  <si>
+    <t>Ҳаром будани савганд ба ғайри Худои Таъоло, аз ҷумла ба амонат савганд ёд кардан, ки он аз ширки асғар (хурд) маҳсуб мешавад.
+Амонат шомили тоат, ибодат, амонатгузорӣ, пул ва ҳар чизи амонатдорӣ мебошад.
+Савганд танҳо ба Аллоҳ Таъоло, ё бо номе аз номҳо ё сифате аз сифатҳои Ӯ дуруст аст.
+Хаттобӣ гуфтааст: Ин манъ кардан монанд ба он аст, ки нафрат (кароҳат) барои он бошад, ки Худо фармудааст, ки бо номи Ӯ ё бо сифоташ савганд ёд кунанд, дар ҳоле ки “амонат” аз сифатҳои Аллоҳ нест, балки амрест аз амрҳои Ӯ ва фаризаест аз фаризаҳои Ӯ. Бинобар ин аз он манъ карда шуданд, зеро савганд ба амонат баробар донистани он бо номҳо ва сифатҳои Аллоҳ Азза ва Ҷалла мебошад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/8964</t>
+  </si>
+  <si>
+    <t>يا معشر النساء، تصدقن، فإني أريتكن أكثر أهل النار فقلن: وبم يا رسول الله؟ قال: تكثرن اللعن، وتكفرن العشير، ما رأيت من ناقصات عقل ودين أذهب للب الرجل الحازم من إحداكن</t>
+  </si>
+  <si>
+    <t>Эй гурӯҳи занон! Садақа бидиҳед, зеро ман шуморо бештари аҳли дӯзах дидам."
+Онҳо гуфтанд: Эй Расули Худо, ба чӣ сабаб?
+Фармуд: "Шумо бисёр лаънат мекунед ва (некиҳои) ҳамсарро носипосӣ менамоед. Ман ҳаргиз касеро надидаам, ки бо вуҷуди ноқисӣ дар ақл ва дин, дар рабудани ақли як марди ҳушёру дурандеш тавонотар аз шумо (занон) бошад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي سَعِيدٍ الخُدْرِيِّ رضي الله عنه قَالَ: خَرَجَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِي أَضْحَى أَوْ فِطْرٍ إِلَى المُصَلَّى، فَمَرَّ عَلَى النِّسَاءِ، فَقَالَ: «يَا مَعْشَرَ النِّسَاءِ، تَصَدَّقْنَ، فَإِنِّي أُرِيتُكُنَّ أَكْثَرَ أَهْلِ النَّارِ» فَقُلْنَ: وَبِمَ يَا رَسُولَ اللَّهِ؟ قَالَ: «تُكْثِرْنَ اللَّعْنَ، وَتَكْفُرْنَ العَشِيرَ، مَا رَأَيْتُ مِنْ نَاقِصَاتِ عَقْلٍ وَدِينٍ أَذْهَبَ لِلُبِّ الرَّجُلِ الحَازِمِ مِنْ إِحْدَاكُنَّ»، قُلْنَ: وَمَا نُقْصَانُ دِينِنَا وَعَقْلِنَا يَا رَسُولَ اللَّهِ؟ قَالَ: «أَلَيْسَ شَهَادَةُ المَرْأَةِ مِثْلَ نِصْفِ شَهَادَةِ الرَّجُلِ» قُلْنَ: بَلَى، قَالَ: «فَذَلِكِ مِنْ نُقْصَانِ عَقْلِهَا، أَلَيْسَ إِذَا حَاضَتْ لَمْ تُصَلِّ وَلَمْ تَصُمْ» قُلْنَ: بَلَى، قَالَ: «فَذَلِكِ مِنْ نُقْصَانِ دِينِهَا».</t>
+  </si>
+  <si>
+    <t>Аз Абусаъиди Худрӣ (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбари Худо (саллаллоҳу алайҳи ва саллам) дар рӯзи (иди) Қурбон ё Фитр ба намозгоҳ баромад. Аз назди занон гузашт ва гуфт: "Эй гурӯҳи занон! Садақа бидиҳед, зеро ман шуморо бештари аҳли дӯзах дидам."
+Онҳо гуфтанд: Эй Расули Худо, ба чӣ сабаб?
+Фармуд: "Шумо бисёр лаънат мекунед ва (некиҳои) ҳамсарро носипосӣ менамоед. Ман ҳаргиз касеро надидаам, ки бо вуҷуди ноқисӣ дар ақл ва дин, дар рабудани ақли як марди ҳушёру дурандеш тавонотар аз шумо (занон) бошад". Онҳо гуфтанд: Эй Расули Худо, нуқсони дин ва ақли мо дар чист? Фармуд: "Оё шаҳодати зан баробари нисфи шаҳодати мард нест?"
+Гуфтанд: Бале. Фармуд: "Ин аз камии ақли ӯст. Оё вақте ки ҳайз мешавад, на намоз мегузорад ва на рӯза мегирад?" Гуфтанд: Бале. Фармуд: "Ин аз камии дини ӯст."</t>
+  </si>
+  <si>
+    <t>خَرَجَ النبيُّ صلى الله عليه وسلم في يومِ عيدٍ إلى المصلى، وكان قد وَعَدَ النساءَ بأن يُفْرِدَهُن بالموعظة، فأنجزه ذلك اليوم، وقال: 
+يا جماعةَ النساء تَصدقن، وأكثِرْن الاستغفار؛ فهما من أعظم أسباب حط الخطايا، فإني رأيتكن ليلة الإسراء أكثرَ أهل النار.
+فقالت امرأة منهن ذات عقل ورأي ووقَار: وما لنا يا رسول الله أكثر أهل النار؟ 
+قال: لأمور: تُكثرن اللعن والسَّبّ، وتَجْحَدْنَ حقَّ الزوج. 
+ثم وَصَفهن بقوله صلى الله عليه وسلم: ما رأيت مِن ناقصات عقل ودين أَغْلَبَ لذي لُبٍّ وعقل وحزم وضبط لأمره منكن. 
+قالت: يا رسول الله، وما نقصان العقل والدين؟ 
+قال: أما نقصان العقل فشهادة امرأتين تَعدل شهادة رجل واحد؛ فهذا نقصان العقل، ونقصان الدين هو نقصان العمل الصالح حيث تَمكُثُ ليالي وأيامًا لا تصلي بسبب الحيض، وتفطر أيامًا من رمضان بسبب الحيض، فهذا نقصان الدين، إلا أنهن لا يُلَمْنَ على ذلك ولا يؤاخَذْن عليه؛ لأنه من أصل الخِلْقَة، كما أن الإنسان فُطِرَ وخُلِقَ يُحِبُّ المال وعجول في أموره وجهول… وغير ذلك، لكن نَبَّه على ذلك تحذيرًا من الافتتان بهن.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) дар рӯзи ид ба намозгоҳ баромад. Пештар ба занон ваъда дода буд, ки онҳоро ҷудогона мавъиза мекунад, пас дар ҳамон рӯз ваъдаашро иҷро намуд ва фармуд: Эй гурӯҳи занон! Садақа диҳед ва зиёд истиғфор бигӯед, чун ин ду аз бузургтарин воситаҳои пок кардани гуноҳонанд. Зеро ман дар шаби Исро шуморо бештари аҳли дӯзах дидам.
+Яке аз онҳо, ки дорои ақлу фикру вақор буд, гуфт: Эй Расули Худо, чаро мо бештари аҳли дӯзах ҳастем?
+Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: Ба сабаби чанд чиз: бисёр лаънат ва дашном мекунед ва дар ҳаққи шавҳар носипосӣ менамоед. Сипас онҳоро бо ин сухан тавсиф кард: Ман ҳаргиз касеро надидаам, ки бо вуҷуди ноқисӣ дар ақл ва дин, дар рабудани ақли як марди ҳушёру дурандеш тавонотар аз шумо (занон) бошад.
+Он зан гуфт: Эй Расули Худо, кам будани ақлу дини мо дар чист?
+Фармуд: Камии ақл дар он аст, ки шаҳодати ду зан ба шаҳодати як мард баробар аст, ҳамин ками дар ақл аст. Аммо ками дар дин, кам шудани амалҳои нек аст, зеро зан шабу рӯзҳое мешавад, ки аз сабаби ҳайз намоз намехонад, ва рӯзҳое аз моҳи Рамазонро ба сабаби ҳайз рӯза намегирад,  ин камӣ дар дин аст. Бо вуҷуди ин, онҳо барои ин маломат намешаванд ва ҷазо намегиранд, зеро ин аз табиати офаридаи онҳо мебошад. Чунон ки инсон ба таври фитрӣ молро дӯст медорад, дар корҳои худ шитобкор аст ва нодон… ва дигар хислатҳо. Аммо Паёмбар (саллаллоҳу алайҳи ва саллам) ба ин ишора кард то мардумро аз фитна ва озмоиши занон ҳушдор диҳад.</t>
+  </si>
+  <si>
+    <t>استحباب خروج النساء إلى صلاة العيد، وأن يُفْردْن بالموعظة.
+كُفران العَشير وكثرة اللعن من الكبائر؛ لأن التَّوعُّد بالنار من علامة كون المعصية كبيرة.
+فيه بيان زيادة الإيمان ونقصانه، فمن كَثُرت عِبادته زاد إيمانه ودِينه، ومن نَقصت عِبادته نَقص دِينه.
+قال النووي: العقل يقبل الزيادة والنقصان، وكذلك الإيمان، وليس المقصود بذكر النقص في النساء لومَهن على ذلك؛ لأنه من أصل الخِلقة، لكن التنبيه على ذلك تحذير من الافتتان بهن، ولهذا رتَّب العذاب على ما ذُكر من الكفران وغيره لا على النقص، وليس نقص الدين مُنحصرًا فيما يحصل به الإثم بل في أعم من ذلك.
+فيه مُراجعة المُتعلم العالم والتَّابع المَتْبُوع فيما قاله إذا لم يظهر له معناه.
+فيه أن شهادة المرأة على نِصف شهادة الرَّجل وذلك لقِلَّة ضبطِها.
+قال ابن حجر في قوله: "ما رأيت من ناقصات... إلخ" ويظهر لي أن ذلك من جملة أسباب كونهن أكثر أهل النار؛ لأنهن إذا كُنّ سببًا لإذهاب عقل الرجل الحازم حتى يفعل أو يقول ما لا ينبغي فقد شَارَكْنَه في الإثم وزِدْن عليه.
+تحريم الصلاة والصوم على المرأة في زمن حيضها، ومثلها النفساء، ثم تقضيان الصيام فقط حال طهرهما.
+حسن خُلق النبي صلى الله عليه وسلم فقد أجَاب النِّساء عن أسئلتِهن من غير تَعْنِيف ولا لَوْم.
+قال ابن حجر: أن الصدقة تدفع العذاب، وأنها قد تكفر الذنوب التي بين المخلوقين.
+قال النووي: نقصان الدين عند النساء بسبب تركهن الصلاة والصوم في زمن الحيض؛ فإن من كثرت عبادته زاد إيمانه ودينه، ومن نقصت عبادته نقص دينه، ثم نقص الدين قد يكون على وجه يأثم به كمن ترك الصلاة أو الصوم أو غيرهما من العبادات الواجبة عليه بلا عذر، وقد يكون على وجه لا إثم فيه كمن ترك الجمعة أو الغزو أو غير ذلك مما لا يجب عليه بلا عذر، وقد يكون على وجه هو مُكَلَّف به كترك الحائض الصلاة والصوم.</t>
+  </si>
+  <si>
+    <t>Мустаҳаб (кори писандида) аст, ки занон ба намози иди Фитр ва иди Қурбон бароянд ва барои онҳо мавъизаи хос дода шавад.
+Носипосии шавҳар ва бисёр лаънат кардани занон аз гуноҳони кабира ба ҳисоб мераванд, зеро ваъдаи оташи дӯзах барои онҳо далели кабира будани ин амалҳост.
+Дар ин мавъиза ба зиёду камшавии имон ишора шудааст, ҳар кас ибодати бештар анҷом диҳад, имону динаш зиёдтар (комилтар) мешавад ва ҳар кас ибодаташ кам гардад, динаш кам (ноқис) мешавад.
+Нававӣ мегӯяд: Ақл зиёдшавӣ ва камшавиро мепазирад, имон низ ҳамчунин аст. Мақсад аз зикри камии ақлу дин дар занон маломат кардани онҳо нест, зеро ин чиз аз табиати офаридашудаи онҳост. Балки мақсад ҳушдор додан аз фитнаи занон аст. Аз ин рӯ, азоб бар он амалҳое, ки зикр шуданд, монанди носипосӣ ва ғайра, вобаста карда шудааст, на бар камии табиии дин. Зеро нуқсони дин танҳо ба он чизҳое маҳдуд намешавад, ки боиси гуноҳ мешаванд, балки фаротар аз он аст.
+Дар ин ҳадис иҷозаи муроҷиат ва суол кардани толибилм аз олими худ вуҷуд дорад, вақте ки маънои сухани ӯ барояш равшан набошад.
+Дар ҳадис далолат бар он аст, ки шаҳодати зан бар нисфи шаҳодати мард баробар аст, бинобар нақси ҳофизаи зан.
+Ибни Ҳаҷар дар тавзеҳи сухани Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Ман ҳаргиз касеро надидаам, ки бо вуҷуди ноқиси дар ақл ва дин ...",  мегӯяд: Ба назари ман ин яке аз сабабҳои зиёд будани занон дар дӯзах аст, зеро вақте ки зан сабаби гумроҳ кардани марди оқил гардад то ӯ амал ё гуфтори ношоиста анҷом диҳад, дар гуноҳ бо ӯ шарик мешавад ва ҳатто гуноҳаш бештар мегардад.
+Ҳангоми ҳайз ба зан намоз ва рӯза ҳаром аст, ҳамчунин ба зани дар нифос буда (пас аз таваллуд). Баъд аз пок шудан, танҳо рӯзаро қазо медоранд, аммо намозро қазо намедоранд.
+Ин ҳадис аз ахлоқи неки Паёмбар (саллаллоҳу алайҳи ва саллам) шаҳодат медиҳад, зеро саволҳои занонро бе тундӣ, бе сарзаниш ва бидуни сахтгирӣ ҷавоб медоданд.
+Ибни Ҳаҷар мегӯяд: Садақа азобро дафъ мекунад ва метавонад гуноҳони байни бандагонро низ пок намояд.
+Нававӣ гуфтааст: Нуқсони дин дар занон ба сабаби тарки намоз ва рӯза дар вақти ҳайз мебошад, зеро ҳар кас ибодаташ зиёд бошад, имон ва динаш бештар мешавад ва ҳар кас ибодаташ кам гардад, динаш коҳиш меёбад. Ва аммо, кам шудани дин чанд навъ аст: навъе, ки боиси гуноҳ мешавад, мисли касе, ки намоз ё рӯза ё дигар ибодатҳои воҷибро бе узр тарк мекунад. Навъе, ки дар он гуноҳ нест, мисли тарки ҷумъа ё ҷиҳод бар касе, ки инҳо бар ӯ воҷиб нестанд. Навъе, ки инсон ба он мукаллаф аст, мисли тарки намоз ва рӯза аз ҷониби зани ҳоиз, ки ин тарк бо фармони шариат аст ва гуноҳ надорад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/10011</t>
+  </si>
+  <si>
+    <t>كنا لا نعد الكدرة والصفرة بعد الطهر شيئا</t>
+  </si>
+  <si>
+    <t>Баъд аз пок шудан (аз ҳайз), тирагӣ ва зардиро чизе намешуморидем</t>
+  </si>
+  <si>
+    <t>عن أُمِّ عَطِيَّةَ رَضي الله عنها، وكَانَتْ بايَعَت النبيَّ صلى الله عليه وسلم، قالت: كُنَّا لا نَعُدّ الكُدرَةَ والصُّفْرَةَ بعدَ الطُّهرِ شيئًا.</t>
+  </si>
+  <si>
+    <t>Аз Умми Ъатия (разияллоҳу анҳо), ки бо Паёмбар (саллаллоҳу алайҳи ва саллам) байъат карда буд, ривоят аст, ки гуфт: Баъд аз пок шудан (аз ҳайз), тирагӣ ва зардиро чизе намешуморидем.</t>
+  </si>
+  <si>
+    <t>أَخْبَرتْ الصحابيّةُ أُمُّ عَطية رضي الله عنها أنَّ النساء في عَهد النبيِّ صلى الله عليه وسلم لا يَعْتَبِرْنَ الماءَ الذي يَخرُج من الفَرْج -والذي يَميل لونُه إلى السواد، أو إلى الاصفرار- بعدَ رؤية الطُّهرِ مِن الحيض: حيضًا، فلا يَتْرُكْنَ الصَّلاة ولا الصوم لأجله.</t>
+  </si>
+  <si>
+    <t>Бонуи саҳобӣ, Умми Ъатия (разияллоҳу анҳо) баён мекунад, ки занон дар замони Паёмбар (саллаллоҳу алайҳи ва саллам) оберо, ки баъд аз пок шудан аз ҳайз, аз шармгоҳ мебаромад ва рангаш тира ё зард буд, ба назар намегирифтанд ва онро ҳайз ҳисоб намекарданд ва ба сабаби он намозу рӯзаро тарк намекарданд.</t>
+  </si>
+  <si>
+    <t>الماء الذي ينزل من فرج المرأة -بعد الطهر من الحيض- لا يُعتبر ولو كان فيه الكدرة والصفرة المكتسبة من الدم.
+نزول الكدرة والصفرة زمن الحيض والعادة يعتبر حيضًا؛ لأنه دم في وقته، إلا أنه ممتزج بماء.
+لا تترك المرأة الصلاة ولا الصوم لأجل الكدرة والصفرة التي بعد الطهر، بل تتوضأ وتصلي.</t>
+  </si>
+  <si>
+    <t>Обе, ки (баъд аз пок шудан аз ҳайз) аз шармгоҳи зан меояд, ҳарчанд дар таркиби он тирагӣ ва зардӣ аз хун гирифташуда бошад ҳам, ҳайз ҳисоб намешавад.
+Баромадани тирагӣ ва зардӣ, агар дар вақти ҳайз бошад, ҳайз ҳисобида мешавад, зеро хуне аст, ки дар вақташ баромада аст, агарчи бо об омехта бошад.
+Зан баъд аз покӣ, ба сабаби тирагӣ ва зардӣ намозу рӯзаро тарк намекунад, балки таҳорат карда намозашро мегузорад.</t>
+  </si>
+  <si>
+    <t>رواه أبو داود بهذا اللفظ، ورواه البخاري  بدون زيادة (بعد الطهر)</t>
+  </si>
+  <si>
+    <t>[رواه أبو داود بهذا اللفظ ورواه البخاري بدون زيادة (بعد الطهر)]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/10014</t>
+  </si>
+  <si>
+    <t>امكثي قدر ما كانت تحبسك حيضتك، ثم اغتسلي</t>
+  </si>
+  <si>
+    <t>Ба андозае, ки ҳайзат тӯл мекашад, мунтазир бимон, сипас ғусл бикун</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ أُمِّ المُؤْمِنينَ رَضي الله عنها أَنَّهَا قَالَتْ: إِنَّ أُمَّ حَبِيبَةَ بِنْتَ جَحْشٍ الَّتِي كَانَتْ تَحْتَ عَبْدِ الرَّحْمَنِ بْنِ عَوْفٍ شَكَتْ إِلَى رَسُولِ اللهِ صلى الله عليه وسلم الدَّمَ، فَقَالَ لَهَا: «امْكُثِي قَدْرَ مَا كَانَتْ تَحْبِسُكِ حَيْضَتُكِ، ثُمَّ اغْتَسِلِي». فَكَانَتْ تَغْتَسِلُ عِنْدَ كُلِّ صَلَاةٍ.</t>
+  </si>
+  <si>
+    <t>Аз модари муъминон Оиша (разияллоҳу анҳо) ривоят аст, ки гуфт: Умми Ҳабиба бинти Ҷаҳш, ки ҳамсари Абдурраҳмон ибни Авф буд, аз баромадани хун дар назди Паёмбар (саллаллоҳу алайҳи ва саллам) шикоят кард. Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ба андозае, ки ҳайзат тӯл мекашад, мунтазир бимон, сипас ғусл бикун". Ӯ дар вақти ҳар намоз ғусл мекард.</t>
+  </si>
+  <si>
+    <t>اشْتَكتْ إِحدى الصحابيَّات للنبيِّ صلى الله عليه وسلم استمرارَ نزولِ الدَّم معها، 
+فأمَرَها أن تنقطع عن الصلاة قَدْرَ ما كانت حيضتُها تحبِسُها قبلَ نزولِ هذا الأمر الطارئ بها، ثم تغتسل وتصلي، فكانت تغتسل تطوُّعًا لكل صلاة.</t>
+  </si>
+  <si>
+    <t>Яке аз занони саҳоба аз идомаи баромадани хун баъд аз пок шудан аз ҳайз ба Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) шикоят кард. Паёмбар (саллаллоҳу алайҳи ва саллам) ӯро амр кард, ки ба ҳамон андозае, ки ҳайзи ӯ пеш аз ҳолате, ки барояш пеш омадааст, давом мекард, сабр кунад ва намоз нагузорад, сипас ғусл кунад ва намозро ба ҷой биёварад ва ӯ барои истиҳбоб барои ҳар намоз ғусл мекард.</t>
+  </si>
+  <si>
+    <t>الاستحاضة هي: أن يَسْتَمرَّ بالمرأة خروجُ الدم بعد أيام حيضِها المُعتاد.
+المستحاضة تَعتَبِر نفسَها حائضًا قَدْر الأيَّام التي كان يأتيها فيها الحيض، قبل أن يُصيبها ما أصابها من الاستحاضة.
+إذا مَضَت قَدْرُ أيَّام عادتِها الأصلية، فإنَّها تُعتَبر طاهرةً من الحيض -ولو أنَّ دم الاستحاضة معها- فتغتسل من الحيض.
+المستحاضة لا يجب عليها الغسل لكل صلاة؛ لأنَّ اغتسالَها رضي الله عنها كان باجتهاد منها، ولو كان واجبًا لَبَيَّنَه لها رسولُ الله صلى الله عليه وسلم.
+المستحاضة يلزمها أن تتوضأ لكل صلاة؛ لأن حَدَثَها دائم لا ينقطع، ومثلُها كلُّ مَن حَدَثه دائم كالذي به سَلَسُ بول، أو خروج ريح مستمر.
+سؤال أهل العلم عمّا يُشكل في أمور الدين، حيث إنّ هذه المرأة شَكَت إلى النبي صلى الله عليه وسلم، وسألته عن كثرة الدم الذي يصيبها.</t>
+  </si>
+  <si>
+    <t>Истиҳоза он аст, ки зан баъд аз поёни рӯзҳои ҳайз, хунрезиаш идома дошта бошад.
+Зане, ки дучори истиҳоза аст, худашро ба андозаи рӯзҳое, ки қаблан ҳайз мешуд - яъне, пеш аз истиҳоза шудан - дар одати моҳонааш, ҳайз ҳисоб кунад.
+Агар рӯзҳои одати моҳонаи аслиаш гузашт, агарчи хуни истиҳоза ҳамчунон берун меояд, худашро аз ҳайз пок дониста ва ғусли баъд аз ҳайзро анҷом медиҳад.
+Ғусл барои зани истиҳозадор барои ҳар намоз воҷиб нест. Ва он бонуи саҳобӣ (разияллоҳу анҳо), ки барои ҳар намоз ғусл мекард аз рӯи иҷтиҳоди худаш буд. Зеро агар ғусл воҷиб мебуд, бешак Паёмбар (саллаллоҳу алайҳи ва саллам) онро ба ӯ баён мекард.
+Зани истиҳозадор бояд барои ҳар намоз таҳорат кунад, зеро зуҳури он доими аст ва қатъ намешавад. Ва ҳамин тавр ҳар касе бетаҳоратиаш доимӣ аст, монанди касе, ки пешобашро дошта наметавонад, ё баромадани бод доимӣ аст.
+Инсон дар бораи корҳои динӣ, ки дар он дучори мушкилӣ ва нофаҳмӣ шавад, бояд аз олимон бипурсад. Чунончи, ин зан мушкилиаш, ки хунравӣ баъд аз муддати ҳайз буд, аз Паёмбар (саллаллоҳу алайҳи ва саллам) пурсид.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/10015</t>
+  </si>
+  <si>
+    <t>الغسل يوم الجمعة واجب على كل محتلم، وأن يستن، وأن يمس طيبا إن وجد</t>
+  </si>
+  <si>
+    <t>Ғусли рӯзи ҷумъа барои ҳар шахси ба балоғат расида воҷиб аст ва ин ки мисвок кунад ва агар атр дошта бошад, хушбӯйи кунад</t>
+  </si>
+  <si>
+    <t>عَنْ عَمْرِو بْنُ سُلَيْمٍ الأَنْصَارِيُّ قَالَ: أَشْهَدُ عَلَى أَبِي سَعِيدٍ قَالَ: أَشْهَدُ عَلَى رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «الغُسْلُ يَوْمَ الجُمُعَةِ وَاجِبٌ عَلَى كُلِّ مُحْتَلِمٍ، وَأَنْ يَسْتَنَّ، وَأَنْ يَمَسَّ طِيبًا إِنْ وَجَدَ».</t>
+  </si>
+  <si>
+    <t>Аз Амр ибни Сулайми Ансорӣ ривоят аст, ки гуфт: Гувоҳӣ медиҳам, ки Абусаъид гуфт: Гувоҳӣ медиҳам, ки Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) фармуд: "Ғусли рӯзи ҷумъа барои ҳар шахси ба балоғат расида воҷиб аст ва ин ки мисвок кунад ва агар атр дошта бошад, хушбӯйи кунад."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ الغُسل يوم الجمعة مُتأكِّد كالواجب في حقِّ كلِّ ذَكَرٍ بالِغ من المسلمين ممّن وَجبت عليه الجمعة، 
+وأن ينظِّف أسنانَه بالسواك ونحوه، 
+وأن يتطيَّب بأيِّ رائحة عِطْرية طيبة.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи  ва саллам) ба таври равшан баён кардааст, ки ғусл дар рӯзи ҷумъа барои ҳар мусалмони болиғ, ки намози ҷумъа бар ӯ воҷиб аст, мавриди таъкид аст, монанди ин ки воҷиб бошад. Ва дандонҳояшро бо мисвок ва амсоли он пок кунад. Ва бо ҳар атре, ки дорад худро хушбӯй кунад.</t>
+  </si>
+  <si>
+    <t>تأكُّد استحباب غُسل يوم الجمعة على كلِّ رجل مسلم بالغ.
+النَّظافة وإزالة الروائح الكَريهة مطلوبة شرعًا للمسلم.
+تعظِيم يوم الجمعة، والاستعداد له.
+تأكيد استحباب الاسْتِيَاك للجمعة.
+استحباب التطيُّب بأيِّ رائحة عطرية طيبة قبل الذهاب للجمعة.
+المرأة إذا خرجت من بيتها للصلاة أو غيرها، فلا يجوز لها التَّطَيُّب؛ لدلالة السُّنة على تحريم ذلك.
+المحتلم هو البالغ، والبلوغ يحصل بعلامات، ثلاث منها يشترك فيها الرجل والمرأة وهي: الأولى: إكمال خمس عشرة سنة، والثانية: إذا نَبَتَ الشعر الخشن حول الفرج، والثالثة: إنزل المني بالاحتلام أو بالشهوة ولو بغير احتلام، وأما العلامة الرابعة فهي تخص المرأة وهي: الحيض، فإذا حاضت المرأة صارت بالغة.</t>
+  </si>
+  <si>
+    <t>Барои ҳар марди мусалмони болиғ матлуб аст, ки рӯзи ҷумъа ғусл кунад.
+Назофат ва аз байн бурдани бӯйи бад, аз рӯи шариат барои ҳар мусалмон матлуб аст.
+Бузургдошти рӯзи ҷумъа ва омода шудан барои он.
+Истифода бурдани мисвок дар рӯзи ҷумъа барои ҷумъа мустаҳаб аст.
+Итифода бурдани хушбӯйи пеш аз рафтан ба намози ҷумъа мустаҳаб аст.
+Зан агар аз хонааш берун барояд, хоҳ барои намоз бошад ё чизи дигар, барояш хушбӯйи кардан ҷоиз нест. Зеро суннат бар ҳаром будани ин кор далолат мекунад.
+Муҳталим, яъне шахси ба балоғат расида аст. Булуғ бо чанд нишона ҳосил мешавад, ки се нишонаи он байни зану мард муштарак аст.  Якум: Ба синни понздаҳсолагӣ расидан. Дуввум: Рӯйидани мӯйҳои хашин дар атрофи узвҳои таносулӣ. Сеюм: Хориҷ шудани манӣ бо эҳтилом ё бо шаҳват бидуни эҳтилом. Аммо нишонаи чаҳорум, ки махсуси занон аст, ҳайз аст. Ҳаргоҳ зан ҳайз шуд, ба балоғат расидааст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/10036</t>
+  </si>
+  <si>
+    <t>أن النبي صلى الله عليه وسلم كان إذا خرج من الغائط قال: غفرانك</t>
+  </si>
+  <si>
+    <t>Ҳар вақт Паёмбар (саллаллоҳу алайҳи ва саллам) аз ҳоҷатхона берун меомаданд, мегуфтанд: "Ғуфронака" (Парвардигоро, маро биёмурз)</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ أُمِّ المؤْمنينَ رَضيَ اللهُ عنها: أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كَانَ إِذَا خَرَجَ مِنَ الغَائِطِ قَالَ: «غُفْرَانَكَ».</t>
+  </si>
+  <si>
+    <t>Аз Оиша Модари муъминон (разияллоҳу анҳо) ривоят аст: Ҳар вақт Паёмбар (саллаллоҳу алайҳи ва саллам) аз ҳоҷатхона берун меомаданд, мегуфтанд: "Ғуфронака" (Парвардигоро, маро биёмурз).</t>
+  </si>
+  <si>
+    <t>كانَ النبيُّ صلى الله عليه وسلم إذا خَرَجَ مِن قَضاء حاجتِه مِن الغائط قال: أسألُك (غُفرانَك) يا الله.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) вақте ки аз ҳоҷатхона мебаромад, мегуфт: "Асъалука ғуфронака, ё Аллоҳ". (Эй Аллоҳ, аз Ту мағфирататро мехоҳам).</t>
+  </si>
+  <si>
+    <t>استحباب قول: "غُفرانَك" بعد الخروج من مَحلِّ قضاء الحاجة.
+استغفار النبيِّ صلى الله عليه وسلم لربّه في جميع الأحوال.
+قيل في سبب طلب المغفرة بعد قضاء الحاجة: من التقصير في شكر نعم الله الكثيرة ومنها تيسير خروج ما يؤذي، وأطلب مغفرتَك أن انشغلت عن ذكرِك وقت قضاء الحاجة.</t>
+  </si>
+  <si>
+    <t>Гуфтани "Ғуфронака" баъд аз ҳоҷатхона баромадан, мустаҳаб аст.
+Паёмбари акрам (саллаллоҳу алайҳи ва саллам) дар ҳама ҳолатҳо аз Парвардигораш омурзиш мехостанд.
+Дар бораи сабаби дархости мағфирати Худованд пас аз қазои ҳоҷат, чунин гуфтаанд, ки инсон шояд дар шукри неъматҳои бузурги Парвардигор, аз ҷумла ба осонӣ баромадани он чи ӯро озор мерасонад, кӯтоҳӣ кардааст. Бинобар ин мегӯяд: Илоҳо, мағфирати Туро мехоҳам, ки ҳангоми қазои ҳоҷат аз ёди Ту ғофил шудам.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/10046</t>
   </si>
   <si>
     <t>ما من أحد يشهد أن لا إله إلا الله وأن محمدا رسول الله صدقا من قلبه إلا حرمه الله على النار</t>
   </si>
   <si>
     <t>Касе содиқона ва аз қалб гувоҳӣ диҳад, ки нест маъбуди барҳақ ҷуз Аллоҳ ва Муҳаммад фиристодаи Аллоҳ аст, Худованд оташи дӯзахро бар ӯ ҳаром мегардонад</t>
   </si>
   <si>
     <t>عن أنس بن مالك رضي الله عنه: أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ وَمُعَاذٌ رَدِيفُهُ عَلَى الرَّحْلِ قَالَ: «يَا مُعَاذُ بْنَ جَبَلٍ»، قَالَ: لَبَّيْكَ يَا رَسُولَ اللهِ وَسَعْدَيْكَ، قَالَ: «يَا مُعَاذُ»، قَالَ: لَبَّيْكَ يَا رَسُولَ اللهِ وَسَعْدَيْكَ، ثَلَاثًا، قَالَ: «مَا مِنْ أَحَدٍ يَشْهَدُ أَنْ لَا إِلَهَ إِلَّا اللهُ وَأَنَّ مُحَمَّدًا رَسُولُ اللهِ صِدْقًا مِنْ قَلْبِهِ إِلَّا حَرَّمَهُ اللهُ عَلَى النَّارِ»، قَالَ: يَا رَسُولَ اللهِ، أَفَلَا أُخْبِرُ بِهِ النَّاسَ فَيَسْتَبْشِرُوا؟ قَالَ: «إِذًا يَتَّكِلُوا». وَأَخْبَرَ بِهَا مُعَاذٌ عِنْدَ مَوْتِهِ تَأَثُّمًا.</t>
   </si>
   <si>
     <t>Аз Анас ибни Молик, (Худованд аз ӯ рози бод) омадааст: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) бар маркабе савор ва Муъоз пушти ӯ нишаста буд, гуфт: "Эй Муъоз ибни Ҷабал" Гуфт: бале эй Расули Худо дар хидматат ҳастам. Гуфт: "Эй Муъоз" Муъоз гуфт: бале эй расули Худо дар хидматат ҳастам ва инро се маротиба такрор намуданд. Сипас Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Касе содиқона ва аз қалб гувоҳӣ диҳад, ки нест маъбуди барҳақ ҷуз Аллоҳ ва Муҳаммад фиристодаи Аллоҳ аст, Худованд оташи дӯзахро бар ӯ ҳаром мегардонад". Муъоз гуфт: оё ин муждаро ба мардум бирасонам? Паёмбари Худо фармуд:" онҳо дигар бар ин такя мекунанд". Муъоз ин ҳадисро ҳангоми вафот аз тарси мабодо инки (барои пинҳон кардани илм) гунаҳгор шавад, гуфтааст.</t>
   </si>
   <si>
     <t>كان معاذ بن جبل رضي الله عنه راكبًا خَلْفَ النبيِّ صلى الله عليه وسلم على دابته، فناداه: يا معاذ؟ وكرر النداء له ثلاث مرات؛ تأكيدًا لأهمية ما سيقوله له.
 وكل ذلك يجيبه معاذ رضي الله عنه بقوله: «لبيك يا رسول الله وسعديك»، أي: أُجِيبُك يا رسول الله إجابةً لك بعد إجابة، وطلبتُ السعادةَ لإجابتِك.
 فأخبره صلى الله عليه وسلم أنه ما من أحد يشهد أن لا إله إلا الله، أي: لا معبود بحق إلا الله، وأن محمدًا رسول الله، صِدْقًا من قلبه غير كاذب، فإنْ مات على هذه الحال حَرَّمه الله على النار.
 فسَألَ معاذٌ رضي الله عنه النبيَّ صلى الله عليه وسلم أنْ يُخبِر الناسَ ليَفرَحوا ويستبشروا خيرًا؟
 فخشي النبي صلى الله عليه وسلم أن يَتَّكلوا عليها، ويَقِلَّ عَمَلُهُم.
 فلم يُحَدِّثْ بها معاذٌ أحدًا إلا قبل موتِهِ؛ مَخافةَ الوقوع في إثمِ كِتْمَانِ العِلْم.</t>
   </si>
   <si>
     <t>Муъоз ибни Ҷабал (Худованд аз ӯ розӣ бод) пушти Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) савор буд ва Паёмбари Худо ба ӯ гуфт: эй Муъоз! Ва инро се бор такрор фармуданд, ки такрори ин қавл инҷо бинобар таъкид ва аҳамияти ончи мегуядро дорад.
 Муъоз (Худованд аз ӯ розӣ бод) посухи ҳар се пурсишро ин гуна ҷавоб доданд: "Лаббайка ё Расулаллоҳ ва саъдайка" (Пай дар пай ба ту ҷавоб мегӯям эй Расули Худо ва барои ту хушӣ хоҳонам).
 Сипас Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: Ҳар касе содиқона ва аз қалб гувоҳӣ диҳад, ки ҳеҷ маъбуди бар ҳақ ҷуз Аллоҳ нест ва Муҳаммад фиристодаи Ӯ Таъоло аст, ва бар ин бовар бимирад Худованд оташи дӯзахро бар ӯ ҳаром мегардонад.
 Муъоз (Худованд аз ӯ розӣ бод) аз Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) иҷозат хост, ки оё ин муждаи некро ба мардум бирасонад?
 Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) бим аз он дошт, ки мабодо мардум такя бар ин мужда намуда танбалӣ кунанд ва амалашон кам шавад.
 Муъоз то замони пеш аз марги худ онро ба касе нагуфт, аммо бинобар тарс аз афтодан ба гуноҳи китмони илм онро ошкор кард.</t>
   </si>
   <si>
     <t>تواضع النبي صلى الله عليه وسلم في إردافه معاذًا خلفه على دابته.
 طريقة تعليم النبي صلى الله عليه وسلم، حيث كرر المناداة لمعاذ ليَشُدَّ انتباهَه لِمَا سيقول.
 من شروط شهادة: أن لا إله إلا الله وأن محمدًا رسول الله أنْ يكون قائلها صادقًا متيقنًا غير كاذب أو شاك.
 أهل التوحيد لا يُخلَّدون في نار جهنم، وإن دخلوها بسبب ذنوبهم؛ أخرجوا منها بعد أن يطهروا .
 فضل الشهادتين لمن قالها صادقًا.
 جواز ترك التحديث بحديثٍ في بعض الأحوال إذا ترتب عليه مفسدة.</t>
   </si>
   <si>
     <t>Савор кардани Муъоз пушти сари худ аз нишонаҳои тавозуъи Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) аст.
 Равиши Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) дар таълим, яъне чанд маротиба садо ва хитоб кардани ӯ, то таваҷҷуҳи ӯро ба ончи мегӯяд ҷалб кунад.
 Аз ҷумлаи шартҳои калимаи шаҳодат бо яқин ва аз қалб гуфтани "Ло илоҳа иллаллоҳ ва анна Муҳаммадан Расулуллоҳ" аст.
 Аҳли тавҳид ҳамеша дар оташи дӯзах нахоҳанд буд, агар ба сабаби гуноҳон вориди он шаванд пас аз пок шудан берун карда мешаванд.
 Фазилати шаҳодатайн барои касе ки онро содиқона ба забон меоварад.
 Нагуфтани ҳадис дар баъзе аз маворид, ки боиси фасод шавад ҷоиз аст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/10098</t>
   </si>
   <si>
+    <t>المسلم من سلم المسلمون من لسانه ويده، والمهاجر من هجر ما نهى الله عنه</t>
+  </si>
+  <si>
+    <t>Мусалмон касе аст, ки мусалмонон аз забон ва дасти ӯ дар амон бошанд. Ва муҳоҷир касе аст, ки он чиро Аллоҳ ҳаром кардааст, тарк кунад</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللَّهِ بْنِ عَمْرٍو رَضِيَ اللَّهُ عَنْهُمَا عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «المُسْلِمُ مَنْ سَلِمَ المُسْلِمُونَ مِنْ لِسَانِهِ وَيَدِهِ، وَالمُهَاجِرُ مَنْ هَجَرَ مَا نَهَى اللَّهُ عَنْهُ».</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Амр (разияллоҳу анҳумо) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Мусалмон касе аст, ки мусалмонон аз забон ва дасти ӯ дар амон бошанд. Ва муҳоҷир касе аст, ки он чиро Аллоҳ ҳаром кардааст, тарк кунад."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ المسلمَ كاملَ الإسلامِ هو مَن سَلِم المسلمون من لسانه فلا يَسُبُّهم، ولا يَلعنُهم، ولا يغتابهم، ولا يسعى بينهم بأيِّ نوع من أنواع الأذى بلسانه، 
+وسلِموا مِن يده فلا يَعتدي عليهم، ولا يأخذ أموالَهم بغير حق، وما أشبه ذلك، 
+والمهاجر من ترك ما حرَّم الله تعالى.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар доданд, ки мусалмоне, ки исломаш комил аст, касе аст, ки мусалмонон аз забони ӯ дар амон ҳастанд. Яъне, онҳоро дашном намедиҳад, лаънат намегӯяд, ғайбат намекунад ва ба забонаш ба онон ҳеҷ зараре намерасонад. Ва онҳо аз дасташ ҳам дар амон ҳастанд. Яъне, ба ҳаққашон даст дарозӣ намекунад ва амволашонро ба ноҳақ намегирад ва монанди инҳо. Ва муҳоҷир касе аст, ки он чиро Аллоҳ ҳаром кардааст, тарк мекунад.</t>
+  </si>
+  <si>
+    <t>كمال الإسلام لا يكون إلا بِعَدَم إِلْحاقِ الأذى بالآخرين ماديًّا كان أو معنويًّا.
+خص اللسان واليد بالذكر؛ لكثرة أخطائهما وأضرارهما، فإنَّ معظم الشرور تصدر عنهما.
+الحث على ترك المعاصي والتزام ما أمر الله تعالى به.
+أفضل المسلمين مَن أدَّى حقوق الله تعالى وحقوق المسلمين.
+الاعتداء قد يكون قولًا أو فعلًا.
+الهجرة الكاملة هي هَجْرُ ما حرَّم الله تعالى.</t>
+  </si>
+  <si>
+    <t>Камолияти Ислом танҳо дар сурати нарасонидани зарар ба дигарон, чи аз ҷиҳати моддӣ ва чи аз ҷиҳати маънавӣ, имконпазир аст.
+Дар инҷо забон ва даст ба шакли хос зикр шудааст, зеро иштибоҳоти дасту забон ва зиёни онҳо бештар аст ва бештари бадиҳо аз ин ду рух медиҳад.
+Ташвиқ ва тарғиб ба тарки гуноҳон ва пойбандӣ ба амрҳои Аллоҳ Таъоло.
+Беҳтарин мусалмонон касоне ҳастанд, ки ҳаққи Аллоҳ Таъоло ва ҳаққи мусалмононро ба ҷо меоранд.
+Таҷовуз ва дастдарозӣ метавонад шифоҳӣ ё амалӣ бошад.
+Ҳиҷрати комил, тарки он чи ки Аллоҳ Таъоло ҳаром кардааст, мебошад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/10101</t>
+  </si>
+  <si>
     <t>ينزل ربنا تبارك وتعالى كل ليلة إلى السماء الدنيا حين يبقى ثلث الليل الآخر</t>
   </si>
   <si>
     <t>Худованди Мутаъол ҳар шаб, дар сеяки охири он</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه: أن رسول الله صلى الله عليه وسلم قال: «يَنْزِلُ رَبُّنَا تَبَارَكَ وَتَعَالَى كُلَّ لَيْلَةٍ إِلَى السَّمَاءِ الدُّنْيَا حِينَ يَبْقَى ثُلُثُ اللَّيْلِ الْآخِرُ، يَقُولُ: «مَنْ يَدْعُونِي فَأَسْتَجِيبَ لَهُ؟ مَنْ يَسْأَلُنِي فَأُعْطِيَهُ؟ مَنْ يَسْتَغْفِرُنِي فَأَغْفِرَ لَهُ؟».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Худованди Мутаъол ҳар шаб, дар сеяки охири он, ба осмони дунё фурӯд меояд ва мефармояд: "Чӣ касе Маро мехонад то ӯро иҷобат кунам? Кӣ аз Ман талаб мекунад то ба ӯ ато кунам? Чӣ касе аз Ман омӯрзиш мехоҳад то ӯро биёмурзам?"</t>
   </si>
   <si>
     <t>بيَّن النبيُّ صلَّى اللهُ عليه وسلَّمَ أنَّ اللهَ تَبارَك وتعالَى يَنزِلُ كلَّ لَيلةٍ إلى السماء الدنيا حِينَ يَبْقى الثُّلثُ الأخيرُ مِن اللَّيل، ويُرَغِّبُ عبادَه أن يَدْعُوْهُ، فهو يَستجيب لمَن دَعاه، ويَحُثُّهم أن يَسألوه ما يُريدون، فهو يُعطي مَن سأله، ويَنْدُبُهم أنْ يَستغفروه مِن ذنوبِهم فهو يَغفِرُ لعبادِه المؤمنين.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) мефармояд, ки Худованди мутаъол ҳар шаб, дар сеяки охири он, ба осмони дунё фурӯд меояд ва бандагонро ташвиқ мекунад, ки Ӯро дуо кунанд, зеро ҳар касе Ӯро дуо кунад, дуояшро иҷобат мекунад, ва ононро ташвиқ мекунад, ки ҳарчи мехоҳанд аз Ӯ талаб кунанд, зеро ҳар касе аз Ӯ талаб кунад ба ӯ ато мекунад, аз онон мехоҳад, ки аз Ӯ талаби омӯрзиш кунанд, зеро Ӯ бандагони мӯъмини худро мавриди мағфират ва омӯрзиш қарор медиҳад.</t>
   </si>
   <si>
     <t>فضل الثلث الأخير من الليل والصلاة والدعاء والاستغفار فيه.
 ينبغي للإنسان عند سماع هذا الحديث أن يكون شديد الحرص على اغتنام أوقات الإجابة للدعاء.</t>
   </si>
   <si>
     <t>Фазилати сеяки охири шаб ва намозу дуо ва истиғфор дар он.
 Вақте банда ин хадисро мешунавад бояд талош кунад то аз вақтҳои қабули дуо истифода кунад.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/10412</t>
+  </si>
+  <si>
+    <t>لا تسافر المرأة مسيرة يومين إلا ومعها زوجها أو ذو محرم</t>
+  </si>
+  <si>
+    <t>Зан набояд масофаи ду рӯзро тай кунад, магар ин ки шавҳар ё маҳраме бо ӯ бошад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي سَعِيدٍ الخُدْرِيَّ رَضِيَ اللَّهُ عَنْهُ -وَكَانَ غَزَا مَعَ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ ثِنْتَيْ عَشْرَةَ غَزْوَةً- قَالَ: سَمِعْتُ أَرْبَعًا مِنَ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَأَعْجَبْنَنِي، قَالَ: «لاَ تُسَافِرِ المَرْأَةُ مَسِيرَةَ يَوْمَيْنِ إِلَّا وَمَعَهَا زَوْجُهَا أَوْ ذُو مَحْرَمٍ، وَلاَ صَوْمَ فِي يَوْمَيْنِ: الفِطْرِ وَالأَضْحَى، وَلاَ صَلاَةَ بَعْدَ الصُّبْحِ حَتَّى تَطْلُعَ الشَّمْسُ، وَلاَ بَعْدَ العَصْرِ حَتَّى تَغْرُبَ، وَلاَ تُشَدُّ الرِّحَالُ إِلَّا إِلَى ثَلاَثَةِ مَسَاجِدَ: مَسْجِدِ الحَرَامِ، وَمَسْجِدِ الأَقْصَى، وَمَسْجِدِي هَذَا».</t>
+  </si>
+  <si>
+    <t>Аз Абусаъиди Худрӣ (разияллоҳу анҳу) - ки дар дувоздаҳ ғазва бо Паёмбар (саллаллоҳу алайҳи ва саллам) ширкат карда буд - ривоят аст, ки гуфт: Чаҳор чизро аз Паёмбар (саллаллоҳу алайҳи ва саллам) шунидам ва ба ман писанд омад. Фармуданд: "Зан набояд масофаи ду рӯзро тай кунад, магар ин ки шавҳар ё маҳраме бо ӯ бошад. Дар ду рӯз рӯза гирифтан раво нест: Иди Фитр (Рамазон) ва Қурбон. Ва баъд аз субҳ то тулуъи офтоб намоз раво нест. Ва баъд аз намози аср то ин ки офтоб ғуруб кунад, намоз раво нест. Ва бори сафар баста намешавад, магар ба сӯи се масҷид: Масҷидул-ҳаром, Масҷидул-ақсо ва ин масҷиди ман."</t>
+  </si>
+  <si>
+    <t>نَهَى النبيُّ صلى الله عليه وسلم عَن أربعة أمور: 
+أولها: منع المرأة من السفر مَسيرة يومين بدون زوجِها أو أحدٍ محارمِها وهو مَن حَرُمتْ عليه تحريمًا مؤبدًا مِن الأقارب، كالابن والأب، وابن الأخ وابن الأخت، والعم والخال، ونحو ذلك. 
+ثانيها: النهي عن صوم يوم عيد الفطر ويوم عيد الأضحى، وسواء صامهما المسلم عن نَذْر، أو تطوُّع، أو كفارة. 
+ثالثها: النهي عن صلاة التطوع بعد صلاة العصر حتى تغرب الشمس، وبعد طلوع الصبح حتى تطلع الشمس. 
+رابعها: النهي عن السفر إلى بُقْعَة من البِقاع واعتقاد فضلها واعتقاد مضاعفة الحسنات فيها غير هذه المساجد الثلاثة فلا تُشد الرحال لغيرها لأجل الصلاة فيها، فإنَّ الأجر لا يُضاعف إلا في هذه المساجد الثلاثة، المسجد الحرام، والمسجد النبوي، والمسجد الأقصى.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) аз чаҳор чиз наҳйи карданд:
+Аввали онҳо: Манъ кардани зан аз сафаре, ки масофаи он ду рӯза роҳ бошад, бидуни шавҳар ё яке аз маҳрамонаш. Ва манзур аз маҳрам, касе аст, ки издивоҷ бо ӯ то абад ҳаром аст, монанди, писар, падар, бародарзода, хоҳарзода, амак ва тағо ва монанди онҳо.
+Дуввум: Ҳаром будани рӯза гирифтан дар рӯзи иди Фитр ва иди Қурбон, хоҳ он рӯзаи нафлӣ бошад ё рӯзаи назр ё рӯзаи каффорат.
+Сеюм: Намозҳои нафлӣ баъд аз намози аср то ғуруби офтоб ва баъд аз намози бомдод то тулуи офтоб ҳаром аст.
+Чаҳорум: Наҳйи аз сафар кардан ба ҳар ҷое аз рӯйи эътиқод ба фазилати онҷо ва чанд баробар шудани савоб, ба ғайр аз масҷидҳои сегона. Бинобар ин ба қасди намоз хондан бори сафар баста намешавад, магар ба ин се масҷид, зеро аҷру савоб дучанд намешавад, магар дар ин се масҷид: Масҷидул-ҳаром, Масҷиди набавӣ ва Масҷидул-ақсо.</t>
+  </si>
+  <si>
+    <t>عَدم جواز سَفر المرأة بلا مَحْرم.
+المرأة ليست محرمًا للمرأة في السَّفر؛ لقوله: "زوجُها أو ذو محرم".
+كلُّ ما يُسمى سفرًا فإن المرأة تُنهى عنه بغير زوج أو مَحرم، وهذا الحديث كان بحسب حال السائل وموطنه.
+مَحْرَم المرأة هو زوجها أو من يحرم عليها الزواج منه بالتأبيد بسببِ قرابةٍ كالأب والابن والعم والخال، أو رضاع كالأب من الرضاع والعم من الرضاع، أو مصاهرة كأبي الزوج، ويكون مسلمًا بالغًا عاقلًا ثقة مأمونًا، فإنَّ المقصود من المحرم حمايةُ المرأة وصيانتُها والقيام بشأنها.
+اعتناء الشريعة الإسلامية بالمرأة، وحمايتها وصَونها.
+عدم صحة صلاة التطوع المُطْلق بعد صلاة الفجر والعصر، ويُستثنى مِن ذلك قضاء الفرائض الفوائت، وذوات الأسباب كتحيَّة المسجد ونحو ذلك.
+تَحْرُم الصلاة بعد طلوع الشمس مباشرة، بل لابد من ارتفاعها قَدْرَ رمحٍ، بما يُقارب عشرَ دقائق إلى ربع ساعة تقريبًا.
+وقت العصر يَمتدُّ إلى غروب الشمس.
+فيه جواز شَد الرِّحال إلى المساجد الثلاثة.
+فضل المساجد الثلاثة ومَزِيَّتُها على غيرها.
+عدم جواز السفر لزيارة القبور ولو كان قَبر النبي صلى الله عليه وسلم، وتجوز زيارته لمن كان في المدينة، أو أتى إليها لغرضٍ مشروعٍ أو جائز.</t>
+  </si>
+  <si>
+    <t>Бе маҳрам сафар кардани зан, ҷоиз нест.
+Зан дар сафар барои зан маҳрам шуда наметавонад, зеро Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳамсараш ё касе, ки ба ӯ маҳрам аст."
+Ҳар он чизе, ки сафар номида мешавад, сафар кардани зан бе шавҳар ё маҳрам ҳаром аст. Ва ин ҳадис мувофиқи ҳолати саволкунанда ва ҷои иқоматаш буд.
+Маҳрами зан ё шавҳараш аст, ё касе аст, ки издивоҷ бо ӯ ба сабаби хешовандӣ абадӣ ҳаром аст. Ба монанди, падар, писар, амак, тағо. Ё ба сабаби ширдиҳӣ, монанди падари разоъӣ ва амаки разоъӣ. Ё ба сабаби домодӣ, монанди падаршавҳар. Ва маҳрам бояд мусалмон, болиғ, оқил ва мавриди эътимод бошад, зеро маҳрам барои ҳимоят ва ҳифзи зан ва анҷом додани корҳои ӯ аст.
+Аҳамият додани шариати исломӣ ба занон ва ҳимоят ва муҳофизат аз онон.
+Баъд аз намози бомдод ва аср намози нафлӣ мутлақ хондан дуруст нест. Ба истиснои намозҳои қазоӣ ва намозҳое, ки сабаб доранд, монанди таҳияи масҷид ва амсоли он.
+Дарҳол баъд аз тулуи офтоб намоз хондан манъ аст, балки он бояд ба андозаи найза баланд шавад, тақрибан даҳ то понздаҳ дақиқа бошад.
+Вақти намози аср то ғуруби офтоб давом меёбад.
+Ба се масҷид сафар кардан ҷоиз аст.
+Фазилати масҷидҳои сегона ва бартарии онҳо аз дигар масҷидҳо.
+Барои зиёрати қабрҳо, сафар кардан ҷоиз нест, ҳатто агар қабри Паёмбар (саллаллоҳу алайҳи ва саллам) бошад. Аммо агар касе дар Мадина бошад ё бо қасди кори ҷоиз ба Мадина омада бошад, барояш зиёрати қабри Паёмбар (саллаллоҳу алайҳи ва саллам) ҷоиз аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/10603</t>
   </si>
   <si>
     <t>لا تجلسوا على القبور، ولا تصلوا إليها</t>
   </si>
   <si>
     <t>Бар қабрҳо нанишинед ва ба сӯи онҳо намоз нагузоред</t>
   </si>
   <si>
     <t>عن أبي مَرْثَدٍ الغَنَوِيّ رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «لَا تَجْلِسُوا عَلَى الْقُبُورِ، وَلَا تُصَلُّوا إِلَيْهَا».</t>
   </si>
   <si>
     <t>Аз Абумарсади Ғанавӣ (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Бар қабрҳо нанишинед ва ба сӯи онҳо намоз нагузоред".</t>
   </si>
   <si>
     <t>نَهى النبيُّ صلى الله عليه وسلم عن الجُلوسِ على القبور.
 كما نهى عن الصلاةِ إلى القبور، بأن يكون القبر في جهة قِبْلة المُصلي؛ لأن ذلك من وسائل الشرك.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) аз нишастан бар қабрҳо наҳй фармуданд.
 Ҳамчунин аз намоз хондан ба сӯи қабрҳо наҳй фармуданд, яъне қабр дар тарафи қиблаи намозгоҳ бошад, зеро он яке аз василаҳои ширк аст.</t>
   </si>
   <si>
     <t>النهي عن الصلاة في المقابر أو بينها أو إليها إلا صلاة الجنازة كما ثبت بالسنة.
 النهي عن الصلاة إلى القبور سَدًّا لذريعة الشرك.
 نهى الإسلام عن الغُلوِّ في القبور وعن امْتِهانها، فلا إفْرَاط ولا تَفْريط.
 حُرمة المُسلم باقية بعد موته، لقوله صلى الله عليه وسلم: (كَسْرُ عَظْمِ المَيّت كَكَسْرِه حيًّا).</t>
   </si>
   <si>
     <t>Намоз хондан дар қабристон ё миёни қабрҳо ва ё ба сӯи қабрҳо наҳй шудааст, магар намози ҷаноза, ки бо суннат собит аст.
 Манъи намоз ба сӯи қабрҳо, бинобар ҷилавгирӣ аз расидан ба ширк аст.
 Ислом зиёдаравӣ дар мавриди қабрҳо ва беэҳтиромӣ нисбати онро манъ кардааст, пас на ифрот (зиёдаравӣ) шавад ва на тафрит (бепарвоӣ).
 Ҳурмати мусалмон ҳамоно пас аз маргаш низ боқист, чунончи Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) мефармояд: (Шикастани устухони мурда монанди шикастани он дар ҳоли зинда буданаш аст).</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/10647</t>
   </si>
   <si>
+    <t>أولئك قوم إذا مات فيهم العبد الصالح، أو الرجل الصالح، بنوا على قبره مسجدا</t>
+  </si>
+  <si>
+    <t>Онҳо мардуме ҳастанд, ки чун бандаи солеҳе ё марди солеҳе аз миёни онҳо бимирад, бар рӯйи қабри ӯ масҷид месозанд</t>
+  </si>
+  <si>
+    <t>عَنْ عَائِشَةَ أُمِّ المؤمنين رضي الله عنها: أَنَّ أُمَّ سَلَمَةَ ذَكَرَتْ لِرَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كَنِيسَةً رَأَتْهَا بِأَرْضِ الْحَبَشَةِ، يُقَالُ لَهَا مَارِيَةُ، فَذَكَرَتْ لَهُ مَا رَأَتْ فِيهَا مِنَ الصُّوَرِ، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أُولَئِكَ قَوْمٌ إِذَا مَاتَ فِيهِمُ الْعَبْدُ الصَّالِحُ، أَوِ الرَّجُلُ الصَّالِحُ، بَنَوْا عَلَى قَبْرِهِ مَسْجِدًا، وَصَوَّرُوا فِيهِ تِلْكَ الصُّوَرَ، أُولَئِكَ شِرَارُ الْخَلْقِ عِنْدَ اللهِ».</t>
+  </si>
+  <si>
+    <t>Аз Оиша модари муъминон (разияллоҳу анҳо) ривоят аст: Умми Салама барои Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) ёдовар шуд, ки дар сарзамини Ҳабаша калисое ба номи Морияро дидааст. Ва барои Паёмбар (саллаллоҳу алайҳи ва саллам) тасвирҳое, ки дар он дида буд, ёдовар шуд. Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) фармуданд:"Онҳо мардуме ҳастанд, ки чун бандаи солеҳе ё марди солеҳе аз миёни онҳо бимирад, бар рӯйи қабри ӯ масҷид месозанд ва дар он суратҳо мекашанд, Онон бадтарин махлуқот дар назди Аллоҳ ҳастанд."</t>
+  </si>
+  <si>
+    <t>ذَكَرَتْ أُمُّ المؤمنين أُمُّ سَلَمَة رضي الله عنها للنبيِّ صلى الله عليه وسلم أنها لمَّا كانت بأرض الحَبَشة رأتْ كَنِيسة -يُقال لها مَارِيَة- فيها صورٌ وزَخارِفُ وتصاويرُ؛ تَعَجُّبًّا من ذلك! 
+فبَيَّنَ النبيُّ صلى الله عليه وسلم أسباب وضع هذه الصور؛ 
+فقال: إن هؤلاء الذين تذكرين كانوا إذا مات فيهم الرجلُ الصالحُ بَنَوا على قبره مَسجدًا يُصَلُّون فيه، وصَوَّرُوا تلك الصور، 
+وبَيَّنَ أنَّ فاعلَ ذلك شَرُّ الخلقِ عند الله تعالى؛ لأنَّ فِعلَه يؤدِّي إلى الشرك بالله تعالى.</t>
+  </si>
+  <si>
+    <t>Модари муъминон Умми Салама (разияллоҳу анҳо) барои Паёмбар (саллаллоҳу алайҳи ва саллам) ёдовар шуд, ки чун дар сарзамини Ҳабаша буд, калисоеро дид, ки Мория ном дошт ва дар он тасвирҳо ва нақшу нигорҳо ва ҳайкалҳое буд ва инро аз рӯйи шигифтӣ ва таъаҷҷуб бозгӯ кард! Паёмбар (саллаллоҳу алайҳи ва саллам) сабабҳои гузоштани ин суратҳоро баён карданд. Ва фармуданд: Онҳое, ки дар бораашон гуфтӣ, чунин буданд, ки агар шахси солеҳе дар миёнашон вафот мекард бар қабри ӯ масҷид (ибодатгоҳе) месохтанд ва дар он намоз мехонданд ва он суратҳоро тасвир мекарданд. Ва баён намуданд, ки анҷом диҳандаи чунин кор, бадтарин махлуқ назди Аллоҳ Таъоло аст. Чунки амали ӯ ба ширк ба Аллоҳ Таъоло бурда мерасонад.</t>
+  </si>
+  <si>
+    <t>تحريم بناء المساجد على القُبور، أو الصلاة عندها، أو دَفن الموتى في المساجد؛ سَدَّا لذَريعة الشِّرك.
+بناء المساجد على القُبور، ونَصب الصُّور فيها، هو عمل اليَّهود والنَّصارى، وأنَّ من فعل هذا، فقد شَابَهَهم.
+تحريم اتخاذ الصُّور لذَوَات الأرواح.
+مَن بَنى مسجدًا على قَبر وصَوَّر فيه التصاوير، فهو مِن شَرِّ خَلْقِ الله تعالى.
+حِماية الشَّريعة لجَنَاب التوحيد حماية كاملة، بسد جميع الوسائل التي قد تُؤدي إلى الشِّرك.
+ النهي عن الغلو في الصالحين؛ لأنه سببٌ للوقوع في الشرك.</t>
+  </si>
+  <si>
+    <t>Бино кардани масҷидҳо бар болои қабрҳо ё намоз хондан дар назди онҳо, ё дафни мурдагон дар масҷидҳо, аз бими воқеъ шудан дар ширк ҳаром аст.
+Дар болои қабрҳо масҷидҳо сохтан ва дар он суратҳо гузоштан кори яҳудиён ва насрониён аст ва ҳар ки ин корро кунад, худро ба онҳо монанд сохтааст.
+Тасвири мавҷудоти зинда ҳаром аст.
+Ҳар ки бар болои қабр масҷиде бино кунад ва дар он суратҳо гузорад, ӯ аз бадтарин махлуқоти Аллоҳ Таъоло аст.
+Қонуни шариат роҳи ба сӯи тавҳидро комилан ҳифз кардааст, бо бастани ҳама василаҳое, ки метавонад ба ширк оварда расонад.
+Наҳй аз зиёдаравӣ дар ҳаққи солеҳон, зеро он сабаби воқеъ шудан дар ширк аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/10887</t>
+  </si>
+  <si>
+    <t>أمرت أن أسجد على سبعة أعظم</t>
+  </si>
+  <si>
+    <t>Ба ман амр шудааст, ки бар ҳафт устухон саҷда кунам</t>
+  </si>
+  <si>
+    <t>عن ابنِ عَبَّاسٍ رضي الله عنهما عن النبيِّ صلى الله عليه وسلم قال: «أُمِرْتُ أَنْ أَسْجُدَ عَلَى سَبْعَةِ أَعْظُمٍ: عَلَى الْجَبْهَةِ وَأَشَارَ بِيَدِهِ عَلَى أَنْفِهِ، وَالْيَدَيْنِ، وَالرُّكْبَتَيْنِ، وَأَطْرَافِ الْقَدَمَيْنِ، وَلَا نَكْفِتَ الثِّيَابَ وَالشَّعَرَ».</t>
+  </si>
+  <si>
+    <t>Аз ибни Аббос (разияллоҳу анҳумо) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Ба ман амр шудааст, ки бар ҳафт устухон саҷда кунам: бар пешонӣ ва бо дасташ ба бинӣ, дастҳо, зонуҳо ва нӯги пойҳояшон ишора карданд ва ин ки либос ва мӯйҳоро (дар дохили намоз) ҷамъ накунем."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم بأنَّ اللهَ أَمَرَه عند الصلاة أنْ يَسجُدَ على سبعةٍ من أعضاء الجسم؛ وهي: 
+أولاً: الجبهة: وهي: صفحة الوجه فوق الأنف والعينين، 
+وأشار صلى الله عليه وسلم بيده إلى أنفِه، مُبَيِّنًا أن الجَبْهةَ والأنف عضو واحد من السبعة، وتأكيدًا على أنَّ الساجِد يُلامِسُ بأنفِه الأرضَ. 
+العضو الثاني والثالث: اليدان. 
+الرابع والخامس: الرُّكْبتان. 
+السادس والسابع: أصابع القدمين. 
+وأَمَرَنا أنْ لا نَربِطَ شعورنًا، أو نَجمعَ ثيابَنا بعضَها على بعض عند السجود على الأرض صيانةً لها؛ بل نُرسِلُها حتى تقع على الأرض، فتسجد مع الأعضاء.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён намуданд, Аллоҳ ӯро амр кардааст, ки бар ҳафт узви аз аъзои ҷисм саҷда кунад. Ва он:
+Якум: Пешонӣ, он қисми болои бинӣ ва чашмон аст. Ва Паёмбар (саллаллоҳу алайҳи ва саллам) бо дасташ ба сӯи бинӣ ишора карданд, ки пешонӣ ва бинӣ як узви ҳафтгонаи саҷда ҳастанд, бо таъкид бар ин ки бинии саҷдакунанда ба замин бирасад.
+Узви дуввум ва севум, ин ду даст ҳастанд.
+Чаҳорум ва панҷум ду зону мебошанд.
+Шашум ва ҳафтум: Ангуштони ҳарду пой.
+Ва амр карданд, ки мӯйҳоямонро дар намоз набандем, ё дар ҳангоми саҷда либосамонро барои муҳофизат аз он ҷамъ накунем, балки онро раҳо созем то бар замин биафтад ва ҳамроҳ бо узвҳо ба саҷда биравад.</t>
+  </si>
+  <si>
+    <t>وجوب السُّجود في الصلاة على الأعَضاء السَّبعة.
+كراهية جَمْعِ وضَمِّ الثَّوب والشَّعَر في الصلاة.
+يجب على المصلي أن يطمئن في صلاته، وذلك بأنْ يضع أعضاء السجود السبعة على الأرض، ويستقر عليها حتى يأتي بالذكر المشروع.
+النهيُ عن كَفِّ الشَّعَرِ خاصٌّ بالرجال دون النساء؛ لأن المرأة في الصلاة مأمورة بالتستر.</t>
+  </si>
+  <si>
+    <t>Дар намоз бар ҳафт аъзо саҷда кардан воҷиб аст.
+Ҷамъ кардани либос ва бастани мӯй дар намоз макруҳ аст.
+Намозгузор дар намозаш бояд ором бошад, ҳафт узви саҷдаро бар замин гузошта, бар онҳо ором гирад, то зикри машруъро адо кунад.
+Манъи ҷамъ кардани мӯй хос барои мардон аст, на занон. Зеро зан дар намоз амр ба пӯшонидани худ шудааст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/10925</t>
+  </si>
+  <si>
     <t>كان النبي صلى الله عليه وسلم يقول بين السجدتين: اللهم اغفر لي، وارحمني، وعافني، واهدني، وارزقني</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) миёни ду саҷда мегуфт: "Худоё бар ман мағфират кун ва бар ман раҳм кун ва бар ман офият бибахш ва манро ҳидоят кун ва бар ман ризқу рӯзи ато фармо</t>
   </si>
   <si>
     <t>عن ابن عباس رضي الله عنهما: كان النبي صلى الله عليه وسلم يقول بين السجدتين: «اللَّهمَّ اغْفِرْ لي، وارْحَمْنِي، وعافِني، واهْدِني، وارزقْنِي».</t>
   </si>
   <si>
     <t>Аз ибни Аббос (Худованд аз он ду розӣ бод) ривоят аст, ки: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) миёни ду саҷда мегуфт: "Худоё бар ман мағфират кун ва бар ман раҳм кун ва бар ман офият бибахш ва манро ҳидоят кун ва бар ман ризқу рӯзи ато фармо".</t>
   </si>
   <si>
     <t>كان النبيُّ صلى الله عليه وسلم يدعو بين السَّجدتَين في صلاتِه بهذه الدعوات الخمس التي يحتاج المسلم إليها حاجة عظيمة، واشتملت على خَيرَي الدنيا والآخرة، مِنْ طَلَبِ المغفرة وستر الذنوب والتجاوز عنها، وإسباغ الرحمة، والعافية من الشبهات والشهوات والأمراض والأسقام، وسؤال الله الهداية للحق والثبات عليه، والرزق من الإيمان والعلم والعمل الصالح، ومن المال الحلال الطيب.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) дар миёни ду саҷда ин панҷ дуо, ки мусалмон ба он бисёр ниёз дорад ва хайри дунё ва охиратро фаро мегирад,  мегуфтанд, ки иборатанд аз: талаби мағфират, пӯшонидани гуноҳон ва гузашт аз онҳо, талаби раҳмат, офият аз ҳавасу шубҳаҳо ва беморию дардҳо, талаби ҳидоят аз Худованд ва устуворӣ дар он, талаби илму имон ва амали нек ва моли ҳалол ва покиза.</t>
   </si>
   <si>
     <t>مشروعية هذا الدعاء في الجلسة التي بين السَّجدتين.
 فضل هذه الأدعية لِمَا اشتملتْ عليه من خيري الدنيا والآخرة.</t>
   </si>
   <si>
     <t>Машруъияти ин дуо дар байни ду саҷда.
 Фазилати ин дуоҳо, ки шомили хайр дар дунё ва охират ҳастанд.</t>
   </si>
   <si>
-    <t>حسن بشواهده</t>
-[...4 lines deleted...]
-  <si>
     <t>https://hadeethenc.com/tg/browse/hadith/10930</t>
   </si>
   <si>
     <t>اللهم أنت السلام، ومنك السلام، تباركت ذا الجلال والإكرام</t>
   </si>
   <si>
     <t>Аллоҳумма Анта Салом ва минка салом, таборакта зул-ҷалоли вал-икром</t>
   </si>
   <si>
     <t>عن ثَوْبَانَ رضي الله عنه قال: كَانَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ إِذَا انْصَرَفَ مِنْ صَلَاتِهِ اسْتَغْفَرَ ثَلَاثًا، وَقَالَ: «اللَّهُمَّ أَنْتَ السَّلَامُ، وَمِنْكَ السَّلَامُ، تَبَارَكْتَ ذَا الْجَلَالِ وَالْإِكْرَامِ»، قَالَ الْوَلِيدُ: فَقُلْتُ لِلْأَوْزَاعِيِّ: كَيْفَ الْاسْتِغْفَارُ؟ قَالَ: تَقُولُ: أَسْتَغْفِرُ اللهَ، أَسْتَغْفِرُ اللهَ.</t>
   </si>
   <si>
     <t>Аз Савбон (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: Расули Аллоҳ (Худованд аз ӯ розӣ бод) чун аз намоз фориғ мешуд се бор истиғфор намуда сипас мегуфт: "Аллоҳумма Анта Салом ва минка салом, таборакта зул-ҷалоли вал-икром" Валид мегӯяд: аз Авзоъӣ пурсидам: истиғфор чигуна аст? Гуфт: бигу: Астағфируллоҳ, астағфируллоҳ.</t>
   </si>
   <si>
     <t>كان النبيُّ صلى الله عليه وسلم يقول إذا انتهى من صلاته: أستغفر الله، أستغفر الله، أستغفر الله.
 ثم يُعَظِّم ربَّه بقوله: "اللَّهمَّ أنتَ السَّلامُ، ومنْكَ السَّلامُ، تباركْتَ ذا الجَلالِ والإكرامِ " فالله السالم الكامل في صفاته، المنزَّهُ عنَ كل عيب ونَقصٍ، وتَطْلُبُ منه سبحانه السَّلامةَ منْ شُرورِ الدُّنيا والآخرةِ لا مِنْ غَيره، وهو سبحانه قد تَكاثَرَ خَيْرُه في الدارين، صاحب العظَمةِ والإحسانِ.</t>
   </si>
   <si>
     <t>Ҳар вақт Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) аз намоз берун мешуд, мегуфт: Астағфируллоҳ, астағфируллоҳ, астағфируллоҳ. (Яъне аз Худо омӯрзиш металабам)
 Сипас бо гуфтани "Бор илоҳо! Ту (аз ҳар айбу нуқсон) солим ҳасти ва саломати аз сӯйи Ту аст, бо баракат ҳастӣ эй соҳиби карам ва азамат" Худовандро ба бузургӣ ёд менамуд. Худованд дар сифоти худ комил ва аз ҳар айб ва нуқс муназзаҳ аст, танҳо аз Ӯ Таъоло аз шарри дунё ва охират амон мехоҳем, Ӯ Таъоло соҳиби азамат ва эҳсон аст, ки ба неъматҳояш дар ҳарду ҷаҳон ба афзунӣ бахшидааст.</t>
   </si>
   <si>
     <t>استحباب الاستغفار عَقِبَ الصلاةِ والمداومة عليه.
 استحباب الاستغفار لاستكمال النقص في العبادة وجَبْرًا للطاعة والتقصير فيها.</t>
   </si>
   <si>
     <t>Астағфируллоҳ гуфтан пас аз ҳар намоз ва мунтазам анҷом додани он мустаҳаб аст.
 Истиғфор барои  комил кардани ноқисиҳо дар ибодат ва ҷуброни (кӯтоҳиҳо дар) тоат ва тақсир дар он мустаҳаб аст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/10947</t>
   </si>
   <si>
+    <t>من سبح الله في دبر كل صلاة ثلاثا وثلاثين، وحمد الله ثلاثا وثلاثين، وكبر الله ثلاثا وثلاثين، فتلك تسعة وتسعون، وقال: تمام المائة: لا إله إلا الله وحده لا شريك له، له الملك وله الحمد وهو على كل شيء قدير غفرت خطاياه وإن كانت مثل زبد البحر</t>
+  </si>
+  <si>
+    <t>Ҳар кас баъд аз ҳар намоз сию се бор тасбеҳ гӯяд ва сию се бор ҳамд гӯяд ва сию се бор такбир гӯяд, яъне наваду нуҳ бор. Ва дар такмили сад: "Ло илоҳа илло Аллоҳу ваҳдаҳу ло шарика лаҳу, лаҳул-мулку ва лаҳул-ҳамду ва ҳува ало куллӣ шайъин қадир" бигӯяд. Хатоҳои ӯ бахшида хоҳанд шуд, агарчи монанди кафки баҳр бошанд</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ سَبَّحَ اللهَ فِي دُبُرِ كُلِّ صَلَاةٍ ثَلَاثًا وَثَلَاثِينَ، وَحَمِدَ اللهَ ثَلَاثًا وَثَلَاثِينَ، وَكَبَّرَ اللهَ ثَلَاثًا وَثَلَاثِينَ، فَتْلِكَ تِسْعَةٌ وَتِسْعُونَ، وَقَالَ: تَمَامَ الْمِائَةِ: لَا إِلَهَ إِلَّا اللهُ وَحْدَهُ لَا شَرِيكَ لَهُ، لَهُ الْمُلْكُ وَلَهُ الْحَمْدُ وَهُوَ عَلَى كُلِّ شَيْءٍ قَدِيرٌ غُفِرَتْ خَطَايَاهُ وَإِنْ كَانَتْ مِثْلَ زَبَدِ الْبَحْرِ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар кас баъд аз ҳар намоз сию се бор тасбеҳ гӯяд ва сию се бор ҳамд гӯяд ва сию се бор такбир гӯяд, яъне наваду нуҳ бор. Ва дар такмили сад: "Ло илоҳа илло Аллоҳу ваҳдаҳу ло шарика лаҳу, лаҳул-мулку ва лаҳул-ҳамду ва ҳува ало куллӣ шайъин қадир" бигӯяд. Хатоҳои ӯ бахшида хоҳанд шуд, агарчи монанди кафки баҳр бошанд."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنّ من قال بعد انقضاء الصلاة المفروضة: 
+ثلاثًا وثلاثين مرة: "سبحان الله" وهو تنزيه الله عن النقائص. 
+وثلاثًا وثلاثين: "الحمد لله" وهو الثناء عليه بصفات الكمال مع محبته وتعظيمه. 
+وثلاثًا وثلاثين: "الله أكبر" وهو أن الله أعظم وأجل من كل شيء.
+وتكملة العدد مئة بقول: "لا إله إلا الله وحده لا شريك له، له الملك، وله الحمد، وهو على كل شيء قدير" ومعناه: لا معبود بحق إلا الله وحده لا شريك له، وأنه سبحانه المختص بالملك التام، والمستحق للثناء والمدح مع المحبة والتعظيم دون من سواه، وأنه قادر لا يعجزه شيء.
+فمن قال ذلك مُحِيَتْ خطاياه وغفرت، ولو كانت كثيرة مثل الرغوة البيضاء التي تعلو البحر عند تموُّجِه وهيجانِه.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) фармудаанд, ки ҳар кас пас аз анҷоми намози фарз бигӯяд:
+Сию се бор "Субҳоналлоҳ", яъне он поксозии Аллоҳ аз ҳаргуна нуқсонҳо аст.
+Ва сию се бор "Алҳамду лиллоҳ", яъне он ҳамду сано бар Аллоҳ гуфтан дар баробари сифатҳои комилаш ба ҳамроҳи дӯст доштан ва бузургдошти Ӯ аст.
+Ва сию се бор "Аллоҳу акбар", яъне Аллоҳ бузургтар ва гиромитар аз ҳама чиз аст.
+Ва такмил кунандаи адади сад, бо гуфтани ин зикр аст, "Ло илоҳа илло Аллоҳу ваҳдаҳу ло шарика лаҳу, лаҳул-мулку ва лаҳул-ҳамду ва ҳува ало куллӣ шайъин қадир". Яъне: Маъбуде ба ҳақ нест ҷуз Аллоҳ, ки якто ва бешарик аст ва танҳо Ӯ мулки комилро дорад на дигарон ва Ӯ сазовори мадҳу сано ва ситоиш тавъам бо муҳаббат ва бузургдошт аст, Ӯ тавоно аст ва ҳеҷ чизе қодир ба нотавон ва оҷиз кардани Ӯ нест.
+Пас ҳар касе чунин бигӯяд, гуноҳонаш маҳв ва омурзида мешавад, агарчи зиёд бошад ҳам, монанди кафки сафеде, ки дар болои баҳр ҳангоми талотуми мавҷҳо бармехезад.</t>
+  </si>
+  <si>
+    <t>استحباب هذا الذِّكر بعد الصَّلوات المفروضة.
+هذا الذكر سبب لغفران الذنوب.
+عظيم فضل الله تعالى ورحمته ومغفرته.
+هذا الذِّكر سببٌ لمغفرة الذُّنوب، والمراد: تكفير صغائر الذُّنوب، أما الكبائر فلا يُكَفِّرها إلَّا التُّوبة.</t>
+  </si>
+  <si>
+    <t>Ин зикрро баъд аз намозҳои фарз гуфтан мустаҳаб аст.
+Ин зикр сабаби омурзиши гуноҳон аст.
+Азамату бузургии фазлу раҳмат ва омурзиши Аллоҳ Таъоло.
+Ин зикр сабаби мағфирати гуноҳон аст.  Ва манзур, бахшида шудани гуноҳони сағира аст, аммо дар мавриди гуноҳҳои кабира, ҷуз тавба ҳеҷ чиз онҳоро пок намекунад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/10948</t>
+  </si>
+  <si>
+    <t>من قرأ آية الكرسي في دبر كل صلاة مكتوبة لم يمنعه من دخول الجنة إلا أن يموت</t>
+  </si>
+  <si>
+    <t>Ҳар кас дар охири ҳар намози фарз "Оятул-курсӣ"-ро бихонад, ба ҷуз маргаш чизе аз дохил шуданаш ба биҳишт монеъ намешавад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي أُمَامَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ قَرَأَ آيَةَ الْكُرْسِيِّ فِي دُبُرِ كُلِّ صَلَاةٍ مَكْتُوبَةٍ لَمْ يَمْنَعْهُ مِنْ دُخُولِ الْجَنَّةِ إِلَّا أَنْ يَمُوتَ».</t>
+  </si>
+  <si>
+    <t>Аз Абу Умома (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар кас дар охири ҳар намози фарз "Оятул-курсӣ"-ро бихонад, ба ҷуз маргаш чизе аз дохил шуданаш ба биҳишт монеъ намешавад."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ مَن قرأ آية الكرسي بعد انتهاء الصلاة المفروضة لم يمنعه من دخول الجنة إلا الموت؛ وهي في سورة البقرة، قوله تعالى: 
+{اللَّهُ لَا إِلَهَ إِلَّا هُوَ الْحَيُّ الْقَيُّومُ لَا تَأْخُذُهُ سِنَةٌ وَلَا نَوْمٌ لَهُ مَا فِي السَّمَاوَاتِ وَمَا فِي الْأَرْضِ مَنْ ذَا الَّذِي يَشْفَعُ عِنْدَهُ إِلَّا بِإِذْنِهِ يَعْلَمُ مَا بَيْنَ أَيْدِيهِمْ وَمَا خَلْفَهُمْ وَلَا يُحِيطُونَ بِشَيْءٍ مِنْ عِلْمِهِ إِلَّا بِمَا شَاءَ وَسِعَ كُرْسِيُّهُ السَّمَاوَاتِ وَالْأَرْضَ وَلَا يَئُودُهُ حِفْظُهُمَا وَهُوَ الْعَلِيُّ الْعَظِيمُ} 
+[البقرة: 255].</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) фармудаанд, ки ҳар ки баъд аз анҷоми намози фарз Оятулкурсиро бихонад, ба ҷуз марг чизе аз вуруди ӯ ба биҳишт монеъ намешавад. Оятулкурсӣ дар сураи Бақара аст, Аллоҳ Таъоло мефармояд: (Аллоҳ Таъоло [маъбуди ростин аст] ҳеҷ маъбуде [ба ҳақ] ҷуз Ӯ нест; зиндаи поянда [ва қоим ба зот] аст; на хоби сабук [ғанаб, пинак] Ӯро фаро мегирад ва на хоби сангин; он чи дар осмонҳо ва замин аст, аз они Ӯст. Кист, ки дар назди Ӯ ҷуз ба фармонаш шафоат кунад?! Гузашта ва ояндаи эшон [бандагон]-ро медонад ва [онон] ба чизе аз илми Ӯ иҳота [ва огоҳӣ] намеёбанд, магар он чи худ бихоҳад. Курсии Ӯ осмонҳо ва заминро дар бар гирифтааст ва нигаҳ доштани онҳо бар Ӯ [сангину] душвор нест ва Ӯ баландмартаба [ва] бузург аст). (Сураи Бақара, ояти 255)</t>
+  </si>
+  <si>
+    <t>فضل هذه الآية العظيمة؛ لما اشتملت عليه من الأسماء الحسنى، والصفات العلى.
+استحباب قراءة تلك الآية العظيمة بعد كل صلاة مفروضة.
+الأعمال الصالحة سبب لدخول الجنة.</t>
+  </si>
+  <si>
+    <t>Фазилати ин ояти бузург, зеро номҳои зебои илоҳӣ ва сифатҳои волоро дар худ дорад.
+Баъд аз ҳар намози фарз хондани ин ояти бузург мустаҳаб аст.
+Амалҳои нек сабаби ворид шудан ба биҳишт аст.</t>
+  </si>
+  <si>
+    <t>رواه النسائي في الكبرى</t>
+  </si>
+  <si>
+    <t>[رواه النسائي في الكبرى]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/10950</t>
+  </si>
+  <si>
     <t>صل قائما، فإن لم تستطع فقاعدا، فإن لم تستطع فعلى جنب</t>
   </si>
   <si>
     <t>Истода намоз бигзор, агар наметавонӣ нишаста ва агар наметавонӣ ба паҳлу</t>
   </si>
   <si>
     <t>عن عمران بن حصين رضي الله عنه قال: كَانَتْ بِي بَوَاسِيرُ، فَسَأَلْتُ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ عَنِ الصَّلَاةِ، فَقَالَ: «صَلِّ قَائِمًا، فَإِنْ لَمْ تَسْتَطِعْ فَقَاعِدًا، فَإِنْ لَمْ تَسْتَطِعْ فَعَلَى جَنْبٍ».</t>
   </si>
   <si>
     <t>Аз Имрон ибни Ҳусайн (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: Ман бавосир доштам ва аз Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) дар бораи намоз пурсидам ва Паёмбари Худо фармуд: "Истода намоз бигзор, агар наметавонӣ нишаста ва агар наметавонӣ ба паҳлу".</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ الأصلَ في الصلاةِ القيامُ، إلّا في حال عدم الاستطاعة فيُصلِّي جالسًا، وإنْ لم يستطع الصلاةَ جالسًا فله أن يُصلِّي على جَنْبِه.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) баён намудаанд, ки асос дар намоз истода хондан аст, магар дар ҳолати нотавонӣ, ки нишаста намоз мехонад ва агар тавони онро ҳам надошта бошад пас ба паҳлу намозро адо кунад.</t>
   </si>
   <si>
     <t>الصلاة لا تسقط ما دام العقلُ ثابتًا، فيكون الانتقال من حال إلى حال حسب  الاستطاعة.
 سماحة ويُسْر الإسلام في أنَّ العبدَ يفعل من العبادة ما يستطيع.</t>
   </si>
   <si>
     <t>То замоне ки ақли инсон собит аст намоз аз ӯ соқит намегардад, ӯ мувофиқи тавон, яъне агар тавони истодан дар ӯ набошад нишаста ва агар тавони онро ҳам надошта бошад ба паҳлу намози худро мегузорад.
 Аз лутф ва осониҳои Ислом ин аст, ки банда ба ҳар гуна, ки тавони адои ибодатро дорад анҷом медиҳад.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/10951</t>
   </si>
   <si>
+    <t>لا تسبوا أصحابي، فلو أن أحدكم أنفق مثل أحد ذهبا ما بلغ مد أحدهم، ولا نصيفه</t>
+  </si>
+  <si>
+    <t>Саҳобагони манро дашном надиҳед, зеро агар яке аз шумо мисли кӯҳи Уҳуд тилло нафақа кунад, ба миқдори як кафи дасти яке аз онҳо ва ҳатто нисфи он намерасад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي سَعِيدٍ الخُدْرِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لاَ تَسُبُّوا أَصْحَابِي، فَلَوْ أَنَّ أَحَدَكُمْ أَنْفَقَ مِثْلَ أُحُدٍ ذَهَبًا مَا بَلَغَ مُدَّ أَحَدِهِمْ، وَلاَ نَصِيفَهُ».</t>
+  </si>
+  <si>
+    <t>Аз Абусаъиди Худрӣ (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Саҳобагони манро дашном надиҳед, зеро агар яке аз шумо мисли кӯҳи Уҳуд тилло нафақа кунад, ба миқдори як кафи дасти яке аз онҳо ва ҳатто нисфи он намерасад."</t>
+  </si>
+  <si>
+    <t>نَهَى النبيُّ صلى الله عليه وسلم عن سَبِّ الصحابة، وخاصة السابقين الأولين من المهاجرين والأنصار؛ وأَخْبَر أنه لو أنفق أَحدٌ من الناس مِثلَ جبل أُحد ذهبًا ما بَلغَ ثوابَه في ذلك ثواب نفقة أحد الصحابة مُد طعام أو نصفه -والمد ملء كفي الرجل المتوسط-؛ وذلك لمزيد إخلاصهم، وصِدْق نياتهم، وسَبْق إنفاقهم وقتالِهم قبل فتح مكة حيث شدة الحاجة إليه.</t>
+  </si>
+  <si>
+    <t>Паёмбари Акрам (саллаллоҳу алайҳи ва саллам) аз дашном додани саҳобаҳо, хусусан муҳоҷирон ва ансоре, ки аввалин шуда Исломро қабул карданд, наҳй карданд. Он Ҳазрат хабар доданд, ки агар шахсе ба қадри кӯҳи Уҳуд тилло садақа диҳад, аҷраш ба қадри як каф хӯрок ё нисфи он ки яке аз саҳобаҳо дар роҳи Худо додаанд, намерасад. Зеро саҳобаҳо бо ихлоси комил, нияти ростин ва ҷангидани онон пеш аз фатҳи Макка, яъне дар вақти сахтӣ ва эҳтиёҷ, ҷон ва моли худро дар роҳи Ислом фидо карданд.</t>
+  </si>
+  <si>
+    <t>سَبُّ الصحابة -رضي الله عنهم- حرامٌ، ومن المعاصي الكبائر.</t>
+  </si>
+  <si>
+    <t>Дашном додани саҳобаҳо (разияллоҳу анҳум) ҳаром аст ва аз гуноҳони бузург ба шумор меравад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/11000</t>
+  </si>
+  <si>
+    <t>ليبلغن هذا الأمر ما بلغ الليل والنهار، ولا يترك الله بيت مدر ولا وبر إلا أدخله الله هذا الدين</t>
+  </si>
+  <si>
+    <t>Ин амр ба он ҷое мерасад, ки шабу рӯз расидааст. Ва Аллоҳ Таъоло ҳеҷ хонаеро дар шаҳр (ва русто) ва бодия раҳо намекунад, магар ин динро вориди он мекунад</t>
+  </si>
+  <si>
+    <t>عن تَميم الداري رضي الله عنه، قال: سمعتُ رسول الله صلى الله عليه وسلم يقول: «‌لَيَبْلُغَنَّ ‌هَذَا الأَمْرُ مَا بَلَغَ اللَّيْلُ وَالنَّهَارُ، وَلَا يَتْرُكُ اللهُ بَيْتَ مَدَرٍ وَلَا وَبَرٍ إِلَّا أَدْخَلَهُ اللهُ هَذَا الدِّينَ، بِعِزِّ عَزِيزٍ أَوْ بِذُلِّ ذَلِيلٍ، عِزًّا يُعِزُّ اللهُ بِهِ الإِسْلَامَ، وَذُلًّا يُذِلُّ اللهُ بِهِ الكُفْرَ» وَكَانَ تَمِيمٌ الدَّارِيُّ يَقُولُ: قَدْ عَرَفْتُ ذَلِكَ فِي أَهْلِ بَيْتِي، لَقَدْ أَصَابَ مَنْ أَسْلَمَ مِنْهُمُ الْخَيْرُ وَالشَّرَفُ وَالْعِزُّ، وَلَقَدْ أَصَابَ مَنْ كَانَ مِنْهُمْ كَافِرًا الذُّلُّ وَالصَّغَارُ وَالْجِزْيَةُ.</t>
+  </si>
+  <si>
+    <t>Аз Тамими Дорӣ (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам)-ро шунидам, ки мегуфт: "Ин амр ба он ҷое мерасад, ки шабу рӯз расидааст. Ва Аллоҳ Таъоло ҳеҷ хонаеро дар шаҳр (ва русто) ва бодия раҳо намекунад, магар ин динро вориди он мекунад. Бо иззати азиз ё зиллат ва хории залил ҳамроҳ мегардонад. Иззате, ки Аллоҳ ба воситаи он Исломро иззат мебахшад ва зиллате, ки Аллоҳ ба воситаи он куфрро залил ва хор мегардонад". Тамими Дорӣ мегуфт: Инро дар миёни хонаводаам шоҳид будам, касоне аз хонаводаам, ки Исломро пазируфта буданд, ба хайру шараф ва иззат даст ёфтанд ва онон ки кофир монданд, хору залил шуда ҷизя пардохтанд.</t>
+  </si>
+  <si>
+    <t>يُخبِرُ رسولُ الله صلى الله عليه وسلم أنَّ هذا الدين سوف يعمُّ جميع أجزاء الأرض، فأيّ مكان وصله الليل والنهار سيصله هذا الدين، 
+ولن يترك الله تعالى بيتًا في المدن والقرى ولا في البوادي والصحراء إلا أدخل عليه هذا الدين، 
+فمَن قَبِلَ هذا الدين وآمن به فإنه يكون عزيزًا بعزة الإسلام، 
+ومن رفضه وكفر به فإنه يكون ذليلًا مهانًا. 
+ثم أخبر الصحابي تميم الداري رضي الله عنه أنه عرف ذلك الذي أخبر به رسول الله صلى الله عليه وسلم في أهل بيته خاصة، فإنّ من أسلم منهم ناله الخير والشرف والعز، ومن كفر منهم ناله الذل والهوان هذا مع ما يدفعه للمسلمين من أموال.</t>
+  </si>
+  <si>
+    <t>Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) фармудаанд, ки ин дин дар тамоми гӯшаҳои замин паҳн мешавад, пас ин дин ба ҳар ҷое мерасад, ки шабу рӯз ба он расидааст. Ва Аллоҳ Таъоло хонаеро дар шаҳрҳо ва рустоҳо ва ҳатто бодияҳо ва саҳроҳо раҳо нахоҳад кард, магар ин ки ин динро ба онҷо ворид хоҳад кард. Пас ҳар ки ин динро қабул кард ва имон овард, бо иззати Ислом азиз ва сарбаланд хоҳад шуд. Ва ҳар ки онро инкор кард ва кофир шуд, хору залил хоҳад монд.
+Сипас саҳобӣ Тамими Дорӣ (разияллоҳу анҳу) гуфт: Он чи Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) гуфта буд, дар хешовандони худ дидам. Он тавр ки ҳар ки аз онон Исломро пазируфт, хайру шараф ва сарбаландӣ ба даст овард. Ва онон ки кофир шуданд, ба замми пуле, (ҷизя) ки ба мусалмонон мепардохтанд, дучори зиллат ва хорӣ шуданд.</t>
+  </si>
+  <si>
+    <t>بشارة للمسلمين بأن دينهم سينتشر في جميع أجزاء الأرض.
+العزة للإسلام والمسلمين والذل للكفر والكافرين.
+فيه دليل من دلائل النبوة وعلم من أعلامها حيث وقع الأمر كما أخبر النبي صلى الله عليه وسلم.</t>
+  </si>
+  <si>
+    <t>Башорат барои мусалмонон, ки дини онҳо дар тамоми гӯшаву канори рӯи замин паҳн хоҳад шуд.
+Иззат аз они Ислом ва мусалмонон аст ва хорӣ аз они куфру кофирон аст.
+Дар он далеле аз далоили нубувват аст, зеро ҳамон тавр ки Паёмбар (саллаллоҳу алайҳи ва саллам) хабар дода буданд, рух дод.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/11220</t>
+  </si>
+  <si>
+    <t>إذا شك أحدكم في صلاته، فلم يدر كم صلى ثلاثا أم أربعا، فليطرح الشك، وليبن على ما استيقن، ثم يسجد سجدتين قبل أن يسلم</t>
+  </si>
+  <si>
+    <t>Агар яке аз шумо дар намози худ шак кунад ва надонад, ки се ё чаҳор ракаъат хондааст, бигзор шакро канор гузорад ва бар он чи яқин дорад, амал кунад ва пеш аз салом додан ду саҷда кунад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِذَا شَكَّ أَحَدُكُمْ فِي صَلَاتِهِ، فَلَمْ يَدْرِ كَمْ صَلَّى ثَلَاثًا أَمْ أَرْبَعًا، فَلْيَطْرَحِ الشَّكَّ، وَلْيَبْنِ عَلَى مَا اسْتَيْقَنَ، ثُمَّ يَسْجُدُ سَجْدَتَيْنِ قَبْلَ أَنْ يُسَلِّمَ، فَإِنْ كَانَ صَلَّى خَمْسًا شَفَعْنَ لَهُ صَلَاتَهُ، وَإِنْ كَانَ صَلَّى إِتْمَامًا لِأَرْبَعٍ كَانَتَا تَرْغِيمًا لِلشَّيْطَانِ».</t>
+  </si>
+  <si>
+    <t>Аз Абусаъиди Худрӣ (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Агар яке аз шумо дар намози худ шак кунад ва надонад, ки се ё чаҳор ракаъат хондааст, бигзор шакро канор гузорад ва бар он чи яқин дорад, амал кунад ва пеш аз салом додан ду саҷда кунад. Пас агар панҷ ракаъат хонда бошад, намозашро ҷуфт месозад ва агар чаҳор ракаъат хонда бошад, ин боиси ноумедии шайтон мешавад."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ المصلي إذا تردد في صلاته ولم يدر كم صلى، ثلاثًا، أم أربعًا؟ فليبعد العددَ الزائدَ المشكوكَ فيه ولا يأخذ به؛ فالثلاث هو المتيقن، فيصلي ركعة رابعة، ثم يسجد سجدتين قبل أن يسلم.
+فإن كان ما صلّاه حقيقة أربعًا؛ صار خمسًا بإضافة ركعة، وسجدتي السهو عوضًا عن ركعة، فكان العدد شفعًا لا وترًا: وإن كان صلى بالركعة الزائدة أربعًا؛ فيكون قد أدى ما عليه من غير زيادة ولا نقصان.
+وسجدتا السهو كانتا إذلالًا للشيطان ودحرًا له، وردَّه خاسئًا مُبْعِدًا عن مراده؛ لأنه لَبَّسَ عليه صلاته، وتعرَّض لإفسادها، وكملت صلاة ابن آدم لمّا امتثل أمر الله تعالى بالسجود الذي عصى به إبليس، حينما امتنع من طاعة الله بالسجود لآدم.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён намуданд, ки агар намозгузор дар намозаш дучори шак шуд ва надонист, ки се ракаъат хондааст ё чаҳор ракаъат, дар ин сурат рақами изофӣ ва шубҳанокро канор гузорад, зеро се ракаъат мавриди яқин аст (яъне мутмаин аст, ки се ракаъат хондааст, аммо ракаъати чаҳорум мавриди шак аст) пас ракаъати чаҳорумро адо мекунад ва пеш аз салом додан ду саҷда мекунад.
+Пас агар дар ҳақиқат чаҳор ракаъат хонда бошад бо иловаи он ракаъат панҷ ракаъат хоҳад шуд, вале саҷдаҳои саҳв ба ҷои як ракаъат аст. Ва дар натиҷа адади ракаъатҳо ҷуфт хоҳанд шуд, на тоқ. Ва агар он ракаъати илова шуда ракаъати чаҳорум бошад, намозашро бидуни изофа ва нақс адо кардааст.
+Ва он ду саҷдаи саҳв боиси хору залил шудани шайтон мешавад ва ӯро бо дасти холӣ аз ҳадафе, ки дошт, дур мекунад. Зеро ӯ бар намози шахс пӯшиш андохта ва ӯро дучори шак карда буд ва қасдан намози ӯро фосид карданӣ буд. Аммо аз он ҷое, ки фарзанди одам амри Аллоҳ барои саҷдаро анҷом дод, намозаш комил аст, яъне ҳамон чизе, ки иблис аз анҷомаш сарпечӣ кард ва аз тоати Аллоҳ барои саҷда ба Одам худдорӣ намуда буд.</t>
+  </si>
+  <si>
+    <t>المصلي إذا شك في صلاته ولم يترجّح عنده أحد الأمرين فإنه يطرح الشك ويعمل باليقين، وهو الأقل، فيتم صلاته ويسجد للسهو قبل أن يسلِّم ثم يسلِّم.
+هاتان السجدتان طريق إلى جبر الصلاة، وردّ للشيطان خاسئًا ذليلًا مُبعدًا عن مُراده.
+الشك الذي في الحديث هو التردد بلا رجحان، فإذا وُجد الظن وترجّح عُمِل به.
+الحث على محاربة الوسواس ودفعه بامتثال أمر الشرع.</t>
+  </si>
+  <si>
+    <t>Намозгузор агар дар намозаш шак кунад ва яке аз он ду кор барояш эҳтимоли бештар набошад, бояд аз шак дур шавад ва бо яқин амал кунад, ки (яқинаш ҳамон ракъатҳои) камтарин аст. Пас пеш аз салом додан барои фаромушӣ ду саҷда карда намозашро тамом кунад.
+Ин ду саҷда роҳе барои ҷуброни намоз аст ва шайтонро нокому залил аз ҳадафаш дур месозад.
+Шакке, ки дар намоз омадааст, яъне тардиди бидуни бартарият аст, аммо агар бинобар гумонаш яке аз ду эҳтимол роҷеҳ ва қавитар буд, ба ҳамон амал мекунад.
+Ташвиқ ба мубориза бо васвос ва дур кардани он бо риояи амри шариат.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/11231</t>
+  </si>
+  <si>
     <t>هل تسمع النداء بالصلاة؟ فقال: نعم، قال: فأجب</t>
   </si>
   <si>
     <t>Оё нидои намоз (азон)-ро мешунавӣ?" Гуфт: Бале. Паёмбари Худо фармуд: пас иҷобат кун</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: أَتَى النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ رَجُلٌ أَعْمَى، فَقَالَ: يَا رَسُولَ اللهِ، إِنَّهُ لَيْسَ لِي قَائِدٌ يَقُودُنِي إِلَى الْمَسْجِدِ، فَسَأَلَ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أَنْ يُرَخِّصَ لَهُ فَيُصَلِّيَ فِي بَيْتِهِ، فَرَخَّصَ لَهُ، فَلَمَّا وَلَّى دَعَاهُ، فَقَالَ: «هَلْ تَسْمَعُ النِّدَاءَ بِالصَّلَاةِ؟» فَقَالَ: نَعَمْ، قَالَ: «فَأَجِبْ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: Марди нобиное назди Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) омад ва гуфт: эй Расули Худо (Салому дуруди Аллоҳ бар ӯ бод) ман роҳнамо надорам то манро ба масҷид бирасонад ва аз Расули Худо (Салому дуруди Аллоҳ бар ӯ бод) иҷоза хост то намозашро дар хона гузорад, Паёмбари Худо ба ӯ иҷоза дод, ва чун хост биравад ӯро нидо кард ва гуфт: "Оё нидои намоз (азон)-ро мешунавӣ?" Гуфт: Бале. Паёмбари Худо фармуд: пас иҷобат кун".</t>
   </si>
   <si>
     <t>أتَى رجُلٌ أعْمَى إلى النبيِّ صلى الله عليه وسلم، فقال: يا رسول الله ليس عندي مَن يُساعدني ويأخذ بيدي إلى المسجد، في الصلوات الخمس، يريد أنْ يُرخِّصَ له النبيُّ صلى الله عليه وسلم في ترك الجماعة، فَرَخَّصَ له، فلمَّا أَدْبَرَ ناداه وقال: هل تسمع الأذان بالصلاة؟ قال: نعم، قال: فأجب المُنادي بالصلاة.</t>
   </si>
   <si>
     <t>Марди нобиное назди Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) омад ва гуфт: эй Расули Худо (Салому дуруди Аллоҳ бар ӯ бод) касе надорам маро дар намозҳои панҷгона ба масҷид барад ва ӯ мехост Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ӯро иҷозат диҳад то намозҳоро дар хона гузорад. Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) чун ӯро иҷозат дод ва мехост аз онҷо мунсариф шавад, Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ӯро садо кард ва гуфт: оё азонро мешунавӣ? Гуфт бале. Фармуданд: Пас нидои ба сӯи намоз (азон)-ро иҷобат кун.</t>
   </si>
   <si>
     <t>وجوب صلاة الجماعة؛ لأن الرُّخصة لا تكون إلا من شيء لازم وواجب.
 قوله: «فأجب» لمن يسمع النداء يدل على وجوب صلاة الجماعة؛ لأن الأصل بالأمر للوجوب.</t>
   </si>
   <si>
     <t>Намози ҷамоат воҷиб аст ва рухсат танҳо барои чизҳои бисёр лозим ва изтирорӣ буда метавонад.
 Фармудаи Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) "Иҷобат кун" далолат ба вуҷуби намози ҷамоат барои касоне дорад, ки азонро мешунаванд, зеро асос дар амр воҷиб аст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/11287</t>
+  </si>
+  <si>
+    <t>خير صفوف الرجال أولها، وشرها آخرها، وخير صفوف النساء آخرها، وشرها أولها</t>
+  </si>
+  <si>
+    <t>Беҳтарин сафҳои мардон сафҳои аввал ва бадтаринашон сафҳои охир аст. Ва беҳтарин сафҳои занон, сафҳои охир ва бадтаринашон сафҳои аввалашон аст</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «خَيْرُ صُفُوفِ الرِّجَالِ أَوَّلُهَا، وَشَرُّهَا آخِرُهَا، وَخَيْرُ صُفُوفِ النِّسَاءِ آخِرُهَا، وَشَرُّهَا أَوَّلُهَا».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд. "Беҳтарин сафҳои мардон сафҳои аввал ва бадтаринашон сафҳои охир аст. Ва беҳтарин сафҳои занон, сафҳои охир ва бадтаринашон сафҳои аввалашон аст."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنّ خيرَ صفوف الرجال في الصلاة وأكثرها ثوابًا وفضلًا أولُها؛ لقربهم من الإمام واستماعهم لقراءته وبُعْدِهم من النساء، 
+وشرّها وأقلّها ثوابًا وفضلًا وأبعدها من مطلوب الشرع آخرها، 
+وخير صفوف النساء آخرها؛ لأنه أسترُ لهن، وأبعد من مخالطة الرجال ورؤيتهم والفتنة بهم، وشرها أولها؛ لقربها من الرجال والتعرض للفتنة.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар доданд, ки беҳтарин сафҳои мардон дар намоз, сафҳои аввали онҳо мебошанд, зеро онҳо ба имом наздиканд, қироаташро хуб мешунаванд ва аз занон дуртаранд. Бадтарин сафҳои мардон, сафҳои охиранд, ки аз фазилат ва аҷру савоби сафҳои пеш дуртаранд. Чун ки аз мақсади шариат дуртаранд. Беҳтарин сафҳои занон, сафҳои охири онҳо аст, чун барои онҳо пӯшиш ва дурӣ аз мардонро бештар таъмин мекунад ва сабаби дурии фитна мегардад. Бадтарин сафҳои занон, сафҳои авваланд, зеро ба мардон наздиканд ва эҳтимоли фитна зиёд аст.</t>
+  </si>
+  <si>
+    <t>حث الرجال على المسارعة إلى الطاعات والصفوف الأولى في الصلوات.
+جواز صلاة النساء في المسجد مع الرِّجال في صفوف مستقلة، لكن مع التَّستُّر والحِشْمَة.
+النَّساء إذا اجتمعن في المسجد، فإنهن يَكُنَّ صفوفًا، كصفوف الرِّجال، ولا يتفرقن، بل عليهن التَّراص في الصّف وسدّ الخلل، كما في صفوف الرجال.
+بيان شدة عناية الشرع بالحث بابتعاد النساء عن الرجال حتى في مواطن العبادة.
+تفاضل الناس بحسب أعمالهم.
+قال النووي: أما صفوف الرجال فهي على عمومها، فخيرها أولُها أبدًا، وشرها آخرها أبدًا، أما صفوف النساء فالمراد بالحديث: صفوف النساء اللواتي يصلين مع الرجال، وأما إذا صلين متميزات لا مع الرجال فهن كالرجال؛ خير صفوفهن أولُها وشرُّها آخرُها.
+قال النووي: الصف الأول الممدوح الذي قد وردت الأحاديث بفضله والحث عليه هو الصف الذي يلي الإمام؛ سواء جاء صاحبه متقدِّمًا أو متأخرًا، وسواء تخلله مقصورة ونحوها أم لا.</t>
+  </si>
+  <si>
+    <t>Тарғиби мардон ба шитоб кардан сӯйи тоатҳо ва ишғол кардани сафҳои аввал дар намозҳо.
+Намоз хондани занон дар масҷид ҳамроҳи мардон дар сафҳои ҷудогона, бо шарти пӯшиши ҳиҷоб ва ҳаё ҷоиз аст.
+Занон агар дар масҷид ҷамъ шаванд, бояд мисли мардон дар сафҳо биистанд; пароканда нашаванд, балки бояд сафҳоро рост карда холигиҳоро пур кунанд, монанди сафҳои мардон.
+Ин баёнгари аҳамияти баланди шариат дар тарғиби ҷудоии занон аз мардон аст, ҳатто дар ҷойҳои ибодат, то ин ки фитна ва халал дар ихлос ва одоби ибодат пешгирӣ гардад.
+Бартарияти мардум ба андозаи амалҳои онон аст.
+Нававӣ мегӯяд: Сафҳои мардон дар намоз умумият доранд, беҳтарин саф ҳамеша сафҳои аввал аст ва бадтарин саф ҳамеша сафҳои охир. Аммо дар мавриди занон, ҳадис дар бораи он занонест, ки ҳамроҳи мардон намоз мехонанд. Агар онҳо ҷудогона ва бе ҳузури мардон намоз гузоранд, мисли мардон хоҳанд буд: беҳтарин саф, сафҳои аввал ва бадтаринаш сафҳои охир.
+Нававӣ мегӯяд: Сафе, ки баъд аз имом қарор дорад, яъне сафе, ки бевосита пушти имом аст, ҳамон сафест, ки дар ҳадисҳо ситоиш шуда ва ба он ташвиқ гардидааст. Ин хусусият  новобаста аз он аст, ки намозхон барвақт омада бошад ё дер ва новобаста аз он ки байни он саф ва имом монеа (мисли девор ё чодар) вуҷуд дорад ё не.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/11299</t>
+  </si>
+  <si>
+    <t>إن هاتين الصلاتين أثقل الصلوات على المنافقين، ولو تعلمون ما فيهما لأتيتموهما ولو حبوا على الركب</t>
+  </si>
+  <si>
+    <t>Ин ду намоз (бомдод ва хуфтан) барои мунофиқон аз ҳама душвортарин намозҳо аст. Агар шумо бидонед, ки дар онҳо чӣ подошу фазилате ҳаст, ҳатман барои хондани онҳо бо ҷамоат бо зонуҳоятон хазида меомадед</t>
+  </si>
+  <si>
+    <t>عن أُبيِّ بن كعبٍ رضي الله عنه قال: صلَّى بنا رسولُ الله صلى الله عليه وسلم يومًا الصُّبحَ فقال: «أشاهِد فُلان؟» قالوا: لا، قال: «أشاهِدٌ فُلان؟» قالوا: لا، قال: «إنَّ هاتيَنِ الصَّلاتين أثقَلُ الصَّلَواتِ على المُنافقين، ولو تعلمون ما فيهما لأتيتُمُوهما ولو حَبْوًا على الرُّكب، وإن الصفَّ الأوّلَ على مِثلِ صَفِّ الملائكة، ولو عَلِمتُم ما فضيلتُه لابتَدَرتُموهُ، وإنّ صلاةَ الرجل مع الرجل أزكى من صلاتِه وحدَه، وصلاتَه مع الرجلَين أزكى من صلاتِه مع الرجل، وما كَثُرَ فهو أحبُّ إلى الله تعالى».</t>
+  </si>
+  <si>
+    <t>Аз Убай ибни Каъб (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбари Худо (саллаллоҳу алайҳи ва саллам) рӯзе намози бомдодро бо мо гузошт ва фармуд: "Оё фалонӣ дар ҷамоат ҳозир буд?" Гуфтанд: не. Пурсид: "Оё фалонӣ дар ҷамоат ҳозир буд?" Гуфтанд: не. Он Ҳазрат фармуданд: "Ин ду намоз (бомдод ва хуфтан) барои мунофиқон аз ҳама душвортарин намозҳо аст. Агар шумо бидонед, ки дар онҳо чӣ подошу фазилате ҳаст, ҳатман барои хондани онҳо бо ҷамоат бо зонуҳоятон хазида меомадед. Сафи аввал монанди сафҳои фариштагон аст. Агар шумо бидонед, ки он чӣ фазилате дорад, барои расидан ба он аз якдигар сабқат мегирифтед. Намози мард бо марди дигар афзалтар аз танҳо намоз гузоштани ӯст, бо ду кас намоз гузоштанаш боз ҳам афзалтар аст. Ва ҳар қадар бештар бошад, он барои Худо дӯстдоштанитар аст."</t>
+  </si>
+  <si>
+    <t>صَلَّى النبيُّ الله صلى الله عليه وسلم يومًا الفجر، ثم سأل: أحاضر فلان صلاتنا هذه؟ 
+قال الصحابة: لا. 
+ثم قال: أحاضر فلان؟ لشخص آخر، 
+قالوا: لا. 
+قال صلى الله عليه وسلم: 
+إنّ صلاة الفجر والعشاء أثقل الصلوات على المنافقين؛ لغَلَبة الكسل فيهما، ولقلة تحصيل الرياء لهما، حيث لا يُرون في الظلام.
+ولو تعلمون أيها المؤمنون ما في صلاتي الصبح والعشاء من الأجر والثواب الزائد -لأن الأجر على قدر المشقة- لأتيتموهما ولو زحفًا ومشيًا على الأيدي والركب. 
+وإن الصف الأول في قربهم من الإمام كمثل صف الملائكة في قربهم من الله تعالى، ولو يعلم المؤمنون ما فضيلة الصف الأول لتسابقوا إليه، 
+وإن صلاة الرجل مع الرجل أعظم ثوابًا وأثرًا من صلاته وحده، وصلاته مع الرجلين أفضل مع الرجل الواحد، 
+والصلاة التي كثر المصلون فيها فهي أحب إلى الله وأفضل.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) рӯзе намози субҳро гузошт, баъд пурсид: "Оё фалон кас дар намози мо ҳозир буд?" Саҳоба гуфтанд: не. Боз пурсид: "Оё фалон кас ҳозир буд?", барои шахси дигар. Гуфтанд: не. Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: Дар ҳақиқат, намозҳои бомдод ва хуфтан барои мунофиқон аз ҳама сангинтаранд, зеро танбалӣ дар ин ду намоз бар онҳо ғолиб меояд ва дар ин ду намоз намоишкорӣ (риё) камтар ба даст меояд, чун ки дар торикӣ дида намешаванд."
+Эй муъминон! агар медонистед, ки дар намозҳои бомдод ва хуфтан чӣ қадар савоб ва подоши зиёд аст — зеро подош ба андозаи машаққат аст — барои ширкат дар ин ду намоз бо ҷамоати мусалмонон хазида ва бо дасту по роҳ гашта худро ба масҷид мерасондед.
+Дар ҳақиқат саффи аввали намоз, дар наздикиаш ба имом, мисли саффи аввали фариштагон дар наздикиаш ба Аллоҳ Таъоло аст. Агар муъминон фазилати саффи аввалро медонистанд, барои он сабқат мекарданд. Намози як мард бо марди дигар аз намози танҳо буданаш савоби бузургтар ва таъсири бештар дорад. Ва намозаш бо ду мард беҳтар аз бо як мард будан аст. Намозе, ки мардум бештар дар он ҷамоат истода бошанд, ба Худованд бештар писанд ва маҳбубтар аст.</t>
+  </si>
+  <si>
+    <t>مشروعية تَفقُد إمام المسجد أحوال المأمومين، والسؤال عمن غَاب منهم.
+مُلازمة صلاة الجماعة، ولاسيما صلاة العشاء والفجر من علامات الإيمان.
+عِظَم أجر صلاتي العِشاء والفجر؛ لما في الإتيان إليهما من مجاهدة النَّفس والمُصَابرة على الطَّاعة، فكان أجرهما أعظم من غيرهما.
+صلاة الجماعة تنعقد باثنين فما فوق.
+بيان فضل الصف الأول، والترغيب في المبادرة إليه.
+فضل كثرة الجماعة، فإنه كلما كثر الجمع كان الأجر أكثر.
+الأعمال الصالحة تتفاوت في الفضل بحسب تفضيل الشرع لها، وما تتصف به من أحوال.</t>
+  </si>
+  <si>
+    <t>Машруияти пурсидани имом аз ҳоли намозгузорон ва пурсидан аз ҳоли касоне, ки дар намоз ҳозир нашудаанд.
+Побанд будан ба намозҳои ҷамоат, махсусан намозҳои бомдод ва хуфтан, зеро ин ду намоз аз нишонаҳои имон аст.
+Бузургии аҷру савоби намозҳои хуфтан ва бомдод дар он аст, ки барои адо кардани онҳо мубориза бо нафс ва сабр кардан дар ибодат лозим аст. Бинобар ин савоби онҳо аз дигар намозҳо бештар аст.
+Намози ҷамоат бо ду нафар ва бештар аз он ба анҷом мерасад.
+Фазилати саффи аввал ва ташвиқ ба шитофтан барои дарёфти он.
+Фазилати бештар будан дар намози ҷамоат, зеро ҳарчи ҷамъ зиёдтар бошад, подош ва савоб ҳам бештар мешавад.
+Амалҳои нек дар фазилат бо ҳам тафовут доранд. Бартарияти онҳо ба воситаи шариат муайян шуда аст. Инчунин ба он чи ки ҳолатҳои он амалҳо тавсиф мешавад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/11306</t>
   </si>
   <si>
     <t>علمنا رسول الله صلى الله عليه وسلم خطبة الحاجة</t>
   </si>
   <si>
     <t>Расули Худо (Салому дуруди Аллоҳ бар ӯ бод) хутбаи ҳоҷатро ба мо омӯхт</t>
   </si>
   <si>
     <t>عن عبد الله بن مسعود رضي الله عنه قال: عَلَّمَنَا رَسُوْلُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ خُطْبَةَ الحَاجَةِ: إِنَّ الحَمْدَ للهِ، نَسْتَعِيْنُهُ وَنَسْتَغْفِرُهُ، وَنَعُوْذُ بِهِ مِنْ شُرُوْرِ أَنْفُسِنَا، مَنْ يَهْدِ اللهُ فَلَا مُضِلَّ لَهُ، وَمَنْ يُضْلِلْ فَلَا هَادِيَ لَهُ، وَأَشْهَدُ أَنْ لَا إِلَهَ إِلَّا الله، وَأَشْهَدُ أَنَّ مُحَمَّدًا عَبْدُهُ وَرَسُوْلُهُ، {يَا أَيُّهَا النَّاسُ اتَّقُوا رَبَّكُمُ الَّذِي خَلَقَكُمْ مِنْ نَفْسٍ وَاحِدَةٍ وَخَلَقَ مِنْهَا زَوْجَهَا وَبَثَّ مِنْهُمَا رِجَالًا كَثِيرًا وَنِسَاءً وَاتَّقُوا اللَّهَ الَّذِي تَسَاءَلُونَ بِهِ والأرحام إن الله كان عليكم رقيبا} [النساء: 1]، {يَا أَيُّهَا الَّذِينَ آمَنُوا اتَّقُوا اللَّهَ حَقَّ تُقَاتِهِ وَلَا تَمُوتُنَّ إِلَّا وَأَنْتُمْ مُسْلِمُونَ} [آل عمران: 102]، {يَا أَيُّهَا الَّذِينَ آمَنُوا اتَّقُوا اللَّهَ وَقُولُوا قَوْلًا سَدِيدًا (70) يُصْلِحْ لَكُمْ أَعْمَالَكُمْ وَيَغْفِرْ لَكُمْ ذُنُوبَكُمْ وَمَنْ يُطِعِ اللَّهَ وَرَسُولَهُ فَقَدْ فَازَ فَوْزًا عَظِيمًا} [الأحزاب:70 - 71].</t>
   </si>
   <si>
     <t>Аз Абдуллоҳ ибни Масъуд (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: Расули Худо (Салому дуруди Аллоҳ бар ӯ бод) хутбаи ҳоҷатро ба мо омӯхт: Ҳамоно, ҳамду ситоиш аз они Аллоҳ аст, мо аз Ӯ ёрӣ ва омӯрзиш мехоҳем ва аз шарру бадии нафсҳоямон ба Ӯ паноҳ мебарем, Ҳар касеро Аллоҳ ҳидоят кунад, барои ӯ гумроҳкунандае нест ва ҳар киро Аллоҳ гумроҳ кунад, барояш ҳидояткунандае нест, ва гувоҳӣ медиҳам, ки нест илоҳи барҳақ магар Аллоҳ ва гувоҳӣ медиҳам, ки Муҳаммад бандаи Ӯ ва фиристодаи Ӯ Таъоло аст. (Эй мардум, аз Парвардигоратон парво кунед [битарсед], [ҳамон зоте] ки шуморо аз як тан офарид ва ҳамсарашро [низ] аз ӯ офарид ва аз [насли] он ду мардону занони бисёре пароканд. Ва аз Парвардигоре, ки ба [номи] Ӯ аз якдигар дархост мекунед, парво [тақво] намоед ва аз [гусастани] пайванди хешовандӣ бипарҳезед. Бе гумон, Аллоҳ Таъоло ҳамвора муроқиб [-у нигаҳбони] шумост.) (Сураи Нисо: 1). ( Эй касоне, ки имон овардаед, аз Аллоҳ Таъоло – он гуна ки шоистаи парво кардан [тарсидан] аз Ӯст – парво кунед [битарсед] ва ҷуз дар мусулмонӣ намиред) (Сураи Оли Имрон: 102)  (Эй касоне, ки имон овардаед, аз Аллоҳ Таъоло парво кунед ва сухани рост ва дуруст бигӯед [Парҳезгор ва ростгӯ бошед] то Аллоҳ Таъоло корҳоятонро ислоҳ кунад ва гуноҳонатонро биёмӯрзад ва [бидонед] ҳар кӣ аз Аллоҳ Таъоло ва Паёмбараш итоат кунад, яқинан ба комёбии бузурге даст ёфтааст. (Сураи Аҳзоб: 70 - 71)</t>
   </si>
   <si>
     <t>يُخْبِرُ ابنُ مَسْعُودٍ رضي الله عنه أنَّ النبيَّ صلى الله عليه وسلم عَلَّمَهم خُطبةَ الحاجَة، وهي التي تُقال عند افتتاح الكلام في الخُطَبِ وبَينَ يَدَيْ حاجَتِهم، كخطبة النكاح وخطبة الجمعة وغيرها، 
 وهذه الخطبةُ اشتملتْ على معانٍ عظيمة من بيان استحقاق الله لجميع أنواع الحَمْد، وطلب الاستعانة منه وحده لا شريك له، وستر الذنوب والتجاوز عنها، والالتجاء إليه من كل الشرور، شرور النفس وغيرها.
 ثم أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الهدايةَ بيدِ الله، فمَنْ هداه فلا مُضِلَّ له، ومَن أَضَلَّه فلا هادي له.
 ثم ذَكَرَ شهادةَ التوحيد وأنه لا معبود بحق إلا الله، وشهادة الرسالة بأنَّ محمدًا عبدُ الله ورسولُه.
 وختم هذه الخطبة بهذه الآيات الثلاث المشتملة على الأمر بتقوى الله جل وعلا بفعل أوامره واجتناب نواهيه ابتغاء وجه الله، وأنَّ جزاءَ مَن فَعََلَ ذلك صلاحُ الأعمالِ والأقوالِ وتكفيِر السيئات ومغفرة الذنوب والحياة الطيبة في الدنيا والفوز بالجَنَّةَ يومَ القيامةِ.</t>
   </si>
   <si>
     <t>Ибни Масъуд (Худованд аз ӯ розӣ бод) ривоят мекунад, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ба онҳо хутбаи ҳоҷатро омӯхт. Хутбаи ҳоҷат он аст, ки дар оғози суханронӣ дар хутбаҳо ва хутбаҳои мавриди ниёз, монанди хутбаи никоҳ ва хутбаи ҷумъа ва ғайра гуфта мешавад. Ин хутба дорои маъонии бузург аст, аз ҷумла баёни сазовор будани Аллоҳ Таъоло барои ҳамагуна ситоиш, ва танҳо аз Ӯ, ки ягона ва бидуни шарик аст талаби ёрӣ кардан, то Ӯ Таъоло гуноҳони моро бипӯшонад ва аз онҳо даргузарад ва аз ҳама бадиҳо, бадиҳои нафс ва ғайра ба Ӯ Таъоло паноҳ бибарем.
 Сипас Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд, ки ҳидоят ба дасти Аллоҳ аст, пас ҳар киро Ӯ Таъоло ҳидоят кунад, ӯро гумроҳкунанда нахоҳад буд ва ҳар киро гумроҳ кунад, ҳидояткунандае нахоҳад буд.
 Сипас аз шаҳодати тавҳид ёдовар шуданд, яъне "нест маъбуди барҳақ магар Аллоҳ" ва шаҳодати рисолат яъне "Муҳаммад банда ва фиристодаи Ӯ Таъолост"
 Паёмбари Худо ин хутбаро бо се ояти мазкур хотима бахшиданд, ки шомили тақво ва тарс аз Аллоҳ, бо анҷоми авомир ва дурӣ аз навоҳии Ӯ Таъоло ба қасди касби ризояти Аллоҳ Таъоло аст. Подоши ҳар кӣ чунин кард барояш гуфтору кирдори нек, омӯрзиши гуноҳон, зиндагии осоишта дар дунё ва дарёфти биҳишт дар охиратро хоҳад дошт.</t>
   </si>
   <si>
     <t>استحباب افتتاح خطب النكاح والجمعة وغيرها بهذه الخطبة.
 الخطبة ينبغي أن تكونَ مشتملةً على الحَمْد والشهادتين وبعض الآيات القرآنية.
 تعليم النبي صلى الله عليه وسلم لأصحابه ما يحتاجونه في دينهم.</t>
   </si>
   <si>
     <t>Оғоз кардани хутбаҳои никоҳ, ҷумъа ва ғайра бо ин хутба мустаҳаб аст.
 Хутба бояд шомили ҳамду ситоиш ва шаҳодатайн ва бархе аз оятҳои қуръонӣ бошад.
 Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ба саҳобагон он чиро, ки дар динашон ба он ниёз доштанд, таълим медод.</t>
   </si>
   <si>
-    <t>رواه أبو داود والترمذي والنسائي وابن ماجه وأحمد</t>
-[...4 lines deleted...]
-  <si>
     <t>https://hadeethenc.com/tg/browse/hadith/58060</t>
+  </si>
+  <si>
+    <t>لا نكاح إلا بولي</t>
+  </si>
+  <si>
+    <t>Никоҳ вуҷуд надорад, магар бо ҳузури валӣ</t>
+  </si>
+  <si>
+    <t>عن أبي موسى رضي الله عنه أن النبي صلى الله عليه وسلم قال: «لا نِكَاحَ إِلّا بِوَليٍّ».</t>
+  </si>
+  <si>
+    <t>Аз Абумусо (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Никоҳ вуҷуд надорад, магар бо ҳузури валӣ"</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ المرأةَ لا يَصِحُّ زواجُها إلا بولي يقوم بعقد النكاح.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён карданд, ки никоҳи зан дуруст нест, магар бо валие (падар), ки никоҳро анҷом медиҳад.</t>
+  </si>
+  <si>
+    <t>الولي شرطٌ في صِحة النكاح، فإنْ حَصَلَ بلا ولي، أو زَوَّجَت المرأةُ نفسَها، لم يصح النكاح.
+الولي هو أقرب الرجال إلى المرأة، فلا يزوجها وليٌّ بعيد مع وجود أقرب منه.
+يُشترط في الولي: التكليف، والذكورية، والرشد في معرفة مصالح النكاح، واتفاق الدين بين الولي والمولى عليها، فمن لم يتَّصف بهذه الصفات فليس أهلًا للولاية في عقد النكاح.</t>
+  </si>
+  <si>
+    <t>Будани валӣ шарти дурустии никоҳ аст. Бинобар ин агар никоҳ бидуни валӣ сурат бигирад, ё зан худашро ба ақди дигаре дароварад, никоҳ дуруст намешавад.
+Валӣ, наздиктарин марди хонавода (падар, агар набошад, бародар...) ба зан аст, бинобар ин дар ҳоли будани валии наздик валии дур наметавонад никоҳи ӯро ба уҳда гирад.
+Шартҳои валӣ: мукаллаф будан, мард будан, донистани манфиатҳои никоҳ ва дар як дин будани валӣ ва зане, ки вилояти ӯро бар уҳда (падару духтар мусалмон бошанд) дорад, шарт аст. Пас ҳар касе ин сифатҳоро надошта бошад, ҳаққи валӣ шуданро надорад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/58066</t>
+  </si>
+  <si>
+    <t>يا غلام، سم الله، وكل بيمينك، وكل مما يليك</t>
+  </si>
+  <si>
+    <t>Эй писар! (дар ибтидои таом) номи Аллоҳро бигӯ, бо дасти ростат бихӯр ва аз он чи дар пешат аст, бихӯр</t>
+  </si>
+  <si>
+    <t>عن عُمر بن أبي سلمة رضي الله عنه قال: كُنْتُ غُلَامًا فِي حَجْرِ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، وَكَانَتْ يَدِي تَطِيشُ فِي الصَّحْفَةِ، فَقَالَ لِي رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «يَا غُلَامُ، سَمِّ اللهَ، وَكُلْ بِيَمِينِكَ، وَكُلْ مِمَّا يَلِيكَ» فَمَا زَالَتْ تِلْكَ طِعْمَتِي بَعْدُ.</t>
+  </si>
+  <si>
+    <t>Аз Умар ибни Абусалама (разияллоҳу анҳу) ривоят аст, ки гуфт: Ман навҷавоне таҳти сарпарастии Паёмбар (саллаллоҳу алайҳи ва саллам) будам ва дастам дар табақи таом ҳар тараф мерафт. Паёмбар (саллаллоҳу алайҳи ва саллам) ба ман гуфт:" Эй писар! (дар ибтидои таом) номи Аллоҳро бигӯ, бо дасти ростат бихӯр ва аз он чи дар пешат аст, бихӯр". Баъд аз он ҳамавақт таом хӯрдани ман ин гуна буд.</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ عُمَرُ بن أبي سلمة رضي الله عنهما، ابن زوجة النبي صلى الله عليه وسلم أم سلمة رضي الله عنها، -وكان تحت تربيتِه ورعايته-، أنه كان أثناء الأكل يَنْقُلُ يدَه في جوانب الإناء ليلتقط الطعام، فعلَّمه النبي صلى الله عليه وسلم ثلاثة آداب من آداب الأكل: 
+أولها: قول "بسم الله" في بداية الأكل. 
+وثانيها: الأكل باليمين. 
+وثالثها: الأكل من الجانب الذي يَقْرُبُ منه من الطعام.</t>
+  </si>
+  <si>
+    <t>Умар ибни Абусалама, писари ҳамсари Паёмбар, Умми Салама (разияллоҳу анҳумо), ки таҳти тарбият ва сарпарастии Паёмбар (саллаллоҳу алайҳи ва саллам) қарор дошт, хабар медиҳад, ки дар вақти таом хӯрдан дасташ дар табақи таом ба ҳар тараф мерафт, то ин ки ғизоро бигирад (аз пеши худаш намехӯрд), пас Паёмбар (саллаллоҳу алайҳи ва саллам) се одоб аз одобҳои таом хӯрданро барояш ёд доданд:
+Якум: "Бисмиллоҳ" (Ба номи Аллоҳ) гуфтан дар оғози таом.
+Дувум: бо дасти рост хӯрдан.
+Севум: хӯрдан аз ҷое, ки таом наздики ӯ аст.</t>
+  </si>
+  <si>
+    <t>من آداب الأكل والشرب التسميةُ في أوله.
+تعليم الصبيان الآداب، لاسيَّما من كان تحت كفالة الإنسان.
+رفق النبي صلى الله عليه وسلم، وسعة صدره في تعليم الصغار وتأديبهم.
+من آداب الطعام الأكل مما يلي الإنسان، إلا إذا كان أصنافًا متعددة فله أن يأخذ منها.
+التزام الصحابة بما أدَّبهم به النبي صلى الله عليه وسلم، وذلك مستفاد من قول عمر: فما زالت تلك طعمتي بعد.</t>
+  </si>
+  <si>
+    <t>Аз одоби хӯрдану нӯшидан, бисмиллоҳ гуфтан дар оғози он аст.
+Омӯзиши одоб ба кӯдакон, махсусан онҳое, ки таҳти сарпарастии шахс қарор доранд.
+Меҳрубонӣ ва дилкушодии Паёмбар (саллаллоҳу алайҳи ва саллам) дар омӯзиш ва адаб додани кӯдакон.
+Яке аз одоби таом хӯрдан ин аст, ки инсон аз назди худаш бихӯрад, магар ин ки чанд навъ таом бошад ва дар ин ҳолат метавонад (дар назди худаш ҳам набошад) аз он бигирад.
+Саҳобагон ба он чизе, ки Паёмбар (саллаллоҳу алайҳи ва саллам) онҳоро тарбият карда буд, пойбанд буданд ва ин аз сухани Умар бармеояд: "Баъд аз он ҳамавақт таом хӯрдани ман ин гуна буд."</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/58120</t>
+  </si>
+  <si>
+    <t>إذا أكل أحدكم فليأكل بيمينه، وإذا شرب فليشرب بيمينه، فإن الشيطان يأكل بشماله، ويشرب بشماله</t>
+  </si>
+  <si>
+    <t>Ҳар гоҳ яке аз шумо таом бихӯрад, бо дасти росташ бихӯрад ва агар нӯшид бо дасти росташ бинӯшад, зеро шайтон бо дасти чапаш мехӯрад ва менӯшад</t>
+  </si>
+  <si>
+    <t>عن ابن عمر رضي الله عنهما أن رسول الله صلى الله عليه وسلم قال: «إِذَا أَكَلَ أَحَدُكُمْ فَلْيَأْكُلْ بِيَمِينِهِ، وَإِذَا شَرِبَ فَلْيَشْرَبْ بِيَمِينِهِ، فَإِنَّ الشَّيْطَانَ يَأْكُلُ بِشِمَالِهِ، وَيَشْرَبُ بِشِمَالِهِ».</t>
+  </si>
+  <si>
+    <t>Аз ибни Умар (разияллоҳу анҳумо) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Ҳар гоҳ яке аз шумо таом бихӯрад, бо дасти росташ бихӯрад ва агар нӯшид бо дасти росташ бинӯшад, зеро шайтон бо дасти чапаш мехӯрад ва менӯшад".</t>
+  </si>
+  <si>
+    <t>يَأمُرُ النبيُّ صلى الله عليه وسلم أنْ يأكلَ المسلمُ ويشربَ بيدِهِ اليمين، وينهى عن الأكل والشرب بالشمال؛ وذلك لأن الشيطان يأكل ويشرب بها.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) амр намудааст, ки мусалмон бо дасти росташ бихӯрад ва бинӯшад. Ва аз хӯрдану нӯшидан бо дасти чап наҳйи кардаанд, зеро шайтон бо дасти чап мехӯрад ва менӯшад.</t>
+  </si>
+  <si>
+    <t>النهي عن التشبه بالشيطان بالأكل أو الشرب بالشمال.</t>
+  </si>
+  <si>
+    <t>Наҳйи аз монанд сохтани худ ба шайтон дар хӯрдану нӯшидан бо дасти чап.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/58122</t>
+  </si>
+  <si>
+    <t>إن الله تجاوز عن أمتي ما حدثت به أنفسها، ما لم تعمل أو تتكلم</t>
+  </si>
+  <si>
+    <t>Албатта, Аллоҳ Таъоло аз уммати ман дар бораи он чи дар дилҳои худ бо худ мегӯянд, гузашт кардааст, то вақте ки ба он амал накунанд ё онро ба забон наёваранд</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ اللَّهَ تَجَاوَزَ عَنْ أُمَّتِي مَا حَدَّثَتْ بِهِ أَنْفُسَهَا، مَا لَمْ تَعْمَلْ أَوْ تَتَكَلَّمْ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Албатта, Аллоҳ Таъоло аз уммати ман дар бораи он чи дар дилҳои худ бо худ мегӯянд, гузашт кардааст, то вақте ки ба он амал накунанд ё онро ба забон наёваранд."</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنَّ المسلم لا يُؤاخَذُ بحديث النَّفْس من الشر قبل العمل به أو التكلُّم  به، حيث رفع الله الحرج وعفا، ولم يؤاخذ أمة محمد صلى الله عليه وسلم بما وُجِدَ في الذهن وتردد في النفس من غير أن يطمئن إليه ويستقر عنده؛ فإن استقرَّ في قلبه كالكبر أو الخيلاء أو النفاق أو عمل بجوارحه أو قال بلسانه فإنه يؤاخذ بذلك.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) хабар медиҳанд, ки мусалмон ба хотири фикрҳои бад ё васвасаҳое, ки танҳо дар дили ӯ мегузаранд, то вақте ки ба онҳо амал накунад ё ба забон наёрад, муҷозот намешавад. Зеро Худованд гуноҳи онро нодида гирифта ва аз он гузашт намудааст. Худованд бар уммати Паёмбар раҳмат кардааст ва онҳоро танҳо ба хаёл ё фикри дар дилбуда муҷозот намекунад, магар он ки ин фикр дар дил ҷой гирад ва устувор шавад, мисли кибр, риё, нифоқ, ё ин ки онро бо аъзои худ амалӣ кунад, ё ба сухан табдил ёбад. Пас дар ин сурат ӯ муҷозот мешавад.</t>
+  </si>
+  <si>
+    <t>الله تبارك وتعالى تجاوز وعفا عن الأفكار والهواجس التي تطرأ على النفس، فيحدّث الإنسان بها نفسه، وتمر على خاطره.
+الطلاق إذا فكَّر فيه الإنسان، وعرض في خاطره، ولكنه لم يتكلم به ولم يكتبه، فإنه لا يعتبر طلاقًا.
+حديث النفس لا يؤاخذ به الإنسان مهما عظم ما لم يستقر في نفسه ويعمل به أو يتكلم به.
+عظيم قدر أمة محمد صلى الله عليه وسلم باختصاصها بعدم المؤاخذة بحديث النفس بخلاف الأمم قبلنا.</t>
+  </si>
+  <si>
+    <t>Худованди Таборак ва Таъоло аз фикрҳо ва хаёлоти баде, ки ба дилу хотири инсон меоянд ва танҳо дар сатҳи гуфтугӯи нафс бо худ мемонанд, даргузаштааст ва онҳоро бахшидааст, то он даме ки инсон ба он амал накунад ё ба забон наёрад.
+Агар инсон дар бораи талоқ фикр кунад ё он дар хотираш гузарад, вале онро ба забон наоварад ва нанависад, пас он талоқ шуморида намешавад.
+Гуфтугӯи нафс, яъне фикрҳои дохилии инсон, новобаста ба бузургии он, то замоне ки дар дилаш ҷой нагирад ё онро ба амал наорад ё ба забон наорад, аз ҷониби Аллоҳ Таъоло ҳисоб намешавад ва инсон барои он ҷазо намебинад.
+Бузургии мақому манзилати уммати Муҳаммад (саллаллоҳу алайҳи ва саллам), ки Аллоҳ Таъоло онҳоро бо он махсус гардонидааст, ки бо гуфтугӯҳои нафс (фикрҳои дохилӣ) ҷазо дода намешаванд, бар хилофи умматҳои пешин, ки ҳатто бо андешаи гуноҳ ҳам муҷозот мешуданд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/58144</t>
+  </si>
+  <si>
+    <t>رفع القلم عن ثلاثة: عن النائم حتى يستيقظ، وعن الصبي حتى يحتلم، وعن المجنون حتى يعقل</t>
+  </si>
+  <si>
+    <t>Қалам (навиштани амалҳои онон ба воситаи фариштагон) аз се нафар бардошта шудааст: Аз хоб, то ин ки бедор шавад, аз кӯдак, то ин ки ба балоғат бирасад, аз девона, то ин ки ақлаш баргардад</t>
+  </si>
+  <si>
+    <t>عن علي رضي الله عنه عن النبي صلى الله عليه وسلم قال: «رُفِعَ الْقَلَمُ عن ثلاثة: عن النائم حتى يَسْتَيْقِظَ، وعن الصبي حتى يَحْتَلِمَ، وعن المجنون حتى يَعْقِلَ».</t>
+  </si>
+  <si>
+    <t>Аз Алӣ (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Қалам (навиштани амалҳои онон ба воситаи фариштагон) аз се нафар бардошта шудааст: Аз хоб, то ин ки бедор шавад, аз кӯдак, то ин ки ба балоғат бирасад, аз девона, то ин ки ақлаш баргардад."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم بأنَّ التكليفَ لازِمٌ لبني آدم إلا هؤلاء الثلاثة: 
+الطفل الصغير حتى يَكْبُرَ ويَبْلُغ.
+وعن المجنون فاقِدِ العقل حتى يَرجِعَ إليه عقلُه. 
+وعن النائم حتى يَستيقظَ.
+فالتكليف قد رُفِع عنهم، وفِعْلُهم الإثمَ لا يُكتبُ عليهم، لكن يُكتب الخيرُ للصبي الصغير دون المجنون والنائم؛ لأنهما في حَيِّزِ مَن ليس قابلًا لصحة العبادة منه لزوال الشعور.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) хабар доданд, ки таклиф (яъне масъулият ва мукаллаф будан барои ибодатҳо) бар сари ҳамаи фарзандони Одам воҷиб аст, ба ҷуз аз се гурӯҳ:
+Кӯдаки хурдсол, то вақте ки бузург шавад ва ба балоғат расад.
+Девона, ки ақлашро аз даст додааст, то вақте ки ақлаш баргардад.
+Хобида, то вақте ки бедор шавад.
+Бинобар ин таклиф (воҷиботи шаръӣ) аз онҳо бардошта шудааст, агар онҳо амали гуноҳе анҷом диҳанд, барояшон навишта намешавад. Аммо барои кӯдаки хурдсол корҳои хубаш навишта мешаванд, вале барои девона ва хобида не, зеро онҳо дар ҳолате қарор доранд, ки ибодаташон саҳеҳ нест, чун ки ақлу эҳсос надоранд.</t>
+  </si>
+  <si>
+    <t>فَقْدُ الإنسانِ الأهليةَ يكون إما بسبب النوم الذي أفقده الاستيقاظَ لأداءِ واجباته، أو بسبب حَدَاثَةِ السِّنِّ والصِّغَرِ الذي هو معها فاقد للأهلية، أو بسبب الجنون الذي اضطربت معه وظائفه العقلية، أو ما يَلْحَق به كالسُّكْر، فمن فقد التمييز والتصوُّر الصحيحين، فانتفت عنه الأهلية بسببٍ من هذه الأسباب الثلاثة؛ فإن الله تبارك وتعالى بعدله، وحلمه، وكرمه، قد رَفَعَ عنه المؤاخذةَ بما يَصْدُرُ عنه من تعدٍّ أو تقصير في حق الله تعالى.
+عدم كتابة الآثام عليهم، لا ينافي ثبوت بعض الأحكام الدنيوية عليهم؛ كالمجنون لو قَتَل، فلا قود عليه ولا كفارة، وعلى عاقلته الدية.
+للبلوغ ثلاث علامات: نزولُ المنيِّ، باحتلام وغيره، أو نَباتُ شَعَر العَانة، أو بإتمام خمسة عشر عامًا، وتزيد المرأة أمرًا رابعًا: وهو الحيضُ.
+قال السبكي: الصبي الغلام، وقال غيره: الولد في بطن أمه يسمى جَنينًا فإذا وُلِد فصبيٌّ فإذا فُطِمَ فغلامٌ إلى سَبْعٍ ثم يَصيْرُ يافِعًا إلى عَشْر ثم حزورًا إلى خمس عشرة، والذي يُقطع به أنه يُسمّى صبيًّا في هذه الأحوال كلها، قاله السيوطي.</t>
+  </si>
+  <si>
+    <t>Аз даст додани қобилияти инсон метавонад аз се сабаб бошад: хоб, ки ӯро аз бедор шудан барои иҷрои фарзҳо маҳрум мекунад, ҷавонӣ ва кӯдакӣ, ки дар ин давраҳо қобилият намебошад, ё маъюбияти ақлӣ, ки функсияҳои ақлиро халалдор мекунад, ё ҳолатҳои ба ин монанд, мисли мастӣ. Онҳое, ки тасаввур ва дарки дурусти худро аз даст медиҳанд, бо яке аз ин се ҳолат қобилияташон бекор мешавад. Худованд бо адлу меҳрубонӣ ва карами худ, аз таҷовуз ва кӯтоҳие, ки дар ҳаққи Аллоҳ Таъоло аз онҳо ба вуҷуд ояд, онҳоро мебахшад ва муҷозот намекунад.
+Гуноҳони онҳо навишта намешаванд, аммо ин маънои онро надорад, ки баъзе ҳукмҳои дунёвӣ бар онҳо ворид намешаванд; масалан, агар девона касеро бикушад, ҷавобгар нест ва кафорат надорад, вале сарпарасти ӯ бояд дияро пардохт кунад.
+Балоғат се нишона дорад: баромадани манӣ, бо эҳтилом ё ғайри он; рӯйидани мӯйи шармгоҳ; расидан ба синни понздаҳсолагӣ, барои зан нишонаи чаҳорум илова шудааст, ки он ҳайз аст.
+Имом Субкӣ мегӯяд: "Сабӣ" Кӯдаки хурдсол аст ва дигарон гуфтанд: Кӯдак дар шиками модар бошад, "ҷанин" ном дорад, вақте таваллуд шуд, "сабӣ" мешавад, вақте аз ширхорагӣ ҷудо шуд, то ҳафтсолагӣ "ғулом" аст. Пас то даҳсолагӣ навҷавон мешавад, то понздаҳсолагӣ "ҳазур" (ҷавони тануманд) ном дорад. Он чи ба таври қатъӣ тасдиқ шудааст, ин аст, ки дар ҳамаи ин ҳолатҳо кӯдак "сабӣ" номида мешавад. Ин суханро Суютӣ гуфтааст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/58148</t>
+  </si>
+  <si>
+    <t>من خرج من الطاعة، وفارق الجماعة فمات، مات ميتة جاهلية</t>
+  </si>
+  <si>
+    <t>Ҳар касе аз итоат (и ҳоким) хориҷ шуд ва худро аз ҷамоат (и мусалмонон) ҷудо сохт ва (дар ин ҳолат) вафот кард, марги ӯ марги ҷоҳилӣ аст</t>
+  </si>
+  <si>
+    <t>عن أبي هريرة رضي الله عنه عن النبي صلى الله عليه وسلم أنه قال: «مَنْ ‌خَرَجَ ‌مِنَ ‌الطَّاعَةِ، وَفَارَقَ الْجَمَاعَةَ فَمَاتَ، مَاتَ مِيتَةً جَاهِلِيَّةً، وَمَنْ قَاتَلَ تَحْتَ رَايَةٍ عِمِّيَّةٍ، يَغْضَبُ لِعَصَبَةٍ، أَوْ يَدْعُو إِلَى عَصَبَةٍ، أَوْ يَنْصُرُ عَصَبَةً، فَقُتِلَ، فَقِتْلَةٌ جَاهِلِيَّةٌ، وَمَنْ خَرَجَ عَلَى أُمَّتِي، يَضْرِبُ بَرَّهَا وَفَاجِرَهَا، وَلَا يَتَحَاشَى مِنْ مُؤْمِنِهَا، وَلَا يَفِي لِذِي عَهْدٍ عَهْدَهُ، فَلَيْسَ مِنِّي وَلَسْتُ مِنْهُ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) аз Паёмбар (саллаллоҳу алайҳи ва саллам) ривоят аст, ки фармуд: "Ҳар касе аз итоат (и ҳоким) хориҷ шуд ва худро аз ҷамоат (и мусалмонон) ҷудо сохт ва (дар ин ҳолат) вафот кард, марги ӯ марги ҷоҳилӣ аст. Ва ҳар касе таҳти парчами маҷҳуле ҷанг мекунад ё барои таъассуби гурӯҳе хашмгин мешавад, ё ин ки ба сӯи гурӯҳе даъват мекунад, ё аз гурӯҳе пуштибонӣ мекунад ва дар чунин ҳолат кушта шавад, кушта шуданаш ҷоҳилӣ аст (дар роҳи ҷоҳилият мурда аст). Ва ҳар касе бар умматам қиём кунад ва некукору бадкорро бизанад ва байни муъминон (некукор ва бадкор) истисно қоил нашавад ва ба соҳиби аҳду паймон вафо накунад, ӯ аз ман нест ва ман аз ӯ нестам."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ مَن خَرَجَ عن طاعة ولاة الأمور، وفارق جماعة الإسلام المُتَّفِقة على بيعة الإمام، فمات على تلك الحال من المفارقة وعدم الطاعة، مات ميتة أهل جاهلية، الذين كانوا لا يطيعون أميرًا ولا يَنْضَمُّونَ إلى جماعة واحدة، بل كانوا فِرَقًا وعصائب يقاتل بعضهم بعضًا.
+وأخبر صلى الله عليه وسلم أنَّ مَن قاتل تحت راية لا يَستَبينُ فيها وجه الحق من الباطل، يغضب لمحض التَّعَصُّبِ لقومه أو قبيلته، لا لنصرة الدين والحق، فيقاتل تعصُّبًا بغير بصيرة وعلم، فإذا قُتِل على تلك الحال، كانت كقتلة الجاهلية.
+وأنَّ مَن خرج على أمته صلى الله عليه وسلم يَضربُ صالحَها، وفاجرَها، ولا يبالي بما يفعله ولا يخاف عقوبتَه مِن قَتْلِ مؤمنِها، ولا يفي لأصحاب العهد من الكفار أو ولاة الأمور بعهدِهم بل يَنقضُها، فهو ليس مني ولست منه.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён намудаанд, ки ҳар ки аз тоати ҳокимон (и одил) саркашӣ кунад ва аз ҷамоати мусалмонон, ки бар байъат бо имоме (ҳокиме) иттифоқ кардаанд, хориҷ шавад ва бар ин ҳолати ҷудоӣ ва адами тоат вафот кунад, ба марги аҳли ҷоҳилият мурдааст, ки аз амире итоат намекарданд ва ба як гурӯҳи ягона намепайвастанд, балки гурӯҳ гурӯҳ буданд ва бо ҳамдигар меҷангиданд.
+Ва Расули Худо (саллаллоҳу алайҳи ва саллам) хабар доданд, ки ҳар кас зери парчаме биҷангад, ки дар он ҳаққу ботил фарқ карда нашавад ва фақат барои мутаассибӣ нисбати қавми худ ё қабилаи худ бо онон ҳамроҳ шудааст, на барои ҳимоят аз дин ва ҳақиқат ва дар натиҷа бидуни басират ва илм ва сирф аз рӯйи таассуб биҷангад ва дар ҳамин ҳол бимирад, монанди кушта шудани замони ҷоҳилият ҷон бохтааст.
+Ва ҳар ки бар уммати Муҳаммад (саллаллоҳу алайҳи ва саллам) хуруҷ кунад ва неку бади онро ба ҳам занад ва барояш муҳим набошад, ки чи мекунад ва аз ҷазои куштани муъминони ин уммат натарсад ва ба кофироне, ки аҳду паймон доранд, таваҷҷуҳ накунад ва ба аҳди ҳокимон (и одил) аҳамият надиҳад ва онро зери по гузорад, ин аз гуноҳони кабира аст ва ҳар касе чунин кунад, сазовори ваъид ва таҳдиди шадид аст.</t>
+  </si>
+  <si>
+    <t>النهي عن التشبه بأحوال أهل الجاهلية.
+وجوب طاعة ولاة الأمور في غير معصية الله عز وجل.
+التحذير شديد لمن خرج عن طاعة الإمام، وفارق جماعة المسلمين، فإذا مات على هذه الحال، مات ميتة جاهلية.
+النهي عن قتال العصبية.
+وجوب الوفاء بالعهود.
+في الطاعة ولزوم الجماعة الخير الكثير، والأمن والطمأنينة، وصلاح الأحوال.
+هذا الوعيد في الحديث يدل على أن هذه الأعمال من كبائر الذنوب.</t>
+  </si>
+  <si>
+    <t>Итоат кардан аз ҳокимон, ба шарте ки нофармонии Аллоҳ Таъоло набошад, воҷиб аст.
+Дар ин ҳадис ҳушдори сахте барои касе аст, ки аз итоати имом ва ҳоким хориҷ шуда ва аз ҷамоати мусалмонон ҷудо шудааст, ки агар бар ин ҳол бимирад бар роҳу равиши аҳли ҷоҳилият мурдааст.
+Дар ҳадис аз ҷанг аз рӯйи таассуби қавми ва қабилагӣ наҳйи шудааст.
+Вафо кардан бар аҳду паймон воҷиб аст.
+Дар тоату пойбандӣ ба ҷамоат некии зиёд ва амнияту оромиш ва шароити хуб нуҳуфта аст.
+Аз монанди кардан ба аҳли ҷоҳилият (замони пеш аз Ислом) наҳйи шудааст.
+Амр ба мулозимат ва мондан бо ҷамоати мусалмонон.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/58218</t>
+  </si>
+  <si>
+    <t>من أتاكم وأمركم جميع على رجل واحد، يريد أن يشق عصاكم، أو يفرق جماعتكم، فاقتلوه</t>
+  </si>
+  <si>
+    <t>Ҳар касе назди шумо омад, дар ҳоле ки шумо бар (итоати) як мард ҷамъ шуда иттифоқ кардаед ва хост то дар байни шумо тафриқа андозад ё ҷамоати шуморо аз ҳам ҷудо созад, ӯро бикушед</t>
+  </si>
+  <si>
+    <t>عن عرفجة رضي الله عنه قال: سمعت رسول الله صلى الله عليه وسلم يقول: «مَنْ أَتَاكُمْ وَأَمْرُكُمْ جَمِيعٌ عَلَى رَجُلٍ وَاحِدٍ، يُرِيدُ أَنْ يَشُقَّ عَصَاكُمْ، أَوْ يُفَرِّقَ جَمَاعَتَكُمْ، فَاقْتُلُوهُ».</t>
+  </si>
+  <si>
+    <t>Аз Фурҷа (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам)-ро шунидам, ки мегуфт: "Ҳар касе назди шумо омад, дар ҳоле ки шумо бар (итоати) як мард ҷамъ шуда иттифоқ кардаед ва хост то дар байни шумо тафриқа андозад ё ҷамоати шуморо аз ҳам ҷудо созад, ӯро бикушед."</t>
+  </si>
+  <si>
+    <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ المسلمين إذا اجتمعوا على حاكمٍ واحد، وجماعة واحدة، ثم جاء مَن يريد أن يُنازِعَه الحُكْمَ، أو أراد تفريقَ المسلمين لأكثر من جماعة، وجب عليهم منعُه وقتالُه؛ دفعًا لشرِّه وحقنًا لدماء المسلمين.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён намуданд, ки агар мусалмонон бар як ҳоким ва бар як ҷамоат якҷо шуданд, сипас касе омад ва хост дар он ҳукм ба он ҳоким рақобат кунад, ё хост ҷамоати мусалмононро ба гурӯҳҳо ҷудо сохта, пароканда намояд, бар онон воҷиб аст, ки аз ӯ пешгирӣ кунанд ва барои дафъи шарри ӯ аз мусалмонон ва муҳофизати ҷони мусалмонон бо ӯ биҷанганд.</t>
+  </si>
+  <si>
+    <t>وجوب السمع والطاعة لولي أمر المسلمين في غير معصية، وتحريم الخروج عليه.
+مَن خَرَجَ على إمام المسلمين وجماعتهم فإنه يجب قتاله مهما كانت منزلته شَرَفًا ونَسَبًا.
+الحث على الاجتماع وعدم التفرُّق والاختلاف.</t>
+  </si>
+  <si>
+    <t>Итоат кардан аз ҳокими мусалмонон дар ғайри гуноҳ воҷиб ва бар зидди ӯ хуруҷ кардан ҳаром аст.
+Ҳар ки бар имоми мусалмонон ва ҷамоаташон шӯриш кунад, новобаста аз манзилату ному насабаш, ҷангидан бар зидди ӯ воҷиб аст.
+Ташвиқ ба ваҳдату якҷоягӣ ва дурӣ аз ихтилофу тафриқа.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/58223</t>
   </si>
   <si>
     <t>اجتنبوا هذه القاذورة التي نهى الله عنها فمن ألم فليستتر بستر الله وليتب إلى الله، فإنه من يبد لنا صفحته نقم عليه كتاب الله عز وجل</t>
   </si>
   <si>
     <t>Аз ин амали зишту палиди зино дурӣ кунед, ки Аллоҳ Таъоло аз он наҳй кардааст ва ҳар кас муртакиби он шуд, бояд онро чунон пӯшонад, ки Аллоҳ Таъоло пӯшонида аст ва ба сӯйи Аллоҳ Таъоло тавба кунад, ки агар гуноҳи касе бар мо ошкор гашт, ҳукми Қуръонро бар ӯ ҷорӣ хоҳем кард</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بْنِ عُمَرَ رضي الله عنهما أَنَّ رَسُولَ اللَّهِ صلى الله عليه وسلم قَامَ بَعْدَ أَنْ رَجَمَ الْأَسْلَمِيَّ فَقَالَ: «اجْتَنِبُوا ‌هَذِهِ ‌الْقَاذُورَةَ الَّتِي نَهَى اللَّهُ عَنْهَا فَمَنْ أَلَمَّ فَلْيَسْتَتِرْ بِسِتْرِ اللَّهِ وَلْيُتُبْ إِلَى اللَّهِ، فَإِنَّهُ مَنْ يُبْدِ لْنَا صَفْحَتَهُ نُقِمْ عَلَيْهِ كِتَابَ اللَّهِ عز وجل».</t>
   </si>
   <si>
     <t>Аз Абдуллоҳ ибни Умар (разияллоҳу анҳумо) ривоят аст, ки Паёмбар (Саллалоҳу алайҳи ва саллам) баъд аз сангсор кардани Асламӣ бархост ва фармуд: "Аз ин амали зишту палиди зино дурӣ кунед, ки Аллоҳ Таъоло аз он наҳй кардааст ва ҳар кас муртакиби он шуд, бояд онро чунон пӯшонад, ки Аллоҳ Таъоло пӯшонида аст ва ба сӯйи Аллоҳ Таъоло тавба кунад, ки агар гуноҳи касе бар мо ошкор гашт, ҳукми Қуръонро бар ӯ ҷорӣ хоҳем кард".</t>
   </si>
   <si>
     <t>أخبر ابن عمر رضي الله عنهما أن النبي صلى الله عليه وسلم قام بعد أن رجم ماعز بن مالك الأسلمي رضي الله عنه حدَّ الزنا، فخطب بالناس وقال: 
 اجتنبوا ‌هذه ‌القاذورة وما يُستقذر ويُستقبح من المعاصي التي نهى الله عنها، ومن وقع وأصاب منها شيئًا وجب عليه شيئان: 
 الأول: أن يستتر حيث ستره الله ولا يُخبِر بمعصيته. 
 الثاني: أن يبادر بالتوبة إلى الله ولا يصرّ عليها، ومن ظهرت لنا معصيته أقمنا عليه الحدَّ المذكور في كتاب الله عز وجل لتلك المعصية.</t>
   </si>
   <si>
     <t>Ибни Умар (разияллоҳу анҳумо) хабар дод, ки Паёмбар (Саллалоҳу алайҳи ва саллам) баъд аз он ки Моъиз ибни Молики Асламӣ (разияллоҳу анҳу)-ро бо ҳадди зино сангсор кард, бархост ва ба мардум хутба хонд ва гуфт: Аз иртикоби ин амали зишту нописанди зино барҳазар бошед. Ва баён намуданд, ки ҳар ки муртакиби ин амали нописанд ва қабеҳ шавад, ки Аллоҳ Таъоло аз он наҳй кардааст, бояд ду корро анҷом диҳад: Якум: Гуноҳи худро пинҳон кунад, он чунон ки Худованд ӯро пинҳон кардааст ва гуноҳи худро ба касе хабар надиҳад. Дувум: Ин ки фавран дар назди Аллоҳ Таъоло тавба кунад ва дар гуноҳ исрор наварзад. Ва агар гуноҳи ӯ барои мо ошкор гардад, бар ӯ ҳад ва ҳукми муқарраркардаи Китоби Худовандро барои он гуноҳ иҷро хоҳем кард.</t>
   </si>
   <si>
     <t>الترغيب في ستر العبد المذنب نفسه، ويتوب عن الذنب فيما بينه وبين ربه.
 الحدود إذا بلغت ولي الأمر فلا بد من إقامة الحد.
@@ -5782,50 +15685,143 @@
   <si>
     <t>Паёмбар (Саллаллоҳу алайҳи ва саллам) баён намуданд, ки ҳар чизе, ки ақли одамиро хира кунад ва аз байн бибарад майи масткунанда аст, чи нӯшиданӣ бошад, чи хурданӣ ва чи бӯйиданӣ ё навъҳои дигар. Аллоҳ Таъоло ҳар он чи ақлро аз байн бибарад ҳаром сохта ва аз он наҳй кардааст, кам бошад ё зиёд. Ва ҳар касе яке аз анвоъи ин масткунандаҳоро бинӯшад ва бар ин кор мудовимат дошта бошад ва тавба накарда бимирад, сазовори ҷазои илоҳӣ аст, ки аз нӯшидани он дар биҳишт маҳрум шавад.</t>
   </si>
   <si>
     <t>علة تحريم الخمر الإسكار، فكل ما يُسكر من أي نوع كان فهو حرام.
 الله -تعالى- حرَّم الخمر؛ لما تشتمل عليه من الأضرار والمفاسد العظيمة.
 شرب الخمر في الجنة من كمال اللذة وتمام النعيم.
 مَن لم يُمسكْ نفسَه عن شرب الخمر في الدنيا حَرَمَه الله شربَها في الجنة، فالجزاء من جنس العمل.
  الحث على المبادرة بالتوبة من الذنوب قبل الموت.</t>
   </si>
   <si>
     <t>Сабаби таҳрими май, масткунанда буданаш аст. Бинобар ин, ҳар чизе, ки маст кунад - аз ҳар ҷинсе бошад - ҳаром аст.
 Аллоҳ Таъоло майро ҳаром кардааст. Аз сабаби он ки дар он зарар ва бадиҳои бузург мавҷуд аст.
 Шароб нӯшидан дар биҳишт нишонаи ҳаловати комил ва саодати комил аст.
 Касе, ки дар дунё аз нӯшидани шароб даст накашад, Худованд ӯро дар биҳишт аз нӯшидани он маҳрум мекунад, пас подош аз ҷинси амал аст.
 Ташвиқ барои оғоз кардани тавба аз гуноҳҳон пеш аз марг.</t>
   </si>
   <si>
     <t>رواه مسلم وأخرج البخاري الجملة الأخيرة منه</t>
   </si>
   <si>
     <t>[رواه مسلم وأخرج البخاري الجملة الأخيرة منه]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/58259</t>
+  </si>
+  <si>
+    <t>من قتل معاهدا لم يرح رائحة الجنة، وإن ريحها توجد من مسيرة أربعين عاما</t>
+  </si>
+  <si>
+    <t>Ҳар кас, ки муоҳад (кофире, ки бо аҳду паймон дар ватани мусалмонон даромадааст)-ро бикушад, бӯи биҳиштро эҳсос намекунад, ҳарчанд, ки бӯи он аз масофаи чиҳил сол ба машом мерасад</t>
+  </si>
+  <si>
+    <t>عن عبد الله بن عمرو رضي الله عنهما عن النبي صلى الله عليه وسلم قال: «مَنْ قَتَلَ مُعَاهَدًا ‌لَمْ ‌يَرَحْ ‌رَائِحَةَ الْجَنَّةِ، وَإِنَّ رِيحَهَا تُوجَدُ مِنْ مَسِيرَةِ أَرْبَعِينَ عَامًا».</t>
+  </si>
+  <si>
+    <t>Абдуллоҳ ибни Амр (разияллоҳу анҳумо) аз Паёмбар (саллаллоҳу алайҳи ва саллам) ривоят мекунад, ки ӯ фармуд: "Ҳар кас, ки муоҳад (кофире, ки бо аҳду паймон дар ватани мусалмонон даромадааст)-ро бикушад, бӯи биҳиштро эҳсос намекунад, ҳарчанд, ки бӯи он аз масофаи чиҳил сол ба машом мерасад."</t>
+  </si>
+  <si>
+    <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم الوعيدَ الشديدَ على أنَّ مَن قَتَلَ مُعاهَدًا -وهو مَن دخل من الكفار إلى دار الإسلام بِعَهْدٍ وأمان- بأنه لن يَشمَّ رائحةَ الجنة، وإنَّ ريحَها يكون على بُعدِ مسيرة أربعين عامًا.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) таҳдиди сахтеро баён мекунад, ки ҳар ки паймонбастаеро бикушад - яъне кофире, ки бо паймон ва амният ба сарзамини Ислом ворид шудааст -  бӯи биҳишт ба машомаш нахоҳад расид, бо вуҷуди он ки бӯи биҳишт аз масофаи чиҳил сол ба машом мерасад.</t>
+  </si>
+  <si>
+    <t>تحريم قتل المُعاهَد والذِّمِّي والمُستأمَن من الكفار، وأنه كبيرة من كبائر الذنوب.
+المعاهد: هو مَن أُخِذَ عليه العهد من الكفار وهو يقيم في بلاده لا يحارب المسلمين ولايحاربونه، والذِّمِّي: هو من استوطن دارَ المسلمين ودفع الجزية، والمستأمَن: هو مَن دخل دار المسلمين بعهد وأمان لوقت محدد.
+التحذير من خيانة العهود مع غير المسلمين.</t>
+  </si>
+  <si>
+    <t>Куштани кофири муоҳад, зиммӣ ва мустаъман ҳаром аст ва ин кор аз гуноҳони кабира аст.
+Муоҳад: кофире аст, ки аз ӯ аҳду паймон гирифта шудааст ва дар сарзамини худаш зиндагӣ мекунад ва бо мусалмонон намеҷангад ва мусалмонон низ бо ӯ намеҷанганд. Зиммӣ: кофире аст, ки дар сарзамини мусалмонон зиндагӣ мекунад ва ҷизя медиҳад. Мустаъман: касе аст, ки бо аҳду паймон ва амният барои муддати муайян вориди сарзамини мусалмонон шудааст.
+Ҳушдор ва огоҳӣ аз хиёнат ба аҳду паймон бо ғайри мусалмонон.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/64637</t>
+  </si>
+  <si>
+    <t>نهى عن كل ذي ناب من السباع، وعن كل ذي مخلب من الطير</t>
+  </si>
+  <si>
+    <t>аз хӯрдани гӯшти ҳайвонҳои даррандаи нешдор (дандони шикорӣ) ва парандагони чанголдор (гӯштхор) манъ фармуданд</t>
+  </si>
+  <si>
+    <t>عَنِ ابْنِ عَبَّاسٍ رَضيَ اللهُ عنهُما أَنَّ رَسُولَ اللهِ صلى الله عليه وسلم: نَهَى عَنْ كُلِّ ذِي نَابٍ مِنَ السِّبَاعِ، وَعَنْ كُلِّ ذِي مِخْلَبٍ مِنَ الطَّيْرِ.</t>
+  </si>
+  <si>
+    <t>Аз ибни Аббос (разияллоҳу анҳумо) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) аз хӯрдани гӯшти ҳайвонҳои даррандаи нешдор (дандони шикорӣ) ва парандагони чанголдор (гӯштхор) манъ фармуданд.</t>
+  </si>
+  <si>
+    <t>نَهَى النبيُّ صلى الله عليه وسلم عن أكْلِ كلِّ سَبُعٍ من الحيوانات المُفْتَرِسَة التي تَصِيْد بواسطة نابِها، وعن أَكْلِ كلِّ طَيْرٍ يَقْطَع ويُمْسِكُ بمِخْلَبِهِ.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) аз хӯрдани ҳар гуна ҳайвони даррандае, ки бо дандони тези худ шикор мекунад, ҳамчунин аз хӯрдани ҳар гуна парандае, ки бо чанголи тези худ шикорашро мегирад ва медаррад, наҳй кардааст.</t>
+  </si>
+  <si>
+    <t>حرص الإسلام على الطيِّبات في كل شيء من المأكل والمشرب وغيرها.
+الأصل في الأطعمة الحِلّ؛ إلا ما دلَّ الدليل على تحريمه.</t>
+  </si>
+  <si>
+    <t>Таваҷҷуҳи Ислом ба ҳар чизи пок ва нек, хоҳ дар хӯрок ё нӯшокӣ ва дигар чизҳо бошад.
+Асл дар хӯрокҳо ҳалол будан аст; магар ин ки далели шаръӣ бар ҳаром будани он ворид шуда бошад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/64643</t>
+  </si>
+  <si>
+    <t>لعن رسول الله صلى الله عليه وسلم الراشي والمرتشي في الحكم</t>
+  </si>
+  <si>
+    <t>Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) ришвадиҳанда ва ришвагирандаро дар ҳукм лаънат намудаанд</t>
+  </si>
+  <si>
+    <t>عن أبي هريرة رضي الله عنه قال: لَعَنَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ الرَّاشِيَ وَالْمُرْتَشِيَ فِي الْحُكْمِ.</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки гуфт: "Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) ришвадиҳанда ва ришвагирандаро дар ҳукм лаънат намудаанд."</t>
+  </si>
+  <si>
+    <t>دعا النبيُّ صلى الله عليه وسلم بالطرد والإبعاد من رحمة الله عز وجل لدافع الرشوة وآخذها وقابضها.
+ومن ذلك ما يُدفع للقُضاة ليَحِيْفُوا في الحُكْم الذي يَتَولونه؛ ليتوصل به المُعطي إلى مراده بغير حق.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) бар ришвадиҳанда ва ришвагиранда дуои дур ва берун шудан аз раҳмати Аллоҳро карданд.
+Ришва молест, ки ба қозиҳо (судяҳо) дода мешавад, то ба фоидаи касе, ки тарафи онҳо аст, ҳукм кунад ва дар натиҷа ришвадиҳанда ба ноҳақ ба ҳадафи худ даст ёбад.</t>
+  </si>
+  <si>
+    <t>يَحْرُمُ بذل الرشوة، وأخذُهَا، والتوسُّطُ فيها، والإعانةُ عليها؛ لما فيها من التعاون على الباطل.
+الرشوة من كبائر الذنوب؛ لأنَّ رسول الله صلى الله عليه وسلم لعن آخذَها ومعطيَها.
+الرشوة في باب القضاء والحُكْم أعظم جُرْمًا، وأشد إثمًا؛ لما فيها من الظلم والحكم بغير ما أنزل الله.</t>
+  </si>
+  <si>
+    <t>Ришва гирифтан, додан, миёнаравӣ кардан ва кумак кардан дар он ҳаром аст. Зеро дар он ҳамкорӣ барои расидан ба ботил аст.
+Ришва аз гуноҳони кабира аст. Зеро Паёмбар (саллаллоҳу алайҳи ва саллам) диҳанда ва гирандаи онро лаънат кардааст.
+Ҷурми ришва дар боби қазо ва ҳукм (судя ва ҳукм кардан) сахттар ва гуноҳаш бештар аст. Зеро он шомили зулм ва ҳукм кардан ба ғайри он чи Аллоҳ нозил кардааст, мебошад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/64689</t>
   </si>
   <si>
     <t>بني الإسلام على خمس</t>
   </si>
   <si>
     <t>Ислом бар панҷ асос бино ёфтааст</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللهِ بنِ عُمَر رضي الله عنهما قال: قال رسولُ الله صلى الله عليه وسلم: «بُنِيَ الْإِسْلَامُ عَلَى خَمْسٍ: شَهَادَةِ أَنْ لَا إِلَهَ إِلَّا اللهُ، وَأَنَّ مُحَمَّدًا عَبْدُهُ وَرَسُولُهُ، وَإِقَامِ الصَّلَاةِ، وَإِيتَاءِ الزَّكَاةِ، وَحَجِّ الْبَيْتِ، وَصَوْمِ رَمَضَانَ».</t>
   </si>
   <si>
     <t>Аз Абдуллоҳ ибни Умар (Худованд аз он ду розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Ислом бар панҷ асос бино ёфтааст: Гувоҳӣ додан ба ин ки маъбуди барҳақе ҷуз Аллоҳ Таъоло нест ва ин ки Муҳаммад (Салому дуруди Аллоҳ бар ӯ бод) расул ва фиристодаи Худост, барпо доштани намоз, додани закот, ҳаҷҷи Хона ва рӯзаи Рамазон".</t>
   </si>
   <si>
     <t>شَبَّهَ النبيُّ صلى الله عليه وسلم الإسلامَ بِبِناءٍ مُحْكَمٍ بأركانه الخمسة الحاملة لذلك البُنيان، وبقية خصال الإسلام كتتمة البنيان، 
 وأولُ هذه الأركان: الشهادتان؛ شهادة أن لا إله إلا الله وأنَّ محمدًا رسول الله، وهما ركن واحد؛ لا تنفك إحداهما عن الأخرى، ينطق العبد بهما معترفًا بوحدانية الله واستحقاقه للعبادة وحده دون ما سواه، وعاملًا بمقتضاها، ومؤمنًا برسالة محمد صلى الله عليه وسلم مُتَّبِعًا له. 
 والركن الثاني: إقامة الصلاة، وهي الصلوات الخمس المفروضات في اليوم والليلة: الفجر، والظهر، والعصر، والمغرب، والعشاء، بشروطها وأركانها وواجباتها. 
 والركن الثالث: إخراج الزكاة المفروضة، وهي عبادة ماليَّة واجبة في كل مال بَلَغَ قَدْرًا مُحَدّدًا في الشرع، تُعطى لمستحقيها. 
 والركن الرابع: الحج، وهو قَصْدُ مكة لإقامة المَناسك، تَعبُّدًا لله عز وجل. 
 والركن الخامس: صوم رمضان، وهو الإمساك عن الأكل والشرب وغيرهما من المفطرات بِنِيَّةِ التعبُّد لله، من طلوع الفجر إلى غروب الشمس.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) Исломро бо панҷ рукни он ба биное ташбеҳ кардааст, ки бар ин панҷ рукн устувор аст ва боқимонда вижагиҳои Ислом монанди комилкунандаҳои ин бино ҳастанд. Аввалини он рукнҳо, шаҳодатайн аст. Яъне, гувоҳӣ додан бар ин ки ҳеҷ илоҳи барҳаққе нест, ҷуз Аллоҳ ва ин ки Муҳаммад паёмбари Аллоҳ аст. Ва ин ду шаҳодат як рукнанд, ки аз якдигар ҷудо намешаванд. Банда бо эътироф ба ягонагии Аллоҳ ва сазовори ибодат будани Ӯ ба ягонагӣ ва дар ҳоле, ки ба муқтазои он амал мекунад ва ба паёмбарии Муҳаммад (Салому дуруди Аллоҳ бар ӯ бод) имон овардааст ва аз ӯ пайравӣ мекунад, ин (шаҳодатайн)-ро ба забон меорад. Рукни дуввум: Барпо доштани намоз аст. Ин рукн намозҳои панҷгонае, ки дар як шабонарӯз аст, монанди бомдод, пешин, аср, шом ва хуфтанро бо ҳама шартҳо, рукнҳо ва воҷиботашон дар бар мегирад. Рукни севум: Адо намудани закоти фарзӣ. Ин ибодати молии воҷибест, ки чун молу сарвати (шахси мусалмон) ба миқдори муайянкардаи шариат бирасад, (миқдори муайянкардаи шариатро гирифта) ба афроди мустаҳиқ дода мешавад. Рукни чаҳорум: Ҳаҷ, яъне сафар кардан ба Макка барои адои маросимҳои ҳаҷ, ба хотири ибодати Аллоҳ Таъоло. Рукни панҷум: Рӯзаи моҳи Рамазон. Даст кашидан аз хӯрдану нӯшидан ва дигар шиканандаҳои рӯза ба нияти ибодати Аллоҳ аз тулуи фаҷр то ғуруби офтоб.</t>
   </si>
   <si>
@@ -6637,117 +16633,244 @@
   </si>
   <si>
     <t>Аз Анас (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: барои шумо ҳадисеро, ки аз  Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) шунидам мегӯям, ки ғайр аз ман касе онро ба шумо нахоҳад гуфт: аз Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) шунидам, ки мегуфт: "Аз нишонаҳои қиёмат он аст, ки илм аз байн меравад ва ҷаҳлу нодонӣ зиёд мегардад, зино ва шаробнӯшӣ бештар ривоҷ меёбад, мардон кам ва занон зиёд мешаванд, то инки барои панҷоҳ зан як сарпараст (мард) мерасад".</t>
   </si>
   <si>
     <t>بيّن النبي صلى الله عليه وسلم أن من علامات قرب قيام الساعة أن يرفع العلم بالشريعة وذلك بموت العلماء، 
 ونتيجة ذلك يكثر وينتشر الجهل، وينتشر الزنا والفاحشة، ويكثر شرب الخمر، ويقل عدد الرجال ويزيد عدد النساء؛ حتى إنه يكون لخمسين امرأة رجلٌ واحد يقوم بأمورهن ويتولى مصالحهن.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) баён фармудааст, ки аз нишонаҳои наздик шудани қиёмат аз байн рафтани илми шариъат аст, ки бо сабаби марги уламо ба миён меояд. (Зеро бо сабаби марги уламо илми шариат аз байн рафта ҷои онро ҷаҳлу нодонӣ фаро мегирад), ки дар натиҷаи он, ҷаҳлу нодонӣ бештар мегардад, зино ва фоҳишагӣ бештар ривоҷ ёфта шаробнӯшӣ ба авҷи худ мерасад. Шумори мардон кам ва аз занон зиёд мешавад, то онҷо, ки барои ҳар панҷоҳ зан як мард хоҳад буд, ки ба кор ва умури онҳо расидагӣ мекунад.</t>
   </si>
   <si>
     <t>بيان بعض علامات الساعة.
 علم وقت الساعة من الأمور الغيبية التي استأثر الله بها.
 الحث على تعلم العلم الشرعي قبل فقده.</t>
   </si>
   <si>
     <t>Баёни баъзе аз нишонаҳои қиёмат.
 Замони вуқӯъи қиёмат аз илмҳои ғайбӣ аст, ки Худованд онро ба худ ихтисос додааст.
 Улуми шариат қабл аз онки аз байн биравад, бояд ба таври ҳатмӣ фаро гирифта шавад.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/65021</t>
   </si>
   <si>
+    <t>لا تقوم الساعة حتى يمر الرجل بقبر الرجل فيقول: يا ليتني مكانه</t>
+  </si>
+  <si>
+    <t>Қиёмат қоим нахоҳад шуд, то ин ки марде аз канори қабри марди дигаре бигзарад ва бигӯяд: Эй кош, ман дар ҷои ӯ мебудам</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لاَ تَقُومُ السَّاعَةُ حَتَّى يَمُرَّ الرَّجُلُ بِقَبْرِ الرَّجُلِ فَيَقُولُ: يَا لَيْتَنِي مَكَانَهُ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Қиёмат қоим нахоҳад шуд, то ин ки марде аз канори қабри марди дигаре бигзарад ва бигӯяд: Эй кош, ман дар ҷои ӯ мебудам."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الساعةَ لن تقوم حتى يَمُرَّ الرجلُ بالقبر فيتمنى أن يكون ميتًا مكانه، والسبب هو خوفُه على نفسِه من ذهاب دينه بِغَلَبَة الباطل وأهله، وظهور الفتن والمعاصي والمنكرات.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар доданд, ки қиёмат барпо намешавад, то он ки марде аз канори қабре бигзарад ва орзу кунад, ки эй кош ба ҷои ӯ мурда буд. Ва сабаби ин орзу ошкор шудани фитнаҳо, гуноҳон, мункарот  ва тарс аз он аст, ки бо ғалабаи ботил ва аҳли ботил динашро аз даст диҳад.</t>
+  </si>
+  <si>
+    <t>الإشارة بظهور المعاصي والفتن آخر الزمان.
+الحث على أخذ الحذر والاستعداد للموت بالإيمان والأعمال الصالحة، والبعد عن مواطن الفتن والبلاء.</t>
+  </si>
+  <si>
+    <t>Ишора ба зоҳир шудани гуноҳон ва фитнаҳо дар охири замон.
+Тарғиби эҳтиёт ва омодагӣ ба марг бо имон ва аъмоли нек ва дурӣ ҷустан аз маконҳои фитна ва бало.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65022</t>
+  </si>
+  <si>
     <t>لا تقوم الساعة حتى تقاتلوا اليهود، حتى يقول الحجر وراءه اليهودي: يا مسلم، هذا يهودي ورائي فاقتله</t>
   </si>
   <si>
     <t>Қиёмат барпо намешавад, то онки шумо бо яҳудиён меҷангед, ҳатто санге, ки яҳудӣ пушти он пинҳон шудааст мегӯяд: эй мусалмон! Ин яҳудӣ аст пушти ман пинҳон шудааст, ӯро бикуш</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لاَ تَقُومُ السَّاعَةُ حَتَّى تُقَاتِلُوا اليَهُودَ، حَتَّى يَقُولَ الحَجَرُ وَرَاءَهُ اليَهُودِيُّ: يَا مُسْلِمُ، هَذَا يَهُودِيٌّ وَرَائِي فَاقْتُلْهُ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Қиёмат барпо намешавад, то онки шумо бо яҳудиён меҷангед, ҳатто санге, ки яҳудӣ пушти он пинҳон шудааст мегӯяд: эй мусалмон! Ин яҳудӣ аст пушти ман пинҳон шудааст, ӯро бикуш".</t>
   </si>
   <si>
     <t>أخبر النبي صلى الله عليه وسلم أن الساعة لن تقوم حتى يتقاتل المسلمون واليهود، 
 حتى إذا هرب اليهوديُّ وراء الحجر ليستتر به عن المسلمين؛ أنطق اللهُ الحجَرَ ونادى المسلمَ: بأنَّ يهوديًّا وراءه حتَّى يأتي لِقتله.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) хабар додааст, ки қиёмат барпо намешавад, то замоне, ки мусалмонон бо яҳудиён биҷанганд. Ҳатто яҳудие, ки аз ҷанг гурехтааст ва мехоҳад пушти санг пинҳон шавад, санг бо хости Худованд ба сухан омада мусалмонро фарёд мезанад, ки яҳудӣ пушти он пинҳон шудааст, то биёяд ва ӯро бикушад.</t>
   </si>
   <si>
     <t>إخبار النبي صلى الله عليه وسلم ببعض الغيب والمستقبل، حسبما أطلعه الله تعالى، وهو سيقع لا محالة.
 محاربة المسلمين لليهود في آخر الزمان، وأن ذلك من علامات الساعة.
 بقاء دين الإسلام إلى يوم القيامة، وظهوره على الدين كله.
 نصر الله للمسلمين على عدوهم، ومن ذلك جعل الحجر ينطق في أخر الزمان.</t>
   </si>
   <si>
     <t>Хабар додани Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) аз баъзе аз умури ғайбӣ ва ё ончи дар оянда рух хоҳад дод, ҳамон гуна, ки Худованд ӯро хабар додааст, ва ба таври ҳатмӣ рух хоҳанд дод.
 Ҷанги мусалмонон бо яҳуд дар охири замон ва инки он аз нишонаҳои қиёмат аст.
 Боқӣ мондани дини ислом то рӯзи қиёмат ва пирӯзии он бар тамоми динҳо.
 Пирӯзии мусалмонон бар душманони худ, аз ҷумла ба сухан омадани санг дар охири замон аз нишонаҳои он аст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/65023</t>
+  </si>
+  <si>
+    <t>والذي نفسي بيده، ليوشكن أن ينزل فيكم ابن مريم حكما مقسطا، فيكسر الصليب، ويقتل الخنزير، ويضع الجزية، ويفيض المال حتى لا يقبله أحد</t>
+  </si>
+  <si>
+    <t>Савганд ба зоте, ки ҷони ман дар дасти Ӯст, писари Марям ба зудӣ дар миёни шумо ба унвони довари одил фуруд меояд ва салибро мешиканад ва хукро мекушад ва андозро мебардорад ва молу сарват фаровон мешавад, ки касе онро намепазирад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «وَالَّذِي نَفْسِي بِيَدِهِ، لَيُوشِكَنَّ أَنْ يَنْزِلَ فِيكُمْ ابْنُ مَرْيَمَ حَكَمًا مُقْسِطًا، فَيَكْسِرَ الصَّلِيبَ، وَيَقْتُلَ الخِنْزِيرَ، وَيَضَعَ الجِزْيَةَ، وَيَفِيضَ المَالُ حَتَّى لاَ يَقْبَلَهُ أَحَدٌ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Савганд ба зоте, ки ҷони ман дар дасти Ӯст, писари Марям ба зудӣ дар миёни шумо ба унвони довари одил фуруд меояд ва салибро мешиканад ва хукро мекушад ва андозро мебардорад ва молу сарват фаровон мешавад, ки касе онро намепазирад."</t>
+  </si>
+  <si>
+    <t>يُقْسِمُ النبيُّ صلى الله عليه وسلم على قُرْبِ نزول عيسى بن مريم عليه السلام لِيَحْكُمَ بين الناس بالعدل بالشريعة المحمدية، 
+وأنه سيكسر الصليب الذي تُعظِّمُه النصارى، 
+وأنَّ عيسى عليه السلام يَقْتُل الخنزير، 
+وأنه عليه السلام يضع الجزية ويحمل الناس كلهم على الدخول في الإسلام. 
+وأنَّ المالَ سيفيض فلا يقبله أحد؛ وذلك لكثرته، واستغناء كلِّ أَحدٍ بما في يديه، ونزول البركات وتوالي الخيرات.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) ба наздик шудани фуруд омадани Исо ибни Марям (алайҳис-салом) савганд ёд мекунад, ки ӯ бо омаданаш дар миёни мардум бо адл ва мувофиқи шариати Муҳаммадӣ доварӣ мекунад. Ва ин ки ӯ салиберо, ки насрониҳо таъзимаш мекунанд, мешиканад. Ва ин ки Исо (алайҳис-салом) хукро мекушад. Ва ин ки ӯ ҷизяро аз миён бармедорад, ва мардум ҳама бояд ҳангоми омадани ӯ мусалмон шаванд. Ва ин ки молу сарват он қадар зиёд мешавад, ки касе онро намепазирад, зеро сарват фаровон мешавад. Ин ба сабаби нузули баракат ва сарозер шудани пай дар пайи хайрот мешавад, ки дигар ҳар кас аз доштаи худ қаноат мекунад ва аз мол бениёз мешавад.</t>
+  </si>
+  <si>
+    <t>إثبات نزول عيسى عليه السلام آخر الزمان، وأنه من علامات الساعة.
+شريعة النبي صلى الله عليه وسلم لا ينسخها غيرها.
+نزول البركات في المال آخر الزمان، مع زُهد النّاس فيه.
+البشارة ببقاء الدين الإسلامي حيث يحكم به عيسى عليه السلام في آخر الزمان.</t>
+  </si>
+  <si>
+    <t>Исботи фуруд омадани Исо (алайҳис-салом) дар охири замон ва нузули ӯ аз нишонаҳои қиёмат аст.
+Шариати Паёмбар (саллаллоҳу алайҳи ва саллам)-ро дигар шариатҳо насх (аз байн намебаранд) намекунанд.
+Фуруд омадани баракатҳо дар мол дар охири замон бо бениёзии мардум аз он.
+Башорат ба боқӣ мондани дини Ислом ки Исо (алайҳис-салом) дар охирзмон ба он ҳукм хоҳад кард.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65025</t>
   </si>
   <si>
     <t>لا تقوم الساعة حتى تطلع الشمس من مغربها، فإذا طلعت فرآها الناس آمنوا أجمعون</t>
   </si>
   <si>
     <t>Қиёмат барпо намешавад то инки офтоб аз мағриб тулӯъ кунад, ва чун аз мағриб тулӯъ кунад мардум пас аз дидани он ҳама имон биёваранд</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ: أَنَّ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لاَ تَقُومُ السَّاعَةُ حَتَّى تَطْلُعَ الشَّمْسُ مِنْ مَغْرِبِهَا، فَإِذَا طَلَعَتْ فَرَآهَا النَّاسُ آمَنُوا أَجْمَعُونَ، فَذَلِكَ حِينَ: {لاَ يَنْفَعُ نَفْسًا إِيمَانُهَا لَمْ تَكُنْ آمَنَتْ مِنْ قَبْلُ، أَوْ كَسَبَتْ فِي إِيمَانِهَا خَيْرًا} [الأنعام: 158] وَلَتَقُومَنَّ السَّاعَةُ وَقَدْ نَشَرَ الرَّجُلاَنِ ثَوْبَهُمَا بَيْنَهُمَا فَلاَ يَتَبَايَعَانِهِ، وَلاَ يَطْوِيَانِهِ، وَلَتَقُومَنَّ السَّاعَةُ وَقَدِ انْصَرَفَ الرَّجُلُ بِلَبَنِ لِقْحَتِهِ فَلاَ يَطْعَمُهُ، وَلَتَقُومَنَّ السَّاعَةُ وَهُوَ يَلِيطُ حَوْضَهُ فَلاَ يَسْقِي فِيهِ، وَلَتَقُومَنَّ السَّاعَةُ وَقَدْ رَفَعَ أَحَدُكُمْ أُكْلَتَهُ إِلَى فِيهِ فَلاَ يَطْعَمُهَا».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (Худованд аз ӯ розӣ бод) ривоят аст, ки Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: " Қиёмат барпо намешавад то инки офтоб аз мағриб тулӯъ кунад, ва чун аз мағриб тулӯъ кунад мардум пас аз дидани он ҳама имон биёваранд. (Рӯзе, ки баъзе нишонаҳои Аллоҳ ошкор шавад, имони касе, ки пеш аз он имон наёварда ё дар вақти имон доштанаш кори неке анҷом надодааст, барои ӯ фоидае нахоҳад дошт. (Анъом: 158)). Қиёмат дар ҳоле фаро мерасад, ки ду мард дар ҳоли хариду фурӯши матоъи худ ҳастанд, аммо на хариду фурӯши худро ба поён мерасонанд ва на фурсат барои ҷамъ кардани он хоҳад монд. Қиёмат дар ҳоле барпо мешавад, ки марде шири шутури худро ҷӯшида аммо фурсат барои нӯшидани он нахоҳад монд. Қиёмат дар ҳоле барпо мешавад, ки марде ҳавзи худро таъмир мекунад, аммо аз он об наменӯшад. Қиёмат дар ҳоле барпо мешавад, ки яке аз шумо луқмаи нонро ба тарафи даҳонаш мебарад, аммо онро намехӯрад".</t>
   </si>
   <si>
     <t>يخبر رسول الله صلى الله عليه وسلم أن من علامات الساعة الكبرى أن تطلع الشمس من المغرب بدلًا من المشرق، وعندما يراها الناس يؤمنون جميعًا، 
 فعند ذلك لا ينفع الكافرَ إيمانُه، ولا ينفع العمل الصالح ولا التوبة. 
 ثم أخبر صلى الله عليه وسلم أن الساعة تأتي بغتة؛ حتى إنها تقوم والناس في أحوالهم وشؤون حياتهم؛ 
 فتقوم الساعة والبائع والمشتري قد نشرا ثوبهما بينهما فلا يتبايعانه، ولا يطويانه، 
 وتقوم الساعة والرجل قد أخذ لبن ناقته الحلوب فلا يشربه، 
 وتقوم الساعة والرجل يصلح حوضه ويُطيِّنُه فلا يسقي فيه، 
 وتقوم الساعة والرجل قد رفع لقمته إلى فمه ليأكل فلا يأكلها.</t>
   </si>
   <si>
     <t>Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) хабар медиҳад, ки яке аз нишонаҳои қиёмат он аст, ки офтоб на аз машриқ балки аз мағриб тулӯъ мекунад, ва чун мардум онро бо чашми худ мебинанд, ҳама имон меоваранд. Дар он вақт на кофирро имон суд хоҳад бахшид, ва на касеро амали нек ва тавба. Сипас Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) огаҳ фармудаанд, ки қиёмат ба таври ногаҳонӣ барпо мешавад, ба гунае, ки мардум дар он лаҳза машғули кор ва зиндагии худ ҳастанд. Қиёмат дар ҳоле барпо мешавад, ки фурӯшанда ва харидор машғули савдои худ ҳастанд, матоъ миёни онҳо гузошта шудааст, аммо савдо нотамом боқӣ мемонад, ҳатто фурсат барои ҷамъ кардани он нахоҳад монд. Қиёмат дар ҳоле барпо мешавад, ки мард шутури худро ҷӯшида аммо дигар фурсат барои нӯшидани он намеёбад. Қиёмат дар ҳоле барпо мешавад, ки марде ҳавзи оби худро бино ва таъмир кардааст, аммо аз оби он истифода намекунад. Қиёмат дар ҳоле барпо мешавад, ки марде луқмаи таоми худро мебардорад то ба даҳон гузорад, аммо онро хурда наметавонад.</t>
   </si>
   <si>
     <t>الإسلام والتوبة مقبولة ما لم تطلع الشمس من مغربها.
 الحث على الاستعداد للساعة بالإيمان والعمل الصالح؛ لأن الساعة تأتي بغتة.</t>
   </si>
   <si>
     <t>Имон овардан ва тавба кардан то замоне пазируфта мешавад, ки хуршед аз мағриб тулӯъ накардааст.
 Омодагӣ барои рӯзи қиёмат бо имон ва амалҳои нек, зеро қиёмат ногаҳон фаро мерасад.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/65026</t>
+  </si>
+  <si>
+    <t>لا تقوم الساعة حتى يتقارب الزمان</t>
+  </si>
+  <si>
+    <t>Қиёмат барпо намешавад, то ин ки замон ба ҳам наздик шавад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا تَقُومُ السَّاعَةُ حَتَّى يَتَقَارَبَ الزَّمَانُ، فَتَكُونَ السَّنَةُ كَالشَّهْرِ، وَيَكُونَ الشَّهْرُ كَالْجُمُعَةِ، وَتَكُونَ الْجُمُعَةُ كَالْيَوْمِ، وَيَكُونَ الْيَوْمُ كَالسَّاعَةِ، وَتَكُونَ السَّاعَةُ كَاحْتِرَاقِ السَّعَفَةِ الْخُوصَةُ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Қиёмат барпо намешавад, то ин ки замон ба ҳам наздик шавад. Ва ҳар сол монанди моҳ шавад ва моҳ монанди як ҳафта шавад ва як ҳафта монанди як рӯз шавад ва як рӯз монанди як соат шавад ва як соат монанди сӯхтани барги дарахти хурмо (тез бигзарад)."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ مِن علامات الساعة تَقَارُبَ الزمان، 
+فتَمُرُّ السَّنَة كما يَمُرُّ الشهر، 
+ويمر الشهر كما يمر الأسبوع، 
+وتمر الجمعة كما يمر اليوم، 
+ويمر اليوم كما تمر الساعة الواحدة، 
+وتمر الساعة بسرعة شديدة كما تُحْرَقُ السَّعَفَة وهي ورقة النخل.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар доданд, ки яке аз нишонаҳои қиёмат наздик шудани вақт аст. Дар натиҷа як сол монанди як моҳ мегузарад. Ва як моҳ монанди гузаштани як ҳафта мегузарад. Ва як ҳафта монанди як рӯз мегузарад. Ва як рӯз монанди як соат мегузарад. Ва як соат чунон тез мегузарад, ки ба монанди сӯхтани як барги дарахти хурмо мегузарад.</t>
+  </si>
+  <si>
+    <t>من علامات الساعة نزع البركة من الزمان أو سرعته.</t>
+  </si>
+  <si>
+    <t>Яке аз нишонаҳои қиёмат бардошта шудани баракат аз замон ва тезгузар шудани он аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65027</t>
+  </si>
+  <si>
+    <t>يقبض الله الأرض، ويطوي السموات بيمينه، ثم يقول: أنا الملك، أين ملوك الأرض</t>
+  </si>
+  <si>
+    <t>Аллоҳ заминро (дар) мушти (худ) мекунад ва осмонро ба дасти росташ мепечонад, сипас мегӯяд: Манам Подшоҳ, подшоҳони замин куҷоянд?</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «يَقْبِضُ اللَّهُ الأَرْضَ، وَيَطْوِي السَّمَوَاتِ بِيَمِينِهِ، ثُمَّ يَقُولُ: أَنَا المَلِكُ، أَيْنَ مُلُوكُ الأَرْضِ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам)-ро шунидам, ки мегуфт: "Аллоҳ заминро (дар) мушти (худ) мекунад ва осмонро ба дасти росташ мепечонад, сипас мегӯяд: Манам Подшоҳ, подшоҳони замин куҷоянд?"</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الله تعالى يوم القيامة يقبض الأرضَ ويجمعُها، ويَطوي السماءَ بيمينه ويلفّ بعضَها فوق بعض ويذهب بها ويفنيها، ثم يقول: أنا المَلك، أين ملوك الأرض؟!</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар доданд, ки Аллоҳ Таъоло дар рӯзи қиёмат заминро дар мушти худ мегирад ва ҷамъ мекунад ва осмонҳоро бо дасти росташ мепечонад ва баъзеашро бар руйи ҳамдигар мепечонад ва аз байн мебарад. Сипас мегӯяд: Манам Подшоҳ, подшоҳони замин куҷоянд?!</t>
+  </si>
+  <si>
+    <t>التذكير بأنَّ مُلْكَ الله هو الباقي ومُلْكُ غيرِه زائل.
+جلال الله وعظمة قدرته وسلطانه وتمام ملكه.</t>
+  </si>
+  <si>
+    <t>Ёдоварӣ бар ин ки мулки Аллоҳ абадӣ боқӣ аст ва подшоҳии дигарон зудгузар аст.
+Бузургии Аллоҳ, бузургии қудрати Ӯ ва султони Ӯ ва пурргии подшоҳии Ӯ.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65028</t>
   </si>
   <si>
     <t>حوضي مسيرة شهر، ماؤه أبيض من اللبن، وريحه أطيب من المسك</t>
   </si>
   <si>
     <t>Паҳноӣ ҳавзи ман ба андозаи як моҳ роҳ рафтан аст, обаш сафедтар аз шир ва бӯяш хушбӯтар аз миск аст</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بْنِ عَمْرٍو رضي الله عنهما قَالَ: قالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «حَوْضِي مَسِيرَةُ شَهْرٍ، مَاؤُهُ أَبْيَضُ مِنَ اللَّبَنِ، وَرِيحُهُ أَطْيَبُ مِنَ المِسْكِ، وَكِيزَانُهُ كَنُجُومِ السَّمَاءِ، مَنْ شَرِبَ مِنْهَا فَلاَ يَظْمَأُ أَبَدًا».</t>
   </si>
   <si>
     <t>Аз Абдуллоҳ ибни Амр (Худованд аз он ду розӣ бод) гуфт: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуд: "Паҳноӣ ҳавзи ман ба андозаи як моҳ роҳ рафтан аст, обаш сафедтар аз шир ва бӯяш хушбӯтар аз миск аст, кӯзаҳои он монанди ситорагони осмон  ҳастанд, касе аз он бинӯшад дигар ҳаргиз ташна намешавад"</t>
   </si>
   <si>
     <t>أخبر النبي صلى الله عليه وسلم أنّ له حوضًا يوم القيامة، طوله مسيرة شهر وعرضه كذلك، 
 وأنّ ماءَه أشدّ بياضًا مِن اللَّبن، 
 وأنّ رائِحتَه زكيَّة أطيب من ريح المسك، 
 وأباريقه مثل نجوم السماء في كثرتها، 
 مَن شرب مِن الحوض بتلك الأباريق لا يعطش أبدًا.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) хабар додаанд, ки рӯзи қиёмат соҳиби ҳавзе ҳастанд, ки паҳноӣ ва дарозии он ба андозаи як моҳа роҳ рафтан аст, обаш сафедтар аз шир, бӯяш хуштар аз бӯйи миск ва шумори кӯзаҳои он ба андозаи ситораҳои осмон аст. Касе аз он ҳавз бо он кӯзаҳо об бинӯшад дигар ҳаргиз ташнагиро нахоҳад дид.</t>
   </si>
   <si>
     <t>حوض النبي صلى الله عليه وسلم مجمع ماء عظيم يرده المؤمنون من أمته يوم القيامة.
@@ -6896,56 +17019,50 @@
 ثم قال الله عز وجل: يا جبريل! اذهب فانظر إلى الجنة، بعد ما أحاطها بالمكاره، 
 فذهب فنظر إليها، ثم جاء فقال: أي رب، وعزتك أخاف ألا يدخلها أحد بسبب الصعوبات والشدائد التي في طريقها. 
 ولما خلق الله النار، قال: يا جبريل! اذهب فانظر إليها، فذهب فنظر إليها، 
 ثم جاء فقال جبريل: أي رب، وعزتك لا يسمع أحد بما فيها من العذاب والكروب والتنكيل إلا كره أن يدخلها وابتعد عن أسبابها. 
 ثم حَفَّ الله عز وجل النار وجعل السبيل إليها بالشهوات والملذات، ثم قال: يا جبريل، اذهب فانظر إليها، 
 فذهب جبريل فنظر إليها، ثم جاء فقال: أي رب، وعزتك لقد خشيت وخفت وأشفقت ألا ينجو منها أحد؛ لما حولها من الشهوات والملذات.</t>
   </si>
   <si>
     <t>Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) хабар додаанд, ки вақте Худованд биҳишт ва дузахро офарид Ҷибраил (Алайҳис-салом)-ро гуфт: бирав ва ба он назар кун, чун Ҷибраил (Алайҳис-салом) биҳиштро дид, баргашт ва гуфт: эй Парвардигори ман! Ҳар касе аз биҳишт ва фаровонии неъмат ва хайроти он бишнавад, ҷуз ин нест, ки дӯст медорад вориди биҳишт шавад ва барои дохил шудан ба он амал мекунад. Сипас Худованд биҳиштро бо мушкилоту машаққатҳо, аз ҷумла бо анҷоми дастурот ва иҷтиноб аз мункарот, иҳота фармудааст. Ҳар касе мехоҳад ба онҷо ворид шавад бояд он машаққат ва сахтиҳоро убур кунад. Пас аз онки биҳишт ба машаққату сахтиҳо иҳота шуд, Худованд ба Ҷибраил (Алайҳис-салом) гуфт: бирав ва ба он як назар кун. Ҷибраил (Алайҳис-салом) ба биҳишт назар афканду баргашт ва гуфт: эй Парвардигори ман! Қасам ба иззати Ту машаққат ва мушкилоте, ки дар роҳи расидан ба он гузошта шудааст, метарсам касе ба онҷо дохил нахоҳад шуд. Чун Худованд дӯзахро офарид, ба Ҷибраил (Алайҳис-салом) гуфт: бирав ва ба он як назар кун. Пас аз онки Ҷибраил аз онҷо баргашт, гуфт: эй Парвардигори ман! Қасам ба иззати Ту, ҳар касе аз азобу шиканҷа ва машаққатҳои он бишнавад, аз амалҳое, ки сабаби ворид шудани банда ба онҷо мешавад, дар гурез хоҳад буд. Баъд аз онки Худованд ҳавас ва шаҳавотро дар роҳи расидан ба дузах қарор дод, ба Ҷибраил гуфт: бирав ва ба он як нигоҳ кун. Ҷибраил (Алайҳис-салом) пас аз онки аз онҷо баргашт, гуфт: Эй Парвардигори ман! Қасам ба иззати Ту, аз он метарсам, ки касе аз он наҷот нахоҳад ёфт, чун роҳи расидан ба он ҳавову ҳавас ва шаҳавот аст.</t>
   </si>
   <si>
     <t>الإيمان بأن الجنة والنار موجودتان الآن.
 وجوب الإيمان بالغيب وبكل ما جاء عن الله ورسوله صلى الله عليه وسلم.
 أهمية الصبر على المكاره لأنها السبيل المُوْصِل إلى الجنة.
 أهمية اجتناب المحرمات؛ لأنها السبيل الموصل إلى النار.
 جعل الجنة محفوفة بالمكاره، والنار بالشهوات، هو مقتضى الابتلاء والامتحان في الحياة الدنيا.
 طريق الجنة صعب وشاق، ويحتاج إلى الصبر والمعاناة مع الإيمان، وطريق النار مملوء بالملذات والشهوات في الدنيا.</t>
   </si>
   <si>
     <t>Боварӣ ва имон доштан бар онки биҳишту дӯзах  ҳоло вуҷуд дорад.
 Имон ба ғайб ва ба ҳар ончи аз ҷониби Худованд ва Паёмбараш (Салому дуруди Аллоҳ бар ӯ бод) омадааст, воҷиб аст.
 Аҳамияти сабр бар  сахтиҳо, зеро он роҳи расидан ба биҳишт аст.
 Аҳамияти дурӣ ҷустан аз муҳаррамот, зеро он роҳи дӯзах ба рӯи бандаро мекушояд.
 Роҳи расидан ба биҳишт бо сахтиҳо ва аз дӯзах бо шаҳавот сохта шудааст, ки ин худ як имтиҳон ва озмоиш дар зиндагии дунёст.
 Роҳи расидан ба биҳишт бисёр сахт ва пурмашаққат аст, ки сабру бурдборӣ ва имондориро тақозо мекунад. Аммо роҳи расидан ба дӯзах ҳавову ҳавас ва шаҳавот аст.</t>
-  </si>
-[...4 lines deleted...]
-    <t>[رواه أبو داود والترمذي والنسائي]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/65034</t>
   </si>
   <si>
     <t>يؤتى بالموت كهيئة كبش أملح</t>
   </si>
   <si>
     <t>Марг ба шакли қучқори сиёҳ-сафед</t>
   </si>
   <si>
     <t>عَنْ أَبِي سَعِيدٍ الخُدْرِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «يُؤْتَى بِالْمَوْتِ كَهَيْئَةِ كَبْشٍ أَمْلَحَ، فَيُنَادِي مُنَادٍ: يَا أَهْلَ الجَنَّةِ، فَيَشْرَئِبُّونَ وَيَنْظُرُونَ، فَيَقُولُ: هَلْ تَعْرِفُونَ هَذَا؟ فَيَقُولُونَ: نَعَمْ، هَذَا المَوْتُ، وَكُلُّهُمْ قَدْ رَآهُ، ثُمَّ يُنَادِي: يَا أَهْلَ النَّارِ، فَيَشْرَئِبُّونَ وَيَنْظُرُونَ، فَيَقُولُ: وهَلْ تَعْرِفُونَ هَذَا؟ فَيَقُولُونَ: نَعَمْ، هَذَا المَوْتُ، وَكُلُّهُمْ قَدْ رَآهُ، فَيُذْبَحُ ثُمَّ يَقُولُ: يَا أَهْلَ الجَنَّةِ خُلُودٌ فَلاَ مَوْتَ، وَيَا أَهْلَ النَّارِ خُلُودٌ فَلاَ مَوْتَ، ثُمَّ قَرَأَ: {وَأَنْذِرْهُمْ يَوْمَ الحَسْرَةِ إِذْ قُضِيَ الأَمْرُ وَهُمْ فِي غَفْلَةٍ} [مريم: 39]، وَهَؤُلاَءِ فِي غَفْلَةٍ أَهْلُ الدُّنْيَا {وَهُمْ لاَ يُؤْمِنُونَ} [مريم: 39]».</t>
   </si>
   <si>
     <t>Аз Абусъаиди Худрӣ (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуд: " Марг ба шакли қучқори сиёҳ-сафед оварда мешавад ва садо карда мешавад: эй биҳиштиён! Биҳиштиён сарҳои худро баланд карда гӯш фаро медиҳанд ва нидокунанда мегӯяд: оё инро мешиносед? Биҳиштиён, ки ҳама онро дидаанд ва мешиносанд мегӯянд бале ин марг аст. Сипас ба тарафи дузахиён садо карда мешавад ва дузахиён сарҳои худро баланд карда ба сӯи нидокунанда нигоҳ мекунанд ва ба онҳо гуфта мешавад: оё инро мешиносед? Дузахиён низ, ки онро дидаанд ва мешиносанд, мегӯянд: оре, ин марг аст. Сипас он кушта мешавад ва ба биҳиштиён гуфта мешавад, ки инҷо барои шумо ҷовидонӣ аст ва дигар марг барои шумо нест. Ҳамин гуна ба аҳли дӯзах гуфта мешавад, ки инҷо ҷовидонӣ аст ва дигар марг вуҷӯд надорад. Сипас Паёмбари Худо ин ду оятро хонд: (Битарсон (эй Паёмбар) одамонро аз рӯзи пушаймонӣ­­, ки чун кор ба поён расад. (аҳли дунё дар ғафлатанд) ва имрӯз онон дар дунё дар ғафлатанд ва онҳо аз ин сабаб имон намеоранд. (Марям: 39)"</t>
   </si>
   <si>
     <t>يبين النبي صلى الله عليه وسلم أن الموت يؤتى به يوم القيامة، كهيئة ذَكَر الضأن وفيه بياض وسواد، 
 فيٌنَادى: يا أهل الجنة! فيمدُّون أعناقهم ورقابهم ويرفعون رؤوسهم وينظرون، 
 فيقول لهم: هل تعرفون هذا؟ 
 فيقولون: نعم، هذا الموت، وكلهم قد رآه وعرفه، 
 ثم ينادي المنادي: يا أهل النار، فيمدون أعناقهم ورقابهم ويرفعون رؤوسهم وينظرون، 
 فيقول: هل تعرفون هذا؟ 
 فيقولون: نعم، هذا الموت، وكلهم قد رآه؛ 
 فيُذبَح، ثم يقول المنادي: يا أهل الجنة بقاء أبد الآبدين فلا موت، ويا أهل النار بقاء أبد الآبدين فلا موت. 
@@ -7118,50 +17235,81 @@
     <t>إذا قضى الله لعبد أن يموت بأرض جعل له إليها حاجة</t>
   </si>
   <si>
     <t>Худованд агар муқаддар созад, ки банда дар сарзамин ё ҷои дигаре бимирад, барои ӯ дар онҷо ҳоҷат ва ниёзе қарор медиҳад</t>
   </si>
   <si>
     <t>عَنْ مَطَرِ بْنِ عُكَامِسٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «إِذَا قَضَى اللَّهُ لِعَبْدٍ أَنْ يَمُوتَ بِأَرْضٍ جَعَلَ لَهُ إِلَيْهَا حَاجَةً».</t>
   </si>
   <si>
     <t>Аз Матар ибни Укомис (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Худованд агар муқаддар созад, ки банда дар сарзамин ё ҷои дигаре бимирад, барои ӯ дар онҷо ҳоҷат ва ниёзе қарор медиҳад".</t>
   </si>
   <si>
     <t>يخبر النبي صلى الله عليه وسلم: أن الله إذا قضى وقدَّر لعبد أن يموت بأرض وهو غير موجود فيها؛ جعل له إليها حاجة فيأتي إليها، فتقبض روحه فيها.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) хабар додаанд, ки Худованд агар марги бандаеро дар сарзамине муқаррар сохта бошад, ки худи ӯ дар он сарзамин ҳузур надорад, барои ӯ дар он сарзамин ниёз ва ҳоҷате қарор медиҳад, ки банда ба онҷо меояд ва дар онҷо қабзи руҳ мешавад.</t>
   </si>
   <si>
     <t>الحديث مصداق لقول الله عز وجل: {وما تدري نفس بأي أرض تموت}.</t>
   </si>
   <si>
     <t>Ин ҳадис худ мисдоқи сухани Худованд аст, ки мефармояд: "Ва ҳеҷ кас намедонад, ки дар кадом сарзамин мемирад".</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/65040</t>
+  </si>
+  <si>
+    <t>من كذب علي متعمدا فليتبوأ مقعده من النار</t>
+  </si>
+  <si>
+    <t>Ҳар касе қасдан бар ман дурӯғ бибандад, ҷойгоҳи худро дар оташи дӯзах муҳайё созад</t>
+  </si>
+  <si>
+    <t>عن أبي هريرة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «مَنْ كَذَبَ عَلَيَّ مُتَعَمِّدًا فَلْيَتَبَوَّأْ مَقْعَدَهُ مِنَ النَّارِ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар касе қасдан бар ман дурӯғ бибандад, ҷойгоҳи худро дар оташи дӯзах муҳайё созад."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ مَن كَذَبَ عليه مُتعمدًا بنِسبةِ قولٍ أو فعلٍ له كَذبًا، فإنّ له في الآخرة مَجلسًا في النار؛ جزاء له على كذبه عليه.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён намуданд, ки ҳар ки қасдан ба ӯ дурӯғ гӯяд ва сухане ё амалеро ба ӯ дурӯғ нисбат диҳад, дар охират ҷойгоҳе дар дӯзах дорад. Ва ин ҷазое аст барои дурӯғ бастан ба ӯ.</t>
+  </si>
+  <si>
+    <t>الكَذب على النبيِّ صلى الله عليه وسلم بالقصد والعَمْد سببٌ لدخول النار.
+الكذب على النبي عليه الصلاة والسلام ليس كالكذب على سائر الناس، لِمَا يَترتَّب على ذلك من مفاسد عظيمة في الدين والدنيا.
+التحذير من نشر الأحاديث قبل التثبُّت والتأكد من صحة نسبتها إلى النبي صلى الله عليه وسلم.</t>
+  </si>
+  <si>
+    <t>Дурӯғ бастан бар Паёмбар (саллаллоҳу алайҳи ва саллам) қасдан ва амдан, сабаби ворид шудан ба дӯзах аст.
+Дурӯғ бастан бар Паёмбар (саллаллоҳу алайҳи ва саллам) монанди дурӯғ бастан бар дигар мардум нест. Зеро ба сабаби ин дурӯғ мафосиди зиёде дар дин ва дунё ба вуҷуд меояд.
+Ҳушдор нисбат ба паҳн кардани ҳадисҳо пеш аз мутмаъин шудан аз дурустии нисбати он ба Паёмбар (саллаллоҳу алайҳи ва саллам).</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65043</t>
   </si>
   <si>
     <t>وأنا ضمام بن ثعلبة أخو بني سعد بن بكر</t>
   </si>
   <si>
     <t>ман Зимом ибни Саълаба, бародари банӣ Саъд ибни Бакр ҳастам</t>
   </si>
   <si>
     <t>عن أَنَسَ بْنَ مَالِكٍ رضي الله عنه قال: بينما نحن جلوس مع النبي صلى الله عليه وسلم في المسجد دخل رجل على جمل، فأناخه في المسجد ثم عقله، ثم قال لهم: أيكم محمد؟ والنبي صلى الله عليه وسلم متكئ بين ظهرانيهم، فقلنا: هذا الرجل الأبيض المتكئ. فقال له الرجل: يا ابن عبد المطلب فقال له النبي صلى الله عليه وسلم: «قد أجبتك». فقال الرجل للنبي صلى الله عليه وسلم: إني سائلك فمشدد عليك في المسألة، فلا تجد علي في نفسك؟ فقال: «سل عما بدا لك» فقال: أسألك بربك ورب من قبلك، آلله أرسلك إلى الناس كلهم؟ فقال: «اللهم نعم». قال: أنشدك بالله، آلله أمرك أن نصلي الصلوات الخمس في اليوم والليلة؟ قال: «اللهم نعم». قال: أنشدك بالله، آلله أمرك أن نصوم هذا الشهر من السنة؟ قال: «اللهم نعم». قال: أنشدك بالله، آلله أمرك أن تأخذ هذه الصدقة من أغنيائنا فتقسمها على فقرائنا؟ فقال النبي صلى الله عليه وسلم: «اللهم نعم». فقال الرجل: آمنت بما جئت به، وأنا رسول من ورائي من قومي، وأنا ضمام بن ثعلبة أخو بني سعد بن بكر.</t>
   </si>
   <si>
     <t>Аз Анас ибни Молик, (Худованд аз ӯ рози бод) ривоят аст, ки мегӯяд: Мо бо Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) дар масҷид нишаста будем ва марде савори шутур ба масҷид даромада шутури худро дар ҷое баст ва рӯй ба мардум овард ва гуфт: кадоме аз шумо Муҳаммад аст? Паёмбар, ки онҷо такя зада нишаста буд, гуфтем: ин марди сафедпуст, ки инҷо такя задааст Муҳаммад аст. Мард гуфт: Эй писари Абдулмутталиб!  Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуд: "Шуморо мешунавам". Мард ба Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) гуфт: ман аз ту мепурсам ва дар пурсишҳоям сахтгир ҳастам ва аз ман малол набошед. Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуд: "Дар ҳар маврид, ки мехоҳӣ бипурс". Гуфт: аз барои Худо ва Худои гузаштагони худ бигӯ, ки оё ту фиристодаи Худованд ба тамоми мардумон ҳастӣ? Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуд: "Боро Илоҳо, бале". Мард гуфт: ба хотири Аллоҳ аз ту мепурсам, оё Аллоҳ туро амр кардааст, ки дар як шабонарӯз панҷ вақт намоз бихонем? Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуд: "Боро Илоҳо, бале". Мард гуфт: ба хотири Аллоҳ аз ту мепурсам, ки оё Аллоҳ туро амр намудааст, ки ин моҳ (моҳи рамазонро)-ро рӯза бигирем? 
  Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуд: "Боро Илоҳо, бале". Мард гуфт: ба хотири Аллоҳ аз ту мепурсам, ки оё Аллоҳ туро амр кардааст, ки ин садақаро аз сарватмандони худ гирифта ба фақиронамон тақсим кунем?  Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуд: " Боро Илоҳо, бале". Мард гуфт: ба ончи ту овардаи имон овардам ва ман намояндаи қавми худ ҳастам, ман Зимом ибни Саълаба, бародари банӣ Саъд ибни Бакр ҳастам.</t>
   </si>
   <si>
     <t>يخبر أنس بن مالك رضي الله عنه: بينما الصحابة جلوس مع النبي صلى الله عليه وسلم في المسجد إذ دخل رجل على جمل، فأبركَه ثم ربطَه، 
 ثمّ سألهم: أيُّكم محمد؟ 
 والنبي صلى الله عليه وسلم متكئ بين القوم، فقلنا: هذا الرَّجل الأبيض المتَّكئ، 
 فقال له الرَّجل: يا ابن عبد المطلب، 
 فقال له النبي صلى الله عليه وسلم: سمعتك، فسل أُجبْك. 
 فقال الرجل للنبي صلى الله عليه وسلم: إني سائلك فَمُشَدِّد عليك في المسألة، فلا تجد عليَّ في نفسك.
  أي: فلا تغضب عليَّ ولا يصبْك ضيق، 
 فقال: سل عَمّا تريد، 
 فقال: أسألك بِربِّك وربِّ مَن قبلك، آلله أرسلَك إلى الناس؟ 
 فقال: اللَّهم نعم، تأكيدًا لِصِدقه، 
@@ -7209,57 +17357,51 @@
   </si>
   <si>
     <t>كان النبي صلى الله عليه وسلم جالسًا بين أصحابه، فقال: هذا الوقت الذي يُرفَع ويُسلَب فيه العلم من الناس، 
 فتعجب زياد بن لبيد الأنصاري رضي الله عنه وسأل النبي صلى الله عليه وسلم، 
 فقال: كيف يرفع العلم ويضيع منا؟! وقد قرأنا القرآن وحفظناه؛ فوالله لنَقرأنَّه، ولنُقرِئنَّه نساءنا وأبناءنا، وأبناء أبنائنا، 
 فقال النبي صلى الله عليه وسلم متعجبًا: فقدتْك أمك يا زياد! إن كنت لأعدك من علماء أهل المدينة! 
 ثم بين له صلى الله عليه وسلم: أنَّ فقد العلم ليس بفقد القرآن؛ ولكن فقد العلم بفقد العمل به،
 فهذه التوراة والإنجيل عند اليهود والنصارى؛ ومع ذلك ما نفعتهم، وما استفادوا من مقصودهما؛ وهو العمل بما علموا.</t>
   </si>
   <si>
     <t>Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) миёни ёронаш нишаста буд ва фармуд: як замоне аст, ки илм аз миёни мардум бардошта мешавад, Зиёд ибни Лабиди ансорӣ (Худованд аз ӯ розӣ бод) аз ин сухани Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) дар тааҷҷуб афтода аз Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) пурсид: чигуна илм аз дасти мо меравад, дар ҳоле ки мо Қуръонро  хонда онро ҳифз кардаем? Савганд ба Худо мо онро мехонем ва ба занону фарзандони худ ва фарзандони фарзандони худ онро меомӯзонем. Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) бо тааҷҷуб  гуфт: Модарат дар азоят бинишинад эй Зиёд! Ман туро аз олимони Мадина мешумурдам. Сипас Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) баён фармуданд, ки: аз байн рафтани илм ба маънои аз даст рафтани Қуръон нест, балки амал накардан ба илм, ба маънои аз байн рафтани он аст. Яҳуд ва насоро, ки барояшон Таврот ва Инҷил фиристода шудааст, барояшон суде набахшид, зеро онҳо бо он амал накарданд ва аз ончи дар он барояшон дастур шудааст баҳраманд нашуданд.</t>
   </si>
   <si>
     <t>وجود المصاحف والكتب بأيدي النّاس لا تنفع بدون العمل بها.
 رفع العلم يكون بأمور، منها: موت النبي صلى الله عليه وسلم، وموت العلماء، وترك العمل بالعلم.
 من علامات الساعة ذهاب العلم وترك العمل به.
 الحث على العمل بالعلم فإنه هو المقصود.</t>
   </si>
   <si>
     <t>Ҳамин гуна доштани Қуръон ва амал накардани мардум ба он ҳеҷ суде нахоҳад дошт.
 Аз байн рафтани илм шомили чанд мавриди зайл аст: вафоти Паёмбар (Салому дуруди Аллоҳ бар ӯ бод), вафоти олимон ва амал накардан ба илм.
 Яке аз нишонаҳои қиёмат низ аз байн рафтани илм ва амал накардан ба он аст.
 Чун инҷо ҳадаф амал кардан ба илм аст, пас бояд барои он ташвиқ ва даъват карда шавад.</t>
   </si>
   <si>
-    <t>صحيح لغيره</t>
-[...1 lines deleted...]
-  <si>
     <t>رواه ابن ماجه</t>
-  </si>
-[...1 lines deleted...]
-    <t>[Саҳеҳ лиғайриҳи]</t>
   </si>
   <si>
     <t>[رواه ابن ماجه]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/65045</t>
   </si>
   <si>
     <t>لا تصدقوا أهل الكتاب ولا تكذبوهم، وقولوا: آمنا بالله وما أنزل إلينا</t>
   </si>
   <si>
     <t>Аҳли китобро на тасдиқ кунед ва на такзиб, балки бигӯед: (Имон овардем ба Аллоҳ ва ба ончи бар мо нозил шудааст)</t>
   </si>
   <si>
     <t>عَنْ ‌أَبِي هُرَيْرَةَ رَضِيَ اللهُ عَنْهُ قَالَ: كَانَ أَهْلُ الْكِتَابِ يَقْرَؤُونَ التَّوْرَاةَ بِالْعِبْرَانِيَّةِ، وَيُفَسِّرُونَهَا بِالْعَرَبِيَّةِ لِأَهْلِ الْإِسْلَامِ، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا تُصَدِّقُوا أَهْلَ الْكِتَابِ وَلَا تُكَذِّبُوهُمْ، وَقُولُوا: {آمَنَّا بِاللهِ وَمَا أُنْزِلَ إِلَيْنَا} [البقرة: 136] الْآيَةَ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (Худованд аз ӯ розӣ бод) ривоят аст, ки мегӯяд: Аҳли китоб Тавротро бо (забони) ибрӣ мехонданд ва барои мусалмонон онро бо арабӣ тафсир мекарданд. Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуд: "Аҳли китобро на тасдиқ кунед ва на такзиб, балки бигӯед: (Имон овардем ба Аллоҳ ва ба ончи бар мо нозил шудааст) (Бақара 136)"</t>
   </si>
   <si>
     <t>حذًّر النبي صلى الله عليه وسلم أمته من الاغترار بما يرويه أهل الكتاب من كتبهم، 
 حيث كان اليهود على عهد النبي صلى الله عليه وسلم يقرؤون التوراة باللغة العبرية؛ وهي لغة اليهود، ويفسرونها بالعربية، 
 فقال صلى الله عليه وسلم: لا تصدِّقوا أهل الكتاب ولا تكذِّبوهم، وهذا فيما لا يُعرف صدقُه من كذِبِه؛ 
 وذلك لأن الله تعالى أمرنا أن نؤمن بما أنزل إلينا من القرآن، وما أنزل إليهم من الكتاب، إلا أنه لا سبيل لنا إلى أن نعلم صحيح ما يحكونه عن تلك الكتب من سقيمه إذا لم يَرِد في شريعتنا ما يوضِّح صدقَه من كذبه، 
 فنتوقف، فلا نصدقهم؛ لئلا نكون شركاء معهم فيما حرَّفوه منه، ولا نكذبهم؛ فلعله يكون صحيحًا، فنكون منكرين لما أمرنا أن نؤمن به، 
@@ -7612,50 +17754,82 @@
   </si>
   <si>
     <t>عَنْ ‌عَائِشَةَ رضي الله عنها: أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كَانَ إِذَا أَوَى إِلَى فِرَاشِهِ كُلَّ لَيْلَةٍ جَمَعَ كَفَّيْهِ، ثُمَّ نَفَثَ فِيهِمَا فَقَرَأَ فِيهِمَا: {قُلْ هُوَ اللهُ أَحَدٌ}، وَ{قُلْ أَعُوذُ بِرَبِّ الْفَلَقِ}، وَ{قُلْ أَعُوذُ بِرَبِّ النَّاسِ}، ثُمَّ يَمْسَحُ بِهِمَا مَا اسْتَطَاعَ مِنْ جَسَدِهِ، يَبْدَأُ بِهِمَا عَلَى رَأْسِهِ وَوَجْهِهِ وَمَا أَقْبَلَ مِنْ جَسَدِهِ، يَفْعَلُ ذَلِكَ ثَلَاثَ مَرَّاتٍ.</t>
   </si>
   <si>
     <t>Аз Оиша (Худованд аз ӯ розӣ бод) ривоят аст, ки: Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) ҳар шаб чун ба бистари хоб мерафт, ду кафи дастони худро ҷамъ карда дар он сураҳои: (Қул ҳувал-лоҳу аҳад),  (Қул аъузу бираббил-фалақ) ва (Қул аъузу бираббин-нос) -ро  мехонд ва кафҳои дастонашро ба ҳар ҷое аз баданаш, ки муяссар ва дастрас буд масҳ мекард. Аз сар ва рӯй ва аз пешорӯи бадани худ оғоз карда ин амалро се маротиба анҷом медоданд.</t>
   </si>
   <si>
     <t>كان من هديه صلى الله عليه وسلم إذا أوى إلى فراشه لينام جَمَعَ كفـيه ورفعهما -كما يفعل الداعي- ونَفَخَ فيهما من فمِه نفخًا لطيفًا مع رِيْق يسير ويقرأ السور الثلاث: 
 {قل هو الله أحد} 
 و{قل أعوذ برب الفلق} 
 و{قل أعوذ برب الناس}، 
 ثم يمسح بكفيه ما استطاع من جسده؛ بادئًا برأسه ووجهه وبالجزء الأمامي من بدنه، يكرر هذا الفعل ثلاث مرات.</t>
   </si>
   <si>
     <t>Яке аз роҳнамудҳои Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ин аст, ки вақте ба бистари хоб мерафт ду кафи дастони худро бо ҳам ҷамъ карда ба боло мебардошт, ҳамонгуна, ки дар дуо бардошта мешавад, ва дар он сураҳои (Қул ҳувал-лоҳу аҳад, (Қул аъузу бираббил-фалақ) ва (Қул аъузу бираббин-нос)-ро хонда бо андак аз оби даҳон дамонда бо кафи дастонаш ҳар қисмате аз баданашонро, ки метавонистанд масҳ мекарданд. Ин амалро аз сар ва рӯй ва сипас аз қисми пеши бадан шуруъ карда се бор анҷом медоданд.</t>
   </si>
   <si>
     <t>استحباب قراءة سورة الإخلاص والمعوذتين قبل النوم والنفث بهنَّ، ومسح ما استطاع من جسده.</t>
   </si>
   <si>
     <t>Хондани сураи Ихлос ва муъавизатайн пеш аз хоб ва дамидан дар кафи дастон ва масҳ кардани ҳар қисмате аз баданро, ки имкон дорад, мустаҳаб аст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/65060</t>
+  </si>
+  <si>
+    <t>اليهود مغضوب عليهم، والنصارى ضلال</t>
+  </si>
+  <si>
+    <t>Яҳудиён ба ғазаб гирифтор шудаанд ва насрониён гумроҳ шудаанд</t>
+  </si>
+  <si>
+    <t>عَنْ ‌عَدِيِّ بْنِ حَاتِمٍ عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «الْيَهُودُ مَغْضُوبٌ عَلَيْهِمْ، وَالنَّصَارَى ضُلَّالٌ».</t>
+  </si>
+  <si>
+    <t>Аз Адий ибни Ҳотим ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Яҳудиён ба ғазаб гирифтор шудаанд ва насрониён гумроҳ шудаанд."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ اليهودَ قومٌ غَضِبَ اللهُ عليهم؛ لأنهم عرفوا الحقَّ ولم يعملوا به. 
+والنصارى قومٌ ضلال؛ لأنهم عَمِلوا بغير علم.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) моро огоҳ намуданд, ки яҳудиён қавме ҳастанд, ки Аллоҳ бар онҳо хашм гирифтааст. Зеро онон ҳақро медонистанд ва ба он амал намекарданд. Насрониён гумроҳ ҳастанд, зеро онон бе илм амал карданд.</t>
+  </si>
+  <si>
+    <t>الجَمْعُ بين العلم والعمل نجاةٌ من سبيل المغضوب عليهم والضالين.
+التحذير من سبيل اليهود والنصارى، ولزوم الصراط المستقيم الذي هو الإسلام.
+كل من اليهود والنصارى ضال مغضوب عليه، لكن أَخَصُّ أوصافِ اليهود الغضبُ، وأَخَصُّ أوصاف النصارى الضلال.</t>
+  </si>
+  <si>
+    <t>Пайвастани илм бо амал василаи наҷот аз роҳи касоне, ки мавриди хашм қарор гирифтаанд ва гумроҳ шудагон аст.
+Огоҳӣ аз роҳи яҳудиён ва насрониён ва пойбанд мондан ба роҳи рост, ки Ислом аст.
+Ҳам яҳудиён ва ҳам насрониён гумроҳанд ва гирифтори ғазаб ҳастанд, аммо мушаххастарин тавсифи яҳуд хашм ва мушаххастарин тавсифи насрониҳо гумроҳӣ аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65061</t>
   </si>
   <si>
     <t>فإذا رأيت الذين يتبعون ما تشابه منه فأولئك الذين سمى الله، فاحذروهم</t>
   </si>
   <si>
     <t>Агар касеро дидӣ, ки думболи муташобеҳот аст, онҳо ҳамон касоне ҳастанд, ки Худо аз онҳо ном бурдааст, пас аз онон барҳазар бош</t>
   </si>
   <si>
     <t>عَنْ ‌عَائِشَةَ رَضِيَ اللهُ عَنْهَا قَالَتْ: تَلَا رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ هَذِهِ الْآيَةَ: {هُوَ الَّذِي أَنْزَلَ عَلَيْكَ الْكِتَابَ مِنْهُ آيَاتٌ مُحْكَمَاتٌ هُنَّ أُمُّ الْكِتَابِ وَأُخَرُ مُتَشَابِهَاتٌ فَأَمَّا الَّذِينَ فِي قُلُوبِهِمْ زَيْغٌ فَيَتَّبِعُونَ مَا تَشَابَهَ مِنْهُ ابْتِغَاءَ الْفِتْنَةِ وَابْتِغَاءَ تَأْوِيلِهِ، وَمَا يَعْلَمُ تَأْوِيلَهُ إِلَّا اللَّهُ، وَالرَّاسِخُونَ فِي الْعِلْمِ يَقُولُونَ آمَنَّا بِهِ كُلٌّ مِنْ عِنْدِ رَبِّنَا وَمَا يَذَّكَّرُ إِلَّا أُولُو الْأَلْبَابِ} [آل عمران: 7]. قَالَتْ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «فَإِذَا رَأَيْتِ الَّذِينَ يَتَّبِعُونَ مَا تَشَابَهَ مِنْهُ فَأُولَئِكَ الَّذِينَ سَمَّى اللهُ، فَاحْذَرُوهُمْ».</t>
   </si>
   <si>
     <t>Аз Оиша (Худованд аз ӯ розӣ бод) ривоят аст, ки гуфт: Расули Аллоҳ (Салому дуруди Аллоҳ бар ӯ бод) ин оятро тиловат фармуданд: ([Эй паёмбар] Ӯст, ки китоб [-и Қуръон]-ро бар ту нозил кард. Бахше аз он оёти муҳкам [сареҳу равшан] аст, ки онҳо асоси китобанду [бахши] дигар муташобеҳот аст [ки таъвилпазиранд]; аммо касоне, ки дар дилҳояшон инҳироф аст, барои фитнаҷӯӣ [ва гумроҳ кардани мардум] ва ба хотири таъвили он [ба дилхоҳи худ], аз муташобеҳи он пайравӣ мекунанд; ҳол он ки таъвилашро [касе] ҷуз Аллоҳ таоло намедонад; ва росихони дар илм [уламои дин] мегӯянд: "Мо ба ҳамаи он [оёт, чи муҳкаму чи муташобеҳ] имон овардем; ҳама аз тарафи Парвардигори мост"; ва ҷуз хирадмандон касе панд намегирад. (Оли Имрон: 7). Оиша (Худованд аз ӯ розӣ бод) гуфт: Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуданд: "Агар касеро дидӣ, ки думболи муташобеҳот аст, онҳо ҳамон касоне ҳастанд, ки Худо аз онҳо ном бурдааст, пас аз онон барҳазар бош"</t>
   </si>
   <si>
     <t>قرأ رسول الله صلى الله عليه وسلم هذه الآية: 
 {هُوَ الَّذِي أَنْزَلَ عَلَيْكَ الْكِتَابَ مِنْهُ آيَاتٌ مُحْكَمَاتٌ هُنَّ أُمُّ الْكِتَابِ وَأُخَرُ مُتَشَابِهَاتٌ فَأَمَّا الَّذِينَ فِي قُلُوبِهِمْ زَيْغٌ فَيَتَّبِعُونَ مَا تَشَابَهَ مِنْهُ ابْتِغَاءَ الْفِتْنَةِ وَابْتِغَاءَ تَأْوِيلِهِ وَمَا يَعْلَمُ تَأْوِيلَهُ إِلَّا اللَّهُ وَالرَّاسِخُونَ فِي الْعِلْمِ يَقُولُونَ آمَنَّا بِهِ كُلٌّ مِنْ عِنْدِ رَبِّنَا وَمَا يَذَّكَّرُ إِلَّا أُولُو الْأَلْبَابِ}، 
 وفيها أخبر الله سبحانه أنه هو الذي أنزل على نبيه القرآن، الذي منه آيات واضحة الدلالة، معلومة الأحكام لا لبس فيها، هي أصل الكتاب ومرجعه، وهي المرجع عند الاختلاف، 
 ومنه آيات أُخر محتملة لأكثر من معنى، يلتبس معناها على بعض الناس، أو يظن أن بينها وبين الآية الأخرى تعارض، 
 ثم بين الله تعامل الناس مع هذا الآيات، 
 فالذين في قلوبهم مَيْلٌ عن الحق فيتركون المُحْكم، ويأخذون بالمتشابه المُحْتمل، يبتغون بذلك إثارة الشبهة وإضلال الناس، ويبتغون بذلك تأويلها على ما يوافق أهواءهم، 
 وأما الثابتون في العلم فإنهم يعلمون هذا المتشابه، ويردُّونه للمحكم، ويؤمنون به وأنه من عند الله سبحانه وتعالى، ولا يمكن أن يلتبس أو يتعارض، ولكن ما يتذكر بذلك ولا يتعظ إلا أصحاب العقول السليمة. 
 ثم قال النبي صلى الله عليه وسلم لأم المؤمنين عائشة رضي الله عنها أنها إذا رأت الذين يتبعون المتشابه فإنهم هم الذين سمَّى الله في قوله: 
 {فأما الذين في قلوبهم زيغ} 
 فاحذروهم ولا تصغوا إليهم.</t>
   </si>
@@ -7666,50 +17840,82 @@
     <t>المحكم من آيات القرآن: ما اتضحت دلالته وظهر معناه، والمتشابه: ما احتمل أكثر من معنى واحتاج إلى نظر وفهم.
 التحذير مِن مخالطة أهل الزيغ وأصحاب البدع ومَن يطرح المشكلات لإضلال الناس وتشكيكهم. 
 في ختم الآية بقوله تعالى: {وما يذكر إلا أولو الألباب} تعريض بالزائغين، ومدح للراسخين، يعني: مَن لم يتذكَّر ويتَّعظ، واتَّبع هواه ليس مِن أولي الألباب.
 اتباع المتشابه سبب لزيغ القلب.
 وجوب رد الآيات المتشابهة التي قد لا يُفهم معناها إلى الآيات المحكمة.
 جعل الله سبحانه بعضَ القرآن محكمًا وبعضَه متشابهًا؛ ابتلاءً للناس ليتميز أهل الإيمان من أهل الضلال.
 في وقوع المتشابه في القرآن: إظهار فضل العلماء على غيرهم، وإعلام للعقول بقصورها؛ لتستسلم لبارئها وتعترف بعجزها.
 فضيلة الرسوخ في العلم وضرورة الثبات فيه.
 للمفسرين في الوقوف على {الله} من قوله: { وما يعلم تأويله إلا الله والراسخون في العلم } قولان، فمن وقف على {الله}، فيكون المراد بالتأويل علم حقيقة الشيء وكنهه وما لا سبيل إلى إدراكه كأمر الروح والساعة مما استأثر الله بعلمه، والراسخون في العلم يؤمنون به ويكلون حقائقه إلى الله فيسلمون ويسلمون، ومن وصل ولم يقف على {الله} ، فيكون المراد بالتأويل التفسير والكشف والإيضاح، فيكون الله يعلمه والراسخون في العلم يعلمونه أيضا، فيؤمنون بها ويردونها للمحكم.</t>
   </si>
   <si>
     <t>Оятҳои муҳкам: оятҳое ҳастанд, ки маънояшон ошкор ва далолаташон равшан аст. Муташобеҳ: оятҳое ҳастанд, ки эҳтимоли бештар аз як маъноро дошта ниёз ба баррасӣ ва дарк доранд.
 Ҳушдор аз ҳамнишинӣ бо гумроҳон ва аҳли бидъат ва касоне, ки барои гумроҳ кардани мардум шакку шубҳа эҷод мекунанд.
 Дар поёни ояти мазкур, ки бо "ва ҷуз хирадмандон касе панд намегирад" хотима ёфтааст, накуҳиш бар мунҳарифшудагон ва ситоиш бар олимони раббонӣ ва собитқадам аст. Яъне: касе, ки панд нагирифт ва аз ҳавову ҳаваси худ пайравӣ кард, аз ҷумлаи афроди хирадманд нест.
 Пайравӣ аз муташобеҳ сабаби инҳироф ва гумроҳӣ мешавад.
 Оятҳои муташобеҳ, ки шояд мафҳуми онҳо дарк карда нашавад, бояд дар мавриди онҳо ба оятҳои муҳкам муроҷиат карда шавад.
 Худованд бахше аз оятҳои Қуръонро муҳкам ва қисме аз онро муташобеҳ қарор додааст, ва ин як имтиҳоне аст аз ҷониби Худованд барои мардум, то аҳли имон аз гумроҳон ташхис карда шавад.
 Вуҷӯди муташобеҳот дар Қуръони карим нишонгари бартарӣ ва фазилати олимон аз дигарон ва огоҳ сохтани зеҳнҳо аз камбуд ва костиҳо  аст, то ба оҷиз будани худ эътироф ва таслими Офаридгори худ шавад.
 Фазилати устуворӣ дар илм ва зарурати пойдорӣ дар он.
 Муфассирон дар мавриди "Таъвили онро танҳо Аллоҳ медонад" дар ин фармудаи Ӯ Таъоло: { وما يعلم تأويله إلا الله والراسخون في العلم } бар ду назар ҳастанд: 1-Мурод аз он огоҳӣ ва донистани воқеияти як чиз, моҳияти он ва ончи, ки ҳеҷ роҳе барои дарк ва донистани он вуҷӯд надорад аст, ба монанди: рӯҳ ва қиёмат, ки илми он мунҳасир ба Ӯ Таъоло аст. Росихони дар илм (онон, ки дар илм устуворанд) ба он имон доранд ва ҳақиқати онро ба Худо месупоранд ва худ таслими он шуда аз ҳар гуна таъвил даст мебардоранд. 2-Мурод аз таъвил тафсир ва тавзеҳот аст, яъне Худованд онро медонад ва росихони дар илм низ аз он огоҳанд, ба он имон доранд ва дар мавриди тафсири он ба оятҳои муҳкам руҷуъ мекунанд.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/65062</t>
   </si>
   <si>
+    <t>ما من رجل يذنب ذنبا، ثم يقوم فيتطهر، ثم يصلي، ثم يستغفر الله، إلا غفر الله له</t>
+  </si>
+  <si>
+    <t>Ҳеҷ марде нест, ки гуноҳе содир кунад, сипас бархоста таҳорат кунад, сипас намоз гузорад ва аз Аллоҳ омурзиш бихоҳад, магар ин ки Аллоҳ ӯро мебахшад</t>
+  </si>
+  <si>
+    <t>‌عن عَلِيٍّ قَالَ: إِنِّي كُنْتُ رَجُلًا إِذَا سَمِعْتُ مِنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ حَدِيثًا نَفَعَنِي اللهُ مِنْهُ بِمَا شَاءَ أَنْ يَنْفَعَنِي بِهِ، وَإِذَا حَدَّثَنِي رَجُلٌ مِنْ أَصْحَابِهِ اسْتَحْلَفْتُهُ، فَإِذَا حَلَفَ لِي صَدَّقْتُهُ، وَإِنَّهُ حَدَّثَنِي ‌أَبُو بَكْرٍ، وَصَدَقَ أَبُو بَكْرٍ، قَالَ: سَمِعْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَا مِنْ رَجُلٍ يُذْنِبُ ذَنْبًا، ثُمَّ يَقُومُ فَيَتَطَهَّرُ، ثُمَّ يُصَلِّي، ثُمَّ يَسْتَغْفِرُ اللهَ، إِلَّا غَفَرَ اللهُ لَهُ»، ثُمَّ قَرَأَ هَذِهِ الْآيَةَ: {وَالَّذِينَ إِذَا فَعَلُوا فَاحِشَةً أَوْ ظَلَمُوا أَنْفُسَهُمْ ذَكَرُوا اللهَ فَاسْتَغْفَرُوا لِذُنُوبِهِمْ} [آل عمران: 135].</t>
+  </si>
+  <si>
+    <t>Аз Алӣ (разияллоҳу анҳу) ривоят аст, ки гуфт: "Ҳаргоҳ аз Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) ҳадисе мешунидам, Аллоҳ манро аз он чунон ки хоста буд судманд мекард. Ва агар марде аз асҳобаш бароям ҳадисе аз ӯ мегуфт, ӯро қасам медодам, агар қасам мехӯрд, ӯро ростгӯ мешуморидам ва ҳамоно Абубакр ба ман ҳадисе гуфт ва Абубакр рост гуфт, ки шунидам Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) мефармояд: "Ҳеҷ марде нест, ки гуноҳе содир кунад, сипас бархоста таҳорат кунад, сипас намоз гузорад ва аз Аллоҳ омурзиш бихоҳад, магар ин ки Аллоҳ ӯро мебахшад". Сипас ин оятро хонд: ( Ва [ҳамон] касоне, ки чун муртакиб [-и гуноҳи бузург ва] кори зиште шуданд ё [бо анҷоми дигар гуноҳон] бар худ ситам карданд, Аллоҳро ба ёд меоваранд ва барои гуноҳонашон омурзиш мехоҳанд...) (Сураи Оли Имрон, ояти 135).</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنه ما مِن عبدٍ يُذنبُ ذنبًا، فيحسن الوضوء، ثم يقوم فيصلي ركعتين بنية التوبة عن ذنبه هذا، ثم يستغفر الله، إلا غفر الله له. 
+ثم قَرأ النبيُّ صلى الله عليه وسلم قولَه تعالى: 
+{والذين إذا فعلوا فاحشة أو ظلموا أنفسهم ذكروا الله فاستغفروا لذنوبهم ومن يغفر الذنوب إلا الله ولم يصروا على ما فعلوا وهم يعلمون} 
+[آل عمران: 135].</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар доданд, ки ҳеҷ бандае нест, ки гуноҳ кунад ва пас аз он таҳорат кунад ва сипас бархезад ва ду ракъат намоз ба нияти тавба аз он гуноҳ бихонад ва сипас аз Аллоҳ омурзиш бихоҳад, магар ин ки Аллоҳ ӯро мебахшад. Сипас Паёмбар (саллаллоҳу алайҳи ва саллам) ин оятро хонданд: (Ва [ҳамон] касоне, ки чун муртакиб [-и гуноҳи бузург ва] кори зиште шуданд ё [бо анҷоми дигар гуноҳон] бар худ ситам карданд, Аллоҳро ба ёд меоваранд ва барои гуноҳонашон омурзиш мехоҳанд – ва ҷуз Аллоҳ Таъоло чи касе гуноҳонро меомурзад? – Ва бар он чи кардаанд пофишорӣ намекунанд, дар ҳоле ки медонанд [гунаҳкоранд ва Аллоҳ Таъоло бахшоянда ва тавбапазир аст].) (Сураи Оли Имрон, ояти 135)</t>
+  </si>
+  <si>
+    <t>الحثُّ على الصلاة ثم الاستغفار بعد الذنب.
+سَعَةُ مغفرةِ الله عز وجل وقبوله للتوبة والاستغفار.</t>
+  </si>
+  <si>
+    <t>Ташвиқ ба намоз ва сипас истиғфор кардан баъд аз гуноҳ.
+Фаровонии мағфирати Аллоҳ Таъоло ва қабулаш барои тавба ва истиғфор.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65063</t>
+  </si>
+  <si>
     <t>أليس الذي أمشاه على الرجلين في الدنيا قادرا على أن يمشيه على وجهه يوم القيامة؟</t>
   </si>
   <si>
     <t>Оё касе, ки дар дунё ӯро бо ду пой роҳ рафтан водоштааст, қодир нест рӯзи қиёмат ӯро он гуна водорад, ки бар рӯи чеҳраи худ роҳ равад"?</t>
   </si>
   <si>
     <t>عَنْ ‌قَتَادَةَ رحمه الله قال: حَدَّثَنَا ‌أَنَسُ بْنُ مَالِكٍ رَضِيَ اللهُ عَنْهُ أَنَّ رَجُلًا قَالَ: يَا نَبِيَّ اللهِ كَيْفَ يُحْشَرُ الْكَافِرُ عَلَى وَجْهِهِ؟ قَالَ: «أَلَيْسَ الَّذِي أَمْشَاهُ عَلَى الرِّجْلَيْنِ فِي الدُّنْيَا قَادِرًا عَلَى أَنْ يُمْشِيَهُ عَلَى وَجْهِهِ يَوْمَ الْقِيَامَةِ؟» قَالَ قَتَادَةُ: بَلَى وَعِزَّةِ رَبِّنَا.</t>
   </si>
   <si>
     <t>Аз Қатода (Раҳмати Худо бар ӯ бод) ривоят аст, ки гуфт: Анас ибни Молик ба мо гуфт: марде аз Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) пурсид, ки эй Паёмбари Аллоҳ! Кофир чигуна бар рӯяш ҳашр мешавад? Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуд: "Оё касе, ки дар дунё ӯро бо ду пой роҳ рафтан водоштааст, қодир нест рӯзи қиёмат ӯро он гуна водорад, ки бар рӯи чеҳраи худ роҳ равад"? Қатода гуфт: Оре, ба иззат ва ҷалоли Парвардигорамон.</t>
   </si>
   <si>
     <t>سُئل النبي صلى الله عليه وسلم: كيف يُحشر الكافر على وجهه يوم القيامة؟! 
 فقال النبي صلى الله عليه وسلم: أليس الله الذي أمشاه على الرجلين في الدنيا قادرًا على أن يُمشيَه على وجهه يوم القيامة؟! فالله على كل شيء قدير.</t>
   </si>
   <si>
     <t>Аз Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) пурсида шуд, ки кофир дар рӯзи қиёмат чигуна бар рӯяш ҳашр карда мешавад? Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) фармуд: оё Худованд, ки ӯро дар дунё бо ду пой роҳ рафтан водоштааст, қодир нест ӯро дар рӯзи қиёмат он гуна водорад, ки бар рӯи чеҳраи худ роҳ равад! Худованд бар ҳама чиз қодиру тавоност.</t>
   </si>
   <si>
     <t>هوان الكافر يوم القيامة وأنه يمشي على وجهه.</t>
   </si>
   <si>
     <t>Кофир дар рӯзи қиёмат он гуна хор  ва залил аст, ки бар рӯи чеҳраи худ роҳ меравад.</t>
   </si>
   <si>
@@ -7729,50 +17935,1185 @@
   </si>
   <si>
     <t>طَلَبَ النبيُّ صلى الله عليه وسلم مِن عمِّه أبي طالب وهو في سكرات الموت أن ينطق بلا إله إلا الله ليشْفَع له بها يوم القيامة، ويشهد له بالإسلام، 
 فأبى أن ينطق بالشَّهادة خوفًا مِن أن تَسُبَّه قريش وتقول عنه: إنَّه أسلَم بسبب الخوف مِن الموت والضَّعْف! 
 فقال للنبي صلى الله عليه وسلم: لولا ذلك لَأدخلت السّرور على قلبك بقول الشَّهادة، وأبلغتك أُمنيتك حتى ترضى! 
 فأنزل الله تعالى الآية التي تدل على أن النبي صلى الله عليه وسلم لا يملك هداية التوفيق للإسلام، بل الله عز وجل وحده يُوفِّق من يشاء. 
 وأن النبي عليه الصلاة والسلام يهدي الخلق بالدلالة والبيان والإرشاد والدعوة إلى الصراط المستقيم.</t>
   </si>
   <si>
     <t>Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) аз амакаш Абутолиб, ки дар ҳолати марг буд, хоҳиш кард "Ло илоҳа иллаллоҳ" бигӯяд то ӯро дар рӯзи қиёмат шафоат ва барои ислом пазируфтанаш гувоҳӣ диҳад, аммо ӯ аз тарси инки мабодо Қурайш бигӯяд ӯ аз тарси марг ва нотавонӣ имон овард, худдорӣ кард. Ба Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) гуфт: агар ончи гуфтам намебуд туро ба орзуят мерасондам ва бо гуфтани калимаи шаҳодат дилатро шод мекардам, то хушнуд шавӣ. Худованд ояти мазкурро бинобар ин нозил фармуд, ки тавфиқи ҳидоят ба дасти Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) нест, балки танҳо Аллоҳ касеро бихоҳад тавфиқ ва ҳидоят мефармояд ва масъулияти Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) роҳнамоӣ ва даъвати мардум ба роҳи рост аст.</t>
   </si>
   <si>
     <t>الحق لا يُترك خوفًا من كلام الناس.
 النبي صلى الله عليه وسلم إنما يملك هداية الدلالة والإرشاد لا هداية التوفيق.
 مشروعية زيارة الكافر المريض لدعوته إلى الإسلام.
 حرص النبي صلى الله عليه وسلم على الدعوة إلى الله تعالى في كل الأحوال.</t>
   </si>
   <si>
     <t>Ҳақиқат аз тарси ончи мардум мегӯянд тарк карда намешавад.
 Ба дасти Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) далолат ва роҳнамоӣ аст, на тавфиқи ҳидоят.
 Ҷоиз будани зиёрати кофири бемор ба қасди даъвати ӯ ба ислом.
 Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) дар ҳар шароите муштоқи даъвати мардум ба сӯи Худованди Муттаъол буд.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/65069</t>
+  </si>
+  <si>
+    <t>إن الذي تقول وتدعو إليه لحسن، لو تخبرنا أن لما عملنا كفارة</t>
+  </si>
+  <si>
+    <t>Он чи ту мегӯӣ ва ба он даъват мекунӣ бешак неку аст, бароямон бигӯӣ, ки он чи мо анҷом додаем каффорае дорад</t>
+  </si>
+  <si>
+    <t>عَنِ ‌ابْنِ عَبَّاسٍ رَضِيَ اللهُ عَنْهُمَا: أَنَّ نَاسًا مِنْ أَهْلِ الشِّرْكِ، كَانُوا قَدْ قَتَلُوا وَأَكْثَرُوا، وَزَنَوْا وَأَكْثَرُوا، فَأَتَوْا مُحَمَّدًا صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فَقَالُوا: إِنَّ الَّذِي تَقُولُ وَتَدْعُو إِلَيْهِ لَحَسَنٌ، لَوْ تُخْبِرُنَا أَنَّ لِمَا عَمِلْنَا كَفَّارَةً، فَنَزَلَ {وَالَّذِينَ لا يَدْعُونَ مَعَ اللهِ إِلَهًا آخَرَ وَلا يَقْتُلُونَ النَّفْسَ الَّتِي حَرَّمَ اللهُ إِلا بِالْحَقِّ وَلا يَزْنُونَ}[الفرقان: 68]، وَنَزَلَت: {قُلْ يَا عِبَادِيَ الَّذِينَ أَسْرَفُوا عَلَى أَنْفُسِهِمْ لا تَقْنَطُوا مِنْ رَحْمَةِ اللهِ} [الزمر: 53].</t>
+  </si>
+  <si>
+    <t>Аз ибни Аббос (разияллоҳу анҳумо) ривоят аст, ки фармуд: Мардуме аз аҳли ширк, ки дар қатлу зинокорӣ зиёдаравӣ карда буданд, назди Паёмбар (саллаллоҳу алайҳи ва саллам) омаданд ва гуфтанд: Он чи ту мегӯӣ ва ба он даъват мекунӣ бешак неку аст, бароямон бигӯӣ, ки он чи мо анҷом додаем каффорае дорад? Пас, ин оят нозил шуд: "Ва касоне ҳастанд, ки бо Аллоҳ Таъоло маъбуди дигаре намехонанд ва касе, ки Аллоҳ Таъоло [куштанашро] ҳаром кардааст, ҷуз ба ҳақ намекушанд ва зино намекунанд" (Сураи Фурқон, ояти 68). 
+Ва инчунин ояти дигаре нозил шуд: "[Эй Паёмбар] Ба бандагонам, ки [дар иртикоб ба ширку гуноҳ] зиёдаравӣ кардаанд, бигӯ: «Аз раҳмати илоҳӣ маъюс набошед...," (Сураи Зумар, ояти 53).</t>
+  </si>
+  <si>
+    <t>جاء رجالٌ مِن المشركين للنبيِّ صلى الله عليه وسلم وكانوا قد أكثروا مِن القتل والزنا، فقالوا للنبي: إنّ ما تدعو إليه مِن الإسلام وتعاليمِه شيءٌ حسنٌ، ولكن ما حالُنا وما وَقَعنا فيه مِن الشرك والكبائر، هل له كفّارة؟
+فنزلت الآيتان، حيث قَبِل الله من الناس التَّوبة مع كثرة ذنوبهم وعِظمِها، ولولا ذلك لاستمرُّوا على كفرهم وطغيانهم ولَمَا دخلوا في هذا الدِّين.</t>
+  </si>
+  <si>
+    <t>Гурӯҳе аз мушрикон назди Паёмбар (саллаллоҳу алайҳи ва саллам) омаданд, дар ҳоле ки бисёр муртакиби қатлу зино шуда буданд, ба Паёмбар (саллаллоҳу алайҳи ва саллам) гуфтанд: Он чи ту ба сӯи он даъват мекунӣ, яъне Ислом ва таълимоти он, чизи хубе аст, аммо ҳоли мо ки муртакиби ширк ва кабоир шудаем чӣ гуна аст ва оё ин каффорае дорад?
+Пас, ин ду оят нозил шуд ва Аллоҳ тавбаи мардумро бо вуҷуди гуноҳони бузург ва зиёд, пазируфт. Ва агар чунин намебуд, ба куфру туғёнашон идома медоданд ва вориди ин дин намешуданд.</t>
+  </si>
+  <si>
+    <t>فضلُ الإسلام وعظمتُه وأنه يهدِمُ ما قَبله من الذنوب.
+سعة رحمة الله بعباده ومغفرته وعفوه.
+تحريم الشرك، وتحريم قتل النفس بغير حق، وتحريم الزنا، ووعيد مَن يَقترف هذه الذنوب.
+التوبة الصادقة المقترنة بالإخلاص والعمل الصالح تكفّر جميع الكبائر بما فيها الكفر بالله تعالى.
+تحريم القُنُوْطِ واليأسِ مِن رحمةِ الله سبحانه.</t>
+  </si>
+  <si>
+    <t>Фазилат ва азамати Ислом ва ин ки гуноҳони пеш аз худро нобуд мекунад.
+Фаровонии раҳмату мағфират ва омурзиши Аллоҳ нисбат ба бандагонаш.
+Ширк ва куштан ба ноҳақ ва зино кардан ҳаром аст ва ҳар касе муртакиби ин гуноҳон шавад, барояш таҳдид ва ваъид аст.
+Тавбаи самимӣ дар якҷоягӣ бо ихлос ва аъмоли нек ҳамаи гуноҳҳои бузург, аз ҷумла куфр ба Худои Таъолоро пок мекунад.
+Ноумедӣ ва маъюсӣ аз раҳмати Аллоҳ Таъоло ҳаром аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65071</t>
+  </si>
+  <si>
+    <t>اذهب إليه فقل له: إنك لست من أهل النار، ولكن من أهل الجنة</t>
+  </si>
+  <si>
+    <t>Ба назди ӯ баргард ва бигӯ, ки ту аз аҳли дӯзах нестӣ, балки аз аҳли биҳишт ҳастӣ</t>
+  </si>
+  <si>
+    <t>عَنْ ‌أَنَسِ بْنِ مَالِكٍ رَضِيَ اللهُ عَنْهُ: أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ افْتَقَدَ ثَابِتَ بْنَ قَيْسٍ، فَقَالَ رَجُلٌ: يَا رَسُولَ اللهِ، أَنَا أَعْلَمُ لَكَ عِلْمَهُ، فَأَتَاهُ فَوَجَدَهُ جَالِسًا فِي بَيْتِهِ، مُنَكِّسًا رَأْسَهُ، فَقَالَ: مَا شَأْنُكَ؟ فَقَالَ شَرٌّ، كَانَ يَرْفَعُ صَوْتَهُ فَوْقَ صَوْتِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقَدْ حَبِطَ عَمَلُهُ، وَهُوَ مِنْ أَهْلِ النَّارِ، فَأَتَى الرَّجُلُ فَأَخْبَرَهُ أَنَّهُ قَالَ كَذَا وَكَذَا، فَرَجَعَ الْمَرَّةَ الْآخِرَةَ بِبِشَارَةٍ عَظِيمَةٍ، فَقَالَ: «اذْهَبْ إِلَيْهِ فَقُلْ لَهُ: إِنَّكَ لَسْتَ مِنْ أَهْلِ النَّارِ، وَلَكِنْ مِنْ أَهْلِ الْجَنَّةِ».</t>
+  </si>
+  <si>
+    <t>Аз Анас ибни Молик (разияллоҳу анҳу) ривоят аст, ки мегӯяд: Паёмбар (саллаллоҳу алайҳи ва саллам) Собит ибни Қайсро ҷустуҷӯ кард, наёфт, марде гуфт: Ман аз ӯ бароят хабар меоварам. Пас назди ӯ рафт, дид, ки дар хонааш сарашро зер андохта нишаста аст. Аз ӯ пурсид: Туро чӣ шудааст? Гуфт: Шар (бадӣ расидааст). Ӯ садояшро бар садои Паёмбар (саллаллоҳу алайҳи ва саллам) боло мебурд, дар натиҷа амалаш аз байн рафтааст ва аз аҳли дӯзах аст. Пас, он мард баргашт ва ба Паёмбар (саллаллоҳу алайҳи ва саллам) гуфт, ки ӯ чунин ва чунон гуфтааст. Пас бори дуввум бо башорати бузурге ба назди ӯ бозгашт. Зеро (Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ба назди ӯ баргард ва бигӯ, ки ту аз аҳли дӯзах нестӣ, балки аз аҳли биҳишт ҳастӣ."</t>
+  </si>
+  <si>
+    <t>افتَقَدَ النَّبيُّ صلَّى اللهُ عليه وسلَّمَ ثابتَ بن قيس رضي الله عنه وسَألَ عنه، فقال رَجلٌ: أنا أَجِدُ لك خَبرَه، وسببَ تغيُّبِه، فذهَبَ إليه فوجَدَه حَزينًا مُطرقاً رَأسَه في بَيتِه، فسَأَلَه: ما شأنُكَ؟ فأخبَرَه ثابتٌ ما به مِن الشَّرِّ؛ لأنَّه كان يَرفَعُ صَوْتَه فوقَ صَوتِ النَّبيِّ صلَّى اللهُ عليه وسلَّمَ، وقدْ تَوعَّدَ اللهُ من فعل ذلك ببطلان عمَلِه، وأنه من أهل النار!
+فرجَع الرَّجلُ إلى النَّبيِّ صلَّى اللهُ عليه وسلَّمَ وأخبَرَه بذلك، فأمَرَه النَّبيُّ صلَّى اللهُ عليه وسلَّمَ أنْ يَرجِعَ إلى ثابتٍ ويبشِّره بأنَّه ليس مِن أهلِ النَّارِ ولكن من أهلِ الجَنَّةِ، وذلك لأنَّ صَوتَه كان مُرتفِعًا خِلْقةً، ولأنَّه كان خَطيبَ رَسولِ اللهِ صلَّى اللهُ عليه وسلَّمَ، وخَطيبَ الأنْصارِ.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) Собит ибни Қайсро наёфт ва дар борааш  пурсид. Марде гуфт: Ман хабарашро ва сабаби ғоиб буданашро барои шумо меорам. Пас ба хонааш рафт ва дид, ки сарашро поин андохта ва ғамгин нишастааст. Аз ӯ пурсид, ки туро чӣ шудааст? Собит ҳам шарре, ки гирифтораш шуда будро ба ӯ гуфт, зеро ӯ садояшро аз садои Паёмбар (саллаллоҳу алайҳи ва саллам) болотар мебурд ва Аллоҳ Таъоло касеро, ки чунин кунад, таҳдид кардааст, ки амалашро ботил мекунад ва ӯ аз аҳли дӯзах аст.
+Он мард ба сӯи Паёмбар (саллаллоҳу алайҳи ва саллам) баргашт ва инро барояш гуфт. Паёмбар (саллаллоҳу алайҳи ва саллам) ӯро амр кард, ки ба назди Собит баргардад ва ӯро башорат диҳад, ки аз аҳли дӯзах нест, балки аз аҳли биҳишт аст. Зеро ӯ чунин офарида шудааст, ки овози баланд дорад ва ӯ хатиби Паёмбар (саллаллоҳу алайҳи ва саллам) ва ансор буд.</t>
+  </si>
+  <si>
+    <t>بيان فضل ثابت بن قيس رضي الله عنه وأنّه مِن أهل الجنة.
+اهتمام النبي صلى الله عليه وسلم بالصحابة وتفقُّده لهم.
+خشية الصحابة رضوان الله عليهم وخوفهم مِن أن تُحْبَطَ أعمالُهم.
+وجوب الأدب في خِطابِه صلى الله عليه وسلم في حياتِه، وخفض الأصوات عند سماع سُنّتِه بعد وفاته.</t>
+  </si>
+  <si>
+    <t>Баёни фазилати Собит ибни Қайс (разияллоҳу анҳу) ва ин ки ӯ аз аҳли биҳишт аст.
+Ғамхории Паёмбар (саллаллоҳу алайҳи ва саллам) нисбат ба саҳобагон ва пурсидан аз аҳволашон.
+Тарси саҳобагон (разияллоҳу анҳум) ва бими онон аз ин ки амалҳояшон нобуд шавад.
+Дар гуфтор бо Паёмбар (саллаллоҳу алайҳи ва саллам) дар ҳоли зиндагияш бо одоб будан ва поин овардани овозҳо дар ҳоли шунидани суннаташ баъд аз вафоташ, воҷиб аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65073</t>
+  </si>
+  <si>
+    <t>يا أيها الناس، إن الله قد أذهب عنكم عبية الجاهلية وتعاظمها بآبائها</t>
+  </si>
+  <si>
+    <t>Эй мардум! Худованд бори ҷаҳолат ва расвоӣ ва фахрфурӯшӣ ба падаронро аз шумо дур кард</t>
+  </si>
+  <si>
+    <t>عَنِ ‌ابْنِ عُمَرَ رضي الله عنهما: أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ خَطَبَ النَّاسَ يَوْمَ فَتْحِ مَكَّةَ، فَقَالَ: «يَا أَيُّهَا النَّاسُ، إِنَّ اللهَ قَدْ أَذْهَبَ عَنْكُمْ عُبِّيَّةَ الْجَاهِلِيَّةِ وَتَعَاظُمَهَا بِآبَائِهَا، فَالنَّاسُ رَجُلَانِ: بَرٌّ تَقِيٌّ كَرِيمٌ عَلَى اللهِ، وَفَاجِرٌ شَقِيٌّ هَيِّنٌ عَلَى اللهِ، وَالنَّاسُ بَنُو آدَمَ، وَخَلَقَ اللهُ آدَمَ مِنْ تُرَابٍ، قَالَ اللهُ: {يَا أَيُّهَا النَّاسُ إِنَّا خَلَقْنَاكُمْ مِنْ ذَكَرٍ وَأُنْثَى وَجَعَلْنَاكُمْ شُعُوبًا وَقَبَائِلَ لِتَعَارَفُوا إِنَّ أَكْرَمَكُمْ عِنْدَ اللهِ أَتْقَاكُمْ إِنَّ اللهَ عَلِيمٌ خَبِيرٌ} [الحجرات: 13]».</t>
+  </si>
+  <si>
+    <t>Аз ибни Умар (разияллоҳу анҳумо) ривоят аст, ки фармуд: Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) дар рӯзи Фатҳи Макка дар хитоб ба мардум фармуданд: Эй мардум! Худованд бори ҷаҳолат ва расвоӣ ва фахрфурӯшӣ ба падаронро аз шумо дур кард. Бинобар ин мардум ду навъанд: солеҳ ва парҳезгор, ки дар назди Аллоҳ гиромӣ аст, ва нофармон, бадбахт, ки назди Аллоҳ беарзиш аст. Ва мардум фарзандони Одам ҳастанд ва Аллоҳ Одамро аз хок офарид. Аллоҳ Таъоло мефармояд: "Эй мардум, мо шуморо аз [омезиши] марду зане офаридем ва ба ҷамоатҳо ва қабилаҳои мухталиф тақсим кардем, то якдигарро бозшиносед. Бе тардид, бузургвортарини шумо назди Аллоҳ Таъоло парҳезкортарини шумост ва Аллоҳ Таъоло [ба он чи мекунед] доно ва огоҳ аст." (Сураи Ҳуҷурот, ояти 13).</t>
+  </si>
+  <si>
+    <t>خَطَبَ النبيُّ صلى الله عليه وسلم الناس يومَ فتحِ مكة فقال: يا أيها الناس إن الله قد رفع وأزال عنكم كِبْرَ الجاهليةِ ونَخْوَتَها، والفخرَ بالآباء، وإنما الناس على نوعين:
+إما مؤمنٌ بَرٌّ تقيٌّ طائعٌ عابدٌ لله عزوجل، فهذا كريمٌ على الله، وإنْ لم يكن ذا حَسَبٍ أو نَسَبٍ عند الناس.
+وإما كافرٌ فاجرٌ شقيٌّ، وهذا هيِّنٌ ذليل على الله، ولا يساوي شيئًا، وإنْ كان ذا حَسَبٍ وله جاه وسلطان.
+والناس كلُّهم أبناء آدم، وخلقَ اللهُ آدمَ من التراب، فلا يليق بمن أصله من تراب أن يتكبَّرَ ويُعْجَبَ بنفسه، ومصداق ذلك قول الله عز وجل: {يا أيها الناس إنا خلقناكم من ذكر وأنثى وجعلناكم شعوبا وقبائل لتعارفوا إن أكرمكم عند الله أتقاكم إن الله عليم خبير} [الحجرات: 13].</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) рӯзи Фатҳи Макка барои мардум хутба гуфт ва фармуд: Эй Мардум! Ҳамоно Аллоҳ такаббур, ҳамосаи ҷоҳилият ва фахрфурӯшӣ ба падаронро аз миёни шумо бардоштааст. Ва мардум бар ду навъанд:
+Ё муъмини парҳезгор, солеҳ, фармонбардор ва ибодаткунандаи Аллоҳи бузург аст, ки ин назди Аллоҳ гиромӣ аст, ҳатто агар назди мардум дорои ҳасаб ва насаб набошад.
+Ва ё ин ки кофири фоҷири бадбахт, ки чунин одам назди Аллоҳ беарзишу хор аст, агарчи назди мардум қудрату обрӯ ва эътибор дошта бошад.
+Ва ҳамаи мардум фарзандони Одам ҳастанд ва Аллоҳ Одамро аз хок офарид, пас барои касе, ки аз хок офарида шудааст, сазовор нест, ки такаббур ва худписандӣ кунад. Ва мисдоқи он ин сухани Аллоҳ Таъоло аст, ки мефармояд: "Эй мардум, мо шуморо аз [омезиши] марду зане офаридем ва ба ҷамоатҳо ва қабилаҳои мухталиф тақсим кардем, то якдигарро бозшиносед. Бе тардид, бузургвортарини шумо назди Аллоҳ Таъоло парҳезкортарини шумост; ва Аллоҳ Таъоло [ба он чи мекунед] доно ва огоҳ аст." (Сураи Ҳуҷурот, ояти 13).</t>
+  </si>
+  <si>
+    <t>النهي عن التفاخر بالأنساب والأحساب.</t>
+  </si>
+  <si>
+    <t>Наҳйи аз фахр кардан бо насаб ва ҷойгоҳ.</t>
+  </si>
+  <si>
+    <t>رواه الترمذي وابن حبان</t>
+  </si>
+  <si>
+    <t>[رواه الترمذي وابن حبان]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65074</t>
+  </si>
+  <si>
+    <t>ثم لتسألن يومئذ عن النعيم</t>
+  </si>
+  <si>
+    <t>Он гоҳ, ҳатман, дар рӯзи қиёмат аз [тамоми] неъматҳо бозхост хоҳед шуд</t>
+  </si>
+  <si>
+    <t>عَنْ ‌الزُّبَيْرِ بْنِ الْعَوَّامِ قَالَ: لَمَّا نَزَلَتْ: {ثُمَّ لَتُسْأَلُنَّ يَوْمَئِذٍ عَنِ النَّعِيمِ} [التكاثر: 8]، قَالَ الزُّبَيْرُ: يَا رَسُولَ اللهِ، وَأَيُّ النَّعِيمِ نُسْأَلُ عَنْهُ، وَإِنَّمَا هُمَا الْأَسْوَدَانِ التَّمْرُ وَالْمَاءُ؟ قَالَ: «أَمَا إِنَّهُ سَيَكُونُ».</t>
+  </si>
+  <si>
+    <t>Аз Зубайр ибни Аввом ривоят аст, ки гуфт: Вақте ояти "Он гоҳ, ҳатман, дар рӯзи қиёмат аз [тамоми] неъматҳо бозхост хоҳед шуд" (Сураи Такосур, ояти 8) нозил шуд, Зубайр гуфт: Эй Расули Худо! Аз кадом неъматҳо пурсида хоҳем шуд? Ҳоло он ки ғайри ду чизи сиёҳ, чизе нест, хурмо ва об? Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Балки он (савол) хоҳад буд".</t>
+  </si>
+  <si>
+    <t>لما نزلت آية: 
+{ثم لتسألن يومئذ عن النعيم} أي: سوف تُسألون عن القيام بِشُكْر ما أنعم الله به عليكم من النعم، قال الزبير بن العوام رضي الله عنه: يا رسول الله، أيّ نعيمٍ سنُسأل عنه؟! إنما هما نِعْمَتان لَيْسَتا ممّا يستَدِعي السؤال وهما التَّمر والماء!
+فقال النبي صلى الله عليه وسلم: أما إنكم ستسألون عن النَّعيم مع هذه الحالة التي أنتم عليها، فإنهما نِعمتان عظيمتان مِن نِعَم الله تعالى.</t>
+  </si>
+  <si>
+    <t>Вақте ин оят нозил шуд: "Он гоҳ, ҳатман, дар рӯзи қиёмат аз [тамоми] неъматҳо бозхост хоҳед шуд" (Сураи Такосур, ояти 8). Яъне, аз шукри неъматҳое, ки Аллоҳ ба шумо арзонӣ доштааст пурсида хоҳед шуд. Зубайр ибни Аввом (разияллоҳу анҳу) гуфт: Эй Расули Аллоҳ! Аз кадом неъматҳо пурсида хоҳем шуд? Танҳо ду неъмате аст, ки ҷое барои пурсиш надорад ва онҳо хурмо ва об аст!
+Паёмбар (‎⁨саллаллоҳу алайҳи ва саллам) фармуд: Шумо бо вуҷуди ҳолате, ки бар он ҳастед, дар бораи неъматҳо пурсида хоҳед шуд. Зеро ин ду аз неъматҳои бузурги Аллоҳ Таъоло ҳастанд.</t>
+  </si>
+  <si>
+    <t>التَّأكيد على شكر الله تعالى على النِّعم.
+النّعيم ممّا سيُسأل عنه العبد يوم القيامة قليلًا كان أو كثيرًا.</t>
+  </si>
+  <si>
+    <t>Таъкид бар шукри Аллоҳ Таъоло барои неъматҳояш.
+Неъматҳо аз ҷумлаи чизҳое ҳастанд, ки рӯзи қиёмат банда аз онҳо пурсида хоҳад шуд, кам бошанд ё зиёд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65075</t>
+  </si>
+  <si>
+    <t>سيكون في آخر أمتي أناس يحدثونكم ما لم تسمعوا أنتم ولا آباؤكم، فإياكم وإياهم</t>
+  </si>
+  <si>
+    <t>Дар охири умматам мардуме хоҳанд, буд, ки барои шумо суханҳое мегӯянд, ки шумо ва падаронатон нашунидаед, пас аз онон дур бошед</t>
+  </si>
+  <si>
+    <t>عَنْ ‌أَبِي هُرَيْرَةَ عَنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ أَنَّهُ قَالَ: «سَيَكُونُ فِي آخِرِ أُمَّتِي أُنَاسٌ يُحَدِّثُونَكُمْ مَا لَمْ تَسْمَعُوا أَنْتُمْ وَلَا آبَاؤُكُمْ، فَإِيَّاكُمْ وَإِيَّاهُمْ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуд: "Дар охири умматам мардуме хоҳанд, буд, ки барои шумо суханҳое мегӯянд, ки шумо ва падаронатон нашунидаед, пас аз онон дур бошед."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم بأنه سيَظهر أُناسٌ في آخِر أُمتِه يَفْتَرون الكذب، ويقولون ما لم يقلْه أحدٌ من قبلهم، فيُخبِرون بالأحاديث المكذوبة والمُخْتَلَقة، فأمَرَنا عليه الصلاة والسلام أنْ نَبْتَعِدَ عنهم ولا نجالسهم، ولا نسمع أحاديثهم؛ لئلا يتقرر ذلك الحديث المختلق في النفوس، فنعجز عن التخلُّص منه.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар доданд, ки дар охири умматаш одамоне пайдо мешаванд, ки дурӯғ мебанданд ва чизҳое мегӯянд, ки касе пеш аз онон нагуфтааст ва ҳадисҳои дурӯғин ва сохтаро нақл мекунанд. Паёмбар (саллаллоҳу алайҳи ва саллам) моро амр намуданд, ки аз онон дурӣ кунем ва бо онон ҳамнишин нашавем ва ба суханонашон гӯш надиҳем. Мабодо ин гапи бофта ва дурӯғ дар зеҳни мардум ҷой гирад ва мо аз он халос шуда натавонем.</t>
+  </si>
+  <si>
+    <t>فيه عَلَم من أعلام النبوة، حيث إن النبي صلى الله عليه وسلم أخبر بما سيقع في أمته، فكان كما أخبر.
+الابتعاد عمّن يَكْذِبُ على رسول الله صلى الله عليه وسلم وعلى دين الإسلام، وعدم الاستماع لكذبهم.
+التحذير من قبولِ الأحاديث أو نشرِها إلا بعد التأكُّد من صحتِها وثبوتِها.</t>
+  </si>
+  <si>
+    <t>Дар он яке аз нишонаҳои нубувват мавҷуд аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) аз он чи дар умматашон рух хоҳад дод, хабар доданд ва ҳамон гуна ки хабар доданд, рух дод.
+Дур будан аз касе, ки бар Паёмбар (саллаллоҳу алайҳи ва саллам) ва бар Ислом дурӯғ мебандад ва ба дурӯғи онон гӯш накардан.
+Ҳушдор дар бораи қабули ҳадисҳо ё нашри он, магар баъд аз итмиънон ҳосил кардан дар бораи саҳеҳ будани ҳадис ва субути он.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65076</t>
+  </si>
+  <si>
+    <t>اكتب، فوالذي نفسي بيده، ما يخرج منه إلا حق</t>
+  </si>
+  <si>
+    <t>Бинавис, савганд ба зоте, ки ҷонам дар дасти Ӯст, аз ин ҷуз ҳақиқат чизе намебарояд</t>
+  </si>
+  <si>
+    <t>عن عبدِ الله بن عمرو رضي الله عنهما قال: كنتُ أكتبُ كلَّ شيءٍ أسمعُه من رسولِ الله صلَّى الله عليه وسلم أُريدُ حفْظَه، فنهتْني قريشٌ، وقالوا: أتكْتبُ كلَّ شيءٍ تَسمَعُه من رسول الله صلَّى الله عليه وسلم، ورسولُ الله صلَّى الله عليه وسلم بَشَرٌ يتكلَّمُ في الغضَبِ والرِّضا؟ فأمسَكتُ عن الكتاب، فذكرتُ ذلك لرسول الله صلَّى الله عليه وسلم، فأومأ بإصبَعِه إلى فيه، فقال: «اكتُبْ، فوالذي نفسي بيدِه، ما يَخرُجُ منه إلا حقٌّ».</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Амр (разияллоҳу анҳумо) ривоят аст, ки гуфт: Ҳар он чиро, ки аз Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) мешунидам, менавистам, мехостам онро ҳифз кунам. Аммо Қурайш манро аз ин кор манъ карданд ва гуфтанд: Оё ҳар чизеро, ки аз Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) мешунавӣ, менависӣ, дар ҳоле ки Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) башар аст, ки дар хашм ва хушнудӣ сухан мегӯяд? Пас, даст аз навиштан бардоштам ва онро ба Паёмбари Худо (саллаллоҳу алайҳи ва саллам) бозгӯ кардам. Он ҳазрат (саллаллоҳу алайҳи ва саллам) бо ангушташон ба даҳонашон ишора карданд ва гуфтанд: "Бинавис, савганд ба зоте, ки ҷонам дар дасти Ӯст, аз ин ҷуз ҳақиқат чизе намебарояд."</t>
+  </si>
+  <si>
+    <t>قال عبدُ الله بن عَمْرو رضي الله عنه: كنتُ أكتبُ كلَّ شيءٍ أسمعه مِن رسول الله صلى الله عليه وسلم لكي أحفَظَه بالكتابة، فنهاني رجالٌ من قريش، وقالوا: رسولُ الله صلى الله عليه وسلم بشرٌ يتكلَّم في الرِّضا والغضب، وقد يُخطئ، فتوقَّفت عن الكتابة.
+فأخبرتُ النبيَّ صلى الله عليه وسلم بما قالوه، فأشار بإصبعه إلى فَمِهِ فقال: اكتب، فوالذي نفسي بيده ما يَخرجُ منه إلّا حقّ على كل حال، وفي الرِّضا والغضب.
+وقد قال تعالى عن نبيه صلى الله عليه وسلم:
+﴿وَمَا یَنطِقُ عَنِ ٱلۡهَوَىٰۤ * إِنۡ هُوَ إِلَّا وَحۡیࣱ یُوحَىٰ﴾ [النجم ٣-٤].</t>
+  </si>
+  <si>
+    <t>Абдуллоҳ ибни Амр (разияллоҳу анҳумо) мегӯяд: Ҳар он чи аз Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) мешунидам, менавистам, то онро бо навистанам ҳифз кунам. Аммо мардоне аз Қурайш манро аз ин кор манъ намуданд ва гуфтанд, ки Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) инсон аст ва дар ҳолати ғазабу хушнуди сухан мегӯяд ва шояд хато кунад, пас аз навистан даст кашидам.
+Сипас он чи гуфта буданд ба Паёмбар (саллаллоҳу алайҳи ва саллам) гуфтам. Он ҳазрат (саллаллоҳу алайҳи ва саллам) бо ангушташон ба даҳонашон ишора карда ва фармуданд: Бинавис, савганд ба зоте, ки ҷонам дар дасти Ӯст, аз ин ҷуз ҳақиқат чизе берун намеояд, чи дар ҳоли хушнудӣ ва чи дар ҳоли хашму ғазаб.
+Ва Аллоҳ Таъоло дар бораи Паёмбар (саллаллоҳу алайҳи ва саллам) мефармояд: (Ва аз рӯйи ҳавои нафс сухан намегӯяд * [Ин Қуръон] Ваҳй [-и илоҳӣ] аст, ки [ба ӯ] илқо мешавад. Ин [Қуръон] ҷуз панд барои ҷаҳониён [инсон ва ҷин] нест) (Сураи Наҷм, оятҳои 3-4).</t>
+  </si>
+  <si>
+    <t>النبي صلى الله عليه وسلم معصوم فيما يُبَلِّغُه عن ربه عز وجل، في الرضا والغضب.
+حرص الصحابة رضي الله عنهم على حفظِ السنة وتبليغِها.
+جواز الحلف ولو بغير تحليفٍ لمصلحة، كتوكيد أمر.
+ كتابة العلم من أهم الأسباب التي تحفظ العلم.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) дар он чи аз ҷониби Парвардигораш Азза ва Ҷалла баён мекунад, маъсум аст, хоҳ хушнуд бошад ва хоҳ хашмгин.
+Таваҷҷуҳи саҳобагон (разияллоҳу анҳум) бар ҳифзи суннат (ҳадисҳо Паёмбар) ва таблиғи он.
+Савганд хӯрдан барои манфиат, монанди таъкид бар коре ҷоиз аст, агарчи аз шахс савганд талаб накунанд.
+Яке аз муҳимтарин сабабҳои ҳифзи илм навистани он аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65077</t>
+  </si>
+  <si>
+    <t>كان النبي صلى الله عليه وسلم يتوضأ عند كل صلاة</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) дар ҳар намоз таҳорат мекард</t>
+  </si>
+  <si>
+    <t>عن عَمْرُو بْنُ عَامِرٍ عَنْ ‌أَنَس بن مالك قَالَ: كَانَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَتَوَضَّأُ عِنْدَ كُلِّ صَلَاةٍ، قُلْتُ: كَيْفَ كُنْتُمْ تَصْنَعُونَ؟ قَالَ: يُجْزِئُ أَحَدَنَا الْوُضُوءُ مَا لَمْ يُحْدِثْ.</t>
+  </si>
+  <si>
+    <t>Аз Амр ибни Омир аз Анас ибни Молик ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) дар ҳар намоз таҳорат мекард, Гуфтам: Шумо чӣ гуна мекардед? Гуфт: Ҳамон таҳорат барои ҳар яке аз мо то вақте ки бетаҳорат нашуда будем, кифоят буд.</t>
+  </si>
+  <si>
+    <t>كان النبيُّ صلى الله عليه وسلم يتوضأ لكلِّ صلاةٍ مفروضةٍ وإنْ لم يَنْتَقِضْ وضوؤُه؛ وذلك لتحصيل الأجر والفضل.
+ويجوز أن يُصلِّي أكثرَ مِن صلاةٍ مفروضةٍ بوضوء واحد ما دام على وضوئه.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) барои ҳар намози фарз таҳорат мегирифт, ҳатто агар таҳораташ намешикаст. Ва ин барои ба даст овардани аҷру савоб буд.
+Бо як таҳорат зиёда аз як намози фарзро хондан ҷоиз аст, ба шарте ки таҳораташ нашикаста бошад.</t>
+  </si>
+  <si>
+    <t>أكثرُ فِعْلِ النبيِّ صلى الله عليه وسلم هو الوضوء لكل صلاة؛ طلبًا للأكمل.
+استحباب الوضوء عند كل صلاة.
+جواز تأدية أكثر من صلاة بوضوء واحد.</t>
+  </si>
+  <si>
+    <t>Бештари кори Паёмбар (саллаллоҳу алайҳи ва саллам) таҳорат кардан барои ҳар намоз буд ва ин барои ба даст овардани (фазилати) комилтар буд.
+Барои ҳар як намоз таҳорат кардан мустаҳаб аст.
+Бо як таҳорат чанд намозро гузоштан ҷоиз аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65080</t>
+  </si>
+  <si>
+    <t>توضأ النبي صلى الله عليه وسلم مرة مرة</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) як маротибаӣ таҳорат карданд (яъне, ҳар узвро якборӣ шустанд)</t>
+  </si>
+  <si>
+    <t>عَنِ ‌ابْنِ عَبَّاسٍ رضي الله عنهما قَالَ: تَوَضَّأَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ مَرَّةً مَرَّةً.</t>
+  </si>
+  <si>
+    <t>Аз ибни Аббос (разияллоҳу анҳумо) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) як маротибаӣ таҳорат карданд (яъне, ҳар узвро якборӣ шустанд).</t>
+  </si>
+  <si>
+    <t>كان النبيُّ صلى الله عليه وسلم في بعض أحيانه إذا توضأ غَسَلَ كلَّ عُضوٍ من أعضاء الوضوء مرة واحدة، فيَغْسِلُ الوجهَ -ومنه المضمضة والاستنشاق-، واليدين والرجلين مرة واحدة، وهذا هو القَدْرُ الواجب.</t>
+  </si>
+  <si>
+    <t>Баъзан Паёмбар (саллаллоҳу алайҳи ва саллам) вақти таҳорат кардан ҳар узвро якборӣ мешуст. Яъне, рӯйро - ки обро дар даҳону бинӣ кардан ҳам аз ҷумлаи он аст - ва дастону пойҳоро якборӣ мешуст ва ин миқдор шустан воҷиб аст.</t>
+  </si>
+  <si>
+    <t>الواجب في غَسْلِ الأعضاء مرة واحدة، وما زاد فهو مستحب.
+ مشروعية الوضوء مَرّةً مرةً في بعض الأحيان.
+ المشروع في مسح الرأس مرة واحدة.</t>
+  </si>
+  <si>
+    <t>Як бор шустани узвҳо воҷиб аст ва аз он зиёдтар (се бор) шустан мустаҳаб аст.
+Гоҳ-гоҳ узвҳоро дар таҳорат як бор шустан машруъ аст.
+Дар масҳи сар, як бор масҳ кашидани сар машруъ аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65081</t>
+  </si>
+  <si>
+    <t>أن النبي صلى الله عليه وسلم توضأ مرتين مرتين</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) таҳорат кард (ва ҳар узвро) ду бор ду бор (шуст)</t>
+  </si>
+  <si>
+    <t>عَنْ ‌عَبْدِ اللهِ بْنِ زَيْدٍ رضي الله عنه: أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ تَوَضَّأَ مَرَّتَيْنِ مَرَّتَيْنِ.</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Зайд (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) таҳорат кард (ва ҳар узвро) ду бор ду бор (шуст).</t>
+  </si>
+  <si>
+    <t>كان النبيُّ صلى الله عليه وسلم في بعض أحيانِه إذا توضأ غَسَلَ كلَّ عضو من أعضاء الوضوء مرتين، فيَغْسِل الوجهَ -ومنه المضمضة والاستنشاق- واليدين والرجلين مرتين.</t>
+  </si>
+  <si>
+    <t>Баъзан Паёмбар (саллаллоҳу алайҳи ва саллам) вақти таҳорат кардан узвҳоро дуборӣ мешуст. Яъне, рӯйро - ки обро дар даҳону бини кардан ҳам аз ҷумлаи он аст - ва дастону пойҳоро дуборӣ мешуст.</t>
+  </si>
+  <si>
+    <t>الواجب في غسل الأعضاء مرة واحدة وما زاد فهو مستحب.
+ مشروعية الوضوء مرتين مرتين في بعض الأحيان.
+ المشروع في مسح الرأس مرة واحدة.</t>
+  </si>
+  <si>
+    <t>Дар шустани узвҳо, якбор шустан воҷиб аст ва ҳарчи аз он зиёд шуд мустаҳаб аст.
+Гоҳ-гоҳ узвҳоро дар таҳорат ду бор шустан машруъ аст.
+Дар масҳи сар, як бор масҳ кашидани сар машруъ аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65082</t>
+  </si>
+  <si>
+    <t>إذا وجد أحدكم في بطنه شيئا، فأشكل عليه أخرج منه شيء أم لا، فلا يخرجن من المسجد حتى يسمع صوتا، أو يجد ريحا</t>
+  </si>
+  <si>
+    <t>Агар касе аз шумо дар шикамаш чизеро эҳсос кард ва барояш савол пеш омад, ки оё чизе аз ӯ хориҷ шуд ё не? Пас аз масҷид берун нашавад, то ин ки садое шунавад ё бӯе эҳсос кунад</t>
+  </si>
+  <si>
+    <t>عَنْ ‌أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِذَا وَجَدَ أَحَدُكُمْ فِي بَطْنِهِ شَيْئًا، فَأَشْكَلَ عَلَيْهِ أَخَرَجَ مِنْهُ شَيْءٌ أَمْ لَا، فَلَا يَخْرُجَنَّ مِنَ الْمَسْجِدِ حَتَّى يَسْمَعَ صَوْتًا، أَوْ يَجِدَ رِيحًا».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Агар касе аз шумо дар шикамаш чизеро эҳсос кард ва барояш савол пеш омад, ки оё чизе аз ӯ хориҷ шуд ё не? Пас аз масҷид берун нашавад, то ин ки садое шунавад ё бӯе эҳсос кунад."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّه إذا تردَّد في بطن المصلي شيءٌ، فالتَبَسَ عليه أَخَرَجَ منه شيءٌ أم لا؟ فلا ينصَرف مِن صلاته ويقطعها لإعادة الوضوء، حتى يتيقَّن وجودَ الحَدَثِ الناقِضِ لوضوئه؛ بأنْ يسمعَ صوتَ الرِّيح، أو يَشمَّ الرائحة؛ لأن المتَيقَّن لا يبطلُه الشَّك، وهو قد تيقَّن الطَّهارةَ، والحَدَثُ مشكوكٌ فيه.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён намуданд, ки агар чизе дар шиками намозгузор ҳаракат кард ва барояш муайян нашуд, ки оё чизе аз ӯ хориҷ шудааст ё на, аз намоз хориҷ нашавад ва намозро барои таҳорати нав қатъ накунад, то ин ки мутмаъин шавад, чизе рух дода ва таҳораташро шикастааст. Яъне, ин ки садое шунавад ё бӯе ҳис кунад, зеро шак яқинро ботил намекунад ва ӯ ба таҳорати худ яқин дорад, аммо дар шикастани таҳораташ шак дорад.</t>
+  </si>
+  <si>
+    <t>هذا الحديث أصل من أصول الإسلام وقاعدة من قواعد الفقه، وهي: أن اليقين لا يزول بالشك، والأصل بقاء ما كان على ما كان، حتى يتيقن خلاف ذلك.
+الشك غير مؤثر في الطهارة، والمصلي باقٍ على طهارته ما لم يتيقن حَدَثًا.</t>
+  </si>
+  <si>
+    <t>Ин ҳадис яке аз асосҳои Ислом ва қоидае аз қоидаҳои фиқҳ аст. Ва он қоида инаст, ки: "яқин бо шак аз байн намеравад" ва асос боқи мондани ончизе аст, ки буд, то ин ки хилофи он собит шавад.
+Шак бар таҳорат таъсире надорад ва намозгузор бар таҳорати худ боқӣ мемонад, то вақте ки аз шикастани таҳорат яқин кунад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65083</t>
+  </si>
+  <si>
+    <t>حق على كل مسلم أن يغتسل في كل سبعة أيام يوما، يغسل فيه رأسه وجسده</t>
+  </si>
+  <si>
+    <t>Ҳар мусалмон уҳдадор аст, ки дар ҳафт рӯз як бор ғусл кунад ва дар он сару бадани худро бишӯяд</t>
+  </si>
+  <si>
+    <t>عن أبي هريرة قال: قال رسول الله صلى الله عليه وسلم: «حَقٌّ عَلَى كُلِّ مُسْلِمٍ أَنْ يَغْتَسِلَ فِي كُلِّ سَبْعَةِ أَيَّامٍ يَوْمًا، يَغْسِلُ فِيهِ رَأْسَهُ وَجَسَدَهُ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар мусалмон уҳдадор аст, ки дар ҳафт рӯз як бор ғусл кунад ва дар он сару бадани худро бишӯяд."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ رسولُ الله صلى الله عليه وسلم: أنه حقٌّ متأكد على كل مسلم بالغ عاقل أنْ يغتسلَ في كل سبعة أيام من الأسبوع يومًا، فيغسل في هذا اليوم رأسَه وجسدَه، طلبًا للطهارة والنظافة، وأَولى هذه الأيام يومُ الجمعة، كما يُفهم من بعض الروايات، والاغتسال يوم الجمعة قبل الصلاة مستحب استحبابًا مؤكدًا، ولو كان اغتسل يوم الخميس مثلًا، والصارف عن الوجوب قول عائشة رضي الله عنها: "كان الناسُ مَهَنَةَ أنفسهم، وكانوا إذا راحوا إلى الجمعة راحوا في هيئتهم: فقيل لهم: لو اغتسلتم"، رواه البخاري، وفي رواية له: "لهم أرواح" أي رائحة العَرَقِ ونحوِه، ومع ذلك قيل لهم "لو اغتسلتم"، فغيرُهم من باب أولى.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён намуданд, ки ҳар як мусалмони болиғу оқил уҳдадор аст, ки дар ҳафт рӯзи ҳафта як бор ғусл кунад ва дар он ғусл сару баданашро барои покӣ ва тозагӣ бишӯяд. Шоистатарин рӯз барои ин кор, чунон ки дар баъзе ривоятҳо омадаааст, рӯзи ҷумъа аст. Ғусл дар рӯзи ҷумъа ва пеш аз намози ҷумъа бо таъкид мустаҳаб аст, ҳатто агар рӯзи панҷшанбе ғусл карда бошад. Ва он чи воҷиб будани ин ғуслро ба мустаҳаб поин меорад, сухани Оиша (разияллоҳу анҳо) аст, ки мефармояд: "Мардум дар кору талоши худ буданд ва чун ба намози ҷумъа мерафтанд ба ҳамон шакли (ва либоси кор) худ мерафтанд, пас ба онон гуфта шуд: "Агар ғусл кунед (беҳтар аст)" дар ривояти Бухорӣ. Ва дар ривояти дигаре аз ӯ чунин омадааст: "Бӯ доштанд" яъне бӯйи арақ ва монанди он ва бо ин ҳол ба онон гуфта шуд: "Агар ғусл мекардед". Бинобар ин барои дигарон аз боби авло (ғусл воҷиб нест).</t>
+  </si>
+  <si>
+    <t>اهتمام وعناية الإسلام بالنظافة والطهارة.
+غسل الجمعة مستحب استحبابًا مُؤكدًا للصلاة.
+ذِكْر الرَّأس وإن كان ذِكْر الجسد يشمله؛ للاهتمام به.
+ﻳﺠﺐ ﺍﻟﻐﺴﻞ ﻋﻠﻰ ﻛﻞ ﻣﻦ ﻭُﺟِﺪﺕْ ﺑﻪ ﺭﺍﺋﺤﺔٌ ﻛﺮﻳﻬﺔٌ ﻳﺘﺄﺫﻯ ﺑﻬﺎ ﺍﻟﻨﺎس.
+آكَدُ يومٍ للاغتسال يوم الجمعة؛ لفضله.</t>
+  </si>
+  <si>
+    <t>Таваҷҷуҳ ва аҳамияти Ислом ба тозагӣ ва покӣ.
+Ғусли рӯзи ҷумъа бо таъкид мустаҳаб аст.
+Зикр кардани сар, агарчи зикри бадан онро дар бар мегирад, барои ба тозагии он аҳамият додан аст.
+Ғусл барои касе, ки бӯи нохуш дорад ва сабаби озори мардум мешавад, воҷиб аст.
+Таъкиди бештар барои ғусл, рӯзи ҷумъа аст, барои фазле, ки ин рӯз дорад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65084</t>
+  </si>
+  <si>
+    <t>أتيت النبي صلى الله عليه وسلم أريد الإسلام، فأمرني أن أغتسل بماء وسدر</t>
+  </si>
+  <si>
+    <t>Назди Паёмбар (саллаллоҳу алайҳи ва саллам) барои мусалмон шудан омадам, манро амр кард, ки бо об ва сидр ғусл кунам</t>
+  </si>
+  <si>
+    <t>عن قيس بن عاصم رضي الله عنه قال: أتيتُ النبيَّ صلى الله عليه وسلم أُريدُ الإسلامَ، فأَمَرَني أن أغتَسِلَ بماءٍ وسِدرٍ.</t>
+  </si>
+  <si>
+    <t>Аз Қайс ибни Осим (разияллоҳу анҳу) ривоят аст, ки гуфт: Назди Паёмбар (саллаллоҳу алайҳи ва саллам) барои мусалмон шудан омадам, манро амр кард, ки бо об ва сидр ғусл кунам.</t>
+  </si>
+  <si>
+    <t>جاء قيسُ بن عاصم إلى النبيِّ صلى الله عليه وسلم وهو يريد أن يُسْلِم، فأمرَه النبيُّ صلى الله عليه وسلم أن يَغتسِلَ بماء وشَجَرِ السِدْر؛ لكون أوراقِهِِ تُستَعمل في التنظيف؛ ولِمَا له من رائحة طيبة.</t>
+  </si>
+  <si>
+    <t>Қайс ибни Осим назди Паёмбар (саллаллоҳу алайҳи ва саллам) омад ва хост, ки исломро қабул кунад, Паёмбар (саллаллоҳу алайҳи ва саллам) ӯро фармуд, ки бо об ва барги дарахти сидр худро бишӯяд. Зеро барги ин дарахт барои шустушу истифода бурда мешавад ва бӯи хуш дорад.</t>
+  </si>
+  <si>
+    <t>مشروعيَّة اغتسال الكافر عند دخوله في الإسلام.
+شرف الإسلام واهتمامه بالجسد والرُّوح معًا.
+اختلاط الماء بالأشياء الطّاهرة لا يخرِجه عن الطّهوريَّة.
+يقوم مقام السدر المنظفات الحديثة، كالصابون ونحوه.</t>
+  </si>
+  <si>
+    <t>Ҷоиз будани ғусл кардани кофир ҳангоми ворид шудан ба Ислом.
+Ислом ҳам ба ҷисм ва ҳам ба рӯҳ таваҷҷуҳи зиёд дорад.
+Омехта кардани об бо ашёи пок, онро аз поккунанда буданаш берун намекунад.
+Собун ва поккунандаҳои нав ҷои сидр барин маводи шустушӯйро ишғол мекунанд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65085</t>
+  </si>
+  <si>
+    <t>إذا قال المؤذن: الله أكبر الله أكبر، فقال أحدكم: الله أكبر الله أكبر</t>
+  </si>
+  <si>
+    <t>Ҳар гоҳ муаззин гуфт: Аллоҳу акбар, Аллоҳу акбар ва яке аз шумо (дар посухаш) гуфт: Аллоҳу акбар, Аллоҳу акбар</t>
+  </si>
+  <si>
+    <t>عن عمر بن الخطاب رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «إِذَا قَالَ الْمُؤَذِّنُ: اللهُ أَكْبَرُ اللهُ أَكْبَرُ، فَقَالَ أَحَدُكُمُ: اللهُ أَكْبَرُ اللهُ أَكْبَرُ، ثُمَّ قَالَ: أَشْهَدُ أَنْ لَا إِلَهَ إِلَّا اللهُ، قَالَ: أَشْهَدُ أَنْ لَا إِلَهَ إِلَّا اللهُ، ثُمَّ قَالَ: أَشْهَدُ أَنَّ مُحَمَّدًا رَسُولُ اللهِ، قَالَ: أَشْهَدُ أَنَّ مُحَمَّدًا رَسُولُ اللهِ، ثُمَّ قَالَ: حَيَّ عَلَى الصَّلَاةِ، قَالَ: لَا حَوْلَ وَلَا قُوَّةَ إِلَّا بِاللهِ، ثُمَّ قَالَ: حَيَّ عَلَى الْفَلَاحِ، قَالَ: لَا حَوْلَ وَلَا قُوَّةَ إِلَّا بِاللهِ، ثُمَّ قَالَ: اللهُ أَكْبَرُ اللهُ أَكْبَرُ، قَالَ: اللهُ أَكْبَرُ اللهُ أَكْبَرُ، ثُمَّ قَالَ: لَا إِلَهَ إِلَّا اللهُ، قَالَ: لَا إِلَهَ إِلَّا اللهُ مِنْ قَلْبِهِ دَخَلَ الْجَنَّةَ».</t>
+  </si>
+  <si>
+    <t>Аз Умар ибни Хаттоб (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар гоҳ муаззин гуфт: Аллоҳу акбар, Аллоҳу акбар ва яке аз шумо (дар посухаш) гуфт: Аллоҳу акбар, Аллоҳу акбар. Сипас (муаззин) гуфт: Ашҳаду ан ло илоҳа илло Аллоҳ, (дар посухаш) гуфт: Ашҳаду ан ло илоҳа илло Аллоҳ. Сипас гуфт: Ашҳаду анна Муҳамадан расулуллоҳ, (дар посухаш) гуфт: Ашҳаду анна Муҳамадан расулуллоҳ. Сипас гуфт: Ҳайя алас-салот, (дар посухаш) гуфт: Ло ҳавла ва ло қуввата илло биллоҳ. Сипас гуфт: Ҳайя алал-фалоҳ, (дар посухаш) гуфт: Ло ҳавла ва ло қуввата илло биллоҳ. Сипас гуфт: Аллоҳу акбар, Аллоҳу акбар, (дар посухаш) гуфт: Аллоҳу акбар, Аллоҳу акбар. Сипас гуфт: Ло илоҳа илло Аллоҳ, (дар посухаш) гуфт: Ло илоҳа илло Аллоҳ, инҳоро аз самими дил гуфт, ба биҳишт дохил шавад".</t>
+  </si>
+  <si>
+    <t>الأذان هو إعلام الناس بدخول وقت الصلاة، وكلمات الأذان كلمات جامعة لعقيدة الإيمان.
+وفي هذا الحديث بَيَّنَ النبيُّ صلى الله عليه وسلم المشروعَ عند سماع الأذان، وهو أن يقول السامع مثل ما يقول المؤذن، فإذا قال المؤذن " الله أكبر" قال السامع: "الله أكبر"، وهكذا؛ إلا عند قول المؤذن "حي على الصلاة"، "حي على الفلاح"، فيقول السامع: "لا حول ولا قوة إلا بالله".
+وبَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ مَن رَدَّد مع المؤذن خالصًا من قلبه دخل الجنة. 
+ومعاني كلمات الأذان:
+"الله أكبر": أي أنه سبحانه أعظم وأجل وأكبر من كل شيء.
+"أشهد أن لا إله إلا الله": أي لا معبود حق إلا الله.
+"أشهد أن محمّدًا رسول الله": أي أقرُّ وأشهد بلساني وقلبي، بأن محمدًا رسول الله، أرسله الله عز وجل، وتجب طاعته.
+"حيَّ على الصَّلاة"، أي تَعالَوا إلى الصَّلاة، وقول السامع: "لا حول ولا قوَّة إلّا بالله"، أي لا حِيلَة في الخَلاص مِن مَوانع الطاعة، ولا قوَّة على فِعْلِها ولا قدرة على شيءٍ مِن الأشياء إلّا بتوفيق الله تعالى.
+"حيَّ على الفلاح"، أي تعالَوا إلى سبب الفلاح، وهو الفوز بالجنة والنجاة من النار.</t>
+  </si>
+  <si>
+    <t>Азон эълони фаро расидани вақти намоз ба мардум аст. Ва калимаҳои азон, мафҳуми ҷомеи ақидаи имонро дар бар мегирад.
+Дар ин ҳадис Паёмбар (саллаллоҳу алайҳи ва саллам) фармудаанд, ки ҳангоми шунидани азон чи муқаррар шудааст. Яъне, ин ки шунаванда ҳамон чизеро бигӯяд, ки муаззин мегӯяд. Ҳаргоҳ муаззин "Аллоҳу акбар" гуфт, шунаванда низ "Аллоҳ акбар" бигӯяд ва ғайра, магар дар ҳолати шунидани "Ҳайя алас-салот", "Ҳайя алал-фалоҳ", шунаванда мегӯяд: "Ло ҳавла ва ло қуввата илло биллоҳ".
+Ва Паёмбар (саллаллоҳу алайҳи ва саллам) баён намуданд, ки ҳар касе инро аз самими дил ва холисона ҳамроҳи муаззин такрор кунад, вориди биҳишт мешавад.
+Маънои калимаҳои азон: "Аллоҳу акбар": Яъне, Аллоҳ Субҳонаҳу ва Таъоло азимтар, гиромитар ва бузургтар аз ҳама чиз аст.
+"Ашҳаду ан ло илоҳа илло Аллоҳ": Яъне, гувоҳӣ медиҳам, ки нест маъбуди ба ҳақ, магар Аллоҳ.
+"Ашҳаду анна Муҳаммадан расулаллоҳ": Яъне, иқрор мекунам ва бо дилу забонам гувоҳӣ медиҳам, ки Муҳаммад фиристодаи Аллоҳ аст, Аллоҳ ӯро фиристодааст ва итоат аз ӯ воҷиб аст.
+"Ҳайя алас-салот": Яъне, ба сӯи намоз бишитобед. Ва шунаванда дар посухи он мегӯяд: "Ло ҳавла ва ло қуввата илло биллоҳ": Яъне, роҳе барои раҳои аз монеаҳои тоат нест ва қудрате барои анҷоми он нест ва тавоне барои анҷоми коре нест, магар ба тавфиқи Аллоҳ Таъоло.
+"Ҳайя алал-фалоҳ": Яъне, бишитобед ба сӯи растагорӣ, манзур аз растагор шудан, ворид шудан ба биҳишт ва наҷот ёфтан аз оташи дӯзах аст.</t>
+  </si>
+  <si>
+    <t>فضل إجابة المؤذن بمثل ما يقول، إلا في الحَيْعَلَتَيْن، فيقول " لا حول ولا قوة إلا بالله".</t>
+  </si>
+  <si>
+    <t>Фазилати посух додан ба муаззин ва такрори он чи мегӯяд, ба ҷуз ду "ҳайя алал...," ки дар посух мегӯяд: "Ло ҳавла ва ло қуввата илло биллоҳ".</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65086</t>
+  </si>
+  <si>
+    <t>إذا سمعتم المؤذن فقولوا مثل ما يقول، ثم صلوا علي</t>
+  </si>
+  <si>
+    <t>Ҳаргоҳ садои муаззинро шунидед, монанди он чи мегӯядро бигӯед, сипас бар ман дуруд бифиристед</t>
+  </si>
+  <si>
+    <t>عَنْ ‌عَبْدِ اللهِ بْنِ عَمْرِو بْنِ الْعَاصِ رضي الله عنها أَنَّهُ سَمِعَ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إِذَا سَمِعْتُمُ الْمُؤَذِّنَ فَقُولُوا مِثْلَ مَا يَقُولُ، ثُمَّ صَلُّوا عَلَيَّ، فَإِنَّهُ مَنْ صَلَّى عَلَيَّ صَلَاةً صَلَّى اللهُ عَلَيْهِ بِهَا عَشْرًا، ثُمَّ سَلُوا اللهَ لِيَ الْوَسِيلَةَ، فَإِنَّهَا مَنْزِلَةٌ فِي الْجَنَّةِ، لَا تَنْبَغِي إِلَّا لِعَبْدٍ مِنْ عِبَادِ اللهِ، وَأَرْجُو أَنْ أَكُونَ أَنَا هُوَ، فَمَنْ سَأَلَ لِيَ الْوَسِيلَةَ حَلَّتْ لَهُ الشَّفَاعَةُ».</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Амр ибни Ос (разияллоҳу анҳумо) ривоят аст, ки ӯ Паёмбар (саллаллоҳу алайҳи ва саллам)-ро шунид, ки мегуфт: "Ҳаргоҳ садои муаззинро шунидед, монанди он чи мегӯядро бигӯед, сипас бар ман дуруд бифиристед, зеро ҳар ки бар ман як дуруд бифиристад, Аллоҳ бар ӯ даҳ бор дуруд хоҳад фиристод. Сипас аз Аллоҳ барои ман "васила"-ро бихоҳед, зеро он манзилате аст дар биҳишт, ки танҳо шоистаи яке аз бандагони Аллоҳ аст ва умедворам он ман бошам. Пас ҳар ки барои ман "васила"-ро бихоҳад, шафоат баҳраи ӯ хоҳад шуд."</t>
+  </si>
+  <si>
+    <t>أَرْشَدَ النبيُّ صلى الله عليه وسلم مَن سمع المؤذِّنَ للصلاة أنْ يُردِّدَ خلفه فيقول مثلَ قولِه، ما عدا الحَيْعَلَتَيْن، فإنه يقول بعدهما: لا حول ولا قوة إلا بالله، ثم يصلي على النبي صلى الله عليه وسلم عقب الانتهاء من الأذان، فإنه من صلّى عليه صلاةً واحدة صلى الله عليه بسببِها عشر صلوات، ومعنى صلاة الله على عبدِه: ثناؤه على العبد عند الملائكة.
+ثم أمر بسؤال الله الوسيلةَ له صلى الله عليه وسلم، وهي مَنْزِلَةٌ في الجنة، وهي أعلاها، لا تصلح ولا تتيسر تلك المنزلة إلا لعبد واحد من جميع عباد الله تعالى، وأرجو أن أكون هو أنا، وإنما قال صلى الله عليه وسلم ذلك تواضعًا؛ لأنه إذا كانت تلك المنزلة الرفيعة لا تكون إلا لواحد، فلا يكون ذلك الواحد إلا هو صلى الله عليه وسلم؛ لأنه أفضل الخلق.
+ثم بَيَّنَ صلى الله عليه وسلم أنَّ مَن دعا للنبيِّ صلى الله عليه وسلم بالوسيلةِ حَصَلَتْ له شفاعتُه صلى الله عليه وسلم.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) роҳнамоӣ намуданд, ки ҳар кас садои муаззин барои намозро шунид, гуфтаи муаззинро баъд аз ӯ такрор кунад, ба ҷуз ду ҷумлаи (ҳайя алас-салот, ҳайя алал-фалоҳ), ки баъд аз он (Ло ҳавла ва ло қуввата илло биллоҳ) мегӯяд. Сипас баъд аз поёни азон бар Паёмбар (саллаллоҳу алайҳи ва саллам) дуруд мефиристад, зеро ҳар касе ба Ӯ як дуруд фиристад, Аллоҳ ба сабаби он бар ӯ даҳ дуруд мефиристад. Ва маънои дуруди Аллоҳ бар бандааш, санои Аллоҳ бар бандааш назди малоика аст.
+Сипас Паёмбар (саллаллоҳу алайҳи ва саллам) амр намуданд, ки аз Аллоҳ барои ӯ "васила" дархост шавад. Васила як мақому манзилатест дар биҳишт, ки болотарин манзилати он аст ва шоиста ва муяссар нест ҷуз барои як банда аз миёни ҳама бандагони Аллоҳ Таъоло. Ва он ҳазрат умедвор аст, ки он банда эшон бошанд. Паёмбар (саллаллоҳу алайҳи ва саллам) инро аз рӯйи тавозуъ баён намуданд, зеро агар он манзилат танҳо шоистаи як нафар бошад, он як нафар касе нест ҷуз Паёмбар (саллаллоҳу алайҳи ва саллам), зеро Ӯ беҳтарини офаридагон аст.
+Сипас Паёмбар (саллаллоҳу алайҳи ва саллам) тавзеҳ доданд, ки ҳар кас барои ӯ "васила"-ро дар дуо бихоҳад, шафоаташ барои ӯ ҳосил мешавад.</t>
+  </si>
+  <si>
+    <t>الحث على إجابة المؤذن.
+فضل الصلاة على النبي صلى الله عليه وسلم بعد إجابة المؤذن.
+الحث على سؤال الوسيلة للنبي صلى الله عليه وسلم بعد الصلاة عليه.
+بيان معنى الوسيلة، وعلو شأنها، حيث لا تصلح إلا لعبد واحد.
+بيان فضل النبي صلى الله عليه وسلم حيث اختُص بتلك المنزلة الرفيعة.
+من سأل الله تعالى الوسيلة للنبي صلى الله عليه وسلم حلت له الشفاعة.
+بيان تواضعه صلى الله عليه وسلم حيث طلب من أمته الدعاء له بتلك المنزلة، مع أنها ستكون له.
+سعة فضل الله ورحمته، فالحسنة بعشر أمثالها.</t>
+  </si>
+  <si>
+    <t>Ташвиқ бар ҷавоб додани муаззин.
+Фазилати дуруд фиристодан бар Паёмбар (саллаллоҳу алайҳи ва саллам) баъди ҷавоб додани муаззин.
+Ташвиқ бар дархости манзилати "васила" барои Паёмбар (саллаллоҳу алайҳи ва саллам) баъд аз дуруд фиристодан бар ӯ.
+Баёни маънои "васила" ва ҷойгоҳи бузурги он, ба тавре ки танҳо шоистаи як банда аст.
+Баёни фазли Паёмбар (саллаллоҳу алайҳи ва саллам), он тавр ки он манзилати хосси эшон аст.
+Ҳар ки аз Аллоҳ Таъоло барои Паёмбар (саллаллоҳу алайҳи ва саллам) "васила" бихоҳад, шафоат барои ӯ ҳосил мегардад.
+Баёни тавозуи Паёмбар (саллаллоҳу алайҳи ва саллам), чунки аз умматашон дархост карданд, ки барои ба даст овардани он манзилат барояшон дуо кунанд, бо вуҷуди он ки ин манзилат барои эшон хоҳад буд.
+Фаровонии фазлу раҳмати Аллоҳ Таъоло, он тавр ки ҳар некӣ даҳ баробар хоҳад буд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65087</t>
+  </si>
+  <si>
+    <t>من نسي صلاة فليصل إذا ذكرها، لا كفارة لها إلا ذلك</t>
+  </si>
+  <si>
+    <t>Касе, ки намозеро фаромӯш кунад, пас, чун ба ёдаш ояд, адояш кунад ва (ин кораш) каффорае ҷуз ин надорад</t>
+  </si>
+  <si>
+    <t>عن أنس بن مالك رضي الله عنه عن النبي صلى الله عليه وسلم قال: «مَنْ نَسِيَ صَلَاةً فَلْيُصَلِّ إِذَا ذَكَرَهَا، لَا كَفَّارَةَ لَهَا إِلَّا ذَلِكَ: {وَأَقِمِ الصَّلاةَ لِذِكْرِي} [طه: 14]».</t>
+  </si>
+  <si>
+    <t>Аз Анас ибни Молик (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Касе, ки намозеро фаромӯш кунад, пас, чун ба ёдаш ояд, адояш кунад ва (ин кораш) каффорае ҷуз ин надорад: (Ва барои ёди ман намоз бар по дор) (Тоҳо, ояти 14).</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ مَن نَسِيَ أداءَ أيِّ صلاةٍ مفروضةٍ حتى خرج وقتُها، فعليه أن يبادرَ ويُسرع إلى قضائها حال تَذَكُّرِه لها، فلا محو وستر لذنبِ تركِها إلا أنْ يُصليَها المسلمُ عند تذكُّرِها، قال الله في كتابه الكريم: {وأقم الصلاة لذكري} [طه: 14]،  أي: أقم الصلاة المنسية إذا ذكرتَها.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) тавзеҳ додааст, ки ҳар ки намози фарзро фаромӯш кард, то ин ки вақташ гузашт, бояд ба маҳзи ёдоварӣ онро қазоӣ бихонад, зеро гуноҳи тарки он, каффора ва поккунандае надорад, магар ин ки мусалмон ҳарвақт ба ёдаш омад, онро адо кунад. Худованд дар китоби каримаш мефармояд: "Ва барои ёди ман намоз бар по дор." (Сураи Тоҳо, ояти 14).
+Яъне, намози фаромӯшшударо ҳаргоҳ ба ёд овардӣ бихон.</t>
+  </si>
+  <si>
+    <t>بيان أهمية الصلاة وعدم التهاون في أدائها وقضائها.
+لا يجوز تأخيرُ الصلاة عن وقتِها عَمْدًا بدون عذر.
+وجوب قضاء الصلاة على الناسي إذا ذَكَرَ والنائم إذا استيقظ.
+وجوب قضاء الصلوات على الفور ولو في أوقات النهي.</t>
+  </si>
+  <si>
+    <t>Баёни аҳамияти намоз ва саҳлангорӣ накардан дар адо ва қазои он.
+Қасдан ва бидуни узр ба таъхир андохтани намоз аз вақти муайяншуда ҷоиз нест.
+Қазои намоз барои касе, ки адо карданашро фаромӯш карда бошад ё касе, ки дар хоб монда бошад, ба маҳзи ба ёд овардан ё бедор шудан, воҷиб аст.
+Қазои фаврии намозҳо, ҳатто агар дар вақтҳои наҳйи ҳам бошад, воҷиб аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65088</t>
+  </si>
+  <si>
+    <t>من بنى مسجدا لله بنى الله له في الجنة مثله</t>
+  </si>
+  <si>
+    <t>Ҳар ки барои Аллоҳ масҷиде бино кунад, Аллоҳ барои ӯ дар биҳишт монанди он хоҳад сохт</t>
+  </si>
+  <si>
+    <t>عَنْ ‌مَحْمُودِ بْنِ لَبِيدٍ رضي الله عنه: أَنَّ ‌عُثْمَانَ بْنَ عَفَّانَ أَرَادَ بِنَاءَ الْمَسْجِدِ فَكَرِهَ النَّاسُ ذَلِكَ، وَأَحَبُّوا أَنْ يَدَعَهُ عَلَى هَيْئَتِهِ، فَقَالَ: سَمِعْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَنْ بَنَى مَسْجِدًا لِلهِ بَنَى اللهُ لَهُ فِي الْجَنَّةِ مِثْلَهُ».</t>
+  </si>
+  <si>
+    <t>Аз Маҳмуд ибни Лабид (разияллоҳу анҳу) ривоят аст, ки гуфт: Усмон ибни Аффон хост масҷидро бозсозӣ кунад, аммо мардум инро написандиданд ва дӯст доштанд, ки онро ба ҳамон шакле, ки буд боқӣ мегузошт. Пас, эшон фармуданд: Шунидам, ки Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) мефармояд: "Ҳар ки барои Аллоҳ масҷиде бино кунад, Аллоҳ барои ӯ дар биҳишт монанди он хоҳад сохт."</t>
+  </si>
+  <si>
+    <t>أراد عثمانُ بن عفان رضي الله عنه إعادةَ بناءِ مسجدِ النبيِّ صلى الله عليه وسلم على وجهٍ أحسن من بنائه الأول، فكَرِه الناسُ ذلك؛ لِمَا فيه من تغيير بناء المسجد عن هيئةِ بُنْيانِه في عهد النبي صلى الله عليه وسلم، فكان المسجد مَبْنِيًّا باللَّبِن، وسَقْفُه كان من الجَرِيْد، ولكن عثمان أراد أن يَبنيَه بالأحجار والجَصّ، فأخبرهم عثمان رضي الله عنه، أنه سمع النبي صلى الله عليه وسلم يقول: مَن بَنى مسجدًا طلبًا لمرضاته تعالى لا رياء ولا سمعة، جزاه الله أفضلَ جزاءٍ مِن جِنسِ عملِه، وهذا الجزاء هو بناءُ الله له مثلَه في الجنة.</t>
+  </si>
+  <si>
+    <t>Усмон ибни Аффон (разияллоҳу анҳу) хост, ки масҷиди Паёмбар (саллаллоҳу алайҳи ва саллам)-ро беҳтар аз сохти аввалаш бозсозӣ кунад, аммо мардум ин корро написандиданд. Ба сабаби он ки сохти масҷид аз шеваи сохтанаш дар замони Паёмбар (саллаллоҳу алайҳи ва саллам) тағйир меёфт, масҷид бо хишт сохта шуда буд ва боми он аз барги хурмо буд, аммо Усмон мехост, ки онро бо сангу хишт бисозад. Усмон (разияллоҳу анҳу) дар хитоб ба мардум фармуд, ки аз Паёмбар (саллаллоҳу алайҳи ва саллам) шунидааст, ки мефармояд: Ҳар ки масҷидеро барои талаби розигии Аллоҳ Таъоло, бидуни риё ва худнамоӣ бисозад, Аллоҳ ба ӯ подоши беҳтар аз ҷинси амалаш ато мекунад. Ва он подош он аст, ки Аллоҳ барои ӯ монанди онро дар биҳишт хоҳад сохт.</t>
+  </si>
+  <si>
+    <t>الحث على بناء المساجد وفضل ذلك.
+توسيع المسجد وتجديده داخِلٌ في فضل البناء.
+أهمية الإخلاص لله تعالى في جميع الأعمال.</t>
+  </si>
+  <si>
+    <t>Ташвиқ ва тарғиб ба бино кардани масҷидҳо ва фазилати он.
+Тавсеъа ва навсозӣ кардани масҷид дар фазилати сохтани масҷид ворид аст.
+Аҳамияти ихлос барои Аллоҳ Таъоло дар ҳама корҳо.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65089</t>
+  </si>
+  <si>
+    <t>صلاة في مسجدي هذا خير من ألف صلاة فيما سواه إلا المسجد الحرام</t>
+  </si>
+  <si>
+    <t>Як намоз дар масҷиди ман беҳтар аз ҳазор намоз дар дигар масҷидҳо аст, ҷуз Масҷидулҳаром (ҳарами маккӣ)</t>
+  </si>
+  <si>
+    <t>عَنْ ‌أَبِي هُرَيْرَةَ رَضِيَ اللهُ عَنْهُ: أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «صَلَاةٌ فِي مَسْجِدِي هَذَا خَيْرٌ مِنْ أَلْفِ صَلَاةٍ فِيمَا سِوَاهُ إِلَّا الْمَسْجِدَ الْحَرَامَ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Як намоз дар масҷиди ман беҳтар аз ҳазор намоз дар дигар масҷидҳо аст, ҷуз Масҷидулҳаром (ҳарами маккӣ)".</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم فضْلَ الصلاةِ في مسجده، وأنه أفضل ثوابًا من ألف صلاة فيما سواه من مساجد الأرض، إلا المسجد الحرام بمكة، فهي أفضل من الصلاة في مسجده صلى الله عليه وسلم.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) фазилати намозро дар масҷиди худ баён кардааст, ки савоби он беҳтар аз ҳазор намоз дар масҷидҳои дигари рӯи замин аст, магар Масҷидулҳаром дар Макка. Зеро намоз дар ин масҷид фазилаташ бештар аз намоз дар масҷиди Паёмбар (саллаллоҳу алайҳи ва саллам) аст.</t>
+  </si>
+  <si>
+    <t>مُضاعَفة أجر الصلاة في المسجد الحرام، والمسجد النبوي.
+الصلاةَ في المسجد الحرام خيرٌ مِن مائة ألفِ صلاةٍ في غيره مِن المساجد.</t>
+  </si>
+  <si>
+    <t>Чанд баробар зиёд шудани аҷру савоби намоз дар Масҷидулҳаром ва масҷиди Паёмбар (саллаллоҳу алайҳи ва саллам).
+Намоз дар Масҷидулҳаром беҳтар аз сад ҳазор намоз дар масҷидҳои дигар аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65090</t>
+  </si>
+  <si>
+    <t>إذا دخل أحدكم المسجد فليركع ركعتين قبل أن يجلس</t>
+  </si>
+  <si>
+    <t>Агар яке аз шумо вориди масҷид шуд, пеш аз он ки бинишинад, ду ракаъат намоз бигузорад</t>
+  </si>
+  <si>
+    <t>عَنْ ‌أَبِي قَتَادَةَ السَّلَمِيِّ رضي الله عنه أَنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِذَا دَخَلَ أَحَدُكُمُ الْمَسْجِدَ فَلْيَرْكَعْ رَكْعَتَيْنِ قَبْلَ أَنْ يَجْلِسَ».</t>
+  </si>
+  <si>
+    <t>Аз Абуқатодаи Сулламӣ (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Агар яке аз шумо вориди масҷид шуд, пеш аз он ки бинишинад, ду ракаъат намоз бигузорад."</t>
+  </si>
+  <si>
+    <t>حَثَّ النبيُّ صلى الله عليه وسلم مَن أتى المسجدَ ودَخَلَه في أيِّ وقت، ولأيِّ غَرَضٍ، أنْ يُصليَ ركعتين قبل أنْ يَجلس، وهما ركعتا تحية المسجد.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) касеро, ки дар ҳар вақте ва барои ҳар коре ба масҷид даромад, ташвиқ карданд, ки пеш аз нишастанаш ду ракаъат намоз бихонад, ва ин ду ракаъат "таҳияи масҷид" ном дорад.</t>
+  </si>
+  <si>
+    <t>استحبابُ صلاةِ ركعتين تحيةً للمسجد قبل الجلوس.
+هذا الأمر لمن أراد الجلوس، فمن دخل المسجد وخرج قبل أن يجلس لا يتناوله الأمر.
+إذا دخل المصلي والناس في الصلاة فدخل معهم فيها أغناه عن الركعتين.</t>
+  </si>
+  <si>
+    <t>Барои таҳияи масҷид ду ракаъат намоз хондан пеш аз нишастан дар масҷид мустаҳаб аст.
+Ин амр барои касе аст, ки дар масҷид қасди нишастан дорад. Аммо касе, ки вориди масҷид шавад ва пеш аз нишастан хориҷ шавад, шомили ин амр нест.
+Агар намозгузор вориди масҷид шавад ва бубинад, ки мардум дар ҳоли намози ҷамоат ҳастанд ва вориди намоз шавад, ҳамон намози ҷамоат ба ҷои ин ду ракаъат кифоят мекунад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65091</t>
+  </si>
+  <si>
+    <t>إذا دخل أحدكم المسجد فليقل: اللهم افتح لي أبواب رحمتك، وإذا خرج فليقل: اللهم إني أسألك من فضلك</t>
+  </si>
+  <si>
+    <t>Ҳар гоҳ касе аз шумо вориди масҷид шуд, чунин бигӯяд: Бор илоҳо, дарҳои раҳмати худро барои ман боз кун. Ва чун аз масҷид хориҷ шавад, бигӯяд: Бор илоҳо, аз фазли Ту хоҳонам</t>
+  </si>
+  <si>
+    <t>عَنْ ‌أَبِي حُمَيْدٍ أَوْ عَنْ ‌أَبِي أُسَيْدٍ قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِذَا دَخَلَ أَحَدُكُمُ الْمَسْجِدَ فَلْيَقُلِ: اللَّهُمَّ افْتَحْ لِي أَبْوَابَ رَحْمَتِكَ، وَإِذَا خَرَجَ فَلْيَقُلِ: اللَّهُمَّ إِنِّي أَسْأَلُكَ مِنْ فَضْلِكَ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳумайд ё Абуусайд ривоят аст, ки гуфт, Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар гоҳ касе аз шумо вориди масҷид шуд, чунин бигӯяд: Бор илоҳо, дарҳои раҳмати худро барои ман боз кун. Ва чун аз масҷид хориҷ шавад, бигӯяд: Бор илоҳо, аз фазли Ту хоҳонам."</t>
+  </si>
+  <si>
+    <t>أَرْشَدَ النبيُّ صلى الله عليه وسلم أمَّتَه إلى الدّعاء الذي يقال عند دخول المسجد: (اللَّهُمَّ افْتَحْ لي أَبْوابَ رَحْمَتِكَ)، فيسألُ اللهَ تعالى أن يهيئ له أسباب رحمته، وإذا أراد الخروج فليقل: (اللَّهُمَّ إني أَسْأَلُك مِن فَضْلِكَ)، فيسألُ اللهَ مِن فضلِه ومَزيدِ إحسانِه من الرِّزقِ الحلالِ.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) умматашро ба дуое, ки ҳангоми ворид шудан ба масҷид гуфта мешавад, ҳидоят кард: (Бор илоҳо, дарҳои раҳмати худро барои ман боз кун), пас аз Аллоҳ Таъоло талаб мекунад, ки асбоби раҳматашро барои ӯ фароҳам оварад. Ва чун хост аз масҷид берун равад, бигӯяд: (Бор илоҳо, аз фазли Ту металабам), пас аз Аллоҳ Таъоло фазли Ӯ ва эҳсони бештари Ӯ аз ризқи ҳалолро бихоҳад.</t>
+  </si>
+  <si>
+    <t>استحباب هذا الدعاء عند دخول المسجد والخروج منه.
+تخصيص ذكر الرَّحمة بالدّخول، والفضل بالخروج: أنّ الدّاخل اشتغل بما يقرِّبه إلى الله وإلى جنته فناسَب أن يذكُر الرَّحمة، فإذا خرج سعى في الأرض ابتِغاء فضل الله مِن الرِّزق، فناسَب ذكر الفَضْل.
+هذه الأذكار تقال عند إرادة دخول المسجد، وعند إرادة الخروج منه.</t>
+  </si>
+  <si>
+    <t>Хондани ин дуо ҳангоми даромадан ба масҷид ва баромадан аз он мустаҳаб аст.
+Зикри "раҳмат" ба таври хос ҳангоми ворид шудан ба масҷид ва ёд кардан аз "фазл" ҳангоми хориҷ шудан аз масҷид барои он аст, ки касе, ки ба масҷид дохил мешавад, машғул ба чизе мешавад, ки ӯро ба Аллоҳ ва биҳишташ наздик месозад. Пас, зикри "раҳмат" дар ин мақом муносиб аст. Ва чун аз масҷид берун меравад, дар роҳи касби фазлу неъмат ва рӯзии Аллоҳ талош мекунад, пас ёд кардан аз "фазл" дар ин ҷойгоҳ муносиб аст.
+Ин зикрҳо ҳангоми даромадан ба масҷид ва баромадан аз он гуфта мешавад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65092</t>
+  </si>
+  <si>
+    <t>إن بين الرجل وبين الشرك والكفر ترك الصلاة</t>
+  </si>
+  <si>
+    <t>Миёни шахс ва ширку куфр, тарки намоз аст</t>
+  </si>
+  <si>
+    <t>عن جابرٍ رضي الله عنه قال: سمعت النبي صلى الله عليه وسلم يقول: «إِنَّ بَيْنَ الرَّجُلِ وَبَيْنَ الشِّرْكِ وَالْكُفْرِ تَرْكَ الصَّلَاةِ».</t>
+  </si>
+  <si>
+    <t>Аз Ҷобир (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам)-ро шунидам, ки мегуфт: "Миёни шахс ва ширку куфр, тарки намоз аст."</t>
+  </si>
+  <si>
+    <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن تَرْكِ الصلاة المفروضة، وأخبر أنَّ بَين الرجلِ وبين الوقوعِ في الشرك والكفر تركَ الصلاة، فالصلاةُ الركنُ الثاني من أركان الإسلام، وشأنُها عظيمٌ في الإسلام، فمَن تَرَكَها جاحدًا لوجوبها كَفَرَ بإجماع المسلمين، وإنَّ تركها بالكلية تهاونًا وكسلًا فهو كافر، ونُقل إجماع الصحابة على ذلك، وإنَّ كان يترك أحيانًا ويُصلّي أحيانًا فهو مُعَرَّض لهذا الوعيد الشديد.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) аз тарки намози фарз ҳушдор дода ва баён намуданд, ки миёни шахс ва афтоданаш дар ширк ва куфр, тарки намоз аст. Зеро намоз дувумин рукни аркони Ислом аст, ки дар Ислом аҳамияти бузурге дорад. Агар касе воҷиб будани намозро инкор карда, онро нахонад, бо иҷмоъи мусалмонон кофир мешавад. Вале агар онро аз рӯйи саҳлангорӣ ва танбалӣ ба таври комил тарк кунад, кофир аст ва иҷмоъи саҳобаро дар ин бора нақл кардаанд. Ва агар гоҳ таркаш кунад ва гоҳ адояш кунад, дучори ин таҳдид ва ваъиди шадид қарор дорад.</t>
+  </si>
+  <si>
+    <t>أهميَّة الصلاة والمحافظة عليها، فهي الفارق بين الكفر والإيمان.
+ التحذير الشديد من ترك الصلاة وإضاعتها.</t>
+  </si>
+  <si>
+    <t>Аҳамияти намоз ва мудовимат бар он, зеро намоз фосила миёни куфр ва имон аст.
+Огоҳӣ ва ҳушдори сахт барои тарки намоз ва зоеъ сохтани он.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65093</t>
+  </si>
+  <si>
+    <t>إن العهد الذي بيننا وبينهم الصلاة، فمن تركها فقد كفر</t>
+  </si>
+  <si>
+    <t>Паймоне, ки миёни мо ва онҳост, намоз аст, пас ҳар ки онро тарк кунад, кофир шудааст</t>
+  </si>
+  <si>
+    <t>عن بريدة رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «إِنَّ الْعَهْدَ الَّذِي بَيْنَنَا وَبَيْنَهُمُ الصَّلَاةُ، فَمَنْ تَرَكَهَا فَقَدْ كَفَرَ».</t>
+  </si>
+  <si>
+    <t>Аз Бурайда (разияллоҳу анҳу) ривоят аст, ки гуфт: Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) фармуданд: "Паймоне, ки миёни мо ва онҳост, намоз аст, пас ҳар ки онро тарк кунад, кофир шудааст."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ العهدَ والميثاقَ بين المسلمين وبين غيرهم من الكفار والمنافقين الصلاةُ، فمَن تَرَكَها فقد كَفَر.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) фармудаанд, ки аҳду паймон миёни мусалмонон ва дигарон, аз ҷумла кофирону мунофиқон намоз аст, пас ҳар ки онро тарк кунад, кофир шудааст.</t>
+  </si>
+  <si>
+    <t>عِظَم شأن الصلاة، وأنّها الفارق بين المؤمن والكافر.
+ثبوت أحكام الإسلام بالظاهر من حال الرجل دون باطنه.</t>
+  </si>
+  <si>
+    <t>Бузургии мартабаи намоз ва ин ки он ҷудокунанда байни муъмин ва кофир аст.
+Ҳукмҳои Ислом дар асоси ҳолати зоҳирии инсон собит мешаванд, на дар ботинаш.</t>
+  </si>
+  <si>
+    <t>رواه الترمذي والنسائي وابن ماجه وأحمد</t>
+  </si>
+  <si>
+    <t>[رواه الترمذي والنسائي وابن ماجه وأحمد]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65094</t>
+  </si>
+  <si>
+    <t>يا بلال، أقم الصلاة، أرحنا بها</t>
+  </si>
+  <si>
+    <t>Эй Билол! Намозро иқомат кун, моро бо он роҳат бидеҳ</t>
+  </si>
+  <si>
+    <t>عن سالم بن أبي الجَعْدِ قال: قال رجل: ليتني صَلَّيتُ فاسترحْتُ، فكأنّهم عابُوا ذلك عليه، فقال: سمعتُ رسولَ الله صلى الله عليه وسلم يقول: «يا بلالُ، أقِمِ الصَّلاةَ، أرِحْنا بها».</t>
+  </si>
+  <si>
+    <t>Аз Солим ибни Абулҷаъд ривоят аст, ки гуфт: Марде гуфт, ки кош намоз мехондам ва роҳат мешудам. Гӯё сухани ӯро бад шумориданд. Пас, ӯ гуфт: Шунидам, ки Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) мефармояд: "Эй Билол! Намозро иқомат кун, моро бо он роҳат бидеҳ."</t>
+  </si>
+  <si>
+    <t>قال رجلٌ من الصحابة: ليتني صَليتُ فاستَرحتُ، فكأنَّ مَن حَوله عابُوا ذلك عليه، فقال: سمعتُ النبيَّ صلى الله عليه وسلم يقول: يا بلال! ارفع أذانَ الصلاةِ وأقِمْها؛ لنَستريحَ بها؛ وذلك لِمَا فيها من مناجاة لله تعالى، وراحة للروح والقلب.</t>
+  </si>
+  <si>
+    <t>Марде аз асҳоб гуфт: Кош намоз мехондам ва истироҳат мекардам, гӯё атрофиёнаш ӯро дар ин кор маломат карданд, пас гуфт: Аз Паёмбар (саллаллоҳу алайҳи ва саллам) шунидам, ки мефармуд: Эй Билол! Барои намоз азон бигӯ ва намозро қоим бидор, то онро адо кунем ва бо он осуда шавем. Зеро намоз шомили муноҷот бо Аллоҳ ва роҳате барои руҳу дил аст.</t>
+  </si>
+  <si>
+    <t>راحة القلب تكون بالصلاة؛ لما فيها من مناجاة الله تعالى.
+الإنكار على مَن تَثَاقَلَ عن العبادة.
+مَن أدَّى الواجِبَ الذي عليه، وأبرأ ذِمَّتَه منه، حَصَلتْ له بذلك راحةٌ وشعورٌ بالاطمئنان.</t>
+  </si>
+  <si>
+    <t>Оромии дил бо намоз аст, зеро дар бар дорандаи муноҷот бо Аллоҳ аст.
+Инкор бар касе, ки ибодатро сангин мешуморад.
+Шахсе воҷиберо, ки бар уҳдааш аст, анҷом диҳад, барояш осоиш ва эҳсоси оромиш ҳосил мешавад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65095</t>
+  </si>
+  <si>
+    <t>أيها الناس، إنما صنعت هذا لتأتموا ولتعلموا صلاتي</t>
+  </si>
+  <si>
+    <t>Эй мардум! Барои ин чунин кардам, ки аз ман пайравӣ кунед ва намози манро таълим бигиред</t>
+  </si>
+  <si>
+    <t>عن أَبِي حَازِمِ بْن دِينَارٍ: أَنَّ رِجَالًا أَتَوْا سَهْلَ بْنَ سَعْدٍ السَّاعِدِيَّ، وَقَدِ امْتَرَوْا فِي الْمِنْبَرِ مِمَّ عُودُهُ، فَسَأَلُوهُ عَنْ ذَلِكَ، فَقَالَ: وَاللهِ إِنِّي لَأَعْرِفُ مِمَّا هُوَ، وَلَقَدْ رَأَيْتُهُ أَوَّلَ يَوْمٍ وُضِعَ، وَأَوَّلَ يَوْمٍ جَلَسَ عَلَيْهِ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، أَرْسَلَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ إِلَى فُلَانَةَ -امْرَأَةٍ من الأنصار قَدْ سَمَّاهَا سَهْلٌ-: «مُرِي غُلَامَكِ النَّجَّارَ أَنْ يَعْمَلَ لِي أَعْوَادًا أَجْلِسُ عَلَيْهِنَّ إِذَا كَلَّمْتُ النَّاسَ»، فَأَمَرَتْهُ فَعَمِلَهَا مِنْ طَرْفَاءِ الْغَابَةِ، ثُمَّ جَاءَ بِهَا، فَأَرْسَلَتْ إِلَى رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَأَمَرَ بِهَا فَوُضِعَتْ هَاهُنَا، ثُمَّ رَأَيْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ صَلَّى عَلَيْهَا وَكَبَّرَ وَهُوَ عَلَيْهَا، ثُمَّ رَكَعَ وَهُوَ عَلَيْهَا، ثُمَّ نَزَلَ الْقَهْقَرَى، فَسَجَدَ فِي أَصْلِ الْمِنْبَرِ ثُمَّ عَادَ، فَلَمَّا فَرَغَ أَقْبَلَ عَلَى النَّاسِ فَقَالَ: «أَيُّهَا النَّاسُ، إِنَّمَا صَنَعْتُ هَذَا لِتَأْتَمُّوا وَلِتَعَلَّمُوا صَلَاتِي».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳозим ибни Динор ривоят аст, ки гуфт: Мардоне назди Саҳл ибни Саъди Соъидӣ рафтанд ва дар бораи минбари (Паёмбар), ки чӯбаш аз чӣ аст, баҳс карданд. Ӯ ба онҳо гуфт: Савганд ба Аллоҳ ман медонам, ки аз чист ва ман онро дар аввалин рӯзе, ки ниҳода шуд ва аввалин рӯзе, ки Расули Худо (саллаллоҳу алайҳи ва саллам) бар он нишаст, дидам. Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) ба назди фалон зан - зане аз ансор, ки Саҳл номи ӯро зикр кард - фиристод ва хитоб ба эшон фармуд, ки " Ғуломатро, ки наҷҷор аст амр кун, то барои ман чӯбҳое (минбаре аз чӯб) бисозад, то ҳангоми сухан гуфтан бо мардум бар он бинишинам". Пас, он зан ғуломашро амр кард ва ӯ онро аз дарахтони Тарфаи ғоба (ҷое дар беруни Мадина дар тарафи Шом) сохт ва сипас онро овард. Он зан онро ба назди Паёмбар (саллаллоҳу алайҳи ва саллам) фиристод ва эшон низ амр карданд, ки инҷо ниҳода шавад. Сипас Расули Аллоҳ (саллаллоҳу алайҳи ва саллам)-ро дидам, ки (барои омӯзиши мардум) бар он (минбар) намоз хонд ва дар ҳоле ки бар он буд, такбир гуфт ва сипас дар ҳоле ки бар он буд, ба рукуъ рафт ва сипас ба пушти сар поин омад ва дар (канори) пояи минбар саҷда кард ва сипас (ба рӯйи он) бозгашт ва вақте ки (намозашро) ба охир расонд, фармуд: "Эй мардум! Барои ин чунин кардам, ки аз ман пайравӣ кунед ва намози манро таълим бигиред."</t>
+  </si>
+  <si>
+    <t>جاء رجالٌ إلى أحدِ الصحابة يسألونه عن المنبرِ النبويِّ الذي اتخذه رسولُ الله صلى الله عليه وسلم: ممَّ صُنع؟ وقد تجادلوا وتنازعوا في ذلك، فَذَكَرَ لهم أنه صلى الله عليه وسلم بَعث إلى امرأةٍ من الأنصار كان لها خادمٌ نجَّار، فقال لها: مُرِيْ غلامَك أنْ يَصنعَ لي منبرًا أَجلِسُ عليه حين أُكَلِّمُ الناسَ، فأجابت المرأةُ، وأمَرتْ غلامَها أن يصنع للنبي صلى الله عليه وسلم منبرًا من شجر الطَّرْفاء، ولَمَّا فَرَغَ أَرسلت المرأةُ به إلى النبي صلى الله عليه وسلم، فأَمََرَ به فوُضع مكانَه من المسجد، ثم صلى النبي صلى الله عليه وسلم عليه وكَبَّرَ وهو عليه، ثم ركع وهو عليه، ثم نزل يمشي إلى خلف من غير أن يَلْفِتَ وجهَه إلى جهة الخلف فسجد في أَصْلِ المنبر ثم عاد، فلما فرغ من الصلاة أقبل على الناس، وقال: أيها الناس، إنما صنعتُ هذا لتأتموا ولِتَعَلَّموا صلاتي.</t>
+  </si>
+  <si>
+    <t>Мардоне назди яке аз асҳоб омада, дар бораи минбари Паёмбар (саллаллоҳу алайҳи ва саллам), (ки барои хутбаи худ қарор дода буд) пурсиданд, ки аз чӣ сохта шудааст? Онон дар ин бора бо ҳам ҷадал ва ниқош карда буданд. Пас ба онон гуфт, ки Паёмбар (саллаллоҳу алайҳи ва саллам) ба назди зане аз ансор, ки хидматгори наҷҷор дошт қосиде фиристод ва фармуд: Хидматгори наҷҷоратро амр кун то барои ман минбаре аз чӯб бисозад, ки ҳангоми сухан гуфтан бо мардум бар он бинишинам. Он зан низ қабул кард ва ғуломашро амр кард, ки барои Паёмбар (саллаллоҳу алайҳи ва саллам) минбаре аз чӯби тарфа бисозад ва чун корашро ба охир расонд, он зан минбарро ба назди Паёмбар (саллаллоҳу алайҳи ва саллам) фиристод ва эшон амр карданд, то онро дар маконаш дар масҷид қарор диҳанд. Сипас Паёмбар (саллаллоҳу алайҳи ва саллам) дар ҳоле ки бар болои он буданд, такбир гуфтанд ва сипас бар рӯи он ба рукуъ рафтанд, сипас ақиб омада бидуни он ки рӯяшонро ба қафо бигардонанд ва бар рӯйи замин канори пояҳои минбар саҷда карданд ва сипас ба рӯи минбар бозгаштанд ва чун намозро ба поён расониданд, рӯ ба мардум карданд ва фармуданд: Эй мардум! Ман ин корро кардам, то аз ман улгу бигиред ва намози манро ёд бигиред.</t>
+  </si>
+  <si>
+    <t>استحباب اتخاذ المنبر وارتقاء الخطيب عليه، وفائدته الإبلاغ والإسماع.
+جواز الصلاة على المنبر للتعليم، وجواز ارتفاع الإمام على المأموم لحاجة.
+جواز الاستعانة بأهل الصناعات في حوائج المسلمين.
+جواز الحركة اليسيرة في الصلاة للحاجة.
+جواز نظر المأموم إلى إمامه في الصلاة؛ ليتعلم منه وأن ذلك لا ينافي الخشوع.</t>
+  </si>
+  <si>
+    <t>Болои минбар баромадани хатиб ва истифода бурдан аз он мустаҳаб аст ва аз фоидаҳои он расондани овоз ва шунавонидан аст.
+Барои таълим додан дар болои минбар намоз хондан ҷоиз аст ва баланд истодани имом аз маъмум барои ниёз ҷоиз аст.
+Барои эҳтиёҷоти мусалмонон аз аҳли касбу кор ёрӣ пурсидан ҷоиз аст.
+Ҳаракати андак дар аснои намоз барои ҳоҷат ҷоиз аст.
+Нигоҳ кардани маъмум ба имомаш дар ҳоли намоз ва барои таълим гирифтан ҷоиз аст ва ин ба хушуъи намоз мухолифат надорад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65096</t>
+  </si>
+  <si>
+    <t>إذا صليتم فأقيموا صفوفكم، ثم ليؤمكم أحدكم فإذا كبر فكبروا</t>
+  </si>
+  <si>
+    <t>Чун хостед намоз гузоред, сафҳои худро рост кунед, сипас яке аз шумо имом шавад ва чун такбир (Аллоҳу акбар) гӯяд, шумо ҳам такбир (Аллоҳу акбар) гӯед</t>
+  </si>
+  <si>
+    <t>عَنْ ‌حِطَّانَ بْنِ عَبْدِ اللهِ الرَّقَاشِيِّ قَالَ: صَلَّيْتُ مَعَ ‌أَبِي مُوسَى الْأَشْعَرِيِّ صَلَاةً، فَلَمَّا كَانَ عِنْدَ الْقَعْدَةِ قَالَ رَجُلٌ مِنَ الْقَوْمِ: أُقِرَّتِ الصَّلَاةُ بِالْبِرِّ وَالزَّكَاةِ، قَالَ: فَلَمَّا قَضَى أَبُو مُوسَى الصَّلَاةَ وَسَلَّمَ انْصَرَفَ فَقَالَ: أَيُّكُمُ الْقَائِلُ كَلِمَةَ كَذَا وَكَذَا؟ قَالَ: فَأَرَمَّ الْقَوْمُ، ثُمَّ قَالَ: أَيُّكُمُ الْقَائِلُ كَلِمَةَ كَذَا وَكَذَا؟ فَأَرَمَّ الْقَوْمُ، فَقَالَ: لَعَلَّكَ يَا حِطَّانُ قُلْتَهَا؟ قَالَ: مَا قُلْتُهَا، وَلَقَدْ رَهِبْتُ أَنْ تَبْكَعَنِي بِهَا، فَقَالَ رَجُلٌ مِنَ الْقَوْمِ: أَنَا قُلْتُهَا، وَلَمْ أُرِدْ بِهَا إِلَّا الْخَيْرَ، فَقَالَ أَبُو مُوسَى: أَمَا تَعْلَمُونَ كَيْفَ تَقُولُونَ فِي صَلَاتِكُمْ؟ إِنَّ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ خَطَبَنَا فَبَيَّنَ لَنَا سُنَّتَنَا وَعَلَّمَنَا صَلَاتَنَا، فَقَالَ: «إِذَا صَلَّيْتُمْ فَأَقِيمُوا صُفُوفَكُمْ، ثُمَّ لِيَؤُمَّكُمْ أَحَدُكُمْ فَإِذَا كَبَّرَ فَكَبِّرُوا، وَإِذْ قَالَ: {غَيْرِ الْمَغْضُوبِ عَلَيْهِمْ وَلا الضَّالِّينَ} [الفاتحة: 7]، فَقُولُوا: آمِينَ، يُجِبْكُمُ اللهُ، فَإِذَا كَبَّرَ وَرَكَعَ فَكَبِّرُوا وَارْكَعُوا، فَإِنَّ الْإِمَامَ يَرْكَعُ قَبْلَكُمْ، وَيَرْفَعُ قَبْلَكُمْ»، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «فَتِلْكَ بِتِلْكَ، وَإِذَا قَالَ: سَمِعَ اللهُ لِمَنْ حَمِدَهُ، فَقُولُوا: اللَّهُمَّ رَبَّنَا لَكَ الْحَمْدُ، يَسْمَعِ اللهُ لَكُمْ، فَإِنَّ اللهَ تَبَارَكَ وَتَعَالَى قَالَ عَلَى لِسَانِ نَبِيِّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: سَمِعَ اللهُ لِمَنْ حَمِدَهُ، وَإِذَا كَبَّرَ وَسَجَدَ فَكَبِّرُوا وَاسْجُدُوا، فَإِنَّ الْإِمَامَ يَسْجُدُ قَبْلَكُمْ وَيَرْفَعُ قَبْلَكُمْ»، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «فَتِلْكَ بِتِلْكَ، وَإِذَا كَانَ عِنْدَ الْقَعْدَةِ فَلْيَكُنْ مِنْ أَوَّلِ قَوْلِ أَحَدِكُمُ: التَّحِيَّاتُ الطَّيِّبَاتُ الصَّلَوَاتُ لِلهِ، السَّلَامُ عَلَيْكَ أَيُّهَا النَّبِيُّ وَرَحْمَةُ اللهِ وَبَرَكَاتُهُ، السَّلَامُ عَلَيْنَا وَعَلَى عِبَادِ اللهِ الصَّالِحِينَ، أَشْهَدُ أَنْ لَا إِلَهَ إِلَّا اللهُ وَأَشْهَدُ أَنَّ مُحَمَّدًا عَبْدُهُ وَرَسُولُهُ».</t>
+  </si>
+  <si>
+    <t>Аз Ҳиттон ибни Абдуллоҳи Раққошӣ ривоят аст, ки гуфт: Ҳамроҳи Абумӯсои Ашъарӣ намоз хондам, пас ҳамин ки дар нишастани намоз будем, марде аз миёни ҷамъ гуфт: Намоз дар Қуръон бо некӯкорӣ ва закот омадааст. Ровӣ мегӯяд: Вақте Абӯмусо (ки имом буд) намозро ба поён расонид ва салом дод, баргашт ва гуфт: Кадоме аз шумо ин суханро гуфт? Касе чизе нагуфт. Сипас (дубора) пурсид: Кадоме аз шумо ин суханро гуфт? Мардум сокит монданд. Сипас гуфт: Эй Ҳиттон шояд ту он суханро гуфтӣ? Гуфт: Ман нагуфтам ва тарсидам, ки манро ба он муттаҳам ва тавбихам кунӣ. Пас марде аз қавм гуфт: Ман онро гуфтам ва қасде ҷуз хайр надоштам. Абумӯсо гуфт: Магар намедонед дар намозатон чӣ бигӯед? Ҳамоно Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) барои мо хутба гуфт ва суннати моро бароямон баён кард ва намозамонро ба мо омӯзиш дод ва фармуд: "Чун хостед намоз гузоред, сафҳои худро рост кунед, сипас яке аз шумо имом шавад ва чун такбир (Аллоҳу акбар) гӯяд, шумо ҳам такбир (Аллоҳу акбар) гӯед. Ва чун гуфт: (Ғайрил-мағзуби алайҳим ва лаз-золлин) (Фотиҳа, ояти 7) омин бигӯед, то Аллоҳ шуморо иҷобат кунад. Ва чун такбир гуфт ва ба рукуъ рафт, такбир бигӯед ва ба рукуъ равед, зеро имом пеш аз шумо ба рукуъ меравад ва пеш аз шумо аз рукуъ бармехезад". Онгоҳ Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) фармуд: "Ин дар баробари он. Ва чун (Самиъаллоҳу лиман ҳамидаҳ) гуфт, бигӯед: (Аллоҳумма рабано лакал-ҳамд) Аллоҳ садои шуморо мешунавад. Зеро Аллоҳ бар забони Паёмбараш (саллаллоҳу алайҳи ва саллам) фармудааст: (Самиъаллоҳу лиман ҳамидаҳ, Аллоҳ шунид он ки ҳамдашро гуфт). Ва чун такбир гуфт ва ба саҷда рафт, такбир бигӯед ва ба саҷда биравед. Зеро имом пеш аз шумо ба саҷда меравад ва пеш аз шумо аз саҷда бармехезад." Онгоҳ Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) фармуд: "Пас ин дар баробари он, ва чун дар нишастани намоз (барои ташаҳҳуд) буд, аввалин сухани шумо ин бошад: Аттаҳиётут-тайиботус-салавоту лиллоҳи. Ассалому ъалайка айюҳаннабийю ва раҳматуллоҳи ва баракатуҳ. Ассалому ъалайно ва ъало ъибодиллоҳи-с-солиҳин. Ашҳаду алло илоҳа иллаллоҳу ва ашҳаду анна Муҳаммадан ъабдуҳу ва расулуҳу."</t>
+  </si>
+  <si>
+    <t>صلى الصحابيُّ أبو موسى الأشعري رضي الله عنه صلاةً، فلما كان عند القَعدة التي فيها التشهد، قال رجل من المصلين خلفه: قُرِنَتْ الصلاة في القرآن بالبر والزكاة، فلما انتهى أبو موسى رضي الله عنه من الصلاة توجَّه إلى المأمومين، فسألهم: أيكم القائل كلمة: قرنت الصلاة في القرآن بالبر والزكاة؟! فسكت القوم، ولم يتكلم منهم أحد، فكرر عليهم السؤال مرة أخرى، فلما لم يَرُد عليه أحد، قال أبو موسى رضي الله عنه: لعلك يا حطان قلتها! لجَسَارَتِه وقربِه منه وصِلَتِه به، مما لا يؤذيه اتهامُه، وليدفع الفاعل الحقيقي إلى الاعتراف، فنفى حِطَّانُ ذلك، وقال: لقد خفت أنْ تُوَبِّخَني ظنًا منك أني قلتها؛ وهنا قال رجل من القوم: أنا قلتُها، ولم أقصد بها إلا خيرًا، فقال أبو موسى مُعلِّمًا له: أما تعلمون كيف تقولون في صلاتكم؟! وهذا استنكار منه، ثم أخبر أبو موسى أن النبي صلى الله عليه وسلم خَطَبَهم ذات مرة، فَبَيَّنَ لهم شريْعَتَهم، وعلَّمَهم صلاتَهم، فقال صلى الله عليه وسلم:
+إذا صليتم فأقيموا صفوفكم واعتدلوا فيها، ثم يؤم الناسَ واحدٌ منهم، فإذا كَبّر الإمام تكبيرة الإحرام، فكبروا مثله، وإذا قرأ الفاتحة وبلغ: {غير المغضوب عليهم ولا الضالين} [الفاتحة: 7]، فقولوا: آمين؛ فإذا فعلتم ذلك يستجيب الله دعاءكم، فإذا كبر وركع فكبروا واركعوا؛ فإن الإمام يركع قبلكم ويرفع قبلكم فلا تسبقوه؛ لأن اللحظة التي سبقكم الإمام بها في تقدمه إلى الركوع، تنجبر لكم بتأخيركم في الركوع بعد رفعه لحظة، فتلك اللحظة بتلك اللحظة، وصار قدر ركوعكم كقدر ركوعه، وإذا قال الإمام: سمع الله لمن حمده، فقولوا: اللهم ربنا لك الحمد، فإذا قال المصلون ذلك فإن الله سبحانه يسمع دعاءهم وقولَهم، فإن الله تبارك وتعالى قال على لسان نبيه صلى الله عليه وسلم: سمع الله لمن حمده،ثم إذا كبر الإمام وسجد، فعلى المأمومين أن يكبروا ويسجدوا، فإن الإمام يسجد قبلهم، ويرفع قبلهم، فتلك اللحظة بتلك اللحظة، وصار قدر سجود المأموم كقدر سجود الإمام،وإذا كان عند القعود للتشهد فليكن أول قول المصلي: "التحيات الطيبات الصلوات لله" فالمُلْكُ والبقاءُ والعَظَمةُ كلُّها مُسْتَحَقَّة لله تعالى، وكذا الصلوات الخمس كلُّها لله، "السلام عليك أيها النبي ورحمة الله وبركاته، السلام علينا وعلى عباد الله الصالحين"، فادعوا الله السلامة من كل عيب وآفة ونقص وفساد؛ ونخص نبينا محمد صلى الله عليه وسلم بالتسليم، ثم نسلم على أنفسنا، ثم نسلم على عباد الله الصالحين القائمين بما يجب عليهم من حقوق الله تعالى وحقوق عباده، ثم نشهد أن لا إله إلا الله، ونشهد أن محمدًا عبده ورسوله.</t>
+  </si>
+  <si>
+    <t>Саҳобии Паёмбар (саллаллоҳу алайҳи ва саллам) Абӯмусои Ашъарӣ намозеро барои мардум имоматӣ кард, чун дар нишасте, ки дар он ташаҳҳуд хонда мешавад, нишаста буд, яке аз намозгузорон чунин гуфт: Намоз дар Қуръон ҳамроҳ бо некӯкорӣ ва закот омадааст. Вақте Абӯмусо намозро ба поён расонид рӯ ба намозгузорон кард ва гуфт: Кадоме аз шумо ин суханро гуфт, ки дар Қуръон намоз ҳамроҳ бо некӯкорӣ ва закот омадааст? Мардум сукут карданд ва касе чизе нагуфт. Бинобар ин саволашро дубора такрор кард ва чун касе посухашро надод, гуфт: Эй Ҳиттон шояд ту он суханро гуфтӣ? Зеро Ҳиттон ҷасур буд ва ба ӯ наздик буд ва муттаҳам кардани ӯ ба вай озор намерасонд ва ин кор сабаб мешуд, ки гӯяндаи асосӣ эътироф кунад. Ҳиттон ин иттиҳомро нафйи кард ва гуфт: Тарсидам, ки ба гумони он ки ман онро гуфтаам манро тавбих кунӣ, дар ин ҳолат марде аз миёни мардум гуфт: Ман онро гуфтам ва қасде ҷуз хайр надоштам. Абӯмусо дар мақоми муаллим гуфт: Оё намедонед дар намозатон чӣ бигӯед? Ва ин ба таври истинкор аз ҷониби ӯ буд, сипас Абӯмусо баён намуд, ки Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) барои онон хутба хонд ва шариаташонро барояшон баён кард ва намозашонро ба онон ёд дод, пас фармуд:
+Чун хостед намоз гузоред, сафҳои худро рост кунед ва дар он рост ва ба эътидол биистед, сипас яке аз шумо имом шавад ва чун такбир (Аллоҳу акбар) гӯяд, шумо ҳам такбир (Аллоҳу акбар) гӯед. Ва чун Фотиҳаро хонд ва ба инҷо расид: (Ғайрил-мағзуби алайҳим ва лаз-золлин) (Сураи Фотиҳа, ояти 7) омин бигӯед. Агар чунин кунед Аллоҳ дуои шуморо истиҷобат кунад. Ва чун такбир гуфт ва ба рукуъ рафт, такбир бигӯед ва ба рукуъ равед, зеро имом пеш аз шумо ба рукуъ меравад ва пеш аз шумо аз рукуъ бармехезад, аз ӯ пешӣ накунед ва пеш аз имом ба рукуъ наравед ва пеш аз имом аз рукуъ нахезед. Зеро он лаҳзае, ки имом пеш аз шумо ба рукуъ меравад, бо он лаҳзае, ки шумо баъд аз имом аз рукуъ бармехезед ҷуброн мешавад. Ва бо ин миқдори рукуъи шумо бо рукуъи имом баробар мешавад. Ва чун имом (Самиъаллоҳу лиман ҳамидаҳ) гуфт, бигӯед: (Аллоҳумма рабано лакал-ҳамд). Зеро ҳаргоҳ намозгузорон инро бигӯянд, Аллоҳ Таъоло садо ва дуояшонро мешунавад. Чун Аллоҳ бар забони Паёмбараш (саллаллоҳу алайҳи ва саллам) фармудааст: (Самиъаллоҳу лиман ҳамидаҳ - Аллоҳ шунид он ки ҳамдашро гуфт). Ва чун имом такбир гуфта ва ба саҷда рафт, касоне, ки аз пушти имом намоз мегузоранд такбир бигӯянд ва ба саҷда раванд. Зеро имом пеш аз онҳо ба саҷда меравад ва пеш аз онҳо аз саҷда бармехезад. Пас он лаҳза дар баробари ин лаҳза аст, ва саҷдаи намозгузорон ба андозаи саҷдаи имом мешавад. Ва ҳаргоҳ вақти нишастан барои ташаҳҳуд буд, нахустин чизе, ки намозгузор мегӯяд, бояд ин бошад:  (Аттаҳиётут-тайиботус-салавоту лиллоҳи), яъне: Мулк, боқӣ мондан ва азамату бузургӣ ҳамааш шоистаи Аллоҳ аст. Ва ҳамин гуна намозҳои панҷгона ҳамаааш шоистаи Аллоҳ аст. (Ассалому ъалайка айюҳаннабийю ва раҳматуллоҳи ва баракатуҳ. Ассалому ъалайно ва ъало ъибодиллоҳис солиҳин), яъне: Аз Аллоҳ Таъоло саломатӣ аз ҳар айбу офат ва нақсу фасодро хоҳонам ва саломи хосро ба паёмбарамон Муҳаммад (саллаллоҳу алайҳи ва саллам) мекунам ва сипас бар худамон салом мефиристем ва сипас бар бандагони некукори Аллоҳ, ки ҳуқуқи Аллоҳ Таъоло ва ҳуқуқи бандагонашро ба ҷо меоранд. Сипас гувоҳӣ медиҳем, ки нест маъбуди бар ҳақ, ҷуз Аллоҳ ва гувоҳӣ медиҳем, ки Муҳаммад банда ва фиристодаи Ӯст.</t>
+  </si>
+  <si>
+    <t>بيان صيغة من صيغ التشهد.
+أفعال الصلاة وأقوالها لا بد أن تكون مما ثبت عن النبي صلى الله عليه وسلم، فلا يجوز لأحد أن يبتدع فيها قولًا أو فعلًا لم يثبت في السنة.
+عدم جواز مسابقة الإمام والتأخُّر عنه، والمشروع للمأموم متابعة الإمام في أفعاله.
+ذكر ما كان عليه النبي صلى الله عليه وسلم من الاهتمام في التبليغ، وتعليم أمته أحكام الدين.
+الإمام هو القدوة للمأموم، فلا يجوز له أنْ يُسابِقَه في أفعال الصلاة ولا أن يقارنَه ولا أن يتأخر عنه، بل يكون ابتداء متابعته بعد تأكده من دخوله في الفعل الذي يريد أن يفعله، وأن السنة اتباعه فيها.
+مشروعية إقامة الصفوف في الصلاة.</t>
+  </si>
+  <si>
+    <t>Баёни яке аз шаклҳои ташаҳҳуд.
+Афъол ва ақволи намоз бояд аз Паёмбар (саллаллоҳу алайҳи ва саллам) собит шуда бошад. Бинобар ин барои касе раво нест, ки дар он сухан ва амалеро аз худ изофа кунад, ки дар Суннат собит нашуда бошад.
+Аз имом пешӣ кардан ё зиёд ақиб мондан ҷоиз нест. Барои намозгузор машруъ он аст, ки дар афъол аз имом пайравӣ кунад (андаке баъд аз имом афъоли намозро анҷом диҳад).
+Аз аҳамият додани Паёмбар (саллаллоҳу алайҳи ва саллам) дар расонидани паём ва таълим додани аҳкоми дин ба умматаш ёдовар шуд.
+Имом намуна барои намозгузоре аст, ки аз пушти ӯ намоз мехонад, бинобар ин шоиста нест, ки дар корҳои имом аз ӯ пешӣ гирад, ё дақиқан ҳамроҳи ӯ анҷом диҳад, ё хеле аз ӯ ақиб монад, балки бояд оғози пайравӣ аз имом баъд аз итминон аз ин бошад, ки имом вориди коре шудааст, ки қарор аст анҷомаш диҳад. Ва суннат он аст, ки аз имом пайравӣ кунад.
+Барпо кардани сафҳо дар намоз машруъ ва ҷоиз аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65097</t>
+  </si>
+  <si>
+    <t>والذي نفسي بيده، إني لأقربكم شبها بصلاة رسول الله صلى الله عليه وسلم، إن كانت هذه لصلاته حتى فارق الدنيا</t>
+  </si>
+  <si>
+    <t>Савганд ба оне, ки ҷонам дар дасти Ӯст, намози ман монандтар аз намози шумо ба намози Паёмбар (саллаллоҳу алайҳи ва саллам) аст. Ин намози Ӯ то аз дунё рафтанаш буд</t>
+  </si>
+  <si>
+    <t>عن أَبي هُرَيْرَةَ رضي الله عنه: أنه كَانَ يُكَبِّرُ فِي كُلِّ صَلَاةٍ مِنَ الْمَكْتُوبَةِ وَغَيْرِهَا، فِي رَمَضَانَ وَغَيْرِهِ، فَيُكَبِّرُ حِينَ يَقُومُ، ثُمَّ يُكَبِّرُ حِينَ يَرْكَعُ، ثُمَّ يَقُولُ: سَمِعَ اللهُ لِمَنْ حَمِدَهُ، ثُمَّ يَقُولُ: رَبَّنَا وَلَكَ الْحَمْدُ، قَبْلَ أَنْ يَسْجُدَ، ثُمَّ يَقُولُ: اللهُ أَكْبَرُ حِينَ يَهْوِي سَاجِدًا، ثُمَّ يُكَبِّرُ حِينَ يَرْفَعُ رَأْسَهُ مِنَ السُّجُودِ، ثُمَّ يُكَبِّرُ حِينَ يَسْجُدُ، ثُمَّ يُكَبِّرُ حِينَ يَرْفَعُ رَأْسَهُ مِنَ السُّجُودِ، ثُمَّ يُكَبِّرُ حِينَ يَقُومُ مِنَ الْجُلُوسِ فِي الِاثْنَتَيْنِ، وَيَفْعَلُ ذَلِكَ فِي كُلِّ رَكْعَةٍ، حَتَّى يَفْرُغَ مِنَ الصَّلَاةِ، ثُمَّ يَقُولُ حِينَ يَنْصَرِفُ: وَالَّذِي نَفْسِي بِيَدِهِ، إِنِّي لَأَقْرَبُكُمْ شَبَهًا بِصَلَاةِ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، إِنْ كَانَتْ هَذِهِ لَصَلَاتَهُ حَتَّى فَارَقَ الدُّنْيَا.</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки: Ӯ дар ҳар намози фарзӣ ва ғайри фарзӣ, дар рамазон ва ғайри рамазон (дар оғози он) такбир мегуфт ва сипас ҳангоми рукуъ такбир мегуфт, сипас мегуфт: (Самиъаллоҳу лиман ҳамидаҳ) ва пеш аз ба саҷда рафтан (Раббано ва лакал-ҳамд) мегуфт. Сипас ҳангоми ба саҷда рафтан такбир мегуфт, ва ҳангоми аз саҷда сар бардоштан такбир мегуфт. Сипас ҳангоми ба саҷда рафтан такбир мегуфт ва ҳангоми аз саҷда сар бардоштан такбир мегуфт. Сипас ҳангоми бархостан аз нишаст дар ракаъати дуввум такбир мегуфт ва инро дар ҳар ракаъат анҷом медод, то ин ки намозашро ба поён мерасонд. Сипас баъд аз поёни намоз мегуфт: Савганд ба оне, ки ҷонам дар дасти Ӯст, намози ман монандтар аз намози шумо ба намози Паёмбар (саллаллоҳу алайҳи ва саллам) аст. Ин намози Ӯ то аз дунё рафтанаш буд.</t>
+  </si>
+  <si>
+    <t>يَروي أبو هريرة رضي الله عنه جزءًا من صفة صلاة النبي صلى الله عليه وسلم، ويخبر أنه كان إذا قام إلى الصلاة يكبر حين يقوم تكبيرة الإحرام، ثم يكبر حين يَنْتَقل إلى الركوع، وحين يسجد، وحين يرفع رأسه من السجود، وحين يسجد السجدة الثانية، وحين يرفع رأسه منها، وحين يقوم من الركعتين الأوليين بعد الجلوس للتشهد الأول في الصلاة الثلاثية أو الرباعية، ثم يفعل ذلك في الصلاة كلها حتى يقضيَها، وكان يقول حين يرفع ظهره من الركوع: سمع الله لمن حمده، ثم يقول وهو قائم: ربنا لك الحمد.
+ثم يقول أبو هريرة حين ينصرف من الصلاة: والذي نفسي بيده، إني لأقربكم شَبَهًا بصلاة رسول الله صلى الله عليه وسلم، إن كانت هذه صفة صلاته حتى فارق الدنيا.</t>
+  </si>
+  <si>
+    <t>Абуҳурайра (разияллоҳу анҳу) бахше аз тарзи намозгузории Паёмбар (саллаллоҳу алайҳи ва саллам)-ро нақл мекунад ва баён медорад, ки ҳангоме ки барои намоз бармехост, такбири эҳромро мегуфт, сипас ҳангоми интиқол ба рукуъ ва ҳангоми саҷда ва ҳангоми бархостан аз саҷда ва ҳангоми рафтан ба саҷдаи дуввум ва ҳангоми бархостан аз саҷда ва ҳангоми бархостан аз ду ракъати аввал, пас аз нишастан барои ташаҳҳуди аввал дар намозҳои серакъатӣ ва чаҳорракъатӣ такбир мегуфт. Ва инро дар ҳама намозаш то поёни он анҷом медод. Ва ҳангоми бархостан аз рукуъ (Самиъаллоҳу лиман ҳамидаҳ) мегуфт ва сипас ҳангоме ки (баъд аз рукуъ) меистод (Раббано лакал ҳамд) мегуфт.
+Сипас Абуҳурайра мегӯяд: Қасам ба он ки ҷонам дар дасти Ӯст, ман дар миёни шумо монандтарин намозро ба намози Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) дорам. Ҳамин равиши намози ӯ буд, то аз дунё рафт.</t>
+  </si>
+  <si>
+    <t>يكون التكبير أثناء كلِّ خَفْضٍ ورَفْعٍ إلا في رفعه من الركوع فيقول سمع الله لمن حمده.
+حرص الصحابة على الاقتداء بالنبي صلى الله عليه وسلم وحفظ سُنَّتِه.</t>
+  </si>
+  <si>
+    <t>Дар ҳама поёну боло рафтан дар намоз такбир (Аллоҳу акбар) гуфта мешавад, магар дар ҳолати бархостан аз рукуъ, ки дар он (Самиъаллоҳу лиман ҳамидаҳ) гуфта мешавад.
+Саҳобагон ба пайравӣ аз Паёмбар (саллаллоҳу алайҳи ва саллам) ва ҳифзи суннати ӯ таваҷҷуҳи зиёд доштанд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65098</t>
+  </si>
+  <si>
+    <t>قال الله تعالى: قسمت الصلاة بيني وبين عبدي نصفين، ولعبدي ما سأل</t>
+  </si>
+  <si>
+    <t>Аллоҳ Таъоло мефармояд: Намозро миёни худам ва бандаам ду тақсим кардам ва барои бандаам ҳар он чи бихоҳад, ҳаст</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللهُ عنه سَمِعْتُ رَسُولَ اللهِ صلى الله عليه وسلم يَقُولُ: «قَالَ اللهُ تَعَالَى: قَسَمْتُ الصَّلَاةَ بَيْنِي وَبَيْنَ عَبْدِي نِصْفَيْنِ، وَلِعَبْدِي مَا سَأَلَ، فَإِذَا قَالَ الْعَبْدُ: {الْحَمْدُ لِلهِ رَبِّ الْعَالَمِينَ}، قَالَ اللهُ تَعَالَى: حَمِدَنِي عَبْدِي، وَإِذَا قَالَ: {الرَّحْمَنِ الرَّحِيمِ}، قَالَ اللهُ تَعَالَى: أَثْنَى عَلَيَّ عَبْدِي، وَإِذَا قَالَ: {مَالِكِ يَوْمِ الدِّينِ}، قَالَ: مَجَّدَنِي عَبْدِي، -وَقَالَ مَرَّةً: فَوَّضَ إِلَيَّ عَبْدِي-، فَإِذَا قَالَ: {إِيَّاكَ نَعْبُدُ وَإِيَّاكَ نَسْتَعِينُ}، قَالَ: هَذَا بَيْنِي وَبَيْنَ عَبْدِي وَلِعَبْدِي مَا سَأَلَ، فَإِذَا قَالَ: {اهْدِنَا الصِّرَاطَ الْمُسْتَقِيمَ، صِرَاطَ الَّذِينَ أَنْعَمْتَ عَلَيْهِمْ غَيْرِ الْمَغْضُوبِ عَلَيْهِمْ وَلا الضَّالِّينَ}، قَالَ: هَذَا لِعَبْدِي وَلِعَبْدِي مَا سَأَلَ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки мегӯяд: Паёмбар (саллаллоҳу алайҳи ва саллам)-ро шунидам, ки мегуфт: "Аллоҳ Таъоло мефармояд: Намозро миёни худам ва бандаам ду тақсим кардам ва барои бандаам ҳар он чи бихоҳад, ҳаст. Пас чун банда бигӯяд: (Алҳамду лиллоҳи раббилъоламин) Аллоҳ Таъоло мефармояд: Бандаам манро ситоиш кард. Ва чун бигӯяд: (Ар-Раҳмонир-Раҳим) Аллоҳ Таъоло мефармояд: Бандаам манро сано гуфт. Ва чун бигӯяд: (Молики явмид-дин) Аллоҳ Таъоло мефармояд: Бандаам манро ба бузургӣ ситуд - ва боре гуфт: Бандаи ман ба ман вакил шуд-. Ва чун бигӯяд: (Иёка наъбуду ва иёка настаъин) Аллоҳ Таъоло мефармояд: Ин байни ман ва бандаам аст ва барои бандаам ҳарчи бихоҳад, ҳаст. Ва чун бигӯяд: (Иҳдинас-сиротал-мустақим, сиротал-лазина анъамта алайҳим ғайрил-мағзуби алайҳим ва лаз-золлин) Аллоҳ Таъоло мефармояд: Ин барои бандаам аст ва барои бандаам ҳар он чизе бихоҳад, дода мешавад."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الله تعالى قال في الحديث القدسي: قسمت سورة الفاتحة في الصلاة بيني وبين عبدي نصفين، لي نصفُها، وله نصفُها.
+فنصفُها الأول: حمدٌ وثناءٌ وتمجيدٌ لله، أجزيه عليه خير الجزاء.
+ونصفُها الثاني: تَضَرُّعٌ ودعاء، أستجيب له وأعطيه ما سأل. 
+فإذا قال المصلي: {الحمد لله رب العالمين}، قال الله: حمدني عبدي، وإذا قال: {الرحمن الرحيم}، قال الله: أثنى عليَّ عبدي فمدحني واعتراف لي بعموم الإنعام على خَلْقي، وإذا قال: {مالك يوم الدين}، قال الله: مَجَّدني عبدي، وهو الشرف الواسع.
+فإذا قال: {إياك نعبد وإياك نستعين}، قال الله: هذا بيني وبين عبدي.
+فالنصف الأول من هذه الآية لله وهو: (إياك نعبد) وهو اعتراف بالألوهية لله، والاستجابة بالعبادة، وبه ينتهي النصف الذي لله. 
+والنصف الثاني من الآية وهو للعبد: (إياك نستعين) طلب العون من الله، ووعده بالإعانة.
+فإذا قال: {اهدنا الصراط المستقيم * صراط الذين أنعمت عليهم غير المغضوب عليهم ولا الضالين}، قال الله: هذا تضرُّع ودعاء من عبدي، ولعبدي ما سأل، وقد أجبتُ دعاءه.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар додаанд, ки Аллоҳ Таъоло дар ҳадиси қудсӣ мефармояд: Сураи "Фотиҳаро" дар намоз байни Худам ва бандаам ду тақсим намудаам, нисфи он барои Ман ва нисфи он барои ӯ.
+Нисфи аввали он ҳамду сано ва ситоишу бузургдошти Аллоҳ аст, ки барои он ба бандаам беҳтарин подошро медиҳам.
+Ва нисфи дуввуми он дуо ва тазарруъ ва илтиҷо аст. Ва дуояшро иҷобат мекунам ва он чи хостааст ба ӯ ато мекунам.
+Пас чун намозгузор "Алҳамду лиллоҳи раббилъоламин" (Ситоиш махсуси Аллоҳ, Парвардигори оламиён аст), бигӯяд, Аллоҳ мефармояд: Бандаам манро ситоиш гуфт. Ва чун бигӯяд: "Ар-Раҳмонир-Раҳим" (Бахшояндаи меҳрубон),  Аллоҳ мефармояд: Бандаам манро сано гуфт ва манро ситуд ва ба раҳмате, ки бар ҳама халқ густардаам эътироф кард. Ва чун бигӯяд: "Молики явмид-дин" (Молики рӯзи ҷазо аст), Аллоҳ мефармояд: Бандаам манро тамҷид кард ва он шарафи бузург аст.
+Пас чун бигӯяд: "Иёка наъбуду ва иёка настаъин" (Туро мепарастем ва аз Ту ёри мехоҳем), Аллоҳ мефармояд: Ин миёни ман ва бандаам аст.
+Пас, нисфи аввали ин оят барои Аллоҳ аст ва он: "Иёка наъбуду" (Туро мепарастем), ки ба маънои эътироф ба улуҳият барои Аллоҳ аст ва истиҷобати Ӯ бо ибодат аст ва бо ин нисфе, ки барои Аллоҳ аст, поён меёбад.
+Ва нисфи дуввуми оят барои банда аст: "Иёка настаъин" (Аз Ту ёрӣ мехоҳем), талаби ёрӣ аз Аллоҳ ва ваъдаи ёрӣ додан аз ҷониби Аллоҳ.
+Ва чун бигӯяд: "Иҳдинас-сиротал-мустақим, сиротал-лазина анъамта алайҳим ғайрил-мағзуби алайҳим ва лаз-золлин" (Моро ба роҳи рост ҳидоят кун, * ба роҳи касоне, ки бар онҳо неъмат додаӣ, на аз онон, ки бар онҳо ғазаб кардаӣ ва на гумроҳон),  Аллоҳ Таъоло мефармояд: Ин тазарруъ ва дуо аз сӯи бандаам аст ва барои бандаам ҳар он чизе бихоҳад, дода мешавад ва дуояшро иҷобат кардам.</t>
+  </si>
+  <si>
+    <t>هذا الحديث مما يرويه النبي صلى الله عليه وسلم عن ربه، ويسمى بالحديث القدسي أو الإلهي، وهو الذي لفظه ومعناه من الله، غير أنه ليست فيه خصائص القرآن التي امتاز بها عما سواه، من التعبد بتلاوته والطهارة له والتحدي والإعجاز وغير ذلك.
+عظم شأن الفاتحة فقد سماها الله تعالى (الصلاة).
+بيان عناية الله تعالى بعبده، حيث مَدَحَه بسبب حَمْدِه وثنائِه وتمجيدِه، ووَعدَه أنْ يُعطيَه ما سأل.
+اشتملت هذه السورة الكريمة، على حمد الله، وذكر المعاد، ودعاء الله، وإخلاص العبادة له، وسؤال الهداية إلى الصراط المستقيم، والتحذير من مسالك الباطل.
+استشعار المصلي هذا الحديث -اذا قرأ الفاتحة- يَزيدُ مِن خشوعِه في الصلاة.</t>
+  </si>
+  <si>
+    <t>Фазилату бузургии сураи "Фотиҳа", чунки Аллоҳ Таъоло онро "намоз" номидааст.
+Баёни инояти Аллоҳ Таъоло ба бандааш, чунон ки ӯро ба сабаби ҳамду сано ва тамҷидаш ситудааст ва ваъда додааст, ки он чи ӯ бихоҳад, барояш ато хоҳад кард.
+Ин сураи карима чанд чизро дар бар гирифта аст, аз ҷумла: ҳамду ситоиши Аллоҳ, ёди рӯзи қиёмат, дуои Аллоҳ, ихлоси ибодат барои Ӯ ва дархости ҳидоят ба роҳи рост ва ҳушдор аз роҳҳои ботилро дар бар гирифтааст.
+Ба ёд овардан ва эҳсос кардани ин ҳадис - ҳангоми хондани сураи "Фотиҳа" - аз ҷониби намозгузор, сабаби хушуъ ва фурутанӣ дар намоз мешавад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65099</t>
+  </si>
+  <si>
+    <t>أسوأ الناس سرقة الذي يسرق صلاته قال: وكيف يسرق صلاته؟ قال: لا يتم ركوعها، ولا سجودها</t>
+  </si>
+  <si>
+    <t>Бадтарин шахсе, ки дуздӣ мекунад, касе аст, ки аз намозаш медуздад". Гуфтанд: Чӣ гуна намозашро медуздад? Гуфт: "Рукуъ ва суҷудашро комил намекунад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «أَسْوَأُ النَّاسِ سَرَقَةً الَّذِي يَسْرِقُ صَلَاتَهُ» قَالَ: وَكَيْفَ يَسْرِقُ صَلَاتَهُ؟ قال: «لَا يُتِمُّ رُكُوعَهَا، وَلَا سُجُودَهَا».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Бадтарин шахсе, ки дуздӣ мекунад, касе аст, ки аз намозаш медуздад". Гуфтанд: Чӣ гуна намозашро медуздад? Гуфт: "Рукуъ ва суҷудашро комил намекунад."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ أشدَّ الناسِ قُبْحًا في السَّرِقَة الذي يَسْرِقُ مِن صلاتِه؛ وذلك لأنَّ أَخْذَ مالِ الغيرِ ربما ينتفع به في الدنيا، بخلاف هذا السارق، فإنه سَرَقَ حقَّ نفسِه مِن الثواب والأجر، قالوا: يا رسول الله، وكيف يسرق من صلاته؟ قال: لا يتم ركوعها ولا سجودها؛ وذلك بأنْ يستعجل في الركوع والسجود، فلا يأتي بهما على الوجه الأكمل.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) тавзеҳ доданд, ки бадтарин дуздӣ, дуздии касе аст, ки аз намозаш медуздад. Зеро агар моли дигареро бидуздад, шояд дар дунё фоидааш кунад ва аз он суд бибарад. Бар хилофи ин дузд, ки ҳаққи худашро аз аҷру савоб медуздад. Гуфтанд: Эй Расули Худо! Чӣ гуна аз намозаш медуздад? Фармуданд: Рукуъ ва суҷудашро комил анҷом намедиҳад, яъне дар рукуъ ва суҷудаш шитоб мекунад ва онро ба шакли комил анҷом намедиҳад.</t>
+  </si>
+  <si>
+    <t>أهمية إحسان الصلاة والإتيان بأركانها بطمأنينة وخشوع.
+وصف مَن لا يتم ركوعه وسجوده بأنه سارقٌ تنفيرٌ عن ذلك، وتنبيهٌ على تحريمِه.
+وجوب إتمام الركوع والسجود في الصلاة والاعتدال منهما.</t>
+  </si>
+  <si>
+    <t>Аҳамияти ба хубӣ анҷом додани намоз ва анҷом додани рукнҳои он бо оромӣ ва фурӯтанӣ.
+Васф кардани касе, ки рукуъ ва саҷдаи дуруст намекунад ба "дузд", огоҳӣ аз эҷоди танаффур аз ин кор ва огоҳӣ аз ҳаром будани он аст.
+Дар намоз рукуъ ва саҷдаро ба итмом расондан ва дар ҳарду муътадил будан воҷиб аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65100</t>
+  </si>
+  <si>
+    <t>كان رسول الله صلى الله عليه وسلم إذا رفع ظهره من الركوع قال: سمع الله لمن حمده</t>
+  </si>
+  <si>
+    <t>Ҳаргоҳ Паёмбар (саллаллоҳу алайҳи ва саллам) аз рукуъ бар мехост, чунин мегуфт: "Самиъаллоҳу лиман ҳамидаҳ</t>
+  </si>
+  <si>
+    <t>عَنِ ‌ابْنِ أَبِي أَوْفَى رضي الله عنه قَالَ: كَانَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ إِذَا رَفَعَ ظَهْرَهُ مِنَ الرُّكُوعِ قَالَ: «سَمِعَ اللهُ لِمَنْ حَمِدَهُ، اللَّهُمَّ رَبَّنَا لَكَ الْحَمْدُ، مِلْءَ السَّمَاوَاتِ وَمِلْءَ الْأَرْضِ وَمِلْءَ مَا شِئْتَ مِنْ شَيْءٍ بَعْدُ».</t>
+  </si>
+  <si>
+    <t>Аз ибни Абуавфо (разияллоҳу анҳу) ривоят аст, ки гуфт: Ҳаргоҳ Паёмбар (саллаллоҳу алайҳи ва саллам) аз рукуъ бар мехост, чунин мегуфт: "Самиъаллоҳу лиман ҳамидаҳ, Аллоҳумма раббано лакал-ҳамд милъас-самовоти ва милъал - арзи ва милъа мо шиъта мин шайъин баъд" (Аллоҳ шунид онеро, ки ҳамдаш гуфт. Бор илоҳо ва Парвардигоро! Ҳамд аз они Туст, ба пурии осмонҳо ва ба пурии замин ва ба пурии ҳар он чи Ту пас аз он бихоҳӣ).</t>
+  </si>
+  <si>
+    <t>كان النبيُّ صلى الله عليه وسلم إذا رفع ظهرَه مِن الركوع في الصلاة يقول: "سمع الله لِمَن حمده"، أي: أنّ مَن حَمِدَ الله تعالى استجاب الله تعالى له، وقَبِل حَمْدَه وأثابَه، ثم يحمد الله بقوله: " اللَّهُمَّ رَبَّنَا لَكَ الْحَمْدُ، مِلْءَ السَّمَاوَاتِ وَمِلْءَ الْأَرْضِ وَمِلْءَ مَا شِئْتَ مِنْ شَيْءٍ بَعْدُ "، حَمْدًا يملأُ السماوات والأرضين وما بينهما، ويملأ ما شاء الله من شيء.</t>
+  </si>
+  <si>
+    <t>Ҳаргоҳ Паёмбар (саллаллоҳу алайҳи ва саллам) аз рукуъ бар мехест, чунин мегуфт: "Самиъаллоҳу лиман ҳамидаҳ", яъне: Он ки ҳамди Аллоҳ Таъолоро ба ҷой оварад, Аллоҳ низ ӯро истиҷобат мекунад ва ситоиши ӯро мепазирад ва барояш аҷру савоб медиҳад. Сипас ҳамди Аллоҳро ин гуна ба ҷой меовард: "Аллоҳумма раббано лакал-ҳамд милъас-самовоти ва милъал - арзи ва милъа мо шиъта мин шайъин баъд" (Аллоҳ шунид он киро ҳамдаш гуфт. Бор илоҳо ва Парвардигоро! Ҳамд аз они Туст ба пурии осмонҳо ва ба пурии замин ва ба пурии ҳар он чи Ту пас аз он бихоҳӣ). Яъне, ҳамде, ки осмонҳо ва замин ва байни онҳоро пур мекунад ва ҳар чизеро, ки Аллоҳ бихоҳад пур мекунад.</t>
+  </si>
+  <si>
+    <t>بيان ما يُستَحبُّ أن يقولَه المصلي إذا رفع رأسه من الركوع.
+مشروعية الاعتدال والطمأنينة بعد الرفع من الركوع؛ لأنه لا يمكن أن يقول هذا الذكر إلا إذا اعتدل واطمأن.
+هذا الذكر مشروع في جميع الصلوات سواء كانت فرضًا أو نفلًا.</t>
+  </si>
+  <si>
+    <t>Баёни он чизе, ки намозгузор вакте сарашро аз рукуъ баланд мекунад, чӣ гӯяд ва гуфтанаш мустаҳаб аст.
+Машруъ будани эътидол баъд аз бархостан аз рукуъ, чунки ин зикрро гуфта наметавонад, магар ин ки рост ва комил истода бошад ва ором гирад.
+Гуфтани ин зикр дар ҳама намозҳо ҷоиз аст, хоҳ намози фарзӣ бошад ё нафлӣ.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65101</t>
+  </si>
+  <si>
+    <t>أن النبي صلى الله عليه وسلم كان يقول في دبر كل صلاة مكتوبة</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) дар охири ҳар намози фарз</t>
+  </si>
+  <si>
+    <t>عَنْ ‌وَرَّادٍ كَاتِبِ الْمُغِيرَةِ بْنِ شُعْبَةَ قَالَ: أَمْلَى عَلَيَّ الْمُغِيرَةُ بْنُ شُعْبَةَ فِي كِتَابٍ إِلَى مُعَاوِيَةَ: أَنَّ النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كَانَ يَقُولُ فِي دُبُرِ كُلِّ صَلَاةٍ مَكْتُوبَةٍ: «لَا إِلَهَ إِلَّا اللهُ وَحْدَهُ لَا شَرِيكَ لَهُ، لَهُ الْمُلْكُ وَلَهُ الْحَمْدُ، وَهُوَ عَلَى كُلِّ شَيْءٍ قَدِيرٌ، اللَّهُمَّ لَا مَانِعَ لِمَا أَعْطَيْتَ، وَلَا مُعْطِيَ لِمَا مَنَعْتَ، وَلَا يَنْفَعُ ذَا الْجَدِّ مِنْكَ الْجَدُّ».</t>
+  </si>
+  <si>
+    <t>Аз Варрод, котиби Муғира ибни Шуъба ривоят аст, ки гуфт: Муғира дар номае, ки барои ӯ ба Муъовия менавиштам чунин гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) дар охири ҳар намози фарз чунин мегуфтанд: "Ҳеҷ маъбуди (ростине) ҷуз
+Аллоҳ вуҷуд надорад, ягона аст ва шарике надорад. Подшоҳӣ аз они Ӯст ва ҳамду ситоиш аз они Ӯст ва Ӯ ба анҷоми ҳар коре қодиру тавоност. Бор илоҳо барои он чи Ту ато кардаӣ, боздорандае нест ва барои он чи Ту монеъ шудаӣ атокунандае нест. Ва соҳиби сарвату баҳрамандро дар баробари Ту, сарвату баҳрааш суде намебахшад."</t>
+  </si>
+  <si>
+    <t>كان النبيُّ صلى الله عليه وسلم يقول عَقِيب كلِّ صلاةِ فريضة: " لَا إِلَهَ إِلَّا اللهُ وَحْدَهُ لَا شَرِيكَ لَهُ، لَهُ الْمُلْكُ وَلَهُ الْحَمْدُ، وَهُوَ عَلَى كُلِّ شَيْءٍ قَدِيرٌ، اللَّهُمَّ لَا مَانِعَ لِمَا أَعْطَيْتَ، وَلَا مُعْطِيَ لِمَا مَنَعْتَ، وَلَا يَنْفَعُ ذَا الْجَدِّ مِنْكَ الْجَدُّ".
+أي: أُقِرُّ واعترفُ بكلمة التَّوحيد لا إله إلا الله، فالعبادة الحَقَّة أُثْبِتُها لله، وأَنفيها عمّا سواه، فلا معبود بحق إلا الله، ومُقِرٌّ أنَّ المُلْك الحقيقيّ التام لله، وجميع حمد أهل السموات والأرض مُستَحقٌّ لله تعالى، حيث هو قادر على كل شيء، وما قدَّره الله مِن عطاءٍ أو منعٍ لا رادَّ له، وعنده لا ينفع ذا الغنى غِناه، إنما ينفعه العمل الصالح.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баъд аз ҳар намози фарз чунин мегуфт: "Ҳеҷ маъбуди (ростине) ҷуз
+Аллоҳ вуҷуд надорад, ягона аст ва шарике надорад. Подшоҳӣ аз они Ӯст ва ҳамду ситоиш аз они Ӯст ва Ӯ ба анҷоми ҳар коре қодиру тавоност. Бор илоҳо барои он чи Ту ато кардаӣ, боздорандае нест ва барои он чи Ту монеъ шудаӣ ато кунандае нест. Ва соҳиби сарвату баҳрамандро дар баробари Ту, сарвату баҳрааш суде намебахшад."
+Яъне: Ман ба калимаи тавҳид иқрор ва эътироф мекунам, ки "Ло илоҳа илла Аллоҳ" аст. Бинобар ин ибодати ҳақиқиро танҳо барои Аллоҳ собит мекунам ва аз ғайри Ӯ нафйи мекунам. Пас маъбуди барҳақ нест, ҷуз Аллоҳ Таъоло. Ва иқрор дорам, ки фармонравоии ҳақиқӣ ва комил азони Аллоҳ аст. Ва ҳама ҳамди аҳли осмонҳо ва замин шоистаи Аллоҳ Таъоло аст, зеро Ӯ бар ҳама чиз тавоно аст. Ва он чи Аллоҳ тақдир намудааст, - ато кардан бошад ё боздоштан - боздоранда ва манъкунандае надорад. Ва сарвати сарватманд назди Ӯ суде барояш надорад, балки амали неки ӯст, ки судманд аст.</t>
+  </si>
+  <si>
+    <t>استحباب هذا الذكر عقيب الصلوات لما اشتمل عليه من ألفاظ التوحيد والحمد.
+المبادرة إلى امتثال السنن، وإشاعتها.</t>
+  </si>
+  <si>
+    <t>Ин зикрро баъди ҳар намоз гуфтан мустаҳаб аст, зеро лафзҳои тавҳид ва ҳамдро дар худ дорад.
+Пешдастӣ дар пайравӣ аз суннат ва паҳн кардани он.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65102</t>
+  </si>
+  <si>
+    <t>أن النبي صلى الله عليه وسلم كان يقول بين السجدتين: رب اغفر لي، رب اغفر لي</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) дар байни ду саҷда "Раббӣ иғфир лӣ, раббӣ иғфир лӣ" (Парвардигоро манро бибахш, Парвардигоро манро бибахш) мегуфт</t>
+  </si>
+  <si>
+    <t>عن حُذَيْفَةَ رضي الله عنه: أَنَّ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ كَانَ يَقُولُ بَيْنَ السَّجْدَتَيْنِ: «رَبِّ اغْفِرْ لِي، رَبِّ اغْفِرْ لِي».</t>
+  </si>
+  <si>
+    <t>Аз Ҳузайфа (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (саллаллоҳу алайҳи ва саллам) дар байни ду саҷда "Раббӣ иғфир лӣ, раббӣ иғфир лӣ" (Парвардигоро манро бибахш, Парвардигоро манро бибахш) мегуфт.</t>
+  </si>
+  <si>
+    <t>كان النبيُّ صلى الله عليه وسلم يقول عند الجلوس بين السجدتين: رب اغفر لي رب اغفر لي، ويكررها.
+ومعنى رب اغفر لي: طَلَبُ العبدِ مِن ربِّه أنْ يَمْحُوَ ذنوبَه ويَستُرَ عيوبَه.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) вақти нишастан байни ду саҷда ин дуоро  "Раббӣ иғфир лӣ, раббӣ иғфир лӣ" (Парвардигоро манро бибахш, Парвардигоро манро бибахш) мегуфт ва онро такрор мекард.
+Ва маънои ин дуо дархости банда аз Парвардигораш аст, ки гуноҳонашро маҳв намояд ва айбҳояшро бипӯшонад.</t>
+  </si>
+  <si>
+    <t>مشروعية هذا الدعاء بين السجدتين في صلاة الفَرْضِ والنَّفْلِ.
+استحباب تكرار قول: رب اغفر لي، والواجب مرة واحدة.</t>
+  </si>
+  <si>
+    <t>Ин дуоро дар байни ду саҷда дар намози фарз ва нафл гуфтан машруъ ва ҷоиз аст.
+Як бор гуфтани ин дуо (Раббӣ иғфир лӣ) воҷиб ва такрор карданаш мустаҳаб аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65104</t>
+  </si>
+  <si>
+    <t>ذاك شيطان يقال له خنزب، فإذا أحسسته فتعوذ بالله منه، واتفل على يسارك ثلاثا</t>
+  </si>
+  <si>
+    <t>Он шайтоне аст, ки номаш Хинзаб аст, пас ҳар вақт эҳсосаш кардӣ, аз ӯ ба Аллоҳ паноҳ бибар (Аъузу биллоҳ бигӯ) ва се бор ба тарафи чапат туф бикун</t>
+  </si>
+  <si>
+    <t>عن عُثْمَانَ بْنَ أَبِي الْعَاصِ رضي الله عنه: أنه أَتَى النَّبِيَّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فَقَالَ: يَا رَسُولَ اللهِ، إِنَّ الشَّيْطَانَ قَدْ حَالَ بَيْنِي وَبَيْنَ صَلَاتِي وَقِرَاءَتِي يَلْبِسُهَا عَلَيَّ، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «ذَاكَ شَيْطَانٌ يُقَالُ لَهُ خِنْزَِبٌ، فَإِذَا أَحْسَسْتَهُ فَتَعَوَّذْ بِاللهِ مِنْهُ، وَاتْفُلْ عَلَى يَسَارِكَ ثَلَاثًا»، قَالَ: فَفَعَلْتُ ذَلِكَ فَأَذْهَبَهُ اللهُ عَنِّي.</t>
+  </si>
+  <si>
+    <t>Аз Усмон ибни Абулъос (разияллоҳу анҳу) ривоят аст, ки ӯ назди Паёмбар (саллаллоҳу алайҳи ва саллам) омад ва гуфт: Эй Расули Аллоҳ! Шайтон миёни ман ва намози ман ворид шудааст ва дар хонданам барои ман мушкилӣ эҷод мекунад. Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд:" Он шайтоне аст, ки номаш Хинзаб аст, пас ҳар вақт эҳсосаш кардӣ, аз ӯ ба Аллоҳ паноҳ бибар (Аъузу биллоҳ бигӯ) ва се бор ба тарафи чапат туф бикун". Усмон мегӯяд: Ман ин корро кардам ва Аллоҳ онро аз ман бартараф сохт. (Манзур аз туф кардан, пуф кардан бо андаке аз оби даҳон аст).</t>
+  </si>
+  <si>
+    <t>أتى عثمانُ بن أبي العاص رضي الله عنه إلى النبيِّ صلى الله عليه وسلم فقال: يا رسول الله إن الشيطان قد حَجَزَ بيني وبين صلاتي، ومَنَعني الخشوعَ فيها، وخَلَطَ عليَّ قراءتي وشَكَّكَني فيها، 
+فقال له رسول الله صلى الله عليه وسلم: ذاك هو شيطان يقال له خِنْزَبٌ، فإذا وَجَدْتَ هذا وشَعَرتَ به فاعتصم بالله، واستعذ بالله منه، وانفخ عن يسارك مع يَسِيْرٍ مِن الرِّيْق ثلاث مرات، قال عثمان: ففعلتُ ما أَمَرَني به النبيُّ صلى الله عليه وسلم فأذْهَبَه الله عني.</t>
+  </si>
+  <si>
+    <t>Усмон ибни Абулос (разияллоҳу анҳу) назди Паёмбар (саллаллоҳу алайҳи ва саллам) омад ва гуфт: Эй Расули Аллоҳ! Миёни ман ва намозам шайтон даромад ва маро аз хушуъ дар намозам боз дошта аст ва сабаб шудааст, ки дар хонданам иштибоҳ кунам ва дучори шак шавам. Пас Расули Аллоҳ (саллаллоҳу алайҳи ва саллам) ба ӯ фармуд: Он шайтоне аст, ки Хинзаб ном дорад, ҳаргоҳ чунин ёфтӣ ва ӯро эҳсос кардӣ, ба Аллоҳ паноҳ бибар ва се бор ба тарафи чапат бо андаке аз оби даҳон туф кун. Усмон мегӯяд: Ман ин корро кардам ва Аллоҳ онро аз ман бартараф сохт. (Манзур аз туф кардан, пуф кардан бо андаке аз оби даҳон аст).</t>
+  </si>
+  <si>
+    <t>أهمية الخشوعِ وحضورِ القلب في الصلاة، وأن الشيطان يجتهد في التَّشْوِيْشِ والتَّشْكِيْكِ فيها.
+استحباب التَّعَوُّذِ من الشيطان عند وسوسته في الصلاة، مع التَّفْل عن اليسار ثلاثًا.
+بيان ما كان عليه الصحابة رضي الله عنهم من رجوعِهم إلى النبي صلى الله عليه وسلم فيما يحصل لهم من المشكلات حتى يحلها لهم.
+حياة قلوب الصحابة، وأنّ همَّهم الآخرة.</t>
+  </si>
+  <si>
+    <t>Аҳамияти хушуъ ва ҳузури қалб дар намоз ва ин ки шайтон талош мекунад, ки дар он иштибоҳ ва шак эҷод кунад.
+Ҳангоми васвасаи шайтон дар намоз, ба Аллоҳ паноҳ бурдан (Аъузу биллоҳ гуфтан) ва дар тарафи чап се бор бо андаке аз оби даҳон туф кардан мустаҳаб аст.
+Тавзеҳ дар бораи он ки саҳобагон (разияллоҳу анҳум) ҳар мушкилие ба сарашон меомад ба назди Паёмбар (саллаллоҳу алайҳи ва саллам) меомаданд, то онро барояшон ҳал кунад.
+Зиндагии дилҳои саҳобаҳо ва ин ки ғами онҳо дар бораи охират буд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65105</t>
+  </si>
+  <si>
+    <t>إن الله لا يقبل من العمل إلا ما كان له خالصا، وابتغي به وجهه</t>
+  </si>
+  <si>
+    <t>Ба дурустӣ, ки Худованд танҳо он амалеро мепазирад, ки холисона барои Ӯ анҷом дода шуда бошад ва бо он танҳо розигии Худованд талаб карда шуда бошад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي أُمَامَةَ الْبَاهِلِيِّ رضي الله عنه قَالَ: جَاءَ رَجُلٌ إِلَى النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقَالَ: أَرَأَيْتَ رَجُلًا غَزَا يَلْتَمِسُ الْأَجْرَ وَالذِّكْرَ، مَا لَهُ؟ فَقَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا شَيْءَ لَهُ» فَأَعَادَهَا ثَلَاثَ مَرَّاتٍ، يَقُولُ لَهُ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا شَيْءَ لَهُ» ثُمَّ قَالَ: «إِنَّ اللَّهَ لَا يَقْبَلُ مِنَ الْعَمَلِ إِلَّا مَا كَانَ لَهُ خَالِصًا، وَابْتُغِيَ بِهِ وَجْهُهُ»</t>
+  </si>
+  <si>
+    <t>Аз Абуумомаи Боҳилӣ (разияллоҳу анҳу) ривоят аст, ки гуфт: Марде назди Паёмбари Худо (саллаллоҳу алайҳи ва саллам) омад ва гуфт: Агар марде барои мол ва шуҳрат ба ҷиҳод равад ва биҷангад, барои ӯ чӣ аст? Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Барояш ҳеҷ чиз нест." Он мард ин саволро се маротиба такрор кард ва ҳар бор Расули Худо (саллаллоҳу алайҳи ва саллам) барояш ҳамон ҷавобро мегуфт: "Барояш ҳеҷ чиз нест." Баъд аз он Паёмбари Худо (саллаллоҳу алайҳи ва саллам) фармуд: "Ба дурустӣ, ки Худованд танҳо он амалеро мепазирад, ки холисона барои Ӯ анҷом дода шуда бошад ва бо он танҳо розигии Худованд талаб карда шуда бошад."</t>
+  </si>
+  <si>
+    <t>جَاءَ رَجُلٌ إلى النبيِّ صلى الله عليه وسلم: لِيسألَه ويَستفتيَه عن حُكْمِ الرَّجُلِ الذي يَخرُجُ للغزو والجهاد يطلب الأجرَ من الله والرغبة في المدح والثناء عند الناس، هل يتحصَّل على الأجر؟ فأجابه رسول الله صلى الله عليه وسلم: بأنه ليس له من الأجر شيء؛ لما أَشْرَكَ في نيته غيرَ الله، فأعاد الرجل سؤاله ثلاث مرات على النبي صلى الله عليه وسلم، ويجيبه عليه الصلاة والسلام ويؤكِّد له نفسَ الجواب؛ بأنه ليس له أجر، ثم أخبره النبيُّ صلى الله عليه وسلم بقاعدة قبول العمل عند الله: وأن الله لا يقبل من العمل إلا أن يكون كلُّه لله دون أن يشرك فيه أحد، ويكون لوجه الله سبحانه.</t>
+  </si>
+  <si>
+    <t>Марде назди Паёмбар (саллаллоҳу алайҳи ва саллам) омад, то аз ӯ дар бораи марде, ки барои молу шуҳрат ва аҷру савоби Худованд ҷиҳод мекунад, бипурсад. Оё ӯ аҷру савоб мегирад? Паёмбар (саллаллоҳу алайҳи ва саллам) гуфт: Ӯ ҳеҷ аҷру савобе дарёфт намекунад, зеро дар нияти худ ғайри Худоро шарик намудааст. Он мард се маротиба ин саволро аз Паёмбар (саллаллоҳу алайҳи ва саллам) пурсид. Паёмбар ҳар бор ҳамон ҷавобро такрор ва таъкид намуданд, ки "барои ӯ аҷр нест."
+Баъд аз он Паёмбар (саллаллоҳу алайҳи ва саллам) қоидаи қабули амал дар назди Худовандро гуфтанд, ки Худованд танҳо он амалро қабул мекунад, ки пурра барои Ӯ ва танҳо барои розигии Ӯ анҷом шудааст, бе шарик қарор додани касе ё чизе дигар дар он амал.</t>
+  </si>
+  <si>
+    <t>لا يقبل الله من الأعمال إلا ما كان خالصا لله تعالى، وعلى وفق هدي نبيه صلى الله عليه وسلم.
+أنّ من حسن إجابة المفتي أن تكون فتواه وفيَّةً بغرض السائل وزيادة.
+تأكيد الأمر العظيم بتكرار السؤال عنه.
+المجاهد الحق هو من جاهد لتكون كلمة الله العليا، وطلبا للأجر والمثوبة الأخروية مع إخلاص النية، لا أن يكون جهاده لأجل الدنيا.</t>
+  </si>
+  <si>
+    <t>Худованд танҳо он амалро қабул мекунад, ки холисона барои Ӯ анҷом ёфта бошад ва бо роҳнамоии Паёмбараш (саллаллоҳу алайҳи ва саллам) мувофиқат кунад.
+Яке аз хубии ҷавоби муфтӣ ин аст, ки фатвояш мақсади саволкунанда ва бештар аз онро бароварда созад.
+Таъкиди аҳамияти масъала бо такрори пурсиш дар бораи он.
+Муҷоҳиди ҳақиқӣ он касест, ки барои баланд бардоштани калимаи Аллоҳ ва ҷустуҷӯи подош ва савоби охират ҷиҳод кунад, бо нияти холис ва самимӣ, на барои ба даст овардани дунё.</t>
+  </si>
+  <si>
+    <t>رواه النسائي</t>
+  </si>
+  <si>
+    <t>[رواه النسائي]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65107</t>
+  </si>
+  <si>
+    <t>ذاق طعم الإيمان من رضي بالله ربا، وبالإسلام دينا، وبمحمد رسولا</t>
+  </si>
+  <si>
+    <t>Ҳаловати имонро касе чашидааст, ки ба Аллоҳ ҳамчун Парвардигори худ ва ба Ислом ҳамчун дини худ ва бар Муҳаммад ҳамчун паёмбари худ розӣ бошад</t>
+  </si>
+  <si>
+    <t>عَنِ الْعَبَّاسِ بْنِ عَبْدِ الْمُطَّلِبِ رضي الله عنه أَنَّهُ سَمِعَ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، يَقُولُ: «ذَاقَ طَعْمَ الْإِيمَانِ مَنْ رَضِيَ بِاللهِ رَبًّا، وَبِالْإِسْلَامِ دِينًا، وَبِمُحَمَّدٍ رَسُولًا».</t>
+  </si>
+  <si>
+    <t>Аз Аббос ибни Абдулмутталиб (разияллоҳу анҳу) ривоят аст, ки ӯ аз Паёмбар (саллаллоҳу алайҳи ва саллам) шунид, ки мегуфт: "Ҳаловати имонро касе чашидааст, ки ба Аллоҳ ҳамчун Парвардигори худ ва ба Ислом ҳамчун дини худ ва бар Муҳаммад ҳамчун паёмбари худ розӣ бошад."</t>
+  </si>
+  <si>
+    <t>يُخْبِرُ النبيُّ صلى الله عليه وسلم أنّ المؤمنَ الصادقَ في إيمانِه المُطمئنّ به قلبه سيجِدُ ويُدرِكُ في قلبِه من الانشراحِ والاتساعِ والفرح والحلاوة ولذة القُرْب من الله تعالى إنْ هو رَضِيَ بثلاثة أمور: 
+أولًا: رضي بالله ربًّا، وذلك بأن يَنشرحَ صدرُه بما يَرِدُ عليه من الله بمقتضى الربوبية من قسمة الأرزاق والأحوال، فلا يجد في قلبه اعتراضًا على شيء من ذلك، ولم يطلُب ربًّا غير الله تعالى.
+ثانيًا: رضي بالإسلام دينًا، وذلك بأن ينشرحَ صدرُه بما يتضمنه الإسلام من التكاليف والواجبات، ولم يَسْعَ في غير طريقِ الإسلام.
+ثالثًا: رضي بمحمد صلى الله عليه وسلم رسولًا، وذلك بأن ينشرح صدره ويفرح بجميع ما جاء به من غير تَردُّد ولا شَك، فلم يَسْلُك إلا ما يوافق هَدْيَه صلى الله عليه وسلم.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) хабар медиҳад, ки муъмине, ки дар имонаш содиқ ва қалбаш ба он мутмаъин бошад, дар дилаш кушоиш, шодмонӣ, ширинӣ ва лаззати наздикӣ ба Худовандро эҳсос мекунад, агар ӯ ба се чиз розӣ бошад:
+Аввал: Худовандро ҳамчун Парвардигор пазируфтааст, яъне дилаш бо он чизе, ки аз ҷониби Аллоҳ Таъоло ба ӯ тибқи муқтазаёти илоҳӣ - аз тақсими ризқу рӯзӣ ва дигар ҳолатҳо мерасад - дилкушод ва хушҳол мешавад ва дар дилаш ба ягон чизе эрод намегирад ва ҷуз Аллоҳ Таъоло парвардигоре намеҷӯяд.
+Дуюм: Ба Ислом ҳамчун дин розӣ аст, яъне дилаш бо он чизе, ки Ислом аз масъулиятҳо ва воҷибот дорад, дилкушод ва хушҳол бошад ва дар роҳи дигаре ғайр аз Ислом талош накунад.
+Сеюм: Ба Муҳаммад (саллаллоҳу алайҳи ва саллам) ҳамчун Паёмбар розӣ будан, яъне дилаш кушода ва хушҳол бошад бо ҳамаи он чизе, ки ӯ овардааст, бе ҳеҷ шакку шубҳа ва танҳо роҳи ҳидояти ӯро пайравӣ кунад.</t>
+  </si>
+  <si>
+    <t>الإيمان له حلاوةٌ وطعْمٌ يُذاق بالقلوب، كما تُذاق حلاوة الطعام والشراب بالفم.
+الجسد لا يجد حلاوة الطعام والشراب إلا عند صحته، فكذلك القلب إذا سَلِم من مرض الأهواء المُضلَّة والشهوات المحرَّمة، وجد حلاوة الإيمان، ومتى مرض وسقم لم يجد حلاوة الإيمان، بل قد يستحلي ما فيه هلاكُه من الأهواء والمعاصي.
+الإنسان إذا رضي أمرًا واستحسنه سَهُل عليه أمره، ولم يشق عليه شيء منه، وفرح بكل ما جاء به، وخالط بشاشته قلبه، فكذلك المؤمن إذا دخل قلبه الإيمان، سهلت عليه طاعة ربه ولذَّت له نفسه، ولم يشق عليه معاناتها.
+قال ابن القيم: هذا الحديث تضمن الرضا بربوبيته سبحانه وألوهيته، والرضا برسوله والانقياد له، والرضا بدينه والتسليم له.</t>
+  </si>
+  <si>
+    <t>Имон таъму лаззати махсус дорад, ки бо дилҳо чашида мешавад, ҳамонгуна ки ширинии хӯрок ва нӯшокӣ бо даҳон чашида мешавад.
+Ҷисм лаззати хӯроку нӯшокиҳоро танҳо дар ҳолати саломатӣ эҳсос мекунад, ҳамчунин вақте ки дил аз бемориҳо ва хоҳишҳои гумроҳкунанда ва ҳавову ҳаваси мамнуъ пок бошад, ширинии имонро дармеёбад. Вақте ки дил бемор ва заиф бошад, ширинии имонро ҳис намекунад, балки мумкин аст ба хоҳишҳо ва гуноҳоне, ки сабаби ҳалокати ӯ мешаванд, майл пайдо кунад.
+Вақте инсон чизеро қабул кунад ва онро нек пиндорад, анҷом додани он барояш осон мегардад, ҳеҷ мушкиле барояш эҷод намешавад ва бо ҳар чизе, ки анҷом медиҳад хушҳол мегардад. Муъмин ҳам ҳамин тавр аст, вақте имон дар дилаш ҷой гирифт, тоати Парвардигораш барояш осон мешавад, ва рӯҳаш аз он лаззат мебарад ва сахтиҳои он барояш тоқатфарсо нахоҳад буд.
+Ибни Қайим мегӯяд: Ин ҳадис маънои розигӣ ба Рубубият ва Улуҳияти Аллоҳ ва розигӣ ба Паёмбараш ва пайравӣ кардан аз ӯ ва розигӣ ба дини Ислом ва таслим шудан ба он мебошад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65116</t>
   </si>
   <si>
     <t>أربع من كن فيه كان منافقا خالصا، ومن كانت فيه خلة منهن كانت فيه خلة من نفاق حتى يدعها: إذا حدث كذب، وإذا عاهد غدر، وإذا وعد أخلف، وإذا خاصم فجر</t>
   </si>
   <si>
     <t>Чаҳор хислат аст, ки агар дар касе бошад, мунофиқи холис аст. Ва ҳар касе яке аз ин хислатҳоро дошта бошад, пас дар ӯ нишонае аз нифоқ ҳаст, то вақте ки онро тарк кунад: Ҳаргоҳ сухан гӯяд-дурӯғ гӯяд; ҳар гоҳ аҳду паймон бандад, онро шиканад; ҳар гоҳ ваъда диҳад, хилоф кунад; ҳар гоҳ хусумату душманӣ кунад, туҳмат занад ва аз ҳад гузарад</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بْنِ عَمْرٍو رضي الله عنهما قال: قال رَسولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَرْبَعٌ مَنْ كُنَّ فِيهِ كَانَ مُنَافِقًا خَالِصًا، وَمَنْ كَانَتْ فِيهِ خَلَّةٌ مِنْهُنَّ كَانَتْ فِيهِ خَلَّةٌ مِنْ نِفَاقٍ حَتَّى يَدَعَهَا: إِذَا حَدَّثَ كَذَبَ، وَإِذَا عَاهَدَ غَدَرَ، وَإِذَا وَعَدَ أَخْلَفَ، وَإِذَا خَاصَمَ فَجَرَ».</t>
   </si>
   <si>
     <t>Аз Абдуллоҳ ибни Амр (разияллоҳу анҳумо) ривоят аст, ки гуфт: Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд: "Чаҳор хислат аст, ки агар дар касе бошад, мунофиқи холис аст. Ва ҳар касе яке аз ин хислатҳоро дошта бошад, пас дар ӯ нишонае аз нифоқ ҳаст, то вақте ки онро тарк кунад: Ҳаргоҳ сухан гӯяд-дурӯғ гӯяд; ҳар гоҳ аҳду паймон бандад, онро шиканад; ҳар гоҳ ваъда диҳад, хилоф кунад; ҳар гоҳ хусумату душманӣ кунад, туҳмат занад ва аз ҳад гузарад".</t>
   </si>
   <si>
     <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن أربعِ خِصال إذا اجتمعت في مسلم كان شديدَ الشَّبَهِ بالمنافقين بسبب هذه الخصال، وهذا فيمن كانت هذه الخصال غالبةً عليه، وأما من يَنْدُرُ فليس داخلًا فيه، وهي: 
 الأولى: إذا حَدَّث تعمَّد الكذب وعدم الصدق في كلامه.
 الثانية: إذا عاهد عهدًا لم يُوْفِ به، وغَدَرَ بصاحبِه.
 الثالثة: إذا وَعَدَ وَعْدًا لم يَفِ به وأَخلَفَه.
 الرابعة: إذا تَخَاصَم وتَشَاجَرَ مع أحد كان خصامُه شديدًا، ومالَ عن الحق، واحتال في رده وإبطاله، وقال الباطلَ والكذبَ.
 فإنّ النفاق هو إظهار ما يُبطِنُ خلافَه، وهذا المعنى موجود في صاحب هذه الخصال، ويكون نفاقُه في حق مَن حَدَّثه، ووعدَه، وائتمنَه، وخاصمَه، وعاهدَه من الناس، لا أنه منافق في الإسلام فيظهره وهو يبطن الكفر، ومن كانت فيه خصلة من هذه الخصال؛ كان فيه صفة من النفاق حتى يَتْركَها.</t>
   </si>
   <si>
     <t>Паёмбари Аллоҳ (Саллаллоҳу алайҳи ва саллам) аз чаҳор хислат ҳушдор доданд, ки агар дар як мусалмон ҷамъ шаванд, ӯ ба сабаби ин хислатҳо ба мунофиқон шабоҳати сахт пайдо мекунад. Ин ҳукм барои касест, ки ин хислатҳо дар ӯ ғолиб ва доимӣ бошанд. Аммо касе, ки гоҳ-гоҳ чунин амал кунад, ин таҳдид ӯро дар бар намегирад. Он хислатҳо иборатанд аз:
 Якум: Вақте ҳарф мезанад қасдан дурӯғ мегӯяд ва дар гуфтораш ростӣ нест.
 Дувум: Вақте аҳду паймон мебандад, ба аҳдаш вафо намекунад ва ба он касе, ки бо ӯ аҳд бастааст, хиёнат мекунад.
@@ -7825,50 +19166,233 @@
 قال ابن رجب: هذا الحديث أصل من أصول الأدب.
 الحث على طلب العلم؛ لأن به بعرف الإنسان ما يعنيه مما لا يعنيه.
 الأمر بالمعروف والنهي عن المنكر والنصيحة مما تعني الإنسان؛ لأنه مأمور بها.
 يدخل في عموم معنى الحديث: الابتعاد عما لا يعني مما حرم الله عزوجل وما كرهه النبي صلى الله عليه وسلم، وكذلك ما لا يحتاج إليه من أمور أخروية كحقائق الغيب وتفاصيل الحكم في الخلق والأمر، ومنها السؤال والبحث عن مسائل مقدرة ومفترضة لم تقع، أو لا تكاد تقع، أو لا يتصور وقوعها.</t>
   </si>
   <si>
     <t>Одамон дар Ислом бо ҳам тафовут доранд ва ҳамоно Ислом бо баъзе амалҳо некутар мегардад.
 Дурӣ кардан аз суҳбатҳои беҳуда ва ёвагӯӣ ва амалҳои ғайризарурӣ нишонаи камоли исломи шахс аст.
 Тарғиб ба ин ки инсон бояд ба корҳои марбут ба дин ва дунёаш машғул бошад. Агар аз зебоии исломи шахс дур буданаш аз он чизҳое, ки ба ӯ дахл надорад, бошад, пас, машғул шуданаш ба он чизҳое, ки ба ӯ дахл доранд, низ аз камол ва зебоии ислом ӯст.
 Ибн Қайим (раҳимаҳуллоҳ) гуфт: Паёмбар (Саллаллоҳу алайҳи ва саллам) тамоми парҳезгориро дар як ҷумла ҷамъ карда гуфтаст: "Аз хубии исломи шахс он аст, ки он чиро, ки бар вай фоида надорад, тарк намояд". Ин ҷумла ҳама гуна дасткашӣ аз ҳар гуна гуфтугӯ, нигариш, гӯш кардан, даст дароз кардан, роҳ рафтан, андешидан ва дигар ҳаракатҳои зоҳирӣ ва ботинии баданро, фаро мегирад ва ин сухан дармонгар дар боби парҳезгорӣ аст.
 Ибн Раҷаб гуфт: Ин ҳадис яке аз асосҳои адаб аст.
 Ташвиқ ба илмомӯзӣ, зеро ба воситаи он инсон мефаҳмад, ки чӣ чиз ба ӯ зарур аст ва чӣ чиз на.
 Амр ба маъруф ва наҳйи аз мункар ва насиҳат. Инҳо аз корҳое ҳастанд, ки ба инсон марбут ҳастанд, зеро ӯ дар ин маврид ба он маъмур шуда аст.
 Дар доираи маънои умумии ҳадис ворид мешавад: Дурӣ кардан аз он чизе, ки ба инсон марбут нест, аз он чизҳое, ки Худо ҳаром гардонидааст ва Паёмбар (Саллаллоҳу алайҳи ва саллам) нописанд донистааст. Инчунин дурӣ кардан аз он чизҳое, ки ба умури охират, мисли ҳақиқатҳои ғайбӣ ва тафсилоти ҳукм дар офариниш ва фармон дахл доранд ва ӯ ба он ниёз надорад. Масалан, пурсидан ва кунҷкобӣ кардан дар масъалаҳои муқаддар ва эҳтимолӣ, ки ҳанӯз рух надодааст ё кам рӯй медиҳад, ё ҳатто воқеъ шуданашро тасаввур карда намешавад.</t>
   </si>
   <si>
     <t>رواه الترمذي وغيره</t>
   </si>
   <si>
     <t>[رواه الترمذي وغيره]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/65255</t>
   </si>
   <si>
+    <t>بين كل أذانين صلاة، بين كل أذانين صلاة ثم قال في الثالثة: لمن شاء</t>
+  </si>
+  <si>
+    <t>Миёни ҳар ду азон як намоз аст, миёни ҳар ду азон як намоз аст", сипас бори сеюм гуфт: "Барои касе, ки мехоҳад</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللهِ بْنِ مُغَفَّلٍ رضي الله عنه قَالَ: قَالَ النَّبِيُّ صلى الله عليه وسلم: «بَيْنَ كُلِّ أَذَانَيْنِ صَلَاةٌ، بَيْنَ كُلِّ أَذَانَيْنِ صَلَاةٌ» ثُمَّ قَالَ فِي الثَّالِثَةِ: «لِمَنْ شَاءَ».</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Муғаффал (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Миёни ҳар ду азон як намоз аст, миёни ҳар ду азон як намоз аст", сипас бори сеюм гуфт: "Барои касе, ки мехоҳад."</t>
+  </si>
+  <si>
+    <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ بَيْنَ كلِّ أذانٍ وإقامةٍ صلاةُ نافلةٍ، وكرَّر ذلك ثلاثًا، وأخبر في الثالثة أن ذلك مُستحبٌّ لِمَن أراد أن يصلي.</t>
+  </si>
+  <si>
+    <t>Паёмбар (саллаллоҳу алайҳи ва саллам) баён намуданд, ки байни ҳар азон ва иқома намози нафлие ҳаст, инро се бор такрор намуд, ва бори сеюм гуфт, ки ин (намоз) барои касе, ки мехоҳад бихонад, мустаҳаб аст.</t>
+  </si>
+  <si>
+    <t>استحباب الصلاة بين الأذان والإقامة.
+هدي النبي صلى الله عليه وسلم في تكرار القول، وذلك إسماعًا وتأكيدًا لأهمية ما يقول.
+المراد بالأذانين: الأذان والإقامة، وأطلق عليهما (الأذانَين) تغليبًا، كالقمرين (الشمس والقمر) والعُمَرَيْن (أبي بكر وعمر).
+الأذان إعلام بدخول الوقت، والإقامة إعلام بحضور فعل الصلاة.</t>
+  </si>
+  <si>
+    <t>Байни азон ва иқома намоз хондан мустаҳаб аст.
+Роҳнамоии Паёмбар (саллаллоҳу алайҳи ва саллам) дар такрори сухан, ки барои расондан ва таъкид кардани аҳамияти суханҳояш буд.
+Маънои "азонайн" – азон ва иқома аст, ки аз рӯйи ғолибият ду азон номида шудааст, мисли "қамарайн" (офтоб ва моҳтоб), "Умарайн" (Абубакр ва Умар).
+Азон эълон барои даромадани вақти намоз аст. Иқома эълон барои адои намоз аст.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65479</t>
+  </si>
+  <si>
+    <t>إذا مات الإنسان انقطع عنه عمله إلا من ثلاثة: إلا من صدقة جارية، أو علم ينتفع به، أو ولد صالح يدعو له</t>
+  </si>
+  <si>
+    <t>Ҳар гоҳ ки инсон бимирад, ҳамаи аъмолаш қатъ мешавад (савобаш қатъ мегардад), магар аз се чиз: Садақаи ҷория, илме, ки аз он манфиат бардошта мешавад, Фарзанди солеҳе, ки барои ӯ дуо мекунад</t>
+  </si>
+  <si>
+    <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه أَنَّ رَسُولَ اللهِ صلى الله عليه وسلم قَالَ: «إِذَا مَاتَ الْإِنْسَانُ انْقَطَعَ عَنْهُ عَمَلُهُ إِلَّا مِنْ ثَلَاثَةٍ: إِلَّا مِنْ صَدَقَةٍ جَارِيَةٍ، أَوْ عِلْمٍ يُنْتَفَعُ بِهِ، أَوْ وَلَدٍ صَالِحٍ يَدْعُو لَهُ».</t>
+  </si>
+  <si>
+    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбари Аллоҳ (саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар гоҳ ки инсон бимирад, ҳамаи аъмолаш қатъ мешавад (савобаш қатъ мегардад), магар аз се чиз: Садақаи ҷория, илме, ки аз он манфиат бардошта мешавад, Фарзанди солеҳе, ки барои ӯ дуо мекунад."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ عملَ الميتِ ينقطع بموته، فلا تحصل له الحسنات بعد موته إلا في هذه الأشياء الثلاثة؛ لكونه كان سببَها: 
+الأول: الصدقة التي يَجْري ثوابُها ويدوم، غير المُنقَطِع كالوقف، وبناء المساجد، وحفر الآبار، وغير ذلك.
+الثاني: العلم الذي يَنتفِعُ به الناس، كتصنيف كتب العلم، أو كأنْ يُعَلِّمَ شخصًا، فيقوم ذلك الشخص بنشر ذلك العلم بعد موته.
+الثالث: الولد الصالح المؤمن يدعو لوالديه.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) хабар доданд, ки амали инсон бо марги ӯ қатъ мегардад, дигар савобе ба ӯ намерасад, магар дар се ҳолат, ки дар онҳо худи ӯ сабабгор будааст:
+Аввал: садақае, ки савобаш ҷорӣ ва давомнок аст ва қатъ намешавад, мисли вақф, бино кардани масҷид, кандан ва омода кардани чоҳи об ва ғайра.
+Дувум: илмеро, ки мардум аз он баҳра мебаранд, мисли таълифи китобҳои илмӣ, омӯзонидани илм ба дигар шахс, ки баъд аз марги ӯ ин шахс он илмро нашр кунад.
+Севум: фарзанди солеҳ ва муъмин, ки барои падару модараш дуо мекунад.</t>
+  </si>
+  <si>
+    <t>أجمع أهل العلم على أنّ مما يَلْحَقُ الإنسانَ بعد موته من الثواب: الصدقة الجارية، والعلم الذي ينتفع به، والدعاء، وورد في الأحاديث الأخرى: الحج أيضًا.
+خص هذه الثلاثة بالذكر في هذا الحديث؛ لأنها أصول الخير، وأغلب ما يقصد أهل الفضل بقاءَه بعدهم.
+كل علم يُنتَفَع به فإنه يحصل له الأجر، لكن على رأسها وقمَّتِها العلمُ الشرعي والعلوم المساندة له.
+العلم أنفع هذه الثلاث؛ لأن العلم ينتفع به الإنسان الذي يتعلمه، العلم فيه حفظ الشريعة، فيه نفع الخلق عمومًا، وهو أشمل وأعم لأنه يتعلم من علمك الموجود في حياتك والموجود بعد وفاتك.
+الحث على تربية الأولاد الصالحين؛ فهم الذين ينفعون والديهم في الآخرة، ومِن نَفْعِهم أنهم يدعون لهم.
+الحث على الإحسان إلى الوالدين بعد موتهما، وهو أيضا من البر الذي يستفيد الولد منه.
+الدعاء ينفع الميت ولو كان من غير الولد، ولكن خص الولد بالذكر لأنه الذي يستمر في الدعاء للشخص غالبًا إلى أن يموت هو.</t>
+  </si>
+  <si>
+    <t>Олимони Ислом иттифоқ доранд, ки баъд аз марги инсон амале, ки барояш савоб мерасонад, иборат аст аз: садақаи ҷория, илме, ки дигарон аз он баҳра мебаранд ва дуо (и фарзанди солеҳ, ё дуои дигарон барои ӯ). Дар дигар ҳадисҳо омадааст: ҳамчунон ҳаҷ (агар касе ба номи ӯ анҷом диҳад).
+Паёмбари Худо (саллаллоҳу алайҳи ва саллам) махсус ин се чизро зикр карданд, зеро онҳо асоси тамоми некиҳо ҳастанд ва бештарин чизеанд, ки аҳли фазлу некӣ кӯшиш мекунанд пас аз маргашон монда шавад, то савобаш идома ёбад.
+Ҳар гуна илме, ки муфид бошад ва мардум аз он баҳра бигиранд, барои соҳиби он пас аз маргаш савоб мерасад. Вале болотарин ва афзалтарини он, илми шаръӣ ва илмҳое мебошанд, ки дар расидан ба он (илми шаръӣ) кумак мекунанд.
+Дар байни ин се чиз (садақаи ҷория, илм, фарзанди солеҳ) илм фоидаовартарини онҳо аст. Зеро илм ба шахсе, ки онро меомӯзад фоида мерасонад, бо илм шариат ҳифз мешавад, фоидаи илм умумӣ ва доимист. Он шомилтар ва умумитар аст, зеро аз илмат ҳам дар замони зинда буданат ва ҳам баъди маргат омухта мешавад.
+Тарғибу ташвиқ ба тарбияи фарзандони солеҳ, зеро онҳо дар охират ба падару модарашон манфиат мерасонанд, аз ҷумла бо дуои нек барои онҳо.
+Тарғибу ташвиқ ба некӯкорӣ ба волидайн пас аз вафоти онҳо, ки ин низ аз кори хайр аст ва фарзанд аз он баҳра мебарад.
+Дуо барои мурда фоида дорад, ҳатто агар аз фарзанд набошад, вале фарзанд махсус зикр шудааст, зеро одатан то замони вафоти худ барои волидайнаш дуо мекунад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65566</t>
+  </si>
+  <si>
+    <t>يا رسول الله، إن أم سعد ماتت، فأي الصدقة أفضل؟، قال: الماء، قال: فحفر بئرا، وقال: هذه لأم سعد</t>
+  </si>
+  <si>
+    <t>Эй Расули Аллоҳ, модари Саъд вафот кард, кадом садақа беҳтар аст? Ӯ гуфт: "Об". Гуфт: Ӯ чоҳе канд ва гуфт: Ин барои модари Саъд аст</t>
+  </si>
+  <si>
+    <t>عن سعد بن عبادة رضي الله عنه أنه قال: يَا رَسُولَ اللَّهِ، إِنَّ أُمَّ سَعْدٍ مَاتَتْ، فَأَيُّ الصَّدَقَةِ أَفْضَلُ؟، قَالَ: «الْمَاءُ»، قَالَ: فَحَفَرَ بِئْرًا، وَقَالَ: هَذِهِ لِأُمِّ سَعْدٍ.</t>
+  </si>
+  <si>
+    <t>Аз Саъд ибни Убода (разияллоҳу анҳу) ривоят аст, ки гуфт: Эй Расули Аллоҳ, модари Саъд вафот кард, кадом садақа беҳтар аст? Ӯ гуфт: "Об". Гуфт: Ӯ чоҳе канд ва гуфт: Ин барои модари Саъд аст.</t>
+  </si>
+  <si>
+    <t>تُوُفِّيَتْ أُمُّ سَعْدِ بن عبادة رضي الله عنه، فسألَ النبيَّ صلى الله عليه وسلم عن أفضل أنواع الصدقة لِيتصدَّقَ به عن أُمِّه؟ فأخبره صلى الله عليه وسلم: أنّ أفضلَ الصدقة هي الماء، فَحَفَرَ بئرًا وجَعَلَها صدقةً لأمِّهِ.</t>
+  </si>
+  <si>
+    <t>Модари Саъд ибни Убода (разияллоҳу анҳу) вафот кард, ӯ аз Расули Худо (саллаллоҳу алайҳи ва саллам) пурсид, ки кадом садақа беҳтар аст, то барои модари худ садақа кунад? Паёмбар (саллаллоҳу алайҳи ва саллам) ба ӯ гуфтанд: Беҳтарин садақа об аст. Ӯ як чоҳе канд ва онро садақа барои модари худ қарор дод.</t>
+  </si>
+  <si>
+    <t>بيان أنَّ الماء من أفضل أنواع الصدقة.
+أرشد النبيُّ صلى الله عليه وسلم سعدًا إلى صدقة الماء؛ لأنه أعم نفعًا في الأمور الدينية والدنيوية، ولِشدّة الحَرّ والحاجة وقلة الماء.
+الدلالة على أنّ أجورَ الصدقات تصل إلى الأموات.
+بر سعد بن عبادة رضي الله عنه بوالدته رضي الله عنهما.</t>
+  </si>
+  <si>
+    <t>Об яке аз беҳтарин навъи садақаҳо аст.
+Паёмбари Худо(саллаллоҳу алайҳи ва саллам) Саъдро ба садақаи об роҳнамоӣ кард, зеро об дар умури динӣ ва дунявӣ фоидаи васеътар дорад. Ҳамчунин бинобар гармии сахт ва ниёзмандии мардум ба об ва камёбии он.
+Ин далолат ба он мекунад, ки савоби садақаҳо ба мурдагон мерасад.
+Некӯӣ Саъд ибни Убода (разияллоҳу анҳу) ба модараш (разияллоҳу анҳумо).</t>
+  </si>
+  <si>
+    <t>حسن بمجموع طرقه</t>
+  </si>
+  <si>
+    <t>[حسن بمجموع طرقه]</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65613</t>
+  </si>
+  <si>
+    <t>ليس المؤمن بالطعان ولا اللعان ولا الفاحش ولا البذيء</t>
+  </si>
+  <si>
+    <t>Муъмин таъназананда, лаънаткунанда, дашномдиҳанда ва бадгуфтор (бешарм) нест</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللهِ بْنِ مَسْعُودٍ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «لَيْسَ الْمُؤْمِنُ بِالطَّعَّانِ وَلاَ اللَّعَّانِ وَلاَ الفَاحِشِ وَلاَ البَذِيءِ».</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибни Масъуд (разияллоҳу анҳу) ривоят аст, ки Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Муъмин таъназананда, лаънаткунанда, дашномдиҳанда ва бадгуфтор (бешарм) нест."</t>
+  </si>
+  <si>
+    <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنه ليس مِن شَأنِ المؤمنِ الكامِلِ الإيمانِ أنْ يكونَ عيّابًا للناس في أنسابهم، ولا كثير الشتائم واللعن، ولا الفاحش بالفعل ولا بالقول الذي لا حياء له.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) хабар доданд, ки шахси дорои имони комил чунин нест, ки мардумро дар насабашон айбҷӯӣ кунад, ё зиёд дашномдиҳанда ва лаънаткунанда бошад ва на фоҳишу беҳаё дар гуфтору кирдор бошад.</t>
+  </si>
+  <si>
+    <t>نفيُ الإيمانِ في النصوص الشرعية لا يكون إلا لِفعل مُحرّم أو ترك واجب.
+الحث على حفظِ الجوارح وصونِها عن المساوئ، خاصة اللسان.
+قال السندي: وفي صيغة المبالغة في (الطعّان، واللعّان) دلالة على أن صدور الطعن واللعن على قِلَّة فيمن يستحق ذلك لا يضر في الاتصاف بصفات أهل الإيمان.</t>
+  </si>
+  <si>
+    <t>Нафйи имон дар матнҳои шаръӣ танҳо барои анҷоми кори ҳаром ё тарки кори воҷиб мебошад.
+Ташвиқ ба ҳифзи аъзои бадан, бахусус забон аз корҳои бад ва зишт.
+Синдӣ мегӯяд: Дар вожаҳое чун "الطعّان" ва "اللعّان" (бисёр бадгӯкунанда ва лаънатгар) шеваи муболиға омадааст, ки нишон медиҳад агар гоҳо инсон ба касе, ки сазовори он аст, озоре расонад ё лаънат кунад ва ин корҳо кам анҷом шаванд, ба имони ӯ зиён намерасонанд ва ӯро аз сифатҳои аҳли имон хориҷ намекунанд.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/65869</t>
+  </si>
+  <si>
+    <t>ويل للأعقاب من النار أسبغوا الوضوء</t>
+  </si>
+  <si>
+    <t>Вой бар пошнаҳо (пушти пойҳо) аз оташ! Вузӯро комил анҷом диҳед!</t>
+  </si>
+  <si>
+    <t>عَنْ عَبْدِ اللهِ بْنِ عَمْرٍو رَضيَ اللهُ عنهما قَالَ: رَجَعْنَا مَعَ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ مِنْ مَكَّةَ إِلَى الْمَدِينَةِ حَتَّى إِذَا كُنَّا بِمَاءٍ بِالطَّرِيقِ تَعَجَّلَ قَوْمٌ عِنْدَ الْعَصْرِ، فَتَوَضَّؤُوا وَهُمْ عِجَالٌ، فَانْتَهَيْنَا إِلَيْهِمْ وَأَعْقَابُهُمْ تَلُوحُ لَمْ يَمَسَّهَا الْمَاءُ فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «وَيْلٌ لِلْأَعْقَابِ مِنَ النَّارِ أَسْبِغُوا الْوُضُوءَ».</t>
+  </si>
+  <si>
+    <t>Аз Абдуллоҳ ибн Амр (разияллоҳу анҳумо) ривоят аст, ки гуфт: Ҳамроҳи Расули Худо (саллаллоҳу алайҳи ва саллам) аз Макка ба сӯи Мадина баргаштем. То ин ки дар роҳ ба обе расидем. Вақти намози аср буд, гурӯҳе аз мардум шитоб карданд ва бо шитоб вузӯ гирифтанд. Ҳангоме ки ба назди онҳо расидем, дидем, ки пошнаҳои пойҳояшон хушк мондаанд ва ба онҳо об нарасидааст. Расули Худо (саллаллоҳу алайҳи ва саллам) фармуданд: "Вой бар пошнаҳо (пушти пойҳо) аз оташ! Вузӯро комил анҷом диҳед!"</t>
+  </si>
+  <si>
+    <t>سافَرَ النبيُّ صلى الله عليه وسلم من مكةَ إلى المدينةِ ومعه أصحابه، وفي طريقهم وَجَدوا ماءً، فأسرع بالوضوء لصلاة العصر بعضُ الصحابة حتى إنّ مؤخَّرَ أقدامِهم يظهر للناظِر يَبُوستُها من الماء، فقال النبي صلى الله عليه وسلم: عَذابٌ وهلاكٌ في النار للمقصِّرين في غسل مؤخَّرِ القدمِ حين الوضوء، وأمرهم أن يُبالِغوا في إكمال الوضوء.</t>
+  </si>
+  <si>
+    <t>Паёмбари Худо (саллаллоҳу алайҳи ва саллам) ҳамроҳи саҳобагон аз Макка ба Мадина сафар кард. Дар роҳ ба ҷои обе расиданд. Баъзе аз саҳобаҳо барои намози аср бо шитоб вузӯ гирифтанд, то ҷое, ки қафои пойҳояшон хушк монда буд ва об нарасида буд. Паёмбар (саллаллоҳу алайҳи ва саллам) фармуданд: "Азоби оташ барои онҳое аст, ки қафои пойҳояшонро дар вузӯ хуб намешӯянд." Ва фармуданд, ки вузӯро бо диққат ва комилу пурра анҷом диҳанд.</t>
+  </si>
+  <si>
+    <t>وجوب غسل الرجلين في الوضوء؛ لأنه لو جاز المسح لما توعّد بالنار مَن ترك غسل العقب.
+وجوب تعميم الأعضاء المغسولة بالغسل، وأن من ترك جزءًا يسيرًا مما يجب تطهيره عمدًا وتساهلًا لا تصح صلاته.
+أهمية تعليم الجاهل وإرشاده.
+العالم ينكر ما يراه من تضييع الفرائض والسنن بالأسلوب المناسب.
+قال محمد إسحاق الدهلوي: الإسباغ على ثلاثة أنواع: فرض وهو استيعاب المحل مرة، وسنة وهو الغسل ثلاثًا، ومستحب وهو الإطالة مع التثليث.</t>
+  </si>
+  <si>
+    <t>Шустани пойҳо дар вузӯ воҷиб аст, агар масҳ кашидан кифоят мебуд, Паёмбари Худо (саллаллоҳу алайҳи ва саллам) касонеро, ки пушти пойҳояшонро нашустанд, ба оташи дӯзах таҳдид намекард.
+Шустани комили аъзое, ки дар вузӯ бояд шуста шаванд, воҷиб аст. Агар касе қасдан ё бо саҳлангорӣ як қисми хурди узви воҷиби вузӯро нашӯяд, намозаш дуруст нест.
+Аҳамияти таълим додани касе, ки намедонад ва роҳнамоии ӯ.
+Олими дин вақте зоеъ шудани фароиз ва суннатҳоеро мебинад, бояд бо шеваи муносиб инкор ва ислоҳ намояд.
+Муҳаммад Исҳоқи Деҳлавӣ мегӯяд: Исбоғ (яъне пурра шустан дар таҳорат) се навъ аст: Фарз - фаро гирифтани шустан тамоми ҷои фармудашуда бо об як бор. Суннат - се маротиба шустани узв. Мустаҳаб - камоли шустан бо се маротиба сурат мегирад.</t>
+  </si>
+  <si>
+    <t>https://hadeethenc.com/tg/browse/hadith/66392</t>
+  </si>
+  <si>
     <t>إن الله فرض فرائض فلا تضيعوها، وحد حدودا فلا تعتدوها، وحرم أشياء فلا تنتهكوها، وسكت عن أشياء رحمة لكم غير نسيان فلا تبحثوا عنها</t>
   </si>
   <si>
     <t>Ба дурустӣ, Худованд фаризаҳоро муқаррар намуд, пас онҳоро зоеъ накунед; ва ҳудудҳоро (барои уқубату ҷазо) муайян сохт, пас онҳоро таҷовуз накунед; ва ҳаромҳоро ҳаром гардонид, пас ба онҳо наздик нашавед; ва дар бораи (баъзе) чизҳо бинобар меҳрубонӣ намудан барои шумо на аз рӯйи фаромӯшӣ, сукут (ихтиёр) кард, пас шумо онҳоро ҷустуҷў накунед</t>
   </si>
   <si>
     <t>عَنْ أَبِي ثَعْلَبَةَ الخُشَنِيِّ جُرْثُومِ بن نَاشِرٍ رَضِيَ اللَّهُ عَنْهُ عَنْ رَسُولِ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَال: «إِنَّ اللَّهَ فَرَضَ فَرَائِضَ فَلَا تُضَيِّعُوهَا، وَحَدَّ حُدُودًا فَلَا تَعْتَدُوهَا، وَحَرَّمَ أَشْيَاءَ فَلَا تَنْتَهِكُوهَا، وَسَكَتَ عَنْ أَشْيَاءَ رَحْمَةً لَكُمْ غَيْرَ نِسْيَانٍ فَلَا تَبْحَثُوا عَنْهَا».</t>
   </si>
   <si>
     <t>Аз Абусаълаба ал-Хушанӣ, Ҷурсум ибни Ношир (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбари Худо (Саллалоҳу алайҳи ва саллам) гуфт: "Ба дурустӣ, Худованд фаризаҳоро муқаррар намуд, пас онҳоро зоеъ накунед; ва ҳудудҳоро (барои уқубату ҷазо) муайян сохт, пас онҳоро таҷовуз накунед; ва ҳаромҳоро ҳаром гардонид, пас ба онҳо наздик нашавед; ва дар бораи (баъзе) чизҳо бинобар меҳрубонӣ намудан барои шумо на аз рӯйи фаромӯшӣ, сукут (ихтиёр) кард, пас шумо онҳоро ҷустуҷў накунед".</t>
   </si>
   <si>
     <t>يخبر النبي صلى الله عليه وسلم أن الله أوجب أشياء وفرض فرائض فالتزموها ولا تفرطوا فيها بالترك أو التهاون فيها، وجعل لكم حواجز وزواجر مقدرةً تحجزكم وتزجركم عما لا يرضاه، فلا تزيدوا عليها عمَّا أمر به الشرع، وحرم محرمات فلا تتناولوها ولا تقربوها، وما عدا ذلك تركها وسكت عنها رحمة بعباده، فتبقى على أصل إباحتها فلا تبحثوا عنها.</t>
   </si>
   <si>
     <t>Паёмбари Худо (Саллаллоҳу алайҳи ва саллам) хабар медиҳад, ки Худованд чизҳоеро воҷиб гардонида ва фарзҳоеро муқаррар намудааст, пас ба онҳо пойбанд бошед ва дар иҷрои онҳо кӯтоҳӣ накунед. Ва бароятон марзҳо ва боздорандаҳое муайян кардааст, ки шуморо аз корҳои нописанд бозмедоранд, пас бар он чи шариат фармон додааст, наяфзоед. Ва муҳаррамотеро ҳаром гардонидааст, пас аз онҳо парҳез кунед ва ба онҳо наздик нашавед. Аммо он чизҳое, ки Худованд дар борааш сукут кардааст, онҳоро аз рӯи раҳматаш барои шумо вогузоштааст, пас бар асли мубоҳ ва ҳалол боқӣ бимонад, бинобар ин, дар пайи ҷустуҷӯи онҳо набошед.</t>
   </si>
   <si>
     <t>الحديث دليل على أن الله هو المشرع فالأمر بيده سبحانه.
 تضمن الحديث قواعد الشرع حكمًا وإباحةً؛ إذ الحكم الشرعي إمَّا مسكوتٌ عنه أو متكلَّم به، وهو إما: مأمورٌ به وجوبًا أو ندبًا، أو منهيٌّ عنه تحريمًا أو كراهةً، أو مباحٌ.
 أن ما سكت الله عنه فلم يفرضه، ولم يحده، ولم ينه عنه فهو الحلال.
 حسن بيان النبي صلى الله عليه وسلم حيث ساق الحديث بهذا التقسيم الواضح البين .
 وجوب المحافظة على فرائض الله تعالى.
 تحريم التعدي على حدود الله تعالى.</t>
   </si>
@@ -7896,165 +19420,155 @@
     <t>عَنْ أَمِيرِ المُؤْمِنِينَ أَبِي حَفْصٍ عُمَرَ بْنِ الخَطَّابِ رضي الله عنه قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «إنَّمَا الأَعْمَالُ بِالنِّيَّاتِ، وَإِنَّمَا لِكُلِّ امْرِئٍ مَا نَوَى، فَمَنْ كَانَتْ هِجْرَتُهُ إلَى اللَّهِ وَرَسُولِهِ فَهِجْرَتُهُ إلَى اللَّهِ وَرَسُولِهِ، وَمَنْ كَانَتْ هِجْرَتُهُ لِدُنْيَا يُصِيبُهَا أَوْ امْرَأَةٍ يَنْكِحُهَا فَهِجْرَتُهُ إلَى مَا هَاجَرَ إلَيْهِ».</t>
   </si>
   <si>
     <t>Аз Амирулмуъминин Абуҳафс, Умар ибни Хаттоб (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (Саллалоҳу алайҳи ва саллам)-ро шунидам, ки мегӯяд: "Савоби амалҳо вобаста бо ният аст; ва ҳар кас мувофиқи нияташ ҷазо дода мешавад. Пас ҳар ки ба сӯйи Аллоҳ ва Расулаш ҳиҷрат кард, ҳиҷрати ӯ ба сӯйи Аллоҳ ва Расули Ӯст. Ва ҳар кас, ки ҳиҷраташ ба сӯйи дунё бошад, то онро ба даст орад ё ба хотири издивоҷ бо зане бошад, ки ӯро ба никоҳ дарорад, пас ҳиҷрати ӯ ба сӯйи ҳамон чизе аст, ки ба он сӯй ҳиҷрат кардааст".</t>
   </si>
   <si>
     <t>الحث على الإخلاص، فإن الله لا يقبل من العمل إلا ما ابتُغي به وجهه.
 الأعمال التي يُتَقَرَّبُ بها إلى الله عز وجل إذا فعلها المكلف على سبيل العادة ليس له ثواب عليها، حتى يقصِدَ بها التقرب إلى الله.
 النية يفرق بها بين العبادات بعضها عن بعض وأيضًا العبادات عن العادات.</t>
   </si>
   <si>
     <t>Ташвиқ ба ихлос, зеро Худованд танҳо ҳамон амалеро мепазирад, ки барои ризои Ӯ Таъоло бошад.
 Агар касе амалҳое, ки барои тақарруб ба Аллоҳ анҷом дода мешавандро аз рӯи одат анҷом диҳад, подош дода намешавад, магар инки қасди наздик шудан ба Худоро дошта бошад.
 Ният байни ибодатҳои мухталиф фарқ мегузорад. Инчунин ибодатҳоро аз одатҳо ҷудо месозад.</t>
   </si>
   <si>
     <t>رواه إماما المحدثين أبو عبد الله محمد بن إسماعيل بن إبراهيم بن المغيرة بن بردزبه البخاري،  وأبو الحسين مسلم بن الحجاج بن مسلم القشيري النيسابوري في صحيحيهما اللذين هما أصح الكتب المصنفة</t>
   </si>
   <si>
     <t>[رواه إماما المحدثين أبو عبد الله محمد بن إسماعيل بن إبراهيم بن المغيرة بن بردزبه البخاري وأبو الحسين مسلم بن الحجاج بن مسلم القشيري النيسابوري في صحيحيهما اللذين هما أصح الكتب المصنفة]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66511</t>
   </si>
   <si>
-    <t>Аз Абуабдурраҳмон Абдуллоҳ ибни Умар ибни Хаттоб (разияллоҳу анҳумо) ривоят аст, ки гуфт: Паёмбар (Саллалоҳу алайҳи ва саллам)-ро шунидам, ки мегӯяд:||"Ислом бар панҷ асос бино ёфтааст: Гувоҳӣ додан ба ин ки маъбуди барҳақе ҷуз Аллоҳ Таъоло нест ва ин ки Муҳаммад (Салому дуруди Аллоҳ бар ӯ бод) расул ва фиристодаи Худост, барпо доштани намоз, додани закот, ҳаҷҷи Хона ва рӯзаи Рамазон</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي عَبْدِ الرَّحْمَنِ عَبْدِ اللَّهِ بْنِ عُمَرَ بْنِ الخَطَّابِ رَضِيَ اللَّهُ عَنْهُ قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «بُنِيَ الإِسْلَامُ عَلَى خَمْسٍ: شَهَادَةِ أَنْ لَا إلَهَ إلَّا اللَّهُ وَأَنَّ مُحَمَّدًا ‌عَبْدُهُ ‌وَرَسُولُهُ، وَإِقَامِ الصَّلَاةِ، وَإِيتَاءِ الزَّكَاةِ، وَحَجِّ الْبَيْتِ، وَصَوْمِ رَمَضَانَ».</t>
   </si>
   <si>
     <t>Аз Абуабдурраҳмон Абдуллоҳ ибни Умар ибни Хаттоб (разияллоҳу анҳумо) ривоят аст, ки гуфт: Паёмбар (Саллалоҳу алайҳи ва саллам)-ро шунидам, ки мегӯяд: "Ислом бар панҷ асос бино ёфтааст: Гувоҳӣ додан ба ин ки маъбуди барҳақе ҷуз Аллоҳ Таъоло нест ва ин ки Муҳаммад (Салому дуруди Аллоҳ бар ӯ бод) расул ва фиристодаи Худост, барпо доштани намоз, додани закот, ҳаҷҷи Хона ва рӯзаи Рамазон".</t>
   </si>
   <si>
     <t>شَبَّهَ النبيُّ صلى الله عليه وسلم الإسلامَ بِبِناءٍ مُحْكَمٍ بأركانه الخمسة الحاملة لذلك البُنيان، وبقية خصال الإسلام كتتمة البنيان، وأولُ هذه الأركان: الشهادتان؛ شهادة أن لا إله إلا الله وأنَّ محمدًا رسول الله، وهما ركن واحد؛ لا تنفك إحداهما عن الأخرى، ينطق العبد بهما معترفًا بوحدانية الله واستحقاقه للعبادة وحده دون ما سواه، وعاملًا بمقتضاها، ومؤمنًا برسالة محمد صلى الله عليه وسلم مُتَّبِعًا له. والركن الثاني: إقامة الصلاة، وهي الصلوات الخمس المفروضات في اليوم والليلة: الفجر، والظهر، والعصر، والمغرب، والعشاء، بشروطها وأركانها وواجباتها. والركن الثالث: إخراج الزكاة المفروضة، وهي عبادة ماليَّة واجبة في كل مال بَلَغَ قَدْرًا مُحَدّدًا في الشرع، تُعطى لمستحقيها. والركن الرابع: الحج، وهو قَصْدُ مكة لإقامة المَناسك، تَعبُّدًا لله عز وجل. والركن الخامس: صوم رمضان، وهو الإمساك عن الأكل والشرب وغيرهما من المفطرات بِنِيَّةِ التعبُّد لله، من طلوع الفجر إلى غروب الشمس.</t>
   </si>
   <si>
     <t>رواه البخاري ومسلم</t>
   </si>
   <si>
     <t>[رواه البخاري ومسلم]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66512</t>
   </si>
   <si>
     <t>إن أحدكم يجمع خلقه في بطن أمه أربعين يوما</t>
   </si>
   <si>
     <t>Офариниши ҳар кадоми шумо дар шиками модараш дар чиҳил рӯз ба таври оби манӣ воқеъ мегардад</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَبْدِ الرَّحْمَنِ عَبْدِ اللَّهِ بْنِ مَسْعُودٍ رَضِيَ اللَّهُ عَنْهُ قَالَ: حَدَّثَنَا رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ وَهُوَ الصَّادِقُ المَصْدُوقُ: «إِنَّ أَحَدَكُمْ يُجْمَعُ خَلْقُهُ فِي بَطْنِ أُمِّهِ أَرْبَعِينَ يَوْمًا، ثُمَّ يَكُونُ عَلَقَةً مِثْلَ ذَلِكَ، ثُمَّ يَكُونُ مُضْغَةً مِثْلَ ذَلِكَ، ثُمَّ يُرْسَلُ إلَيْهِ المَلَكُ فَيَنْفُخُ فِيهِ الرُّوحَ، وَيُؤْمَرُ بِأَرْبَعِ كَلِمَاتٍ: بِكَتْبِ رِزْقِهِ، وَأَجَلِهِ، وَعَمَلِهِ، وَشَقِيٍّ أَوْ سَعِيدٍ؛ فَوَالَّذِي لَا إلَهَ غَيْرُهُ إنَّ أَحَدَكُمْ لَيَعْمَلُ بِعَمَلِ أَهْلِ الجَنَّةِ حَتَّى مَا يَكُونُ بَيْنَهُ وَبَيْنَهَا إلَّا ذِرَاعٌ فَيَسْبِقُ عَلَيْهِ الكِتَابُ فَيَعْمَلُ بِعَمَلِ أَهْلِ النَّارِ فَيَدْخُلُهَا، وَإِنَّ أَحَدَكُمْ لَيَعْمَلُ بِعَمَلِ أَهْلِ النَّارِ حَتَّى مَا يَكُونُ بَيْنَهُ وَبَيْنَهَا إلَّا ذِرَاعٌ، فَيَسْبِقُ عَلَيْهِ الكِتَابُ فَيَعْمَلُ بِعَمَلِ أَهْلِ الجَنَّةِ فَيَدْخُلُهَا».</t>
   </si>
   <si>
     <t>Аз Абуабдурраҳмон Абдуллоҳ ибни Масъуд (разияллоҳу анҳу) ривоят аст, ки гуфт: "Расули Худо (Саллалоҳу алайҳи ва саллам), ки ростгӯ ва тасдиқшуда аст барои мо фармуд: "Офариниши ҳар кадоми шумо дар шиками модараш дар чиҳил рӯз ба таври оби манӣ воқеъ мегардад, пасон ба монанди ҳамон (миқдор) хуни баста мегардад, боз монанди ҳамон (миқдор) порчаи гӯште мегардад. Сипас малоикае ба сӯйи ӯ фиристода мешавад ва рӯҳро дар он медамад, пас он (малоика) ба чаҳор чиз амр карда мешавад: ба навиштани ризқи он (шахс), муддати зиндагонии он (шахс), амали он (шахс) ва бадбахтӣ ё хушбахтии он (шахс). Қасам бар Худое, ки ҳеҷ маъбуде барҳақ ҷуз Ӯ нест, ба дурустӣ, яке аз шумо ҳатман амали аҳли биҳиштро анҷом медиҳад, то байни ӯ ва байни биҳишт (масофаи) як оринҷ намемонад, вале тақдираш бар вай сабқат карда, амали аҳли дӯзахро анҷом медиҳад ва дар он дохил мешавад. Ба дурустӣ, яке аз шумо ҳатман амали аҳли дӯзахро анҷом медиҳад, то байни ӯ ва байни дӯзах (масофае) намемонад, вале тақдираш бар вай сабқат карда амали аҳли биҳиштро анҷом медиҳад ва дар он дохил мешавад".</t>
   </si>
   <si>
     <t>قال ابن مسعود: حدثنا رسول الله صلى الله عليه وسلم وهو الصادق في قوله، والمصدوق حيث صَدَقَه الله تعالى، قال: إن أحدكم يُجمع خلقه، وذلك أن الرجل إذا أتى أهله فمَنِيُّه المتفرِّق يُجمع في بطن المرأة أربعين يومًا نطفة، ثم يكون علقة وهي الدم الغليظ الجامد، وهذا في الأربعين الثانية، ثم يكون مضغة وهي قطعة من اللحم قدر ما يُمضَغ، وهذا في الأربعين الثالثة، ثم يرسِل الله إليه الملك، فينفخ فيه الروح بعد انتهاء الأربعين الثالثة، ويُؤمر الملك أن يكتب أربع كلمات وهي: رزقه، وهو ما مقدار ما سيحصل عليه من النعم في عمره، وأجله، وهو مدة بقائه في الدنيا، وعمله، ما هو؟ وشقيٌ أو سعيد. ثم أقسم النبي صلى الله عليه وسلم أن الواحد ليعمل بعمل أهل الجنة ويكون عمله صالحًا، أي فيما يظهر للناس، ويظل كذلك حتى ما يكون بينه وبين الجنة إلا ذراع، أي: ما يبقى بينه وبين أن يصلها إلا كمن بقي بينه وبين موضع من الأرض ذراع، فيغلب عليه الكتاب وما قُدِّر عليه فعند ذلك يعمل بعمل أهل النار فيُختم له به فيدخل النار؛ لأن شرط قبول عمله أن يثبت عليه ولا يُبدِّل، وآخر من الناس يعمل أعمال أهل النار حتى يقترب من أن يدخلها، وكأن بينه وبين النار مقدار ذراع من الأرض، فيغلب عليه الكتاب وما قُدِّر عليه فيعمل بعمل أهل الجنة فيختم له بذلك فيدخل الجنة.</t>
   </si>
   <si>
     <t>بيان مراحل خلق الإنسان.
 الإيمان بالقضاء والقدر.
 الخوف من سوء العاقبة، والحث على سؤال الله الثبات إلى الممات.
 التحذير من الاغترار بصور الأعمال؛ فإنما الأعمال بالخواتيم.
 هذا الحديث في حق من لا يعمل إخلاصًا وإيمانًا، بل يعمل بعمل أهل الجنة فيما يبدو للناس فقط، أما من يعمل بعمل أهل الجنة حقيقة، إخلاصًا وإيمانًا، فالله تعالى أعدل وأكرم وأرحم من أن يخذله في نهاية عمره، قال تعالى: {يُثَبِّتُ اللَّهُ الَّذِينَ آمَنُوا بِالْقَوْلِ الثَّابِتِ فِي الْحَيَاةِ الدُّنْيَا وَفِي الْآخِرَةِ وَيُضِلُّ اللَّهُ الظَّالِمِينَ وَيَفْعَلُ اللَّهُ مَا يَشَاءُ}.</t>
   </si>
   <si>
     <t>Баёни марҳилаҳои офариниши инсон.
 Имон ба қазо ва қадар.
 Сарнавишт ва оқибати тамоми аъмол вобаста ба қазо ва қадар аст, ки дар он аз пеш чи навишта шудааст.
-Аз мағрур шудан ба зоҳири амалҳо бояд барҳазар буд, зеро тамоми кор вобастагӣ ба анҷом ва поёни он дорад.
-____</t>
+Аз мағрур шудан ба зоҳири амалҳо бояд барҳазар буд, зеро тамоми кор вобастагӣ ба анҷом ва поёни он дорад.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66513</t>
   </si>
   <si>
     <t>من أحدث في أمرنا هذا ما ليس منه فهو رد</t>
   </si>
   <si>
     <t>Ҳар ки ба ин кори мо (шариати исломӣ) чизи наве дохил кунад, ки аз он нест, он амр мардуд аст</t>
   </si>
   <si>
     <t>عَنْ أُمِّ المُؤْمِنِينَ أُمِّ عَبْدِ اللَّهِ عَائِشَةَ رَضِيَ اللَّهُ عَنْهَا، قَالَتْ: قَالَ: رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم: «مَنْ أَحْدَثَ فِي أَمْرِنَا هَذَا مَا لَيْسَ مِنْهُ فَهُوَ رَدٌّ».
 وَفِي رِوَايَةٍ لِمُسْلِمٍ: «مَنْ عَمِلَ عَمَلًا لَيْسَ عَلَيْهِ أَمْرُنَا فَهُوَ رَدٌّ».</t>
   </si>
   <si>
     <t>Аз модари муъминон Умми Абдуллоҳ Оиша (разияллоҳу анҳо) ривоят аст, ки гуфт: Паёмбари Худо (Саллаллоҳу алайҳи ва саллам) фармуданд: "Ҳар ки ба ин кори мо (шариати исломӣ) чизи наве дохил кунад, ки аз он нест, он амр мардуд аст". Ва дар ривояти дигар аз Муслим омадааст: "Ҳар касе амале анҷом диҳад, ки дар дини мо набошад, пас он мардуд аст".</t>
   </si>
   <si>
     <t>العبادات مبناها على ما جاء في الكتاب والسنة، فلا نعبد الله تعالى إلا بما شَرَعَ لا بالبدع والمُحْدَثات.
 الدين ليس بالرأي والاستحسان، وإنما بالاتباع للرسول صلى الله عليه وسلم.
 هذا الحديث دليلٌ على كمال الدين.
 البدعة هي كل ما أُحْدِثَ في الدين ولم يَكنْ على عهدِ النبي صلى الله عليه وسلم وأصحابه من عقيدةٍ أو قولٍ أو عملٍ.
 هذا الحديث أصلٌ من أصول الإسلام، وهو كالميزان للأعمال، فكما أنَّ كلَّ عَمَلٍ لا يُراد به وجه الله تعالى، فليس لعامله فيه ثواب، فكذلك كلُّ عمل لا يكون وِفْقَ ما جاء به رسول الله صلى الله عليه وسلم فهو مردود على عامله.
 الحديث قاعدة في رد البدع المحدثات والمنكرات الواقعات.
 المُحْدَثات المنهي عنها ما كان من أمور الدين وليس الدنيا.</t>
   </si>
   <si>
     <t>Ибодат бар асоси он чизе аст, ки дар Қуръону Суннат омадааст. Бинобар ин, Аллоҳ Таъолоро ибодат намекунем магар бар асоси шариат, на бар асоси бидъат ва навсохтаҳо.
 Дин бар асоси раъй (назар ва фикр) ва неку пиндоштан нест, балки бар пайравӣ аз Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) аст.
 Ин ҳадис далолат бар комил будани дин (Ислом) мекунад.
 Бидъат ҳар чизи навсохтае аст, ки ба дин ворид шудааст ва дар замони Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) ва асҳобаш вуҷуд надошт, чи эътиқод бошад ё сухан, ё амал.
 Ин ҳадис яке аз аслҳои дини Ислом аст ва монанди тарозуест барои амалҳо. Ҳамон тавр ки ҳар амале ба хотири Аллоҳ набошад, пазируфта намешавад ва анҷомдиҳандааш савобе намегирад, инчунин ҳар амале, ки бар асоси раҳнамоии Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) набошад, ба анҷомдиҳандааш бозгардонида мешавад ва аз ӯ пазируфта намешавад.
 Ин ҳадис қоидае аст барои рад кардани бидъатҳои падидомада ва мункароти рӯйдода.
 Навовариҳое, ки аз он наҳйи шудааст, корҳое ҳастанд, ки ба дин марбут ҳастанд на ба корҳои дунё.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66514</t>
   </si>
   <si>
     <t>إن الحلال بين، وإن الحرام بين</t>
   </si>
   <si>
-    <t>Аз Абуабдуллоҳ Нуъмон ибни Башир (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (Саллалоҳу алайҳи ва саллам) - ро шунидам, ки мегӯяд:||"Ҳалол ошкору равшан аст ва ҳаром ҳам ошкору равшан аст ва дар миёни ҳалол ва ҳаром чизҳои шубҳанок вуҷӯд дорад, ки бисёре аз мардум онҳоро намедонанд, пас ҳар касе аз онҳо бипарҳезад дин ва шарафи худро нигоҳ доштааст, ва ҳар касе дар умури шубҳанок афтад дар ҳаром афтидааст, монанди чӯпоне, ки рамаи худро атрофи ҳарими дигарон мечаронад ва эҳтимоли ворид шудани рама ба ҳарими онон аст. Огоҳ бошед, ки ҳар подшоҳ ҳарими худро дорад ва огоҳ бошед, ки ҳарими Худованд ҳамон ҳаромкардаҳои Ӯ Таъолост. Огоҳ бошед, ки дар бадан гӯштпорае ҳаст, ки агар он дуруст шавад тамоми бадан дуруст мешавад, ва агар он вайрон ша­вад тамоми бадан вайрон мешавад, огоҳ бошед, ки он гӯштпора қалб аст</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي عَبْدِ اللَّهِ النُّعْمَانِ بْنِ بَشِيرٍ رَضِيَ اللَّهُ عَنْهُ، قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم يَقُولُ: «إنَّ الحَلَالَ بَيِّنٌ، وَإِنَّ الحَرَامَ بَيِّنٌ، وَبَيْنَهُمَا مُشْتَبِهَاتٌ لَا يَعْلَمُهُنَّ كَثِيرٌ مِنَ النَّاسِ، فَمَنْ اتَّقَى الشُّبُهَاتِ اسْتَبْرَأَ لِدِينِهِ وَعِرْضِهِ، وَمَنْ وَقَعَ فِي الشُّبُهَاتِ وَقَعَ فِي الحَرَامِ، كَالرَّاعِي يَرْعَى حَوْلَ الحِمَى يُوشِكُ أَنْ يَرْتَعَ فِيهِ، أَلَا وَإِنَّ لِكُلِّ مَلِكٍ حِمًى، أَلَّا وَإِنَّ حِمَى اللَّهِ مَحَارِمُهُ، أَلَّا وَإِنَّ فِي الجَسَدِ مُضْغَةً إذَا صَلَحَتْ صَلَحَ الجَسَدُ كُلُّهُ، وَإذَا فَسَدَتْ فَسَدَ الجَسَدُ كُلُّهُ، أَلَا وَهِيَ القَلْبُ».</t>
   </si>
   <si>
     <t>Аз Абуабдуллоҳ Нуъмон ибни Башир (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбар (Саллалоҳу алайҳи ва саллам) - ро шунидам, ки мегӯяд: "Ҳалол ошкору равшан аст ва ҳаром ҳам ошкору равшан аст ва дар миёни ҳалол ва ҳаром чизҳои шубҳанок вуҷӯд дорад, ки бисёре аз мардум онҳоро намедонанд, пас ҳар касе аз онҳо бипарҳезад дин ва шарафи худро нигоҳ доштааст, ва ҳар касе дар умури шубҳанок афтад дар ҳаром афтидааст, монанди чӯпоне, ки рамаи худро атрофи ҳарими дигарон мечаронад ва эҳтимоли ворид шудани рама ба ҳарими онон аст. Огоҳ бошед, ки ҳар подшоҳ ҳарими худро дорад ва огоҳ бошед, ки ҳарими Худованд ҳамон ҳаромкардаҳои Ӯ Таъолост. Огоҳ бошед, ки дар бадан гӯштпорае ҳаст, ки агар он дуруст шавад тамоми бадан дуруст мешавад, ва агар он вайрон ша­вад тамоми бадан вайрон мешавад, огоҳ бошед, ки он гӯштпора қалб аст".</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم قاعدةً عامةً في الأشياء، وأنها تنقسم في الشريعة إلى ثلاثة أقسام: حَلال بَيِّن، وحرام بَيِّن، وأمور مشتبهات غير واضحة الحكم من حيث الحِلِّ والحُرْمة، لا يعلم حُكمَها كثير من الناس.
 فمَن ترك تلك الأشياء المشتبهة عليه سَلِم دينُه بالبُعد عن الوقوع في الحرام، وسَلِم له عِرضُه من كلام الناس بما يَعيبون عليه بسبب ارتكابه هذا المشتبه. ومَن لم يجتنب المشتبهات فقد عَرَّض نفسَه إما بالوقوع في الحرام، أو نيل الناس من عرضه. وضرب الرسول صلى الله عليه وسلم مثلًا ليُبيِّن حال من يرتكب الشبهات وأنه كالراعي يرعى ماشيتَه قُرْبَ أرضٍ قد حماها صاحبها، فتوشك ماشيةُ الراعي أن ترعى في هذا الحمى لقربها منه، فكذلك من يفعل ما فيه شبهة، فإنه بذلك يقترب من الحرام فيوشك أن يقع فيه. وبعدها أخبر النبي صلى الله عليه وسلم أن في الجسد مضغة (وهي القلب) يصلح الجسد بصلاحها، ويفسد بفسادها.</t>
   </si>
   <si>
     <t>الحديث قاعدة في اتقاء الشبهات.
 الترغيب في ترك المشتبِه، الذي لم يَتبيّن حكمُه.</t>
   </si>
   <si>
     <t>Ин ҳадис қоидае аст дар парҳез аз шубҳаҳо.
 Ташвиқ ба тарки амали муштабеҳ (шубҳанок), ки ҳукмаш мушаххас нест.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66515</t>
-  </si>
-[...1 lines deleted...]
-    <t>Аз Абуруқайя Тамим ибни Авси Дорӣ (разияллоҳу анҳу) ривоят аст, ки Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд:||"Дин (-и ислом) насиҳат аст". Гуфтем: (Насиҳат) барои кист? Гуфт: "(Насиҳат) барои Худо, барои китоби Аллоҳ (Қуръон), барои паёмбараш ва барои пешвоёни мусалмонон ва барои умуми онҳо</t>
   </si>
   <si>
     <t>عَنْ أَبِي رُقَيَّةَ تَمِيمِ بْنِ أَوْسٍ الدَّارِيِّ رَضِيَ اللَّهُ عَنْهُ أَنَّ النَّبِيَّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ قَالَ: «الدِّينُ النَّصِيحَةُ» قُلْنَا: لِمَنْ؟ قَالَ: «لِلهِ وَلِكِتَابِهِ وَلِرَسُولِهِ وَلِأَئِمَّةِ الْمُسْلِمِينَ وَعَامَّتِهِمْ».</t>
   </si>
   <si>
     <t>Аз Абуруқайя Тамим ибни Авси Дорӣ (разияллоҳу анҳу) ривоят аст, ки Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд: "Дин (-и ислом) насиҳат аст". Гуфтем: (Насиҳат) барои кист? Гуфт: "(Насиҳат) барои Худо, барои китоби Аллоҳ (Қуръон), барои паёмбараш ва барои пешвоёни мусалмонон ва барои умуми онҳо".</t>
   </si>
   <si>
     <t>أَخبَرَ النبيُّ صلى الله عليه وسلم بأنَّ الدين قائمٌ على الإخلاص والصدق، حتى يؤدَّى كما أوجب الله، كاملًا دون تقصير أو غش.
 فقيل للنبي صلى الله عليه وسلم: لمن تكون النصيحة؟ فقال:
 أولًا: النصيحة لله سبحانه وتعالى: بإخلاص العمل له، وعدم الإشراك به، وأن نؤمن بربوبيته وألوهيته وأسمائه وصفاته، وتعظيم أمره، والدعوة إلى الإيمان به.
 ثانيًا: النصيحة لكتابه وهو القرآن الكريم: بأن نعتقد أنه كلامُه، وآخِرُ كتبِه، وأنه ناسخ لجميع الشرائع قبله، ونعظِّمه، ونتلوه حق تلاوته، ونعمل بمُحْكَمِه، ونسلم بمتشابهه، ونَذُبُّ عن تأويل المُحرِّفين له، ونعتبر بمواعظه، وننشر علومه، وندعو إليه.
 ثالثًا: النصيحة لرسوله محمد صلى الله عليه وسلم: بأن نعتقدَ أنه آخِرُ الرسل، ونصدِّقَه فيما جاء به، ونَمتَثِلَ أمرَه، ونجتنبَ نهيَه، وأن لا نتعبدَ لله إلا بما جاء به، ونُعظِّمَ حقَّه، ونوقرَه، ونَبُثَّ دعوته، ونَنشُرَ شريعتَه، ونَنفيَ التُّهَمَ عنه.
 رابعًا: النصيحة لأئمة المسلمين: بمعاونتهم على الحق، وعدم منازعتهم الأمر، والسمع والطاعة لهم في طاعة الله.
 خامسًا: النصيحة للمسلمين: بالإحسان إليهم ودعوتهم، وكَفِّ الأذى عنهم، ومحبة الخير لهم، والتعاون معهم على البر والتقوى.</t>
   </si>
   <si>
     <t>Паёмбари Худо (Саллаллоҳу алайҳи ва саллам) хабар доданд, ки дин бар пояи ихлос ва ростгӯӣ устувор аст, то он гоҳ ки ба таври комил ва бе кӯтоҳӣ ё фиреб адо гардад, тавре ки Худованд фарз гардондааст. Пас Паёмбар (Саллалоҳу алайҳи ва саллам) пурсида шуд, ки насиҳат барои чи касе аст? Фармуданд: Аввал: Насиҳат барои Аллоҳ Субҳонаҳу ва Таъоло, яъне: ихлоси аъмол танҳо барои Ӯ бошад; ба Ӯ ширк оварда нашавад; ба рубубият, улуҳият, номҳо ва сифатҳои Ӯ имон оварда шавад; фармону бузургии Ӯ эҳтиром гардад ва мардумро ба имон овардан ба Ӯ даъват намудан. Дуюм: Насиҳат барои китоби Ӯ, яъне Қуръони Карим, бо ин ки бовар дошта бошем, ки он каломи Ӯ ва охирин китобаш аст, ки нозил шудааст, тамоми шариатҳои пешинро насх кардааст; онро бузург шуморем ва ба дурустӣ тиловаташ кунем; ба аҳкомаш амал намоем; ба муташобеҳоташ таслим шавем; аз таъвили ботили таҳрифгарон онро дифоъ кунем; аз мавъизаҳояш ибрат гирем; илмашро паҳн намоем ва мардумро ба он даъват кунем. Сеюм: Насиҳат барои Расули Худо Муҳаммад (Саллаллоҳу алайҳи ва саллам) — бо ин бовар, ки Ӯ охирин паёмбар аст, ба он чи овардааст, имон оварем; фармонҳояшро итоат кунем; аз манъкардаҳояш дурӣ ҷӯем; танҳо мувофиқи он чи ӯ баён кардааст, Худоро ибодат кунем; ӯро бузург шуморем; эҳтиромаш кунем; даъваташро паҳн намоем; шариаташро таблиғ кунем ва ҳар туҳматеро, ки ба ӯ баста мешавад, рад кунем. Чаҳорум: Насиҳат барои пешвоёни мусалмонҳо, бо ёрӣ карданашон дар ҳақ; ихтилоф накардан бо онҳо дар амри ҳукумат; ва шунидану итоат кардан ба онҳо дар он чи итоати Худо аст. Панҷум: Насиҳат барои мусалмонҳо, ба онҳо некӣ кардан; даъват карданашон ба хайр; зарар нарасондан ба онҳо; дӯст доштани некӣ барои онҳо ва ҳамкорӣ бо онҳо дар корҳои нек ва парҳезгорӣ.</t>
   </si>
   <si>
     <t>الأمر بالنصيحة للجميع. 
 عِظَم منزلة النصيحة من الدين. 
 اشتمال الدين على الاعتقادات والأقوال والأعمال. 
 من النصيحة تصفية النفس من الغش للمنصوح له وإرادة الخير له. 
 حسن تعليم الرسول صلى الله عليه وسلم حيث يذكر الشيء مُجملًا ثم يُفصّله. 
@@ -8087,54 +19601,50 @@
 النهي لم يرخص في ارتكاب شيء منه، والأمر قيد بالاستطاعة؛ لأن الترك مقدور والفعل يحتاج إلى قدرة على إيجاد الفعل المأمور به.
 النهي عن كثرة السؤال، قد قسم العلماء السؤال إلى قسمين: أحدهما: ما كان على وجه التعليم لما يحتاج إليه من أمر الدين، فهذا مأمور به ومن هذا النوع أسئلة الصحابة. والثاني: ما كان على وجه التعنت والتكلف وهذا هو المنهي عنه.
 تحذير هذه الأمة من مخالفة نبيها، كما وقع في الأمم التي قبلها.
 المنهي عنه يشمل القليل والكثير؛ لأنه لا يتأتّى اجتنابه إلا باجتناب قليله وكثيره، فمثلًا: نهانا عن الرِّبا فيشمل قليله وكثيره.
 ترك الأسباب المفضية إلى المحرم؛ لأن ذلك من معنى الاجتناب.
 لا ينبغي للإنسان إذا سمع أمر الرسول صلى الله عليه وسلم أن يقول: هل هو واجب أم مستحبّ، بل عليه بالمبادرة إلى الفعل؛ لقوله: «فَأْتُوا مِنْهُ مَا استَطَعْتُمْ».
 كثرة المسائل سبب للهلاك ولا سيّما في الأمور التي لا يمكن الوصول إليها مثل المسائل الغيبية، وكيفية أحوال يوم القيامة، لا تكثر السؤال فيها فتهلك، وتكون متنطّعًا متعمّقًا.</t>
   </si>
   <si>
     <t>Ин ҳадис қоидаест дар баёни воҷиб будани иҷрои фармудаҳо ва дурӣ ҷустан аз корҳои мамнуъ.
 Наҳй (боздоштан) иҷозати анҷоми ҳеҷ чизеро намедиҳад, аммо амр бо қобилият муқайяд ва маҳдуд аст, зеро тарк (дурӣ кардан) қобили иҷро аст, вале анҷом додани амри фармуда ниёз ба қудрати иҷро дорад.
 Наҳй аз зиёд пурсидан. Олимон пурсишро ба ду қисм ҷудо кардаанд: якум, он чи ба шакли таълим ва омӯзиш аст, яъне омӯхтани он чизҳое, ки дар дин ба он ниёз аст. Ин пурсиш матлуб аст ва пурсишҳои саҳоба аз ин навъ буданд. Дувум: пурсиш аз рӯй такаллуф бошад, ки аз ин пурсиш наҳй шудааст.
 Ҳушдори ин уммат аз нофармонии паёмбараш, чунон ки дар умматҳои пеш аз ӯ низ рух додааст.
 Манъшуда ҳам камашро дар бар мегирад ва ҳам бисёрашро; зеро дурӣ ҷустан аз он муяссар намешавад, магар бо дурӣ аз каму беши он. Масалан, вақте моро аз рибо (судхӯрӣ) манъ карданд, ин ҳам рибои камро дар бар мегирад ва ҳам рибои зиёдро.
 Раҳо кардани воситаҳое, ки ба ҳаром меорад, зеро он маънои дурӣ ҷустан ҳисоб мешавад.
 Бояд инсон вақте фармони Паёмбари Худо (Саллалоҳу алайҳи ва саллам) ба гӯшаш расид, нагӯяд: Оё ин воҷиб аст ё мустаҳаб? Балки бояд бидуни таъхир ба иҷрои он шитоб кунад, чунки Паёмбар (Саллалоҳу алайҳи ва саллам) фармудааст: "Аз он чизе, ки фармон дода шудаед, ҳар қадар ки тавонистед, иҷро кунед".
 Саволи зиёд сабаби ҳалокат мешавад, хусусан дар масъалаҳое, ки расидан ба онҳо имкон надорад, монанди масоили ғайбӣ ва чӣ гунагии аҳволи рӯзи қиёмат. Дар чунин чизҳо саволи зиёд макун, то ҳалок нашавӣ ва аз ҷумлаи мардумони сахтгир ва резабин қарор гирӣ.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66517</t>
   </si>
   <si>
     <t>إن الله طيب لا يقبل إلا طيبا، وإن الله أمر المؤمنين بما أمر به المرسلين</t>
   </si>
   <si>
-    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд:||"Ҳамоно Худованд пок аст ва ҷуз покӣ чизеро қабул намекунад. Ба дурустӣ, Худо муъминонро бар он чи амр кардааст, ки паёмбаронро ба он амр карда буд. Ва Худои Таъоло мефармояд: ﴾Эй паёмбарон, аз покизаҳо бихӯред ва корҳои шоиста бикунед, ки ман ба он чи анҷом медиҳед, огоҳам﴿ [Сураи Муъминун, ояти 51]; ва муъминонро фармуд: ﴾Эй муъминон, аз неъматҳои покизае, ки ба шумо рӯзӣ додаем, бихӯред﴿ [Сураи Бақара, ояти 172]. 
-[...2 lines deleted...]
-  <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إنَّ اللَّهَ طَيِّبٌ لَا يَقْبَلُ إلَّا طَيِّبًا، وَإِنَّ اللَّهَ أَمَرَ المُؤْمِنِينَ بِمَا أَمَرَ بِهِ المُرْسَلِينَ، فَقَالَ تَعَالَى: {يَا أَيُّهَا الرُّسُلُ كُلُوا مِنْ الطَّيِّبَاتِ وَاعْمَلُوا صَالِحًا}، وَقَالَ تَعَالَى: {يَا أَيُّهَا الَّذِينَ آمَنُوا كُلُوا مِنْ طَيِّبَاتِ مَا رَزَقْنَاكُمْ} ثُمَّ ذَكَرَ الرَّجُلَ، يُطِيلُ السَّفَرَ، أَشْعَثَ، أَغْبَرَ، يَمُدُّ يَدَيْهِ إلَى السَّمَاءِ: يَا رَبِّ! يَا رَبِّ! وَمَطْعَمُهُ حَرَامٌ، وَمَشْرَبُهُ حَرَامٌ، وَمَلْبَسُهُ حَرَامٌ، وَغُذِيَ بِالحَرَامِ، فَأَنَّى يُسْتَجَابُ لَذلك».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд: "Ҳамоно Худованд пок аст ва ҷуз покӣ чизеро қабул намекунад. Ба дурустӣ, Худо муъминонро бар он чи амр кардааст, ки паёмбаронро ба он амр карда буд. Ва Худои Таъоло мефармояд: ﴾Эй паёмбарон, аз покизаҳо бихӯред ва корҳои шоиста бикунед, ки ман ба он чи анҷом медиҳед, огоҳам﴿ [Сураи Муъминун, ояти 51]; ва муъминонро фармуд: ﴾Эй муъминон, аз неъматҳои покизае, ки ба шумо рӯзӣ додаем, бихӯред﴿ [Сураи Бақара, ояти 172]. 
 Сипас паёмбар (Салому дуруди Аллоҳ бар ӯ бод) мардеро зикр кард, ки сафари дуру дарозе мекунад, бо мӯйҳои парешону гардолуд, дастонашро ба сӯйи осмон бардошта мегӯяд: "Эй Парвардигори ман, эй Парвардигори ман!" Дар ҳоле, ки таому шароб ва либосаш аз ҳаром буда ва аз ҳаром ғизо гирифтааст. Пас дар чунин ҳол чӣ гуна (дуои ӯ) иҷобат мешавад?!".</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ الله طيب قُدُّوس مُنَزَّهٌ عن النقائص والعيوب ومُتَّصِف بالكَمَالات، ولا يقبل من الأعمال والأقوال والاعتقادات إلا ما كان طيبًا، وهو الخالص لله، الموافق لهدي النبي صلى الله عليه وسلم، ولا ينبغي أن يتقرب إلى الله إلا بذلك، ومن أعظم ما يَحصُل به طِيْبة الأعمال للمؤمن طِيْبُ مَطعَمِه، وأن يكون من حلال، فبذلك يَزكُو عملُه، ولذا أمر الله المؤمنين بالذي أمر به المرسلين من أكل الحلال وعمل الصالحات، فقال: {يَا أَيُّهَا الرُّسُلُ كُلُوا مِنَ الطَّيِّبَاتِ وَاعْمَلُوا صَالِحًا، إِنِّي بِمَا تَعْمَلُونَ عَلِيمٌ} وقال: {يَا أَيُّهَا الَّذِينَ آمَنُوا كُلُوا مِنْ طَيِّبَاتِ مَا رَزَقْنَاكُمْ}.
 ثم حَذَّرَ صلى الله عليه وسلم من أكل الحرام الذي يُفسِد العمل ويَمنع قبولَه مهما بَذل من أسباب القبول الظاهرة؛ منها:
 أولًا: إطالة السفر في وجوه الطاعات كحج وجهاد وصلة رحم وغير ذلك.
 ثانيًا: مُتفرِّق الشعر لعدم تمشيطه، مُتغيِّر لونه ولون ثيابه من التراب، فهو مضطر.
 ثالثًا: يرفع يديه إلى السماء بالدعاء.
 رابعًا: يتوسل إلى الله بأسمائه ويُلِحُّ في ذلك: يا رب يا رب!
 ومع هذه الأسباب لإجابة الدعاء لم يسمع له؛ وذلك لأن مَطعومَه ومشروبَه وملبوسَه حرام، وغذي بالحرام، فبعيد أن يستجاب لمن هذه صفته، وكيف يستجاب له؟!</t>
   </si>
   <si>
     <t>كمال الله عزّ وجل في ذاته، وصفاته، وأفعاله، وأحكامه.
 الأمر بإخلاص العمل لله عز وجل، والمتابعة للنبي صلى الله عليه وسلم.
 استعمال ما يُشجِّع على العمل، حيث قال النبي صلى الله عليه وسلم: "إِنَّ الله أَمَرَ المُؤمنينَ بِمَا أَمَرَ بِهِ المُرسَلِيْنَ"، فإذا علم المؤمن أن هذا من مأمورات المرسلين فإنه يتقوَّى ويتشجّع على الامتثال.
 من موانع استجابة الدعاء أكل الحرام.
 من أسباب إجابة الدعاء خمسة أشياء: أحدها: إطالة السفر لما فيه من الانكسار الذي هو من أعظم أسباب الإجابة، الثاني: حالة الإضطرار، الثالث: مَدُّ اليدين إلى السماء، الرابع: الإلحاح على الله بتكرير ذكر ربوبيته، وهو من أعظم ما يُطلَب به إجابة الدعاء، الخامس: إطابة المأكل والمشرب.
 أكل الحلال الطيِّب من الأسباب المُعينة للعمل الصالح.
 قال القاضي: الطيب ضد الخبيث، فإذا وصف به تعالى أريد به أنه مُنزَّه عن النقائص مُقدَّس عن الآفات، وإذا وُصِف به العبد مطلقًا أريد به أنه المُتعرِّي عن رذائل الأخلاق وقبائح الأعمال والمتحلي بأضداد ذلك، وإذا وُصف به الأموال أريد به كونه حلالًا من خيار الأموال.</t>
   </si>
   <si>
@@ -8155,53 +19665,50 @@
   <si>
     <t>Раҳо кун он чиро, ки туро ба шубҳа меандозад ва бигир он чиро, ки туро ба шубҳа намеандозад [зеро дар ростӣ оромиши хотир аст ва дар дурӯғ шакку шубҳа аст]</t>
   </si>
   <si>
     <t>عَنْ أَبِي مُـحَمَّدٍ الحَسَنِ بْنِ عَلِيِّ بْنِ أَبِي طَالِبٍ - سِبْطِ رَسُولِ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ وَرَيْحَانَتِهِ-، قَالَ: حَفِظْتُ مِنْ رَسُولِ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «دَعْ مَا يَرِيبُك إلَى مَا لَا يَرِيبُكَ».</t>
   </si>
   <si>
     <t>Аз Абумуҳаммад, Ҳасан ибни Алӣ ибни Абутолиб, набераи Паёмбар (Саллалоҳу алайҳи ва саллам) ва наваи дӯстдоштаи ӯ ривоят аст, ки гуфт: Аз Расули Аллоҳ (Саллалоҳу алайҳи ва саллам) дар ёд дорам, ки фармуд: "Раҳо кун он чиро, ки туро ба шубҳа меандозад ва бигир он чиро, ки туро ба шубҳа намеандозад [зеро дар ростӣ оромиши хотир аст ва дар дурӯғ шакку шубҳа аст]".</t>
   </si>
   <si>
     <t>أَمَرَ النبيُّ صلى الله عليه وسلم بِتَرْك ما تَشُكُّ فيه مِن الأقوال والأعمال أنه مَنهيٌّ عنه أو لا، أهو حرام أو حلال، إلى ما لا شَكَّ فيه مما تَيَقَّنت حُسْنَه وحِلَّه.</t>
   </si>
   <si>
     <t>Паёмбари Худо (Саллаллоҳу алайҳи ва саллам) амр фармуданд, ки инсон бояд чизеро, ки дар ҳалол ё ҳаром буданаш шакку шубҳа дорад, аз гуфтор ё кирдор, тарк кунад ва ба он чи ки шак надорад ва аз ҳалол буданаш мутмаин аст, рӯй оварад.</t>
   </si>
   <si>
     <t>رواه الترمذي والنسائي</t>
   </si>
   <si>
     <t>[رواه الترمذي والنسائي]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66519</t>
   </si>
   <si>
-    <t>Аз Абуҳамза Анас ибни Молик (разияллоҳу анҳу) ходими Паёмбар (Саллалоҳу алайҳи ва саллам) ривоят аст, ки Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд:||"Ҳар кадоми шумо то он чиро, ки барои худ дӯст медорад, барои бародар (-и мусалмонаш) низ дӯст надорад, ҳанӯз имон наовардааст</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي حَمْزَةَ أَنَسِ بْنِ مَالِكٍ رَضِيَ اللَّهُ عَنْهُ -خَادِمِ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ- عَنْ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لاَ يُؤْمِنُ أَحَدُكُمْ، حَتَّى يُحِبَّ لِأَخِيهِ مَا يُحِبُّ لِنَفْسِهِ»</t>
   </si>
   <si>
     <t>Аз Абуҳамза Анас ибни Молик (разияллоҳу анҳу) ходими Паёмбар (Саллалоҳу алайҳи ва саллам) ривоят аст, ки Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд: "Ҳар кадоми шумо то он чиро, ки барои худ дӯст медорад, барои бародар (-и мусалмонаш) низ дӯст надорад, ҳанӯз имон наовардааст".</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66520</t>
   </si>
   <si>
     <t>عَنْ أَبِي يَعْلَى شَدَّادِ بْنِ أَوْسٍ رَضِيَ اللَّهُ عَنْهُ عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ اللهَ كَتَبَ الْإِحْسَانَ عَلَى كُلِّ شَيْءٍ، فَإِذَا قَتَلْتُمْ فَأَحْسِنُوا القِتْلَةَ، وَإِذَا ذَبَحْتُمْ فَأَحْسِنُوا الذِّبْحَةَ، وَلْيُحِدَّ أَحَدُكُمْ شَفْرَتَهُ، وَلْيُرِحْ ذَبِيحَتَهُ».</t>
   </si>
   <si>
     <t>Аз Абуяъло Шаддод ибни Авс (разияллоҳу анҳу) аз Паёмбар (Саллалоҳу алайҳи ва саллам) ривоят аст, ки фармуданд: "Худованд эҳсон (некӣ)-ро бар ҳама чиз муқаррар кардааст. Чун агар куштед бо некӣ бикушед ва агар забҳ кардед бо некӣ забҳ кунед. Ҳаргоҳ касе аз шумо забҳ мекунад корди худро тез кунад то қурбонии худро дар вақти забҳ азоб надиҳад".</t>
   </si>
   <si>
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم أن الله تعالى أوجبَ علينا الإحسانَ في كل الأشياء، والإحسان: هو مراقبة الله على الدوام، في عبادته وفي بذل الخير وكف الأذى عن المخلوقين، ومن ذلك الإحسان في القتل والذبح.
 فالإحسان في القتل عند القصاص: بأن يختار أسهلَ الطُّرُق وأخَفَّها وأسرعَها زهوقًا للمقتول.
 والإحسان في الذبح عند الذكاة: بأن يرفق بالبهيمة بإحداد الآلة، وألّا تُحَدَّ أمام الذبيحة وهي تنظر إليها، وألَّا تُذبح وهناك من الماشية ما ينظر إليها.</t>
   </si>
   <si>
     <t>رحمة الله عزّ وجل ولطفه بالخلق.
 إحسان القتل والذبح بأن يكون على الوجه المشروع.
 كمال الشريعة واشتمالها على كل خير، ومن ذلك رحمة الحيوان والرفق به.
 النهي عن المُثْلة بالإنسان بعد قتله.
 تحريم كل ما فيه تعذيب للحيوان.</t>
@@ -8234,144 +19741,129 @@
   <si>
     <t>Ибн Аббос (разияллоҳу анҳу) хабар медиҳад, ки вақте хурдсол буд ва ҳамроҳи Паёмбари Худо (Саллаллоҳу алайҳи ва саллам) савор буд, он ҳазрат ба ӯ гуфтанд: "Ман ба ту чанд чизро меомӯзонам, ки Худо туро ба онҳо баҳраманд мекунад": Худовандро бо риояи фармудаҳо ва дурӣ аз манъкардаҳояш бо худ бидон, ба гунае, ки Ӯ Таъоло туро дар тоату ибодат ба Худ бинад, на дар гуноҳон ва нофармонӣ. Агар ин гуна амал кардӣ, Ӯ Таъоло туро аз балоҳои дунё ва охират дар паноҳаш нигоҳ медорад ва ҳарҷо ки бошӣ Худо ба ту нусрат медиҳад. Агар чизе мехоҳӣ фақат аз Худо бихоҳ, зеро танҳо Ӯ Таъолост, ки ба суолкунандагон посух мегӯяд. Агар ёрӣ мехоҳӣ фақат аз Худо бихоҳ. Ба яқин бидон, ки агар аҳли замин ҳама ҷамъ оянд, то барои ту манфиат бахшанд, суде ба ту нахоҳад расид, магар он чи Худованд навишта аст ва агар аҳли замин ҳама ҷамъ оянд, ки то ба ту зиёне расонанд, зиёне ба ту нахоҳад расид, магар он чи Худованд бароят муқаддар сохта аст. Худованд ин корро навиштааст ва бар асоси илм ва ҳикмати Ӯ Таъоло муқаддар сохта шудааст ва он чи Худованд навишта аст, тағйире надорад. Ва ҳар касе Худоро бо итоат аз фармонҳояш ва дурӣ аз манҳиёташ ҳифз мекунад, пас Худованд низ пешорӯйи банда аст, аз ҳоли ӯ огоҳ аст ва ӯро ҳифз мекунад ва ёрӣ медиҳад. Агар банда дар замони осудагӣ ва неъмат итоати Худоро кунад, Худо дар замони сахтӣ ва тангӣ барояш наҷот ва роҳе барои баромадан медиҳад. Бояд ҳар як банда аз тақдири Худо, хоҳ хайр бошад, хоҳ шар, розӣ бошад. Ва дар вақти сахтӣ ва мусибат сабр намояд, зеро сабр калиди наҷот аст. Ҳар гоҳ тангдилӣ ва бенавоӣ зиёд шавад, пас бидонад, ки наҷот ва кушоиш аз ҷониби Худованд наздик аст. Ва ҳар гоҳ душворӣ ва сахтӣ пеш ояд, ҳатман Худованд ба дунболи он осониро хоҳад фиристод.</t>
   </si>
   <si>
     <t>أهمية تعليم الصغار والأطفال أمورَ الدين من التوحيد والآداب وغير ذلك.
 الجزاء من جنس العمل.
 الأمر بالاعتماد على الله، والتوكل عليه دون غيره، وهو نعم الوكيل.
 الإيمان بالقضاء والقدر والرضا به، وأن الله قدر كل شيء.
 من أضاع أمر الله فإن الله يُضَيِّعُه ولا يَحفظُه. 
 البشارة العظيمة أن الإنسان إذا أصابه العسر فلينتظر اليسر.
 تسلية العبد عند حصول المصيبة، وفوات المحبوب في قوله: «وَاعْلَم أن مَا أَصَابَكَ لَمْ يَكُن لِيُخطِئكَ، وَمَا أخطأَكَ لَمْ يَكُن لِيصيبَك» فالجملة الأولى تسلية في حصول المكروه، والثانية تسلية في فوات المحبوب.</t>
   </si>
   <si>
     <t>Аҳамияти омӯзиши масоили динӣ ба кӯдакон ва фарзандон, аз ҷумла тавҳид, одоб ва ғайра.
 Подош аз ҷинси амал аст.
 Амр ба эътимод ва таваккул кардани танҳо бар Худо, ва Ӯ Таъоло беҳтарин корсоз ва пуштибон аст.
 Имон ба қазо ва қадар ва розӣ будан ба он, ва инки Худованд ҳама чизро муқаддар кардааст.
 Ҳар кӣ аз фармони Худованд саркашӣ ва кӯтоҳӣ кунад, Худованд ӯро зоеъ месозад ва аз ӯ муҳофизат намекунад.
 Муждаи бузург ин аст, ки ҳаргоҳ инсон ба тангӣ ва душворӣ дучор шавад, бояд мунтазири осонӣ бошад.
 Оромиш барои банда дар вақти расидани мусибат ва аз даст рафтани чизе, ки дӯсташ медошт, дар сухани Паёмбар (Саллалоҳу алайҳи ва саллам) зикр шудааст: "Бидон, он чи ба ту расид, ҳаргиз наметавонист аз ту бигзарад; ва он чи аз ту бозмонд ва ба ту нарасид, ҳаргиз наметавонист ба ту бирасад". Ҷумлаи аввал тасаллӣ медиҳад дар баробари чизҳои ногуворе, ки ба инсон расидааст, яъне ин кори тақдир буд. Ҷумлаи дувум оромӣ мебахшад дар баробари он чизҳое, ки дӯсташ медошт, вале онҳоро аз даст дод, яъне аслан барои ту муқаррар нашуда буд.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66522</t>
   </si>
   <si>
-    <t>Аз Абумасъуд, Уқба ибни Амри Ансории Бадрӣ (разияллоҳу анҳу) ривоят аст, ки Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд:||"Ба дурустӣ, он чи мардум аз панди паёмбарони пешин дарёфтаанд, ин аст: "Ҳар гоҳ шарм накардӣ, пас ҳар чи мехоҳӣ бикун»". [Шарму ҳаё дар ҳамаи шариатҳои осмонӣ писандида ва мавриди ситоиш будааст. Яъне, агар шарму ҳаё надошта бошӣ, ки туро аз чизҳои ҳаром боздорад, пас ҳар чи хоҳӣ бикун, вале барои худ бадбахтӣ меорӣ]</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي مَسْعُودٍ عُقْبَةَ بْنِ عَمْرٍو الأَنْصَارِيِّ البَدْرِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ: «إِنَّ مِمَّا أَدْرَكَ النَّاسُ مِنْ كَلاَمِ النُّبُوَّةِ الأُولَى: إِذَا لَمْ تَسْتَحْيِ فَاصْنَعْ مَا شِئْتَ».</t>
   </si>
   <si>
     <t>Аз Абумасъуд, Уқба ибни Амри Ансории Бадрӣ (разияллоҳу анҳу) ривоят аст, ки Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд: "Ба дурустӣ, он чи мардум аз панди паёмбарони пешин дарёфтаанд, ин аст: "Ҳар гоҳ шарм накардӣ, пас ҳар чи мехоҳӣ бикун»". [Шарму ҳаё дар ҳамаи шариатҳои осмонӣ писандида ва мавриди ситоиш будааст. Яъне, агар шарму ҳаё надошта бошӣ, ки туро аз чизҳои ҳаром боздорад, пас ҳар чи хоҳӣ бикун, вале барои худ бадбахтӣ меорӣ].</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66523</t>
   </si>
   <si>
-    <t>Аз Абуамр, дар ривояте, Абуамра Суфён ибни Абдуллоҳ (разияллоҳу анҳу) ривоят аст, ки гуфт:||Гуфтам: Эй паёмбари Аллоҳ! Дар мавриди Ислом ба ман сухане бигӯ, ки ҷуз ту аз касе напурсам. Фармуданд: "Бигӯ: Ба Аллоҳ имон овардам, сипас истиқомат биварз (рост бош)</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي عَمْرٍو- وَقِيلَ: أَبِي عَمْرَةَ-، سُفْيَانَ بْنِ عَبْدِ اللَّهِ رَضِيَ اللَّهُ عَنْهُ قَالَ: قُلْتُ: يَا رَسُولَ اللهِ، قُلْ لِي فِي الْإِسْلَامِ قَوْلًا لَا أَسْأَلُ عَنْهُ أَحَدًا غَيْرَكَ، قَالَ: «قُلْ: آمَنْتُ بِاللهِ، ثُمَّ اسْتَقِمْ».</t>
   </si>
   <si>
     <t>Аз Абуамр, дар ривояте, Абуамра Суфён ибни Абдуллоҳ (разияллоҳу анҳу) ривоят аст, ки гуфт: Гуфтам: Эй паёмбари Аллоҳ! Дар мавриди Ислом ба ман сухане бигӯ, ки ҷуз ту аз касе напурсам. Фармуданд: "Бигӯ: Ба Аллоҳ имон овардам, сипас истиқомат биварз (рост бош)".</t>
   </si>
   <si>
     <t>سَأَلَ الصحابيُّ سفيانُ بنِ عبدِ الله رضي الله عنه النبيَّ صلى الله عليه وسلم أنْ يُعَلِّمَه قولًا جامِعًا لمعاني الإسلام يَتَمَسَّكُ به ولا يَسأل عنه غيرَه؟ فقال له صلى الله عليه وسلم: قل: وَحَّدْتُ اللهَ، وآمنتُ أنه ربي وإلهي وخالقي ومعبودي الحق لا شريك له، ثم ينقاد لطاعة الله بأداء فرائض الله وترك محارم الله ويستمر عليها.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66524</t>
   </si>
   <si>
     <t>أرأيت إذا صليت المكتوبات، وصمت رمضان، وأحللت الحلال، وحرمت الحرام</t>
   </si>
   <si>
     <t>Барои ман хабар деҳ, оё ҳар гоҳ намозҳои фарзшударо бихонам, моҳи Рамазонро рӯза бидорам, ҳалолро ҳалол бидонам ва ҳаромро ҳаром бидонам</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَبْدِ اللَّهِ جَابِرِ بْنِ عَبْدِ اللَّهِ الْأَنْصَارِيِّ رَضِيَ اللَّهُ عَنْهُمَا: أَنَّ رَجُلًا سَأَلَ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقَالَ: أَرَأَيْتَ إِذَا صَلَّيْتُ المَكْتُوبَاتِ، وَصُمْتُ رَمَضَانَ، وَأَحْلَلْتُ الحَلَالَ، وَحَرَّمْتُ الحَرَامَ، وَلَمْ أَزِدْ عَلَى ذَلِكَ شَيْئًا، أَأَدْخُلُ الجَنَّةَ؟ قَالَ: «نَعَمْ».</t>
   </si>
   <si>
     <t>Аз Абуабдуллоҳ Ҷобир ибни Абдуллоҳи Ансорӣ (разияллоҳу анҳумо) ривоят аст, ки гуфт: "Марде аз Паёмбари Худо (Салому дуруди Аллоҳ бар ӯ бод) суол карда пурсид: "Барои ман хабар деҳ, оё ҳар гоҳ намозҳои фарзшударо бихонам, моҳи Рамазонро рӯза бидорам, ҳалолро ҳалол бидонам ва ҳаромро ҳаром бидонам ва ба онҳо чизе наафзоям, ба биҳишт дохил мешавам?" Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) гуфт: «"Оре".</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66525</t>
   </si>
   <si>
     <t>الطهور شطر الإيمان، والحمد لله تملأ الميزان، وسبحان الله والحمد لله تملآن أو تملأ ما بين السماء والأرض</t>
   </si>
   <si>
     <t>Покизагӣ нисфи имон аст. (Савоби лафзи) "алҳамдулиллоҳ" мизон(-и некӣ)-ро пур мекунад. (Савоби лафзи) "субҳоналлоҳ ва алҳамдулиллоҳ" он чи байни замину осмонҳост, пур мекунад</t>
   </si>
   <si>
     <t>عَنْ أَبِي مَالِكٍ الحَارِثِ بْنِ عَاصِمٍ الأَشْعَرِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «الطُّهُورُ شَطْرُ الْإِيمَانِ، وَالْحَمْدُ لِلهِ تَمْلَأُ الْمِيزَانَ، وَسُبْحَانَ اللهِ وَالْحَمْدُ لِلهِ تَمْلَآنِ -أَوْ تَمْلَأُ- مَا بَيْنَ السَّمَاءِ وَالأَرْضِ، وَالصَّلَاةُ نُورٌ، وَالصَّدَقَةُ بُرْهَانٌ، وَالصَّبْرُ ضِيَاءٌ، وَالْقُرْآنُ حُجَّةٌ لَكَ أَوْ عَلَيْكَ، كُلُّ النَّاسِ يَغْدُو، فَبَايِعٌ نَفْسَهُ فَمُعْتِقُهَا أَوْ مُوبِقُهَا»</t>
   </si>
   <si>
     <t>Аз Абумолик, Ҳорис ибни Осими Ашъарӣ (разияллоҳу анҳу) ривоят аст, ки Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд: "Покизагӣ нисфи имон аст. (Савоби лафзи) "алҳамдулиллоҳ" мизон(-и некӣ)-ро пур мекунад. (Савоби лафзи) "субҳоналлоҳ ва алҳамдулиллоҳ" он чи байни замину осмонҳост, пур мекунад. Намоз рӯшноӣ аст. Садақа бурҳон(-и имондорӣ) аст. Сабру шикебоӣ равшанӣ(-и имон) аст. Қуръон барои ту ё бар зидди ту ҳуҷҷат аст. Мардумон бомдодон саъйу талош мекунанд, пас касе (бо анҷом додани корҳои нек) ҷонашро (ба Худо) фурӯхта, пас (худро аз азоб) раҳо мекунад ва каси дигаре (бо анҷом додани корҳои зишт) ҷонашро (ба шайтон ва ҳавову ҳаваси худ) фурӯхта, пас (худро) ба ҳалокат мувоҷеҳ месозад"</t>
   </si>
   <si>
     <t>يخبر النبي صلى الله عليه وسلم: أن طهارة الظاهر تكون بالوضوء والغسل وهي شرط في الصلاة. وأن قول: " الحمد لله تملا الميزان" وهو الثناء عليه سبحانه، ووصفه بصفات الكمال توزن يوم القيامة فتملأ ميزان الأعمال. وأن قول: "سبحان الله والحمد لله" وهو تنزيهه عن كل نَقْصٍ ووصفه بالكمال التام الذي يليق بجلاله مع محبته وتعظيمه تملأ ما بين السموات والأرض. وأن "الصلاة نور" للعبد في قلبه، وفي وجهه، وفي قبره، وفي حشره. وأن "الصدقة برهان" ودليل على صدق إيمان المؤمن، واختلافه عن المنافق الذي يمتنع منها لكونه لا يصدق بموعودها. وأن "الصبر ضياء" -وهو حبس النفس عن الجَزَع والتَّسَخُّط - نور يحصل معه حرارة وإحراق، كضياء الشمس؛ لأنه شاق ويحتاج إلى مجاهدة النفس وحبسها عما تهواه؛ فلا يزال صاحبه مستضيئًا مهتديًا مستمرًّا على الصواب. وهو صبر على طاعة الله، وعن معصيته، وصبر على المصائب وأنواع المكاره في الدنيا. وأن "القرآن حجة لك" بتلاوته والعمل به، أو "حجة عليك" بتركه دون عمل أو تلاوة. ثم أخبر صلى الله عليه وسلم أن كل الناس يسعون وينتشرون ويقومون من نومهم ويخرجون من بيوتهم لأعمالهم المختلفة، فمنهم من يستقيم على طاعة الله فيُعْتِق نفسَه من النار، ومنهم من ينحرف عن ذلك ويقع في المعاصي فيهلكها بدخولها النار.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66526</t>
   </si>
   <si>
-    <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд:||"Барои ҳар як пайванди устухони инсон садақа лозим аст. Ҳар рӯзе, ки дар он офтоб тулуъ мекунад, агар миёни ду нафар оштӣ биандозӣ (адолат кунӣ), садақа аст; ва чун ба марде барои савор шудан ба ҳайвони савориаш ёрӣ расонӣ ё бар он ҳайвон бору бандашро бор кунӣ ё бардорӣ, садақа аст; ва сухани хуш садақа аст; ва ҳар як қадаме, ки барои рафтан ба намоз мегузорӣ, садақа аст; ва чун чизи озордиҳандаро аз сари роҳ бартараф кунӣ, садақа аст</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «كُلُّ سُلَامَى مِنَ النَّاسِ عَلَيْهِ صَدَقَةٌ، كُلَّ يَوْمٍ تَطْلُعُ فِيهِ الشَّمْسُ تَعْدِلُ بَيْنَ الِاثْنَيْنِ صَدَقَةٌ، وَتُعِينُ الرَّجُلَ فِي دَابَّتِهِ فَتَحْمِلُهُ عَلَيْهَا أَوْ تَرْفَعُ لَهُ عَلَيْهَا مَتَاعَهُ صَدَقَةٌ، وَالكَلِمَةُ الطَّيِّبَةُ صَدَقَةٌ، وَكُلُّ خُطْوَةٍ تَمْشِيهَا إِلَى الصَّلَاةِ صَدَقَةٌ، وَتُمِيطُ الأَذَى عَنِ الطَّرِيقِ صَدَقَةٌ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд: "Барои ҳар як пайванди устухони инсон садақа лозим аст. Ҳар рӯзе, ки дар он офтоб тулуъ мекунад, агар миёни ду нафар оштӣ биандозӣ (адолат кунӣ), садақа аст; ва чун ба марде барои савор шудан ба ҳайвони савориаш ёрӣ расонӣ ё бар он ҳайвон бору бандашро бор кунӣ ё бардорӣ, садақа аст; ва сухани хуш садақа аст; ва ҳар як қадаме, ки барои рафтан ба намоз мегузорӣ, садақа аст; ва чун чизи озордиҳандаро аз сари роҳ бартараф кунӣ, садақа аст".</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ على كلِّ مسلم مُكلَّف كلّ يوم بعدد كل مفصل من مفاصل عظامه صدقة تطوع لله تعالى على سبيل الشكر له على العافية، وأن جعل عظامه مفاصل يتمكن بها من القبض والبسط، وأنّ تلك الصدقة تتأدّى بأعمال البر كلها ولا تتوقف على إعطاء مال، ومنها: عدلك وإصلاحك بيـن متخاصمين صدقةٌ، وفي إعانتك لعاجز في دابته فتحمله عليها أو ترفع له متاعه صدقةٌ، والكلمة الطيبة من ذكر ودعاء وسلام وغيرها صدقةٌ، وبكل خطوةٍ تمشيها إلى الصلاة صدقةٌ، وإزالة ما يُتَأذّى به عن الطريق صدقةٌ.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66527</t>
   </si>
   <si>
     <t>أوصيكم بتقوى الله، والسمع والطاعة، وإن تأمر عليكم عبد، فإنه من يعش منكم بعدي فسيرى اختلافا كثيرا، فعليكم بسنتي وسنة الخلفاء الراشدين المهديين</t>
   </si>
   <si>
     <t>Шуморо ба тақвои Аллоҳ Таъоло ва гӯш кардан ва итоат кардан (-и фармонраво) васият мекунам, ҳарчанд бардае бар шумо ҳукмрон шавад. Ҳар ки баъд аз ман зинда монад, ихтилофоти бисёре хоҳад дид. Пас, бар шумо лозим аст аз суннати ман ва суннати халифаҳои роҳнамо ва ҳидоятёфтаи ман пайравӣ кунед</t>
   </si>
   <si>
     <t>عَنْ أَبِي نَجِيحٍ العِرْبَاضِ بْنِ سَارِيَةَ رضي الله عنه قَالَ: وَعَظَنَا رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ مَوْعِظَةً وَجِلَتْ مِنْهَا القُلُوبُ، وَذَرَفَتْ مِنْهَا العُيُونُ، فَقُلْنَا: يَا رَسُولَ اللهِ! كَأَنَّهَا مَوْعِظَةُ مُوَدِّعٍ؛ فَأَوْصِنَا، قَالَ: «أُوصِيكُمْ بِتَقْوَى اللَّهِ، وَالسَّمْعِ وَالطَّاعَةِ، وَإِنْ تَأَمَّرَ عَلَيْكُمْ عَبْدٌ، فَإِنَّهُ مَنْ يَعِشْ مِنْكُمْ بَعْدِي فَسَيَرَى اخْتِلَافًا كَثِيرًا، فَعَلَيْكُمْ بِسُنَّتِي وَسُنَّةِ الخُلَفَاءِ الرَّاشِدِينَ المَهْدِيينَ، عَضُّوا عَلَيْهَا بِالنَّوَاجِذِ، وَإِيَّاكُمْ وَمُحْدَثَاتِ الأُمُورِ؛ فَإِنَّ كُلَّ بِدْعَةٍ ضَلَالَةٌ».</t>
   </si>
   <si>
     <t>Аз Абӯ Наҷиҳ ал-Ирбоз ибни Сория (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбари Худо (Саллаллоҳу алайҳи ва саллам) моро панде дод, ки қалбҳо аз он ба ларза омаданд ва ашкҳо аз чашмҳо ҷорӣ шуд. Гуфтем: Эй Расули Худо! Ин гӯё мавъизаи касест, ки бо мо видоъ мекунад. Ба мо васият кун! Фармуд: "Шуморо ба тақвои Аллоҳ Таъоло ва гӯш кардан ва итоат кардан (-и фармонраво) васият мекунам, ҳарчанд бардае бар шумо ҳукмрон шавад. Ҳар ки баъд аз ман зинда монад, ихтилофоти бисёре хоҳад дид. Пас, бар шумо лозим аст аз суннати ман ва суннати халифаҳои роҳнамо ва ҳидоятёфтаи ман пайравӣ кунед. Ба он сахт чанг занед ва онро бо дандонҳои курсӣ нигоҳ доред. Ва аз корҳои навпайдо (дар дин) эҳтиёт кунед, зеро ҳар бидъате гумроҳист".</t>
   </si>
   <si>
     <t>وَعَظَ النبيُّ صلى الله عليه وسلم أصحابَه مَوعظةً بَلِيْغَةً خافتْ منها القلوبُ ودَمَعتْ منها العيونُ، فقالوا: يا رسول الله كأنها مَوعظةُ مُودِّعٍ لِمَا رأوا مِن مبالغتِه صلى الله عليه وسلم في الموعظة، فطلبوا وصيةً ليتمسكوا بها مِن بعده، قال: أوصيكم بتقوى الله عز وجل، وذلك بفعل الواجبات وترك المحرمات، والسمع والطاعة، أي: للأمراء، وإنْ تَأَمَّر عليكم عَبْدٌ أو استولى عليكم، أي صار أدنى الخَلْقِ أميرًا عليكم فلا تَسْتَنْكِفُوا عن ذلك وأطيعوه، مخافةَ إثارةِ الفتن، فإنه مَن يعِش منكم فسيرى اختلافًا كثيرًا، ثم بَيَّنَ لهم المَخْرَجَ مِن هذا الاختلاف، وذلك بالتمسُّك بِسُنَّتِهِ وسُنّةِ الخلفاء الراشدين المهديين مِن بعده، أبي بكر الصديق، وعمر بن الخطاب، وعثمان بن عفان، وعلي بن أبي طالب رضي الله عنهم أجمعين، والعَضُّ عليها بالنواجذ أي –الأضراس الأخيرة-: يعني بذلك الجِدُّ في لزوم السنة والتمسك بها، وحَذَّرَهم من الأمور المُحدَثة المُبْتَدَعة في الدِّين، فإنِّ كلَّ بدعةٍ ضلالةٌ.</t>
-  </si>
-[...4 lines deleted...]
-    <t>[رواه أبو داود والترمذي]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66529</t>
   </si>
   <si>
     <t>لقد سألت عن عظيم، وإنه ليسير على من يسره الله عليه</t>
   </si>
   <si>
     <t>Ба дурустӣ, аз ман дар бораи амри бузурге пурсидӣ. Дар ҳақиқат ин (кор) танҳо бар касе осон аст, ки Худои Таъоло онро бар вай муяссар гардонад</t>
   </si>
   <si>
     <t>عَنْ مُعَاذِ بْنِ جَبَلٍ رَضِيَ اللهُ عَنْهُ قَالَ: قُلْت يَا رَسُولَ اللَّهِ! أَخْبِرْنِي بِعَمَلٍ يُدْخِلُنِي الجَنَّةَ وَيُبَاعِدْنِي مِنْ النَّارِ، قَالَ: «لَقَدْ سَأَلْتَ عَنْ عَظِيمٍ، وَإِنَّهُ لَيَسِيرٌ عَلَى مَنْ يَسَّرَهُ اللَّهُ عَلَيْهِ: تَعْبُدُ اللَّهَ لَا تُشْرِكُ بِهِ شَيْئًا، وَتُقِيمُ الصَّلَاةَ، وَتُؤْتِي الزَّكَاةَ، وَتَصُومُ رَمَضَانَ، وَتَحُجُّ البَيْتَ، ثُمَّ قَالَ: أَلَا أَدُلُّكَ عَلَى أَبْوَابِ الخَيْرِ، الصَّوْمُ جُنَّةٌ، وَالصَّدَقَةُ تُطْفِئُ الْخَطِيئَةَ كَمَا يُطْفِئُ المَاءُ النَّارَ، وَصَلَاةُ الرَّجُلِ مِنْ جَوْفِ اللَّيْلِ، ثُمَّ تَلَا: {تَتَجَافَى جُنُوبُهُمْ عَنِ الْمَضَاجِعِ} حَتَّى {بَلَغَ يَعْمَلُونَ}، ثُمَّ قَالَ: أَلَا أُخْبِرُك بِرَأْسِ الأَمْرِ وَعَمُودِهِ وَذِرْوَةِ سَنَامِهِ، فَقُلْتُ: بَلَى يَا رَسُولَ اللَّهِ، قَالَ: رَأْسُ الأَمْرِ الإِسْلَامُ، وَعَمُودُهُ الصَّلَاةُ، وَذِرْوَةُ سَنَامِهِ الجِهَادُ، ثُمَّ قَالَ: أَلَا أُخْبِرُك بِمِلَاكِ ذَلِكَ كُلِّهِ، فقُلْت: بَلَى يَا رَسُولَ اللَّه! فَأَخَذَ بِلِسَانِهِ وَقَالَ: كُفَّ عَلَيْك هَذَا، قُلْت: يَا نَبِيَّ اللَّهِ! وَإِنَّا لَمُؤَاخَذُونَ بِمَا نَتَكَلَّمُ بِهِ، فَقَالَ: ثَكِلَتْكَ أُمُّكَ وَهَلْ يَكُبُّ النَّاسَ عَلَى وُجُوهِهِمْ أَوْ قَالَ عَلَى مَنَاخِرِهِمْ إلَّا حَصَائِدُ أَلسِنَتِهِمْ»!</t>
   </si>
   <si>
     <t>Аз Муъоз ибни Ҷабал (разияллоҳу анҳу) ривоят аст, ки гуфт: "Гуфтам: Эй Паёмбари Худо, манро аз коре хабар деҳ, ки манро ба биҳишт дохил кунад ва аз оташи дӯзах дур созад". Фармуданд: "Ба дурустӣ, аз ман дар бораи амри бузурге пурсидӣ. Дар ҳақиқат ин (кор) танҳо бар касе осон аст, ки Худои Таъоло онро бар вай муяссар гардонад: Худоро ибодат кунӣ ва ба Ӯ ҳеҷ чизро шарик муқаррар насозӣ; ва намоз бигузорӣ; ва закот бидиҳӣ; ва (моҳи) Рамазонро рӯза бидорӣ; ва Хонаро ҳаҷ бикунӣ». Сипас гуфт: «Оё туро ба дарҳои хайр далолат кунам?: Рӯза сипар аст (ки рӯзадорро аз азоби дӯзах нигоҳ медорад); ва садақа гуноҳро маҳв месозад, ҳамчуноне, ки об оташро хомӯш месозад; ва (дигаре аз дарҳои хайр) намози мард дар нимаи шаб (аст)». (Ровӣ) гуфт: "Пас Паёмбар (Салому дуруди Аллоҳ бар ӯ бод) (ин оятро) тиловат кард: (Дар ними шаб) паҳлӯҳояшон аз бистарҳо дур мешавад (ва хоби ширинро тарк гуфта ва ба ибодати Парвардигорашон мепардозанд) [Саҷда, 32: 16]. Сипас гуфт: «Оё туро аз саромади ҳамаи корҳо, сутуни он ва баландтарини он хабар диҳам?» Гуфтам: "Оре, эй Паёмбари Худо". Гуфт: «Саромади корҳо ислом аст, сутуни он намоз аст ва баландтарин мақоми он кӯшиш барои пешрафти дин аст». Сипас гуфт: «Оё туро аз асли ҳамаи онҳо хабар диҳам?» Гуфтам: "Оре, эй Расули Худо". Ба забонаш ишора карду гуфт: «Инро нигоҳ дор!» Гуфтам: "Эй Паёмбари Худо, оё барои он чи мо мегӯем, накӯҳиш карда мешавем?" Сипас гуфт: «Модарат аз ту ҷудо бод, магар одамонро бар рӯйҳояшон– ё ин ки гуфт: бар биниҳояшон– ба ҷуз маҳсули бади забонҳояшон боз барои чизи дигаре ба оташ (-и дӯзах) меафкананд?!" [Яъне ҷазои касе, ки дар байни мардум бадгӯӣ карда мегардад ин аст, ки ӯ аз рӯяш ва ё аз бинияш кашида-кашида ба дӯзах андохта мешавад].</t>
   </si>
   <si>
     <t>قال معاذٌ رضي الله عنه: كنتُ مع النبي صلى الله عليه وسلم في سَفَر، فأصبحت يومًا قريبًا منه ونحن نسير، فقلت: يا رسول الله أَخْبِرني بعمل يُدخلني الجنة ويباعدني عن النار، قال: لقد سألتني عن عمل عظيم فِعْلُه على النفوس، وإنه لَهَيِِّنٌ سَهْلٌ على مَن يَسَّرَه الله عليه؛ أَدِّ فرائض الإسلام:
 الأول: تعبد الله وحده ولا تشرك به شيئًا.
 الثاني: تُقيم الصلوات الخمس المفروضات في اليوم والليلة: الفجر، والظهر، والعصر، والمغرب، والعشاء، بشروطها وأركانها وواجباتها.
 الثالث: تُخرِج الزكاة المفروضة، وهي عبادة مالية واجبة في كل مال بلغَ قدرًا مُحددًا في الشرع، تعطى لمستحقيها.
 الرابع: تصوم رمضان، وهو الإمساك عن الأكل والشرب وغيرهما من المفطرات بنية التعبد، من طلوع الفجر إلى غروب الشمس.
 الخامس: تحج البيت بقَصْد مكة لإقامة المناسك، تعبُّدًا لله عز وجل.
 ثم قال صلى الله عليه وسلم: أَلَا أُعَرِّفُك على الطريق المُوصِلة لأبواب الخير؟ وذلك بإتْبَاع تلك الفرائض بالنوافل:
 أولًا: صوم التطوع، وهو مانع من الوقوع في المعاصي وذلك بكسر الشهوة، وإضعاف القوة.
@@ -8408,87 +19900,75 @@
   <si>
     <t>النهي عن المجازاة بأكثر من المِثْل.
 لم يأمر اللهُ عبادَه بشيء يضرُّهم.
 الحديث قاعدة في تحريم الضرر، والضرار بالقول أو بالفعل أو بالترك.
 من قواعد الشريعة: أن "الضرر يُزال"، فالشريعة لا تُقِرُّ الضرر، وتنكر الإضرار.</t>
   </si>
   <si>
     <t>Наҳй аз муҷозоте ки бештар аз ҳад (-и шаръӣ) бошад.
 Худованд бандагонро ба чизе, ки бар зиёни онҳо тамом мешавад, амр нафармудааст.
 Ин ҳадис қоидаест дар ҳаром будани зарар ва зиёну озор расондан, хоҳ бо гуфтор бошад, ё кирдор ва ё бо тарки масъулият.
 Яке аз қоидаҳои шариъат ин аст, ки "Зарар бартараф карда мешавад". Шариат зарарро қабул надорад, ва зарар расонидан бар дигаронро инкор мекунад.</t>
   </si>
   <si>
     <t>رواه ابن ماجه، والدارقطني، وغيرهما مسندًا</t>
   </si>
   <si>
     <t>[رواه ابن ماجه والدارقطني وغيرهما مسندًا]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66531</t>
   </si>
   <si>
     <t>لو يعطى الناس بدعواهم لادعى رجال أموال قوم ودماءهم، لكن البينة على المدعى، واليمين على من أنكر</t>
   </si>
   <si>
-    <t>Аз Ибни Аббос (разияллоҳу анҳумо) ривоят аст, ки Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд:||"Агар (мол танҳо) бо даъво кардан ба мардум дода мешуд, он гоҳ мардон молу хуни қавмро даъво мекарданд, лекин ба даъвогар гувоҳ овардан ва ба он ки мункир мешавад, қасам ёд кардан (лозим) аст</t>
-[...1 lines deleted...]
-  <si>
     <t>عَن ابنِ عباسٍ رضي الله عنهما أنَّ رسولَ اللهِ صلي الله عليه وسلم قال: «لَو يُعطَى النّاسُ بدَعواهُم لادَّعَى رِجالٌ أموالَ قَومٍ ودِماءَهُم، لَكِنَّ البَيِّنَةَ على المُدَّعِى، واليَمينَ على مَن أنكَرَ».</t>
   </si>
   <si>
     <t>Аз Ибни Аббос (разияллоҳу анҳумо) ривоят аст, ки Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд: "Агар (мол танҳо) бо даъво кардан ба мардум дода мешуд, он гоҳ мардон молу хуни қавмро даъво мекарданд, лекин ба даъвогар гувоҳ овардан ва ба он ки мункир мешавад, қасам ёд кардан (лозим) аст".</t>
   </si>
   <si>
     <t>رواه البيهقي، وغيره هكذا، وبعضه في الصحيحين</t>
   </si>
   <si>
     <t>[رواه البيهقي وغيره هكذا وبعضه في الصحيحين]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66532</t>
   </si>
   <si>
     <t>إن الله كتب الحسنات والسيئات، ثم بين ذلك</t>
   </si>
   <si>
     <t>Ҳаройина, Худои Таъоло хубиҳо ва бадиҳоро муқаррар намуда, сипас онҳоро баён кардааст</t>
   </si>
   <si>
     <t>عَنْ ابْنِ عَبَّاسٍ رَضِيَ اللَّهُ عَنْهُمَا عَنْ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِيمَا يَرْوِي عَنْ رَبِّهِ تَبَارَكَ وَتَعَالَى، قَالَ: «إنَّ اللهَ كَتَبَ الحَسَنَاتِ وَالسَّيِّئَاتِ، ثُمَّ بَيَّنَ ذَلِكَ، فَمَنْ هَمَّ بِحَسَنَةٍ فَلَمْ يَعْمَلْهَا؛ كَتَبَهَا اللهُ عِنْدَهُ حَسَنَةً كَامِلَةً، وَإِنْ هَمَّ بِهَا فَعَمِلَهَا؛ كَتَبَهَا اللهُ عِنْدَهُ عَشْرَ حَسَنَاتٍ إلَى سَبْعِمِائَةِ ضِعْفٍ إلَى أَضْعَافٍ كَثِيرَةٍ، وَإِنْ هَمَّ بِسَيِّئَةٍ فَلَمْ يَعْمَلْهَا؛ كَتَبَهَا اللهُ عِنْدَهُ حَسَنَةً كَامِلَةً، وَإِنْ هَمَّ بِهَا فَعَمِلَهَا؛ كَتَبَهَا اللهُ سَيِّئَةً وَاحِدَةً».</t>
   </si>
   <si>
     <t>Ибни Аббос (разияллоҳу анҳумо) аз Паёмбари Худо (Саллалоҳу алайҳи ва саллам) нақл мекунад, ки ӯ дар он чи аз Парвардигор Таборака ва Таъоло ривоят мекунад фармуд: "Ҳаройина, Худои Таъоло хубиҳо ва бадиҳоро муқаррар намуда, сипас онҳоро баён кардааст. Пас, ҳар ки қасди некӣ карду онро ба анҷом нарасонид, Худои Таъоло онро (барои вай) дар назди Худ як хубии комил менависад ва агар қасди некӣ карду онро ба анҷом расонид, Худои Таъоло онро (барои вай) дар назди Худ аз даҳ хубӣ то ҳафсад баробар ва аз он ҳам бештар менависад; ва агар қасди бадӣ карду онро адо накард, Худои Таъоло онро (барои вай) дар назди Худ як хубии комил менависад; ва агар қасди бадӣ карду онро ба анҷом расонид, Худои Таъоло онро (барои вай) як бадӣ менависад".</t>
-  </si>
-[...7 lines deleted...]
-____</t>
   </si>
   <si>
     <t>رواه البخاري ومسلم في صحيحيهما بهذه الحروف</t>
   </si>
   <si>
     <t>[رواه البخاري ومسلم في صحيحيهما بهذه الحروف]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66533</t>
   </si>
   <si>
     <t>إن الله تعالى قال: من عادى لي وليا فقد آذنته بالحرب، وما تقرب إلي عبدي بشيء أحب إلي مما افترضت عليه</t>
   </si>
   <si>
     <t>Худои Таъоло фармудааст: "Ҳар ки бо дӯсте аз дӯстони Ман душманӣ намояд, Ман бар (зидди) вай ҷанг эълон менамоям. Бандаи Манро ҳеҷ чизе барои наздикӣ ҷустан ба сӯйи Ман сазовортар аз (иҷрои) он чи ки бар вай фарз гардондаам, нест</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَة رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُول اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إنَّ اللَّهَ تَعَالَى قَالَ: مَنْ عَادَى لِي وَلِيًّا فَقْد آذَنْتُهُ بِالحَرْبِ، وَمَا تَقَرَّبَ إلَيَّ عَبْدِي بِشَيْءٍ أَحَبَّ إلَيَّ مِمَّا افْتَرَضْتُ عَلَيْهِ، وما يَزَالُ عَبْدِي يَتَقَرَّبُ إلَيَّ بِالنَّوَافِلِ حَتَّى أُحِبَّهُ، فَإِذَا أَحْبَبْتُهُ كُنْتُ سَمْعَهُ الَّذِي يَسْمَعُ بِهِ، وَبَصَرَهُ الَّذِي يُبْصِرُ بِهِ، وَيَدَهُ الَّتِي يَبْطِشُ بِهَا، وَرِجْلَهُ الَّتِي يَمْشِي بِهَا، وَإِنْ سَأَلَنِي لَأُعْطِيَنَّهُ، وَلَئِنْ اسْتَعَاذَنِي لَأُعِيذَنَّهُ».</t>
   </si>
   <si>
     <t>Аз Абуҳурайра (разияллоҳу анҳу) ривоят аст, ки гуфт: Паёмбари Худо (Саллалоҳу алайҳи ва саллам) фармуданд: "Худои Таъоло фармудааст: "Ҳар ки бо дӯсте аз дӯстони Ман душманӣ намояд, Ман бар (зидди) вай ҷанг эълон менамоям. Бандаи Манро ҳеҷ чизе барои наздикӣ ҷустан ба сӯйи Ман сазовортар аз (иҷрои) он чи ки бар вай фарз гардондаам, нест. Ва бандаи Ман ҳамеша ба воситаи анҷом додани ибодатҳои нофила ба Ман наздиктар мешавад, то Ман ӯро дӯст мегирам, вақте ки Ман вайро дӯст доштам, он гоҳ (нигаҳдорандаи) гӯши ӯ хоҳам шуд, ки ба воситаи он вай хоҳад шунид; ва (нигаҳдорандаи) чашми ӯ, ки ба воситаи он вай хоҳад дид; ва (нигаҳдорандаи) дасти ӯ, ки ба воситаи он вай сахт хоҳад гирифт; ва (нигаҳдорандаи) пойи ӯ, ки ба воситаи он вай ҳаракат хоҳад кард. Ва агар ӯ аз Ман чизе талаб кунад, Ман бетаъхир ба ӯ инро мебахшам, агар ӯ ба паноҳи Ман шитобад, Ман, албатта, ӯро дар паноҳи Худ мегирам!".</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم في الحديثِ القُدْسِيِّ أنَّ الله عز وجل قال: مَن آذى وَليًّا من أوليائي وأغضبَه وأبغضَه فقد أَعْلمتُه وأعلنتُ له العداوة.
 والوليُّ هو: المؤمنُ التَّقي، وعلى قدر ما للعبد من الإيمان والتقوى يكون نصيبُه من ولاية الله. وما تقرَّب المسلم إلى ربِّه بشيء أحب إليه مما افترضه وأوجبه عليه من فعل الطاعات وترك المحرمات، وما يزال المسلم يتقرّب إلى ربه بالنوافل مع الفرائض؛ حتى ينال محبة الله. فإذا أحبه الله كان الله مُسددًا له في هذه الأعضاء الأربعة:
@@ -8572,53 +20052,50 @@
   </si>
   <si>
     <t>Абумусои Ашъарӣ (разияллоҳу анҳу) хабар медиҳад, ки Паёмбар (Саллалоҳу алайҳи ва саллам) ӯро ба Яман фиристод. Ӯро (Паёмбарро) дар бораи нӯшокиҳое, ки он ҷо таёр мекунанд, пурсид, ки оё он нӯшокиҳо ҳаром ҳастанд ё ҳалол. Паёмбар (Саллалоҳу алайҳи ва саллам) дар ин бораи он нӯшиданиҳо тавзеҳ хост. Абумусо (разияллоҳу анҳу) гуфт: Он нӯшиданиҳо яке "битъ" мебошад, ки аз асал таёр мешавад ва дигарӣ "мазр", ки аз ҷав таёр мешавад. Пас, Паёмбар (Саллалоҳу алайҳи ва саллам), ки аз суханони фарогир ва кӯтоҳ баҳраманд аст, фармуд: "Ҳар чизи масткунанда ҳаром аст".</t>
   </si>
   <si>
     <t>النبيذ: هو الماء الذي يلقى فيه التمر أو العسل أو الشعير ونحوها؛ فيكتسب منها طعمًا ومذاقًا حلوًا، وقد يتخمر بعد ذلك ويصبح مسكرًا.
 الحديث قاعدة في تحريم جميع أنواع المسكرات كالخمر والحشيشة وغيرها.
 أهمية السؤال عن ما يحتاج إليه المسلم.
 كان أول ما حرمت الخمر عند حضور وقت الصلاة لما صلى بعض المهاجرين وقرأ في صلاته فخلط في قراءته؛ فنزل قوله تعالى: {يَا أَيُّهَا الَّذِينَ آمَنُوا لَا تَقْرَبُوا الصَّلَاةَ وَأَنْتُمْ سُكَارَى حَتَّى تَعْلَمُوا مَا تَقُولُونَ} [النساء: 43].  وكان منادي رسول الله صلى الله عليه وسلم ينادي: لا يقرب الصلاةَ سكران. ثم إن الله حرمها على الإطلاق بقوله: {يَا أَيُّهَا الَّذِينَ آمَنُوا إِنَّمَا الْخَمْرُ وَالْمَيْسِرُ وَالْأَنْصَابُ وَالْأَزْلَامُ رِجْسٌ مِنْ عَمَلِ الشَّيْطَانِ فَاجْتَنِبُوهُ لَعَلَّكُمْ تُفْلِحُونَ 90 إِنَّمَا يُرِيدُ الشَّيْطَانُ أَنْ يُوقِعَ بَيْنَكُمُ الْعَدَاوَةَ وَالْبَغْضَاءَ فِي الْخَمْرِ وَالْمَيْسِرِ وَيَصُدَّكُمْ عَنْ ذِكْرِ اللَّهِ وَعَنِ الصَّلَاةِ فَهَلْ أَنْتُمْ مُنْتَهُونَ} [المائدة: 90، 91].
 أن الله تعالى حرَّم الخمر لما تشتمل عليه من الأضرار والمفاسد العظيمة.
 العبرة في التحريم وجود صفة الإسكار؛ فإذا اتصف النبيذ بالإسكار فهو محرم، وإذا لم يتصف بالإسكار فهو مباح.</t>
   </si>
   <si>
     <t>Набиз: Обест, ки дар он хурмо, ё асал, ё ҷав ё монанди он андохта мешавад, то ки таъм ва маззаи ширин бигирад. Баъд аз муддате мумкин аст, ки тахмир шавад (тағйир ёбад) ва ба нӯшокии масткунанда табдил ёбад.
 Ин ҳадис қоидаест дар ҳаром будани ҳама навъҳои масткунандаҳо, монанди шароб, ҳашиш ва ғайра.
 Аҳамияти пурсидан дар бораи чизҳое, ки як мусалмон ба он эҳтиёҷ дорад.
 Аввалин бор май вақте ҳаром шуд, ки бар асари нӯшидани он яке аз муҳоҷирон дар вақти намоз хондан оятҳоро ба ҳам омехта хонд, пас ояти зерин нозил шуд: (Эй касоне, ки имон овардаед, дар ҳоли мастӣ ба намоз наистед, то замоне ки бидонед чӣ мегӯед) (Сураи Нисо, ояти 43). Пас аз он, мунодии Паёмбар (Саллалоҳу алайҳи ва саллам) эълон мекард: "Маст ба намоз наздик нашавад". Сипас Аллоҳ Таъоло шаробро бо ояти зерин пурра ҳаром гардонид: (Эй касоне, ки имон овардаед, бе тардид, шаробу қимор ва бутҳову тирҳои қуръакашӣ палид [ва] аз кор [-ҳои] шайтон ҳастанд, пас, аз онҳо дурӣ кунед, бошад, ки растагор шавед, 90 Дар ҳақиқат, шайтон мехоҳад бо шаробу қимор, миёнатон душманӣ ва кина эҷод кунад ва шуморо аз ёди Аллоҳ Таъоло ва аз намоз боздорад, пас, [эй муъминон, ҳоло ки ҳақиқатро донистед] оё аз онҳо даст бармедоред? 91) (Сураи Моида, оятҳои 90-91).   Ин нишон медиҳад, ки таҳрими шароб ба тадриҷ сурат гирифт, то ниҳоят Аллоҳ онро комилан манъ кард.
 Аллоҳ Таъоло майро ҳаром кард, зеро он зиёну фасоди бузургро дар бар мегирад.
 Меъёр дар ҳаром будани нӯшокиҳо сифати масткунандагии онҳост; агар набиз (нӯшокии аз мева, асал, ё ҷав омодашуда) дорои хусусияти масткунӣ бошад, он ҳаром аст. Вале агар чунин набошад ва маст накунад, он ҳалол ва ҷоиз аст.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66536</t>
   </si>
   <si>
     <t>أربع من كن فيه كان منافقا، وإن كانت خصلة منهن فيه كانت فيه خصلة من النفاق حتى يدعها: من إذا حدث كذب، وإذا وعد أخلف، وإذا خاصم فجر، وإذا عاهد غدر</t>
-  </si>
-[...1 lines deleted...]
-    <t>Аз Абдуллоҳ ибни Амр (разияллоҳу анҳумо) ривоят аст, ки гуфт: Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд:||"Чор чиз аст, ки агар дар шахсе бошанд, он шахс мунофиқи холис аст ва агар яке аз онҳо дар ӯ бошад, ба хислате аз хислатҳои нифоқ муттасиф гардидааст, магар он, ки он хислатро тарк намояд: Чун сухан бигӯяд, дурӯғ гӯяд; агар ваъда диҳад хилофи ваъдааш амал кунад; агар душманӣ кунад аз ҳад мегузарад; агар аҳду паймон бибандад, хиёнат кунад</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بْنِ عَمْرٍو رضي الله عنهما قال: قال رَسولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أَرْبَعٌ مَنْ كُنَّ فِيهِ كَانَ مُنَافِقًا، وَإِنْ كَانَتْ خَصْلَةٌ مِنْهُنَّ فِيهِ كَانَتْ فِيهِ خَصْلَةٌ مِنَ النِّفَاقِ حَتَّى يَدَعَهَا: مَنْ إِذَا حَدَّثَ كَذَبَ، وإِذَا وَعَدَ أَخْلَفَ، وإذَا خَاصَمَ فَجَرَ، وَإِذَا عَاهَدَ غَدَرَ».</t>
   </si>
   <si>
     <t>Аз Абдуллоҳ ибни Амр (разияллоҳу анҳумо) ривоят аст, ки гуфт: Паёмбар (Саллалоҳу алайҳи ва саллам) фармуданд: "Чор чиз аст, ки агар дар шахсе бошанд, он шахс мунофиқи холис аст ва агар яке аз онҳо дар ӯ бошад, ба хислате аз хислатҳои нифоқ муттасиф гардидааст, магар он, ки он хислатро тарк намояд: Чун сухан бигӯяд, дурӯғ гӯяд; агар ваъда диҳад хилофи ваъдааш амал кунад; агар душманӣ кунад аз ҳад мегузарад; агар аҳду паймон бибандад, хиёнат кунад".</t>
   </si>
   <si>
     <t>حَذَّرَ النبيُّ صلى الله عليه وسلم مِن أربعِ خِصال إذا اجتمعت في مسلم كان شديدَ الشَّبَهِ بالمنافقين بسبب هذه الخصال، وهذا فيمن كانت هذه الخصال غالبةً عليه، وأما من يَنْدُرُ فليس داخلًا فيه، وهي:
 الأولى: إذا حَدَّث تعمَّد الكذب وعدم الصدق في كلامه.
 الثانية: إذا عاهد عهدًا لم يُوْفِ به، وغَدَرَ بصاحبِه.
 الثالثة: إذا وَعَدَ وَعْدًا لم يَفِ به وأَخلَفَه.
 الرابعة: إذا تَخَاصَم وتَشَاجَرَ مع أحد كان خصامُه شديدًا، ومالَ عن الحق، واحتال في رده وإبطاله، وقال الباطلَ والكذبَ.
 فإنّ النفاق هو إظهار ما يُبطِنُ خلافَه، وهذا المعنى موجود في صاحب هذه الخصال، ويكون نفاقُه في حق مَن حَدَّثه، ووعدَه، وائتمنَه، وخاصمَه، وعاهدَه من الناس، لا أنه منافق في الإسلام فيظهره وهو يبطن الكفر، ومن كانت فيه خصلة من هذه الخصال؛ كان فيه صفة من النفاق حتى يَتْركَها.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/tg/browse/hadith/66537</t>
   </si>
   <si>
     <t>لو أنكم كنتم توكلون على الله حق توكله لرزقكم كما يرزق الطير تغدو خماصا وتروح بطانا</t>
   </si>
   <si>
     <t>Агар шумо чуноне, ки шоиста аст, бар Аллоҳ таваккал кунед, ба шумо рӯзӣ хоҳад дод ҳамчуноне, ки ба парандагон рӯзӣ медиҳад, ки субҳ гурусна аз лонаи худ берун мераванд ва шомгоҳон бо шиками сер боз мегарданд</t>
   </si>
   <si>
@@ -9024,51 +20501,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O242"/>
+  <dimension ref="A1:O551"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -9086,11326 +20563,25849 @@
       </c>
       <c r="I2" t="s">
         <v>9</v>
       </c>
       <c r="J2" t="s">
         <v>10</v>
       </c>
       <c r="K2" t="s">
         <v>11</v>
       </c>
       <c r="L2" t="s">
         <v>12</v>
       </c>
       <c r="M2" t="s">
         <v>13</v>
       </c>
       <c r="N2" t="s">
         <v>14</v>
       </c>
       <c r="O2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3">
-        <v>2758</v>
+        <v>2753</v>
       </c>
       <c r="B3" t="s">
         <v>16</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>19</v>
       </c>
       <c r="F3" t="s">
         <v>20</v>
       </c>
       <c r="G3" t="s">
         <v>21</v>
       </c>
       <c r="H3" t="s">
         <v>22</v>
       </c>
       <c r="I3" t="s">
         <v>23</v>
       </c>
       <c r="J3" t="s">
         <v>24</v>
       </c>
       <c r="K3" t="s">
         <v>25</v>
       </c>
       <c r="L3" t="s">
         <v>26</v>
       </c>
       <c r="M3" t="s">
         <v>27</v>
       </c>
       <c r="N3" t="s">
         <v>28</v>
       </c>
       <c r="O3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4">
-        <v>2941</v>
+        <v>2758</v>
       </c>
       <c r="B4" t="s">
         <v>30</v>
       </c>
       <c r="C4" t="s">
         <v>31</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>33</v>
       </c>
       <c r="F4" t="s">
         <v>34</v>
       </c>
       <c r="G4" t="s">
         <v>35</v>
       </c>
       <c r="H4" t="s">
         <v>36</v>
       </c>
       <c r="I4" t="s">
         <v>37</v>
       </c>
       <c r="J4" t="s">
         <v>24</v>
       </c>
       <c r="K4" t="s">
         <v>25</v>
       </c>
       <c r="L4" t="s">
         <v>26</v>
       </c>
       <c r="M4" t="s">
         <v>27</v>
       </c>
       <c r="N4" t="s">
         <v>28</v>
       </c>
       <c r="O4" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5">
-        <v>3017</v>
+        <v>2759</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" t="s">
         <v>40</v>
       </c>
       <c r="D5" t="s">
         <v>41</v>
       </c>
       <c r="E5" t="s">
         <v>42</v>
       </c>
       <c r="F5" t="s">
         <v>43</v>
       </c>
       <c r="G5" t="s">
         <v>44</v>
       </c>
       <c r="H5" t="s">
         <v>45</v>
       </c>
       <c r="I5" t="s">
         <v>46</v>
       </c>
       <c r="J5" t="s">
         <v>24</v>
       </c>
       <c r="K5" t="s">
         <v>47</v>
       </c>
       <c r="L5" t="s">
         <v>26</v>
       </c>
       <c r="M5" t="s">
         <v>48</v>
       </c>
       <c r="N5" t="s">
         <v>28</v>
       </c>
       <c r="O5" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6">
-        <v>3044</v>
+        <v>2932</v>
       </c>
       <c r="B6" t="s">
         <v>50</v>
       </c>
       <c r="C6" t="s">
         <v>51</v>
       </c>
       <c r="D6" t="s">
         <v>52</v>
       </c>
       <c r="E6" t="s">
         <v>53</v>
       </c>
       <c r="F6" t="s">
         <v>54</v>
       </c>
       <c r="G6" t="s">
         <v>55</v>
       </c>
       <c r="H6" t="s">
         <v>56</v>
       </c>
       <c r="I6" t="s">
         <v>57</v>
       </c>
       <c r="J6" t="s">
-        <v>24</v>
+        <v>58</v>
       </c>
       <c r="K6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L6" t="s">
-        <v>26</v>
+        <v>60</v>
       </c>
       <c r="M6" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="N6" t="s">
         <v>28</v>
       </c>
       <c r="O6" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7">
-        <v>3331</v>
+        <v>2941</v>
       </c>
       <c r="B7" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C7" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D7" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="E7" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="F7" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="G7" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="H7" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I7" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="J7" t="s">
         <v>24</v>
       </c>
       <c r="K7" t="s">
         <v>25</v>
       </c>
       <c r="L7" t="s">
         <v>26</v>
       </c>
       <c r="M7" t="s">
         <v>27</v>
       </c>
       <c r="N7" t="s">
         <v>28</v>
       </c>
       <c r="O7" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8">
-        <v>3336</v>
+        <v>2945</v>
       </c>
       <c r="B8" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C8" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D8" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="E8" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F8" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="G8" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H8" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="I8" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="J8" t="s">
         <v>24</v>
       </c>
       <c r="K8" t="s">
-        <v>78</v>
+        <v>25</v>
       </c>
       <c r="L8" t="s">
         <v>26</v>
       </c>
       <c r="M8" t="s">
-        <v>79</v>
+        <v>27</v>
       </c>
       <c r="N8" t="s">
         <v>28</v>
       </c>
       <c r="O8" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9">
-        <v>3342</v>
+        <v>2949</v>
       </c>
       <c r="B9" t="s">
         <v>81</v>
       </c>
       <c r="C9" t="s">
         <v>82</v>
       </c>
       <c r="D9" t="s">
         <v>83</v>
       </c>
       <c r="E9" t="s">
         <v>84</v>
       </c>
       <c r="F9" t="s">
         <v>85</v>
       </c>
       <c r="G9" t="s">
         <v>86</v>
       </c>
       <c r="H9" t="s">
         <v>87</v>
       </c>
       <c r="I9" t="s">
         <v>88</v>
       </c>
       <c r="J9" t="s">
         <v>24</v>
       </c>
       <c r="K9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L9" t="s">
+        <v>26</v>
+      </c>
+      <c r="M9" t="s">
+        <v>27</v>
+      </c>
+      <c r="N9" t="s">
+        <v>28</v>
+      </c>
+      <c r="O9" t="s">
         <v>89</v>
-      </c>
-[...10 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10">
-        <v>3347</v>
+        <v>2960</v>
       </c>
       <c r="B10" t="s">
+        <v>90</v>
+      </c>
+      <c r="C10" t="s">
+        <v>91</v>
+      </c>
+      <c r="D10" t="s">
         <v>92</v>
       </c>
-      <c r="C10" t="s">
+      <c r="E10" t="s">
         <v>93</v>
       </c>
-      <c r="D10" t="s">
+      <c r="F10" t="s">
         <v>94</v>
       </c>
-      <c r="E10" t="s">
+      <c r="G10" t="s">
         <v>95</v>
       </c>
-      <c r="F10" t="s">
+      <c r="H10" t="s">
         <v>96</v>
       </c>
-      <c r="G10" t="s">
+      <c r="I10" t="s">
         <v>97</v>
       </c>
-      <c r="H10" t="s">
+      <c r="J10" t="s">
+        <v>24</v>
+      </c>
+      <c r="K10" t="s">
+        <v>25</v>
+      </c>
+      <c r="L10" t="s">
+        <v>26</v>
+      </c>
+      <c r="M10" t="s">
+        <v>27</v>
+      </c>
+      <c r="N10" t="s">
+        <v>28</v>
+      </c>
+      <c r="O10" t="s">
         <v>98</v>
-      </c>
-[...19 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11">
-        <v>3350</v>
+        <v>2961</v>
       </c>
       <c r="B11" t="s">
+        <v>99</v>
+      </c>
+      <c r="C11" t="s">
+        <v>100</v>
+      </c>
+      <c r="D11" t="s">
         <v>101</v>
       </c>
-      <c r="C11" t="s">
+      <c r="E11" t="s">
         <v>102</v>
       </c>
-      <c r="D11" t="s">
+      <c r="F11" t="s">
         <v>103</v>
       </c>
-      <c r="E11" t="s">
+      <c r="G11" t="s">
         <v>104</v>
       </c>
-      <c r="F11" t="s">
+      <c r="H11" t="s">
         <v>105</v>
       </c>
-      <c r="G11" t="s">
+      <c r="I11" t="s">
         <v>106</v>
       </c>
-      <c r="H11" t="s">
+      <c r="J11" t="s">
+        <v>24</v>
+      </c>
+      <c r="K11" t="s">
+        <v>25</v>
+      </c>
+      <c r="L11" t="s">
+        <v>26</v>
+      </c>
+      <c r="M11" t="s">
+        <v>27</v>
+      </c>
+      <c r="N11" t="s">
+        <v>28</v>
+      </c>
+      <c r="O11" t="s">
         <v>107</v>
-      </c>
-[...19 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12">
-        <v>3359</v>
+        <v>2962</v>
       </c>
       <c r="B12" t="s">
+        <v>108</v>
+      </c>
+      <c r="C12" t="s">
+        <v>109</v>
+      </c>
+      <c r="D12" t="s">
+        <v>110</v>
+      </c>
+      <c r="E12" t="s">
+        <v>111</v>
+      </c>
+      <c r="F12" t="s">
+        <v>112</v>
+      </c>
+      <c r="G12" t="s">
+        <v>113</v>
+      </c>
+      <c r="H12" t="s">
         <v>114</v>
       </c>
-      <c r="C12" t="s">
+      <c r="I12" t="s">
         <v>115</v>
       </c>
-      <c r="D12" t="s">
+      <c r="J12" t="s">
+        <v>24</v>
+      </c>
+      <c r="K12" t="s">
+        <v>25</v>
+      </c>
+      <c r="L12" t="s">
+        <v>26</v>
+      </c>
+      <c r="M12" t="s">
+        <v>27</v>
+      </c>
+      <c r="N12" t="s">
+        <v>28</v>
+      </c>
+      <c r="O12" t="s">
         <v>116</v>
-      </c>
-[...31 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13">
-        <v>3390</v>
+        <v>2969</v>
       </c>
       <c r="B13" t="s">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="C13" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="D13" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="E13" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="F13" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="G13" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="H13" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="I13" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="J13" t="s">
         <v>24</v>
       </c>
       <c r="K13" t="s">
         <v>25</v>
       </c>
       <c r="L13" t="s">
         <v>26</v>
       </c>
       <c r="M13" t="s">
         <v>27</v>
       </c>
       <c r="N13" t="s">
         <v>28</v>
       </c>
       <c r="O13" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14">
-        <v>3406</v>
+        <v>2971</v>
       </c>
       <c r="B14" t="s">
+        <v>126</v>
+      </c>
+      <c r="C14" t="s">
+        <v>127</v>
+      </c>
+      <c r="D14" t="s">
+        <v>128</v>
+      </c>
+      <c r="E14" t="s">
+        <v>129</v>
+      </c>
+      <c r="F14" t="s">
+        <v>130</v>
+      </c>
+      <c r="G14" t="s">
+        <v>131</v>
+      </c>
+      <c r="H14" t="s">
+        <v>132</v>
+      </c>
+      <c r="I14" t="s">
+        <v>133</v>
+      </c>
+      <c r="J14" t="s">
+        <v>24</v>
+      </c>
+      <c r="K14" t="s">
+        <v>25</v>
+      </c>
+      <c r="L14" t="s">
+        <v>26</v>
+      </c>
+      <c r="M14" t="s">
+        <v>27</v>
+      </c>
+      <c r="N14" t="s">
+        <v>28</v>
+      </c>
+      <c r="O14" t="s">
         <v>134</v>
-      </c>
-[...37 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15">
-        <v>3414</v>
+        <v>2985</v>
       </c>
       <c r="B15" t="s">
+        <v>135</v>
+      </c>
+      <c r="C15" t="s">
+        <v>136</v>
+      </c>
+      <c r="D15" t="s">
+        <v>137</v>
+      </c>
+      <c r="E15" t="s">
+        <v>138</v>
+      </c>
+      <c r="F15" t="s">
+        <v>139</v>
+      </c>
+      <c r="G15" t="s">
+        <v>140</v>
+      </c>
+      <c r="H15" t="s">
+        <v>141</v>
+      </c>
+      <c r="I15" t="s">
+        <v>142</v>
+      </c>
+      <c r="J15" t="s">
+        <v>24</v>
+      </c>
+      <c r="K15" t="s">
+        <v>25</v>
+      </c>
+      <c r="L15" t="s">
+        <v>26</v>
+      </c>
+      <c r="M15" t="s">
+        <v>27</v>
+      </c>
+      <c r="N15" t="s">
+        <v>28</v>
+      </c>
+      <c r="O15" t="s">
         <v>143</v>
-      </c>
-[...37 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16">
-        <v>3418</v>
+        <v>2986</v>
       </c>
       <c r="B16" t="s">
+        <v>144</v>
+      </c>
+      <c r="C16" t="s">
+        <v>145</v>
+      </c>
+      <c r="D16" t="s">
+        <v>146</v>
+      </c>
+      <c r="E16" t="s">
+        <v>147</v>
+      </c>
+      <c r="F16" t="s">
+        <v>148</v>
+      </c>
+      <c r="G16" t="s">
+        <v>149</v>
+      </c>
+      <c r="H16" t="s">
+        <v>150</v>
+      </c>
+      <c r="I16" t="s">
+        <v>151</v>
+      </c>
+      <c r="J16" t="s">
+        <v>24</v>
+      </c>
+      <c r="K16" t="s">
+        <v>25</v>
+      </c>
+      <c r="L16" t="s">
+        <v>26</v>
+      </c>
+      <c r="M16" t="s">
+        <v>27</v>
+      </c>
+      <c r="N16" t="s">
+        <v>28</v>
+      </c>
+      <c r="O16" t="s">
         <v>152</v>
-      </c>
-[...37 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17">
-        <v>3420</v>
+        <v>2997</v>
       </c>
       <c r="B17" t="s">
+        <v>153</v>
+      </c>
+      <c r="C17" t="s">
+        <v>154</v>
+      </c>
+      <c r="D17" t="s">
+        <v>155</v>
+      </c>
+      <c r="E17" t="s">
+        <v>156</v>
+      </c>
+      <c r="F17" t="s">
+        <v>157</v>
+      </c>
+      <c r="G17" t="s">
+        <v>158</v>
+      </c>
+      <c r="H17" t="s">
+        <v>159</v>
+      </c>
+      <c r="I17" t="s">
+        <v>160</v>
+      </c>
+      <c r="J17" t="s">
+        <v>24</v>
+      </c>
+      <c r="K17" t="s">
+        <v>25</v>
+      </c>
+      <c r="L17" t="s">
+        <v>26</v>
+      </c>
+      <c r="M17" t="s">
+        <v>27</v>
+      </c>
+      <c r="N17" t="s">
+        <v>28</v>
+      </c>
+      <c r="O17" t="s">
         <v>161</v>
-      </c>
-[...37 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18">
-        <v>3475</v>
+        <v>3007</v>
       </c>
       <c r="B18" t="s">
+        <v>162</v>
+      </c>
+      <c r="C18" t="s">
+        <v>163</v>
+      </c>
+      <c r="D18" t="s">
+        <v>164</v>
+      </c>
+      <c r="E18" t="s">
+        <v>165</v>
+      </c>
+      <c r="F18" t="s">
+        <v>166</v>
+      </c>
+      <c r="G18" t="s">
+        <v>167</v>
+      </c>
+      <c r="H18" t="s">
+        <v>168</v>
+      </c>
+      <c r="I18" t="s">
+        <v>169</v>
+      </c>
+      <c r="J18" t="s">
+        <v>24</v>
+      </c>
+      <c r="K18" t="s">
         <v>170</v>
       </c>
-      <c r="C18" t="s">
+      <c r="L18" t="s">
+        <v>26</v>
+      </c>
+      <c r="M18" t="s">
         <v>171</v>
       </c>
-      <c r="D18" t="s">
+      <c r="N18" t="s">
+        <v>28</v>
+      </c>
+      <c r="O18" t="s">
         <v>172</v>
-      </c>
-[...31 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19">
-        <v>3553</v>
+        <v>3010</v>
       </c>
       <c r="B19" t="s">
+        <v>173</v>
+      </c>
+      <c r="C19" t="s">
+        <v>174</v>
+      </c>
+      <c r="D19" t="s">
+        <v>175</v>
+      </c>
+      <c r="E19" t="s">
+        <v>176</v>
+      </c>
+      <c r="F19" t="s">
+        <v>177</v>
+      </c>
+      <c r="G19" t="s">
+        <v>178</v>
+      </c>
+      <c r="H19" t="s">
         <v>179</v>
       </c>
-      <c r="C19" t="s">
+      <c r="I19" t="s">
         <v>180</v>
       </c>
-      <c r="D19" t="s">
+      <c r="J19" t="s">
+        <v>24</v>
+      </c>
+      <c r="K19" t="s">
+        <v>25</v>
+      </c>
+      <c r="L19" t="s">
+        <v>26</v>
+      </c>
+      <c r="M19" t="s">
+        <v>27</v>
+      </c>
+      <c r="N19" t="s">
+        <v>28</v>
+      </c>
+      <c r="O19" t="s">
         <v>181</v>
-      </c>
-[...31 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20">
-        <v>3567</v>
+        <v>3013</v>
       </c>
       <c r="B20" t="s">
+        <v>182</v>
+      </c>
+      <c r="C20" t="s">
+        <v>183</v>
+      </c>
+      <c r="D20" t="s">
+        <v>184</v>
+      </c>
+      <c r="E20" t="s">
+        <v>185</v>
+      </c>
+      <c r="F20" t="s">
+        <v>186</v>
+      </c>
+      <c r="G20" t="s">
+        <v>187</v>
+      </c>
+      <c r="H20" t="s">
         <v>188</v>
       </c>
-      <c r="C20" t="s">
+      <c r="I20" t="s">
         <v>189</v>
       </c>
-      <c r="D20" t="s">
+      <c r="J20" t="s">
+        <v>24</v>
+      </c>
+      <c r="K20" t="s">
+        <v>25</v>
+      </c>
+      <c r="L20" t="s">
+        <v>26</v>
+      </c>
+      <c r="M20" t="s">
+        <v>27</v>
+      </c>
+      <c r="N20" t="s">
+        <v>28</v>
+      </c>
+      <c r="O20" t="s">
         <v>190</v>
-      </c>
-[...31 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21">
-        <v>3581</v>
+        <v>3014</v>
       </c>
       <c r="B21" t="s">
+        <v>191</v>
+      </c>
+      <c r="C21" t="s">
+        <v>192</v>
+      </c>
+      <c r="D21" t="s">
+        <v>193</v>
+      </c>
+      <c r="E21" t="s">
+        <v>194</v>
+      </c>
+      <c r="F21" t="s">
+        <v>195</v>
+      </c>
+      <c r="G21" t="s">
+        <v>196</v>
+      </c>
+      <c r="H21" t="s">
+        <v>197</v>
+      </c>
+      <c r="I21" t="s">
+        <v>198</v>
+      </c>
+      <c r="J21" t="s">
+        <v>24</v>
+      </c>
+      <c r="K21" t="s">
+        <v>25</v>
+      </c>
+      <c r="L21" t="s">
+        <v>26</v>
+      </c>
+      <c r="M21" t="s">
+        <v>27</v>
+      </c>
+      <c r="N21" t="s">
+        <v>28</v>
+      </c>
+      <c r="O21" t="s">
         <v>199</v>
-      </c>
-[...37 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22">
-        <v>3588</v>
+        <v>3017</v>
       </c>
       <c r="B22" t="s">
+        <v>200</v>
+      </c>
+      <c r="C22" t="s">
+        <v>201</v>
+      </c>
+      <c r="D22" t="s">
+        <v>202</v>
+      </c>
+      <c r="E22" t="s">
+        <v>203</v>
+      </c>
+      <c r="F22" t="s">
+        <v>204</v>
+      </c>
+      <c r="G22" t="s">
+        <v>205</v>
+      </c>
+      <c r="H22" t="s">
+        <v>206</v>
+      </c>
+      <c r="I22" t="s">
+        <v>207</v>
+      </c>
+      <c r="J22" t="s">
+        <v>24</v>
+      </c>
+      <c r="K22" t="s">
         <v>208</v>
       </c>
-      <c r="C22" t="s">
+      <c r="L22" t="s">
+        <v>26</v>
+      </c>
+      <c r="M22" t="s">
         <v>209</v>
       </c>
-      <c r="D22" t="s">
+      <c r="N22" t="s">
+        <v>28</v>
+      </c>
+      <c r="O22" t="s">
         <v>210</v>
-      </c>
-[...31 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23">
-        <v>3591</v>
+        <v>3018</v>
       </c>
       <c r="B23" t="s">
+        <v>211</v>
+      </c>
+      <c r="C23" t="s">
+        <v>212</v>
+      </c>
+      <c r="D23" t="s">
+        <v>213</v>
+      </c>
+      <c r="E23" t="s">
+        <v>214</v>
+      </c>
+      <c r="F23" t="s">
+        <v>215</v>
+      </c>
+      <c r="G23" t="s">
+        <v>216</v>
+      </c>
+      <c r="H23" t="s">
+        <v>217</v>
+      </c>
+      <c r="I23" t="s">
+        <v>218</v>
+      </c>
+      <c r="J23" t="s">
+        <v>24</v>
+      </c>
+      <c r="K23" t="s">
+        <v>25</v>
+      </c>
+      <c r="L23" t="s">
+        <v>26</v>
+      </c>
+      <c r="M23" t="s">
+        <v>27</v>
+      </c>
+      <c r="N23" t="s">
+        <v>28</v>
+      </c>
+      <c r="O23" t="s">
         <v>219</v>
-      </c>
-[...37 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24">
-        <v>3686</v>
+        <v>3029</v>
       </c>
       <c r="B24" t="s">
+        <v>220</v>
+      </c>
+      <c r="C24" t="s">
+        <v>221</v>
+      </c>
+      <c r="D24" t="s">
+        <v>222</v>
+      </c>
+      <c r="E24" t="s">
+        <v>223</v>
+      </c>
+      <c r="F24" t="s">
+        <v>224</v>
+      </c>
+      <c r="G24" t="s">
+        <v>225</v>
+      </c>
+      <c r="H24" t="s">
+        <v>226</v>
+      </c>
+      <c r="I24" t="s">
+        <v>227</v>
+      </c>
+      <c r="J24" t="s">
+        <v>24</v>
+      </c>
+      <c r="K24" t="s">
+        <v>25</v>
+      </c>
+      <c r="L24" t="s">
+        <v>26</v>
+      </c>
+      <c r="M24" t="s">
+        <v>27</v>
+      </c>
+      <c r="N24" t="s">
+        <v>28</v>
+      </c>
+      <c r="O24" t="s">
         <v>228</v>
-      </c>
-[...37 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25">
-        <v>3702</v>
+        <v>3031</v>
       </c>
       <c r="B25" t="s">
+        <v>229</v>
+      </c>
+      <c r="C25" t="s">
+        <v>230</v>
+      </c>
+      <c r="D25" t="s">
+        <v>231</v>
+      </c>
+      <c r="E25" t="s">
+        <v>232</v>
+      </c>
+      <c r="F25" t="s">
+        <v>233</v>
+      </c>
+      <c r="G25" t="s">
+        <v>234</v>
+      </c>
+      <c r="H25" t="s">
+        <v>235</v>
+      </c>
+      <c r="I25" t="s">
+        <v>236</v>
+      </c>
+      <c r="J25" t="s">
+        <v>24</v>
+      </c>
+      <c r="K25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L25" t="s">
+        <v>26</v>
+      </c>
+      <c r="M25" t="s">
+        <v>27</v>
+      </c>
+      <c r="N25" t="s">
+        <v>28</v>
+      </c>
+      <c r="O25" t="s">
         <v>237</v>
-      </c>
-[...37 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26">
-        <v>3706</v>
+        <v>3033</v>
       </c>
       <c r="B26" t="s">
-        <v>246</v>
+        <v>238</v>
       </c>
       <c r="C26" t="s">
-        <v>247</v>
+        <v>239</v>
       </c>
       <c r="D26" t="s">
-        <v>248</v>
+        <v>240</v>
       </c>
       <c r="E26" t="s">
-        <v>249</v>
+        <v>241</v>
       </c>
       <c r="F26" t="s">
-        <v>250</v>
+        <v>242</v>
       </c>
       <c r="G26" t="s">
-        <v>251</v>
+        <v>243</v>
       </c>
       <c r="H26" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="I26" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="J26" t="s">
         <v>24</v>
       </c>
       <c r="K26" t="s">
         <v>25</v>
       </c>
       <c r="L26" t="s">
         <v>26</v>
       </c>
       <c r="M26" t="s">
         <v>27</v>
       </c>
       <c r="N26" t="s">
         <v>28</v>
       </c>
       <c r="O26" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27">
-        <v>3716</v>
+        <v>3037</v>
       </c>
       <c r="B27" t="s">
+        <v>247</v>
+      </c>
+      <c r="C27" t="s">
+        <v>248</v>
+      </c>
+      <c r="D27" t="s">
+        <v>249</v>
+      </c>
+      <c r="E27" t="s">
+        <v>250</v>
+      </c>
+      <c r="F27" t="s">
+        <v>251</v>
+      </c>
+      <c r="G27" t="s">
+        <v>252</v>
+      </c>
+      <c r="H27" t="s">
+        <v>253</v>
+      </c>
+      <c r="I27" t="s">
+        <v>254</v>
+      </c>
+      <c r="J27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K27" t="s">
+        <v>170</v>
+      </c>
+      <c r="L27" t="s">
+        <v>26</v>
+      </c>
+      <c r="M27" t="s">
+        <v>171</v>
+      </c>
+      <c r="N27" t="s">
+        <v>28</v>
+      </c>
+      <c r="O27" t="s">
         <v>255</v>
-      </c>
-[...37 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28">
-        <v>3753</v>
+        <v>3044</v>
       </c>
       <c r="B28" t="s">
+        <v>256</v>
+      </c>
+      <c r="C28" t="s">
+        <v>257</v>
+      </c>
+      <c r="D28" t="s">
+        <v>258</v>
+      </c>
+      <c r="E28" t="s">
+        <v>259</v>
+      </c>
+      <c r="F28" t="s">
+        <v>260</v>
+      </c>
+      <c r="G28" t="s">
+        <v>261</v>
+      </c>
+      <c r="H28" t="s">
+        <v>262</v>
+      </c>
+      <c r="I28" t="s">
+        <v>263</v>
+      </c>
+      <c r="J28" t="s">
+        <v>24</v>
+      </c>
+      <c r="K28" t="s">
+        <v>47</v>
+      </c>
+      <c r="L28" t="s">
+        <v>26</v>
+      </c>
+      <c r="M28" t="s">
+        <v>48</v>
+      </c>
+      <c r="N28" t="s">
+        <v>28</v>
+      </c>
+      <c r="O28" t="s">
         <v>264</v>
-      </c>
-[...37 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29">
-        <v>3854</v>
+        <v>3045</v>
       </c>
       <c r="B29" t="s">
+        <v>265</v>
+      </c>
+      <c r="C29" t="s">
+        <v>266</v>
+      </c>
+      <c r="D29" t="s">
+        <v>267</v>
+      </c>
+      <c r="E29" t="s">
+        <v>268</v>
+      </c>
+      <c r="F29" t="s">
+        <v>269</v>
+      </c>
+      <c r="G29" t="s">
+        <v>270</v>
+      </c>
+      <c r="H29" t="s">
+        <v>271</v>
+      </c>
+      <c r="I29" t="s">
+        <v>272</v>
+      </c>
+      <c r="J29" t="s">
         <v>273</v>
       </c>
-      <c r="C29" t="s">
+      <c r="K29" t="s">
         <v>274</v>
       </c>
-      <c r="D29" t="s">
+      <c r="L29" t="s">
         <v>275</v>
       </c>
-      <c r="E29" t="s">
+      <c r="M29" t="s">
         <v>276</v>
       </c>
-      <c r="F29" t="s">
+      <c r="N29" t="s">
+        <v>28</v>
+      </c>
+      <c r="O29" t="s">
         <v>277</v>
-      </c>
-[...25 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30">
-        <v>4186</v>
+        <v>3053</v>
       </c>
       <c r="B30" t="s">
+        <v>278</v>
+      </c>
+      <c r="C30" t="s">
+        <v>279</v>
+      </c>
+      <c r="D30" t="s">
+        <v>280</v>
+      </c>
+      <c r="E30" t="s">
+        <v>281</v>
+      </c>
+      <c r="F30" t="s">
         <v>282</v>
       </c>
-      <c r="C30" t="s">
+      <c r="G30" t="s">
         <v>283</v>
       </c>
-      <c r="D30" t="s">
+      <c r="H30" t="s">
         <v>284</v>
       </c>
-      <c r="E30" t="s">
+      <c r="I30" t="s">
         <v>285</v>
       </c>
-      <c r="F30" t="s">
+      <c r="J30" t="s">
+        <v>24</v>
+      </c>
+      <c r="K30" t="s">
+        <v>170</v>
+      </c>
+      <c r="L30" t="s">
+        <v>26</v>
+      </c>
+      <c r="M30" t="s">
+        <v>171</v>
+      </c>
+      <c r="N30" t="s">
+        <v>28</v>
+      </c>
+      <c r="O30" t="s">
         <v>286</v>
-      </c>
-[...25 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31">
-        <v>4196</v>
+        <v>3060</v>
       </c>
       <c r="B31" t="s">
+        <v>287</v>
+      </c>
+      <c r="C31" t="s">
+        <v>288</v>
+      </c>
+      <c r="D31" t="s">
+        <v>289</v>
+      </c>
+      <c r="E31" t="s">
+        <v>290</v>
+      </c>
+      <c r="F31" t="s">
+        <v>291</v>
+      </c>
+      <c r="G31" t="s">
+        <v>292</v>
+      </c>
+      <c r="H31" t="s">
         <v>293</v>
       </c>
-      <c r="C31" t="s">
+      <c r="I31" t="s">
         <v>294</v>
-      </c>
-[...16 lines deleted...]
-        <v>300</v>
       </c>
       <c r="J31" t="s">
         <v>24</v>
       </c>
       <c r="K31" t="s">
         <v>25</v>
       </c>
       <c r="L31" t="s">
         <v>26</v>
       </c>
       <c r="M31" t="s">
         <v>27</v>
       </c>
       <c r="N31" t="s">
         <v>28</v>
       </c>
       <c r="O31" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32">
-        <v>4202</v>
+        <v>3061</v>
       </c>
       <c r="B32" t="s">
+        <v>296</v>
+      </c>
+      <c r="C32" t="s">
+        <v>297</v>
+      </c>
+      <c r="D32" t="s">
+        <v>298</v>
+      </c>
+      <c r="E32" t="s">
+        <v>299</v>
+      </c>
+      <c r="F32" t="s">
+        <v>300</v>
+      </c>
+      <c r="G32" t="s">
+        <v>301</v>
+      </c>
+      <c r="H32" t="s">
         <v>302</v>
       </c>
-      <c r="C32" t="s">
+      <c r="I32" t="s">
         <v>303</v>
-      </c>
-[...16 lines deleted...]
-        <v>309</v>
       </c>
       <c r="J32" t="s">
         <v>24</v>
       </c>
       <c r="K32" t="s">
         <v>25</v>
       </c>
       <c r="L32" t="s">
         <v>26</v>
       </c>
       <c r="M32" t="s">
         <v>27</v>
       </c>
       <c r="N32" t="s">
         <v>28</v>
       </c>
       <c r="O32" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33">
-        <v>4204</v>
+        <v>3062</v>
       </c>
       <c r="B33" t="s">
+        <v>305</v>
+      </c>
+      <c r="C33" t="s">
+        <v>306</v>
+      </c>
+      <c r="D33" t="s">
+        <v>307</v>
+      </c>
+      <c r="E33" t="s">
+        <v>308</v>
+      </c>
+      <c r="F33" t="s">
+        <v>309</v>
+      </c>
+      <c r="G33" t="s">
+        <v>310</v>
+      </c>
+      <c r="H33" t="s">
         <v>311</v>
       </c>
-      <c r="C33" t="s">
+      <c r="I33" t="s">
         <v>312</v>
       </c>
-      <c r="D33" t="s">
+      <c r="J33" t="s">
+        <v>24</v>
+      </c>
+      <c r="K33" t="s">
         <v>313</v>
       </c>
-      <c r="E33" t="s">
+      <c r="L33" t="s">
+        <v>26</v>
+      </c>
+      <c r="M33" t="s">
         <v>314</v>
       </c>
-      <c r="F33" t="s">
+      <c r="N33" t="s">
+        <v>28</v>
+      </c>
+      <c r="O33" t="s">
         <v>315</v>
-      </c>
-[...25 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34">
-        <v>4211</v>
+        <v>3063</v>
       </c>
       <c r="B34" t="s">
+        <v>316</v>
+      </c>
+      <c r="C34" t="s">
+        <v>317</v>
+      </c>
+      <c r="D34" t="s">
+        <v>318</v>
+      </c>
+      <c r="E34" t="s">
+        <v>319</v>
+      </c>
+      <c r="F34" t="s">
         <v>320</v>
       </c>
-      <c r="C34" t="s">
+      <c r="G34" t="s">
         <v>321</v>
       </c>
-      <c r="D34" t="s">
+      <c r="H34" t="s">
         <v>322</v>
       </c>
-      <c r="E34" t="s">
+      <c r="I34" t="s">
         <v>323</v>
-      </c>
-[...10 lines deleted...]
-        <v>327</v>
       </c>
       <c r="J34" t="s">
         <v>24</v>
       </c>
       <c r="K34" t="s">
         <v>25</v>
       </c>
       <c r="L34" t="s">
         <v>26</v>
       </c>
       <c r="M34" t="s">
         <v>27</v>
       </c>
       <c r="N34" t="s">
         <v>28</v>
       </c>
       <c r="O34" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35">
-        <v>4216</v>
+        <v>3071</v>
       </c>
       <c r="B35" t="s">
+        <v>325</v>
+      </c>
+      <c r="C35" t="s">
+        <v>326</v>
+      </c>
+      <c r="D35" t="s">
+        <v>327</v>
+      </c>
+      <c r="E35" t="s">
+        <v>328</v>
+      </c>
+      <c r="F35" t="s">
         <v>329</v>
       </c>
-      <c r="C35" t="s">
+      <c r="G35" t="s">
         <v>330</v>
       </c>
-      <c r="D35" t="s">
+      <c r="H35" t="s">
         <v>331</v>
       </c>
-      <c r="E35" t="s">
+      <c r="I35" t="s">
         <v>332</v>
       </c>
-      <c r="F35" t="s">
+      <c r="J35" t="s">
+        <v>24</v>
+      </c>
+      <c r="K35" t="s">
+        <v>170</v>
+      </c>
+      <c r="L35" t="s">
+        <v>26</v>
+      </c>
+      <c r="M35" t="s">
+        <v>171</v>
+      </c>
+      <c r="N35" t="s">
+        <v>28</v>
+      </c>
+      <c r="O35" t="s">
         <v>333</v>
-      </c>
-[...25 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36">
-        <v>4295</v>
+        <v>3075</v>
       </c>
       <c r="B36" t="s">
-        <v>342</v>
+        <v>334</v>
       </c>
       <c r="C36" t="s">
-        <v>343</v>
+        <v>335</v>
       </c>
       <c r="D36" t="s">
-        <v>344</v>
+        <v>336</v>
       </c>
       <c r="E36" t="s">
-        <v>345</v>
+        <v>337</v>
       </c>
       <c r="F36" t="s">
-        <v>346</v>
+        <v>338</v>
       </c>
       <c r="G36" t="s">
-        <v>347</v>
+        <v>339</v>
       </c>
       <c r="H36" t="s">
-        <v>348</v>
+        <v>340</v>
       </c>
       <c r="I36" t="s">
-        <v>349</v>
+        <v>341</v>
       </c>
       <c r="J36" t="s">
         <v>24</v>
       </c>
       <c r="K36" t="s">
         <v>25</v>
       </c>
       <c r="L36" t="s">
         <v>26</v>
       </c>
       <c r="M36" t="s">
         <v>27</v>
       </c>
       <c r="N36" t="s">
         <v>28</v>
       </c>
       <c r="O36" t="s">
-        <v>350</v>
+        <v>342</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37">
-        <v>4302</v>
+        <v>3078</v>
       </c>
       <c r="B37" t="s">
+        <v>343</v>
+      </c>
+      <c r="C37" t="s">
+        <v>344</v>
+      </c>
+      <c r="D37" t="s">
+        <v>345</v>
+      </c>
+      <c r="E37" t="s">
+        <v>346</v>
+      </c>
+      <c r="F37" t="s">
+        <v>347</v>
+      </c>
+      <c r="G37" t="s">
+        <v>348</v>
+      </c>
+      <c r="H37" t="s">
+        <v>349</v>
+      </c>
+      <c r="I37" t="s">
+        <v>350</v>
+      </c>
+      <c r="J37" t="s">
+        <v>24</v>
+      </c>
+      <c r="K37" t="s">
+        <v>25</v>
+      </c>
+      <c r="L37" t="s">
+        <v>26</v>
+      </c>
+      <c r="M37" t="s">
+        <v>27</v>
+      </c>
+      <c r="N37" t="s">
+        <v>28</v>
+      </c>
+      <c r="O37" t="s">
         <v>351</v>
-      </c>
-[...37 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38">
-        <v>4303</v>
+        <v>3079</v>
       </c>
       <c r="B38" t="s">
-        <v>364</v>
+        <v>352</v>
       </c>
       <c r="C38" t="s">
-        <v>365</v>
+        <v>353</v>
       </c>
       <c r="D38" t="s">
-        <v>366</v>
+        <v>354</v>
       </c>
       <c r="E38" t="s">
-        <v>367</v>
+        <v>355</v>
       </c>
       <c r="F38" t="s">
-        <v>368</v>
+        <v>356</v>
       </c>
       <c r="G38" t="s">
-        <v>369</v>
+        <v>357</v>
       </c>
       <c r="H38" t="s">
-        <v>370</v>
+        <v>358</v>
       </c>
       <c r="I38" t="s">
-        <v>371</v>
+        <v>359</v>
       </c>
       <c r="J38" t="s">
-        <v>372</v>
+        <v>24</v>
       </c>
       <c r="K38" t="s">
-        <v>373</v>
+        <v>25</v>
       </c>
       <c r="L38" t="s">
-        <v>374</v>
+        <v>26</v>
       </c>
       <c r="M38" t="s">
-        <v>375</v>
+        <v>27</v>
       </c>
       <c r="N38" t="s">
         <v>28</v>
       </c>
       <c r="O38" t="s">
-        <v>376</v>
+        <v>360</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39">
-        <v>4304</v>
+        <v>3086</v>
       </c>
       <c r="B39" t="s">
-        <v>377</v>
+        <v>361</v>
       </c>
       <c r="C39" t="s">
-        <v>378</v>
+        <v>362</v>
       </c>
       <c r="D39" t="s">
-        <v>379</v>
+        <v>363</v>
       </c>
       <c r="E39" t="s">
-        <v>380</v>
+        <v>364</v>
       </c>
       <c r="F39" t="s">
-        <v>381</v>
+        <v>365</v>
       </c>
       <c r="G39" t="s">
-        <v>382</v>
+        <v>366</v>
       </c>
       <c r="H39" t="s">
-        <v>383</v>
+        <v>367</v>
       </c>
       <c r="I39" t="s">
-        <v>384</v>
+        <v>368</v>
       </c>
       <c r="J39" t="s">
         <v>24</v>
       </c>
       <c r="K39" t="s">
         <v>25</v>
       </c>
       <c r="L39" t="s">
         <v>26</v>
       </c>
       <c r="M39" t="s">
         <v>27</v>
       </c>
       <c r="N39" t="s">
         <v>28</v>
       </c>
       <c r="O39" t="s">
-        <v>385</v>
+        <v>369</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40">
-        <v>4307</v>
+        <v>3087</v>
       </c>
       <c r="B40" t="s">
-        <v>386</v>
+        <v>370</v>
       </c>
       <c r="C40" t="s">
-        <v>387</v>
+        <v>371</v>
       </c>
       <c r="D40" t="s">
-        <v>388</v>
+        <v>372</v>
       </c>
       <c r="E40" t="s">
-        <v>389</v>
+        <v>373</v>
       </c>
       <c r="F40" t="s">
-        <v>390</v>
+        <v>374</v>
       </c>
       <c r="G40" t="s">
-        <v>391</v>
+        <v>375</v>
       </c>
       <c r="H40" t="s">
-        <v>392</v>
+        <v>376</v>
       </c>
       <c r="I40" t="s">
-        <v>393</v>
+        <v>377</v>
       </c>
       <c r="J40" t="s">
-        <v>337</v>
+        <v>24</v>
       </c>
       <c r="K40" t="s">
-        <v>394</v>
+        <v>25</v>
       </c>
       <c r="L40" t="s">
-        <v>339</v>
+        <v>26</v>
       </c>
       <c r="M40" t="s">
-        <v>395</v>
+        <v>27</v>
       </c>
       <c r="N40" t="s">
         <v>28</v>
       </c>
       <c r="O40" t="s">
-        <v>396</v>
+        <v>378</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41">
-        <v>4308</v>
+        <v>3088</v>
       </c>
       <c r="B41" t="s">
-        <v>397</v>
+        <v>379</v>
       </c>
       <c r="C41" t="s">
-        <v>398</v>
+        <v>380</v>
       </c>
       <c r="D41" t="s">
-        <v>399</v>
+        <v>381</v>
       </c>
       <c r="E41" t="s">
-        <v>400</v>
+        <v>382</v>
       </c>
       <c r="F41" t="s">
-        <v>401</v>
+        <v>383</v>
       </c>
       <c r="G41" t="s">
-        <v>402</v>
+        <v>384</v>
       </c>
       <c r="H41" t="s">
-        <v>403</v>
+        <v>385</v>
       </c>
       <c r="I41" t="s">
-        <v>404</v>
+        <v>386</v>
       </c>
       <c r="J41" t="s">
         <v>24</v>
       </c>
       <c r="K41" t="s">
-        <v>89</v>
+        <v>170</v>
       </c>
       <c r="L41" t="s">
         <v>26</v>
       </c>
       <c r="M41" t="s">
-        <v>90</v>
+        <v>171</v>
       </c>
       <c r="N41" t="s">
         <v>28</v>
       </c>
       <c r="O41" t="s">
-        <v>405</v>
+        <v>387</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42">
-        <v>4309</v>
+        <v>3095</v>
       </c>
       <c r="B42" t="s">
-        <v>406</v>
+        <v>388</v>
       </c>
       <c r="C42" t="s">
-        <v>407</v>
+        <v>389</v>
       </c>
       <c r="D42" t="s">
-        <v>408</v>
+        <v>390</v>
       </c>
       <c r="E42" t="s">
-        <v>409</v>
+        <v>391</v>
       </c>
       <c r="F42" t="s">
-        <v>410</v>
+        <v>392</v>
       </c>
       <c r="G42" t="s">
-        <v>411</v>
+        <v>393</v>
       </c>
       <c r="H42" t="s">
-        <v>412</v>
+        <v>394</v>
       </c>
       <c r="I42" t="s">
-        <v>413</v>
+        <v>395</v>
       </c>
       <c r="J42" t="s">
         <v>24</v>
       </c>
       <c r="K42" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="L42" t="s">
         <v>26</v>
       </c>
       <c r="M42" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="N42" t="s">
         <v>28</v>
       </c>
       <c r="O42" t="s">
-        <v>414</v>
+        <v>396</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43">
-        <v>4311</v>
+        <v>3096</v>
       </c>
       <c r="B43" t="s">
-        <v>415</v>
+        <v>397</v>
       </c>
       <c r="C43" t="s">
-        <v>416</v>
+        <v>398</v>
       </c>
       <c r="D43" t="s">
-        <v>417</v>
+        <v>399</v>
       </c>
       <c r="E43" t="s">
-        <v>418</v>
+        <v>400</v>
       </c>
       <c r="F43" t="s">
-        <v>419</v>
+        <v>401</v>
       </c>
       <c r="G43" t="s">
-        <v>420</v>
+        <v>402</v>
       </c>
       <c r="H43" t="s">
-        <v>421</v>
+        <v>403</v>
       </c>
       <c r="I43" t="s">
-        <v>422</v>
+        <v>404</v>
       </c>
       <c r="J43" t="s">
         <v>24</v>
       </c>
       <c r="K43" t="s">
         <v>25</v>
       </c>
       <c r="L43" t="s">
         <v>26</v>
       </c>
       <c r="M43" t="s">
         <v>27</v>
       </c>
       <c r="N43" t="s">
         <v>28</v>
       </c>
       <c r="O43" t="s">
-        <v>423</v>
+        <v>405</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44">
-        <v>4314</v>
+        <v>3103</v>
       </c>
       <c r="B44" t="s">
-        <v>424</v>
+        <v>406</v>
       </c>
       <c r="C44" t="s">
-        <v>425</v>
+        <v>407</v>
       </c>
       <c r="D44" t="s">
-        <v>426</v>
+        <v>408</v>
       </c>
       <c r="E44" t="s">
-        <v>427</v>
+        <v>409</v>
       </c>
       <c r="F44" t="s">
-        <v>428</v>
+        <v>410</v>
       </c>
       <c r="G44" t="s">
-        <v>429</v>
+        <v>411</v>
       </c>
       <c r="H44" t="s">
-        <v>430</v>
+        <v>412</v>
       </c>
       <c r="I44" t="s">
-        <v>431</v>
+        <v>413</v>
       </c>
       <c r="J44" t="s">
         <v>24</v>
       </c>
       <c r="K44" t="s">
         <v>25</v>
       </c>
       <c r="L44" t="s">
         <v>26</v>
       </c>
       <c r="M44" t="s">
         <v>27</v>
       </c>
       <c r="N44" t="s">
         <v>28</v>
       </c>
       <c r="O44" t="s">
-        <v>432</v>
+        <v>414</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45">
-        <v>4316</v>
+        <v>3104</v>
       </c>
       <c r="B45" t="s">
-        <v>433</v>
+        <v>415</v>
       </c>
       <c r="C45" t="s">
-        <v>434</v>
+        <v>416</v>
       </c>
       <c r="D45" t="s">
-        <v>435</v>
+        <v>417</v>
       </c>
       <c r="E45" t="s">
-        <v>436</v>
+        <v>418</v>
       </c>
       <c r="F45" t="s">
-        <v>437</v>
+        <v>419</v>
       </c>
       <c r="G45" t="s">
-        <v>438</v>
+        <v>420</v>
       </c>
       <c r="H45" t="s">
-        <v>439</v>
+        <v>421</v>
       </c>
       <c r="I45" t="s">
-        <v>440</v>
+        <v>422</v>
       </c>
       <c r="J45" t="s">
         <v>24</v>
       </c>
       <c r="K45" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="L45" t="s">
         <v>26</v>
       </c>
       <c r="M45" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="N45" t="s">
         <v>28</v>
       </c>
       <c r="O45" t="s">
-        <v>441</v>
+        <v>423</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="A46">
-        <v>4319</v>
+        <v>3107</v>
       </c>
       <c r="B46" t="s">
-        <v>442</v>
+        <v>424</v>
       </c>
       <c r="C46" t="s">
-        <v>443</v>
+        <v>425</v>
       </c>
       <c r="D46" t="s">
-        <v>444</v>
+        <v>426</v>
       </c>
       <c r="E46" t="s">
-        <v>445</v>
+        <v>427</v>
       </c>
       <c r="F46" t="s">
-        <v>446</v>
+        <v>428</v>
       </c>
       <c r="G46" t="s">
-        <v>447</v>
+        <v>429</v>
       </c>
       <c r="H46" t="s">
-        <v>448</v>
+        <v>430</v>
       </c>
       <c r="I46" t="s">
-        <v>449</v>
+        <v>431</v>
       </c>
       <c r="J46" t="s">
         <v>24</v>
       </c>
       <c r="K46" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="L46" t="s">
         <v>26</v>
       </c>
       <c r="M46" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="N46" t="s">
         <v>28</v>
       </c>
       <c r="O46" t="s">
-        <v>450</v>
+        <v>432</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47">
-        <v>4322</v>
+        <v>3110</v>
       </c>
       <c r="B47" t="s">
-        <v>451</v>
+        <v>433</v>
       </c>
       <c r="C47" t="s">
-        <v>452</v>
+        <v>434</v>
       </c>
       <c r="D47" t="s">
-        <v>453</v>
+        <v>435</v>
       </c>
       <c r="E47" t="s">
-        <v>454</v>
+        <v>436</v>
       </c>
       <c r="F47" t="s">
-        <v>455</v>
+        <v>437</v>
       </c>
       <c r="G47" t="s">
-        <v>456</v>
+        <v>438</v>
       </c>
       <c r="H47" t="s">
-        <v>457</v>
+        <v>439</v>
       </c>
       <c r="I47" t="s">
-        <v>458</v>
+        <v>440</v>
       </c>
       <c r="J47" t="s">
         <v>24</v>
       </c>
       <c r="K47" t="s">
         <v>25</v>
       </c>
       <c r="L47" t="s">
         <v>26</v>
       </c>
       <c r="M47" t="s">
         <v>27</v>
       </c>
       <c r="N47" t="s">
         <v>28</v>
       </c>
       <c r="O47" t="s">
-        <v>459</v>
+        <v>441</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="A48">
-        <v>4555</v>
+        <v>3122</v>
       </c>
       <c r="B48" t="s">
-        <v>460</v>
+        <v>442</v>
       </c>
       <c r="C48" t="s">
-        <v>461</v>
+        <v>443</v>
       </c>
       <c r="D48" t="s">
-        <v>462</v>
+        <v>444</v>
       </c>
       <c r="E48" t="s">
-        <v>463</v>
+        <v>445</v>
       </c>
       <c r="F48" t="s">
-        <v>464</v>
+        <v>446</v>
       </c>
       <c r="G48" t="s">
-        <v>465</v>
+        <v>447</v>
       </c>
       <c r="H48" t="s">
-        <v>466</v>
+        <v>448</v>
       </c>
       <c r="I48" t="s">
-        <v>467</v>
+        <v>449</v>
       </c>
       <c r="J48" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K48" t="s">
-        <v>89</v>
+        <v>451</v>
       </c>
       <c r="L48" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M48" t="s">
-        <v>90</v>
+        <v>453</v>
       </c>
       <c r="N48" t="s">
         <v>28</v>
       </c>
       <c r="O48" t="s">
-        <v>468</v>
+        <v>454</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49">
-        <v>4556</v>
+        <v>3127</v>
       </c>
       <c r="B49" t="s">
-        <v>469</v>
+        <v>455</v>
       </c>
       <c r="C49" t="s">
-        <v>470</v>
+        <v>456</v>
       </c>
       <c r="D49" t="s">
-        <v>471</v>
+        <v>457</v>
       </c>
       <c r="E49" t="s">
-        <v>472</v>
+        <v>458</v>
       </c>
       <c r="F49" t="s">
-        <v>473</v>
+        <v>459</v>
       </c>
       <c r="G49" t="s">
-        <v>474</v>
+        <v>460</v>
       </c>
       <c r="H49" t="s">
-        <v>475</v>
+        <v>461</v>
       </c>
       <c r="I49" t="s">
-        <v>476</v>
+        <v>462</v>
       </c>
       <c r="J49" t="s">
         <v>24</v>
       </c>
       <c r="K49" t="s">
         <v>25</v>
       </c>
       <c r="L49" t="s">
         <v>26</v>
       </c>
       <c r="M49" t="s">
         <v>27</v>
       </c>
       <c r="N49" t="s">
         <v>28</v>
       </c>
       <c r="O49" t="s">
-        <v>477</v>
+        <v>463</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50">
-        <v>4558</v>
+        <v>3135</v>
       </c>
       <c r="B50" t="s">
-        <v>478</v>
+        <v>464</v>
       </c>
       <c r="C50" t="s">
-        <v>479</v>
+        <v>465</v>
       </c>
       <c r="D50" t="s">
-        <v>480</v>
+        <v>466</v>
       </c>
       <c r="E50" t="s">
-        <v>481</v>
+        <v>467</v>
       </c>
       <c r="F50" t="s">
-        <v>482</v>
+        <v>468</v>
       </c>
       <c r="G50" t="s">
-        <v>483</v>
+        <v>469</v>
       </c>
       <c r="H50" t="s">
-        <v>484</v>
+        <v>470</v>
       </c>
       <c r="I50" t="s">
-        <v>485</v>
+        <v>471</v>
       </c>
       <c r="J50" t="s">
         <v>24</v>
       </c>
       <c r="K50" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="L50" t="s">
         <v>26</v>
       </c>
       <c r="M50" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="N50" t="s">
         <v>28</v>
       </c>
       <c r="O50" t="s">
-        <v>486</v>
+        <v>472</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51">
-        <v>4559</v>
+        <v>3138</v>
       </c>
       <c r="B51" t="s">
-        <v>487</v>
+        <v>473</v>
       </c>
       <c r="C51" t="s">
-        <v>488</v>
+        <v>474</v>
       </c>
       <c r="D51" t="s">
-        <v>489</v>
+        <v>475</v>
       </c>
       <c r="E51" t="s">
-        <v>490</v>
+        <v>476</v>
       </c>
       <c r="F51" t="s">
-        <v>491</v>
+        <v>477</v>
       </c>
       <c r="G51" t="s">
-        <v>492</v>
+        <v>478</v>
       </c>
       <c r="H51" t="s">
-        <v>493</v>
+        <v>479</v>
       </c>
       <c r="I51" t="s">
-        <v>494</v>
+        <v>480</v>
       </c>
       <c r="J51" t="s">
         <v>24</v>
       </c>
       <c r="K51" t="s">
-        <v>58</v>
+        <v>170</v>
       </c>
       <c r="L51" t="s">
         <v>26</v>
       </c>
       <c r="M51" t="s">
-        <v>59</v>
+        <v>171</v>
       </c>
       <c r="N51" t="s">
         <v>28</v>
       </c>
       <c r="O51" t="s">
-        <v>495</v>
+        <v>481</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52">
-        <v>4560</v>
+        <v>3142</v>
       </c>
       <c r="B52" t="s">
-        <v>496</v>
+        <v>482</v>
       </c>
       <c r="C52" t="s">
-        <v>497</v>
+        <v>483</v>
       </c>
       <c r="D52" t="s">
-        <v>498</v>
+        <v>484</v>
       </c>
       <c r="E52" t="s">
-        <v>499</v>
+        <v>485</v>
       </c>
       <c r="F52" t="s">
-        <v>500</v>
+        <v>486</v>
       </c>
       <c r="G52" t="s">
-        <v>501</v>
+        <v>487</v>
       </c>
       <c r="H52" t="s">
-        <v>502</v>
+        <v>488</v>
       </c>
       <c r="I52" t="s">
-        <v>503</v>
+        <v>489</v>
       </c>
       <c r="J52" t="s">
         <v>24</v>
       </c>
       <c r="K52" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="L52" t="s">
         <v>26</v>
       </c>
       <c r="M52" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="N52" t="s">
         <v>28</v>
       </c>
       <c r="O52" t="s">
-        <v>504</v>
+        <v>490</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53">
-        <v>4563</v>
+        <v>3143</v>
       </c>
       <c r="B53" t="s">
-        <v>505</v>
+        <v>491</v>
       </c>
       <c r="C53" t="s">
-        <v>506</v>
+        <v>492</v>
       </c>
       <c r="D53" t="s">
-        <v>507</v>
+        <v>493</v>
       </c>
       <c r="E53" t="s">
-        <v>508</v>
+        <v>494</v>
       </c>
       <c r="F53" t="s">
-        <v>509</v>
+        <v>495</v>
       </c>
       <c r="G53" t="s">
-        <v>510</v>
+        <v>496</v>
       </c>
       <c r="H53" t="s">
-        <v>511</v>
+        <v>497</v>
       </c>
       <c r="I53" t="s">
-        <v>512</v>
+        <v>498</v>
       </c>
       <c r="J53" t="s">
         <v>24</v>
       </c>
       <c r="K53" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="L53" t="s">
         <v>26</v>
       </c>
       <c r="M53" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="N53" t="s">
         <v>28</v>
       </c>
       <c r="O53" t="s">
-        <v>513</v>
+        <v>499</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="A54">
-        <v>4564</v>
+        <v>3144</v>
       </c>
       <c r="B54" t="s">
-        <v>514</v>
+        <v>500</v>
       </c>
       <c r="C54" t="s">
-        <v>515</v>
+        <v>501</v>
       </c>
       <c r="D54" t="s">
-        <v>516</v>
+        <v>502</v>
       </c>
       <c r="E54" t="s">
-        <v>517</v>
+        <v>503</v>
       </c>
       <c r="F54" t="s">
-        <v>518</v>
+        <v>504</v>
       </c>
       <c r="G54" t="s">
-        <v>519</v>
+        <v>505</v>
       </c>
       <c r="H54" t="s">
-        <v>520</v>
+        <v>506</v>
       </c>
       <c r="I54" t="s">
-        <v>521</v>
+        <v>507</v>
       </c>
       <c r="J54" t="s">
         <v>24</v>
       </c>
       <c r="K54" t="s">
-        <v>522</v>
+        <v>25</v>
       </c>
       <c r="L54" t="s">
         <v>26</v>
       </c>
       <c r="M54" t="s">
-        <v>523</v>
+        <v>27</v>
       </c>
       <c r="N54" t="s">
         <v>28</v>
       </c>
       <c r="O54" t="s">
-        <v>524</v>
+        <v>508</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55">
-        <v>4568</v>
+        <v>3145</v>
       </c>
       <c r="B55" t="s">
-        <v>525</v>
+        <v>509</v>
       </c>
       <c r="C55" t="s">
-        <v>526</v>
+        <v>510</v>
       </c>
       <c r="D55" t="s">
-        <v>527</v>
+        <v>511</v>
       </c>
       <c r="E55" t="s">
-        <v>528</v>
+        <v>512</v>
       </c>
       <c r="F55" t="s">
-        <v>529</v>
+        <v>513</v>
       </c>
       <c r="G55" t="s">
-        <v>530</v>
+        <v>514</v>
       </c>
       <c r="H55" t="s">
-        <v>531</v>
+        <v>515</v>
       </c>
       <c r="I55" t="s">
-        <v>532</v>
+        <v>516</v>
       </c>
       <c r="J55" t="s">
         <v>24</v>
       </c>
       <c r="K55" t="s">
         <v>25</v>
       </c>
       <c r="L55" t="s">
         <v>26</v>
       </c>
       <c r="M55" t="s">
         <v>27</v>
       </c>
       <c r="N55" t="s">
         <v>28</v>
       </c>
       <c r="O55" t="s">
-        <v>533</v>
+        <v>517</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56">
-        <v>4704</v>
+        <v>3150</v>
       </c>
       <c r="B56" t="s">
-        <v>534</v>
+        <v>518</v>
       </c>
       <c r="C56" t="s">
-        <v>535</v>
+        <v>519</v>
       </c>
       <c r="D56" t="s">
-        <v>536</v>
+        <v>520</v>
       </c>
       <c r="E56" t="s">
-        <v>537</v>
+        <v>521</v>
       </c>
       <c r="F56" t="s">
-        <v>538</v>
+        <v>522</v>
       </c>
       <c r="G56" t="s">
-        <v>539</v>
+        <v>523</v>
       </c>
       <c r="H56" t="s">
-        <v>540</v>
+        <v>524</v>
       </c>
       <c r="I56" t="s">
-        <v>541</v>
+        <v>525</v>
       </c>
       <c r="J56" t="s">
         <v>24</v>
       </c>
       <c r="K56" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="L56" t="s">
         <v>26</v>
       </c>
       <c r="M56" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="N56" t="s">
         <v>28</v>
       </c>
       <c r="O56" t="s">
-        <v>542</v>
+        <v>526</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57">
-        <v>4706</v>
+        <v>3153</v>
       </c>
       <c r="B57" t="s">
-        <v>543</v>
+        <v>527</v>
       </c>
       <c r="C57" t="s">
-        <v>544</v>
+        <v>528</v>
       </c>
       <c r="D57" t="s">
-        <v>545</v>
+        <v>529</v>
       </c>
       <c r="E57" t="s">
-        <v>546</v>
+        <v>530</v>
       </c>
       <c r="F57" t="s">
-        <v>547</v>
+        <v>531</v>
       </c>
       <c r="G57" t="s">
-        <v>548</v>
+        <v>532</v>
       </c>
       <c r="H57" t="s">
-        <v>549</v>
+        <v>533</v>
       </c>
       <c r="I57" t="s">
-        <v>550</v>
+        <v>534</v>
       </c>
       <c r="J57" t="s">
         <v>24</v>
       </c>
       <c r="K57" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="L57" t="s">
         <v>26</v>
       </c>
       <c r="M57" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="N57" t="s">
         <v>28</v>
       </c>
       <c r="O57" t="s">
-        <v>551</v>
+        <v>535</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58">
-        <v>4709</v>
+        <v>3156</v>
       </c>
       <c r="B58" t="s">
-        <v>552</v>
+        <v>536</v>
       </c>
       <c r="C58" t="s">
-        <v>553</v>
+        <v>537</v>
       </c>
       <c r="D58" t="s">
-        <v>554</v>
+        <v>538</v>
       </c>
       <c r="E58" t="s">
-        <v>555</v>
+        <v>539</v>
       </c>
       <c r="F58" t="s">
-        <v>556</v>
+        <v>540</v>
       </c>
       <c r="G58" t="s">
-        <v>557</v>
+        <v>541</v>
       </c>
       <c r="H58" t="s">
-        <v>558</v>
+        <v>542</v>
       </c>
       <c r="I58" t="s">
-        <v>559</v>
+        <v>543</v>
       </c>
       <c r="J58" t="s">
         <v>24</v>
       </c>
       <c r="K58" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="L58" t="s">
         <v>26</v>
       </c>
       <c r="M58" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="N58" t="s">
         <v>28</v>
       </c>
       <c r="O58" t="s">
-        <v>560</v>
+        <v>544</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59">
-        <v>4711</v>
+        <v>3157</v>
       </c>
       <c r="B59" t="s">
-        <v>561</v>
+        <v>545</v>
       </c>
       <c r="C59" t="s">
-        <v>562</v>
+        <v>546</v>
       </c>
       <c r="D59" t="s">
-        <v>563</v>
+        <v>547</v>
       </c>
       <c r="E59" t="s">
-        <v>564</v>
+        <v>548</v>
       </c>
       <c r="F59" t="s">
-        <v>565</v>
+        <v>549</v>
       </c>
       <c r="G59" t="s">
-        <v>566</v>
+        <v>550</v>
       </c>
       <c r="H59" t="s">
-        <v>567</v>
+        <v>551</v>
       </c>
       <c r="I59" t="s">
-        <v>568</v>
+        <v>552</v>
       </c>
       <c r="J59" t="s">
-        <v>569</v>
+        <v>24</v>
       </c>
       <c r="K59" t="s">
-        <v>570</v>
+        <v>170</v>
       </c>
       <c r="L59" t="s">
-        <v>571</v>
+        <v>26</v>
       </c>
       <c r="M59" t="s">
-        <v>572</v>
+        <v>171</v>
       </c>
       <c r="N59" t="s">
         <v>28</v>
       </c>
       <c r="O59" t="s">
-        <v>573</v>
+        <v>553</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60">
-        <v>4714</v>
+        <v>3159</v>
       </c>
       <c r="B60" t="s">
-        <v>574</v>
+        <v>554</v>
       </c>
       <c r="C60" t="s">
-        <v>575</v>
+        <v>555</v>
       </c>
       <c r="D60" t="s">
-        <v>576</v>
+        <v>556</v>
       </c>
       <c r="E60" t="s">
-        <v>577</v>
+        <v>557</v>
       </c>
       <c r="F60" t="s">
-        <v>578</v>
+        <v>558</v>
       </c>
       <c r="G60" t="s">
-        <v>579</v>
+        <v>559</v>
       </c>
       <c r="H60" t="s">
-        <v>580</v>
+        <v>560</v>
       </c>
       <c r="I60" t="s">
-        <v>581</v>
+        <v>561</v>
       </c>
       <c r="J60" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K60" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="L60" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M60" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="N60" t="s">
         <v>28</v>
       </c>
       <c r="O60" t="s">
-        <v>582</v>
+        <v>562</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61">
-        <v>4716</v>
+        <v>3220</v>
       </c>
       <c r="B61" t="s">
-        <v>583</v>
+        <v>563</v>
       </c>
       <c r="C61" t="s">
-        <v>584</v>
+        <v>564</v>
       </c>
       <c r="D61" t="s">
-        <v>585</v>
+        <v>565</v>
       </c>
       <c r="E61" t="s">
-        <v>586</v>
+        <v>566</v>
       </c>
       <c r="F61" t="s">
-        <v>587</v>
+        <v>567</v>
       </c>
       <c r="G61" t="s">
-        <v>588</v>
+        <v>568</v>
       </c>
       <c r="H61" t="s">
-        <v>589</v>
+        <v>569</v>
       </c>
       <c r="I61" t="s">
-        <v>590</v>
+        <v>570</v>
       </c>
       <c r="J61" t="s">
         <v>24</v>
       </c>
       <c r="K61" t="s">
-        <v>373</v>
+        <v>25</v>
       </c>
       <c r="L61" t="s">
         <v>26</v>
       </c>
       <c r="M61" t="s">
-        <v>375</v>
+        <v>27</v>
       </c>
       <c r="N61" t="s">
         <v>28</v>
       </c>
       <c r="O61" t="s">
-        <v>591</v>
+        <v>571</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62">
-        <v>4717</v>
+        <v>3236</v>
       </c>
       <c r="B62" t="s">
-        <v>592</v>
+        <v>572</v>
       </c>
       <c r="C62" t="s">
-        <v>593</v>
+        <v>573</v>
       </c>
       <c r="D62" t="s">
-        <v>594</v>
+        <v>574</v>
       </c>
       <c r="E62" t="s">
-        <v>595</v>
+        <v>575</v>
       </c>
       <c r="F62" t="s">
-        <v>596</v>
+        <v>576</v>
       </c>
       <c r="G62" t="s">
-        <v>597</v>
+        <v>577</v>
       </c>
       <c r="H62" t="s">
-        <v>598</v>
+        <v>578</v>
       </c>
       <c r="I62" t="s">
-        <v>599</v>
+        <v>579</v>
       </c>
       <c r="J62" t="s">
         <v>24</v>
       </c>
       <c r="K62" t="s">
-        <v>25</v>
+        <v>580</v>
       </c>
       <c r="L62" t="s">
         <v>26</v>
       </c>
       <c r="M62" t="s">
-        <v>27</v>
+        <v>581</v>
       </c>
       <c r="N62" t="s">
         <v>28</v>
       </c>
       <c r="O62" t="s">
-        <v>600</v>
+        <v>582</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63">
-        <v>4721</v>
+        <v>3267</v>
       </c>
       <c r="B63" t="s">
-        <v>601</v>
+        <v>583</v>
       </c>
       <c r="C63" t="s">
-        <v>602</v>
+        <v>584</v>
       </c>
       <c r="D63" t="s">
-        <v>603</v>
+        <v>585</v>
       </c>
       <c r="E63" t="s">
-        <v>604</v>
+        <v>586</v>
       </c>
       <c r="F63" t="s">
-        <v>605</v>
+        <v>587</v>
       </c>
       <c r="G63" t="s">
-        <v>606</v>
+        <v>588</v>
       </c>
       <c r="H63" t="s">
-        <v>607</v>
+        <v>589</v>
       </c>
       <c r="I63" t="s">
-        <v>608</v>
+        <v>590</v>
       </c>
       <c r="J63" t="s">
         <v>24</v>
       </c>
       <c r="K63" t="s">
-        <v>373</v>
+        <v>170</v>
       </c>
       <c r="L63" t="s">
         <v>26</v>
       </c>
       <c r="M63" t="s">
-        <v>375</v>
+        <v>171</v>
       </c>
       <c r="N63" t="s">
         <v>28</v>
       </c>
       <c r="O63" t="s">
-        <v>609</v>
+        <v>591</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="A64">
-        <v>4722</v>
+        <v>3272</v>
       </c>
       <c r="B64" t="s">
-        <v>610</v>
+        <v>592</v>
       </c>
       <c r="C64" t="s">
-        <v>611</v>
+        <v>593</v>
       </c>
       <c r="D64" t="s">
-        <v>612</v>
+        <v>594</v>
       </c>
       <c r="E64" t="s">
-        <v>613</v>
+        <v>595</v>
       </c>
       <c r="F64" t="s">
-        <v>614</v>
+        <v>596</v>
       </c>
       <c r="G64" t="s">
-        <v>615</v>
+        <v>597</v>
       </c>
       <c r="H64" t="s">
-        <v>616</v>
+        <v>598</v>
       </c>
       <c r="I64" t="s">
-        <v>617</v>
+        <v>599</v>
       </c>
       <c r="J64" t="s">
         <v>24</v>
       </c>
       <c r="K64" t="s">
-        <v>618</v>
+        <v>170</v>
       </c>
       <c r="L64" t="s">
         <v>26</v>
       </c>
       <c r="M64" t="s">
-        <v>619</v>
+        <v>171</v>
       </c>
       <c r="N64" t="s">
         <v>28</v>
       </c>
       <c r="O64" t="s">
-        <v>620</v>
+        <v>600</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65">
-        <v>4723</v>
+        <v>3279</v>
       </c>
       <c r="B65" t="s">
-        <v>621</v>
+        <v>601</v>
       </c>
       <c r="C65" t="s">
-        <v>622</v>
+        <v>602</v>
       </c>
       <c r="D65" t="s">
-        <v>623</v>
+        <v>603</v>
       </c>
       <c r="E65" t="s">
-        <v>624</v>
+        <v>604</v>
       </c>
       <c r="F65" t="s">
-        <v>625</v>
+        <v>605</v>
       </c>
       <c r="G65" t="s">
-        <v>626</v>
+        <v>606</v>
       </c>
       <c r="H65" t="s">
-        <v>627</v>
+        <v>607</v>
       </c>
       <c r="I65" t="s">
-        <v>628</v>
+        <v>608</v>
       </c>
       <c r="J65" t="s">
         <v>24</v>
       </c>
       <c r="K65" t="s">
-        <v>629</v>
+        <v>25</v>
       </c>
       <c r="L65" t="s">
         <v>26</v>
       </c>
       <c r="M65" t="s">
-        <v>630</v>
+        <v>27</v>
       </c>
       <c r="N65" t="s">
         <v>28</v>
       </c>
       <c r="O65" t="s">
-        <v>631</v>
+        <v>609</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="A66">
-        <v>4792</v>
+        <v>3285</v>
       </c>
       <c r="B66" t="s">
-        <v>632</v>
+        <v>610</v>
       </c>
       <c r="C66" t="s">
-        <v>633</v>
+        <v>611</v>
       </c>
       <c r="D66" t="s">
-        <v>634</v>
+        <v>612</v>
       </c>
       <c r="E66" t="s">
-        <v>635</v>
+        <v>613</v>
       </c>
       <c r="F66" t="s">
-        <v>636</v>
+        <v>614</v>
       </c>
       <c r="G66" t="s">
-        <v>637</v>
+        <v>615</v>
       </c>
       <c r="H66" t="s">
-        <v>638</v>
+        <v>616</v>
       </c>
       <c r="I66" t="s">
-        <v>639</v>
+        <v>617</v>
       </c>
       <c r="J66" t="s">
         <v>24</v>
       </c>
       <c r="K66" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L66" t="s">
         <v>26</v>
       </c>
       <c r="M66" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N66" t="s">
         <v>28</v>
       </c>
       <c r="O66" t="s">
-        <v>640</v>
+        <v>618</v>
       </c>
     </row>
     <row r="67" spans="1:15">
       <c r="A67">
-        <v>4801</v>
+        <v>3298</v>
       </c>
       <c r="B67" t="s">
-        <v>641</v>
+        <v>619</v>
       </c>
       <c r="C67" t="s">
-        <v>642</v>
+        <v>620</v>
       </c>
       <c r="D67" t="s">
-        <v>643</v>
+        <v>621</v>
       </c>
       <c r="E67" t="s">
-        <v>644</v>
+        <v>622</v>
       </c>
       <c r="F67" t="s">
-        <v>645</v>
+        <v>623</v>
       </c>
       <c r="G67" t="s">
-        <v>646</v>
+        <v>624</v>
       </c>
       <c r="H67" t="s">
-        <v>647</v>
+        <v>625</v>
       </c>
       <c r="I67" t="s">
-        <v>648</v>
+        <v>626</v>
       </c>
       <c r="J67" t="s">
         <v>24</v>
       </c>
       <c r="K67" t="s">
-        <v>89</v>
+        <v>170</v>
       </c>
       <c r="L67" t="s">
         <v>26</v>
       </c>
       <c r="M67" t="s">
-        <v>90</v>
+        <v>171</v>
       </c>
       <c r="N67" t="s">
         <v>28</v>
       </c>
       <c r="O67" t="s">
-        <v>649</v>
+        <v>627</v>
       </c>
     </row>
     <row r="68" spans="1:15">
       <c r="A68">
-        <v>4810</v>
+        <v>3310</v>
       </c>
       <c r="B68" t="s">
-        <v>650</v>
+        <v>628</v>
       </c>
       <c r="C68" t="s">
-        <v>651</v>
+        <v>629</v>
       </c>
       <c r="D68" t="s">
-        <v>652</v>
+        <v>630</v>
       </c>
       <c r="E68" t="s">
-        <v>653</v>
+        <v>631</v>
       </c>
       <c r="F68" t="s">
-        <v>654</v>
+        <v>632</v>
       </c>
       <c r="G68" t="s">
-        <v>655</v>
+        <v>633</v>
       </c>
       <c r="H68" t="s">
-        <v>656</v>
+        <v>634</v>
       </c>
       <c r="I68" t="s">
-        <v>657</v>
+        <v>635</v>
       </c>
       <c r="J68" t="s">
         <v>24</v>
       </c>
       <c r="K68" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="L68" t="s">
         <v>26</v>
       </c>
       <c r="M68" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="N68" t="s">
         <v>28</v>
       </c>
       <c r="O68" t="s">
-        <v>658</v>
+        <v>636</v>
       </c>
     </row>
     <row r="69" spans="1:15">
       <c r="A69">
-        <v>4811</v>
+        <v>3313</v>
       </c>
       <c r="B69" t="s">
-        <v>659</v>
+        <v>637</v>
       </c>
       <c r="C69" t="s">
-        <v>660</v>
+        <v>638</v>
       </c>
       <c r="D69" t="s">
-        <v>661</v>
+        <v>639</v>
       </c>
       <c r="E69" t="s">
-        <v>662</v>
+        <v>640</v>
       </c>
       <c r="F69" t="s">
-        <v>663</v>
+        <v>641</v>
       </c>
       <c r="G69" t="s">
-        <v>664</v>
+        <v>642</v>
       </c>
       <c r="H69" t="s">
-        <v>665</v>
+        <v>643</v>
       </c>
       <c r="I69" t="s">
-        <v>666</v>
+        <v>644</v>
       </c>
       <c r="J69" t="s">
         <v>24</v>
       </c>
       <c r="K69" t="s">
-        <v>360</v>
+        <v>25</v>
       </c>
       <c r="L69" t="s">
         <v>26</v>
       </c>
       <c r="M69" t="s">
-        <v>362</v>
+        <v>27</v>
       </c>
       <c r="N69" t="s">
         <v>28</v>
       </c>
       <c r="O69" t="s">
-        <v>667</v>
+        <v>645</v>
       </c>
     </row>
     <row r="70" spans="1:15">
       <c r="A70">
-        <v>4817</v>
+        <v>3316</v>
       </c>
       <c r="B70" t="s">
-        <v>668</v>
+        <v>646</v>
       </c>
       <c r="C70" t="s">
-        <v>669</v>
+        <v>647</v>
       </c>
       <c r="D70" t="s">
-        <v>670</v>
+        <v>648</v>
       </c>
       <c r="E70" t="s">
-        <v>671</v>
+        <v>649</v>
       </c>
       <c r="F70" t="s">
-        <v>672</v>
+        <v>650</v>
       </c>
       <c r="G70" t="s">
-        <v>673</v>
+        <v>651</v>
       </c>
       <c r="H70" t="s">
-        <v>674</v>
+        <v>652</v>
       </c>
       <c r="I70" t="s">
-        <v>675</v>
+        <v>653</v>
       </c>
       <c r="J70" t="s">
         <v>24</v>
       </c>
       <c r="K70" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L70" t="s">
         <v>26</v>
       </c>
       <c r="M70" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N70" t="s">
         <v>28</v>
       </c>
       <c r="O70" t="s">
-        <v>676</v>
+        <v>654</v>
       </c>
     </row>
     <row r="71" spans="1:15">
       <c r="A71">
-        <v>4935</v>
+        <v>3317</v>
       </c>
       <c r="B71" t="s">
-        <v>677</v>
+        <v>655</v>
       </c>
       <c r="C71" t="s">
-        <v>678</v>
+        <v>656</v>
       </c>
       <c r="D71" t="s">
-        <v>679</v>
+        <v>657</v>
       </c>
       <c r="E71" t="s">
-        <v>680</v>
+        <v>658</v>
       </c>
       <c r="F71" t="s">
-        <v>681</v>
+        <v>659</v>
       </c>
       <c r="G71" t="s">
-        <v>682</v>
+        <v>660</v>
       </c>
       <c r="H71" t="s">
-        <v>683</v>
+        <v>661</v>
       </c>
       <c r="I71" t="s">
-        <v>684</v>
+        <v>662</v>
       </c>
       <c r="J71" t="s">
         <v>24</v>
       </c>
       <c r="K71" t="s">
-        <v>89</v>
+        <v>451</v>
       </c>
       <c r="L71" t="s">
         <v>26</v>
       </c>
       <c r="M71" t="s">
-        <v>90</v>
+        <v>453</v>
       </c>
       <c r="N71" t="s">
         <v>28</v>
       </c>
       <c r="O71" t="s">
-        <v>685</v>
+        <v>663</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="A72">
-        <v>4947</v>
+        <v>3330</v>
       </c>
       <c r="B72" t="s">
-        <v>686</v>
+        <v>664</v>
       </c>
       <c r="C72" t="s">
-        <v>687</v>
+        <v>665</v>
       </c>
       <c r="D72" t="s">
-        <v>688</v>
+        <v>666</v>
       </c>
       <c r="E72" t="s">
-        <v>689</v>
+        <v>667</v>
       </c>
       <c r="F72" t="s">
-        <v>690</v>
+        <v>668</v>
       </c>
       <c r="G72" t="s">
-        <v>691</v>
+        <v>669</v>
       </c>
       <c r="H72" t="s">
-        <v>692</v>
+        <v>670</v>
       </c>
       <c r="I72" t="s">
-        <v>693</v>
+        <v>671</v>
       </c>
       <c r="J72" t="s">
         <v>24</v>
       </c>
       <c r="K72" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="L72" t="s">
         <v>26</v>
       </c>
       <c r="M72" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="N72" t="s">
         <v>28</v>
       </c>
       <c r="O72" t="s">
-        <v>694</v>
+        <v>672</v>
       </c>
     </row>
     <row r="73" spans="1:15">
       <c r="A73">
-        <v>4965</v>
+        <v>3331</v>
       </c>
       <c r="B73" t="s">
-        <v>695</v>
+        <v>673</v>
       </c>
       <c r="C73" t="s">
-        <v>696</v>
+        <v>674</v>
       </c>
       <c r="D73" t="s">
-        <v>697</v>
+        <v>675</v>
       </c>
       <c r="E73" t="s">
-        <v>698</v>
+        <v>676</v>
       </c>
       <c r="F73" t="s">
-        <v>699</v>
+        <v>677</v>
       </c>
       <c r="G73" t="s">
-        <v>700</v>
+        <v>678</v>
       </c>
       <c r="H73" t="s">
-        <v>701</v>
+        <v>679</v>
       </c>
       <c r="I73" t="s">
-        <v>702</v>
+        <v>680</v>
       </c>
       <c r="J73" t="s">
         <v>24</v>
       </c>
       <c r="K73" t="s">
         <v>25</v>
       </c>
       <c r="L73" t="s">
         <v>26</v>
       </c>
       <c r="M73" t="s">
         <v>27</v>
       </c>
       <c r="N73" t="s">
         <v>28</v>
       </c>
       <c r="O73" t="s">
-        <v>703</v>
+        <v>681</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="A74">
-        <v>5273</v>
+        <v>3336</v>
       </c>
       <c r="B74" t="s">
-        <v>704</v>
+        <v>682</v>
       </c>
       <c r="C74" t="s">
-        <v>705</v>
+        <v>683</v>
       </c>
       <c r="D74" t="s">
-        <v>706</v>
+        <v>684</v>
       </c>
       <c r="E74" t="s">
-        <v>707</v>
+        <v>685</v>
       </c>
       <c r="F74" t="s">
-        <v>708</v>
+        <v>686</v>
       </c>
       <c r="G74" t="s">
-        <v>709</v>
+        <v>687</v>
       </c>
       <c r="H74" t="s">
-        <v>710</v>
+        <v>688</v>
       </c>
       <c r="I74" t="s">
-        <v>711</v>
+        <v>689</v>
       </c>
       <c r="J74" t="s">
         <v>24</v>
       </c>
       <c r="K74" t="s">
-        <v>712</v>
+        <v>690</v>
       </c>
       <c r="L74" t="s">
         <v>26</v>
       </c>
       <c r="M74" t="s">
-        <v>713</v>
+        <v>691</v>
       </c>
       <c r="N74" t="s">
         <v>28</v>
       </c>
       <c r="O74" t="s">
-        <v>714</v>
+        <v>692</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75">
-        <v>5326</v>
+        <v>3341</v>
       </c>
       <c r="B75" t="s">
-        <v>715</v>
+        <v>693</v>
       </c>
       <c r="C75" t="s">
-        <v>716</v>
+        <v>694</v>
       </c>
       <c r="D75" t="s">
-        <v>717</v>
+        <v>695</v>
       </c>
       <c r="E75" t="s">
-        <v>718</v>
+        <v>696</v>
       </c>
       <c r="F75" t="s">
-        <v>719</v>
+        <v>697</v>
       </c>
       <c r="G75" t="s">
-        <v>720</v>
+        <v>698</v>
       </c>
       <c r="H75" t="s">
-        <v>721</v>
+        <v>699</v>
       </c>
       <c r="I75" t="s">
-        <v>722</v>
+        <v>700</v>
       </c>
       <c r="J75" t="s">
         <v>24</v>
       </c>
       <c r="K75" t="s">
-        <v>89</v>
+        <v>47</v>
       </c>
       <c r="L75" t="s">
         <v>26</v>
       </c>
       <c r="M75" t="s">
-        <v>90</v>
+        <v>48</v>
       </c>
       <c r="N75" t="s">
         <v>28</v>
       </c>
       <c r="O75" t="s">
-        <v>723</v>
+        <v>701</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="A76">
-        <v>5330</v>
+        <v>3342</v>
       </c>
       <c r="B76" t="s">
-        <v>724</v>
+        <v>702</v>
       </c>
       <c r="C76" t="s">
-        <v>725</v>
+        <v>703</v>
       </c>
       <c r="D76" t="s">
-        <v>726</v>
+        <v>704</v>
       </c>
       <c r="E76" t="s">
-        <v>727</v>
+        <v>705</v>
       </c>
       <c r="F76" t="s">
-        <v>728</v>
+        <v>706</v>
       </c>
       <c r="G76" t="s">
-        <v>729</v>
+        <v>707</v>
       </c>
       <c r="H76" t="s">
-        <v>730</v>
+        <v>708</v>
       </c>
       <c r="I76" t="s">
-        <v>731</v>
+        <v>709</v>
       </c>
       <c r="J76" t="s">
         <v>24</v>
       </c>
       <c r="K76" t="s">
-        <v>89</v>
+        <v>170</v>
       </c>
       <c r="L76" t="s">
         <v>26</v>
       </c>
       <c r="M76" t="s">
-        <v>90</v>
+        <v>171</v>
       </c>
       <c r="N76" t="s">
         <v>28</v>
       </c>
       <c r="O76" t="s">
-        <v>732</v>
+        <v>710</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77">
-        <v>5331</v>
+        <v>3345</v>
       </c>
       <c r="B77" t="s">
-        <v>733</v>
+        <v>711</v>
       </c>
       <c r="C77" t="s">
-        <v>734</v>
+        <v>712</v>
       </c>
       <c r="D77" t="s">
-        <v>735</v>
+        <v>713</v>
       </c>
       <c r="E77" t="s">
-        <v>736</v>
+        <v>714</v>
       </c>
       <c r="F77" t="s">
-        <v>737</v>
+        <v>715</v>
       </c>
       <c r="G77" t="s">
-        <v>738</v>
+        <v>716</v>
       </c>
       <c r="H77" t="s">
-        <v>739</v>
+        <v>717</v>
       </c>
       <c r="I77" t="s">
-        <v>740</v>
+        <v>718</v>
       </c>
       <c r="J77" t="s">
         <v>24</v>
       </c>
       <c r="K77" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="L77" t="s">
         <v>26</v>
       </c>
       <c r="M77" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="N77" t="s">
         <v>28</v>
       </c>
       <c r="O77" t="s">
-        <v>741</v>
+        <v>719</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="A78">
-        <v>5335</v>
+        <v>3347</v>
       </c>
       <c r="B78" t="s">
-        <v>742</v>
+        <v>720</v>
       </c>
       <c r="C78" t="s">
-        <v>743</v>
+        <v>721</v>
       </c>
       <c r="D78" t="s">
-        <v>744</v>
+        <v>722</v>
       </c>
       <c r="E78" t="s">
-        <v>745</v>
+        <v>723</v>
       </c>
       <c r="F78" t="s">
-        <v>746</v>
+        <v>724</v>
       </c>
       <c r="G78" t="s">
-        <v>747</v>
+        <v>725</v>
       </c>
       <c r="H78" t="s">
-        <v>748</v>
+        <v>726</v>
       </c>
       <c r="I78" t="s">
-        <v>749</v>
+        <v>727</v>
       </c>
       <c r="J78" t="s">
         <v>24</v>
       </c>
       <c r="K78" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L78" t="s">
         <v>26</v>
       </c>
       <c r="M78" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N78" t="s">
         <v>28</v>
       </c>
       <c r="O78" t="s">
-        <v>750</v>
+        <v>728</v>
       </c>
     </row>
     <row r="79" spans="1:15">
       <c r="A79">
-        <v>5346</v>
+        <v>3348</v>
       </c>
       <c r="B79" t="s">
-        <v>751</v>
+        <v>729</v>
       </c>
       <c r="C79" t="s">
-        <v>752</v>
+        <v>730</v>
       </c>
       <c r="D79" t="s">
-        <v>753</v>
+        <v>731</v>
       </c>
       <c r="E79" t="s">
-        <v>754</v>
+        <v>732</v>
       </c>
       <c r="F79" t="s">
-        <v>755</v>
+        <v>733</v>
       </c>
       <c r="G79" t="s">
-        <v>756</v>
+        <v>734</v>
       </c>
       <c r="H79" t="s">
-        <v>757</v>
+        <v>735</v>
       </c>
       <c r="I79" t="s">
-        <v>758</v>
+        <v>736</v>
       </c>
       <c r="J79" t="s">
         <v>24</v>
       </c>
       <c r="K79" t="s">
-        <v>759</v>
+        <v>25</v>
       </c>
       <c r="L79" t="s">
         <v>26</v>
       </c>
       <c r="M79" t="s">
-        <v>760</v>
+        <v>27</v>
       </c>
       <c r="N79" t="s">
         <v>28</v>
       </c>
       <c r="O79" t="s">
-        <v>761</v>
+        <v>737</v>
       </c>
     </row>
     <row r="80" spans="1:15">
       <c r="A80">
-        <v>5348</v>
+        <v>3350</v>
       </c>
       <c r="B80" t="s">
-        <v>762</v>
+        <v>738</v>
       </c>
       <c r="C80" t="s">
-        <v>763</v>
+        <v>739</v>
       </c>
       <c r="D80" t="s">
-        <v>764</v>
+        <v>740</v>
       </c>
       <c r="E80" t="s">
-        <v>765</v>
+        <v>741</v>
       </c>
       <c r="F80" t="s">
-        <v>766</v>
+        <v>742</v>
       </c>
       <c r="G80" t="s">
-        <v>767</v>
+        <v>743</v>
       </c>
       <c r="H80" t="s">
-        <v>768</v>
+        <v>744</v>
       </c>
       <c r="I80" t="s">
-        <v>769</v>
+        <v>745</v>
       </c>
       <c r="J80" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K80" t="s">
-        <v>89</v>
+        <v>746</v>
       </c>
       <c r="L80" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M80" t="s">
-        <v>90</v>
+        <v>747</v>
       </c>
       <c r="N80" t="s">
         <v>28</v>
       </c>
       <c r="O80" t="s">
-        <v>770</v>
+        <v>748</v>
       </c>
     </row>
     <row r="81" spans="1:15">
       <c r="A81">
-        <v>5351</v>
+        <v>3352</v>
       </c>
       <c r="B81" t="s">
-        <v>771</v>
+        <v>749</v>
       </c>
       <c r="C81" t="s">
-        <v>772</v>
+        <v>750</v>
       </c>
       <c r="D81" t="s">
-        <v>773</v>
+        <v>751</v>
       </c>
       <c r="E81" t="s">
-        <v>774</v>
+        <v>752</v>
       </c>
       <c r="F81" t="s">
-        <v>775</v>
+        <v>753</v>
       </c>
       <c r="G81" t="s">
-        <v>776</v>
+        <v>754</v>
       </c>
       <c r="H81" t="s">
-        <v>777</v>
+        <v>755</v>
       </c>
       <c r="I81" t="s">
-        <v>778</v>
+        <v>756</v>
       </c>
       <c r="J81" t="s">
-        <v>24</v>
+        <v>757</v>
       </c>
       <c r="K81" t="s">
-        <v>25</v>
+        <v>758</v>
       </c>
       <c r="L81" t="s">
-        <v>26</v>
+        <v>759</v>
       </c>
       <c r="M81" t="s">
-        <v>27</v>
+        <v>760</v>
       </c>
       <c r="N81" t="s">
         <v>28</v>
       </c>
       <c r="O81" t="s">
-        <v>779</v>
+        <v>761</v>
       </c>
     </row>
     <row r="82" spans="1:15">
       <c r="A82">
-        <v>5353</v>
+        <v>3354</v>
       </c>
       <c r="B82" t="s">
-        <v>780</v>
+        <v>762</v>
       </c>
       <c r="C82" t="s">
-        <v>781</v>
+        <v>763</v>
       </c>
       <c r="D82" t="s">
-        <v>782</v>
+        <v>764</v>
       </c>
       <c r="E82" t="s">
-        <v>783</v>
+        <v>765</v>
       </c>
       <c r="F82" t="s">
-        <v>784</v>
+        <v>766</v>
       </c>
       <c r="G82" t="s">
-        <v>785</v>
+        <v>767</v>
       </c>
       <c r="H82" t="s">
-        <v>786</v>
+        <v>768</v>
       </c>
       <c r="I82" t="s">
-        <v>787</v>
+        <v>769</v>
       </c>
       <c r="J82" t="s">
-        <v>109</v>
+        <v>24</v>
       </c>
       <c r="K82" t="s">
-        <v>788</v>
+        <v>25</v>
       </c>
       <c r="L82" t="s">
-        <v>111</v>
+        <v>26</v>
       </c>
       <c r="M82" t="s">
-        <v>789</v>
+        <v>27</v>
       </c>
       <c r="N82" t="s">
         <v>28</v>
       </c>
       <c r="O82" t="s">
-        <v>790</v>
+        <v>770</v>
       </c>
     </row>
     <row r="83" spans="1:15">
       <c r="A83">
-        <v>5354</v>
+        <v>3355</v>
       </c>
       <c r="B83" t="s">
-        <v>791</v>
+        <v>771</v>
       </c>
       <c r="C83" t="s">
-        <v>792</v>
+        <v>772</v>
       </c>
       <c r="D83" t="s">
-        <v>793</v>
+        <v>773</v>
       </c>
       <c r="E83" t="s">
-        <v>794</v>
+        <v>774</v>
       </c>
       <c r="F83" t="s">
-        <v>795</v>
+        <v>775</v>
       </c>
       <c r="G83" t="s">
-        <v>796</v>
+        <v>776</v>
       </c>
       <c r="H83" t="s">
-        <v>797</v>
+        <v>777</v>
       </c>
       <c r="I83" t="s">
-        <v>798</v>
+        <v>778</v>
       </c>
       <c r="J83" t="s">
         <v>24</v>
       </c>
       <c r="K83" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="L83" t="s">
         <v>26</v>
       </c>
       <c r="M83" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="N83" t="s">
         <v>28</v>
       </c>
       <c r="O83" t="s">
-        <v>799</v>
+        <v>779</v>
       </c>
     </row>
     <row r="84" spans="1:15">
       <c r="A84">
-        <v>5364</v>
+        <v>3359</v>
       </c>
       <c r="B84" t="s">
-        <v>800</v>
+        <v>780</v>
       </c>
       <c r="C84" t="s">
-        <v>801</v>
+        <v>781</v>
       </c>
       <c r="D84" t="s">
-        <v>802</v>
+        <v>782</v>
       </c>
       <c r="E84" t="s">
-        <v>803</v>
+        <v>783</v>
       </c>
       <c r="F84" t="s">
-        <v>804</v>
+        <v>784</v>
       </c>
       <c r="G84" t="s">
-        <v>805</v>
+        <v>785</v>
       </c>
       <c r="H84" t="s">
-        <v>806</v>
+        <v>786</v>
       </c>
       <c r="I84" t="s">
-        <v>807</v>
+        <v>787</v>
       </c>
       <c r="J84" t="s">
         <v>24</v>
       </c>
       <c r="K84" t="s">
-        <v>58</v>
+        <v>451</v>
       </c>
       <c r="L84" t="s">
         <v>26</v>
       </c>
       <c r="M84" t="s">
-        <v>59</v>
+        <v>453</v>
       </c>
       <c r="N84" t="s">
         <v>28</v>
       </c>
       <c r="O84" t="s">
-        <v>808</v>
+        <v>788</v>
       </c>
     </row>
     <row r="85" spans="1:15">
       <c r="A85">
-        <v>5365</v>
+        <v>3360</v>
       </c>
       <c r="B85" t="s">
-        <v>809</v>
+        <v>789</v>
       </c>
       <c r="C85" t="s">
-        <v>810</v>
+        <v>790</v>
       </c>
       <c r="D85" t="s">
-        <v>811</v>
+        <v>791</v>
       </c>
       <c r="E85" t="s">
-        <v>812</v>
+        <v>792</v>
       </c>
       <c r="F85" t="s">
-        <v>813</v>
+        <v>793</v>
       </c>
       <c r="G85" t="s">
-        <v>814</v>
+        <v>794</v>
       </c>
       <c r="H85" t="s">
-        <v>815</v>
+        <v>795</v>
       </c>
       <c r="I85" t="s">
-        <v>816</v>
+        <v>796</v>
       </c>
       <c r="J85" t="s">
         <v>24</v>
       </c>
       <c r="K85" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L85" t="s">
         <v>26</v>
       </c>
       <c r="M85" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N85" t="s">
         <v>28</v>
       </c>
       <c r="O85" t="s">
-        <v>817</v>
+        <v>797</v>
       </c>
     </row>
     <row r="86" spans="1:15">
       <c r="A86">
-        <v>5367</v>
+        <v>3361</v>
       </c>
       <c r="B86" t="s">
-        <v>818</v>
+        <v>798</v>
       </c>
       <c r="C86" t="s">
-        <v>819</v>
+        <v>799</v>
       </c>
       <c r="D86" t="s">
-        <v>820</v>
+        <v>800</v>
       </c>
       <c r="E86" t="s">
-        <v>821</v>
+        <v>801</v>
       </c>
       <c r="F86" t="s">
-        <v>822</v>
+        <v>802</v>
       </c>
       <c r="G86" t="s">
-        <v>823</v>
+        <v>803</v>
       </c>
       <c r="H86" t="s">
-        <v>824</v>
+        <v>804</v>
       </c>
       <c r="I86" t="s">
-        <v>825</v>
+        <v>805</v>
       </c>
       <c r="J86" t="s">
         <v>24</v>
       </c>
       <c r="K86" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L86" t="s">
         <v>26</v>
       </c>
       <c r="M86" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N86" t="s">
         <v>28</v>
       </c>
       <c r="O86" t="s">
-        <v>826</v>
+        <v>806</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87">
-        <v>5368</v>
+        <v>3364</v>
       </c>
       <c r="B87" t="s">
-        <v>827</v>
+        <v>807</v>
       </c>
       <c r="C87" t="s">
-        <v>828</v>
+        <v>808</v>
       </c>
       <c r="D87" t="s">
-        <v>829</v>
+        <v>809</v>
       </c>
       <c r="E87" t="s">
-        <v>830</v>
+        <v>810</v>
       </c>
       <c r="F87" t="s">
-        <v>831</v>
+        <v>811</v>
       </c>
       <c r="G87" t="s">
-        <v>832</v>
+        <v>812</v>
       </c>
       <c r="H87" t="s">
-        <v>833</v>
+        <v>813</v>
       </c>
       <c r="I87" t="s">
-        <v>834</v>
+        <v>814</v>
       </c>
       <c r="J87" t="s">
         <v>24</v>
       </c>
       <c r="K87" t="s">
         <v>25</v>
       </c>
       <c r="L87" t="s">
         <v>26</v>
       </c>
       <c r="M87" t="s">
         <v>27</v>
       </c>
       <c r="N87" t="s">
         <v>28</v>
       </c>
       <c r="O87" t="s">
-        <v>835</v>
+        <v>815</v>
       </c>
     </row>
     <row r="88" spans="1:15">
       <c r="A88">
-        <v>5372</v>
+        <v>3365</v>
       </c>
       <c r="B88" t="s">
-        <v>836</v>
+        <v>816</v>
       </c>
       <c r="C88" t="s">
-        <v>837</v>
+        <v>817</v>
       </c>
       <c r="D88" t="s">
-        <v>838</v>
+        <v>818</v>
       </c>
       <c r="E88" t="s">
-        <v>839</v>
+        <v>819</v>
       </c>
       <c r="F88" t="s">
-        <v>840</v>
+        <v>820</v>
       </c>
       <c r="G88" t="s">
-        <v>841</v>
+        <v>821</v>
       </c>
       <c r="H88" t="s">
-        <v>842</v>
+        <v>822</v>
       </c>
       <c r="I88" t="s">
-        <v>843</v>
+        <v>823</v>
       </c>
       <c r="J88" t="s">
         <v>24</v>
       </c>
       <c r="K88" t="s">
         <v>25</v>
       </c>
       <c r="L88" t="s">
         <v>26</v>
       </c>
       <c r="M88" t="s">
         <v>27</v>
       </c>
       <c r="N88" t="s">
         <v>28</v>
       </c>
       <c r="O88" t="s">
-        <v>844</v>
+        <v>824</v>
       </c>
     </row>
     <row r="89" spans="1:15">
       <c r="A89">
-        <v>5375</v>
+        <v>3366</v>
       </c>
       <c r="B89" t="s">
-        <v>845</v>
+        <v>825</v>
       </c>
       <c r="C89" t="s">
-        <v>846</v>
+        <v>826</v>
       </c>
       <c r="D89" t="s">
-        <v>847</v>
+        <v>827</v>
       </c>
       <c r="E89" t="s">
-        <v>848</v>
+        <v>828</v>
       </c>
       <c r="F89" t="s">
-        <v>849</v>
+        <v>829</v>
       </c>
       <c r="G89" t="s">
-        <v>850</v>
+        <v>830</v>
       </c>
       <c r="H89" t="s">
-        <v>851</v>
+        <v>831</v>
       </c>
       <c r="I89" t="s">
-        <v>852</v>
+        <v>832</v>
       </c>
       <c r="J89" t="s">
-        <v>109</v>
+        <v>24</v>
       </c>
       <c r="K89" t="s">
-        <v>853</v>
+        <v>25</v>
       </c>
       <c r="L89" t="s">
-        <v>111</v>
+        <v>26</v>
       </c>
       <c r="M89" t="s">
-        <v>854</v>
+        <v>27</v>
       </c>
       <c r="N89" t="s">
         <v>28</v>
       </c>
       <c r="O89" t="s">
-        <v>855</v>
+        <v>833</v>
       </c>
     </row>
     <row r="90" spans="1:15">
       <c r="A90">
-        <v>5382</v>
+        <v>3370</v>
       </c>
       <c r="B90" t="s">
-        <v>856</v>
+        <v>834</v>
       </c>
       <c r="C90" t="s">
-        <v>857</v>
+        <v>835</v>
       </c>
       <c r="D90" t="s">
-        <v>858</v>
+        <v>836</v>
       </c>
       <c r="E90" t="s">
-        <v>859</v>
+        <v>837</v>
       </c>
       <c r="F90" t="s">
-        <v>860</v>
+        <v>838</v>
       </c>
       <c r="G90" t="s">
-        <v>861</v>
+        <v>839</v>
       </c>
       <c r="H90" t="s">
-        <v>862</v>
+        <v>840</v>
       </c>
       <c r="I90" t="s">
-        <v>863</v>
+        <v>841</v>
       </c>
       <c r="J90" t="s">
         <v>24</v>
       </c>
       <c r="K90" t="s">
-        <v>89</v>
+        <v>170</v>
       </c>
       <c r="L90" t="s">
         <v>26</v>
       </c>
       <c r="M90" t="s">
-        <v>90</v>
+        <v>171</v>
       </c>
       <c r="N90" t="s">
         <v>28</v>
       </c>
       <c r="O90" t="s">
-        <v>864</v>
+        <v>842</v>
       </c>
     </row>
     <row r="91" spans="1:15">
       <c r="A91">
-        <v>5435</v>
+        <v>3372</v>
       </c>
       <c r="B91" t="s">
-        <v>865</v>
+        <v>843</v>
       </c>
       <c r="C91" t="s">
-        <v>866</v>
+        <v>844</v>
       </c>
       <c r="D91" t="s">
-        <v>867</v>
+        <v>845</v>
       </c>
       <c r="E91" t="s">
-        <v>868</v>
+        <v>846</v>
       </c>
       <c r="F91" t="s">
-        <v>869</v>
+        <v>847</v>
       </c>
       <c r="G91" t="s">
-        <v>870</v>
+        <v>848</v>
       </c>
       <c r="H91" t="s">
-        <v>871</v>
+        <v>849</v>
       </c>
       <c r="I91" t="s">
-        <v>872</v>
+        <v>850</v>
       </c>
       <c r="J91" t="s">
         <v>24</v>
       </c>
       <c r="K91" t="s">
-        <v>89</v>
+        <v>170</v>
       </c>
       <c r="L91" t="s">
         <v>26</v>
       </c>
       <c r="M91" t="s">
-        <v>90</v>
+        <v>171</v>
       </c>
       <c r="N91" t="s">
         <v>28</v>
       </c>
       <c r="O91" t="s">
-        <v>873</v>
+        <v>851</v>
       </c>
     </row>
     <row r="92" spans="1:15">
       <c r="A92">
-        <v>5437</v>
+        <v>3373</v>
       </c>
       <c r="B92" t="s">
-        <v>874</v>
+        <v>852</v>
       </c>
       <c r="C92" t="s">
-        <v>875</v>
+        <v>853</v>
       </c>
       <c r="D92" t="s">
-        <v>876</v>
+        <v>854</v>
       </c>
       <c r="E92" t="s">
-        <v>877</v>
+        <v>855</v>
       </c>
       <c r="F92" t="s">
-        <v>878</v>
+        <v>856</v>
       </c>
       <c r="G92" t="s">
-        <v>879</v>
+        <v>857</v>
       </c>
       <c r="H92" t="s">
-        <v>880</v>
+        <v>858</v>
       </c>
       <c r="I92" t="s">
-        <v>881</v>
+        <v>859</v>
       </c>
       <c r="J92" t="s">
         <v>24</v>
       </c>
       <c r="K92" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L92" t="s">
         <v>26</v>
       </c>
       <c r="M92" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N92" t="s">
         <v>28</v>
       </c>
       <c r="O92" t="s">
-        <v>882</v>
+        <v>860</v>
       </c>
     </row>
     <row r="93" spans="1:15">
       <c r="A93">
-        <v>5439</v>
+        <v>3375</v>
       </c>
       <c r="B93" t="s">
-        <v>883</v>
+        <v>861</v>
       </c>
       <c r="C93" t="s">
-        <v>884</v>
+        <v>862</v>
       </c>
       <c r="D93" t="s">
-        <v>885</v>
+        <v>863</v>
       </c>
       <c r="E93" t="s">
-        <v>886</v>
+        <v>864</v>
       </c>
       <c r="F93" t="s">
-        <v>887</v>
+        <v>865</v>
       </c>
       <c r="G93" t="s">
-        <v>888</v>
+        <v>866</v>
       </c>
       <c r="H93" t="s">
-        <v>889</v>
+        <v>867</v>
       </c>
       <c r="I93" t="s">
-        <v>890</v>
+        <v>868</v>
       </c>
       <c r="J93" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K93" t="s">
-        <v>25</v>
+        <v>690</v>
       </c>
       <c r="L93" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M93" t="s">
-        <v>27</v>
+        <v>691</v>
       </c>
       <c r="N93" t="s">
         <v>28</v>
       </c>
       <c r="O93" t="s">
-        <v>891</v>
+        <v>869</v>
       </c>
     </row>
     <row r="94" spans="1:15">
       <c r="A94">
-        <v>5456</v>
+        <v>3379</v>
       </c>
       <c r="B94" t="s">
-        <v>892</v>
+        <v>870</v>
       </c>
       <c r="C94" t="s">
-        <v>893</v>
+        <v>871</v>
       </c>
       <c r="D94" t="s">
-        <v>894</v>
+        <v>872</v>
       </c>
       <c r="E94" t="s">
-        <v>895</v>
+        <v>873</v>
       </c>
       <c r="F94" t="s">
-        <v>896</v>
+        <v>874</v>
       </c>
       <c r="G94" t="s">
-        <v>897</v>
+        <v>875</v>
       </c>
       <c r="H94" t="s">
-        <v>898</v>
+        <v>876</v>
       </c>
       <c r="I94" t="s">
-        <v>899</v>
+        <v>877</v>
       </c>
       <c r="J94" t="s">
-        <v>109</v>
+        <v>24</v>
       </c>
       <c r="K94" t="s">
-        <v>360</v>
+        <v>25</v>
       </c>
       <c r="L94" t="s">
-        <v>111</v>
+        <v>26</v>
       </c>
       <c r="M94" t="s">
-        <v>362</v>
+        <v>27</v>
       </c>
       <c r="N94" t="s">
         <v>28</v>
       </c>
       <c r="O94" t="s">
-        <v>900</v>
+        <v>878</v>
       </c>
     </row>
     <row r="95" spans="1:15">
       <c r="A95">
-        <v>5474</v>
+        <v>3381</v>
       </c>
       <c r="B95" t="s">
-        <v>901</v>
+        <v>879</v>
       </c>
       <c r="C95" t="s">
-        <v>902</v>
+        <v>880</v>
       </c>
       <c r="D95" t="s">
-        <v>903</v>
+        <v>881</v>
       </c>
       <c r="E95" t="s">
-        <v>904</v>
+        <v>882</v>
       </c>
       <c r="F95" t="s">
-        <v>905</v>
+        <v>883</v>
       </c>
       <c r="G95" t="s">
-        <v>906</v>
+        <v>884</v>
       </c>
       <c r="H95" t="s">
-        <v>907</v>
+        <v>885</v>
       </c>
       <c r="I95" t="s">
-        <v>908</v>
+        <v>886</v>
       </c>
       <c r="J95" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K95" t="s">
-        <v>25</v>
+        <v>690</v>
       </c>
       <c r="L95" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M95" t="s">
-        <v>27</v>
+        <v>691</v>
       </c>
       <c r="N95" t="s">
         <v>28</v>
       </c>
       <c r="O95" t="s">
-        <v>909</v>
+        <v>887</v>
       </c>
     </row>
     <row r="96" spans="1:15">
       <c r="A96">
-        <v>5475</v>
+        <v>3383</v>
       </c>
       <c r="B96" t="s">
-        <v>910</v>
+        <v>888</v>
       </c>
       <c r="C96" t="s">
-        <v>911</v>
+        <v>889</v>
       </c>
       <c r="D96" t="s">
-        <v>912</v>
+        <v>890</v>
       </c>
       <c r="E96" t="s">
-        <v>913</v>
+        <v>891</v>
       </c>
       <c r="F96" t="s">
-        <v>914</v>
+        <v>892</v>
       </c>
       <c r="G96" t="s">
-        <v>915</v>
+        <v>893</v>
       </c>
       <c r="H96" t="s">
-        <v>916</v>
+        <v>894</v>
       </c>
       <c r="I96" t="s">
-        <v>917</v>
+        <v>895</v>
       </c>
       <c r="J96" t="s">
         <v>24</v>
       </c>
       <c r="K96" t="s">
-        <v>89</v>
+        <v>274</v>
       </c>
       <c r="L96" t="s">
         <v>26</v>
       </c>
       <c r="M96" t="s">
-        <v>90</v>
+        <v>276</v>
       </c>
       <c r="N96" t="s">
         <v>28</v>
       </c>
       <c r="O96" t="s">
-        <v>918</v>
+        <v>896</v>
       </c>
     </row>
     <row r="97" spans="1:15">
       <c r="A97">
-        <v>5476</v>
+        <v>3389</v>
       </c>
       <c r="B97" t="s">
-        <v>919</v>
+        <v>897</v>
       </c>
       <c r="C97" t="s">
-        <v>920</v>
+        <v>898</v>
       </c>
       <c r="D97" t="s">
-        <v>921</v>
+        <v>899</v>
       </c>
       <c r="E97" t="s">
-        <v>922</v>
+        <v>900</v>
       </c>
       <c r="F97" t="s">
-        <v>923</v>
+        <v>901</v>
       </c>
       <c r="G97" t="s">
-        <v>924</v>
+        <v>902</v>
       </c>
       <c r="H97" t="s">
-        <v>925</v>
+        <v>903</v>
       </c>
       <c r="I97" t="s">
-        <v>926</v>
+        <v>904</v>
       </c>
       <c r="J97" t="s">
-        <v>927</v>
+        <v>24</v>
       </c>
       <c r="K97" t="s">
-        <v>373</v>
+        <v>905</v>
       </c>
       <c r="L97" t="s">
-        <v>928</v>
+        <v>26</v>
       </c>
       <c r="M97" t="s">
-        <v>375</v>
+        <v>906</v>
       </c>
       <c r="N97" t="s">
         <v>28</v>
       </c>
       <c r="O97" t="s">
-        <v>929</v>
+        <v>907</v>
       </c>
     </row>
     <row r="98" spans="1:15">
       <c r="A98">
-        <v>5478</v>
+        <v>3390</v>
       </c>
       <c r="B98" t="s">
-        <v>930</v>
+        <v>908</v>
       </c>
       <c r="C98" t="s">
-        <v>931</v>
+        <v>909</v>
       </c>
       <c r="D98" t="s">
-        <v>932</v>
+        <v>910</v>
       </c>
       <c r="E98" t="s">
-        <v>933</v>
+        <v>911</v>
       </c>
       <c r="F98" t="s">
-        <v>934</v>
+        <v>912</v>
       </c>
       <c r="G98" t="s">
-        <v>935</v>
+        <v>913</v>
       </c>
       <c r="H98" t="s">
-        <v>936</v>
+        <v>914</v>
       </c>
       <c r="I98" t="s">
-        <v>937</v>
+        <v>915</v>
       </c>
       <c r="J98" t="s">
         <v>24</v>
       </c>
       <c r="K98" t="s">
         <v>25</v>
       </c>
       <c r="L98" t="s">
         <v>26</v>
       </c>
       <c r="M98" t="s">
         <v>27</v>
       </c>
       <c r="N98" t="s">
         <v>28</v>
       </c>
       <c r="O98" t="s">
-        <v>938</v>
+        <v>916</v>
       </c>
     </row>
     <row r="99" spans="1:15">
       <c r="A99">
-        <v>5496</v>
+        <v>3395</v>
       </c>
       <c r="B99" t="s">
-        <v>939</v>
+        <v>917</v>
       </c>
       <c r="C99" t="s">
-        <v>940</v>
+        <v>918</v>
       </c>
       <c r="D99" t="s">
-        <v>941</v>
+        <v>919</v>
       </c>
       <c r="E99" t="s">
-        <v>942</v>
+        <v>920</v>
       </c>
       <c r="F99" t="s">
-        <v>943</v>
+        <v>921</v>
       </c>
       <c r="G99" t="s">
-        <v>944</v>
+        <v>922</v>
       </c>
       <c r="H99" t="s">
-        <v>945</v>
+        <v>923</v>
       </c>
       <c r="I99" t="s">
-        <v>946</v>
+        <v>924</v>
       </c>
       <c r="J99" t="s">
         <v>24</v>
       </c>
       <c r="K99" t="s">
-        <v>853</v>
+        <v>925</v>
       </c>
       <c r="L99" t="s">
         <v>26</v>
       </c>
       <c r="M99" t="s">
-        <v>854</v>
+        <v>926</v>
       </c>
       <c r="N99" t="s">
         <v>28</v>
       </c>
       <c r="O99" t="s">
-        <v>947</v>
+        <v>927</v>
       </c>
     </row>
     <row r="100" spans="1:15">
       <c r="A100">
-        <v>5507</v>
+        <v>3406</v>
       </c>
       <c r="B100" t="s">
-        <v>948</v>
+        <v>928</v>
       </c>
       <c r="C100" t="s">
-        <v>949</v>
+        <v>929</v>
       </c>
       <c r="D100" t="s">
-        <v>950</v>
+        <v>930</v>
       </c>
       <c r="E100" t="s">
-        <v>951</v>
+        <v>931</v>
       </c>
       <c r="F100" t="s">
-        <v>952</v>
+        <v>932</v>
       </c>
       <c r="G100" t="s">
-        <v>953</v>
+        <v>933</v>
       </c>
       <c r="H100" t="s">
-        <v>954</v>
+        <v>934</v>
       </c>
       <c r="I100" t="s">
-        <v>955</v>
+        <v>935</v>
       </c>
       <c r="J100" t="s">
         <v>24</v>
       </c>
       <c r="K100" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L100" t="s">
         <v>26</v>
       </c>
       <c r="M100" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N100" t="s">
         <v>28</v>
       </c>
       <c r="O100" t="s">
-        <v>956</v>
+        <v>936</v>
       </c>
     </row>
     <row r="101" spans="1:15">
       <c r="A101">
-        <v>5509</v>
+        <v>3407</v>
       </c>
       <c r="B101" t="s">
-        <v>957</v>
+        <v>937</v>
       </c>
       <c r="C101" t="s">
-        <v>958</v>
+        <v>938</v>
       </c>
       <c r="D101" t="s">
-        <v>959</v>
+        <v>939</v>
       </c>
       <c r="E101" t="s">
-        <v>960</v>
+        <v>940</v>
       </c>
       <c r="F101" t="s">
-        <v>961</v>
+        <v>941</v>
       </c>
       <c r="G101" t="s">
-        <v>962</v>
+        <v>942</v>
       </c>
       <c r="H101" t="s">
-        <v>963</v>
+        <v>943</v>
       </c>
       <c r="I101" t="s">
-        <v>964</v>
+        <v>944</v>
       </c>
       <c r="J101" t="s">
-        <v>109</v>
+        <v>24</v>
       </c>
       <c r="K101" t="s">
-        <v>373</v>
+        <v>25</v>
       </c>
       <c r="L101" t="s">
-        <v>111</v>
+        <v>26</v>
       </c>
       <c r="M101" t="s">
-        <v>375</v>
+        <v>27</v>
       </c>
       <c r="N101" t="s">
         <v>28</v>
       </c>
       <c r="O101" t="s">
-        <v>965</v>
+        <v>945</v>
       </c>
     </row>
     <row r="102" spans="1:15">
       <c r="A102">
-        <v>5512</v>
+        <v>3409</v>
       </c>
       <c r="B102" t="s">
-        <v>966</v>
+        <v>946</v>
       </c>
       <c r="C102" t="s">
-        <v>967</v>
+        <v>947</v>
       </c>
       <c r="D102" t="s">
-        <v>968</v>
+        <v>948</v>
       </c>
       <c r="E102" t="s">
-        <v>969</v>
+        <v>949</v>
       </c>
       <c r="F102" t="s">
-        <v>970</v>
+        <v>950</v>
       </c>
       <c r="G102" t="s">
-        <v>971</v>
+        <v>951</v>
       </c>
       <c r="H102" t="s">
-        <v>972</v>
+        <v>952</v>
       </c>
       <c r="I102" t="s">
-        <v>973</v>
+        <v>953</v>
       </c>
       <c r="J102" t="s">
         <v>24</v>
       </c>
       <c r="K102" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="L102" t="s">
         <v>26</v>
       </c>
       <c r="M102" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="N102" t="s">
         <v>28</v>
       </c>
       <c r="O102" t="s">
-        <v>974</v>
+        <v>954</v>
       </c>
     </row>
     <row r="103" spans="1:15">
       <c r="A103">
-        <v>5514</v>
+        <v>3410</v>
       </c>
       <c r="B103" t="s">
-        <v>975</v>
+        <v>955</v>
       </c>
       <c r="C103" t="s">
-        <v>976</v>
+        <v>956</v>
       </c>
       <c r="D103" t="s">
-        <v>977</v>
+        <v>957</v>
       </c>
       <c r="E103" t="s">
-        <v>978</v>
+        <v>958</v>
       </c>
       <c r="F103" t="s">
-        <v>979</v>
+        <v>959</v>
       </c>
       <c r="G103" t="s">
-        <v>980</v>
+        <v>960</v>
       </c>
       <c r="H103" t="s">
-        <v>981</v>
+        <v>961</v>
       </c>
       <c r="I103" t="s">
-        <v>982</v>
+        <v>962</v>
       </c>
       <c r="J103" t="s">
         <v>24</v>
       </c>
       <c r="K103" t="s">
-        <v>290</v>
+        <v>25</v>
       </c>
       <c r="L103" t="s">
         <v>26</v>
       </c>
       <c r="M103" t="s">
-        <v>291</v>
+        <v>27</v>
       </c>
       <c r="N103" t="s">
         <v>28</v>
       </c>
       <c r="O103" t="s">
-        <v>983</v>
+        <v>963</v>
       </c>
     </row>
     <row r="104" spans="1:15">
       <c r="A104">
-        <v>5516</v>
+        <v>3414</v>
       </c>
       <c r="B104" t="s">
-        <v>984</v>
+        <v>964</v>
       </c>
       <c r="C104" t="s">
-        <v>985</v>
+        <v>965</v>
       </c>
       <c r="D104" t="s">
-        <v>986</v>
+        <v>966</v>
       </c>
       <c r="E104" t="s">
-        <v>987</v>
+        <v>967</v>
       </c>
       <c r="F104" t="s">
-        <v>988</v>
+        <v>968</v>
       </c>
       <c r="G104" t="s">
-        <v>989</v>
+        <v>969</v>
       </c>
       <c r="H104" t="s">
-        <v>990</v>
+        <v>970</v>
       </c>
       <c r="I104" t="s">
-        <v>991</v>
+        <v>971</v>
       </c>
       <c r="J104" t="s">
         <v>24</v>
       </c>
       <c r="K104" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L104" t="s">
         <v>26</v>
       </c>
       <c r="M104" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N104" t="s">
         <v>28</v>
       </c>
       <c r="O104" t="s">
-        <v>992</v>
+        <v>972</v>
       </c>
     </row>
     <row r="105" spans="1:15">
       <c r="A105">
-        <v>5517</v>
+        <v>3417</v>
       </c>
       <c r="B105" t="s">
-        <v>993</v>
+        <v>973</v>
       </c>
       <c r="C105" t="s">
-        <v>994</v>
+        <v>974</v>
       </c>
       <c r="D105" t="s">
-        <v>995</v>
+        <v>975</v>
       </c>
       <c r="E105" t="s">
-        <v>996</v>
+        <v>976</v>
       </c>
       <c r="F105" t="s">
-        <v>997</v>
+        <v>977</v>
       </c>
       <c r="G105" t="s">
-        <v>998</v>
+        <v>978</v>
       </c>
       <c r="H105" t="s">
-        <v>999</v>
+        <v>979</v>
       </c>
       <c r="I105" t="s">
-        <v>1000</v>
+        <v>980</v>
       </c>
       <c r="J105" t="s">
         <v>24</v>
       </c>
       <c r="K105" t="s">
         <v>25</v>
       </c>
       <c r="L105" t="s">
         <v>26</v>
       </c>
       <c r="M105" t="s">
         <v>27</v>
       </c>
       <c r="N105" t="s">
         <v>28</v>
       </c>
       <c r="O105" t="s">
-        <v>1001</v>
+        <v>981</v>
       </c>
     </row>
     <row r="106" spans="1:15">
       <c r="A106">
-        <v>5518</v>
+        <v>3418</v>
       </c>
       <c r="B106" t="s">
-        <v>1002</v>
+        <v>982</v>
       </c>
       <c r="C106" t="s">
-        <v>1003</v>
+        <v>983</v>
       </c>
       <c r="D106" t="s">
-        <v>1004</v>
+        <v>984</v>
       </c>
       <c r="E106" t="s">
-        <v>1005</v>
+        <v>985</v>
       </c>
       <c r="F106" t="s">
-        <v>1006</v>
+        <v>986</v>
       </c>
       <c r="G106" t="s">
-        <v>1007</v>
+        <v>987</v>
       </c>
       <c r="H106" t="s">
-        <v>1008</v>
+        <v>988</v>
       </c>
       <c r="I106" t="s">
-        <v>1009</v>
+        <v>989</v>
       </c>
       <c r="J106" t="s">
         <v>24</v>
       </c>
       <c r="K106" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L106" t="s">
         <v>26</v>
       </c>
       <c r="M106" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N106" t="s">
         <v>28</v>
       </c>
       <c r="O106" t="s">
-        <v>1010</v>
+        <v>990</v>
       </c>
     </row>
     <row r="107" spans="1:15">
       <c r="A107">
-        <v>5545</v>
+        <v>3419</v>
       </c>
       <c r="B107" t="s">
-        <v>1011</v>
+        <v>991</v>
       </c>
       <c r="C107" t="s">
-        <v>1012</v>
+        <v>992</v>
       </c>
       <c r="D107" t="s">
-        <v>1013</v>
+        <v>993</v>
       </c>
       <c r="E107" t="s">
-        <v>1014</v>
+        <v>994</v>
       </c>
       <c r="F107" t="s">
-        <v>1015</v>
+        <v>995</v>
       </c>
       <c r="G107" t="s">
-        <v>1016</v>
+        <v>996</v>
       </c>
       <c r="H107" t="s">
-        <v>1017</v>
+        <v>997</v>
       </c>
       <c r="I107" t="s">
-        <v>1018</v>
+        <v>998</v>
       </c>
       <c r="J107" t="s">
         <v>24</v>
       </c>
       <c r="K107" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="L107" t="s">
         <v>26</v>
       </c>
       <c r="M107" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="N107" t="s">
         <v>28</v>
       </c>
       <c r="O107" t="s">
-        <v>1019</v>
+        <v>999</v>
       </c>
     </row>
     <row r="108" spans="1:15">
       <c r="A108">
-        <v>5733</v>
+        <v>3420</v>
       </c>
       <c r="B108" t="s">
-        <v>1020</v>
+        <v>1000</v>
       </c>
       <c r="C108" t="s">
-        <v>1021</v>
+        <v>1001</v>
       </c>
       <c r="D108" t="s">
-        <v>1022</v>
+        <v>1002</v>
       </c>
       <c r="E108" t="s">
-        <v>1023</v>
+        <v>1003</v>
       </c>
       <c r="F108" t="s">
-        <v>1024</v>
+        <v>1004</v>
       </c>
       <c r="G108" t="s">
-        <v>1025</v>
+        <v>1005</v>
       </c>
       <c r="H108" t="s">
-        <v>1026</v>
+        <v>1006</v>
       </c>
       <c r="I108" t="s">
-        <v>1027</v>
+        <v>1007</v>
       </c>
       <c r="J108" t="s">
         <v>24</v>
       </c>
       <c r="K108" t="s">
-        <v>58</v>
+        <v>170</v>
       </c>
       <c r="L108" t="s">
         <v>26</v>
       </c>
       <c r="M108" t="s">
-        <v>59</v>
+        <v>171</v>
       </c>
       <c r="N108" t="s">
         <v>28</v>
       </c>
       <c r="O108" t="s">
-        <v>1028</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="109" spans="1:15">
       <c r="A109">
-        <v>5792</v>
+        <v>3422</v>
       </c>
       <c r="B109" t="s">
-        <v>1029</v>
+        <v>1009</v>
       </c>
       <c r="C109" t="s">
-        <v>1030</v>
+        <v>1010</v>
       </c>
       <c r="D109" t="s">
-        <v>1031</v>
+        <v>1011</v>
       </c>
       <c r="E109" t="s">
-        <v>1032</v>
+        <v>1012</v>
       </c>
       <c r="F109" t="s">
-        <v>1033</v>
+        <v>1013</v>
       </c>
       <c r="G109" t="s">
-        <v>1034</v>
+        <v>1014</v>
       </c>
       <c r="H109" t="s">
-        <v>1035</v>
+        <v>1015</v>
       </c>
       <c r="I109" t="s">
-        <v>1036</v>
+        <v>1016</v>
       </c>
       <c r="J109" t="s">
-        <v>109</v>
+        <v>24</v>
       </c>
       <c r="K109" t="s">
-        <v>122</v>
+        <v>25</v>
       </c>
       <c r="L109" t="s">
-        <v>111</v>
+        <v>26</v>
       </c>
       <c r="M109" t="s">
-        <v>123</v>
+        <v>27</v>
       </c>
       <c r="N109" t="s">
         <v>28</v>
       </c>
       <c r="O109" t="s">
-        <v>1037</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="110" spans="1:15">
       <c r="A110">
-        <v>5794</v>
+        <v>3437</v>
       </c>
       <c r="B110" t="s">
-        <v>1038</v>
+        <v>1018</v>
       </c>
       <c r="C110" t="s">
-        <v>1039</v>
+        <v>1019</v>
       </c>
       <c r="D110" t="s">
-        <v>1040</v>
+        <v>1020</v>
       </c>
       <c r="E110" t="s">
-        <v>1041</v>
+        <v>1021</v>
       </c>
       <c r="F110" t="s">
-        <v>1042</v>
+        <v>1022</v>
       </c>
       <c r="G110" t="s">
-        <v>1043</v>
+        <v>1023</v>
       </c>
       <c r="H110" t="s">
-        <v>1044</v>
+        <v>1024</v>
       </c>
       <c r="I110" t="s">
-        <v>1045</v>
+        <v>1025</v>
       </c>
       <c r="J110" t="s">
         <v>24</v>
       </c>
       <c r="K110" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="L110" t="s">
         <v>26</v>
       </c>
       <c r="M110" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="N110" t="s">
         <v>28</v>
       </c>
       <c r="O110" t="s">
-        <v>1046</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="111" spans="1:15">
       <c r="A111">
-        <v>5796</v>
+        <v>3438</v>
       </c>
       <c r="B111" t="s">
-        <v>1047</v>
+        <v>1027</v>
       </c>
       <c r="C111" t="s">
-        <v>1048</v>
+        <v>1028</v>
       </c>
       <c r="D111" t="s">
-        <v>1049</v>
+        <v>1029</v>
       </c>
       <c r="E111" t="s">
-        <v>1050</v>
+        <v>1030</v>
       </c>
       <c r="F111" t="s">
-        <v>1051</v>
+        <v>1031</v>
       </c>
       <c r="G111" t="s">
-        <v>1052</v>
+        <v>1032</v>
       </c>
       <c r="H111" t="s">
-        <v>1053</v>
+        <v>1033</v>
       </c>
       <c r="I111" t="s">
-        <v>1054</v>
+        <v>1034</v>
       </c>
       <c r="J111" t="s">
         <v>24</v>
       </c>
       <c r="K111" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="L111" t="s">
         <v>26</v>
       </c>
       <c r="M111" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="N111" t="s">
         <v>28</v>
       </c>
       <c r="O111" t="s">
-        <v>1055</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="112" spans="1:15">
       <c r="A112">
-        <v>5798</v>
+        <v>3444</v>
       </c>
       <c r="B112" t="s">
-        <v>1056</v>
+        <v>1036</v>
       </c>
       <c r="C112" t="s">
-        <v>1057</v>
+        <v>1037</v>
       </c>
       <c r="D112" t="s">
-        <v>1058</v>
+        <v>1038</v>
       </c>
       <c r="E112" t="s">
-        <v>1059</v>
+        <v>1039</v>
       </c>
       <c r="F112" t="s">
-        <v>1060</v>
+        <v>1040</v>
       </c>
       <c r="G112" t="s">
-        <v>1061</v>
+        <v>1041</v>
       </c>
       <c r="H112" t="s">
-        <v>1062</v>
+        <v>1042</v>
       </c>
       <c r="I112" t="s">
-        <v>1063</v>
+        <v>1043</v>
       </c>
       <c r="J112" t="s">
         <v>24</v>
       </c>
       <c r="K112" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="L112" t="s">
         <v>26</v>
       </c>
       <c r="M112" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="N112" t="s">
         <v>28</v>
       </c>
       <c r="O112" t="s">
-        <v>1064</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="113" spans="1:15">
       <c r="A113">
-        <v>5799</v>
+        <v>3461</v>
       </c>
       <c r="B113" t="s">
-        <v>1065</v>
+        <v>1045</v>
       </c>
       <c r="C113" t="s">
-        <v>1066</v>
+        <v>1046</v>
       </c>
       <c r="D113" t="s">
-        <v>1067</v>
+        <v>1047</v>
       </c>
       <c r="E113" t="s">
-        <v>1068</v>
+        <v>1048</v>
       </c>
       <c r="F113" t="s">
-        <v>1069</v>
+        <v>1049</v>
       </c>
       <c r="G113" t="s">
-        <v>1070</v>
+        <v>1050</v>
       </c>
       <c r="H113" t="s">
-        <v>1071</v>
+        <v>1051</v>
       </c>
       <c r="I113" t="s">
-        <v>1072</v>
+        <v>1052</v>
       </c>
       <c r="J113" t="s">
-        <v>569</v>
+        <v>24</v>
       </c>
       <c r="K113" t="s">
-        <v>788</v>
+        <v>25</v>
       </c>
       <c r="L113" t="s">
-        <v>571</v>
+        <v>26</v>
       </c>
       <c r="M113" t="s">
-        <v>789</v>
+        <v>27</v>
       </c>
       <c r="N113" t="s">
         <v>28</v>
       </c>
       <c r="O113" t="s">
-        <v>1073</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="114" spans="1:15">
       <c r="A114">
-        <v>5803</v>
+        <v>3469</v>
       </c>
       <c r="B114" t="s">
-        <v>1074</v>
+        <v>1054</v>
       </c>
       <c r="C114" t="s">
-        <v>1075</v>
+        <v>1055</v>
       </c>
       <c r="D114" t="s">
-        <v>1076</v>
+        <v>1056</v>
       </c>
       <c r="E114" t="s">
-        <v>1077</v>
+        <v>1057</v>
       </c>
       <c r="F114" t="s">
-        <v>1078</v>
+        <v>1058</v>
       </c>
       <c r="G114" t="s">
-        <v>1079</v>
+        <v>1059</v>
       </c>
       <c r="H114" t="s">
-        <v>1080</v>
+        <v>1060</v>
       </c>
       <c r="I114" t="s">
-        <v>1081</v>
+        <v>1061</v>
       </c>
       <c r="J114" t="s">
         <v>24</v>
       </c>
       <c r="K114" t="s">
         <v>25</v>
       </c>
       <c r="L114" t="s">
         <v>26</v>
       </c>
       <c r="M114" t="s">
         <v>27</v>
       </c>
       <c r="N114" t="s">
         <v>28</v>
       </c>
       <c r="O114" t="s">
-        <v>1082</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="115" spans="1:15">
       <c r="A115">
-        <v>5805</v>
+        <v>3470</v>
       </c>
       <c r="B115" t="s">
-        <v>1083</v>
+        <v>1063</v>
       </c>
       <c r="C115" t="s">
-        <v>1084</v>
+        <v>1064</v>
       </c>
       <c r="D115" t="s">
-        <v>1085</v>
+        <v>1065</v>
       </c>
       <c r="E115" t="s">
-        <v>1086</v>
+        <v>1066</v>
       </c>
       <c r="F115" t="s">
-        <v>1087</v>
+        <v>1067</v>
       </c>
       <c r="G115" t="s">
-        <v>1088</v>
+        <v>1068</v>
       </c>
       <c r="H115" t="s">
-        <v>1089</v>
+        <v>1069</v>
       </c>
       <c r="I115" t="s">
-        <v>1090</v>
+        <v>1070</v>
       </c>
       <c r="J115" t="s">
         <v>24</v>
       </c>
       <c r="K115" t="s">
-        <v>25</v>
+        <v>1071</v>
       </c>
       <c r="L115" t="s">
         <v>26</v>
       </c>
       <c r="M115" t="s">
-        <v>27</v>
+        <v>1072</v>
       </c>
       <c r="N115" t="s">
         <v>28</v>
       </c>
       <c r="O115" t="s">
-        <v>1091</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="116" spans="1:15">
       <c r="A116">
-        <v>5811</v>
+        <v>3475</v>
       </c>
       <c r="B116" t="s">
-        <v>1092</v>
+        <v>1074</v>
       </c>
       <c r="C116" t="s">
-        <v>1093</v>
+        <v>1075</v>
       </c>
       <c r="D116" t="s">
-        <v>1094</v>
+        <v>1076</v>
       </c>
       <c r="E116" t="s">
-        <v>1095</v>
+        <v>1077</v>
       </c>
       <c r="F116" t="s">
-        <v>1096</v>
+        <v>1078</v>
       </c>
       <c r="G116" t="s">
-        <v>1097</v>
+        <v>1079</v>
       </c>
       <c r="H116" t="s">
-        <v>1098</v>
+        <v>1080</v>
       </c>
       <c r="I116" t="s">
-        <v>1099</v>
+        <v>1081</v>
       </c>
       <c r="J116" t="s">
         <v>24</v>
       </c>
       <c r="K116" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L116" t="s">
         <v>26</v>
       </c>
       <c r="M116" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N116" t="s">
         <v>28</v>
       </c>
       <c r="O116" t="s">
-        <v>1100</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="117" spans="1:15">
       <c r="A117">
-        <v>5830</v>
+        <v>3476</v>
       </c>
       <c r="B117" t="s">
-        <v>1101</v>
+        <v>1083</v>
       </c>
       <c r="C117" t="s">
-        <v>1102</v>
+        <v>1084</v>
       </c>
       <c r="D117" t="s">
-        <v>1103</v>
+        <v>1085</v>
       </c>
       <c r="E117" t="s">
-        <v>1104</v>
+        <v>1086</v>
       </c>
       <c r="F117" t="s">
-        <v>1105</v>
+        <v>1087</v>
       </c>
       <c r="G117" t="s">
-        <v>1106</v>
+        <v>1088</v>
       </c>
       <c r="H117" t="s">
-        <v>1107</v>
+        <v>1089</v>
       </c>
       <c r="I117" t="s">
-        <v>1108</v>
+        <v>1090</v>
       </c>
       <c r="J117" t="s">
         <v>24</v>
       </c>
       <c r="K117" t="s">
         <v>25</v>
       </c>
       <c r="L117" t="s">
         <v>26</v>
       </c>
       <c r="M117" t="s">
         <v>27</v>
       </c>
       <c r="N117" t="s">
         <v>28</v>
       </c>
       <c r="O117" t="s">
-        <v>1109</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="118" spans="1:15">
       <c r="A118">
-        <v>5866</v>
+        <v>3480</v>
       </c>
       <c r="B118" t="s">
-        <v>1110</v>
+        <v>1092</v>
       </c>
       <c r="C118" t="s">
-        <v>1111</v>
+        <v>1093</v>
       </c>
       <c r="D118" t="s">
-        <v>1112</v>
+        <v>1094</v>
       </c>
       <c r="E118" t="s">
-        <v>1113</v>
+        <v>1095</v>
       </c>
       <c r="F118" t="s">
-        <v>1114</v>
+        <v>1096</v>
       </c>
       <c r="G118" t="s">
-        <v>1115</v>
+        <v>1097</v>
       </c>
       <c r="H118" t="s">
-        <v>1116</v>
+        <v>1098</v>
       </c>
       <c r="I118" t="s">
-        <v>1117</v>
+        <v>1099</v>
       </c>
       <c r="J118" t="s">
         <v>24</v>
       </c>
       <c r="K118" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L118" t="s">
         <v>26</v>
       </c>
       <c r="M118" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N118" t="s">
         <v>28</v>
       </c>
       <c r="O118" t="s">
-        <v>1118</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="119" spans="1:15">
       <c r="A119">
-        <v>5887</v>
+        <v>3481</v>
       </c>
       <c r="B119" t="s">
-        <v>1119</v>
+        <v>1101</v>
       </c>
       <c r="C119" t="s">
-        <v>1120</v>
+        <v>1102</v>
       </c>
       <c r="D119" t="s">
-        <v>1121</v>
+        <v>1103</v>
       </c>
       <c r="E119" t="s">
-        <v>1122</v>
+        <v>1104</v>
       </c>
       <c r="F119" t="s">
-        <v>1123</v>
+        <v>1105</v>
       </c>
       <c r="G119" t="s">
-        <v>1124</v>
+        <v>1106</v>
       </c>
       <c r="H119" t="s">
-        <v>1125</v>
+        <v>1107</v>
       </c>
       <c r="I119" t="s">
-        <v>1126</v>
+        <v>1108</v>
       </c>
       <c r="J119" t="s">
         <v>24</v>
       </c>
       <c r="K119" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L119" t="s">
         <v>26</v>
       </c>
       <c r="M119" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N119" t="s">
         <v>28</v>
       </c>
       <c r="O119" t="s">
-        <v>1127</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="120" spans="1:15">
       <c r="A120">
-        <v>5907</v>
+        <v>3503</v>
       </c>
       <c r="B120" t="s">
-        <v>1128</v>
+        <v>1110</v>
       </c>
       <c r="C120" t="s">
-        <v>1129</v>
+        <v>1111</v>
       </c>
       <c r="D120" t="s">
-        <v>1130</v>
+        <v>1112</v>
       </c>
       <c r="E120" t="s">
-        <v>1131</v>
+        <v>1113</v>
       </c>
       <c r="F120" t="s">
-        <v>1132</v>
+        <v>1114</v>
       </c>
       <c r="G120" t="s">
-        <v>1133</v>
+        <v>1115</v>
       </c>
       <c r="H120" t="s">
-        <v>1134</v>
+        <v>1116</v>
       </c>
       <c r="I120" t="s">
-        <v>1135</v>
+        <v>1117</v>
       </c>
       <c r="J120" t="s">
         <v>24</v>
       </c>
       <c r="K120" t="s">
         <v>25</v>
       </c>
       <c r="L120" t="s">
         <v>26</v>
       </c>
       <c r="M120" t="s">
         <v>27</v>
       </c>
       <c r="N120" t="s">
         <v>28</v>
       </c>
       <c r="O120" t="s">
-        <v>1136</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="121" spans="1:15">
       <c r="A121">
-        <v>5913</v>
+        <v>3512</v>
       </c>
       <c r="B121" t="s">
-        <v>1137</v>
+        <v>1119</v>
       </c>
       <c r="C121" t="s">
-        <v>1138</v>
+        <v>1120</v>
       </c>
       <c r="D121" t="s">
-        <v>1139</v>
+        <v>1121</v>
       </c>
       <c r="E121" t="s">
-        <v>1140</v>
+        <v>1122</v>
       </c>
       <c r="F121" t="s">
-        <v>1141</v>
+        <v>1123</v>
       </c>
       <c r="G121" t="s">
-        <v>1142</v>
+        <v>1124</v>
       </c>
       <c r="H121" t="s">
-        <v>1143</v>
+        <v>1125</v>
       </c>
       <c r="I121" t="s">
-        <v>1144</v>
+        <v>1126</v>
       </c>
       <c r="J121" t="s">
         <v>24</v>
       </c>
       <c r="K121" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="L121" t="s">
         <v>26</v>
       </c>
       <c r="M121" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="N121" t="s">
         <v>28</v>
       </c>
       <c r="O121" t="s">
-        <v>1145</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="122" spans="1:15">
       <c r="A122">
-        <v>5932</v>
+        <v>3518</v>
       </c>
       <c r="B122" t="s">
-        <v>1146</v>
+        <v>1128</v>
       </c>
       <c r="C122" t="s">
-        <v>1147</v>
+        <v>1129</v>
       </c>
       <c r="D122" t="s">
-        <v>1148</v>
+        <v>1130</v>
       </c>
       <c r="E122" t="s">
-        <v>1149</v>
+        <v>1131</v>
       </c>
       <c r="F122" t="s">
-        <v>1150</v>
+        <v>1132</v>
       </c>
       <c r="G122" t="s">
-        <v>1151</v>
+        <v>1133</v>
       </c>
       <c r="H122" t="s">
-        <v>1152</v>
+        <v>1134</v>
       </c>
       <c r="I122" t="s">
-        <v>1153</v>
+        <v>1135</v>
       </c>
       <c r="J122" t="s">
         <v>24</v>
       </c>
       <c r="K122" t="s">
-        <v>89</v>
+        <v>1136</v>
       </c>
       <c r="L122" t="s">
         <v>26</v>
       </c>
       <c r="M122" t="s">
-        <v>90</v>
+        <v>1137</v>
       </c>
       <c r="N122" t="s">
         <v>28</v>
       </c>
       <c r="O122" t="s">
-        <v>1154</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="123" spans="1:15">
       <c r="A123">
-        <v>5934</v>
+        <v>3520</v>
       </c>
       <c r="B123" t="s">
-        <v>1155</v>
+        <v>1139</v>
       </c>
       <c r="C123" t="s">
-        <v>1156</v>
+        <v>1140</v>
       </c>
       <c r="D123" t="s">
-        <v>1157</v>
+        <v>1141</v>
       </c>
       <c r="E123" t="s">
-        <v>1158</v>
+        <v>1142</v>
       </c>
       <c r="F123" t="s">
-        <v>1159</v>
+        <v>1143</v>
       </c>
       <c r="G123" t="s">
-        <v>1160</v>
+        <v>1144</v>
       </c>
       <c r="H123" t="s">
-        <v>1161</v>
+        <v>1145</v>
       </c>
       <c r="I123" t="s">
-        <v>1162</v>
+        <v>1146</v>
       </c>
       <c r="J123" t="s">
         <v>24</v>
       </c>
       <c r="K123" t="s">
-        <v>89</v>
+        <v>59</v>
       </c>
       <c r="L123" t="s">
         <v>26</v>
       </c>
       <c r="M123" t="s">
-        <v>90</v>
+        <v>61</v>
       </c>
       <c r="N123" t="s">
         <v>28</v>
       </c>
       <c r="O123" t="s">
-        <v>1163</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="124" spans="1:15">
       <c r="A124">
-        <v>5953</v>
+        <v>3534</v>
       </c>
       <c r="B124" t="s">
-        <v>1164</v>
+        <v>1148</v>
       </c>
       <c r="C124" t="s">
-        <v>1165</v>
+        <v>1149</v>
       </c>
       <c r="D124" t="s">
-        <v>1166</v>
+        <v>1150</v>
       </c>
       <c r="E124" t="s">
-        <v>1167</v>
+        <v>1151</v>
       </c>
       <c r="F124" t="s">
-        <v>1168</v>
+        <v>1152</v>
       </c>
       <c r="G124" t="s">
-        <v>1169</v>
+        <v>1153</v>
       </c>
       <c r="H124" t="s">
-        <v>1170</v>
+        <v>1154</v>
       </c>
       <c r="I124" t="s">
-        <v>1171</v>
+        <v>1155</v>
       </c>
       <c r="J124" t="s">
         <v>24</v>
       </c>
       <c r="K124" t="s">
         <v>25</v>
       </c>
       <c r="L124" t="s">
         <v>26</v>
       </c>
       <c r="M124" t="s">
         <v>27</v>
       </c>
       <c r="N124" t="s">
         <v>28</v>
       </c>
       <c r="O124" t="s">
-        <v>1172</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="125" spans="1:15">
       <c r="A125">
-        <v>5981</v>
+        <v>3546</v>
       </c>
       <c r="B125" t="s">
-        <v>1173</v>
+        <v>1157</v>
       </c>
       <c r="C125" t="s">
-        <v>1174</v>
+        <v>1158</v>
       </c>
       <c r="D125" t="s">
-        <v>1175</v>
+        <v>1159</v>
       </c>
       <c r="E125" t="s">
-        <v>1176</v>
+        <v>1160</v>
       </c>
       <c r="F125" t="s">
-        <v>1177</v>
+        <v>1161</v>
       </c>
       <c r="G125" t="s">
-        <v>1178</v>
+        <v>1162</v>
       </c>
       <c r="H125" t="s">
-        <v>1179</v>
+        <v>1163</v>
       </c>
       <c r="I125" t="s">
-        <v>1180</v>
+        <v>1164</v>
       </c>
       <c r="J125" t="s">
-        <v>109</v>
+        <v>24</v>
       </c>
       <c r="K125" t="s">
-        <v>1181</v>
+        <v>25</v>
       </c>
       <c r="L125" t="s">
-        <v>111</v>
+        <v>26</v>
       </c>
       <c r="M125" t="s">
-        <v>1182</v>
+        <v>27</v>
       </c>
       <c r="N125" t="s">
         <v>28</v>
       </c>
       <c r="O125" t="s">
-        <v>1183</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="126" spans="1:15">
       <c r="A126">
-        <v>5986</v>
+        <v>3552</v>
       </c>
       <c r="B126" t="s">
-        <v>1184</v>
+        <v>1166</v>
       </c>
       <c r="C126" t="s">
-        <v>1185</v>
+        <v>1167</v>
       </c>
       <c r="D126" t="s">
-        <v>1186</v>
+        <v>1168</v>
       </c>
       <c r="E126" t="s">
-        <v>1187</v>
+        <v>1169</v>
       </c>
       <c r="F126" t="s">
-        <v>1188</v>
+        <v>1170</v>
       </c>
       <c r="G126" t="s">
-        <v>1189</v>
+        <v>1171</v>
       </c>
       <c r="H126" t="s">
-        <v>1190</v>
+        <v>1172</v>
       </c>
       <c r="I126" t="s">
-        <v>1191</v>
+        <v>1173</v>
       </c>
       <c r="J126" t="s">
         <v>24</v>
       </c>
       <c r="K126" t="s">
-        <v>89</v>
+        <v>746</v>
       </c>
       <c r="L126" t="s">
         <v>26</v>
       </c>
       <c r="M126" t="s">
-        <v>90</v>
+        <v>747</v>
       </c>
       <c r="N126" t="s">
         <v>28</v>
       </c>
       <c r="O126" t="s">
-        <v>1192</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="127" spans="1:15">
       <c r="A127">
-        <v>5989</v>
+        <v>3553</v>
       </c>
       <c r="B127" t="s">
-        <v>1193</v>
+        <v>1175</v>
       </c>
       <c r="C127" t="s">
-        <v>1194</v>
+        <v>1176</v>
       </c>
       <c r="D127" t="s">
-        <v>1195</v>
+        <v>1177</v>
       </c>
       <c r="E127" t="s">
-        <v>1196</v>
+        <v>1178</v>
       </c>
       <c r="F127" t="s">
-        <v>1197</v>
+        <v>1179</v>
       </c>
       <c r="G127" t="s">
-        <v>1198</v>
+        <v>1180</v>
       </c>
       <c r="H127" t="s">
-        <v>1199</v>
+        <v>1181</v>
       </c>
       <c r="I127" t="s">
-        <v>1200</v>
+        <v>1182</v>
       </c>
       <c r="J127" t="s">
         <v>24</v>
       </c>
       <c r="K127" t="s">
-        <v>712</v>
+        <v>47</v>
       </c>
       <c r="L127" t="s">
         <v>26</v>
       </c>
       <c r="M127" t="s">
-        <v>713</v>
+        <v>48</v>
       </c>
       <c r="N127" t="s">
         <v>28</v>
       </c>
       <c r="O127" t="s">
-        <v>1201</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="128" spans="1:15">
       <c r="A128">
-        <v>6021</v>
+        <v>3566</v>
       </c>
       <c r="B128" t="s">
-        <v>1202</v>
+        <v>1184</v>
       </c>
       <c r="C128" t="s">
-        <v>1203</v>
+        <v>1185</v>
       </c>
       <c r="D128" t="s">
-        <v>1204</v>
+        <v>1186</v>
       </c>
       <c r="E128" t="s">
-        <v>1205</v>
+        <v>1187</v>
       </c>
       <c r="F128" t="s">
-        <v>1206</v>
+        <v>1188</v>
       </c>
       <c r="G128" t="s">
-        <v>1207</v>
+        <v>1189</v>
       </c>
       <c r="H128" t="s">
-        <v>1208</v>
+        <v>1190</v>
       </c>
       <c r="I128" t="s">
-        <v>1209</v>
+        <v>1191</v>
       </c>
       <c r="J128" t="s">
         <v>24</v>
       </c>
       <c r="K128" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L128" t="s">
         <v>26</v>
       </c>
       <c r="M128" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N128" t="s">
         <v>28</v>
       </c>
       <c r="O128" t="s">
-        <v>1210</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="129" spans="1:15">
       <c r="A129">
-        <v>6180</v>
+        <v>3567</v>
       </c>
       <c r="B129" t="s">
-        <v>1211</v>
+        <v>1193</v>
       </c>
       <c r="C129" t="s">
-        <v>1212</v>
+        <v>1194</v>
       </c>
       <c r="D129" t="s">
-        <v>1213</v>
+        <v>1195</v>
       </c>
       <c r="E129" t="s">
-        <v>1214</v>
+        <v>1196</v>
       </c>
       <c r="F129" t="s">
-        <v>1215</v>
+        <v>1197</v>
       </c>
       <c r="G129" t="s">
-        <v>1216</v>
+        <v>1198</v>
       </c>
       <c r="H129" t="s">
-        <v>1217</v>
+        <v>1199</v>
       </c>
       <c r="I129" t="s">
-        <v>1218</v>
+        <v>1200</v>
       </c>
       <c r="J129" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K129" t="s">
-        <v>25</v>
+        <v>1201</v>
       </c>
       <c r="L129" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M129" t="s">
-        <v>27</v>
+        <v>1202</v>
       </c>
       <c r="N129" t="s">
         <v>28</v>
       </c>
       <c r="O129" t="s">
-        <v>1219</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="130" spans="1:15">
       <c r="A130">
-        <v>6203</v>
+        <v>3573</v>
       </c>
       <c r="B130" t="s">
-        <v>1220</v>
+        <v>1204</v>
       </c>
       <c r="C130" t="s">
-        <v>1221</v>
+        <v>1205</v>
       </c>
       <c r="D130" t="s">
-        <v>1222</v>
+        <v>1206</v>
       </c>
       <c r="E130" t="s">
-        <v>1223</v>
+        <v>1207</v>
       </c>
       <c r="F130" t="s">
-        <v>1224</v>
+        <v>1208</v>
       </c>
       <c r="G130" t="s">
-        <v>1225</v>
+        <v>1209</v>
       </c>
       <c r="H130" t="s">
-        <v>1226</v>
+        <v>1210</v>
       </c>
       <c r="I130" t="s">
-        <v>1227</v>
+        <v>1211</v>
       </c>
       <c r="J130" t="s">
         <v>24</v>
       </c>
       <c r="K130" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="L130" t="s">
         <v>26</v>
       </c>
       <c r="M130" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="N130" t="s">
         <v>28</v>
       </c>
       <c r="O130" t="s">
-        <v>1228</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="131" spans="1:15">
       <c r="A131">
-        <v>6208</v>
+        <v>3574</v>
       </c>
       <c r="B131" t="s">
-        <v>1229</v>
+        <v>1213</v>
       </c>
       <c r="C131" t="s">
-        <v>1230</v>
+        <v>1214</v>
       </c>
       <c r="D131" t="s">
-        <v>1231</v>
+        <v>1215</v>
       </c>
       <c r="E131" t="s">
-        <v>1232</v>
+        <v>1216</v>
       </c>
       <c r="F131" t="s">
-        <v>1233</v>
+        <v>1217</v>
       </c>
       <c r="G131" t="s">
-        <v>1234</v>
+        <v>1218</v>
       </c>
       <c r="H131" t="s">
-        <v>1235</v>
+        <v>1219</v>
       </c>
       <c r="I131" t="s">
-        <v>1236</v>
+        <v>1220</v>
       </c>
       <c r="J131" t="s">
         <v>24</v>
       </c>
       <c r="K131" t="s">
-        <v>89</v>
+        <v>170</v>
       </c>
       <c r="L131" t="s">
         <v>26</v>
       </c>
       <c r="M131" t="s">
-        <v>90</v>
+        <v>171</v>
       </c>
       <c r="N131" t="s">
         <v>28</v>
       </c>
       <c r="O131" t="s">
-        <v>1237</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="132" spans="1:15">
       <c r="A132">
-        <v>6211</v>
+        <v>3575</v>
       </c>
       <c r="B132" t="s">
-        <v>1238</v>
+        <v>1222</v>
       </c>
       <c r="C132" t="s">
-        <v>1239</v>
+        <v>1223</v>
       </c>
       <c r="D132" t="s">
-        <v>1240</v>
+        <v>1224</v>
       </c>
       <c r="E132" t="s">
-        <v>1241</v>
+        <v>1225</v>
       </c>
       <c r="F132" t="s">
-        <v>1242</v>
+        <v>1226</v>
       </c>
       <c r="G132" t="s">
-        <v>1243</v>
+        <v>1227</v>
       </c>
       <c r="H132" t="s">
-        <v>1244</v>
+        <v>1228</v>
       </c>
       <c r="I132" t="s">
-        <v>1245</v>
+        <v>1229</v>
       </c>
       <c r="J132" t="s">
         <v>24</v>
       </c>
       <c r="K132" t="s">
-        <v>89</v>
+        <v>1230</v>
       </c>
       <c r="L132" t="s">
         <v>26</v>
       </c>
       <c r="M132" t="s">
-        <v>90</v>
+        <v>1231</v>
       </c>
       <c r="N132" t="s">
         <v>28</v>
       </c>
       <c r="O132" t="s">
-        <v>1246</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="133" spans="1:15">
       <c r="A133">
-        <v>6255</v>
+        <v>3578</v>
       </c>
       <c r="B133" t="s">
-        <v>1247</v>
+        <v>1233</v>
       </c>
       <c r="C133" t="s">
-        <v>1248</v>
+        <v>1234</v>
       </c>
       <c r="D133" t="s">
-        <v>1249</v>
+        <v>1235</v>
       </c>
       <c r="E133" t="s">
-        <v>1250</v>
+        <v>1236</v>
       </c>
       <c r="F133" t="s">
-        <v>1251</v>
+        <v>1237</v>
       </c>
       <c r="G133" t="s">
-        <v>1252</v>
+        <v>1238</v>
       </c>
       <c r="H133" t="s">
-        <v>1253</v>
+        <v>1239</v>
       </c>
       <c r="I133" t="s">
-        <v>1254</v>
+        <v>1240</v>
       </c>
       <c r="J133" t="s">
         <v>24</v>
       </c>
       <c r="K133" t="s">
-        <v>1255</v>
+        <v>25</v>
       </c>
       <c r="L133" t="s">
         <v>26</v>
       </c>
       <c r="M133" t="s">
-        <v>1256</v>
+        <v>27</v>
       </c>
       <c r="N133" t="s">
         <v>28</v>
       </c>
       <c r="O133" t="s">
-        <v>1257</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="134" spans="1:15">
       <c r="A134">
-        <v>6261</v>
+        <v>3581</v>
       </c>
       <c r="B134" t="s">
-        <v>1258</v>
+        <v>1242</v>
       </c>
       <c r="C134" t="s">
-        <v>1259</v>
+        <v>1243</v>
       </c>
       <c r="D134" t="s">
-        <v>1260</v>
+        <v>1244</v>
       </c>
       <c r="E134" t="s">
-        <v>1261</v>
+        <v>1245</v>
       </c>
       <c r="F134" t="s">
-        <v>1262</v>
+        <v>1246</v>
       </c>
       <c r="G134" t="s">
-        <v>1263</v>
+        <v>1247</v>
       </c>
       <c r="H134" t="s">
-        <v>1264</v>
+        <v>1248</v>
       </c>
       <c r="I134" t="s">
-        <v>1265</v>
+        <v>1249</v>
       </c>
       <c r="J134" t="s">
         <v>24</v>
       </c>
       <c r="K134" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="L134" t="s">
         <v>26</v>
       </c>
       <c r="M134" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="N134" t="s">
         <v>28</v>
       </c>
       <c r="O134" t="s">
-        <v>1266</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="135" spans="1:15">
       <c r="A135">
-        <v>6263</v>
+        <v>3586</v>
       </c>
       <c r="B135" t="s">
-        <v>1267</v>
+        <v>1251</v>
       </c>
       <c r="C135" t="s">
-        <v>1268</v>
+        <v>1252</v>
       </c>
       <c r="D135" t="s">
-        <v>1269</v>
+        <v>1253</v>
       </c>
       <c r="E135" t="s">
-        <v>1270</v>
+        <v>1254</v>
       </c>
       <c r="F135" t="s">
-        <v>1271</v>
+        <v>1255</v>
       </c>
       <c r="G135" t="s">
-        <v>1272</v>
+        <v>1256</v>
       </c>
       <c r="H135" t="s">
-        <v>1273</v>
+        <v>1257</v>
       </c>
       <c r="I135" t="s">
-        <v>1274</v>
+        <v>1258</v>
       </c>
       <c r="J135" t="s">
         <v>24</v>
       </c>
       <c r="K135" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="L135" t="s">
         <v>26</v>
       </c>
       <c r="M135" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="N135" t="s">
         <v>28</v>
       </c>
       <c r="O135" t="s">
-        <v>1275</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="136" spans="1:15">
       <c r="A136">
-        <v>6274</v>
+        <v>3588</v>
       </c>
       <c r="B136" t="s">
-        <v>1276</v>
+        <v>1260</v>
       </c>
       <c r="C136" t="s">
-        <v>1277</v>
+        <v>1261</v>
       </c>
       <c r="D136" t="s">
-        <v>1278</v>
+        <v>1262</v>
       </c>
       <c r="E136" t="s">
-        <v>1279</v>
+        <v>1263</v>
       </c>
       <c r="F136" t="s">
-        <v>1280</v>
+        <v>1264</v>
       </c>
       <c r="G136" t="s">
-        <v>1281</v>
+        <v>1265</v>
       </c>
       <c r="H136" t="s">
-        <v>1282</v>
+        <v>1266</v>
       </c>
       <c r="I136" t="s">
-        <v>1283</v>
+        <v>1267</v>
       </c>
       <c r="J136" t="s">
         <v>24</v>
       </c>
       <c r="K136" t="s">
-        <v>25</v>
+        <v>1268</v>
       </c>
       <c r="L136" t="s">
         <v>26</v>
       </c>
       <c r="M136" t="s">
-        <v>27</v>
+        <v>1269</v>
       </c>
       <c r="N136" t="s">
         <v>28</v>
       </c>
       <c r="O136" t="s">
-        <v>1284</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="137" spans="1:15">
       <c r="A137">
-        <v>6275</v>
+        <v>3591</v>
       </c>
       <c r="B137" t="s">
-        <v>1285</v>
+        <v>1271</v>
       </c>
       <c r="C137" t="s">
-        <v>1286</v>
+        <v>1272</v>
       </c>
       <c r="D137" t="s">
-        <v>1287</v>
+        <v>1273</v>
       </c>
       <c r="E137" t="s">
-        <v>1288</v>
+        <v>1274</v>
       </c>
       <c r="F137" t="s">
-        <v>1289</v>
+        <v>1275</v>
       </c>
       <c r="G137" t="s">
-        <v>1290</v>
+        <v>1276</v>
       </c>
       <c r="H137" t="s">
-        <v>1291</v>
+        <v>1277</v>
       </c>
       <c r="I137" t="s">
-        <v>1292</v>
+        <v>1278</v>
       </c>
       <c r="J137" t="s">
-        <v>109</v>
+        <v>24</v>
       </c>
       <c r="K137" t="s">
-        <v>360</v>
+        <v>170</v>
       </c>
       <c r="L137" t="s">
-        <v>111</v>
+        <v>26</v>
       </c>
       <c r="M137" t="s">
-        <v>362</v>
+        <v>171</v>
       </c>
       <c r="N137" t="s">
         <v>28</v>
       </c>
       <c r="O137" t="s">
-        <v>1293</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="138" spans="1:15">
       <c r="A138">
-        <v>6337</v>
+        <v>3602</v>
       </c>
       <c r="B138" t="s">
-        <v>1294</v>
+        <v>1280</v>
       </c>
       <c r="C138" t="s">
-        <v>1295</v>
+        <v>1281</v>
       </c>
       <c r="D138" t="s">
-        <v>1296</v>
+        <v>1282</v>
       </c>
       <c r="E138" t="s">
-        <v>1297</v>
+        <v>1283</v>
       </c>
       <c r="F138" t="s">
-        <v>1298</v>
+        <v>1284</v>
       </c>
       <c r="G138" t="s">
-        <v>1299</v>
+        <v>1285</v>
       </c>
       <c r="H138" t="s">
-        <v>1300</v>
+        <v>1286</v>
       </c>
       <c r="I138" t="s">
-        <v>1301</v>
+        <v>1287</v>
       </c>
       <c r="J138" t="s">
         <v>24</v>
       </c>
       <c r="K138" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L138" t="s">
         <v>26</v>
       </c>
       <c r="M138" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="N138" t="s">
         <v>28</v>
       </c>
       <c r="O138" t="s">
-        <v>1302</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="139" spans="1:15">
       <c r="A139">
-        <v>6460</v>
+        <v>3636</v>
       </c>
       <c r="B139" t="s">
-        <v>1303</v>
+        <v>1289</v>
       </c>
       <c r="C139" t="s">
-        <v>1304</v>
+        <v>1290</v>
       </c>
       <c r="D139" t="s">
-        <v>1305</v>
+        <v>1291</v>
       </c>
       <c r="E139" t="s">
-        <v>1306</v>
+        <v>1292</v>
       </c>
       <c r="F139" t="s">
-        <v>1307</v>
+        <v>1293</v>
       </c>
       <c r="G139" t="s">
-        <v>1308</v>
+        <v>1294</v>
       </c>
       <c r="H139" t="s">
-        <v>1309</v>
+        <v>1295</v>
       </c>
       <c r="I139" t="s">
-        <v>1310</v>
+        <v>1296</v>
       </c>
       <c r="J139" t="s">
         <v>24</v>
       </c>
       <c r="K139" t="s">
         <v>25</v>
       </c>
       <c r="L139" t="s">
         <v>26</v>
       </c>
       <c r="M139" t="s">
         <v>27</v>
       </c>
       <c r="N139" t="s">
         <v>28</v>
       </c>
       <c r="O139" t="s">
-        <v>1311</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="140" spans="1:15">
       <c r="A140">
-        <v>6468</v>
+        <v>3652</v>
       </c>
       <c r="B140" t="s">
-        <v>1312</v>
+        <v>1298</v>
       </c>
       <c r="C140" t="s">
-        <v>1313</v>
+        <v>1299</v>
       </c>
       <c r="D140" t="s">
-        <v>1314</v>
+        <v>1300</v>
       </c>
       <c r="E140" t="s">
-        <v>1315</v>
+        <v>1301</v>
       </c>
       <c r="F140" t="s">
-        <v>1316</v>
+        <v>1302</v>
       </c>
       <c r="G140" t="s">
-        <v>1317</v>
+        <v>1303</v>
       </c>
       <c r="H140" t="s">
-        <v>1318</v>
+        <v>1304</v>
       </c>
       <c r="I140" t="s">
-        <v>1319</v>
+        <v>1305</v>
       </c>
       <c r="J140" t="s">
         <v>24</v>
       </c>
       <c r="K140" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L140" t="s">
         <v>26</v>
       </c>
       <c r="M140" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N140" t="s">
         <v>28</v>
       </c>
       <c r="O140" t="s">
-        <v>1320</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="141" spans="1:15">
       <c r="A141">
-        <v>6761</v>
+        <v>3686</v>
       </c>
       <c r="B141" t="s">
-        <v>1321</v>
+        <v>1307</v>
       </c>
       <c r="C141" t="s">
-        <v>1322</v>
+        <v>1308</v>
       </c>
       <c r="D141" t="s">
-        <v>1323</v>
+        <v>1309</v>
       </c>
       <c r="E141" t="s">
-        <v>1324</v>
+        <v>1310</v>
       </c>
       <c r="F141" t="s">
-        <v>1325</v>
+        <v>1311</v>
       </c>
       <c r="G141" t="s">
-        <v>1326</v>
+        <v>1312</v>
       </c>
       <c r="H141" t="s">
-        <v>1327</v>
+        <v>1313</v>
       </c>
       <c r="I141" t="s">
-        <v>1328</v>
+        <v>1314</v>
       </c>
       <c r="J141" t="s">
         <v>24</v>
       </c>
       <c r="K141" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L141" t="s">
         <v>26</v>
       </c>
       <c r="M141" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N141" t="s">
         <v>28</v>
       </c>
       <c r="O141" t="s">
-        <v>1329</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="142" spans="1:15">
       <c r="A142">
-        <v>6765</v>
+        <v>3689</v>
       </c>
       <c r="B142" t="s">
-        <v>1330</v>
+        <v>1316</v>
       </c>
       <c r="C142" t="s">
-        <v>1331</v>
+        <v>1317</v>
       </c>
       <c r="D142" t="s">
-        <v>1332</v>
+        <v>1318</v>
       </c>
       <c r="E142" t="s">
-        <v>1333</v>
+        <v>1319</v>
       </c>
       <c r="F142" t="s">
-        <v>1334</v>
+        <v>1320</v>
       </c>
       <c r="G142" t="s">
-        <v>1335</v>
+        <v>1321</v>
       </c>
       <c r="H142" t="s">
-        <v>1336</v>
+        <v>1322</v>
       </c>
       <c r="I142" t="s">
-        <v>1337</v>
+        <v>1323</v>
       </c>
       <c r="J142" t="s">
         <v>24</v>
       </c>
       <c r="K142" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="L142" t="s">
         <v>26</v>
       </c>
       <c r="M142" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="N142" t="s">
         <v>28</v>
       </c>
       <c r="O142" t="s">
-        <v>1338</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="143" spans="1:15">
       <c r="A143">
-        <v>8265</v>
+        <v>3700</v>
       </c>
       <c r="B143" t="s">
-        <v>1339</v>
+        <v>1325</v>
       </c>
       <c r="C143" t="s">
-        <v>1340</v>
+        <v>1326</v>
       </c>
       <c r="D143" t="s">
-        <v>1341</v>
+        <v>1327</v>
       </c>
       <c r="E143" t="s">
-        <v>1342</v>
+        <v>1328</v>
       </c>
       <c r="F143" t="s">
-        <v>1343</v>
+        <v>1329</v>
       </c>
       <c r="G143" t="s">
-        <v>1344</v>
+        <v>1330</v>
       </c>
       <c r="H143" t="s">
-        <v>1345</v>
+        <v>1331</v>
       </c>
       <c r="I143" t="s">
-        <v>1346</v>
+        <v>1332</v>
       </c>
       <c r="J143" t="s">
         <v>24</v>
       </c>
       <c r="K143" t="s">
-        <v>1347</v>
+        <v>25</v>
       </c>
       <c r="L143" t="s">
         <v>26</v>
       </c>
       <c r="M143" t="s">
-        <v>1348</v>
+        <v>27</v>
       </c>
       <c r="N143" t="s">
         <v>28</v>
       </c>
       <c r="O143" t="s">
-        <v>1349</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="144" spans="1:15">
       <c r="A144">
-        <v>8353</v>
+        <v>3701</v>
       </c>
       <c r="B144" t="s">
-        <v>1350</v>
+        <v>1334</v>
       </c>
       <c r="C144" t="s">
-        <v>1351</v>
+        <v>1335</v>
       </c>
       <c r="D144" t="s">
-        <v>1352</v>
+        <v>1336</v>
       </c>
       <c r="E144" t="s">
-        <v>1353</v>
+        <v>1337</v>
       </c>
       <c r="F144" t="s">
-        <v>1354</v>
+        <v>1338</v>
       </c>
       <c r="G144" t="s">
-        <v>1355</v>
+        <v>1339</v>
       </c>
       <c r="H144" t="s">
-        <v>1356</v>
+        <v>1340</v>
       </c>
       <c r="I144" t="s">
-        <v>1357</v>
+        <v>1341</v>
       </c>
       <c r="J144" t="s">
         <v>24</v>
       </c>
       <c r="K144" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="L144" t="s">
         <v>26</v>
       </c>
       <c r="M144" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="N144" t="s">
         <v>28</v>
       </c>
       <c r="O144" t="s">
-        <v>1358</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="145" spans="1:15">
       <c r="A145">
-        <v>8402</v>
+        <v>3702</v>
       </c>
       <c r="B145" t="s">
-        <v>1359</v>
+        <v>1343</v>
       </c>
       <c r="C145" t="s">
-        <v>1360</v>
+        <v>1344</v>
       </c>
       <c r="D145" t="s">
-        <v>1361</v>
+        <v>1345</v>
       </c>
       <c r="E145" t="s">
-        <v>1362</v>
+        <v>1346</v>
       </c>
       <c r="F145" t="s">
-        <v>1363</v>
+        <v>1347</v>
       </c>
       <c r="G145" t="s">
-        <v>1364</v>
+        <v>1348</v>
       </c>
       <c r="H145" t="s">
-        <v>1365</v>
+        <v>1349</v>
       </c>
       <c r="I145" t="s">
-        <v>1366</v>
+        <v>1350</v>
       </c>
       <c r="J145" t="s">
         <v>24</v>
       </c>
       <c r="K145" t="s">
-        <v>89</v>
+        <v>47</v>
       </c>
       <c r="L145" t="s">
         <v>26</v>
       </c>
       <c r="M145" t="s">
-        <v>90</v>
+        <v>48</v>
       </c>
       <c r="N145" t="s">
         <v>28</v>
       </c>
       <c r="O145" t="s">
-        <v>1367</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="146" spans="1:15">
       <c r="A146">
-        <v>8914</v>
+        <v>3706</v>
       </c>
       <c r="B146" t="s">
-        <v>1368</v>
+        <v>1352</v>
       </c>
       <c r="C146" t="s">
-        <v>1369</v>
+        <v>1353</v>
       </c>
       <c r="D146" t="s">
-        <v>1370</v>
+        <v>1354</v>
       </c>
       <c r="E146" t="s">
-        <v>1371</v>
+        <v>1355</v>
       </c>
       <c r="F146" t="s">
-        <v>1372</v>
+        <v>1356</v>
       </c>
       <c r="G146" t="s">
-        <v>1373</v>
+        <v>1357</v>
       </c>
       <c r="H146" t="s">
-        <v>1374</v>
+        <v>1358</v>
       </c>
       <c r="I146" t="s">
-        <v>1375</v>
+        <v>1359</v>
       </c>
       <c r="J146" t="s">
         <v>24</v>
       </c>
       <c r="K146" t="s">
         <v>25</v>
       </c>
       <c r="L146" t="s">
         <v>26</v>
       </c>
       <c r="M146" t="s">
         <v>27</v>
       </c>
       <c r="N146" t="s">
         <v>28</v>
       </c>
       <c r="O146" t="s">
-        <v>1376</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="147" spans="1:15">
       <c r="A147">
-        <v>8918</v>
+        <v>3711</v>
       </c>
       <c r="B147" t="s">
-        <v>1377</v>
+        <v>1361</v>
       </c>
       <c r="C147" t="s">
-        <v>1378</v>
+        <v>1362</v>
       </c>
       <c r="D147" t="s">
-        <v>1379</v>
+        <v>1363</v>
       </c>
       <c r="E147" t="s">
-        <v>1380</v>
+        <v>1364</v>
       </c>
       <c r="F147" t="s">
-        <v>1381</v>
+        <v>1365</v>
       </c>
       <c r="G147" t="s">
-        <v>1382</v>
+        <v>1366</v>
       </c>
       <c r="H147" t="s">
-        <v>1383</v>
+        <v>1367</v>
       </c>
       <c r="I147" t="s">
-        <v>1384</v>
+        <v>1368</v>
       </c>
       <c r="J147" t="s">
         <v>24</v>
       </c>
       <c r="K147" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L147" t="s">
         <v>26</v>
       </c>
       <c r="M147" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N147" t="s">
         <v>28</v>
       </c>
       <c r="O147" t="s">
-        <v>1385</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="148" spans="1:15">
       <c r="A148">
-        <v>8945</v>
+        <v>3714</v>
       </c>
       <c r="B148" t="s">
-        <v>1386</v>
+        <v>1370</v>
       </c>
       <c r="C148" t="s">
-        <v>1387</v>
+        <v>1371</v>
       </c>
       <c r="D148" t="s">
-        <v>1388</v>
+        <v>1372</v>
       </c>
       <c r="E148" t="s">
-        <v>1389</v>
+        <v>1373</v>
       </c>
       <c r="F148" t="s">
-        <v>1390</v>
+        <v>1374</v>
       </c>
       <c r="G148" t="s">
-        <v>1391</v>
+        <v>1375</v>
       </c>
       <c r="H148" t="s">
-        <v>1392</v>
+        <v>1376</v>
       </c>
       <c r="I148" t="s">
-        <v>1393</v>
+        <v>1377</v>
       </c>
       <c r="J148" t="s">
         <v>24</v>
       </c>
       <c r="K148" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="L148" t="s">
         <v>26</v>
       </c>
       <c r="M148" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="N148" t="s">
         <v>28</v>
       </c>
       <c r="O148" t="s">
-        <v>1394</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="149" spans="1:15">
       <c r="A149">
-        <v>10098</v>
+        <v>3716</v>
       </c>
       <c r="B149" t="s">
-        <v>1395</v>
+        <v>1379</v>
       </c>
       <c r="C149" t="s">
-        <v>1396</v>
+        <v>1380</v>
       </c>
       <c r="D149" t="s">
-        <v>1397</v>
+        <v>1381</v>
       </c>
       <c r="E149" t="s">
-        <v>1398</v>
+        <v>1382</v>
       </c>
       <c r="F149" t="s">
-        <v>1399</v>
+        <v>1383</v>
       </c>
       <c r="G149" t="s">
-        <v>1400</v>
+        <v>1384</v>
       </c>
       <c r="H149" t="s">
-        <v>1401</v>
+        <v>1385</v>
       </c>
       <c r="I149" t="s">
-        <v>1402</v>
+        <v>1386</v>
       </c>
       <c r="J149" t="s">
         <v>24</v>
       </c>
       <c r="K149" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L149" t="s">
         <v>26</v>
       </c>
       <c r="M149" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N149" t="s">
         <v>28</v>
       </c>
       <c r="O149" t="s">
-        <v>1403</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="150" spans="1:15">
       <c r="A150">
-        <v>10412</v>
+        <v>3718</v>
       </c>
       <c r="B150" t="s">
-        <v>1404</v>
+        <v>1388</v>
       </c>
       <c r="C150" t="s">
-        <v>1405</v>
+        <v>1389</v>
       </c>
       <c r="D150" t="s">
-        <v>1406</v>
+        <v>1390</v>
       </c>
       <c r="E150" t="s">
-        <v>1407</v>
+        <v>1391</v>
       </c>
       <c r="F150" t="s">
-        <v>1408</v>
+        <v>1392</v>
       </c>
       <c r="G150" t="s">
-        <v>1409</v>
+        <v>1393</v>
       </c>
       <c r="H150" t="s">
-        <v>1410</v>
+        <v>1394</v>
       </c>
       <c r="I150" t="s">
-        <v>1411</v>
+        <v>1395</v>
       </c>
       <c r="J150" t="s">
         <v>24</v>
       </c>
       <c r="K150" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L150" t="s">
         <v>26</v>
       </c>
       <c r="M150" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N150" t="s">
         <v>28</v>
       </c>
       <c r="O150" t="s">
-        <v>1412</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="151" spans="1:15">
       <c r="A151">
-        <v>10647</v>
+        <v>3719</v>
       </c>
       <c r="B151" t="s">
-        <v>1413</v>
+        <v>1397</v>
       </c>
       <c r="C151" t="s">
-        <v>1414</v>
+        <v>1398</v>
       </c>
       <c r="D151" t="s">
-        <v>1415</v>
+        <v>1399</v>
       </c>
       <c r="E151" t="s">
-        <v>1416</v>
+        <v>1400</v>
       </c>
       <c r="F151" t="s">
-        <v>1417</v>
+        <v>1401</v>
       </c>
       <c r="G151" t="s">
-        <v>1418</v>
+        <v>1402</v>
       </c>
       <c r="H151" t="s">
-        <v>1419</v>
+        <v>1403</v>
       </c>
       <c r="I151" t="s">
-        <v>1420</v>
+        <v>1404</v>
       </c>
       <c r="J151" t="s">
         <v>24</v>
       </c>
       <c r="K151" t="s">
-        <v>89</v>
+        <v>170</v>
       </c>
       <c r="L151" t="s">
         <v>26</v>
       </c>
       <c r="M151" t="s">
-        <v>90</v>
+        <v>171</v>
       </c>
       <c r="N151" t="s">
         <v>28</v>
       </c>
       <c r="O151" t="s">
-        <v>1421</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="152" spans="1:15">
       <c r="A152">
-        <v>10930</v>
+        <v>3731</v>
       </c>
       <c r="B152" t="s">
-        <v>1422</v>
+        <v>1406</v>
       </c>
       <c r="C152" t="s">
-        <v>1423</v>
+        <v>1407</v>
       </c>
       <c r="D152" t="s">
-        <v>1424</v>
+        <v>1408</v>
       </c>
       <c r="E152" t="s">
-        <v>1425</v>
+        <v>1409</v>
       </c>
       <c r="F152" t="s">
-        <v>1426</v>
+        <v>1410</v>
       </c>
       <c r="G152" t="s">
-        <v>1427</v>
+        <v>1411</v>
       </c>
       <c r="H152" t="s">
-        <v>1428</v>
+        <v>1412</v>
       </c>
       <c r="I152" t="s">
-        <v>1429</v>
+        <v>1413</v>
       </c>
       <c r="J152" t="s">
-        <v>1430</v>
+        <v>24</v>
       </c>
       <c r="K152" t="s">
-        <v>853</v>
+        <v>25</v>
       </c>
       <c r="L152" t="s">
-        <v>1431</v>
+        <v>26</v>
       </c>
       <c r="M152" t="s">
-        <v>854</v>
+        <v>27</v>
       </c>
       <c r="N152" t="s">
         <v>28</v>
       </c>
       <c r="O152" t="s">
-        <v>1432</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="153" spans="1:15">
       <c r="A153">
-        <v>10947</v>
+        <v>3732</v>
       </c>
       <c r="B153" t="s">
-        <v>1433</v>
+        <v>1415</v>
       </c>
       <c r="C153" t="s">
-        <v>1434</v>
+        <v>1416</v>
       </c>
       <c r="D153" t="s">
-        <v>1435</v>
+        <v>1417</v>
       </c>
       <c r="E153" t="s">
-        <v>1436</v>
+        <v>1418</v>
       </c>
       <c r="F153" t="s">
-        <v>1437</v>
+        <v>1419</v>
       </c>
       <c r="G153" t="s">
-        <v>1438</v>
+        <v>1420</v>
       </c>
       <c r="H153" t="s">
-        <v>1439</v>
+        <v>1421</v>
       </c>
       <c r="I153" t="s">
-        <v>1440</v>
+        <v>1422</v>
       </c>
       <c r="J153" t="s">
         <v>24</v>
       </c>
       <c r="K153" t="s">
-        <v>89</v>
+        <v>170</v>
       </c>
       <c r="L153" t="s">
         <v>26</v>
       </c>
       <c r="M153" t="s">
-        <v>90</v>
+        <v>171</v>
       </c>
       <c r="N153" t="s">
         <v>28</v>
       </c>
       <c r="O153" t="s">
-        <v>1441</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="154" spans="1:15">
       <c r="A154">
-        <v>10951</v>
+        <v>3753</v>
       </c>
       <c r="B154" t="s">
-        <v>1442</v>
+        <v>1424</v>
       </c>
       <c r="C154" t="s">
-        <v>1443</v>
+        <v>1425</v>
       </c>
       <c r="D154" t="s">
-        <v>1444</v>
+        <v>1426</v>
       </c>
       <c r="E154" t="s">
-        <v>1445</v>
+        <v>1427</v>
       </c>
       <c r="F154" t="s">
-        <v>1446</v>
+        <v>1428</v>
       </c>
       <c r="G154" t="s">
-        <v>1447</v>
+        <v>1429</v>
       </c>
       <c r="H154" t="s">
-        <v>1448</v>
+        <v>1430</v>
       </c>
       <c r="I154" t="s">
-        <v>1449</v>
+        <v>1431</v>
       </c>
       <c r="J154" t="s">
         <v>24</v>
       </c>
       <c r="K154" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="L154" t="s">
         <v>26</v>
       </c>
       <c r="M154" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="N154" t="s">
         <v>28</v>
       </c>
       <c r="O154" t="s">
-        <v>1450</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="155" spans="1:15">
       <c r="A155">
-        <v>11287</v>
+        <v>3755</v>
       </c>
       <c r="B155" t="s">
-        <v>1451</v>
+        <v>1433</v>
       </c>
       <c r="C155" t="s">
-        <v>1452</v>
+        <v>1434</v>
       </c>
       <c r="D155" t="s">
-        <v>1453</v>
+        <v>1435</v>
       </c>
       <c r="E155" t="s">
-        <v>1454</v>
+        <v>1436</v>
       </c>
       <c r="F155" t="s">
-        <v>1455</v>
+        <v>1437</v>
       </c>
       <c r="G155" t="s">
-        <v>1456</v>
+        <v>1438</v>
       </c>
       <c r="H155" t="s">
-        <v>1457</v>
+        <v>1439</v>
       </c>
       <c r="I155" t="s">
-        <v>1458</v>
+        <v>1440</v>
       </c>
       <c r="J155" t="s">
         <v>24</v>
       </c>
       <c r="K155" t="s">
-        <v>89</v>
+        <v>170</v>
       </c>
       <c r="L155" t="s">
         <v>26</v>
       </c>
       <c r="M155" t="s">
-        <v>90</v>
+        <v>171</v>
       </c>
       <c r="N155" t="s">
         <v>28</v>
       </c>
       <c r="O155" t="s">
-        <v>1459</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="156" spans="1:15">
       <c r="A156">
-        <v>58060</v>
+        <v>3756</v>
       </c>
       <c r="B156" t="s">
-        <v>1460</v>
+        <v>1442</v>
       </c>
       <c r="C156" t="s">
-        <v>1461</v>
+        <v>1443</v>
       </c>
       <c r="D156" t="s">
-        <v>1462</v>
+        <v>1444</v>
       </c>
       <c r="E156" t="s">
-        <v>1463</v>
+        <v>1445</v>
       </c>
       <c r="F156" t="s">
-        <v>1464</v>
+        <v>1446</v>
       </c>
       <c r="G156" t="s">
-        <v>1465</v>
+        <v>1447</v>
       </c>
       <c r="H156" t="s">
-        <v>1466</v>
+        <v>1448</v>
       </c>
       <c r="I156" t="s">
-        <v>1467</v>
+        <v>1449</v>
       </c>
       <c r="J156" t="s">
         <v>24</v>
       </c>
       <c r="K156" t="s">
-        <v>1468</v>
+        <v>25</v>
       </c>
       <c r="L156" t="s">
         <v>26</v>
       </c>
       <c r="M156" t="s">
-        <v>1469</v>
+        <v>27</v>
       </c>
       <c r="N156" t="s">
         <v>28</v>
       </c>
       <c r="O156" t="s">
-        <v>1470</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="157" spans="1:15">
       <c r="A157">
-        <v>58240</v>
+        <v>3777</v>
       </c>
       <c r="B157" t="s">
-        <v>1471</v>
+        <v>1451</v>
       </c>
       <c r="C157" t="s">
-        <v>1472</v>
+        <v>1452</v>
       </c>
       <c r="D157" t="s">
-        <v>1473</v>
+        <v>1453</v>
       </c>
       <c r="E157" t="s">
-        <v>1474</v>
+        <v>1454</v>
       </c>
       <c r="F157" t="s">
-        <v>1475</v>
+        <v>1455</v>
       </c>
       <c r="G157" t="s">
-        <v>1476</v>
+        <v>1456</v>
       </c>
       <c r="H157" t="s">
-        <v>1477</v>
+        <v>1457</v>
       </c>
       <c r="I157" t="s">
-        <v>1478</v>
+        <v>1458</v>
       </c>
       <c r="J157" t="s">
         <v>24</v>
       </c>
       <c r="K157" t="s">
-        <v>1479</v>
+        <v>170</v>
       </c>
       <c r="L157" t="s">
         <v>26</v>
       </c>
       <c r="M157" t="s">
-        <v>1480</v>
+        <v>171</v>
       </c>
       <c r="N157" t="s">
         <v>28</v>
       </c>
       <c r="O157" t="s">
-        <v>1481</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="158" spans="1:15">
       <c r="A158">
-        <v>58259</v>
+        <v>3779</v>
       </c>
       <c r="B158" t="s">
-        <v>1482</v>
+        <v>1460</v>
       </c>
       <c r="C158" t="s">
-        <v>1483</v>
+        <v>1461</v>
       </c>
       <c r="D158" t="s">
-        <v>1484</v>
+        <v>1462</v>
       </c>
       <c r="E158" t="s">
-        <v>1485</v>
+        <v>1463</v>
       </c>
       <c r="F158" t="s">
-        <v>1486</v>
+        <v>1464</v>
       </c>
       <c r="G158" t="s">
-        <v>1487</v>
+        <v>1465</v>
       </c>
       <c r="H158" t="s">
-        <v>1488</v>
+        <v>1466</v>
       </c>
       <c r="I158" t="s">
-        <v>1489</v>
+        <v>1467</v>
       </c>
       <c r="J158" t="s">
         <v>24</v>
       </c>
       <c r="K158" t="s">
-        <v>1490</v>
+        <v>170</v>
       </c>
       <c r="L158" t="s">
         <v>26</v>
       </c>
       <c r="M158" t="s">
-        <v>1491</v>
+        <v>171</v>
       </c>
       <c r="N158" t="s">
         <v>28</v>
       </c>
       <c r="O158" t="s">
-        <v>1492</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="159" spans="1:15">
       <c r="A159">
-        <v>65000</v>
+        <v>3791</v>
       </c>
       <c r="B159" t="s">
-        <v>1493</v>
+        <v>1469</v>
       </c>
       <c r="C159" t="s">
-        <v>1494</v>
+        <v>1470</v>
       </c>
       <c r="D159" t="s">
-        <v>1495</v>
+        <v>1471</v>
       </c>
       <c r="E159" t="s">
-        <v>1496</v>
+        <v>1472</v>
       </c>
       <c r="F159" t="s">
-        <v>1497</v>
+        <v>1473</v>
       </c>
       <c r="G159" t="s">
-        <v>1498</v>
+        <v>1474</v>
       </c>
       <c r="H159" t="s">
-        <v>1499</v>
+        <v>1475</v>
       </c>
       <c r="I159" t="s">
-        <v>1500</v>
+        <v>1476</v>
       </c>
       <c r="J159" t="s">
-        <v>24</v>
+        <v>1477</v>
       </c>
       <c r="K159" t="s">
-        <v>25</v>
+        <v>1478</v>
       </c>
       <c r="L159" t="s">
-        <v>26</v>
+        <v>1479</v>
       </c>
       <c r="M159" t="s">
-        <v>27</v>
+        <v>1480</v>
       </c>
       <c r="N159" t="s">
         <v>28</v>
       </c>
       <c r="O159" t="s">
-        <v>1501</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="160" spans="1:15">
       <c r="A160">
-        <v>65001</v>
+        <v>3854</v>
       </c>
       <c r="B160" t="s">
-        <v>1502</v>
+        <v>1482</v>
       </c>
       <c r="C160" t="s">
-        <v>1503</v>
+        <v>1483</v>
       </c>
       <c r="D160" t="s">
-        <v>1504</v>
+        <v>1484</v>
       </c>
       <c r="E160" t="s">
-        <v>1505</v>
+        <v>1485</v>
       </c>
       <c r="F160" t="s">
-        <v>1506</v>
+        <v>1486</v>
       </c>
       <c r="G160" t="s">
-        <v>1507</v>
+        <v>1487</v>
       </c>
       <c r="H160" t="s">
-        <v>1508</v>
+        <v>1488</v>
       </c>
       <c r="I160" t="s">
-        <v>1509</v>
+        <v>1489</v>
       </c>
       <c r="J160" t="s">
         <v>24</v>
       </c>
       <c r="K160" t="s">
-        <v>89</v>
+        <v>47</v>
       </c>
       <c r="L160" t="s">
         <v>26</v>
       </c>
       <c r="M160" t="s">
-        <v>90</v>
+        <v>48</v>
       </c>
       <c r="N160" t="s">
         <v>28</v>
       </c>
       <c r="O160" t="s">
-        <v>1510</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="161" spans="1:15">
       <c r="A161">
-        <v>65002</v>
+        <v>3863</v>
       </c>
       <c r="B161" t="s">
-        <v>1511</v>
+        <v>1491</v>
       </c>
       <c r="C161" t="s">
-        <v>1512</v>
+        <v>1492</v>
       </c>
       <c r="D161" t="s">
-        <v>1513</v>
+        <v>1493</v>
       </c>
       <c r="E161" t="s">
-        <v>1514</v>
+        <v>1494</v>
       </c>
       <c r="F161" t="s">
-        <v>1515</v>
+        <v>1495</v>
       </c>
       <c r="G161" t="s">
-        <v>1516</v>
+        <v>1496</v>
       </c>
       <c r="H161" t="s">
-        <v>1517</v>
+        <v>1497</v>
       </c>
       <c r="I161" t="s">
-        <v>1518</v>
+        <v>1498</v>
       </c>
       <c r="J161" t="s">
         <v>24</v>
       </c>
       <c r="K161" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L161" t="s">
         <v>26</v>
       </c>
       <c r="M161" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N161" t="s">
         <v>28</v>
       </c>
       <c r="O161" t="s">
-        <v>1519</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="162" spans="1:15">
       <c r="A162">
-        <v>65003</v>
+        <v>3868</v>
       </c>
       <c r="B162" t="s">
-        <v>1520</v>
+        <v>1500</v>
       </c>
       <c r="C162" t="s">
-        <v>1521</v>
+        <v>1501</v>
       </c>
       <c r="D162" t="s">
-        <v>1522</v>
+        <v>1502</v>
       </c>
       <c r="E162" t="s">
-        <v>1523</v>
+        <v>1503</v>
       </c>
       <c r="F162" t="s">
-        <v>1524</v>
+        <v>1504</v>
       </c>
       <c r="G162" t="s">
-        <v>1525</v>
+        <v>1505</v>
       </c>
       <c r="H162" t="s">
-        <v>1526</v>
+        <v>1506</v>
       </c>
       <c r="I162" t="s">
-        <v>1527</v>
+        <v>1507</v>
       </c>
       <c r="J162" t="s">
         <v>24</v>
       </c>
       <c r="K162" t="s">
-        <v>89</v>
+        <v>47</v>
       </c>
       <c r="L162" t="s">
         <v>26</v>
       </c>
       <c r="M162" t="s">
-        <v>90</v>
+        <v>48</v>
       </c>
       <c r="N162" t="s">
         <v>28</v>
       </c>
       <c r="O162" t="s">
-        <v>1528</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="163" spans="1:15">
       <c r="A163">
-        <v>65004</v>
+        <v>3910</v>
       </c>
       <c r="B163" t="s">
-        <v>1529</v>
+        <v>1509</v>
       </c>
       <c r="C163" t="s">
-        <v>1530</v>
+        <v>1510</v>
       </c>
       <c r="D163" t="s">
-        <v>1531</v>
+        <v>1511</v>
       </c>
       <c r="E163" t="s">
-        <v>1532</v>
+        <v>1512</v>
       </c>
       <c r="F163" t="s">
-        <v>1533</v>
+        <v>1513</v>
       </c>
       <c r="G163" t="s">
-        <v>1534</v>
+        <v>1514</v>
       </c>
       <c r="H163" t="s">
-        <v>1535</v>
+        <v>1515</v>
       </c>
       <c r="I163" t="s">
-        <v>1536</v>
+        <v>1516</v>
       </c>
       <c r="J163" t="s">
         <v>24</v>
       </c>
       <c r="K163" t="s">
-        <v>89</v>
+        <v>746</v>
       </c>
       <c r="L163" t="s">
         <v>26</v>
       </c>
       <c r="M163" t="s">
-        <v>90</v>
+        <v>747</v>
       </c>
       <c r="N163" t="s">
         <v>28</v>
       </c>
       <c r="O163" t="s">
-        <v>1537</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="164" spans="1:15">
       <c r="A164">
-        <v>65005</v>
+        <v>4176</v>
       </c>
       <c r="B164" t="s">
-        <v>1538</v>
+        <v>1518</v>
       </c>
       <c r="C164" t="s">
-        <v>1539</v>
+        <v>1519</v>
       </c>
       <c r="D164" t="s">
-        <v>1540</v>
+        <v>1520</v>
       </c>
       <c r="E164" t="s">
-        <v>1541</v>
+        <v>1521</v>
       </c>
       <c r="F164" t="s">
-        <v>1542</v>
+        <v>1522</v>
       </c>
       <c r="G164" t="s">
-        <v>1543</v>
+        <v>1523</v>
       </c>
       <c r="H164" t="s">
-        <v>1544</v>
+        <v>1524</v>
       </c>
       <c r="I164" t="s">
-        <v>1545</v>
+        <v>1525</v>
       </c>
       <c r="J164" t="s">
         <v>24</v>
       </c>
       <c r="K164" t="s">
-        <v>1546</v>
+        <v>170</v>
       </c>
       <c r="L164" t="s">
         <v>26</v>
       </c>
       <c r="M164" t="s">
-        <v>1547</v>
+        <v>171</v>
       </c>
       <c r="N164" t="s">
         <v>28</v>
       </c>
       <c r="O164" t="s">
-        <v>1548</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="165" spans="1:15">
       <c r="A165">
-        <v>65006</v>
+        <v>4177</v>
       </c>
       <c r="B165" t="s">
-        <v>1549</v>
+        <v>1527</v>
       </c>
       <c r="C165" t="s">
-        <v>1550</v>
+        <v>1528</v>
       </c>
       <c r="D165" t="s">
-        <v>1551</v>
+        <v>1529</v>
       </c>
       <c r="E165" t="s">
-        <v>1552</v>
+        <v>1530</v>
       </c>
       <c r="F165" t="s">
-        <v>1553</v>
+        <v>1531</v>
       </c>
       <c r="G165" t="s">
-        <v>1554</v>
+        <v>1532</v>
       </c>
       <c r="H165" t="s">
-        <v>1555</v>
+        <v>1533</v>
       </c>
       <c r="I165" t="s">
-        <v>1556</v>
+        <v>1534</v>
       </c>
       <c r="J165" t="s">
         <v>24</v>
       </c>
       <c r="K165" t="s">
-        <v>1557</v>
+        <v>25</v>
       </c>
       <c r="L165" t="s">
         <v>26</v>
       </c>
       <c r="M165" t="s">
-        <v>1558</v>
+        <v>27</v>
       </c>
       <c r="N165" t="s">
         <v>28</v>
       </c>
       <c r="O165" t="s">
-        <v>1559</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="166" spans="1:15">
       <c r="A166">
-        <v>65007</v>
+        <v>4180</v>
       </c>
       <c r="B166" t="s">
-        <v>1560</v>
+        <v>1536</v>
       </c>
       <c r="C166" t="s">
-        <v>1561</v>
+        <v>1537</v>
       </c>
       <c r="D166" t="s">
-        <v>1562</v>
+        <v>1538</v>
       </c>
       <c r="E166" t="s">
-        <v>1563</v>
+        <v>1539</v>
       </c>
       <c r="F166" t="s">
-        <v>1564</v>
+        <v>1540</v>
       </c>
       <c r="G166" t="s">
-        <v>1565</v>
+        <v>1541</v>
       </c>
       <c r="H166" t="s">
-        <v>1566</v>
+        <v>1542</v>
       </c>
       <c r="I166" t="s">
-        <v>1567</v>
+        <v>1543</v>
       </c>
       <c r="J166" t="s">
         <v>24</v>
       </c>
       <c r="K166" t="s">
         <v>25</v>
       </c>
       <c r="L166" t="s">
         <v>26</v>
       </c>
       <c r="M166" t="s">
         <v>27</v>
       </c>
       <c r="N166" t="s">
         <v>28</v>
       </c>
       <c r="O166" t="s">
-        <v>1568</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="167" spans="1:15">
       <c r="A167">
-        <v>65008</v>
+        <v>4186</v>
       </c>
       <c r="B167" t="s">
-        <v>1569</v>
+        <v>1545</v>
       </c>
       <c r="C167" t="s">
-        <v>1570</v>
+        <v>1546</v>
       </c>
       <c r="D167" t="s">
-        <v>1571</v>
+        <v>1547</v>
       </c>
       <c r="E167" t="s">
-        <v>1572</v>
+        <v>1548</v>
       </c>
       <c r="F167" t="s">
-        <v>1573</v>
+        <v>1549</v>
       </c>
       <c r="G167" t="s">
-        <v>1574</v>
+        <v>1550</v>
       </c>
       <c r="H167" t="s">
-        <v>1575</v>
+        <v>1551</v>
       </c>
       <c r="I167" t="s">
-        <v>1576</v>
+        <v>1552</v>
       </c>
       <c r="J167" t="s">
         <v>24</v>
       </c>
       <c r="K167" t="s">
-        <v>89</v>
+        <v>59</v>
       </c>
       <c r="L167" t="s">
         <v>26</v>
       </c>
       <c r="M167" t="s">
-        <v>90</v>
+        <v>61</v>
       </c>
       <c r="N167" t="s">
         <v>28</v>
       </c>
       <c r="O167" t="s">
-        <v>1577</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="168" spans="1:15">
       <c r="A168">
-        <v>65009</v>
+        <v>4195</v>
       </c>
       <c r="B168" t="s">
-        <v>1578</v>
+        <v>1554</v>
       </c>
       <c r="C168" t="s">
-        <v>1579</v>
+        <v>1555</v>
       </c>
       <c r="D168" t="s">
-        <v>1580</v>
+        <v>1556</v>
       </c>
       <c r="E168" t="s">
-        <v>1581</v>
+        <v>1557</v>
       </c>
       <c r="F168" t="s">
-        <v>1582</v>
+        <v>1558</v>
       </c>
       <c r="G168" t="s">
-        <v>1583</v>
+        <v>1559</v>
       </c>
       <c r="H168" t="s">
-        <v>1584</v>
+        <v>1560</v>
       </c>
       <c r="I168" t="s">
-        <v>1585</v>
+        <v>1561</v>
       </c>
       <c r="J168" t="s">
         <v>24</v>
       </c>
       <c r="K168" t="s">
-        <v>89</v>
+        <v>170</v>
       </c>
       <c r="L168" t="s">
         <v>26</v>
       </c>
       <c r="M168" t="s">
-        <v>90</v>
+        <v>171</v>
       </c>
       <c r="N168" t="s">
         <v>28</v>
       </c>
       <c r="O168" t="s">
-        <v>1586</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="169" spans="1:15">
       <c r="A169">
-        <v>65010</v>
+        <v>4196</v>
       </c>
       <c r="B169" t="s">
-        <v>1587</v>
+        <v>1563</v>
       </c>
       <c r="C169" t="s">
-        <v>1588</v>
+        <v>1564</v>
       </c>
       <c r="D169" t="s">
-        <v>1589</v>
+        <v>1565</v>
       </c>
       <c r="E169" t="s">
-        <v>1590</v>
+        <v>1566</v>
       </c>
       <c r="F169" t="s">
-        <v>1591</v>
+        <v>1567</v>
       </c>
       <c r="G169" t="s">
-        <v>1592</v>
+        <v>1568</v>
       </c>
       <c r="H169" t="s">
-        <v>1593</v>
+        <v>1569</v>
       </c>
       <c r="I169" t="s">
-        <v>1594</v>
+        <v>1570</v>
       </c>
       <c r="J169" t="s">
         <v>24</v>
       </c>
       <c r="K169" t="s">
         <v>25</v>
       </c>
       <c r="L169" t="s">
         <v>26</v>
       </c>
       <c r="M169" t="s">
         <v>27</v>
       </c>
       <c r="N169" t="s">
         <v>28</v>
       </c>
       <c r="O169" t="s">
-        <v>1595</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="170" spans="1:15">
       <c r="A170">
-        <v>65011</v>
+        <v>4198</v>
       </c>
       <c r="B170" t="s">
-        <v>1596</v>
+        <v>1572</v>
       </c>
       <c r="C170" t="s">
-        <v>1597</v>
+        <v>1573</v>
       </c>
       <c r="D170" t="s">
-        <v>1598</v>
+        <v>1574</v>
       </c>
       <c r="E170" t="s">
-        <v>1599</v>
+        <v>1575</v>
       </c>
       <c r="F170" t="s">
-        <v>1600</v>
+        <v>1576</v>
       </c>
       <c r="G170" t="s">
-        <v>1601</v>
+        <v>1577</v>
       </c>
       <c r="H170" t="s">
-        <v>1602</v>
+        <v>1578</v>
       </c>
       <c r="I170" t="s">
-        <v>1603</v>
+        <v>1579</v>
       </c>
       <c r="J170" t="s">
         <v>24</v>
       </c>
       <c r="K170" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="L170" t="s">
         <v>26</v>
       </c>
       <c r="M170" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="N170" t="s">
         <v>28</v>
       </c>
       <c r="O170" t="s">
-        <v>1604</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="171" spans="1:15">
       <c r="A171">
-        <v>65012</v>
+        <v>4202</v>
       </c>
       <c r="B171" t="s">
-        <v>1605</v>
+        <v>1581</v>
       </c>
       <c r="C171" t="s">
-        <v>1606</v>
+        <v>1582</v>
       </c>
       <c r="D171" t="s">
-        <v>1607</v>
+        <v>1583</v>
       </c>
       <c r="E171" t="s">
-        <v>1608</v>
+        <v>1584</v>
       </c>
       <c r="F171" t="s">
-        <v>1609</v>
+        <v>1585</v>
       </c>
       <c r="G171" t="s">
-        <v>1610</v>
+        <v>1586</v>
       </c>
       <c r="H171" t="s">
-        <v>1611</v>
+        <v>1587</v>
       </c>
       <c r="I171" t="s">
-        <v>1612</v>
+        <v>1588</v>
       </c>
       <c r="J171" t="s">
         <v>24</v>
       </c>
       <c r="K171" t="s">
-        <v>1613</v>
+        <v>25</v>
       </c>
       <c r="L171" t="s">
         <v>26</v>
       </c>
       <c r="M171" t="s">
-        <v>1614</v>
+        <v>27</v>
       </c>
       <c r="N171" t="s">
         <v>28</v>
       </c>
       <c r="O171" t="s">
-        <v>1615</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="172" spans="1:15">
       <c r="A172">
-        <v>65013</v>
+        <v>4204</v>
       </c>
       <c r="B172" t="s">
-        <v>1616</v>
+        <v>1590</v>
       </c>
       <c r="C172" t="s">
-        <v>1617</v>
+        <v>1591</v>
       </c>
       <c r="D172" t="s">
-        <v>1618</v>
+        <v>1592</v>
       </c>
       <c r="E172" t="s">
-        <v>1619</v>
+        <v>1593</v>
       </c>
       <c r="F172" t="s">
-        <v>1620</v>
+        <v>1594</v>
       </c>
       <c r="G172" t="s">
-        <v>1621</v>
+        <v>1595</v>
       </c>
       <c r="H172" t="s">
-        <v>1622</v>
+        <v>1596</v>
       </c>
       <c r="I172" t="s">
-        <v>1623</v>
+        <v>1597</v>
       </c>
       <c r="J172" t="s">
         <v>24</v>
       </c>
       <c r="K172" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L172" t="s">
         <v>26</v>
       </c>
       <c r="M172" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N172" t="s">
         <v>28</v>
       </c>
       <c r="O172" t="s">
-        <v>1624</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="173" spans="1:15">
       <c r="A173">
-        <v>65014</v>
+        <v>4206</v>
       </c>
       <c r="B173" t="s">
-        <v>1625</v>
+        <v>1599</v>
       </c>
       <c r="C173" t="s">
-        <v>1626</v>
+        <v>1600</v>
       </c>
       <c r="D173" t="s">
-        <v>1627</v>
+        <v>1601</v>
       </c>
       <c r="E173" t="s">
-        <v>1628</v>
+        <v>1602</v>
       </c>
       <c r="F173" t="s">
-        <v>1629</v>
+        <v>1603</v>
       </c>
       <c r="G173" t="s">
-        <v>1630</v>
+        <v>1604</v>
       </c>
       <c r="H173" t="s">
-        <v>1631</v>
+        <v>1605</v>
       </c>
       <c r="I173" t="s">
-        <v>1632</v>
+        <v>1606</v>
       </c>
       <c r="J173" t="s">
-        <v>109</v>
+        <v>24</v>
       </c>
       <c r="K173" t="s">
-        <v>78</v>
+        <v>25</v>
       </c>
       <c r="L173" t="s">
-        <v>111</v>
+        <v>26</v>
       </c>
       <c r="M173" t="s">
-        <v>79</v>
+        <v>27</v>
       </c>
       <c r="N173" t="s">
         <v>28</v>
       </c>
       <c r="O173" t="s">
-        <v>1633</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="174" spans="1:15">
       <c r="A174">
-        <v>65015</v>
+        <v>4211</v>
       </c>
       <c r="B174" t="s">
-        <v>1634</v>
+        <v>1608</v>
       </c>
       <c r="C174" t="s">
-        <v>1635</v>
+        <v>1609</v>
       </c>
       <c r="D174" t="s">
-        <v>1636</v>
+        <v>1610</v>
       </c>
       <c r="E174" t="s">
-        <v>1637</v>
+        <v>1611</v>
       </c>
       <c r="F174" t="s">
-        <v>1638</v>
+        <v>1612</v>
       </c>
       <c r="G174" t="s">
-        <v>1639</v>
+        <v>1613</v>
       </c>
       <c r="H174" t="s">
-        <v>1640</v>
+        <v>1614</v>
       </c>
       <c r="I174" t="s">
-        <v>1641</v>
+        <v>1615</v>
       </c>
       <c r="J174" t="s">
         <v>24</v>
       </c>
       <c r="K174" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="L174" t="s">
         <v>26</v>
       </c>
       <c r="M174" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="N174" t="s">
         <v>28</v>
       </c>
       <c r="O174" t="s">
-        <v>1642</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="175" spans="1:15">
       <c r="A175">
-        <v>65016</v>
+        <v>4216</v>
       </c>
       <c r="B175" t="s">
-        <v>1643</v>
+        <v>1617</v>
       </c>
       <c r="C175" t="s">
-        <v>1644</v>
+        <v>1618</v>
       </c>
       <c r="D175" t="s">
-        <v>1645</v>
+        <v>1619</v>
       </c>
       <c r="E175" t="s">
-        <v>1646</v>
+        <v>1620</v>
       </c>
       <c r="F175" t="s">
-        <v>1647</v>
+        <v>1621</v>
       </c>
       <c r="G175" t="s">
-        <v>1648</v>
+        <v>1622</v>
       </c>
       <c r="H175" t="s">
-        <v>1649</v>
+        <v>1623</v>
       </c>
       <c r="I175" t="s">
-        <v>1650</v>
+        <v>1624</v>
       </c>
       <c r="J175" t="s">
-        <v>24</v>
+        <v>1625</v>
       </c>
       <c r="K175" t="s">
-        <v>25</v>
+        <v>1626</v>
       </c>
       <c r="L175" t="s">
-        <v>26</v>
+        <v>1627</v>
       </c>
       <c r="M175" t="s">
-        <v>27</v>
+        <v>1628</v>
       </c>
       <c r="N175" t="s">
         <v>28</v>
       </c>
       <c r="O175" t="s">
-        <v>1651</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="176" spans="1:15">
       <c r="A176">
-        <v>65017</v>
+        <v>4220</v>
       </c>
       <c r="B176" t="s">
-        <v>1652</v>
+        <v>1630</v>
       </c>
       <c r="C176" t="s">
-        <v>1653</v>
+        <v>1631</v>
       </c>
       <c r="D176" t="s">
-        <v>1654</v>
+        <v>1632</v>
       </c>
       <c r="E176" t="s">
-        <v>1655</v>
+        <v>1633</v>
       </c>
       <c r="F176" t="s">
-        <v>1656</v>
+        <v>1634</v>
       </c>
       <c r="G176" t="s">
-        <v>1657</v>
+        <v>1635</v>
       </c>
       <c r="H176" t="s">
-        <v>1658</v>
+        <v>1636</v>
       </c>
       <c r="I176" t="s">
-        <v>1659</v>
+        <v>1637</v>
       </c>
       <c r="J176" t="s">
         <v>24</v>
       </c>
       <c r="K176" t="s">
-        <v>1660</v>
+        <v>25</v>
       </c>
       <c r="L176" t="s">
         <v>26</v>
       </c>
       <c r="M176" t="s">
-        <v>1661</v>
+        <v>27</v>
       </c>
       <c r="N176" t="s">
         <v>28</v>
       </c>
       <c r="O176" t="s">
-        <v>1662</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="177" spans="1:15">
       <c r="A177">
-        <v>65018</v>
+        <v>4242</v>
       </c>
       <c r="B177" t="s">
-        <v>1663</v>
+        <v>1639</v>
       </c>
       <c r="C177" t="s">
-        <v>1664</v>
+        <v>1640</v>
       </c>
       <c r="D177" t="s">
-        <v>1665</v>
+        <v>1641</v>
       </c>
       <c r="E177" t="s">
-        <v>1666</v>
+        <v>1642</v>
       </c>
       <c r="F177" t="s">
-        <v>1667</v>
+        <v>1643</v>
       </c>
       <c r="G177" t="s">
-        <v>1668</v>
+        <v>1644</v>
       </c>
       <c r="H177" t="s">
-        <v>1669</v>
+        <v>1645</v>
       </c>
       <c r="I177" t="s">
-        <v>1670</v>
+        <v>1646</v>
       </c>
       <c r="J177" t="s">
         <v>24</v>
       </c>
       <c r="K177" t="s">
-        <v>1671</v>
+        <v>25</v>
       </c>
       <c r="L177" t="s">
         <v>26</v>
       </c>
       <c r="M177" t="s">
-        <v>1672</v>
+        <v>27</v>
       </c>
       <c r="N177" t="s">
         <v>28</v>
       </c>
       <c r="O177" t="s">
-        <v>1673</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="178" spans="1:15">
       <c r="A178">
-        <v>65019</v>
+        <v>4243</v>
       </c>
       <c r="B178" t="s">
-        <v>1674</v>
+        <v>1648</v>
       </c>
       <c r="C178" t="s">
-        <v>1675</v>
+        <v>1649</v>
       </c>
       <c r="D178" t="s">
-        <v>1676</v>
+        <v>1650</v>
       </c>
       <c r="E178" t="s">
-        <v>1677</v>
+        <v>1651</v>
       </c>
       <c r="F178" t="s">
-        <v>1678</v>
+        <v>1652</v>
       </c>
       <c r="G178" t="s">
-        <v>1679</v>
+        <v>1653</v>
       </c>
       <c r="H178" t="s">
-        <v>1680</v>
+        <v>1654</v>
       </c>
       <c r="I178" t="s">
-        <v>1681</v>
+        <v>1655</v>
       </c>
       <c r="J178" t="s">
         <v>24</v>
       </c>
       <c r="K178" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="L178" t="s">
         <v>26</v>
       </c>
       <c r="M178" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="N178" t="s">
         <v>28</v>
       </c>
       <c r="O178" t="s">
-        <v>1682</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="179" spans="1:15">
       <c r="A179">
-        <v>65020</v>
+        <v>4292</v>
       </c>
       <c r="B179" t="s">
-        <v>1683</v>
+        <v>1657</v>
       </c>
       <c r="C179" t="s">
-        <v>1684</v>
+        <v>1658</v>
       </c>
       <c r="D179" t="s">
-        <v>1685</v>
+        <v>1659</v>
       </c>
       <c r="E179" t="s">
-        <v>1686</v>
+        <v>1660</v>
       </c>
       <c r="F179" t="s">
-        <v>1687</v>
+        <v>1661</v>
       </c>
       <c r="G179" t="s">
-        <v>1688</v>
+        <v>1662</v>
       </c>
       <c r="H179" t="s">
-        <v>1689</v>
+        <v>1663</v>
       </c>
       <c r="I179" t="s">
-        <v>1690</v>
+        <v>1664</v>
       </c>
       <c r="J179" t="s">
         <v>24</v>
       </c>
       <c r="K179" t="s">
-        <v>1691</v>
+        <v>1665</v>
       </c>
       <c r="L179" t="s">
         <v>26</v>
       </c>
       <c r="M179" t="s">
-        <v>1692</v>
+        <v>1666</v>
       </c>
       <c r="N179" t="s">
         <v>28</v>
       </c>
       <c r="O179" t="s">
-        <v>1693</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="180" spans="1:15">
       <c r="A180">
-        <v>65021</v>
+        <v>4295</v>
       </c>
       <c r="B180" t="s">
-        <v>1694</v>
+        <v>1668</v>
       </c>
       <c r="C180" t="s">
-        <v>1695</v>
+        <v>1669</v>
       </c>
       <c r="D180" t="s">
-        <v>1696</v>
+        <v>1670</v>
       </c>
       <c r="E180" t="s">
-        <v>1697</v>
+        <v>1671</v>
       </c>
       <c r="F180" t="s">
-        <v>1698</v>
+        <v>1672</v>
       </c>
       <c r="G180" t="s">
-        <v>1699</v>
+        <v>1673</v>
       </c>
       <c r="H180" t="s">
-        <v>1700</v>
+        <v>1674</v>
       </c>
       <c r="I180" t="s">
-        <v>1701</v>
+        <v>1675</v>
       </c>
       <c r="J180" t="s">
         <v>24</v>
       </c>
       <c r="K180" t="s">
         <v>25</v>
       </c>
       <c r="L180" t="s">
         <v>26</v>
       </c>
       <c r="M180" t="s">
         <v>27</v>
       </c>
       <c r="N180" t="s">
         <v>28</v>
       </c>
       <c r="O180" t="s">
-        <v>1702</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="181" spans="1:15">
       <c r="A181">
-        <v>65023</v>
+        <v>4302</v>
       </c>
       <c r="B181" t="s">
-        <v>1703</v>
+        <v>1677</v>
       </c>
       <c r="C181" t="s">
-        <v>1704</v>
+        <v>1678</v>
       </c>
       <c r="D181" t="s">
-        <v>1705</v>
+        <v>1679</v>
       </c>
       <c r="E181" t="s">
-        <v>1706</v>
+        <v>1680</v>
       </c>
       <c r="F181" t="s">
-        <v>1707</v>
+        <v>1681</v>
       </c>
       <c r="G181" t="s">
-        <v>1708</v>
+        <v>1682</v>
       </c>
       <c r="H181" t="s">
-        <v>1709</v>
+        <v>1683</v>
       </c>
       <c r="I181" t="s">
-        <v>1710</v>
+        <v>1684</v>
       </c>
       <c r="J181" t="s">
-        <v>24</v>
+        <v>1685</v>
       </c>
       <c r="K181" t="s">
-        <v>25</v>
+        <v>1478</v>
       </c>
       <c r="L181" t="s">
-        <v>26</v>
+        <v>1686</v>
       </c>
       <c r="M181" t="s">
-        <v>27</v>
+        <v>1480</v>
       </c>
       <c r="N181" t="s">
         <v>28</v>
       </c>
       <c r="O181" t="s">
-        <v>1711</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="182" spans="1:15">
       <c r="A182">
-        <v>65026</v>
+        <v>4303</v>
       </c>
       <c r="B182" t="s">
-        <v>1712</v>
+        <v>1688</v>
       </c>
       <c r="C182" t="s">
-        <v>1713</v>
+        <v>1689</v>
       </c>
       <c r="D182" t="s">
-        <v>1714</v>
+        <v>1690</v>
       </c>
       <c r="E182" t="s">
-        <v>1715</v>
+        <v>1691</v>
       </c>
       <c r="F182" t="s">
-        <v>1716</v>
+        <v>1692</v>
       </c>
       <c r="G182" t="s">
-        <v>1717</v>
+        <v>1693</v>
       </c>
       <c r="H182" t="s">
-        <v>1718</v>
+        <v>1694</v>
       </c>
       <c r="I182" t="s">
-        <v>1719</v>
+        <v>1695</v>
       </c>
       <c r="J182" t="s">
-        <v>24</v>
+        <v>757</v>
       </c>
       <c r="K182" t="s">
-        <v>25</v>
+        <v>1230</v>
       </c>
       <c r="L182" t="s">
-        <v>26</v>
+        <v>759</v>
       </c>
       <c r="M182" t="s">
-        <v>27</v>
+        <v>1231</v>
       </c>
       <c r="N182" t="s">
         <v>28</v>
       </c>
       <c r="O182" t="s">
-        <v>1720</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="183" spans="1:15">
       <c r="A183">
-        <v>65030</v>
+        <v>4304</v>
       </c>
       <c r="B183" t="s">
-        <v>1721</v>
+        <v>1697</v>
       </c>
       <c r="C183" t="s">
-        <v>1722</v>
+        <v>1698</v>
       </c>
       <c r="D183" t="s">
-        <v>1723</v>
+        <v>1699</v>
       </c>
       <c r="E183" t="s">
-        <v>1724</v>
+        <v>1700</v>
       </c>
       <c r="F183" t="s">
-        <v>1725</v>
+        <v>1701</v>
       </c>
       <c r="G183" t="s">
-        <v>1726</v>
+        <v>1702</v>
       </c>
       <c r="H183" t="s">
-        <v>1727</v>
+        <v>1703</v>
       </c>
       <c r="I183" t="s">
-        <v>1728</v>
+        <v>1704</v>
       </c>
       <c r="J183" t="s">
         <v>24</v>
       </c>
       <c r="K183" t="s">
         <v>25</v>
       </c>
       <c r="L183" t="s">
         <v>26</v>
       </c>
       <c r="M183" t="s">
         <v>27</v>
       </c>
       <c r="N183" t="s">
         <v>28</v>
       </c>
       <c r="O183" t="s">
-        <v>1729</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="184" spans="1:15">
       <c r="A184">
-        <v>65031</v>
+        <v>4307</v>
       </c>
       <c r="B184" t="s">
-        <v>1730</v>
+        <v>1706</v>
       </c>
       <c r="C184" t="s">
-        <v>1731</v>
+        <v>1707</v>
       </c>
       <c r="D184" t="s">
-        <v>1732</v>
+        <v>1708</v>
       </c>
       <c r="E184" t="s">
-        <v>1733</v>
+        <v>1709</v>
       </c>
       <c r="F184" t="s">
-        <v>1734</v>
+        <v>1710</v>
       </c>
       <c r="G184" t="s">
-        <v>1735</v>
+        <v>1711</v>
       </c>
       <c r="H184" t="s">
-        <v>1736</v>
+        <v>1712</v>
       </c>
       <c r="I184" t="s">
-        <v>1737</v>
+        <v>1713</v>
       </c>
       <c r="J184" t="s">
-        <v>24</v>
+        <v>1625</v>
       </c>
       <c r="K184" t="s">
-        <v>25</v>
+        <v>1714</v>
       </c>
       <c r="L184" t="s">
-        <v>26</v>
+        <v>1627</v>
       </c>
       <c r="M184" t="s">
-        <v>27</v>
+        <v>1715</v>
       </c>
       <c r="N184" t="s">
         <v>28</v>
       </c>
       <c r="O184" t="s">
-        <v>1738</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="185" spans="1:15">
       <c r="A185">
-        <v>65032</v>
+        <v>4308</v>
       </c>
       <c r="B185" t="s">
-        <v>1739</v>
+        <v>1717</v>
       </c>
       <c r="C185" t="s">
-        <v>1740</v>
+        <v>1718</v>
       </c>
       <c r="D185" t="s">
-        <v>1741</v>
+        <v>1719</v>
       </c>
       <c r="E185" t="s">
-        <v>1742</v>
+        <v>1720</v>
       </c>
       <c r="F185" t="s">
-        <v>1743</v>
+        <v>1721</v>
       </c>
       <c r="G185" t="s">
-        <v>1744</v>
+        <v>1722</v>
       </c>
       <c r="H185" t="s">
-        <v>1745</v>
+        <v>1723</v>
       </c>
       <c r="I185" t="s">
-        <v>1746</v>
+        <v>1724</v>
       </c>
       <c r="J185" t="s">
         <v>24</v>
       </c>
       <c r="K185" t="s">
-        <v>89</v>
+        <v>170</v>
       </c>
       <c r="L185" t="s">
         <v>26</v>
       </c>
       <c r="M185" t="s">
-        <v>90</v>
+        <v>171</v>
       </c>
       <c r="N185" t="s">
         <v>28</v>
       </c>
       <c r="O185" t="s">
-        <v>1747</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="186" spans="1:15">
       <c r="A186">
-        <v>65033</v>
+        <v>4309</v>
       </c>
       <c r="B186" t="s">
-        <v>1748</v>
+        <v>1726</v>
       </c>
       <c r="C186" t="s">
-        <v>1749</v>
+        <v>1727</v>
       </c>
       <c r="D186" t="s">
-        <v>1750</v>
+        <v>1728</v>
       </c>
       <c r="E186" t="s">
-        <v>1751</v>
+        <v>1729</v>
       </c>
       <c r="F186" t="s">
-        <v>1752</v>
+        <v>1730</v>
       </c>
       <c r="G186" t="s">
-        <v>1753</v>
+        <v>1731</v>
       </c>
       <c r="H186" t="s">
-        <v>1754</v>
+        <v>1732</v>
       </c>
       <c r="I186" t="s">
-        <v>1755</v>
+        <v>1733</v>
       </c>
       <c r="J186" t="s">
         <v>24</v>
       </c>
       <c r="K186" t="s">
-        <v>1756</v>
+        <v>170</v>
       </c>
       <c r="L186" t="s">
         <v>26</v>
       </c>
       <c r="M186" t="s">
-        <v>1757</v>
+        <v>171</v>
       </c>
       <c r="N186" t="s">
         <v>28</v>
       </c>
       <c r="O186" t="s">
-        <v>1758</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="187" spans="1:15">
       <c r="A187">
-        <v>65034</v>
+        <v>4311</v>
       </c>
       <c r="B187" t="s">
-        <v>1759</v>
+        <v>1735</v>
       </c>
       <c r="C187" t="s">
-        <v>1760</v>
+        <v>1736</v>
       </c>
       <c r="D187" t="s">
-        <v>1761</v>
+        <v>1737</v>
       </c>
       <c r="E187" t="s">
-        <v>1762</v>
+        <v>1738</v>
       </c>
       <c r="F187" t="s">
-        <v>1763</v>
+        <v>1739</v>
       </c>
       <c r="G187" t="s">
-        <v>1764</v>
+        <v>1740</v>
       </c>
       <c r="H187" t="s">
-        <v>1765</v>
+        <v>1741</v>
       </c>
       <c r="I187" t="s">
-        <v>1766</v>
+        <v>1742</v>
       </c>
       <c r="J187" t="s">
-        <v>109</v>
+        <v>24</v>
       </c>
       <c r="K187" t="s">
-        <v>1767</v>
+        <v>25</v>
       </c>
       <c r="L187" t="s">
-        <v>111</v>
+        <v>26</v>
       </c>
       <c r="M187" t="s">
-        <v>1768</v>
+        <v>27</v>
       </c>
       <c r="N187" t="s">
         <v>28</v>
       </c>
       <c r="O187" t="s">
-        <v>1769</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="188" spans="1:15">
       <c r="A188">
-        <v>65035</v>
+        <v>4314</v>
       </c>
       <c r="B188" t="s">
-        <v>1770</v>
+        <v>1744</v>
       </c>
       <c r="C188" t="s">
-        <v>1771</v>
+        <v>1745</v>
       </c>
       <c r="D188" t="s">
-        <v>1772</v>
+        <v>1746</v>
       </c>
       <c r="E188" t="s">
-        <v>1773</v>
+        <v>1747</v>
       </c>
       <c r="F188" t="s">
-        <v>1774</v>
+        <v>1748</v>
       </c>
       <c r="G188" t="s">
-        <v>1775</v>
+        <v>1749</v>
       </c>
       <c r="H188" t="s">
-        <v>1776</v>
+        <v>1750</v>
       </c>
       <c r="I188" t="s">
-        <v>1777</v>
+        <v>1751</v>
       </c>
       <c r="J188" t="s">
         <v>24</v>
       </c>
       <c r="K188" t="s">
         <v>25</v>
       </c>
       <c r="L188" t="s">
         <v>26</v>
       </c>
       <c r="M188" t="s">
         <v>27</v>
       </c>
       <c r="N188" t="s">
         <v>28</v>
       </c>
       <c r="O188" t="s">
-        <v>1778</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="189" spans="1:15">
       <c r="A189">
-        <v>65036</v>
+        <v>4316</v>
       </c>
       <c r="B189" t="s">
-        <v>1779</v>
+        <v>1753</v>
       </c>
       <c r="C189" t="s">
-        <v>1780</v>
+        <v>1754</v>
       </c>
       <c r="D189" t="s">
-        <v>1781</v>
+        <v>1755</v>
       </c>
       <c r="E189" t="s">
-        <v>1782</v>
+        <v>1756</v>
       </c>
       <c r="F189" t="s">
-        <v>1783</v>
+        <v>1757</v>
       </c>
       <c r="G189" t="s">
-        <v>1784</v>
+        <v>1758</v>
       </c>
       <c r="H189" t="s">
-        <v>1785</v>
+        <v>1759</v>
       </c>
       <c r="I189" t="s">
-        <v>1786</v>
+        <v>1760</v>
       </c>
       <c r="J189" t="s">
         <v>24</v>
       </c>
       <c r="K189" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L189" t="s">
         <v>26</v>
       </c>
       <c r="M189" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N189" t="s">
         <v>28</v>
       </c>
       <c r="O189" t="s">
-        <v>1787</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="190" spans="1:15">
       <c r="A190">
-        <v>65037</v>
+        <v>4318</v>
       </c>
       <c r="B190" t="s">
-        <v>1788</v>
+        <v>1762</v>
       </c>
       <c r="C190" t="s">
-        <v>1789</v>
+        <v>1763</v>
       </c>
       <c r="D190" t="s">
-        <v>1790</v>
+        <v>1764</v>
       </c>
       <c r="E190" t="s">
-        <v>1791</v>
+        <v>1765</v>
       </c>
       <c r="F190" t="s">
-        <v>1792</v>
+        <v>1766</v>
       </c>
       <c r="G190" t="s">
-        <v>1793</v>
+        <v>1767</v>
       </c>
       <c r="H190" t="s">
-        <v>1794</v>
+        <v>1768</v>
       </c>
       <c r="I190" t="s">
-        <v>1795</v>
+        <v>1769</v>
       </c>
       <c r="J190" t="s">
         <v>24</v>
       </c>
       <c r="K190" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="L190" t="s">
         <v>26</v>
       </c>
       <c r="M190" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="N190" t="s">
         <v>28</v>
       </c>
       <c r="O190" t="s">
-        <v>1796</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="191" spans="1:15">
       <c r="A191">
-        <v>65038</v>
+        <v>4319</v>
       </c>
       <c r="B191" t="s">
-        <v>1797</v>
+        <v>1771</v>
       </c>
       <c r="C191" t="s">
-        <v>1798</v>
+        <v>1772</v>
       </c>
       <c r="D191" t="s">
-        <v>1799</v>
+        <v>1773</v>
       </c>
       <c r="E191" t="s">
-        <v>1800</v>
+        <v>1774</v>
       </c>
       <c r="F191" t="s">
-        <v>1801</v>
+        <v>1775</v>
       </c>
       <c r="G191" t="s">
-        <v>1802</v>
+        <v>1776</v>
       </c>
       <c r="H191" t="s">
-        <v>1803</v>
+        <v>1777</v>
       </c>
       <c r="I191" t="s">
-        <v>1804</v>
+        <v>1778</v>
       </c>
       <c r="J191" t="s">
         <v>24</v>
       </c>
       <c r="K191" t="s">
-        <v>89</v>
+        <v>170</v>
       </c>
       <c r="L191" t="s">
         <v>26</v>
       </c>
       <c r="M191" t="s">
-        <v>90</v>
+        <v>171</v>
       </c>
       <c r="N191" t="s">
         <v>28</v>
       </c>
       <c r="O191" t="s">
-        <v>1805</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="192" spans="1:15">
       <c r="A192">
-        <v>65039</v>
+        <v>4322</v>
       </c>
       <c r="B192" t="s">
-        <v>1806</v>
+        <v>1780</v>
       </c>
       <c r="C192" t="s">
-        <v>1807</v>
+        <v>1781</v>
       </c>
       <c r="D192" t="s">
-        <v>1808</v>
+        <v>1782</v>
       </c>
       <c r="E192" t="s">
-        <v>1809</v>
+        <v>1783</v>
       </c>
       <c r="F192" t="s">
-        <v>1810</v>
+        <v>1784</v>
       </c>
       <c r="G192" t="s">
-        <v>1811</v>
+        <v>1785</v>
       </c>
       <c r="H192" t="s">
-        <v>1812</v>
+        <v>1786</v>
       </c>
       <c r="I192" t="s">
-        <v>1813</v>
+        <v>1787</v>
       </c>
       <c r="J192" t="s">
         <v>24</v>
       </c>
       <c r="K192" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="L192" t="s">
         <v>26</v>
       </c>
       <c r="M192" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="N192" t="s">
         <v>28</v>
       </c>
       <c r="O192" t="s">
-        <v>1814</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="193" spans="1:15">
       <c r="A193">
-        <v>65040</v>
+        <v>4538</v>
       </c>
       <c r="B193" t="s">
-        <v>1815</v>
+        <v>1789</v>
       </c>
       <c r="C193" t="s">
-        <v>1816</v>
+        <v>1790</v>
       </c>
       <c r="D193" t="s">
-        <v>1817</v>
+        <v>1791</v>
       </c>
       <c r="E193" t="s">
-        <v>1818</v>
+        <v>1792</v>
       </c>
       <c r="F193" t="s">
-        <v>1819</v>
+        <v>1793</v>
       </c>
       <c r="G193" t="s">
-        <v>1820</v>
+        <v>1794</v>
       </c>
       <c r="H193" t="s">
-        <v>1821</v>
+        <v>1795</v>
       </c>
       <c r="I193" t="s">
-        <v>1822</v>
+        <v>1796</v>
       </c>
       <c r="J193" t="s">
         <v>24</v>
       </c>
       <c r="K193" t="s">
-        <v>360</v>
+        <v>25</v>
       </c>
       <c r="L193" t="s">
         <v>26</v>
       </c>
       <c r="M193" t="s">
-        <v>362</v>
+        <v>27</v>
       </c>
       <c r="N193" t="s">
         <v>28</v>
       </c>
       <c r="O193" t="s">
-        <v>1823</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="194" spans="1:15">
       <c r="A194">
-        <v>65044</v>
+        <v>4549</v>
       </c>
       <c r="B194" t="s">
-        <v>1824</v>
+        <v>1798</v>
       </c>
       <c r="C194" t="s">
-        <v>1825</v>
+        <v>1799</v>
       </c>
       <c r="D194" t="s">
-        <v>1826</v>
+        <v>1800</v>
       </c>
       <c r="E194" t="s">
-        <v>1827</v>
+        <v>1801</v>
       </c>
       <c r="F194" t="s">
-        <v>1828</v>
+        <v>1802</v>
       </c>
       <c r="G194" t="s">
-        <v>1829</v>
+        <v>1803</v>
       </c>
       <c r="H194" t="s">
-        <v>1830</v>
+        <v>1804</v>
       </c>
       <c r="I194" t="s">
-        <v>1831</v>
+        <v>1805</v>
       </c>
       <c r="J194" t="s">
         <v>24</v>
       </c>
       <c r="K194" t="s">
         <v>25</v>
       </c>
       <c r="L194" t="s">
         <v>26</v>
       </c>
       <c r="M194" t="s">
         <v>27</v>
       </c>
       <c r="N194" t="s">
         <v>28</v>
       </c>
       <c r="O194" t="s">
-        <v>1832</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="195" spans="1:15">
       <c r="A195">
-        <v>65045</v>
+        <v>4555</v>
       </c>
       <c r="B195" t="s">
-        <v>1833</v>
+        <v>1807</v>
       </c>
       <c r="C195" t="s">
-        <v>1834</v>
+        <v>1808</v>
       </c>
       <c r="D195" t="s">
-        <v>1835</v>
+        <v>1809</v>
       </c>
       <c r="E195" t="s">
-        <v>1836</v>
+        <v>1810</v>
       </c>
       <c r="F195" t="s">
-        <v>1837</v>
+        <v>1811</v>
       </c>
       <c r="G195" t="s">
-        <v>1838</v>
+        <v>1812</v>
       </c>
       <c r="H195" t="s">
-        <v>1839</v>
+        <v>1813</v>
       </c>
       <c r="I195" t="s">
-        <v>1840</v>
+        <v>1814</v>
       </c>
       <c r="J195" t="s">
-        <v>1841</v>
+        <v>24</v>
       </c>
       <c r="K195" t="s">
-        <v>1842</v>
+        <v>170</v>
       </c>
       <c r="L195" t="s">
-        <v>1843</v>
+        <v>26</v>
       </c>
       <c r="M195" t="s">
-        <v>1844</v>
+        <v>171</v>
       </c>
       <c r="N195" t="s">
         <v>28</v>
       </c>
       <c r="O195" t="s">
-        <v>1845</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="196" spans="1:15">
       <c r="A196">
-        <v>65046</v>
+        <v>4556</v>
       </c>
       <c r="B196" t="s">
-        <v>1846</v>
+        <v>1816</v>
       </c>
       <c r="C196" t="s">
-        <v>1847</v>
+        <v>1817</v>
       </c>
       <c r="D196" t="s">
-        <v>1848</v>
+        <v>1818</v>
       </c>
       <c r="E196" t="s">
-        <v>1849</v>
+        <v>1819</v>
       </c>
       <c r="F196" t="s">
-        <v>1850</v>
+        <v>1820</v>
       </c>
       <c r="G196" t="s">
-        <v>1851</v>
+        <v>1821</v>
       </c>
       <c r="H196" t="s">
-        <v>1852</v>
+        <v>1822</v>
       </c>
       <c r="I196" t="s">
-        <v>1853</v>
+        <v>1823</v>
       </c>
       <c r="J196" t="s">
         <v>24</v>
       </c>
       <c r="K196" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="L196" t="s">
         <v>26</v>
       </c>
       <c r="M196" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="N196" t="s">
         <v>28</v>
       </c>
       <c r="O196" t="s">
-        <v>1854</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="197" spans="1:15">
       <c r="A197">
-        <v>65047</v>
+        <v>4558</v>
       </c>
       <c r="B197" t="s">
-        <v>1855</v>
+        <v>1825</v>
       </c>
       <c r="C197" t="s">
-        <v>1856</v>
+        <v>1826</v>
       </c>
       <c r="D197" t="s">
-        <v>1857</v>
+        <v>1827</v>
       </c>
       <c r="E197" t="s">
-        <v>1858</v>
+        <v>1828</v>
       </c>
       <c r="F197" t="s">
-        <v>1859</v>
+        <v>1829</v>
       </c>
       <c r="G197" t="s">
-        <v>1860</v>
+        <v>1830</v>
       </c>
       <c r="H197" t="s">
-        <v>1861</v>
+        <v>1831</v>
       </c>
       <c r="I197" t="s">
-        <v>1862</v>
+        <v>1832</v>
       </c>
       <c r="J197" t="s">
         <v>24</v>
       </c>
       <c r="K197" t="s">
-        <v>1842</v>
+        <v>170</v>
       </c>
       <c r="L197" t="s">
         <v>26</v>
       </c>
       <c r="M197" t="s">
-        <v>1844</v>
+        <v>171</v>
       </c>
       <c r="N197" t="s">
         <v>28</v>
       </c>
       <c r="O197" t="s">
-        <v>1863</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="198" spans="1:15">
       <c r="A198">
-        <v>65049</v>
+        <v>4559</v>
       </c>
       <c r="B198" t="s">
-        <v>1864</v>
+        <v>1834</v>
       </c>
       <c r="C198" t="s">
-        <v>1865</v>
+        <v>1835</v>
       </c>
       <c r="D198" t="s">
-        <v>1866</v>
+        <v>1836</v>
       </c>
       <c r="E198" t="s">
-        <v>1867</v>
+        <v>1837</v>
       </c>
       <c r="F198" t="s">
-        <v>1868</v>
+        <v>1838</v>
       </c>
       <c r="G198" t="s">
-        <v>1869</v>
+        <v>1839</v>
       </c>
       <c r="H198" t="s">
-        <v>1870</v>
+        <v>1840</v>
       </c>
       <c r="I198" t="s">
-        <v>1871</v>
+        <v>1841</v>
       </c>
       <c r="J198" t="s">
         <v>24</v>
       </c>
       <c r="K198" t="s">
-        <v>290</v>
+        <v>47</v>
       </c>
       <c r="L198" t="s">
         <v>26</v>
       </c>
       <c r="M198" t="s">
-        <v>291</v>
+        <v>48</v>
       </c>
       <c r="N198" t="s">
         <v>28</v>
       </c>
       <c r="O198" t="s">
-        <v>1872</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="199" spans="1:15">
       <c r="A199">
-        <v>65050</v>
+        <v>4560</v>
       </c>
       <c r="B199" t="s">
-        <v>1873</v>
+        <v>1843</v>
       </c>
       <c r="C199" t="s">
-        <v>1874</v>
+        <v>1844</v>
       </c>
       <c r="D199" t="s">
-        <v>1875</v>
+        <v>1845</v>
       </c>
       <c r="E199" t="s">
-        <v>1876</v>
+        <v>1846</v>
       </c>
       <c r="F199" t="s">
-        <v>1877</v>
+        <v>1847</v>
       </c>
       <c r="G199" t="s">
-        <v>1878</v>
+        <v>1848</v>
       </c>
       <c r="H199" t="s">
-        <v>1879</v>
+        <v>1849</v>
       </c>
       <c r="I199" t="s">
-        <v>1880</v>
+        <v>1850</v>
       </c>
       <c r="J199" t="s">
         <v>24</v>
       </c>
       <c r="K199" t="s">
         <v>25</v>
       </c>
       <c r="L199" t="s">
         <v>26</v>
       </c>
       <c r="M199" t="s">
         <v>27</v>
       </c>
       <c r="N199" t="s">
         <v>28</v>
       </c>
       <c r="O199" t="s">
-        <v>1881</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="200" spans="1:15">
       <c r="A200">
-        <v>65051</v>
+        <v>4563</v>
       </c>
       <c r="B200" t="s">
-        <v>1882</v>
+        <v>1852</v>
       </c>
       <c r="C200" t="s">
-        <v>1883</v>
+        <v>1853</v>
       </c>
       <c r="D200" t="s">
-        <v>1884</v>
+        <v>1854</v>
       </c>
       <c r="E200" t="s">
-        <v>1885</v>
+        <v>1855</v>
       </c>
       <c r="F200" t="s">
-        <v>1886</v>
+        <v>1856</v>
       </c>
       <c r="G200" t="s">
-        <v>1887</v>
+        <v>1857</v>
       </c>
       <c r="H200" t="s">
-        <v>1888</v>
+        <v>1858</v>
       </c>
       <c r="I200" t="s">
-        <v>1889</v>
+        <v>1859</v>
       </c>
       <c r="J200" t="s">
         <v>24</v>
       </c>
       <c r="K200" t="s">
-        <v>110</v>
+        <v>170</v>
       </c>
       <c r="L200" t="s">
         <v>26</v>
       </c>
       <c r="M200" t="s">
-        <v>112</v>
+        <v>171</v>
       </c>
       <c r="N200" t="s">
         <v>28</v>
       </c>
       <c r="O200" t="s">
-        <v>1890</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="201" spans="1:15">
       <c r="A201">
-        <v>65053</v>
+        <v>4564</v>
       </c>
       <c r="B201" t="s">
-        <v>1891</v>
+        <v>1861</v>
       </c>
       <c r="C201" t="s">
-        <v>1892</v>
+        <v>1862</v>
       </c>
       <c r="D201" t="s">
-        <v>1893</v>
+        <v>1863</v>
       </c>
       <c r="E201" t="s">
-        <v>1894</v>
+        <v>1864</v>
       </c>
       <c r="F201" t="s">
-        <v>1895</v>
+        <v>1865</v>
       </c>
       <c r="G201" t="s">
-        <v>1896</v>
+        <v>1866</v>
       </c>
       <c r="H201" t="s">
-        <v>1897</v>
+        <v>1867</v>
       </c>
       <c r="I201" t="s">
-        <v>1898</v>
+        <v>1868</v>
       </c>
       <c r="J201" t="s">
         <v>24</v>
       </c>
       <c r="K201" t="s">
-        <v>89</v>
+        <v>1869</v>
       </c>
       <c r="L201" t="s">
         <v>26</v>
       </c>
       <c r="M201" t="s">
-        <v>90</v>
+        <v>1870</v>
       </c>
       <c r="N201" t="s">
         <v>28</v>
       </c>
       <c r="O201" t="s">
-        <v>1899</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="202" spans="1:15">
       <c r="A202">
-        <v>65054</v>
+        <v>4566</v>
       </c>
       <c r="B202" t="s">
-        <v>1900</v>
+        <v>1872</v>
       </c>
       <c r="C202" t="s">
-        <v>1901</v>
+        <v>1873</v>
       </c>
       <c r="D202" t="s">
-        <v>1902</v>
+        <v>1874</v>
       </c>
       <c r="E202" t="s">
-        <v>1903</v>
+        <v>1875</v>
       </c>
       <c r="F202" t="s">
-        <v>1904</v>
+        <v>1876</v>
       </c>
       <c r="G202" t="s">
-        <v>1905</v>
+        <v>1877</v>
       </c>
       <c r="H202" t="s">
-        <v>1906</v>
+        <v>1878</v>
       </c>
       <c r="I202" t="s">
-        <v>1907</v>
+        <v>1879</v>
       </c>
       <c r="J202" t="s">
-        <v>109</v>
+        <v>24</v>
       </c>
       <c r="K202" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L202" t="s">
-        <v>111</v>
+        <v>26</v>
       </c>
       <c r="M202" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N202" t="s">
         <v>28</v>
       </c>
       <c r="O202" t="s">
-        <v>1908</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="203" spans="1:15">
       <c r="A203">
-        <v>65055</v>
+        <v>4568</v>
       </c>
       <c r="B203" t="s">
-        <v>1909</v>
+        <v>1881</v>
       </c>
       <c r="C203" t="s">
-        <v>1910</v>
+        <v>1882</v>
       </c>
       <c r="D203" t="s">
-        <v>1911</v>
+        <v>1883</v>
       </c>
       <c r="E203" t="s">
-        <v>1912</v>
+        <v>1884</v>
       </c>
       <c r="F203" t="s">
-        <v>1913</v>
+        <v>1885</v>
       </c>
       <c r="G203" t="s">
-        <v>1914</v>
+        <v>1886</v>
       </c>
       <c r="H203" t="s">
-        <v>1915</v>
+        <v>1887</v>
       </c>
       <c r="I203" t="s">
-        <v>1916</v>
+        <v>1888</v>
       </c>
       <c r="J203" t="s">
         <v>24</v>
       </c>
       <c r="K203" t="s">
-        <v>1767</v>
+        <v>25</v>
       </c>
       <c r="L203" t="s">
         <v>26</v>
       </c>
       <c r="M203" t="s">
-        <v>1768</v>
+        <v>27</v>
       </c>
       <c r="N203" t="s">
         <v>28</v>
       </c>
       <c r="O203" t="s">
-        <v>1917</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="204" spans="1:15">
       <c r="A204">
-        <v>65057</v>
+        <v>4704</v>
       </c>
       <c r="B204" t="s">
-        <v>1918</v>
+        <v>1890</v>
       </c>
       <c r="C204" t="s">
-        <v>1919</v>
+        <v>1891</v>
       </c>
       <c r="D204" t="s">
-        <v>1920</v>
+        <v>1892</v>
       </c>
       <c r="E204" t="s">
-        <v>1921</v>
+        <v>1893</v>
       </c>
       <c r="F204" t="s">
-        <v>1922</v>
+        <v>1894</v>
       </c>
       <c r="G204" t="s">
-        <v>1923</v>
+        <v>1895</v>
       </c>
       <c r="H204" t="s">
-        <v>1924</v>
+        <v>1896</v>
       </c>
       <c r="I204" t="s">
-        <v>1925</v>
+        <v>1897</v>
       </c>
       <c r="J204" t="s">
         <v>24</v>
       </c>
       <c r="K204" t="s">
-        <v>853</v>
+        <v>47</v>
       </c>
       <c r="L204" t="s">
         <v>26</v>
       </c>
       <c r="M204" t="s">
-        <v>854</v>
+        <v>48</v>
       </c>
       <c r="N204" t="s">
         <v>28</v>
       </c>
       <c r="O204" t="s">
-        <v>1926</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="205" spans="1:15">
       <c r="A205">
-        <v>65058</v>
+        <v>4706</v>
       </c>
       <c r="B205" t="s">
-        <v>1927</v>
+        <v>1899</v>
       </c>
       <c r="C205" t="s">
-        <v>1928</v>
+        <v>1900</v>
       </c>
       <c r="D205" t="s">
-        <v>1929</v>
+        <v>1901</v>
       </c>
       <c r="E205" t="s">
-        <v>1930</v>
+        <v>1902</v>
       </c>
       <c r="F205" t="s">
-        <v>1931</v>
+        <v>1903</v>
       </c>
       <c r="G205" t="s">
-        <v>1932</v>
+        <v>1904</v>
       </c>
       <c r="H205" t="s">
-        <v>1933</v>
+        <v>1905</v>
       </c>
       <c r="I205" t="s">
-        <v>1934</v>
+        <v>1906</v>
       </c>
       <c r="J205" t="s">
-        <v>109</v>
+        <v>24</v>
       </c>
       <c r="K205" t="s">
-        <v>78</v>
+        <v>170</v>
       </c>
       <c r="L205" t="s">
-        <v>111</v>
+        <v>26</v>
       </c>
       <c r="M205" t="s">
-        <v>79</v>
+        <v>171</v>
       </c>
       <c r="N205" t="s">
         <v>28</v>
       </c>
       <c r="O205" t="s">
-        <v>1935</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="206" spans="1:15">
       <c r="A206">
-        <v>65059</v>
+        <v>4709</v>
       </c>
       <c r="B206" t="s">
-        <v>1936</v>
+        <v>1908</v>
       </c>
       <c r="C206" t="s">
-        <v>1937</v>
+        <v>1909</v>
       </c>
       <c r="D206" t="s">
-        <v>1938</v>
+        <v>1910</v>
       </c>
       <c r="E206" t="s">
-        <v>1939</v>
+        <v>1911</v>
       </c>
       <c r="F206" t="s">
-        <v>1940</v>
+        <v>1912</v>
       </c>
       <c r="G206" t="s">
-        <v>1941</v>
+        <v>1913</v>
       </c>
       <c r="H206" t="s">
-        <v>1942</v>
+        <v>1914</v>
       </c>
       <c r="I206" t="s">
-        <v>1943</v>
+        <v>1915</v>
       </c>
       <c r="J206" t="s">
         <v>24</v>
       </c>
       <c r="K206" t="s">
-        <v>89</v>
+        <v>47</v>
       </c>
       <c r="L206" t="s">
         <v>26</v>
       </c>
       <c r="M206" t="s">
-        <v>90</v>
+        <v>48</v>
       </c>
       <c r="N206" t="s">
         <v>28</v>
       </c>
       <c r="O206" t="s">
-        <v>1944</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="207" spans="1:15">
       <c r="A207">
-        <v>65060</v>
+        <v>4711</v>
       </c>
       <c r="B207" t="s">
-        <v>1945</v>
+        <v>1917</v>
       </c>
       <c r="C207" t="s">
-        <v>1946</v>
+        <v>1918</v>
       </c>
       <c r="D207" t="s">
-        <v>1947</v>
+        <v>1919</v>
       </c>
       <c r="E207" t="s">
-        <v>1948</v>
+        <v>1920</v>
       </c>
       <c r="F207" t="s">
-        <v>1949</v>
+        <v>1921</v>
       </c>
       <c r="G207" t="s">
-        <v>1950</v>
+        <v>1922</v>
       </c>
       <c r="H207" t="s">
-        <v>1951</v>
+        <v>1923</v>
       </c>
       <c r="I207" t="s">
-        <v>1952</v>
+        <v>1924</v>
       </c>
       <c r="J207" t="s">
-        <v>24</v>
+        <v>1925</v>
       </c>
       <c r="K207" t="s">
-        <v>58</v>
+        <v>1926</v>
       </c>
       <c r="L207" t="s">
-        <v>26</v>
+        <v>1927</v>
       </c>
       <c r="M207" t="s">
-        <v>59</v>
+        <v>1928</v>
       </c>
       <c r="N207" t="s">
         <v>28</v>
       </c>
       <c r="O207" t="s">
-        <v>1953</v>
+        <v>1929</v>
       </c>
     </row>
     <row r="208" spans="1:15">
       <c r="A208">
-        <v>65062</v>
+        <v>4714</v>
       </c>
       <c r="B208" t="s">
-        <v>1954</v>
+        <v>1930</v>
       </c>
       <c r="C208" t="s">
-        <v>1955</v>
+        <v>1931</v>
       </c>
       <c r="D208" t="s">
-        <v>1956</v>
+        <v>1932</v>
       </c>
       <c r="E208" t="s">
-        <v>1957</v>
+        <v>1933</v>
       </c>
       <c r="F208" t="s">
-        <v>1958</v>
+        <v>1934</v>
       </c>
       <c r="G208" t="s">
-        <v>1959</v>
+        <v>1935</v>
       </c>
       <c r="H208" t="s">
-        <v>1960</v>
+        <v>1936</v>
       </c>
       <c r="I208" t="s">
-        <v>1961</v>
+        <v>1937</v>
       </c>
       <c r="J208" t="s">
         <v>24</v>
       </c>
       <c r="K208" t="s">
         <v>25</v>
       </c>
       <c r="L208" t="s">
         <v>26</v>
       </c>
       <c r="M208" t="s">
         <v>27</v>
       </c>
       <c r="N208" t="s">
         <v>28</v>
       </c>
       <c r="O208" t="s">
-        <v>1962</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="209" spans="1:15">
       <c r="A209">
-        <v>65068</v>
+        <v>4716</v>
       </c>
       <c r="B209" t="s">
-        <v>1963</v>
+        <v>1939</v>
       </c>
       <c r="C209" t="s">
-        <v>1964</v>
+        <v>1940</v>
       </c>
       <c r="D209" t="s">
-        <v>1965</v>
+        <v>1941</v>
       </c>
       <c r="E209" t="s">
-        <v>1966</v>
+        <v>1942</v>
       </c>
       <c r="F209" t="s">
-        <v>1967</v>
+        <v>1943</v>
       </c>
       <c r="G209" t="s">
-        <v>1968</v>
+        <v>1944</v>
       </c>
       <c r="H209" t="s">
-        <v>1969</v>
+        <v>1945</v>
       </c>
       <c r="I209" t="s">
-        <v>1970</v>
+        <v>1946</v>
       </c>
       <c r="J209" t="s">
         <v>24</v>
       </c>
       <c r="K209" t="s">
-        <v>25</v>
+        <v>1230</v>
       </c>
       <c r="L209" t="s">
         <v>26</v>
       </c>
       <c r="M209" t="s">
-        <v>27</v>
+        <v>1231</v>
       </c>
       <c r="N209" t="s">
         <v>28</v>
       </c>
       <c r="O209" t="s">
-        <v>1971</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="210" spans="1:15">
       <c r="A210">
-        <v>65069</v>
+        <v>4717</v>
       </c>
       <c r="B210" t="s">
-        <v>1972</v>
+        <v>1948</v>
       </c>
       <c r="C210" t="s">
-        <v>1973</v>
+        <v>1949</v>
       </c>
       <c r="D210" t="s">
-        <v>1974</v>
+        <v>1950</v>
       </c>
       <c r="E210" t="s">
-        <v>1975</v>
+        <v>1951</v>
       </c>
       <c r="F210" t="s">
-        <v>1976</v>
+        <v>1952</v>
       </c>
       <c r="G210" t="s">
-        <v>1977</v>
+        <v>1953</v>
       </c>
       <c r="H210" t="s">
-        <v>1978</v>
+        <v>1954</v>
       </c>
       <c r="I210" t="s">
-        <v>1979</v>
+        <v>1955</v>
       </c>
       <c r="J210" t="s">
         <v>24</v>
       </c>
       <c r="K210" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="L210" t="s">
         <v>26</v>
       </c>
       <c r="M210" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="N210" t="s">
         <v>28</v>
       </c>
       <c r="O210" t="s">
-        <v>1980</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="211" spans="1:15">
       <c r="A211">
-        <v>65124</v>
+        <v>4721</v>
       </c>
       <c r="B211" t="s">
-        <v>1981</v>
+        <v>1957</v>
       </c>
       <c r="C211" t="s">
-        <v>1982</v>
+        <v>1958</v>
       </c>
       <c r="D211" t="s">
-        <v>1983</v>
+        <v>1959</v>
       </c>
       <c r="E211" t="s">
-        <v>1984</v>
+        <v>1960</v>
       </c>
       <c r="F211" t="s">
-        <v>1985</v>
+        <v>1961</v>
       </c>
       <c r="G211" t="s">
-        <v>1986</v>
+        <v>1962</v>
       </c>
       <c r="H211" t="s">
-        <v>1987</v>
+        <v>1963</v>
       </c>
       <c r="I211" t="s">
-        <v>1988</v>
+        <v>1964</v>
       </c>
       <c r="J211" t="s">
         <v>24</v>
       </c>
       <c r="K211" t="s">
-        <v>25</v>
+        <v>1230</v>
       </c>
       <c r="L211" t="s">
         <v>26</v>
       </c>
       <c r="M211" t="s">
-        <v>27</v>
+        <v>1231</v>
       </c>
       <c r="N211" t="s">
         <v>28</v>
       </c>
       <c r="O211" t="s">
-        <v>1989</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="212" spans="1:15">
       <c r="A212">
-        <v>65255</v>
+        <v>4722</v>
       </c>
       <c r="B212" t="s">
-        <v>1990</v>
+        <v>1966</v>
       </c>
       <c r="C212" t="s">
-        <v>1991</v>
+        <v>1967</v>
       </c>
       <c r="D212" t="s">
-        <v>1992</v>
+        <v>1968</v>
       </c>
       <c r="E212" t="s">
-        <v>1993</v>
+        <v>1969</v>
       </c>
       <c r="F212" t="s">
-        <v>1994</v>
+        <v>1970</v>
       </c>
       <c r="G212" t="s">
-        <v>1995</v>
+        <v>1971</v>
       </c>
       <c r="H212" t="s">
-        <v>1996</v>
+        <v>1972</v>
       </c>
       <c r="I212" t="s">
-        <v>1997</v>
+        <v>1973</v>
       </c>
       <c r="J212" t="s">
-        <v>337</v>
+        <v>24</v>
       </c>
       <c r="K212" t="s">
-        <v>1998</v>
+        <v>1974</v>
       </c>
       <c r="L212" t="s">
-        <v>339</v>
+        <v>26</v>
       </c>
       <c r="M212" t="s">
-        <v>1999</v>
+        <v>1975</v>
       </c>
       <c r="N212" t="s">
         <v>28</v>
       </c>
       <c r="O212" t="s">
-        <v>2000</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="213" spans="1:15">
       <c r="A213">
-        <v>66510</v>
+        <v>4723</v>
       </c>
       <c r="B213" t="s">
-        <v>2001</v>
+        <v>1977</v>
       </c>
       <c r="C213" t="s">
-        <v>2002</v>
+        <v>1978</v>
       </c>
       <c r="D213" t="s">
-        <v>2003</v>
+        <v>1979</v>
       </c>
       <c r="E213" t="s">
-        <v>2004</v>
+        <v>1980</v>
       </c>
       <c r="F213" t="s">
-        <v>2005</v>
+        <v>1981</v>
       </c>
       <c r="G213" t="s">
-        <v>2006</v>
+        <v>1982</v>
       </c>
       <c r="H213" t="s">
-        <v>2007</v>
+        <v>1983</v>
       </c>
       <c r="I213" t="s">
-        <v>2008</v>
+        <v>1984</v>
       </c>
       <c r="J213" t="s">
-        <v>337</v>
+        <v>24</v>
       </c>
       <c r="K213" t="s">
-        <v>2009</v>
+        <v>1985</v>
       </c>
       <c r="L213" t="s">
-        <v>339</v>
+        <v>26</v>
       </c>
       <c r="M213" t="s">
-        <v>2010</v>
+        <v>1986</v>
       </c>
       <c r="N213" t="s">
         <v>28</v>
       </c>
       <c r="O213" t="s">
-        <v>2011</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="214" spans="1:15">
       <c r="A214">
-        <v>66511</v>
+        <v>4792</v>
       </c>
       <c r="B214" t="s">
-        <v>496</v>
+        <v>1988</v>
       </c>
       <c r="C214" t="s">
-        <v>2012</v>
+        <v>1989</v>
       </c>
       <c r="D214" t="s">
-        <v>2013</v>
+        <v>1990</v>
       </c>
       <c r="E214" t="s">
-        <v>2014</v>
+        <v>1991</v>
       </c>
       <c r="F214" t="s">
-        <v>500</v>
+        <v>1992</v>
       </c>
       <c r="G214" t="s">
-        <v>501</v>
+        <v>1993</v>
       </c>
       <c r="H214" t="s">
-        <v>2015</v>
+        <v>1994</v>
       </c>
       <c r="I214" t="s">
-        <v>2016</v>
+        <v>1995</v>
       </c>
       <c r="J214" t="s">
         <v>24</v>
       </c>
       <c r="K214" t="s">
-        <v>2017</v>
+        <v>25</v>
       </c>
       <c r="L214" t="s">
         <v>26</v>
       </c>
       <c r="M214" t="s">
-        <v>2018</v>
+        <v>27</v>
       </c>
       <c r="N214" t="s">
         <v>28</v>
       </c>
       <c r="O214" t="s">
-        <v>2019</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="215" spans="1:15">
       <c r="A215">
-        <v>66512</v>
+        <v>4801</v>
       </c>
       <c r="B215" t="s">
-        <v>1493</v>
+        <v>1997</v>
       </c>
       <c r="C215" t="s">
-        <v>2020</v>
+        <v>1998</v>
       </c>
       <c r="D215" t="s">
-        <v>2021</v>
+        <v>1999</v>
       </c>
       <c r="E215" t="s">
-        <v>2022</v>
+        <v>2000</v>
       </c>
       <c r="F215" t="s">
-        <v>2023</v>
+        <v>2001</v>
       </c>
       <c r="G215" t="s">
-        <v>1498</v>
+        <v>2002</v>
       </c>
       <c r="H215" t="s">
-        <v>1499</v>
+        <v>2003</v>
       </c>
       <c r="I215" t="s">
-        <v>1500</v>
+        <v>2004</v>
       </c>
       <c r="J215" t="s">
         <v>24</v>
       </c>
       <c r="K215" t="s">
-        <v>2024</v>
+        <v>170</v>
       </c>
       <c r="L215" t="s">
         <v>26</v>
       </c>
       <c r="M215" t="s">
-        <v>2025</v>
+        <v>171</v>
       </c>
       <c r="N215" t="s">
         <v>28</v>
       </c>
       <c r="O215" t="s">
-        <v>2026</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="216" spans="1:15">
       <c r="A216">
-        <v>66513</v>
+        <v>4810</v>
       </c>
       <c r="B216" t="s">
-        <v>2027</v>
+        <v>2006</v>
       </c>
       <c r="C216" t="s">
-        <v>2028</v>
+        <v>2007</v>
       </c>
       <c r="D216" t="s">
-        <v>2029</v>
+        <v>2008</v>
       </c>
       <c r="E216" t="s">
-        <v>2030</v>
+        <v>2009</v>
       </c>
       <c r="F216" t="s">
-        <v>2031</v>
+        <v>2010</v>
       </c>
       <c r="G216" t="s">
-        <v>1793</v>
+        <v>2011</v>
       </c>
       <c r="H216" t="s">
-        <v>2032</v>
+        <v>2012</v>
       </c>
       <c r="I216" t="s">
-        <v>2033</v>
+        <v>2013</v>
       </c>
       <c r="J216" t="s">
         <v>24</v>
       </c>
       <c r="K216" t="s">
-        <v>2024</v>
+        <v>170</v>
       </c>
       <c r="L216" t="s">
         <v>26</v>
       </c>
       <c r="M216" t="s">
-        <v>2025</v>
+        <v>171</v>
       </c>
       <c r="N216" t="s">
         <v>28</v>
       </c>
       <c r="O216" t="s">
-        <v>2034</v>
+        <v>2014</v>
       </c>
     </row>
     <row r="217" spans="1:15">
       <c r="A217">
-        <v>66514</v>
+        <v>4811</v>
       </c>
       <c r="B217" t="s">
-        <v>2035</v>
+        <v>2015</v>
       </c>
       <c r="C217" t="s">
-        <v>2036</v>
+        <v>2016</v>
       </c>
       <c r="D217" t="s">
-        <v>2037</v>
+        <v>2017</v>
       </c>
       <c r="E217" t="s">
-        <v>2038</v>
+        <v>2018</v>
       </c>
       <c r="F217" t="s">
-        <v>636</v>
+        <v>2019</v>
       </c>
       <c r="G217" t="s">
-        <v>637</v>
+        <v>2020</v>
       </c>
       <c r="H217" t="s">
-        <v>2039</v>
+        <v>2021</v>
       </c>
       <c r="I217" t="s">
-        <v>2040</v>
+        <v>2022</v>
       </c>
       <c r="J217" t="s">
         <v>24</v>
       </c>
       <c r="K217" t="s">
-        <v>2024</v>
+        <v>1478</v>
       </c>
       <c r="L217" t="s">
         <v>26</v>
       </c>
       <c r="M217" t="s">
-        <v>2025</v>
+        <v>1480</v>
       </c>
       <c r="N217" t="s">
         <v>28</v>
       </c>
       <c r="O217" t="s">
-        <v>2041</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="218" spans="1:15">
       <c r="A218">
-        <v>66515</v>
+        <v>4815</v>
       </c>
       <c r="B218" t="s">
-        <v>2042</v>
+        <v>2024</v>
       </c>
       <c r="C218" t="s">
-        <v>2043</v>
+        <v>2025</v>
       </c>
       <c r="D218" t="s">
-        <v>2044</v>
+        <v>2026</v>
       </c>
       <c r="E218" t="s">
-        <v>2045</v>
+        <v>2027</v>
       </c>
       <c r="F218" t="s">
-        <v>2046</v>
+        <v>2028</v>
       </c>
       <c r="G218" t="s">
-        <v>429</v>
+        <v>2029</v>
       </c>
       <c r="H218" t="s">
-        <v>2047</v>
+        <v>2030</v>
       </c>
       <c r="I218" t="s">
-        <v>2048</v>
+        <v>2031</v>
       </c>
       <c r="J218" t="s">
         <v>24</v>
       </c>
       <c r="K218" t="s">
-        <v>2024</v>
+        <v>25</v>
       </c>
       <c r="L218" t="s">
         <v>26</v>
       </c>
       <c r="M218" t="s">
-        <v>2025</v>
+        <v>27</v>
       </c>
       <c r="N218" t="s">
         <v>28</v>
       </c>
       <c r="O218" t="s">
-        <v>2049</v>
+        <v>2032</v>
       </c>
     </row>
     <row r="219" spans="1:15">
       <c r="A219">
-        <v>66516</v>
+        <v>4817</v>
       </c>
       <c r="B219" t="s">
-        <v>406</v>
+        <v>2033</v>
       </c>
       <c r="C219" t="s">
-        <v>2050</v>
+        <v>2034</v>
       </c>
       <c r="D219" t="s">
-        <v>2051</v>
+        <v>2035</v>
       </c>
       <c r="E219" t="s">
-        <v>2052</v>
+        <v>2036</v>
       </c>
       <c r="F219" t="s">
-        <v>2053</v>
+        <v>2037</v>
       </c>
       <c r="G219" t="s">
-        <v>2054</v>
+        <v>2038</v>
       </c>
       <c r="H219" t="s">
-        <v>2055</v>
+        <v>2039</v>
       </c>
       <c r="I219" t="s">
-        <v>413</v>
+        <v>2040</v>
       </c>
       <c r="J219" t="s">
         <v>24</v>
       </c>
       <c r="K219" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="L219" t="s">
         <v>26</v>
       </c>
       <c r="M219" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="N219" t="s">
         <v>28</v>
       </c>
       <c r="O219" t="s">
-        <v>2056</v>
+        <v>2041</v>
       </c>
     </row>
     <row r="220" spans="1:15">
       <c r="A220">
-        <v>66517</v>
+        <v>4850</v>
       </c>
       <c r="B220" t="s">
-        <v>2057</v>
+        <v>2042</v>
       </c>
       <c r="C220" t="s">
-        <v>2058</v>
+        <v>2043</v>
       </c>
       <c r="D220" t="s">
-        <v>2059</v>
+        <v>2044</v>
       </c>
       <c r="E220" t="s">
-        <v>2060</v>
+        <v>2045</v>
       </c>
       <c r="F220" t="s">
-        <v>2061</v>
+        <v>2046</v>
       </c>
       <c r="G220" t="s">
-        <v>2062</v>
+        <v>2047</v>
       </c>
       <c r="H220" t="s">
-        <v>2063</v>
+        <v>2048</v>
       </c>
       <c r="I220" t="s">
-        <v>2064</v>
+        <v>2049</v>
       </c>
       <c r="J220" t="s">
         <v>24</v>
       </c>
       <c r="K220" t="s">
-        <v>2024</v>
+        <v>25</v>
       </c>
       <c r="L220" t="s">
         <v>26</v>
       </c>
       <c r="M220" t="s">
-        <v>2025</v>
+        <v>27</v>
       </c>
       <c r="N220" t="s">
         <v>28</v>
       </c>
       <c r="O220" t="s">
-        <v>2065</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="221" spans="1:15">
       <c r="A221">
-        <v>66518</v>
+        <v>4935</v>
       </c>
       <c r="B221" t="s">
-        <v>2066</v>
+        <v>2051</v>
       </c>
       <c r="C221" t="s">
-        <v>2067</v>
+        <v>2052</v>
       </c>
       <c r="D221" t="s">
-        <v>2068</v>
+        <v>2053</v>
       </c>
       <c r="E221" t="s">
-        <v>2069</v>
+        <v>2054</v>
       </c>
       <c r="F221" t="s">
-        <v>2070</v>
+        <v>2055</v>
       </c>
       <c r="G221" t="s">
-        <v>438</v>
+        <v>2056</v>
       </c>
       <c r="H221" t="s">
-        <v>2071</v>
+        <v>2057</v>
       </c>
       <c r="I221" t="s">
-        <v>2072</v>
+        <v>2058</v>
       </c>
       <c r="J221" t="s">
         <v>24</v>
       </c>
       <c r="K221" t="s">
-        <v>89</v>
+        <v>170</v>
       </c>
       <c r="L221" t="s">
         <v>26</v>
       </c>
       <c r="M221" t="s">
-        <v>90</v>
+        <v>171</v>
       </c>
       <c r="N221" t="s">
         <v>28</v>
       </c>
       <c r="O221" t="s">
-        <v>2073</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="222" spans="1:15">
       <c r="A222">
-        <v>66519</v>
+        <v>4939</v>
       </c>
       <c r="B222" t="s">
-        <v>2074</v>
+        <v>2060</v>
       </c>
       <c r="C222" t="s">
-        <v>2075</v>
+        <v>2061</v>
       </c>
       <c r="D222" t="s">
-        <v>2076</v>
+        <v>2062</v>
       </c>
       <c r="E222" t="s">
-        <v>2077</v>
+        <v>2063</v>
       </c>
       <c r="F222" t="s">
-        <v>2078</v>
+        <v>2064</v>
       </c>
       <c r="G222" t="s">
-        <v>2079</v>
+        <v>2065</v>
       </c>
       <c r="H222" t="s">
-        <v>520</v>
+        <v>2066</v>
       </c>
       <c r="I222" t="s">
-        <v>521</v>
+        <v>2067</v>
       </c>
       <c r="J222" t="s">
         <v>24</v>
       </c>
       <c r="K222" t="s">
-        <v>2080</v>
+        <v>170</v>
       </c>
       <c r="L222" t="s">
         <v>26</v>
       </c>
       <c r="M222" t="s">
-        <v>2081</v>
+        <v>171</v>
       </c>
       <c r="N222" t="s">
         <v>28</v>
       </c>
       <c r="O222" t="s">
-        <v>2082</v>
+        <v>2068</v>
       </c>
     </row>
     <row r="223" spans="1:15">
       <c r="A223">
-        <v>66520</v>
+        <v>4947</v>
       </c>
       <c r="B223" t="s">
-        <v>592</v>
+        <v>2069</v>
       </c>
       <c r="C223" t="s">
-        <v>2083</v>
+        <v>2070</v>
       </c>
       <c r="D223" t="s">
-        <v>2084</v>
+        <v>2071</v>
       </c>
       <c r="E223" t="s">
-        <v>2085</v>
+        <v>2072</v>
       </c>
       <c r="F223" t="s">
-        <v>596</v>
+        <v>2073</v>
       </c>
       <c r="G223" t="s">
-        <v>597</v>
+        <v>2074</v>
       </c>
       <c r="H223" t="s">
-        <v>598</v>
+        <v>2075</v>
       </c>
       <c r="I223" t="s">
-        <v>599</v>
+        <v>2076</v>
       </c>
       <c r="J223" t="s">
         <v>24</v>
       </c>
       <c r="K223" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L223" t="s">
         <v>26</v>
       </c>
       <c r="M223" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N223" t="s">
         <v>28</v>
       </c>
       <c r="O223" t="s">
-        <v>2086</v>
+        <v>2077</v>
       </c>
     </row>
     <row r="224" spans="1:15">
       <c r="A224">
-        <v>66521</v>
+        <v>4950</v>
       </c>
       <c r="B224" t="s">
-        <v>442</v>
+        <v>2078</v>
       </c>
       <c r="C224" t="s">
-        <v>443</v>
+        <v>2079</v>
       </c>
       <c r="D224" t="s">
-        <v>2087</v>
+        <v>2080</v>
       </c>
       <c r="E224" t="s">
-        <v>2088</v>
+        <v>2081</v>
       </c>
       <c r="F224" t="s">
-        <v>2089</v>
+        <v>2082</v>
       </c>
       <c r="G224" t="s">
-        <v>447</v>
+        <v>2083</v>
       </c>
       <c r="H224" t="s">
-        <v>2090</v>
+        <v>2084</v>
       </c>
       <c r="I224" t="s">
-        <v>449</v>
+        <v>2085</v>
       </c>
       <c r="J224" t="s">
         <v>24</v>
       </c>
       <c r="K224" t="s">
-        <v>89</v>
+        <v>1478</v>
       </c>
       <c r="L224" t="s">
         <v>26</v>
       </c>
       <c r="M224" t="s">
-        <v>90</v>
+        <v>1480</v>
       </c>
       <c r="N224" t="s">
         <v>28</v>
       </c>
       <c r="O224" t="s">
-        <v>2091</v>
+        <v>2086</v>
       </c>
     </row>
     <row r="225" spans="1:15">
       <c r="A225">
-        <v>66522</v>
+        <v>4958</v>
       </c>
       <c r="B225" t="s">
+        <v>2087</v>
+      </c>
+      <c r="C225" t="s">
+        <v>2088</v>
+      </c>
+      <c r="D225" t="s">
+        <v>2089</v>
+      </c>
+      <c r="E225" t="s">
+        <v>2090</v>
+      </c>
+      <c r="F225" t="s">
+        <v>2091</v>
+      </c>
+      <c r="G225" t="s">
         <v>2092</v>
       </c>
-      <c r="C225" t="s">
+      <c r="H225" t="s">
         <v>2093</v>
       </c>
-      <c r="D225" t="s">
+      <c r="I225" t="s">
         <v>2094</v>
       </c>
-      <c r="E225" t="s">
+      <c r="J225" t="s">
+        <v>24</v>
+      </c>
+      <c r="K225" t="s">
+        <v>170</v>
+      </c>
+      <c r="L225" t="s">
+        <v>26</v>
+      </c>
+      <c r="M225" t="s">
+        <v>171</v>
+      </c>
+      <c r="N225" t="s">
+        <v>28</v>
+      </c>
+      <c r="O225" t="s">
         <v>2095</v>
-      </c>
-[...28 lines deleted...]
-        <v>2100</v>
       </c>
     </row>
     <row r="226" spans="1:15">
       <c r="A226">
-        <v>66523</v>
+        <v>4965</v>
       </c>
       <c r="B226" t="s">
-        <v>487</v>
+        <v>2096</v>
       </c>
       <c r="C226" t="s">
+        <v>2097</v>
+      </c>
+      <c r="D226" t="s">
+        <v>2098</v>
+      </c>
+      <c r="E226" t="s">
+        <v>2099</v>
+      </c>
+      <c r="F226" t="s">
+        <v>2100</v>
+      </c>
+      <c r="G226" t="s">
         <v>2101</v>
       </c>
-      <c r="D226" t="s">
+      <c r="H226" t="s">
         <v>2102</v>
       </c>
-      <c r="E226" t="s">
+      <c r="I226" t="s">
         <v>2103</v>
       </c>
-      <c r="F226" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J226" t="s">
         <v>24</v>
       </c>
       <c r="K226" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="L226" t="s">
         <v>26</v>
       </c>
       <c r="M226" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="N226" t="s">
         <v>28</v>
       </c>
       <c r="O226" t="s">
         <v>2104</v>
       </c>
     </row>
     <row r="227" spans="1:15">
       <c r="A227">
-        <v>66524</v>
+        <v>4968</v>
       </c>
       <c r="B227" t="s">
-        <v>1663</v>
+        <v>2105</v>
       </c>
       <c r="C227" t="s">
-        <v>2105</v>
+        <v>2106</v>
       </c>
       <c r="D227" t="s">
-        <v>2106</v>
+        <v>2107</v>
       </c>
       <c r="E227" t="s">
-        <v>2107</v>
+        <v>2108</v>
       </c>
       <c r="F227" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="G227" t="s">
-        <v>1668</v>
+        <v>2110</v>
       </c>
       <c r="H227" t="s">
-        <v>1669</v>
+        <v>2111</v>
       </c>
       <c r="I227" t="s">
-        <v>1670</v>
+        <v>2112</v>
       </c>
       <c r="J227" t="s">
         <v>24</v>
       </c>
       <c r="K227" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="L227" t="s">
         <v>26</v>
       </c>
       <c r="M227" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="N227" t="s">
         <v>28</v>
       </c>
       <c r="O227" t="s">
-        <v>2109</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="228" spans="1:15">
       <c r="A228">
-        <v>66525</v>
+        <v>4969</v>
       </c>
       <c r="B228" t="s">
-        <v>2110</v>
+        <v>2114</v>
       </c>
       <c r="C228" t="s">
-        <v>2111</v>
+        <v>2115</v>
       </c>
       <c r="D228" t="s">
-        <v>2112</v>
+        <v>2116</v>
       </c>
       <c r="E228" t="s">
-        <v>2113</v>
+        <v>2117</v>
       </c>
       <c r="F228" t="s">
-        <v>1524</v>
+        <v>2118</v>
       </c>
       <c r="G228" t="s">
-        <v>1525</v>
+        <v>2119</v>
       </c>
       <c r="H228" t="s">
-        <v>1526</v>
+        <v>2120</v>
       </c>
       <c r="I228" t="s">
-        <v>1527</v>
+        <v>2121</v>
       </c>
       <c r="J228" t="s">
         <v>24</v>
       </c>
       <c r="K228" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="L228" t="s">
         <v>26</v>
       </c>
       <c r="M228" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="N228" t="s">
         <v>28</v>
       </c>
       <c r="O228" t="s">
-        <v>2114</v>
+        <v>2122</v>
       </c>
     </row>
     <row r="229" spans="1:15">
       <c r="A229">
-        <v>66526</v>
+        <v>5037</v>
       </c>
       <c r="B229" t="s">
-        <v>2115</v>
+        <v>2123</v>
       </c>
       <c r="C229" t="s">
-        <v>2116</v>
+        <v>2124</v>
       </c>
       <c r="D229" t="s">
-        <v>2117</v>
+        <v>2125</v>
       </c>
       <c r="E229" t="s">
-        <v>2118</v>
+        <v>2126</v>
       </c>
       <c r="F229" t="s">
-        <v>2119</v>
+        <v>2127</v>
       </c>
       <c r="G229" t="s">
-        <v>1534</v>
+        <v>2128</v>
       </c>
       <c r="H229" t="s">
-        <v>1535</v>
+        <v>2129</v>
       </c>
       <c r="I229" t="s">
-        <v>1536</v>
+        <v>2130</v>
       </c>
       <c r="J229" t="s">
         <v>24</v>
       </c>
       <c r="K229" t="s">
-        <v>89</v>
+        <v>170</v>
       </c>
       <c r="L229" t="s">
         <v>26</v>
       </c>
       <c r="M229" t="s">
-        <v>90</v>
+        <v>171</v>
       </c>
       <c r="N229" t="s">
         <v>28</v>
       </c>
       <c r="O229" t="s">
-        <v>2120</v>
+        <v>2131</v>
       </c>
     </row>
     <row r="230" spans="1:15">
       <c r="A230">
-        <v>66527</v>
+        <v>5272</v>
       </c>
       <c r="B230" t="s">
-        <v>525</v>
+        <v>2132</v>
       </c>
       <c r="C230" t="s">
-        <v>2121</v>
+        <v>2133</v>
       </c>
       <c r="D230" t="s">
-        <v>2122</v>
+        <v>2134</v>
       </c>
       <c r="E230" t="s">
-        <v>2123</v>
+        <v>2135</v>
       </c>
       <c r="F230" t="s">
-        <v>2124</v>
+        <v>2136</v>
       </c>
       <c r="G230" t="s">
-        <v>530</v>
+        <v>2137</v>
       </c>
       <c r="H230" t="s">
-        <v>531</v>
+        <v>2138</v>
       </c>
       <c r="I230" t="s">
-        <v>532</v>
+        <v>2139</v>
       </c>
       <c r="J230" t="s">
-        <v>24</v>
+        <v>450</v>
       </c>
       <c r="K230" t="s">
-        <v>2024</v>
+        <v>746</v>
       </c>
       <c r="L230" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="M230" t="s">
-        <v>2025</v>
+        <v>747</v>
       </c>
       <c r="N230" t="s">
         <v>28</v>
       </c>
       <c r="O230" t="s">
-        <v>2125</v>
+        <v>2140</v>
       </c>
     </row>
     <row r="231" spans="1:15">
       <c r="A231">
-        <v>66529</v>
+        <v>5273</v>
       </c>
       <c r="B231" t="s">
-        <v>2126</v>
+        <v>2141</v>
       </c>
       <c r="C231" t="s">
-        <v>2127</v>
+        <v>2142</v>
       </c>
       <c r="D231" t="s">
-        <v>2128</v>
+        <v>2143</v>
       </c>
       <c r="E231" t="s">
-        <v>2129</v>
+        <v>2144</v>
       </c>
       <c r="F231" t="s">
-        <v>2130</v>
+        <v>2145</v>
       </c>
       <c r="G231" t="s">
-        <v>1923</v>
+        <v>2146</v>
       </c>
       <c r="H231" t="s">
-        <v>1924</v>
+        <v>2147</v>
       </c>
       <c r="I231" t="s">
-        <v>1925</v>
+        <v>2148</v>
       </c>
       <c r="J231" t="s">
         <v>24</v>
       </c>
       <c r="K231" t="s">
-        <v>2131</v>
+        <v>2149</v>
       </c>
       <c r="L231" t="s">
         <v>26</v>
       </c>
       <c r="M231" t="s">
-        <v>2132</v>
+        <v>2150</v>
       </c>
       <c r="N231" t="s">
         <v>28</v>
       </c>
       <c r="O231" t="s">
-        <v>2133</v>
+        <v>2151</v>
       </c>
     </row>
     <row r="232" spans="1:15">
       <c r="A232">
-        <v>66530</v>
+        <v>5326</v>
       </c>
       <c r="B232" t="s">
-        <v>2134</v>
+        <v>2152</v>
       </c>
       <c r="C232" t="s">
-        <v>2135</v>
+        <v>2153</v>
       </c>
       <c r="D232" t="s">
-        <v>2136</v>
+        <v>2154</v>
       </c>
       <c r="E232" t="s">
-        <v>2137</v>
+        <v>2155</v>
       </c>
       <c r="F232" t="s">
-        <v>2138</v>
+        <v>2156</v>
       </c>
       <c r="G232" t="s">
-        <v>369</v>
+        <v>2157</v>
       </c>
       <c r="H232" t="s">
-        <v>370</v>
+        <v>2158</v>
       </c>
       <c r="I232" t="s">
-        <v>371</v>
+        <v>2159</v>
       </c>
       <c r="J232" t="s">
         <v>24</v>
       </c>
       <c r="K232" t="s">
-        <v>360</v>
+        <v>170</v>
       </c>
       <c r="L232" t="s">
         <v>26</v>
       </c>
       <c r="M232" t="s">
-        <v>362</v>
+        <v>171</v>
       </c>
       <c r="N232" t="s">
         <v>28</v>
       </c>
       <c r="O232" t="s">
-        <v>2139</v>
+        <v>2160</v>
       </c>
     </row>
     <row r="233" spans="1:15">
       <c r="A233">
-        <v>66531</v>
+        <v>5330</v>
       </c>
       <c r="B233" t="s">
-        <v>2140</v>
+        <v>2161</v>
       </c>
       <c r="C233" t="s">
-        <v>2141</v>
+        <v>2162</v>
       </c>
       <c r="D233" t="s">
-        <v>2142</v>
+        <v>2163</v>
       </c>
       <c r="E233" t="s">
-        <v>2143</v>
+        <v>2164</v>
       </c>
       <c r="F233" t="s">
-        <v>2144</v>
+        <v>2165</v>
       </c>
       <c r="G233" t="s">
-        <v>2145</v>
+        <v>2166</v>
       </c>
       <c r="H233" t="s">
-        <v>2146</v>
+        <v>2167</v>
       </c>
       <c r="I233" t="s">
-        <v>2147</v>
+        <v>2168</v>
       </c>
       <c r="J233" t="s">
-        <v>109</v>
+        <v>24</v>
       </c>
       <c r="K233" t="s">
-        <v>2148</v>
+        <v>170</v>
       </c>
       <c r="L233" t="s">
-        <v>111</v>
+        <v>26</v>
       </c>
       <c r="M233" t="s">
-        <v>2149</v>
+        <v>171</v>
       </c>
       <c r="N233" t="s">
         <v>28</v>
       </c>
       <c r="O233" t="s">
-        <v>2150</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="234" spans="1:15">
       <c r="A234">
-        <v>66532</v>
+        <v>5331</v>
       </c>
       <c r="B234" t="s">
-        <v>2151</v>
+        <v>2170</v>
       </c>
       <c r="C234" t="s">
-        <v>2152</v>
+        <v>2171</v>
       </c>
       <c r="D234" t="s">
-        <v>2153</v>
+        <v>2172</v>
       </c>
       <c r="E234" t="s">
-        <v>2154</v>
+        <v>2173</v>
       </c>
       <c r="F234" t="s">
-        <v>614</v>
+        <v>2174</v>
       </c>
       <c r="G234" t="s">
-        <v>615</v>
+        <v>2175</v>
       </c>
       <c r="H234" t="s">
-        <v>616</v>
+        <v>2176</v>
       </c>
       <c r="I234" t="s">
-        <v>617</v>
+        <v>2177</v>
       </c>
       <c r="J234" t="s">
-        <v>109</v>
+        <v>24</v>
       </c>
       <c r="K234" t="s">
-        <v>2155</v>
+        <v>47</v>
       </c>
       <c r="L234" t="s">
-        <v>111</v>
+        <v>26</v>
       </c>
       <c r="M234" t="s">
-        <v>2156</v>
+        <v>48</v>
       </c>
       <c r="N234" t="s">
         <v>28</v>
       </c>
       <c r="O234" t="s">
-        <v>2157</v>
+        <v>2178</v>
       </c>
     </row>
     <row r="235" spans="1:15">
       <c r="A235">
-        <v>66533</v>
+        <v>5332</v>
       </c>
       <c r="B235" t="s">
-        <v>2158</v>
+        <v>2179</v>
       </c>
       <c r="C235" t="s">
-        <v>2159</v>
+        <v>2180</v>
       </c>
       <c r="D235" t="s">
-        <v>2160</v>
+        <v>2181</v>
       </c>
       <c r="E235" t="s">
-        <v>2161</v>
+        <v>2182</v>
       </c>
       <c r="F235" t="s">
-        <v>455</v>
+        <v>2183</v>
       </c>
       <c r="G235" t="s">
-        <v>456</v>
+        <v>2184</v>
       </c>
       <c r="H235" t="s">
-        <v>457</v>
+        <v>2185</v>
       </c>
       <c r="I235" t="s">
-        <v>2162</v>
+        <v>2186</v>
       </c>
       <c r="J235" t="s">
         <v>24</v>
       </c>
       <c r="K235" t="s">
-        <v>2163</v>
+        <v>25</v>
       </c>
       <c r="L235" t="s">
         <v>26</v>
       </c>
       <c r="M235" t="s">
-        <v>2164</v>
+        <v>27</v>
       </c>
       <c r="N235" t="s">
         <v>28</v>
       </c>
       <c r="O235" t="s">
-        <v>2165</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="236" spans="1:15">
       <c r="A236">
-        <v>66534</v>
+        <v>5333</v>
       </c>
       <c r="B236" t="s">
-        <v>2166</v>
+        <v>2188</v>
       </c>
       <c r="C236" t="s">
-        <v>2167</v>
+        <v>2189</v>
       </c>
       <c r="D236" t="s">
-        <v>2168</v>
+        <v>2190</v>
       </c>
       <c r="E236" t="s">
-        <v>2169</v>
+        <v>2191</v>
       </c>
       <c r="F236" t="s">
-        <v>2170</v>
+        <v>2192</v>
       </c>
       <c r="G236" t="s">
-        <v>2171</v>
+        <v>2193</v>
       </c>
       <c r="H236" t="s">
-        <v>1300</v>
+        <v>2194</v>
       </c>
       <c r="I236" t="s">
-        <v>1301</v>
+        <v>2195</v>
       </c>
       <c r="J236" t="s">
         <v>24</v>
       </c>
       <c r="K236" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="L236" t="s">
         <v>26</v>
       </c>
       <c r="M236" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="N236" t="s">
         <v>28</v>
       </c>
       <c r="O236" t="s">
-        <v>2172</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="237" spans="1:15">
       <c r="A237">
-        <v>66535</v>
+        <v>5335</v>
       </c>
       <c r="B237" t="s">
-        <v>2173</v>
+        <v>2197</v>
       </c>
       <c r="C237" t="s">
-        <v>2174</v>
+        <v>2198</v>
       </c>
       <c r="D237" t="s">
-        <v>2175</v>
+        <v>2199</v>
       </c>
       <c r="E237" t="s">
-        <v>2176</v>
+        <v>2200</v>
       </c>
       <c r="F237" t="s">
-        <v>2177</v>
+        <v>2201</v>
       </c>
       <c r="G237" t="s">
-        <v>2178</v>
+        <v>2202</v>
       </c>
       <c r="H237" t="s">
-        <v>2179</v>
+        <v>2203</v>
       </c>
       <c r="I237" t="s">
-        <v>2180</v>
+        <v>2204</v>
       </c>
       <c r="J237" t="s">
-        <v>2181</v>
+        <v>24</v>
       </c>
       <c r="K237" t="s">
-        <v>2182</v>
+        <v>25</v>
       </c>
       <c r="L237" t="s">
-        <v>2183</v>
+        <v>26</v>
       </c>
       <c r="M237" t="s">
-        <v>2184</v>
+        <v>27</v>
       </c>
       <c r="N237" t="s">
         <v>28</v>
       </c>
       <c r="O237" t="s">
-        <v>2185</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="238" spans="1:15">
       <c r="A238">
-        <v>66536</v>
+        <v>5346</v>
       </c>
       <c r="B238" t="s">
-        <v>2186</v>
+        <v>2206</v>
       </c>
       <c r="C238" t="s">
-        <v>2187</v>
+        <v>2207</v>
       </c>
       <c r="D238" t="s">
-        <v>2188</v>
+        <v>2208</v>
       </c>
       <c r="E238" t="s">
-        <v>2189</v>
+        <v>2209</v>
       </c>
       <c r="F238" t="s">
-        <v>2190</v>
+        <v>2210</v>
       </c>
       <c r="G238" t="s">
-        <v>2191</v>
+        <v>2211</v>
       </c>
       <c r="H238" t="s">
-        <v>2192</v>
+        <v>2212</v>
       </c>
       <c r="I238" t="s">
-        <v>2193</v>
+        <v>2213</v>
       </c>
       <c r="J238" t="s">
         <v>24</v>
       </c>
       <c r="K238" t="s">
-        <v>2024</v>
+        <v>2214</v>
       </c>
       <c r="L238" t="s">
         <v>26</v>
       </c>
       <c r="M238" t="s">
-        <v>2025</v>
+        <v>2215</v>
       </c>
       <c r="N238" t="s">
         <v>28</v>
       </c>
       <c r="O238" t="s">
-        <v>2194</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="239" spans="1:15">
       <c r="A239">
-        <v>66537</v>
+        <v>5347</v>
       </c>
       <c r="B239" t="s">
-        <v>2195</v>
+        <v>2217</v>
       </c>
       <c r="C239" t="s">
-        <v>2196</v>
+        <v>2218</v>
       </c>
       <c r="D239" t="s">
-        <v>2197</v>
+        <v>2219</v>
       </c>
       <c r="E239" t="s">
-        <v>2198</v>
+        <v>2220</v>
       </c>
       <c r="F239" t="s">
-        <v>2199</v>
+        <v>2221</v>
       </c>
       <c r="G239" t="s">
-        <v>1986</v>
+        <v>2222</v>
       </c>
       <c r="H239" t="s">
-        <v>1987</v>
+        <v>2223</v>
       </c>
       <c r="I239" t="s">
-        <v>1988</v>
+        <v>2224</v>
       </c>
       <c r="J239" t="s">
         <v>24</v>
       </c>
       <c r="K239" t="s">
-        <v>2024</v>
+        <v>170</v>
       </c>
       <c r="L239" t="s">
         <v>26</v>
       </c>
       <c r="M239" t="s">
-        <v>2025</v>
+        <v>171</v>
       </c>
       <c r="N239" t="s">
         <v>28</v>
       </c>
       <c r="O239" t="s">
-        <v>2200</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="240" spans="1:15">
       <c r="A240">
-        <v>66538</v>
+        <v>5348</v>
       </c>
       <c r="B240" t="s">
-        <v>2201</v>
+        <v>2226</v>
       </c>
       <c r="C240" t="s">
-        <v>2202</v>
+        <v>2227</v>
       </c>
       <c r="D240" t="s">
-        <v>2203</v>
+        <v>2228</v>
       </c>
       <c r="E240" t="s">
-        <v>2204</v>
+        <v>2229</v>
       </c>
       <c r="F240" t="s">
-        <v>2205</v>
+        <v>2230</v>
       </c>
       <c r="G240" t="s">
-        <v>606</v>
+        <v>2231</v>
       </c>
       <c r="H240" t="s">
-        <v>607</v>
+        <v>2232</v>
       </c>
       <c r="I240" t="s">
-        <v>608</v>
+        <v>2233</v>
       </c>
       <c r="J240" t="s">
         <v>24</v>
       </c>
       <c r="K240" t="s">
-        <v>2206</v>
+        <v>170</v>
       </c>
       <c r="L240" t="s">
         <v>26</v>
       </c>
       <c r="M240" t="s">
-        <v>2207</v>
+        <v>171</v>
       </c>
       <c r="N240" t="s">
         <v>28</v>
       </c>
       <c r="O240" t="s">
-        <v>2208</v>
+        <v>2234</v>
       </c>
     </row>
     <row r="241" spans="1:15">
       <c r="A241">
-        <v>66540</v>
+        <v>5351</v>
       </c>
       <c r="B241" t="s">
-        <v>2209</v>
+        <v>2235</v>
       </c>
       <c r="C241" t="s">
-        <v>2210</v>
+        <v>2236</v>
       </c>
       <c r="D241" t="s">
-        <v>2211</v>
+        <v>2237</v>
       </c>
       <c r="E241" t="s">
-        <v>2212</v>
+        <v>2238</v>
       </c>
       <c r="F241" t="s">
-        <v>2213</v>
+        <v>2239</v>
       </c>
       <c r="G241" t="s">
-        <v>2214</v>
+        <v>2240</v>
       </c>
       <c r="H241" t="s">
-        <v>2215</v>
+        <v>2241</v>
       </c>
       <c r="I241" t="s">
-        <v>404</v>
+        <v>2242</v>
       </c>
       <c r="J241" t="s">
         <v>24</v>
       </c>
       <c r="K241" t="s">
-        <v>2216</v>
+        <v>25</v>
       </c>
       <c r="L241" t="s">
         <v>26</v>
       </c>
       <c r="M241" t="s">
-        <v>2217</v>
+        <v>27</v>
       </c>
       <c r="N241" t="s">
         <v>28</v>
       </c>
       <c r="O241" t="s">
-        <v>2218</v>
+        <v>2243</v>
       </c>
     </row>
     <row r="242" spans="1:15">
       <c r="A242">
+        <v>5353</v>
+      </c>
+      <c r="B242" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C242" t="s">
+        <v>2245</v>
+      </c>
+      <c r="D242" t="s">
+        <v>2246</v>
+      </c>
+      <c r="E242" t="s">
+        <v>2247</v>
+      </c>
+      <c r="F242" t="s">
+        <v>2248</v>
+      </c>
+      <c r="G242" t="s">
+        <v>2249</v>
+      </c>
+      <c r="H242" t="s">
+        <v>2250</v>
+      </c>
+      <c r="I242" t="s">
+        <v>2251</v>
+      </c>
+      <c r="J242" t="s">
+        <v>450</v>
+      </c>
+      <c r="K242" t="s">
+        <v>905</v>
+      </c>
+      <c r="L242" t="s">
+        <v>452</v>
+      </c>
+      <c r="M242" t="s">
+        <v>906</v>
+      </c>
+      <c r="N242" t="s">
+        <v>28</v>
+      </c>
+      <c r="O242" t="s">
+        <v>2252</v>
+      </c>
+    </row>
+    <row r="243" spans="1:15">
+      <c r="A243">
+        <v>5354</v>
+      </c>
+      <c r="B243" t="s">
+        <v>2253</v>
+      </c>
+      <c r="C243" t="s">
+        <v>2254</v>
+      </c>
+      <c r="D243" t="s">
+        <v>2255</v>
+      </c>
+      <c r="E243" t="s">
+        <v>2256</v>
+      </c>
+      <c r="F243" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G243" t="s">
+        <v>2258</v>
+      </c>
+      <c r="H243" t="s">
+        <v>2259</v>
+      </c>
+      <c r="I243" t="s">
+        <v>2260</v>
+      </c>
+      <c r="J243" t="s">
+        <v>24</v>
+      </c>
+      <c r="K243" t="s">
+        <v>170</v>
+      </c>
+      <c r="L243" t="s">
+        <v>26</v>
+      </c>
+      <c r="M243" t="s">
+        <v>171</v>
+      </c>
+      <c r="N243" t="s">
+        <v>28</v>
+      </c>
+      <c r="O243" t="s">
+        <v>2261</v>
+      </c>
+    </row>
+    <row r="244" spans="1:15">
+      <c r="A244">
+        <v>5359</v>
+      </c>
+      <c r="B244" t="s">
+        <v>2262</v>
+      </c>
+      <c r="C244" t="s">
+        <v>2263</v>
+      </c>
+      <c r="D244" t="s">
+        <v>2264</v>
+      </c>
+      <c r="E244" t="s">
+        <v>2265</v>
+      </c>
+      <c r="F244" t="s">
+        <v>2266</v>
+      </c>
+      <c r="G244" t="s">
+        <v>2267</v>
+      </c>
+      <c r="H244" t="s">
+        <v>2268</v>
+      </c>
+      <c r="I244" t="s">
+        <v>2269</v>
+      </c>
+      <c r="J244" t="s">
+        <v>24</v>
+      </c>
+      <c r="K244" t="s">
+        <v>25</v>
+      </c>
+      <c r="L244" t="s">
+        <v>26</v>
+      </c>
+      <c r="M244" t="s">
+        <v>27</v>
+      </c>
+      <c r="N244" t="s">
+        <v>28</v>
+      </c>
+      <c r="O244" t="s">
+        <v>2270</v>
+      </c>
+    </row>
+    <row r="245" spans="1:15">
+      <c r="A245">
+        <v>5364</v>
+      </c>
+      <c r="B245" t="s">
+        <v>2271</v>
+      </c>
+      <c r="C245" t="s">
+        <v>2272</v>
+      </c>
+      <c r="D245" t="s">
+        <v>2273</v>
+      </c>
+      <c r="E245" t="s">
+        <v>2274</v>
+      </c>
+      <c r="F245" t="s">
+        <v>2275</v>
+      </c>
+      <c r="G245" t="s">
+        <v>2276</v>
+      </c>
+      <c r="H245" t="s">
+        <v>2277</v>
+      </c>
+      <c r="I245" t="s">
+        <v>2278</v>
+      </c>
+      <c r="J245" t="s">
+        <v>24</v>
+      </c>
+      <c r="K245" t="s">
+        <v>47</v>
+      </c>
+      <c r="L245" t="s">
+        <v>26</v>
+      </c>
+      <c r="M245" t="s">
+        <v>48</v>
+      </c>
+      <c r="N245" t="s">
+        <v>28</v>
+      </c>
+      <c r="O245" t="s">
+        <v>2279</v>
+      </c>
+    </row>
+    <row r="246" spans="1:15">
+      <c r="A246">
+        <v>5365</v>
+      </c>
+      <c r="B246" t="s">
+        <v>2280</v>
+      </c>
+      <c r="C246" t="s">
+        <v>2281</v>
+      </c>
+      <c r="D246" t="s">
+        <v>2282</v>
+      </c>
+      <c r="E246" t="s">
+        <v>2283</v>
+      </c>
+      <c r="F246" t="s">
+        <v>2284</v>
+      </c>
+      <c r="G246" t="s">
+        <v>2285</v>
+      </c>
+      <c r="H246" t="s">
+        <v>2286</v>
+      </c>
+      <c r="I246" t="s">
+        <v>2287</v>
+      </c>
+      <c r="J246" t="s">
+        <v>24</v>
+      </c>
+      <c r="K246" t="s">
+        <v>25</v>
+      </c>
+      <c r="L246" t="s">
+        <v>26</v>
+      </c>
+      <c r="M246" t="s">
+        <v>27</v>
+      </c>
+      <c r="N246" t="s">
+        <v>28</v>
+      </c>
+      <c r="O246" t="s">
+        <v>2288</v>
+      </c>
+    </row>
+    <row r="247" spans="1:15">
+      <c r="A247">
+        <v>5367</v>
+      </c>
+      <c r="B247" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C247" t="s">
+        <v>2290</v>
+      </c>
+      <c r="D247" t="s">
+        <v>2291</v>
+      </c>
+      <c r="E247" t="s">
+        <v>2292</v>
+      </c>
+      <c r="F247" t="s">
+        <v>2293</v>
+      </c>
+      <c r="G247" t="s">
+        <v>2294</v>
+      </c>
+      <c r="H247" t="s">
+        <v>2295</v>
+      </c>
+      <c r="I247" t="s">
+        <v>2296</v>
+      </c>
+      <c r="J247" t="s">
+        <v>24</v>
+      </c>
+      <c r="K247" t="s">
+        <v>25</v>
+      </c>
+      <c r="L247" t="s">
+        <v>26</v>
+      </c>
+      <c r="M247" t="s">
+        <v>27</v>
+      </c>
+      <c r="N247" t="s">
+        <v>28</v>
+      </c>
+      <c r="O247" t="s">
+        <v>2297</v>
+      </c>
+    </row>
+    <row r="248" spans="1:15">
+      <c r="A248">
+        <v>5368</v>
+      </c>
+      <c r="B248" t="s">
+        <v>2298</v>
+      </c>
+      <c r="C248" t="s">
+        <v>2299</v>
+      </c>
+      <c r="D248" t="s">
+        <v>2300</v>
+      </c>
+      <c r="E248" t="s">
+        <v>2301</v>
+      </c>
+      <c r="F248" t="s">
+        <v>2302</v>
+      </c>
+      <c r="G248" t="s">
+        <v>2303</v>
+      </c>
+      <c r="H248" t="s">
+        <v>2304</v>
+      </c>
+      <c r="I248" t="s">
+        <v>2305</v>
+      </c>
+      <c r="J248" t="s">
+        <v>24</v>
+      </c>
+      <c r="K248" t="s">
+        <v>25</v>
+      </c>
+      <c r="L248" t="s">
+        <v>26</v>
+      </c>
+      <c r="M248" t="s">
+        <v>27</v>
+      </c>
+      <c r="N248" t="s">
+        <v>28</v>
+      </c>
+      <c r="O248" t="s">
+        <v>2306</v>
+      </c>
+    </row>
+    <row r="249" spans="1:15">
+      <c r="A249">
+        <v>5371</v>
+      </c>
+      <c r="B249" t="s">
+        <v>2307</v>
+      </c>
+      <c r="C249" t="s">
+        <v>2308</v>
+      </c>
+      <c r="D249" t="s">
+        <v>2309</v>
+      </c>
+      <c r="E249" t="s">
+        <v>2310</v>
+      </c>
+      <c r="F249" t="s">
+        <v>2311</v>
+      </c>
+      <c r="G249" t="s">
+        <v>2312</v>
+      </c>
+      <c r="H249" t="s">
+        <v>2313</v>
+      </c>
+      <c r="I249" t="s">
+        <v>2314</v>
+      </c>
+      <c r="J249" t="s">
+        <v>24</v>
+      </c>
+      <c r="K249" t="s">
+        <v>2315</v>
+      </c>
+      <c r="L249" t="s">
+        <v>26</v>
+      </c>
+      <c r="M249" t="s">
+        <v>2316</v>
+      </c>
+      <c r="N249" t="s">
+        <v>28</v>
+      </c>
+      <c r="O249" t="s">
+        <v>2317</v>
+      </c>
+    </row>
+    <row r="250" spans="1:15">
+      <c r="A250">
+        <v>5372</v>
+      </c>
+      <c r="B250" t="s">
+        <v>2318</v>
+      </c>
+      <c r="C250" t="s">
+        <v>2319</v>
+      </c>
+      <c r="D250" t="s">
+        <v>2320</v>
+      </c>
+      <c r="E250" t="s">
+        <v>2321</v>
+      </c>
+      <c r="F250" t="s">
+        <v>2322</v>
+      </c>
+      <c r="G250" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H250" t="s">
+        <v>2324</v>
+      </c>
+      <c r="I250" t="s">
+        <v>2325</v>
+      </c>
+      <c r="J250" t="s">
+        <v>24</v>
+      </c>
+      <c r="K250" t="s">
+        <v>25</v>
+      </c>
+      <c r="L250" t="s">
+        <v>26</v>
+      </c>
+      <c r="M250" t="s">
+        <v>27</v>
+      </c>
+      <c r="N250" t="s">
+        <v>28</v>
+      </c>
+      <c r="O250" t="s">
+        <v>2326</v>
+      </c>
+    </row>
+    <row r="251" spans="1:15">
+      <c r="A251">
+        <v>5375</v>
+      </c>
+      <c r="B251" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C251" t="s">
+        <v>2328</v>
+      </c>
+      <c r="D251" t="s">
+        <v>2329</v>
+      </c>
+      <c r="E251" t="s">
+        <v>2330</v>
+      </c>
+      <c r="F251" t="s">
+        <v>2331</v>
+      </c>
+      <c r="G251" t="s">
+        <v>2332</v>
+      </c>
+      <c r="H251" t="s">
+        <v>2333</v>
+      </c>
+      <c r="I251" t="s">
+        <v>2334</v>
+      </c>
+      <c r="J251" t="s">
+        <v>450</v>
+      </c>
+      <c r="K251" t="s">
+        <v>274</v>
+      </c>
+      <c r="L251" t="s">
+        <v>452</v>
+      </c>
+      <c r="M251" t="s">
+        <v>276</v>
+      </c>
+      <c r="N251" t="s">
+        <v>28</v>
+      </c>
+      <c r="O251" t="s">
+        <v>2335</v>
+      </c>
+    </row>
+    <row r="252" spans="1:15">
+      <c r="A252">
+        <v>5377</v>
+      </c>
+      <c r="B252" t="s">
+        <v>2336</v>
+      </c>
+      <c r="C252" t="s">
+        <v>2337</v>
+      </c>
+      <c r="D252" t="s">
+        <v>2338</v>
+      </c>
+      <c r="E252" t="s">
+        <v>2339</v>
+      </c>
+      <c r="F252" t="s">
+        <v>2340</v>
+      </c>
+      <c r="G252" t="s">
+        <v>2341</v>
+      </c>
+      <c r="H252" t="s">
+        <v>2342</v>
+      </c>
+      <c r="I252" t="s">
+        <v>2343</v>
+      </c>
+      <c r="J252" t="s">
+        <v>24</v>
+      </c>
+      <c r="K252" t="s">
+        <v>25</v>
+      </c>
+      <c r="L252" t="s">
+        <v>26</v>
+      </c>
+      <c r="M252" t="s">
+        <v>27</v>
+      </c>
+      <c r="N252" t="s">
+        <v>28</v>
+      </c>
+      <c r="O252" t="s">
+        <v>2344</v>
+      </c>
+    </row>
+    <row r="253" spans="1:15">
+      <c r="A253">
+        <v>5378</v>
+      </c>
+      <c r="B253" t="s">
+        <v>2345</v>
+      </c>
+      <c r="C253" t="s">
+        <v>2346</v>
+      </c>
+      <c r="D253" t="s">
+        <v>2347</v>
+      </c>
+      <c r="E253" t="s">
+        <v>2348</v>
+      </c>
+      <c r="F253" t="s">
+        <v>2349</v>
+      </c>
+      <c r="G253" t="s">
+        <v>2350</v>
+      </c>
+      <c r="H253" t="s">
+        <v>2351</v>
+      </c>
+      <c r="I253" t="s">
+        <v>2352</v>
+      </c>
+      <c r="J253" t="s">
+        <v>24</v>
+      </c>
+      <c r="K253" t="s">
+        <v>25</v>
+      </c>
+      <c r="L253" t="s">
+        <v>26</v>
+      </c>
+      <c r="M253" t="s">
+        <v>27</v>
+      </c>
+      <c r="N253" t="s">
+        <v>28</v>
+      </c>
+      <c r="O253" t="s">
+        <v>2353</v>
+      </c>
+    </row>
+    <row r="254" spans="1:15">
+      <c r="A254">
+        <v>5380</v>
+      </c>
+      <c r="B254" t="s">
+        <v>2354</v>
+      </c>
+      <c r="C254" t="s">
+        <v>2355</v>
+      </c>
+      <c r="D254" t="s">
+        <v>2356</v>
+      </c>
+      <c r="E254" t="s">
+        <v>2357</v>
+      </c>
+      <c r="F254" t="s">
+        <v>2358</v>
+      </c>
+      <c r="G254" t="s">
+        <v>2359</v>
+      </c>
+      <c r="H254" t="s">
+        <v>2360</v>
+      </c>
+      <c r="I254" t="s">
+        <v>2361</v>
+      </c>
+      <c r="J254" t="s">
+        <v>24</v>
+      </c>
+      <c r="K254" t="s">
+        <v>25</v>
+      </c>
+      <c r="L254" t="s">
+        <v>26</v>
+      </c>
+      <c r="M254" t="s">
+        <v>27</v>
+      </c>
+      <c r="N254" t="s">
+        <v>28</v>
+      </c>
+      <c r="O254" t="s">
+        <v>2362</v>
+      </c>
+    </row>
+    <row r="255" spans="1:15">
+      <c r="A255">
+        <v>5382</v>
+      </c>
+      <c r="B255" t="s">
+        <v>2363</v>
+      </c>
+      <c r="C255" t="s">
+        <v>2364</v>
+      </c>
+      <c r="D255" t="s">
+        <v>2365</v>
+      </c>
+      <c r="E255" t="s">
+        <v>2366</v>
+      </c>
+      <c r="F255" t="s">
+        <v>2367</v>
+      </c>
+      <c r="G255" t="s">
+        <v>2368</v>
+      </c>
+      <c r="H255" t="s">
+        <v>2369</v>
+      </c>
+      <c r="I255" t="s">
+        <v>2370</v>
+      </c>
+      <c r="J255" t="s">
+        <v>24</v>
+      </c>
+      <c r="K255" t="s">
+        <v>170</v>
+      </c>
+      <c r="L255" t="s">
+        <v>26</v>
+      </c>
+      <c r="M255" t="s">
+        <v>171</v>
+      </c>
+      <c r="N255" t="s">
+        <v>28</v>
+      </c>
+      <c r="O255" t="s">
+        <v>2371</v>
+      </c>
+    </row>
+    <row r="256" spans="1:15">
+      <c r="A256">
+        <v>5393</v>
+      </c>
+      <c r="B256" t="s">
+        <v>2372</v>
+      </c>
+      <c r="C256" t="s">
+        <v>2373</v>
+      </c>
+      <c r="D256" t="s">
+        <v>2374</v>
+      </c>
+      <c r="E256" t="s">
+        <v>2375</v>
+      </c>
+      <c r="F256" t="s">
+        <v>2376</v>
+      </c>
+      <c r="G256" t="s">
+        <v>2377</v>
+      </c>
+      <c r="H256" t="s">
+        <v>2378</v>
+      </c>
+      <c r="I256" t="s">
+        <v>2379</v>
+      </c>
+      <c r="J256" t="s">
+        <v>24</v>
+      </c>
+      <c r="K256" t="s">
+        <v>25</v>
+      </c>
+      <c r="L256" t="s">
+        <v>26</v>
+      </c>
+      <c r="M256" t="s">
+        <v>27</v>
+      </c>
+      <c r="N256" t="s">
+        <v>28</v>
+      </c>
+      <c r="O256" t="s">
+        <v>2380</v>
+      </c>
+    </row>
+    <row r="257" spans="1:15">
+      <c r="A257">
+        <v>5394</v>
+      </c>
+      <c r="B257" t="s">
+        <v>2381</v>
+      </c>
+      <c r="C257" t="s">
+        <v>2382</v>
+      </c>
+      <c r="D257" t="s">
+        <v>2383</v>
+      </c>
+      <c r="E257" t="s">
+        <v>2384</v>
+      </c>
+      <c r="F257" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G257" t="s">
+        <v>2386</v>
+      </c>
+      <c r="H257" t="s">
+        <v>2387</v>
+      </c>
+      <c r="I257" t="s">
+        <v>2388</v>
+      </c>
+      <c r="J257" t="s">
+        <v>24</v>
+      </c>
+      <c r="K257" t="s">
+        <v>25</v>
+      </c>
+      <c r="L257" t="s">
+        <v>26</v>
+      </c>
+      <c r="M257" t="s">
+        <v>27</v>
+      </c>
+      <c r="N257" t="s">
+        <v>28</v>
+      </c>
+      <c r="O257" t="s">
+        <v>2389</v>
+      </c>
+    </row>
+    <row r="258" spans="1:15">
+      <c r="A258">
+        <v>5403</v>
+      </c>
+      <c r="B258" t="s">
+        <v>2390</v>
+      </c>
+      <c r="C258" t="s">
+        <v>2391</v>
+      </c>
+      <c r="D258" t="s">
+        <v>2392</v>
+      </c>
+      <c r="E258" t="s">
+        <v>2393</v>
+      </c>
+      <c r="F258" t="s">
+        <v>2394</v>
+      </c>
+      <c r="G258" t="s">
+        <v>2395</v>
+      </c>
+      <c r="H258" t="s">
+        <v>2396</v>
+      </c>
+      <c r="I258" t="s">
+        <v>2397</v>
+      </c>
+      <c r="J258" t="s">
+        <v>24</v>
+      </c>
+      <c r="K258" t="s">
+        <v>2398</v>
+      </c>
+      <c r="L258" t="s">
+        <v>26</v>
+      </c>
+      <c r="M258" t="s">
+        <v>2399</v>
+      </c>
+      <c r="N258" t="s">
+        <v>28</v>
+      </c>
+      <c r="O258" t="s">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="259" spans="1:15">
+      <c r="A259">
+        <v>5431</v>
+      </c>
+      <c r="B259" t="s">
+        <v>2401</v>
+      </c>
+      <c r="C259" t="s">
+        <v>2402</v>
+      </c>
+      <c r="D259" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E259" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F259" t="s">
+        <v>2405</v>
+      </c>
+      <c r="G259" t="s">
+        <v>2406</v>
+      </c>
+      <c r="H259" t="s">
+        <v>2407</v>
+      </c>
+      <c r="I259" t="s">
+        <v>2408</v>
+      </c>
+      <c r="J259" t="s">
+        <v>450</v>
+      </c>
+      <c r="K259" t="s">
+        <v>274</v>
+      </c>
+      <c r="L259" t="s">
+        <v>452</v>
+      </c>
+      <c r="M259" t="s">
+        <v>276</v>
+      </c>
+      <c r="N259" t="s">
+        <v>28</v>
+      </c>
+      <c r="O259" t="s">
+        <v>2409</v>
+      </c>
+    </row>
+    <row r="260" spans="1:15">
+      <c r="A260">
+        <v>5433</v>
+      </c>
+      <c r="B260" t="s">
+        <v>2410</v>
+      </c>
+      <c r="C260" t="s">
+        <v>2411</v>
+      </c>
+      <c r="D260" t="s">
+        <v>2412</v>
+      </c>
+      <c r="E260" t="s">
+        <v>2413</v>
+      </c>
+      <c r="F260" t="s">
+        <v>2414</v>
+      </c>
+      <c r="G260" t="s">
+        <v>2415</v>
+      </c>
+      <c r="H260" t="s">
+        <v>2416</v>
+      </c>
+      <c r="I260" t="s">
+        <v>2417</v>
+      </c>
+      <c r="J260" t="s">
+        <v>24</v>
+      </c>
+      <c r="K260" t="s">
+        <v>170</v>
+      </c>
+      <c r="L260" t="s">
+        <v>26</v>
+      </c>
+      <c r="M260" t="s">
+        <v>171</v>
+      </c>
+      <c r="N260" t="s">
+        <v>28</v>
+      </c>
+      <c r="O260" t="s">
+        <v>2418</v>
+      </c>
+    </row>
+    <row r="261" spans="1:15">
+      <c r="A261">
+        <v>5435</v>
+      </c>
+      <c r="B261" t="s">
+        <v>2419</v>
+      </c>
+      <c r="C261" t="s">
+        <v>2420</v>
+      </c>
+      <c r="D261" t="s">
+        <v>2421</v>
+      </c>
+      <c r="E261" t="s">
+        <v>2422</v>
+      </c>
+      <c r="F261" t="s">
+        <v>2423</v>
+      </c>
+      <c r="G261" t="s">
+        <v>2424</v>
+      </c>
+      <c r="H261" t="s">
+        <v>2425</v>
+      </c>
+      <c r="I261" t="s">
+        <v>2426</v>
+      </c>
+      <c r="J261" t="s">
+        <v>24</v>
+      </c>
+      <c r="K261" t="s">
+        <v>170</v>
+      </c>
+      <c r="L261" t="s">
+        <v>26</v>
+      </c>
+      <c r="M261" t="s">
+        <v>171</v>
+      </c>
+      <c r="N261" t="s">
+        <v>28</v>
+      </c>
+      <c r="O261" t="s">
+        <v>2427</v>
+      </c>
+    </row>
+    <row r="262" spans="1:15">
+      <c r="A262">
+        <v>5436</v>
+      </c>
+      <c r="B262" t="s">
+        <v>2428</v>
+      </c>
+      <c r="C262" t="s">
+        <v>2429</v>
+      </c>
+      <c r="D262" t="s">
+        <v>2430</v>
+      </c>
+      <c r="E262" t="s">
+        <v>2431</v>
+      </c>
+      <c r="F262" t="s">
+        <v>2432</v>
+      </c>
+      <c r="G262" t="s">
+        <v>2433</v>
+      </c>
+      <c r="H262" t="s">
+        <v>2434</v>
+      </c>
+      <c r="I262" t="s">
+        <v>2435</v>
+      </c>
+      <c r="J262" t="s">
+        <v>24</v>
+      </c>
+      <c r="K262" t="s">
+        <v>25</v>
+      </c>
+      <c r="L262" t="s">
+        <v>26</v>
+      </c>
+      <c r="M262" t="s">
+        <v>27</v>
+      </c>
+      <c r="N262" t="s">
+        <v>28</v>
+      </c>
+      <c r="O262" t="s">
+        <v>2436</v>
+      </c>
+    </row>
+    <row r="263" spans="1:15">
+      <c r="A263">
+        <v>5437</v>
+      </c>
+      <c r="B263" t="s">
+        <v>2437</v>
+      </c>
+      <c r="C263" t="s">
+        <v>2438</v>
+      </c>
+      <c r="D263" t="s">
+        <v>2439</v>
+      </c>
+      <c r="E263" t="s">
+        <v>2440</v>
+      </c>
+      <c r="F263" t="s">
+        <v>2441</v>
+      </c>
+      <c r="G263" t="s">
+        <v>2442</v>
+      </c>
+      <c r="H263" t="s">
+        <v>2443</v>
+      </c>
+      <c r="I263" t="s">
+        <v>2444</v>
+      </c>
+      <c r="J263" t="s">
+        <v>24</v>
+      </c>
+      <c r="K263" t="s">
+        <v>25</v>
+      </c>
+      <c r="L263" t="s">
+        <v>26</v>
+      </c>
+      <c r="M263" t="s">
+        <v>27</v>
+      </c>
+      <c r="N263" t="s">
+        <v>28</v>
+      </c>
+      <c r="O263" t="s">
+        <v>2445</v>
+      </c>
+    </row>
+    <row r="264" spans="1:15">
+      <c r="A264">
+        <v>5439</v>
+      </c>
+      <c r="B264" t="s">
+        <v>2446</v>
+      </c>
+      <c r="C264" t="s">
+        <v>2447</v>
+      </c>
+      <c r="D264" t="s">
+        <v>2448</v>
+      </c>
+      <c r="E264" t="s">
+        <v>2449</v>
+      </c>
+      <c r="F264" t="s">
+        <v>2450</v>
+      </c>
+      <c r="G264" t="s">
+        <v>2451</v>
+      </c>
+      <c r="H264" t="s">
+        <v>2452</v>
+      </c>
+      <c r="I264" t="s">
+        <v>2453</v>
+      </c>
+      <c r="J264" t="s">
+        <v>24</v>
+      </c>
+      <c r="K264" t="s">
+        <v>25</v>
+      </c>
+      <c r="L264" t="s">
+        <v>26</v>
+      </c>
+      <c r="M264" t="s">
+        <v>27</v>
+      </c>
+      <c r="N264" t="s">
+        <v>28</v>
+      </c>
+      <c r="O264" t="s">
+        <v>2454</v>
+      </c>
+    </row>
+    <row r="265" spans="1:15">
+      <c r="A265">
+        <v>5456</v>
+      </c>
+      <c r="B265" t="s">
+        <v>2455</v>
+      </c>
+      <c r="C265" t="s">
+        <v>2456</v>
+      </c>
+      <c r="D265" t="s">
+        <v>2457</v>
+      </c>
+      <c r="E265" t="s">
+        <v>2458</v>
+      </c>
+      <c r="F265" t="s">
+        <v>2459</v>
+      </c>
+      <c r="G265" t="s">
+        <v>2460</v>
+      </c>
+      <c r="H265" t="s">
+        <v>2461</v>
+      </c>
+      <c r="I265" t="s">
+        <v>2462</v>
+      </c>
+      <c r="J265" t="s">
+        <v>450</v>
+      </c>
+      <c r="K265" t="s">
+        <v>1478</v>
+      </c>
+      <c r="L265" t="s">
+        <v>452</v>
+      </c>
+      <c r="M265" t="s">
+        <v>1480</v>
+      </c>
+      <c r="N265" t="s">
+        <v>28</v>
+      </c>
+      <c r="O265" t="s">
+        <v>2463</v>
+      </c>
+    </row>
+    <row r="266" spans="1:15">
+      <c r="A266">
+        <v>5474</v>
+      </c>
+      <c r="B266" t="s">
+        <v>2464</v>
+      </c>
+      <c r="C266" t="s">
+        <v>2465</v>
+      </c>
+      <c r="D266" t="s">
+        <v>2466</v>
+      </c>
+      <c r="E266" t="s">
+        <v>2467</v>
+      </c>
+      <c r="F266" t="s">
+        <v>2468</v>
+      </c>
+      <c r="G266" t="s">
+        <v>2469</v>
+      </c>
+      <c r="H266" t="s">
+        <v>2470</v>
+      </c>
+      <c r="I266" t="s">
+        <v>2471</v>
+      </c>
+      <c r="J266" t="s">
+        <v>24</v>
+      </c>
+      <c r="K266" t="s">
+        <v>25</v>
+      </c>
+      <c r="L266" t="s">
+        <v>26</v>
+      </c>
+      <c r="M266" t="s">
+        <v>27</v>
+      </c>
+      <c r="N266" t="s">
+        <v>28</v>
+      </c>
+      <c r="O266" t="s">
+        <v>2472</v>
+      </c>
+    </row>
+    <row r="267" spans="1:15">
+      <c r="A267">
+        <v>5475</v>
+      </c>
+      <c r="B267" t="s">
+        <v>2473</v>
+      </c>
+      <c r="C267" t="s">
+        <v>2474</v>
+      </c>
+      <c r="D267" t="s">
+        <v>2475</v>
+      </c>
+      <c r="E267" t="s">
+        <v>2476</v>
+      </c>
+      <c r="F267" t="s">
+        <v>2477</v>
+      </c>
+      <c r="G267" t="s">
+        <v>2478</v>
+      </c>
+      <c r="H267" t="s">
+        <v>2479</v>
+      </c>
+      <c r="I267" t="s">
+        <v>2480</v>
+      </c>
+      <c r="J267" t="s">
+        <v>24</v>
+      </c>
+      <c r="K267" t="s">
+        <v>170</v>
+      </c>
+      <c r="L267" t="s">
+        <v>26</v>
+      </c>
+      <c r="M267" t="s">
+        <v>171</v>
+      </c>
+      <c r="N267" t="s">
+        <v>28</v>
+      </c>
+      <c r="O267" t="s">
+        <v>2481</v>
+      </c>
+    </row>
+    <row r="268" spans="1:15">
+      <c r="A268">
+        <v>5476</v>
+      </c>
+      <c r="B268" t="s">
+        <v>2482</v>
+      </c>
+      <c r="C268" t="s">
+        <v>2483</v>
+      </c>
+      <c r="D268" t="s">
+        <v>2484</v>
+      </c>
+      <c r="E268" t="s">
+        <v>2485</v>
+      </c>
+      <c r="F268" t="s">
+        <v>2486</v>
+      </c>
+      <c r="G268" t="s">
+        <v>2487</v>
+      </c>
+      <c r="H268" t="s">
+        <v>2488</v>
+      </c>
+      <c r="I268" t="s">
+        <v>2489</v>
+      </c>
+      <c r="J268" t="s">
+        <v>2490</v>
+      </c>
+      <c r="K268" t="s">
+        <v>1230</v>
+      </c>
+      <c r="L268" t="s">
+        <v>2491</v>
+      </c>
+      <c r="M268" t="s">
+        <v>1231</v>
+      </c>
+      <c r="N268" t="s">
+        <v>28</v>
+      </c>
+      <c r="O268" t="s">
+        <v>2492</v>
+      </c>
+    </row>
+    <row r="269" spans="1:15">
+      <c r="A269">
+        <v>5478</v>
+      </c>
+      <c r="B269" t="s">
+        <v>2493</v>
+      </c>
+      <c r="C269" t="s">
+        <v>2494</v>
+      </c>
+      <c r="D269" t="s">
+        <v>2495</v>
+      </c>
+      <c r="E269" t="s">
+        <v>2496</v>
+      </c>
+      <c r="F269" t="s">
+        <v>2497</v>
+      </c>
+      <c r="G269" t="s">
+        <v>2498</v>
+      </c>
+      <c r="H269" t="s">
+        <v>2499</v>
+      </c>
+      <c r="I269" t="s">
+        <v>2500</v>
+      </c>
+      <c r="J269" t="s">
+        <v>24</v>
+      </c>
+      <c r="K269" t="s">
+        <v>25</v>
+      </c>
+      <c r="L269" t="s">
+        <v>26</v>
+      </c>
+      <c r="M269" t="s">
+        <v>27</v>
+      </c>
+      <c r="N269" t="s">
+        <v>28</v>
+      </c>
+      <c r="O269" t="s">
+        <v>2501</v>
+      </c>
+    </row>
+    <row r="270" spans="1:15">
+      <c r="A270">
+        <v>5479</v>
+      </c>
+      <c r="B270" t="s">
+        <v>2502</v>
+      </c>
+      <c r="C270" t="s">
+        <v>2503</v>
+      </c>
+      <c r="D270" t="s">
+        <v>2504</v>
+      </c>
+      <c r="E270" t="s">
+        <v>2505</v>
+      </c>
+      <c r="F270" t="s">
+        <v>2506</v>
+      </c>
+      <c r="G270" t="s">
+        <v>2507</v>
+      </c>
+      <c r="H270" t="s">
+        <v>2508</v>
+      </c>
+      <c r="I270" t="s">
+        <v>2509</v>
+      </c>
+      <c r="J270" t="s">
+        <v>24</v>
+      </c>
+      <c r="K270" t="s">
+        <v>580</v>
+      </c>
+      <c r="L270" t="s">
+        <v>26</v>
+      </c>
+      <c r="M270" t="s">
+        <v>581</v>
+      </c>
+      <c r="N270" t="s">
+        <v>28</v>
+      </c>
+      <c r="O270" t="s">
+        <v>2510</v>
+      </c>
+    </row>
+    <row r="271" spans="1:15">
+      <c r="A271">
+        <v>5482</v>
+      </c>
+      <c r="B271" t="s">
+        <v>2511</v>
+      </c>
+      <c r="C271" t="s">
+        <v>2512</v>
+      </c>
+      <c r="D271" t="s">
+        <v>2513</v>
+      </c>
+      <c r="E271" t="s">
+        <v>2514</v>
+      </c>
+      <c r="F271" t="s">
+        <v>2515</v>
+      </c>
+      <c r="G271" t="s">
+        <v>2516</v>
+      </c>
+      <c r="H271" t="s">
+        <v>2517</v>
+      </c>
+      <c r="I271" t="s">
+        <v>2518</v>
+      </c>
+      <c r="J271" t="s">
+        <v>24</v>
+      </c>
+      <c r="K271" t="s">
+        <v>170</v>
+      </c>
+      <c r="L271" t="s">
+        <v>26</v>
+      </c>
+      <c r="M271" t="s">
+        <v>171</v>
+      </c>
+      <c r="N271" t="s">
+        <v>28</v>
+      </c>
+      <c r="O271" t="s">
+        <v>2519</v>
+      </c>
+    </row>
+    <row r="272" spans="1:15">
+      <c r="A272">
+        <v>5483</v>
+      </c>
+      <c r="B272" t="s">
+        <v>2520</v>
+      </c>
+      <c r="C272" t="s">
+        <v>2521</v>
+      </c>
+      <c r="D272" t="s">
+        <v>2522</v>
+      </c>
+      <c r="E272" t="s">
+        <v>2523</v>
+      </c>
+      <c r="F272" t="s">
+        <v>2524</v>
+      </c>
+      <c r="G272" t="s">
+        <v>2525</v>
+      </c>
+      <c r="H272" t="s">
+        <v>2526</v>
+      </c>
+      <c r="I272" t="s">
+        <v>2527</v>
+      </c>
+      <c r="J272" t="s">
+        <v>24</v>
+      </c>
+      <c r="K272" t="s">
+        <v>25</v>
+      </c>
+      <c r="L272" t="s">
+        <v>26</v>
+      </c>
+      <c r="M272" t="s">
+        <v>27</v>
+      </c>
+      <c r="N272" t="s">
+        <v>28</v>
+      </c>
+      <c r="O272" t="s">
+        <v>2528</v>
+      </c>
+    </row>
+    <row r="273" spans="1:15">
+      <c r="A273">
+        <v>5485</v>
+      </c>
+      <c r="B273" t="s">
+        <v>2529</v>
+      </c>
+      <c r="C273" t="s">
+        <v>2530</v>
+      </c>
+      <c r="D273" t="s">
+        <v>2531</v>
+      </c>
+      <c r="E273" t="s">
+        <v>2532</v>
+      </c>
+      <c r="F273" t="s">
+        <v>2533</v>
+      </c>
+      <c r="G273" t="s">
+        <v>2534</v>
+      </c>
+      <c r="H273" t="s">
+        <v>2535</v>
+      </c>
+      <c r="I273" t="s">
+        <v>2536</v>
+      </c>
+      <c r="J273" t="s">
+        <v>24</v>
+      </c>
+      <c r="K273" t="s">
+        <v>2537</v>
+      </c>
+      <c r="L273" t="s">
+        <v>26</v>
+      </c>
+      <c r="M273" t="s">
+        <v>2538</v>
+      </c>
+      <c r="N273" t="s">
+        <v>28</v>
+      </c>
+      <c r="O273" t="s">
+        <v>2539</v>
+      </c>
+    </row>
+    <row r="274" spans="1:15">
+      <c r="A274">
+        <v>5487</v>
+      </c>
+      <c r="B274" t="s">
+        <v>2540</v>
+      </c>
+      <c r="C274" t="s">
+        <v>2541</v>
+      </c>
+      <c r="D274" t="s">
+        <v>2542</v>
+      </c>
+      <c r="E274" t="s">
+        <v>2543</v>
+      </c>
+      <c r="F274" t="s">
+        <v>2544</v>
+      </c>
+      <c r="G274" t="s">
+        <v>2545</v>
+      </c>
+      <c r="H274" t="s">
+        <v>2546</v>
+      </c>
+      <c r="I274" t="s">
+        <v>2547</v>
+      </c>
+      <c r="J274" t="s">
+        <v>24</v>
+      </c>
+      <c r="K274" t="s">
+        <v>2548</v>
+      </c>
+      <c r="L274" t="s">
+        <v>26</v>
+      </c>
+      <c r="M274" t="s">
+        <v>2549</v>
+      </c>
+      <c r="N274" t="s">
+        <v>28</v>
+      </c>
+      <c r="O274" t="s">
+        <v>2550</v>
+      </c>
+    </row>
+    <row r="275" spans="1:15">
+      <c r="A275">
+        <v>5488</v>
+      </c>
+      <c r="B275" t="s">
+        <v>2551</v>
+      </c>
+      <c r="C275" t="s">
+        <v>2552</v>
+      </c>
+      <c r="D275" t="s">
+        <v>2553</v>
+      </c>
+      <c r="E275" t="s">
+        <v>2554</v>
+      </c>
+      <c r="F275" t="s">
+        <v>2555</v>
+      </c>
+      <c r="G275" t="s">
+        <v>2556</v>
+      </c>
+      <c r="H275" t="s">
+        <v>2557</v>
+      </c>
+      <c r="I275" t="s">
+        <v>2558</v>
+      </c>
+      <c r="J275" t="s">
+        <v>24</v>
+      </c>
+      <c r="K275" t="s">
+        <v>170</v>
+      </c>
+      <c r="L275" t="s">
+        <v>26</v>
+      </c>
+      <c r="M275" t="s">
+        <v>171</v>
+      </c>
+      <c r="N275" t="s">
+        <v>28</v>
+      </c>
+      <c r="O275" t="s">
+        <v>2559</v>
+      </c>
+    </row>
+    <row r="276" spans="1:15">
+      <c r="A276">
+        <v>5489</v>
+      </c>
+      <c r="B276" t="s">
+        <v>2560</v>
+      </c>
+      <c r="C276" t="s">
+        <v>2561</v>
+      </c>
+      <c r="D276" t="s">
+        <v>2562</v>
+      </c>
+      <c r="E276" t="s">
+        <v>2563</v>
+      </c>
+      <c r="F276" t="s">
+        <v>2564</v>
+      </c>
+      <c r="G276" t="s">
+        <v>2565</v>
+      </c>
+      <c r="H276" t="s">
+        <v>2566</v>
+      </c>
+      <c r="I276" t="s">
+        <v>2567</v>
+      </c>
+      <c r="J276" t="s">
+        <v>24</v>
+      </c>
+      <c r="K276" t="s">
+        <v>1268</v>
+      </c>
+      <c r="L276" t="s">
+        <v>26</v>
+      </c>
+      <c r="M276" t="s">
+        <v>1269</v>
+      </c>
+      <c r="N276" t="s">
+        <v>28</v>
+      </c>
+      <c r="O276" t="s">
+        <v>2568</v>
+      </c>
+    </row>
+    <row r="277" spans="1:15">
+      <c r="A277">
+        <v>5490</v>
+      </c>
+      <c r="B277" t="s">
+        <v>2569</v>
+      </c>
+      <c r="C277" t="s">
+        <v>2570</v>
+      </c>
+      <c r="D277" t="s">
+        <v>2571</v>
+      </c>
+      <c r="E277" t="s">
+        <v>2572</v>
+      </c>
+      <c r="F277" t="s">
+        <v>2573</v>
+      </c>
+      <c r="G277" t="s">
+        <v>2574</v>
+      </c>
+      <c r="H277" t="s">
+        <v>2575</v>
+      </c>
+      <c r="I277" t="s">
+        <v>2576</v>
+      </c>
+      <c r="J277" t="s">
+        <v>450</v>
+      </c>
+      <c r="K277" t="s">
+        <v>2577</v>
+      </c>
+      <c r="L277" t="s">
+        <v>452</v>
+      </c>
+      <c r="M277" t="s">
+        <v>2578</v>
+      </c>
+      <c r="N277" t="s">
+        <v>28</v>
+      </c>
+      <c r="O277" t="s">
+        <v>2579</v>
+      </c>
+    </row>
+    <row r="278" spans="1:15">
+      <c r="A278">
+        <v>5493</v>
+      </c>
+      <c r="B278" t="s">
+        <v>2580</v>
+      </c>
+      <c r="C278" t="s">
+        <v>2581</v>
+      </c>
+      <c r="D278" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E278" t="s">
+        <v>2583</v>
+      </c>
+      <c r="F278" t="s">
+        <v>2584</v>
+      </c>
+      <c r="G278" t="s">
+        <v>2585</v>
+      </c>
+      <c r="H278" t="s">
+        <v>2586</v>
+      </c>
+      <c r="I278" t="s">
+        <v>2587</v>
+      </c>
+      <c r="J278" t="s">
+        <v>24</v>
+      </c>
+      <c r="K278" t="s">
+        <v>170</v>
+      </c>
+      <c r="L278" t="s">
+        <v>26</v>
+      </c>
+      <c r="M278" t="s">
+        <v>171</v>
+      </c>
+      <c r="N278" t="s">
+        <v>28</v>
+      </c>
+      <c r="O278" t="s">
+        <v>2588</v>
+      </c>
+    </row>
+    <row r="279" spans="1:15">
+      <c r="A279">
+        <v>5496</v>
+      </c>
+      <c r="B279" t="s">
+        <v>2589</v>
+      </c>
+      <c r="C279" t="s">
+        <v>2590</v>
+      </c>
+      <c r="D279" t="s">
+        <v>2591</v>
+      </c>
+      <c r="E279" t="s">
+        <v>2592</v>
+      </c>
+      <c r="F279" t="s">
+        <v>2593</v>
+      </c>
+      <c r="G279" t="s">
+        <v>2594</v>
+      </c>
+      <c r="H279" t="s">
+        <v>2595</v>
+      </c>
+      <c r="I279" t="s">
+        <v>2596</v>
+      </c>
+      <c r="J279" t="s">
+        <v>24</v>
+      </c>
+      <c r="K279" t="s">
+        <v>274</v>
+      </c>
+      <c r="L279" t="s">
+        <v>26</v>
+      </c>
+      <c r="M279" t="s">
+        <v>276</v>
+      </c>
+      <c r="N279" t="s">
+        <v>28</v>
+      </c>
+      <c r="O279" t="s">
+        <v>2597</v>
+      </c>
+    </row>
+    <row r="280" spans="1:15">
+      <c r="A280">
+        <v>5502</v>
+      </c>
+      <c r="B280" t="s">
+        <v>2598</v>
+      </c>
+      <c r="C280" t="s">
+        <v>2599</v>
+      </c>
+      <c r="D280" t="s">
+        <v>2600</v>
+      </c>
+      <c r="E280" t="s">
+        <v>2601</v>
+      </c>
+      <c r="F280" t="s">
+        <v>2602</v>
+      </c>
+      <c r="G280" t="s">
+        <v>2603</v>
+      </c>
+      <c r="H280" t="s">
+        <v>2604</v>
+      </c>
+      <c r="I280" t="s">
+        <v>2605</v>
+      </c>
+      <c r="J280" t="s">
+        <v>24</v>
+      </c>
+      <c r="K280" t="s">
+        <v>25</v>
+      </c>
+      <c r="L280" t="s">
+        <v>26</v>
+      </c>
+      <c r="M280" t="s">
+        <v>27</v>
+      </c>
+      <c r="N280" t="s">
+        <v>28</v>
+      </c>
+      <c r="O280" t="s">
+        <v>2606</v>
+      </c>
+    </row>
+    <row r="281" spans="1:15">
+      <c r="A281">
+        <v>5503</v>
+      </c>
+      <c r="B281" t="s">
+        <v>2607</v>
+      </c>
+      <c r="C281" t="s">
+        <v>2608</v>
+      </c>
+      <c r="D281" t="s">
+        <v>2609</v>
+      </c>
+      <c r="E281" t="s">
+        <v>2610</v>
+      </c>
+      <c r="F281" t="s">
+        <v>2611</v>
+      </c>
+      <c r="G281" t="s">
+        <v>2612</v>
+      </c>
+      <c r="H281" t="s">
+        <v>2613</v>
+      </c>
+      <c r="I281" t="s">
+        <v>2614</v>
+      </c>
+      <c r="J281" t="s">
+        <v>24</v>
+      </c>
+      <c r="K281" t="s">
+        <v>47</v>
+      </c>
+      <c r="L281" t="s">
+        <v>26</v>
+      </c>
+      <c r="M281" t="s">
+        <v>48</v>
+      </c>
+      <c r="N281" t="s">
+        <v>28</v>
+      </c>
+      <c r="O281" t="s">
+        <v>2615</v>
+      </c>
+    </row>
+    <row r="282" spans="1:15">
+      <c r="A282">
+        <v>5504</v>
+      </c>
+      <c r="B282" t="s">
+        <v>2616</v>
+      </c>
+      <c r="C282" t="s">
+        <v>2617</v>
+      </c>
+      <c r="D282" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E282" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F282" t="s">
+        <v>2620</v>
+      </c>
+      <c r="G282" t="s">
+        <v>2621</v>
+      </c>
+      <c r="H282" t="s">
+        <v>2622</v>
+      </c>
+      <c r="I282" t="s">
+        <v>2623</v>
+      </c>
+      <c r="J282" t="s">
+        <v>24</v>
+      </c>
+      <c r="K282" t="s">
+        <v>25</v>
+      </c>
+      <c r="L282" t="s">
+        <v>26</v>
+      </c>
+      <c r="M282" t="s">
+        <v>27</v>
+      </c>
+      <c r="N282" t="s">
+        <v>28</v>
+      </c>
+      <c r="O282" t="s">
+        <v>2624</v>
+      </c>
+    </row>
+    <row r="283" spans="1:15">
+      <c r="A283">
+        <v>5507</v>
+      </c>
+      <c r="B283" t="s">
+        <v>2625</v>
+      </c>
+      <c r="C283" t="s">
+        <v>2626</v>
+      </c>
+      <c r="D283" t="s">
+        <v>2627</v>
+      </c>
+      <c r="E283" t="s">
+        <v>2628</v>
+      </c>
+      <c r="F283" t="s">
+        <v>2629</v>
+      </c>
+      <c r="G283" t="s">
+        <v>2630</v>
+      </c>
+      <c r="H283" t="s">
+        <v>2631</v>
+      </c>
+      <c r="I283" t="s">
+        <v>2632</v>
+      </c>
+      <c r="J283" t="s">
+        <v>24</v>
+      </c>
+      <c r="K283" t="s">
+        <v>25</v>
+      </c>
+      <c r="L283" t="s">
+        <v>26</v>
+      </c>
+      <c r="M283" t="s">
+        <v>27</v>
+      </c>
+      <c r="N283" t="s">
+        <v>28</v>
+      </c>
+      <c r="O283" t="s">
+        <v>2633</v>
+      </c>
+    </row>
+    <row r="284" spans="1:15">
+      <c r="A284">
+        <v>5509</v>
+      </c>
+      <c r="B284" t="s">
+        <v>2634</v>
+      </c>
+      <c r="C284" t="s">
+        <v>2635</v>
+      </c>
+      <c r="D284" t="s">
+        <v>2636</v>
+      </c>
+      <c r="E284" t="s">
+        <v>2637</v>
+      </c>
+      <c r="F284" t="s">
+        <v>2638</v>
+      </c>
+      <c r="G284" t="s">
+        <v>2639</v>
+      </c>
+      <c r="H284" t="s">
+        <v>2640</v>
+      </c>
+      <c r="I284" t="s">
+        <v>2641</v>
+      </c>
+      <c r="J284" t="s">
+        <v>450</v>
+      </c>
+      <c r="K284" t="s">
+        <v>1230</v>
+      </c>
+      <c r="L284" t="s">
+        <v>452</v>
+      </c>
+      <c r="M284" t="s">
+        <v>1231</v>
+      </c>
+      <c r="N284" t="s">
+        <v>28</v>
+      </c>
+      <c r="O284" t="s">
+        <v>2642</v>
+      </c>
+    </row>
+    <row r="285" spans="1:15">
+      <c r="A285">
+        <v>5512</v>
+      </c>
+      <c r="B285" t="s">
+        <v>2643</v>
+      </c>
+      <c r="C285" t="s">
+        <v>2644</v>
+      </c>
+      <c r="D285" t="s">
+        <v>2645</v>
+      </c>
+      <c r="E285" t="s">
+        <v>2646</v>
+      </c>
+      <c r="F285" t="s">
+        <v>2647</v>
+      </c>
+      <c r="G285" t="s">
+        <v>2648</v>
+      </c>
+      <c r="H285" t="s">
+        <v>2649</v>
+      </c>
+      <c r="I285" t="s">
+        <v>2650</v>
+      </c>
+      <c r="J285" t="s">
+        <v>24</v>
+      </c>
+      <c r="K285" t="s">
+        <v>170</v>
+      </c>
+      <c r="L285" t="s">
+        <v>26</v>
+      </c>
+      <c r="M285" t="s">
+        <v>171</v>
+      </c>
+      <c r="N285" t="s">
+        <v>28</v>
+      </c>
+      <c r="O285" t="s">
+        <v>2651</v>
+      </c>
+    </row>
+    <row r="286" spans="1:15">
+      <c r="A286">
+        <v>5514</v>
+      </c>
+      <c r="B286" t="s">
+        <v>2652</v>
+      </c>
+      <c r="C286" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D286" t="s">
+        <v>2654</v>
+      </c>
+      <c r="E286" t="s">
+        <v>2655</v>
+      </c>
+      <c r="F286" t="s">
+        <v>2656</v>
+      </c>
+      <c r="G286" t="s">
+        <v>2657</v>
+      </c>
+      <c r="H286" t="s">
+        <v>2658</v>
+      </c>
+      <c r="I286" t="s">
+        <v>2659</v>
+      </c>
+      <c r="J286" t="s">
+        <v>24</v>
+      </c>
+      <c r="K286" t="s">
+        <v>59</v>
+      </c>
+      <c r="L286" t="s">
+        <v>26</v>
+      </c>
+      <c r="M286" t="s">
+        <v>61</v>
+      </c>
+      <c r="N286" t="s">
+        <v>28</v>
+      </c>
+      <c r="O286" t="s">
+        <v>2660</v>
+      </c>
+    </row>
+    <row r="287" spans="1:15">
+      <c r="A287">
+        <v>5516</v>
+      </c>
+      <c r="B287" t="s">
+        <v>2661</v>
+      </c>
+      <c r="C287" t="s">
+        <v>2662</v>
+      </c>
+      <c r="D287" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E287" t="s">
+        <v>2664</v>
+      </c>
+      <c r="F287" t="s">
+        <v>2665</v>
+      </c>
+      <c r="G287" t="s">
+        <v>2666</v>
+      </c>
+      <c r="H287" t="s">
+        <v>2667</v>
+      </c>
+      <c r="I287" t="s">
+        <v>2668</v>
+      </c>
+      <c r="J287" t="s">
+        <v>24</v>
+      </c>
+      <c r="K287" t="s">
+        <v>25</v>
+      </c>
+      <c r="L287" t="s">
+        <v>26</v>
+      </c>
+      <c r="M287" t="s">
+        <v>27</v>
+      </c>
+      <c r="N287" t="s">
+        <v>28</v>
+      </c>
+      <c r="O287" t="s">
+        <v>2669</v>
+      </c>
+    </row>
+    <row r="288" spans="1:15">
+      <c r="A288">
+        <v>5517</v>
+      </c>
+      <c r="B288" t="s">
+        <v>2670</v>
+      </c>
+      <c r="C288" t="s">
+        <v>2671</v>
+      </c>
+      <c r="D288" t="s">
+        <v>2672</v>
+      </c>
+      <c r="E288" t="s">
+        <v>2673</v>
+      </c>
+      <c r="F288" t="s">
+        <v>2674</v>
+      </c>
+      <c r="G288" t="s">
+        <v>2675</v>
+      </c>
+      <c r="H288" t="s">
+        <v>2676</v>
+      </c>
+      <c r="I288" t="s">
+        <v>2677</v>
+      </c>
+      <c r="J288" t="s">
+        <v>24</v>
+      </c>
+      <c r="K288" t="s">
+        <v>25</v>
+      </c>
+      <c r="L288" t="s">
+        <v>26</v>
+      </c>
+      <c r="M288" t="s">
+        <v>27</v>
+      </c>
+      <c r="N288" t="s">
+        <v>28</v>
+      </c>
+      <c r="O288" t="s">
+        <v>2678</v>
+      </c>
+    </row>
+    <row r="289" spans="1:15">
+      <c r="A289">
+        <v>5518</v>
+      </c>
+      <c r="B289" t="s">
+        <v>2679</v>
+      </c>
+      <c r="C289" t="s">
+        <v>2680</v>
+      </c>
+      <c r="D289" t="s">
+        <v>2681</v>
+      </c>
+      <c r="E289" t="s">
+        <v>2682</v>
+      </c>
+      <c r="F289" t="s">
+        <v>2683</v>
+      </c>
+      <c r="G289" t="s">
+        <v>2684</v>
+      </c>
+      <c r="H289" t="s">
+        <v>2685</v>
+      </c>
+      <c r="I289" t="s">
+        <v>2686</v>
+      </c>
+      <c r="J289" t="s">
+        <v>24</v>
+      </c>
+      <c r="K289" t="s">
+        <v>25</v>
+      </c>
+      <c r="L289" t="s">
+        <v>26</v>
+      </c>
+      <c r="M289" t="s">
+        <v>27</v>
+      </c>
+      <c r="N289" t="s">
+        <v>28</v>
+      </c>
+      <c r="O289" t="s">
+        <v>2687</v>
+      </c>
+    </row>
+    <row r="290" spans="1:15">
+      <c r="A290">
+        <v>5520</v>
+      </c>
+      <c r="B290" t="s">
+        <v>2688</v>
+      </c>
+      <c r="C290" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D290" t="s">
+        <v>2690</v>
+      </c>
+      <c r="E290" t="s">
+        <v>2691</v>
+      </c>
+      <c r="F290" t="s">
+        <v>2692</v>
+      </c>
+      <c r="G290" t="s">
+        <v>2693</v>
+      </c>
+      <c r="H290" t="s">
+        <v>2694</v>
+      </c>
+      <c r="I290" t="s">
+        <v>2695</v>
+      </c>
+      <c r="J290" t="s">
+        <v>24</v>
+      </c>
+      <c r="K290" t="s">
+        <v>1230</v>
+      </c>
+      <c r="L290" t="s">
+        <v>26</v>
+      </c>
+      <c r="M290" t="s">
+        <v>1231</v>
+      </c>
+      <c r="N290" t="s">
+        <v>28</v>
+      </c>
+      <c r="O290" t="s">
+        <v>2696</v>
+      </c>
+    </row>
+    <row r="291" spans="1:15">
+      <c r="A291">
+        <v>5545</v>
+      </c>
+      <c r="B291" t="s">
+        <v>2697</v>
+      </c>
+      <c r="C291" t="s">
+        <v>2698</v>
+      </c>
+      <c r="D291" t="s">
+        <v>2699</v>
+      </c>
+      <c r="E291" t="s">
+        <v>2700</v>
+      </c>
+      <c r="F291" t="s">
+        <v>2701</v>
+      </c>
+      <c r="G291" t="s">
+        <v>2702</v>
+      </c>
+      <c r="H291" t="s">
+        <v>2703</v>
+      </c>
+      <c r="I291" t="s">
+        <v>2704</v>
+      </c>
+      <c r="J291" t="s">
+        <v>24</v>
+      </c>
+      <c r="K291" t="s">
+        <v>170</v>
+      </c>
+      <c r="L291" t="s">
+        <v>26</v>
+      </c>
+      <c r="M291" t="s">
+        <v>171</v>
+      </c>
+      <c r="N291" t="s">
+        <v>28</v>
+      </c>
+      <c r="O291" t="s">
+        <v>2705</v>
+      </c>
+    </row>
+    <row r="292" spans="1:15">
+      <c r="A292">
+        <v>5657</v>
+      </c>
+      <c r="B292" t="s">
+        <v>2706</v>
+      </c>
+      <c r="C292" t="s">
+        <v>2707</v>
+      </c>
+      <c r="D292" t="s">
+        <v>2708</v>
+      </c>
+      <c r="E292" t="s">
+        <v>2709</v>
+      </c>
+      <c r="F292" t="s">
+        <v>2710</v>
+      </c>
+      <c r="G292" t="s">
+        <v>2711</v>
+      </c>
+      <c r="H292" t="s">
+        <v>2712</v>
+      </c>
+      <c r="I292" t="s">
+        <v>2713</v>
+      </c>
+      <c r="J292" t="s">
+        <v>24</v>
+      </c>
+      <c r="K292" t="s">
+        <v>25</v>
+      </c>
+      <c r="L292" t="s">
+        <v>26</v>
+      </c>
+      <c r="M292" t="s">
+        <v>27</v>
+      </c>
+      <c r="N292" t="s">
+        <v>28</v>
+      </c>
+      <c r="O292" t="s">
+        <v>2714</v>
+      </c>
+    </row>
+    <row r="293" spans="1:15">
+      <c r="A293">
+        <v>5733</v>
+      </c>
+      <c r="B293" t="s">
+        <v>2715</v>
+      </c>
+      <c r="C293" t="s">
+        <v>2716</v>
+      </c>
+      <c r="D293" t="s">
+        <v>2717</v>
+      </c>
+      <c r="E293" t="s">
+        <v>2718</v>
+      </c>
+      <c r="F293" t="s">
+        <v>2719</v>
+      </c>
+      <c r="G293" t="s">
+        <v>2720</v>
+      </c>
+      <c r="H293" t="s">
+        <v>2721</v>
+      </c>
+      <c r="I293" t="s">
+        <v>2722</v>
+      </c>
+      <c r="J293" t="s">
+        <v>24</v>
+      </c>
+      <c r="K293" t="s">
+        <v>47</v>
+      </c>
+      <c r="L293" t="s">
+        <v>26</v>
+      </c>
+      <c r="M293" t="s">
+        <v>48</v>
+      </c>
+      <c r="N293" t="s">
+        <v>28</v>
+      </c>
+      <c r="O293" t="s">
+        <v>2723</v>
+      </c>
+    </row>
+    <row r="294" spans="1:15">
+      <c r="A294">
+        <v>5787</v>
+      </c>
+      <c r="B294" t="s">
+        <v>2724</v>
+      </c>
+      <c r="C294" t="s">
+        <v>2725</v>
+      </c>
+      <c r="D294" t="s">
+        <v>2726</v>
+      </c>
+      <c r="E294" t="s">
+        <v>2727</v>
+      </c>
+      <c r="F294" t="s">
+        <v>2728</v>
+      </c>
+      <c r="G294" t="s">
+        <v>2729</v>
+      </c>
+      <c r="H294" t="s">
+        <v>2730</v>
+      </c>
+      <c r="I294" t="s">
+        <v>2731</v>
+      </c>
+      <c r="J294" t="s">
+        <v>24</v>
+      </c>
+      <c r="K294" t="s">
+        <v>170</v>
+      </c>
+      <c r="L294" t="s">
+        <v>26</v>
+      </c>
+      <c r="M294" t="s">
+        <v>171</v>
+      </c>
+      <c r="N294" t="s">
+        <v>28</v>
+      </c>
+      <c r="O294" t="s">
+        <v>2732</v>
+      </c>
+    </row>
+    <row r="295" spans="1:15">
+      <c r="A295">
+        <v>5792</v>
+      </c>
+      <c r="B295" t="s">
+        <v>2733</v>
+      </c>
+      <c r="C295" t="s">
+        <v>2734</v>
+      </c>
+      <c r="D295" t="s">
+        <v>2735</v>
+      </c>
+      <c r="E295" t="s">
+        <v>2736</v>
+      </c>
+      <c r="F295" t="s">
+        <v>2737</v>
+      </c>
+      <c r="G295" t="s">
+        <v>2738</v>
+      </c>
+      <c r="H295" t="s">
+        <v>2739</v>
+      </c>
+      <c r="I295" t="s">
+        <v>2740</v>
+      </c>
+      <c r="J295" t="s">
+        <v>450</v>
+      </c>
+      <c r="K295" t="s">
+        <v>451</v>
+      </c>
+      <c r="L295" t="s">
+        <v>452</v>
+      </c>
+      <c r="M295" t="s">
+        <v>453</v>
+      </c>
+      <c r="N295" t="s">
+        <v>28</v>
+      </c>
+      <c r="O295" t="s">
+        <v>2741</v>
+      </c>
+    </row>
+    <row r="296" spans="1:15">
+      <c r="A296">
+        <v>5794</v>
+      </c>
+      <c r="B296" t="s">
+        <v>2742</v>
+      </c>
+      <c r="C296" t="s">
+        <v>2743</v>
+      </c>
+      <c r="D296" t="s">
+        <v>2744</v>
+      </c>
+      <c r="E296" t="s">
+        <v>2745</v>
+      </c>
+      <c r="F296" t="s">
+        <v>2746</v>
+      </c>
+      <c r="G296" t="s">
+        <v>2747</v>
+      </c>
+      <c r="H296" t="s">
+        <v>2748</v>
+      </c>
+      <c r="I296" t="s">
+        <v>2749</v>
+      </c>
+      <c r="J296" t="s">
+        <v>24</v>
+      </c>
+      <c r="K296" t="s">
+        <v>170</v>
+      </c>
+      <c r="L296" t="s">
+        <v>26</v>
+      </c>
+      <c r="M296" t="s">
+        <v>171</v>
+      </c>
+      <c r="N296" t="s">
+        <v>28</v>
+      </c>
+      <c r="O296" t="s">
+        <v>2750</v>
+      </c>
+    </row>
+    <row r="297" spans="1:15">
+      <c r="A297">
+        <v>5795</v>
+      </c>
+      <c r="B297" t="s">
+        <v>2751</v>
+      </c>
+      <c r="C297" t="s">
+        <v>2752</v>
+      </c>
+      <c r="D297" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E297" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F297" t="s">
+        <v>2755</v>
+      </c>
+      <c r="G297" t="s">
+        <v>2756</v>
+      </c>
+      <c r="H297" t="s">
+        <v>2757</v>
+      </c>
+      <c r="I297" t="s">
+        <v>2758</v>
+      </c>
+      <c r="J297" t="s">
+        <v>24</v>
+      </c>
+      <c r="K297" t="s">
+        <v>47</v>
+      </c>
+      <c r="L297" t="s">
+        <v>26</v>
+      </c>
+      <c r="M297" t="s">
+        <v>48</v>
+      </c>
+      <c r="N297" t="s">
+        <v>28</v>
+      </c>
+      <c r="O297" t="s">
+        <v>2759</v>
+      </c>
+    </row>
+    <row r="298" spans="1:15">
+      <c r="A298">
+        <v>5796</v>
+      </c>
+      <c r="B298" t="s">
+        <v>2760</v>
+      </c>
+      <c r="C298" t="s">
+        <v>2761</v>
+      </c>
+      <c r="D298" t="s">
+        <v>2762</v>
+      </c>
+      <c r="E298" t="s">
+        <v>2763</v>
+      </c>
+      <c r="F298" t="s">
+        <v>2764</v>
+      </c>
+      <c r="G298" t="s">
+        <v>2765</v>
+      </c>
+      <c r="H298" t="s">
+        <v>2766</v>
+      </c>
+      <c r="I298" t="s">
+        <v>2767</v>
+      </c>
+      <c r="J298" t="s">
+        <v>24</v>
+      </c>
+      <c r="K298" t="s">
+        <v>170</v>
+      </c>
+      <c r="L298" t="s">
+        <v>26</v>
+      </c>
+      <c r="M298" t="s">
+        <v>171</v>
+      </c>
+      <c r="N298" t="s">
+        <v>28</v>
+      </c>
+      <c r="O298" t="s">
+        <v>2768</v>
+      </c>
+    </row>
+    <row r="299" spans="1:15">
+      <c r="A299">
+        <v>5798</v>
+      </c>
+      <c r="B299" t="s">
+        <v>2769</v>
+      </c>
+      <c r="C299" t="s">
+        <v>2770</v>
+      </c>
+      <c r="D299" t="s">
+        <v>2771</v>
+      </c>
+      <c r="E299" t="s">
+        <v>2772</v>
+      </c>
+      <c r="F299" t="s">
+        <v>2773</v>
+      </c>
+      <c r="G299" t="s">
+        <v>2774</v>
+      </c>
+      <c r="H299" t="s">
+        <v>2775</v>
+      </c>
+      <c r="I299" t="s">
+        <v>2776</v>
+      </c>
+      <c r="J299" t="s">
+        <v>24</v>
+      </c>
+      <c r="K299" t="s">
+        <v>170</v>
+      </c>
+      <c r="L299" t="s">
+        <v>26</v>
+      </c>
+      <c r="M299" t="s">
+        <v>171</v>
+      </c>
+      <c r="N299" t="s">
+        <v>28</v>
+      </c>
+      <c r="O299" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="300" spans="1:15">
+      <c r="A300">
+        <v>5799</v>
+      </c>
+      <c r="B300" t="s">
+        <v>2778</v>
+      </c>
+      <c r="C300" t="s">
+        <v>2779</v>
+      </c>
+      <c r="D300" t="s">
+        <v>2780</v>
+      </c>
+      <c r="E300" t="s">
+        <v>2781</v>
+      </c>
+      <c r="F300" t="s">
+        <v>2782</v>
+      </c>
+      <c r="G300" t="s">
+        <v>2783</v>
+      </c>
+      <c r="H300" t="s">
+        <v>2784</v>
+      </c>
+      <c r="I300" t="s">
+        <v>2785</v>
+      </c>
+      <c r="J300" t="s">
+        <v>1925</v>
+      </c>
+      <c r="K300" t="s">
+        <v>905</v>
+      </c>
+      <c r="L300" t="s">
+        <v>1927</v>
+      </c>
+      <c r="M300" t="s">
+        <v>906</v>
+      </c>
+      <c r="N300" t="s">
+        <v>28</v>
+      </c>
+      <c r="O300" t="s">
+        <v>2786</v>
+      </c>
+    </row>
+    <row r="301" spans="1:15">
+      <c r="A301">
+        <v>5803</v>
+      </c>
+      <c r="B301" t="s">
+        <v>2787</v>
+      </c>
+      <c r="C301" t="s">
+        <v>2788</v>
+      </c>
+      <c r="D301" t="s">
+        <v>2789</v>
+      </c>
+      <c r="E301" t="s">
+        <v>2790</v>
+      </c>
+      <c r="F301" t="s">
+        <v>2791</v>
+      </c>
+      <c r="G301" t="s">
+        <v>2792</v>
+      </c>
+      <c r="H301" t="s">
+        <v>2793</v>
+      </c>
+      <c r="I301" t="s">
+        <v>2794</v>
+      </c>
+      <c r="J301" t="s">
+        <v>24</v>
+      </c>
+      <c r="K301" t="s">
+        <v>25</v>
+      </c>
+      <c r="L301" t="s">
+        <v>26</v>
+      </c>
+      <c r="M301" t="s">
+        <v>27</v>
+      </c>
+      <c r="N301" t="s">
+        <v>28</v>
+      </c>
+      <c r="O301" t="s">
+        <v>2795</v>
+      </c>
+    </row>
+    <row r="302" spans="1:15">
+      <c r="A302">
+        <v>5805</v>
+      </c>
+      <c r="B302" t="s">
+        <v>2796</v>
+      </c>
+      <c r="C302" t="s">
+        <v>2797</v>
+      </c>
+      <c r="D302" t="s">
+        <v>2798</v>
+      </c>
+      <c r="E302" t="s">
+        <v>2799</v>
+      </c>
+      <c r="F302" t="s">
+        <v>2800</v>
+      </c>
+      <c r="G302" t="s">
+        <v>2801</v>
+      </c>
+      <c r="H302" t="s">
+        <v>2802</v>
+      </c>
+      <c r="I302" t="s">
+        <v>2803</v>
+      </c>
+      <c r="J302" t="s">
+        <v>24</v>
+      </c>
+      <c r="K302" t="s">
+        <v>25</v>
+      </c>
+      <c r="L302" t="s">
+        <v>26</v>
+      </c>
+      <c r="M302" t="s">
+        <v>27</v>
+      </c>
+      <c r="N302" t="s">
+        <v>28</v>
+      </c>
+      <c r="O302" t="s">
+        <v>2804</v>
+      </c>
+    </row>
+    <row r="303" spans="1:15">
+      <c r="A303">
+        <v>5808</v>
+      </c>
+      <c r="B303" t="s">
+        <v>2805</v>
+      </c>
+      <c r="C303" t="s">
+        <v>2806</v>
+      </c>
+      <c r="D303" t="s">
+        <v>2807</v>
+      </c>
+      <c r="E303" t="s">
+        <v>2808</v>
+      </c>
+      <c r="F303" t="s">
+        <v>2809</v>
+      </c>
+      <c r="G303" t="s">
+        <v>2810</v>
+      </c>
+      <c r="H303" t="s">
+        <v>2811</v>
+      </c>
+      <c r="I303" t="s">
+        <v>2812</v>
+      </c>
+      <c r="J303" t="s">
+        <v>24</v>
+      </c>
+      <c r="K303" t="s">
+        <v>25</v>
+      </c>
+      <c r="L303" t="s">
+        <v>26</v>
+      </c>
+      <c r="M303" t="s">
+        <v>27</v>
+      </c>
+      <c r="N303" t="s">
+        <v>28</v>
+      </c>
+      <c r="O303" t="s">
+        <v>2813</v>
+      </c>
+    </row>
+    <row r="304" spans="1:15">
+      <c r="A304">
+        <v>5811</v>
+      </c>
+      <c r="B304" t="s">
+        <v>2814</v>
+      </c>
+      <c r="C304" t="s">
+        <v>2815</v>
+      </c>
+      <c r="D304" t="s">
+        <v>2816</v>
+      </c>
+      <c r="E304" t="s">
+        <v>2817</v>
+      </c>
+      <c r="F304" t="s">
+        <v>2818</v>
+      </c>
+      <c r="G304" t="s">
+        <v>2819</v>
+      </c>
+      <c r="H304" t="s">
+        <v>2820</v>
+      </c>
+      <c r="I304" t="s">
+        <v>2821</v>
+      </c>
+      <c r="J304" t="s">
+        <v>24</v>
+      </c>
+      <c r="K304" t="s">
+        <v>25</v>
+      </c>
+      <c r="L304" t="s">
+        <v>26</v>
+      </c>
+      <c r="M304" t="s">
+        <v>27</v>
+      </c>
+      <c r="N304" t="s">
+        <v>28</v>
+      </c>
+      <c r="O304" t="s">
+        <v>2822</v>
+      </c>
+    </row>
+    <row r="305" spans="1:15">
+      <c r="A305">
+        <v>5819</v>
+      </c>
+      <c r="B305" t="s">
+        <v>2823</v>
+      </c>
+      <c r="C305" t="s">
+        <v>2824</v>
+      </c>
+      <c r="D305" t="s">
+        <v>2825</v>
+      </c>
+      <c r="E305" t="s">
+        <v>2826</v>
+      </c>
+      <c r="F305" t="s">
+        <v>2827</v>
+      </c>
+      <c r="G305" t="s">
+        <v>2828</v>
+      </c>
+      <c r="H305" t="s">
+        <v>2829</v>
+      </c>
+      <c r="I305" t="s">
+        <v>2830</v>
+      </c>
+      <c r="J305" t="s">
+        <v>24</v>
+      </c>
+      <c r="K305" t="s">
+        <v>25</v>
+      </c>
+      <c r="L305" t="s">
+        <v>26</v>
+      </c>
+      <c r="M305" t="s">
+        <v>27</v>
+      </c>
+      <c r="N305" t="s">
+        <v>28</v>
+      </c>
+      <c r="O305" t="s">
+        <v>2831</v>
+      </c>
+    </row>
+    <row r="306" spans="1:15">
+      <c r="A306">
+        <v>5830</v>
+      </c>
+      <c r="B306" t="s">
+        <v>2832</v>
+      </c>
+      <c r="C306" t="s">
+        <v>2833</v>
+      </c>
+      <c r="D306" t="s">
+        <v>2834</v>
+      </c>
+      <c r="E306" t="s">
+        <v>2835</v>
+      </c>
+      <c r="F306" t="s">
+        <v>2836</v>
+      </c>
+      <c r="G306" t="s">
+        <v>2837</v>
+      </c>
+      <c r="H306" t="s">
+        <v>2838</v>
+      </c>
+      <c r="I306" t="s">
+        <v>2839</v>
+      </c>
+      <c r="J306" t="s">
+        <v>24</v>
+      </c>
+      <c r="K306" t="s">
+        <v>25</v>
+      </c>
+      <c r="L306" t="s">
+        <v>26</v>
+      </c>
+      <c r="M306" t="s">
+        <v>27</v>
+      </c>
+      <c r="N306" t="s">
+        <v>28</v>
+      </c>
+      <c r="O306" t="s">
+        <v>2840</v>
+      </c>
+    </row>
+    <row r="307" spans="1:15">
+      <c r="A307">
+        <v>5863</v>
+      </c>
+      <c r="B307" t="s">
+        <v>2841</v>
+      </c>
+      <c r="C307" t="s">
+        <v>2842</v>
+      </c>
+      <c r="D307" t="s">
+        <v>2843</v>
+      </c>
+      <c r="E307" t="s">
+        <v>2844</v>
+      </c>
+      <c r="F307" t="s">
+        <v>2845</v>
+      </c>
+      <c r="G307" t="s">
+        <v>2846</v>
+      </c>
+      <c r="H307" t="s">
+        <v>2847</v>
+      </c>
+      <c r="I307" t="s">
+        <v>2848</v>
+      </c>
+      <c r="J307" t="s">
+        <v>24</v>
+      </c>
+      <c r="K307" t="s">
+        <v>25</v>
+      </c>
+      <c r="L307" t="s">
+        <v>26</v>
+      </c>
+      <c r="M307" t="s">
+        <v>27</v>
+      </c>
+      <c r="N307" t="s">
+        <v>28</v>
+      </c>
+      <c r="O307" t="s">
+        <v>2849</v>
+      </c>
+    </row>
+    <row r="308" spans="1:15">
+      <c r="A308">
+        <v>5866</v>
+      </c>
+      <c r="B308" t="s">
+        <v>2850</v>
+      </c>
+      <c r="C308" t="s">
+        <v>2851</v>
+      </c>
+      <c r="D308" t="s">
+        <v>2852</v>
+      </c>
+      <c r="E308" t="s">
+        <v>2853</v>
+      </c>
+      <c r="F308" t="s">
+        <v>2854</v>
+      </c>
+      <c r="G308" t="s">
+        <v>2855</v>
+      </c>
+      <c r="H308" t="s">
+        <v>2856</v>
+      </c>
+      <c r="I308" t="s">
+        <v>2857</v>
+      </c>
+      <c r="J308" t="s">
+        <v>24</v>
+      </c>
+      <c r="K308" t="s">
+        <v>25</v>
+      </c>
+      <c r="L308" t="s">
+        <v>26</v>
+      </c>
+      <c r="M308" t="s">
+        <v>27</v>
+      </c>
+      <c r="N308" t="s">
+        <v>28</v>
+      </c>
+      <c r="O308" t="s">
+        <v>2858</v>
+      </c>
+    </row>
+    <row r="309" spans="1:15">
+      <c r="A309">
+        <v>5887</v>
+      </c>
+      <c r="B309" t="s">
+        <v>2859</v>
+      </c>
+      <c r="C309" t="s">
+        <v>2860</v>
+      </c>
+      <c r="D309" t="s">
+        <v>2861</v>
+      </c>
+      <c r="E309" t="s">
+        <v>2862</v>
+      </c>
+      <c r="F309" t="s">
+        <v>2863</v>
+      </c>
+      <c r="G309" t="s">
+        <v>2864</v>
+      </c>
+      <c r="H309" t="s">
+        <v>2865</v>
+      </c>
+      <c r="I309" t="s">
+        <v>2866</v>
+      </c>
+      <c r="J309" t="s">
+        <v>24</v>
+      </c>
+      <c r="K309" t="s">
+        <v>25</v>
+      </c>
+      <c r="L309" t="s">
+        <v>26</v>
+      </c>
+      <c r="M309" t="s">
+        <v>27</v>
+      </c>
+      <c r="N309" t="s">
+        <v>28</v>
+      </c>
+      <c r="O309" t="s">
+        <v>2867</v>
+      </c>
+    </row>
+    <row r="310" spans="1:15">
+      <c r="A310">
+        <v>5888</v>
+      </c>
+      <c r="B310" t="s">
+        <v>2868</v>
+      </c>
+      <c r="C310" t="s">
+        <v>2869</v>
+      </c>
+      <c r="D310" t="s">
+        <v>2870</v>
+      </c>
+      <c r="E310" t="s">
+        <v>2871</v>
+      </c>
+      <c r="F310" t="s">
+        <v>2872</v>
+      </c>
+      <c r="G310" t="s">
+        <v>2873</v>
+      </c>
+      <c r="H310" t="s">
+        <v>2874</v>
+      </c>
+      <c r="I310" t="s">
+        <v>2875</v>
+      </c>
+      <c r="J310" t="s">
+        <v>24</v>
+      </c>
+      <c r="K310" t="s">
+        <v>25</v>
+      </c>
+      <c r="L310" t="s">
+        <v>26</v>
+      </c>
+      <c r="M310" t="s">
+        <v>27</v>
+      </c>
+      <c r="N310" t="s">
+        <v>28</v>
+      </c>
+      <c r="O310" t="s">
+        <v>2876</v>
+      </c>
+    </row>
+    <row r="311" spans="1:15">
+      <c r="A311">
+        <v>5889</v>
+      </c>
+      <c r="B311" t="s">
+        <v>2877</v>
+      </c>
+      <c r="C311" t="s">
+        <v>2878</v>
+      </c>
+      <c r="D311" t="s">
+        <v>2879</v>
+      </c>
+      <c r="E311" t="s">
+        <v>2880</v>
+      </c>
+      <c r="F311" t="s">
+        <v>2881</v>
+      </c>
+      <c r="G311" t="s">
+        <v>2882</v>
+      </c>
+      <c r="H311" t="s">
+        <v>2883</v>
+      </c>
+      <c r="I311" t="s">
+        <v>2884</v>
+      </c>
+      <c r="J311" t="s">
+        <v>24</v>
+      </c>
+      <c r="K311" t="s">
+        <v>25</v>
+      </c>
+      <c r="L311" t="s">
+        <v>26</v>
+      </c>
+      <c r="M311" t="s">
+        <v>27</v>
+      </c>
+      <c r="N311" t="s">
+        <v>28</v>
+      </c>
+      <c r="O311" t="s">
+        <v>2885</v>
+      </c>
+    </row>
+    <row r="312" spans="1:15">
+      <c r="A312">
+        <v>5907</v>
+      </c>
+      <c r="B312" t="s">
+        <v>2886</v>
+      </c>
+      <c r="C312" t="s">
+        <v>2887</v>
+      </c>
+      <c r="D312" t="s">
+        <v>2888</v>
+      </c>
+      <c r="E312" t="s">
+        <v>2889</v>
+      </c>
+      <c r="F312" t="s">
+        <v>2890</v>
+      </c>
+      <c r="G312" t="s">
+        <v>2891</v>
+      </c>
+      <c r="H312" t="s">
+        <v>2892</v>
+      </c>
+      <c r="I312" t="s">
+        <v>2893</v>
+      </c>
+      <c r="J312" t="s">
+        <v>24</v>
+      </c>
+      <c r="K312" t="s">
+        <v>25</v>
+      </c>
+      <c r="L312" t="s">
+        <v>26</v>
+      </c>
+      <c r="M312" t="s">
+        <v>27</v>
+      </c>
+      <c r="N312" t="s">
+        <v>28</v>
+      </c>
+      <c r="O312" t="s">
+        <v>2894</v>
+      </c>
+    </row>
+    <row r="313" spans="1:15">
+      <c r="A313">
+        <v>5913</v>
+      </c>
+      <c r="B313" t="s">
+        <v>2895</v>
+      </c>
+      <c r="C313" t="s">
+        <v>2896</v>
+      </c>
+      <c r="D313" t="s">
+        <v>2897</v>
+      </c>
+      <c r="E313" t="s">
+        <v>2898</v>
+      </c>
+      <c r="F313" t="s">
+        <v>2899</v>
+      </c>
+      <c r="G313" t="s">
+        <v>2900</v>
+      </c>
+      <c r="H313" t="s">
+        <v>2901</v>
+      </c>
+      <c r="I313" t="s">
+        <v>2902</v>
+      </c>
+      <c r="J313" t="s">
+        <v>24</v>
+      </c>
+      <c r="K313" t="s">
+        <v>47</v>
+      </c>
+      <c r="L313" t="s">
+        <v>26</v>
+      </c>
+      <c r="M313" t="s">
+        <v>48</v>
+      </c>
+      <c r="N313" t="s">
+        <v>28</v>
+      </c>
+      <c r="O313" t="s">
+        <v>2903</v>
+      </c>
+    </row>
+    <row r="314" spans="1:15">
+      <c r="A314">
+        <v>5915</v>
+      </c>
+      <c r="B314" t="s">
+        <v>2904</v>
+      </c>
+      <c r="C314" t="s">
+        <v>2905</v>
+      </c>
+      <c r="D314" t="s">
+        <v>2906</v>
+      </c>
+      <c r="E314" t="s">
+        <v>2907</v>
+      </c>
+      <c r="F314" t="s">
+        <v>2908</v>
+      </c>
+      <c r="G314" t="s">
+        <v>2909</v>
+      </c>
+      <c r="H314" t="s">
+        <v>2910</v>
+      </c>
+      <c r="I314" t="s">
+        <v>2911</v>
+      </c>
+      <c r="J314" t="s">
+        <v>24</v>
+      </c>
+      <c r="K314" t="s">
+        <v>170</v>
+      </c>
+      <c r="L314" t="s">
+        <v>26</v>
+      </c>
+      <c r="M314" t="s">
+        <v>171</v>
+      </c>
+      <c r="N314" t="s">
+        <v>28</v>
+      </c>
+      <c r="O314" t="s">
+        <v>2912</v>
+      </c>
+    </row>
+    <row r="315" spans="1:15">
+      <c r="A315">
+        <v>5927</v>
+      </c>
+      <c r="B315" t="s">
+        <v>2913</v>
+      </c>
+      <c r="C315" t="s">
+        <v>2914</v>
+      </c>
+      <c r="D315" t="s">
+        <v>2915</v>
+      </c>
+      <c r="E315" t="s">
+        <v>2916</v>
+      </c>
+      <c r="F315" t="s">
+        <v>2917</v>
+      </c>
+      <c r="G315" t="s">
+        <v>2918</v>
+      </c>
+      <c r="H315" t="s">
+        <v>2919</v>
+      </c>
+      <c r="I315" t="s">
+        <v>2920</v>
+      </c>
+      <c r="J315" t="s">
+        <v>24</v>
+      </c>
+      <c r="K315" t="s">
+        <v>59</v>
+      </c>
+      <c r="L315" t="s">
+        <v>26</v>
+      </c>
+      <c r="M315" t="s">
+        <v>61</v>
+      </c>
+      <c r="N315" t="s">
+        <v>28</v>
+      </c>
+      <c r="O315" t="s">
+        <v>2921</v>
+      </c>
+    </row>
+    <row r="316" spans="1:15">
+      <c r="A316">
+        <v>5928</v>
+      </c>
+      <c r="B316" t="s">
+        <v>2922</v>
+      </c>
+      <c r="C316" t="s">
+        <v>2923</v>
+      </c>
+      <c r="D316" t="s">
+        <v>2924</v>
+      </c>
+      <c r="E316" t="s">
+        <v>2925</v>
+      </c>
+      <c r="F316" t="s">
+        <v>2926</v>
+      </c>
+      <c r="G316" t="s">
+        <v>2927</v>
+      </c>
+      <c r="H316" t="s">
+        <v>2928</v>
+      </c>
+      <c r="I316" t="s">
+        <v>2929</v>
+      </c>
+      <c r="J316" t="s">
+        <v>2930</v>
+      </c>
+      <c r="K316" t="s">
+        <v>2931</v>
+      </c>
+      <c r="L316" t="s">
+        <v>2932</v>
+      </c>
+      <c r="M316" t="s">
+        <v>2933</v>
+      </c>
+      <c r="N316" t="s">
+        <v>28</v>
+      </c>
+      <c r="O316" t="s">
+        <v>2934</v>
+      </c>
+    </row>
+    <row r="317" spans="1:15">
+      <c r="A317">
+        <v>5931</v>
+      </c>
+      <c r="B317" t="s">
+        <v>2935</v>
+      </c>
+      <c r="C317" t="s">
+        <v>2936</v>
+      </c>
+      <c r="D317" t="s">
+        <v>2937</v>
+      </c>
+      <c r="E317" t="s">
+        <v>2938</v>
+      </c>
+      <c r="F317" t="s">
+        <v>2939</v>
+      </c>
+      <c r="G317" t="s">
+        <v>2940</v>
+      </c>
+      <c r="H317" t="s">
+        <v>2941</v>
+      </c>
+      <c r="I317" t="s">
+        <v>2942</v>
+      </c>
+      <c r="J317" t="s">
+        <v>24</v>
+      </c>
+      <c r="K317" t="s">
+        <v>25</v>
+      </c>
+      <c r="L317" t="s">
+        <v>26</v>
+      </c>
+      <c r="M317" t="s">
+        <v>27</v>
+      </c>
+      <c r="N317" t="s">
+        <v>28</v>
+      </c>
+      <c r="O317" t="s">
+        <v>2943</v>
+      </c>
+    </row>
+    <row r="318" spans="1:15">
+      <c r="A318">
+        <v>5932</v>
+      </c>
+      <c r="B318" t="s">
+        <v>2944</v>
+      </c>
+      <c r="C318" t="s">
+        <v>2945</v>
+      </c>
+      <c r="D318" t="s">
+        <v>2946</v>
+      </c>
+      <c r="E318" t="s">
+        <v>2947</v>
+      </c>
+      <c r="F318" t="s">
+        <v>2948</v>
+      </c>
+      <c r="G318" t="s">
+        <v>2949</v>
+      </c>
+      <c r="H318" t="s">
+        <v>2950</v>
+      </c>
+      <c r="I318" t="s">
+        <v>2951</v>
+      </c>
+      <c r="J318" t="s">
+        <v>24</v>
+      </c>
+      <c r="K318" t="s">
+        <v>170</v>
+      </c>
+      <c r="L318" t="s">
+        <v>26</v>
+      </c>
+      <c r="M318" t="s">
+        <v>171</v>
+      </c>
+      <c r="N318" t="s">
+        <v>28</v>
+      </c>
+      <c r="O318" t="s">
+        <v>2952</v>
+      </c>
+    </row>
+    <row r="319" spans="1:15">
+      <c r="A319">
+        <v>5934</v>
+      </c>
+      <c r="B319" t="s">
+        <v>2953</v>
+      </c>
+      <c r="C319" t="s">
+        <v>2954</v>
+      </c>
+      <c r="D319" t="s">
+        <v>2955</v>
+      </c>
+      <c r="E319" t="s">
+        <v>2956</v>
+      </c>
+      <c r="F319" t="s">
+        <v>2957</v>
+      </c>
+      <c r="G319" t="s">
+        <v>2958</v>
+      </c>
+      <c r="H319" t="s">
+        <v>2959</v>
+      </c>
+      <c r="I319" t="s">
+        <v>2960</v>
+      </c>
+      <c r="J319" t="s">
+        <v>24</v>
+      </c>
+      <c r="K319" t="s">
+        <v>170</v>
+      </c>
+      <c r="L319" t="s">
+        <v>26</v>
+      </c>
+      <c r="M319" t="s">
+        <v>171</v>
+      </c>
+      <c r="N319" t="s">
+        <v>28</v>
+      </c>
+      <c r="O319" t="s">
+        <v>2961</v>
+      </c>
+    </row>
+    <row r="320" spans="1:15">
+      <c r="A320">
+        <v>5953</v>
+      </c>
+      <c r="B320" t="s">
+        <v>2962</v>
+      </c>
+      <c r="C320" t="s">
+        <v>2963</v>
+      </c>
+      <c r="D320" t="s">
+        <v>2964</v>
+      </c>
+      <c r="E320" t="s">
+        <v>2965</v>
+      </c>
+      <c r="F320" t="s">
+        <v>2966</v>
+      </c>
+      <c r="G320" t="s">
+        <v>2967</v>
+      </c>
+      <c r="H320" t="s">
+        <v>2968</v>
+      </c>
+      <c r="I320" t="s">
+        <v>2969</v>
+      </c>
+      <c r="J320" t="s">
+        <v>24</v>
+      </c>
+      <c r="K320" t="s">
+        <v>25</v>
+      </c>
+      <c r="L320" t="s">
+        <v>26</v>
+      </c>
+      <c r="M320" t="s">
+        <v>27</v>
+      </c>
+      <c r="N320" t="s">
+        <v>28</v>
+      </c>
+      <c r="O320" t="s">
+        <v>2970</v>
+      </c>
+    </row>
+    <row r="321" spans="1:15">
+      <c r="A321">
+        <v>5981</v>
+      </c>
+      <c r="B321" t="s">
+        <v>2971</v>
+      </c>
+      <c r="C321" t="s">
+        <v>2972</v>
+      </c>
+      <c r="D321" t="s">
+        <v>2973</v>
+      </c>
+      <c r="E321" t="s">
+        <v>2974</v>
+      </c>
+      <c r="F321" t="s">
+        <v>2975</v>
+      </c>
+      <c r="G321" t="s">
+        <v>2976</v>
+      </c>
+      <c r="H321" t="s">
+        <v>2977</v>
+      </c>
+      <c r="I321" t="s">
+        <v>2978</v>
+      </c>
+      <c r="J321" t="s">
+        <v>450</v>
+      </c>
+      <c r="K321" t="s">
+        <v>2979</v>
+      </c>
+      <c r="L321" t="s">
+        <v>452</v>
+      </c>
+      <c r="M321" t="s">
+        <v>2980</v>
+      </c>
+      <c r="N321" t="s">
+        <v>28</v>
+      </c>
+      <c r="O321" t="s">
+        <v>2981</v>
+      </c>
+    </row>
+    <row r="322" spans="1:15">
+      <c r="A322">
+        <v>5986</v>
+      </c>
+      <c r="B322" t="s">
+        <v>2982</v>
+      </c>
+      <c r="C322" t="s">
+        <v>2983</v>
+      </c>
+      <c r="D322" t="s">
+        <v>2984</v>
+      </c>
+      <c r="E322" t="s">
+        <v>2985</v>
+      </c>
+      <c r="F322" t="s">
+        <v>2986</v>
+      </c>
+      <c r="G322" t="s">
+        <v>2987</v>
+      </c>
+      <c r="H322" t="s">
+        <v>2988</v>
+      </c>
+      <c r="I322" t="s">
+        <v>2989</v>
+      </c>
+      <c r="J322" t="s">
+        <v>24</v>
+      </c>
+      <c r="K322" t="s">
+        <v>170</v>
+      </c>
+      <c r="L322" t="s">
+        <v>26</v>
+      </c>
+      <c r="M322" t="s">
+        <v>171</v>
+      </c>
+      <c r="N322" t="s">
+        <v>28</v>
+      </c>
+      <c r="O322" t="s">
+        <v>2990</v>
+      </c>
+    </row>
+    <row r="323" spans="1:15">
+      <c r="A323">
+        <v>5989</v>
+      </c>
+      <c r="B323" t="s">
+        <v>2991</v>
+      </c>
+      <c r="C323" t="s">
+        <v>2992</v>
+      </c>
+      <c r="D323" t="s">
+        <v>2993</v>
+      </c>
+      <c r="E323" t="s">
+        <v>2994</v>
+      </c>
+      <c r="F323" t="s">
+        <v>2995</v>
+      </c>
+      <c r="G323" t="s">
+        <v>2996</v>
+      </c>
+      <c r="H323" t="s">
+        <v>2997</v>
+      </c>
+      <c r="I323" t="s">
+        <v>2998</v>
+      </c>
+      <c r="J323" t="s">
+        <v>24</v>
+      </c>
+      <c r="K323" t="s">
+        <v>2149</v>
+      </c>
+      <c r="L323" t="s">
+        <v>26</v>
+      </c>
+      <c r="M323" t="s">
+        <v>2150</v>
+      </c>
+      <c r="N323" t="s">
+        <v>28</v>
+      </c>
+      <c r="O323" t="s">
+        <v>2999</v>
+      </c>
+    </row>
+    <row r="324" spans="1:15">
+      <c r="A324">
+        <v>6018</v>
+      </c>
+      <c r="B324" t="s">
+        <v>3000</v>
+      </c>
+      <c r="C324" t="s">
+        <v>3001</v>
+      </c>
+      <c r="D324" t="s">
+        <v>3002</v>
+      </c>
+      <c r="E324" t="s">
+        <v>3003</v>
+      </c>
+      <c r="F324" t="s">
+        <v>3004</v>
+      </c>
+      <c r="G324" t="s">
+        <v>3005</v>
+      </c>
+      <c r="H324" t="s">
+        <v>3006</v>
+      </c>
+      <c r="I324" t="s">
+        <v>3007</v>
+      </c>
+      <c r="J324" t="s">
+        <v>24</v>
+      </c>
+      <c r="K324" t="s">
+        <v>170</v>
+      </c>
+      <c r="L324" t="s">
+        <v>26</v>
+      </c>
+      <c r="M324" t="s">
+        <v>171</v>
+      </c>
+      <c r="N324" t="s">
+        <v>28</v>
+      </c>
+      <c r="O324" t="s">
+        <v>3008</v>
+      </c>
+    </row>
+    <row r="325" spans="1:15">
+      <c r="A325">
+        <v>6021</v>
+      </c>
+      <c r="B325" t="s">
+        <v>3009</v>
+      </c>
+      <c r="C325" t="s">
+        <v>3010</v>
+      </c>
+      <c r="D325" t="s">
+        <v>3011</v>
+      </c>
+      <c r="E325" t="s">
+        <v>3012</v>
+      </c>
+      <c r="F325" t="s">
+        <v>3013</v>
+      </c>
+      <c r="G325" t="s">
+        <v>3014</v>
+      </c>
+      <c r="H325" t="s">
+        <v>3015</v>
+      </c>
+      <c r="I325" t="s">
+        <v>3016</v>
+      </c>
+      <c r="J325" t="s">
+        <v>24</v>
+      </c>
+      <c r="K325" t="s">
+        <v>25</v>
+      </c>
+      <c r="L325" t="s">
+        <v>26</v>
+      </c>
+      <c r="M325" t="s">
+        <v>27</v>
+      </c>
+      <c r="N325" t="s">
+        <v>28</v>
+      </c>
+      <c r="O325" t="s">
+        <v>3017</v>
+      </c>
+    </row>
+    <row r="326" spans="1:15">
+      <c r="A326">
+        <v>6076</v>
+      </c>
+      <c r="B326" t="s">
+        <v>3018</v>
+      </c>
+      <c r="C326" t="s">
+        <v>3019</v>
+      </c>
+      <c r="D326" t="s">
+        <v>3020</v>
+      </c>
+      <c r="E326" t="s">
+        <v>3021</v>
+      </c>
+      <c r="F326" t="s">
+        <v>3022</v>
+      </c>
+      <c r="G326" t="s">
+        <v>3023</v>
+      </c>
+      <c r="H326" t="s">
+        <v>3024</v>
+      </c>
+      <c r="I326" t="s">
+        <v>3025</v>
+      </c>
+      <c r="J326" t="s">
+        <v>24</v>
+      </c>
+      <c r="K326" t="s">
+        <v>25</v>
+      </c>
+      <c r="L326" t="s">
+        <v>26</v>
+      </c>
+      <c r="M326" t="s">
+        <v>27</v>
+      </c>
+      <c r="N326" t="s">
+        <v>28</v>
+      </c>
+      <c r="O326" t="s">
+        <v>3026</v>
+      </c>
+    </row>
+    <row r="327" spans="1:15">
+      <c r="A327">
+        <v>6082</v>
+      </c>
+      <c r="B327" t="s">
+        <v>3027</v>
+      </c>
+      <c r="C327" t="s">
+        <v>3028</v>
+      </c>
+      <c r="D327" t="s">
+        <v>3029</v>
+      </c>
+      <c r="E327" t="s">
+        <v>3030</v>
+      </c>
+      <c r="F327" t="s">
+        <v>3031</v>
+      </c>
+      <c r="G327" t="s">
+        <v>3032</v>
+      </c>
+      <c r="H327" t="s">
+        <v>3033</v>
+      </c>
+      <c r="I327" t="s">
+        <v>3034</v>
+      </c>
+      <c r="J327" t="s">
+        <v>24</v>
+      </c>
+      <c r="K327" t="s">
+        <v>580</v>
+      </c>
+      <c r="L327" t="s">
+        <v>26</v>
+      </c>
+      <c r="M327" t="s">
+        <v>581</v>
+      </c>
+      <c r="N327" t="s">
+        <v>28</v>
+      </c>
+      <c r="O327" t="s">
+        <v>3035</v>
+      </c>
+    </row>
+    <row r="328" spans="1:15">
+      <c r="A328">
+        <v>6093</v>
+      </c>
+      <c r="B328" t="s">
+        <v>3036</v>
+      </c>
+      <c r="C328" t="s">
+        <v>3037</v>
+      </c>
+      <c r="D328" t="s">
+        <v>3038</v>
+      </c>
+      <c r="E328" t="s">
+        <v>3039</v>
+      </c>
+      <c r="F328" t="s">
+        <v>3040</v>
+      </c>
+      <c r="G328" t="s">
+        <v>3041</v>
+      </c>
+      <c r="H328" t="s">
+        <v>3042</v>
+      </c>
+      <c r="I328" t="s">
+        <v>3043</v>
+      </c>
+      <c r="J328" t="s">
+        <v>24</v>
+      </c>
+      <c r="K328" t="s">
+        <v>1071</v>
+      </c>
+      <c r="L328" t="s">
+        <v>26</v>
+      </c>
+      <c r="M328" t="s">
+        <v>1072</v>
+      </c>
+      <c r="N328" t="s">
+        <v>28</v>
+      </c>
+      <c r="O328" t="s">
+        <v>3044</v>
+      </c>
+    </row>
+    <row r="329" spans="1:15">
+      <c r="A329">
+        <v>6112</v>
+      </c>
+      <c r="B329" t="s">
+        <v>3045</v>
+      </c>
+      <c r="C329" t="s">
+        <v>3046</v>
+      </c>
+      <c r="D329" t="s">
+        <v>3047</v>
+      </c>
+      <c r="E329" t="s">
+        <v>3048</v>
+      </c>
+      <c r="F329" t="s">
+        <v>3049</v>
+      </c>
+      <c r="G329" t="s">
+        <v>3050</v>
+      </c>
+      <c r="H329" t="s">
+        <v>3051</v>
+      </c>
+      <c r="I329" t="s">
+        <v>3052</v>
+      </c>
+      <c r="J329" t="s">
+        <v>24</v>
+      </c>
+      <c r="K329" t="s">
+        <v>170</v>
+      </c>
+      <c r="L329" t="s">
+        <v>26</v>
+      </c>
+      <c r="M329" t="s">
+        <v>171</v>
+      </c>
+      <c r="N329" t="s">
+        <v>28</v>
+      </c>
+      <c r="O329" t="s">
+        <v>3053</v>
+      </c>
+    </row>
+    <row r="330" spans="1:15">
+      <c r="A330">
+        <v>6179</v>
+      </c>
+      <c r="B330" t="s">
+        <v>3054</v>
+      </c>
+      <c r="C330" t="s">
+        <v>3055</v>
+      </c>
+      <c r="D330" t="s">
+        <v>3056</v>
+      </c>
+      <c r="E330" t="s">
+        <v>3057</v>
+      </c>
+      <c r="F330" t="s">
+        <v>3058</v>
+      </c>
+      <c r="G330" t="s">
+        <v>3059</v>
+      </c>
+      <c r="H330" t="s">
+        <v>3060</v>
+      </c>
+      <c r="I330" t="s">
+        <v>3061</v>
+      </c>
+      <c r="J330" t="s">
+        <v>24</v>
+      </c>
+      <c r="K330" t="s">
+        <v>25</v>
+      </c>
+      <c r="L330" t="s">
+        <v>26</v>
+      </c>
+      <c r="M330" t="s">
+        <v>27</v>
+      </c>
+      <c r="N330" t="s">
+        <v>28</v>
+      </c>
+      <c r="O330" t="s">
+        <v>3062</v>
+      </c>
+    </row>
+    <row r="331" spans="1:15">
+      <c r="A331">
+        <v>6180</v>
+      </c>
+      <c r="B331" t="s">
+        <v>3063</v>
+      </c>
+      <c r="C331" t="s">
+        <v>3064</v>
+      </c>
+      <c r="D331" t="s">
+        <v>3065</v>
+      </c>
+      <c r="E331" t="s">
+        <v>3066</v>
+      </c>
+      <c r="F331" t="s">
+        <v>3067</v>
+      </c>
+      <c r="G331" t="s">
+        <v>3068</v>
+      </c>
+      <c r="H331" t="s">
+        <v>3069</v>
+      </c>
+      <c r="I331" t="s">
+        <v>3070</v>
+      </c>
+      <c r="J331" t="s">
+        <v>24</v>
+      </c>
+      <c r="K331" t="s">
+        <v>25</v>
+      </c>
+      <c r="L331" t="s">
+        <v>26</v>
+      </c>
+      <c r="M331" t="s">
+        <v>27</v>
+      </c>
+      <c r="N331" t="s">
+        <v>28</v>
+      </c>
+      <c r="O331" t="s">
+        <v>3071</v>
+      </c>
+    </row>
+    <row r="332" spans="1:15">
+      <c r="A332">
+        <v>6203</v>
+      </c>
+      <c r="B332" t="s">
+        <v>3072</v>
+      </c>
+      <c r="C332" t="s">
+        <v>3073</v>
+      </c>
+      <c r="D332" t="s">
+        <v>3074</v>
+      </c>
+      <c r="E332" t="s">
+        <v>3075</v>
+      </c>
+      <c r="F332" t="s">
+        <v>3076</v>
+      </c>
+      <c r="G332" t="s">
+        <v>3077</v>
+      </c>
+      <c r="H332" t="s">
+        <v>3078</v>
+      </c>
+      <c r="I332" t="s">
+        <v>3079</v>
+      </c>
+      <c r="J332" t="s">
+        <v>24</v>
+      </c>
+      <c r="K332" t="s">
+        <v>170</v>
+      </c>
+      <c r="L332" t="s">
+        <v>26</v>
+      </c>
+      <c r="M332" t="s">
+        <v>171</v>
+      </c>
+      <c r="N332" t="s">
+        <v>28</v>
+      </c>
+      <c r="O332" t="s">
+        <v>3080</v>
+      </c>
+    </row>
+    <row r="333" spans="1:15">
+      <c r="A333">
+        <v>6208</v>
+      </c>
+      <c r="B333" t="s">
+        <v>3081</v>
+      </c>
+      <c r="C333" t="s">
+        <v>3082</v>
+      </c>
+      <c r="D333" t="s">
+        <v>3083</v>
+      </c>
+      <c r="E333" t="s">
+        <v>3084</v>
+      </c>
+      <c r="F333" t="s">
+        <v>3085</v>
+      </c>
+      <c r="G333" t="s">
+        <v>3086</v>
+      </c>
+      <c r="H333" t="s">
+        <v>3087</v>
+      </c>
+      <c r="I333" t="s">
+        <v>3088</v>
+      </c>
+      <c r="J333" t="s">
+        <v>24</v>
+      </c>
+      <c r="K333" t="s">
+        <v>170</v>
+      </c>
+      <c r="L333" t="s">
+        <v>26</v>
+      </c>
+      <c r="M333" t="s">
+        <v>171</v>
+      </c>
+      <c r="N333" t="s">
+        <v>28</v>
+      </c>
+      <c r="O333" t="s">
+        <v>3089</v>
+      </c>
+    </row>
+    <row r="334" spans="1:15">
+      <c r="A334">
+        <v>6211</v>
+      </c>
+      <c r="B334" t="s">
+        <v>3090</v>
+      </c>
+      <c r="C334" t="s">
+        <v>3091</v>
+      </c>
+      <c r="D334" t="s">
+        <v>3092</v>
+      </c>
+      <c r="E334" t="s">
+        <v>3093</v>
+      </c>
+      <c r="F334" t="s">
+        <v>3094</v>
+      </c>
+      <c r="G334" t="s">
+        <v>3095</v>
+      </c>
+      <c r="H334" t="s">
+        <v>3096</v>
+      </c>
+      <c r="I334" t="s">
+        <v>3097</v>
+      </c>
+      <c r="J334" t="s">
+        <v>24</v>
+      </c>
+      <c r="K334" t="s">
+        <v>170</v>
+      </c>
+      <c r="L334" t="s">
+        <v>26</v>
+      </c>
+      <c r="M334" t="s">
+        <v>171</v>
+      </c>
+      <c r="N334" t="s">
+        <v>28</v>
+      </c>
+      <c r="O334" t="s">
+        <v>3098</v>
+      </c>
+    </row>
+    <row r="335" spans="1:15">
+      <c r="A335">
+        <v>6215</v>
+      </c>
+      <c r="B335" t="s">
+        <v>3099</v>
+      </c>
+      <c r="C335" t="s">
+        <v>3100</v>
+      </c>
+      <c r="D335" t="s">
+        <v>3101</v>
+      </c>
+      <c r="E335" t="s">
+        <v>3102</v>
+      </c>
+      <c r="F335" t="s">
+        <v>3103</v>
+      </c>
+      <c r="G335" t="s">
+        <v>3104</v>
+      </c>
+      <c r="H335" t="s">
+        <v>3105</v>
+      </c>
+      <c r="I335" t="s">
+        <v>3106</v>
+      </c>
+      <c r="J335" t="s">
+        <v>24</v>
+      </c>
+      <c r="K335" t="s">
+        <v>170</v>
+      </c>
+      <c r="L335" t="s">
+        <v>26</v>
+      </c>
+      <c r="M335" t="s">
+        <v>171</v>
+      </c>
+      <c r="N335" t="s">
+        <v>28</v>
+      </c>
+      <c r="O335" t="s">
+        <v>3107</v>
+      </c>
+    </row>
+    <row r="336" spans="1:15">
+      <c r="A336">
+        <v>6222</v>
+      </c>
+      <c r="B336" t="s">
+        <v>3108</v>
+      </c>
+      <c r="C336" t="s">
+        <v>3109</v>
+      </c>
+      <c r="D336" t="s">
+        <v>3110</v>
+      </c>
+      <c r="E336" t="s">
+        <v>3111</v>
+      </c>
+      <c r="F336" t="s">
+        <v>3112</v>
+      </c>
+      <c r="G336" t="s">
+        <v>3113</v>
+      </c>
+      <c r="H336" t="s">
+        <v>3114</v>
+      </c>
+      <c r="I336" t="s">
+        <v>3115</v>
+      </c>
+      <c r="J336" t="s">
+        <v>2930</v>
+      </c>
+      <c r="K336" t="s">
+        <v>905</v>
+      </c>
+      <c r="L336" t="s">
+        <v>2932</v>
+      </c>
+      <c r="M336" t="s">
+        <v>906</v>
+      </c>
+      <c r="N336" t="s">
+        <v>28</v>
+      </c>
+      <c r="O336" t="s">
+        <v>3116</v>
+      </c>
+    </row>
+    <row r="337" spans="1:15">
+      <c r="A337">
+        <v>6254</v>
+      </c>
+      <c r="B337" t="s">
+        <v>3117</v>
+      </c>
+      <c r="C337" t="s">
+        <v>3118</v>
+      </c>
+      <c r="D337" t="s">
+        <v>3119</v>
+      </c>
+      <c r="E337" t="s">
+        <v>3120</v>
+      </c>
+      <c r="F337" t="s">
+        <v>3121</v>
+      </c>
+      <c r="G337" t="s">
+        <v>3122</v>
+      </c>
+      <c r="H337" t="s">
+        <v>3123</v>
+      </c>
+      <c r="I337" t="s">
+        <v>3124</v>
+      </c>
+      <c r="J337" t="s">
+        <v>24</v>
+      </c>
+      <c r="K337" t="s">
+        <v>170</v>
+      </c>
+      <c r="L337" t="s">
+        <v>26</v>
+      </c>
+      <c r="M337" t="s">
+        <v>171</v>
+      </c>
+      <c r="N337" t="s">
+        <v>28</v>
+      </c>
+      <c r="O337" t="s">
+        <v>3125</v>
+      </c>
+    </row>
+    <row r="338" spans="1:15">
+      <c r="A338">
+        <v>6255</v>
+      </c>
+      <c r="B338" t="s">
+        <v>3126</v>
+      </c>
+      <c r="C338" t="s">
+        <v>3127</v>
+      </c>
+      <c r="D338" t="s">
+        <v>3128</v>
+      </c>
+      <c r="E338" t="s">
+        <v>3129</v>
+      </c>
+      <c r="F338" t="s">
+        <v>3130</v>
+      </c>
+      <c r="G338" t="s">
+        <v>3131</v>
+      </c>
+      <c r="H338" t="s">
+        <v>3132</v>
+      </c>
+      <c r="I338" t="s">
+        <v>3133</v>
+      </c>
+      <c r="J338" t="s">
+        <v>24</v>
+      </c>
+      <c r="K338" t="s">
+        <v>3134</v>
+      </c>
+      <c r="L338" t="s">
+        <v>26</v>
+      </c>
+      <c r="M338" t="s">
+        <v>3135</v>
+      </c>
+      <c r="N338" t="s">
+        <v>28</v>
+      </c>
+      <c r="O338" t="s">
+        <v>3136</v>
+      </c>
+    </row>
+    <row r="339" spans="1:15">
+      <c r="A339">
+        <v>6258</v>
+      </c>
+      <c r="B339" t="s">
+        <v>3137</v>
+      </c>
+      <c r="C339" t="s">
+        <v>3138</v>
+      </c>
+      <c r="D339" t="s">
+        <v>3139</v>
+      </c>
+      <c r="E339" t="s">
+        <v>3140</v>
+      </c>
+      <c r="F339" t="s">
+        <v>3141</v>
+      </c>
+      <c r="G339" t="s">
+        <v>3142</v>
+      </c>
+      <c r="H339" t="s">
+        <v>3143</v>
+      </c>
+      <c r="I339" t="s">
+        <v>3144</v>
+      </c>
+      <c r="J339" t="s">
+        <v>24</v>
+      </c>
+      <c r="K339" t="s">
+        <v>25</v>
+      </c>
+      <c r="L339" t="s">
+        <v>26</v>
+      </c>
+      <c r="M339" t="s">
+        <v>27</v>
+      </c>
+      <c r="N339" t="s">
+        <v>28</v>
+      </c>
+      <c r="O339" t="s">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="340" spans="1:15">
+      <c r="A340">
+        <v>6259</v>
+      </c>
+      <c r="B340" t="s">
+        <v>3146</v>
+      </c>
+      <c r="C340" t="s">
+        <v>3147</v>
+      </c>
+      <c r="D340" t="s">
+        <v>3148</v>
+      </c>
+      <c r="E340" t="s">
+        <v>3149</v>
+      </c>
+      <c r="F340" t="s">
+        <v>3150</v>
+      </c>
+      <c r="G340" t="s">
+        <v>3151</v>
+      </c>
+      <c r="H340" t="s">
+        <v>3152</v>
+      </c>
+      <c r="I340" t="s">
+        <v>3153</v>
+      </c>
+      <c r="J340" t="s">
+        <v>24</v>
+      </c>
+      <c r="K340" t="s">
+        <v>170</v>
+      </c>
+      <c r="L340" t="s">
+        <v>26</v>
+      </c>
+      <c r="M340" t="s">
+        <v>171</v>
+      </c>
+      <c r="N340" t="s">
+        <v>28</v>
+      </c>
+      <c r="O340" t="s">
+        <v>3154</v>
+      </c>
+    </row>
+    <row r="341" spans="1:15">
+      <c r="A341">
+        <v>6261</v>
+      </c>
+      <c r="B341" t="s">
+        <v>3155</v>
+      </c>
+      <c r="C341" t="s">
+        <v>3156</v>
+      </c>
+      <c r="D341" t="s">
+        <v>3157</v>
+      </c>
+      <c r="E341" t="s">
+        <v>3158</v>
+      </c>
+      <c r="F341" t="s">
+        <v>3159</v>
+      </c>
+      <c r="G341" t="s">
+        <v>3160</v>
+      </c>
+      <c r="H341" t="s">
+        <v>3161</v>
+      </c>
+      <c r="I341" t="s">
+        <v>3162</v>
+      </c>
+      <c r="J341" t="s">
+        <v>24</v>
+      </c>
+      <c r="K341" t="s">
+        <v>47</v>
+      </c>
+      <c r="L341" t="s">
+        <v>26</v>
+      </c>
+      <c r="M341" t="s">
+        <v>48</v>
+      </c>
+      <c r="N341" t="s">
+        <v>28</v>
+      </c>
+      <c r="O341" t="s">
+        <v>3163</v>
+      </c>
+    </row>
+    <row r="342" spans="1:15">
+      <c r="A342">
+        <v>6263</v>
+      </c>
+      <c r="B342" t="s">
+        <v>3164</v>
+      </c>
+      <c r="C342" t="s">
+        <v>3165</v>
+      </c>
+      <c r="D342" t="s">
+        <v>3166</v>
+      </c>
+      <c r="E342" t="s">
+        <v>3167</v>
+      </c>
+      <c r="F342" t="s">
+        <v>3168</v>
+      </c>
+      <c r="G342" t="s">
+        <v>3169</v>
+      </c>
+      <c r="H342" t="s">
+        <v>3170</v>
+      </c>
+      <c r="I342" t="s">
+        <v>3171</v>
+      </c>
+      <c r="J342" t="s">
+        <v>24</v>
+      </c>
+      <c r="K342" t="s">
+        <v>170</v>
+      </c>
+      <c r="L342" t="s">
+        <v>26</v>
+      </c>
+      <c r="M342" t="s">
+        <v>171</v>
+      </c>
+      <c r="N342" t="s">
+        <v>28</v>
+      </c>
+      <c r="O342" t="s">
+        <v>3172</v>
+      </c>
+    </row>
+    <row r="343" spans="1:15">
+      <c r="A343">
+        <v>6272</v>
+      </c>
+      <c r="B343" t="s">
+        <v>3173</v>
+      </c>
+      <c r="C343" t="s">
+        <v>3174</v>
+      </c>
+      <c r="D343" t="s">
+        <v>3175</v>
+      </c>
+      <c r="E343" t="s">
+        <v>3176</v>
+      </c>
+      <c r="F343" t="s">
+        <v>3177</v>
+      </c>
+      <c r="G343" t="s">
+        <v>3178</v>
+      </c>
+      <c r="H343" t="s">
+        <v>3179</v>
+      </c>
+      <c r="I343" t="s">
+        <v>3180</v>
+      </c>
+      <c r="J343" t="s">
+        <v>24</v>
+      </c>
+      <c r="K343" t="s">
+        <v>170</v>
+      </c>
+      <c r="L343" t="s">
+        <v>26</v>
+      </c>
+      <c r="M343" t="s">
+        <v>171</v>
+      </c>
+      <c r="N343" t="s">
+        <v>28</v>
+      </c>
+      <c r="O343" t="s">
+        <v>3181</v>
+      </c>
+    </row>
+    <row r="344" spans="1:15">
+      <c r="A344">
+        <v>6274</v>
+      </c>
+      <c r="B344" t="s">
+        <v>3182</v>
+      </c>
+      <c r="C344" t="s">
+        <v>3183</v>
+      </c>
+      <c r="D344" t="s">
+        <v>3184</v>
+      </c>
+      <c r="E344" t="s">
+        <v>3185</v>
+      </c>
+      <c r="F344" t="s">
+        <v>3186</v>
+      </c>
+      <c r="G344" t="s">
+        <v>3187</v>
+      </c>
+      <c r="H344" t="s">
+        <v>3188</v>
+      </c>
+      <c r="I344" t="s">
+        <v>3189</v>
+      </c>
+      <c r="J344" t="s">
+        <v>24</v>
+      </c>
+      <c r="K344" t="s">
+        <v>25</v>
+      </c>
+      <c r="L344" t="s">
+        <v>26</v>
+      </c>
+      <c r="M344" t="s">
+        <v>27</v>
+      </c>
+      <c r="N344" t="s">
+        <v>28</v>
+      </c>
+      <c r="O344" t="s">
+        <v>3190</v>
+      </c>
+    </row>
+    <row r="345" spans="1:15">
+      <c r="A345">
+        <v>6275</v>
+      </c>
+      <c r="B345" t="s">
+        <v>3191</v>
+      </c>
+      <c r="C345" t="s">
+        <v>3192</v>
+      </c>
+      <c r="D345" t="s">
+        <v>3193</v>
+      </c>
+      <c r="E345" t="s">
+        <v>3194</v>
+      </c>
+      <c r="F345" t="s">
+        <v>3195</v>
+      </c>
+      <c r="G345" t="s">
+        <v>3196</v>
+      </c>
+      <c r="H345" t="s">
+        <v>3197</v>
+      </c>
+      <c r="I345" t="s">
+        <v>3198</v>
+      </c>
+      <c r="J345" t="s">
+        <v>450</v>
+      </c>
+      <c r="K345" t="s">
+        <v>1478</v>
+      </c>
+      <c r="L345" t="s">
+        <v>452</v>
+      </c>
+      <c r="M345" t="s">
+        <v>1480</v>
+      </c>
+      <c r="N345" t="s">
+        <v>28</v>
+      </c>
+      <c r="O345" t="s">
+        <v>3199</v>
+      </c>
+    </row>
+    <row r="346" spans="1:15">
+      <c r="A346">
+        <v>6327</v>
+      </c>
+      <c r="B346" t="s">
+        <v>3200</v>
+      </c>
+      <c r="C346" t="s">
+        <v>3201</v>
+      </c>
+      <c r="D346" t="s">
+        <v>3202</v>
+      </c>
+      <c r="E346" t="s">
+        <v>3203</v>
+      </c>
+      <c r="F346" t="s">
+        <v>3204</v>
+      </c>
+      <c r="G346" t="s">
+        <v>3205</v>
+      </c>
+      <c r="H346" t="s">
+        <v>3206</v>
+      </c>
+      <c r="I346" t="s">
+        <v>3207</v>
+      </c>
+      <c r="J346" t="s">
+        <v>24</v>
+      </c>
+      <c r="K346" t="s">
+        <v>47</v>
+      </c>
+      <c r="L346" t="s">
+        <v>26</v>
+      </c>
+      <c r="M346" t="s">
+        <v>48</v>
+      </c>
+      <c r="N346" t="s">
+        <v>28</v>
+      </c>
+      <c r="O346" t="s">
+        <v>3208</v>
+      </c>
+    </row>
+    <row r="347" spans="1:15">
+      <c r="A347">
+        <v>6337</v>
+      </c>
+      <c r="B347" t="s">
+        <v>3209</v>
+      </c>
+      <c r="C347" t="s">
+        <v>3210</v>
+      </c>
+      <c r="D347" t="s">
+        <v>3211</v>
+      </c>
+      <c r="E347" t="s">
+        <v>3212</v>
+      </c>
+      <c r="F347" t="s">
+        <v>3213</v>
+      </c>
+      <c r="G347" t="s">
+        <v>3214</v>
+      </c>
+      <c r="H347" t="s">
+        <v>3215</v>
+      </c>
+      <c r="I347" t="s">
+        <v>3216</v>
+      </c>
+      <c r="J347" t="s">
+        <v>24</v>
+      </c>
+      <c r="K347" t="s">
+        <v>47</v>
+      </c>
+      <c r="L347" t="s">
+        <v>26</v>
+      </c>
+      <c r="M347" t="s">
+        <v>48</v>
+      </c>
+      <c r="N347" t="s">
+        <v>28</v>
+      </c>
+      <c r="O347" t="s">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="348" spans="1:15">
+      <c r="A348">
+        <v>6361</v>
+      </c>
+      <c r="B348" t="s">
+        <v>3218</v>
+      </c>
+      <c r="C348" t="s">
+        <v>3219</v>
+      </c>
+      <c r="D348" t="s">
+        <v>3220</v>
+      </c>
+      <c r="E348" t="s">
+        <v>3221</v>
+      </c>
+      <c r="F348" t="s">
+        <v>3222</v>
+      </c>
+      <c r="G348" t="s">
+        <v>3223</v>
+      </c>
+      <c r="H348" t="s">
+        <v>3224</v>
+      </c>
+      <c r="I348" t="s">
+        <v>3225</v>
+      </c>
+      <c r="J348" t="s">
+        <v>24</v>
+      </c>
+      <c r="K348" t="s">
+        <v>170</v>
+      </c>
+      <c r="L348" t="s">
+        <v>26</v>
+      </c>
+      <c r="M348" t="s">
+        <v>171</v>
+      </c>
+      <c r="N348" t="s">
+        <v>28</v>
+      </c>
+      <c r="O348" t="s">
+        <v>3226</v>
+      </c>
+    </row>
+    <row r="349" spans="1:15">
+      <c r="A349">
+        <v>6379</v>
+      </c>
+      <c r="B349" t="s">
+        <v>3227</v>
+      </c>
+      <c r="C349" t="s">
+        <v>3228</v>
+      </c>
+      <c r="D349" t="s">
+        <v>3229</v>
+      </c>
+      <c r="E349" t="s">
+        <v>3230</v>
+      </c>
+      <c r="F349" t="s">
+        <v>3231</v>
+      </c>
+      <c r="G349" t="s">
+        <v>3232</v>
+      </c>
+      <c r="H349" t="s">
+        <v>3233</v>
+      </c>
+      <c r="I349" t="s">
+        <v>3234</v>
+      </c>
+      <c r="J349" t="s">
+        <v>24</v>
+      </c>
+      <c r="K349" t="s">
+        <v>25</v>
+      </c>
+      <c r="L349" t="s">
+        <v>26</v>
+      </c>
+      <c r="M349" t="s">
+        <v>27</v>
+      </c>
+      <c r="N349" t="s">
+        <v>28</v>
+      </c>
+      <c r="O349" t="s">
+        <v>3235</v>
+      </c>
+    </row>
+    <row r="350" spans="1:15">
+      <c r="A350">
+        <v>6454</v>
+      </c>
+      <c r="B350" t="s">
+        <v>3236</v>
+      </c>
+      <c r="C350" t="s">
+        <v>3237</v>
+      </c>
+      <c r="D350" t="s">
+        <v>3238</v>
+      </c>
+      <c r="E350" t="s">
+        <v>3239</v>
+      </c>
+      <c r="F350" t="s">
+        <v>3240</v>
+      </c>
+      <c r="G350" t="s">
+        <v>3241</v>
+      </c>
+      <c r="H350" t="s">
+        <v>3242</v>
+      </c>
+      <c r="I350" t="s">
+        <v>3243</v>
+      </c>
+      <c r="J350" t="s">
+        <v>24</v>
+      </c>
+      <c r="K350" t="s">
+        <v>170</v>
+      </c>
+      <c r="L350" t="s">
+        <v>26</v>
+      </c>
+      <c r="M350" t="s">
+        <v>171</v>
+      </c>
+      <c r="N350" t="s">
+        <v>28</v>
+      </c>
+      <c r="O350" t="s">
+        <v>3244</v>
+      </c>
+    </row>
+    <row r="351" spans="1:15">
+      <c r="A351">
+        <v>6460</v>
+      </c>
+      <c r="B351" t="s">
+        <v>3245</v>
+      </c>
+      <c r="C351" t="s">
+        <v>3246</v>
+      </c>
+      <c r="D351" t="s">
+        <v>3247</v>
+      </c>
+      <c r="E351" t="s">
+        <v>3248</v>
+      </c>
+      <c r="F351" t="s">
+        <v>3249</v>
+      </c>
+      <c r="G351" t="s">
+        <v>3250</v>
+      </c>
+      <c r="H351" t="s">
+        <v>3251</v>
+      </c>
+      <c r="I351" t="s">
+        <v>3252</v>
+      </c>
+      <c r="J351" t="s">
+        <v>24</v>
+      </c>
+      <c r="K351" t="s">
+        <v>25</v>
+      </c>
+      <c r="L351" t="s">
+        <v>26</v>
+      </c>
+      <c r="M351" t="s">
+        <v>27</v>
+      </c>
+      <c r="N351" t="s">
+        <v>28</v>
+      </c>
+      <c r="O351" t="s">
+        <v>3253</v>
+      </c>
+    </row>
+    <row r="352" spans="1:15">
+      <c r="A352">
+        <v>6468</v>
+      </c>
+      <c r="B352" t="s">
+        <v>3254</v>
+      </c>
+      <c r="C352" t="s">
+        <v>3255</v>
+      </c>
+      <c r="D352" t="s">
+        <v>3256</v>
+      </c>
+      <c r="E352" t="s">
+        <v>3257</v>
+      </c>
+      <c r="F352" t="s">
+        <v>3258</v>
+      </c>
+      <c r="G352" t="s">
+        <v>3259</v>
+      </c>
+      <c r="H352" t="s">
+        <v>3260</v>
+      </c>
+      <c r="I352" t="s">
+        <v>3261</v>
+      </c>
+      <c r="J352" t="s">
+        <v>24</v>
+      </c>
+      <c r="K352" t="s">
+        <v>25</v>
+      </c>
+      <c r="L352" t="s">
+        <v>26</v>
+      </c>
+      <c r="M352" t="s">
+        <v>27</v>
+      </c>
+      <c r="N352" t="s">
+        <v>28</v>
+      </c>
+      <c r="O352" t="s">
+        <v>3262</v>
+      </c>
+    </row>
+    <row r="353" spans="1:15">
+      <c r="A353">
+        <v>6611</v>
+      </c>
+      <c r="B353" t="s">
+        <v>3263</v>
+      </c>
+      <c r="C353" t="s">
+        <v>3264</v>
+      </c>
+      <c r="D353" t="s">
+        <v>3265</v>
+      </c>
+      <c r="E353" t="s">
+        <v>3266</v>
+      </c>
+      <c r="F353" t="s">
+        <v>3267</v>
+      </c>
+      <c r="G353" t="s">
+        <v>3268</v>
+      </c>
+      <c r="H353" t="s">
+        <v>3269</v>
+      </c>
+      <c r="I353" t="s">
+        <v>3270</v>
+      </c>
+      <c r="J353" t="s">
+        <v>24</v>
+      </c>
+      <c r="K353" t="s">
+        <v>25</v>
+      </c>
+      <c r="L353" t="s">
+        <v>26</v>
+      </c>
+      <c r="M353" t="s">
+        <v>27</v>
+      </c>
+      <c r="N353" t="s">
+        <v>28</v>
+      </c>
+      <c r="O353" t="s">
+        <v>3271</v>
+      </c>
+    </row>
+    <row r="354" spans="1:15">
+      <c r="A354">
+        <v>6615</v>
+      </c>
+      <c r="B354" t="s">
+        <v>3272</v>
+      </c>
+      <c r="C354" t="s">
+        <v>3273</v>
+      </c>
+      <c r="D354" t="s">
+        <v>3274</v>
+      </c>
+      <c r="E354" t="s">
+        <v>3275</v>
+      </c>
+      <c r="F354" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G354" t="s">
+        <v>3277</v>
+      </c>
+      <c r="H354" t="s">
+        <v>3278</v>
+      </c>
+      <c r="I354" t="s">
+        <v>3279</v>
+      </c>
+      <c r="J354" t="s">
+        <v>24</v>
+      </c>
+      <c r="K354" t="s">
+        <v>25</v>
+      </c>
+      <c r="L354" t="s">
+        <v>26</v>
+      </c>
+      <c r="M354" t="s">
+        <v>27</v>
+      </c>
+      <c r="N354" t="s">
+        <v>28</v>
+      </c>
+      <c r="O354" t="s">
+        <v>3280</v>
+      </c>
+    </row>
+    <row r="355" spans="1:15">
+      <c r="A355">
+        <v>6761</v>
+      </c>
+      <c r="B355" t="s">
+        <v>3281</v>
+      </c>
+      <c r="C355" t="s">
+        <v>3282</v>
+      </c>
+      <c r="D355" t="s">
+        <v>3283</v>
+      </c>
+      <c r="E355" t="s">
+        <v>3284</v>
+      </c>
+      <c r="F355" t="s">
+        <v>3285</v>
+      </c>
+      <c r="G355" t="s">
+        <v>3286</v>
+      </c>
+      <c r="H355" t="s">
+        <v>3287</v>
+      </c>
+      <c r="I355" t="s">
+        <v>3288</v>
+      </c>
+      <c r="J355" t="s">
+        <v>24</v>
+      </c>
+      <c r="K355" t="s">
+        <v>25</v>
+      </c>
+      <c r="L355" t="s">
+        <v>26</v>
+      </c>
+      <c r="M355" t="s">
+        <v>27</v>
+      </c>
+      <c r="N355" t="s">
+        <v>28</v>
+      </c>
+      <c r="O355" t="s">
+        <v>3289</v>
+      </c>
+    </row>
+    <row r="356" spans="1:15">
+      <c r="A356">
+        <v>6762</v>
+      </c>
+      <c r="B356" t="s">
+        <v>3290</v>
+      </c>
+      <c r="C356" t="s">
+        <v>3291</v>
+      </c>
+      <c r="D356" t="s">
+        <v>3292</v>
+      </c>
+      <c r="E356" t="s">
+        <v>3293</v>
+      </c>
+      <c r="F356" t="s">
+        <v>3294</v>
+      </c>
+      <c r="G356" t="s">
+        <v>3295</v>
+      </c>
+      <c r="H356" t="s">
+        <v>3296</v>
+      </c>
+      <c r="I356" t="s">
+        <v>3297</v>
+      </c>
+      <c r="J356" t="s">
+        <v>450</v>
+      </c>
+      <c r="K356" t="s">
+        <v>690</v>
+      </c>
+      <c r="L356" t="s">
+        <v>452</v>
+      </c>
+      <c r="M356" t="s">
+        <v>691</v>
+      </c>
+      <c r="N356" t="s">
+        <v>28</v>
+      </c>
+      <c r="O356" t="s">
+        <v>3298</v>
+      </c>
+    </row>
+    <row r="357" spans="1:15">
+      <c r="A357">
+        <v>6765</v>
+      </c>
+      <c r="B357" t="s">
+        <v>3299</v>
+      </c>
+      <c r="C357" t="s">
+        <v>3300</v>
+      </c>
+      <c r="D357" t="s">
+        <v>3301</v>
+      </c>
+      <c r="E357" t="s">
+        <v>3302</v>
+      </c>
+      <c r="F357" t="s">
+        <v>3303</v>
+      </c>
+      <c r="G357" t="s">
+        <v>3304</v>
+      </c>
+      <c r="H357" t="s">
+        <v>3305</v>
+      </c>
+      <c r="I357" t="s">
+        <v>3306</v>
+      </c>
+      <c r="J357" t="s">
+        <v>24</v>
+      </c>
+      <c r="K357" t="s">
+        <v>170</v>
+      </c>
+      <c r="L357" t="s">
+        <v>26</v>
+      </c>
+      <c r="M357" t="s">
+        <v>171</v>
+      </c>
+      <c r="N357" t="s">
+        <v>28</v>
+      </c>
+      <c r="O357" t="s">
+        <v>3307</v>
+      </c>
+    </row>
+    <row r="358" spans="1:15">
+      <c r="A358">
+        <v>6982</v>
+      </c>
+      <c r="B358" t="s">
+        <v>3308</v>
+      </c>
+      <c r="C358" t="s">
+        <v>3309</v>
+      </c>
+      <c r="D358" t="s">
+        <v>3310</v>
+      </c>
+      <c r="E358" t="s">
+        <v>3311</v>
+      </c>
+      <c r="F358" t="s">
+        <v>3312</v>
+      </c>
+      <c r="G358" t="s">
+        <v>3313</v>
+      </c>
+      <c r="H358" t="s">
+        <v>3314</v>
+      </c>
+      <c r="I358" t="s">
+        <v>3315</v>
+      </c>
+      <c r="J358" t="s">
+        <v>24</v>
+      </c>
+      <c r="K358" t="s">
+        <v>3316</v>
+      </c>
+      <c r="L358" t="s">
+        <v>26</v>
+      </c>
+      <c r="M358" t="s">
+        <v>3317</v>
+      </c>
+      <c r="N358" t="s">
+        <v>28</v>
+      </c>
+      <c r="O358" t="s">
+        <v>3318</v>
+      </c>
+    </row>
+    <row r="359" spans="1:15">
+      <c r="A359">
+        <v>8265</v>
+      </c>
+      <c r="B359" t="s">
+        <v>3319</v>
+      </c>
+      <c r="C359" t="s">
+        <v>3320</v>
+      </c>
+      <c r="D359" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E359" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F359" t="s">
+        <v>3323</v>
+      </c>
+      <c r="G359" t="s">
+        <v>3324</v>
+      </c>
+      <c r="H359" t="s">
+        <v>3325</v>
+      </c>
+      <c r="I359" t="s">
+        <v>3326</v>
+      </c>
+      <c r="J359" t="s">
+        <v>24</v>
+      </c>
+      <c r="K359" t="s">
+        <v>3327</v>
+      </c>
+      <c r="L359" t="s">
+        <v>26</v>
+      </c>
+      <c r="M359" t="s">
+        <v>3328</v>
+      </c>
+      <c r="N359" t="s">
+        <v>28</v>
+      </c>
+      <c r="O359" t="s">
+        <v>3329</v>
+      </c>
+    </row>
+    <row r="360" spans="1:15">
+      <c r="A360">
+        <v>8289</v>
+      </c>
+      <c r="B360" t="s">
+        <v>3330</v>
+      </c>
+      <c r="C360" t="s">
+        <v>3331</v>
+      </c>
+      <c r="D360" t="s">
+        <v>3332</v>
+      </c>
+      <c r="E360" t="s">
+        <v>3333</v>
+      </c>
+      <c r="F360" t="s">
+        <v>3334</v>
+      </c>
+      <c r="G360" t="s">
+        <v>3335</v>
+      </c>
+      <c r="H360" t="s">
+        <v>3336</v>
+      </c>
+      <c r="I360" t="s">
+        <v>3337</v>
+      </c>
+      <c r="J360" t="s">
+        <v>24</v>
+      </c>
+      <c r="K360" t="s">
+        <v>451</v>
+      </c>
+      <c r="L360" t="s">
+        <v>26</v>
+      </c>
+      <c r="M360" t="s">
+        <v>453</v>
+      </c>
+      <c r="N360" t="s">
+        <v>28</v>
+      </c>
+      <c r="O360" t="s">
+        <v>3338</v>
+      </c>
+    </row>
+    <row r="361" spans="1:15">
+      <c r="A361">
+        <v>8294</v>
+      </c>
+      <c r="B361" t="s">
+        <v>3339</v>
+      </c>
+      <c r="C361" t="s">
+        <v>3340</v>
+      </c>
+      <c r="D361" t="s">
+        <v>3341</v>
+      </c>
+      <c r="E361" t="s">
+        <v>3342</v>
+      </c>
+      <c r="F361" t="s">
+        <v>3343</v>
+      </c>
+      <c r="G361" t="s">
+        <v>3344</v>
+      </c>
+      <c r="H361" t="s">
+        <v>3345</v>
+      </c>
+      <c r="I361" t="s">
+        <v>3346</v>
+      </c>
+      <c r="J361" t="s">
+        <v>450</v>
+      </c>
+      <c r="K361" t="s">
+        <v>746</v>
+      </c>
+      <c r="L361" t="s">
+        <v>452</v>
+      </c>
+      <c r="M361" t="s">
+        <v>747</v>
+      </c>
+      <c r="N361" t="s">
+        <v>28</v>
+      </c>
+      <c r="O361" t="s">
+        <v>3347</v>
+      </c>
+    </row>
+    <row r="362" spans="1:15">
+      <c r="A362">
+        <v>8315</v>
+      </c>
+      <c r="B362" t="s">
+        <v>3348</v>
+      </c>
+      <c r="C362" t="s">
+        <v>3349</v>
+      </c>
+      <c r="D362" t="s">
+        <v>3350</v>
+      </c>
+      <c r="E362" t="s">
+        <v>3351</v>
+      </c>
+      <c r="F362" t="s">
+        <v>3352</v>
+      </c>
+      <c r="G362" t="s">
+        <v>3353</v>
+      </c>
+      <c r="H362" t="s">
+        <v>3354</v>
+      </c>
+      <c r="I362" t="s">
+        <v>3355</v>
+      </c>
+      <c r="J362" t="s">
+        <v>24</v>
+      </c>
+      <c r="K362" t="s">
+        <v>25</v>
+      </c>
+      <c r="L362" t="s">
+        <v>26</v>
+      </c>
+      <c r="M362" t="s">
+        <v>27</v>
+      </c>
+      <c r="N362" t="s">
+        <v>28</v>
+      </c>
+      <c r="O362" t="s">
+        <v>3356</v>
+      </c>
+    </row>
+    <row r="363" spans="1:15">
+      <c r="A363">
+        <v>8341</v>
+      </c>
+      <c r="B363" t="s">
+        <v>3357</v>
+      </c>
+      <c r="C363" t="s">
+        <v>3358</v>
+      </c>
+      <c r="D363" t="s">
+        <v>3359</v>
+      </c>
+      <c r="E363" t="s">
+        <v>3360</v>
+      </c>
+      <c r="F363" t="s">
+        <v>3361</v>
+      </c>
+      <c r="G363" t="s">
+        <v>3362</v>
+      </c>
+      <c r="H363" t="s">
+        <v>3363</v>
+      </c>
+      <c r="I363" t="s">
+        <v>3364</v>
+      </c>
+      <c r="J363" t="s">
+        <v>24</v>
+      </c>
+      <c r="K363" t="s">
+        <v>170</v>
+      </c>
+      <c r="L363" t="s">
+        <v>26</v>
+      </c>
+      <c r="M363" t="s">
+        <v>171</v>
+      </c>
+      <c r="N363" t="s">
+        <v>28</v>
+      </c>
+      <c r="O363" t="s">
+        <v>3365</v>
+      </c>
+    </row>
+    <row r="364" spans="1:15">
+      <c r="A364">
+        <v>8343</v>
+      </c>
+      <c r="B364" t="s">
+        <v>3366</v>
+      </c>
+      <c r="C364" t="s">
+        <v>3367</v>
+      </c>
+      <c r="D364" t="s">
+        <v>3368</v>
+      </c>
+      <c r="E364" t="s">
+        <v>3369</v>
+      </c>
+      <c r="F364" t="s">
+        <v>3370</v>
+      </c>
+      <c r="G364" t="s">
+        <v>3371</v>
+      </c>
+      <c r="H364" t="s">
+        <v>3372</v>
+      </c>
+      <c r="I364" t="s">
+        <v>3373</v>
+      </c>
+      <c r="J364" t="s">
+        <v>24</v>
+      </c>
+      <c r="K364" t="s">
+        <v>25</v>
+      </c>
+      <c r="L364" t="s">
+        <v>26</v>
+      </c>
+      <c r="M364" t="s">
+        <v>27</v>
+      </c>
+      <c r="N364" t="s">
+        <v>28</v>
+      </c>
+      <c r="O364" t="s">
+        <v>3374</v>
+      </c>
+    </row>
+    <row r="365" spans="1:15">
+      <c r="A365">
+        <v>8344</v>
+      </c>
+      <c r="B365" t="s">
+        <v>3375</v>
+      </c>
+      <c r="C365" t="s">
+        <v>3376</v>
+      </c>
+      <c r="D365" t="s">
+        <v>3377</v>
+      </c>
+      <c r="E365" t="s">
+        <v>3378</v>
+      </c>
+      <c r="F365" t="s">
+        <v>3379</v>
+      </c>
+      <c r="G365" t="s">
+        <v>3380</v>
+      </c>
+      <c r="H365" t="s">
+        <v>3381</v>
+      </c>
+      <c r="I365" t="s">
+        <v>3382</v>
+      </c>
+      <c r="J365" t="s">
+        <v>24</v>
+      </c>
+      <c r="K365" t="s">
+        <v>170</v>
+      </c>
+      <c r="L365" t="s">
+        <v>26</v>
+      </c>
+      <c r="M365" t="s">
+        <v>171</v>
+      </c>
+      <c r="N365" t="s">
+        <v>28</v>
+      </c>
+      <c r="O365" t="s">
+        <v>3383</v>
+      </c>
+    </row>
+    <row r="366" spans="1:15">
+      <c r="A366">
+        <v>8353</v>
+      </c>
+      <c r="B366" t="s">
+        <v>3384</v>
+      </c>
+      <c r="C366" t="s">
+        <v>3385</v>
+      </c>
+      <c r="D366" t="s">
+        <v>3386</v>
+      </c>
+      <c r="E366" t="s">
+        <v>3387</v>
+      </c>
+      <c r="F366" t="s">
+        <v>3388</v>
+      </c>
+      <c r="G366" t="s">
+        <v>3389</v>
+      </c>
+      <c r="H366" t="s">
+        <v>3390</v>
+      </c>
+      <c r="I366" t="s">
+        <v>3391</v>
+      </c>
+      <c r="J366" t="s">
+        <v>24</v>
+      </c>
+      <c r="K366" t="s">
+        <v>170</v>
+      </c>
+      <c r="L366" t="s">
+        <v>26</v>
+      </c>
+      <c r="M366" t="s">
+        <v>171</v>
+      </c>
+      <c r="N366" t="s">
+        <v>28</v>
+      </c>
+      <c r="O366" t="s">
+        <v>3392</v>
+      </c>
+    </row>
+    <row r="367" spans="1:15">
+      <c r="A367">
+        <v>8355</v>
+      </c>
+      <c r="B367" t="s">
+        <v>3393</v>
+      </c>
+      <c r="C367" t="s">
+        <v>3394</v>
+      </c>
+      <c r="D367" t="s">
+        <v>3395</v>
+      </c>
+      <c r="E367" t="s">
+        <v>3396</v>
+      </c>
+      <c r="F367" t="s">
+        <v>3397</v>
+      </c>
+      <c r="G367" t="s">
+        <v>3398</v>
+      </c>
+      <c r="H367" t="s">
+        <v>3399</v>
+      </c>
+      <c r="I367" t="s">
+        <v>3400</v>
+      </c>
+      <c r="J367" t="s">
+        <v>24</v>
+      </c>
+      <c r="K367" t="s">
+        <v>3401</v>
+      </c>
+      <c r="L367" t="s">
+        <v>26</v>
+      </c>
+      <c r="M367" t="s">
+        <v>3402</v>
+      </c>
+      <c r="N367" t="s">
+        <v>28</v>
+      </c>
+      <c r="O367" t="s">
+        <v>3403</v>
+      </c>
+    </row>
+    <row r="368" spans="1:15">
+      <c r="A368">
+        <v>8357</v>
+      </c>
+      <c r="B368" t="s">
+        <v>3404</v>
+      </c>
+      <c r="C368" t="s">
+        <v>3405</v>
+      </c>
+      <c r="D368" t="s">
+        <v>3406</v>
+      </c>
+      <c r="E368" t="s">
+        <v>3407</v>
+      </c>
+      <c r="F368" t="s">
+        <v>3408</v>
+      </c>
+      <c r="G368" t="s">
+        <v>3409</v>
+      </c>
+      <c r="H368" t="s">
+        <v>3410</v>
+      </c>
+      <c r="I368" t="s">
+        <v>3411</v>
+      </c>
+      <c r="J368" t="s">
+        <v>24</v>
+      </c>
+      <c r="K368" t="s">
+        <v>3401</v>
+      </c>
+      <c r="L368" t="s">
+        <v>26</v>
+      </c>
+      <c r="M368" t="s">
+        <v>3402</v>
+      </c>
+      <c r="N368" t="s">
+        <v>28</v>
+      </c>
+      <c r="O368" t="s">
+        <v>3412</v>
+      </c>
+    </row>
+    <row r="369" spans="1:15">
+      <c r="A369">
+        <v>8377</v>
+      </c>
+      <c r="B369" t="s">
+        <v>3413</v>
+      </c>
+      <c r="C369" t="s">
+        <v>3414</v>
+      </c>
+      <c r="D369" t="s">
+        <v>3415</v>
+      </c>
+      <c r="E369" t="s">
+        <v>3416</v>
+      </c>
+      <c r="F369" t="s">
+        <v>3417</v>
+      </c>
+      <c r="G369" t="s">
+        <v>3418</v>
+      </c>
+      <c r="H369" t="s">
+        <v>3419</v>
+      </c>
+      <c r="I369" t="s">
+        <v>3420</v>
+      </c>
+      <c r="J369" t="s">
+        <v>24</v>
+      </c>
+      <c r="K369" t="s">
+        <v>25</v>
+      </c>
+      <c r="L369" t="s">
+        <v>26</v>
+      </c>
+      <c r="M369" t="s">
+        <v>27</v>
+      </c>
+      <c r="N369" t="s">
+        <v>28</v>
+      </c>
+      <c r="O369" t="s">
+        <v>3421</v>
+      </c>
+    </row>
+    <row r="370" spans="1:15">
+      <c r="A370">
+        <v>8386</v>
+      </c>
+      <c r="B370" t="s">
+        <v>3422</v>
+      </c>
+      <c r="C370" t="s">
+        <v>3423</v>
+      </c>
+      <c r="D370" t="s">
+        <v>3424</v>
+      </c>
+      <c r="E370" t="s">
+        <v>3425</v>
+      </c>
+      <c r="F370" t="s">
+        <v>3426</v>
+      </c>
+      <c r="G370" t="s">
+        <v>3427</v>
+      </c>
+      <c r="H370" t="s">
+        <v>3428</v>
+      </c>
+      <c r="I370" t="s">
+        <v>3429</v>
+      </c>
+      <c r="J370" t="s">
+        <v>1925</v>
+      </c>
+      <c r="K370" t="s">
+        <v>170</v>
+      </c>
+      <c r="L370" t="s">
+        <v>1927</v>
+      </c>
+      <c r="M370" t="s">
+        <v>171</v>
+      </c>
+      <c r="N370" t="s">
+        <v>28</v>
+      </c>
+      <c r="O370" t="s">
+        <v>3430</v>
+      </c>
+    </row>
+    <row r="371" spans="1:15">
+      <c r="A371">
+        <v>8387</v>
+      </c>
+      <c r="B371" t="s">
+        <v>3431</v>
+      </c>
+      <c r="C371" t="s">
+        <v>3432</v>
+      </c>
+      <c r="D371" t="s">
+        <v>3433</v>
+      </c>
+      <c r="E371" t="s">
+        <v>3434</v>
+      </c>
+      <c r="F371" t="s">
+        <v>3435</v>
+      </c>
+      <c r="G371" t="s">
+        <v>3436</v>
+      </c>
+      <c r="H371" t="s">
+        <v>3437</v>
+      </c>
+      <c r="I371" t="s">
+        <v>3438</v>
+      </c>
+      <c r="J371" t="s">
+        <v>24</v>
+      </c>
+      <c r="K371" t="s">
+        <v>25</v>
+      </c>
+      <c r="L371" t="s">
+        <v>26</v>
+      </c>
+      <c r="M371" t="s">
+        <v>27</v>
+      </c>
+      <c r="N371" t="s">
+        <v>28</v>
+      </c>
+      <c r="O371" t="s">
+        <v>3439</v>
+      </c>
+    </row>
+    <row r="372" spans="1:15">
+      <c r="A372">
+        <v>8388</v>
+      </c>
+      <c r="B372" t="s">
+        <v>3440</v>
+      </c>
+      <c r="C372" t="s">
+        <v>3441</v>
+      </c>
+      <c r="D372" t="s">
+        <v>3442</v>
+      </c>
+      <c r="E372" t="s">
+        <v>3443</v>
+      </c>
+      <c r="F372" t="s">
+        <v>3444</v>
+      </c>
+      <c r="G372" t="s">
+        <v>3445</v>
+      </c>
+      <c r="H372" t="s">
+        <v>3446</v>
+      </c>
+      <c r="I372" t="s">
+        <v>3447</v>
+      </c>
+      <c r="J372" t="s">
+        <v>24</v>
+      </c>
+      <c r="K372" t="s">
+        <v>170</v>
+      </c>
+      <c r="L372" t="s">
+        <v>26</v>
+      </c>
+      <c r="M372" t="s">
+        <v>171</v>
+      </c>
+      <c r="N372" t="s">
+        <v>28</v>
+      </c>
+      <c r="O372" t="s">
+        <v>3448</v>
+      </c>
+    </row>
+    <row r="373" spans="1:15">
+      <c r="A373">
+        <v>8392</v>
+      </c>
+      <c r="B373" t="s">
+        <v>3449</v>
+      </c>
+      <c r="C373" t="s">
+        <v>3450</v>
+      </c>
+      <c r="D373" t="s">
+        <v>3451</v>
+      </c>
+      <c r="E373" t="s">
+        <v>3452</v>
+      </c>
+      <c r="F373" t="s">
+        <v>3453</v>
+      </c>
+      <c r="G373" t="s">
+        <v>3454</v>
+      </c>
+      <c r="H373" t="s">
+        <v>3455</v>
+      </c>
+      <c r="I373" t="s">
+        <v>3456</v>
+      </c>
+      <c r="J373" t="s">
+        <v>24</v>
+      </c>
+      <c r="K373" t="s">
+        <v>1926</v>
+      </c>
+      <c r="L373" t="s">
+        <v>26</v>
+      </c>
+      <c r="M373" t="s">
+        <v>1928</v>
+      </c>
+      <c r="N373" t="s">
+        <v>28</v>
+      </c>
+      <c r="O373" t="s">
+        <v>3457</v>
+      </c>
+    </row>
+    <row r="374" spans="1:15">
+      <c r="A374">
+        <v>8402</v>
+      </c>
+      <c r="B374" t="s">
+        <v>3458</v>
+      </c>
+      <c r="C374" t="s">
+        <v>3459</v>
+      </c>
+      <c r="D374" t="s">
+        <v>3460</v>
+      </c>
+      <c r="E374" t="s">
+        <v>3461</v>
+      </c>
+      <c r="F374" t="s">
+        <v>3462</v>
+      </c>
+      <c r="G374" t="s">
+        <v>3463</v>
+      </c>
+      <c r="H374" t="s">
+        <v>3464</v>
+      </c>
+      <c r="I374" t="s">
+        <v>3465</v>
+      </c>
+      <c r="J374" t="s">
+        <v>24</v>
+      </c>
+      <c r="K374" t="s">
+        <v>170</v>
+      </c>
+      <c r="L374" t="s">
+        <v>26</v>
+      </c>
+      <c r="M374" t="s">
+        <v>171</v>
+      </c>
+      <c r="N374" t="s">
+        <v>28</v>
+      </c>
+      <c r="O374" t="s">
+        <v>3466</v>
+      </c>
+    </row>
+    <row r="375" spans="1:15">
+      <c r="A375">
+        <v>8883</v>
+      </c>
+      <c r="B375" t="s">
+        <v>3467</v>
+      </c>
+      <c r="C375" t="s">
+        <v>3468</v>
+      </c>
+      <c r="D375" t="s">
+        <v>3469</v>
+      </c>
+      <c r="E375" t="s">
+        <v>3470</v>
+      </c>
+      <c r="F375" t="s">
+        <v>3471</v>
+      </c>
+      <c r="G375" t="s">
+        <v>3472</v>
+      </c>
+      <c r="H375" t="s">
+        <v>3473</v>
+      </c>
+      <c r="I375" t="s">
+        <v>3474</v>
+      </c>
+      <c r="J375" t="s">
+        <v>24</v>
+      </c>
+      <c r="K375" t="s">
+        <v>25</v>
+      </c>
+      <c r="L375" t="s">
+        <v>26</v>
+      </c>
+      <c r="M375" t="s">
+        <v>27</v>
+      </c>
+      <c r="N375" t="s">
+        <v>28</v>
+      </c>
+      <c r="O375" t="s">
+        <v>3475</v>
+      </c>
+    </row>
+    <row r="376" spans="1:15">
+      <c r="A376">
+        <v>8886</v>
+      </c>
+      <c r="B376" t="s">
+        <v>3476</v>
+      </c>
+      <c r="C376" t="s">
+        <v>3477</v>
+      </c>
+      <c r="D376" t="s">
+        <v>3478</v>
+      </c>
+      <c r="E376" t="s">
+        <v>3479</v>
+      </c>
+      <c r="F376" t="s">
+        <v>3480</v>
+      </c>
+      <c r="G376" t="s">
+        <v>3481</v>
+      </c>
+      <c r="H376" t="s">
+        <v>3482</v>
+      </c>
+      <c r="I376" t="s">
+        <v>3483</v>
+      </c>
+      <c r="J376" t="s">
+        <v>24</v>
+      </c>
+      <c r="K376" t="s">
+        <v>170</v>
+      </c>
+      <c r="L376" t="s">
+        <v>26</v>
+      </c>
+      <c r="M376" t="s">
+        <v>171</v>
+      </c>
+      <c r="N376" t="s">
+        <v>28</v>
+      </c>
+      <c r="O376" t="s">
+        <v>3484</v>
+      </c>
+    </row>
+    <row r="377" spans="1:15">
+      <c r="A377">
+        <v>8902</v>
+      </c>
+      <c r="B377" t="s">
+        <v>3485</v>
+      </c>
+      <c r="C377" t="s">
+        <v>3486</v>
+      </c>
+      <c r="D377" t="s">
+        <v>3487</v>
+      </c>
+      <c r="E377" t="s">
+        <v>3488</v>
+      </c>
+      <c r="F377" t="s">
+        <v>3489</v>
+      </c>
+      <c r="G377" t="s">
+        <v>3490</v>
+      </c>
+      <c r="H377" t="s">
+        <v>3491</v>
+      </c>
+      <c r="I377" t="s">
+        <v>3492</v>
+      </c>
+      <c r="J377" t="s">
+        <v>24</v>
+      </c>
+      <c r="K377" t="s">
+        <v>170</v>
+      </c>
+      <c r="L377" t="s">
+        <v>26</v>
+      </c>
+      <c r="M377" t="s">
+        <v>171</v>
+      </c>
+      <c r="N377" t="s">
+        <v>28</v>
+      </c>
+      <c r="O377" t="s">
+        <v>3493</v>
+      </c>
+    </row>
+    <row r="378" spans="1:15">
+      <c r="A378">
+        <v>8903</v>
+      </c>
+      <c r="B378" t="s">
+        <v>3494</v>
+      </c>
+      <c r="C378" t="s">
+        <v>3495</v>
+      </c>
+      <c r="D378" t="s">
+        <v>3496</v>
+      </c>
+      <c r="E378" t="s">
+        <v>3497</v>
+      </c>
+      <c r="F378" t="s">
+        <v>3498</v>
+      </c>
+      <c r="G378" t="s">
+        <v>3499</v>
+      </c>
+      <c r="H378" t="s">
+        <v>3500</v>
+      </c>
+      <c r="I378" t="s">
+        <v>3501</v>
+      </c>
+      <c r="J378" t="s">
+        <v>24</v>
+      </c>
+      <c r="K378" t="s">
+        <v>170</v>
+      </c>
+      <c r="L378" t="s">
+        <v>26</v>
+      </c>
+      <c r="M378" t="s">
+        <v>171</v>
+      </c>
+      <c r="N378" t="s">
+        <v>28</v>
+      </c>
+      <c r="O378" t="s">
+        <v>3502</v>
+      </c>
+    </row>
+    <row r="379" spans="1:15">
+      <c r="A379">
+        <v>8904</v>
+      </c>
+      <c r="B379" t="s">
+        <v>3503</v>
+      </c>
+      <c r="C379" t="s">
+        <v>3504</v>
+      </c>
+      <c r="D379" t="s">
+        <v>3505</v>
+      </c>
+      <c r="E379" t="s">
+        <v>3506</v>
+      </c>
+      <c r="F379" t="s">
+        <v>3507</v>
+      </c>
+      <c r="G379" t="s">
+        <v>3508</v>
+      </c>
+      <c r="H379" t="s">
+        <v>3509</v>
+      </c>
+      <c r="I379" t="s">
+        <v>3510</v>
+      </c>
+      <c r="J379" t="s">
+        <v>24</v>
+      </c>
+      <c r="K379" t="s">
+        <v>170</v>
+      </c>
+      <c r="L379" t="s">
+        <v>26</v>
+      </c>
+      <c r="M379" t="s">
+        <v>171</v>
+      </c>
+      <c r="N379" t="s">
+        <v>28</v>
+      </c>
+      <c r="O379" t="s">
+        <v>3511</v>
+      </c>
+    </row>
+    <row r="380" spans="1:15">
+      <c r="A380">
+        <v>8914</v>
+      </c>
+      <c r="B380" t="s">
+        <v>3512</v>
+      </c>
+      <c r="C380" t="s">
+        <v>3513</v>
+      </c>
+      <c r="D380" t="s">
+        <v>3514</v>
+      </c>
+      <c r="E380" t="s">
+        <v>3515</v>
+      </c>
+      <c r="F380" t="s">
+        <v>3516</v>
+      </c>
+      <c r="G380" t="s">
+        <v>3517</v>
+      </c>
+      <c r="H380" t="s">
+        <v>3518</v>
+      </c>
+      <c r="I380" t="s">
+        <v>3519</v>
+      </c>
+      <c r="J380" t="s">
+        <v>24</v>
+      </c>
+      <c r="K380" t="s">
+        <v>25</v>
+      </c>
+      <c r="L380" t="s">
+        <v>26</v>
+      </c>
+      <c r="M380" t="s">
+        <v>27</v>
+      </c>
+      <c r="N380" t="s">
+        <v>28</v>
+      </c>
+      <c r="O380" t="s">
+        <v>3520</v>
+      </c>
+    </row>
+    <row r="381" spans="1:15">
+      <c r="A381">
+        <v>8918</v>
+      </c>
+      <c r="B381" t="s">
+        <v>3521</v>
+      </c>
+      <c r="C381" t="s">
+        <v>3522</v>
+      </c>
+      <c r="D381" t="s">
+        <v>3523</v>
+      </c>
+      <c r="E381" t="s">
+        <v>3524</v>
+      </c>
+      <c r="F381" t="s">
+        <v>3525</v>
+      </c>
+      <c r="G381" t="s">
+        <v>3526</v>
+      </c>
+      <c r="H381" t="s">
+        <v>3527</v>
+      </c>
+      <c r="I381" t="s">
+        <v>3528</v>
+      </c>
+      <c r="J381" t="s">
+        <v>24</v>
+      </c>
+      <c r="K381" t="s">
+        <v>25</v>
+      </c>
+      <c r="L381" t="s">
+        <v>26</v>
+      </c>
+      <c r="M381" t="s">
+        <v>27</v>
+      </c>
+      <c r="N381" t="s">
+        <v>28</v>
+      </c>
+      <c r="O381" t="s">
+        <v>3529</v>
+      </c>
+    </row>
+    <row r="382" spans="1:15">
+      <c r="A382">
+        <v>8945</v>
+      </c>
+      <c r="B382" t="s">
+        <v>3530</v>
+      </c>
+      <c r="C382" t="s">
+        <v>3531</v>
+      </c>
+      <c r="D382" t="s">
+        <v>3532</v>
+      </c>
+      <c r="E382" t="s">
+        <v>3533</v>
+      </c>
+      <c r="F382" t="s">
+        <v>3534</v>
+      </c>
+      <c r="G382" t="s">
+        <v>3535</v>
+      </c>
+      <c r="H382" t="s">
+        <v>3536</v>
+      </c>
+      <c r="I382" t="s">
+        <v>3537</v>
+      </c>
+      <c r="J382" t="s">
+        <v>24</v>
+      </c>
+      <c r="K382" t="s">
+        <v>47</v>
+      </c>
+      <c r="L382" t="s">
+        <v>26</v>
+      </c>
+      <c r="M382" t="s">
+        <v>48</v>
+      </c>
+      <c r="N382" t="s">
+        <v>28</v>
+      </c>
+      <c r="O382" t="s">
+        <v>3538</v>
+      </c>
+    </row>
+    <row r="383" spans="1:15">
+      <c r="A383">
+        <v>8950</v>
+      </c>
+      <c r="B383" t="s">
+        <v>3539</v>
+      </c>
+      <c r="C383" t="s">
+        <v>3540</v>
+      </c>
+      <c r="D383" t="s">
+        <v>3541</v>
+      </c>
+      <c r="E383" t="s">
+        <v>3542</v>
+      </c>
+      <c r="F383" t="s">
+        <v>3543</v>
+      </c>
+      <c r="G383" t="s">
+        <v>3544</v>
+      </c>
+      <c r="H383" t="s">
+        <v>3545</v>
+      </c>
+      <c r="I383" t="s">
+        <v>3546</v>
+      </c>
+      <c r="J383" t="s">
+        <v>24</v>
+      </c>
+      <c r="K383" t="s">
+        <v>25</v>
+      </c>
+      <c r="L383" t="s">
+        <v>26</v>
+      </c>
+      <c r="M383" t="s">
+        <v>27</v>
+      </c>
+      <c r="N383" t="s">
+        <v>28</v>
+      </c>
+      <c r="O383" t="s">
+        <v>3547</v>
+      </c>
+    </row>
+    <row r="384" spans="1:15">
+      <c r="A384">
+        <v>8951</v>
+      </c>
+      <c r="B384" t="s">
+        <v>3548</v>
+      </c>
+      <c r="C384" t="s">
+        <v>3549</v>
+      </c>
+      <c r="D384" t="s">
+        <v>3550</v>
+      </c>
+      <c r="E384" t="s">
+        <v>3551</v>
+      </c>
+      <c r="F384" t="s">
+        <v>3552</v>
+      </c>
+      <c r="G384" t="s">
+        <v>3553</v>
+      </c>
+      <c r="H384" t="s">
+        <v>3554</v>
+      </c>
+      <c r="I384" t="s">
+        <v>3555</v>
+      </c>
+      <c r="J384" t="s">
+        <v>24</v>
+      </c>
+      <c r="K384" t="s">
+        <v>170</v>
+      </c>
+      <c r="L384" t="s">
+        <v>26</v>
+      </c>
+      <c r="M384" t="s">
+        <v>171</v>
+      </c>
+      <c r="N384" t="s">
+        <v>28</v>
+      </c>
+      <c r="O384" t="s">
+        <v>3556</v>
+      </c>
+    </row>
+    <row r="385" spans="1:15">
+      <c r="A385">
+        <v>8959</v>
+      </c>
+      <c r="B385" t="s">
+        <v>3557</v>
+      </c>
+      <c r="C385" t="s">
+        <v>3558</v>
+      </c>
+      <c r="D385" t="s">
+        <v>3559</v>
+      </c>
+      <c r="E385" t="s">
+        <v>3560</v>
+      </c>
+      <c r="F385" t="s">
+        <v>3561</v>
+      </c>
+      <c r="G385" t="s">
+        <v>3562</v>
+      </c>
+      <c r="H385" t="s">
+        <v>3563</v>
+      </c>
+      <c r="I385" t="s">
+        <v>3564</v>
+      </c>
+      <c r="J385" t="s">
+        <v>24</v>
+      </c>
+      <c r="K385" t="s">
+        <v>170</v>
+      </c>
+      <c r="L385" t="s">
+        <v>26</v>
+      </c>
+      <c r="M385" t="s">
+        <v>171</v>
+      </c>
+      <c r="N385" t="s">
+        <v>28</v>
+      </c>
+      <c r="O385" t="s">
+        <v>3565</v>
+      </c>
+    </row>
+    <row r="386" spans="1:15">
+      <c r="A386">
+        <v>8964</v>
+      </c>
+      <c r="B386" t="s">
+        <v>3566</v>
+      </c>
+      <c r="C386" t="s">
+        <v>3567</v>
+      </c>
+      <c r="D386" t="s">
+        <v>3568</v>
+      </c>
+      <c r="E386" t="s">
+        <v>3569</v>
+      </c>
+      <c r="F386" t="s">
+        <v>3570</v>
+      </c>
+      <c r="G386" t="s">
+        <v>3571</v>
+      </c>
+      <c r="H386" t="s">
+        <v>3572</v>
+      </c>
+      <c r="I386" t="s">
+        <v>3573</v>
+      </c>
+      <c r="J386" t="s">
+        <v>24</v>
+      </c>
+      <c r="K386" t="s">
+        <v>905</v>
+      </c>
+      <c r="L386" t="s">
+        <v>26</v>
+      </c>
+      <c r="M386" t="s">
+        <v>906</v>
+      </c>
+      <c r="N386" t="s">
+        <v>28</v>
+      </c>
+      <c r="O386" t="s">
+        <v>3574</v>
+      </c>
+    </row>
+    <row r="387" spans="1:15">
+      <c r="A387">
+        <v>10011</v>
+      </c>
+      <c r="B387" t="s">
+        <v>3575</v>
+      </c>
+      <c r="C387" t="s">
+        <v>3576</v>
+      </c>
+      <c r="D387" t="s">
+        <v>3577</v>
+      </c>
+      <c r="E387" t="s">
+        <v>3578</v>
+      </c>
+      <c r="F387" t="s">
+        <v>3579</v>
+      </c>
+      <c r="G387" t="s">
+        <v>3580</v>
+      </c>
+      <c r="H387" t="s">
+        <v>3581</v>
+      </c>
+      <c r="I387" t="s">
+        <v>3582</v>
+      </c>
+      <c r="J387" t="s">
+        <v>24</v>
+      </c>
+      <c r="K387" t="s">
+        <v>25</v>
+      </c>
+      <c r="L387" t="s">
+        <v>26</v>
+      </c>
+      <c r="M387" t="s">
+        <v>27</v>
+      </c>
+      <c r="N387" t="s">
+        <v>28</v>
+      </c>
+      <c r="O387" t="s">
+        <v>3583</v>
+      </c>
+    </row>
+    <row r="388" spans="1:15">
+      <c r="A388">
+        <v>10014</v>
+      </c>
+      <c r="B388" t="s">
+        <v>3584</v>
+      </c>
+      <c r="C388" t="s">
+        <v>3585</v>
+      </c>
+      <c r="D388" t="s">
+        <v>3586</v>
+      </c>
+      <c r="E388" t="s">
+        <v>3587</v>
+      </c>
+      <c r="F388" t="s">
+        <v>3588</v>
+      </c>
+      <c r="G388" t="s">
+        <v>3589</v>
+      </c>
+      <c r="H388" t="s">
+        <v>3590</v>
+      </c>
+      <c r="I388" t="s">
+        <v>3591</v>
+      </c>
+      <c r="J388" t="s">
+        <v>24</v>
+      </c>
+      <c r="K388" t="s">
+        <v>3592</v>
+      </c>
+      <c r="L388" t="s">
+        <v>26</v>
+      </c>
+      <c r="M388" t="s">
+        <v>3593</v>
+      </c>
+      <c r="N388" t="s">
+        <v>28</v>
+      </c>
+      <c r="O388" t="s">
+        <v>3594</v>
+      </c>
+    </row>
+    <row r="389" spans="1:15">
+      <c r="A389">
+        <v>10015</v>
+      </c>
+      <c r="B389" t="s">
+        <v>3595</v>
+      </c>
+      <c r="C389" t="s">
+        <v>3596</v>
+      </c>
+      <c r="D389" t="s">
+        <v>3597</v>
+      </c>
+      <c r="E389" t="s">
+        <v>3598</v>
+      </c>
+      <c r="F389" t="s">
+        <v>3599</v>
+      </c>
+      <c r="G389" t="s">
+        <v>3600</v>
+      </c>
+      <c r="H389" t="s">
+        <v>3601</v>
+      </c>
+      <c r="I389" t="s">
+        <v>3602</v>
+      </c>
+      <c r="J389" t="s">
+        <v>24</v>
+      </c>
+      <c r="K389" t="s">
+        <v>170</v>
+      </c>
+      <c r="L389" t="s">
+        <v>26</v>
+      </c>
+      <c r="M389" t="s">
+        <v>171</v>
+      </c>
+      <c r="N389" t="s">
+        <v>28</v>
+      </c>
+      <c r="O389" t="s">
+        <v>3603</v>
+      </c>
+    </row>
+    <row r="390" spans="1:15">
+      <c r="A390">
+        <v>10036</v>
+      </c>
+      <c r="B390" t="s">
+        <v>3604</v>
+      </c>
+      <c r="C390" t="s">
+        <v>3605</v>
+      </c>
+      <c r="D390" t="s">
+        <v>3606</v>
+      </c>
+      <c r="E390" t="s">
+        <v>3607</v>
+      </c>
+      <c r="F390" t="s">
+        <v>3608</v>
+      </c>
+      <c r="G390" t="s">
+        <v>3609</v>
+      </c>
+      <c r="H390" t="s">
+        <v>3610</v>
+      </c>
+      <c r="I390" t="s">
+        <v>3611</v>
+      </c>
+      <c r="J390" t="s">
+        <v>24</v>
+      </c>
+      <c r="K390" t="s">
+        <v>25</v>
+      </c>
+      <c r="L390" t="s">
+        <v>26</v>
+      </c>
+      <c r="M390" t="s">
+        <v>27</v>
+      </c>
+      <c r="N390" t="s">
+        <v>28</v>
+      </c>
+      <c r="O390" t="s">
+        <v>3612</v>
+      </c>
+    </row>
+    <row r="391" spans="1:15">
+      <c r="A391">
+        <v>10046</v>
+      </c>
+      <c r="B391" t="s">
+        <v>3613</v>
+      </c>
+      <c r="C391" t="s">
+        <v>3614</v>
+      </c>
+      <c r="D391" t="s">
+        <v>3615</v>
+      </c>
+      <c r="E391" t="s">
+        <v>3616</v>
+      </c>
+      <c r="F391" t="s">
+        <v>3617</v>
+      </c>
+      <c r="G391" t="s">
+        <v>3618</v>
+      </c>
+      <c r="H391" t="s">
+        <v>3619</v>
+      </c>
+      <c r="I391" t="s">
+        <v>3620</v>
+      </c>
+      <c r="J391" t="s">
+        <v>24</v>
+      </c>
+      <c r="K391" t="s">
+        <v>274</v>
+      </c>
+      <c r="L391" t="s">
+        <v>26</v>
+      </c>
+      <c r="M391" t="s">
+        <v>276</v>
+      </c>
+      <c r="N391" t="s">
+        <v>28</v>
+      </c>
+      <c r="O391" t="s">
+        <v>3621</v>
+      </c>
+    </row>
+    <row r="392" spans="1:15">
+      <c r="A392">
+        <v>10098</v>
+      </c>
+      <c r="B392" t="s">
+        <v>3622</v>
+      </c>
+      <c r="C392" t="s">
+        <v>3623</v>
+      </c>
+      <c r="D392" t="s">
+        <v>3624</v>
+      </c>
+      <c r="E392" t="s">
+        <v>3625</v>
+      </c>
+      <c r="F392" t="s">
+        <v>3626</v>
+      </c>
+      <c r="G392" t="s">
+        <v>3627</v>
+      </c>
+      <c r="H392" t="s">
+        <v>3628</v>
+      </c>
+      <c r="I392" t="s">
+        <v>3629</v>
+      </c>
+      <c r="J392" t="s">
+        <v>24</v>
+      </c>
+      <c r="K392" t="s">
+        <v>25</v>
+      </c>
+      <c r="L392" t="s">
+        <v>26</v>
+      </c>
+      <c r="M392" t="s">
+        <v>27</v>
+      </c>
+      <c r="N392" t="s">
+        <v>28</v>
+      </c>
+      <c r="O392" t="s">
+        <v>3630</v>
+      </c>
+    </row>
+    <row r="393" spans="1:15">
+      <c r="A393">
+        <v>10101</v>
+      </c>
+      <c r="B393" t="s">
+        <v>3631</v>
+      </c>
+      <c r="C393" t="s">
+        <v>3632</v>
+      </c>
+      <c r="D393" t="s">
+        <v>3633</v>
+      </c>
+      <c r="E393" t="s">
+        <v>3634</v>
+      </c>
+      <c r="F393" t="s">
+        <v>3635</v>
+      </c>
+      <c r="G393" t="s">
+        <v>3636</v>
+      </c>
+      <c r="H393" t="s">
+        <v>3637</v>
+      </c>
+      <c r="I393" t="s">
+        <v>3638</v>
+      </c>
+      <c r="J393" t="s">
+        <v>24</v>
+      </c>
+      <c r="K393" t="s">
+        <v>25</v>
+      </c>
+      <c r="L393" t="s">
+        <v>26</v>
+      </c>
+      <c r="M393" t="s">
+        <v>27</v>
+      </c>
+      <c r="N393" t="s">
+        <v>28</v>
+      </c>
+      <c r="O393" t="s">
+        <v>3639</v>
+      </c>
+    </row>
+    <row r="394" spans="1:15">
+      <c r="A394">
+        <v>10412</v>
+      </c>
+      <c r="B394" t="s">
+        <v>3640</v>
+      </c>
+      <c r="C394" t="s">
+        <v>3641</v>
+      </c>
+      <c r="D394" t="s">
+        <v>3642</v>
+      </c>
+      <c r="E394" t="s">
+        <v>3643</v>
+      </c>
+      <c r="F394" t="s">
+        <v>3644</v>
+      </c>
+      <c r="G394" t="s">
+        <v>3645</v>
+      </c>
+      <c r="H394" t="s">
+        <v>3646</v>
+      </c>
+      <c r="I394" t="s">
+        <v>3647</v>
+      </c>
+      <c r="J394" t="s">
+        <v>24</v>
+      </c>
+      <c r="K394" t="s">
+        <v>25</v>
+      </c>
+      <c r="L394" t="s">
+        <v>26</v>
+      </c>
+      <c r="M394" t="s">
+        <v>27</v>
+      </c>
+      <c r="N394" t="s">
+        <v>28</v>
+      </c>
+      <c r="O394" t="s">
+        <v>3648</v>
+      </c>
+    </row>
+    <row r="395" spans="1:15">
+      <c r="A395">
+        <v>10603</v>
+      </c>
+      <c r="B395" t="s">
+        <v>3649</v>
+      </c>
+      <c r="C395" t="s">
+        <v>3650</v>
+      </c>
+      <c r="D395" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E395" t="s">
+        <v>3652</v>
+      </c>
+      <c r="F395" t="s">
+        <v>3653</v>
+      </c>
+      <c r="G395" t="s">
+        <v>3654</v>
+      </c>
+      <c r="H395" t="s">
+        <v>3655</v>
+      </c>
+      <c r="I395" t="s">
+        <v>3656</v>
+      </c>
+      <c r="J395" t="s">
+        <v>24</v>
+      </c>
+      <c r="K395" t="s">
+        <v>25</v>
+      </c>
+      <c r="L395" t="s">
+        <v>26</v>
+      </c>
+      <c r="M395" t="s">
+        <v>27</v>
+      </c>
+      <c r="N395" t="s">
+        <v>28</v>
+      </c>
+      <c r="O395" t="s">
+        <v>3657</v>
+      </c>
+    </row>
+    <row r="396" spans="1:15">
+      <c r="A396">
+        <v>10647</v>
+      </c>
+      <c r="B396" t="s">
+        <v>3658</v>
+      </c>
+      <c r="C396" t="s">
+        <v>3659</v>
+      </c>
+      <c r="D396" t="s">
+        <v>3660</v>
+      </c>
+      <c r="E396" t="s">
+        <v>3661</v>
+      </c>
+      <c r="F396" t="s">
+        <v>3662</v>
+      </c>
+      <c r="G396" t="s">
+        <v>3663</v>
+      </c>
+      <c r="H396" t="s">
+        <v>3664</v>
+      </c>
+      <c r="I396" t="s">
+        <v>3665</v>
+      </c>
+      <c r="J396" t="s">
+        <v>24</v>
+      </c>
+      <c r="K396" t="s">
+        <v>170</v>
+      </c>
+      <c r="L396" t="s">
+        <v>26</v>
+      </c>
+      <c r="M396" t="s">
+        <v>171</v>
+      </c>
+      <c r="N396" t="s">
+        <v>28</v>
+      </c>
+      <c r="O396" t="s">
+        <v>3666</v>
+      </c>
+    </row>
+    <row r="397" spans="1:15">
+      <c r="A397">
+        <v>10887</v>
+      </c>
+      <c r="B397" t="s">
+        <v>3667</v>
+      </c>
+      <c r="C397" t="s">
+        <v>3668</v>
+      </c>
+      <c r="D397" t="s">
+        <v>3669</v>
+      </c>
+      <c r="E397" t="s">
+        <v>3670</v>
+      </c>
+      <c r="F397" t="s">
+        <v>3671</v>
+      </c>
+      <c r="G397" t="s">
+        <v>3672</v>
+      </c>
+      <c r="H397" t="s">
+        <v>3673</v>
+      </c>
+      <c r="I397" t="s">
+        <v>3674</v>
+      </c>
+      <c r="J397" t="s">
+        <v>24</v>
+      </c>
+      <c r="K397" t="s">
+        <v>25</v>
+      </c>
+      <c r="L397" t="s">
+        <v>26</v>
+      </c>
+      <c r="M397" t="s">
+        <v>27</v>
+      </c>
+      <c r="N397" t="s">
+        <v>28</v>
+      </c>
+      <c r="O397" t="s">
+        <v>3675</v>
+      </c>
+    </row>
+    <row r="398" spans="1:15">
+      <c r="A398">
+        <v>10925</v>
+      </c>
+      <c r="B398" t="s">
+        <v>3676</v>
+      </c>
+      <c r="C398" t="s">
+        <v>3677</v>
+      </c>
+      <c r="D398" t="s">
+        <v>3678</v>
+      </c>
+      <c r="E398" t="s">
+        <v>3679</v>
+      </c>
+      <c r="F398" t="s">
+        <v>3680</v>
+      </c>
+      <c r="G398" t="s">
+        <v>3681</v>
+      </c>
+      <c r="H398" t="s">
+        <v>3682</v>
+      </c>
+      <c r="I398" t="s">
+        <v>3683</v>
+      </c>
+      <c r="J398" t="s">
+        <v>24</v>
+      </c>
+      <c r="K398" t="s">
+        <v>25</v>
+      </c>
+      <c r="L398" t="s">
+        <v>26</v>
+      </c>
+      <c r="M398" t="s">
+        <v>27</v>
+      </c>
+      <c r="N398" t="s">
+        <v>28</v>
+      </c>
+      <c r="O398" t="s">
+        <v>3684</v>
+      </c>
+    </row>
+    <row r="399" spans="1:15">
+      <c r="A399">
+        <v>10930</v>
+      </c>
+      <c r="B399" t="s">
+        <v>3685</v>
+      </c>
+      <c r="C399" t="s">
+        <v>3686</v>
+      </c>
+      <c r="D399" t="s">
+        <v>3687</v>
+      </c>
+      <c r="E399" t="s">
+        <v>3688</v>
+      </c>
+      <c r="F399" t="s">
+        <v>3689</v>
+      </c>
+      <c r="G399" t="s">
+        <v>3690</v>
+      </c>
+      <c r="H399" t="s">
+        <v>3691</v>
+      </c>
+      <c r="I399" t="s">
+        <v>3692</v>
+      </c>
+      <c r="J399" t="s">
+        <v>1477</v>
+      </c>
+      <c r="K399" t="s">
+        <v>274</v>
+      </c>
+      <c r="L399" t="s">
+        <v>1479</v>
+      </c>
+      <c r="M399" t="s">
+        <v>276</v>
+      </c>
+      <c r="N399" t="s">
+        <v>28</v>
+      </c>
+      <c r="O399" t="s">
+        <v>3693</v>
+      </c>
+    </row>
+    <row r="400" spans="1:15">
+      <c r="A400">
+        <v>10947</v>
+      </c>
+      <c r="B400" t="s">
+        <v>3694</v>
+      </c>
+      <c r="C400" t="s">
+        <v>3695</v>
+      </c>
+      <c r="D400" t="s">
+        <v>3696</v>
+      </c>
+      <c r="E400" t="s">
+        <v>3697</v>
+      </c>
+      <c r="F400" t="s">
+        <v>3698</v>
+      </c>
+      <c r="G400" t="s">
+        <v>3699</v>
+      </c>
+      <c r="H400" t="s">
+        <v>3700</v>
+      </c>
+      <c r="I400" t="s">
+        <v>3701</v>
+      </c>
+      <c r="J400" t="s">
+        <v>24</v>
+      </c>
+      <c r="K400" t="s">
+        <v>170</v>
+      </c>
+      <c r="L400" t="s">
+        <v>26</v>
+      </c>
+      <c r="M400" t="s">
+        <v>171</v>
+      </c>
+      <c r="N400" t="s">
+        <v>28</v>
+      </c>
+      <c r="O400" t="s">
+        <v>3702</v>
+      </c>
+    </row>
+    <row r="401" spans="1:15">
+      <c r="A401">
+        <v>10948</v>
+      </c>
+      <c r="B401" t="s">
+        <v>3703</v>
+      </c>
+      <c r="C401" t="s">
+        <v>3704</v>
+      </c>
+      <c r="D401" t="s">
+        <v>3705</v>
+      </c>
+      <c r="E401" t="s">
+        <v>3706</v>
+      </c>
+      <c r="F401" t="s">
+        <v>3707</v>
+      </c>
+      <c r="G401" t="s">
+        <v>3708</v>
+      </c>
+      <c r="H401" t="s">
+        <v>3709</v>
+      </c>
+      <c r="I401" t="s">
+        <v>3710</v>
+      </c>
+      <c r="J401" t="s">
+        <v>24</v>
+      </c>
+      <c r="K401" t="s">
+        <v>170</v>
+      </c>
+      <c r="L401" t="s">
+        <v>26</v>
+      </c>
+      <c r="M401" t="s">
+        <v>171</v>
+      </c>
+      <c r="N401" t="s">
+        <v>28</v>
+      </c>
+      <c r="O401" t="s">
+        <v>3711</v>
+      </c>
+    </row>
+    <row r="402" spans="1:15">
+      <c r="A402">
+        <v>10950</v>
+      </c>
+      <c r="B402" t="s">
+        <v>3712</v>
+      </c>
+      <c r="C402" t="s">
+        <v>3713</v>
+      </c>
+      <c r="D402" t="s">
+        <v>3714</v>
+      </c>
+      <c r="E402" t="s">
+        <v>3715</v>
+      </c>
+      <c r="F402" t="s">
+        <v>3716</v>
+      </c>
+      <c r="G402" t="s">
+        <v>3717</v>
+      </c>
+      <c r="H402" t="s">
+        <v>3718</v>
+      </c>
+      <c r="I402" t="s">
+        <v>3719</v>
+      </c>
+      <c r="J402" t="s">
+        <v>24</v>
+      </c>
+      <c r="K402" t="s">
+        <v>3720</v>
+      </c>
+      <c r="L402" t="s">
+        <v>26</v>
+      </c>
+      <c r="M402" t="s">
+        <v>3721</v>
+      </c>
+      <c r="N402" t="s">
+        <v>28</v>
+      </c>
+      <c r="O402" t="s">
+        <v>3722</v>
+      </c>
+    </row>
+    <row r="403" spans="1:15">
+      <c r="A403">
+        <v>10951</v>
+      </c>
+      <c r="B403" t="s">
+        <v>3723</v>
+      </c>
+      <c r="C403" t="s">
+        <v>3724</v>
+      </c>
+      <c r="D403" t="s">
+        <v>3725</v>
+      </c>
+      <c r="E403" t="s">
+        <v>3726</v>
+      </c>
+      <c r="F403" t="s">
+        <v>3727</v>
+      </c>
+      <c r="G403" t="s">
+        <v>3728</v>
+      </c>
+      <c r="H403" t="s">
+        <v>3729</v>
+      </c>
+      <c r="I403" t="s">
+        <v>3730</v>
+      </c>
+      <c r="J403" t="s">
+        <v>24</v>
+      </c>
+      <c r="K403" t="s">
+        <v>47</v>
+      </c>
+      <c r="L403" t="s">
+        <v>26</v>
+      </c>
+      <c r="M403" t="s">
+        <v>48</v>
+      </c>
+      <c r="N403" t="s">
+        <v>28</v>
+      </c>
+      <c r="O403" t="s">
+        <v>3731</v>
+      </c>
+    </row>
+    <row r="404" spans="1:15">
+      <c r="A404">
+        <v>11000</v>
+      </c>
+      <c r="B404" t="s">
+        <v>3732</v>
+      </c>
+      <c r="C404" t="s">
+        <v>3733</v>
+      </c>
+      <c r="D404" t="s">
+        <v>3734</v>
+      </c>
+      <c r="E404" t="s">
+        <v>3735</v>
+      </c>
+      <c r="F404" t="s">
+        <v>3736</v>
+      </c>
+      <c r="G404" t="s">
+        <v>3737</v>
+      </c>
+      <c r="H404" t="s">
+        <v>3738</v>
+      </c>
+      <c r="I404" t="s">
+        <v>3739</v>
+      </c>
+      <c r="J404" t="s">
+        <v>24</v>
+      </c>
+      <c r="K404" t="s">
+        <v>25</v>
+      </c>
+      <c r="L404" t="s">
+        <v>26</v>
+      </c>
+      <c r="M404" t="s">
+        <v>27</v>
+      </c>
+      <c r="N404" t="s">
+        <v>28</v>
+      </c>
+      <c r="O404" t="s">
+        <v>3740</v>
+      </c>
+    </row>
+    <row r="405" spans="1:15">
+      <c r="A405">
+        <v>11220</v>
+      </c>
+      <c r="B405" t="s">
+        <v>3741</v>
+      </c>
+      <c r="C405" t="s">
+        <v>3742</v>
+      </c>
+      <c r="D405" t="s">
+        <v>3743</v>
+      </c>
+      <c r="E405" t="s">
+        <v>3744</v>
+      </c>
+      <c r="F405" t="s">
+        <v>3745</v>
+      </c>
+      <c r="G405" t="s">
+        <v>3746</v>
+      </c>
+      <c r="H405" t="s">
+        <v>3747</v>
+      </c>
+      <c r="I405" t="s">
+        <v>3748</v>
+      </c>
+      <c r="J405" t="s">
+        <v>24</v>
+      </c>
+      <c r="K405" t="s">
+        <v>690</v>
+      </c>
+      <c r="L405" t="s">
+        <v>26</v>
+      </c>
+      <c r="M405" t="s">
+        <v>691</v>
+      </c>
+      <c r="N405" t="s">
+        <v>28</v>
+      </c>
+      <c r="O405" t="s">
+        <v>3749</v>
+      </c>
+    </row>
+    <row r="406" spans="1:15">
+      <c r="A406">
+        <v>11231</v>
+      </c>
+      <c r="B406" t="s">
+        <v>3750</v>
+      </c>
+      <c r="C406" t="s">
+        <v>3751</v>
+      </c>
+      <c r="D406" t="s">
+        <v>3752</v>
+      </c>
+      <c r="E406" t="s">
+        <v>3753</v>
+      </c>
+      <c r="F406" t="s">
+        <v>3754</v>
+      </c>
+      <c r="G406" t="s">
+        <v>3755</v>
+      </c>
+      <c r="H406" t="s">
+        <v>3756</v>
+      </c>
+      <c r="I406" t="s">
+        <v>3757</v>
+      </c>
+      <c r="J406" t="s">
+        <v>24</v>
+      </c>
+      <c r="K406" t="s">
+        <v>170</v>
+      </c>
+      <c r="L406" t="s">
+        <v>26</v>
+      </c>
+      <c r="M406" t="s">
+        <v>171</v>
+      </c>
+      <c r="N406" t="s">
+        <v>28</v>
+      </c>
+      <c r="O406" t="s">
+        <v>3758</v>
+      </c>
+    </row>
+    <row r="407" spans="1:15">
+      <c r="A407">
+        <v>11287</v>
+      </c>
+      <c r="B407" t="s">
+        <v>3759</v>
+      </c>
+      <c r="C407" t="s">
+        <v>3760</v>
+      </c>
+      <c r="D407" t="s">
+        <v>3761</v>
+      </c>
+      <c r="E407" t="s">
+        <v>3762</v>
+      </c>
+      <c r="F407" t="s">
+        <v>3763</v>
+      </c>
+      <c r="G407" t="s">
+        <v>3764</v>
+      </c>
+      <c r="H407" t="s">
+        <v>3765</v>
+      </c>
+      <c r="I407" t="s">
+        <v>3766</v>
+      </c>
+      <c r="J407" t="s">
+        <v>24</v>
+      </c>
+      <c r="K407" t="s">
+        <v>170</v>
+      </c>
+      <c r="L407" t="s">
+        <v>26</v>
+      </c>
+      <c r="M407" t="s">
+        <v>171</v>
+      </c>
+      <c r="N407" t="s">
+        <v>28</v>
+      </c>
+      <c r="O407" t="s">
+        <v>3767</v>
+      </c>
+    </row>
+    <row r="408" spans="1:15">
+      <c r="A408">
+        <v>11299</v>
+      </c>
+      <c r="B408" t="s">
+        <v>3768</v>
+      </c>
+      <c r="C408" t="s">
+        <v>3769</v>
+      </c>
+      <c r="D408" t="s">
+        <v>3770</v>
+      </c>
+      <c r="E408" t="s">
+        <v>3771</v>
+      </c>
+      <c r="F408" t="s">
+        <v>3772</v>
+      </c>
+      <c r="G408" t="s">
+        <v>3773</v>
+      </c>
+      <c r="H408" t="s">
+        <v>3774</v>
+      </c>
+      <c r="I408" t="s">
+        <v>3775</v>
+      </c>
+      <c r="J408" t="s">
+        <v>24</v>
+      </c>
+      <c r="K408" t="s">
+        <v>170</v>
+      </c>
+      <c r="L408" t="s">
+        <v>26</v>
+      </c>
+      <c r="M408" t="s">
+        <v>171</v>
+      </c>
+      <c r="N408" t="s">
+        <v>28</v>
+      </c>
+      <c r="O408" t="s">
+        <v>3776</v>
+      </c>
+    </row>
+    <row r="409" spans="1:15">
+      <c r="A409">
+        <v>11306</v>
+      </c>
+      <c r="B409" t="s">
+        <v>3777</v>
+      </c>
+      <c r="C409" t="s">
+        <v>3778</v>
+      </c>
+      <c r="D409" t="s">
+        <v>3779</v>
+      </c>
+      <c r="E409" t="s">
+        <v>3780</v>
+      </c>
+      <c r="F409" t="s">
+        <v>3781</v>
+      </c>
+      <c r="G409" t="s">
+        <v>3782</v>
+      </c>
+      <c r="H409" t="s">
+        <v>3783</v>
+      </c>
+      <c r="I409" t="s">
+        <v>3784</v>
+      </c>
+      <c r="J409" t="s">
+        <v>24</v>
+      </c>
+      <c r="K409" t="s">
+        <v>1136</v>
+      </c>
+      <c r="L409" t="s">
+        <v>26</v>
+      </c>
+      <c r="M409" t="s">
+        <v>1137</v>
+      </c>
+      <c r="N409" t="s">
+        <v>28</v>
+      </c>
+      <c r="O409" t="s">
+        <v>3785</v>
+      </c>
+    </row>
+    <row r="410" spans="1:15">
+      <c r="A410">
+        <v>58060</v>
+      </c>
+      <c r="B410" t="s">
+        <v>3786</v>
+      </c>
+      <c r="C410" t="s">
+        <v>3787</v>
+      </c>
+      <c r="D410" t="s">
+        <v>3788</v>
+      </c>
+      <c r="E410" t="s">
+        <v>3789</v>
+      </c>
+      <c r="F410" t="s">
+        <v>3790</v>
+      </c>
+      <c r="G410" t="s">
+        <v>3791</v>
+      </c>
+      <c r="H410" t="s">
+        <v>3792</v>
+      </c>
+      <c r="I410" t="s">
+        <v>3793</v>
+      </c>
+      <c r="J410" t="s">
+        <v>24</v>
+      </c>
+      <c r="K410" t="s">
+        <v>3401</v>
+      </c>
+      <c r="L410" t="s">
+        <v>26</v>
+      </c>
+      <c r="M410" t="s">
+        <v>3402</v>
+      </c>
+      <c r="N410" t="s">
+        <v>28</v>
+      </c>
+      <c r="O410" t="s">
+        <v>3794</v>
+      </c>
+    </row>
+    <row r="411" spans="1:15">
+      <c r="A411">
+        <v>58066</v>
+      </c>
+      <c r="B411" t="s">
+        <v>3795</v>
+      </c>
+      <c r="C411" t="s">
+        <v>3796</v>
+      </c>
+      <c r="D411" t="s">
+        <v>3797</v>
+      </c>
+      <c r="E411" t="s">
+        <v>3798</v>
+      </c>
+      <c r="F411" t="s">
+        <v>3799</v>
+      </c>
+      <c r="G411" t="s">
+        <v>3800</v>
+      </c>
+      <c r="H411" t="s">
+        <v>3801</v>
+      </c>
+      <c r="I411" t="s">
+        <v>3802</v>
+      </c>
+      <c r="J411" t="s">
+        <v>24</v>
+      </c>
+      <c r="K411" t="s">
+        <v>274</v>
+      </c>
+      <c r="L411" t="s">
+        <v>26</v>
+      </c>
+      <c r="M411" t="s">
+        <v>276</v>
+      </c>
+      <c r="N411" t="s">
+        <v>28</v>
+      </c>
+      <c r="O411" t="s">
+        <v>3803</v>
+      </c>
+    </row>
+    <row r="412" spans="1:15">
+      <c r="A412">
+        <v>58120</v>
+      </c>
+      <c r="B412" t="s">
+        <v>3804</v>
+      </c>
+      <c r="C412" t="s">
+        <v>3805</v>
+      </c>
+      <c r="D412" t="s">
+        <v>3806</v>
+      </c>
+      <c r="E412" t="s">
+        <v>3807</v>
+      </c>
+      <c r="F412" t="s">
+        <v>3808</v>
+      </c>
+      <c r="G412" t="s">
+        <v>3809</v>
+      </c>
+      <c r="H412" t="s">
+        <v>3810</v>
+      </c>
+      <c r="I412" t="s">
+        <v>3811</v>
+      </c>
+      <c r="J412" t="s">
+        <v>24</v>
+      </c>
+      <c r="K412" t="s">
+        <v>25</v>
+      </c>
+      <c r="L412" t="s">
+        <v>26</v>
+      </c>
+      <c r="M412" t="s">
+        <v>27</v>
+      </c>
+      <c r="N412" t="s">
+        <v>28</v>
+      </c>
+      <c r="O412" t="s">
+        <v>3812</v>
+      </c>
+    </row>
+    <row r="413" spans="1:15">
+      <c r="A413">
+        <v>58122</v>
+      </c>
+      <c r="B413" t="s">
+        <v>3813</v>
+      </c>
+      <c r="C413" t="s">
+        <v>3814</v>
+      </c>
+      <c r="D413" t="s">
+        <v>3815</v>
+      </c>
+      <c r="E413" t="s">
+        <v>3816</v>
+      </c>
+      <c r="F413" t="s">
+        <v>3817</v>
+      </c>
+      <c r="G413" t="s">
+        <v>3818</v>
+      </c>
+      <c r="H413" t="s">
+        <v>3819</v>
+      </c>
+      <c r="I413" t="s">
+        <v>3820</v>
+      </c>
+      <c r="J413" t="s">
+        <v>24</v>
+      </c>
+      <c r="K413" t="s">
+        <v>170</v>
+      </c>
+      <c r="L413" t="s">
+        <v>26</v>
+      </c>
+      <c r="M413" t="s">
+        <v>171</v>
+      </c>
+      <c r="N413" t="s">
+        <v>28</v>
+      </c>
+      <c r="O413" t="s">
+        <v>3821</v>
+      </c>
+    </row>
+    <row r="414" spans="1:15">
+      <c r="A414">
+        <v>58144</v>
+      </c>
+      <c r="B414" t="s">
+        <v>3822</v>
+      </c>
+      <c r="C414" t="s">
+        <v>3823</v>
+      </c>
+      <c r="D414" t="s">
+        <v>3824</v>
+      </c>
+      <c r="E414" t="s">
+        <v>3825</v>
+      </c>
+      <c r="F414" t="s">
+        <v>3826</v>
+      </c>
+      <c r="G414" t="s">
+        <v>3827</v>
+      </c>
+      <c r="H414" t="s">
+        <v>3828</v>
+      </c>
+      <c r="I414" t="s">
+        <v>3829</v>
+      </c>
+      <c r="J414" t="s">
+        <v>24</v>
+      </c>
+      <c r="K414" t="s">
+        <v>25</v>
+      </c>
+      <c r="L414" t="s">
+        <v>26</v>
+      </c>
+      <c r="M414" t="s">
+        <v>27</v>
+      </c>
+      <c r="N414" t="s">
+        <v>28</v>
+      </c>
+      <c r="O414" t="s">
+        <v>3830</v>
+      </c>
+    </row>
+    <row r="415" spans="1:15">
+      <c r="A415">
+        <v>58148</v>
+      </c>
+      <c r="B415" t="s">
+        <v>3831</v>
+      </c>
+      <c r="C415" t="s">
+        <v>3832</v>
+      </c>
+      <c r="D415" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E415" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F415" t="s">
+        <v>3835</v>
+      </c>
+      <c r="G415" t="s">
+        <v>3836</v>
+      </c>
+      <c r="H415" t="s">
+        <v>3837</v>
+      </c>
+      <c r="I415" t="s">
+        <v>3838</v>
+      </c>
+      <c r="J415" t="s">
+        <v>24</v>
+      </c>
+      <c r="K415" t="s">
+        <v>1071</v>
+      </c>
+      <c r="L415" t="s">
+        <v>26</v>
+      </c>
+      <c r="M415" t="s">
+        <v>1072</v>
+      </c>
+      <c r="N415" t="s">
+        <v>28</v>
+      </c>
+      <c r="O415" t="s">
+        <v>3839</v>
+      </c>
+    </row>
+    <row r="416" spans="1:15">
+      <c r="A416">
+        <v>58218</v>
+      </c>
+      <c r="B416" t="s">
+        <v>3840</v>
+      </c>
+      <c r="C416" t="s">
+        <v>3841</v>
+      </c>
+      <c r="D416" t="s">
+        <v>3842</v>
+      </c>
+      <c r="E416" t="s">
+        <v>3843</v>
+      </c>
+      <c r="F416" t="s">
+        <v>3844</v>
+      </c>
+      <c r="G416" t="s">
+        <v>3845</v>
+      </c>
+      <c r="H416" t="s">
+        <v>3846</v>
+      </c>
+      <c r="I416" t="s">
+        <v>3847</v>
+      </c>
+      <c r="J416" t="s">
+        <v>24</v>
+      </c>
+      <c r="K416" t="s">
+        <v>170</v>
+      </c>
+      <c r="L416" t="s">
+        <v>26</v>
+      </c>
+      <c r="M416" t="s">
+        <v>171</v>
+      </c>
+      <c r="N416" t="s">
+        <v>28</v>
+      </c>
+      <c r="O416" t="s">
+        <v>3848</v>
+      </c>
+    </row>
+    <row r="417" spans="1:15">
+      <c r="A417">
+        <v>58223</v>
+      </c>
+      <c r="B417" t="s">
+        <v>3849</v>
+      </c>
+      <c r="C417" t="s">
+        <v>3850</v>
+      </c>
+      <c r="D417" t="s">
+        <v>3851</v>
+      </c>
+      <c r="E417" t="s">
+        <v>3852</v>
+      </c>
+      <c r="F417" t="s">
+        <v>3853</v>
+      </c>
+      <c r="G417" t="s">
+        <v>3854</v>
+      </c>
+      <c r="H417" t="s">
+        <v>3855</v>
+      </c>
+      <c r="I417" t="s">
+        <v>3856</v>
+      </c>
+      <c r="J417" t="s">
+        <v>24</v>
+      </c>
+      <c r="K417" t="s">
+        <v>170</v>
+      </c>
+      <c r="L417" t="s">
+        <v>26</v>
+      </c>
+      <c r="M417" t="s">
+        <v>171</v>
+      </c>
+      <c r="N417" t="s">
+        <v>28</v>
+      </c>
+      <c r="O417" t="s">
+        <v>3857</v>
+      </c>
+    </row>
+    <row r="418" spans="1:15">
+      <c r="A418">
+        <v>58240</v>
+      </c>
+      <c r="B418" t="s">
+        <v>3858</v>
+      </c>
+      <c r="C418" t="s">
+        <v>3859</v>
+      </c>
+      <c r="D418" t="s">
+        <v>3860</v>
+      </c>
+      <c r="E418" t="s">
+        <v>3861</v>
+      </c>
+      <c r="F418" t="s">
+        <v>3862</v>
+      </c>
+      <c r="G418" t="s">
+        <v>3863</v>
+      </c>
+      <c r="H418" t="s">
+        <v>3864</v>
+      </c>
+      <c r="I418" t="s">
+        <v>3865</v>
+      </c>
+      <c r="J418" t="s">
+        <v>24</v>
+      </c>
+      <c r="K418" t="s">
+        <v>3866</v>
+      </c>
+      <c r="L418" t="s">
+        <v>26</v>
+      </c>
+      <c r="M418" t="s">
+        <v>3867</v>
+      </c>
+      <c r="N418" t="s">
+        <v>28</v>
+      </c>
+      <c r="O418" t="s">
+        <v>3868</v>
+      </c>
+    </row>
+    <row r="419" spans="1:15">
+      <c r="A419">
+        <v>58259</v>
+      </c>
+      <c r="B419" t="s">
+        <v>3869</v>
+      </c>
+      <c r="C419" t="s">
+        <v>3870</v>
+      </c>
+      <c r="D419" t="s">
+        <v>3871</v>
+      </c>
+      <c r="E419" t="s">
+        <v>3872</v>
+      </c>
+      <c r="F419" t="s">
+        <v>3873</v>
+      </c>
+      <c r="G419" t="s">
+        <v>3874</v>
+      </c>
+      <c r="H419" t="s">
+        <v>3875</v>
+      </c>
+      <c r="I419" t="s">
+        <v>3876</v>
+      </c>
+      <c r="J419" t="s">
+        <v>24</v>
+      </c>
+      <c r="K419" t="s">
+        <v>3877</v>
+      </c>
+      <c r="L419" t="s">
+        <v>26</v>
+      </c>
+      <c r="M419" t="s">
+        <v>3878</v>
+      </c>
+      <c r="N419" t="s">
+        <v>28</v>
+      </c>
+      <c r="O419" t="s">
+        <v>3879</v>
+      </c>
+    </row>
+    <row r="420" spans="1:15">
+      <c r="A420">
+        <v>64637</v>
+      </c>
+      <c r="B420" t="s">
+        <v>3880</v>
+      </c>
+      <c r="C420" t="s">
+        <v>3881</v>
+      </c>
+      <c r="D420" t="s">
+        <v>3882</v>
+      </c>
+      <c r="E420" t="s">
+        <v>3883</v>
+      </c>
+      <c r="F420" t="s">
+        <v>3884</v>
+      </c>
+      <c r="G420" t="s">
+        <v>3885</v>
+      </c>
+      <c r="H420" t="s">
+        <v>3886</v>
+      </c>
+      <c r="I420" t="s">
+        <v>3887</v>
+      </c>
+      <c r="J420" t="s">
+        <v>24</v>
+      </c>
+      <c r="K420" t="s">
+        <v>47</v>
+      </c>
+      <c r="L420" t="s">
+        <v>26</v>
+      </c>
+      <c r="M420" t="s">
+        <v>48</v>
+      </c>
+      <c r="N420" t="s">
+        <v>28</v>
+      </c>
+      <c r="O420" t="s">
+        <v>3888</v>
+      </c>
+    </row>
+    <row r="421" spans="1:15">
+      <c r="A421">
+        <v>64643</v>
+      </c>
+      <c r="B421" t="s">
+        <v>3889</v>
+      </c>
+      <c r="C421" t="s">
+        <v>3890</v>
+      </c>
+      <c r="D421" t="s">
+        <v>3891</v>
+      </c>
+      <c r="E421" t="s">
+        <v>3892</v>
+      </c>
+      <c r="F421" t="s">
+        <v>3893</v>
+      </c>
+      <c r="G421" t="s">
+        <v>3894</v>
+      </c>
+      <c r="H421" t="s">
+        <v>3895</v>
+      </c>
+      <c r="I421" t="s">
+        <v>3896</v>
+      </c>
+      <c r="J421" t="s">
+        <v>24</v>
+      </c>
+      <c r="K421" t="s">
+        <v>170</v>
+      </c>
+      <c r="L421" t="s">
+        <v>26</v>
+      </c>
+      <c r="M421" t="s">
+        <v>171</v>
+      </c>
+      <c r="N421" t="s">
+        <v>28</v>
+      </c>
+      <c r="O421" t="s">
+        <v>3897</v>
+      </c>
+    </row>
+    <row r="422" spans="1:15">
+      <c r="A422">
+        <v>64689</v>
+      </c>
+      <c r="B422" t="s">
+        <v>3898</v>
+      </c>
+      <c r="C422" t="s">
+        <v>3899</v>
+      </c>
+      <c r="D422" t="s">
+        <v>3900</v>
+      </c>
+      <c r="E422" t="s">
+        <v>3901</v>
+      </c>
+      <c r="F422" t="s">
+        <v>3902</v>
+      </c>
+      <c r="G422" t="s">
+        <v>3903</v>
+      </c>
+      <c r="H422" t="s">
+        <v>3904</v>
+      </c>
+      <c r="I422" t="s">
+        <v>3905</v>
+      </c>
+      <c r="J422" t="s">
+        <v>24</v>
+      </c>
+      <c r="K422" t="s">
+        <v>59</v>
+      </c>
+      <c r="L422" t="s">
+        <v>26</v>
+      </c>
+      <c r="M422" t="s">
+        <v>61</v>
+      </c>
+      <c r="N422" t="s">
+        <v>28</v>
+      </c>
+      <c r="O422" t="s">
+        <v>3906</v>
+      </c>
+    </row>
+    <row r="423" spans="1:15">
+      <c r="A423">
+        <v>65000</v>
+      </c>
+      <c r="B423" t="s">
+        <v>3907</v>
+      </c>
+      <c r="C423" t="s">
+        <v>3908</v>
+      </c>
+      <c r="D423" t="s">
+        <v>3909</v>
+      </c>
+      <c r="E423" t="s">
+        <v>3910</v>
+      </c>
+      <c r="F423" t="s">
+        <v>3911</v>
+      </c>
+      <c r="G423" t="s">
+        <v>3912</v>
+      </c>
+      <c r="H423" t="s">
+        <v>3913</v>
+      </c>
+      <c r="I423" t="s">
+        <v>3914</v>
+      </c>
+      <c r="J423" t="s">
+        <v>24</v>
+      </c>
+      <c r="K423" t="s">
+        <v>25</v>
+      </c>
+      <c r="L423" t="s">
+        <v>26</v>
+      </c>
+      <c r="M423" t="s">
+        <v>27</v>
+      </c>
+      <c r="N423" t="s">
+        <v>28</v>
+      </c>
+      <c r="O423" t="s">
+        <v>3915</v>
+      </c>
+    </row>
+    <row r="424" spans="1:15">
+      <c r="A424">
+        <v>65001</v>
+      </c>
+      <c r="B424" t="s">
+        <v>3916</v>
+      </c>
+      <c r="C424" t="s">
+        <v>3917</v>
+      </c>
+      <c r="D424" t="s">
+        <v>3918</v>
+      </c>
+      <c r="E424" t="s">
+        <v>3919</v>
+      </c>
+      <c r="F424" t="s">
+        <v>3920</v>
+      </c>
+      <c r="G424" t="s">
+        <v>3921</v>
+      </c>
+      <c r="H424" t="s">
+        <v>3922</v>
+      </c>
+      <c r="I424" t="s">
+        <v>3923</v>
+      </c>
+      <c r="J424" t="s">
+        <v>24</v>
+      </c>
+      <c r="K424" t="s">
+        <v>170</v>
+      </c>
+      <c r="L424" t="s">
+        <v>26</v>
+      </c>
+      <c r="M424" t="s">
+        <v>171</v>
+      </c>
+      <c r="N424" t="s">
+        <v>28</v>
+      </c>
+      <c r="O424" t="s">
+        <v>3924</v>
+      </c>
+    </row>
+    <row r="425" spans="1:15">
+      <c r="A425">
+        <v>65002</v>
+      </c>
+      <c r="B425" t="s">
+        <v>3925</v>
+      </c>
+      <c r="C425" t="s">
+        <v>3926</v>
+      </c>
+      <c r="D425" t="s">
+        <v>3927</v>
+      </c>
+      <c r="E425" t="s">
+        <v>3928</v>
+      </c>
+      <c r="F425" t="s">
+        <v>3929</v>
+      </c>
+      <c r="G425" t="s">
+        <v>3930</v>
+      </c>
+      <c r="H425" t="s">
+        <v>3931</v>
+      </c>
+      <c r="I425" t="s">
+        <v>3932</v>
+      </c>
+      <c r="J425" t="s">
+        <v>24</v>
+      </c>
+      <c r="K425" t="s">
+        <v>25</v>
+      </c>
+      <c r="L425" t="s">
+        <v>26</v>
+      </c>
+      <c r="M425" t="s">
+        <v>27</v>
+      </c>
+      <c r="N425" t="s">
+        <v>28</v>
+      </c>
+      <c r="O425" t="s">
+        <v>3933</v>
+      </c>
+    </row>
+    <row r="426" spans="1:15">
+      <c r="A426">
+        <v>65003</v>
+      </c>
+      <c r="B426" t="s">
+        <v>3934</v>
+      </c>
+      <c r="C426" t="s">
+        <v>3935</v>
+      </c>
+      <c r="D426" t="s">
+        <v>3936</v>
+      </c>
+      <c r="E426" t="s">
+        <v>3937</v>
+      </c>
+      <c r="F426" t="s">
+        <v>3938</v>
+      </c>
+      <c r="G426" t="s">
+        <v>3939</v>
+      </c>
+      <c r="H426" t="s">
+        <v>3940</v>
+      </c>
+      <c r="I426" t="s">
+        <v>3941</v>
+      </c>
+      <c r="J426" t="s">
+        <v>24</v>
+      </c>
+      <c r="K426" t="s">
+        <v>170</v>
+      </c>
+      <c r="L426" t="s">
+        <v>26</v>
+      </c>
+      <c r="M426" t="s">
+        <v>171</v>
+      </c>
+      <c r="N426" t="s">
+        <v>28</v>
+      </c>
+      <c r="O426" t="s">
+        <v>3942</v>
+      </c>
+    </row>
+    <row r="427" spans="1:15">
+      <c r="A427">
+        <v>65004</v>
+      </c>
+      <c r="B427" t="s">
+        <v>3943</v>
+      </c>
+      <c r="C427" t="s">
+        <v>3944</v>
+      </c>
+      <c r="D427" t="s">
+        <v>3945</v>
+      </c>
+      <c r="E427" t="s">
+        <v>3946</v>
+      </c>
+      <c r="F427" t="s">
+        <v>3947</v>
+      </c>
+      <c r="G427" t="s">
+        <v>3948</v>
+      </c>
+      <c r="H427" t="s">
+        <v>3949</v>
+      </c>
+      <c r="I427" t="s">
+        <v>3950</v>
+      </c>
+      <c r="J427" t="s">
+        <v>24</v>
+      </c>
+      <c r="K427" t="s">
+        <v>170</v>
+      </c>
+      <c r="L427" t="s">
+        <v>26</v>
+      </c>
+      <c r="M427" t="s">
+        <v>171</v>
+      </c>
+      <c r="N427" t="s">
+        <v>28</v>
+      </c>
+      <c r="O427" t="s">
+        <v>3951</v>
+      </c>
+    </row>
+    <row r="428" spans="1:15">
+      <c r="A428">
+        <v>65005</v>
+      </c>
+      <c r="B428" t="s">
+        <v>3952</v>
+      </c>
+      <c r="C428" t="s">
+        <v>3953</v>
+      </c>
+      <c r="D428" t="s">
+        <v>3954</v>
+      </c>
+      <c r="E428" t="s">
+        <v>3955</v>
+      </c>
+      <c r="F428" t="s">
+        <v>3956</v>
+      </c>
+      <c r="G428" t="s">
+        <v>3957</v>
+      </c>
+      <c r="H428" t="s">
+        <v>3958</v>
+      </c>
+      <c r="I428" t="s">
+        <v>3959</v>
+      </c>
+      <c r="J428" t="s">
+        <v>24</v>
+      </c>
+      <c r="K428" t="s">
+        <v>3960</v>
+      </c>
+      <c r="L428" t="s">
+        <v>26</v>
+      </c>
+      <c r="M428" t="s">
+        <v>3961</v>
+      </c>
+      <c r="N428" t="s">
+        <v>28</v>
+      </c>
+      <c r="O428" t="s">
+        <v>3962</v>
+      </c>
+    </row>
+    <row r="429" spans="1:15">
+      <c r="A429">
+        <v>65006</v>
+      </c>
+      <c r="B429" t="s">
+        <v>3963</v>
+      </c>
+      <c r="C429" t="s">
+        <v>3964</v>
+      </c>
+      <c r="D429" t="s">
+        <v>3965</v>
+      </c>
+      <c r="E429" t="s">
+        <v>3966</v>
+      </c>
+      <c r="F429" t="s">
+        <v>3967</v>
+      </c>
+      <c r="G429" t="s">
+        <v>3968</v>
+      </c>
+      <c r="H429" t="s">
+        <v>3969</v>
+      </c>
+      <c r="I429" t="s">
+        <v>3970</v>
+      </c>
+      <c r="J429" t="s">
+        <v>24</v>
+      </c>
+      <c r="K429" t="s">
+        <v>3971</v>
+      </c>
+      <c r="L429" t="s">
+        <v>26</v>
+      </c>
+      <c r="M429" t="s">
+        <v>3972</v>
+      </c>
+      <c r="N429" t="s">
+        <v>28</v>
+      </c>
+      <c r="O429" t="s">
+        <v>3973</v>
+      </c>
+    </row>
+    <row r="430" spans="1:15">
+      <c r="A430">
+        <v>65007</v>
+      </c>
+      <c r="B430" t="s">
+        <v>3974</v>
+      </c>
+      <c r="C430" t="s">
+        <v>3975</v>
+      </c>
+      <c r="D430" t="s">
+        <v>3976</v>
+      </c>
+      <c r="E430" t="s">
+        <v>3977</v>
+      </c>
+      <c r="F430" t="s">
+        <v>3978</v>
+      </c>
+      <c r="G430" t="s">
+        <v>3979</v>
+      </c>
+      <c r="H430" t="s">
+        <v>3980</v>
+      </c>
+      <c r="I430" t="s">
+        <v>3981</v>
+      </c>
+      <c r="J430" t="s">
+        <v>24</v>
+      </c>
+      <c r="K430" t="s">
+        <v>25</v>
+      </c>
+      <c r="L430" t="s">
+        <v>26</v>
+      </c>
+      <c r="M430" t="s">
+        <v>27</v>
+      </c>
+      <c r="N430" t="s">
+        <v>28</v>
+      </c>
+      <c r="O430" t="s">
+        <v>3982</v>
+      </c>
+    </row>
+    <row r="431" spans="1:15">
+      <c r="A431">
+        <v>65008</v>
+      </c>
+      <c r="B431" t="s">
+        <v>3983</v>
+      </c>
+      <c r="C431" t="s">
+        <v>3984</v>
+      </c>
+      <c r="D431" t="s">
+        <v>3985</v>
+      </c>
+      <c r="E431" t="s">
+        <v>3986</v>
+      </c>
+      <c r="F431" t="s">
+        <v>3987</v>
+      </c>
+      <c r="G431" t="s">
+        <v>3988</v>
+      </c>
+      <c r="H431" t="s">
+        <v>3989</v>
+      </c>
+      <c r="I431" t="s">
+        <v>3990</v>
+      </c>
+      <c r="J431" t="s">
+        <v>24</v>
+      </c>
+      <c r="K431" t="s">
+        <v>170</v>
+      </c>
+      <c r="L431" t="s">
+        <v>26</v>
+      </c>
+      <c r="M431" t="s">
+        <v>171</v>
+      </c>
+      <c r="N431" t="s">
+        <v>28</v>
+      </c>
+      <c r="O431" t="s">
+        <v>3991</v>
+      </c>
+    </row>
+    <row r="432" spans="1:15">
+      <c r="A432">
+        <v>65009</v>
+      </c>
+      <c r="B432" t="s">
+        <v>3992</v>
+      </c>
+      <c r="C432" t="s">
+        <v>3993</v>
+      </c>
+      <c r="D432" t="s">
+        <v>3994</v>
+      </c>
+      <c r="E432" t="s">
+        <v>3995</v>
+      </c>
+      <c r="F432" t="s">
+        <v>3996</v>
+      </c>
+      <c r="G432" t="s">
+        <v>3997</v>
+      </c>
+      <c r="H432" t="s">
+        <v>3998</v>
+      </c>
+      <c r="I432" t="s">
+        <v>3999</v>
+      </c>
+      <c r="J432" t="s">
+        <v>24</v>
+      </c>
+      <c r="K432" t="s">
+        <v>170</v>
+      </c>
+      <c r="L432" t="s">
+        <v>26</v>
+      </c>
+      <c r="M432" t="s">
+        <v>171</v>
+      </c>
+      <c r="N432" t="s">
+        <v>28</v>
+      </c>
+      <c r="O432" t="s">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="433" spans="1:15">
+      <c r="A433">
+        <v>65010</v>
+      </c>
+      <c r="B433" t="s">
+        <v>4001</v>
+      </c>
+      <c r="C433" t="s">
+        <v>4002</v>
+      </c>
+      <c r="D433" t="s">
+        <v>4003</v>
+      </c>
+      <c r="E433" t="s">
+        <v>4004</v>
+      </c>
+      <c r="F433" t="s">
+        <v>4005</v>
+      </c>
+      <c r="G433" t="s">
+        <v>4006</v>
+      </c>
+      <c r="H433" t="s">
+        <v>4007</v>
+      </c>
+      <c r="I433" t="s">
+        <v>4008</v>
+      </c>
+      <c r="J433" t="s">
+        <v>24</v>
+      </c>
+      <c r="K433" t="s">
+        <v>25</v>
+      </c>
+      <c r="L433" t="s">
+        <v>26</v>
+      </c>
+      <c r="M433" t="s">
+        <v>27</v>
+      </c>
+      <c r="N433" t="s">
+        <v>28</v>
+      </c>
+      <c r="O433" t="s">
+        <v>4009</v>
+      </c>
+    </row>
+    <row r="434" spans="1:15">
+      <c r="A434">
+        <v>65011</v>
+      </c>
+      <c r="B434" t="s">
+        <v>4010</v>
+      </c>
+      <c r="C434" t="s">
+        <v>4011</v>
+      </c>
+      <c r="D434" t="s">
+        <v>4012</v>
+      </c>
+      <c r="E434" t="s">
+        <v>4013</v>
+      </c>
+      <c r="F434" t="s">
+        <v>4014</v>
+      </c>
+      <c r="G434" t="s">
+        <v>4015</v>
+      </c>
+      <c r="H434" t="s">
+        <v>4016</v>
+      </c>
+      <c r="I434" t="s">
+        <v>4017</v>
+      </c>
+      <c r="J434" t="s">
+        <v>24</v>
+      </c>
+      <c r="K434" t="s">
+        <v>170</v>
+      </c>
+      <c r="L434" t="s">
+        <v>26</v>
+      </c>
+      <c r="M434" t="s">
+        <v>171</v>
+      </c>
+      <c r="N434" t="s">
+        <v>28</v>
+      </c>
+      <c r="O434" t="s">
+        <v>4018</v>
+      </c>
+    </row>
+    <row r="435" spans="1:15">
+      <c r="A435">
+        <v>65012</v>
+      </c>
+      <c r="B435" t="s">
+        <v>4019</v>
+      </c>
+      <c r="C435" t="s">
+        <v>4020</v>
+      </c>
+      <c r="D435" t="s">
+        <v>4021</v>
+      </c>
+      <c r="E435" t="s">
+        <v>4022</v>
+      </c>
+      <c r="F435" t="s">
+        <v>4023</v>
+      </c>
+      <c r="G435" t="s">
+        <v>4024</v>
+      </c>
+      <c r="H435" t="s">
+        <v>4025</v>
+      </c>
+      <c r="I435" t="s">
+        <v>4026</v>
+      </c>
+      <c r="J435" t="s">
+        <v>24</v>
+      </c>
+      <c r="K435" t="s">
+        <v>4027</v>
+      </c>
+      <c r="L435" t="s">
+        <v>26</v>
+      </c>
+      <c r="M435" t="s">
+        <v>4028</v>
+      </c>
+      <c r="N435" t="s">
+        <v>28</v>
+      </c>
+      <c r="O435" t="s">
+        <v>4029</v>
+      </c>
+    </row>
+    <row r="436" spans="1:15">
+      <c r="A436">
+        <v>65013</v>
+      </c>
+      <c r="B436" t="s">
+        <v>4030</v>
+      </c>
+      <c r="C436" t="s">
+        <v>4031</v>
+      </c>
+      <c r="D436" t="s">
+        <v>4032</v>
+      </c>
+      <c r="E436" t="s">
+        <v>4033</v>
+      </c>
+      <c r="F436" t="s">
+        <v>4034</v>
+      </c>
+      <c r="G436" t="s">
+        <v>4035</v>
+      </c>
+      <c r="H436" t="s">
+        <v>4036</v>
+      </c>
+      <c r="I436" t="s">
+        <v>4037</v>
+      </c>
+      <c r="J436" t="s">
+        <v>24</v>
+      </c>
+      <c r="K436" t="s">
+        <v>25</v>
+      </c>
+      <c r="L436" t="s">
+        <v>26</v>
+      </c>
+      <c r="M436" t="s">
+        <v>27</v>
+      </c>
+      <c r="N436" t="s">
+        <v>28</v>
+      </c>
+      <c r="O436" t="s">
+        <v>4038</v>
+      </c>
+    </row>
+    <row r="437" spans="1:15">
+      <c r="A437">
+        <v>65014</v>
+      </c>
+      <c r="B437" t="s">
+        <v>4039</v>
+      </c>
+      <c r="C437" t="s">
+        <v>4040</v>
+      </c>
+      <c r="D437" t="s">
+        <v>4041</v>
+      </c>
+      <c r="E437" t="s">
+        <v>4042</v>
+      </c>
+      <c r="F437" t="s">
+        <v>4043</v>
+      </c>
+      <c r="G437" t="s">
+        <v>4044</v>
+      </c>
+      <c r="H437" t="s">
+        <v>4045</v>
+      </c>
+      <c r="I437" t="s">
+        <v>4046</v>
+      </c>
+      <c r="J437" t="s">
+        <v>450</v>
+      </c>
+      <c r="K437" t="s">
+        <v>690</v>
+      </c>
+      <c r="L437" t="s">
+        <v>452</v>
+      </c>
+      <c r="M437" t="s">
+        <v>691</v>
+      </c>
+      <c r="N437" t="s">
+        <v>28</v>
+      </c>
+      <c r="O437" t="s">
+        <v>4047</v>
+      </c>
+    </row>
+    <row r="438" spans="1:15">
+      <c r="A438">
+        <v>65015</v>
+      </c>
+      <c r="B438" t="s">
+        <v>4048</v>
+      </c>
+      <c r="C438" t="s">
+        <v>4049</v>
+      </c>
+      <c r="D438" t="s">
+        <v>4050</v>
+      </c>
+      <c r="E438" t="s">
+        <v>4051</v>
+      </c>
+      <c r="F438" t="s">
+        <v>4052</v>
+      </c>
+      <c r="G438" t="s">
+        <v>4053</v>
+      </c>
+      <c r="H438" t="s">
+        <v>4054</v>
+      </c>
+      <c r="I438" t="s">
+        <v>4055</v>
+      </c>
+      <c r="J438" t="s">
+        <v>24</v>
+      </c>
+      <c r="K438" t="s">
+        <v>170</v>
+      </c>
+      <c r="L438" t="s">
+        <v>26</v>
+      </c>
+      <c r="M438" t="s">
+        <v>171</v>
+      </c>
+      <c r="N438" t="s">
+        <v>28</v>
+      </c>
+      <c r="O438" t="s">
+        <v>4056</v>
+      </c>
+    </row>
+    <row r="439" spans="1:15">
+      <c r="A439">
+        <v>65016</v>
+      </c>
+      <c r="B439" t="s">
+        <v>4057</v>
+      </c>
+      <c r="C439" t="s">
+        <v>4058</v>
+      </c>
+      <c r="D439" t="s">
+        <v>4059</v>
+      </c>
+      <c r="E439" t="s">
+        <v>4060</v>
+      </c>
+      <c r="F439" t="s">
+        <v>4061</v>
+      </c>
+      <c r="G439" t="s">
+        <v>4062</v>
+      </c>
+      <c r="H439" t="s">
+        <v>4063</v>
+      </c>
+      <c r="I439" t="s">
+        <v>4064</v>
+      </c>
+      <c r="J439" t="s">
+        <v>24</v>
+      </c>
+      <c r="K439" t="s">
+        <v>25</v>
+      </c>
+      <c r="L439" t="s">
+        <v>26</v>
+      </c>
+      <c r="M439" t="s">
+        <v>27</v>
+      </c>
+      <c r="N439" t="s">
+        <v>28</v>
+      </c>
+      <c r="O439" t="s">
+        <v>4065</v>
+      </c>
+    </row>
+    <row r="440" spans="1:15">
+      <c r="A440">
+        <v>65017</v>
+      </c>
+      <c r="B440" t="s">
+        <v>4066</v>
+      </c>
+      <c r="C440" t="s">
+        <v>4067</v>
+      </c>
+      <c r="D440" t="s">
+        <v>4068</v>
+      </c>
+      <c r="E440" t="s">
+        <v>4069</v>
+      </c>
+      <c r="F440" t="s">
+        <v>4070</v>
+      </c>
+      <c r="G440" t="s">
+        <v>4071</v>
+      </c>
+      <c r="H440" t="s">
+        <v>4072</v>
+      </c>
+      <c r="I440" t="s">
+        <v>4073</v>
+      </c>
+      <c r="J440" t="s">
+        <v>24</v>
+      </c>
+      <c r="K440" t="s">
+        <v>4074</v>
+      </c>
+      <c r="L440" t="s">
+        <v>26</v>
+      </c>
+      <c r="M440" t="s">
+        <v>4075</v>
+      </c>
+      <c r="N440" t="s">
+        <v>28</v>
+      </c>
+      <c r="O440" t="s">
+        <v>4076</v>
+      </c>
+    </row>
+    <row r="441" spans="1:15">
+      <c r="A441">
+        <v>65018</v>
+      </c>
+      <c r="B441" t="s">
+        <v>4077</v>
+      </c>
+      <c r="C441" t="s">
+        <v>4078</v>
+      </c>
+      <c r="D441" t="s">
+        <v>4079</v>
+      </c>
+      <c r="E441" t="s">
+        <v>4080</v>
+      </c>
+      <c r="F441" t="s">
+        <v>4081</v>
+      </c>
+      <c r="G441" t="s">
+        <v>4082</v>
+      </c>
+      <c r="H441" t="s">
+        <v>4083</v>
+      </c>
+      <c r="I441" t="s">
+        <v>4084</v>
+      </c>
+      <c r="J441" t="s">
+        <v>24</v>
+      </c>
+      <c r="K441" t="s">
+        <v>4085</v>
+      </c>
+      <c r="L441" t="s">
+        <v>26</v>
+      </c>
+      <c r="M441" t="s">
+        <v>4086</v>
+      </c>
+      <c r="N441" t="s">
+        <v>28</v>
+      </c>
+      <c r="O441" t="s">
+        <v>4087</v>
+      </c>
+    </row>
+    <row r="442" spans="1:15">
+      <c r="A442">
+        <v>65019</v>
+      </c>
+      <c r="B442" t="s">
+        <v>4088</v>
+      </c>
+      <c r="C442" t="s">
+        <v>4089</v>
+      </c>
+      <c r="D442" t="s">
+        <v>4090</v>
+      </c>
+      <c r="E442" t="s">
+        <v>4091</v>
+      </c>
+      <c r="F442" t="s">
+        <v>4092</v>
+      </c>
+      <c r="G442" t="s">
+        <v>4093</v>
+      </c>
+      <c r="H442" t="s">
+        <v>4094</v>
+      </c>
+      <c r="I442" t="s">
+        <v>4095</v>
+      </c>
+      <c r="J442" t="s">
+        <v>24</v>
+      </c>
+      <c r="K442" t="s">
+        <v>170</v>
+      </c>
+      <c r="L442" t="s">
+        <v>26</v>
+      </c>
+      <c r="M442" t="s">
+        <v>171</v>
+      </c>
+      <c r="N442" t="s">
+        <v>28</v>
+      </c>
+      <c r="O442" t="s">
+        <v>4096</v>
+      </c>
+    </row>
+    <row r="443" spans="1:15">
+      <c r="A443">
+        <v>65020</v>
+      </c>
+      <c r="B443" t="s">
+        <v>4097</v>
+      </c>
+      <c r="C443" t="s">
+        <v>4098</v>
+      </c>
+      <c r="D443" t="s">
+        <v>4099</v>
+      </c>
+      <c r="E443" t="s">
+        <v>4100</v>
+      </c>
+      <c r="F443" t="s">
+        <v>4101</v>
+      </c>
+      <c r="G443" t="s">
+        <v>4102</v>
+      </c>
+      <c r="H443" t="s">
+        <v>4103</v>
+      </c>
+      <c r="I443" t="s">
+        <v>4104</v>
+      </c>
+      <c r="J443" t="s">
+        <v>24</v>
+      </c>
+      <c r="K443" t="s">
+        <v>4105</v>
+      </c>
+      <c r="L443" t="s">
+        <v>26</v>
+      </c>
+      <c r="M443" t="s">
+        <v>4106</v>
+      </c>
+      <c r="N443" t="s">
+        <v>28</v>
+      </c>
+      <c r="O443" t="s">
+        <v>4107</v>
+      </c>
+    </row>
+    <row r="444" spans="1:15">
+      <c r="A444">
+        <v>65021</v>
+      </c>
+      <c r="B444" t="s">
+        <v>4108</v>
+      </c>
+      <c r="C444" t="s">
+        <v>4109</v>
+      </c>
+      <c r="D444" t="s">
+        <v>4110</v>
+      </c>
+      <c r="E444" t="s">
+        <v>4111</v>
+      </c>
+      <c r="F444" t="s">
+        <v>4112</v>
+      </c>
+      <c r="G444" t="s">
+        <v>4113</v>
+      </c>
+      <c r="H444" t="s">
+        <v>4114</v>
+      </c>
+      <c r="I444" t="s">
+        <v>4115</v>
+      </c>
+      <c r="J444" t="s">
+        <v>24</v>
+      </c>
+      <c r="K444" t="s">
+        <v>25</v>
+      </c>
+      <c r="L444" t="s">
+        <v>26</v>
+      </c>
+      <c r="M444" t="s">
+        <v>27</v>
+      </c>
+      <c r="N444" t="s">
+        <v>28</v>
+      </c>
+      <c r="O444" t="s">
+        <v>4116</v>
+      </c>
+    </row>
+    <row r="445" spans="1:15">
+      <c r="A445">
+        <v>65022</v>
+      </c>
+      <c r="B445" t="s">
+        <v>4117</v>
+      </c>
+      <c r="C445" t="s">
+        <v>4118</v>
+      </c>
+      <c r="D445" t="s">
+        <v>4119</v>
+      </c>
+      <c r="E445" t="s">
+        <v>4120</v>
+      </c>
+      <c r="F445" t="s">
+        <v>4121</v>
+      </c>
+      <c r="G445" t="s">
+        <v>4122</v>
+      </c>
+      <c r="H445" t="s">
+        <v>4123</v>
+      </c>
+      <c r="I445" t="s">
+        <v>4124</v>
+      </c>
+      <c r="J445" t="s">
+        <v>24</v>
+      </c>
+      <c r="K445" t="s">
+        <v>25</v>
+      </c>
+      <c r="L445" t="s">
+        <v>26</v>
+      </c>
+      <c r="M445" t="s">
+        <v>27</v>
+      </c>
+      <c r="N445" t="s">
+        <v>28</v>
+      </c>
+      <c r="O445" t="s">
+        <v>4125</v>
+      </c>
+    </row>
+    <row r="446" spans="1:15">
+      <c r="A446">
+        <v>65023</v>
+      </c>
+      <c r="B446" t="s">
+        <v>4126</v>
+      </c>
+      <c r="C446" t="s">
+        <v>4127</v>
+      </c>
+      <c r="D446" t="s">
+        <v>4128</v>
+      </c>
+      <c r="E446" t="s">
+        <v>4129</v>
+      </c>
+      <c r="F446" t="s">
+        <v>4130</v>
+      </c>
+      <c r="G446" t="s">
+        <v>4131</v>
+      </c>
+      <c r="H446" t="s">
+        <v>4132</v>
+      </c>
+      <c r="I446" t="s">
+        <v>4133</v>
+      </c>
+      <c r="J446" t="s">
+        <v>24</v>
+      </c>
+      <c r="K446" t="s">
+        <v>25</v>
+      </c>
+      <c r="L446" t="s">
+        <v>26</v>
+      </c>
+      <c r="M446" t="s">
+        <v>27</v>
+      </c>
+      <c r="N446" t="s">
+        <v>28</v>
+      </c>
+      <c r="O446" t="s">
+        <v>4134</v>
+      </c>
+    </row>
+    <row r="447" spans="1:15">
+      <c r="A447">
+        <v>65025</v>
+      </c>
+      <c r="B447" t="s">
+        <v>4135</v>
+      </c>
+      <c r="C447" t="s">
+        <v>4136</v>
+      </c>
+      <c r="D447" t="s">
+        <v>4137</v>
+      </c>
+      <c r="E447" t="s">
+        <v>4138</v>
+      </c>
+      <c r="F447" t="s">
+        <v>4139</v>
+      </c>
+      <c r="G447" t="s">
+        <v>4140</v>
+      </c>
+      <c r="H447" t="s">
+        <v>4141</v>
+      </c>
+      <c r="I447" t="s">
+        <v>4142</v>
+      </c>
+      <c r="J447" t="s">
+        <v>24</v>
+      </c>
+      <c r="K447" t="s">
+        <v>25</v>
+      </c>
+      <c r="L447" t="s">
+        <v>26</v>
+      </c>
+      <c r="M447" t="s">
+        <v>27</v>
+      </c>
+      <c r="N447" t="s">
+        <v>28</v>
+      </c>
+      <c r="O447" t="s">
+        <v>4143</v>
+      </c>
+    </row>
+    <row r="448" spans="1:15">
+      <c r="A448">
+        <v>65026</v>
+      </c>
+      <c r="B448" t="s">
+        <v>4144</v>
+      </c>
+      <c r="C448" t="s">
+        <v>4145</v>
+      </c>
+      <c r="D448" t="s">
+        <v>4146</v>
+      </c>
+      <c r="E448" t="s">
+        <v>4147</v>
+      </c>
+      <c r="F448" t="s">
+        <v>4148</v>
+      </c>
+      <c r="G448" t="s">
+        <v>4149</v>
+      </c>
+      <c r="H448" t="s">
+        <v>4150</v>
+      </c>
+      <c r="I448" t="s">
+        <v>4151</v>
+      </c>
+      <c r="J448" t="s">
+        <v>24</v>
+      </c>
+      <c r="K448" t="s">
+        <v>25</v>
+      </c>
+      <c r="L448" t="s">
+        <v>26</v>
+      </c>
+      <c r="M448" t="s">
+        <v>27</v>
+      </c>
+      <c r="N448" t="s">
+        <v>28</v>
+      </c>
+      <c r="O448" t="s">
+        <v>4152</v>
+      </c>
+    </row>
+    <row r="449" spans="1:15">
+      <c r="A449">
+        <v>65027</v>
+      </c>
+      <c r="B449" t="s">
+        <v>4153</v>
+      </c>
+      <c r="C449" t="s">
+        <v>4154</v>
+      </c>
+      <c r="D449" t="s">
+        <v>4155</v>
+      </c>
+      <c r="E449" t="s">
+        <v>4156</v>
+      </c>
+      <c r="F449" t="s">
+        <v>4157</v>
+      </c>
+      <c r="G449" t="s">
+        <v>4158</v>
+      </c>
+      <c r="H449" t="s">
+        <v>4159</v>
+      </c>
+      <c r="I449" t="s">
+        <v>4160</v>
+      </c>
+      <c r="J449" t="s">
+        <v>24</v>
+      </c>
+      <c r="K449" t="s">
+        <v>690</v>
+      </c>
+      <c r="L449" t="s">
+        <v>26</v>
+      </c>
+      <c r="M449" t="s">
+        <v>691</v>
+      </c>
+      <c r="N449" t="s">
+        <v>28</v>
+      </c>
+      <c r="O449" t="s">
+        <v>4161</v>
+      </c>
+    </row>
+    <row r="450" spans="1:15">
+      <c r="A450">
+        <v>65028</v>
+      </c>
+      <c r="B450" t="s">
+        <v>4162</v>
+      </c>
+      <c r="C450" t="s">
+        <v>4163</v>
+      </c>
+      <c r="D450" t="s">
+        <v>4164</v>
+      </c>
+      <c r="E450" t="s">
+        <v>4165</v>
+      </c>
+      <c r="F450" t="s">
+        <v>4166</v>
+      </c>
+      <c r="G450" t="s">
+        <v>4167</v>
+      </c>
+      <c r="H450" t="s">
+        <v>4168</v>
+      </c>
+      <c r="I450" t="s">
+        <v>4169</v>
+      </c>
+      <c r="J450" t="s">
+        <v>24</v>
+      </c>
+      <c r="K450" t="s">
+        <v>25</v>
+      </c>
+      <c r="L450" t="s">
+        <v>26</v>
+      </c>
+      <c r="M450" t="s">
+        <v>27</v>
+      </c>
+      <c r="N450" t="s">
+        <v>28</v>
+      </c>
+      <c r="O450" t="s">
+        <v>4170</v>
+      </c>
+    </row>
+    <row r="451" spans="1:15">
+      <c r="A451">
+        <v>65030</v>
+      </c>
+      <c r="B451" t="s">
+        <v>4171</v>
+      </c>
+      <c r="C451" t="s">
+        <v>4172</v>
+      </c>
+      <c r="D451" t="s">
+        <v>4173</v>
+      </c>
+      <c r="E451" t="s">
+        <v>4174</v>
+      </c>
+      <c r="F451" t="s">
+        <v>4175</v>
+      </c>
+      <c r="G451" t="s">
+        <v>4176</v>
+      </c>
+      <c r="H451" t="s">
+        <v>4177</v>
+      </c>
+      <c r="I451" t="s">
+        <v>4178</v>
+      </c>
+      <c r="J451" t="s">
+        <v>24</v>
+      </c>
+      <c r="K451" t="s">
+        <v>25</v>
+      </c>
+      <c r="L451" t="s">
+        <v>26</v>
+      </c>
+      <c r="M451" t="s">
+        <v>27</v>
+      </c>
+      <c r="N451" t="s">
+        <v>28</v>
+      </c>
+      <c r="O451" t="s">
+        <v>4179</v>
+      </c>
+    </row>
+    <row r="452" spans="1:15">
+      <c r="A452">
+        <v>65031</v>
+      </c>
+      <c r="B452" t="s">
+        <v>4180</v>
+      </c>
+      <c r="C452" t="s">
+        <v>4181</v>
+      </c>
+      <c r="D452" t="s">
+        <v>4182</v>
+      </c>
+      <c r="E452" t="s">
+        <v>4183</v>
+      </c>
+      <c r="F452" t="s">
+        <v>4184</v>
+      </c>
+      <c r="G452" t="s">
+        <v>4185</v>
+      </c>
+      <c r="H452" t="s">
+        <v>4186</v>
+      </c>
+      <c r="I452" t="s">
+        <v>4187</v>
+      </c>
+      <c r="J452" t="s">
+        <v>24</v>
+      </c>
+      <c r="K452" t="s">
+        <v>25</v>
+      </c>
+      <c r="L452" t="s">
+        <v>26</v>
+      </c>
+      <c r="M452" t="s">
+        <v>27</v>
+      </c>
+      <c r="N452" t="s">
+        <v>28</v>
+      </c>
+      <c r="O452" t="s">
+        <v>4188</v>
+      </c>
+    </row>
+    <row r="453" spans="1:15">
+      <c r="A453">
+        <v>65032</v>
+      </c>
+      <c r="B453" t="s">
+        <v>4189</v>
+      </c>
+      <c r="C453" t="s">
+        <v>4190</v>
+      </c>
+      <c r="D453" t="s">
+        <v>4191</v>
+      </c>
+      <c r="E453" t="s">
+        <v>4192</v>
+      </c>
+      <c r="F453" t="s">
+        <v>4193</v>
+      </c>
+      <c r="G453" t="s">
+        <v>4194</v>
+      </c>
+      <c r="H453" t="s">
+        <v>4195</v>
+      </c>
+      <c r="I453" t="s">
+        <v>4196</v>
+      </c>
+      <c r="J453" t="s">
+        <v>24</v>
+      </c>
+      <c r="K453" t="s">
+        <v>170</v>
+      </c>
+      <c r="L453" t="s">
+        <v>26</v>
+      </c>
+      <c r="M453" t="s">
+        <v>171</v>
+      </c>
+      <c r="N453" t="s">
+        <v>28</v>
+      </c>
+      <c r="O453" t="s">
+        <v>4197</v>
+      </c>
+    </row>
+    <row r="454" spans="1:15">
+      <c r="A454">
+        <v>65033</v>
+      </c>
+      <c r="B454" t="s">
+        <v>4198</v>
+      </c>
+      <c r="C454" t="s">
+        <v>4199</v>
+      </c>
+      <c r="D454" t="s">
+        <v>4200</v>
+      </c>
+      <c r="E454" t="s">
+        <v>4201</v>
+      </c>
+      <c r="F454" t="s">
+        <v>4202</v>
+      </c>
+      <c r="G454" t="s">
+        <v>4203</v>
+      </c>
+      <c r="H454" t="s">
+        <v>4204</v>
+      </c>
+      <c r="I454" t="s">
+        <v>4205</v>
+      </c>
+      <c r="J454" t="s">
+        <v>24</v>
+      </c>
+      <c r="K454" t="s">
+        <v>4206</v>
+      </c>
+      <c r="L454" t="s">
+        <v>26</v>
+      </c>
+      <c r="M454" t="s">
+        <v>4207</v>
+      </c>
+      <c r="N454" t="s">
+        <v>28</v>
+      </c>
+      <c r="O454" t="s">
+        <v>4208</v>
+      </c>
+    </row>
+    <row r="455" spans="1:15">
+      <c r="A455">
+        <v>65034</v>
+      </c>
+      <c r="B455" t="s">
+        <v>4209</v>
+      </c>
+      <c r="C455" t="s">
+        <v>4210</v>
+      </c>
+      <c r="D455" t="s">
+        <v>4211</v>
+      </c>
+      <c r="E455" t="s">
+        <v>4212</v>
+      </c>
+      <c r="F455" t="s">
+        <v>4213</v>
+      </c>
+      <c r="G455" t="s">
+        <v>4214</v>
+      </c>
+      <c r="H455" t="s">
+        <v>4215</v>
+      </c>
+      <c r="I455" t="s">
+        <v>4216</v>
+      </c>
+      <c r="J455" t="s">
+        <v>450</v>
+      </c>
+      <c r="K455" t="s">
+        <v>580</v>
+      </c>
+      <c r="L455" t="s">
+        <v>452</v>
+      </c>
+      <c r="M455" t="s">
+        <v>581</v>
+      </c>
+      <c r="N455" t="s">
+        <v>28</v>
+      </c>
+      <c r="O455" t="s">
+        <v>4217</v>
+      </c>
+    </row>
+    <row r="456" spans="1:15">
+      <c r="A456">
+        <v>65035</v>
+      </c>
+      <c r="B456" t="s">
+        <v>4218</v>
+      </c>
+      <c r="C456" t="s">
+        <v>4219</v>
+      </c>
+      <c r="D456" t="s">
+        <v>4220</v>
+      </c>
+      <c r="E456" t="s">
+        <v>4221</v>
+      </c>
+      <c r="F456" t="s">
+        <v>4222</v>
+      </c>
+      <c r="G456" t="s">
+        <v>4223</v>
+      </c>
+      <c r="H456" t="s">
+        <v>4224</v>
+      </c>
+      <c r="I456" t="s">
+        <v>4225</v>
+      </c>
+      <c r="J456" t="s">
+        <v>24</v>
+      </c>
+      <c r="K456" t="s">
+        <v>25</v>
+      </c>
+      <c r="L456" t="s">
+        <v>26</v>
+      </c>
+      <c r="M456" t="s">
+        <v>27</v>
+      </c>
+      <c r="N456" t="s">
+        <v>28</v>
+      </c>
+      <c r="O456" t="s">
+        <v>4226</v>
+      </c>
+    </row>
+    <row r="457" spans="1:15">
+      <c r="A457">
+        <v>65036</v>
+      </c>
+      <c r="B457" t="s">
+        <v>4227</v>
+      </c>
+      <c r="C457" t="s">
+        <v>4228</v>
+      </c>
+      <c r="D457" t="s">
+        <v>4229</v>
+      </c>
+      <c r="E457" t="s">
+        <v>4230</v>
+      </c>
+      <c r="F457" t="s">
+        <v>4231</v>
+      </c>
+      <c r="G457" t="s">
+        <v>4232</v>
+      </c>
+      <c r="H457" t="s">
+        <v>4233</v>
+      </c>
+      <c r="I457" t="s">
+        <v>4234</v>
+      </c>
+      <c r="J457" t="s">
+        <v>24</v>
+      </c>
+      <c r="K457" t="s">
+        <v>25</v>
+      </c>
+      <c r="L457" t="s">
+        <v>26</v>
+      </c>
+      <c r="M457" t="s">
+        <v>27</v>
+      </c>
+      <c r="N457" t="s">
+        <v>28</v>
+      </c>
+      <c r="O457" t="s">
+        <v>4235</v>
+      </c>
+    </row>
+    <row r="458" spans="1:15">
+      <c r="A458">
+        <v>65037</v>
+      </c>
+      <c r="B458" t="s">
+        <v>4236</v>
+      </c>
+      <c r="C458" t="s">
+        <v>4237</v>
+      </c>
+      <c r="D458" t="s">
+        <v>4238</v>
+      </c>
+      <c r="E458" t="s">
+        <v>4239</v>
+      </c>
+      <c r="F458" t="s">
+        <v>4240</v>
+      </c>
+      <c r="G458" t="s">
+        <v>4241</v>
+      </c>
+      <c r="H458" t="s">
+        <v>4242</v>
+      </c>
+      <c r="I458" t="s">
+        <v>4243</v>
+      </c>
+      <c r="J458" t="s">
+        <v>24</v>
+      </c>
+      <c r="K458" t="s">
+        <v>25</v>
+      </c>
+      <c r="L458" t="s">
+        <v>26</v>
+      </c>
+      <c r="M458" t="s">
+        <v>27</v>
+      </c>
+      <c r="N458" t="s">
+        <v>28</v>
+      </c>
+      <c r="O458" t="s">
+        <v>4244</v>
+      </c>
+    </row>
+    <row r="459" spans="1:15">
+      <c r="A459">
+        <v>65038</v>
+      </c>
+      <c r="B459" t="s">
+        <v>4245</v>
+      </c>
+      <c r="C459" t="s">
+        <v>4246</v>
+      </c>
+      <c r="D459" t="s">
+        <v>4247</v>
+      </c>
+      <c r="E459" t="s">
+        <v>4248</v>
+      </c>
+      <c r="F459" t="s">
+        <v>4249</v>
+      </c>
+      <c r="G459" t="s">
+        <v>4250</v>
+      </c>
+      <c r="H459" t="s">
+        <v>4251</v>
+      </c>
+      <c r="I459" t="s">
+        <v>4252</v>
+      </c>
+      <c r="J459" t="s">
+        <v>24</v>
+      </c>
+      <c r="K459" t="s">
+        <v>170</v>
+      </c>
+      <c r="L459" t="s">
+        <v>26</v>
+      </c>
+      <c r="M459" t="s">
+        <v>171</v>
+      </c>
+      <c r="N459" t="s">
+        <v>28</v>
+      </c>
+      <c r="O459" t="s">
+        <v>4253</v>
+      </c>
+    </row>
+    <row r="460" spans="1:15">
+      <c r="A460">
+        <v>65039</v>
+      </c>
+      <c r="B460" t="s">
+        <v>4254</v>
+      </c>
+      <c r="C460" t="s">
+        <v>4255</v>
+      </c>
+      <c r="D460" t="s">
+        <v>4256</v>
+      </c>
+      <c r="E460" t="s">
+        <v>4257</v>
+      </c>
+      <c r="F460" t="s">
+        <v>4258</v>
+      </c>
+      <c r="G460" t="s">
+        <v>4259</v>
+      </c>
+      <c r="H460" t="s">
+        <v>4260</v>
+      </c>
+      <c r="I460" t="s">
+        <v>4261</v>
+      </c>
+      <c r="J460" t="s">
+        <v>24</v>
+      </c>
+      <c r="K460" t="s">
+        <v>170</v>
+      </c>
+      <c r="L460" t="s">
+        <v>26</v>
+      </c>
+      <c r="M460" t="s">
+        <v>171</v>
+      </c>
+      <c r="N460" t="s">
+        <v>28</v>
+      </c>
+      <c r="O460" t="s">
+        <v>4262</v>
+      </c>
+    </row>
+    <row r="461" spans="1:15">
+      <c r="A461">
+        <v>65040</v>
+      </c>
+      <c r="B461" t="s">
+        <v>4263</v>
+      </c>
+      <c r="C461" t="s">
+        <v>4264</v>
+      </c>
+      <c r="D461" t="s">
+        <v>4265</v>
+      </c>
+      <c r="E461" t="s">
+        <v>4266</v>
+      </c>
+      <c r="F461" t="s">
+        <v>4267</v>
+      </c>
+      <c r="G461" t="s">
+        <v>4268</v>
+      </c>
+      <c r="H461" t="s">
+        <v>4269</v>
+      </c>
+      <c r="I461" t="s">
+        <v>4270</v>
+      </c>
+      <c r="J461" t="s">
+        <v>24</v>
+      </c>
+      <c r="K461" t="s">
+        <v>1478</v>
+      </c>
+      <c r="L461" t="s">
+        <v>26</v>
+      </c>
+      <c r="M461" t="s">
+        <v>1480</v>
+      </c>
+      <c r="N461" t="s">
+        <v>28</v>
+      </c>
+      <c r="O461" t="s">
+        <v>4271</v>
+      </c>
+    </row>
+    <row r="462" spans="1:15">
+      <c r="A462">
+        <v>65043</v>
+      </c>
+      <c r="B462" t="s">
+        <v>4272</v>
+      </c>
+      <c r="C462" t="s">
+        <v>4273</v>
+      </c>
+      <c r="D462" t="s">
+        <v>4274</v>
+      </c>
+      <c r="E462" t="s">
+        <v>4275</v>
+      </c>
+      <c r="F462" t="s">
+        <v>4276</v>
+      </c>
+      <c r="G462" t="s">
+        <v>4277</v>
+      </c>
+      <c r="H462" t="s">
+        <v>4278</v>
+      </c>
+      <c r="I462" t="s">
+        <v>4279</v>
+      </c>
+      <c r="J462" t="s">
+        <v>24</v>
+      </c>
+      <c r="K462" t="s">
+        <v>25</v>
+      </c>
+      <c r="L462" t="s">
+        <v>26</v>
+      </c>
+      <c r="M462" t="s">
+        <v>27</v>
+      </c>
+      <c r="N462" t="s">
+        <v>28</v>
+      </c>
+      <c r="O462" t="s">
+        <v>4280</v>
+      </c>
+    </row>
+    <row r="463" spans="1:15">
+      <c r="A463">
+        <v>65044</v>
+      </c>
+      <c r="B463" t="s">
+        <v>4281</v>
+      </c>
+      <c r="C463" t="s">
+        <v>4282</v>
+      </c>
+      <c r="D463" t="s">
+        <v>4283</v>
+      </c>
+      <c r="E463" t="s">
+        <v>4284</v>
+      </c>
+      <c r="F463" t="s">
+        <v>4285</v>
+      </c>
+      <c r="G463" t="s">
+        <v>4286</v>
+      </c>
+      <c r="H463" t="s">
+        <v>4287</v>
+      </c>
+      <c r="I463" t="s">
+        <v>4288</v>
+      </c>
+      <c r="J463" t="s">
+        <v>24</v>
+      </c>
+      <c r="K463" t="s">
+        <v>25</v>
+      </c>
+      <c r="L463" t="s">
+        <v>26</v>
+      </c>
+      <c r="M463" t="s">
+        <v>27</v>
+      </c>
+      <c r="N463" t="s">
+        <v>28</v>
+      </c>
+      <c r="O463" t="s">
+        <v>4289</v>
+      </c>
+    </row>
+    <row r="464" spans="1:15">
+      <c r="A464">
+        <v>65045</v>
+      </c>
+      <c r="B464" t="s">
+        <v>4290</v>
+      </c>
+      <c r="C464" t="s">
+        <v>4291</v>
+      </c>
+      <c r="D464" t="s">
+        <v>4292</v>
+      </c>
+      <c r="E464" t="s">
+        <v>4293</v>
+      </c>
+      <c r="F464" t="s">
+        <v>4294</v>
+      </c>
+      <c r="G464" t="s">
+        <v>4295</v>
+      </c>
+      <c r="H464" t="s">
+        <v>4296</v>
+      </c>
+      <c r="I464" t="s">
+        <v>4297</v>
+      </c>
+      <c r="J464" t="s">
+        <v>58</v>
+      </c>
+      <c r="K464" t="s">
+        <v>4298</v>
+      </c>
+      <c r="L464" t="s">
+        <v>60</v>
+      </c>
+      <c r="M464" t="s">
+        <v>4299</v>
+      </c>
+      <c r="N464" t="s">
+        <v>28</v>
+      </c>
+      <c r="O464" t="s">
+        <v>4300</v>
+      </c>
+    </row>
+    <row r="465" spans="1:15">
+      <c r="A465">
+        <v>65046</v>
+      </c>
+      <c r="B465" t="s">
+        <v>4301</v>
+      </c>
+      <c r="C465" t="s">
+        <v>4302</v>
+      </c>
+      <c r="D465" t="s">
+        <v>4303</v>
+      </c>
+      <c r="E465" t="s">
+        <v>4304</v>
+      </c>
+      <c r="F465" t="s">
+        <v>4305</v>
+      </c>
+      <c r="G465" t="s">
+        <v>4306</v>
+      </c>
+      <c r="H465" t="s">
+        <v>4307</v>
+      </c>
+      <c r="I465" t="s">
+        <v>4308</v>
+      </c>
+      <c r="J465" t="s">
+        <v>24</v>
+      </c>
+      <c r="K465" t="s">
+        <v>47</v>
+      </c>
+      <c r="L465" t="s">
+        <v>26</v>
+      </c>
+      <c r="M465" t="s">
+        <v>48</v>
+      </c>
+      <c r="N465" t="s">
+        <v>28</v>
+      </c>
+      <c r="O465" t="s">
+        <v>4309</v>
+      </c>
+    </row>
+    <row r="466" spans="1:15">
+      <c r="A466">
+        <v>65047</v>
+      </c>
+      <c r="B466" t="s">
+        <v>4310</v>
+      </c>
+      <c r="C466" t="s">
+        <v>4311</v>
+      </c>
+      <c r="D466" t="s">
+        <v>4312</v>
+      </c>
+      <c r="E466" t="s">
+        <v>4313</v>
+      </c>
+      <c r="F466" t="s">
+        <v>4314</v>
+      </c>
+      <c r="G466" t="s">
+        <v>4315</v>
+      </c>
+      <c r="H466" t="s">
+        <v>4316</v>
+      </c>
+      <c r="I466" t="s">
+        <v>4317</v>
+      </c>
+      <c r="J466" t="s">
+        <v>24</v>
+      </c>
+      <c r="K466" t="s">
+        <v>4298</v>
+      </c>
+      <c r="L466" t="s">
+        <v>26</v>
+      </c>
+      <c r="M466" t="s">
+        <v>4299</v>
+      </c>
+      <c r="N466" t="s">
+        <v>28</v>
+      </c>
+      <c r="O466" t="s">
+        <v>4318</v>
+      </c>
+    </row>
+    <row r="467" spans="1:15">
+      <c r="A467">
+        <v>65049</v>
+      </c>
+      <c r="B467" t="s">
+        <v>4319</v>
+      </c>
+      <c r="C467" t="s">
+        <v>4320</v>
+      </c>
+      <c r="D467" t="s">
+        <v>4321</v>
+      </c>
+      <c r="E467" t="s">
+        <v>4322</v>
+      </c>
+      <c r="F467" t="s">
+        <v>4323</v>
+      </c>
+      <c r="G467" t="s">
+        <v>4324</v>
+      </c>
+      <c r="H467" t="s">
+        <v>4325</v>
+      </c>
+      <c r="I467" t="s">
+        <v>4326</v>
+      </c>
+      <c r="J467" t="s">
+        <v>24</v>
+      </c>
+      <c r="K467" t="s">
+        <v>59</v>
+      </c>
+      <c r="L467" t="s">
+        <v>26</v>
+      </c>
+      <c r="M467" t="s">
+        <v>61</v>
+      </c>
+      <c r="N467" t="s">
+        <v>28</v>
+      </c>
+      <c r="O467" t="s">
+        <v>4327</v>
+      </c>
+    </row>
+    <row r="468" spans="1:15">
+      <c r="A468">
+        <v>65050</v>
+      </c>
+      <c r="B468" t="s">
+        <v>4328</v>
+      </c>
+      <c r="C468" t="s">
+        <v>4329</v>
+      </c>
+      <c r="D468" t="s">
+        <v>4330</v>
+      </c>
+      <c r="E468" t="s">
+        <v>4331</v>
+      </c>
+      <c r="F468" t="s">
+        <v>4332</v>
+      </c>
+      <c r="G468" t="s">
+        <v>4333</v>
+      </c>
+      <c r="H468" t="s">
+        <v>4334</v>
+      </c>
+      <c r="I468" t="s">
+        <v>4335</v>
+      </c>
+      <c r="J468" t="s">
+        <v>24</v>
+      </c>
+      <c r="K468" t="s">
+        <v>25</v>
+      </c>
+      <c r="L468" t="s">
+        <v>26</v>
+      </c>
+      <c r="M468" t="s">
+        <v>27</v>
+      </c>
+      <c r="N468" t="s">
+        <v>28</v>
+      </c>
+      <c r="O468" t="s">
+        <v>4336</v>
+      </c>
+    </row>
+    <row r="469" spans="1:15">
+      <c r="A469">
+        <v>65051</v>
+      </c>
+      <c r="B469" t="s">
+        <v>4337</v>
+      </c>
+      <c r="C469" t="s">
+        <v>4338</v>
+      </c>
+      <c r="D469" t="s">
+        <v>4339</v>
+      </c>
+      <c r="E469" t="s">
+        <v>4340</v>
+      </c>
+      <c r="F469" t="s">
+        <v>4341</v>
+      </c>
+      <c r="G469" t="s">
+        <v>4342</v>
+      </c>
+      <c r="H469" t="s">
+        <v>4343</v>
+      </c>
+      <c r="I469" t="s">
+        <v>4344</v>
+      </c>
+      <c r="J469" t="s">
+        <v>24</v>
+      </c>
+      <c r="K469" t="s">
+        <v>746</v>
+      </c>
+      <c r="L469" t="s">
+        <v>26</v>
+      </c>
+      <c r="M469" t="s">
+        <v>747</v>
+      </c>
+      <c r="N469" t="s">
+        <v>28</v>
+      </c>
+      <c r="O469" t="s">
+        <v>4345</v>
+      </c>
+    </row>
+    <row r="470" spans="1:15">
+      <c r="A470">
+        <v>65053</v>
+      </c>
+      <c r="B470" t="s">
+        <v>4346</v>
+      </c>
+      <c r="C470" t="s">
+        <v>4347</v>
+      </c>
+      <c r="D470" t="s">
+        <v>4348</v>
+      </c>
+      <c r="E470" t="s">
+        <v>4349</v>
+      </c>
+      <c r="F470" t="s">
+        <v>4350</v>
+      </c>
+      <c r="G470" t="s">
+        <v>4351</v>
+      </c>
+      <c r="H470" t="s">
+        <v>4352</v>
+      </c>
+      <c r="I470" t="s">
+        <v>4353</v>
+      </c>
+      <c r="J470" t="s">
+        <v>24</v>
+      </c>
+      <c r="K470" t="s">
+        <v>170</v>
+      </c>
+      <c r="L470" t="s">
+        <v>26</v>
+      </c>
+      <c r="M470" t="s">
+        <v>171</v>
+      </c>
+      <c r="N470" t="s">
+        <v>28</v>
+      </c>
+      <c r="O470" t="s">
+        <v>4354</v>
+      </c>
+    </row>
+    <row r="471" spans="1:15">
+      <c r="A471">
+        <v>65054</v>
+      </c>
+      <c r="B471" t="s">
+        <v>4355</v>
+      </c>
+      <c r="C471" t="s">
+        <v>4356</v>
+      </c>
+      <c r="D471" t="s">
+        <v>4357</v>
+      </c>
+      <c r="E471" t="s">
+        <v>4358</v>
+      </c>
+      <c r="F471" t="s">
+        <v>4359</v>
+      </c>
+      <c r="G471" t="s">
+        <v>4360</v>
+      </c>
+      <c r="H471" t="s">
+        <v>4361</v>
+      </c>
+      <c r="I471" t="s">
+        <v>4362</v>
+      </c>
+      <c r="J471" t="s">
+        <v>450</v>
+      </c>
+      <c r="K471" t="s">
+        <v>208</v>
+      </c>
+      <c r="L471" t="s">
+        <v>452</v>
+      </c>
+      <c r="M471" t="s">
+        <v>209</v>
+      </c>
+      <c r="N471" t="s">
+        <v>28</v>
+      </c>
+      <c r="O471" t="s">
+        <v>4363</v>
+      </c>
+    </row>
+    <row r="472" spans="1:15">
+      <c r="A472">
+        <v>65055</v>
+      </c>
+      <c r="B472" t="s">
+        <v>4364</v>
+      </c>
+      <c r="C472" t="s">
+        <v>4365</v>
+      </c>
+      <c r="D472" t="s">
+        <v>4366</v>
+      </c>
+      <c r="E472" t="s">
+        <v>4367</v>
+      </c>
+      <c r="F472" t="s">
+        <v>4368</v>
+      </c>
+      <c r="G472" t="s">
+        <v>4369</v>
+      </c>
+      <c r="H472" t="s">
+        <v>4370</v>
+      </c>
+      <c r="I472" t="s">
+        <v>4371</v>
+      </c>
+      <c r="J472" t="s">
+        <v>24</v>
+      </c>
+      <c r="K472" t="s">
+        <v>580</v>
+      </c>
+      <c r="L472" t="s">
+        <v>26</v>
+      </c>
+      <c r="M472" t="s">
+        <v>581</v>
+      </c>
+      <c r="N472" t="s">
+        <v>28</v>
+      </c>
+      <c r="O472" t="s">
+        <v>4372</v>
+      </c>
+    </row>
+    <row r="473" spans="1:15">
+      <c r="A473">
+        <v>65057</v>
+      </c>
+      <c r="B473" t="s">
+        <v>4373</v>
+      </c>
+      <c r="C473" t="s">
+        <v>4374</v>
+      </c>
+      <c r="D473" t="s">
+        <v>4375</v>
+      </c>
+      <c r="E473" t="s">
+        <v>4376</v>
+      </c>
+      <c r="F473" t="s">
+        <v>4377</v>
+      </c>
+      <c r="G473" t="s">
+        <v>4378</v>
+      </c>
+      <c r="H473" t="s">
+        <v>4379</v>
+      </c>
+      <c r="I473" t="s">
+        <v>4380</v>
+      </c>
+      <c r="J473" t="s">
+        <v>24</v>
+      </c>
+      <c r="K473" t="s">
+        <v>274</v>
+      </c>
+      <c r="L473" t="s">
+        <v>26</v>
+      </c>
+      <c r="M473" t="s">
+        <v>276</v>
+      </c>
+      <c r="N473" t="s">
+        <v>28</v>
+      </c>
+      <c r="O473" t="s">
+        <v>4381</v>
+      </c>
+    </row>
+    <row r="474" spans="1:15">
+      <c r="A474">
+        <v>65058</v>
+      </c>
+      <c r="B474" t="s">
+        <v>4382</v>
+      </c>
+      <c r="C474" t="s">
+        <v>4383</v>
+      </c>
+      <c r="D474" t="s">
+        <v>4384</v>
+      </c>
+      <c r="E474" t="s">
+        <v>4385</v>
+      </c>
+      <c r="F474" t="s">
+        <v>4386</v>
+      </c>
+      <c r="G474" t="s">
+        <v>4387</v>
+      </c>
+      <c r="H474" t="s">
+        <v>4388</v>
+      </c>
+      <c r="I474" t="s">
+        <v>4389</v>
+      </c>
+      <c r="J474" t="s">
+        <v>450</v>
+      </c>
+      <c r="K474" t="s">
+        <v>690</v>
+      </c>
+      <c r="L474" t="s">
+        <v>452</v>
+      </c>
+      <c r="M474" t="s">
+        <v>691</v>
+      </c>
+      <c r="N474" t="s">
+        <v>28</v>
+      </c>
+      <c r="O474" t="s">
+        <v>4390</v>
+      </c>
+    </row>
+    <row r="475" spans="1:15">
+      <c r="A475">
+        <v>65059</v>
+      </c>
+      <c r="B475" t="s">
+        <v>4391</v>
+      </c>
+      <c r="C475" t="s">
+        <v>4392</v>
+      </c>
+      <c r="D475" t="s">
+        <v>4393</v>
+      </c>
+      <c r="E475" t="s">
+        <v>4394</v>
+      </c>
+      <c r="F475" t="s">
+        <v>4395</v>
+      </c>
+      <c r="G475" t="s">
+        <v>4396</v>
+      </c>
+      <c r="H475" t="s">
+        <v>4397</v>
+      </c>
+      <c r="I475" t="s">
+        <v>4398</v>
+      </c>
+      <c r="J475" t="s">
+        <v>24</v>
+      </c>
+      <c r="K475" t="s">
+        <v>170</v>
+      </c>
+      <c r="L475" t="s">
+        <v>26</v>
+      </c>
+      <c r="M475" t="s">
+        <v>171</v>
+      </c>
+      <c r="N475" t="s">
+        <v>28</v>
+      </c>
+      <c r="O475" t="s">
+        <v>4399</v>
+      </c>
+    </row>
+    <row r="476" spans="1:15">
+      <c r="A476">
+        <v>65060</v>
+      </c>
+      <c r="B476" t="s">
+        <v>4400</v>
+      </c>
+      <c r="C476" t="s">
+        <v>4401</v>
+      </c>
+      <c r="D476" t="s">
+        <v>4402</v>
+      </c>
+      <c r="E476" t="s">
+        <v>4403</v>
+      </c>
+      <c r="F476" t="s">
+        <v>4404</v>
+      </c>
+      <c r="G476" t="s">
+        <v>4405</v>
+      </c>
+      <c r="H476" t="s">
+        <v>4406</v>
+      </c>
+      <c r="I476" t="s">
+        <v>4407</v>
+      </c>
+      <c r="J476" t="s">
+        <v>24</v>
+      </c>
+      <c r="K476" t="s">
+        <v>47</v>
+      </c>
+      <c r="L476" t="s">
+        <v>26</v>
+      </c>
+      <c r="M476" t="s">
+        <v>48</v>
+      </c>
+      <c r="N476" t="s">
+        <v>28</v>
+      </c>
+      <c r="O476" t="s">
+        <v>4408</v>
+      </c>
+    </row>
+    <row r="477" spans="1:15">
+      <c r="A477">
+        <v>65061</v>
+      </c>
+      <c r="B477" t="s">
+        <v>4409</v>
+      </c>
+      <c r="C477" t="s">
+        <v>4410</v>
+      </c>
+      <c r="D477" t="s">
+        <v>4411</v>
+      </c>
+      <c r="E477" t="s">
+        <v>4412</v>
+      </c>
+      <c r="F477" t="s">
+        <v>4413</v>
+      </c>
+      <c r="G477" t="s">
+        <v>4414</v>
+      </c>
+      <c r="H477" t="s">
+        <v>4415</v>
+      </c>
+      <c r="I477" t="s">
+        <v>4416</v>
+      </c>
+      <c r="J477" t="s">
+        <v>24</v>
+      </c>
+      <c r="K477" t="s">
+        <v>1478</v>
+      </c>
+      <c r="L477" t="s">
+        <v>26</v>
+      </c>
+      <c r="M477" t="s">
+        <v>1480</v>
+      </c>
+      <c r="N477" t="s">
+        <v>28</v>
+      </c>
+      <c r="O477" t="s">
+        <v>4417</v>
+      </c>
+    </row>
+    <row r="478" spans="1:15">
+      <c r="A478">
+        <v>65062</v>
+      </c>
+      <c r="B478" t="s">
+        <v>4418</v>
+      </c>
+      <c r="C478" t="s">
+        <v>4419</v>
+      </c>
+      <c r="D478" t="s">
+        <v>4420</v>
+      </c>
+      <c r="E478" t="s">
+        <v>4421</v>
+      </c>
+      <c r="F478" t="s">
+        <v>4422</v>
+      </c>
+      <c r="G478" t="s">
+        <v>4423</v>
+      </c>
+      <c r="H478" t="s">
+        <v>4424</v>
+      </c>
+      <c r="I478" t="s">
+        <v>4425</v>
+      </c>
+      <c r="J478" t="s">
+        <v>24</v>
+      </c>
+      <c r="K478" t="s">
+        <v>25</v>
+      </c>
+      <c r="L478" t="s">
+        <v>26</v>
+      </c>
+      <c r="M478" t="s">
+        <v>27</v>
+      </c>
+      <c r="N478" t="s">
+        <v>28</v>
+      </c>
+      <c r="O478" t="s">
+        <v>4426</v>
+      </c>
+    </row>
+    <row r="479" spans="1:15">
+      <c r="A479">
+        <v>65063</v>
+      </c>
+      <c r="B479" t="s">
+        <v>4427</v>
+      </c>
+      <c r="C479" t="s">
+        <v>4428</v>
+      </c>
+      <c r="D479" t="s">
+        <v>4429</v>
+      </c>
+      <c r="E479" t="s">
+        <v>4430</v>
+      </c>
+      <c r="F479" t="s">
+        <v>4431</v>
+      </c>
+      <c r="G479" t="s">
+        <v>4432</v>
+      </c>
+      <c r="H479" t="s">
+        <v>4433</v>
+      </c>
+      <c r="I479" t="s">
+        <v>4434</v>
+      </c>
+      <c r="J479" t="s">
+        <v>24</v>
+      </c>
+      <c r="K479" t="s">
+        <v>1071</v>
+      </c>
+      <c r="L479" t="s">
+        <v>26</v>
+      </c>
+      <c r="M479" t="s">
+        <v>1072</v>
+      </c>
+      <c r="N479" t="s">
+        <v>28</v>
+      </c>
+      <c r="O479" t="s">
+        <v>4435</v>
+      </c>
+    </row>
+    <row r="480" spans="1:15">
+      <c r="A480">
+        <v>65068</v>
+      </c>
+      <c r="B480" t="s">
+        <v>4436</v>
+      </c>
+      <c r="C480" t="s">
+        <v>4437</v>
+      </c>
+      <c r="D480" t="s">
+        <v>4438</v>
+      </c>
+      <c r="E480" t="s">
+        <v>4439</v>
+      </c>
+      <c r="F480" t="s">
+        <v>4440</v>
+      </c>
+      <c r="G480" t="s">
+        <v>4441</v>
+      </c>
+      <c r="H480" t="s">
+        <v>4442</v>
+      </c>
+      <c r="I480" t="s">
+        <v>4443</v>
+      </c>
+      <c r="J480" t="s">
+        <v>24</v>
+      </c>
+      <c r="K480" t="s">
+        <v>25</v>
+      </c>
+      <c r="L480" t="s">
+        <v>26</v>
+      </c>
+      <c r="M480" t="s">
+        <v>27</v>
+      </c>
+      <c r="N480" t="s">
+        <v>28</v>
+      </c>
+      <c r="O480" t="s">
+        <v>4444</v>
+      </c>
+    </row>
+    <row r="481" spans="1:15">
+      <c r="A481">
+        <v>65069</v>
+      </c>
+      <c r="B481" t="s">
+        <v>4445</v>
+      </c>
+      <c r="C481" t="s">
+        <v>4446</v>
+      </c>
+      <c r="D481" t="s">
+        <v>4447</v>
+      </c>
+      <c r="E481" t="s">
+        <v>4448</v>
+      </c>
+      <c r="F481" t="s">
+        <v>4449</v>
+      </c>
+      <c r="G481" t="s">
+        <v>4450</v>
+      </c>
+      <c r="H481" t="s">
+        <v>4451</v>
+      </c>
+      <c r="I481" t="s">
+        <v>4452</v>
+      </c>
+      <c r="J481" t="s">
+        <v>24</v>
+      </c>
+      <c r="K481" t="s">
+        <v>170</v>
+      </c>
+      <c r="L481" t="s">
+        <v>26</v>
+      </c>
+      <c r="M481" t="s">
+        <v>171</v>
+      </c>
+      <c r="N481" t="s">
+        <v>28</v>
+      </c>
+      <c r="O481" t="s">
+        <v>4453</v>
+      </c>
+    </row>
+    <row r="482" spans="1:15">
+      <c r="A482">
+        <v>65071</v>
+      </c>
+      <c r="B482" t="s">
+        <v>4454</v>
+      </c>
+      <c r="C482" t="s">
+        <v>4455</v>
+      </c>
+      <c r="D482" t="s">
+        <v>4456</v>
+      </c>
+      <c r="E482" t="s">
+        <v>4457</v>
+      </c>
+      <c r="F482" t="s">
+        <v>4458</v>
+      </c>
+      <c r="G482" t="s">
+        <v>4459</v>
+      </c>
+      <c r="H482" t="s">
+        <v>4460</v>
+      </c>
+      <c r="I482" t="s">
+        <v>4461</v>
+      </c>
+      <c r="J482" t="s">
+        <v>24</v>
+      </c>
+      <c r="K482" t="s">
+        <v>25</v>
+      </c>
+      <c r="L482" t="s">
+        <v>26</v>
+      </c>
+      <c r="M482" t="s">
+        <v>27</v>
+      </c>
+      <c r="N482" t="s">
+        <v>28</v>
+      </c>
+      <c r="O482" t="s">
+        <v>4462</v>
+      </c>
+    </row>
+    <row r="483" spans="1:15">
+      <c r="A483">
+        <v>65073</v>
+      </c>
+      <c r="B483" t="s">
+        <v>4463</v>
+      </c>
+      <c r="C483" t="s">
+        <v>4464</v>
+      </c>
+      <c r="D483" t="s">
+        <v>4465</v>
+      </c>
+      <c r="E483" t="s">
+        <v>4466</v>
+      </c>
+      <c r="F483" t="s">
+        <v>4467</v>
+      </c>
+      <c r="G483" t="s">
+        <v>4468</v>
+      </c>
+      <c r="H483" t="s">
+        <v>4469</v>
+      </c>
+      <c r="I483" t="s">
+        <v>4470</v>
+      </c>
+      <c r="J483" t="s">
+        <v>24</v>
+      </c>
+      <c r="K483" t="s">
+        <v>25</v>
+      </c>
+      <c r="L483" t="s">
+        <v>26</v>
+      </c>
+      <c r="M483" t="s">
+        <v>27</v>
+      </c>
+      <c r="N483" t="s">
+        <v>28</v>
+      </c>
+      <c r="O483" t="s">
+        <v>4471</v>
+      </c>
+    </row>
+    <row r="484" spans="1:15">
+      <c r="A484">
+        <v>65074</v>
+      </c>
+      <c r="B484" t="s">
+        <v>4472</v>
+      </c>
+      <c r="C484" t="s">
+        <v>4473</v>
+      </c>
+      <c r="D484" t="s">
+        <v>4474</v>
+      </c>
+      <c r="E484" t="s">
+        <v>4475</v>
+      </c>
+      <c r="F484" t="s">
+        <v>4476</v>
+      </c>
+      <c r="G484" t="s">
+        <v>4477</v>
+      </c>
+      <c r="H484" t="s">
+        <v>4478</v>
+      </c>
+      <c r="I484" t="s">
+        <v>4479</v>
+      </c>
+      <c r="J484" t="s">
+        <v>24</v>
+      </c>
+      <c r="K484" t="s">
+        <v>4480</v>
+      </c>
+      <c r="L484" t="s">
+        <v>26</v>
+      </c>
+      <c r="M484" t="s">
+        <v>4481</v>
+      </c>
+      <c r="N484" t="s">
+        <v>28</v>
+      </c>
+      <c r="O484" t="s">
+        <v>4482</v>
+      </c>
+    </row>
+    <row r="485" spans="1:15">
+      <c r="A485">
+        <v>65075</v>
+      </c>
+      <c r="B485" t="s">
+        <v>4483</v>
+      </c>
+      <c r="C485" t="s">
+        <v>4484</v>
+      </c>
+      <c r="D485" t="s">
+        <v>4485</v>
+      </c>
+      <c r="E485" t="s">
+        <v>4486</v>
+      </c>
+      <c r="F485" t="s">
+        <v>4487</v>
+      </c>
+      <c r="G485" t="s">
+        <v>4488</v>
+      </c>
+      <c r="H485" t="s">
+        <v>4489</v>
+      </c>
+      <c r="I485" t="s">
+        <v>4490</v>
+      </c>
+      <c r="J485" t="s">
+        <v>450</v>
+      </c>
+      <c r="K485" t="s">
+        <v>4206</v>
+      </c>
+      <c r="L485" t="s">
+        <v>452</v>
+      </c>
+      <c r="M485" t="s">
+        <v>4207</v>
+      </c>
+      <c r="N485" t="s">
+        <v>28</v>
+      </c>
+      <c r="O485" t="s">
+        <v>4491</v>
+      </c>
+    </row>
+    <row r="486" spans="1:15">
+      <c r="A486">
+        <v>65076</v>
+      </c>
+      <c r="B486" t="s">
+        <v>4492</v>
+      </c>
+      <c r="C486" t="s">
+        <v>4493</v>
+      </c>
+      <c r="D486" t="s">
+        <v>4494</v>
+      </c>
+      <c r="E486" t="s">
+        <v>4495</v>
+      </c>
+      <c r="F486" t="s">
+        <v>4496</v>
+      </c>
+      <c r="G486" t="s">
+        <v>4497</v>
+      </c>
+      <c r="H486" t="s">
+        <v>4498</v>
+      </c>
+      <c r="I486" t="s">
+        <v>4499</v>
+      </c>
+      <c r="J486" t="s">
+        <v>24</v>
+      </c>
+      <c r="K486" t="s">
+        <v>170</v>
+      </c>
+      <c r="L486" t="s">
+        <v>26</v>
+      </c>
+      <c r="M486" t="s">
+        <v>171</v>
+      </c>
+      <c r="N486" t="s">
+        <v>28</v>
+      </c>
+      <c r="O486" t="s">
+        <v>4500</v>
+      </c>
+    </row>
+    <row r="487" spans="1:15">
+      <c r="A487">
+        <v>65077</v>
+      </c>
+      <c r="B487" t="s">
+        <v>4501</v>
+      </c>
+      <c r="C487" t="s">
+        <v>4502</v>
+      </c>
+      <c r="D487" t="s">
+        <v>4503</v>
+      </c>
+      <c r="E487" t="s">
+        <v>4504</v>
+      </c>
+      <c r="F487" t="s">
+        <v>4505</v>
+      </c>
+      <c r="G487" t="s">
+        <v>4506</v>
+      </c>
+      <c r="H487" t="s">
+        <v>4507</v>
+      </c>
+      <c r="I487" t="s">
+        <v>4508</v>
+      </c>
+      <c r="J487" t="s">
+        <v>24</v>
+      </c>
+      <c r="K487" t="s">
+        <v>746</v>
+      </c>
+      <c r="L487" t="s">
+        <v>26</v>
+      </c>
+      <c r="M487" t="s">
+        <v>747</v>
+      </c>
+      <c r="N487" t="s">
+        <v>28</v>
+      </c>
+      <c r="O487" t="s">
+        <v>4509</v>
+      </c>
+    </row>
+    <row r="488" spans="1:15">
+      <c r="A488">
+        <v>65080</v>
+      </c>
+      <c r="B488" t="s">
+        <v>4510</v>
+      </c>
+      <c r="C488" t="s">
+        <v>4511</v>
+      </c>
+      <c r="D488" t="s">
+        <v>4512</v>
+      </c>
+      <c r="E488" t="s">
+        <v>4513</v>
+      </c>
+      <c r="F488" t="s">
+        <v>4514</v>
+      </c>
+      <c r="G488" t="s">
+        <v>4515</v>
+      </c>
+      <c r="H488" t="s">
+        <v>4516</v>
+      </c>
+      <c r="I488" t="s">
+        <v>4517</v>
+      </c>
+      <c r="J488" t="s">
+        <v>24</v>
+      </c>
+      <c r="K488" t="s">
+        <v>47</v>
+      </c>
+      <c r="L488" t="s">
+        <v>26</v>
+      </c>
+      <c r="M488" t="s">
+        <v>48</v>
+      </c>
+      <c r="N488" t="s">
+        <v>28</v>
+      </c>
+      <c r="O488" t="s">
+        <v>4518</v>
+      </c>
+    </row>
+    <row r="489" spans="1:15">
+      <c r="A489">
+        <v>65081</v>
+      </c>
+      <c r="B489" t="s">
+        <v>4519</v>
+      </c>
+      <c r="C489" t="s">
+        <v>4520</v>
+      </c>
+      <c r="D489" t="s">
+        <v>4521</v>
+      </c>
+      <c r="E489" t="s">
+        <v>4522</v>
+      </c>
+      <c r="F489" t="s">
+        <v>4523</v>
+      </c>
+      <c r="G489" t="s">
+        <v>4524</v>
+      </c>
+      <c r="H489" t="s">
+        <v>4525</v>
+      </c>
+      <c r="I489" t="s">
+        <v>4526</v>
+      </c>
+      <c r="J489" t="s">
+        <v>24</v>
+      </c>
+      <c r="K489" t="s">
+        <v>47</v>
+      </c>
+      <c r="L489" t="s">
+        <v>26</v>
+      </c>
+      <c r="M489" t="s">
+        <v>48</v>
+      </c>
+      <c r="N489" t="s">
+        <v>28</v>
+      </c>
+      <c r="O489" t="s">
+        <v>4527</v>
+      </c>
+    </row>
+    <row r="490" spans="1:15">
+      <c r="A490">
+        <v>65082</v>
+      </c>
+      <c r="B490" t="s">
+        <v>4528</v>
+      </c>
+      <c r="C490" t="s">
+        <v>4529</v>
+      </c>
+      <c r="D490" t="s">
+        <v>4530</v>
+      </c>
+      <c r="E490" t="s">
+        <v>4531</v>
+      </c>
+      <c r="F490" t="s">
+        <v>4532</v>
+      </c>
+      <c r="G490" t="s">
+        <v>4533</v>
+      </c>
+      <c r="H490" t="s">
+        <v>4534</v>
+      </c>
+      <c r="I490" t="s">
+        <v>4535</v>
+      </c>
+      <c r="J490" t="s">
+        <v>24</v>
+      </c>
+      <c r="K490" t="s">
+        <v>47</v>
+      </c>
+      <c r="L490" t="s">
+        <v>26</v>
+      </c>
+      <c r="M490" t="s">
+        <v>48</v>
+      </c>
+      <c r="N490" t="s">
+        <v>28</v>
+      </c>
+      <c r="O490" t="s">
+        <v>4536</v>
+      </c>
+    </row>
+    <row r="491" spans="1:15">
+      <c r="A491">
+        <v>65083</v>
+      </c>
+      <c r="B491" t="s">
+        <v>4537</v>
+      </c>
+      <c r="C491" t="s">
+        <v>4538</v>
+      </c>
+      <c r="D491" t="s">
+        <v>4539</v>
+      </c>
+      <c r="E491" t="s">
+        <v>4540</v>
+      </c>
+      <c r="F491" t="s">
+        <v>4541</v>
+      </c>
+      <c r="G491" t="s">
+        <v>4542</v>
+      </c>
+      <c r="H491" t="s">
+        <v>4543</v>
+      </c>
+      <c r="I491" t="s">
+        <v>4544</v>
+      </c>
+      <c r="J491" t="s">
+        <v>24</v>
+      </c>
+      <c r="K491" t="s">
+        <v>170</v>
+      </c>
+      <c r="L491" t="s">
+        <v>26</v>
+      </c>
+      <c r="M491" t="s">
+        <v>171</v>
+      </c>
+      <c r="N491" t="s">
+        <v>28</v>
+      </c>
+      <c r="O491" t="s">
+        <v>4545</v>
+      </c>
+    </row>
+    <row r="492" spans="1:15">
+      <c r="A492">
+        <v>65084</v>
+      </c>
+      <c r="B492" t="s">
+        <v>4546</v>
+      </c>
+      <c r="C492" t="s">
+        <v>4547</v>
+      </c>
+      <c r="D492" t="s">
+        <v>4548</v>
+      </c>
+      <c r="E492" t="s">
+        <v>4549</v>
+      </c>
+      <c r="F492" t="s">
+        <v>4550</v>
+      </c>
+      <c r="G492" t="s">
+        <v>4551</v>
+      </c>
+      <c r="H492" t="s">
+        <v>4552</v>
+      </c>
+      <c r="I492" t="s">
+        <v>4553</v>
+      </c>
+      <c r="J492" t="s">
+        <v>24</v>
+      </c>
+      <c r="K492" t="s">
+        <v>25</v>
+      </c>
+      <c r="L492" t="s">
+        <v>26</v>
+      </c>
+      <c r="M492" t="s">
+        <v>27</v>
+      </c>
+      <c r="N492" t="s">
+        <v>28</v>
+      </c>
+      <c r="O492" t="s">
+        <v>4554</v>
+      </c>
+    </row>
+    <row r="493" spans="1:15">
+      <c r="A493">
+        <v>65085</v>
+      </c>
+      <c r="B493" t="s">
+        <v>4555</v>
+      </c>
+      <c r="C493" t="s">
+        <v>4556</v>
+      </c>
+      <c r="D493" t="s">
+        <v>4557</v>
+      </c>
+      <c r="E493" t="s">
+        <v>4558</v>
+      </c>
+      <c r="F493" t="s">
+        <v>4559</v>
+      </c>
+      <c r="G493" t="s">
+        <v>4560</v>
+      </c>
+      <c r="H493" t="s">
+        <v>4561</v>
+      </c>
+      <c r="I493" t="s">
+        <v>4562</v>
+      </c>
+      <c r="J493" t="s">
+        <v>24</v>
+      </c>
+      <c r="K493" t="s">
+        <v>580</v>
+      </c>
+      <c r="L493" t="s">
+        <v>26</v>
+      </c>
+      <c r="M493" t="s">
+        <v>581</v>
+      </c>
+      <c r="N493" t="s">
+        <v>28</v>
+      </c>
+      <c r="O493" t="s">
+        <v>4563</v>
+      </c>
+    </row>
+    <row r="494" spans="1:15">
+      <c r="A494">
+        <v>65086</v>
+      </c>
+      <c r="B494" t="s">
+        <v>4564</v>
+      </c>
+      <c r="C494" t="s">
+        <v>4565</v>
+      </c>
+      <c r="D494" t="s">
+        <v>4566</v>
+      </c>
+      <c r="E494" t="s">
+        <v>4567</v>
+      </c>
+      <c r="F494" t="s">
+        <v>4568</v>
+      </c>
+      <c r="G494" t="s">
+        <v>4569</v>
+      </c>
+      <c r="H494" t="s">
+        <v>4570</v>
+      </c>
+      <c r="I494" t="s">
+        <v>4571</v>
+      </c>
+      <c r="J494" t="s">
+        <v>24</v>
+      </c>
+      <c r="K494" t="s">
+        <v>170</v>
+      </c>
+      <c r="L494" t="s">
+        <v>26</v>
+      </c>
+      <c r="M494" t="s">
+        <v>171</v>
+      </c>
+      <c r="N494" t="s">
+        <v>28</v>
+      </c>
+      <c r="O494" t="s">
+        <v>4572</v>
+      </c>
+    </row>
+    <row r="495" spans="1:15">
+      <c r="A495">
+        <v>65087</v>
+      </c>
+      <c r="B495" t="s">
+        <v>4573</v>
+      </c>
+      <c r="C495" t="s">
+        <v>4574</v>
+      </c>
+      <c r="D495" t="s">
+        <v>4575</v>
+      </c>
+      <c r="E495" t="s">
+        <v>4576</v>
+      </c>
+      <c r="F495" t="s">
+        <v>4577</v>
+      </c>
+      <c r="G495" t="s">
+        <v>4578</v>
+      </c>
+      <c r="H495" t="s">
+        <v>4579</v>
+      </c>
+      <c r="I495" t="s">
+        <v>4580</v>
+      </c>
+      <c r="J495" t="s">
+        <v>24</v>
+      </c>
+      <c r="K495" t="s">
+        <v>170</v>
+      </c>
+      <c r="L495" t="s">
+        <v>26</v>
+      </c>
+      <c r="M495" t="s">
+        <v>171</v>
+      </c>
+      <c r="N495" t="s">
+        <v>28</v>
+      </c>
+      <c r="O495" t="s">
+        <v>4581</v>
+      </c>
+    </row>
+    <row r="496" spans="1:15">
+      <c r="A496">
+        <v>65088</v>
+      </c>
+      <c r="B496" t="s">
+        <v>4582</v>
+      </c>
+      <c r="C496" t="s">
+        <v>4583</v>
+      </c>
+      <c r="D496" t="s">
+        <v>4584</v>
+      </c>
+      <c r="E496" t="s">
+        <v>4585</v>
+      </c>
+      <c r="F496" t="s">
+        <v>4586</v>
+      </c>
+      <c r="G496" t="s">
+        <v>4587</v>
+      </c>
+      <c r="H496" t="s">
+        <v>4588</v>
+      </c>
+      <c r="I496" t="s">
+        <v>4589</v>
+      </c>
+      <c r="J496" t="s">
+        <v>24</v>
+      </c>
+      <c r="K496" t="s">
+        <v>25</v>
+      </c>
+      <c r="L496" t="s">
+        <v>26</v>
+      </c>
+      <c r="M496" t="s">
+        <v>27</v>
+      </c>
+      <c r="N496" t="s">
+        <v>28</v>
+      </c>
+      <c r="O496" t="s">
+        <v>4590</v>
+      </c>
+    </row>
+    <row r="497" spans="1:15">
+      <c r="A497">
+        <v>65089</v>
+      </c>
+      <c r="B497" t="s">
+        <v>4591</v>
+      </c>
+      <c r="C497" t="s">
+        <v>4592</v>
+      </c>
+      <c r="D497" t="s">
+        <v>4593</v>
+      </c>
+      <c r="E497" t="s">
+        <v>4594</v>
+      </c>
+      <c r="F497" t="s">
+        <v>4595</v>
+      </c>
+      <c r="G497" t="s">
+        <v>4596</v>
+      </c>
+      <c r="H497" t="s">
+        <v>4597</v>
+      </c>
+      <c r="I497" t="s">
+        <v>4598</v>
+      </c>
+      <c r="J497" t="s">
+        <v>24</v>
+      </c>
+      <c r="K497" t="s">
+        <v>25</v>
+      </c>
+      <c r="L497" t="s">
+        <v>26</v>
+      </c>
+      <c r="M497" t="s">
+        <v>27</v>
+      </c>
+      <c r="N497" t="s">
+        <v>28</v>
+      </c>
+      <c r="O497" t="s">
+        <v>4599</v>
+      </c>
+    </row>
+    <row r="498" spans="1:15">
+      <c r="A498">
+        <v>65090</v>
+      </c>
+      <c r="B498" t="s">
+        <v>4600</v>
+      </c>
+      <c r="C498" t="s">
+        <v>4601</v>
+      </c>
+      <c r="D498" t="s">
+        <v>4602</v>
+      </c>
+      <c r="E498" t="s">
+        <v>4603</v>
+      </c>
+      <c r="F498" t="s">
+        <v>4604</v>
+      </c>
+      <c r="G498" t="s">
+        <v>4605</v>
+      </c>
+      <c r="H498" t="s">
+        <v>4606</v>
+      </c>
+      <c r="I498" t="s">
+        <v>4607</v>
+      </c>
+      <c r="J498" t="s">
+        <v>24</v>
+      </c>
+      <c r="K498" t="s">
+        <v>25</v>
+      </c>
+      <c r="L498" t="s">
+        <v>26</v>
+      </c>
+      <c r="M498" t="s">
+        <v>27</v>
+      </c>
+      <c r="N498" t="s">
+        <v>28</v>
+      </c>
+      <c r="O498" t="s">
+        <v>4608</v>
+      </c>
+    </row>
+    <row r="499" spans="1:15">
+      <c r="A499">
+        <v>65091</v>
+      </c>
+      <c r="B499" t="s">
+        <v>4609</v>
+      </c>
+      <c r="C499" t="s">
+        <v>4610</v>
+      </c>
+      <c r="D499" t="s">
+        <v>4611</v>
+      </c>
+      <c r="E499" t="s">
+        <v>4612</v>
+      </c>
+      <c r="F499" t="s">
+        <v>4613</v>
+      </c>
+      <c r="G499" t="s">
+        <v>4614</v>
+      </c>
+      <c r="H499" t="s">
+        <v>4615</v>
+      </c>
+      <c r="I499" t="s">
+        <v>4616</v>
+      </c>
+      <c r="J499" t="s">
+        <v>24</v>
+      </c>
+      <c r="K499" t="s">
+        <v>25</v>
+      </c>
+      <c r="L499" t="s">
+        <v>26</v>
+      </c>
+      <c r="M499" t="s">
+        <v>27</v>
+      </c>
+      <c r="N499" t="s">
+        <v>28</v>
+      </c>
+      <c r="O499" t="s">
+        <v>4617</v>
+      </c>
+    </row>
+    <row r="500" spans="1:15">
+      <c r="A500">
+        <v>65092</v>
+      </c>
+      <c r="B500" t="s">
+        <v>4618</v>
+      </c>
+      <c r="C500" t="s">
+        <v>4619</v>
+      </c>
+      <c r="D500" t="s">
+        <v>4620</v>
+      </c>
+      <c r="E500" t="s">
+        <v>4621</v>
+      </c>
+      <c r="F500" t="s">
+        <v>4622</v>
+      </c>
+      <c r="G500" t="s">
+        <v>4623</v>
+      </c>
+      <c r="H500" t="s">
+        <v>4624</v>
+      </c>
+      <c r="I500" t="s">
+        <v>4625</v>
+      </c>
+      <c r="J500" t="s">
+        <v>24</v>
+      </c>
+      <c r="K500" t="s">
+        <v>170</v>
+      </c>
+      <c r="L500" t="s">
+        <v>26</v>
+      </c>
+      <c r="M500" t="s">
+        <v>171</v>
+      </c>
+      <c r="N500" t="s">
+        <v>28</v>
+      </c>
+      <c r="O500" t="s">
+        <v>4626</v>
+      </c>
+    </row>
+    <row r="501" spans="1:15">
+      <c r="A501">
+        <v>65093</v>
+      </c>
+      <c r="B501" t="s">
+        <v>4627</v>
+      </c>
+      <c r="C501" t="s">
+        <v>4628</v>
+      </c>
+      <c r="D501" t="s">
+        <v>4629</v>
+      </c>
+      <c r="E501" t="s">
+        <v>4630</v>
+      </c>
+      <c r="F501" t="s">
+        <v>4631</v>
+      </c>
+      <c r="G501" t="s">
+        <v>4632</v>
+      </c>
+      <c r="H501" t="s">
+        <v>4633</v>
+      </c>
+      <c r="I501" t="s">
+        <v>4634</v>
+      </c>
+      <c r="J501" t="s">
+        <v>24</v>
+      </c>
+      <c r="K501" t="s">
+        <v>170</v>
+      </c>
+      <c r="L501" t="s">
+        <v>26</v>
+      </c>
+      <c r="M501" t="s">
+        <v>171</v>
+      </c>
+      <c r="N501" t="s">
+        <v>28</v>
+      </c>
+      <c r="O501" t="s">
+        <v>4635</v>
+      </c>
+    </row>
+    <row r="502" spans="1:15">
+      <c r="A502">
+        <v>65094</v>
+      </c>
+      <c r="B502" t="s">
+        <v>4636</v>
+      </c>
+      <c r="C502" t="s">
+        <v>4637</v>
+      </c>
+      <c r="D502" t="s">
+        <v>4638</v>
+      </c>
+      <c r="E502" t="s">
+        <v>4639</v>
+      </c>
+      <c r="F502" t="s">
+        <v>4640</v>
+      </c>
+      <c r="G502" t="s">
+        <v>4641</v>
+      </c>
+      <c r="H502" t="s">
+        <v>4642</v>
+      </c>
+      <c r="I502" t="s">
+        <v>4643</v>
+      </c>
+      <c r="J502" t="s">
+        <v>24</v>
+      </c>
+      <c r="K502" t="s">
+        <v>4644</v>
+      </c>
+      <c r="L502" t="s">
+        <v>26</v>
+      </c>
+      <c r="M502" t="s">
+        <v>4645</v>
+      </c>
+      <c r="N502" t="s">
+        <v>28</v>
+      </c>
+      <c r="O502" t="s">
+        <v>4646</v>
+      </c>
+    </row>
+    <row r="503" spans="1:15">
+      <c r="A503">
+        <v>65095</v>
+      </c>
+      <c r="B503" t="s">
+        <v>4647</v>
+      </c>
+      <c r="C503" t="s">
+        <v>4648</v>
+      </c>
+      <c r="D503" t="s">
+        <v>4649</v>
+      </c>
+      <c r="E503" t="s">
+        <v>4650</v>
+      </c>
+      <c r="F503" t="s">
+        <v>4651</v>
+      </c>
+      <c r="G503" t="s">
+        <v>4652</v>
+      </c>
+      <c r="H503" t="s">
+        <v>4653</v>
+      </c>
+      <c r="I503" t="s">
+        <v>4654</v>
+      </c>
+      <c r="J503" t="s">
+        <v>24</v>
+      </c>
+      <c r="K503" t="s">
+        <v>746</v>
+      </c>
+      <c r="L503" t="s">
+        <v>26</v>
+      </c>
+      <c r="M503" t="s">
+        <v>747</v>
+      </c>
+      <c r="N503" t="s">
+        <v>28</v>
+      </c>
+      <c r="O503" t="s">
+        <v>4655</v>
+      </c>
+    </row>
+    <row r="504" spans="1:15">
+      <c r="A504">
+        <v>65096</v>
+      </c>
+      <c r="B504" t="s">
+        <v>4656</v>
+      </c>
+      <c r="C504" t="s">
+        <v>4657</v>
+      </c>
+      <c r="D504" t="s">
+        <v>4658</v>
+      </c>
+      <c r="E504" t="s">
+        <v>4659</v>
+      </c>
+      <c r="F504" t="s">
+        <v>4660</v>
+      </c>
+      <c r="G504" t="s">
+        <v>4661</v>
+      </c>
+      <c r="H504" t="s">
+        <v>4662</v>
+      </c>
+      <c r="I504" t="s">
+        <v>4663</v>
+      </c>
+      <c r="J504" t="s">
+        <v>24</v>
+      </c>
+      <c r="K504" t="s">
+        <v>25</v>
+      </c>
+      <c r="L504" t="s">
+        <v>26</v>
+      </c>
+      <c r="M504" t="s">
+        <v>27</v>
+      </c>
+      <c r="N504" t="s">
+        <v>28</v>
+      </c>
+      <c r="O504" t="s">
+        <v>4664</v>
+      </c>
+    </row>
+    <row r="505" spans="1:15">
+      <c r="A505">
+        <v>65097</v>
+      </c>
+      <c r="B505" t="s">
+        <v>4665</v>
+      </c>
+      <c r="C505" t="s">
+        <v>4666</v>
+      </c>
+      <c r="D505" t="s">
+        <v>4667</v>
+      </c>
+      <c r="E505" t="s">
+        <v>4668</v>
+      </c>
+      <c r="F505" t="s">
+        <v>4669</v>
+      </c>
+      <c r="G505" t="s">
+        <v>4670</v>
+      </c>
+      <c r="H505" t="s">
+        <v>4671</v>
+      </c>
+      <c r="I505" t="s">
+        <v>4672</v>
+      </c>
+      <c r="J505" t="s">
+        <v>24</v>
+      </c>
+      <c r="K505" t="s">
+        <v>170</v>
+      </c>
+      <c r="L505" t="s">
+        <v>26</v>
+      </c>
+      <c r="M505" t="s">
+        <v>171</v>
+      </c>
+      <c r="N505" t="s">
+        <v>28</v>
+      </c>
+      <c r="O505" t="s">
+        <v>4673</v>
+      </c>
+    </row>
+    <row r="506" spans="1:15">
+      <c r="A506">
+        <v>65098</v>
+      </c>
+      <c r="B506" t="s">
+        <v>4674</v>
+      </c>
+      <c r="C506" t="s">
+        <v>4675</v>
+      </c>
+      <c r="D506" t="s">
+        <v>4676</v>
+      </c>
+      <c r="E506" t="s">
+        <v>4677</v>
+      </c>
+      <c r="F506" t="s">
+        <v>4678</v>
+      </c>
+      <c r="G506" t="s">
+        <v>4679</v>
+      </c>
+      <c r="H506" t="s">
+        <v>4680</v>
+      </c>
+      <c r="I506" t="s">
+        <v>4681</v>
+      </c>
+      <c r="J506" t="s">
+        <v>24</v>
+      </c>
+      <c r="K506" t="s">
+        <v>25</v>
+      </c>
+      <c r="L506" t="s">
+        <v>26</v>
+      </c>
+      <c r="M506" t="s">
+        <v>27</v>
+      </c>
+      <c r="N506" t="s">
+        <v>28</v>
+      </c>
+      <c r="O506" t="s">
+        <v>4682</v>
+      </c>
+    </row>
+    <row r="507" spans="1:15">
+      <c r="A507">
+        <v>65099</v>
+      </c>
+      <c r="B507" t="s">
+        <v>4683</v>
+      </c>
+      <c r="C507" t="s">
+        <v>4684</v>
+      </c>
+      <c r="D507" t="s">
+        <v>4685</v>
+      </c>
+      <c r="E507" t="s">
+        <v>4686</v>
+      </c>
+      <c r="F507" t="s">
+        <v>4687</v>
+      </c>
+      <c r="G507" t="s">
+        <v>4688</v>
+      </c>
+      <c r="H507" t="s">
+        <v>4689</v>
+      </c>
+      <c r="I507" t="s">
+        <v>4690</v>
+      </c>
+      <c r="J507" t="s">
+        <v>24</v>
+      </c>
+      <c r="K507" t="s">
+        <v>170</v>
+      </c>
+      <c r="L507" t="s">
+        <v>26</v>
+      </c>
+      <c r="M507" t="s">
+        <v>171</v>
+      </c>
+      <c r="N507" t="s">
+        <v>28</v>
+      </c>
+      <c r="O507" t="s">
+        <v>4691</v>
+      </c>
+    </row>
+    <row r="508" spans="1:15">
+      <c r="A508">
+        <v>65100</v>
+      </c>
+      <c r="B508" t="s">
+        <v>4692</v>
+      </c>
+      <c r="C508" t="s">
+        <v>4693</v>
+      </c>
+      <c r="D508" t="s">
+        <v>4694</v>
+      </c>
+      <c r="E508" t="s">
+        <v>4695</v>
+      </c>
+      <c r="F508" t="s">
+        <v>4696</v>
+      </c>
+      <c r="G508" t="s">
+        <v>4697</v>
+      </c>
+      <c r="H508" t="s">
+        <v>4698</v>
+      </c>
+      <c r="I508" t="s">
+        <v>4699</v>
+      </c>
+      <c r="J508" t="s">
+        <v>24</v>
+      </c>
+      <c r="K508" t="s">
+        <v>4074</v>
+      </c>
+      <c r="L508" t="s">
+        <v>26</v>
+      </c>
+      <c r="M508" t="s">
+        <v>4075</v>
+      </c>
+      <c r="N508" t="s">
+        <v>28</v>
+      </c>
+      <c r="O508" t="s">
+        <v>4700</v>
+      </c>
+    </row>
+    <row r="509" spans="1:15">
+      <c r="A509">
+        <v>65101</v>
+      </c>
+      <c r="B509" t="s">
+        <v>4701</v>
+      </c>
+      <c r="C509" t="s">
+        <v>4702</v>
+      </c>
+      <c r="D509" t="s">
+        <v>4703</v>
+      </c>
+      <c r="E509" t="s">
+        <v>4704</v>
+      </c>
+      <c r="F509" t="s">
+        <v>4705</v>
+      </c>
+      <c r="G509" t="s">
+        <v>4706</v>
+      </c>
+      <c r="H509" t="s">
+        <v>4707</v>
+      </c>
+      <c r="I509" t="s">
+        <v>4708</v>
+      </c>
+      <c r="J509" t="s">
+        <v>24</v>
+      </c>
+      <c r="K509" t="s">
+        <v>170</v>
+      </c>
+      <c r="L509" t="s">
+        <v>26</v>
+      </c>
+      <c r="M509" t="s">
+        <v>171</v>
+      </c>
+      <c r="N509" t="s">
+        <v>28</v>
+      </c>
+      <c r="O509" t="s">
+        <v>4709</v>
+      </c>
+    </row>
+    <row r="510" spans="1:15">
+      <c r="A510">
+        <v>65102</v>
+      </c>
+      <c r="B510" t="s">
+        <v>4710</v>
+      </c>
+      <c r="C510" t="s">
+        <v>4711</v>
+      </c>
+      <c r="D510" t="s">
+        <v>4712</v>
+      </c>
+      <c r="E510" t="s">
+        <v>4713</v>
+      </c>
+      <c r="F510" t="s">
+        <v>4714</v>
+      </c>
+      <c r="G510" t="s">
+        <v>4715</v>
+      </c>
+      <c r="H510" t="s">
+        <v>4716</v>
+      </c>
+      <c r="I510" t="s">
+        <v>4717</v>
+      </c>
+      <c r="J510" t="s">
+        <v>24</v>
+      </c>
+      <c r="K510" t="s">
+        <v>25</v>
+      </c>
+      <c r="L510" t="s">
+        <v>26</v>
+      </c>
+      <c r="M510" t="s">
+        <v>27</v>
+      </c>
+      <c r="N510" t="s">
+        <v>28</v>
+      </c>
+      <c r="O510" t="s">
+        <v>4718</v>
+      </c>
+    </row>
+    <row r="511" spans="1:15">
+      <c r="A511">
+        <v>65104</v>
+      </c>
+      <c r="B511" t="s">
+        <v>4719</v>
+      </c>
+      <c r="C511" t="s">
+        <v>4720</v>
+      </c>
+      <c r="D511" t="s">
+        <v>4721</v>
+      </c>
+      <c r="E511" t="s">
+        <v>4722</v>
+      </c>
+      <c r="F511" t="s">
+        <v>4723</v>
+      </c>
+      <c r="G511" t="s">
+        <v>4724</v>
+      </c>
+      <c r="H511" t="s">
+        <v>4725</v>
+      </c>
+      <c r="I511" t="s">
+        <v>4726</v>
+      </c>
+      <c r="J511" t="s">
+        <v>24</v>
+      </c>
+      <c r="K511" t="s">
+        <v>2537</v>
+      </c>
+      <c r="L511" t="s">
+        <v>26</v>
+      </c>
+      <c r="M511" t="s">
+        <v>2538</v>
+      </c>
+      <c r="N511" t="s">
+        <v>28</v>
+      </c>
+      <c r="O511" t="s">
+        <v>4727</v>
+      </c>
+    </row>
+    <row r="512" spans="1:15">
+      <c r="A512">
+        <v>65105</v>
+      </c>
+      <c r="B512" t="s">
+        <v>4728</v>
+      </c>
+      <c r="C512" t="s">
+        <v>4729</v>
+      </c>
+      <c r="D512" t="s">
+        <v>4730</v>
+      </c>
+      <c r="E512" t="s">
+        <v>4731</v>
+      </c>
+      <c r="F512" t="s">
+        <v>4732</v>
+      </c>
+      <c r="G512" t="s">
+        <v>4733</v>
+      </c>
+      <c r="H512" t="s">
+        <v>4734</v>
+      </c>
+      <c r="I512" t="s">
+        <v>4735</v>
+      </c>
+      <c r="J512" t="s">
+        <v>24</v>
+      </c>
+      <c r="K512" t="s">
+        <v>170</v>
+      </c>
+      <c r="L512" t="s">
+        <v>26</v>
+      </c>
+      <c r="M512" t="s">
+        <v>171</v>
+      </c>
+      <c r="N512" t="s">
+        <v>28</v>
+      </c>
+      <c r="O512" t="s">
+        <v>4736</v>
+      </c>
+    </row>
+    <row r="513" spans="1:15">
+      <c r="A513">
+        <v>65107</v>
+      </c>
+      <c r="B513" t="s">
+        <v>4737</v>
+      </c>
+      <c r="C513" t="s">
+        <v>4738</v>
+      </c>
+      <c r="D513" t="s">
+        <v>4739</v>
+      </c>
+      <c r="E513" t="s">
+        <v>4740</v>
+      </c>
+      <c r="F513" t="s">
+        <v>4741</v>
+      </c>
+      <c r="G513" t="s">
+        <v>4742</v>
+      </c>
+      <c r="H513" t="s">
+        <v>4743</v>
+      </c>
+      <c r="I513" t="s">
+        <v>4744</v>
+      </c>
+      <c r="J513" t="s">
+        <v>24</v>
+      </c>
+      <c r="K513" t="s">
+        <v>4745</v>
+      </c>
+      <c r="L513" t="s">
+        <v>26</v>
+      </c>
+      <c r="M513" t="s">
+        <v>4746</v>
+      </c>
+      <c r="N513" t="s">
+        <v>28</v>
+      </c>
+      <c r="O513" t="s">
+        <v>4747</v>
+      </c>
+    </row>
+    <row r="514" spans="1:15">
+      <c r="A514">
+        <v>65116</v>
+      </c>
+      <c r="B514" t="s">
+        <v>4748</v>
+      </c>
+      <c r="C514" t="s">
+        <v>4749</v>
+      </c>
+      <c r="D514" t="s">
+        <v>4750</v>
+      </c>
+      <c r="E514" t="s">
+        <v>4751</v>
+      </c>
+      <c r="F514" t="s">
+        <v>4752</v>
+      </c>
+      <c r="G514" t="s">
+        <v>4753</v>
+      </c>
+      <c r="H514" t="s">
+        <v>4754</v>
+      </c>
+      <c r="I514" t="s">
+        <v>4755</v>
+      </c>
+      <c r="J514" t="s">
+        <v>24</v>
+      </c>
+      <c r="K514" t="s">
+        <v>170</v>
+      </c>
+      <c r="L514" t="s">
+        <v>26</v>
+      </c>
+      <c r="M514" t="s">
+        <v>171</v>
+      </c>
+      <c r="N514" t="s">
+        <v>28</v>
+      </c>
+      <c r="O514" t="s">
+        <v>4756</v>
+      </c>
+    </row>
+    <row r="515" spans="1:15">
+      <c r="A515">
+        <v>65124</v>
+      </c>
+      <c r="B515" t="s">
+        <v>4757</v>
+      </c>
+      <c r="C515" t="s">
+        <v>4758</v>
+      </c>
+      <c r="D515" t="s">
+        <v>4759</v>
+      </c>
+      <c r="E515" t="s">
+        <v>4760</v>
+      </c>
+      <c r="F515" t="s">
+        <v>4761</v>
+      </c>
+      <c r="G515" t="s">
+        <v>4762</v>
+      </c>
+      <c r="H515" t="s">
+        <v>4763</v>
+      </c>
+      <c r="I515" t="s">
+        <v>4764</v>
+      </c>
+      <c r="J515" t="s">
+        <v>24</v>
+      </c>
+      <c r="K515" t="s">
+        <v>25</v>
+      </c>
+      <c r="L515" t="s">
+        <v>26</v>
+      </c>
+      <c r="M515" t="s">
+        <v>27</v>
+      </c>
+      <c r="N515" t="s">
+        <v>28</v>
+      </c>
+      <c r="O515" t="s">
+        <v>4765</v>
+      </c>
+    </row>
+    <row r="516" spans="1:15">
+      <c r="A516">
+        <v>65255</v>
+      </c>
+      <c r="B516" t="s">
+        <v>4766</v>
+      </c>
+      <c r="C516" t="s">
+        <v>4767</v>
+      </c>
+      <c r="D516" t="s">
+        <v>4768</v>
+      </c>
+      <c r="E516" t="s">
+        <v>4769</v>
+      </c>
+      <c r="F516" t="s">
+        <v>4770</v>
+      </c>
+      <c r="G516" t="s">
+        <v>4771</v>
+      </c>
+      <c r="H516" t="s">
+        <v>4772</v>
+      </c>
+      <c r="I516" t="s">
+        <v>4773</v>
+      </c>
+      <c r="J516" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K516" t="s">
+        <v>4774</v>
+      </c>
+      <c r="L516" t="s">
+        <v>1627</v>
+      </c>
+      <c r="M516" t="s">
+        <v>4775</v>
+      </c>
+      <c r="N516" t="s">
+        <v>28</v>
+      </c>
+      <c r="O516" t="s">
+        <v>4776</v>
+      </c>
+    </row>
+    <row r="517" spans="1:15">
+      <c r="A517">
+        <v>65479</v>
+      </c>
+      <c r="B517" t="s">
+        <v>4777</v>
+      </c>
+      <c r="C517" t="s">
+        <v>4778</v>
+      </c>
+      <c r="D517" t="s">
+        <v>4779</v>
+      </c>
+      <c r="E517" t="s">
+        <v>4780</v>
+      </c>
+      <c r="F517" t="s">
+        <v>4781</v>
+      </c>
+      <c r="G517" t="s">
+        <v>4782</v>
+      </c>
+      <c r="H517" t="s">
+        <v>4783</v>
+      </c>
+      <c r="I517" t="s">
+        <v>4784</v>
+      </c>
+      <c r="J517" t="s">
+        <v>24</v>
+      </c>
+      <c r="K517" t="s">
+        <v>25</v>
+      </c>
+      <c r="L517" t="s">
+        <v>26</v>
+      </c>
+      <c r="M517" t="s">
+        <v>27</v>
+      </c>
+      <c r="N517" t="s">
+        <v>28</v>
+      </c>
+      <c r="O517" t="s">
+        <v>4785</v>
+      </c>
+    </row>
+    <row r="518" spans="1:15">
+      <c r="A518">
+        <v>65566</v>
+      </c>
+      <c r="B518" t="s">
+        <v>4786</v>
+      </c>
+      <c r="C518" t="s">
+        <v>4787</v>
+      </c>
+      <c r="D518" t="s">
+        <v>4788</v>
+      </c>
+      <c r="E518" t="s">
+        <v>4789</v>
+      </c>
+      <c r="F518" t="s">
+        <v>4790</v>
+      </c>
+      <c r="G518" t="s">
+        <v>4791</v>
+      </c>
+      <c r="H518" t="s">
+        <v>4792</v>
+      </c>
+      <c r="I518" t="s">
+        <v>4793</v>
+      </c>
+      <c r="J518" t="s">
+        <v>24</v>
+      </c>
+      <c r="K518" t="s">
+        <v>170</v>
+      </c>
+      <c r="L518" t="s">
+        <v>26</v>
+      </c>
+      <c r="M518" t="s">
+        <v>171</v>
+      </c>
+      <c r="N518" t="s">
+        <v>28</v>
+      </c>
+      <c r="O518" t="s">
+        <v>4794</v>
+      </c>
+    </row>
+    <row r="519" spans="1:15">
+      <c r="A519">
+        <v>65613</v>
+      </c>
+      <c r="B519" t="s">
+        <v>4795</v>
+      </c>
+      <c r="C519" t="s">
+        <v>4796</v>
+      </c>
+      <c r="D519" t="s">
+        <v>4797</v>
+      </c>
+      <c r="E519" t="s">
+        <v>4798</v>
+      </c>
+      <c r="F519" t="s">
+        <v>4799</v>
+      </c>
+      <c r="G519" t="s">
+        <v>4800</v>
+      </c>
+      <c r="H519" t="s">
+        <v>4801</v>
+      </c>
+      <c r="I519" t="s">
+        <v>4802</v>
+      </c>
+      <c r="J519" t="s">
+        <v>4803</v>
+      </c>
+      <c r="K519" t="s">
+        <v>1665</v>
+      </c>
+      <c r="L519" t="s">
+        <v>4804</v>
+      </c>
+      <c r="M519" t="s">
+        <v>1666</v>
+      </c>
+      <c r="N519" t="s">
+        <v>28</v>
+      </c>
+      <c r="O519" t="s">
+        <v>4805</v>
+      </c>
+    </row>
+    <row r="520" spans="1:15">
+      <c r="A520">
+        <v>65869</v>
+      </c>
+      <c r="B520" t="s">
+        <v>4806</v>
+      </c>
+      <c r="C520" t="s">
+        <v>4807</v>
+      </c>
+      <c r="D520" t="s">
+        <v>4808</v>
+      </c>
+      <c r="E520" t="s">
+        <v>4809</v>
+      </c>
+      <c r="F520" t="s">
+        <v>4810</v>
+      </c>
+      <c r="G520" t="s">
+        <v>4811</v>
+      </c>
+      <c r="H520" t="s">
+        <v>4812</v>
+      </c>
+      <c r="I520" t="s">
+        <v>4813</v>
+      </c>
+      <c r="J520" t="s">
+        <v>24</v>
+      </c>
+      <c r="K520" t="s">
+        <v>1478</v>
+      </c>
+      <c r="L520" t="s">
+        <v>26</v>
+      </c>
+      <c r="M520" t="s">
+        <v>1480</v>
+      </c>
+      <c r="N520" t="s">
+        <v>28</v>
+      </c>
+      <c r="O520" t="s">
+        <v>4814</v>
+      </c>
+    </row>
+    <row r="521" spans="1:15">
+      <c r="A521">
+        <v>66392</v>
+      </c>
+      <c r="B521" t="s">
+        <v>4815</v>
+      </c>
+      <c r="C521" t="s">
+        <v>4816</v>
+      </c>
+      <c r="D521" t="s">
+        <v>4817</v>
+      </c>
+      <c r="E521" t="s">
+        <v>4818</v>
+      </c>
+      <c r="F521" t="s">
+        <v>4819</v>
+      </c>
+      <c r="G521" t="s">
+        <v>4820</v>
+      </c>
+      <c r="H521" t="s">
+        <v>4821</v>
+      </c>
+      <c r="I521" t="s">
+        <v>4822</v>
+      </c>
+      <c r="J521" t="s">
+        <v>24</v>
+      </c>
+      <c r="K521" t="s">
+        <v>25</v>
+      </c>
+      <c r="L521" t="s">
+        <v>26</v>
+      </c>
+      <c r="M521" t="s">
+        <v>27</v>
+      </c>
+      <c r="N521" t="s">
+        <v>28</v>
+      </c>
+      <c r="O521" t="s">
+        <v>4823</v>
+      </c>
+    </row>
+    <row r="522" spans="1:15">
+      <c r="A522">
+        <v>66510</v>
+      </c>
+      <c r="B522" t="s">
+        <v>4824</v>
+      </c>
+      <c r="C522" t="s">
+        <v>4825</v>
+      </c>
+      <c r="D522" t="s">
+        <v>4826</v>
+      </c>
+      <c r="E522" t="s">
+        <v>4827</v>
+      </c>
+      <c r="F522" t="s">
+        <v>4828</v>
+      </c>
+      <c r="G522" t="s">
+        <v>4829</v>
+      </c>
+      <c r="H522" t="s">
+        <v>4830</v>
+      </c>
+      <c r="I522" t="s">
+        <v>4831</v>
+      </c>
+      <c r="J522" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K522" t="s">
+        <v>4832</v>
+      </c>
+      <c r="L522" t="s">
+        <v>1627</v>
+      </c>
+      <c r="M522" t="s">
+        <v>4833</v>
+      </c>
+      <c r="N522" t="s">
+        <v>28</v>
+      </c>
+      <c r="O522" t="s">
+        <v>4834</v>
+      </c>
+    </row>
+    <row r="523" spans="1:15">
+      <c r="A523">
+        <v>66511</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1843</v>
+      </c>
+      <c r="C523" t="s">
+        <v>4835</v>
+      </c>
+      <c r="D523" t="s">
+        <v>4836</v>
+      </c>
+      <c r="E523" t="s">
+        <v>4837</v>
+      </c>
+      <c r="F523" t="s">
+        <v>1847</v>
+      </c>
+      <c r="G523" t="s">
+        <v>1848</v>
+      </c>
+      <c r="H523" t="s">
+        <v>4838</v>
+      </c>
+      <c r="I523" t="s">
+        <v>4839</v>
+      </c>
+      <c r="J523" t="s">
+        <v>24</v>
+      </c>
+      <c r="K523" t="s">
+        <v>4840</v>
+      </c>
+      <c r="L523" t="s">
+        <v>26</v>
+      </c>
+      <c r="M523" t="s">
+        <v>4841</v>
+      </c>
+      <c r="N523" t="s">
+        <v>28</v>
+      </c>
+      <c r="O523" t="s">
+        <v>4842</v>
+      </c>
+    </row>
+    <row r="524" spans="1:15">
+      <c r="A524">
+        <v>66512</v>
+      </c>
+      <c r="B524" t="s">
+        <v>3907</v>
+      </c>
+      <c r="C524" t="s">
+        <v>3908</v>
+      </c>
+      <c r="D524" t="s">
+        <v>4843</v>
+      </c>
+      <c r="E524" t="s">
+        <v>4844</v>
+      </c>
+      <c r="F524" t="s">
+        <v>4845</v>
+      </c>
+      <c r="G524" t="s">
+        <v>3912</v>
+      </c>
+      <c r="H524" t="s">
+        <v>3913</v>
+      </c>
+      <c r="I524" t="s">
+        <v>3914</v>
+      </c>
+      <c r="J524" t="s">
+        <v>24</v>
+      </c>
+      <c r="K524" t="s">
+        <v>4846</v>
+      </c>
+      <c r="L524" t="s">
+        <v>26</v>
+      </c>
+      <c r="M524" t="s">
+        <v>4847</v>
+      </c>
+      <c r="N524" t="s">
+        <v>28</v>
+      </c>
+      <c r="O524" t="s">
+        <v>4848</v>
+      </c>
+    </row>
+    <row r="525" spans="1:15">
+      <c r="A525">
+        <v>66513</v>
+      </c>
+      <c r="B525" t="s">
+        <v>4849</v>
+      </c>
+      <c r="C525" t="s">
+        <v>4850</v>
+      </c>
+      <c r="D525" t="s">
+        <v>4851</v>
+      </c>
+      <c r="E525" t="s">
+        <v>4852</v>
+      </c>
+      <c r="F525" t="s">
+        <v>4853</v>
+      </c>
+      <c r="G525" t="s">
+        <v>4241</v>
+      </c>
+      <c r="H525" t="s">
+        <v>4854</v>
+      </c>
+      <c r="I525" t="s">
+        <v>4855</v>
+      </c>
+      <c r="J525" t="s">
+        <v>24</v>
+      </c>
+      <c r="K525" t="s">
+        <v>4846</v>
+      </c>
+      <c r="L525" t="s">
+        <v>26</v>
+      </c>
+      <c r="M525" t="s">
+        <v>4847</v>
+      </c>
+      <c r="N525" t="s">
+        <v>28</v>
+      </c>
+      <c r="O525" t="s">
+        <v>4856</v>
+      </c>
+    </row>
+    <row r="526" spans="1:15">
+      <c r="A526">
+        <v>66514</v>
+      </c>
+      <c r="B526" t="s">
+        <v>4857</v>
+      </c>
+      <c r="C526" t="s">
+        <v>4858</v>
+      </c>
+      <c r="D526" t="s">
+        <v>4859</v>
+      </c>
+      <c r="E526" t="s">
+        <v>4860</v>
+      </c>
+      <c r="F526" t="s">
+        <v>1992</v>
+      </c>
+      <c r="G526" t="s">
+        <v>1993</v>
+      </c>
+      <c r="H526" t="s">
+        <v>4861</v>
+      </c>
+      <c r="I526" t="s">
+        <v>4862</v>
+      </c>
+      <c r="J526" t="s">
+        <v>24</v>
+      </c>
+      <c r="K526" t="s">
+        <v>4846</v>
+      </c>
+      <c r="L526" t="s">
+        <v>26</v>
+      </c>
+      <c r="M526" t="s">
+        <v>4847</v>
+      </c>
+      <c r="N526" t="s">
+        <v>28</v>
+      </c>
+      <c r="O526" t="s">
+        <v>4863</v>
+      </c>
+    </row>
+    <row r="527" spans="1:15">
+      <c r="A527">
+        <v>66515</v>
+      </c>
+      <c r="B527" t="s">
+        <v>4864</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1745</v>
+      </c>
+      <c r="D527" t="s">
+        <v>4865</v>
+      </c>
+      <c r="E527" t="s">
+        <v>4866</v>
+      </c>
+      <c r="F527" t="s">
+        <v>4867</v>
+      </c>
+      <c r="G527" t="s">
+        <v>1749</v>
+      </c>
+      <c r="H527" t="s">
+        <v>4868</v>
+      </c>
+      <c r="I527" t="s">
+        <v>4869</v>
+      </c>
+      <c r="J527" t="s">
+        <v>24</v>
+      </c>
+      <c r="K527" t="s">
+        <v>4846</v>
+      </c>
+      <c r="L527" t="s">
+        <v>26</v>
+      </c>
+      <c r="M527" t="s">
+        <v>4847</v>
+      </c>
+      <c r="N527" t="s">
+        <v>28</v>
+      </c>
+      <c r="O527" t="s">
+        <v>4870</v>
+      </c>
+    </row>
+    <row r="528" spans="1:15">
+      <c r="A528">
+        <v>66516</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D528" t="s">
+        <v>4871</v>
+      </c>
+      <c r="E528" t="s">
+        <v>4872</v>
+      </c>
+      <c r="F528" t="s">
+        <v>4873</v>
+      </c>
+      <c r="G528" t="s">
+        <v>4874</v>
+      </c>
+      <c r="H528" t="s">
+        <v>4875</v>
+      </c>
+      <c r="I528" t="s">
+        <v>1733</v>
+      </c>
+      <c r="J528" t="s">
+        <v>24</v>
+      </c>
+      <c r="K528" t="s">
+        <v>170</v>
+      </c>
+      <c r="L528" t="s">
+        <v>26</v>
+      </c>
+      <c r="M528" t="s">
+        <v>171</v>
+      </c>
+      <c r="N528" t="s">
+        <v>28</v>
+      </c>
+      <c r="O528" t="s">
+        <v>4876</v>
+      </c>
+    </row>
+    <row r="529" spans="1:15">
+      <c r="A529">
+        <v>66517</v>
+      </c>
+      <c r="B529" t="s">
+        <v>4877</v>
+      </c>
+      <c r="C529" t="s">
+        <v>4878</v>
+      </c>
+      <c r="D529" t="s">
+        <v>4879</v>
+      </c>
+      <c r="E529" t="s">
+        <v>4880</v>
+      </c>
+      <c r="F529" t="s">
+        <v>4881</v>
+      </c>
+      <c r="G529" t="s">
+        <v>4882</v>
+      </c>
+      <c r="H529" t="s">
+        <v>4883</v>
+      </c>
+      <c r="I529" t="s">
+        <v>4884</v>
+      </c>
+      <c r="J529" t="s">
+        <v>24</v>
+      </c>
+      <c r="K529" t="s">
+        <v>4846</v>
+      </c>
+      <c r="L529" t="s">
+        <v>26</v>
+      </c>
+      <c r="M529" t="s">
+        <v>4847</v>
+      </c>
+      <c r="N529" t="s">
+        <v>28</v>
+      </c>
+      <c r="O529" t="s">
+        <v>4885</v>
+      </c>
+    </row>
+    <row r="530" spans="1:15">
+      <c r="A530">
+        <v>66518</v>
+      </c>
+      <c r="B530" t="s">
+        <v>4886</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D530" t="s">
+        <v>4887</v>
+      </c>
+      <c r="E530" t="s">
+        <v>4888</v>
+      </c>
+      <c r="F530" t="s">
+        <v>4889</v>
+      </c>
+      <c r="G530" t="s">
+        <v>1758</v>
+      </c>
+      <c r="H530" t="s">
+        <v>4890</v>
+      </c>
+      <c r="I530" t="s">
+        <v>4891</v>
+      </c>
+      <c r="J530" t="s">
+        <v>24</v>
+      </c>
+      <c r="K530" t="s">
+        <v>170</v>
+      </c>
+      <c r="L530" t="s">
+        <v>26</v>
+      </c>
+      <c r="M530" t="s">
+        <v>171</v>
+      </c>
+      <c r="N530" t="s">
+        <v>28</v>
+      </c>
+      <c r="O530" t="s">
+        <v>4892</v>
+      </c>
+    </row>
+    <row r="531" spans="1:15">
+      <c r="A531">
+        <v>66519</v>
+      </c>
+      <c r="B531" t="s">
+        <v>4893</v>
+      </c>
+      <c r="C531" t="s">
+        <v>4894</v>
+      </c>
+      <c r="D531" t="s">
+        <v>4895</v>
+      </c>
+      <c r="E531" t="s">
+        <v>4896</v>
+      </c>
+      <c r="F531" t="s">
+        <v>4897</v>
+      </c>
+      <c r="G531" t="s">
+        <v>4898</v>
+      </c>
+      <c r="H531" t="s">
+        <v>1867</v>
+      </c>
+      <c r="I531" t="s">
+        <v>1868</v>
+      </c>
+      <c r="J531" t="s">
+        <v>24</v>
+      </c>
+      <c r="K531" t="s">
+        <v>4899</v>
+      </c>
+      <c r="L531" t="s">
+        <v>26</v>
+      </c>
+      <c r="M531" t="s">
+        <v>4900</v>
+      </c>
+      <c r="N531" t="s">
+        <v>28</v>
+      </c>
+      <c r="O531" t="s">
+        <v>4901</v>
+      </c>
+    </row>
+    <row r="532" spans="1:15">
+      <c r="A532">
+        <v>66520</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D532" t="s">
+        <v>4902</v>
+      </c>
+      <c r="E532" t="s">
+        <v>4903</v>
+      </c>
+      <c r="F532" t="s">
+        <v>1952</v>
+      </c>
+      <c r="G532" t="s">
+        <v>1953</v>
+      </c>
+      <c r="H532" t="s">
+        <v>1954</v>
+      </c>
+      <c r="I532" t="s">
+        <v>1955</v>
+      </c>
+      <c r="J532" t="s">
+        <v>24</v>
+      </c>
+      <c r="K532" t="s">
+        <v>25</v>
+      </c>
+      <c r="L532" t="s">
+        <v>26</v>
+      </c>
+      <c r="M532" t="s">
+        <v>27</v>
+      </c>
+      <c r="N532" t="s">
+        <v>28</v>
+      </c>
+      <c r="O532" t="s">
+        <v>4904</v>
+      </c>
+    </row>
+    <row r="533" spans="1:15">
+      <c r="A533">
+        <v>66521</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1771</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D533" t="s">
+        <v>4905</v>
+      </c>
+      <c r="E533" t="s">
+        <v>4906</v>
+      </c>
+      <c r="F533" t="s">
+        <v>4907</v>
+      </c>
+      <c r="G533" t="s">
+        <v>1776</v>
+      </c>
+      <c r="H533" t="s">
+        <v>4908</v>
+      </c>
+      <c r="I533" t="s">
+        <v>1778</v>
+      </c>
+      <c r="J533" t="s">
+        <v>24</v>
+      </c>
+      <c r="K533" t="s">
+        <v>170</v>
+      </c>
+      <c r="L533" t="s">
+        <v>26</v>
+      </c>
+      <c r="M533" t="s">
+        <v>171</v>
+      </c>
+      <c r="N533" t="s">
+        <v>28</v>
+      </c>
+      <c r="O533" t="s">
+        <v>4909</v>
+      </c>
+    </row>
+    <row r="534" spans="1:15">
+      <c r="A534">
+        <v>66522</v>
+      </c>
+      <c r="B534" t="s">
+        <v>4910</v>
+      </c>
+      <c r="C534" t="s">
+        <v>4911</v>
+      </c>
+      <c r="D534" t="s">
+        <v>4912</v>
+      </c>
+      <c r="E534" t="s">
+        <v>4913</v>
+      </c>
+      <c r="F534" t="s">
+        <v>4914</v>
+      </c>
+      <c r="G534" t="s">
+        <v>4915</v>
+      </c>
+      <c r="H534" t="s">
+        <v>4916</v>
+      </c>
+      <c r="I534" t="s">
+        <v>4917</v>
+      </c>
+      <c r="J534" t="s">
+        <v>24</v>
+      </c>
+      <c r="K534" t="s">
+        <v>4774</v>
+      </c>
+      <c r="L534" t="s">
+        <v>26</v>
+      </c>
+      <c r="M534" t="s">
+        <v>4775</v>
+      </c>
+      <c r="N534" t="s">
+        <v>28</v>
+      </c>
+      <c r="O534" t="s">
+        <v>4918</v>
+      </c>
+    </row>
+    <row r="535" spans="1:15">
+      <c r="A535">
+        <v>66523</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1834</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D535" t="s">
+        <v>4919</v>
+      </c>
+      <c r="E535" t="s">
+        <v>4920</v>
+      </c>
+      <c r="F535" t="s">
+        <v>1838</v>
+      </c>
+      <c r="G535" t="s">
+        <v>1839</v>
+      </c>
+      <c r="H535" t="s">
+        <v>1840</v>
+      </c>
+      <c r="I535" t="s">
+        <v>1841</v>
+      </c>
+      <c r="J535" t="s">
+        <v>24</v>
+      </c>
+      <c r="K535" t="s">
+        <v>47</v>
+      </c>
+      <c r="L535" t="s">
+        <v>26</v>
+      </c>
+      <c r="M535" t="s">
+        <v>48</v>
+      </c>
+      <c r="N535" t="s">
+        <v>28</v>
+      </c>
+      <c r="O535" t="s">
+        <v>4921</v>
+      </c>
+    </row>
+    <row r="536" spans="1:15">
+      <c r="A536">
+        <v>66524</v>
+      </c>
+      <c r="B536" t="s">
+        <v>4077</v>
+      </c>
+      <c r="C536" t="s">
+        <v>4078</v>
+      </c>
+      <c r="D536" t="s">
+        <v>4922</v>
+      </c>
+      <c r="E536" t="s">
+        <v>4923</v>
+      </c>
+      <c r="F536" t="s">
+        <v>4924</v>
+      </c>
+      <c r="G536" t="s">
+        <v>4082</v>
+      </c>
+      <c r="H536" t="s">
+        <v>4083</v>
+      </c>
+      <c r="I536" t="s">
+        <v>4084</v>
+      </c>
+      <c r="J536" t="s">
+        <v>24</v>
+      </c>
+      <c r="K536" t="s">
+        <v>170</v>
+      </c>
+      <c r="L536" t="s">
+        <v>26</v>
+      </c>
+      <c r="M536" t="s">
+        <v>171</v>
+      </c>
+      <c r="N536" t="s">
+        <v>28</v>
+      </c>
+      <c r="O536" t="s">
+        <v>4925</v>
+      </c>
+    </row>
+    <row r="537" spans="1:15">
+      <c r="A537">
+        <v>66525</v>
+      </c>
+      <c r="B537" t="s">
+        <v>4926</v>
+      </c>
+      <c r="C537" t="s">
+        <v>4927</v>
+      </c>
+      <c r="D537" t="s">
+        <v>4928</v>
+      </c>
+      <c r="E537" t="s">
+        <v>4929</v>
+      </c>
+      <c r="F537" t="s">
+        <v>3938</v>
+      </c>
+      <c r="G537" t="s">
+        <v>3939</v>
+      </c>
+      <c r="H537" t="s">
+        <v>3940</v>
+      </c>
+      <c r="I537" t="s">
+        <v>3941</v>
+      </c>
+      <c r="J537" t="s">
+        <v>24</v>
+      </c>
+      <c r="K537" t="s">
+        <v>170</v>
+      </c>
+      <c r="L537" t="s">
+        <v>26</v>
+      </c>
+      <c r="M537" t="s">
+        <v>171</v>
+      </c>
+      <c r="N537" t="s">
+        <v>28</v>
+      </c>
+      <c r="O537" t="s">
+        <v>4930</v>
+      </c>
+    </row>
+    <row r="538" spans="1:15">
+      <c r="A538">
+        <v>66526</v>
+      </c>
+      <c r="B538" t="s">
+        <v>4931</v>
+      </c>
+      <c r="C538" t="s">
+        <v>4932</v>
+      </c>
+      <c r="D538" t="s">
+        <v>4933</v>
+      </c>
+      <c r="E538" t="s">
+        <v>4934</v>
+      </c>
+      <c r="F538" t="s">
+        <v>4935</v>
+      </c>
+      <c r="G538" t="s">
+        <v>3948</v>
+      </c>
+      <c r="H538" t="s">
+        <v>3949</v>
+      </c>
+      <c r="I538" t="s">
+        <v>3950</v>
+      </c>
+      <c r="J538" t="s">
+        <v>24</v>
+      </c>
+      <c r="K538" t="s">
+        <v>170</v>
+      </c>
+      <c r="L538" t="s">
+        <v>26</v>
+      </c>
+      <c r="M538" t="s">
+        <v>171</v>
+      </c>
+      <c r="N538" t="s">
+        <v>28</v>
+      </c>
+      <c r="O538" t="s">
+        <v>4936</v>
+      </c>
+    </row>
+    <row r="539" spans="1:15">
+      <c r="A539">
+        <v>66527</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1882</v>
+      </c>
+      <c r="D539" t="s">
+        <v>4937</v>
+      </c>
+      <c r="E539" t="s">
+        <v>4938</v>
+      </c>
+      <c r="F539" t="s">
+        <v>4939</v>
+      </c>
+      <c r="G539" t="s">
+        <v>1886</v>
+      </c>
+      <c r="H539" t="s">
+        <v>1887</v>
+      </c>
+      <c r="I539" t="s">
+        <v>1888</v>
+      </c>
+      <c r="J539" t="s">
+        <v>24</v>
+      </c>
+      <c r="K539" t="s">
+        <v>4846</v>
+      </c>
+      <c r="L539" t="s">
+        <v>26</v>
+      </c>
+      <c r="M539" t="s">
+        <v>4847</v>
+      </c>
+      <c r="N539" t="s">
+        <v>28</v>
+      </c>
+      <c r="O539" t="s">
+        <v>4940</v>
+      </c>
+    </row>
+    <row r="540" spans="1:15">
+      <c r="A540">
+        <v>66529</v>
+      </c>
+      <c r="B540" t="s">
+        <v>4941</v>
+      </c>
+      <c r="C540" t="s">
+        <v>4942</v>
+      </c>
+      <c r="D540" t="s">
+        <v>4943</v>
+      </c>
+      <c r="E540" t="s">
+        <v>4944</v>
+      </c>
+      <c r="F540" t="s">
+        <v>4945</v>
+      </c>
+      <c r="G540" t="s">
+        <v>4378</v>
+      </c>
+      <c r="H540" t="s">
+        <v>4379</v>
+      </c>
+      <c r="I540" t="s">
+        <v>4380</v>
+      </c>
+      <c r="J540" t="s">
+        <v>24</v>
+      </c>
+      <c r="K540" t="s">
+        <v>2315</v>
+      </c>
+      <c r="L540" t="s">
+        <v>26</v>
+      </c>
+      <c r="M540" t="s">
+        <v>2316</v>
+      </c>
+      <c r="N540" t="s">
+        <v>28</v>
+      </c>
+      <c r="O540" t="s">
+        <v>4946</v>
+      </c>
+    </row>
+    <row r="541" spans="1:15">
+      <c r="A541">
+        <v>66530</v>
+      </c>
+      <c r="B541" t="s">
+        <v>4947</v>
+      </c>
+      <c r="C541" t="s">
+        <v>4948</v>
+      </c>
+      <c r="D541" t="s">
+        <v>4949</v>
+      </c>
+      <c r="E541" t="s">
+        <v>4950</v>
+      </c>
+      <c r="F541" t="s">
+        <v>4951</v>
+      </c>
+      <c r="G541" t="s">
+        <v>1693</v>
+      </c>
+      <c r="H541" t="s">
+        <v>1694</v>
+      </c>
+      <c r="I541" t="s">
+        <v>1695</v>
+      </c>
+      <c r="J541" t="s">
+        <v>24</v>
+      </c>
+      <c r="K541" t="s">
+        <v>1478</v>
+      </c>
+      <c r="L541" t="s">
+        <v>26</v>
+      </c>
+      <c r="M541" t="s">
+        <v>1480</v>
+      </c>
+      <c r="N541" t="s">
+        <v>28</v>
+      </c>
+      <c r="O541" t="s">
+        <v>4952</v>
+      </c>
+    </row>
+    <row r="542" spans="1:15">
+      <c r="A542">
+        <v>66531</v>
+      </c>
+      <c r="B542" t="s">
+        <v>4953</v>
+      </c>
+      <c r="C542" t="s">
+        <v>4954</v>
+      </c>
+      <c r="D542" t="s">
+        <v>4955</v>
+      </c>
+      <c r="E542" t="s">
+        <v>4956</v>
+      </c>
+      <c r="F542" t="s">
+        <v>4957</v>
+      </c>
+      <c r="G542" t="s">
+        <v>4958</v>
+      </c>
+      <c r="H542" t="s">
+        <v>4959</v>
+      </c>
+      <c r="I542" t="s">
+        <v>4960</v>
+      </c>
+      <c r="J542" t="s">
+        <v>450</v>
+      </c>
+      <c r="K542" t="s">
+        <v>4961</v>
+      </c>
+      <c r="L542" t="s">
+        <v>452</v>
+      </c>
+      <c r="M542" t="s">
+        <v>4962</v>
+      </c>
+      <c r="N542" t="s">
+        <v>28</v>
+      </c>
+      <c r="O542" t="s">
+        <v>4963</v>
+      </c>
+    </row>
+    <row r="543" spans="1:15">
+      <c r="A543">
+        <v>66532</v>
+      </c>
+      <c r="B543" t="s">
+        <v>4964</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D543" t="s">
+        <v>4965</v>
+      </c>
+      <c r="E543" t="s">
+        <v>4966</v>
+      </c>
+      <c r="F543" t="s">
+        <v>1970</v>
+      </c>
+      <c r="G543" t="s">
+        <v>1971</v>
+      </c>
+      <c r="H543" t="s">
+        <v>1972</v>
+      </c>
+      <c r="I543" t="s">
+        <v>1973</v>
+      </c>
+      <c r="J543" t="s">
+        <v>450</v>
+      </c>
+      <c r="K543" t="s">
+        <v>4967</v>
+      </c>
+      <c r="L543" t="s">
+        <v>452</v>
+      </c>
+      <c r="M543" t="s">
+        <v>4968</v>
+      </c>
+      <c r="N543" t="s">
+        <v>28</v>
+      </c>
+      <c r="O543" t="s">
+        <v>4969</v>
+      </c>
+    </row>
+    <row r="544" spans="1:15">
+      <c r="A544">
+        <v>66533</v>
+      </c>
+      <c r="B544" t="s">
+        <v>4970</v>
+      </c>
+      <c r="C544" t="s">
+        <v>4971</v>
+      </c>
+      <c r="D544" t="s">
+        <v>4972</v>
+      </c>
+      <c r="E544" t="s">
+        <v>4973</v>
+      </c>
+      <c r="F544" t="s">
+        <v>1784</v>
+      </c>
+      <c r="G544" t="s">
+        <v>1785</v>
+      </c>
+      <c r="H544" t="s">
+        <v>1786</v>
+      </c>
+      <c r="I544" t="s">
+        <v>1787</v>
+      </c>
+      <c r="J544" t="s">
+        <v>24</v>
+      </c>
+      <c r="K544" t="s">
+        <v>4974</v>
+      </c>
+      <c r="L544" t="s">
+        <v>26</v>
+      </c>
+      <c r="M544" t="s">
+        <v>4975</v>
+      </c>
+      <c r="N544" t="s">
+        <v>28</v>
+      </c>
+      <c r="O544" t="s">
+        <v>4976</v>
+      </c>
+    </row>
+    <row r="545" spans="1:15">
+      <c r="A545">
+        <v>66534</v>
+      </c>
+      <c r="B545" t="s">
+        <v>4977</v>
+      </c>
+      <c r="C545" t="s">
+        <v>4978</v>
+      </c>
+      <c r="D545" t="s">
+        <v>4979</v>
+      </c>
+      <c r="E545" t="s">
+        <v>4980</v>
+      </c>
+      <c r="F545" t="s">
+        <v>4981</v>
+      </c>
+      <c r="G545" t="s">
+        <v>4982</v>
+      </c>
+      <c r="H545" t="s">
+        <v>3215</v>
+      </c>
+      <c r="I545" t="s">
+        <v>3216</v>
+      </c>
+      <c r="J545" t="s">
+        <v>24</v>
+      </c>
+      <c r="K545" t="s">
+        <v>47</v>
+      </c>
+      <c r="L545" t="s">
+        <v>26</v>
+      </c>
+      <c r="M545" t="s">
+        <v>48</v>
+      </c>
+      <c r="N545" t="s">
+        <v>28</v>
+      </c>
+      <c r="O545" t="s">
+        <v>4983</v>
+      </c>
+    </row>
+    <row r="546" spans="1:15">
+      <c r="A546">
+        <v>66535</v>
+      </c>
+      <c r="B546" t="s">
+        <v>4984</v>
+      </c>
+      <c r="C546" t="s">
+        <v>4985</v>
+      </c>
+      <c r="D546" t="s">
+        <v>4986</v>
+      </c>
+      <c r="E546" t="s">
+        <v>4987</v>
+      </c>
+      <c r="F546" t="s">
+        <v>4988</v>
+      </c>
+      <c r="G546" t="s">
+        <v>4989</v>
+      </c>
+      <c r="H546" t="s">
+        <v>4990</v>
+      </c>
+      <c r="I546" t="s">
+        <v>4991</v>
+      </c>
+      <c r="J546" t="s">
+        <v>4992</v>
+      </c>
+      <c r="K546" t="s">
+        <v>4993</v>
+      </c>
+      <c r="L546" t="s">
+        <v>4994</v>
+      </c>
+      <c r="M546" t="s">
+        <v>4995</v>
+      </c>
+      <c r="N546" t="s">
+        <v>28</v>
+      </c>
+      <c r="O546" t="s">
+        <v>4996</v>
+      </c>
+    </row>
+    <row r="547" spans="1:15">
+      <c r="A547">
+        <v>66536</v>
+      </c>
+      <c r="B547" t="s">
+        <v>4997</v>
+      </c>
+      <c r="C547" t="s">
+        <v>4998</v>
+      </c>
+      <c r="D547" t="s">
+        <v>4999</v>
+      </c>
+      <c r="E547" t="s">
+        <v>5000</v>
+      </c>
+      <c r="F547" t="s">
+        <v>5001</v>
+      </c>
+      <c r="G547" t="s">
+        <v>5002</v>
+      </c>
+      <c r="H547" t="s">
+        <v>5003</v>
+      </c>
+      <c r="I547" t="s">
+        <v>5004</v>
+      </c>
+      <c r="J547" t="s">
+        <v>24</v>
+      </c>
+      <c r="K547" t="s">
+        <v>4846</v>
+      </c>
+      <c r="L547" t="s">
+        <v>26</v>
+      </c>
+      <c r="M547" t="s">
+        <v>4847</v>
+      </c>
+      <c r="N547" t="s">
+        <v>28</v>
+      </c>
+      <c r="O547" t="s">
+        <v>5005</v>
+      </c>
+    </row>
+    <row r="548" spans="1:15">
+      <c r="A548">
+        <v>66537</v>
+      </c>
+      <c r="B548" t="s">
+        <v>5006</v>
+      </c>
+      <c r="C548" t="s">
+        <v>4758</v>
+      </c>
+      <c r="D548" t="s">
+        <v>5007</v>
+      </c>
+      <c r="E548" t="s">
+        <v>5008</v>
+      </c>
+      <c r="F548" t="s">
+        <v>5009</v>
+      </c>
+      <c r="G548" t="s">
+        <v>4762</v>
+      </c>
+      <c r="H548" t="s">
+        <v>4763</v>
+      </c>
+      <c r="I548" t="s">
+        <v>4764</v>
+      </c>
+      <c r="J548" t="s">
+        <v>24</v>
+      </c>
+      <c r="K548" t="s">
+        <v>4846</v>
+      </c>
+      <c r="L548" t="s">
+        <v>26</v>
+      </c>
+      <c r="M548" t="s">
+        <v>4847</v>
+      </c>
+      <c r="N548" t="s">
+        <v>28</v>
+      </c>
+      <c r="O548" t="s">
+        <v>5010</v>
+      </c>
+    </row>
+    <row r="549" spans="1:15">
+      <c r="A549">
+        <v>66538</v>
+      </c>
+      <c r="B549" t="s">
+        <v>5011</v>
+      </c>
+      <c r="C549" t="s">
+        <v>5012</v>
+      </c>
+      <c r="D549" t="s">
+        <v>5013</v>
+      </c>
+      <c r="E549" t="s">
+        <v>5014</v>
+      </c>
+      <c r="F549" t="s">
+        <v>5015</v>
+      </c>
+      <c r="G549" t="s">
+        <v>1962</v>
+      </c>
+      <c r="H549" t="s">
+        <v>1963</v>
+      </c>
+      <c r="I549" t="s">
+        <v>1964</v>
+      </c>
+      <c r="J549" t="s">
+        <v>24</v>
+      </c>
+      <c r="K549" t="s">
+        <v>5016</v>
+      </c>
+      <c r="L549" t="s">
+        <v>26</v>
+      </c>
+      <c r="M549" t="s">
+        <v>5017</v>
+      </c>
+      <c r="N549" t="s">
+        <v>28</v>
+      </c>
+      <c r="O549" t="s">
+        <v>5018</v>
+      </c>
+    </row>
+    <row r="550" spans="1:15">
+      <c r="A550">
+        <v>66540</v>
+      </c>
+      <c r="B550" t="s">
+        <v>5019</v>
+      </c>
+      <c r="C550" t="s">
+        <v>5020</v>
+      </c>
+      <c r="D550" t="s">
+        <v>5021</v>
+      </c>
+      <c r="E550" t="s">
+        <v>5022</v>
+      </c>
+      <c r="F550" t="s">
+        <v>5023</v>
+      </c>
+      <c r="G550" t="s">
+        <v>5024</v>
+      </c>
+      <c r="H550" t="s">
+        <v>5025</v>
+      </c>
+      <c r="I550" t="s">
+        <v>1724</v>
+      </c>
+      <c r="J550" t="s">
+        <v>24</v>
+      </c>
+      <c r="K550" t="s">
+        <v>5026</v>
+      </c>
+      <c r="L550" t="s">
+        <v>26</v>
+      </c>
+      <c r="M550" t="s">
+        <v>5027</v>
+      </c>
+      <c r="N550" t="s">
+        <v>28</v>
+      </c>
+      <c r="O550" t="s">
+        <v>5028</v>
+      </c>
+    </row>
+    <row r="551" spans="1:15">
+      <c r="A551">
         <v>66541</v>
       </c>
-      <c r="B242" t="s">
-[...39 lines deleted...]
-        <v>2225</v>
+      <c r="B551" t="s">
+        <v>1939</v>
+      </c>
+      <c r="C551" t="s">
+        <v>5029</v>
+      </c>
+      <c r="D551" t="s">
+        <v>5030</v>
+      </c>
+      <c r="E551" t="s">
+        <v>5031</v>
+      </c>
+      <c r="F551" t="s">
+        <v>5032</v>
+      </c>
+      <c r="G551" t="s">
+        <v>1944</v>
+      </c>
+      <c r="H551" t="s">
+        <v>1945</v>
+      </c>
+      <c r="I551" t="s">
+        <v>1946</v>
+      </c>
+      <c r="J551" t="s">
+        <v>24</v>
+      </c>
+      <c r="K551" t="s">
+        <v>5033</v>
+      </c>
+      <c r="L551" t="s">
+        <v>26</v>
+      </c>
+      <c r="M551" t="s">
+        <v>5034</v>
+      </c>
+      <c r="N551" t="s">
+        <v>28</v>
+      </c>
+      <c r="O551" t="s">
+        <v>5035</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">