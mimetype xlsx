--- v0 (2026-04-02)
+++ v1 (2026-06-06)
@@ -12,58 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3381">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: Soomaali
 # Source: https://hadeethenc.com/so
-# Last update: 2025-12-24 20:10:38 (v1.17.0)
-# Check for updates: https://hadeethenc.com/en/check/so/v1.17.0
+# Last update: 2026-05-10 17:56:17 (v1.18.0)
+# Check for updates: https://hadeethenc.com/en/check/so/v1.18.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -423,79 +423,50 @@
   </si>
   <si>
     <t>نَهَى النبيُّ صلى الله عليه وسلم الرجالَ عن لُبس الحرير بأنواعه. 
 ونهى الرجالَ والنساءَ عن الأكل والشرب في آنية وأوعية الذهب والفضة. 
 وأخبر بأنها خالصة للمؤمنين يوم القيامة؛ لأنهم اجتنبوها في الدنيا طاعة لله، 
 وأما الكفار فليست لهم في الآخرة؛ لأنهم تعجَّلوا طيباتِهم في حياتهم الدنيا باتخاذهم لها، ومعصيتهم أمر الله.</t>
   </si>
   <si>
     <t>Nabigu nabadgelyo iyo naxariis Allaha siiyee wuxuu u diiday Ragga inay xirtaan dharka Xariirta ah  dhaaman noocyadiisa kala duwan. Ragga iyo Dumarkana wuxuu ka reebay inay ku cunaan ama ku cabaan Weelasha ka samaysan Dahabka iyo Fidada. Nabigu nabadgelyo iyo naxariis Allaha siiyee wuxuu  u sheegay inay Mu'uminiitu gaar u yeelan doomaan Maalinta Qiyaamaha, waayo Aduunka ayey uga tageen iyagoo Ilaahay ku adeecaya. Gaaladuse alaabtaa ma helayaan Aakhiro, waayo noloshoodii 
 Aduunka ayey ku soo hor marsadeen wanaagoodii wayna soo isticmaaleen alaabtaas, Ilaahayna way ku caasiyeen.</t>
   </si>
   <si>
     <t>تحريم لبس الحرير والديباج على الذكور، والوعيد الشديد على مَن لَبِسه.
 يباح للنساء لبسُ الحرير والديباج.
 تحريم الأكل والشرب في صحاف الذهب والفضة وآنيتهما على الذكور والإناث.
 تغليظ حذيفة رضي الله عنه في الإنكار، وعلل ذلك بأنَّه نهاه أكثَرَ مِن مَرَّةٍ عن استعمالِ آنِيَةِ الذَّهَبِ والفِضَّةِ، لكنَّه لَمَّا لم يَنْتَهِ.</t>
   </si>
   <si>
     <t>Ragga waa ka xaaraan inay ku labistaan Xariirta iyo Diibaajka, goodi adag ayaa ugu soo arooray Qofkii labista.
 Haweenka waa u banaan tahay inay ku labistaan Xariirta iyo Diibaajka.
 Waa xaaraan in wax lagu cuno oo wax lagu cabo weelasha Dahabka iyo Fidada weelasha labadaas laga sameeyey Ragga iyo Dumarba waa ka xaaraan.
 Xudayfa aad ayuu u adkeeyey diidmada isticmaalka weelashaa kor ku xusan, waayo ninkaan mar wax ka badan ayuu ka reebay isticmaalka weelasha Dahabka iyo Fidada, laakiin ma uusan ka joogsan.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/so/browse/hadith/2985</t>
-  </si>
-[...27 lines deleted...]
-    <t>https://hadeethenc.com/so/browse/hadith/2990</t>
   </si>
   <si>
     <t>من حمل علينا السلاح فليس منا</t>
   </si>
   <si>
     <t>Qofka Hub noo qaata nagama mid maaha</t>
   </si>
   <si>
     <t>عن أبي موسى الأشعري رضي الله عنه عن النبي صلى الله عليه وسلم قال: «مَنْ حَمَلَ عَلَيْنَا السِّلَاحَ فَلَيْسَ مِنَّا».</t>
   </si>
   <si>
     <t>Abii Muusa Alashcari Allaha ka raali ahaade waxaa laga wariyey, in Nabigu  nabadgelyo iyo naxariis Allaha siiyee uu yiri: "Qofka Hub noo qaata nagama mid maaha".</t>
   </si>
   <si>
     <t>نهى النبي صلى الله عليه وسلم وحذر من حمل السلاح على المسلمين بغير حق لإخافتهم أو نهبهم، وأن من فعل ذلك فليس منا.</t>
   </si>
   <si>
     <t>Nabigu nabadgelyo iyo naxariis Allaha siiyee  wuxuu ka digay in Muslimiinta Hub loo qaato, si loo bajiyo ama loo boobo, Qofka xaq daro sidaa u sameeya wuxuu ku kacay dambi weyn iyo danbi ka mida Kabaa`irta waaweyn, wuxuuna mudan yahay goodigaas adag.</t>
   </si>
   <si>
     <t>هذا الوعيد في الحديث يدل على أن هذا العمل من كبائر الذنوب.
 التحذير الشديد من قتال المسلم لإخوانه المسلمين.
 من أعظم المنكرات والفساد العظيم في الأرض إِشْهَارُ السلاحِ على المسلمين، والإفسادِ بالقتل.
 الوعيد المذكور لا يتناول القتال بحقٍّ، كقتال البُغَاة والمفسدين وغيرِهم.
 تحريم إِخَافَةِ المسلمين بالسلاح أو غيره -ولو على وجه المزاح-.</t>
@@ -2342,52 +2313,51 @@
   </si>
   <si>
     <t>Waxaad taako taako iyo dhudhun dhudhun</t>
   </si>
   <si>
     <t>عَنْ أَبِي سَعِيدٍ الْخُدْرِيِّ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَتَتَّبِعُنَّ سَنَنَ الَّذِينَ مِنْ قَبْلِكُمْ، شِبْرًا بِشِبْرٍ، وَذِرَاعًا بِذِرَاعٍ، حَتَّى لَوْ دَخَلُوا فِي جُحْرِ ضَبٍّ لَاتَّبَعْتُمُوهُمْ» قُلْنَا: يَا رَسُولَ اللهِ آلْيَهُودَ وَالنَّصَارَى؟ قَالَ: «فَمَنْ؟».</t>
   </si>
   <si>
     <t>Abii Saciid Alkhudr Allaha ka raali ahaadee waxaa laga wariyey yiri: Rasuulka Ilaahay nabadgelyo iyo naxariis Allaha siiyee  inuu yiri: "Waxaad taako taako iyo dhudhun dhudhun u raacaysaan dariiqii ay jideeyeen kuwii idinka horeeyey, xataa haday galaan god abeeso lugaley waad raacaysaan" waxaan ku niri: Rasuulka Ilaahayow ma yuhuud iyo nasaaraad u jeedaa? wuxuu yiri: " yaa kale?".</t>
   </si>
   <si>
     <t>يُخبِرُ صلى الله عليه وسلم بما يكون عليه حال بعض أمته بعد زمانه، وهي متابعة طريقة اليهود والنصارى في عقائدهم وأفعالهم وعاداتهم وتقاليدهم متابعة دقيقة شديدة شبرًا بشبرٍ، وذراعًا بذراعٍ، حتى لو دخلوا جحر ضب لدخله هؤلاء وراءهم.</t>
   </si>
   <si>
     <t>Rasuulku-naxariis iyo nabadi korkiisa ha ahaatee- wuxuu sheegay sida uu noqondoono  xaalaka ummaddisa qaar ka mida waqtiga uu joogo ka dib, taaso ah inay ku raacidoonaan Yuhuuda iyo Nasaarada caqiidadooda, camalkooda, caadadooda iyo dhaqankooda raacid aad u daran oo taako taako iyo dhudhun dhudhun ah, xataa hadii ay galaan god abeeso lugaley ay ka daba galayaan.</t>
   </si>
   <si>
     <t>علمٌ من أعلام نبوَّته حيث أخبر بذلك قبل وقوعه فوقع كما أخبر.
 النهي عن تشبُّه المسلمين بالكفار، سواء في عقائدهم أو عباداتهم أو أعيادهم أو أزيائهم الخاصة بهم.
 توضيح الأشياء المعنوية بالأمثلة الحسية من أساليب التعليم في الإسلام.
 الضب: حيوان جحره شديد الظلمة نَتِنُ الريح، وهو من الزواحف يكثر في الصحاري، ووجه التخصيص بجحر الضب: شدة ضيقه ورداءته، ومع ذلك فإنهم -لاقتفائهم آثارهم واتباعهم طرائقهم- لو دخلوا في مثل هذا الضيق الرديء لوافقوهم! والله المستعان.</t>
   </si>
   <si>
     <t>Waa astaan ka mid ah astaamihii Nabinimada Nabiga scw, isagoo sii sheegay arinkaasi intuuna dhicin, wuxuuna u dhacay sidii uu sheegay.
 Waxaa la reebay in muslimiintu isku ekaysiiyaan gaalada, waa isku mid haday uga ekaadaan xaga caqiidadooda, ama cibaadadooda ama ciidahooda, ama dharkooda u gaarka ah.
-waxyaabaha macnawiga ah in lagu cadeeyo tusaale
- la taaban karo waxay ka mid tahay usluubka Islaamku dadka wax ku baro.
+waxyaabaha macnawiga ah in lagu cadeeyo tusaale  la taaban karo waxay ka mid tahay usluubka Islaamku dadka wax ku baro.
 Abeeso lugaley: waa xayawaan godkiisu aad mugdi u yahay oo qarmuun, waana xamaaratada saxaraha ku badan, sababta tusaalaha loogu gaar yeelay godka abeeso lugaleyda waa inuu aad ciriiri u yahay iyo xumaantiisa, sidaasoo ay tahay siday raadkooda ugu dayanayaan oo dariiqooda u raacayaan hadii ay galaan wax la mida godkaas ciriiriga ah oo xun way ku raacayaan! Ilaahay ayaa kaalmo lehe.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/so/browse/hadith/3355</t>
   </si>
   <si>
     <t>من حلف بغير الله فقد كفر أو أشرك</t>
   </si>
   <si>
     <t>Qofkii ku dhaarta waxaan Ilaahay ahayn wuu gaaloobay ama shirki buu la yimid</t>
   </si>
   <si>
     <t>عن ابْنِ عُمَرَ رضي الله عنهما أنه سَمِعَ رَجُلًا يَقُولُ: لَا وَالْكَعْبَةِ، فَقَالَ ابْنُ عُمَرَ: لَا يُحْلَفُ بِغَيْرِ اللَّهِ، فَإِنِّي سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَنْ حَلَفَ بِغَيْرِ اللهِ فَقَدْ كَفَرَ أَوْ أَشْرَكَ».</t>
   </si>
   <si>
     <t>Cabdullaahi Binu Cumar Allaha ka raali ahaado isaga iyo Aabihiye waxaa laga wariyey inuu ka maqlay nin dhahaya: maya Kacbadaan ku dhaartee, wuxuu ku yiri Ibnu Cumar: lagumo dhaarto cidaan Ilaahay ahayn, anigu waxaan ka maqlay Rasuulka Ilaahay nabadgelyo iyo naxariis Allaha siiyee isagoo dhahay: "Qofkii ku dhaarta waxaan Ilaahay ahayn wuu gaaloobay ama shirki buu la yimid".</t>
   </si>
   <si>
     <t>يُخبر النبيُّ صلى الله عليه وسلم أنَّ مَن حَلَف بغير الله وأسمائه وصفاته فقد كَفرَ بالله أو أشرك؛ لأن الحَلِفَ يقتضي تَعظيمَ المحلوفِ به، والعظمةُ إنَّما هي للهِ وحْدَه؛ فلا يُحلَفُ إلَّا باللهِ وأسمائِه وصِفاتِه سُبحانَه، وهذا الحلف من الشرك الأصغر؛ لكن لو أنَّ الحالِفَ عظَّم ما حَلَف به كتَعظيمِ اللهِ تعالى أو أشدَّ؛ فحينئذٍ يكونُ مِن الشِّركِ الأكبرِ.</t>
   </si>
   <si>
     <t>Nabigu nabadgelyo iyo naxariis Allaha siiyee wuxuu sheegay qofkii ku dhaarta cidaan Ilaahay ahayn iyo magacyadiisa iyo sifaadkiisa inuu Ilaahay ku kufriyey ama uu shirki la yimid, waayo dhaartu waxay keenaysaa weynaynta cida lagu dhaaranayo, weynayntana Ilaahay kaligi ayey u sugnaatay, laguma dhaarto Ilaahay, magacyadiisa iyo sifaadkiisa cidaan ahayn. Dhaartaasina waxay ka mid tahay Shirkiga yar, laakiin hadii qofka dhaartay uu u wayneeyo wuxuu ku dhaartay sida weynaynta Ilaahay oo kale ama ka siidaran, markaa wuxuu noqonayaa Shirkiga weyn.</t>
   </si>
   <si>
     <t>التعظيم بالحلف حقّ لله سبحانه وتعالى فلا يُحلَف إلا بالله وأسمائه وصفاته.
@@ -4545,51 +4515,51 @@
   </si>
   <si>
     <t>الأحكام إنما تَجْرِي على الظواهر، والله يتولَّى السرائر.
 أهمية الدعوة إلى التوحيد وأنه أول ما يُبدأ به في الدعوة.
 لا يعني هذا الحديث إكراه المشركين على الدخول في الإسلام، بل هم مُخَيَّرون بين الدخول في الإسلام أو دفع الجزية؛ فإنْ أبوا إلا مَنع الدعوة إلى الإسلام، فليس إلا المقاتلة بموجب أحكام الإسلام.</t>
   </si>
   <si>
     <t>Axkaanta Islaamka waxaa la xukumaa waxa dadka ka muuqda, wixii qarsoona Ilaahay ayaa xukumaaya.
 Tawxiidka in dadka loogu yeero waa muhiim isagaana u horeeya dacwada Islaamka.
 Xadiiskaan loogama jeedo in gaalada diinta lagu khasbo, balse khiyaar ayey u leeyihiin, inay Islaamka soo galaan ama ay Jisyo bixiyaan, hadii aysan joojin la dagaalanka dacwada Islaamka in sharciga Islaamka lagula dagaalamo ayey noqonaysaa.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/so/browse/hadith/4211</t>
   </si>
   <si>
     <t>يسلم الراكب على الماشي، والماشي على القاعد، والقليل على الكثير</t>
   </si>
   <si>
     <t>Qofka gaadiidka saaran ayaa salaamaya kan lugaynaya, kan lugaynayana wuxuu salaamayaa kan fadhiya, dadka tirada yarina kuwa tirada badan bay salaamayaan</t>
   </si>
   <si>
     <t>عَن أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «يُسَلِّمُ الرَّاكِبُ عَلَى المَاشِي، وَالمَاشِي عَلَى القَاعِدِ، وَالقَلِيلُ عَلَى الكَثِيرِ».
 وَلِلبُخَارِي: «يُسَلِّمُ الصَّغِيرُ عَلَى الكَبِيرِ، وَالمَارُّ عَلَى القَاعِدِ، وَالقَلِيلُ عَلَى الكَثِيرِ».</t>
   </si>
   <si>
-    <t>Abii Hureyra-Allaha ka raali  ahaadee- wuxuu yiri: Rasuulka Ilaahay -naxariis iyo nabadi korkiisa ha ahaatee-wuxuu yiri: "Qofka gaadiidka saaran ayaa salaamaya kan lugaynaya, kan lugaynayana wuxuu salaamayaa kan fadhiya, dadka tirada yarina kuwa tirada badan bay salaamayaan."</t>
+    <t>Abii Hureyra-Allaha ka raali  ahaadee- wuxuu yiri: Rasuulka Ilaahay -naxariis iyo nabadi korkiisa ha ahaatee-wuxuu yiri: "Qofka gaadiidka saaran ayaa salaamaya kan lugaynaya, kan lugaynayana wuxuu salaamayaa kan fadhiya, dadka tirada yarina kuwa tirada badan bay salaamayaan." Bukhaari  wuxuu leeyahay ruwaad kale: "kan yari kan wayn buu salaamayaa, kan socdaana kan fadhiya ayuu salaamayaa, dadka yarina kuwa badan bay salaamayaan"</t>
   </si>
   <si>
     <t>أَرْشَدَ النبيُّ صلى الله عليه وسلم إلى أَدَبِ إلقاءِ تحية السلام بين الناس "السلام عليكم ورحمه الله وبركاته"، 
 فيُسلِّم الصغيرُ على الكبير، والراكبُ على الماشي، والماشي على القاعد، والعددُ القليلُ على الكثير.</t>
   </si>
   <si>
     <t>Nabigu naxariis iyo nabadi korkiisa ha ahaatee-dadka wuxuu baray aadaabta dadku isu salaamaan, taasoo ah "Asalaamu calaykum wa raxmatu Alaah wa barakaatuh", Qofka yari wuxuu salaamayaa kan wayn, kan wax fuushana kan lugaynayana, kan lugaynayana kan fadhiya, kuwa tirada yarna kuwa tirada badan.</t>
   </si>
   <si>
     <t>استحباب التسليم على ما جاء به الحديث، فإذا سَلَّمَ الماشي على الراكب وغير ذلك مما ذُكِرَ، جاز، ولكنه خلاف الأولى والأفضل.
 إفشاء السلام على الكيفية التي جاءت في الحديث من أسباب المحبة والتَّآلف.
 إذا كانوا متكافئين متساويين فيما ذُكِرَ، فخَيْرُهُم الذي يبدأ بالسلام.
 كمال هذه الشريعة في بيان جميع ما يحتاجه الناس.
 تعليم آداب السلام وإعطاء كل ذي حق حقه.</t>
   </si>
   <si>
     <t>Waxaa suno ah in la isku salaamo qaabka xadiisku sheegay, haduuse kan socdaa salaamo kan wax fuushan iyo intii xaga hore lagu sheegayba, way banaan tahay laakiin way khilaafsan tahay sida saxda ah ee fadliga badan.
 Salaanta oo loo faafiyo sida xadiiska ku sugan waa sababta keenta is jacaylka iyo isku duubnida.
 Haday isu dhigmaan oo siman yihiin, sida la soo dheegay, waxaa khayr badan hadba kii bilaaba salaanta.
 shareecada Islaamku waa mid kaamil ah oo cadaynaysa wax walba oo dadku u baahan yahay.
 Waa in dadka la baro aadabta salaanta oo qof walba oo xaq lehna xaqiisa la siiyo.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/so/browse/hadith/4243</t>
   </si>
@@ -4765,54 +4735,51 @@
   <si>
     <t>Ilaahay wuxuu fidiyaa GacantiisaHhabeenka si uu u tawbo keeno midka Maalinta dambaabay, Maalintana wuu fidiyaa Gacantiisa si uu u towbo keeno midka Habeenka dambaabay, ilaa Qoraxu ka soo baxdo meesha ay u dhacdo</t>
   </si>
   <si>
     <t>عَنْ أَبِي مُوسَى رضي الله عنه عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ اللهَ عَزَّ وَجَلَّ يَبْسُطُ يَدَهُ بِاللَّيْلِ لِيَتُوبَ مُسِيءُ النَّهَارِ، وَيَبْسُطُ يَدَهُ بِالنَّهَارِ لِيَتُوبَ مُسِيءُ اللَّيْلِ، حَتَّى تَطْلُعَ الشَّمْسُ مِنْ مَغْرِبِهَا».</t>
   </si>
   <si>
     <t>Abii Muusa Alashcari Allaha ka raali ahaadee waxaa laga wariyey Nabiga nabadgelyo iyo naxariis Allaha siiyee inuu yiri: "Ilaahay wuxuu fidiyaa GacantiisaHhabeenka si uu u tawbo keeno midka Maalinta dambaabay, Maalintana wuu fidiyaa Gacantiisa si uu u towbo keeno midka Habeenka dambaabay, ilaa Qoraxu ka soo baxdo meesha ay u dhacdo."</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم: أنَّ الله تعالى يقبل التوبة من عباده، 
 فإن أذنب العبد ذنبًا بالنهار وتاب بالليل قَبِلَ الله توبته، وإن أذنب ذنبًا بالليل وتاب بالنهار قَبل الله توبته، 
 ويبسط يده سبحانه للتوبة فرحًا بها، وقبولًا لها، ولا يزال باب التوبة مفتوحًا حتى تطلع الشمس من مغربها إيذانًا بانتهاء الدنيا، فإذا طلعت فإن باب التوبة يُغلق.</t>
   </si>
   <si>
     <t>Nabigu nabadgelyo iyo naxariis Allaha siiyee wuxuu sheegay in Ilaahay ka tawbo aqbalaayo Adoomadiisa, Hadii adoonku Maalintii dambaabo oo Habeenkii u towbo keeno Ilaahay waa ka aqbalayaa, hadii Habeenkii uu dambaabo oo Maalintii towbo keeno Ilaahay wuu ka aqbalayaa towbadiisa, Ilaahay wuu fidiyaa Gacantiisa Isago ku faraxaaya towbada, oo aqblaaya towbada, albaabka towbaduna wuxuu ahaanayaa mid furan ilaa Qoraxdu ka soo baxdo meeshay u dhacdo taaso tusaysa in Aduunkii dhamadaay, hadii Qorax ka soo baxdo galbeedka albaabkii towbadu waa xirmay.</t>
   </si>
   <si>
     <t>قبول التوبة مستمر ما دام بابها مفتوحًا، ويغلق بابها بمطلع الشمس من مغربها، وأن يتوب الإنسان قبل غرغرة الموت، وهي وصول الروح إلى الحلقوم.
 عدم اليأس والقنوط بسبب الذنب، فإن عفو الله سبحانه ورحمته واسعة، وباب التوبة مفتوح.
  شروط التوبة: الأول: الإقلاع عن المعصية، والثاني: الندم على فعلها، والثالث: العزم على ألّا يعود إليها أبدًا، هذا إن كانت في حقوق الله تعالى، وإن كانت متعلِّقة بحق من حقوق العباد، فيشترط لصحة التوبة أن يؤدي ذلك الحق إلى صاحبه، أو يعفو عنه صاحب الحق.</t>
   </si>
   <si>
     <t>Towbada waa la qabalayaa inta albaabkeedu furan yahay, Albaabkeedana waa la xirayaa hadii Qoraxdu ka soo baxdo meesha ay u dhacdo, iyo in Qofku towbo keeno inta aanay naftu soo gaarin dhuunta.
 Waa inaan la quusan danbi la qalay awgeed, Ilaahay cafintiisa iyo Naxariistiisu waa wayn tahay, albaabka towbaduna waa furan yahay.
-Shuruuda towbada:
-[...2 lines deleted...]
-mida 3aad: waa inuu go'aansado inuusan ku noqon dambigaas waligi, waa haduu yahay xuq Ilaahay, haduuse yahay xaq aadane shuruuda towbada waxaa ku jira inuu xaqa aadanaha gudo oo qofkii uu ka galay u celiyo, ama uu ka cafiyo kii ku lahaa.</t>
+Shuruuda towbada: mida 1aad: dambiga oo la joojiyo. mida 2aad: waa in laga qoomameeyo dambigii. mida 3aad: waa inuu go'aansado inuusan ku noqon dambigaas waligi, waa haduu yahay xuq Ilaahay, haduuse yahay xaq aadane shuruuda towbada waxaa ku jira inuu xaqa aadanaha gudo oo qofkii uu ka galay u celiyo, ama uu ka cafiyo kii ku lahaa.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/so/browse/hadith/4318</t>
   </si>
   <si>
     <t>إن الله كتب الإحسان على كل شيء</t>
   </si>
   <si>
     <t>Ilaahay wuxuu faray in shay walba loo ixsaan falo</t>
   </si>
   <si>
     <t>عن شداد بن أوس رضي الله عنه قال: ثِنْتَانِ حَفِظْتُهُمَا عَنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ اللهَ كَتَبَ الْإِحْسَانَ عَلَى كُلِّ شَيْءٍ، فَإِذَا قَتَلْتُمْ فَأَحْسِنُوا الْقِتْلَةَ، وَإِذَا ذَبَحْتُمْ فَأَحْسِنُوا الذَّبْحَ، وَلْيُحِدَّ أَحَدُكُمْ شَفْرَتَهُ، فَلْيُرِحْ ذَبِيحَتَهُ».</t>
   </si>
   <si>
     <t>Shadaad Binu Aws Allaha ka raali ahaade waxaa laga wariyey inuu yiri: Rasuulka Ilaahay nabadgelyo iyo naxariis Allaha siiyee labo ayaan ka xifdiyey isagoo dhahaya: "Ilaahay wuxuu faray in shay walba loo ixsaan falo, hadii aad wax dilaysaan dilka wanaajiya, hadii aad gawracaysaan gawraca wanaajiya, Mididana afeeya, oo neefka u raaxeeya.</t>
   </si>
   <si>
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم أن الله تعالى أوجبَ علينا الإحسانَ في كل الأشياء، والإحسان: هو مراقبة الله على الدوام، في عبادته وفي بذل الخير وكف الأذى عن المخلوقين، ومن ذلك الإحسان في القتل والذبح.
 فالإحسان في القتل عند القصاص: بأن يختار أسهلَ الطُّرُق وأخَفَّها وأسرعَها زهوقًا للمقتول.
 والإحسان في الذبح عند الذكاة: بأن يرفق بالبهيمة بإحداد الآلة، وألّا تُحَدَّ أمام الذبيحة وهي تنظر إليها، وألَّا تُذبح وهناك من الماشية ما ينظر إليها.</t>
   </si>
   <si>
     <t>Nabigu nabadgelyo iyo naxariis Allaha siiyee wuxuu sheegay in Ilaahay nagu waajibiyey inaan shay walba u ixsaan falo, 
  Ixsaankuna: waa in Ilaahay si joogto inoo ilaalinaayo, oo uu eegaayo caabududiisa, bixinta khayrka, dadka oo dhibka laga daayo, ixsaankaas waxaa soo galaya dilka iyo gawraca.
 Ixsaanka qisaastu waa: in loo dooro dariiqa ugu sahlan oo ugu fudud oo ugu dhaqso badan oo Nafta looga goyn karo kan la dilaayo.
@@ -5169,52 +5136,51 @@
   <si>
     <t>عَنْ عَائِشَةَ رضي الله عنها قَالَتْ: قَالَ رَسُولُ اللهِ صلى الله عليه وسلم: «مَنْ أَحْدَثَ فِي أَمْرِنَا هَذَا مَا لَيْسَ فِيهِ فَهُوَ رَدٌّ» متفق عليه.
 ولمسلم: «مَنْ عَمِلَ عَمَلًا لَيْسَ عَلَيْهِ أَمْرُنَا فَهُوَ رَدٌّ».</t>
   </si>
   <si>
     <t>Caa'isha Allaha ka raali ahaadee waxaa laga wariyey inay tiri: Rasuulka Ilaahay nabadgelyo iyo naxariis Allaha siiyee wuxuu yiri: "Qofka la yimaada waxaan Diinteena ka mid ahayn waa lagu celinayaa". waa mutafaq. Muslimna wuxuu leeyahay:  "Qofka sameeya camal aan Diinteena ku jirin waa lagu celinayaa".</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ مَن اخترَعَ في الدِّينِ أو عَمِلَ عملًا لم يَدُل عليه دليلٌ من الكتاب والسنة، فهو مَردودٌ على صاحبِه غير مقبول عند الله.</t>
   </si>
   <si>
     <t>Nabigu nabadgelyo iyo naxariis Allaha siiyee wuxuu cadeeyey in Qofka ku soo dara Diinta wax aan ku jirin,  ama sameeya camal aan lahayn daliil Kitaabka iyo Sunada ah waa lagu celinayaa Ilaahayna ma aqbalaayo.</t>
   </si>
   <si>
     <t>العبادات مبناها على ما جاء في الكتاب والسنة، فلا نعبد الله تعالى إلا بما شَرَعَ لا بالبدع والمُحْدَثات.
 الدين ليس بالرأي والاستحسان، وإنما بالاتباع للرسول صلى الله عليه وسلم.
 هذا الحديث دليلٌ على كمال الدين.
 البدعة هي كل ما أُحْدِثَ في الدين ولم يَكنْ على عهدِ النبي صلى الله عليه وسلم وأصحابه من عقيدةٍ أو قولٍ أو عملٍ.
 هذا الحديث أصلٌ من أصول الإسلام، وهو كالميزان للأعمال، فكما أنَّ كلَّ عَمَلٍ لا يُراد به وجه الله تعالى، فليس لعامله فيه ثواب، فكذلك كلُّ عمل لا يكون وِفْقَ ما جاء به رسول الله صلى الله عليه وسلم فهو مردود على عامله.
 المُحْدَثات المنهي عنها ما كان من أمور الدين وليس الدنيا.</t>
   </si>
   <si>
     <t>Cibaadadu waxay ku dhisan tahay wixii ku soo arooray Qur'aanka iyo Sunada Nabiga, Ilaahay ku caabudimayno wuxuu jideeyey mooyee oo Bidco iyo wax gadaal laga keenay ku caabudimayno.
 Diintu maaha Ra'ayi iyo sida Qofku jecel yahay, balse waa  raacid Rasuulka la raaco nabadgelyo iyo naxariis Allaha siiyee .
 Xadiiskani wuxuu daliil u yahay Diinta kaamilnimadeeda.
-Bidcadu waa wax kasta oo Diinta lagu soo daro ee aan jirin waqtigii Nabiga nabadgelyo iyo naxariis Allaha siiyee iyo 
-Asxaabtiisa ee ah caqiido ama hadal ama camal.
+Bidcadu waa wax kasta oo Diinta lagu soo daro ee aan jirin waqtigii Nabiga nabadgelyo iyo naxariis Allaha siiyee iyo  Asxaabtiisa ee ah caqiido ama hadal ama camal.
 Xadiiskani wa asal  ka mida usuusha Islaamka camalkana wuxuu u yahay sida miisaanka, sida camal walba ee aan loo la jeedin Ilaahay darti uusan Qofku ajar uga helayn ayaa camal walba ee aan waafaqsanayn wixii Nabiga nabadgelyo iyo naxariis Allaha siiyee uu la yimid waa lagu celinayaa Qofkii sameeyey.
 Xadiiska waxaa ku sugan in wax yaabaha gadaal laga keenay ee la reebay ay yihiin wixii ku saabsan arimaha Diinta ee aan ahayn arimo Aduunyo.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/so/browse/hadith/4792</t>
   </si>
   <si>
     <t>يا غلام، إني أعلمك كلمات، احفظ الله يحفظك، احفظ الله تجده تجاهك، إذا سألت فاسأل الله، وإذا استعنت فاستعن بالله</t>
   </si>
   <si>
     <t>yar لاow, waxaan ku barayaa erayo, llaahay xifdi wuu ku xifdine, llaahey xifdi hortaadaad ka heliye, markaad wax waydiisanayso  Ilaahay waydiiso, hadii aad cid kaalmaysan Ilaahay kaalmayso</t>
   </si>
   <si>
     <t>عن ابن عباس رضي الله عنهما قال: كُنْتُ خَلْفَ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَوْمًا، فَقَالَ: «يَا غُلَامُ، إِنِّي أُعَلِّمُكَ كَلِمَاتٍ، احْفَظِ اللهَ يَحْفَظْكَ، احْفَظِ اللهَ تَجِدْهُ تُجَاهَكَ، إِذَا سَأَلْتَ فَاسْأَلِ اللهَ، وَإِذَا اسْتَعَنْتَ فَاسْتَعِنْ بِاللهِ، وَاعْلَمْ أَنَّ الْأُمَّةَ لَوِ اجْتَمَعَتْ عَلَى أَنْ يَنْفَعُوكَ بِشَيْءٍ، لَمْ يَنْفَعُوكَ إِلَّا بِشَيْءٍ قَدْ كَتَبَهُ اللهُ لَكَ، وَلَوِ اجْتَمَعُوا عَلَى أَنْ يَضُرُّوكَ بِشَيْءٍ، لَمْ يَضُرُّوكَ إِلَّا بِشَيْءٍ قَدْ كَتَبَهُ اللهُ عَلَيْكَ، رُفِعَتِ الْأَقْلَامُ وَجَفَّتِ الصُّحُفُ».</t>
   </si>
   <si>
     <t>Ibnu Cabaas Allaha ka raali noqdo isaga iyo Aabihiye waxaa laga wariyey inuu yiri: "Maalin ayaan Rasuulka nabadgelyo iyo naxariis Allaha siiyee gadaashiisa fuushanaa, wuxuu igu yiri: " " yar لاow, waxaan ku barayaa erayo, llaahay xifdi wuu ku xifdine, llaahey xifdi hortaadaad ka heliye, markaad wax waydiisanayso  Ilaahay waydiiso, hadii aad cid kaalmaysan Ilaahay kaalmayso, ogowna haday ummadda oo dhan isu tagaan si ay wax kuugu taran, kuma tari karaan wax Ilaahay kuu qoray mooyee, hadii dadka oo dhan isu tagaan si ay kuu dhibaan kuguma dhibi karaan, wax uu Ilaahay kuu qoray mooyee, kor ayaa loo qaaday qalimadii warqadihiina way qalaleen ".</t>
   </si>
   <si>
     <t>يُخبرُ ابنُ عباس رضي الله عنه أنه كان صغيرًا راكبًا مع النبي صلى الله عليه وسلم، فقال له عليه الصلاة والسلام: إني أُعلِّمك أمورًا وأشياءَ ينفعك الله بها:
 احفظ الله بِحفظِ أوامرِه واجتنابِ نواهيه، بحيث يَجِدُكَ في الطاعات والقربات، ولا يجدُكَ في المعاصي والآثام، فإن فعلتَ ذلك كان جزاؤك أن يحفظَك الله من مكاره الدنيا والآخرة، وينصرَك في مُهماتِك أينما توجَّهتَ.
 وإذا أردتَ أن تسأل شيئًا، فلا تسألْ إلا الله فإنه وحده الذي يُجيب السائلين.
 وإذا أردتَ العونَ فلا تستعنْ إلا بالله.
 ولْيكُن عندك يقينٌ أنه لن تحصل لك منفعة ولو اجتمع على منفعتِك أهلُ الأرض جميعًا إلا ما كتبه الله لك، ولن يحصُلَ عليك ضرر ولو اجتمع على ضرك أهلُ الأرض جميعًا إلا ما قدَّره الله عليك.
 وأن هذا الأمر قد كَتَبه الله عز وجل وقدّره وِفْقَ ما اقتضته حكمته وعلمه، ولا تبديل لما كتبه الله.</t>
@@ -7610,52 +7576,51 @@
   <si>
     <t>عن خَوْلَةَ بِنْتَ حَكِيمٍ السُّلَمِيَّةَ قَالتْ: سَمِعْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «مَنْ نَزَلَ مَنْزِلًا ثُمَّ قَالَ: أَعُوذُ بِكَلِمَاتِ اللهِ التَّامَّاتِ مِنْ شَرِّ مَا خَلَقَ، لَمْ يَضُرَّهُ شَيْءٌ حَتَّى يَرْتَحِلَ مِنْ مَنْزِلِهِ ذَلِكَ».</t>
   </si>
   <si>
     <t>khawlat Bintu Xakiim Alsulaymiyah Allaha ka raali ahaade waxaa laga wariyey inay tiri: Rasuulka Ilaahay nabadgelyo iyo naxariis Allaha siiyee waxaan ka maqlay isagoo dhahaya: "Qofka meel dega ee dhaha: acuudu bikalimaati Allaahi taamaati min shari maa khalaqa, lam yaduruhu shayin xataa yartaxil min mansilihi daalik".</t>
   </si>
   <si>
     <t>يُرْشِدُ النبيُّ صلى الله عليه وسلم أُمَّتَه إلى الاعتصام والالتجاء النافع الذي يَندفِعُ به كلُّ محذورٍ يخافُه الإنسان عندما يَنزِل مكانًا من الأرض، سواء كان في سفر أو نزهة أو غير ذلك: بأنْ يعتصمَ ويلتجئَ بكلمات الله الكاملة في فضلها وبركتها ونفعها، السالمة من كل عيب ونقص، من شر كل مخلوق فيه شر، فيَأْمَنَ في منزلِه ذلك ما دام مُقيمًا فيه مِن كلِّ ما يؤذي.</t>
   </si>
   <si>
     <t>Nabigu nabadgelyo iyo naxariis Allaha siiyee wuxuu ku hagayaa ummaddiisa inay magan galaan kan wax tarka leh ee ka difaacaya wax walba ee dadku ka baqayaan markay meel dhulka ka mida degaan, ama safar yahay ama dalxiis iyo wixii la mida, waa inuu magan galaa oo difaac ka dhigtaa kalimaadka Ilaahay ee kaamilka ah fadligooda iyo barakadooda iyo nafacooda iyado aan lahayn ceeb iyo naqsi, uuna ka magan gelaya wixii Ilaahay abuuray ee shar leh, oo makraa uu  ka nabad galo  wax walba oo dhib leh inta uu degan yahay meshaa.</t>
   </si>
   <si>
     <t>الاستعاذة عبادة، وهي ما كانت بالله تعالى أو بأسمائه وصفاته.
 جواز الاستعاذة بكلام الله، لأنه صفة من صفاته سبحانه، بخلاف الاستعاذة بأي مخلوق فهي شرك.
 فضيلة هذا الدعاء وبركته.
 التَّحَصُّن بالأذكار سببٌ لحماية العبد من الشرور.
 إبطال الاستعاذة بغير الله من الجن والسَّحَرة والدجَّالين وغيرهم.
 مشروعية هذا الدعاء لمَن نزل مكانًا في الحضر أو السَّفر.</t>
   </si>
   <si>
     <t>Magan galku waa cibaado, waana in la magan galo Ilaahay, magacyadiisa iyo sifaadkiisa.
 Waa banaan tahay in la magan galo hadlaka Ilaahay, waayo waa sifo ka mida sifaadkiisa, waxaa ka duwan in la magan galo makhluuq Ilaahay abuuray oo iyadu shirki ah.
 Fadliga ay leedahay ducadaasi iyo barakadeeda.
 Adkaarta oo xirsi xir laga dhigto waxay sabab u tahay in Adoonka laga ilaaliyo Sharta.
-Waa baadil in la magan galo cid aan Ilaahay ahayn sida 
-Jinka, Saaxiriinta, Dajaaliinta iyo wixii la mida.
+Waa baadil in la magan galo cid aan Ilaahay ahayn sida  Jinka, Saaxiriinta, Dajaaliinta iyo wixii la mida.
 Waxaa Sharci ah in la akhristo ducadaan marka meel magaalo ah la dego ama safar la yahay.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/so/browse/hadith/5932</t>
   </si>
   <si>
     <t>ألا أبعثك على ما بعثني عليه رسول الله صلى الله عليه وسلم؟ أن لا تدع تمثالا إلا طمسته، ولا قبرا مشرفا إلا سويته</t>
   </si>
   <si>
     <t>ma kuu diraa wuxuu Rasuulka Ilaahay nabadgelyo iyo naxariis Allaha siiyee ii diray? inaadan dhaafin Sanam aad burburiso iyo Qabri la dhisay oo aadan dhulka la simin</t>
   </si>
   <si>
     <t>عن أبي الهيَّاج الأسدي قال: قَالَ لِي ‌عَلِيُّ بْنُ أَبِي طَالِبٍ: أَلَا أَبْعَثُكَ عَلَى مَا بَعَثَنِي عَلَيْهِ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ؟ أَنْ لَا تَدَعَ تِمْثَالًا إِلَّا طَمَسْتَهُ، وَلَا قَبْرًا مُشْرِفًا إِلَّا سَوَّيْتَهُ.</t>
   </si>
   <si>
     <t>Abii Hayaaj Alasdi Allaha ka raali ahaade waxaa laga wariyey inuu yiri: Cali Binu Abii Daalib ayaa igu dhahay: ma kuu diraa wuxuu Rasuulka Ilaahay nabadgelyo iyo naxariis Allaha siiyee ii diray? inaadan dhaafin Sanam aad burburiso iyo Qabri la dhisay oo aadan dhulka la simin.</t>
   </si>
   <si>
     <t>كان النبيُّ صلى عليه وسلم يُرسِلُ أصحابَه بألَّا يَتركوا «تمثالًا» -وهو صورة ما كان ذا روح مُجَسَّمة أو غير مجسمة- إلا أزالوه أو محوه.
 وألَّا يتركوا قبرًا مُرتفعًا إلا سَوَّوه بالأرض، وهَدَموا ما عليه من البناء، أو جَعَلوه مُسَطَّحًا لا يُرفَعُ عن الأرض رَفعًا كثيرًا، بل يُرفَع نحو شِبْر.</t>
   </si>
   <si>
     <t>Nabigu nabadgelyo iyo naxariis Allaha siiyee  wuxuu Asxaabta u diri jiray inaysan ka tagin wax sanam ah, waana sawirka wax nool oo jurmi leh ama wax aan jurmi lahayn ee ay burburiyaan oo tirtiraan.
 Iyo inaysan dhaafin qabri kor loo dheereeyey ilaa ay dhulka la simaan, wixii laga dul dhisayna ay dumiyaan, ama ay ka dhigaan mid siman oo aan  dhulka ka sarayn wax badan balse ka sareeya wax taako dhan.</t>
   </si>
@@ -7854,52 +7819,51 @@
   <si>
     <t>{قل هو الله أحد} Ilaahay waa Allaah keligii ah-, iyo labada Suuradood ee Micwadateynka "سورة الفلق iyo سورة الناس"
 Galabtii iyo Subixii sedeex jeer, way kaaga filan tahay wax walba</t>
   </si>
   <si>
     <t>عَن عبدِ اللهِ بن خُبَيب رضي الله عنه أنه قال: خَرَجْنَا فِي لَيْلَةٍ مَطِيرَةٍ وَظُلْمَةٍ شَدِيدَةٍ، نَطْلُبُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ؛ يُصَلِّي لَنَا، قَالَ: فَأَدْرَكْتُهُ، فَقَالَ: «قُلْ»، فَلَمْ أَقُلْ شَيْئًا، ثُمَّ قَالَ: «قُلْ»، فَلَمْ أَقُلْ شَيْئًا، قَالَ: «قُلْ»، فَقُلْتُ: مَا أَقُولُ؟ قَالَ: «{قُلْ هُوَ اللهُ أَحَدٌ} وَالْمُعَوِّذَتَيْنِ حِينَ تُمْسِي وَتُصْبِحُ ثَلَاثَ مَرَّاتٍ، تَكْفِيكَ مِنْ كُلِّ شَيْءٍ».</t>
   </si>
   <si>
     <t>Cabdullaahi Binu Khubayb Allaha ka raali ahaadee waxaa laga wariyey inuu yiri: Waxaan soo baxnay habeen Roob da'ayo, oo Gudcur ah, anagoo Rasuulka Ilaahay raadinayna si uu noo tujiyo, wuxuu yiri: waan helnay, wuxuuna yiri: "dheh", waxba maana dhihin, wuxuu yiri: "dheh", waxba maana dhihin, wuxuu yiri: "dheh", waxaan iri: maxaan dhahaa? wuxuu yiri: dheh:  {قل هو الله أحد} Ilaahay waa Allaah keligii ah-, iyo labada Suuradood ee Micwadateynka "سورة الفلق iyo سورة الناس"
 Galabtii iyo Subixii sedeex jeer, way kaaga filan tahay wax walba".</t>
   </si>
   <si>
     <t>يُخْبِرُ الصحابيُّ الجليلُ عبدُ الله بن خبيب رضي الله عنه: أنهم خَرَجوا في ليلةٍ كثيرة المطر وكانت الظلمةُ شديدةً، للبحث عن رسول الله صلى الله عليه وسلم؛ ليصلي بهم، فوجدوه، 
 فقال له النبي صلى الله عليه وسلم: "قل" أي اقرأ، فلم يقرأ شيئًا، 
 فأعاد عليه النبي صلى الله عليه وسلم قولَه، فقال عبد الله: ماذا أقرأ يا رسول الله؟ 
 فقال النبي صلى الله عليه وسلم: اقرأ سورة الإخلاص {قل هو الله أحد}، والمعوذتين {قل أعوذ برب الفلق}، و{قل أعوذ برب الناس}، وقتَ المساء، ووقت الصباح، ثلاث مرات تحفظك من كل شرٍّ، وتقيك من كل سوء.</t>
   </si>
   <si>
     <t>Wuxuu sheegay Saxaabiga weyn ee Cabdullaahi Binu Khubayb-Allaha ka raali ahaadee-: inay bexeen Habeen Roob badan oo Gudcur ah, iyagoo raadinaya Rasuulka nabadgelyo iyo naxariis Allaha siiyee, si uu u tujiyo, wayna heleen, Nabigu nabadgelyo iyo naxariis Allaha siiyee wuxuu ku yiri: waxaad dhahdaa ''dheh'' oo uu uga jeeday akhri, waxbana ma akhrin, Nabiguna nabadgelyo iyo naxariis Allaha siiyee wuu ku celiyey hadalkiisa, wuxuuna dhahay Cabdullaahi: maxaan akhriyaa Rasuul Ilaahayow? Nabigu wuxuu yiri: akhri suuradaha: {Al-ikhlaas}, {Al-falaq}, {Anaas}, waqtiga Galabta iyo waqtiga Subaxa, seddex jeer-midiiba-, waxay kaa ilaalin wax walba, xumaan oo dhana way kaa ilaaline.</t>
   </si>
   <si>
     <t>استحباب قراءة سورة الإخلاص والمعوذتين في الصباح والمساء وأنها حِرْزٌ من كلِّ شَرٍّ.
 فضل قراءة سورة الإخلاص والمعوذتين.</t>
   </si>
   <si>
-    <t>Waxaa Suno ah akhrinta Suurada Alikhlaas iyo labada 
-Suuradood ee Micwadateynka (Alfalaq, Anaas), Subaxii iyo Galabtii, waxayna xirsi xir ka tahay Shar oo dhan.
+    <t>Waxaa Suno ah akhrinta Suurada Alikhlaas iyo labada  Suuradood ee Micwadateynka (Alfalaq, Anaas), Subaxii iyo Galabtii, waxayna xirsi xir ka tahay Shar oo dhan.
 Fadli ayey leeyihiin Suuradaha: Alikhlaas, Alfalaq, iyo Anaas.</t>
   </si>
   <si>
     <t>رواه أبو داود والترمذي والنسائي</t>
   </si>
   <si>
     <t>[waxaa wariyey Abuu daawuud,tirmidi, iyo nasaa.i]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/so/browse/hadith/6082</t>
   </si>
   <si>
     <t>قل: لا إله إلا الله وحده لا شريك له، الله أكبر كبيرا، والحمد لله كثيرا، سبحان الله رب العالمين، لا حول ولا قوة إلا بالله العزيز الحكيم</t>
   </si>
   <si>
     <t>dheh :laa ilaaha Ilaa Allaah waxdahu laa shariika lahu, Allaahu akbar kabiiran, wal xamdu lillaahi kasiiran, subxaana Allaahi Rabbil caalamiin, laa xawla walaa quwata illaa billaahil-casiisil xakiim</t>
   </si>
   <si>
     <t>عَنْ سَعْدٍ رضي الله عنها قَالَ: جَاءَ أَعْرَابِيٌّ إِلَى رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، فَقَالَ: عَلِّمْنِي كَلَامًا أَقُولُهُ، قَالَ: «قُلْ: لَا إِلَهَ إِلَّا اللهُ وَحْدَهُ لَا شَرِيكَ لَهُ، اللهُ أَكْبَرُ كَبِيرًا، وَالْحَمْدُ لِلَّهِ كَثِيرًا، سُبْحَانَ اللهِ رَبِّ الْعَالَمِينَ، لَا حَوْلَ وَلَا قُوَّةَ إِلَّا بِاللهِ الْعَزِيزِ الْحَكِيمِ» قَالَ: فَهَؤُلَاءِ لِرَبِّي، فَمَا لِي؟ قَالَ: «قُلْ: اللهُمَّ اغْفِرْ لِي وَارْحَمْنِي وَاهْدِنِي وَارْزُقْنِي».</t>
   </si>
   <si>
     <t>Sacad Allaha ka raali ahaadee waxaa laga wariyey inuu yiri: Nin reer miyi ah ayaa u yimid Nabiga nabadgelyo iyo naxariis Allaha siiyee, wuxuuna ku yiri: i bar hadal aan dhoho, wuxuuna ku yiri:  "dheh :laa ilaaha Ilaa Allaah waxdahu laa shariika lahu, Allaahu akbar kabiiran, wal xamdu lillaahi kasiiran, subxaana Allaahi Rabbil caalamiin, laa xawla walaa quwata illaa billaahil-casiisil xakiim" wuxuu yiri -ninkii-: hadalkaani rabbigay ayaa lehe maxaan anigu leehay? wuxuu yiri-Rasuulku-: "waxaad tiraahdaa: Allahuma aqfir lii (Allahayow ii dambi dhaaf), warxamnii (ii naxariiso), wahdinii (i hanuuni), warsuqnii (i irsaaq)".</t>
   </si>
   <si>
     <t>سَأَلَ رجلٌ من سُكّانِ الباديةِ رسولَ الله صلى الله عليه وسلم أنْ يُعلِّمه ذكرًا يقوله، 
@@ -8347,52 +8311,51 @@
   </si>
   <si>
     <t>من قرأ بالآيتين من آخر سورة البقرة في ليلة كفتاه</t>
   </si>
   <si>
     <t>Qofka akhriya labada Aayadood ee Suurada AlBaqara u dambeeya Habeenka way ku filan yihiin</t>
   </si>
   <si>
     <t>عن أبي مسعود رضي الله عنه قال: قال النبي صلى الله عليه وسلم: «مَنْ قَرَأَ بِالْآيَتَيْنِ مِنْ آخِرِ سُورَةِ الْبَقَرَةِ فِي لَيْلَةٍ كَفَتَاهُ».</t>
   </si>
   <si>
     <t>Abii Mascuud Allaha ka raali ahaadee waxaa laga wariyey inuu yiri: Nabigu nabadgelyo iyo naxariis Allaha siiyee wuxuu yiri: "Qofka akhriya labada Aayadood ee Suurada AlBaqara u dambeeya Habeenka way ku filan yihiin".</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ مَن قَرأ الآيتين الأخيرتين من سورة البقرة في الليل فإنَّ الله يكفيه الشر والمكروه، وقيل: تكفيه عن قيام الليل، وقيل: تكفيه عن سائر الأوراد، وقيل: إنهما أقلُّ ما يجزىء من قراءة القرآن في قيام الليل، وقيل غير ذلك، ولعل كلَّ ما ذُكِرَ صحيح يَشملُه اللفظ.</t>
   </si>
   <si>
     <t>Nabigu nabadgelyo iyo naxariis Allaha siiyee wuxuu sheegay in qofka akhriya labada Aayadood ee u dambeeya Suurada Albaqara Habeenkii Ilaahay wuuka kaafiyaa Sharka iyo Dhibaatada, waxaa kaloo la yiri: way ka kaafidaa Salaatul-laylka, waxaa kaloo la yiri: waxay ka kaafidaa adkaarta kale, waxaa kaloo la yiri: waa waxa ugu yar ee ay kaga gudmayso akhrinta Qur'aanka ee Salaatul-laylka, siyaabo kalana waa lagu fasiray, waxaa dhici kara inuu sax yahay dhamaan waxaa lagu fasiray oo dhan oo ay erayadu soo wada galaan.</t>
   </si>
   <si>
     <t>بيان فضل أواخر سورة البقرة، وهي من قوله تعالى : (آمن الرسول ...)  إلى آخر السورة.
 أواخر سورة البقرة تدفع عن صاحبها السوءَ والشرَّ والشيطانَ إذا قرأها من الليل.
 الليلة تبدأ بغروب الشمس، وتنتهي بطلوع الفجر.</t>
   </si>
   <si>
-    <t>Xadiiska waxaa kucad fadliga weyn ee ku jira dhamaadka 
-suuratul Baqara, waana hadalkii ilaahay yiri:     (آمن الرسول) ilaa dhammaadka Suurada.
+    <t>Xadiiska waxaa kucad fadliga weyn ee ku jira dhamaadka  suuratul Baqara, waana hadalkii ilaahay yiri:     (آمن الرسول) ilaa dhammaadka Suurada.
 Dhamaadka Suurada Albaqara wuxuu ka difaacaa Qofka dhibka, Sharka, Shaydaanka, haduu akhriyo Habeenkii.
 Habeenku wuxuu ka bilawdaa dhicida Qoraxda, wuxuuna ku dhamaadaa soo bixitaanka Fajarka.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/so/browse/hadith/6274</t>
   </si>
   <si>
     <t>من قرأ حرفا من كتاب الله فله به حسنة، والحسنة بعشر أمثالها</t>
   </si>
   <si>
     <t>Qofka akhriya Xaraf ka mid ah Kitaabka Ilaahay wuxuu ka halayaa hal xasano, halka xasano waxay u dhigantaa toban laabkeed</t>
   </si>
   <si>
     <t>عن عبد الله بن مسعود رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «مَنْ قَرَأَ حَرْفًا مِنْ كِتَابِ اللهِ فَلَهُ بِهِ حَسَنَةٌ، وَالْحَسَنَةُ بِعَشْرِ أَمْثَالِهَا، لَا أَقُولُ {الم} حَرْفٌ، وَلَكِنْ {أَلِفٌ} حَرْفٌ، وَ{لَامٌ} حَرْفٌ، وَ{مِيمٌ} حَرْفٌ».</t>
   </si>
   <si>
     <t>Cabdullaahi Binu Mascuud Allaha ka raali ahaade waxaa laga wariyey inuu yiri: Rasuulka Ilaahay nabadgelyo iyo naxariis Allaha siiyee wuxuu yiri: "Qofka akhriya Xaraf ka mid ah Kitaabka Ilaahay wuxuu ka halayaa hal xasano, halka xasano waxay u dhigantaa toban laabkeed, ma oranaayo {Alif Laam Miim} waa Xaraf, laakiin Alifku waa Xaraf, oo laamku waa Xaraf,  oo Miimku waa Xaraf".</t>
   </si>
   <si>
     <t>أَخْبرَ النبيُّ صلى الله عليه وسلم أنَّ كلَّ مسلمٍ يقرأ حرفًا من كتاب اللّه فله به حسنة، ويُضاعَفُ له الأجرُ إلى عشَرةِ أمثالِه.
 ثم بَيَّنَ ذلك بقوله: (لا أقول "ألم" حرف، ولكن ألف حرف، ولام حرف، وميم حرف): فتكون ثلاثة فيها ثلاثون حسنة.</t>
   </si>
   <si>
     <t>Rasuulku nabadgelyo iyo naxariis Allaha siiyee wuxuu sheegay Qof kastoo Muslim ah oo akhriya Xaraf kitaabka Ilaahay ka mid ah, inuu ka helaayo hal xasano, kaasoo ajarka loo laalaabayo toban laabkeed.
 Rasuulku nabadgelyo iyo naxariis Allaha siiyee wuxuu ku cadeeyey hadalkiisaa isagoo dhahay: (ma dhahayo Alif Laam Miim) waa Xaraf, laakiin Alifku waa Xaraf, Laamku waa 
@@ -9364,52 +9327,51 @@
   </si>
   <si>
     <t>Haku fadhiisanina qabuuraha, hana u tukanina xageeda</t>
   </si>
   <si>
     <t>عن أبي مَرْثَدٍ الغَنَوِيّ رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «لَا تَجْلِسُوا عَلَى الْقُبُورِ، وَلَا تُصَلُّوا إِلَيْهَا».</t>
   </si>
   <si>
     <t>Abii Marsadin Alqanawi Allaha ka raali ahaade waxaa laga wariyey inuu yiri: Rasuulka Ilaahay nabadgelyo iyo naxariis Allaha siiyee wuxuu yiri: "Haku fadhiisanina qabuuraha, hana u tukanina xageeda".</t>
   </si>
   <si>
     <t>نَهى النبيُّ صلى الله عليه وسلم عن الجُلوسِ على القبور.
 كما نهى عن الصلاةِ إلى القبور، بأن يكون القبر في جهة قِبْلة المُصلي؛ لأن ذلك من وسائل الشرك.</t>
   </si>
   <si>
     <t>Nabigu nabadgelyo iyo naxariis Allaha siiyee wuxuu reebay in lagu fariisto Qabuurta.
 Sidaasoo kale wuxuu reebay in xaga Qabuurta loo tukado, oo aysan Qabuurtu noqdan mid ka xigta qofka tukanaya xaga Qiblada, waayo arinkaasi wuxuu keenayaa Shirki.</t>
   </si>
   <si>
     <t>النهي عن الصلاة في المقابر أو بينها أو إليها إلا صلاة الجنازة كما ثبت بالسنة.
 النهي عن الصلاة إلى القبور سَدًّا لذريعة الشرك.
 نهى الإسلام عن الغُلوِّ في القبور وعن امْتِهانها، فلا إفْرَاط ولا تَفْريط.
 حُرمة المُسلم باقية بعد موته، لقوله صلى الله عليه وسلم: (كَسْرُ عَظْمِ المَيّت كَكَسْرِه حيًّا).</t>
   </si>
   <si>
-    <t>Waxaa la reebay in Salaada lagu tukada Qabuurta, ama lagu dhex tukado, ama Qubuurta xageeda loola jeesto marka laga reebo 
-salaada Janaasada, sidaasna Sunaday ku cadahay.
+    <t>Waxaa la reebay in Salaada lagu tukada Qabuurta, ama lagu dhex tukado, ama Qubuurta xageeda loola jeesto marka laga reebo  salaada Janaasada, sidaasna Sunaday ku cadahay.
 Waxaa loo reebay Salaada in loo tukada qabuurta xageeda, si looga hortago wixii shirki keeni kara.
 Islaamku wuxuu reebay in lagu xad gudbo Qubuurta iyo in la xumeeyo Qubuurta, ka badbadin lama ogola ka gaabina lama ogola.
 Xurmada Muslimku waa mid joogto ah xataa isagoo dhintay, Nabigu nabadgelyo iyo naxariis Allaha siiyee wuxuu yiri: "jebinta Lafta Maydku waxay la mid tahay isagoo nolol lagu Jabiyey".</t>
   </si>
   <si>
     <t>https://hadeethenc.com/so/browse/hadith/10647</t>
   </si>
   <si>
     <t>أولئك قوم إذا مات فيهم العبد الصالح، أو الرجل الصالح، بنوا على قبره مسجدا</t>
   </si>
   <si>
     <t>kuwaasi waa duul markuu ka dhinto Qof wanaagsani qabrigiisa ka dul dhista Masaajid</t>
   </si>
   <si>
     <t>عَنْ عَائِشَةَ أُمِّ المؤمنين رضي الله عنها: أَنَّ أُمَّ سَلَمَةَ ذَكَرَتْ لِرَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ كَنِيسَةً رَأَتْهَا بِأَرْضِ الْحَبَشَةِ، يُقَالُ لَهَا مَارِيَةُ، فَذَكَرَتْ لَهُ مَا رَأَتْ فِيهَا مِنَ الصُّوَرِ، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «أُولَئِكَ قَوْمٌ إِذَا مَاتَ فِيهِمُ الْعَبْدُ الصَّالِحُ، أَوِ الرَّجُلُ الصَّالِحُ، بَنَوْا عَلَى قَبْرِهِ مَسْجِدًا، وَصَوَّرُوا فِيهِ تِلْكَ الصُّوَرَ، أُولَئِكَ شِرَارُ الْخَلْقِ عِنْدَ اللهِ».</t>
   </si>
   <si>
     <t>Caa'isha oo ahayd Muuminiinta Hooyadood-Allaha ka raali ahaadee- waxaa laga wariyey: Umu Salama waxay u sheegtay Rasuulka Ilaahay -naxariis iyo nabadi korkiisa ha ahaatee- Kaniisad ay ku aragtay dhulka Xabashida, taasoo la dhoho: Maariya, waxayna u sheegtay Nabiga sawiro ay ku soo aragtay, wuxuu yiri Rasuulku -naxariis iyo nabadi korkiisa ha ahaatee-: " kuwaasi waa duul markuu ka dhinto Qof wanaagsani qabrigiisa ka dul dhista Masaajid. wayna ku sawiraan  sawiradaas, kuwaasi waa kuwa ugu sharka badan Khalqiga Ilaahay</t>
   </si>
   <si>
     <t>ذَكَرَتْ أُمُّ المؤمنين أُمُّ سَلَمَة رضي الله عنها للنبيِّ صلى الله عليه وسلم أنها لمَّا كانت بأرض الحَبَشة رأتْ كَنِيسة -يُقال لها مَارِيَة- فيها صورٌ وزَخارِفُ وتصاويرُ؛ تَعَجُّبًّا من ذلك! 
 فبَيَّنَ النبيُّ صلى الله عليه وسلم أسباب وضع هذه الصور؛ 
 فقال: إن هؤلاء الذين تذكرين كانوا إذا مات فيهم الرجلُ الصالحُ بَنَوا على قبره مَسجدًا يُصَلُّون فيه، وصَوَّرُوا تلك الصور، 
 وبَيَّنَ أنَّ فاعلَ ذلك شَرُّ الخلقِ عند الله تعالى؛ لأنَّ فِعلَه يؤدِّي إلى الشرك بالله تعالى.</t>
   </si>
@@ -9952,52 +9914,51 @@
   <si>
     <t>من أتاكم وأمركم جميع على رجل واحد، يريد أن يشق عصاكم، أو يفرق جماعتكم، فاقتلوه</t>
   </si>
   <si>
     <t>Qofka idiin yimaada idinkoo ku midaysan nin kaliya, qofkaasoo doonaya inuu idin kala geeyo, ama midnimadiina dhaawaco, dila</t>
   </si>
   <si>
     <t>عن عرفجة رضي الله عنه قال: سمعت رسول الله صلى الله عليه وسلم يقول: «مَنْ أَتَاكُمْ وَأَمْرُكُمْ جَمِيعٌ عَلَى رَجُلٍ وَاحِدٍ، يُرِيدُ أَنْ يَشُقَّ عَصَاكُمْ، أَوْ يُفَرِّقَ جَمَاعَتَكُمْ، فَاقْتُلُوهُ».</t>
   </si>
   <si>
     <t>Carfaja Allaha ka raali ahaade waxaa laga wariyey inuu yiri: Rasuulka Ilaahay nabadgelyo iyo naxarasiis Allaha siiyee  waxaan ka maqlay isagoo dhahaya: "Qofka idiin yimaada idinkoo ku midaysan nin kaliya, qofkaasoo doonaya inuu idin kala geeyo, ama midnimadiina dhaawaco, dila".</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ المسلمين إذا اجتمعوا على حاكمٍ واحد، وجماعة واحدة، ثم جاء مَن يريد أن يُنازِعَه الحُكْمَ، أو أراد تفريقَ المسلمين لأكثر من جماعة، وجب عليهم منعُه وقتالُه؛ دفعًا لشرِّه وحقنًا لدماء المسلمين.</t>
   </si>
   <si>
     <t>Nabigu nabadgelyo iyo naxarasiis Allaha siiyee wuxuu cadeeyey muslimiinta oo ku midaysan hal nin oo xukuma, iyo aragti kaliya, ka dibna uu u yimaado mid doonaya inuu xukunka kula diriro, ama raba inuu muslimiinta u kala jabiyo kooxo badan, waxaa waajib ku ah muslimiintu inay u diidaan oo la diriraan , iyadoo laga hortagaayo sharkiisa iyo musliniinta dhiigooda oo la ilaalinayo.</t>
   </si>
   <si>
     <t>وجوب السمع والطاعة لولي أمر المسلمين في غير معصية، وتحريم الخروج عليه.
 مَن خَرَجَ على إمام المسلمين وجماعتهم فإنه يجب قتاله مهما كانت منزلته شَرَفًا ونَسَبًا.
 الحث على الاجتماع وعدم التفرُّق والاختلاف.</t>
   </si>
   <si>
     <t>Waxaa waajib ah in la   maqalo oo lagu adeeco ninka muslimiinta xukuma wixii aan macsi ahayn. waana xaaraan in lala dagaalamo.
-Cida la dagaalanta ninka muslimiinta xukuma iyo bulshada la jirtya waxaa waajib ah la la dagaalo,siduu doono ha u sareeyo 
- maqaamkiisu iyo qabiilkiisuye.
+Cida la dagaalanta ninka muslimiinta xukuma iyo bulshada la jirtya waxaa waajib ah la la dagaalo,siduu doono ha u sareeyo   maqaamkiisu iyo qabiilkiisuye.
 Waxaa dadka lagu boorinayaa inay midoobaan oo aanay kala tagin oo is khilaafin.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/so/browse/hadith/58223</t>
   </si>
   <si>
     <t>كل مسكر خمر، وكل مسكر حرام، ومن شرب الخمر في الدنيا فمات وهو يدمنها لم يتب، لم يشربها في الآخرة</t>
   </si>
   <si>
     <t>Maandooriye kasta waa khamri, Maandooriye kastana waa xaraan, midkii isagu caba khamri dunida dusheeda oo dhinta isago joogteystey oo aan ka tooba keenin, ku cabi maayo aakhiro</t>
   </si>
   <si>
     <t>عن ابن عمر رضي الله عنهما قال: قال رسول الله صلى الله عليه وسلم: «كل مُسْكِرٍ خَمْرٌ، وكل مُسْكِرٍ حرام، ومن شرِب الخمر في الدنيا فمات وهو يُدْمِنُهَا لَمْ يَتُبْ، لَمْ يَشْرَبْهَا في الآخرة».</t>
   </si>
   <si>
     <t>Ibnu Cumar Allaha ka raali ahaado isaga iyo Aabihiye waxaa laga wariyey inuu yiri: Rasuulka Ilaahay nabadgelyo iyo naxariis Allaha siiyee wuxuu yiri: "Maandooriye kasta waa khamri, Maandooriye kastana waa xaraan, midkii isagu caba khamri dunida dusheeda oo dhinta isago joogteystey oo aan ka tooba keenin, ku cabi maayo aakhiro.</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنّ كل ما يُغيِّبُ العقلَ ويُذهبُه فهو خمر مُسْكر سواء كان شربًا أو أكلًا أو استنشاقًا أو غير ذلك، وأن كل ما يسكر ويذهب العقل فقد حرّمه الله عز وجل ونهى عنه، قليله وكثيره، 
 وأن كل من شرب أي نوع من أنواع تلك المسكرات، وواظب على شربها ولم يتب منها حتى مات؛ فهو مستحق لعقاب الله بحرمانه من شربها في الجنة.</t>
   </si>
   <si>
     <t>Waxuu caddeeyey nabigu nabadgelyo iyo naxariis Allaha siiyee wax kasta oo caqliga Aadamaha ka kexeeya inuu yahay khamri maskaxda dooniya ha ahaado cabitaan ama wax la cuno, ama sanka halaga neef jeedo e ama si'aan sidaa aheyn halo isticmaale, wax kasta oo maanka dooriya oo caqliga ka kexeeya ogaalka dhabta ah xaqiiqdi Ilaahay kor ahaaye wuu reebey oo waa xaraan, yaraantiisa iyo badnaantiisa. Qofkasta oo wax ka caba noocyada maan dooriyaha, oo joogteeya cabidiisa, ee aan ka towbo keenin ilaa uu ka dhinto wuxuu mutaysanayaa ciqaabta Ilaahay, waana laga xarimayaa inuu  Janada ku cabo.</t>
   </si>
   <si>
@@ -13167,151 +13128,86 @@
     <t>Cusmaan Binu Abil Caas Allaha ka raali ahaade waxaa laga wariyey: Nabiga  nabadgelyo iyo naxariis Allaha siiyee inuu u yimid oo ku yiri: Rasuulka Ilaahayow, shaydaan ayaa Salaadii iyo akhrintii iga dhex galay oo iga qasay, Rasuulku wuxuu ku yiri: "kaasi waa Shaydaan la dhoho: Khinsab, markaad dareento ka cuwdu billayso, xaga bidixna seddex jeer candhuuf u tuf", wuxuu yiri: sidaasaan sameeyey Ilaahay ayaana iga kaxeeyey.</t>
   </si>
   <si>
     <t>أتى عثمانُ بن أبي العاص رضي الله عنه إلى النبيِّ صلى الله عليه وسلم فقال: يا رسول الله إن الشيطان قد حَجَزَ بيني وبين صلاتي، ومَنَعني الخشوعَ فيها، وخَلَطَ عليَّ قراءتي وشَكَّكَني فيها، 
 فقال له رسول الله صلى الله عليه وسلم: ذاك هو شيطان يقال له خِنْزَبٌ، فإذا وَجَدْتَ هذا وشَعَرتَ به فاعتصم بالله، واستعذ بالله منه، وانفخ عن يسارك مع يَسِيْرٍ مِن الرِّيْق ثلاث مرات، قال عثمان: ففعلتُ ما أَمَرَني به النبيُّ صلى الله عليه وسلم فأذْهَبَه الله عني.</t>
   </si>
   <si>
     <t>Cusmaan Binu Abil Caas Allaha ka raali ahaade ayaa u yimid Nabiga  nabadgelyo iyo naxariis Allaha siiyee wuxuuna yiri: Rasuulka Ilaahyow, Shaydaan ayaa salaadayda iga dhex galay, wuxuuna ii diiday inaan ku khushuuco, akhriskaygana wuu iga khal-khaliyey, shakina wuu iga galiyey. Rasuulku  nabadgelyo iyo naxariis Allaha siiyee wuxuu ku yiri: kaasi waa Shaydaan la dhoho: khinsab, haduu kuu yimaado eed dareentid Ilaahay ka hoos gal, oo ka cuwdu bilayso, xaga bidixdaadna seddex jeer candhuuf yar u tuf, Cusmaan ayaa yiri: waxaan sameeyey sidaa Nabigu  nabadgelyo iyo naxariis Allaha siiyee ii sheegay, Ilaahayna wuu iga kexeeyey.</t>
   </si>
   <si>
     <t>أهمية الخشوعِ وحضورِ القلب في الصلاة، وأن الشيطان يجتهد في التَّشْوِيْشِ والتَّشْكِيْكِ فيها.
 استحباب التَّعَوُّذِ من الشيطان عند وسوسته في الصلاة، مع التَّفْل عن اليسار ثلاثًا.
 بيان ما كان عليه الصحابة رضي الله عنهم من رجوعِهم إلى النبي صلى الله عليه وسلم فيما يحصل لهم من المشكلات حتى يحلها لهم.
 حياة قلوب الصحابة، وأنّ همَّهم الآخرة.</t>
   </si>
   <si>
     <t>Waa muhiim in Salaada lagu khushuuco  qalbigana la soo xaadiriyo, Shaydaankuna wuxuu ku dadaalaa inuu was-waas iyo shaki ku furo Qofka tukanaaya.
 Waa suno in laga cuwdu bilaysto Shaydaanka markuu Salaada was-waas ku furo, iyo in candhuuf seddex jeer loo tufo xaga bidix.
 Xadiiska waxaa ku sugan cadayn in Saxaabadu ahaayeen kuwo u la noqda Nabiga nabadgelyo iyo naxariis Allaha siiyee mushkilad kastoo la soo darista, si uu u la xaliyo.
 Saxaabada qalbigoodu wuxuu ahaa mid nool, hamigooduna wuxuu ahaa Aakho kaliya.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/so/browse/hadith/65105</t>
   </si>
   <si>
-    <t>||"Islaamka waxaa lagu dhisay shan tiir: in la qiro inuusan jirin Ilaah xaq lagu caabudo, Ilaahay mooyee, Maxamedna yahay adoonkii Ilaahay iyo Rasuulkiisii, Salaada oo la oogo, Sakada oo la bixiyo, Xajka oo la guto iyo Bisha Ramadaan oo la soomo</t>
-[...1 lines deleted...]
-  <si>
     <t>عَنْ أَبِي عَبْدِ الرَّحْمَنِ عَبْدِ اللَّهِ بْنِ عُمَرَ بْنِ الخَطَّابِ رَضِيَ اللَّهُ عَنْهُ قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «بُنِيَ الإِسْلَامُ عَلَى خَمْسٍ: شَهَادَةِ أَنْ لَا إلَهَ إلَّا اللَّهُ وَأَنَّ مُحَمَّدًا ‌عَبْدُهُ ‌وَرَسُولُهُ، وَإِقَامِ الصَّلَاةِ، وَإِيتَاءِ الزَّكَاةِ، وَحَجِّ الْبَيْتِ، وَصَوْمِ رَمَضَانَ».</t>
   </si>
   <si>
     <t xml:space="preserve"> "Islaamka waxaa lagu dhisay shan tiir: in la qiro inuusan jirin Ilaah xaq lagu caabudo, Ilaahay mooyee, Maxamedna yahay adoonkii Ilaahay iyo Rasuulkiisii, Salaada oo la oogo, Sakada oo la bixiyo, Xajka oo la guto iyo Bisha Ramadaan oo la soomo."</t>
   </si>
   <si>
     <t>شَبَّهَ النبيُّ صلى الله عليه وسلم الإسلامَ بِبِناءٍ مُحْكَمٍ بأركانه الخمسة الحاملة لذلك البُنيان، وبقية خصال الإسلام كتتمة البنيان، وأولُ هذه الأركان: الشهادتان؛ شهادة أن لا إله إلا الله وأنَّ محمدًا رسول الله، وهما ركن واحد؛ لا تنفك إحداهما عن الأخرى، ينطق العبد بهما معترفًا بوحدانية الله واستحقاقه للعبادة وحده دون ما سواه، وعاملًا بمقتضاها، ومؤمنًا برسالة محمد صلى الله عليه وسلم مُتَّبِعًا له. والركن الثاني: إقامة الصلاة، وهي الصلوات الخمس المفروضات في اليوم والليلة: الفجر، والظهر، والعصر، والمغرب، والعشاء، بشروطها وأركانها وواجباتها. والركن الثالث: إخراج الزكاة المفروضة، وهي عبادة ماليَّة واجبة في كل مال بَلَغَ قَدْرًا مُحَدّدًا في الشرع، تُعطى لمستحقيها. والركن الرابع: الحج، وهو قَصْدُ مكة لإقامة المَناسك، تَعبُّدًا لله عز وجل. والركن الخامس: صوم رمضان، وهو الإمساك عن الأكل والشرب وغيرهما من المفطرات بِنِيَّةِ التعبُّد لله، من طلوع الفجر إلى غروب الشمس.</t>
   </si>
   <si>
     <t>رواه البخاري ومسلم</t>
   </si>
   <si>
     <t>[رواه البخاري ومسلم]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/so/browse/hadith/66512</t>
   </si>
   <si>
     <t>إن الحلال بين، وإن الحرام بين</t>
-  </si>
-[...1 lines deleted...]
-    <t>||"Xalaashu way cadahay, xaaraantuna way cadahay, waxaana u dhexeeya shubuhaat, oo dad badani aysan aqoon, Qofka ka dhowrsada shubuhaatka wuu ilaaliyey Diintiisa iyo Cirdigiisa, Qofkase ku dhaca shubuhaatka xaaraan buu ku dhacay, sida xoola raaca  seeraha ku ag raaco waxay u dhawdahay in xooluhu u dhacaan oo daaqaan",  war hooy boqor walba wuxuu leeyahay seero, war hooy seeraha Ilaahay waa wuxuu xarimay, war hooy jirka waxaa ku jira xubin, haday hagaagto jirkoo dhan uu hagaagayo, haday xumaatana jirkoo dhan uu xumaanayo,war hooy taasi waa qalbiga</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَبْدِ اللَّهِ النُّعْمَانِ بْنِ بَشِيرٍ رَضِيَ اللَّهُ عَنْهُ، قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم يَقُولُ: «إنَّ الحَلَالَ بَيِّنٌ، وَإِنَّ الحَرَامَ بَيِّنٌ، وَبَيْنَهُمَا مُشْتَبِهَاتٌ لَا يَعْلَمُهُنَّ كَثِيرٌ مِنَ النَّاسِ، فَمَنْ اتَّقَى الشُّبُهَاتِ اسْتَبْرَأَ لِدِينِهِ وَعِرْضِهِ، وَمَنْ وَقَعَ فِي الشُّبُهَاتِ وَقَعَ فِي الحَرَامِ، كَالرَّاعِي يَرْعَى حَوْلَ الحِمَى يُوشِكُ أَنْ يَرْتَعَ فِيهِ، أَلَا وَإِنَّ لِكُلِّ مَلِكٍ حِمًى، أَلَّا وَإِنَّ حِمَى اللَّهِ مَحَارِمُهُ، أَلَّا وَإِنَّ فِي الجَسَدِ مُضْغَةً إذَا صَلَحَتْ صَلَحَ الجَسَدُ كُلُّهُ، وَإذَا فَسَدَتْ فَسَدَ الجَسَدُ كُلُّهُ، أَلَا وَهِيَ القَلْبُ».</t>
   </si>
   <si>
     <t xml:space="preserve"> "Xalaashu way cadahay, xaaraantuna way cadahay, waxaana u dhexeeya shubuhaat, oo dad badani aysan aqoon, Qofka ka dhowrsada shubuhaatka wuu ilaaliyey Diintiisa iyo Cirdigiisa, Qofkase ku dhaca shubuhaatka xaaraan buu ku dhacay, sida xoola raaca  seeraha ku ag raaco waxay u dhawdahay in xooluhu u dhacaan oo daaqaan",  war hooy boqor walba wuxuu leeyahay seero, war hooy seeraha Ilaahay waa wuxuu xarimay, war hooy jirka waxaa ku jira xubin, haday hagaagto jirkoo dhan uu hagaagayo, haday xumaatana jirkoo dhan uu xumaanayo,war hooy taasi waa qalbiga.</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم قاعدةً عامةً في الأشياء، وأنها تنقسم في الشريعة إلى ثلاثة أقسام: حَلال بَيِّن، وحرام بَيِّن، وأمور مشتبهات غير واضحة الحكم من حيث الحِلِّ والحُرْمة، لا يعلم حُكمَها كثير من الناس.
 فمَن ترك تلك الأشياء المشتبهة عليه سَلِم دينُه بالبُعد عن الوقوع في الحرام، وسَلِم له عِرضُه من كلام الناس بما يَعيبون عليه بسبب ارتكابه هذا المشتبه. ومَن لم يجتنب المشتبهات فقد عَرَّض نفسَه إما بالوقوع في الحرام، أو نيل الناس من عرضه. وضرب الرسول صلى الله عليه وسلم مثلًا ليُبيِّن حال من يرتكب الشبهات وأنه كالراعي يرعى ماشيتَه قُرْبَ أرضٍ قد حماها صاحبها، فتوشك ماشيةُ الراعي أن ترعى في هذا الحمى لقربها منه، فكذلك من يفعل ما فيه شبهة، فإنه بذلك يقترب من الحرام فيوشك أن يقع فيه. وبعدها أخبر النبي صلى الله عليه وسلم أن في الجسد مضغة (وهي القلب) يصلح الجسد بصلاحها، ويفسد بفسادها.</t>
   </si>
   <si>
     <t>الحديث قاعدة في اتقاء الشبهات.
 الترغيب في ترك المشتبِه، الذي لم يَتبيّن حكمُه.</t>
   </si>
   <si>
-    <t>____</t>
-[...1 lines deleted...]
-  <si>
     <t>https://hadeethenc.com/so/browse/hadith/66515</t>
-  </si>
-[...54 lines deleted...]
-    <t>||Waxaan iri: Rasuulka Ilaahayow,  iiga sheeg Diinta Islaamka hadal aana waydiin cid aan adiga ahayn, wuxuu yiri: "dheh: Ilaahay ayaan rumeeyey ka dibna toosnow</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَمْرٍو- وَقِيلَ: أَبِي عَمْرَةَ-، سُفْيَانَ بْنِ عَبْدِ اللَّهِ رَضِيَ اللَّهُ عَنْهُ قَالَ: قُلْتُ: يَا رَسُولَ اللهِ، قُلْ لِي فِي الْإِسْلَامِ قَوْلًا لَا أَسْأَلُ عَنْهُ أَحَدًا غَيْرَكَ، قَالَ: «قُلْ: آمَنْتُ بِاللهِ، ثُمَّ اسْتَقِمْ».</t>
   </si>
   <si>
     <t xml:space="preserve"> Waxaan iri: Rasuulka Ilaahayow,  iiga sheeg Diinta Islaamka hadal aana waydiin cid aan adiga ahayn, wuxuu yiri: "dheh: Ilaahay ayaan rumeeyey ka dibna toosnow."</t>
   </si>
   <si>
     <t>سَأَلَ الصحابيُّ سفيانُ بنِ عبدِ الله رضي الله عنه النبيَّ صلى الله عليه وسلم أنْ يُعَلِّمَه قولًا جامِعًا لمعاني الإسلام يَتَمَسَّكُ به ولا يَسأل عنه غيرَه؟ فقال له صلى الله عليه وسلم: قل: وَحَّدْتُ اللهَ، وآمنتُ أنه ربي وإلهي وخالقي ومعبودي الحق لا شريك له، ثم ينقاد لطاعة الله بأداء فرائض الله وترك محارم الله ويستمر عليها.</t>
   </si>
   <si>
     <t>https://hadeethenc.com/so/browse/hadith/66524</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -13626,51 +13522,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O369"/>
+  <dimension ref="A1:O366"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -14158,16825 +14054,16681 @@
       </c>
       <c r="I12" t="s">
         <v>111</v>
       </c>
       <c r="J12" t="s">
         <v>24</v>
       </c>
       <c r="K12" t="s">
         <v>25</v>
       </c>
       <c r="L12" t="s">
         <v>26</v>
       </c>
       <c r="M12" t="s">
         <v>27</v>
       </c>
       <c r="N12" t="s">
         <v>28</v>
       </c>
       <c r="O12" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13">
-        <v>2990</v>
+        <v>2997</v>
       </c>
       <c r="B13" t="s">
         <v>113</v>
       </c>
       <c r="C13" t="s">
         <v>114</v>
       </c>
       <c r="D13" t="s">
         <v>115</v>
       </c>
       <c r="E13" t="s">
         <v>116</v>
       </c>
       <c r="F13" t="s">
         <v>117</v>
       </c>
       <c r="G13" t="s">
         <v>118</v>
       </c>
       <c r="H13" t="s">
         <v>119</v>
       </c>
       <c r="I13" t="s">
         <v>120</v>
       </c>
       <c r="J13" t="s">
         <v>24</v>
       </c>
       <c r="K13" t="s">
         <v>25</v>
       </c>
       <c r="L13" t="s">
         <v>26</v>
       </c>
       <c r="M13" t="s">
         <v>27</v>
       </c>
       <c r="N13" t="s">
         <v>28</v>
       </c>
       <c r="O13" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14">
-        <v>2997</v>
+        <v>3007</v>
       </c>
       <c r="B14" t="s">
         <v>122</v>
       </c>
       <c r="C14" t="s">
         <v>123</v>
       </c>
       <c r="D14" t="s">
         <v>124</v>
       </c>
       <c r="E14" t="s">
         <v>125</v>
       </c>
       <c r="F14" t="s">
         <v>126</v>
       </c>
       <c r="G14" t="s">
         <v>127</v>
       </c>
       <c r="H14" t="s">
         <v>128</v>
       </c>
       <c r="I14" t="s">
         <v>129</v>
       </c>
       <c r="J14" t="s">
         <v>24</v>
       </c>
       <c r="K14" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L14" t="s">
         <v>26</v>
       </c>
       <c r="M14" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N14" t="s">
         <v>28</v>
       </c>
       <c r="O14" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15">
-        <v>3007</v>
+        <v>3010</v>
       </c>
       <c r="B15" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C15" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="D15" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E15" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F15" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="G15" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="H15" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="I15" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="J15" t="s">
         <v>24</v>
       </c>
       <c r="K15" t="s">
-        <v>139</v>
+        <v>25</v>
       </c>
       <c r="L15" t="s">
         <v>26</v>
       </c>
       <c r="M15" t="s">
-        <v>140</v>
+        <v>27</v>
       </c>
       <c r="N15" t="s">
         <v>28</v>
       </c>
       <c r="O15" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16">
-        <v>3010</v>
+        <v>3013</v>
       </c>
       <c r="B16" t="s">
         <v>142</v>
       </c>
       <c r="C16" t="s">
         <v>143</v>
       </c>
       <c r="D16" t="s">
         <v>144</v>
       </c>
       <c r="E16" t="s">
         <v>145</v>
       </c>
       <c r="F16" t="s">
         <v>146</v>
       </c>
       <c r="G16" t="s">
         <v>147</v>
       </c>
       <c r="H16" t="s">
         <v>148</v>
       </c>
       <c r="I16" t="s">
         <v>149</v>
       </c>
       <c r="J16" t="s">
         <v>24</v>
       </c>
       <c r="K16" t="s">
         <v>25</v>
       </c>
       <c r="L16" t="s">
         <v>26</v>
       </c>
       <c r="M16" t="s">
         <v>27</v>
       </c>
       <c r="N16" t="s">
         <v>28</v>
       </c>
       <c r="O16" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17">
-        <v>3013</v>
+        <v>3014</v>
       </c>
       <c r="B17" t="s">
         <v>151</v>
       </c>
       <c r="C17" t="s">
         <v>152</v>
       </c>
       <c r="D17" t="s">
         <v>153</v>
       </c>
       <c r="E17" t="s">
         <v>154</v>
       </c>
       <c r="F17" t="s">
         <v>155</v>
       </c>
       <c r="G17" t="s">
         <v>156</v>
       </c>
       <c r="H17" t="s">
         <v>157</v>
       </c>
       <c r="I17" t="s">
         <v>158</v>
       </c>
       <c r="J17" t="s">
         <v>24</v>
       </c>
       <c r="K17" t="s">
         <v>25</v>
       </c>
       <c r="L17" t="s">
         <v>26</v>
       </c>
       <c r="M17" t="s">
         <v>27</v>
       </c>
       <c r="N17" t="s">
         <v>28</v>
       </c>
       <c r="O17" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18">
-        <v>3014</v>
+        <v>3017</v>
       </c>
       <c r="B18" t="s">
         <v>160</v>
       </c>
       <c r="C18" t="s">
         <v>161</v>
       </c>
       <c r="D18" t="s">
         <v>162</v>
       </c>
       <c r="E18" t="s">
         <v>163</v>
       </c>
       <c r="F18" t="s">
         <v>164</v>
       </c>
       <c r="G18" t="s">
         <v>165</v>
       </c>
       <c r="H18" t="s">
         <v>166</v>
       </c>
       <c r="I18" t="s">
         <v>167</v>
       </c>
       <c r="J18" t="s">
         <v>24</v>
       </c>
       <c r="K18" t="s">
-        <v>25</v>
+        <v>168</v>
       </c>
       <c r="L18" t="s">
         <v>26</v>
       </c>
       <c r="M18" t="s">
-        <v>27</v>
+        <v>169</v>
       </c>
       <c r="N18" t="s">
         <v>28</v>
       </c>
       <c r="O18" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19">
-        <v>3017</v>
+        <v>3029</v>
       </c>
       <c r="B19" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C19" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D19" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="E19" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="F19" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="G19" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="H19" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="I19" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="J19" t="s">
         <v>24</v>
       </c>
       <c r="K19" t="s">
-        <v>177</v>
+        <v>25</v>
       </c>
       <c r="L19" t="s">
         <v>26</v>
       </c>
       <c r="M19" t="s">
-        <v>178</v>
+        <v>27</v>
       </c>
       <c r="N19" t="s">
         <v>28</v>
       </c>
       <c r="O19" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20">
-        <v>3029</v>
+        <v>3031</v>
       </c>
       <c r="B20" t="s">
         <v>180</v>
       </c>
       <c r="C20" t="s">
         <v>181</v>
       </c>
       <c r="D20" t="s">
         <v>182</v>
       </c>
       <c r="E20" t="s">
         <v>183</v>
       </c>
       <c r="F20" t="s">
         <v>184</v>
       </c>
       <c r="G20" t="s">
         <v>185</v>
       </c>
       <c r="H20" t="s">
         <v>186</v>
       </c>
       <c r="I20" t="s">
         <v>187</v>
       </c>
       <c r="J20" t="s">
         <v>24</v>
       </c>
       <c r="K20" t="s">
         <v>25</v>
       </c>
       <c r="L20" t="s">
         <v>26</v>
       </c>
       <c r="M20" t="s">
         <v>27</v>
       </c>
       <c r="N20" t="s">
         <v>28</v>
       </c>
       <c r="O20" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21">
-        <v>3031</v>
+        <v>3033</v>
       </c>
       <c r="B21" t="s">
         <v>189</v>
       </c>
       <c r="C21" t="s">
         <v>190</v>
       </c>
       <c r="D21" t="s">
         <v>191</v>
       </c>
       <c r="E21" t="s">
         <v>192</v>
       </c>
       <c r="F21" t="s">
         <v>193</v>
       </c>
       <c r="G21" t="s">
         <v>194</v>
       </c>
       <c r="H21" t="s">
         <v>195</v>
       </c>
       <c r="I21" t="s">
         <v>196</v>
       </c>
       <c r="J21" t="s">
         <v>24</v>
       </c>
       <c r="K21" t="s">
         <v>25</v>
       </c>
       <c r="L21" t="s">
         <v>26</v>
       </c>
       <c r="M21" t="s">
         <v>27</v>
       </c>
       <c r="N21" t="s">
         <v>28</v>
       </c>
       <c r="O21" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22">
-        <v>3033</v>
+        <v>3037</v>
       </c>
       <c r="B22" t="s">
         <v>198</v>
       </c>
       <c r="C22" t="s">
         <v>199</v>
       </c>
       <c r="D22" t="s">
         <v>200</v>
       </c>
       <c r="E22" t="s">
         <v>201</v>
       </c>
       <c r="F22" t="s">
         <v>202</v>
       </c>
       <c r="G22" t="s">
         <v>203</v>
       </c>
       <c r="H22" t="s">
         <v>204</v>
       </c>
       <c r="I22" t="s">
         <v>205</v>
       </c>
       <c r="J22" t="s">
         <v>24</v>
       </c>
       <c r="K22" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L22" t="s">
         <v>26</v>
       </c>
       <c r="M22" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N22" t="s">
         <v>28</v>
       </c>
       <c r="O22" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23">
-        <v>3037</v>
+        <v>3044</v>
       </c>
       <c r="B23" t="s">
         <v>207</v>
       </c>
       <c r="C23" t="s">
         <v>208</v>
       </c>
       <c r="D23" t="s">
         <v>209</v>
       </c>
       <c r="E23" t="s">
         <v>210</v>
       </c>
       <c r="F23" t="s">
         <v>211</v>
       </c>
       <c r="G23" t="s">
         <v>212</v>
       </c>
       <c r="H23" t="s">
         <v>213</v>
       </c>
       <c r="I23" t="s">
         <v>214</v>
       </c>
       <c r="J23" t="s">
         <v>24</v>
       </c>
       <c r="K23" t="s">
-        <v>139</v>
+        <v>47</v>
       </c>
       <c r="L23" t="s">
         <v>26</v>
       </c>
       <c r="M23" t="s">
-        <v>140</v>
+        <v>48</v>
       </c>
       <c r="N23" t="s">
         <v>28</v>
       </c>
       <c r="O23" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24">
-        <v>3044</v>
+        <v>3053</v>
       </c>
       <c r="B24" t="s">
         <v>216</v>
       </c>
       <c r="C24" t="s">
         <v>217</v>
       </c>
       <c r="D24" t="s">
         <v>218</v>
       </c>
       <c r="E24" t="s">
         <v>219</v>
       </c>
       <c r="F24" t="s">
         <v>220</v>
       </c>
       <c r="G24" t="s">
         <v>221</v>
       </c>
       <c r="H24" t="s">
         <v>222</v>
       </c>
       <c r="I24" t="s">
         <v>223</v>
       </c>
       <c r="J24" t="s">
         <v>24</v>
       </c>
       <c r="K24" t="s">
-        <v>47</v>
+        <v>130</v>
       </c>
       <c r="L24" t="s">
         <v>26</v>
       </c>
       <c r="M24" t="s">
-        <v>48</v>
+        <v>131</v>
       </c>
       <c r="N24" t="s">
         <v>28</v>
       </c>
       <c r="O24" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25">
-        <v>3053</v>
+        <v>3061</v>
       </c>
       <c r="B25" t="s">
         <v>225</v>
       </c>
       <c r="C25" t="s">
         <v>226</v>
       </c>
       <c r="D25" t="s">
         <v>227</v>
       </c>
       <c r="E25" t="s">
         <v>228</v>
       </c>
       <c r="F25" t="s">
         <v>229</v>
       </c>
       <c r="G25" t="s">
         <v>230</v>
       </c>
       <c r="H25" t="s">
         <v>231</v>
       </c>
       <c r="I25" t="s">
         <v>232</v>
       </c>
       <c r="J25" t="s">
         <v>24</v>
       </c>
       <c r="K25" t="s">
-        <v>139</v>
+        <v>25</v>
       </c>
       <c r="L25" t="s">
         <v>26</v>
       </c>
       <c r="M25" t="s">
-        <v>140</v>
+        <v>27</v>
       </c>
       <c r="N25" t="s">
         <v>28</v>
       </c>
       <c r="O25" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26">
-        <v>3061</v>
+        <v>3062</v>
       </c>
       <c r="B26" t="s">
         <v>234</v>
       </c>
       <c r="C26" t="s">
         <v>235</v>
       </c>
       <c r="D26" t="s">
         <v>236</v>
       </c>
       <c r="E26" t="s">
         <v>237</v>
       </c>
       <c r="F26" t="s">
         <v>238</v>
       </c>
       <c r="G26" t="s">
         <v>239</v>
       </c>
       <c r="H26" t="s">
         <v>240</v>
       </c>
       <c r="I26" t="s">
         <v>241</v>
       </c>
       <c r="J26" t="s">
         <v>24</v>
       </c>
       <c r="K26" t="s">
-        <v>25</v>
+        <v>242</v>
       </c>
       <c r="L26" t="s">
         <v>26</v>
       </c>
       <c r="M26" t="s">
-        <v>27</v>
+        <v>243</v>
       </c>
       <c r="N26" t="s">
         <v>28</v>
       </c>
       <c r="O26" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27">
-        <v>3062</v>
+        <v>3071</v>
       </c>
       <c r="B27" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C27" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="D27" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="E27" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="F27" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="G27" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="H27" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="I27" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="J27" t="s">
         <v>24</v>
       </c>
       <c r="K27" t="s">
-        <v>251</v>
+        <v>130</v>
       </c>
       <c r="L27" t="s">
         <v>26</v>
       </c>
       <c r="M27" t="s">
-        <v>252</v>
+        <v>131</v>
       </c>
       <c r="N27" t="s">
         <v>28</v>
       </c>
       <c r="O27" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28">
-        <v>3071</v>
+        <v>3075</v>
       </c>
       <c r="B28" t="s">
         <v>254</v>
       </c>
       <c r="C28" t="s">
         <v>255</v>
       </c>
       <c r="D28" t="s">
         <v>256</v>
       </c>
       <c r="E28" t="s">
         <v>257</v>
       </c>
       <c r="F28" t="s">
         <v>258</v>
       </c>
       <c r="G28" t="s">
         <v>259</v>
       </c>
       <c r="H28" t="s">
         <v>260</v>
       </c>
       <c r="I28" t="s">
         <v>261</v>
       </c>
       <c r="J28" t="s">
         <v>24</v>
       </c>
       <c r="K28" t="s">
-        <v>139</v>
+        <v>25</v>
       </c>
       <c r="L28" t="s">
         <v>26</v>
       </c>
       <c r="M28" t="s">
-        <v>140</v>
+        <v>27</v>
       </c>
       <c r="N28" t="s">
         <v>28</v>
       </c>
       <c r="O28" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29">
-        <v>3075</v>
+        <v>3078</v>
       </c>
       <c r="B29" t="s">
         <v>263</v>
       </c>
       <c r="C29" t="s">
         <v>264</v>
       </c>
       <c r="D29" t="s">
         <v>265</v>
       </c>
       <c r="E29" t="s">
         <v>266</v>
       </c>
       <c r="F29" t="s">
         <v>267</v>
       </c>
       <c r="G29" t="s">
         <v>268</v>
       </c>
       <c r="H29" t="s">
         <v>269</v>
       </c>
       <c r="I29" t="s">
         <v>270</v>
       </c>
       <c r="J29" t="s">
         <v>24</v>
       </c>
       <c r="K29" t="s">
         <v>25</v>
       </c>
       <c r="L29" t="s">
         <v>26</v>
       </c>
       <c r="M29" t="s">
         <v>27</v>
       </c>
       <c r="N29" t="s">
         <v>28</v>
       </c>
       <c r="O29" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30">
-        <v>3078</v>
+        <v>3079</v>
       </c>
       <c r="B30" t="s">
         <v>272</v>
       </c>
       <c r="C30" t="s">
         <v>273</v>
       </c>
       <c r="D30" t="s">
         <v>274</v>
       </c>
       <c r="E30" t="s">
         <v>275</v>
       </c>
       <c r="F30" t="s">
         <v>276</v>
       </c>
       <c r="G30" t="s">
         <v>277</v>
       </c>
       <c r="H30" t="s">
         <v>278</v>
       </c>
       <c r="I30" t="s">
         <v>279</v>
       </c>
       <c r="J30" t="s">
         <v>24</v>
       </c>
       <c r="K30" t="s">
         <v>25</v>
       </c>
       <c r="L30" t="s">
         <v>26</v>
       </c>
       <c r="M30" t="s">
         <v>27</v>
       </c>
       <c r="N30" t="s">
         <v>28</v>
       </c>
       <c r="O30" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31">
-        <v>3079</v>
+        <v>3086</v>
       </c>
       <c r="B31" t="s">
         <v>281</v>
       </c>
       <c r="C31" t="s">
         <v>282</v>
       </c>
       <c r="D31" t="s">
         <v>283</v>
       </c>
       <c r="E31" t="s">
         <v>284</v>
       </c>
       <c r="F31" t="s">
         <v>285</v>
       </c>
       <c r="G31" t="s">
         <v>286</v>
       </c>
       <c r="H31" t="s">
         <v>287</v>
       </c>
       <c r="I31" t="s">
         <v>288</v>
       </c>
       <c r="J31" t="s">
         <v>24</v>
       </c>
       <c r="K31" t="s">
         <v>25</v>
       </c>
       <c r="L31" t="s">
         <v>26</v>
       </c>
       <c r="M31" t="s">
         <v>27</v>
       </c>
       <c r="N31" t="s">
         <v>28</v>
       </c>
       <c r="O31" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32">
-        <v>3086</v>
+        <v>3088</v>
       </c>
       <c r="B32" t="s">
         <v>290</v>
       </c>
       <c r="C32" t="s">
         <v>291</v>
       </c>
       <c r="D32" t="s">
         <v>292</v>
       </c>
       <c r="E32" t="s">
         <v>293</v>
       </c>
       <c r="F32" t="s">
         <v>294</v>
       </c>
       <c r="G32" t="s">
         <v>295</v>
       </c>
       <c r="H32" t="s">
         <v>296</v>
       </c>
       <c r="I32" t="s">
         <v>297</v>
       </c>
       <c r="J32" t="s">
         <v>24</v>
       </c>
       <c r="K32" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L32" t="s">
         <v>26</v>
       </c>
       <c r="M32" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N32" t="s">
         <v>28</v>
       </c>
       <c r="O32" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33">
-        <v>3088</v>
+        <v>3095</v>
       </c>
       <c r="B33" t="s">
         <v>299</v>
       </c>
       <c r="C33" t="s">
         <v>300</v>
       </c>
       <c r="D33" t="s">
         <v>301</v>
       </c>
       <c r="E33" t="s">
         <v>302</v>
       </c>
       <c r="F33" t="s">
         <v>303</v>
       </c>
       <c r="G33" t="s">
         <v>304</v>
       </c>
       <c r="H33" t="s">
         <v>305</v>
       </c>
       <c r="I33" t="s">
         <v>306</v>
       </c>
       <c r="J33" t="s">
         <v>24</v>
       </c>
       <c r="K33" t="s">
-        <v>139</v>
+        <v>25</v>
       </c>
       <c r="L33" t="s">
         <v>26</v>
       </c>
       <c r="M33" t="s">
-        <v>140</v>
+        <v>27</v>
       </c>
       <c r="N33" t="s">
         <v>28</v>
       </c>
       <c r="O33" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34">
-        <v>3095</v>
+        <v>3096</v>
       </c>
       <c r="B34" t="s">
         <v>308</v>
       </c>
       <c r="C34" t="s">
         <v>309</v>
       </c>
       <c r="D34" t="s">
         <v>310</v>
       </c>
       <c r="E34" t="s">
         <v>311</v>
       </c>
       <c r="F34" t="s">
         <v>312</v>
       </c>
       <c r="G34" t="s">
         <v>313</v>
       </c>
       <c r="H34" t="s">
         <v>314</v>
       </c>
       <c r="I34" t="s">
         <v>315</v>
       </c>
       <c r="J34" t="s">
         <v>24</v>
       </c>
       <c r="K34" t="s">
         <v>25</v>
       </c>
       <c r="L34" t="s">
         <v>26</v>
       </c>
       <c r="M34" t="s">
         <v>27</v>
       </c>
       <c r="N34" t="s">
         <v>28</v>
       </c>
       <c r="O34" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35">
-        <v>3096</v>
+        <v>3103</v>
       </c>
       <c r="B35" t="s">
         <v>317</v>
       </c>
       <c r="C35" t="s">
         <v>318</v>
       </c>
       <c r="D35" t="s">
         <v>319</v>
       </c>
       <c r="E35" t="s">
         <v>320</v>
       </c>
       <c r="F35" t="s">
         <v>321</v>
       </c>
       <c r="G35" t="s">
         <v>322</v>
       </c>
       <c r="H35" t="s">
         <v>323</v>
       </c>
       <c r="I35" t="s">
         <v>324</v>
       </c>
       <c r="J35" t="s">
         <v>24</v>
       </c>
       <c r="K35" t="s">
         <v>25</v>
       </c>
       <c r="L35" t="s">
         <v>26</v>
       </c>
       <c r="M35" t="s">
         <v>27</v>
       </c>
       <c r="N35" t="s">
         <v>28</v>
       </c>
       <c r="O35" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36">
-        <v>3103</v>
+        <v>3104</v>
       </c>
       <c r="B36" t="s">
         <v>326</v>
       </c>
       <c r="C36" t="s">
         <v>327</v>
       </c>
       <c r="D36" t="s">
         <v>328</v>
       </c>
       <c r="E36" t="s">
         <v>329</v>
       </c>
       <c r="F36" t="s">
         <v>330</v>
       </c>
       <c r="G36" t="s">
         <v>331</v>
       </c>
       <c r="H36" t="s">
         <v>332</v>
       </c>
       <c r="I36" t="s">
         <v>333</v>
       </c>
       <c r="J36" t="s">
         <v>24</v>
       </c>
       <c r="K36" t="s">
         <v>25</v>
       </c>
       <c r="L36" t="s">
         <v>26</v>
       </c>
       <c r="M36" t="s">
         <v>27</v>
       </c>
       <c r="N36" t="s">
         <v>28</v>
       </c>
       <c r="O36" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37">
-        <v>3104</v>
+        <v>3107</v>
       </c>
       <c r="B37" t="s">
         <v>335</v>
       </c>
       <c r="C37" t="s">
         <v>336</v>
       </c>
       <c r="D37" t="s">
         <v>337</v>
       </c>
       <c r="E37" t="s">
         <v>338</v>
       </c>
       <c r="F37" t="s">
         <v>339</v>
       </c>
       <c r="G37" t="s">
         <v>340</v>
       </c>
       <c r="H37" t="s">
         <v>341</v>
       </c>
       <c r="I37" t="s">
         <v>342</v>
       </c>
       <c r="J37" t="s">
         <v>24</v>
       </c>
       <c r="K37" t="s">
         <v>25</v>
       </c>
       <c r="L37" t="s">
         <v>26</v>
       </c>
       <c r="M37" t="s">
         <v>27</v>
       </c>
       <c r="N37" t="s">
         <v>28</v>
       </c>
       <c r="O37" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38">
-        <v>3107</v>
+        <v>3110</v>
       </c>
       <c r="B38" t="s">
         <v>344</v>
       </c>
       <c r="C38" t="s">
         <v>345</v>
       </c>
       <c r="D38" t="s">
         <v>346</v>
       </c>
       <c r="E38" t="s">
         <v>347</v>
       </c>
       <c r="F38" t="s">
         <v>348</v>
       </c>
       <c r="G38" t="s">
         <v>349</v>
       </c>
       <c r="H38" t="s">
         <v>350</v>
       </c>
       <c r="I38" t="s">
         <v>351</v>
       </c>
       <c r="J38" t="s">
         <v>24</v>
       </c>
       <c r="K38" t="s">
         <v>25</v>
       </c>
       <c r="L38" t="s">
         <v>26</v>
       </c>
       <c r="M38" t="s">
         <v>27</v>
       </c>
       <c r="N38" t="s">
         <v>28</v>
       </c>
       <c r="O38" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39">
-        <v>3110</v>
+        <v>3122</v>
       </c>
       <c r="B39" t="s">
         <v>353</v>
       </c>
       <c r="C39" t="s">
         <v>354</v>
       </c>
       <c r="D39" t="s">
         <v>355</v>
       </c>
       <c r="E39" t="s">
         <v>356</v>
       </c>
       <c r="F39" t="s">
         <v>357</v>
       </c>
       <c r="G39" t="s">
         <v>358</v>
       </c>
       <c r="H39" t="s">
         <v>359</v>
       </c>
       <c r="I39" t="s">
         <v>360</v>
       </c>
       <c r="J39" t="s">
-        <v>24</v>
+        <v>361</v>
       </c>
       <c r="K39" t="s">
-        <v>25</v>
+        <v>362</v>
       </c>
       <c r="L39" t="s">
-        <v>26</v>
+        <v>363</v>
       </c>
       <c r="M39" t="s">
-        <v>27</v>
+        <v>364</v>
       </c>
       <c r="N39" t="s">
         <v>28</v>
       </c>
       <c r="O39" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40">
-        <v>3122</v>
+        <v>3127</v>
       </c>
       <c r="B40" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="C40" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="D40" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="E40" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="F40" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="G40" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="H40" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="I40" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="J40" t="s">
-        <v>370</v>
+        <v>24</v>
       </c>
       <c r="K40" t="s">
-        <v>371</v>
+        <v>25</v>
       </c>
       <c r="L40" t="s">
-        <v>372</v>
+        <v>26</v>
       </c>
       <c r="M40" t="s">
-        <v>373</v>
+        <v>27</v>
       </c>
       <c r="N40" t="s">
         <v>28</v>
       </c>
       <c r="O40" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41">
-        <v>3127</v>
+        <v>3135</v>
       </c>
       <c r="B41" t="s">
         <v>375</v>
       </c>
       <c r="C41" t="s">
         <v>376</v>
       </c>
       <c r="D41" t="s">
         <v>377</v>
       </c>
       <c r="E41" t="s">
         <v>378</v>
       </c>
       <c r="F41" t="s">
         <v>379</v>
       </c>
       <c r="G41" t="s">
         <v>380</v>
       </c>
       <c r="H41" t="s">
         <v>381</v>
       </c>
       <c r="I41" t="s">
         <v>382</v>
       </c>
       <c r="J41" t="s">
         <v>24</v>
       </c>
       <c r="K41" t="s">
         <v>25</v>
       </c>
       <c r="L41" t="s">
         <v>26</v>
       </c>
       <c r="M41" t="s">
         <v>27</v>
       </c>
       <c r="N41" t="s">
         <v>28</v>
       </c>
       <c r="O41" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42">
-        <v>3135</v>
+        <v>3138</v>
       </c>
       <c r="B42" t="s">
         <v>384</v>
       </c>
       <c r="C42" t="s">
         <v>385</v>
       </c>
       <c r="D42" t="s">
         <v>386</v>
       </c>
       <c r="E42" t="s">
         <v>387</v>
       </c>
       <c r="F42" t="s">
         <v>388</v>
       </c>
       <c r="G42" t="s">
         <v>389</v>
       </c>
       <c r="H42" t="s">
         <v>390</v>
       </c>
       <c r="I42" t="s">
         <v>391</v>
       </c>
       <c r="J42" t="s">
         <v>24</v>
       </c>
       <c r="K42" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L42" t="s">
         <v>26</v>
       </c>
       <c r="M42" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N42" t="s">
         <v>28</v>
       </c>
       <c r="O42" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43">
-        <v>3138</v>
+        <v>3144</v>
       </c>
       <c r="B43" t="s">
         <v>393</v>
       </c>
       <c r="C43" t="s">
         <v>394</v>
       </c>
       <c r="D43" t="s">
         <v>395</v>
       </c>
       <c r="E43" t="s">
         <v>396</v>
       </c>
       <c r="F43" t="s">
         <v>397</v>
       </c>
       <c r="G43" t="s">
         <v>398</v>
       </c>
       <c r="H43" t="s">
         <v>399</v>
       </c>
       <c r="I43" t="s">
         <v>400</v>
       </c>
       <c r="J43" t="s">
         <v>24</v>
       </c>
       <c r="K43" t="s">
-        <v>139</v>
+        <v>25</v>
       </c>
       <c r="L43" t="s">
         <v>26</v>
       </c>
       <c r="M43" t="s">
-        <v>140</v>
+        <v>27</v>
       </c>
       <c r="N43" t="s">
         <v>28</v>
       </c>
       <c r="O43" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44">
-        <v>3144</v>
+        <v>3150</v>
       </c>
       <c r="B44" t="s">
         <v>402</v>
       </c>
       <c r="C44" t="s">
         <v>403</v>
       </c>
       <c r="D44" t="s">
         <v>404</v>
       </c>
       <c r="E44" t="s">
         <v>405</v>
       </c>
       <c r="F44" t="s">
         <v>406</v>
       </c>
       <c r="G44" t="s">
         <v>407</v>
       </c>
       <c r="H44" t="s">
         <v>408</v>
       </c>
       <c r="I44" t="s">
         <v>409</v>
       </c>
       <c r="J44" t="s">
         <v>24</v>
       </c>
       <c r="K44" t="s">
         <v>25</v>
       </c>
       <c r="L44" t="s">
         <v>26</v>
       </c>
       <c r="M44" t="s">
         <v>27</v>
       </c>
       <c r="N44" t="s">
         <v>28</v>
       </c>
       <c r="O44" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45">
-        <v>3150</v>
+        <v>3156</v>
       </c>
       <c r="B45" t="s">
         <v>411</v>
       </c>
       <c r="C45" t="s">
         <v>412</v>
       </c>
       <c r="D45" t="s">
         <v>413</v>
       </c>
       <c r="E45" t="s">
         <v>414</v>
       </c>
       <c r="F45" t="s">
         <v>415</v>
       </c>
       <c r="G45" t="s">
         <v>416</v>
       </c>
       <c r="H45" t="s">
         <v>417</v>
       </c>
       <c r="I45" t="s">
         <v>418</v>
       </c>
       <c r="J45" t="s">
         <v>24</v>
       </c>
       <c r="K45" t="s">
         <v>25</v>
       </c>
       <c r="L45" t="s">
         <v>26</v>
       </c>
       <c r="M45" t="s">
         <v>27</v>
       </c>
       <c r="N45" t="s">
         <v>28</v>
       </c>
       <c r="O45" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="A46">
-        <v>3156</v>
+        <v>3220</v>
       </c>
       <c r="B46" t="s">
         <v>420</v>
       </c>
       <c r="C46" t="s">
         <v>421</v>
       </c>
       <c r="D46" t="s">
         <v>422</v>
       </c>
       <c r="E46" t="s">
         <v>423</v>
       </c>
       <c r="F46" t="s">
         <v>424</v>
       </c>
       <c r="G46" t="s">
         <v>425</v>
       </c>
       <c r="H46" t="s">
         <v>426</v>
       </c>
       <c r="I46" t="s">
         <v>427</v>
       </c>
       <c r="J46" t="s">
         <v>24</v>
       </c>
       <c r="K46" t="s">
         <v>25</v>
       </c>
       <c r="L46" t="s">
         <v>26</v>
       </c>
       <c r="M46" t="s">
         <v>27</v>
       </c>
       <c r="N46" t="s">
         <v>28</v>
       </c>
       <c r="O46" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47">
-        <v>3220</v>
+        <v>3267</v>
       </c>
       <c r="B47" t="s">
         <v>429</v>
       </c>
       <c r="C47" t="s">
         <v>430</v>
       </c>
       <c r="D47" t="s">
         <v>431</v>
       </c>
       <c r="E47" t="s">
         <v>432</v>
       </c>
       <c r="F47" t="s">
         <v>433</v>
       </c>
       <c r="G47" t="s">
         <v>434</v>
       </c>
       <c r="H47" t="s">
         <v>435</v>
       </c>
       <c r="I47" t="s">
         <v>436</v>
       </c>
       <c r="J47" t="s">
         <v>24</v>
       </c>
       <c r="K47" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L47" t="s">
         <v>26</v>
       </c>
       <c r="M47" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N47" t="s">
         <v>28</v>
       </c>
       <c r="O47" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="A48">
-        <v>3267</v>
+        <v>3272</v>
       </c>
       <c r="B48" t="s">
         <v>438</v>
       </c>
       <c r="C48" t="s">
         <v>439</v>
       </c>
       <c r="D48" t="s">
         <v>440</v>
       </c>
       <c r="E48" t="s">
         <v>441</v>
       </c>
       <c r="F48" t="s">
         <v>442</v>
       </c>
       <c r="G48" t="s">
         <v>443</v>
       </c>
       <c r="H48" t="s">
         <v>444</v>
       </c>
       <c r="I48" t="s">
         <v>445</v>
       </c>
       <c r="J48" t="s">
         <v>24</v>
       </c>
       <c r="K48" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="L48" t="s">
         <v>26</v>
       </c>
       <c r="M48" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="N48" t="s">
         <v>28</v>
       </c>
       <c r="O48" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49">
-        <v>3272</v>
+        <v>3279</v>
       </c>
       <c r="B49" t="s">
         <v>447</v>
       </c>
       <c r="C49" t="s">
         <v>448</v>
       </c>
       <c r="D49" t="s">
         <v>449</v>
       </c>
       <c r="E49" t="s">
         <v>450</v>
       </c>
       <c r="F49" t="s">
         <v>451</v>
       </c>
       <c r="G49" t="s">
         <v>452</v>
       </c>
       <c r="H49" t="s">
         <v>453</v>
       </c>
       <c r="I49" t="s">
         <v>454</v>
       </c>
       <c r="J49" t="s">
         <v>24</v>
       </c>
       <c r="K49" t="s">
-        <v>139</v>
+        <v>25</v>
       </c>
       <c r="L49" t="s">
         <v>26</v>
       </c>
       <c r="M49" t="s">
-        <v>140</v>
+        <v>27</v>
       </c>
       <c r="N49" t="s">
         <v>28</v>
       </c>
       <c r="O49" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50">
-        <v>3279</v>
+        <v>3298</v>
       </c>
       <c r="B50" t="s">
         <v>456</v>
       </c>
       <c r="C50" t="s">
         <v>457</v>
       </c>
       <c r="D50" t="s">
         <v>458</v>
       </c>
       <c r="E50" t="s">
         <v>459</v>
       </c>
       <c r="F50" t="s">
         <v>460</v>
       </c>
       <c r="G50" t="s">
         <v>461</v>
       </c>
       <c r="H50" t="s">
         <v>462</v>
       </c>
       <c r="I50" t="s">
         <v>463</v>
       </c>
       <c r="J50" t="s">
         <v>24</v>
       </c>
       <c r="K50" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L50" t="s">
         <v>26</v>
       </c>
       <c r="M50" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N50" t="s">
         <v>28</v>
       </c>
       <c r="O50" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51">
-        <v>3298</v>
+        <v>3310</v>
       </c>
       <c r="B51" t="s">
         <v>465</v>
       </c>
       <c r="C51" t="s">
         <v>466</v>
       </c>
       <c r="D51" t="s">
         <v>467</v>
       </c>
       <c r="E51" t="s">
         <v>468</v>
       </c>
       <c r="F51" t="s">
         <v>469</v>
       </c>
       <c r="G51" t="s">
         <v>470</v>
       </c>
       <c r="H51" t="s">
         <v>471</v>
       </c>
       <c r="I51" t="s">
         <v>472</v>
       </c>
       <c r="J51" t="s">
         <v>24</v>
       </c>
       <c r="K51" t="s">
-        <v>139</v>
+        <v>25</v>
       </c>
       <c r="L51" t="s">
         <v>26</v>
       </c>
       <c r="M51" t="s">
-        <v>140</v>
+        <v>27</v>
       </c>
       <c r="N51" t="s">
         <v>28</v>
       </c>
       <c r="O51" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52">
-        <v>3310</v>
+        <v>3313</v>
       </c>
       <c r="B52" t="s">
         <v>474</v>
       </c>
       <c r="C52" t="s">
         <v>475</v>
       </c>
       <c r="D52" t="s">
         <v>476</v>
       </c>
       <c r="E52" t="s">
         <v>477</v>
       </c>
       <c r="F52" t="s">
         <v>478</v>
       </c>
       <c r="G52" t="s">
         <v>479</v>
       </c>
       <c r="H52" t="s">
         <v>480</v>
       </c>
       <c r="I52" t="s">
         <v>481</v>
       </c>
       <c r="J52" t="s">
         <v>24</v>
       </c>
       <c r="K52" t="s">
         <v>25</v>
       </c>
       <c r="L52" t="s">
         <v>26</v>
       </c>
       <c r="M52" t="s">
         <v>27</v>
       </c>
       <c r="N52" t="s">
         <v>28</v>
       </c>
       <c r="O52" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53">
-        <v>3313</v>
+        <v>3316</v>
       </c>
       <c r="B53" t="s">
         <v>483</v>
       </c>
       <c r="C53" t="s">
         <v>484</v>
       </c>
       <c r="D53" t="s">
         <v>485</v>
       </c>
       <c r="E53" t="s">
         <v>486</v>
       </c>
       <c r="F53" t="s">
         <v>487</v>
       </c>
       <c r="G53" t="s">
         <v>488</v>
       </c>
       <c r="H53" t="s">
         <v>489</v>
       </c>
       <c r="I53" t="s">
         <v>490</v>
       </c>
       <c r="J53" t="s">
         <v>24</v>
       </c>
       <c r="K53" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L53" t="s">
         <v>26</v>
       </c>
       <c r="M53" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N53" t="s">
         <v>28</v>
       </c>
       <c r="O53" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="A54">
-        <v>3316</v>
+        <v>3317</v>
       </c>
       <c r="B54" t="s">
         <v>492</v>
       </c>
       <c r="C54" t="s">
         <v>493</v>
       </c>
       <c r="D54" t="s">
         <v>494</v>
       </c>
       <c r="E54" t="s">
         <v>495</v>
       </c>
       <c r="F54" t="s">
         <v>496</v>
       </c>
       <c r="G54" t="s">
         <v>497</v>
       </c>
       <c r="H54" t="s">
         <v>498</v>
       </c>
       <c r="I54" t="s">
         <v>499</v>
       </c>
       <c r="J54" t="s">
         <v>24</v>
       </c>
       <c r="K54" t="s">
-        <v>47</v>
+        <v>362</v>
       </c>
       <c r="L54" t="s">
         <v>26</v>
       </c>
       <c r="M54" t="s">
-        <v>48</v>
+        <v>364</v>
       </c>
       <c r="N54" t="s">
         <v>28</v>
       </c>
       <c r="O54" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55">
-        <v>3317</v>
+        <v>3330</v>
       </c>
       <c r="B55" t="s">
         <v>501</v>
       </c>
       <c r="C55" t="s">
         <v>502</v>
       </c>
       <c r="D55" t="s">
         <v>503</v>
       </c>
       <c r="E55" t="s">
         <v>504</v>
       </c>
       <c r="F55" t="s">
         <v>505</v>
       </c>
       <c r="G55" t="s">
         <v>506</v>
       </c>
       <c r="H55" t="s">
         <v>507</v>
       </c>
       <c r="I55" t="s">
         <v>508</v>
       </c>
       <c r="J55" t="s">
         <v>24</v>
       </c>
       <c r="K55" t="s">
-        <v>371</v>
+        <v>25</v>
       </c>
       <c r="L55" t="s">
         <v>26</v>
       </c>
       <c r="M55" t="s">
-        <v>373</v>
+        <v>27</v>
       </c>
       <c r="N55" t="s">
         <v>28</v>
       </c>
       <c r="O55" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56">
-        <v>3330</v>
+        <v>3331</v>
       </c>
       <c r="B56" t="s">
         <v>510</v>
       </c>
       <c r="C56" t="s">
         <v>511</v>
       </c>
       <c r="D56" t="s">
         <v>512</v>
       </c>
       <c r="E56" t="s">
         <v>513</v>
       </c>
       <c r="F56" t="s">
         <v>514</v>
       </c>
       <c r="G56" t="s">
         <v>515</v>
       </c>
       <c r="H56" t="s">
         <v>516</v>
       </c>
       <c r="I56" t="s">
         <v>517</v>
       </c>
       <c r="J56" t="s">
         <v>24</v>
       </c>
       <c r="K56" t="s">
         <v>25</v>
       </c>
       <c r="L56" t="s">
         <v>26</v>
       </c>
       <c r="M56" t="s">
         <v>27</v>
       </c>
       <c r="N56" t="s">
         <v>28</v>
       </c>
       <c r="O56" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57">
-        <v>3331</v>
+        <v>3336</v>
       </c>
       <c r="B57" t="s">
         <v>519</v>
       </c>
       <c r="C57" t="s">
         <v>520</v>
       </c>
       <c r="D57" t="s">
         <v>521</v>
       </c>
       <c r="E57" t="s">
         <v>522</v>
       </c>
       <c r="F57" t="s">
         <v>523</v>
       </c>
       <c r="G57" t="s">
         <v>524</v>
       </c>
       <c r="H57" t="s">
         <v>525</v>
       </c>
       <c r="I57" t="s">
         <v>526</v>
       </c>
       <c r="J57" t="s">
         <v>24</v>
       </c>
       <c r="K57" t="s">
-        <v>25</v>
+        <v>527</v>
       </c>
       <c r="L57" t="s">
         <v>26</v>
       </c>
       <c r="M57" t="s">
-        <v>27</v>
+        <v>528</v>
       </c>
       <c r="N57" t="s">
         <v>28</v>
       </c>
       <c r="O57" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58">
-        <v>3336</v>
+        <v>3341</v>
       </c>
       <c r="B58" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="C58" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="D58" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="E58" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="F58" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="G58" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="H58" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="I58" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="J58" t="s">
         <v>24</v>
       </c>
       <c r="K58" t="s">
-        <v>536</v>
+        <v>47</v>
       </c>
       <c r="L58" t="s">
         <v>26</v>
       </c>
       <c r="M58" t="s">
-        <v>537</v>
+        <v>48</v>
       </c>
       <c r="N58" t="s">
         <v>28</v>
       </c>
       <c r="O58" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59">
-        <v>3341</v>
+        <v>3348</v>
       </c>
       <c r="B59" t="s">
         <v>539</v>
       </c>
       <c r="C59" t="s">
         <v>540</v>
       </c>
       <c r="D59" t="s">
         <v>541</v>
       </c>
       <c r="E59" t="s">
         <v>542</v>
       </c>
       <c r="F59" t="s">
         <v>543</v>
       </c>
       <c r="G59" t="s">
         <v>544</v>
       </c>
       <c r="H59" t="s">
         <v>545</v>
       </c>
       <c r="I59" t="s">
         <v>546</v>
       </c>
       <c r="J59" t="s">
         <v>24</v>
       </c>
       <c r="K59" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L59" t="s">
         <v>26</v>
       </c>
       <c r="M59" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N59" t="s">
         <v>28</v>
       </c>
       <c r="O59" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60">
-        <v>3348</v>
+        <v>3350</v>
       </c>
       <c r="B60" t="s">
         <v>548</v>
       </c>
       <c r="C60" t="s">
         <v>549</v>
       </c>
       <c r="D60" t="s">
         <v>550</v>
       </c>
       <c r="E60" t="s">
         <v>551</v>
       </c>
       <c r="F60" t="s">
         <v>552</v>
       </c>
       <c r="G60" t="s">
         <v>553</v>
       </c>
       <c r="H60" t="s">
         <v>554</v>
       </c>
       <c r="I60" t="s">
         <v>555</v>
       </c>
       <c r="J60" t="s">
-        <v>24</v>
+        <v>361</v>
       </c>
       <c r="K60" t="s">
-        <v>25</v>
+        <v>556</v>
       </c>
       <c r="L60" t="s">
-        <v>26</v>
+        <v>363</v>
       </c>
       <c r="M60" t="s">
-        <v>27</v>
+        <v>557</v>
       </c>
       <c r="N60" t="s">
         <v>28</v>
       </c>
       <c r="O60" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61">
-        <v>3350</v>
+        <v>3352</v>
       </c>
       <c r="B61" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="C61" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="D61" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="E61" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="F61" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="G61" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="H61" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="I61" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="J61" t="s">
-        <v>370</v>
+        <v>567</v>
       </c>
       <c r="K61" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="L61" t="s">
-        <v>372</v>
+        <v>569</v>
       </c>
       <c r="M61" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="N61" t="s">
         <v>28</v>
       </c>
       <c r="O61" t="s">
-        <v>567</v>
+        <v>571</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62">
-        <v>3352</v>
+        <v>3354</v>
       </c>
       <c r="B62" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
       <c r="C62" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="D62" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="E62" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="F62" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="G62" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="H62" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="I62" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="J62" t="s">
-        <v>576</v>
+        <v>24</v>
       </c>
       <c r="K62" t="s">
-        <v>577</v>
+        <v>25</v>
       </c>
       <c r="L62" t="s">
-        <v>578</v>
+        <v>26</v>
       </c>
       <c r="M62" t="s">
-        <v>579</v>
+        <v>27</v>
       </c>
       <c r="N62" t="s">
         <v>28</v>
       </c>
       <c r="O62" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63">
-        <v>3354</v>
+        <v>3355</v>
       </c>
       <c r="B63" t="s">
         <v>581</v>
       </c>
       <c r="C63" t="s">
         <v>582</v>
       </c>
       <c r="D63" t="s">
         <v>583</v>
       </c>
       <c r="E63" t="s">
         <v>584</v>
       </c>
       <c r="F63" t="s">
         <v>585</v>
       </c>
       <c r="G63" t="s">
         <v>586</v>
       </c>
       <c r="H63" t="s">
         <v>587</v>
       </c>
       <c r="I63" t="s">
         <v>588</v>
       </c>
       <c r="J63" t="s">
         <v>24</v>
       </c>
       <c r="K63" t="s">
         <v>25</v>
       </c>
       <c r="L63" t="s">
         <v>26</v>
       </c>
       <c r="M63" t="s">
         <v>27</v>
       </c>
       <c r="N63" t="s">
         <v>28</v>
       </c>
       <c r="O63" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="A64">
-        <v>3355</v>
+        <v>3359</v>
       </c>
       <c r="B64" t="s">
         <v>590</v>
       </c>
       <c r="C64" t="s">
         <v>591</v>
       </c>
       <c r="D64" t="s">
         <v>592</v>
       </c>
       <c r="E64" t="s">
         <v>593</v>
       </c>
       <c r="F64" t="s">
         <v>594</v>
       </c>
       <c r="G64" t="s">
         <v>595</v>
       </c>
       <c r="H64" t="s">
         <v>596</v>
       </c>
       <c r="I64" t="s">
         <v>597</v>
       </c>
       <c r="J64" t="s">
         <v>24</v>
       </c>
       <c r="K64" t="s">
-        <v>25</v>
+        <v>362</v>
       </c>
       <c r="L64" t="s">
         <v>26</v>
       </c>
       <c r="M64" t="s">
-        <v>27</v>
+        <v>364</v>
       </c>
       <c r="N64" t="s">
         <v>28</v>
       </c>
       <c r="O64" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65">
-        <v>3359</v>
+        <v>3361</v>
       </c>
       <c r="B65" t="s">
         <v>599</v>
       </c>
       <c r="C65" t="s">
         <v>600</v>
       </c>
       <c r="D65" t="s">
         <v>601</v>
       </c>
       <c r="E65" t="s">
         <v>602</v>
       </c>
       <c r="F65" t="s">
         <v>603</v>
       </c>
       <c r="G65" t="s">
         <v>604</v>
       </c>
       <c r="H65" t="s">
         <v>605</v>
       </c>
       <c r="I65" t="s">
         <v>606</v>
       </c>
       <c r="J65" t="s">
         <v>24</v>
       </c>
       <c r="K65" t="s">
-        <v>371</v>
+        <v>130</v>
       </c>
       <c r="L65" t="s">
         <v>26</v>
       </c>
       <c r="M65" t="s">
-        <v>373</v>
+        <v>131</v>
       </c>
       <c r="N65" t="s">
         <v>28</v>
       </c>
       <c r="O65" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="A66">
-        <v>3361</v>
+        <v>3365</v>
       </c>
       <c r="B66" t="s">
         <v>608</v>
       </c>
       <c r="C66" t="s">
         <v>609</v>
       </c>
       <c r="D66" t="s">
         <v>610</v>
       </c>
       <c r="E66" t="s">
         <v>611</v>
       </c>
       <c r="F66" t="s">
         <v>612</v>
       </c>
       <c r="G66" t="s">
         <v>613</v>
       </c>
       <c r="H66" t="s">
         <v>614</v>
       </c>
       <c r="I66" t="s">
         <v>615</v>
       </c>
       <c r="J66" t="s">
         <v>24</v>
       </c>
       <c r="K66" t="s">
-        <v>139</v>
+        <v>25</v>
       </c>
       <c r="L66" t="s">
         <v>26</v>
       </c>
       <c r="M66" t="s">
-        <v>140</v>
+        <v>27</v>
       </c>
       <c r="N66" t="s">
         <v>28</v>
       </c>
       <c r="O66" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="67" spans="1:15">
       <c r="A67">
-        <v>3365</v>
+        <v>3366</v>
       </c>
       <c r="B67" t="s">
         <v>617</v>
       </c>
       <c r="C67" t="s">
         <v>618</v>
       </c>
       <c r="D67" t="s">
         <v>619</v>
       </c>
       <c r="E67" t="s">
         <v>620</v>
       </c>
       <c r="F67" t="s">
         <v>621</v>
       </c>
       <c r="G67" t="s">
         <v>622</v>
       </c>
       <c r="H67" t="s">
         <v>623</v>
       </c>
       <c r="I67" t="s">
         <v>624</v>
       </c>
       <c r="J67" t="s">
         <v>24</v>
       </c>
       <c r="K67" t="s">
         <v>25</v>
       </c>
       <c r="L67" t="s">
         <v>26</v>
       </c>
       <c r="M67" t="s">
         <v>27</v>
       </c>
       <c r="N67" t="s">
         <v>28</v>
       </c>
       <c r="O67" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="68" spans="1:15">
       <c r="A68">
-        <v>3366</v>
+        <v>3372</v>
       </c>
       <c r="B68" t="s">
         <v>626</v>
       </c>
       <c r="C68" t="s">
         <v>627</v>
       </c>
       <c r="D68" t="s">
         <v>628</v>
       </c>
       <c r="E68" t="s">
         <v>629</v>
       </c>
       <c r="F68" t="s">
         <v>630</v>
       </c>
       <c r="G68" t="s">
         <v>631</v>
       </c>
       <c r="H68" t="s">
         <v>632</v>
       </c>
       <c r="I68" t="s">
         <v>633</v>
       </c>
       <c r="J68" t="s">
         <v>24</v>
       </c>
       <c r="K68" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L68" t="s">
         <v>26</v>
       </c>
       <c r="M68" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N68" t="s">
         <v>28</v>
       </c>
       <c r="O68" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="69" spans="1:15">
       <c r="A69">
-        <v>3372</v>
+        <v>3373</v>
       </c>
       <c r="B69" t="s">
         <v>635</v>
       </c>
       <c r="C69" t="s">
         <v>636</v>
       </c>
       <c r="D69" t="s">
         <v>637</v>
       </c>
       <c r="E69" t="s">
         <v>638</v>
       </c>
       <c r="F69" t="s">
         <v>639</v>
       </c>
       <c r="G69" t="s">
         <v>640</v>
       </c>
       <c r="H69" t="s">
         <v>641</v>
       </c>
       <c r="I69" t="s">
         <v>642</v>
       </c>
       <c r="J69" t="s">
         <v>24</v>
       </c>
       <c r="K69" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="L69" t="s">
         <v>26</v>
       </c>
       <c r="M69" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="N69" t="s">
         <v>28</v>
       </c>
       <c r="O69" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="70" spans="1:15">
       <c r="A70">
-        <v>3373</v>
+        <v>3375</v>
       </c>
       <c r="B70" t="s">
         <v>644</v>
       </c>
       <c r="C70" t="s">
         <v>645</v>
       </c>
       <c r="D70" t="s">
         <v>646</v>
       </c>
       <c r="E70" t="s">
         <v>647</v>
       </c>
       <c r="F70" t="s">
         <v>648</v>
       </c>
       <c r="G70" t="s">
         <v>649</v>
       </c>
       <c r="H70" t="s">
         <v>650</v>
       </c>
       <c r="I70" t="s">
         <v>651</v>
       </c>
       <c r="J70" t="s">
-        <v>24</v>
+        <v>361</v>
       </c>
       <c r="K70" t="s">
-        <v>139</v>
+        <v>527</v>
       </c>
       <c r="L70" t="s">
-        <v>26</v>
+        <v>363</v>
       </c>
       <c r="M70" t="s">
-        <v>140</v>
+        <v>528</v>
       </c>
       <c r="N70" t="s">
         <v>28</v>
       </c>
       <c r="O70" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="71" spans="1:15">
       <c r="A71">
-        <v>3375</v>
+        <v>3381</v>
       </c>
       <c r="B71" t="s">
         <v>653</v>
       </c>
       <c r="C71" t="s">
         <v>654</v>
       </c>
       <c r="D71" t="s">
         <v>655</v>
       </c>
       <c r="E71" t="s">
         <v>656</v>
       </c>
       <c r="F71" t="s">
         <v>657</v>
       </c>
       <c r="G71" t="s">
         <v>658</v>
       </c>
       <c r="H71" t="s">
         <v>659</v>
       </c>
       <c r="I71" t="s">
         <v>660</v>
       </c>
       <c r="J71" t="s">
-        <v>370</v>
+        <v>361</v>
       </c>
       <c r="K71" t="s">
-        <v>536</v>
+        <v>527</v>
       </c>
       <c r="L71" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="M71" t="s">
-        <v>537</v>
+        <v>528</v>
       </c>
       <c r="N71" t="s">
         <v>28</v>
       </c>
       <c r="O71" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="A72">
-        <v>3381</v>
+        <v>3383</v>
       </c>
       <c r="B72" t="s">
         <v>662</v>
       </c>
       <c r="C72" t="s">
         <v>663</v>
       </c>
       <c r="D72" t="s">
         <v>664</v>
       </c>
       <c r="E72" t="s">
         <v>665</v>
       </c>
       <c r="F72" t="s">
         <v>666</v>
       </c>
       <c r="G72" t="s">
         <v>667</v>
       </c>
       <c r="H72" t="s">
         <v>668</v>
       </c>
       <c r="I72" t="s">
         <v>669</v>
       </c>
       <c r="J72" t="s">
-        <v>370</v>
+        <v>24</v>
       </c>
       <c r="K72" t="s">
-        <v>536</v>
+        <v>670</v>
       </c>
       <c r="L72" t="s">
-        <v>372</v>
+        <v>26</v>
       </c>
       <c r="M72" t="s">
-        <v>537</v>
+        <v>671</v>
       </c>
       <c r="N72" t="s">
         <v>28</v>
       </c>
       <c r="O72" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="73" spans="1:15">
       <c r="A73">
-        <v>3383</v>
+        <v>3389</v>
       </c>
       <c r="B73" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="C73" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="D73" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="E73" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="F73" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="G73" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="H73" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="I73" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="J73" t="s">
         <v>24</v>
       </c>
       <c r="K73" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="L73" t="s">
         <v>26</v>
       </c>
       <c r="M73" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="N73" t="s">
         <v>28</v>
       </c>
       <c r="O73" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="A74">
-        <v>3389</v>
+        <v>3390</v>
       </c>
       <c r="B74" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="C74" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="D74" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="E74" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="F74" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="G74" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="H74" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="I74" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="J74" t="s">
         <v>24</v>
       </c>
       <c r="K74" t="s">
-        <v>690</v>
+        <v>25</v>
       </c>
       <c r="L74" t="s">
         <v>26</v>
       </c>
       <c r="M74" t="s">
-        <v>691</v>
+        <v>27</v>
       </c>
       <c r="N74" t="s">
         <v>28</v>
       </c>
       <c r="O74" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75">
-        <v>3390</v>
+        <v>3395</v>
       </c>
       <c r="B75" t="s">
         <v>693</v>
       </c>
       <c r="C75" t="s">
         <v>694</v>
       </c>
       <c r="D75" t="s">
         <v>695</v>
       </c>
       <c r="E75" t="s">
         <v>696</v>
       </c>
       <c r="F75" t="s">
         <v>697</v>
       </c>
       <c r="G75" t="s">
         <v>698</v>
       </c>
       <c r="H75" t="s">
         <v>699</v>
       </c>
       <c r="I75" t="s">
         <v>700</v>
       </c>
       <c r="J75" t="s">
         <v>24</v>
       </c>
       <c r="K75" t="s">
-        <v>25</v>
+        <v>701</v>
       </c>
       <c r="L75" t="s">
         <v>26</v>
       </c>
       <c r="M75" t="s">
-        <v>27</v>
+        <v>702</v>
       </c>
       <c r="N75" t="s">
         <v>28</v>
       </c>
       <c r="O75" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="A76">
-        <v>3395</v>
+        <v>3406</v>
       </c>
       <c r="B76" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="C76" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="D76" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="E76" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="F76" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="G76" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="H76" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="I76" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="J76" t="s">
         <v>24</v>
       </c>
       <c r="K76" t="s">
-        <v>710</v>
+        <v>47</v>
       </c>
       <c r="L76" t="s">
         <v>26</v>
       </c>
       <c r="M76" t="s">
-        <v>711</v>
+        <v>48</v>
       </c>
       <c r="N76" t="s">
         <v>28</v>
       </c>
       <c r="O76" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77">
-        <v>3406</v>
+        <v>3407</v>
       </c>
       <c r="B77" t="s">
         <v>713</v>
       </c>
       <c r="C77" t="s">
         <v>714</v>
       </c>
       <c r="D77" t="s">
         <v>715</v>
       </c>
       <c r="E77" t="s">
         <v>716</v>
       </c>
       <c r="F77" t="s">
         <v>717</v>
       </c>
       <c r="G77" t="s">
         <v>718</v>
       </c>
       <c r="H77" t="s">
         <v>719</v>
       </c>
       <c r="I77" t="s">
         <v>720</v>
       </c>
       <c r="J77" t="s">
         <v>24</v>
       </c>
       <c r="K77" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L77" t="s">
         <v>26</v>
       </c>
       <c r="M77" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N77" t="s">
         <v>28</v>
       </c>
       <c r="O77" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="A78">
-        <v>3407</v>
+        <v>3409</v>
       </c>
       <c r="B78" t="s">
         <v>722</v>
       </c>
       <c r="C78" t="s">
         <v>723</v>
       </c>
       <c r="D78" t="s">
         <v>724</v>
       </c>
       <c r="E78" t="s">
         <v>725</v>
       </c>
       <c r="F78" t="s">
         <v>726</v>
       </c>
       <c r="G78" t="s">
         <v>727</v>
       </c>
       <c r="H78" t="s">
         <v>728</v>
       </c>
       <c r="I78" t="s">
         <v>729</v>
       </c>
       <c r="J78" t="s">
         <v>24</v>
       </c>
       <c r="K78" t="s">
         <v>25</v>
       </c>
       <c r="L78" t="s">
         <v>26</v>
       </c>
       <c r="M78" t="s">
         <v>27</v>
       </c>
       <c r="N78" t="s">
         <v>28</v>
       </c>
       <c r="O78" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="79" spans="1:15">
       <c r="A79">
-        <v>3409</v>
+        <v>3410</v>
       </c>
       <c r="B79" t="s">
         <v>731</v>
       </c>
       <c r="C79" t="s">
         <v>732</v>
       </c>
       <c r="D79" t="s">
         <v>733</v>
       </c>
       <c r="E79" t="s">
         <v>734</v>
       </c>
       <c r="F79" t="s">
         <v>735</v>
       </c>
       <c r="G79" t="s">
         <v>736</v>
       </c>
       <c r="H79" t="s">
         <v>737</v>
       </c>
       <c r="I79" t="s">
         <v>738</v>
       </c>
       <c r="J79" t="s">
         <v>24</v>
       </c>
       <c r="K79" t="s">
         <v>25</v>
       </c>
       <c r="L79" t="s">
         <v>26</v>
       </c>
       <c r="M79" t="s">
         <v>27</v>
       </c>
       <c r="N79" t="s">
         <v>28</v>
       </c>
       <c r="O79" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="80" spans="1:15">
       <c r="A80">
-        <v>3410</v>
+        <v>3414</v>
       </c>
       <c r="B80" t="s">
         <v>740</v>
       </c>
       <c r="C80" t="s">
         <v>741</v>
       </c>
       <c r="D80" t="s">
         <v>742</v>
       </c>
       <c r="E80" t="s">
         <v>743</v>
       </c>
       <c r="F80" t="s">
         <v>744</v>
       </c>
       <c r="G80" t="s">
         <v>745</v>
       </c>
       <c r="H80" t="s">
         <v>746</v>
       </c>
       <c r="I80" t="s">
         <v>747</v>
       </c>
       <c r="J80" t="s">
         <v>24</v>
       </c>
       <c r="K80" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L80" t="s">
         <v>26</v>
       </c>
       <c r="M80" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N80" t="s">
         <v>28</v>
       </c>
       <c r="O80" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="81" spans="1:15">
       <c r="A81">
-        <v>3414</v>
+        <v>3417</v>
       </c>
       <c r="B81" t="s">
         <v>749</v>
       </c>
       <c r="C81" t="s">
         <v>750</v>
       </c>
       <c r="D81" t="s">
         <v>751</v>
       </c>
       <c r="E81" t="s">
         <v>752</v>
       </c>
       <c r="F81" t="s">
         <v>753</v>
       </c>
       <c r="G81" t="s">
         <v>754</v>
       </c>
       <c r="H81" t="s">
         <v>755</v>
       </c>
       <c r="I81" t="s">
         <v>756</v>
       </c>
       <c r="J81" t="s">
         <v>24</v>
       </c>
       <c r="K81" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L81" t="s">
         <v>26</v>
       </c>
       <c r="M81" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N81" t="s">
         <v>28</v>
       </c>
       <c r="O81" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="82" spans="1:15">
       <c r="A82">
-        <v>3417</v>
+        <v>3418</v>
       </c>
       <c r="B82" t="s">
         <v>758</v>
       </c>
       <c r="C82" t="s">
         <v>759</v>
       </c>
       <c r="D82" t="s">
         <v>760</v>
       </c>
       <c r="E82" t="s">
         <v>761</v>
       </c>
       <c r="F82" t="s">
         <v>762</v>
       </c>
       <c r="G82" t="s">
         <v>763</v>
       </c>
       <c r="H82" t="s">
         <v>764</v>
       </c>
       <c r="I82" t="s">
         <v>765</v>
       </c>
       <c r="J82" t="s">
         <v>24</v>
       </c>
       <c r="K82" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L82" t="s">
         <v>26</v>
       </c>
       <c r="M82" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N82" t="s">
         <v>28</v>
       </c>
       <c r="O82" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="83" spans="1:15">
       <c r="A83">
-        <v>3418</v>
+        <v>3419</v>
       </c>
       <c r="B83" t="s">
         <v>767</v>
       </c>
       <c r="C83" t="s">
         <v>768</v>
       </c>
       <c r="D83" t="s">
         <v>769</v>
       </c>
       <c r="E83" t="s">
         <v>770</v>
       </c>
       <c r="F83" t="s">
         <v>771</v>
       </c>
       <c r="G83" t="s">
         <v>772</v>
       </c>
       <c r="H83" t="s">
         <v>773</v>
       </c>
       <c r="I83" t="s">
         <v>774</v>
       </c>
       <c r="J83" t="s">
         <v>24</v>
       </c>
       <c r="K83" t="s">
-        <v>139</v>
+        <v>25</v>
       </c>
       <c r="L83" t="s">
         <v>26</v>
       </c>
       <c r="M83" t="s">
-        <v>140</v>
+        <v>27</v>
       </c>
       <c r="N83" t="s">
         <v>28</v>
       </c>
       <c r="O83" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="84" spans="1:15">
       <c r="A84">
-        <v>3419</v>
+        <v>3420</v>
       </c>
       <c r="B84" t="s">
         <v>776</v>
       </c>
       <c r="C84" t="s">
         <v>777</v>
       </c>
       <c r="D84" t="s">
         <v>778</v>
       </c>
       <c r="E84" t="s">
         <v>779</v>
       </c>
       <c r="F84" t="s">
         <v>780</v>
       </c>
       <c r="G84" t="s">
         <v>781</v>
       </c>
       <c r="H84" t="s">
         <v>782</v>
       </c>
       <c r="I84" t="s">
         <v>783</v>
       </c>
       <c r="J84" t="s">
         <v>24</v>
       </c>
       <c r="K84" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L84" t="s">
         <v>26</v>
       </c>
       <c r="M84" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N84" t="s">
         <v>28</v>
       </c>
       <c r="O84" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="85" spans="1:15">
       <c r="A85">
-        <v>3420</v>
+        <v>3422</v>
       </c>
       <c r="B85" t="s">
         <v>785</v>
       </c>
       <c r="C85" t="s">
         <v>786</v>
       </c>
       <c r="D85" t="s">
         <v>787</v>
       </c>
       <c r="E85" t="s">
         <v>788</v>
       </c>
       <c r="F85" t="s">
         <v>789</v>
       </c>
       <c r="G85" t="s">
         <v>790</v>
       </c>
       <c r="H85" t="s">
         <v>791</v>
       </c>
       <c r="I85" t="s">
         <v>792</v>
       </c>
       <c r="J85" t="s">
         <v>24</v>
       </c>
       <c r="K85" t="s">
-        <v>139</v>
+        <v>25</v>
       </c>
       <c r="L85" t="s">
         <v>26</v>
       </c>
       <c r="M85" t="s">
-        <v>140</v>
+        <v>27</v>
       </c>
       <c r="N85" t="s">
         <v>28</v>
       </c>
       <c r="O85" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="86" spans="1:15">
       <c r="A86">
-        <v>3422</v>
+        <v>3438</v>
       </c>
       <c r="B86" t="s">
         <v>794</v>
       </c>
       <c r="C86" t="s">
         <v>795</v>
       </c>
       <c r="D86" t="s">
         <v>796</v>
       </c>
       <c r="E86" t="s">
         <v>797</v>
       </c>
       <c r="F86" t="s">
         <v>798</v>
       </c>
       <c r="G86" t="s">
         <v>799</v>
       </c>
       <c r="H86" t="s">
         <v>800</v>
       </c>
       <c r="I86" t="s">
         <v>801</v>
       </c>
       <c r="J86" t="s">
         <v>24</v>
       </c>
       <c r="K86" t="s">
         <v>25</v>
       </c>
       <c r="L86" t="s">
         <v>26</v>
       </c>
       <c r="M86" t="s">
         <v>27</v>
       </c>
       <c r="N86" t="s">
         <v>28</v>
       </c>
       <c r="O86" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87">
-        <v>3438</v>
+        <v>3444</v>
       </c>
       <c r="B87" t="s">
         <v>803</v>
       </c>
       <c r="C87" t="s">
         <v>804</v>
       </c>
       <c r="D87" t="s">
         <v>805</v>
       </c>
       <c r="E87" t="s">
         <v>806</v>
       </c>
       <c r="F87" t="s">
         <v>807</v>
       </c>
       <c r="G87" t="s">
         <v>808</v>
       </c>
       <c r="H87" t="s">
         <v>809</v>
       </c>
       <c r="I87" t="s">
         <v>810</v>
       </c>
       <c r="J87" t="s">
         <v>24</v>
       </c>
       <c r="K87" t="s">
         <v>25</v>
       </c>
       <c r="L87" t="s">
         <v>26</v>
       </c>
       <c r="M87" t="s">
         <v>27</v>
       </c>
       <c r="N87" t="s">
         <v>28</v>
       </c>
       <c r="O87" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="88" spans="1:15">
       <c r="A88">
-        <v>3444</v>
+        <v>3461</v>
       </c>
       <c r="B88" t="s">
         <v>812</v>
       </c>
       <c r="C88" t="s">
         <v>813</v>
       </c>
       <c r="D88" t="s">
         <v>814</v>
       </c>
       <c r="E88" t="s">
         <v>815</v>
       </c>
       <c r="F88" t="s">
         <v>816</v>
       </c>
       <c r="G88" t="s">
         <v>817</v>
       </c>
       <c r="H88" t="s">
         <v>818</v>
       </c>
       <c r="I88" t="s">
         <v>819</v>
       </c>
       <c r="J88" t="s">
         <v>24</v>
       </c>
       <c r="K88" t="s">
         <v>25</v>
       </c>
       <c r="L88" t="s">
         <v>26</v>
       </c>
       <c r="M88" t="s">
         <v>27</v>
       </c>
       <c r="N88" t="s">
         <v>28</v>
       </c>
       <c r="O88" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="89" spans="1:15">
       <c r="A89">
-        <v>3461</v>
+        <v>3470</v>
       </c>
       <c r="B89" t="s">
         <v>821</v>
       </c>
       <c r="C89" t="s">
         <v>822</v>
       </c>
       <c r="D89" t="s">
         <v>823</v>
       </c>
       <c r="E89" t="s">
         <v>824</v>
       </c>
       <c r="F89" t="s">
         <v>825</v>
       </c>
       <c r="G89" t="s">
         <v>826</v>
       </c>
       <c r="H89" t="s">
         <v>827</v>
       </c>
       <c r="I89" t="s">
         <v>828</v>
       </c>
       <c r="J89" t="s">
         <v>24</v>
       </c>
       <c r="K89" t="s">
-        <v>25</v>
+        <v>829</v>
       </c>
       <c r="L89" t="s">
         <v>26</v>
       </c>
       <c r="M89" t="s">
-        <v>27</v>
+        <v>830</v>
       </c>
       <c r="N89" t="s">
         <v>28</v>
       </c>
       <c r="O89" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="90" spans="1:15">
       <c r="A90">
-        <v>3470</v>
+        <v>3475</v>
       </c>
       <c r="B90" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="C90" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="D90" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
       <c r="E90" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="F90" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="G90" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
       <c r="H90" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
       <c r="I90" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="J90" t="s">
         <v>24</v>
       </c>
       <c r="K90" t="s">
-        <v>838</v>
+        <v>47</v>
       </c>
       <c r="L90" t="s">
         <v>26</v>
       </c>
       <c r="M90" t="s">
-        <v>839</v>
+        <v>48</v>
       </c>
       <c r="N90" t="s">
         <v>28</v>
       </c>
       <c r="O90" t="s">
         <v>840</v>
       </c>
     </row>
     <row r="91" spans="1:15">
       <c r="A91">
-        <v>3475</v>
+        <v>3476</v>
       </c>
       <c r="B91" t="s">
         <v>841</v>
       </c>
       <c r="C91" t="s">
         <v>842</v>
       </c>
       <c r="D91" t="s">
         <v>843</v>
       </c>
       <c r="E91" t="s">
         <v>844</v>
       </c>
       <c r="F91" t="s">
         <v>845</v>
       </c>
       <c r="G91" t="s">
         <v>846</v>
       </c>
       <c r="H91" t="s">
         <v>847</v>
       </c>
       <c r="I91" t="s">
         <v>848</v>
       </c>
       <c r="J91" t="s">
         <v>24</v>
       </c>
       <c r="K91" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L91" t="s">
         <v>26</v>
       </c>
       <c r="M91" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N91" t="s">
         <v>28</v>
       </c>
       <c r="O91" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="92" spans="1:15">
       <c r="A92">
-        <v>3476</v>
+        <v>3481</v>
       </c>
       <c r="B92" t="s">
         <v>850</v>
       </c>
       <c r="C92" t="s">
         <v>851</v>
       </c>
       <c r="D92" t="s">
         <v>852</v>
       </c>
       <c r="E92" t="s">
         <v>853</v>
       </c>
       <c r="F92" t="s">
         <v>854</v>
       </c>
       <c r="G92" t="s">
         <v>855</v>
       </c>
       <c r="H92" t="s">
         <v>856</v>
       </c>
       <c r="I92" t="s">
         <v>857</v>
       </c>
       <c r="J92" t="s">
         <v>24</v>
       </c>
       <c r="K92" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L92" t="s">
         <v>26</v>
       </c>
       <c r="M92" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N92" t="s">
         <v>28</v>
       </c>
       <c r="O92" t="s">
         <v>858</v>
       </c>
     </row>
     <row r="93" spans="1:15">
       <c r="A93">
-        <v>3481</v>
+        <v>3512</v>
       </c>
       <c r="B93" t="s">
         <v>859</v>
       </c>
       <c r="C93" t="s">
         <v>860</v>
       </c>
       <c r="D93" t="s">
         <v>861</v>
       </c>
       <c r="E93" t="s">
         <v>862</v>
       </c>
       <c r="F93" t="s">
         <v>863</v>
       </c>
       <c r="G93" t="s">
         <v>864</v>
       </c>
       <c r="H93" t="s">
         <v>865</v>
       </c>
       <c r="I93" t="s">
         <v>866</v>
       </c>
       <c r="J93" t="s">
         <v>24</v>
       </c>
       <c r="K93" t="s">
-        <v>139</v>
+        <v>25</v>
       </c>
       <c r="L93" t="s">
         <v>26</v>
       </c>
       <c r="M93" t="s">
-        <v>140</v>
+        <v>27</v>
       </c>
       <c r="N93" t="s">
         <v>28</v>
       </c>
       <c r="O93" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="94" spans="1:15">
       <c r="A94">
-        <v>3512</v>
+        <v>3520</v>
       </c>
       <c r="B94" t="s">
         <v>868</v>
       </c>
       <c r="C94" t="s">
         <v>869</v>
       </c>
       <c r="D94" t="s">
         <v>870</v>
       </c>
       <c r="E94" t="s">
         <v>871</v>
       </c>
       <c r="F94" t="s">
         <v>872</v>
       </c>
       <c r="G94" t="s">
         <v>873</v>
       </c>
       <c r="H94" t="s">
         <v>874</v>
       </c>
       <c r="I94" t="s">
         <v>875</v>
       </c>
       <c r="J94" t="s">
         <v>24</v>
       </c>
       <c r="K94" t="s">
-        <v>25</v>
+        <v>876</v>
       </c>
       <c r="L94" t="s">
         <v>26</v>
       </c>
       <c r="M94" t="s">
-        <v>27</v>
+        <v>877</v>
       </c>
       <c r="N94" t="s">
         <v>28</v>
       </c>
       <c r="O94" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
     </row>
     <row r="95" spans="1:15">
       <c r="A95">
-        <v>3520</v>
+        <v>3534</v>
       </c>
       <c r="B95" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="C95" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="D95" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="E95" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="F95" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="G95" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="H95" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="I95" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="J95" t="s">
         <v>24</v>
       </c>
       <c r="K95" t="s">
-        <v>885</v>
+        <v>25</v>
       </c>
       <c r="L95" t="s">
         <v>26</v>
       </c>
       <c r="M95" t="s">
-        <v>886</v>
+        <v>27</v>
       </c>
       <c r="N95" t="s">
         <v>28</v>
       </c>
       <c r="O95" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="96" spans="1:15">
       <c r="A96">
-        <v>3534</v>
+        <v>3553</v>
       </c>
       <c r="B96" t="s">
         <v>888</v>
       </c>
       <c r="C96" t="s">
         <v>889</v>
       </c>
       <c r="D96" t="s">
         <v>890</v>
       </c>
       <c r="E96" t="s">
         <v>891</v>
       </c>
       <c r="F96" t="s">
         <v>892</v>
       </c>
       <c r="G96" t="s">
         <v>893</v>
       </c>
       <c r="H96" t="s">
         <v>894</v>
       </c>
       <c r="I96" t="s">
         <v>895</v>
       </c>
       <c r="J96" t="s">
         <v>24</v>
       </c>
       <c r="K96" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L96" t="s">
         <v>26</v>
       </c>
       <c r="M96" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N96" t="s">
         <v>28</v>
       </c>
       <c r="O96" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="97" spans="1:15">
       <c r="A97">
-        <v>3553</v>
+        <v>3567</v>
       </c>
       <c r="B97" t="s">
         <v>897</v>
       </c>
       <c r="C97" t="s">
         <v>898</v>
       </c>
       <c r="D97" t="s">
         <v>899</v>
       </c>
       <c r="E97" t="s">
         <v>900</v>
       </c>
       <c r="F97" t="s">
         <v>901</v>
       </c>
       <c r="G97" t="s">
         <v>902</v>
       </c>
       <c r="H97" t="s">
         <v>903</v>
       </c>
       <c r="I97" t="s">
         <v>904</v>
       </c>
       <c r="J97" t="s">
-        <v>24</v>
+        <v>361</v>
       </c>
       <c r="K97" t="s">
-        <v>47</v>
+        <v>905</v>
       </c>
       <c r="L97" t="s">
-        <v>26</v>
+        <v>363</v>
       </c>
       <c r="M97" t="s">
-        <v>48</v>
+        <v>906</v>
       </c>
       <c r="N97" t="s">
         <v>28</v>
       </c>
       <c r="O97" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
     </row>
     <row r="98" spans="1:15">
       <c r="A98">
-        <v>3567</v>
+        <v>3574</v>
       </c>
       <c r="B98" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="C98" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="D98" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="E98" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
       <c r="F98" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="G98" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="H98" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="I98" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="J98" t="s">
-        <v>370</v>
+        <v>24</v>
       </c>
       <c r="K98" t="s">
-        <v>914</v>
+        <v>130</v>
       </c>
       <c r="L98" t="s">
-        <v>372</v>
+        <v>26</v>
       </c>
       <c r="M98" t="s">
-        <v>915</v>
+        <v>131</v>
       </c>
       <c r="N98" t="s">
         <v>28</v>
       </c>
       <c r="O98" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="99" spans="1:15">
       <c r="A99">
-        <v>3574</v>
+        <v>3575</v>
       </c>
       <c r="B99" t="s">
         <v>917</v>
       </c>
       <c r="C99" t="s">
         <v>918</v>
       </c>
       <c r="D99" t="s">
         <v>919</v>
       </c>
       <c r="E99" t="s">
         <v>920</v>
       </c>
       <c r="F99" t="s">
         <v>921</v>
       </c>
       <c r="G99" t="s">
         <v>922</v>
       </c>
       <c r="H99" t="s">
         <v>923</v>
       </c>
       <c r="I99" t="s">
         <v>924</v>
       </c>
       <c r="J99" t="s">
         <v>24</v>
       </c>
       <c r="K99" t="s">
-        <v>139</v>
+        <v>925</v>
       </c>
       <c r="L99" t="s">
         <v>26</v>
       </c>
       <c r="M99" t="s">
-        <v>140</v>
+        <v>926</v>
       </c>
       <c r="N99" t="s">
         <v>28</v>
       </c>
       <c r="O99" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
     </row>
     <row r="100" spans="1:15">
       <c r="A100">
-        <v>3575</v>
+        <v>3581</v>
       </c>
       <c r="B100" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="C100" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="D100" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E100" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="F100" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="G100" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="H100" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="I100" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="J100" t="s">
         <v>24</v>
       </c>
       <c r="K100" t="s">
-        <v>934</v>
+        <v>47</v>
       </c>
       <c r="L100" t="s">
         <v>26</v>
       </c>
       <c r="M100" t="s">
-        <v>935</v>
+        <v>48</v>
       </c>
       <c r="N100" t="s">
         <v>28</v>
       </c>
       <c r="O100" t="s">
         <v>936</v>
       </c>
     </row>
     <row r="101" spans="1:15">
       <c r="A101">
-        <v>3581</v>
+        <v>3588</v>
       </c>
       <c r="B101" t="s">
         <v>937</v>
       </c>
       <c r="C101" t="s">
         <v>938</v>
       </c>
       <c r="D101" t="s">
         <v>939</v>
       </c>
       <c r="E101" t="s">
         <v>940</v>
       </c>
       <c r="F101" t="s">
         <v>941</v>
       </c>
       <c r="G101" t="s">
         <v>942</v>
       </c>
       <c r="H101" t="s">
         <v>943</v>
       </c>
       <c r="I101" t="s">
         <v>944</v>
       </c>
       <c r="J101" t="s">
         <v>24</v>
       </c>
       <c r="K101" t="s">
-        <v>47</v>
+        <v>945</v>
       </c>
       <c r="L101" t="s">
         <v>26</v>
       </c>
       <c r="M101" t="s">
-        <v>48</v>
+        <v>946</v>
       </c>
       <c r="N101" t="s">
         <v>28</v>
       </c>
       <c r="O101" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
     </row>
     <row r="102" spans="1:15">
       <c r="A102">
-        <v>3588</v>
+        <v>3591</v>
       </c>
       <c r="B102" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="C102" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
       <c r="D102" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="E102" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="F102" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="G102" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
       <c r="H102" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="I102" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="J102" t="s">
         <v>24</v>
       </c>
       <c r="K102" t="s">
-        <v>954</v>
+        <v>130</v>
       </c>
       <c r="L102" t="s">
         <v>26</v>
       </c>
       <c r="M102" t="s">
-        <v>955</v>
+        <v>131</v>
       </c>
       <c r="N102" t="s">
         <v>28</v>
       </c>
       <c r="O102" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="103" spans="1:15">
       <c r="A103">
-        <v>3591</v>
+        <v>3686</v>
       </c>
       <c r="B103" t="s">
         <v>957</v>
       </c>
       <c r="C103" t="s">
         <v>958</v>
       </c>
       <c r="D103" t="s">
         <v>959</v>
       </c>
       <c r="E103" t="s">
         <v>960</v>
       </c>
       <c r="F103" t="s">
         <v>961</v>
       </c>
       <c r="G103" t="s">
         <v>962</v>
       </c>
       <c r="H103" t="s">
         <v>963</v>
       </c>
       <c r="I103" t="s">
         <v>964</v>
       </c>
       <c r="J103" t="s">
         <v>24</v>
       </c>
       <c r="K103" t="s">
-        <v>139</v>
+        <v>47</v>
       </c>
       <c r="L103" t="s">
         <v>26</v>
       </c>
       <c r="M103" t="s">
-        <v>140</v>
+        <v>48</v>
       </c>
       <c r="N103" t="s">
         <v>28</v>
       </c>
       <c r="O103" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="104" spans="1:15">
       <c r="A104">
-        <v>3686</v>
+        <v>3689</v>
       </c>
       <c r="B104" t="s">
         <v>966</v>
       </c>
       <c r="C104" t="s">
         <v>967</v>
       </c>
       <c r="D104" t="s">
         <v>968</v>
       </c>
       <c r="E104" t="s">
         <v>969</v>
       </c>
       <c r="F104" t="s">
         <v>970</v>
       </c>
       <c r="G104" t="s">
         <v>971</v>
       </c>
       <c r="H104" t="s">
         <v>972</v>
       </c>
       <c r="I104" t="s">
         <v>973</v>
       </c>
       <c r="J104" t="s">
         <v>24</v>
       </c>
       <c r="K104" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L104" t="s">
         <v>26</v>
       </c>
       <c r="M104" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N104" t="s">
         <v>28</v>
       </c>
       <c r="O104" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="105" spans="1:15">
       <c r="A105">
-        <v>3689</v>
+        <v>3700</v>
       </c>
       <c r="B105" t="s">
         <v>975</v>
       </c>
       <c r="C105" t="s">
         <v>976</v>
       </c>
       <c r="D105" t="s">
         <v>977</v>
       </c>
       <c r="E105" t="s">
         <v>978</v>
       </c>
       <c r="F105" t="s">
         <v>979</v>
       </c>
       <c r="G105" t="s">
         <v>980</v>
       </c>
       <c r="H105" t="s">
         <v>981</v>
       </c>
       <c r="I105" t="s">
         <v>982</v>
       </c>
       <c r="J105" t="s">
         <v>24</v>
       </c>
       <c r="K105" t="s">
         <v>25</v>
       </c>
       <c r="L105" t="s">
         <v>26</v>
       </c>
       <c r="M105" t="s">
         <v>27</v>
       </c>
       <c r="N105" t="s">
         <v>28</v>
       </c>
       <c r="O105" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="106" spans="1:15">
       <c r="A106">
-        <v>3700</v>
+        <v>3701</v>
       </c>
       <c r="B106" t="s">
         <v>984</v>
       </c>
       <c r="C106" t="s">
         <v>985</v>
       </c>
       <c r="D106" t="s">
         <v>986</v>
       </c>
       <c r="E106" t="s">
         <v>987</v>
       </c>
       <c r="F106" t="s">
         <v>988</v>
       </c>
       <c r="G106" t="s">
         <v>989</v>
       </c>
       <c r="H106" t="s">
         <v>990</v>
       </c>
       <c r="I106" t="s">
         <v>991</v>
       </c>
       <c r="J106" t="s">
         <v>24</v>
       </c>
       <c r="K106" t="s">
         <v>25</v>
       </c>
       <c r="L106" t="s">
         <v>26</v>
       </c>
       <c r="M106" t="s">
         <v>27</v>
       </c>
       <c r="N106" t="s">
         <v>28</v>
       </c>
       <c r="O106" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="107" spans="1:15">
       <c r="A107">
-        <v>3701</v>
+        <v>3702</v>
       </c>
       <c r="B107" t="s">
         <v>993</v>
       </c>
       <c r="C107" t="s">
         <v>994</v>
       </c>
       <c r="D107" t="s">
         <v>995</v>
       </c>
       <c r="E107" t="s">
         <v>996</v>
       </c>
       <c r="F107" t="s">
         <v>997</v>
       </c>
       <c r="G107" t="s">
         <v>998</v>
       </c>
       <c r="H107" t="s">
         <v>999</v>
       </c>
       <c r="I107" t="s">
         <v>1000</v>
       </c>
       <c r="J107" t="s">
         <v>24</v>
       </c>
       <c r="K107" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L107" t="s">
         <v>26</v>
       </c>
       <c r="M107" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N107" t="s">
         <v>28</v>
       </c>
       <c r="O107" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="108" spans="1:15">
       <c r="A108">
-        <v>3702</v>
+        <v>3706</v>
       </c>
       <c r="B108" t="s">
         <v>1002</v>
       </c>
       <c r="C108" t="s">
         <v>1003</v>
       </c>
       <c r="D108" t="s">
         <v>1004</v>
       </c>
       <c r="E108" t="s">
         <v>1005</v>
       </c>
       <c r="F108" t="s">
         <v>1006</v>
       </c>
       <c r="G108" t="s">
         <v>1007</v>
       </c>
       <c r="H108" t="s">
         <v>1008</v>
       </c>
       <c r="I108" t="s">
         <v>1009</v>
       </c>
       <c r="J108" t="s">
         <v>24</v>
       </c>
       <c r="K108" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L108" t="s">
         <v>26</v>
       </c>
       <c r="M108" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N108" t="s">
         <v>28</v>
       </c>
       <c r="O108" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="109" spans="1:15">
       <c r="A109">
-        <v>3706</v>
+        <v>3711</v>
       </c>
       <c r="B109" t="s">
         <v>1011</v>
       </c>
       <c r="C109" t="s">
         <v>1012</v>
       </c>
       <c r="D109" t="s">
         <v>1013</v>
       </c>
       <c r="E109" t="s">
         <v>1014</v>
       </c>
       <c r="F109" t="s">
         <v>1015</v>
       </c>
       <c r="G109" t="s">
         <v>1016</v>
       </c>
       <c r="H109" t="s">
         <v>1017</v>
       </c>
       <c r="I109" t="s">
         <v>1018</v>
       </c>
       <c r="J109" t="s">
         <v>24</v>
       </c>
       <c r="K109" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L109" t="s">
         <v>26</v>
       </c>
       <c r="M109" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N109" t="s">
         <v>28</v>
       </c>
       <c r="O109" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="110" spans="1:15">
       <c r="A110">
-        <v>3711</v>
+        <v>3716</v>
       </c>
       <c r="B110" t="s">
         <v>1020</v>
       </c>
       <c r="C110" t="s">
         <v>1021</v>
       </c>
       <c r="D110" t="s">
         <v>1022</v>
       </c>
       <c r="E110" t="s">
         <v>1023</v>
       </c>
       <c r="F110" t="s">
         <v>1024</v>
       </c>
       <c r="G110" t="s">
         <v>1025</v>
       </c>
       <c r="H110" t="s">
         <v>1026</v>
       </c>
       <c r="I110" t="s">
         <v>1027</v>
       </c>
       <c r="J110" t="s">
         <v>24</v>
       </c>
       <c r="K110" t="s">
-        <v>139</v>
+        <v>47</v>
       </c>
       <c r="L110" t="s">
         <v>26</v>
       </c>
       <c r="M110" t="s">
-        <v>140</v>
+        <v>48</v>
       </c>
       <c r="N110" t="s">
         <v>28</v>
       </c>
       <c r="O110" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="111" spans="1:15">
       <c r="A111">
-        <v>3716</v>
+        <v>3718</v>
       </c>
       <c r="B111" t="s">
         <v>1029</v>
       </c>
       <c r="C111" t="s">
         <v>1030</v>
       </c>
       <c r="D111" t="s">
         <v>1031</v>
       </c>
       <c r="E111" t="s">
         <v>1032</v>
       </c>
       <c r="F111" t="s">
         <v>1033</v>
       </c>
       <c r="G111" t="s">
         <v>1034</v>
       </c>
       <c r="H111" t="s">
         <v>1035</v>
       </c>
       <c r="I111" t="s">
         <v>1036</v>
       </c>
       <c r="J111" t="s">
         <v>24</v>
       </c>
       <c r="K111" t="s">
-        <v>47</v>
+        <v>130</v>
       </c>
       <c r="L111" t="s">
         <v>26</v>
       </c>
       <c r="M111" t="s">
-        <v>48</v>
+        <v>131</v>
       </c>
       <c r="N111" t="s">
         <v>28</v>
       </c>
       <c r="O111" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="112" spans="1:15">
       <c r="A112">
-        <v>3718</v>
+        <v>3719</v>
       </c>
       <c r="B112" t="s">
         <v>1038</v>
       </c>
       <c r="C112" t="s">
         <v>1039</v>
       </c>
       <c r="D112" t="s">
         <v>1040</v>
       </c>
       <c r="E112" t="s">
         <v>1041</v>
       </c>
       <c r="F112" t="s">
         <v>1042</v>
       </c>
       <c r="G112" t="s">
         <v>1043</v>
       </c>
       <c r="H112" t="s">
         <v>1044</v>
       </c>
       <c r="I112" t="s">
         <v>1045</v>
       </c>
       <c r="J112" t="s">
         <v>24</v>
       </c>
       <c r="K112" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="L112" t="s">
         <v>26</v>
       </c>
       <c r="M112" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="N112" t="s">
         <v>28</v>
       </c>
       <c r="O112" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="113" spans="1:15">
       <c r="A113">
-        <v>3719</v>
+        <v>3732</v>
       </c>
       <c r="B113" t="s">
         <v>1047</v>
       </c>
       <c r="C113" t="s">
         <v>1048</v>
       </c>
       <c r="D113" t="s">
         <v>1049</v>
       </c>
       <c r="E113" t="s">
         <v>1050</v>
       </c>
       <c r="F113" t="s">
         <v>1051</v>
       </c>
       <c r="G113" t="s">
         <v>1052</v>
       </c>
       <c r="H113" t="s">
         <v>1053</v>
       </c>
       <c r="I113" t="s">
         <v>1054</v>
       </c>
       <c r="J113" t="s">
         <v>24</v>
       </c>
       <c r="K113" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="L113" t="s">
         <v>26</v>
       </c>
       <c r="M113" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="N113" t="s">
         <v>28</v>
       </c>
       <c r="O113" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="114" spans="1:15">
       <c r="A114">
-        <v>3732</v>
+        <v>3756</v>
       </c>
       <c r="B114" t="s">
         <v>1056</v>
       </c>
       <c r="C114" t="s">
         <v>1057</v>
       </c>
       <c r="D114" t="s">
         <v>1058</v>
       </c>
       <c r="E114" t="s">
         <v>1059</v>
       </c>
       <c r="F114" t="s">
         <v>1060</v>
       </c>
       <c r="G114" t="s">
         <v>1061</v>
       </c>
       <c r="H114" t="s">
         <v>1062</v>
       </c>
       <c r="I114" t="s">
         <v>1063</v>
       </c>
       <c r="J114" t="s">
         <v>24</v>
       </c>
       <c r="K114" t="s">
-        <v>139</v>
+        <v>25</v>
       </c>
       <c r="L114" t="s">
         <v>26</v>
       </c>
       <c r="M114" t="s">
-        <v>140</v>
+        <v>27</v>
       </c>
       <c r="N114" t="s">
         <v>28</v>
       </c>
       <c r="O114" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="115" spans="1:15">
       <c r="A115">
-        <v>3756</v>
+        <v>3854</v>
       </c>
       <c r="B115" t="s">
         <v>1065</v>
       </c>
       <c r="C115" t="s">
         <v>1066</v>
       </c>
       <c r="D115" t="s">
         <v>1067</v>
       </c>
       <c r="E115" t="s">
         <v>1068</v>
       </c>
       <c r="F115" t="s">
         <v>1069</v>
       </c>
       <c r="G115" t="s">
         <v>1070</v>
       </c>
       <c r="H115" t="s">
         <v>1071</v>
       </c>
       <c r="I115" t="s">
         <v>1072</v>
       </c>
       <c r="J115" t="s">
         <v>24</v>
       </c>
       <c r="K115" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L115" t="s">
         <v>26</v>
       </c>
       <c r="M115" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N115" t="s">
         <v>28</v>
       </c>
       <c r="O115" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="116" spans="1:15">
       <c r="A116">
-        <v>3854</v>
+        <v>4176</v>
       </c>
       <c r="B116" t="s">
         <v>1074</v>
       </c>
       <c r="C116" t="s">
         <v>1075</v>
       </c>
       <c r="D116" t="s">
         <v>1076</v>
       </c>
       <c r="E116" t="s">
         <v>1077</v>
       </c>
       <c r="F116" t="s">
         <v>1078</v>
       </c>
       <c r="G116" t="s">
         <v>1079</v>
       </c>
       <c r="H116" t="s">
         <v>1080</v>
       </c>
       <c r="I116" t="s">
         <v>1081</v>
       </c>
       <c r="J116" t="s">
         <v>24</v>
       </c>
       <c r="K116" t="s">
-        <v>47</v>
+        <v>130</v>
       </c>
       <c r="L116" t="s">
         <v>26</v>
       </c>
       <c r="M116" t="s">
-        <v>48</v>
+        <v>131</v>
       </c>
       <c r="N116" t="s">
         <v>28</v>
       </c>
       <c r="O116" t="s">
         <v>1082</v>
       </c>
     </row>
     <row r="117" spans="1:15">
       <c r="A117">
-        <v>4176</v>
+        <v>4186</v>
       </c>
       <c r="B117" t="s">
         <v>1083</v>
       </c>
       <c r="C117" t="s">
         <v>1084</v>
       </c>
       <c r="D117" t="s">
         <v>1085</v>
       </c>
       <c r="E117" t="s">
         <v>1086</v>
       </c>
       <c r="F117" t="s">
         <v>1087</v>
       </c>
       <c r="G117" t="s">
         <v>1088</v>
       </c>
       <c r="H117" t="s">
         <v>1089</v>
       </c>
       <c r="I117" t="s">
         <v>1090</v>
       </c>
       <c r="J117" t="s">
         <v>24</v>
       </c>
       <c r="K117" t="s">
-        <v>139</v>
+        <v>876</v>
       </c>
       <c r="L117" t="s">
         <v>26</v>
       </c>
       <c r="M117" t="s">
-        <v>140</v>
+        <v>877</v>
       </c>
       <c r="N117" t="s">
         <v>28</v>
       </c>
       <c r="O117" t="s">
         <v>1091</v>
       </c>
     </row>
     <row r="118" spans="1:15">
       <c r="A118">
-        <v>4186</v>
+        <v>4196</v>
       </c>
       <c r="B118" t="s">
         <v>1092</v>
       </c>
       <c r="C118" t="s">
         <v>1093</v>
       </c>
       <c r="D118" t="s">
         <v>1094</v>
       </c>
       <c r="E118" t="s">
         <v>1095</v>
       </c>
       <c r="F118" t="s">
         <v>1096</v>
       </c>
       <c r="G118" t="s">
         <v>1097</v>
       </c>
       <c r="H118" t="s">
         <v>1098</v>
       </c>
       <c r="I118" t="s">
         <v>1099</v>
       </c>
       <c r="J118" t="s">
         <v>24</v>
       </c>
       <c r="K118" t="s">
-        <v>885</v>
+        <v>25</v>
       </c>
       <c r="L118" t="s">
         <v>26</v>
       </c>
       <c r="M118" t="s">
-        <v>886</v>
+        <v>27</v>
       </c>
       <c r="N118" t="s">
         <v>28</v>
       </c>
       <c r="O118" t="s">
         <v>1100</v>
       </c>
     </row>
     <row r="119" spans="1:15">
       <c r="A119">
-        <v>4196</v>
+        <v>4198</v>
       </c>
       <c r="B119" t="s">
         <v>1101</v>
       </c>
       <c r="C119" t="s">
         <v>1102</v>
       </c>
       <c r="D119" t="s">
         <v>1103</v>
       </c>
       <c r="E119" t="s">
         <v>1104</v>
       </c>
       <c r="F119" t="s">
         <v>1105</v>
       </c>
       <c r="G119" t="s">
         <v>1106</v>
       </c>
       <c r="H119" t="s">
         <v>1107</v>
       </c>
       <c r="I119" t="s">
         <v>1108</v>
       </c>
       <c r="J119" t="s">
         <v>24</v>
       </c>
       <c r="K119" t="s">
         <v>25</v>
       </c>
       <c r="L119" t="s">
         <v>26</v>
       </c>
       <c r="M119" t="s">
         <v>27</v>
       </c>
       <c r="N119" t="s">
         <v>28</v>
       </c>
       <c r="O119" t="s">
         <v>1109</v>
       </c>
     </row>
     <row r="120" spans="1:15">
       <c r="A120">
-        <v>4198</v>
+        <v>4202</v>
       </c>
       <c r="B120" t="s">
         <v>1110</v>
       </c>
       <c r="C120" t="s">
         <v>1111</v>
       </c>
       <c r="D120" t="s">
         <v>1112</v>
       </c>
       <c r="E120" t="s">
         <v>1113</v>
       </c>
       <c r="F120" t="s">
         <v>1114</v>
       </c>
       <c r="G120" t="s">
         <v>1115</v>
       </c>
       <c r="H120" t="s">
         <v>1116</v>
       </c>
       <c r="I120" t="s">
         <v>1117</v>
       </c>
       <c r="J120" t="s">
         <v>24</v>
       </c>
       <c r="K120" t="s">
         <v>25</v>
       </c>
       <c r="L120" t="s">
         <v>26</v>
       </c>
       <c r="M120" t="s">
         <v>27</v>
       </c>
       <c r="N120" t="s">
         <v>28</v>
       </c>
       <c r="O120" t="s">
         <v>1118</v>
       </c>
     </row>
     <row r="121" spans="1:15">
       <c r="A121">
-        <v>4202</v>
+        <v>4204</v>
       </c>
       <c r="B121" t="s">
         <v>1119</v>
       </c>
       <c r="C121" t="s">
         <v>1120</v>
       </c>
       <c r="D121" t="s">
         <v>1121</v>
       </c>
       <c r="E121" t="s">
         <v>1122</v>
       </c>
       <c r="F121" t="s">
         <v>1123</v>
       </c>
       <c r="G121" t="s">
         <v>1124</v>
       </c>
       <c r="H121" t="s">
         <v>1125</v>
       </c>
       <c r="I121" t="s">
         <v>1126</v>
       </c>
       <c r="J121" t="s">
         <v>24</v>
       </c>
       <c r="K121" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L121" t="s">
         <v>26</v>
       </c>
       <c r="M121" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N121" t="s">
         <v>28</v>
       </c>
       <c r="O121" t="s">
         <v>1127</v>
       </c>
     </row>
     <row r="122" spans="1:15">
       <c r="A122">
-        <v>4204</v>
+        <v>4206</v>
       </c>
       <c r="B122" t="s">
         <v>1128</v>
       </c>
       <c r="C122" t="s">
         <v>1129</v>
       </c>
       <c r="D122" t="s">
         <v>1130</v>
       </c>
       <c r="E122" t="s">
         <v>1131</v>
       </c>
       <c r="F122" t="s">
         <v>1132</v>
       </c>
       <c r="G122" t="s">
         <v>1133</v>
       </c>
       <c r="H122" t="s">
         <v>1134</v>
       </c>
       <c r="I122" t="s">
         <v>1135</v>
       </c>
       <c r="J122" t="s">
         <v>24</v>
       </c>
       <c r="K122" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L122" t="s">
         <v>26</v>
       </c>
       <c r="M122" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N122" t="s">
         <v>28</v>
       </c>
       <c r="O122" t="s">
         <v>1136</v>
       </c>
     </row>
     <row r="123" spans="1:15">
       <c r="A123">
-        <v>4206</v>
+        <v>4211</v>
       </c>
       <c r="B123" t="s">
         <v>1137</v>
       </c>
       <c r="C123" t="s">
         <v>1138</v>
       </c>
       <c r="D123" t="s">
         <v>1139</v>
       </c>
       <c r="E123" t="s">
         <v>1140</v>
       </c>
       <c r="F123" t="s">
         <v>1141</v>
       </c>
       <c r="G123" t="s">
         <v>1142</v>
       </c>
       <c r="H123" t="s">
         <v>1143</v>
       </c>
       <c r="I123" t="s">
         <v>1144</v>
       </c>
       <c r="J123" t="s">
         <v>24</v>
       </c>
       <c r="K123" t="s">
         <v>25</v>
       </c>
       <c r="L123" t="s">
         <v>26</v>
       </c>
       <c r="M123" t="s">
         <v>27</v>
       </c>
       <c r="N123" t="s">
         <v>28</v>
       </c>
       <c r="O123" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="124" spans="1:15">
       <c r="A124">
-        <v>4211</v>
+        <v>4243</v>
       </c>
       <c r="B124" t="s">
         <v>1146</v>
       </c>
       <c r="C124" t="s">
         <v>1147</v>
       </c>
       <c r="D124" t="s">
         <v>1148</v>
       </c>
       <c r="E124" t="s">
         <v>1149</v>
       </c>
       <c r="F124" t="s">
         <v>1150</v>
       </c>
       <c r="G124" t="s">
         <v>1151</v>
       </c>
       <c r="H124" t="s">
         <v>1152</v>
       </c>
       <c r="I124" t="s">
         <v>1153</v>
       </c>
       <c r="J124" t="s">
         <v>24</v>
       </c>
       <c r="K124" t="s">
         <v>25</v>
       </c>
       <c r="L124" t="s">
         <v>26</v>
       </c>
       <c r="M124" t="s">
         <v>27</v>
       </c>
       <c r="N124" t="s">
         <v>28</v>
       </c>
       <c r="O124" t="s">
         <v>1154</v>
       </c>
     </row>
     <row r="125" spans="1:15">
       <c r="A125">
-        <v>4243</v>
+        <v>4295</v>
       </c>
       <c r="B125" t="s">
         <v>1155</v>
       </c>
       <c r="C125" t="s">
         <v>1156</v>
       </c>
       <c r="D125" t="s">
         <v>1157</v>
       </c>
       <c r="E125" t="s">
         <v>1158</v>
       </c>
       <c r="F125" t="s">
         <v>1159</v>
       </c>
       <c r="G125" t="s">
         <v>1160</v>
       </c>
       <c r="H125" t="s">
         <v>1161</v>
       </c>
       <c r="I125" t="s">
         <v>1162</v>
       </c>
       <c r="J125" t="s">
         <v>24</v>
       </c>
       <c r="K125" t="s">
         <v>25</v>
       </c>
       <c r="L125" t="s">
         <v>26</v>
       </c>
       <c r="M125" t="s">
         <v>27</v>
       </c>
       <c r="N125" t="s">
         <v>28</v>
       </c>
       <c r="O125" t="s">
         <v>1163</v>
       </c>
     </row>
     <row r="126" spans="1:15">
       <c r="A126">
-        <v>4295</v>
+        <v>4304</v>
       </c>
       <c r="B126" t="s">
         <v>1164</v>
       </c>
       <c r="C126" t="s">
         <v>1165</v>
       </c>
       <c r="D126" t="s">
         <v>1166</v>
       </c>
       <c r="E126" t="s">
         <v>1167</v>
       </c>
       <c r="F126" t="s">
         <v>1168</v>
       </c>
       <c r="G126" t="s">
         <v>1169</v>
       </c>
       <c r="H126" t="s">
         <v>1170</v>
       </c>
       <c r="I126" t="s">
         <v>1171</v>
       </c>
       <c r="J126" t="s">
         <v>24</v>
       </c>
       <c r="K126" t="s">
         <v>25</v>
       </c>
       <c r="L126" t="s">
         <v>26</v>
       </c>
       <c r="M126" t="s">
         <v>27</v>
       </c>
       <c r="N126" t="s">
         <v>28</v>
       </c>
       <c r="O126" t="s">
         <v>1172</v>
       </c>
     </row>
     <row r="127" spans="1:15">
       <c r="A127">
-        <v>4304</v>
+        <v>4309</v>
       </c>
       <c r="B127" t="s">
         <v>1173</v>
       </c>
       <c r="C127" t="s">
         <v>1174</v>
       </c>
       <c r="D127" t="s">
         <v>1175</v>
       </c>
       <c r="E127" t="s">
         <v>1176</v>
       </c>
       <c r="F127" t="s">
         <v>1177</v>
       </c>
       <c r="G127" t="s">
         <v>1178</v>
       </c>
       <c r="H127" t="s">
         <v>1179</v>
       </c>
       <c r="I127" t="s">
         <v>1180</v>
       </c>
       <c r="J127" t="s">
         <v>24</v>
       </c>
       <c r="K127" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L127" t="s">
         <v>26</v>
       </c>
       <c r="M127" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N127" t="s">
         <v>28</v>
       </c>
       <c r="O127" t="s">
         <v>1181</v>
       </c>
     </row>
     <row r="128" spans="1:15">
       <c r="A128">
-        <v>4309</v>
+        <v>4314</v>
       </c>
       <c r="B128" t="s">
         <v>1182</v>
       </c>
       <c r="C128" t="s">
         <v>1183</v>
       </c>
       <c r="D128" t="s">
         <v>1184</v>
       </c>
       <c r="E128" t="s">
         <v>1185</v>
       </c>
       <c r="F128" t="s">
         <v>1186</v>
       </c>
       <c r="G128" t="s">
         <v>1187</v>
       </c>
       <c r="H128" t="s">
         <v>1188</v>
       </c>
       <c r="I128" t="s">
         <v>1189</v>
       </c>
       <c r="J128" t="s">
         <v>24</v>
       </c>
       <c r="K128" t="s">
-        <v>139</v>
+        <v>25</v>
       </c>
       <c r="L128" t="s">
         <v>26</v>
       </c>
       <c r="M128" t="s">
-        <v>140</v>
+        <v>27</v>
       </c>
       <c r="N128" t="s">
         <v>28</v>
       </c>
       <c r="O128" t="s">
         <v>1190</v>
       </c>
     </row>
     <row r="129" spans="1:15">
       <c r="A129">
-        <v>4314</v>
+        <v>4318</v>
       </c>
       <c r="B129" t="s">
         <v>1191</v>
       </c>
       <c r="C129" t="s">
         <v>1192</v>
       </c>
       <c r="D129" t="s">
         <v>1193</v>
       </c>
       <c r="E129" t="s">
         <v>1194</v>
       </c>
       <c r="F129" t="s">
         <v>1195</v>
       </c>
       <c r="G129" t="s">
         <v>1196</v>
       </c>
       <c r="H129" t="s">
         <v>1197</v>
       </c>
       <c r="I129" t="s">
         <v>1198</v>
       </c>
       <c r="J129" t="s">
         <v>24</v>
       </c>
       <c r="K129" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L129" t="s">
         <v>26</v>
       </c>
       <c r="M129" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N129" t="s">
         <v>28</v>
       </c>
       <c r="O129" t="s">
         <v>1199</v>
       </c>
     </row>
     <row r="130" spans="1:15">
       <c r="A130">
-        <v>4318</v>
+        <v>4319</v>
       </c>
       <c r="B130" t="s">
         <v>1200</v>
       </c>
       <c r="C130" t="s">
         <v>1201</v>
       </c>
       <c r="D130" t="s">
         <v>1202</v>
       </c>
       <c r="E130" t="s">
         <v>1203</v>
       </c>
       <c r="F130" t="s">
         <v>1204</v>
       </c>
       <c r="G130" t="s">
         <v>1205</v>
       </c>
       <c r="H130" t="s">
         <v>1206</v>
       </c>
       <c r="I130" t="s">
         <v>1207</v>
       </c>
       <c r="J130" t="s">
         <v>24</v>
       </c>
       <c r="K130" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="L130" t="s">
         <v>26</v>
       </c>
       <c r="M130" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="N130" t="s">
         <v>28</v>
       </c>
       <c r="O130" t="s">
         <v>1208</v>
       </c>
     </row>
     <row r="131" spans="1:15">
       <c r="A131">
-        <v>4319</v>
+        <v>4322</v>
       </c>
       <c r="B131" t="s">
         <v>1209</v>
       </c>
       <c r="C131" t="s">
         <v>1210</v>
       </c>
       <c r="D131" t="s">
         <v>1211</v>
       </c>
       <c r="E131" t="s">
         <v>1212</v>
       </c>
       <c r="F131" t="s">
         <v>1213</v>
       </c>
       <c r="G131" t="s">
         <v>1214</v>
       </c>
       <c r="H131" t="s">
         <v>1215</v>
       </c>
       <c r="I131" t="s">
         <v>1216</v>
       </c>
       <c r="J131" t="s">
         <v>24</v>
       </c>
       <c r="K131" t="s">
-        <v>139</v>
+        <v>25</v>
       </c>
       <c r="L131" t="s">
         <v>26</v>
       </c>
       <c r="M131" t="s">
-        <v>140</v>
+        <v>27</v>
       </c>
       <c r="N131" t="s">
         <v>28</v>
       </c>
       <c r="O131" t="s">
         <v>1217</v>
       </c>
     </row>
     <row r="132" spans="1:15">
       <c r="A132">
-        <v>4322</v>
+        <v>4555</v>
       </c>
       <c r="B132" t="s">
         <v>1218</v>
       </c>
       <c r="C132" t="s">
         <v>1219</v>
       </c>
       <c r="D132" t="s">
         <v>1220</v>
       </c>
       <c r="E132" t="s">
         <v>1221</v>
       </c>
       <c r="F132" t="s">
         <v>1222</v>
       </c>
       <c r="G132" t="s">
         <v>1223</v>
       </c>
       <c r="H132" t="s">
         <v>1224</v>
       </c>
       <c r="I132" t="s">
         <v>1225</v>
       </c>
       <c r="J132" t="s">
         <v>24</v>
       </c>
       <c r="K132" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L132" t="s">
         <v>26</v>
       </c>
       <c r="M132" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N132" t="s">
         <v>28</v>
       </c>
       <c r="O132" t="s">
         <v>1226</v>
       </c>
     </row>
     <row r="133" spans="1:15">
       <c r="A133">
-        <v>4555</v>
+        <v>4560</v>
       </c>
       <c r="B133" t="s">
         <v>1227</v>
       </c>
       <c r="C133" t="s">
         <v>1228</v>
       </c>
       <c r="D133" t="s">
         <v>1229</v>
       </c>
       <c r="E133" t="s">
         <v>1230</v>
       </c>
       <c r="F133" t="s">
         <v>1231</v>
       </c>
       <c r="G133" t="s">
         <v>1232</v>
       </c>
       <c r="H133" t="s">
         <v>1233</v>
       </c>
       <c r="I133" t="s">
         <v>1234</v>
       </c>
       <c r="J133" t="s">
         <v>24</v>
       </c>
       <c r="K133" t="s">
-        <v>139</v>
+        <v>25</v>
       </c>
       <c r="L133" t="s">
         <v>26</v>
       </c>
       <c r="M133" t="s">
-        <v>140</v>
+        <v>27</v>
       </c>
       <c r="N133" t="s">
         <v>28</v>
       </c>
       <c r="O133" t="s">
         <v>1235</v>
       </c>
     </row>
     <row r="134" spans="1:15">
       <c r="A134">
-        <v>4560</v>
+        <v>4563</v>
       </c>
       <c r="B134" t="s">
         <v>1236</v>
       </c>
       <c r="C134" t="s">
         <v>1237</v>
       </c>
       <c r="D134" t="s">
         <v>1238</v>
       </c>
       <c r="E134" t="s">
         <v>1239</v>
       </c>
       <c r="F134" t="s">
         <v>1240</v>
       </c>
       <c r="G134" t="s">
         <v>1241</v>
       </c>
       <c r="H134" t="s">
         <v>1242</v>
       </c>
       <c r="I134" t="s">
         <v>1243</v>
       </c>
       <c r="J134" t="s">
         <v>24</v>
       </c>
       <c r="K134" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L134" t="s">
         <v>26</v>
       </c>
       <c r="M134" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N134" t="s">
         <v>28</v>
       </c>
       <c r="O134" t="s">
         <v>1244</v>
       </c>
     </row>
     <row r="135" spans="1:15">
       <c r="A135">
-        <v>4563</v>
+        <v>4568</v>
       </c>
       <c r="B135" t="s">
         <v>1245</v>
       </c>
       <c r="C135" t="s">
         <v>1246</v>
       </c>
       <c r="D135" t="s">
         <v>1247</v>
       </c>
       <c r="E135" t="s">
         <v>1248</v>
       </c>
       <c r="F135" t="s">
         <v>1249</v>
       </c>
       <c r="G135" t="s">
         <v>1250</v>
       </c>
       <c r="H135" t="s">
         <v>1251</v>
       </c>
       <c r="I135" t="s">
         <v>1252</v>
       </c>
       <c r="J135" t="s">
         <v>24</v>
       </c>
       <c r="K135" t="s">
-        <v>139</v>
+        <v>25</v>
       </c>
       <c r="L135" t="s">
         <v>26</v>
       </c>
       <c r="M135" t="s">
-        <v>140</v>
+        <v>27</v>
       </c>
       <c r="N135" t="s">
         <v>28</v>
       </c>
       <c r="O135" t="s">
         <v>1253</v>
       </c>
     </row>
     <row r="136" spans="1:15">
       <c r="A136">
-        <v>4568</v>
+        <v>4709</v>
       </c>
       <c r="B136" t="s">
         <v>1254</v>
       </c>
       <c r="C136" t="s">
         <v>1255</v>
       </c>
       <c r="D136" t="s">
         <v>1256</v>
       </c>
       <c r="E136" t="s">
         <v>1257</v>
       </c>
       <c r="F136" t="s">
         <v>1258</v>
       </c>
       <c r="G136" t="s">
         <v>1259</v>
       </c>
       <c r="H136" t="s">
         <v>1260</v>
       </c>
       <c r="I136" t="s">
         <v>1261</v>
       </c>
       <c r="J136" t="s">
         <v>24</v>
       </c>
       <c r="K136" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L136" t="s">
         <v>26</v>
       </c>
       <c r="M136" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N136" t="s">
         <v>28</v>
       </c>
       <c r="O136" t="s">
         <v>1262</v>
       </c>
     </row>
     <row r="137" spans="1:15">
       <c r="A137">
-        <v>4709</v>
+        <v>4711</v>
       </c>
       <c r="B137" t="s">
         <v>1263</v>
       </c>
       <c r="C137" t="s">
         <v>1264</v>
       </c>
       <c r="D137" t="s">
         <v>1265</v>
       </c>
       <c r="E137" t="s">
         <v>1266</v>
       </c>
       <c r="F137" t="s">
         <v>1267</v>
       </c>
       <c r="G137" t="s">
         <v>1268</v>
       </c>
       <c r="H137" t="s">
         <v>1269</v>
       </c>
       <c r="I137" t="s">
         <v>1270</v>
       </c>
       <c r="J137" t="s">
-        <v>24</v>
+        <v>1271</v>
       </c>
       <c r="K137" t="s">
-        <v>47</v>
+        <v>1272</v>
       </c>
       <c r="L137" t="s">
-        <v>26</v>
+        <v>1273</v>
       </c>
       <c r="M137" t="s">
-        <v>48</v>
+        <v>1274</v>
       </c>
       <c r="N137" t="s">
         <v>28</v>
       </c>
       <c r="O137" t="s">
-        <v>1271</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="138" spans="1:15">
       <c r="A138">
-        <v>4711</v>
+        <v>4721</v>
       </c>
       <c r="B138" t="s">
-        <v>1272</v>
+        <v>1276</v>
       </c>
       <c r="C138" t="s">
-        <v>1273</v>
+        <v>1277</v>
       </c>
       <c r="D138" t="s">
-        <v>1274</v>
+        <v>1278</v>
       </c>
       <c r="E138" t="s">
-        <v>1275</v>
+        <v>1279</v>
       </c>
       <c r="F138" t="s">
-        <v>1276</v>
+        <v>1280</v>
       </c>
       <c r="G138" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
       <c r="H138" t="s">
-        <v>1278</v>
+        <v>1282</v>
       </c>
       <c r="I138" t="s">
-        <v>1279</v>
+        <v>1283</v>
       </c>
       <c r="J138" t="s">
-        <v>1280</v>
+        <v>24</v>
       </c>
       <c r="K138" t="s">
-        <v>1281</v>
+        <v>925</v>
       </c>
       <c r="L138" t="s">
-        <v>1282</v>
+        <v>26</v>
       </c>
       <c r="M138" t="s">
-        <v>1283</v>
+        <v>926</v>
       </c>
       <c r="N138" t="s">
         <v>28</v>
       </c>
       <c r="O138" t="s">
         <v>1284</v>
       </c>
     </row>
     <row r="139" spans="1:15">
       <c r="A139">
-        <v>4721</v>
+        <v>4792</v>
       </c>
       <c r="B139" t="s">
         <v>1285</v>
       </c>
       <c r="C139" t="s">
         <v>1286</v>
       </c>
       <c r="D139" t="s">
         <v>1287</v>
       </c>
       <c r="E139" t="s">
         <v>1288</v>
       </c>
       <c r="F139" t="s">
         <v>1289</v>
       </c>
       <c r="G139" t="s">
         <v>1290</v>
       </c>
       <c r="H139" t="s">
         <v>1291</v>
       </c>
       <c r="I139" t="s">
         <v>1292</v>
       </c>
       <c r="J139" t="s">
         <v>24</v>
       </c>
       <c r="K139" t="s">
-        <v>934</v>
+        <v>25</v>
       </c>
       <c r="L139" t="s">
         <v>26</v>
       </c>
       <c r="M139" t="s">
-        <v>935</v>
+        <v>27</v>
       </c>
       <c r="N139" t="s">
         <v>28</v>
       </c>
       <c r="O139" t="s">
         <v>1293</v>
       </c>
     </row>
     <row r="140" spans="1:15">
       <c r="A140">
-        <v>4792</v>
+        <v>4811</v>
       </c>
       <c r="B140" t="s">
         <v>1294</v>
       </c>
       <c r="C140" t="s">
         <v>1295</v>
       </c>
       <c r="D140" t="s">
         <v>1296</v>
       </c>
       <c r="E140" t="s">
         <v>1297</v>
       </c>
       <c r="F140" t="s">
         <v>1298</v>
       </c>
       <c r="G140" t="s">
         <v>1299</v>
       </c>
       <c r="H140" t="s">
         <v>1300</v>
       </c>
       <c r="I140" t="s">
         <v>1301</v>
       </c>
       <c r="J140" t="s">
         <v>24</v>
       </c>
       <c r="K140" t="s">
-        <v>25</v>
+        <v>1302</v>
       </c>
       <c r="L140" t="s">
         <v>26</v>
       </c>
       <c r="M140" t="s">
-        <v>27</v>
+        <v>1303</v>
       </c>
       <c r="N140" t="s">
         <v>28</v>
       </c>
       <c r="O140" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="141" spans="1:15">
       <c r="A141">
-        <v>4811</v>
+        <v>4817</v>
       </c>
       <c r="B141" t="s">
-        <v>1303</v>
+        <v>1305</v>
       </c>
       <c r="C141" t="s">
-        <v>1304</v>
+        <v>1306</v>
       </c>
       <c r="D141" t="s">
-        <v>1305</v>
+        <v>1307</v>
       </c>
       <c r="E141" t="s">
-        <v>1306</v>
+        <v>1308</v>
       </c>
       <c r="F141" t="s">
-        <v>1307</v>
+        <v>1309</v>
       </c>
       <c r="G141" t="s">
-        <v>1308</v>
+        <v>1310</v>
       </c>
       <c r="H141" t="s">
-        <v>1309</v>
+        <v>1311</v>
       </c>
       <c r="I141" t="s">
-        <v>1310</v>
+        <v>1312</v>
       </c>
       <c r="J141" t="s">
         <v>24</v>
       </c>
       <c r="K141" t="s">
-        <v>1311</v>
+        <v>25</v>
       </c>
       <c r="L141" t="s">
         <v>26</v>
       </c>
       <c r="M141" t="s">
-        <v>1312</v>
+        <v>27</v>
       </c>
       <c r="N141" t="s">
         <v>28</v>
       </c>
       <c r="O141" t="s">
         <v>1313</v>
       </c>
     </row>
     <row r="142" spans="1:15">
       <c r="A142">
-        <v>4817</v>
+        <v>4935</v>
       </c>
       <c r="B142" t="s">
         <v>1314</v>
       </c>
       <c r="C142" t="s">
         <v>1315</v>
       </c>
       <c r="D142" t="s">
         <v>1316</v>
       </c>
       <c r="E142" t="s">
         <v>1317</v>
       </c>
       <c r="F142" t="s">
         <v>1318</v>
       </c>
       <c r="G142" t="s">
         <v>1319</v>
       </c>
       <c r="H142" t="s">
         <v>1320</v>
       </c>
       <c r="I142" t="s">
         <v>1321</v>
       </c>
       <c r="J142" t="s">
         <v>24</v>
       </c>
       <c r="K142" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L142" t="s">
         <v>26</v>
       </c>
       <c r="M142" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N142" t="s">
         <v>28</v>
       </c>
       <c r="O142" t="s">
         <v>1322</v>
       </c>
     </row>
     <row r="143" spans="1:15">
       <c r="A143">
-        <v>4935</v>
+        <v>4947</v>
       </c>
       <c r="B143" t="s">
         <v>1323</v>
       </c>
       <c r="C143" t="s">
         <v>1324</v>
       </c>
       <c r="D143" t="s">
         <v>1325</v>
       </c>
       <c r="E143" t="s">
         <v>1326</v>
       </c>
       <c r="F143" t="s">
         <v>1327</v>
       </c>
       <c r="G143" t="s">
         <v>1328</v>
       </c>
       <c r="H143" t="s">
         <v>1329</v>
       </c>
       <c r="I143" t="s">
         <v>1330</v>
       </c>
       <c r="J143" t="s">
         <v>24</v>
       </c>
       <c r="K143" t="s">
-        <v>139</v>
+        <v>47</v>
       </c>
       <c r="L143" t="s">
         <v>26</v>
       </c>
       <c r="M143" t="s">
-        <v>140</v>
+        <v>48</v>
       </c>
       <c r="N143" t="s">
         <v>28</v>
       </c>
       <c r="O143" t="s">
         <v>1331</v>
       </c>
     </row>
     <row r="144" spans="1:15">
       <c r="A144">
-        <v>4947</v>
+        <v>4950</v>
       </c>
       <c r="B144" t="s">
         <v>1332</v>
       </c>
       <c r="C144" t="s">
         <v>1333</v>
       </c>
       <c r="D144" t="s">
         <v>1334</v>
       </c>
       <c r="E144" t="s">
         <v>1335</v>
       </c>
       <c r="F144" t="s">
         <v>1336</v>
       </c>
       <c r="G144" t="s">
         <v>1337</v>
       </c>
       <c r="H144" t="s">
         <v>1338</v>
       </c>
       <c r="I144" t="s">
         <v>1339</v>
       </c>
       <c r="J144" t="s">
         <v>24</v>
       </c>
       <c r="K144" t="s">
-        <v>47</v>
+        <v>1302</v>
       </c>
       <c r="L144" t="s">
         <v>26</v>
       </c>
       <c r="M144" t="s">
-        <v>48</v>
+        <v>1303</v>
       </c>
       <c r="N144" t="s">
         <v>28</v>
       </c>
       <c r="O144" t="s">
         <v>1340</v>
       </c>
     </row>
     <row r="145" spans="1:15">
       <c r="A145">
-        <v>4950</v>
+        <v>4965</v>
       </c>
       <c r="B145" t="s">
         <v>1341</v>
       </c>
       <c r="C145" t="s">
         <v>1342</v>
       </c>
       <c r="D145" t="s">
         <v>1343</v>
       </c>
       <c r="E145" t="s">
         <v>1344</v>
       </c>
       <c r="F145" t="s">
         <v>1345</v>
       </c>
       <c r="G145" t="s">
         <v>1346</v>
       </c>
       <c r="H145" t="s">
         <v>1347</v>
       </c>
       <c r="I145" t="s">
         <v>1348</v>
       </c>
       <c r="J145" t="s">
         <v>24</v>
       </c>
       <c r="K145" t="s">
-        <v>1311</v>
+        <v>25</v>
       </c>
       <c r="L145" t="s">
         <v>26</v>
       </c>
       <c r="M145" t="s">
-        <v>1312</v>
+        <v>27</v>
       </c>
       <c r="N145" t="s">
         <v>28</v>
       </c>
       <c r="O145" t="s">
         <v>1349</v>
       </c>
     </row>
     <row r="146" spans="1:15">
       <c r="A146">
-        <v>4965</v>
+        <v>4968</v>
       </c>
       <c r="B146" t="s">
         <v>1350</v>
       </c>
       <c r="C146" t="s">
         <v>1351</v>
       </c>
       <c r="D146" t="s">
         <v>1352</v>
       </c>
       <c r="E146" t="s">
         <v>1353</v>
       </c>
       <c r="F146" t="s">
         <v>1354</v>
       </c>
       <c r="G146" t="s">
         <v>1355</v>
       </c>
       <c r="H146" t="s">
         <v>1356</v>
       </c>
       <c r="I146" t="s">
         <v>1357</v>
       </c>
       <c r="J146" t="s">
         <v>24</v>
       </c>
       <c r="K146" t="s">
         <v>25</v>
       </c>
       <c r="L146" t="s">
         <v>26</v>
       </c>
       <c r="M146" t="s">
         <v>27</v>
       </c>
       <c r="N146" t="s">
         <v>28</v>
       </c>
       <c r="O146" t="s">
         <v>1358</v>
       </c>
     </row>
     <row r="147" spans="1:15">
       <c r="A147">
-        <v>4968</v>
+        <v>4969</v>
       </c>
       <c r="B147" t="s">
         <v>1359</v>
       </c>
       <c r="C147" t="s">
         <v>1360</v>
       </c>
       <c r="D147" t="s">
         <v>1361</v>
       </c>
       <c r="E147" t="s">
         <v>1362</v>
       </c>
       <c r="F147" t="s">
         <v>1363</v>
       </c>
       <c r="G147" t="s">
         <v>1364</v>
       </c>
       <c r="H147" t="s">
         <v>1365</v>
       </c>
       <c r="I147" t="s">
         <v>1366</v>
       </c>
       <c r="J147" t="s">
         <v>24</v>
       </c>
       <c r="K147" t="s">
         <v>25</v>
       </c>
       <c r="L147" t="s">
         <v>26</v>
       </c>
       <c r="M147" t="s">
         <v>27</v>
       </c>
       <c r="N147" t="s">
         <v>28</v>
       </c>
       <c r="O147" t="s">
         <v>1367</v>
       </c>
     </row>
     <row r="148" spans="1:15">
       <c r="A148">
-        <v>4969</v>
+        <v>5272</v>
       </c>
       <c r="B148" t="s">
         <v>1368</v>
       </c>
       <c r="C148" t="s">
         <v>1369</v>
       </c>
       <c r="D148" t="s">
         <v>1370</v>
       </c>
       <c r="E148" t="s">
         <v>1371</v>
       </c>
       <c r="F148" t="s">
         <v>1372</v>
       </c>
       <c r="G148" t="s">
         <v>1373</v>
       </c>
       <c r="H148" t="s">
         <v>1374</v>
       </c>
       <c r="I148" t="s">
         <v>1375</v>
       </c>
       <c r="J148" t="s">
-        <v>24</v>
+        <v>361</v>
       </c>
       <c r="K148" t="s">
-        <v>25</v>
+        <v>556</v>
       </c>
       <c r="L148" t="s">
-        <v>26</v>
+        <v>363</v>
       </c>
       <c r="M148" t="s">
-        <v>27</v>
+        <v>557</v>
       </c>
       <c r="N148" t="s">
         <v>28</v>
       </c>
       <c r="O148" t="s">
         <v>1376</v>
       </c>
     </row>
     <row r="149" spans="1:15">
       <c r="A149">
-        <v>5272</v>
+        <v>5273</v>
       </c>
       <c r="B149" t="s">
         <v>1377</v>
       </c>
       <c r="C149" t="s">
         <v>1378</v>
       </c>
       <c r="D149" t="s">
         <v>1379</v>
       </c>
       <c r="E149" t="s">
         <v>1380</v>
       </c>
       <c r="F149" t="s">
         <v>1381</v>
       </c>
       <c r="G149" t="s">
         <v>1382</v>
       </c>
       <c r="H149" t="s">
         <v>1383</v>
       </c>
       <c r="I149" t="s">
         <v>1384</v>
       </c>
       <c r="J149" t="s">
-        <v>370</v>
+        <v>24</v>
       </c>
       <c r="K149" t="s">
-        <v>565</v>
+        <v>1385</v>
       </c>
       <c r="L149" t="s">
-        <v>372</v>
+        <v>26</v>
       </c>
       <c r="M149" t="s">
-        <v>566</v>
+        <v>1386</v>
       </c>
       <c r="N149" t="s">
         <v>28</v>
       </c>
       <c r="O149" t="s">
-        <v>1385</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="150" spans="1:15">
       <c r="A150">
-        <v>5273</v>
+        <v>5326</v>
       </c>
       <c r="B150" t="s">
-        <v>1386</v>
+        <v>1388</v>
       </c>
       <c r="C150" t="s">
-        <v>1387</v>
+        <v>1389</v>
       </c>
       <c r="D150" t="s">
-        <v>1388</v>
+        <v>1390</v>
       </c>
       <c r="E150" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
       <c r="F150" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
       <c r="G150" t="s">
-        <v>1391</v>
+        <v>1393</v>
       </c>
       <c r="H150" t="s">
-        <v>1392</v>
+        <v>1394</v>
       </c>
       <c r="I150" t="s">
-        <v>1393</v>
+        <v>1395</v>
       </c>
       <c r="J150" t="s">
         <v>24</v>
       </c>
       <c r="K150" t="s">
-        <v>1394</v>
+        <v>130</v>
       </c>
       <c r="L150" t="s">
         <v>26</v>
       </c>
       <c r="M150" t="s">
-        <v>1395</v>
+        <v>131</v>
       </c>
       <c r="N150" t="s">
         <v>28</v>
       </c>
       <c r="O150" t="s">
         <v>1396</v>
       </c>
     </row>
     <row r="151" spans="1:15">
       <c r="A151">
-        <v>5326</v>
+        <v>5330</v>
       </c>
       <c r="B151" t="s">
         <v>1397</v>
       </c>
       <c r="C151" t="s">
         <v>1398</v>
       </c>
       <c r="D151" t="s">
         <v>1399</v>
       </c>
       <c r="E151" t="s">
         <v>1400</v>
       </c>
       <c r="F151" t="s">
         <v>1401</v>
       </c>
       <c r="G151" t="s">
         <v>1402</v>
       </c>
       <c r="H151" t="s">
         <v>1403</v>
       </c>
       <c r="I151" t="s">
         <v>1404</v>
       </c>
       <c r="J151" t="s">
         <v>24</v>
       </c>
       <c r="K151" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="L151" t="s">
         <v>26</v>
       </c>
       <c r="M151" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="N151" t="s">
         <v>28</v>
       </c>
       <c r="O151" t="s">
         <v>1405</v>
       </c>
     </row>
     <row r="152" spans="1:15">
       <c r="A152">
-        <v>5330</v>
+        <v>5331</v>
       </c>
       <c r="B152" t="s">
         <v>1406</v>
       </c>
       <c r="C152" t="s">
         <v>1407</v>
       </c>
       <c r="D152" t="s">
         <v>1408</v>
       </c>
       <c r="E152" t="s">
         <v>1409</v>
       </c>
       <c r="F152" t="s">
         <v>1410</v>
       </c>
       <c r="G152" t="s">
         <v>1411</v>
       </c>
       <c r="H152" t="s">
         <v>1412</v>
       </c>
       <c r="I152" t="s">
         <v>1413</v>
       </c>
       <c r="J152" t="s">
         <v>24</v>
       </c>
       <c r="K152" t="s">
-        <v>139</v>
+        <v>47</v>
       </c>
       <c r="L152" t="s">
         <v>26</v>
       </c>
       <c r="M152" t="s">
-        <v>140</v>
+        <v>48</v>
       </c>
       <c r="N152" t="s">
         <v>28</v>
       </c>
       <c r="O152" t="s">
         <v>1414</v>
       </c>
     </row>
     <row r="153" spans="1:15">
       <c r="A153">
-        <v>5331</v>
+        <v>5332</v>
       </c>
       <c r="B153" t="s">
         <v>1415</v>
       </c>
       <c r="C153" t="s">
         <v>1416</v>
       </c>
       <c r="D153" t="s">
         <v>1417</v>
       </c>
       <c r="E153" t="s">
         <v>1418</v>
       </c>
       <c r="F153" t="s">
         <v>1419</v>
       </c>
       <c r="G153" t="s">
         <v>1420</v>
       </c>
       <c r="H153" t="s">
         <v>1421</v>
       </c>
       <c r="I153" t="s">
         <v>1422</v>
       </c>
       <c r="J153" t="s">
         <v>24</v>
       </c>
       <c r="K153" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L153" t="s">
         <v>26</v>
       </c>
       <c r="M153" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N153" t="s">
         <v>28</v>
       </c>
       <c r="O153" t="s">
         <v>1423</v>
       </c>
     </row>
     <row r="154" spans="1:15">
       <c r="A154">
-        <v>5332</v>
+        <v>5335</v>
       </c>
       <c r="B154" t="s">
         <v>1424</v>
       </c>
       <c r="C154" t="s">
         <v>1425</v>
       </c>
       <c r="D154" t="s">
         <v>1426</v>
       </c>
       <c r="E154" t="s">
         <v>1427</v>
       </c>
       <c r="F154" t="s">
         <v>1428</v>
       </c>
       <c r="G154" t="s">
         <v>1429</v>
       </c>
       <c r="H154" t="s">
         <v>1430</v>
       </c>
       <c r="I154" t="s">
         <v>1431</v>
       </c>
       <c r="J154" t="s">
         <v>24</v>
       </c>
       <c r="K154" t="s">
         <v>25</v>
       </c>
       <c r="L154" t="s">
         <v>26</v>
       </c>
       <c r="M154" t="s">
         <v>27</v>
       </c>
       <c r="N154" t="s">
         <v>28</v>
       </c>
       <c r="O154" t="s">
         <v>1432</v>
       </c>
     </row>
     <row r="155" spans="1:15">
       <c r="A155">
-        <v>5335</v>
+        <v>5346</v>
       </c>
       <c r="B155" t="s">
         <v>1433</v>
       </c>
       <c r="C155" t="s">
         <v>1434</v>
       </c>
       <c r="D155" t="s">
         <v>1435</v>
       </c>
       <c r="E155" t="s">
         <v>1436</v>
       </c>
       <c r="F155" t="s">
         <v>1437</v>
       </c>
       <c r="G155" t="s">
         <v>1438</v>
       </c>
       <c r="H155" t="s">
         <v>1439</v>
       </c>
       <c r="I155" t="s">
         <v>1440</v>
       </c>
       <c r="J155" t="s">
         <v>24</v>
       </c>
       <c r="K155" t="s">
-        <v>25</v>
+        <v>1441</v>
       </c>
       <c r="L155" t="s">
         <v>26</v>
       </c>
       <c r="M155" t="s">
-        <v>27</v>
+        <v>1442</v>
       </c>
       <c r="N155" t="s">
         <v>28</v>
       </c>
       <c r="O155" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="156" spans="1:15">
       <c r="A156">
-        <v>5346</v>
+        <v>5348</v>
       </c>
       <c r="B156" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
       <c r="C156" t="s">
-        <v>1443</v>
+        <v>1445</v>
       </c>
       <c r="D156" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
       <c r="E156" t="s">
-        <v>1445</v>
+        <v>1447</v>
       </c>
       <c r="F156" t="s">
-        <v>1446</v>
+        <v>1448</v>
       </c>
       <c r="G156" t="s">
-        <v>1447</v>
+        <v>1449</v>
       </c>
       <c r="H156" t="s">
-        <v>1448</v>
+        <v>1450</v>
       </c>
       <c r="I156" t="s">
-        <v>1449</v>
+        <v>1451</v>
       </c>
       <c r="J156" t="s">
         <v>24</v>
       </c>
       <c r="K156" t="s">
-        <v>1450</v>
+        <v>130</v>
       </c>
       <c r="L156" t="s">
         <v>26</v>
       </c>
       <c r="M156" t="s">
-        <v>1451</v>
+        <v>131</v>
       </c>
       <c r="N156" t="s">
         <v>28</v>
       </c>
       <c r="O156" t="s">
         <v>1452</v>
       </c>
     </row>
     <row r="157" spans="1:15">
       <c r="A157">
-        <v>5348</v>
+        <v>5351</v>
       </c>
       <c r="B157" t="s">
         <v>1453</v>
       </c>
       <c r="C157" t="s">
         <v>1454</v>
       </c>
       <c r="D157" t="s">
         <v>1455</v>
       </c>
       <c r="E157" t="s">
         <v>1456</v>
       </c>
       <c r="F157" t="s">
         <v>1457</v>
       </c>
       <c r="G157" t="s">
         <v>1458</v>
       </c>
       <c r="H157" t="s">
         <v>1459</v>
       </c>
       <c r="I157" t="s">
         <v>1460</v>
       </c>
       <c r="J157" t="s">
         <v>24</v>
       </c>
       <c r="K157" t="s">
-        <v>139</v>
+        <v>25</v>
       </c>
       <c r="L157" t="s">
         <v>26</v>
       </c>
       <c r="M157" t="s">
-        <v>140</v>
+        <v>27</v>
       </c>
       <c r="N157" t="s">
         <v>28</v>
       </c>
       <c r="O157" t="s">
         <v>1461</v>
       </c>
     </row>
     <row r="158" spans="1:15">
       <c r="A158">
-        <v>5351</v>
+        <v>5353</v>
       </c>
       <c r="B158" t="s">
         <v>1462</v>
       </c>
       <c r="C158" t="s">
         <v>1463</v>
       </c>
       <c r="D158" t="s">
         <v>1464</v>
       </c>
       <c r="E158" t="s">
         <v>1465</v>
       </c>
       <c r="F158" t="s">
         <v>1466</v>
       </c>
       <c r="G158" t="s">
         <v>1467</v>
       </c>
       <c r="H158" t="s">
         <v>1468</v>
       </c>
       <c r="I158" t="s">
         <v>1469</v>
       </c>
       <c r="J158" t="s">
-        <v>24</v>
+        <v>361</v>
       </c>
       <c r="K158" t="s">
-        <v>25</v>
+        <v>681</v>
       </c>
       <c r="L158" t="s">
-        <v>26</v>
+        <v>363</v>
       </c>
       <c r="M158" t="s">
-        <v>27</v>
+        <v>682</v>
       </c>
       <c r="N158" t="s">
         <v>28</v>
       </c>
       <c r="O158" t="s">
         <v>1470</v>
       </c>
     </row>
     <row r="159" spans="1:15">
       <c r="A159">
-        <v>5353</v>
+        <v>5354</v>
       </c>
       <c r="B159" t="s">
         <v>1471</v>
       </c>
       <c r="C159" t="s">
         <v>1472</v>
       </c>
       <c r="D159" t="s">
         <v>1473</v>
       </c>
       <c r="E159" t="s">
         <v>1474</v>
       </c>
       <c r="F159" t="s">
         <v>1475</v>
       </c>
       <c r="G159" t="s">
         <v>1476</v>
       </c>
       <c r="H159" t="s">
         <v>1477</v>
       </c>
       <c r="I159" t="s">
         <v>1478</v>
       </c>
       <c r="J159" t="s">
-        <v>370</v>
+        <v>24</v>
       </c>
       <c r="K159" t="s">
-        <v>690</v>
+        <v>130</v>
       </c>
       <c r="L159" t="s">
-        <v>372</v>
+        <v>26</v>
       </c>
       <c r="M159" t="s">
-        <v>691</v>
+        <v>131</v>
       </c>
       <c r="N159" t="s">
         <v>28</v>
       </c>
       <c r="O159" t="s">
         <v>1479</v>
       </c>
     </row>
     <row r="160" spans="1:15">
       <c r="A160">
-        <v>5354</v>
+        <v>5359</v>
       </c>
       <c r="B160" t="s">
         <v>1480</v>
       </c>
       <c r="C160" t="s">
         <v>1481</v>
       </c>
       <c r="D160" t="s">
         <v>1482</v>
       </c>
       <c r="E160" t="s">
         <v>1483</v>
       </c>
       <c r="F160" t="s">
         <v>1484</v>
       </c>
       <c r="G160" t="s">
         <v>1485</v>
       </c>
       <c r="H160" t="s">
         <v>1486</v>
       </c>
       <c r="I160" t="s">
         <v>1487</v>
       </c>
       <c r="J160" t="s">
         <v>24</v>
       </c>
       <c r="K160" t="s">
-        <v>139</v>
+        <v>25</v>
       </c>
       <c r="L160" t="s">
         <v>26</v>
       </c>
       <c r="M160" t="s">
-        <v>140</v>
+        <v>27</v>
       </c>
       <c r="N160" t="s">
         <v>28</v>
       </c>
       <c r="O160" t="s">
         <v>1488</v>
       </c>
     </row>
     <row r="161" spans="1:15">
       <c r="A161">
-        <v>5359</v>
+        <v>5364</v>
       </c>
       <c r="B161" t="s">
         <v>1489</v>
       </c>
       <c r="C161" t="s">
         <v>1490</v>
       </c>
       <c r="D161" t="s">
         <v>1491</v>
       </c>
       <c r="E161" t="s">
         <v>1492</v>
       </c>
       <c r="F161" t="s">
         <v>1493</v>
       </c>
       <c r="G161" t="s">
         <v>1494</v>
       </c>
       <c r="H161" t="s">
         <v>1495</v>
       </c>
       <c r="I161" t="s">
         <v>1496</v>
       </c>
       <c r="J161" t="s">
         <v>24</v>
       </c>
       <c r="K161" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L161" t="s">
         <v>26</v>
       </c>
       <c r="M161" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N161" t="s">
         <v>28</v>
       </c>
       <c r="O161" t="s">
         <v>1497</v>
       </c>
     </row>
     <row r="162" spans="1:15">
       <c r="A162">
-        <v>5364</v>
+        <v>5365</v>
       </c>
       <c r="B162" t="s">
         <v>1498</v>
       </c>
       <c r="C162" t="s">
         <v>1499</v>
       </c>
       <c r="D162" t="s">
         <v>1500</v>
       </c>
       <c r="E162" t="s">
         <v>1501</v>
       </c>
       <c r="F162" t="s">
         <v>1502</v>
       </c>
       <c r="G162" t="s">
         <v>1503</v>
       </c>
       <c r="H162" t="s">
         <v>1504</v>
       </c>
       <c r="I162" t="s">
         <v>1505</v>
       </c>
       <c r="J162" t="s">
         <v>24</v>
       </c>
       <c r="K162" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L162" t="s">
         <v>26</v>
       </c>
       <c r="M162" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N162" t="s">
         <v>28</v>
       </c>
       <c r="O162" t="s">
         <v>1506</v>
       </c>
     </row>
     <row r="163" spans="1:15">
       <c r="A163">
-        <v>5365</v>
+        <v>5367</v>
       </c>
       <c r="B163" t="s">
         <v>1507</v>
       </c>
       <c r="C163" t="s">
         <v>1508</v>
       </c>
       <c r="D163" t="s">
         <v>1509</v>
       </c>
       <c r="E163" t="s">
         <v>1510</v>
       </c>
       <c r="F163" t="s">
         <v>1511</v>
       </c>
       <c r="G163" t="s">
         <v>1512</v>
       </c>
       <c r="H163" t="s">
         <v>1513</v>
       </c>
       <c r="I163" t="s">
         <v>1514</v>
       </c>
       <c r="J163" t="s">
         <v>24</v>
       </c>
       <c r="K163" t="s">
         <v>25</v>
       </c>
       <c r="L163" t="s">
         <v>26</v>
       </c>
       <c r="M163" t="s">
         <v>27</v>
       </c>
       <c r="N163" t="s">
         <v>28</v>
       </c>
       <c r="O163" t="s">
         <v>1515</v>
       </c>
     </row>
     <row r="164" spans="1:15">
       <c r="A164">
-        <v>5367</v>
+        <v>5368</v>
       </c>
       <c r="B164" t="s">
         <v>1516</v>
       </c>
       <c r="C164" t="s">
         <v>1517</v>
       </c>
       <c r="D164" t="s">
         <v>1518</v>
       </c>
       <c r="E164" t="s">
         <v>1519</v>
       </c>
       <c r="F164" t="s">
         <v>1520</v>
       </c>
       <c r="G164" t="s">
         <v>1521</v>
       </c>
       <c r="H164" t="s">
         <v>1522</v>
       </c>
       <c r="I164" t="s">
         <v>1523</v>
       </c>
       <c r="J164" t="s">
         <v>24</v>
       </c>
       <c r="K164" t="s">
         <v>25</v>
       </c>
       <c r="L164" t="s">
         <v>26</v>
       </c>
       <c r="M164" t="s">
         <v>27</v>
       </c>
       <c r="N164" t="s">
         <v>28</v>
       </c>
       <c r="O164" t="s">
         <v>1524</v>
       </c>
     </row>
     <row r="165" spans="1:15">
       <c r="A165">
-        <v>5368</v>
+        <v>5371</v>
       </c>
       <c r="B165" t="s">
         <v>1525</v>
       </c>
       <c r="C165" t="s">
         <v>1526</v>
       </c>
       <c r="D165" t="s">
         <v>1527</v>
       </c>
       <c r="E165" t="s">
         <v>1528</v>
       </c>
       <c r="F165" t="s">
         <v>1529</v>
       </c>
       <c r="G165" t="s">
         <v>1530</v>
       </c>
       <c r="H165" t="s">
         <v>1531</v>
       </c>
       <c r="I165" t="s">
         <v>1532</v>
       </c>
       <c r="J165" t="s">
         <v>24</v>
       </c>
       <c r="K165" t="s">
-        <v>25</v>
+        <v>1533</v>
       </c>
       <c r="L165" t="s">
         <v>26</v>
       </c>
       <c r="M165" t="s">
-        <v>27</v>
+        <v>1534</v>
       </c>
       <c r="N165" t="s">
         <v>28</v>
       </c>
       <c r="O165" t="s">
-        <v>1533</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="166" spans="1:15">
       <c r="A166">
-        <v>5371</v>
+        <v>5372</v>
       </c>
       <c r="B166" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="C166" t="s">
-        <v>1535</v>
+        <v>1537</v>
       </c>
       <c r="D166" t="s">
-        <v>1536</v>
+        <v>1538</v>
       </c>
       <c r="E166" t="s">
-        <v>1537</v>
+        <v>1539</v>
       </c>
       <c r="F166" t="s">
-        <v>1538</v>
+        <v>1540</v>
       </c>
       <c r="G166" t="s">
-        <v>1539</v>
+        <v>1541</v>
       </c>
       <c r="H166" t="s">
-        <v>1540</v>
+        <v>1542</v>
       </c>
       <c r="I166" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="J166" t="s">
         <v>24</v>
       </c>
       <c r="K166" t="s">
-        <v>1542</v>
+        <v>25</v>
       </c>
       <c r="L166" t="s">
         <v>26</v>
       </c>
       <c r="M166" t="s">
-        <v>1543</v>
+        <v>27</v>
       </c>
       <c r="N166" t="s">
         <v>28</v>
       </c>
       <c r="O166" t="s">
         <v>1544</v>
       </c>
     </row>
     <row r="167" spans="1:15">
       <c r="A167">
-        <v>5372</v>
+        <v>5375</v>
       </c>
       <c r="B167" t="s">
         <v>1545</v>
       </c>
       <c r="C167" t="s">
         <v>1546</v>
       </c>
       <c r="D167" t="s">
         <v>1547</v>
       </c>
       <c r="E167" t="s">
         <v>1548</v>
       </c>
       <c r="F167" t="s">
         <v>1549</v>
       </c>
       <c r="G167" t="s">
         <v>1550</v>
       </c>
       <c r="H167" t="s">
         <v>1551</v>
       </c>
       <c r="I167" t="s">
         <v>1552</v>
       </c>
       <c r="J167" t="s">
-        <v>24</v>
+        <v>361</v>
       </c>
       <c r="K167" t="s">
-        <v>25</v>
+        <v>670</v>
       </c>
       <c r="L167" t="s">
-        <v>26</v>
+        <v>363</v>
       </c>
       <c r="M167" t="s">
-        <v>27</v>
+        <v>671</v>
       </c>
       <c r="N167" t="s">
         <v>28</v>
       </c>
       <c r="O167" t="s">
         <v>1553</v>
       </c>
     </row>
     <row r="168" spans="1:15">
       <c r="A168">
-        <v>5375</v>
+        <v>5377</v>
       </c>
       <c r="B168" t="s">
         <v>1554</v>
       </c>
       <c r="C168" t="s">
         <v>1555</v>
       </c>
       <c r="D168" t="s">
         <v>1556</v>
       </c>
       <c r="E168" t="s">
         <v>1557</v>
       </c>
       <c r="F168" t="s">
         <v>1558</v>
       </c>
       <c r="G168" t="s">
         <v>1559</v>
       </c>
       <c r="H168" t="s">
         <v>1560</v>
       </c>
       <c r="I168" t="s">
         <v>1561</v>
       </c>
       <c r="J168" t="s">
-        <v>370</v>
+        <v>24</v>
       </c>
       <c r="K168" t="s">
-        <v>679</v>
+        <v>25</v>
       </c>
       <c r="L168" t="s">
-        <v>372</v>
+        <v>26</v>
       </c>
       <c r="M168" t="s">
-        <v>680</v>
+        <v>27</v>
       </c>
       <c r="N168" t="s">
         <v>28</v>
       </c>
       <c r="O168" t="s">
         <v>1562</v>
       </c>
     </row>
     <row r="169" spans="1:15">
       <c r="A169">
-        <v>5377</v>
+        <v>5378</v>
       </c>
       <c r="B169" t="s">
         <v>1563</v>
       </c>
       <c r="C169" t="s">
         <v>1564</v>
       </c>
       <c r="D169" t="s">
         <v>1565</v>
       </c>
       <c r="E169" t="s">
         <v>1566</v>
       </c>
       <c r="F169" t="s">
         <v>1567</v>
       </c>
       <c r="G169" t="s">
         <v>1568</v>
       </c>
       <c r="H169" t="s">
         <v>1569</v>
       </c>
       <c r="I169" t="s">
         <v>1570</v>
       </c>
       <c r="J169" t="s">
         <v>24</v>
       </c>
       <c r="K169" t="s">
         <v>25</v>
       </c>
       <c r="L169" t="s">
         <v>26</v>
       </c>
       <c r="M169" t="s">
         <v>27</v>
       </c>
       <c r="N169" t="s">
         <v>28</v>
       </c>
       <c r="O169" t="s">
         <v>1571</v>
       </c>
     </row>
     <row r="170" spans="1:15">
       <c r="A170">
-        <v>5378</v>
+        <v>5382</v>
       </c>
       <c r="B170" t="s">
         <v>1572</v>
       </c>
       <c r="C170" t="s">
         <v>1573</v>
       </c>
       <c r="D170" t="s">
         <v>1574</v>
       </c>
       <c r="E170" t="s">
         <v>1575</v>
       </c>
       <c r="F170" t="s">
         <v>1576</v>
       </c>
       <c r="G170" t="s">
         <v>1577</v>
       </c>
       <c r="H170" t="s">
         <v>1578</v>
       </c>
       <c r="I170" t="s">
         <v>1579</v>
       </c>
       <c r="J170" t="s">
         <v>24</v>
       </c>
       <c r="K170" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L170" t="s">
         <v>26</v>
       </c>
       <c r="M170" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N170" t="s">
         <v>28</v>
       </c>
       <c r="O170" t="s">
         <v>1580</v>
       </c>
     </row>
     <row r="171" spans="1:15">
       <c r="A171">
-        <v>5382</v>
+        <v>5435</v>
       </c>
       <c r="B171" t="s">
         <v>1581</v>
       </c>
       <c r="C171" t="s">
         <v>1582</v>
       </c>
       <c r="D171" t="s">
         <v>1583</v>
       </c>
       <c r="E171" t="s">
         <v>1584</v>
       </c>
       <c r="F171" t="s">
         <v>1585</v>
       </c>
       <c r="G171" t="s">
         <v>1586</v>
       </c>
       <c r="H171" t="s">
         <v>1587</v>
       </c>
       <c r="I171" t="s">
         <v>1588</v>
       </c>
       <c r="J171" t="s">
         <v>24</v>
       </c>
       <c r="K171" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="L171" t="s">
         <v>26</v>
       </c>
       <c r="M171" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="N171" t="s">
         <v>28</v>
       </c>
       <c r="O171" t="s">
         <v>1589</v>
       </c>
     </row>
     <row r="172" spans="1:15">
       <c r="A172">
-        <v>5435</v>
+        <v>5437</v>
       </c>
       <c r="B172" t="s">
         <v>1590</v>
       </c>
       <c r="C172" t="s">
         <v>1591</v>
       </c>
       <c r="D172" t="s">
         <v>1592</v>
       </c>
       <c r="E172" t="s">
         <v>1593</v>
       </c>
       <c r="F172" t="s">
         <v>1594</v>
       </c>
       <c r="G172" t="s">
         <v>1595</v>
       </c>
       <c r="H172" t="s">
         <v>1596</v>
       </c>
       <c r="I172" t="s">
         <v>1597</v>
       </c>
       <c r="J172" t="s">
         <v>24</v>
       </c>
       <c r="K172" t="s">
-        <v>139</v>
+        <v>25</v>
       </c>
       <c r="L172" t="s">
         <v>26</v>
       </c>
       <c r="M172" t="s">
-        <v>140</v>
+        <v>27</v>
       </c>
       <c r="N172" t="s">
         <v>28</v>
       </c>
       <c r="O172" t="s">
         <v>1598</v>
       </c>
     </row>
     <row r="173" spans="1:15">
       <c r="A173">
-        <v>5437</v>
+        <v>5439</v>
       </c>
       <c r="B173" t="s">
         <v>1599</v>
       </c>
       <c r="C173" t="s">
         <v>1600</v>
       </c>
       <c r="D173" t="s">
         <v>1601</v>
       </c>
       <c r="E173" t="s">
         <v>1602</v>
       </c>
       <c r="F173" t="s">
         <v>1603</v>
       </c>
       <c r="G173" t="s">
         <v>1604</v>
       </c>
       <c r="H173" t="s">
         <v>1605</v>
       </c>
       <c r="I173" t="s">
         <v>1606</v>
       </c>
       <c r="J173" t="s">
         <v>24</v>
       </c>
       <c r="K173" t="s">
         <v>25</v>
       </c>
       <c r="L173" t="s">
         <v>26</v>
       </c>
       <c r="M173" t="s">
         <v>27</v>
       </c>
       <c r="N173" t="s">
         <v>28</v>
       </c>
       <c r="O173" t="s">
         <v>1607</v>
       </c>
     </row>
     <row r="174" spans="1:15">
       <c r="A174">
-        <v>5439</v>
+        <v>5474</v>
       </c>
       <c r="B174" t="s">
         <v>1608</v>
       </c>
       <c r="C174" t="s">
         <v>1609</v>
       </c>
       <c r="D174" t="s">
         <v>1610</v>
       </c>
       <c r="E174" t="s">
         <v>1611</v>
       </c>
       <c r="F174" t="s">
         <v>1612</v>
       </c>
       <c r="G174" t="s">
         <v>1613</v>
       </c>
       <c r="H174" t="s">
         <v>1614</v>
       </c>
       <c r="I174" t="s">
         <v>1615</v>
       </c>
       <c r="J174" t="s">
         <v>24</v>
       </c>
       <c r="K174" t="s">
         <v>25</v>
       </c>
       <c r="L174" t="s">
         <v>26</v>
       </c>
       <c r="M174" t="s">
         <v>27</v>
       </c>
       <c r="N174" t="s">
         <v>28</v>
       </c>
       <c r="O174" t="s">
         <v>1616</v>
       </c>
     </row>
     <row r="175" spans="1:15">
       <c r="A175">
-        <v>5474</v>
+        <v>5475</v>
       </c>
       <c r="B175" t="s">
         <v>1617</v>
       </c>
       <c r="C175" t="s">
         <v>1618</v>
       </c>
       <c r="D175" t="s">
         <v>1619</v>
       </c>
       <c r="E175" t="s">
         <v>1620</v>
       </c>
       <c r="F175" t="s">
         <v>1621</v>
       </c>
       <c r="G175" t="s">
         <v>1622</v>
       </c>
       <c r="H175" t="s">
         <v>1623</v>
       </c>
       <c r="I175" t="s">
         <v>1624</v>
       </c>
       <c r="J175" t="s">
         <v>24</v>
       </c>
       <c r="K175" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L175" t="s">
         <v>26</v>
       </c>
       <c r="M175" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N175" t="s">
         <v>28</v>
       </c>
       <c r="O175" t="s">
         <v>1625</v>
       </c>
     </row>
     <row r="176" spans="1:15">
       <c r="A176">
-        <v>5475</v>
+        <v>5476</v>
       </c>
       <c r="B176" t="s">
         <v>1626</v>
       </c>
       <c r="C176" t="s">
         <v>1627</v>
       </c>
       <c r="D176" t="s">
         <v>1628</v>
       </c>
       <c r="E176" t="s">
         <v>1629</v>
       </c>
       <c r="F176" t="s">
         <v>1630</v>
       </c>
       <c r="G176" t="s">
         <v>1631</v>
       </c>
       <c r="H176" t="s">
         <v>1632</v>
       </c>
       <c r="I176" t="s">
         <v>1633</v>
       </c>
       <c r="J176" t="s">
-        <v>24</v>
+        <v>1634</v>
       </c>
       <c r="K176" t="s">
-        <v>139</v>
+        <v>925</v>
       </c>
       <c r="L176" t="s">
         <v>26</v>
       </c>
       <c r="M176" t="s">
-        <v>140</v>
+        <v>926</v>
       </c>
       <c r="N176" t="s">
         <v>28</v>
       </c>
       <c r="O176" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="177" spans="1:15">
       <c r="A177">
-        <v>5476</v>
+        <v>5478</v>
       </c>
       <c r="B177" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
       <c r="C177" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="D177" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="E177" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="F177" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="G177" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="H177" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
       <c r="I177" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="J177" t="s">
-        <v>1643</v>
+        <v>24</v>
       </c>
       <c r="K177" t="s">
-        <v>934</v>
+        <v>25</v>
       </c>
       <c r="L177" t="s">
         <v>26</v>
       </c>
       <c r="M177" t="s">
-        <v>935</v>
+        <v>27</v>
       </c>
       <c r="N177" t="s">
         <v>28</v>
       </c>
       <c r="O177" t="s">
         <v>1644</v>
       </c>
     </row>
     <row r="178" spans="1:15">
       <c r="A178">
-        <v>5478</v>
+        <v>5493</v>
       </c>
       <c r="B178" t="s">
         <v>1645</v>
       </c>
       <c r="C178" t="s">
         <v>1646</v>
       </c>
       <c r="D178" t="s">
         <v>1647</v>
       </c>
       <c r="E178" t="s">
         <v>1648</v>
       </c>
       <c r="F178" t="s">
         <v>1649</v>
       </c>
       <c r="G178" t="s">
         <v>1650</v>
       </c>
       <c r="H178" t="s">
         <v>1651</v>
       </c>
       <c r="I178" t="s">
         <v>1652</v>
       </c>
       <c r="J178" t="s">
         <v>24</v>
       </c>
       <c r="K178" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L178" t="s">
         <v>26</v>
       </c>
       <c r="M178" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N178" t="s">
         <v>28</v>
       </c>
       <c r="O178" t="s">
         <v>1653</v>
       </c>
     </row>
     <row r="179" spans="1:15">
       <c r="A179">
-        <v>5493</v>
+        <v>5502</v>
       </c>
       <c r="B179" t="s">
         <v>1654</v>
       </c>
       <c r="C179" t="s">
         <v>1655</v>
       </c>
       <c r="D179" t="s">
         <v>1656</v>
       </c>
       <c r="E179" t="s">
         <v>1657</v>
       </c>
       <c r="F179" t="s">
         <v>1658</v>
       </c>
       <c r="G179" t="s">
         <v>1659</v>
       </c>
       <c r="H179" t="s">
         <v>1660</v>
       </c>
       <c r="I179" t="s">
         <v>1661</v>
       </c>
       <c r="J179" t="s">
         <v>24</v>
       </c>
       <c r="K179" t="s">
-        <v>139</v>
+        <v>25</v>
       </c>
       <c r="L179" t="s">
         <v>26</v>
       </c>
       <c r="M179" t="s">
-        <v>140</v>
+        <v>27</v>
       </c>
       <c r="N179" t="s">
         <v>28</v>
       </c>
       <c r="O179" t="s">
         <v>1662</v>
       </c>
     </row>
     <row r="180" spans="1:15">
       <c r="A180">
-        <v>5502</v>
+        <v>5503</v>
       </c>
       <c r="B180" t="s">
         <v>1663</v>
       </c>
       <c r="C180" t="s">
         <v>1664</v>
       </c>
       <c r="D180" t="s">
         <v>1665</v>
       </c>
       <c r="E180" t="s">
         <v>1666</v>
       </c>
       <c r="F180" t="s">
         <v>1667</v>
       </c>
       <c r="G180" t="s">
         <v>1668</v>
       </c>
       <c r="H180" t="s">
         <v>1669</v>
       </c>
       <c r="I180" t="s">
         <v>1670</v>
       </c>
       <c r="J180" t="s">
         <v>24</v>
       </c>
       <c r="K180" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L180" t="s">
         <v>26</v>
       </c>
       <c r="M180" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N180" t="s">
         <v>28</v>
       </c>
       <c r="O180" t="s">
         <v>1671</v>
       </c>
     </row>
     <row r="181" spans="1:15">
       <c r="A181">
-        <v>5503</v>
+        <v>5507</v>
       </c>
       <c r="B181" t="s">
         <v>1672</v>
       </c>
       <c r="C181" t="s">
         <v>1673</v>
       </c>
       <c r="D181" t="s">
         <v>1674</v>
       </c>
       <c r="E181" t="s">
         <v>1675</v>
       </c>
       <c r="F181" t="s">
         <v>1676</v>
       </c>
       <c r="G181" t="s">
         <v>1677</v>
       </c>
       <c r="H181" t="s">
         <v>1678</v>
       </c>
       <c r="I181" t="s">
         <v>1679</v>
       </c>
       <c r="J181" t="s">
         <v>24</v>
       </c>
       <c r="K181" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L181" t="s">
         <v>26</v>
       </c>
       <c r="M181" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N181" t="s">
         <v>28</v>
       </c>
       <c r="O181" t="s">
         <v>1680</v>
       </c>
     </row>
     <row r="182" spans="1:15">
       <c r="A182">
-        <v>5507</v>
+        <v>5509</v>
       </c>
       <c r="B182" t="s">
         <v>1681</v>
       </c>
       <c r="C182" t="s">
         <v>1682</v>
       </c>
       <c r="D182" t="s">
         <v>1683</v>
       </c>
       <c r="E182" t="s">
         <v>1684</v>
       </c>
       <c r="F182" t="s">
         <v>1685</v>
       </c>
       <c r="G182" t="s">
         <v>1686</v>
       </c>
       <c r="H182" t="s">
         <v>1687</v>
       </c>
       <c r="I182" t="s">
         <v>1688</v>
       </c>
       <c r="J182" t="s">
-        <v>24</v>
+        <v>361</v>
       </c>
       <c r="K182" t="s">
-        <v>25</v>
+        <v>925</v>
       </c>
       <c r="L182" t="s">
-        <v>26</v>
+        <v>363</v>
       </c>
       <c r="M182" t="s">
-        <v>27</v>
+        <v>926</v>
       </c>
       <c r="N182" t="s">
         <v>28</v>
       </c>
       <c r="O182" t="s">
         <v>1689</v>
       </c>
     </row>
     <row r="183" spans="1:15">
       <c r="A183">
-        <v>5509</v>
+        <v>5512</v>
       </c>
       <c r="B183" t="s">
         <v>1690</v>
       </c>
       <c r="C183" t="s">
         <v>1691</v>
       </c>
       <c r="D183" t="s">
         <v>1692</v>
       </c>
       <c r="E183" t="s">
         <v>1693</v>
       </c>
       <c r="F183" t="s">
         <v>1694</v>
       </c>
       <c r="G183" t="s">
         <v>1695</v>
       </c>
       <c r="H183" t="s">
         <v>1696</v>
       </c>
       <c r="I183" t="s">
         <v>1697</v>
       </c>
       <c r="J183" t="s">
-        <v>370</v>
+        <v>24</v>
       </c>
       <c r="K183" t="s">
-        <v>934</v>
+        <v>130</v>
       </c>
       <c r="L183" t="s">
-        <v>372</v>
+        <v>26</v>
       </c>
       <c r="M183" t="s">
-        <v>935</v>
+        <v>131</v>
       </c>
       <c r="N183" t="s">
         <v>28</v>
       </c>
       <c r="O183" t="s">
         <v>1698</v>
       </c>
     </row>
     <row r="184" spans="1:15">
       <c r="A184">
-        <v>5512</v>
+        <v>5514</v>
       </c>
       <c r="B184" t="s">
         <v>1699</v>
       </c>
       <c r="C184" t="s">
         <v>1700</v>
       </c>
       <c r="D184" t="s">
         <v>1701</v>
       </c>
       <c r="E184" t="s">
         <v>1702</v>
       </c>
       <c r="F184" t="s">
         <v>1703</v>
       </c>
       <c r="G184" t="s">
         <v>1704</v>
       </c>
       <c r="H184" t="s">
         <v>1705</v>
       </c>
       <c r="I184" t="s">
         <v>1706</v>
       </c>
       <c r="J184" t="s">
         <v>24</v>
       </c>
       <c r="K184" t="s">
-        <v>139</v>
+        <v>876</v>
       </c>
       <c r="L184" t="s">
         <v>26</v>
       </c>
       <c r="M184" t="s">
-        <v>140</v>
+        <v>877</v>
       </c>
       <c r="N184" t="s">
         <v>28</v>
       </c>
       <c r="O184" t="s">
         <v>1707</v>
       </c>
     </row>
     <row r="185" spans="1:15">
       <c r="A185">
-        <v>5514</v>
+        <v>5516</v>
       </c>
       <c r="B185" t="s">
         <v>1708</v>
       </c>
       <c r="C185" t="s">
         <v>1709</v>
       </c>
       <c r="D185" t="s">
         <v>1710</v>
       </c>
       <c r="E185" t="s">
         <v>1711</v>
       </c>
       <c r="F185" t="s">
         <v>1712</v>
       </c>
       <c r="G185" t="s">
         <v>1713</v>
       </c>
       <c r="H185" t="s">
         <v>1714</v>
       </c>
       <c r="I185" t="s">
         <v>1715</v>
       </c>
       <c r="J185" t="s">
         <v>24</v>
       </c>
       <c r="K185" t="s">
-        <v>885</v>
+        <v>25</v>
       </c>
       <c r="L185" t="s">
         <v>26</v>
       </c>
       <c r="M185" t="s">
-        <v>886</v>
+        <v>27</v>
       </c>
       <c r="N185" t="s">
         <v>28</v>
       </c>
       <c r="O185" t="s">
         <v>1716</v>
       </c>
     </row>
     <row r="186" spans="1:15">
       <c r="A186">
-        <v>5516</v>
+        <v>5517</v>
       </c>
       <c r="B186" t="s">
         <v>1717</v>
       </c>
       <c r="C186" t="s">
         <v>1718</v>
       </c>
       <c r="D186" t="s">
         <v>1719</v>
       </c>
       <c r="E186" t="s">
         <v>1720</v>
       </c>
       <c r="F186" t="s">
         <v>1721</v>
       </c>
       <c r="G186" t="s">
         <v>1722</v>
       </c>
       <c r="H186" t="s">
         <v>1723</v>
       </c>
       <c r="I186" t="s">
         <v>1724</v>
       </c>
       <c r="J186" t="s">
         <v>24</v>
       </c>
       <c r="K186" t="s">
         <v>25</v>
       </c>
       <c r="L186" t="s">
         <v>26</v>
       </c>
       <c r="M186" t="s">
         <v>27</v>
       </c>
       <c r="N186" t="s">
         <v>28</v>
       </c>
       <c r="O186" t="s">
         <v>1725</v>
       </c>
     </row>
     <row r="187" spans="1:15">
       <c r="A187">
-        <v>5517</v>
+        <v>5518</v>
       </c>
       <c r="B187" t="s">
         <v>1726</v>
       </c>
       <c r="C187" t="s">
         <v>1727</v>
       </c>
       <c r="D187" t="s">
         <v>1728</v>
       </c>
       <c r="E187" t="s">
         <v>1729</v>
       </c>
       <c r="F187" t="s">
         <v>1730</v>
       </c>
       <c r="G187" t="s">
         <v>1731</v>
       </c>
       <c r="H187" t="s">
         <v>1732</v>
       </c>
       <c r="I187" t="s">
         <v>1733</v>
       </c>
       <c r="J187" t="s">
         <v>24</v>
       </c>
       <c r="K187" t="s">
         <v>25</v>
       </c>
       <c r="L187" t="s">
         <v>26</v>
       </c>
       <c r="M187" t="s">
         <v>27</v>
       </c>
       <c r="N187" t="s">
         <v>28</v>
       </c>
       <c r="O187" t="s">
         <v>1734</v>
       </c>
     </row>
     <row r="188" spans="1:15">
       <c r="A188">
-        <v>5518</v>
+        <v>5545</v>
       </c>
       <c r="B188" t="s">
         <v>1735</v>
       </c>
       <c r="C188" t="s">
         <v>1736</v>
       </c>
       <c r="D188" t="s">
         <v>1737</v>
       </c>
       <c r="E188" t="s">
         <v>1738</v>
       </c>
       <c r="F188" t="s">
         <v>1739</v>
       </c>
       <c r="G188" t="s">
         <v>1740</v>
       </c>
       <c r="H188" t="s">
         <v>1741</v>
       </c>
       <c r="I188" t="s">
         <v>1742</v>
       </c>
       <c r="J188" t="s">
         <v>24</v>
       </c>
       <c r="K188" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L188" t="s">
         <v>26</v>
       </c>
       <c r="M188" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N188" t="s">
         <v>28</v>
       </c>
       <c r="O188" t="s">
         <v>1743</v>
       </c>
     </row>
     <row r="189" spans="1:15">
       <c r="A189">
-        <v>5545</v>
+        <v>5657</v>
       </c>
       <c r="B189" t="s">
         <v>1744</v>
       </c>
       <c r="C189" t="s">
         <v>1745</v>
       </c>
       <c r="D189" t="s">
         <v>1746</v>
       </c>
       <c r="E189" t="s">
         <v>1747</v>
       </c>
       <c r="F189" t="s">
         <v>1748</v>
       </c>
       <c r="G189" t="s">
         <v>1749</v>
       </c>
       <c r="H189" t="s">
         <v>1750</v>
       </c>
       <c r="I189" t="s">
         <v>1751</v>
       </c>
       <c r="J189" t="s">
         <v>24</v>
       </c>
       <c r="K189" t="s">
-        <v>139</v>
+        <v>25</v>
       </c>
       <c r="L189" t="s">
         <v>26</v>
       </c>
       <c r="M189" t="s">
-        <v>140</v>
+        <v>27</v>
       </c>
       <c r="N189" t="s">
         <v>28</v>
       </c>
       <c r="O189" t="s">
         <v>1752</v>
       </c>
     </row>
     <row r="190" spans="1:15">
       <c r="A190">
-        <v>5657</v>
+        <v>5733</v>
       </c>
       <c r="B190" t="s">
         <v>1753</v>
       </c>
       <c r="C190" t="s">
         <v>1754</v>
       </c>
       <c r="D190" t="s">
         <v>1755</v>
       </c>
       <c r="E190" t="s">
         <v>1756</v>
       </c>
       <c r="F190" t="s">
         <v>1757</v>
       </c>
       <c r="G190" t="s">
         <v>1758</v>
       </c>
       <c r="H190" t="s">
         <v>1759</v>
       </c>
       <c r="I190" t="s">
         <v>1760</v>
       </c>
       <c r="J190" t="s">
         <v>24</v>
       </c>
       <c r="K190" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L190" t="s">
         <v>26</v>
       </c>
       <c r="M190" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N190" t="s">
         <v>28</v>
       </c>
       <c r="O190" t="s">
         <v>1761</v>
       </c>
     </row>
     <row r="191" spans="1:15">
       <c r="A191">
-        <v>5733</v>
+        <v>5787</v>
       </c>
       <c r="B191" t="s">
         <v>1762</v>
       </c>
       <c r="C191" t="s">
         <v>1763</v>
       </c>
       <c r="D191" t="s">
         <v>1764</v>
       </c>
       <c r="E191" t="s">
         <v>1765</v>
       </c>
       <c r="F191" t="s">
         <v>1766</v>
       </c>
       <c r="G191" t="s">
         <v>1767</v>
       </c>
       <c r="H191" t="s">
         <v>1768</v>
       </c>
       <c r="I191" t="s">
         <v>1769</v>
       </c>
       <c r="J191" t="s">
         <v>24</v>
       </c>
       <c r="K191" t="s">
-        <v>47</v>
+        <v>130</v>
       </c>
       <c r="L191" t="s">
         <v>26</v>
       </c>
       <c r="M191" t="s">
-        <v>48</v>
+        <v>131</v>
       </c>
       <c r="N191" t="s">
         <v>28</v>
       </c>
       <c r="O191" t="s">
         <v>1770</v>
       </c>
     </row>
     <row r="192" spans="1:15">
       <c r="A192">
-        <v>5787</v>
+        <v>5792</v>
       </c>
       <c r="B192" t="s">
         <v>1771</v>
       </c>
       <c r="C192" t="s">
         <v>1772</v>
       </c>
       <c r="D192" t="s">
         <v>1773</v>
       </c>
       <c r="E192" t="s">
         <v>1774</v>
       </c>
       <c r="F192" t="s">
         <v>1775</v>
       </c>
       <c r="G192" t="s">
         <v>1776</v>
       </c>
       <c r="H192" t="s">
         <v>1777</v>
       </c>
       <c r="I192" t="s">
         <v>1778</v>
       </c>
       <c r="J192" t="s">
-        <v>24</v>
+        <v>361</v>
       </c>
       <c r="K192" t="s">
-        <v>139</v>
+        <v>362</v>
       </c>
       <c r="L192" t="s">
-        <v>26</v>
+        <v>363</v>
       </c>
       <c r="M192" t="s">
-        <v>140</v>
+        <v>364</v>
       </c>
       <c r="N192" t="s">
         <v>28</v>
       </c>
       <c r="O192" t="s">
         <v>1779</v>
       </c>
     </row>
     <row r="193" spans="1:15">
       <c r="A193">
-        <v>5792</v>
+        <v>5794</v>
       </c>
       <c r="B193" t="s">
         <v>1780</v>
       </c>
       <c r="C193" t="s">
         <v>1781</v>
       </c>
       <c r="D193" t="s">
         <v>1782</v>
       </c>
       <c r="E193" t="s">
         <v>1783</v>
       </c>
       <c r="F193" t="s">
         <v>1784</v>
       </c>
       <c r="G193" t="s">
         <v>1785</v>
       </c>
       <c r="H193" t="s">
         <v>1786</v>
       </c>
       <c r="I193" t="s">
         <v>1787</v>
       </c>
       <c r="J193" t="s">
-        <v>370</v>
+        <v>24</v>
       </c>
       <c r="K193" t="s">
-        <v>371</v>
+        <v>130</v>
       </c>
       <c r="L193" t="s">
-        <v>372</v>
+        <v>26</v>
       </c>
       <c r="M193" t="s">
-        <v>373</v>
+        <v>131</v>
       </c>
       <c r="N193" t="s">
         <v>28</v>
       </c>
       <c r="O193" t="s">
         <v>1788</v>
       </c>
     </row>
     <row r="194" spans="1:15">
       <c r="A194">
-        <v>5794</v>
+        <v>5796</v>
       </c>
       <c r="B194" t="s">
         <v>1789</v>
       </c>
       <c r="C194" t="s">
         <v>1790</v>
       </c>
       <c r="D194" t="s">
         <v>1791</v>
       </c>
       <c r="E194" t="s">
         <v>1792</v>
       </c>
       <c r="F194" t="s">
         <v>1793</v>
       </c>
       <c r="G194" t="s">
         <v>1794</v>
       </c>
       <c r="H194" t="s">
         <v>1795</v>
       </c>
       <c r="I194" t="s">
         <v>1796</v>
       </c>
       <c r="J194" t="s">
         <v>24</v>
       </c>
       <c r="K194" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="L194" t="s">
         <v>26</v>
       </c>
       <c r="M194" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="N194" t="s">
         <v>28</v>
       </c>
       <c r="O194" t="s">
         <v>1797</v>
       </c>
     </row>
     <row r="195" spans="1:15">
       <c r="A195">
-        <v>5796</v>
+        <v>5798</v>
       </c>
       <c r="B195" t="s">
         <v>1798</v>
       </c>
       <c r="C195" t="s">
         <v>1799</v>
       </c>
       <c r="D195" t="s">
         <v>1800</v>
       </c>
       <c r="E195" t="s">
         <v>1801</v>
       </c>
       <c r="F195" t="s">
         <v>1802</v>
       </c>
       <c r="G195" t="s">
         <v>1803</v>
       </c>
       <c r="H195" t="s">
         <v>1804</v>
       </c>
       <c r="I195" t="s">
         <v>1805</v>
       </c>
       <c r="J195" t="s">
         <v>24</v>
       </c>
       <c r="K195" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="L195" t="s">
         <v>26</v>
       </c>
       <c r="M195" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="N195" t="s">
         <v>28</v>
       </c>
       <c r="O195" t="s">
         <v>1806</v>
       </c>
     </row>
     <row r="196" spans="1:15">
       <c r="A196">
-        <v>5798</v>
+        <v>5799</v>
       </c>
       <c r="B196" t="s">
         <v>1807</v>
       </c>
       <c r="C196" t="s">
         <v>1808</v>
       </c>
       <c r="D196" t="s">
         <v>1809</v>
       </c>
       <c r="E196" t="s">
         <v>1810</v>
       </c>
       <c r="F196" t="s">
         <v>1811</v>
       </c>
       <c r="G196" t="s">
         <v>1812</v>
       </c>
       <c r="H196" t="s">
         <v>1813</v>
       </c>
       <c r="I196" t="s">
         <v>1814</v>
       </c>
       <c r="J196" t="s">
-        <v>24</v>
+        <v>1271</v>
       </c>
       <c r="K196" t="s">
-        <v>139</v>
+        <v>681</v>
       </c>
       <c r="L196" t="s">
-        <v>26</v>
+        <v>1273</v>
       </c>
       <c r="M196" t="s">
-        <v>140</v>
+        <v>682</v>
       </c>
       <c r="N196" t="s">
         <v>28</v>
       </c>
       <c r="O196" t="s">
         <v>1815</v>
       </c>
     </row>
     <row r="197" spans="1:15">
       <c r="A197">
-        <v>5799</v>
+        <v>5803</v>
       </c>
       <c r="B197" t="s">
         <v>1816</v>
       </c>
       <c r="C197" t="s">
         <v>1817</v>
       </c>
       <c r="D197" t="s">
         <v>1818</v>
       </c>
       <c r="E197" t="s">
         <v>1819</v>
       </c>
       <c r="F197" t="s">
         <v>1820</v>
       </c>
       <c r="G197" t="s">
         <v>1821</v>
       </c>
       <c r="H197" t="s">
         <v>1822</v>
       </c>
       <c r="I197" t="s">
         <v>1823</v>
       </c>
       <c r="J197" t="s">
-        <v>1280</v>
+        <v>24</v>
       </c>
       <c r="K197" t="s">
-        <v>690</v>
+        <v>25</v>
       </c>
       <c r="L197" t="s">
-        <v>1282</v>
+        <v>26</v>
       </c>
       <c r="M197" t="s">
-        <v>691</v>
+        <v>27</v>
       </c>
       <c r="N197" t="s">
         <v>28</v>
       </c>
       <c r="O197" t="s">
         <v>1824</v>
       </c>
     </row>
     <row r="198" spans="1:15">
       <c r="A198">
-        <v>5803</v>
+        <v>5805</v>
       </c>
       <c r="B198" t="s">
         <v>1825</v>
       </c>
       <c r="C198" t="s">
         <v>1826</v>
       </c>
       <c r="D198" t="s">
         <v>1827</v>
       </c>
       <c r="E198" t="s">
         <v>1828</v>
       </c>
       <c r="F198" t="s">
         <v>1829</v>
       </c>
       <c r="G198" t="s">
         <v>1830</v>
       </c>
       <c r="H198" t="s">
         <v>1831</v>
       </c>
       <c r="I198" t="s">
         <v>1832</v>
       </c>
       <c r="J198" t="s">
         <v>24</v>
       </c>
       <c r="K198" t="s">
         <v>25</v>
       </c>
       <c r="L198" t="s">
         <v>26</v>
       </c>
       <c r="M198" t="s">
         <v>27</v>
       </c>
       <c r="N198" t="s">
         <v>28</v>
       </c>
       <c r="O198" t="s">
         <v>1833</v>
       </c>
     </row>
     <row r="199" spans="1:15">
       <c r="A199">
-        <v>5805</v>
+        <v>5808</v>
       </c>
       <c r="B199" t="s">
         <v>1834</v>
       </c>
       <c r="C199" t="s">
         <v>1835</v>
       </c>
       <c r="D199" t="s">
         <v>1836</v>
       </c>
       <c r="E199" t="s">
         <v>1837</v>
       </c>
       <c r="F199" t="s">
         <v>1838</v>
       </c>
       <c r="G199" t="s">
         <v>1839</v>
       </c>
       <c r="H199" t="s">
         <v>1840</v>
       </c>
       <c r="I199" t="s">
         <v>1841</v>
       </c>
       <c r="J199" t="s">
         <v>24</v>
       </c>
       <c r="K199" t="s">
         <v>25</v>
       </c>
       <c r="L199" t="s">
         <v>26</v>
       </c>
       <c r="M199" t="s">
         <v>27</v>
       </c>
       <c r="N199" t="s">
         <v>28</v>
       </c>
       <c r="O199" t="s">
         <v>1842</v>
       </c>
     </row>
     <row r="200" spans="1:15">
       <c r="A200">
-        <v>5808</v>
+        <v>5811</v>
       </c>
       <c r="B200" t="s">
         <v>1843</v>
       </c>
       <c r="C200" t="s">
         <v>1844</v>
       </c>
       <c r="D200" t="s">
         <v>1845</v>
       </c>
       <c r="E200" t="s">
         <v>1846</v>
       </c>
       <c r="F200" t="s">
         <v>1847</v>
       </c>
       <c r="G200" t="s">
         <v>1848</v>
       </c>
       <c r="H200" t="s">
         <v>1849</v>
       </c>
       <c r="I200" t="s">
         <v>1850</v>
       </c>
       <c r="J200" t="s">
         <v>24</v>
       </c>
       <c r="K200" t="s">
         <v>25</v>
       </c>
       <c r="L200" t="s">
         <v>26</v>
       </c>
       <c r="M200" t="s">
         <v>27</v>
       </c>
       <c r="N200" t="s">
         <v>28</v>
       </c>
       <c r="O200" t="s">
         <v>1851</v>
       </c>
     </row>
     <row r="201" spans="1:15">
       <c r="A201">
-        <v>5811</v>
+        <v>5819</v>
       </c>
       <c r="B201" t="s">
         <v>1852</v>
       </c>
       <c r="C201" t="s">
         <v>1853</v>
       </c>
       <c r="D201" t="s">
         <v>1854</v>
       </c>
       <c r="E201" t="s">
         <v>1855</v>
       </c>
       <c r="F201" t="s">
         <v>1856</v>
       </c>
       <c r="G201" t="s">
         <v>1857</v>
       </c>
       <c r="H201" t="s">
         <v>1858</v>
       </c>
       <c r="I201" t="s">
         <v>1859</v>
       </c>
       <c r="J201" t="s">
         <v>24</v>
       </c>
       <c r="K201" t="s">
         <v>25</v>
       </c>
       <c r="L201" t="s">
         <v>26</v>
       </c>
       <c r="M201" t="s">
         <v>27</v>
       </c>
       <c r="N201" t="s">
         <v>28</v>
       </c>
       <c r="O201" t="s">
         <v>1860</v>
       </c>
     </row>
     <row r="202" spans="1:15">
       <c r="A202">
-        <v>5819</v>
+        <v>5830</v>
       </c>
       <c r="B202" t="s">
         <v>1861</v>
       </c>
       <c r="C202" t="s">
         <v>1862</v>
       </c>
       <c r="D202" t="s">
         <v>1863</v>
       </c>
       <c r="E202" t="s">
         <v>1864</v>
       </c>
       <c r="F202" t="s">
         <v>1865</v>
       </c>
       <c r="G202" t="s">
         <v>1866</v>
       </c>
       <c r="H202" t="s">
         <v>1867</v>
       </c>
       <c r="I202" t="s">
         <v>1868</v>
       </c>
       <c r="J202" t="s">
         <v>24</v>
       </c>
       <c r="K202" t="s">
         <v>25</v>
       </c>
       <c r="L202" t="s">
         <v>26</v>
       </c>
       <c r="M202" t="s">
         <v>27</v>
       </c>
       <c r="N202" t="s">
         <v>28</v>
       </c>
       <c r="O202" t="s">
         <v>1869</v>
       </c>
     </row>
     <row r="203" spans="1:15">
       <c r="A203">
-        <v>5830</v>
+        <v>5866</v>
       </c>
       <c r="B203" t="s">
         <v>1870</v>
       </c>
       <c r="C203" t="s">
         <v>1871</v>
       </c>
       <c r="D203" t="s">
         <v>1872</v>
       </c>
       <c r="E203" t="s">
         <v>1873</v>
       </c>
       <c r="F203" t="s">
         <v>1874</v>
       </c>
       <c r="G203" t="s">
         <v>1875</v>
       </c>
       <c r="H203" t="s">
         <v>1876</v>
       </c>
       <c r="I203" t="s">
         <v>1877</v>
       </c>
       <c r="J203" t="s">
         <v>24</v>
       </c>
       <c r="K203" t="s">
         <v>25</v>
       </c>
       <c r="L203" t="s">
         <v>26</v>
       </c>
       <c r="M203" t="s">
         <v>27</v>
       </c>
       <c r="N203" t="s">
         <v>28</v>
       </c>
       <c r="O203" t="s">
         <v>1878</v>
       </c>
     </row>
     <row r="204" spans="1:15">
       <c r="A204">
-        <v>5866</v>
+        <v>5907</v>
       </c>
       <c r="B204" t="s">
         <v>1879</v>
       </c>
       <c r="C204" t="s">
         <v>1880</v>
       </c>
       <c r="D204" t="s">
         <v>1881</v>
       </c>
       <c r="E204" t="s">
         <v>1882</v>
       </c>
       <c r="F204" t="s">
         <v>1883</v>
       </c>
       <c r="G204" t="s">
         <v>1884</v>
       </c>
       <c r="H204" t="s">
         <v>1885</v>
       </c>
       <c r="I204" t="s">
         <v>1886</v>
       </c>
       <c r="J204" t="s">
         <v>24</v>
       </c>
       <c r="K204" t="s">
         <v>25</v>
       </c>
       <c r="L204" t="s">
         <v>26</v>
       </c>
       <c r="M204" t="s">
         <v>27</v>
       </c>
       <c r="N204" t="s">
         <v>28</v>
       </c>
       <c r="O204" t="s">
         <v>1887</v>
       </c>
     </row>
     <row r="205" spans="1:15">
       <c r="A205">
-        <v>5907</v>
+        <v>5913</v>
       </c>
       <c r="B205" t="s">
         <v>1888</v>
       </c>
       <c r="C205" t="s">
         <v>1889</v>
       </c>
       <c r="D205" t="s">
         <v>1890</v>
       </c>
       <c r="E205" t="s">
         <v>1891</v>
       </c>
       <c r="F205" t="s">
         <v>1892</v>
       </c>
       <c r="G205" t="s">
         <v>1893</v>
       </c>
       <c r="H205" t="s">
         <v>1894</v>
       </c>
       <c r="I205" t="s">
         <v>1895</v>
       </c>
       <c r="J205" t="s">
         <v>24</v>
       </c>
       <c r="K205" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L205" t="s">
         <v>26</v>
       </c>
       <c r="M205" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N205" t="s">
         <v>28</v>
       </c>
       <c r="O205" t="s">
         <v>1896</v>
       </c>
     </row>
     <row r="206" spans="1:15">
       <c r="A206">
-        <v>5913</v>
+        <v>5927</v>
       </c>
       <c r="B206" t="s">
         <v>1897</v>
       </c>
       <c r="C206" t="s">
         <v>1898</v>
       </c>
       <c r="D206" t="s">
         <v>1899</v>
       </c>
       <c r="E206" t="s">
         <v>1900</v>
       </c>
       <c r="F206" t="s">
         <v>1901</v>
       </c>
       <c r="G206" t="s">
         <v>1902</v>
       </c>
       <c r="H206" t="s">
         <v>1903</v>
       </c>
       <c r="I206" t="s">
         <v>1904</v>
       </c>
       <c r="J206" t="s">
         <v>24</v>
       </c>
       <c r="K206" t="s">
-        <v>47</v>
+        <v>876</v>
       </c>
       <c r="L206" t="s">
         <v>26</v>
       </c>
       <c r="M206" t="s">
-        <v>48</v>
+        <v>877</v>
       </c>
       <c r="N206" t="s">
         <v>28</v>
       </c>
       <c r="O206" t="s">
         <v>1905</v>
       </c>
     </row>
     <row r="207" spans="1:15">
       <c r="A207">
-        <v>5927</v>
+        <v>5928</v>
       </c>
       <c r="B207" t="s">
         <v>1906</v>
       </c>
       <c r="C207" t="s">
         <v>1907</v>
       </c>
       <c r="D207" t="s">
         <v>1908</v>
       </c>
       <c r="E207" t="s">
         <v>1909</v>
       </c>
       <c r="F207" t="s">
         <v>1910</v>
       </c>
       <c r="G207" t="s">
         <v>1911</v>
       </c>
       <c r="H207" t="s">
         <v>1912</v>
       </c>
       <c r="I207" t="s">
         <v>1913</v>
       </c>
       <c r="J207" t="s">
-        <v>24</v>
+        <v>1914</v>
       </c>
       <c r="K207" t="s">
-        <v>885</v>
+        <v>1915</v>
       </c>
       <c r="L207" t="s">
-        <v>26</v>
+        <v>1916</v>
       </c>
       <c r="M207" t="s">
-        <v>886</v>
+        <v>1917</v>
       </c>
       <c r="N207" t="s">
         <v>28</v>
       </c>
       <c r="O207" t="s">
-        <v>1914</v>
+        <v>1918</v>
       </c>
     </row>
     <row r="208" spans="1:15">
       <c r="A208">
-        <v>5928</v>
+        <v>5931</v>
       </c>
       <c r="B208" t="s">
-        <v>1915</v>
+        <v>1919</v>
       </c>
       <c r="C208" t="s">
-        <v>1916</v>
+        <v>1920</v>
       </c>
       <c r="D208" t="s">
-        <v>1917</v>
+        <v>1921</v>
       </c>
       <c r="E208" t="s">
-        <v>1918</v>
+        <v>1922</v>
       </c>
       <c r="F208" t="s">
-        <v>1919</v>
+        <v>1923</v>
       </c>
       <c r="G208" t="s">
-        <v>1920</v>
+        <v>1924</v>
       </c>
       <c r="H208" t="s">
-        <v>1921</v>
+        <v>1925</v>
       </c>
       <c r="I208" t="s">
-        <v>1922</v>
+        <v>1926</v>
       </c>
       <c r="J208" t="s">
-        <v>1923</v>
+        <v>24</v>
       </c>
       <c r="K208" t="s">
-        <v>1924</v>
+        <v>25</v>
       </c>
       <c r="L208" t="s">
-        <v>1925</v>
+        <v>26</v>
       </c>
       <c r="M208" t="s">
-        <v>1926</v>
+        <v>27</v>
       </c>
       <c r="N208" t="s">
         <v>28</v>
       </c>
       <c r="O208" t="s">
         <v>1927</v>
       </c>
     </row>
     <row r="209" spans="1:15">
       <c r="A209">
-        <v>5931</v>
+        <v>5932</v>
       </c>
       <c r="B209" t="s">
         <v>1928</v>
       </c>
       <c r="C209" t="s">
         <v>1929</v>
       </c>
       <c r="D209" t="s">
         <v>1930</v>
       </c>
       <c r="E209" t="s">
         <v>1931</v>
       </c>
       <c r="F209" t="s">
         <v>1932</v>
       </c>
       <c r="G209" t="s">
         <v>1933</v>
       </c>
       <c r="H209" t="s">
         <v>1934</v>
       </c>
       <c r="I209" t="s">
         <v>1935</v>
       </c>
       <c r="J209" t="s">
         <v>24</v>
       </c>
       <c r="K209" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L209" t="s">
         <v>26</v>
       </c>
       <c r="M209" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N209" t="s">
         <v>28</v>
       </c>
       <c r="O209" t="s">
         <v>1936</v>
       </c>
     </row>
     <row r="210" spans="1:15">
       <c r="A210">
-        <v>5932</v>
+        <v>5934</v>
       </c>
       <c r="B210" t="s">
         <v>1937</v>
       </c>
       <c r="C210" t="s">
         <v>1938</v>
       </c>
       <c r="D210" t="s">
         <v>1939</v>
       </c>
       <c r="E210" t="s">
         <v>1940</v>
       </c>
       <c r="F210" t="s">
         <v>1941</v>
       </c>
       <c r="G210" t="s">
         <v>1942</v>
       </c>
       <c r="H210" t="s">
         <v>1943</v>
       </c>
       <c r="I210" t="s">
         <v>1944</v>
       </c>
       <c r="J210" t="s">
         <v>24</v>
       </c>
       <c r="K210" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="L210" t="s">
         <v>26</v>
       </c>
       <c r="M210" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="N210" t="s">
         <v>28</v>
       </c>
       <c r="O210" t="s">
         <v>1945</v>
       </c>
     </row>
     <row r="211" spans="1:15">
       <c r="A211">
-        <v>5934</v>
+        <v>5953</v>
       </c>
       <c r="B211" t="s">
         <v>1946</v>
       </c>
       <c r="C211" t="s">
         <v>1947</v>
       </c>
       <c r="D211" t="s">
         <v>1948</v>
       </c>
       <c r="E211" t="s">
         <v>1949</v>
       </c>
       <c r="F211" t="s">
         <v>1950</v>
       </c>
       <c r="G211" t="s">
         <v>1951</v>
       </c>
       <c r="H211" t="s">
         <v>1952</v>
       </c>
       <c r="I211" t="s">
         <v>1953</v>
       </c>
       <c r="J211" t="s">
         <v>24</v>
       </c>
       <c r="K211" t="s">
-        <v>139</v>
+        <v>25</v>
       </c>
       <c r="L211" t="s">
         <v>26</v>
       </c>
       <c r="M211" t="s">
-        <v>140</v>
+        <v>27</v>
       </c>
       <c r="N211" t="s">
         <v>28</v>
       </c>
       <c r="O211" t="s">
         <v>1954</v>
       </c>
     </row>
     <row r="212" spans="1:15">
       <c r="A212">
-        <v>5953</v>
+        <v>5981</v>
       </c>
       <c r="B212" t="s">
         <v>1955</v>
       </c>
       <c r="C212" t="s">
         <v>1956</v>
       </c>
       <c r="D212" t="s">
         <v>1957</v>
       </c>
       <c r="E212" t="s">
         <v>1958</v>
       </c>
       <c r="F212" t="s">
         <v>1959</v>
       </c>
       <c r="G212" t="s">
         <v>1960</v>
       </c>
       <c r="H212" t="s">
         <v>1961</v>
       </c>
       <c r="I212" t="s">
         <v>1962</v>
       </c>
       <c r="J212" t="s">
-        <v>24</v>
+        <v>361</v>
       </c>
       <c r="K212" t="s">
-        <v>25</v>
+        <v>1963</v>
       </c>
       <c r="L212" t="s">
-        <v>26</v>
+        <v>363</v>
       </c>
       <c r="M212" t="s">
-        <v>27</v>
+        <v>1964</v>
       </c>
       <c r="N212" t="s">
         <v>28</v>
       </c>
       <c r="O212" t="s">
-        <v>1963</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="213" spans="1:15">
       <c r="A213">
-        <v>5981</v>
+        <v>5986</v>
       </c>
       <c r="B213" t="s">
-        <v>1964</v>
+        <v>1966</v>
       </c>
       <c r="C213" t="s">
-        <v>1965</v>
+        <v>1967</v>
       </c>
       <c r="D213" t="s">
-        <v>1966</v>
+        <v>1968</v>
       </c>
       <c r="E213" t="s">
-        <v>1967</v>
+        <v>1969</v>
       </c>
       <c r="F213" t="s">
-        <v>1968</v>
+        <v>1970</v>
       </c>
       <c r="G213" t="s">
-        <v>1969</v>
+        <v>1971</v>
       </c>
       <c r="H213" t="s">
-        <v>1970</v>
+        <v>1972</v>
       </c>
       <c r="I213" t="s">
-        <v>1971</v>
+        <v>1973</v>
       </c>
       <c r="J213" t="s">
-        <v>370</v>
+        <v>24</v>
       </c>
       <c r="K213" t="s">
-        <v>1972</v>
+        <v>130</v>
       </c>
       <c r="L213" t="s">
-        <v>372</v>
+        <v>26</v>
       </c>
       <c r="M213" t="s">
-        <v>1973</v>
+        <v>131</v>
       </c>
       <c r="N213" t="s">
         <v>28</v>
       </c>
       <c r="O213" t="s">
         <v>1974</v>
       </c>
     </row>
     <row r="214" spans="1:15">
       <c r="A214">
-        <v>5986</v>
+        <v>5989</v>
       </c>
       <c r="B214" t="s">
         <v>1975</v>
       </c>
       <c r="C214" t="s">
         <v>1976</v>
       </c>
       <c r="D214" t="s">
         <v>1977</v>
       </c>
       <c r="E214" t="s">
         <v>1978</v>
       </c>
       <c r="F214" t="s">
         <v>1979</v>
       </c>
       <c r="G214" t="s">
         <v>1980</v>
       </c>
       <c r="H214" t="s">
         <v>1981</v>
       </c>
       <c r="I214" t="s">
         <v>1982</v>
       </c>
       <c r="J214" t="s">
         <v>24</v>
       </c>
       <c r="K214" t="s">
-        <v>139</v>
+        <v>1385</v>
       </c>
       <c r="L214" t="s">
         <v>26</v>
       </c>
       <c r="M214" t="s">
-        <v>140</v>
+        <v>1386</v>
       </c>
       <c r="N214" t="s">
         <v>28</v>
       </c>
       <c r="O214" t="s">
         <v>1983</v>
       </c>
     </row>
     <row r="215" spans="1:15">
       <c r="A215">
-        <v>5989</v>
+        <v>6021</v>
       </c>
       <c r="B215" t="s">
         <v>1984</v>
       </c>
       <c r="C215" t="s">
         <v>1985</v>
       </c>
       <c r="D215" t="s">
         <v>1986</v>
       </c>
       <c r="E215" t="s">
         <v>1987</v>
       </c>
       <c r="F215" t="s">
         <v>1988</v>
       </c>
       <c r="G215" t="s">
         <v>1989</v>
       </c>
       <c r="H215" t="s">
         <v>1990</v>
       </c>
       <c r="I215" t="s">
         <v>1991</v>
       </c>
       <c r="J215" t="s">
         <v>24</v>
       </c>
       <c r="K215" t="s">
-        <v>1394</v>
+        <v>25</v>
       </c>
       <c r="L215" t="s">
         <v>26</v>
       </c>
       <c r="M215" t="s">
-        <v>1395</v>
+        <v>27</v>
       </c>
       <c r="N215" t="s">
         <v>28</v>
       </c>
       <c r="O215" t="s">
         <v>1992</v>
       </c>
     </row>
     <row r="216" spans="1:15">
       <c r="A216">
-        <v>6021</v>
+        <v>6082</v>
       </c>
       <c r="B216" t="s">
         <v>1993</v>
       </c>
       <c r="C216" t="s">
         <v>1994</v>
       </c>
       <c r="D216" t="s">
         <v>1995</v>
       </c>
       <c r="E216" t="s">
         <v>1996</v>
       </c>
       <c r="F216" t="s">
         <v>1997</v>
       </c>
       <c r="G216" t="s">
         <v>1998</v>
       </c>
       <c r="H216" t="s">
         <v>1999</v>
       </c>
       <c r="I216" t="s">
         <v>2000</v>
       </c>
       <c r="J216" t="s">
         <v>24</v>
       </c>
       <c r="K216" t="s">
-        <v>25</v>
+        <v>2001</v>
       </c>
       <c r="L216" t="s">
         <v>26</v>
       </c>
       <c r="M216" t="s">
-        <v>27</v>
+        <v>2002</v>
       </c>
       <c r="N216" t="s">
         <v>28</v>
       </c>
       <c r="O216" t="s">
-        <v>2001</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="217" spans="1:15">
       <c r="A217">
-        <v>6082</v>
+        <v>6112</v>
       </c>
       <c r="B217" t="s">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="C217" t="s">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="D217" t="s">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="E217" t="s">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="F217" t="s">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="G217" t="s">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="H217" t="s">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="I217" t="s">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="J217" t="s">
         <v>24</v>
       </c>
       <c r="K217" t="s">
-        <v>2010</v>
+        <v>130</v>
       </c>
       <c r="L217" t="s">
         <v>26</v>
       </c>
       <c r="M217" t="s">
-        <v>2011</v>
+        <v>131</v>
       </c>
       <c r="N217" t="s">
         <v>28</v>
       </c>
       <c r="O217" t="s">
         <v>2012</v>
       </c>
     </row>
     <row r="218" spans="1:15">
       <c r="A218">
-        <v>6112</v>
+        <v>6180</v>
       </c>
       <c r="B218" t="s">
         <v>2013</v>
       </c>
       <c r="C218" t="s">
         <v>2014</v>
       </c>
       <c r="D218" t="s">
         <v>2015</v>
       </c>
       <c r="E218" t="s">
         <v>2016</v>
       </c>
       <c r="F218" t="s">
         <v>2017</v>
       </c>
       <c r="G218" t="s">
         <v>2018</v>
       </c>
       <c r="H218" t="s">
         <v>2019</v>
       </c>
       <c r="I218" t="s">
         <v>2020</v>
       </c>
       <c r="J218" t="s">
         <v>24</v>
       </c>
       <c r="K218" t="s">
-        <v>139</v>
+        <v>25</v>
       </c>
       <c r="L218" t="s">
         <v>26</v>
       </c>
       <c r="M218" t="s">
-        <v>140</v>
+        <v>27</v>
       </c>
       <c r="N218" t="s">
         <v>28</v>
       </c>
       <c r="O218" t="s">
         <v>2021</v>
       </c>
     </row>
     <row r="219" spans="1:15">
       <c r="A219">
-        <v>6180</v>
+        <v>6203</v>
       </c>
       <c r="B219" t="s">
         <v>2022</v>
       </c>
       <c r="C219" t="s">
         <v>2023</v>
       </c>
       <c r="D219" t="s">
         <v>2024</v>
       </c>
       <c r="E219" t="s">
         <v>2025</v>
       </c>
       <c r="F219" t="s">
         <v>2026</v>
       </c>
       <c r="G219" t="s">
         <v>2027</v>
       </c>
       <c r="H219" t="s">
         <v>2028</v>
       </c>
       <c r="I219" t="s">
         <v>2029</v>
       </c>
       <c r="J219" t="s">
         <v>24</v>
       </c>
       <c r="K219" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L219" t="s">
         <v>26</v>
       </c>
       <c r="M219" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N219" t="s">
         <v>28</v>
       </c>
       <c r="O219" t="s">
         <v>2030</v>
       </c>
     </row>
     <row r="220" spans="1:15">
       <c r="A220">
-        <v>6203</v>
+        <v>6208</v>
       </c>
       <c r="B220" t="s">
         <v>2031</v>
       </c>
       <c r="C220" t="s">
         <v>2032</v>
       </c>
       <c r="D220" t="s">
         <v>2033</v>
       </c>
       <c r="E220" t="s">
         <v>2034</v>
       </c>
       <c r="F220" t="s">
         <v>2035</v>
       </c>
       <c r="G220" t="s">
         <v>2036</v>
       </c>
       <c r="H220" t="s">
         <v>2037</v>
       </c>
       <c r="I220" t="s">
         <v>2038</v>
       </c>
       <c r="J220" t="s">
         <v>24</v>
       </c>
       <c r="K220" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="L220" t="s">
         <v>26</v>
       </c>
       <c r="M220" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="N220" t="s">
         <v>28</v>
       </c>
       <c r="O220" t="s">
         <v>2039</v>
       </c>
     </row>
     <row r="221" spans="1:15">
       <c r="A221">
-        <v>6208</v>
+        <v>6211</v>
       </c>
       <c r="B221" t="s">
         <v>2040</v>
       </c>
       <c r="C221" t="s">
         <v>2041</v>
       </c>
       <c r="D221" t="s">
         <v>2042</v>
       </c>
       <c r="E221" t="s">
         <v>2043</v>
       </c>
       <c r="F221" t="s">
         <v>2044</v>
       </c>
       <c r="G221" t="s">
         <v>2045</v>
       </c>
       <c r="H221" t="s">
         <v>2046</v>
       </c>
       <c r="I221" t="s">
         <v>2047</v>
       </c>
       <c r="J221" t="s">
         <v>24</v>
       </c>
       <c r="K221" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="L221" t="s">
         <v>26</v>
       </c>
       <c r="M221" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="N221" t="s">
         <v>28</v>
       </c>
       <c r="O221" t="s">
         <v>2048</v>
       </c>
     </row>
     <row r="222" spans="1:15">
       <c r="A222">
-        <v>6211</v>
+        <v>6254</v>
       </c>
       <c r="B222" t="s">
         <v>2049</v>
       </c>
       <c r="C222" t="s">
         <v>2050</v>
       </c>
       <c r="D222" t="s">
         <v>2051</v>
       </c>
       <c r="E222" t="s">
         <v>2052</v>
       </c>
       <c r="F222" t="s">
         <v>2053</v>
       </c>
       <c r="G222" t="s">
         <v>2054</v>
       </c>
       <c r="H222" t="s">
         <v>2055</v>
       </c>
       <c r="I222" t="s">
         <v>2056</v>
       </c>
       <c r="J222" t="s">
         <v>24</v>
       </c>
       <c r="K222" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="L222" t="s">
         <v>26</v>
       </c>
       <c r="M222" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="N222" t="s">
         <v>28</v>
       </c>
       <c r="O222" t="s">
         <v>2057</v>
       </c>
     </row>
     <row r="223" spans="1:15">
       <c r="A223">
-        <v>6254</v>
+        <v>6255</v>
       </c>
       <c r="B223" t="s">
         <v>2058</v>
       </c>
       <c r="C223" t="s">
         <v>2059</v>
       </c>
       <c r="D223" t="s">
         <v>2060</v>
       </c>
       <c r="E223" t="s">
         <v>2061</v>
       </c>
       <c r="F223" t="s">
         <v>2062</v>
       </c>
       <c r="G223" t="s">
         <v>2063</v>
       </c>
       <c r="H223" t="s">
         <v>2064</v>
       </c>
       <c r="I223" t="s">
         <v>2065</v>
       </c>
       <c r="J223" t="s">
         <v>24</v>
       </c>
       <c r="K223" t="s">
-        <v>139</v>
+        <v>2066</v>
       </c>
       <c r="L223" t="s">
         <v>26</v>
       </c>
       <c r="M223" t="s">
-        <v>140</v>
+        <v>2067</v>
       </c>
       <c r="N223" t="s">
         <v>28</v>
       </c>
       <c r="O223" t="s">
-        <v>2066</v>
+        <v>2068</v>
       </c>
     </row>
     <row r="224" spans="1:15">
       <c r="A224">
-        <v>6255</v>
+        <v>6258</v>
       </c>
       <c r="B224" t="s">
-        <v>2067</v>
+        <v>2069</v>
       </c>
       <c r="C224" t="s">
-        <v>2068</v>
+        <v>2070</v>
       </c>
       <c r="D224" t="s">
-        <v>2069</v>
+        <v>2071</v>
       </c>
       <c r="E224" t="s">
-        <v>2070</v>
+        <v>2072</v>
       </c>
       <c r="F224" t="s">
-        <v>2071</v>
+        <v>2073</v>
       </c>
       <c r="G224" t="s">
-        <v>2072</v>
+        <v>2074</v>
       </c>
       <c r="H224" t="s">
-        <v>2073</v>
+        <v>2075</v>
       </c>
       <c r="I224" t="s">
-        <v>2074</v>
+        <v>2076</v>
       </c>
       <c r="J224" t="s">
         <v>24</v>
       </c>
       <c r="K224" t="s">
-        <v>2075</v>
+        <v>25</v>
       </c>
       <c r="L224" t="s">
         <v>26</v>
       </c>
       <c r="M224" t="s">
-        <v>2076</v>
+        <v>27</v>
       </c>
       <c r="N224" t="s">
         <v>28</v>
       </c>
       <c r="O224" t="s">
         <v>2077</v>
       </c>
     </row>
     <row r="225" spans="1:15">
       <c r="A225">
-        <v>6258</v>
+        <v>6259</v>
       </c>
       <c r="B225" t="s">
         <v>2078</v>
       </c>
       <c r="C225" t="s">
         <v>2079</v>
       </c>
       <c r="D225" t="s">
         <v>2080</v>
       </c>
       <c r="E225" t="s">
         <v>2081</v>
       </c>
       <c r="F225" t="s">
         <v>2082</v>
       </c>
       <c r="G225" t="s">
         <v>2083</v>
       </c>
       <c r="H225" t="s">
         <v>2084</v>
       </c>
       <c r="I225" t="s">
         <v>2085</v>
       </c>
       <c r="J225" t="s">
         <v>24</v>
       </c>
       <c r="K225" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L225" t="s">
         <v>26</v>
       </c>
       <c r="M225" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N225" t="s">
         <v>28</v>
       </c>
       <c r="O225" t="s">
         <v>2086</v>
       </c>
     </row>
     <row r="226" spans="1:15">
       <c r="A226">
-        <v>6259</v>
+        <v>6261</v>
       </c>
       <c r="B226" t="s">
         <v>2087</v>
       </c>
       <c r="C226" t="s">
         <v>2088</v>
       </c>
       <c r="D226" t="s">
         <v>2089</v>
       </c>
       <c r="E226" t="s">
         <v>2090</v>
       </c>
       <c r="F226" t="s">
         <v>2091</v>
       </c>
       <c r="G226" t="s">
         <v>2092</v>
       </c>
       <c r="H226" t="s">
         <v>2093</v>
       </c>
       <c r="I226" t="s">
         <v>2094</v>
       </c>
       <c r="J226" t="s">
         <v>24</v>
       </c>
       <c r="K226" t="s">
-        <v>139</v>
+        <v>47</v>
       </c>
       <c r="L226" t="s">
         <v>26</v>
       </c>
       <c r="M226" t="s">
-        <v>140</v>
+        <v>48</v>
       </c>
       <c r="N226" t="s">
         <v>28</v>
       </c>
       <c r="O226" t="s">
         <v>2095</v>
       </c>
     </row>
     <row r="227" spans="1:15">
       <c r="A227">
-        <v>6261</v>
+        <v>6263</v>
       </c>
       <c r="B227" t="s">
         <v>2096</v>
       </c>
       <c r="C227" t="s">
         <v>2097</v>
       </c>
       <c r="D227" t="s">
         <v>2098</v>
       </c>
       <c r="E227" t="s">
         <v>2099</v>
       </c>
       <c r="F227" t="s">
         <v>2100</v>
       </c>
       <c r="G227" t="s">
         <v>2101</v>
       </c>
       <c r="H227" t="s">
         <v>2102</v>
       </c>
       <c r="I227" t="s">
         <v>2103</v>
       </c>
       <c r="J227" t="s">
         <v>24</v>
       </c>
       <c r="K227" t="s">
-        <v>47</v>
+        <v>130</v>
       </c>
       <c r="L227" t="s">
         <v>26</v>
       </c>
       <c r="M227" t="s">
-        <v>48</v>
+        <v>131</v>
       </c>
       <c r="N227" t="s">
         <v>28</v>
       </c>
       <c r="O227" t="s">
         <v>2104</v>
       </c>
     </row>
     <row r="228" spans="1:15">
       <c r="A228">
-        <v>6263</v>
+        <v>6272</v>
       </c>
       <c r="B228" t="s">
         <v>2105</v>
       </c>
       <c r="C228" t="s">
         <v>2106</v>
       </c>
       <c r="D228" t="s">
         <v>2107</v>
       </c>
       <c r="E228" t="s">
         <v>2108</v>
       </c>
       <c r="F228" t="s">
         <v>2109</v>
       </c>
       <c r="G228" t="s">
         <v>2110</v>
       </c>
       <c r="H228" t="s">
         <v>2111</v>
       </c>
       <c r="I228" t="s">
         <v>2112</v>
       </c>
       <c r="J228" t="s">
         <v>24</v>
       </c>
       <c r="K228" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="L228" t="s">
         <v>26</v>
       </c>
       <c r="M228" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="N228" t="s">
         <v>28</v>
       </c>
       <c r="O228" t="s">
         <v>2113</v>
       </c>
     </row>
     <row r="229" spans="1:15">
       <c r="A229">
-        <v>6272</v>
+        <v>6274</v>
       </c>
       <c r="B229" t="s">
         <v>2114</v>
       </c>
       <c r="C229" t="s">
         <v>2115</v>
       </c>
       <c r="D229" t="s">
         <v>2116</v>
       </c>
       <c r="E229" t="s">
         <v>2117</v>
       </c>
       <c r="F229" t="s">
         <v>2118</v>
       </c>
       <c r="G229" t="s">
         <v>2119</v>
       </c>
       <c r="H229" t="s">
         <v>2120</v>
       </c>
       <c r="I229" t="s">
         <v>2121</v>
       </c>
       <c r="J229" t="s">
         <v>24</v>
       </c>
       <c r="K229" t="s">
-        <v>139</v>
+        <v>25</v>
       </c>
       <c r="L229" t="s">
         <v>26</v>
       </c>
       <c r="M229" t="s">
-        <v>140</v>
+        <v>27</v>
       </c>
       <c r="N229" t="s">
         <v>28</v>
       </c>
       <c r="O229" t="s">
         <v>2122</v>
       </c>
     </row>
     <row r="230" spans="1:15">
       <c r="A230">
-        <v>6274</v>
+        <v>6275</v>
       </c>
       <c r="B230" t="s">
         <v>2123</v>
       </c>
       <c r="C230" t="s">
         <v>2124</v>
       </c>
       <c r="D230" t="s">
         <v>2125</v>
       </c>
       <c r="E230" t="s">
         <v>2126</v>
       </c>
       <c r="F230" t="s">
         <v>2127</v>
       </c>
       <c r="G230" t="s">
         <v>2128</v>
       </c>
       <c r="H230" t="s">
         <v>2129</v>
       </c>
       <c r="I230" t="s">
         <v>2130</v>
       </c>
       <c r="J230" t="s">
-        <v>24</v>
+        <v>361</v>
       </c>
       <c r="K230" t="s">
-        <v>25</v>
+        <v>1302</v>
       </c>
       <c r="L230" t="s">
-        <v>26</v>
+        <v>363</v>
       </c>
       <c r="M230" t="s">
-        <v>27</v>
+        <v>1303</v>
       </c>
       <c r="N230" t="s">
         <v>28</v>
       </c>
       <c r="O230" t="s">
         <v>2131</v>
       </c>
     </row>
     <row r="231" spans="1:15">
       <c r="A231">
-        <v>6275</v>
+        <v>6327</v>
       </c>
       <c r="B231" t="s">
         <v>2132</v>
       </c>
       <c r="C231" t="s">
         <v>2133</v>
       </c>
       <c r="D231" t="s">
         <v>2134</v>
       </c>
       <c r="E231" t="s">
         <v>2135</v>
       </c>
       <c r="F231" t="s">
         <v>2136</v>
       </c>
       <c r="G231" t="s">
         <v>2137</v>
       </c>
       <c r="H231" t="s">
         <v>2138</v>
       </c>
       <c r="I231" t="s">
         <v>2139</v>
       </c>
       <c r="J231" t="s">
-        <v>370</v>
+        <v>24</v>
       </c>
       <c r="K231" t="s">
-        <v>1311</v>
+        <v>47</v>
       </c>
       <c r="L231" t="s">
-        <v>372</v>
+        <v>26</v>
       </c>
       <c r="M231" t="s">
-        <v>1312</v>
+        <v>48</v>
       </c>
       <c r="N231" t="s">
         <v>28</v>
       </c>
       <c r="O231" t="s">
         <v>2140</v>
       </c>
     </row>
     <row r="232" spans="1:15">
       <c r="A232">
-        <v>6327</v>
+        <v>6337</v>
       </c>
       <c r="B232" t="s">
         <v>2141</v>
       </c>
       <c r="C232" t="s">
         <v>2142</v>
       </c>
       <c r="D232" t="s">
         <v>2143</v>
       </c>
       <c r="E232" t="s">
         <v>2144</v>
       </c>
       <c r="F232" t="s">
         <v>2145</v>
       </c>
       <c r="G232" t="s">
         <v>2146</v>
       </c>
       <c r="H232" t="s">
         <v>2147</v>
       </c>
       <c r="I232" t="s">
         <v>2148</v>
       </c>
       <c r="J232" t="s">
         <v>24</v>
       </c>
       <c r="K232" t="s">
         <v>47</v>
       </c>
       <c r="L232" t="s">
         <v>26</v>
       </c>
       <c r="M232" t="s">
         <v>48</v>
       </c>
       <c r="N232" t="s">
         <v>28</v>
       </c>
       <c r="O232" t="s">
         <v>2149</v>
       </c>
     </row>
     <row r="233" spans="1:15">
       <c r="A233">
-        <v>6337</v>
+        <v>6389</v>
       </c>
       <c r="B233" t="s">
         <v>2150</v>
       </c>
       <c r="C233" t="s">
         <v>2151</v>
       </c>
       <c r="D233" t="s">
         <v>2152</v>
       </c>
       <c r="E233" t="s">
         <v>2153</v>
       </c>
       <c r="F233" t="s">
         <v>2154</v>
       </c>
       <c r="G233" t="s">
         <v>2155</v>
       </c>
       <c r="H233" t="s">
         <v>2156</v>
       </c>
       <c r="I233" t="s">
         <v>2157</v>
       </c>
       <c r="J233" t="s">
         <v>24</v>
       </c>
       <c r="K233" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L233" t="s">
         <v>26</v>
       </c>
       <c r="M233" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="N233" t="s">
         <v>28</v>
       </c>
       <c r="O233" t="s">
         <v>2158</v>
       </c>
     </row>
     <row r="234" spans="1:15">
       <c r="A234">
-        <v>6389</v>
+        <v>6460</v>
       </c>
       <c r="B234" t="s">
         <v>2159</v>
       </c>
       <c r="C234" t="s">
         <v>2160</v>
       </c>
       <c r="D234" t="s">
         <v>2161</v>
       </c>
       <c r="E234" t="s">
         <v>2162</v>
       </c>
       <c r="F234" t="s">
         <v>2163</v>
       </c>
       <c r="G234" t="s">
         <v>2164</v>
       </c>
       <c r="H234" t="s">
         <v>2165</v>
       </c>
       <c r="I234" t="s">
         <v>2166</v>
       </c>
       <c r="J234" t="s">
         <v>24</v>
       </c>
       <c r="K234" t="s">
         <v>25</v>
       </c>
       <c r="L234" t="s">
         <v>26</v>
       </c>
       <c r="M234" t="s">
         <v>27</v>
       </c>
       <c r="N234" t="s">
         <v>28</v>
       </c>
       <c r="O234" t="s">
         <v>2167</v>
       </c>
     </row>
     <row r="235" spans="1:15">
       <c r="A235">
-        <v>6460</v>
+        <v>6468</v>
       </c>
       <c r="B235" t="s">
         <v>2168</v>
       </c>
       <c r="C235" t="s">
         <v>2169</v>
       </c>
       <c r="D235" t="s">
         <v>2170</v>
       </c>
       <c r="E235" t="s">
         <v>2171</v>
       </c>
       <c r="F235" t="s">
         <v>2172</v>
       </c>
       <c r="G235" t="s">
         <v>2173</v>
       </c>
       <c r="H235" t="s">
         <v>2174</v>
       </c>
       <c r="I235" t="s">
         <v>2175</v>
       </c>
       <c r="J235" t="s">
         <v>24</v>
       </c>
       <c r="K235" t="s">
         <v>25</v>
       </c>
       <c r="L235" t="s">
         <v>26</v>
       </c>
       <c r="M235" t="s">
         <v>27</v>
       </c>
       <c r="N235" t="s">
         <v>28</v>
       </c>
       <c r="O235" t="s">
         <v>2176</v>
       </c>
     </row>
     <row r="236" spans="1:15">
       <c r="A236">
-        <v>6468</v>
+        <v>6761</v>
       </c>
       <c r="B236" t="s">
         <v>2177</v>
       </c>
       <c r="C236" t="s">
         <v>2178</v>
       </c>
       <c r="D236" t="s">
         <v>2179</v>
       </c>
       <c r="E236" t="s">
         <v>2180</v>
       </c>
       <c r="F236" t="s">
         <v>2181</v>
       </c>
       <c r="G236" t="s">
         <v>2182</v>
       </c>
       <c r="H236" t="s">
         <v>2183</v>
       </c>
       <c r="I236" t="s">
         <v>2184</v>
       </c>
       <c r="J236" t="s">
         <v>24</v>
       </c>
       <c r="K236" t="s">
         <v>25</v>
       </c>
       <c r="L236" t="s">
         <v>26</v>
       </c>
       <c r="M236" t="s">
         <v>27</v>
       </c>
       <c r="N236" t="s">
         <v>28</v>
       </c>
       <c r="O236" t="s">
         <v>2185</v>
       </c>
     </row>
     <row r="237" spans="1:15">
       <c r="A237">
-        <v>6761</v>
+        <v>6762</v>
       </c>
       <c r="B237" t="s">
         <v>2186</v>
       </c>
       <c r="C237" t="s">
         <v>2187</v>
       </c>
       <c r="D237" t="s">
         <v>2188</v>
       </c>
       <c r="E237" t="s">
         <v>2189</v>
       </c>
       <c r="F237" t="s">
         <v>2190</v>
       </c>
       <c r="G237" t="s">
         <v>2191</v>
       </c>
       <c r="H237" t="s">
         <v>2192</v>
       </c>
       <c r="I237" t="s">
         <v>2193</v>
       </c>
       <c r="J237" t="s">
-        <v>24</v>
+        <v>361</v>
       </c>
       <c r="K237" t="s">
-        <v>25</v>
+        <v>527</v>
       </c>
       <c r="L237" t="s">
-        <v>26</v>
+        <v>363</v>
       </c>
       <c r="M237" t="s">
-        <v>27</v>
+        <v>528</v>
       </c>
       <c r="N237" t="s">
         <v>28</v>
       </c>
       <c r="O237" t="s">
         <v>2194</v>
       </c>
     </row>
     <row r="238" spans="1:15">
       <c r="A238">
-        <v>6762</v>
+        <v>6765</v>
       </c>
       <c r="B238" t="s">
         <v>2195</v>
       </c>
       <c r="C238" t="s">
         <v>2196</v>
       </c>
       <c r="D238" t="s">
         <v>2197</v>
       </c>
       <c r="E238" t="s">
         <v>2198</v>
       </c>
       <c r="F238" t="s">
         <v>2199</v>
       </c>
       <c r="G238" t="s">
         <v>2200</v>
       </c>
       <c r="H238" t="s">
         <v>2201</v>
       </c>
       <c r="I238" t="s">
         <v>2202</v>
       </c>
       <c r="J238" t="s">
-        <v>370</v>
+        <v>24</v>
       </c>
       <c r="K238" t="s">
-        <v>536</v>
+        <v>130</v>
       </c>
       <c r="L238" t="s">
-        <v>372</v>
+        <v>26</v>
       </c>
       <c r="M238" t="s">
-        <v>537</v>
+        <v>131</v>
       </c>
       <c r="N238" t="s">
         <v>28</v>
       </c>
       <c r="O238" t="s">
         <v>2203</v>
       </c>
     </row>
     <row r="239" spans="1:15">
       <c r="A239">
-        <v>6765</v>
+        <v>8265</v>
       </c>
       <c r="B239" t="s">
         <v>2204</v>
       </c>
       <c r="C239" t="s">
         <v>2205</v>
       </c>
       <c r="D239" t="s">
         <v>2206</v>
       </c>
       <c r="E239" t="s">
         <v>2207</v>
       </c>
       <c r="F239" t="s">
         <v>2208</v>
       </c>
       <c r="G239" t="s">
         <v>2209</v>
       </c>
       <c r="H239" t="s">
         <v>2210</v>
       </c>
       <c r="I239" t="s">
         <v>2211</v>
       </c>
       <c r="J239" t="s">
         <v>24</v>
       </c>
       <c r="K239" t="s">
-        <v>139</v>
+        <v>2212</v>
       </c>
       <c r="L239" t="s">
         <v>26</v>
       </c>
       <c r="M239" t="s">
-        <v>140</v>
+        <v>2213</v>
       </c>
       <c r="N239" t="s">
         <v>28</v>
       </c>
       <c r="O239" t="s">
-        <v>2212</v>
+        <v>2214</v>
       </c>
     </row>
     <row r="240" spans="1:15">
       <c r="A240">
-        <v>8265</v>
+        <v>8289</v>
       </c>
       <c r="B240" t="s">
-        <v>2213</v>
+        <v>2215</v>
       </c>
       <c r="C240" t="s">
-        <v>2214</v>
+        <v>2216</v>
       </c>
       <c r="D240" t="s">
-        <v>2215</v>
+        <v>2217</v>
       </c>
       <c r="E240" t="s">
-        <v>2216</v>
+        <v>2218</v>
       </c>
       <c r="F240" t="s">
-        <v>2217</v>
+        <v>2219</v>
       </c>
       <c r="G240" t="s">
-        <v>2218</v>
+        <v>2220</v>
       </c>
       <c r="H240" t="s">
-        <v>2219</v>
+        <v>2221</v>
       </c>
       <c r="I240" t="s">
-        <v>2220</v>
+        <v>2222</v>
       </c>
       <c r="J240" t="s">
         <v>24</v>
       </c>
       <c r="K240" t="s">
-        <v>2221</v>
+        <v>362</v>
       </c>
       <c r="L240" t="s">
         <v>26</v>
       </c>
       <c r="M240" t="s">
-        <v>2222</v>
+        <v>364</v>
       </c>
       <c r="N240" t="s">
         <v>28</v>
       </c>
       <c r="O240" t="s">
         <v>2223</v>
       </c>
     </row>
     <row r="241" spans="1:15">
       <c r="A241">
-        <v>8289</v>
+        <v>8386</v>
       </c>
       <c r="B241" t="s">
         <v>2224</v>
       </c>
       <c r="C241" t="s">
         <v>2225</v>
       </c>
       <c r="D241" t="s">
         <v>2226</v>
       </c>
       <c r="E241" t="s">
         <v>2227</v>
       </c>
       <c r="F241" t="s">
         <v>2228</v>
       </c>
       <c r="G241" t="s">
         <v>2229</v>
       </c>
       <c r="H241" t="s">
         <v>2230</v>
       </c>
       <c r="I241" t="s">
         <v>2231</v>
       </c>
       <c r="J241" t="s">
-        <v>24</v>
+        <v>1271</v>
       </c>
       <c r="K241" t="s">
-        <v>371</v>
+        <v>130</v>
       </c>
       <c r="L241" t="s">
-        <v>26</v>
+        <v>1273</v>
       </c>
       <c r="M241" t="s">
-        <v>373</v>
+        <v>131</v>
       </c>
       <c r="N241" t="s">
         <v>28</v>
       </c>
       <c r="O241" t="s">
         <v>2232</v>
       </c>
     </row>
     <row r="242" spans="1:15">
       <c r="A242">
-        <v>8386</v>
+        <v>8402</v>
       </c>
       <c r="B242" t="s">
         <v>2233</v>
       </c>
       <c r="C242" t="s">
         <v>2234</v>
       </c>
       <c r="D242" t="s">
         <v>2235</v>
       </c>
       <c r="E242" t="s">
         <v>2236</v>
       </c>
       <c r="F242" t="s">
         <v>2237</v>
       </c>
       <c r="G242" t="s">
         <v>2238</v>
       </c>
       <c r="H242" t="s">
         <v>2239</v>
       </c>
       <c r="I242" t="s">
         <v>2240</v>
       </c>
       <c r="J242" t="s">
-        <v>1280</v>
+        <v>24</v>
       </c>
       <c r="K242" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="L242" t="s">
-        <v>1282</v>
+        <v>26</v>
       </c>
       <c r="M242" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="N242" t="s">
         <v>28</v>
       </c>
       <c r="O242" t="s">
         <v>2241</v>
       </c>
     </row>
     <row r="243" spans="1:15">
       <c r="A243">
-        <v>8402</v>
+        <v>8903</v>
       </c>
       <c r="B243" t="s">
         <v>2242</v>
       </c>
       <c r="C243" t="s">
         <v>2243</v>
       </c>
       <c r="D243" t="s">
         <v>2244</v>
       </c>
       <c r="E243" t="s">
         <v>2245</v>
       </c>
       <c r="F243" t="s">
         <v>2246</v>
       </c>
       <c r="G243" t="s">
         <v>2247</v>
       </c>
       <c r="H243" t="s">
         <v>2248</v>
       </c>
       <c r="I243" t="s">
         <v>2249</v>
       </c>
       <c r="J243" t="s">
         <v>24</v>
       </c>
       <c r="K243" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="L243" t="s">
         <v>26</v>
       </c>
       <c r="M243" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="N243" t="s">
         <v>28</v>
       </c>
       <c r="O243" t="s">
         <v>2250</v>
       </c>
     </row>
     <row r="244" spans="1:15">
       <c r="A244">
-        <v>8903</v>
+        <v>8904</v>
       </c>
       <c r="B244" t="s">
         <v>2251</v>
       </c>
       <c r="C244" t="s">
         <v>2252</v>
       </c>
       <c r="D244" t="s">
         <v>2253</v>
       </c>
       <c r="E244" t="s">
         <v>2254</v>
       </c>
       <c r="F244" t="s">
         <v>2255</v>
       </c>
       <c r="G244" t="s">
         <v>2256</v>
       </c>
       <c r="H244" t="s">
         <v>2257</v>
       </c>
       <c r="I244" t="s">
         <v>2258</v>
       </c>
       <c r="J244" t="s">
         <v>24</v>
       </c>
       <c r="K244" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="L244" t="s">
         <v>26</v>
       </c>
       <c r="M244" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="N244" t="s">
         <v>28</v>
       </c>
       <c r="O244" t="s">
         <v>2259</v>
       </c>
     </row>
     <row r="245" spans="1:15">
       <c r="A245">
-        <v>8904</v>
+        <v>8914</v>
       </c>
       <c r="B245" t="s">
         <v>2260</v>
       </c>
       <c r="C245" t="s">
         <v>2261</v>
       </c>
       <c r="D245" t="s">
         <v>2262</v>
       </c>
       <c r="E245" t="s">
         <v>2263</v>
       </c>
       <c r="F245" t="s">
         <v>2264</v>
       </c>
       <c r="G245" t="s">
         <v>2265</v>
       </c>
       <c r="H245" t="s">
         <v>2266</v>
       </c>
       <c r="I245" t="s">
         <v>2267</v>
       </c>
       <c r="J245" t="s">
         <v>24</v>
       </c>
       <c r="K245" t="s">
-        <v>139</v>
+        <v>25</v>
       </c>
       <c r="L245" t="s">
         <v>26</v>
       </c>
       <c r="M245" t="s">
-        <v>140</v>
+        <v>27</v>
       </c>
       <c r="N245" t="s">
         <v>28</v>
       </c>
       <c r="O245" t="s">
         <v>2268</v>
       </c>
     </row>
     <row r="246" spans="1:15">
       <c r="A246">
-        <v>8914</v>
+        <v>8918</v>
       </c>
       <c r="B246" t="s">
         <v>2269</v>
       </c>
       <c r="C246" t="s">
         <v>2270</v>
       </c>
       <c r="D246" t="s">
         <v>2271</v>
       </c>
       <c r="E246" t="s">
         <v>2272</v>
       </c>
       <c r="F246" t="s">
         <v>2273</v>
       </c>
       <c r="G246" t="s">
         <v>2274</v>
       </c>
       <c r="H246" t="s">
         <v>2275</v>
       </c>
       <c r="I246" t="s">
         <v>2276</v>
       </c>
       <c r="J246" t="s">
         <v>24</v>
       </c>
       <c r="K246" t="s">
         <v>25</v>
       </c>
       <c r="L246" t="s">
         <v>26</v>
       </c>
       <c r="M246" t="s">
         <v>27</v>
       </c>
       <c r="N246" t="s">
         <v>28</v>
       </c>
       <c r="O246" t="s">
         <v>2277</v>
       </c>
     </row>
     <row r="247" spans="1:15">
       <c r="A247">
-        <v>8918</v>
+        <v>8945</v>
       </c>
       <c r="B247" t="s">
         <v>2278</v>
       </c>
       <c r="C247" t="s">
         <v>2279</v>
       </c>
       <c r="D247" t="s">
         <v>2280</v>
       </c>
       <c r="E247" t="s">
         <v>2281</v>
       </c>
       <c r="F247" t="s">
         <v>2282</v>
       </c>
       <c r="G247" t="s">
         <v>2283</v>
       </c>
       <c r="H247" t="s">
         <v>2284</v>
       </c>
       <c r="I247" t="s">
         <v>2285</v>
       </c>
       <c r="J247" t="s">
         <v>24</v>
       </c>
       <c r="K247" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="L247" t="s">
         <v>26</v>
       </c>
       <c r="M247" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="N247" t="s">
         <v>28</v>
       </c>
       <c r="O247" t="s">
         <v>2286</v>
       </c>
     </row>
     <row r="248" spans="1:15">
       <c r="A248">
-        <v>8945</v>
+        <v>8951</v>
       </c>
       <c r="B248" t="s">
         <v>2287</v>
       </c>
       <c r="C248" t="s">
         <v>2288</v>
       </c>
       <c r="D248" t="s">
         <v>2289</v>
       </c>
       <c r="E248" t="s">
         <v>2290</v>
       </c>
       <c r="F248" t="s">
         <v>2291</v>
       </c>
       <c r="G248" t="s">
         <v>2292</v>
       </c>
       <c r="H248" t="s">
         <v>2293</v>
       </c>
       <c r="I248" t="s">
         <v>2294</v>
       </c>
       <c r="J248" t="s">
         <v>24</v>
       </c>
       <c r="K248" t="s">
-        <v>47</v>
+        <v>130</v>
       </c>
       <c r="L248" t="s">
         <v>26</v>
       </c>
       <c r="M248" t="s">
-        <v>48</v>
+        <v>131</v>
       </c>
       <c r="N248" t="s">
         <v>28</v>
       </c>
       <c r="O248" t="s">
         <v>2295</v>
       </c>
     </row>
     <row r="249" spans="1:15">
       <c r="A249">
-        <v>8951</v>
+        <v>10014</v>
       </c>
       <c r="B249" t="s">
         <v>2296</v>
       </c>
       <c r="C249" t="s">
         <v>2297</v>
       </c>
       <c r="D249" t="s">
         <v>2298</v>
       </c>
       <c r="E249" t="s">
         <v>2299</v>
       </c>
       <c r="F249" t="s">
         <v>2300</v>
       </c>
       <c r="G249" t="s">
         <v>2301</v>
       </c>
       <c r="H249" t="s">
         <v>2302</v>
       </c>
       <c r="I249" t="s">
         <v>2303</v>
       </c>
       <c r="J249" t="s">
         <v>24</v>
       </c>
       <c r="K249" t="s">
-        <v>139</v>
+        <v>2304</v>
       </c>
       <c r="L249" t="s">
         <v>26</v>
       </c>
       <c r="M249" t="s">
-        <v>140</v>
+        <v>2305</v>
       </c>
       <c r="N249" t="s">
         <v>28</v>
       </c>
       <c r="O249" t="s">
-        <v>2304</v>
+        <v>2306</v>
       </c>
     </row>
     <row r="250" spans="1:15">
       <c r="A250">
-        <v>10014</v>
+        <v>10015</v>
       </c>
       <c r="B250" t="s">
-        <v>2305</v>
+        <v>2307</v>
       </c>
       <c r="C250" t="s">
-        <v>2306</v>
+        <v>2308</v>
       </c>
       <c r="D250" t="s">
-        <v>2307</v>
+        <v>2309</v>
       </c>
       <c r="E250" t="s">
-        <v>2308</v>
+        <v>2310</v>
       </c>
       <c r="F250" t="s">
-        <v>2309</v>
+        <v>2311</v>
       </c>
       <c r="G250" t="s">
-        <v>2310</v>
+        <v>2312</v>
       </c>
       <c r="H250" t="s">
-        <v>2311</v>
+        <v>2313</v>
       </c>
       <c r="I250" t="s">
-        <v>2312</v>
+        <v>2314</v>
       </c>
       <c r="J250" t="s">
         <v>24</v>
       </c>
       <c r="K250" t="s">
-        <v>2313</v>
+        <v>130</v>
       </c>
       <c r="L250" t="s">
         <v>26</v>
       </c>
       <c r="M250" t="s">
-        <v>2314</v>
+        <v>131</v>
       </c>
       <c r="N250" t="s">
         <v>28</v>
       </c>
       <c r="O250" t="s">
         <v>2315</v>
       </c>
     </row>
     <row r="251" spans="1:15">
       <c r="A251">
-        <v>10015</v>
+        <v>10036</v>
       </c>
       <c r="B251" t="s">
         <v>2316</v>
       </c>
       <c r="C251" t="s">
         <v>2317</v>
       </c>
       <c r="D251" t="s">
         <v>2318</v>
       </c>
       <c r="E251" t="s">
         <v>2319</v>
       </c>
       <c r="F251" t="s">
         <v>2320</v>
       </c>
       <c r="G251" t="s">
         <v>2321</v>
       </c>
       <c r="H251" t="s">
         <v>2322</v>
       </c>
       <c r="I251" t="s">
         <v>2323</v>
       </c>
       <c r="J251" t="s">
         <v>24</v>
       </c>
       <c r="K251" t="s">
-        <v>139</v>
+        <v>25</v>
       </c>
       <c r="L251" t="s">
         <v>26</v>
       </c>
       <c r="M251" t="s">
-        <v>140</v>
+        <v>27</v>
       </c>
       <c r="N251" t="s">
         <v>28</v>
       </c>
       <c r="O251" t="s">
         <v>2324</v>
       </c>
     </row>
     <row r="252" spans="1:15">
       <c r="A252">
-        <v>10036</v>
+        <v>10098</v>
       </c>
       <c r="B252" t="s">
         <v>2325</v>
       </c>
       <c r="C252" t="s">
         <v>2326</v>
       </c>
       <c r="D252" t="s">
         <v>2327</v>
       </c>
       <c r="E252" t="s">
         <v>2328</v>
       </c>
       <c r="F252" t="s">
         <v>2329</v>
       </c>
       <c r="G252" t="s">
         <v>2330</v>
       </c>
       <c r="H252" t="s">
         <v>2331</v>
       </c>
       <c r="I252" t="s">
         <v>2332</v>
       </c>
       <c r="J252" t="s">
         <v>24</v>
       </c>
       <c r="K252" t="s">
         <v>25</v>
       </c>
       <c r="L252" t="s">
         <v>26</v>
       </c>
       <c r="M252" t="s">
         <v>27</v>
       </c>
       <c r="N252" t="s">
         <v>28</v>
       </c>
       <c r="O252" t="s">
         <v>2333</v>
       </c>
     </row>
     <row r="253" spans="1:15">
       <c r="A253">
-        <v>10098</v>
+        <v>10101</v>
       </c>
       <c r="B253" t="s">
         <v>2334</v>
       </c>
       <c r="C253" t="s">
         <v>2335</v>
       </c>
       <c r="D253" t="s">
         <v>2336</v>
       </c>
       <c r="E253" t="s">
         <v>2337</v>
       </c>
       <c r="F253" t="s">
         <v>2338</v>
       </c>
       <c r="G253" t="s">
         <v>2339</v>
       </c>
       <c r="H253" t="s">
         <v>2340</v>
       </c>
       <c r="I253" t="s">
         <v>2341</v>
       </c>
       <c r="J253" t="s">
         <v>24</v>
       </c>
       <c r="K253" t="s">
         <v>25</v>
       </c>
       <c r="L253" t="s">
         <v>26</v>
       </c>
       <c r="M253" t="s">
         <v>27</v>
       </c>
       <c r="N253" t="s">
         <v>28</v>
       </c>
       <c r="O253" t="s">
         <v>2342</v>
       </c>
     </row>
     <row r="254" spans="1:15">
       <c r="A254">
-        <v>10101</v>
+        <v>10412</v>
       </c>
       <c r="B254" t="s">
         <v>2343</v>
       </c>
       <c r="C254" t="s">
         <v>2344</v>
       </c>
       <c r="D254" t="s">
         <v>2345</v>
       </c>
       <c r="E254" t="s">
         <v>2346</v>
       </c>
       <c r="F254" t="s">
         <v>2347</v>
       </c>
       <c r="G254" t="s">
         <v>2348</v>
       </c>
       <c r="H254" t="s">
         <v>2349</v>
       </c>
       <c r="I254" t="s">
         <v>2350</v>
       </c>
       <c r="J254" t="s">
         <v>24</v>
       </c>
       <c r="K254" t="s">
         <v>25</v>
       </c>
       <c r="L254" t="s">
         <v>26</v>
       </c>
       <c r="M254" t="s">
         <v>27</v>
       </c>
       <c r="N254" t="s">
         <v>28</v>
       </c>
       <c r="O254" t="s">
         <v>2351</v>
       </c>
     </row>
     <row r="255" spans="1:15">
       <c r="A255">
-        <v>10412</v>
+        <v>10603</v>
       </c>
       <c r="B255" t="s">
         <v>2352</v>
       </c>
       <c r="C255" t="s">
         <v>2353</v>
       </c>
       <c r="D255" t="s">
         <v>2354</v>
       </c>
       <c r="E255" t="s">
         <v>2355</v>
       </c>
       <c r="F255" t="s">
         <v>2356</v>
       </c>
       <c r="G255" t="s">
         <v>2357</v>
       </c>
       <c r="H255" t="s">
         <v>2358</v>
       </c>
       <c r="I255" t="s">
         <v>2359</v>
       </c>
       <c r="J255" t="s">
         <v>24</v>
       </c>
       <c r="K255" t="s">
         <v>25</v>
       </c>
       <c r="L255" t="s">
         <v>26</v>
       </c>
       <c r="M255" t="s">
         <v>27</v>
       </c>
       <c r="N255" t="s">
         <v>28</v>
       </c>
       <c r="O255" t="s">
         <v>2360</v>
       </c>
     </row>
     <row r="256" spans="1:15">
       <c r="A256">
-        <v>10603</v>
+        <v>10647</v>
       </c>
       <c r="B256" t="s">
         <v>2361</v>
       </c>
       <c r="C256" t="s">
         <v>2362</v>
       </c>
       <c r="D256" t="s">
         <v>2363</v>
       </c>
       <c r="E256" t="s">
         <v>2364</v>
       </c>
       <c r="F256" t="s">
         <v>2365</v>
       </c>
       <c r="G256" t="s">
         <v>2366</v>
       </c>
       <c r="H256" t="s">
         <v>2367</v>
       </c>
       <c r="I256" t="s">
         <v>2368</v>
       </c>
       <c r="J256" t="s">
         <v>24</v>
       </c>
       <c r="K256" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L256" t="s">
         <v>26</v>
       </c>
       <c r="M256" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N256" t="s">
         <v>28</v>
       </c>
       <c r="O256" t="s">
         <v>2369</v>
       </c>
     </row>
     <row r="257" spans="1:15">
       <c r="A257">
-        <v>10647</v>
+        <v>10887</v>
       </c>
       <c r="B257" t="s">
         <v>2370</v>
       </c>
       <c r="C257" t="s">
         <v>2371</v>
       </c>
       <c r="D257" t="s">
         <v>2372</v>
       </c>
       <c r="E257" t="s">
         <v>2373</v>
       </c>
       <c r="F257" t="s">
         <v>2374</v>
       </c>
       <c r="G257" t="s">
         <v>2375</v>
       </c>
       <c r="H257" t="s">
         <v>2376</v>
       </c>
       <c r="I257" t="s">
         <v>2377</v>
       </c>
       <c r="J257" t="s">
         <v>24</v>
       </c>
       <c r="K257" t="s">
-        <v>139</v>
+        <v>25</v>
       </c>
       <c r="L257" t="s">
         <v>26</v>
       </c>
       <c r="M257" t="s">
-        <v>140</v>
+        <v>27</v>
       </c>
       <c r="N257" t="s">
         <v>28</v>
       </c>
       <c r="O257" t="s">
         <v>2378</v>
       </c>
     </row>
     <row r="258" spans="1:15">
       <c r="A258">
-        <v>10887</v>
+        <v>10925</v>
       </c>
       <c r="B258" t="s">
         <v>2379</v>
       </c>
       <c r="C258" t="s">
         <v>2380</v>
       </c>
       <c r="D258" t="s">
         <v>2381</v>
       </c>
       <c r="E258" t="s">
         <v>2382</v>
       </c>
       <c r="F258" t="s">
         <v>2383</v>
       </c>
       <c r="G258" t="s">
         <v>2384</v>
       </c>
       <c r="H258" t="s">
         <v>2385</v>
       </c>
       <c r="I258" t="s">
         <v>2386</v>
       </c>
       <c r="J258" t="s">
         <v>24</v>
       </c>
       <c r="K258" t="s">
         <v>25</v>
       </c>
       <c r="L258" t="s">
         <v>26</v>
       </c>
       <c r="M258" t="s">
         <v>27</v>
       </c>
       <c r="N258" t="s">
         <v>28</v>
       </c>
       <c r="O258" t="s">
         <v>2387</v>
       </c>
     </row>
     <row r="259" spans="1:15">
       <c r="A259">
-        <v>10925</v>
+        <v>10930</v>
       </c>
       <c r="B259" t="s">
         <v>2388</v>
       </c>
       <c r="C259" t="s">
         <v>2389</v>
       </c>
       <c r="D259" t="s">
         <v>2390</v>
       </c>
       <c r="E259" t="s">
         <v>2391</v>
       </c>
       <c r="F259" t="s">
         <v>2392</v>
       </c>
       <c r="G259" t="s">
         <v>2393</v>
       </c>
       <c r="H259" t="s">
         <v>2394</v>
       </c>
       <c r="I259" t="s">
         <v>2395</v>
       </c>
       <c r="J259" t="s">
-        <v>24</v>
+        <v>2396</v>
       </c>
       <c r="K259" t="s">
-        <v>25</v>
+        <v>670</v>
       </c>
       <c r="L259" t="s">
-        <v>26</v>
+        <v>2397</v>
       </c>
       <c r="M259" t="s">
-        <v>27</v>
+        <v>671</v>
       </c>
       <c r="N259" t="s">
         <v>28</v>
       </c>
       <c r="O259" t="s">
-        <v>2396</v>
+        <v>2398</v>
       </c>
     </row>
     <row r="260" spans="1:15">
       <c r="A260">
-        <v>10930</v>
+        <v>10947</v>
       </c>
       <c r="B260" t="s">
-        <v>2397</v>
+        <v>2399</v>
       </c>
       <c r="C260" t="s">
-        <v>2398</v>
+        <v>2400</v>
       </c>
       <c r="D260" t="s">
-        <v>2399</v>
+        <v>2401</v>
       </c>
       <c r="E260" t="s">
-        <v>2400</v>
+        <v>2402</v>
       </c>
       <c r="F260" t="s">
-        <v>2401</v>
+        <v>2403</v>
       </c>
       <c r="G260" t="s">
-        <v>2402</v>
+        <v>2404</v>
       </c>
       <c r="H260" t="s">
-        <v>2403</v>
+        <v>2405</v>
       </c>
       <c r="I260" t="s">
-        <v>2404</v>
+        <v>2406</v>
       </c>
       <c r="J260" t="s">
-        <v>2405</v>
+        <v>24</v>
       </c>
       <c r="K260" t="s">
-        <v>679</v>
+        <v>130</v>
       </c>
       <c r="L260" t="s">
-        <v>2406</v>
+        <v>26</v>
       </c>
       <c r="M260" t="s">
-        <v>680</v>
+        <v>131</v>
       </c>
       <c r="N260" t="s">
         <v>28</v>
       </c>
       <c r="O260" t="s">
         <v>2407</v>
       </c>
     </row>
     <row r="261" spans="1:15">
       <c r="A261">
-        <v>10947</v>
+        <v>10948</v>
       </c>
       <c r="B261" t="s">
         <v>2408</v>
       </c>
       <c r="C261" t="s">
         <v>2409</v>
       </c>
       <c r="D261" t="s">
         <v>2410</v>
       </c>
       <c r="E261" t="s">
         <v>2411</v>
       </c>
       <c r="F261" t="s">
         <v>2412</v>
       </c>
       <c r="G261" t="s">
         <v>2413</v>
       </c>
       <c r="H261" t="s">
         <v>2414</v>
       </c>
       <c r="I261" t="s">
         <v>2415</v>
       </c>
       <c r="J261" t="s">
         <v>24</v>
       </c>
       <c r="K261" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="L261" t="s">
         <v>26</v>
       </c>
       <c r="M261" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="N261" t="s">
         <v>28</v>
       </c>
       <c r="O261" t="s">
         <v>2416</v>
       </c>
     </row>
     <row r="262" spans="1:15">
       <c r="A262">
-        <v>10948</v>
+        <v>10950</v>
       </c>
       <c r="B262" t="s">
         <v>2417</v>
       </c>
       <c r="C262" t="s">
         <v>2418</v>
       </c>
       <c r="D262" t="s">
         <v>2419</v>
       </c>
       <c r="E262" t="s">
         <v>2420</v>
       </c>
       <c r="F262" t="s">
         <v>2421</v>
       </c>
       <c r="G262" t="s">
         <v>2422</v>
       </c>
       <c r="H262" t="s">
         <v>2423</v>
       </c>
       <c r="I262" t="s">
         <v>2424</v>
       </c>
       <c r="J262" t="s">
         <v>24</v>
       </c>
       <c r="K262" t="s">
-        <v>139</v>
+        <v>2425</v>
       </c>
       <c r="L262" t="s">
         <v>26</v>
       </c>
       <c r="M262" t="s">
-        <v>140</v>
+        <v>2426</v>
       </c>
       <c r="N262" t="s">
         <v>28</v>
       </c>
       <c r="O262" t="s">
-        <v>2425</v>
+        <v>2427</v>
       </c>
     </row>
     <row r="263" spans="1:15">
       <c r="A263">
-        <v>10950</v>
+        <v>10951</v>
       </c>
       <c r="B263" t="s">
-        <v>2426</v>
+        <v>2428</v>
       </c>
       <c r="C263" t="s">
-        <v>2427</v>
+        <v>2429</v>
       </c>
       <c r="D263" t="s">
-        <v>2428</v>
+        <v>2430</v>
       </c>
       <c r="E263" t="s">
-        <v>2429</v>
+        <v>2431</v>
       </c>
       <c r="F263" t="s">
-        <v>2430</v>
+        <v>2432</v>
       </c>
       <c r="G263" t="s">
-        <v>2431</v>
+        <v>2433</v>
       </c>
       <c r="H263" t="s">
-        <v>2432</v>
+        <v>2434</v>
       </c>
       <c r="I263" t="s">
-        <v>2433</v>
+        <v>2435</v>
       </c>
       <c r="J263" t="s">
         <v>24</v>
       </c>
       <c r="K263" t="s">
-        <v>2434</v>
+        <v>47</v>
       </c>
       <c r="L263" t="s">
         <v>26</v>
       </c>
       <c r="M263" t="s">
-        <v>2435</v>
+        <v>48</v>
       </c>
       <c r="N263" t="s">
         <v>28</v>
       </c>
       <c r="O263" t="s">
         <v>2436</v>
       </c>
     </row>
     <row r="264" spans="1:15">
       <c r="A264">
-        <v>10951</v>
+        <v>11220</v>
       </c>
       <c r="B264" t="s">
         <v>2437</v>
       </c>
       <c r="C264" t="s">
         <v>2438</v>
       </c>
       <c r="D264" t="s">
         <v>2439</v>
       </c>
       <c r="E264" t="s">
         <v>2440</v>
       </c>
       <c r="F264" t="s">
         <v>2441</v>
       </c>
       <c r="G264" t="s">
         <v>2442</v>
       </c>
       <c r="H264" t="s">
         <v>2443</v>
       </c>
       <c r="I264" t="s">
         <v>2444</v>
       </c>
       <c r="J264" t="s">
         <v>24</v>
       </c>
       <c r="K264" t="s">
-        <v>47</v>
+        <v>527</v>
       </c>
       <c r="L264" t="s">
         <v>26</v>
       </c>
       <c r="M264" t="s">
-        <v>48</v>
+        <v>528</v>
       </c>
       <c r="N264" t="s">
         <v>28</v>
       </c>
       <c r="O264" t="s">
         <v>2445</v>
       </c>
     </row>
     <row r="265" spans="1:15">
       <c r="A265">
-        <v>11220</v>
+        <v>11231</v>
       </c>
       <c r="B265" t="s">
         <v>2446</v>
       </c>
       <c r="C265" t="s">
         <v>2447</v>
       </c>
       <c r="D265" t="s">
         <v>2448</v>
       </c>
       <c r="E265" t="s">
         <v>2449</v>
       </c>
       <c r="F265" t="s">
         <v>2450</v>
       </c>
       <c r="G265" t="s">
         <v>2451</v>
       </c>
       <c r="H265" t="s">
         <v>2452</v>
       </c>
       <c r="I265" t="s">
         <v>2453</v>
       </c>
       <c r="J265" t="s">
         <v>24</v>
       </c>
       <c r="K265" t="s">
-        <v>536</v>
+        <v>130</v>
       </c>
       <c r="L265" t="s">
         <v>26</v>
       </c>
       <c r="M265" t="s">
-        <v>537</v>
+        <v>131</v>
       </c>
       <c r="N265" t="s">
         <v>28</v>
       </c>
       <c r="O265" t="s">
         <v>2454</v>
       </c>
     </row>
     <row r="266" spans="1:15">
       <c r="A266">
-        <v>11231</v>
+        <v>11287</v>
       </c>
       <c r="B266" t="s">
         <v>2455</v>
       </c>
       <c r="C266" t="s">
         <v>2456</v>
       </c>
       <c r="D266" t="s">
         <v>2457</v>
       </c>
       <c r="E266" t="s">
         <v>2458</v>
       </c>
       <c r="F266" t="s">
         <v>2459</v>
       </c>
       <c r="G266" t="s">
         <v>2460</v>
       </c>
       <c r="H266" t="s">
         <v>2461</v>
       </c>
       <c r="I266" t="s">
         <v>2462</v>
       </c>
       <c r="J266" t="s">
         <v>24</v>
       </c>
       <c r="K266" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="L266" t="s">
         <v>26</v>
       </c>
       <c r="M266" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="N266" t="s">
         <v>28</v>
       </c>
       <c r="O266" t="s">
         <v>2463</v>
       </c>
     </row>
     <row r="267" spans="1:15">
       <c r="A267">
-        <v>11287</v>
+        <v>58060</v>
       </c>
       <c r="B267" t="s">
         <v>2464</v>
       </c>
       <c r="C267" t="s">
         <v>2465</v>
       </c>
       <c r="D267" t="s">
         <v>2466</v>
       </c>
       <c r="E267" t="s">
         <v>2467</v>
       </c>
       <c r="F267" t="s">
         <v>2468</v>
       </c>
       <c r="G267" t="s">
         <v>2469</v>
       </c>
       <c r="H267" t="s">
         <v>2470</v>
       </c>
       <c r="I267" t="s">
         <v>2471</v>
       </c>
       <c r="J267" t="s">
         <v>24</v>
       </c>
       <c r="K267" t="s">
-        <v>139</v>
+        <v>2472</v>
       </c>
       <c r="L267" t="s">
         <v>26</v>
       </c>
       <c r="M267" t="s">
-        <v>140</v>
+        <v>2473</v>
       </c>
       <c r="N267" t="s">
         <v>28</v>
       </c>
       <c r="O267" t="s">
-        <v>2472</v>
+        <v>2474</v>
       </c>
     </row>
     <row r="268" spans="1:15">
       <c r="A268">
-        <v>58060</v>
+        <v>58066</v>
       </c>
       <c r="B268" t="s">
-        <v>2473</v>
+        <v>2475</v>
       </c>
       <c r="C268" t="s">
-        <v>2474</v>
+        <v>2476</v>
       </c>
       <c r="D268" t="s">
-        <v>2475</v>
+        <v>2477</v>
       </c>
       <c r="E268" t="s">
-        <v>2476</v>
+        <v>2478</v>
       </c>
       <c r="F268" t="s">
-        <v>2477</v>
+        <v>2479</v>
       </c>
       <c r="G268" t="s">
-        <v>2478</v>
+        <v>2480</v>
       </c>
       <c r="H268" t="s">
-        <v>2479</v>
+        <v>2481</v>
       </c>
       <c r="I268" t="s">
-        <v>2480</v>
+        <v>2482</v>
       </c>
       <c r="J268" t="s">
         <v>24</v>
       </c>
       <c r="K268" t="s">
-        <v>2481</v>
+        <v>670</v>
       </c>
       <c r="L268" t="s">
         <v>26</v>
       </c>
       <c r="M268" t="s">
-        <v>2482</v>
+        <v>671</v>
       </c>
       <c r="N268" t="s">
         <v>28</v>
       </c>
       <c r="O268" t="s">
         <v>2483</v>
       </c>
     </row>
     <row r="269" spans="1:15">
       <c r="A269">
-        <v>58066</v>
+        <v>58120</v>
       </c>
       <c r="B269" t="s">
         <v>2484</v>
       </c>
       <c r="C269" t="s">
         <v>2485</v>
       </c>
       <c r="D269" t="s">
         <v>2486</v>
       </c>
       <c r="E269" t="s">
         <v>2487</v>
       </c>
       <c r="F269" t="s">
         <v>2488</v>
       </c>
       <c r="G269" t="s">
         <v>2489</v>
       </c>
       <c r="H269" t="s">
         <v>2490</v>
       </c>
       <c r="I269" t="s">
         <v>2491</v>
       </c>
       <c r="J269" t="s">
         <v>24</v>
       </c>
       <c r="K269" t="s">
-        <v>679</v>
+        <v>25</v>
       </c>
       <c r="L269" t="s">
         <v>26</v>
       </c>
       <c r="M269" t="s">
-        <v>680</v>
+        <v>27</v>
       </c>
       <c r="N269" t="s">
         <v>28</v>
       </c>
       <c r="O269" t="s">
         <v>2492</v>
       </c>
     </row>
     <row r="270" spans="1:15">
       <c r="A270">
-        <v>58120</v>
+        <v>58122</v>
       </c>
       <c r="B270" t="s">
         <v>2493</v>
       </c>
       <c r="C270" t="s">
         <v>2494</v>
       </c>
       <c r="D270" t="s">
         <v>2495</v>
       </c>
       <c r="E270" t="s">
         <v>2496</v>
       </c>
       <c r="F270" t="s">
         <v>2497</v>
       </c>
       <c r="G270" t="s">
         <v>2498</v>
       </c>
       <c r="H270" t="s">
         <v>2499</v>
       </c>
       <c r="I270" t="s">
         <v>2500</v>
       </c>
       <c r="J270" t="s">
         <v>24</v>
       </c>
       <c r="K270" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L270" t="s">
         <v>26</v>
       </c>
       <c r="M270" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N270" t="s">
         <v>28</v>
       </c>
       <c r="O270" t="s">
         <v>2501</v>
       </c>
     </row>
     <row r="271" spans="1:15">
       <c r="A271">
-        <v>58122</v>
+        <v>58218</v>
       </c>
       <c r="B271" t="s">
         <v>2502</v>
       </c>
       <c r="C271" t="s">
         <v>2503</v>
       </c>
       <c r="D271" t="s">
         <v>2504</v>
       </c>
       <c r="E271" t="s">
         <v>2505</v>
       </c>
       <c r="F271" t="s">
         <v>2506</v>
       </c>
       <c r="G271" t="s">
         <v>2507</v>
       </c>
       <c r="H271" t="s">
         <v>2508</v>
       </c>
       <c r="I271" t="s">
         <v>2509</v>
       </c>
       <c r="J271" t="s">
         <v>24</v>
       </c>
       <c r="K271" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="L271" t="s">
         <v>26</v>
       </c>
       <c r="M271" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="N271" t="s">
         <v>28</v>
       </c>
       <c r="O271" t="s">
         <v>2510</v>
       </c>
     </row>
     <row r="272" spans="1:15">
       <c r="A272">
-        <v>58218</v>
+        <v>58223</v>
       </c>
       <c r="B272" t="s">
         <v>2511</v>
       </c>
       <c r="C272" t="s">
         <v>2512</v>
       </c>
       <c r="D272" t="s">
         <v>2513</v>
       </c>
       <c r="E272" t="s">
         <v>2514</v>
       </c>
       <c r="F272" t="s">
         <v>2515</v>
       </c>
       <c r="G272" t="s">
         <v>2516</v>
       </c>
       <c r="H272" t="s">
         <v>2517</v>
       </c>
       <c r="I272" t="s">
         <v>2518</v>
       </c>
       <c r="J272" t="s">
         <v>24</v>
       </c>
       <c r="K272" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="L272" t="s">
         <v>26</v>
       </c>
       <c r="M272" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="N272" t="s">
         <v>28</v>
       </c>
       <c r="O272" t="s">
         <v>2519</v>
       </c>
     </row>
     <row r="273" spans="1:15">
       <c r="A273">
-        <v>58223</v>
+        <v>58259</v>
       </c>
       <c r="B273" t="s">
         <v>2520</v>
       </c>
       <c r="C273" t="s">
         <v>2521</v>
       </c>
       <c r="D273" t="s">
         <v>2522</v>
       </c>
       <c r="E273" t="s">
         <v>2523</v>
       </c>
       <c r="F273" t="s">
         <v>2524</v>
       </c>
       <c r="G273" t="s">
         <v>2525</v>
       </c>
       <c r="H273" t="s">
         <v>2526</v>
       </c>
       <c r="I273" t="s">
         <v>2527</v>
       </c>
       <c r="J273" t="s">
         <v>24</v>
       </c>
       <c r="K273" t="s">
-        <v>139</v>
+        <v>2528</v>
       </c>
       <c r="L273" t="s">
         <v>26</v>
       </c>
       <c r="M273" t="s">
-        <v>140</v>
+        <v>2529</v>
       </c>
       <c r="N273" t="s">
         <v>28</v>
       </c>
       <c r="O273" t="s">
-        <v>2528</v>
+        <v>2530</v>
       </c>
     </row>
     <row r="274" spans="1:15">
       <c r="A274">
-        <v>58259</v>
+        <v>64637</v>
       </c>
       <c r="B274" t="s">
-        <v>2529</v>
+        <v>2531</v>
       </c>
       <c r="C274" t="s">
-        <v>2530</v>
+        <v>2532</v>
       </c>
       <c r="D274" t="s">
-        <v>2531</v>
+        <v>2533</v>
       </c>
       <c r="E274" t="s">
-        <v>2532</v>
+        <v>2534</v>
       </c>
       <c r="F274" t="s">
-        <v>2533</v>
+        <v>2535</v>
       </c>
       <c r="G274" t="s">
-        <v>2534</v>
+        <v>2536</v>
       </c>
       <c r="H274" t="s">
-        <v>2535</v>
+        <v>2537</v>
       </c>
       <c r="I274" t="s">
-        <v>2536</v>
+        <v>2538</v>
       </c>
       <c r="J274" t="s">
         <v>24</v>
       </c>
       <c r="K274" t="s">
-        <v>2537</v>
+        <v>47</v>
       </c>
       <c r="L274" t="s">
         <v>26</v>
       </c>
       <c r="M274" t="s">
-        <v>2538</v>
+        <v>48</v>
       </c>
       <c r="N274" t="s">
         <v>28</v>
       </c>
       <c r="O274" t="s">
         <v>2539</v>
       </c>
     </row>
     <row r="275" spans="1:15">
       <c r="A275">
-        <v>64637</v>
+        <v>64689</v>
       </c>
       <c r="B275" t="s">
         <v>2540</v>
       </c>
       <c r="C275" t="s">
         <v>2541</v>
       </c>
       <c r="D275" t="s">
         <v>2542</v>
       </c>
       <c r="E275" t="s">
         <v>2543</v>
       </c>
       <c r="F275" t="s">
         <v>2544</v>
       </c>
       <c r="G275" t="s">
         <v>2545</v>
       </c>
       <c r="H275" t="s">
         <v>2546</v>
       </c>
       <c r="I275" t="s">
         <v>2547</v>
       </c>
       <c r="J275" t="s">
         <v>24</v>
       </c>
       <c r="K275" t="s">
-        <v>47</v>
+        <v>876</v>
       </c>
       <c r="L275" t="s">
         <v>26</v>
       </c>
       <c r="M275" t="s">
-        <v>48</v>
+        <v>877</v>
       </c>
       <c r="N275" t="s">
         <v>28</v>
       </c>
       <c r="O275" t="s">
         <v>2548</v>
       </c>
     </row>
     <row r="276" spans="1:15">
       <c r="A276">
-        <v>64689</v>
+        <v>65000</v>
       </c>
       <c r="B276" t="s">
         <v>2549</v>
       </c>
       <c r="C276" t="s">
         <v>2550</v>
       </c>
       <c r="D276" t="s">
         <v>2551</v>
       </c>
       <c r="E276" t="s">
         <v>2552</v>
       </c>
       <c r="F276" t="s">
         <v>2553</v>
       </c>
       <c r="G276" t="s">
         <v>2554</v>
       </c>
       <c r="H276" t="s">
         <v>2555</v>
       </c>
       <c r="I276" t="s">
         <v>2556</v>
       </c>
       <c r="J276" t="s">
         <v>24</v>
       </c>
       <c r="K276" t="s">
-        <v>885</v>
+        <v>25</v>
       </c>
       <c r="L276" t="s">
         <v>26</v>
       </c>
       <c r="M276" t="s">
-        <v>886</v>
+        <v>27</v>
       </c>
       <c r="N276" t="s">
         <v>28</v>
       </c>
       <c r="O276" t="s">
         <v>2557</v>
       </c>
     </row>
     <row r="277" spans="1:15">
       <c r="A277">
-        <v>65000</v>
+        <v>65001</v>
       </c>
       <c r="B277" t="s">
         <v>2558</v>
       </c>
       <c r="C277" t="s">
         <v>2559</v>
       </c>
       <c r="D277" t="s">
         <v>2560</v>
       </c>
       <c r="E277" t="s">
         <v>2561</v>
       </c>
       <c r="F277" t="s">
         <v>2562</v>
       </c>
       <c r="G277" t="s">
         <v>2563</v>
       </c>
       <c r="H277" t="s">
         <v>2564</v>
       </c>
       <c r="I277" t="s">
         <v>2565</v>
       </c>
       <c r="J277" t="s">
         <v>24</v>
       </c>
       <c r="K277" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L277" t="s">
         <v>26</v>
       </c>
       <c r="M277" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N277" t="s">
         <v>28</v>
       </c>
       <c r="O277" t="s">
         <v>2566</v>
       </c>
     </row>
     <row r="278" spans="1:15">
       <c r="A278">
-        <v>65001</v>
+        <v>65002</v>
       </c>
       <c r="B278" t="s">
         <v>2567</v>
       </c>
       <c r="C278" t="s">
         <v>2568</v>
       </c>
       <c r="D278" t="s">
         <v>2569</v>
       </c>
       <c r="E278" t="s">
         <v>2570</v>
       </c>
       <c r="F278" t="s">
         <v>2571</v>
       </c>
       <c r="G278" t="s">
         <v>2572</v>
       </c>
       <c r="H278" t="s">
         <v>2573</v>
       </c>
       <c r="I278" t="s">
         <v>2574</v>
       </c>
       <c r="J278" t="s">
         <v>24</v>
       </c>
       <c r="K278" t="s">
-        <v>139</v>
+        <v>25</v>
       </c>
       <c r="L278" t="s">
         <v>26</v>
       </c>
       <c r="M278" t="s">
-        <v>140</v>
+        <v>27</v>
       </c>
       <c r="N278" t="s">
         <v>28</v>
       </c>
       <c r="O278" t="s">
         <v>2575</v>
       </c>
     </row>
     <row r="279" spans="1:15">
       <c r="A279">
-        <v>65002</v>
+        <v>65003</v>
       </c>
       <c r="B279" t="s">
         <v>2576</v>
       </c>
       <c r="C279" t="s">
         <v>2577</v>
       </c>
       <c r="D279" t="s">
         <v>2578</v>
       </c>
       <c r="E279" t="s">
         <v>2579</v>
       </c>
       <c r="F279" t="s">
         <v>2580</v>
       </c>
       <c r="G279" t="s">
         <v>2581</v>
       </c>
       <c r="H279" t="s">
         <v>2582</v>
       </c>
       <c r="I279" t="s">
         <v>2583</v>
       </c>
       <c r="J279" t="s">
         <v>24</v>
       </c>
       <c r="K279" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L279" t="s">
         <v>26</v>
       </c>
       <c r="M279" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N279" t="s">
         <v>28</v>
       </c>
       <c r="O279" t="s">
         <v>2584</v>
       </c>
     </row>
     <row r="280" spans="1:15">
       <c r="A280">
-        <v>65003</v>
+        <v>65004</v>
       </c>
       <c r="B280" t="s">
         <v>2585</v>
       </c>
       <c r="C280" t="s">
         <v>2586</v>
       </c>
       <c r="D280" t="s">
         <v>2587</v>
       </c>
       <c r="E280" t="s">
         <v>2588</v>
       </c>
       <c r="F280" t="s">
         <v>2589</v>
       </c>
       <c r="G280" t="s">
         <v>2590</v>
       </c>
       <c r="H280" t="s">
         <v>2591</v>
       </c>
       <c r="I280" t="s">
         <v>2592</v>
       </c>
       <c r="J280" t="s">
         <v>24</v>
       </c>
       <c r="K280" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="L280" t="s">
         <v>26</v>
       </c>
       <c r="M280" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="N280" t="s">
         <v>28</v>
       </c>
       <c r="O280" t="s">
         <v>2593</v>
       </c>
     </row>
     <row r="281" spans="1:15">
       <c r="A281">
-        <v>65004</v>
+        <v>65005</v>
       </c>
       <c r="B281" t="s">
         <v>2594</v>
       </c>
       <c r="C281" t="s">
         <v>2595</v>
       </c>
       <c r="D281" t="s">
         <v>2596</v>
       </c>
       <c r="E281" t="s">
         <v>2597</v>
       </c>
       <c r="F281" t="s">
         <v>2598</v>
       </c>
       <c r="G281" t="s">
         <v>2599</v>
       </c>
       <c r="H281" t="s">
         <v>2600</v>
       </c>
       <c r="I281" t="s">
         <v>2601</v>
       </c>
       <c r="J281" t="s">
         <v>24</v>
       </c>
       <c r="K281" t="s">
-        <v>139</v>
+        <v>2602</v>
       </c>
       <c r="L281" t="s">
         <v>26</v>
       </c>
       <c r="M281" t="s">
-        <v>140</v>
+        <v>2603</v>
       </c>
       <c r="N281" t="s">
         <v>28</v>
       </c>
       <c r="O281" t="s">
-        <v>2602</v>
+        <v>2604</v>
       </c>
     </row>
     <row r="282" spans="1:15">
       <c r="A282">
-        <v>65005</v>
+        <v>65006</v>
       </c>
       <c r="B282" t="s">
-        <v>2603</v>
+        <v>2605</v>
       </c>
       <c r="C282" t="s">
-        <v>2604</v>
+        <v>2606</v>
       </c>
       <c r="D282" t="s">
-        <v>2605</v>
+        <v>2607</v>
       </c>
       <c r="E282" t="s">
-        <v>2606</v>
+        <v>2608</v>
       </c>
       <c r="F282" t="s">
-        <v>2607</v>
+        <v>2609</v>
       </c>
       <c r="G282" t="s">
-        <v>2608</v>
+        <v>2610</v>
       </c>
       <c r="H282" t="s">
-        <v>2609</v>
+        <v>2611</v>
       </c>
       <c r="I282" t="s">
-        <v>2610</v>
+        <v>2612</v>
       </c>
       <c r="J282" t="s">
         <v>24</v>
       </c>
       <c r="K282" t="s">
-        <v>2611</v>
+        <v>2613</v>
       </c>
       <c r="L282" t="s">
         <v>26</v>
       </c>
       <c r="M282" t="s">
-        <v>2612</v>
+        <v>2614</v>
       </c>
       <c r="N282" t="s">
         <v>28</v>
       </c>
       <c r="O282" t="s">
-        <v>2613</v>
+        <v>2615</v>
       </c>
     </row>
     <row r="283" spans="1:15">
       <c r="A283">
-        <v>65006</v>
+        <v>65007</v>
       </c>
       <c r="B283" t="s">
-        <v>2614</v>
+        <v>2616</v>
       </c>
       <c r="C283" t="s">
-        <v>2615</v>
+        <v>2617</v>
       </c>
       <c r="D283" t="s">
-        <v>2616</v>
+        <v>2618</v>
       </c>
       <c r="E283" t="s">
-        <v>2617</v>
+        <v>2619</v>
       </c>
       <c r="F283" t="s">
-        <v>2618</v>
+        <v>2620</v>
       </c>
       <c r="G283" t="s">
-        <v>2619</v>
+        <v>2621</v>
       </c>
       <c r="H283" t="s">
-        <v>2620</v>
+        <v>2622</v>
       </c>
       <c r="I283" t="s">
-        <v>2621</v>
+        <v>2623</v>
       </c>
       <c r="J283" t="s">
         <v>24</v>
       </c>
       <c r="K283" t="s">
-        <v>2622</v>
+        <v>25</v>
       </c>
       <c r="L283" t="s">
         <v>26</v>
       </c>
       <c r="M283" t="s">
-        <v>2623</v>
+        <v>27</v>
       </c>
       <c r="N283" t="s">
         <v>28</v>
       </c>
       <c r="O283" t="s">
         <v>2624</v>
       </c>
     </row>
     <row r="284" spans="1:15">
       <c r="A284">
-        <v>65007</v>
+        <v>65008</v>
       </c>
       <c r="B284" t="s">
         <v>2625</v>
       </c>
       <c r="C284" t="s">
         <v>2626</v>
       </c>
       <c r="D284" t="s">
         <v>2627</v>
       </c>
       <c r="E284" t="s">
         <v>2628</v>
       </c>
       <c r="F284" t="s">
         <v>2629</v>
       </c>
       <c r="G284" t="s">
         <v>2630</v>
       </c>
       <c r="H284" t="s">
         <v>2631</v>
       </c>
       <c r="I284" t="s">
         <v>2632</v>
       </c>
       <c r="J284" t="s">
         <v>24</v>
       </c>
       <c r="K284" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L284" t="s">
         <v>26</v>
       </c>
       <c r="M284" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N284" t="s">
         <v>28</v>
       </c>
       <c r="O284" t="s">
         <v>2633</v>
       </c>
     </row>
     <row r="285" spans="1:15">
       <c r="A285">
-        <v>65008</v>
+        <v>65009</v>
       </c>
       <c r="B285" t="s">
         <v>2634</v>
       </c>
       <c r="C285" t="s">
         <v>2635</v>
       </c>
       <c r="D285" t="s">
         <v>2636</v>
       </c>
       <c r="E285" t="s">
         <v>2637</v>
       </c>
       <c r="F285" t="s">
         <v>2638</v>
       </c>
       <c r="G285" t="s">
         <v>2639</v>
       </c>
       <c r="H285" t="s">
         <v>2640</v>
       </c>
       <c r="I285" t="s">
         <v>2641</v>
       </c>
       <c r="J285" t="s">
         <v>24</v>
       </c>
       <c r="K285" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="L285" t="s">
         <v>26</v>
       </c>
       <c r="M285" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="N285" t="s">
         <v>28</v>
       </c>
       <c r="O285" t="s">
         <v>2642</v>
       </c>
     </row>
     <row r="286" spans="1:15">
       <c r="A286">
-        <v>65009</v>
+        <v>65010</v>
       </c>
       <c r="B286" t="s">
         <v>2643</v>
       </c>
       <c r="C286" t="s">
         <v>2644</v>
       </c>
       <c r="D286" t="s">
         <v>2645</v>
       </c>
       <c r="E286" t="s">
         <v>2646</v>
       </c>
       <c r="F286" t="s">
         <v>2647</v>
       </c>
       <c r="G286" t="s">
         <v>2648</v>
       </c>
       <c r="H286" t="s">
         <v>2649</v>
       </c>
       <c r="I286" t="s">
         <v>2650</v>
       </c>
       <c r="J286" t="s">
         <v>24</v>
       </c>
       <c r="K286" t="s">
-        <v>139</v>
+        <v>25</v>
       </c>
       <c r="L286" t="s">
         <v>26</v>
       </c>
       <c r="M286" t="s">
-        <v>140</v>
+        <v>27</v>
       </c>
       <c r="N286" t="s">
         <v>28</v>
       </c>
       <c r="O286" t="s">
         <v>2651</v>
       </c>
     </row>
     <row r="287" spans="1:15">
       <c r="A287">
-        <v>65010</v>
+        <v>65011</v>
       </c>
       <c r="B287" t="s">
         <v>2652</v>
       </c>
       <c r="C287" t="s">
         <v>2653</v>
       </c>
       <c r="D287" t="s">
         <v>2654</v>
       </c>
       <c r="E287" t="s">
         <v>2655</v>
       </c>
       <c r="F287" t="s">
         <v>2656</v>
       </c>
       <c r="G287" t="s">
         <v>2657</v>
       </c>
       <c r="H287" t="s">
         <v>2658</v>
       </c>
       <c r="I287" t="s">
         <v>2659</v>
       </c>
       <c r="J287" t="s">
         <v>24</v>
       </c>
       <c r="K287" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L287" t="s">
         <v>26</v>
       </c>
       <c r="M287" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N287" t="s">
         <v>28</v>
       </c>
       <c r="O287" t="s">
         <v>2660</v>
       </c>
     </row>
     <row r="288" spans="1:15">
       <c r="A288">
-        <v>65011</v>
+        <v>65012</v>
       </c>
       <c r="B288" t="s">
         <v>2661</v>
       </c>
       <c r="C288" t="s">
         <v>2662</v>
       </c>
       <c r="D288" t="s">
         <v>2663</v>
       </c>
       <c r="E288" t="s">
         <v>2664</v>
       </c>
       <c r="F288" t="s">
         <v>2665</v>
       </c>
       <c r="G288" t="s">
         <v>2666</v>
       </c>
       <c r="H288" t="s">
         <v>2667</v>
       </c>
       <c r="I288" t="s">
         <v>2668</v>
       </c>
       <c r="J288" t="s">
         <v>24</v>
       </c>
       <c r="K288" t="s">
-        <v>139</v>
+        <v>2669</v>
       </c>
       <c r="L288" t="s">
         <v>26</v>
       </c>
       <c r="M288" t="s">
-        <v>140</v>
+        <v>2670</v>
       </c>
       <c r="N288" t="s">
         <v>28</v>
       </c>
       <c r="O288" t="s">
-        <v>2669</v>
+        <v>2671</v>
       </c>
     </row>
     <row r="289" spans="1:15">
       <c r="A289">
-        <v>65012</v>
+        <v>65013</v>
       </c>
       <c r="B289" t="s">
-        <v>2670</v>
+        <v>2672</v>
       </c>
       <c r="C289" t="s">
-        <v>2671</v>
+        <v>2673</v>
       </c>
       <c r="D289" t="s">
-        <v>2672</v>
+        <v>2674</v>
       </c>
       <c r="E289" t="s">
-        <v>2673</v>
+        <v>2675</v>
       </c>
       <c r="F289" t="s">
-        <v>2674</v>
+        <v>2676</v>
       </c>
       <c r="G289" t="s">
-        <v>2675</v>
+        <v>2677</v>
       </c>
       <c r="H289" t="s">
-        <v>2676</v>
+        <v>2678</v>
       </c>
       <c r="I289" t="s">
-        <v>2677</v>
+        <v>2679</v>
       </c>
       <c r="J289" t="s">
         <v>24</v>
       </c>
       <c r="K289" t="s">
-        <v>2678</v>
+        <v>25</v>
       </c>
       <c r="L289" t="s">
         <v>26</v>
       </c>
       <c r="M289" t="s">
-        <v>2679</v>
+        <v>27</v>
       </c>
       <c r="N289" t="s">
         <v>28</v>
       </c>
       <c r="O289" t="s">
         <v>2680</v>
       </c>
     </row>
     <row r="290" spans="1:15">
       <c r="A290">
-        <v>65013</v>
+        <v>65015</v>
       </c>
       <c r="B290" t="s">
         <v>2681</v>
       </c>
       <c r="C290" t="s">
         <v>2682</v>
       </c>
       <c r="D290" t="s">
         <v>2683</v>
       </c>
       <c r="E290" t="s">
         <v>2684</v>
       </c>
       <c r="F290" t="s">
         <v>2685</v>
       </c>
       <c r="G290" t="s">
         <v>2686</v>
       </c>
       <c r="H290" t="s">
         <v>2687</v>
       </c>
       <c r="I290" t="s">
         <v>2688</v>
       </c>
       <c r="J290" t="s">
         <v>24</v>
       </c>
       <c r="K290" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L290" t="s">
         <v>26</v>
       </c>
       <c r="M290" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N290" t="s">
         <v>28</v>
       </c>
       <c r="O290" t="s">
         <v>2689</v>
       </c>
     </row>
     <row r="291" spans="1:15">
       <c r="A291">
-        <v>65015</v>
+        <v>65016</v>
       </c>
       <c r="B291" t="s">
         <v>2690</v>
       </c>
       <c r="C291" t="s">
         <v>2691</v>
       </c>
       <c r="D291" t="s">
         <v>2692</v>
       </c>
       <c r="E291" t="s">
         <v>2693</v>
       </c>
       <c r="F291" t="s">
         <v>2694</v>
       </c>
       <c r="G291" t="s">
         <v>2695</v>
       </c>
       <c r="H291" t="s">
         <v>2696</v>
       </c>
       <c r="I291" t="s">
         <v>2697</v>
       </c>
       <c r="J291" t="s">
         <v>24</v>
       </c>
       <c r="K291" t="s">
-        <v>139</v>
+        <v>25</v>
       </c>
       <c r="L291" t="s">
         <v>26</v>
       </c>
       <c r="M291" t="s">
-        <v>140</v>
+        <v>27</v>
       </c>
       <c r="N291" t="s">
         <v>28</v>
       </c>
       <c r="O291" t="s">
         <v>2698</v>
       </c>
     </row>
     <row r="292" spans="1:15">
       <c r="A292">
-        <v>65016</v>
+        <v>65017</v>
       </c>
       <c r="B292" t="s">
         <v>2699</v>
       </c>
       <c r="C292" t="s">
         <v>2700</v>
       </c>
       <c r="D292" t="s">
         <v>2701</v>
       </c>
       <c r="E292" t="s">
         <v>2702</v>
       </c>
       <c r="F292" t="s">
         <v>2703</v>
       </c>
       <c r="G292" t="s">
         <v>2704</v>
       </c>
       <c r="H292" t="s">
         <v>2705</v>
       </c>
       <c r="I292" t="s">
         <v>2706</v>
       </c>
       <c r="J292" t="s">
         <v>24</v>
       </c>
       <c r="K292" t="s">
-        <v>25</v>
+        <v>2707</v>
       </c>
       <c r="L292" t="s">
         <v>26</v>
       </c>
       <c r="M292" t="s">
-        <v>27</v>
+        <v>2708</v>
       </c>
       <c r="N292" t="s">
         <v>28</v>
       </c>
       <c r="O292" t="s">
-        <v>2707</v>
+        <v>2709</v>
       </c>
     </row>
     <row r="293" spans="1:15">
       <c r="A293">
-        <v>65017</v>
+        <v>65018</v>
       </c>
       <c r="B293" t="s">
-        <v>2708</v>
+        <v>2710</v>
       </c>
       <c r="C293" t="s">
-        <v>2709</v>
+        <v>2711</v>
       </c>
       <c r="D293" t="s">
-        <v>2710</v>
+        <v>2712</v>
       </c>
       <c r="E293" t="s">
-        <v>2711</v>
+        <v>2713</v>
       </c>
       <c r="F293" t="s">
-        <v>2712</v>
+        <v>2714</v>
       </c>
       <c r="G293" t="s">
-        <v>2713</v>
+        <v>2715</v>
       </c>
       <c r="H293" t="s">
-        <v>2714</v>
+        <v>2716</v>
       </c>
       <c r="I293" t="s">
-        <v>2715</v>
+        <v>2717</v>
       </c>
       <c r="J293" t="s">
         <v>24</v>
       </c>
       <c r="K293" t="s">
-        <v>2716</v>
+        <v>2718</v>
       </c>
       <c r="L293" t="s">
         <v>26</v>
       </c>
       <c r="M293" t="s">
-        <v>2717</v>
+        <v>2719</v>
       </c>
       <c r="N293" t="s">
         <v>28</v>
       </c>
       <c r="O293" t="s">
-        <v>2718</v>
+        <v>2720</v>
       </c>
     </row>
     <row r="294" spans="1:15">
       <c r="A294">
-        <v>65018</v>
+        <v>65019</v>
       </c>
       <c r="B294" t="s">
-        <v>2719</v>
+        <v>2721</v>
       </c>
       <c r="C294" t="s">
-        <v>2720</v>
+        <v>2722</v>
       </c>
       <c r="D294" t="s">
-        <v>2721</v>
+        <v>2723</v>
       </c>
       <c r="E294" t="s">
-        <v>2722</v>
+        <v>2724</v>
       </c>
       <c r="F294" t="s">
-        <v>2723</v>
+        <v>2725</v>
       </c>
       <c r="G294" t="s">
-        <v>2724</v>
+        <v>2726</v>
       </c>
       <c r="H294" t="s">
-        <v>2725</v>
+        <v>2727</v>
       </c>
       <c r="I294" t="s">
-        <v>2726</v>
+        <v>2728</v>
       </c>
       <c r="J294" t="s">
         <v>24</v>
       </c>
       <c r="K294" t="s">
-        <v>2727</v>
+        <v>130</v>
       </c>
       <c r="L294" t="s">
         <v>26</v>
       </c>
       <c r="M294" t="s">
-        <v>2728</v>
+        <v>131</v>
       </c>
       <c r="N294" t="s">
         <v>28</v>
       </c>
       <c r="O294" t="s">
         <v>2729</v>
       </c>
     </row>
     <row r="295" spans="1:15">
       <c r="A295">
-        <v>65019</v>
+        <v>65020</v>
       </c>
       <c r="B295" t="s">
         <v>2730</v>
       </c>
       <c r="C295" t="s">
         <v>2731</v>
       </c>
       <c r="D295" t="s">
         <v>2732</v>
       </c>
       <c r="E295" t="s">
         <v>2733</v>
       </c>
       <c r="F295" t="s">
         <v>2734</v>
       </c>
       <c r="G295" t="s">
         <v>2735</v>
       </c>
       <c r="H295" t="s">
         <v>2736</v>
       </c>
       <c r="I295" t="s">
         <v>2737</v>
       </c>
       <c r="J295" t="s">
         <v>24</v>
       </c>
       <c r="K295" t="s">
-        <v>139</v>
+        <v>2738</v>
       </c>
       <c r="L295" t="s">
         <v>26</v>
       </c>
       <c r="M295" t="s">
-        <v>140</v>
+        <v>2739</v>
       </c>
       <c r="N295" t="s">
         <v>28</v>
       </c>
       <c r="O295" t="s">
-        <v>2738</v>
+        <v>2740</v>
       </c>
     </row>
     <row r="296" spans="1:15">
       <c r="A296">
-        <v>65020</v>
+        <v>65021</v>
       </c>
       <c r="B296" t="s">
-        <v>2739</v>
+        <v>2741</v>
       </c>
       <c r="C296" t="s">
-        <v>2740</v>
+        <v>2742</v>
       </c>
       <c r="D296" t="s">
-        <v>2741</v>
+        <v>2743</v>
       </c>
       <c r="E296" t="s">
-        <v>2742</v>
+        <v>2744</v>
       </c>
       <c r="F296" t="s">
-        <v>2743</v>
+        <v>2745</v>
       </c>
       <c r="G296" t="s">
-        <v>2744</v>
+        <v>2746</v>
       </c>
       <c r="H296" t="s">
-        <v>2745</v>
+        <v>2747</v>
       </c>
       <c r="I296" t="s">
-        <v>2746</v>
+        <v>2748</v>
       </c>
       <c r="J296" t="s">
         <v>24</v>
       </c>
       <c r="K296" t="s">
-        <v>2747</v>
+        <v>25</v>
       </c>
       <c r="L296" t="s">
         <v>26</v>
       </c>
       <c r="M296" t="s">
-        <v>2748</v>
+        <v>27</v>
       </c>
       <c r="N296" t="s">
         <v>28</v>
       </c>
       <c r="O296" t="s">
         <v>2749</v>
       </c>
     </row>
     <row r="297" spans="1:15">
       <c r="A297">
-        <v>65021</v>
+        <v>65022</v>
       </c>
       <c r="B297" t="s">
         <v>2750</v>
       </c>
       <c r="C297" t="s">
         <v>2751</v>
       </c>
       <c r="D297" t="s">
         <v>2752</v>
       </c>
       <c r="E297" t="s">
         <v>2753</v>
       </c>
       <c r="F297" t="s">
         <v>2754</v>
       </c>
       <c r="G297" t="s">
         <v>2755</v>
       </c>
       <c r="H297" t="s">
         <v>2756</v>
       </c>
       <c r="I297" t="s">
         <v>2757</v>
       </c>
       <c r="J297" t="s">
         <v>24</v>
       </c>
       <c r="K297" t="s">
         <v>25</v>
       </c>
       <c r="L297" t="s">
         <v>26</v>
       </c>
       <c r="M297" t="s">
         <v>27</v>
       </c>
       <c r="N297" t="s">
         <v>28</v>
       </c>
       <c r="O297" t="s">
         <v>2758</v>
       </c>
     </row>
     <row r="298" spans="1:15">
       <c r="A298">
-        <v>65022</v>
+        <v>65023</v>
       </c>
       <c r="B298" t="s">
         <v>2759</v>
       </c>
       <c r="C298" t="s">
         <v>2760</v>
       </c>
       <c r="D298" t="s">
         <v>2761</v>
       </c>
       <c r="E298" t="s">
         <v>2762</v>
       </c>
       <c r="F298" t="s">
         <v>2763</v>
       </c>
       <c r="G298" t="s">
         <v>2764</v>
       </c>
       <c r="H298" t="s">
         <v>2765</v>
       </c>
       <c r="I298" t="s">
         <v>2766</v>
       </c>
       <c r="J298" t="s">
         <v>24</v>
       </c>
       <c r="K298" t="s">
         <v>25</v>
       </c>
       <c r="L298" t="s">
         <v>26</v>
       </c>
       <c r="M298" t="s">
         <v>27</v>
       </c>
       <c r="N298" t="s">
         <v>28</v>
       </c>
       <c r="O298" t="s">
         <v>2767</v>
       </c>
     </row>
     <row r="299" spans="1:15">
       <c r="A299">
-        <v>65023</v>
+        <v>65025</v>
       </c>
       <c r="B299" t="s">
         <v>2768</v>
       </c>
       <c r="C299" t="s">
         <v>2769</v>
       </c>
       <c r="D299" t="s">
         <v>2770</v>
       </c>
       <c r="E299" t="s">
         <v>2771</v>
       </c>
       <c r="F299" t="s">
         <v>2772</v>
       </c>
       <c r="G299" t="s">
         <v>2773</v>
       </c>
       <c r="H299" t="s">
         <v>2774</v>
       </c>
       <c r="I299" t="s">
         <v>2775</v>
       </c>
       <c r="J299" t="s">
         <v>24</v>
       </c>
       <c r="K299" t="s">
         <v>25</v>
       </c>
       <c r="L299" t="s">
         <v>26</v>
       </c>
       <c r="M299" t="s">
         <v>27</v>
       </c>
       <c r="N299" t="s">
         <v>28</v>
       </c>
       <c r="O299" t="s">
         <v>2776</v>
       </c>
     </row>
     <row r="300" spans="1:15">
       <c r="A300">
-        <v>65025</v>
+        <v>65026</v>
       </c>
       <c r="B300" t="s">
         <v>2777</v>
       </c>
       <c r="C300" t="s">
         <v>2778</v>
       </c>
       <c r="D300" t="s">
         <v>2779</v>
       </c>
       <c r="E300" t="s">
         <v>2780</v>
       </c>
       <c r="F300" t="s">
         <v>2781</v>
       </c>
       <c r="G300" t="s">
         <v>2782</v>
       </c>
       <c r="H300" t="s">
         <v>2783</v>
       </c>
       <c r="I300" t="s">
         <v>2784</v>
       </c>
       <c r="J300" t="s">
         <v>24</v>
       </c>
       <c r="K300" t="s">
         <v>25</v>
       </c>
       <c r="L300" t="s">
         <v>26</v>
       </c>
       <c r="M300" t="s">
         <v>27</v>
       </c>
       <c r="N300" t="s">
         <v>28</v>
       </c>
       <c r="O300" t="s">
         <v>2785</v>
       </c>
     </row>
     <row r="301" spans="1:15">
       <c r="A301">
-        <v>65026</v>
+        <v>65027</v>
       </c>
       <c r="B301" t="s">
         <v>2786</v>
       </c>
       <c r="C301" t="s">
         <v>2787</v>
       </c>
       <c r="D301" t="s">
         <v>2788</v>
       </c>
       <c r="E301" t="s">
         <v>2789</v>
       </c>
       <c r="F301" t="s">
         <v>2790</v>
       </c>
       <c r="G301" t="s">
         <v>2791</v>
       </c>
       <c r="H301" t="s">
         <v>2792</v>
       </c>
       <c r="I301" t="s">
         <v>2793</v>
       </c>
       <c r="J301" t="s">
         <v>24</v>
       </c>
       <c r="K301" t="s">
-        <v>25</v>
+        <v>527</v>
       </c>
       <c r="L301" t="s">
         <v>26</v>
       </c>
       <c r="M301" t="s">
-        <v>27</v>
+        <v>528</v>
       </c>
       <c r="N301" t="s">
         <v>28</v>
       </c>
       <c r="O301" t="s">
         <v>2794</v>
       </c>
     </row>
     <row r="302" spans="1:15">
       <c r="A302">
-        <v>65027</v>
+        <v>65028</v>
       </c>
       <c r="B302" t="s">
         <v>2795</v>
       </c>
       <c r="C302" t="s">
         <v>2796</v>
       </c>
       <c r="D302" t="s">
         <v>2797</v>
       </c>
       <c r="E302" t="s">
         <v>2798</v>
       </c>
       <c r="F302" t="s">
         <v>2799</v>
       </c>
       <c r="G302" t="s">
         <v>2800</v>
       </c>
       <c r="H302" t="s">
         <v>2801</v>
       </c>
       <c r="I302" t="s">
         <v>2802</v>
       </c>
       <c r="J302" t="s">
         <v>24</v>
       </c>
       <c r="K302" t="s">
-        <v>536</v>
+        <v>25</v>
       </c>
       <c r="L302" t="s">
         <v>26</v>
       </c>
       <c r="M302" t="s">
-        <v>537</v>
+        <v>27</v>
       </c>
       <c r="N302" t="s">
         <v>28</v>
       </c>
       <c r="O302" t="s">
         <v>2803</v>
       </c>
     </row>
     <row r="303" spans="1:15">
       <c r="A303">
-        <v>65028</v>
+        <v>65030</v>
       </c>
       <c r="B303" t="s">
         <v>2804</v>
       </c>
       <c r="C303" t="s">
         <v>2805</v>
       </c>
       <c r="D303" t="s">
         <v>2806</v>
       </c>
       <c r="E303" t="s">
         <v>2807</v>
       </c>
       <c r="F303" t="s">
         <v>2808</v>
       </c>
       <c r="G303" t="s">
         <v>2809</v>
       </c>
       <c r="H303" t="s">
         <v>2810</v>
       </c>
       <c r="I303" t="s">
         <v>2811</v>
       </c>
       <c r="J303" t="s">
         <v>24</v>
       </c>
       <c r="K303" t="s">
         <v>25</v>
       </c>
       <c r="L303" t="s">
         <v>26</v>
       </c>
       <c r="M303" t="s">
         <v>27</v>
       </c>
       <c r="N303" t="s">
         <v>28</v>
       </c>
       <c r="O303" t="s">
         <v>2812</v>
       </c>
     </row>
     <row r="304" spans="1:15">
       <c r="A304">
-        <v>65030</v>
+        <v>65031</v>
       </c>
       <c r="B304" t="s">
         <v>2813</v>
       </c>
       <c r="C304" t="s">
         <v>2814</v>
       </c>
       <c r="D304" t="s">
         <v>2815</v>
       </c>
       <c r="E304" t="s">
         <v>2816</v>
       </c>
       <c r="F304" t="s">
         <v>2817</v>
       </c>
       <c r="G304" t="s">
         <v>2818</v>
       </c>
       <c r="H304" t="s">
         <v>2819</v>
       </c>
       <c r="I304" t="s">
         <v>2820</v>
       </c>
       <c r="J304" t="s">
         <v>24</v>
       </c>
       <c r="K304" t="s">
         <v>25</v>
       </c>
       <c r="L304" t="s">
         <v>26</v>
       </c>
       <c r="M304" t="s">
         <v>27</v>
       </c>
       <c r="N304" t="s">
         <v>28</v>
       </c>
       <c r="O304" t="s">
         <v>2821</v>
       </c>
     </row>
     <row r="305" spans="1:15">
       <c r="A305">
-        <v>65031</v>
+        <v>65032</v>
       </c>
       <c r="B305" t="s">
         <v>2822</v>
       </c>
       <c r="C305" t="s">
         <v>2823</v>
       </c>
       <c r="D305" t="s">
         <v>2824</v>
       </c>
       <c r="E305" t="s">
         <v>2825</v>
       </c>
       <c r="F305" t="s">
         <v>2826</v>
       </c>
       <c r="G305" t="s">
         <v>2827</v>
       </c>
       <c r="H305" t="s">
         <v>2828</v>
       </c>
       <c r="I305" t="s">
         <v>2829</v>
       </c>
       <c r="J305" t="s">
         <v>24</v>
       </c>
       <c r="K305" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L305" t="s">
         <v>26</v>
       </c>
       <c r="M305" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N305" t="s">
         <v>28</v>
       </c>
       <c r="O305" t="s">
         <v>2830</v>
       </c>
     </row>
     <row r="306" spans="1:15">
       <c r="A306">
-        <v>65032</v>
+        <v>65033</v>
       </c>
       <c r="B306" t="s">
         <v>2831</v>
       </c>
       <c r="C306" t="s">
         <v>2832</v>
       </c>
       <c r="D306" t="s">
         <v>2833</v>
       </c>
       <c r="E306" t="s">
         <v>2834</v>
       </c>
       <c r="F306" t="s">
         <v>2835</v>
       </c>
       <c r="G306" t="s">
         <v>2836</v>
       </c>
       <c r="H306" t="s">
         <v>2837</v>
       </c>
       <c r="I306" t="s">
         <v>2838</v>
       </c>
       <c r="J306" t="s">
         <v>24</v>
       </c>
       <c r="K306" t="s">
-        <v>139</v>
+        <v>2839</v>
       </c>
       <c r="L306" t="s">
         <v>26</v>
       </c>
       <c r="M306" t="s">
-        <v>140</v>
+        <v>2840</v>
       </c>
       <c r="N306" t="s">
         <v>28</v>
       </c>
       <c r="O306" t="s">
-        <v>2839</v>
+        <v>2841</v>
       </c>
     </row>
     <row r="307" spans="1:15">
       <c r="A307">
-        <v>65033</v>
+        <v>65034</v>
       </c>
       <c r="B307" t="s">
-        <v>2840</v>
+        <v>2842</v>
       </c>
       <c r="C307" t="s">
-        <v>2841</v>
+        <v>2843</v>
       </c>
       <c r="D307" t="s">
-        <v>2842</v>
+        <v>2844</v>
       </c>
       <c r="E307" t="s">
-        <v>2843</v>
+        <v>2845</v>
       </c>
       <c r="F307" t="s">
-        <v>2844</v>
+        <v>2846</v>
       </c>
       <c r="G307" t="s">
-        <v>2845</v>
+        <v>2847</v>
       </c>
       <c r="H307" t="s">
-        <v>2846</v>
+        <v>2848</v>
       </c>
       <c r="I307" t="s">
-        <v>2847</v>
+        <v>2849</v>
       </c>
       <c r="J307" t="s">
-        <v>24</v>
+        <v>361</v>
       </c>
       <c r="K307" t="s">
-        <v>2848</v>
+        <v>2001</v>
       </c>
       <c r="L307" t="s">
-        <v>26</v>
+        <v>363</v>
       </c>
       <c r="M307" t="s">
-        <v>2849</v>
+        <v>2002</v>
       </c>
       <c r="N307" t="s">
         <v>28</v>
       </c>
       <c r="O307" t="s">
         <v>2850</v>
       </c>
     </row>
     <row r="308" spans="1:15">
       <c r="A308">
-        <v>65034</v>
+        <v>65035</v>
       </c>
       <c r="B308" t="s">
         <v>2851</v>
       </c>
       <c r="C308" t="s">
         <v>2852</v>
       </c>
       <c r="D308" t="s">
         <v>2853</v>
       </c>
       <c r="E308" t="s">
         <v>2854</v>
       </c>
       <c r="F308" t="s">
         <v>2855</v>
       </c>
       <c r="G308" t="s">
         <v>2856</v>
       </c>
       <c r="H308" t="s">
         <v>2857</v>
       </c>
       <c r="I308" t="s">
         <v>2858</v>
       </c>
       <c r="J308" t="s">
-        <v>370</v>
+        <v>24</v>
       </c>
       <c r="K308" t="s">
-        <v>2010</v>
+        <v>25</v>
       </c>
       <c r="L308" t="s">
-        <v>372</v>
+        <v>26</v>
       </c>
       <c r="M308" t="s">
-        <v>2011</v>
+        <v>27</v>
       </c>
       <c r="N308" t="s">
         <v>28</v>
       </c>
       <c r="O308" t="s">
         <v>2859</v>
       </c>
     </row>
     <row r="309" spans="1:15">
       <c r="A309">
-        <v>65035</v>
+        <v>65036</v>
       </c>
       <c r="B309" t="s">
         <v>2860</v>
       </c>
       <c r="C309" t="s">
         <v>2861</v>
       </c>
       <c r="D309" t="s">
         <v>2862</v>
       </c>
       <c r="E309" t="s">
         <v>2863</v>
       </c>
       <c r="F309" t="s">
         <v>2864</v>
       </c>
       <c r="G309" t="s">
         <v>2865</v>
       </c>
       <c r="H309" t="s">
         <v>2866</v>
       </c>
       <c r="I309" t="s">
         <v>2867</v>
       </c>
       <c r="J309" t="s">
         <v>24</v>
       </c>
       <c r="K309" t="s">
         <v>25</v>
       </c>
       <c r="L309" t="s">
         <v>26</v>
       </c>
       <c r="M309" t="s">
         <v>27</v>
       </c>
       <c r="N309" t="s">
         <v>28</v>
       </c>
       <c r="O309" t="s">
         <v>2868</v>
       </c>
     </row>
     <row r="310" spans="1:15">
       <c r="A310">
-        <v>65036</v>
+        <v>65037</v>
       </c>
       <c r="B310" t="s">
         <v>2869</v>
       </c>
       <c r="C310" t="s">
         <v>2870</v>
       </c>
       <c r="D310" t="s">
         <v>2871</v>
       </c>
       <c r="E310" t="s">
         <v>2872</v>
       </c>
       <c r="F310" t="s">
         <v>2873</v>
       </c>
       <c r="G310" t="s">
         <v>2874</v>
       </c>
       <c r="H310" t="s">
         <v>2875</v>
       </c>
       <c r="I310" t="s">
         <v>2876</v>
       </c>
       <c r="J310" t="s">
         <v>24</v>
       </c>
       <c r="K310" t="s">
         <v>25</v>
       </c>
       <c r="L310" t="s">
         <v>26</v>
       </c>
       <c r="M310" t="s">
         <v>27</v>
       </c>
       <c r="N310" t="s">
         <v>28</v>
       </c>
       <c r="O310" t="s">
         <v>2877</v>
       </c>
     </row>
     <row r="311" spans="1:15">
       <c r="A311">
-        <v>65037</v>
+        <v>65038</v>
       </c>
       <c r="B311" t="s">
         <v>2878</v>
       </c>
       <c r="C311" t="s">
         <v>2879</v>
       </c>
       <c r="D311" t="s">
         <v>2880</v>
       </c>
       <c r="E311" t="s">
         <v>2881</v>
       </c>
       <c r="F311" t="s">
         <v>2882</v>
       </c>
       <c r="G311" t="s">
         <v>2883</v>
       </c>
       <c r="H311" t="s">
         <v>2884</v>
       </c>
       <c r="I311" t="s">
         <v>2885</v>
       </c>
       <c r="J311" t="s">
         <v>24</v>
       </c>
       <c r="K311" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L311" t="s">
         <v>26</v>
       </c>
       <c r="M311" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N311" t="s">
         <v>28</v>
       </c>
       <c r="O311" t="s">
         <v>2886</v>
       </c>
     </row>
     <row r="312" spans="1:15">
       <c r="A312">
-        <v>65038</v>
+        <v>65039</v>
       </c>
       <c r="B312" t="s">
         <v>2887</v>
       </c>
       <c r="C312" t="s">
         <v>2888</v>
       </c>
       <c r="D312" t="s">
         <v>2889</v>
       </c>
       <c r="E312" t="s">
         <v>2890</v>
       </c>
       <c r="F312" t="s">
         <v>2891</v>
       </c>
       <c r="G312" t="s">
         <v>2892</v>
       </c>
       <c r="H312" t="s">
         <v>2893</v>
       </c>
       <c r="I312" t="s">
         <v>2894</v>
       </c>
       <c r="J312" t="s">
         <v>24</v>
       </c>
       <c r="K312" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="L312" t="s">
         <v>26</v>
       </c>
       <c r="M312" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="N312" t="s">
         <v>28</v>
       </c>
       <c r="O312" t="s">
         <v>2895</v>
       </c>
     </row>
     <row r="313" spans="1:15">
       <c r="A313">
-        <v>65039</v>
+        <v>65040</v>
       </c>
       <c r="B313" t="s">
         <v>2896</v>
       </c>
       <c r="C313" t="s">
         <v>2897</v>
       </c>
       <c r="D313" t="s">
         <v>2898</v>
       </c>
       <c r="E313" t="s">
         <v>2899</v>
       </c>
       <c r="F313" t="s">
         <v>2900</v>
       </c>
       <c r="G313" t="s">
         <v>2901</v>
       </c>
       <c r="H313" t="s">
         <v>2902</v>
       </c>
       <c r="I313" t="s">
         <v>2903</v>
       </c>
       <c r="J313" t="s">
         <v>24</v>
       </c>
       <c r="K313" t="s">
-        <v>139</v>
+        <v>1302</v>
       </c>
       <c r="L313" t="s">
         <v>26</v>
       </c>
       <c r="M313" t="s">
-        <v>140</v>
+        <v>1303</v>
       </c>
       <c r="N313" t="s">
         <v>28</v>
       </c>
       <c r="O313" t="s">
         <v>2904</v>
       </c>
     </row>
     <row r="314" spans="1:15">
       <c r="A314">
-        <v>65040</v>
+        <v>65043</v>
       </c>
       <c r="B314" t="s">
         <v>2905</v>
       </c>
       <c r="C314" t="s">
         <v>2906</v>
       </c>
       <c r="D314" t="s">
         <v>2907</v>
       </c>
       <c r="E314" t="s">
         <v>2908</v>
       </c>
       <c r="F314" t="s">
         <v>2909</v>
       </c>
       <c r="G314" t="s">
         <v>2910</v>
       </c>
       <c r="H314" t="s">
         <v>2911</v>
       </c>
       <c r="I314" t="s">
         <v>2912</v>
       </c>
       <c r="J314" t="s">
         <v>24</v>
       </c>
       <c r="K314" t="s">
-        <v>1311</v>
+        <v>25</v>
       </c>
       <c r="L314" t="s">
         <v>26</v>
       </c>
       <c r="M314" t="s">
-        <v>1312</v>
+        <v>27</v>
       </c>
       <c r="N314" t="s">
         <v>28</v>
       </c>
       <c r="O314" t="s">
         <v>2913</v>
       </c>
     </row>
     <row r="315" spans="1:15">
       <c r="A315">
-        <v>65043</v>
+        <v>65044</v>
       </c>
       <c r="B315" t="s">
         <v>2914</v>
       </c>
       <c r="C315" t="s">
         <v>2915</v>
       </c>
       <c r="D315" t="s">
         <v>2916</v>
       </c>
       <c r="E315" t="s">
         <v>2917</v>
       </c>
       <c r="F315" t="s">
         <v>2918</v>
       </c>
       <c r="G315" t="s">
         <v>2919</v>
       </c>
       <c r="H315" t="s">
         <v>2920</v>
       </c>
       <c r="I315" t="s">
         <v>2921</v>
       </c>
       <c r="J315" t="s">
         <v>24</v>
       </c>
       <c r="K315" t="s">
         <v>25</v>
       </c>
       <c r="L315" t="s">
         <v>26</v>
       </c>
       <c r="M315" t="s">
         <v>27</v>
       </c>
       <c r="N315" t="s">
         <v>28</v>
       </c>
       <c r="O315" t="s">
         <v>2922</v>
       </c>
     </row>
     <row r="316" spans="1:15">
       <c r="A316">
-        <v>65044</v>
+        <v>65045</v>
       </c>
       <c r="B316" t="s">
         <v>2923</v>
       </c>
       <c r="C316" t="s">
         <v>2924</v>
       </c>
       <c r="D316" t="s">
         <v>2925</v>
       </c>
       <c r="E316" t="s">
         <v>2926</v>
       </c>
       <c r="F316" t="s">
         <v>2927</v>
       </c>
       <c r="G316" t="s">
         <v>2928</v>
       </c>
       <c r="H316" t="s">
         <v>2929</v>
       </c>
       <c r="I316" t="s">
         <v>2930</v>
       </c>
       <c r="J316" t="s">
-        <v>24</v>
+        <v>2931</v>
       </c>
       <c r="K316" t="s">
-        <v>25</v>
+        <v>2932</v>
       </c>
       <c r="L316" t="s">
-        <v>26</v>
+        <v>2933</v>
       </c>
       <c r="M316" t="s">
-        <v>27</v>
+        <v>2934</v>
       </c>
       <c r="N316" t="s">
         <v>28</v>
       </c>
       <c r="O316" t="s">
-        <v>2931</v>
+        <v>2935</v>
       </c>
     </row>
     <row r="317" spans="1:15">
       <c r="A317">
-        <v>65045</v>
+        <v>65046</v>
       </c>
       <c r="B317" t="s">
-        <v>2932</v>
+        <v>2936</v>
       </c>
       <c r="C317" t="s">
-        <v>2933</v>
+        <v>2937</v>
       </c>
       <c r="D317" t="s">
-        <v>2934</v>
+        <v>2938</v>
       </c>
       <c r="E317" t="s">
-        <v>2935</v>
+        <v>2939</v>
       </c>
       <c r="F317" t="s">
-        <v>2936</v>
+        <v>2940</v>
       </c>
       <c r="G317" t="s">
-        <v>2937</v>
+        <v>2941</v>
       </c>
       <c r="H317" t="s">
-        <v>2938</v>
+        <v>2942</v>
       </c>
       <c r="I317" t="s">
-        <v>2939</v>
+        <v>2943</v>
       </c>
       <c r="J317" t="s">
-        <v>2940</v>
+        <v>24</v>
       </c>
       <c r="K317" t="s">
-        <v>2941</v>
+        <v>47</v>
       </c>
       <c r="L317" t="s">
-        <v>2942</v>
+        <v>26</v>
       </c>
       <c r="M317" t="s">
-        <v>2943</v>
+        <v>48</v>
       </c>
       <c r="N317" t="s">
         <v>28</v>
       </c>
       <c r="O317" t="s">
         <v>2944</v>
       </c>
     </row>
     <row r="318" spans="1:15">
       <c r="A318">
-        <v>65046</v>
+        <v>65047</v>
       </c>
       <c r="B318" t="s">
         <v>2945</v>
       </c>
       <c r="C318" t="s">
         <v>2946</v>
       </c>
       <c r="D318" t="s">
         <v>2947</v>
       </c>
       <c r="E318" t="s">
         <v>2948</v>
       </c>
       <c r="F318" t="s">
         <v>2949</v>
       </c>
       <c r="G318" t="s">
         <v>2950</v>
       </c>
       <c r="H318" t="s">
         <v>2951</v>
       </c>
       <c r="I318" t="s">
         <v>2952</v>
       </c>
       <c r="J318" t="s">
         <v>24</v>
       </c>
       <c r="K318" t="s">
-        <v>47</v>
+        <v>2932</v>
       </c>
       <c r="L318" t="s">
         <v>26</v>
       </c>
       <c r="M318" t="s">
-        <v>48</v>
+        <v>2934</v>
       </c>
       <c r="N318" t="s">
         <v>28</v>
       </c>
       <c r="O318" t="s">
         <v>2953</v>
       </c>
     </row>
     <row r="319" spans="1:15">
       <c r="A319">
-        <v>65047</v>
+        <v>65049</v>
       </c>
       <c r="B319" t="s">
         <v>2954</v>
       </c>
       <c r="C319" t="s">
         <v>2955</v>
       </c>
       <c r="D319" t="s">
         <v>2956</v>
       </c>
       <c r="E319" t="s">
         <v>2957</v>
       </c>
       <c r="F319" t="s">
         <v>2958</v>
       </c>
       <c r="G319" t="s">
         <v>2959</v>
       </c>
       <c r="H319" t="s">
         <v>2960</v>
       </c>
       <c r="I319" t="s">
         <v>2961</v>
       </c>
       <c r="J319" t="s">
         <v>24</v>
       </c>
       <c r="K319" t="s">
-        <v>2941</v>
+        <v>876</v>
       </c>
       <c r="L319" t="s">
         <v>26</v>
       </c>
       <c r="M319" t="s">
-        <v>2943</v>
+        <v>877</v>
       </c>
       <c r="N319" t="s">
         <v>28</v>
       </c>
       <c r="O319" t="s">
         <v>2962</v>
       </c>
     </row>
     <row r="320" spans="1:15">
       <c r="A320">
-        <v>65049</v>
+        <v>65050</v>
       </c>
       <c r="B320" t="s">
         <v>2963</v>
       </c>
       <c r="C320" t="s">
         <v>2964</v>
       </c>
       <c r="D320" t="s">
         <v>2965</v>
       </c>
       <c r="E320" t="s">
         <v>2966</v>
       </c>
       <c r="F320" t="s">
         <v>2967</v>
       </c>
       <c r="G320" t="s">
         <v>2968</v>
       </c>
       <c r="H320" t="s">
         <v>2969</v>
       </c>
       <c r="I320" t="s">
         <v>2970</v>
       </c>
       <c r="J320" t="s">
         <v>24</v>
       </c>
       <c r="K320" t="s">
-        <v>885</v>
+        <v>25</v>
       </c>
       <c r="L320" t="s">
         <v>26</v>
       </c>
       <c r="M320" t="s">
-        <v>886</v>
+        <v>27</v>
       </c>
       <c r="N320" t="s">
         <v>28</v>
       </c>
       <c r="O320" t="s">
         <v>2971</v>
       </c>
     </row>
     <row r="321" spans="1:15">
       <c r="A321">
-        <v>65050</v>
+        <v>65051</v>
       </c>
       <c r="B321" t="s">
         <v>2972</v>
       </c>
       <c r="C321" t="s">
         <v>2973</v>
       </c>
       <c r="D321" t="s">
         <v>2974</v>
       </c>
       <c r="E321" t="s">
         <v>2975</v>
       </c>
       <c r="F321" t="s">
         <v>2976</v>
       </c>
       <c r="G321" t="s">
         <v>2977</v>
       </c>
       <c r="H321" t="s">
         <v>2978</v>
       </c>
       <c r="I321" t="s">
         <v>2979</v>
       </c>
       <c r="J321" t="s">
         <v>24</v>
       </c>
       <c r="K321" t="s">
-        <v>25</v>
+        <v>556</v>
       </c>
       <c r="L321" t="s">
         <v>26</v>
       </c>
       <c r="M321" t="s">
-        <v>27</v>
+        <v>557</v>
       </c>
       <c r="N321" t="s">
         <v>28</v>
       </c>
       <c r="O321" t="s">
         <v>2980</v>
       </c>
     </row>
     <row r="322" spans="1:15">
       <c r="A322">
-        <v>65051</v>
+        <v>65053</v>
       </c>
       <c r="B322" t="s">
         <v>2981</v>
       </c>
       <c r="C322" t="s">
         <v>2982</v>
       </c>
       <c r="D322" t="s">
         <v>2983</v>
       </c>
       <c r="E322" t="s">
         <v>2984</v>
       </c>
       <c r="F322" t="s">
         <v>2985</v>
       </c>
       <c r="G322" t="s">
         <v>2986</v>
       </c>
       <c r="H322" t="s">
         <v>2987</v>
       </c>
       <c r="I322" t="s">
         <v>2988</v>
       </c>
       <c r="J322" t="s">
         <v>24</v>
       </c>
       <c r="K322" t="s">
-        <v>565</v>
+        <v>130</v>
       </c>
       <c r="L322" t="s">
         <v>26</v>
       </c>
       <c r="M322" t="s">
-        <v>566</v>
+        <v>131</v>
       </c>
       <c r="N322" t="s">
         <v>28</v>
       </c>
       <c r="O322" t="s">
         <v>2989</v>
       </c>
     </row>
     <row r="323" spans="1:15">
       <c r="A323">
-        <v>65053</v>
+        <v>65054</v>
       </c>
       <c r="B323" t="s">
         <v>2990</v>
       </c>
       <c r="C323" t="s">
         <v>2991</v>
       </c>
       <c r="D323" t="s">
         <v>2992</v>
       </c>
       <c r="E323" t="s">
         <v>2993</v>
       </c>
       <c r="F323" t="s">
         <v>2994</v>
       </c>
       <c r="G323" t="s">
         <v>2995</v>
       </c>
       <c r="H323" t="s">
         <v>2996</v>
       </c>
       <c r="I323" t="s">
         <v>2997</v>
       </c>
       <c r="J323" t="s">
-        <v>24</v>
+        <v>361</v>
       </c>
       <c r="K323" t="s">
-        <v>139</v>
+        <v>168</v>
       </c>
       <c r="L323" t="s">
-        <v>26</v>
+        <v>363</v>
       </c>
       <c r="M323" t="s">
-        <v>140</v>
+        <v>169</v>
       </c>
       <c r="N323" t="s">
         <v>28</v>
       </c>
       <c r="O323" t="s">
         <v>2998</v>
       </c>
     </row>
     <row r="324" spans="1:15">
       <c r="A324">
-        <v>65054</v>
+        <v>65055</v>
       </c>
       <c r="B324" t="s">
         <v>2999</v>
       </c>
       <c r="C324" t="s">
         <v>3000</v>
       </c>
       <c r="D324" t="s">
         <v>3001</v>
       </c>
       <c r="E324" t="s">
         <v>3002</v>
       </c>
       <c r="F324" t="s">
         <v>3003</v>
       </c>
       <c r="G324" t="s">
         <v>3004</v>
       </c>
       <c r="H324" t="s">
         <v>3005</v>
       </c>
       <c r="I324" t="s">
         <v>3006</v>
       </c>
       <c r="J324" t="s">
-        <v>370</v>
+        <v>24</v>
       </c>
       <c r="K324" t="s">
-        <v>177</v>
+        <v>2001</v>
       </c>
       <c r="L324" t="s">
-        <v>372</v>
+        <v>26</v>
       </c>
       <c r="M324" t="s">
-        <v>178</v>
+        <v>2002</v>
       </c>
       <c r="N324" t="s">
         <v>28</v>
       </c>
       <c r="O324" t="s">
         <v>3007</v>
       </c>
     </row>
     <row r="325" spans="1:15">
       <c r="A325">
-        <v>65055</v>
+        <v>65057</v>
       </c>
       <c r="B325" t="s">
         <v>3008</v>
       </c>
       <c r="C325" t="s">
         <v>3009</v>
       </c>
       <c r="D325" t="s">
         <v>3010</v>
       </c>
       <c r="E325" t="s">
         <v>3011</v>
       </c>
       <c r="F325" t="s">
         <v>3012</v>
       </c>
       <c r="G325" t="s">
         <v>3013</v>
       </c>
       <c r="H325" t="s">
         <v>3014</v>
       </c>
       <c r="I325" t="s">
         <v>3015</v>
       </c>
       <c r="J325" t="s">
         <v>24</v>
       </c>
       <c r="K325" t="s">
-        <v>2010</v>
+        <v>670</v>
       </c>
       <c r="L325" t="s">
         <v>26</v>
       </c>
       <c r="M325" t="s">
-        <v>2011</v>
+        <v>671</v>
       </c>
       <c r="N325" t="s">
         <v>28</v>
       </c>
       <c r="O325" t="s">
         <v>3016</v>
       </c>
     </row>
     <row r="326" spans="1:15">
       <c r="A326">
-        <v>65057</v>
+        <v>65058</v>
       </c>
       <c r="B326" t="s">
         <v>3017</v>
       </c>
       <c r="C326" t="s">
         <v>3018</v>
       </c>
       <c r="D326" t="s">
         <v>3019</v>
       </c>
       <c r="E326" t="s">
         <v>3020</v>
       </c>
       <c r="F326" t="s">
         <v>3021</v>
       </c>
       <c r="G326" t="s">
         <v>3022</v>
       </c>
       <c r="H326" t="s">
         <v>3023</v>
       </c>
       <c r="I326" t="s">
         <v>3024</v>
       </c>
       <c r="J326" t="s">
-        <v>24</v>
+        <v>361</v>
       </c>
       <c r="K326" t="s">
-        <v>679</v>
+        <v>527</v>
       </c>
       <c r="L326" t="s">
-        <v>26</v>
+        <v>363</v>
       </c>
       <c r="M326" t="s">
-        <v>680</v>
+        <v>528</v>
       </c>
       <c r="N326" t="s">
         <v>28</v>
       </c>
       <c r="O326" t="s">
         <v>3025</v>
       </c>
     </row>
     <row r="327" spans="1:15">
       <c r="A327">
-        <v>65058</v>
+        <v>65059</v>
       </c>
       <c r="B327" t="s">
         <v>3026</v>
       </c>
       <c r="C327" t="s">
         <v>3027</v>
       </c>
       <c r="D327" t="s">
         <v>3028</v>
       </c>
       <c r="E327" t="s">
         <v>3029</v>
       </c>
       <c r="F327" t="s">
         <v>3030</v>
       </c>
       <c r="G327" t="s">
         <v>3031</v>
       </c>
       <c r="H327" t="s">
         <v>3032</v>
       </c>
       <c r="I327" t="s">
         <v>3033</v>
       </c>
       <c r="J327" t="s">
-        <v>370</v>
+        <v>24</v>
       </c>
       <c r="K327" t="s">
-        <v>536</v>
+        <v>130</v>
       </c>
       <c r="L327" t="s">
-        <v>372</v>
+        <v>26</v>
       </c>
       <c r="M327" t="s">
-        <v>537</v>
+        <v>131</v>
       </c>
       <c r="N327" t="s">
         <v>28</v>
       </c>
       <c r="O327" t="s">
         <v>3034</v>
       </c>
     </row>
     <row r="328" spans="1:15">
       <c r="A328">
-        <v>65059</v>
+        <v>65060</v>
       </c>
       <c r="B328" t="s">
         <v>3035</v>
       </c>
       <c r="C328" t="s">
         <v>3036</v>
       </c>
       <c r="D328" t="s">
         <v>3037</v>
       </c>
       <c r="E328" t="s">
         <v>3038</v>
       </c>
       <c r="F328" t="s">
         <v>3039</v>
       </c>
       <c r="G328" t="s">
         <v>3040</v>
       </c>
       <c r="H328" t="s">
         <v>3041</v>
       </c>
       <c r="I328" t="s">
         <v>3042</v>
       </c>
       <c r="J328" t="s">
         <v>24</v>
       </c>
       <c r="K328" t="s">
-        <v>139</v>
+        <v>47</v>
       </c>
       <c r="L328" t="s">
         <v>26</v>
       </c>
       <c r="M328" t="s">
-        <v>140</v>
+        <v>48</v>
       </c>
       <c r="N328" t="s">
         <v>28</v>
       </c>
       <c r="O328" t="s">
         <v>3043</v>
       </c>
     </row>
     <row r="329" spans="1:15">
       <c r="A329">
-        <v>65060</v>
+        <v>65061</v>
       </c>
       <c r="B329" t="s">
         <v>3044</v>
       </c>
       <c r="C329" t="s">
         <v>3045</v>
       </c>
       <c r="D329" t="s">
         <v>3046</v>
       </c>
       <c r="E329" t="s">
         <v>3047</v>
       </c>
       <c r="F329" t="s">
         <v>3048</v>
       </c>
       <c r="G329" t="s">
         <v>3049</v>
       </c>
       <c r="H329" t="s">
         <v>3050</v>
       </c>
       <c r="I329" t="s">
         <v>3051</v>
       </c>
       <c r="J329" t="s">
         <v>24</v>
       </c>
       <c r="K329" t="s">
-        <v>47</v>
+        <v>1302</v>
       </c>
       <c r="L329" t="s">
         <v>26</v>
       </c>
       <c r="M329" t="s">
-        <v>48</v>
+        <v>1303</v>
       </c>
       <c r="N329" t="s">
         <v>28</v>
       </c>
       <c r="O329" t="s">
         <v>3052</v>
       </c>
     </row>
     <row r="330" spans="1:15">
       <c r="A330">
-        <v>65061</v>
+        <v>65063</v>
       </c>
       <c r="B330" t="s">
         <v>3053</v>
       </c>
       <c r="C330" t="s">
         <v>3054</v>
       </c>
       <c r="D330" t="s">
         <v>3055</v>
       </c>
       <c r="E330" t="s">
         <v>3056</v>
       </c>
       <c r="F330" t="s">
         <v>3057</v>
       </c>
       <c r="G330" t="s">
         <v>3058</v>
       </c>
       <c r="H330" t="s">
         <v>3059</v>
       </c>
       <c r="I330" t="s">
         <v>3060</v>
       </c>
       <c r="J330" t="s">
         <v>24</v>
       </c>
       <c r="K330" t="s">
-        <v>1311</v>
+        <v>829</v>
       </c>
       <c r="L330" t="s">
         <v>26</v>
       </c>
       <c r="M330" t="s">
-        <v>1312</v>
+        <v>830</v>
       </c>
       <c r="N330" t="s">
         <v>28</v>
       </c>
       <c r="O330" t="s">
         <v>3061</v>
       </c>
     </row>
     <row r="331" spans="1:15">
       <c r="A331">
-        <v>65063</v>
+        <v>65068</v>
       </c>
       <c r="B331" t="s">
         <v>3062</v>
       </c>
       <c r="C331" t="s">
         <v>3063</v>
       </c>
       <c r="D331" t="s">
         <v>3064</v>
       </c>
       <c r="E331" t="s">
         <v>3065</v>
       </c>
       <c r="F331" t="s">
         <v>3066</v>
       </c>
       <c r="G331" t="s">
         <v>3067</v>
       </c>
       <c r="H331" t="s">
         <v>3068</v>
       </c>
       <c r="I331" t="s">
         <v>3069</v>
       </c>
       <c r="J331" t="s">
         <v>24</v>
       </c>
       <c r="K331" t="s">
-        <v>838</v>
+        <v>25</v>
       </c>
       <c r="L331" t="s">
         <v>26</v>
       </c>
       <c r="M331" t="s">
-        <v>839</v>
+        <v>27</v>
       </c>
       <c r="N331" t="s">
         <v>28</v>
       </c>
       <c r="O331" t="s">
         <v>3070</v>
       </c>
     </row>
     <row r="332" spans="1:15">
       <c r="A332">
-        <v>65068</v>
+        <v>65069</v>
       </c>
       <c r="B332" t="s">
         <v>3071</v>
       </c>
       <c r="C332" t="s">
         <v>3072</v>
       </c>
       <c r="D332" t="s">
         <v>3073</v>
       </c>
       <c r="E332" t="s">
         <v>3074</v>
       </c>
       <c r="F332" t="s">
         <v>3075</v>
       </c>
       <c r="G332" t="s">
         <v>3076</v>
       </c>
       <c r="H332" t="s">
         <v>3077</v>
       </c>
       <c r="I332" t="s">
         <v>3078</v>
       </c>
       <c r="J332" t="s">
         <v>24</v>
       </c>
       <c r="K332" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L332" t="s">
         <v>26</v>
       </c>
       <c r="M332" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N332" t="s">
         <v>28</v>
       </c>
       <c r="O332" t="s">
         <v>3079</v>
       </c>
     </row>
     <row r="333" spans="1:15">
       <c r="A333">
-        <v>65069</v>
+        <v>65071</v>
       </c>
       <c r="B333" t="s">
         <v>3080</v>
       </c>
       <c r="C333" t="s">
         <v>3081</v>
       </c>
       <c r="D333" t="s">
         <v>3082</v>
       </c>
       <c r="E333" t="s">
         <v>3083</v>
       </c>
       <c r="F333" t="s">
         <v>3084</v>
       </c>
       <c r="G333" t="s">
         <v>3085</v>
       </c>
       <c r="H333" t="s">
         <v>3086</v>
       </c>
       <c r="I333" t="s">
         <v>3087</v>
       </c>
       <c r="J333" t="s">
         <v>24</v>
       </c>
       <c r="K333" t="s">
-        <v>139</v>
+        <v>25</v>
       </c>
       <c r="L333" t="s">
         <v>26</v>
       </c>
       <c r="M333" t="s">
-        <v>140</v>
+        <v>27</v>
       </c>
       <c r="N333" t="s">
         <v>28</v>
       </c>
       <c r="O333" t="s">
         <v>3088</v>
       </c>
     </row>
     <row r="334" spans="1:15">
       <c r="A334">
-        <v>65071</v>
+        <v>65073</v>
       </c>
       <c r="B334" t="s">
         <v>3089</v>
       </c>
       <c r="C334" t="s">
         <v>3090</v>
       </c>
       <c r="D334" t="s">
         <v>3091</v>
       </c>
       <c r="E334" t="s">
         <v>3092</v>
       </c>
       <c r="F334" t="s">
         <v>3093</v>
       </c>
       <c r="G334" t="s">
         <v>3094</v>
       </c>
       <c r="H334" t="s">
         <v>3095</v>
       </c>
       <c r="I334" t="s">
         <v>3096</v>
       </c>
       <c r="J334" t="s">
         <v>24</v>
       </c>
       <c r="K334" t="s">
         <v>25</v>
       </c>
       <c r="L334" t="s">
         <v>26</v>
       </c>
       <c r="M334" t="s">
         <v>27</v>
       </c>
       <c r="N334" t="s">
         <v>28</v>
       </c>
       <c r="O334" t="s">
         <v>3097</v>
       </c>
     </row>
     <row r="335" spans="1:15">
       <c r="A335">
-        <v>65073</v>
+        <v>65074</v>
       </c>
       <c r="B335" t="s">
         <v>3098</v>
       </c>
       <c r="C335" t="s">
         <v>3099</v>
       </c>
       <c r="D335" t="s">
         <v>3100</v>
       </c>
       <c r="E335" t="s">
         <v>3101</v>
       </c>
       <c r="F335" t="s">
         <v>3102</v>
       </c>
       <c r="G335" t="s">
         <v>3103</v>
       </c>
       <c r="H335" t="s">
         <v>3104</v>
       </c>
       <c r="I335" t="s">
         <v>3105</v>
       </c>
       <c r="J335" t="s">
         <v>24</v>
       </c>
       <c r="K335" t="s">
-        <v>25</v>
+        <v>3106</v>
       </c>
       <c r="L335" t="s">
         <v>26</v>
       </c>
       <c r="M335" t="s">
-        <v>27</v>
+        <v>3107</v>
       </c>
       <c r="N335" t="s">
         <v>28</v>
       </c>
       <c r="O335" t="s">
-        <v>3106</v>
+        <v>3108</v>
       </c>
     </row>
     <row r="336" spans="1:15">
       <c r="A336">
-        <v>65074</v>
+        <v>65075</v>
       </c>
       <c r="B336" t="s">
-        <v>3107</v>
+        <v>3109</v>
       </c>
       <c r="C336" t="s">
-        <v>3108</v>
+        <v>3110</v>
       </c>
       <c r="D336" t="s">
-        <v>3109</v>
+        <v>3111</v>
       </c>
       <c r="E336" t="s">
-        <v>3110</v>
+        <v>3112</v>
       </c>
       <c r="F336" t="s">
-        <v>3111</v>
+        <v>3113</v>
       </c>
       <c r="G336" t="s">
-        <v>3112</v>
+        <v>3114</v>
       </c>
       <c r="H336" t="s">
-        <v>3113</v>
+        <v>3115</v>
       </c>
       <c r="I336" t="s">
-        <v>3114</v>
+        <v>3116</v>
       </c>
       <c r="J336" t="s">
-        <v>24</v>
+        <v>361</v>
       </c>
       <c r="K336" t="s">
-        <v>3115</v>
+        <v>2839</v>
       </c>
       <c r="L336" t="s">
-        <v>26</v>
+        <v>363</v>
       </c>
       <c r="M336" t="s">
-        <v>3116</v>
+        <v>2840</v>
       </c>
       <c r="N336" t="s">
         <v>28</v>
       </c>
       <c r="O336" t="s">
         <v>3117</v>
       </c>
     </row>
     <row r="337" spans="1:15">
       <c r="A337">
-        <v>65075</v>
+        <v>65076</v>
       </c>
       <c r="B337" t="s">
         <v>3118</v>
       </c>
       <c r="C337" t="s">
         <v>3119</v>
       </c>
       <c r="D337" t="s">
         <v>3120</v>
       </c>
       <c r="E337" t="s">
         <v>3121</v>
       </c>
       <c r="F337" t="s">
         <v>3122</v>
       </c>
       <c r="G337" t="s">
         <v>3123</v>
       </c>
       <c r="H337" t="s">
         <v>3124</v>
       </c>
       <c r="I337" t="s">
         <v>3125</v>
       </c>
       <c r="J337" t="s">
-        <v>370</v>
+        <v>24</v>
       </c>
       <c r="K337" t="s">
-        <v>2848</v>
+        <v>130</v>
       </c>
       <c r="L337" t="s">
-        <v>372</v>
+        <v>26</v>
       </c>
       <c r="M337" t="s">
-        <v>2849</v>
+        <v>131</v>
       </c>
       <c r="N337" t="s">
         <v>28</v>
       </c>
       <c r="O337" t="s">
         <v>3126</v>
       </c>
     </row>
     <row r="338" spans="1:15">
       <c r="A338">
-        <v>65076</v>
+        <v>65077</v>
       </c>
       <c r="B338" t="s">
         <v>3127</v>
       </c>
       <c r="C338" t="s">
         <v>3128</v>
       </c>
       <c r="D338" t="s">
         <v>3129</v>
       </c>
       <c r="E338" t="s">
         <v>3130</v>
       </c>
       <c r="F338" t="s">
         <v>3131</v>
       </c>
       <c r="G338" t="s">
         <v>3132</v>
       </c>
       <c r="H338" t="s">
         <v>3133</v>
       </c>
       <c r="I338" t="s">
         <v>3134</v>
       </c>
       <c r="J338" t="s">
         <v>24</v>
       </c>
       <c r="K338" t="s">
-        <v>139</v>
+        <v>556</v>
       </c>
       <c r="L338" t="s">
         <v>26</v>
       </c>
       <c r="M338" t="s">
-        <v>140</v>
+        <v>557</v>
       </c>
       <c r="N338" t="s">
         <v>28</v>
       </c>
       <c r="O338" t="s">
         <v>3135</v>
       </c>
     </row>
     <row r="339" spans="1:15">
       <c r="A339">
-        <v>65077</v>
+        <v>65080</v>
       </c>
       <c r="B339" t="s">
         <v>3136</v>
       </c>
       <c r="C339" t="s">
         <v>3137</v>
       </c>
       <c r="D339" t="s">
         <v>3138</v>
       </c>
       <c r="E339" t="s">
         <v>3139</v>
       </c>
       <c r="F339" t="s">
         <v>3140</v>
       </c>
       <c r="G339" t="s">
         <v>3141</v>
       </c>
       <c r="H339" t="s">
         <v>3142</v>
       </c>
       <c r="I339" t="s">
         <v>3143</v>
       </c>
       <c r="J339" t="s">
         <v>24</v>
       </c>
       <c r="K339" t="s">
-        <v>565</v>
+        <v>47</v>
       </c>
       <c r="L339" t="s">
         <v>26</v>
       </c>
       <c r="M339" t="s">
-        <v>566</v>
+        <v>48</v>
       </c>
       <c r="N339" t="s">
         <v>28</v>
       </c>
       <c r="O339" t="s">
         <v>3144</v>
       </c>
     </row>
     <row r="340" spans="1:15">
       <c r="A340">
-        <v>65080</v>
+        <v>65081</v>
       </c>
       <c r="B340" t="s">
         <v>3145</v>
       </c>
       <c r="C340" t="s">
         <v>3146</v>
       </c>
       <c r="D340" t="s">
         <v>3147</v>
       </c>
       <c r="E340" t="s">
         <v>3148</v>
       </c>
       <c r="F340" t="s">
         <v>3149</v>
       </c>
       <c r="G340" t="s">
         <v>3150</v>
       </c>
       <c r="H340" t="s">
         <v>3151</v>
       </c>
       <c r="I340" t="s">
         <v>3152</v>
       </c>
       <c r="J340" t="s">
         <v>24</v>
       </c>
       <c r="K340" t="s">
         <v>47</v>
       </c>
       <c r="L340" t="s">
         <v>26</v>
       </c>
       <c r="M340" t="s">
         <v>48</v>
       </c>
       <c r="N340" t="s">
         <v>28</v>
       </c>
       <c r="O340" t="s">
         <v>3153</v>
       </c>
     </row>
     <row r="341" spans="1:15">
       <c r="A341">
-        <v>65081</v>
+        <v>65082</v>
       </c>
       <c r="B341" t="s">
         <v>3154</v>
       </c>
       <c r="C341" t="s">
         <v>3155</v>
       </c>
       <c r="D341" t="s">
         <v>3156</v>
       </c>
       <c r="E341" t="s">
         <v>3157</v>
       </c>
       <c r="F341" t="s">
         <v>3158</v>
       </c>
       <c r="G341" t="s">
         <v>3159</v>
       </c>
       <c r="H341" t="s">
         <v>3160</v>
       </c>
       <c r="I341" t="s">
         <v>3161</v>
       </c>
       <c r="J341" t="s">
         <v>24</v>
       </c>
       <c r="K341" t="s">
         <v>47</v>
       </c>
       <c r="L341" t="s">
         <v>26</v>
       </c>
       <c r="M341" t="s">
         <v>48</v>
       </c>
       <c r="N341" t="s">
         <v>28</v>
       </c>
       <c r="O341" t="s">
         <v>3162</v>
       </c>
     </row>
     <row r="342" spans="1:15">
       <c r="A342">
-        <v>65082</v>
+        <v>65083</v>
       </c>
       <c r="B342" t="s">
         <v>3163</v>
       </c>
       <c r="C342" t="s">
         <v>3164</v>
       </c>
       <c r="D342" t="s">
         <v>3165</v>
       </c>
       <c r="E342" t="s">
         <v>3166</v>
       </c>
       <c r="F342" t="s">
         <v>3167</v>
       </c>
       <c r="G342" t="s">
         <v>3168</v>
       </c>
       <c r="H342" t="s">
         <v>3169</v>
       </c>
       <c r="I342" t="s">
         <v>3170</v>
       </c>
       <c r="J342" t="s">
         <v>24</v>
       </c>
       <c r="K342" t="s">
-        <v>47</v>
+        <v>130</v>
       </c>
       <c r="L342" t="s">
         <v>26</v>
       </c>
       <c r="M342" t="s">
-        <v>48</v>
+        <v>131</v>
       </c>
       <c r="N342" t="s">
         <v>28</v>
       </c>
       <c r="O342" t="s">
         <v>3171</v>
       </c>
     </row>
     <row r="343" spans="1:15">
       <c r="A343">
-        <v>65083</v>
+        <v>65084</v>
       </c>
       <c r="B343" t="s">
         <v>3172</v>
       </c>
       <c r="C343" t="s">
         <v>3173</v>
       </c>
       <c r="D343" t="s">
         <v>3174</v>
       </c>
       <c r="E343" t="s">
         <v>3175</v>
       </c>
       <c r="F343" t="s">
         <v>3176</v>
       </c>
       <c r="G343" t="s">
         <v>3177</v>
       </c>
       <c r="H343" t="s">
         <v>3178</v>
       </c>
       <c r="I343" t="s">
         <v>3179</v>
       </c>
       <c r="J343" t="s">
         <v>24</v>
       </c>
       <c r="K343" t="s">
-        <v>139</v>
+        <v>25</v>
       </c>
       <c r="L343" t="s">
         <v>26</v>
       </c>
       <c r="M343" t="s">
-        <v>140</v>
+        <v>27</v>
       </c>
       <c r="N343" t="s">
         <v>28</v>
       </c>
       <c r="O343" t="s">
         <v>3180</v>
       </c>
     </row>
     <row r="344" spans="1:15">
       <c r="A344">
-        <v>65084</v>
+        <v>65085</v>
       </c>
       <c r="B344" t="s">
         <v>3181</v>
       </c>
       <c r="C344" t="s">
         <v>3182</v>
       </c>
       <c r="D344" t="s">
         <v>3183</v>
       </c>
       <c r="E344" t="s">
         <v>3184</v>
       </c>
       <c r="F344" t="s">
         <v>3185</v>
       </c>
       <c r="G344" t="s">
         <v>3186</v>
       </c>
       <c r="H344" t="s">
         <v>3187</v>
       </c>
       <c r="I344" t="s">
         <v>3188</v>
       </c>
       <c r="J344" t="s">
         <v>24</v>
       </c>
       <c r="K344" t="s">
-        <v>25</v>
+        <v>2001</v>
       </c>
       <c r="L344" t="s">
         <v>26</v>
       </c>
       <c r="M344" t="s">
-        <v>27</v>
+        <v>2002</v>
       </c>
       <c r="N344" t="s">
         <v>28</v>
       </c>
       <c r="O344" t="s">
         <v>3189</v>
       </c>
     </row>
     <row r="345" spans="1:15">
       <c r="A345">
-        <v>65085</v>
+        <v>65086</v>
       </c>
       <c r="B345" t="s">
         <v>3190</v>
       </c>
       <c r="C345" t="s">
         <v>3191</v>
       </c>
       <c r="D345" t="s">
         <v>3192</v>
       </c>
       <c r="E345" t="s">
         <v>3193</v>
       </c>
       <c r="F345" t="s">
         <v>3194</v>
       </c>
       <c r="G345" t="s">
         <v>3195</v>
       </c>
       <c r="H345" t="s">
         <v>3196</v>
       </c>
       <c r="I345" t="s">
         <v>3197</v>
       </c>
       <c r="J345" t="s">
         <v>24</v>
       </c>
       <c r="K345" t="s">
-        <v>2010</v>
+        <v>130</v>
       </c>
       <c r="L345" t="s">
         <v>26</v>
       </c>
       <c r="M345" t="s">
-        <v>2011</v>
+        <v>131</v>
       </c>
       <c r="N345" t="s">
         <v>28</v>
       </c>
       <c r="O345" t="s">
         <v>3198</v>
       </c>
     </row>
     <row r="346" spans="1:15">
       <c r="A346">
-        <v>65086</v>
+        <v>65087</v>
       </c>
       <c r="B346" t="s">
         <v>3199</v>
       </c>
       <c r="C346" t="s">
         <v>3200</v>
       </c>
       <c r="D346" t="s">
         <v>3201</v>
       </c>
       <c r="E346" t="s">
         <v>3202</v>
       </c>
       <c r="F346" t="s">
         <v>3203</v>
       </c>
       <c r="G346" t="s">
         <v>3204</v>
       </c>
       <c r="H346" t="s">
         <v>3205</v>
       </c>
       <c r="I346" t="s">
         <v>3206</v>
       </c>
       <c r="J346" t="s">
         <v>24</v>
       </c>
       <c r="K346" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="L346" t="s">
         <v>26</v>
       </c>
       <c r="M346" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="N346" t="s">
         <v>28</v>
       </c>
       <c r="O346" t="s">
         <v>3207</v>
       </c>
     </row>
     <row r="347" spans="1:15">
       <c r="A347">
-        <v>65087</v>
+        <v>65088</v>
       </c>
       <c r="B347" t="s">
         <v>3208</v>
       </c>
       <c r="C347" t="s">
         <v>3209</v>
       </c>
       <c r="D347" t="s">
         <v>3210</v>
       </c>
       <c r="E347" t="s">
         <v>3211</v>
       </c>
       <c r="F347" t="s">
         <v>3212</v>
       </c>
       <c r="G347" t="s">
         <v>3213</v>
       </c>
       <c r="H347" t="s">
         <v>3214</v>
       </c>
       <c r="I347" t="s">
         <v>3215</v>
       </c>
       <c r="J347" t="s">
         <v>24</v>
       </c>
       <c r="K347" t="s">
-        <v>139</v>
+        <v>25</v>
       </c>
       <c r="L347" t="s">
         <v>26</v>
       </c>
       <c r="M347" t="s">
-        <v>140</v>
+        <v>27</v>
       </c>
       <c r="N347" t="s">
         <v>28</v>
       </c>
       <c r="O347" t="s">
         <v>3216</v>
       </c>
     </row>
     <row r="348" spans="1:15">
       <c r="A348">
-        <v>65088</v>
+        <v>65089</v>
       </c>
       <c r="B348" t="s">
         <v>3217</v>
       </c>
       <c r="C348" t="s">
         <v>3218</v>
       </c>
       <c r="D348" t="s">
         <v>3219</v>
       </c>
       <c r="E348" t="s">
         <v>3220</v>
       </c>
       <c r="F348" t="s">
         <v>3221</v>
       </c>
       <c r="G348" t="s">
         <v>3222</v>
       </c>
       <c r="H348" t="s">
         <v>3223</v>
       </c>
       <c r="I348" t="s">
         <v>3224</v>
       </c>
       <c r="J348" t="s">
         <v>24</v>
       </c>
       <c r="K348" t="s">
         <v>25</v>
       </c>
       <c r="L348" t="s">
         <v>26</v>
       </c>
       <c r="M348" t="s">
         <v>27</v>
       </c>
       <c r="N348" t="s">
         <v>28</v>
       </c>
       <c r="O348" t="s">
         <v>3225</v>
       </c>
     </row>
     <row r="349" spans="1:15">
       <c r="A349">
-        <v>65089</v>
+        <v>65090</v>
       </c>
       <c r="B349" t="s">
         <v>3226</v>
       </c>
       <c r="C349" t="s">
         <v>3227</v>
       </c>
       <c r="D349" t="s">
         <v>3228</v>
       </c>
       <c r="E349" t="s">
         <v>3229</v>
       </c>
       <c r="F349" t="s">
         <v>3230</v>
       </c>
       <c r="G349" t="s">
         <v>3231</v>
       </c>
       <c r="H349" t="s">
         <v>3232</v>
       </c>
       <c r="I349" t="s">
         <v>3233</v>
       </c>
       <c r="J349" t="s">
         <v>24</v>
       </c>
       <c r="K349" t="s">
         <v>25</v>
       </c>
       <c r="L349" t="s">
         <v>26</v>
       </c>
       <c r="M349" t="s">
         <v>27</v>
       </c>
       <c r="N349" t="s">
         <v>28</v>
       </c>
       <c r="O349" t="s">
         <v>3234</v>
       </c>
     </row>
     <row r="350" spans="1:15">
       <c r="A350">
-        <v>65090</v>
+        <v>65091</v>
       </c>
       <c r="B350" t="s">
         <v>3235</v>
       </c>
       <c r="C350" t="s">
         <v>3236</v>
       </c>
       <c r="D350" t="s">
         <v>3237</v>
       </c>
       <c r="E350" t="s">
         <v>3238</v>
       </c>
       <c r="F350" t="s">
         <v>3239</v>
       </c>
       <c r="G350" t="s">
         <v>3240</v>
       </c>
       <c r="H350" t="s">
         <v>3241</v>
       </c>
       <c r="I350" t="s">
         <v>3242</v>
       </c>
       <c r="J350" t="s">
         <v>24</v>
       </c>
       <c r="K350" t="s">
         <v>25</v>
       </c>
       <c r="L350" t="s">
         <v>26</v>
       </c>
       <c r="M350" t="s">
         <v>27</v>
       </c>
       <c r="N350" t="s">
         <v>28</v>
       </c>
       <c r="O350" t="s">
         <v>3243</v>
       </c>
     </row>
     <row r="351" spans="1:15">
       <c r="A351">
-        <v>65091</v>
+        <v>65092</v>
       </c>
       <c r="B351" t="s">
         <v>3244</v>
       </c>
       <c r="C351" t="s">
         <v>3245</v>
       </c>
       <c r="D351" t="s">
         <v>3246</v>
       </c>
       <c r="E351" t="s">
         <v>3247</v>
       </c>
       <c r="F351" t="s">
         <v>3248</v>
       </c>
       <c r="G351" t="s">
         <v>3249</v>
       </c>
       <c r="H351" t="s">
         <v>3250</v>
       </c>
       <c r="I351" t="s">
         <v>3251</v>
       </c>
       <c r="J351" t="s">
         <v>24</v>
       </c>
       <c r="K351" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L351" t="s">
         <v>26</v>
       </c>
       <c r="M351" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N351" t="s">
         <v>28</v>
       </c>
       <c r="O351" t="s">
         <v>3252</v>
       </c>
     </row>
     <row r="352" spans="1:15">
       <c r="A352">
-        <v>65092</v>
+        <v>65093</v>
       </c>
       <c r="B352" t="s">
         <v>3253</v>
       </c>
       <c r="C352" t="s">
         <v>3254</v>
       </c>
       <c r="D352" t="s">
         <v>3255</v>
       </c>
       <c r="E352" t="s">
         <v>3256</v>
       </c>
       <c r="F352" t="s">
         <v>3257</v>
       </c>
       <c r="G352" t="s">
         <v>3258</v>
       </c>
       <c r="H352" t="s">
         <v>3259</v>
       </c>
       <c r="I352" t="s">
         <v>3260</v>
       </c>
       <c r="J352" t="s">
         <v>24</v>
       </c>
       <c r="K352" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="L352" t="s">
         <v>26</v>
       </c>
       <c r="M352" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="N352" t="s">
         <v>28</v>
       </c>
       <c r="O352" t="s">
         <v>3261</v>
       </c>
     </row>
     <row r="353" spans="1:15">
       <c r="A353">
-        <v>65093</v>
+        <v>65094</v>
       </c>
       <c r="B353" t="s">
         <v>3262</v>
       </c>
       <c r="C353" t="s">
         <v>3263</v>
       </c>
       <c r="D353" t="s">
         <v>3264</v>
       </c>
       <c r="E353" t="s">
         <v>3265</v>
       </c>
       <c r="F353" t="s">
         <v>3266</v>
       </c>
       <c r="G353" t="s">
         <v>3267</v>
       </c>
       <c r="H353" t="s">
         <v>3268</v>
       </c>
       <c r="I353" t="s">
         <v>3269</v>
       </c>
       <c r="J353" t="s">
         <v>24</v>
       </c>
       <c r="K353" t="s">
-        <v>139</v>
+        <v>3270</v>
       </c>
       <c r="L353" t="s">
         <v>26</v>
       </c>
       <c r="M353" t="s">
-        <v>140</v>
+        <v>3271</v>
       </c>
       <c r="N353" t="s">
         <v>28</v>
       </c>
       <c r="O353" t="s">
-        <v>3270</v>
+        <v>3272</v>
       </c>
     </row>
     <row r="354" spans="1:15">
       <c r="A354">
-        <v>65094</v>
+        <v>65095</v>
       </c>
       <c r="B354" t="s">
-        <v>3271</v>
+        <v>3273</v>
       </c>
       <c r="C354" t="s">
-        <v>3272</v>
+        <v>3274</v>
       </c>
       <c r="D354" t="s">
-        <v>3273</v>
+        <v>3275</v>
       </c>
       <c r="E354" t="s">
-        <v>3274</v>
+        <v>3276</v>
       </c>
       <c r="F354" t="s">
-        <v>3275</v>
+        <v>3277</v>
       </c>
       <c r="G354" t="s">
-        <v>3276</v>
+        <v>3278</v>
       </c>
       <c r="H354" t="s">
-        <v>3277</v>
+        <v>3279</v>
       </c>
       <c r="I354" t="s">
-        <v>3278</v>
+        <v>3280</v>
       </c>
       <c r="J354" t="s">
         <v>24</v>
       </c>
       <c r="K354" t="s">
-        <v>3279</v>
+        <v>556</v>
       </c>
       <c r="L354" t="s">
         <v>26</v>
       </c>
       <c r="M354" t="s">
-        <v>3280</v>
+        <v>557</v>
       </c>
       <c r="N354" t="s">
         <v>28</v>
       </c>
       <c r="O354" t="s">
         <v>3281</v>
       </c>
     </row>
     <row r="355" spans="1:15">
       <c r="A355">
-        <v>65095</v>
+        <v>65096</v>
       </c>
       <c r="B355" t="s">
         <v>3282</v>
       </c>
       <c r="C355" t="s">
         <v>3283</v>
       </c>
       <c r="D355" t="s">
         <v>3284</v>
       </c>
       <c r="E355" t="s">
         <v>3285</v>
       </c>
       <c r="F355" t="s">
         <v>3286</v>
       </c>
       <c r="G355" t="s">
         <v>3287</v>
       </c>
       <c r="H355" t="s">
         <v>3288</v>
       </c>
       <c r="I355" t="s">
         <v>3289</v>
       </c>
       <c r="J355" t="s">
         <v>24</v>
       </c>
       <c r="K355" t="s">
-        <v>565</v>
+        <v>25</v>
       </c>
       <c r="L355" t="s">
         <v>26</v>
       </c>
       <c r="M355" t="s">
-        <v>566</v>
+        <v>27</v>
       </c>
       <c r="N355" t="s">
         <v>28</v>
       </c>
       <c r="O355" t="s">
         <v>3290</v>
       </c>
     </row>
     <row r="356" spans="1:15">
       <c r="A356">
-        <v>65096</v>
+        <v>65097</v>
       </c>
       <c r="B356" t="s">
         <v>3291</v>
       </c>
       <c r="C356" t="s">
         <v>3292</v>
       </c>
       <c r="D356" t="s">
         <v>3293</v>
       </c>
       <c r="E356" t="s">
         <v>3294</v>
       </c>
       <c r="F356" t="s">
         <v>3295</v>
       </c>
       <c r="G356" t="s">
         <v>3296</v>
       </c>
       <c r="H356" t="s">
         <v>3297</v>
       </c>
       <c r="I356" t="s">
         <v>3298</v>
       </c>
       <c r="J356" t="s">
         <v>24</v>
       </c>
       <c r="K356" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L356" t="s">
         <v>26</v>
       </c>
       <c r="M356" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N356" t="s">
         <v>28</v>
       </c>
       <c r="O356" t="s">
         <v>3299</v>
       </c>
     </row>
     <row r="357" spans="1:15">
       <c r="A357">
-        <v>65097</v>
+        <v>65098</v>
       </c>
       <c r="B357" t="s">
         <v>3300</v>
       </c>
       <c r="C357" t="s">
         <v>3301</v>
       </c>
       <c r="D357" t="s">
         <v>3302</v>
       </c>
       <c r="E357" t="s">
         <v>3303</v>
       </c>
       <c r="F357" t="s">
         <v>3304</v>
       </c>
       <c r="G357" t="s">
         <v>3305</v>
       </c>
       <c r="H357" t="s">
         <v>3306</v>
       </c>
       <c r="I357" t="s">
         <v>3307</v>
       </c>
       <c r="J357" t="s">
         <v>24</v>
       </c>
       <c r="K357" t="s">
-        <v>139</v>
+        <v>25</v>
       </c>
       <c r="L357" t="s">
         <v>26</v>
       </c>
       <c r="M357" t="s">
-        <v>140</v>
+        <v>27</v>
       </c>
       <c r="N357" t="s">
         <v>28</v>
       </c>
       <c r="O357" t="s">
         <v>3308</v>
       </c>
     </row>
     <row r="358" spans="1:15">
       <c r="A358">
-        <v>65098</v>
+        <v>65099</v>
       </c>
       <c r="B358" t="s">
         <v>3309</v>
       </c>
       <c r="C358" t="s">
         <v>3310</v>
       </c>
       <c r="D358" t="s">
         <v>3311</v>
       </c>
       <c r="E358" t="s">
         <v>3312</v>
       </c>
       <c r="F358" t="s">
         <v>3313</v>
       </c>
       <c r="G358" t="s">
         <v>3314</v>
       </c>
       <c r="H358" t="s">
         <v>3315</v>
       </c>
       <c r="I358" t="s">
         <v>3316</v>
       </c>
       <c r="J358" t="s">
         <v>24</v>
       </c>
       <c r="K358" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="L358" t="s">
         <v>26</v>
       </c>
       <c r="M358" t="s">
-        <v>27</v>
+        <v>131</v>
       </c>
       <c r="N358" t="s">
         <v>28</v>
       </c>
       <c r="O358" t="s">
         <v>3317</v>
       </c>
     </row>
     <row r="359" spans="1:15">
       <c r="A359">
-        <v>65099</v>
+        <v>65100</v>
       </c>
       <c r="B359" t="s">
         <v>3318</v>
       </c>
       <c r="C359" t="s">
         <v>3319</v>
       </c>
       <c r="D359" t="s">
         <v>3320</v>
       </c>
       <c r="E359" t="s">
         <v>3321</v>
       </c>
       <c r="F359" t="s">
         <v>3322</v>
       </c>
       <c r="G359" t="s">
         <v>3323</v>
       </c>
       <c r="H359" t="s">
         <v>3324</v>
       </c>
       <c r="I359" t="s">
         <v>3325</v>
       </c>
       <c r="J359" t="s">
         <v>24</v>
       </c>
       <c r="K359" t="s">
-        <v>139</v>
+        <v>2707</v>
       </c>
       <c r="L359" t="s">
         <v>26</v>
       </c>
       <c r="M359" t="s">
-        <v>140</v>
+        <v>2708</v>
       </c>
       <c r="N359" t="s">
         <v>28</v>
       </c>
       <c r="O359" t="s">
         <v>3326</v>
       </c>
     </row>
     <row r="360" spans="1:15">
       <c r="A360">
-        <v>65100</v>
+        <v>65101</v>
       </c>
       <c r="B360" t="s">
         <v>3327</v>
       </c>
       <c r="C360" t="s">
         <v>3328</v>
       </c>
       <c r="D360" t="s">
         <v>3329</v>
       </c>
       <c r="E360" t="s">
         <v>3330</v>
       </c>
       <c r="F360" t="s">
         <v>3331</v>
       </c>
       <c r="G360" t="s">
         <v>3332</v>
       </c>
       <c r="H360" t="s">
         <v>3333</v>
       </c>
       <c r="I360" t="s">
         <v>3334</v>
       </c>
       <c r="J360" t="s">
         <v>24</v>
       </c>
       <c r="K360" t="s">
-        <v>2716</v>
+        <v>130</v>
       </c>
       <c r="L360" t="s">
         <v>26</v>
       </c>
       <c r="M360" t="s">
-        <v>2717</v>
+        <v>131</v>
       </c>
       <c r="N360" t="s">
         <v>28</v>
       </c>
       <c r="O360" t="s">
         <v>3335</v>
       </c>
     </row>
     <row r="361" spans="1:15">
       <c r="A361">
-        <v>65101</v>
+        <v>65102</v>
       </c>
       <c r="B361" t="s">
         <v>3336</v>
       </c>
       <c r="C361" t="s">
         <v>3337</v>
       </c>
       <c r="D361" t="s">
         <v>3338</v>
       </c>
       <c r="E361" t="s">
         <v>3339</v>
       </c>
       <c r="F361" t="s">
         <v>3340</v>
       </c>
       <c r="G361" t="s">
         <v>3341</v>
       </c>
       <c r="H361" t="s">
         <v>3342</v>
       </c>
       <c r="I361" t="s">
         <v>3343</v>
       </c>
       <c r="J361" t="s">
         <v>24</v>
       </c>
       <c r="K361" t="s">
-        <v>139</v>
+        <v>25</v>
       </c>
       <c r="L361" t="s">
         <v>26</v>
       </c>
       <c r="M361" t="s">
-        <v>140</v>
+        <v>27</v>
       </c>
       <c r="N361" t="s">
         <v>28</v>
       </c>
       <c r="O361" t="s">
         <v>3344</v>
       </c>
     </row>
     <row r="362" spans="1:15">
       <c r="A362">
-        <v>65102</v>
+        <v>65104</v>
       </c>
       <c r="B362" t="s">
         <v>3345</v>
       </c>
       <c r="C362" t="s">
         <v>3346</v>
       </c>
       <c r="D362" t="s">
         <v>3347</v>
       </c>
       <c r="E362" t="s">
         <v>3348</v>
       </c>
       <c r="F362" t="s">
         <v>3349</v>
       </c>
       <c r="G362" t="s">
         <v>3350</v>
       </c>
       <c r="H362" t="s">
         <v>3351</v>
       </c>
       <c r="I362" t="s">
         <v>3352</v>
       </c>
       <c r="J362" t="s">
         <v>24</v>
       </c>
       <c r="K362" t="s">
-        <v>25</v>
+        <v>3353</v>
       </c>
       <c r="L362" t="s">
         <v>26</v>
       </c>
       <c r="M362" t="s">
-        <v>27</v>
+        <v>3354</v>
       </c>
       <c r="N362" t="s">
         <v>28</v>
       </c>
       <c r="O362" t="s">
-        <v>3353</v>
+        <v>3355</v>
       </c>
     </row>
     <row r="363" spans="1:15">
       <c r="A363">
-        <v>65104</v>
+        <v>65105</v>
       </c>
       <c r="B363" t="s">
-        <v>3354</v>
+        <v>3356</v>
       </c>
       <c r="C363" t="s">
-        <v>3355</v>
+        <v>3357</v>
       </c>
       <c r="D363" t="s">
-        <v>3356</v>
+        <v>3358</v>
       </c>
       <c r="E363" t="s">
-        <v>3357</v>
+        <v>3359</v>
       </c>
       <c r="F363" t="s">
-        <v>3358</v>
+        <v>3360</v>
       </c>
       <c r="G363" t="s">
-        <v>3359</v>
+        <v>3361</v>
       </c>
       <c r="H363" t="s">
-        <v>3360</v>
+        <v>3362</v>
       </c>
       <c r="I363" t="s">
-        <v>3361</v>
+        <v>3363</v>
       </c>
       <c r="J363" t="s">
         <v>24</v>
       </c>
       <c r="K363" t="s">
-        <v>3362</v>
+        <v>130</v>
       </c>
       <c r="L363" t="s">
         <v>26</v>
       </c>
       <c r="M363" t="s">
-        <v>3363</v>
+        <v>131</v>
       </c>
       <c r="N363" t="s">
         <v>28</v>
       </c>
       <c r="O363" t="s">
         <v>3364</v>
       </c>
     </row>
     <row r="364" spans="1:15">
       <c r="A364">
-        <v>65105</v>
+        <v>66512</v>
       </c>
       <c r="B364" t="s">
+        <v>2549</v>
+      </c>
+      <c r="C364" t="s">
+        <v>2550</v>
+      </c>
+      <c r="D364" t="s">
         <v>3365</v>
       </c>
-      <c r="C364" t="s">
+      <c r="E364" t="s">
         <v>3366</v>
       </c>
-      <c r="D364" t="s">
+      <c r="F364" t="s">
         <v>3367</v>
       </c>
-      <c r="E364" t="s">
+      <c r="G364" t="s">
+        <v>2554</v>
+      </c>
+      <c r="H364" t="s">
+        <v>2555</v>
+      </c>
+      <c r="I364" t="s">
+        <v>2556</v>
+      </c>
+      <c r="J364" t="s">
+        <v>24</v>
+      </c>
+      <c r="K364" t="s">
         <v>3368</v>
       </c>
-      <c r="F364" t="s">
+      <c r="L364" t="s">
+        <v>26</v>
+      </c>
+      <c r="M364" t="s">
         <v>3369</v>
       </c>
-      <c r="G364" t="s">
+      <c r="N364" t="s">
+        <v>28</v>
+      </c>
+      <c r="O364" t="s">
         <v>3370</v>
-      </c>
-[...22 lines deleted...]
-        <v>3373</v>
       </c>
     </row>
     <row r="365" spans="1:15">
       <c r="A365">
-        <v>66512</v>
+        <v>66515</v>
       </c>
       <c r="B365" t="s">
-        <v>2558</v>
+        <v>3371</v>
       </c>
       <c r="C365" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D365" t="s">
+        <v>3372</v>
+      </c>
+      <c r="E365" t="s">
+        <v>3373</v>
+      </c>
+      <c r="F365" t="s">
         <v>3374</v>
       </c>
-      <c r="D365" t="s">
+      <c r="G365" t="s">
+        <v>1187</v>
+      </c>
+      <c r="H365" t="s">
         <v>3375</v>
       </c>
-      <c r="E365" t="s">
+      <c r="J365" t="s">
+        <v>24</v>
+      </c>
+      <c r="K365" t="s">
+        <v>3368</v>
+      </c>
+      <c r="L365" t="s">
+        <v>26</v>
+      </c>
+      <c r="M365" t="s">
+        <v>3369</v>
+      </c>
+      <c r="N365" t="s">
+        <v>28</v>
+      </c>
+      <c r="O365" t="s">
         <v>3376</v>
-      </c>
-[...28 lines deleted...]
-        <v>3380</v>
       </c>
     </row>
     <row r="366" spans="1:15">
       <c r="A366">
-        <v>66515</v>
+        <v>66524</v>
       </c>
       <c r="B366" t="s">
-        <v>3381</v>
+        <v>2710</v>
       </c>
       <c r="C366" t="s">
-        <v>3382</v>
+        <v>2711</v>
       </c>
       <c r="D366" t="s">
-        <v>3383</v>
+        <v>3377</v>
       </c>
       <c r="E366" t="s">
-        <v>3384</v>
+        <v>3378</v>
       </c>
       <c r="F366" t="s">
-        <v>3385</v>
+        <v>3379</v>
       </c>
       <c r="G366" t="s">
-        <v>1196</v>
+        <v>2715</v>
       </c>
       <c r="H366" t="s">
-        <v>3386</v>
+        <v>2716</v>
       </c>
       <c r="I366" t="s">
-        <v>3387</v>
+        <v>2717</v>
       </c>
       <c r="J366" t="s">
         <v>24</v>
       </c>
       <c r="K366" t="s">
-        <v>3378</v>
+        <v>130</v>
       </c>
       <c r="L366" t="s">
         <v>26</v>
       </c>
       <c r="M366" t="s">
-        <v>3379</v>
+        <v>131</v>
       </c>
       <c r="N366" t="s">
         <v>28</v>
       </c>
       <c r="O366" t="s">
-        <v>3388</v>
-[...140 lines deleted...]
-        <v>3406</v>
+        <v>3380</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">