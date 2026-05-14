--- v0 (2026-04-04)
+++ v1 (2026-05-14)
@@ -12,58 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2639">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2647">
   <si>
     <t>#---------------------------
 # Translated Prophetic Hadiths
 # Language: 日本語
 # Source: https://hadeethenc.com/ja
-# Last update: 2026-04-01 16:11:46 (v1.6.0)
-# Check for updates: https://hadeethenc.com/en/check/ja/v1.6.0
+# Last update: 2026-04-11 06:00:27 (v1.8.0)
+# Check for updates: https://hadeethenc.com/en/check/ja/v1.8.0
 # PLEASE DON'T REMOVE THIS IMPORTANT INFORMATION!
 #---------------------------</t>
   </si>
   <si>
     <t>id</t>
   </si>
   <si>
     <t>title_ar</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>hadith_text_ar</t>
   </si>
   <si>
     <t>hadith_text</t>
   </si>
   <si>
     <t>explanation_ar</t>
   </si>
   <si>
     <t>explanation</t>
   </si>
   <si>
@@ -102,54 +102,54 @@
   <si>
     <t>アブー・フライラ（アッラーのご満悦あれ）は言った：私は預言者（アッラーからの祝福と平安あれ）が、こう言うのを聞いた： 「アッラーゆえにハッジを行い、そこにおいて淫らな言動や罪深い行いを犯さなかった者は、母親がその者を生んだ日（のような無垢な状態）に戻るであろう。」</t>
   </si>
   <si>
     <t>يُبَيِّن النبي صلى الله عليه وسلم أنَّ مَنْ حَجَّ لله تعالى ولم يرفث، والرَّفَث الجماع ومقدماته من التقبيل والمباشرة، ويطلق أيضًا على القول الفاحش، ولم يفسق، بفعل المعاصي والسيئات، 
 ومن الفسوق فعل محظورات الإحرام، رَجع من حَجِّهِ مغفورًا له، كما يولد الصّبِي سالمًا من الذنوب.</t>
   </si>
   <si>
     <t>預言者（アッラーからの祝福と平安あれ）は、「アッラーゆえにハッジを行い、淫らな言動や罪深い行いを犯さなかった者」について説明している。ここで言う「淫らな言動」とは、性交を始め、接吻や触れ合う行為といった性行為のことであり、その他にも卑猥な言葉も含む。「罪深い行い」とは罪や悪行のことである。 また、イフラームの禁忌行為を破ることも、「罪深い行い」の一部である。以上のことを行うことなくアッラーゆえにハッジした者は、赤ん坊が罪から無垢な状態で生まれたように、罪を赦された状態に戻ることになる。</t>
   </si>
   <si>
     <t>الفُسُوق وإن كان ممنوعًا في جميع الأحوال، فيتأكد النهيُ عنه في الحج تعظيمًا لمناسك الحج.
 الإنسان يولد بدون خطايا مُبرَّءًا من الذنوب؛ فهو لا يحمل خطيئة غيره.</t>
   </si>
   <si>
     <t>罪深い行いはあらゆる状況下において禁じられているが、ハッジにおいてはハッジの宗教儀礼に対する尊重により、その禁止令がより強調される。
 人はそもそも罪から無垢な状態で生まれる。他人の罪を負うこともない。</t>
   </si>
   <si>
     <t>صحيح</t>
   </si>
   <si>
     <t>متفق عليه</t>
   </si>
   <si>
-    <t>[真正]</t>
-[...2 lines deleted...]
-    <t>[二大真正集収録の伝承]</t>
+    <t>[صحيح]</t>
+  </si>
+  <si>
+    <t>[متفق عليه]</t>
   </si>
   <si>
     <t>ja</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ja/browse/hadith/2758</t>
   </si>
   <si>
     <t>ألا أنبئكم بأكبر الكبائر؟</t>
   </si>
   <si>
     <t>「最大の大罪をあなたたちに教えようか？</t>
   </si>
   <si>
     <t>عن أبي بكرة رضي الله عنه قال: قال النبي صلى الله عليه وسلم: «‌أَلَا ‌أُنَبِّئُكُمْ بِأَكْبَرِ الْكَبَائِرِ؟» ثَلَاثًا، قَالُوا: بَلَى يَا رَسُولَ اللهِ، قَالَ: «الْإِشْرَاكُ بِاللهِ، وَعُقُوقُ الْوَالِدَيْنِ» وَجَلَسَ وَكَانَ مُتَّكِئًا، فَقَالَ: «أَلَا وَقَوْلُ الزُّورِ»، قَالَ: فَمَا زَالَ يُكَرِّرُهَا حَتَّى قُلْنَا: لَيْتَهُ سَكَتَ.</t>
   </si>
   <si>
     <t>アブー・バクラ（アッラーのご満悦あれ）によれば、預言者（アッラーからの祝福と平安あれ）は３回、こう言った： 「最大の大罪をあなたたちに教えようか？」人びとは言った：「ええ、アッラーの使徒よ。」預言者（アッラーからの祝福と平安あれ）は言った：「アッラーに対してシルクを犯すこと。そして両親への親不孝である。」それまで寄りかかっていたが、座り直し、そして言った：「そして偽りの言葉である。」アブー・バクラ（アッラーのご満悦あれ）は言った：「もう口を閉じて下さったらよいのに、と私たちが言うまで、彼は繰り返しそう語り続けました。」</t>
   </si>
   <si>
     <t>يُخبِرُ النبيُّ صلى الله عليه وسلم أصحابَه عن أعظم الكبائر، فذَكرَ هذه الثلاث:
 1. الإشراك بالله: وهو صَرْفُ أيِّ نوعٍ من أنواع العبادة لغير الله، وتسويةُ غيرِ الله بالله في ألوهيته وربوبيته وأسمائه وصفاته. 
 2. عقوق الوالدين: وهو كلُّ أذى للأبوين، قولًا كان أو فعلًا، وترك الإحسان إليهما. 
 3. قول الزور ومنه شهادة الزور: وهو كل قول مُزوَّر ومكذوب يراد به انتقاص مَن وقع عليه بأخذ ماله أو الاعتداء على عرضه أو نحو ذلك.
 وقد كَرَّر النبيُّ صلى الله عليه وسلم التحذيرَ من قول الزور تنبيهًا على استقباحِه وآثارِه السيئة على المجتمع، حتى قال الصحابة: ليته سكت؛ شَفقةً عليه، وكراهية لِما يُزعجه.</t>
@@ -264,51 +264,51 @@
 وثانيها "عُقُوقُ الوَالِدَينِ": وهو كلُّ ما يوجب الأذى للأبوين قولًا كان أو فعلًا، وترك الإحسان إليهما. 
 وثالثها "قَتْل النَّفْس": بغير حق، كالقتل ظلمًا وعدوانًا. 
 ورابعها "اليَمِين الغَمُوسُ": وهي الحلف كاذبًا على علم منه بكذبه، سميت بذلك؛ لأنَّها تَغْمِسُ صاحبَها في الإِثم أو في النار.</t>
   </si>
   <si>
     <t>預言者（アッラーからの祝福と平安あれ）は大罪について説明している。大罪とは、現世と来世における厳しい罰を警告されているようなもののことである。
 最初に挙げられているのが、アッラーに対するシルクである。それはイバーダ（崇拝行為）をアッラー以外のものに向けることであり、アッラーだけが専有する神性、主性、美名と属性といったことにおいて、アッラーとアッラー以外のものを並べることである。
 ２番目が親不孝である。親不孝とは、両親の害になるようなあらゆる言動のことであり、両親への親切の放棄のことである。
 ３番目が殺人である。つまり不正や侵害による、不当な殺害のことである。
 ４番目が嘘の誓いである。それは知っていながら嘘の誓いをすることである。原語では「アル＝ヤミーン・アル＝ガムース」（浸漬の誓い）だが、それはそのような誓いを行う者を罪や地獄の中に浸漬させてしまうためである。</t>
   </si>
   <si>
     <t>اليمين الغموس لا كفارة لها؛ لشدة خطرها وجرمها، وإنما فيها التوبة.
 الاقتصار على ذكر هذه الكبائر الأربع في الحديث لعظيم إثمها، وليس لحصرها.
 الذنوب تنقسم إلى كبائر وصغائر، والكبيرة هي: كلُّ ذنب فيه عقوبة دنيوية، كالحدود واللعن، أو وعيد أُخروي، كالوعيد بدخول النار، وأن الكبائر دركات بعضها أغلظ من بعض في التحريم، وصغائر الذنوب هي ما سوى الكبائر.</t>
   </si>
   <si>
     <t>噓の誓いに贖罪はない。それはその大きな危険性と罪のためである。唯一の贖罪はタウバ（悔悟）である。
 この伝承で特に４つの種類のものが大罪として言及されているのは、その罪の甚大さゆえである。ここで取り上げられている大罪が全てではない。
 罪は大きなものと小さなものに分類される。大罪とは、刑罰、アッラーの慈悲から遠ざけられることといった現世における罰、または地獄の約束など来世に関する警告がされているものである。大罪にはランクがあり、その禁止の度合いは異なる。他方、小罪とは大罪には至らないようなレベルのものである。</t>
   </si>
   <si>
     <t>رواه البخاري</t>
   </si>
   <si>
-    <t>[アル＝ブハーリーの伝承]</t>
+    <t>[رواه البخاري]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ja/browse/hadith/3044</t>
   </si>
   <si>
     <t>بايعنا رسول الله صلى الله عليه وسلم على السمع والطاعة في العسر واليسر، والمنشط والمكره، وعلى أثرة علينا</t>
   </si>
   <si>
     <t>順境においても逆境においても、気が進むことにおいても進まないことにおいても、たとえ不遇を感じたとしても</t>
   </si>
   <si>
     <t>عن عُبَادَةَ بن الصَّامتِ رضي الله عنه قال: بَايَعْنَا رسولَ اللهِ صلى الله عليه وسلم على السَّمْعِ وَالطَّاعَةِ فِي الْعُسْرِ وَالْيُسْرِ، وَالْمَنْشَطِ وَالْمَكْرَهِ، وعلى أَثَرَةٍ علينا، وعلى أَلَّا نُنَازِعَ الْأَمْرَ أهلَه، وعلى أَنْ نَقُولَ بِالْحَقِّ أينما كُنَّا، لا نَخَافُ في الله لَوْمَةَ لَائِمٍ.</t>
   </si>
   <si>
     <t>ウバーダ・ブン・アッ＝サーミト（アッラーのご満悦あれ）は言った： 順境においても逆境においても、気が進むことにおいても進まないことにおいても、たとえ不遇を感じたとしても、（統治者の言葉を）聴き入れ、服従することにおいて、また権力の主から権力を奪おうとして戦わないこと、どこにいようと真実を語り、アッラーのためならば批判する者の批判も恐れないということに関して、私たちは忠誠の誓いを行った。</t>
   </si>
   <si>
     <t>أَخَذَ النبيُّ صلى الله عليه وسلم العهدَ والميثاقَ من الصحابة في الانقياد لأولي الأمر والحُكَّام في السهل والصعب وحالة الغنى والفقر، وسواء كانت أوامرهم مما تهواه النفس أو تكرهه، حتى ولو استأثر الولاةُ على الرعية بالمال العام أو المناصب أو غير ذلك، فإنه يجب لهم السمع والطاعة بالمعروف، وأن لا يخرجوا عليهم لأن الفتنة والفساد في قتالهم أعظم وأشد من الفساد الحاصل بظلمهم، ومما عاهدوا عليه أن يقولوا الحقَّ في أيِّ مكانٍ مُخلِصين في ذلك لله لا يخافون مَن يَلُوْمُهم.</t>
   </si>
   <si>
     <t>預言者（アッラーからの祝福と平安あれ）は、楽な時でも辛い時でも、豊かな時でも貧しい時でも、気が進む命令でも進まない命令でも、たとえ彼らが財産や地位において自分たちを優先させたとしても権力者や統治者に服従することにおいて、教友たちからの誓約を受け取った。よいことにおいて権力者の言うことを聴き、従い、反乱を起こさないことは、彼らの義務であるとした。なぜなら権力者との戦いは、彼らによる不正の害悪より大きな紊乱や害悪をもたらすためである。また、彼らの預言者に対する忠誠の誓いの中には、どこにあろうとアッラーへの真摯な態度を貫いて真実を語り、それによって批判を被ることも恐れないということも含まれていた。</t>
   </si>
   <si>
     <t>ثمرة السمع والطاعة لولاة الأمر اجتماعُ كلمةِ المسلمين ونَبْذُ الفُرْقة.
 وجوب السمع والطاعة لولاة الأمور في غير معصية الله في اليُسْر والعُسْر، والمنشط والمكره والأَثَرَةِ التي يستأثرون بها.
@@ -330,51 +330,51 @@
   </si>
   <si>
     <t>عن عَائِشَةَ رضيَ الله عنها قالت: إِنِّي سمعْتُ رسولَ الله صلى الله عليه وسلم يقول: «لَا صَلَاةَ بِحَضْرَةِ الطَّعَامِ، وَلَا هُوَ يُدَافِعُهُ الْأَخْبَثَانِ».</t>
   </si>
   <si>
     <t>アーイシャ（アッラーのご満悦あれ）は言った：私は、アッラーの使徒（アッラーからの祝福と平安あれ）がこう言ったのを聞きました： 「食べ物が面前にある時、および２つの悪を催している時、礼拝はない。」</t>
   </si>
   <si>
     <t>نَهى رسولُ الله صلى الله عليه وسلم عن الصلاة بحضور الطعام الذي تَتُوْقُ نَفسُ المُصلي إليه، ويَتعلق قلبُه به.
 وكذلك نهى عن الصلاة مع مدافعة الأخبثين -وهما البول والغائط--، لانشغاله بمدافعة الأذى.</t>
   </si>
   <si>
     <t>アッラーの使徒（アッラーからの祝福と平安あれ）は、礼拝をする者の関心を強くひく食べ物が出されている時、礼拝することを禁じた。
 また同様に、２つの悪、つまり小便と大便を催している際の礼拝を禁じた。それはそれを抑えることに関心が奪われているためである。</t>
   </si>
   <si>
     <t>ينبغي للمصلي إبعاد كلِّ ما يَشْغَلُه في صلاته قبل الدخول فيها.</t>
   </si>
   <si>
     <t>礼拝する者は礼拝を始める前に、そこから心を逸らすようなあらゆるものを遠ざけておく必要がある。</t>
   </si>
   <si>
     <t>رواه مسلم</t>
   </si>
   <si>
-    <t>[ムスリムの伝承]</t>
+    <t>[رواه مسلم]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ja/browse/hadith/3088</t>
   </si>
   <si>
     <t>إذا قلت لصاحبك: أنصت، يوم الجمعة، والإمام يخطب، فقد لغوت</t>
   </si>
   <si>
     <t>「金曜日、イマームが説教している時、あなたがあなたの連れに“静かに”と言ったならば、それで無駄口を言ったことになるのである。」</t>
   </si>
   <si>
     <t>عن أبِي هُرَيرةَ رضي الله عنه أنَّ رسول الله صلى الله عليه وسلمَ قال: «إذا قُلْتَ لِصَاحِبِكَ: أَنْصِتْ، يومَ الجمعةِ، والْإِمامُ يَخْطُبُ، فَقَدْ لَغَوْتَ».</t>
   </si>
   <si>
     <t>アブー・フライラ（アッラーのご満悦あれ）によれば、アッラーの使徒（アッラーからの祝福と平安あれ）は、こう言った： 「金曜日、イマームが説教している時、あなたがあなたの連れに“静かに”と言ったならば、それで無駄口を言ったことになるのである。」</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ مِن الآداب الواجبة لِمَن حَضَرَ خطبةَ الجمعة: الإنصاتَ للخطيب؛ ليتدبَّر المواعظ، وأنَّ مَن تَكَلَّمَ -ولو بأقلِّ شيء- والإمام يخطب، فقال لغيره: "اسكت" و"استمع"، فقد فاته فَضْلُ صلاةِ الجمعة.</t>
   </si>
   <si>
     <t>預言者（アッラーからの祝福と平安あれ）は、金曜礼拝に参加した者に義務づけられる礼儀作法について説明している。その一つが、説教を行う者の言葉を傾聴することである。それは訓戒をよく理解するためであり、イマームが説教している最中に、たとえ他人に「静かに」とか「ちゃんと聴きなさい」といったような言葉であっても話をする者は、金曜礼拝の徳を失ったことになるのである。</t>
   </si>
   <si>
     <t>تحريم الكلام حال سماع الخطبة، ولو بالنهي عن المنكر أو ردِّ السلام وتشميت العاطس.
 يُستثنى مِن هذا مَن يخاطِبُ الإمامَ أو يُخاطِبُهُ الإمامُ.
@@ -399,50 +399,56 @@
   <si>
     <t>عن أبي هريرة رضي الله عنه مرفوعًا: «السَّاعِي على الأَرْمَلَةِ والمِسْكِينِ، كالمُجَاهِدِ في سبيل الله». وأَحْسَبُهُ قال: «وكالقائم الذي لا يَفْتُرُ، وكالصائم الذي لا يُفْطِرُ».</t>
   </si>
   <si>
     <t>アブー・フライラ（彼にアッラーのご満悦あれ）は、預言者（彼にアッラーからの平安と祝福あれ）からの言葉として、こう語った：「未亡人と恵まれない者のために奔走する者は、アッラーの道において奮闘する者のようである。」また、私（アブー・フライラ）は、彼がこう言ったと思う：「不断に礼拝を行う者、解除することなく断食する者のようである。」</t>
   </si>
   <si>
     <t>يخبر النبي صلى الله عليه وسلم أن الذي يقوم بمصالح المرأة التي مات عنها زوجها، والمسكين المحتاج وينفق عليهم، هو في الأجر كالمجاهد في سبيل الله، وكالقائم في صلاة التهجد الذي لا يتعب من ملازمة العبادة، وكالصائم الذي لا يفطر.</t>
   </si>
   <si>
     <t>預言者（彼にアッラーからの平安と祝福あれ）は、夫を亡くした女性や貧しく恵まれない者の役に立ち、拠出をしてやる者の褒美が、アッラーの道において奮闘する者や、継続的な崇拝行為に倦むことなくタハッジュドの礼拝（夜の任意の礼拝）をする者、常に断食する者の褒美に匹敵する、と述べている。</t>
   </si>
   <si>
     <t>وجه إِلْحَاق القائم على الأرملة والمسكين بما يصلحهما ويحفظهما بالمجاهد والمتهجد: أن المداومة على أعمال البر كهذه تَفتقِر إلى مجاهدة النفس والشيطان.
 الحث على كشف كرب الضعفاء وسد خُلَّتِهم وحاجاتهم وصون حُرمَتِهِم.
 حرص الشريعة الإسلامية على تضامن المسلمين وتكافلهم وتعاونهم؛ حتى يشتد البناء الإسلامي.
 العبادة تشمل كل عمل صالح.
 العبادة: اسم جامع لكل ما يحبه ويرضاه الله من الأعمال الصالحة الظاهرة والباطنة.</t>
   </si>
   <si>
     <t>未亡人と恵まれない者の福利や保護のために行動する者は、アッラーの道において奮闘する者やタハッジュドの礼拝を行う者に類似している。それらの善行を継続的に行うには、自分自身とシャイターンとの戦いが必要である。
 弱者の悩みを解消し、その必要を満たし、その尊厳を守ることの勧め。
 ムスリムの連帯や相互扶助に対する、イスラームの教えの関心。それはイスラーム社会の強化を目的としている。
 イバーダ（崇拝行為）は、あらゆる善行を包括する。
 イバーダ（崇拝行為）とは、アッラーが愛しお喜びになる、あらゆる外面的・内面的なよい行いを指す、一般名称である。</t>
+  </si>
+  <si>
+    <t>[真正]</t>
+  </si>
+  <si>
+    <t>[二大真正集収録の伝承]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ja/browse/hadith/3135</t>
   </si>
   <si>
     <t>الفطرة خمس: الختان والاستحداد وقص الشارب وتقليم الأظفار ونتف الآباط</t>
   </si>
   <si>
     <t>「フィトゥラ（天性）とは、５つである：割礼。陰毛の処理。口ひげを切ること。爪を切ること。腋毛の処理。」</t>
   </si>
   <si>
     <t>عن أبِي هريرة رضي اللَّه عنه: سمعتُ النبِيّ صلى الله عليه وسلم يقول: «الفِطْرَةُ خمسٌ: الخِتَانُ والاستحدادُ وقصُّ الشَّارِبِ وتقليمُ الأظفارِ وَنَتْفُ الآبَاطِ».</t>
   </si>
   <si>
     <t>アブー・フライラ（アッラーのご満悦あれ）は言った：私は、預言者（アッラーからの祝福と平安あれ）がこう言うのを聞いた： 「フィトゥラ（天性）とは、５つである：割礼。陰毛の処理。口ひげを切ること。爪を切ること。腋毛の処理。」</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم خمسَ خصالٍ من دينِ الإسلام وسنن المرسلين:
 أولها: الختان، وهو قطع جِلْدَةٍ زائدةٍ على الذَّكَرِ فوق الحَشَفَة، وقطعُ رأسِ جِلدةٍ في فرج الأنثى فوق مَحَلِّ الإيلاج. 
 وثانيها: الاستحداد، وهو حَلْقُ شَعَرِ العَانَة الذي حول القُبُل. 
 وثالثها: قص الشارب، وهو قصُّ ما نبت على شفة الرجل العليا بحيث تظهر الشفة. 
 ورابعها: قص الأظفار. 
 وخامسها: نتف الإبط.</t>
   </si>
   <si>
@@ -479,50 +485,53 @@
   </si>
   <si>
     <t>アブー・フライラ（彼にアッラーのご満悦あれ）は、預言者（彼にアッラーからの平安と祝福あれ）が、このように語ったと伝えている：「ムハンマドの魂がその御手に委ねられているお方にかけて。このウンマ（共同体）の内のユダヤ教徒でもキリスト教徒でも、私について耳にし、それから私が携えて来たもの（啓示）を信仰しない状態のまま死んだ者は、例外なく地獄の徒となる。」</t>
   </si>
   <si>
     <t>يحلف النبي صلى الله عليه وسلم بالله أنه «لا يسمع به أحد من هذه الأمة» أي: ممن هو موجود في زمانه وبعده إلى يوم القيامة «يهودي، ولا نصراني، ثم يموت ولم يؤمن بالذي أُرسلتُ به، إلا كان من أصحاب النار» فأي يهودي أونصراني وكذلك غيرهما تبلغه دعوة النبي صلى الله عليه وسلم ثم يموت ولا يؤمن به إلا كان من أصحاب النار خالدًا فيها أبدًا.
  وإنما ذَكر اليهودي والنصراني تنبيهًا على من سواهما؛ وذلك لأن اليهود والنصارى لهم كتاب، فإذا كان هذا شأنهم مع أن لهم كتابًا، فغيرهم ممن لا كتاب له أولى، فكلُّهم يجب عليهم الدخول في دينه وطاعته صلى الله عليه وسلم .</t>
   </si>
   <si>
     <t>預言者（彼にアッラーからの平安と祝福あれ）はアッラーに誓って、こう言った：
 「このウンマ（共同体）」とは、預言者の存命していた時期、およびそれ以後、復活の日までに至る、全ての者たちのこと。
 「ユダヤ教徒でもキリスト教徒でも、私について耳にし・・・」とは、ユダヤ教徒、キリスト教徒、またはそれ以外の者たちで、預言者（彼にアッラーからの平安と祝福あれ）の伝道が届いた者たちのこと。それらの者たちの内、それを信仰しない状態のまま死んだ者は、例外なく地獄の徒となり、永遠にその中に留まることになる。
 ここで特にユダヤ教徒とキリスト教徒が言及されているのは、それ以外の者たちに対する喚起の意味である。ユダヤ教徒もキリスト教徒も啓典を授かっているが、啓典の民がそのような状況であれば、啓典を授かっていない者たちについては尚更であり、預言者ムハンマド（彼にアッラーからの平安と祝福あれ）の宗教を信じ従うことが求められる。</t>
   </si>
   <si>
     <t>من لم يَسمع بالنبي -صلى الله عليه وسلم-، ولم تبلغه دعوة الإسلام فهو معذور.
 وجوب اتباعه -صلى الله عليه وسلم-، ونسخ جميع الشرائع بشرعه، فمن كفر به لم ينفعه إيمانه بغيره من الأنبياء -صلوات الله عليهم أجمعين-.
 الانتفاع بالإسلام قبيل الموت، ولو في المرض الشديد ما لم يصل إلى المعاينة.
 تكفير من أنكر بعض ما جاء به النبي -صلى الله عليه وسلم- إذا ثبت ذلك بنص قطعي، وأجمعت عليه الأمة.</t>
   </si>
   <si>
     <t>預言者ムハンマド（彼にアッラーからの平安と祝福あれ）について耳にすることもなく、イスラームの伝道が到達しなかった者は、赦される。
 預言者ムハンマド（彼にアッラーからの平安と祝福あれ）に従う義務と、彼がもたらした教えによって、全ての教えが撤回されたこと。預言者ムハンマド（彼にアッラーからの平安と祝福あれ）を否定する者は、他の預言者たち（彼ら全員にアッラーの祝福あれ）を信仰していても、その信仰が益することはない。
 死が訪れる前であれば、イスラームを受け入れることで救われる。たとえ重病にあったとしても、死を眼前にしない限りは間に合うのである。
 預言者ムハンマド（彼にアッラーからの平安と祝福あれ）がもたらした教えの内、確実な文言により確定し、イスラーム共同体の学者らが合意した教えを一部でも否定する者は、不信仰に陥ったと見なされる。</t>
+  </si>
+  <si>
+    <t>[ムスリムの伝承]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ja/browse/hadith/3272</t>
   </si>
   <si>
     <t>أحفوا الشوارب وأعفوا اللحى</t>
   </si>
   <si>
     <t>「口ひげを短く切り、あごひげを伸ばすのだ。」</t>
   </si>
   <si>
     <t>عن ابن عمر رضي الله عنهما عن النبي صلى الله عليه وسلم قال: «أحْفُوا الشَّوَارِبَ وأَعْفُوا اللِّحَى».</t>
   </si>
   <si>
     <t>イブン・ウマル（アッラーのご満悦あれ）によれば、預言者（アッラーからの祝福と平安あれ）は言った： 「口ひげを短く切り、あごひげを伸ばすのだ。」</t>
   </si>
   <si>
     <t>يَأْمُرُ النبيُّ صلى الله عليه وسلم بِالأخْذِ مِن الشَّارِبِ وألَّا يُتْرَكَ بل يُقَصّ منه، ويُبالَغ في ذلك.
 وفي المقابل يَأمر بإِعفاءِ اللحية وتركِها مَوْفُوْرة.</t>
   </si>
   <si>
     <t>預言者（アッラーからの祝福と平安あれ）は口ひげを短くし、放ったらかしにするのではなく、短く切ることを命じた。
 それに反して、あごひげはそのままにしておき、長くしておくことを命じた。</t>
   </si>
   <si>
@@ -670,51 +679,51 @@
     <t>アブー・フライラ（アッラーのご満悦あれ）によれば、預言者（アッラーからの祝福と平安あれ）は、こう言った： 「アッラーよ、私の墓を偶像とはしないでください。自分たちの預言者の墓をマスジドとしてしまった民に、アッラーの呪いがありますよう。」</t>
   </si>
   <si>
     <t>دعا النبيُّ صلى الله عليه وسلم ربَّه أن لا يجعَلْ قَبْره مثلَ الصَّنمِ الذي يَعبُدُه النَّاسُ بتَعظيمِه واستِقبالِه في السُّجودِ، ثم أخبر صلى الله عليه وسلم بأنَّ اللهَ أَبْعَدَ وطَرَدَ من رحمتِه مَن اتخذَ  قبورَ الأنبياءِ مساجد؛ لأنَّ اتخاذَها مساجدَ ذريعةٌ إلى عِبادَتِها والاعتِقادِ فيها.</t>
   </si>
   <si>
     <t>預言者（アッラーからの祝福と平安あれ）はその主に対し、自分の墓が人々によって、自分を偉大視するがゆえに崇拝され、サジダされる偶像のようなものとはならないよう祈った。それから預言者（アッラーからの祝福と平安あれ）は、預言者たちの墓をマスジドとしてしまった者が、アッラーによってその慈悲から放逐されてしまったことを伝えた。なぜならば墓をマスジドとすることは、その崇拝やその信仰への足がかりとなってしまうからである。</t>
   </si>
   <si>
     <t>مجاوزة الحد الشرعي في قبور الأنبياء والصالحين يجعلُها تُعبد من دون الله، فيَجِبُ الحَذرُ من وسائل الشرك.
 لا يجوز قَصْدُ القبور لتعظيمِها والعبادةِ عندها مهما كان قُرْبُ صاحبِها من الله تعالى.
 تحريم بناء المساجد على القبور.
 تحريم الصلاة عند القبور ولو لم يُبْنَ مسجدٌ إلا صلاة الجنازة التي لم يُصلّ عليها.</t>
   </si>
   <si>
     <t>預言者や清廉な者たちの墓においてイスラーム法の則を超えてしまえば、それらがアッラーを差し置いて崇拝されるものとなってしまうことにつながる。シルクへとつながる道には注意しなければならない。
 偉大視や崇拝ゆえに墓へと向かうことは非合法である。墓に埋葬された者が、いかにアッラーに近しい者だったとしてもである。
 墓にマスジドを建てることの禁止。
 マスジドがそこになかったとしても、墓でサラーすることの禁止。ただし、まだ行われていない葬儀のサラーをする場合は、
 その限りではない。</t>
   </si>
   <si>
     <t>رواه أحمد</t>
   </si>
   <si>
-    <t>[アハマドの伝承]</t>
+    <t>[رواه أحمد]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ja/browse/hadith/3336</t>
   </si>
   <si>
     <t>إن عظم الجزاء مع عظم البلاء، وإن الله تعالى إذا أحب قوما ابتلاهم؛ فمن رضي فله الرضى، ومن سخط فله السخط</t>
   </si>
   <si>
     <t>まことに褒美の大きさは、試練の大きさによるものである。至高のアッラーは、ある民を愛する時、彼らを試練におかけになる。それに満足する者には満足があり、それを憎悪する者には憎悪があるのだ。</t>
   </si>
   <si>
     <t>عن أنس بن مالك رضي الله عنه عن النبي صلى الله عليه وسلم أنه قال: "إن عِظَمَ الجزاءِ مع عِظَمِ البلاءِ، وإن الله تعالى إذا أحب قوما ابتلاهم، فمن رَضِيَ فله الرِضا، ومن سَخِطَ فله السُّخْطُ".</t>
   </si>
   <si>
     <t>アナス・ブン・マーリク（彼にアッラーのご満悦あれ）が預言者（彼にアッラーからの祝福と平安あれ）から伝えるところによれば、彼はこう言った：「まことに褒美の大きさは、試練の大きさによるものである。至高のアッラーは、ある民を愛する時、彼らを試練におかけになる。それに満足する者には満足があり、それを憎悪する者には憎悪があるのだ。」</t>
   </si>
   <si>
     <t>يخبرنا النبي صلى الله عليه وسلم في هذا الحديث أن المؤمن قد يحل به شيء من المصائب في نفسه أو ماله أو غير ذلك، وأن الله سيثيبه على تلك المصائب إذا هو صبر، وأنه كلما عظمت المصيبة وعظم خطرها عظم ثوابها من الله، ثم يبين صلى الله عليه وسلم بأن المصائب من علامات حب الله للمؤمن، وأن قضاء الله وقدره نافذان لا محالة، ولكن من صبر ورضي، فإن الله سيثيبه على ذلك برضاه عنه وكفى به ثوابا، وأن من سخط وكره قضاء الله وقدره، فإن الله يسخط عليه وكفى به عقوبة.</t>
   </si>
   <si>
     <t>このハディースの中で預言者（彼にアッラーからの祝福と平安あれ）は、以下のことを伝えている：信仰者は、生命や財産などにおいて災難に出遭うが、それに忍耐すればアッラーは褒美を授けてくれること。災難が大きければ大きいほど、その危険度が高ければ高いほど、アッラーからの褒美も大きくなること。災難は信仰者に対するアッラーの愛の表れであり、アッラーの定めは必ず実現すること。そしてそれに忍耐し、満足して受け入れるのであれば、アッラーはそれゆえにその者に褒美を授け、満足されること。しかしアッラーの定めを嫌うのであれば、アッラーはそれゆえにその者をお嫌いになり、罰でもって報われるということ。</t>
   </si>
   <si>
     <t>أن المصائب مكفرات للذنوب ما لم يترتب عليها ترك واجب كترك الصبر أو فعل محرم كشق الجيوب أو لطم الخدود.
 إثبات صفة المحبة لله على وجه يليق بجلاله.
@@ -834,54 +843,54 @@
   <si>
     <t>預言者（彼にアッラーからの祝福と平安あれ）は、家で礼拝が行われなくなり、その結果、礼拝が行われない墓場のような状態になってしまうことをを禁じた。 また、それがシルクへの道となってしまうため、彼の墓を繰り返し訪問したり、そこで集まりの場を定期的に持ったりすることを禁じた。 そして地上のどこにあろうと、彼に祝福と平安を祈ることを命じた。なぜならそれは遠い場所でも近い場所でも等しく彼に届くためであり、彼の墓を頻繁に訪れる必要はないからである。</t>
   </si>
   <si>
     <t>النهي عن تعطيل البيوت من عبادة الله تعالى.
 المنع من السفر لزيارة قبر النبي عليه الصلاة والسلام؛ لأنه أمر بالصلاة عليه وأخبر أنها تبلغه، وإنما تُشَدُّ الرحال لقصد المسجد والصلاة فيه.
 تحريم جعل زيارة قبر النبي صلى الله عليه وسلم عيدًا، بتكرير زيارته على وجه مخصوص في زمن مخصوص، وكذلك زيارة كل قبر.
 كرامة النبي صلى الله عليه وسلم على ربه، بمشروعية الصلاة والسلام عليه في كل زمان ومكان.
 حيث أن النهي عن الصلاة عند القبور قد تقرر عند الصحابة؛ لذا نهى النبي صلى الله عليه وسلم أن تجعل البيوت مثل المقابر لا يُصلى فيها.</t>
   </si>
   <si>
     <t>家を、崇拝行為が行われない場所としてしまうことの禁止。
 預言者（アッラーからの祝福と平安あれ）の墓の訪問を目的として旅行することの禁止。なぜなら預言者は彼に対する祝福祈願を命じはしたが、それはどこからでも届くためである。また、旅行の目的とするのはマスジドへと赴き、そこで礼拝することだから
 である。
 預言者（アッラーからの祝福と平安あれ）の墓の訪問を、特定の時期に特定の形で繰り返し行うような形にはしないこと。彼以外の墓でもそれは同様である。
 預言者（アッラーからの祝福と平安あれ）への祝福と平安の祈願はどこでもいつでも行うことができるという、彼に対する、アッラーからの奇跡的な栄誉。
 墓での礼拝は、教友たちに対して何度も禁じられた。そのような中、預言者（アッラーからの祝福と平安あれ）は家を、礼拝が行われない墓場のような場所にはしないよう禁じた。</t>
   </si>
   <si>
     <t>حسن</t>
   </si>
   <si>
     <t>رواه أبو داود</t>
   </si>
   <si>
-    <t>[良好]</t>
-[...2 lines deleted...]
-    <t>[アブー・ダーウードの伝承]</t>
+    <t>[حسن]</t>
+  </si>
+  <si>
+    <t>[رواه أبو داود]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ja/browse/hadith/3350</t>
   </si>
   <si>
     <t>إن الله تعالى يغار، وغيرة الله تعالى ، أن يأتي المرء ما حرم الله عليه</t>
   </si>
   <si>
     <t>まことに至高のアッラーは、自恃（じじ）の念をお持ちである。そして至高のアッラーの自恃とは、アッラーが禁じた物事を人が侵すことである。</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه مرفوعًا: «إِنَّ الله -تَعَالى- يَغَارُ، وغَيرَةُ الله -تَعَالَى-، أَنْ يَأْتِيَ المَرء ما حرَّم الله عليه».</t>
   </si>
   <si>
     <t>アブー・フライラ（彼にアッラーのご満悦あれ）は、預言者（彼にアッラーからの平安と祝福あれ）が、このように語ったと伝えている：「まことに至高のアッラーは、自恃（じじ）の念をお持ちである。そして至高のアッラーの自恃とは、アッラーが禁じた物事を人が侵すことである。」</t>
   </si>
   <si>
     <t>جاء الحديث ليبين أن الله يغار على محارمه، يبغض ويكره انتهاك حدوده، ومن ذلك فاحشة الزنا، فهو طريق سافل سيِّئ، ومِن ثَمَّ حرَّم الله على عباده الزنا وجميع وسائله، فإذا زنى العبد، فإنَّ الله يغار غيرة أشد وأعظم من غيرته على ما دونه من المحارم، وكذلك أيضا اللِّوَاط، وهو إتيان الذَكَر، فإِنَّ هذا أعظم وأعظم؛ ولهذا جعله الله تعالى أشدَّ في الفُحش من الزنا. 
  وكذلك أيضا السرقة وشرب الخمر وكل المحارم يغار الله منها، لكن بعض المحارم تكون أشد غيرة من بعض، حسب الجُرم، وحسب المضَّار التي تترتَّب على ذلك.</t>
   </si>
   <si>
     <t>このハディースは、アッラーが、かれの禁じた物事を侵されることに関して自恃の念をお持ちであり、かれが決めた規定の違反をお嫌いになるということを説明している。アッラーが禁じた物事としては、姦淫がある。姦淫は醜悪かつ低劣な行為であり、アッラーはしもべに対してそれ自体だけでなく、そこにつながる物事をも禁じた。しもべが姦淫を犯せば、アッラーはそれ以外の禁止事項が侵されるよりも、激しい怒りでもってお怒りになる。
 また、窃盗や飲酒、それ以外の禁止事項を侵すことも同様に、アッラーの自恃の念を侵害する。ただし、それらはその害悪の程度によって、アッラーのお怒りの程度も違ってくる。</t>
   </si>
   <si>
@@ -980,50 +989,56 @@
     <t>アブドッラー・ブン・マスウード（彼にアッラーのご満悦あれ）は、預言者（彼にアッラーからの祝福と平安あれ）からの言葉として、こう語った：「まことに最悪の者たちとは、墓をマスジドとしている状態で、復活の日を生きたまま迎えた者たちである。」</t>
   </si>
   <si>
     <t>يخبر -صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ- عمن تقوم الساعة عليهم وهم أحياءٌ أنهم شرار الناس، ومنهم الذين يصلون عند القبور وإليها ويبنون عليها القباب، وهذا تحذيرٌ لأمته أن تفعل مع قبور أنبيائهم وصالحيهم مثل فعل هؤلاء الأشرار.</t>
   </si>
   <si>
     <t>預言者（彼にアッラーからの祝福と平安あれ）は、復活の日を生きたまま迎える者たちの内、最悪の者たちについて語っている。その内の者が、墓において、または墓に向かって礼拝する者たちであり、墓にドームを建てたりするような者たちである。これは、預言者たちや正しい者たちの墓に対して、このような最悪の者たちがしたような行為に対する、イスラーム共同体への警告である。</t>
   </si>
   <si>
     <t>إثبات قيام الساعة.
 أن الساعة تقوم على شرار الناس.
 تحريم بناء المساجد على القبور أو الصلاة عندها بدون بناء؛ لأن المسجد اسم لما يسجد فيه ولو لم يكن فيه بناء.
 التحذير عن الصلاة عند القبور، لأنه وسيلةٌ إلى الشرك.
 أن من اتخذ قبور الصالحين مساجد للصلاة فيها فهو من شرار الخلق، وإن كان قصده التقرب إلى الله.
 التحذير من الشرك ووسائله وما يقرب إليه، مهما كان قصد صاحب تلك الوسائل.
 معجزة للنبي -صلى الله عليه وسلم- حيث وقع ما أخبر به من بناء المساجد على القبور.</t>
   </si>
   <si>
     <t>復活の日の到来の確証。
 復活の日は、悪人たちに対する反証として起こるということ。
 墓の上にマスジドを建設したり、あるいは建設せずとも墓で礼拝したりすることの禁止。マスジドとは建物ではなかったとしても、サジダ（平れ伏す形の礼拝動作）する場所のことを指すからである。
 墓での礼拝の禁止。それはシルクにつながるためである。
 正しい者たちの墓を礼拝の為のマスジドとする者は、最悪の者の内の一人である。たとえそれが、そうすることによってアッラーへのお近づきを意図していたとしても、である。
 シルクと、それにつなげたり、それに近づけたりする物事への注意。そこに、それらの物事を行う者の意図は無関係である。
 預言者（彼にアッラーからの祝福と平安あれ）の奇跡。彼が語ったように、墓の上にマスジドを建てる者が出現した。</t>
+  </si>
+  <si>
+    <t>[良好]</t>
+  </si>
+  <si>
+    <t>[アハマドの伝承]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ja/browse/hadith/3375</t>
   </si>
   <si>
     <t>أخوف ما أخاف عليكم: الشرك الأصغر، فسئل عنه، فقال: الرياء</t>
   </si>
   <si>
     <t>「私があなた方に関して最も恐れることは、小さなシルクである。」彼はそれについて尋ねられると、こう答えた：「見せかけの行為だ。」</t>
   </si>
   <si>
     <t>عن محمود بن لبيد رضي الله عنه مرفوعاً: "أَخْوَفُ ما أخاف عليكم: الشرك الأصغر، فسئل عنه، فقال: الرياء".</t>
   </si>
   <si>
     <t>マフムード・ブン・ラビード（彼にアッラーのご満悦あれ）は、預言者（彼にアッラーからの祝福と平安あれ）からの言葉として、こう語った：「私があなた方に関して最も恐れることは、小さなシルクである。」彼はそれについて尋ねられると、こう答えた：「見せかけの行為だ。」</t>
   </si>
   <si>
     <t>يخبرنا النبي صلى الله عليه وسلم في هذا الحديث أنه يخاف علينا، وأكثر ما يخاف علينا من الشرك الأصغر، وذلك لما اتصف به صلى الله عليه وسلم من كمال العطف والرحمة بأمته، والحرص على ما يصلح أحوالهم، ولما عرفه من قوة أسباب الشرك الأصغر الذي هو الرياء وكثرة دواعيه، فربما دخل على المسلمين من حيث لا يعلمون فيضر بهم؛ لذا حذرهم منه وأنذرهم.</t>
   </si>
   <si>
     <t>預言者（彼にアッラーからの平安と祝福あれ）はこのハディースの中で、彼が私たちに関して恐れており、そして私たちに関して最も恐れていることが「小さなシルク」であると語っている。このことは、イスラーム共同体に対する預言者（彼にアッラーからの平安と祝福あれ）の思いやりと慈悲の念、その正しい状態の維持についての彼の熱心さを示している。そして見せかけの行為である「小さなシルク」の原因の根強さ、その動機の多様性、それがムスリムたちの知らない内に入り込んできてしまい、彼らを害する可能性があることを知っているからこそ、このような警告を放ったのである。</t>
   </si>
   <si>
     <t>أن الرياء أخوف على الصالحين من فتنة الدجال.
 الحذر من الرياء ومن الشرك عموماً.
@@ -1365,50 +1380,53 @@
     <t>アッラーを差し置いて何らかの同位者に祈っている状態で死を迎えた者は、地獄行きである。</t>
   </si>
   <si>
     <t>عن عبد الله بن مسعود رضي الله عنه أن رسول الله صلى الله عليه وسلم قال: "مَنْ مات وهو يدعُو مِنْ دون الله نِدًّا دخَل النَّار".</t>
   </si>
   <si>
     <t>アブドッラー・ブン・マスウード（彼にアッラーのご満悦あれ）によれば、アッラーの使徒（彼にアッラーからの祝福と平安あれ）は言った：「アッラーを差し置いて何らかの同位者に祈っている状態で死を迎えた者は、地獄行きである。」</t>
   </si>
   <si>
     <t>يخبرنا النبي صلى الله عليه وسلم في هذا الحديث أن من صرف شيئا مما يختص به الله إلى غيره، ومات مصرا على ذلك فإن مآله إلى النار.</t>
   </si>
   <si>
     <t>預言者（彼にアッラーからの祝福と平安あれ）はこのハディースの中で、私たちにこのように伝えている：アッラーが専有する何かをアッラー以外のものに与え、それに固執した状態で死を迎えた者は、地獄行きである、と。</t>
   </si>
   <si>
     <t>من مات على الشرك دخل النار، فإن كان شركا أكبر خلد فيها، وإن كان أصغر عذب ما شاء الله له أن يعذب ثم يخرج.
 أن العبرة بالأعمال خواتيمها.
 أن الدعاء عبادة لا تصرف إلا لله -تعالى-.</t>
   </si>
   <si>
     <t>シルクを犯している状態で死を迎えた者は、地獄に入る。それが大シルクであれば、地獄に永住することになる。小シルクであれば、アッラーはその者をお望みになるまで罰され、その後そこから解放して下さる。
 行いにおいて真に考慮すべきは、その締めくくり方である。
 祈り（ドゥアー）は崇拝行為であり、アッラー以外のものに向けてはならない。</t>
   </si>
   <si>
+    <t>[アル＝ブハーリーの伝承]</t>
+  </si>
+  <si>
     <t>https://hadeethenc.com/ja/browse/hadith/3419</t>
   </si>
   <si>
     <t>هلك المتنطعون</t>
   </si>
   <si>
     <t>「厳しくし過ぎる者たちは、破滅しよう。</t>
   </si>
   <si>
     <t>عن عبد الله بن مسعود قال: قال رسول الله صلى الله عليه وسلم: «هَلَكَ الْمُتَنَطِّعُون» قالها ثلاثًا.</t>
   </si>
   <si>
     <t>アブドッラー・ブン・マスウード（彼にアッラーのご満悦あれ）によれば、アッラーの使徒（彼にアッラーからの祝福と平安あれ）は言った： 「厳しくし過ぎる者たちは、破滅しよう。」そう3回言った。</t>
   </si>
   <si>
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم عن خَيْبَةِ وخَسارة المُتَشَدِّدين -على غير هدى وعلم- في دينِهم ودنياهم، وفي أقوالهم وأفعالهم، المتجاوزين بها الحدَّ الشرعيَّ الذي جاء به النبي صلى الله عليه وسلم.</t>
   </si>
   <si>
     <t>預言者（彼にアッラーからの祝福と平安あれ）は、知識も正しい導きもなく、宗教や現世的諸事や言動において、預言者がもたらしたイスラームの法を超えて厳しくし過ぎる者たちの破滅と損失について語った。</t>
   </si>
   <si>
     <t>تحريم التشدُّد والتكلُّف في الأمور كلِّها، والحث على اجتنابه في كل شيء؛ لا سيَّما في العبادات وتعظيم الصالحين.
 طلب الأكمل في العبادة وغيرها أمر محمود؛ ويكون بمتابعة الشرع.
 استحباب تأكيد الأمر الهام؛ لأن النبي صلى الله عليه وسلم كرَّر هذه الجملة ثلاثًا.
 سماحة الإسلام ويُسْره.</t>
@@ -2198,73 +2216,73 @@
   <si>
     <t>https://hadeethenc.com/ja/browse/hadith/4211</t>
   </si>
   <si>
     <t>دعوني ما تركتكم، إنما هلك من كان قبلكم بسؤالهم واختلافهم على أنبيائهم</t>
   </si>
   <si>
     <t>「私があなた方のために留めたものに留めておくのだ。というのも、あなた方以前の者たちは、質問のしすぎと自分たちの預言者らに対する異論ゆえに滅亡したのだから</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه عَنِ النَّبِيِّ صلى الله عليه وسلم قَالَ: «دَعُونِي مَا تَرَكْتُكُمْ، إِنَّمَا هَلَكَ مَنْ كَانَ قَبْلَكُمْ بِسُؤَالِهِمْ وَاخْتِلَافِهِمْ عَلَى أَنْبِيَائِهِمْ، فَإِذَا نَهَيْتُكُمْ عَنْ شَيْءٍ فَاجْتَنِبُوهُ، وَإِذَا أَمَرْتُكُمْ بِأَمْرٍ فَأْتُوا مِنْهُ مَا اسْتَطَعْتُمْ».</t>
   </si>
   <si>
     <t>アブー・フライラ（アッラーのご満悦あれ）によれば、預言者（アッラーからの祝福と平安あれ）は、こう言った： 「私があなた方のために留めたものに留めておくのだ。というのも、あなた方以前の者たちは、質問のしすぎと自分たちの預言者らに対する異論ゆえに滅亡したのだから。私があなた方に禁じた物事は遠ざけよ。そして私があなた方に命じたことは、出来る限り、それを行うのだ。」</t>
   </si>
   <si>
     <t>ذَكَرَ النبيُّ صلى الله عليه وسلم أنّ الأحكام الشرعية على أقسام ثلاثة: ما سُكت عنه، ونواهي، وأوامر. 
 فأما الأول: وهو ما سَكَتَ الشرعُ عنه: حيث لا حُكْم، وأنّ الأصل في الأشياء عدم الوجوب؛ 
 فأما في عهده صلى الله عليه وسلم فيجب تركُ السؤال عن شيء لم يقع خشية أن ينزل به وجوب أو تحريم، فإن الله تركَها رحمة بالعباد، 
 وأما بعد موته صلى الله عليه وسلم فإن كان السؤال على وجه الاستفتاء أو التعليم لما يحتاج إليه من أمر الدين فهو جائز بل مأمور به، وإن كان على وجه التَّعَنُّت والتكلُّف فهو المراد بترك السؤال عنه في هذا الحديث؛ وذلك لأنه قد يُفضي إلى مثل ما وقع لبني إسرائيل، إذ أُمروا أن يذبحوا بقرة فلو ذبحوا أيَّ بقرة لامتثلوا، ولكنهم شددوا فشُدِّد عليهم. 
 الثاني: النواهي؛ وهي: ما يثاب تاركه، ويعاقب فاعله، فيجب اجتنابُها كلها. 
 الثالث: الأوامر؛ وهو ما يثاب فاعله، ويعاقب تاركه، فيجب أن يفعل منه قدر الاستطاعة.</t>
   </si>
   <si>
     <t>預言者（アッラーからの祝福と平安あれ）は、イスラームの法規定が３つに分類されるとした：言及されていないもの。禁じられたもの。命令されたもの。
-１番目は、イスラーム法が言及していないものである。これには特に規定はおらず、かつ物事の基本は義務ではない。 預言者（アッラーからの祝福と平安あれ）時代においては、まだ起きていないことについて質問するべきではなかった。そうすることにより、義務や禁止の規定が下ってしまわないためである。アッラーはそれらの物事を、しもべたちへの慈悲から放っておかれた。 しかし預言者（アッラーからの祝福と平安あれ）の他界後、宗教的物事に関して必要なことはファトワーや学習の形で質問することが合法であり、むしろそれが要求される。一方、質問が厳しさや余計な負担を求めるようなものであれば、それこそがこのハディースで言われている放棄すべき質問となる。というのもそれは、イスラーイールの子らに起こったようなことへと帰結するかもしれないからである。彼らは一頭の雌牛を屠畜するよう命じられた時、どんな雌牛でも屠畜すればそれでよかったわけだが、物事を厳しくしたために、自分たちも厳しくされてしまったからである。
+１番目は、イスラーム法が言及していないものである。これには特に規定はなく、かつ物事の基本は義務ではない。 預言者（アッラーからの祝福と平安あれ）時代においては、まだ起きていないことについて質問するべきではなかった。そうすることにより、義務や禁止の規定が下ってしまわないためである。アッラーはそれらの物事を、しもべたちへの慈悲から放っておかれた。 しかし預言者（アッラーからの祝福と平安あれ）の他界後、宗教的物事に関して必要なことはファトワーや学習の形で質問することが合法であり、むしろそれが要求される。一方、質問が厳しさや余計な負担を求めるようなものであれば、それこそがこのハディースで言われている放棄すべき質問となる。というのもそれは、イスラーイールの子らに起こったようなことへと帰結するかもしれないからである。彼らは一頭の雌牛を屠畜するよう命じられた時、どんな雌牛でも屠畜すればそれでよかったわけだが、物事を厳しくしたために、自分たちも厳しくされてしまったからである。
 ２番目は、禁止行為である。これは、それを放棄した者は報奨を得るが、それを行なった者は罰されるというものである。ゆえにこのような物事は回避しなければならない。
 ３番目は、命令行為である。これは、それを行なった者は報奨を得るが、それを放棄した者は罰されるというものである。ゆえにこのような物事は可能な限り、遂行しなければならない。</t>
   </si>
   <si>
     <t>ينبغي الانشغال بالأهم  المُحتاج إليه، وترك ما لا يحتاج إليه في الحال، وعدم الاشتغال بالسؤال عما لم يقع.
 حرمة السؤال الذي ربما أوصل إلى تعقيد المسائل، وفتح باب الشبهات المفضية إلى كثرة الاختلاف.
 الأمر بترك كل المنهيات؛ لأنه لا مشقة في تركها، ولذلك كان النهي عنه عامًّا.
 الأمر بفعل المأمور به على قدر الاستطاعة؛ لأنه قد يلزم منه مشقة أو يعجز عنه؛ ولذا كان الأمر به على قدر الاستطاعة.
 النهي عن كثرة السؤال، قد قسم العلماء السؤال إلى قسمين: أحدهما: ما كان على وجه التعليم لما يحتاج إليه من أمر الدين، فهذا مأمور به ومن هذا النوع أسئلة الصحابة، والثاني: ما كان على وجه التعنت والتكلف وهذا هو المنهي عنه.
 تحذير هذه الأمة من مخالفة نبيها، كما وقع في الأمم التي قبلها.
 كثرة السؤال مما لا يُحتاج إليه والاختلاف على الأنبياء سببٌ للهلاك، ولا سيّما في الأمور التي لا يمكن الوصول إليها، مثل: مسائل الغيب التي لا يعلمها إلا الله، وأحوال يوم القيامة.
 النهي عن السؤال في شِداد المسائل، قال الأوزاعي: إن الله إذا أراد أن يحرم عبده بركة العلم ألقى على لسانه المغاليط، فلقد رأيتهم أقلَّ الناس علمًا، وقال ابن وهب: سمعت مالكًا يقول: المِراء في العلم يذهب بنور العلم من قلب الرجل.</t>
   </si>
   <si>
     <t>必要な物事の内の最重要項目に勤しみ、必要でない物事はすぐに放棄するべきである。そして、まだ起こっていないような物事に関する質問に勤しむべきではない。
 物事の複雑化や、多くの異論の引き金となるような紛らわしい物事に関する質問の禁止。
 禁じられた物事は全て放棄しなければならないという命令。というのもその放棄には何の困難もないためである。禁止が非限定的であるのは、そのためである。
 命じられた物事は可能な限り行わなくてはならないという命令。というのもそこには困難や、能力の不足が伴うかもしれないからである。命令が可能な限りと限定されているのは、そのためである。
 やたらと質問することの禁止。学者らは質問を２種類に分類した：1つ目は宗教的物事の内、必要なものを学習する上での質問である。これは求められることであり、教友らの質問もこの類いのものであった。2つ目は厳しさや余計な負担を求める類いのものであり、これは禁じられる。
 預言者に異論を呈することの警告。これは過去の共同体にも起きたことである。
 やたらと不必要な質問をし、預言者たちに異論を呈することは、破滅の原因である。特に、アッラーしか知らない不可知の領域のことや、復活の日の状況など、到達不可能な領域に関することがこれに該当する。
-物事を困難化させるような質問の禁止。アル＝アウザーイーは言う：「アッラーは、そのしもべに知識の祝福を禁じようとする時、その言葉に間違いを投じる。あなたは彼らが、最も知識の少ない者たちであるのを目にするだろう。」イブン・ラジャブは言う：「学問における言い争いは、人の心から知識の光を消し去ってしまう。」</t>
+物事を困難化させるような質問の禁止。アル＝アウザーイーは言う：「アッラーは、そのしもべに知識の祝福を禁じようとする時、その言葉に間違いを投じる。あなたは彼らが、最も知識の少ない者たちであるのを目にするだろう。」イブン・ワハブは言う：「私は、マーリクがこう言うのを聞いた：『学問における言い争いは、人の心から知識の光を消し去ってしまう。』」</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ja/browse/hadith/4295</t>
   </si>
   <si>
     <t>لقد سألتني عن عظيم، وإنه ليسير على من يسره الله عليه</t>
   </si>
   <si>
     <t>あなたは私に、大変なことを尋ねた。そしてそれは、アッラーによってたやすくされた者にとって、たやすいものである</t>
   </si>
   <si>
     <t>عَنْ مُعَاذِ بْنِ جَبَلٍ رضي الله عنه قَالَ: كُنْتُ مَعَ النَّبِيِّ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ فِي سَفَرٍ، فَأَصْبَحْتُ يَوْمًا قَرِيبًا مِنْهُ وَنَحْنُ نَسِيرُ، فَقُلْتُ: يَا رَسُولَ اللهِ أَخْبِرْنِي بِعَمَلٍ يُدْخِلُنِي الجَنَّةَ وَيُبَاعِدُنِي عَنِ النَّارِ، قَالَ: «لَقَدْ سَأَلْتَنِي عَنْ عَظِيمٍ، وَإِنَّهُ لَيَسِيرٌ عَلَى مَنْ يَسَّرَهُ اللَّهُ عَلَيْهِ، تَعْبُدُ اللَّهَ وَلاَ تُشْرِكْ بِهِ شَيْئًا، وَتُقِيمُ الصَّلاَةَ، وَتُؤْتِي الزَّكَاةَ، وَتَصُومُ رَمَضَانَ، وَتَحُجُّ البَيْتَ» ثُمَّ قَالَ: «أَلاَ أَدُلُّكَ عَلَى أَبْوَابِ الخَيْرِ: الصَّوْمُ جُنَّةٌ، وَالصَّدَقَةُ تُطْفِئُ الخَطِيئَةَ كَمَا يُطْفِئُ الْمَاءُ النَّارَ، وَصَلاَةُ الرَّجُلِ مِنْ جَوْفِ اللَّيْلِ» قَالَ: ثُمَّ تَلاَ: «{تَتَجَافَى جُنُوبُهُمْ عَنِ الْمَضَاجِعِ}، حَتَّى بَلَغَ {يَعْمَلُونَ}» ثُمَّ قَالَ: «أَلاَ أُخْبِرُكَ بِرَأْسِ الأَمْرِ كُلِّهِ وَعَمُودِهِ، وَذِرْوَةِ سَنَامِهِ؟» قُلْتُ: بَلَى يَا رَسُولَ اللهِ، قَالَ: «رَأْسُ الأَمْرِ الإِسْلاَمُ، وَعَمُودُهُ الصَّلاَةُ، وَذِرْوَةُ سَنَامِهِ الجِهَادُ» ثُمَّ قَالَ: «أَلاَ أُخْبِرُكَ بِمَلاَكِ ذَلِكَ كُلِّهِ؟» قُلْتُ: بَلَى يَا نَبِيَّ اللهِ، فَأَخَذَ بِلِسَانِهِ قَالَ: «كُفَّ عَلَيْكَ هَذَا» فَقُلْتُ: يَا نَبِيَّ اللهِ، وَإِنَّا لَمُؤَاخَذُونَ بِمَا نَتَكَلَّمُ بِهِ؟ فَقَالَ: «ثَكِلَتْكَ أُمُّكَ يَا مُعَاذُ، وَهَلْ يَكُبُّ النَّاسَ فِي النَّارِ عَلَى وُجُوهِهِمْ أَوْ عَلَى مَنَاخِرِهِمْ إِلاَّ حَصَائِدُ أَلْسِنَتِهِمْ».</t>
   </si>
   <si>
     <t>ムアーズ・ブン・ジャバル（アッラーのご満悦あれ）は言った： 私は預言者（アッラーからの祝福と平安あれ）と共に旅にあったが、ある日、彼に近いところを歩いていた。私は言った：「アッラーの使徒よ、私を天国に入れ、地獄から遠ざける行いについて教えてください。」彼は言った:「あなたは私に、大変なことを尋ねた。そしてそれは、アッラーによってたやすくされた者にとって、たやすいものである。アッラーを崇拝し、かれに何も並べるな。礼拝を遵守せよ。浄財を支払え。ラマダーンを断食せよ。館へとハッジせよ。」それから言った:「あなたに善の扉を教えてやろうか？断食は盾。施しは水が火を消すように罪を消す。真夜中の礼拝。」そして「彼らの脇腹は彼らの寝床から離れる…」から「…知らない」まで読誦した。それから言った:「すべての物事の要、その柱、その瘤の頂について教えてやろうか？」私は言った:「ええ、アッラーの預言者よ。」彼は言った:「物事の要はイスラーム、その柱は礼拝、その瘤の頂はジハードである。」それから言った:「それらすべてを掌握するりものを教えてやろうか？」私は言った:「ええ、アッラーの使徒よ。」彼は舌をつかんで言った:「これを慎むのだ。」それで私は言った:「アッラーの預言者よ、私たちは自分が語ることでお咎めを受けるのですか？」彼は言った:「ムアーズよ、あなたの母親があなたに先立たれるよう。人々が顔から、または鼻先から真っ逆さまに地獄にひっくり返されるのは、自分の舌で稼いだものゆえに他ならないのではないか？」</t>
   </si>
   <si>
     <t>قال معاذٌ رضي الله عنه: كنتُ مع النبي صلى الله عليه وسلم في سَفَر، فأصبحت يومًا قريبًا منه ونحن نسير، فقلت: يا رسول الله أَخْبِرني بعمل يُدخلني الجنة ويباعدني عن النار، 
 قال: لقد سألتني عن عمل عظيم فِعْلُه على النفوس، وإنه لَهَيِِّنٌ سَهْلٌ على مَن يَسَّرَه الله عليه؛ أَدِّ فرائض الإسلام: 
 الأول: تعبد الله وحده ولا تشرك به شيئًا. 
 الثاني: تُقيم الصلوات الخمس المفروضات في اليوم والليلة: الفجر، والظهر، والعصر، والمغرب، والعشاء، بشروطها وأركانها وواجباتها. 
 الثالث: تُخرِج الزكاة المفروضة، وهي عبادة مالية واجبة في كل مال بلغَ قدرًا مُحددًا في الشرع، تعطى لمستحقيها. 
 الرابع: تصوم رمضان، وهو الإمساك عن الأكل والشرب وغيرهما من المفطرات بنية التعبد، من طلوع الفجر إلى غروب الشمس. 
 الخامس: تحج البيت بقَصْد مكة لإقامة المناسك، تعبُّدًا لله عز وجل.
 ثم قال صلى الله عليه وسلم: أَلَا أُعَرِّفُك على الطريق المُوصِلة لأبواب الخير؟ وذلك بإتْبَاع تلك الفرائض بالنوافل: 
@@ -2352,77 +2370,74 @@
   </si>
   <si>
     <t>２人のムスリムが剣をもって対峙し、互いに殺害を意図して戦ったら、殺した方は相手を殺害したかどで地獄行きである。殺された方も、同じことをしようとしたために地獄行きである。これはアッラーが彼らをお赦しにもならず、その戦いが正当なものではなかった限りにおいてである。アッラーは仰っている：『そして、もしその一方が（呼びかけに応じずに、）他方を侵犯したのであれば、侵犯する方に対し、彼らがアッラーのご命令に立ち返るまで戦え。』（部屋章９）</t>
   </si>
   <si>
     <t>وقوع العقاب على من عزم على المعصية بقلبه ووطن نفسه عليها وباشر أسبابها؛ سواء حدثت أم لم تحدث، إن لم يعف الله عز وجل عنه، أما من هم بقلبه فقط ولم يباشر الأسباب فلا يأثم.
 التحذير من اقتتال المسلمين.</t>
   </si>
   <si>
     <t>罪を犯すことを心で決心し、そのために行動に移す者には、その罪が実行されたかどうかは別に罰がある。ただし、それはアッラーがお赦しにならない限りのことである。一方、そのようなことを心で望み、行動には移さなかった場合、罪には問われない。
 ムスリム同士の戦いへの警告。</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ja/browse/hadith/4304</t>
   </si>
   <si>
     <t>البر حسن الخلق، والإثم ما حاك في صدرك، وكرهت أن يطلع عليه الناس</t>
   </si>
   <si>
     <t>「善とはよい品性、罪とはあなたにとって胸騒ぎがするものであり、人々がそれを見ることをあなたが嫌うようなもののことである。」</t>
   </si>
   <si>
     <t>عَنِ النَّوَّاسِ بْنِ سِمْعَانَ الْأَنْصَارِيِّ رضي الله عنه قَالَ: سَأَلْتُ رَسُولَ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ عَنِ الْبِرِّ وَالْإِثْمِ، فَقَالَ: «الْبِرُّ حُسْنُ الْخُلُقِ، وَالْإِثْمُ مَا حَاكَ فِي صَدْرِكَ، وَكَرِهْتَ أَنْ يَطَّلِعَ عَلَيْهِ النَّاسُ».</t>
   </si>
   <si>
-    <t>アン＝ナウワース・ブン・サムアーン（アッラーのご満悦あれ）は言っ
-た： 私はアッラーの使徒（アッラーからの平安と祝福あれ）に、善と罪について尋ねた。すると彼は言った：「善とはよい品性、罪とはあなたにとって胸騒ぎがするものであり、人々がそれを見ることをあなたが嫌うようなもののことである。」</t>
+    <t>アン＝ナウワース・ブン・サムアーン（アッラーのご満悦あれ）は言った： 私はアッラーの使徒（アッラーからの平安と祝福あれ）に、善と罪について尋ねた。すると彼は言った：「善とはよい品性、罪とはあなたにとって胸騒ぎがするものであり、人々がそれを見ることをあなたが嫌うようなもののことである。」</t>
   </si>
   <si>
     <t>سُئِلَ النبيُّ صلى الله عليه وسلم عن البر والإثم، فقال: 
 أعظم خِصَال البر حسن الخُلُق مع الله بالتقوى، ومع الخَلْق باحتمال الأذى، وقِلَّة الغَضب، وبسط الوجه، وطيب الكلام، والصلة والطاعة واللطف والمَبَرّة وحسن العشرة والصحبة. 
 وأما الإثم فما تَحَرَّك في النفس مِن المشتبهات وتردَّد دون أنْ ينشرح الصدر له، وحصل في القلب منه الشك، والخوف من كونه ذنبًا، ولم تُرِد أن تُظْهِرَه لكونه قبيحًا لأعيان وأماثل الناس وكُمَّلِهم، وذلك لأن النفس بطبعها تحب اطلاع الناس على خيرها، فإذا كَرِهَت الاطلاع على بعض أفعالها فهو إثم لا خير فيه.</t>
   </si>
   <si>
     <t>預言者（アッラーからの平安と祝福あれ）は善と罪について尋ねられ、こう言った：
 善の中でも最大のものの一つが、よい品性である。それはアッラーには敬虔さをもって対し、人々に対しては以下のような性格をもって接することである：害悪に対する忍耐。怒りの制御。柔らかい表情。良い言葉。良好な関係性。従順さ。善行。やさしさ。よい付き合い。
 他方、罪とは以下のような性質を帯びたものである：疑心暗鬼から胸騒ぎがすること。安心できず、心が落ち着かないこと。心に疑念を生じさせるようなこと。罪の恐れを感じるようなこと。品性がある高貴な人々の目に醜く映るものゆえに、それが人目に晒されるのを望まないようなこと。というのも人間はその性質上、人にはよいものを見せたいからである。つまり人から見られたくない行為はよいものではなく、罪なのである。</t>
   </si>
   <si>
     <t>الحثُّ على مكارم الأخلاق؛ لأنّ حسن الخلق من أعظم خصال البر.
 الحق والباطل لا يلتبس أمرُهما على المؤمن، بل يعرف الحق بالنور الذي في قلبه، وينفر عن الباطل فينكره.
 من علامات الإثم  قلق القلب واضطرابه، وكراهة اطلاع الناس عليه.
 قال السندي: هذا في المشتبهات من الأمور التي لا يعلم الناس فيها بتعيين أحد الطرفين؛ وإلا فالمأمور به في الشرع من غير ظهور دليل فيه على خلاف ذلك من البر، والمنهي عنه كذلك من الإثم، ولا حاجة فيهما إلى استفتاء القلب وطمأنينته.
 المخاطَب في الحديث أصحاب الفطرة السليمة، لا أصحاب القلوب المنكوسة التي لا تعرف معروفًا ولا تنكر منكرًا إلا ما أُشرِبتْ من هواها.
 قال الطيبي: قيل فُسِّرَ البر في الحديث بمعان شتى، ففسَّره في موضع بما اطمأنت إليه النفس واطمأن إليه القلب، وفسره في موضع بالإيمان، وفي موضع بما يقربك إلى الله، وهنا بحسن الخلق، وفسر حسن الخلق: باحتمال الأذى وقلة الغضب وبسط الوجه وطيب الكلام، وكلها متقاربة في المعنى.</t>
   </si>
   <si>
     <t>よい品性の勧め：それは善の最大の特徴の一つである。
-真理と虚妄が信仰者にとって紛らわしくなることはない。真理については心の中の光で認知し
-[...2 lines deleted...]
-ある。
+真理と虚妄が信仰者にとって紛らわしくなることはない。真理については心の中の光で認知し、虚妄についてはそれを回避し、否認するのである。
+罪の印のものとしては、心の不安、胸のざわめき、人から見られることを厭うことなどがある。
 アッ＝スィンディーは言う：「これは、いずれの側なのか明確ではないような曖昧な事柄に関することである。そうでなければ、イスラーム法で命じられていることは、その反証がない限り善であり、禁じられていることは罪である。このような場合、自分の心に相談したり、その安心を確認したりする必要はない。」
 このハディースで語りかけられている対象は、健全な天性を有した者であり、自分の欲に沿ったものでない限りは善を善として認め、悪を否認することのないような逆行した心の持ち主ではない。
 アッ＝ティービーは言う：「ハディースにおける“善”は、様々な形で説明されている。場合によって、それは魂と心に平安をもたらすことであるとか、信仰とか、アッラーのお近づきを求める行為といった具合に説明されるが、このハディースでは、よい性格と説明されている。そしてよい性格は、害に耐えること、怒りを慎むこと、明るい表情、よい言葉といった風に解釈されているが、それらはすべて似通った意味である。」</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ja/browse/hadith/4308</t>
   </si>
   <si>
     <t>الدين النصيحة</t>
   </si>
   <si>
     <t>「宗教とは誠実さである。</t>
   </si>
   <si>
     <t>عن تميم الداري رضي الله عنه أن النبي صلى الله عليه وسلم قال: «الدِّينُ النَّصِيحَةُ» قُلْنَا: لِمَنْ؟ قَالَ: «لِلهِ وَلِكِتَابِهِ وَلِرَسُولِهِ وَلِأَئِمَّةِ الْمُسْلِمِينَ وَعَامَّتِهِمْ».</t>
   </si>
   <si>
     <t>タミーム・アッ＝ダーリー（彼にアッラーのご満悦あれ）によれば、預言者（彼にアッラーからの祝福と平安あれ）はこう言った： 「宗教とは誠実さである。」私たちは言った：「誰に対してのものですか？」彼（アッラーからの祝福と平安あれ）は言った：「アッラー、その啓典、その使徒、そしてムスリムの指導者たち、および一般の者たちに対する誠実さである。」</t>
   </si>
   <si>
     <t>أَخبَرَ النبيُّ صلى الله عليه وسلم بأنَّ الدين قائمٌ على الإخلاص والصدق، حتى يؤدَّى كما أوجب الله، كاملًا دون تقصير أو غش.
 فقيل للنبي صلى الله عليه وسلم: لمن تكون النصيحة؟ فقال: 
 أولًا: النصيحة لله سبحانه وتعالى: بإخلاص العمل له، وعدم الإشراك به، وأن نؤمن بربوبيته وألوهيته وأسمائه وصفاته، وتعظيم أمره، والدعوة إلى الإيمان به. 
 ثانيًا: النصيحة لكتابه وهو القرآن الكريم: بأن نعتقد أنه كلامُه، وآخِرُ كتبِه، وأنه ناسخ لجميع الشرائع قبله، ونعظِّمه، ونتلوه حق تلاوته، ونعمل بمُحْكَمِه، والتسليم بمتشابهه، ونَذُبُّ عن تأويل المُحرِّفين له، ونعتبر بمواعظه، ونشر علومه، والدعوة إليه. 
 ثالثًا: النصيحة لرسوله محمد صلى الله عليه وسلم: بأن نعتقدَ أنه آخِرُ الرسل، ونصدِّقَه فيما جاء به، ونَمتَثِلَ أمرَه، ونجتنبَ نهيَه، وأن لا نتعبدَ لله إلا بما جاء به، ونُعظِّمَ حقَّه، ونوقرَه، ونَبُثَّ دعوته، ونَنشُرَ شريعتَه، ونَنفيَ التُّهَمَ عنه. 
@@ -2513,52 +2528,51 @@
   <si>
     <t>預言者（アッラーからの祝福と平安あれ）は伝えている：まことに至高のアッラーは、完全さで特徴づけられ、不足や欠点からは無縁なよいお方であり、行いでも言葉でも信条でも、よいものしかお受け入れにはならない。つまりアッラーのみに捧げられ、預言者（アッラーからの祝福と平安あれ）のスンナに則った物事のことである。アッラーのお近づきはそれら以外によって、なされることはない。また、信仰者にとって、行いがよくなるための最も重要な要因の一つが、食べ物がハラールで良質であることである。それによって行いは清められたものとなる。アッラーが信仰者たちに、使徒たちに命じたのと同様、ハラールな食べ物を食べて善行に励むことを命じたのは、そういったわけである。アッラーはこう仰った：“使徒たちよ、善きものの内から食べ、正しい行いを行え。”（信仰者たち章５１）また、こうも仰った：“信仰する者たちよ、われらがあなた方に授けた善いものから食べ、アッラーに感謝せよ。”（雌牛章１７２）」
 それから預言者（アッラーからの祝福と平安あれ）は、ハラームな食事について警告した。それは行いを駄目にしてしまい、それが受け入れられるためにどんなに表面的な手段を尽くしたとしても、受け入れられることから阻んでしまうものである。男が払った表面的な努力は、以下の物事に現れている：
 １．ハッジ、ジハード、親戚との良好な関係の維持など、服従行為における長旅。
 ２．髪を梳かしていないため、髪の毛がバサバサになっていること。髪の毛や衣服の色が埃で変色してしまっていること。これらは全て、男の行き詰まった状況ゆえのものである。
 ３．両手を天に伸ばして祈っていること。
 ４．「わが主よ、わが主よ」とアッラーの美名によって、アッラーに懸命に祈っていること。
 このように祈りが受け入れられるための手段を尽くしているものの、男の祈りは聞き入れられない。なぜなら彼の食べ物はハラーム、飲み物もハラーム、着るものもハラームであり、ハラームなもので養われているためである。このような性質の者は、祈りが叶えられにくいものであり、むしろどうしてその祈りが受け入れられるようなことがあろうか？</t>
   </si>
   <si>
     <t>كمال الله عزّ وجل في ذاته، وصفاته، وأفعاله، وأحكامه.
 الأمر بإخلاص العمل لله عز وجل، والمتابعة للنبي صلى الله عليه وسلم.
 استعمال ما يُشجِّع على العمل، حيث قال النبي صلى الله عليه وسلم: "إِنَّ الله أَمَرَ المُؤمنينَ بِمَا أَمَرَ بِهِ المُرسَلِيْنَ"، فإذا علم المؤمن أن هذا من مأمورات المرسلين فإنه يتقوَّى ويتشجّع على الامتثال.
 من موانع استجابة الدعاء أكل الحرام.
 من أسباب إجابة الدعاء خمسة أشياء: أحدها: إطالة السفر لما فيه من الانكسار الذي هو من أعظم أسباب الإجابة، الثاني: حالة الإضطرار، الثالث: مَدُّ اليدين إلى السماء، الرابع: الإلحاح على الله بتكرير ذكر ربوبيته، وهو من أعظم ما يُطلَب به إجابة الدعاء، الخامس: إطابة المأكل والمشرب.
 أكل الحلال الطيِّب من الأسباب المُعينة للعمل الصالح.
 قال القاضي: الطيب ضد الخبيث، فإذا وصفه به تعالى أريد به أنه مُنزَّه عن النقائص مُقدَّس عن الآفات، وإذا وُصِف به العبد مطلقًا أريد به أنه المُتعرِّي عن رذائل الأخلاق وقبائح الأعمال والمتحلي بأضداد ذلك، وإذا وُصف به الأموال أريد به كونه حلالًا من خيار الأموال.</t>
   </si>
   <si>
     <t>アッラーのその本質、属性、行為、法規定における完全性。
 行いをアッラーだけに真摯に捧げ、そこにおいて預言者（アッラーからの祝福と平安あれ）に追従することの命令。
 行いへと奨励する手法を用いること。それは預言者（アッラーからの祝福と平安あれ）が、「まことにアッラーは信者たちに、使徒たちに命じたのと同じものをお命じになり…」と言った通りである。使徒たちもまた同じように命じられていたということを知る時、信仰者はその模倣へと促されるのである。
 祈願を受け入れることを阻む物事の一つが、ハラームな食事である。
 祈願を受け入れられる要因として、５つの物事がある：１．長い旅行：祈願が受け入れられる最大の要因の一つである、弱く哀れな状態がそれによって生じる。２．祈らずにはいられないような切迫した状態。３．両手を天に伸ばすこと。４．アッラーの主性を繰り返し念じつつ、念を入れて祈ることは、祈願が受け入れられるにあたって最も必要な物事の一つである。５．飲食物がよいものであること。
 ハラールでよいものを食することは、善行への助力の要因の一つである。
-アル＝カーディーは言う：「”よさ”の反対は”悪さ”である。アッラーがそれによって描写される時、それはアッラーが、あらゆる欠点や汚点から無縁で崇高なお方であることを意味する。そして特に限定なく、人間がそれによって描写される時、それはその者が悪い性格や醜い行いから縁遠く、その反対の性質を備えていることを表す。また、財産がそれによって描写される時、それはそれが最善な種類のものであり、ハラールであることを示している。
-」</t>
+アル＝カーディーは言う：「”よさ”の反対は”悪さ”である。アッラーがそれによって描写される時、それはアッラーが、あらゆる欠点や汚点から無縁で崇高なお方であることを意味する。そして特に限定なく、人間がそれによって描写される時、それはその者が悪い性格や醜い行いから縁遠く、その反対の性質を備えていることを表す。また、財産がそれによって描写される時、それはそれが最善な種類のものであり、ハラールであることを示している。」</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ja/browse/hadith/4316</t>
   </si>
   <si>
     <t>إن الله كتب الإحسان على كل شيء</t>
   </si>
   <si>
     <t>「まことにアッラーは、あらゆる物事においてイフサーン（善処）を命じた</t>
   </si>
   <si>
     <t>عن شداد بن أوس رضي الله عنه قال: ثِنْتَانِ حَفِظْتُهُمَا عَنْ رَسُولِ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «إِنَّ اللهَ كَتَبَ الْإِحْسَانَ عَلَى كُلِّ شَيْءٍ، فَإِذَا قَتَلْتُمْ فَأَحْسِنُوا الْقِتْلَةَ، وَإِذَا ذَبَحْتُمْ فَأَحْسِنُوا الذَّبْحَ، وَلْيُحِدَّ أَحَدُكُمْ شَفْرَتَهُ، فَلْيُرِحْ ذَبِيحَتَهُ».</t>
   </si>
   <si>
     <t>シャッダード・ブン・アウス（アッラーのご満悦あれ）は言った：私はアッラーの使徒（アッラーからの祝福と平安あれ）から、２つのものを覚えた。彼は、こう言った： 「まことにアッラーは、あらゆる物事においてイフサーン（善処）を命じた。ゆえに殺す時にはよい殺し方をし、屠畜する時にはよい屠畜をせよ。自分の刃物をよく研ぎ、屠畜される動物を楽にさせるのだ。」</t>
   </si>
   <si>
     <t>يُخبرُ النبيُّ صلى الله عليه وسلم أن الله تعالى أوجبَ علينا الإحسانَ في كل الأشياء، والإحسان: هو مراقبة الله على الدوام، في عبادته وفي بذل الخير وكف الأذى عن المخلوقين، ومن ذلك الإحسان في القتل والذبح.
 فالإحسان في القتل عند القصاص: بأن يختار أسهلَ الطُّرُق وأخَفَّها وأسرعَها زهوقًا للمقتول.
 والإحسان في الذبح عند الذكاة: بأن يرفق بالبهيمة بإحداد الآلة، وألّا تُحَدَّ أمام الذبيحة وهي تنظر إليها، وألَّا تُذبح وهناك من الماشية ما ينظر إليها.</t>
   </si>
   <si>
     <t>預言者（アッラーからの祝福と平安あれ）は、アッラーが私たちに、あらゆる物事においてイフサーン（善処）を命じた、と言った。イフサーン（善処）とは、崇拝行為であれ、善を行うときであれ、被造物を害悪から守るときであれ、いつもアッラーを想念している状態のことである。ゆえに殺したり屠畜したりしなくてはならない状況においても、イフサーン（善処）は求められる。
 報復刑で死刑を執行しなければならない状況におけるイフサーン（善処）は、最も簡単で、受刑者にとって最も軽く、最も早く楽になれる方法を選ぶことである。
 屠畜におけるイフサーン（善処）は、刃物をよく研ぐことによって家畜に優しくし、家畜の前で刃物を研いだり、他の家畜の前で別の家畜を屠畜する光景を見せたりしないことである。</t>
@@ -2644,139 +2658,137 @@
   <si>
     <t>心の状態と性質に関心を払い、意図を正し、あらゆる卑しい性質から心を清めることの重要性。
 行いの褒美は、心による真摯な決意と、よい意図によるものである。
 心を正し、その性質に配慮することは、身体的行動よりも優先される。なぜなら心の動きこそは、宗教的行動を正すものであるからである。不信仰者の行いは正しいものとはならない。
 意図と行いに対する個人の責任。心の動きをアッラーとその使徒がお喜びになることへと正していくことが、必要となる。</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ja/browse/hadith/4555</t>
   </si>
   <si>
     <t>إن الله ورسوله حرم بيع الخمر، والميتة والخنزير والأصنام</t>
   </si>
   <si>
     <t>「まことにアッラーとその使徒は、酒、動物の死体、豚、偶像の取引を禁じた</t>
   </si>
   <si>
     <t>عَنْ جَابِرِ بْنِ عَبْدِ اللَّهِ رَضِيَ اللَّهُ عَنْهُمَا أَنَّهُ سَمِعَ رَسُولَ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ، يَقُولُ عَامَ الفَتْحِ وَهُوَ بِمَكَّةَ: «إِنَّ اللَّهَ وَرَسُولَهُ حَرَّمَ بَيْعَ الخَمْرِ، وَالمَيْتَةِ وَالخِنْزِيرِ وَالأَصْنَامِ»، فَقِيلَ: يَا رَسُولَ اللَّهِ، أَرَأَيْتَ شُحُومَ المَيْتَةِ، فَإِنَّهَا يُطْلَى بِهَا السُّفُنُ، وَيُدْهَنُ بِهَا الجُلُودُ، وَيَسْتَصْبِحُ بِهَا النَّاسُ؟ فَقَالَ: «لاَ، هُوَ حَرَامٌ»، ثُمَّ قَالَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ عِنْدَ ذَلِكَ: «قَاتَلَ اللَّهُ اليَهُودَ إِنَّ اللَّهَ لَمَّا حَرَّمَ شُحُومَهَا جَمَلُوهُ، ثُمَّ بَاعُوهُ، فَأَكَلُوا ثَمَنَهُ».</t>
   </si>
   <si>
     <t>ジャービル・ブン・アブドッラー（アッラーのご満悦あれ）は、アッラーの使徒（アッラーの祝福と平安あれ）が勝利の年（マッカ開城の年）にマッカで次のように語ったと伝えている： 「まことにアッラーとその使徒は、酒、動物の死体、豚、偶像の取引を禁じた。すると人びとはこう言った：“アッラーの使徒よ、動物の死体の脂についてはどうですか？それは舟に塗装されたり、革に塗布されたりしますし、人びとはそれを明かりにも用いますが？”すると（預言者は）言った：“いや、それはハラーム（禁じられていること）だ。”それから、アッラーの使徒（アッラーの祝福と平安あれ）は言った：“アッラーがユダヤ教徒を征伐するように。彼らはアッラーがその脂を禁じたにもかかわらず、それを溶かして売り、その代金を得たのだから。”」</t>
   </si>
   <si>
     <t>سَمِعَ جابرُ بن عبدِ الله رضي الله عنهما النبيَّ صلى الله عليه وسلم يقول عامَ الفَتْح، وهو بمكة: إن الله ورسوله حَرَّم بيعَ الخمر والميتة والخنزير والأصنام، فقيل: يا رسول الله، هل يَحِلُّ أنْ نبيعَ شحومَ الميتة؟ لأنها يُطْلَى بها السُّفُن، ويُدهَن بها الجلود، ويُوقِد بها الناسُ سُرُجَهم، فقال: لا، بيعُها حرام، ثم قال صلى الله عليه وسلم عند ذلك: أَهْلَكَ اللهُ اليهودَ ولعنَهم؛ إن الله لمّا حرّم عليهم شحوم البهائم أذابوها، ثم باعوا دُهنَها فأكلوا ثَمَنَه.</t>
   </si>
   <si>
-    <t>ジャービル・ブン・アブドッラー（アッラーのご満悦あれ）は、預言者（アッラーの祝福と平安あれ）が勝利の年（マッカ開城の年）にマッカで次のように言うのを聞いた：まことにアッラーとその使徒は、酒、動物の死体、豚、偶像の取引を禁じた。すると人びとはこう言った：「アッラーの使徒よ、動物の死体の脂を売買することは許されますか？それは舟に塗装されたり、革に塗布されたりしますし、人びとはそれを明かりを灯すためにも用いますが？」すると（預言者は）言った：「いや、その売買はハラーム（禁じられていること）だ。」それから、アッラーの使徒（アッラーの祝福と平安あれ）は言った：「アッラーがユダヤ教徒を滅ぼす、呪うように。彼らはアッラーがその脂を禁じたというのに、それを溶かして売り、その代金を得たのだから。」</t>
+    <t>ジャービル・ブン・アブドッラー（アッラーのご満悦あれ）は、預言者（アッラーの祝福と平安あれ）が勝利の年（マッカ開城の年）にマッカで次のように言うのを聞いた：まことにアッラーとその使徒は、酒、動物の死体、豚、偶像の取引を禁じた。すると人びとはこう言った：「アッラーの使徒よ、動物の死体の脂を売買することは許されますか？それは舟に塗装されたり、革に塗布されたりしますし、人びとはそれを明かりを灯すためにも用いますが？」すると（預言者は）言った：「いや、その売買はハラーム（禁じられていること）だ。」それから、アッラーの使徒（アッラーの祝福と平安あれ）は言った：「アッラーがユダヤ教徒を滅ぼし、呪うように。彼らはアッラーがその脂を禁じたというのに、それを溶かして売り、その代金を得たのだから。」</t>
   </si>
   <si>
     <t>قال النووي: الميتة والخمر والخنزير: أجمع المسلمون على تحريم بيع كلِّ واحدٍ منها.
 قال القاضي: تَضَمَّنَ هذا الحديث أن ما لا يَحِلُّ أكلُه والانتفاع به لا يجوز بيعه، ولا يحل أكل ثمنه، كما في الشحوم المذكورة في الحديث.
 قال ابن حجر: وسياقُه مُشْعِرٌ بِقُوَّة ما أوّله الأكثر أن المراد بقوله: "هو حرام" البيع لا الانتفاع.
 كلُّ حِيْلةٍ يُتَوَصَّل بها إلى تحليل مُحَرَّمٍ فهي باطلة.
 قال النووي: قال العلماء: وفي عموم تحريم بيع الميتة أنه يحرم بيع جُثَّة الكافر إذا قتلناه وطَلَبَ الكفّارُ شراءَه، أو دَفْع عِوَضٍ عنه، وقد جاء في الحديث: أنّ نوفل بن عبد الله المخزومي قتله المسلمون يوم الخندق، فبذل الكفار في جسده عشرة آلاف درهم للنبي صلى الله عليه وسلم فلم يأخذْها، ودَفَعَه إليهم.</t>
   </si>
   <si>
     <t>アン＝ナワウィーは言う:「動物の死体、酒、豚の売買が禁じられることにおいて、ムスリムたちは意見の一致を見ている。」
 カーディーは言う:「このハディースは以下のような意味を含む:食用、利用が許されないものは、その売買やそれを売った利益を手に入れることも許されない。ちょうどハディースの中で取り上げられた、死体の脂がそれである。」
 イブン・ハジャルは言う:「ハディースの文脈は、“それはハラームだ”という言葉の意味が、大多数の学者がそのように解釈しているように、売買であり、利用ではないことを強く示している。」
 ハラームなものを合法化しようとする手段は全て虚妄である。
 アン＝ナワウィーは言う:「学者たちは言う:動物の死体の売買の一般的禁止は、遺体の売買の禁止をも含み得る。ナウファル・ブン・アブドッラー・アル＝マフズーミーが塹壕の戦いで殺された時、敵軍は預言者（アッラーの祝福と平安あれ）に、その遺体を一万ディルハムで買い取ることを申し出たが、預言者はそれを受け取らずに引き渡した。</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ja/browse/hadith/4556</t>
   </si>
   <si>
     <t>أوليس قد جعل الله لكم ما تصدقون؟ إن بكل تسبيحة صدقة، وكل تكبيرة صدقة، وكل تحميدة صدقة، وكل تهليلة صدقة، وأمر بالمعروف صدقة، ونهي عن منكر صدقة، وفي بضع أحدكم صدقة</t>
   </si>
   <si>
     <t>「アッラーはあなた方のために、あなた方が施すものを授けて下さったのではないか？各タスビーハ（「スブハーナッラー」と称えること）には一つのサダカが、各タクビーラ（「アッラーフ・アクバル（アッラーは最も偉大なり）と唱えること）には一つのサダカが、各タフミーダ（「アルハムドゥリッラー」と称賛すること）には一つのサダカが、各タフリーラ（「ラーイラーハイッラッラー（アッラー以外に崇拝すべきものはなし）」と唱えること）には一つのサダカがある。善を命じることはサダカであり、悪事を禁じることはサダカであり、あなた方の性の営みにもサダカがあるのだ。」</t>
   </si>
   <si>
     <t>عَنْ أَبِي ذَرٍّ رضي الله عنه: أَنَّ نَاسًا مِنْ أَصْحَابِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالُوا لِلنَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: يَا رَسُولَ اللهِ، ذَهَبَ أَهْلُ الدُّثُورِ بِالْأُجُورِ، يُصَلُّونَ كَمَا نُصَلِّي، وَيَصُومُونَ كَمَا نَصُومُ، وَيَتَصَدَّقُونَ بِفُضُولِ أَمْوَالِهِمْ، قَالَ: «أَوَلَيْسَ قَدْ جَعَلَ اللهُ لَكُمْ مَا تَصَّدَّقُونَ؟ إِنَّ بِكُلِّ تَسْبِيحَةٍ صَدَقَةً، وَكُلِّ تَكْبِيرَةٍ صَدَقَةً، وَكُلِّ تَحْمِيدَةٍ صَدَقَةً، وَكُلِّ تَهْلِيلَةٍ صَدَقَةً، وَأَمْرٌ بِالْمَعْرُوفِ صَدَقَةٌ، وَنَهْيٌ عَنْ مُنْكَرٍ صَدَقَةٌ، وَفِي بُضْعِ أَحَدِكُمْ صَدَقَةٌ»، قَالُوا: يَا رَسُولَ اللهِ، أَيَأتِي أَحَدُنَا شَهْوَتَهُ وَيَكُونُ لَهُ فِيهَا أَجْرٌ؟ قَالَ: «أَرَأَيْتُمْ لَوْ وَضَعَهَا فِي حَرَامٍ أَكَانَ عَلَيْهِ فِيهَا وِزْرٌ؟ فَكَذَلِكَ إِذَا وَضَعَهَا فِي الْحَلَالِ كَانَ لَهُ أَجْرٌ».</t>
   </si>
   <si>
     <t>アブー・ザッル（アッラーのご満悦あれ）は、言った： アッラーの使徒（アッラーからの平安と祝福あれ）の教友たちの内のある人々が、預言者（アッラーからの平安と祝福あれ）にこう言った：「アッラーの使徒よ、裕福な人々は報奨を持って行ってしまいます。彼らは私たちが礼拝するように礼拝をし、私たちが断食するように断食し、彼らの財産の余分なものからサダカ（施し）をします。」彼は言った：「アッラーはあなた方のために、あなた方が施すものを授けて下さったのではないか？各タスビーハ（「スブハーナッラー」と称えること）には一つのサダカが、各タクビーラ（「アッラーフ・アクバル（アッラーは最も偉大なり）と唱えること）には一つのサダカが、各タフミーダ（「アルハムドゥリッラー」と称賛すること）には一つのサダカが、各タフリーラ（「ラーイラーハイッラッラー（アッラー以外に崇拝すべきものはなし）」と唱えること）には一つのサダカがある。善を命じることはサダカであり、悪事を禁じることはサダカであり、あなた方の性の営みにもサダカがあるのだ。」教友たちは言った：「アッラーの使徒よ、私たちが自らの欲に応じることで、報奨があるのですか？」彼は言った：「見てみよ。あなた方がそれをハラームなことに用いれば、その者にとってそれは罪となる。同様に、それをハラールなことに用いれば、それはその者にとっての報奨となるのである。」</t>
   </si>
   <si>
     <t>اشْتَكَى بعضُ فقراء الصحابة حالَهم وفقرَهم للنبيِّ صلى الله عليه وسلم وعَدَم تَصَدُّقِهم بالأموال لِيَحصلوا على الأجور الكثيرة كما حصل عليها إخوانُهم أصحاب المال الكثير وليفعلوا الخير مثلهم؛ حيث إنهم يُصلُّون كما نصلِّي، ويصومون كما نصوم، ويتصدقون بفضول أموالهم ولا نتصدق! 
 فَدَلَّهم النبيُ صلى الله عليه وسلم على ما يقدرون عليه من الصدقات،‏ فقال صلى الله عليه وسلم: 
 أَوَلَيس قد جعل الله لكم ما تَصدّقون به على أنفسكم؟! فإنّ قولَكم: (سبحان الله) يكون لكم أجر صدقة، وكذا قول: (الله أكبر) صدقة، وقول: (الحمد لله) صدقة، وقول: (لا إله إلا الله) صدقة، و(الأمر بالمعروف) صدقة، و(النهي عن المنكر) صدقة، بل ‏وفي جماع أحدكم لزوجته صدقة.
 فتعجَّبوا، وقالوا: يا رسول الله، أيأتي أحدُنا شهوتَه ويكونُ له فيها أجر؟! 
 قال: أرأيتم لو وَضعها في حرامٍ مِن زنى أو غيره أكان عليه فيها إثم؟ فكذلك إذا وضعها في الحلال كان له أجر.</t>
   </si>
   <si>
     <t>ある貧しい教友たちが、預言者（アッラーからの平安と祝福あれ）に彼らの貧しい状態と、財産を施すことによって偉大な報奨を得ることができない不満を訴えた。そして裕福な人々は彼らと同じように礼拝をし、彼らと同じように断食するというのに、彼らの財産の余分なものからサダカ（施し）までして偉大な報奨を得ることができるのに、自分たちには施しをすることができないのだ、と言った。 それで預言者（アッラーからの平安と祝福あれ）は、彼らでも出来るようなサダカ（施し）を示して、このように言った： 「アッラーはあなた方のために、あなた方が施せるものを授けて下さったのではないか？タスビーハ（「スブハーナッラー」と称えること）には一つのサダカの報奨があり、タクビーラ（「アッラーフ・アクバル（アッラーは最も偉大なり）と唱えること）も一つのサダカ、タフミーダ（「アルハムドゥリッラー」と称賛すること）も一つのサダカ、タフリーラ（「ラーイラーハイッラッラー（アッラー以外に崇拝すべきものはなし）」と唱えること）も一つのサダカなのである。善を命じることもサダカであり、悪事を禁じることもサダカであり、あなた方が妻と性の営みを持つことも一つのサダカなのだ。」 教友たちは驚いて言った：「アッラーの使徒よ、私たちが自らの欲に応じることで、報奨があるのですか？」 彼は言った：「見てみよ。あなた方がそれを姦淫などのハラームなことに用いれば、その者にとってそれは罪となるのではないか？同様に、それをハラールなことに用いれば、それはその者にとっての報奨となるのである。」</t>
   </si>
   <si>
     <t>تنافُس الصحابة على فعل الخيرات، وحرصهم في نيل عظيم الأجر والفضل من عند الله تعالى.
 كثرة وجوه أعمال الخير، وأنها تشمل كلَّ عمل يقوم به المسلم بنية صالحة وقَصْد حَسَن.
 يسر الإسلام وسهولته، فكل مسلم يجد ما يَعمله ليطيع الله به.
 قال النووي: وفي هذا دليل على أنَّ المباحات تصير طاعات بالنيات الصادقات، فالجماع يكون عبادة إذا نَوَى به قضاء حقّ الزوجة ومعاشرتها بالمعروف الذي أمر الله تعالى به، أو طلب ولد صالح، أو إعفاف نفسه أو إعفاف الزوجة ومنعهما جميعًا من النظر إلى حرام، أو الفكر فيه، أو الهم به، أو غير ذلك من المقاصد الصالحة.
 ضرب المثل والقياس؛ ليكون أوضح وأوقع في نفس السامع.</t>
   </si>
   <si>
-    <t>善行における教友たちの競争と、アッラーからの偉大な報奨と恩寵を得ることにおける
-熱心さ。
+    <t>善行における教友たちの競争と、アッラーからの偉大な報奨と恩寵を得ることにおける熱心さ。
 善行の種類の多様性。善行は、ムスリムが正しくよい意図で行うあらゆる行いを包含する。
 イスラームのやさしさ。どんなムスリムでもアッラーに服従するための行いを見出すことが出来る。
 アン＝ナワウィーは言う：「このハディースには、合法な物事は誠実な意図によって服従行為となる根拠が含まれている。性交渉であっても、アッラーが命じているところの妻への義務の遂行や親密なよい付き合いを求めたり、またはそこにおいてよい子供、自分や妻の貞淑さ、ハラームな物事への関心や考えや衝動の抑制などを求めたりするといった、よい意図を持つことによって崇拝行為になり得るのである。」
 話を聞く者によってより明確かつ印象が強いものとなるために、たとえや類推を用いること。</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ja/browse/hadith/4558</t>
   </si>
   <si>
     <t>إن مما أدرك الناس من كلام النبوة الأولى: إذا لم تستحي فاصنع ما شئت</t>
   </si>
   <si>
     <t>「人びとが知っている初期の預言の言葉の内のものに、（こうある）：恥ずかしくないのなら、好きなことをせよ。」</t>
   </si>
   <si>
     <t>عَنْ أَبي مَسْعُودٍ رضي الله عنه قَالَ: قَالَ النَّبِيُّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «إِنَّ مِمَّا أَدْرَكَ النَّاسُ مِنْ كَلاَمِ النُّبُوَّةِ الأُولَى: إِذَا لَمْ تَسْتَحْيِ فَاصْنَعْ مَا شِئْتَ».</t>
   </si>
   <si>
     <t>アブー・マスウード（アッラーのご満悦あれ）は言った：預言者（アッラーからの祝福と平安あれ）は、こう言った： 「人びとが知っている初期の預言の言葉の内のものに、（こうある）：恥ずかしくないのなら、好きなことをせよ。」</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم أنَّ مما جاء فيه الوصية عن الأنبياء المتقدِّمين، وتَدَاوَلَه الناس بينهم وتوارثوه عنهم قرنًا بعد قرن، حتى وصل إلى أوّل هذه الأمة، انظر إلى ما تريد أنْ تَفعلَه، فإنْ كان ممّا لا يُستَحى منه فافعله، وإنْ كان ممّا يُستَحى منه فَدَعْه؛ فإنَّ المانع مِن فِعْل القبائح هو الحياء، فمَن لم يكن له حياءٌ، انْهَمَك في كلّ فَحْشاء ومُنكر.</t>
   </si>
   <si>
     <t>預言者（アッラーからの祝福と平安あれ）は伝えている：人びとが知っている先代の預言者たちから伝わる箴言で、人々に世代を超えて語り継がれ、この共同体の先人たちにまで届いたものの中に、このようなものがある：「あなたの行おうとしていることを見て、もしそれが恥ずかしさを感じないようなものであるならば、それを行え。もし恥ずかしさを覚えるようなものであれば、それを放棄せよ。羞恥心は醜業から人を阻むものの一つであり、羞恥心がない者は、あらゆる下品な物事や悪行に身をやつすものだからである。」</t>
   </si>
   <si>
     <t>الحياء أصل الأخلاق الكريمة.
 الحياء صفة من صفات الأنبياء عليهم السلام، وهو من المأثور عنهم.
 الحياء هو الذي يجعل المرء المسلم يفعل ما يُجَمِّلُ ويَزِيْن، ويَترك ما يُدّنِّس ويَشَيْن.
 قال النووي: الأمر فيه للإباحة، أي: إذا أردت فعل شيء فإن كان مما لا تستحي إذا فعلتَه من الله ولا من الناس فافعله، وإلا فلا، وعلى هذا مدار الإسلام، وتوجيه ذلك أنَّ المأمورَ به الواجب والمندوب يُستحيَى مِن تَرْكِه، والمنهي عنه الحرام والمكروه يُستحيى من فعله، وأما المباح فالحياء من فعله جائز، وكذا مِن تركه، فتضمن الحديث الأحكام الخمسة، وقيل: هو أمرُ تهديد، ومعناه: إذا نُزِع مِنك الحياء فافعل ما شئت؛ فإنّ الله مجازيك عليه، وقيل: هو أمرٌ بمعنى الخبر، أي: مَن لا يَستحيي يَصنع ما أراد.</t>
   </si>
   <si>
     <t>羞恥心は優れた品性の基本である。
-羞恥心は預言者たち（彼らに平安あれ
-）の特徴の一つであり、それは彼らから引き継がれてきているものである。
+羞恥心は預言者たち（彼らに平安あれ）の特徴の一つであり、それは彼らから引き継がれてきているものである。
 羞恥心はムスリムを美しくし、飾る物事へと促し、汚し、醜くする物事から手を引かせるものである。
-アン＝ナワウィーは言う：「ここでの命令は、合法のことである。つまり、何かしようと思った時、それをしたら人々にもアッラーに対しても羞恥心を覚えさせないような種類のものである場合、それをすることが可能である。もし羞恥心を覚えるのであれば、してはいけない。これはイスラームの基礎であり、義務付けられ、推奨されているものは、その放棄に対して羞恥心を感じるものである。一方、禁じられ、嫌われているものは、それを行うことを恥ずかしく思うものを行うことも、放棄することも、許される。このように、このハディースには５つの法規定が含まれている。別の一説によれば、これは、”羞恥心を失ったならば、望むことを何でも行うがよい。アッラーがそれに報いることになるのだから”という、脅迫的な命令である。また別説によれば、”羞恥心がない者は、好きなことをする”という、事実の描写の意味である。」</t>
+アン＝ナワウィーは言う：「ここでの命令は、合法のことである。つまり、何かしようと思った時、それをしたら人々にもアッラーに対しても羞恥心を覚えさせないような種類のものである場合、それをすることが可能である。もし羞恥心を覚えるのであれば、してはいけない。これはイスラームの基礎であり、義務付けられ、推奨されているものは、その放棄に対して羞恥心を感じるものである。一方、禁じられ、嫌われているものは、それを行うことに対して羞恥心を感じるものである。また、許容されているものは、それを行うことを恥ずかしく思うものを行うことも、放棄することも、許される。このように、このハディースには５つの法規定が含まれている。別の一説によれば、これは、”羞恥心を失ったならば、望むことを何でも行うがよい。アッラーがそれに報いることになるのだから”という、脅迫的な命令である。また別説によれば、”羞恥心がない者は、好きなことをする”という、事実の描写の意味である。」</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ja/browse/hadith/4559</t>
   </si>
   <si>
     <t>إنما الأعمال بالنيات، وإنما لكل امرئ ما نوى</t>
   </si>
   <si>
     <t>行為とは意志にもとづくものであり、人はみな自らの意図したものを得ることになる。</t>
   </si>
   <si>
     <t>عن عمر بن الخطاب رضي الله عنه قال: قال رسول الله صلى الله عليه وسلم: «إِنَّمَا الْأَعْمَالُ بِالنِّيَّةِ، وَإِنَّمَا لِامْرِئٍ مَا نَوَى، فَمَنْ كَانَتْ هِجْرَتُهُ إِلَى اللهِ وَرَسُولِهِ، فَهِجْرَتُهُ إِلَى اللهِ وَرَسُولِهِ، وَمَنْ كَانَتْ هِجْرَتُهُ لِدُنْيَا يُصِيبُهَا أَوِ امْرَأَةٍ يَتَزَوَّجُهَا، فَهِجْرَتُهُ إِلَى مَا هَاجَرَ إِلَيْهِ».
 وفي لفظ للبخاري: «إِنَّمَا الْأَعْمَالُ بِالنِّيَّاتِ، وَإِنَّمَا لِكُلِّ امْرِئٍ مَا نَوَى».</t>
   </si>
   <si>
     <t>ウマル・ブン・アル＝ハッターブ（アッラーのご満悦あれ）によれば、アッラーの使徒（アッラーからの祝福と平安あれ）は言った: 「行為とは意図にもとづくものであり、人は自らの意図したものを得ることになる。したがってアッラーとその使徒のために移住した者の移住は、アッラーとその使徒のための移住であり、現世の利益、または女性との結婚のために移住した者の移住は、彼がそれを目的として行なった移住なのである。」アル＝ブハーリーの伝承には、こうある：「行為とは意志にもとづくものであり、人はみな自らの意図したものを得ることになる。」</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم أنَّ كل الأعمال معتبرة بالنية، وهذا الحكم عام في جميع الأعمال من العبادات والمعاملات، فمن قصد بعمله منفعةً لم يَنَلْ إلا تلك المنفعة ولا ثواب له، ومن قصد بعمله التقرب إلى الله تعالى نال من عمله المثوبة والأجر ولو كان عملًا عاديًّا، كالأكل والشرب.
 ثم ضرب صلى الله عليه وسلم مثلًا لبيان تأثير النية في الأعمال مع تساويهما في الصورة الظاهرة، فبَيَّن أنَّ من قصد بهجرته وترك وطنه ابتغاء مرضات ربه، فهجرته هجرة شرعية مقبولة يثاب عليها لصدق نيته، ومن قصد بهجرته منفعةً دنيوية، من مال، أو جاه، أو تجارة، أو زوجة، فلا ينال من هجرته إلا تلك المنفعة التي نواها، ولا نصيب له من الأجر والثواب.</t>
   </si>
   <si>
     <t>預言者（アッラーからの祝福と平安あれ）は説明する：すべての行為は、その意図によって意味をなす。この規定は崇拝行為、取引など、あらゆる行為における一般的なものである。ゆえに自分の行いによって単なる利益を意図した者は、その利益しか得ることがなく、宗教的報奨を得ることはない。一方、自分の行いによってアッラーのお近づきを求める者は、たとえそれが飲食などの普通の行為であったとしても、それによって宗教的報奨を得ることになる。
 それから預言者（アッラーからの祝福と平安あれ）は、一見同じような行いでも意図がいかに影響するかを説明するにあたり、このような例えを挙げている：主アッラーのお喜びを求め、それを目的として移住し、故郷を後にする者の移住はイスラームの教えに沿った移住であり、その純真な意図によってその者は報奨を得ることになる。一方、移住によって財産、地位、商売、配偶者といった現世的利益を意図する者は、自分が意図したものしか得ることはなく、宗教的な報奨の取り分はない。</t>
   </si>
@@ -2919,148 +2931,137 @@
 الحث على حضور الجماعات والمشي إليها، وعمارة المساجد بذلك.
 وجوب احترام طرق المسلمين بتجنب ما يؤذيهم أو يضر بهم.</t>
   </si>
   <si>
     <t>人間の骨の構造とそれが健全である状態は、アッラーからの最大の恩恵の一つである。その恩恵に対する感謝をするため、全ての骨のためにサダカをしなければならない。
 恩恵が継続するよう、毎日感謝を改めることの勧め。
 毎日任意の行いやサダカを続けることの勧め。
 人々の間を調停することの徳。
 同胞を援助することの勧め。それはサダカである。
 集団のサラー（礼拝）に参加し、そこに歩いて赴くこと、およびマスジドの建設や管理の勧め。
 ムスリムの公道を大切にし、そこにおいて迷惑となるものや有害なものを除去することの義務。</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ja/browse/hadith/4568</t>
   </si>
   <si>
     <t>كن في الدنيا كأنك غريب أو عابر سبيل</t>
   </si>
   <si>
     <t>「この世では異邦人か旅人のようであれ。</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بْنِ عُمَرَ رَضِيَ اللَّهُ عَنْهُمَا قَالَ: أَخَذَ رَسُولُ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ بِمَنْكِبِي، فَقَالَ: «كُنْ فِي الدُّنْيَا كَأَنَّكَ غَرِيبٌ أَوْ عَابِرُ سَبِيلٍ»، وَكَانَ ابْنُ عُمَرَ، يَقُولُ: إِذَا أَمْسَيْتَ فَلاَ تَنْتَظِرِ الصَّبَاحَ، وَإِذَا أَصْبَحْتَ فَلاَ تَنْتَظِرِ المَسَاءَ، وَخُذْ مِنْ صِحَّتِكَ لِمَرَضِكَ، وَمِنْ حَيَاتِكَ لِمَوْتِكَ.</t>
   </si>
   <si>
-    <t>アブドッラー・ブン・ウマル（アッラーのご満悦あれ）は言った：アッラーの使徒（アッラーからの祝福と平安あれ）は私の肩に手をやり、こう
-言った： 「この世では異邦人か旅人のようであれ。」イブン・ウマルはこう言ったものだった：「夕には朝を待つな。朝には夕を待つな。あなたの健康をあなたの病にあて、あなたの人生をあなたの死にあてよ。」</t>
+    <t>アブドッラー・ブン・ウマル（アッラーのご満悦あれ）は言った：アッラーの使徒（アッラーからの祝福と平安あれ）は私の肩に手をやり、こう言った： 「この世では異邦人か旅人のようであれ。」イブン・ウマルはこう言ったものだった：「夕には朝を待つな。朝には夕を待つな。あなたの健康をあなたの病にあて、あなたの人生をあなたの死にあてよ。」</t>
   </si>
   <si>
     <t>ذَكَرَ ابنُ عُمر رضي الله عنهما بأن النبي صلى الله عليه وسلم أخذ بمنكبه -وهو مَجْمَع العَضُد والكَتِف- وقال له: كن في الدنيا كأنك غريب، قَدِمَ بلدًا لا مَسْكن لَهُ فيه يؤويه، ولا ساكن يسليه، خالٍ عن الأهل والعيال والعلائق، التي هي سبب الاشتغال عن الخالق، بل كن أشدَّ من الغريب وهو عابر السبيل المار على الطريق طالبًا وطنه؛ لأن الغريب قد يسكن في بلاد الغُرْبة ويُقيم فيها، بخلاف عابر السبيل القاصد للبلد، فإن من شأنه التخفف وعدم التوقف، والحرص على وصول بلده، فكما أن المسافر لا يحتاج إلى أكثر مما يبلغه إلى غاية سفره، فكذلك لا يحتاج المؤمن في الدنيا إلى أكثر مما يبلغه المَحل. 
 فعمل ابن عمر بهذه النصيحة وكان يقول: إذا أصبحتَ فلا تنتظر المساء، وإذا أمسيتَ فلا تنتظر الصباح، وعُدَّ نفسك في أهل القبور، ولأن العمرَ لا يخلو عن صحة ومرض؛ 
 فبادر أيام صحتك بالطاعة لمرضك؛ واغتنم الأعمال الصالحة في الصحة قبل أن يحول بينك وبينها المرض، واغتنم حياتك في الدنيا، فاجمع فيها ما ينفعك بعد موتك.</t>
   </si>
   <si>
     <t>アブドッラー・ブン・ウマル（アッラーのご満悦あれ）は、預言者（アッラーからの祝福と平安あれ）が彼の肩に手を置いて、このように仰ったと伝えている：この世では、住むための家も、なぐさめとなる住人もなく、創造主以外のことに勤しませるような家族、扶養対象、人間関係などもない国を訪れた、異邦人のようであれ。むしろ異邦人よりももっとその土地には馴染みがなく、故郷を求めて道を通過するだけの旅人のようであれ、と。というのも異邦人は馴染みのない国に居住し滞在するかもしれないが、旅人は別の国を目指して通過するだけであり、目的地への到達に熱心なあまり、そこに滞在もせず、執着もしないからである。また、旅人は旅の目的地に到達させてくれるものよりも多くのものを、必要とはしない。このように信仰者は、目的の場に到達するため以外の余計なものを、現世で必要とはしないものだ。
-イブン・ウマルはこのアドバイスを実践し、こう言ったものだった：「夕には朝を待つな。朝には夕を待つな。あなた自身を墓場の民と見なせ。なぜなら人生は健康か
-病気いずれかの状態でしかないからだ。 ゆえに病気になった時のため、健康な時には服従行為に勤しめ。病気になってそうすることができなくなってしまった時のために、健康を善行に活用せよ。また、現世における人生を活用し、死後に役立つことに勤しめ。」</t>
+イブン・ウマルはこのアドバイスを実践し、こう言ったものだった：「夕には朝を待つな。朝には夕を待つな。あなた自身を墓場の民と見なせ。なぜなら人生は健康か病気いずれかの状態でしかないからだ。 ゆえに病気になった時のため、健康な時には服従行為に勤しめ。病気になってそうすることができなくなってしまった時のために、健康を善行に活用せよ。また、現世における人生を活用し、死後に役立つことに勤しめ。」</t>
   </si>
   <si>
     <t>وضع المُعلّم كفَّه على كتف المتعلم عند التعليم للتأنيس والتنبيه.
 الابتداء بالنصيحة والإرشاد لمن لم يطلب ذلك.
 حسن تعليم النبي صلى الله عليه وسلم بضرب الأمثال المُقْنِعَة، بقوله: "كُنْ فِي الدُّنْيَا كَأَنَّكَ غَريْبٌ أَوْ عَابِرُ سَبِيْلٍ".
 اختلاف الناس في سيْرهم إلى الآخرة؛ فعابر السبيل، منزلة أعلى في الزهد من منزلة الغريب.
  بيان قِصَر الأمل، والاستعداد للموت.
  الحديث لا يدل على ترك الرزق وتحريم ملذات الدنيا؛ ولكن يدل على الترغيب في الزهد فيها، والتَّقَلُّل منها.
 المسارعة إلى الأعمال الصالحة قبل أن لا يقدر عليها، ويحول مرض أو موت.
 فضيلة عبد الله بن عمر رضي الله عنهما حيث تأثّر بهذه الموعظة من رسول الله صلى الله عليه وسلم.
 وطن المؤمنين هي الجنة فهو غريب على الدنيا، وهو مسافر للدار الآخرة، فلا يُعلِّق قلبه بشيء من بلد الغربة، بل قلبه متعلق بوطنه الذي يرجع إليه، وإقامته في الدنيا ليقضي حاجته وجهازه للرجوع إلى وطنه.</t>
   </si>
   <si>
     <t>親近感と関心をひくため、教示する際に教える者が学ぶ者の肩に手を置くこと。
 求められてもいない者に対してアドバイスと教導を始めること。
 預言者（アッラーからの祝福と平安あれ）の優れた教育法：「この世では異邦人か旅人のようであれ」という言葉で、説得力のあるたとえを示した。
-来世における人々の歩みの違い：旅人は現世に対する
-[...4 lines deleted...]
-与えられた糧を放棄し、現世の楽しみを禁じることを意味するわけではなく、現世欲を抑えることを促している。
+来世における人々の歩みの違い：旅人は現世に対する態度において、異邦人よりも高い境地にある。
+楽観的希望を慎むことと、死への準備の説明。
+このハディースは与えられた糧を放棄し、現世の楽しみを禁じることを意味するわけではなく、現世欲を抑えることを促している。
 病気や死によって、それが出来なくなってしまう前に、善行へと急ぐこと。
-アブドッラー・ブン・ウマル（アッラーのご満悦あれ）の得：彼は預言者（アッラーからの祝福と平安あれ）のこの戒めを活かすことができた。
+アブドッラー・ブン・ウマル（アッラーのご満悦あれ）の徳：彼は預言者（アッラーからの祝福と平安あれ）のこの戒めを活かすことができた。
 信仰者の故郷は天国であるため、彼は現世において異邦人であり、来世に向かう旅人である。彼の心はこの異国に執着せず、戻るべき故郷に結び付けられている。現世での滞在はそこでの必要事を果たし、故郷へ戻るための準備のために他ならない。</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ja/browse/hadith/4704</t>
   </si>
   <si>
     <t>لا تحاسدوا، ولا تناجشوا، ولا تباغضوا، ولا تدابروا، ولا يبع بعضكم على بيع بعض، وكونوا عباد الله إخوانا</t>
   </si>
   <si>
     <t>「妬み合ってはいけない。値を吊り上げ合ってもいけない。憎み合ってもいけない。背を向け合ってもいけない。商談に割り込んでもならない。アッラーの僕たちよ、同胞であれ</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا تَحَاسَدُوا، وَلَا تَنَاجَشُوا، وَلَا تَبَاغَضُوا، وَلَا تَدَابَرُوا، وَلَا يَبِعْ بَعْضُكُمْ عَلَى بَيْعِ بَعْضٍ، وَكُونُوا عِبَادَ اللهِ إِخْوَانًا الْمُسْلِمُ أَخُو الْمُسْلِمِ، لَا يَظْلِمُهُ وَلَا يَخْذُلُهُ، وَلَا يَحْقِرُهُ التَّقْوَى هَاهُنَا» وَيُشِيرُ إِلَى صَدْرِهِ ثَلَاثَ مَرَّاتٍ «بِحَسْبِ امْرِئٍ مِنَ الشَّرِّ أَنْ يَحْقِرَ أَخَاهُ الْمُسْلِمَ، كُلُّ الْمُسْلِمِ عَلَى الْمُسْلِمِ حَرَامٌ، دَمُهُ، وَمَالُهُ، وَعِرْضُهُ».</t>
   </si>
   <si>
     <t>アブー・フライラ（アッラーのご満悦あれ）によれば、アッラーの使徒（アッラーからの祝福と平安あれ）は、こう言った： 「妬み合ってはいけない。値を吊り上げ合ってもいけない。憎み合ってもいけない。背を向け合ってもいけない。商談に割り込んでもならない。アッラーの僕たちよ、同胞であれ。ムスリムはムスリムの同胞である。不正を働かず、見捨てもせず、蔑みもしない。敬虔さとはここなのであるｰ彼は自分の胸を3回指した−。ムスリム同胞を蔑むのは人にとって十分な悪である。全てのムスリムはムスリムにとって、その生命、財産、尊厳が神聖なのである。」</t>
   </si>
   <si>
     <t>أَوْصَى النبيُّ صلى الله عليه وسلم المسلمَ بأخيه المسلم خيرًا، وبيَّن بعض ما يجب عليه من الواجبات والآداب نحوهم؛ ومن ذلك: 
 الوصية الأولى: لا تحاسدوا بأن يتمَنَّى بعضكم زوال نعمة بعض. 
 الثانية: لا تناجشوا بأن يزيد في ثمن السلعة وهو لا يريد شراءها؛ وإنما يريد نفع البائع، أو الإضرار بالمشتري. 
 الثالثة: لا تباغضوا وهي إرادة المضرة وهي ضد المحبة؛ إلا إذا كان البغض في الله تعالى؛ فإنه واجب. 
 الرابعة: لا تدابروا بأن يعطِيَ كل واحد منكم أخاه دبره وقفاه فيعرض عنه ويهجره. 
 الخامسة: لا يبع بعضكم على بيع بعضٍ بأن يقول لمن اشترى سلعة: عندي مثلها بأقل منها أو أجود منها بسعرها. 
 ثم أوصى عليه الصلاة والسلام بوصية جامعة فقال: وكونوا كالإخوة بترك ما ذُكِر من منهيات، وببذل المودة والرفق والشفقة والملاطفة والتعاون في الخير، مع صفاء القلوب والنصيحة بكل حال. 
 ومن مقتضيات هذه الأخوة: 
 ألّا يَظلم أخاه المسلم ويعتدي عليه. 
 وألّا يترك أخاه المسلم يُظلم فيخذله في مقام يستطيع أن ينتصر له، ويرفع عنه الظلم. 
 وألّا يحتقره ويستقله وينظر إليه بعين الاستنقاص والازدراء؛ وهو ناتج عن كِبر في القلب.
 ثم بيَّن النبيُّ صلى الله عليه وسلم ثلاث مرات أن التقوى في القلب، ومن كان في قلبه التقوى التي تقتضي حسن الخلق، وخشية الله ومراقبته فإنه لا يحتقر مسلمًا، وكافيه من خصال الشر ورذائل الأخلاق احتقار أخيه المسلم؛ وذلك لكِبرٍ في قلبه. 
 ثم أَكَّدَ صلى الله عليه وسلم على ما مضى بأنَّ كل المسلم على المسلم حرامٌ: دمُه: بأن يعتدي عليه بقتل أو ما دونه كجرح أو ضرب ونحوها، وكذا ماله: بأن يأخذ منه بغير حق، وكذا عِرضه: بأن يذمّه في نفسه أو حسبه.</t>
   </si>
   <si>
-    <t>預言者（アッラーからの祝福と平安あれ）はムスリムがその同胞に対してよくすることを命じ、いくつかの義務や礼儀作法などを説明した。 命令１：お互いに嫉妬してはならない。相手が授かっている恩恵の消失を望んだ
-りしてはならない。 命令２：値を吊り上げ合ってはならない。自分自身はその商品を買う気もないのに、売り手の得や買い手の損を目的にそのようなことをしてはならない。 命令３：憎み合ってはならない。つまり、それは相手に害悪を望んでいる状態であり、愛情の反対である。ただしアッラーゆえに憎むことはこの限りではなく、それはむしろ義務となる。 命令４：背を向け合ってはならない。つまり相手を忌避して、遠ざけてはならない。 命令５：商談に割り込んでもならない。たとえば買い手に対し、「自分には同じ商品でもっと安いのがある」とか「もっといいのがある」などと提示することである。 それから預言者（アッラーからの祝福と平安あれ）は、話のまとめとしてこう命令した：今述べたような物事を放棄し、その代わりに、愛情、やさしさ、思いやり、慰め合い、よいことにおける助け合いといったことにおいて努力する、同胞であれ。心は清い状態に保ち、あらゆる状況において助言をせよ。 この同胞愛は、以下のような物事を要求する： ムスリム同胞に不正を働いたり、侵害したりしない。 ムスリム同胞が不正を被っているのに、その不正を除去して助けることができるにも関わらず、見捨てない。 ムスリム同胞を蔑まず、軽んぜず、馬鹿にもしない。そのような態度は心の傲慢さから生じるのである。 それから預言者（アッラーからの祝福と平安あれ）は３回、敬虔さとは心にあるのだと説明した。そしてよい品性、アッラーへの畏れの念、アッラーから見られている意識といった状態を伴う敬虔さが心の中にある者は、ムスリムを蔑んだりしないのである。ムスリム同胞を蔑むのは人にとって十分な悪であり、醜い品性であり、それは心の驕りから来るものである。 預言者（アッラーからの祝福と平安あれ）はこうして、以下のことを強調した。全てのムスリムはムスリムにとって、その生命が神聖である：つまり殺害やそれ以下の傷害、殴打などにより侵害を禁じられている。また、その財産も不当に侵害することが許されない、神聖なものである。そしてその尊厳も、その者自身やその家柄などを傷つけることが許されない、神聖なものなのである。</t>
+    <t>預言者（アッラーからの祝福と平安あれ）はムスリムがその同胞に対してよくすることを命じ、いくつかの義務や礼儀作法などを説明した。 命令１：お互いに嫉妬してはならない。相手が授かっている恩恵の消失を望んだりしてはならない。 命令２：値を吊り上げ合ってはならない。自分自身はその商品を買う気もないのに、売り手の得や買い手の損を目的にそのようなことをしてはならない。 命令３：憎み合ってはならない。つまり、それは相手に害悪を望んでいる状態であり、愛情の反対である。ただしアッラーゆえに憎むことはこの限りではなく、それはむしろ義務となる。 命令４：背を向け合ってはならない。つまり相手を忌避して、遠ざけてはならない。 命令５：商談に割り込んでもならない。たとえば買い手に対し、「自分には同じ商品でもっと安いのがある」とか「もっといいのがある」などと提示することである。 それから預言者（アッラーからの祝福と平安あれ）は、話のまとめとしてこう命令した：今述べたような物事を放棄し、その代わりに、愛情、やさしさ、思いやり、慰め合い、よいことにおける助け合いといったことにおいて努力する、同胞であれ。心は清い状態に保ち、あらゆる状況において助言をせよ。 この同胞愛は、以下のような物事を要求する： ムスリム同胞に不正を働いたり、侵害したりしない。 ムスリム同胞が不正を被っているのに、その不正を除去して助けることができるにも関わらず、見捨てない。 ムスリム同胞を蔑まず、軽んぜず、馬鹿にもしない。そのような態度は心の傲慢さから生じるのである。 それから預言者（アッラーからの祝福と平安あれ）は３回、敬虔さとは心にあるのだと説明した。そしてよい品性、アッラーへの畏れの念、アッラーから見られている意識といった状態を伴う敬虔さが心の中にある者は、ムスリムを蔑んだりしないのである。ムスリム同胞を蔑むのは人にとって十分な悪であり、醜い品性であり、それは心の驕りから来るものである。 預言者（アッラーからの祝福と平安あれ）はこうして、以下のことを強調した。全てのムスリムはムスリムにとって、その生命が神聖である：つまり殺害やそれ以下の傷害、殴打などにより侵害を禁じられている。また、その財産も不当に侵害することが許されない、神聖なものである。そしてその尊厳も、その者自身やその家柄などを傷つけることが許されない、神聖なものなのである。</t>
   </si>
   <si>
     <t>الأمر بكلِّ ما تقتضيه الأخوة الإيمانية، والنهي عن ما يضادها من الأقوال والأعمال.
 عمدة التقوى ما في القلب من معرفة الله، وخشيته ومراقبته، وهذه التقوى ينتج عنها الأعمال الصالحة.
 الانحراف الظاهر يدلُّ على ضعف تقوى القلب.
 النهي عن أذية المسلم بأي وجه من الوجوه من قول أو فعل.
 ليس من الحسد أن يتمنى المسلم أن يكون مثل غيره، دون تمني زوالها عن الآخر، وهذا يسمى غبطة؛ وهي جائزة تعين على المسابقة إلى الخيرات.
 الإنسان بطبعه يكره أن يفوقَه أحد في شيء من الفضائل، فإن أحب زوالها عن الآخر فهو الحسد المذموم، وإن أحب المسابقة فهي الغبطة الجائزة.
 ليس من بيع المسلم عَلَى بَيْعِ أخيه أن يبيّن للمشتري أنه خدع في شرائه خداعًا فاحشًا؛ فهذا من مقتضيات النصيحة، بشرط أن تكون نيته نصح أخيه المشتري لا الإضرار بالبائع، والأعمال بالنيات.
 ليس من بيع المسلم عَلَى بَيْعِ أخيه  إذا كان البائعان لم يتراضيا ولم يستقر الثمن.
 ليس من التباغض المنهي عنه في الحديث: البغض في الله، فهو واجب، ومِن أوثق عرى الإيمان.</t>
   </si>
   <si>
     <t>信仰上の同胞愛に必要なあらゆる物事の命令と、それに反するあらゆる言動の禁止。
 敬虔さの主柱は、アッラーに関する知識、畏れの念、その監視への意識といった、心の中にあるものである。この敬虔さからこそ、正しい行いが生まれるのだ。
-外面的な逸脱は、
-心の敬虔さの脆弱さの印である。
+外面的な逸脱は、心の敬虔さの脆弱さの印である。
 言葉によるか行いによるかを問わず、ムスリムを害することはあらゆる形において禁じられている。
-相手と同様の状態になりたいと望むことは、その者の恵まれた状況の変化を望まない限り、禁じられた嫉妬ではない。それは単にあやかりたいという、合法な範囲のものであり、善
-[...2 lines deleted...]
-自分も同じようなものを授かろうとするのが、合法な嫉妬である。
+相手と同様の状態になりたいと望むことは、その者の恵まれた状況の変化を望まない限り、禁じられた嫉妬ではない。それは単にあやかりたいという、合法な範囲のものであり、善への競争を促すものである。
+人間には、誰かが自分に勝ることを嫌う性質がある。それで人が自分に勝っている部分が消失すればいいのにと望むのは、禁じられた嫉妬である。そうではなく、自分も同じようなものを授かろうとするのが、合法な嫉妬である。
 買い手に対し、「あなたは騙されて大損してしまいますよ」といった助言をすることは、それが事実である限り、同胞の商売に割り込むではない。むしろそれは助言の義務である。ただし、その意図は売り手に損させることではなく、買い手のムスリムに対する真摯なものでなければならない。全ての物事は意図によるのである。
-買い手と売り手が合意せず、値段が合わなかった場合、そこにおける
-[...2 lines deleted...]
-には入らない。</t>
+買い手と売り手が合意せず、値段が合わなかった場合、そこにおける商売に対する割り込みはない。
+アッラーにおいて憎むことは義務であり、信仰の重要な部分である。これはハディースの中の禁じられた憎しみの念の内には入らない。</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ja/browse/hadith/4706</t>
   </si>
   <si>
     <t>لا تغضب</t>
   </si>
   <si>
     <t>怒るのではない。</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه: أَنَّ رَجُلًا قَالَ لِلنَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: أَوْصِنِي، قَالَ: «لَا تَغْضَبْ» فَرَدَّدَ مِرَارًا قَالَ: «لَا تَغْضَبْ».</t>
   </si>
   <si>
     <t>アブー・フライラ（アッラーのご満悦あれ）によれば、 ある男が、預言者（彼にアッラーからの祝福と平安あれ）にこう言った：「私にアドバイスを下さい。」彼は言った：「怒るのではない。」彼は何度も繰り返し、「怒るのではない」と言った。</t>
   </si>
   <si>
     <t>طَلبَ أحدُ الصحابة رضوان الله عليهم من النبي صلى الله عليه وسلم أن يَدُلَّه على شيء ينفعه، فأمره ألّا يغضب، ومعنى ذلك أن يَجتنبَ الأسبابَ التي تحمله على الغضب، وأن يَضبطَ نفسَه إذا حَصَل له الغضب، فلا يَتَمادى مع غضبه بالقتل أوالضرب أوالسب ونحو ذلك. 
 وردَّدَ الرجلُ طَلَبَ الوصيةِ مَرَّات، فلم يَزِدْه صلى الله عليه وسلم في الوصية على "لا تغضب".</t>
   </si>
   <si>
     <t>教友の一人(アッラーのご満悦あれ)が預言者（彼にアッラーからの祝福と平安あれ）に、何か役に立つことを教えてくれることを尋ねた。それで彼は彼に、怒らないよう命じた。それは怒りの原因となるようなことを避け、怒りが生じた際には自らを律し、怒りに任せて殺人、暴力、悪口などを行ってしまわないようにすることである。
 男は何度もアドバイスを求めたが、預言者（彼にアッラーからの祝福と平安あれ）は、「怒るのではない」というアドバイスにそれ以上付け加えることがなかった。</t>
   </si>
   <si>
@@ -3099,137 +3100,127 @@
     <t>預言者（彼にアッラーからの祝福と平安あれ）は自分自身、または他人であろうと、あらゆる種類と形の害悪を押し留めなくてはならないことを説明した。ゆえに自分自身であれ他人であれ、害することは許されない。
 害悪に対して害悪で対抗することは許されない。害悪を害悪で除去することは、侵害とは見なされない報復刑以外出来ないからである。
 また、預言者（彼にアッラーからの祝福と平安あれ）は、人を害する者がやはり害を受けることになり、人に厳しくする者がやはり厳しくされることになるのだ、という警告をした。</t>
   </si>
   <si>
     <t>النهي عن المجازاة بأكثر من المِثْل.
 لم يأمر اللهُ عبادَه بشيء يضرُّهم.
 تحريم الضرر والضرار بالقول أو بالفعل أو بالترك.
 الجزاء من جنس العمل، فمن ضارَّ ضارَّه الله، ومن شاقَّ شاقَّه الله.
 من قواعد الشريعة: أن "الضرر يُزال"، فالشريعة لا تُقِرُّ الضرر، وتنكر الإضرار.</t>
   </si>
   <si>
     <t>同等のもの以上の仕返しをすることの禁止。
 アッラーはそのしもべたちに、自分自身を害するようなことをすることを命じなかった。
 言葉、行い、または何かをしないことによって、害すること、害し合うことの禁止。
 報いは同種のもの。害する者はアッラーによって害され、厳しくする者はアッラーによって厳しくされよう。
 イスラーム法の法則に、「害悪は除去される」というものがある。イスラーム法は害悪を放置せず、害することを否定する。</t>
   </si>
   <si>
     <t>صحيح بشواهده</t>
   </si>
   <si>
     <t>رواه الدارقطني</t>
   </si>
   <si>
-    <t>[真正。異なる教友が伝える同一の伝承あり]</t>
-[...2 lines deleted...]
-    <t>[アッ＝ダールクトニーの伝承]</t>
+    <t>[صحيح بشواهده]</t>
+  </si>
+  <si>
+    <t>[رواه الدارقطني]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ja/browse/hadith/4711</t>
   </si>
   <si>
     <t>لا يزال لسانك رطبا من ذكر الله</t>
   </si>
   <si>
     <t>「アッラーを念じることで舌を潤わせていよ。」</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللهِ بْنِ بُسْرٍ رضي الله عنه أَنَّ رَجُلاً قَالَ: يَا رَسُولَ اللهِ إِنَّ شَرَائِعَ الإِسْلاَمِ قَدْ كَثُرَتْ عَلَيَّ، فَأَخْبِرْنِي بِشَيْءٍ أَتَشَبَّثُ بِهِ، قَالَ: «لاَ يَزَالُ لِسَانُكَ رَطْبًا مِنْ ذِكْرِ اللَّهِ».</t>
   </si>
   <si>
     <t>アブドッラー・ブン・ブスル（アッラーのご満悦あれ）によれば、ある男が言った：「アッラーの使徒よ、イスラームの教えは私にとって多過ぎます。ですから私が守るべきことを教えて下さい。」（すると預言者は）言った： 「アッラーを念じることで舌を潤わせていよ。」</t>
   </si>
   <si>
     <t>شَكَى رجلٌ إلى النبيِّ صلى الله عليه وسلم بأن نوافل العبادات قد كَثرت عليه حتى عجز عنها لضعفه، ثم سألَ النبيَّ صلى الله عليه وسلم أنْ يَدلَّه على عملٍ يسيرٍ مُسْتجلِبٍ لثواب كثير يتعلق به ويستمسك. 
 فأرشده صلى الله عليه وسلم بأن يكون لسانه طَرِيًّا متحركًا من دوام ذكر الله سبحانه وتعالى في كل وقت وحال؛ من تسبيح وتحميد واستغفار ودعاء ونحو ذلك.</t>
   </si>
   <si>
     <t>ある男が預言者（アッラーからの平安と祝福あれ）に、任意の崇拝行為が多すぎて、弱い自分には到底それらを行うことができないのだと不満を述べた。そして預言者（アッラーからの平安と祝福あれ）に、それを守っていれば多くのご褒美をもたらすような易しい行いを教えて欲しい、と頼んだ。
 そこで預言者（アッラーからの平安と祝福あれ）は、あらゆる状況と時において、アッラーを「スブハーナッラー」と称え、「アルハムドゥリッラー」と称賛し、アッラーに罪の赦しを乞い、祈念することなどによって、アッラーを念じて舌を動かしていなさい、と彼に教示した。</t>
   </si>
   <si>
     <t>فضل المداومة على ذكر الله تعالى.
 من عظيم فضل الله تيسير أسباب الأجر.
 تفاضل العباد في نصيبهم من أبواب البر والخير.
 كثرة ذكر الله باللسان تسبيحًا وتحميدًا وتهليلًا وتكبيرًا وغير ذلك مع مواطأة القلب يقوم مقام كثير من نوافل الطاعات.
 مراعاته صلى الله عليه وسلم للسائلين بإجابة كلٍّ بما يناسبه.</t>
   </si>
   <si>
-    <t>アッラーをいつも
-[...2 lines deleted...]
-アッラーの恩寵の偉大さ。
+    <t>アッラーをいつも念唱することの徳。
+報奨のきっかけを容易にして下さった、アッラーの恩寵の偉大さ。
 善行の分野において、人々の取り分が大きく異なること。
 心を込めてアッラーを「スブハーナッラー」と称え、「アルハムドゥリッラー」と称賛し、「ラーイラーハイッラッラー（アッラー以外に崇拝すべきものはなし）」と唱え、「アッラーフ・アクバル（アッラーは最も偉大なり）」と称揚することなどによって
 アッラーを念じて舌を動かすことは、多くの任意の崇拝行為に相当するほどのものとなる。
 それぞれの質問者にふさわしい形で返答することにおける、預言者（アッラーからの平安と祝福あれ）の配慮。</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ja/browse/hadith/4716</t>
   </si>
   <si>
     <t>لا يؤمن أحدكم، حتى يحب لأخيه ما يحب لنفسه</t>
   </si>
   <si>
-    <t>「自ら
-の同胞に自らが望むことを望むようになるまで、信仰したことにはならない。」</t>
+    <t>「自らの同胞に自らが望むことを望むようになるまで、信仰したことにはならない。」</t>
   </si>
   <si>
     <t>عَنْ أَنَسٍ رَضِيَ اللَّهُ عَنْهُ عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قالَ: «لاَ يُؤْمِنُ أَحَدُكُمْ، حَتَّى يُحِبَّ لِأَخِيهِ مَا يُحِبُّ لِنَفْسِهِ».</t>
   </si>
   <si>
-    <t>アナス（アッラーのご満悦あれ）によれば、預言者（アッラーからの祝福と平安あれ）は言っ
-[...1 lines deleted...]
-の同胞に自らが望むことを望むようになるまで、信仰したことにはならない。」</t>
+    <t>アナス（アッラーのご満悦あれ）によれば、預言者（アッラーからの祝福と平安あれ）は言った： 「自らの同胞に自らが望むことを望むようになるまで、信仰したことにはならない。」</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنّه لا يَتَحقّق الإيمانُ الكامل لأحدٍ من المسلمين حتى يُحبَّ لأخيه ما يحب لنفسه من الطاعات وأنواع الخيرات في الدين والدنيا، ويكره له ما يكره لنفسه، فإن رأى في أخيه المسلم نقصًا في دينه، اجتهد في إصلاحه، وإنْ رأى فيه خيرًا سدَّده وأعانه، ونصحَه في أمر دينِه أو دنياه.</t>
   </si>
   <si>
-    <t>預言者（アッラーからの祝福と平安あれ）はこう説明する：服従行為であろうと、宗教と現世におけるあらゆるよい物事において、自分自身に望むことを自分の同胞にも望まない限り、ムスリムの信仰が完全なものとなることはない。それは、自分に嫌なことを同胞に嫌に思うことにおいても同様である。ムスリム同胞に宗教における何らかの落ち度を見出したら、それを矯正できるよう努力する。そして同胞によいものを見出したら、それを持続させ、援助するよう努力し、宗教と現世において同胞に
-助言するのである。</t>
+    <t>預言者（アッラーからの祝福と平安あれ）はこう説明する：服従行為であろうと、宗教と現世におけるあらゆるよい物事において、自分自身に望むことを自分の同胞にも望まない限り、ムスリムの信仰が完全なものとなることはない。それは、自分に嫌なことを同胞に嫌に思うことにおいても同様である。ムスリム同胞に宗教における何らかの落ち度を見出したら、それを矯正できるよう努力する。そして同胞によいものを見出したら、それを持続させ、援助するよう努力し、宗教と現世において同胞に助言するのである。</t>
   </si>
   <si>
     <t>وجوب محبة المرء لأخيه ما يحبُّ لنفسه؛ لأن نفي الإيمان عمن لا يحب لأخيه ما يحب لنفسه يدل على وجوب ذلك.
 الأُخوّة في الله فوق أخوّة النسب، فحقُّها أوجب.
 تحريم كل ما ينافي هذه المحبة من الأقوال والأفعال كالغش والغيبة والحسد والعدوان على نفس المسلم أو ماله أو عرضه.
 استخدام بعض الألفاظ المحفِّزة على الفعل؛ لقوله "لأخيه".
 قال الكِرْماني رحمه الله: ومن الإيمان أيضًا أنْ يُبغِضَ لأخيه ما يبغض لنفسه من الشر، ولم يذكره؛ لأنَّ حب الشيء مستلزم لبغض نقيضه، فترك التنصيص عليه اكتفاء.</t>
   </si>
   <si>
-    <t>自分が欲することをムスリム同胞にも欲することの義務。というのも預言者は、自分が欲することをムスリム同胞にも欲しない者の信仰を、否定したからであり、このことはこれが義務であることの証左であ
-[...4 lines deleted...]
-そこに含まれる。
+    <t>自分が欲することをムスリム同胞にも欲することの義務。というのも預言者は、自分が欲することをムスリム同胞にも欲しない者の信仰を、否定したからであり、このことはこれが義務であることの証左である。
+アッラーにおける同胞愛は、血縁上の同胞愛に優越する。その義務性もさらに強いものとなる。
+この同胞愛を損ねるようなあらゆる言動は、禁止される。詐欺、陰口、嫉妬、ムスリムの生命、財産、尊厳に対する侵害といった物事が、そこに含まれる。
 「自らの同胞」といった、行動へと促す表現の使用。
-アル＝カルマーニーはこう言っている：「自らの同胞に自らが嫌う悪を嫌うのも、信仰の一部である。このことが明言されていないのは、何かを愛することが、その逆のものの憎しみを伴うためである。そのため、ここではその明言が省略されている。
-」</t>
+アル＝キルマーニーはこう言っている：「自らの同胞に自らが嫌う悪を嫌うのも、信仰の一部である。このことが明言されていないのは、何かを愛することが、その逆のものの憎しみを伴うためである。そのため、ここではその明言が省略されている。」</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ja/browse/hadith/4717</t>
   </si>
   <si>
     <t>لو أنكم تتوكلون على الله حق توكله، لرزقكم كما يرزق الطير، تغدو خماصا وتروح بطانا</t>
   </si>
   <si>
     <t>「もしあなた方がアッラーに真のタワックル(委任)をしたならば、鳥がアッラーから糧を授かるように、あなた方も糧を授かったであろう。それらは朝には空腹で出かけても、夕には満腹で帰って来るのだ。」</t>
   </si>
   <si>
     <t>عن عمر بن الخطاب رضي الله عنه قال: إنه سمع نبي الله صلى الله عليه وسلم يقول: «لَو أَنَّكُمْ تَتَوَكَّلُونَ عَلَى اللهِ حَقَّ تَوَكُّلِهِ، لَرَزَقَكُمْ كَمَا يَرْزُقُ الطَّيْرَ، تَغْدُو خِمَاصًا وَتَرُوحُ بِطَانًا».</t>
   </si>
   <si>
     <t>ウマル・ブン・アル＝ハッターブ（アッラーのご満悦あれ）は、預言者（彼にアッラーからの祝福と平安あれ）がこのように語ったと聞いた: 「もしあなた方がアッラーに真のタワックル(委任)をしたならば、鳥がアッラーから糧を授かるように、あなた方も糧を授かったであろう。それらは朝には空腹で出かけても、夕には満腹で帰って来るのだ。」</t>
   </si>
   <si>
     <t>يَحُثُّنا النبيُّ صلى الله عليه وسلم أن نَعتَمِد على الله عز وجل في استجلاب المنافع ودفع المضار في أمور الدنيا والدين، فإنه لا يُعطي ولا يَمنع ولا يَضر ولا يَنفع إلا هو سبحانه وتعالى، 
 وأن نفعل الأسباب التي تَجْلُب المنافع وتدفع المضار مع صدق الاعتماد على الله، فمتى فعلنا ذلك رزَقَنا اللهُ كما يرزق الطير التي تخرج صباحًا وهي جياع، ثم تعود مساءً وهي ممتلئة البطون، وهذا الفعلُ من الطير نوعٌ من الأسباب في السعي لطلب الرزق، دون التواكل والتكاسل.</t>
   </si>
   <si>
     <t>預言者（彼にアッラーからの祝福と平安あれ）は、以下のようなことを勧めている：現世と宗教に関する物事において、利益を導き、害悪を阻むことにあたってアッラーに依拠すること。というのもアッラーこそが与え、禁じ、害と利をもたらすお方だからである。 また、真摯さとアッラーへの依拠とともに、利益を導き、害悪を阻むことにあたって必要な物事を行うこと。そのようにすれば、アッラーは私たちに糧を授けて下さる。ちょうど朝には空腹で出かけても夕には満腹で帰って来る鳥に、アッラーが糧を授けているようなものである。鳥のこの行動は、丸投げの態度や怠惰さもなしに、糧を求める努力をするという必要な手段をとることの例である。</t>
   </si>
   <si>
     <t>فضيلة التوكل، وأنه من أعظم الأسباب التي يُسْتَجْلَبُ بها الرزق.
@@ -3250,60 +3241,59 @@
     <t>لو يعطى الناس بدعواهم لادعى رجال أموال قوم ودماءهم، ولكن البينة على المدعى، واليمين على من أنكر</t>
   </si>
   <si>
     <t>「人々が訴えによって与えられるのであれば、男たちは民の財産や生命まで主張しただろう。しかし原告には明白な証拠が必要であり、拒否する者には誓いが必要なのである。」</t>
   </si>
   <si>
     <t>عَن ابنِ عباسٍ رضي الله عنهما أنَّ رسولَ اللهِ صلي الله عليه وسلم قال: «لَو يُعطَى النّاسُ بدَعواهُم لادَّعَى رِجالٌ أموالَ قَومٍ ودِماءَهُم، ولَكِنَّ البَيِّنَةَ على المُدَّعِى، واليَمينَ على مَن أنكَرَ».</t>
   </si>
   <si>
     <t>イブン・アッバース（アッラーのご満悦あれ）によれば、アッラーの使徒（アッラーからの祝福と平安あれ）は言った： 「人々が訴えによって与えられるのであれば、男たちは民の財産や生命まで主張しただろう。しかし原告には明白な証拠が必要であり、拒否する者には誓いが必要なのである。」</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنه لو يُعطى الناس بمُجَرَّدِ دَعواهم مِن غير أدلّة ولا قرائن لادَّعى أُناسٌ أموالَ قومٍ ودماءَهم، ولكن يجب على المُدَّعِي تقديمُ البينةِ والدليلِ بما يُطالِب، فإن لم يكن له بينة فتُعرَضُ الدعوى على المُدَّعَى عليه، فإن أنكرها فعليه الحَلِفُ ويَبْرَأ.</t>
   </si>
   <si>
     <t>預言者（アッラーからの祝福と平安あれ）は言う：人々が根拠も状況証拠もなく、単なる訴えだけで（主張するものを）与えられるのであれば、ある種の人々は民の財産や生命に対する権利まで主張しただろう。しかし原告には明白な証拠と、その主張を裏付ける根拠が必要なのである。そして証拠がなければ、それを被告へと提示するが、もし被告がそれを拒否するのであれば、被告は誓いを行わなければならない。そうすることにより、無実が確定する。</t>
   </si>
   <si>
     <t>قال ابن دقيق العيد: وهذا الحديث أصل من أصول الأحكام، وأعظم مرجع عند التنازع والخصام.
 الشريعة جاءت لحماية أموال الناس ودمائهم عن التلاعب.
 القاضي لا يَحكم بعلمه وإنما يَرجع إلى البينات.
 كل من ادّعى دعوى خالية عن برهان فهي مردودة، وسواء كانت في الحقوق والمعاملات أو في مسائل الإيمان والعلم.</t>
   </si>
   <si>
     <t>イブン・ダキーク・アル＝イードは言う：「このハディースは法規定の基礎の一つであり、争いや係争における最大の参照である。」
-イスラーム法は、
-人々の生命や財産の侵害から保護するためにある。
+イスラーム法は、人々の生命や財産の侵害から保護するためにある。
 裁判官は知識ではなく証拠を参照することによって裁く。
 明らかな根拠がない者の訴えは全て、拒否される。それが権利や取引に関することであれ、信仰や知識に関することであれ、同様である。</t>
   </si>
   <si>
     <t>رواه البيهقي</t>
   </si>
   <si>
-    <t>[アル＝バイハキーの伝承]</t>
+    <t>[رواه البيهقي]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ja/browse/hadith/4722</t>
   </si>
   <si>
     <t>مانهيتكم عنه فاجتنبوه، وما أمرتكم به فأْتُوا منه ما استطعتم، فإنما أَهلَكَ الذين من قبلكم كثرةُ مسائلهم واختلافهم على أنبيائهم</t>
   </si>
   <si>
     <t>私が禁じたものは避け、私が命じたものは、あなた方のできる範囲でそれを行え。まことにあなた方以前の者たちを滅ぼしたのは、質問の多さと、預言者たちに対する彼らの相違だったからだ。</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه قال: سمعت رسول الله صلى الله عليه وسلم يقول: «ما نهيتكم عنه فاجتنبوه، وما أمرتكم به فأْتُوا منه ما استطعتم، فإنما أَهلَكَ الذين من قبلكم كثرةُ مسائلهم واختلافهم على أنبيائهم».</t>
   </si>
   <si>
     <t>アブー・フライラ（彼にアッラーのご満悦あれ）は言った：私はアッラーの使徒（彼にアッラーからの祝福と平安あれ）が、こう言うのを聞いた：「私が禁じたものは避け、私が命じたものは、あなた方のできる範囲でそれを行え。まことにあなた方以前の者たちを滅ぼしたのは、質問の多さと、預言者たちに対する彼らの相違だったからだ。」</t>
   </si>
   <si>
     <t>دلنا رسول الله صلى الله عليه وسلم أنه إذا نهانا عن شيء وجب علينا اجتنابه بدون استثناء، وإذا أمرنا بشيء فعلينا أن نفعل منه ما نطيق.
 ثم حذرنا حتى لا نكون كبعض الأمم السابقة حينما أكثروا من الأسئلة على أنبيائهم مع مخالفتهم لهم فعاقبهم الله بأنواع من الهلاك والدمار، فينبغي أن لا نكون مثلهم حتى لا نهلك كما هلكوا.</t>
   </si>
   <si>
     <t>アッラーの使徒（彼にアッラーからの祝福と平安あれ）は、以下のことを私たちに教示した：彼が私たちに禁じたことは、例外なく回避しなければならないこと。そして彼が私たちに命じたことは、出来る限り行わなければならないこと。
 それから彼は、私たちが過去の民のようにならないため、私たちに注意をした。それは過去の民が彼らの預言者たちと意見を別にし、多くの質問をしたことにより、アッラーによって様々な形で滅ぼされたからである。私たちは彼らと同様のことをして、彼らが滅ぼされたように滅んでしまってはならない。</t>
   </si>
   <si>
@@ -3374,70 +3364,67 @@
   <si>
     <t>https://hadeethenc.com/ja/browse/hadith/4792</t>
   </si>
   <si>
     <t>من نفس عن مؤمن كربة من كرب الدنيا نفس الله عنه كربة من كرب يوم القيامة</t>
   </si>
   <si>
     <t>「信仰者から現世の悩みを一つやわらげてやる者に、アッラーは審判の日の悩みの一つをやわらげてくださる</t>
   </si>
   <si>
     <t>عَنْ أَبِي هُرَيْرَةَ رضي الله عنه قَالَ: قَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «مَنْ نَفَّسَ عَنْ مُؤْمِنٍ كُرْبَةً مِنْ كُرَبِ الدُّنْيَا نَفَّسَ اللهُ عَنْهُ كُرْبَةً مِنْ كُرَبِ يَوْمِ الْقِيَامَةِ، وَمَنْ يَسَّرَ عَلَى مُعْسِرٍ يَسَّرَ اللهُ عَلَيْهِ فِي الدُّنْيَا وَالْآخِرَةِ، وَمَنْ سَتَرَ مُسْلِمًا سَتَرَهُ اللهُ فِي الدُّنْيَا وَالْآخِرَةِ، وَاللهُ فِي عَوْنِ الْعَبْدِ مَا كَانَ الْعَبْدُ فِي عَوْنِ أَخِيهِ، وَمَنْ سَلَكَ طَرِيقًا يَلْتَمِسُ فِيهِ عِلْمًا سَهَّلَ اللهُ لَهُ بِهِ طَرِيقًا إِلَى الْجَنَّةِ، وَمَا اجْتَمَعَ قَوْمٌ فِي بَيْتٍ مِنْ بُيُوتِ اللهِ يَتْلُونَ كِتَابَ اللهِ وَيَتَدَارَسُونَهُ بَيْنَهُمْ إِلَّا نَزَلَتْ عَلَيْهِمِ السَّكِينَةُ، وَغَشِيَتْهُمُ الرَّحْمَةُ، وَحَفَّتْهُمُ الْمَلَائِكَةُ، وَذَكَرَهُمُ اللهُ فِيمَنْ عِنْدَهُ، وَمَنْ بَطَّأَ بِهِ عَمَلُهُ لَمْ يُسْرِعْ بِهِ نَسَبُهُ».</t>
   </si>
   <si>
     <t>アブー・フライラ（アッラーのご満悦あれ）によれば、アッラーの使徒（アッラーからの祝福と平安あれ）は、こう言った： 「信仰者から現世の悩みを一つやわらげてやる者に、アッラーは審判の日の悩みの一つをやわらげてくださる。困難にある者にやさしくしてやる者に、アッラーは現世と来世においてやさしくしてくださる。ムスリムを匿ってやる者を、アッラーは現世と来世で匿ってくださる。アッラーはしもべがその同胞を援助している限り、しもべの援助にあられる。知識を求めて道をゆく者に、アッラーは天国への道をたやすくしてくださる。人々がアッラーの館の一つに集まり、アッラーの書を読誦し、それを互いに学び合えば、静寂がくだり、慈悲に包まれ、その周りを天使たちに囲まれ、アッラーから、そのみもとにいる者たちと共に讃えられないことはない。そして行いを遅らせる者に、その血筋が早められることはないのである。」</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنَّ جَزاء المسلم عند الله مِن جِنْس ما يَعمله المسلم مع المسلمين؛ فمَن نفَّس وفرَّج وأزال وكَشَفَ عن مؤمنٍ كُربةً وشدة من كُرَب الدنيا، جازاه الله بأن ينفَّس عنه كربةً من كرب يوم القيامة.
 ومَن يَسَّر على معسرٍ وسهَّل عليه وأزال عسرته، يسَّر الله عليه في الدنيا والآخرة. 
 ومَن ستر مسلمًا كأن اطّلع منه على ما لا ينبغي إظهاره من الزّلات والعَثَرات، ستره الله في الدنيا والآخرة. 
 والله يكون مُعينًا لِعَبدِه، ما كان العبد سائرًا في إعانة أخيه في مصالحه الدينية والدنيوية، والإعانة تكون بالدعاء والبدن والمال وغير ذلك. 
 ومن مشى إلى تحصيل علمٍ شرعيٍ، قاصدًا به وجه الله تعالى؛ سهَّل الله له به طريقًا إلى الجنة. 
 وما اجتمع قومٌ في بيتٍ من بيوت الله، يتلون كتاب الله ويتدارسونه بينهم، إلا نزلت عليهم الطمأنينة والوقار، وغطتهم وعمَّتهم رحمة الله، وحفَّتْهم الملائكة، وأثنى الله عليهم في المقرَّبين عنده، وكفى شرفًا ذِكرُ اللهِ العبدَ في الملأ الأعلى. 
 ومَن كان عمله ناقصًا، لم يُلْحِقْه بمرتبة أصحاب الأعمال، فينبغي ألا يَتَّكل على شرف النسب وفضيلة الآباء ويُقَصّر في العمل.</t>
   </si>
   <si>
-    <t>預言者（アッラーからの祝福と平安あれ）は、こう説明した：ムスリムの報いはアッラーの御許において、彼が他のムスリムに対して行うものと同種のものとなる。ゆえに、信仰者から現世の悩みや辛さを一つやわらげたり、解消したりしてやる者に対し、アッラーは審判の日の悩みの一つをやわらげてくださることで、報いて下さ
-るのである。 また、困難にある者に対してやさしくし、便宜をはかり、その困難を除去してやる者に対し、アッラーは現世と来世においてやさしくしてくださる。 また、ムスリムにとって公にすることが憚れるような過ちや落ち度を目にしても、それを隠しておいてやる者に対し、アッラーは現世と来世で匿ってくださる。 また、アッラーはしもべがその同胞を宗教的または現世的な福利の達成のために援助している限り、その者の援助にあられる。援助は身体、財産、祈願などによるものも含む。 また、アッラーの御顔を意図するがゆえに、イスラームの知識を求めて道をゆく者に対し、アッラーは天国への道をたやすくしてくださる。 そして人々がアッラーの館の一つに集まり、アッラーの書を読誦し、それを互いに学び合えば、彼らに静寂と厳かさがくだり、アッラーの慈悲に包みこまれ、その周りを天使たちに囲まれないことはない。またアッラーは彼らを、そのみもとにいる者たちと共に讃えてくださる。最高位にいる者たちと共にアッラーから讃えられることだけで、この上ない栄誉なのである。 そして十分な行いもせず、行いに励む者たちの地位にまで達することが出来ないでいる者たちは、自分の血筋の高貴さや父祖の徳をあてにして、行いを蔑ろにしているべきではない。</t>
+    <t>預言者（アッラーからの祝福と平安あれ）は、こう説明した：ムスリムの報いはアッラーの御許において、彼が他のムスリムに対して行うものと同種のものとなる。ゆえに、信仰者から現世の悩みや辛さを一つやわらげたり、解消したりしてやる者に対し、アッラーは審判の日の悩みの一つをやわらげてくださることで、報いて下さるのである。 また、困難にある者に対してやさしくし、便宜をはかり、その困難を除去してやる者に対し、アッラーは現世と来世においてやさしくしてくださる。 また、ムスリムにとって公にすることが憚れるような過ちや落ち度を目にしても、それを隠しておいてやる者に対し、アッラーは現世と来世で匿ってくださる。 また、アッラーはしもべがその同胞を宗教的または現世的な福利の達成のために援助している限り、その者の援助にあられる。援助は身体、財産、祈願などによるものも含む。 また、アッラーの御顔を意図するがゆえに、イスラームの知識を求めて道をゆく者に対し、アッラーは天国への道をたやすくしてくださる。 そして人々がアッラーの館の一つに集まり、アッラーの書を読誦し、それを互いに学び合えば、彼らに静寂と厳かさがくだり、アッラーの慈悲に包みこまれ、その周りを天使たちに囲まれないことはない。またアッラーは彼らを、そのみもとにいる者たちと共に讃えてくださる。最高位にいる者たちと共にアッラーから讃えられることだけで、この上ない栄誉なのである。 そして十分な行いもせず、行いに励む者たちの地位にまで達することが出来ないでいる者たちは、自分の血筋の高貴さや父祖の徳をあてにして、行いを蔑ろにしているべきではない。</t>
   </si>
   <si>
     <t>قال ابن دقيق العيد: هذا حديث عظيم، جامع لأنواع من العلوم والقواعد والآداب، فيه فضل قضاء حوائج المسلمين ونفعهم بما يتيسر، مِن علم، أو مال، أو معاونة، أو إشارة بمصلحة، أو نصيحة، أو غير ذلك.
 الترغيب في التيسير على المعسر.
 الحث على عون العبد المسلم، وأن الله تعالى يُعين المعين حسب إعانته لأخيه.
 مِن سِتْر المسلم: عدمُ تتبُّع عوراته، وقد رُوي عن بعض السلف أنه قال: أدركت قومًا لم يكن لهم عيوب، فذكروا عيوبَ الناس، فَذَكَر الناسُ لهم عيوبًا، وأدركت قومًا كانت لهم عيوب، فَكَفُّوا عن عيوب الناس، فنُسِيت عيوبُهم.
 ليس من لوازم الستر على الناس ترك المنكر وعدم تغييره، بل يُغَيِّر ويَسْتُر، وهذا في حقِّ مَن لا يُعرَف بالفساد والتَّمَادِيْ في الطغيان، وأما من عُرِف بذلك فإنه لا يُستحب الستر عليه، بل يرفع أمره إلى مَن له الولاية، إذا لم يخَفْ مِن ذلك مفسدة؛ وذلك لأن الستر عليه يُغْرِيْهِ على الفساد، ويُجَرِّئهُ على أذية العباد، ويُجرّئ غيره من أهل الشر والعناد.
 الحث على طلب العلم وتلاوة القرآن وتدارسه.
 قال النووي: في هذا دليل لفضل الاجتماع على تلاوة القرآن في المسجد... ويلحق بالمسجد في تحصيل هذه الفضيلة الاجتماع في مدرسة ورباط ونحوهما إن شاء الله تعالى.
 الجزاء إنما رتَّبَه الله على الأعمال لا على الأنساب.</t>
   </si>
   <si>
-    <t>イブン・ダキーク・アル＝イードはこう述べている。「これは、様々な種類の知識、原則、礼儀作法を包含する素晴らしいハディースである。この中には知識、財産、援助、有益な指摘や助言など、そうすることが出来るあらゆるものを用いて、ムスリムのニーズを満たし、彼らに益をもたらすことの徳が含まれている
-。」
+    <t>イブン・ダキーク・アル＝イードはこう述べている。「これは、様々な種類の知識、原則、礼儀作法を包含する素晴らしいハディースである。この中には知識、財産、援助、有益な指摘や助言など、そうすることが出来るあらゆるものを用いて、ムスリムのニーズを満たし、彼らに益をもたらすことの徳が含まれている。」
 困難にある者に対して物事をやさしくしてやることの勧め。
 ムスリムを援助することの勧め。その同胞を援助する援助の度合いに応じて、アッラーもまた援助してくださるのである。
-ムスリムを匿うことには、落ち度の詮索をしないことも含まれる。ある先人はこう言った
-：「何の落ち度もない人々がいた。しかし彼らは他人の落ち度について口外したため、人々もまた彼らの落ち度を口外した。他方、落ち度がある人々がいた。しかし彼らは他人の落ち度について口をつぐんだため、彼らの落ち度は忘れ去られた。」
+ムスリムを匿うことには、落ち度の詮索をしないことも含まれる。ある先人はこう言った：「何の落ち度もない人々がいた。しかし彼らは他人の落ち度について口外したため、人々もまた彼らの落ち度を口外した。他方、落ち度がある人々がいた。しかし彼らは他人の落ち度について口をつぐんだため、彼らの落ち度は忘れ去られた。」
 人を匿うことが悪事を隠蔽し、それを止めさせないことを意味するわけではない。むしろそれを止めさせた上で匿うことが、悪事や放縦さで知られてはいない者に対する義務である。しかしそのような状態で知られている者に関しては、匿うことは推奨されない。そうすることでその者を却って悪事へと促し、その者だけでなく他の悪い者たちまで、人々への害悪へとより大胆にさせてしまうためである。
 知識を探究し、クルアーンを読誦・学習することの勧め。
 アン＝ナワウィーは言う：「この中には、クルアーンの読誦のためにマスジドに集まることの徳がある。また、アッラーの御心ならば、学校や訓練施設など、それに類する場所に集まることも同様に見なされるだろう。」
 アッラーが約束する報いは、血縁ではなく行いに応じるものである。</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ja/browse/hadith/4801</t>
   </si>
   <si>
     <t>يا عبادي إني حرمت الظلم على نفسي، وجعلته بينكم محرما، فلا تظالموا</t>
   </si>
   <si>
     <t>わが僕たちよ、われは自らに不正を禁じた。そしてそれをあなた方の間でハラーム（非合法）とした。ゆえに不正を働き合ってはならない</t>
   </si>
   <si>
     <t>عن أبي ذر رضي الله عنه: عَنِ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ فِيمَا رَوَى عَنِ اللهِ تَبَارَكَ وَتَعَالَى أَنَّهُ قَالَ: «يَا عِبَادِي إِنِّي حَرَّمْتُ الظُّلْمَ عَلَى نَفْسِي، وَجَعَلْتُهُ بَيْنَكُمْ مُحَرَّمًا، فَلَا تَظَالَمُوا، يَا عِبَادِي كُلُّكُمْ ضَالٌّ إِلَّا مَنْ هَدَيْتُهُ، فَاسْتَهْدُونِي أَهْدِكُمْ، يَا عِبَادِي كُلُّكُمْ جَائِعٌ إِلَّا مَنْ أَطْعَمْتُهُ، فَاسْتَطْعِمُونِي أُطْعِمْكُمْ، يَا عِبَادِي كُلُّكُمْ عَارٍ إِلَّا مَنْ كَسَوْتُهُ، فَاسْتَكْسُونِي أَكْسُكُمْ، يَا عِبَادِي إِنَّكُمْ تُخْطِئُونَ بِاللَّيْلِ وَالنَّهَارِ وَأَنَا أَغْفِرُ الذُّنُوبَ جَمِيعًا فَاسْتَغْفِرُونِي أَغْفِرْ لَكُمْ، يَا عِبَادِي إِنَّكُمْ لَنْ تَبْلُغُوا ضَرِّي فَتَضُرُّونِي، وَلَنْ تَبْلُغُوا نَفْعِي فَتَنْفَعُونِي، يَا عِبَادِي لَوْ أَنَّ أَوَّلَكُمْ وَآخِرَكُمْ وَإِنْسَكُمْ وَجِنَّكُمْ كَانُوا عَلَى أَتْقَى قَلْبِ رَجُلٍ وَاحِدٍ مِنْكُمْ مَا زَادَ ذَلِكَ فِي مُلْكِي شَيْئًا، يَا عِبَادِي لَوْ أَنَّ أَوَّلَكُمْ وَآخِرَكُمْ وَإِنْسَكُمْ وَجِنَّكُمْ كَانُوا عَلَى أَفْجَرِ قَلْبِ رَجُلٍ وَاحِدٍ مَا نَقَصَ ذَلِكَ مِنْ مُلْكِي شَيْئًا، يَا عِبَادِي لَوْ أَنَّ أَوَّلَكُمْ وَآخِرَكُمْ وَإِنْسَكُمْ وَجِنَّكُمْ قَامُوا فِي صَعِيدٍ وَاحِدٍ فَسَأَلُونِي فَأَعْطَيْتُ كُلَّ إِنْسَانٍ مَسْأَلَتَهُ مَا نَقَصَ ذَلِكَ مِمَّا عِنْدِي إِلَّا كَمَا يَنْقُصُ الْمِخْيَطُ إِذَا أُدْخِلَ الْبَحْرَ، يَا عِبَادِي إِنَّمَا هِيَ أَعْمَالُكُمْ أُحْصِيهَا لَكُمْ ثُمَّ أُوَفِّيكُمْ إِيَّاهَا، فَمَنْ وَجَدَ خَيْرًا فَلْيَحْمَدِ اللهَ، وَمَنْ وَجَدَ غَيْرَ ذَلِكَ فَلَا يَلُومَنَّ إِلَّا نَفْسَهُ».</t>
   </si>
   <si>
     <t>アブー・ザッル（アッラーのご満悦あれ）は、言った： アブー・ザッル・アル＝ギファーリー（アッラーのご満悦あれ）によると、預言者（アッラーからの祝福と平安あれ）は至高で偉大なるアッラーがこう仰せられたと伝えた：「わが僕たちよ、われは自らに不正を禁じた。そしてそれをあなた方の間でハラーム（非合法）とした。ゆえに不正を働き合ってはならない。わが僕たちよ、あなた方は皆迷い人である。われが導いた者を除いては。ゆえにわれに導きを求めよ、われがあなた方を導いてやろう。わが僕たちよ、あなた方は皆飢えた者である。われが食べさせた者を除いては。ゆえにわれに食べ物を求めよ、われがあなた方に食べ物を与えてやろう。わが僕たちよ、あなた方は皆裸である。われが服を着せた者を除いては。ゆえにわれに衣服を求めよ、われがあなた方に衣服を与えてやろう。わが僕たちよ、あなた方は夜に昼に過ちを犯す。そしてわれは全ての罪を赦す。ゆえにわれに罪の赦しを求めよ、われがあなた方を赦してやろう。わが僕たちよ、あなた方はわれを害するに至らず、それでわれを害することもない。また、われを益するに至らず、それでわれを益することもない。わが僕たちよ、あなた方の内の最初の者、最後の者、人間の者、ジンの者が、あなた方の内の一人の最も敬虔な者の心であったとしても、それがわが王権に何も付け足しはしない。わが僕たちよ、あなた方の内の最初の者、最後の者、人間の者、ジンの者が、あなた方の内の一人の最も放埒な者の心であったとしても、それがわが王権から何も差し引きはしない。わが僕たちよ、あなた方の内の最初の者、最後の者、人間の者、ジンの者が、一つの地に立ち、われに求めたとしても、われは各人に求めるものを与えただろう。そしてそのことは、ちょうど海に針が入れられた時に差し引きされる程のものしか、われのもとにあるものから何も差し引きはしない。わが僕たちよ、われがあなた方のために数え上げるのは、あなた方の行いなのだ。そしてわれはあなた方にそれをきちんと報いる。ゆえによいものを見出した者はアッラーを称え、そうでないものを見出した者は、自分自身以外を咎めてはならない。」</t>
   </si>
   <si>
     <t>يُبيِّنُ النبيُّ صلى الله عليه وسلم أنَّ الله سبحانه وتعالى قال بأنه حَرَّم الظلم على نفسه، وجعل الظلم محرّمًا بين خلقِه فلا يَظلم أحد أحدًا، 
 وأن الخلقَ كلَّهم ضالون عن طريق الحق إلا بهداية الله وتوفيقه، ومن سَألَها اللهَ وفقَه وهداه، 
 وأن الخلق فقراء إلى الله محتاجون إليه في جميع حوائجهم، ومن سأل الله قضى حاجته وكفاه، 
 وأنهم يذنبون بالليل والنهار، والله تعالى يستر ويتجاوز عند سؤال العبد المغفرة، 
@@ -3487,50 +3474,53 @@
 وأن هذا الأمر قد كَتَبه الله عز وجل وقدّره وِفْقَ ما اقتضته حكمته وعلمه، ولا تبديل لما كتبه الله.</t>
   </si>
   <si>
     <t>イブン・アッバース（アッラーのご満悦あれ）は、このように伝えている：彼がまだ小さい頃、預言者（アッラーからの祝福と平安あれ）の後ろに座っていた。彼（アッラーからの祝福と平安あれ）は言った：「私はあなたに、アッラーがそれによってあなたの役に立ててくれるような物事を教えてやろう。
 アッラーの命令を遵守し、その禁止事項を回避することで、アッラーを守れ。つまり、服従行為とアッラーへのお近づきを求める行為に勤しみ、アッラーに対する反抗や罪深い行為を避けるのだ。そのようにすれば、その報いとして、現世と来世においてアッラーがあなたを諸々の悪から守ってくださる。そしてどこにあろうと、かれはあなたの任務において、あなたを助けてくださる。
 あなたが何かを求めるなら、アッラーにしか求めてはならない。アッラーだけが、求める者に応じるお方だからである。
 また、助けを求めるなら、アッラー以外に助けを求めてはならない。
 そしてこのように確信せよ。地上の民が一丸となって、あなたのために何か役立とうとしても、アッラーが既に定めたこと以外には、あなたの役に立つことはできない。また、地上の民が一丸となって、あなたに対して何か害しようとしても、アッラーが既に定めたこと以外には、あなたに対して害することはできない。
 これらの物事は、アッラーの英知と知識に基づいて前もって書かれ、定められたのだ。アッラーの定めに変更はない。</t>
   </si>
   <si>
     <t>أهمية تعليم الصغار والأطفال أمورَ الدين من التوحيد والآداب وغير ذلك.
 الجزاء من جنس العمل.
 الأمر بالاعتماد على الله، والتوكل عليه دون غيره، وهو نعم الوكيل.
 الإيمان بالقضاء والقدر والرضا به، وأن الله قدر كل شيء.
 من أضاع أمر الله فإن الله يُضَيِّعُه ولا يَحفظُه.</t>
   </si>
   <si>
     <t>年少者や子供にタウヒード、礼儀作法などの宗教的物事を教育することの重要性。
 報いは、その行いと同種のもの。
 アッラーに依拠し、かれ以外のものではなく、アッラーにこそ物事を委ねること。アッラーこそは最善の委任者である。
 定命と、それに満足すること、アッラーが全てを定めたということへの信仰。
 アッラーに関する物事を蔑ろにする者は、アッラーから蔑ろにされ、守られることもない。</t>
   </si>
   <si>
+    <t>[رواه الترمذي]</t>
+  </si>
+  <si>
     <t>https://hadeethenc.com/ja/browse/hadith/4811</t>
   </si>
   <si>
     <t>أَذْنَبَ عَبْدٌ ذَنْبًا، فقال: اللهم اغْفِرْ لي ذَنْبِي، فقال اللهُ تبارك وتعالى: أَذْنَبَ عَبْدِي ذَنْبًا، فَعَلِمَ أَنَّ له رَبًّا يَغْفِرُ الذَّنْبَ، ويَأْخُذُ بالذَّنْبِ</t>
   </si>
   <si>
     <t>僕が罪を犯して、こう言った：「アッラーよ、私の罪をお赦し下さい。」それで至高のアッラーはこう仰った：「わが僕は罪を犯した。そして彼にはその罪を赦し、それゆえに罰する主があることを知った。」</t>
   </si>
   <si>
     <t>عن أبي هريرة رضي الله عنه عن النبي صلى الله عليه وسلم فيما يَحْكِي عن ربه تبارك وتعالى، قال: «أَذْنَبَ عَبْدٌ ذَنْبًا، فقال: اللهم اغْفِرْ لي ذَنْبِي، فقال اللهُ تبارك وتعالى: أَذْنَبَ عَبْدِي ذَنْبًا، فَعَلِمَ أَنَّ له رَبًّا يَغْفِرُ الذَّنْبَ، ويَأْخُذُ بالذَّنْبِ، ثم عَادَ فَأَذْنَبَ، فقال: أَيْ رَبِّ اغْفِرْ لي ذَنْبِي، فقال تبارك وتعالى: أَذْنَبَ عَبْدِي ذَنْبًا، فَعَلِمَ أَنَّ له رَبًّا، يَغْفِرُ الذَّنْبَ، ويَأْخُذُ بالذَّنْبِ، قَدْ غَفَرْتُ لِعَبْدِي فَلْيَفْعَلْ ما شَاءَ»</t>
   </si>
   <si>
     <t>アブー・フライラ（彼にアッラーのご満悦あれ）によると、預言者（彼にアッラーからの祝福と平安あれ）はその主（アッラー）から伝えるものとして、こう言った：僕が罪を犯して、こう言った：「アッラーよ、私の罪をお赦し下さい。」それで至高のアッラーはこう仰った：「わが僕は罪を犯した。そして彼にはその罪を赦し、それゆえに罰する主があることを知った。」それから、彼はまた罪を犯し、言った：「アッラーよ、私の罪をお赦し下さい。」それで至高のアッラーはこう仰った：「わが僕は罪を犯した。そして彼にはその罪を赦し、それゆえに罰する主があることを知った。われはわが僕を赦したぞ、望むことをするがよい。」</t>
   </si>
   <si>
     <t>إذا فعل العبد ذنبا، ثم قال: اللهم اغفر لي ذنبي، يقول الله تبارك وتعالى: فعل عبدي ذنبا، فعلم أن له ربا يغفر الذنب، فيستره ويتجاوز عنه، أو يعاقب عليه، ثم عاد فأذنب، فقال: يا رب اغفر لي ذنبي، فقال الله تبارك وتعالى: فعل عبدي ذنبا، فعلم أن له ربا يغفر الذنب، فيستره ويتجاوز عنه، أو يعاقب عليه، قد غفرت لعبدي، فليفعل ما شاء من الذنوب ويتبعها بالتوبة الصحيحة، فما دام يفعل هكذا، يذنب ويتوب أغفر له، فإن التوبة تهدم ما قبلها.</t>
   </si>
   <si>
     <t>僕が罪を犯し、「アッラーよ、私の罪をお赦し下さい」と言えば、至高のアッラーは仰る：「わが僕は罪を犯した。そして彼にはその罪を赦し、それを覆い隠し、大目に見られる、あるいはそれゆえに罰する主があることを知った。」それから彼は、また罪を犯し、言う：「アッラーよ、私の罪をお赦し下さい。」それで至高のアッラーはこう仰る：「わが僕は罪を犯した。そして彼にはその罪を赦し、それを覆い隠し、大目に見られる、あるいはそれゆえに罰する主があることを知った。われはわが僕を赦したぞ、望むことをするがよい。罪を犯しても、その後に正しい悔悟をするのだ。そのようにする限り、罪を犯し、悔悟するならば、われは彼を赦す。悔悟はそれ以前のものを帳消しにするのである。」</t>
   </si>
   <si>
     <t>عظيم فضل الله ورحمته على عباده ما داموا يعتقدون أن ربهم بيده مقاليدهم إن شاء غفر وإن شاء عاقب.
 التوبة الصحيحة تكفر الذنب.
 المؤمن بالله تعالى يصفو قلبه بالتوبة ويأمل بعفو ربه، فيبادر إلى الصلاح وعمل الخير، وإن وقع منه ذنب استدرك على نفسه بالتوبة ولم يصر على المعصية.
 لو تكرر الذنب من العبد مائة مرة أو أكثر وتاب في كل مرة؛ قبلت توبته وسقطت ذنوبه، ولو تاب عن الجميع توبة واحدة بعد جميعها صحت توبته.</t>
@@ -4432,69 +4422,66 @@
 慈悲は偉大な品性であり、イスラームはそれを人類の心の中に強化することに関心を注いでいる。
 人々の間の慈しみ合いは、アッラーからの慈悲の要因である。
 崇高なるアッラーに、慈悲の属性が備わっていることの確証。それは文字通りの慈悲であり、実際上の属性ではあるが、アッラーに相応しい形でのものである。</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ja/browse/hadith/5439</t>
   </si>
   <si>
     <t>يا ابن آدم إنك ما دعوتني ورجوتني غفرت لك على ما كان فيك ولا أبالي</t>
   </si>
   <si>
     <t>アーダムの子よ、われに祈り、われを望むのであれば、われはあなたの内にあるものにも関わらず、あなたを赦し、気にはしない</t>
   </si>
   <si>
     <t>عَنْ أَنَسِ بْنِ مَالِكٍ رضي الله عنه قَالَ: سَمِعْتُ رَسُولَ اللهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ يَقُولُ: «قَالَ اللَّهُ تَبَارَكَ وَتَعَالَى: يَا ابْنَ آدَمَ إِنَّكَ مَا دَعَوْتَنِي وَرَجَوْتَنِي غَفَرْتُ لَكَ عَلَى مَا كَانَ فِيكَ وَلاَ أُبَالِي، يَا ابْنَ آدَمَ لَوْ بَلَغَتْ ذُنُوبُكَ عَنَانَ السَّمَاءِ ثُمَّ اسْتَغْفَرْتَنِي غَفَرْتُ لَكَ، وَلاَ أُبَالِي، يَا ابْنَ آدَمَ إِنَّكَ لَوْ أَتَيْتَنِي بِقُرَابِ الأَرْضِ خَطَايَا ثُمَّ لَقِيتَنِي لاَ تُشْرِكُ بِي شَيْئًا لأَتَيْتُكَ بِقُرَابِهَا مَغْفِرَةً».</t>
   </si>
   <si>
     <t>アナス（アッラーのご満悦あれ）は言った： 私はアッラーの使徒（アッラーからの祝福と平安あれ）が、こう言うのを聞いた：「至高のアッラーは仰った：「アーダムの子よ、われに祈り、われを望むのであれば、われはあなたの内にあるものにも関わらず、あなたを赦し、気にはしない。アーダムの子よ、あなたの罪が天の高きにまで至ったとしても、われに罪の赦しを乞うならば、われはあなたを赦し、気にはしない。アーダムの子よ、大地いっぱいの過ちと共にわれのもとにやって来たとしても、われに何も並べない状態でわれに見えたならば、われはあなたのもとにそれといっぱいほどの赦しと共にやって来たであろう。」</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلَّى اللهُ علَيه وسلَّم أنَّ الله تباركَ وتعالى قال في الحديثِ القدسيِّ: يا ابنَ آدمَ ما دمْتَ تدْعونِي وتَرْجو رَحْمتي، ولمْ تَقْنَطْ؛ سَتَرتُ ذنبَكَ ومحوتُه غير مبالٍ فيه؛ ولو كانَ هذا الذنب والمعصية من الكبائر. 
 يا ابن آدم: لو كَثُرَت ذُنوبُك كثرةً تَملَأُ ما بينَ السَّماءِ والأرضِ بحيث تَبلُغُ أقطارَها وتَعُمَّ نَواحِيَها، ثمَّ استَغفَرتَني؛ محوت وغَفَرتُ لك جميعَها غيرَ مُبالٍ بكَثرتِها.
 يا ابنَ آدمَ: إنَّك لو أتيتَني بعدَ الموتِ بمِلْءِ الأرضِ ذُنوبًا ومَعاصِيَ، وكنتَ قد مِتَّ مُوحِّدًا لا تُشرِكُ بي شيئًا؛ لقابَلتُ هذه الذُّنوبَ والْمعاصِيَ، بمِلْئِ الأرض، مَغفِرةً؛ لأنَّني واسِعُ المغفرةِ، وأغفِرُ كل الذنوب إلا الشِّركَ.</t>
   </si>
   <si>
-    <t>預言者（アッラーからの祝福と平安あれ）は、神聖ハディースの中で、至高のアッラーがこう仰ったと伝えている：「アーダムの子よ、あなたがわれに祈り、われの慈悲を望み、絶望しない限り、われはあなたの罪を覆い隠し、帳消しにし、それを気にはしない。たとえその罪と反逆が大罪であったとしても、である。 アーダムの子よ、あなたの罪の余りの多さゆえに、それが天地を覆い、天の高きにまで至り、その隅々にを埋め尽くしてしまうほどだったとしても、われに罪の赦しを乞うならば、われはその多さなど気にすることなく、あなたのためにそれを赦し、全て抹消してやる
-[...2 lines deleted...]
-」</t>
+    <t>預言者（アッラーからの祝福と平安あれ）は、神聖ハディースの中で、至高のアッラーがこう仰ったと伝えている：「アーダムの子よ、あなたがわれに祈り、われの慈悲を望み、絶望しない限り、われはあなたの罪を覆い隠し、帳消しにし、それを気にはしない。たとえその罪と反逆が大罪であったとしても、である。 アーダムの子よ、あなたの罪の余りの多さゆえに、それが天地を覆い、天の高きにまで至り、その隅々を埋め尽くしてしまうほどだったとしても、われに罪の赦しを乞うならば、われはその多さなど気にすることなく、あなたのためにそれを赦し、全て抹消してやる。
+アーダムの子よ、たとえあなたが死後、大地いっぱいの過ちと罪と共にわれのもとにやって来たとしても、われだけを神とし、われに何も並べない状態で死んだのであれば、われはあなたのそれらの罪に大地いっぱいの赦しで報いてやる。というのもわれは赦し深いのであり、シルク以外のあらゆる罪を赦すからである。」</t>
   </si>
   <si>
     <t>سعة رحمة الله تعالى ومغفرته وفضله.
 فضل التوحيد، وأنَّ الله يغفر للموحدين الذنوب والمعاصي.
 خطر الشرك وأن الله لا يغفر للمشركين.
 قال ابن رجب: وقد تضمَّن هذا الحديث الأسباب الثلاثة التي تحصل بها مغفرة الذنوب: الأول: الدعاء مع الرجاء، الثاني: الاستغفار وطلب التوبة، الثالث: الموت على التوحيد.
 هذا الحديث مما يرويه النبي صلى الله عليه وسلم عن ربه، ويسمى بالحديث القدسي أو الإلهي، وهو الذي لفظه ومعناه من الله، غير أنه ليست فيه خصائص القرآن التي امتاز بها عما سواه، من التعبد بتلاوته والطهارة له والتحدي والإعجاز وغير ذلك.
 الذنوب ثلاثة أنواع: الأول: الشرك بالله؛ وهذا لا يغفره الله، قال الله عز وجل: {إنه من يشرك بالله فقد حرم الله عليه الجنة}، الثاني: ظلم العبد نفسه فيما بينه وبين ربه من ذنوب ومعاصي؛ فإن الله عز وجل يغفر ذلك، ويتجاوز إن شاء، الثالث: ذنوب لا يترك الله منها شيئًا؛ وهي ظلم العباد بعضهم بعضًا، فلا بد من القصاص.</t>
   </si>
   <si>
     <t>アッラーの慈悲、罪の赦し、徳の広大さ。
 タウヒードの徳。アッラーはアッラーのみを神とする者たちに対し、その罪と反逆をお赦しくださる。
 シルクの危険性。アッラーはシルクを犯す者をお赦しにはならない。
-イブン・ラジャブは言った：「このハディースは、罪の赦しを得られる3つの要因を包含している：1つ目は望みつつ祈ること。2つ目は罪の赦しを乞い、悔悟すること。3つ目はタウヒードのもとにこの世をさること。
-」
+イブン・ラジャブは言った：「このハディースは、罪の赦しを得られる3つの要因を包含している：1つ目は望みつつ祈ること。2つ目は罪の赦しを乞い、悔悟すること。3つ目はタウヒードのもとにこの世をさること。」
 このハディースは、預言者（アッラーからの祝福と平安あれ）がその主アッラーから伝えるものであり、聖なるハディースと呼ばれるものである。これは文言も意味もアッラーからのものではあるが、クルアーンが専有する特徴を兼ね備えてはいないものである。つまり、その読誦が崇拝行為となったり、それを読む際にはタハーラ（清浄）の状態にある必要があったり、その模倣を挑まれていたり、その模倣が不可能であったりするようなクルアーンの特徴のことである。
 罪には3つの種類がある：1つ目はアッラーに対するシルク。これについてアッラーはお赦しにならない。アッラーは仰っている：「本当に、アッラーに対してシルクを犯す者は誰であろうと、アッラーが彼に天国を禁じられるのだ。」2つ目は、しもべが罪や反逆行為によって、自分自身と主との間において自らに不正を行うことである。アッラーはこの種のものに関し、お望みになればお赦しになり、大目に見られる。3つ目は、アッラーが放置することのない罪であり、これはしもべどうしの罪である。これは報われなければならない。</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ja/browse/hadith/5456</t>
   </si>
   <si>
     <t>أَبْغَضُ الرِّجَالِ إِلى اللهِ الأَلَدُّ الخَصِمُ</t>
   </si>
   <si>
     <t>アッラーに最も厭われる者とは、激しい議論好きである。</t>
   </si>
   <si>
     <t>عن عائشة رضي الله عنها قالت: قال رسول الله صلى الله عليه وسلم : «أَبْغَضُ الرِّجَالِ إِلى اللهِ الأَلَدُّ الخَصِمُ».</t>
   </si>
   <si>
     <t>アーイシャ（彼女にアッラーのご満悦あれ）によれば、アッラーの使徒（彼にアッラーからの平安と祝福あれ）は言った：「アッラーに最も厭われる者とは、激しい議論好きである。」</t>
   </si>
   <si>
     <t>إن الله -تبارك وتعالى- يبغض شديد الخصومة ودائم الخصومة الذي لا يقبل الانقياد للحق.</t>
   </si>
   <si>
     <t>至高のアッラーは、真理を受け入れず、激しく議論し、議論を常とするような者をお嫌いになる。</t>
   </si>
   <si>
@@ -6040,51 +6027,51 @@
   </si>
   <si>
     <t>アブー・フライラ（アッラーのご満悦あれ）は、言った： アッラーの使徒（アッラーからの祝福と平安あれ）は、言った：「本当にアッラーは、こう仰った：” わがワリイに敵対する者には、われがその者に対して宣戦布告する。わがしもべがわれにお近付きを求める物事の内、われがわがしもべに対して義務付けたものよりも、われにとって愛すべきものはない。そしてわがしもべは、われがその者を愛するようになるまで、任意の行為によってわれにお近付きを求め続けるのである。われがその者を愛せば、われはその者の聞く聴覚となり、その者の見る視覚となり、その者がそれでもって制する手となり、その者がそれでもって歩む足となる。その者がわれに向かって何かを乞えば、われは必ずそれを与える。われに庇護を求めれば、われは必ず庇護してやる。そして死を厭う信仰者の魂ほど、われが行う物事の内で、われがためらうことはない。われはその者が嫌がる物事を厭うのだから。”」</t>
   </si>
   <si>
     <t>أَخْبَرَ النبيُّ صلى الله عليه وسلم في الحديثِ القُدْسِيِّ أنَّ الله عز وجل قال: 
 مَن آذى وَليًّا من أوليائي وأغضبَه وأبغضَه فقد أَعْلمتُه وأعلنتُ له العداوة. 
 والوليُّ هو: المؤمنُ التَّقي، وعلى قدر ما للعبد من الإيمان والتقوى يكون نصيبُه من ولاية الله. 
 وما تقرَّب المسلم إلى ربِّه بشيء أحب إليه مما افترضه وأوجبه عليه من فعل الطاعات وترك المحرمات، وما يزال المسلم يتقرّب إلى ربه بالنوافل مع الفرائض؛ حتى ينال محبة الله. 
 فإذا أحبه الله كان الله مُسددًا له في هذه الأعضاء الأربعة:
 يُسدِّدُه في سمعه، فلا يسمع إلا ما يرضي الله. 
 ويُسدده في بصره، فلا ينظر إلا إلى ما يحب الله النظر إليه ويرضاه.
 ويُسدده في يده، فلا يعمل بيده إلا ما يرضي الله. 
 ويُسدده في رجله، فلا يمشي إلا إلى ما يرضي الله، ولا يسعى إلا إلى ما فيه الخير. 
 ومع هذا إنْ سأل اللهَ شيئًا فإنَّ الله يعطيه ما سأل، فيكون مجابَ الدعوة، ولئن استعاذ بالله ولجأ إليه طلبًا للحماية، فإن الله سبحانه يُعيذه ويحميه مما يخاف. 
 ثم قال الله تعالى: وما تَردَّدتُ عن شيءٍ أنا فاعله تَرَدُّدي في قَبْضِ نَفْس المؤمن رحمة به؛ لأنه يكره الموت لما فيه من الألم، والله يكره ما يُؤلم المؤمن.</t>
   </si>
   <si>
     <t>預言者（アッラーからの祝福と平安あれ）は神聖ハディースの中で、アッラーがこう仰ったと伝えている： わがワリイの誰かに敵対し、怒らせ、嫌悪感を抱かせる者には、われがその者に対して敵対することを宣言する。
 ワリイとは、敬虔な信仰者である。信仰心と敬虔さが強ければ強いほど、アッラーとの親愛な関係は強くなる。 ムスリムがその主アッラーにお近付きを求める物事の内、服従行為の遂行や禁止行為の放棄といった、アッラーがその者に対して義務付けたものよりも、アッラーにとって愛すべきものはない。そしてムスリムは、アッラーがその者を愛するようになるまで、義務行為に加えた任意の行為によって、アッラーにお近付きを求め続けるのである。 そしてアッラーがその者を愛せば、アッラーは以下の4つのことにおいてその者を正しく導いてくださる。
 アッラーはその者の聴覚を正しく導き、アッラーのご満足にかなうことしか耳にしなくなる。
 また、その者の視覚を正しく導き、アッラーのご満足にかなうことしか見なくなる。
 また、その者の手を正しく導き、アッラーのご満足にかなうことしか手を動かさなくなる。
 また、その者の足を正しく導き、アッラーのご満足にかなうことにしか足を歩ませなくなる。つまり、よいことに向かってでしか努力しなくなる。
 その者がアッラーに向かって何かを乞えば、アッラーは必ずそれを与える。アッラーはそのような者の祈りに答えてくださるのである。また、アッラーに庇護を求めて避難すれば、アッラーは必ずその者が恐れていることから庇護して下さる。
-そしてアッラーは仰る：死を厭う信仰者の魂を召すことほど、われが行う物事の内で、われが慈悲ゆえにためらうことはない。なぜならそこには痛みがあり、アッラーは信仰者の痛みを追い嫌いになるからである。</t>
+そしてアッラーは仰る：死を厭う信仰者の魂を召すことほど、われが行う物事の内で、われが慈悲ゆえにためらうことはない。なぜならそこには痛みがあり、アッラーは信仰者を痛めるものを嫌いになるからである。</t>
   </si>
   <si>
     <t>هذا الحديث ممّا يَرويه النبيُّ صلى الله عليه وسلم عن ربه، ويُسمّى بالحديث القُدْسِي أو الإلهي، وهو الذي لَفْظُه ومعناه مِن الله، غير أنه ليست فيه خصائصُ القرآن التي امتاز بها عما سواه، من التعبُّدِ بتلاوتِه والطهارة له والتَّحَدِّي والإعجاز، وغير ذلك.
 النهي عن إيذاء أولياء الله والترغيب في حُبِّهم، والاعتراف بفضلهم.
 الأمر بمعاداة أعداء الله وتحريم موالاتهم.
 مَن ادَّعَى ولايةَ اللهِ بدون اتّباع شرعِه فهو كاذبٌ في دعواه.
 تُنالُ ولايةُ الله بفعل الواجبات وترك المحرمات.
 مِن أسباب محبة الله للعبد وإجابة دعوته فِعْلُ النوافل بعد القيام بالواجبات وترك المحرمات.
 الدلالة على شرف الأولياء ورفعة منزلتهم.</t>
   </si>
   <si>
     <t>このハディースは、預言者（アッラーからの祝福と平安あれ）がその主アッラーから伝えるものであり、聖なるハディースと呼ばれるものである。これは文言も意味もアッラーからのものではあるが、クルアーンが専有する特徴を兼ね備えてはいないものである。つまり、その読誦が崇拝行為となったり、それを読む際にはタハーラ（清浄）の状態にある必要があったり、その模倣を挑まれていたり、その模倣が不可能であったりするようなクルアーンの特徴のことである。
 アッラーのワリイを害することの禁止と、彼らに対する愛情とその徳の認識のすすめ。
 アッラーの敵に敵対することの命令と、そのような者たちと親愛な関係になることの禁止。
 イスラームの教えに従ってもいないのに自分がワリイだと主張する者は、その主張において嘘をつく者である。
 義務行為の遂行と禁止行為の放棄によってこそ、アッラーのワリイとなることができる。
 義務行為を遂行し、禁止行為を放棄した上で任意の行いに勤めることは、アッラーの愛情を獲得し、祈りを受け入れてもらえる要因である。
 ワリイの栄誉とその位の高さの証明。</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ja/browse/hadith/6337</t>
   </si>
   <si>
     <t>إِذَا أَنْفَقَ الرجلُ على أَهْلِهِ نَفَقَةً يَحْتَسِبُهَا فهي له صَدَقَةٌ</t>
   </si>
@@ -6513,50 +6500,53 @@
   </si>
   <si>
     <t>アブー・フライラ（彼にアッラーのご満悦あれ）によれば、アッラーの使徒（彼にアッラーからの平安と祝福あれ）は言った：「小便から清浄であるようにせよ。まことに墓の懲罰の大半は、それによるものなのだから。」</t>
   </si>
   <si>
     <t>يبين لنا النبي صلى الله عليه وسلم في هذا الحديث أحد أسباب عذاب القبر، وهو الأكثر شيوعاً، ألا وهو عدم الاستنزاه والطهارة من البول.</t>
   </si>
   <si>
     <t>預言者（彼にアッラーからの平安と祝福あれ）はこのハディースの中で、墓の懲罰の原因の一つであり、最も多く広まっているものを挙げている。それは小便の汚れを避けず、そこから清浄でない状態のことである。</t>
   </si>
   <si>
     <t>الحرص على التنزه والابتعاد من البول، بأن لا يصيبه في بدنه ولا ثوبه .
 الأفضل المبادرة بغسله، والطهارة منه بعد إصابته؛ لئلا تصاحبه النجاسة، أما وجوب إزالتها فيكون عند الصلاة.
 أن البول نجس، فإذا أصاب بدناً أو ثوباً أو بقعة، نجسها؛ فلا تصح بذلك الصلاة؛ لأن الطهارة من النجاسة أحد شروطها.
 أن ترك التنزه من البول من كبائر الذنوب.
 ثبوت عذاب القبر، وهو ثابت بالكتاب والسنة والإجماع.
 إثبات الجزاء في الآخرة، فأول مراحل الآخرة هي القبور، فالقبر: إما روضة من رياض الجنة، أو حفرة من حفر النار.</t>
   </si>
   <si>
     <t>小便が衣服や身体にかからないようにし、そこから無縁な清浄な状態であるように注意すること。
 もし小便がかかってしまったら、急いでそれを洗浄し、清めるのが最善である。そうすることで、汚れが自分につきまとわないようにするためである。礼拝の際には、それを除去することが義務となる。
 小便は汚れである。それが身体や衣服や場所にかかれば、汚れを被ったことになり、それによって礼拝することは有効ではなくなる。なぜなら汚れからの清浄性が、礼拝の一条件であるためである。
 小便からの清浄な状態を保たないことは、大罪の一つである。
 墓の懲罰の確証。それはクルアーン、スンナ、イジュマー（学者間の見解の一致）によって裏付けされている。
 来世における報いの確証。来世の第一段階が墓であり、墓は天国の楽園の一部となるか、地獄の穴の一つになるかのいずれかである。</t>
+  </si>
+  <si>
+    <t>[アッ＝ダールクトニーの伝承]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ja/browse/hadith/10044</t>
   </si>
   <si>
     <t>مَا مِنْ عَبْدٍ يَشْهَدُ أَنْ لا إلهَ إلا اللهُ، وأَنَّ مُحَمَّدًا عَبْدُهُ ورسولُهُ صِدْقًا مِنْ قَلْبِهِ إلَّا حَرَّمَهُ اللهُ على النَّارِ</t>
   </si>
   <si>
     <t>誰でも心から正直に『ラー・イラーハ・イッラッラーフ、ムハンマドッラスールッラーヒ （アッラーの他に真に崇拝すべきものはなく、ムハンマドはそのアッラーの使徒である）』と証言する僕は、アッラーによって地獄を禁じられる。</t>
   </si>
   <si>
     <t>عن أنس رضي الله عنه : أن النبي صلى الله عليه وسلم ومعاذ رديفه على الرَّحْلِ، قال: «يا معاذ» قال: لبَّيْكَ يا رسول الله وسَعْدَيْكَ، قال: «يا معاذ» قال: لَبَّيْكَ يا رسول الله وسَعْدَيْكَ، قال: «يا معاذ» قال: لبَّيْكَ يا رسول اللهِ وسَعْدَيْكَ، ثلاثا، قال: «ما من عبد يشهد أن لا إله إلا الله، وأَنَّ محمدا عبده ورسوله صِدْقًا من قلبه إلَّا حرمه الله على النار» قال: يا رسول الله، أفلا أُخْبِر بها الناس فَيَسْتَبْشِرُوا؟ قال: «إِذًا يتكلوا» فأخبر بها معاذ عند موته تَأَثُّمًا.</t>
   </si>
   <si>
     <t>アナス（彼にアッラーのご満悦あれ）によれば、預言者（彼にアッラーからの平安と祝福あれ）は鞍の上でムアーズを後ろに乗せ、こう言った：「ムアーズよ。」彼は言った：「はい、アッラーの使徒よ、何でしょう。」そしてまた、こう言った：「ムアーズよ。」彼は言った：「はい、アッラーの使徒よ、何でしょう。」更にまた、３度目にこう言った：「ムアーズよ。」彼は言った：「はい、アッラーの使徒よ、何でしょう。」預言者は言った：「誰でも心から正直に『ラー・イラーハ・イッラッラーフ、ムハンマドッラスールッラーヒ （アッラーの他に真に崇拝すべきものはなく、ムハンマドはそのアッラーの使徒である）』と証言する僕は、アッラーによって地獄を禁じられる。」彼（ムアーズ）は言った：「アッラーの使徒よ、人々にこのことを伝えてもよろしいでしょうか？彼らが喜ぶでしょう。」預言者は言った：「そうすれば、彼らは頼り切ってしまうだろう。」こうしてムアーズは罪を恐れて、自らの死の折にそのことを伝えた。</t>
   </si>
   <si>
     <t>كان معاذ رضي الله عنه راكبًا وراء النبي صلى الله عليه وسلم ، فقال النبي صلى الله عليه وسلم : يا معاذ؛ فقال: لبيك يا رسول وسعديك أي إجابة بعد إجابة، وطاعة لك، (وسعديك) ساعدت طاعتك مساعدة لك بعد مساعدة ، ثم قال: يا معاذ؛ فقال: لبيك يا رسول وسعديك، ثم قال: يا معاذ؛ فقال: لبيك يا رسول وسعديك، قال: ما من عبد يشهد أن لا إله إلا الله وأن محمد عبده ورسوله، صادقا من قلبه لا يقولها بلسانه فقط؛ إلا حرمه الله على الخلود في النار؛ فقال معاذ: يا رسول الله ألا أخبر الناس لأدخل السرور عليهم؛ فقال صلى الله عليه وسلم: لا لئلا يعتمدوا على ذلك ويتركوا العمل، فأخبر بها معاذ في آخر حياته مخافة من إثم كتمان العلم.</t>
   </si>
   <si>
     <t>ムアーズ（彼にアッラーのご満悦あれ）は、預言者（彼にアッラーからの平安と祝福あれ）の後ろに同乗していた。預言者（彼にアッラーからの平安と祝福あれ）は、こう言った：「ムアーズよ。」彼は言った：「はい、アッラーの使徒よ、何でしょう。」これは原文では、「ラッバイカ・サァダイカ」という表現であり、そもそも「ラッバイカ」には「あなたにいつでも答え、服従します」という意味が、「サァダイカ」には「あなたへの服従にいつでも奉仕します」という意味が含まれている。それからまた、預言者は言った：「ムアーズよ。」彼は言った：「はい、アッラーの使徒よ、何でしょう。」更にまた、言った：「ムアーズよ。」彼は言った：「はい、アッラーの使徒よ、何でしょう。」そして預言者は言った：「誰でも心から正直に『ラー・イラーハ・イッラッラーフ、ムハンマドッラスールッラーヒ （アッラーの他に真に崇拝すべきものはなく、ムハンマドはそのアッラーの使徒である）』と証言する僕は、アッラーによって地獄を禁じられる。」つまり「心から正直に」とは、口先で唱えることだけではない。また、「地獄を禁じられる」とは、地獄への永遠の滞留を禁じられるということである。彼（ムアーズ）は言った：「アッラーの使徒よ、人々にこのことを伝えてもよろしいでしょうか？彼らを喜ばせたいのです。」すると預言者（彼にアッラーからの平安と祝福あれ）は言った：「いや、そうするのではない。そうすれば、彼らはそれに頼り切ってしまい、行いに励まなくなるから。」しかしムアーズは知識を隠蔽する罪を恐れ、自らの人生の最期に、そのことを伝えた。</t>
   </si>
   <si>
     <t>جواز ترك التحديث بحديث إذا كان يترتب عليه محظور، أو قعود عما هو أفضل.
 جواز الإرداف على الدابة بشرط عدم الإضرار بها.
@@ -7143,98 +7133,95 @@
   </si>
   <si>
     <t>「アッラーが禁じたこの汚れた行いを避けよ。もし誰かがそのようなことをやってしまったなら、アッラーの覆いによってそれを隠し、アッラーに悔悟せよ。なぜなら、自分の罪を私たちに対して公にした者に、私たちはアッラーの書を適用するからである。」</t>
   </si>
   <si>
     <t>عَنْ عَبْدِ اللَّهِ بْنِ عُمَرَ رضي الله عنهما أَنَّ رَسُولَ اللَّهِ صلى الله عليه وسلم قَامَ بَعْدَ أَنْ رَجَمَ الْأَسْلَمِيَّ فَقَالَ: «اجْتَنِبُوا ‌هَذِهِ ‌الْقَاذُورَةَ الَّتِي نَهَى اللَّهُ عَنْهَا فَمَنْ أَلَمَّ فَلْيَسْتَتِرْ بِسِتْرِ اللَّهِ وَلْيُتُبْ إِلَى اللَّهِ، فَإِنَّهُ مَنْ يُبْدِ لْنَا صَفْحَتَهُ نُقِمْ عَلَيْهِ كِتَابَ اللَّهِ عز وجل».</t>
   </si>
   <si>
     <t>アブドッラー・ブン・ウマル（アッラーのご満悦あれ）によれば、アッラーの使徒（アッラーからの祝福と平安あれ）は、アル＝アスラミーの者が石打ちにされた後、立ち上がってこう言った： 「アッラーが禁じたこの汚れた行いを避けよ。もし誰かがそのようなことをやってしまったなら、アッラーの覆いによってそれを隠し、アッラーに悔悟せよ。なぜなら、自分の罪を私たちに対して公にした者に、私たちはアッラーの書を適用するからである。」</t>
   </si>
   <si>
     <t>أخبر ابن عمر رضي الله عنهما أن النبي صلى الله عليه وسلم قام بعد أن رجم ماعز بن مالك الأسلمي رضي الله عنه حدَّ الزنا، فخطب بالناس وقال: 
 اجتنبوا ‌هذه ‌القاذورة وما يُستقذر ويُستقبح من المعاصي التي نهى الله عنها، ومن وقع وأصاب منها شيئًا وجب عليه شيئان: 
 الأول: أن يستتر حيث ستره الله ولا يُخبِر بمعصيته. 
 الثاني: أن يبادر بالتوبة إلى الله ولا يصرّ عليها، ومن ظهرت لنا معصيته أقمنا عليه الحدَّ المذكور في كتاب الله عز وجل لتلك المعصية.</t>
   </si>
   <si>
     <t>アブドッラー・ブン・ウマル（アッラーのご満悦あれ）によれば、アッラーの使徒（アッラーからの祝福と平安あれ）は、マーイズ・ブン・マーリク・アル＝アスラミー（アッラーのご満悦あれ）が姦淫の刑で石打ちにされた後、人々に説教してこう言った： アッラーが禁じた、この汚れた、醜く罪深い行いを避けよ。そのようなことに陥ってしまった者には、２つのものが義務づけられる： １．アッラーの覆いによって隠し、その罪について口外しないこと。 ２．アッラーにすぐ悔悟し、そこに陥り続けないこと。その罪が公にされた者には、その罪に対してクルアーンで定められた刑が実行される。</t>
   </si>
   <si>
     <t>الترغيب في ستر العبد المذنب نفسه، ويتوب عن الذنب فيما بينه وبين ربه.
 الحدود إذا بلغت ولي الأمر فلا بد من إقامة الحد.
 وجوب اجتناب المعاصي، والتوبة منها.</t>
   </si>
   <si>
-    <t>自分自身に罪を働いてしまったしもべが、それを隠しておき、自分と主の間のこととしてそこから
-悔悟することの勧め。
+    <t>自分自身に罪を働いてしまったしもべが、それを隠しておき、自分と主の間のこととしてそこから悔悟することの勧め。
 統治者のところにまで刑に関することが届けば、刑は執行されなければならない。
 罪を避け、悔悟することの義務。</t>
   </si>
   <si>
     <t>رواه الحاكم والبيهقي</t>
   </si>
   <si>
     <t>[رواه الحاكم والبيهقي]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ja/browse/hadith/58240</t>
   </si>
   <si>
     <t>كل مسكر خمر، وكل مسكر حرام، ومن شرب الخمر في الدنيا فمات وهو يدمنها لم يتب، لم يشربها في الآخرة</t>
   </si>
   <si>
     <t>「全ての酒はハラームである。そして全ての酔わせるものはハラームである。現世で酒を飲み、それをやめられず、悔悟せずに死んだ者は、それを来世で飲むことがない。」</t>
   </si>
   <si>
     <t>عن ابن عمر رضي الله عنهما قال: قال رسول الله صلى الله عليه وسلم: «كل مُسْكِرٍ خَمْرٌ، وكل مُسْكِرٍ حرام، ومن شرِب الخمر في الدنيا فمات وهو يُدْمِنُهَا لَمْ يَتُبْ، لَمْ يَشْرَبْهَا في الآخرة».</t>
   </si>
   <si>
     <t>イブン・ウマル（アッラーの御満悦あれ）によれば、アッラーの使徒（アッラーからの祝福と平安あれ）は言った： 「全ての酒はハラームである。そして全ての酔わせるものはハラームである。現世で酒を飲み、それをやめられず、悔悟せずに死んだ者は、それを来世で飲むことがない。」</t>
   </si>
   <si>
     <t>بَيَّنَ النبيُّ صلى الله عليه وسلم أنّ كل ما يُغيِّبُ العقلَ ويُذهبُه فهو خمر مُسْكر سواء كان شربًا أو أكلًا أو استنشاقًا أو غير ذلك، وأن كل ما يسكر ويذهب العقل فقد حرّمه الله عز وجل ونهى عنه، قليله وكثيره، 
 وأن كل من شرب أي نوع من أنواع تلك المسكرات، وواظب على شربها ولم يتب منها حتى مات؛ فهو مستحق لعقاب الله بحرمانه من شربها في الجنة.</t>
   </si>
   <si>
     <t>預言者（アッラーからの祝福と平安あれ）は、こう説明している：理性を失わせるものは、それを飲んで摂取したか、食べて摂取したか、吸って摂取したかどうかに関わらず、全てハラーム（禁止）である。全ての酔わせ、理性を失わせるものは、アッラーによってハラームとされ、禁じられた。その量の多寡に関係はない。 酩酊をもたらすいかなる種類のものでも摂取し、それを常用し、死ぬまで悔悟しなかった者は、アッラーからの罰としてそれを天国で禁じられる。</t>
   </si>
   <si>
     <t>علة تحريم الخمر الإسكار، فكل ما يُسكر من أي نوع كان فهو حرام.
 الله -تعالى- حرَّم الخمر؛ لما تشتمل عليه من الأضرار والمفاسد العظيمة.
 شرب الخمر في الجنة من كمال اللذة وتمام النعيم.
 مَن لم يُمسكْ نفسَه عن شرب الخمر في الدنيا حَرَمَه الله شربَها في الجنة، فالجزاء من جنس العمل.
  الحث على المبادرة بالتوبة من الذنوب قبل الموت.</t>
   </si>
   <si>
     <t>酒が禁止された理由は酩酊作用である。ゆえにその作用があるものはその種類を問わず、ハラームである。
 アッラーは酒を禁じた。それは、そこに大きな害悪があるためである。
-天国での飲酒は全き
-享楽であり、完全なる恩恵である。
+天国での飲酒は全き享楽であり、完全なる恩恵である。
 現世において飲酒を自制できなかった者は、天国でそれを飲むことをアッラーに禁じられる。行いの報いは同種のものである。
-死を迎える前に罪から悔悟
-することの勧め。</t>
+死を迎える前に罪から悔悟することの勧め。</t>
   </si>
   <si>
     <t>رواه مسلم وأخرج البخاري الجملة الأخيرة منه</t>
   </si>
   <si>
     <t>[رواه مسلم وأخرج البخاري الجملة الأخيرة منه]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ja/browse/hadith/58259</t>
   </si>
   <si>
     <t>من قتل معاهدا لم يرح رائحة الجنة، وإن ريحها توجد من مسيرة أربعين عاما</t>
   </si>
   <si>
     <t>「契約の民を殺害した者は、天国の香りを嗅ぐことがない。その香りは40年の距離からあるにも関わらず、である。」</t>
   </si>
   <si>
     <t>عن عبد الله بن عمرو رضي الله عنهما عن النبي صلى الله عليه وسلم قال: «مَنْ قَتَلَ مُعَاهَدًا ‌لَمْ ‌يَرَحْ ‌رَائِحَةَ الْجَنَّةِ، وَإِنَّ رِيحَهَا تُوجَدُ مِنْ مَسِيرَةِ أَرْبَعِينَ عَامًا».</t>
   </si>
   <si>
     <t>アブドッラー・ブン・アムル（アッラーのご満悦あれ）によれば、預言者（アッラーからの祝福と平安あれ）は言った： 「契約の民を殺害した者は、天国の香りを嗅ぐことがない。その香りは40年の距離からあるにも関わらず、である。」</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم الوعيدَ الشديدَ على أنَّ مَن قَتَلَ مُعاهَدًا -وهو مَن دخل من الكفار إلى دار الإسلام بِعَهْدٍ وأمان- بأنه لن يَشمَّ رائحةَ الجنة، وإنَّ ريحَها يكون على بُعدِ مسيرة أربعين عامًا.</t>
   </si>
@@ -7967,51 +7954,51 @@
   <si>
     <t>عَنِ ابْنِ عَبَّاسٍ رضي الله عنهما قَالَ: قَالَ رَسُولُ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّمَ: «إِنَّ اللَّهَ يُحِبُّ أَنْ تُؤْتَى رُخَصُهُ، كَمَا يُحِبُّ أَنْ تُؤْتَى عَزَائِمُهُ».</t>
   </si>
   <si>
     <t>イブン・アッバース（アッラーの御満悦あれ）は言った：「アッラーの使徒（アッラーからの祝福と平安あれ）は言った： 「アッラーは、義務行為が行われるのを愛されると同様、許可が用いられることを愛される。」</t>
   </si>
   <si>
     <t>يخبر النبي صلى الله عليه وسلم: أن الله يـحب أن تؤتى رخصه التي شرعها، من التخفيفات في الأحكام والعبادات، والتسهيل فيها على الـمكلف لعذر -كقصر الصلاة وجمعها في حال السفرـ، 
 كما أنه يحب أن تؤتى عزائمه، من الأمور الواجبة؛ لأن أمر الله في الرخص والعزائم واحد.</t>
   </si>
   <si>
     <t>預言者（アッラーからの祝福と平安あれ）は言う：アッラーは、アッラーによって定められた許可が用いられることを愛される。それはたとえば、旅行中のサラーの短縮やまとめなど、正当な理由がある場合の法規定や崇拝行為における軽減措置や便宜のことである。 またアッラーは同様に、義務行為が行われるのを愛される。それは許可であれ義務であれ、アッラーの命令であることにおいて等しいためである。</t>
   </si>
   <si>
     <t>رحمة الله تعالى بعباده، وأنّه سبحانه يحبّ إتيان ما شرعه مِن الرّخص.
 كمال هذه الشريعة، ورفعها الحرج عن المسلم.</t>
   </si>
   <si>
     <t>アッラーの僕たちに対する慈悲。アッラーによって定められた許可行為が用いられることを、アッラーが愛されること。
 イスラーム法の完全性。それはムスリムから困難を除去してくれる。</t>
   </si>
   <si>
     <t>رواه ابن حبان</t>
   </si>
   <si>
-    <t>[イブン・ヒッバーンの伝承]</t>
+    <t>[رواه ابن حبان]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ja/browse/hadith/65017</t>
   </si>
   <si>
     <t>قل لي في الإسلام قولا لا أسأل عنه أحدا غيرك، قال: قل: آمنت بالله، ثم استقم</t>
   </si>
   <si>
     <t>アッラーの使徒よ、あなた以外の誰にも尋ねることのできないような、イスラームに関する言葉を私におっしゃって下さい。」するとこう言った：「私はアッラーを信じますと言い、それから行ないを正すのだ。」</t>
   </si>
   <si>
     <t>عَنْ سُفْيان بنِ عَبْدِ اللهِ الثَّقَفِيّ رضي الله عنه قال: قُلْتُ: يَا رَسُولَ اللهِ، قُلْ لِي فِي الْإِسْلَامِ قَوْلًا لَا أَسْأَلُ عَنْهُ أَحَدًا غَيْرَكَ، قَالَ: «قُلْ: آمَنْتُ بِاللهِ، ثُمَّ اسْتَقِمْ».</t>
   </si>
   <si>
     <t>スフヤーン・ブン・アブドッラー・アッ＝サカフィー（アッラーのご満悦あれ）は言った： 私は言った。「アッラーの使徒よ、あなた以外の誰にも尋ねることのできないような、イスラームに関する言葉を私におっしゃって下さい。」するとこう言った：「私はアッラーを信じますと言い、それから行ないを正すのだ。」</t>
   </si>
   <si>
     <t>سَأَلَ الصحابيُّ سفيانُ بنِ عبدِ الله رضي الله عنه النبيَّ صلى الله عليه وسلم أنْ يُعَلِّمَه قولًا جامِعًا لمعاني الإسلام يَتَمَسَّكُ به ولا يَسأل عنه غيرَه؟ 
 فقال له صلى الله عليه وسلم: قل: وَحَّدْتُ اللهَ، وآمنتُ أنه ربي وإلهي وخالقي ومعبودي الحق لا شريك له، 
 ثم ينقاد لطاعة الله بأداء فرائض الله وترك محارم الله ويستمر عليها.</t>
   </si>
   <si>
     <t>スフヤーン・ブン・アブドッラー（アッラーのご満悦あれ）は、アッラーの使徒（アッラーからの祝福と平安あれ）にこう尋ねた：あなた以外には聞くことの出来ないような、イスラームの意味についてまとめた言葉を私に教えてください。私はそれを守りたいと思います。 するとアッラーの使徒（アッラーからの祝福と平安あれ）は、彼に言った：アッラーをわが主、わが神、わが創造主、他に並べるものがないわが崇拝対象として、唯一の存在として信じます、と言いなさい。 それからアッラーが義務付け、禁止したことを守ることによって、アッラーに従うのだ。それを継続せよ。</t>
   </si>
   <si>
@@ -8692,54 +8679,54 @@
 ثم بين له صلى الله عليه وسلم: أنَّ فقد العلم ليس بفقد القرآن؛ ولكن فقد العلم بفقد العمل به،
 فهذه التوراة والإنجيل عند اليهود والنصارى؛ ومع ذلك ما نفعتهم، وما استفادوا من مقصودهما؛ وهو العمل بما علموا.</t>
   </si>
   <si>
     <t>預言者（アッラーからの祝福と平安あれ）は教友たちの間に座っており、このように言った：「これこそが、人々から知識が取り上げられ、阻まれてしまう時である。」 それでズィヤード・ブン・ラビード・アル＝アンサーリー（アッラーのご満悦あれ）は驚き、預言者（アッラーからの祝福と平安あれ）に尋ねた： 「どのようにして知識が取り上げられ、私たちのもとから失われてしまうのですか？私たちはクルアーンを読み、暗記しています。アッラーに誓って、私たちはそれを読み、またそれを自分たちの女性や子供たち、そのまた子供たちに読ませています。」 預言者（アッラーからの祝福と平安あれ）は驚いて言った：「ズィヤード、あなたの母親があなたを失ってしまうように！私はあなたをマディーナの学者の一人と見なしていたのに！」 その後、預言者（アッラーからの祝福と平安あれ）は彼に説明した：知識の喪失はクルアーンが失われることではなく、その知識に沿った行いが失われることによって喪失することなのである、と。 ユダヤ教徒とキリスト教徒のもとには、トーラーとインジールがある。しかしそれらが彼らの役に立つことはなかったし、それらが目指すものから利益を得ることもなかった。つまり、知識を得てもそれを実践しなかったのである。</t>
   </si>
   <si>
     <t>وجود المصاحف والكتب بأيدي النّاس لا تنفع بدون العمل بها.
 رفع العلم يكون بأمور، منها: موت النبي صلى الله عليه وسلم، وموت العلماء، وترك العمل بالعلم.
 من علامات الساعة ذهاب العلم وترك العمل به.
 الحث على العمل بالعلم فإنه هو المقصود.</t>
   </si>
   <si>
     <t>人々のもとにクルアーンや書籍があったところで、それらに基づいて行わないのならば、それらは無意味である。
 知識の喪失の要因はいくつかある：預言者（アッラーからの祝福と平安あれ）の死、学者らの死、そして知識に基づいて行わないこと。
 審判の日の予兆の一つに、知識の喪失、知識に基づいて行わないということがある。
 知識に基づいて行うことの勧め。行いこそは知識の目的である。</t>
   </si>
   <si>
     <t>صحيح لغيره</t>
   </si>
   <si>
     <t>رواه ابن ماجه</t>
   </si>
   <si>
-    <t>[他の伝承による補強作用で真正に格上げされたもの]</t>
-[...2 lines deleted...]
-    <t>[イブン・マージャの伝承]</t>
+    <t>[صحيح لغيره]</t>
+  </si>
+  <si>
+    <t>[رواه ابن ماجه]</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ja/browse/hadith/65045</t>
   </si>
   <si>
     <t>لا تصدقوا أهل الكتاب ولا تكذبوهم، وقولوا: آمنا بالله وما أنزل إلينا</t>
   </si>
   <si>
     <t>啓典の民を信じることも、嘘呼ばわりすることもするな。しかし、こう言うのだ：”私たちはアッラーと、私たちに下されたもの（クルアーン</t>
   </si>
   <si>
     <t>عَنْ ‌أَبِي هُرَيْرَةَ رَضِيَ اللهُ عَنْهُ قَالَ: كَانَ أَهْلُ الْكِتَابِ يَقْرَؤُونَ التَّوْرَاةَ بِالْعِبْرَانِيَّةِ، وَيُفَسِّرُونَهَا بِالْعَرَبِيَّةِ لِأَهْلِ الْإِسْلَامِ، فَقَالَ رَسُولُ اللهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ: «لَا تُصَدِّقُوا أَهْلَ الْكِتَابِ وَلَا تُكَذِّبُوهُمْ، وَقُولُوا: {آمَنَّا بِاللهِ وَمَا أُنْزِلَ إِلَيْنَا} [البقرة: 136] الْآيَةَ».</t>
   </si>
   <si>
     <t>アブー・フライラ（アッラーのご満悦あれ）は、言った： 啓典の民はトーラーをヘブライ語で読み、それをアラビア語でムスリムに解説したものだった。それでアッラーの使徒（アッラーからの祝福と平安あれ）は、こう言った：「啓典の民を信じることも、嘘呼ばわりすることもするな。しかし、こう言うのだ：”私たちはアッラーと、私たちに下されたもの（クルアーン）を信じる。”」(雌牛章136)</t>
   </si>
   <si>
     <t>حذًّر النبي صلى الله عليه وسلم أمته من الاغترار بما يرويه أهل الكتاب من كتبهم، 
 حيث كان اليهود على عهد النبي صلى الله عليه وسلم يقرؤون التوراة باللغة العبرية؛ وهي لغة اليهود، ويفسرونها بالعربية، 
 فقال صلى الله عليه وسلم: لا تصدِّقوا أهل الكتاب ولا تكذِّبوهم، وهذا فيما لا يُعرف صدقُه من كذِبِه؛ 
 وذلك لأن الله تعالى أمرنا أن نؤمن بما أنزل إلينا من القرآن، وما أنزل إليهم من الكتاب، إلا أنه لا سبيل لنا إلى أن نعلم صحيح ما يحكونه عن تلك الكتب من سقيمه إذا لم يَرِد في شريعتنا ما يوضِّح صدقَه من كذبه، 
 فنتوقف، فلا نصدقهم؛ لئلا نكون شركاء معهم فيما حرَّفوه منه، ولا نكذبهم؛ فلعله يكون صحيحًا، فنكون منكرين لما أمرنا أن نؤمن به، 
 وأمر النبي صلى الله عليه وسلم أن نقول: 
 {آمنا بالله وما أنزل إلينا وما أنزل إلى إبراهيم وإسماعيل وإسحاق ويعقوب والأسباط وما أوتي موسى وعيسى وما أوتي النبيون من ربهم لا نفرق بين أحد منهم ونحن له مسلمون} 
 [البقرة: 136].</t>
@@ -10377,59 +10364,57 @@
   </si>
   <si>
     <t>||「合法的なものは明らかであり、非合法なものも明らかである。そしてその間には、多くの者が知らない紛らわしい物事がある。ゆえにそういった紛らわしい物事から身を慎む者は、自らの宗教と尊厳を守ることになろう。そして紛らわしい物事に陥る者は、禁じられた領域に足を踏み入れてしまうことになろう。それはまるで、禁じられた領域の周辺で（家畜の）番をする牧童のようなものであり、それらは今にもそこに踏み入ってしまいそうである。実に全ての王には、（他の者に）禁じられた領域がある。そして実にアッラーが禁じられた領域とは、かれの禁じられた物事なのである。そして実に体には、それさえ健全であれば体全体も健全であり、それが悪ければ体全体も悪くなるところの1個の肉塊がある。そして実にそれが、心なのである。」</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَبْدِ اللَّهِ النُّعْمَانِ بْنِ بَشِيرٍ رَضِيَ اللَّهُ عَنْهُ، قَالَ: سَمِعْتُ رَسُولَ اللَّهِ صَلَّى اللَّهُ عَلَيْهِ وَسَلَّم يَقُولُ: «إنَّ الحَلَالَ بَيِّنٌ، وَإِنَّ الحَرَامَ بَيِّنٌ، وَبَيْنَهُمَا مُشْتَبِهَاتٌ لَا يَعْلَمُهُنَّ كَثِيرٌ مِنَ النَّاسِ، فَمَنْ اتَّقَى الشُّبُهَاتِ اسْتَبْرَأَ لِدِينِهِ وَعِرْضِهِ، وَمَنْ وَقَعَ فِي الشُّبُهَاتِ وَقَعَ فِي الحَرَامِ، كَالرَّاعِي يَرْعَى حَوْلَ الحِمَى يُوشِكُ أَنْ يَرْتَعَ فِيهِ، أَلَا وَإِنَّ لِكُلِّ مَلِكٍ حِمًى، أَلَّا وَإِنَّ حِمَى اللَّهِ مَحَارِمُهُ، أَلَّا وَإِنَّ فِي الجَسَدِ مُضْغَةً إذَا صَلَحَتْ صَلَحَ الجَسَدُ كُلُّهُ، وَإذَا فَسَدَتْ فَسَدَ الجَسَدُ كُلُّهُ، أَلَا وَهِيَ القَلْبُ».</t>
   </si>
   <si>
     <t xml:space="preserve"> 「合法的なものは明らかであり、非合法なものも明らかである。そしてその間には、多くの者が知らない紛らわしい物事がある。ゆえにそういった紛らわしい物事から身を慎む者は、自らの宗教と尊厳を守ることになろう。そして紛らわしい物事に陥る者は、禁じられた領域に足を踏み入れてしまうことになろう。それはまるで、禁じられた領域の周辺で（家畜の）番をする牧童のようなものであり、それらは今にもそこに踏み入ってしまいそうである。実に全ての王には、（他の者に）禁じられた領域がある。そして実にアッラーが禁じられた領域とは、かれの禁じられた物事なのである。そして実に体には、それさえ健全であれば体全体も健全であり、それが悪ければ体全体も悪くなるところの1個の肉塊がある。そして実にそれが、心なのである。」</t>
   </si>
   <si>
     <t>يُبَيِّنُ النبيُّ صلى الله عليه وسلم قاعدةً عامةً في الأشياء، وأنها تنقسم في الشريعة إلى ثلاثة أقسام: حَلال بَيِّن، وحرام بَيِّن، وأمور مشتبهات غير واضحة الحكم من حيث الحِلِّ والحُرْمة، لا يعلم حُكمَها كثير من الناس.
 فمَن ترك تلك الأشياء المشتبهة عليه سَلِم دينُه بالبُعد عن الوقوع في الحرام، وسَلِم له عِرضُه من كلام الناس بما يَعيبون عليه بسبب ارتكابه هذا المشتبه. ومَن لم يجتنب المشتبهات فقد عَرَّض نفسَه إما بالوقوع في الحرام، أو نيل الناس من عرضه. وضرب الرسول صلى الله عليه وسلم مثلًا ليُبيِّن حال من يرتكب الشبهات وأنه كالراعي يرعى ماشيتَه قُرْبَ أرضٍ قد حماها صاحبها، فتوشك ماشيةُ الراعي أن ترعى في هذا الحمى لقربها منه، فكذلك من يفعل ما فيه شبهة، فإنه بذلك يقترب من الحرام فيوشك أن يقع فيه. وبعدها أخبر النبي صلى الله عليه وسلم أن في الجسد مضغة (وهي القلب) يصلح الجسد بصلاحها، ويفسد بفسادها.</t>
   </si>
   <si>
     <t>الحديث قاعدة في اتقاء الشبهات.
 الترغيب في ترك المشتبِه، الذي لم يَتبيّن حكمُه.</t>
   </si>
   <si>
     <t>____</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ja/browse/hadith/66515</t>
   </si>
   <si>
-    <t>||「自ら
-の同胞に自らが望むことを望むようになるまで、信仰したことにはならない。」</t>
+    <t>||「自らの同胞に自らが望むことを望むようになるまで、信仰したことにはならない。」</t>
   </si>
   <si>
     <t>عَنْ أَبِي حَمْزَةَ أَنَسِ بْنِ مَالِكٍ رَضِيَ اللَّهُ عَنْهُ -خَادِمِ رَسُولِ اللَّهِ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ- عَنْ النَّبِيِّ صَلَّى اللهُ عَلَيْهِ وَسَلَّمَ قَالَ: «لاَ يُؤْمِنُ أَحَدُكُمْ، حَتَّى يُحِبَّ لِأَخِيهِ مَا يُحِبُّ لِنَفْسِهِ»</t>
   </si>
   <si>
-    <t xml:space="preserve"> 「自ら
-の同胞に自らが望むことを望むようになるまで、信仰したことにはならない。」</t>
+    <t xml:space="preserve"> 「自らの同胞に自らが望むことを望むようになるまで、信仰したことにはならない。」</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ja/browse/hadith/66520</t>
   </si>
   <si>
     <t>||「人びとが知っている初期の預言の言葉の内のものに、（こうある）：恥ずかしくないのなら、好きなことをせよ。」</t>
   </si>
   <si>
     <t>عَنْ أَبِي مَسْعُودٍ عُقْبَةَ بْنِ عَمْرٍو الأَنْصَارِيِّ البَدْرِيِّ رَضِيَ اللَّهُ عَنْهُ قَالَ: قَالَ رَسُولُ اللَّهِ: «إِنَّ مِمَّا أَدْرَكَ النَّاسُ مِنْ كَلاَمِ النُّبُوَّةِ الأُولَى: إِذَا لَمْ تَسْتَحْيِ فَاصْنَعْ مَا شِئْتَ».</t>
   </si>
   <si>
     <t xml:space="preserve"> 「人びとが知っている初期の預言の言葉の内のものに、（こうある）：恥ずかしくないのなら、好きなことをせよ。」</t>
   </si>
   <si>
     <t>https://hadeethenc.com/ja/browse/hadith/66523</t>
   </si>
   <si>
     <t>||私は言った。「アッラーの使徒よ、あなた以外の誰にも尋ねることのできないような、イスラームに関する言葉を私におっしゃって下さい。」するとこう言った：「私はアッラーを信じますと言い、それから行ないを正すのだ。」</t>
   </si>
   <si>
     <t>عَنْ أَبِي عَمْرٍو- وَقِيلَ: أَبِي عَمْرَةَ-، سُفْيَانَ بْنِ عَبْدِ اللَّهِ رَضِيَ اللَّهُ عَنْهُ قَالَ: قُلْتُ: يَا رَسُولَ اللهِ، قُلْ لِي فِي الْإِسْلَامِ قَوْلًا لَا أَسْأَلُ عَنْهُ أَحَدًا غَيْرَكَ، قَالَ: «قُلْ: آمَنْتُ بِاللهِ، ثُمَّ اسْتَقِمْ».</t>
   </si>
   <si>
     <t xml:space="preserve"> 私は言った。「アッラーの使徒よ、あなた以外の誰にも尋ねることのできないような、イスラームに関する言葉を私におっしゃって下さい。」するとこう言った：「私はアッラーを信じますと言い、それから行ないを正すのだ。」</t>
   </si>
@@ -11233,12844 +11218,12844 @@
       <c r="D11" t="s">
         <v>101</v>
       </c>
       <c r="E11" t="s">
         <v>102</v>
       </c>
       <c r="F11" t="s">
         <v>103</v>
       </c>
       <c r="G11" t="s">
         <v>104</v>
       </c>
       <c r="H11" t="s">
         <v>105</v>
       </c>
       <c r="I11" t="s">
         <v>106</v>
       </c>
       <c r="J11" t="s">
         <v>24</v>
       </c>
       <c r="K11" t="s">
         <v>25</v>
       </c>
       <c r="L11" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M11" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="N11" t="s">
         <v>28</v>
       </c>
       <c r="O11" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12">
         <v>3144</v>
       </c>
       <c r="B12" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C12" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="D12" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="E12" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="F12" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G12" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="H12" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="I12" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="J12" t="s">
         <v>24</v>
       </c>
       <c r="K12" t="s">
         <v>25</v>
       </c>
       <c r="L12" t="s">
         <v>26</v>
       </c>
       <c r="M12" t="s">
         <v>27</v>
       </c>
       <c r="N12" t="s">
         <v>28</v>
       </c>
       <c r="O12" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13">
         <v>3272</v>
       </c>
       <c r="B13" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C13" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D13" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="E13" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="F13" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="G13" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="H13" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="I13" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="J13" t="s">
         <v>24</v>
       </c>
       <c r="K13" t="s">
         <v>87</v>
       </c>
       <c r="L13" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M13" t="s">
-        <v>88</v>
+        <v>127</v>
       </c>
       <c r="N13" t="s">
         <v>28</v>
       </c>
       <c r="O13" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14">
         <v>3279</v>
       </c>
       <c r="B14" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="C14" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="D14" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="E14" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="F14" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="G14" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="H14" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="I14" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="J14" t="s">
         <v>24</v>
       </c>
       <c r="K14" t="s">
         <v>25</v>
       </c>
       <c r="L14" t="s">
         <v>26</v>
       </c>
       <c r="M14" t="s">
         <v>27</v>
       </c>
       <c r="N14" t="s">
         <v>28</v>
       </c>
       <c r="O14" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15">
         <v>3313</v>
       </c>
       <c r="B15" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="C15" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="D15" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E15" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F15" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G15" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="H15" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="I15" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="J15" t="s">
         <v>24</v>
       </c>
       <c r="K15" t="s">
         <v>25</v>
       </c>
       <c r="L15" t="s">
         <v>26</v>
       </c>
       <c r="M15" t="s">
         <v>27</v>
       </c>
       <c r="N15" t="s">
         <v>28</v>
       </c>
       <c r="O15" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16">
         <v>3330</v>
       </c>
       <c r="B16" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="C16" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="D16" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="E16" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="F16" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="G16" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="H16" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="I16" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="J16" t="s">
         <v>24</v>
       </c>
       <c r="K16" t="s">
         <v>25</v>
       </c>
       <c r="L16" t="s">
         <v>26</v>
       </c>
       <c r="M16" t="s">
         <v>27</v>
       </c>
       <c r="N16" t="s">
         <v>28</v>
       </c>
       <c r="O16" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17">
         <v>3331</v>
       </c>
       <c r="B17" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="C17" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="D17" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="E17" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="F17" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="G17" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="H17" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="I17" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="J17" t="s">
         <v>24</v>
       </c>
       <c r="K17" t="s">
         <v>25</v>
       </c>
       <c r="L17" t="s">
         <v>26</v>
       </c>
       <c r="M17" t="s">
         <v>27</v>
       </c>
       <c r="N17" t="s">
         <v>28</v>
       </c>
       <c r="O17" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18">
         <v>3336</v>
       </c>
       <c r="B18" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="C18" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="D18" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="E18" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="F18" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="G18" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="H18" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="I18" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="J18" t="s">
         <v>24</v>
       </c>
       <c r="K18" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="L18" t="s">
         <v>26</v>
       </c>
       <c r="M18" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="N18" t="s">
         <v>28</v>
       </c>
       <c r="O18" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19">
         <v>3339</v>
       </c>
       <c r="B19" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C19" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="D19" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="E19" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="F19" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="G19" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="H19" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="I19" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="J19" t="s">
         <v>24</v>
       </c>
       <c r="K19" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="L19" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M19" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="N19" t="s">
         <v>28</v>
       </c>
       <c r="O19" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20">
         <v>3342</v>
       </c>
       <c r="B20" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="C20" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="D20" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="E20" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="F20" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="G20" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="H20" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="I20" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="J20" t="s">
         <v>24</v>
       </c>
       <c r="K20" t="s">
         <v>87</v>
       </c>
       <c r="L20" t="s">
         <v>26</v>
       </c>
       <c r="M20" t="s">
         <v>88</v>
       </c>
       <c r="N20" t="s">
         <v>28</v>
       </c>
       <c r="O20" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21">
         <v>3347</v>
       </c>
       <c r="B21" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="C21" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="D21" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E21" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F21" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="G21" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="H21" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="I21" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="J21" t="s">
         <v>24</v>
       </c>
       <c r="K21" t="s">
         <v>87</v>
       </c>
       <c r="L21" t="s">
         <v>26</v>
       </c>
       <c r="M21" t="s">
         <v>88</v>
       </c>
       <c r="N21" t="s">
         <v>28</v>
       </c>
       <c r="O21" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22">
         <v>3350</v>
       </c>
       <c r="B22" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="C22" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="D22" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E22" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F22" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="G22" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="H22" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="I22" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="J22" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="K22" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="L22" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="M22" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="N22" t="s">
         <v>28</v>
       </c>
       <c r="O22" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23">
         <v>3354</v>
       </c>
       <c r="B23" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="C23" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D23" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="E23" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="F23" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="G23" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="H23" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="I23" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="J23" t="s">
         <v>24</v>
       </c>
       <c r="K23" t="s">
         <v>25</v>
       </c>
       <c r="L23" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M23" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="N23" t="s">
         <v>28</v>
       </c>
       <c r="O23" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24">
         <v>3359</v>
       </c>
       <c r="B24" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="C24" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="D24" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="E24" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="F24" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="G24" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="H24" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="I24" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="J24" t="s">
         <v>24</v>
       </c>
       <c r="K24" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="L24" t="s">
         <v>26</v>
       </c>
       <c r="M24" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="N24" t="s">
         <v>28</v>
       </c>
       <c r="O24" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25">
         <v>3366</v>
       </c>
       <c r="B25" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="C25" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="D25" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="E25" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="F25" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="G25" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="H25" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="I25" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="J25" t="s">
         <v>24</v>
       </c>
       <c r="K25" t="s">
         <v>25</v>
       </c>
       <c r="L25" t="s">
         <v>26</v>
       </c>
       <c r="M25" t="s">
         <v>27</v>
       </c>
       <c r="N25" t="s">
         <v>28</v>
       </c>
       <c r="O25" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26">
         <v>3375</v>
       </c>
       <c r="B26" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="C26" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="D26" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="E26" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="F26" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="G26" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="H26" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="I26" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="J26" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="K26" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="L26" t="s">
-        <v>212</v>
+        <v>255</v>
       </c>
       <c r="M26" t="s">
-        <v>171</v>
+        <v>256</v>
       </c>
       <c r="N26" t="s">
         <v>28</v>
       </c>
       <c r="O26" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27">
         <v>3381</v>
       </c>
       <c r="B27" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="C27" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="D27" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="E27" t="s">
+        <v>261</v>
+      </c>
+      <c r="F27" t="s">
+        <v>262</v>
+      </c>
+      <c r="G27" t="s">
+        <v>263</v>
+      </c>
+      <c r="H27" t="s">
+        <v>264</v>
+      </c>
+      <c r="I27" t="s">
+        <v>265</v>
+      </c>
+      <c r="J27" t="s">
+        <v>24</v>
+      </c>
+      <c r="K27" t="s">
+        <v>173</v>
+      </c>
+      <c r="L27" t="s">
+        <v>107</v>
+      </c>
+      <c r="M27" t="s">
         <v>256</v>
       </c>
-      <c r="F27" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="N27" t="s">
         <v>28</v>
       </c>
       <c r="O27" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28">
         <v>3384</v>
       </c>
       <c r="B28" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="C28" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="D28" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="E28" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="F28" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="G28" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="H28" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="I28" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="J28" t="s">
         <v>24</v>
       </c>
       <c r="K28" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="L28" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M28" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="N28" t="s">
         <v>28</v>
       </c>
       <c r="O28" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29">
         <v>3390</v>
       </c>
       <c r="B29" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="C29" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="D29" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="E29" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="F29" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="G29" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="H29" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="I29" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="J29" t="s">
         <v>24</v>
       </c>
       <c r="K29" t="s">
         <v>25</v>
       </c>
       <c r="L29" t="s">
         <v>26</v>
       </c>
       <c r="M29" t="s">
         <v>27</v>
       </c>
       <c r="N29" t="s">
         <v>28</v>
       </c>
       <c r="O29" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30">
         <v>3402</v>
       </c>
       <c r="B30" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="C30" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="D30" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="E30" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="F30" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="G30" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="H30" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="I30" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="J30" t="s">
         <v>24</v>
       </c>
       <c r="K30" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="L30" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M30" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="N30" t="s">
         <v>28</v>
       </c>
       <c r="O30" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31">
         <v>3406</v>
       </c>
       <c r="B31" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="C31" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="D31" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="E31" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="F31" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="G31" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="H31" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="I31" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="J31" t="s">
         <v>24</v>
       </c>
       <c r="K31" t="s">
         <v>67</v>
       </c>
       <c r="L31" t="s">
         <v>26</v>
       </c>
       <c r="M31" t="s">
         <v>68</v>
       </c>
       <c r="N31" t="s">
         <v>28</v>
       </c>
       <c r="O31" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32">
         <v>3414</v>
       </c>
       <c r="B32" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="C32" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="D32" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="E32" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="F32" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="G32" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="H32" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="I32" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="J32" t="s">
         <v>24</v>
       </c>
       <c r="K32" t="s">
         <v>67</v>
       </c>
       <c r="L32" t="s">
         <v>26</v>
       </c>
       <c r="M32" t="s">
         <v>68</v>
       </c>
       <c r="N32" t="s">
         <v>28</v>
       </c>
       <c r="O32" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33">
         <v>3416</v>
       </c>
       <c r="B33" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="C33" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="D33" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="E33" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="F33" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="G33" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="H33" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="I33" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="J33" t="s">
         <v>24</v>
       </c>
       <c r="K33" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="L33" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M33" t="s">
-        <v>171</v>
+        <v>256</v>
       </c>
       <c r="N33" t="s">
         <v>28</v>
       </c>
       <c r="O33" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34">
         <v>3417</v>
       </c>
       <c r="B34" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="C34" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="D34" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="E34" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="F34" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="G34" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="H34" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="I34" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="J34" t="s">
         <v>24</v>
       </c>
       <c r="K34" t="s">
         <v>25</v>
       </c>
       <c r="L34" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M34" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="N34" t="s">
         <v>28</v>
       </c>
       <c r="O34" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35">
         <v>3418</v>
       </c>
       <c r="B35" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="C35" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="D35" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="E35" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="F35" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="G35" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="H35" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="I35" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="J35" t="s">
         <v>24</v>
       </c>
       <c r="K35" t="s">
         <v>87</v>
       </c>
       <c r="L35" t="s">
         <v>26</v>
       </c>
       <c r="M35" t="s">
         <v>88</v>
       </c>
       <c r="N35" t="s">
         <v>28</v>
       </c>
       <c r="O35" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36">
         <v>3419</v>
       </c>
       <c r="B36" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C36" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="D36" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="E36" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="F36" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="G36" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="H36" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="I36" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="J36" t="s">
         <v>24</v>
       </c>
       <c r="K36" t="s">
         <v>67</v>
       </c>
       <c r="L36" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M36" t="s">
-        <v>68</v>
+        <v>351</v>
       </c>
       <c r="N36" t="s">
         <v>28</v>
       </c>
       <c r="O36" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37">
         <v>3420</v>
       </c>
       <c r="B37" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
       <c r="C37" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="D37" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="E37" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="F37" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
       <c r="G37" t="s">
-        <v>352</v>
+        <v>358</v>
       </c>
       <c r="H37" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="I37" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
       <c r="J37" t="s">
         <v>24</v>
       </c>
       <c r="K37" t="s">
         <v>87</v>
       </c>
       <c r="L37" t="s">
         <v>26</v>
       </c>
       <c r="M37" t="s">
         <v>88</v>
       </c>
       <c r="N37" t="s">
         <v>28</v>
       </c>
       <c r="O37" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38">
         <v>3421</v>
       </c>
       <c r="B38" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="C38" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="D38" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="E38" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="F38" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="G38" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="H38" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="I38" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
       <c r="J38" t="s">
         <v>24</v>
       </c>
       <c r="K38" t="s">
         <v>67</v>
       </c>
       <c r="L38" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M38" t="s">
-        <v>68</v>
+        <v>351</v>
       </c>
       <c r="N38" t="s">
         <v>28</v>
       </c>
       <c r="O38" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39">
         <v>3475</v>
       </c>
       <c r="B39" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="C39" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="D39" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="E39" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="F39" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="G39" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="H39" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
       <c r="I39" t="s">
-        <v>372</v>
+        <v>378</v>
       </c>
       <c r="J39" t="s">
         <v>24</v>
       </c>
       <c r="K39" t="s">
         <v>67</v>
       </c>
       <c r="L39" t="s">
         <v>26</v>
       </c>
       <c r="M39" t="s">
         <v>68</v>
       </c>
       <c r="N39" t="s">
         <v>28</v>
       </c>
       <c r="O39" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40">
         <v>3481</v>
       </c>
       <c r="B40" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="C40" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="D40" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="E40" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="F40" t="s">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="G40" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="H40" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
       <c r="I40" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
       <c r="J40" t="s">
         <v>24</v>
       </c>
       <c r="K40" t="s">
         <v>87</v>
       </c>
       <c r="L40" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M40" t="s">
-        <v>88</v>
+        <v>127</v>
       </c>
       <c r="N40" t="s">
         <v>28</v>
       </c>
       <c r="O40" t="s">
-        <v>382</v>
+        <v>388</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41">
         <v>3534</v>
       </c>
       <c r="B41" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="C41" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="D41" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="E41" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="F41" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="G41" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
       <c r="H41" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
       <c r="I41" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="J41" t="s">
         <v>24</v>
       </c>
       <c r="K41" t="s">
         <v>25</v>
       </c>
       <c r="L41" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M41" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="N41" t="s">
         <v>28</v>
       </c>
       <c r="O41" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42">
         <v>3553</v>
       </c>
       <c r="B42" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="C42" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="D42" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="E42" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="F42" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
       <c r="G42" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="H42" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="I42" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="J42" t="s">
         <v>24</v>
       </c>
       <c r="K42" t="s">
         <v>67</v>
       </c>
       <c r="L42" t="s">
         <v>26</v>
       </c>
       <c r="M42" t="s">
         <v>68</v>
       </c>
       <c r="N42" t="s">
         <v>28</v>
       </c>
       <c r="O42" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43">
         <v>3567</v>
       </c>
       <c r="B43" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="C43" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="D43" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
       <c r="E43" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="F43" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="G43" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="H43" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="I43" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="J43" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="K43" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="L43" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="M43" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="N43" t="s">
         <v>28</v>
       </c>
       <c r="O43" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44">
         <v>3581</v>
       </c>
       <c r="B44" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="C44" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="D44" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="E44" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="F44" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="G44" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="H44" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="I44" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="J44" t="s">
         <v>24</v>
       </c>
       <c r="K44" t="s">
         <v>67</v>
       </c>
       <c r="L44" t="s">
         <v>26</v>
       </c>
       <c r="M44" t="s">
         <v>68</v>
       </c>
       <c r="N44" t="s">
         <v>28</v>
       </c>
       <c r="O44" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45">
         <v>3588</v>
       </c>
       <c r="B45" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="C45" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="D45" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="E45" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="F45" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="G45" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="H45" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="I45" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="J45" t="s">
         <v>24</v>
       </c>
       <c r="K45" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="L45" t="s">
         <v>26</v>
       </c>
       <c r="M45" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="N45" t="s">
         <v>28</v>
       </c>
       <c r="O45" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="A46">
         <v>3591</v>
       </c>
       <c r="B46" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="C46" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="D46" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="E46" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="F46" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="G46" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="H46" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="I46" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="J46" t="s">
         <v>24</v>
       </c>
       <c r="K46" t="s">
         <v>87</v>
       </c>
       <c r="L46" t="s">
         <v>26</v>
       </c>
       <c r="M46" t="s">
         <v>88</v>
       </c>
       <c r="N46" t="s">
         <v>28</v>
       </c>
       <c r="O46" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47">
         <v>3686</v>
       </c>
       <c r="B47" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="C47" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="D47" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="E47" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="F47" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="G47" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="H47" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="I47" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="J47" t="s">
         <v>24</v>
       </c>
       <c r="K47" t="s">
         <v>67</v>
       </c>
       <c r="L47" t="s">
         <v>26</v>
       </c>
       <c r="M47" t="s">
         <v>68</v>
       </c>
       <c r="N47" t="s">
         <v>28</v>
       </c>
       <c r="O47" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="A48">
         <v>3701</v>
       </c>
       <c r="B48" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
       <c r="C48" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="D48" t="s">
-        <v>452</v>
+        <v>458</v>
       </c>
       <c r="E48" t="s">
-        <v>453</v>
+        <v>459</v>
       </c>
       <c r="F48" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="G48" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
       <c r="H48" t="s">
-        <v>456</v>
+        <v>462</v>
       </c>
       <c r="I48" t="s">
-        <v>457</v>
+        <v>463</v>
       </c>
       <c r="J48" t="s">
         <v>24</v>
       </c>
       <c r="K48" t="s">
         <v>25</v>
       </c>
       <c r="L48" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M48" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="N48" t="s">
         <v>28</v>
       </c>
       <c r="O48" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49">
         <v>3702</v>
       </c>
       <c r="B49" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="C49" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="D49" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="E49" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
       <c r="F49" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
       <c r="G49" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="H49" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="I49" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
       <c r="J49" t="s">
         <v>24</v>
       </c>
       <c r="K49" t="s">
         <v>67</v>
       </c>
       <c r="L49" t="s">
         <v>26</v>
       </c>
       <c r="M49" t="s">
         <v>68</v>
       </c>
       <c r="N49" t="s">
         <v>28</v>
       </c>
       <c r="O49" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50">
         <v>3706</v>
       </c>
       <c r="B50" t="s">
-        <v>468</v>
+        <v>474</v>
       </c>
       <c r="C50" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
       <c r="D50" t="s">
-        <v>470</v>
+        <v>476</v>
       </c>
       <c r="E50" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
       <c r="F50" t="s">
-        <v>472</v>
+        <v>478</v>
       </c>
       <c r="G50" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="H50" t="s">
-        <v>474</v>
+        <v>480</v>
       </c>
       <c r="I50" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
       <c r="J50" t="s">
         <v>24</v>
       </c>
       <c r="K50" t="s">
         <v>25</v>
       </c>
       <c r="L50" t="s">
         <v>26</v>
       </c>
       <c r="M50" t="s">
         <v>27</v>
       </c>
       <c r="N50" t="s">
         <v>28</v>
       </c>
       <c r="O50" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51">
         <v>3716</v>
       </c>
       <c r="B51" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
       <c r="C51" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="D51" t="s">
-        <v>479</v>
+        <v>485</v>
       </c>
       <c r="E51" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
       <c r="F51" t="s">
-        <v>481</v>
+        <v>487</v>
       </c>
       <c r="G51" t="s">
-        <v>482</v>
+        <v>488</v>
       </c>
       <c r="H51" t="s">
-        <v>483</v>
+        <v>489</v>
       </c>
       <c r="I51" t="s">
-        <v>484</v>
+        <v>490</v>
       </c>
       <c r="J51" t="s">
         <v>24</v>
       </c>
       <c r="K51" t="s">
         <v>67</v>
       </c>
       <c r="L51" t="s">
         <v>26</v>
       </c>
       <c r="M51" t="s">
         <v>68</v>
       </c>
       <c r="N51" t="s">
         <v>28</v>
       </c>
       <c r="O51" t="s">
-        <v>485</v>
+        <v>491</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52">
         <v>3753</v>
       </c>
       <c r="B52" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="C52" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
       <c r="D52" t="s">
-        <v>488</v>
+        <v>494</v>
       </c>
       <c r="E52" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
       <c r="F52" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
       <c r="G52" t="s">
-        <v>491</v>
+        <v>497</v>
       </c>
       <c r="H52" t="s">
-        <v>492</v>
+        <v>498</v>
       </c>
       <c r="I52" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
       <c r="J52" t="s">
         <v>24</v>
       </c>
       <c r="K52" t="s">
         <v>25</v>
       </c>
       <c r="L52" t="s">
         <v>26</v>
       </c>
       <c r="M52" t="s">
         <v>27</v>
       </c>
       <c r="N52" t="s">
         <v>28</v>
       </c>
       <c r="O52" t="s">
-        <v>494</v>
+        <v>500</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53">
         <v>3854</v>
       </c>
       <c r="B53" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
       <c r="C53" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="D53" t="s">
-        <v>497</v>
+        <v>503</v>
       </c>
       <c r="E53" t="s">
-        <v>498</v>
+        <v>504</v>
       </c>
       <c r="F53" t="s">
-        <v>499</v>
+        <v>505</v>
       </c>
       <c r="G53" t="s">
-        <v>500</v>
+        <v>506</v>
       </c>
       <c r="H53" t="s">
-        <v>501</v>
+        <v>507</v>
       </c>
       <c r="I53" t="s">
-        <v>502</v>
+        <v>508</v>
       </c>
       <c r="J53" t="s">
         <v>24</v>
       </c>
       <c r="K53" t="s">
         <v>67</v>
       </c>
       <c r="L53" t="s">
         <v>26</v>
       </c>
       <c r="M53" t="s">
         <v>68</v>
       </c>
       <c r="N53" t="s">
         <v>28</v>
       </c>
       <c r="O53" t="s">
-        <v>503</v>
+        <v>509</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="A54">
         <v>4186</v>
       </c>
       <c r="B54" t="s">
-        <v>504</v>
+        <v>510</v>
       </c>
       <c r="C54" t="s">
-        <v>505</v>
+        <v>511</v>
       </c>
       <c r="D54" t="s">
-        <v>506</v>
+        <v>512</v>
       </c>
       <c r="E54" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
       <c r="F54" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="G54" t="s">
-        <v>509</v>
+        <v>515</v>
       </c>
       <c r="H54" t="s">
-        <v>510</v>
+        <v>516</v>
       </c>
       <c r="I54" t="s">
-        <v>511</v>
+        <v>517</v>
       </c>
       <c r="J54" t="s">
         <v>24</v>
       </c>
       <c r="K54" t="s">
-        <v>512</v>
+        <v>518</v>
       </c>
       <c r="L54" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M54" t="s">
-        <v>513</v>
+        <v>519</v>
       </c>
       <c r="N54" t="s">
         <v>28</v>
       </c>
       <c r="O54" t="s">
-        <v>514</v>
+        <v>520</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55">
         <v>4191</v>
       </c>
       <c r="B55" t="s">
-        <v>515</v>
+        <v>521</v>
       </c>
       <c r="C55" t="s">
-        <v>516</v>
+        <v>522</v>
       </c>
       <c r="D55" t="s">
-        <v>517</v>
+        <v>523</v>
       </c>
       <c r="E55" t="s">
-        <v>518</v>
+        <v>524</v>
       </c>
       <c r="F55" t="s">
-        <v>519</v>
+        <v>525</v>
       </c>
       <c r="G55" t="s">
-        <v>520</v>
+        <v>526</v>
       </c>
       <c r="H55" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
       <c r="I55" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="J55" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="K55" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="L55" t="s">
-        <v>212</v>
+        <v>255</v>
       </c>
       <c r="M55" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="N55" t="s">
         <v>28</v>
       </c>
       <c r="O55" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56">
         <v>4196</v>
       </c>
       <c r="B56" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
       <c r="C56" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="D56" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="E56" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
       <c r="F56" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="G56" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="H56" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
       <c r="I56" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="J56" t="s">
         <v>24</v>
       </c>
       <c r="K56" t="s">
         <v>25</v>
       </c>
       <c r="L56" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M56" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="N56" t="s">
         <v>28</v>
       </c>
       <c r="O56" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57">
         <v>4202</v>
       </c>
       <c r="B57" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
       <c r="C57" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="D57" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="E57" t="s">
-        <v>536</v>
+        <v>542</v>
       </c>
       <c r="F57" t="s">
-        <v>537</v>
+        <v>543</v>
       </c>
       <c r="G57" t="s">
-        <v>538</v>
+        <v>544</v>
       </c>
       <c r="H57" t="s">
-        <v>539</v>
+        <v>545</v>
       </c>
       <c r="I57" t="s">
-        <v>540</v>
+        <v>546</v>
       </c>
       <c r="J57" t="s">
         <v>24</v>
       </c>
       <c r="K57" t="s">
         <v>25</v>
       </c>
       <c r="L57" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M57" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="N57" t="s">
         <v>28</v>
       </c>
       <c r="O57" t="s">
-        <v>541</v>
+        <v>547</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58">
         <v>4204</v>
       </c>
       <c r="B58" t="s">
-        <v>542</v>
+        <v>548</v>
       </c>
       <c r="C58" t="s">
-        <v>543</v>
+        <v>549</v>
       </c>
       <c r="D58" t="s">
-        <v>544</v>
+        <v>550</v>
       </c>
       <c r="E58" t="s">
-        <v>545</v>
+        <v>551</v>
       </c>
       <c r="F58" t="s">
-        <v>546</v>
+        <v>552</v>
       </c>
       <c r="G58" t="s">
-        <v>547</v>
+        <v>553</v>
       </c>
       <c r="H58" t="s">
-        <v>548</v>
+        <v>554</v>
       </c>
       <c r="I58" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
       <c r="J58" t="s">
         <v>24</v>
       </c>
       <c r="K58" t="s">
         <v>67</v>
       </c>
       <c r="L58" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M58" t="s">
-        <v>68</v>
+        <v>351</v>
       </c>
       <c r="N58" t="s">
         <v>28</v>
       </c>
       <c r="O58" t="s">
-        <v>550</v>
+        <v>556</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59">
         <v>4211</v>
       </c>
       <c r="B59" t="s">
-        <v>551</v>
+        <v>557</v>
       </c>
       <c r="C59" t="s">
-        <v>552</v>
+        <v>558</v>
       </c>
       <c r="D59" t="s">
-        <v>553</v>
+        <v>559</v>
       </c>
       <c r="E59" t="s">
-        <v>554</v>
+        <v>560</v>
       </c>
       <c r="F59" t="s">
-        <v>555</v>
+        <v>561</v>
       </c>
       <c r="G59" t="s">
-        <v>556</v>
+        <v>562</v>
       </c>
       <c r="H59" t="s">
-        <v>557</v>
+        <v>563</v>
       </c>
       <c r="I59" t="s">
-        <v>558</v>
+        <v>564</v>
       </c>
       <c r="J59" t="s">
         <v>24</v>
       </c>
       <c r="K59" t="s">
         <v>25</v>
       </c>
       <c r="L59" t="s">
         <v>26</v>
       </c>
       <c r="M59" t="s">
         <v>27</v>
       </c>
       <c r="N59" t="s">
         <v>28</v>
       </c>
       <c r="O59" t="s">
-        <v>559</v>
+        <v>565</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60">
         <v>4295</v>
       </c>
       <c r="B60" t="s">
-        <v>560</v>
+        <v>566</v>
       </c>
       <c r="C60" t="s">
-        <v>561</v>
+        <v>567</v>
       </c>
       <c r="D60" t="s">
-        <v>562</v>
+        <v>568</v>
       </c>
       <c r="E60" t="s">
-        <v>563</v>
+        <v>569</v>
       </c>
       <c r="F60" t="s">
-        <v>564</v>
+        <v>570</v>
       </c>
       <c r="G60" t="s">
-        <v>565</v>
+        <v>571</v>
       </c>
       <c r="H60" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
       <c r="I60" t="s">
-        <v>567</v>
+        <v>573</v>
       </c>
       <c r="J60" t="s">
         <v>24</v>
       </c>
       <c r="K60" t="s">
         <v>25</v>
       </c>
       <c r="L60" t="s">
         <v>26</v>
       </c>
       <c r="M60" t="s">
         <v>27</v>
       </c>
       <c r="N60" t="s">
         <v>28</v>
       </c>
       <c r="O60" t="s">
-        <v>568</v>
+        <v>574</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61">
         <v>4303</v>
       </c>
       <c r="B61" t="s">
-        <v>569</v>
+        <v>575</v>
       </c>
       <c r="C61" t="s">
-        <v>570</v>
+        <v>576</v>
       </c>
       <c r="D61" t="s">
-        <v>571</v>
+        <v>577</v>
       </c>
       <c r="E61" t="s">
-        <v>572</v>
+        <v>578</v>
       </c>
       <c r="F61" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="G61" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="H61" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
       <c r="I61" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="J61" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="K61" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
       <c r="L61" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="M61" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="N61" t="s">
         <v>28</v>
       </c>
       <c r="O61" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62">
         <v>4304</v>
       </c>
       <c r="B62" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="C62" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="D62" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
       <c r="E62" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="F62" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="G62" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
       <c r="H62" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="I62" t="s">
-        <v>589</v>
+        <v>595</v>
       </c>
       <c r="J62" t="s">
         <v>24</v>
       </c>
       <c r="K62" t="s">
         <v>25</v>
       </c>
       <c r="L62" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M62" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="N62" t="s">
         <v>28</v>
       </c>
       <c r="O62" t="s">
-        <v>590</v>
+        <v>596</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63">
         <v>4308</v>
       </c>
       <c r="B63" t="s">
-        <v>591</v>
+        <v>597</v>
       </c>
       <c r="C63" t="s">
-        <v>592</v>
+        <v>598</v>
       </c>
       <c r="D63" t="s">
-        <v>593</v>
+        <v>599</v>
       </c>
       <c r="E63" t="s">
-        <v>594</v>
+        <v>600</v>
       </c>
       <c r="F63" t="s">
-        <v>595</v>
+        <v>601</v>
       </c>
       <c r="G63" t="s">
-        <v>596</v>
+        <v>602</v>
       </c>
       <c r="H63" t="s">
-        <v>597</v>
+        <v>603</v>
       </c>
       <c r="I63" t="s">
-        <v>598</v>
+        <v>604</v>
       </c>
       <c r="J63" t="s">
         <v>24</v>
       </c>
       <c r="K63" t="s">
         <v>87</v>
       </c>
       <c r="L63" t="s">
         <v>26</v>
       </c>
       <c r="M63" t="s">
         <v>88</v>
       </c>
       <c r="N63" t="s">
         <v>28</v>
       </c>
       <c r="O63" t="s">
-        <v>599</v>
+        <v>605</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="A64">
         <v>4309</v>
       </c>
       <c r="B64" t="s">
-        <v>600</v>
+        <v>606</v>
       </c>
       <c r="C64" t="s">
-        <v>601</v>
+        <v>607</v>
       </c>
       <c r="D64" t="s">
-        <v>602</v>
+        <v>608</v>
       </c>
       <c r="E64" t="s">
-        <v>603</v>
+        <v>609</v>
       </c>
       <c r="F64" t="s">
-        <v>604</v>
+        <v>610</v>
       </c>
       <c r="G64" t="s">
-        <v>605</v>
+        <v>611</v>
       </c>
       <c r="H64" t="s">
-        <v>606</v>
+        <v>612</v>
       </c>
       <c r="I64" t="s">
-        <v>607</v>
+        <v>613</v>
       </c>
       <c r="J64" t="s">
         <v>24</v>
       </c>
       <c r="K64" t="s">
         <v>87</v>
       </c>
       <c r="L64" t="s">
         <v>26</v>
       </c>
       <c r="M64" t="s">
         <v>88</v>
       </c>
       <c r="N64" t="s">
         <v>28</v>
       </c>
       <c r="O64" t="s">
-        <v>608</v>
+        <v>614</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65">
         <v>4314</v>
       </c>
       <c r="B65" t="s">
-        <v>609</v>
+        <v>615</v>
       </c>
       <c r="C65" t="s">
-        <v>610</v>
+        <v>616</v>
       </c>
       <c r="D65" t="s">
-        <v>611</v>
+        <v>617</v>
       </c>
       <c r="E65" t="s">
-        <v>612</v>
+        <v>618</v>
       </c>
       <c r="F65" t="s">
-        <v>613</v>
+        <v>619</v>
       </c>
       <c r="G65" t="s">
-        <v>614</v>
+        <v>620</v>
       </c>
       <c r="H65" t="s">
-        <v>615</v>
+        <v>621</v>
       </c>
       <c r="I65" t="s">
-        <v>616</v>
+        <v>622</v>
       </c>
       <c r="J65" t="s">
         <v>24</v>
       </c>
       <c r="K65" t="s">
         <v>25</v>
       </c>
       <c r="L65" t="s">
         <v>26</v>
       </c>
       <c r="M65" t="s">
         <v>27</v>
       </c>
       <c r="N65" t="s">
         <v>28</v>
       </c>
       <c r="O65" t="s">
-        <v>617</v>
+        <v>623</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="A66">
         <v>4316</v>
       </c>
       <c r="B66" t="s">
-        <v>618</v>
+        <v>624</v>
       </c>
       <c r="C66" t="s">
-        <v>619</v>
+        <v>625</v>
       </c>
       <c r="D66" t="s">
-        <v>620</v>
+        <v>626</v>
       </c>
       <c r="E66" t="s">
-        <v>621</v>
+        <v>627</v>
       </c>
       <c r="F66" t="s">
-        <v>622</v>
+        <v>628</v>
       </c>
       <c r="G66" t="s">
-        <v>623</v>
+        <v>629</v>
       </c>
       <c r="H66" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="I66" t="s">
-        <v>625</v>
+        <v>631</v>
       </c>
       <c r="J66" t="s">
         <v>24</v>
       </c>
       <c r="K66" t="s">
         <v>87</v>
       </c>
       <c r="L66" t="s">
         <v>26</v>
       </c>
       <c r="M66" t="s">
         <v>88</v>
       </c>
       <c r="N66" t="s">
         <v>28</v>
       </c>
       <c r="O66" t="s">
-        <v>626</v>
+        <v>632</v>
       </c>
     </row>
     <row r="67" spans="1:15">
       <c r="A67">
         <v>4319</v>
       </c>
       <c r="B67" t="s">
-        <v>627</v>
+        <v>633</v>
       </c>
       <c r="C67" t="s">
-        <v>628</v>
+        <v>634</v>
       </c>
       <c r="D67" t="s">
-        <v>629</v>
+        <v>635</v>
       </c>
       <c r="E67" t="s">
-        <v>630</v>
+        <v>636</v>
       </c>
       <c r="F67" t="s">
-        <v>631</v>
+        <v>637</v>
       </c>
       <c r="G67" t="s">
-        <v>632</v>
+        <v>638</v>
       </c>
       <c r="H67" t="s">
-        <v>633</v>
+        <v>639</v>
       </c>
       <c r="I67" t="s">
-        <v>634</v>
+        <v>640</v>
       </c>
       <c r="J67" t="s">
         <v>24</v>
       </c>
       <c r="K67" t="s">
         <v>87</v>
       </c>
       <c r="L67" t="s">
         <v>26</v>
       </c>
       <c r="M67" t="s">
         <v>88</v>
       </c>
       <c r="N67" t="s">
         <v>28</v>
       </c>
       <c r="O67" t="s">
-        <v>635</v>
+        <v>641</v>
       </c>
     </row>
     <row r="68" spans="1:15">
       <c r="A68">
         <v>4322</v>
       </c>
       <c r="B68" t="s">
-        <v>636</v>
+        <v>642</v>
       </c>
       <c r="C68" t="s">
-        <v>637</v>
+        <v>643</v>
       </c>
       <c r="D68" t="s">
-        <v>638</v>
+        <v>644</v>
       </c>
       <c r="E68" t="s">
-        <v>639</v>
+        <v>645</v>
       </c>
       <c r="F68" t="s">
-        <v>640</v>
+        <v>646</v>
       </c>
       <c r="G68" t="s">
-        <v>641</v>
+        <v>647</v>
       </c>
       <c r="H68" t="s">
-        <v>642</v>
+        <v>648</v>
       </c>
       <c r="I68" t="s">
-        <v>643</v>
+        <v>649</v>
       </c>
       <c r="J68" t="s">
         <v>24</v>
       </c>
       <c r="K68" t="s">
         <v>25</v>
       </c>
       <c r="L68" t="s">
         <v>26</v>
       </c>
       <c r="M68" t="s">
         <v>27</v>
       </c>
       <c r="N68" t="s">
         <v>28</v>
       </c>
       <c r="O68" t="s">
-        <v>644</v>
+        <v>650</v>
       </c>
     </row>
     <row r="69" spans="1:15">
       <c r="A69">
         <v>4555</v>
       </c>
       <c r="B69" t="s">
-        <v>645</v>
+        <v>651</v>
       </c>
       <c r="C69" t="s">
-        <v>646</v>
+        <v>652</v>
       </c>
       <c r="D69" t="s">
-        <v>647</v>
+        <v>653</v>
       </c>
       <c r="E69" t="s">
-        <v>648</v>
+        <v>654</v>
       </c>
       <c r="F69" t="s">
-        <v>649</v>
+        <v>655</v>
       </c>
       <c r="G69" t="s">
-        <v>650</v>
+        <v>656</v>
       </c>
       <c r="H69" t="s">
-        <v>651</v>
+        <v>657</v>
       </c>
       <c r="I69" t="s">
-        <v>652</v>
+        <v>658</v>
       </c>
       <c r="J69" t="s">
         <v>24</v>
       </c>
       <c r="K69" t="s">
         <v>87</v>
       </c>
       <c r="L69" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M69" t="s">
-        <v>88</v>
+        <v>127</v>
       </c>
       <c r="N69" t="s">
         <v>28</v>
       </c>
       <c r="O69" t="s">
-        <v>653</v>
+        <v>659</v>
       </c>
     </row>
     <row r="70" spans="1:15">
       <c r="A70">
         <v>4556</v>
       </c>
       <c r="B70" t="s">
-        <v>654</v>
+        <v>660</v>
       </c>
       <c r="C70" t="s">
-        <v>655</v>
+        <v>661</v>
       </c>
       <c r="D70" t="s">
-        <v>656</v>
+        <v>662</v>
       </c>
       <c r="E70" t="s">
-        <v>657</v>
+        <v>663</v>
       </c>
       <c r="F70" t="s">
-        <v>658</v>
+        <v>664</v>
       </c>
       <c r="G70" t="s">
-        <v>659</v>
+        <v>665</v>
       </c>
       <c r="H70" t="s">
-        <v>660</v>
+        <v>666</v>
       </c>
       <c r="I70" t="s">
-        <v>661</v>
+        <v>667</v>
       </c>
       <c r="J70" t="s">
         <v>24</v>
       </c>
       <c r="K70" t="s">
         <v>25</v>
       </c>
       <c r="L70" t="s">
         <v>26</v>
       </c>
       <c r="M70" t="s">
         <v>27</v>
       </c>
       <c r="N70" t="s">
         <v>28</v>
       </c>
       <c r="O70" t="s">
-        <v>662</v>
+        <v>668</v>
       </c>
     </row>
     <row r="71" spans="1:15">
       <c r="A71">
         <v>4558</v>
       </c>
       <c r="B71" t="s">
-        <v>663</v>
+        <v>669</v>
       </c>
       <c r="C71" t="s">
-        <v>664</v>
+        <v>670</v>
       </c>
       <c r="D71" t="s">
-        <v>665</v>
+        <v>671</v>
       </c>
       <c r="E71" t="s">
-        <v>666</v>
+        <v>672</v>
       </c>
       <c r="F71" t="s">
-        <v>667</v>
+        <v>673</v>
       </c>
       <c r="G71" t="s">
-        <v>668</v>
+        <v>674</v>
       </c>
       <c r="H71" t="s">
-        <v>669</v>
+        <v>675</v>
       </c>
       <c r="I71" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
       <c r="J71" t="s">
         <v>24</v>
       </c>
       <c r="K71" t="s">
         <v>87</v>
       </c>
       <c r="L71" t="s">
         <v>26</v>
       </c>
       <c r="M71" t="s">
         <v>88</v>
       </c>
       <c r="N71" t="s">
         <v>28</v>
       </c>
       <c r="O71" t="s">
-        <v>671</v>
+        <v>677</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="A72">
         <v>4559</v>
       </c>
       <c r="B72" t="s">
-        <v>672</v>
+        <v>678</v>
       </c>
       <c r="C72" t="s">
-        <v>673</v>
+        <v>679</v>
       </c>
       <c r="D72" t="s">
-        <v>674</v>
+        <v>680</v>
       </c>
       <c r="E72" t="s">
-        <v>675</v>
+        <v>681</v>
       </c>
       <c r="F72" t="s">
-        <v>676</v>
+        <v>682</v>
       </c>
       <c r="G72" t="s">
-        <v>677</v>
+        <v>683</v>
       </c>
       <c r="H72" t="s">
-        <v>678</v>
+        <v>684</v>
       </c>
       <c r="I72" t="s">
-        <v>679</v>
+        <v>685</v>
       </c>
       <c r="J72" t="s">
         <v>24</v>
       </c>
       <c r="K72" t="s">
         <v>67</v>
       </c>
       <c r="L72" t="s">
         <v>26</v>
       </c>
       <c r="M72" t="s">
         <v>68</v>
       </c>
       <c r="N72" t="s">
         <v>28</v>
       </c>
       <c r="O72" t="s">
-        <v>680</v>
+        <v>686</v>
       </c>
     </row>
     <row r="73" spans="1:15">
       <c r="A73">
         <v>4560</v>
       </c>
       <c r="B73" t="s">
-        <v>681</v>
+        <v>687</v>
       </c>
       <c r="C73" t="s">
-        <v>682</v>
+        <v>688</v>
       </c>
       <c r="D73" t="s">
-        <v>683</v>
+        <v>689</v>
       </c>
       <c r="E73" t="s">
-        <v>684</v>
+        <v>690</v>
       </c>
       <c r="F73" t="s">
-        <v>685</v>
+        <v>691</v>
       </c>
       <c r="G73" t="s">
-        <v>686</v>
+        <v>692</v>
       </c>
       <c r="H73" t="s">
-        <v>687</v>
+        <v>693</v>
       </c>
       <c r="I73" t="s">
-        <v>688</v>
+        <v>694</v>
       </c>
       <c r="J73" t="s">
         <v>24</v>
       </c>
       <c r="K73" t="s">
         <v>25</v>
       </c>
       <c r="L73" t="s">
         <v>26</v>
       </c>
       <c r="M73" t="s">
         <v>27</v>
       </c>
       <c r="N73" t="s">
         <v>28</v>
       </c>
       <c r="O73" t="s">
-        <v>689</v>
+        <v>695</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="A74">
         <v>4563</v>
       </c>
       <c r="B74" t="s">
-        <v>690</v>
+        <v>696</v>
       </c>
       <c r="C74" t="s">
-        <v>691</v>
+        <v>697</v>
       </c>
       <c r="D74" t="s">
-        <v>692</v>
+        <v>698</v>
       </c>
       <c r="E74" t="s">
-        <v>693</v>
+        <v>699</v>
       </c>
       <c r="F74" t="s">
-        <v>694</v>
+        <v>700</v>
       </c>
       <c r="G74" t="s">
-        <v>695</v>
+        <v>701</v>
       </c>
       <c r="H74" t="s">
-        <v>696</v>
+        <v>702</v>
       </c>
       <c r="I74" t="s">
-        <v>697</v>
+        <v>703</v>
       </c>
       <c r="J74" t="s">
         <v>24</v>
       </c>
       <c r="K74" t="s">
         <v>87</v>
       </c>
       <c r="L74" t="s">
         <v>26</v>
       </c>
       <c r="M74" t="s">
         <v>88</v>
       </c>
       <c r="N74" t="s">
         <v>28</v>
       </c>
       <c r="O74" t="s">
-        <v>698</v>
+        <v>704</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75">
         <v>4564</v>
       </c>
       <c r="B75" t="s">
-        <v>699</v>
+        <v>705</v>
       </c>
       <c r="C75" t="s">
-        <v>700</v>
+        <v>706</v>
       </c>
       <c r="D75" t="s">
-        <v>701</v>
+        <v>707</v>
       </c>
       <c r="E75" t="s">
-        <v>702</v>
+        <v>708</v>
       </c>
       <c r="F75" t="s">
-        <v>703</v>
+        <v>709</v>
       </c>
       <c r="G75" t="s">
-        <v>704</v>
+        <v>710</v>
       </c>
       <c r="H75" t="s">
-        <v>705</v>
+        <v>711</v>
       </c>
       <c r="I75" t="s">
-        <v>706</v>
+        <v>712</v>
       </c>
       <c r="J75" t="s">
         <v>24</v>
       </c>
       <c r="K75" t="s">
-        <v>707</v>
+        <v>713</v>
       </c>
       <c r="L75" t="s">
         <v>26</v>
       </c>
       <c r="M75" t="s">
-        <v>708</v>
+        <v>714</v>
       </c>
       <c r="N75" t="s">
         <v>28</v>
       </c>
       <c r="O75" t="s">
-        <v>709</v>
+        <v>715</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="A76">
         <v>4568</v>
       </c>
       <c r="B76" t="s">
-        <v>710</v>
+        <v>716</v>
       </c>
       <c r="C76" t="s">
-        <v>711</v>
+        <v>717</v>
       </c>
       <c r="D76" t="s">
-        <v>712</v>
+        <v>718</v>
       </c>
       <c r="E76" t="s">
-        <v>713</v>
+        <v>719</v>
       </c>
       <c r="F76" t="s">
-        <v>714</v>
+        <v>720</v>
       </c>
       <c r="G76" t="s">
-        <v>715</v>
+        <v>721</v>
       </c>
       <c r="H76" t="s">
-        <v>716</v>
+        <v>722</v>
       </c>
       <c r="I76" t="s">
-        <v>717</v>
+        <v>723</v>
       </c>
       <c r="J76" t="s">
         <v>24</v>
       </c>
       <c r="K76" t="s">
         <v>25</v>
       </c>
       <c r="L76" t="s">
         <v>26</v>
       </c>
       <c r="M76" t="s">
         <v>27</v>
       </c>
       <c r="N76" t="s">
         <v>28</v>
       </c>
       <c r="O76" t="s">
-        <v>718</v>
+        <v>724</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77">
         <v>4704</v>
       </c>
       <c r="B77" t="s">
-        <v>719</v>
+        <v>725</v>
       </c>
       <c r="C77" t="s">
-        <v>720</v>
+        <v>726</v>
       </c>
       <c r="D77" t="s">
-        <v>721</v>
+        <v>727</v>
       </c>
       <c r="E77" t="s">
-        <v>722</v>
+        <v>728</v>
       </c>
       <c r="F77" t="s">
-        <v>723</v>
+        <v>729</v>
       </c>
       <c r="G77" t="s">
-        <v>724</v>
+        <v>730</v>
       </c>
       <c r="H77" t="s">
-        <v>725</v>
+        <v>731</v>
       </c>
       <c r="I77" t="s">
-        <v>726</v>
+        <v>732</v>
       </c>
       <c r="J77" t="s">
         <v>24</v>
       </c>
       <c r="K77" t="s">
         <v>67</v>
       </c>
       <c r="L77" t="s">
         <v>26</v>
       </c>
       <c r="M77" t="s">
         <v>68</v>
       </c>
       <c r="N77" t="s">
         <v>28</v>
       </c>
       <c r="O77" t="s">
-        <v>727</v>
+        <v>733</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="A78">
         <v>4706</v>
       </c>
       <c r="B78" t="s">
-        <v>728</v>
+        <v>734</v>
       </c>
       <c r="C78" t="s">
-        <v>729</v>
+        <v>735</v>
       </c>
       <c r="D78" t="s">
-        <v>730</v>
+        <v>736</v>
       </c>
       <c r="E78" t="s">
-        <v>731</v>
+        <v>737</v>
       </c>
       <c r="F78" t="s">
-        <v>732</v>
+        <v>738</v>
       </c>
       <c r="G78" t="s">
-        <v>733</v>
+        <v>739</v>
       </c>
       <c r="H78" t="s">
-        <v>734</v>
+        <v>740</v>
       </c>
       <c r="I78" t="s">
-        <v>735</v>
+        <v>741</v>
       </c>
       <c r="J78" t="s">
         <v>24</v>
       </c>
       <c r="K78" t="s">
         <v>87</v>
       </c>
       <c r="L78" t="s">
         <v>26</v>
       </c>
       <c r="M78" t="s">
         <v>88</v>
       </c>
       <c r="N78" t="s">
         <v>28</v>
       </c>
       <c r="O78" t="s">
-        <v>736</v>
+        <v>742</v>
       </c>
     </row>
     <row r="79" spans="1:15">
       <c r="A79">
         <v>4709</v>
       </c>
       <c r="B79" t="s">
-        <v>737</v>
+        <v>743</v>
       </c>
       <c r="C79" t="s">
-        <v>738</v>
+        <v>744</v>
       </c>
       <c r="D79" t="s">
-        <v>739</v>
+        <v>745</v>
       </c>
       <c r="E79" t="s">
-        <v>740</v>
+        <v>746</v>
       </c>
       <c r="F79" t="s">
-        <v>741</v>
+        <v>747</v>
       </c>
       <c r="G79" t="s">
-        <v>742</v>
+        <v>748</v>
       </c>
       <c r="H79" t="s">
-        <v>743</v>
+        <v>749</v>
       </c>
       <c r="I79" t="s">
-        <v>744</v>
+        <v>750</v>
       </c>
       <c r="J79" t="s">
         <v>24</v>
       </c>
       <c r="K79" t="s">
         <v>67</v>
       </c>
       <c r="L79" t="s">
         <v>26</v>
       </c>
       <c r="M79" t="s">
         <v>68</v>
       </c>
       <c r="N79" t="s">
         <v>28</v>
       </c>
       <c r="O79" t="s">
-        <v>745</v>
+        <v>751</v>
       </c>
     </row>
     <row r="80" spans="1:15">
       <c r="A80">
         <v>4711</v>
       </c>
       <c r="B80" t="s">
-        <v>746</v>
+        <v>752</v>
       </c>
       <c r="C80" t="s">
-        <v>747</v>
+        <v>753</v>
       </c>
       <c r="D80" t="s">
-        <v>748</v>
+        <v>754</v>
       </c>
       <c r="E80" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="F80" t="s">
-        <v>750</v>
+        <v>756</v>
       </c>
       <c r="G80" t="s">
-        <v>751</v>
+        <v>757</v>
       </c>
       <c r="H80" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="I80" t="s">
-        <v>753</v>
+        <v>759</v>
       </c>
       <c r="J80" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="K80" t="s">
-        <v>755</v>
+        <v>761</v>
       </c>
       <c r="L80" t="s">
-        <v>756</v>
+        <v>762</v>
       </c>
       <c r="M80" t="s">
-        <v>757</v>
+        <v>763</v>
       </c>
       <c r="N80" t="s">
         <v>28</v>
       </c>
       <c r="O80" t="s">
-        <v>758</v>
+        <v>764</v>
       </c>
     </row>
     <row r="81" spans="1:15">
       <c r="A81">
         <v>4716</v>
       </c>
       <c r="B81" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="C81" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="D81" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="E81" t="s">
-        <v>762</v>
+        <v>768</v>
       </c>
       <c r="F81" t="s">
-        <v>763</v>
+        <v>769</v>
       </c>
       <c r="G81" t="s">
-        <v>764</v>
+        <v>770</v>
       </c>
       <c r="H81" t="s">
-        <v>765</v>
+        <v>771</v>
       </c>
       <c r="I81" t="s">
-        <v>766</v>
+        <v>772</v>
       </c>
       <c r="J81" t="s">
         <v>24</v>
       </c>
       <c r="K81" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
       <c r="L81" t="s">
         <v>26</v>
       </c>
       <c r="M81" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="N81" t="s">
         <v>28</v>
       </c>
       <c r="O81" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
     </row>
     <row r="82" spans="1:15">
       <c r="A82">
         <v>4717</v>
       </c>
       <c r="B82" t="s">
-        <v>768</v>
+        <v>774</v>
       </c>
       <c r="C82" t="s">
-        <v>769</v>
+        <v>775</v>
       </c>
       <c r="D82" t="s">
-        <v>770</v>
+        <v>776</v>
       </c>
       <c r="E82" t="s">
-        <v>771</v>
+        <v>777</v>
       </c>
       <c r="F82" t="s">
-        <v>772</v>
+        <v>778</v>
       </c>
       <c r="G82" t="s">
-        <v>773</v>
+        <v>779</v>
       </c>
       <c r="H82" t="s">
-        <v>774</v>
+        <v>780</v>
       </c>
       <c r="I82" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="J82" t="s">
         <v>24</v>
       </c>
       <c r="K82" t="s">
         <v>25</v>
       </c>
       <c r="L82" t="s">
         <v>26</v>
       </c>
       <c r="M82" t="s">
         <v>27</v>
       </c>
       <c r="N82" t="s">
         <v>28</v>
       </c>
       <c r="O82" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
     </row>
     <row r="83" spans="1:15">
       <c r="A83">
         <v>4721</v>
       </c>
       <c r="B83" t="s">
-        <v>777</v>
+        <v>783</v>
       </c>
       <c r="C83" t="s">
-        <v>778</v>
+        <v>784</v>
       </c>
       <c r="D83" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
       <c r="E83" t="s">
-        <v>780</v>
+        <v>786</v>
       </c>
       <c r="F83" t="s">
-        <v>781</v>
+        <v>787</v>
       </c>
       <c r="G83" t="s">
-        <v>782</v>
+        <v>788</v>
       </c>
       <c r="H83" t="s">
-        <v>783</v>
+        <v>789</v>
       </c>
       <c r="I83" t="s">
-        <v>784</v>
+        <v>790</v>
       </c>
       <c r="J83" t="s">
         <v>24</v>
       </c>
       <c r="K83" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
       <c r="L83" t="s">
         <v>26</v>
       </c>
       <c r="M83" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="N83" t="s">
         <v>28</v>
       </c>
       <c r="O83" t="s">
-        <v>785</v>
+        <v>791</v>
       </c>
     </row>
     <row r="84" spans="1:15">
       <c r="A84">
         <v>4722</v>
       </c>
       <c r="B84" t="s">
-        <v>786</v>
+        <v>792</v>
       </c>
       <c r="C84" t="s">
-        <v>787</v>
+        <v>793</v>
       </c>
       <c r="D84" t="s">
-        <v>788</v>
+        <v>794</v>
       </c>
       <c r="E84" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="F84" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="G84" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="H84" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="I84" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="J84" t="s">
         <v>24</v>
       </c>
       <c r="K84" t="s">
-        <v>794</v>
+        <v>800</v>
       </c>
       <c r="L84" t="s">
         <v>26</v>
       </c>
       <c r="M84" t="s">
-        <v>795</v>
+        <v>801</v>
       </c>
       <c r="N84" t="s">
         <v>28</v>
       </c>
       <c r="O84" t="s">
-        <v>796</v>
+        <v>802</v>
       </c>
     </row>
     <row r="85" spans="1:15">
       <c r="A85">
         <v>4725</v>
       </c>
       <c r="B85" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="C85" t="s">
-        <v>798</v>
+        <v>804</v>
       </c>
       <c r="D85" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E85" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="F85" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="G85" t="s">
-        <v>802</v>
+        <v>808</v>
       </c>
       <c r="H85" t="s">
-        <v>803</v>
+        <v>809</v>
       </c>
       <c r="I85" t="s">
-        <v>804</v>
+        <v>810</v>
       </c>
       <c r="J85" t="s">
         <v>24</v>
       </c>
       <c r="K85" t="s">
         <v>25</v>
       </c>
       <c r="L85" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M85" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="N85" t="s">
         <v>28</v>
       </c>
       <c r="O85" t="s">
-        <v>805</v>
+        <v>811</v>
       </c>
     </row>
     <row r="86" spans="1:15">
       <c r="A86">
         <v>4792</v>
       </c>
       <c r="B86" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
       <c r="C86" t="s">
-        <v>807</v>
+        <v>813</v>
       </c>
       <c r="D86" t="s">
-        <v>808</v>
+        <v>814</v>
       </c>
       <c r="E86" t="s">
-        <v>809</v>
+        <v>815</v>
       </c>
       <c r="F86" t="s">
-        <v>810</v>
+        <v>816</v>
       </c>
       <c r="G86" t="s">
-        <v>811</v>
+        <v>817</v>
       </c>
       <c r="H86" t="s">
-        <v>812</v>
+        <v>818</v>
       </c>
       <c r="I86" t="s">
-        <v>813</v>
+        <v>819</v>
       </c>
       <c r="J86" t="s">
         <v>24</v>
       </c>
       <c r="K86" t="s">
         <v>25</v>
       </c>
       <c r="L86" t="s">
         <v>26</v>
       </c>
       <c r="M86" t="s">
         <v>27</v>
       </c>
       <c r="N86" t="s">
         <v>28</v>
       </c>
       <c r="O86" t="s">
-        <v>814</v>
+        <v>820</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87">
         <v>4801</v>
       </c>
       <c r="B87" t="s">
-        <v>815</v>
+        <v>821</v>
       </c>
       <c r="C87" t="s">
-        <v>816</v>
+        <v>822</v>
       </c>
       <c r="D87" t="s">
-        <v>817</v>
+        <v>823</v>
       </c>
       <c r="E87" t="s">
-        <v>818</v>
+        <v>824</v>
       </c>
       <c r="F87" t="s">
-        <v>819</v>
+        <v>825</v>
       </c>
       <c r="G87" t="s">
-        <v>820</v>
+        <v>826</v>
       </c>
       <c r="H87" t="s">
-        <v>821</v>
+        <v>827</v>
       </c>
       <c r="I87" t="s">
-        <v>822</v>
+        <v>828</v>
       </c>
       <c r="J87" t="s">
         <v>24</v>
       </c>
       <c r="K87" t="s">
         <v>87</v>
       </c>
       <c r="L87" t="s">
         <v>26</v>
       </c>
       <c r="M87" t="s">
         <v>88</v>
       </c>
       <c r="N87" t="s">
         <v>28</v>
       </c>
       <c r="O87" t="s">
-        <v>823</v>
+        <v>829</v>
       </c>
     </row>
     <row r="88" spans="1:15">
       <c r="A88">
         <v>4810</v>
       </c>
       <c r="B88" t="s">
-        <v>824</v>
+        <v>830</v>
       </c>
       <c r="C88" t="s">
-        <v>825</v>
+        <v>831</v>
       </c>
       <c r="D88" t="s">
-        <v>826</v>
+        <v>832</v>
       </c>
       <c r="E88" t="s">
-        <v>827</v>
+        <v>833</v>
       </c>
       <c r="F88" t="s">
-        <v>828</v>
+        <v>834</v>
       </c>
       <c r="G88" t="s">
-        <v>829</v>
+        <v>835</v>
       </c>
       <c r="H88" t="s">
-        <v>830</v>
+        <v>836</v>
       </c>
       <c r="I88" t="s">
-        <v>831</v>
+        <v>837</v>
       </c>
       <c r="J88" t="s">
         <v>24</v>
       </c>
       <c r="K88" t="s">
         <v>87</v>
       </c>
       <c r="L88" t="s">
         <v>26</v>
       </c>
       <c r="M88" t="s">
         <v>88</v>
       </c>
       <c r="N88" t="s">
         <v>28</v>
       </c>
       <c r="O88" t="s">
-        <v>832</v>
+        <v>838</v>
       </c>
     </row>
     <row r="89" spans="1:15">
       <c r="A89">
         <v>4811</v>
       </c>
       <c r="B89" t="s">
-        <v>833</v>
+        <v>839</v>
       </c>
       <c r="C89" t="s">
-        <v>834</v>
+        <v>840</v>
       </c>
       <c r="D89" t="s">
-        <v>835</v>
+        <v>841</v>
       </c>
       <c r="E89" t="s">
-        <v>836</v>
+        <v>842</v>
       </c>
       <c r="F89" t="s">
-        <v>837</v>
+        <v>843</v>
       </c>
       <c r="G89" t="s">
-        <v>838</v>
+        <v>844</v>
       </c>
       <c r="H89" t="s">
-        <v>839</v>
+        <v>845</v>
       </c>
       <c r="I89" t="s">
-        <v>840</v>
+        <v>846</v>
       </c>
       <c r="J89" t="s">
         <v>24</v>
       </c>
       <c r="K89" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="L89" t="s">
         <v>26</v>
       </c>
       <c r="M89" t="s">
-        <v>271</v>
+        <v>847</v>
       </c>
       <c r="N89" t="s">
         <v>28</v>
       </c>
       <c r="O89" t="s">
-        <v>841</v>
+        <v>848</v>
       </c>
     </row>
     <row r="90" spans="1:15">
       <c r="A90">
         <v>4817</v>
       </c>
       <c r="B90" t="s">
-        <v>842</v>
+        <v>849</v>
       </c>
       <c r="C90" t="s">
-        <v>843</v>
+        <v>850</v>
       </c>
       <c r="D90" t="s">
-        <v>844</v>
+        <v>851</v>
       </c>
       <c r="E90" t="s">
-        <v>845</v>
+        <v>852</v>
       </c>
       <c r="F90" t="s">
-        <v>846</v>
+        <v>853</v>
       </c>
       <c r="G90" t="s">
-        <v>847</v>
+        <v>854</v>
       </c>
       <c r="H90" t="s">
-        <v>848</v>
+        <v>855</v>
       </c>
       <c r="I90" t="s">
-        <v>849</v>
+        <v>856</v>
       </c>
       <c r="J90" t="s">
         <v>24</v>
       </c>
       <c r="K90" t="s">
         <v>25</v>
       </c>
       <c r="L90" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M90" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="N90" t="s">
         <v>28</v>
       </c>
       <c r="O90" t="s">
-        <v>850</v>
+        <v>857</v>
       </c>
     </row>
     <row r="91" spans="1:15">
       <c r="A91">
         <v>4935</v>
       </c>
       <c r="B91" t="s">
-        <v>851</v>
+        <v>858</v>
       </c>
       <c r="C91" t="s">
-        <v>852</v>
+        <v>859</v>
       </c>
       <c r="D91" t="s">
-        <v>853</v>
+        <v>860</v>
       </c>
       <c r="E91" t="s">
-        <v>854</v>
+        <v>861</v>
       </c>
       <c r="F91" t="s">
-        <v>855</v>
+        <v>862</v>
       </c>
       <c r="G91" t="s">
-        <v>856</v>
+        <v>863</v>
       </c>
       <c r="H91" t="s">
-        <v>857</v>
+        <v>864</v>
       </c>
       <c r="I91" t="s">
-        <v>858</v>
+        <v>865</v>
       </c>
       <c r="J91" t="s">
         <v>24</v>
       </c>
       <c r="K91" t="s">
-        <v>859</v>
+        <v>866</v>
       </c>
       <c r="L91" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M91" t="s">
-        <v>88</v>
+        <v>127</v>
       </c>
       <c r="N91" t="s">
         <v>28</v>
       </c>
       <c r="O91" t="s">
-        <v>860</v>
+        <v>867</v>
       </c>
     </row>
     <row r="92" spans="1:15">
       <c r="A92">
         <v>4947</v>
       </c>
       <c r="B92" t="s">
-        <v>861</v>
+        <v>868</v>
       </c>
       <c r="C92" t="s">
-        <v>862</v>
+        <v>869</v>
       </c>
       <c r="D92" t="s">
-        <v>863</v>
+        <v>870</v>
       </c>
       <c r="E92" t="s">
-        <v>864</v>
+        <v>871</v>
       </c>
       <c r="F92" t="s">
-        <v>865</v>
+        <v>872</v>
       </c>
       <c r="G92" t="s">
-        <v>866</v>
+        <v>873</v>
       </c>
       <c r="H92" t="s">
-        <v>867</v>
+        <v>874</v>
       </c>
       <c r="I92" t="s">
-        <v>868</v>
+        <v>875</v>
       </c>
       <c r="J92" t="s">
         <v>24</v>
       </c>
       <c r="K92" t="s">
         <v>67</v>
       </c>
       <c r="L92" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M92" t="s">
-        <v>68</v>
+        <v>351</v>
       </c>
       <c r="N92" t="s">
         <v>28</v>
       </c>
       <c r="O92" t="s">
-        <v>869</v>
+        <v>876</v>
       </c>
     </row>
     <row r="93" spans="1:15">
       <c r="A93">
         <v>4965</v>
       </c>
       <c r="B93" t="s">
-        <v>870</v>
+        <v>877</v>
       </c>
       <c r="C93" t="s">
-        <v>871</v>
+        <v>878</v>
       </c>
       <c r="D93" t="s">
-        <v>872</v>
+        <v>879</v>
       </c>
       <c r="E93" t="s">
-        <v>873</v>
+        <v>880</v>
       </c>
       <c r="F93" t="s">
-        <v>874</v>
+        <v>881</v>
       </c>
       <c r="G93" t="s">
-        <v>875</v>
+        <v>882</v>
       </c>
       <c r="H93" t="s">
-        <v>876</v>
+        <v>883</v>
       </c>
       <c r="I93" t="s">
-        <v>877</v>
+        <v>884</v>
       </c>
       <c r="J93" t="s">
         <v>24</v>
       </c>
       <c r="K93" t="s">
-        <v>878</v>
+        <v>885</v>
       </c>
       <c r="L93" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M93" t="s">
-        <v>879</v>
+        <v>886</v>
       </c>
       <c r="N93" t="s">
         <v>28</v>
       </c>
       <c r="O93" t="s">
-        <v>880</v>
+        <v>887</v>
       </c>
     </row>
     <row r="94" spans="1:15">
       <c r="A94">
         <v>5273</v>
       </c>
       <c r="B94" t="s">
-        <v>881</v>
+        <v>888</v>
       </c>
       <c r="C94" t="s">
-        <v>882</v>
+        <v>889</v>
       </c>
       <c r="D94" t="s">
-        <v>883</v>
+        <v>890</v>
       </c>
       <c r="E94" t="s">
-        <v>884</v>
+        <v>891</v>
       </c>
       <c r="F94" t="s">
-        <v>885</v>
+        <v>892</v>
       </c>
       <c r="G94" t="s">
-        <v>886</v>
+        <v>893</v>
       </c>
       <c r="H94" t="s">
-        <v>887</v>
+        <v>894</v>
       </c>
       <c r="I94" t="s">
-        <v>888</v>
+        <v>895</v>
       </c>
       <c r="J94" t="s">
         <v>24</v>
       </c>
       <c r="K94" t="s">
-        <v>889</v>
+        <v>896</v>
       </c>
       <c r="L94" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M94" t="s">
-        <v>890</v>
+        <v>897</v>
       </c>
       <c r="N94" t="s">
         <v>28</v>
       </c>
       <c r="O94" t="s">
-        <v>891</v>
+        <v>898</v>
       </c>
     </row>
     <row r="95" spans="1:15">
       <c r="A95">
         <v>5326</v>
       </c>
       <c r="B95" t="s">
-        <v>892</v>
+        <v>899</v>
       </c>
       <c r="C95" t="s">
-        <v>893</v>
+        <v>900</v>
       </c>
       <c r="D95" t="s">
-        <v>894</v>
+        <v>901</v>
       </c>
       <c r="E95" t="s">
-        <v>895</v>
+        <v>902</v>
       </c>
       <c r="F95" t="s">
-        <v>896</v>
+        <v>903</v>
       </c>
       <c r="G95" t="s">
-        <v>897</v>
+        <v>904</v>
       </c>
       <c r="H95" t="s">
-        <v>898</v>
+        <v>905</v>
       </c>
       <c r="I95" t="s">
-        <v>899</v>
+        <v>906</v>
       </c>
       <c r="J95" t="s">
         <v>24</v>
       </c>
       <c r="K95" t="s">
         <v>87</v>
       </c>
       <c r="L95" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M95" t="s">
-        <v>88</v>
+        <v>127</v>
       </c>
       <c r="N95" t="s">
         <v>28</v>
       </c>
       <c r="O95" t="s">
-        <v>900</v>
+        <v>907</v>
       </c>
     </row>
     <row r="96" spans="1:15">
       <c r="A96">
         <v>5330</v>
       </c>
       <c r="B96" t="s">
-        <v>901</v>
+        <v>908</v>
       </c>
       <c r="C96" t="s">
-        <v>902</v>
+        <v>909</v>
       </c>
       <c r="D96" t="s">
-        <v>903</v>
+        <v>910</v>
       </c>
       <c r="E96" t="s">
-        <v>904</v>
+        <v>911</v>
       </c>
       <c r="F96" t="s">
-        <v>905</v>
+        <v>912</v>
       </c>
       <c r="G96" t="s">
-        <v>906</v>
+        <v>913</v>
       </c>
       <c r="H96" t="s">
-        <v>907</v>
+        <v>914</v>
       </c>
       <c r="I96" t="s">
-        <v>908</v>
+        <v>915</v>
       </c>
       <c r="J96" t="s">
         <v>24</v>
       </c>
       <c r="K96" t="s">
         <v>87</v>
       </c>
       <c r="L96" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M96" t="s">
-        <v>88</v>
+        <v>127</v>
       </c>
       <c r="N96" t="s">
         <v>28</v>
       </c>
       <c r="O96" t="s">
-        <v>909</v>
+        <v>916</v>
       </c>
     </row>
     <row r="97" spans="1:15">
       <c r="A97">
         <v>5331</v>
       </c>
       <c r="B97" t="s">
-        <v>910</v>
+        <v>917</v>
       </c>
       <c r="C97" t="s">
-        <v>911</v>
+        <v>918</v>
       </c>
       <c r="D97" t="s">
-        <v>912</v>
+        <v>919</v>
       </c>
       <c r="E97" t="s">
-        <v>913</v>
+        <v>920</v>
       </c>
       <c r="F97" t="s">
-        <v>914</v>
+        <v>921</v>
       </c>
       <c r="G97" t="s">
-        <v>915</v>
+        <v>922</v>
       </c>
       <c r="H97" t="s">
-        <v>916</v>
+        <v>923</v>
       </c>
       <c r="I97" t="s">
-        <v>917</v>
+        <v>924</v>
       </c>
       <c r="J97" t="s">
         <v>24</v>
       </c>
       <c r="K97" t="s">
         <v>67</v>
       </c>
       <c r="L97" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M97" t="s">
-        <v>68</v>
+        <v>351</v>
       </c>
       <c r="N97" t="s">
         <v>28</v>
       </c>
       <c r="O97" t="s">
-        <v>918</v>
+        <v>925</v>
       </c>
     </row>
     <row r="98" spans="1:15">
       <c r="A98">
         <v>5332</v>
       </c>
       <c r="B98" t="s">
-        <v>919</v>
+        <v>926</v>
       </c>
       <c r="C98" t="s">
-        <v>920</v>
+        <v>927</v>
       </c>
       <c r="D98" t="s">
-        <v>921</v>
+        <v>928</v>
       </c>
       <c r="E98" t="s">
-        <v>922</v>
+        <v>929</v>
       </c>
       <c r="F98" t="s">
-        <v>923</v>
+        <v>930</v>
       </c>
       <c r="G98" t="s">
-        <v>924</v>
+        <v>931</v>
       </c>
       <c r="H98" t="s">
-        <v>925</v>
+        <v>932</v>
       </c>
       <c r="I98" t="s">
-        <v>926</v>
+        <v>933</v>
       </c>
       <c r="J98" t="s">
         <v>24</v>
       </c>
       <c r="K98" t="s">
         <v>25</v>
       </c>
       <c r="L98" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M98" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="N98" t="s">
         <v>28</v>
       </c>
       <c r="O98" t="s">
-        <v>927</v>
+        <v>934</v>
       </c>
     </row>
     <row r="99" spans="1:15">
       <c r="A99">
         <v>5335</v>
       </c>
       <c r="B99" t="s">
-        <v>928</v>
+        <v>935</v>
       </c>
       <c r="C99" t="s">
-        <v>929</v>
+        <v>936</v>
       </c>
       <c r="D99" t="s">
-        <v>930</v>
+        <v>937</v>
       </c>
       <c r="E99" t="s">
-        <v>931</v>
+        <v>938</v>
       </c>
       <c r="F99" t="s">
-        <v>932</v>
+        <v>939</v>
       </c>
       <c r="G99" t="s">
-        <v>933</v>
+        <v>940</v>
       </c>
       <c r="H99" t="s">
-        <v>934</v>
+        <v>941</v>
       </c>
       <c r="I99" t="s">
-        <v>935</v>
+        <v>942</v>
       </c>
       <c r="J99" t="s">
         <v>24</v>
       </c>
       <c r="K99" t="s">
         <v>25</v>
       </c>
       <c r="L99" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M99" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="N99" t="s">
         <v>28</v>
       </c>
       <c r="O99" t="s">
-        <v>936</v>
+        <v>943</v>
       </c>
     </row>
     <row r="100" spans="1:15">
       <c r="A100">
         <v>5344</v>
       </c>
       <c r="B100" t="s">
-        <v>937</v>
+        <v>944</v>
       </c>
       <c r="C100" t="s">
-        <v>938</v>
+        <v>945</v>
       </c>
       <c r="D100" t="s">
-        <v>939</v>
+        <v>946</v>
       </c>
       <c r="E100" t="s">
-        <v>940</v>
+        <v>947</v>
       </c>
       <c r="F100" t="s">
-        <v>941</v>
+        <v>948</v>
       </c>
       <c r="G100" t="s">
-        <v>942</v>
+        <v>949</v>
       </c>
       <c r="H100" t="s">
-        <v>943</v>
+        <v>950</v>
       </c>
       <c r="I100" t="s">
-        <v>944</v>
+        <v>951</v>
       </c>
       <c r="J100" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="K100" t="s">
-        <v>945</v>
+        <v>952</v>
       </c>
       <c r="L100" t="s">
-        <v>212</v>
+        <v>255</v>
       </c>
       <c r="M100" t="s">
-        <v>946</v>
+        <v>953</v>
       </c>
       <c r="N100" t="s">
         <v>28</v>
       </c>
       <c r="O100" t="s">
-        <v>947</v>
+        <v>954</v>
       </c>
     </row>
     <row r="101" spans="1:15">
       <c r="A101">
         <v>5346</v>
       </c>
       <c r="B101" t="s">
-        <v>948</v>
+        <v>955</v>
       </c>
       <c r="C101" t="s">
-        <v>949</v>
+        <v>956</v>
       </c>
       <c r="D101" t="s">
-        <v>950</v>
+        <v>957</v>
       </c>
       <c r="E101" t="s">
-        <v>951</v>
+        <v>958</v>
       </c>
       <c r="F101" t="s">
-        <v>952</v>
+        <v>959</v>
       </c>
       <c r="G101" t="s">
-        <v>953</v>
+        <v>960</v>
       </c>
       <c r="H101" t="s">
-        <v>954</v>
+        <v>961</v>
       </c>
       <c r="I101" t="s">
-        <v>955</v>
+        <v>962</v>
       </c>
       <c r="J101" t="s">
         <v>24</v>
       </c>
       <c r="K101" t="s">
         <v>67</v>
       </c>
       <c r="L101" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M101" t="s">
-        <v>68</v>
+        <v>351</v>
       </c>
       <c r="N101" t="s">
         <v>28</v>
       </c>
       <c r="O101" t="s">
-        <v>956</v>
+        <v>963</v>
       </c>
     </row>
     <row r="102" spans="1:15">
       <c r="A102">
         <v>5348</v>
       </c>
       <c r="B102" t="s">
-        <v>957</v>
+        <v>964</v>
       </c>
       <c r="C102" t="s">
-        <v>958</v>
+        <v>965</v>
       </c>
       <c r="D102" t="s">
-        <v>959</v>
+        <v>966</v>
       </c>
       <c r="E102" t="s">
-        <v>960</v>
+        <v>967</v>
       </c>
       <c r="F102" t="s">
-        <v>961</v>
+        <v>968</v>
       </c>
       <c r="G102" t="s">
-        <v>962</v>
+        <v>969</v>
       </c>
       <c r="H102" t="s">
-        <v>963</v>
+        <v>970</v>
       </c>
       <c r="I102" t="s">
-        <v>964</v>
+        <v>971</v>
       </c>
       <c r="J102" t="s">
         <v>24</v>
       </c>
       <c r="K102" t="s">
         <v>87</v>
       </c>
       <c r="L102" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M102" t="s">
-        <v>88</v>
+        <v>127</v>
       </c>
       <c r="N102" t="s">
         <v>28</v>
       </c>
       <c r="O102" t="s">
-        <v>965</v>
+        <v>972</v>
       </c>
     </row>
     <row r="103" spans="1:15">
       <c r="A103">
         <v>5351</v>
       </c>
       <c r="B103" t="s">
-        <v>966</v>
+        <v>973</v>
       </c>
       <c r="C103" t="s">
-        <v>967</v>
+        <v>974</v>
       </c>
       <c r="D103" t="s">
-        <v>968</v>
+        <v>975</v>
       </c>
       <c r="E103" t="s">
-        <v>969</v>
+        <v>976</v>
       </c>
       <c r="F103" t="s">
-        <v>970</v>
+        <v>977</v>
       </c>
       <c r="G103" t="s">
-        <v>971</v>
+        <v>978</v>
       </c>
       <c r="H103" t="s">
-        <v>972</v>
+        <v>979</v>
       </c>
       <c r="I103" t="s">
-        <v>973</v>
+        <v>980</v>
       </c>
       <c r="J103" t="s">
         <v>24</v>
       </c>
       <c r="K103" t="s">
         <v>25</v>
       </c>
       <c r="L103" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M103" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="N103" t="s">
         <v>28</v>
       </c>
       <c r="O103" t="s">
-        <v>974</v>
+        <v>981</v>
       </c>
     </row>
     <row r="104" spans="1:15">
       <c r="A104">
         <v>5353</v>
       </c>
       <c r="B104" t="s">
-        <v>975</v>
+        <v>982</v>
       </c>
       <c r="C104" t="s">
-        <v>976</v>
+        <v>983</v>
       </c>
       <c r="D104" t="s">
-        <v>977</v>
+        <v>984</v>
       </c>
       <c r="E104" t="s">
-        <v>978</v>
+        <v>985</v>
       </c>
       <c r="F104" t="s">
-        <v>979</v>
+        <v>986</v>
       </c>
       <c r="G104" t="s">
-        <v>980</v>
+        <v>987</v>
       </c>
       <c r="H104" t="s">
-        <v>981</v>
+        <v>988</v>
       </c>
       <c r="I104" t="s">
-        <v>982</v>
+        <v>989</v>
       </c>
       <c r="J104" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="K104" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="L104" t="s">
-        <v>212</v>
+        <v>255</v>
       </c>
       <c r="M104" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="N104" t="s">
         <v>28</v>
       </c>
       <c r="O104" t="s">
-        <v>983</v>
+        <v>990</v>
       </c>
     </row>
     <row r="105" spans="1:15">
       <c r="A105">
         <v>5354</v>
       </c>
       <c r="B105" t="s">
-        <v>984</v>
+        <v>991</v>
       </c>
       <c r="C105" t="s">
-        <v>985</v>
+        <v>992</v>
       </c>
       <c r="D105" t="s">
-        <v>986</v>
+        <v>993</v>
       </c>
       <c r="E105" t="s">
-        <v>987</v>
+        <v>994</v>
       </c>
       <c r="F105" t="s">
-        <v>988</v>
+        <v>995</v>
       </c>
       <c r="G105" t="s">
-        <v>989</v>
+        <v>996</v>
       </c>
       <c r="H105" t="s">
-        <v>990</v>
+        <v>997</v>
       </c>
       <c r="I105" t="s">
-        <v>991</v>
+        <v>998</v>
       </c>
       <c r="J105" t="s">
         <v>24</v>
       </c>
       <c r="K105" t="s">
         <v>87</v>
       </c>
       <c r="L105" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M105" t="s">
-        <v>88</v>
+        <v>127</v>
       </c>
       <c r="N105" t="s">
         <v>28</v>
       </c>
       <c r="O105" t="s">
-        <v>992</v>
+        <v>999</v>
       </c>
     </row>
     <row r="106" spans="1:15">
       <c r="A106">
         <v>5359</v>
       </c>
       <c r="B106" t="s">
-        <v>993</v>
+        <v>1000</v>
       </c>
       <c r="C106" t="s">
-        <v>994</v>
+        <v>1001</v>
       </c>
       <c r="D106" t="s">
-        <v>995</v>
+        <v>1002</v>
       </c>
       <c r="E106" t="s">
-        <v>996</v>
+        <v>1003</v>
       </c>
       <c r="F106" t="s">
-        <v>997</v>
+        <v>1004</v>
       </c>
       <c r="G106" t="s">
-        <v>998</v>
+        <v>1005</v>
       </c>
       <c r="H106" t="s">
-        <v>999</v>
+        <v>1006</v>
       </c>
       <c r="I106" t="s">
-        <v>1000</v>
+        <v>1007</v>
       </c>
       <c r="J106" t="s">
         <v>24</v>
       </c>
       <c r="K106" t="s">
         <v>25</v>
       </c>
       <c r="L106" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M106" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="N106" t="s">
         <v>28</v>
       </c>
       <c r="O106" t="s">
-        <v>1001</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="107" spans="1:15">
       <c r="A107">
         <v>5364</v>
       </c>
       <c r="B107" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="C107" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="D107" t="s">
-        <v>1004</v>
+        <v>1011</v>
       </c>
       <c r="E107" t="s">
-        <v>1005</v>
+        <v>1012</v>
       </c>
       <c r="F107" t="s">
-        <v>1006</v>
+        <v>1013</v>
       </c>
       <c r="G107" t="s">
-        <v>1007</v>
+        <v>1014</v>
       </c>
       <c r="H107" t="s">
-        <v>1008</v>
+        <v>1015</v>
       </c>
       <c r="I107" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="J107" t="s">
         <v>24</v>
       </c>
       <c r="K107" t="s">
         <v>67</v>
       </c>
       <c r="L107" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M107" t="s">
-        <v>68</v>
+        <v>351</v>
       </c>
       <c r="N107" t="s">
         <v>28</v>
       </c>
       <c r="O107" t="s">
-        <v>1010</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="108" spans="1:15">
       <c r="A108">
         <v>5365</v>
       </c>
       <c r="B108" t="s">
-        <v>1011</v>
+        <v>1018</v>
       </c>
       <c r="C108" t="s">
-        <v>1012</v>
+        <v>1019</v>
       </c>
       <c r="D108" t="s">
-        <v>1013</v>
+        <v>1020</v>
       </c>
       <c r="E108" t="s">
-        <v>1014</v>
+        <v>1021</v>
       </c>
       <c r="F108" t="s">
-        <v>1015</v>
+        <v>1022</v>
       </c>
       <c r="G108" t="s">
-        <v>1016</v>
+        <v>1023</v>
       </c>
       <c r="H108" t="s">
-        <v>1017</v>
+        <v>1024</v>
       </c>
       <c r="I108" t="s">
-        <v>1018</v>
+        <v>1025</v>
       </c>
       <c r="J108" t="s">
         <v>24</v>
       </c>
       <c r="K108" t="s">
         <v>25</v>
       </c>
       <c r="L108" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M108" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="N108" t="s">
         <v>28</v>
       </c>
       <c r="O108" t="s">
-        <v>1019</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="109" spans="1:15">
       <c r="A109">
         <v>5367</v>
       </c>
       <c r="B109" t="s">
-        <v>1020</v>
+        <v>1027</v>
       </c>
       <c r="C109" t="s">
-        <v>1021</v>
+        <v>1028</v>
       </c>
       <c r="D109" t="s">
-        <v>1022</v>
+        <v>1029</v>
       </c>
       <c r="E109" t="s">
-        <v>1023</v>
+        <v>1030</v>
       </c>
       <c r="F109" t="s">
-        <v>1024</v>
+        <v>1031</v>
       </c>
       <c r="G109" t="s">
-        <v>1025</v>
+        <v>1032</v>
       </c>
       <c r="H109" t="s">
-        <v>1026</v>
+        <v>1033</v>
       </c>
       <c r="I109" t="s">
-        <v>1027</v>
+        <v>1034</v>
       </c>
       <c r="J109" t="s">
         <v>24</v>
       </c>
       <c r="K109" t="s">
         <v>25</v>
       </c>
       <c r="L109" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M109" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="N109" t="s">
         <v>28</v>
       </c>
       <c r="O109" t="s">
-        <v>1028</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="110" spans="1:15">
       <c r="A110">
         <v>5368</v>
       </c>
       <c r="B110" t="s">
-        <v>1029</v>
+        <v>1036</v>
       </c>
       <c r="C110" t="s">
-        <v>1030</v>
+        <v>1037</v>
       </c>
       <c r="D110" t="s">
-        <v>1031</v>
+        <v>1038</v>
       </c>
       <c r="E110" t="s">
-        <v>1032</v>
+        <v>1039</v>
       </c>
       <c r="F110" t="s">
-        <v>1033</v>
+        <v>1040</v>
       </c>
       <c r="G110" t="s">
-        <v>1034</v>
+        <v>1041</v>
       </c>
       <c r="H110" t="s">
-        <v>1035</v>
+        <v>1042</v>
       </c>
       <c r="I110" t="s">
-        <v>1036</v>
+        <v>1043</v>
       </c>
       <c r="J110" t="s">
         <v>24</v>
       </c>
       <c r="K110" t="s">
         <v>25</v>
       </c>
       <c r="L110" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M110" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="N110" t="s">
         <v>28</v>
       </c>
       <c r="O110" t="s">
-        <v>1037</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="111" spans="1:15">
       <c r="A111">
         <v>5372</v>
       </c>
       <c r="B111" t="s">
-        <v>1038</v>
+        <v>1045</v>
       </c>
       <c r="C111" t="s">
-        <v>1039</v>
+        <v>1046</v>
       </c>
       <c r="D111" t="s">
-        <v>1040</v>
+        <v>1047</v>
       </c>
       <c r="E111" t="s">
-        <v>1041</v>
+        <v>1048</v>
       </c>
       <c r="F111" t="s">
-        <v>1042</v>
+        <v>1049</v>
       </c>
       <c r="G111" t="s">
-        <v>1043</v>
+        <v>1050</v>
       </c>
       <c r="H111" t="s">
-        <v>1044</v>
+        <v>1051</v>
       </c>
       <c r="I111" t="s">
-        <v>1045</v>
+        <v>1052</v>
       </c>
       <c r="J111" t="s">
         <v>24</v>
       </c>
       <c r="K111" t="s">
         <v>25</v>
       </c>
       <c r="L111" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M111" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="N111" t="s">
         <v>28</v>
       </c>
       <c r="O111" t="s">
-        <v>1046</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="112" spans="1:15">
       <c r="A112">
         <v>5375</v>
       </c>
       <c r="B112" t="s">
-        <v>1047</v>
+        <v>1054</v>
       </c>
       <c r="C112" t="s">
-        <v>1048</v>
+        <v>1055</v>
       </c>
       <c r="D112" t="s">
-        <v>1049</v>
+        <v>1056</v>
       </c>
       <c r="E112" t="s">
-        <v>1050</v>
+        <v>1057</v>
       </c>
       <c r="F112" t="s">
-        <v>1051</v>
+        <v>1058</v>
       </c>
       <c r="G112" t="s">
-        <v>1052</v>
+        <v>1059</v>
       </c>
       <c r="H112" t="s">
-        <v>1053</v>
+        <v>1060</v>
       </c>
       <c r="I112" t="s">
-        <v>1054</v>
+        <v>1061</v>
       </c>
       <c r="J112" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="K112" t="s">
-        <v>1055</v>
+        <v>1062</v>
       </c>
       <c r="L112" t="s">
-        <v>212</v>
+        <v>255</v>
       </c>
       <c r="M112" t="s">
-        <v>1056</v>
+        <v>1063</v>
       </c>
       <c r="N112" t="s">
         <v>28</v>
       </c>
       <c r="O112" t="s">
-        <v>1057</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="113" spans="1:15">
       <c r="A113">
         <v>5382</v>
       </c>
       <c r="B113" t="s">
-        <v>1058</v>
+        <v>1065</v>
       </c>
       <c r="C113" t="s">
-        <v>1059</v>
+        <v>1066</v>
       </c>
       <c r="D113" t="s">
-        <v>1060</v>
+        <v>1067</v>
       </c>
       <c r="E113" t="s">
-        <v>1061</v>
+        <v>1068</v>
       </c>
       <c r="F113" t="s">
-        <v>1062</v>
+        <v>1069</v>
       </c>
       <c r="G113" t="s">
-        <v>1063</v>
+        <v>1070</v>
       </c>
       <c r="H113" t="s">
-        <v>1064</v>
+        <v>1071</v>
       </c>
       <c r="I113" t="s">
-        <v>1065</v>
+        <v>1072</v>
       </c>
       <c r="J113" t="s">
         <v>24</v>
       </c>
       <c r="K113" t="s">
         <v>87</v>
       </c>
       <c r="L113" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M113" t="s">
-        <v>88</v>
+        <v>127</v>
       </c>
       <c r="N113" t="s">
         <v>28</v>
       </c>
       <c r="O113" t="s">
-        <v>1066</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="114" spans="1:15">
       <c r="A114">
         <v>5435</v>
       </c>
       <c r="B114" t="s">
-        <v>1067</v>
+        <v>1074</v>
       </c>
       <c r="C114" t="s">
-        <v>1068</v>
+        <v>1075</v>
       </c>
       <c r="D114" t="s">
-        <v>1069</v>
+        <v>1076</v>
       </c>
       <c r="E114" t="s">
-        <v>1070</v>
+        <v>1077</v>
       </c>
       <c r="F114" t="s">
-        <v>1071</v>
+        <v>1078</v>
       </c>
       <c r="G114" t="s">
-        <v>1072</v>
+        <v>1079</v>
       </c>
       <c r="H114" t="s">
-        <v>1073</v>
+        <v>1080</v>
       </c>
       <c r="I114" t="s">
-        <v>1074</v>
+        <v>1081</v>
       </c>
       <c r="J114" t="s">
         <v>24</v>
       </c>
       <c r="K114" t="s">
         <v>87</v>
       </c>
       <c r="L114" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M114" t="s">
-        <v>88</v>
+        <v>127</v>
       </c>
       <c r="N114" t="s">
         <v>28</v>
       </c>
       <c r="O114" t="s">
-        <v>1075</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="115" spans="1:15">
       <c r="A115">
         <v>5437</v>
       </c>
       <c r="B115" t="s">
-        <v>1076</v>
+        <v>1083</v>
       </c>
       <c r="C115" t="s">
-        <v>1077</v>
+        <v>1084</v>
       </c>
       <c r="D115" t="s">
-        <v>1078</v>
+        <v>1085</v>
       </c>
       <c r="E115" t="s">
-        <v>1079</v>
+        <v>1086</v>
       </c>
       <c r="F115" t="s">
-        <v>1080</v>
+        <v>1087</v>
       </c>
       <c r="G115" t="s">
-        <v>1081</v>
+        <v>1088</v>
       </c>
       <c r="H115" t="s">
-        <v>1082</v>
+        <v>1089</v>
       </c>
       <c r="I115" t="s">
-        <v>1083</v>
+        <v>1090</v>
       </c>
       <c r="J115" t="s">
         <v>24</v>
       </c>
       <c r="K115" t="s">
         <v>25</v>
       </c>
       <c r="L115" t="s">
         <v>26</v>
       </c>
       <c r="M115" t="s">
         <v>27</v>
       </c>
       <c r="N115" t="s">
         <v>28</v>
       </c>
       <c r="O115" t="s">
-        <v>1084</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="116" spans="1:15">
       <c r="A116">
         <v>5439</v>
       </c>
       <c r="B116" t="s">
-        <v>1085</v>
+        <v>1092</v>
       </c>
       <c r="C116" t="s">
-        <v>1086</v>
+        <v>1093</v>
       </c>
       <c r="D116" t="s">
-        <v>1087</v>
+        <v>1094</v>
       </c>
       <c r="E116" t="s">
-        <v>1088</v>
+        <v>1095</v>
       </c>
       <c r="F116" t="s">
-        <v>1089</v>
+        <v>1096</v>
       </c>
       <c r="G116" t="s">
-        <v>1090</v>
+        <v>1097</v>
       </c>
       <c r="H116" t="s">
-        <v>1091</v>
+        <v>1098</v>
       </c>
       <c r="I116" t="s">
-        <v>1092</v>
+        <v>1099</v>
       </c>
       <c r="J116" t="s">
         <v>24</v>
       </c>
       <c r="K116" t="s">
         <v>25</v>
       </c>
       <c r="L116" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M116" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="N116" t="s">
         <v>28</v>
       </c>
       <c r="O116" t="s">
-        <v>1093</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="117" spans="1:15">
       <c r="A117">
         <v>5456</v>
       </c>
       <c r="B117" t="s">
-        <v>1094</v>
+        <v>1101</v>
       </c>
       <c r="C117" t="s">
-        <v>1095</v>
+        <v>1102</v>
       </c>
       <c r="D117" t="s">
-        <v>1096</v>
+        <v>1103</v>
       </c>
       <c r="E117" t="s">
-        <v>1097</v>
+        <v>1104</v>
       </c>
       <c r="F117" t="s">
-        <v>1098</v>
+        <v>1105</v>
       </c>
       <c r="G117" t="s">
-        <v>1099</v>
+        <v>1106</v>
       </c>
       <c r="H117" t="s">
-        <v>1100</v>
+        <v>1107</v>
       </c>
       <c r="I117" t="s">
-        <v>1101</v>
+        <v>1108</v>
       </c>
       <c r="J117" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="K117" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="L117" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="M117" t="s">
-        <v>271</v>
+        <v>847</v>
       </c>
       <c r="N117" t="s">
         <v>28</v>
       </c>
       <c r="O117" t="s">
-        <v>1102</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="118" spans="1:15">
       <c r="A118">
         <v>5474</v>
       </c>
       <c r="B118" t="s">
-        <v>1103</v>
+        <v>1110</v>
       </c>
       <c r="C118" t="s">
-        <v>1104</v>
+        <v>1111</v>
       </c>
       <c r="D118" t="s">
-        <v>1105</v>
+        <v>1112</v>
       </c>
       <c r="E118" t="s">
-        <v>1106</v>
+        <v>1113</v>
       </c>
       <c r="F118" t="s">
-        <v>1107</v>
+        <v>1114</v>
       </c>
       <c r="G118" t="s">
-        <v>1108</v>
+        <v>1115</v>
       </c>
       <c r="H118" t="s">
-        <v>1109</v>
+        <v>1116</v>
       </c>
       <c r="I118" t="s">
-        <v>1110</v>
+        <v>1117</v>
       </c>
       <c r="J118" t="s">
         <v>24</v>
       </c>
       <c r="K118" t="s">
         <v>25</v>
       </c>
       <c r="L118" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M118" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="N118" t="s">
         <v>28</v>
       </c>
       <c r="O118" t="s">
-        <v>1111</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="119" spans="1:15">
       <c r="A119">
         <v>5475</v>
       </c>
       <c r="B119" t="s">
-        <v>1112</v>
+        <v>1119</v>
       </c>
       <c r="C119" t="s">
-        <v>1113</v>
+        <v>1120</v>
       </c>
       <c r="D119" t="s">
-        <v>1114</v>
+        <v>1121</v>
       </c>
       <c r="E119" t="s">
-        <v>1115</v>
+        <v>1122</v>
       </c>
       <c r="F119" t="s">
-        <v>1116</v>
+        <v>1123</v>
       </c>
       <c r="G119" t="s">
-        <v>1117</v>
+        <v>1124</v>
       </c>
       <c r="H119" t="s">
-        <v>1118</v>
+        <v>1125</v>
       </c>
       <c r="I119" t="s">
-        <v>1119</v>
+        <v>1126</v>
       </c>
       <c r="J119" t="s">
         <v>24</v>
       </c>
       <c r="K119" t="s">
         <v>87</v>
       </c>
       <c r="L119" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M119" t="s">
-        <v>88</v>
+        <v>127</v>
       </c>
       <c r="N119" t="s">
         <v>28</v>
       </c>
       <c r="O119" t="s">
-        <v>1120</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="120" spans="1:15">
       <c r="A120">
         <v>5476</v>
       </c>
       <c r="B120" t="s">
-        <v>1121</v>
+        <v>1128</v>
       </c>
       <c r="C120" t="s">
-        <v>1122</v>
+        <v>1129</v>
       </c>
       <c r="D120" t="s">
-        <v>1123</v>
+        <v>1130</v>
       </c>
       <c r="E120" t="s">
-        <v>1124</v>
+        <v>1131</v>
       </c>
       <c r="F120" t="s">
-        <v>1125</v>
+        <v>1132</v>
       </c>
       <c r="G120" t="s">
-        <v>1126</v>
+        <v>1133</v>
       </c>
       <c r="H120" t="s">
-        <v>1127</v>
+        <v>1134</v>
       </c>
       <c r="I120" t="s">
-        <v>1128</v>
+        <v>1135</v>
       </c>
       <c r="J120" t="s">
-        <v>1129</v>
+        <v>1136</v>
       </c>
       <c r="K120" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="L120" t="s">
-        <v>1130</v>
+        <v>1137</v>
       </c>
       <c r="M120" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="N120" t="s">
         <v>28</v>
       </c>
       <c r="O120" t="s">
-        <v>1131</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="121" spans="1:15">
       <c r="A121">
         <v>5478</v>
       </c>
       <c r="B121" t="s">
-        <v>1132</v>
+        <v>1139</v>
       </c>
       <c r="C121" t="s">
-        <v>1133</v>
+        <v>1140</v>
       </c>
       <c r="D121" t="s">
-        <v>1134</v>
+        <v>1141</v>
       </c>
       <c r="E121" t="s">
-        <v>1135</v>
+        <v>1142</v>
       </c>
       <c r="F121" t="s">
-        <v>1136</v>
+        <v>1143</v>
       </c>
       <c r="G121" t="s">
-        <v>1137</v>
+        <v>1144</v>
       </c>
       <c r="H121" t="s">
-        <v>1138</v>
+        <v>1145</v>
       </c>
       <c r="I121" t="s">
-        <v>1139</v>
+        <v>1146</v>
       </c>
       <c r="J121" t="s">
         <v>24</v>
       </c>
       <c r="K121" t="s">
         <v>25</v>
       </c>
       <c r="L121" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M121" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="N121" t="s">
         <v>28</v>
       </c>
       <c r="O121" t="s">
-        <v>1140</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="122" spans="1:15">
       <c r="A122">
         <v>5496</v>
       </c>
       <c r="B122" t="s">
-        <v>1141</v>
+        <v>1148</v>
       </c>
       <c r="C122" t="s">
-        <v>1142</v>
+        <v>1149</v>
       </c>
       <c r="D122" t="s">
-        <v>1143</v>
+        <v>1150</v>
       </c>
       <c r="E122" t="s">
-        <v>1144</v>
+        <v>1151</v>
       </c>
       <c r="F122" t="s">
-        <v>1145</v>
+        <v>1152</v>
       </c>
       <c r="G122" t="s">
-        <v>1146</v>
+        <v>1153</v>
       </c>
       <c r="H122" t="s">
-        <v>1147</v>
+        <v>1154</v>
       </c>
       <c r="I122" t="s">
-        <v>1148</v>
+        <v>1155</v>
       </c>
       <c r="J122" t="s">
-        <v>1149</v>
+        <v>1156</v>
       </c>
       <c r="K122" t="s">
-        <v>1150</v>
+        <v>1157</v>
       </c>
       <c r="L122" t="s">
-        <v>1151</v>
+        <v>1158</v>
       </c>
       <c r="M122" t="s">
-        <v>1152</v>
+        <v>1159</v>
       </c>
       <c r="N122" t="s">
         <v>28</v>
       </c>
       <c r="O122" t="s">
-        <v>1153</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="123" spans="1:15">
       <c r="A123">
         <v>5507</v>
       </c>
       <c r="B123" t="s">
-        <v>1154</v>
+        <v>1161</v>
       </c>
       <c r="C123" t="s">
-        <v>1155</v>
+        <v>1162</v>
       </c>
       <c r="D123" t="s">
-        <v>1156</v>
+        <v>1163</v>
       </c>
       <c r="E123" t="s">
-        <v>1157</v>
+        <v>1164</v>
       </c>
       <c r="F123" t="s">
-        <v>1158</v>
+        <v>1165</v>
       </c>
       <c r="G123" t="s">
-        <v>1159</v>
+        <v>1166</v>
       </c>
       <c r="H123" t="s">
-        <v>1160</v>
+        <v>1167</v>
       </c>
       <c r="I123" t="s">
-        <v>1161</v>
+        <v>1168</v>
       </c>
       <c r="J123" t="s">
         <v>24</v>
       </c>
       <c r="K123" t="s">
         <v>25</v>
       </c>
       <c r="L123" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M123" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="N123" t="s">
         <v>28</v>
       </c>
       <c r="O123" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="124" spans="1:15">
       <c r="A124">
         <v>5509</v>
       </c>
       <c r="B124" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="C124" t="s">
-        <v>1164</v>
+        <v>1171</v>
       </c>
       <c r="D124" t="s">
-        <v>1165</v>
+        <v>1172</v>
       </c>
       <c r="E124" t="s">
-        <v>1166</v>
+        <v>1173</v>
       </c>
       <c r="F124" t="s">
-        <v>1167</v>
+        <v>1174</v>
       </c>
       <c r="G124" t="s">
-        <v>1168</v>
+        <v>1175</v>
       </c>
       <c r="H124" t="s">
-        <v>1169</v>
+        <v>1176</v>
       </c>
       <c r="I124" t="s">
-        <v>1170</v>
+        <v>1177</v>
       </c>
       <c r="J124" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="K124" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
       <c r="L124" t="s">
-        <v>212</v>
+        <v>255</v>
       </c>
       <c r="M124" t="s">
-        <v>1171</v>
+        <v>1178</v>
       </c>
       <c r="N124" t="s">
         <v>28</v>
       </c>
       <c r="O124" t="s">
-        <v>1172</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="125" spans="1:15">
       <c r="A125">
         <v>5512</v>
       </c>
       <c r="B125" t="s">
-        <v>1173</v>
+        <v>1180</v>
       </c>
       <c r="C125" t="s">
-        <v>1174</v>
+        <v>1181</v>
       </c>
       <c r="D125" t="s">
-        <v>1175</v>
+        <v>1182</v>
       </c>
       <c r="E125" t="s">
-        <v>1176</v>
+        <v>1183</v>
       </c>
       <c r="F125" t="s">
-        <v>1177</v>
+        <v>1184</v>
       </c>
       <c r="G125" t="s">
-        <v>1178</v>
+        <v>1185</v>
       </c>
       <c r="H125" t="s">
-        <v>1179</v>
+        <v>1186</v>
       </c>
       <c r="I125" t="s">
-        <v>1180</v>
+        <v>1187</v>
       </c>
       <c r="J125" t="s">
         <v>24</v>
       </c>
       <c r="K125" t="s">
         <v>87</v>
       </c>
       <c r="L125" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M125" t="s">
-        <v>88</v>
+        <v>127</v>
       </c>
       <c r="N125" t="s">
         <v>28</v>
       </c>
       <c r="O125" t="s">
-        <v>1181</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="126" spans="1:15">
       <c r="A126">
         <v>5514</v>
       </c>
       <c r="B126" t="s">
-        <v>1182</v>
+        <v>1189</v>
       </c>
       <c r="C126" t="s">
-        <v>1183</v>
+        <v>1190</v>
       </c>
       <c r="D126" t="s">
-        <v>1184</v>
+        <v>1191</v>
       </c>
       <c r="E126" t="s">
-        <v>1185</v>
+        <v>1192</v>
       </c>
       <c r="F126" t="s">
-        <v>1186</v>
+        <v>1193</v>
       </c>
       <c r="G126" t="s">
-        <v>1187</v>
+        <v>1194</v>
       </c>
       <c r="H126" t="s">
-        <v>1188</v>
+        <v>1195</v>
       </c>
       <c r="I126" t="s">
-        <v>1189</v>
+        <v>1196</v>
       </c>
       <c r="J126" t="s">
         <v>24</v>
       </c>
       <c r="K126" t="s">
-        <v>1190</v>
+        <v>1197</v>
       </c>
       <c r="L126" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M126" t="s">
-        <v>1191</v>
+        <v>1198</v>
       </c>
       <c r="N126" t="s">
         <v>28</v>
       </c>
       <c r="O126" t="s">
-        <v>1192</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="127" spans="1:15">
       <c r="A127">
         <v>5516</v>
       </c>
       <c r="B127" t="s">
-        <v>1193</v>
+        <v>1200</v>
       </c>
       <c r="C127" t="s">
-        <v>1194</v>
+        <v>1201</v>
       </c>
       <c r="D127" t="s">
-        <v>1195</v>
+        <v>1202</v>
       </c>
       <c r="E127" t="s">
-        <v>1196</v>
+        <v>1203</v>
       </c>
       <c r="F127" t="s">
-        <v>1197</v>
+        <v>1204</v>
       </c>
       <c r="G127" t="s">
-        <v>1198</v>
+        <v>1205</v>
       </c>
       <c r="H127" t="s">
-        <v>1199</v>
+        <v>1206</v>
       </c>
       <c r="I127" t="s">
-        <v>1200</v>
+        <v>1207</v>
       </c>
       <c r="J127" t="s">
         <v>24</v>
       </c>
       <c r="K127" t="s">
         <v>25</v>
       </c>
       <c r="L127" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M127" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="N127" t="s">
         <v>28</v>
       </c>
       <c r="O127" t="s">
-        <v>1201</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="128" spans="1:15">
       <c r="A128">
         <v>5517</v>
       </c>
       <c r="B128" t="s">
-        <v>1202</v>
+        <v>1209</v>
       </c>
       <c r="C128" t="s">
-        <v>1203</v>
+        <v>1210</v>
       </c>
       <c r="D128" t="s">
-        <v>1204</v>
+        <v>1211</v>
       </c>
       <c r="E128" t="s">
-        <v>1205</v>
+        <v>1212</v>
       </c>
       <c r="F128" t="s">
-        <v>1206</v>
+        <v>1213</v>
       </c>
       <c r="G128" t="s">
-        <v>1207</v>
+        <v>1214</v>
       </c>
       <c r="H128" t="s">
-        <v>1208</v>
+        <v>1215</v>
       </c>
       <c r="I128" t="s">
-        <v>1209</v>
+        <v>1216</v>
       </c>
       <c r="J128" t="s">
         <v>24</v>
       </c>
       <c r="K128" t="s">
         <v>25</v>
       </c>
       <c r="L128" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M128" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="N128" t="s">
         <v>28</v>
       </c>
       <c r="O128" t="s">
-        <v>1210</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="129" spans="1:15">
       <c r="A129">
         <v>5518</v>
       </c>
       <c r="B129" t="s">
-        <v>1211</v>
+        <v>1218</v>
       </c>
       <c r="C129" t="s">
-        <v>1212</v>
+        <v>1219</v>
       </c>
       <c r="D129" t="s">
-        <v>1213</v>
+        <v>1220</v>
       </c>
       <c r="E129" t="s">
-        <v>1214</v>
+        <v>1221</v>
       </c>
       <c r="F129" t="s">
-        <v>1215</v>
+        <v>1222</v>
       </c>
       <c r="G129" t="s">
-        <v>1216</v>
+        <v>1223</v>
       </c>
       <c r="H129" t="s">
-        <v>1217</v>
+        <v>1224</v>
       </c>
       <c r="I129" t="s">
-        <v>1218</v>
+        <v>1225</v>
       </c>
       <c r="J129" t="s">
         <v>24</v>
       </c>
       <c r="K129" t="s">
         <v>25</v>
       </c>
       <c r="L129" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M129" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="N129" t="s">
         <v>28</v>
       </c>
       <c r="O129" t="s">
-        <v>1219</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="130" spans="1:15">
       <c r="A130">
         <v>5545</v>
       </c>
       <c r="B130" t="s">
-        <v>1220</v>
+        <v>1227</v>
       </c>
       <c r="C130" t="s">
-        <v>1221</v>
+        <v>1228</v>
       </c>
       <c r="D130" t="s">
-        <v>1222</v>
+        <v>1229</v>
       </c>
       <c r="E130" t="s">
-        <v>1223</v>
+        <v>1230</v>
       </c>
       <c r="F130" t="s">
-        <v>1224</v>
+        <v>1231</v>
       </c>
       <c r="G130" t="s">
-        <v>1225</v>
+        <v>1232</v>
       </c>
       <c r="H130" t="s">
-        <v>1226</v>
+        <v>1233</v>
       </c>
       <c r="I130" t="s">
-        <v>1227</v>
+        <v>1234</v>
       </c>
       <c r="J130" t="s">
         <v>24</v>
       </c>
       <c r="K130" t="s">
         <v>87</v>
       </c>
       <c r="L130" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M130" t="s">
-        <v>88</v>
+        <v>127</v>
       </c>
       <c r="N130" t="s">
         <v>28</v>
       </c>
       <c r="O130" t="s">
-        <v>1228</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="131" spans="1:15">
       <c r="A131">
         <v>5657</v>
       </c>
       <c r="B131" t="s">
-        <v>1229</v>
+        <v>1236</v>
       </c>
       <c r="C131" t="s">
-        <v>1230</v>
+        <v>1237</v>
       </c>
       <c r="D131" t="s">
-        <v>1231</v>
+        <v>1238</v>
       </c>
       <c r="E131" t="s">
-        <v>1232</v>
+        <v>1239</v>
       </c>
       <c r="F131" t="s">
-        <v>1233</v>
+        <v>1240</v>
       </c>
       <c r="G131" t="s">
-        <v>1234</v>
+        <v>1241</v>
       </c>
       <c r="H131" t="s">
-        <v>1235</v>
+        <v>1242</v>
       </c>
       <c r="I131" t="s">
-        <v>1236</v>
+        <v>1243</v>
       </c>
       <c r="J131" t="s">
         <v>24</v>
       </c>
       <c r="K131" t="s">
         <v>25</v>
       </c>
       <c r="L131" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M131" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="N131" t="s">
         <v>28</v>
       </c>
       <c r="O131" t="s">
-        <v>1237</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="132" spans="1:15">
       <c r="A132">
         <v>5733</v>
       </c>
       <c r="B132" t="s">
-        <v>1238</v>
+        <v>1245</v>
       </c>
       <c r="C132" t="s">
-        <v>1239</v>
+        <v>1246</v>
       </c>
       <c r="D132" t="s">
-        <v>1240</v>
+        <v>1247</v>
       </c>
       <c r="E132" t="s">
-        <v>1241</v>
+        <v>1248</v>
       </c>
       <c r="F132" t="s">
-        <v>1242</v>
+        <v>1249</v>
       </c>
       <c r="G132" t="s">
-        <v>1243</v>
+        <v>1250</v>
       </c>
       <c r="H132" t="s">
-        <v>1244</v>
+        <v>1251</v>
       </c>
       <c r="I132" t="s">
-        <v>1245</v>
+        <v>1252</v>
       </c>
       <c r="J132" t="s">
         <v>24</v>
       </c>
       <c r="K132" t="s">
         <v>67</v>
       </c>
       <c r="L132" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M132" t="s">
-        <v>68</v>
+        <v>351</v>
       </c>
       <c r="N132" t="s">
         <v>28</v>
       </c>
       <c r="O132" t="s">
-        <v>1246</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="133" spans="1:15">
       <c r="A133">
         <v>5792</v>
       </c>
       <c r="B133" t="s">
-        <v>1247</v>
+        <v>1254</v>
       </c>
       <c r="C133" t="s">
-        <v>1248</v>
+        <v>1255</v>
       </c>
       <c r="D133" t="s">
-        <v>1249</v>
+        <v>1256</v>
       </c>
       <c r="E133" t="s">
-        <v>1250</v>
+        <v>1257</v>
       </c>
       <c r="F133" t="s">
-        <v>1251</v>
+        <v>1258</v>
       </c>
       <c r="G133" t="s">
-        <v>1252</v>
+        <v>1259</v>
       </c>
       <c r="H133" t="s">
-        <v>1253</v>
+        <v>1260</v>
       </c>
       <c r="I133" t="s">
-        <v>1254</v>
+        <v>1261</v>
       </c>
       <c r="J133" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="K133" t="s">
-        <v>1255</v>
+        <v>1262</v>
       </c>
       <c r="L133" t="s">
-        <v>212</v>
+        <v>255</v>
       </c>
       <c r="M133" t="s">
-        <v>1256</v>
+        <v>1263</v>
       </c>
       <c r="N133" t="s">
         <v>28</v>
       </c>
       <c r="O133" t="s">
-        <v>1257</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="134" spans="1:15">
       <c r="A134">
         <v>5794</v>
       </c>
       <c r="B134" t="s">
-        <v>1258</v>
+        <v>1265</v>
       </c>
       <c r="C134" t="s">
-        <v>1259</v>
+        <v>1266</v>
       </c>
       <c r="D134" t="s">
-        <v>1260</v>
+        <v>1267</v>
       </c>
       <c r="E134" t="s">
-        <v>1261</v>
+        <v>1268</v>
       </c>
       <c r="F134" t="s">
-        <v>1262</v>
+        <v>1269</v>
       </c>
       <c r="G134" t="s">
-        <v>1263</v>
+        <v>1270</v>
       </c>
       <c r="H134" t="s">
-        <v>1264</v>
+        <v>1271</v>
       </c>
       <c r="I134" t="s">
-        <v>1265</v>
+        <v>1272</v>
       </c>
       <c r="J134" t="s">
         <v>24</v>
       </c>
       <c r="K134" t="s">
         <v>87</v>
       </c>
       <c r="L134" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M134" t="s">
-        <v>88</v>
+        <v>127</v>
       </c>
       <c r="N134" t="s">
         <v>28</v>
       </c>
       <c r="O134" t="s">
-        <v>1266</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="135" spans="1:15">
       <c r="A135">
         <v>5796</v>
       </c>
       <c r="B135" t="s">
-        <v>1267</v>
+        <v>1274</v>
       </c>
       <c r="C135" t="s">
-        <v>1268</v>
+        <v>1275</v>
       </c>
       <c r="D135" t="s">
-        <v>1269</v>
+        <v>1276</v>
       </c>
       <c r="E135" t="s">
-        <v>1270</v>
+        <v>1277</v>
       </c>
       <c r="F135" t="s">
-        <v>1271</v>
+        <v>1278</v>
       </c>
       <c r="G135" t="s">
-        <v>1272</v>
+        <v>1279</v>
       </c>
       <c r="H135" t="s">
-        <v>1273</v>
+        <v>1280</v>
       </c>
       <c r="I135" t="s">
-        <v>1274</v>
+        <v>1281</v>
       </c>
       <c r="J135" t="s">
         <v>24</v>
       </c>
       <c r="K135" t="s">
         <v>87</v>
       </c>
       <c r="L135" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M135" t="s">
-        <v>88</v>
+        <v>127</v>
       </c>
       <c r="N135" t="s">
         <v>28</v>
       </c>
       <c r="O135" t="s">
-        <v>1275</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="136" spans="1:15">
       <c r="A136">
         <v>5798</v>
       </c>
       <c r="B136" t="s">
-        <v>1276</v>
+        <v>1283</v>
       </c>
       <c r="C136" t="s">
-        <v>1277</v>
+        <v>1284</v>
       </c>
       <c r="D136" t="s">
-        <v>1278</v>
+        <v>1285</v>
       </c>
       <c r="E136" t="s">
-        <v>1279</v>
+        <v>1286</v>
       </c>
       <c r="F136" t="s">
-        <v>1280</v>
+        <v>1287</v>
       </c>
       <c r="G136" t="s">
-        <v>1281</v>
+        <v>1288</v>
       </c>
       <c r="H136" t="s">
-        <v>1282</v>
+        <v>1289</v>
       </c>
       <c r="I136" t="s">
-        <v>1283</v>
+        <v>1290</v>
       </c>
       <c r="J136" t="s">
         <v>24</v>
       </c>
       <c r="K136" t="s">
         <v>87</v>
       </c>
       <c r="L136" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M136" t="s">
-        <v>88</v>
+        <v>127</v>
       </c>
       <c r="N136" t="s">
         <v>28</v>
       </c>
       <c r="O136" t="s">
-        <v>1284</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="137" spans="1:15">
       <c r="A137">
         <v>5799</v>
       </c>
       <c r="B137" t="s">
-        <v>1285</v>
+        <v>1292</v>
       </c>
       <c r="C137" t="s">
-        <v>1286</v>
+        <v>1293</v>
       </c>
       <c r="D137" t="s">
-        <v>1287</v>
+        <v>1294</v>
       </c>
       <c r="E137" t="s">
-        <v>1288</v>
+        <v>1295</v>
       </c>
       <c r="F137" t="s">
-        <v>1289</v>
+        <v>1296</v>
       </c>
       <c r="G137" t="s">
-        <v>1290</v>
+        <v>1297</v>
       </c>
       <c r="H137" t="s">
-        <v>1291</v>
+        <v>1298</v>
       </c>
       <c r="I137" t="s">
-        <v>1292</v>
+        <v>1299</v>
       </c>
       <c r="J137" t="s">
         <v>24</v>
       </c>
       <c r="K137" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="L137" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M137" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="N137" t="s">
         <v>28</v>
       </c>
       <c r="O137" t="s">
-        <v>1293</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="138" spans="1:15">
       <c r="A138">
         <v>5803</v>
       </c>
       <c r="B138" t="s">
-        <v>1294</v>
+        <v>1301</v>
       </c>
       <c r="C138" t="s">
-        <v>1295</v>
+        <v>1302</v>
       </c>
       <c r="D138" t="s">
-        <v>1296</v>
+        <v>1303</v>
       </c>
       <c r="E138" t="s">
-        <v>1297</v>
+        <v>1304</v>
       </c>
       <c r="F138" t="s">
-        <v>1298</v>
+        <v>1305</v>
       </c>
       <c r="G138" t="s">
-        <v>1299</v>
+        <v>1306</v>
       </c>
       <c r="H138" t="s">
-        <v>1300</v>
+        <v>1307</v>
       </c>
       <c r="I138" t="s">
-        <v>1301</v>
+        <v>1308</v>
       </c>
       <c r="J138" t="s">
         <v>24</v>
       </c>
       <c r="K138" t="s">
         <v>25</v>
       </c>
       <c r="L138" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M138" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="N138" t="s">
         <v>28</v>
       </c>
       <c r="O138" t="s">
-        <v>1302</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="139" spans="1:15">
       <c r="A139">
         <v>5805</v>
       </c>
       <c r="B139" t="s">
-        <v>1303</v>
+        <v>1310</v>
       </c>
       <c r="C139" t="s">
-        <v>1304</v>
+        <v>1311</v>
       </c>
       <c r="D139" t="s">
-        <v>1305</v>
+        <v>1312</v>
       </c>
       <c r="E139" t="s">
-        <v>1306</v>
+        <v>1313</v>
       </c>
       <c r="F139" t="s">
-        <v>1307</v>
+        <v>1314</v>
       </c>
       <c r="G139" t="s">
-        <v>1308</v>
+        <v>1315</v>
       </c>
       <c r="H139" t="s">
-        <v>1309</v>
+        <v>1316</v>
       </c>
       <c r="I139" t="s">
-        <v>1310</v>
+        <v>1317</v>
       </c>
       <c r="J139" t="s">
         <v>24</v>
       </c>
       <c r="K139" t="s">
         <v>25</v>
       </c>
       <c r="L139" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M139" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="N139" t="s">
         <v>28</v>
       </c>
       <c r="O139" t="s">
-        <v>1311</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="140" spans="1:15">
       <c r="A140">
         <v>5811</v>
       </c>
       <c r="B140" t="s">
-        <v>1312</v>
+        <v>1319</v>
       </c>
       <c r="C140" t="s">
-        <v>1313</v>
+        <v>1320</v>
       </c>
       <c r="D140" t="s">
-        <v>1314</v>
+        <v>1321</v>
       </c>
       <c r="E140" t="s">
-        <v>1315</v>
+        <v>1322</v>
       </c>
       <c r="F140" t="s">
-        <v>1316</v>
+        <v>1323</v>
       </c>
       <c r="G140" t="s">
-        <v>1317</v>
+        <v>1324</v>
       </c>
       <c r="H140" t="s">
-        <v>1318</v>
+        <v>1325</v>
       </c>
       <c r="I140" t="s">
-        <v>1319</v>
+        <v>1326</v>
       </c>
       <c r="J140" t="s">
         <v>24</v>
       </c>
       <c r="K140" t="s">
         <v>25</v>
       </c>
       <c r="L140" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M140" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="N140" t="s">
         <v>28</v>
       </c>
       <c r="O140" t="s">
-        <v>1320</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="141" spans="1:15">
       <c r="A141">
         <v>5830</v>
       </c>
       <c r="B141" t="s">
-        <v>1321</v>
+        <v>1328</v>
       </c>
       <c r="C141" t="s">
-        <v>1322</v>
+        <v>1329</v>
       </c>
       <c r="D141" t="s">
-        <v>1323</v>
+        <v>1330</v>
       </c>
       <c r="E141" t="s">
-        <v>1324</v>
+        <v>1331</v>
       </c>
       <c r="F141" t="s">
-        <v>1325</v>
+        <v>1332</v>
       </c>
       <c r="G141" t="s">
-        <v>1326</v>
+        <v>1333</v>
       </c>
       <c r="H141" t="s">
-        <v>1327</v>
+        <v>1334</v>
       </c>
       <c r="I141" t="s">
-        <v>1328</v>
+        <v>1335</v>
       </c>
       <c r="J141" t="s">
         <v>24</v>
       </c>
       <c r="K141" t="s">
         <v>25</v>
       </c>
       <c r="L141" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M141" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="N141" t="s">
         <v>28</v>
       </c>
       <c r="O141" t="s">
-        <v>1329</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="142" spans="1:15">
       <c r="A142">
         <v>5866</v>
       </c>
       <c r="B142" t="s">
-        <v>1330</v>
+        <v>1337</v>
       </c>
       <c r="C142" t="s">
-        <v>1331</v>
+        <v>1338</v>
       </c>
       <c r="D142" t="s">
-        <v>1332</v>
+        <v>1339</v>
       </c>
       <c r="E142" t="s">
-        <v>1333</v>
+        <v>1340</v>
       </c>
       <c r="F142" t="s">
-        <v>1334</v>
+        <v>1341</v>
       </c>
       <c r="G142" t="s">
-        <v>1335</v>
+        <v>1342</v>
       </c>
       <c r="H142" t="s">
-        <v>1336</v>
+        <v>1343</v>
       </c>
       <c r="I142" t="s">
-        <v>1337</v>
+        <v>1344</v>
       </c>
       <c r="J142" t="s">
         <v>24</v>
       </c>
       <c r="K142" t="s">
         <v>25</v>
       </c>
       <c r="L142" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M142" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="N142" t="s">
         <v>28</v>
       </c>
       <c r="O142" t="s">
-        <v>1338</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="143" spans="1:15">
       <c r="A143">
         <v>5907</v>
       </c>
       <c r="B143" t="s">
-        <v>1339</v>
+        <v>1346</v>
       </c>
       <c r="C143" t="s">
-        <v>1340</v>
+        <v>1347</v>
       </c>
       <c r="D143" t="s">
-        <v>1341</v>
+        <v>1348</v>
       </c>
       <c r="E143" t="s">
-        <v>1342</v>
+        <v>1349</v>
       </c>
       <c r="F143" t="s">
-        <v>1343</v>
+        <v>1350</v>
       </c>
       <c r="G143" t="s">
-        <v>1344</v>
+        <v>1351</v>
       </c>
       <c r="H143" t="s">
-        <v>1345</v>
+        <v>1352</v>
       </c>
       <c r="I143" t="s">
-        <v>1346</v>
+        <v>1353</v>
       </c>
       <c r="J143" t="s">
         <v>24</v>
       </c>
       <c r="K143" t="s">
         <v>25</v>
       </c>
       <c r="L143" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M143" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="N143" t="s">
         <v>28</v>
       </c>
       <c r="O143" t="s">
-        <v>1347</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="144" spans="1:15">
       <c r="A144">
         <v>5913</v>
       </c>
       <c r="B144" t="s">
-        <v>1348</v>
+        <v>1355</v>
       </c>
       <c r="C144" t="s">
-        <v>1349</v>
+        <v>1356</v>
       </c>
       <c r="D144" t="s">
-        <v>1350</v>
+        <v>1357</v>
       </c>
       <c r="E144" t="s">
-        <v>1351</v>
+        <v>1358</v>
       </c>
       <c r="F144" t="s">
-        <v>1352</v>
+        <v>1359</v>
       </c>
       <c r="G144" t="s">
-        <v>1353</v>
+        <v>1360</v>
       </c>
       <c r="H144" t="s">
-        <v>1354</v>
+        <v>1361</v>
       </c>
       <c r="I144" t="s">
-        <v>1355</v>
+        <v>1362</v>
       </c>
       <c r="J144" t="s">
         <v>24</v>
       </c>
       <c r="K144" t="s">
         <v>67</v>
       </c>
       <c r="L144" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M144" t="s">
-        <v>68</v>
+        <v>351</v>
       </c>
       <c r="N144" t="s">
         <v>28</v>
       </c>
       <c r="O144" t="s">
-        <v>1356</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="145" spans="1:15">
       <c r="A145">
         <v>5932</v>
       </c>
       <c r="B145" t="s">
-        <v>1357</v>
+        <v>1364</v>
       </c>
       <c r="C145" t="s">
-        <v>1358</v>
+        <v>1365</v>
       </c>
       <c r="D145" t="s">
-        <v>1359</v>
+        <v>1366</v>
       </c>
       <c r="E145" t="s">
-        <v>1360</v>
+        <v>1367</v>
       </c>
       <c r="F145" t="s">
-        <v>1361</v>
+        <v>1368</v>
       </c>
       <c r="G145" t="s">
-        <v>1362</v>
+        <v>1369</v>
       </c>
       <c r="H145" t="s">
-        <v>1363</v>
+        <v>1370</v>
       </c>
       <c r="I145" t="s">
-        <v>1364</v>
+        <v>1371</v>
       </c>
       <c r="J145" t="s">
         <v>24</v>
       </c>
       <c r="K145" t="s">
         <v>87</v>
       </c>
       <c r="L145" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M145" t="s">
-        <v>88</v>
+        <v>127</v>
       </c>
       <c r="N145" t="s">
         <v>28</v>
       </c>
       <c r="O145" t="s">
-        <v>1365</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="146" spans="1:15">
       <c r="A146">
         <v>5934</v>
       </c>
       <c r="B146" t="s">
-        <v>1366</v>
+        <v>1373</v>
       </c>
       <c r="C146" t="s">
-        <v>1367</v>
+        <v>1374</v>
       </c>
       <c r="D146" t="s">
-        <v>1368</v>
+        <v>1375</v>
       </c>
       <c r="E146" t="s">
-        <v>1369</v>
+        <v>1376</v>
       </c>
       <c r="F146" t="s">
-        <v>1370</v>
+        <v>1377</v>
       </c>
       <c r="G146" t="s">
-        <v>1371</v>
+        <v>1378</v>
       </c>
       <c r="H146" t="s">
-        <v>1372</v>
+        <v>1379</v>
       </c>
       <c r="I146" t="s">
-        <v>1373</v>
+        <v>1380</v>
       </c>
       <c r="J146" t="s">
         <v>24</v>
       </c>
       <c r="K146" t="s">
         <v>87</v>
       </c>
       <c r="L146" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M146" t="s">
-        <v>88</v>
+        <v>127</v>
       </c>
       <c r="N146" t="s">
         <v>28</v>
       </c>
       <c r="O146" t="s">
-        <v>1374</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="147" spans="1:15">
       <c r="A147">
         <v>5953</v>
       </c>
       <c r="B147" t="s">
-        <v>1375</v>
+        <v>1382</v>
       </c>
       <c r="C147" t="s">
-        <v>1376</v>
+        <v>1383</v>
       </c>
       <c r="D147" t="s">
-        <v>1377</v>
+        <v>1384</v>
       </c>
       <c r="E147" t="s">
-        <v>1378</v>
+        <v>1385</v>
       </c>
       <c r="F147" t="s">
-        <v>1379</v>
+        <v>1386</v>
       </c>
       <c r="G147" t="s">
-        <v>1380</v>
+        <v>1387</v>
       </c>
       <c r="H147" t="s">
-        <v>1381</v>
+        <v>1388</v>
       </c>
       <c r="I147" t="s">
-        <v>1382</v>
+        <v>1389</v>
       </c>
       <c r="J147" t="s">
         <v>24</v>
       </c>
       <c r="K147" t="s">
         <v>25</v>
       </c>
       <c r="L147" t="s">
         <v>26</v>
       </c>
       <c r="M147" t="s">
         <v>27</v>
       </c>
       <c r="N147" t="s">
         <v>28</v>
       </c>
       <c r="O147" t="s">
-        <v>1383</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="148" spans="1:15">
       <c r="A148">
         <v>5981</v>
       </c>
       <c r="B148" t="s">
-        <v>1384</v>
+        <v>1391</v>
       </c>
       <c r="C148" t="s">
-        <v>1385</v>
+        <v>1392</v>
       </c>
       <c r="D148" t="s">
-        <v>1386</v>
+        <v>1393</v>
       </c>
       <c r="E148" t="s">
-        <v>1387</v>
+        <v>1394</v>
       </c>
       <c r="F148" t="s">
-        <v>1388</v>
+        <v>1395</v>
       </c>
       <c r="G148" t="s">
-        <v>1389</v>
+        <v>1396</v>
       </c>
       <c r="H148" t="s">
-        <v>1390</v>
+        <v>1397</v>
       </c>
       <c r="I148" t="s">
-        <v>1391</v>
+        <v>1398</v>
       </c>
       <c r="J148" t="s">
         <v>24</v>
       </c>
       <c r="K148" t="s">
-        <v>1392</v>
+        <v>1399</v>
       </c>
       <c r="L148" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M148" t="s">
-        <v>1393</v>
+        <v>1400</v>
       </c>
       <c r="N148" t="s">
         <v>28</v>
       </c>
       <c r="O148" t="s">
-        <v>1394</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="149" spans="1:15">
       <c r="A149">
         <v>5986</v>
       </c>
       <c r="B149" t="s">
-        <v>1395</v>
+        <v>1402</v>
       </c>
       <c r="C149" t="s">
-        <v>1396</v>
+        <v>1403</v>
       </c>
       <c r="D149" t="s">
-        <v>1397</v>
+        <v>1404</v>
       </c>
       <c r="E149" t="s">
-        <v>1398</v>
+        <v>1405</v>
       </c>
       <c r="F149" t="s">
-        <v>1399</v>
+        <v>1406</v>
       </c>
       <c r="G149" t="s">
-        <v>1400</v>
+        <v>1407</v>
       </c>
       <c r="H149" t="s">
-        <v>1401</v>
+        <v>1408</v>
       </c>
       <c r="I149" t="s">
-        <v>1402</v>
+        <v>1409</v>
       </c>
       <c r="J149" t="s">
         <v>24</v>
       </c>
       <c r="K149" t="s">
         <v>87</v>
       </c>
       <c r="L149" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M149" t="s">
-        <v>88</v>
+        <v>127</v>
       </c>
       <c r="N149" t="s">
         <v>28</v>
       </c>
       <c r="O149" t="s">
-        <v>1403</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="150" spans="1:15">
       <c r="A150">
         <v>5989</v>
       </c>
       <c r="B150" t="s">
-        <v>1404</v>
+        <v>1411</v>
       </c>
       <c r="C150" t="s">
-        <v>1405</v>
+        <v>1412</v>
       </c>
       <c r="D150" t="s">
-        <v>1406</v>
+        <v>1413</v>
       </c>
       <c r="E150" t="s">
-        <v>1407</v>
+        <v>1414</v>
       </c>
       <c r="F150" t="s">
-        <v>1408</v>
+        <v>1415</v>
       </c>
       <c r="G150" t="s">
-        <v>1409</v>
+        <v>1416</v>
       </c>
       <c r="H150" t="s">
-        <v>1410</v>
+        <v>1417</v>
       </c>
       <c r="I150" t="s">
-        <v>1411</v>
+        <v>1418</v>
       </c>
       <c r="J150" t="s">
         <v>24</v>
       </c>
       <c r="K150" t="s">
-        <v>889</v>
+        <v>896</v>
       </c>
       <c r="L150" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M150" t="s">
-        <v>890</v>
+        <v>897</v>
       </c>
       <c r="N150" t="s">
         <v>28</v>
       </c>
       <c r="O150" t="s">
-        <v>1412</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="151" spans="1:15">
       <c r="A151">
         <v>6021</v>
       </c>
       <c r="B151" t="s">
-        <v>1413</v>
+        <v>1420</v>
       </c>
       <c r="C151" t="s">
-        <v>1414</v>
+        <v>1421</v>
       </c>
       <c r="D151" t="s">
-        <v>1415</v>
+        <v>1422</v>
       </c>
       <c r="E151" t="s">
-        <v>1416</v>
+        <v>1423</v>
       </c>
       <c r="F151" t="s">
-        <v>1417</v>
+        <v>1424</v>
       </c>
       <c r="G151" t="s">
-        <v>1418</v>
+        <v>1425</v>
       </c>
       <c r="H151" t="s">
-        <v>1419</v>
+        <v>1426</v>
       </c>
       <c r="I151" t="s">
-        <v>1420</v>
+        <v>1427</v>
       </c>
       <c r="J151" t="s">
         <v>24</v>
       </c>
       <c r="K151" t="s">
         <v>25</v>
       </c>
       <c r="L151" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M151" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="N151" t="s">
         <v>28</v>
       </c>
       <c r="O151" t="s">
-        <v>1421</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="152" spans="1:15">
       <c r="A152">
         <v>6049</v>
       </c>
       <c r="B152" t="s">
-        <v>1422</v>
+        <v>1429</v>
       </c>
       <c r="C152" t="s">
-        <v>1423</v>
+        <v>1430</v>
       </c>
       <c r="D152" t="s">
-        <v>1424</v>
+        <v>1431</v>
       </c>
       <c r="E152" t="s">
-        <v>1425</v>
+        <v>1432</v>
       </c>
       <c r="F152" t="s">
-        <v>1426</v>
+        <v>1433</v>
       </c>
       <c r="G152" t="s">
-        <v>1427</v>
+        <v>1434</v>
       </c>
       <c r="H152" t="s">
-        <v>1428</v>
+        <v>1435</v>
       </c>
       <c r="I152" t="s">
-        <v>1429</v>
+        <v>1436</v>
       </c>
       <c r="J152" t="s">
-        <v>1430</v>
+        <v>1437</v>
       </c>
       <c r="K152" t="s">
-        <v>1431</v>
+        <v>1438</v>
       </c>
       <c r="L152" t="s">
-        <v>1432</v>
+        <v>1439</v>
       </c>
       <c r="M152" t="s">
-        <v>1433</v>
+        <v>1440</v>
       </c>
       <c r="N152" t="s">
         <v>28</v>
       </c>
       <c r="O152" t="s">
-        <v>1434</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="153" spans="1:15">
       <c r="A153">
         <v>6180</v>
       </c>
       <c r="B153" t="s">
-        <v>1435</v>
+        <v>1442</v>
       </c>
       <c r="C153" t="s">
-        <v>1436</v>
+        <v>1443</v>
       </c>
       <c r="D153" t="s">
-        <v>1437</v>
+        <v>1444</v>
       </c>
       <c r="E153" t="s">
-        <v>1438</v>
+        <v>1445</v>
       </c>
       <c r="F153" t="s">
-        <v>1439</v>
+        <v>1446</v>
       </c>
       <c r="G153" t="s">
-        <v>1440</v>
+        <v>1447</v>
       </c>
       <c r="H153" t="s">
-        <v>1441</v>
+        <v>1448</v>
       </c>
       <c r="I153" t="s">
-        <v>1442</v>
+        <v>1449</v>
       </c>
       <c r="J153" t="s">
         <v>24</v>
       </c>
       <c r="K153" t="s">
         <v>25</v>
       </c>
       <c r="L153" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M153" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="N153" t="s">
         <v>28</v>
       </c>
       <c r="O153" t="s">
-        <v>1443</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="154" spans="1:15">
       <c r="A154">
         <v>6203</v>
       </c>
       <c r="B154" t="s">
-        <v>1444</v>
+        <v>1451</v>
       </c>
       <c r="C154" t="s">
-        <v>1445</v>
+        <v>1452</v>
       </c>
       <c r="D154" t="s">
-        <v>1446</v>
+        <v>1453</v>
       </c>
       <c r="E154" t="s">
-        <v>1447</v>
+        <v>1454</v>
       </c>
       <c r="F154" t="s">
-        <v>1448</v>
+        <v>1455</v>
       </c>
       <c r="G154" t="s">
-        <v>1449</v>
+        <v>1456</v>
       </c>
       <c r="H154" t="s">
-        <v>1450</v>
+        <v>1457</v>
       </c>
       <c r="I154" t="s">
-        <v>1451</v>
+        <v>1458</v>
       </c>
       <c r="J154" t="s">
         <v>24</v>
       </c>
       <c r="K154" t="s">
         <v>87</v>
       </c>
       <c r="L154" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M154" t="s">
-        <v>88</v>
+        <v>127</v>
       </c>
       <c r="N154" t="s">
         <v>28</v>
       </c>
       <c r="O154" t="s">
-        <v>1452</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="155" spans="1:15">
       <c r="A155">
         <v>6208</v>
       </c>
       <c r="B155" t="s">
-        <v>1453</v>
+        <v>1460</v>
       </c>
       <c r="C155" t="s">
-        <v>1454</v>
+        <v>1461</v>
       </c>
       <c r="D155" t="s">
-        <v>1455</v>
+        <v>1462</v>
       </c>
       <c r="E155" t="s">
-        <v>1456</v>
+        <v>1463</v>
       </c>
       <c r="F155" t="s">
-        <v>1457</v>
+        <v>1464</v>
       </c>
       <c r="G155" t="s">
-        <v>1458</v>
+        <v>1465</v>
       </c>
       <c r="H155" t="s">
-        <v>1459</v>
+        <v>1466</v>
       </c>
       <c r="I155" t="s">
-        <v>1460</v>
+        <v>1467</v>
       </c>
       <c r="J155" t="s">
         <v>24</v>
       </c>
       <c r="K155" t="s">
         <v>87</v>
       </c>
       <c r="L155" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M155" t="s">
-        <v>88</v>
+        <v>127</v>
       </c>
       <c r="N155" t="s">
         <v>28</v>
       </c>
       <c r="O155" t="s">
-        <v>1461</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="156" spans="1:15">
       <c r="A156">
         <v>6211</v>
       </c>
       <c r="B156" t="s">
-        <v>1462</v>
+        <v>1469</v>
       </c>
       <c r="C156" t="s">
-        <v>1463</v>
+        <v>1470</v>
       </c>
       <c r="D156" t="s">
-        <v>1464</v>
+        <v>1471</v>
       </c>
       <c r="E156" t="s">
-        <v>1465</v>
+        <v>1472</v>
       </c>
       <c r="F156" t="s">
-        <v>1466</v>
+        <v>1473</v>
       </c>
       <c r="G156" t="s">
-        <v>1467</v>
+        <v>1474</v>
       </c>
       <c r="H156" t="s">
-        <v>1468</v>
+        <v>1475</v>
       </c>
       <c r="I156" t="s">
-        <v>1469</v>
+        <v>1476</v>
       </c>
       <c r="J156" t="s">
         <v>24</v>
       </c>
       <c r="K156" t="s">
         <v>87</v>
       </c>
       <c r="L156" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M156" t="s">
-        <v>88</v>
+        <v>127</v>
       </c>
       <c r="N156" t="s">
         <v>28</v>
       </c>
       <c r="O156" t="s">
-        <v>1470</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="157" spans="1:15">
       <c r="A157">
         <v>6255</v>
       </c>
       <c r="B157" t="s">
-        <v>1471</v>
+        <v>1478</v>
       </c>
       <c r="C157" t="s">
-        <v>1472</v>
+        <v>1479</v>
       </c>
       <c r="D157" t="s">
-        <v>1473</v>
+        <v>1480</v>
       </c>
       <c r="E157" t="s">
-        <v>1474</v>
+        <v>1481</v>
       </c>
       <c r="F157" t="s">
-        <v>1475</v>
+        <v>1482</v>
       </c>
       <c r="G157" t="s">
-        <v>1476</v>
+        <v>1483</v>
       </c>
       <c r="H157" t="s">
-        <v>1477</v>
+        <v>1484</v>
       </c>
       <c r="I157" t="s">
-        <v>1478</v>
+        <v>1485</v>
       </c>
       <c r="J157" t="s">
         <v>24</v>
       </c>
       <c r="K157" t="s">
-        <v>1479</v>
+        <v>1486</v>
       </c>
       <c r="L157" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M157" t="s">
-        <v>1480</v>
+        <v>1487</v>
       </c>
       <c r="N157" t="s">
         <v>28</v>
       </c>
       <c r="O157" t="s">
-        <v>1481</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="158" spans="1:15">
       <c r="A158">
         <v>6261</v>
       </c>
       <c r="B158" t="s">
-        <v>1482</v>
+        <v>1489</v>
       </c>
       <c r="C158" t="s">
-        <v>1483</v>
+        <v>1490</v>
       </c>
       <c r="D158" t="s">
-        <v>1484</v>
+        <v>1491</v>
       </c>
       <c r="E158" t="s">
-        <v>1485</v>
+        <v>1492</v>
       </c>
       <c r="F158" t="s">
-        <v>1486</v>
+        <v>1493</v>
       </c>
       <c r="G158" t="s">
-        <v>1487</v>
+        <v>1494</v>
       </c>
       <c r="H158" t="s">
-        <v>1488</v>
+        <v>1495</v>
       </c>
       <c r="I158" t="s">
-        <v>1489</v>
+        <v>1496</v>
       </c>
       <c r="J158" t="s">
         <v>24</v>
       </c>
       <c r="K158" t="s">
         <v>67</v>
       </c>
       <c r="L158" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M158" t="s">
-        <v>68</v>
+        <v>351</v>
       </c>
       <c r="N158" t="s">
         <v>28</v>
       </c>
       <c r="O158" t="s">
-        <v>1490</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="159" spans="1:15">
       <c r="A159">
         <v>6263</v>
       </c>
       <c r="B159" t="s">
-        <v>1491</v>
+        <v>1498</v>
       </c>
       <c r="C159" t="s">
-        <v>1492</v>
+        <v>1499</v>
       </c>
       <c r="D159" t="s">
-        <v>1493</v>
+        <v>1500</v>
       </c>
       <c r="E159" t="s">
-        <v>1494</v>
+        <v>1501</v>
       </c>
       <c r="F159" t="s">
-        <v>1495</v>
+        <v>1502</v>
       </c>
       <c r="G159" t="s">
-        <v>1496</v>
+        <v>1503</v>
       </c>
       <c r="H159" t="s">
-        <v>1497</v>
+        <v>1504</v>
       </c>
       <c r="I159" t="s">
-        <v>1498</v>
+        <v>1505</v>
       </c>
       <c r="J159" t="s">
         <v>24</v>
       </c>
       <c r="K159" t="s">
         <v>87</v>
       </c>
       <c r="L159" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M159" t="s">
-        <v>88</v>
+        <v>127</v>
       </c>
       <c r="N159" t="s">
         <v>28</v>
       </c>
       <c r="O159" t="s">
-        <v>1499</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="160" spans="1:15">
       <c r="A160">
         <v>6274</v>
       </c>
       <c r="B160" t="s">
-        <v>1500</v>
+        <v>1507</v>
       </c>
       <c r="C160" t="s">
-        <v>1501</v>
+        <v>1508</v>
       </c>
       <c r="D160" t="s">
-        <v>1502</v>
+        <v>1509</v>
       </c>
       <c r="E160" t="s">
-        <v>1503</v>
+        <v>1510</v>
       </c>
       <c r="F160" t="s">
-        <v>1504</v>
+        <v>1511</v>
       </c>
       <c r="G160" t="s">
-        <v>1505</v>
+        <v>1512</v>
       </c>
       <c r="H160" t="s">
-        <v>1506</v>
+        <v>1513</v>
       </c>
       <c r="I160" t="s">
-        <v>1507</v>
+        <v>1514</v>
       </c>
       <c r="J160" t="s">
         <v>24</v>
       </c>
       <c r="K160" t="s">
         <v>25</v>
       </c>
       <c r="L160" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M160" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="N160" t="s">
         <v>28</v>
       </c>
       <c r="O160" t="s">
-        <v>1508</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="161" spans="1:15">
       <c r="A161">
         <v>6275</v>
       </c>
       <c r="B161" t="s">
-        <v>1509</v>
+        <v>1516</v>
       </c>
       <c r="C161" t="s">
-        <v>1510</v>
+        <v>1517</v>
       </c>
       <c r="D161" t="s">
-        <v>1511</v>
+        <v>1518</v>
       </c>
       <c r="E161" t="s">
-        <v>1512</v>
+        <v>1519</v>
       </c>
       <c r="F161" t="s">
-        <v>1513</v>
+        <v>1520</v>
       </c>
       <c r="G161" t="s">
-        <v>1514</v>
+        <v>1521</v>
       </c>
       <c r="H161" t="s">
-        <v>1515</v>
+        <v>1522</v>
       </c>
       <c r="I161" t="s">
-        <v>1516</v>
+        <v>1523</v>
       </c>
       <c r="J161" t="s">
         <v>24</v>
       </c>
       <c r="K161" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="L161" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M161" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="N161" t="s">
         <v>28</v>
       </c>
       <c r="O161" t="s">
-        <v>1517</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="162" spans="1:15">
       <c r="A162">
         <v>6337</v>
       </c>
       <c r="B162" t="s">
-        <v>1518</v>
+        <v>1525</v>
       </c>
       <c r="C162" t="s">
-        <v>1519</v>
+        <v>1526</v>
       </c>
       <c r="D162" t="s">
-        <v>1520</v>
+        <v>1527</v>
       </c>
       <c r="E162" t="s">
-        <v>1521</v>
+        <v>1528</v>
       </c>
       <c r="F162" t="s">
-        <v>1522</v>
+        <v>1529</v>
       </c>
       <c r="G162" t="s">
-        <v>1523</v>
+        <v>1530</v>
       </c>
       <c r="H162" t="s">
-        <v>1524</v>
+        <v>1531</v>
       </c>
       <c r="I162" t="s">
-        <v>1525</v>
+        <v>1532</v>
       </c>
       <c r="J162" t="s">
         <v>24</v>
       </c>
       <c r="K162" t="s">
         <v>67</v>
       </c>
       <c r="L162" t="s">
         <v>26</v>
       </c>
       <c r="M162" t="s">
         <v>68</v>
       </c>
       <c r="N162" t="s">
         <v>28</v>
       </c>
       <c r="O162" t="s">
-        <v>1526</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="163" spans="1:15">
       <c r="A163">
         <v>6460</v>
       </c>
       <c r="B163" t="s">
-        <v>1527</v>
+        <v>1534</v>
       </c>
       <c r="C163" t="s">
-        <v>1528</v>
+        <v>1535</v>
       </c>
       <c r="D163" t="s">
-        <v>1529</v>
+        <v>1536</v>
       </c>
       <c r="E163" t="s">
-        <v>1530</v>
+        <v>1537</v>
       </c>
       <c r="F163" t="s">
-        <v>1531</v>
+        <v>1538</v>
       </c>
       <c r="G163" t="s">
-        <v>1532</v>
+        <v>1539</v>
       </c>
       <c r="H163" t="s">
-        <v>1533</v>
+        <v>1540</v>
       </c>
       <c r="I163" t="s">
-        <v>1534</v>
+        <v>1541</v>
       </c>
       <c r="J163" t="s">
         <v>24</v>
       </c>
       <c r="K163" t="s">
         <v>25</v>
       </c>
       <c r="L163" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M163" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="N163" t="s">
         <v>28</v>
       </c>
       <c r="O163" t="s">
-        <v>1535</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="164" spans="1:15">
       <c r="A164">
         <v>6468</v>
       </c>
       <c r="B164" t="s">
-        <v>1536</v>
+        <v>1543</v>
       </c>
       <c r="C164" t="s">
-        <v>1537</v>
+        <v>1544</v>
       </c>
       <c r="D164" t="s">
-        <v>1538</v>
+        <v>1545</v>
       </c>
       <c r="E164" t="s">
-        <v>1539</v>
+        <v>1546</v>
       </c>
       <c r="F164" t="s">
-        <v>1540</v>
+        <v>1547</v>
       </c>
       <c r="G164" t="s">
-        <v>1541</v>
+        <v>1548</v>
       </c>
       <c r="H164" t="s">
-        <v>1542</v>
+        <v>1549</v>
       </c>
       <c r="I164" t="s">
-        <v>1543</v>
+        <v>1550</v>
       </c>
       <c r="J164" t="s">
         <v>24</v>
       </c>
       <c r="K164" t="s">
         <v>25</v>
       </c>
       <c r="L164" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M164" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="N164" t="s">
         <v>28</v>
       </c>
       <c r="O164" t="s">
-        <v>1544</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="165" spans="1:15">
       <c r="A165">
         <v>6761</v>
       </c>
       <c r="B165" t="s">
-        <v>1545</v>
+        <v>1552</v>
       </c>
       <c r="C165" t="s">
-        <v>1546</v>
+        <v>1553</v>
       </c>
       <c r="D165" t="s">
-        <v>1547</v>
+        <v>1554</v>
       </c>
       <c r="E165" t="s">
-        <v>1548</v>
+        <v>1555</v>
       </c>
       <c r="F165" t="s">
-        <v>1549</v>
+        <v>1556</v>
       </c>
       <c r="G165" t="s">
-        <v>1550</v>
+        <v>1557</v>
       </c>
       <c r="H165" t="s">
-        <v>1551</v>
+        <v>1558</v>
       </c>
       <c r="I165" t="s">
-        <v>1552</v>
+        <v>1559</v>
       </c>
       <c r="J165" t="s">
         <v>24</v>
       </c>
       <c r="K165" t="s">
         <v>25</v>
       </c>
       <c r="L165" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M165" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="N165" t="s">
         <v>28</v>
       </c>
       <c r="O165" t="s">
-        <v>1553</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="166" spans="1:15">
       <c r="A166">
         <v>6763</v>
       </c>
       <c r="B166" t="s">
-        <v>1554</v>
+        <v>1561</v>
       </c>
       <c r="C166" t="s">
-        <v>1555</v>
+        <v>1562</v>
       </c>
       <c r="D166" t="s">
-        <v>1556</v>
+        <v>1563</v>
       </c>
       <c r="E166" t="s">
-        <v>1557</v>
+        <v>1564</v>
       </c>
       <c r="F166" t="s">
-        <v>1558</v>
+        <v>1565</v>
       </c>
       <c r="G166" t="s">
-        <v>1559</v>
+        <v>1566</v>
       </c>
       <c r="H166" t="s">
-        <v>1560</v>
+        <v>1567</v>
       </c>
       <c r="I166" t="s">
-        <v>1561</v>
+        <v>1568</v>
       </c>
       <c r="J166" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="K166" t="s">
-        <v>1562</v>
+        <v>1569</v>
       </c>
       <c r="L166" t="s">
-        <v>212</v>
+        <v>255</v>
       </c>
       <c r="M166" t="s">
-        <v>1191</v>
+        <v>1198</v>
       </c>
       <c r="N166" t="s">
         <v>28</v>
       </c>
       <c r="O166" t="s">
-        <v>1563</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="167" spans="1:15">
       <c r="A167">
         <v>6765</v>
       </c>
       <c r="B167" t="s">
-        <v>1564</v>
+        <v>1571</v>
       </c>
       <c r="C167" t="s">
-        <v>1565</v>
+        <v>1572</v>
       </c>
       <c r="D167" t="s">
-        <v>1566</v>
+        <v>1573</v>
       </c>
       <c r="E167" t="s">
-        <v>1567</v>
+        <v>1574</v>
       </c>
       <c r="F167" t="s">
-        <v>1568</v>
+        <v>1575</v>
       </c>
       <c r="G167" t="s">
-        <v>1569</v>
+        <v>1576</v>
       </c>
       <c r="H167" t="s">
-        <v>1570</v>
+        <v>1577</v>
       </c>
       <c r="I167" t="s">
-        <v>1571</v>
+        <v>1578</v>
       </c>
       <c r="J167" t="s">
         <v>24</v>
       </c>
       <c r="K167" t="s">
         <v>87</v>
       </c>
       <c r="L167" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M167" t="s">
-        <v>88</v>
+        <v>127</v>
       </c>
       <c r="N167" t="s">
         <v>28</v>
       </c>
       <c r="O167" t="s">
-        <v>1572</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="168" spans="1:15">
       <c r="A168">
         <v>8265</v>
       </c>
       <c r="B168" t="s">
-        <v>1573</v>
+        <v>1580</v>
       </c>
       <c r="C168" t="s">
-        <v>1574</v>
+        <v>1581</v>
       </c>
       <c r="D168" t="s">
-        <v>1575</v>
+        <v>1582</v>
       </c>
       <c r="E168" t="s">
-        <v>1576</v>
+        <v>1583</v>
       </c>
       <c r="F168" t="s">
-        <v>1577</v>
+        <v>1584</v>
       </c>
       <c r="G168" t="s">
-        <v>1578</v>
+        <v>1585</v>
       </c>
       <c r="H168" t="s">
-        <v>1579</v>
+        <v>1586</v>
       </c>
       <c r="I168" t="s">
-        <v>1580</v>
+        <v>1587</v>
       </c>
       <c r="J168" t="s">
         <v>24</v>
       </c>
       <c r="K168" t="s">
-        <v>1581</v>
+        <v>1588</v>
       </c>
       <c r="L168" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M168" t="s">
-        <v>88</v>
+        <v>127</v>
       </c>
       <c r="N168" t="s">
         <v>28</v>
       </c>
       <c r="O168" t="s">
-        <v>1582</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="169" spans="1:15">
       <c r="A169">
         <v>8289</v>
       </c>
       <c r="B169" t="s">
-        <v>1583</v>
+        <v>1590</v>
       </c>
       <c r="C169" t="s">
-        <v>1584</v>
+        <v>1591</v>
       </c>
       <c r="D169" t="s">
-        <v>1585</v>
+        <v>1592</v>
       </c>
       <c r="E169" t="s">
-        <v>1586</v>
+        <v>1593</v>
       </c>
       <c r="F169" t="s">
-        <v>1587</v>
+        <v>1594</v>
       </c>
       <c r="G169" t="s">
-        <v>1588</v>
+        <v>1595</v>
       </c>
       <c r="H169" t="s">
-        <v>1589</v>
+        <v>1596</v>
       </c>
       <c r="I169" t="s">
-        <v>1590</v>
+        <v>1597</v>
       </c>
       <c r="J169" t="s">
         <v>24</v>
       </c>
       <c r="K169" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="L169" t="s">
         <v>26</v>
       </c>
       <c r="M169" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="N169" t="s">
         <v>28</v>
       </c>
       <c r="O169" t="s">
-        <v>1591</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="170" spans="1:15">
       <c r="A170">
         <v>8402</v>
       </c>
       <c r="B170" t="s">
-        <v>1592</v>
+        <v>1599</v>
       </c>
       <c r="C170" t="s">
-        <v>1593</v>
+        <v>1600</v>
       </c>
       <c r="D170" t="s">
-        <v>1594</v>
+        <v>1601</v>
       </c>
       <c r="E170" t="s">
-        <v>1595</v>
+        <v>1602</v>
       </c>
       <c r="F170" t="s">
-        <v>1596</v>
+        <v>1603</v>
       </c>
       <c r="G170" t="s">
-        <v>1597</v>
+        <v>1604</v>
       </c>
       <c r="H170" t="s">
-        <v>1598</v>
+        <v>1605</v>
       </c>
       <c r="I170" t="s">
-        <v>1599</v>
+        <v>1606</v>
       </c>
       <c r="J170" t="s">
         <v>24</v>
       </c>
       <c r="K170" t="s">
-        <v>1600</v>
+        <v>1607</v>
       </c>
       <c r="L170" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M170" t="s">
-        <v>1601</v>
+        <v>1608</v>
       </c>
       <c r="N170" t="s">
         <v>28</v>
       </c>
       <c r="O170" t="s">
-        <v>1602</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="171" spans="1:15">
       <c r="A171">
         <v>8914</v>
       </c>
       <c r="B171" t="s">
-        <v>1603</v>
+        <v>1610</v>
       </c>
       <c r="C171" t="s">
-        <v>1604</v>
+        <v>1611</v>
       </c>
       <c r="D171" t="s">
-        <v>1605</v>
+        <v>1612</v>
       </c>
       <c r="E171" t="s">
-        <v>1606</v>
+        <v>1613</v>
       </c>
       <c r="F171" t="s">
-        <v>1607</v>
+        <v>1614</v>
       </c>
       <c r="G171" t="s">
-        <v>1608</v>
+        <v>1615</v>
       </c>
       <c r="H171" t="s">
-        <v>1609</v>
+        <v>1616</v>
       </c>
       <c r="I171" t="s">
-        <v>1610</v>
+        <v>1617</v>
       </c>
       <c r="J171" t="s">
         <v>24</v>
       </c>
       <c r="K171" t="s">
         <v>25</v>
       </c>
       <c r="L171" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M171" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="N171" t="s">
         <v>28</v>
       </c>
       <c r="O171" t="s">
-        <v>1611</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="172" spans="1:15">
       <c r="A172">
         <v>8918</v>
       </c>
       <c r="B172" t="s">
-        <v>1612</v>
+        <v>1619</v>
       </c>
       <c r="C172" t="s">
-        <v>1613</v>
+        <v>1620</v>
       </c>
       <c r="D172" t="s">
-        <v>1614</v>
+        <v>1621</v>
       </c>
       <c r="E172" t="s">
-        <v>1615</v>
+        <v>1622</v>
       </c>
       <c r="F172" t="s">
-        <v>1616</v>
+        <v>1623</v>
       </c>
       <c r="G172" t="s">
-        <v>1617</v>
+        <v>1624</v>
       </c>
       <c r="H172" t="s">
-        <v>1618</v>
+        <v>1625</v>
       </c>
       <c r="I172" t="s">
-        <v>1619</v>
+        <v>1626</v>
       </c>
       <c r="J172" t="s">
         <v>24</v>
       </c>
       <c r="K172" t="s">
-        <v>1620</v>
+        <v>1627</v>
       </c>
       <c r="L172" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M172" t="s">
-        <v>1621</v>
+        <v>1628</v>
       </c>
       <c r="N172" t="s">
         <v>28</v>
       </c>
       <c r="O172" t="s">
-        <v>1622</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="173" spans="1:15">
       <c r="A173">
         <v>8945</v>
       </c>
       <c r="B173" t="s">
-        <v>1623</v>
+        <v>1630</v>
       </c>
       <c r="C173" t="s">
-        <v>1624</v>
+        <v>1631</v>
       </c>
       <c r="D173" t="s">
-        <v>1625</v>
+        <v>1632</v>
       </c>
       <c r="E173" t="s">
-        <v>1626</v>
+        <v>1633</v>
       </c>
       <c r="F173" t="s">
-        <v>1627</v>
+        <v>1634</v>
       </c>
       <c r="G173" t="s">
-        <v>1628</v>
+        <v>1635</v>
       </c>
       <c r="H173" t="s">
-        <v>1629</v>
+        <v>1636</v>
       </c>
       <c r="I173" t="s">
-        <v>1630</v>
+        <v>1637</v>
       </c>
       <c r="J173" t="s">
         <v>24</v>
       </c>
       <c r="K173" t="s">
         <v>67</v>
       </c>
       <c r="L173" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M173" t="s">
-        <v>68</v>
+        <v>351</v>
       </c>
       <c r="N173" t="s">
         <v>28</v>
       </c>
       <c r="O173" t="s">
-        <v>1631</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="174" spans="1:15">
       <c r="A174">
         <v>10044</v>
       </c>
       <c r="B174" t="s">
-        <v>1632</v>
+        <v>1639</v>
       </c>
       <c r="C174" t="s">
-        <v>1633</v>
+        <v>1640</v>
       </c>
       <c r="D174" t="s">
-        <v>1634</v>
+        <v>1641</v>
       </c>
       <c r="E174" t="s">
-        <v>1635</v>
+        <v>1642</v>
       </c>
       <c r="F174" t="s">
-        <v>1636</v>
+        <v>1643</v>
       </c>
       <c r="G174" t="s">
-        <v>1637</v>
+        <v>1644</v>
       </c>
       <c r="H174" t="s">
-        <v>1638</v>
+        <v>1645</v>
       </c>
       <c r="I174" t="s">
-        <v>1639</v>
+        <v>1646</v>
       </c>
       <c r="J174" t="s">
         <v>24</v>
       </c>
       <c r="K174" t="s">
-        <v>755</v>
+        <v>761</v>
       </c>
       <c r="L174" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M174" t="s">
-        <v>757</v>
+        <v>1647</v>
       </c>
       <c r="N174" t="s">
         <v>28</v>
       </c>
       <c r="O174" t="s">
-        <v>1640</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="175" spans="1:15">
       <c r="A175">
         <v>10098</v>
       </c>
       <c r="B175" t="s">
-        <v>1641</v>
+        <v>1649</v>
       </c>
       <c r="C175" t="s">
-        <v>1642</v>
+        <v>1650</v>
       </c>
       <c r="D175" t="s">
-        <v>1643</v>
+        <v>1651</v>
       </c>
       <c r="E175" t="s">
-        <v>1644</v>
+        <v>1652</v>
       </c>
       <c r="F175" t="s">
-        <v>1645</v>
+        <v>1653</v>
       </c>
       <c r="G175" t="s">
-        <v>1646</v>
+        <v>1654</v>
       </c>
       <c r="H175" t="s">
-        <v>1647</v>
+        <v>1655</v>
       </c>
       <c r="I175" t="s">
-        <v>1648</v>
+        <v>1656</v>
       </c>
       <c r="J175" t="s">
         <v>24</v>
       </c>
       <c r="K175" t="s">
         <v>25</v>
       </c>
       <c r="L175" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M175" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="N175" t="s">
         <v>28</v>
       </c>
       <c r="O175" t="s">
-        <v>1649</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="176" spans="1:15">
       <c r="A176">
         <v>10412</v>
       </c>
       <c r="B176" t="s">
-        <v>1650</v>
+        <v>1658</v>
       </c>
       <c r="C176" t="s">
-        <v>1651</v>
+        <v>1659</v>
       </c>
       <c r="D176" t="s">
-        <v>1652</v>
+        <v>1660</v>
       </c>
       <c r="E176" t="s">
-        <v>1653</v>
+        <v>1661</v>
       </c>
       <c r="F176" t="s">
-        <v>1654</v>
+        <v>1662</v>
       </c>
       <c r="G176" t="s">
-        <v>1655</v>
+        <v>1663</v>
       </c>
       <c r="H176" t="s">
-        <v>1656</v>
+        <v>1664</v>
       </c>
       <c r="I176" t="s">
-        <v>1657</v>
+        <v>1665</v>
       </c>
       <c r="J176" t="s">
         <v>24</v>
       </c>
       <c r="K176" t="s">
         <v>25</v>
       </c>
       <c r="L176" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M176" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="N176" t="s">
         <v>28</v>
       </c>
       <c r="O176" t="s">
-        <v>1658</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="177" spans="1:15">
       <c r="A177">
         <v>10647</v>
       </c>
       <c r="B177" t="s">
-        <v>1659</v>
+        <v>1667</v>
       </c>
       <c r="C177" t="s">
-        <v>1660</v>
+        <v>1668</v>
       </c>
       <c r="D177" t="s">
-        <v>1661</v>
+        <v>1669</v>
       </c>
       <c r="E177" t="s">
-        <v>1662</v>
+        <v>1670</v>
       </c>
       <c r="F177" t="s">
-        <v>1663</v>
+        <v>1671</v>
       </c>
       <c r="G177" t="s">
-        <v>1664</v>
+        <v>1672</v>
       </c>
       <c r="H177" t="s">
-        <v>1665</v>
+        <v>1673</v>
       </c>
       <c r="I177" t="s">
-        <v>1666</v>
+        <v>1674</v>
       </c>
       <c r="J177" t="s">
         <v>24</v>
       </c>
       <c r="K177" t="s">
         <v>87</v>
       </c>
       <c r="L177" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M177" t="s">
-        <v>88</v>
+        <v>127</v>
       </c>
       <c r="N177" t="s">
         <v>28</v>
       </c>
       <c r="O177" t="s">
-        <v>1667</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="178" spans="1:15">
       <c r="A178">
         <v>10887</v>
       </c>
       <c r="B178" t="s">
-        <v>1668</v>
+        <v>1676</v>
       </c>
       <c r="C178" t="s">
-        <v>1669</v>
+        <v>1677</v>
       </c>
       <c r="D178" t="s">
-        <v>1670</v>
+        <v>1678</v>
       </c>
       <c r="E178" t="s">
-        <v>1671</v>
+        <v>1679</v>
       </c>
       <c r="F178" t="s">
-        <v>1672</v>
+        <v>1680</v>
       </c>
       <c r="G178" t="s">
-        <v>1673</v>
+        <v>1681</v>
       </c>
       <c r="H178" t="s">
-        <v>1674</v>
+        <v>1682</v>
       </c>
       <c r="I178" t="s">
-        <v>1675</v>
+        <v>1683</v>
       </c>
       <c r="J178" t="s">
         <v>24</v>
       </c>
       <c r="K178" t="s">
         <v>25</v>
       </c>
       <c r="L178" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M178" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="N178" t="s">
         <v>28</v>
       </c>
       <c r="O178" t="s">
-        <v>1676</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="179" spans="1:15">
       <c r="A179">
         <v>10925</v>
       </c>
       <c r="B179" t="s">
-        <v>1677</v>
+        <v>1685</v>
       </c>
       <c r="C179" t="s">
-        <v>1678</v>
+        <v>1686</v>
       </c>
       <c r="D179" t="s">
-        <v>1679</v>
+        <v>1687</v>
       </c>
       <c r="E179" t="s">
-        <v>1680</v>
+        <v>1688</v>
       </c>
       <c r="F179" t="s">
-        <v>1681</v>
+        <v>1689</v>
       </c>
       <c r="G179" t="s">
-        <v>1682</v>
+        <v>1690</v>
       </c>
       <c r="H179" t="s">
-        <v>1683</v>
+        <v>1691</v>
       </c>
       <c r="I179" t="s">
-        <v>1684</v>
+        <v>1692</v>
       </c>
       <c r="J179" t="s">
         <v>24</v>
       </c>
       <c r="K179" t="s">
         <v>25</v>
       </c>
       <c r="L179" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M179" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="N179" t="s">
         <v>28</v>
       </c>
       <c r="O179" t="s">
-        <v>1685</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="180" spans="1:15">
       <c r="A180">
         <v>10930</v>
       </c>
       <c r="B180" t="s">
-        <v>1686</v>
+        <v>1694</v>
       </c>
       <c r="C180" t="s">
-        <v>1687</v>
+        <v>1695</v>
       </c>
       <c r="D180" t="s">
-        <v>1688</v>
+        <v>1696</v>
       </c>
       <c r="E180" t="s">
-        <v>1689</v>
+        <v>1697</v>
       </c>
       <c r="F180" t="s">
-        <v>1690</v>
+        <v>1698</v>
       </c>
       <c r="G180" t="s">
-        <v>1691</v>
+        <v>1699</v>
       </c>
       <c r="H180" t="s">
-        <v>1692</v>
+        <v>1700</v>
       </c>
       <c r="I180" t="s">
-        <v>1693</v>
+        <v>1701</v>
       </c>
       <c r="J180" t="s">
         <v>24</v>
       </c>
       <c r="K180" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="L180" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M180" t="s">
-        <v>1694</v>
+        <v>1702</v>
       </c>
       <c r="N180" t="s">
         <v>28</v>
       </c>
       <c r="O180" t="s">
-        <v>1695</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="181" spans="1:15">
       <c r="A181">
         <v>10947</v>
       </c>
       <c r="B181" t="s">
-        <v>1696</v>
+        <v>1704</v>
       </c>
       <c r="C181" t="s">
-        <v>1697</v>
+        <v>1705</v>
       </c>
       <c r="D181" t="s">
-        <v>1698</v>
+        <v>1706</v>
       </c>
       <c r="E181" t="s">
-        <v>1699</v>
+        <v>1707</v>
       </c>
       <c r="F181" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="G181" t="s">
-        <v>1701</v>
+        <v>1709</v>
       </c>
       <c r="H181" t="s">
-        <v>1702</v>
+        <v>1710</v>
       </c>
       <c r="I181" t="s">
-        <v>1703</v>
+        <v>1711</v>
       </c>
       <c r="J181" t="s">
         <v>24</v>
       </c>
       <c r="K181" t="s">
         <v>87</v>
       </c>
       <c r="L181" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M181" t="s">
-        <v>88</v>
+        <v>127</v>
       </c>
       <c r="N181" t="s">
         <v>28</v>
       </c>
       <c r="O181" t="s">
-        <v>1704</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="182" spans="1:15">
       <c r="A182">
         <v>10951</v>
       </c>
       <c r="B182" t="s">
-        <v>1705</v>
+        <v>1713</v>
       </c>
       <c r="C182" t="s">
-        <v>1706</v>
+        <v>1714</v>
       </c>
       <c r="D182" t="s">
-        <v>1707</v>
+        <v>1715</v>
       </c>
       <c r="E182" t="s">
-        <v>1708</v>
+        <v>1716</v>
       </c>
       <c r="F182" t="s">
-        <v>1709</v>
+        <v>1717</v>
       </c>
       <c r="G182" t="s">
-        <v>1710</v>
+        <v>1718</v>
       </c>
       <c r="H182" t="s">
-        <v>1711</v>
+        <v>1719</v>
       </c>
       <c r="I182" t="s">
-        <v>1712</v>
+        <v>1720</v>
       </c>
       <c r="J182" t="s">
         <v>24</v>
       </c>
       <c r="K182" t="s">
         <v>67</v>
       </c>
       <c r="L182" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M182" t="s">
-        <v>68</v>
+        <v>351</v>
       </c>
       <c r="N182" t="s">
         <v>28</v>
       </c>
       <c r="O182" t="s">
-        <v>1713</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="183" spans="1:15">
       <c r="A183">
         <v>11287</v>
       </c>
       <c r="B183" t="s">
-        <v>1714</v>
+        <v>1722</v>
       </c>
       <c r="C183" t="s">
-        <v>1715</v>
+        <v>1723</v>
       </c>
       <c r="D183" t="s">
-        <v>1716</v>
+        <v>1724</v>
       </c>
       <c r="E183" t="s">
-        <v>1717</v>
+        <v>1725</v>
       </c>
       <c r="F183" t="s">
-        <v>1718</v>
+        <v>1726</v>
       </c>
       <c r="G183" t="s">
-        <v>1719</v>
+        <v>1727</v>
       </c>
       <c r="H183" t="s">
-        <v>1720</v>
+        <v>1728</v>
       </c>
       <c r="I183" t="s">
-        <v>1721</v>
+        <v>1729</v>
       </c>
       <c r="J183" t="s">
         <v>24</v>
       </c>
       <c r="K183" t="s">
         <v>87</v>
       </c>
       <c r="L183" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M183" t="s">
-        <v>88</v>
+        <v>127</v>
       </c>
       <c r="N183" t="s">
         <v>28</v>
       </c>
       <c r="O183" t="s">
-        <v>1722</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="184" spans="1:15">
       <c r="A184">
         <v>11310</v>
       </c>
       <c r="B184" t="s">
-        <v>1723</v>
+        <v>1731</v>
       </c>
       <c r="C184" t="s">
-        <v>1724</v>
+        <v>1732</v>
       </c>
       <c r="D184" t="s">
-        <v>1725</v>
+        <v>1733</v>
       </c>
       <c r="E184" t="s">
-        <v>1726</v>
+        <v>1734</v>
       </c>
       <c r="F184" t="s">
-        <v>1727</v>
+        <v>1735</v>
       </c>
       <c r="G184" t="s">
-        <v>1728</v>
+        <v>1736</v>
       </c>
       <c r="H184" t="s">
-        <v>1729</v>
+        <v>1737</v>
       </c>
       <c r="I184" t="s">
-        <v>1730</v>
+        <v>1738</v>
       </c>
       <c r="J184" t="s">
         <v>24</v>
       </c>
       <c r="K184" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="L184" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M184" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="N184" t="s">
         <v>28</v>
       </c>
       <c r="O184" t="s">
-        <v>1731</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="185" spans="1:15">
       <c r="A185">
         <v>58060</v>
       </c>
       <c r="B185" t="s">
-        <v>1732</v>
+        <v>1740</v>
       </c>
       <c r="C185" t="s">
-        <v>1733</v>
+        <v>1741</v>
       </c>
       <c r="D185" t="s">
-        <v>1734</v>
+        <v>1742</v>
       </c>
       <c r="E185" t="s">
-        <v>1735</v>
+        <v>1743</v>
       </c>
       <c r="F185" t="s">
-        <v>1736</v>
+        <v>1744</v>
       </c>
       <c r="G185" t="s">
-        <v>1737</v>
+        <v>1745</v>
       </c>
       <c r="H185" t="s">
-        <v>1738</v>
+        <v>1746</v>
       </c>
       <c r="I185" t="s">
-        <v>1739</v>
+        <v>1747</v>
       </c>
       <c r="J185" t="s">
         <v>24</v>
       </c>
       <c r="K185" t="s">
-        <v>1740</v>
+        <v>1748</v>
       </c>
       <c r="L185" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="M185" t="s">
-        <v>1741</v>
+        <v>1749</v>
       </c>
       <c r="N185" t="s">
         <v>28</v>
       </c>
       <c r="O185" t="s">
-        <v>1742</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="186" spans="1:15">
       <c r="A186">
         <v>58066</v>
       </c>
       <c r="B186" t="s">
-        <v>1743</v>
+        <v>1751</v>
       </c>
       <c r="C186" t="s">
-        <v>1744</v>
+        <v>1752</v>
       </c>
       <c r="D186" t="s">
-        <v>1745</v>
+        <v>1753</v>
       </c>
       <c r="E186" t="s">
-        <v>1746</v>
+        <v>1754</v>
       </c>
       <c r="F186" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="G186" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="H186" t="s">
-        <v>1749</v>
+        <v>1757</v>
       </c>
       <c r="I186" t="s">
-        <v>1750</v>
+        <v>1758</v>
       </c>
       <c r="J186" t="s">
         <v>24</v>
       </c>
       <c r="K186" t="s">
-        <v>1055</v>
+        <v>1062</v>
       </c>
       <c r="L186" t="s">
         <v>26</v>
       </c>
       <c r="M186" t="s">
-        <v>1751</v>
+        <v>1759</v>
       </c>
       <c r="N186" t="s">
         <v>28</v>
       </c>
       <c r="O186" t="s">
-        <v>1752</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="187" spans="1:15">
       <c r="A187">
         <v>58120</v>
       </c>
       <c r="B187" t="s">
-        <v>1753</v>
+        <v>1761</v>
       </c>
       <c r="C187" t="s">
-        <v>1754</v>
+        <v>1762</v>
       </c>
       <c r="D187" t="s">
-        <v>1755</v>
+        <v>1763</v>
       </c>
       <c r="E187" t="s">
-        <v>1756</v>
+        <v>1764</v>
       </c>
       <c r="F187" t="s">
-        <v>1757</v>
+        <v>1765</v>
       </c>
       <c r="G187" t="s">
-        <v>1758</v>
+        <v>1766</v>
       </c>
       <c r="H187" t="s">
-        <v>1759</v>
+        <v>1767</v>
       </c>
       <c r="I187" t="s">
-        <v>1760</v>
+        <v>1768</v>
       </c>
       <c r="J187" t="s">
         <v>24</v>
       </c>
       <c r="K187" t="s">
         <v>25</v>
       </c>
       <c r="L187" t="s">
         <v>26</v>
       </c>
       <c r="M187" t="s">
         <v>27</v>
       </c>
       <c r="N187" t="s">
         <v>28</v>
       </c>
       <c r="O187" t="s">
-        <v>1761</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="188" spans="1:15">
       <c r="A188">
         <v>58122</v>
       </c>
       <c r="B188" t="s">
-        <v>1762</v>
+        <v>1770</v>
       </c>
       <c r="C188" t="s">
-        <v>1763</v>
+        <v>1771</v>
       </c>
       <c r="D188" t="s">
-        <v>1764</v>
+        <v>1772</v>
       </c>
       <c r="E188" t="s">
-        <v>1765</v>
+        <v>1773</v>
       </c>
       <c r="F188" t="s">
-        <v>1766</v>
+        <v>1774</v>
       </c>
       <c r="G188" t="s">
-        <v>1767</v>
+        <v>1775</v>
       </c>
       <c r="H188" t="s">
-        <v>1768</v>
+        <v>1776</v>
       </c>
       <c r="I188" t="s">
-        <v>1769</v>
+        <v>1777</v>
       </c>
       <c r="J188" t="s">
         <v>24</v>
       </c>
       <c r="K188" t="s">
         <v>87</v>
       </c>
       <c r="L188" t="s">
         <v>26</v>
       </c>
       <c r="M188" t="s">
         <v>88</v>
       </c>
       <c r="N188" t="s">
         <v>28</v>
       </c>
       <c r="O188" t="s">
-        <v>1770</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="189" spans="1:15">
       <c r="A189">
         <v>58218</v>
       </c>
       <c r="B189" t="s">
-        <v>1771</v>
+        <v>1779</v>
       </c>
       <c r="C189" t="s">
-        <v>1772</v>
+        <v>1780</v>
       </c>
       <c r="D189" t="s">
-        <v>1773</v>
+        <v>1781</v>
       </c>
       <c r="E189" t="s">
-        <v>1774</v>
+        <v>1782</v>
       </c>
       <c r="F189" t="s">
-        <v>1775</v>
+        <v>1783</v>
       </c>
       <c r="G189" t="s">
-        <v>1776</v>
+        <v>1784</v>
       </c>
       <c r="H189" t="s">
-        <v>1777</v>
+        <v>1785</v>
       </c>
       <c r="I189" t="s">
-        <v>1778</v>
+        <v>1786</v>
       </c>
       <c r="J189" t="s">
         <v>24</v>
       </c>
       <c r="K189" t="s">
         <v>87</v>
       </c>
       <c r="L189" t="s">
         <v>26</v>
       </c>
       <c r="M189" t="s">
         <v>88</v>
       </c>
       <c r="N189" t="s">
         <v>28</v>
       </c>
       <c r="O189" t="s">
-        <v>1779</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="190" spans="1:15">
       <c r="A190">
         <v>58223</v>
       </c>
       <c r="B190" t="s">
-        <v>1780</v>
+        <v>1788</v>
       </c>
       <c r="C190" t="s">
-        <v>1781</v>
+        <v>1789</v>
       </c>
       <c r="D190" t="s">
-        <v>1782</v>
+        <v>1790</v>
       </c>
       <c r="E190" t="s">
-        <v>1783</v>
+        <v>1791</v>
       </c>
       <c r="F190" t="s">
-        <v>1784</v>
+        <v>1792</v>
       </c>
       <c r="G190" t="s">
-        <v>1785</v>
+        <v>1793</v>
       </c>
       <c r="H190" t="s">
-        <v>1786</v>
+        <v>1794</v>
       </c>
       <c r="I190" t="s">
-        <v>1787</v>
+        <v>1795</v>
       </c>
       <c r="J190" t="s">
         <v>24</v>
       </c>
       <c r="K190" t="s">
         <v>87</v>
       </c>
       <c r="L190" t="s">
         <v>26</v>
       </c>
       <c r="M190" t="s">
         <v>88</v>
       </c>
       <c r="N190" t="s">
         <v>28</v>
       </c>
       <c r="O190" t="s">
-        <v>1788</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="191" spans="1:15">
       <c r="A191">
         <v>58240</v>
       </c>
       <c r="B191" t="s">
-        <v>1789</v>
+        <v>1797</v>
       </c>
       <c r="C191" t="s">
-        <v>1790</v>
+        <v>1798</v>
       </c>
       <c r="D191" t="s">
-        <v>1791</v>
+        <v>1799</v>
       </c>
       <c r="E191" t="s">
-        <v>1792</v>
+        <v>1800</v>
       </c>
       <c r="F191" t="s">
-        <v>1793</v>
+        <v>1801</v>
       </c>
       <c r="G191" t="s">
-        <v>1794</v>
+        <v>1802</v>
       </c>
       <c r="H191" t="s">
-        <v>1795</v>
+        <v>1803</v>
       </c>
       <c r="I191" t="s">
-        <v>1796</v>
+        <v>1804</v>
       </c>
       <c r="J191" t="s">
         <v>24</v>
       </c>
       <c r="K191" t="s">
-        <v>1797</v>
+        <v>1805</v>
       </c>
       <c r="L191" t="s">
         <v>26</v>
       </c>
       <c r="M191" t="s">
-        <v>1798</v>
+        <v>1806</v>
       </c>
       <c r="N191" t="s">
         <v>28</v>
       </c>
       <c r="O191" t="s">
-        <v>1799</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="192" spans="1:15">
       <c r="A192">
         <v>58259</v>
       </c>
       <c r="B192" t="s">
-        <v>1800</v>
+        <v>1808</v>
       </c>
       <c r="C192" t="s">
-        <v>1801</v>
+        <v>1809</v>
       </c>
       <c r="D192" t="s">
-        <v>1802</v>
+        <v>1810</v>
       </c>
       <c r="E192" t="s">
-        <v>1803</v>
+        <v>1811</v>
       </c>
       <c r="F192" t="s">
-        <v>1804</v>
+        <v>1812</v>
       </c>
       <c r="G192" t="s">
-        <v>1805</v>
+        <v>1813</v>
       </c>
       <c r="H192" t="s">
-        <v>1806</v>
+        <v>1814</v>
       </c>
       <c r="I192" t="s">
-        <v>1807</v>
+        <v>1815</v>
       </c>
       <c r="J192" t="s">
         <v>24</v>
       </c>
       <c r="K192" t="s">
-        <v>1808</v>
+        <v>1816</v>
       </c>
       <c r="L192" t="s">
         <v>26</v>
       </c>
       <c r="M192" t="s">
-        <v>1809</v>
+        <v>1817</v>
       </c>
       <c r="N192" t="s">
         <v>28</v>
       </c>
       <c r="O192" t="s">
-        <v>1810</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="193" spans="1:15">
       <c r="A193">
         <v>64637</v>
       </c>
       <c r="B193" t="s">
-        <v>1811</v>
+        <v>1819</v>
       </c>
       <c r="C193" t="s">
-        <v>1812</v>
+        <v>1820</v>
       </c>
       <c r="D193" t="s">
-        <v>1813</v>
+        <v>1821</v>
       </c>
       <c r="E193" t="s">
-        <v>1814</v>
+        <v>1822</v>
       </c>
       <c r="F193" t="s">
-        <v>1815</v>
+        <v>1823</v>
       </c>
       <c r="G193" t="s">
-        <v>1816</v>
+        <v>1824</v>
       </c>
       <c r="H193" t="s">
-        <v>1817</v>
+        <v>1825</v>
       </c>
       <c r="I193" t="s">
-        <v>1818</v>
+        <v>1826</v>
       </c>
       <c r="J193" t="s">
         <v>24</v>
       </c>
       <c r="K193" t="s">
         <v>67</v>
       </c>
       <c r="L193" t="s">
         <v>26</v>
       </c>
       <c r="M193" t="s">
         <v>68</v>
       </c>
       <c r="N193" t="s">
         <v>28</v>
       </c>
       <c r="O193" t="s">
-        <v>1819</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="194" spans="1:15">
       <c r="A194">
         <v>64689</v>
       </c>
       <c r="B194" t="s">
-        <v>1820</v>
+        <v>1828</v>
       </c>
       <c r="C194" t="s">
-        <v>1821</v>
+        <v>1829</v>
       </c>
       <c r="D194" t="s">
-        <v>1822</v>
+        <v>1830</v>
       </c>
       <c r="E194" t="s">
-        <v>1823</v>
+        <v>1831</v>
       </c>
       <c r="F194" t="s">
-        <v>1824</v>
+        <v>1832</v>
       </c>
       <c r="G194" t="s">
-        <v>1825</v>
+        <v>1833</v>
       </c>
       <c r="H194" t="s">
-        <v>1826</v>
+        <v>1834</v>
       </c>
       <c r="I194" t="s">
-        <v>1827</v>
+        <v>1835</v>
       </c>
       <c r="J194" t="s">
         <v>24</v>
       </c>
       <c r="K194" t="s">
-        <v>1190</v>
+        <v>1197</v>
       </c>
       <c r="L194" t="s">
         <v>26</v>
       </c>
       <c r="M194" t="s">
-        <v>1828</v>
+        <v>1836</v>
       </c>
       <c r="N194" t="s">
         <v>28</v>
       </c>
       <c r="O194" t="s">
-        <v>1829</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="195" spans="1:15">
       <c r="A195">
         <v>65000</v>
       </c>
       <c r="B195" t="s">
-        <v>1830</v>
+        <v>1838</v>
       </c>
       <c r="C195" t="s">
-        <v>1831</v>
+        <v>1839</v>
       </c>
       <c r="D195" t="s">
-        <v>1832</v>
+        <v>1840</v>
       </c>
       <c r="E195" t="s">
-        <v>1833</v>
+        <v>1841</v>
       </c>
       <c r="F195" t="s">
-        <v>1834</v>
+        <v>1842</v>
       </c>
       <c r="G195" t="s">
-        <v>1835</v>
+        <v>1843</v>
       </c>
       <c r="H195" t="s">
-        <v>1836</v>
+        <v>1844</v>
       </c>
       <c r="I195" t="s">
-        <v>1837</v>
+        <v>1845</v>
       </c>
       <c r="J195" t="s">
         <v>24</v>
       </c>
       <c r="K195" t="s">
         <v>25</v>
       </c>
       <c r="L195" t="s">
         <v>26</v>
       </c>
       <c r="M195" t="s">
         <v>27</v>
       </c>
       <c r="N195" t="s">
         <v>28</v>
       </c>
       <c r="O195" t="s">
-        <v>1838</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="196" spans="1:15">
       <c r="A196">
         <v>65001</v>
       </c>
       <c r="B196" t="s">
-        <v>1839</v>
+        <v>1847</v>
       </c>
       <c r="C196" t="s">
-        <v>1840</v>
+        <v>1848</v>
       </c>
       <c r="D196" t="s">
-        <v>1841</v>
+        <v>1849</v>
       </c>
       <c r="E196" t="s">
-        <v>1842</v>
+        <v>1850</v>
       </c>
       <c r="F196" t="s">
-        <v>1843</v>
+        <v>1851</v>
       </c>
       <c r="G196" t="s">
-        <v>1844</v>
+        <v>1852</v>
       </c>
       <c r="H196" t="s">
-        <v>1845</v>
+        <v>1853</v>
       </c>
       <c r="I196" t="s">
-        <v>1846</v>
+        <v>1854</v>
       </c>
       <c r="J196" t="s">
         <v>24</v>
       </c>
       <c r="K196" t="s">
         <v>87</v>
       </c>
       <c r="L196" t="s">
         <v>26</v>
       </c>
       <c r="M196" t="s">
         <v>88</v>
       </c>
       <c r="N196" t="s">
         <v>28</v>
       </c>
       <c r="O196" t="s">
-        <v>1847</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="197" spans="1:15">
       <c r="A197">
         <v>65002</v>
       </c>
       <c r="B197" t="s">
-        <v>1848</v>
+        <v>1856</v>
       </c>
       <c r="C197" t="s">
-        <v>1849</v>
+        <v>1857</v>
       </c>
       <c r="D197" t="s">
-        <v>1850</v>
+        <v>1858</v>
       </c>
       <c r="E197" t="s">
-        <v>1851</v>
+        <v>1859</v>
       </c>
       <c r="F197" t="s">
-        <v>1852</v>
+        <v>1860</v>
       </c>
       <c r="G197" t="s">
-        <v>1853</v>
+        <v>1861</v>
       </c>
       <c r="H197" t="s">
-        <v>1854</v>
+        <v>1862</v>
       </c>
       <c r="I197" t="s">
-        <v>1855</v>
+        <v>1863</v>
       </c>
       <c r="J197" t="s">
         <v>24</v>
       </c>
       <c r="K197" t="s">
         <v>25</v>
       </c>
       <c r="L197" t="s">
         <v>26</v>
       </c>
       <c r="M197" t="s">
         <v>27</v>
       </c>
       <c r="N197" t="s">
         <v>28</v>
       </c>
       <c r="O197" t="s">
-        <v>1856</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="198" spans="1:15">
       <c r="A198">
         <v>65003</v>
       </c>
       <c r="B198" t="s">
-        <v>1857</v>
+        <v>1865</v>
       </c>
       <c r="C198" t="s">
-        <v>1858</v>
+        <v>1866</v>
       </c>
       <c r="D198" t="s">
-        <v>1859</v>
+        <v>1867</v>
       </c>
       <c r="E198" t="s">
-        <v>1860</v>
+        <v>1868</v>
       </c>
       <c r="F198" t="s">
-        <v>1861</v>
+        <v>1869</v>
       </c>
       <c r="G198" t="s">
-        <v>1862</v>
+        <v>1870</v>
       </c>
       <c r="H198" t="s">
-        <v>1863</v>
+        <v>1871</v>
       </c>
       <c r="I198" t="s">
-        <v>1864</v>
+        <v>1872</v>
       </c>
       <c r="J198" t="s">
         <v>24</v>
       </c>
       <c r="K198" t="s">
         <v>87</v>
       </c>
       <c r="L198" t="s">
         <v>26</v>
       </c>
       <c r="M198" t="s">
         <v>88</v>
       </c>
       <c r="N198" t="s">
         <v>28</v>
       </c>
       <c r="O198" t="s">
-        <v>1865</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="199" spans="1:15">
       <c r="A199">
         <v>65004</v>
       </c>
       <c r="B199" t="s">
-        <v>1866</v>
+        <v>1874</v>
       </c>
       <c r="C199" t="s">
-        <v>1867</v>
+        <v>1875</v>
       </c>
       <c r="D199" t="s">
-        <v>1868</v>
+        <v>1876</v>
       </c>
       <c r="E199" t="s">
-        <v>1869</v>
+        <v>1877</v>
       </c>
       <c r="F199" t="s">
-        <v>1870</v>
+        <v>1878</v>
       </c>
       <c r="G199" t="s">
-        <v>1871</v>
+        <v>1879</v>
       </c>
       <c r="H199" t="s">
-        <v>1872</v>
+        <v>1880</v>
       </c>
       <c r="I199" t="s">
-        <v>1873</v>
+        <v>1881</v>
       </c>
       <c r="J199" t="s">
         <v>24</v>
       </c>
       <c r="K199" t="s">
         <v>87</v>
       </c>
       <c r="L199" t="s">
         <v>26</v>
       </c>
       <c r="M199" t="s">
         <v>88</v>
       </c>
       <c r="N199" t="s">
         <v>28</v>
       </c>
       <c r="O199" t="s">
-        <v>1874</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="200" spans="1:15">
       <c r="A200">
         <v>65005</v>
       </c>
       <c r="B200" t="s">
-        <v>1875</v>
+        <v>1883</v>
       </c>
       <c r="C200" t="s">
-        <v>1876</v>
+        <v>1884</v>
       </c>
       <c r="D200" t="s">
-        <v>1877</v>
+        <v>1885</v>
       </c>
       <c r="E200" t="s">
-        <v>1878</v>
+        <v>1886</v>
       </c>
       <c r="F200" t="s">
-        <v>1879</v>
+        <v>1887</v>
       </c>
       <c r="G200" t="s">
-        <v>1880</v>
+        <v>1888</v>
       </c>
       <c r="H200" t="s">
-        <v>1881</v>
+        <v>1889</v>
       </c>
       <c r="I200" t="s">
-        <v>1882</v>
+        <v>1890</v>
       </c>
       <c r="J200" t="s">
         <v>24</v>
       </c>
       <c r="K200" t="s">
-        <v>1883</v>
+        <v>1891</v>
       </c>
       <c r="L200" t="s">
         <v>26</v>
       </c>
       <c r="M200" t="s">
-        <v>1884</v>
+        <v>1892</v>
       </c>
       <c r="N200" t="s">
         <v>28</v>
       </c>
       <c r="O200" t="s">
-        <v>1885</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="201" spans="1:15">
       <c r="A201">
         <v>65006</v>
       </c>
       <c r="B201" t="s">
-        <v>1886</v>
+        <v>1894</v>
       </c>
       <c r="C201" t="s">
-        <v>1887</v>
+        <v>1895</v>
       </c>
       <c r="D201" t="s">
-        <v>1888</v>
+        <v>1896</v>
       </c>
       <c r="E201" t="s">
-        <v>1889</v>
+        <v>1897</v>
       </c>
       <c r="F201" t="s">
-        <v>1890</v>
+        <v>1898</v>
       </c>
       <c r="G201" t="s">
-        <v>1891</v>
+        <v>1899</v>
       </c>
       <c r="H201" t="s">
-        <v>1892</v>
+        <v>1900</v>
       </c>
       <c r="I201" t="s">
-        <v>1893</v>
+        <v>1901</v>
       </c>
       <c r="J201" t="s">
         <v>24</v>
       </c>
       <c r="K201" t="s">
-        <v>1894</v>
+        <v>1902</v>
       </c>
       <c r="L201" t="s">
         <v>26</v>
       </c>
       <c r="M201" t="s">
-        <v>1895</v>
+        <v>1903</v>
       </c>
       <c r="N201" t="s">
         <v>28</v>
       </c>
       <c r="O201" t="s">
-        <v>1896</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="202" spans="1:15">
       <c r="A202">
         <v>65007</v>
       </c>
       <c r="B202" t="s">
-        <v>1897</v>
+        <v>1905</v>
       </c>
       <c r="C202" t="s">
-        <v>1898</v>
+        <v>1906</v>
       </c>
       <c r="D202" t="s">
-        <v>1899</v>
+        <v>1907</v>
       </c>
       <c r="E202" t="s">
-        <v>1900</v>
+        <v>1908</v>
       </c>
       <c r="F202" t="s">
-        <v>1901</v>
+        <v>1909</v>
       </c>
       <c r="G202" t="s">
-        <v>1902</v>
+        <v>1910</v>
       </c>
       <c r="H202" t="s">
-        <v>1903</v>
+        <v>1911</v>
       </c>
       <c r="I202" t="s">
-        <v>1904</v>
+        <v>1912</v>
       </c>
       <c r="J202" t="s">
         <v>24</v>
       </c>
       <c r="K202" t="s">
         <v>25</v>
       </c>
       <c r="L202" t="s">
         <v>26</v>
       </c>
       <c r="M202" t="s">
         <v>27</v>
       </c>
       <c r="N202" t="s">
         <v>28</v>
       </c>
       <c r="O202" t="s">
-        <v>1905</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="203" spans="1:15">
       <c r="A203">
         <v>65008</v>
       </c>
       <c r="B203" t="s">
-        <v>1906</v>
+        <v>1914</v>
       </c>
       <c r="C203" t="s">
-        <v>1907</v>
+        <v>1915</v>
       </c>
       <c r="D203" t="s">
-        <v>1908</v>
+        <v>1916</v>
       </c>
       <c r="E203" t="s">
-        <v>1909</v>
+        <v>1917</v>
       </c>
       <c r="F203" t="s">
-        <v>1910</v>
+        <v>1918</v>
       </c>
       <c r="G203" t="s">
-        <v>1911</v>
+        <v>1919</v>
       </c>
       <c r="H203" t="s">
-        <v>1912</v>
+        <v>1920</v>
       </c>
       <c r="I203" t="s">
-        <v>1913</v>
+        <v>1921</v>
       </c>
       <c r="J203" t="s">
         <v>24</v>
       </c>
       <c r="K203" t="s">
         <v>87</v>
       </c>
       <c r="L203" t="s">
         <v>26</v>
       </c>
       <c r="M203" t="s">
         <v>88</v>
       </c>
       <c r="N203" t="s">
         <v>28</v>
       </c>
       <c r="O203" t="s">
-        <v>1914</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="204" spans="1:15">
       <c r="A204">
         <v>65009</v>
       </c>
       <c r="B204" t="s">
-        <v>1915</v>
+        <v>1923</v>
       </c>
       <c r="C204" t="s">
-        <v>1916</v>
+        <v>1924</v>
       </c>
       <c r="D204" t="s">
-        <v>1917</v>
+        <v>1925</v>
       </c>
       <c r="E204" t="s">
-        <v>1918</v>
+        <v>1926</v>
       </c>
       <c r="F204" t="s">
-        <v>1919</v>
+        <v>1927</v>
       </c>
       <c r="G204" t="s">
-        <v>1920</v>
+        <v>1928</v>
       </c>
       <c r="H204" t="s">
-        <v>1921</v>
+        <v>1929</v>
       </c>
       <c r="I204" t="s">
-        <v>1922</v>
+        <v>1930</v>
       </c>
       <c r="J204" t="s">
         <v>24</v>
       </c>
       <c r="K204" t="s">
         <v>87</v>
       </c>
       <c r="L204" t="s">
         <v>26</v>
       </c>
       <c r="M204" t="s">
         <v>88</v>
       </c>
       <c r="N204" t="s">
         <v>28</v>
       </c>
       <c r="O204" t="s">
-        <v>1923</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="205" spans="1:15">
       <c r="A205">
         <v>65010</v>
       </c>
       <c r="B205" t="s">
-        <v>1924</v>
+        <v>1932</v>
       </c>
       <c r="C205" t="s">
-        <v>1925</v>
+        <v>1933</v>
       </c>
       <c r="D205" t="s">
-        <v>1926</v>
+        <v>1934</v>
       </c>
       <c r="E205" t="s">
-        <v>1927</v>
+        <v>1935</v>
       </c>
       <c r="F205" t="s">
-        <v>1928</v>
+        <v>1936</v>
       </c>
       <c r="G205" t="s">
-        <v>1929</v>
+        <v>1937</v>
       </c>
       <c r="H205" t="s">
-        <v>1930</v>
+        <v>1938</v>
       </c>
       <c r="I205" t="s">
-        <v>1931</v>
+        <v>1939</v>
       </c>
       <c r="J205" t="s">
         <v>24</v>
       </c>
       <c r="K205" t="s">
         <v>25</v>
       </c>
       <c r="L205" t="s">
         <v>26</v>
       </c>
       <c r="M205" t="s">
         <v>27</v>
       </c>
       <c r="N205" t="s">
         <v>28</v>
       </c>
       <c r="O205" t="s">
-        <v>1932</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="206" spans="1:15">
       <c r="A206">
         <v>65011</v>
       </c>
       <c r="B206" t="s">
-        <v>1933</v>
+        <v>1941</v>
       </c>
       <c r="C206" t="s">
-        <v>1934</v>
+        <v>1942</v>
       </c>
       <c r="D206" t="s">
-        <v>1935</v>
+        <v>1943</v>
       </c>
       <c r="E206" t="s">
-        <v>1936</v>
+        <v>1944</v>
       </c>
       <c r="F206" t="s">
-        <v>1937</v>
+        <v>1945</v>
       </c>
       <c r="G206" t="s">
-        <v>1938</v>
+        <v>1946</v>
       </c>
       <c r="H206" t="s">
-        <v>1939</v>
+        <v>1947</v>
       </c>
       <c r="I206" t="s">
-        <v>1940</v>
+        <v>1948</v>
       </c>
       <c r="J206" t="s">
         <v>24</v>
       </c>
       <c r="K206" t="s">
         <v>87</v>
       </c>
       <c r="L206" t="s">
         <v>26</v>
       </c>
       <c r="M206" t="s">
         <v>88</v>
       </c>
       <c r="N206" t="s">
         <v>28</v>
       </c>
       <c r="O206" t="s">
-        <v>1941</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="207" spans="1:15">
       <c r="A207">
         <v>65012</v>
       </c>
       <c r="B207" t="s">
-        <v>1942</v>
+        <v>1950</v>
       </c>
       <c r="C207" t="s">
-        <v>1943</v>
+        <v>1951</v>
       </c>
       <c r="D207" t="s">
-        <v>1944</v>
+        <v>1952</v>
       </c>
       <c r="E207" t="s">
-        <v>1945</v>
+        <v>1953</v>
       </c>
       <c r="F207" t="s">
-        <v>1946</v>
+        <v>1954</v>
       </c>
       <c r="G207" t="s">
-        <v>1947</v>
+        <v>1955</v>
       </c>
       <c r="H207" t="s">
-        <v>1948</v>
+        <v>1956</v>
       </c>
       <c r="I207" t="s">
-        <v>1949</v>
+        <v>1957</v>
       </c>
       <c r="J207" t="s">
         <v>24</v>
       </c>
       <c r="K207" t="s">
-        <v>1950</v>
+        <v>1958</v>
       </c>
       <c r="L207" t="s">
         <v>26</v>
       </c>
       <c r="M207" t="s">
-        <v>1951</v>
+        <v>1959</v>
       </c>
       <c r="N207" t="s">
         <v>28</v>
       </c>
       <c r="O207" t="s">
-        <v>1952</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="208" spans="1:15">
       <c r="A208">
         <v>65013</v>
       </c>
       <c r="B208" t="s">
-        <v>1953</v>
+        <v>1961</v>
       </c>
       <c r="C208" t="s">
-        <v>1954</v>
+        <v>1962</v>
       </c>
       <c r="D208" t="s">
-        <v>1955</v>
+        <v>1963</v>
       </c>
       <c r="E208" t="s">
-        <v>1956</v>
+        <v>1964</v>
       </c>
       <c r="F208" t="s">
-        <v>1957</v>
+        <v>1965</v>
       </c>
       <c r="G208" t="s">
-        <v>1958</v>
+        <v>1966</v>
       </c>
       <c r="H208" t="s">
-        <v>1959</v>
+        <v>1967</v>
       </c>
       <c r="I208" t="s">
-        <v>1960</v>
+        <v>1968</v>
       </c>
       <c r="J208" t="s">
         <v>24</v>
       </c>
       <c r="K208" t="s">
         <v>25</v>
       </c>
       <c r="L208" t="s">
         <v>26</v>
       </c>
       <c r="M208" t="s">
         <v>27</v>
       </c>
       <c r="N208" t="s">
         <v>28</v>
       </c>
       <c r="O208" t="s">
-        <v>1961</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="209" spans="1:15">
       <c r="A209">
         <v>65014</v>
       </c>
       <c r="B209" t="s">
-        <v>1962</v>
+        <v>1970</v>
       </c>
       <c r="C209" t="s">
-        <v>1963</v>
+        <v>1971</v>
       </c>
       <c r="D209" t="s">
-        <v>1964</v>
+        <v>1972</v>
       </c>
       <c r="E209" t="s">
-        <v>1965</v>
+        <v>1973</v>
       </c>
       <c r="F209" t="s">
-        <v>1966</v>
+        <v>1974</v>
       </c>
       <c r="G209" t="s">
-        <v>1967</v>
+        <v>1975</v>
       </c>
       <c r="H209" t="s">
-        <v>1968</v>
+        <v>1976</v>
       </c>
       <c r="I209" t="s">
-        <v>1969</v>
+        <v>1977</v>
       </c>
       <c r="J209" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="K209" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="L209" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="M209" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="N209" t="s">
         <v>28</v>
       </c>
       <c r="O209" t="s">
-        <v>1970</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="210" spans="1:15">
       <c r="A210">
         <v>65015</v>
       </c>
       <c r="B210" t="s">
-        <v>1971</v>
+        <v>1979</v>
       </c>
       <c r="C210" t="s">
-        <v>1972</v>
+        <v>1980</v>
       </c>
       <c r="D210" t="s">
-        <v>1973</v>
+        <v>1981</v>
       </c>
       <c r="E210" t="s">
-        <v>1974</v>
+        <v>1982</v>
       </c>
       <c r="F210" t="s">
-        <v>1975</v>
+        <v>1983</v>
       </c>
       <c r="G210" t="s">
-        <v>1976</v>
+        <v>1984</v>
       </c>
       <c r="H210" t="s">
-        <v>1977</v>
+        <v>1985</v>
       </c>
       <c r="I210" t="s">
-        <v>1978</v>
+        <v>1986</v>
       </c>
       <c r="J210" t="s">
         <v>24</v>
       </c>
       <c r="K210" t="s">
         <v>87</v>
       </c>
       <c r="L210" t="s">
         <v>26</v>
       </c>
       <c r="M210" t="s">
         <v>88</v>
       </c>
       <c r="N210" t="s">
         <v>28</v>
       </c>
       <c r="O210" t="s">
-        <v>1979</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="211" spans="1:15">
       <c r="A211">
         <v>65016</v>
       </c>
       <c r="B211" t="s">
-        <v>1980</v>
+        <v>1988</v>
       </c>
       <c r="C211" t="s">
-        <v>1981</v>
+        <v>1989</v>
       </c>
       <c r="D211" t="s">
-        <v>1982</v>
+        <v>1990</v>
       </c>
       <c r="E211" t="s">
-        <v>1983</v>
+        <v>1991</v>
       </c>
       <c r="F211" t="s">
-        <v>1984</v>
+        <v>1992</v>
       </c>
       <c r="G211" t="s">
-        <v>1985</v>
+        <v>1993</v>
       </c>
       <c r="H211" t="s">
-        <v>1986</v>
+        <v>1994</v>
       </c>
       <c r="I211" t="s">
-        <v>1987</v>
+        <v>1995</v>
       </c>
       <c r="J211" t="s">
         <v>24</v>
       </c>
       <c r="K211" t="s">
         <v>25</v>
       </c>
       <c r="L211" t="s">
         <v>26</v>
       </c>
       <c r="M211" t="s">
         <v>27</v>
       </c>
       <c r="N211" t="s">
         <v>28</v>
       </c>
       <c r="O211" t="s">
-        <v>1988</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="212" spans="1:15">
       <c r="A212">
         <v>65017</v>
       </c>
       <c r="B212" t="s">
-        <v>1989</v>
+        <v>1997</v>
       </c>
       <c r="C212" t="s">
-        <v>1990</v>
+        <v>1998</v>
       </c>
       <c r="D212" t="s">
-        <v>1991</v>
+        <v>1999</v>
       </c>
       <c r="E212" t="s">
-        <v>1992</v>
+        <v>2000</v>
       </c>
       <c r="F212" t="s">
-        <v>1993</v>
+        <v>2001</v>
       </c>
       <c r="G212" t="s">
-        <v>1994</v>
+        <v>2002</v>
       </c>
       <c r="H212" t="s">
-        <v>1995</v>
+        <v>2003</v>
       </c>
       <c r="I212" t="s">
-        <v>1996</v>
+        <v>2004</v>
       </c>
       <c r="J212" t="s">
         <v>24</v>
       </c>
       <c r="K212" t="s">
-        <v>1997</v>
+        <v>2005</v>
       </c>
       <c r="L212" t="s">
         <v>26</v>
       </c>
       <c r="M212" t="s">
-        <v>1998</v>
+        <v>2006</v>
       </c>
       <c r="N212" t="s">
         <v>28</v>
       </c>
       <c r="O212" t="s">
-        <v>1999</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="213" spans="1:15">
       <c r="A213">
         <v>65018</v>
       </c>
       <c r="B213" t="s">
-        <v>2000</v>
+        <v>2008</v>
       </c>
       <c r="C213" t="s">
-        <v>2001</v>
+        <v>2009</v>
       </c>
       <c r="D213" t="s">
-        <v>2002</v>
+        <v>2010</v>
       </c>
       <c r="E213" t="s">
-        <v>2003</v>
+        <v>2011</v>
       </c>
       <c r="F213" t="s">
-        <v>2004</v>
+        <v>2012</v>
       </c>
       <c r="G213" t="s">
-        <v>2005</v>
+        <v>2013</v>
       </c>
       <c r="H213" t="s">
-        <v>2006</v>
+        <v>2014</v>
       </c>
       <c r="I213" t="s">
-        <v>2007</v>
+        <v>2015</v>
       </c>
       <c r="J213" t="s">
         <v>24</v>
       </c>
       <c r="K213" t="s">
-        <v>2008</v>
+        <v>2016</v>
       </c>
       <c r="L213" t="s">
         <v>26</v>
       </c>
       <c r="M213" t="s">
-        <v>2009</v>
+        <v>2017</v>
       </c>
       <c r="N213" t="s">
         <v>28</v>
       </c>
       <c r="O213" t="s">
-        <v>2010</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="214" spans="1:15">
       <c r="A214">
         <v>65019</v>
       </c>
       <c r="B214" t="s">
-        <v>2011</v>
+        <v>2019</v>
       </c>
       <c r="C214" t="s">
-        <v>2012</v>
+        <v>2020</v>
       </c>
       <c r="D214" t="s">
-        <v>2013</v>
+        <v>2021</v>
       </c>
       <c r="E214" t="s">
-        <v>2014</v>
+        <v>2022</v>
       </c>
       <c r="F214" t="s">
-        <v>2015</v>
+        <v>2023</v>
       </c>
       <c r="G214" t="s">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="H214" t="s">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="I214" t="s">
-        <v>2018</v>
+        <v>2026</v>
       </c>
       <c r="J214" t="s">
         <v>24</v>
       </c>
       <c r="K214" t="s">
         <v>87</v>
       </c>
       <c r="L214" t="s">
         <v>26</v>
       </c>
       <c r="M214" t="s">
         <v>88</v>
       </c>
       <c r="N214" t="s">
         <v>28</v>
       </c>
       <c r="O214" t="s">
-        <v>2019</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="215" spans="1:15">
       <c r="A215">
         <v>65020</v>
       </c>
       <c r="B215" t="s">
-        <v>2020</v>
+        <v>2028</v>
       </c>
       <c r="C215" t="s">
-        <v>2021</v>
+        <v>2029</v>
       </c>
       <c r="D215" t="s">
-        <v>2022</v>
+        <v>2030</v>
       </c>
       <c r="E215" t="s">
-        <v>2023</v>
+        <v>2031</v>
       </c>
       <c r="F215" t="s">
-        <v>2024</v>
+        <v>2032</v>
       </c>
       <c r="G215" t="s">
-        <v>2025</v>
+        <v>2033</v>
       </c>
       <c r="H215" t="s">
-        <v>2026</v>
+        <v>2034</v>
       </c>
       <c r="I215" t="s">
-        <v>2027</v>
+        <v>2035</v>
       </c>
       <c r="J215" t="s">
         <v>24</v>
       </c>
       <c r="K215" t="s">
-        <v>2028</v>
+        <v>2036</v>
       </c>
       <c r="L215" t="s">
         <v>26</v>
       </c>
       <c r="M215" t="s">
-        <v>2029</v>
+        <v>2037</v>
       </c>
       <c r="N215" t="s">
         <v>28</v>
       </c>
       <c r="O215" t="s">
-        <v>2030</v>
+        <v>2038</v>
       </c>
     </row>
     <row r="216" spans="1:15">
       <c r="A216">
         <v>65021</v>
       </c>
       <c r="B216" t="s">
-        <v>2031</v>
+        <v>2039</v>
       </c>
       <c r="C216" t="s">
-        <v>2032</v>
+        <v>2040</v>
       </c>
       <c r="D216" t="s">
-        <v>2033</v>
+        <v>2041</v>
       </c>
       <c r="E216" t="s">
-        <v>2034</v>
+        <v>2042</v>
       </c>
       <c r="F216" t="s">
-        <v>2035</v>
+        <v>2043</v>
       </c>
       <c r="G216" t="s">
-        <v>2036</v>
+        <v>2044</v>
       </c>
       <c r="H216" t="s">
-        <v>2037</v>
+        <v>2045</v>
       </c>
       <c r="I216" t="s">
-        <v>2038</v>
+        <v>2046</v>
       </c>
       <c r="J216" t="s">
         <v>24</v>
       </c>
       <c r="K216" t="s">
         <v>25</v>
       </c>
       <c r="L216" t="s">
         <v>26</v>
       </c>
       <c r="M216" t="s">
         <v>27</v>
       </c>
       <c r="N216" t="s">
         <v>28</v>
       </c>
       <c r="O216" t="s">
-        <v>2039</v>
+        <v>2047</v>
       </c>
     </row>
     <row r="217" spans="1:15">
       <c r="A217">
         <v>65023</v>
       </c>
       <c r="B217" t="s">
-        <v>2040</v>
+        <v>2048</v>
       </c>
       <c r="C217" t="s">
-        <v>2041</v>
+        <v>2049</v>
       </c>
       <c r="D217" t="s">
-        <v>2042</v>
+        <v>2050</v>
       </c>
       <c r="E217" t="s">
-        <v>2043</v>
+        <v>2051</v>
       </c>
       <c r="F217" t="s">
-        <v>2044</v>
+        <v>2052</v>
       </c>
       <c r="G217" t="s">
-        <v>2045</v>
+        <v>2053</v>
       </c>
       <c r="H217" t="s">
-        <v>2046</v>
+        <v>2054</v>
       </c>
       <c r="I217" t="s">
-        <v>2047</v>
+        <v>2055</v>
       </c>
       <c r="J217" t="s">
         <v>24</v>
       </c>
       <c r="K217" t="s">
         <v>25</v>
       </c>
       <c r="L217" t="s">
         <v>26</v>
       </c>
       <c r="M217" t="s">
         <v>27</v>
       </c>
       <c r="N217" t="s">
         <v>28</v>
       </c>
       <c r="O217" t="s">
-        <v>2048</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="218" spans="1:15">
       <c r="A218">
         <v>65026</v>
       </c>
       <c r="B218" t="s">
-        <v>2049</v>
+        <v>2057</v>
       </c>
       <c r="C218" t="s">
-        <v>2050</v>
+        <v>2058</v>
       </c>
       <c r="D218" t="s">
-        <v>2051</v>
+        <v>2059</v>
       </c>
       <c r="E218" t="s">
-        <v>2052</v>
+        <v>2060</v>
       </c>
       <c r="F218" t="s">
-        <v>2053</v>
+        <v>2061</v>
       </c>
       <c r="G218" t="s">
-        <v>2054</v>
+        <v>2062</v>
       </c>
       <c r="H218" t="s">
-        <v>2055</v>
+        <v>2063</v>
       </c>
       <c r="I218" t="s">
-        <v>2056</v>
+        <v>2064</v>
       </c>
       <c r="J218" t="s">
         <v>24</v>
       </c>
       <c r="K218" t="s">
         <v>25</v>
       </c>
       <c r="L218" t="s">
         <v>26</v>
       </c>
       <c r="M218" t="s">
         <v>27</v>
       </c>
       <c r="N218" t="s">
         <v>28</v>
       </c>
       <c r="O218" t="s">
-        <v>2057</v>
+        <v>2065</v>
       </c>
     </row>
     <row r="219" spans="1:15">
       <c r="A219">
         <v>65030</v>
       </c>
       <c r="B219" t="s">
-        <v>2058</v>
+        <v>2066</v>
       </c>
       <c r="C219" t="s">
-        <v>2059</v>
+        <v>2067</v>
       </c>
       <c r="D219" t="s">
-        <v>2060</v>
+        <v>2068</v>
       </c>
       <c r="E219" t="s">
-        <v>2061</v>
+        <v>2069</v>
       </c>
       <c r="F219" t="s">
-        <v>2062</v>
+        <v>2070</v>
       </c>
       <c r="G219" t="s">
-        <v>2063</v>
+        <v>2071</v>
       </c>
       <c r="H219" t="s">
-        <v>2064</v>
+        <v>2072</v>
       </c>
       <c r="I219" t="s">
-        <v>2065</v>
+        <v>2073</v>
       </c>
       <c r="J219" t="s">
         <v>24</v>
       </c>
       <c r="K219" t="s">
         <v>25</v>
       </c>
       <c r="L219" t="s">
         <v>26</v>
       </c>
       <c r="M219" t="s">
         <v>27</v>
       </c>
       <c r="N219" t="s">
         <v>28</v>
       </c>
       <c r="O219" t="s">
-        <v>2066</v>
+        <v>2074</v>
       </c>
     </row>
     <row r="220" spans="1:15">
       <c r="A220">
         <v>65031</v>
       </c>
       <c r="B220" t="s">
-        <v>2067</v>
+        <v>2075</v>
       </c>
       <c r="C220" t="s">
-        <v>2068</v>
+        <v>2076</v>
       </c>
       <c r="D220" t="s">
-        <v>2069</v>
+        <v>2077</v>
       </c>
       <c r="E220" t="s">
-        <v>2070</v>
+        <v>2078</v>
       </c>
       <c r="F220" t="s">
-        <v>2071</v>
+        <v>2079</v>
       </c>
       <c r="G220" t="s">
-        <v>2072</v>
+        <v>2080</v>
       </c>
       <c r="H220" t="s">
-        <v>2073</v>
+        <v>2081</v>
       </c>
       <c r="I220" t="s">
-        <v>2074</v>
+        <v>2082</v>
       </c>
       <c r="J220" t="s">
         <v>24</v>
       </c>
       <c r="K220" t="s">
         <v>25</v>
       </c>
       <c r="L220" t="s">
         <v>26</v>
       </c>
       <c r="M220" t="s">
         <v>27</v>
       </c>
       <c r="N220" t="s">
         <v>28</v>
       </c>
       <c r="O220" t="s">
-        <v>2075</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="221" spans="1:15">
       <c r="A221">
         <v>65032</v>
       </c>
       <c r="B221" t="s">
-        <v>2076</v>
+        <v>2084</v>
       </c>
       <c r="C221" t="s">
-        <v>2077</v>
+        <v>2085</v>
       </c>
       <c r="D221" t="s">
-        <v>2078</v>
+        <v>2086</v>
       </c>
       <c r="E221" t="s">
-        <v>2079</v>
+        <v>2087</v>
       </c>
       <c r="F221" t="s">
-        <v>2080</v>
+        <v>2088</v>
       </c>
       <c r="G221" t="s">
-        <v>2081</v>
+        <v>2089</v>
       </c>
       <c r="H221" t="s">
-        <v>2082</v>
+        <v>2090</v>
       </c>
       <c r="I221" t="s">
-        <v>2083</v>
+        <v>2091</v>
       </c>
       <c r="J221" t="s">
         <v>24</v>
       </c>
       <c r="K221" t="s">
         <v>87</v>
       </c>
       <c r="L221" t="s">
         <v>26</v>
       </c>
       <c r="M221" t="s">
         <v>88</v>
       </c>
       <c r="N221" t="s">
         <v>28</v>
       </c>
       <c r="O221" t="s">
-        <v>2084</v>
+        <v>2092</v>
       </c>
     </row>
     <row r="222" spans="1:15">
       <c r="A222">
         <v>65033</v>
       </c>
       <c r="B222" t="s">
-        <v>2085</v>
+        <v>2093</v>
       </c>
       <c r="C222" t="s">
-        <v>2086</v>
+        <v>2094</v>
       </c>
       <c r="D222" t="s">
-        <v>2087</v>
+        <v>2095</v>
       </c>
       <c r="E222" t="s">
-        <v>2088</v>
+        <v>2096</v>
       </c>
       <c r="F222" t="s">
-        <v>2089</v>
+        <v>2097</v>
       </c>
       <c r="G222" t="s">
-        <v>2090</v>
+        <v>2098</v>
       </c>
       <c r="H222" t="s">
-        <v>2091</v>
+        <v>2099</v>
       </c>
       <c r="I222" t="s">
-        <v>2092</v>
+        <v>2100</v>
       </c>
       <c r="J222" t="s">
         <v>24</v>
       </c>
       <c r="K222" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="L222" t="s">
         <v>26</v>
       </c>
       <c r="M222" t="s">
-        <v>2093</v>
+        <v>2101</v>
       </c>
       <c r="N222" t="s">
         <v>28</v>
       </c>
       <c r="O222" t="s">
-        <v>2094</v>
+        <v>2102</v>
       </c>
     </row>
     <row r="223" spans="1:15">
       <c r="A223">
         <v>65034</v>
       </c>
       <c r="B223" t="s">
-        <v>2095</v>
+        <v>2103</v>
       </c>
       <c r="C223" t="s">
-        <v>2096</v>
+        <v>2104</v>
       </c>
       <c r="D223" t="s">
-        <v>2097</v>
+        <v>2105</v>
       </c>
       <c r="E223" t="s">
-        <v>2098</v>
+        <v>2106</v>
       </c>
       <c r="F223" t="s">
-        <v>2099</v>
+        <v>2107</v>
       </c>
       <c r="G223" t="s">
-        <v>2100</v>
+        <v>2108</v>
       </c>
       <c r="H223" t="s">
-        <v>2101</v>
+        <v>2109</v>
       </c>
       <c r="I223" t="s">
-        <v>2102</v>
+        <v>2110</v>
       </c>
       <c r="J223" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="K223" t="s">
-        <v>2103</v>
+        <v>2111</v>
       </c>
       <c r="L223" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="M223" t="s">
-        <v>2104</v>
+        <v>2112</v>
       </c>
       <c r="N223" t="s">
         <v>28</v>
       </c>
       <c r="O223" t="s">
-        <v>2105</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="224" spans="1:15">
       <c r="A224">
         <v>65035</v>
       </c>
       <c r="B224" t="s">
-        <v>2106</v>
+        <v>2114</v>
       </c>
       <c r="C224" t="s">
-        <v>2107</v>
+        <v>2115</v>
       </c>
       <c r="D224" t="s">
-        <v>2108</v>
+        <v>2116</v>
       </c>
       <c r="E224" t="s">
-        <v>2109</v>
+        <v>2117</v>
       </c>
       <c r="F224" t="s">
-        <v>2110</v>
+        <v>2118</v>
       </c>
       <c r="G224" t="s">
-        <v>2111</v>
+        <v>2119</v>
       </c>
       <c r="H224" t="s">
-        <v>2112</v>
+        <v>2120</v>
       </c>
       <c r="I224" t="s">
-        <v>2113</v>
+        <v>2121</v>
       </c>
       <c r="J224" t="s">
         <v>24</v>
       </c>
       <c r="K224" t="s">
         <v>25</v>
       </c>
       <c r="L224" t="s">
         <v>26</v>
       </c>
       <c r="M224" t="s">
         <v>27</v>
       </c>
       <c r="N224" t="s">
         <v>28</v>
       </c>
       <c r="O224" t="s">
-        <v>2114</v>
+        <v>2122</v>
       </c>
     </row>
     <row r="225" spans="1:15">
       <c r="A225">
         <v>65036</v>
       </c>
       <c r="B225" t="s">
-        <v>2115</v>
+        <v>2123</v>
       </c>
       <c r="C225" t="s">
-        <v>2116</v>
+        <v>2124</v>
       </c>
       <c r="D225" t="s">
-        <v>2117</v>
+        <v>2125</v>
       </c>
       <c r="E225" t="s">
-        <v>2118</v>
+        <v>2126</v>
       </c>
       <c r="F225" t="s">
-        <v>2119</v>
+        <v>2127</v>
       </c>
       <c r="G225" t="s">
-        <v>2120</v>
+        <v>2128</v>
       </c>
       <c r="H225" t="s">
-        <v>2121</v>
+        <v>2129</v>
       </c>
       <c r="I225" t="s">
-        <v>2122</v>
+        <v>2130</v>
       </c>
       <c r="J225" t="s">
         <v>24</v>
       </c>
       <c r="K225" t="s">
         <v>25</v>
       </c>
       <c r="L225" t="s">
         <v>26</v>
       </c>
       <c r="M225" t="s">
         <v>27</v>
       </c>
       <c r="N225" t="s">
         <v>28</v>
       </c>
       <c r="O225" t="s">
-        <v>2123</v>
+        <v>2131</v>
       </c>
     </row>
     <row r="226" spans="1:15">
       <c r="A226">
         <v>65037</v>
       </c>
       <c r="B226" t="s">
-        <v>2124</v>
+        <v>2132</v>
       </c>
       <c r="C226" t="s">
-        <v>2125</v>
+        <v>2133</v>
       </c>
       <c r="D226" t="s">
-        <v>2126</v>
+        <v>2134</v>
       </c>
       <c r="E226" t="s">
-        <v>2127</v>
+        <v>2135</v>
       </c>
       <c r="F226" t="s">
-        <v>2128</v>
+        <v>2136</v>
       </c>
       <c r="G226" t="s">
-        <v>2129</v>
+        <v>2137</v>
       </c>
       <c r="H226" t="s">
-        <v>2130</v>
+        <v>2138</v>
       </c>
       <c r="I226" t="s">
-        <v>2131</v>
+        <v>2139</v>
       </c>
       <c r="J226" t="s">
         <v>24</v>
       </c>
       <c r="K226" t="s">
         <v>25</v>
       </c>
       <c r="L226" t="s">
         <v>26</v>
       </c>
       <c r="M226" t="s">
         <v>27</v>
       </c>
       <c r="N226" t="s">
         <v>28</v>
       </c>
       <c r="O226" t="s">
-        <v>2132</v>
+        <v>2140</v>
       </c>
     </row>
     <row r="227" spans="1:15">
       <c r="A227">
         <v>65038</v>
       </c>
       <c r="B227" t="s">
-        <v>2133</v>
+        <v>2141</v>
       </c>
       <c r="C227" t="s">
-        <v>2134</v>
+        <v>2142</v>
       </c>
       <c r="D227" t="s">
-        <v>2135</v>
+        <v>2143</v>
       </c>
       <c r="E227" t="s">
-        <v>2136</v>
+        <v>2144</v>
       </c>
       <c r="F227" t="s">
-        <v>2137</v>
+        <v>2145</v>
       </c>
       <c r="G227" t="s">
-        <v>2138</v>
+        <v>2146</v>
       </c>
       <c r="H227" t="s">
-        <v>2139</v>
+        <v>2147</v>
       </c>
       <c r="I227" t="s">
-        <v>2140</v>
+        <v>2148</v>
       </c>
       <c r="J227" t="s">
         <v>24</v>
       </c>
       <c r="K227" t="s">
         <v>87</v>
       </c>
       <c r="L227" t="s">
         <v>26</v>
       </c>
       <c r="M227" t="s">
         <v>88</v>
       </c>
       <c r="N227" t="s">
         <v>28</v>
       </c>
       <c r="O227" t="s">
-        <v>2141</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="228" spans="1:15">
       <c r="A228">
         <v>65039</v>
       </c>
       <c r="B228" t="s">
-        <v>2142</v>
+        <v>2150</v>
       </c>
       <c r="C228" t="s">
-        <v>2143</v>
+        <v>2151</v>
       </c>
       <c r="D228" t="s">
-        <v>2144</v>
+        <v>2152</v>
       </c>
       <c r="E228" t="s">
-        <v>2145</v>
+        <v>2153</v>
       </c>
       <c r="F228" t="s">
-        <v>2146</v>
+        <v>2154</v>
       </c>
       <c r="G228" t="s">
-        <v>2147</v>
+        <v>2155</v>
       </c>
       <c r="H228" t="s">
-        <v>2148</v>
+        <v>2156</v>
       </c>
       <c r="I228" t="s">
-        <v>2149</v>
+        <v>2157</v>
       </c>
       <c r="J228" t="s">
         <v>24</v>
       </c>
       <c r="K228" t="s">
         <v>87</v>
       </c>
       <c r="L228" t="s">
         <v>26</v>
       </c>
       <c r="M228" t="s">
         <v>88</v>
       </c>
       <c r="N228" t="s">
         <v>28</v>
       </c>
       <c r="O228" t="s">
-        <v>2150</v>
+        <v>2158</v>
       </c>
     </row>
     <row r="229" spans="1:15">
       <c r="A229">
         <v>65040</v>
       </c>
       <c r="B229" t="s">
-        <v>2151</v>
+        <v>2159</v>
       </c>
       <c r="C229" t="s">
-        <v>2152</v>
+        <v>2160</v>
       </c>
       <c r="D229" t="s">
-        <v>2153</v>
+        <v>2161</v>
       </c>
       <c r="E229" t="s">
-        <v>2154</v>
+        <v>2162</v>
       </c>
       <c r="F229" t="s">
-        <v>2155</v>
+        <v>2163</v>
       </c>
       <c r="G229" t="s">
-        <v>2156</v>
+        <v>2164</v>
       </c>
       <c r="H229" t="s">
-        <v>2157</v>
+        <v>2165</v>
       </c>
       <c r="I229" t="s">
-        <v>2158</v>
+        <v>2166</v>
       </c>
       <c r="J229" t="s">
         <v>24</v>
       </c>
       <c r="K229" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="L229" t="s">
         <v>26</v>
       </c>
       <c r="M229" t="s">
-        <v>271</v>
+        <v>847</v>
       </c>
       <c r="N229" t="s">
         <v>28</v>
       </c>
       <c r="O229" t="s">
-        <v>2159</v>
+        <v>2167</v>
       </c>
     </row>
     <row r="230" spans="1:15">
       <c r="A230">
         <v>65044</v>
       </c>
       <c r="B230" t="s">
-        <v>2160</v>
+        <v>2168</v>
       </c>
       <c r="C230" t="s">
-        <v>2161</v>
+        <v>2169</v>
       </c>
       <c r="D230" t="s">
-        <v>2162</v>
+        <v>2170</v>
       </c>
       <c r="E230" t="s">
-        <v>2163</v>
+        <v>2171</v>
       </c>
       <c r="F230" t="s">
-        <v>2164</v>
+        <v>2172</v>
       </c>
       <c r="G230" t="s">
-        <v>2165</v>
+        <v>2173</v>
       </c>
       <c r="H230" t="s">
-        <v>2166</v>
+        <v>2174</v>
       </c>
       <c r="I230" t="s">
-        <v>2167</v>
+        <v>2175</v>
       </c>
       <c r="J230" t="s">
         <v>24</v>
       </c>
       <c r="K230" t="s">
         <v>25</v>
       </c>
       <c r="L230" t="s">
         <v>26</v>
       </c>
       <c r="M230" t="s">
         <v>27</v>
       </c>
       <c r="N230" t="s">
         <v>28</v>
       </c>
       <c r="O230" t="s">
-        <v>2168</v>
+        <v>2176</v>
       </c>
     </row>
     <row r="231" spans="1:15">
       <c r="A231">
         <v>65045</v>
       </c>
       <c r="B231" t="s">
-        <v>2169</v>
+        <v>2177</v>
       </c>
       <c r="C231" t="s">
-        <v>2170</v>
+        <v>2178</v>
       </c>
       <c r="D231" t="s">
-        <v>2171</v>
+        <v>2179</v>
       </c>
       <c r="E231" t="s">
-        <v>2172</v>
+        <v>2180</v>
       </c>
       <c r="F231" t="s">
-        <v>2173</v>
+        <v>2181</v>
       </c>
       <c r="G231" t="s">
-        <v>2174</v>
+        <v>2182</v>
       </c>
       <c r="H231" t="s">
-        <v>2175</v>
+        <v>2183</v>
       </c>
       <c r="I231" t="s">
-        <v>2176</v>
+        <v>2184</v>
       </c>
       <c r="J231" t="s">
-        <v>2177</v>
+        <v>2185</v>
       </c>
       <c r="K231" t="s">
-        <v>2178</v>
+        <v>2186</v>
       </c>
       <c r="L231" t="s">
-        <v>2179</v>
+        <v>2187</v>
       </c>
       <c r="M231" t="s">
-        <v>2180</v>
+        <v>2188</v>
       </c>
       <c r="N231" t="s">
         <v>28</v>
       </c>
       <c r="O231" t="s">
-        <v>2181</v>
+        <v>2189</v>
       </c>
     </row>
     <row r="232" spans="1:15">
       <c r="A232">
         <v>65046</v>
       </c>
       <c r="B232" t="s">
-        <v>2182</v>
+        <v>2190</v>
       </c>
       <c r="C232" t="s">
-        <v>2183</v>
+        <v>2191</v>
       </c>
       <c r="D232" t="s">
-        <v>2184</v>
+        <v>2192</v>
       </c>
       <c r="E232" t="s">
-        <v>2185</v>
+        <v>2193</v>
       </c>
       <c r="F232" t="s">
-        <v>2186</v>
+        <v>2194</v>
       </c>
       <c r="G232" t="s">
-        <v>2187</v>
+        <v>2195</v>
       </c>
       <c r="H232" t="s">
-        <v>2188</v>
+        <v>2196</v>
       </c>
       <c r="I232" t="s">
-        <v>2189</v>
+        <v>2197</v>
       </c>
       <c r="J232" t="s">
         <v>24</v>
       </c>
       <c r="K232" t="s">
         <v>67</v>
       </c>
       <c r="L232" t="s">
         <v>26</v>
       </c>
       <c r="M232" t="s">
         <v>68</v>
       </c>
       <c r="N232" t="s">
         <v>28</v>
       </c>
       <c r="O232" t="s">
-        <v>2190</v>
+        <v>2198</v>
       </c>
     </row>
     <row r="233" spans="1:15">
       <c r="A233">
         <v>65047</v>
       </c>
       <c r="B233" t="s">
-        <v>2191</v>
+        <v>2199</v>
       </c>
       <c r="C233" t="s">
-        <v>2192</v>
+        <v>2200</v>
       </c>
       <c r="D233" t="s">
-        <v>2193</v>
+        <v>2201</v>
       </c>
       <c r="E233" t="s">
-        <v>2194</v>
+        <v>2202</v>
       </c>
       <c r="F233" t="s">
-        <v>2195</v>
+        <v>2203</v>
       </c>
       <c r="G233" t="s">
-        <v>2196</v>
+        <v>2204</v>
       </c>
       <c r="H233" t="s">
-        <v>2197</v>
+        <v>2205</v>
       </c>
       <c r="I233" t="s">
-        <v>2198</v>
+        <v>2206</v>
       </c>
       <c r="J233" t="s">
         <v>24</v>
       </c>
       <c r="K233" t="s">
-        <v>2178</v>
+        <v>2186</v>
       </c>
       <c r="L233" t="s">
         <v>26</v>
       </c>
       <c r="M233" t="s">
-        <v>2180</v>
+        <v>2188</v>
       </c>
       <c r="N233" t="s">
         <v>28</v>
       </c>
       <c r="O233" t="s">
-        <v>2199</v>
+        <v>2207</v>
       </c>
     </row>
     <row r="234" spans="1:15">
       <c r="A234">
         <v>65049</v>
       </c>
       <c r="B234" t="s">
-        <v>2200</v>
+        <v>2208</v>
       </c>
       <c r="C234" t="s">
-        <v>2201</v>
+        <v>2209</v>
       </c>
       <c r="D234" t="s">
-        <v>2202</v>
+        <v>2210</v>
       </c>
       <c r="E234" t="s">
-        <v>2203</v>
+        <v>2211</v>
       </c>
       <c r="F234" t="s">
-        <v>2204</v>
+        <v>2212</v>
       </c>
       <c r="G234" t="s">
-        <v>2205</v>
+        <v>2213</v>
       </c>
       <c r="H234" t="s">
-        <v>2206</v>
+        <v>2214</v>
       </c>
       <c r="I234" t="s">
-        <v>2207</v>
+        <v>2215</v>
       </c>
       <c r="J234" t="s">
         <v>24</v>
       </c>
       <c r="K234" t="s">
-        <v>1190</v>
+        <v>1197</v>
       </c>
       <c r="L234" t="s">
         <v>26</v>
       </c>
       <c r="M234" t="s">
-        <v>1828</v>
+        <v>1836</v>
       </c>
       <c r="N234" t="s">
         <v>28</v>
       </c>
       <c r="O234" t="s">
-        <v>2208</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="235" spans="1:15">
       <c r="A235">
         <v>65050</v>
       </c>
       <c r="B235" t="s">
-        <v>2209</v>
+        <v>2217</v>
       </c>
       <c r="C235" t="s">
-        <v>2210</v>
+        <v>2218</v>
       </c>
       <c r="D235" t="s">
-        <v>2211</v>
+        <v>2219</v>
       </c>
       <c r="E235" t="s">
-        <v>2212</v>
+        <v>2220</v>
       </c>
       <c r="F235" t="s">
-        <v>2213</v>
+        <v>2221</v>
       </c>
       <c r="G235" t="s">
-        <v>2214</v>
+        <v>2222</v>
       </c>
       <c r="H235" t="s">
-        <v>2215</v>
+        <v>2223</v>
       </c>
       <c r="I235" t="s">
-        <v>2216</v>
+        <v>2224</v>
       </c>
       <c r="J235" t="s">
         <v>24</v>
       </c>
       <c r="K235" t="s">
         <v>25</v>
       </c>
       <c r="L235" t="s">
         <v>26</v>
       </c>
       <c r="M235" t="s">
         <v>27</v>
       </c>
       <c r="N235" t="s">
         <v>28</v>
       </c>
       <c r="O235" t="s">
-        <v>2217</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="236" spans="1:15">
       <c r="A236">
         <v>65051</v>
       </c>
       <c r="B236" t="s">
-        <v>2218</v>
+        <v>2226</v>
       </c>
       <c r="C236" t="s">
-        <v>2219</v>
+        <v>2227</v>
       </c>
       <c r="D236" t="s">
-        <v>2220</v>
+        <v>2228</v>
       </c>
       <c r="E236" t="s">
-        <v>2221</v>
+        <v>2229</v>
       </c>
       <c r="F236" t="s">
-        <v>2222</v>
+        <v>2230</v>
       </c>
       <c r="G236" t="s">
-        <v>2223</v>
+        <v>2231</v>
       </c>
       <c r="H236" t="s">
-        <v>2224</v>
+        <v>2232</v>
       </c>
       <c r="I236" t="s">
-        <v>2225</v>
+        <v>2233</v>
       </c>
       <c r="J236" t="s">
         <v>24</v>
       </c>
       <c r="K236" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="L236" t="s">
         <v>26</v>
       </c>
       <c r="M236" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="N236" t="s">
         <v>28</v>
       </c>
       <c r="O236" t="s">
-        <v>2226</v>
+        <v>2234</v>
       </c>
     </row>
     <row r="237" spans="1:15">
       <c r="A237">
         <v>65053</v>
       </c>
       <c r="B237" t="s">
-        <v>2227</v>
+        <v>2235</v>
       </c>
       <c r="C237" t="s">
-        <v>2228</v>
+        <v>2236</v>
       </c>
       <c r="D237" t="s">
-        <v>2229</v>
+        <v>2237</v>
       </c>
       <c r="E237" t="s">
-        <v>2230</v>
+        <v>2238</v>
       </c>
       <c r="F237" t="s">
-        <v>2231</v>
+        <v>2239</v>
       </c>
       <c r="G237" t="s">
-        <v>2232</v>
+        <v>2240</v>
       </c>
       <c r="H237" t="s">
-        <v>2233</v>
+        <v>2241</v>
       </c>
       <c r="I237" t="s">
-        <v>2234</v>
+        <v>2242</v>
       </c>
       <c r="J237" t="s">
         <v>24</v>
       </c>
       <c r="K237" t="s">
         <v>87</v>
       </c>
       <c r="L237" t="s">
         <v>26</v>
       </c>
       <c r="M237" t="s">
         <v>88</v>
       </c>
       <c r="N237" t="s">
         <v>28</v>
       </c>
       <c r="O237" t="s">
-        <v>2235</v>
+        <v>2243</v>
       </c>
     </row>
     <row r="238" spans="1:15">
       <c r="A238">
         <v>65054</v>
       </c>
       <c r="B238" t="s">
-        <v>2236</v>
+        <v>2244</v>
       </c>
       <c r="C238" t="s">
-        <v>2237</v>
+        <v>2245</v>
       </c>
       <c r="D238" t="s">
-        <v>2238</v>
+        <v>2246</v>
       </c>
       <c r="E238" t="s">
-        <v>2239</v>
+        <v>2247</v>
       </c>
       <c r="F238" t="s">
-        <v>2240</v>
+        <v>2248</v>
       </c>
       <c r="G238" t="s">
-        <v>2241</v>
+        <v>2249</v>
       </c>
       <c r="H238" t="s">
-        <v>2242</v>
+        <v>2250</v>
       </c>
       <c r="I238" t="s">
-        <v>2243</v>
+        <v>2251</v>
       </c>
       <c r="J238" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="K238" t="s">
         <v>56</v>
       </c>
       <c r="L238" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="M238" t="s">
         <v>57</v>
       </c>
       <c r="N238" t="s">
         <v>28</v>
       </c>
       <c r="O238" t="s">
-        <v>2244</v>
+        <v>2252</v>
       </c>
     </row>
     <row r="239" spans="1:15">
       <c r="A239">
         <v>65055</v>
       </c>
       <c r="B239" t="s">
-        <v>2245</v>
+        <v>2253</v>
       </c>
       <c r="C239" t="s">
-        <v>2246</v>
+        <v>2254</v>
       </c>
       <c r="D239" t="s">
-        <v>2247</v>
+        <v>2255</v>
       </c>
       <c r="E239" t="s">
-        <v>2248</v>
+        <v>2256</v>
       </c>
       <c r="F239" t="s">
-        <v>2249</v>
+        <v>2257</v>
       </c>
       <c r="G239" t="s">
-        <v>2250</v>
+        <v>2258</v>
       </c>
       <c r="H239" t="s">
-        <v>2251</v>
+        <v>2259</v>
       </c>
       <c r="I239" t="s">
-        <v>2252</v>
+        <v>2260</v>
       </c>
       <c r="J239" t="s">
         <v>24</v>
       </c>
       <c r="K239" t="s">
-        <v>2103</v>
+        <v>2111</v>
       </c>
       <c r="L239" t="s">
         <v>26</v>
       </c>
       <c r="M239" t="s">
-        <v>2104</v>
+        <v>2112</v>
       </c>
       <c r="N239" t="s">
         <v>28</v>
       </c>
       <c r="O239" t="s">
-        <v>2253</v>
+        <v>2261</v>
       </c>
     </row>
     <row r="240" spans="1:15">
       <c r="A240">
         <v>65057</v>
       </c>
       <c r="B240" t="s">
-        <v>2254</v>
+        <v>2262</v>
       </c>
       <c r="C240" t="s">
-        <v>2255</v>
+        <v>2263</v>
       </c>
       <c r="D240" t="s">
-        <v>2256</v>
+        <v>2264</v>
       </c>
       <c r="E240" t="s">
-        <v>2257</v>
+        <v>2265</v>
       </c>
       <c r="F240" t="s">
-        <v>2258</v>
+        <v>2266</v>
       </c>
       <c r="G240" t="s">
-        <v>2259</v>
+        <v>2267</v>
       </c>
       <c r="H240" t="s">
-        <v>2260</v>
+        <v>2268</v>
       </c>
       <c r="I240" t="s">
-        <v>2261</v>
+        <v>2269</v>
       </c>
       <c r="J240" t="s">
         <v>24</v>
       </c>
       <c r="K240" t="s">
-        <v>1055</v>
+        <v>1062</v>
       </c>
       <c r="L240" t="s">
         <v>26</v>
       </c>
       <c r="M240" t="s">
-        <v>1751</v>
+        <v>1759</v>
       </c>
       <c r="N240" t="s">
         <v>28</v>
       </c>
       <c r="O240" t="s">
-        <v>2262</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="241" spans="1:15">
       <c r="A241">
         <v>65058</v>
       </c>
       <c r="B241" t="s">
-        <v>2263</v>
+        <v>2271</v>
       </c>
       <c r="C241" t="s">
-        <v>2264</v>
+        <v>2272</v>
       </c>
       <c r="D241" t="s">
-        <v>2265</v>
+        <v>2273</v>
       </c>
       <c r="E241" t="s">
-        <v>2266</v>
+        <v>2274</v>
       </c>
       <c r="F241" t="s">
-        <v>2267</v>
+        <v>2275</v>
       </c>
       <c r="G241" t="s">
-        <v>2268</v>
+        <v>2276</v>
       </c>
       <c r="H241" t="s">
-        <v>2269</v>
+        <v>2277</v>
       </c>
       <c r="I241" t="s">
-        <v>2270</v>
+        <v>2278</v>
       </c>
       <c r="J241" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="K241" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="L241" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="M241" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="N241" t="s">
         <v>28</v>
       </c>
       <c r="O241" t="s">
-        <v>2271</v>
+        <v>2279</v>
       </c>
     </row>
     <row r="242" spans="1:15">
       <c r="A242">
         <v>65059</v>
       </c>
       <c r="B242" t="s">
-        <v>2272</v>
+        <v>2280</v>
       </c>
       <c r="C242" t="s">
-        <v>2273</v>
+        <v>2281</v>
       </c>
       <c r="D242" t="s">
-        <v>2274</v>
+        <v>2282</v>
       </c>
       <c r="E242" t="s">
-        <v>2275</v>
+        <v>2283</v>
       </c>
       <c r="F242" t="s">
-        <v>2276</v>
+        <v>2284</v>
       </c>
       <c r="G242" t="s">
-        <v>2277</v>
+        <v>2285</v>
       </c>
       <c r="H242" t="s">
-        <v>2278</v>
+        <v>2286</v>
       </c>
       <c r="I242" t="s">
-        <v>2279</v>
+        <v>2287</v>
       </c>
       <c r="J242" t="s">
         <v>24</v>
       </c>
       <c r="K242" t="s">
         <v>87</v>
       </c>
       <c r="L242" t="s">
         <v>26</v>
       </c>
       <c r="M242" t="s">
         <v>88</v>
       </c>
       <c r="N242" t="s">
         <v>28</v>
       </c>
       <c r="O242" t="s">
-        <v>2280</v>
+        <v>2288</v>
       </c>
     </row>
     <row r="243" spans="1:15">
       <c r="A243">
         <v>65060</v>
       </c>
       <c r="B243" t="s">
-        <v>2281</v>
+        <v>2289</v>
       </c>
       <c r="C243" t="s">
-        <v>2282</v>
+        <v>2290</v>
       </c>
       <c r="D243" t="s">
-        <v>2283</v>
+        <v>2291</v>
       </c>
       <c r="E243" t="s">
-        <v>2284</v>
+        <v>2292</v>
       </c>
       <c r="F243" t="s">
-        <v>2285</v>
+        <v>2293</v>
       </c>
       <c r="G243" t="s">
-        <v>2286</v>
+        <v>2294</v>
       </c>
       <c r="H243" t="s">
-        <v>2287</v>
+        <v>2295</v>
       </c>
       <c r="I243" t="s">
-        <v>2288</v>
+        <v>2296</v>
       </c>
       <c r="J243" t="s">
         <v>24</v>
       </c>
       <c r="K243" t="s">
         <v>67</v>
       </c>
       <c r="L243" t="s">
         <v>26</v>
       </c>
       <c r="M243" t="s">
         <v>68</v>
       </c>
       <c r="N243" t="s">
         <v>28</v>
       </c>
       <c r="O243" t="s">
-        <v>2289</v>
+        <v>2297</v>
       </c>
     </row>
     <row r="244" spans="1:15">
       <c r="A244">
         <v>65062</v>
       </c>
       <c r="B244" t="s">
-        <v>2290</v>
+        <v>2298</v>
       </c>
       <c r="C244" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="D244" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="E244" t="s">
-        <v>2293</v>
+        <v>2301</v>
       </c>
       <c r="F244" t="s">
-        <v>2294</v>
+        <v>2302</v>
       </c>
       <c r="G244" t="s">
-        <v>2295</v>
+        <v>2303</v>
       </c>
       <c r="H244" t="s">
-        <v>2296</v>
+        <v>2304</v>
       </c>
       <c r="I244" t="s">
-        <v>2297</v>
+        <v>2305</v>
       </c>
       <c r="J244" t="s">
         <v>24</v>
       </c>
       <c r="K244" t="s">
         <v>25</v>
       </c>
       <c r="L244" t="s">
         <v>26</v>
       </c>
       <c r="M244" t="s">
         <v>27</v>
       </c>
       <c r="N244" t="s">
         <v>28</v>
       </c>
       <c r="O244" t="s">
-        <v>2298</v>
+        <v>2306</v>
       </c>
     </row>
     <row r="245" spans="1:15">
       <c r="A245">
         <v>65068</v>
       </c>
       <c r="B245" t="s">
-        <v>2299</v>
+        <v>2307</v>
       </c>
       <c r="C245" t="s">
-        <v>2300</v>
+        <v>2308</v>
       </c>
       <c r="D245" t="s">
-        <v>2301</v>
+        <v>2309</v>
       </c>
       <c r="E245" t="s">
-        <v>2302</v>
+        <v>2310</v>
       </c>
       <c r="F245" t="s">
-        <v>2303</v>
+        <v>2311</v>
       </c>
       <c r="G245" t="s">
-        <v>2304</v>
+        <v>2312</v>
       </c>
       <c r="H245" t="s">
-        <v>2305</v>
+        <v>2313</v>
       </c>
       <c r="I245" t="s">
-        <v>2306</v>
+        <v>2314</v>
       </c>
       <c r="J245" t="s">
         <v>24</v>
       </c>
       <c r="K245" t="s">
         <v>25</v>
       </c>
       <c r="L245" t="s">
         <v>26</v>
       </c>
       <c r="M245" t="s">
         <v>27</v>
       </c>
       <c r="N245" t="s">
         <v>28</v>
       </c>
       <c r="O245" t="s">
-        <v>2307</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="246" spans="1:15">
       <c r="A246">
         <v>65069</v>
       </c>
       <c r="B246" t="s">
-        <v>2308</v>
+        <v>2316</v>
       </c>
       <c r="C246" t="s">
-        <v>2309</v>
+        <v>2317</v>
       </c>
       <c r="D246" t="s">
-        <v>2310</v>
+        <v>2318</v>
       </c>
       <c r="E246" t="s">
-        <v>2311</v>
+        <v>2319</v>
       </c>
       <c r="F246" t="s">
-        <v>2312</v>
+        <v>2320</v>
       </c>
       <c r="G246" t="s">
-        <v>2313</v>
+        <v>2321</v>
       </c>
       <c r="H246" t="s">
-        <v>2314</v>
+        <v>2322</v>
       </c>
       <c r="I246" t="s">
-        <v>2315</v>
+        <v>2323</v>
       </c>
       <c r="J246" t="s">
         <v>24</v>
       </c>
       <c r="K246" t="s">
         <v>87</v>
       </c>
       <c r="L246" t="s">
         <v>26</v>
       </c>
       <c r="M246" t="s">
         <v>88</v>
       </c>
       <c r="N246" t="s">
         <v>28</v>
       </c>
       <c r="O246" t="s">
-        <v>2316</v>
+        <v>2324</v>
       </c>
     </row>
     <row r="247" spans="1:15">
       <c r="A247">
         <v>65071</v>
       </c>
       <c r="B247" t="s">
-        <v>2317</v>
+        <v>2325</v>
       </c>
       <c r="C247" t="s">
-        <v>2318</v>
+        <v>2326</v>
       </c>
       <c r="D247" t="s">
-        <v>2319</v>
+        <v>2327</v>
       </c>
       <c r="E247" t="s">
-        <v>2320</v>
+        <v>2328</v>
       </c>
       <c r="F247" t="s">
-        <v>2321</v>
+        <v>2329</v>
       </c>
       <c r="G247" t="s">
-        <v>2322</v>
+        <v>2330</v>
       </c>
       <c r="H247" t="s">
-        <v>2323</v>
+        <v>2331</v>
       </c>
       <c r="I247" t="s">
-        <v>2324</v>
+        <v>2332</v>
       </c>
       <c r="J247" t="s">
         <v>24</v>
       </c>
       <c r="K247" t="s">
         <v>25</v>
       </c>
       <c r="L247" t="s">
         <v>26</v>
       </c>
       <c r="M247" t="s">
         <v>27</v>
       </c>
       <c r="N247" t="s">
         <v>28</v>
       </c>
       <c r="O247" t="s">
-        <v>2325</v>
+        <v>2333</v>
       </c>
     </row>
     <row r="248" spans="1:15">
       <c r="A248">
         <v>65073</v>
       </c>
       <c r="B248" t="s">
-        <v>2326</v>
+        <v>2334</v>
       </c>
       <c r="C248" t="s">
-        <v>2327</v>
+        <v>2335</v>
       </c>
       <c r="D248" t="s">
-        <v>2328</v>
+        <v>2336</v>
       </c>
       <c r="E248" t="s">
-        <v>2329</v>
+        <v>2337</v>
       </c>
       <c r="F248" t="s">
-        <v>2330</v>
+        <v>2338</v>
       </c>
       <c r="G248" t="s">
-        <v>2331</v>
+        <v>2339</v>
       </c>
       <c r="H248" t="s">
-        <v>2332</v>
+        <v>2340</v>
       </c>
       <c r="I248" t="s">
-        <v>2333</v>
+        <v>2341</v>
       </c>
       <c r="J248" t="s">
         <v>24</v>
       </c>
       <c r="K248" t="s">
         <v>25</v>
       </c>
       <c r="L248" t="s">
         <v>26</v>
       </c>
       <c r="M248" t="s">
         <v>27</v>
       </c>
       <c r="N248" t="s">
         <v>28</v>
       </c>
       <c r="O248" t="s">
-        <v>2334</v>
+        <v>2342</v>
       </c>
     </row>
     <row r="249" spans="1:15">
       <c r="A249">
         <v>65074</v>
       </c>
       <c r="B249" t="s">
-        <v>2335</v>
+        <v>2343</v>
       </c>
       <c r="C249" t="s">
-        <v>2336</v>
+        <v>2344</v>
       </c>
       <c r="D249" t="s">
-        <v>2337</v>
+        <v>2345</v>
       </c>
       <c r="E249" t="s">
-        <v>2338</v>
+        <v>2346</v>
       </c>
       <c r="F249" t="s">
-        <v>2339</v>
+        <v>2347</v>
       </c>
       <c r="G249" t="s">
-        <v>2340</v>
+        <v>2348</v>
       </c>
       <c r="H249" t="s">
-        <v>2341</v>
+        <v>2349</v>
       </c>
       <c r="I249" t="s">
-        <v>2342</v>
+        <v>2350</v>
       </c>
       <c r="J249" t="s">
         <v>24</v>
       </c>
       <c r="K249" t="s">
-        <v>2343</v>
+        <v>2351</v>
       </c>
       <c r="L249" t="s">
         <v>26</v>
       </c>
       <c r="M249" t="s">
-        <v>2344</v>
+        <v>2352</v>
       </c>
       <c r="N249" t="s">
         <v>28</v>
       </c>
       <c r="O249" t="s">
-        <v>2345</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="250" spans="1:15">
       <c r="A250">
         <v>65075</v>
       </c>
       <c r="B250" t="s">
-        <v>2346</v>
+        <v>2354</v>
       </c>
       <c r="C250" t="s">
-        <v>2347</v>
+        <v>2355</v>
       </c>
       <c r="D250" t="s">
-        <v>2348</v>
+        <v>2356</v>
       </c>
       <c r="E250" t="s">
-        <v>2349</v>
+        <v>2357</v>
       </c>
       <c r="F250" t="s">
-        <v>2350</v>
+        <v>2358</v>
       </c>
       <c r="G250" t="s">
-        <v>2351</v>
+        <v>2359</v>
       </c>
       <c r="H250" t="s">
-        <v>2352</v>
+        <v>2360</v>
       </c>
       <c r="I250" t="s">
-        <v>2353</v>
+        <v>2361</v>
       </c>
       <c r="J250" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="K250" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="L250" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="M250" t="s">
-        <v>2093</v>
+        <v>2101</v>
       </c>
       <c r="N250" t="s">
         <v>28</v>
       </c>
       <c r="O250" t="s">
-        <v>2354</v>
+        <v>2362</v>
       </c>
     </row>
     <row r="251" spans="1:15">
       <c r="A251">
         <v>65076</v>
       </c>
       <c r="B251" t="s">
-        <v>2355</v>
+        <v>2363</v>
       </c>
       <c r="C251" t="s">
-        <v>2356</v>
+        <v>2364</v>
       </c>
       <c r="D251" t="s">
-        <v>2357</v>
+        <v>2365</v>
       </c>
       <c r="E251" t="s">
-        <v>2358</v>
+        <v>2366</v>
       </c>
       <c r="F251" t="s">
-        <v>2359</v>
+        <v>2367</v>
       </c>
       <c r="G251" t="s">
-        <v>2360</v>
+        <v>2368</v>
       </c>
       <c r="H251" t="s">
-        <v>2361</v>
+        <v>2369</v>
       </c>
       <c r="I251" t="s">
-        <v>2362</v>
+        <v>2370</v>
       </c>
       <c r="J251" t="s">
         <v>24</v>
       </c>
       <c r="K251" t="s">
         <v>87</v>
       </c>
       <c r="L251" t="s">
         <v>26</v>
       </c>
       <c r="M251" t="s">
         <v>88</v>
       </c>
       <c r="N251" t="s">
         <v>28</v>
       </c>
       <c r="O251" t="s">
-        <v>2363</v>
+        <v>2371</v>
       </c>
     </row>
     <row r="252" spans="1:15">
       <c r="A252">
         <v>65077</v>
       </c>
       <c r="B252" t="s">
-        <v>2364</v>
+        <v>2372</v>
       </c>
       <c r="C252" t="s">
-        <v>2365</v>
+        <v>2373</v>
       </c>
       <c r="D252" t="s">
-        <v>2366</v>
+        <v>2374</v>
       </c>
       <c r="E252" t="s">
-        <v>2367</v>
+        <v>2375</v>
       </c>
       <c r="F252" t="s">
-        <v>2368</v>
+        <v>2376</v>
       </c>
       <c r="G252" t="s">
-        <v>2369</v>
+        <v>2377</v>
       </c>
       <c r="H252" t="s">
-        <v>2370</v>
+        <v>2378</v>
       </c>
       <c r="I252" t="s">
-        <v>2371</v>
+        <v>2379</v>
       </c>
       <c r="J252" t="s">
         <v>24</v>
       </c>
       <c r="K252" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="L252" t="s">
         <v>26</v>
       </c>
       <c r="M252" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="N252" t="s">
         <v>28</v>
       </c>
       <c r="O252" t="s">
-        <v>2372</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="253" spans="1:15">
       <c r="A253">
         <v>65080</v>
       </c>
       <c r="B253" t="s">
-        <v>2373</v>
+        <v>2381</v>
       </c>
       <c r="C253" t="s">
-        <v>2374</v>
+        <v>2382</v>
       </c>
       <c r="D253" t="s">
-        <v>2375</v>
+        <v>2383</v>
       </c>
       <c r="E253" t="s">
-        <v>2376</v>
+        <v>2384</v>
       </c>
       <c r="F253" t="s">
-        <v>2377</v>
+        <v>2385</v>
       </c>
       <c r="G253" t="s">
-        <v>2378</v>
+        <v>2386</v>
       </c>
       <c r="H253" t="s">
-        <v>2379</v>
+        <v>2387</v>
       </c>
       <c r="I253" t="s">
-        <v>2380</v>
+        <v>2388</v>
       </c>
       <c r="J253" t="s">
         <v>24</v>
       </c>
       <c r="K253" t="s">
         <v>67</v>
       </c>
       <c r="L253" t="s">
         <v>26</v>
       </c>
       <c r="M253" t="s">
         <v>68</v>
       </c>
       <c r="N253" t="s">
         <v>28</v>
       </c>
       <c r="O253" t="s">
-        <v>2381</v>
+        <v>2389</v>
       </c>
     </row>
     <row r="254" spans="1:15">
       <c r="A254">
         <v>65081</v>
       </c>
       <c r="B254" t="s">
-        <v>2382</v>
+        <v>2390</v>
       </c>
       <c r="C254" t="s">
-        <v>2383</v>
+        <v>2391</v>
       </c>
       <c r="D254" t="s">
-        <v>2384</v>
+        <v>2392</v>
       </c>
       <c r="E254" t="s">
-        <v>2385</v>
+        <v>2393</v>
       </c>
       <c r="F254" t="s">
-        <v>2386</v>
+        <v>2394</v>
       </c>
       <c r="G254" t="s">
-        <v>2387</v>
+        <v>2395</v>
       </c>
       <c r="H254" t="s">
-        <v>2388</v>
+        <v>2396</v>
       </c>
       <c r="I254" t="s">
-        <v>2389</v>
+        <v>2397</v>
       </c>
       <c r="J254" t="s">
         <v>24</v>
       </c>
       <c r="K254" t="s">
         <v>67</v>
       </c>
       <c r="L254" t="s">
         <v>26</v>
       </c>
       <c r="M254" t="s">
         <v>68</v>
       </c>
       <c r="N254" t="s">
         <v>28</v>
       </c>
       <c r="O254" t="s">
-        <v>2390</v>
+        <v>2398</v>
       </c>
     </row>
     <row r="255" spans="1:15">
       <c r="A255">
         <v>65082</v>
       </c>
       <c r="B255" t="s">
-        <v>2391</v>
+        <v>2399</v>
       </c>
       <c r="C255" t="s">
-        <v>2392</v>
+        <v>2400</v>
       </c>
       <c r="D255" t="s">
-        <v>2393</v>
+        <v>2401</v>
       </c>
       <c r="E255" t="s">
-        <v>2394</v>
+        <v>2402</v>
       </c>
       <c r="F255" t="s">
-        <v>2395</v>
+        <v>2403</v>
       </c>
       <c r="G255" t="s">
-        <v>2396</v>
+        <v>2404</v>
       </c>
       <c r="H255" t="s">
-        <v>2397</v>
+        <v>2405</v>
       </c>
       <c r="I255" t="s">
-        <v>2398</v>
+        <v>2406</v>
       </c>
       <c r="J255" t="s">
         <v>24</v>
       </c>
       <c r="K255" t="s">
         <v>67</v>
       </c>
       <c r="L255" t="s">
         <v>26</v>
       </c>
       <c r="M255" t="s">
         <v>68</v>
       </c>
       <c r="N255" t="s">
         <v>28</v>
       </c>
       <c r="O255" t="s">
-        <v>2399</v>
+        <v>2407</v>
       </c>
     </row>
     <row r="256" spans="1:15">
       <c r="A256">
         <v>65083</v>
       </c>
       <c r="B256" t="s">
-        <v>2400</v>
+        <v>2408</v>
       </c>
       <c r="C256" t="s">
-        <v>2401</v>
+        <v>2409</v>
       </c>
       <c r="D256" t="s">
-        <v>2402</v>
+        <v>2410</v>
       </c>
       <c r="E256" t="s">
-        <v>2403</v>
+        <v>2411</v>
       </c>
       <c r="F256" t="s">
-        <v>2404</v>
+        <v>2412</v>
       </c>
       <c r="G256" t="s">
-        <v>2405</v>
+        <v>2413</v>
       </c>
       <c r="H256" t="s">
-        <v>2406</v>
+        <v>2414</v>
       </c>
       <c r="I256" t="s">
-        <v>2407</v>
+        <v>2415</v>
       </c>
       <c r="J256" t="s">
         <v>24</v>
       </c>
       <c r="K256" t="s">
         <v>87</v>
       </c>
       <c r="L256" t="s">
         <v>26</v>
       </c>
       <c r="M256" t="s">
         <v>88</v>
       </c>
       <c r="N256" t="s">
         <v>28</v>
       </c>
       <c r="O256" t="s">
-        <v>2408</v>
+        <v>2416</v>
       </c>
     </row>
     <row r="257" spans="1:15">
       <c r="A257">
         <v>65084</v>
       </c>
       <c r="B257" t="s">
-        <v>2409</v>
+        <v>2417</v>
       </c>
       <c r="C257" t="s">
-        <v>2410</v>
+        <v>2418</v>
       </c>
       <c r="D257" t="s">
-        <v>2411</v>
+        <v>2419</v>
       </c>
       <c r="E257" t="s">
-        <v>2412</v>
+        <v>2420</v>
       </c>
       <c r="F257" t="s">
-        <v>2413</v>
+        <v>2421</v>
       </c>
       <c r="G257" t="s">
-        <v>2414</v>
+        <v>2422</v>
       </c>
       <c r="H257" t="s">
-        <v>2415</v>
+        <v>2423</v>
       </c>
       <c r="I257" t="s">
-        <v>2416</v>
+        <v>2424</v>
       </c>
       <c r="J257" t="s">
         <v>24</v>
       </c>
       <c r="K257" t="s">
         <v>25</v>
       </c>
       <c r="L257" t="s">
         <v>26</v>
       </c>
       <c r="M257" t="s">
         <v>27</v>
       </c>
       <c r="N257" t="s">
         <v>28</v>
       </c>
       <c r="O257" t="s">
-        <v>2417</v>
+        <v>2425</v>
       </c>
     </row>
     <row r="258" spans="1:15">
       <c r="A258">
         <v>65085</v>
       </c>
       <c r="B258" t="s">
-        <v>2418</v>
+        <v>2426</v>
       </c>
       <c r="C258" t="s">
-        <v>2419</v>
+        <v>2427</v>
       </c>
       <c r="D258" t="s">
-        <v>2420</v>
+        <v>2428</v>
       </c>
       <c r="E258" t="s">
-        <v>2421</v>
+        <v>2429</v>
       </c>
       <c r="F258" t="s">
-        <v>2422</v>
+        <v>2430</v>
       </c>
       <c r="G258" t="s">
-        <v>2423</v>
+        <v>2431</v>
       </c>
       <c r="H258" t="s">
-        <v>2424</v>
+        <v>2432</v>
       </c>
       <c r="I258" t="s">
-        <v>2425</v>
+        <v>2433</v>
       </c>
       <c r="J258" t="s">
         <v>24</v>
       </c>
       <c r="K258" t="s">
-        <v>2103</v>
+        <v>2111</v>
       </c>
       <c r="L258" t="s">
         <v>26</v>
       </c>
       <c r="M258" t="s">
-        <v>2104</v>
+        <v>2112</v>
       </c>
       <c r="N258" t="s">
         <v>28</v>
       </c>
       <c r="O258" t="s">
-        <v>2426</v>
+        <v>2434</v>
       </c>
     </row>
     <row r="259" spans="1:15">
       <c r="A259">
         <v>65086</v>
       </c>
       <c r="B259" t="s">
-        <v>2427</v>
+        <v>2435</v>
       </c>
       <c r="C259" t="s">
-        <v>2428</v>
+        <v>2436</v>
       </c>
       <c r="D259" t="s">
-        <v>2429</v>
+        <v>2437</v>
       </c>
       <c r="E259" t="s">
-        <v>2430</v>
+        <v>2438</v>
       </c>
       <c r="F259" t="s">
-        <v>2431</v>
+        <v>2439</v>
       </c>
       <c r="G259" t="s">
-        <v>2432</v>
+        <v>2440</v>
       </c>
       <c r="H259" t="s">
-        <v>2433</v>
+        <v>2441</v>
       </c>
       <c r="I259" t="s">
-        <v>2434</v>
+        <v>2442</v>
       </c>
       <c r="J259" t="s">
         <v>24</v>
       </c>
       <c r="K259" t="s">
         <v>87</v>
       </c>
       <c r="L259" t="s">
         <v>26</v>
       </c>
       <c r="M259" t="s">
         <v>88</v>
       </c>
       <c r="N259" t="s">
         <v>28</v>
       </c>
       <c r="O259" t="s">
-        <v>2435</v>
+        <v>2443</v>
       </c>
     </row>
     <row r="260" spans="1:15">
       <c r="A260">
         <v>65087</v>
       </c>
       <c r="B260" t="s">
-        <v>2436</v>
+        <v>2444</v>
       </c>
       <c r="C260" t="s">
-        <v>2437</v>
+        <v>2445</v>
       </c>
       <c r="D260" t="s">
-        <v>2438</v>
+        <v>2446</v>
       </c>
       <c r="E260" t="s">
-        <v>2439</v>
+        <v>2447</v>
       </c>
       <c r="F260" t="s">
-        <v>2440</v>
+        <v>2448</v>
       </c>
       <c r="G260" t="s">
-        <v>2441</v>
+        <v>2449</v>
       </c>
       <c r="H260" t="s">
-        <v>2442</v>
+        <v>2450</v>
       </c>
       <c r="I260" t="s">
-        <v>2443</v>
+        <v>2451</v>
       </c>
       <c r="J260" t="s">
         <v>24</v>
       </c>
       <c r="K260" t="s">
         <v>87</v>
       </c>
       <c r="L260" t="s">
         <v>26</v>
       </c>
       <c r="M260" t="s">
         <v>88</v>
       </c>
       <c r="N260" t="s">
         <v>28</v>
       </c>
       <c r="O260" t="s">
-        <v>2444</v>
+        <v>2452</v>
       </c>
     </row>
     <row r="261" spans="1:15">
       <c r="A261">
         <v>65088</v>
       </c>
       <c r="B261" t="s">
-        <v>2445</v>
+        <v>2453</v>
       </c>
       <c r="C261" t="s">
-        <v>2446</v>
+        <v>2454</v>
       </c>
       <c r="D261" t="s">
-        <v>2447</v>
+        <v>2455</v>
       </c>
       <c r="E261" t="s">
-        <v>2448</v>
+        <v>2456</v>
       </c>
       <c r="F261" t="s">
-        <v>2449</v>
+        <v>2457</v>
       </c>
       <c r="G261" t="s">
-        <v>2450</v>
+        <v>2458</v>
       </c>
       <c r="H261" t="s">
-        <v>2451</v>
+        <v>2459</v>
       </c>
       <c r="I261" t="s">
-        <v>2452</v>
+        <v>2460</v>
       </c>
       <c r="J261" t="s">
         <v>24</v>
       </c>
       <c r="K261" t="s">
         <v>25</v>
       </c>
       <c r="L261" t="s">
         <v>26</v>
       </c>
       <c r="M261" t="s">
         <v>27</v>
       </c>
       <c r="N261" t="s">
         <v>28</v>
       </c>
       <c r="O261" t="s">
-        <v>2453</v>
+        <v>2461</v>
       </c>
     </row>
     <row r="262" spans="1:15">
       <c r="A262">
         <v>65089</v>
       </c>
       <c r="B262" t="s">
-        <v>2454</v>
+        <v>2462</v>
       </c>
       <c r="C262" t="s">
-        <v>2455</v>
+        <v>2463</v>
       </c>
       <c r="D262" t="s">
-        <v>2456</v>
+        <v>2464</v>
       </c>
       <c r="E262" t="s">
-        <v>2457</v>
+        <v>2465</v>
       </c>
       <c r="F262" t="s">
-        <v>2458</v>
+        <v>2466</v>
       </c>
       <c r="G262" t="s">
-        <v>2459</v>
+        <v>2467</v>
       </c>
       <c r="H262" t="s">
-        <v>2460</v>
+        <v>2468</v>
       </c>
       <c r="I262" t="s">
-        <v>2461</v>
+        <v>2469</v>
       </c>
       <c r="J262" t="s">
         <v>24</v>
       </c>
       <c r="K262" t="s">
         <v>25</v>
       </c>
       <c r="L262" t="s">
         <v>26</v>
       </c>
       <c r="M262" t="s">
         <v>27</v>
       </c>
       <c r="N262" t="s">
         <v>28</v>
       </c>
       <c r="O262" t="s">
-        <v>2462</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="263" spans="1:15">
       <c r="A263">
         <v>65090</v>
       </c>
       <c r="B263" t="s">
-        <v>2463</v>
+        <v>2471</v>
       </c>
       <c r="C263" t="s">
-        <v>2464</v>
+        <v>2472</v>
       </c>
       <c r="D263" t="s">
-        <v>2465</v>
+        <v>2473</v>
       </c>
       <c r="E263" t="s">
-        <v>2466</v>
+        <v>2474</v>
       </c>
       <c r="F263" t="s">
-        <v>2467</v>
+        <v>2475</v>
       </c>
       <c r="G263" t="s">
-        <v>2468</v>
+        <v>2476</v>
       </c>
       <c r="H263" t="s">
-        <v>2469</v>
+        <v>2477</v>
       </c>
       <c r="I263" t="s">
-        <v>2470</v>
+        <v>2478</v>
       </c>
       <c r="J263" t="s">
         <v>24</v>
       </c>
       <c r="K263" t="s">
         <v>25</v>
       </c>
       <c r="L263" t="s">
         <v>26</v>
       </c>
       <c r="M263" t="s">
         <v>27</v>
       </c>
       <c r="N263" t="s">
         <v>28</v>
       </c>
       <c r="O263" t="s">
-        <v>2471</v>
+        <v>2479</v>
       </c>
     </row>
     <row r="264" spans="1:15">
       <c r="A264">
         <v>65091</v>
       </c>
       <c r="B264" t="s">
-        <v>2472</v>
+        <v>2480</v>
       </c>
       <c r="C264" t="s">
-        <v>2473</v>
+        <v>2481</v>
       </c>
       <c r="D264" t="s">
-        <v>2474</v>
+        <v>2482</v>
       </c>
       <c r="E264" t="s">
-        <v>2475</v>
+        <v>2483</v>
       </c>
       <c r="F264" t="s">
-        <v>2476</v>
+        <v>2484</v>
       </c>
       <c r="G264" t="s">
-        <v>2477</v>
+        <v>2485</v>
       </c>
       <c r="H264" t="s">
-        <v>2478</v>
+        <v>2486</v>
       </c>
       <c r="I264" t="s">
-        <v>2479</v>
+        <v>2487</v>
       </c>
       <c r="J264" t="s">
         <v>24</v>
       </c>
       <c r="K264" t="s">
         <v>25</v>
       </c>
       <c r="L264" t="s">
         <v>26</v>
       </c>
       <c r="M264" t="s">
         <v>27</v>
       </c>
       <c r="N264" t="s">
         <v>28</v>
       </c>
       <c r="O264" t="s">
-        <v>2480</v>
+        <v>2488</v>
       </c>
     </row>
     <row r="265" spans="1:15">
       <c r="A265">
         <v>65092</v>
       </c>
       <c r="B265" t="s">
-        <v>2481</v>
+        <v>2489</v>
       </c>
       <c r="C265" t="s">
-        <v>2482</v>
+        <v>2490</v>
       </c>
       <c r="D265" t="s">
-        <v>2483</v>
+        <v>2491</v>
       </c>
       <c r="E265" t="s">
-        <v>2484</v>
+        <v>2492</v>
       </c>
       <c r="F265" t="s">
-        <v>2485</v>
+        <v>2493</v>
       </c>
       <c r="G265" t="s">
-        <v>2486</v>
+        <v>2494</v>
       </c>
       <c r="H265" t="s">
-        <v>2487</v>
+        <v>2495</v>
       </c>
       <c r="I265" t="s">
-        <v>2488</v>
+        <v>2496</v>
       </c>
       <c r="J265" t="s">
         <v>24</v>
       </c>
       <c r="K265" t="s">
         <v>87</v>
       </c>
       <c r="L265" t="s">
         <v>26</v>
       </c>
       <c r="M265" t="s">
         <v>88</v>
       </c>
       <c r="N265" t="s">
         <v>28</v>
       </c>
       <c r="O265" t="s">
-        <v>2489</v>
+        <v>2497</v>
       </c>
     </row>
     <row r="266" spans="1:15">
       <c r="A266">
         <v>65093</v>
       </c>
       <c r="B266" t="s">
-        <v>2490</v>
+        <v>2498</v>
       </c>
       <c r="C266" t="s">
-        <v>2491</v>
+        <v>2499</v>
       </c>
       <c r="D266" t="s">
-        <v>2492</v>
+        <v>2500</v>
       </c>
       <c r="E266" t="s">
-        <v>2493</v>
+        <v>2501</v>
       </c>
       <c r="F266" t="s">
-        <v>2494</v>
+        <v>2502</v>
       </c>
       <c r="G266" t="s">
-        <v>2495</v>
+        <v>2503</v>
       </c>
       <c r="H266" t="s">
-        <v>2496</v>
+        <v>2504</v>
       </c>
       <c r="I266" t="s">
-        <v>2497</v>
+        <v>2505</v>
       </c>
       <c r="J266" t="s">
         <v>24</v>
       </c>
       <c r="K266" t="s">
         <v>87</v>
       </c>
       <c r="L266" t="s">
         <v>26</v>
       </c>
       <c r="M266" t="s">
         <v>88</v>
       </c>
       <c r="N266" t="s">
         <v>28</v>
       </c>
       <c r="O266" t="s">
-        <v>2498</v>
+        <v>2506</v>
       </c>
     </row>
     <row r="267" spans="1:15">
       <c r="A267">
         <v>65094</v>
       </c>
       <c r="B267" t="s">
-        <v>2499</v>
+        <v>2507</v>
       </c>
       <c r="C267" t="s">
-        <v>2500</v>
+        <v>2508</v>
       </c>
       <c r="D267" t="s">
-        <v>2501</v>
+        <v>2509</v>
       </c>
       <c r="E267" t="s">
-        <v>2502</v>
+        <v>2510</v>
       </c>
       <c r="F267" t="s">
-        <v>2503</v>
+        <v>2511</v>
       </c>
       <c r="G267" t="s">
-        <v>2504</v>
+        <v>2512</v>
       </c>
       <c r="H267" t="s">
-        <v>2505</v>
+        <v>2513</v>
       </c>
       <c r="I267" t="s">
-        <v>2506</v>
+        <v>2514</v>
       </c>
       <c r="J267" t="s">
         <v>24</v>
       </c>
       <c r="K267" t="s">
-        <v>2507</v>
+        <v>2515</v>
       </c>
       <c r="L267" t="s">
         <v>26</v>
       </c>
       <c r="M267" t="s">
-        <v>2508</v>
+        <v>2516</v>
       </c>
       <c r="N267" t="s">
         <v>28</v>
       </c>
       <c r="O267" t="s">
-        <v>2509</v>
+        <v>2517</v>
       </c>
     </row>
     <row r="268" spans="1:15">
       <c r="A268">
         <v>65095</v>
       </c>
       <c r="B268" t="s">
-        <v>2510</v>
+        <v>2518</v>
       </c>
       <c r="C268" t="s">
-        <v>2511</v>
+        <v>2519</v>
       </c>
       <c r="D268" t="s">
-        <v>2512</v>
+        <v>2520</v>
       </c>
       <c r="E268" t="s">
-        <v>2513</v>
+        <v>2521</v>
       </c>
       <c r="F268" t="s">
-        <v>2514</v>
+        <v>2522</v>
       </c>
       <c r="G268" t="s">
-        <v>2515</v>
+        <v>2523</v>
       </c>
       <c r="H268" t="s">
-        <v>2516</v>
+        <v>2524</v>
       </c>
       <c r="I268" t="s">
-        <v>2517</v>
+        <v>2525</v>
       </c>
       <c r="J268" t="s">
         <v>24</v>
       </c>
       <c r="K268" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="L268" t="s">
         <v>26</v>
       </c>
       <c r="M268" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="N268" t="s">
         <v>28</v>
       </c>
       <c r="O268" t="s">
-        <v>2518</v>
+        <v>2526</v>
       </c>
     </row>
     <row r="269" spans="1:15">
       <c r="A269">
         <v>65096</v>
       </c>
       <c r="B269" t="s">
-        <v>2519</v>
+        <v>2527</v>
       </c>
       <c r="C269" t="s">
-        <v>2520</v>
+        <v>2528</v>
       </c>
       <c r="D269" t="s">
-        <v>2521</v>
+        <v>2529</v>
       </c>
       <c r="E269" t="s">
-        <v>2522</v>
+        <v>2530</v>
       </c>
       <c r="F269" t="s">
-        <v>2523</v>
+        <v>2531</v>
       </c>
       <c r="G269" t="s">
-        <v>2524</v>
+        <v>2532</v>
       </c>
       <c r="H269" t="s">
-        <v>2525</v>
+        <v>2533</v>
       </c>
       <c r="I269" t="s">
-        <v>2526</v>
+        <v>2534</v>
       </c>
       <c r="J269" t="s">
         <v>24</v>
       </c>
       <c r="K269" t="s">
         <v>25</v>
       </c>
       <c r="L269" t="s">
         <v>26</v>
       </c>
       <c r="M269" t="s">
         <v>27</v>
       </c>
       <c r="N269" t="s">
         <v>28</v>
       </c>
       <c r="O269" t="s">
-        <v>2527</v>
+        <v>2535</v>
       </c>
     </row>
     <row r="270" spans="1:15">
       <c r="A270">
         <v>65097</v>
       </c>
       <c r="B270" t="s">
-        <v>2528</v>
+        <v>2536</v>
       </c>
       <c r="C270" t="s">
-        <v>2529</v>
+        <v>2537</v>
       </c>
       <c r="D270" t="s">
-        <v>2530</v>
+        <v>2538</v>
       </c>
       <c r="E270" t="s">
-        <v>2531</v>
+        <v>2539</v>
       </c>
       <c r="F270" t="s">
-        <v>2532</v>
+        <v>2540</v>
       </c>
       <c r="G270" t="s">
-        <v>2533</v>
+        <v>2541</v>
       </c>
       <c r="H270" t="s">
-        <v>2534</v>
+        <v>2542</v>
       </c>
       <c r="I270" t="s">
-        <v>2535</v>
+        <v>2543</v>
       </c>
       <c r="J270" t="s">
         <v>24</v>
       </c>
       <c r="K270" t="s">
         <v>87</v>
       </c>
       <c r="L270" t="s">
         <v>26</v>
       </c>
       <c r="M270" t="s">
         <v>88</v>
       </c>
       <c r="N270" t="s">
         <v>28</v>
       </c>
       <c r="O270" t="s">
-        <v>2536</v>
+        <v>2544</v>
       </c>
     </row>
     <row r="271" spans="1:15">
       <c r="A271">
         <v>65098</v>
       </c>
       <c r="B271" t="s">
-        <v>2537</v>
+        <v>2545</v>
       </c>
       <c r="C271" t="s">
-        <v>2538</v>
+        <v>2546</v>
       </c>
       <c r="D271" t="s">
-        <v>2539</v>
+        <v>2547</v>
       </c>
       <c r="E271" t="s">
-        <v>2540</v>
+        <v>2548</v>
       </c>
       <c r="F271" t="s">
-        <v>2541</v>
+        <v>2549</v>
       </c>
       <c r="G271" t="s">
-        <v>2542</v>
+        <v>2550</v>
       </c>
       <c r="H271" t="s">
-        <v>2543</v>
+        <v>2551</v>
       </c>
       <c r="I271" t="s">
-        <v>2544</v>
+        <v>2552</v>
       </c>
       <c r="J271" t="s">
         <v>24</v>
       </c>
       <c r="K271" t="s">
         <v>25</v>
       </c>
       <c r="L271" t="s">
         <v>26</v>
       </c>
       <c r="M271" t="s">
         <v>27</v>
       </c>
       <c r="N271" t="s">
         <v>28</v>
       </c>
       <c r="O271" t="s">
-        <v>2545</v>
+        <v>2553</v>
       </c>
     </row>
     <row r="272" spans="1:15">
       <c r="A272">
         <v>65099</v>
       </c>
       <c r="B272" t="s">
-        <v>2546</v>
+        <v>2554</v>
       </c>
       <c r="C272" t="s">
-        <v>2547</v>
+        <v>2555</v>
       </c>
       <c r="D272" t="s">
-        <v>2548</v>
+        <v>2556</v>
       </c>
       <c r="E272" t="s">
-        <v>2549</v>
+        <v>2557</v>
       </c>
       <c r="F272" t="s">
-        <v>2550</v>
+        <v>2558</v>
       </c>
       <c r="G272" t="s">
-        <v>2551</v>
+        <v>2559</v>
       </c>
       <c r="H272" t="s">
-        <v>2552</v>
+        <v>2560</v>
       </c>
       <c r="I272" t="s">
-        <v>2553</v>
+        <v>2561</v>
       </c>
       <c r="J272" t="s">
         <v>24</v>
       </c>
       <c r="K272" t="s">
         <v>87</v>
       </c>
       <c r="L272" t="s">
         <v>26</v>
       </c>
       <c r="M272" t="s">
         <v>88</v>
       </c>
       <c r="N272" t="s">
         <v>28</v>
       </c>
       <c r="O272" t="s">
-        <v>2554</v>
+        <v>2562</v>
       </c>
     </row>
     <row r="273" spans="1:15">
       <c r="A273">
         <v>65100</v>
       </c>
       <c r="B273" t="s">
-        <v>2555</v>
+        <v>2563</v>
       </c>
       <c r="C273" t="s">
-        <v>2556</v>
+        <v>2564</v>
       </c>
       <c r="D273" t="s">
-        <v>2557</v>
+        <v>2565</v>
       </c>
       <c r="E273" t="s">
-        <v>2558</v>
+        <v>2566</v>
       </c>
       <c r="F273" t="s">
-        <v>2559</v>
+        <v>2567</v>
       </c>
       <c r="G273" t="s">
-        <v>2560</v>
+        <v>2568</v>
       </c>
       <c r="H273" t="s">
-        <v>2561</v>
+        <v>2569</v>
       </c>
       <c r="I273" t="s">
-        <v>2562</v>
+        <v>2570</v>
       </c>
       <c r="J273" t="s">
         <v>24</v>
       </c>
       <c r="K273" t="s">
-        <v>1997</v>
+        <v>2005</v>
       </c>
       <c r="L273" t="s">
         <v>26</v>
       </c>
       <c r="M273" t="s">
-        <v>1998</v>
+        <v>2006</v>
       </c>
       <c r="N273" t="s">
         <v>28</v>
       </c>
       <c r="O273" t="s">
-        <v>2563</v>
+        <v>2571</v>
       </c>
     </row>
     <row r="274" spans="1:15">
       <c r="A274">
         <v>65101</v>
       </c>
       <c r="B274" t="s">
-        <v>2564</v>
+        <v>2572</v>
       </c>
       <c r="C274" t="s">
-        <v>2565</v>
+        <v>2573</v>
       </c>
       <c r="D274" t="s">
-        <v>2566</v>
+        <v>2574</v>
       </c>
       <c r="E274" t="s">
-        <v>2567</v>
+        <v>2575</v>
       </c>
       <c r="F274" t="s">
-        <v>2568</v>
+        <v>2576</v>
       </c>
       <c r="G274" t="s">
-        <v>2569</v>
+        <v>2577</v>
       </c>
       <c r="H274" t="s">
-        <v>2570</v>
+        <v>2578</v>
       </c>
       <c r="I274" t="s">
-        <v>2571</v>
+        <v>2579</v>
       </c>
       <c r="J274" t="s">
         <v>24</v>
       </c>
       <c r="K274" t="s">
         <v>87</v>
       </c>
       <c r="L274" t="s">
         <v>26</v>
       </c>
       <c r="M274" t="s">
         <v>88</v>
       </c>
       <c r="N274" t="s">
         <v>28</v>
       </c>
       <c r="O274" t="s">
-        <v>2572</v>
+        <v>2580</v>
       </c>
     </row>
     <row r="275" spans="1:15">
       <c r="A275">
         <v>65102</v>
       </c>
       <c r="B275" t="s">
-        <v>2573</v>
+        <v>2581</v>
       </c>
       <c r="C275" t="s">
-        <v>2574</v>
+        <v>2582</v>
       </c>
       <c r="D275" t="s">
-        <v>2575</v>
+        <v>2583</v>
       </c>
       <c r="E275" t="s">
-        <v>2576</v>
+        <v>2584</v>
       </c>
       <c r="F275" t="s">
-        <v>2577</v>
+        <v>2585</v>
       </c>
       <c r="G275" t="s">
-        <v>2578</v>
+        <v>2586</v>
       </c>
       <c r="H275" t="s">
-        <v>2579</v>
+        <v>2587</v>
       </c>
       <c r="I275" t="s">
-        <v>2580</v>
+        <v>2588</v>
       </c>
       <c r="J275" t="s">
         <v>24</v>
       </c>
       <c r="K275" t="s">
         <v>25</v>
       </c>
       <c r="L275" t="s">
         <v>26</v>
       </c>
       <c r="M275" t="s">
         <v>27</v>
       </c>
       <c r="N275" t="s">
         <v>28</v>
       </c>
       <c r="O275" t="s">
-        <v>2581</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="276" spans="1:15">
       <c r="A276">
         <v>65104</v>
       </c>
       <c r="B276" t="s">
-        <v>2582</v>
+        <v>2590</v>
       </c>
       <c r="C276" t="s">
-        <v>2583</v>
+        <v>2591</v>
       </c>
       <c r="D276" t="s">
-        <v>2584</v>
+        <v>2592</v>
       </c>
       <c r="E276" t="s">
-        <v>2585</v>
+        <v>2593</v>
       </c>
       <c r="F276" t="s">
-        <v>2586</v>
+        <v>2594</v>
       </c>
       <c r="G276" t="s">
-        <v>2587</v>
+        <v>2595</v>
       </c>
       <c r="H276" t="s">
-        <v>2588</v>
+        <v>2596</v>
       </c>
       <c r="I276" t="s">
-        <v>2589</v>
+        <v>2597</v>
       </c>
       <c r="J276" t="s">
         <v>24</v>
       </c>
       <c r="K276" t="s">
-        <v>2590</v>
+        <v>2598</v>
       </c>
       <c r="L276" t="s">
         <v>26</v>
       </c>
       <c r="M276" t="s">
-        <v>2591</v>
+        <v>2599</v>
       </c>
       <c r="N276" t="s">
         <v>28</v>
       </c>
       <c r="O276" t="s">
-        <v>2592</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="277" spans="1:15">
       <c r="A277">
         <v>65105</v>
       </c>
       <c r="B277" t="s">
-        <v>2593</v>
+        <v>2601</v>
       </c>
       <c r="C277" t="s">
-        <v>2594</v>
+        <v>2602</v>
       </c>
       <c r="D277" t="s">
-        <v>2595</v>
+        <v>2603</v>
       </c>
       <c r="E277" t="s">
-        <v>2596</v>
+        <v>2604</v>
       </c>
       <c r="F277" t="s">
-        <v>2597</v>
+        <v>2605</v>
       </c>
       <c r="G277" t="s">
-        <v>2598</v>
+        <v>2606</v>
       </c>
       <c r="H277" t="s">
-        <v>2599</v>
+        <v>2607</v>
       </c>
       <c r="I277" t="s">
-        <v>2600</v>
+        <v>2608</v>
       </c>
       <c r="J277" t="s">
         <v>24</v>
       </c>
       <c r="K277" t="s">
         <v>87</v>
       </c>
       <c r="L277" t="s">
         <v>26</v>
       </c>
       <c r="M277" t="s">
         <v>88</v>
       </c>
       <c r="N277" t="s">
         <v>28</v>
       </c>
       <c r="O277" t="s">
-        <v>2601</v>
+        <v>2609</v>
       </c>
     </row>
     <row r="278" spans="1:15">
       <c r="A278">
         <v>65124</v>
       </c>
       <c r="B278" t="s">
-        <v>2602</v>
+        <v>2610</v>
       </c>
       <c r="C278" t="s">
-        <v>2603</v>
+        <v>2611</v>
       </c>
       <c r="D278" t="s">
-        <v>2604</v>
+        <v>2612</v>
       </c>
       <c r="E278" t="s">
-        <v>2605</v>
+        <v>2613</v>
       </c>
       <c r="F278" t="s">
-        <v>2606</v>
+        <v>2614</v>
       </c>
       <c r="G278" t="s">
-        <v>2607</v>
+        <v>2615</v>
       </c>
       <c r="H278" t="s">
-        <v>2608</v>
+        <v>2616</v>
       </c>
       <c r="I278" t="s">
-        <v>2609</v>
+        <v>2617</v>
       </c>
       <c r="J278" t="s">
         <v>24</v>
       </c>
       <c r="K278" t="s">
         <v>25</v>
       </c>
       <c r="L278" t="s">
         <v>26</v>
       </c>
       <c r="M278" t="s">
         <v>27</v>
       </c>
       <c r="N278" t="s">
         <v>28</v>
       </c>
       <c r="O278" t="s">
-        <v>2610</v>
+        <v>2618</v>
       </c>
     </row>
     <row r="279" spans="1:15">
       <c r="A279">
         <v>66512</v>
       </c>
       <c r="B279" t="s">
-        <v>1830</v>
+        <v>1838</v>
       </c>
       <c r="C279" t="s">
-        <v>2611</v>
+        <v>2619</v>
       </c>
       <c r="D279" t="s">
-        <v>2612</v>
+        <v>2620</v>
       </c>
       <c r="E279" t="s">
-        <v>2613</v>
+        <v>2621</v>
       </c>
       <c r="F279" t="s">
-        <v>2614</v>
+        <v>2622</v>
       </c>
       <c r="G279" t="s">
-        <v>1835</v>
+        <v>1843</v>
       </c>
       <c r="H279" t="s">
-        <v>1836</v>
+        <v>1844</v>
       </c>
       <c r="I279" t="s">
-        <v>1837</v>
+        <v>1845</v>
       </c>
       <c r="J279" t="s">
         <v>24</v>
       </c>
       <c r="K279" t="s">
-        <v>2615</v>
+        <v>2623</v>
       </c>
       <c r="L279" t="s">
         <v>26</v>
       </c>
       <c r="M279" t="s">
-        <v>2616</v>
+        <v>2624</v>
       </c>
       <c r="N279" t="s">
         <v>28</v>
       </c>
       <c r="O279" t="s">
-        <v>2617</v>
+        <v>2625</v>
       </c>
     </row>
     <row r="280" spans="1:15">
       <c r="A280">
         <v>66515</v>
       </c>
       <c r="B280" t="s">
-        <v>2618</v>
+        <v>2626</v>
       </c>
       <c r="C280" t="s">
-        <v>2619</v>
+        <v>2627</v>
       </c>
       <c r="D280" t="s">
-        <v>2620</v>
+        <v>2628</v>
       </c>
       <c r="E280" t="s">
-        <v>2621</v>
+        <v>2629</v>
       </c>
       <c r="F280" t="s">
-        <v>2622</v>
+        <v>2630</v>
       </c>
       <c r="G280" t="s">
-        <v>614</v>
+        <v>620</v>
       </c>
       <c r="H280" t="s">
+        <v>2631</v>
+      </c>
+      <c r="I280" t="s">
+        <v>2632</v>
+      </c>
+      <c r="J280" t="s">
+        <v>24</v>
+      </c>
+      <c r="K280" t="s">
         <v>2623</v>
-      </c>
-[...7 lines deleted...]
-        <v>2615</v>
       </c>
       <c r="L280" t="s">
         <v>26</v>
       </c>
       <c r="M280" t="s">
-        <v>2616</v>
+        <v>2624</v>
       </c>
       <c r="N280" t="s">
         <v>28</v>
       </c>
       <c r="O280" t="s">
-        <v>2625</v>
+        <v>2633</v>
       </c>
     </row>
     <row r="281" spans="1:15">
       <c r="A281">
         <v>66520</v>
       </c>
       <c r="B281" t="s">
-        <v>768</v>
+        <v>774</v>
       </c>
       <c r="C281" t="s">
-        <v>2626</v>
+        <v>2634</v>
       </c>
       <c r="D281" t="s">
-        <v>2627</v>
+        <v>2635</v>
       </c>
       <c r="E281" t="s">
-        <v>2628</v>
+        <v>2636</v>
       </c>
       <c r="F281" t="s">
-        <v>772</v>
+        <v>778</v>
       </c>
       <c r="G281" t="s">
-        <v>773</v>
+        <v>779</v>
       </c>
       <c r="H281" t="s">
-        <v>774</v>
+        <v>780</v>
       </c>
       <c r="I281" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="J281" t="s">
         <v>24</v>
       </c>
       <c r="K281" t="s">
         <v>25</v>
       </c>
       <c r="L281" t="s">
         <v>26</v>
       </c>
       <c r="M281" t="s">
         <v>27</v>
       </c>
       <c r="N281" t="s">
         <v>28</v>
       </c>
       <c r="O281" t="s">
-        <v>2629</v>
+        <v>2637</v>
       </c>
     </row>
     <row r="282" spans="1:15">
       <c r="A282">
         <v>66523</v>
       </c>
       <c r="B282" t="s">
-        <v>672</v>
+        <v>678</v>
       </c>
       <c r="C282" t="s">
-        <v>2630</v>
+        <v>2638</v>
       </c>
       <c r="D282" t="s">
-        <v>2631</v>
+        <v>2639</v>
       </c>
       <c r="E282" t="s">
-        <v>2632</v>
+        <v>2640</v>
       </c>
       <c r="F282" t="s">
-        <v>676</v>
+        <v>682</v>
       </c>
       <c r="G282" t="s">
-        <v>677</v>
+        <v>683</v>
       </c>
       <c r="H282" t="s">
-        <v>678</v>
+        <v>684</v>
       </c>
       <c r="I282" t="s">
-        <v>679</v>
+        <v>685</v>
       </c>
       <c r="J282" t="s">
         <v>24</v>
       </c>
       <c r="K282" t="s">
         <v>67</v>
       </c>
       <c r="L282" t="s">
         <v>26</v>
       </c>
       <c r="M282" t="s">
         <v>68</v>
       </c>
       <c r="N282" t="s">
         <v>28</v>
       </c>
       <c r="O282" t="s">
-        <v>2633</v>
+        <v>2641</v>
       </c>
     </row>
     <row r="283" spans="1:15">
       <c r="A283">
         <v>66524</v>
       </c>
       <c r="B283" t="s">
-        <v>2000</v>
+        <v>2008</v>
       </c>
       <c r="C283" t="s">
-        <v>2634</v>
+        <v>2642</v>
       </c>
       <c r="D283" t="s">
-        <v>2635</v>
+        <v>2643</v>
       </c>
       <c r="E283" t="s">
-        <v>2636</v>
+        <v>2644</v>
       </c>
       <c r="F283" t="s">
-        <v>2637</v>
+        <v>2645</v>
       </c>
       <c r="G283" t="s">
-        <v>2005</v>
+        <v>2013</v>
       </c>
       <c r="H283" t="s">
-        <v>2006</v>
+        <v>2014</v>
       </c>
       <c r="I283" t="s">
-        <v>2007</v>
+        <v>2015</v>
       </c>
       <c r="J283" t="s">
         <v>24</v>
       </c>
       <c r="K283" t="s">
         <v>87</v>
       </c>
       <c r="L283" t="s">
         <v>26</v>
       </c>
       <c r="M283" t="s">
         <v>88</v>
       </c>
       <c r="N283" t="s">
         <v>28</v>
       </c>
       <c r="O283" t="s">
-        <v>2638</v>
+        <v>2646</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">